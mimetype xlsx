--- v0 (2026-02-07)
+++ v1 (2026-04-10)
@@ -18,66 +18,66 @@
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
-    <sheet name="NUSA TENGGARA TIMUR 6 - Partai" sheetId="2" r:id="rId4"/>
-[...14 lines deleted...]
-    <sheet name="NUSA TENGGARA TIMUR 5 - Caleg" sheetId="17" r:id="rId20"/>
+    <sheet name="NUSA TENGGARA TIMUR 4 - Partai" sheetId="2" r:id="rId4"/>
+    <sheet name="NUSA TENGGARA TIMUR 4 - Caleg" sheetId="3" r:id="rId6"/>
+    <sheet name="NUSA TENGGARA TIMUR 5 - Partai" sheetId="4" r:id="rId7"/>
+    <sheet name="NUSA TENGGARA TIMUR 5 - Caleg" sheetId="5" r:id="rId8"/>
+    <sheet name="NUSA TENGGARA TIMUR 6 - Partai" sheetId="6" r:id="rId9"/>
+    <sheet name="NUSA TENGGARA TIMUR 6 - Caleg" sheetId="7" r:id="rId10"/>
+    <sheet name="NUSA TENGGARA TIMUR 7 - Partai" sheetId="8" r:id="rId11"/>
+    <sheet name="NUSA TENGGARA TIMUR 7 - Caleg" sheetId="9" r:id="rId12"/>
+    <sheet name="NUSA TENGGARA TIMUR 8 - Partai" sheetId="10" r:id="rId13"/>
+    <sheet name="NUSA TENGGARA TIMUR 8 - Caleg" sheetId="11" r:id="rId14"/>
+    <sheet name="NUSA TENGGARA TIMUR 1 - Partai" sheetId="12" r:id="rId15"/>
+    <sheet name="NUSA TENGGARA TIMUR 1 - Caleg" sheetId="13" r:id="rId16"/>
+    <sheet name="NUSA TENGGARA TIMUR 2 - Partai" sheetId="14" r:id="rId17"/>
+    <sheet name="NUSA TENGGARA TIMUR 2 - Caleg" sheetId="15" r:id="rId18"/>
+    <sheet name="NUSA TENGGARA TIMUR 3 - Partai" sheetId="16" r:id="rId19"/>
+    <sheet name="NUSA TENGGARA TIMUR 3 - Caleg" sheetId="17" r:id="rId20"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1086" uniqueCount="1086">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PROVINSI</t>
   </si>
   <si>
     <t>KODE DAPIL</t>
   </si>
   <si>
     <t>DAPIL</t>
   </si>
   <si>
     <t>KODE KABUPATEN</t>
   </si>
   <si>
     <t>KABUPATEN/KOTA</t>
   </si>
@@ -90,131 +90,1100 @@
   <si>
     <t>PDIP</t>
   </si>
   <si>
     <t>GOLKAR</t>
   </si>
   <si>
     <t>NASDEM</t>
   </si>
   <si>
     <t>BURUH</t>
   </si>
   <si>
     <t>GELORA</t>
   </si>
   <si>
     <t>PKS</t>
   </si>
   <si>
     <t>PKN</t>
   </si>
   <si>
     <t>HANURA</t>
   </si>
   <si>
+    <t>PAN</t>
+  </si>
+  <si>
+    <t>DEMOKRAT</t>
+  </si>
+  <si>
+    <t>PSI</t>
+  </si>
+  <si>
+    <t>PERINDO</t>
+  </si>
+  <si>
+    <t>PPP</t>
+  </si>
+  <si>
+    <t>TOTAL SUARA</t>
+  </si>
+  <si>
+    <t>NUSA TENGGARA TIMUR</t>
+  </si>
+  <si>
+    <t>530004</t>
+  </si>
+  <si>
+    <t>NUSA TENGGARA TIMUR 4</t>
+  </si>
+  <si>
+    <t>5310</t>
+  </si>
+  <si>
+    <t>MANGGARAI</t>
+  </si>
+  <si>
+    <t>5315</t>
+  </si>
+  <si>
+    <t>MANGGARAI BARAT</t>
+  </si>
+  <si>
+    <t>5319</t>
+  </si>
+  <si>
+    <t>MANGGARAI TIMUR</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>NOMOR</t>
+  </si>
+  <si>
+    <t>PARTAI</t>
+  </si>
+  <si>
+    <t>JENIS SUARA</t>
+  </si>
+  <si>
+    <t>SUARA TOTAL</t>
+  </si>
+  <si>
+    <t>SUARA PARTAI</t>
+  </si>
+  <si>
+    <t>YOHANES RUMAT, SE</t>
+  </si>
+  <si>
+    <t>CALEG</t>
+  </si>
+  <si>
+    <t>KAHARUDIN</t>
+  </si>
+  <si>
+    <t>AMELIANA SARINA SETIA, S.Sos</t>
+  </si>
+  <si>
+    <t>FLORIANUS KAMPUL, S.E.</t>
+  </si>
+  <si>
+    <t>Ir. MICHA OCTOVINUS DIMA, MMA.</t>
+  </si>
+  <si>
+    <t>YULIANENSI HERLINA DIMAN TAGUNG</t>
+  </si>
+  <si>
+    <t>PANGERAN SRI NAGA PUSPA, S.Th.I.</t>
+  </si>
+  <si>
+    <t>KANISIUS AKUINAS, S.E.</t>
+  </si>
+  <si>
+    <t>USWATUN HASANAH</t>
+  </si>
+  <si>
+    <t>Drs. FRANSISKUS KAKANG</t>
+  </si>
+  <si>
+    <t>KOSMAS SEMEN JANGGAT, S.T.</t>
+  </si>
+  <si>
+    <t>FRANSISKUS HERWIN SINYO NALA, S.T.</t>
+  </si>
+  <si>
+    <t>AYU SAGITA PUTRI</t>
+  </si>
+  <si>
+    <t>BONIFASIUS BURHANUS, S.Sos</t>
+  </si>
+  <si>
+    <t>MARIANUS SUPRIADI, A.Md.</t>
+  </si>
+  <si>
+    <t>MARGARETHA EVI GIAS</t>
+  </si>
+  <si>
+    <t>HADI PAULINUS, SH., M.Si.</t>
+  </si>
+  <si>
+    <t>HEREMIAS DUPA, S.Ikom., M.Si</t>
+  </si>
+  <si>
+    <t>PASKALIA MARIA TH.M.R. GARE, S.Ds.</t>
+  </si>
+  <si>
+    <t>Ir. PANTAS FERDINANDUS, M.Si.</t>
+  </si>
+  <si>
+    <t>Dra. KRISTOFORA B. BANTANG</t>
+  </si>
+  <si>
+    <t>PATA VINSENSIUS, SH., M.M</t>
+  </si>
+  <si>
+    <t>Ir. GORGONIUS DREPLA BAJANG</t>
+  </si>
+  <si>
+    <t>drh. MARIA GEONG, Ph.D</t>
+  </si>
+  <si>
+    <t>YOHANES TAHUN BARU, S.H.</t>
+  </si>
+  <si>
+    <t>GREGORIUS RASUL, S.E</t>
+  </si>
+  <si>
+    <t>PETRUS DAMIANUS RUMAN, SH</t>
+  </si>
+  <si>
+    <t>TADEUS INO, A.MdT</t>
+  </si>
+  <si>
+    <t>VIKTORIA SANUR, A.Md</t>
+  </si>
+  <si>
+    <t>PETRUS BOWER</t>
+  </si>
+  <si>
+    <t>FRANSISKUS SARONG,  S.Sos</t>
+  </si>
+  <si>
+    <t>MAXIMILIANUS ADIPATI PARI, S.H</t>
+  </si>
+  <si>
+    <t>SIMPROSA RIANASARI GANDUT,S.AP</t>
+  </si>
+  <si>
+    <t>YOHANES YOSEF NEMBO, A.Md</t>
+  </si>
+  <si>
+    <t>REGINA IRENA NGAMBUT, S. PSi</t>
+  </si>
+  <si>
+    <t>ATANASIUS HARPEN TULIS</t>
+  </si>
+  <si>
+    <t>NAHAS YOHANES,  S.T.</t>
+  </si>
+  <si>
+    <t>DIONISIUS AGAT, S.Kep</t>
+  </si>
+  <si>
+    <t>AGNES DEBI ROSTIN ANGKASA, S. Sos.</t>
+  </si>
+  <si>
+    <t>FRANSISKUS GINANJAR AMBAN, S.H.</t>
+  </si>
+  <si>
+    <t>INOSENSIUS FREDY MUI, S.T.</t>
+  </si>
+  <si>
+    <t>Drs. VICTOR MADUR</t>
+  </si>
+  <si>
+    <t>PRIMA FILIA NIMFA MAOEN</t>
+  </si>
+  <si>
+    <t>Ir. VINSENSIUS MARUNG</t>
+  </si>
+  <si>
+    <t>Drs. TOBIAS WANUS</t>
+  </si>
+  <si>
+    <t>MARIA MARTINA HADYANY DARUNG</t>
+  </si>
+  <si>
+    <t>ANTONIUS DASANG</t>
+  </si>
+  <si>
+    <t>PAULUS SO, S.E.</t>
+  </si>
+  <si>
+    <t>HASNI</t>
+  </si>
+  <si>
+    <t>PIUS RENGKA, SH., M.Sc.</t>
+  </si>
+  <si>
+    <t>ALEXIUS MARIANUS ADU, S.H.</t>
+  </si>
+  <si>
+    <t>FELISITAS ANDRIMIATI</t>
+  </si>
+  <si>
+    <t>BENI TEKTUKO KASUSI</t>
+  </si>
+  <si>
+    <t>HAERUDIN, S.Pd.</t>
+  </si>
+  <si>
+    <t>HASNAWATI</t>
+  </si>
+  <si>
+    <t>RUSDING, S.E.</t>
+  </si>
+  <si>
+    <t>JEMAIN UTSMAN, S. Ag</t>
+  </si>
+  <si>
+    <t>IRA WATI</t>
+  </si>
+  <si>
+    <t>H. SIDIN,S.E. , M.Si.</t>
+  </si>
+  <si>
+    <t>ALIMUDIN, S.Pd., M. Pd.</t>
+  </si>
+  <si>
+    <t>JENI ANGGARAINI ABUBAKAR, S.Pd.</t>
+  </si>
+  <si>
+    <t>DONATUS HARUS</t>
+  </si>
+  <si>
+    <t>FAISAL BAKRI</t>
+  </si>
+  <si>
+    <t>AMINAH LAA</t>
+  </si>
+  <si>
+    <t>Drs. H. HUSEN ANWAR</t>
+  </si>
+  <si>
+    <t>FRANSISKUS SUKMANIARA</t>
+  </si>
+  <si>
+    <t>DR. JELAMU ARDU MARIUS, M.Si</t>
+  </si>
+  <si>
+    <t>MARIA MAGDALENA HANUL</t>
+  </si>
+  <si>
+    <t>DANIEL ERIK SODA, S.S., M.M.</t>
+  </si>
+  <si>
+    <t>GAUNDENTIA UGENSIA</t>
+  </si>
+  <si>
+    <t>MBON ROFINUS</t>
+  </si>
+  <si>
+    <t>BERNADETA MURTI</t>
+  </si>
+  <si>
+    <t>ALFONSUS JANTONG</t>
+  </si>
+  <si>
+    <t>MANU HENDRIKUS, SH</t>
+  </si>
+  <si>
+    <t>Drs. MALADA PETERUS, M.M.</t>
+  </si>
+  <si>
+    <t>LUISA REDEMPTA YOSHELINE LANA</t>
+  </si>
+  <si>
+    <t>HERIBERTUS PHILIPUS NERIUS BABEN, S.E.</t>
+  </si>
+  <si>
+    <t>MARIA KRISTINA MBEJO</t>
+  </si>
+  <si>
+    <t>VENANSIA YURTI</t>
+  </si>
+  <si>
+    <t>JOSEP LEONARDY AHAS, S.Fil., SH, M.H.</t>
+  </si>
+  <si>
+    <t>MARSEL ADRIANUS PELEALU</t>
+  </si>
+  <si>
+    <t>GERONSIUS SANGSUN DEO DATUS DARU</t>
+  </si>
+  <si>
+    <t>CAROLINA INTANI NGAWA</t>
+  </si>
+  <si>
+    <t>HIRONIMUS GAN, S.Pd, M.Pd.</t>
+  </si>
+  <si>
+    <t>RIKHARDUS TERRY LURU, S.E.</t>
+  </si>
+  <si>
+    <t>JIMUR SIENA KATRINA</t>
+  </si>
+  <si>
+    <t>Drs. ROFINUS DJEMANA</t>
+  </si>
+  <si>
+    <t>YOSEF LAGUT</t>
+  </si>
+  <si>
+    <t>YENI VERONIKA, SH</t>
+  </si>
+  <si>
+    <t>YOHANES PAULUS DJEHABUT</t>
+  </si>
+  <si>
+    <t>EDELBERTUS HARDIMAN ROMO GANGGUT, S.T.</t>
+  </si>
+  <si>
+    <t>Dra. THERESIA WISANG</t>
+  </si>
+  <si>
+    <t>MAXIMILIANUS PONDA, S.Sos.</t>
+  </si>
+  <si>
+    <t>MARSELINUS GEWONG, S.Sos</t>
+  </si>
+  <si>
+    <t>ENGELBERTUS BO</t>
+  </si>
+  <si>
+    <t>BONIFASIUS JEBARUS, SE</t>
+  </si>
+  <si>
+    <t>SEBASTIANUS MUKSIM DIRUM EDO, ST</t>
+  </si>
+  <si>
+    <t>MERLINDA JENINA</t>
+  </si>
+  <si>
+    <t>ALOYSIUS MIN, S.Pd., MM</t>
+  </si>
+  <si>
+    <t>GABRIEL FRANS POSSENTI MASYUR MARUNG</t>
+  </si>
+  <si>
+    <t>EDITA MELMENA DARIA JELITA</t>
+  </si>
+  <si>
+    <t>FRANSISKUS AGUSTINUS JERAMA, SE</t>
+  </si>
+  <si>
+    <t>RIKARDUS MOA, S.T., S.H., M.H.</t>
+  </si>
+  <si>
+    <t>DIANA SOPIA BENU, S.Pd</t>
+  </si>
+  <si>
+    <t>YOHANES BUANG, SH</t>
+  </si>
+  <si>
+    <t>JUNAIDIN</t>
+  </si>
+  <si>
+    <t>ALOISIUS GAMBUT, SE</t>
+  </si>
+  <si>
+    <t>MARIANA HARDINASTI SEMA</t>
+  </si>
+  <si>
+    <t>PAULUS SUDAR, S.T</t>
+  </si>
+  <si>
+    <t>AMBROSIUS GERARDUS GATOL</t>
+  </si>
+  <si>
+    <t>AGUSTINAH</t>
+  </si>
+  <si>
+    <t>ROBERTUS URI, S.H.</t>
+  </si>
+  <si>
+    <t>BONAVENTURA ONGGOT, S.M.</t>
+  </si>
+  <si>
+    <t>MARIA YENITA NABIT</t>
+  </si>
+  <si>
+    <t>MARSEL NAGUS AHANG, SH</t>
+  </si>
+  <si>
+    <t>SERVATIUS LAWANG</t>
+  </si>
+  <si>
+    <t>Drs. SILVANUS HADIR, MMA.</t>
+  </si>
+  <si>
+    <t>MAGDALENA LIMUT</t>
+  </si>
+  <si>
+    <t>JOHANES MAT NGARE</t>
+  </si>
+  <si>
+    <t>SAINUDIN FELIX, SH</t>
+  </si>
+  <si>
+    <t>TRIDA ALISA</t>
+  </si>
+  <si>
+    <t>HENDRIKUS JEHUDIN, S.H.</t>
+  </si>
+  <si>
+    <t>ROBERTUS TOTOS</t>
+  </si>
+  <si>
+    <t>SRY RAHAYU SARA LEO</t>
+  </si>
+  <si>
+    <t>TIMOTEUS TERANG</t>
+  </si>
+  <si>
+    <t>DOROTEA KANTOR</t>
+  </si>
+  <si>
+    <t>JUNAIDI</t>
+  </si>
+  <si>
+    <t>FRANSISKUS MEDI</t>
+  </si>
+  <si>
+    <t>BRIGITHA NGGANGGUS</t>
+  </si>
+  <si>
+    <t>ACHMAD AMIN</t>
+  </si>
+  <si>
+    <t>HEINS S. KADJAKORO</t>
+  </si>
+  <si>
+    <t>MUSTAKIM LILO</t>
+  </si>
+  <si>
+    <t>ANDI FADILA</t>
+  </si>
+  <si>
+    <t>KANISIUS PAN</t>
+  </si>
+  <si>
+    <t>YOSEF HASMAN, S.E</t>
+  </si>
+  <si>
     <t>GARUDA</t>
   </si>
   <si>
-    <t>PAN</t>
-[...1 lines deleted...]
-  <si>
     <t>PBB</t>
   </si>
   <si>
-    <t>DEMOKRAT</t>
-[...8 lines deleted...]
-    <t>PPP</t>
+    <t>530005</t>
+  </si>
+  <si>
+    <t>NUSA TENGGARA TIMUR 5</t>
+  </si>
+  <si>
+    <t>5308</t>
+  </si>
+  <si>
+    <t>ENDE</t>
+  </si>
+  <si>
+    <t>5316</t>
+  </si>
+  <si>
+    <t>NAGEKEO</t>
+  </si>
+  <si>
+    <t>5309</t>
+  </si>
+  <si>
+    <t>NGADA</t>
+  </si>
+  <si>
+    <t>5307</t>
+  </si>
+  <si>
+    <t>SIKKA</t>
+  </si>
+  <si>
+    <t>ANGELA MERCI PIWUNG, SH</t>
+  </si>
+  <si>
+    <t>Drs. STEFANUS STANIS, M.Si</t>
+  </si>
+  <si>
+    <t>AJHAR JOWE,  S.Sos</t>
+  </si>
+  <si>
+    <t>KANDIDATUS ANGGE, S.P.</t>
+  </si>
+  <si>
+    <t>MARSELINUS SIKU, S.E.</t>
+  </si>
+  <si>
+    <t>TAY SESE PAULINA</t>
+  </si>
+  <si>
+    <t>YOHANES BERCHMANS ROPA CARDOSO, S.H</t>
+  </si>
+  <si>
+    <t>THERESIA ANGELA NDOPO</t>
+  </si>
+  <si>
+    <t>Drs. FALENTINUS BHALU</t>
+  </si>
+  <si>
+    <t>DONATUS DJO, S.E</t>
+  </si>
+  <si>
+    <t>YULIUS CESAR NONGA, S.E.</t>
+  </si>
+  <si>
+    <t>MUHAMAD SIPRIYADIN PUA RAKE, S.T.</t>
+  </si>
+  <si>
+    <t>AGUSTINA RADEJARA PATTY FERNANDEZ, SE</t>
+  </si>
+  <si>
+    <t>PAULINUS NO WATU, S.Sos</t>
+  </si>
+  <si>
+    <t>MARIA MARGARETA BHUBHU, S.Pd., M.M.</t>
+  </si>
+  <si>
+    <t>MAXIMUS DEKI, S.I.P.</t>
+  </si>
+  <si>
+    <t>SILVESTER LOYE, S.Sos</t>
+  </si>
+  <si>
+    <t>HUBERTUS MONI</t>
+  </si>
+  <si>
+    <t>BLANDINA MAMO, SE</t>
+  </si>
+  <si>
+    <t>ANDREAS GORU, S.Pd</t>
+  </si>
+  <si>
+    <t>Ir. ROBERTUS ONGO, MM</t>
+  </si>
+  <si>
+    <t>AMBROSIUS DAN</t>
+  </si>
+  <si>
+    <t>PATRIANUS LALI WOLO, S.Pt., M.M.</t>
+  </si>
+  <si>
+    <t>EMANUEL KOLFIDUS, S.Pd</t>
+  </si>
+  <si>
+    <t>JONARIA BOZU DAPA, S.Fis</t>
+  </si>
+  <si>
+    <t>Drs, ALEXANDER LONGGINUS</t>
+  </si>
+  <si>
+    <t>ISAK RIFAI SAOKORI, S.T, M.H</t>
+  </si>
+  <si>
+    <t>RINELDIS NANO</t>
+  </si>
+  <si>
+    <t>YOSEPHUS MARIA VANTRIS LADO</t>
+  </si>
+  <si>
+    <t>ANTONIA DANOA</t>
+  </si>
+  <si>
+    <t>MANA GREGORIUS, S.Sos</t>
+  </si>
+  <si>
+    <t>WANTI ADE</t>
+  </si>
+  <si>
+    <t>SILVESTER VEVIVIANDRE GAWA</t>
+  </si>
+  <si>
+    <t>PETRUS BEREKMANS ROBYTULUS,  S.Sos</t>
+  </si>
+  <si>
+    <t>Dr. drg. DOMINIKUS MINGGU, M. Kes.</t>
+  </si>
+  <si>
+    <t>DOROTHEA DHONE, S.Sos</t>
+  </si>
+  <si>
+    <t>HERMAN YOSEF WADHI,  S.T.</t>
+  </si>
+  <si>
+    <t>SEVERINUS POSO, S.S. , M,Si</t>
+  </si>
+  <si>
+    <t>MARIA FINANTI WOGA</t>
+  </si>
+  <si>
+    <t>KASIMIRUS BARA BHERI, SH</t>
+  </si>
+  <si>
+    <t>Ir. AMBROSIUS REDA</t>
+  </si>
+  <si>
+    <t>HELENA AMALIA PUTRI BELANG,  S.H.</t>
+  </si>
+  <si>
+    <t>ANTONIUS RESI</t>
+  </si>
+  <si>
+    <t>SATURMINUS JAWA</t>
+  </si>
+  <si>
+    <t>THOMAS TIBA, S.Ag.</t>
+  </si>
+  <si>
+    <t>OKTAFIANUS MOA MESI, ST</t>
+  </si>
+  <si>
+    <t>YOFANI MARIA RENYA ROSARI FRANCIS, S.E.Akt</t>
+  </si>
+  <si>
+    <t>Ir. OSWALDUS, M.Si.</t>
+  </si>
+  <si>
+    <t>Drs. PAULUS SOLIWOA</t>
+  </si>
+  <si>
+    <t>ANNA MARLINDA MELE BENDA, S.Sos.</t>
+  </si>
+  <si>
+    <t>AGUSTINUS BOY SATRIO, S.T.</t>
+  </si>
+  <si>
+    <t>BERNADETHA EVALYN NGGELU, ST.</t>
+  </si>
+  <si>
+    <t>MISTICA ANGGRAINI, S.E.</t>
+  </si>
+  <si>
+    <t>PASKALIS JAWA MEMA, S.IP</t>
+  </si>
+  <si>
+    <t>Drs. JOHN E. PARERA</t>
+  </si>
+  <si>
+    <t>WENSLAUS DEMA</t>
+  </si>
+  <si>
+    <t>VINSENSIUS MBETE</t>
+  </si>
+  <si>
+    <t>NGGAI ELISABETH, SH</t>
+  </si>
+  <si>
+    <t>BENYAMIN RESI</t>
+  </si>
+  <si>
+    <t>ELISIA DIGMA DARI</t>
+  </si>
+  <si>
+    <t>MARIA PARMANIKA LALI KIGO</t>
+  </si>
+  <si>
+    <t>BERTOLOMEUS AMEKAE</t>
+  </si>
+  <si>
+    <t>PHILIPUS LUSI</t>
+  </si>
+  <si>
+    <t>MARSELINA L. NGGARA</t>
+  </si>
+  <si>
+    <t>UMAR HAMDAN</t>
+  </si>
+  <si>
+    <t>DAUT JONI RINGO HASIOLAN</t>
+  </si>
+  <si>
+    <t>FALIHA, S.Pd</t>
+  </si>
+  <si>
+    <t>HASANUL BASRI, S.P</t>
+  </si>
+  <si>
+    <t>ANTONIUS KATO, S.Pd</t>
+  </si>
+  <si>
+    <t>RINI EMILIA, S.H.</t>
+  </si>
+  <si>
+    <t>HUDZAIFAH ABDURRAHMAN</t>
+  </si>
+  <si>
+    <t>YUMANDIL AHWAN, SE., M.M.</t>
+  </si>
+  <si>
+    <t>ANWAR GEMAR, S.Sos.</t>
+  </si>
+  <si>
+    <t>DEWI RATNA, S. Farm.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ARIFIN, M.Pd.</t>
+  </si>
+  <si>
+    <t>RUSMINI AMIR</t>
+  </si>
+  <si>
+    <t>H. FACHRUDIN MUHAMAD, S.H, M.H.</t>
+  </si>
+  <si>
+    <t>ISMAIL NDANGE, S.Pd.</t>
+  </si>
+  <si>
+    <t>FRANSISKUS XAVERIUS KMUGA</t>
+  </si>
+  <si>
+    <t>HASMAWATI</t>
+  </si>
+  <si>
+    <t>NAFRIQAL IJDAN NINONG, S. Farm.</t>
+  </si>
+  <si>
+    <t>ALEXANDER SIDI, S.Sos</t>
+  </si>
+  <si>
+    <t>ADRIANUS PALA, S.H</t>
+  </si>
+  <si>
+    <t>Dr. SOFIA SAO, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>YOHANES DOO NDORI WANGGE</t>
+  </si>
+  <si>
+    <t>MARIA SELECTA</t>
+  </si>
+  <si>
+    <t>ALOYSIUS RIVAIN SOLA DA LOPEZ, ST</t>
+  </si>
+  <si>
+    <t>PRESKILA BELL</t>
+  </si>
+  <si>
+    <t>ANTONIUS DOLU</t>
+  </si>
+  <si>
+    <t>MARSELINUS SUTRISNO JUNYDI</t>
+  </si>
+  <si>
+    <t>IRENEUS KOTA DUA, S.T</t>
+  </si>
+  <si>
+    <t>VIANNEY FREMAN BABA, S.Ag</t>
+  </si>
+  <si>
+    <t>PAULINUS YOHANES NUWA VETO, S.IP</t>
+  </si>
+  <si>
+    <t>JOSEPH FILMON W. S.</t>
+  </si>
+  <si>
+    <t>PASKELA ERLINDA</t>
+  </si>
+  <si>
+    <t>MARSELINUS NAU, SE</t>
+  </si>
+  <si>
+    <t>MARTINA NGENGO</t>
+  </si>
+  <si>
+    <t>SAFRUDIN A. MANSUR, SH</t>
+  </si>
+  <si>
+    <t>IRMINA E. KUDU</t>
+  </si>
+  <si>
+    <t>FREDY HARTONO CHRISTIAN</t>
+  </si>
+  <si>
+    <t>YOHANES GURU BHAKU</t>
+  </si>
+  <si>
+    <t>MARIA GORETI MUWA</t>
+  </si>
+  <si>
+    <t>GREGORIUS ALEXANDRO WARA</t>
+  </si>
+  <si>
+    <t>RATO GREGORIUS, S.T</t>
+  </si>
+  <si>
+    <t>THEOFILUS MOAN SATO</t>
+  </si>
+  <si>
+    <t>SITI NURJANA</t>
+  </si>
+  <si>
+    <t>SILVESTER HALE</t>
+  </si>
+  <si>
+    <t>MONALDUS WAKA WORA TOLA, S.E</t>
+  </si>
+  <si>
+    <t>MARIA NOVITA RATNASARI VESA</t>
+  </si>
+  <si>
+    <t>MARSELUS ISAK</t>
+  </si>
+  <si>
+    <t>YOHANES DON BOSCO WATU, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>BERNADETHY PALENI BOGAR</t>
+  </si>
+  <si>
+    <t>FREDERICH FRANSISKUS BABA DJOEDYE</t>
+  </si>
+  <si>
+    <t>YOHANA BETING RASI</t>
+  </si>
+  <si>
+    <t>KRISTOFORUS LOKO, S.Fil</t>
+  </si>
+  <si>
+    <t>Drs. YOSEPH ANSAR RERA</t>
+  </si>
+  <si>
+    <t>MARIA RUFINA EMBRESIANA EMBU</t>
+  </si>
+  <si>
+    <t>Drs. PAOLUS NONG SUSAR</t>
+  </si>
+  <si>
+    <t>HERMANUS HANING, SH</t>
+  </si>
+  <si>
+    <t>MARIA DONATA NATA</t>
+  </si>
+  <si>
+    <t>ASCHARI SENJAHARI RAWE, S.E, M.Pd.</t>
+  </si>
+  <si>
+    <t>SADAM SYARIF, S.ST</t>
+  </si>
+  <si>
+    <t>THOMASINE ANA</t>
+  </si>
+  <si>
+    <t>YULIUS HERMENEGILDUS KILA MOI, S.Sos</t>
+  </si>
+  <si>
+    <t>YAMIN MAPAWA, SH</t>
+  </si>
+  <si>
+    <t>NURHAYATI</t>
+  </si>
+  <si>
+    <t>TAUFIQ RACHMAN</t>
+  </si>
+  <si>
+    <t>LEONARDUS LELO, S.IP, M.Si</t>
+  </si>
+  <si>
+    <t>HERMAN ARNOLDUS PINGA PULLU, S.E.</t>
+  </si>
+  <si>
+    <t>MARIA ISA ALMA LAMBU</t>
+  </si>
+  <si>
+    <t>Drs. MARKUS ALIBRANDI</t>
+  </si>
+  <si>
+    <t>LASARUS TAO, S.KM</t>
+  </si>
+  <si>
+    <t>ANASTASIA NGURA, S.Sos.</t>
+  </si>
+  <si>
+    <t>PHILIPUS KAMI, A.Md</t>
+  </si>
+  <si>
+    <t>GABRIEL DALA EMA, SE</t>
+  </si>
+  <si>
+    <t>DWI KURNIATI R. Y. SIDHARTA, S.E.</t>
+  </si>
+  <si>
+    <t>JOSIAS DION PUTRA MBALEMBOUT</t>
+  </si>
+  <si>
+    <t>RAYMUNDUS MEGA, S.H.</t>
+  </si>
+  <si>
+    <t>AWALUDIN</t>
+  </si>
+  <si>
+    <t>ANTONIUS NGOLO WULE</t>
+  </si>
+  <si>
+    <t>PRASEDES SOMBO</t>
+  </si>
+  <si>
+    <t>ARISTO AMEKAE, SIP</t>
+  </si>
+  <si>
+    <t>MARINUS MANIS, S.M.</t>
+  </si>
+  <si>
+    <t>BERNARDA DWIYULIANI RIMA MUDA, S.Pd.</t>
+  </si>
+  <si>
+    <t>LORY ANTONIUS, S.T, M.T.</t>
+  </si>
+  <si>
+    <t>ABRAHAM RUNGA</t>
+  </si>
+  <si>
+    <t>ROSA GRASELLA PANGUR</t>
+  </si>
+  <si>
+    <t>YULIUS LAKI, S.E</t>
+  </si>
+  <si>
+    <t>EMANUEL SALIB, ST</t>
+  </si>
+  <si>
+    <t>PAULUS LOBO, S.Fil</t>
+  </si>
+  <si>
+    <t>MONICA FLORA DA SILVA</t>
+  </si>
+  <si>
+    <t>GONZALO GRATIANUS MUGA SADA, S.Sos</t>
+  </si>
+  <si>
+    <t>TARAS IAWAN SAPUTERA WANDA, S.S.T.Pi., M.Agb.</t>
+  </si>
+  <si>
+    <t>IGNATIUS FABIANUS NONG, S.T.</t>
+  </si>
+  <si>
+    <t>MARIA FRANSISKA WULA, S.Pd</t>
+  </si>
+  <si>
+    <t>MAXIMUS KARIM</t>
+  </si>
+  <si>
+    <t>YOHANES GORE J.A</t>
+  </si>
+  <si>
+    <t>PAULA DONATA BHOKO</t>
+  </si>
+  <si>
+    <t>YAKOBUS MBIRA</t>
+  </si>
+  <si>
+    <t>LAURENSIUS PEA</t>
+  </si>
+  <si>
+    <t>SUNARYO NOTO PRAWIRO</t>
+  </si>
+  <si>
+    <t>AHMAD LEZO, S.H</t>
+  </si>
+  <si>
+    <t>HABIBA UMAR</t>
+  </si>
+  <si>
+    <t>MUHAMAD NUR SUFALY</t>
+  </si>
+  <si>
+    <t>NERIYANTA LOU</t>
+  </si>
+  <si>
+    <t>IKA LESTARI, S.Pd.</t>
+  </si>
+  <si>
+    <t>MOHAMAD ABDUH</t>
+  </si>
+  <si>
+    <t>SANTRI MULYANI, S.Pd</t>
+  </si>
+  <si>
+    <t>UMAR S. ABDUL SALAM</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ABDULLAH, S.HI</t>
   </si>
   <si>
     <t>UMMAT</t>
   </si>
   <si>
-    <t>TOTAL SUARA</t>
-[...4 lines deleted...]
-  <si>
     <t>530006</t>
   </si>
   <si>
     <t>NUSA TENGGARA TIMUR 6</t>
   </si>
   <si>
     <t>5305</t>
   </si>
   <si>
     <t>ALOR</t>
   </si>
   <si>
     <t>5306</t>
   </si>
   <si>
     <t>FLORES TIMUR</t>
   </si>
   <si>
     <t>5313</t>
   </si>
   <si>
     <t>LEMBATA</t>
   </si>
   <si>
-    <t/>
-[...19 lines deleted...]
-  <si>
     <t>ANA WAHA KOLIN, S.H</t>
   </si>
   <si>
-    <t>CALEG</t>
-[...1 lines deleted...]
-  <si>
     <t>SIMEON LAKE, S.Pd</t>
   </si>
   <si>
     <t>ALEXANDER SBASTIANUS OLA, S.Pd</t>
   </si>
   <si>
     <t>TAUFIK NAMPIRA</t>
   </si>
   <si>
     <t>MACHRIS MAU, S.P.</t>
   </si>
   <si>
     <t>BENEDIKTA BELUAN KOLES, A.Md</t>
   </si>
   <si>
     <t>MELVIN ROBINSON LAUKAMANG, ST</t>
   </si>
   <si>
     <t>THERESIA B. KROWIN, S.E.</t>
   </si>
   <si>
     <t>ERWIN STEVEN PADADEMANG, SE, M.M.</t>
   </si>
   <si>
     <t>LUKAS ONEK NAREK, SH</t>
@@ -2329,1019 +3298,50 @@
     <t>SAPE PUA MANUNG, S.Sos., M.Si</t>
   </si>
   <si>
     <t>MARGARITA ELODEA, S.IP</t>
   </si>
   <si>
     <t>PETRUS BULU NDAPPA</t>
   </si>
   <si>
     <t>MARSELINUS GUNTUR LALO PUTRA</t>
   </si>
   <si>
     <t>FATMAWATI DIANA AMAIA</t>
   </si>
   <si>
     <t>STEFANUS NDARA LALO</t>
   </si>
   <si>
     <t>DENI NATA, S.Sos., M.Si.</t>
   </si>
   <si>
     <t>DRS. ABDULRAHMAN</t>
   </si>
   <si>
     <t>NUR AINI MUIN</t>
-  </si>
-[...967 lines deleted...]
-    <t>MUHAMMAD ABDULLAH, S.HI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -3689,29251 +3689,2471 @@
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="R1" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="R1" s="1" t="s">
+      <c r="S1" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="T1" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="S1" s="1" t="s">
+      <c r="U1" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="T1" s="1" t="s">
+      <c r="V1" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="U1" s="1" t="s">
+      <c r="W1" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="V1" s="1" t="s">
+      <c r="X1" s="1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="C2" t="s">
-        <v>478</v>
+        <v>596</v>
       </c>
       <c r="D2" t="s">
-        <v>479</v>
+        <v>597</v>
       </c>
       <c r="E2" t="s">
-        <v>480</v>
+        <v>598</v>
       </c>
       <c r="F2" t="s">
-        <v>481</v>
+        <v>599</v>
       </c>
       <c r="G2">
-        <v>13430</v>
+        <v>22130</v>
       </c>
       <c r="H2">
-        <v>35722</v>
+        <v>24615</v>
       </c>
       <c r="I2">
-        <v>17357</v>
+        <v>28716</v>
       </c>
       <c r="J2">
-        <v>17361</v>
+        <v>44765</v>
       </c>
       <c r="K2">
-        <v>10168</v>
+        <v>23725</v>
       </c>
       <c r="L2">
-        <v>2276</v>
+        <v>3831</v>
       </c>
       <c r="M2">
-        <v>4934</v>
+        <v>4512</v>
       </c>
       <c r="N2">
-        <v>2539</v>
+        <v>4962</v>
       </c>
       <c r="O2">
-        <v>4077</v>
+        <v>3475</v>
       </c>
       <c r="P2">
-        <v>7330</v>
+        <v>25026</v>
       </c>
       <c r="Q2">
-        <v>3856</v>
+        <v>2070</v>
       </c>
       <c r="R2">
-        <v>9284</v>
+        <v>11302</v>
       </c>
       <c r="S2">
-        <v>11841</v>
+        <v>1026</v>
       </c>
       <c r="T2">
-        <v>13902</v>
+        <v>23136</v>
       </c>
       <c r="U2">
-        <v>16193</v>
+        <v>5314</v>
       </c>
       <c r="V2">
-        <v>9390</v>
+        <v>8203</v>
       </c>
       <c r="W2">
-        <v>2928</v>
+        <v>4727</v>
       </c>
       <c r="X2">
-        <v>182588</v>
+        <v>241535</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3">
-        <v>2</v>
+      <c r="A3" t="s">
+        <v>31</v>
       </c>
       <c r="B3" t="s">
-        <v>25</v>
-[...11 lines deleted...]
-        <v>483</v>
+        <v>32</v>
       </c>
       <c r="G3">
-        <v>4433</v>
+        <v>22130</v>
       </c>
       <c r="H3">
-        <v>5700</v>
+        <v>24615</v>
       </c>
       <c r="I3">
-        <v>7025</v>
+        <v>28716</v>
       </c>
       <c r="J3">
-        <v>7019</v>
+        <v>44765</v>
       </c>
       <c r="K3">
-        <v>8352</v>
+        <v>23725</v>
       </c>
       <c r="L3">
-        <v>517</v>
+        <v>3831</v>
       </c>
       <c r="M3">
-        <v>1119</v>
+        <v>4512</v>
       </c>
       <c r="N3">
-        <v>438</v>
+        <v>4962</v>
       </c>
       <c r="O3">
-        <v>1609</v>
+        <v>3475</v>
       </c>
       <c r="P3">
-        <v>6930</v>
+        <v>25026</v>
       </c>
       <c r="Q3">
-        <v>908</v>
+        <v>2070</v>
       </c>
       <c r="R3">
-        <v>7000</v>
+        <v>11302</v>
       </c>
       <c r="S3">
-        <v>781</v>
+        <v>1026</v>
       </c>
       <c r="T3">
-        <v>4072</v>
+        <v>23136</v>
       </c>
       <c r="U3">
-        <v>9753</v>
+        <v>5314</v>
       </c>
       <c r="V3">
-        <v>3308</v>
+        <v>8203</v>
       </c>
       <c r="W3">
-        <v>1665</v>
+        <v>4727</v>
       </c>
       <c r="X3">
-        <v>70629</v>
-[...135 lines deleted...]
-        <v>298337</v>
+        <v>241535</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>481</v>
+        <v>599</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>483</v>
-[...1520 lines deleted...]
-      <c r="F73">
         <v>32</v>
-      </c>
-[...25108 lines deleted...]
-        <v>35</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D2">
         <v>22130</v>
       </c>
       <c r="E2">
         <v>22130</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B3" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C3" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D3">
         <v>2509</v>
       </c>
       <c r="E3">
         <v>2509</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>277</v>
+        <v>600</v>
       </c>
       <c r="C4" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D4">
         <v>8371</v>
       </c>
       <c r="E4">
         <v>8371</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>278</v>
+        <v>601</v>
       </c>
       <c r="C5" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D5">
         <v>4321</v>
       </c>
       <c r="E5">
         <v>4321</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>279</v>
+        <v>602</v>
       </c>
       <c r="C6" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D6">
         <v>2007</v>
       </c>
       <c r="E6">
         <v>2007</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>280</v>
+        <v>603</v>
       </c>
       <c r="C7" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D7">
         <v>3866</v>
       </c>
       <c r="E7">
         <v>3866</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>281</v>
+        <v>604</v>
       </c>
       <c r="C8" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D8">
         <v>572</v>
       </c>
       <c r="E8">
         <v>572</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>282</v>
+        <v>605</v>
       </c>
       <c r="C9" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D9">
         <v>484</v>
       </c>
       <c r="E9">
         <v>484</v>
       </c>
     </row>
     <row r="10"/>
     <row r="11">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
         <v>7</v>
       </c>
       <c r="C11" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D11">
         <v>24615</v>
       </c>
       <c r="E11">
         <v>24615</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B12" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C12" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D12">
         <v>3574</v>
       </c>
       <c r="E12">
         <v>3574</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>283</v>
+        <v>606</v>
       </c>
       <c r="C13" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D13">
         <v>10467</v>
       </c>
       <c r="E13">
         <v>10467</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>284</v>
+        <v>607</v>
       </c>
       <c r="C14" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D14">
         <v>4835</v>
       </c>
       <c r="E14">
         <v>4835</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>3</v>
       </c>
       <c r="B15" t="s">
-        <v>285</v>
+        <v>608</v>
       </c>
       <c r="C15" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D15">
         <v>613</v>
       </c>
       <c r="E15">
         <v>613</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>4</v>
       </c>
       <c r="B16" t="s">
-        <v>286</v>
+        <v>609</v>
       </c>
       <c r="C16" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D16">
         <v>913</v>
       </c>
       <c r="E16">
         <v>913</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>5</v>
       </c>
       <c r="B17" t="s">
-        <v>287</v>
+        <v>610</v>
       </c>
       <c r="C17" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D17">
         <v>369</v>
       </c>
       <c r="E17">
         <v>369</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>6</v>
       </c>
       <c r="B18" t="s">
-        <v>288</v>
+        <v>611</v>
       </c>
       <c r="C18" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D18">
         <v>3844</v>
       </c>
       <c r="E18">
         <v>3844</v>
       </c>
     </row>
     <row r="19"/>
     <row r="20">
       <c r="A20">
         <v>3</v>
       </c>
       <c r="B20" t="s">
         <v>8</v>
       </c>
       <c r="C20" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D20">
         <v>28716</v>
       </c>
       <c r="E20">
         <v>28716</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B21" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C21" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D21">
         <v>4214</v>
       </c>
       <c r="E21">
         <v>4214</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1</v>
       </c>
       <c r="B22" t="s">
-        <v>289</v>
+        <v>612</v>
       </c>
       <c r="C22" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D22">
         <v>17094</v>
       </c>
       <c r="E22">
         <v>17094</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2</v>
       </c>
       <c r="B23" t="s">
-        <v>290</v>
+        <v>613</v>
       </c>
       <c r="C23" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D23">
         <v>2419</v>
       </c>
       <c r="E23">
         <v>2419</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
-        <v>291</v>
+        <v>614</v>
       </c>
       <c r="C24" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D24">
         <v>2745</v>
       </c>
       <c r="E24">
         <v>2745</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>4</v>
       </c>
       <c r="B25" t="s">
-        <v>292</v>
+        <v>615</v>
       </c>
       <c r="C25" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D25">
         <v>1283</v>
       </c>
       <c r="E25">
         <v>1283</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>5</v>
       </c>
       <c r="B26" t="s">
-        <v>293</v>
+        <v>616</v>
       </c>
       <c r="C26" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D26">
         <v>481</v>
       </c>
       <c r="E26">
         <v>481</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>6</v>
       </c>
       <c r="B27" t="s">
-        <v>294</v>
+        <v>617</v>
       </c>
       <c r="C27" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D27">
         <v>480</v>
       </c>
       <c r="E27">
         <v>480</v>
       </c>
     </row>
     <row r="28"/>
     <row r="29">
       <c r="A29">
         <v>4</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D29">
         <v>44765</v>
       </c>
       <c r="E29">
         <v>44765</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B30" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C30" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D30">
         <v>4044</v>
       </c>
       <c r="E30">
         <v>4044</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1</v>
       </c>
       <c r="B31" t="s">
-        <v>295</v>
+        <v>618</v>
       </c>
       <c r="C31" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D31">
         <v>19676</v>
       </c>
       <c r="E31">
         <v>19676</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>2</v>
       </c>
       <c r="B32" t="s">
-        <v>296</v>
+        <v>619</v>
       </c>
       <c r="C32" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D32">
         <v>13032</v>
       </c>
       <c r="E32">
         <v>13032</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>3</v>
       </c>
       <c r="B33" t="s">
-        <v>297</v>
+        <v>620</v>
       </c>
       <c r="C33" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D33">
         <v>2208</v>
       </c>
       <c r="E33">
         <v>2208</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>4</v>
       </c>
       <c r="B34" t="s">
-        <v>298</v>
+        <v>621</v>
       </c>
       <c r="C34" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D34">
         <v>1609</v>
       </c>
       <c r="E34">
         <v>1609</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>5</v>
       </c>
       <c r="B35" t="s">
-        <v>299</v>
+        <v>622</v>
       </c>
       <c r="C35" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D35">
         <v>1750</v>
       </c>
       <c r="E35">
         <v>1750</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>6</v>
       </c>
       <c r="B36" t="s">
-        <v>300</v>
+        <v>623</v>
       </c>
       <c r="C36" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D36">
         <v>2446</v>
       </c>
       <c r="E36">
         <v>2446</v>
       </c>
     </row>
     <row r="37"/>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D38">
         <v>23725</v>
       </c>
       <c r="E38">
         <v>23725</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B39" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C39" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D39">
         <v>1648</v>
       </c>
       <c r="E39">
         <v>1648</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>301</v>
+        <v>624</v>
       </c>
       <c r="C40" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D40">
         <v>10147</v>
       </c>
       <c r="E40">
         <v>10147</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>302</v>
+        <v>625</v>
       </c>
       <c r="C41" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D41">
         <v>8290</v>
       </c>
       <c r="E41">
         <v>8290</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>303</v>
+        <v>626</v>
       </c>
       <c r="C42" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D42">
         <v>1154</v>
       </c>
       <c r="E42">
         <v>1154</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>304</v>
+        <v>627</v>
       </c>
       <c r="C43" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D43">
         <v>1799</v>
       </c>
       <c r="E43">
         <v>1799</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>305</v>
+        <v>628</v>
       </c>
       <c r="C44" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D44">
         <v>414</v>
       </c>
       <c r="E44">
         <v>414</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>306</v>
+        <v>629</v>
       </c>
       <c r="C45" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D45">
         <v>273</v>
       </c>
       <c r="E45">
         <v>273</v>
       </c>
     </row>
     <row r="46"/>
     <row r="47">
       <c r="A47">
         <v>6</v>
       </c>
       <c r="B47" t="s">
         <v>11</v>
       </c>
       <c r="C47" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D47">
         <v>3831</v>
       </c>
       <c r="E47">
         <v>3831</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B48" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C48" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D48">
         <v>877</v>
       </c>
       <c r="E48">
         <v>877</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1</v>
       </c>
       <c r="B49" t="s">
-        <v>307</v>
+        <v>630</v>
       </c>
       <c r="C49" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D49">
         <v>660</v>
       </c>
       <c r="E49">
         <v>660</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>2</v>
       </c>
       <c r="B50" t="s">
-        <v>308</v>
+        <v>631</v>
       </c>
       <c r="C50" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D50">
         <v>992</v>
       </c>
       <c r="E50">
         <v>992</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>3</v>
       </c>
       <c r="B51" t="s">
-        <v>309</v>
+        <v>632</v>
       </c>
       <c r="C51" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D51">
         <v>337</v>
       </c>
       <c r="E51">
         <v>337</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>4</v>
       </c>
       <c r="B52" t="s">
-        <v>310</v>
+        <v>633</v>
       </c>
       <c r="C52" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D52">
         <v>452</v>
       </c>
       <c r="E52">
         <v>452</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>5</v>
       </c>
       <c r="B53" t="s">
-        <v>311</v>
+        <v>634</v>
       </c>
       <c r="C53" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D53">
         <v>176</v>
       </c>
       <c r="E53">
         <v>176</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>6</v>
       </c>
       <c r="B54" t="s">
-        <v>312</v>
+        <v>635</v>
       </c>
       <c r="C54" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D54">
         <v>337</v>
       </c>
       <c r="E54">
         <v>337</v>
       </c>
     </row>
     <row r="55"/>
     <row r="56">
       <c r="A56">
         <v>7</v>
       </c>
       <c r="B56" t="s">
         <v>12</v>
       </c>
       <c r="C56" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D56">
         <v>4512</v>
       </c>
       <c r="E56">
         <v>4512</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B57" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C57" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D57">
         <v>1143</v>
       </c>
       <c r="E57">
         <v>1143</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>1</v>
       </c>
       <c r="B58" t="s">
-        <v>313</v>
+        <v>636</v>
       </c>
       <c r="C58" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D58">
         <v>1675</v>
       </c>
       <c r="E58">
         <v>1675</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>2</v>
       </c>
       <c r="B59" t="s">
-        <v>314</v>
+        <v>637</v>
       </c>
       <c r="C59" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D59">
         <v>715</v>
       </c>
       <c r="E59">
         <v>715</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>3</v>
       </c>
       <c r="B60" t="s">
-        <v>315</v>
+        <v>638</v>
       </c>
       <c r="C60" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D60">
         <v>217</v>
       </c>
       <c r="E60">
         <v>217</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>4</v>
       </c>
       <c r="B61" t="s">
-        <v>316</v>
+        <v>639</v>
       </c>
       <c r="C61" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D61">
         <v>127</v>
       </c>
       <c r="E61">
         <v>127</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>5</v>
       </c>
       <c r="B62" t="s">
-        <v>317</v>
+        <v>640</v>
       </c>
       <c r="C62" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D62">
         <v>306</v>
       </c>
       <c r="E62">
         <v>306</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>6</v>
       </c>
       <c r="B63" t="s">
-        <v>318</v>
+        <v>641</v>
       </c>
       <c r="C63" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D63">
         <v>329</v>
       </c>
       <c r="E63">
         <v>329</v>
       </c>
     </row>
     <row r="64"/>
     <row r="65">
       <c r="A65">
         <v>8</v>
       </c>
       <c r="B65" t="s">
         <v>13</v>
       </c>
       <c r="C65" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D65">
         <v>4962</v>
       </c>
       <c r="E65">
         <v>4962</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B66" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C66" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D66">
         <v>944</v>
       </c>
       <c r="E66">
         <v>944</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>1</v>
       </c>
       <c r="B67" t="s">
-        <v>319</v>
+        <v>642</v>
       </c>
       <c r="C67" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D67">
         <v>2193</v>
       </c>
       <c r="E67">
         <v>2193</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>2</v>
       </c>
       <c r="B68" t="s">
-        <v>320</v>
+        <v>643</v>
       </c>
       <c r="C68" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D68">
         <v>802</v>
       </c>
       <c r="E68">
         <v>802</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>3</v>
       </c>
       <c r="B69" t="s">
-        <v>321</v>
+        <v>644</v>
       </c>
       <c r="C69" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D69">
         <v>164</v>
       </c>
       <c r="E69">
         <v>164</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>4</v>
       </c>
       <c r="B70" t="s">
-        <v>322</v>
+        <v>645</v>
       </c>
       <c r="C70" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D70">
         <v>268</v>
       </c>
       <c r="E70">
         <v>268</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>5</v>
       </c>
       <c r="B71" t="s">
-        <v>323</v>
+        <v>646</v>
       </c>
       <c r="C71" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D71">
         <v>376</v>
       </c>
       <c r="E71">
         <v>376</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>6</v>
       </c>
       <c r="B72" t="s">
-        <v>324</v>
+        <v>647</v>
       </c>
       <c r="C72" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D72">
         <v>215</v>
       </c>
       <c r="E72">
         <v>215</v>
       </c>
     </row>
     <row r="73"/>
     <row r="74">
       <c r="A74">
         <v>9</v>
       </c>
       <c r="B74" t="s">
         <v>14</v>
       </c>
       <c r="C74" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D74">
         <v>3475</v>
       </c>
       <c r="E74">
         <v>3475</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B75" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C75" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D75">
         <v>248</v>
       </c>
       <c r="E75">
         <v>248</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>1</v>
       </c>
       <c r="B76" t="s">
-        <v>325</v>
+        <v>648</v>
       </c>
       <c r="C76" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D76">
         <v>674</v>
       </c>
       <c r="E76">
         <v>674</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>2</v>
       </c>
       <c r="B77" t="s">
-        <v>326</v>
+        <v>649</v>
       </c>
       <c r="C77" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D77">
         <v>336</v>
       </c>
       <c r="E77">
         <v>336</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>3</v>
       </c>
       <c r="B78" t="s">
-        <v>327</v>
+        <v>650</v>
       </c>
       <c r="C78" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D78">
         <v>140</v>
       </c>
       <c r="E78">
         <v>140</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>4</v>
       </c>
       <c r="B79" t="s">
-        <v>328</v>
+        <v>651</v>
       </c>
       <c r="C79" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D79">
         <v>647</v>
       </c>
       <c r="E79">
         <v>647</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>5</v>
       </c>
       <c r="B80" t="s">
-        <v>329</v>
+        <v>652</v>
       </c>
       <c r="C80" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D80">
         <v>60</v>
       </c>
       <c r="E80">
         <v>60</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>6</v>
       </c>
       <c r="B81" t="s">
-        <v>330</v>
+        <v>653</v>
       </c>
       <c r="C81" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D81">
         <v>1370</v>
       </c>
       <c r="E81">
         <v>1370</v>
       </c>
     </row>
     <row r="82"/>
     <row r="83">
       <c r="A83">
         <v>10</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D83">
         <v>25026</v>
       </c>
       <c r="E83">
         <v>25026</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B84" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C84" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D84">
         <v>1234</v>
       </c>
       <c r="E84">
         <v>1234</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1</v>
       </c>
       <c r="B85" t="s">
-        <v>331</v>
+        <v>654</v>
       </c>
       <c r="C85" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D85">
         <v>15465</v>
       </c>
       <c r="E85">
         <v>15465</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>2</v>
       </c>
       <c r="B86" t="s">
-        <v>332</v>
+        <v>655</v>
       </c>
       <c r="C86" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D86">
         <v>668</v>
       </c>
       <c r="E86">
         <v>668</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>3</v>
       </c>
       <c r="B87" t="s">
-        <v>333</v>
+        <v>656</v>
       </c>
       <c r="C87" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D87">
         <v>6420</v>
       </c>
       <c r="E87">
         <v>6420</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>4</v>
       </c>
       <c r="B88" t="s">
-        <v>334</v>
+        <v>657</v>
       </c>
       <c r="C88" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D88">
         <v>380</v>
       </c>
       <c r="E88">
         <v>380</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>5</v>
       </c>
       <c r="B89" t="s">
-        <v>335</v>
+        <v>658</v>
       </c>
       <c r="C89" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D89">
         <v>177</v>
       </c>
       <c r="E89">
         <v>177</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>6</v>
       </c>
       <c r="B90" t="s">
-        <v>336</v>
+        <v>659</v>
       </c>
       <c r="C90" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D90">
         <v>682</v>
       </c>
       <c r="E90">
         <v>682</v>
       </c>
     </row>
     <row r="91"/>
     <row r="92">
       <c r="A92">
         <v>11</v>
       </c>
       <c r="B92" t="s">
-        <v>16</v>
+        <v>174</v>
       </c>
       <c r="C92" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D92">
         <v>2070</v>
       </c>
       <c r="E92">
         <v>2070</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B93" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C93" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D93">
         <v>350</v>
       </c>
       <c r="E93">
         <v>350</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1</v>
       </c>
       <c r="B94" t="s">
-        <v>337</v>
+        <v>660</v>
       </c>
       <c r="C94" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D94">
         <v>1201</v>
       </c>
       <c r="E94">
         <v>1201</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>2</v>
       </c>
       <c r="B95" t="s">
-        <v>338</v>
+        <v>661</v>
       </c>
       <c r="C95" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D95">
         <v>338</v>
       </c>
       <c r="E95">
         <v>338</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>3</v>
       </c>
       <c r="B96" t="s">
-        <v>339</v>
+        <v>662</v>
       </c>
       <c r="C96" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D96">
         <v>181</v>
       </c>
       <c r="E96">
         <v>181</v>
       </c>
     </row>
     <row r="97"/>
     <row r="98">
       <c r="A98">
         <v>12</v>
       </c>
       <c r="B98" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C98" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D98">
         <v>11302</v>
       </c>
       <c r="E98">
         <v>11302</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B99" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C99" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D99">
         <v>725</v>
       </c>
       <c r="E99">
         <v>725</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>1</v>
       </c>
       <c r="B100" t="s">
-        <v>340</v>
+        <v>663</v>
       </c>
       <c r="C100" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D100">
         <v>3322</v>
       </c>
       <c r="E100">
         <v>3322</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>2</v>
       </c>
       <c r="B101" t="s">
-        <v>341</v>
+        <v>664</v>
       </c>
       <c r="C101" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D101">
         <v>2710</v>
       </c>
       <c r="E101">
         <v>2710</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>3</v>
       </c>
       <c r="B102" t="s">
-        <v>342</v>
+        <v>665</v>
       </c>
       <c r="C102" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D102">
         <v>851</v>
       </c>
       <c r="E102">
         <v>851</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>4</v>
       </c>
       <c r="B103" t="s">
-        <v>343</v>
+        <v>666</v>
       </c>
       <c r="C103" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D103">
         <v>633</v>
       </c>
       <c r="E103">
         <v>633</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>5</v>
       </c>
       <c r="B104" t="s">
-        <v>344</v>
+        <v>667</v>
       </c>
       <c r="C104" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D104">
         <v>591</v>
       </c>
       <c r="E104">
         <v>591</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>6</v>
       </c>
       <c r="B105" t="s">
-        <v>345</v>
+        <v>668</v>
       </c>
       <c r="C105" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D105">
         <v>2470</v>
       </c>
       <c r="E105">
         <v>2470</v>
       </c>
     </row>
     <row r="106"/>
     <row r="107">
       <c r="A107">
         <v>13</v>
       </c>
       <c r="B107" t="s">
-        <v>18</v>
+        <v>175</v>
       </c>
       <c r="C107" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D107">
         <v>1026</v>
       </c>
       <c r="E107">
         <v>1026</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B108" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C108" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D108">
         <v>210</v>
       </c>
       <c r="E108">
         <v>210</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1</v>
       </c>
       <c r="B109" t="s">
-        <v>346</v>
+        <v>669</v>
       </c>
       <c r="C109" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D109">
         <v>755</v>
       </c>
       <c r="E109">
         <v>755</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>2</v>
       </c>
       <c r="B110" t="s">
-        <v>347</v>
+        <v>670</v>
       </c>
       <c r="C110" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D110">
         <v>61</v>
       </c>
       <c r="E110">
         <v>61</v>
       </c>
     </row>
     <row r="111"/>
     <row r="112">
       <c r="A112">
         <v>14</v>
       </c>
       <c r="B112" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C112" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D112">
         <v>23136</v>
       </c>
       <c r="E112">
         <v>23136</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B113" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C113" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D113">
         <v>1225</v>
       </c>
       <c r="E113">
         <v>1225</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1</v>
       </c>
       <c r="B114" t="s">
-        <v>348</v>
+        <v>671</v>
       </c>
       <c r="C114" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D114">
         <v>8521</v>
       </c>
       <c r="E114">
         <v>8521</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>2</v>
       </c>
       <c r="B115" t="s">
-        <v>349</v>
+        <v>672</v>
       </c>
       <c r="C115" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D115">
         <v>3434</v>
       </c>
       <c r="E115">
         <v>3434</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>3</v>
       </c>
       <c r="B116" t="s">
-        <v>350</v>
+        <v>673</v>
       </c>
       <c r="C116" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D116">
         <v>3314</v>
       </c>
       <c r="E116">
         <v>3314</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>4</v>
       </c>
       <c r="B117" t="s">
-        <v>351</v>
+        <v>674</v>
       </c>
       <c r="C117" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D117">
         <v>252</v>
       </c>
       <c r="E117">
         <v>252</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>5</v>
       </c>
       <c r="B118" t="s">
-        <v>352</v>
+        <v>675</v>
       </c>
       <c r="C118" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D118">
         <v>277</v>
       </c>
       <c r="E118">
         <v>277</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>6</v>
       </c>
       <c r="B119" t="s">
-        <v>353</v>
+        <v>676</v>
       </c>
       <c r="C119" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D119">
         <v>6113</v>
       </c>
       <c r="E119">
         <v>6113</v>
       </c>
     </row>
     <row r="120"/>
     <row r="121">
       <c r="A121">
         <v>15</v>
       </c>
       <c r="B121" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C121" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D121">
         <v>5314</v>
       </c>
       <c r="E121">
         <v>5314</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B122" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C122" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D122">
         <v>740</v>
       </c>
       <c r="E122">
         <v>740</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1</v>
       </c>
       <c r="B123" t="s">
-        <v>354</v>
+        <v>677</v>
       </c>
       <c r="C123" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D123">
         <v>2335</v>
       </c>
       <c r="E123">
         <v>2335</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>2</v>
       </c>
       <c r="B124" t="s">
-        <v>355</v>
+        <v>678</v>
       </c>
       <c r="C124" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D124">
         <v>425</v>
       </c>
       <c r="E124">
         <v>425</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>3</v>
       </c>
       <c r="B125" t="s">
-        <v>356</v>
+        <v>679</v>
       </c>
       <c r="C125" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D125">
         <v>716</v>
       </c>
       <c r="E125">
         <v>716</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>4</v>
       </c>
       <c r="B126" t="s">
-        <v>357</v>
+        <v>680</v>
       </c>
       <c r="C126" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D126">
         <v>455</v>
       </c>
       <c r="E126">
         <v>455</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>5</v>
       </c>
       <c r="B127" t="s">
-        <v>358</v>
+        <v>681</v>
       </c>
       <c r="C127" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D127">
         <v>338</v>
       </c>
       <c r="E127">
         <v>338</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>6</v>
       </c>
       <c r="B128" t="s">
-        <v>359</v>
+        <v>682</v>
       </c>
       <c r="C128" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D128">
         <v>305</v>
       </c>
       <c r="E128">
         <v>305</v>
       </c>
     </row>
     <row r="129"/>
     <row r="130">
       <c r="A130">
         <v>16</v>
       </c>
       <c r="B130" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C130" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D130">
         <v>8203</v>
       </c>
       <c r="E130">
         <v>8203</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B131" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C131" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D131">
         <v>614</v>
       </c>
       <c r="E131">
         <v>614</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>1</v>
       </c>
       <c r="B132" t="s">
-        <v>360</v>
+        <v>683</v>
       </c>
       <c r="C132" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D132">
         <v>2546</v>
       </c>
       <c r="E132">
         <v>2546</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>2</v>
       </c>
       <c r="B133" t="s">
-        <v>361</v>
+        <v>684</v>
       </c>
       <c r="C133" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D133">
         <v>2330</v>
       </c>
       <c r="E133">
         <v>2330</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>3</v>
       </c>
       <c r="B134" t="s">
-        <v>362</v>
+        <v>685</v>
       </c>
       <c r="C134" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D134">
         <v>344</v>
       </c>
       <c r="E134">
         <v>344</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>4</v>
       </c>
       <c r="B135" t="s">
-        <v>363</v>
+        <v>686</v>
       </c>
       <c r="C135" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D135">
         <v>822</v>
       </c>
       <c r="E135">
         <v>822</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>5</v>
       </c>
       <c r="B136" t="s">
-        <v>364</v>
+        <v>687</v>
       </c>
       <c r="C136" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D136">
         <v>240</v>
       </c>
       <c r="E136">
         <v>240</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>6</v>
       </c>
       <c r="B137" t="s">
-        <v>365</v>
+        <v>688</v>
       </c>
       <c r="C137" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D137">
         <v>1307</v>
       </c>
       <c r="E137">
         <v>1307</v>
       </c>
     </row>
     <row r="138"/>
     <row r="139">
       <c r="A139">
         <v>17</v>
       </c>
       <c r="B139" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C139" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D139">
         <v>4727</v>
       </c>
       <c r="E139">
         <v>4727</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B140" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C140" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D140">
         <v>308</v>
       </c>
       <c r="E140">
         <v>308</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1</v>
       </c>
       <c r="B141" t="s">
-        <v>366</v>
+        <v>689</v>
       </c>
       <c r="C141" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D141">
         <v>2605</v>
       </c>
       <c r="E141">
         <v>2605</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>2</v>
       </c>
       <c r="B142" t="s">
-        <v>367</v>
+        <v>690</v>
       </c>
       <c r="C142" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D142">
         <v>1051</v>
       </c>
       <c r="E142">
         <v>1051</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>3</v>
       </c>
       <c r="B143" t="s">
-        <v>368</v>
+        <v>691</v>
       </c>
       <c r="C143" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D143">
         <v>170</v>
       </c>
       <c r="E143">
         <v>170</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>4</v>
       </c>
       <c r="B144" t="s">
-        <v>369</v>
+        <v>692</v>
       </c>
       <c r="C144" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D144">
         <v>53</v>
       </c>
       <c r="E144">
         <v>53</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>5</v>
       </c>
       <c r="B145" t="s">
-        <v>370</v>
+        <v>693</v>
       </c>
       <c r="C145" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D145">
         <v>256</v>
       </c>
       <c r="E145">
         <v>256</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>6</v>
       </c>
       <c r="B146" t="s">
-        <v>371</v>
+        <v>694</v>
       </c>
       <c r="C146" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D146">
         <v>284</v>
       </c>
       <c r="E146">
         <v>284</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
@@ -32946,92 +6166,92 @@
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="R1" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="R1" s="1" t="s">
+      <c r="S1" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="T1" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="S1" s="1" t="s">
+      <c r="U1" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="T1" s="1" t="s">
+      <c r="V1" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="U1" s="1" t="s">
+      <c r="W1" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="V1" s="1" t="s">
+      <c r="X1" s="1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="C2" t="s">
-        <v>372</v>
+        <v>695</v>
       </c>
       <c r="D2" t="s">
-        <v>373</v>
+        <v>696</v>
       </c>
       <c r="E2" t="s">
-        <v>374</v>
+        <v>697</v>
       </c>
       <c r="F2" t="s">
-        <v>375</v>
+        <v>698</v>
       </c>
       <c r="G2">
         <v>16511</v>
       </c>
       <c r="H2">
         <v>34770</v>
       </c>
       <c r="I2">
         <v>18292</v>
       </c>
       <c r="J2">
         <v>37462</v>
       </c>
       <c r="K2">
         <v>14529</v>
       </c>
       <c r="L2">
         <v>2253</v>
       </c>
       <c r="M2">
         <v>2128</v>
       </c>
       <c r="N2">
         <v>3742</v>
       </c>
@@ -33046,54 +6266,54 @@
       </c>
       <c r="R2">
         <v>10178</v>
       </c>
       <c r="S2">
         <v>844</v>
       </c>
       <c r="T2">
         <v>14112</v>
       </c>
       <c r="U2">
         <v>24538</v>
       </c>
       <c r="V2">
         <v>9530</v>
       </c>
       <c r="W2">
         <v>4611</v>
       </c>
       <c r="X2">
         <v>204595</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B3" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="G3">
         <v>16511</v>
       </c>
       <c r="H3">
         <v>34770</v>
       </c>
       <c r="I3">
         <v>18292</v>
       </c>
       <c r="J3">
         <v>37462</v>
       </c>
       <c r="K3">
         <v>14529</v>
       </c>
       <c r="L3">
         <v>2253</v>
       </c>
       <c r="M3">
         <v>2128</v>
       </c>
       <c r="N3">
         <v>3742</v>
       </c>
@@ -33110,2414 +6330,29194 @@
         <v>10178</v>
       </c>
       <c r="S3">
         <v>844</v>
       </c>
       <c r="T3">
         <v>14112</v>
       </c>
       <c r="U3">
         <v>24538</v>
       </c>
       <c r="V3">
         <v>9530</v>
       </c>
       <c r="W3">
         <v>4611</v>
       </c>
       <c r="X3">
         <v>204595</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>375</v>
+        <v>698</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D2">
         <v>16511</v>
       </c>
       <c r="E2">
         <v>16511</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B3" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C3" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D3">
         <v>1029</v>
       </c>
       <c r="E3">
         <v>1029</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>376</v>
+        <v>699</v>
       </c>
       <c r="C4" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D4">
         <v>3160</v>
       </c>
       <c r="E4">
         <v>3160</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>377</v>
+        <v>700</v>
       </c>
       <c r="C5" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D5">
         <v>1376</v>
       </c>
       <c r="E5">
         <v>1376</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>378</v>
+        <v>701</v>
       </c>
       <c r="C6" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D6">
         <v>1345</v>
       </c>
       <c r="E6">
         <v>1345</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>379</v>
+        <v>702</v>
       </c>
       <c r="C7" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D7">
         <v>5886</v>
       </c>
       <c r="E7">
         <v>5886</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>380</v>
+        <v>703</v>
       </c>
       <c r="C8" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D8">
         <v>553</v>
       </c>
       <c r="E8">
         <v>553</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>381</v>
+        <v>704</v>
       </c>
       <c r="C9" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D9">
         <v>3162</v>
       </c>
       <c r="E9">
         <v>3162</v>
       </c>
     </row>
     <row r="10"/>
     <row r="11">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
         <v>7</v>
       </c>
       <c r="C11" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D11">
         <v>34770</v>
       </c>
       <c r="E11">
         <v>34770</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B12" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C12" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D12">
         <v>3645</v>
       </c>
       <c r="E12">
         <v>3645</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>382</v>
+        <v>705</v>
       </c>
       <c r="C13" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D13">
         <v>23019</v>
       </c>
       <c r="E13">
         <v>23019</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>383</v>
+        <v>706</v>
       </c>
       <c r="C14" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D14">
         <v>3076</v>
       </c>
       <c r="E14">
         <v>3076</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>3</v>
       </c>
       <c r="B15" t="s">
-        <v>384</v>
+        <v>707</v>
       </c>
       <c r="C15" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D15">
         <v>2371</v>
       </c>
       <c r="E15">
         <v>2371</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>4</v>
       </c>
       <c r="B16" t="s">
-        <v>385</v>
+        <v>708</v>
       </c>
       <c r="C16" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D16">
         <v>506</v>
       </c>
       <c r="E16">
         <v>506</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>5</v>
       </c>
       <c r="B17" t="s">
-        <v>386</v>
+        <v>709</v>
       </c>
       <c r="C17" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D17">
         <v>665</v>
       </c>
       <c r="E17">
         <v>665</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>6</v>
       </c>
       <c r="B18" t="s">
-        <v>387</v>
+        <v>710</v>
       </c>
       <c r="C18" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D18">
         <v>1488</v>
       </c>
       <c r="E18">
         <v>1488</v>
       </c>
     </row>
     <row r="19"/>
     <row r="20">
       <c r="A20">
         <v>3</v>
       </c>
       <c r="B20" t="s">
         <v>8</v>
       </c>
       <c r="C20" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D20">
         <v>18292</v>
       </c>
       <c r="E20">
         <v>18292</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B21" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C21" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D21">
         <v>3059</v>
       </c>
       <c r="E21">
         <v>3059</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1</v>
       </c>
       <c r="B22" t="s">
-        <v>388</v>
+        <v>711</v>
       </c>
       <c r="C22" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D22">
         <v>5235</v>
       </c>
       <c r="E22">
         <v>5235</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2</v>
       </c>
       <c r="B23" t="s">
-        <v>389</v>
+        <v>712</v>
       </c>
       <c r="C23" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D23">
         <v>3123</v>
       </c>
       <c r="E23">
         <v>3123</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
-        <v>390</v>
+        <v>713</v>
       </c>
       <c r="C24" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D24">
         <v>1073</v>
       </c>
       <c r="E24">
         <v>1073</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>4</v>
       </c>
       <c r="B25" t="s">
-        <v>391</v>
+        <v>714</v>
       </c>
       <c r="C25" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D25">
         <v>1900</v>
       </c>
       <c r="E25">
         <v>1900</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>5</v>
       </c>
       <c r="B26" t="s">
-        <v>392</v>
+        <v>715</v>
       </c>
       <c r="C26" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D26">
         <v>2201</v>
       </c>
       <c r="E26">
         <v>2201</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>6</v>
       </c>
       <c r="B27" t="s">
-        <v>393</v>
+        <v>716</v>
       </c>
       <c r="C27" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D27">
         <v>1701</v>
       </c>
       <c r="E27">
         <v>1701</v>
       </c>
     </row>
     <row r="28"/>
     <row r="29">
       <c r="A29">
         <v>4</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D29">
         <v>37462</v>
       </c>
       <c r="E29">
         <v>37462</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B30" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C30" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D30">
         <v>2049</v>
       </c>
       <c r="E30">
         <v>2049</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1</v>
       </c>
       <c r="B31" t="s">
-        <v>394</v>
+        <v>717</v>
       </c>
       <c r="C31" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D31">
         <v>19134</v>
       </c>
       <c r="E31">
         <v>19134</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>2</v>
       </c>
       <c r="B32" t="s">
-        <v>395</v>
+        <v>718</v>
       </c>
       <c r="C32" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D32">
         <v>6742</v>
       </c>
       <c r="E32">
         <v>6742</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>3</v>
       </c>
       <c r="B33" t="s">
-        <v>396</v>
+        <v>719</v>
       </c>
       <c r="C33" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D33">
         <v>2341</v>
       </c>
       <c r="E33">
         <v>2341</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>4</v>
       </c>
       <c r="B34" t="s">
-        <v>397</v>
+        <v>720</v>
       </c>
       <c r="C34" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D34">
         <v>2842</v>
       </c>
       <c r="E34">
         <v>2842</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>5</v>
       </c>
       <c r="B35" t="s">
-        <v>398</v>
+        <v>721</v>
       </c>
       <c r="C35" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D35">
         <v>3553</v>
       </c>
       <c r="E35">
         <v>3553</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>6</v>
       </c>
       <c r="B36" t="s">
-        <v>399</v>
+        <v>722</v>
       </c>
       <c r="C36" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D36">
         <v>801</v>
       </c>
       <c r="E36">
         <v>801</v>
       </c>
     </row>
     <row r="37"/>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D38">
         <v>14529</v>
       </c>
       <c r="E38">
         <v>14529</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B39" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C39" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D39">
         <v>820</v>
       </c>
       <c r="E39">
         <v>820</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>400</v>
+        <v>723</v>
       </c>
       <c r="C40" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D40">
         <v>6814</v>
       </c>
       <c r="E40">
         <v>6814</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>401</v>
+        <v>724</v>
       </c>
       <c r="C41" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D41">
         <v>2367</v>
       </c>
       <c r="E41">
         <v>2367</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>402</v>
+        <v>725</v>
       </c>
       <c r="C42" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D42">
         <v>391</v>
       </c>
       <c r="E42">
         <v>391</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>403</v>
+        <v>726</v>
       </c>
       <c r="C43" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D43">
         <v>468</v>
       </c>
       <c r="E43">
         <v>468</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>404</v>
+        <v>727</v>
       </c>
       <c r="C44" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D44">
         <v>748</v>
       </c>
       <c r="E44">
         <v>748</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>405</v>
+        <v>728</v>
       </c>
       <c r="C45" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D45">
         <v>2921</v>
       </c>
       <c r="E45">
         <v>2921</v>
       </c>
     </row>
     <row r="46"/>
     <row r="47">
       <c r="A47">
         <v>6</v>
       </c>
       <c r="B47" t="s">
         <v>11</v>
       </c>
       <c r="C47" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D47">
         <v>2253</v>
       </c>
       <c r="E47">
         <v>2253</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B48" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C48" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D48">
         <v>276</v>
       </c>
       <c r="E48">
         <v>276</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1</v>
       </c>
       <c r="B49" t="s">
-        <v>406</v>
+        <v>729</v>
       </c>
       <c r="C49" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D49">
         <v>592</v>
       </c>
       <c r="E49">
         <v>592</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>2</v>
       </c>
       <c r="B50" t="s">
-        <v>407</v>
+        <v>730</v>
       </c>
       <c r="C50" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D50">
         <v>263</v>
       </c>
       <c r="E50">
         <v>263</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>3</v>
       </c>
       <c r="B51" t="s">
-        <v>408</v>
+        <v>731</v>
       </c>
       <c r="C51" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D51">
         <v>167</v>
       </c>
       <c r="E51">
         <v>167</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>4</v>
       </c>
       <c r="B52" t="s">
-        <v>409</v>
+        <v>732</v>
       </c>
       <c r="C52" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D52">
         <v>247</v>
       </c>
       <c r="E52">
         <v>247</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>5</v>
       </c>
       <c r="B53" t="s">
-        <v>410</v>
+        <v>733</v>
       </c>
       <c r="C53" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D53">
         <v>81</v>
       </c>
       <c r="E53">
         <v>81</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>6</v>
       </c>
       <c r="B54" t="s">
-        <v>411</v>
+        <v>734</v>
       </c>
       <c r="C54" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D54">
         <v>627</v>
       </c>
       <c r="E54">
         <v>627</v>
       </c>
     </row>
     <row r="55"/>
     <row r="56">
       <c r="A56">
         <v>7</v>
       </c>
       <c r="B56" t="s">
         <v>12</v>
       </c>
       <c r="C56" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D56">
         <v>2128</v>
       </c>
       <c r="E56">
         <v>2128</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B57" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C57" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D57">
         <v>353</v>
       </c>
       <c r="E57">
         <v>353</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>1</v>
       </c>
       <c r="B58" t="s">
-        <v>412</v>
+        <v>735</v>
       </c>
       <c r="C58" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D58">
         <v>532</v>
       </c>
       <c r="E58">
         <v>532</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>2</v>
       </c>
       <c r="B59" t="s">
-        <v>413</v>
+        <v>736</v>
       </c>
       <c r="C59" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D59">
         <v>275</v>
       </c>
       <c r="E59">
         <v>275</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>3</v>
       </c>
       <c r="B60" t="s">
-        <v>414</v>
+        <v>737</v>
       </c>
       <c r="C60" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D60">
         <v>377</v>
       </c>
       <c r="E60">
         <v>377</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>4</v>
       </c>
       <c r="B61" t="s">
-        <v>415</v>
+        <v>738</v>
       </c>
       <c r="C61" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D61">
         <v>315</v>
       </c>
       <c r="E61">
         <v>315</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>5</v>
       </c>
       <c r="B62" t="s">
-        <v>416</v>
+        <v>739</v>
       </c>
       <c r="C62" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D62">
         <v>141</v>
       </c>
       <c r="E62">
         <v>141</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>6</v>
       </c>
       <c r="B63" t="s">
-        <v>417</v>
+        <v>740</v>
       </c>
       <c r="C63" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D63">
         <v>135</v>
       </c>
       <c r="E63">
         <v>135</v>
       </c>
     </row>
     <row r="64"/>
     <row r="65">
       <c r="A65">
         <v>8</v>
       </c>
       <c r="B65" t="s">
         <v>13</v>
       </c>
       <c r="C65" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D65">
         <v>3742</v>
       </c>
       <c r="E65">
         <v>3742</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B66" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C66" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D66">
         <v>481</v>
       </c>
       <c r="E66">
         <v>481</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>1</v>
       </c>
       <c r="B67" t="s">
-        <v>418</v>
+        <v>741</v>
       </c>
       <c r="C67" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D67">
         <v>1513</v>
       </c>
       <c r="E67">
         <v>1513</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>2</v>
       </c>
       <c r="B68" t="s">
-        <v>419</v>
+        <v>742</v>
       </c>
       <c r="C68" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D68">
         <v>748</v>
       </c>
       <c r="E68">
         <v>748</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>3</v>
       </c>
       <c r="B69" t="s">
-        <v>420</v>
+        <v>743</v>
       </c>
       <c r="C69" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D69">
         <v>375</v>
       </c>
       <c r="E69">
         <v>375</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>4</v>
       </c>
       <c r="B70" t="s">
-        <v>421</v>
+        <v>744</v>
       </c>
       <c r="C70" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D70">
         <v>226</v>
       </c>
       <c r="E70">
         <v>226</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>5</v>
       </c>
       <c r="B71" t="s">
-        <v>422</v>
+        <v>745</v>
       </c>
       <c r="C71" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D71">
         <v>181</v>
       </c>
       <c r="E71">
         <v>181</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>6</v>
       </c>
       <c r="B72" t="s">
-        <v>423</v>
+        <v>746</v>
       </c>
       <c r="C72" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D72">
         <v>218</v>
       </c>
       <c r="E72">
         <v>218</v>
       </c>
     </row>
     <row r="73"/>
     <row r="74">
       <c r="A74">
         <v>9</v>
       </c>
       <c r="B74" t="s">
         <v>14</v>
       </c>
       <c r="C74" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D74">
         <v>2186</v>
       </c>
       <c r="E74">
         <v>2186</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B75" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C75" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D75">
         <v>219</v>
       </c>
       <c r="E75">
         <v>219</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>1</v>
       </c>
       <c r="B76" t="s">
-        <v>424</v>
+        <v>747</v>
       </c>
       <c r="C76" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D76">
         <v>855</v>
       </c>
       <c r="E76">
         <v>855</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>2</v>
       </c>
       <c r="B77" t="s">
-        <v>425</v>
+        <v>748</v>
       </c>
       <c r="C77" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D77">
         <v>201</v>
       </c>
       <c r="E77">
         <v>201</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>3</v>
       </c>
       <c r="B78" t="s">
-        <v>426</v>
+        <v>749</v>
       </c>
       <c r="C78" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D78">
         <v>103</v>
       </c>
       <c r="E78">
         <v>103</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>4</v>
       </c>
       <c r="B79" t="s">
-        <v>427</v>
+        <v>750</v>
       </c>
       <c r="C79" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D79">
         <v>496</v>
       </c>
       <c r="E79">
         <v>496</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>5</v>
       </c>
       <c r="B80" t="s">
-        <v>428</v>
+        <v>751</v>
       </c>
       <c r="C80" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D80">
         <v>50</v>
       </c>
       <c r="E80">
         <v>50</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>6</v>
       </c>
       <c r="B81" t="s">
-        <v>429</v>
+        <v>752</v>
       </c>
       <c r="C81" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D81">
         <v>262</v>
       </c>
       <c r="E81">
         <v>262</v>
       </c>
     </row>
     <row r="82"/>
     <row r="83">
       <c r="A83">
         <v>10</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D83">
         <v>5133</v>
       </c>
       <c r="E83">
         <v>5133</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B84" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C84" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D84">
         <v>347</v>
       </c>
       <c r="E84">
         <v>347</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1</v>
       </c>
       <c r="B85" t="s">
-        <v>430</v>
+        <v>753</v>
       </c>
       <c r="C85" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D85">
         <v>2069</v>
       </c>
       <c r="E85">
         <v>2069</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>2</v>
       </c>
       <c r="B86" t="s">
-        <v>431</v>
+        <v>754</v>
       </c>
       <c r="C86" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D86">
         <v>871</v>
       </c>
       <c r="E86">
         <v>871</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>3</v>
       </c>
       <c r="B87" t="s">
-        <v>432</v>
+        <v>755</v>
       </c>
       <c r="C87" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D87">
         <v>192</v>
       </c>
       <c r="E87">
         <v>192</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>4</v>
       </c>
       <c r="B88" t="s">
-        <v>433</v>
+        <v>756</v>
       </c>
       <c r="C88" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D88">
         <v>522</v>
       </c>
       <c r="E88">
         <v>522</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>5</v>
       </c>
       <c r="B89" t="s">
-        <v>434</v>
+        <v>757</v>
       </c>
       <c r="C89" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D89">
         <v>811</v>
       </c>
       <c r="E89">
         <v>811</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>6</v>
       </c>
       <c r="B90" t="s">
-        <v>435</v>
+        <v>758</v>
       </c>
       <c r="C90" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D90">
         <v>321</v>
       </c>
       <c r="E90">
         <v>321</v>
       </c>
     </row>
     <row r="91"/>
     <row r="92">
       <c r="A92">
         <v>11</v>
       </c>
       <c r="B92" t="s">
-        <v>16</v>
+        <v>174</v>
       </c>
       <c r="C92" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D92">
         <v>3776</v>
       </c>
       <c r="E92">
         <v>3776</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B93" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C93" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D93">
         <v>170</v>
       </c>
       <c r="E93">
         <v>170</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1</v>
       </c>
       <c r="B94" t="s">
-        <v>436</v>
+        <v>759</v>
       </c>
       <c r="C94" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D94">
         <v>2311</v>
       </c>
       <c r="E94">
         <v>2311</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>2</v>
       </c>
       <c r="B95" t="s">
-        <v>437</v>
+        <v>760</v>
       </c>
       <c r="C95" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D95">
         <v>353</v>
       </c>
       <c r="E95">
         <v>353</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>3</v>
       </c>
       <c r="B96" t="s">
-        <v>438</v>
+        <v>761</v>
       </c>
       <c r="C96" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D96">
         <v>186</v>
       </c>
       <c r="E96">
         <v>186</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>4</v>
       </c>
       <c r="B97" t="s">
-        <v>439</v>
+        <v>762</v>
       </c>
       <c r="C97" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D97">
         <v>306</v>
       </c>
       <c r="E97">
         <v>306</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>5</v>
       </c>
       <c r="B98" t="s">
-        <v>440</v>
+        <v>763</v>
       </c>
       <c r="C98" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D98">
         <v>122</v>
       </c>
       <c r="E98">
         <v>122</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>6</v>
       </c>
       <c r="B99" t="s">
-        <v>441</v>
+        <v>764</v>
       </c>
       <c r="C99" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D99">
         <v>328</v>
       </c>
       <c r="E99">
         <v>328</v>
       </c>
     </row>
     <row r="100"/>
     <row r="101">
       <c r="A101">
         <v>12</v>
       </c>
       <c r="B101" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C101" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D101">
         <v>10178</v>
       </c>
       <c r="E101">
         <v>10178</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B102" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C102" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D102">
         <v>514</v>
       </c>
       <c r="E102">
         <v>514</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1</v>
       </c>
       <c r="B103" t="s">
-        <v>442</v>
+        <v>765</v>
       </c>
       <c r="C103" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D103">
         <v>4496</v>
       </c>
       <c r="E103">
         <v>4496</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>2</v>
       </c>
       <c r="B104" t="s">
-        <v>443</v>
+        <v>766</v>
       </c>
       <c r="C104" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D104">
         <v>1277</v>
       </c>
       <c r="E104">
         <v>1277</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>3</v>
       </c>
       <c r="B105" t="s">
-        <v>444</v>
+        <v>767</v>
       </c>
       <c r="C105" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D105">
         <v>1160</v>
       </c>
       <c r="E105">
         <v>1160</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>4</v>
       </c>
       <c r="B106" t="s">
-        <v>445</v>
+        <v>768</v>
       </c>
       <c r="C106" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D106">
         <v>1274</v>
       </c>
       <c r="E106">
         <v>1274</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>5</v>
       </c>
       <c r="B107" t="s">
-        <v>446</v>
+        <v>769</v>
       </c>
       <c r="C107" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D107">
         <v>134</v>
       </c>
       <c r="E107">
         <v>134</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>6</v>
       </c>
       <c r="B108" t="s">
-        <v>447</v>
+        <v>770</v>
       </c>
       <c r="C108" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D108">
         <v>1323</v>
       </c>
       <c r="E108">
         <v>1323</v>
       </c>
     </row>
     <row r="109"/>
     <row r="110">
       <c r="A110">
         <v>13</v>
       </c>
       <c r="B110" t="s">
-        <v>18</v>
+        <v>175</v>
       </c>
       <c r="C110" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D110">
         <v>844</v>
       </c>
       <c r="E110">
         <v>844</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B111" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C111" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D111">
         <v>69</v>
       </c>
       <c r="E111">
         <v>69</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1</v>
       </c>
       <c r="B112" t="s">
-        <v>448</v>
+        <v>771</v>
       </c>
       <c r="C112" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D112">
         <v>308</v>
       </c>
       <c r="E112">
         <v>308</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>2</v>
       </c>
       <c r="B113" t="s">
-        <v>449</v>
+        <v>772</v>
       </c>
       <c r="C113" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D113">
         <v>35</v>
       </c>
       <c r="E113">
         <v>35</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>3</v>
       </c>
       <c r="B114" t="s">
-        <v>450</v>
+        <v>773</v>
       </c>
       <c r="C114" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D114">
         <v>66</v>
       </c>
       <c r="E114">
         <v>66</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>4</v>
       </c>
       <c r="B115" t="s">
-        <v>451</v>
+        <v>774</v>
       </c>
       <c r="C115" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D115">
         <v>147</v>
       </c>
       <c r="E115">
         <v>147</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>5</v>
       </c>
       <c r="B116" t="s">
-        <v>452</v>
+        <v>775</v>
       </c>
       <c r="C116" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D116">
         <v>24</v>
       </c>
       <c r="E116">
         <v>24</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>6</v>
       </c>
       <c r="B117" t="s">
-        <v>453</v>
+        <v>776</v>
       </c>
       <c r="C117" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D117">
         <v>195</v>
       </c>
       <c r="E117">
         <v>195</v>
       </c>
     </row>
     <row r="118"/>
     <row r="119">
       <c r="A119">
         <v>14</v>
       </c>
       <c r="B119" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C119" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D119">
         <v>14112</v>
       </c>
       <c r="E119">
         <v>14112</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B120" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C120" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D120">
         <v>907</v>
       </c>
       <c r="E120">
         <v>907</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1</v>
       </c>
       <c r="B121" t="s">
-        <v>454</v>
+        <v>777</v>
       </c>
       <c r="C121" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D121">
         <v>2124</v>
       </c>
       <c r="E121">
         <v>2124</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>2</v>
       </c>
       <c r="B122" t="s">
-        <v>455</v>
+        <v>778</v>
       </c>
       <c r="C122" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D122">
         <v>988</v>
       </c>
       <c r="E122">
         <v>988</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>3</v>
       </c>
       <c r="B123" t="s">
-        <v>456</v>
+        <v>779</v>
       </c>
       <c r="C123" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D123">
         <v>5935</v>
       </c>
       <c r="E123">
         <v>5935</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>4</v>
       </c>
       <c r="B124" t="s">
-        <v>457</v>
+        <v>780</v>
       </c>
       <c r="C124" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D124">
         <v>3241</v>
       </c>
       <c r="E124">
         <v>3241</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>5</v>
       </c>
       <c r="B125" t="s">
-        <v>458</v>
+        <v>781</v>
       </c>
       <c r="C125" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D125">
         <v>273</v>
       </c>
       <c r="E125">
         <v>273</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>6</v>
       </c>
       <c r="B126" t="s">
-        <v>459</v>
+        <v>782</v>
       </c>
       <c r="C126" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D126">
         <v>644</v>
       </c>
       <c r="E126">
         <v>644</v>
       </c>
     </row>
     <row r="127"/>
     <row r="128">
       <c r="A128">
         <v>15</v>
       </c>
       <c r="B128" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C128" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D128">
         <v>24538</v>
       </c>
       <c r="E128">
         <v>24538</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B129" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C129" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D129">
         <v>1801</v>
       </c>
       <c r="E129">
         <v>1801</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1</v>
       </c>
       <c r="B130" t="s">
-        <v>460</v>
+        <v>783</v>
       </c>
       <c r="C130" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D130">
         <v>17342</v>
       </c>
       <c r="E130">
         <v>17342</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>2</v>
       </c>
       <c r="B131" t="s">
-        <v>461</v>
+        <v>784</v>
       </c>
       <c r="C131" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D131">
         <v>3250</v>
       </c>
       <c r="E131">
         <v>3250</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>3</v>
       </c>
       <c r="B132" t="s">
-        <v>462</v>
+        <v>785</v>
       </c>
       <c r="C132" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D132">
         <v>180</v>
       </c>
       <c r="E132">
         <v>180</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>4</v>
       </c>
       <c r="B133" t="s">
-        <v>463</v>
+        <v>786</v>
       </c>
       <c r="C133" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D133">
         <v>1117</v>
       </c>
       <c r="E133">
         <v>1117</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>5</v>
       </c>
       <c r="B134" t="s">
-        <v>464</v>
+        <v>787</v>
       </c>
       <c r="C134" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D134">
         <v>97</v>
       </c>
       <c r="E134">
         <v>97</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>6</v>
       </c>
       <c r="B135" t="s">
-        <v>465</v>
+        <v>788</v>
       </c>
       <c r="C135" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D135">
         <v>751</v>
       </c>
       <c r="E135">
         <v>751</v>
       </c>
     </row>
     <row r="136"/>
     <row r="137">
       <c r="A137">
         <v>16</v>
       </c>
       <c r="B137" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C137" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D137">
         <v>9530</v>
       </c>
       <c r="E137">
         <v>9530</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B138" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C138" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D138">
         <v>369</v>
       </c>
       <c r="E138">
         <v>369</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>1</v>
       </c>
       <c r="B139" t="s">
-        <v>466</v>
+        <v>789</v>
       </c>
       <c r="C139" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D139">
         <v>1301</v>
       </c>
       <c r="E139">
         <v>1301</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>2</v>
       </c>
       <c r="B140" t="s">
-        <v>467</v>
+        <v>790</v>
       </c>
       <c r="C140" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D140">
         <v>846</v>
       </c>
       <c r="E140">
         <v>846</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>3</v>
       </c>
       <c r="B141" t="s">
-        <v>468</v>
+        <v>791</v>
       </c>
       <c r="C141" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D141">
         <v>923</v>
       </c>
       <c r="E141">
         <v>923</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>4</v>
       </c>
       <c r="B142" t="s">
-        <v>469</v>
+        <v>792</v>
       </c>
       <c r="C142" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D142">
         <v>3977</v>
       </c>
       <c r="E142">
         <v>3977</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>5</v>
       </c>
       <c r="B143" t="s">
-        <v>470</v>
+        <v>793</v>
       </c>
       <c r="C143" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D143">
         <v>502</v>
       </c>
       <c r="E143">
         <v>502</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>6</v>
       </c>
       <c r="B144" t="s">
-        <v>471</v>
+        <v>794</v>
       </c>
       <c r="C144" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D144">
         <v>1612</v>
       </c>
       <c r="E144">
         <v>1612</v>
       </c>
     </row>
     <row r="145"/>
     <row r="146">
       <c r="A146">
         <v>17</v>
       </c>
       <c r="B146" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C146" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D146">
         <v>4611</v>
       </c>
       <c r="E146">
         <v>4611</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B147" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C147" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D147">
         <v>257</v>
       </c>
       <c r="E147">
         <v>257</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>1</v>
       </c>
       <c r="B148" t="s">
-        <v>472</v>
+        <v>795</v>
       </c>
       <c r="C148" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D148">
         <v>1164</v>
       </c>
       <c r="E148">
         <v>1164</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>2</v>
       </c>
       <c r="B149" t="s">
-        <v>473</v>
+        <v>796</v>
       </c>
       <c r="C149" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D149">
         <v>818</v>
       </c>
       <c r="E149">
         <v>818</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>3</v>
       </c>
       <c r="B150" t="s">
-        <v>474</v>
+        <v>797</v>
       </c>
       <c r="C150" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D150">
         <v>106</v>
       </c>
       <c r="E150">
         <v>106</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>4</v>
       </c>
       <c r="B151" t="s">
-        <v>475</v>
+        <v>798</v>
       </c>
       <c r="C151" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D151">
         <v>59</v>
       </c>
       <c r="E151">
         <v>59</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>5</v>
       </c>
       <c r="B152" t="s">
-        <v>476</v>
+        <v>799</v>
       </c>
       <c r="C152" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D152">
         <v>396</v>
       </c>
       <c r="E152">
         <v>396</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>6</v>
       </c>
       <c r="B153" t="s">
-        <v>477</v>
+        <v>800</v>
       </c>
       <c r="C153" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D153">
         <v>1811</v>
       </c>
       <c r="E153">
         <v>1811</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C2" t="s">
+        <v>801</v>
+      </c>
+      <c r="D2" t="s">
+        <v>802</v>
+      </c>
+      <c r="E2" t="s">
+        <v>803</v>
+      </c>
+      <c r="F2" t="s">
+        <v>804</v>
+      </c>
+      <c r="G2">
+        <v>13430</v>
+      </c>
+      <c r="H2">
+        <v>35722</v>
+      </c>
+      <c r="I2">
+        <v>17357</v>
+      </c>
+      <c r="J2">
+        <v>17361</v>
+      </c>
+      <c r="K2">
+        <v>10168</v>
+      </c>
+      <c r="L2">
+        <v>2276</v>
+      </c>
+      <c r="M2">
+        <v>4934</v>
+      </c>
+      <c r="N2">
+        <v>2539</v>
+      </c>
+      <c r="O2">
+        <v>4077</v>
+      </c>
+      <c r="P2">
+        <v>7330</v>
+      </c>
+      <c r="Q2">
+        <v>3856</v>
+      </c>
+      <c r="R2">
+        <v>9284</v>
+      </c>
+      <c r="S2">
+        <v>11841</v>
+      </c>
+      <c r="T2">
+        <v>13902</v>
+      </c>
+      <c r="U2">
+        <v>16193</v>
+      </c>
+      <c r="V2">
+        <v>9390</v>
+      </c>
+      <c r="W2">
+        <v>2928</v>
+      </c>
+      <c r="X2">
+        <v>182588</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>22</v>
+      </c>
+      <c r="C3" t="s">
+        <v>801</v>
+      </c>
+      <c r="D3" t="s">
+        <v>802</v>
+      </c>
+      <c r="E3" t="s">
+        <v>805</v>
+      </c>
+      <c r="F3" t="s">
+        <v>806</v>
+      </c>
+      <c r="G3">
+        <v>4433</v>
+      </c>
+      <c r="H3">
+        <v>5700</v>
+      </c>
+      <c r="I3">
+        <v>7025</v>
+      </c>
+      <c r="J3">
+        <v>7019</v>
+      </c>
+      <c r="K3">
+        <v>8352</v>
+      </c>
+      <c r="L3">
+        <v>517</v>
+      </c>
+      <c r="M3">
+        <v>1119</v>
+      </c>
+      <c r="N3">
+        <v>438</v>
+      </c>
+      <c r="O3">
+        <v>1609</v>
+      </c>
+      <c r="P3">
+        <v>6930</v>
+      </c>
+      <c r="Q3">
+        <v>908</v>
+      </c>
+      <c r="R3">
+        <v>7000</v>
+      </c>
+      <c r="S3">
+        <v>781</v>
+      </c>
+      <c r="T3">
+        <v>4072</v>
+      </c>
+      <c r="U3">
+        <v>9753</v>
+      </c>
+      <c r="V3">
+        <v>3308</v>
+      </c>
+      <c r="W3">
+        <v>1665</v>
+      </c>
+      <c r="X3">
+        <v>70629</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C4" t="s">
+        <v>801</v>
+      </c>
+      <c r="D4" t="s">
+        <v>802</v>
+      </c>
+      <c r="E4" t="s">
+        <v>807</v>
+      </c>
+      <c r="F4" t="s">
+        <v>808</v>
+      </c>
+      <c r="G4">
+        <v>2515</v>
+      </c>
+      <c r="H4">
+        <v>2515</v>
+      </c>
+      <c r="I4">
+        <v>6994</v>
+      </c>
+      <c r="J4">
+        <v>5344</v>
+      </c>
+      <c r="K4">
+        <v>13420</v>
+      </c>
+      <c r="L4">
+        <v>475</v>
+      </c>
+      <c r="M4">
+        <v>479</v>
+      </c>
+      <c r="N4">
+        <v>169</v>
+      </c>
+      <c r="O4">
+        <v>541</v>
+      </c>
+      <c r="P4">
+        <v>1836</v>
+      </c>
+      <c r="Q4">
+        <v>173</v>
+      </c>
+      <c r="R4">
+        <v>673</v>
+      </c>
+      <c r="S4">
+        <v>659</v>
+      </c>
+      <c r="T4">
+        <v>3287</v>
+      </c>
+      <c r="U4">
+        <v>811</v>
+      </c>
+      <c r="V4">
+        <v>4925</v>
+      </c>
+      <c r="W4">
+        <v>304</v>
+      </c>
+      <c r="X4">
+        <v>45120</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" t="s">
+        <v>32</v>
+      </c>
+      <c r="G5">
+        <v>20378</v>
+      </c>
+      <c r="H5">
+        <v>43937</v>
+      </c>
+      <c r="I5">
+        <v>31376</v>
+      </c>
+      <c r="J5">
+        <v>29724</v>
+      </c>
+      <c r="K5">
+        <v>31940</v>
+      </c>
+      <c r="L5">
+        <v>3268</v>
+      </c>
+      <c r="M5">
+        <v>6532</v>
+      </c>
+      <c r="N5">
+        <v>3146</v>
+      </c>
+      <c r="O5">
+        <v>6227</v>
+      </c>
+      <c r="P5">
+        <v>16096</v>
+      </c>
+      <c r="Q5">
+        <v>4937</v>
+      </c>
+      <c r="R5">
+        <v>16957</v>
+      </c>
+      <c r="S5">
+        <v>13281</v>
+      </c>
+      <c r="T5">
+        <v>21261</v>
+      </c>
+      <c r="U5">
+        <v>26757</v>
+      </c>
+      <c r="V5">
+        <v>17623</v>
+      </c>
+      <c r="W5">
+        <v>4897</v>
+      </c>
+      <c r="X5">
+        <v>298337</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>804</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>808</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>36</v>
+      </c>
+      <c r="D2">
+        <v>13430</v>
+      </c>
+      <c r="E2">
+        <v>4433</v>
+      </c>
+      <c r="F2">
+        <v>2515</v>
+      </c>
+      <c r="G2">
+        <v>20378</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D3">
+        <v>1310</v>
+      </c>
+      <c r="E3">
+        <v>346</v>
+      </c>
+      <c r="F3">
+        <v>381</v>
+      </c>
+      <c r="G3">
+        <v>2037</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>809</v>
+      </c>
+      <c r="C4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D4">
+        <v>6711</v>
+      </c>
+      <c r="E4">
+        <v>851</v>
+      </c>
+      <c r="F4">
+        <v>790</v>
+      </c>
+      <c r="G4">
+        <v>8352</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>810</v>
+      </c>
+      <c r="C5" t="s">
+        <v>39</v>
+      </c>
+      <c r="D5">
+        <v>547</v>
+      </c>
+      <c r="E5">
+        <v>2039</v>
+      </c>
+      <c r="F5">
+        <v>235</v>
+      </c>
+      <c r="G5">
+        <v>2821</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>811</v>
+      </c>
+      <c r="C6" t="s">
+        <v>39</v>
+      </c>
+      <c r="D6">
+        <v>324</v>
+      </c>
+      <c r="E6">
+        <v>394</v>
+      </c>
+      <c r="F6">
+        <v>73</v>
+      </c>
+      <c r="G6">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>812</v>
+      </c>
+      <c r="C7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D7">
+        <v>400</v>
+      </c>
+      <c r="E7">
+        <v>108</v>
+      </c>
+      <c r="F7">
+        <v>799</v>
+      </c>
+      <c r="G7">
+        <v>1307</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>813</v>
+      </c>
+      <c r="C8" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8">
+        <v>231</v>
+      </c>
+      <c r="E8">
+        <v>56</v>
+      </c>
+      <c r="F8">
+        <v>51</v>
+      </c>
+      <c r="G8">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>814</v>
+      </c>
+      <c r="C9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D9">
+        <v>489</v>
+      </c>
+      <c r="E9">
+        <v>553</v>
+      </c>
+      <c r="F9">
+        <v>134</v>
+      </c>
+      <c r="G9">
+        <v>1176</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>815</v>
+      </c>
+      <c r="C10" t="s">
+        <v>39</v>
+      </c>
+      <c r="D10">
+        <v>3418</v>
+      </c>
+      <c r="E10">
+        <v>86</v>
+      </c>
+      <c r="F10">
+        <v>52</v>
+      </c>
+      <c r="G10">
+        <v>3556</v>
+      </c>
+    </row>
+    <row r="11"/>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" t="s">
+        <v>36</v>
+      </c>
+      <c r="D12">
+        <v>35722</v>
+      </c>
+      <c r="E12">
+        <v>5700</v>
+      </c>
+      <c r="F12">
+        <v>2515</v>
+      </c>
+      <c r="G12">
+        <v>43937</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" t="s">
+        <v>31</v>
+      </c>
+      <c r="C13" t="s">
+        <v>37</v>
+      </c>
+      <c r="D13">
+        <v>2754</v>
+      </c>
+      <c r="E13">
+        <v>747</v>
+      </c>
+      <c r="F13">
+        <v>449</v>
+      </c>
+      <c r="G13">
+        <v>3950</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>1</v>
+      </c>
+      <c r="B14" t="s">
+        <v>816</v>
+      </c>
+      <c r="C14" t="s">
+        <v>39</v>
+      </c>
+      <c r="D14">
+        <v>9176</v>
+      </c>
+      <c r="E14">
+        <v>2168</v>
+      </c>
+      <c r="F14">
+        <v>967</v>
+      </c>
+      <c r="G14">
+        <v>12311</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>817</v>
+      </c>
+      <c r="C15" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15">
+        <v>11869</v>
+      </c>
+      <c r="E15">
+        <v>761</v>
+      </c>
+      <c r="F15">
+        <v>701</v>
+      </c>
+      <c r="G15">
+        <v>13331</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>3</v>
+      </c>
+      <c r="B16" t="s">
+        <v>818</v>
+      </c>
+      <c r="C16" t="s">
+        <v>39</v>
+      </c>
+      <c r="D16">
+        <v>426</v>
+      </c>
+      <c r="E16">
+        <v>282</v>
+      </c>
+      <c r="F16">
+        <v>78</v>
+      </c>
+      <c r="G16">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>4</v>
+      </c>
+      <c r="B17" t="s">
+        <v>819</v>
+      </c>
+      <c r="C17" t="s">
+        <v>39</v>
+      </c>
+      <c r="D17">
+        <v>4541</v>
+      </c>
+      <c r="E17">
+        <v>185</v>
+      </c>
+      <c r="F17">
+        <v>92</v>
+      </c>
+      <c r="G17">
+        <v>4818</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>5</v>
+      </c>
+      <c r="B18" t="s">
+        <v>820</v>
+      </c>
+      <c r="C18" t="s">
+        <v>39</v>
+      </c>
+      <c r="D18">
+        <v>228</v>
+      </c>
+      <c r="E18">
+        <v>115</v>
+      </c>
+      <c r="F18">
+        <v>108</v>
+      </c>
+      <c r="G18">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>6</v>
+      </c>
+      <c r="B19" t="s">
+        <v>821</v>
+      </c>
+      <c r="C19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D19">
+        <v>250</v>
+      </c>
+      <c r="E19">
+        <v>1150</v>
+      </c>
+      <c r="F19">
+        <v>68</v>
+      </c>
+      <c r="G19">
+        <v>1468</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>7</v>
+      </c>
+      <c r="B20" t="s">
+        <v>822</v>
+      </c>
+      <c r="C20" t="s">
+        <v>39</v>
+      </c>
+      <c r="D20">
+        <v>6478</v>
+      </c>
+      <c r="E20">
+        <v>292</v>
+      </c>
+      <c r="F20">
+        <v>52</v>
+      </c>
+      <c r="G20">
+        <v>6822</v>
+      </c>
+    </row>
+    <row r="21"/>
+    <row r="22">
+      <c r="A22">
+        <v>3</v>
+      </c>
+      <c r="B22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" t="s">
+        <v>36</v>
+      </c>
+      <c r="D22">
+        <v>17357</v>
+      </c>
+      <c r="E22">
+        <v>7025</v>
+      </c>
+      <c r="F22">
+        <v>6994</v>
+      </c>
+      <c r="G22">
+        <v>31376</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>31</v>
+      </c>
+      <c r="B23" t="s">
+        <v>31</v>
+      </c>
+      <c r="C23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D23">
+        <v>2690</v>
+      </c>
+      <c r="E23">
+        <v>697</v>
+      </c>
+      <c r="F23">
+        <v>1710</v>
+      </c>
+      <c r="G23">
+        <v>5097</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>1</v>
+      </c>
+      <c r="B24" t="s">
+        <v>823</v>
+      </c>
+      <c r="C24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D24">
+        <v>8534</v>
+      </c>
+      <c r="E24">
+        <v>1360</v>
+      </c>
+      <c r="F24">
+        <v>2091</v>
+      </c>
+      <c r="G24">
+        <v>11985</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>2</v>
+      </c>
+      <c r="B25" t="s">
+        <v>824</v>
+      </c>
+      <c r="C25" t="s">
+        <v>39</v>
+      </c>
+      <c r="D25">
+        <v>819</v>
+      </c>
+      <c r="E25">
+        <v>468</v>
+      </c>
+      <c r="F25">
+        <v>1908</v>
+      </c>
+      <c r="G25">
+        <v>3195</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>3</v>
+      </c>
+      <c r="B26" t="s">
+        <v>825</v>
+      </c>
+      <c r="C26" t="s">
+        <v>39</v>
+      </c>
+      <c r="D26">
+        <v>980</v>
+      </c>
+      <c r="E26">
+        <v>3645</v>
+      </c>
+      <c r="F26">
+        <v>323</v>
+      </c>
+      <c r="G26">
+        <v>4948</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>4</v>
+      </c>
+      <c r="B27" t="s">
+        <v>826</v>
+      </c>
+      <c r="C27" t="s">
+        <v>39</v>
+      </c>
+      <c r="D27">
+        <v>2215</v>
+      </c>
+      <c r="E27">
+        <v>223</v>
+      </c>
+      <c r="F27">
+        <v>608</v>
+      </c>
+      <c r="G27">
+        <v>3046</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>5</v>
+      </c>
+      <c r="B28" t="s">
+        <v>827</v>
+      </c>
+      <c r="C28" t="s">
+        <v>39</v>
+      </c>
+      <c r="D28">
+        <v>263</v>
+      </c>
+      <c r="E28">
+        <v>159</v>
+      </c>
+      <c r="F28">
+        <v>126</v>
+      </c>
+      <c r="G28">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>6</v>
+      </c>
+      <c r="B29" t="s">
+        <v>828</v>
+      </c>
+      <c r="C29" t="s">
+        <v>39</v>
+      </c>
+      <c r="D29">
+        <v>1273</v>
+      </c>
+      <c r="E29">
+        <v>99</v>
+      </c>
+      <c r="F29">
+        <v>111</v>
+      </c>
+      <c r="G29">
+        <v>1483</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>7</v>
+      </c>
+      <c r="B30" t="s">
+        <v>829</v>
+      </c>
+      <c r="C30" t="s">
+        <v>39</v>
+      </c>
+      <c r="D30">
+        <v>583</v>
+      </c>
+      <c r="E30">
+        <v>374</v>
+      </c>
+      <c r="F30">
+        <v>117</v>
+      </c>
+      <c r="G30">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="31"/>
+    <row r="32">
+      <c r="A32">
+        <v>4</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>36</v>
+      </c>
+      <c r="D32">
+        <v>17361</v>
+      </c>
+      <c r="E32">
+        <v>7019</v>
+      </c>
+      <c r="F32">
+        <v>5344</v>
+      </c>
+      <c r="G32">
+        <v>29724</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>31</v>
+      </c>
+      <c r="B33" t="s">
+        <v>31</v>
+      </c>
+      <c r="C33" t="s">
+        <v>37</v>
+      </c>
+      <c r="D33">
+        <v>2179</v>
+      </c>
+      <c r="E33">
+        <v>451</v>
+      </c>
+      <c r="F33">
+        <v>726</v>
+      </c>
+      <c r="G33">
+        <v>3356</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>1</v>
+      </c>
+      <c r="B34" t="s">
+        <v>830</v>
+      </c>
+      <c r="C34" t="s">
+        <v>39</v>
+      </c>
+      <c r="D34">
+        <v>3303</v>
+      </c>
+      <c r="E34">
+        <v>1264</v>
+      </c>
+      <c r="F34">
+        <v>955</v>
+      </c>
+      <c r="G34">
+        <v>5522</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>2</v>
+      </c>
+      <c r="B35" t="s">
+        <v>831</v>
+      </c>
+      <c r="C35" t="s">
+        <v>39</v>
+      </c>
+      <c r="D35">
+        <v>7201</v>
+      </c>
+      <c r="E35">
+        <v>631</v>
+      </c>
+      <c r="F35">
+        <v>515</v>
+      </c>
+      <c r="G35">
+        <v>8347</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>3</v>
+      </c>
+      <c r="B36" t="s">
+        <v>832</v>
+      </c>
+      <c r="C36" t="s">
+        <v>39</v>
+      </c>
+      <c r="D36">
+        <v>2510</v>
+      </c>
+      <c r="E36">
+        <v>176</v>
+      </c>
+      <c r="F36">
+        <v>289</v>
+      </c>
+      <c r="G36">
+        <v>2975</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>4</v>
+      </c>
+      <c r="B37" t="s">
+        <v>833</v>
+      </c>
+      <c r="C37" t="s">
+        <v>39</v>
+      </c>
+      <c r="D37">
+        <v>593</v>
+      </c>
+      <c r="E37">
+        <v>128</v>
+      </c>
+      <c r="F37">
+        <v>338</v>
+      </c>
+      <c r="G37">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>5</v>
+      </c>
+      <c r="B38" t="s">
+        <v>834</v>
+      </c>
+      <c r="C38" t="s">
+        <v>39</v>
+      </c>
+      <c r="D38">
+        <v>1068</v>
+      </c>
+      <c r="E38">
+        <v>4244</v>
+      </c>
+      <c r="F38">
+        <v>227</v>
+      </c>
+      <c r="G38">
+        <v>5539</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>6</v>
+      </c>
+      <c r="B39" t="s">
+        <v>835</v>
+      </c>
+      <c r="C39" t="s">
+        <v>39</v>
+      </c>
+      <c r="D39">
+        <v>245</v>
+      </c>
+      <c r="E39">
+        <v>56</v>
+      </c>
+      <c r="F39">
+        <v>2035</v>
+      </c>
+      <c r="G39">
+        <v>2336</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>7</v>
+      </c>
+      <c r="B40" t="s">
+        <v>836</v>
+      </c>
+      <c r="C40" t="s">
+        <v>39</v>
+      </c>
+      <c r="D40">
+        <v>262</v>
+      </c>
+      <c r="E40">
+        <v>69</v>
+      </c>
+      <c r="F40">
+        <v>259</v>
+      </c>
+      <c r="G40">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="41"/>
+    <row r="42">
+      <c r="A42">
+        <v>5</v>
+      </c>
+      <c r="B42" t="s">
+        <v>10</v>
+      </c>
+      <c r="C42" t="s">
+        <v>36</v>
+      </c>
+      <c r="D42">
+        <v>10168</v>
+      </c>
+      <c r="E42">
+        <v>8352</v>
+      </c>
+      <c r="F42">
+        <v>13420</v>
+      </c>
+      <c r="G42">
+        <v>31940</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>31</v>
+      </c>
+      <c r="B43" t="s">
+        <v>31</v>
+      </c>
+      <c r="C43" t="s">
+        <v>37</v>
+      </c>
+      <c r="D43">
+        <v>1079</v>
+      </c>
+      <c r="E43">
+        <v>366</v>
+      </c>
+      <c r="F43">
+        <v>468</v>
+      </c>
+      <c r="G43">
+        <v>1913</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>1</v>
+      </c>
+      <c r="B44" t="s">
+        <v>837</v>
+      </c>
+      <c r="C44" t="s">
+        <v>39</v>
+      </c>
+      <c r="D44">
+        <v>3761</v>
+      </c>
+      <c r="E44">
+        <v>670</v>
+      </c>
+      <c r="F44">
+        <v>7771</v>
+      </c>
+      <c r="G44">
+        <v>12202</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>2</v>
+      </c>
+      <c r="B45" t="s">
+        <v>838</v>
+      </c>
+      <c r="C45" t="s">
+        <v>39</v>
+      </c>
+      <c r="D45">
+        <v>574</v>
+      </c>
+      <c r="E45">
+        <v>6210</v>
+      </c>
+      <c r="F45">
+        <v>209</v>
+      </c>
+      <c r="G45">
+        <v>6993</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>3</v>
+      </c>
+      <c r="B46" t="s">
+        <v>839</v>
+      </c>
+      <c r="C46" t="s">
+        <v>39</v>
+      </c>
+      <c r="D46">
+        <v>287</v>
+      </c>
+      <c r="E46">
+        <v>137</v>
+      </c>
+      <c r="F46">
+        <v>100</v>
+      </c>
+      <c r="G46">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>4</v>
+      </c>
+      <c r="B47" t="s">
+        <v>840</v>
+      </c>
+      <c r="C47" t="s">
+        <v>39</v>
+      </c>
+      <c r="D47">
+        <v>2048</v>
+      </c>
+      <c r="E47">
+        <v>124</v>
+      </c>
+      <c r="F47">
+        <v>184</v>
+      </c>
+      <c r="G47">
+        <v>2356</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>5</v>
+      </c>
+      <c r="B48" t="s">
+        <v>841</v>
+      </c>
+      <c r="C48" t="s">
+        <v>39</v>
+      </c>
+      <c r="D48">
+        <v>1766</v>
+      </c>
+      <c r="E48">
+        <v>128</v>
+      </c>
+      <c r="F48">
+        <v>4585</v>
+      </c>
+      <c r="G48">
+        <v>6479</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>6</v>
+      </c>
+      <c r="B49" t="s">
+        <v>842</v>
+      </c>
+      <c r="C49" t="s">
+        <v>39</v>
+      </c>
+      <c r="D49">
+        <v>244</v>
+      </c>
+      <c r="E49">
+        <v>372</v>
+      </c>
+      <c r="F49">
+        <v>62</v>
+      </c>
+      <c r="G49">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>7</v>
+      </c>
+      <c r="B50" t="s">
+        <v>843</v>
+      </c>
+      <c r="C50" t="s">
+        <v>39</v>
+      </c>
+      <c r="D50">
+        <v>409</v>
+      </c>
+      <c r="E50">
+        <v>345</v>
+      </c>
+      <c r="F50">
+        <v>41</v>
+      </c>
+      <c r="G50">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="51"/>
+    <row r="52">
+      <c r="A52">
+        <v>6</v>
+      </c>
+      <c r="B52" t="s">
+        <v>11</v>
+      </c>
+      <c r="C52" t="s">
+        <v>36</v>
+      </c>
+      <c r="D52">
+        <v>2276</v>
+      </c>
+      <c r="E52">
+        <v>517</v>
+      </c>
+      <c r="F52">
+        <v>475</v>
+      </c>
+      <c r="G52">
+        <v>3268</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>31</v>
+      </c>
+      <c r="B53" t="s">
+        <v>31</v>
+      </c>
+      <c r="C53" t="s">
+        <v>37</v>
+      </c>
+      <c r="D53">
+        <v>604</v>
+      </c>
+      <c r="E53">
+        <v>91</v>
+      </c>
+      <c r="F53">
+        <v>69</v>
+      </c>
+      <c r="G53">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>1</v>
+      </c>
+      <c r="B54" t="s">
+        <v>844</v>
+      </c>
+      <c r="C54" t="s">
+        <v>39</v>
+      </c>
+      <c r="D54">
+        <v>718</v>
+      </c>
+      <c r="E54">
+        <v>128</v>
+      </c>
+      <c r="F54">
+        <v>86</v>
+      </c>
+      <c r="G54">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>2</v>
+      </c>
+      <c r="B55" t="s">
+        <v>845</v>
+      </c>
+      <c r="C55" t="s">
+        <v>39</v>
+      </c>
+      <c r="D55">
+        <v>195</v>
+      </c>
+      <c r="E55">
+        <v>66</v>
+      </c>
+      <c r="F55">
+        <v>35</v>
+      </c>
+      <c r="G55">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>3</v>
+      </c>
+      <c r="B56" t="s">
+        <v>846</v>
+      </c>
+      <c r="C56" t="s">
+        <v>39</v>
+      </c>
+      <c r="D56">
+        <v>154</v>
+      </c>
+      <c r="E56">
+        <v>119</v>
+      </c>
+      <c r="F56">
+        <v>18</v>
+      </c>
+      <c r="G56">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>4</v>
+      </c>
+      <c r="B57" t="s">
+        <v>847</v>
+      </c>
+      <c r="C57" t="s">
+        <v>39</v>
+      </c>
+      <c r="D57">
+        <v>184</v>
+      </c>
+      <c r="E57">
+        <v>24</v>
+      </c>
+      <c r="F57">
+        <v>15</v>
+      </c>
+      <c r="G57">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>5</v>
+      </c>
+      <c r="B58" t="s">
+        <v>848</v>
+      </c>
+      <c r="C58" t="s">
+        <v>39</v>
+      </c>
+      <c r="D58">
+        <v>107</v>
+      </c>
+      <c r="E58">
+        <v>36</v>
+      </c>
+      <c r="F58">
+        <v>16</v>
+      </c>
+      <c r="G58">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>6</v>
+      </c>
+      <c r="B59" t="s">
+        <v>849</v>
+      </c>
+      <c r="C59" t="s">
+        <v>39</v>
+      </c>
+      <c r="D59">
+        <v>96</v>
+      </c>
+      <c r="E59">
+        <v>29</v>
+      </c>
+      <c r="F59">
+        <v>233</v>
+      </c>
+      <c r="G59">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>7</v>
+      </c>
+      <c r="B60" t="s">
+        <v>850</v>
+      </c>
+      <c r="C60" t="s">
+        <v>39</v>
+      </c>
+      <c r="D60">
+        <v>218</v>
+      </c>
+      <c r="E60">
+        <v>24</v>
+      </c>
+      <c r="F60">
+        <v>3</v>
+      </c>
+      <c r="G60">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="61"/>
+    <row r="62">
+      <c r="A62">
+        <v>7</v>
+      </c>
+      <c r="B62" t="s">
+        <v>12</v>
+      </c>
+      <c r="C62" t="s">
+        <v>36</v>
+      </c>
+      <c r="D62">
+        <v>4934</v>
+      </c>
+      <c r="E62">
+        <v>1119</v>
+      </c>
+      <c r="F62">
+        <v>479</v>
+      </c>
+      <c r="G62">
+        <v>6532</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="s">
+        <v>31</v>
+      </c>
+      <c r="B63" t="s">
+        <v>31</v>
+      </c>
+      <c r="C63" t="s">
+        <v>37</v>
+      </c>
+      <c r="D63">
+        <v>885</v>
+      </c>
+      <c r="E63">
+        <v>215</v>
+      </c>
+      <c r="F63">
+        <v>129</v>
+      </c>
+      <c r="G63">
+        <v>1229</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>1</v>
+      </c>
+      <c r="B64" t="s">
+        <v>851</v>
+      </c>
+      <c r="C64" t="s">
+        <v>39</v>
+      </c>
+      <c r="D64">
+        <v>2935</v>
+      </c>
+      <c r="E64">
+        <v>389</v>
+      </c>
+      <c r="F64">
+        <v>213</v>
+      </c>
+      <c r="G64">
+        <v>3537</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>2</v>
+      </c>
+      <c r="B65" t="s">
+        <v>852</v>
+      </c>
+      <c r="C65" t="s">
+        <v>39</v>
+      </c>
+      <c r="D65">
+        <v>426</v>
+      </c>
+      <c r="E65">
+        <v>226</v>
+      </c>
+      <c r="F65">
+        <v>48</v>
+      </c>
+      <c r="G65">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>3</v>
+      </c>
+      <c r="B66" t="s">
+        <v>853</v>
+      </c>
+      <c r="C66" t="s">
+        <v>39</v>
+      </c>
+      <c r="D66">
+        <v>229</v>
+      </c>
+      <c r="E66">
+        <v>133</v>
+      </c>
+      <c r="F66">
+        <v>23</v>
+      </c>
+      <c r="G66">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>4</v>
+      </c>
+      <c r="B67" t="s">
+        <v>854</v>
+      </c>
+      <c r="C67" t="s">
+        <v>39</v>
+      </c>
+      <c r="D67">
+        <v>179</v>
+      </c>
+      <c r="E67">
+        <v>36</v>
+      </c>
+      <c r="F67">
+        <v>23</v>
+      </c>
+      <c r="G67">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>5</v>
+      </c>
+      <c r="B68" t="s">
+        <v>855</v>
+      </c>
+      <c r="C68" t="s">
+        <v>39</v>
+      </c>
+      <c r="D68">
+        <v>112</v>
+      </c>
+      <c r="E68">
+        <v>37</v>
+      </c>
+      <c r="F68">
+        <v>25</v>
+      </c>
+      <c r="G68">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>6</v>
+      </c>
+      <c r="B69" t="s">
+        <v>856</v>
+      </c>
+      <c r="C69" t="s">
+        <v>39</v>
+      </c>
+      <c r="D69">
+        <v>168</v>
+      </c>
+      <c r="E69">
+        <v>83</v>
+      </c>
+      <c r="F69">
+        <v>18</v>
+      </c>
+      <c r="G69">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="70"/>
+    <row r="71">
+      <c r="A71">
+        <v>8</v>
+      </c>
+      <c r="B71" t="s">
+        <v>13</v>
+      </c>
+      <c r="C71" t="s">
+        <v>36</v>
+      </c>
+      <c r="D71">
+        <v>2539</v>
+      </c>
+      <c r="E71">
+        <v>438</v>
+      </c>
+      <c r="F71">
+        <v>169</v>
+      </c>
+      <c r="G71">
+        <v>3146</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="s">
+        <v>31</v>
+      </c>
+      <c r="B72" t="s">
+        <v>31</v>
+      </c>
+      <c r="C72" t="s">
+        <v>37</v>
+      </c>
+      <c r="D72">
+        <v>288</v>
+      </c>
+      <c r="E72">
+        <v>110</v>
+      </c>
+      <c r="F72">
+        <v>44</v>
+      </c>
+      <c r="G72">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>1</v>
+      </c>
+      <c r="B73" t="s">
+        <v>857</v>
+      </c>
+      <c r="C73" t="s">
+        <v>39</v>
+      </c>
+      <c r="D73">
+        <v>1124</v>
+      </c>
+      <c r="E73">
+        <v>134</v>
+      </c>
+      <c r="F73">
+        <v>32</v>
+      </c>
+      <c r="G73">
+        <v>1290</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>2</v>
+      </c>
+      <c r="B74" t="s">
+        <v>858</v>
+      </c>
+      <c r="C74" t="s">
+        <v>39</v>
+      </c>
+      <c r="D74">
+        <v>268</v>
+      </c>
+      <c r="E74">
+        <v>50</v>
+      </c>
+      <c r="F74">
+        <v>24</v>
+      </c>
+      <c r="G74">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>3</v>
+      </c>
+      <c r="B75" t="s">
+        <v>859</v>
+      </c>
+      <c r="C75" t="s">
+        <v>39</v>
+      </c>
+      <c r="D75">
+        <v>88</v>
+      </c>
+      <c r="E75">
+        <v>29</v>
+      </c>
+      <c r="F75">
+        <v>10</v>
+      </c>
+      <c r="G75">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>4</v>
+      </c>
+      <c r="B76" t="s">
+        <v>860</v>
+      </c>
+      <c r="C76" t="s">
+        <v>39</v>
+      </c>
+      <c r="D76">
+        <v>46</v>
+      </c>
+      <c r="E76">
+        <v>10</v>
+      </c>
+      <c r="F76">
+        <v>15</v>
+      </c>
+      <c r="G76">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>5</v>
+      </c>
+      <c r="B77" t="s">
+        <v>861</v>
+      </c>
+      <c r="C77" t="s">
+        <v>39</v>
+      </c>
+      <c r="D77">
+        <v>48</v>
+      </c>
+      <c r="E77">
+        <v>16</v>
+      </c>
+      <c r="F77">
+        <v>8</v>
+      </c>
+      <c r="G77">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>6</v>
+      </c>
+      <c r="B78" t="s">
+        <v>862</v>
+      </c>
+      <c r="C78" t="s">
+        <v>39</v>
+      </c>
+      <c r="D78">
+        <v>173</v>
+      </c>
+      <c r="E78">
+        <v>65</v>
+      </c>
+      <c r="F78">
+        <v>30</v>
+      </c>
+      <c r="G78">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>7</v>
+      </c>
+      <c r="B79" t="s">
+        <v>863</v>
+      </c>
+      <c r="C79" t="s">
+        <v>39</v>
+      </c>
+      <c r="D79">
+        <v>504</v>
+      </c>
+      <c r="E79">
+        <v>24</v>
+      </c>
+      <c r="F79">
+        <v>6</v>
+      </c>
+      <c r="G79">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="80"/>
+    <row r="81">
+      <c r="A81">
+        <v>9</v>
+      </c>
+      <c r="B81" t="s">
+        <v>14</v>
+      </c>
+      <c r="C81" t="s">
+        <v>36</v>
+      </c>
+      <c r="D81">
+        <v>4077</v>
+      </c>
+      <c r="E81">
+        <v>1609</v>
+      </c>
+      <c r="F81">
+        <v>541</v>
+      </c>
+      <c r="G81">
+        <v>6227</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="s">
+        <v>31</v>
+      </c>
+      <c r="B82" t="s">
+        <v>31</v>
+      </c>
+      <c r="C82" t="s">
+        <v>37</v>
+      </c>
+      <c r="D82">
+        <v>246</v>
+      </c>
+      <c r="E82">
+        <v>98</v>
+      </c>
+      <c r="F82">
+        <v>49</v>
+      </c>
+      <c r="G82">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>1</v>
+      </c>
+      <c r="B83" t="s">
+        <v>864</v>
+      </c>
+      <c r="C83" t="s">
+        <v>39</v>
+      </c>
+      <c r="D83">
+        <v>1467</v>
+      </c>
+      <c r="E83">
+        <v>332</v>
+      </c>
+      <c r="F83">
+        <v>328</v>
+      </c>
+      <c r="G83">
+        <v>2127</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>2</v>
+      </c>
+      <c r="B84" t="s">
+        <v>865</v>
+      </c>
+      <c r="C84" t="s">
+        <v>39</v>
+      </c>
+      <c r="D84">
+        <v>1202</v>
+      </c>
+      <c r="E84">
+        <v>38</v>
+      </c>
+      <c r="F84">
+        <v>17</v>
+      </c>
+      <c r="G84">
+        <v>1257</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>3</v>
+      </c>
+      <c r="B85" t="s">
+        <v>866</v>
+      </c>
+      <c r="C85" t="s">
+        <v>39</v>
+      </c>
+      <c r="D85">
+        <v>48</v>
+      </c>
+      <c r="E85">
+        <v>35</v>
+      </c>
+      <c r="F85">
+        <v>36</v>
+      </c>
+      <c r="G85">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>4</v>
+      </c>
+      <c r="B86" t="s">
+        <v>867</v>
+      </c>
+      <c r="C86" t="s">
+        <v>39</v>
+      </c>
+      <c r="D86">
+        <v>421</v>
+      </c>
+      <c r="E86">
+        <v>139</v>
+      </c>
+      <c r="F86">
+        <v>16</v>
+      </c>
+      <c r="G86">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>5</v>
+      </c>
+      <c r="B87" t="s">
+        <v>868</v>
+      </c>
+      <c r="C87" t="s">
+        <v>39</v>
+      </c>
+      <c r="D87">
+        <v>66</v>
+      </c>
+      <c r="E87">
+        <v>39</v>
+      </c>
+      <c r="F87">
+        <v>19</v>
+      </c>
+      <c r="G87">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>6</v>
+      </c>
+      <c r="B88" t="s">
+        <v>869</v>
+      </c>
+      <c r="C88" t="s">
+        <v>39</v>
+      </c>
+      <c r="D88">
+        <v>445</v>
+      </c>
+      <c r="E88">
+        <v>101</v>
+      </c>
+      <c r="F88">
+        <v>61</v>
+      </c>
+      <c r="G88">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>7</v>
+      </c>
+      <c r="B89" t="s">
+        <v>870</v>
+      </c>
+      <c r="C89" t="s">
+        <v>39</v>
+      </c>
+      <c r="D89">
+        <v>182</v>
+      </c>
+      <c r="E89">
+        <v>827</v>
+      </c>
+      <c r="F89">
+        <v>15</v>
+      </c>
+      <c r="G89">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="90"/>
+    <row r="91">
+      <c r="A91">
+        <v>10</v>
+      </c>
+      <c r="B91" t="s">
+        <v>15</v>
+      </c>
+      <c r="C91" t="s">
+        <v>36</v>
+      </c>
+      <c r="D91">
+        <v>7330</v>
+      </c>
+      <c r="E91">
+        <v>6930</v>
+      </c>
+      <c r="F91">
+        <v>1836</v>
+      </c>
+      <c r="G91">
+        <v>16096</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="s">
+        <v>31</v>
+      </c>
+      <c r="B92" t="s">
+        <v>31</v>
+      </c>
+      <c r="C92" t="s">
+        <v>37</v>
+      </c>
+      <c r="D92">
+        <v>606</v>
+      </c>
+      <c r="E92">
+        <v>255</v>
+      </c>
+      <c r="F92">
+        <v>132</v>
+      </c>
+      <c r="G92">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>1</v>
+      </c>
+      <c r="B93" t="s">
+        <v>871</v>
+      </c>
+      <c r="C93" t="s">
+        <v>39</v>
+      </c>
+      <c r="D93">
+        <v>3951</v>
+      </c>
+      <c r="E93">
+        <v>1234</v>
+      </c>
+      <c r="F93">
+        <v>309</v>
+      </c>
+      <c r="G93">
+        <v>5494</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>2</v>
+      </c>
+      <c r="B94" t="s">
+        <v>872</v>
+      </c>
+      <c r="C94" t="s">
+        <v>39</v>
+      </c>
+      <c r="D94">
+        <v>333</v>
+      </c>
+      <c r="E94">
+        <v>169</v>
+      </c>
+      <c r="F94">
+        <v>116</v>
+      </c>
+      <c r="G94">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>3</v>
+      </c>
+      <c r="B95" t="s">
+        <v>873</v>
+      </c>
+      <c r="C95" t="s">
+        <v>39</v>
+      </c>
+      <c r="D95">
+        <v>165</v>
+      </c>
+      <c r="E95">
+        <v>100</v>
+      </c>
+      <c r="F95">
+        <v>65</v>
+      </c>
+      <c r="G95">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>4</v>
+      </c>
+      <c r="B96" t="s">
+        <v>874</v>
+      </c>
+      <c r="C96" t="s">
+        <v>39</v>
+      </c>
+      <c r="D96">
+        <v>217</v>
+      </c>
+      <c r="E96">
+        <v>54</v>
+      </c>
+      <c r="F96">
+        <v>901</v>
+      </c>
+      <c r="G96">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>5</v>
+      </c>
+      <c r="B97" t="s">
+        <v>875</v>
+      </c>
+      <c r="C97" t="s">
+        <v>39</v>
+      </c>
+      <c r="D97">
+        <v>75</v>
+      </c>
+      <c r="E97">
+        <v>43</v>
+      </c>
+      <c r="F97">
+        <v>21</v>
+      </c>
+      <c r="G97">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>6</v>
+      </c>
+      <c r="B98" t="s">
+        <v>876</v>
+      </c>
+      <c r="C98" t="s">
+        <v>39</v>
+      </c>
+      <c r="D98">
+        <v>903</v>
+      </c>
+      <c r="E98">
+        <v>241</v>
+      </c>
+      <c r="F98">
+        <v>28</v>
+      </c>
+      <c r="G98">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>7</v>
+      </c>
+      <c r="B99" t="s">
+        <v>877</v>
+      </c>
+      <c r="C99" t="s">
+        <v>39</v>
+      </c>
+      <c r="D99">
+        <v>1080</v>
+      </c>
+      <c r="E99">
+        <v>4834</v>
+      </c>
+      <c r="F99">
+        <v>264</v>
+      </c>
+      <c r="G99">
+        <v>6178</v>
+      </c>
+    </row>
+    <row r="100"/>
+    <row r="101">
+      <c r="A101">
+        <v>11</v>
+      </c>
+      <c r="B101" t="s">
+        <v>174</v>
+      </c>
+      <c r="C101" t="s">
+        <v>36</v>
+      </c>
+      <c r="D101">
+        <v>3856</v>
+      </c>
+      <c r="E101">
+        <v>908</v>
+      </c>
+      <c r="F101">
+        <v>173</v>
+      </c>
+      <c r="G101">
+        <v>4937</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="s">
+        <v>31</v>
+      </c>
+      <c r="B102" t="s">
+        <v>31</v>
+      </c>
+      <c r="C102" t="s">
+        <v>37</v>
+      </c>
+      <c r="D102">
+        <v>391</v>
+      </c>
+      <c r="E102">
+        <v>68</v>
+      </c>
+      <c r="F102">
+        <v>34</v>
+      </c>
+      <c r="G102">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>1</v>
+      </c>
+      <c r="B103" t="s">
+        <v>878</v>
+      </c>
+      <c r="C103" t="s">
+        <v>39</v>
+      </c>
+      <c r="D103">
+        <v>1198</v>
+      </c>
+      <c r="E103">
+        <v>94</v>
+      </c>
+      <c r="F103">
+        <v>34</v>
+      </c>
+      <c r="G103">
+        <v>1326</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>2</v>
+      </c>
+      <c r="B104" t="s">
+        <v>879</v>
+      </c>
+      <c r="C104" t="s">
+        <v>39</v>
+      </c>
+      <c r="D104">
+        <v>239</v>
+      </c>
+      <c r="E104">
+        <v>58</v>
+      </c>
+      <c r="F104">
+        <v>38</v>
+      </c>
+      <c r="G104">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>3</v>
+      </c>
+      <c r="B105" t="s">
+        <v>880</v>
+      </c>
+      <c r="C105" t="s">
+        <v>39</v>
+      </c>
+      <c r="D105">
+        <v>1232</v>
+      </c>
+      <c r="E105">
+        <v>58</v>
+      </c>
+      <c r="F105">
+        <v>24</v>
+      </c>
+      <c r="G105">
+        <v>1314</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>4</v>
+      </c>
+      <c r="B106" t="s">
+        <v>881</v>
+      </c>
+      <c r="C106" t="s">
+        <v>39</v>
+      </c>
+      <c r="D106">
+        <v>218</v>
+      </c>
+      <c r="E106">
+        <v>35</v>
+      </c>
+      <c r="F106">
+        <v>11</v>
+      </c>
+      <c r="G106">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>5</v>
+      </c>
+      <c r="B107" t="s">
+        <v>882</v>
+      </c>
+      <c r="C107" t="s">
+        <v>39</v>
+      </c>
+      <c r="D107">
+        <v>197</v>
+      </c>
+      <c r="E107">
+        <v>550</v>
+      </c>
+      <c r="F107">
+        <v>16</v>
+      </c>
+      <c r="G107">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>6</v>
+      </c>
+      <c r="B108" t="s">
+        <v>883</v>
+      </c>
+      <c r="C108" t="s">
+        <v>39</v>
+      </c>
+      <c r="D108">
+        <v>70</v>
+      </c>
+      <c r="E108">
+        <v>25</v>
+      </c>
+      <c r="F108">
+        <v>8</v>
+      </c>
+      <c r="G108">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>7</v>
+      </c>
+      <c r="B109" t="s">
+        <v>884</v>
+      </c>
+      <c r="C109" t="s">
+        <v>39</v>
+      </c>
+      <c r="D109">
+        <v>311</v>
+      </c>
+      <c r="E109">
+        <v>20</v>
+      </c>
+      <c r="F109">
+        <v>8</v>
+      </c>
+      <c r="G109">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="110"/>
+    <row r="111">
+      <c r="A111">
+        <v>12</v>
+      </c>
+      <c r="B111" t="s">
+        <v>16</v>
+      </c>
+      <c r="C111" t="s">
+        <v>36</v>
+      </c>
+      <c r="D111">
+        <v>9284</v>
+      </c>
+      <c r="E111">
+        <v>7000</v>
+      </c>
+      <c r="F111">
+        <v>673</v>
+      </c>
+      <c r="G111">
+        <v>16957</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="s">
+        <v>31</v>
+      </c>
+      <c r="B112" t="s">
+        <v>31</v>
+      </c>
+      <c r="C112" t="s">
+        <v>37</v>
+      </c>
+      <c r="D112">
+        <v>700</v>
+      </c>
+      <c r="E112">
+        <v>204</v>
+      </c>
+      <c r="F112">
+        <v>60</v>
+      </c>
+      <c r="G112">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>1</v>
+      </c>
+      <c r="B113" t="s">
+        <v>885</v>
+      </c>
+      <c r="C113" t="s">
+        <v>39</v>
+      </c>
+      <c r="D113">
+        <v>2499</v>
+      </c>
+      <c r="E113">
+        <v>5737</v>
+      </c>
+      <c r="F113">
+        <v>332</v>
+      </c>
+      <c r="G113">
+        <v>8568</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>2</v>
+      </c>
+      <c r="B114" t="s">
+        <v>886</v>
+      </c>
+      <c r="C114" t="s">
+        <v>39</v>
+      </c>
+      <c r="D114">
+        <v>1904</v>
+      </c>
+      <c r="E114">
+        <v>447</v>
+      </c>
+      <c r="F114">
+        <v>87</v>
+      </c>
+      <c r="G114">
+        <v>2438</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>3</v>
+      </c>
+      <c r="B115" t="s">
+        <v>887</v>
+      </c>
+      <c r="C115" t="s">
+        <v>39</v>
+      </c>
+      <c r="D115">
+        <v>151</v>
+      </c>
+      <c r="E115">
+        <v>35</v>
+      </c>
+      <c r="F115">
+        <v>28</v>
+      </c>
+      <c r="G115">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>4</v>
+      </c>
+      <c r="B116" t="s">
+        <v>888</v>
+      </c>
+      <c r="C116" t="s">
+        <v>39</v>
+      </c>
+      <c r="D116">
+        <v>778</v>
+      </c>
+      <c r="E116">
+        <v>403</v>
+      </c>
+      <c r="F116">
+        <v>63</v>
+      </c>
+      <c r="G116">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>5</v>
+      </c>
+      <c r="B117" t="s">
+        <v>889</v>
+      </c>
+      <c r="C117" t="s">
+        <v>39</v>
+      </c>
+      <c r="D117">
+        <v>153</v>
+      </c>
+      <c r="E117">
+        <v>105</v>
+      </c>
+      <c r="F117">
+        <v>26</v>
+      </c>
+      <c r="G117">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>6</v>
+      </c>
+      <c r="B118" t="s">
+        <v>890</v>
+      </c>
+      <c r="C118" t="s">
+        <v>39</v>
+      </c>
+      <c r="D118">
+        <v>26</v>
+      </c>
+      <c r="E118">
+        <v>25</v>
+      </c>
+      <c r="F118">
+        <v>26</v>
+      </c>
+      <c r="G118">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>7</v>
+      </c>
+      <c r="B119" t="s">
+        <v>891</v>
+      </c>
+      <c r="C119" t="s">
+        <v>39</v>
+      </c>
+      <c r="D119">
+        <v>3073</v>
+      </c>
+      <c r="E119">
+        <v>44</v>
+      </c>
+      <c r="F119">
+        <v>51</v>
+      </c>
+      <c r="G119">
+        <v>3168</v>
+      </c>
+    </row>
+    <row r="120"/>
+    <row r="121">
+      <c r="A121">
+        <v>13</v>
+      </c>
+      <c r="B121" t="s">
+        <v>175</v>
+      </c>
+      <c r="C121" t="s">
+        <v>36</v>
+      </c>
+      <c r="D121">
+        <v>11841</v>
+      </c>
+      <c r="E121">
+        <v>781</v>
+      </c>
+      <c r="F121">
+        <v>659</v>
+      </c>
+      <c r="G121">
+        <v>13281</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="s">
+        <v>31</v>
+      </c>
+      <c r="B122" t="s">
+        <v>31</v>
+      </c>
+      <c r="C122" t="s">
+        <v>37</v>
+      </c>
+      <c r="D122">
+        <v>475</v>
+      </c>
+      <c r="E122">
+        <v>31</v>
+      </c>
+      <c r="F122">
+        <v>19</v>
+      </c>
+      <c r="G122">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>1</v>
+      </c>
+      <c r="B123" t="s">
+        <v>892</v>
+      </c>
+      <c r="C123" t="s">
+        <v>39</v>
+      </c>
+      <c r="D123">
+        <v>10102</v>
+      </c>
+      <c r="E123">
+        <v>444</v>
+      </c>
+      <c r="F123">
+        <v>573</v>
+      </c>
+      <c r="G123">
+        <v>11119</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>2</v>
+      </c>
+      <c r="B124" t="s">
+        <v>893</v>
+      </c>
+      <c r="C124" t="s">
+        <v>39</v>
+      </c>
+      <c r="D124">
+        <v>372</v>
+      </c>
+      <c r="E124">
+        <v>23</v>
+      </c>
+      <c r="F124">
+        <v>19</v>
+      </c>
+      <c r="G124">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>3</v>
+      </c>
+      <c r="B125" t="s">
+        <v>894</v>
+      </c>
+      <c r="C125" t="s">
+        <v>39</v>
+      </c>
+      <c r="D125">
+        <v>145</v>
+      </c>
+      <c r="E125">
+        <v>13</v>
+      </c>
+      <c r="F125">
+        <v>9</v>
+      </c>
+      <c r="G125">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>4</v>
+      </c>
+      <c r="B126" t="s">
+        <v>895</v>
+      </c>
+      <c r="C126" t="s">
+        <v>39</v>
+      </c>
+      <c r="D126">
+        <v>286</v>
+      </c>
+      <c r="E126">
+        <v>164</v>
+      </c>
+      <c r="F126">
+        <v>16</v>
+      </c>
+      <c r="G126">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>5</v>
+      </c>
+      <c r="B127" t="s">
+        <v>896</v>
+      </c>
+      <c r="C127" t="s">
+        <v>39</v>
+      </c>
+      <c r="D127">
+        <v>60</v>
+      </c>
+      <c r="E127">
+        <v>77</v>
+      </c>
+      <c r="F127">
+        <v>9</v>
+      </c>
+      <c r="G127">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>6</v>
+      </c>
+      <c r="B128" t="s">
+        <v>897</v>
+      </c>
+      <c r="C128" t="s">
+        <v>39</v>
+      </c>
+      <c r="D128">
+        <v>126</v>
+      </c>
+      <c r="E128">
+        <v>16</v>
+      </c>
+      <c r="F128">
+        <v>9</v>
+      </c>
+      <c r="G128">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>7</v>
+      </c>
+      <c r="B129" t="s">
+        <v>898</v>
+      </c>
+      <c r="C129" t="s">
+        <v>39</v>
+      </c>
+      <c r="D129">
+        <v>275</v>
+      </c>
+      <c r="E129">
+        <v>13</v>
+      </c>
+      <c r="F129">
+        <v>5</v>
+      </c>
+      <c r="G129">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="130"/>
+    <row r="131">
+      <c r="A131">
+        <v>14</v>
+      </c>
+      <c r="B131" t="s">
+        <v>17</v>
+      </c>
+      <c r="C131" t="s">
+        <v>36</v>
+      </c>
+      <c r="D131">
+        <v>13902</v>
+      </c>
+      <c r="E131">
+        <v>4072</v>
+      </c>
+      <c r="F131">
+        <v>3287</v>
+      </c>
+      <c r="G131">
+        <v>21261</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="s">
+        <v>31</v>
+      </c>
+      <c r="B132" t="s">
+        <v>31</v>
+      </c>
+      <c r="C132" t="s">
+        <v>37</v>
+      </c>
+      <c r="D132">
+        <v>826</v>
+      </c>
+      <c r="E132">
+        <v>208</v>
+      </c>
+      <c r="F132">
+        <v>321</v>
+      </c>
+      <c r="G132">
+        <v>1355</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>1</v>
+      </c>
+      <c r="B133" t="s">
+        <v>899</v>
+      </c>
+      <c r="C133" t="s">
+        <v>39</v>
+      </c>
+      <c r="D133">
+        <v>1515</v>
+      </c>
+      <c r="E133">
+        <v>349</v>
+      </c>
+      <c r="F133">
+        <v>730</v>
+      </c>
+      <c r="G133">
+        <v>2594</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>2</v>
+      </c>
+      <c r="B134" t="s">
+        <v>900</v>
+      </c>
+      <c r="C134" t="s">
+        <v>39</v>
+      </c>
+      <c r="D134">
+        <v>5418</v>
+      </c>
+      <c r="E134">
+        <v>706</v>
+      </c>
+      <c r="F134">
+        <v>565</v>
+      </c>
+      <c r="G134">
+        <v>6689</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>3</v>
+      </c>
+      <c r="B135" t="s">
+        <v>901</v>
+      </c>
+      <c r="C135" t="s">
+        <v>39</v>
+      </c>
+      <c r="D135">
+        <v>684</v>
+      </c>
+      <c r="E135">
+        <v>2296</v>
+      </c>
+      <c r="F135">
+        <v>331</v>
+      </c>
+      <c r="G135">
+        <v>3311</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>4</v>
+      </c>
+      <c r="B136" t="s">
+        <v>902</v>
+      </c>
+      <c r="C136" t="s">
+        <v>39</v>
+      </c>
+      <c r="D136">
+        <v>3976</v>
+      </c>
+      <c r="E136">
+        <v>364</v>
+      </c>
+      <c r="F136">
+        <v>968</v>
+      </c>
+      <c r="G136">
+        <v>5308</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>5</v>
+      </c>
+      <c r="B137" t="s">
+        <v>903</v>
+      </c>
+      <c r="C137" t="s">
+        <v>39</v>
+      </c>
+      <c r="D137">
+        <v>473</v>
+      </c>
+      <c r="E137">
+        <v>32</v>
+      </c>
+      <c r="F137">
+        <v>67</v>
+      </c>
+      <c r="G137">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>6</v>
+      </c>
+      <c r="B138" t="s">
+        <v>904</v>
+      </c>
+      <c r="C138" t="s">
+        <v>39</v>
+      </c>
+      <c r="D138">
+        <v>115</v>
+      </c>
+      <c r="E138">
+        <v>47</v>
+      </c>
+      <c r="F138">
+        <v>261</v>
+      </c>
+      <c r="G138">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>7</v>
+      </c>
+      <c r="B139" t="s">
+        <v>905</v>
+      </c>
+      <c r="C139" t="s">
+        <v>39</v>
+      </c>
+      <c r="D139">
+        <v>895</v>
+      </c>
+      <c r="E139">
+        <v>70</v>
+      </c>
+      <c r="F139">
+        <v>44</v>
+      </c>
+      <c r="G139">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="140"/>
+    <row r="141">
+      <c r="A141">
+        <v>15</v>
+      </c>
+      <c r="B141" t="s">
+        <v>18</v>
+      </c>
+      <c r="C141" t="s">
+        <v>36</v>
+      </c>
+      <c r="D141">
+        <v>16193</v>
+      </c>
+      <c r="E141">
+        <v>9753</v>
+      </c>
+      <c r="F141">
+        <v>811</v>
+      </c>
+      <c r="G141">
+        <v>26757</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="s">
+        <v>31</v>
+      </c>
+      <c r="B142" t="s">
+        <v>31</v>
+      </c>
+      <c r="C142" t="s">
+        <v>37</v>
+      </c>
+      <c r="D142">
+        <v>1350</v>
+      </c>
+      <c r="E142">
+        <v>359</v>
+      </c>
+      <c r="F142">
+        <v>81</v>
+      </c>
+      <c r="G142">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>1</v>
+      </c>
+      <c r="B143" t="s">
+        <v>906</v>
+      </c>
+      <c r="C143" t="s">
+        <v>39</v>
+      </c>
+      <c r="D143">
+        <v>5018</v>
+      </c>
+      <c r="E143">
+        <v>422</v>
+      </c>
+      <c r="F143">
+        <v>106</v>
+      </c>
+      <c r="G143">
+        <v>5546</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>2</v>
+      </c>
+      <c r="B144" t="s">
+        <v>907</v>
+      </c>
+      <c r="C144" t="s">
+        <v>39</v>
+      </c>
+      <c r="D144">
+        <v>2035</v>
+      </c>
+      <c r="E144">
+        <v>8155</v>
+      </c>
+      <c r="F144">
+        <v>243</v>
+      </c>
+      <c r="G144">
+        <v>10433</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>3</v>
+      </c>
+      <c r="B145" t="s">
+        <v>908</v>
+      </c>
+      <c r="C145" t="s">
+        <v>39</v>
+      </c>
+      <c r="D145">
+        <v>294</v>
+      </c>
+      <c r="E145">
+        <v>76</v>
+      </c>
+      <c r="F145">
+        <v>158</v>
+      </c>
+      <c r="G145">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>4</v>
+      </c>
+      <c r="B146" t="s">
+        <v>909</v>
+      </c>
+      <c r="C146" t="s">
+        <v>39</v>
+      </c>
+      <c r="D146">
+        <v>596</v>
+      </c>
+      <c r="E146">
+        <v>73</v>
+      </c>
+      <c r="F146">
+        <v>14</v>
+      </c>
+      <c r="G146">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>5</v>
+      </c>
+      <c r="B147" t="s">
+        <v>910</v>
+      </c>
+      <c r="C147" t="s">
+        <v>39</v>
+      </c>
+      <c r="D147">
+        <v>1543</v>
+      </c>
+      <c r="E147">
+        <v>76</v>
+      </c>
+      <c r="F147">
+        <v>63</v>
+      </c>
+      <c r="G147">
+        <v>1682</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>6</v>
+      </c>
+      <c r="B148" t="s">
+        <v>911</v>
+      </c>
+      <c r="C148" t="s">
+        <v>39</v>
+      </c>
+      <c r="D148">
+        <v>3609</v>
+      </c>
+      <c r="E148">
+        <v>300</v>
+      </c>
+      <c r="F148">
+        <v>75</v>
+      </c>
+      <c r="G148">
+        <v>3984</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>7</v>
+      </c>
+      <c r="B149" t="s">
+        <v>912</v>
+      </c>
+      <c r="C149" t="s">
+        <v>39</v>
+      </c>
+      <c r="D149">
+        <v>1748</v>
+      </c>
+      <c r="E149">
+        <v>292</v>
+      </c>
+      <c r="F149">
+        <v>71</v>
+      </c>
+      <c r="G149">
+        <v>2111</v>
+      </c>
+    </row>
+    <row r="150"/>
+    <row r="151">
+      <c r="A151">
+        <v>16</v>
+      </c>
+      <c r="B151" t="s">
+        <v>19</v>
+      </c>
+      <c r="C151" t="s">
+        <v>36</v>
+      </c>
+      <c r="D151">
+        <v>9390</v>
+      </c>
+      <c r="E151">
+        <v>3308</v>
+      </c>
+      <c r="F151">
+        <v>4925</v>
+      </c>
+      <c r="G151">
+        <v>17623</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="s">
+        <v>31</v>
+      </c>
+      <c r="B152" t="s">
+        <v>31</v>
+      </c>
+      <c r="C152" t="s">
+        <v>37</v>
+      </c>
+      <c r="D152">
+        <v>386</v>
+      </c>
+      <c r="E152">
+        <v>167</v>
+      </c>
+      <c r="F152">
+        <v>136</v>
+      </c>
+      <c r="G152">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>1</v>
+      </c>
+      <c r="B153" t="s">
+        <v>913</v>
+      </c>
+      <c r="C153" t="s">
+        <v>39</v>
+      </c>
+      <c r="D153">
+        <v>460</v>
+      </c>
+      <c r="E153">
+        <v>2238</v>
+      </c>
+      <c r="F153">
+        <v>229</v>
+      </c>
+      <c r="G153">
+        <v>2927</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>2</v>
+      </c>
+      <c r="B154" t="s">
+        <v>914</v>
+      </c>
+      <c r="C154" t="s">
+        <v>39</v>
+      </c>
+      <c r="D154">
+        <v>6041</v>
+      </c>
+      <c r="E154">
+        <v>620</v>
+      </c>
+      <c r="F154">
+        <v>142</v>
+      </c>
+      <c r="G154">
+        <v>6803</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>3</v>
+      </c>
+      <c r="B155" t="s">
+        <v>915</v>
+      </c>
+      <c r="C155" t="s">
+        <v>39</v>
+      </c>
+      <c r="D155">
+        <v>334</v>
+      </c>
+      <c r="E155">
+        <v>52</v>
+      </c>
+      <c r="F155">
+        <v>67</v>
+      </c>
+      <c r="G155">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>4</v>
+      </c>
+      <c r="B156" t="s">
+        <v>916</v>
+      </c>
+      <c r="C156" t="s">
+        <v>39</v>
+      </c>
+      <c r="D156">
+        <v>140</v>
+      </c>
+      <c r="E156">
+        <v>53</v>
+      </c>
+      <c r="F156">
+        <v>432</v>
+      </c>
+      <c r="G156">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>5</v>
+      </c>
+      <c r="B157" t="s">
+        <v>917</v>
+      </c>
+      <c r="C157" t="s">
+        <v>39</v>
+      </c>
+      <c r="D157">
+        <v>75</v>
+      </c>
+      <c r="E157">
+        <v>52</v>
+      </c>
+      <c r="F157">
+        <v>84</v>
+      </c>
+      <c r="G157">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>6</v>
+      </c>
+      <c r="B158" t="s">
+        <v>918</v>
+      </c>
+      <c r="C158" t="s">
+        <v>39</v>
+      </c>
+      <c r="D158">
+        <v>1683</v>
+      </c>
+      <c r="E158">
+        <v>62</v>
+      </c>
+      <c r="F158">
+        <v>46</v>
+      </c>
+      <c r="G158">
+        <v>1791</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>7</v>
+      </c>
+      <c r="B159" t="s">
+        <v>919</v>
+      </c>
+      <c r="C159" t="s">
+        <v>39</v>
+      </c>
+      <c r="D159">
+        <v>271</v>
+      </c>
+      <c r="E159">
+        <v>64</v>
+      </c>
+      <c r="F159">
+        <v>3789</v>
+      </c>
+      <c r="G159">
+        <v>4124</v>
+      </c>
+    </row>
+    <row r="160"/>
+    <row r="161">
+      <c r="A161">
+        <v>17</v>
+      </c>
+      <c r="B161" t="s">
+        <v>20</v>
+      </c>
+      <c r="C161" t="s">
+        <v>36</v>
+      </c>
+      <c r="D161">
+        <v>2928</v>
+      </c>
+      <c r="E161">
+        <v>1665</v>
+      </c>
+      <c r="F161">
+        <v>304</v>
+      </c>
+      <c r="G161">
+        <v>4897</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" t="s">
+        <v>31</v>
+      </c>
+      <c r="B162" t="s">
+        <v>31</v>
+      </c>
+      <c r="C162" t="s">
+        <v>37</v>
+      </c>
+      <c r="D162">
+        <v>157</v>
+      </c>
+      <c r="E162">
+        <v>137</v>
+      </c>
+      <c r="F162">
+        <v>30</v>
+      </c>
+      <c r="G162">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>1</v>
+      </c>
+      <c r="B163" t="s">
+        <v>920</v>
+      </c>
+      <c r="C163" t="s">
+        <v>39</v>
+      </c>
+      <c r="D163">
+        <v>285</v>
+      </c>
+      <c r="E163">
+        <v>692</v>
+      </c>
+      <c r="F163">
+        <v>75</v>
+      </c>
+      <c r="G163">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164">
+        <v>2</v>
+      </c>
+      <c r="B164" t="s">
+        <v>921</v>
+      </c>
+      <c r="C164" t="s">
+        <v>39</v>
+      </c>
+      <c r="D164">
+        <v>109</v>
+      </c>
+      <c r="E164">
+        <v>492</v>
+      </c>
+      <c r="F164">
+        <v>34</v>
+      </c>
+      <c r="G164">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165">
+        <v>3</v>
+      </c>
+      <c r="B165" t="s">
+        <v>922</v>
+      </c>
+      <c r="C165" t="s">
+        <v>39</v>
+      </c>
+      <c r="D165">
+        <v>123</v>
+      </c>
+      <c r="E165">
+        <v>45</v>
+      </c>
+      <c r="F165">
+        <v>16</v>
+      </c>
+      <c r="G165">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>4</v>
+      </c>
+      <c r="B166" t="s">
+        <v>923</v>
+      </c>
+      <c r="C166" t="s">
+        <v>39</v>
+      </c>
+      <c r="D166">
+        <v>37</v>
+      </c>
+      <c r="E166">
+        <v>25</v>
+      </c>
+      <c r="F166">
+        <v>81</v>
+      </c>
+      <c r="G166">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>5</v>
+      </c>
+      <c r="B167" t="s">
+        <v>924</v>
+      </c>
+      <c r="C167" t="s">
+        <v>39</v>
+      </c>
+      <c r="D167">
+        <v>672</v>
+      </c>
+      <c r="E167">
+        <v>18</v>
+      </c>
+      <c r="F167">
+        <v>23</v>
+      </c>
+      <c r="G167">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>6</v>
+      </c>
+      <c r="B168" t="s">
+        <v>925</v>
+      </c>
+      <c r="C168" t="s">
+        <v>39</v>
+      </c>
+      <c r="D168">
+        <v>74</v>
+      </c>
+      <c r="E168">
+        <v>28</v>
+      </c>
+      <c r="F168">
+        <v>22</v>
+      </c>
+      <c r="G168">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>7</v>
+      </c>
+      <c r="B169" t="s">
+        <v>926</v>
+      </c>
+      <c r="C169" t="s">
+        <v>39</v>
+      </c>
+      <c r="D169">
+        <v>1471</v>
+      </c>
+      <c r="E169">
+        <v>228</v>
+      </c>
+      <c r="F169">
+        <v>23</v>
+      </c>
+      <c r="G169">
+        <v>1722</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C2" t="s">
+        <v>927</v>
+      </c>
+      <c r="D2" t="s">
+        <v>928</v>
+      </c>
+      <c r="E2" t="s">
+        <v>929</v>
+      </c>
+      <c r="F2" t="s">
+        <v>930</v>
+      </c>
+      <c r="G2">
+        <v>5419</v>
+      </c>
+      <c r="H2">
+        <v>7462</v>
+      </c>
+      <c r="I2">
+        <v>7214</v>
+      </c>
+      <c r="J2">
+        <v>6074</v>
+      </c>
+      <c r="K2">
+        <v>6219</v>
+      </c>
+      <c r="L2">
+        <v>359</v>
+      </c>
+      <c r="M2">
+        <v>1068</v>
+      </c>
+      <c r="N2">
+        <v>684</v>
+      </c>
+      <c r="O2">
+        <v>833</v>
+      </c>
+      <c r="P2">
+        <v>7535</v>
+      </c>
+      <c r="Q2">
+        <v>688</v>
+      </c>
+      <c r="R2">
+        <v>1867</v>
+      </c>
+      <c r="S2">
+        <v>6850</v>
+      </c>
+      <c r="T2">
+        <v>2770</v>
+      </c>
+      <c r="U2">
+        <v>4346</v>
+      </c>
+      <c r="V2">
+        <v>1017</v>
+      </c>
+      <c r="W2">
+        <v>113</v>
+      </c>
+      <c r="X2">
+        <v>60518</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>22</v>
+      </c>
+      <c r="C3" t="s">
+        <v>927</v>
+      </c>
+      <c r="D3" t="s">
+        <v>928</v>
+      </c>
+      <c r="E3" t="s">
+        <v>931</v>
+      </c>
+      <c r="F3" t="s">
+        <v>932</v>
+      </c>
+      <c r="G3">
+        <v>15600</v>
+      </c>
+      <c r="H3">
+        <v>9909</v>
+      </c>
+      <c r="I3">
+        <v>29802</v>
+      </c>
+      <c r="J3">
+        <v>12682</v>
+      </c>
+      <c r="K3">
+        <v>22419</v>
+      </c>
+      <c r="L3">
+        <v>324</v>
+      </c>
+      <c r="M3">
+        <v>1617</v>
+      </c>
+      <c r="N3">
+        <v>5119</v>
+      </c>
+      <c r="O3">
+        <v>4389</v>
+      </c>
+      <c r="P3">
+        <v>11970</v>
+      </c>
+      <c r="Q3">
+        <v>2128</v>
+      </c>
+      <c r="R3">
+        <v>6211</v>
+      </c>
+      <c r="S3">
+        <v>9694</v>
+      </c>
+      <c r="T3">
+        <v>18385</v>
+      </c>
+      <c r="U3">
+        <v>10922</v>
+      </c>
+      <c r="V3">
+        <v>11129</v>
+      </c>
+      <c r="W3">
+        <v>110</v>
+      </c>
+      <c r="X3">
+        <v>172410</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C4" t="s">
+        <v>927</v>
+      </c>
+      <c r="D4" t="s">
+        <v>928</v>
+      </c>
+      <c r="E4" t="s">
+        <v>933</v>
+      </c>
+      <c r="F4" t="s">
+        <v>934</v>
+      </c>
+      <c r="G4">
+        <v>3812</v>
+      </c>
+      <c r="H4">
+        <v>4376</v>
+      </c>
+      <c r="I4">
+        <v>5614</v>
+      </c>
+      <c r="J4">
+        <v>3391</v>
+      </c>
+      <c r="K4">
+        <v>6254</v>
+      </c>
+      <c r="L4">
+        <v>118</v>
+      </c>
+      <c r="M4">
+        <v>791</v>
+      </c>
+      <c r="N4">
+        <v>1717</v>
+      </c>
+      <c r="O4">
+        <v>469</v>
+      </c>
+      <c r="P4">
+        <v>3334</v>
+      </c>
+      <c r="Q4">
+        <v>1284</v>
+      </c>
+      <c r="R4">
+        <v>2138</v>
+      </c>
+      <c r="S4">
+        <v>1234</v>
+      </c>
+      <c r="T4">
+        <v>3548</v>
+      </c>
+      <c r="U4">
+        <v>906</v>
+      </c>
+      <c r="V4">
+        <v>1129</v>
+      </c>
+      <c r="W4">
+        <v>39</v>
+      </c>
+      <c r="X4">
+        <v>40154</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>4</v>
+      </c>
+      <c r="B5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C5" t="s">
+        <v>927</v>
+      </c>
+      <c r="D5" t="s">
+        <v>928</v>
+      </c>
+      <c r="E5" t="s">
+        <v>935</v>
+      </c>
+      <c r="F5" t="s">
+        <v>936</v>
+      </c>
+      <c r="G5">
+        <v>10307</v>
+      </c>
+      <c r="H5">
+        <v>17371</v>
+      </c>
+      <c r="I5">
+        <v>25097</v>
+      </c>
+      <c r="J5">
+        <v>15889</v>
+      </c>
+      <c r="K5">
+        <v>10742</v>
+      </c>
+      <c r="L5">
+        <v>1042</v>
+      </c>
+      <c r="M5">
+        <v>1043</v>
+      </c>
+      <c r="N5">
+        <v>1478</v>
+      </c>
+      <c r="O5">
+        <v>1962</v>
+      </c>
+      <c r="P5">
+        <v>5856</v>
+      </c>
+      <c r="Q5">
+        <v>3262</v>
+      </c>
+      <c r="R5">
+        <v>29620</v>
+      </c>
+      <c r="S5">
+        <v>5825</v>
+      </c>
+      <c r="T5">
+        <v>6018</v>
+      </c>
+      <c r="U5">
+        <v>4234</v>
+      </c>
+      <c r="V5">
+        <v>572</v>
+      </c>
+      <c r="W5">
+        <v>138</v>
+      </c>
+      <c r="X5">
+        <v>140456</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B6" t="s">
+        <v>32</v>
+      </c>
+      <c r="G6">
+        <v>35138</v>
+      </c>
+      <c r="H6">
+        <v>39118</v>
+      </c>
+      <c r="I6">
+        <v>67727</v>
+      </c>
+      <c r="J6">
+        <v>38036</v>
+      </c>
+      <c r="K6">
+        <v>45634</v>
+      </c>
+      <c r="L6">
+        <v>1843</v>
+      </c>
+      <c r="M6">
+        <v>4519</v>
+      </c>
+      <c r="N6">
+        <v>8998</v>
+      </c>
+      <c r="O6">
+        <v>7653</v>
+      </c>
+      <c r="P6">
+        <v>28695</v>
+      </c>
+      <c r="Q6">
+        <v>7362</v>
+      </c>
+      <c r="R6">
+        <v>39836</v>
+      </c>
+      <c r="S6">
+        <v>23603</v>
+      </c>
+      <c r="T6">
+        <v>30721</v>
+      </c>
+      <c r="U6">
+        <v>20408</v>
+      </c>
+      <c r="V6">
+        <v>13847</v>
+      </c>
+      <c r="W6">
+        <v>400</v>
+      </c>
+      <c r="X6">
+        <v>413538</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>934</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>936</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>36</v>
+      </c>
+      <c r="D2">
+        <v>5419</v>
+      </c>
+      <c r="E2">
+        <v>15600</v>
+      </c>
+      <c r="F2">
+        <v>3812</v>
+      </c>
+      <c r="G2">
+        <v>10307</v>
+      </c>
+      <c r="H2">
+        <v>35138</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D3">
+        <v>427</v>
+      </c>
+      <c r="E3">
+        <v>907</v>
+      </c>
+      <c r="F3">
+        <v>314</v>
+      </c>
+      <c r="G3">
+        <v>1069</v>
+      </c>
+      <c r="H3">
+        <v>2717</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>937</v>
+      </c>
+      <c r="C4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D4">
+        <v>1045</v>
+      </c>
+      <c r="E4">
+        <v>11340</v>
+      </c>
+      <c r="F4">
+        <v>708</v>
+      </c>
+      <c r="G4">
+        <v>1039</v>
+      </c>
+      <c r="H4">
+        <v>14132</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>938</v>
+      </c>
+      <c r="C5" t="s">
+        <v>39</v>
+      </c>
+      <c r="D5">
+        <v>2151</v>
+      </c>
+      <c r="E5">
+        <v>525</v>
+      </c>
+      <c r="F5">
+        <v>688</v>
+      </c>
+      <c r="G5">
+        <v>494</v>
+      </c>
+      <c r="H5">
+        <v>3858</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>939</v>
+      </c>
+      <c r="C6" t="s">
+        <v>39</v>
+      </c>
+      <c r="D6">
+        <v>75</v>
+      </c>
+      <c r="E6">
+        <v>125</v>
+      </c>
+      <c r="F6">
+        <v>172</v>
+      </c>
+      <c r="G6">
+        <v>1159</v>
+      </c>
+      <c r="H6">
+        <v>1531</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>940</v>
+      </c>
+      <c r="C7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D7">
+        <v>533</v>
+      </c>
+      <c r="E7">
+        <v>173</v>
+      </c>
+      <c r="F7">
+        <v>176</v>
+      </c>
+      <c r="G7">
+        <v>152</v>
+      </c>
+      <c r="H7">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>941</v>
+      </c>
+      <c r="C8" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8">
+        <v>832</v>
+      </c>
+      <c r="E8">
+        <v>831</v>
+      </c>
+      <c r="F8">
+        <v>281</v>
+      </c>
+      <c r="G8">
+        <v>241</v>
+      </c>
+      <c r="H8">
+        <v>2185</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>942</v>
+      </c>
+      <c r="C9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D9">
+        <v>107</v>
+      </c>
+      <c r="E9">
+        <v>403</v>
+      </c>
+      <c r="F9">
+        <v>92</v>
+      </c>
+      <c r="G9">
+        <v>132</v>
+      </c>
+      <c r="H9">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>943</v>
+      </c>
+      <c r="C10" t="s">
+        <v>39</v>
+      </c>
+      <c r="D10">
+        <v>86</v>
+      </c>
+      <c r="E10">
+        <v>248</v>
+      </c>
+      <c r="F10">
+        <v>800</v>
+      </c>
+      <c r="G10">
+        <v>172</v>
+      </c>
+      <c r="H10">
+        <v>1306</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>944</v>
+      </c>
+      <c r="C11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11">
+        <v>27</v>
+      </c>
+      <c r="E11">
+        <v>71</v>
+      </c>
+      <c r="F11">
+        <v>103</v>
+      </c>
+      <c r="G11">
+        <v>1458</v>
+      </c>
+      <c r="H11">
+        <v>1659</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>945</v>
+      </c>
+      <c r="C12" t="s">
+        <v>39</v>
+      </c>
+      <c r="D12">
+        <v>53</v>
+      </c>
+      <c r="E12">
+        <v>38</v>
+      </c>
+      <c r="F12">
+        <v>404</v>
+      </c>
+      <c r="G12">
+        <v>70</v>
+      </c>
+      <c r="H12">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
+        <v>946</v>
+      </c>
+      <c r="C13" t="s">
+        <v>39</v>
+      </c>
+      <c r="D13">
+        <v>83</v>
+      </c>
+      <c r="E13">
+        <v>939</v>
+      </c>
+      <c r="F13">
+        <v>74</v>
+      </c>
+      <c r="G13">
+        <v>4321</v>
+      </c>
+      <c r="H13">
+        <v>5417</v>
+      </c>
+    </row>
+    <row r="14"/>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>7</v>
+      </c>
+      <c r="C15" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15">
+        <v>7462</v>
+      </c>
+      <c r="E15">
+        <v>9909</v>
+      </c>
+      <c r="F15">
+        <v>4376</v>
+      </c>
+      <c r="G15">
+        <v>17371</v>
+      </c>
+      <c r="H15">
+        <v>39118</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16" t="s">
+        <v>31</v>
+      </c>
+      <c r="C16" t="s">
+        <v>37</v>
+      </c>
+      <c r="D16">
+        <v>915</v>
+      </c>
+      <c r="E16">
+        <v>1073</v>
+      </c>
+      <c r="F16">
+        <v>550</v>
+      </c>
+      <c r="G16">
+        <v>1412</v>
+      </c>
+      <c r="H16">
+        <v>3950</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>1</v>
+      </c>
+      <c r="B17" t="s">
+        <v>947</v>
+      </c>
+      <c r="C17" t="s">
+        <v>39</v>
+      </c>
+      <c r="D17">
+        <v>1010</v>
+      </c>
+      <c r="E17">
+        <v>2283</v>
+      </c>
+      <c r="F17">
+        <v>587</v>
+      </c>
+      <c r="G17">
+        <v>1320</v>
+      </c>
+      <c r="H17">
+        <v>5200</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>2</v>
+      </c>
+      <c r="B18" t="s">
+        <v>948</v>
+      </c>
+      <c r="C18" t="s">
+        <v>39</v>
+      </c>
+      <c r="D18">
+        <v>872</v>
+      </c>
+      <c r="E18">
+        <v>2840</v>
+      </c>
+      <c r="F18">
+        <v>368</v>
+      </c>
+      <c r="G18">
+        <v>596</v>
+      </c>
+      <c r="H18">
+        <v>4676</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>3</v>
+      </c>
+      <c r="B19" t="s">
+        <v>949</v>
+      </c>
+      <c r="C19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D19">
+        <v>1682</v>
+      </c>
+      <c r="E19">
+        <v>603</v>
+      </c>
+      <c r="F19">
+        <v>473</v>
+      </c>
+      <c r="G19">
+        <v>307</v>
+      </c>
+      <c r="H19">
+        <v>3065</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>4</v>
+      </c>
+      <c r="B20" t="s">
+        <v>950</v>
+      </c>
+      <c r="C20" t="s">
+        <v>39</v>
+      </c>
+      <c r="D20">
+        <v>292</v>
+      </c>
+      <c r="E20">
+        <v>303</v>
+      </c>
+      <c r="F20">
+        <v>208</v>
+      </c>
+      <c r="G20">
+        <v>2113</v>
+      </c>
+      <c r="H20">
+        <v>2916</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>5</v>
+      </c>
+      <c r="B21" t="s">
+        <v>951</v>
+      </c>
+      <c r="C21" t="s">
+        <v>39</v>
+      </c>
+      <c r="D21">
+        <v>248</v>
+      </c>
+      <c r="E21">
+        <v>260</v>
+      </c>
+      <c r="F21">
+        <v>556</v>
+      </c>
+      <c r="G21">
+        <v>1573</v>
+      </c>
+      <c r="H21">
+        <v>2637</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>6</v>
+      </c>
+      <c r="B22" t="s">
+        <v>952</v>
+      </c>
+      <c r="C22" t="s">
+        <v>39</v>
+      </c>
+      <c r="D22">
+        <v>185</v>
+      </c>
+      <c r="E22">
+        <v>1192</v>
+      </c>
+      <c r="F22">
+        <v>180</v>
+      </c>
+      <c r="G22">
+        <v>267</v>
+      </c>
+      <c r="H22">
+        <v>1824</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>7</v>
+      </c>
+      <c r="B23" t="s">
+        <v>953</v>
+      </c>
+      <c r="C23" t="s">
+        <v>39</v>
+      </c>
+      <c r="D23">
+        <v>630</v>
+      </c>
+      <c r="E23">
+        <v>836</v>
+      </c>
+      <c r="F23">
+        <v>1093</v>
+      </c>
+      <c r="G23">
+        <v>1650</v>
+      </c>
+      <c r="H23">
+        <v>4209</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>8</v>
+      </c>
+      <c r="B24" t="s">
+        <v>954</v>
+      </c>
+      <c r="C24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D24">
+        <v>220</v>
+      </c>
+      <c r="E24">
+        <v>115</v>
+      </c>
+      <c r="F24">
+        <v>79</v>
+      </c>
+      <c r="G24">
+        <v>109</v>
+      </c>
+      <c r="H24">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>9</v>
+      </c>
+      <c r="B25" t="s">
+        <v>955</v>
+      </c>
+      <c r="C25" t="s">
+        <v>39</v>
+      </c>
+      <c r="D25">
+        <v>1105</v>
+      </c>
+      <c r="E25">
+        <v>299</v>
+      </c>
+      <c r="F25">
+        <v>209</v>
+      </c>
+      <c r="G25">
+        <v>1026</v>
+      </c>
+      <c r="H25">
+        <v>2639</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>10</v>
+      </c>
+      <c r="B26" t="s">
+        <v>956</v>
+      </c>
+      <c r="C26" t="s">
+        <v>39</v>
+      </c>
+      <c r="D26">
+        <v>303</v>
+      </c>
+      <c r="E26">
+        <v>105</v>
+      </c>
+      <c r="F26">
+        <v>73</v>
+      </c>
+      <c r="G26">
+        <v>6998</v>
+      </c>
+      <c r="H26">
+        <v>7479</v>
+      </c>
+    </row>
+    <row r="27"/>
+    <row r="28">
+      <c r="A28">
+        <v>3</v>
+      </c>
+      <c r="B28" t="s">
+        <v>8</v>
+      </c>
+      <c r="C28" t="s">
+        <v>36</v>
+      </c>
+      <c r="D28">
+        <v>7214</v>
+      </c>
+      <c r="E28">
+        <v>29802</v>
+      </c>
+      <c r="F28">
+        <v>5614</v>
+      </c>
+      <c r="G28">
+        <v>25097</v>
+      </c>
+      <c r="H28">
+        <v>67727</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>31</v>
+      </c>
+      <c r="B29" t="s">
+        <v>31</v>
+      </c>
+      <c r="C29" t="s">
+        <v>37</v>
+      </c>
+      <c r="D29">
+        <v>1099</v>
+      </c>
+      <c r="E29">
+        <v>1750</v>
+      </c>
+      <c r="F29">
+        <v>804</v>
+      </c>
+      <c r="G29">
+        <v>2362</v>
+      </c>
+      <c r="H29">
+        <v>6015</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>1</v>
+      </c>
+      <c r="B30" t="s">
+        <v>957</v>
+      </c>
+      <c r="C30" t="s">
+        <v>39</v>
+      </c>
+      <c r="D30">
+        <v>1122</v>
+      </c>
+      <c r="E30">
+        <v>1765</v>
+      </c>
+      <c r="F30">
+        <v>1151</v>
+      </c>
+      <c r="G30">
+        <v>14722</v>
+      </c>
+      <c r="H30">
+        <v>18760</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>2</v>
+      </c>
+      <c r="B31" t="s">
+        <v>958</v>
+      </c>
+      <c r="C31" t="s">
+        <v>39</v>
+      </c>
+      <c r="D31">
+        <v>515</v>
+      </c>
+      <c r="E31">
+        <v>2795</v>
+      </c>
+      <c r="F31">
+        <v>689</v>
+      </c>
+      <c r="G31">
+        <v>3235</v>
+      </c>
+      <c r="H31">
+        <v>7234</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>3</v>
+      </c>
+      <c r="B32" t="s">
+        <v>959</v>
+      </c>
+      <c r="C32" t="s">
+        <v>39</v>
+      </c>
+      <c r="D32">
+        <v>688</v>
+      </c>
+      <c r="E32">
+        <v>943</v>
+      </c>
+      <c r="F32">
+        <v>1076</v>
+      </c>
+      <c r="G32">
+        <v>752</v>
+      </c>
+      <c r="H32">
+        <v>3459</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>4</v>
+      </c>
+      <c r="B33" t="s">
+        <v>960</v>
+      </c>
+      <c r="C33" t="s">
+        <v>39</v>
+      </c>
+      <c r="D33">
+        <v>550</v>
+      </c>
+      <c r="E33">
+        <v>17112</v>
+      </c>
+      <c r="F33">
+        <v>679</v>
+      </c>
+      <c r="G33">
+        <v>434</v>
+      </c>
+      <c r="H33">
+        <v>18775</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>5</v>
+      </c>
+      <c r="B34" t="s">
+        <v>961</v>
+      </c>
+      <c r="C34" t="s">
+        <v>39</v>
+      </c>
+      <c r="D34">
+        <v>1678</v>
+      </c>
+      <c r="E34">
+        <v>715</v>
+      </c>
+      <c r="F34">
+        <v>300</v>
+      </c>
+      <c r="G34">
+        <v>560</v>
+      </c>
+      <c r="H34">
+        <v>3253</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>6</v>
+      </c>
+      <c r="B35" t="s">
+        <v>962</v>
+      </c>
+      <c r="C35" t="s">
+        <v>39</v>
+      </c>
+      <c r="D35">
+        <v>921</v>
+      </c>
+      <c r="E35">
+        <v>402</v>
+      </c>
+      <c r="F35">
+        <v>371</v>
+      </c>
+      <c r="G35">
+        <v>231</v>
+      </c>
+      <c r="H35">
+        <v>1925</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>7</v>
+      </c>
+      <c r="B36" t="s">
+        <v>963</v>
+      </c>
+      <c r="C36" t="s">
+        <v>39</v>
+      </c>
+      <c r="D36">
+        <v>168</v>
+      </c>
+      <c r="E36">
+        <v>274</v>
+      </c>
+      <c r="F36">
+        <v>243</v>
+      </c>
+      <c r="G36">
+        <v>1844</v>
+      </c>
+      <c r="H36">
+        <v>2529</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>8</v>
+      </c>
+      <c r="B37" t="s">
+        <v>964</v>
+      </c>
+      <c r="C37" t="s">
+        <v>39</v>
+      </c>
+      <c r="D37">
+        <v>127</v>
+      </c>
+      <c r="E37">
+        <v>187</v>
+      </c>
+      <c r="F37">
+        <v>76</v>
+      </c>
+      <c r="G37">
+        <v>669</v>
+      </c>
+      <c r="H37">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>9</v>
+      </c>
+      <c r="B38" t="s">
+        <v>965</v>
+      </c>
+      <c r="C38" t="s">
+        <v>39</v>
+      </c>
+      <c r="D38">
+        <v>130</v>
+      </c>
+      <c r="E38">
+        <v>289</v>
+      </c>
+      <c r="F38">
+        <v>167</v>
+      </c>
+      <c r="G38">
+        <v>127</v>
+      </c>
+      <c r="H38">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>10</v>
+      </c>
+      <c r="B39" t="s">
+        <v>966</v>
+      </c>
+      <c r="C39" t="s">
+        <v>39</v>
+      </c>
+      <c r="D39">
+        <v>216</v>
+      </c>
+      <c r="E39">
+        <v>3570</v>
+      </c>
+      <c r="F39">
+        <v>58</v>
+      </c>
+      <c r="G39">
+        <v>161</v>
+      </c>
+      <c r="H39">
+        <v>4005</v>
+      </c>
+    </row>
+    <row r="40"/>
+    <row r="41">
+      <c r="A41">
+        <v>4</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>36</v>
+      </c>
+      <c r="D41">
+        <v>6074</v>
+      </c>
+      <c r="E41">
+        <v>12682</v>
+      </c>
+      <c r="F41">
+        <v>3391</v>
+      </c>
+      <c r="G41">
+        <v>15889</v>
+      </c>
+      <c r="H41">
+        <v>38036</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="s">
+        <v>31</v>
+      </c>
+      <c r="B42" t="s">
+        <v>31</v>
+      </c>
+      <c r="C42" t="s">
+        <v>37</v>
+      </c>
+      <c r="D42">
+        <v>823</v>
+      </c>
+      <c r="E42">
+        <v>1024</v>
+      </c>
+      <c r="F42">
+        <v>407</v>
+      </c>
+      <c r="G42">
+        <v>1900</v>
+      </c>
+      <c r="H42">
+        <v>4154</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>1</v>
+      </c>
+      <c r="B43" t="s">
+        <v>967</v>
+      </c>
+      <c r="C43" t="s">
+        <v>39</v>
+      </c>
+      <c r="D43">
+        <v>972</v>
+      </c>
+      <c r="E43">
+        <v>1369</v>
+      </c>
+      <c r="F43">
+        <v>436</v>
+      </c>
+      <c r="G43">
+        <v>1872</v>
+      </c>
+      <c r="H43">
+        <v>4649</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>2</v>
+      </c>
+      <c r="B44" t="s">
+        <v>968</v>
+      </c>
+      <c r="C44" t="s">
+        <v>39</v>
+      </c>
+      <c r="D44">
+        <v>580</v>
+      </c>
+      <c r="E44">
+        <v>5641</v>
+      </c>
+      <c r="F44">
+        <v>337</v>
+      </c>
+      <c r="G44">
+        <v>1340</v>
+      </c>
+      <c r="H44">
+        <v>7898</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>3</v>
+      </c>
+      <c r="B45" t="s">
+        <v>969</v>
+      </c>
+      <c r="C45" t="s">
+        <v>39</v>
+      </c>
+      <c r="D45">
+        <v>272</v>
+      </c>
+      <c r="E45">
+        <v>2820</v>
+      </c>
+      <c r="F45">
+        <v>131</v>
+      </c>
+      <c r="G45">
+        <v>674</v>
+      </c>
+      <c r="H45">
+        <v>3897</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>4</v>
+      </c>
+      <c r="B46" t="s">
+        <v>970</v>
+      </c>
+      <c r="C46" t="s">
+        <v>39</v>
+      </c>
+      <c r="D46">
+        <v>1307</v>
+      </c>
+      <c r="E46">
+        <v>1016</v>
+      </c>
+      <c r="F46">
+        <v>290</v>
+      </c>
+      <c r="G46">
+        <v>596</v>
+      </c>
+      <c r="H46">
+        <v>3209</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>5</v>
+      </c>
+      <c r="B47" t="s">
+        <v>971</v>
+      </c>
+      <c r="C47" t="s">
+        <v>39</v>
+      </c>
+      <c r="D47">
+        <v>144</v>
+      </c>
+      <c r="E47">
+        <v>254</v>
+      </c>
+      <c r="F47">
+        <v>88</v>
+      </c>
+      <c r="G47">
+        <v>933</v>
+      </c>
+      <c r="H47">
+        <v>1419</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>6</v>
+      </c>
+      <c r="B48" t="s">
+        <v>972</v>
+      </c>
+      <c r="C48" t="s">
+        <v>39</v>
+      </c>
+      <c r="D48">
+        <v>102</v>
+      </c>
+      <c r="E48">
+        <v>133</v>
+      </c>
+      <c r="F48">
+        <v>85</v>
+      </c>
+      <c r="G48">
+        <v>3816</v>
+      </c>
+      <c r="H48">
+        <v>4136</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>7</v>
+      </c>
+      <c r="B49" t="s">
+        <v>973</v>
+      </c>
+      <c r="C49" t="s">
+        <v>39</v>
+      </c>
+      <c r="D49">
+        <v>202</v>
+      </c>
+      <c r="E49">
+        <v>209</v>
+      </c>
+      <c r="F49">
+        <v>1506</v>
+      </c>
+      <c r="G49">
+        <v>518</v>
+      </c>
+      <c r="H49">
+        <v>2435</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>8</v>
+      </c>
+      <c r="B50" t="s">
+        <v>974</v>
+      </c>
+      <c r="C50" t="s">
+        <v>39</v>
+      </c>
+      <c r="D50">
+        <v>1585</v>
+      </c>
+      <c r="E50">
+        <v>106</v>
+      </c>
+      <c r="F50">
+        <v>63</v>
+      </c>
+      <c r="G50">
+        <v>873</v>
+      </c>
+      <c r="H50">
+        <v>2627</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>9</v>
+      </c>
+      <c r="B51" t="s">
+        <v>975</v>
+      </c>
+      <c r="C51" t="s">
+        <v>39</v>
+      </c>
+      <c r="D51">
+        <v>23</v>
+      </c>
+      <c r="E51">
+        <v>26</v>
+      </c>
+      <c r="F51">
+        <v>19</v>
+      </c>
+      <c r="G51">
+        <v>71</v>
+      </c>
+      <c r="H51">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>10</v>
+      </c>
+      <c r="B52" t="s">
+        <v>976</v>
+      </c>
+      <c r="C52" t="s">
+        <v>39</v>
+      </c>
+      <c r="D52">
+        <v>64</v>
+      </c>
+      <c r="E52">
+        <v>84</v>
+      </c>
+      <c r="F52">
+        <v>29</v>
+      </c>
+      <c r="G52">
+        <v>3296</v>
+      </c>
+      <c r="H52">
+        <v>3473</v>
+      </c>
+    </row>
+    <row r="53"/>
+    <row r="54">
+      <c r="A54">
+        <v>5</v>
+      </c>
+      <c r="B54" t="s">
+        <v>10</v>
+      </c>
+      <c r="C54" t="s">
+        <v>36</v>
+      </c>
+      <c r="D54">
+        <v>6219</v>
+      </c>
+      <c r="E54">
+        <v>22419</v>
+      </c>
+      <c r="F54">
+        <v>6254</v>
+      </c>
+      <c r="G54">
+        <v>10742</v>
+      </c>
+      <c r="H54">
+        <v>45634</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="s">
+        <v>31</v>
+      </c>
+      <c r="B55" t="s">
+        <v>31</v>
+      </c>
+      <c r="C55" t="s">
+        <v>37</v>
+      </c>
+      <c r="D55">
+        <v>743</v>
+      </c>
+      <c r="E55">
+        <v>1371</v>
+      </c>
+      <c r="F55">
+        <v>387</v>
+      </c>
+      <c r="G55">
+        <v>917</v>
+      </c>
+      <c r="H55">
+        <v>3418</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>1</v>
+      </c>
+      <c r="B56" t="s">
+        <v>977</v>
+      </c>
+      <c r="C56" t="s">
+        <v>39</v>
+      </c>
+      <c r="D56">
+        <v>3114</v>
+      </c>
+      <c r="E56">
+        <v>12372</v>
+      </c>
+      <c r="F56">
+        <v>699</v>
+      </c>
+      <c r="G56">
+        <v>938</v>
+      </c>
+      <c r="H56">
+        <v>17123</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>2</v>
+      </c>
+      <c r="B57" t="s">
+        <v>978</v>
+      </c>
+      <c r="C57" t="s">
+        <v>39</v>
+      </c>
+      <c r="D57">
+        <v>376</v>
+      </c>
+      <c r="E57">
+        <v>484</v>
+      </c>
+      <c r="F57">
+        <v>246</v>
+      </c>
+      <c r="G57">
+        <v>3451</v>
+      </c>
+      <c r="H57">
+        <v>4557</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>3</v>
+      </c>
+      <c r="B58" t="s">
+        <v>979</v>
+      </c>
+      <c r="C58" t="s">
+        <v>39</v>
+      </c>
+      <c r="D58">
+        <v>282</v>
+      </c>
+      <c r="E58">
+        <v>308</v>
+      </c>
+      <c r="F58">
+        <v>4231</v>
+      </c>
+      <c r="G58">
+        <v>351</v>
+      </c>
+      <c r="H58">
+        <v>5172</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>4</v>
+      </c>
+      <c r="B59" t="s">
+        <v>980</v>
+      </c>
+      <c r="C59" t="s">
+        <v>39</v>
+      </c>
+      <c r="D59">
+        <v>168</v>
+      </c>
+      <c r="E59">
+        <v>420</v>
+      </c>
+      <c r="F59">
+        <v>285</v>
+      </c>
+      <c r="G59">
+        <v>4007</v>
+      </c>
+      <c r="H59">
+        <v>4880</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>5</v>
+      </c>
+      <c r="B60" t="s">
+        <v>981</v>
+      </c>
+      <c r="C60" t="s">
+        <v>39</v>
+      </c>
+      <c r="D60">
+        <v>781</v>
+      </c>
+      <c r="E60">
+        <v>6175</v>
+      </c>
+      <c r="F60">
+        <v>199</v>
+      </c>
+      <c r="G60">
+        <v>424</v>
+      </c>
+      <c r="H60">
+        <v>7579</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>6</v>
+      </c>
+      <c r="B61" t="s">
+        <v>982</v>
+      </c>
+      <c r="C61" t="s">
+        <v>39</v>
+      </c>
+      <c r="D61">
+        <v>376</v>
+      </c>
+      <c r="E61">
+        <v>423</v>
+      </c>
+      <c r="F61">
+        <v>63</v>
+      </c>
+      <c r="G61">
+        <v>171</v>
+      </c>
+      <c r="H61">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>7</v>
+      </c>
+      <c r="B62" t="s">
+        <v>983</v>
+      </c>
+      <c r="C62" t="s">
+        <v>39</v>
+      </c>
+      <c r="D62">
+        <v>110</v>
+      </c>
+      <c r="E62">
+        <v>241</v>
+      </c>
+      <c r="F62">
+        <v>39</v>
+      </c>
+      <c r="G62">
+        <v>196</v>
+      </c>
+      <c r="H62">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>8</v>
+      </c>
+      <c r="B63" t="s">
+        <v>984</v>
+      </c>
+      <c r="C63" t="s">
+        <v>39</v>
+      </c>
+      <c r="D63">
+        <v>146</v>
+      </c>
+      <c r="E63">
+        <v>255</v>
+      </c>
+      <c r="F63">
+        <v>62</v>
+      </c>
+      <c r="G63">
+        <v>19</v>
+      </c>
+      <c r="H63">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>9</v>
+      </c>
+      <c r="B64" t="s">
+        <v>985</v>
+      </c>
+      <c r="C64" t="s">
+        <v>39</v>
+      </c>
+      <c r="D64">
+        <v>91</v>
+      </c>
+      <c r="E64">
+        <v>322</v>
+      </c>
+      <c r="F64">
+        <v>21</v>
+      </c>
+      <c r="G64">
+        <v>31</v>
+      </c>
+      <c r="H64">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>10</v>
+      </c>
+      <c r="B65" t="s">
+        <v>986</v>
+      </c>
+      <c r="C65" t="s">
+        <v>39</v>
+      </c>
+      <c r="D65">
+        <v>32</v>
+      </c>
+      <c r="E65">
+        <v>48</v>
+      </c>
+      <c r="F65">
+        <v>22</v>
+      </c>
+      <c r="G65">
+        <v>237</v>
+      </c>
+      <c r="H65">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="66"/>
+    <row r="67">
+      <c r="A67">
+        <v>6</v>
+      </c>
+      <c r="B67" t="s">
+        <v>11</v>
+      </c>
+      <c r="C67" t="s">
+        <v>36</v>
+      </c>
+      <c r="D67">
+        <v>359</v>
+      </c>
+      <c r="E67">
+        <v>324</v>
+      </c>
+      <c r="F67">
+        <v>118</v>
+      </c>
+      <c r="G67">
+        <v>1042</v>
+      </c>
+      <c r="H67">
+        <v>1843</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="s">
+        <v>31</v>
+      </c>
+      <c r="B68" t="s">
+        <v>31</v>
+      </c>
+      <c r="C68" t="s">
+        <v>37</v>
+      </c>
+      <c r="D68">
+        <v>222</v>
+      </c>
+      <c r="E68">
+        <v>203</v>
+      </c>
+      <c r="F68">
+        <v>64</v>
+      </c>
+      <c r="G68">
+        <v>421</v>
+      </c>
+      <c r="H68">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>1</v>
+      </c>
+      <c r="B69" t="s">
+        <v>987</v>
+      </c>
+      <c r="C69" t="s">
+        <v>39</v>
+      </c>
+      <c r="D69">
+        <v>137</v>
+      </c>
+      <c r="E69">
+        <v>121</v>
+      </c>
+      <c r="F69">
+        <v>54</v>
+      </c>
+      <c r="G69">
+        <v>621</v>
+      </c>
+      <c r="H69">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="70"/>
+    <row r="71">
+      <c r="A71">
+        <v>7</v>
+      </c>
+      <c r="B71" t="s">
+        <v>12</v>
+      </c>
+      <c r="C71" t="s">
+        <v>36</v>
+      </c>
+      <c r="D71">
+        <v>1068</v>
+      </c>
+      <c r="E71">
+        <v>1617</v>
+      </c>
+      <c r="F71">
+        <v>791</v>
+      </c>
+      <c r="G71">
+        <v>1043</v>
+      </c>
+      <c r="H71">
+        <v>4519</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="s">
+        <v>31</v>
+      </c>
+      <c r="B72" t="s">
+        <v>31</v>
+      </c>
+      <c r="C72" t="s">
+        <v>37</v>
+      </c>
+      <c r="D72">
+        <v>238</v>
+      </c>
+      <c r="E72">
+        <v>382</v>
+      </c>
+      <c r="F72">
+        <v>198</v>
+      </c>
+      <c r="G72">
+        <v>272</v>
+      </c>
+      <c r="H72">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>1</v>
+      </c>
+      <c r="B73" t="s">
+        <v>988</v>
+      </c>
+      <c r="C73" t="s">
+        <v>39</v>
+      </c>
+      <c r="D73">
+        <v>376</v>
+      </c>
+      <c r="E73">
+        <v>272</v>
+      </c>
+      <c r="F73">
+        <v>150</v>
+      </c>
+      <c r="G73">
+        <v>264</v>
+      </c>
+      <c r="H73">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>2</v>
+      </c>
+      <c r="B74" t="s">
+        <v>989</v>
+      </c>
+      <c r="C74" t="s">
+        <v>39</v>
+      </c>
+      <c r="D74">
+        <v>91</v>
+      </c>
+      <c r="E74">
+        <v>161</v>
+      </c>
+      <c r="F74">
+        <v>61</v>
+      </c>
+      <c r="G74">
+        <v>167</v>
+      </c>
+      <c r="H74">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>3</v>
+      </c>
+      <c r="B75" t="s">
+        <v>990</v>
+      </c>
+      <c r="C75" t="s">
+        <v>39</v>
+      </c>
+      <c r="D75">
+        <v>69</v>
+      </c>
+      <c r="E75">
+        <v>485</v>
+      </c>
+      <c r="F75">
+        <v>50</v>
+      </c>
+      <c r="G75">
+        <v>85</v>
+      </c>
+      <c r="H75">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>4</v>
+      </c>
+      <c r="B76" t="s">
+        <v>991</v>
+      </c>
+      <c r="C76" t="s">
+        <v>39</v>
+      </c>
+      <c r="D76">
+        <v>53</v>
+      </c>
+      <c r="E76">
+        <v>127</v>
+      </c>
+      <c r="F76">
+        <v>37</v>
+      </c>
+      <c r="G76">
+        <v>71</v>
+      </c>
+      <c r="H76">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>5</v>
+      </c>
+      <c r="B77" t="s">
+        <v>992</v>
+      </c>
+      <c r="C77" t="s">
+        <v>39</v>
+      </c>
+      <c r="D77">
+        <v>195</v>
+      </c>
+      <c r="E77">
+        <v>136</v>
+      </c>
+      <c r="F77">
+        <v>182</v>
+      </c>
+      <c r="G77">
+        <v>122</v>
+      </c>
+      <c r="H77">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>6</v>
+      </c>
+      <c r="B78" t="s">
+        <v>993</v>
+      </c>
+      <c r="C78" t="s">
+        <v>39</v>
+      </c>
+      <c r="D78">
+        <v>46</v>
+      </c>
+      <c r="E78">
+        <v>54</v>
+      </c>
+      <c r="F78">
+        <v>113</v>
+      </c>
+      <c r="G78">
+        <v>62</v>
+      </c>
+      <c r="H78">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="79"/>
+    <row r="80">
+      <c r="A80">
+        <v>8</v>
+      </c>
+      <c r="B80" t="s">
+        <v>13</v>
+      </c>
+      <c r="C80" t="s">
+        <v>36</v>
+      </c>
+      <c r="D80">
+        <v>684</v>
+      </c>
+      <c r="E80">
+        <v>5119</v>
+      </c>
+      <c r="F80">
+        <v>1717</v>
+      </c>
+      <c r="G80">
+        <v>1478</v>
+      </c>
+      <c r="H80">
+        <v>8998</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="s">
+        <v>31</v>
+      </c>
+      <c r="B81" t="s">
+        <v>31</v>
+      </c>
+      <c r="C81" t="s">
+        <v>37</v>
+      </c>
+      <c r="D81">
+        <v>142</v>
+      </c>
+      <c r="E81">
+        <v>319</v>
+      </c>
+      <c r="F81">
+        <v>128</v>
+      </c>
+      <c r="G81">
+        <v>155</v>
+      </c>
+      <c r="H81">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>1</v>
+      </c>
+      <c r="B82" t="s">
+        <v>994</v>
+      </c>
+      <c r="C82" t="s">
+        <v>39</v>
+      </c>
+      <c r="D82">
+        <v>97</v>
+      </c>
+      <c r="E82">
+        <v>502</v>
+      </c>
+      <c r="F82">
+        <v>94</v>
+      </c>
+      <c r="G82">
+        <v>168</v>
+      </c>
+      <c r="H82">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>2</v>
+      </c>
+      <c r="B83" t="s">
+        <v>995</v>
+      </c>
+      <c r="C83" t="s">
+        <v>39</v>
+      </c>
+      <c r="D83">
+        <v>60</v>
+      </c>
+      <c r="E83">
+        <v>240</v>
+      </c>
+      <c r="F83">
+        <v>159</v>
+      </c>
+      <c r="G83">
+        <v>880</v>
+      </c>
+      <c r="H83">
+        <v>1339</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>3</v>
+      </c>
+      <c r="B84" t="s">
+        <v>996</v>
+      </c>
+      <c r="C84" t="s">
+        <v>39</v>
+      </c>
+      <c r="D84">
+        <v>28</v>
+      </c>
+      <c r="E84">
+        <v>171</v>
+      </c>
+      <c r="F84">
+        <v>33</v>
+      </c>
+      <c r="G84">
+        <v>49</v>
+      </c>
+      <c r="H84">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>4</v>
+      </c>
+      <c r="B85" t="s">
+        <v>997</v>
+      </c>
+      <c r="C85" t="s">
+        <v>39</v>
+      </c>
+      <c r="D85">
+        <v>49</v>
+      </c>
+      <c r="E85">
+        <v>1264</v>
+      </c>
+      <c r="F85">
+        <v>25</v>
+      </c>
+      <c r="G85">
+        <v>42</v>
+      </c>
+      <c r="H85">
+        <v>1380</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>5</v>
+      </c>
+      <c r="B86" t="s">
+        <v>998</v>
+      </c>
+      <c r="C86" t="s">
+        <v>39</v>
+      </c>
+      <c r="D86">
+        <v>112</v>
+      </c>
+      <c r="E86">
+        <v>773</v>
+      </c>
+      <c r="F86">
+        <v>34</v>
+      </c>
+      <c r="G86">
+        <v>63</v>
+      </c>
+      <c r="H86">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>6</v>
+      </c>
+      <c r="B87" t="s">
+        <v>999</v>
+      </c>
+      <c r="C87" t="s">
+        <v>39</v>
+      </c>
+      <c r="D87">
+        <v>26</v>
+      </c>
+      <c r="E87">
+        <v>108</v>
+      </c>
+      <c r="F87">
+        <v>15</v>
+      </c>
+      <c r="G87">
+        <v>25</v>
+      </c>
+      <c r="H87">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>7</v>
+      </c>
+      <c r="B88" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C88" t="s">
+        <v>39</v>
+      </c>
+      <c r="D88">
+        <v>70</v>
+      </c>
+      <c r="E88">
+        <v>1484</v>
+      </c>
+      <c r="F88">
+        <v>9</v>
+      </c>
+      <c r="G88">
+        <v>24</v>
+      </c>
+      <c r="H88">
+        <v>1587</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>8</v>
+      </c>
+      <c r="B89" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C89" t="s">
+        <v>39</v>
+      </c>
+      <c r="D89">
+        <v>33</v>
+      </c>
+      <c r="E89">
+        <v>66</v>
+      </c>
+      <c r="F89">
+        <v>19</v>
+      </c>
+      <c r="G89">
+        <v>18</v>
+      </c>
+      <c r="H89">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>9</v>
+      </c>
+      <c r="B90" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C90" t="s">
+        <v>39</v>
+      </c>
+      <c r="D90">
+        <v>31</v>
+      </c>
+      <c r="E90">
+        <v>158</v>
+      </c>
+      <c r="F90">
+        <v>15</v>
+      </c>
+      <c r="G90">
+        <v>21</v>
+      </c>
+      <c r="H90">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>10</v>
+      </c>
+      <c r="B91" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C91" t="s">
+        <v>39</v>
+      </c>
+      <c r="D91">
+        <v>36</v>
+      </c>
+      <c r="E91">
+        <v>34</v>
+      </c>
+      <c r="F91">
+        <v>1186</v>
+      </c>
+      <c r="G91">
+        <v>33</v>
+      </c>
+      <c r="H91">
+        <v>1289</v>
+      </c>
+    </row>
+    <row r="92"/>
+    <row r="93">
+      <c r="A93">
+        <v>9</v>
+      </c>
+      <c r="B93" t="s">
+        <v>14</v>
+      </c>
+      <c r="C93" t="s">
+        <v>36</v>
+      </c>
+      <c r="D93">
+        <v>833</v>
+      </c>
+      <c r="E93">
+        <v>4389</v>
+      </c>
+      <c r="F93">
+        <v>469</v>
+      </c>
+      <c r="G93">
+        <v>1962</v>
+      </c>
+      <c r="H93">
+        <v>7653</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="s">
+        <v>31</v>
+      </c>
+      <c r="B94" t="s">
+        <v>31</v>
+      </c>
+      <c r="C94" t="s">
+        <v>37</v>
+      </c>
+      <c r="D94">
+        <v>136</v>
+      </c>
+      <c r="E94">
+        <v>99</v>
+      </c>
+      <c r="F94">
+        <v>41</v>
+      </c>
+      <c r="G94">
+        <v>103</v>
+      </c>
+      <c r="H94">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>1</v>
+      </c>
+      <c r="B95" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C95" t="s">
+        <v>39</v>
+      </c>
+      <c r="D95">
+        <v>98</v>
+      </c>
+      <c r="E95">
+        <v>102</v>
+      </c>
+      <c r="F95">
+        <v>61</v>
+      </c>
+      <c r="G95">
+        <v>625</v>
+      </c>
+      <c r="H95">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>2</v>
+      </c>
+      <c r="B96" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C96" t="s">
+        <v>39</v>
+      </c>
+      <c r="D96">
+        <v>57</v>
+      </c>
+      <c r="E96">
+        <v>2212</v>
+      </c>
+      <c r="F96">
+        <v>22</v>
+      </c>
+      <c r="G96">
+        <v>67</v>
+      </c>
+      <c r="H96">
+        <v>2358</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>3</v>
+      </c>
+      <c r="B97" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C97" t="s">
+        <v>39</v>
+      </c>
+      <c r="D97">
+        <v>17</v>
+      </c>
+      <c r="E97">
+        <v>26</v>
+      </c>
+      <c r="F97">
+        <v>10</v>
+      </c>
+      <c r="G97">
+        <v>20</v>
+      </c>
+      <c r="H97">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>4</v>
+      </c>
+      <c r="B98" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C98" t="s">
+        <v>39</v>
+      </c>
+      <c r="D98">
+        <v>24</v>
+      </c>
+      <c r="E98">
+        <v>394</v>
+      </c>
+      <c r="F98">
+        <v>9</v>
+      </c>
+      <c r="G98">
+        <v>29</v>
+      </c>
+      <c r="H98">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>5</v>
+      </c>
+      <c r="B99" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C99" t="s">
+        <v>39</v>
+      </c>
+      <c r="D99">
+        <v>43</v>
+      </c>
+      <c r="E99">
+        <v>48</v>
+      </c>
+      <c r="F99">
+        <v>23</v>
+      </c>
+      <c r="G99">
+        <v>43</v>
+      </c>
+      <c r="H99">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>6</v>
+      </c>
+      <c r="B100" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C100" t="s">
+        <v>39</v>
+      </c>
+      <c r="D100">
+        <v>13</v>
+      </c>
+      <c r="E100">
+        <v>27</v>
+      </c>
+      <c r="F100">
+        <v>2</v>
+      </c>
+      <c r="G100">
+        <v>23</v>
+      </c>
+      <c r="H100">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>7</v>
+      </c>
+      <c r="B101" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C101" t="s">
+        <v>39</v>
+      </c>
+      <c r="D101">
+        <v>51</v>
+      </c>
+      <c r="E101">
+        <v>283</v>
+      </c>
+      <c r="F101">
+        <v>19</v>
+      </c>
+      <c r="G101">
+        <v>29</v>
+      </c>
+      <c r="H101">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>8</v>
+      </c>
+      <c r="B102" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C102" t="s">
+        <v>39</v>
+      </c>
+      <c r="D102">
+        <v>63</v>
+      </c>
+      <c r="E102">
+        <v>51</v>
+      </c>
+      <c r="F102">
+        <v>8</v>
+      </c>
+      <c r="G102">
+        <v>113</v>
+      </c>
+      <c r="H102">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>9</v>
+      </c>
+      <c r="B103" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C103" t="s">
+        <v>39</v>
+      </c>
+      <c r="D103">
+        <v>325</v>
+      </c>
+      <c r="E103">
+        <v>1134</v>
+      </c>
+      <c r="F103">
+        <v>20</v>
+      </c>
+      <c r="G103">
+        <v>169</v>
+      </c>
+      <c r="H103">
+        <v>1648</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>10</v>
+      </c>
+      <c r="B104" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C104" t="s">
+        <v>39</v>
+      </c>
+      <c r="D104">
+        <v>6</v>
+      </c>
+      <c r="E104">
+        <v>13</v>
+      </c>
+      <c r="F104">
+        <v>254</v>
+      </c>
+      <c r="G104">
+        <v>741</v>
+      </c>
+      <c r="H104">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="105"/>
+    <row r="106">
+      <c r="A106">
+        <v>10</v>
+      </c>
+      <c r="B106" t="s">
+        <v>15</v>
+      </c>
+      <c r="C106" t="s">
+        <v>36</v>
+      </c>
+      <c r="D106">
+        <v>7535</v>
+      </c>
+      <c r="E106">
+        <v>11970</v>
+      </c>
+      <c r="F106">
+        <v>3334</v>
+      </c>
+      <c r="G106">
+        <v>5856</v>
+      </c>
+      <c r="H106">
+        <v>28695</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="s">
+        <v>31</v>
+      </c>
+      <c r="B107" t="s">
+        <v>31</v>
+      </c>
+      <c r="C107" t="s">
+        <v>37</v>
+      </c>
+      <c r="D107">
+        <v>549</v>
+      </c>
+      <c r="E107">
+        <v>403</v>
+      </c>
+      <c r="F107">
+        <v>231</v>
+      </c>
+      <c r="G107">
+        <v>551</v>
+      </c>
+      <c r="H107">
+        <v>1734</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>1</v>
+      </c>
+      <c r="B108" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C108" t="s">
+        <v>39</v>
+      </c>
+      <c r="D108">
+        <v>663</v>
+      </c>
+      <c r="E108">
+        <v>773</v>
+      </c>
+      <c r="F108">
+        <v>329</v>
+      </c>
+      <c r="G108">
+        <v>3992</v>
+      </c>
+      <c r="H108">
+        <v>5757</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>2</v>
+      </c>
+      <c r="B109" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C109" t="s">
+        <v>39</v>
+      </c>
+      <c r="D109">
+        <v>240</v>
+      </c>
+      <c r="E109">
+        <v>216</v>
+      </c>
+      <c r="F109">
+        <v>2253</v>
+      </c>
+      <c r="G109">
+        <v>558</v>
+      </c>
+      <c r="H109">
+        <v>3267</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>3</v>
+      </c>
+      <c r="B110" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C110" t="s">
+        <v>39</v>
+      </c>
+      <c r="D110">
+        <v>380</v>
+      </c>
+      <c r="E110">
+        <v>247</v>
+      </c>
+      <c r="F110">
+        <v>76</v>
+      </c>
+      <c r="G110">
+        <v>120</v>
+      </c>
+      <c r="H110">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>4</v>
+      </c>
+      <c r="B111" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C111" t="s">
+        <v>39</v>
+      </c>
+      <c r="D111">
+        <v>203</v>
+      </c>
+      <c r="E111">
+        <v>3014</v>
+      </c>
+      <c r="F111">
+        <v>93</v>
+      </c>
+      <c r="G111">
+        <v>176</v>
+      </c>
+      <c r="H111">
+        <v>3486</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>5</v>
+      </c>
+      <c r="B112" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C112" t="s">
+        <v>39</v>
+      </c>
+      <c r="D112">
+        <v>329</v>
+      </c>
+      <c r="E112">
+        <v>3200</v>
+      </c>
+      <c r="F112">
+        <v>112</v>
+      </c>
+      <c r="G112">
+        <v>103</v>
+      </c>
+      <c r="H112">
+        <v>3744</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>6</v>
+      </c>
+      <c r="B113" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C113" t="s">
+        <v>39</v>
+      </c>
+      <c r="D113">
+        <v>91</v>
+      </c>
+      <c r="E113">
+        <v>60</v>
+      </c>
+      <c r="F113">
+        <v>23</v>
+      </c>
+      <c r="G113">
+        <v>161</v>
+      </c>
+      <c r="H113">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>7</v>
+      </c>
+      <c r="B114" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C114" t="s">
+        <v>39</v>
+      </c>
+      <c r="D114">
+        <v>97</v>
+      </c>
+      <c r="E114">
+        <v>3657</v>
+      </c>
+      <c r="F114">
+        <v>53</v>
+      </c>
+      <c r="G114">
+        <v>48</v>
+      </c>
+      <c r="H114">
+        <v>3855</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>8</v>
+      </c>
+      <c r="B115" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C115" t="s">
+        <v>39</v>
+      </c>
+      <c r="D115">
+        <v>4855</v>
+      </c>
+      <c r="E115">
+        <v>248</v>
+      </c>
+      <c r="F115">
+        <v>108</v>
+      </c>
+      <c r="G115">
+        <v>59</v>
+      </c>
+      <c r="H115">
+        <v>5270</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>9</v>
+      </c>
+      <c r="B116" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C116" t="s">
+        <v>39</v>
+      </c>
+      <c r="D116">
+        <v>39</v>
+      </c>
+      <c r="E116">
+        <v>19</v>
+      </c>
+      <c r="F116">
+        <v>13</v>
+      </c>
+      <c r="G116">
+        <v>30</v>
+      </c>
+      <c r="H116">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>10</v>
+      </c>
+      <c r="B117" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C117" t="s">
+        <v>39</v>
+      </c>
+      <c r="D117">
+        <v>89</v>
+      </c>
+      <c r="E117">
+        <v>133</v>
+      </c>
+      <c r="F117">
+        <v>43</v>
+      </c>
+      <c r="G117">
+        <v>58</v>
+      </c>
+      <c r="H117">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="118"/>
+    <row r="119">
+      <c r="A119">
+        <v>11</v>
+      </c>
+      <c r="B119" t="s">
+        <v>174</v>
+      </c>
+      <c r="C119" t="s">
+        <v>36</v>
+      </c>
+      <c r="D119">
+        <v>688</v>
+      </c>
+      <c r="E119">
+        <v>2128</v>
+      </c>
+      <c r="F119">
+        <v>1284</v>
+      </c>
+      <c r="G119">
+        <v>3262</v>
+      </c>
+      <c r="H119">
+        <v>7362</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="s">
+        <v>31</v>
+      </c>
+      <c r="B120" t="s">
+        <v>31</v>
+      </c>
+      <c r="C120" t="s">
+        <v>37</v>
+      </c>
+      <c r="D120">
+        <v>97</v>
+      </c>
+      <c r="E120">
+        <v>141</v>
+      </c>
+      <c r="F120">
+        <v>196</v>
+      </c>
+      <c r="G120">
+        <v>203</v>
+      </c>
+      <c r="H120">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>1</v>
+      </c>
+      <c r="B121" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C121" t="s">
+        <v>39</v>
+      </c>
+      <c r="D121">
+        <v>117</v>
+      </c>
+      <c r="E121">
+        <v>231</v>
+      </c>
+      <c r="F121">
+        <v>754</v>
+      </c>
+      <c r="G121">
+        <v>335</v>
+      </c>
+      <c r="H121">
+        <v>1437</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>2</v>
+      </c>
+      <c r="B122" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C122" t="s">
+        <v>39</v>
+      </c>
+      <c r="D122">
+        <v>86</v>
+      </c>
+      <c r="E122">
+        <v>97</v>
+      </c>
+      <c r="F122">
+        <v>63</v>
+      </c>
+      <c r="G122">
+        <v>846</v>
+      </c>
+      <c r="H122">
+        <v>1092</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>3</v>
+      </c>
+      <c r="B123" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C123" t="s">
+        <v>39</v>
+      </c>
+      <c r="D123">
+        <v>47</v>
+      </c>
+      <c r="E123">
+        <v>83</v>
+      </c>
+      <c r="F123">
+        <v>41</v>
+      </c>
+      <c r="G123">
+        <v>62</v>
+      </c>
+      <c r="H123">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>4</v>
+      </c>
+      <c r="B124" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C124" t="s">
+        <v>39</v>
+      </c>
+      <c r="D124">
+        <v>34</v>
+      </c>
+      <c r="E124">
+        <v>212</v>
+      </c>
+      <c r="F124">
+        <v>43</v>
+      </c>
+      <c r="G124">
+        <v>109</v>
+      </c>
+      <c r="H124">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>5</v>
+      </c>
+      <c r="B125" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C125" t="s">
+        <v>39</v>
+      </c>
+      <c r="D125">
+        <v>95</v>
+      </c>
+      <c r="E125">
+        <v>653</v>
+      </c>
+      <c r="F125">
+        <v>98</v>
+      </c>
+      <c r="G125">
+        <v>1469</v>
+      </c>
+      <c r="H125">
+        <v>2315</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>6</v>
+      </c>
+      <c r="B126" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C126" t="s">
+        <v>39</v>
+      </c>
+      <c r="D126">
+        <v>16</v>
+      </c>
+      <c r="E126">
+        <v>31</v>
+      </c>
+      <c r="F126">
+        <v>15</v>
+      </c>
+      <c r="G126">
+        <v>28</v>
+      </c>
+      <c r="H126">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>7</v>
+      </c>
+      <c r="B127" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C127" t="s">
+        <v>39</v>
+      </c>
+      <c r="D127">
+        <v>126</v>
+      </c>
+      <c r="E127">
+        <v>141</v>
+      </c>
+      <c r="F127">
+        <v>23</v>
+      </c>
+      <c r="G127">
+        <v>83</v>
+      </c>
+      <c r="H127">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>8</v>
+      </c>
+      <c r="B128" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C128" t="s">
+        <v>39</v>
+      </c>
+      <c r="D128">
+        <v>23</v>
+      </c>
+      <c r="E128">
+        <v>121</v>
+      </c>
+      <c r="F128">
+        <v>20</v>
+      </c>
+      <c r="G128">
+        <v>68</v>
+      </c>
+      <c r="H128">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>9</v>
+      </c>
+      <c r="B129" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C129" t="s">
+        <v>39</v>
+      </c>
+      <c r="D129">
+        <v>6</v>
+      </c>
+      <c r="E129">
+        <v>14</v>
+      </c>
+      <c r="F129">
+        <v>13</v>
+      </c>
+      <c r="G129">
+        <v>15</v>
+      </c>
+      <c r="H129">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>10</v>
+      </c>
+      <c r="B130" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C130" t="s">
+        <v>39</v>
+      </c>
+      <c r="D130">
+        <v>41</v>
+      </c>
+      <c r="E130">
+        <v>404</v>
+      </c>
+      <c r="F130">
+        <v>18</v>
+      </c>
+      <c r="G130">
+        <v>44</v>
+      </c>
+      <c r="H130">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="131"/>
+    <row r="132">
+      <c r="A132">
+        <v>12</v>
+      </c>
+      <c r="B132" t="s">
+        <v>16</v>
+      </c>
+      <c r="C132" t="s">
+        <v>36</v>
+      </c>
+      <c r="D132">
+        <v>1867</v>
+      </c>
+      <c r="E132">
+        <v>6211</v>
+      </c>
+      <c r="F132">
+        <v>2138</v>
+      </c>
+      <c r="G132">
+        <v>29620</v>
+      </c>
+      <c r="H132">
+        <v>39836</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="s">
+        <v>31</v>
+      </c>
+      <c r="B133" t="s">
+        <v>31</v>
+      </c>
+      <c r="C133" t="s">
+        <v>37</v>
+      </c>
+      <c r="D133">
+        <v>176</v>
+      </c>
+      <c r="E133">
+        <v>601</v>
+      </c>
+      <c r="F133">
+        <v>159</v>
+      </c>
+      <c r="G133">
+        <v>1355</v>
+      </c>
+      <c r="H133">
+        <v>2291</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>1</v>
+      </c>
+      <c r="B134" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C134" t="s">
+        <v>39</v>
+      </c>
+      <c r="D134">
+        <v>216</v>
+      </c>
+      <c r="E134">
+        <v>1002</v>
+      </c>
+      <c r="F134">
+        <v>272</v>
+      </c>
+      <c r="G134">
+        <v>25667</v>
+      </c>
+      <c r="H134">
+        <v>27157</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>2</v>
+      </c>
+      <c r="B135" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C135" t="s">
+        <v>39</v>
+      </c>
+      <c r="D135">
+        <v>89</v>
+      </c>
+      <c r="E135">
+        <v>816</v>
+      </c>
+      <c r="F135">
+        <v>80</v>
+      </c>
+      <c r="G135">
+        <v>639</v>
+      </c>
+      <c r="H135">
+        <v>1624</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>3</v>
+      </c>
+      <c r="B136" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C136" t="s">
+        <v>39</v>
+      </c>
+      <c r="D136">
+        <v>67</v>
+      </c>
+      <c r="E136">
+        <v>855</v>
+      </c>
+      <c r="F136">
+        <v>63</v>
+      </c>
+      <c r="G136">
+        <v>290</v>
+      </c>
+      <c r="H136">
+        <v>1275</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>4</v>
+      </c>
+      <c r="B137" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C137" t="s">
+        <v>39</v>
+      </c>
+      <c r="D137">
+        <v>71</v>
+      </c>
+      <c r="E137">
+        <v>920</v>
+      </c>
+      <c r="F137">
+        <v>99</v>
+      </c>
+      <c r="G137">
+        <v>298</v>
+      </c>
+      <c r="H137">
+        <v>1388</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>5</v>
+      </c>
+      <c r="B138" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C138" t="s">
+        <v>39</v>
+      </c>
+      <c r="D138">
+        <v>120</v>
+      </c>
+      <c r="E138">
+        <v>200</v>
+      </c>
+      <c r="F138">
+        <v>891</v>
+      </c>
+      <c r="G138">
+        <v>313</v>
+      </c>
+      <c r="H138">
+        <v>1524</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>6</v>
+      </c>
+      <c r="B139" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C139" t="s">
+        <v>39</v>
+      </c>
+      <c r="D139">
+        <v>52</v>
+      </c>
+      <c r="E139">
+        <v>139</v>
+      </c>
+      <c r="F139">
+        <v>39</v>
+      </c>
+      <c r="G139">
+        <v>197</v>
+      </c>
+      <c r="H139">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>7</v>
+      </c>
+      <c r="B140" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C140" t="s">
+        <v>39</v>
+      </c>
+      <c r="D140">
+        <v>86</v>
+      </c>
+      <c r="E140">
+        <v>89</v>
+      </c>
+      <c r="F140">
+        <v>44</v>
+      </c>
+      <c r="G140">
+        <v>52</v>
+      </c>
+      <c r="H140">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>8</v>
+      </c>
+      <c r="B141" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C141" t="s">
+        <v>39</v>
+      </c>
+      <c r="D141">
+        <v>23</v>
+      </c>
+      <c r="E141">
+        <v>529</v>
+      </c>
+      <c r="F141">
+        <v>12</v>
+      </c>
+      <c r="G141">
+        <v>60</v>
+      </c>
+      <c r="H141">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>9</v>
+      </c>
+      <c r="B142" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C142" t="s">
+        <v>39</v>
+      </c>
+      <c r="D142">
+        <v>15</v>
+      </c>
+      <c r="E142">
+        <v>34</v>
+      </c>
+      <c r="F142">
+        <v>7</v>
+      </c>
+      <c r="G142">
+        <v>24</v>
+      </c>
+      <c r="H142">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>10</v>
+      </c>
+      <c r="B143" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C143" t="s">
+        <v>39</v>
+      </c>
+      <c r="D143">
+        <v>952</v>
+      </c>
+      <c r="E143">
+        <v>1026</v>
+      </c>
+      <c r="F143">
+        <v>472</v>
+      </c>
+      <c r="G143">
+        <v>725</v>
+      </c>
+      <c r="H143">
+        <v>3175</v>
+      </c>
+    </row>
+    <row r="144"/>
+    <row r="145">
+      <c r="A145">
+        <v>14</v>
+      </c>
+      <c r="B145" t="s">
+        <v>17</v>
+      </c>
+      <c r="C145" t="s">
+        <v>36</v>
+      </c>
+      <c r="D145">
+        <v>6850</v>
+      </c>
+      <c r="E145">
+        <v>9694</v>
+      </c>
+      <c r="F145">
+        <v>1234</v>
+      </c>
+      <c r="G145">
+        <v>5825</v>
+      </c>
+      <c r="H145">
+        <v>23603</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" t="s">
+        <v>31</v>
+      </c>
+      <c r="B146" t="s">
+        <v>31</v>
+      </c>
+      <c r="C146" t="s">
+        <v>37</v>
+      </c>
+      <c r="D146">
+        <v>464</v>
+      </c>
+      <c r="E146">
+        <v>377</v>
+      </c>
+      <c r="F146">
+        <v>189</v>
+      </c>
+      <c r="G146">
+        <v>538</v>
+      </c>
+      <c r="H146">
+        <v>1568</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>1</v>
+      </c>
+      <c r="B147" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C147" t="s">
+        <v>39</v>
+      </c>
+      <c r="D147">
+        <v>460</v>
+      </c>
+      <c r="E147">
+        <v>625</v>
+      </c>
+      <c r="F147">
+        <v>368</v>
+      </c>
+      <c r="G147">
+        <v>1704</v>
+      </c>
+      <c r="H147">
+        <v>3157</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>2</v>
+      </c>
+      <c r="B148" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C148" t="s">
+        <v>39</v>
+      </c>
+      <c r="D148">
+        <v>268</v>
+      </c>
+      <c r="E148">
+        <v>2579</v>
+      </c>
+      <c r="F148">
+        <v>104</v>
+      </c>
+      <c r="G148">
+        <v>285</v>
+      </c>
+      <c r="H148">
+        <v>3236</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>3</v>
+      </c>
+      <c r="B149" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C149" t="s">
+        <v>39</v>
+      </c>
+      <c r="D149">
+        <v>5047</v>
+      </c>
+      <c r="E149">
+        <v>517</v>
+      </c>
+      <c r="F149">
+        <v>243</v>
+      </c>
+      <c r="G149">
+        <v>270</v>
+      </c>
+      <c r="H149">
+        <v>6077</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>4</v>
+      </c>
+      <c r="B150" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C150" t="s">
+        <v>39</v>
+      </c>
+      <c r="D150">
+        <v>214</v>
+      </c>
+      <c r="E150">
+        <v>172</v>
+      </c>
+      <c r="F150">
+        <v>54</v>
+      </c>
+      <c r="G150">
+        <v>2301</v>
+      </c>
+      <c r="H150">
+        <v>2741</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>5</v>
+      </c>
+      <c r="B151" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C151" t="s">
+        <v>39</v>
+      </c>
+      <c r="D151">
+        <v>152</v>
+      </c>
+      <c r="E151">
+        <v>1629</v>
+      </c>
+      <c r="F151">
+        <v>164</v>
+      </c>
+      <c r="G151">
+        <v>257</v>
+      </c>
+      <c r="H151">
+        <v>2202</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>6</v>
+      </c>
+      <c r="B152" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C152" t="s">
+        <v>39</v>
+      </c>
+      <c r="D152">
+        <v>91</v>
+      </c>
+      <c r="E152">
+        <v>55</v>
+      </c>
+      <c r="F152">
+        <v>16</v>
+      </c>
+      <c r="G152">
+        <v>218</v>
+      </c>
+      <c r="H152">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>7</v>
+      </c>
+      <c r="B153" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C153" t="s">
+        <v>39</v>
+      </c>
+      <c r="D153">
+        <v>44</v>
+      </c>
+      <c r="E153">
+        <v>1446</v>
+      </c>
+      <c r="F153">
+        <v>55</v>
+      </c>
+      <c r="G153">
+        <v>57</v>
+      </c>
+      <c r="H153">
+        <v>1602</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>8</v>
+      </c>
+      <c r="B154" t="s">
+        <v>1051</v>
+      </c>
+      <c r="C154" t="s">
+        <v>39</v>
+      </c>
+      <c r="D154">
+        <v>39</v>
+      </c>
+      <c r="E154">
+        <v>2134</v>
+      </c>
+      <c r="F154">
+        <v>8</v>
+      </c>
+      <c r="G154">
+        <v>49</v>
+      </c>
+      <c r="H154">
+        <v>2230</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>9</v>
+      </c>
+      <c r="B155" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C155" t="s">
+        <v>39</v>
+      </c>
+      <c r="D155">
+        <v>33</v>
+      </c>
+      <c r="E155">
+        <v>51</v>
+      </c>
+      <c r="F155">
+        <v>16</v>
+      </c>
+      <c r="G155">
+        <v>67</v>
+      </c>
+      <c r="H155">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>10</v>
+      </c>
+      <c r="B156" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C156" t="s">
+        <v>39</v>
+      </c>
+      <c r="D156">
+        <v>38</v>
+      </c>
+      <c r="E156">
+        <v>109</v>
+      </c>
+      <c r="F156">
+        <v>17</v>
+      </c>
+      <c r="G156">
+        <v>79</v>
+      </c>
+      <c r="H156">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="157"/>
+    <row r="158">
+      <c r="A158">
+        <v>15</v>
+      </c>
+      <c r="B158" t="s">
+        <v>18</v>
+      </c>
+      <c r="C158" t="s">
+        <v>36</v>
+      </c>
+      <c r="D158">
+        <v>2770</v>
+      </c>
+      <c r="E158">
+        <v>18385</v>
+      </c>
+      <c r="F158">
+        <v>3548</v>
+      </c>
+      <c r="G158">
+        <v>6018</v>
+      </c>
+      <c r="H158">
+        <v>30721</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" t="s">
+        <v>31</v>
+      </c>
+      <c r="B159" t="s">
+        <v>31</v>
+      </c>
+      <c r="C159" t="s">
+        <v>37</v>
+      </c>
+      <c r="D159">
+        <v>360</v>
+      </c>
+      <c r="E159">
+        <v>407</v>
+      </c>
+      <c r="F159">
+        <v>337</v>
+      </c>
+      <c r="G159">
+        <v>447</v>
+      </c>
+      <c r="H159">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>1</v>
+      </c>
+      <c r="B160" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C160" t="s">
+        <v>39</v>
+      </c>
+      <c r="D160">
+        <v>472</v>
+      </c>
+      <c r="E160">
+        <v>6484</v>
+      </c>
+      <c r="F160">
+        <v>516</v>
+      </c>
+      <c r="G160">
+        <v>632</v>
+      </c>
+      <c r="H160">
+        <v>8104</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>2</v>
+      </c>
+      <c r="B161" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C161" t="s">
+        <v>39</v>
+      </c>
+      <c r="D161">
+        <v>656</v>
+      </c>
+      <c r="E161">
+        <v>983</v>
+      </c>
+      <c r="F161">
+        <v>225</v>
+      </c>
+      <c r="G161">
+        <v>216</v>
+      </c>
+      <c r="H161">
+        <v>2080</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>3</v>
+      </c>
+      <c r="B162" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C162" t="s">
+        <v>39</v>
+      </c>
+      <c r="D162">
+        <v>301</v>
+      </c>
+      <c r="E162">
+        <v>8621</v>
+      </c>
+      <c r="F162">
+        <v>213</v>
+      </c>
+      <c r="G162">
+        <v>108</v>
+      </c>
+      <c r="H162">
+        <v>9243</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>4</v>
+      </c>
+      <c r="B163" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C163" t="s">
+        <v>39</v>
+      </c>
+      <c r="D163">
+        <v>114</v>
+      </c>
+      <c r="E163">
+        <v>114</v>
+      </c>
+      <c r="F163">
+        <v>115</v>
+      </c>
+      <c r="G163">
+        <v>2281</v>
+      </c>
+      <c r="H163">
+        <v>2624</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164">
+        <v>5</v>
+      </c>
+      <c r="B164" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C164" t="s">
+        <v>39</v>
+      </c>
+      <c r="D164">
+        <v>209</v>
+      </c>
+      <c r="E164">
+        <v>124</v>
+      </c>
+      <c r="F164">
+        <v>1363</v>
+      </c>
+      <c r="G164">
+        <v>1124</v>
+      </c>
+      <c r="H164">
+        <v>2820</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165">
+        <v>6</v>
+      </c>
+      <c r="B165" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C165" t="s">
+        <v>39</v>
+      </c>
+      <c r="D165">
+        <v>328</v>
+      </c>
+      <c r="E165">
+        <v>49</v>
+      </c>
+      <c r="F165">
+        <v>262</v>
+      </c>
+      <c r="G165">
+        <v>97</v>
+      </c>
+      <c r="H165">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>7</v>
+      </c>
+      <c r="B166" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C166" t="s">
+        <v>39</v>
+      </c>
+      <c r="D166">
+        <v>166</v>
+      </c>
+      <c r="E166">
+        <v>1437</v>
+      </c>
+      <c r="F166">
+        <v>119</v>
+      </c>
+      <c r="G166">
+        <v>421</v>
+      </c>
+      <c r="H166">
+        <v>2143</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>8</v>
+      </c>
+      <c r="B167" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C167" t="s">
+        <v>39</v>
+      </c>
+      <c r="D167">
+        <v>38</v>
+      </c>
+      <c r="E167">
+        <v>34</v>
+      </c>
+      <c r="F167">
+        <v>369</v>
+      </c>
+      <c r="G167">
+        <v>627</v>
+      </c>
+      <c r="H167">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>9</v>
+      </c>
+      <c r="B168" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C168" t="s">
+        <v>39</v>
+      </c>
+      <c r="D168">
+        <v>10</v>
+      </c>
+      <c r="E168">
+        <v>104</v>
+      </c>
+      <c r="F168">
+        <v>10</v>
+      </c>
+      <c r="G168">
+        <v>22</v>
+      </c>
+      <c r="H168">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>10</v>
+      </c>
+      <c r="B169" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C169" t="s">
+        <v>39</v>
+      </c>
+      <c r="D169">
+        <v>116</v>
+      </c>
+      <c r="E169">
+        <v>28</v>
+      </c>
+      <c r="F169">
+        <v>19</v>
+      </c>
+      <c r="G169">
+        <v>43</v>
+      </c>
+      <c r="H169">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="170"/>
+    <row r="171">
+      <c r="A171">
+        <v>16</v>
+      </c>
+      <c r="B171" t="s">
+        <v>19</v>
+      </c>
+      <c r="C171" t="s">
+        <v>36</v>
+      </c>
+      <c r="D171">
+        <v>4346</v>
+      </c>
+      <c r="E171">
+        <v>10922</v>
+      </c>
+      <c r="F171">
+        <v>906</v>
+      </c>
+      <c r="G171">
+        <v>4234</v>
+      </c>
+      <c r="H171">
+        <v>20408</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" t="s">
+        <v>31</v>
+      </c>
+      <c r="B172" t="s">
+        <v>31</v>
+      </c>
+      <c r="C172" t="s">
+        <v>37</v>
+      </c>
+      <c r="D172">
+        <v>196</v>
+      </c>
+      <c r="E172">
+        <v>304</v>
+      </c>
+      <c r="F172">
+        <v>125</v>
+      </c>
+      <c r="G172">
+        <v>243</v>
+      </c>
+      <c r="H172">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173">
+        <v>1</v>
+      </c>
+      <c r="B173" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C173" t="s">
+        <v>39</v>
+      </c>
+      <c r="D173">
+        <v>280</v>
+      </c>
+      <c r="E173">
+        <v>4087</v>
+      </c>
+      <c r="F173">
+        <v>126</v>
+      </c>
+      <c r="G173">
+        <v>271</v>
+      </c>
+      <c r="H173">
+        <v>4764</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174">
+        <v>2</v>
+      </c>
+      <c r="B174" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C174" t="s">
+        <v>39</v>
+      </c>
+      <c r="D174">
+        <v>94</v>
+      </c>
+      <c r="E174">
+        <v>272</v>
+      </c>
+      <c r="F174">
+        <v>315</v>
+      </c>
+      <c r="G174">
+        <v>699</v>
+      </c>
+      <c r="H174">
+        <v>1380</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175">
+        <v>3</v>
+      </c>
+      <c r="B175" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C175" t="s">
+        <v>39</v>
+      </c>
+      <c r="D175">
+        <v>187</v>
+      </c>
+      <c r="E175">
+        <v>4940</v>
+      </c>
+      <c r="F175">
+        <v>39</v>
+      </c>
+      <c r="G175">
+        <v>505</v>
+      </c>
+      <c r="H175">
+        <v>5671</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176">
+        <v>4</v>
+      </c>
+      <c r="B176" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C176" t="s">
+        <v>39</v>
+      </c>
+      <c r="D176">
+        <v>128</v>
+      </c>
+      <c r="E176">
+        <v>129</v>
+      </c>
+      <c r="F176">
+        <v>99</v>
+      </c>
+      <c r="G176">
+        <v>1327</v>
+      </c>
+      <c r="H176">
+        <v>1683</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177">
+        <v>5</v>
+      </c>
+      <c r="B177" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C177" t="s">
+        <v>39</v>
+      </c>
+      <c r="D177">
+        <v>345</v>
+      </c>
+      <c r="E177">
+        <v>66</v>
+      </c>
+      <c r="F177">
+        <v>42</v>
+      </c>
+      <c r="G177">
+        <v>103</v>
+      </c>
+      <c r="H177">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178">
+        <v>6</v>
+      </c>
+      <c r="B178" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C178" t="s">
+        <v>39</v>
+      </c>
+      <c r="D178">
+        <v>552</v>
+      </c>
+      <c r="E178">
+        <v>62</v>
+      </c>
+      <c r="F178">
+        <v>24</v>
+      </c>
+      <c r="G178">
+        <v>104</v>
+      </c>
+      <c r="H178">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179">
+        <v>7</v>
+      </c>
+      <c r="B179" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C179" t="s">
+        <v>39</v>
+      </c>
+      <c r="D179">
+        <v>27</v>
+      </c>
+      <c r="E179">
+        <v>860</v>
+      </c>
+      <c r="F179">
+        <v>22</v>
+      </c>
+      <c r="G179">
+        <v>77</v>
+      </c>
+      <c r="H179">
+        <v>986</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180">
+        <v>8</v>
+      </c>
+      <c r="B180" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C180" t="s">
+        <v>39</v>
+      </c>
+      <c r="D180">
+        <v>39</v>
+      </c>
+      <c r="E180">
+        <v>56</v>
+      </c>
+      <c r="F180">
+        <v>13</v>
+      </c>
+      <c r="G180">
+        <v>726</v>
+      </c>
+      <c r="H180">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181">
+        <v>9</v>
+      </c>
+      <c r="B181" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C181" t="s">
+        <v>39</v>
+      </c>
+      <c r="D181">
+        <v>59</v>
+      </c>
+      <c r="E181">
+        <v>27</v>
+      </c>
+      <c r="F181">
+        <v>22</v>
+      </c>
+      <c r="G181">
+        <v>35</v>
+      </c>
+      <c r="H181">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182">
+        <v>10</v>
+      </c>
+      <c r="B182" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C182" t="s">
+        <v>39</v>
+      </c>
+      <c r="D182">
+        <v>2439</v>
+      </c>
+      <c r="E182">
+        <v>119</v>
+      </c>
+      <c r="F182">
+        <v>79</v>
+      </c>
+      <c r="G182">
+        <v>144</v>
+      </c>
+      <c r="H182">
+        <v>2781</v>
+      </c>
+    </row>
+    <row r="183"/>
+    <row r="184">
+      <c r="A184">
+        <v>17</v>
+      </c>
+      <c r="B184" t="s">
+        <v>20</v>
+      </c>
+      <c r="C184" t="s">
+        <v>36</v>
+      </c>
+      <c r="D184">
+        <v>1017</v>
+      </c>
+      <c r="E184">
+        <v>11129</v>
+      </c>
+      <c r="F184">
+        <v>1129</v>
+      </c>
+      <c r="G184">
+        <v>572</v>
+      </c>
+      <c r="H184">
+        <v>13847</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" t="s">
+        <v>31</v>
+      </c>
+      <c r="B185" t="s">
+        <v>31</v>
+      </c>
+      <c r="C185" t="s">
+        <v>37</v>
+      </c>
+      <c r="D185">
+        <v>84</v>
+      </c>
+      <c r="E185">
+        <v>159</v>
+      </c>
+      <c r="F185">
+        <v>62</v>
+      </c>
+      <c r="G185">
+        <v>103</v>
+      </c>
+      <c r="H185">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186">
+        <v>1</v>
+      </c>
+      <c r="B186" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C186" t="s">
+        <v>39</v>
+      </c>
+      <c r="D186">
+        <v>45</v>
+      </c>
+      <c r="E186">
+        <v>427</v>
+      </c>
+      <c r="F186">
+        <v>36</v>
+      </c>
+      <c r="G186">
+        <v>53</v>
+      </c>
+      <c r="H186">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187">
+        <v>2</v>
+      </c>
+      <c r="B187" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C187" t="s">
+        <v>39</v>
+      </c>
+      <c r="D187">
+        <v>115</v>
+      </c>
+      <c r="E187">
+        <v>3002</v>
+      </c>
+      <c r="F187">
+        <v>116</v>
+      </c>
+      <c r="G187">
+        <v>24</v>
+      </c>
+      <c r="H187">
+        <v>3257</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188">
+        <v>3</v>
+      </c>
+      <c r="B188" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C188" t="s">
+        <v>39</v>
+      </c>
+      <c r="D188">
+        <v>84</v>
+      </c>
+      <c r="E188">
+        <v>1102</v>
+      </c>
+      <c r="F188">
+        <v>382</v>
+      </c>
+      <c r="G188">
+        <v>52</v>
+      </c>
+      <c r="H188">
+        <v>1620</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189">
+        <v>4</v>
+      </c>
+      <c r="B189" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C189" t="s">
+        <v>39</v>
+      </c>
+      <c r="D189">
+        <v>398</v>
+      </c>
+      <c r="E189">
+        <v>180</v>
+      </c>
+      <c r="F189">
+        <v>239</v>
+      </c>
+      <c r="G189">
+        <v>93</v>
+      </c>
+      <c r="H189">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190">
+        <v>5</v>
+      </c>
+      <c r="B190" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C190" t="s">
+        <v>39</v>
+      </c>
+      <c r="D190">
+        <v>42</v>
+      </c>
+      <c r="E190">
+        <v>62</v>
+      </c>
+      <c r="F190">
+        <v>154</v>
+      </c>
+      <c r="G190">
+        <v>39</v>
+      </c>
+      <c r="H190">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191">
+        <v>6</v>
+      </c>
+      <c r="B191" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C191" t="s">
+        <v>39</v>
+      </c>
+      <c r="D191">
+        <v>75</v>
+      </c>
+      <c r="E191">
+        <v>302</v>
+      </c>
+      <c r="F191">
+        <v>12</v>
+      </c>
+      <c r="G191">
+        <v>17</v>
+      </c>
+      <c r="H191">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192">
+        <v>7</v>
+      </c>
+      <c r="B192" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C192" t="s">
+        <v>39</v>
+      </c>
+      <c r="D192">
+        <v>100</v>
+      </c>
+      <c r="E192">
+        <v>3149</v>
+      </c>
+      <c r="F192">
+        <v>59</v>
+      </c>
+      <c r="G192">
+        <v>22</v>
+      </c>
+      <c r="H192">
+        <v>3330</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193">
+        <v>8</v>
+      </c>
+      <c r="B193" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C193" t="s">
+        <v>39</v>
+      </c>
+      <c r="D193">
+        <v>6</v>
+      </c>
+      <c r="E193">
+        <v>90</v>
+      </c>
+      <c r="F193">
+        <v>10</v>
+      </c>
+      <c r="G193">
+        <v>45</v>
+      </c>
+      <c r="H193">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194">
+        <v>9</v>
+      </c>
+      <c r="B194" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C194" t="s">
+        <v>39</v>
+      </c>
+      <c r="D194">
+        <v>24</v>
+      </c>
+      <c r="E194">
+        <v>1301</v>
+      </c>
+      <c r="F194">
+        <v>48</v>
+      </c>
+      <c r="G194">
+        <v>108</v>
+      </c>
+      <c r="H194">
+        <v>1481</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195">
+        <v>10</v>
+      </c>
+      <c r="B195" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C195" t="s">
+        <v>39</v>
+      </c>
+      <c r="D195">
+        <v>44</v>
+      </c>
+      <c r="E195">
+        <v>1355</v>
+      </c>
+      <c r="F195">
+        <v>11</v>
+      </c>
+      <c r="G195">
+        <v>16</v>
+      </c>
+      <c r="H195">
+        <v>1426</v>
+      </c>
+    </row>
+    <row r="196"/>
+    <row r="197">
+      <c r="A197">
+        <v>24</v>
+      </c>
+      <c r="B197" t="s">
+        <v>356</v>
+      </c>
+      <c r="C197" t="s">
+        <v>36</v>
+      </c>
+      <c r="D197">
+        <v>113</v>
+      </c>
+      <c r="E197">
+        <v>110</v>
+      </c>
+      <c r="F197">
+        <v>39</v>
+      </c>
+      <c r="G197">
+        <v>138</v>
+      </c>
+      <c r="H197">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" t="s">
+        <v>31</v>
+      </c>
+      <c r="B198" t="s">
+        <v>31</v>
+      </c>
+      <c r="C198" t="s">
+        <v>37</v>
+      </c>
+      <c r="D198">
+        <v>87</v>
+      </c>
+      <c r="E198">
+        <v>74</v>
+      </c>
+      <c r="F198">
+        <v>16</v>
+      </c>
+      <c r="G198">
+        <v>84</v>
+      </c>
+      <c r="H198">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199">
+        <v>1</v>
+      </c>
+      <c r="B199" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C199" t="s">
+        <v>39</v>
+      </c>
+      <c r="D199">
+        <v>16</v>
+      </c>
+      <c r="E199">
+        <v>25</v>
+      </c>
+      <c r="F199">
+        <v>16</v>
+      </c>
+      <c r="G199">
+        <v>46</v>
+      </c>
+      <c r="H199">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200">
+        <v>2</v>
+      </c>
+      <c r="B200" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C200" t="s">
+        <v>39</v>
+      </c>
+      <c r="D200">
+        <v>10</v>
+      </c>
+      <c r="E200">
+        <v>11</v>
+      </c>
+      <c r="F200">
+        <v>7</v>
+      </c>
+      <c r="G200">
+        <v>8</v>
+      </c>
+      <c r="H200">
+        <v>36</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView tabSelected="true" workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E2" t="s">
+        <v>25</v>
+      </c>
+      <c r="F2" t="s">
+        <v>26</v>
+      </c>
+      <c r="G2">
+        <v>17704</v>
+      </c>
+      <c r="H2">
+        <v>21431</v>
+      </c>
+      <c r="I2">
+        <v>22004</v>
+      </c>
+      <c r="J2">
+        <v>19691</v>
+      </c>
+      <c r="K2">
+        <v>15759</v>
+      </c>
+      <c r="L2">
+        <v>861</v>
+      </c>
+      <c r="M2">
+        <v>648</v>
+      </c>
+      <c r="N2">
+        <v>4314</v>
+      </c>
+      <c r="O2">
+        <v>1906</v>
+      </c>
+      <c r="P2">
+        <v>17386</v>
+      </c>
+      <c r="Q2">
+        <v>15994</v>
+      </c>
+      <c r="R2">
+        <v>14740</v>
+      </c>
+      <c r="S2">
+        <v>13123</v>
+      </c>
+      <c r="T2">
+        <v>8079</v>
+      </c>
+      <c r="U2">
+        <v>378</v>
+      </c>
+      <c r="V2">
+        <v>174018</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>22</v>
+      </c>
+      <c r="C3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D3" t="s">
+        <v>24</v>
+      </c>
+      <c r="E3" t="s">
+        <v>27</v>
+      </c>
+      <c r="F3" t="s">
+        <v>28</v>
+      </c>
+      <c r="G3">
+        <v>10313</v>
+      </c>
+      <c r="H3">
+        <v>15751</v>
+      </c>
+      <c r="I3">
+        <v>27654</v>
+      </c>
+      <c r="J3">
+        <v>11804</v>
+      </c>
+      <c r="K3">
+        <v>20305</v>
+      </c>
+      <c r="L3">
+        <v>636</v>
+      </c>
+      <c r="M3">
+        <v>806</v>
+      </c>
+      <c r="N3">
+        <v>16304</v>
+      </c>
+      <c r="O3">
+        <v>3529</v>
+      </c>
+      <c r="P3">
+        <v>7107</v>
+      </c>
+      <c r="Q3">
+        <v>9347</v>
+      </c>
+      <c r="R3">
+        <v>12091</v>
+      </c>
+      <c r="S3">
+        <v>6327</v>
+      </c>
+      <c r="T3">
+        <v>6900</v>
+      </c>
+      <c r="U3">
+        <v>831</v>
+      </c>
+      <c r="V3">
+        <v>149705</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C4" t="s">
+        <v>23</v>
+      </c>
+      <c r="D4" t="s">
+        <v>24</v>
+      </c>
+      <c r="E4" t="s">
+        <v>29</v>
+      </c>
+      <c r="F4" t="s">
+        <v>30</v>
+      </c>
+      <c r="G4">
+        <v>15365</v>
+      </c>
+      <c r="H4">
+        <v>14553</v>
+      </c>
+      <c r="I4">
+        <v>21877</v>
+      </c>
+      <c r="J4">
+        <v>12407</v>
+      </c>
+      <c r="K4">
+        <v>10385</v>
+      </c>
+      <c r="L4">
+        <v>1760</v>
+      </c>
+      <c r="M4">
+        <v>734</v>
+      </c>
+      <c r="N4">
+        <v>8828</v>
+      </c>
+      <c r="O4">
+        <v>1270</v>
+      </c>
+      <c r="P4">
+        <v>9908</v>
+      </c>
+      <c r="Q4">
+        <v>23497</v>
+      </c>
+      <c r="R4">
+        <v>13731</v>
+      </c>
+      <c r="S4">
+        <v>6971</v>
+      </c>
+      <c r="T4">
+        <v>6604</v>
+      </c>
+      <c r="U4">
+        <v>354</v>
+      </c>
+      <c r="V4">
+        <v>148244</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" t="s">
+        <v>32</v>
+      </c>
+      <c r="G5">
+        <v>43382</v>
+      </c>
+      <c r="H5">
+        <v>51735</v>
+      </c>
+      <c r="I5">
+        <v>71535</v>
+      </c>
+      <c r="J5">
+        <v>43902</v>
+      </c>
+      <c r="K5">
+        <v>46449</v>
+      </c>
+      <c r="L5">
+        <v>3257</v>
+      </c>
+      <c r="M5">
+        <v>2188</v>
+      </c>
+      <c r="N5">
+        <v>29446</v>
+      </c>
+      <c r="O5">
+        <v>6705</v>
+      </c>
+      <c r="P5">
+        <v>34401</v>
+      </c>
+      <c r="Q5">
+        <v>48838</v>
+      </c>
+      <c r="R5">
+        <v>40562</v>
+      </c>
+      <c r="S5">
+        <v>26421</v>
+      </c>
+      <c r="T5">
+        <v>21583</v>
+      </c>
+      <c r="U5">
+        <v>1563</v>
+      </c>
+      <c r="V5">
+        <v>471967</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>36</v>
+      </c>
+      <c r="D2">
+        <v>17704</v>
+      </c>
+      <c r="E2">
+        <v>10313</v>
+      </c>
+      <c r="F2">
+        <v>15365</v>
+      </c>
+      <c r="G2">
+        <v>43382</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D3">
+        <v>1541</v>
+      </c>
+      <c r="E3">
+        <v>970</v>
+      </c>
+      <c r="F3">
+        <v>1723</v>
+      </c>
+      <c r="G3">
+        <v>4234</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>38</v>
+      </c>
+      <c r="C4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D4">
+        <v>3506</v>
+      </c>
+      <c r="E4">
+        <v>2625</v>
+      </c>
+      <c r="F4">
+        <v>11190</v>
+      </c>
+      <c r="G4">
+        <v>17321</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>40</v>
+      </c>
+      <c r="C5" t="s">
+        <v>39</v>
+      </c>
+      <c r="D5">
+        <v>1494</v>
+      </c>
+      <c r="E5">
+        <v>1198</v>
+      </c>
+      <c r="F5">
+        <v>824</v>
+      </c>
+      <c r="G5">
+        <v>3516</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>41</v>
+      </c>
+      <c r="C6" t="s">
+        <v>39</v>
+      </c>
+      <c r="D6">
+        <v>410</v>
+      </c>
+      <c r="E6">
+        <v>417</v>
+      </c>
+      <c r="F6">
+        <v>259</v>
+      </c>
+      <c r="G6">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D7">
+        <v>5328</v>
+      </c>
+      <c r="E7">
+        <v>1495</v>
+      </c>
+      <c r="F7">
+        <v>485</v>
+      </c>
+      <c r="G7">
+        <v>7308</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>43</v>
+      </c>
+      <c r="C8" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8">
+        <v>1170</v>
+      </c>
+      <c r="E8">
+        <v>297</v>
+      </c>
+      <c r="F8">
+        <v>238</v>
+      </c>
+      <c r="G8">
+        <v>1705</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>44</v>
+      </c>
+      <c r="C9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D9">
+        <v>411</v>
+      </c>
+      <c r="E9">
+        <v>374</v>
+      </c>
+      <c r="F9">
+        <v>220</v>
+      </c>
+      <c r="G9">
+        <v>1005</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>45</v>
+      </c>
+      <c r="C10" t="s">
+        <v>39</v>
+      </c>
+      <c r="D10">
+        <v>200</v>
+      </c>
+      <c r="E10">
+        <v>525</v>
+      </c>
+      <c r="F10">
+        <v>111</v>
+      </c>
+      <c r="G10">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>46</v>
+      </c>
+      <c r="C11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11">
+        <v>996</v>
+      </c>
+      <c r="E11">
+        <v>1759</v>
+      </c>
+      <c r="F11">
+        <v>128</v>
+      </c>
+      <c r="G11">
+        <v>2883</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>47</v>
+      </c>
+      <c r="C12" t="s">
+        <v>39</v>
+      </c>
+      <c r="D12">
+        <v>131</v>
+      </c>
+      <c r="E12">
+        <v>256</v>
+      </c>
+      <c r="F12">
+        <v>40</v>
+      </c>
+      <c r="G12">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
+        <v>48</v>
+      </c>
+      <c r="C13" t="s">
+        <v>39</v>
+      </c>
+      <c r="D13">
+        <v>2517</v>
+      </c>
+      <c r="E13">
+        <v>397</v>
+      </c>
+      <c r="F13">
+        <v>147</v>
+      </c>
+      <c r="G13">
+        <v>3061</v>
+      </c>
+    </row>
+    <row r="14"/>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>7</v>
+      </c>
+      <c r="C15" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15">
+        <v>21431</v>
+      </c>
+      <c r="E15">
+        <v>15751</v>
+      </c>
+      <c r="F15">
+        <v>14553</v>
+      </c>
+      <c r="G15">
+        <v>51735</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16" t="s">
+        <v>31</v>
+      </c>
+      <c r="C16" t="s">
+        <v>37</v>
+      </c>
+      <c r="D16">
+        <v>2288</v>
+      </c>
+      <c r="E16">
+        <v>1363</v>
+      </c>
+      <c r="F16">
+        <v>1631</v>
+      </c>
+      <c r="G16">
+        <v>5282</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>1</v>
+      </c>
+      <c r="B17" t="s">
+        <v>49</v>
+      </c>
+      <c r="C17" t="s">
+        <v>39</v>
+      </c>
+      <c r="D17">
+        <v>2496</v>
+      </c>
+      <c r="E17">
+        <v>4771</v>
+      </c>
+      <c r="F17">
+        <v>1249</v>
+      </c>
+      <c r="G17">
+        <v>8516</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>2</v>
+      </c>
+      <c r="B18" t="s">
+        <v>50</v>
+      </c>
+      <c r="C18" t="s">
+        <v>39</v>
+      </c>
+      <c r="D18">
+        <v>3532</v>
+      </c>
+      <c r="E18">
+        <v>1731</v>
+      </c>
+      <c r="F18">
+        <v>1508</v>
+      </c>
+      <c r="G18">
+        <v>6771</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>3</v>
+      </c>
+      <c r="B19" t="s">
+        <v>51</v>
+      </c>
+      <c r="C19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D19">
+        <v>1173</v>
+      </c>
+      <c r="E19">
+        <v>663</v>
+      </c>
+      <c r="F19">
+        <v>576</v>
+      </c>
+      <c r="G19">
+        <v>2412</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>4</v>
+      </c>
+      <c r="B20" t="s">
+        <v>52</v>
+      </c>
+      <c r="C20" t="s">
+        <v>39</v>
+      </c>
+      <c r="D20">
+        <v>8170</v>
+      </c>
+      <c r="E20">
+        <v>2713</v>
+      </c>
+      <c r="F20">
+        <v>1127</v>
+      </c>
+      <c r="G20">
+        <v>12010</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>5</v>
+      </c>
+      <c r="B21" t="s">
+        <v>53</v>
+      </c>
+      <c r="C21" t="s">
+        <v>39</v>
+      </c>
+      <c r="D21">
+        <v>580</v>
+      </c>
+      <c r="E21">
+        <v>461</v>
+      </c>
+      <c r="F21">
+        <v>2944</v>
+      </c>
+      <c r="G21">
+        <v>3985</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>6</v>
+      </c>
+      <c r="B22" t="s">
+        <v>54</v>
+      </c>
+      <c r="C22" t="s">
+        <v>39</v>
+      </c>
+      <c r="D22">
+        <v>250</v>
+      </c>
+      <c r="E22">
+        <v>184</v>
+      </c>
+      <c r="F22">
+        <v>210</v>
+      </c>
+      <c r="G22">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>7</v>
+      </c>
+      <c r="B23" t="s">
+        <v>55</v>
+      </c>
+      <c r="C23" t="s">
+        <v>39</v>
+      </c>
+      <c r="D23">
+        <v>432</v>
+      </c>
+      <c r="E23">
+        <v>378</v>
+      </c>
+      <c r="F23">
+        <v>1191</v>
+      </c>
+      <c r="G23">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>8</v>
+      </c>
+      <c r="B24" t="s">
+        <v>56</v>
+      </c>
+      <c r="C24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D24">
+        <v>707</v>
+      </c>
+      <c r="E24">
+        <v>204</v>
+      </c>
+      <c r="F24">
+        <v>3917</v>
+      </c>
+      <c r="G24">
+        <v>4828</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>9</v>
+      </c>
+      <c r="B25" t="s">
+        <v>57</v>
+      </c>
+      <c r="C25" t="s">
+        <v>39</v>
+      </c>
+      <c r="D25">
+        <v>123</v>
+      </c>
+      <c r="E25">
+        <v>95</v>
+      </c>
+      <c r="F25">
+        <v>59</v>
+      </c>
+      <c r="G25">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>10</v>
+      </c>
+      <c r="B26" t="s">
+        <v>58</v>
+      </c>
+      <c r="C26" t="s">
+        <v>39</v>
+      </c>
+      <c r="D26">
+        <v>1680</v>
+      </c>
+      <c r="E26">
+        <v>3188</v>
+      </c>
+      <c r="F26">
+        <v>141</v>
+      </c>
+      <c r="G26">
+        <v>5009</v>
+      </c>
+    </row>
+    <row r="27"/>
+    <row r="28">
+      <c r="A28">
+        <v>3</v>
+      </c>
+      <c r="B28" t="s">
+        <v>8</v>
+      </c>
+      <c r="C28" t="s">
+        <v>36</v>
+      </c>
+      <c r="D28">
+        <v>22004</v>
+      </c>
+      <c r="E28">
+        <v>27654</v>
+      </c>
+      <c r="F28">
+        <v>21877</v>
+      </c>
+      <c r="G28">
+        <v>71535</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>31</v>
+      </c>
+      <c r="B29" t="s">
+        <v>31</v>
+      </c>
+      <c r="C29" t="s">
+        <v>37</v>
+      </c>
+      <c r="D29">
+        <v>2827</v>
+      </c>
+      <c r="E29">
+        <v>1517</v>
+      </c>
+      <c r="F29">
+        <v>2670</v>
+      </c>
+      <c r="G29">
+        <v>7014</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>1</v>
+      </c>
+      <c r="B30" t="s">
+        <v>59</v>
+      </c>
+      <c r="C30" t="s">
+        <v>39</v>
+      </c>
+      <c r="D30">
+        <v>2500</v>
+      </c>
+      <c r="E30">
+        <v>3897</v>
+      </c>
+      <c r="F30">
+        <v>2752</v>
+      </c>
+      <c r="G30">
+        <v>9149</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>2</v>
+      </c>
+      <c r="B31" t="s">
+        <v>60</v>
+      </c>
+      <c r="C31" t="s">
+        <v>39</v>
+      </c>
+      <c r="D31">
+        <v>4963</v>
+      </c>
+      <c r="E31">
+        <v>6297</v>
+      </c>
+      <c r="F31">
+        <v>2386</v>
+      </c>
+      <c r="G31">
+        <v>13646</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>3</v>
+      </c>
+      <c r="B32" t="s">
+        <v>61</v>
+      </c>
+      <c r="C32" t="s">
+        <v>39</v>
+      </c>
+      <c r="D32">
+        <v>1187</v>
+      </c>
+      <c r="E32">
+        <v>646</v>
+      </c>
+      <c r="F32">
+        <v>10019</v>
+      </c>
+      <c r="G32">
+        <v>11852</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>4</v>
+      </c>
+      <c r="B33" t="s">
+        <v>62</v>
+      </c>
+      <c r="C33" t="s">
+        <v>39</v>
+      </c>
+      <c r="D33">
+        <v>2773</v>
+      </c>
+      <c r="E33">
+        <v>9949</v>
+      </c>
+      <c r="F33">
+        <v>781</v>
+      </c>
+      <c r="G33">
+        <v>13503</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>5</v>
+      </c>
+      <c r="B34" t="s">
+        <v>63</v>
+      </c>
+      <c r="C34" t="s">
+        <v>39</v>
+      </c>
+      <c r="D34">
+        <v>5008</v>
+      </c>
+      <c r="E34">
+        <v>2480</v>
+      </c>
+      <c r="F34">
+        <v>1069</v>
+      </c>
+      <c r="G34">
+        <v>8557</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>6</v>
+      </c>
+      <c r="B35" t="s">
+        <v>64</v>
+      </c>
+      <c r="C35" t="s">
+        <v>39</v>
+      </c>
+      <c r="D35">
+        <v>345</v>
+      </c>
+      <c r="E35">
+        <v>325</v>
+      </c>
+      <c r="F35">
+        <v>414</v>
+      </c>
+      <c r="G35">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>7</v>
+      </c>
+      <c r="B36" t="s">
+        <v>65</v>
+      </c>
+      <c r="C36" t="s">
+        <v>39</v>
+      </c>
+      <c r="D36">
+        <v>580</v>
+      </c>
+      <c r="E36">
+        <v>1634</v>
+      </c>
+      <c r="F36">
+        <v>384</v>
+      </c>
+      <c r="G36">
+        <v>2598</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>8</v>
+      </c>
+      <c r="B37" t="s">
+        <v>66</v>
+      </c>
+      <c r="C37" t="s">
+        <v>39</v>
+      </c>
+      <c r="D37">
+        <v>946</v>
+      </c>
+      <c r="E37">
+        <v>611</v>
+      </c>
+      <c r="F37">
+        <v>173</v>
+      </c>
+      <c r="G37">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>9</v>
+      </c>
+      <c r="B38" t="s">
+        <v>67</v>
+      </c>
+      <c r="C38" t="s">
+        <v>39</v>
+      </c>
+      <c r="D38">
+        <v>553</v>
+      </c>
+      <c r="E38">
+        <v>178</v>
+      </c>
+      <c r="F38">
+        <v>179</v>
+      </c>
+      <c r="G38">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>10</v>
+      </c>
+      <c r="B39" t="s">
+        <v>68</v>
+      </c>
+      <c r="C39" t="s">
+        <v>39</v>
+      </c>
+      <c r="D39">
+        <v>322</v>
+      </c>
+      <c r="E39">
+        <v>120</v>
+      </c>
+      <c r="F39">
+        <v>1050</v>
+      </c>
+      <c r="G39">
+        <v>1492</v>
+      </c>
+    </row>
+    <row r="40"/>
+    <row r="41">
+      <c r="A41">
+        <v>4</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>36</v>
+      </c>
+      <c r="D41">
+        <v>19691</v>
+      </c>
+      <c r="E41">
+        <v>11804</v>
+      </c>
+      <c r="F41">
+        <v>12407</v>
+      </c>
+      <c r="G41">
+        <v>43902</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="s">
+        <v>31</v>
+      </c>
+      <c r="B42" t="s">
+        <v>31</v>
+      </c>
+      <c r="C42" t="s">
+        <v>37</v>
+      </c>
+      <c r="D42">
+        <v>1810</v>
+      </c>
+      <c r="E42">
+        <v>850</v>
+      </c>
+      <c r="F42">
+        <v>1250</v>
+      </c>
+      <c r="G42">
+        <v>3910</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>1</v>
+      </c>
+      <c r="B43" t="s">
+        <v>69</v>
+      </c>
+      <c r="C43" t="s">
+        <v>39</v>
+      </c>
+      <c r="D43">
+        <v>2482</v>
+      </c>
+      <c r="E43">
+        <v>1319</v>
+      </c>
+      <c r="F43">
+        <v>4675</v>
+      </c>
+      <c r="G43">
+        <v>8476</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>2</v>
+      </c>
+      <c r="B44" t="s">
+        <v>70</v>
+      </c>
+      <c r="C44" t="s">
+        <v>39</v>
+      </c>
+      <c r="D44">
+        <v>1690</v>
+      </c>
+      <c r="E44">
+        <v>5848</v>
+      </c>
+      <c r="F44">
+        <v>1010</v>
+      </c>
+      <c r="G44">
+        <v>8548</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>3</v>
+      </c>
+      <c r="B45" t="s">
+        <v>71</v>
+      </c>
+      <c r="C45" t="s">
+        <v>39</v>
+      </c>
+      <c r="D45">
+        <v>7931</v>
+      </c>
+      <c r="E45">
+        <v>1410</v>
+      </c>
+      <c r="F45">
+        <v>3345</v>
+      </c>
+      <c r="G45">
+        <v>12686</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>4</v>
+      </c>
+      <c r="B46" t="s">
+        <v>72</v>
+      </c>
+      <c r="C46" t="s">
+        <v>39</v>
+      </c>
+      <c r="D46">
+        <v>3072</v>
+      </c>
+      <c r="E46">
+        <v>645</v>
+      </c>
+      <c r="F46">
+        <v>843</v>
+      </c>
+      <c r="G46">
+        <v>4560</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>5</v>
+      </c>
+      <c r="B47" t="s">
+        <v>73</v>
+      </c>
+      <c r="C47" t="s">
+        <v>39</v>
+      </c>
+      <c r="D47">
+        <v>531</v>
+      </c>
+      <c r="E47">
+        <v>255</v>
+      </c>
+      <c r="F47">
+        <v>244</v>
+      </c>
+      <c r="G47">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>6</v>
+      </c>
+      <c r="B48" t="s">
+        <v>74</v>
+      </c>
+      <c r="C48" t="s">
+        <v>39</v>
+      </c>
+      <c r="D48">
+        <v>1032</v>
+      </c>
+      <c r="E48">
+        <v>746</v>
+      </c>
+      <c r="F48">
+        <v>137</v>
+      </c>
+      <c r="G48">
+        <v>1915</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>7</v>
+      </c>
+      <c r="B49" t="s">
+        <v>75</v>
+      </c>
+      <c r="C49" t="s">
+        <v>39</v>
+      </c>
+      <c r="D49">
+        <v>502</v>
+      </c>
+      <c r="E49">
+        <v>330</v>
+      </c>
+      <c r="F49">
+        <v>678</v>
+      </c>
+      <c r="G49">
+        <v>1510</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>8</v>
+      </c>
+      <c r="B50" t="s">
+        <v>76</v>
+      </c>
+      <c r="C50" t="s">
+        <v>39</v>
+      </c>
+      <c r="D50">
+        <v>288</v>
+      </c>
+      <c r="E50">
+        <v>271</v>
+      </c>
+      <c r="F50">
+        <v>58</v>
+      </c>
+      <c r="G50">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>9</v>
+      </c>
+      <c r="B51" t="s">
+        <v>77</v>
+      </c>
+      <c r="C51" t="s">
+        <v>39</v>
+      </c>
+      <c r="D51">
+        <v>197</v>
+      </c>
+      <c r="E51">
+        <v>70</v>
+      </c>
+      <c r="F51">
+        <v>104</v>
+      </c>
+      <c r="G51">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>10</v>
+      </c>
+      <c r="B52" t="s">
+        <v>78</v>
+      </c>
+      <c r="C52" t="s">
+        <v>39</v>
+      </c>
+      <c r="D52">
+        <v>156</v>
+      </c>
+      <c r="E52">
+        <v>60</v>
+      </c>
+      <c r="F52">
+        <v>63</v>
+      </c>
+      <c r="G52">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="53"/>
+    <row r="54">
+      <c r="A54">
+        <v>5</v>
+      </c>
+      <c r="B54" t="s">
+        <v>10</v>
+      </c>
+      <c r="C54" t="s">
+        <v>36</v>
+      </c>
+      <c r="D54">
+        <v>15759</v>
+      </c>
+      <c r="E54">
+        <v>20305</v>
+      </c>
+      <c r="F54">
+        <v>10385</v>
+      </c>
+      <c r="G54">
+        <v>46449</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="s">
+        <v>31</v>
+      </c>
+      <c r="B55" t="s">
+        <v>31</v>
+      </c>
+      <c r="C55" t="s">
+        <v>37</v>
+      </c>
+      <c r="D55">
+        <v>1189</v>
+      </c>
+      <c r="E55">
+        <v>1256</v>
+      </c>
+      <c r="F55">
+        <v>885</v>
+      </c>
+      <c r="G55">
+        <v>3330</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>1</v>
+      </c>
+      <c r="B56" t="s">
+        <v>79</v>
+      </c>
+      <c r="C56" t="s">
+        <v>39</v>
+      </c>
+      <c r="D56">
+        <v>2493</v>
+      </c>
+      <c r="E56">
+        <v>4436</v>
+      </c>
+      <c r="F56">
+        <v>6904</v>
+      </c>
+      <c r="G56">
+        <v>13833</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>2</v>
+      </c>
+      <c r="B57" t="s">
+        <v>80</v>
+      </c>
+      <c r="C57" t="s">
+        <v>39</v>
+      </c>
+      <c r="D57">
+        <v>7501</v>
+      </c>
+      <c r="E57">
+        <v>1535</v>
+      </c>
+      <c r="F57">
+        <v>1030</v>
+      </c>
+      <c r="G57">
+        <v>10066</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>3</v>
+      </c>
+      <c r="B58" t="s">
+        <v>81</v>
+      </c>
+      <c r="C58" t="s">
+        <v>39</v>
+      </c>
+      <c r="D58">
+        <v>286</v>
+      </c>
+      <c r="E58">
+        <v>702</v>
+      </c>
+      <c r="F58">
+        <v>288</v>
+      </c>
+      <c r="G58">
+        <v>1276</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>4</v>
+      </c>
+      <c r="B59" t="s">
+        <v>82</v>
+      </c>
+      <c r="C59" t="s">
+        <v>39</v>
+      </c>
+      <c r="D59">
+        <v>1976</v>
+      </c>
+      <c r="E59">
+        <v>726</v>
+      </c>
+      <c r="F59">
+        <v>330</v>
+      </c>
+      <c r="G59">
+        <v>3032</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>5</v>
+      </c>
+      <c r="B60" t="s">
+        <v>83</v>
+      </c>
+      <c r="C60" t="s">
+        <v>39</v>
+      </c>
+      <c r="D60">
+        <v>544</v>
+      </c>
+      <c r="E60">
+        <v>9936</v>
+      </c>
+      <c r="F60">
+        <v>258</v>
+      </c>
+      <c r="G60">
+        <v>10738</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>6</v>
+      </c>
+      <c r="B61" t="s">
+        <v>84</v>
+      </c>
+      <c r="C61" t="s">
+        <v>39</v>
+      </c>
+      <c r="D61">
+        <v>247</v>
+      </c>
+      <c r="E61">
+        <v>629</v>
+      </c>
+      <c r="F61">
+        <v>179</v>
+      </c>
+      <c r="G61">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>7</v>
+      </c>
+      <c r="B62" t="s">
+        <v>85</v>
+      </c>
+      <c r="C62" t="s">
+        <v>39</v>
+      </c>
+      <c r="D62">
+        <v>73</v>
+      </c>
+      <c r="E62">
+        <v>214</v>
+      </c>
+      <c r="F62">
+        <v>159</v>
+      </c>
+      <c r="G62">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>8</v>
+      </c>
+      <c r="B63" t="s">
+        <v>86</v>
+      </c>
+      <c r="C63" t="s">
+        <v>39</v>
+      </c>
+      <c r="D63">
+        <v>748</v>
+      </c>
+      <c r="E63">
+        <v>133</v>
+      </c>
+      <c r="F63">
+        <v>155</v>
+      </c>
+      <c r="G63">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>9</v>
+      </c>
+      <c r="B64" t="s">
+        <v>87</v>
+      </c>
+      <c r="C64" t="s">
+        <v>39</v>
+      </c>
+      <c r="D64">
+        <v>25</v>
+      </c>
+      <c r="E64">
+        <v>326</v>
+      </c>
+      <c r="F64">
+        <v>23</v>
+      </c>
+      <c r="G64">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>10</v>
+      </c>
+      <c r="B65" t="s">
+        <v>88</v>
+      </c>
+      <c r="C65" t="s">
+        <v>39</v>
+      </c>
+      <c r="D65">
+        <v>677</v>
+      </c>
+      <c r="E65">
+        <v>412</v>
+      </c>
+      <c r="F65">
+        <v>174</v>
+      </c>
+      <c r="G65">
+        <v>1263</v>
+      </c>
+    </row>
+    <row r="66"/>
+    <row r="67">
+      <c r="A67">
+        <v>6</v>
+      </c>
+      <c r="B67" t="s">
+        <v>11</v>
+      </c>
+      <c r="C67" t="s">
+        <v>36</v>
+      </c>
+      <c r="D67">
+        <v>861</v>
+      </c>
+      <c r="E67">
+        <v>636</v>
+      </c>
+      <c r="F67">
+        <v>1760</v>
+      </c>
+      <c r="G67">
+        <v>3257</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="s">
+        <v>31</v>
+      </c>
+      <c r="B68" t="s">
+        <v>31</v>
+      </c>
+      <c r="C68" t="s">
+        <v>37</v>
+      </c>
+      <c r="D68">
+        <v>418</v>
+      </c>
+      <c r="E68">
+        <v>272</v>
+      </c>
+      <c r="F68">
+        <v>616</v>
+      </c>
+      <c r="G68">
+        <v>1306</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>1</v>
+      </c>
+      <c r="B69" t="s">
+        <v>89</v>
+      </c>
+      <c r="C69" t="s">
+        <v>39</v>
+      </c>
+      <c r="D69">
+        <v>320</v>
+      </c>
+      <c r="E69">
+        <v>240</v>
+      </c>
+      <c r="F69">
+        <v>901</v>
+      </c>
+      <c r="G69">
+        <v>1461</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>2</v>
+      </c>
+      <c r="B70" t="s">
+        <v>90</v>
+      </c>
+      <c r="C70" t="s">
+        <v>39</v>
+      </c>
+      <c r="D70">
+        <v>75</v>
+      </c>
+      <c r="E70">
+        <v>80</v>
+      </c>
+      <c r="F70">
+        <v>161</v>
+      </c>
+      <c r="G70">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>3</v>
+      </c>
+      <c r="B71" t="s">
+        <v>91</v>
+      </c>
+      <c r="C71" t="s">
+        <v>39</v>
+      </c>
+      <c r="D71">
+        <v>48</v>
+      </c>
+      <c r="E71">
+        <v>44</v>
+      </c>
+      <c r="F71">
+        <v>82</v>
+      </c>
+      <c r="G71">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="72"/>
+    <row r="73">
+      <c r="A73">
+        <v>7</v>
+      </c>
+      <c r="B73" t="s">
+        <v>12</v>
+      </c>
+      <c r="C73" t="s">
+        <v>36</v>
+      </c>
+      <c r="D73">
+        <v>648</v>
+      </c>
+      <c r="E73">
+        <v>806</v>
+      </c>
+      <c r="F73">
+        <v>734</v>
+      </c>
+      <c r="G73">
+        <v>2188</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="s">
+        <v>31</v>
+      </c>
+      <c r="B74" t="s">
+        <v>31</v>
+      </c>
+      <c r="C74" t="s">
+        <v>37</v>
+      </c>
+      <c r="D74">
+        <v>437</v>
+      </c>
+      <c r="E74">
+        <v>286</v>
+      </c>
+      <c r="F74">
+        <v>511</v>
+      </c>
+      <c r="G74">
+        <v>1234</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>1</v>
+      </c>
+      <c r="B75" t="s">
+        <v>92</v>
+      </c>
+      <c r="C75" t="s">
+        <v>39</v>
+      </c>
+      <c r="D75">
+        <v>155</v>
+      </c>
+      <c r="E75">
+        <v>377</v>
+      </c>
+      <c r="F75">
+        <v>163</v>
+      </c>
+      <c r="G75">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>2</v>
+      </c>
+      <c r="B76" t="s">
+        <v>93</v>
+      </c>
+      <c r="C76" t="s">
+        <v>39</v>
+      </c>
+      <c r="D76">
+        <v>56</v>
+      </c>
+      <c r="E76">
+        <v>143</v>
+      </c>
+      <c r="F76">
+        <v>60</v>
+      </c>
+      <c r="G76">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="77"/>
+    <row r="78">
+      <c r="A78">
+        <v>8</v>
+      </c>
+      <c r="B78" t="s">
+        <v>13</v>
+      </c>
+      <c r="C78" t="s">
+        <v>36</v>
+      </c>
+      <c r="D78">
+        <v>4314</v>
+      </c>
+      <c r="E78">
+        <v>16304</v>
+      </c>
+      <c r="F78">
+        <v>8828</v>
+      </c>
+      <c r="G78">
+        <v>29446</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="s">
+        <v>31</v>
+      </c>
+      <c r="B79" t="s">
+        <v>31</v>
+      </c>
+      <c r="C79" t="s">
+        <v>37</v>
+      </c>
+      <c r="D79">
+        <v>541</v>
+      </c>
+      <c r="E79">
+        <v>643</v>
+      </c>
+      <c r="F79">
+        <v>564</v>
+      </c>
+      <c r="G79">
+        <v>1748</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>1</v>
+      </c>
+      <c r="B80" t="s">
+        <v>94</v>
+      </c>
+      <c r="C80" t="s">
+        <v>39</v>
+      </c>
+      <c r="D80">
+        <v>388</v>
+      </c>
+      <c r="E80">
+        <v>10211</v>
+      </c>
+      <c r="F80">
+        <v>537</v>
+      </c>
+      <c r="G80">
+        <v>11136</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>2</v>
+      </c>
+      <c r="B81" t="s">
+        <v>95</v>
+      </c>
+      <c r="C81" t="s">
+        <v>39</v>
+      </c>
+      <c r="D81">
+        <v>490</v>
+      </c>
+      <c r="E81">
+        <v>1905</v>
+      </c>
+      <c r="F81">
+        <v>5153</v>
+      </c>
+      <c r="G81">
+        <v>7548</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>3</v>
+      </c>
+      <c r="B82" t="s">
+        <v>96</v>
+      </c>
+      <c r="C82" t="s">
+        <v>39</v>
+      </c>
+      <c r="D82">
+        <v>470</v>
+      </c>
+      <c r="E82">
+        <v>359</v>
+      </c>
+      <c r="F82">
+        <v>230</v>
+      </c>
+      <c r="G82">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>4</v>
+      </c>
+      <c r="B83" t="s">
+        <v>97</v>
+      </c>
+      <c r="C83" t="s">
+        <v>39</v>
+      </c>
+      <c r="D83">
+        <v>995</v>
+      </c>
+      <c r="E83">
+        <v>1426</v>
+      </c>
+      <c r="F83">
+        <v>400</v>
+      </c>
+      <c r="G83">
+        <v>2821</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>5</v>
+      </c>
+      <c r="B84" t="s">
+        <v>98</v>
+      </c>
+      <c r="C84" t="s">
+        <v>39</v>
+      </c>
+      <c r="D84">
+        <v>109</v>
+      </c>
+      <c r="E84">
+        <v>562</v>
+      </c>
+      <c r="F84">
+        <v>836</v>
+      </c>
+      <c r="G84">
+        <v>1507</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>6</v>
+      </c>
+      <c r="B85" t="s">
+        <v>99</v>
+      </c>
+      <c r="C85" t="s">
+        <v>39</v>
+      </c>
+      <c r="D85">
+        <v>30</v>
+      </c>
+      <c r="E85">
+        <v>44</v>
+      </c>
+      <c r="F85">
+        <v>84</v>
+      </c>
+      <c r="G85">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>7</v>
+      </c>
+      <c r="B86" t="s">
+        <v>100</v>
+      </c>
+      <c r="C86" t="s">
+        <v>39</v>
+      </c>
+      <c r="D86">
+        <v>28</v>
+      </c>
+      <c r="E86">
+        <v>56</v>
+      </c>
+      <c r="F86">
+        <v>301</v>
+      </c>
+      <c r="G86">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>8</v>
+      </c>
+      <c r="B87" t="s">
+        <v>101</v>
+      </c>
+      <c r="C87" t="s">
+        <v>39</v>
+      </c>
+      <c r="D87">
+        <v>90</v>
+      </c>
+      <c r="E87">
+        <v>174</v>
+      </c>
+      <c r="F87">
+        <v>62</v>
+      </c>
+      <c r="G87">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>9</v>
+      </c>
+      <c r="B88" t="s">
+        <v>102</v>
+      </c>
+      <c r="C88" t="s">
+        <v>39</v>
+      </c>
+      <c r="D88">
+        <v>15</v>
+      </c>
+      <c r="E88">
+        <v>107</v>
+      </c>
+      <c r="F88">
+        <v>20</v>
+      </c>
+      <c r="G88">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>10</v>
+      </c>
+      <c r="B89" t="s">
+        <v>103</v>
+      </c>
+      <c r="C89" t="s">
+        <v>39</v>
+      </c>
+      <c r="D89">
+        <v>1158</v>
+      </c>
+      <c r="E89">
+        <v>817</v>
+      </c>
+      <c r="F89">
+        <v>641</v>
+      </c>
+      <c r="G89">
+        <v>2616</v>
+      </c>
+    </row>
+    <row r="90"/>
+    <row r="91">
+      <c r="A91">
+        <v>9</v>
+      </c>
+      <c r="B91" t="s">
+        <v>14</v>
+      </c>
+      <c r="C91" t="s">
+        <v>36</v>
+      </c>
+      <c r="D91">
+        <v>1906</v>
+      </c>
+      <c r="E91">
+        <v>3529</v>
+      </c>
+      <c r="F91">
+        <v>1270</v>
+      </c>
+      <c r="G91">
+        <v>6705</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="s">
+        <v>31</v>
+      </c>
+      <c r="B92" t="s">
+        <v>31</v>
+      </c>
+      <c r="C92" t="s">
+        <v>37</v>
+      </c>
+      <c r="D92">
+        <v>181</v>
+      </c>
+      <c r="E92">
+        <v>212</v>
+      </c>
+      <c r="F92">
+        <v>97</v>
+      </c>
+      <c r="G92">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>1</v>
+      </c>
+      <c r="B93" t="s">
+        <v>104</v>
+      </c>
+      <c r="C93" t="s">
+        <v>39</v>
+      </c>
+      <c r="D93">
+        <v>342</v>
+      </c>
+      <c r="E93">
+        <v>2452</v>
+      </c>
+      <c r="F93">
+        <v>362</v>
+      </c>
+      <c r="G93">
+        <v>3156</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>2</v>
+      </c>
+      <c r="B94" t="s">
+        <v>105</v>
+      </c>
+      <c r="C94" t="s">
+        <v>39</v>
+      </c>
+      <c r="D94">
+        <v>134</v>
+      </c>
+      <c r="E94">
+        <v>256</v>
+      </c>
+      <c r="F94">
+        <v>71</v>
+      </c>
+      <c r="G94">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>3</v>
+      </c>
+      <c r="B95" t="s">
+        <v>106</v>
+      </c>
+      <c r="C95" t="s">
+        <v>39</v>
+      </c>
+      <c r="D95">
+        <v>94</v>
+      </c>
+      <c r="E95">
+        <v>124</v>
+      </c>
+      <c r="F95">
+        <v>45</v>
+      </c>
+      <c r="G95">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>4</v>
+      </c>
+      <c r="B96" t="s">
+        <v>107</v>
+      </c>
+      <c r="C96" t="s">
+        <v>39</v>
+      </c>
+      <c r="D96">
+        <v>636</v>
+      </c>
+      <c r="E96">
+        <v>101</v>
+      </c>
+      <c r="F96">
+        <v>86</v>
+      </c>
+      <c r="G96">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>5</v>
+      </c>
+      <c r="B97" t="s">
+        <v>108</v>
+      </c>
+      <c r="C97" t="s">
+        <v>39</v>
+      </c>
+      <c r="D97">
+        <v>22</v>
+      </c>
+      <c r="E97">
+        <v>45</v>
+      </c>
+      <c r="F97">
+        <v>16</v>
+      </c>
+      <c r="G97">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>6</v>
+      </c>
+      <c r="B98" t="s">
+        <v>109</v>
+      </c>
+      <c r="C98" t="s">
+        <v>39</v>
+      </c>
+      <c r="D98">
+        <v>244</v>
+      </c>
+      <c r="E98">
+        <v>151</v>
+      </c>
+      <c r="F98">
+        <v>35</v>
+      </c>
+      <c r="G98">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>7</v>
+      </c>
+      <c r="B99" t="s">
+        <v>110</v>
+      </c>
+      <c r="C99" t="s">
+        <v>39</v>
+      </c>
+      <c r="D99">
+        <v>12</v>
+      </c>
+      <c r="E99">
+        <v>75</v>
+      </c>
+      <c r="F99">
+        <v>12</v>
+      </c>
+      <c r="G99">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>8</v>
+      </c>
+      <c r="B100" t="s">
+        <v>111</v>
+      </c>
+      <c r="C100" t="s">
+        <v>39</v>
+      </c>
+      <c r="D100">
+        <v>48</v>
+      </c>
+      <c r="E100">
+        <v>24</v>
+      </c>
+      <c r="F100">
+        <v>508</v>
+      </c>
+      <c r="G100">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>9</v>
+      </c>
+      <c r="B101" t="s">
+        <v>112</v>
+      </c>
+      <c r="C101" t="s">
+        <v>39</v>
+      </c>
+      <c r="D101">
+        <v>93</v>
+      </c>
+      <c r="E101">
+        <v>45</v>
+      </c>
+      <c r="F101">
+        <v>22</v>
+      </c>
+      <c r="G101">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>10</v>
+      </c>
+      <c r="B102" t="s">
+        <v>113</v>
+      </c>
+      <c r="C102" t="s">
+        <v>39</v>
+      </c>
+      <c r="D102">
+        <v>100</v>
+      </c>
+      <c r="E102">
+        <v>44</v>
+      </c>
+      <c r="F102">
+        <v>16</v>
+      </c>
+      <c r="G102">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="103"/>
+    <row r="104">
+      <c r="A104">
+        <v>10</v>
+      </c>
+      <c r="B104" t="s">
+        <v>15</v>
+      </c>
+      <c r="C104" t="s">
+        <v>36</v>
+      </c>
+      <c r="D104">
+        <v>17386</v>
+      </c>
+      <c r="E104">
+        <v>7107</v>
+      </c>
+      <c r="F104">
+        <v>9908</v>
+      </c>
+      <c r="G104">
+        <v>34401</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="s">
+        <v>31</v>
+      </c>
+      <c r="B105" t="s">
+        <v>31</v>
+      </c>
+      <c r="C105" t="s">
+        <v>37</v>
+      </c>
+      <c r="D105">
+        <v>983</v>
+      </c>
+      <c r="E105">
+        <v>505</v>
+      </c>
+      <c r="F105">
+        <v>870</v>
+      </c>
+      <c r="G105">
+        <v>2358</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>1</v>
+      </c>
+      <c r="B106" t="s">
+        <v>114</v>
+      </c>
+      <c r="C106" t="s">
+        <v>39</v>
+      </c>
+      <c r="D106">
+        <v>6588</v>
+      </c>
+      <c r="E106">
+        <v>1698</v>
+      </c>
+      <c r="F106">
+        <v>4667</v>
+      </c>
+      <c r="G106">
+        <v>12953</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>2</v>
+      </c>
+      <c r="B107" t="s">
+        <v>115</v>
+      </c>
+      <c r="C107" t="s">
+        <v>39</v>
+      </c>
+      <c r="D107">
+        <v>7461</v>
+      </c>
+      <c r="E107">
+        <v>1832</v>
+      </c>
+      <c r="F107">
+        <v>1436</v>
+      </c>
+      <c r="G107">
+        <v>10729</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>3</v>
+      </c>
+      <c r="B108" t="s">
+        <v>116</v>
+      </c>
+      <c r="C108" t="s">
+        <v>39</v>
+      </c>
+      <c r="D108">
+        <v>332</v>
+      </c>
+      <c r="E108">
+        <v>285</v>
+      </c>
+      <c r="F108">
+        <v>380</v>
+      </c>
+      <c r="G108">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>4</v>
+      </c>
+      <c r="B109" t="s">
+        <v>117</v>
+      </c>
+      <c r="C109" t="s">
+        <v>39</v>
+      </c>
+      <c r="D109">
+        <v>292</v>
+      </c>
+      <c r="E109">
+        <v>202</v>
+      </c>
+      <c r="F109">
+        <v>235</v>
+      </c>
+      <c r="G109">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>5</v>
+      </c>
+      <c r="B110" t="s">
+        <v>118</v>
+      </c>
+      <c r="C110" t="s">
+        <v>39</v>
+      </c>
+      <c r="D110">
+        <v>256</v>
+      </c>
+      <c r="E110">
+        <v>135</v>
+      </c>
+      <c r="F110">
+        <v>259</v>
+      </c>
+      <c r="G110">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>6</v>
+      </c>
+      <c r="B111" t="s">
+        <v>119</v>
+      </c>
+      <c r="C111" t="s">
+        <v>39</v>
+      </c>
+      <c r="D111">
+        <v>145</v>
+      </c>
+      <c r="E111">
+        <v>91</v>
+      </c>
+      <c r="F111">
+        <v>695</v>
+      </c>
+      <c r="G111">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>7</v>
+      </c>
+      <c r="B112" t="s">
+        <v>120</v>
+      </c>
+      <c r="C112" t="s">
+        <v>39</v>
+      </c>
+      <c r="D112">
+        <v>138</v>
+      </c>
+      <c r="E112">
+        <v>488</v>
+      </c>
+      <c r="F112">
+        <v>98</v>
+      </c>
+      <c r="G112">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>8</v>
+      </c>
+      <c r="B113" t="s">
+        <v>121</v>
+      </c>
+      <c r="C113" t="s">
+        <v>39</v>
+      </c>
+      <c r="D113">
+        <v>101</v>
+      </c>
+      <c r="E113">
+        <v>65</v>
+      </c>
+      <c r="F113">
+        <v>62</v>
+      </c>
+      <c r="G113">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>9</v>
+      </c>
+      <c r="B114" t="s">
+        <v>122</v>
+      </c>
+      <c r="C114" t="s">
+        <v>39</v>
+      </c>
+      <c r="D114">
+        <v>743</v>
+      </c>
+      <c r="E114">
+        <v>1453</v>
+      </c>
+      <c r="F114">
+        <v>132</v>
+      </c>
+      <c r="G114">
+        <v>2328</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>10</v>
+      </c>
+      <c r="B115" t="s">
+        <v>123</v>
+      </c>
+      <c r="C115" t="s">
+        <v>39</v>
+      </c>
+      <c r="D115">
+        <v>347</v>
+      </c>
+      <c r="E115">
+        <v>353</v>
+      </c>
+      <c r="F115">
+        <v>1074</v>
+      </c>
+      <c r="G115">
+        <v>1774</v>
+      </c>
+    </row>
+    <row r="116"/>
+    <row r="117">
+      <c r="A117">
+        <v>12</v>
+      </c>
+      <c r="B117" t="s">
+        <v>16</v>
+      </c>
+      <c r="C117" t="s">
+        <v>36</v>
+      </c>
+      <c r="D117">
+        <v>15994</v>
+      </c>
+      <c r="E117">
+        <v>9347</v>
+      </c>
+      <c r="F117">
+        <v>23497</v>
+      </c>
+      <c r="G117">
+        <v>48838</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="s">
+        <v>31</v>
+      </c>
+      <c r="B118" t="s">
+        <v>31</v>
+      </c>
+      <c r="C118" t="s">
+        <v>37</v>
+      </c>
+      <c r="D118">
+        <v>1113</v>
+      </c>
+      <c r="E118">
+        <v>689</v>
+      </c>
+      <c r="F118">
+        <v>1181</v>
+      </c>
+      <c r="G118">
+        <v>2983</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>1</v>
+      </c>
+      <c r="B119" t="s">
+        <v>124</v>
+      </c>
+      <c r="C119" t="s">
+        <v>39</v>
+      </c>
+      <c r="D119">
+        <v>8299</v>
+      </c>
+      <c r="E119">
+        <v>2903</v>
+      </c>
+      <c r="F119">
+        <v>7729</v>
+      </c>
+      <c r="G119">
+        <v>18931</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>2</v>
+      </c>
+      <c r="B120" t="s">
+        <v>125</v>
+      </c>
+      <c r="C120" t="s">
+        <v>39</v>
+      </c>
+      <c r="D120">
+        <v>739</v>
+      </c>
+      <c r="E120">
+        <v>755</v>
+      </c>
+      <c r="F120">
+        <v>1082</v>
+      </c>
+      <c r="G120">
+        <v>2576</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>3</v>
+      </c>
+      <c r="B121" t="s">
+        <v>126</v>
+      </c>
+      <c r="C121" t="s">
+        <v>39</v>
+      </c>
+      <c r="D121">
+        <v>368</v>
+      </c>
+      <c r="E121">
+        <v>933</v>
+      </c>
+      <c r="F121">
+        <v>400</v>
+      </c>
+      <c r="G121">
+        <v>1701</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>4</v>
+      </c>
+      <c r="B122" t="s">
+        <v>127</v>
+      </c>
+      <c r="C122" t="s">
+        <v>39</v>
+      </c>
+      <c r="D122">
+        <v>3619</v>
+      </c>
+      <c r="E122">
+        <v>2754</v>
+      </c>
+      <c r="F122">
+        <v>948</v>
+      </c>
+      <c r="G122">
+        <v>7321</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>5</v>
+      </c>
+      <c r="B123" t="s">
+        <v>128</v>
+      </c>
+      <c r="C123" t="s">
+        <v>39</v>
+      </c>
+      <c r="D123">
+        <v>324</v>
+      </c>
+      <c r="E123">
+        <v>358</v>
+      </c>
+      <c r="F123">
+        <v>289</v>
+      </c>
+      <c r="G123">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>6</v>
+      </c>
+      <c r="B124" t="s">
+        <v>129</v>
+      </c>
+      <c r="C124" t="s">
+        <v>39</v>
+      </c>
+      <c r="D124">
+        <v>210</v>
+      </c>
+      <c r="E124">
+        <v>76</v>
+      </c>
+      <c r="F124">
+        <v>278</v>
+      </c>
+      <c r="G124">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>7</v>
+      </c>
+      <c r="B125" t="s">
+        <v>130</v>
+      </c>
+      <c r="C125" t="s">
+        <v>39</v>
+      </c>
+      <c r="D125">
+        <v>950</v>
+      </c>
+      <c r="E125">
+        <v>608</v>
+      </c>
+      <c r="F125">
+        <v>10606</v>
+      </c>
+      <c r="G125">
+        <v>12164</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>8</v>
+      </c>
+      <c r="B126" t="s">
+        <v>131</v>
+      </c>
+      <c r="C126" t="s">
+        <v>39</v>
+      </c>
+      <c r="D126">
+        <v>204</v>
+      </c>
+      <c r="E126">
+        <v>124</v>
+      </c>
+      <c r="F126">
+        <v>850</v>
+      </c>
+      <c r="G126">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>9</v>
+      </c>
+      <c r="B127" t="s">
+        <v>132</v>
+      </c>
+      <c r="C127" t="s">
+        <v>39</v>
+      </c>
+      <c r="D127">
+        <v>51</v>
+      </c>
+      <c r="E127">
+        <v>87</v>
+      </c>
+      <c r="F127">
+        <v>79</v>
+      </c>
+      <c r="G127">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>10</v>
+      </c>
+      <c r="B128" t="s">
+        <v>133</v>
+      </c>
+      <c r="C128" t="s">
+        <v>39</v>
+      </c>
+      <c r="D128">
+        <v>117</v>
+      </c>
+      <c r="E128">
+        <v>60</v>
+      </c>
+      <c r="F128">
+        <v>55</v>
+      </c>
+      <c r="G128">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="129"/>
+    <row r="130">
+      <c r="A130">
+        <v>14</v>
+      </c>
+      <c r="B130" t="s">
+        <v>17</v>
+      </c>
+      <c r="C130" t="s">
+        <v>36</v>
+      </c>
+      <c r="D130">
+        <v>14740</v>
+      </c>
+      <c r="E130">
+        <v>12091</v>
+      </c>
+      <c r="F130">
+        <v>13731</v>
+      </c>
+      <c r="G130">
+        <v>40562</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="s">
+        <v>31</v>
+      </c>
+      <c r="B131" t="s">
+        <v>31</v>
+      </c>
+      <c r="C131" t="s">
+        <v>37</v>
+      </c>
+      <c r="D131">
+        <v>1190</v>
+      </c>
+      <c r="E131">
+        <v>844</v>
+      </c>
+      <c r="F131">
+        <v>992</v>
+      </c>
+      <c r="G131">
+        <v>3026</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>1</v>
+      </c>
+      <c r="B132" t="s">
+        <v>134</v>
+      </c>
+      <c r="C132" t="s">
+        <v>39</v>
+      </c>
+      <c r="D132">
+        <v>2785</v>
+      </c>
+      <c r="E132">
+        <v>3128</v>
+      </c>
+      <c r="F132">
+        <v>7491</v>
+      </c>
+      <c r="G132">
+        <v>13404</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>2</v>
+      </c>
+      <c r="B133" t="s">
+        <v>135</v>
+      </c>
+      <c r="C133" t="s">
+        <v>39</v>
+      </c>
+      <c r="D133">
+        <v>3505</v>
+      </c>
+      <c r="E133">
+        <v>1203</v>
+      </c>
+      <c r="F133">
+        <v>1251</v>
+      </c>
+      <c r="G133">
+        <v>5959</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>3</v>
+      </c>
+      <c r="B134" t="s">
+        <v>136</v>
+      </c>
+      <c r="C134" t="s">
+        <v>39</v>
+      </c>
+      <c r="D134">
+        <v>536</v>
+      </c>
+      <c r="E134">
+        <v>1171</v>
+      </c>
+      <c r="F134">
+        <v>407</v>
+      </c>
+      <c r="G134">
+        <v>2114</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>4</v>
+      </c>
+      <c r="B135" t="s">
+        <v>137</v>
+      </c>
+      <c r="C135" t="s">
+        <v>39</v>
+      </c>
+      <c r="D135">
+        <v>889</v>
+      </c>
+      <c r="E135">
+        <v>4055</v>
+      </c>
+      <c r="F135">
+        <v>320</v>
+      </c>
+      <c r="G135">
+        <v>5264</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>5</v>
+      </c>
+      <c r="B136" t="s">
+        <v>138</v>
+      </c>
+      <c r="C136" t="s">
+        <v>39</v>
+      </c>
+      <c r="D136">
+        <v>1639</v>
+      </c>
+      <c r="E136">
+        <v>343</v>
+      </c>
+      <c r="F136">
+        <v>334</v>
+      </c>
+      <c r="G136">
+        <v>2316</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>6</v>
+      </c>
+      <c r="B137" t="s">
+        <v>139</v>
+      </c>
+      <c r="C137" t="s">
+        <v>39</v>
+      </c>
+      <c r="D137">
+        <v>132</v>
+      </c>
+      <c r="E137">
+        <v>122</v>
+      </c>
+      <c r="F137">
+        <v>126</v>
+      </c>
+      <c r="G137">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>7</v>
+      </c>
+      <c r="B138" t="s">
+        <v>140</v>
+      </c>
+      <c r="C138" t="s">
+        <v>39</v>
+      </c>
+      <c r="D138">
+        <v>404</v>
+      </c>
+      <c r="E138">
+        <v>268</v>
+      </c>
+      <c r="F138">
+        <v>2310</v>
+      </c>
+      <c r="G138">
+        <v>2982</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>8</v>
+      </c>
+      <c r="B139" t="s">
+        <v>141</v>
+      </c>
+      <c r="C139" t="s">
+        <v>39</v>
+      </c>
+      <c r="D139">
+        <v>1233</v>
+      </c>
+      <c r="E139">
+        <v>271</v>
+      </c>
+      <c r="F139">
+        <v>239</v>
+      </c>
+      <c r="G139">
+        <v>1743</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>9</v>
+      </c>
+      <c r="B140" t="s">
+        <v>142</v>
+      </c>
+      <c r="C140" t="s">
+        <v>39</v>
+      </c>
+      <c r="D140">
+        <v>77</v>
+      </c>
+      <c r="E140">
+        <v>80</v>
+      </c>
+      <c r="F140">
+        <v>28</v>
+      </c>
+      <c r="G140">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>10</v>
+      </c>
+      <c r="B141" t="s">
+        <v>143</v>
+      </c>
+      <c r="C141" t="s">
+        <v>39</v>
+      </c>
+      <c r="D141">
+        <v>2350</v>
+      </c>
+      <c r="E141">
+        <v>606</v>
+      </c>
+      <c r="F141">
+        <v>233</v>
+      </c>
+      <c r="G141">
+        <v>3189</v>
+      </c>
+    </row>
+    <row r="142"/>
+    <row r="143">
+      <c r="A143">
+        <v>15</v>
+      </c>
+      <c r="B143" t="s">
+        <v>18</v>
+      </c>
+      <c r="C143" t="s">
+        <v>36</v>
+      </c>
+      <c r="D143">
+        <v>13123</v>
+      </c>
+      <c r="E143">
+        <v>6327</v>
+      </c>
+      <c r="F143">
+        <v>6971</v>
+      </c>
+      <c r="G143">
+        <v>26421</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="s">
+        <v>31</v>
+      </c>
+      <c r="B144" t="s">
+        <v>31</v>
+      </c>
+      <c r="C144" t="s">
+        <v>37</v>
+      </c>
+      <c r="D144">
+        <v>645</v>
+      </c>
+      <c r="E144">
+        <v>402</v>
+      </c>
+      <c r="F144">
+        <v>451</v>
+      </c>
+      <c r="G144">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>1</v>
+      </c>
+      <c r="B145" t="s">
+        <v>144</v>
+      </c>
+      <c r="C145" t="s">
+        <v>39</v>
+      </c>
+      <c r="D145">
+        <v>3599</v>
+      </c>
+      <c r="E145">
+        <v>1035</v>
+      </c>
+      <c r="F145">
+        <v>1574</v>
+      </c>
+      <c r="G145">
+        <v>6208</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>2</v>
+      </c>
+      <c r="B146" t="s">
+        <v>145</v>
+      </c>
+      <c r="C146" t="s">
+        <v>39</v>
+      </c>
+      <c r="D146">
+        <v>2543</v>
+      </c>
+      <c r="E146">
+        <v>2964</v>
+      </c>
+      <c r="F146">
+        <v>408</v>
+      </c>
+      <c r="G146">
+        <v>5915</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>3</v>
+      </c>
+      <c r="B147" t="s">
+        <v>146</v>
+      </c>
+      <c r="C147" t="s">
+        <v>39</v>
+      </c>
+      <c r="D147">
+        <v>426</v>
+      </c>
+      <c r="E147">
+        <v>182</v>
+      </c>
+      <c r="F147">
+        <v>185</v>
+      </c>
+      <c r="G147">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>4</v>
+      </c>
+      <c r="B148" t="s">
+        <v>147</v>
+      </c>
+      <c r="C148" t="s">
+        <v>39</v>
+      </c>
+      <c r="D148">
+        <v>362</v>
+      </c>
+      <c r="E148">
+        <v>102</v>
+      </c>
+      <c r="F148">
+        <v>1406</v>
+      </c>
+      <c r="G148">
+        <v>1870</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>5</v>
+      </c>
+      <c r="B149" t="s">
+        <v>148</v>
+      </c>
+      <c r="C149" t="s">
+        <v>39</v>
+      </c>
+      <c r="D149">
+        <v>195</v>
+      </c>
+      <c r="E149">
+        <v>589</v>
+      </c>
+      <c r="F149">
+        <v>108</v>
+      </c>
+      <c r="G149">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>6</v>
+      </c>
+      <c r="B150" t="s">
+        <v>149</v>
+      </c>
+      <c r="C150" t="s">
+        <v>39</v>
+      </c>
+      <c r="D150">
+        <v>40</v>
+      </c>
+      <c r="E150">
+        <v>29</v>
+      </c>
+      <c r="F150">
+        <v>51</v>
+      </c>
+      <c r="G150">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>7</v>
+      </c>
+      <c r="B151" t="s">
+        <v>150</v>
+      </c>
+      <c r="C151" t="s">
+        <v>39</v>
+      </c>
+      <c r="D151">
+        <v>453</v>
+      </c>
+      <c r="E151">
+        <v>79</v>
+      </c>
+      <c r="F151">
+        <v>1716</v>
+      </c>
+      <c r="G151">
+        <v>2248</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>8</v>
+      </c>
+      <c r="B152" t="s">
+        <v>151</v>
+      </c>
+      <c r="C152" t="s">
+        <v>39</v>
+      </c>
+      <c r="D152">
+        <v>2868</v>
+      </c>
+      <c r="E152">
+        <v>271</v>
+      </c>
+      <c r="F152">
+        <v>771</v>
+      </c>
+      <c r="G152">
+        <v>3910</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>9</v>
+      </c>
+      <c r="B153" t="s">
+        <v>152</v>
+      </c>
+      <c r="C153" t="s">
+        <v>39</v>
+      </c>
+      <c r="D153">
+        <v>148</v>
+      </c>
+      <c r="E153">
+        <v>444</v>
+      </c>
+      <c r="F153">
+        <v>52</v>
+      </c>
+      <c r="G153">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>10</v>
+      </c>
+      <c r="B154" t="s">
+        <v>153</v>
+      </c>
+      <c r="C154" t="s">
+        <v>39</v>
+      </c>
+      <c r="D154">
+        <v>1844</v>
+      </c>
+      <c r="E154">
+        <v>230</v>
+      </c>
+      <c r="F154">
+        <v>249</v>
+      </c>
+      <c r="G154">
+        <v>2323</v>
+      </c>
+    </row>
+    <row r="155"/>
+    <row r="156">
+      <c r="A156">
+        <v>16</v>
+      </c>
+      <c r="B156" t="s">
+        <v>19</v>
+      </c>
+      <c r="C156" t="s">
+        <v>36</v>
+      </c>
+      <c r="D156">
+        <v>8079</v>
+      </c>
+      <c r="E156">
+        <v>6900</v>
+      </c>
+      <c r="F156">
+        <v>6604</v>
+      </c>
+      <c r="G156">
+        <v>21583</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" t="s">
+        <v>31</v>
+      </c>
+      <c r="B157" t="s">
+        <v>31</v>
+      </c>
+      <c r="C157" t="s">
+        <v>37</v>
+      </c>
+      <c r="D157">
+        <v>349</v>
+      </c>
+      <c r="E157">
+        <v>244</v>
+      </c>
+      <c r="F157">
+        <v>403</v>
+      </c>
+      <c r="G157">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>1</v>
+      </c>
+      <c r="B158" t="s">
+        <v>154</v>
+      </c>
+      <c r="C158" t="s">
+        <v>39</v>
+      </c>
+      <c r="D158">
+        <v>935</v>
+      </c>
+      <c r="E158">
+        <v>528</v>
+      </c>
+      <c r="F158">
+        <v>661</v>
+      </c>
+      <c r="G158">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>2</v>
+      </c>
+      <c r="B159" t="s">
+        <v>155</v>
+      </c>
+      <c r="C159" t="s">
+        <v>39</v>
+      </c>
+      <c r="D159">
+        <v>1228</v>
+      </c>
+      <c r="E159">
+        <v>212</v>
+      </c>
+      <c r="F159">
+        <v>2198</v>
+      </c>
+      <c r="G159">
+        <v>3638</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>3</v>
+      </c>
+      <c r="B160" t="s">
+        <v>156</v>
+      </c>
+      <c r="C160" t="s">
+        <v>39</v>
+      </c>
+      <c r="D160">
+        <v>106</v>
+      </c>
+      <c r="E160">
+        <v>387</v>
+      </c>
+      <c r="F160">
+        <v>190</v>
+      </c>
+      <c r="G160">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>4</v>
+      </c>
+      <c r="B161" t="s">
+        <v>157</v>
+      </c>
+      <c r="C161" t="s">
+        <v>39</v>
+      </c>
+      <c r="D161">
+        <v>3009</v>
+      </c>
+      <c r="E161">
+        <v>1105</v>
+      </c>
+      <c r="F161">
+        <v>1897</v>
+      </c>
+      <c r="G161">
+        <v>6011</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>5</v>
+      </c>
+      <c r="B162" t="s">
+        <v>158</v>
+      </c>
+      <c r="C162" t="s">
+        <v>39</v>
+      </c>
+      <c r="D162">
+        <v>557</v>
+      </c>
+      <c r="E162">
+        <v>1707</v>
+      </c>
+      <c r="F162">
+        <v>64</v>
+      </c>
+      <c r="G162">
+        <v>2328</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>6</v>
+      </c>
+      <c r="B163" t="s">
+        <v>159</v>
+      </c>
+      <c r="C163" t="s">
+        <v>39</v>
+      </c>
+      <c r="D163">
+        <v>56</v>
+      </c>
+      <c r="E163">
+        <v>34</v>
+      </c>
+      <c r="F163">
+        <v>47</v>
+      </c>
+      <c r="G163">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164">
+        <v>7</v>
+      </c>
+      <c r="B164" t="s">
+        <v>160</v>
+      </c>
+      <c r="C164" t="s">
+        <v>39</v>
+      </c>
+      <c r="D164">
+        <v>294</v>
+      </c>
+      <c r="E164">
+        <v>2190</v>
+      </c>
+      <c r="F164">
+        <v>219</v>
+      </c>
+      <c r="G164">
+        <v>2703</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165">
+        <v>8</v>
+      </c>
+      <c r="B165" t="s">
+        <v>161</v>
+      </c>
+      <c r="C165" t="s">
+        <v>39</v>
+      </c>
+      <c r="D165">
+        <v>208</v>
+      </c>
+      <c r="E165">
+        <v>52</v>
+      </c>
+      <c r="F165">
+        <v>679</v>
+      </c>
+      <c r="G165">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>9</v>
+      </c>
+      <c r="B166" t="s">
+        <v>162</v>
+      </c>
+      <c r="C166" t="s">
+        <v>39</v>
+      </c>
+      <c r="D166">
+        <v>18</v>
+      </c>
+      <c r="E166">
+        <v>59</v>
+      </c>
+      <c r="F166">
+        <v>15</v>
+      </c>
+      <c r="G166">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>10</v>
+      </c>
+      <c r="B167" t="s">
+        <v>163</v>
+      </c>
+      <c r="C167" t="s">
+        <v>39</v>
+      </c>
+      <c r="D167">
+        <v>1319</v>
+      </c>
+      <c r="E167">
+        <v>382</v>
+      </c>
+      <c r="F167">
+        <v>231</v>
+      </c>
+      <c r="G167">
+        <v>1932</v>
+      </c>
+    </row>
+    <row r="168"/>
+    <row r="169">
+      <c r="A169">
+        <v>17</v>
+      </c>
+      <c r="B169" t="s">
+        <v>20</v>
+      </c>
+      <c r="C169" t="s">
+        <v>36</v>
+      </c>
+      <c r="D169">
+        <v>378</v>
+      </c>
+      <c r="E169">
+        <v>831</v>
+      </c>
+      <c r="F169">
+        <v>354</v>
+      </c>
+      <c r="G169">
+        <v>1563</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" t="s">
+        <v>31</v>
+      </c>
+      <c r="B170" t="s">
+        <v>31</v>
+      </c>
+      <c r="C170" t="s">
+        <v>37</v>
+      </c>
+      <c r="D170">
+        <v>59</v>
+      </c>
+      <c r="E170">
+        <v>116</v>
+      </c>
+      <c r="F170">
+        <v>47</v>
+      </c>
+      <c r="G170">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>1</v>
+      </c>
+      <c r="B171" t="s">
+        <v>164</v>
+      </c>
+      <c r="C171" t="s">
+        <v>39</v>
+      </c>
+      <c r="D171">
+        <v>62</v>
+      </c>
+      <c r="E171">
+        <v>132</v>
+      </c>
+      <c r="F171">
+        <v>117</v>
+      </c>
+      <c r="G171">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172">
+        <v>2</v>
+      </c>
+      <c r="B172" t="s">
+        <v>165</v>
+      </c>
+      <c r="C172" t="s">
+        <v>39</v>
+      </c>
+      <c r="D172">
+        <v>100</v>
+      </c>
+      <c r="E172">
+        <v>330</v>
+      </c>
+      <c r="F172">
+        <v>43</v>
+      </c>
+      <c r="G172">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173">
+        <v>3</v>
+      </c>
+      <c r="B173" t="s">
+        <v>166</v>
+      </c>
+      <c r="C173" t="s">
+        <v>39</v>
+      </c>
+      <c r="D173">
+        <v>20</v>
+      </c>
+      <c r="E173">
+        <v>66</v>
+      </c>
+      <c r="F173">
+        <v>29</v>
+      </c>
+      <c r="G173">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174">
+        <v>4</v>
+      </c>
+      <c r="B174" t="s">
+        <v>167</v>
+      </c>
+      <c r="C174" t="s">
+        <v>39</v>
+      </c>
+      <c r="D174">
+        <v>11</v>
+      </c>
+      <c r="E174">
+        <v>19</v>
+      </c>
+      <c r="F174">
+        <v>8</v>
+      </c>
+      <c r="G174">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175">
+        <v>5</v>
+      </c>
+      <c r="B175" t="s">
+        <v>168</v>
+      </c>
+      <c r="C175" t="s">
+        <v>39</v>
+      </c>
+      <c r="D175">
+        <v>25</v>
+      </c>
+      <c r="E175">
+        <v>74</v>
+      </c>
+      <c r="F175">
+        <v>10</v>
+      </c>
+      <c r="G175">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176">
+        <v>6</v>
+      </c>
+      <c r="B176" t="s">
+        <v>169</v>
+      </c>
+      <c r="C176" t="s">
+        <v>39</v>
+      </c>
+      <c r="D176">
+        <v>15</v>
+      </c>
+      <c r="E176">
+        <v>9</v>
+      </c>
+      <c r="F176">
+        <v>9</v>
+      </c>
+      <c r="G176">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177">
+        <v>7</v>
+      </c>
+      <c r="B177" t="s">
+        <v>170</v>
+      </c>
+      <c r="C177" t="s">
+        <v>39</v>
+      </c>
+      <c r="D177">
+        <v>7</v>
+      </c>
+      <c r="E177">
+        <v>11</v>
+      </c>
+      <c r="F177">
+        <v>11</v>
+      </c>
+      <c r="G177">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178">
+        <v>8</v>
+      </c>
+      <c r="B178" t="s">
+        <v>171</v>
+      </c>
+      <c r="C178" t="s">
+        <v>39</v>
+      </c>
+      <c r="D178">
+        <v>8</v>
+      </c>
+      <c r="E178">
+        <v>38</v>
+      </c>
+      <c r="F178">
+        <v>7</v>
+      </c>
+      <c r="G178">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179">
+        <v>9</v>
+      </c>
+      <c r="B179" t="s">
+        <v>172</v>
+      </c>
+      <c r="C179" t="s">
+        <v>39</v>
+      </c>
+      <c r="D179">
+        <v>43</v>
+      </c>
+      <c r="E179">
+        <v>15</v>
+      </c>
+      <c r="F179">
+        <v>40</v>
+      </c>
+      <c r="G179">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180">
+        <v>10</v>
+      </c>
+      <c r="B180" t="s">
+        <v>173</v>
+      </c>
+      <c r="C180" t="s">
+        <v>39</v>
+      </c>
+      <c r="D180">
+        <v>28</v>
+      </c>
+      <c r="E180">
+        <v>21</v>
+      </c>
+      <c r="F180">
+        <v>33</v>
+      </c>
+      <c r="G180">
+        <v>82</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C2" t="s">
+        <v>176</v>
+      </c>
+      <c r="D2" t="s">
+        <v>177</v>
+      </c>
+      <c r="E2" t="s">
+        <v>178</v>
+      </c>
+      <c r="F2" t="s">
+        <v>179</v>
+      </c>
+      <c r="G2">
+        <v>22912</v>
+      </c>
+      <c r="H2">
+        <v>24298</v>
+      </c>
+      <c r="I2">
+        <v>11498</v>
+      </c>
+      <c r="J2">
+        <v>26470</v>
+      </c>
+      <c r="K2">
+        <v>15459</v>
+      </c>
+      <c r="L2">
+        <v>1892</v>
+      </c>
+      <c r="M2">
+        <v>2629</v>
+      </c>
+      <c r="N2">
+        <v>3739</v>
+      </c>
+      <c r="O2">
+        <v>6756</v>
+      </c>
+      <c r="P2">
+        <v>5307</v>
+      </c>
+      <c r="Q2">
+        <v>3311</v>
+      </c>
+      <c r="R2">
+        <v>4780</v>
+      </c>
+      <c r="S2">
+        <v>1212</v>
+      </c>
+      <c r="T2">
+        <v>7560</v>
+      </c>
+      <c r="U2">
+        <v>9768</v>
+      </c>
+      <c r="V2">
+        <v>5878</v>
+      </c>
+      <c r="W2">
+        <v>601</v>
+      </c>
+      <c r="X2">
+        <v>154070</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>22</v>
+      </c>
+      <c r="C3" t="s">
+        <v>176</v>
+      </c>
+      <c r="D3" t="s">
+        <v>177</v>
+      </c>
+      <c r="E3" t="s">
+        <v>180</v>
+      </c>
+      <c r="F3" t="s">
+        <v>181</v>
+      </c>
+      <c r="G3">
+        <v>12077</v>
+      </c>
+      <c r="H3">
+        <v>8927</v>
+      </c>
+      <c r="I3">
+        <v>14799</v>
+      </c>
+      <c r="J3">
+        <v>6833</v>
+      </c>
+      <c r="K3">
+        <v>10381</v>
+      </c>
+      <c r="L3">
+        <v>1907</v>
+      </c>
+      <c r="M3">
+        <v>666</v>
+      </c>
+      <c r="N3">
+        <v>2674</v>
+      </c>
+      <c r="O3">
+        <v>368</v>
+      </c>
+      <c r="P3">
+        <v>12174</v>
+      </c>
+      <c r="Q3">
+        <v>550</v>
+      </c>
+      <c r="R3">
+        <v>3855</v>
+      </c>
+      <c r="S3">
+        <v>81</v>
+      </c>
+      <c r="T3">
+        <v>3430</v>
+      </c>
+      <c r="U3">
+        <v>2618</v>
+      </c>
+      <c r="V3">
+        <v>5703</v>
+      </c>
+      <c r="W3">
+        <v>469</v>
+      </c>
+      <c r="X3">
+        <v>87512</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C4" t="s">
+        <v>176</v>
+      </c>
+      <c r="D4" t="s">
+        <v>177</v>
+      </c>
+      <c r="E4" t="s">
+        <v>182</v>
+      </c>
+      <c r="F4" t="s">
+        <v>183</v>
+      </c>
+      <c r="G4">
+        <v>13629</v>
+      </c>
+      <c r="H4">
+        <v>20288</v>
+      </c>
+      <c r="I4">
+        <v>9200</v>
+      </c>
+      <c r="J4">
+        <v>9193</v>
+      </c>
+      <c r="K4">
+        <v>6605</v>
+      </c>
+      <c r="L4">
+        <v>547</v>
+      </c>
+      <c r="M4">
+        <v>260</v>
+      </c>
+      <c r="N4">
+        <v>2156</v>
+      </c>
+      <c r="O4">
+        <v>1297</v>
+      </c>
+      <c r="P4">
+        <v>4144</v>
+      </c>
+      <c r="Q4">
+        <v>869</v>
+      </c>
+      <c r="R4">
+        <v>8487</v>
+      </c>
+      <c r="S4">
+        <v>70</v>
+      </c>
+      <c r="T4">
+        <v>3371</v>
+      </c>
+      <c r="U4">
+        <v>1325</v>
+      </c>
+      <c r="V4">
+        <v>6871</v>
+      </c>
+      <c r="W4">
+        <v>102</v>
+      </c>
+      <c r="X4">
+        <v>88414</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>4</v>
+      </c>
+      <c r="B5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C5" t="s">
+        <v>176</v>
+      </c>
+      <c r="D5" t="s">
+        <v>177</v>
+      </c>
+      <c r="E5" t="s">
+        <v>184</v>
+      </c>
+      <c r="F5" t="s">
+        <v>185</v>
+      </c>
+      <c r="G5">
+        <v>14299</v>
+      </c>
+      <c r="H5">
+        <v>12195</v>
+      </c>
+      <c r="I5">
+        <v>34825</v>
+      </c>
+      <c r="J5">
+        <v>28044</v>
+      </c>
+      <c r="K5">
+        <v>17216</v>
+      </c>
+      <c r="L5">
+        <v>1300</v>
+      </c>
+      <c r="M5">
+        <v>1263</v>
+      </c>
+      <c r="N5">
+        <v>8073</v>
+      </c>
+      <c r="O5">
+        <v>1715</v>
+      </c>
+      <c r="P5">
+        <v>3797</v>
+      </c>
+      <c r="Q5">
+        <v>6096</v>
+      </c>
+      <c r="R5">
+        <v>6585</v>
+      </c>
+      <c r="S5">
+        <v>197</v>
+      </c>
+      <c r="T5">
+        <v>13257</v>
+      </c>
+      <c r="U5">
+        <v>11172</v>
+      </c>
+      <c r="V5">
+        <v>14067</v>
+      </c>
+      <c r="W5">
+        <v>4233</v>
+      </c>
+      <c r="X5">
+        <v>178334</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B6" t="s">
+        <v>32</v>
+      </c>
+      <c r="G6">
+        <v>62917</v>
+      </c>
+      <c r="H6">
+        <v>65708</v>
+      </c>
+      <c r="I6">
+        <v>70322</v>
+      </c>
+      <c r="J6">
+        <v>70540</v>
+      </c>
+      <c r="K6">
+        <v>49661</v>
+      </c>
+      <c r="L6">
+        <v>5646</v>
+      </c>
+      <c r="M6">
+        <v>4818</v>
+      </c>
+      <c r="N6">
+        <v>16642</v>
+      </c>
+      <c r="O6">
+        <v>10136</v>
+      </c>
+      <c r="P6">
+        <v>25422</v>
+      </c>
+      <c r="Q6">
+        <v>10826</v>
+      </c>
+      <c r="R6">
+        <v>23707</v>
+      </c>
+      <c r="S6">
+        <v>1560</v>
+      </c>
+      <c r="T6">
+        <v>27618</v>
+      </c>
+      <c r="U6">
+        <v>24883</v>
+      </c>
+      <c r="V6">
+        <v>32519</v>
+      </c>
+      <c r="W6">
+        <v>5405</v>
+      </c>
+      <c r="X6">
+        <v>508330</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>36</v>
+      </c>
+      <c r="D2">
+        <v>22912</v>
+      </c>
+      <c r="E2">
+        <v>12077</v>
+      </c>
+      <c r="F2">
+        <v>13629</v>
+      </c>
+      <c r="G2">
+        <v>14299</v>
+      </c>
+      <c r="H2">
+        <v>62917</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D3">
+        <v>844</v>
+      </c>
+      <c r="E3">
+        <v>580</v>
+      </c>
+      <c r="F3">
+        <v>625</v>
+      </c>
+      <c r="G3">
+        <v>1021</v>
+      </c>
+      <c r="H3">
+        <v>3070</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>186</v>
+      </c>
+      <c r="C4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D4">
+        <v>4861</v>
+      </c>
+      <c r="E4">
+        <v>3875</v>
+      </c>
+      <c r="F4">
+        <v>5369</v>
+      </c>
+      <c r="G4">
+        <v>1806</v>
+      </c>
+      <c r="H4">
+        <v>15911</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>187</v>
+      </c>
+      <c r="C5" t="s">
+        <v>39</v>
+      </c>
+      <c r="D5">
+        <v>767</v>
+      </c>
+      <c r="E5">
+        <v>218</v>
+      </c>
+      <c r="F5">
+        <v>222</v>
+      </c>
+      <c r="G5">
+        <v>3395</v>
+      </c>
+      <c r="H5">
+        <v>4602</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>188</v>
+      </c>
+      <c r="C6" t="s">
+        <v>39</v>
+      </c>
+      <c r="D6">
+        <v>3379</v>
+      </c>
+      <c r="E6">
+        <v>276</v>
+      </c>
+      <c r="F6">
+        <v>165</v>
+      </c>
+      <c r="G6">
+        <v>400</v>
+      </c>
+      <c r="H6">
+        <v>4220</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>189</v>
+      </c>
+      <c r="C7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D7">
+        <v>226</v>
+      </c>
+      <c r="E7">
+        <v>213</v>
+      </c>
+      <c r="F7">
+        <v>80</v>
+      </c>
+      <c r="G7">
+        <v>6028</v>
+      </c>
+      <c r="H7">
+        <v>6547</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>190</v>
+      </c>
+      <c r="C8" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8">
+        <v>475</v>
+      </c>
+      <c r="E8">
+        <v>5846</v>
+      </c>
+      <c r="F8">
+        <v>273</v>
+      </c>
+      <c r="G8">
+        <v>587</v>
+      </c>
+      <c r="H8">
+        <v>7181</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>191</v>
+      </c>
+      <c r="C9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D9">
+        <v>67</v>
+      </c>
+      <c r="E9">
+        <v>62</v>
+      </c>
+      <c r="F9">
+        <v>65</v>
+      </c>
+      <c r="G9">
+        <v>99</v>
+      </c>
+      <c r="H9">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>192</v>
+      </c>
+      <c r="C10" t="s">
+        <v>39</v>
+      </c>
+      <c r="D10">
+        <v>514</v>
+      </c>
+      <c r="E10">
+        <v>331</v>
+      </c>
+      <c r="F10">
+        <v>4289</v>
+      </c>
+      <c r="G10">
+        <v>267</v>
+      </c>
+      <c r="H10">
+        <v>5401</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>193</v>
+      </c>
+      <c r="C11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11">
+        <v>87</v>
+      </c>
+      <c r="E11">
+        <v>60</v>
+      </c>
+      <c r="F11">
+        <v>113</v>
+      </c>
+      <c r="G11">
+        <v>107</v>
+      </c>
+      <c r="H11">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>194</v>
+      </c>
+      <c r="C12" t="s">
+        <v>39</v>
+      </c>
+      <c r="D12">
+        <v>81</v>
+      </c>
+      <c r="E12">
+        <v>132</v>
+      </c>
+      <c r="F12">
+        <v>2094</v>
+      </c>
+      <c r="G12">
+        <v>123</v>
+      </c>
+      <c r="H12">
+        <v>2430</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
+        <v>195</v>
+      </c>
+      <c r="C13" t="s">
+        <v>39</v>
+      </c>
+      <c r="D13">
+        <v>123</v>
+      </c>
+      <c r="E13">
+        <v>157</v>
+      </c>
+      <c r="F13">
+        <v>104</v>
+      </c>
+      <c r="G13">
+        <v>118</v>
+      </c>
+      <c r="H13">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>11</v>
+      </c>
+      <c r="B14" t="s">
+        <v>196</v>
+      </c>
+      <c r="C14" t="s">
+        <v>39</v>
+      </c>
+      <c r="D14">
+        <v>11488</v>
+      </c>
+      <c r="E14">
+        <v>327</v>
+      </c>
+      <c r="F14">
+        <v>230</v>
+      </c>
+      <c r="G14">
+        <v>348</v>
+      </c>
+      <c r="H14">
+        <v>12393</v>
+      </c>
+    </row>
+    <row r="15"/>
+    <row r="16">
+      <c r="A16">
+        <v>2</v>
+      </c>
+      <c r="B16" t="s">
+        <v>7</v>
+      </c>
+      <c r="C16" t="s">
+        <v>36</v>
+      </c>
+      <c r="D16">
+        <v>24298</v>
+      </c>
+      <c r="E16">
+        <v>8927</v>
+      </c>
+      <c r="F16">
+        <v>20288</v>
+      </c>
+      <c r="G16">
+        <v>12195</v>
+      </c>
+      <c r="H16">
+        <v>65708</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>31</v>
+      </c>
+      <c r="B17" t="s">
+        <v>31</v>
+      </c>
+      <c r="C17" t="s">
+        <v>37</v>
+      </c>
+      <c r="D17">
+        <v>1504</v>
+      </c>
+      <c r="E17">
+        <v>443</v>
+      </c>
+      <c r="F17">
+        <v>762</v>
+      </c>
+      <c r="G17">
+        <v>1492</v>
+      </c>
+      <c r="H17">
+        <v>4201</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>1</v>
+      </c>
+      <c r="B18" t="s">
+        <v>197</v>
+      </c>
+      <c r="C18" t="s">
+        <v>39</v>
+      </c>
+      <c r="D18">
+        <v>11859</v>
+      </c>
+      <c r="E18">
+        <v>813</v>
+      </c>
+      <c r="F18">
+        <v>745</v>
+      </c>
+      <c r="G18">
+        <v>1672</v>
+      </c>
+      <c r="H18">
+        <v>15089</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>2</v>
+      </c>
+      <c r="B19" t="s">
+        <v>198</v>
+      </c>
+      <c r="C19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D19">
+        <v>923</v>
+      </c>
+      <c r="E19">
+        <v>322</v>
+      </c>
+      <c r="F19">
+        <v>332</v>
+      </c>
+      <c r="G19">
+        <v>1081</v>
+      </c>
+      <c r="H19">
+        <v>2658</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>3</v>
+      </c>
+      <c r="B20" t="s">
+        <v>199</v>
+      </c>
+      <c r="C20" t="s">
+        <v>39</v>
+      </c>
+      <c r="D20">
+        <v>589</v>
+      </c>
+      <c r="E20">
+        <v>659</v>
+      </c>
+      <c r="F20">
+        <v>2447</v>
+      </c>
+      <c r="G20">
+        <v>642</v>
+      </c>
+      <c r="H20">
+        <v>4337</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>4</v>
+      </c>
+      <c r="B21" t="s">
+        <v>200</v>
+      </c>
+      <c r="C21" t="s">
+        <v>39</v>
+      </c>
+      <c r="D21">
+        <v>480</v>
+      </c>
+      <c r="E21">
+        <v>2545</v>
+      </c>
+      <c r="F21">
+        <v>335</v>
+      </c>
+      <c r="G21">
+        <v>474</v>
+      </c>
+      <c r="H21">
+        <v>3834</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>5</v>
+      </c>
+      <c r="B22" t="s">
+        <v>201</v>
+      </c>
+      <c r="C22" t="s">
+        <v>39</v>
+      </c>
+      <c r="D22">
+        <v>7363</v>
+      </c>
+      <c r="E22">
+        <v>466</v>
+      </c>
+      <c r="F22">
+        <v>406</v>
+      </c>
+      <c r="G22">
+        <v>1106</v>
+      </c>
+      <c r="H22">
+        <v>9341</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>6</v>
+      </c>
+      <c r="B23" t="s">
+        <v>202</v>
+      </c>
+      <c r="C23" t="s">
+        <v>39</v>
+      </c>
+      <c r="D23">
+        <v>308</v>
+      </c>
+      <c r="E23">
+        <v>2965</v>
+      </c>
+      <c r="F23">
+        <v>297</v>
+      </c>
+      <c r="G23">
+        <v>282</v>
+      </c>
+      <c r="H23">
+        <v>3852</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>7</v>
+      </c>
+      <c r="B24" t="s">
+        <v>203</v>
+      </c>
+      <c r="C24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D24">
+        <v>301</v>
+      </c>
+      <c r="E24">
+        <v>98</v>
+      </c>
+      <c r="F24">
+        <v>140</v>
+      </c>
+      <c r="G24">
+        <v>2575</v>
+      </c>
+      <c r="H24">
+        <v>3114</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>8</v>
+      </c>
+      <c r="B25" t="s">
+        <v>204</v>
+      </c>
+      <c r="C25" t="s">
+        <v>39</v>
+      </c>
+      <c r="D25">
+        <v>275</v>
+      </c>
+      <c r="E25">
+        <v>308</v>
+      </c>
+      <c r="F25">
+        <v>11665</v>
+      </c>
+      <c r="G25">
+        <v>150</v>
+      </c>
+      <c r="H25">
+        <v>12398</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>9</v>
+      </c>
+      <c r="B26" t="s">
+        <v>205</v>
+      </c>
+      <c r="C26" t="s">
+        <v>39</v>
+      </c>
+      <c r="D26">
+        <v>223</v>
+      </c>
+      <c r="E26">
+        <v>134</v>
+      </c>
+      <c r="F26">
+        <v>709</v>
+      </c>
+      <c r="G26">
+        <v>154</v>
+      </c>
+      <c r="H26">
+        <v>1220</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>10</v>
+      </c>
+      <c r="B27" t="s">
+        <v>206</v>
+      </c>
+      <c r="C27" t="s">
+        <v>39</v>
+      </c>
+      <c r="D27">
+        <v>344</v>
+      </c>
+      <c r="E27">
+        <v>157</v>
+      </c>
+      <c r="F27">
+        <v>2424</v>
+      </c>
+      <c r="G27">
+        <v>416</v>
+      </c>
+      <c r="H27">
+        <v>3341</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>11</v>
+      </c>
+      <c r="B28" t="s">
+        <v>207</v>
+      </c>
+      <c r="C28" t="s">
+        <v>39</v>
+      </c>
+      <c r="D28">
+        <v>129</v>
+      </c>
+      <c r="E28">
+        <v>17</v>
+      </c>
+      <c r="F28">
+        <v>26</v>
+      </c>
+      <c r="G28">
+        <v>2151</v>
+      </c>
+      <c r="H28">
+        <v>2323</v>
+      </c>
+    </row>
+    <row r="29"/>
+    <row r="30">
+      <c r="A30">
+        <v>3</v>
+      </c>
+      <c r="B30" t="s">
+        <v>8</v>
+      </c>
+      <c r="C30" t="s">
+        <v>36</v>
+      </c>
+      <c r="D30">
+        <v>11498</v>
+      </c>
+      <c r="E30">
+        <v>14799</v>
+      </c>
+      <c r="F30">
+        <v>9200</v>
+      </c>
+      <c r="G30">
+        <v>34825</v>
+      </c>
+      <c r="H30">
+        <v>70322</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>31</v>
+      </c>
+      <c r="B31" t="s">
+        <v>31</v>
+      </c>
+      <c r="C31" t="s">
+        <v>37</v>
+      </c>
+      <c r="D31">
+        <v>1641</v>
+      </c>
+      <c r="E31">
+        <v>902</v>
+      </c>
+      <c r="F31">
+        <v>1141</v>
+      </c>
+      <c r="G31">
+        <v>3044</v>
+      </c>
+      <c r="H31">
+        <v>6728</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>1</v>
+      </c>
+      <c r="B32" t="s">
+        <v>208</v>
+      </c>
+      <c r="C32" t="s">
+        <v>39</v>
+      </c>
+      <c r="D32">
+        <v>3445</v>
+      </c>
+      <c r="E32">
+        <v>12832</v>
+      </c>
+      <c r="F32">
+        <v>5392</v>
+      </c>
+      <c r="G32">
+        <v>5463</v>
+      </c>
+      <c r="H32">
+        <v>27132</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>2</v>
+      </c>
+      <c r="B33" t="s">
+        <v>209</v>
+      </c>
+      <c r="C33" t="s">
+        <v>39</v>
+      </c>
+      <c r="D33">
+        <v>1040</v>
+      </c>
+      <c r="E33">
+        <v>267</v>
+      </c>
+      <c r="F33">
+        <v>554</v>
+      </c>
+      <c r="G33">
+        <v>7725</v>
+      </c>
+      <c r="H33">
+        <v>9586</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>3</v>
+      </c>
+      <c r="B34" t="s">
+        <v>210</v>
+      </c>
+      <c r="C34" t="s">
+        <v>39</v>
+      </c>
+      <c r="D34">
+        <v>462</v>
+      </c>
+      <c r="E34">
+        <v>168</v>
+      </c>
+      <c r="F34">
+        <v>219</v>
+      </c>
+      <c r="G34">
+        <v>902</v>
+      </c>
+      <c r="H34">
+        <v>1751</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>4</v>
+      </c>
+      <c r="B35" t="s">
+        <v>211</v>
+      </c>
+      <c r="C35" t="s">
+        <v>39</v>
+      </c>
+      <c r="D35">
+        <v>531</v>
+      </c>
+      <c r="E35">
+        <v>116</v>
+      </c>
+      <c r="F35">
+        <v>196</v>
+      </c>
+      <c r="G35">
+        <v>15234</v>
+      </c>
+      <c r="H35">
+        <v>16077</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>5</v>
+      </c>
+      <c r="B36" t="s">
+        <v>212</v>
+      </c>
+      <c r="C36" t="s">
+        <v>39</v>
+      </c>
+      <c r="D36">
+        <v>2986</v>
+      </c>
+      <c r="E36">
+        <v>91</v>
+      </c>
+      <c r="F36">
+        <v>91</v>
+      </c>
+      <c r="G36">
+        <v>399</v>
+      </c>
+      <c r="H36">
+        <v>3567</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>6</v>
+      </c>
+      <c r="B37" t="s">
+        <v>213</v>
+      </c>
+      <c r="C37" t="s">
+        <v>39</v>
+      </c>
+      <c r="D37">
+        <v>218</v>
+      </c>
+      <c r="E37">
+        <v>44</v>
+      </c>
+      <c r="F37">
+        <v>104</v>
+      </c>
+      <c r="G37">
+        <v>268</v>
+      </c>
+      <c r="H37">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>7</v>
+      </c>
+      <c r="B38" t="s">
+        <v>214</v>
+      </c>
+      <c r="C38" t="s">
+        <v>39</v>
+      </c>
+      <c r="D38">
+        <v>307</v>
+      </c>
+      <c r="E38">
+        <v>202</v>
+      </c>
+      <c r="F38">
+        <v>488</v>
+      </c>
+      <c r="G38">
+        <v>478</v>
+      </c>
+      <c r="H38">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>8</v>
+      </c>
+      <c r="B39" t="s">
+        <v>215</v>
+      </c>
+      <c r="C39" t="s">
+        <v>39</v>
+      </c>
+      <c r="D39">
+        <v>141</v>
+      </c>
+      <c r="E39">
+        <v>47</v>
+      </c>
+      <c r="F39">
+        <v>75</v>
+      </c>
+      <c r="G39">
+        <v>360</v>
+      </c>
+      <c r="H39">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>9</v>
+      </c>
+      <c r="B40" t="s">
+        <v>216</v>
+      </c>
+      <c r="C40" t="s">
+        <v>39</v>
+      </c>
+      <c r="D40">
+        <v>118</v>
+      </c>
+      <c r="E40">
+        <v>53</v>
+      </c>
+      <c r="F40">
+        <v>886</v>
+      </c>
+      <c r="G40">
+        <v>134</v>
+      </c>
+      <c r="H40">
+        <v>1191</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>10</v>
+      </c>
+      <c r="B41" t="s">
+        <v>217</v>
+      </c>
+      <c r="C41" t="s">
+        <v>39</v>
+      </c>
+      <c r="D41">
+        <v>92</v>
+      </c>
+      <c r="E41">
+        <v>44</v>
+      </c>
+      <c r="F41">
+        <v>18</v>
+      </c>
+      <c r="G41">
+        <v>106</v>
+      </c>
+      <c r="H41">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>11</v>
+      </c>
+      <c r="B42" t="s">
+        <v>218</v>
+      </c>
+      <c r="C42" t="s">
+        <v>39</v>
+      </c>
+      <c r="D42">
+        <v>517</v>
+      </c>
+      <c r="E42">
+        <v>33</v>
+      </c>
+      <c r="F42">
+        <v>36</v>
+      </c>
+      <c r="G42">
+        <v>712</v>
+      </c>
+      <c r="H42">
+        <v>1298</v>
+      </c>
+    </row>
+    <row r="43"/>
+    <row r="44">
+      <c r="A44">
+        <v>4</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>36</v>
+      </c>
+      <c r="D44">
+        <v>26470</v>
+      </c>
+      <c r="E44">
+        <v>6833</v>
+      </c>
+      <c r="F44">
+        <v>9193</v>
+      </c>
+      <c r="G44">
+        <v>28044</v>
+      </c>
+      <c r="H44">
+        <v>70540</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="s">
+        <v>31</v>
+      </c>
+      <c r="B45" t="s">
+        <v>31</v>
+      </c>
+      <c r="C45" t="s">
+        <v>37</v>
+      </c>
+      <c r="D45">
+        <v>864</v>
+      </c>
+      <c r="E45">
+        <v>271</v>
+      </c>
+      <c r="F45">
+        <v>754</v>
+      </c>
+      <c r="G45">
+        <v>1953</v>
+      </c>
+      <c r="H45">
+        <v>3842</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>1</v>
+      </c>
+      <c r="B46" t="s">
+        <v>219</v>
+      </c>
+      <c r="C46" t="s">
+        <v>39</v>
+      </c>
+      <c r="D46">
+        <v>797</v>
+      </c>
+      <c r="E46">
+        <v>704</v>
+      </c>
+      <c r="F46">
+        <v>747</v>
+      </c>
+      <c r="G46">
+        <v>20304</v>
+      </c>
+      <c r="H46">
+        <v>22552</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>2</v>
+      </c>
+      <c r="B47" t="s">
+        <v>220</v>
+      </c>
+      <c r="C47" t="s">
+        <v>39</v>
+      </c>
+      <c r="D47">
+        <v>6376</v>
+      </c>
+      <c r="E47">
+        <v>237</v>
+      </c>
+      <c r="F47">
+        <v>424</v>
+      </c>
+      <c r="G47">
+        <v>1092</v>
+      </c>
+      <c r="H47">
+        <v>8129</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>3</v>
+      </c>
+      <c r="B48" t="s">
+        <v>221</v>
+      </c>
+      <c r="C48" t="s">
+        <v>39</v>
+      </c>
+      <c r="D48">
+        <v>335</v>
+      </c>
+      <c r="E48">
+        <v>252</v>
+      </c>
+      <c r="F48">
+        <v>3011</v>
+      </c>
+      <c r="G48">
+        <v>382</v>
+      </c>
+      <c r="H48">
+        <v>3980</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>4</v>
+      </c>
+      <c r="B49" t="s">
+        <v>222</v>
+      </c>
+      <c r="C49" t="s">
+        <v>39</v>
+      </c>
+      <c r="D49">
+        <v>4863</v>
+      </c>
+      <c r="E49">
+        <v>115</v>
+      </c>
+      <c r="F49">
+        <v>374</v>
+      </c>
+      <c r="G49">
+        <v>614</v>
+      </c>
+      <c r="H49">
+        <v>5966</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>5</v>
+      </c>
+      <c r="B50" t="s">
+        <v>223</v>
+      </c>
+      <c r="C50" t="s">
+        <v>39</v>
+      </c>
+      <c r="D50">
+        <v>456</v>
+      </c>
+      <c r="E50">
+        <v>503</v>
+      </c>
+      <c r="F50">
+        <v>3041</v>
+      </c>
+      <c r="G50">
+        <v>343</v>
+      </c>
+      <c r="H50">
+        <v>4343</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>6</v>
+      </c>
+      <c r="B51" t="s">
+        <v>224</v>
+      </c>
+      <c r="C51" t="s">
+        <v>39</v>
+      </c>
+      <c r="D51">
+        <v>256</v>
+      </c>
+      <c r="E51">
+        <v>88</v>
+      </c>
+      <c r="F51">
+        <v>252</v>
+      </c>
+      <c r="G51">
+        <v>374</v>
+      </c>
+      <c r="H51">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>7</v>
+      </c>
+      <c r="B52" t="s">
+        <v>225</v>
+      </c>
+      <c r="C52" t="s">
+        <v>39</v>
+      </c>
+      <c r="D52">
+        <v>2164</v>
+      </c>
+      <c r="E52">
+        <v>70</v>
+      </c>
+      <c r="F52">
+        <v>87</v>
+      </c>
+      <c r="G52">
+        <v>2010</v>
+      </c>
+      <c r="H52">
+        <v>4331</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>8</v>
+      </c>
+      <c r="B53" t="s">
+        <v>226</v>
+      </c>
+      <c r="C53" t="s">
+        <v>39</v>
+      </c>
+      <c r="D53">
+        <v>9815</v>
+      </c>
+      <c r="E53">
+        <v>117</v>
+      </c>
+      <c r="F53">
+        <v>63</v>
+      </c>
+      <c r="G53">
+        <v>201</v>
+      </c>
+      <c r="H53">
+        <v>10196</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>9</v>
+      </c>
+      <c r="B54" t="s">
+        <v>227</v>
+      </c>
+      <c r="C54" t="s">
+        <v>39</v>
+      </c>
+      <c r="D54">
+        <v>66</v>
+      </c>
+      <c r="E54">
+        <v>14</v>
+      </c>
+      <c r="F54">
+        <v>56</v>
+      </c>
+      <c r="G54">
+        <v>502</v>
+      </c>
+      <c r="H54">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>10</v>
+      </c>
+      <c r="B55" t="s">
+        <v>228</v>
+      </c>
+      <c r="C55" t="s">
+        <v>39</v>
+      </c>
+      <c r="D55">
+        <v>113</v>
+      </c>
+      <c r="E55">
+        <v>37</v>
+      </c>
+      <c r="F55">
+        <v>154</v>
+      </c>
+      <c r="G55">
+        <v>105</v>
+      </c>
+      <c r="H55">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>11</v>
+      </c>
+      <c r="B56" t="s">
+        <v>229</v>
+      </c>
+      <c r="C56" t="s">
+        <v>39</v>
+      </c>
+      <c r="D56">
+        <v>365</v>
+      </c>
+      <c r="E56">
+        <v>4425</v>
+      </c>
+      <c r="F56">
+        <v>230</v>
+      </c>
+      <c r="G56">
+        <v>164</v>
+      </c>
+      <c r="H56">
+        <v>5184</v>
+      </c>
+    </row>
+    <row r="57"/>
+    <row r="58">
+      <c r="A58">
+        <v>5</v>
+      </c>
+      <c r="B58" t="s">
+        <v>10</v>
+      </c>
+      <c r="C58" t="s">
+        <v>36</v>
+      </c>
+      <c r="D58">
+        <v>15459</v>
+      </c>
+      <c r="E58">
+        <v>10381</v>
+      </c>
+      <c r="F58">
+        <v>6605</v>
+      </c>
+      <c r="G58">
+        <v>17216</v>
+      </c>
+      <c r="H58">
+        <v>49661</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="s">
+        <v>31</v>
+      </c>
+      <c r="B59" t="s">
+        <v>31</v>
+      </c>
+      <c r="C59" t="s">
+        <v>37</v>
+      </c>
+      <c r="D59">
+        <v>711</v>
+      </c>
+      <c r="E59">
+        <v>384</v>
+      </c>
+      <c r="F59">
+        <v>388</v>
+      </c>
+      <c r="G59">
+        <v>733</v>
+      </c>
+      <c r="H59">
+        <v>2216</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>1</v>
+      </c>
+      <c r="B60" t="s">
+        <v>230</v>
+      </c>
+      <c r="C60" t="s">
+        <v>39</v>
+      </c>
+      <c r="D60">
+        <v>2161</v>
+      </c>
+      <c r="E60">
+        <v>5827</v>
+      </c>
+      <c r="F60">
+        <v>1240</v>
+      </c>
+      <c r="G60">
+        <v>662</v>
+      </c>
+      <c r="H60">
+        <v>9890</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>2</v>
+      </c>
+      <c r="B61" t="s">
+        <v>231</v>
+      </c>
+      <c r="C61" t="s">
+        <v>39</v>
+      </c>
+      <c r="D61">
+        <v>9162</v>
+      </c>
+      <c r="E61">
+        <v>301</v>
+      </c>
+      <c r="F61">
+        <v>170</v>
+      </c>
+      <c r="G61">
+        <v>1106</v>
+      </c>
+      <c r="H61">
+        <v>10739</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>3</v>
+      </c>
+      <c r="B62" t="s">
+        <v>232</v>
+      </c>
+      <c r="C62" t="s">
+        <v>39</v>
+      </c>
+      <c r="D62">
+        <v>258</v>
+      </c>
+      <c r="E62">
+        <v>88</v>
+      </c>
+      <c r="F62">
+        <v>126</v>
+      </c>
+      <c r="G62">
+        <v>7895</v>
+      </c>
+      <c r="H62">
+        <v>8367</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>4</v>
+      </c>
+      <c r="B63" t="s">
+        <v>233</v>
+      </c>
+      <c r="C63" t="s">
+        <v>39</v>
+      </c>
+      <c r="D63">
+        <v>173</v>
+      </c>
+      <c r="E63">
+        <v>45</v>
+      </c>
+      <c r="F63">
+        <v>87</v>
+      </c>
+      <c r="G63">
+        <v>2413</v>
+      </c>
+      <c r="H63">
+        <v>2718</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>5</v>
+      </c>
+      <c r="B64" t="s">
+        <v>234</v>
+      </c>
+      <c r="C64" t="s">
+        <v>39</v>
+      </c>
+      <c r="D64">
+        <v>419</v>
+      </c>
+      <c r="E64">
+        <v>236</v>
+      </c>
+      <c r="F64">
+        <v>3852</v>
+      </c>
+      <c r="G64">
+        <v>370</v>
+      </c>
+      <c r="H64">
+        <v>4877</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>6</v>
+      </c>
+      <c r="B65" t="s">
+        <v>235</v>
+      </c>
+      <c r="C65" t="s">
+        <v>39</v>
+      </c>
+      <c r="D65">
+        <v>201</v>
+      </c>
+      <c r="E65">
+        <v>1628</v>
+      </c>
+      <c r="F65">
+        <v>233</v>
+      </c>
+      <c r="G65">
+        <v>168</v>
+      </c>
+      <c r="H65">
+        <v>2230</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>7</v>
+      </c>
+      <c r="B66" t="s">
+        <v>236</v>
+      </c>
+      <c r="C66" t="s">
+        <v>39</v>
+      </c>
+      <c r="D66">
+        <v>89</v>
+      </c>
+      <c r="E66">
+        <v>32</v>
+      </c>
+      <c r="F66">
+        <v>45</v>
+      </c>
+      <c r="G66">
+        <v>2996</v>
+      </c>
+      <c r="H66">
+        <v>3162</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>8</v>
+      </c>
+      <c r="B67" t="s">
+        <v>237</v>
+      </c>
+      <c r="C67" t="s">
+        <v>39</v>
+      </c>
+      <c r="D67">
+        <v>1284</v>
+      </c>
+      <c r="E67">
+        <v>33</v>
+      </c>
+      <c r="F67">
+        <v>66</v>
+      </c>
+      <c r="G67">
+        <v>95</v>
+      </c>
+      <c r="H67">
+        <v>1478</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>9</v>
+      </c>
+      <c r="B68" t="s">
+        <v>238</v>
+      </c>
+      <c r="C68" t="s">
+        <v>39</v>
+      </c>
+      <c r="D68">
+        <v>66</v>
+      </c>
+      <c r="E68">
+        <v>19</v>
+      </c>
+      <c r="F68">
+        <v>14</v>
+      </c>
+      <c r="G68">
+        <v>31</v>
+      </c>
+      <c r="H68">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>10</v>
+      </c>
+      <c r="B69" t="s">
+        <v>239</v>
+      </c>
+      <c r="C69" t="s">
+        <v>39</v>
+      </c>
+      <c r="D69">
+        <v>55</v>
+      </c>
+      <c r="E69">
+        <v>1193</v>
+      </c>
+      <c r="F69">
+        <v>52</v>
+      </c>
+      <c r="G69">
+        <v>81</v>
+      </c>
+      <c r="H69">
+        <v>1381</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>11</v>
+      </c>
+      <c r="B70" t="s">
+        <v>240</v>
+      </c>
+      <c r="C70" t="s">
+        <v>39</v>
+      </c>
+      <c r="D70">
+        <v>880</v>
+      </c>
+      <c r="E70">
+        <v>595</v>
+      </c>
+      <c r="F70">
+        <v>332</v>
+      </c>
+      <c r="G70">
+        <v>666</v>
+      </c>
+      <c r="H70">
+        <v>2473</v>
+      </c>
+    </row>
+    <row r="71"/>
+    <row r="72">
+      <c r="A72">
+        <v>6</v>
+      </c>
+      <c r="B72" t="s">
+        <v>11</v>
+      </c>
+      <c r="C72" t="s">
+        <v>36</v>
+      </c>
+      <c r="D72">
+        <v>1892</v>
+      </c>
+      <c r="E72">
+        <v>1907</v>
+      </c>
+      <c r="F72">
+        <v>547</v>
+      </c>
+      <c r="G72">
+        <v>1300</v>
+      </c>
+      <c r="H72">
+        <v>5646</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="s">
+        <v>31</v>
+      </c>
+      <c r="B73" t="s">
+        <v>31</v>
+      </c>
+      <c r="C73" t="s">
+        <v>37</v>
+      </c>
+      <c r="D73">
+        <v>267</v>
+      </c>
+      <c r="E73">
+        <v>134</v>
+      </c>
+      <c r="F73">
+        <v>93</v>
+      </c>
+      <c r="G73">
+        <v>224</v>
+      </c>
+      <c r="H73">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>1</v>
+      </c>
+      <c r="B74" t="s">
+        <v>241</v>
+      </c>
+      <c r="C74" t="s">
+        <v>39</v>
+      </c>
+      <c r="D74">
+        <v>590</v>
+      </c>
+      <c r="E74">
+        <v>1444</v>
+      </c>
+      <c r="F74">
+        <v>155</v>
+      </c>
+      <c r="G74">
+        <v>247</v>
+      </c>
+      <c r="H74">
+        <v>2436</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>2</v>
+      </c>
+      <c r="B75" t="s">
+        <v>242</v>
+      </c>
+      <c r="C75" t="s">
+        <v>39</v>
+      </c>
+      <c r="D75">
+        <v>296</v>
+      </c>
+      <c r="E75">
+        <v>65</v>
+      </c>
+      <c r="F75">
+        <v>32</v>
+      </c>
+      <c r="G75">
+        <v>168</v>
+      </c>
+      <c r="H75">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>3</v>
+      </c>
+      <c r="B76" t="s">
+        <v>243</v>
+      </c>
+      <c r="C76" t="s">
+        <v>39</v>
+      </c>
+      <c r="D76">
+        <v>177</v>
+      </c>
+      <c r="E76">
+        <v>19</v>
+      </c>
+      <c r="F76">
+        <v>36</v>
+      </c>
+      <c r="G76">
+        <v>171</v>
+      </c>
+      <c r="H76">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>4</v>
+      </c>
+      <c r="B77" t="s">
+        <v>244</v>
+      </c>
+      <c r="C77" t="s">
+        <v>39</v>
+      </c>
+      <c r="D77">
+        <v>307</v>
+      </c>
+      <c r="E77">
+        <v>45</v>
+      </c>
+      <c r="F77">
+        <v>31</v>
+      </c>
+      <c r="G77">
+        <v>72</v>
+      </c>
+      <c r="H77">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>5</v>
+      </c>
+      <c r="B78" t="s">
+        <v>245</v>
+      </c>
+      <c r="C78" t="s">
+        <v>39</v>
+      </c>
+      <c r="D78">
+        <v>90</v>
+      </c>
+      <c r="E78">
+        <v>103</v>
+      </c>
+      <c r="F78">
+        <v>31</v>
+      </c>
+      <c r="G78">
+        <v>288</v>
+      </c>
+      <c r="H78">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>6</v>
+      </c>
+      <c r="B79" t="s">
+        <v>246</v>
+      </c>
+      <c r="C79" t="s">
+        <v>39</v>
+      </c>
+      <c r="D79">
+        <v>72</v>
+      </c>
+      <c r="E79">
+        <v>55</v>
+      </c>
+      <c r="F79">
+        <v>32</v>
+      </c>
+      <c r="G79">
+        <v>47</v>
+      </c>
+      <c r="H79">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>7</v>
+      </c>
+      <c r="B80" t="s">
+        <v>247</v>
+      </c>
+      <c r="C80" t="s">
+        <v>39</v>
+      </c>
+      <c r="D80">
+        <v>35</v>
+      </c>
+      <c r="E80">
+        <v>27</v>
+      </c>
+      <c r="F80">
+        <v>10</v>
+      </c>
+      <c r="G80">
+        <v>39</v>
+      </c>
+      <c r="H80">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>8</v>
+      </c>
+      <c r="B81" t="s">
+        <v>248</v>
+      </c>
+      <c r="C81" t="s">
+        <v>39</v>
+      </c>
+      <c r="D81">
+        <v>34</v>
+      </c>
+      <c r="E81">
+        <v>11</v>
+      </c>
+      <c r="F81">
+        <v>119</v>
+      </c>
+      <c r="G81">
+        <v>29</v>
+      </c>
+      <c r="H81">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>9</v>
+      </c>
+      <c r="B82" t="s">
+        <v>249</v>
+      </c>
+      <c r="C82" t="s">
+        <v>39</v>
+      </c>
+      <c r="D82">
+        <v>24</v>
+      </c>
+      <c r="E82">
+        <v>4</v>
+      </c>
+      <c r="F82">
+        <v>8</v>
+      </c>
+      <c r="G82">
+        <v>15</v>
+      </c>
+      <c r="H82">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="83"/>
+    <row r="84">
+      <c r="A84">
+        <v>7</v>
+      </c>
+      <c r="B84" t="s">
+        <v>12</v>
+      </c>
+      <c r="C84" t="s">
+        <v>36</v>
+      </c>
+      <c r="D84">
+        <v>2629</v>
+      </c>
+      <c r="E84">
+        <v>666</v>
+      </c>
+      <c r="F84">
+        <v>260</v>
+      </c>
+      <c r="G84">
+        <v>1263</v>
+      </c>
+      <c r="H84">
+        <v>4818</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="s">
+        <v>31</v>
+      </c>
+      <c r="B85" t="s">
+        <v>31</v>
+      </c>
+      <c r="C85" t="s">
+        <v>37</v>
+      </c>
+      <c r="D85">
+        <v>241</v>
+      </c>
+      <c r="E85">
+        <v>131</v>
+      </c>
+      <c r="F85">
+        <v>78</v>
+      </c>
+      <c r="G85">
+        <v>389</v>
+      </c>
+      <c r="H85">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>1</v>
+      </c>
+      <c r="B86" t="s">
+        <v>250</v>
+      </c>
+      <c r="C86" t="s">
+        <v>39</v>
+      </c>
+      <c r="D86">
+        <v>1230</v>
+      </c>
+      <c r="E86">
+        <v>281</v>
+      </c>
+      <c r="F86">
+        <v>73</v>
+      </c>
+      <c r="G86">
+        <v>270</v>
+      </c>
+      <c r="H86">
+        <v>1854</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>2</v>
+      </c>
+      <c r="B87" t="s">
+        <v>251</v>
+      </c>
+      <c r="C87" t="s">
+        <v>39</v>
+      </c>
+      <c r="D87">
+        <v>146</v>
+      </c>
+      <c r="E87">
+        <v>59</v>
+      </c>
+      <c r="F87">
+        <v>21</v>
+      </c>
+      <c r="G87">
+        <v>160</v>
+      </c>
+      <c r="H87">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>3</v>
+      </c>
+      <c r="B88" t="s">
+        <v>252</v>
+      </c>
+      <c r="C88" t="s">
+        <v>39</v>
+      </c>
+      <c r="D88">
+        <v>80</v>
+      </c>
+      <c r="E88">
+        <v>35</v>
+      </c>
+      <c r="F88">
+        <v>20</v>
+      </c>
+      <c r="G88">
+        <v>88</v>
+      </c>
+      <c r="H88">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>4</v>
+      </c>
+      <c r="B89" t="s">
+        <v>253</v>
+      </c>
+      <c r="C89" t="s">
+        <v>39</v>
+      </c>
+      <c r="D89">
+        <v>464</v>
+      </c>
+      <c r="E89">
+        <v>35</v>
+      </c>
+      <c r="F89">
+        <v>18</v>
+      </c>
+      <c r="G89">
+        <v>71</v>
+      </c>
+      <c r="H89">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>5</v>
+      </c>
+      <c r="B90" t="s">
+        <v>254</v>
+      </c>
+      <c r="C90" t="s">
+        <v>39</v>
+      </c>
+      <c r="D90">
+        <v>362</v>
+      </c>
+      <c r="E90">
+        <v>81</v>
+      </c>
+      <c r="F90">
+        <v>27</v>
+      </c>
+      <c r="G90">
+        <v>95</v>
+      </c>
+      <c r="H90">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>6</v>
+      </c>
+      <c r="B91" t="s">
+        <v>255</v>
+      </c>
+      <c r="C91" t="s">
+        <v>39</v>
+      </c>
+      <c r="D91">
+        <v>39</v>
+      </c>
+      <c r="E91">
+        <v>23</v>
+      </c>
+      <c r="F91">
+        <v>7</v>
+      </c>
+      <c r="G91">
+        <v>39</v>
+      </c>
+      <c r="H91">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>7</v>
+      </c>
+      <c r="B92" t="s">
+        <v>256</v>
+      </c>
+      <c r="C92" t="s">
+        <v>39</v>
+      </c>
+      <c r="D92">
+        <v>67</v>
+      </c>
+      <c r="E92">
+        <v>21</v>
+      </c>
+      <c r="F92">
+        <v>16</v>
+      </c>
+      <c r="G92">
+        <v>151</v>
+      </c>
+      <c r="H92">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="93"/>
+    <row r="94">
+      <c r="A94">
+        <v>8</v>
+      </c>
+      <c r="B94" t="s">
+        <v>13</v>
+      </c>
+      <c r="C94" t="s">
+        <v>36</v>
+      </c>
+      <c r="D94">
+        <v>3739</v>
+      </c>
+      <c r="E94">
+        <v>2674</v>
+      </c>
+      <c r="F94">
+        <v>2156</v>
+      </c>
+      <c r="G94">
+        <v>8073</v>
+      </c>
+      <c r="H94">
+        <v>16642</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="s">
+        <v>31</v>
+      </c>
+      <c r="B95" t="s">
+        <v>31</v>
+      </c>
+      <c r="C95" t="s">
+        <v>37</v>
+      </c>
+      <c r="D95">
+        <v>336</v>
+      </c>
+      <c r="E95">
+        <v>113</v>
+      </c>
+      <c r="F95">
+        <v>202</v>
+      </c>
+      <c r="G95">
+        <v>466</v>
+      </c>
+      <c r="H95">
+        <v>1117</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>1</v>
+      </c>
+      <c r="B96" t="s">
+        <v>257</v>
+      </c>
+      <c r="C96" t="s">
+        <v>39</v>
+      </c>
+      <c r="D96">
+        <v>477</v>
+      </c>
+      <c r="E96">
+        <v>200</v>
+      </c>
+      <c r="F96">
+        <v>133</v>
+      </c>
+      <c r="G96">
+        <v>5836</v>
+      </c>
+      <c r="H96">
+        <v>6646</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>2</v>
+      </c>
+      <c r="B97" t="s">
+        <v>258</v>
+      </c>
+      <c r="C97" t="s">
+        <v>39</v>
+      </c>
+      <c r="D97">
+        <v>412</v>
+      </c>
+      <c r="E97">
+        <v>386</v>
+      </c>
+      <c r="F97">
+        <v>1593</v>
+      </c>
+      <c r="G97">
+        <v>275</v>
+      </c>
+      <c r="H97">
+        <v>2666</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>3</v>
+      </c>
+      <c r="B98" t="s">
+        <v>259</v>
+      </c>
+      <c r="C98" t="s">
+        <v>39</v>
+      </c>
+      <c r="D98">
+        <v>547</v>
+      </c>
+      <c r="E98">
+        <v>54</v>
+      </c>
+      <c r="F98">
+        <v>47</v>
+      </c>
+      <c r="G98">
+        <v>102</v>
+      </c>
+      <c r="H98">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>4</v>
+      </c>
+      <c r="B99" t="s">
+        <v>260</v>
+      </c>
+      <c r="C99" t="s">
+        <v>39</v>
+      </c>
+      <c r="D99">
+        <v>621</v>
+      </c>
+      <c r="E99">
+        <v>137</v>
+      </c>
+      <c r="F99">
+        <v>61</v>
+      </c>
+      <c r="G99">
+        <v>893</v>
+      </c>
+      <c r="H99">
+        <v>1712</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>5</v>
+      </c>
+      <c r="B100" t="s">
+        <v>261</v>
+      </c>
+      <c r="C100" t="s">
+        <v>39</v>
+      </c>
+      <c r="D100">
+        <v>108</v>
+      </c>
+      <c r="E100">
+        <v>31</v>
+      </c>
+      <c r="F100">
+        <v>12</v>
+      </c>
+      <c r="G100">
+        <v>46</v>
+      </c>
+      <c r="H100">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>6</v>
+      </c>
+      <c r="B101" t="s">
+        <v>262</v>
+      </c>
+      <c r="C101" t="s">
+        <v>39</v>
+      </c>
+      <c r="D101">
+        <v>783</v>
+      </c>
+      <c r="E101">
+        <v>46</v>
+      </c>
+      <c r="F101">
+        <v>19</v>
+      </c>
+      <c r="G101">
+        <v>112</v>
+      </c>
+      <c r="H101">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>7</v>
+      </c>
+      <c r="B102" t="s">
+        <v>263</v>
+      </c>
+      <c r="C102" t="s">
+        <v>39</v>
+      </c>
+      <c r="D102">
+        <v>229</v>
+      </c>
+      <c r="E102">
+        <v>46</v>
+      </c>
+      <c r="F102">
+        <v>8</v>
+      </c>
+      <c r="G102">
+        <v>24</v>
+      </c>
+      <c r="H102">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>8</v>
+      </c>
+      <c r="B103" t="s">
+        <v>264</v>
+      </c>
+      <c r="C103" t="s">
+        <v>39</v>
+      </c>
+      <c r="D103">
+        <v>65</v>
+      </c>
+      <c r="E103">
+        <v>25</v>
+      </c>
+      <c r="F103">
+        <v>38</v>
+      </c>
+      <c r="G103">
+        <v>69</v>
+      </c>
+      <c r="H103">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>9</v>
+      </c>
+      <c r="B104" t="s">
+        <v>265</v>
+      </c>
+      <c r="C104" t="s">
+        <v>39</v>
+      </c>
+      <c r="D104">
+        <v>51</v>
+      </c>
+      <c r="E104">
+        <v>14</v>
+      </c>
+      <c r="F104">
+        <v>8</v>
+      </c>
+      <c r="G104">
+        <v>217</v>
+      </c>
+      <c r="H104">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>10</v>
+      </c>
+      <c r="B105" t="s">
+        <v>266</v>
+      </c>
+      <c r="C105" t="s">
+        <v>39</v>
+      </c>
+      <c r="D105">
+        <v>110</v>
+      </c>
+      <c r="E105">
+        <v>1622</v>
+      </c>
+      <c r="F105">
+        <v>35</v>
+      </c>
+      <c r="G105">
+        <v>33</v>
+      </c>
+      <c r="H105">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="106"/>
+    <row r="107">
+      <c r="A107">
+        <v>9</v>
+      </c>
+      <c r="B107" t="s">
+        <v>14</v>
+      </c>
+      <c r="C107" t="s">
+        <v>36</v>
+      </c>
+      <c r="D107">
+        <v>6756</v>
+      </c>
+      <c r="E107">
+        <v>368</v>
+      </c>
+      <c r="F107">
+        <v>1297</v>
+      </c>
+      <c r="G107">
+        <v>1715</v>
+      </c>
+      <c r="H107">
+        <v>10136</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="s">
+        <v>31</v>
+      </c>
+      <c r="B108" t="s">
+        <v>31</v>
+      </c>
+      <c r="C108" t="s">
+        <v>37</v>
+      </c>
+      <c r="D108">
+        <v>185</v>
+      </c>
+      <c r="E108">
+        <v>24</v>
+      </c>
+      <c r="F108">
+        <v>35</v>
+      </c>
+      <c r="G108">
+        <v>97</v>
+      </c>
+      <c r="H108">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>1</v>
+      </c>
+      <c r="B109" t="s">
+        <v>267</v>
+      </c>
+      <c r="C109" t="s">
+        <v>39</v>
+      </c>
+      <c r="D109">
+        <v>1935</v>
+      </c>
+      <c r="E109">
+        <v>29</v>
+      </c>
+      <c r="F109">
+        <v>25</v>
+      </c>
+      <c r="G109">
+        <v>238</v>
+      </c>
+      <c r="H109">
+        <v>2227</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>2</v>
+      </c>
+      <c r="B110" t="s">
+        <v>268</v>
+      </c>
+      <c r="C110" t="s">
+        <v>39</v>
+      </c>
+      <c r="D110">
+        <v>2767</v>
+      </c>
+      <c r="E110">
+        <v>58</v>
+      </c>
+      <c r="F110">
+        <v>17</v>
+      </c>
+      <c r="G110">
+        <v>122</v>
+      </c>
+      <c r="H110">
+        <v>2964</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>3</v>
+      </c>
+      <c r="B111" t="s">
+        <v>269</v>
+      </c>
+      <c r="C111" t="s">
+        <v>39</v>
+      </c>
+      <c r="D111">
+        <v>755</v>
+      </c>
+      <c r="E111">
+        <v>25</v>
+      </c>
+      <c r="F111">
+        <v>51</v>
+      </c>
+      <c r="G111">
+        <v>54</v>
+      </c>
+      <c r="H111">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>4</v>
+      </c>
+      <c r="B112" t="s">
+        <v>270</v>
+      </c>
+      <c r="C112" t="s">
+        <v>39</v>
+      </c>
+      <c r="D112">
+        <v>493</v>
+      </c>
+      <c r="E112">
+        <v>19</v>
+      </c>
+      <c r="F112">
+        <v>11</v>
+      </c>
+      <c r="G112">
+        <v>649</v>
+      </c>
+      <c r="H112">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>5</v>
+      </c>
+      <c r="B113" t="s">
+        <v>271</v>
+      </c>
+      <c r="C113" t="s">
+        <v>39</v>
+      </c>
+      <c r="D113">
+        <v>31</v>
+      </c>
+      <c r="E113">
+        <v>7</v>
+      </c>
+      <c r="F113">
+        <v>7</v>
+      </c>
+      <c r="G113">
+        <v>29</v>
+      </c>
+      <c r="H113">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>6</v>
+      </c>
+      <c r="B114" t="s">
+        <v>272</v>
+      </c>
+      <c r="C114" t="s">
+        <v>39</v>
+      </c>
+      <c r="D114">
+        <v>16</v>
+      </c>
+      <c r="E114">
+        <v>7</v>
+      </c>
+      <c r="F114">
+        <v>3</v>
+      </c>
+      <c r="G114">
+        <v>93</v>
+      </c>
+      <c r="H114">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>7</v>
+      </c>
+      <c r="B115" t="s">
+        <v>273</v>
+      </c>
+      <c r="C115" t="s">
+        <v>39</v>
+      </c>
+      <c r="D115">
+        <v>8</v>
+      </c>
+      <c r="E115">
+        <v>4</v>
+      </c>
+      <c r="F115">
+        <v>7</v>
+      </c>
+      <c r="G115">
+        <v>9</v>
+      </c>
+      <c r="H115">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>8</v>
+      </c>
+      <c r="B116" t="s">
+        <v>274</v>
+      </c>
+      <c r="C116" t="s">
+        <v>39</v>
+      </c>
+      <c r="D116">
+        <v>128</v>
+      </c>
+      <c r="E116">
+        <v>53</v>
+      </c>
+      <c r="F116">
+        <v>1099</v>
+      </c>
+      <c r="G116">
+        <v>7</v>
+      </c>
+      <c r="H116">
+        <v>1287</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>9</v>
+      </c>
+      <c r="B117" t="s">
+        <v>275</v>
+      </c>
+      <c r="C117" t="s">
+        <v>39</v>
+      </c>
+      <c r="D117">
+        <v>54</v>
+      </c>
+      <c r="E117">
+        <v>11</v>
+      </c>
+      <c r="F117">
+        <v>13</v>
+      </c>
+      <c r="G117">
+        <v>44</v>
+      </c>
+      <c r="H117">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>10</v>
+      </c>
+      <c r="B118" t="s">
+        <v>276</v>
+      </c>
+      <c r="C118" t="s">
+        <v>39</v>
+      </c>
+      <c r="D118">
+        <v>341</v>
+      </c>
+      <c r="E118">
+        <v>125</v>
+      </c>
+      <c r="F118">
+        <v>19</v>
+      </c>
+      <c r="G118">
+        <v>19</v>
+      </c>
+      <c r="H118">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>11</v>
+      </c>
+      <c r="B119" t="s">
+        <v>277</v>
+      </c>
+      <c r="C119" t="s">
+        <v>39</v>
+      </c>
+      <c r="D119">
+        <v>43</v>
+      </c>
+      <c r="E119">
+        <v>6</v>
+      </c>
+      <c r="F119">
+        <v>10</v>
+      </c>
+      <c r="G119">
+        <v>354</v>
+      </c>
+      <c r="H119">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="120"/>
+    <row r="121">
+      <c r="A121">
+        <v>10</v>
+      </c>
+      <c r="B121" t="s">
+        <v>15</v>
+      </c>
+      <c r="C121" t="s">
+        <v>36</v>
+      </c>
+      <c r="D121">
+        <v>5307</v>
+      </c>
+      <c r="E121">
+        <v>12174</v>
+      </c>
+      <c r="F121">
+        <v>4144</v>
+      </c>
+      <c r="G121">
+        <v>3797</v>
+      </c>
+      <c r="H121">
+        <v>25422</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="s">
+        <v>31</v>
+      </c>
+      <c r="B122" t="s">
+        <v>31</v>
+      </c>
+      <c r="C122" t="s">
+        <v>37</v>
+      </c>
+      <c r="D122">
+        <v>284</v>
+      </c>
+      <c r="E122">
+        <v>313</v>
+      </c>
+      <c r="F122">
+        <v>159</v>
+      </c>
+      <c r="G122">
+        <v>370</v>
+      </c>
+      <c r="H122">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>1</v>
+      </c>
+      <c r="B123" t="s">
+        <v>278</v>
+      </c>
+      <c r="C123" t="s">
+        <v>39</v>
+      </c>
+      <c r="D123">
+        <v>1997</v>
+      </c>
+      <c r="E123">
+        <v>10142</v>
+      </c>
+      <c r="F123">
+        <v>752</v>
+      </c>
+      <c r="G123">
+        <v>577</v>
+      </c>
+      <c r="H123">
+        <v>13468</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>2</v>
+      </c>
+      <c r="B124" t="s">
+        <v>279</v>
+      </c>
+      <c r="C124" t="s">
+        <v>39</v>
+      </c>
+      <c r="D124">
+        <v>1888</v>
+      </c>
+      <c r="E124">
+        <v>191</v>
+      </c>
+      <c r="F124">
+        <v>181</v>
+      </c>
+      <c r="G124">
+        <v>412</v>
+      </c>
+      <c r="H124">
+        <v>2672</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>3</v>
+      </c>
+      <c r="B125" t="s">
+        <v>280</v>
+      </c>
+      <c r="C125" t="s">
+        <v>39</v>
+      </c>
+      <c r="D125">
+        <v>104</v>
+      </c>
+      <c r="E125">
+        <v>44</v>
+      </c>
+      <c r="F125">
+        <v>29</v>
+      </c>
+      <c r="G125">
+        <v>1357</v>
+      </c>
+      <c r="H125">
+        <v>1534</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>4</v>
+      </c>
+      <c r="B126" t="s">
+        <v>281</v>
+      </c>
+      <c r="C126" t="s">
+        <v>39</v>
+      </c>
+      <c r="D126">
+        <v>330</v>
+      </c>
+      <c r="E126">
+        <v>353</v>
+      </c>
+      <c r="F126">
+        <v>2488</v>
+      </c>
+      <c r="G126">
+        <v>192</v>
+      </c>
+      <c r="H126">
+        <v>3363</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>5</v>
+      </c>
+      <c r="B127" t="s">
+        <v>282</v>
+      </c>
+      <c r="C127" t="s">
+        <v>39</v>
+      </c>
+      <c r="D127">
+        <v>113</v>
+      </c>
+      <c r="E127">
+        <v>161</v>
+      </c>
+      <c r="F127">
+        <v>35</v>
+      </c>
+      <c r="G127">
+        <v>108</v>
+      </c>
+      <c r="H127">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>6</v>
+      </c>
+      <c r="B128" t="s">
+        <v>283</v>
+      </c>
+      <c r="C128" t="s">
+        <v>39</v>
+      </c>
+      <c r="D128">
+        <v>342</v>
+      </c>
+      <c r="E128">
+        <v>844</v>
+      </c>
+      <c r="F128">
+        <v>440</v>
+      </c>
+      <c r="G128">
+        <v>68</v>
+      </c>
+      <c r="H128">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>7</v>
+      </c>
+      <c r="B129" t="s">
+        <v>284</v>
+      </c>
+      <c r="C129" t="s">
+        <v>39</v>
+      </c>
+      <c r="D129">
+        <v>41</v>
+      </c>
+      <c r="E129">
+        <v>18</v>
+      </c>
+      <c r="F129">
+        <v>14</v>
+      </c>
+      <c r="G129">
+        <v>63</v>
+      </c>
+      <c r="H129">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>8</v>
+      </c>
+      <c r="B130" t="s">
+        <v>285</v>
+      </c>
+      <c r="C130" t="s">
+        <v>39</v>
+      </c>
+      <c r="D130">
+        <v>61</v>
+      </c>
+      <c r="E130">
+        <v>14</v>
+      </c>
+      <c r="F130">
+        <v>7</v>
+      </c>
+      <c r="G130">
+        <v>97</v>
+      </c>
+      <c r="H130">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>9</v>
+      </c>
+      <c r="B131" t="s">
+        <v>286</v>
+      </c>
+      <c r="C131" t="s">
+        <v>39</v>
+      </c>
+      <c r="D131">
+        <v>45</v>
+      </c>
+      <c r="E131">
+        <v>33</v>
+      </c>
+      <c r="F131">
+        <v>8</v>
+      </c>
+      <c r="G131">
+        <v>34</v>
+      </c>
+      <c r="H131">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>10</v>
+      </c>
+      <c r="B132" t="s">
+        <v>287</v>
+      </c>
+      <c r="C132" t="s">
+        <v>39</v>
+      </c>
+      <c r="D132">
+        <v>61</v>
+      </c>
+      <c r="E132">
+        <v>49</v>
+      </c>
+      <c r="F132">
+        <v>24</v>
+      </c>
+      <c r="G132">
+        <v>74</v>
+      </c>
+      <c r="H132">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>11</v>
+      </c>
+      <c r="B133" t="s">
+        <v>288</v>
+      </c>
+      <c r="C133" t="s">
+        <v>39</v>
+      </c>
+      <c r="D133">
+        <v>41</v>
+      </c>
+      <c r="E133">
+        <v>12</v>
+      </c>
+      <c r="F133">
+        <v>7</v>
+      </c>
+      <c r="G133">
+        <v>445</v>
+      </c>
+      <c r="H133">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="134"/>
+    <row r="135">
+      <c r="A135">
+        <v>11</v>
+      </c>
+      <c r="B135" t="s">
+        <v>174</v>
+      </c>
+      <c r="C135" t="s">
+        <v>36</v>
+      </c>
+      <c r="D135">
+        <v>3311</v>
+      </c>
+      <c r="E135">
+        <v>550</v>
+      </c>
+      <c r="F135">
+        <v>869</v>
+      </c>
+      <c r="G135">
+        <v>6096</v>
+      </c>
+      <c r="H135">
+        <v>10826</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="s">
+        <v>31</v>
+      </c>
+      <c r="B136" t="s">
+        <v>31</v>
+      </c>
+      <c r="C136" t="s">
+        <v>37</v>
+      </c>
+      <c r="D136">
+        <v>235</v>
+      </c>
+      <c r="E136">
+        <v>48</v>
+      </c>
+      <c r="F136">
+        <v>56</v>
+      </c>
+      <c r="G136">
+        <v>468</v>
+      </c>
+      <c r="H136">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>1</v>
+      </c>
+      <c r="B137" t="s">
+        <v>289</v>
+      </c>
+      <c r="C137" t="s">
+        <v>39</v>
+      </c>
+      <c r="D137">
+        <v>406</v>
+      </c>
+      <c r="E137">
+        <v>76</v>
+      </c>
+      <c r="F137">
+        <v>513</v>
+      </c>
+      <c r="G137">
+        <v>628</v>
+      </c>
+      <c r="H137">
+        <v>1623</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>2</v>
+      </c>
+      <c r="B138" t="s">
+        <v>290</v>
+      </c>
+      <c r="C138" t="s">
+        <v>39</v>
+      </c>
+      <c r="D138">
+        <v>132</v>
+      </c>
+      <c r="E138">
+        <v>33</v>
+      </c>
+      <c r="F138">
+        <v>15</v>
+      </c>
+      <c r="G138">
+        <v>604</v>
+      </c>
+      <c r="H138">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>3</v>
+      </c>
+      <c r="B139" t="s">
+        <v>291</v>
+      </c>
+      <c r="C139" t="s">
+        <v>39</v>
+      </c>
+      <c r="D139">
+        <v>175</v>
+      </c>
+      <c r="E139">
+        <v>35</v>
+      </c>
+      <c r="F139">
+        <v>24</v>
+      </c>
+      <c r="G139">
+        <v>196</v>
+      </c>
+      <c r="H139">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>4</v>
+      </c>
+      <c r="B140" t="s">
+        <v>292</v>
+      </c>
+      <c r="C140" t="s">
+        <v>39</v>
+      </c>
+      <c r="D140">
+        <v>85</v>
+      </c>
+      <c r="E140">
+        <v>31</v>
+      </c>
+      <c r="F140">
+        <v>24</v>
+      </c>
+      <c r="G140">
+        <v>189</v>
+      </c>
+      <c r="H140">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>5</v>
+      </c>
+      <c r="B141" t="s">
+        <v>293</v>
+      </c>
+      <c r="C141" t="s">
+        <v>39</v>
+      </c>
+      <c r="D141">
+        <v>944</v>
+      </c>
+      <c r="E141">
+        <v>23</v>
+      </c>
+      <c r="F141">
+        <v>13</v>
+      </c>
+      <c r="G141">
+        <v>455</v>
+      </c>
+      <c r="H141">
+        <v>1435</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>6</v>
+      </c>
+      <c r="B142" t="s">
+        <v>294</v>
+      </c>
+      <c r="C142" t="s">
+        <v>39</v>
+      </c>
+      <c r="D142">
+        <v>40</v>
+      </c>
+      <c r="E142">
+        <v>15</v>
+      </c>
+      <c r="F142">
+        <v>13</v>
+      </c>
+      <c r="G142">
+        <v>110</v>
+      </c>
+      <c r="H142">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>7</v>
+      </c>
+      <c r="B143" t="s">
+        <v>295</v>
+      </c>
+      <c r="C143" t="s">
+        <v>39</v>
+      </c>
+      <c r="D143">
+        <v>35</v>
+      </c>
+      <c r="E143">
+        <v>13</v>
+      </c>
+      <c r="F143">
+        <v>8</v>
+      </c>
+      <c r="G143">
+        <v>826</v>
+      </c>
+      <c r="H143">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>8</v>
+      </c>
+      <c r="B144" t="s">
+        <v>296</v>
+      </c>
+      <c r="C144" t="s">
+        <v>39</v>
+      </c>
+      <c r="D144">
+        <v>1136</v>
+      </c>
+      <c r="E144">
+        <v>216</v>
+      </c>
+      <c r="F144">
+        <v>189</v>
+      </c>
+      <c r="G144">
+        <v>198</v>
+      </c>
+      <c r="H144">
+        <v>1739</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>9</v>
+      </c>
+      <c r="B145" t="s">
+        <v>297</v>
+      </c>
+      <c r="C145" t="s">
+        <v>39</v>
+      </c>
+      <c r="D145">
+        <v>26</v>
+      </c>
+      <c r="E145">
+        <v>5</v>
+      </c>
+      <c r="F145">
+        <v>1</v>
+      </c>
+      <c r="G145">
+        <v>121</v>
+      </c>
+      <c r="H145">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>10</v>
+      </c>
+      <c r="B146" t="s">
+        <v>298</v>
+      </c>
+      <c r="C146" t="s">
+        <v>39</v>
+      </c>
+      <c r="D146">
+        <v>41</v>
+      </c>
+      <c r="E146">
+        <v>42</v>
+      </c>
+      <c r="F146">
+        <v>5</v>
+      </c>
+      <c r="G146">
+        <v>2197</v>
+      </c>
+      <c r="H146">
+        <v>2285</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>11</v>
+      </c>
+      <c r="B147" t="s">
+        <v>299</v>
+      </c>
+      <c r="C147" t="s">
+        <v>39</v>
+      </c>
+      <c r="D147">
+        <v>56</v>
+      </c>
+      <c r="E147">
+        <v>13</v>
+      </c>
+      <c r="F147">
+        <v>8</v>
+      </c>
+      <c r="G147">
+        <v>104</v>
+      </c>
+      <c r="H147">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="148"/>
+    <row r="149">
+      <c r="A149">
+        <v>12</v>
+      </c>
+      <c r="B149" t="s">
+        <v>16</v>
+      </c>
+      <c r="C149" t="s">
+        <v>36</v>
+      </c>
+      <c r="D149">
+        <v>4780</v>
+      </c>
+      <c r="E149">
+        <v>3855</v>
+      </c>
+      <c r="F149">
+        <v>8487</v>
+      </c>
+      <c r="G149">
+        <v>6585</v>
+      </c>
+      <c r="H149">
+        <v>23707</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="s">
+        <v>31</v>
+      </c>
+      <c r="B150" t="s">
+        <v>31</v>
+      </c>
+      <c r="C150" t="s">
+        <v>37</v>
+      </c>
+      <c r="D150">
+        <v>299</v>
+      </c>
+      <c r="E150">
+        <v>172</v>
+      </c>
+      <c r="F150">
+        <v>450</v>
+      </c>
+      <c r="G150">
+        <v>360</v>
+      </c>
+      <c r="H150">
+        <v>1281</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>1</v>
+      </c>
+      <c r="B151" t="s">
+        <v>300</v>
+      </c>
+      <c r="C151" t="s">
+        <v>39</v>
+      </c>
+      <c r="D151">
+        <v>865</v>
+      </c>
+      <c r="E151">
+        <v>1884</v>
+      </c>
+      <c r="F151">
+        <v>7384</v>
+      </c>
+      <c r="G151">
+        <v>697</v>
+      </c>
+      <c r="H151">
+        <v>10830</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>2</v>
+      </c>
+      <c r="B152" t="s">
+        <v>301</v>
+      </c>
+      <c r="C152" t="s">
+        <v>39</v>
+      </c>
+      <c r="D152">
+        <v>406</v>
+      </c>
+      <c r="E152">
+        <v>152</v>
+      </c>
+      <c r="F152">
+        <v>171</v>
+      </c>
+      <c r="G152">
+        <v>4298</v>
+      </c>
+      <c r="H152">
+        <v>5027</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>3</v>
+      </c>
+      <c r="B153" t="s">
+        <v>302</v>
+      </c>
+      <c r="C153" t="s">
+        <v>39</v>
+      </c>
+      <c r="D153">
+        <v>112</v>
+      </c>
+      <c r="E153">
+        <v>77</v>
+      </c>
+      <c r="F153">
+        <v>73</v>
+      </c>
+      <c r="G153">
+        <v>200</v>
+      </c>
+      <c r="H153">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>4</v>
+      </c>
+      <c r="B154" t="s">
+        <v>303</v>
+      </c>
+      <c r="C154" t="s">
+        <v>39</v>
+      </c>
+      <c r="D154">
+        <v>85</v>
+      </c>
+      <c r="E154">
+        <v>66</v>
+      </c>
+      <c r="F154">
+        <v>66</v>
+      </c>
+      <c r="G154">
+        <v>642</v>
+      </c>
+      <c r="H154">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>5</v>
+      </c>
+      <c r="B155" t="s">
+        <v>304</v>
+      </c>
+      <c r="C155" t="s">
+        <v>39</v>
+      </c>
+      <c r="D155">
+        <v>579</v>
+      </c>
+      <c r="E155">
+        <v>73</v>
+      </c>
+      <c r="F155">
+        <v>76</v>
+      </c>
+      <c r="G155">
+        <v>115</v>
+      </c>
+      <c r="H155">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>6</v>
+      </c>
+      <c r="B156" t="s">
+        <v>305</v>
+      </c>
+      <c r="C156" t="s">
+        <v>39</v>
+      </c>
+      <c r="D156">
+        <v>151</v>
+      </c>
+      <c r="E156">
+        <v>59</v>
+      </c>
+      <c r="F156">
+        <v>72</v>
+      </c>
+      <c r="G156">
+        <v>65</v>
+      </c>
+      <c r="H156">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>7</v>
+      </c>
+      <c r="B157" t="s">
+        <v>306</v>
+      </c>
+      <c r="C157" t="s">
+        <v>39</v>
+      </c>
+      <c r="D157">
+        <v>1053</v>
+      </c>
+      <c r="E157">
+        <v>78</v>
+      </c>
+      <c r="F157">
+        <v>28</v>
+      </c>
+      <c r="G157">
+        <v>53</v>
+      </c>
+      <c r="H157">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>8</v>
+      </c>
+      <c r="B158" t="s">
+        <v>307</v>
+      </c>
+      <c r="C158" t="s">
+        <v>39</v>
+      </c>
+      <c r="D158">
+        <v>748</v>
+      </c>
+      <c r="E158">
+        <v>1198</v>
+      </c>
+      <c r="F158">
+        <v>69</v>
+      </c>
+      <c r="G158">
+        <v>52</v>
+      </c>
+      <c r="H158">
+        <v>2067</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>9</v>
+      </c>
+      <c r="B159" t="s">
+        <v>308</v>
+      </c>
+      <c r="C159" t="s">
+        <v>39</v>
+      </c>
+      <c r="D159">
+        <v>31</v>
+      </c>
+      <c r="E159">
+        <v>28</v>
+      </c>
+      <c r="F159">
+        <v>30</v>
+      </c>
+      <c r="G159">
+        <v>15</v>
+      </c>
+      <c r="H159">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>10</v>
+      </c>
+      <c r="B160" t="s">
+        <v>309</v>
+      </c>
+      <c r="C160" t="s">
+        <v>39</v>
+      </c>
+      <c r="D160">
+        <v>81</v>
+      </c>
+      <c r="E160">
+        <v>16</v>
+      </c>
+      <c r="F160">
+        <v>52</v>
+      </c>
+      <c r="G160">
+        <v>30</v>
+      </c>
+      <c r="H160">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>11</v>
+      </c>
+      <c r="B161" t="s">
+        <v>310</v>
+      </c>
+      <c r="C161" t="s">
+        <v>39</v>
+      </c>
+      <c r="D161">
+        <v>370</v>
+      </c>
+      <c r="E161">
+        <v>52</v>
+      </c>
+      <c r="F161">
+        <v>16</v>
+      </c>
+      <c r="G161">
+        <v>58</v>
+      </c>
+      <c r="H161">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="162"/>
+    <row r="163">
+      <c r="A163">
+        <v>13</v>
+      </c>
+      <c r="B163" t="s">
+        <v>175</v>
+      </c>
+      <c r="C163" t="s">
+        <v>36</v>
+      </c>
+      <c r="D163">
+        <v>1212</v>
+      </c>
+      <c r="E163">
+        <v>81</v>
+      </c>
+      <c r="F163">
+        <v>70</v>
+      </c>
+      <c r="G163">
+        <v>197</v>
+      </c>
+      <c r="H163">
+        <v>1560</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" t="s">
+        <v>31</v>
+      </c>
+      <c r="B164" t="s">
+        <v>31</v>
+      </c>
+      <c r="C164" t="s">
+        <v>37</v>
+      </c>
+      <c r="D164">
+        <v>84</v>
+      </c>
+      <c r="E164">
+        <v>11</v>
+      </c>
+      <c r="F164">
+        <v>7</v>
+      </c>
+      <c r="G164">
+        <v>37</v>
+      </c>
+      <c r="H164">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165">
+        <v>1</v>
+      </c>
+      <c r="B165" t="s">
+        <v>311</v>
+      </c>
+      <c r="C165" t="s">
+        <v>39</v>
+      </c>
+      <c r="D165">
+        <v>1059</v>
+      </c>
+      <c r="E165">
+        <v>57</v>
+      </c>
+      <c r="F165">
+        <v>49</v>
+      </c>
+      <c r="G165">
+        <v>132</v>
+      </c>
+      <c r="H165">
+        <v>1297</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>2</v>
+      </c>
+      <c r="B166" t="s">
+        <v>312</v>
+      </c>
+      <c r="C166" t="s">
+        <v>39</v>
+      </c>
+      <c r="D166">
+        <v>69</v>
+      </c>
+      <c r="E166">
+        <v>13</v>
+      </c>
+      <c r="F166">
+        <v>14</v>
+      </c>
+      <c r="G166">
+        <v>28</v>
+      </c>
+      <c r="H166">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="167"/>
+    <row r="168">
+      <c r="A168">
+        <v>14</v>
+      </c>
+      <c r="B168" t="s">
+        <v>17</v>
+      </c>
+      <c r="C168" t="s">
+        <v>36</v>
+      </c>
+      <c r="D168">
+        <v>7560</v>
+      </c>
+      <c r="E168">
+        <v>3430</v>
+      </c>
+      <c r="F168">
+        <v>3371</v>
+      </c>
+      <c r="G168">
+        <v>13257</v>
+      </c>
+      <c r="H168">
+        <v>27618</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" t="s">
+        <v>31</v>
+      </c>
+      <c r="B169" t="s">
+        <v>31</v>
+      </c>
+      <c r="C169" t="s">
+        <v>37</v>
+      </c>
+      <c r="D169">
+        <v>467</v>
+      </c>
+      <c r="E169">
+        <v>120</v>
+      </c>
+      <c r="F169">
+        <v>200</v>
+      </c>
+      <c r="G169">
+        <v>596</v>
+      </c>
+      <c r="H169">
+        <v>1383</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170">
+        <v>1</v>
+      </c>
+      <c r="B170" t="s">
+        <v>313</v>
+      </c>
+      <c r="C170" t="s">
+        <v>39</v>
+      </c>
+      <c r="D170">
+        <v>851</v>
+      </c>
+      <c r="E170">
+        <v>363</v>
+      </c>
+      <c r="F170">
+        <v>383</v>
+      </c>
+      <c r="G170">
+        <v>10136</v>
+      </c>
+      <c r="H170">
+        <v>11733</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>2</v>
+      </c>
+      <c r="B171" t="s">
+        <v>314</v>
+      </c>
+      <c r="C171" t="s">
+        <v>39</v>
+      </c>
+      <c r="D171">
+        <v>629</v>
+      </c>
+      <c r="E171">
+        <v>459</v>
+      </c>
+      <c r="F171">
+        <v>2160</v>
+      </c>
+      <c r="G171">
+        <v>299</v>
+      </c>
+      <c r="H171">
+        <v>3547</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172">
+        <v>3</v>
+      </c>
+      <c r="B172" t="s">
+        <v>315</v>
+      </c>
+      <c r="C172" t="s">
+        <v>39</v>
+      </c>
+      <c r="D172">
+        <v>167</v>
+      </c>
+      <c r="E172">
+        <v>62</v>
+      </c>
+      <c r="F172">
+        <v>57</v>
+      </c>
+      <c r="G172">
+        <v>221</v>
+      </c>
+      <c r="H172">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173">
+        <v>4</v>
+      </c>
+      <c r="B173" t="s">
+        <v>316</v>
+      </c>
+      <c r="C173" t="s">
+        <v>39</v>
+      </c>
+      <c r="D173">
+        <v>161</v>
+      </c>
+      <c r="E173">
+        <v>28</v>
+      </c>
+      <c r="F173">
+        <v>28</v>
+      </c>
+      <c r="G173">
+        <v>259</v>
+      </c>
+      <c r="H173">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174">
+        <v>5</v>
+      </c>
+      <c r="B174" t="s">
+        <v>317</v>
+      </c>
+      <c r="C174" t="s">
+        <v>39</v>
+      </c>
+      <c r="D174">
+        <v>360</v>
+      </c>
+      <c r="E174">
+        <v>1483</v>
+      </c>
+      <c r="F174">
+        <v>317</v>
+      </c>
+      <c r="G174">
+        <v>223</v>
+      </c>
+      <c r="H174">
+        <v>2383</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175">
+        <v>6</v>
+      </c>
+      <c r="B175" t="s">
+        <v>318</v>
+      </c>
+      <c r="C175" t="s">
+        <v>39</v>
+      </c>
+      <c r="D175">
+        <v>143</v>
+      </c>
+      <c r="E175">
+        <v>31</v>
+      </c>
+      <c r="F175">
+        <v>26</v>
+      </c>
+      <c r="G175">
+        <v>86</v>
+      </c>
+      <c r="H175">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176">
+        <v>7</v>
+      </c>
+      <c r="B176" t="s">
+        <v>319</v>
+      </c>
+      <c r="C176" t="s">
+        <v>39</v>
+      </c>
+      <c r="D176">
+        <v>1420</v>
+      </c>
+      <c r="E176">
+        <v>148</v>
+      </c>
+      <c r="F176">
+        <v>44</v>
+      </c>
+      <c r="G176">
+        <v>356</v>
+      </c>
+      <c r="H176">
+        <v>1968</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177">
+        <v>8</v>
+      </c>
+      <c r="B177" t="s">
+        <v>320</v>
+      </c>
+      <c r="C177" t="s">
+        <v>39</v>
+      </c>
+      <c r="D177">
+        <v>2762</v>
+      </c>
+      <c r="E177">
+        <v>74</v>
+      </c>
+      <c r="F177">
+        <v>46</v>
+      </c>
+      <c r="G177">
+        <v>739</v>
+      </c>
+      <c r="H177">
+        <v>3621</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178">
+        <v>9</v>
+      </c>
+      <c r="B178" t="s">
+        <v>321</v>
+      </c>
+      <c r="C178" t="s">
+        <v>39</v>
+      </c>
+      <c r="D178">
+        <v>80</v>
+      </c>
+      <c r="E178">
+        <v>27</v>
+      </c>
+      <c r="F178">
+        <v>14</v>
+      </c>
+      <c r="G178">
+        <v>27</v>
+      </c>
+      <c r="H178">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179">
+        <v>10</v>
+      </c>
+      <c r="B179" t="s">
+        <v>322</v>
+      </c>
+      <c r="C179" t="s">
+        <v>39</v>
+      </c>
+      <c r="D179">
+        <v>66</v>
+      </c>
+      <c r="E179">
+        <v>16</v>
+      </c>
+      <c r="F179">
+        <v>27</v>
+      </c>
+      <c r="G179">
+        <v>84</v>
+      </c>
+      <c r="H179">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180">
+        <v>11</v>
+      </c>
+      <c r="B180" t="s">
+        <v>323</v>
+      </c>
+      <c r="C180" t="s">
+        <v>39</v>
+      </c>
+      <c r="D180">
+        <v>454</v>
+      </c>
+      <c r="E180">
+        <v>619</v>
+      </c>
+      <c r="F180">
+        <v>69</v>
+      </c>
+      <c r="G180">
+        <v>231</v>
+      </c>
+      <c r="H180">
+        <v>1373</v>
+      </c>
+    </row>
+    <row r="181"/>
+    <row r="182">
+      <c r="A182">
+        <v>15</v>
+      </c>
+      <c r="B182" t="s">
+        <v>18</v>
+      </c>
+      <c r="C182" t="s">
+        <v>36</v>
+      </c>
+      <c r="D182">
+        <v>9768</v>
+      </c>
+      <c r="E182">
+        <v>2618</v>
+      </c>
+      <c r="F182">
+        <v>1325</v>
+      </c>
+      <c r="G182">
+        <v>11172</v>
+      </c>
+      <c r="H182">
+        <v>24883</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" t="s">
+        <v>31</v>
+      </c>
+      <c r="B183" t="s">
+        <v>31</v>
+      </c>
+      <c r="C183" t="s">
+        <v>37</v>
+      </c>
+      <c r="D183">
+        <v>506</v>
+      </c>
+      <c r="E183">
+        <v>80</v>
+      </c>
+      <c r="F183">
+        <v>86</v>
+      </c>
+      <c r="G183">
+        <v>637</v>
+      </c>
+      <c r="H183">
+        <v>1309</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184">
+        <v>1</v>
+      </c>
+      <c r="B184" t="s">
+        <v>324</v>
+      </c>
+      <c r="C184" t="s">
+        <v>39</v>
+      </c>
+      <c r="D184">
+        <v>6695</v>
+      </c>
+      <c r="E184">
+        <v>76</v>
+      </c>
+      <c r="F184">
+        <v>64</v>
+      </c>
+      <c r="G184">
+        <v>531</v>
+      </c>
+      <c r="H184">
+        <v>7366</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185">
+        <v>2</v>
+      </c>
+      <c r="B185" t="s">
+        <v>325</v>
+      </c>
+      <c r="C185" t="s">
+        <v>39</v>
+      </c>
+      <c r="D185">
+        <v>445</v>
+      </c>
+      <c r="E185">
+        <v>170</v>
+      </c>
+      <c r="F185">
+        <v>950</v>
+      </c>
+      <c r="G185">
+        <v>509</v>
+      </c>
+      <c r="H185">
+        <v>2074</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186">
+        <v>3</v>
+      </c>
+      <c r="B186" t="s">
+        <v>326</v>
+      </c>
+      <c r="C186" t="s">
+        <v>39</v>
+      </c>
+      <c r="D186">
+        <v>335</v>
+      </c>
+      <c r="E186">
+        <v>29</v>
+      </c>
+      <c r="F186">
+        <v>27</v>
+      </c>
+      <c r="G186">
+        <v>365</v>
+      </c>
+      <c r="H186">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187">
+        <v>4</v>
+      </c>
+      <c r="B187" t="s">
+        <v>327</v>
+      </c>
+      <c r="C187" t="s">
+        <v>39</v>
+      </c>
+      <c r="D187">
+        <v>113</v>
+      </c>
+      <c r="E187">
+        <v>575</v>
+      </c>
+      <c r="F187">
+        <v>24</v>
+      </c>
+      <c r="G187">
+        <v>235</v>
+      </c>
+      <c r="H187">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188">
+        <v>5</v>
+      </c>
+      <c r="B188" t="s">
+        <v>328</v>
+      </c>
+      <c r="C188" t="s">
+        <v>39</v>
+      </c>
+      <c r="D188">
+        <v>284</v>
+      </c>
+      <c r="E188">
+        <v>46</v>
+      </c>
+      <c r="F188">
+        <v>66</v>
+      </c>
+      <c r="G188">
+        <v>7520</v>
+      </c>
+      <c r="H188">
+        <v>7916</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189">
+        <v>6</v>
+      </c>
+      <c r="B189" t="s">
+        <v>329</v>
+      </c>
+      <c r="C189" t="s">
+        <v>39</v>
+      </c>
+      <c r="D189">
+        <v>86</v>
+      </c>
+      <c r="E189">
+        <v>12</v>
+      </c>
+      <c r="F189">
+        <v>15</v>
+      </c>
+      <c r="G189">
+        <v>187</v>
+      </c>
+      <c r="H189">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190">
+        <v>7</v>
+      </c>
+      <c r="B190" t="s">
+        <v>330</v>
+      </c>
+      <c r="C190" t="s">
+        <v>39</v>
+      </c>
+      <c r="D190">
+        <v>242</v>
+      </c>
+      <c r="E190">
+        <v>1251</v>
+      </c>
+      <c r="F190">
+        <v>58</v>
+      </c>
+      <c r="G190">
+        <v>206</v>
+      </c>
+      <c r="H190">
+        <v>1757</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191">
+        <v>8</v>
+      </c>
+      <c r="B191" t="s">
+        <v>331</v>
+      </c>
+      <c r="C191" t="s">
+        <v>39</v>
+      </c>
+      <c r="D191">
+        <v>59</v>
+      </c>
+      <c r="E191">
+        <v>31</v>
+      </c>
+      <c r="F191">
+        <v>17</v>
+      </c>
+      <c r="G191">
+        <v>66</v>
+      </c>
+      <c r="H191">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192">
+        <v>9</v>
+      </c>
+      <c r="B192" t="s">
+        <v>332</v>
+      </c>
+      <c r="C192" t="s">
+        <v>39</v>
+      </c>
+      <c r="D192">
+        <v>50</v>
+      </c>
+      <c r="E192">
+        <v>9</v>
+      </c>
+      <c r="F192">
+        <v>2</v>
+      </c>
+      <c r="G192">
+        <v>51</v>
+      </c>
+      <c r="H192">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193">
+        <v>10</v>
+      </c>
+      <c r="B193" t="s">
+        <v>333</v>
+      </c>
+      <c r="C193" t="s">
+        <v>39</v>
+      </c>
+      <c r="D193">
+        <v>847</v>
+      </c>
+      <c r="E193">
+        <v>43</v>
+      </c>
+      <c r="F193">
+        <v>5</v>
+      </c>
+      <c r="G193">
+        <v>82</v>
+      </c>
+      <c r="H193">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194">
+        <v>11</v>
+      </c>
+      <c r="B194" t="s">
+        <v>334</v>
+      </c>
+      <c r="C194" t="s">
+        <v>39</v>
+      </c>
+      <c r="D194">
+        <v>106</v>
+      </c>
+      <c r="E194">
+        <v>296</v>
+      </c>
+      <c r="F194">
+        <v>11</v>
+      </c>
+      <c r="G194">
+        <v>783</v>
+      </c>
+      <c r="H194">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="195"/>
+    <row r="196">
+      <c r="A196">
+        <v>16</v>
+      </c>
+      <c r="B196" t="s">
+        <v>19</v>
+      </c>
+      <c r="C196" t="s">
+        <v>36</v>
+      </c>
+      <c r="D196">
+        <v>5878</v>
+      </c>
+      <c r="E196">
+        <v>5703</v>
+      </c>
+      <c r="F196">
+        <v>6871</v>
+      </c>
+      <c r="G196">
+        <v>14067</v>
+      </c>
+      <c r="H196">
+        <v>32519</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" t="s">
+        <v>31</v>
+      </c>
+      <c r="B197" t="s">
+        <v>31</v>
+      </c>
+      <c r="C197" t="s">
+        <v>37</v>
+      </c>
+      <c r="D197">
+        <v>172</v>
+      </c>
+      <c r="E197">
+        <v>126</v>
+      </c>
+      <c r="F197">
+        <v>159</v>
+      </c>
+      <c r="G197">
+        <v>435</v>
+      </c>
+      <c r="H197">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198">
+        <v>1</v>
+      </c>
+      <c r="B198" t="s">
+        <v>335</v>
+      </c>
+      <c r="C198" t="s">
+        <v>39</v>
+      </c>
+      <c r="D198">
+        <v>1028</v>
+      </c>
+      <c r="E198">
+        <v>1820</v>
+      </c>
+      <c r="F198">
+        <v>328</v>
+      </c>
+      <c r="G198">
+        <v>4532</v>
+      </c>
+      <c r="H198">
+        <v>7708</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199">
+        <v>2</v>
+      </c>
+      <c r="B199" t="s">
+        <v>336</v>
+      </c>
+      <c r="C199" t="s">
+        <v>39</v>
+      </c>
+      <c r="D199">
+        <v>133</v>
+      </c>
+      <c r="E199">
+        <v>78</v>
+      </c>
+      <c r="F199">
+        <v>112</v>
+      </c>
+      <c r="G199">
+        <v>471</v>
+      </c>
+      <c r="H199">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200">
+        <v>3</v>
+      </c>
+      <c r="B200" t="s">
+        <v>337</v>
+      </c>
+      <c r="C200" t="s">
+        <v>39</v>
+      </c>
+      <c r="D200">
+        <v>422</v>
+      </c>
+      <c r="E200">
+        <v>2587</v>
+      </c>
+      <c r="F200">
+        <v>4313</v>
+      </c>
+      <c r="G200">
+        <v>268</v>
+      </c>
+      <c r="H200">
+        <v>7590</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201">
+        <v>4</v>
+      </c>
+      <c r="B201" t="s">
+        <v>338</v>
+      </c>
+      <c r="C201" t="s">
+        <v>39</v>
+      </c>
+      <c r="D201">
+        <v>922</v>
+      </c>
+      <c r="E201">
+        <v>74</v>
+      </c>
+      <c r="F201">
+        <v>57</v>
+      </c>
+      <c r="G201">
+        <v>1017</v>
+      </c>
+      <c r="H201">
+        <v>2070</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202">
+        <v>5</v>
+      </c>
+      <c r="B202" t="s">
+        <v>339</v>
+      </c>
+      <c r="C202" t="s">
+        <v>39</v>
+      </c>
+      <c r="D202">
+        <v>346</v>
+      </c>
+      <c r="E202">
+        <v>43</v>
+      </c>
+      <c r="F202">
+        <v>32</v>
+      </c>
+      <c r="G202">
+        <v>5180</v>
+      </c>
+      <c r="H202">
+        <v>5601</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203">
+        <v>6</v>
+      </c>
+      <c r="B203" t="s">
+        <v>340</v>
+      </c>
+      <c r="C203" t="s">
+        <v>39</v>
+      </c>
+      <c r="D203">
+        <v>87</v>
+      </c>
+      <c r="E203">
+        <v>65</v>
+      </c>
+      <c r="F203">
+        <v>26</v>
+      </c>
+      <c r="G203">
+        <v>230</v>
+      </c>
+      <c r="H203">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204">
+        <v>7</v>
+      </c>
+      <c r="B204" t="s">
+        <v>341</v>
+      </c>
+      <c r="C204" t="s">
+        <v>39</v>
+      </c>
+      <c r="D204">
+        <v>153</v>
+      </c>
+      <c r="E204">
+        <v>37</v>
+      </c>
+      <c r="F204">
+        <v>15</v>
+      </c>
+      <c r="G204">
+        <v>1362</v>
+      </c>
+      <c r="H204">
+        <v>1567</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205">
+        <v>8</v>
+      </c>
+      <c r="B205" t="s">
+        <v>342</v>
+      </c>
+      <c r="C205" t="s">
+        <v>39</v>
+      </c>
+      <c r="D205">
+        <v>300</v>
+      </c>
+      <c r="E205">
+        <v>680</v>
+      </c>
+      <c r="F205">
+        <v>244</v>
+      </c>
+      <c r="G205">
+        <v>377</v>
+      </c>
+      <c r="H205">
+        <v>1601</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206">
+        <v>9</v>
+      </c>
+      <c r="B206" t="s">
+        <v>343</v>
+      </c>
+      <c r="C206" t="s">
+        <v>39</v>
+      </c>
+      <c r="D206">
+        <v>48</v>
+      </c>
+      <c r="E206">
+        <v>21</v>
+      </c>
+      <c r="F206">
+        <v>12</v>
+      </c>
+      <c r="G206">
+        <v>62</v>
+      </c>
+      <c r="H206">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207">
+        <v>10</v>
+      </c>
+      <c r="B207" t="s">
+        <v>344</v>
+      </c>
+      <c r="C207" t="s">
+        <v>39</v>
+      </c>
+      <c r="D207">
+        <v>2153</v>
+      </c>
+      <c r="E207">
+        <v>22</v>
+      </c>
+      <c r="F207">
+        <v>14</v>
+      </c>
+      <c r="G207">
+        <v>52</v>
+      </c>
+      <c r="H207">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208">
+        <v>11</v>
+      </c>
+      <c r="B208" t="s">
+        <v>345</v>
+      </c>
+      <c r="C208" t="s">
+        <v>39</v>
+      </c>
+      <c r="D208">
+        <v>114</v>
+      </c>
+      <c r="E208">
+        <v>150</v>
+      </c>
+      <c r="F208">
+        <v>1559</v>
+      </c>
+      <c r="G208">
+        <v>81</v>
+      </c>
+      <c r="H208">
+        <v>1904</v>
+      </c>
+    </row>
+    <row r="209"/>
+    <row r="210">
+      <c r="A210">
+        <v>17</v>
+      </c>
+      <c r="B210" t="s">
+        <v>20</v>
+      </c>
+      <c r="C210" t="s">
+        <v>36</v>
+      </c>
+      <c r="D210">
+        <v>601</v>
+      </c>
+      <c r="E210">
+        <v>469</v>
+      </c>
+      <c r="F210">
+        <v>102</v>
+      </c>
+      <c r="G210">
+        <v>4233</v>
+      </c>
+      <c r="H210">
+        <v>5405</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" t="s">
+        <v>31</v>
+      </c>
+      <c r="B211" t="s">
+        <v>31</v>
+      </c>
+      <c r="C211" t="s">
+        <v>37</v>
+      </c>
+      <c r="D211">
+        <v>37</v>
+      </c>
+      <c r="E211">
+        <v>43</v>
+      </c>
+      <c r="F211">
+        <v>11</v>
+      </c>
+      <c r="G211">
+        <v>132</v>
+      </c>
+      <c r="H211">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212">
+        <v>1</v>
+      </c>
+      <c r="B212" t="s">
+        <v>346</v>
+      </c>
+      <c r="C212" t="s">
+        <v>39</v>
+      </c>
+      <c r="D212">
+        <v>263</v>
+      </c>
+      <c r="E212">
+        <v>74</v>
+      </c>
+      <c r="F212">
+        <v>24</v>
+      </c>
+      <c r="G212">
+        <v>3510</v>
+      </c>
+      <c r="H212">
+        <v>3871</v>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213">
+        <v>2</v>
+      </c>
+      <c r="B213" t="s">
+        <v>347</v>
+      </c>
+      <c r="C213" t="s">
+        <v>39</v>
+      </c>
+      <c r="D213">
+        <v>35</v>
+      </c>
+      <c r="E213">
+        <v>47</v>
+      </c>
+      <c r="F213">
+        <v>6</v>
+      </c>
+      <c r="G213">
+        <v>67</v>
+      </c>
+      <c r="H213">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214">
+        <v>3</v>
+      </c>
+      <c r="B214" t="s">
+        <v>348</v>
+      </c>
+      <c r="C214" t="s">
+        <v>39</v>
+      </c>
+      <c r="D214">
+        <v>43</v>
+      </c>
+      <c r="E214">
+        <v>22</v>
+      </c>
+      <c r="F214">
+        <v>10</v>
+      </c>
+      <c r="G214">
+        <v>66</v>
+      </c>
+      <c r="H214">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215">
+        <v>4</v>
+      </c>
+      <c r="B215" t="s">
+        <v>349</v>
+      </c>
+      <c r="C215" t="s">
+        <v>39</v>
+      </c>
+      <c r="D215">
+        <v>35</v>
+      </c>
+      <c r="E215">
+        <v>44</v>
+      </c>
+      <c r="F215">
+        <v>9</v>
+      </c>
+      <c r="G215">
+        <v>84</v>
+      </c>
+      <c r="H215">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216">
+        <v>5</v>
+      </c>
+      <c r="B216" t="s">
+        <v>350</v>
+      </c>
+      <c r="C216" t="s">
+        <v>39</v>
+      </c>
+      <c r="D216">
+        <v>10</v>
+      </c>
+      <c r="E216">
+        <v>3</v>
+      </c>
+      <c r="F216">
+        <v>8</v>
+      </c>
+      <c r="G216">
+        <v>37</v>
+      </c>
+      <c r="H216">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217">
+        <v>6</v>
+      </c>
+      <c r="B217" t="s">
+        <v>351</v>
+      </c>
+      <c r="C217" t="s">
+        <v>39</v>
+      </c>
+      <c r="D217">
+        <v>11</v>
+      </c>
+      <c r="E217">
+        <v>5</v>
+      </c>
+      <c r="F217">
+        <v>7</v>
+      </c>
+      <c r="G217">
+        <v>22</v>
+      </c>
+      <c r="H217">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218">
+        <v>7</v>
+      </c>
+      <c r="B218" t="s">
+        <v>352</v>
+      </c>
+      <c r="C218" t="s">
+        <v>39</v>
+      </c>
+      <c r="D218">
+        <v>20</v>
+      </c>
+      <c r="E218">
+        <v>46</v>
+      </c>
+      <c r="F218">
+        <v>5</v>
+      </c>
+      <c r="G218">
+        <v>171</v>
+      </c>
+      <c r="H218">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219">
+        <v>8</v>
+      </c>
+      <c r="B219" t="s">
+        <v>353</v>
+      </c>
+      <c r="C219" t="s">
+        <v>39</v>
+      </c>
+      <c r="D219">
+        <v>3</v>
+      </c>
+      <c r="E219">
+        <v>3</v>
+      </c>
+      <c r="F219">
+        <v>4</v>
+      </c>
+      <c r="G219">
+        <v>19</v>
+      </c>
+      <c r="H219">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220">
+        <v>9</v>
+      </c>
+      <c r="B220" t="s">
+        <v>354</v>
+      </c>
+      <c r="C220" t="s">
+        <v>39</v>
+      </c>
+      <c r="D220">
+        <v>18</v>
+      </c>
+      <c r="E220">
+        <v>10</v>
+      </c>
+      <c r="F220">
+        <v>5</v>
+      </c>
+      <c r="G220">
+        <v>16</v>
+      </c>
+      <c r="H220">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221">
+        <v>10</v>
+      </c>
+      <c r="B221" t="s">
+        <v>355</v>
+      </c>
+      <c r="C221" t="s">
+        <v>39</v>
+      </c>
+      <c r="D221">
+        <v>126</v>
+      </c>
+      <c r="E221">
+        <v>172</v>
+      </c>
+      <c r="F221">
+        <v>13</v>
+      </c>
+      <c r="G221">
+        <v>109</v>
+      </c>
+      <c r="H221">
+        <v>420</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C2" t="s">
+        <v>357</v>
+      </c>
+      <c r="D2" t="s">
+        <v>358</v>
+      </c>
+      <c r="E2" t="s">
+        <v>359</v>
+      </c>
+      <c r="F2" t="s">
+        <v>360</v>
+      </c>
+      <c r="G2">
+        <v>16584</v>
+      </c>
+      <c r="H2">
+        <v>21463</v>
+      </c>
+      <c r="I2">
+        <v>5980</v>
+      </c>
+      <c r="J2">
+        <v>7311</v>
+      </c>
+      <c r="K2">
+        <v>7923</v>
+      </c>
+      <c r="L2">
+        <v>1725</v>
+      </c>
+      <c r="M2">
+        <v>1849</v>
+      </c>
+      <c r="N2">
+        <v>3324</v>
+      </c>
+      <c r="O2">
+        <v>744</v>
+      </c>
+      <c r="P2">
+        <v>1331</v>
+      </c>
+      <c r="Q2">
+        <v>472</v>
+      </c>
+      <c r="R2">
+        <v>15573</v>
+      </c>
+      <c r="S2">
+        <v>552</v>
+      </c>
+      <c r="T2">
+        <v>14340</v>
+      </c>
+      <c r="U2">
+        <v>2283</v>
+      </c>
+      <c r="V2">
+        <v>10734</v>
+      </c>
+      <c r="W2">
+        <v>7128</v>
+      </c>
+      <c r="X2">
+        <v>1628</v>
+      </c>
+      <c r="Y2">
+        <v>120944</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>22</v>
+      </c>
+      <c r="C3" t="s">
+        <v>357</v>
+      </c>
+      <c r="D3" t="s">
+        <v>358</v>
+      </c>
+      <c r="E3" t="s">
+        <v>361</v>
+      </c>
+      <c r="F3" t="s">
+        <v>362</v>
+      </c>
+      <c r="G3">
+        <v>13584</v>
+      </c>
+      <c r="H3">
+        <v>10512</v>
+      </c>
+      <c r="I3">
+        <v>28209</v>
+      </c>
+      <c r="J3">
+        <v>15939</v>
+      </c>
+      <c r="K3">
+        <v>13225</v>
+      </c>
+      <c r="L3">
+        <v>438</v>
+      </c>
+      <c r="M3">
+        <v>3048</v>
+      </c>
+      <c r="N3">
+        <v>12153</v>
+      </c>
+      <c r="O3">
+        <v>4485</v>
+      </c>
+      <c r="P3">
+        <v>3660</v>
+      </c>
+      <c r="Q3">
+        <v>216</v>
+      </c>
+      <c r="R3">
+        <v>23242</v>
+      </c>
+      <c r="S3">
+        <v>154</v>
+      </c>
+      <c r="T3">
+        <v>3230</v>
+      </c>
+      <c r="U3">
+        <v>1702</v>
+      </c>
+      <c r="V3">
+        <v>4223</v>
+      </c>
+      <c r="W3">
+        <v>740</v>
+      </c>
+      <c r="X3">
+        <v>258</v>
+      </c>
+      <c r="Y3">
+        <v>139018</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C4" t="s">
+        <v>357</v>
+      </c>
+      <c r="D4" t="s">
+        <v>358</v>
+      </c>
+      <c r="E4" t="s">
+        <v>363</v>
+      </c>
+      <c r="F4" t="s">
+        <v>364</v>
+      </c>
+      <c r="G4">
+        <v>5983</v>
+      </c>
+      <c r="H4">
+        <v>5139</v>
+      </c>
+      <c r="I4">
+        <v>12311</v>
+      </c>
+      <c r="J4">
+        <v>13254</v>
+      </c>
+      <c r="K4">
+        <v>11956</v>
+      </c>
+      <c r="L4">
+        <v>312</v>
+      </c>
+      <c r="M4">
+        <v>1107</v>
+      </c>
+      <c r="N4">
+        <v>5223</v>
+      </c>
+      <c r="O4">
+        <v>1234</v>
+      </c>
+      <c r="P4">
+        <v>1823</v>
+      </c>
+      <c r="Q4">
+        <v>320</v>
+      </c>
+      <c r="R4">
+        <v>5092</v>
+      </c>
+      <c r="S4">
+        <v>191</v>
+      </c>
+      <c r="T4">
+        <v>5821</v>
+      </c>
+      <c r="U4">
+        <v>2913</v>
+      </c>
+      <c r="V4">
+        <v>1246</v>
+      </c>
+      <c r="W4">
+        <v>396</v>
+      </c>
+      <c r="X4">
+        <v>268</v>
+      </c>
+      <c r="Y4">
+        <v>74589</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" t="s">
+        <v>32</v>
+      </c>
+      <c r="G5">
+        <v>36151</v>
+      </c>
+      <c r="H5">
+        <v>37114</v>
+      </c>
+      <c r="I5">
+        <v>46500</v>
+      </c>
+      <c r="J5">
+        <v>36504</v>
+      </c>
+      <c r="K5">
+        <v>33104</v>
+      </c>
+      <c r="L5">
+        <v>2475</v>
+      </c>
+      <c r="M5">
+        <v>6004</v>
+      </c>
+      <c r="N5">
+        <v>20700</v>
+      </c>
+      <c r="O5">
+        <v>6463</v>
+      </c>
+      <c r="P5">
+        <v>6814</v>
+      </c>
+      <c r="Q5">
+        <v>1008</v>
+      </c>
+      <c r="R5">
+        <v>43907</v>
+      </c>
+      <c r="S5">
+        <v>897</v>
+      </c>
+      <c r="T5">
+        <v>23391</v>
+      </c>
+      <c r="U5">
+        <v>6898</v>
+      </c>
+      <c r="V5">
+        <v>16203</v>
+      </c>
+      <c r="W5">
+        <v>8264</v>
+      </c>
+      <c r="X5">
+        <v>2154</v>
+      </c>
+      <c r="Y5">
+        <v>334551</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+      <c r="Y1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>36</v>
+      </c>
+      <c r="D2">
+        <v>16584</v>
+      </c>
+      <c r="E2">
+        <v>13584</v>
+      </c>
+      <c r="F2">
+        <v>5983</v>
+      </c>
+      <c r="G2">
+        <v>36151</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D3">
+        <v>1039</v>
+      </c>
+      <c r="E3">
+        <v>2000</v>
+      </c>
+      <c r="F3">
+        <v>597</v>
+      </c>
+      <c r="G3">
+        <v>3636</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>365</v>
+      </c>
+      <c r="C4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D4">
+        <v>1073</v>
+      </c>
+      <c r="E4">
+        <v>7997</v>
+      </c>
+      <c r="F4">
+        <v>790</v>
+      </c>
+      <c r="G4">
+        <v>9860</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>366</v>
+      </c>
+      <c r="C5" t="s">
+        <v>39</v>
+      </c>
+      <c r="D5">
+        <v>461</v>
+      </c>
+      <c r="E5">
+        <v>845</v>
+      </c>
+      <c r="F5">
+        <v>3837</v>
+      </c>
+      <c r="G5">
+        <v>5143</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>367</v>
+      </c>
+      <c r="C6" t="s">
+        <v>39</v>
+      </c>
+      <c r="D6">
+        <v>310</v>
+      </c>
+      <c r="E6">
+        <v>2170</v>
+      </c>
+      <c r="F6">
+        <v>425</v>
+      </c>
+      <c r="G6">
+        <v>2905</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>368</v>
+      </c>
+      <c r="C7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D7">
+        <v>4047</v>
+      </c>
+      <c r="E7">
+        <v>281</v>
+      </c>
+      <c r="F7">
+        <v>133</v>
+      </c>
+      <c r="G7">
+        <v>4461</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>369</v>
+      </c>
+      <c r="C8" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8">
+        <v>6461</v>
+      </c>
+      <c r="E8">
+        <v>119</v>
+      </c>
+      <c r="F8">
+        <v>38</v>
+      </c>
+      <c r="G8">
+        <v>6618</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>370</v>
+      </c>
+      <c r="C9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D9">
+        <v>78</v>
+      </c>
+      <c r="E9">
+        <v>79</v>
+      </c>
+      <c r="F9">
+        <v>124</v>
+      </c>
+      <c r="G9">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>371</v>
+      </c>
+      <c r="C10" t="s">
+        <v>39</v>
+      </c>
+      <c r="D10">
+        <v>3115</v>
+      </c>
+      <c r="E10">
+        <v>93</v>
+      </c>
+      <c r="F10">
+        <v>39</v>
+      </c>
+      <c r="G10">
+        <v>3247</v>
+      </c>
+    </row>
+    <row r="11"/>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" t="s">
+        <v>36</v>
+      </c>
+      <c r="D12">
+        <v>21463</v>
+      </c>
+      <c r="E12">
+        <v>10512</v>
+      </c>
+      <c r="F12">
+        <v>5139</v>
+      </c>
+      <c r="G12">
+        <v>37114</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" t="s">
+        <v>31</v>
+      </c>
+      <c r="C13" t="s">
+        <v>37</v>
+      </c>
+      <c r="D13">
+        <v>1519</v>
+      </c>
+      <c r="E13">
+        <v>2185</v>
+      </c>
+      <c r="F13">
+        <v>796</v>
+      </c>
+      <c r="G13">
+        <v>4500</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>1</v>
+      </c>
+      <c r="B14" t="s">
+        <v>372</v>
+      </c>
+      <c r="C14" t="s">
+        <v>39</v>
+      </c>
+      <c r="D14">
+        <v>1391</v>
+      </c>
+      <c r="E14">
+        <v>3012</v>
+      </c>
+      <c r="F14">
+        <v>1110</v>
+      </c>
+      <c r="G14">
+        <v>5513</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>373</v>
+      </c>
+      <c r="C15" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15">
+        <v>3709</v>
+      </c>
+      <c r="E15">
+        <v>840</v>
+      </c>
+      <c r="F15">
+        <v>547</v>
+      </c>
+      <c r="G15">
+        <v>5096</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>3</v>
+      </c>
+      <c r="B16" t="s">
+        <v>374</v>
+      </c>
+      <c r="C16" t="s">
+        <v>39</v>
+      </c>
+      <c r="D16">
+        <v>358</v>
+      </c>
+      <c r="E16">
+        <v>1207</v>
+      </c>
+      <c r="F16">
+        <v>2272</v>
+      </c>
+      <c r="G16">
+        <v>3837</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>4</v>
+      </c>
+      <c r="B17" t="s">
+        <v>375</v>
+      </c>
+      <c r="C17" t="s">
+        <v>39</v>
+      </c>
+      <c r="D17">
+        <v>220</v>
+      </c>
+      <c r="E17">
+        <v>2791</v>
+      </c>
+      <c r="F17">
+        <v>213</v>
+      </c>
+      <c r="G17">
+        <v>3224</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>5</v>
+      </c>
+      <c r="B18" t="s">
+        <v>376</v>
+      </c>
+      <c r="C18" t="s">
+        <v>39</v>
+      </c>
+      <c r="D18">
+        <v>925</v>
+      </c>
+      <c r="E18">
+        <v>225</v>
+      </c>
+      <c r="F18">
+        <v>77</v>
+      </c>
+      <c r="G18">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>6</v>
+      </c>
+      <c r="B19" t="s">
+        <v>377</v>
+      </c>
+      <c r="C19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D19">
+        <v>975</v>
+      </c>
+      <c r="E19">
+        <v>140</v>
+      </c>
+      <c r="F19">
+        <v>62</v>
+      </c>
+      <c r="G19">
+        <v>1177</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>7</v>
+      </c>
+      <c r="B20" t="s">
+        <v>378</v>
+      </c>
+      <c r="C20" t="s">
+        <v>39</v>
+      </c>
+      <c r="D20">
+        <v>12366</v>
+      </c>
+      <c r="E20">
+        <v>112</v>
+      </c>
+      <c r="F20">
+        <v>62</v>
+      </c>
+      <c r="G20">
+        <v>12540</v>
+      </c>
+    </row>
+    <row r="21"/>
+    <row r="22">
+      <c r="A22">
+        <v>3</v>
+      </c>
+      <c r="B22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" t="s">
+        <v>36</v>
+      </c>
+      <c r="D22">
+        <v>5980</v>
+      </c>
+      <c r="E22">
+        <v>28209</v>
+      </c>
+      <c r="F22">
+        <v>12311</v>
+      </c>
+      <c r="G22">
+        <v>46500</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>31</v>
+      </c>
+      <c r="B23" t="s">
+        <v>31</v>
+      </c>
+      <c r="C23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D23">
+        <v>1208</v>
+      </c>
+      <c r="E23">
+        <v>4047</v>
+      </c>
+      <c r="F23">
+        <v>1324</v>
+      </c>
+      <c r="G23">
+        <v>6579</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>1</v>
+      </c>
+      <c r="B24" t="s">
+        <v>379</v>
+      </c>
+      <c r="C24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D24">
+        <v>1520</v>
+      </c>
+      <c r="E24">
+        <v>5200</v>
+      </c>
+      <c r="F24">
+        <v>9307</v>
+      </c>
+      <c r="G24">
+        <v>16027</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>2</v>
+      </c>
+      <c r="B25" t="s">
+        <v>380</v>
+      </c>
+      <c r="C25" t="s">
+        <v>39</v>
+      </c>
+      <c r="D25">
+        <v>646</v>
+      </c>
+      <c r="E25">
+        <v>2535</v>
+      </c>
+      <c r="F25">
+        <v>364</v>
+      </c>
+      <c r="G25">
+        <v>3545</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>3</v>
+      </c>
+      <c r="B26" t="s">
+        <v>381</v>
+      </c>
+      <c r="C26" t="s">
+        <v>39</v>
+      </c>
+      <c r="D26">
+        <v>1808</v>
+      </c>
+      <c r="E26">
+        <v>1096</v>
+      </c>
+      <c r="F26">
+        <v>304</v>
+      </c>
+      <c r="G26">
+        <v>3208</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>4</v>
+      </c>
+      <c r="B27" t="s">
+        <v>382</v>
+      </c>
+      <c r="C27" t="s">
+        <v>39</v>
+      </c>
+      <c r="D27">
+        <v>220</v>
+      </c>
+      <c r="E27">
+        <v>6777</v>
+      </c>
+      <c r="F27">
+        <v>216</v>
+      </c>
+      <c r="G27">
+        <v>7213</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>5</v>
+      </c>
+      <c r="B28" t="s">
+        <v>383</v>
+      </c>
+      <c r="C28" t="s">
+        <v>39</v>
+      </c>
+      <c r="D28">
+        <v>177</v>
+      </c>
+      <c r="E28">
+        <v>4220</v>
+      </c>
+      <c r="F28">
+        <v>353</v>
+      </c>
+      <c r="G28">
+        <v>4750</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>6</v>
+      </c>
+      <c r="B29" t="s">
+        <v>384</v>
+      </c>
+      <c r="C29" t="s">
+        <v>39</v>
+      </c>
+      <c r="D29">
+        <v>165</v>
+      </c>
+      <c r="E29">
+        <v>4057</v>
+      </c>
+      <c r="F29">
+        <v>345</v>
+      </c>
+      <c r="G29">
+        <v>4567</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>7</v>
+      </c>
+      <c r="B30" t="s">
+        <v>385</v>
+      </c>
+      <c r="C30" t="s">
+        <v>39</v>
+      </c>
+      <c r="D30">
+        <v>236</v>
+      </c>
+      <c r="E30">
+        <v>277</v>
+      </c>
+      <c r="F30">
+        <v>98</v>
+      </c>
+      <c r="G30">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="31"/>
+    <row r="32">
+      <c r="A32">
+        <v>4</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>36</v>
+      </c>
+      <c r="D32">
+        <v>7311</v>
+      </c>
+      <c r="E32">
+        <v>15939</v>
+      </c>
+      <c r="F32">
+        <v>13254</v>
+      </c>
+      <c r="G32">
+        <v>36504</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>31</v>
+      </c>
+      <c r="B33" t="s">
+        <v>31</v>
+      </c>
+      <c r="C33" t="s">
+        <v>37</v>
+      </c>
+      <c r="D33">
+        <v>966</v>
+      </c>
+      <c r="E33">
+        <v>1944</v>
+      </c>
+      <c r="F33">
+        <v>849</v>
+      </c>
+      <c r="G33">
+        <v>3759</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>1</v>
+      </c>
+      <c r="B34" t="s">
+        <v>386</v>
+      </c>
+      <c r="C34" t="s">
+        <v>39</v>
+      </c>
+      <c r="D34">
+        <v>5082</v>
+      </c>
+      <c r="E34">
+        <v>1554</v>
+      </c>
+      <c r="F34">
+        <v>609</v>
+      </c>
+      <c r="G34">
+        <v>7245</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>2</v>
+      </c>
+      <c r="B35" t="s">
+        <v>387</v>
+      </c>
+      <c r="C35" t="s">
+        <v>39</v>
+      </c>
+      <c r="D35">
+        <v>355</v>
+      </c>
+      <c r="E35">
+        <v>4462</v>
+      </c>
+      <c r="F35">
+        <v>1550</v>
+      </c>
+      <c r="G35">
+        <v>6367</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>3</v>
+      </c>
+      <c r="B36" t="s">
+        <v>388</v>
+      </c>
+      <c r="C36" t="s">
+        <v>39</v>
+      </c>
+      <c r="D36">
+        <v>207</v>
+      </c>
+      <c r="E36">
+        <v>2004</v>
+      </c>
+      <c r="F36">
+        <v>332</v>
+      </c>
+      <c r="G36">
+        <v>2543</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>4</v>
+      </c>
+      <c r="B37" t="s">
+        <v>389</v>
+      </c>
+      <c r="C37" t="s">
+        <v>39</v>
+      </c>
+      <c r="D37">
+        <v>301</v>
+      </c>
+      <c r="E37">
+        <v>2366</v>
+      </c>
+      <c r="F37">
+        <v>9571</v>
+      </c>
+      <c r="G37">
+        <v>12238</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>5</v>
+      </c>
+      <c r="B38" t="s">
+        <v>390</v>
+      </c>
+      <c r="C38" t="s">
+        <v>39</v>
+      </c>
+      <c r="D38">
+        <v>209</v>
+      </c>
+      <c r="E38">
+        <v>102</v>
+      </c>
+      <c r="F38">
+        <v>89</v>
+      </c>
+      <c r="G38">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>6</v>
+      </c>
+      <c r="B39" t="s">
+        <v>391</v>
+      </c>
+      <c r="C39" t="s">
+        <v>39</v>
+      </c>
+      <c r="D39">
+        <v>113</v>
+      </c>
+      <c r="E39">
+        <v>1889</v>
+      </c>
+      <c r="F39">
+        <v>180</v>
+      </c>
+      <c r="G39">
+        <v>2182</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>7</v>
+      </c>
+      <c r="B40" t="s">
+        <v>392</v>
+      </c>
+      <c r="C40" t="s">
+        <v>39</v>
+      </c>
+      <c r="D40">
+        <v>78</v>
+      </c>
+      <c r="E40">
+        <v>1618</v>
+      </c>
+      <c r="F40">
+        <v>74</v>
+      </c>
+      <c r="G40">
+        <v>1770</v>
+      </c>
+    </row>
+    <row r="41"/>
+    <row r="42">
+      <c r="A42">
+        <v>5</v>
+      </c>
+      <c r="B42" t="s">
+        <v>10</v>
+      </c>
+      <c r="C42" t="s">
+        <v>36</v>
+      </c>
+      <c r="D42">
+        <v>7923</v>
+      </c>
+      <c r="E42">
+        <v>13225</v>
+      </c>
+      <c r="F42">
+        <v>11956</v>
+      </c>
+      <c r="G42">
+        <v>33104</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>31</v>
+      </c>
+      <c r="B43" t="s">
+        <v>31</v>
+      </c>
+      <c r="C43" t="s">
+        <v>37</v>
+      </c>
+      <c r="D43">
+        <v>973</v>
+      </c>
+      <c r="E43">
+        <v>1408</v>
+      </c>
+      <c r="F43">
+        <v>579</v>
+      </c>
+      <c r="G43">
+        <v>2960</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>1</v>
+      </c>
+      <c r="B44" t="s">
+        <v>393</v>
+      </c>
+      <c r="C44" t="s">
+        <v>39</v>
+      </c>
+      <c r="D44">
+        <v>2526</v>
+      </c>
+      <c r="E44">
+        <v>6978</v>
+      </c>
+      <c r="F44">
+        <v>3052</v>
+      </c>
+      <c r="G44">
+        <v>12556</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>2</v>
+      </c>
+      <c r="B45" t="s">
+        <v>394</v>
+      </c>
+      <c r="C45" t="s">
+        <v>39</v>
+      </c>
+      <c r="D45">
+        <v>264</v>
+      </c>
+      <c r="E45">
+        <v>2978</v>
+      </c>
+      <c r="F45">
+        <v>3127</v>
+      </c>
+      <c r="G45">
+        <v>6369</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>3</v>
+      </c>
+      <c r="B46" t="s">
+        <v>395</v>
+      </c>
+      <c r="C46" t="s">
+        <v>39</v>
+      </c>
+      <c r="D46">
+        <v>578</v>
+      </c>
+      <c r="E46">
+        <v>589</v>
+      </c>
+      <c r="F46">
+        <v>4779</v>
+      </c>
+      <c r="G46">
+        <v>5946</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>4</v>
+      </c>
+      <c r="B47" t="s">
+        <v>396</v>
+      </c>
+      <c r="C47" t="s">
+        <v>39</v>
+      </c>
+      <c r="D47">
+        <v>195</v>
+      </c>
+      <c r="E47">
+        <v>196</v>
+      </c>
+      <c r="F47">
+        <v>90</v>
+      </c>
+      <c r="G47">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>5</v>
+      </c>
+      <c r="B48" t="s">
+        <v>397</v>
+      </c>
+      <c r="C48" t="s">
+        <v>39</v>
+      </c>
+      <c r="D48">
+        <v>3256</v>
+      </c>
+      <c r="E48">
+        <v>254</v>
+      </c>
+      <c r="F48">
+        <v>176</v>
+      </c>
+      <c r="G48">
+        <v>3686</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>6</v>
+      </c>
+      <c r="B49" t="s">
+        <v>398</v>
+      </c>
+      <c r="C49" t="s">
+        <v>39</v>
+      </c>
+      <c r="D49">
+        <v>50</v>
+      </c>
+      <c r="E49">
+        <v>181</v>
+      </c>
+      <c r="F49">
+        <v>36</v>
+      </c>
+      <c r="G49">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>7</v>
+      </c>
+      <c r="B50" t="s">
+        <v>399</v>
+      </c>
+      <c r="C50" t="s">
+        <v>39</v>
+      </c>
+      <c r="D50">
+        <v>81</v>
+      </c>
+      <c r="E50">
+        <v>641</v>
+      </c>
+      <c r="F50">
+        <v>117</v>
+      </c>
+      <c r="G50">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="51"/>
+    <row r="52">
+      <c r="A52">
+        <v>6</v>
+      </c>
+      <c r="B52" t="s">
+        <v>11</v>
+      </c>
+      <c r="C52" t="s">
+        <v>36</v>
+      </c>
+      <c r="D52">
+        <v>1725</v>
+      </c>
+      <c r="E52">
+        <v>438</v>
+      </c>
+      <c r="F52">
+        <v>312</v>
+      </c>
+      <c r="G52">
+        <v>2475</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>31</v>
+      </c>
+      <c r="B53" t="s">
+        <v>31</v>
+      </c>
+      <c r="C53" t="s">
+        <v>37</v>
+      </c>
+      <c r="D53">
+        <v>347</v>
+      </c>
+      <c r="E53">
+        <v>236</v>
+      </c>
+      <c r="F53">
+        <v>151</v>
+      </c>
+      <c r="G53">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>1</v>
+      </c>
+      <c r="B54" t="s">
+        <v>400</v>
+      </c>
+      <c r="C54" t="s">
+        <v>39</v>
+      </c>
+      <c r="D54">
+        <v>1296</v>
+      </c>
+      <c r="E54">
+        <v>152</v>
+      </c>
+      <c r="F54">
+        <v>122</v>
+      </c>
+      <c r="G54">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>2</v>
+      </c>
+      <c r="B55" t="s">
+        <v>401</v>
+      </c>
+      <c r="C55" t="s">
+        <v>39</v>
+      </c>
+      <c r="D55">
+        <v>82</v>
+      </c>
+      <c r="E55">
+        <v>50</v>
+      </c>
+      <c r="F55">
+        <v>39</v>
+      </c>
+      <c r="G55">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="56"/>
+    <row r="57">
+      <c r="A57">
+        <v>7</v>
+      </c>
+      <c r="B57" t="s">
+        <v>12</v>
+      </c>
+      <c r="C57" t="s">
+        <v>36</v>
+      </c>
+      <c r="D57">
+        <v>1849</v>
+      </c>
+      <c r="E57">
+        <v>3048</v>
+      </c>
+      <c r="F57">
+        <v>1107</v>
+      </c>
+      <c r="G57">
+        <v>6004</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s">
+        <v>31</v>
+      </c>
+      <c r="B58" t="s">
+        <v>31</v>
+      </c>
+      <c r="C58" t="s">
+        <v>37</v>
+      </c>
+      <c r="D58">
+        <v>414</v>
+      </c>
+      <c r="E58">
+        <v>562</v>
+      </c>
+      <c r="F58">
+        <v>232</v>
+      </c>
+      <c r="G58">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>1</v>
+      </c>
+      <c r="B59" t="s">
+        <v>402</v>
+      </c>
+      <c r="C59" t="s">
+        <v>39</v>
+      </c>
+      <c r="D59">
+        <v>377</v>
+      </c>
+      <c r="E59">
+        <v>1980</v>
+      </c>
+      <c r="F59">
+        <v>330</v>
+      </c>
+      <c r="G59">
+        <v>2687</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>2</v>
+      </c>
+      <c r="B60" t="s">
+        <v>403</v>
+      </c>
+      <c r="C60" t="s">
+        <v>39</v>
+      </c>
+      <c r="D60">
+        <v>235</v>
+      </c>
+      <c r="E60">
+        <v>152</v>
+      </c>
+      <c r="F60">
+        <v>92</v>
+      </c>
+      <c r="G60">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>3</v>
+      </c>
+      <c r="B61" t="s">
+        <v>404</v>
+      </c>
+      <c r="C61" t="s">
+        <v>39</v>
+      </c>
+      <c r="D61">
+        <v>94</v>
+      </c>
+      <c r="E61">
+        <v>128</v>
+      </c>
+      <c r="F61">
+        <v>84</v>
+      </c>
+      <c r="G61">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>4</v>
+      </c>
+      <c r="B62" t="s">
+        <v>405</v>
+      </c>
+      <c r="C62" t="s">
+        <v>39</v>
+      </c>
+      <c r="D62">
+        <v>402</v>
+      </c>
+      <c r="E62">
+        <v>59</v>
+      </c>
+      <c r="F62">
+        <v>55</v>
+      </c>
+      <c r="G62">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>5</v>
+      </c>
+      <c r="B63" t="s">
+        <v>406</v>
+      </c>
+      <c r="C63" t="s">
+        <v>39</v>
+      </c>
+      <c r="D63">
+        <v>62</v>
+      </c>
+      <c r="E63">
+        <v>70</v>
+      </c>
+      <c r="F63">
+        <v>147</v>
+      </c>
+      <c r="G63">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>6</v>
+      </c>
+      <c r="B64" t="s">
+        <v>407</v>
+      </c>
+      <c r="C64" t="s">
+        <v>39</v>
+      </c>
+      <c r="D64">
+        <v>34</v>
+      </c>
+      <c r="E64">
+        <v>24</v>
+      </c>
+      <c r="F64">
+        <v>29</v>
+      </c>
+      <c r="G64">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>7</v>
+      </c>
+      <c r="B65" t="s">
+        <v>408</v>
+      </c>
+      <c r="C65" t="s">
+        <v>39</v>
+      </c>
+      <c r="D65">
+        <v>231</v>
+      </c>
+      <c r="E65">
+        <v>73</v>
+      </c>
+      <c r="F65">
+        <v>138</v>
+      </c>
+      <c r="G65">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="66"/>
+    <row r="67">
+      <c r="A67">
+        <v>8</v>
+      </c>
+      <c r="B67" t="s">
+        <v>13</v>
+      </c>
+      <c r="C67" t="s">
+        <v>36</v>
+      </c>
+      <c r="D67">
+        <v>3324</v>
+      </c>
+      <c r="E67">
+        <v>12153</v>
+      </c>
+      <c r="F67">
+        <v>5223</v>
+      </c>
+      <c r="G67">
+        <v>20700</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="s">
+        <v>31</v>
+      </c>
+      <c r="B68" t="s">
+        <v>31</v>
+      </c>
+      <c r="C68" t="s">
+        <v>37</v>
+      </c>
+      <c r="D68">
+        <v>458</v>
+      </c>
+      <c r="E68">
+        <v>454</v>
+      </c>
+      <c r="F68">
+        <v>240</v>
+      </c>
+      <c r="G68">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>1</v>
+      </c>
+      <c r="B69" t="s">
+        <v>409</v>
+      </c>
+      <c r="C69" t="s">
+        <v>39</v>
+      </c>
+      <c r="D69">
+        <v>952</v>
+      </c>
+      <c r="E69">
+        <v>8313</v>
+      </c>
+      <c r="F69">
+        <v>531</v>
+      </c>
+      <c r="G69">
+        <v>9796</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>2</v>
+      </c>
+      <c r="B70" t="s">
+        <v>410</v>
+      </c>
+      <c r="C70" t="s">
+        <v>39</v>
+      </c>
+      <c r="D70">
+        <v>480</v>
+      </c>
+      <c r="E70">
+        <v>920</v>
+      </c>
+      <c r="F70">
+        <v>1765</v>
+      </c>
+      <c r="G70">
+        <v>3165</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>3</v>
+      </c>
+      <c r="B71" t="s">
+        <v>411</v>
+      </c>
+      <c r="C71" t="s">
+        <v>39</v>
+      </c>
+      <c r="D71">
+        <v>648</v>
+      </c>
+      <c r="E71">
+        <v>53</v>
+      </c>
+      <c r="F71">
+        <v>73</v>
+      </c>
+      <c r="G71">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>4</v>
+      </c>
+      <c r="B72" t="s">
+        <v>412</v>
+      </c>
+      <c r="C72" t="s">
+        <v>39</v>
+      </c>
+      <c r="D72">
+        <v>97</v>
+      </c>
+      <c r="E72">
+        <v>95</v>
+      </c>
+      <c r="F72">
+        <v>803</v>
+      </c>
+      <c r="G72">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>5</v>
+      </c>
+      <c r="B73" t="s">
+        <v>413</v>
+      </c>
+      <c r="C73" t="s">
+        <v>39</v>
+      </c>
+      <c r="D73">
+        <v>146</v>
+      </c>
+      <c r="E73">
+        <v>140</v>
+      </c>
+      <c r="F73">
+        <v>41</v>
+      </c>
+      <c r="G73">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>6</v>
+      </c>
+      <c r="B74" t="s">
+        <v>414</v>
+      </c>
+      <c r="C74" t="s">
+        <v>39</v>
+      </c>
+      <c r="D74">
+        <v>160</v>
+      </c>
+      <c r="E74">
+        <v>652</v>
+      </c>
+      <c r="F74">
+        <v>974</v>
+      </c>
+      <c r="G74">
+        <v>1786</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>7</v>
+      </c>
+      <c r="B75" t="s">
+        <v>415</v>
+      </c>
+      <c r="C75" t="s">
+        <v>39</v>
+      </c>
+      <c r="D75">
+        <v>383</v>
+      </c>
+      <c r="E75">
+        <v>1526</v>
+      </c>
+      <c r="F75">
+        <v>796</v>
+      </c>
+      <c r="G75">
+        <v>2705</v>
+      </c>
+    </row>
+    <row r="76"/>
+    <row r="77">
+      <c r="A77">
+        <v>9</v>
+      </c>
+      <c r="B77" t="s">
+        <v>14</v>
+      </c>
+      <c r="C77" t="s">
+        <v>36</v>
+      </c>
+      <c r="D77">
+        <v>744</v>
+      </c>
+      <c r="E77">
+        <v>4485</v>
+      </c>
+      <c r="F77">
+        <v>1234</v>
+      </c>
+      <c r="G77">
+        <v>6463</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="s">
+        <v>31</v>
+      </c>
+      <c r="B78" t="s">
+        <v>31</v>
+      </c>
+      <c r="C78" t="s">
+        <v>37</v>
+      </c>
+      <c r="D78">
+        <v>60</v>
+      </c>
+      <c r="E78">
+        <v>220</v>
+      </c>
+      <c r="F78">
+        <v>186</v>
+      </c>
+      <c r="G78">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>1</v>
+      </c>
+      <c r="B79" t="s">
+        <v>416</v>
+      </c>
+      <c r="C79" t="s">
+        <v>39</v>
+      </c>
+      <c r="D79">
+        <v>96</v>
+      </c>
+      <c r="E79">
+        <v>1620</v>
+      </c>
+      <c r="F79">
+        <v>270</v>
+      </c>
+      <c r="G79">
+        <v>1986</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>2</v>
+      </c>
+      <c r="B80" t="s">
+        <v>417</v>
+      </c>
+      <c r="C80" t="s">
+        <v>39</v>
+      </c>
+      <c r="D80">
+        <v>54</v>
+      </c>
+      <c r="E80">
+        <v>2138</v>
+      </c>
+      <c r="F80">
+        <v>152</v>
+      </c>
+      <c r="G80">
+        <v>2344</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>3</v>
+      </c>
+      <c r="B81" t="s">
+        <v>418</v>
+      </c>
+      <c r="C81" t="s">
+        <v>39</v>
+      </c>
+      <c r="D81">
+        <v>32</v>
+      </c>
+      <c r="E81">
+        <v>311</v>
+      </c>
+      <c r="F81">
+        <v>51</v>
+      </c>
+      <c r="G81">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>4</v>
+      </c>
+      <c r="B82" t="s">
+        <v>419</v>
+      </c>
+      <c r="C82" t="s">
+        <v>39</v>
+      </c>
+      <c r="D82">
+        <v>21</v>
+      </c>
+      <c r="E82">
+        <v>50</v>
+      </c>
+      <c r="F82">
+        <v>66</v>
+      </c>
+      <c r="G82">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>5</v>
+      </c>
+      <c r="B83" t="s">
+        <v>420</v>
+      </c>
+      <c r="C83" t="s">
+        <v>39</v>
+      </c>
+      <c r="D83">
+        <v>36</v>
+      </c>
+      <c r="E83">
+        <v>123</v>
+      </c>
+      <c r="F83">
+        <v>478</v>
+      </c>
+      <c r="G83">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>6</v>
+      </c>
+      <c r="B84" t="s">
+        <v>421</v>
+      </c>
+      <c r="C84" t="s">
+        <v>39</v>
+      </c>
+      <c r="D84">
+        <v>211</v>
+      </c>
+      <c r="E84">
+        <v>4</v>
+      </c>
+      <c r="F84">
+        <v>9</v>
+      </c>
+      <c r="G84">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>7</v>
+      </c>
+      <c r="B85" t="s">
+        <v>422</v>
+      </c>
+      <c r="C85" t="s">
+        <v>39</v>
+      </c>
+      <c r="D85">
+        <v>234</v>
+      </c>
+      <c r="E85">
+        <v>19</v>
+      </c>
+      <c r="F85">
+        <v>22</v>
+      </c>
+      <c r="G85">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="86"/>
+    <row r="87">
+      <c r="A87">
+        <v>10</v>
+      </c>
+      <c r="B87" t="s">
+        <v>15</v>
+      </c>
+      <c r="C87" t="s">
+        <v>36</v>
+      </c>
+      <c r="D87">
+        <v>1331</v>
+      </c>
+      <c r="E87">
+        <v>3660</v>
+      </c>
+      <c r="F87">
+        <v>1823</v>
+      </c>
+      <c r="G87">
+        <v>6814</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="s">
+        <v>31</v>
+      </c>
+      <c r="B88" t="s">
+        <v>31</v>
+      </c>
+      <c r="C88" t="s">
+        <v>37</v>
+      </c>
+      <c r="D88">
+        <v>197</v>
+      </c>
+      <c r="E88">
+        <v>295</v>
+      </c>
+      <c r="F88">
+        <v>118</v>
+      </c>
+      <c r="G88">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>1</v>
+      </c>
+      <c r="B89" t="s">
+        <v>423</v>
+      </c>
+      <c r="C89" t="s">
+        <v>39</v>
+      </c>
+      <c r="D89">
+        <v>580</v>
+      </c>
+      <c r="E89">
+        <v>2016</v>
+      </c>
+      <c r="F89">
+        <v>274</v>
+      </c>
+      <c r="G89">
+        <v>2870</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>2</v>
+      </c>
+      <c r="B90" t="s">
+        <v>424</v>
+      </c>
+      <c r="C90" t="s">
+        <v>39</v>
+      </c>
+      <c r="D90">
+        <v>272</v>
+      </c>
+      <c r="E90">
+        <v>122</v>
+      </c>
+      <c r="F90">
+        <v>77</v>
+      </c>
+      <c r="G90">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>3</v>
+      </c>
+      <c r="B91" t="s">
+        <v>425</v>
+      </c>
+      <c r="C91" t="s">
+        <v>39</v>
+      </c>
+      <c r="D91">
+        <v>116</v>
+      </c>
+      <c r="E91">
+        <v>114</v>
+      </c>
+      <c r="F91">
+        <v>1090</v>
+      </c>
+      <c r="G91">
+        <v>1320</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>4</v>
+      </c>
+      <c r="B92" t="s">
+        <v>426</v>
+      </c>
+      <c r="C92" t="s">
+        <v>39</v>
+      </c>
+      <c r="D92">
+        <v>56</v>
+      </c>
+      <c r="E92">
+        <v>74</v>
+      </c>
+      <c r="F92">
+        <v>33</v>
+      </c>
+      <c r="G92">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>5</v>
+      </c>
+      <c r="B93" t="s">
+        <v>427</v>
+      </c>
+      <c r="C93" t="s">
+        <v>39</v>
+      </c>
+      <c r="D93">
+        <v>49</v>
+      </c>
+      <c r="E93">
+        <v>27</v>
+      </c>
+      <c r="F93">
+        <v>100</v>
+      </c>
+      <c r="G93">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>6</v>
+      </c>
+      <c r="B94" t="s">
+        <v>428</v>
+      </c>
+      <c r="C94" t="s">
+        <v>39</v>
+      </c>
+      <c r="D94">
+        <v>30</v>
+      </c>
+      <c r="E94">
+        <v>662</v>
+      </c>
+      <c r="F94">
+        <v>32</v>
+      </c>
+      <c r="G94">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>7</v>
+      </c>
+      <c r="B95" t="s">
+        <v>429</v>
+      </c>
+      <c r="C95" t="s">
+        <v>39</v>
+      </c>
+      <c r="D95">
+        <v>31</v>
+      </c>
+      <c r="E95">
+        <v>350</v>
+      </c>
+      <c r="F95">
+        <v>99</v>
+      </c>
+      <c r="G95">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="96"/>
+    <row r="97">
+      <c r="A97">
+        <v>11</v>
+      </c>
+      <c r="B97" t="s">
+        <v>174</v>
+      </c>
+      <c r="C97" t="s">
+        <v>36</v>
+      </c>
+      <c r="D97">
+        <v>472</v>
+      </c>
+      <c r="E97">
+        <v>216</v>
+      </c>
+      <c r="F97">
+        <v>320</v>
+      </c>
+      <c r="G97">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="s">
+        <v>31</v>
+      </c>
+      <c r="B98" t="s">
+        <v>31</v>
+      </c>
+      <c r="C98" t="s">
+        <v>37</v>
+      </c>
+      <c r="D98">
+        <v>189</v>
+      </c>
+      <c r="E98">
+        <v>124</v>
+      </c>
+      <c r="F98">
+        <v>110</v>
+      </c>
+      <c r="G98">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>1</v>
+      </c>
+      <c r="B99" t="s">
+        <v>430</v>
+      </c>
+      <c r="C99" t="s">
+        <v>39</v>
+      </c>
+      <c r="D99">
+        <v>283</v>
+      </c>
+      <c r="E99">
+        <v>92</v>
+      </c>
+      <c r="F99">
+        <v>210</v>
+      </c>
+      <c r="G99">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="100"/>
+    <row r="101">
+      <c r="A101">
+        <v>12</v>
+      </c>
+      <c r="B101" t="s">
+        <v>16</v>
+      </c>
+      <c r="C101" t="s">
+        <v>36</v>
+      </c>
+      <c r="D101">
+        <v>15573</v>
+      </c>
+      <c r="E101">
+        <v>23242</v>
+      </c>
+      <c r="F101">
+        <v>5092</v>
+      </c>
+      <c r="G101">
+        <v>43907</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="s">
+        <v>31</v>
+      </c>
+      <c r="B102" t="s">
+        <v>31</v>
+      </c>
+      <c r="C102" t="s">
+        <v>37</v>
+      </c>
+      <c r="D102">
+        <v>638</v>
+      </c>
+      <c r="E102">
+        <v>1453</v>
+      </c>
+      <c r="F102">
+        <v>325</v>
+      </c>
+      <c r="G102">
+        <v>2416</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>1</v>
+      </c>
+      <c r="B103" t="s">
+        <v>431</v>
+      </c>
+      <c r="C103" t="s">
+        <v>39</v>
+      </c>
+      <c r="D103">
+        <v>885</v>
+      </c>
+      <c r="E103">
+        <v>13576</v>
+      </c>
+      <c r="F103">
+        <v>1048</v>
+      </c>
+      <c r="G103">
+        <v>15509</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>2</v>
+      </c>
+      <c r="B104" t="s">
+        <v>432</v>
+      </c>
+      <c r="C104" t="s">
+        <v>39</v>
+      </c>
+      <c r="D104">
+        <v>12989</v>
+      </c>
+      <c r="E104">
+        <v>499</v>
+      </c>
+      <c r="F104">
+        <v>215</v>
+      </c>
+      <c r="G104">
+        <v>13703</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>3</v>
+      </c>
+      <c r="B105" t="s">
+        <v>433</v>
+      </c>
+      <c r="C105" t="s">
+        <v>39</v>
+      </c>
+      <c r="D105">
+        <v>133</v>
+      </c>
+      <c r="E105">
+        <v>474</v>
+      </c>
+      <c r="F105">
+        <v>119</v>
+      </c>
+      <c r="G105">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>4</v>
+      </c>
+      <c r="B106" t="s">
+        <v>434</v>
+      </c>
+      <c r="C106" t="s">
+        <v>39</v>
+      </c>
+      <c r="D106">
+        <v>398</v>
+      </c>
+      <c r="E106">
+        <v>1240</v>
+      </c>
+      <c r="F106">
+        <v>3056</v>
+      </c>
+      <c r="G106">
+        <v>4694</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>5</v>
+      </c>
+      <c r="B107" t="s">
+        <v>435</v>
+      </c>
+      <c r="C107" t="s">
+        <v>39</v>
+      </c>
+      <c r="D107">
+        <v>72</v>
+      </c>
+      <c r="E107">
+        <v>5839</v>
+      </c>
+      <c r="F107">
+        <v>130</v>
+      </c>
+      <c r="G107">
+        <v>6041</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>6</v>
+      </c>
+      <c r="B108" t="s">
+        <v>436</v>
+      </c>
+      <c r="C108" t="s">
+        <v>39</v>
+      </c>
+      <c r="D108">
+        <v>67</v>
+      </c>
+      <c r="E108">
+        <v>94</v>
+      </c>
+      <c r="F108">
+        <v>143</v>
+      </c>
+      <c r="G108">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>7</v>
+      </c>
+      <c r="B109" t="s">
+        <v>437</v>
+      </c>
+      <c r="C109" t="s">
+        <v>39</v>
+      </c>
+      <c r="D109">
+        <v>391</v>
+      </c>
+      <c r="E109">
+        <v>67</v>
+      </c>
+      <c r="F109">
+        <v>56</v>
+      </c>
+      <c r="G109">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="110"/>
+    <row r="111">
+      <c r="A111">
+        <v>13</v>
+      </c>
+      <c r="B111" t="s">
+        <v>175</v>
+      </c>
+      <c r="C111" t="s">
+        <v>36</v>
+      </c>
+      <c r="D111">
+        <v>552</v>
+      </c>
+      <c r="E111">
+        <v>154</v>
+      </c>
+      <c r="F111">
+        <v>191</v>
+      </c>
+      <c r="G111">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="s">
+        <v>31</v>
+      </c>
+      <c r="B112" t="s">
+        <v>31</v>
+      </c>
+      <c r="C112" t="s">
+        <v>37</v>
+      </c>
+      <c r="D112">
+        <v>146</v>
+      </c>
+      <c r="E112">
+        <v>62</v>
+      </c>
+      <c r="F112">
+        <v>32</v>
+      </c>
+      <c r="G112">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>1</v>
+      </c>
+      <c r="B113" t="s">
+        <v>438</v>
+      </c>
+      <c r="C113" t="s">
+        <v>39</v>
+      </c>
+      <c r="D113">
+        <v>292</v>
+      </c>
+      <c r="E113">
+        <v>68</v>
+      </c>
+      <c r="F113">
+        <v>47</v>
+      </c>
+      <c r="G113">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>2</v>
+      </c>
+      <c r="B114" t="s">
+        <v>439</v>
+      </c>
+      <c r="C114" t="s">
+        <v>39</v>
+      </c>
+      <c r="D114">
+        <v>89</v>
+      </c>
+      <c r="E114">
+        <v>11</v>
+      </c>
+      <c r="F114">
+        <v>12</v>
+      </c>
+      <c r="G114">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>3</v>
+      </c>
+      <c r="B115" t="s">
+        <v>440</v>
+      </c>
+      <c r="C115" t="s">
+        <v>39</v>
+      </c>
+      <c r="D115">
+        <v>25</v>
+      </c>
+      <c r="E115">
+        <v>13</v>
+      </c>
+      <c r="F115">
+        <v>100</v>
+      </c>
+      <c r="G115">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="116"/>
+    <row r="117">
+      <c r="A117">
+        <v>14</v>
+      </c>
+      <c r="B117" t="s">
+        <v>17</v>
+      </c>
+      <c r="C117" t="s">
+        <v>36</v>
+      </c>
+      <c r="D117">
+        <v>14340</v>
+      </c>
+      <c r="E117">
+        <v>3230</v>
+      </c>
+      <c r="F117">
+        <v>5821</v>
+      </c>
+      <c r="G117">
+        <v>23391</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="s">
+        <v>31</v>
+      </c>
+      <c r="B118" t="s">
+        <v>31</v>
+      </c>
+      <c r="C118" t="s">
+        <v>37</v>
+      </c>
+      <c r="D118">
+        <v>730</v>
+      </c>
+      <c r="E118">
+        <v>510</v>
+      </c>
+      <c r="F118">
+        <v>445</v>
+      </c>
+      <c r="G118">
+        <v>1685</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>1</v>
+      </c>
+      <c r="B119" t="s">
+        <v>441</v>
+      </c>
+      <c r="C119" t="s">
+        <v>39</v>
+      </c>
+      <c r="D119">
+        <v>1156</v>
+      </c>
+      <c r="E119">
+        <v>862</v>
+      </c>
+      <c r="F119">
+        <v>1383</v>
+      </c>
+      <c r="G119">
+        <v>3401</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>2</v>
+      </c>
+      <c r="B120" t="s">
+        <v>442</v>
+      </c>
+      <c r="C120" t="s">
+        <v>39</v>
+      </c>
+      <c r="D120">
+        <v>6105</v>
+      </c>
+      <c r="E120">
+        <v>273</v>
+      </c>
+      <c r="F120">
+        <v>303</v>
+      </c>
+      <c r="G120">
+        <v>6681</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>3</v>
+      </c>
+      <c r="B121" t="s">
+        <v>443</v>
+      </c>
+      <c r="C121" t="s">
+        <v>39</v>
+      </c>
+      <c r="D121">
+        <v>1798</v>
+      </c>
+      <c r="E121">
+        <v>99</v>
+      </c>
+      <c r="F121">
+        <v>880</v>
+      </c>
+      <c r="G121">
+        <v>2777</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>4</v>
+      </c>
+      <c r="B122" t="s">
+        <v>444</v>
+      </c>
+      <c r="C122" t="s">
+        <v>39</v>
+      </c>
+      <c r="D122">
+        <v>4125</v>
+      </c>
+      <c r="E122">
+        <v>98</v>
+      </c>
+      <c r="F122">
+        <v>94</v>
+      </c>
+      <c r="G122">
+        <v>4317</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>5</v>
+      </c>
+      <c r="B123" t="s">
+        <v>445</v>
+      </c>
+      <c r="C123" t="s">
+        <v>39</v>
+      </c>
+      <c r="D123">
+        <v>256</v>
+      </c>
+      <c r="E123">
+        <v>191</v>
+      </c>
+      <c r="F123">
+        <v>2444</v>
+      </c>
+      <c r="G123">
+        <v>2891</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>6</v>
+      </c>
+      <c r="B124" t="s">
+        <v>446</v>
+      </c>
+      <c r="C124" t="s">
+        <v>39</v>
+      </c>
+      <c r="D124">
+        <v>100</v>
+      </c>
+      <c r="E124">
+        <v>298</v>
+      </c>
+      <c r="F124">
+        <v>71</v>
+      </c>
+      <c r="G124">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>7</v>
+      </c>
+      <c r="B125" t="s">
+        <v>447</v>
+      </c>
+      <c r="C125" t="s">
+        <v>39</v>
+      </c>
+      <c r="D125">
+        <v>70</v>
+      </c>
+      <c r="E125">
+        <v>899</v>
+      </c>
+      <c r="F125">
+        <v>201</v>
+      </c>
+      <c r="G125">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="126"/>
+    <row r="127">
+      <c r="A127">
+        <v>15</v>
+      </c>
+      <c r="B127" t="s">
+        <v>18</v>
+      </c>
+      <c r="C127" t="s">
+        <v>36</v>
+      </c>
+      <c r="D127">
+        <v>2283</v>
+      </c>
+      <c r="E127">
+        <v>1702</v>
+      </c>
+      <c r="F127">
+        <v>2913</v>
+      </c>
+      <c r="G127">
+        <v>6898</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="s">
+        <v>31</v>
+      </c>
+      <c r="B128" t="s">
+        <v>31</v>
+      </c>
+      <c r="C128" t="s">
+        <v>37</v>
+      </c>
+      <c r="D128">
+        <v>287</v>
+      </c>
+      <c r="E128">
+        <v>321</v>
+      </c>
+      <c r="F128">
+        <v>141</v>
+      </c>
+      <c r="G128">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>1</v>
+      </c>
+      <c r="B129" t="s">
+        <v>448</v>
+      </c>
+      <c r="C129" t="s">
+        <v>39</v>
+      </c>
+      <c r="D129">
+        <v>366</v>
+      </c>
+      <c r="E129">
+        <v>685</v>
+      </c>
+      <c r="F129">
+        <v>1911</v>
+      </c>
+      <c r="G129">
+        <v>2962</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>2</v>
+      </c>
+      <c r="B130" t="s">
+        <v>449</v>
+      </c>
+      <c r="C130" t="s">
+        <v>39</v>
+      </c>
+      <c r="D130">
+        <v>144</v>
+      </c>
+      <c r="E130">
+        <v>255</v>
+      </c>
+      <c r="F130">
+        <v>137</v>
+      </c>
+      <c r="G130">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>3</v>
+      </c>
+      <c r="B131" t="s">
+        <v>450</v>
+      </c>
+      <c r="C131" t="s">
+        <v>39</v>
+      </c>
+      <c r="D131">
+        <v>92</v>
+      </c>
+      <c r="E131">
+        <v>46</v>
+      </c>
+      <c r="F131">
+        <v>47</v>
+      </c>
+      <c r="G131">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>4</v>
+      </c>
+      <c r="B132" t="s">
+        <v>451</v>
+      </c>
+      <c r="C132" t="s">
+        <v>39</v>
+      </c>
+      <c r="D132">
+        <v>58</v>
+      </c>
+      <c r="E132">
+        <v>226</v>
+      </c>
+      <c r="F132">
+        <v>599</v>
+      </c>
+      <c r="G132">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>5</v>
+      </c>
+      <c r="B133" t="s">
+        <v>452</v>
+      </c>
+      <c r="C133" t="s">
+        <v>39</v>
+      </c>
+      <c r="D133">
+        <v>37</v>
+      </c>
+      <c r="E133">
+        <v>12</v>
+      </c>
+      <c r="F133">
+        <v>13</v>
+      </c>
+      <c r="G133">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>6</v>
+      </c>
+      <c r="B134" t="s">
+        <v>453</v>
+      </c>
+      <c r="C134" t="s">
+        <v>39</v>
+      </c>
+      <c r="D134">
+        <v>1268</v>
+      </c>
+      <c r="E134">
+        <v>11</v>
+      </c>
+      <c r="F134">
+        <v>17</v>
+      </c>
+      <c r="G134">
+        <v>1296</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>7</v>
+      </c>
+      <c r="B135" t="s">
+        <v>454</v>
+      </c>
+      <c r="C135" t="s">
+        <v>39</v>
+      </c>
+      <c r="D135">
+        <v>31</v>
+      </c>
+      <c r="E135">
+        <v>146</v>
+      </c>
+      <c r="F135">
+        <v>48</v>
+      </c>
+      <c r="G135">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="136"/>
+    <row r="137">
+      <c r="A137">
+        <v>16</v>
+      </c>
+      <c r="B137" t="s">
+        <v>19</v>
+      </c>
+      <c r="C137" t="s">
+        <v>36</v>
+      </c>
+      <c r="D137">
+        <v>10734</v>
+      </c>
+      <c r="E137">
+        <v>4223</v>
+      </c>
+      <c r="F137">
+        <v>1246</v>
+      </c>
+      <c r="G137">
+        <v>16203</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="s">
+        <v>31</v>
+      </c>
+      <c r="B138" t="s">
+        <v>31</v>
+      </c>
+      <c r="C138" t="s">
+        <v>37</v>
+      </c>
+      <c r="D138">
+        <v>400</v>
+      </c>
+      <c r="E138">
+        <v>373</v>
+      </c>
+      <c r="F138">
+        <v>138</v>
+      </c>
+      <c r="G138">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>1</v>
+      </c>
+      <c r="B139" t="s">
+        <v>455</v>
+      </c>
+      <c r="C139" t="s">
+        <v>39</v>
+      </c>
+      <c r="D139">
+        <v>9216</v>
+      </c>
+      <c r="E139">
+        <v>358</v>
+      </c>
+      <c r="F139">
+        <v>237</v>
+      </c>
+      <c r="G139">
+        <v>9811</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>2</v>
+      </c>
+      <c r="B140" t="s">
+        <v>456</v>
+      </c>
+      <c r="C140" t="s">
+        <v>39</v>
+      </c>
+      <c r="D140">
+        <v>141</v>
+      </c>
+      <c r="E140">
+        <v>2331</v>
+      </c>
+      <c r="F140">
+        <v>207</v>
+      </c>
+      <c r="G140">
+        <v>2679</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>3</v>
+      </c>
+      <c r="B141" t="s">
+        <v>457</v>
+      </c>
+      <c r="C141" t="s">
+        <v>39</v>
+      </c>
+      <c r="D141">
+        <v>93</v>
+      </c>
+      <c r="E141">
+        <v>69</v>
+      </c>
+      <c r="F141">
+        <v>59</v>
+      </c>
+      <c r="G141">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>4</v>
+      </c>
+      <c r="B142" t="s">
+        <v>458</v>
+      </c>
+      <c r="C142" t="s">
+        <v>39</v>
+      </c>
+      <c r="D142">
+        <v>142</v>
+      </c>
+      <c r="E142">
+        <v>109</v>
+      </c>
+      <c r="F142">
+        <v>81</v>
+      </c>
+      <c r="G142">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>5</v>
+      </c>
+      <c r="B143" t="s">
+        <v>459</v>
+      </c>
+      <c r="C143" t="s">
+        <v>39</v>
+      </c>
+      <c r="D143">
+        <v>70</v>
+      </c>
+      <c r="E143">
+        <v>736</v>
+      </c>
+      <c r="F143">
+        <v>358</v>
+      </c>
+      <c r="G143">
+        <v>1164</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>6</v>
+      </c>
+      <c r="B144" t="s">
+        <v>460</v>
+      </c>
+      <c r="C144" t="s">
+        <v>39</v>
+      </c>
+      <c r="D144">
+        <v>79</v>
+      </c>
+      <c r="E144">
+        <v>26</v>
+      </c>
+      <c r="F144">
+        <v>130</v>
+      </c>
+      <c r="G144">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>7</v>
+      </c>
+      <c r="B145" t="s">
+        <v>461</v>
+      </c>
+      <c r="C145" t="s">
+        <v>39</v>
+      </c>
+      <c r="D145">
+        <v>593</v>
+      </c>
+      <c r="E145">
+        <v>221</v>
+      </c>
+      <c r="F145">
+        <v>36</v>
+      </c>
+      <c r="G145">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="146"/>
+    <row r="147">
+      <c r="A147">
+        <v>17</v>
+      </c>
+      <c r="B147" t="s">
+        <v>20</v>
+      </c>
+      <c r="C147" t="s">
+        <v>36</v>
+      </c>
+      <c r="D147">
+        <v>7128</v>
+      </c>
+      <c r="E147">
+        <v>740</v>
+      </c>
+      <c r="F147">
+        <v>396</v>
+      </c>
+      <c r="G147">
+        <v>8264</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="s">
+        <v>31</v>
+      </c>
+      <c r="B148" t="s">
+        <v>31</v>
+      </c>
+      <c r="C148" t="s">
+        <v>37</v>
+      </c>
+      <c r="D148">
+        <v>424</v>
+      </c>
+      <c r="E148">
+        <v>92</v>
+      </c>
+      <c r="F148">
+        <v>72</v>
+      </c>
+      <c r="G148">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>1</v>
+      </c>
+      <c r="B149" t="s">
+        <v>462</v>
+      </c>
+      <c r="C149" t="s">
+        <v>39</v>
+      </c>
+      <c r="D149">
+        <v>3872</v>
+      </c>
+      <c r="E149">
+        <v>51</v>
+      </c>
+      <c r="F149">
+        <v>81</v>
+      </c>
+      <c r="G149">
+        <v>4004</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>2</v>
+      </c>
+      <c r="B150" t="s">
+        <v>463</v>
+      </c>
+      <c r="C150" t="s">
+        <v>39</v>
+      </c>
+      <c r="D150">
+        <v>2062</v>
+      </c>
+      <c r="E150">
+        <v>28</v>
+      </c>
+      <c r="F150">
+        <v>155</v>
+      </c>
+      <c r="G150">
+        <v>2245</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>3</v>
+      </c>
+      <c r="B151" t="s">
+        <v>464</v>
+      </c>
+      <c r="C151" t="s">
+        <v>39</v>
+      </c>
+      <c r="D151">
+        <v>63</v>
+      </c>
+      <c r="E151">
+        <v>34</v>
+      </c>
+      <c r="F151">
+        <v>9</v>
+      </c>
+      <c r="G151">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>4</v>
+      </c>
+      <c r="B152" t="s">
+        <v>465</v>
+      </c>
+      <c r="C152" t="s">
+        <v>39</v>
+      </c>
+      <c r="D152">
+        <v>29</v>
+      </c>
+      <c r="E152">
+        <v>505</v>
+      </c>
+      <c r="F152">
+        <v>52</v>
+      </c>
+      <c r="G152">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>5</v>
+      </c>
+      <c r="B153" t="s">
+        <v>466</v>
+      </c>
+      <c r="C153" t="s">
+        <v>39</v>
+      </c>
+      <c r="D153">
+        <v>610</v>
+      </c>
+      <c r="E153">
+        <v>15</v>
+      </c>
+      <c r="F153">
+        <v>14</v>
+      </c>
+      <c r="G153">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>6</v>
+      </c>
+      <c r="B154" t="s">
+        <v>467</v>
+      </c>
+      <c r="C154" t="s">
+        <v>39</v>
+      </c>
+      <c r="D154">
+        <v>68</v>
+      </c>
+      <c r="E154">
+        <v>15</v>
+      </c>
+      <c r="F154">
+        <v>13</v>
+      </c>
+      <c r="G154">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="155"/>
+    <row r="156">
+      <c r="A156">
+        <v>24</v>
+      </c>
+      <c r="B156" t="s">
+        <v>356</v>
+      </c>
+      <c r="C156" t="s">
+        <v>36</v>
+      </c>
+      <c r="D156">
+        <v>1628</v>
+      </c>
+      <c r="E156">
+        <v>258</v>
+      </c>
+      <c r="F156">
+        <v>268</v>
+      </c>
+      <c r="G156">
+        <v>2154</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" t="s">
+        <v>31</v>
+      </c>
+      <c r="B157" t="s">
+        <v>31</v>
+      </c>
+      <c r="C157" t="s">
+        <v>37</v>
+      </c>
+      <c r="D157">
+        <v>117</v>
+      </c>
+      <c r="E157">
+        <v>60</v>
+      </c>
+      <c r="F157">
+        <v>25</v>
+      </c>
+      <c r="G157">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>1</v>
+      </c>
+      <c r="B158" t="s">
+        <v>468</v>
+      </c>
+      <c r="C158" t="s">
+        <v>39</v>
+      </c>
+      <c r="D158">
+        <v>1406</v>
+      </c>
+      <c r="E158">
+        <v>44</v>
+      </c>
+      <c r="F158">
+        <v>127</v>
+      </c>
+      <c r="G158">
+        <v>1577</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>2</v>
+      </c>
+      <c r="B159" t="s">
+        <v>469</v>
+      </c>
+      <c r="C159" t="s">
+        <v>39</v>
+      </c>
+      <c r="D159">
+        <v>39</v>
+      </c>
+      <c r="E159">
+        <v>70</v>
+      </c>
+      <c r="F159">
+        <v>51</v>
+      </c>
+      <c r="G159">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>3</v>
+      </c>
+      <c r="B160" t="s">
+        <v>470</v>
+      </c>
+      <c r="C160" t="s">
+        <v>39</v>
+      </c>
+      <c r="D160">
+        <v>19</v>
+      </c>
+      <c r="E160">
+        <v>49</v>
+      </c>
+      <c r="F160">
+        <v>21</v>
+      </c>
+      <c r="G160">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>4</v>
+      </c>
+      <c r="B161" t="s">
+        <v>471</v>
+      </c>
+      <c r="C161" t="s">
+        <v>39</v>
+      </c>
+      <c r="D161">
+        <v>17</v>
+      </c>
+      <c r="E161">
+        <v>8</v>
+      </c>
+      <c r="F161">
+        <v>8</v>
+      </c>
+      <c r="G161">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>5</v>
+      </c>
+      <c r="B162" t="s">
+        <v>472</v>
+      </c>
+      <c r="C162" t="s">
+        <v>39</v>
+      </c>
+      <c r="D162">
+        <v>30</v>
+      </c>
+      <c r="E162">
+        <v>27</v>
+      </c>
+      <c r="F162">
+        <v>36</v>
+      </c>
+      <c r="G162">
+        <v>93</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C2" t="s">
+        <v>473</v>
+      </c>
+      <c r="D2" t="s">
+        <v>474</v>
+      </c>
+      <c r="E2" t="s">
+        <v>475</v>
+      </c>
+      <c r="F2" t="s">
+        <v>476</v>
+      </c>
+      <c r="G2">
+        <v>17136</v>
+      </c>
+      <c r="H2">
+        <v>19584</v>
+      </c>
+      <c r="I2">
+        <v>8907</v>
+      </c>
+      <c r="J2">
+        <v>8500</v>
+      </c>
+      <c r="K2">
+        <v>4967</v>
+      </c>
+      <c r="L2">
+        <v>508</v>
+      </c>
+      <c r="M2">
+        <v>2477</v>
+      </c>
+      <c r="N2">
+        <v>2735</v>
+      </c>
+      <c r="O2">
+        <v>584</v>
+      </c>
+      <c r="P2">
+        <v>5736</v>
+      </c>
+      <c r="Q2">
+        <v>803</v>
+      </c>
+      <c r="R2">
+        <v>7094</v>
+      </c>
+      <c r="S2">
+        <v>11481</v>
+      </c>
+      <c r="T2">
+        <v>5681</v>
+      </c>
+      <c r="U2">
+        <v>2477</v>
+      </c>
+      <c r="V2">
+        <v>876</v>
+      </c>
+      <c r="W2">
+        <v>99546</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>22</v>
+      </c>
+      <c r="C3" t="s">
+        <v>473</v>
+      </c>
+      <c r="D3" t="s">
+        <v>474</v>
+      </c>
+      <c r="E3" t="s">
+        <v>477</v>
+      </c>
+      <c r="F3" t="s">
+        <v>478</v>
+      </c>
+      <c r="G3">
+        <v>9763</v>
+      </c>
+      <c r="H3">
+        <v>21631</v>
+      </c>
+      <c r="I3">
+        <v>12580</v>
+      </c>
+      <c r="J3">
+        <v>13634</v>
+      </c>
+      <c r="K3">
+        <v>5334</v>
+      </c>
+      <c r="L3">
+        <v>767</v>
+      </c>
+      <c r="M3">
+        <v>2073</v>
+      </c>
+      <c r="N3">
+        <v>1596</v>
+      </c>
+      <c r="O3">
+        <v>342</v>
+      </c>
+      <c r="P3">
+        <v>2907</v>
+      </c>
+      <c r="Q3">
+        <v>1338</v>
+      </c>
+      <c r="R3">
+        <v>4755</v>
+      </c>
+      <c r="S3">
+        <v>6371</v>
+      </c>
+      <c r="T3">
+        <v>9187</v>
+      </c>
+      <c r="U3">
+        <v>2613</v>
+      </c>
+      <c r="V3">
+        <v>477</v>
+      </c>
+      <c r="W3">
+        <v>95368</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C4" t="s">
+        <v>473</v>
+      </c>
+      <c r="D4" t="s">
+        <v>474</v>
+      </c>
+      <c r="E4" t="s">
+        <v>479</v>
+      </c>
+      <c r="F4" t="s">
+        <v>480</v>
+      </c>
+      <c r="G4">
+        <v>9863</v>
+      </c>
+      <c r="H4">
+        <v>14851</v>
+      </c>
+      <c r="I4">
+        <v>19362</v>
+      </c>
+      <c r="J4">
+        <v>18284</v>
+      </c>
+      <c r="K4">
+        <v>24318</v>
+      </c>
+      <c r="L4">
+        <v>911</v>
+      </c>
+      <c r="M4">
+        <v>2105</v>
+      </c>
+      <c r="N4">
+        <v>988</v>
+      </c>
+      <c r="O4">
+        <v>2843</v>
+      </c>
+      <c r="P4">
+        <v>8900</v>
+      </c>
+      <c r="Q4">
+        <v>748</v>
+      </c>
+      <c r="R4">
+        <v>5409</v>
+      </c>
+      <c r="S4">
+        <v>8794</v>
+      </c>
+      <c r="T4">
+        <v>7267</v>
+      </c>
+      <c r="U4">
+        <v>4134</v>
+      </c>
+      <c r="V4">
+        <v>2295</v>
+      </c>
+      <c r="W4">
+        <v>131072</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" t="s">
+        <v>32</v>
+      </c>
+      <c r="G5">
+        <v>36762</v>
+      </c>
+      <c r="H5">
+        <v>56066</v>
+      </c>
+      <c r="I5">
+        <v>40849</v>
+      </c>
+      <c r="J5">
+        <v>40418</v>
+      </c>
+      <c r="K5">
+        <v>34619</v>
+      </c>
+      <c r="L5">
+        <v>2186</v>
+      </c>
+      <c r="M5">
+        <v>6655</v>
+      </c>
+      <c r="N5">
+        <v>5319</v>
+      </c>
+      <c r="O5">
+        <v>3769</v>
+      </c>
+      <c r="P5">
+        <v>17543</v>
+      </c>
+      <c r="Q5">
+        <v>2889</v>
+      </c>
+      <c r="R5">
+        <v>17258</v>
+      </c>
+      <c r="S5">
+        <v>26646</v>
+      </c>
+      <c r="T5">
+        <v>22135</v>
+      </c>
+      <c r="U5">
+        <v>9224</v>
+      </c>
+      <c r="V5">
+        <v>3648</v>
+      </c>
+      <c r="W5">
+        <v>325986</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>36</v>
+      </c>
+      <c r="D2">
+        <v>17136</v>
+      </c>
+      <c r="E2">
+        <v>9763</v>
+      </c>
+      <c r="F2">
+        <v>9863</v>
+      </c>
+      <c r="G2">
+        <v>36762</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D3">
+        <v>914</v>
+      </c>
+      <c r="E3">
+        <v>738</v>
+      </c>
+      <c r="F3">
+        <v>1157</v>
+      </c>
+      <c r="G3">
+        <v>2809</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>481</v>
+      </c>
+      <c r="C4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D4">
+        <v>7992</v>
+      </c>
+      <c r="E4">
+        <v>1650</v>
+      </c>
+      <c r="F4">
+        <v>2248</v>
+      </c>
+      <c r="G4">
+        <v>11890</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>482</v>
+      </c>
+      <c r="C5" t="s">
+        <v>39</v>
+      </c>
+      <c r="D5">
+        <v>637</v>
+      </c>
+      <c r="E5">
+        <v>3313</v>
+      </c>
+      <c r="F5">
+        <v>1073</v>
+      </c>
+      <c r="G5">
+        <v>5023</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>483</v>
+      </c>
+      <c r="C6" t="s">
+        <v>39</v>
+      </c>
+      <c r="D6">
+        <v>2602</v>
+      </c>
+      <c r="E6">
+        <v>1684</v>
+      </c>
+      <c r="F6">
+        <v>1223</v>
+      </c>
+      <c r="G6">
+        <v>5509</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>484</v>
+      </c>
+      <c r="C7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D7">
+        <v>2037</v>
+      </c>
+      <c r="E7">
+        <v>463</v>
+      </c>
+      <c r="F7">
+        <v>837</v>
+      </c>
+      <c r="G7">
+        <v>3337</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>485</v>
+      </c>
+      <c r="C8" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8">
+        <v>163</v>
+      </c>
+      <c r="E8">
+        <v>452</v>
+      </c>
+      <c r="F8">
+        <v>2067</v>
+      </c>
+      <c r="G8">
+        <v>2682</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>486</v>
+      </c>
+      <c r="C9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D9">
+        <v>608</v>
+      </c>
+      <c r="E9">
+        <v>245</v>
+      </c>
+      <c r="F9">
+        <v>566</v>
+      </c>
+      <c r="G9">
+        <v>1419</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>487</v>
+      </c>
+      <c r="C10" t="s">
+        <v>39</v>
+      </c>
+      <c r="D10">
+        <v>690</v>
+      </c>
+      <c r="E10">
+        <v>140</v>
+      </c>
+      <c r="F10">
+        <v>365</v>
+      </c>
+      <c r="G10">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>488</v>
+      </c>
+      <c r="C11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11">
+        <v>1493</v>
+      </c>
+      <c r="E11">
+        <v>1078</v>
+      </c>
+      <c r="F11">
+        <v>327</v>
+      </c>
+      <c r="G11">
+        <v>2898</v>
+      </c>
+    </row>
+    <row r="12"/>
+    <row r="13">
+      <c r="A13">
+        <v>2</v>
+      </c>
+      <c r="B13" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13">
+        <v>19584</v>
+      </c>
+      <c r="E13">
+        <v>21631</v>
+      </c>
+      <c r="F13">
+        <v>14851</v>
+      </c>
+      <c r="G13">
+        <v>56066</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>31</v>
+      </c>
+      <c r="B14" t="s">
+        <v>31</v>
+      </c>
+      <c r="C14" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14">
+        <v>2512</v>
+      </c>
+      <c r="E14">
+        <v>1763</v>
+      </c>
+      <c r="F14">
+        <v>1673</v>
+      </c>
+      <c r="G14">
+        <v>5948</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>1</v>
+      </c>
+      <c r="B15" t="s">
+        <v>489</v>
+      </c>
+      <c r="C15" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15">
+        <v>5860</v>
+      </c>
+      <c r="E15">
+        <v>4652</v>
+      </c>
+      <c r="F15">
+        <v>3717</v>
+      </c>
+      <c r="G15">
+        <v>14229</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>2</v>
+      </c>
+      <c r="B16" t="s">
+        <v>490</v>
+      </c>
+      <c r="C16" t="s">
+        <v>39</v>
+      </c>
+      <c r="D16">
+        <v>2815</v>
+      </c>
+      <c r="E16">
+        <v>11907</v>
+      </c>
+      <c r="F16">
+        <v>1590</v>
+      </c>
+      <c r="G16">
+        <v>16312</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>3</v>
+      </c>
+      <c r="B17" t="s">
+        <v>491</v>
+      </c>
+      <c r="C17" t="s">
+        <v>39</v>
+      </c>
+      <c r="D17">
+        <v>609</v>
+      </c>
+      <c r="E17">
+        <v>282</v>
+      </c>
+      <c r="F17">
+        <v>4717</v>
+      </c>
+      <c r="G17">
+        <v>5608</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>4</v>
+      </c>
+      <c r="B18" t="s">
+        <v>492</v>
+      </c>
+      <c r="C18" t="s">
+        <v>39</v>
+      </c>
+      <c r="D18">
+        <v>897</v>
+      </c>
+      <c r="E18">
+        <v>275</v>
+      </c>
+      <c r="F18">
+        <v>331</v>
+      </c>
+      <c r="G18">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>5</v>
+      </c>
+      <c r="B19" t="s">
+        <v>493</v>
+      </c>
+      <c r="C19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D19">
+        <v>326</v>
+      </c>
+      <c r="E19">
+        <v>208</v>
+      </c>
+      <c r="F19">
+        <v>289</v>
+      </c>
+      <c r="G19">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>6</v>
+      </c>
+      <c r="B20" t="s">
+        <v>494</v>
+      </c>
+      <c r="C20" t="s">
+        <v>39</v>
+      </c>
+      <c r="D20">
+        <v>332</v>
+      </c>
+      <c r="E20">
+        <v>188</v>
+      </c>
+      <c r="F20">
+        <v>217</v>
+      </c>
+      <c r="G20">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>7</v>
+      </c>
+      <c r="B21" t="s">
+        <v>495</v>
+      </c>
+      <c r="C21" t="s">
+        <v>39</v>
+      </c>
+      <c r="D21">
+        <v>709</v>
+      </c>
+      <c r="E21">
+        <v>245</v>
+      </c>
+      <c r="F21">
+        <v>250</v>
+      </c>
+      <c r="G21">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>8</v>
+      </c>
+      <c r="B22" t="s">
+        <v>496</v>
+      </c>
+      <c r="C22" t="s">
+        <v>39</v>
+      </c>
+      <c r="D22">
+        <v>5524</v>
+      </c>
+      <c r="E22">
+        <v>2111</v>
+      </c>
+      <c r="F22">
+        <v>2067</v>
+      </c>
+      <c r="G22">
+        <v>9702</v>
+      </c>
+    </row>
+    <row r="23"/>
+    <row r="24">
+      <c r="A24">
+        <v>3</v>
+      </c>
+      <c r="B24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D24">
+        <v>8907</v>
+      </c>
+      <c r="E24">
+        <v>12580</v>
+      </c>
+      <c r="F24">
+        <v>19362</v>
+      </c>
+      <c r="G24">
+        <v>40849</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>31</v>
+      </c>
+      <c r="B25" t="s">
+        <v>31</v>
+      </c>
+      <c r="C25" t="s">
+        <v>37</v>
+      </c>
+      <c r="D25">
+        <v>1323</v>
+      </c>
+      <c r="E25">
+        <v>1424</v>
+      </c>
+      <c r="F25">
+        <v>2251</v>
+      </c>
+      <c r="G25">
+        <v>4998</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>1</v>
+      </c>
+      <c r="B26" t="s">
+        <v>497</v>
+      </c>
+      <c r="C26" t="s">
+        <v>39</v>
+      </c>
+      <c r="D26">
+        <v>1403</v>
+      </c>
+      <c r="E26">
+        <v>1236</v>
+      </c>
+      <c r="F26">
+        <v>6215</v>
+      </c>
+      <c r="G26">
+        <v>8854</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>2</v>
+      </c>
+      <c r="B27" t="s">
+        <v>498</v>
+      </c>
+      <c r="C27" t="s">
+        <v>39</v>
+      </c>
+      <c r="D27">
+        <v>1123</v>
+      </c>
+      <c r="E27">
+        <v>2640</v>
+      </c>
+      <c r="F27">
+        <v>1079</v>
+      </c>
+      <c r="G27">
+        <v>4842</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>3</v>
+      </c>
+      <c r="B28" t="s">
+        <v>499</v>
+      </c>
+      <c r="C28" t="s">
+        <v>39</v>
+      </c>
+      <c r="D28">
+        <v>719</v>
+      </c>
+      <c r="E28">
+        <v>631</v>
+      </c>
+      <c r="F28">
+        <v>2581</v>
+      </c>
+      <c r="G28">
+        <v>3931</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>4</v>
+      </c>
+      <c r="B29" t="s">
+        <v>500</v>
+      </c>
+      <c r="C29" t="s">
+        <v>39</v>
+      </c>
+      <c r="D29">
+        <v>2048</v>
+      </c>
+      <c r="E29">
+        <v>1833</v>
+      </c>
+      <c r="F29">
+        <v>684</v>
+      </c>
+      <c r="G29">
+        <v>4565</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>5</v>
+      </c>
+      <c r="B30" t="s">
+        <v>501</v>
+      </c>
+      <c r="C30" t="s">
+        <v>39</v>
+      </c>
+      <c r="D30">
+        <v>624</v>
+      </c>
+      <c r="E30">
+        <v>2536</v>
+      </c>
+      <c r="F30">
+        <v>646</v>
+      </c>
+      <c r="G30">
+        <v>3806</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>6</v>
+      </c>
+      <c r="B31" t="s">
+        <v>502</v>
+      </c>
+      <c r="C31" t="s">
+        <v>39</v>
+      </c>
+      <c r="D31">
+        <v>517</v>
+      </c>
+      <c r="E31">
+        <v>243</v>
+      </c>
+      <c r="F31">
+        <v>2481</v>
+      </c>
+      <c r="G31">
+        <v>3241</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>7</v>
+      </c>
+      <c r="B32" t="s">
+        <v>503</v>
+      </c>
+      <c r="C32" t="s">
+        <v>39</v>
+      </c>
+      <c r="D32">
+        <v>408</v>
+      </c>
+      <c r="E32">
+        <v>270</v>
+      </c>
+      <c r="F32">
+        <v>3222</v>
+      </c>
+      <c r="G32">
+        <v>3900</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>8</v>
+      </c>
+      <c r="B33" t="s">
+        <v>504</v>
+      </c>
+      <c r="C33" t="s">
+        <v>39</v>
+      </c>
+      <c r="D33">
+        <v>742</v>
+      </c>
+      <c r="E33">
+        <v>1767</v>
+      </c>
+      <c r="F33">
+        <v>203</v>
+      </c>
+      <c r="G33">
+        <v>2712</v>
+      </c>
+    </row>
+    <row r="34"/>
+    <row r="35">
+      <c r="A35">
+        <v>4</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>36</v>
+      </c>
+      <c r="D35">
+        <v>8500</v>
+      </c>
+      <c r="E35">
+        <v>13634</v>
+      </c>
+      <c r="F35">
+        <v>18284</v>
+      </c>
+      <c r="G35">
+        <v>40418</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>31</v>
+      </c>
+      <c r="B36" t="s">
+        <v>31</v>
+      </c>
+      <c r="C36" t="s">
+        <v>37</v>
+      </c>
+      <c r="D36">
+        <v>907</v>
+      </c>
+      <c r="E36">
+        <v>1222</v>
+      </c>
+      <c r="F36">
+        <v>1837</v>
+      </c>
+      <c r="G36">
+        <v>3966</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>1</v>
+      </c>
+      <c r="B37" t="s">
+        <v>505</v>
+      </c>
+      <c r="C37" t="s">
+        <v>39</v>
+      </c>
+      <c r="D37">
+        <v>2369</v>
+      </c>
+      <c r="E37">
+        <v>4013</v>
+      </c>
+      <c r="F37">
+        <v>2724</v>
+      </c>
+      <c r="G37">
+        <v>9106</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>2</v>
+      </c>
+      <c r="B38" t="s">
+        <v>506</v>
+      </c>
+      <c r="C38" t="s">
+        <v>39</v>
+      </c>
+      <c r="D38">
+        <v>717</v>
+      </c>
+      <c r="E38">
+        <v>5002</v>
+      </c>
+      <c r="F38">
+        <v>786</v>
+      </c>
+      <c r="G38">
+        <v>6505</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>3</v>
+      </c>
+      <c r="B39" t="s">
+        <v>507</v>
+      </c>
+      <c r="C39" t="s">
+        <v>39</v>
+      </c>
+      <c r="D39">
+        <v>274</v>
+      </c>
+      <c r="E39">
+        <v>218</v>
+      </c>
+      <c r="F39">
+        <v>618</v>
+      </c>
+      <c r="G39">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>4</v>
+      </c>
+      <c r="B40" t="s">
+        <v>508</v>
+      </c>
+      <c r="C40" t="s">
+        <v>39</v>
+      </c>
+      <c r="D40">
+        <v>2477</v>
+      </c>
+      <c r="E40">
+        <v>854</v>
+      </c>
+      <c r="F40">
+        <v>3155</v>
+      </c>
+      <c r="G40">
+        <v>6486</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>5</v>
+      </c>
+      <c r="B41" t="s">
+        <v>509</v>
+      </c>
+      <c r="C41" t="s">
+        <v>39</v>
+      </c>
+      <c r="D41">
+        <v>418</v>
+      </c>
+      <c r="E41">
+        <v>209</v>
+      </c>
+      <c r="F41">
+        <v>4786</v>
+      </c>
+      <c r="G41">
+        <v>5413</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>6</v>
+      </c>
+      <c r="B42" t="s">
+        <v>510</v>
+      </c>
+      <c r="C42" t="s">
+        <v>39</v>
+      </c>
+      <c r="D42">
+        <v>862</v>
+      </c>
+      <c r="E42">
+        <v>561</v>
+      </c>
+      <c r="F42">
+        <v>891</v>
+      </c>
+      <c r="G42">
+        <v>2314</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>7</v>
+      </c>
+      <c r="B43" t="s">
+        <v>511</v>
+      </c>
+      <c r="C43" t="s">
+        <v>39</v>
+      </c>
+      <c r="D43">
+        <v>119</v>
+      </c>
+      <c r="E43">
+        <v>149</v>
+      </c>
+      <c r="F43">
+        <v>2127</v>
+      </c>
+      <c r="G43">
+        <v>2395</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>8</v>
+      </c>
+      <c r="B44" t="s">
+        <v>512</v>
+      </c>
+      <c r="C44" t="s">
+        <v>39</v>
+      </c>
+      <c r="D44">
+        <v>357</v>
+      </c>
+      <c r="E44">
+        <v>1406</v>
+      </c>
+      <c r="F44">
+        <v>1360</v>
+      </c>
+      <c r="G44">
+        <v>3123</v>
+      </c>
+    </row>
+    <row r="45"/>
+    <row r="46">
+      <c r="A46">
+        <v>5</v>
+      </c>
+      <c r="B46" t="s">
+        <v>10</v>
+      </c>
+      <c r="C46" t="s">
+        <v>36</v>
+      </c>
+      <c r="D46">
+        <v>4967</v>
+      </c>
+      <c r="E46">
+        <v>5334</v>
+      </c>
+      <c r="F46">
+        <v>24318</v>
+      </c>
+      <c r="G46">
+        <v>34619</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="s">
+        <v>31</v>
+      </c>
+      <c r="B47" t="s">
+        <v>31</v>
+      </c>
+      <c r="C47" t="s">
+        <v>37</v>
+      </c>
+      <c r="D47">
+        <v>406</v>
+      </c>
+      <c r="E47">
+        <v>545</v>
+      </c>
+      <c r="F47">
+        <v>1229</v>
+      </c>
+      <c r="G47">
+        <v>2180</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>1</v>
+      </c>
+      <c r="B48" t="s">
+        <v>513</v>
+      </c>
+      <c r="C48" t="s">
+        <v>39</v>
+      </c>
+      <c r="D48">
+        <v>998</v>
+      </c>
+      <c r="E48">
+        <v>1123</v>
+      </c>
+      <c r="F48">
+        <v>8192</v>
+      </c>
+      <c r="G48">
+        <v>10313</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>2</v>
+      </c>
+      <c r="B49" t="s">
+        <v>514</v>
+      </c>
+      <c r="C49" t="s">
+        <v>39</v>
+      </c>
+      <c r="D49">
+        <v>185</v>
+      </c>
+      <c r="E49">
+        <v>281</v>
+      </c>
+      <c r="F49">
+        <v>323</v>
+      </c>
+      <c r="G49">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>3</v>
+      </c>
+      <c r="B50" t="s">
+        <v>515</v>
+      </c>
+      <c r="C50" t="s">
+        <v>39</v>
+      </c>
+      <c r="D50">
+        <v>356</v>
+      </c>
+      <c r="E50">
+        <v>1158</v>
+      </c>
+      <c r="F50">
+        <v>389</v>
+      </c>
+      <c r="G50">
+        <v>1903</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>4</v>
+      </c>
+      <c r="B51" t="s">
+        <v>516</v>
+      </c>
+      <c r="C51" t="s">
+        <v>39</v>
+      </c>
+      <c r="D51">
+        <v>934</v>
+      </c>
+      <c r="E51">
+        <v>213</v>
+      </c>
+      <c r="F51">
+        <v>285</v>
+      </c>
+      <c r="G51">
+        <v>1432</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>5</v>
+      </c>
+      <c r="B52" t="s">
+        <v>517</v>
+      </c>
+      <c r="C52" t="s">
+        <v>39</v>
+      </c>
+      <c r="D52">
+        <v>359</v>
+      </c>
+      <c r="E52">
+        <v>474</v>
+      </c>
+      <c r="F52">
+        <v>7960</v>
+      </c>
+      <c r="G52">
+        <v>8793</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>6</v>
+      </c>
+      <c r="B53" t="s">
+        <v>518</v>
+      </c>
+      <c r="C53" t="s">
+        <v>39</v>
+      </c>
+      <c r="D53">
+        <v>158</v>
+      </c>
+      <c r="E53">
+        <v>404</v>
+      </c>
+      <c r="F53">
+        <v>156</v>
+      </c>
+      <c r="G53">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>7</v>
+      </c>
+      <c r="B54" t="s">
+        <v>519</v>
+      </c>
+      <c r="C54" t="s">
+        <v>39</v>
+      </c>
+      <c r="D54">
+        <v>1353</v>
+      </c>
+      <c r="E54">
+        <v>538</v>
+      </c>
+      <c r="F54">
+        <v>1341</v>
+      </c>
+      <c r="G54">
+        <v>3232</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>8</v>
+      </c>
+      <c r="B55" t="s">
+        <v>520</v>
+      </c>
+      <c r="C55" t="s">
+        <v>39</v>
+      </c>
+      <c r="D55">
+        <v>218</v>
+      </c>
+      <c r="E55">
+        <v>598</v>
+      </c>
+      <c r="F55">
+        <v>4443</v>
+      </c>
+      <c r="G55">
+        <v>5259</v>
+      </c>
+    </row>
+    <row r="56"/>
+    <row r="57">
+      <c r="A57">
+        <v>6</v>
+      </c>
+      <c r="B57" t="s">
+        <v>11</v>
+      </c>
+      <c r="C57" t="s">
+        <v>36</v>
+      </c>
+      <c r="D57">
+        <v>508</v>
+      </c>
+      <c r="E57">
+        <v>767</v>
+      </c>
+      <c r="F57">
+        <v>911</v>
+      </c>
+      <c r="G57">
+        <v>2186</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s">
+        <v>31</v>
+      </c>
+      <c r="B58" t="s">
+        <v>31</v>
+      </c>
+      <c r="C58" t="s">
+        <v>37</v>
+      </c>
+      <c r="D58">
+        <v>326</v>
+      </c>
+      <c r="E58">
+        <v>422</v>
+      </c>
+      <c r="F58">
+        <v>392</v>
+      </c>
+      <c r="G58">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>1</v>
+      </c>
+      <c r="B59" t="s">
+        <v>521</v>
+      </c>
+      <c r="C59" t="s">
+        <v>39</v>
+      </c>
+      <c r="D59">
+        <v>182</v>
+      </c>
+      <c r="E59">
+        <v>345</v>
+      </c>
+      <c r="F59">
+        <v>519</v>
+      </c>
+      <c r="G59">
+        <v>1046</v>
+      </c>
+    </row>
+    <row r="60"/>
+    <row r="61">
+      <c r="A61">
+        <v>7</v>
+      </c>
+      <c r="B61" t="s">
+        <v>12</v>
+      </c>
+      <c r="C61" t="s">
+        <v>36</v>
+      </c>
+      <c r="D61">
+        <v>2477</v>
+      </c>
+      <c r="E61">
+        <v>2073</v>
+      </c>
+      <c r="F61">
+        <v>2105</v>
+      </c>
+      <c r="G61">
+        <v>6655</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="s">
+        <v>31</v>
+      </c>
+      <c r="B62" t="s">
+        <v>31</v>
+      </c>
+      <c r="C62" t="s">
+        <v>37</v>
+      </c>
+      <c r="D62">
+        <v>599</v>
+      </c>
+      <c r="E62">
+        <v>439</v>
+      </c>
+      <c r="F62">
+        <v>493</v>
+      </c>
+      <c r="G62">
+        <v>1531</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>1</v>
+      </c>
+      <c r="B63" t="s">
+        <v>522</v>
+      </c>
+      <c r="C63" t="s">
+        <v>39</v>
+      </c>
+      <c r="D63">
+        <v>621</v>
+      </c>
+      <c r="E63">
+        <v>261</v>
+      </c>
+      <c r="F63">
+        <v>276</v>
+      </c>
+      <c r="G63">
+        <v>1158</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>2</v>
+      </c>
+      <c r="B64" t="s">
+        <v>523</v>
+      </c>
+      <c r="C64" t="s">
+        <v>39</v>
+      </c>
+      <c r="D64">
+        <v>201</v>
+      </c>
+      <c r="E64">
+        <v>263</v>
+      </c>
+      <c r="F64">
+        <v>701</v>
+      </c>
+      <c r="G64">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>3</v>
+      </c>
+      <c r="B65" t="s">
+        <v>524</v>
+      </c>
+      <c r="C65" t="s">
+        <v>39</v>
+      </c>
+      <c r="D65">
+        <v>169</v>
+      </c>
+      <c r="E65">
+        <v>123</v>
+      </c>
+      <c r="F65">
+        <v>154</v>
+      </c>
+      <c r="G65">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>4</v>
+      </c>
+      <c r="B66" t="s">
+        <v>525</v>
+      </c>
+      <c r="C66" t="s">
+        <v>39</v>
+      </c>
+      <c r="D66">
+        <v>304</v>
+      </c>
+      <c r="E66">
+        <v>109</v>
+      </c>
+      <c r="F66">
+        <v>112</v>
+      </c>
+      <c r="G66">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>5</v>
+      </c>
+      <c r="B67" t="s">
+        <v>526</v>
+      </c>
+      <c r="C67" t="s">
+        <v>39</v>
+      </c>
+      <c r="D67">
+        <v>92</v>
+      </c>
+      <c r="E67">
+        <v>52</v>
+      </c>
+      <c r="F67">
+        <v>77</v>
+      </c>
+      <c r="G67">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>6</v>
+      </c>
+      <c r="B68" t="s">
+        <v>527</v>
+      </c>
+      <c r="C68" t="s">
+        <v>39</v>
+      </c>
+      <c r="D68">
+        <v>244</v>
+      </c>
+      <c r="E68">
+        <v>50</v>
+      </c>
+      <c r="F68">
+        <v>51</v>
+      </c>
+      <c r="G68">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>7</v>
+      </c>
+      <c r="B69" t="s">
+        <v>528</v>
+      </c>
+      <c r="C69" t="s">
+        <v>39</v>
+      </c>
+      <c r="D69">
+        <v>247</v>
+      </c>
+      <c r="E69">
+        <v>776</v>
+      </c>
+      <c r="F69">
+        <v>241</v>
+      </c>
+      <c r="G69">
+        <v>1264</v>
+      </c>
+    </row>
+    <row r="70"/>
+    <row r="71">
+      <c r="A71">
+        <v>8</v>
+      </c>
+      <c r="B71" t="s">
+        <v>13</v>
+      </c>
+      <c r="C71" t="s">
+        <v>36</v>
+      </c>
+      <c r="D71">
+        <v>2735</v>
+      </c>
+      <c r="E71">
+        <v>1596</v>
+      </c>
+      <c r="F71">
+        <v>988</v>
+      </c>
+      <c r="G71">
+        <v>5319</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="s">
+        <v>31</v>
+      </c>
+      <c r="B72" t="s">
+        <v>31</v>
+      </c>
+      <c r="C72" t="s">
+        <v>37</v>
+      </c>
+      <c r="D72">
+        <v>342</v>
+      </c>
+      <c r="E72">
+        <v>292</v>
+      </c>
+      <c r="F72">
+        <v>199</v>
+      </c>
+      <c r="G72">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>1</v>
+      </c>
+      <c r="B73" t="s">
+        <v>529</v>
+      </c>
+      <c r="C73" t="s">
+        <v>39</v>
+      </c>
+      <c r="D73">
+        <v>291</v>
+      </c>
+      <c r="E73">
+        <v>596</v>
+      </c>
+      <c r="F73">
+        <v>195</v>
+      </c>
+      <c r="G73">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>2</v>
+      </c>
+      <c r="B74" t="s">
+        <v>530</v>
+      </c>
+      <c r="C74" t="s">
+        <v>39</v>
+      </c>
+      <c r="D74">
+        <v>702</v>
+      </c>
+      <c r="E74">
+        <v>175</v>
+      </c>
+      <c r="F74">
+        <v>147</v>
+      </c>
+      <c r="G74">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>3</v>
+      </c>
+      <c r="B75" t="s">
+        <v>531</v>
+      </c>
+      <c r="C75" t="s">
+        <v>39</v>
+      </c>
+      <c r="D75">
+        <v>588</v>
+      </c>
+      <c r="E75">
+        <v>97</v>
+      </c>
+      <c r="F75">
+        <v>158</v>
+      </c>
+      <c r="G75">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>4</v>
+      </c>
+      <c r="B76" t="s">
+        <v>532</v>
+      </c>
+      <c r="C76" t="s">
+        <v>39</v>
+      </c>
+      <c r="D76">
+        <v>70</v>
+      </c>
+      <c r="E76">
+        <v>128</v>
+      </c>
+      <c r="F76">
+        <v>35</v>
+      </c>
+      <c r="G76">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>5</v>
+      </c>
+      <c r="B77" t="s">
+        <v>533</v>
+      </c>
+      <c r="C77" t="s">
+        <v>39</v>
+      </c>
+      <c r="D77">
+        <v>118</v>
+      </c>
+      <c r="E77">
+        <v>55</v>
+      </c>
+      <c r="F77">
+        <v>83</v>
+      </c>
+      <c r="G77">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>6</v>
+      </c>
+      <c r="B78" t="s">
+        <v>534</v>
+      </c>
+      <c r="C78" t="s">
+        <v>39</v>
+      </c>
+      <c r="D78">
+        <v>26</v>
+      </c>
+      <c r="E78">
+        <v>23</v>
+      </c>
+      <c r="F78">
+        <v>36</v>
+      </c>
+      <c r="G78">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>7</v>
+      </c>
+      <c r="B79" t="s">
+        <v>535</v>
+      </c>
+      <c r="C79" t="s">
+        <v>39</v>
+      </c>
+      <c r="D79">
+        <v>298</v>
+      </c>
+      <c r="E79">
+        <v>90</v>
+      </c>
+      <c r="F79">
+        <v>43</v>
+      </c>
+      <c r="G79">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>8</v>
+      </c>
+      <c r="B80" t="s">
+        <v>536</v>
+      </c>
+      <c r="C80" t="s">
+        <v>39</v>
+      </c>
+      <c r="D80">
+        <v>300</v>
+      </c>
+      <c r="E80">
+        <v>140</v>
+      </c>
+      <c r="F80">
+        <v>92</v>
+      </c>
+      <c r="G80">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="81"/>
+    <row r="82">
+      <c r="A82">
+        <v>9</v>
+      </c>
+      <c r="B82" t="s">
+        <v>14</v>
+      </c>
+      <c r="C82" t="s">
+        <v>36</v>
+      </c>
+      <c r="D82">
+        <v>584</v>
+      </c>
+      <c r="E82">
+        <v>342</v>
+      </c>
+      <c r="F82">
+        <v>2843</v>
+      </c>
+      <c r="G82">
+        <v>3769</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="s">
+        <v>31</v>
+      </c>
+      <c r="B83" t="s">
+        <v>31</v>
+      </c>
+      <c r="C83" t="s">
+        <v>37</v>
+      </c>
+      <c r="D83">
+        <v>83</v>
+      </c>
+      <c r="E83">
+        <v>119</v>
+      </c>
+      <c r="F83">
+        <v>112</v>
+      </c>
+      <c r="G83">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>1</v>
+      </c>
+      <c r="B84" t="s">
+        <v>537</v>
+      </c>
+      <c r="C84" t="s">
+        <v>39</v>
+      </c>
+      <c r="D84">
+        <v>160</v>
+      </c>
+      <c r="E84">
+        <v>51</v>
+      </c>
+      <c r="F84">
+        <v>294</v>
+      </c>
+      <c r="G84">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>2</v>
+      </c>
+      <c r="B85" t="s">
+        <v>538</v>
+      </c>
+      <c r="C85" t="s">
+        <v>39</v>
+      </c>
+      <c r="D85">
+        <v>78</v>
+      </c>
+      <c r="E85">
+        <v>28</v>
+      </c>
+      <c r="F85">
+        <v>1040</v>
+      </c>
+      <c r="G85">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>3</v>
+      </c>
+      <c r="B86" t="s">
+        <v>539</v>
+      </c>
+      <c r="C86" t="s">
+        <v>39</v>
+      </c>
+      <c r="D86">
+        <v>44</v>
+      </c>
+      <c r="E86">
+        <v>31</v>
+      </c>
+      <c r="F86">
+        <v>92</v>
+      </c>
+      <c r="G86">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>4</v>
+      </c>
+      <c r="B87" t="s">
+        <v>540</v>
+      </c>
+      <c r="C87" t="s">
+        <v>39</v>
+      </c>
+      <c r="D87">
+        <v>61</v>
+      </c>
+      <c r="E87">
+        <v>14</v>
+      </c>
+      <c r="F87">
+        <v>451</v>
+      </c>
+      <c r="G87">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>5</v>
+      </c>
+      <c r="B88" t="s">
+        <v>541</v>
+      </c>
+      <c r="C88" t="s">
+        <v>39</v>
+      </c>
+      <c r="D88">
+        <v>27</v>
+      </c>
+      <c r="E88">
+        <v>18</v>
+      </c>
+      <c r="F88">
+        <v>22</v>
+      </c>
+      <c r="G88">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>6</v>
+      </c>
+      <c r="B89" t="s">
+        <v>542</v>
+      </c>
+      <c r="C89" t="s">
+        <v>39</v>
+      </c>
+      <c r="D89">
+        <v>17</v>
+      </c>
+      <c r="E89">
+        <v>14</v>
+      </c>
+      <c r="F89">
+        <v>23</v>
+      </c>
+      <c r="G89">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>7</v>
+      </c>
+      <c r="B90" t="s">
+        <v>543</v>
+      </c>
+      <c r="C90" t="s">
+        <v>39</v>
+      </c>
+      <c r="D90">
+        <v>42</v>
+      </c>
+      <c r="E90">
+        <v>10</v>
+      </c>
+      <c r="F90">
+        <v>71</v>
+      </c>
+      <c r="G90">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>8</v>
+      </c>
+      <c r="B91" t="s">
+        <v>544</v>
+      </c>
+      <c r="C91" t="s">
+        <v>39</v>
+      </c>
+      <c r="D91">
+        <v>72</v>
+      </c>
+      <c r="E91">
+        <v>57</v>
+      </c>
+      <c r="F91">
+        <v>738</v>
+      </c>
+      <c r="G91">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="92"/>
+    <row r="93">
+      <c r="A93">
+        <v>10</v>
+      </c>
+      <c r="B93" t="s">
+        <v>15</v>
+      </c>
+      <c r="C93" t="s">
+        <v>36</v>
+      </c>
+      <c r="D93">
+        <v>5736</v>
+      </c>
+      <c r="E93">
+        <v>2907</v>
+      </c>
+      <c r="F93">
+        <v>8900</v>
+      </c>
+      <c r="G93">
+        <v>17543</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="s">
+        <v>31</v>
+      </c>
+      <c r="B94" t="s">
+        <v>31</v>
+      </c>
+      <c r="C94" t="s">
+        <v>37</v>
+      </c>
+      <c r="D94">
+        <v>409</v>
+      </c>
+      <c r="E94">
+        <v>299</v>
+      </c>
+      <c r="F94">
+        <v>614</v>
+      </c>
+      <c r="G94">
+        <v>1322</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>1</v>
+      </c>
+      <c r="B95" t="s">
+        <v>545</v>
+      </c>
+      <c r="C95" t="s">
+        <v>39</v>
+      </c>
+      <c r="D95">
+        <v>558</v>
+      </c>
+      <c r="E95">
+        <v>659</v>
+      </c>
+      <c r="F95">
+        <v>4717</v>
+      </c>
+      <c r="G95">
+        <v>5934</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>2</v>
+      </c>
+      <c r="B96" t="s">
+        <v>546</v>
+      </c>
+      <c r="C96" t="s">
+        <v>39</v>
+      </c>
+      <c r="D96">
+        <v>3178</v>
+      </c>
+      <c r="E96">
+        <v>493</v>
+      </c>
+      <c r="F96">
+        <v>372</v>
+      </c>
+      <c r="G96">
+        <v>4043</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>3</v>
+      </c>
+      <c r="B97" t="s">
+        <v>547</v>
+      </c>
+      <c r="C97" t="s">
+        <v>39</v>
+      </c>
+      <c r="D97">
+        <v>229</v>
+      </c>
+      <c r="E97">
+        <v>482</v>
+      </c>
+      <c r="F97">
+        <v>321</v>
+      </c>
+      <c r="G97">
+        <v>1032</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>4</v>
+      </c>
+      <c r="B98" t="s">
+        <v>548</v>
+      </c>
+      <c r="C98" t="s">
+        <v>39</v>
+      </c>
+      <c r="D98">
+        <v>165</v>
+      </c>
+      <c r="E98">
+        <v>553</v>
+      </c>
+      <c r="F98">
+        <v>204</v>
+      </c>
+      <c r="G98">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>5</v>
+      </c>
+      <c r="B99" t="s">
+        <v>549</v>
+      </c>
+      <c r="C99" t="s">
+        <v>39</v>
+      </c>
+      <c r="D99">
+        <v>132</v>
+      </c>
+      <c r="E99">
+        <v>155</v>
+      </c>
+      <c r="F99">
+        <v>1408</v>
+      </c>
+      <c r="G99">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>6</v>
+      </c>
+      <c r="B100" t="s">
+        <v>550</v>
+      </c>
+      <c r="C100" t="s">
+        <v>39</v>
+      </c>
+      <c r="D100">
+        <v>93</v>
+      </c>
+      <c r="E100">
+        <v>83</v>
+      </c>
+      <c r="F100">
+        <v>111</v>
+      </c>
+      <c r="G100">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>7</v>
+      </c>
+      <c r="B101" t="s">
+        <v>551</v>
+      </c>
+      <c r="C101" t="s">
+        <v>39</v>
+      </c>
+      <c r="D101">
+        <v>878</v>
+      </c>
+      <c r="E101">
+        <v>118</v>
+      </c>
+      <c r="F101">
+        <v>278</v>
+      </c>
+      <c r="G101">
+        <v>1274</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>8</v>
+      </c>
+      <c r="B102" t="s">
+        <v>552</v>
+      </c>
+      <c r="C102" t="s">
+        <v>39</v>
+      </c>
+      <c r="D102">
+        <v>94</v>
+      </c>
+      <c r="E102">
+        <v>65</v>
+      </c>
+      <c r="F102">
+        <v>875</v>
+      </c>
+      <c r="G102">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="103"/>
+    <row r="104">
+      <c r="A104">
+        <v>11</v>
+      </c>
+      <c r="B104" t="s">
+        <v>174</v>
+      </c>
+      <c r="C104" t="s">
+        <v>36</v>
+      </c>
+      <c r="D104">
+        <v>803</v>
+      </c>
+      <c r="E104">
+        <v>1338</v>
+      </c>
+      <c r="F104">
+        <v>748</v>
+      </c>
+      <c r="G104">
+        <v>2889</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="s">
+        <v>31</v>
+      </c>
+      <c r="B105" t="s">
+        <v>31</v>
+      </c>
+      <c r="C105" t="s">
+        <v>37</v>
+      </c>
+      <c r="D105">
+        <v>202</v>
+      </c>
+      <c r="E105">
+        <v>224</v>
+      </c>
+      <c r="F105">
+        <v>228</v>
+      </c>
+      <c r="G105">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>1</v>
+      </c>
+      <c r="B106" t="s">
+        <v>553</v>
+      </c>
+      <c r="C106" t="s">
+        <v>39</v>
+      </c>
+      <c r="D106">
+        <v>290</v>
+      </c>
+      <c r="E106">
+        <v>248</v>
+      </c>
+      <c r="F106">
+        <v>202</v>
+      </c>
+      <c r="G106">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>2</v>
+      </c>
+      <c r="B107" t="s">
+        <v>554</v>
+      </c>
+      <c r="C107" t="s">
+        <v>39</v>
+      </c>
+      <c r="D107">
+        <v>192</v>
+      </c>
+      <c r="E107">
+        <v>789</v>
+      </c>
+      <c r="F107">
+        <v>141</v>
+      </c>
+      <c r="G107">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>3</v>
+      </c>
+      <c r="B108" t="s">
+        <v>555</v>
+      </c>
+      <c r="C108" t="s">
+        <v>39</v>
+      </c>
+      <c r="D108">
+        <v>119</v>
+      </c>
+      <c r="E108">
+        <v>77</v>
+      </c>
+      <c r="F108">
+        <v>177</v>
+      </c>
+      <c r="G108">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="109"/>
+    <row r="110">
+      <c r="A110">
+        <v>12</v>
+      </c>
+      <c r="B110" t="s">
+        <v>16</v>
+      </c>
+      <c r="C110" t="s">
+        <v>36</v>
+      </c>
+      <c r="D110">
+        <v>7094</v>
+      </c>
+      <c r="E110">
+        <v>4755</v>
+      </c>
+      <c r="F110">
+        <v>5409</v>
+      </c>
+      <c r="G110">
+        <v>17258</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="s">
+        <v>31</v>
+      </c>
+      <c r="B111" t="s">
+        <v>31</v>
+      </c>
+      <c r="C111" t="s">
+        <v>37</v>
+      </c>
+      <c r="D111">
+        <v>392</v>
+      </c>
+      <c r="E111">
+        <v>289</v>
+      </c>
+      <c r="F111">
+        <v>369</v>
+      </c>
+      <c r="G111">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>1</v>
+      </c>
+      <c r="B112" t="s">
+        <v>556</v>
+      </c>
+      <c r="C112" t="s">
+        <v>39</v>
+      </c>
+      <c r="D112">
+        <v>4321</v>
+      </c>
+      <c r="E112">
+        <v>1085</v>
+      </c>
+      <c r="F112">
+        <v>1259</v>
+      </c>
+      <c r="G112">
+        <v>6665</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>2</v>
+      </c>
+      <c r="B113" t="s">
+        <v>557</v>
+      </c>
+      <c r="C113" t="s">
+        <v>39</v>
+      </c>
+      <c r="D113">
+        <v>407</v>
+      </c>
+      <c r="E113">
+        <v>322</v>
+      </c>
+      <c r="F113">
+        <v>2879</v>
+      </c>
+      <c r="G113">
+        <v>3608</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>3</v>
+      </c>
+      <c r="B114" t="s">
+        <v>558</v>
+      </c>
+      <c r="C114" t="s">
+        <v>39</v>
+      </c>
+      <c r="D114">
+        <v>158</v>
+      </c>
+      <c r="E114">
+        <v>103</v>
+      </c>
+      <c r="F114">
+        <v>122</v>
+      </c>
+      <c r="G114">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>4</v>
+      </c>
+      <c r="B115" t="s">
+        <v>559</v>
+      </c>
+      <c r="C115" t="s">
+        <v>39</v>
+      </c>
+      <c r="D115">
+        <v>221</v>
+      </c>
+      <c r="E115">
+        <v>706</v>
+      </c>
+      <c r="F115">
+        <v>235</v>
+      </c>
+      <c r="G115">
+        <v>1162</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>5</v>
+      </c>
+      <c r="B116" t="s">
+        <v>560</v>
+      </c>
+      <c r="C116" t="s">
+        <v>39</v>
+      </c>
+      <c r="D116">
+        <v>55</v>
+      </c>
+      <c r="E116">
+        <v>58</v>
+      </c>
+      <c r="F116">
+        <v>106</v>
+      </c>
+      <c r="G116">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>6</v>
+      </c>
+      <c r="B117" t="s">
+        <v>561</v>
+      </c>
+      <c r="C117" t="s">
+        <v>39</v>
+      </c>
+      <c r="D117">
+        <v>131</v>
+      </c>
+      <c r="E117">
+        <v>1389</v>
+      </c>
+      <c r="F117">
+        <v>147</v>
+      </c>
+      <c r="G117">
+        <v>1667</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>7</v>
+      </c>
+      <c r="B118" t="s">
+        <v>562</v>
+      </c>
+      <c r="C118" t="s">
+        <v>39</v>
+      </c>
+      <c r="D118">
+        <v>1257</v>
+      </c>
+      <c r="E118">
+        <v>647</v>
+      </c>
+      <c r="F118">
+        <v>179</v>
+      </c>
+      <c r="G118">
+        <v>2083</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>8</v>
+      </c>
+      <c r="B119" t="s">
+        <v>563</v>
+      </c>
+      <c r="C119" t="s">
+        <v>39</v>
+      </c>
+      <c r="D119">
+        <v>152</v>
+      </c>
+      <c r="E119">
+        <v>156</v>
+      </c>
+      <c r="F119">
+        <v>113</v>
+      </c>
+      <c r="G119">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="120"/>
+    <row r="121">
+      <c r="A121">
+        <v>14</v>
+      </c>
+      <c r="B121" t="s">
+        <v>17</v>
+      </c>
+      <c r="C121" t="s">
+        <v>36</v>
+      </c>
+      <c r="D121">
+        <v>11481</v>
+      </c>
+      <c r="E121">
+        <v>6371</v>
+      </c>
+      <c r="F121">
+        <v>8794</v>
+      </c>
+      <c r="G121">
+        <v>26646</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="s">
+        <v>31</v>
+      </c>
+      <c r="B122" t="s">
+        <v>31</v>
+      </c>
+      <c r="C122" t="s">
+        <v>37</v>
+      </c>
+      <c r="D122">
+        <v>781</v>
+      </c>
+      <c r="E122">
+        <v>433</v>
+      </c>
+      <c r="F122">
+        <v>564</v>
+      </c>
+      <c r="G122">
+        <v>1778</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>1</v>
+      </c>
+      <c r="B123" t="s">
+        <v>564</v>
+      </c>
+      <c r="C123" t="s">
+        <v>39</v>
+      </c>
+      <c r="D123">
+        <v>3740</v>
+      </c>
+      <c r="E123">
+        <v>947</v>
+      </c>
+      <c r="F123">
+        <v>2086</v>
+      </c>
+      <c r="G123">
+        <v>6773</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>2</v>
+      </c>
+      <c r="B124" t="s">
+        <v>565</v>
+      </c>
+      <c r="C124" t="s">
+        <v>39</v>
+      </c>
+      <c r="D124">
+        <v>314</v>
+      </c>
+      <c r="E124">
+        <v>277</v>
+      </c>
+      <c r="F124">
+        <v>781</v>
+      </c>
+      <c r="G124">
+        <v>1372</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>3</v>
+      </c>
+      <c r="B125" t="s">
+        <v>566</v>
+      </c>
+      <c r="C125" t="s">
+        <v>39</v>
+      </c>
+      <c r="D125">
+        <v>708</v>
+      </c>
+      <c r="E125">
+        <v>501</v>
+      </c>
+      <c r="F125">
+        <v>246</v>
+      </c>
+      <c r="G125">
+        <v>1455</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>4</v>
+      </c>
+      <c r="B126" t="s">
+        <v>567</v>
+      </c>
+      <c r="C126" t="s">
+        <v>39</v>
+      </c>
+      <c r="D126">
+        <v>1384</v>
+      </c>
+      <c r="E126">
+        <v>251</v>
+      </c>
+      <c r="F126">
+        <v>235</v>
+      </c>
+      <c r="G126">
+        <v>1870</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>5</v>
+      </c>
+      <c r="B127" t="s">
+        <v>568</v>
+      </c>
+      <c r="C127" t="s">
+        <v>39</v>
+      </c>
+      <c r="D127">
+        <v>276</v>
+      </c>
+      <c r="E127">
+        <v>117</v>
+      </c>
+      <c r="F127">
+        <v>2542</v>
+      </c>
+      <c r="G127">
+        <v>2935</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>6</v>
+      </c>
+      <c r="B128" t="s">
+        <v>569</v>
+      </c>
+      <c r="C128" t="s">
+        <v>39</v>
+      </c>
+      <c r="D128">
+        <v>189</v>
+      </c>
+      <c r="E128">
+        <v>94</v>
+      </c>
+      <c r="F128">
+        <v>139</v>
+      </c>
+      <c r="G128">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>7</v>
+      </c>
+      <c r="B129" t="s">
+        <v>570</v>
+      </c>
+      <c r="C129" t="s">
+        <v>39</v>
+      </c>
+      <c r="D129">
+        <v>2287</v>
+      </c>
+      <c r="E129">
+        <v>304</v>
+      </c>
+      <c r="F129">
+        <v>794</v>
+      </c>
+      <c r="G129">
+        <v>3385</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>8</v>
+      </c>
+      <c r="B130" t="s">
+        <v>571</v>
+      </c>
+      <c r="C130" t="s">
+        <v>39</v>
+      </c>
+      <c r="D130">
+        <v>1802</v>
+      </c>
+      <c r="E130">
+        <v>3447</v>
+      </c>
+      <c r="F130">
+        <v>1407</v>
+      </c>
+      <c r="G130">
+        <v>6656</v>
+      </c>
+    </row>
+    <row r="131"/>
+    <row r="132">
+      <c r="A132">
+        <v>15</v>
+      </c>
+      <c r="B132" t="s">
+        <v>18</v>
+      </c>
+      <c r="C132" t="s">
+        <v>36</v>
+      </c>
+      <c r="D132">
+        <v>5681</v>
+      </c>
+      <c r="E132">
+        <v>9187</v>
+      </c>
+      <c r="F132">
+        <v>7267</v>
+      </c>
+      <c r="G132">
+        <v>22135</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="s">
+        <v>31</v>
+      </c>
+      <c r="B133" t="s">
+        <v>31</v>
+      </c>
+      <c r="C133" t="s">
+        <v>37</v>
+      </c>
+      <c r="D133">
+        <v>608</v>
+      </c>
+      <c r="E133">
+        <v>460</v>
+      </c>
+      <c r="F133">
+        <v>609</v>
+      </c>
+      <c r="G133">
+        <v>1677</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>1</v>
+      </c>
+      <c r="B134" t="s">
+        <v>572</v>
+      </c>
+      <c r="C134" t="s">
+        <v>39</v>
+      </c>
+      <c r="D134">
+        <v>666</v>
+      </c>
+      <c r="E134">
+        <v>679</v>
+      </c>
+      <c r="F134">
+        <v>2336</v>
+      </c>
+      <c r="G134">
+        <v>3681</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>2</v>
+      </c>
+      <c r="B135" t="s">
+        <v>573</v>
+      </c>
+      <c r="C135" t="s">
+        <v>39</v>
+      </c>
+      <c r="D135">
+        <v>1258</v>
+      </c>
+      <c r="E135">
+        <v>3776</v>
+      </c>
+      <c r="F135">
+        <v>425</v>
+      </c>
+      <c r="G135">
+        <v>5459</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>3</v>
+      </c>
+      <c r="B136" t="s">
+        <v>574</v>
+      </c>
+      <c r="C136" t="s">
+        <v>39</v>
+      </c>
+      <c r="D136">
+        <v>307</v>
+      </c>
+      <c r="E136">
+        <v>187</v>
+      </c>
+      <c r="F136">
+        <v>207</v>
+      </c>
+      <c r="G136">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>4</v>
+      </c>
+      <c r="B137" t="s">
+        <v>575</v>
+      </c>
+      <c r="C137" t="s">
+        <v>39</v>
+      </c>
+      <c r="D137">
+        <v>366</v>
+      </c>
+      <c r="E137">
+        <v>899</v>
+      </c>
+      <c r="F137">
+        <v>594</v>
+      </c>
+      <c r="G137">
+        <v>1859</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>5</v>
+      </c>
+      <c r="B138" t="s">
+        <v>576</v>
+      </c>
+      <c r="C138" t="s">
+        <v>39</v>
+      </c>
+      <c r="D138">
+        <v>667</v>
+      </c>
+      <c r="E138">
+        <v>142</v>
+      </c>
+      <c r="F138">
+        <v>177</v>
+      </c>
+      <c r="G138">
+        <v>986</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>6</v>
+      </c>
+      <c r="B139" t="s">
+        <v>577</v>
+      </c>
+      <c r="C139" t="s">
+        <v>39</v>
+      </c>
+      <c r="D139">
+        <v>617</v>
+      </c>
+      <c r="E139">
+        <v>2681</v>
+      </c>
+      <c r="F139">
+        <v>379</v>
+      </c>
+      <c r="G139">
+        <v>3677</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>7</v>
+      </c>
+      <c r="B140" t="s">
+        <v>578</v>
+      </c>
+      <c r="C140" t="s">
+        <v>39</v>
+      </c>
+      <c r="D140">
+        <v>227</v>
+      </c>
+      <c r="E140">
+        <v>193</v>
+      </c>
+      <c r="F140">
+        <v>1833</v>
+      </c>
+      <c r="G140">
+        <v>2253</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>8</v>
+      </c>
+      <c r="B141" t="s">
+        <v>579</v>
+      </c>
+      <c r="C141" t="s">
+        <v>39</v>
+      </c>
+      <c r="D141">
+        <v>965</v>
+      </c>
+      <c r="E141">
+        <v>170</v>
+      </c>
+      <c r="F141">
+        <v>707</v>
+      </c>
+      <c r="G141">
+        <v>1842</v>
+      </c>
+    </row>
+    <row r="142"/>
+    <row r="143">
+      <c r="A143">
+        <v>16</v>
+      </c>
+      <c r="B143" t="s">
+        <v>19</v>
+      </c>
+      <c r="C143" t="s">
+        <v>36</v>
+      </c>
+      <c r="D143">
+        <v>2477</v>
+      </c>
+      <c r="E143">
+        <v>2613</v>
+      </c>
+      <c r="F143">
+        <v>4134</v>
+      </c>
+      <c r="G143">
+        <v>9224</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="s">
+        <v>31</v>
+      </c>
+      <c r="B144" t="s">
+        <v>31</v>
+      </c>
+      <c r="C144" t="s">
+        <v>37</v>
+      </c>
+      <c r="D144">
+        <v>113</v>
+      </c>
+      <c r="E144">
+        <v>287</v>
+      </c>
+      <c r="F144">
+        <v>348</v>
+      </c>
+      <c r="G144">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>1</v>
+      </c>
+      <c r="B145" t="s">
+        <v>580</v>
+      </c>
+      <c r="C145" t="s">
+        <v>39</v>
+      </c>
+      <c r="D145">
+        <v>196</v>
+      </c>
+      <c r="E145">
+        <v>428</v>
+      </c>
+      <c r="F145">
+        <v>371</v>
+      </c>
+      <c r="G145">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>2</v>
+      </c>
+      <c r="B146" t="s">
+        <v>581</v>
+      </c>
+      <c r="C146" t="s">
+        <v>39</v>
+      </c>
+      <c r="D146">
+        <v>160</v>
+      </c>
+      <c r="E146">
+        <v>908</v>
+      </c>
+      <c r="F146">
+        <v>356</v>
+      </c>
+      <c r="G146">
+        <v>1424</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>3</v>
+      </c>
+      <c r="B147" t="s">
+        <v>582</v>
+      </c>
+      <c r="C147" t="s">
+        <v>39</v>
+      </c>
+      <c r="D147">
+        <v>1083</v>
+      </c>
+      <c r="E147">
+        <v>428</v>
+      </c>
+      <c r="F147">
+        <v>641</v>
+      </c>
+      <c r="G147">
+        <v>2152</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>4</v>
+      </c>
+      <c r="B148" t="s">
+        <v>583</v>
+      </c>
+      <c r="C148" t="s">
+        <v>39</v>
+      </c>
+      <c r="D148">
+        <v>149</v>
+      </c>
+      <c r="E148">
+        <v>171</v>
+      </c>
+      <c r="F148">
+        <v>1511</v>
+      </c>
+      <c r="G148">
+        <v>1831</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>5</v>
+      </c>
+      <c r="B149" t="s">
+        <v>584</v>
+      </c>
+      <c r="C149" t="s">
+        <v>39</v>
+      </c>
+      <c r="D149">
+        <v>80</v>
+      </c>
+      <c r="E149">
+        <v>102</v>
+      </c>
+      <c r="F149">
+        <v>96</v>
+      </c>
+      <c r="G149">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>6</v>
+      </c>
+      <c r="B150" t="s">
+        <v>585</v>
+      </c>
+      <c r="C150" t="s">
+        <v>39</v>
+      </c>
+      <c r="D150">
+        <v>60</v>
+      </c>
+      <c r="E150">
+        <v>86</v>
+      </c>
+      <c r="F150">
+        <v>52</v>
+      </c>
+      <c r="G150">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>7</v>
+      </c>
+      <c r="B151" t="s">
+        <v>586</v>
+      </c>
+      <c r="C151" t="s">
+        <v>39</v>
+      </c>
+      <c r="D151">
+        <v>571</v>
+      </c>
+      <c r="E151">
+        <v>82</v>
+      </c>
+      <c r="F151">
+        <v>222</v>
+      </c>
+      <c r="G151">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>8</v>
+      </c>
+      <c r="B152" t="s">
+        <v>587</v>
+      </c>
+      <c r="C152" t="s">
+        <v>39</v>
+      </c>
+      <c r="D152">
+        <v>65</v>
+      </c>
+      <c r="E152">
+        <v>121</v>
+      </c>
+      <c r="F152">
+        <v>537</v>
+      </c>
+      <c r="G152">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="153"/>
+    <row r="154">
+      <c r="A154">
+        <v>17</v>
+      </c>
+      <c r="B154" t="s">
+        <v>20</v>
+      </c>
+      <c r="C154" t="s">
+        <v>36</v>
+      </c>
+      <c r="D154">
+        <v>876</v>
+      </c>
+      <c r="E154">
+        <v>477</v>
+      </c>
+      <c r="F154">
+        <v>2295</v>
+      </c>
+      <c r="G154">
+        <v>3648</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" t="s">
+        <v>31</v>
+      </c>
+      <c r="B155" t="s">
+        <v>31</v>
+      </c>
+      <c r="C155" t="s">
+        <v>37</v>
+      </c>
+      <c r="D155">
+        <v>99</v>
+      </c>
+      <c r="E155">
+        <v>63</v>
+      </c>
+      <c r="F155">
+        <v>109</v>
+      </c>
+      <c r="G155">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>1</v>
+      </c>
+      <c r="B156" t="s">
+        <v>588</v>
+      </c>
+      <c r="C156" t="s">
+        <v>39</v>
+      </c>
+      <c r="D156">
+        <v>180</v>
+      </c>
+      <c r="E156">
+        <v>72</v>
+      </c>
+      <c r="F156">
+        <v>146</v>
+      </c>
+      <c r="G156">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>2</v>
+      </c>
+      <c r="B157" t="s">
+        <v>589</v>
+      </c>
+      <c r="C157" t="s">
+        <v>39</v>
+      </c>
+      <c r="D157">
+        <v>145</v>
+      </c>
+      <c r="E157">
+        <v>109</v>
+      </c>
+      <c r="F157">
+        <v>322</v>
+      </c>
+      <c r="G157">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>3</v>
+      </c>
+      <c r="B158" t="s">
+        <v>590</v>
+      </c>
+      <c r="C158" t="s">
+        <v>39</v>
+      </c>
+      <c r="D158">
+        <v>33</v>
+      </c>
+      <c r="E158">
+        <v>18</v>
+      </c>
+      <c r="F158">
+        <v>37</v>
+      </c>
+      <c r="G158">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>4</v>
+      </c>
+      <c r="B159" t="s">
+        <v>591</v>
+      </c>
+      <c r="C159" t="s">
+        <v>39</v>
+      </c>
+      <c r="D159">
+        <v>66</v>
+      </c>
+      <c r="E159">
+        <v>37</v>
+      </c>
+      <c r="F159">
+        <v>1399</v>
+      </c>
+      <c r="G159">
+        <v>1502</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>5</v>
+      </c>
+      <c r="B160" t="s">
+        <v>592</v>
+      </c>
+      <c r="C160" t="s">
+        <v>39</v>
+      </c>
+      <c r="D160">
+        <v>268</v>
+      </c>
+      <c r="E160">
+        <v>31</v>
+      </c>
+      <c r="F160">
+        <v>89</v>
+      </c>
+      <c r="G160">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>6</v>
+      </c>
+      <c r="B161" t="s">
+        <v>593</v>
+      </c>
+      <c r="C161" t="s">
+        <v>39</v>
+      </c>
+      <c r="D161">
+        <v>25</v>
+      </c>
+      <c r="E161">
+        <v>11</v>
+      </c>
+      <c r="F161">
+        <v>20</v>
+      </c>
+      <c r="G161">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>7</v>
+      </c>
+      <c r="B162" t="s">
+        <v>594</v>
+      </c>
+      <c r="C162" t="s">
+        <v>39</v>
+      </c>
+      <c r="D162">
+        <v>28</v>
+      </c>
+      <c r="E162">
+        <v>20</v>
+      </c>
+      <c r="F162">
+        <v>125</v>
+      </c>
+      <c r="G162">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>8</v>
+      </c>
+      <c r="B163" t="s">
+        <v>595</v>
+      </c>
+      <c r="C163" t="s">
+        <v>39</v>
+      </c>
+      <c r="D163">
+        <v>32</v>
+      </c>
+      <c r="E163">
+        <v>116</v>
+      </c>
+      <c r="F163">
+        <v>48</v>
+      </c>
+      <c r="G163">
+        <v>196</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>