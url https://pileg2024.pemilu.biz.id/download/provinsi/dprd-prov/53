--- v1 (2026-04-10)
+++ v2 (2026-06-08)
@@ -18,66 +18,66 @@
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
-    <sheet name="NUSA TENGGARA TIMUR 4 - Partai" sheetId="2" r:id="rId4"/>
-[...14 lines deleted...]
-    <sheet name="NUSA TENGGARA TIMUR 3 - Caleg" sheetId="17" r:id="rId20"/>
+    <sheet name="NUSA TENGGARA TIMUR 8 - Partai" sheetId="2" r:id="rId4"/>
+    <sheet name="NUSA TENGGARA TIMUR 8 - Caleg" sheetId="3" r:id="rId6"/>
+    <sheet name="NUSA TENGGARA TIMUR 1 - Partai" sheetId="4" r:id="rId7"/>
+    <sheet name="NUSA TENGGARA TIMUR 1 - Caleg" sheetId="5" r:id="rId8"/>
+    <sheet name="NUSA TENGGARA TIMUR 2 - Partai" sheetId="6" r:id="rId9"/>
+    <sheet name="NUSA TENGGARA TIMUR 2 - Caleg" sheetId="7" r:id="rId10"/>
+    <sheet name="NUSA TENGGARA TIMUR 3 - Partai" sheetId="8" r:id="rId11"/>
+    <sheet name="NUSA TENGGARA TIMUR 3 - Caleg" sheetId="9" r:id="rId12"/>
+    <sheet name="NUSA TENGGARA TIMUR 4 - Partai" sheetId="10" r:id="rId13"/>
+    <sheet name="NUSA TENGGARA TIMUR 4 - Caleg" sheetId="11" r:id="rId14"/>
+    <sheet name="NUSA TENGGARA TIMUR 5 - Partai" sheetId="12" r:id="rId15"/>
+    <sheet name="NUSA TENGGARA TIMUR 5 - Caleg" sheetId="13" r:id="rId16"/>
+    <sheet name="NUSA TENGGARA TIMUR 6 - Partai" sheetId="14" r:id="rId17"/>
+    <sheet name="NUSA TENGGARA TIMUR 6 - Caleg" sheetId="15" r:id="rId18"/>
+    <sheet name="NUSA TENGGARA TIMUR 7 - Partai" sheetId="16" r:id="rId19"/>
+    <sheet name="NUSA TENGGARA TIMUR 7 - Caleg" sheetId="17" r:id="rId20"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1086" uniqueCount="1086">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PROVINSI</t>
   </si>
   <si>
     <t>KODE DAPIL</t>
   </si>
   <si>
     <t>DAPIL</t>
   </si>
   <si>
     <t>KODE KABUPATEN</t>
   </si>
   <si>
     <t>KABUPATEN/KOTA</t>
   </si>
@@ -90,122 +90,1601 @@
   <si>
     <t>PDIP</t>
   </si>
   <si>
     <t>GOLKAR</t>
   </si>
   <si>
     <t>NASDEM</t>
   </si>
   <si>
     <t>BURUH</t>
   </si>
   <si>
     <t>GELORA</t>
   </si>
   <si>
     <t>PKS</t>
   </si>
   <si>
     <t>PKN</t>
   </si>
   <si>
     <t>HANURA</t>
   </si>
   <si>
+    <t>GARUDA</t>
+  </si>
+  <si>
     <t>PAN</t>
   </si>
   <si>
+    <t>PBB</t>
+  </si>
+  <si>
     <t>DEMOKRAT</t>
   </si>
   <si>
     <t>PSI</t>
   </si>
   <si>
     <t>PERINDO</t>
   </si>
   <si>
     <t>PPP</t>
   </si>
   <si>
     <t>TOTAL SUARA</t>
   </si>
   <si>
     <t>NUSA TENGGARA TIMUR</t>
   </si>
   <si>
+    <t>530008</t>
+  </si>
+  <si>
+    <t>NUSA TENGGARA TIMUR 8</t>
+  </si>
+  <si>
+    <t>5302</t>
+  </si>
+  <si>
+    <t>KAB TIMOR TENGAH SELATAN</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>NOMOR</t>
+  </si>
+  <si>
+    <t>PARTAI</t>
+  </si>
+  <si>
+    <t>JENIS SUARA</t>
+  </si>
+  <si>
+    <t>SUARA TOTAL</t>
+  </si>
+  <si>
+    <t>SUARA PARTAI</t>
+  </si>
+  <si>
+    <t>Drs. JOHANIS LAKAPU, M.Si.</t>
+  </si>
+  <si>
+    <t>CALEG</t>
+  </si>
+  <si>
+    <t>ALEXANDER TAMONOB, S.H.</t>
+  </si>
+  <si>
+    <t>RODINA NINU, S.Sos</t>
+  </si>
+  <si>
+    <t>ANSGER TAMPANI</t>
+  </si>
+  <si>
+    <t>EFLIN IFTARIANI SONBAI, S.Pd</t>
+  </si>
+  <si>
+    <t>M. YUSUF MANU</t>
+  </si>
+  <si>
+    <t>MATEUS OSORIO SOARES</t>
+  </si>
+  <si>
+    <t>IMANUEL EBENHEISER OLIN</t>
+  </si>
+  <si>
+    <t>AGNES Y.P.M MANUAIN</t>
+  </si>
+  <si>
+    <t>CELCIUS SAEFATU, S.Sos</t>
+  </si>
+  <si>
+    <t>MEILAN</t>
+  </si>
+  <si>
+    <t>Ir. PAULUS VICTOR ROLLAND MELLA, M.Si.</t>
+  </si>
+  <si>
+    <t>Ir. EMELIA JULIA NOMLENI</t>
+  </si>
+  <si>
+    <t>BUCE EDUARTO YOHANIS GA</t>
+  </si>
+  <si>
+    <t>MARTHEN LUTER CHRISTIAN WILLEM BANA, S.Pd, M.IKom</t>
+  </si>
+  <si>
+    <t>Drs. FRANS MAXI OEMATAN, M.Si.</t>
+  </si>
+  <si>
+    <t>SARCE A.R. NESIMNASI</t>
+  </si>
+  <si>
+    <t>BONIFASIUS BOLI BAHA LEREK</t>
+  </si>
+  <si>
+    <t>Dr. INCHE D. P SAYUNA,  SH. M.Hum. M.Kn.</t>
+  </si>
+  <si>
+    <t>DJEMI LASSA,ST</t>
+  </si>
+  <si>
+    <t>LOIT TAHUN,  S.A.P.</t>
+  </si>
+  <si>
+    <t>NORLINCE HAEKASE,  S.Pd</t>
+  </si>
+  <si>
+    <t>YULIUS O. BANUNAEK</t>
+  </si>
+  <si>
+    <t>ABA L. ANIE,  SH.</t>
+  </si>
+  <si>
+    <t>Drs. OBED NAITBOHO, M.Si.</t>
+  </si>
+  <si>
+    <t>MEYKE CHYNTIA LUSIANA KONAY, S.Ak.</t>
+  </si>
+  <si>
+    <t>Drs. NGELU NJUDANG</t>
+  </si>
+  <si>
+    <t>RIDOLF TALAAN, S.H</t>
+  </si>
+  <si>
+    <t>HELMY G. D. BISINGLASI</t>
+  </si>
+  <si>
+    <t>HENDRIKUS TANONI</t>
+  </si>
+  <si>
+    <t>SANG MESAKH FAOT, S.Sos, M.Si.</t>
+  </si>
+  <si>
+    <t>PITHER YESEND BOIMAU,  S.TP., M.Si</t>
+  </si>
+  <si>
+    <t>STENI YULITA BENU,  S.Pd</t>
+  </si>
+  <si>
+    <t>YORAM SUNBANU</t>
+  </si>
+  <si>
+    <t>ATREADE S. TAMONOB</t>
+  </si>
+  <si>
+    <t>LERRY PETER JHON ABSALOM HABA</t>
+  </si>
+  <si>
+    <t>JAKOBIS NAHAS, SH</t>
+  </si>
+  <si>
+    <t>ALFRED STEPANIS TAOPAN</t>
+  </si>
+  <si>
+    <t>ETIK AGUSTINAH</t>
+  </si>
+  <si>
+    <t>PIPIT RINAWATI</t>
+  </si>
+  <si>
+    <t>JUNUS ELIAS TAHUN</t>
+  </si>
+  <si>
+    <t>ABRAHAM RAJA ROHI</t>
+  </si>
+  <si>
+    <t>MUHAZIR SYUKUR</t>
+  </si>
+  <si>
+    <t>YOHANIS SELE, SH</t>
+  </si>
+  <si>
+    <t>MERLINDA NGUNG</t>
+  </si>
+  <si>
+    <t>OSIAS TEFTAE, S.Th., M.Pd.K</t>
+  </si>
+  <si>
+    <t>SOLEMAN YEFRI SAKAN</t>
+  </si>
+  <si>
+    <t>YATI MARIANA SILA</t>
+  </si>
+  <si>
+    <t>SIMON BIN A. LIUNOKAS, SH</t>
+  </si>
+  <si>
+    <t>VINSENSIUS TAMONOB</t>
+  </si>
+  <si>
+    <t>JECKQUELLYN MARTHA OEMATAN, S.Tr.Par</t>
+  </si>
+  <si>
+    <t>OBET NOH NENABU</t>
+  </si>
+  <si>
+    <t>NOVENDA VELLISITY WOSANI MUNI</t>
+  </si>
+  <si>
+    <t>JOHANIS OCTOVIANUS NABUASA</t>
+  </si>
+  <si>
+    <t>EDUARD MARKUS LIOE, S.IP, SH., MH.</t>
+  </si>
+  <si>
+    <t>YUSMINA LELAN</t>
+  </si>
+  <si>
+    <t>DAVID IMANUEL BOIMAU, A.Md</t>
+  </si>
+  <si>
+    <t>PASAH GELORA ISU, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>SUHARNI NUR</t>
+  </si>
+  <si>
+    <t>ARNOLDUS AFOAN FOBIA</t>
+  </si>
+  <si>
+    <t>YEFTA Y NAUBNOME, S.Sos</t>
+  </si>
+  <si>
+    <t>SIMON PETRUS BOSOIN</t>
+  </si>
+  <si>
+    <t>NOVITA NUBATONIS</t>
+  </si>
+  <si>
+    <t>ALEXANDER KASE, S.Pd.K</t>
+  </si>
+  <si>
+    <t>FREDIK LIUBANA, ST.</t>
+  </si>
+  <si>
+    <t>ENGGALINA TONI</t>
+  </si>
+  <si>
+    <t>Drs. JULIUS SEMUEL MATHEOS TANEO, M.Si</t>
+  </si>
+  <si>
+    <t>SELFINCE ALINDA TANESIB</t>
+  </si>
+  <si>
+    <t>OBAJA J. A. SOINBALA</t>
+  </si>
+  <si>
+    <t>NIFRON E R HENUKH, SH., M.Si</t>
+  </si>
+  <si>
+    <t>NURLINA KIRE</t>
+  </si>
+  <si>
+    <t>RENY MARLINA UN, S.E, M.M.</t>
+  </si>
+  <si>
+    <t>AMPERA SEKE SELAN, S.H, M.H.</t>
+  </si>
+  <si>
+    <t>LANI LIAN, S.H</t>
+  </si>
+  <si>
+    <t>ZULKIFLI ALIMIN, A.Md</t>
+  </si>
+  <si>
+    <t>SRI SUDARTI</t>
+  </si>
+  <si>
+    <t>BENEDICTUS BANAMTUAN, SE</t>
+  </si>
+  <si>
+    <t>ERWIN DAVID SONBAI</t>
+  </si>
+  <si>
+    <t>JOHNIS DEWA PUTRA BORU</t>
+  </si>
+  <si>
+    <t>ADONIA FREDIKA KAUSE, SE</t>
+  </si>
+  <si>
+    <t>FREDIK D. BELIU, SE, M.E.</t>
+  </si>
+  <si>
+    <t>DEBORA BANAMTUAN</t>
+  </si>
+  <si>
+    <t>LUKAS KOA, SH</t>
+  </si>
+  <si>
+    <t>RONNY NUBATONIS</t>
+  </si>
+  <si>
+    <t>WILSON S. SANAM</t>
+  </si>
+  <si>
+    <t>MERRY PINGAK</t>
+  </si>
+  <si>
+    <t>ELFIS SABAT</t>
+  </si>
+  <si>
+    <t>ARDI NURMA BABIS, S.Th</t>
+  </si>
+  <si>
+    <t>DANIAL A. POBAS</t>
+  </si>
+  <si>
+    <t>ALEXANDER NOMLENI, S.Pd</t>
+  </si>
+  <si>
+    <t>Drs. BERNADUS NAATONIS, M.Pd.</t>
+  </si>
+  <si>
+    <t>SITI HADIDJA NENOMETA</t>
+  </si>
+  <si>
+    <t>FRANSISKA SOLLE</t>
+  </si>
+  <si>
+    <t>JON RONI NESIMNASI, S.TP</t>
+  </si>
+  <si>
+    <t>NESI FINIT TAPATAB</t>
+  </si>
+  <si>
+    <t>530001</t>
+  </si>
+  <si>
+    <t>NUSA TENGGARA TIMUR 1</t>
+  </si>
+  <si>
+    <t>5371</t>
+  </si>
+  <si>
+    <t>KOTA KUPANG</t>
+  </si>
+  <si>
+    <t>JIMMI WILLIBAIDUS SIANTO, SE., MM</t>
+  </si>
+  <si>
+    <t>ABDUL SYUKUR M. DAPUBEANG, SE.</t>
+  </si>
+  <si>
+    <t>NORISA MIGSIN MAGDALENA YAN</t>
+  </si>
+  <si>
+    <t>MARSELINUS ANGGUR NGGANGGUS, ST, M.T.</t>
+  </si>
+  <si>
+    <t>STEVIE FREEDOMRI ADOE, S.Kom</t>
+  </si>
+  <si>
+    <t>ANDI DWINA ISFANI, SH</t>
+  </si>
+  <si>
+    <t>FERNANDO JOSE LEMOS OSORIO SOARES</t>
+  </si>
+  <si>
+    <t>MELSIANA J.P. CHAROLINA PELLOKILA, S.Pd</t>
+  </si>
+  <si>
+    <t>STENLY AQUINALDO BOYMAU, S.Pd</t>
+  </si>
+  <si>
+    <t>MARIANUS MINGGO, S.Fil</t>
+  </si>
+  <si>
+    <t>YOHANA JORU KANIHA</t>
+  </si>
+  <si>
+    <t>BOBY HARTONO TANTOYO, S.H.</t>
+  </si>
+  <si>
+    <t>ADOE YULIANA ELISABETH, S.Sos</t>
+  </si>
+  <si>
+    <t>AGUSTINUS LADO BREWON, S.T</t>
+  </si>
+  <si>
+    <t>FERDINAND SALMON WOLODIRI, S.T</t>
+  </si>
+  <si>
+    <t>MATHEOS VIKTOR MESSAKH</t>
+  </si>
+  <si>
+    <t>OFNI NELCI BELANDINA OTTU, SE</t>
+  </si>
+  <si>
+    <t>BENY KARIJANTO MANU TAOPAN, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>JONAS SALEAN, SH., MSI</t>
+  </si>
+  <si>
+    <t>Ir. MOHAMMAD ANSOR ORANG</t>
+  </si>
+  <si>
+    <t>MARYANTI HERMINA ADOE, SE., M.Si</t>
+  </si>
+  <si>
+    <t>RESTU HERDANI BAPTISTA DUPE</t>
+  </si>
+  <si>
+    <t>THOMAS ROMANUS SERU,  A.Md</t>
+  </si>
+  <si>
+    <t>YUSTINA LEMA</t>
+  </si>
+  <si>
+    <t>Ir. PETRUS CHRISTIAN MBOEIK</t>
+  </si>
+  <si>
+    <t>HERI SULISTIANTO</t>
+  </si>
+  <si>
+    <t>FABYOLLA RATU NITTE</t>
+  </si>
+  <si>
+    <t>MARIA CHRISTINA ANISTA BEDA, SE</t>
+  </si>
+  <si>
+    <t>Drs. Ec. MUHAMMAD NASIR ABDULLAH, M.M</t>
+  </si>
+  <si>
+    <t>VIKTOR LERIK, S.E.</t>
+  </si>
+  <si>
+    <t>ANDY EFRAIM</t>
+  </si>
+  <si>
+    <t>BERNARDUS BERA,  A.Md. Par</t>
+  </si>
+  <si>
+    <t>SHERLY YULIANA GOLO RATUWALU</t>
+  </si>
+  <si>
+    <t>ERWAN ALFON FANGGIDAE,  SH. M.Hum</t>
+  </si>
+  <si>
+    <t>INTAN BLANTICKHA RINNIATY FALLO</t>
+  </si>
+  <si>
+    <t>MEVI CHARLES DOMINGGUS ANGI, SE</t>
+  </si>
+  <si>
+    <t>ROY OCTOVIANUS BULAN, A.Md</t>
+  </si>
+  <si>
+    <t>RITA CAPRIATI FANGGIDAE</t>
+  </si>
+  <si>
+    <t>IGNATIUS I. HAYON, S.Sos</t>
+  </si>
+  <si>
+    <t>MARTA M. RELLY PALLY, SH</t>
+  </si>
+  <si>
+    <t>YESSI ANGRIANI JUWITA FANGGIDAE</t>
+  </si>
+  <si>
+    <t>CHRISTOFORUS HERI YANTO PARERA</t>
+  </si>
+  <si>
+    <t>SYAMSUL SYAMSUDDIN ALI, SH</t>
+  </si>
+  <si>
+    <t>IBRAHIM BAO, SH</t>
+  </si>
+  <si>
+    <t>IRAWATY THAMRIN, S.Sos</t>
+  </si>
+  <si>
+    <t>INDAH PUJI MULYANI, S.Sos</t>
+  </si>
+  <si>
+    <t>PHILIPUS NAHAK KLAU</t>
+  </si>
+  <si>
+    <t>MUHAMAD HASDAR</t>
+  </si>
+  <si>
+    <t>JULIUS TANGGU BORE, SH</t>
+  </si>
+  <si>
+    <t>ANTONTJE MARKUS LOLLO, SE</t>
+  </si>
+  <si>
+    <t>MERRYANA DAMARIS POLLY, S.M</t>
+  </si>
+  <si>
+    <t>MAX LAURENS FOENAY</t>
+  </si>
+  <si>
+    <t>RIVANI PRATIWI KIAH</t>
+  </si>
+  <si>
+    <t>SOMIE ANUGRAH PANDIE, M.DIV.M.M.</t>
+  </si>
+  <si>
+    <t>INDRA WAHYUDI ERWIN GAH, S.E., M.Sc.</t>
+  </si>
+  <si>
+    <t>ANTONIUS KIA</t>
+  </si>
+  <si>
+    <t>JANE LAURA LEWOLAKING</t>
+  </si>
+  <si>
+    <t>STELY LOURE K. PAULUS, S.T</t>
+  </si>
+  <si>
+    <t>RUDOLF P. MARABEN, A.Md</t>
+  </si>
+  <si>
+    <t>Drs. LEDE KETTE, M.Pd</t>
+  </si>
+  <si>
+    <t>ASER PASKAH RIHI TUGU, S.H, M.Si</t>
+  </si>
+  <si>
+    <t>DANIAL JUNUS HENDRIK, S.T.</t>
+  </si>
+  <si>
+    <t>YOSIA PUTRI CHRISTIANI, S.P</t>
+  </si>
+  <si>
+    <t>YERMIAS LIUNOKAS</t>
+  </si>
+  <si>
+    <t>WELDIANA MIRA</t>
+  </si>
+  <si>
+    <t>MARTENDI DANO, SH</t>
+  </si>
+  <si>
+    <t>LIVINGSTON APRILENOS RATU KADJA</t>
+  </si>
+  <si>
+    <t>ROBERTUS SECUNDUS LIE KASE, S.Pt</t>
+  </si>
+  <si>
+    <t>AGUSTINA LIBRIANA HABA, S.AB , M.Si</t>
+  </si>
+  <si>
+    <t>FRANS UMBU LEBA</t>
+  </si>
+  <si>
+    <t>ELISABETH LIES RENGKA</t>
+  </si>
+  <si>
+    <t>Ir. THOMAS JANSEN GA</t>
+  </si>
+  <si>
+    <t>SUA ABIA A. TALAN, S.Pd, M.Pd</t>
+  </si>
+  <si>
+    <t>YUMIATI DAPA WAWA</t>
+  </si>
+  <si>
+    <t>ELIA BESSIE</t>
+  </si>
+  <si>
+    <t>Pdt. JOHNY YOHANIS, S.Th., M.Th</t>
+  </si>
+  <si>
+    <t>ESTI DORIKA TAHUN</t>
+  </si>
+  <si>
+    <t>RAFAEL DAUD GA, SE., MM</t>
+  </si>
+  <si>
+    <t>PASKALIS JURMAN ANGKUR</t>
+  </si>
+  <si>
+    <t>FRANS J.D. ADRIANUS</t>
+  </si>
+  <si>
+    <t>MARIA SUSANA MESANG GAH, S.E., MM</t>
+  </si>
+  <si>
+    <t>ALFRET OKTAVIAN BAITANU, S.H.</t>
+  </si>
+  <si>
+    <t>ELSI SOLFIANA TOMBOY, SE</t>
+  </si>
+  <si>
+    <t>DANIEL SAMUEL HAKE, S.E</t>
+  </si>
+  <si>
+    <t>dr. CHRISTIAN WIDODO</t>
+  </si>
+  <si>
+    <t>FILMON LOASANA, SE, M.AP</t>
+  </si>
+  <si>
+    <t>ELISABET RATU KAPA</t>
+  </si>
+  <si>
+    <t>SINYO HATUMENA</t>
+  </si>
+  <si>
+    <t>FRANSISKA YUNITA LEBO, Apt.</t>
+  </si>
+  <si>
+    <t>PETRUS ALLUNG, S.H.</t>
+  </si>
+  <si>
+    <t>YEHESKIAL NATONIS, SH., M.Hum</t>
+  </si>
+  <si>
+    <t>NIMROT Y. F. NULIK</t>
+  </si>
+  <si>
+    <t>JULIA STEVANNY E. BLEGUR, SH</t>
+  </si>
+  <si>
+    <t>ALEXANDER FUNAY</t>
+  </si>
+  <si>
+    <t>AGUSTINA BANGNGU ROI, S.Pd</t>
+  </si>
+  <si>
+    <t>MARKUS IMANUEL NUBATONIS</t>
+  </si>
+  <si>
+    <t>FILMON J. LULUPOY, S.Pd., MM.</t>
+  </si>
+  <si>
+    <t>KHOIRI, S.E.</t>
+  </si>
+  <si>
+    <t>PUTRI F. NADEK, S.Tr.Ak</t>
+  </si>
+  <si>
+    <t>FRANSISKA HANING, A.Md</t>
+  </si>
+  <si>
+    <t>YERRY AFFIE DHEIN LIAN</t>
+  </si>
+  <si>
+    <t>DAHRUL IKHWANUL UMAR</t>
+  </si>
+  <si>
+    <t>530002</t>
+  </si>
+  <si>
+    <t>NUSA TENGGARA TIMUR 2</t>
+  </si>
+  <si>
+    <t>5301</t>
+  </si>
+  <si>
+    <t>KUPANG</t>
+  </si>
+  <si>
+    <t>5314</t>
+  </si>
+  <si>
+    <t>ROTE NDAO</t>
+  </si>
+  <si>
+    <t>5320</t>
+  </si>
+  <si>
+    <t>SABU RAIJUA</t>
+  </si>
+  <si>
+    <t>Drs. JUNUS NAISUNIS</t>
+  </si>
+  <si>
+    <t>BERNARD EFANDRIS PELLE, S.IP</t>
+  </si>
+  <si>
+    <t>MARLINCE AFLIANA PELLO</t>
+  </si>
+  <si>
+    <t>CORNELIS KUPA, SE</t>
+  </si>
+  <si>
+    <t>GENOVEVA BABO</t>
+  </si>
+  <si>
+    <t>VICTOR IMANUEL NEVASTO NDOEN, S.T</t>
+  </si>
+  <si>
+    <t>Drs. IMANUEL MIKAEL ELIASAR BUAN, MM</t>
+  </si>
+  <si>
+    <t>JAN PIETER DJ. WINDY, SH, M.H.</t>
+  </si>
+  <si>
+    <t>YOSEF LEDE</t>
+  </si>
+  <si>
+    <t>GERCI M. PANIE</t>
+  </si>
+  <si>
+    <t>OTNIEL BOBSUNI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>TATI KAHO WILA</t>
+  </si>
+  <si>
+    <t>CORNELIS SJAH, SH</t>
+  </si>
+  <si>
+    <t>ANTONIO CESALTINO OSORIO SOARES</t>
+  </si>
+  <si>
+    <t>NELSON OBED MATARA, S.IP., M.Hum</t>
+  </si>
+  <si>
+    <t>SIMON PETRUS NILLI, S.P</t>
+  </si>
+  <si>
+    <t>MEGARISA CARINA MBOEIK, S.H., M.Kn</t>
+  </si>
+  <si>
+    <t>MELSY JULIANA BUNGA, S.Pt</t>
+  </si>
+  <si>
+    <t>SANDRO FANGGIDAE, ST., M.MT</t>
+  </si>
+  <si>
+    <t>DAUD MANIT, S.T</t>
+  </si>
+  <si>
+    <t>AULORA AGRAVA MODOK, S.Sos</t>
+  </si>
+  <si>
+    <t>WELHELMINTJE SARTJI LIBBY SINLAELOE, S.Pt</t>
+  </si>
+  <si>
+    <t>JOHAN  J. OEMATAN,  SH., M.Si</t>
+  </si>
+  <si>
+    <t>AGUSTINUS WURU, S.T</t>
+  </si>
+  <si>
+    <t>Ir. Magda Silfia Yeni Laka, M.Si</t>
+  </si>
+  <si>
+    <t>IMANUEL SOMBU,  SH</t>
+  </si>
+  <si>
+    <t>SIMON OTNIAL RADJA PONO, SH., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. LANNY ISABELA DWISYAHRI KOROH,S.Pd., M.Hum.</t>
+  </si>
+  <si>
+    <t>Drs. JULIUS ULY, M.Si.</t>
+  </si>
+  <si>
+    <t>Drs. LEONARD HANING, MM</t>
+  </si>
+  <si>
+    <t>LIDYA ERICHA TJAHJONO</t>
+  </si>
+  <si>
+    <t>ALBERTUS NENO</t>
+  </si>
+  <si>
+    <t>LEPTON BAKI BONI</t>
+  </si>
+  <si>
+    <t>SELTJIANA KIADUY, SE</t>
+  </si>
+  <si>
+    <t>MARTHINUS J. E. MEDAH, SE.</t>
+  </si>
+  <si>
+    <t>DENI ALFIAN HABA, S.T</t>
+  </si>
+  <si>
+    <t>ROMANUS BOLLI, S.Pd</t>
+  </si>
+  <si>
+    <t>ARANCI MBUIK, S.Sos</t>
+  </si>
+  <si>
+    <t>YOKSAN ADOLOF ABRAHAM NAU, SH</t>
+  </si>
+  <si>
+    <t>PETRONELA LIDIA BALLO</t>
+  </si>
+  <si>
+    <t>YOPI B SURAT</t>
+  </si>
+  <si>
+    <t>YOKSAM ATONIS</t>
+  </si>
+  <si>
+    <t>JOHANIS TAEK, M.Si.</t>
+  </si>
+  <si>
+    <t>EDISON FANGGIDAE</t>
+  </si>
+  <si>
+    <t>NATALIA DA ROSA</t>
+  </si>
+  <si>
+    <t>ASRANDI ATAUPAH, A.Md.Vet</t>
+  </si>
+  <si>
+    <t>YOPIE YOHANIS RAKMENI, S.Pd.K</t>
+  </si>
+  <si>
+    <t>YULIANA LENGGU</t>
+  </si>
+  <si>
+    <t>ANSELMUS GIAPRILLIANTO DJOGO</t>
+  </si>
+  <si>
+    <t>GOLGOTA HEKE, S.T</t>
+  </si>
+  <si>
+    <t>IKA PRABAWANINGTYAS, S.Si</t>
+  </si>
+  <si>
+    <t>AGUS WARTONO</t>
+  </si>
+  <si>
+    <t>SAHRUL SUPU</t>
+  </si>
+  <si>
+    <t>SITI FATIMAH, S.Psi.</t>
+  </si>
+  <si>
+    <t>MEKITISON TANAU, S.H</t>
+  </si>
+  <si>
+    <t>BUNGGATI UMBU WENI, S.Kom</t>
+  </si>
+  <si>
+    <t>MATHEOS NIAB</t>
+  </si>
+  <si>
+    <t>MERPATI CISILIA HYDE, S.Th</t>
+  </si>
+  <si>
+    <t>Ir. LEKSI LAMBERTUS SAUDALE</t>
+  </si>
+  <si>
+    <t>VIONITA NIWANDA BALLE, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>MARTHEN ALEXANDER YACOB, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>DAVID BABA</t>
+  </si>
+  <si>
+    <t>ADRIAN MANAFE</t>
+  </si>
+  <si>
+    <t>OKTOVIANUS ROBINSON GELLA, S.Sos</t>
+  </si>
+  <si>
+    <t>SELVITA GERALDINA</t>
+  </si>
+  <si>
+    <t>JUNUS UDJU LOMI</t>
+  </si>
+  <si>
+    <t>EMERENTIANA E. NURAK</t>
+  </si>
+  <si>
+    <t>AYUB MATHIAS SULA, SE</t>
+  </si>
+  <si>
+    <t>ERASMUS FRANS MANDATO</t>
+  </si>
+  <si>
+    <t>YABEX A. KAPITAN, SE</t>
+  </si>
+  <si>
+    <t>IRENE ADE KRISNA SERAN</t>
+  </si>
+  <si>
+    <t>YOHANIS Y SERAN</t>
+  </si>
+  <si>
+    <t>RENY MBATU</t>
+  </si>
+  <si>
+    <t>JERMIAS DANIEL DAMI</t>
+  </si>
+  <si>
+    <t>YANE MARSALINA BANI</t>
+  </si>
+  <si>
+    <t>JEFTA BENHUR LU</t>
+  </si>
+  <si>
+    <t>SALEH LA ELA, SE., M.M.</t>
+  </si>
+  <si>
+    <t>SEM ASESPET WILSON ADU, SE</t>
+  </si>
+  <si>
+    <t>SONIA ESTERINA NDOEN</t>
+  </si>
+  <si>
+    <t>ELIASAR FRANS MBOEIK, A.Md.T</t>
+  </si>
+  <si>
+    <t>HELMY MELKIANUS, S.Sos</t>
+  </si>
+  <si>
+    <t>FAYA KORIANA FIA</t>
+  </si>
+  <si>
+    <t>YOHANIS MASNENO, S.Pd.</t>
+  </si>
+  <si>
+    <t>MELINDA TRIBUANA YOHANIS</t>
+  </si>
+  <si>
+    <t>Drs. JAN CHR. BENYAMIN</t>
+  </si>
+  <si>
+    <t>CHRISTIAN KAMEO, SH., M.H.</t>
+  </si>
+  <si>
+    <t>Drs. YUSUF BENYAMIN BALLE</t>
+  </si>
+  <si>
+    <t>MEGY PRISILIA MARAMIS</t>
+  </si>
+  <si>
+    <t>ORLENS EDUARD OEMATAN</t>
+  </si>
+  <si>
+    <t>ARIS ABDULRAHMAN</t>
+  </si>
+  <si>
+    <t>MARTHEN KASEH, BE</t>
+  </si>
+  <si>
+    <t>WINSTON NEIL RONDO</t>
+  </si>
+  <si>
+    <t>YOHANA YUBLINA DANO</t>
+  </si>
+  <si>
+    <t>DAVID LAMBERTO MESANG, A.Md.T., M.Mar.E.</t>
+  </si>
+  <si>
+    <t>CHARLES JOHANIS AMEKAN, S.I.P.</t>
+  </si>
+  <si>
+    <t>DIANA GALE BANGNGU, S.Pd., M.Pd</t>
+  </si>
+  <si>
+    <t>BERNARD PAULUS THOMAS WELLEM BAIT</t>
+  </si>
+  <si>
+    <t>AURUM O. TITU EKI, S.Ars., M.Ars.</t>
+  </si>
+  <si>
+    <t>SIMSON POLIN</t>
+  </si>
+  <si>
+    <t>WELLEM BANGNGU KALE, SE.</t>
+  </si>
+  <si>
+    <t>DEWI ABIGAEL NENOGASU</t>
+  </si>
+  <si>
+    <t>ALLEN DAUD DUKABAIN</t>
+  </si>
+  <si>
+    <t>EXBERT YOPITAR ADU, S.Pd</t>
+  </si>
+  <si>
+    <t>JONY BENNY SULAIMAN, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>ARKHIMES MOLLE, S.H., M.A</t>
+  </si>
+  <si>
+    <t>MARIA NUBAN SAKU, S.H.</t>
+  </si>
+  <si>
+    <t>ALBERT MARLEN RATU EDO, SH., M.H.</t>
+  </si>
+  <si>
+    <t>LUCIANE MARSELIN WALE KUPA</t>
+  </si>
+  <si>
+    <t>WELLY RAME ROHIMONE</t>
+  </si>
+  <si>
+    <t>COSTANDJI SAMBERA</t>
+  </si>
+  <si>
+    <t>YUSAK MUSA ROBO, S.H.</t>
+  </si>
+  <si>
+    <t>FANCIE STEFANUS TAEK, S.Sos</t>
+  </si>
+  <si>
+    <t>Drs. MESSAKH NITANEL NUNUHITU, M.Si.</t>
+  </si>
+  <si>
+    <t>VERONIKA CANTIKA OEMATAN, S.E.</t>
+  </si>
+  <si>
+    <t>ERWIN DOMINGGUS LOBO MONE</t>
+  </si>
+  <si>
+    <t>YAKOB BANNESI, S.Pd.</t>
+  </si>
+  <si>
+    <t>YACOBA MARIANA SALEAN, S.Pd.K</t>
+  </si>
+  <si>
+    <t>LEVEN SALORE CHRISTO TACOY, S. Ars.</t>
+  </si>
+  <si>
+    <t>UMMAT</t>
+  </si>
+  <si>
+    <t>530003</t>
+  </si>
+  <si>
+    <t>NUSA TENGGARA TIMUR 3</t>
+  </si>
+  <si>
+    <t>5312</t>
+  </si>
+  <si>
+    <t>SUMBA BARAT</t>
+  </si>
+  <si>
+    <t>5318</t>
+  </si>
+  <si>
+    <t>SUMBA BARAT DAYA</t>
+  </si>
+  <si>
+    <t>5317</t>
+  </si>
+  <si>
+    <t>SUMBA TENGAH</t>
+  </si>
+  <si>
+    <t>5311</t>
+  </si>
+  <si>
+    <t>SUMBA TIMUR</t>
+  </si>
+  <si>
+    <t>ALOYSIUS MALO LADI, S.E</t>
+  </si>
+  <si>
+    <t>HENDRIK HIRU GAUNGU, S.E.</t>
+  </si>
+  <si>
+    <t>DAI HAMU, S.E</t>
+  </si>
+  <si>
+    <t>Drs. LELE DAPAWOLE</t>
+  </si>
+  <si>
+    <t>YOHANIS KETTE, S.P.</t>
+  </si>
+  <si>
+    <t>MARIA GORETTY INA DOLO</t>
+  </si>
+  <si>
+    <t>Pdt. PELIPUS IKI, S.Th</t>
+  </si>
+  <si>
+    <t>Ir. YOHANIS HIWA WUNU, M.Si.</t>
+  </si>
+  <si>
+    <t>BANDJA ATA LUDA</t>
+  </si>
+  <si>
+    <t>MUHAMMAD SYAMSU WUNGO, S.Ag</t>
+  </si>
+  <si>
+    <t>Ir. DOMINGGUS UMBU ZASA</t>
+  </si>
+  <si>
+    <t>ANTHONETA KURA</t>
+  </si>
+  <si>
+    <t>AGUSTINUS MOLU MALANA, S.Pd</t>
+  </si>
+  <si>
+    <t>TUNDU MANUMOPA, S.T</t>
+  </si>
+  <si>
+    <t>RAMBU DAI MAMI</t>
+  </si>
+  <si>
+    <t>FERIYANTO RITI, S.Pt.</t>
+  </si>
+  <si>
+    <t>UMBU WINDI, S.IPem</t>
+  </si>
+  <si>
+    <t>KATHARINA RAMBU KARERI, SE</t>
+  </si>
+  <si>
+    <t>AMIR HAMZAH, S.Sos</t>
+  </si>
+  <si>
+    <t>STEVANUS COME RIHI</t>
+  </si>
+  <si>
+    <t>YUNUS H. TAKANDEWA, S.Pd</t>
+  </si>
+  <si>
+    <t>ANTONIUS LANDI</t>
+  </si>
+  <si>
+    <t>RAMBU P. L. SAMAPATY</t>
+  </si>
+  <si>
+    <t>DOMINIKUS ALPAWAN RANGGA KAKA, S.P.</t>
+  </si>
+  <si>
+    <t>RUDOLF GODLIEF DIMU, S.E</t>
+  </si>
+  <si>
+    <t>MARTHA WANNAWAY, S.Pd</t>
+  </si>
+  <si>
+    <t>UMBU TAMU AMA KABORANG, S.T</t>
+  </si>
+  <si>
+    <t>SOLEMAN DJAMI, S.Pd</t>
+  </si>
+  <si>
+    <t>MARLIN RAMBU BATHI</t>
+  </si>
+  <si>
+    <t>ROBINSON CHRISMAN LUKU LEWA, S.IP., M.I.P</t>
+  </si>
+  <si>
+    <t>FROUKE HEGE BUBU</t>
+  </si>
+  <si>
+    <t>ANTONIUS DAMIANUS MAHEMBA,  S.H.</t>
+  </si>
+  <si>
+    <t>Drs. ANTONIUS UMBU ZAZA, M.Si</t>
+  </si>
+  <si>
+    <t>LUKAS LEIJU MALANA</t>
+  </si>
+  <si>
+    <t>DOROTHY YENI RAGA JARA</t>
+  </si>
+  <si>
+    <t>ABRAHAM LITINAU, S.Th</t>
+  </si>
+  <si>
+    <t>Drs. YOHANIS UMBU DJANGA</t>
+  </si>
+  <si>
+    <t>IR. ROBERT GANA,  M.Si.</t>
+  </si>
+  <si>
+    <t>AKHSA LUINDA IYUYUN PADJA</t>
+  </si>
+  <si>
+    <t>Ir. PURA TANYA</t>
+  </si>
+  <si>
+    <t>KRISTIEN SAMIYATI PATI, S.P.</t>
+  </si>
+  <si>
+    <t>NICOLAS RADANDIMA, S.Pi, M.Si.</t>
+  </si>
+  <si>
+    <t>FRENGKI ALFIAN DJAMI, S.Pd</t>
+  </si>
+  <si>
+    <t>MATIUS KALIKIT REMIJAWA, S.H.</t>
+  </si>
+  <si>
+    <t>Dra. YOHANNA LINGU LANGO, M.Si</t>
+  </si>
+  <si>
+    <t>CHARLES LALO</t>
+  </si>
+  <si>
+    <t>JOHANA ANA HUMBA KABORANG, S.Psi</t>
+  </si>
+  <si>
+    <t>HERIBERTUS YOSEF NONO</t>
+  </si>
+  <si>
+    <t>GERARD MAYELLA KALUMBANG</t>
+  </si>
+  <si>
+    <t>ELIAS NGGUTI JAWAMARA</t>
+  </si>
+  <si>
+    <t>SEFRIANUS YONATAN RIHI TUBE</t>
+  </si>
+  <si>
+    <t>MOKHTAR</t>
+  </si>
+  <si>
+    <t>NENENG NATALIA MENTARI, S.E</t>
+  </si>
+  <si>
+    <t>FERDINANDUS UMBU ZOGARA</t>
+  </si>
+  <si>
+    <t>ADRIANA NGONGO</t>
+  </si>
+  <si>
+    <t>AGUSTINUS NDAHAWALI</t>
+  </si>
+  <si>
+    <t>JOSLIN INDAYANI RAMBU PAJA WINI</t>
+  </si>
+  <si>
+    <t>JEMI LAY, S.H.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ZAIN PARERA</t>
+  </si>
+  <si>
+    <t>DORKAS NGANGGU AWANG</t>
+  </si>
+  <si>
+    <t>CHARLES ANA OTE</t>
+  </si>
+  <si>
+    <t>YUNUS UMBU LELE</t>
+  </si>
+  <si>
+    <t>MURNI SOFIA SANGGORE</t>
+  </si>
+  <si>
+    <t>HERMANUS HOLO, SH</t>
+  </si>
+  <si>
+    <t>DA'IMATANNUR</t>
+  </si>
+  <si>
+    <t>AGUSTINUS GALUS TENA</t>
+  </si>
+  <si>
+    <t>SURYADE UMBU D. DANGURABA</t>
+  </si>
+  <si>
+    <t>UMBU HANGGAR, M.Th</t>
+  </si>
+  <si>
+    <t>TOBIAS NGONGO BULU</t>
+  </si>
+  <si>
+    <t>CLARA YUNITA YAP</t>
+  </si>
+  <si>
+    <t>SAVERIUS RANDE BANI, S.A.P</t>
+  </si>
+  <si>
+    <t>ROBERTUS LI, SH</t>
+  </si>
+  <si>
+    <t>STIFFANY HOSIANA LONI HERE</t>
+  </si>
+  <si>
+    <t>YOHANES GELI</t>
+  </si>
+  <si>
+    <t>MARTHINUS NINGGEDING</t>
+  </si>
+  <si>
+    <t>NOVIA WILHELMINA YOHANA LONI KE, S.KM.</t>
+  </si>
+  <si>
+    <t>I MADE MURJA</t>
+  </si>
+  <si>
+    <t>Drs. REFAFI GAH, SH, M.Pd</t>
+  </si>
+  <si>
+    <t>SIPRIANUS KAREJU LANAK, S.Pd.</t>
+  </si>
+  <si>
+    <t>LENI LAKA MESA</t>
+  </si>
+  <si>
+    <t>DOMINGGUS HALLA KODI</t>
+  </si>
+  <si>
+    <t>FRANSISKUS ANDE ATE</t>
+  </si>
+  <si>
+    <t>YULIETH RAMBU PADU LEMBA, SE</t>
+  </si>
+  <si>
+    <t>ASTEDEDY ROBINSON UMBU ZAZA, ST</t>
+  </si>
+  <si>
+    <t>DARIUS GARA DUKAPARE, S.Si.</t>
+  </si>
+  <si>
+    <t>YUNIKE KAMELI</t>
+  </si>
+  <si>
+    <t>ALOYSIUS AGUNG</t>
+  </si>
+  <si>
+    <t>ALVIANUS OLI PRAING</t>
+  </si>
+  <si>
+    <t>WINDI PINDU RATU</t>
+  </si>
+  <si>
+    <t>ARNIYANTI HUNGA MEHA</t>
+  </si>
+  <si>
+    <t>STEFANUS BORA DAIRO</t>
+  </si>
+  <si>
+    <t>YOHANES MARIANUS LUHADU</t>
+  </si>
+  <si>
+    <t>SONYA K. BUNGA</t>
+  </si>
+  <si>
+    <t>LEONARD PAJI</t>
+  </si>
+  <si>
+    <t>YOHANIS UMBU ZAZA</t>
+  </si>
+  <si>
+    <t>ASTUTI INA AWANG</t>
+  </si>
+  <si>
+    <t>UMBU RIDO BIN YAN</t>
+  </si>
+  <si>
+    <t>RAMBU KONDA ANGGUNG PRAING, S.Farm. , Apt.</t>
+  </si>
+  <si>
+    <t>FRANS TONDA</t>
+  </si>
+  <si>
+    <t>DRS. MARTHEN L. NGONGO</t>
+  </si>
+  <si>
+    <t>FRANSISKUS HUMBA BANGNGU</t>
+  </si>
+  <si>
+    <t>JOHANIS UMBU RIADA, S.T.</t>
+  </si>
+  <si>
+    <t>SERLY INANGELE</t>
+  </si>
+  <si>
+    <t>ERRY KEMERS BULAN</t>
+  </si>
+  <si>
+    <t>ERVINA KAKA, S.Pd</t>
+  </si>
+  <si>
+    <t>MAXMELIAN BOIMATA, SE</t>
+  </si>
+  <si>
+    <t>MUHAMMAD USMANSYAH ISMAN, S.H.</t>
+  </si>
+  <si>
+    <t>NOVEMBRANUS R. RIHI, SH</t>
+  </si>
+  <si>
+    <t>LAURENSIUS TARI WUNGO</t>
+  </si>
+  <si>
+    <t>ODYLIA SELATI KABBA, A.Md. Farm.</t>
+  </si>
+  <si>
+    <t>IGNASIUS HAPU KARANJAWA</t>
+  </si>
+  <si>
+    <t>JOHANIS NGONGO NDETA</t>
+  </si>
+  <si>
+    <t>MENGI DIMA KALE WADOE, S.Pd</t>
+  </si>
+  <si>
+    <t>IMANUEL KAHA MILLA ATE, S.I.P.</t>
+  </si>
+  <si>
+    <t>PETRUS ANALALO, S.I.P., SH., MAP</t>
+  </si>
+  <si>
+    <t>MARIA FLORENSA YENIARTI TUPEN, S.I.Kom</t>
+  </si>
+  <si>
+    <t>Drs. DOMINIKUS BULU MILLA</t>
+  </si>
+  <si>
+    <t>LOURENSIUS MILLA DADI, S.Sos</t>
+  </si>
+  <si>
+    <t>FREDDY PRAMANA PUTRA MAHENU, S.T.</t>
+  </si>
+  <si>
+    <t>DEBORA GEMELINA ARBOREA LENDE</t>
+  </si>
+  <si>
+    <t>ARYANTO DIKI WAHANG, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>DARIUS UMBU YIWA, S.H</t>
+  </si>
+  <si>
+    <t>MARTHA TUWA RINGU</t>
+  </si>
+  <si>
+    <t>LAURENSIUS YONAS RIBERU, S.T.</t>
+  </si>
+  <si>
+    <t>YANTOME HAMBUR, S.Pd., M.Pd</t>
+  </si>
+  <si>
+    <t>MARGARETHA NANI BOELOE</t>
+  </si>
+  <si>
+    <t>YOHANES DJAPALATA</t>
+  </si>
+  <si>
+    <t>ARIESTON DAPPA, S.T</t>
+  </si>
+  <si>
+    <t>SIMSON UMBU LAIYA SOBANG</t>
+  </si>
+  <si>
+    <t>OKTAVIANA LYET VINSIANA KAKA, S.Pt</t>
+  </si>
+  <si>
+    <t>YOSIAS ANAWARU, S.Pd.</t>
+  </si>
+  <si>
+    <t>ANDRY TANSRIJATA, S.T.</t>
+  </si>
+  <si>
+    <t>FREDERIKA HORI WERU</t>
+  </si>
+  <si>
+    <t>YOHANES WANTO KAKA</t>
+  </si>
+  <si>
+    <t>JOSEP WALANG DIRK V. SUPUSEPA</t>
+  </si>
+  <si>
+    <t>THERESIA AMANDA SANI</t>
+  </si>
+  <si>
+    <t>MELKIANUS POTE HADI, S.Th., S. Pd., M.Pd</t>
+  </si>
+  <si>
+    <t>JACOB MALO BULU</t>
+  </si>
+  <si>
+    <t>MELTRIPAUL EMANUEL RONGGA, S.Pd.K., M.Pd</t>
+  </si>
+  <si>
+    <t>MARIANA RAMBU BANGI ATA, S.Th</t>
+  </si>
+  <si>
+    <t>SAPE PUA MANUNG, S.Sos., M.Si</t>
+  </si>
+  <si>
+    <t>MARGARITA ELODEA, S.IP</t>
+  </si>
+  <si>
+    <t>PETRUS BULU NDAPPA</t>
+  </si>
+  <si>
+    <t>MARSELINUS GUNTUR LALO PUTRA</t>
+  </si>
+  <si>
+    <t>FATMAWATI DIANA AMAIA</t>
+  </si>
+  <si>
+    <t>STEFANUS NDARA LALO</t>
+  </si>
+  <si>
+    <t>DENI NATA, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>DRS. ABDULRAHMAN</t>
+  </si>
+  <si>
+    <t>NUR AINI MUIN</t>
+  </si>
+  <si>
     <t>530004</t>
   </si>
   <si>
     <t>NUSA TENGGARA TIMUR 4</t>
   </si>
   <si>
     <t>5310</t>
   </si>
   <si>
     <t>MANGGARAI</t>
   </si>
   <si>
     <t>5315</t>
   </si>
   <si>
     <t>MANGGARAI BARAT</t>
   </si>
   <si>
     <t>5319</t>
   </si>
   <si>
     <t>MANGGARAI TIMUR</t>
   </si>
   <si>
-    <t/>
-[...19 lines deleted...]
-  <si>
     <t>YOHANES RUMAT, SE</t>
   </si>
   <si>
-    <t>CALEG</t>
-[...1 lines deleted...]
-  <si>
     <t>KAHARUDIN</t>
   </si>
   <si>
     <t>AMELIANA SARINA SETIA, S.Sos</t>
   </si>
   <si>
     <t>FLORIANUS KAMPUL, S.E.</t>
   </si>
   <si>
     <t>Ir. MICHA OCTOVINUS DIMA, MMA.</t>
   </si>
   <si>
     <t>YULIANENSI HERLINA DIMAN TAGUNG</t>
   </si>
   <si>
     <t>PANGERAN SRI NAGA PUSPA, S.Th.I.</t>
   </si>
   <si>
     <t>KANISIUS AKUINAS, S.E.</t>
   </si>
   <si>
     <t>USWATUN HASANAH</t>
   </si>
   <si>
     <t>Drs. FRANSISKUS KAKANG</t>
@@ -564,56 +2043,50 @@
   <si>
     <t>FRANSISKUS MEDI</t>
   </si>
   <si>
     <t>BRIGITHA NGGANGGUS</t>
   </si>
   <si>
     <t>ACHMAD AMIN</t>
   </si>
   <si>
     <t>HEINS S. KADJAKORO</t>
   </si>
   <si>
     <t>MUSTAKIM LILO</t>
   </si>
   <si>
     <t>ANDI FADILA</t>
   </si>
   <si>
     <t>KANISIUS PAN</t>
   </si>
   <si>
     <t>YOSEF HASMAN, S.E</t>
   </si>
   <si>
-    <t>GARUDA</t>
-[...4 lines deleted...]
-  <si>
     <t>530005</t>
   </si>
   <si>
     <t>NUSA TENGGARA TIMUR 5</t>
   </si>
   <si>
     <t>5308</t>
   </si>
   <si>
     <t>ENDE</t>
   </si>
   <si>
     <t>5316</t>
   </si>
   <si>
     <t>NAGEKEO</t>
   </si>
   <si>
     <t>5309</t>
   </si>
   <si>
     <t>NGADA</t>
   </si>
   <si>
     <t>5307</t>
@@ -1110,53 +2583,50 @@
   <si>
     <t>HABIBA UMAR</t>
   </si>
   <si>
     <t>MUHAMAD NUR SUFALY</t>
   </si>
   <si>
     <t>NERIYANTA LOU</t>
   </si>
   <si>
     <t>IKA LESTARI, S.Pd.</t>
   </si>
   <si>
     <t>MOHAMAD ABDUH</t>
   </si>
   <si>
     <t>SANTRI MULYANI, S.Pd</t>
   </si>
   <si>
     <t>UMAR S. ABDUL SALAM</t>
   </si>
   <si>
     <t>MUHAMMAD ABDULLAH, S.HI</t>
   </si>
   <si>
-    <t>UMMAT</t>
-[...1 lines deleted...]
-  <si>
     <t>530006</t>
   </si>
   <si>
     <t>NUSA TENGGARA TIMUR 6</t>
   </si>
   <si>
     <t>5305</t>
   </si>
   <si>
     <t>ALOR</t>
   </si>
   <si>
     <t>5306</t>
   </si>
   <si>
     <t>FLORES TIMUR</t>
   </si>
   <si>
     <t>5313</t>
   </si>
   <si>
     <t>LEMBATA</t>
   </si>
   <si>
     <t>ANA WAHA KOLIN, S.H</t>
@@ -1828,1520 +3298,50 @@
     <t>RONALDO ISMAIL ABI,S.M.</t>
   </si>
   <si>
     <t>PETRUS MEIRIO MAMOH, SH, M.H.</t>
   </si>
   <si>
     <t>DION VITZGERALD LONEK, S.H.</t>
   </si>
   <si>
     <t>BERGITHA MARIA SOFIA NARO, S.Sos</t>
   </si>
   <si>
     <t>ISAK TIKNEON</t>
   </si>
   <si>
     <t>SILVESTER ANTON ESA</t>
   </si>
   <si>
     <t>FRANCISCA JENNI MINGGU</t>
   </si>
   <si>
     <t>Drs. DALIN MEHULI TARIGAN, M.MTr</t>
   </si>
   <si>
     <t>PONSIANUS MANEK</t>
-  </si>
-[...1468 lines deleted...]
-    <t>NUR AINI MUIN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -3689,2471 +3689,20049 @@
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>174</v>
+        <v>17</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>175</v>
+        <v>20</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C2" t="s">
-        <v>596</v>
+        <v>524</v>
       </c>
       <c r="D2" t="s">
-        <v>597</v>
+        <v>525</v>
       </c>
       <c r="E2" t="s">
-        <v>598</v>
+        <v>526</v>
       </c>
       <c r="F2" t="s">
-        <v>599</v>
+        <v>527</v>
       </c>
       <c r="G2">
-        <v>22130</v>
+        <v>17704</v>
       </c>
       <c r="H2">
-        <v>24615</v>
+        <v>21431</v>
       </c>
       <c r="I2">
-        <v>28716</v>
+        <v>22004</v>
       </c>
       <c r="J2">
-        <v>44765</v>
+        <v>19691</v>
       </c>
       <c r="K2">
-        <v>23725</v>
+        <v>15759</v>
       </c>
       <c r="L2">
-        <v>3831</v>
+        <v>861</v>
       </c>
       <c r="M2">
-        <v>4512</v>
+        <v>648</v>
       </c>
       <c r="N2">
-        <v>4962</v>
+        <v>4314</v>
       </c>
       <c r="O2">
-        <v>3475</v>
+        <v>1906</v>
       </c>
       <c r="P2">
-        <v>25026</v>
+        <v>17386</v>
       </c>
       <c r="Q2">
-        <v>2070</v>
+        <v>15994</v>
       </c>
       <c r="R2">
-        <v>11302</v>
+        <v>14740</v>
       </c>
       <c r="S2">
-        <v>1026</v>
+        <v>13123</v>
       </c>
       <c r="T2">
-        <v>23136</v>
+        <v>8079</v>
       </c>
       <c r="U2">
-        <v>5314</v>
+        <v>378</v>
       </c>
       <c r="V2">
-        <v>8203</v>
-[...5 lines deleted...]
-        <v>241535</v>
+        <v>174018</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3" t="s">
-        <v>31</v>
+      <c r="A3">
+        <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>32</v>
+        <v>24</v>
+      </c>
+      <c r="C3" t="s">
+        <v>524</v>
+      </c>
+      <c r="D3" t="s">
+        <v>525</v>
+      </c>
+      <c r="E3" t="s">
+        <v>528</v>
+      </c>
+      <c r="F3" t="s">
+        <v>529</v>
       </c>
       <c r="G3">
-        <v>22130</v>
+        <v>10313</v>
       </c>
       <c r="H3">
-        <v>24615</v>
+        <v>15751</v>
       </c>
       <c r="I3">
-        <v>28716</v>
+        <v>27654</v>
       </c>
       <c r="J3">
-        <v>44765</v>
+        <v>11804</v>
       </c>
       <c r="K3">
-        <v>23725</v>
+        <v>20305</v>
       </c>
       <c r="L3">
-        <v>3831</v>
+        <v>636</v>
       </c>
       <c r="M3">
-        <v>4512</v>
+        <v>806</v>
       </c>
       <c r="N3">
-        <v>4962</v>
+        <v>16304</v>
       </c>
       <c r="O3">
-        <v>3475</v>
+        <v>3529</v>
       </c>
       <c r="P3">
-        <v>25026</v>
+        <v>7107</v>
       </c>
       <c r="Q3">
-        <v>2070</v>
+        <v>9347</v>
       </c>
       <c r="R3">
-        <v>11302</v>
+        <v>12091</v>
       </c>
       <c r="S3">
-        <v>1026</v>
+        <v>6327</v>
       </c>
       <c r="T3">
-        <v>23136</v>
+        <v>6900</v>
       </c>
       <c r="U3">
-        <v>5314</v>
+        <v>831</v>
       </c>
       <c r="V3">
-        <v>8203</v>
-[...5 lines deleted...]
-        <v>241535</v>
+        <v>149705</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C4" t="s">
+        <v>524</v>
+      </c>
+      <c r="D4" t="s">
+        <v>525</v>
+      </c>
+      <c r="E4" t="s">
+        <v>530</v>
+      </c>
+      <c r="F4" t="s">
+        <v>531</v>
+      </c>
+      <c r="G4">
+        <v>15365</v>
+      </c>
+      <c r="H4">
+        <v>14553</v>
+      </c>
+      <c r="I4">
+        <v>21877</v>
+      </c>
+      <c r="J4">
+        <v>12407</v>
+      </c>
+      <c r="K4">
+        <v>10385</v>
+      </c>
+      <c r="L4">
+        <v>1760</v>
+      </c>
+      <c r="M4">
+        <v>734</v>
+      </c>
+      <c r="N4">
+        <v>8828</v>
+      </c>
+      <c r="O4">
+        <v>1270</v>
+      </c>
+      <c r="P4">
+        <v>9908</v>
+      </c>
+      <c r="Q4">
+        <v>23497</v>
+      </c>
+      <c r="R4">
+        <v>13731</v>
+      </c>
+      <c r="S4">
+        <v>6971</v>
+      </c>
+      <c r="T4">
+        <v>6604</v>
+      </c>
+      <c r="U4">
+        <v>354</v>
+      </c>
+      <c r="V4">
+        <v>148244</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>29</v>
+      </c>
+      <c r="B5" t="s">
+        <v>30</v>
+      </c>
+      <c r="G5">
+        <v>43382</v>
+      </c>
+      <c r="H5">
+        <v>51735</v>
+      </c>
+      <c r="I5">
+        <v>71535</v>
+      </c>
+      <c r="J5">
+        <v>43902</v>
+      </c>
+      <c r="K5">
+        <v>46449</v>
+      </c>
+      <c r="L5">
+        <v>3257</v>
+      </c>
+      <c r="M5">
+        <v>2188</v>
+      </c>
+      <c r="N5">
+        <v>29446</v>
+      </c>
+      <c r="O5">
+        <v>6705</v>
+      </c>
+      <c r="P5">
+        <v>34401</v>
+      </c>
+      <c r="Q5">
+        <v>48838</v>
+      </c>
+      <c r="R5">
+        <v>40562</v>
+      </c>
+      <c r="S5">
+        <v>26421</v>
+      </c>
+      <c r="T5">
+        <v>21583</v>
+      </c>
+      <c r="U5">
+        <v>1563</v>
+      </c>
+      <c r="V5">
+        <v>471967</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>33</v>
       </c>
+      <c r="D1" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D2">
+        <v>17704</v>
+      </c>
+      <c r="E2">
+        <v>10313</v>
+      </c>
+      <c r="F2">
+        <v>15365</v>
+      </c>
+      <c r="G2">
+        <v>43382</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C3" t="s">
+        <v>35</v>
+      </c>
+      <c r="D3">
+        <v>1541</v>
+      </c>
+      <c r="E3">
+        <v>970</v>
+      </c>
+      <c r="F3">
+        <v>1723</v>
+      </c>
+      <c r="G3">
+        <v>4234</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>532</v>
+      </c>
+      <c r="C4" t="s">
+        <v>37</v>
+      </c>
+      <c r="D4">
+        <v>3506</v>
+      </c>
+      <c r="E4">
+        <v>2625</v>
+      </c>
+      <c r="F4">
+        <v>11190</v>
+      </c>
+      <c r="G4">
+        <v>17321</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>533</v>
+      </c>
+      <c r="C5" t="s">
+        <v>37</v>
+      </c>
+      <c r="D5">
+        <v>1494</v>
+      </c>
+      <c r="E5">
+        <v>1198</v>
+      </c>
+      <c r="F5">
+        <v>824</v>
+      </c>
+      <c r="G5">
+        <v>3516</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>534</v>
+      </c>
+      <c r="C6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D6">
+        <v>410</v>
+      </c>
+      <c r="E6">
+        <v>417</v>
+      </c>
+      <c r="F6">
+        <v>259</v>
+      </c>
+      <c r="G6">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>535</v>
+      </c>
+      <c r="C7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D7">
+        <v>5328</v>
+      </c>
+      <c r="E7">
+        <v>1495</v>
+      </c>
+      <c r="F7">
+        <v>485</v>
+      </c>
+      <c r="G7">
+        <v>7308</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>536</v>
+      </c>
+      <c r="C8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8">
+        <v>1170</v>
+      </c>
+      <c r="E8">
+        <v>297</v>
+      </c>
+      <c r="F8">
+        <v>238</v>
+      </c>
+      <c r="G8">
+        <v>1705</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>537</v>
+      </c>
+      <c r="C9" t="s">
+        <v>37</v>
+      </c>
+      <c r="D9">
+        <v>411</v>
+      </c>
+      <c r="E9">
+        <v>374</v>
+      </c>
+      <c r="F9">
+        <v>220</v>
+      </c>
+      <c r="G9">
+        <v>1005</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>538</v>
+      </c>
+      <c r="C10" t="s">
+        <v>37</v>
+      </c>
+      <c r="D10">
+        <v>200</v>
+      </c>
+      <c r="E10">
+        <v>525</v>
+      </c>
+      <c r="F10">
+        <v>111</v>
+      </c>
+      <c r="G10">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>539</v>
+      </c>
+      <c r="C11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D11">
+        <v>996</v>
+      </c>
+      <c r="E11">
+        <v>1759</v>
+      </c>
+      <c r="F11">
+        <v>128</v>
+      </c>
+      <c r="G11">
+        <v>2883</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>540</v>
+      </c>
+      <c r="C12" t="s">
+        <v>37</v>
+      </c>
+      <c r="D12">
+        <v>131</v>
+      </c>
+      <c r="E12">
+        <v>256</v>
+      </c>
+      <c r="F12">
+        <v>40</v>
+      </c>
+      <c r="G12">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
+        <v>541</v>
+      </c>
+      <c r="C13" t="s">
+        <v>37</v>
+      </c>
+      <c r="D13">
+        <v>2517</v>
+      </c>
+      <c r="E13">
+        <v>397</v>
+      </c>
+      <c r="F13">
+        <v>147</v>
+      </c>
+      <c r="G13">
+        <v>3061</v>
+      </c>
+    </row>
+    <row r="14"/>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>7</v>
+      </c>
+      <c r="C15" t="s">
+        <v>34</v>
+      </c>
+      <c r="D15">
+        <v>21431</v>
+      </c>
+      <c r="E15">
+        <v>15751</v>
+      </c>
+      <c r="F15">
+        <v>14553</v>
+      </c>
+      <c r="G15">
+        <v>51735</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>29</v>
+      </c>
+      <c r="B16" t="s">
+        <v>29</v>
+      </c>
+      <c r="C16" t="s">
+        <v>35</v>
+      </c>
+      <c r="D16">
+        <v>2288</v>
+      </c>
+      <c r="E16">
+        <v>1363</v>
+      </c>
+      <c r="F16">
+        <v>1631</v>
+      </c>
+      <c r="G16">
+        <v>5282</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>1</v>
+      </c>
+      <c r="B17" t="s">
+        <v>542</v>
+      </c>
+      <c r="C17" t="s">
+        <v>37</v>
+      </c>
+      <c r="D17">
+        <v>2496</v>
+      </c>
+      <c r="E17">
+        <v>4771</v>
+      </c>
+      <c r="F17">
+        <v>1249</v>
+      </c>
+      <c r="G17">
+        <v>8516</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>2</v>
+      </c>
+      <c r="B18" t="s">
+        <v>543</v>
+      </c>
+      <c r="C18" t="s">
+        <v>37</v>
+      </c>
+      <c r="D18">
+        <v>3532</v>
+      </c>
+      <c r="E18">
+        <v>1731</v>
+      </c>
+      <c r="F18">
+        <v>1508</v>
+      </c>
+      <c r="G18">
+        <v>6771</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>3</v>
+      </c>
+      <c r="B19" t="s">
+        <v>544</v>
+      </c>
+      <c r="C19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D19">
+        <v>1173</v>
+      </c>
+      <c r="E19">
+        <v>663</v>
+      </c>
+      <c r="F19">
+        <v>576</v>
+      </c>
+      <c r="G19">
+        <v>2412</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>4</v>
+      </c>
+      <c r="B20" t="s">
+        <v>545</v>
+      </c>
+      <c r="C20" t="s">
+        <v>37</v>
+      </c>
+      <c r="D20">
+        <v>8170</v>
+      </c>
+      <c r="E20">
+        <v>2713</v>
+      </c>
+      <c r="F20">
+        <v>1127</v>
+      </c>
+      <c r="G20">
+        <v>12010</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>5</v>
+      </c>
+      <c r="B21" t="s">
+        <v>546</v>
+      </c>
+      <c r="C21" t="s">
+        <v>37</v>
+      </c>
+      <c r="D21">
+        <v>580</v>
+      </c>
+      <c r="E21">
+        <v>461</v>
+      </c>
+      <c r="F21">
+        <v>2944</v>
+      </c>
+      <c r="G21">
+        <v>3985</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>6</v>
+      </c>
+      <c r="B22" t="s">
+        <v>547</v>
+      </c>
+      <c r="C22" t="s">
+        <v>37</v>
+      </c>
+      <c r="D22">
+        <v>250</v>
+      </c>
+      <c r="E22">
+        <v>184</v>
+      </c>
+      <c r="F22">
+        <v>210</v>
+      </c>
+      <c r="G22">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>7</v>
+      </c>
+      <c r="B23" t="s">
+        <v>548</v>
+      </c>
+      <c r="C23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D23">
+        <v>432</v>
+      </c>
+      <c r="E23">
+        <v>378</v>
+      </c>
+      <c r="F23">
+        <v>1191</v>
+      </c>
+      <c r="G23">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>8</v>
+      </c>
+      <c r="B24" t="s">
+        <v>549</v>
+      </c>
+      <c r="C24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D24">
+        <v>707</v>
+      </c>
+      <c r="E24">
+        <v>204</v>
+      </c>
+      <c r="F24">
+        <v>3917</v>
+      </c>
+      <c r="G24">
+        <v>4828</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>9</v>
+      </c>
+      <c r="B25" t="s">
+        <v>550</v>
+      </c>
+      <c r="C25" t="s">
+        <v>37</v>
+      </c>
+      <c r="D25">
+        <v>123</v>
+      </c>
+      <c r="E25">
+        <v>95</v>
+      </c>
+      <c r="F25">
+        <v>59</v>
+      </c>
+      <c r="G25">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>10</v>
+      </c>
+      <c r="B26" t="s">
+        <v>551</v>
+      </c>
+      <c r="C26" t="s">
+        <v>37</v>
+      </c>
+      <c r="D26">
+        <v>1680</v>
+      </c>
+      <c r="E26">
+        <v>3188</v>
+      </c>
+      <c r="F26">
+        <v>141</v>
+      </c>
+      <c r="G26">
+        <v>5009</v>
+      </c>
+    </row>
+    <row r="27"/>
+    <row r="28">
+      <c r="A28">
+        <v>3</v>
+      </c>
+      <c r="B28" t="s">
+        <v>8</v>
+      </c>
+      <c r="C28" t="s">
+        <v>34</v>
+      </c>
+      <c r="D28">
+        <v>22004</v>
+      </c>
+      <c r="E28">
+        <v>27654</v>
+      </c>
+      <c r="F28">
+        <v>21877</v>
+      </c>
+      <c r="G28">
+        <v>71535</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>29</v>
+      </c>
+      <c r="B29" t="s">
+        <v>29</v>
+      </c>
+      <c r="C29" t="s">
+        <v>35</v>
+      </c>
+      <c r="D29">
+        <v>2827</v>
+      </c>
+      <c r="E29">
+        <v>1517</v>
+      </c>
+      <c r="F29">
+        <v>2670</v>
+      </c>
+      <c r="G29">
+        <v>7014</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>1</v>
+      </c>
+      <c r="B30" t="s">
+        <v>552</v>
+      </c>
+      <c r="C30" t="s">
+        <v>37</v>
+      </c>
+      <c r="D30">
+        <v>2500</v>
+      </c>
+      <c r="E30">
+        <v>3897</v>
+      </c>
+      <c r="F30">
+        <v>2752</v>
+      </c>
+      <c r="G30">
+        <v>9149</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>2</v>
+      </c>
+      <c r="B31" t="s">
+        <v>553</v>
+      </c>
+      <c r="C31" t="s">
+        <v>37</v>
+      </c>
+      <c r="D31">
+        <v>4963</v>
+      </c>
+      <c r="E31">
+        <v>6297</v>
+      </c>
+      <c r="F31">
+        <v>2386</v>
+      </c>
+      <c r="G31">
+        <v>13646</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>3</v>
+      </c>
+      <c r="B32" t="s">
+        <v>554</v>
+      </c>
+      <c r="C32" t="s">
+        <v>37</v>
+      </c>
+      <c r="D32">
+        <v>1187</v>
+      </c>
+      <c r="E32">
+        <v>646</v>
+      </c>
+      <c r="F32">
+        <v>10019</v>
+      </c>
+      <c r="G32">
+        <v>11852</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>4</v>
+      </c>
+      <c r="B33" t="s">
+        <v>555</v>
+      </c>
+      <c r="C33" t="s">
+        <v>37</v>
+      </c>
+      <c r="D33">
+        <v>2773</v>
+      </c>
+      <c r="E33">
+        <v>9949</v>
+      </c>
+      <c r="F33">
+        <v>781</v>
+      </c>
+      <c r="G33">
+        <v>13503</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>5</v>
+      </c>
+      <c r="B34" t="s">
+        <v>556</v>
+      </c>
+      <c r="C34" t="s">
+        <v>37</v>
+      </c>
+      <c r="D34">
+        <v>5008</v>
+      </c>
+      <c r="E34">
+        <v>2480</v>
+      </c>
+      <c r="F34">
+        <v>1069</v>
+      </c>
+      <c r="G34">
+        <v>8557</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>6</v>
+      </c>
+      <c r="B35" t="s">
+        <v>557</v>
+      </c>
+      <c r="C35" t="s">
+        <v>37</v>
+      </c>
+      <c r="D35">
+        <v>345</v>
+      </c>
+      <c r="E35">
+        <v>325</v>
+      </c>
+      <c r="F35">
+        <v>414</v>
+      </c>
+      <c r="G35">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>7</v>
+      </c>
+      <c r="B36" t="s">
+        <v>558</v>
+      </c>
+      <c r="C36" t="s">
+        <v>37</v>
+      </c>
+      <c r="D36">
+        <v>580</v>
+      </c>
+      <c r="E36">
+        <v>1634</v>
+      </c>
+      <c r="F36">
+        <v>384</v>
+      </c>
+      <c r="G36">
+        <v>2598</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>8</v>
+      </c>
+      <c r="B37" t="s">
+        <v>559</v>
+      </c>
+      <c r="C37" t="s">
+        <v>37</v>
+      </c>
+      <c r="D37">
+        <v>946</v>
+      </c>
+      <c r="E37">
+        <v>611</v>
+      </c>
+      <c r="F37">
+        <v>173</v>
+      </c>
+      <c r="G37">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>9</v>
+      </c>
+      <c r="B38" t="s">
+        <v>560</v>
+      </c>
+      <c r="C38" t="s">
+        <v>37</v>
+      </c>
+      <c r="D38">
+        <v>553</v>
+      </c>
+      <c r="E38">
+        <v>178</v>
+      </c>
+      <c r="F38">
+        <v>179</v>
+      </c>
+      <c r="G38">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>10</v>
+      </c>
+      <c r="B39" t="s">
+        <v>561</v>
+      </c>
+      <c r="C39" t="s">
+        <v>37</v>
+      </c>
+      <c r="D39">
+        <v>322</v>
+      </c>
+      <c r="E39">
+        <v>120</v>
+      </c>
+      <c r="F39">
+        <v>1050</v>
+      </c>
+      <c r="G39">
+        <v>1492</v>
+      </c>
+    </row>
+    <row r="40"/>
+    <row r="41">
+      <c r="A41">
+        <v>4</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>34</v>
+      </c>
+      <c r="D41">
+        <v>19691</v>
+      </c>
+      <c r="E41">
+        <v>11804</v>
+      </c>
+      <c r="F41">
+        <v>12407</v>
+      </c>
+      <c r="G41">
+        <v>43902</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="s">
+        <v>29</v>
+      </c>
+      <c r="B42" t="s">
+        <v>29</v>
+      </c>
+      <c r="C42" t="s">
+        <v>35</v>
+      </c>
+      <c r="D42">
+        <v>1810</v>
+      </c>
+      <c r="E42">
+        <v>850</v>
+      </c>
+      <c r="F42">
+        <v>1250</v>
+      </c>
+      <c r="G42">
+        <v>3910</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>1</v>
+      </c>
+      <c r="B43" t="s">
+        <v>562</v>
+      </c>
+      <c r="C43" t="s">
+        <v>37</v>
+      </c>
+      <c r="D43">
+        <v>2482</v>
+      </c>
+      <c r="E43">
+        <v>1319</v>
+      </c>
+      <c r="F43">
+        <v>4675</v>
+      </c>
+      <c r="G43">
+        <v>8476</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>2</v>
+      </c>
+      <c r="B44" t="s">
+        <v>563</v>
+      </c>
+      <c r="C44" t="s">
+        <v>37</v>
+      </c>
+      <c r="D44">
+        <v>1690</v>
+      </c>
+      <c r="E44">
+        <v>5848</v>
+      </c>
+      <c r="F44">
+        <v>1010</v>
+      </c>
+      <c r="G44">
+        <v>8548</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>3</v>
+      </c>
+      <c r="B45" t="s">
+        <v>564</v>
+      </c>
+      <c r="C45" t="s">
+        <v>37</v>
+      </c>
+      <c r="D45">
+        <v>7931</v>
+      </c>
+      <c r="E45">
+        <v>1410</v>
+      </c>
+      <c r="F45">
+        <v>3345</v>
+      </c>
+      <c r="G45">
+        <v>12686</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>4</v>
+      </c>
+      <c r="B46" t="s">
+        <v>565</v>
+      </c>
+      <c r="C46" t="s">
+        <v>37</v>
+      </c>
+      <c r="D46">
+        <v>3072</v>
+      </c>
+      <c r="E46">
+        <v>645</v>
+      </c>
+      <c r="F46">
+        <v>843</v>
+      </c>
+      <c r="G46">
+        <v>4560</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>5</v>
+      </c>
+      <c r="B47" t="s">
+        <v>566</v>
+      </c>
+      <c r="C47" t="s">
+        <v>37</v>
+      </c>
+      <c r="D47">
+        <v>531</v>
+      </c>
+      <c r="E47">
+        <v>255</v>
+      </c>
+      <c r="F47">
+        <v>244</v>
+      </c>
+      <c r="G47">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>6</v>
+      </c>
+      <c r="B48" t="s">
+        <v>567</v>
+      </c>
+      <c r="C48" t="s">
+        <v>37</v>
+      </c>
+      <c r="D48">
+        <v>1032</v>
+      </c>
+      <c r="E48">
+        <v>746</v>
+      </c>
+      <c r="F48">
+        <v>137</v>
+      </c>
+      <c r="G48">
+        <v>1915</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>7</v>
+      </c>
+      <c r="B49" t="s">
+        <v>568</v>
+      </c>
+      <c r="C49" t="s">
+        <v>37</v>
+      </c>
+      <c r="D49">
+        <v>502</v>
+      </c>
+      <c r="E49">
+        <v>330</v>
+      </c>
+      <c r="F49">
+        <v>678</v>
+      </c>
+      <c r="G49">
+        <v>1510</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>8</v>
+      </c>
+      <c r="B50" t="s">
+        <v>569</v>
+      </c>
+      <c r="C50" t="s">
+        <v>37</v>
+      </c>
+      <c r="D50">
+        <v>288</v>
+      </c>
+      <c r="E50">
+        <v>271</v>
+      </c>
+      <c r="F50">
+        <v>58</v>
+      </c>
+      <c r="G50">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>9</v>
+      </c>
+      <c r="B51" t="s">
+        <v>570</v>
+      </c>
+      <c r="C51" t="s">
+        <v>37</v>
+      </c>
+      <c r="D51">
+        <v>197</v>
+      </c>
+      <c r="E51">
+        <v>70</v>
+      </c>
+      <c r="F51">
+        <v>104</v>
+      </c>
+      <c r="G51">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>10</v>
+      </c>
+      <c r="B52" t="s">
+        <v>571</v>
+      </c>
+      <c r="C52" t="s">
+        <v>37</v>
+      </c>
+      <c r="D52">
+        <v>156</v>
+      </c>
+      <c r="E52">
+        <v>60</v>
+      </c>
+      <c r="F52">
+        <v>63</v>
+      </c>
+      <c r="G52">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="53"/>
+    <row r="54">
+      <c r="A54">
+        <v>5</v>
+      </c>
+      <c r="B54" t="s">
+        <v>10</v>
+      </c>
+      <c r="C54" t="s">
+        <v>34</v>
+      </c>
+      <c r="D54">
+        <v>15759</v>
+      </c>
+      <c r="E54">
+        <v>20305</v>
+      </c>
+      <c r="F54">
+        <v>10385</v>
+      </c>
+      <c r="G54">
+        <v>46449</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="s">
+        <v>29</v>
+      </c>
+      <c r="B55" t="s">
+        <v>29</v>
+      </c>
+      <c r="C55" t="s">
+        <v>35</v>
+      </c>
+      <c r="D55">
+        <v>1189</v>
+      </c>
+      <c r="E55">
+        <v>1256</v>
+      </c>
+      <c r="F55">
+        <v>885</v>
+      </c>
+      <c r="G55">
+        <v>3330</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>1</v>
+      </c>
+      <c r="B56" t="s">
+        <v>572</v>
+      </c>
+      <c r="C56" t="s">
+        <v>37</v>
+      </c>
+      <c r="D56">
+        <v>2493</v>
+      </c>
+      <c r="E56">
+        <v>4436</v>
+      </c>
+      <c r="F56">
+        <v>6904</v>
+      </c>
+      <c r="G56">
+        <v>13833</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>2</v>
+      </c>
+      <c r="B57" t="s">
+        <v>573</v>
+      </c>
+      <c r="C57" t="s">
+        <v>37</v>
+      </c>
+      <c r="D57">
+        <v>7501</v>
+      </c>
+      <c r="E57">
+        <v>1535</v>
+      </c>
+      <c r="F57">
+        <v>1030</v>
+      </c>
+      <c r="G57">
+        <v>10066</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>3</v>
+      </c>
+      <c r="B58" t="s">
+        <v>574</v>
+      </c>
+      <c r="C58" t="s">
+        <v>37</v>
+      </c>
+      <c r="D58">
+        <v>286</v>
+      </c>
+      <c r="E58">
+        <v>702</v>
+      </c>
+      <c r="F58">
+        <v>288</v>
+      </c>
+      <c r="G58">
+        <v>1276</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>4</v>
+      </c>
+      <c r="B59" t="s">
+        <v>575</v>
+      </c>
+      <c r="C59" t="s">
+        <v>37</v>
+      </c>
+      <c r="D59">
+        <v>1976</v>
+      </c>
+      <c r="E59">
+        <v>726</v>
+      </c>
+      <c r="F59">
+        <v>330</v>
+      </c>
+      <c r="G59">
+        <v>3032</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>5</v>
+      </c>
+      <c r="B60" t="s">
+        <v>576</v>
+      </c>
+      <c r="C60" t="s">
+        <v>37</v>
+      </c>
+      <c r="D60">
+        <v>544</v>
+      </c>
+      <c r="E60">
+        <v>9936</v>
+      </c>
+      <c r="F60">
+        <v>258</v>
+      </c>
+      <c r="G60">
+        <v>10738</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>6</v>
+      </c>
+      <c r="B61" t="s">
+        <v>577</v>
+      </c>
+      <c r="C61" t="s">
+        <v>37</v>
+      </c>
+      <c r="D61">
+        <v>247</v>
+      </c>
+      <c r="E61">
+        <v>629</v>
+      </c>
+      <c r="F61">
+        <v>179</v>
+      </c>
+      <c r="G61">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>7</v>
+      </c>
+      <c r="B62" t="s">
+        <v>578</v>
+      </c>
+      <c r="C62" t="s">
+        <v>37</v>
+      </c>
+      <c r="D62">
+        <v>73</v>
+      </c>
+      <c r="E62">
+        <v>214</v>
+      </c>
+      <c r="F62">
+        <v>159</v>
+      </c>
+      <c r="G62">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>8</v>
+      </c>
+      <c r="B63" t="s">
+        <v>579</v>
+      </c>
+      <c r="C63" t="s">
+        <v>37</v>
+      </c>
+      <c r="D63">
+        <v>748</v>
+      </c>
+      <c r="E63">
+        <v>133</v>
+      </c>
+      <c r="F63">
+        <v>155</v>
+      </c>
+      <c r="G63">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>9</v>
+      </c>
+      <c r="B64" t="s">
+        <v>580</v>
+      </c>
+      <c r="C64" t="s">
+        <v>37</v>
+      </c>
+      <c r="D64">
+        <v>25</v>
+      </c>
+      <c r="E64">
+        <v>326</v>
+      </c>
+      <c r="F64">
+        <v>23</v>
+      </c>
+      <c r="G64">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>10</v>
+      </c>
+      <c r="B65" t="s">
+        <v>581</v>
+      </c>
+      <c r="C65" t="s">
+        <v>37</v>
+      </c>
+      <c r="D65">
+        <v>677</v>
+      </c>
+      <c r="E65">
+        <v>412</v>
+      </c>
+      <c r="F65">
+        <v>174</v>
+      </c>
+      <c r="G65">
+        <v>1263</v>
+      </c>
+    </row>
+    <row r="66"/>
+    <row r="67">
+      <c r="A67">
+        <v>6</v>
+      </c>
+      <c r="B67" t="s">
+        <v>11</v>
+      </c>
+      <c r="C67" t="s">
+        <v>34</v>
+      </c>
+      <c r="D67">
+        <v>861</v>
+      </c>
+      <c r="E67">
+        <v>636</v>
+      </c>
+      <c r="F67">
+        <v>1760</v>
+      </c>
+      <c r="G67">
+        <v>3257</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="s">
+        <v>29</v>
+      </c>
+      <c r="B68" t="s">
+        <v>29</v>
+      </c>
+      <c r="C68" t="s">
+        <v>35</v>
+      </c>
+      <c r="D68">
+        <v>418</v>
+      </c>
+      <c r="E68">
+        <v>272</v>
+      </c>
+      <c r="F68">
+        <v>616</v>
+      </c>
+      <c r="G68">
+        <v>1306</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>1</v>
+      </c>
+      <c r="B69" t="s">
+        <v>582</v>
+      </c>
+      <c r="C69" t="s">
+        <v>37</v>
+      </c>
+      <c r="D69">
+        <v>320</v>
+      </c>
+      <c r="E69">
+        <v>240</v>
+      </c>
+      <c r="F69">
+        <v>901</v>
+      </c>
+      <c r="G69">
+        <v>1461</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>2</v>
+      </c>
+      <c r="B70" t="s">
+        <v>583</v>
+      </c>
+      <c r="C70" t="s">
+        <v>37</v>
+      </c>
+      <c r="D70">
+        <v>75</v>
+      </c>
+      <c r="E70">
+        <v>80</v>
+      </c>
+      <c r="F70">
+        <v>161</v>
+      </c>
+      <c r="G70">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>3</v>
+      </c>
+      <c r="B71" t="s">
+        <v>584</v>
+      </c>
+      <c r="C71" t="s">
+        <v>37</v>
+      </c>
+      <c r="D71">
+        <v>48</v>
+      </c>
+      <c r="E71">
+        <v>44</v>
+      </c>
+      <c r="F71">
+        <v>82</v>
+      </c>
+      <c r="G71">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="72"/>
+    <row r="73">
+      <c r="A73">
+        <v>7</v>
+      </c>
+      <c r="B73" t="s">
+        <v>12</v>
+      </c>
+      <c r="C73" t="s">
+        <v>34</v>
+      </c>
+      <c r="D73">
+        <v>648</v>
+      </c>
+      <c r="E73">
+        <v>806</v>
+      </c>
+      <c r="F73">
+        <v>734</v>
+      </c>
+      <c r="G73">
+        <v>2188</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="s">
+        <v>29</v>
+      </c>
+      <c r="B74" t="s">
+        <v>29</v>
+      </c>
+      <c r="C74" t="s">
+        <v>35</v>
+      </c>
+      <c r="D74">
+        <v>437</v>
+      </c>
+      <c r="E74">
+        <v>286</v>
+      </c>
+      <c r="F74">
+        <v>511</v>
+      </c>
+      <c r="G74">
+        <v>1234</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>1</v>
+      </c>
+      <c r="B75" t="s">
+        <v>585</v>
+      </c>
+      <c r="C75" t="s">
+        <v>37</v>
+      </c>
+      <c r="D75">
+        <v>155</v>
+      </c>
+      <c r="E75">
+        <v>377</v>
+      </c>
+      <c r="F75">
+        <v>163</v>
+      </c>
+      <c r="G75">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>2</v>
+      </c>
+      <c r="B76" t="s">
+        <v>586</v>
+      </c>
+      <c r="C76" t="s">
+        <v>37</v>
+      </c>
+      <c r="D76">
+        <v>56</v>
+      </c>
+      <c r="E76">
+        <v>143</v>
+      </c>
+      <c r="F76">
+        <v>60</v>
+      </c>
+      <c r="G76">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="77"/>
+    <row r="78">
+      <c r="A78">
+        <v>8</v>
+      </c>
+      <c r="B78" t="s">
+        <v>13</v>
+      </c>
+      <c r="C78" t="s">
+        <v>34</v>
+      </c>
+      <c r="D78">
+        <v>4314</v>
+      </c>
+      <c r="E78">
+        <v>16304</v>
+      </c>
+      <c r="F78">
+        <v>8828</v>
+      </c>
+      <c r="G78">
+        <v>29446</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="s">
+        <v>29</v>
+      </c>
+      <c r="B79" t="s">
+        <v>29</v>
+      </c>
+      <c r="C79" t="s">
+        <v>35</v>
+      </c>
+      <c r="D79">
+        <v>541</v>
+      </c>
+      <c r="E79">
+        <v>643</v>
+      </c>
+      <c r="F79">
+        <v>564</v>
+      </c>
+      <c r="G79">
+        <v>1748</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>1</v>
+      </c>
+      <c r="B80" t="s">
+        <v>587</v>
+      </c>
+      <c r="C80" t="s">
+        <v>37</v>
+      </c>
+      <c r="D80">
+        <v>388</v>
+      </c>
+      <c r="E80">
+        <v>10211</v>
+      </c>
+      <c r="F80">
+        <v>537</v>
+      </c>
+      <c r="G80">
+        <v>11136</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>2</v>
+      </c>
+      <c r="B81" t="s">
+        <v>588</v>
+      </c>
+      <c r="C81" t="s">
+        <v>37</v>
+      </c>
+      <c r="D81">
+        <v>490</v>
+      </c>
+      <c r="E81">
+        <v>1905</v>
+      </c>
+      <c r="F81">
+        <v>5153</v>
+      </c>
+      <c r="G81">
+        <v>7548</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>3</v>
+      </c>
+      <c r="B82" t="s">
+        <v>589</v>
+      </c>
+      <c r="C82" t="s">
+        <v>37</v>
+      </c>
+      <c r="D82">
+        <v>470</v>
+      </c>
+      <c r="E82">
+        <v>359</v>
+      </c>
+      <c r="F82">
+        <v>230</v>
+      </c>
+      <c r="G82">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>4</v>
+      </c>
+      <c r="B83" t="s">
+        <v>590</v>
+      </c>
+      <c r="C83" t="s">
+        <v>37</v>
+      </c>
+      <c r="D83">
+        <v>995</v>
+      </c>
+      <c r="E83">
+        <v>1426</v>
+      </c>
+      <c r="F83">
+        <v>400</v>
+      </c>
+      <c r="G83">
+        <v>2821</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>5</v>
+      </c>
+      <c r="B84" t="s">
+        <v>591</v>
+      </c>
+      <c r="C84" t="s">
+        <v>37</v>
+      </c>
+      <c r="D84">
+        <v>109</v>
+      </c>
+      <c r="E84">
+        <v>562</v>
+      </c>
+      <c r="F84">
+        <v>836</v>
+      </c>
+      <c r="G84">
+        <v>1507</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>6</v>
+      </c>
+      <c r="B85" t="s">
+        <v>592</v>
+      </c>
+      <c r="C85" t="s">
+        <v>37</v>
+      </c>
+      <c r="D85">
+        <v>30</v>
+      </c>
+      <c r="E85">
+        <v>44</v>
+      </c>
+      <c r="F85">
+        <v>84</v>
+      </c>
+      <c r="G85">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>7</v>
+      </c>
+      <c r="B86" t="s">
+        <v>593</v>
+      </c>
+      <c r="C86" t="s">
+        <v>37</v>
+      </c>
+      <c r="D86">
+        <v>28</v>
+      </c>
+      <c r="E86">
+        <v>56</v>
+      </c>
+      <c r="F86">
+        <v>301</v>
+      </c>
+      <c r="G86">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>8</v>
+      </c>
+      <c r="B87" t="s">
+        <v>594</v>
+      </c>
+      <c r="C87" t="s">
+        <v>37</v>
+      </c>
+      <c r="D87">
+        <v>90</v>
+      </c>
+      <c r="E87">
+        <v>174</v>
+      </c>
+      <c r="F87">
+        <v>62</v>
+      </c>
+      <c r="G87">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>9</v>
+      </c>
+      <c r="B88" t="s">
+        <v>595</v>
+      </c>
+      <c r="C88" t="s">
+        <v>37</v>
+      </c>
+      <c r="D88">
+        <v>15</v>
+      </c>
+      <c r="E88">
+        <v>107</v>
+      </c>
+      <c r="F88">
+        <v>20</v>
+      </c>
+      <c r="G88">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>10</v>
+      </c>
+      <c r="B89" t="s">
+        <v>596</v>
+      </c>
+      <c r="C89" t="s">
+        <v>37</v>
+      </c>
+      <c r="D89">
+        <v>1158</v>
+      </c>
+      <c r="E89">
+        <v>817</v>
+      </c>
+      <c r="F89">
+        <v>641</v>
+      </c>
+      <c r="G89">
+        <v>2616</v>
+      </c>
+    </row>
+    <row r="90"/>
+    <row r="91">
+      <c r="A91">
+        <v>9</v>
+      </c>
+      <c r="B91" t="s">
+        <v>14</v>
+      </c>
+      <c r="C91" t="s">
+        <v>34</v>
+      </c>
+      <c r="D91">
+        <v>1906</v>
+      </c>
+      <c r="E91">
+        <v>3529</v>
+      </c>
+      <c r="F91">
+        <v>1270</v>
+      </c>
+      <c r="G91">
+        <v>6705</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="s">
+        <v>29</v>
+      </c>
+      <c r="B92" t="s">
+        <v>29</v>
+      </c>
+      <c r="C92" t="s">
+        <v>35</v>
+      </c>
+      <c r="D92">
+        <v>181</v>
+      </c>
+      <c r="E92">
+        <v>212</v>
+      </c>
+      <c r="F92">
+        <v>97</v>
+      </c>
+      <c r="G92">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>1</v>
+      </c>
+      <c r="B93" t="s">
+        <v>597</v>
+      </c>
+      <c r="C93" t="s">
+        <v>37</v>
+      </c>
+      <c r="D93">
+        <v>342</v>
+      </c>
+      <c r="E93">
+        <v>2452</v>
+      </c>
+      <c r="F93">
+        <v>362</v>
+      </c>
+      <c r="G93">
+        <v>3156</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>2</v>
+      </c>
+      <c r="B94" t="s">
+        <v>598</v>
+      </c>
+      <c r="C94" t="s">
+        <v>37</v>
+      </c>
+      <c r="D94">
+        <v>134</v>
+      </c>
+      <c r="E94">
+        <v>256</v>
+      </c>
+      <c r="F94">
+        <v>71</v>
+      </c>
+      <c r="G94">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>3</v>
+      </c>
+      <c r="B95" t="s">
+        <v>599</v>
+      </c>
+      <c r="C95" t="s">
+        <v>37</v>
+      </c>
+      <c r="D95">
+        <v>94</v>
+      </c>
+      <c r="E95">
+        <v>124</v>
+      </c>
+      <c r="F95">
+        <v>45</v>
+      </c>
+      <c r="G95">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>4</v>
+      </c>
+      <c r="B96" t="s">
+        <v>600</v>
+      </c>
+      <c r="C96" t="s">
+        <v>37</v>
+      </c>
+      <c r="D96">
+        <v>636</v>
+      </c>
+      <c r="E96">
+        <v>101</v>
+      </c>
+      <c r="F96">
+        <v>86</v>
+      </c>
+      <c r="G96">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>5</v>
+      </c>
+      <c r="B97" t="s">
+        <v>601</v>
+      </c>
+      <c r="C97" t="s">
+        <v>37</v>
+      </c>
+      <c r="D97">
+        <v>22</v>
+      </c>
+      <c r="E97">
+        <v>45</v>
+      </c>
+      <c r="F97">
+        <v>16</v>
+      </c>
+      <c r="G97">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>6</v>
+      </c>
+      <c r="B98" t="s">
+        <v>602</v>
+      </c>
+      <c r="C98" t="s">
+        <v>37</v>
+      </c>
+      <c r="D98">
+        <v>244</v>
+      </c>
+      <c r="E98">
+        <v>151</v>
+      </c>
+      <c r="F98">
+        <v>35</v>
+      </c>
+      <c r="G98">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>7</v>
+      </c>
+      <c r="B99" t="s">
+        <v>603</v>
+      </c>
+      <c r="C99" t="s">
+        <v>37</v>
+      </c>
+      <c r="D99">
+        <v>12</v>
+      </c>
+      <c r="E99">
+        <v>75</v>
+      </c>
+      <c r="F99">
+        <v>12</v>
+      </c>
+      <c r="G99">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>8</v>
+      </c>
+      <c r="B100" t="s">
+        <v>604</v>
+      </c>
+      <c r="C100" t="s">
+        <v>37</v>
+      </c>
+      <c r="D100">
+        <v>48</v>
+      </c>
+      <c r="E100">
+        <v>24</v>
+      </c>
+      <c r="F100">
+        <v>508</v>
+      </c>
+      <c r="G100">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>9</v>
+      </c>
+      <c r="B101" t="s">
+        <v>605</v>
+      </c>
+      <c r="C101" t="s">
+        <v>37</v>
+      </c>
+      <c r="D101">
+        <v>93</v>
+      </c>
+      <c r="E101">
+        <v>45</v>
+      </c>
+      <c r="F101">
+        <v>22</v>
+      </c>
+      <c r="G101">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>10</v>
+      </c>
+      <c r="B102" t="s">
+        <v>606</v>
+      </c>
+      <c r="C102" t="s">
+        <v>37</v>
+      </c>
+      <c r="D102">
+        <v>100</v>
+      </c>
+      <c r="E102">
+        <v>44</v>
+      </c>
+      <c r="F102">
+        <v>16</v>
+      </c>
+      <c r="G102">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="103"/>
+    <row r="104">
+      <c r="A104">
+        <v>10</v>
+      </c>
+      <c r="B104" t="s">
+        <v>15</v>
+      </c>
+      <c r="C104" t="s">
+        <v>34</v>
+      </c>
+      <c r="D104">
+        <v>17386</v>
+      </c>
+      <c r="E104">
+        <v>7107</v>
+      </c>
+      <c r="F104">
+        <v>9908</v>
+      </c>
+      <c r="G104">
+        <v>34401</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="s">
+        <v>29</v>
+      </c>
+      <c r="B105" t="s">
+        <v>29</v>
+      </c>
+      <c r="C105" t="s">
+        <v>35</v>
+      </c>
+      <c r="D105">
+        <v>983</v>
+      </c>
+      <c r="E105">
+        <v>505</v>
+      </c>
+      <c r="F105">
+        <v>870</v>
+      </c>
+      <c r="G105">
+        <v>2358</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>1</v>
+      </c>
+      <c r="B106" t="s">
+        <v>607</v>
+      </c>
+      <c r="C106" t="s">
+        <v>37</v>
+      </c>
+      <c r="D106">
+        <v>6588</v>
+      </c>
+      <c r="E106">
+        <v>1698</v>
+      </c>
+      <c r="F106">
+        <v>4667</v>
+      </c>
+      <c r="G106">
+        <v>12953</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>2</v>
+      </c>
+      <c r="B107" t="s">
+        <v>608</v>
+      </c>
+      <c r="C107" t="s">
+        <v>37</v>
+      </c>
+      <c r="D107">
+        <v>7461</v>
+      </c>
+      <c r="E107">
+        <v>1832</v>
+      </c>
+      <c r="F107">
+        <v>1436</v>
+      </c>
+      <c r="G107">
+        <v>10729</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>3</v>
+      </c>
+      <c r="B108" t="s">
+        <v>609</v>
+      </c>
+      <c r="C108" t="s">
+        <v>37</v>
+      </c>
+      <c r="D108">
+        <v>332</v>
+      </c>
+      <c r="E108">
+        <v>285</v>
+      </c>
+      <c r="F108">
+        <v>380</v>
+      </c>
+      <c r="G108">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>4</v>
+      </c>
+      <c r="B109" t="s">
+        <v>610</v>
+      </c>
+      <c r="C109" t="s">
+        <v>37</v>
+      </c>
+      <c r="D109">
+        <v>292</v>
+      </c>
+      <c r="E109">
+        <v>202</v>
+      </c>
+      <c r="F109">
+        <v>235</v>
+      </c>
+      <c r="G109">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>5</v>
+      </c>
+      <c r="B110" t="s">
+        <v>611</v>
+      </c>
+      <c r="C110" t="s">
+        <v>37</v>
+      </c>
+      <c r="D110">
+        <v>256</v>
+      </c>
+      <c r="E110">
+        <v>135</v>
+      </c>
+      <c r="F110">
+        <v>259</v>
+      </c>
+      <c r="G110">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>6</v>
+      </c>
+      <c r="B111" t="s">
+        <v>612</v>
+      </c>
+      <c r="C111" t="s">
+        <v>37</v>
+      </c>
+      <c r="D111">
+        <v>145</v>
+      </c>
+      <c r="E111">
+        <v>91</v>
+      </c>
+      <c r="F111">
+        <v>695</v>
+      </c>
+      <c r="G111">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>7</v>
+      </c>
+      <c r="B112" t="s">
+        <v>613</v>
+      </c>
+      <c r="C112" t="s">
+        <v>37</v>
+      </c>
+      <c r="D112">
+        <v>138</v>
+      </c>
+      <c r="E112">
+        <v>488</v>
+      </c>
+      <c r="F112">
+        <v>98</v>
+      </c>
+      <c r="G112">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>8</v>
+      </c>
+      <c r="B113" t="s">
+        <v>614</v>
+      </c>
+      <c r="C113" t="s">
+        <v>37</v>
+      </c>
+      <c r="D113">
+        <v>101</v>
+      </c>
+      <c r="E113">
+        <v>65</v>
+      </c>
+      <c r="F113">
+        <v>62</v>
+      </c>
+      <c r="G113">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>9</v>
+      </c>
+      <c r="B114" t="s">
+        <v>615</v>
+      </c>
+      <c r="C114" t="s">
+        <v>37</v>
+      </c>
+      <c r="D114">
+        <v>743</v>
+      </c>
+      <c r="E114">
+        <v>1453</v>
+      </c>
+      <c r="F114">
+        <v>132</v>
+      </c>
+      <c r="G114">
+        <v>2328</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>10</v>
+      </c>
+      <c r="B115" t="s">
+        <v>616</v>
+      </c>
+      <c r="C115" t="s">
+        <v>37</v>
+      </c>
+      <c r="D115">
+        <v>347</v>
+      </c>
+      <c r="E115">
+        <v>353</v>
+      </c>
+      <c r="F115">
+        <v>1074</v>
+      </c>
+      <c r="G115">
+        <v>1774</v>
+      </c>
+    </row>
+    <row r="116"/>
+    <row r="117">
+      <c r="A117">
+        <v>12</v>
+      </c>
+      <c r="B117" t="s">
+        <v>17</v>
+      </c>
+      <c r="C117" t="s">
+        <v>34</v>
+      </c>
+      <c r="D117">
+        <v>15994</v>
+      </c>
+      <c r="E117">
+        <v>9347</v>
+      </c>
+      <c r="F117">
+        <v>23497</v>
+      </c>
+      <c r="G117">
+        <v>48838</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="s">
+        <v>29</v>
+      </c>
+      <c r="B118" t="s">
+        <v>29</v>
+      </c>
+      <c r="C118" t="s">
+        <v>35</v>
+      </c>
+      <c r="D118">
+        <v>1113</v>
+      </c>
+      <c r="E118">
+        <v>689</v>
+      </c>
+      <c r="F118">
+        <v>1181</v>
+      </c>
+      <c r="G118">
+        <v>2983</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>1</v>
+      </c>
+      <c r="B119" t="s">
+        <v>617</v>
+      </c>
+      <c r="C119" t="s">
+        <v>37</v>
+      </c>
+      <c r="D119">
+        <v>8299</v>
+      </c>
+      <c r="E119">
+        <v>2903</v>
+      </c>
+      <c r="F119">
+        <v>7729</v>
+      </c>
+      <c r="G119">
+        <v>18931</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>2</v>
+      </c>
+      <c r="B120" t="s">
+        <v>618</v>
+      </c>
+      <c r="C120" t="s">
+        <v>37</v>
+      </c>
+      <c r="D120">
+        <v>739</v>
+      </c>
+      <c r="E120">
+        <v>755</v>
+      </c>
+      <c r="F120">
+        <v>1082</v>
+      </c>
+      <c r="G120">
+        <v>2576</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>3</v>
+      </c>
+      <c r="B121" t="s">
+        <v>619</v>
+      </c>
+      <c r="C121" t="s">
+        <v>37</v>
+      </c>
+      <c r="D121">
+        <v>368</v>
+      </c>
+      <c r="E121">
+        <v>933</v>
+      </c>
+      <c r="F121">
+        <v>400</v>
+      </c>
+      <c r="G121">
+        <v>1701</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>4</v>
+      </c>
+      <c r="B122" t="s">
+        <v>620</v>
+      </c>
+      <c r="C122" t="s">
+        <v>37</v>
+      </c>
+      <c r="D122">
+        <v>3619</v>
+      </c>
+      <c r="E122">
+        <v>2754</v>
+      </c>
+      <c r="F122">
+        <v>948</v>
+      </c>
+      <c r="G122">
+        <v>7321</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>5</v>
+      </c>
+      <c r="B123" t="s">
+        <v>621</v>
+      </c>
+      <c r="C123" t="s">
+        <v>37</v>
+      </c>
+      <c r="D123">
+        <v>324</v>
+      </c>
+      <c r="E123">
+        <v>358</v>
+      </c>
+      <c r="F123">
+        <v>289</v>
+      </c>
+      <c r="G123">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>6</v>
+      </c>
+      <c r="B124" t="s">
+        <v>622</v>
+      </c>
+      <c r="C124" t="s">
+        <v>37</v>
+      </c>
+      <c r="D124">
+        <v>210</v>
+      </c>
+      <c r="E124">
+        <v>76</v>
+      </c>
+      <c r="F124">
+        <v>278</v>
+      </c>
+      <c r="G124">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>7</v>
+      </c>
+      <c r="B125" t="s">
+        <v>623</v>
+      </c>
+      <c r="C125" t="s">
+        <v>37</v>
+      </c>
+      <c r="D125">
+        <v>950</v>
+      </c>
+      <c r="E125">
+        <v>608</v>
+      </c>
+      <c r="F125">
+        <v>10606</v>
+      </c>
+      <c r="G125">
+        <v>12164</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>8</v>
+      </c>
+      <c r="B126" t="s">
+        <v>624</v>
+      </c>
+      <c r="C126" t="s">
+        <v>37</v>
+      </c>
+      <c r="D126">
+        <v>204</v>
+      </c>
+      <c r="E126">
+        <v>124</v>
+      </c>
+      <c r="F126">
+        <v>850</v>
+      </c>
+      <c r="G126">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>9</v>
+      </c>
+      <c r="B127" t="s">
+        <v>625</v>
+      </c>
+      <c r="C127" t="s">
+        <v>37</v>
+      </c>
+      <c r="D127">
+        <v>51</v>
+      </c>
+      <c r="E127">
+        <v>87</v>
+      </c>
+      <c r="F127">
+        <v>79</v>
+      </c>
+      <c r="G127">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>10</v>
+      </c>
+      <c r="B128" t="s">
+        <v>626</v>
+      </c>
+      <c r="C128" t="s">
+        <v>37</v>
+      </c>
+      <c r="D128">
+        <v>117</v>
+      </c>
+      <c r="E128">
+        <v>60</v>
+      </c>
+      <c r="F128">
+        <v>55</v>
+      </c>
+      <c r="G128">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="129"/>
+    <row r="130">
+      <c r="A130">
+        <v>14</v>
+      </c>
+      <c r="B130" t="s">
+        <v>19</v>
+      </c>
+      <c r="C130" t="s">
+        <v>34</v>
+      </c>
+      <c r="D130">
+        <v>14740</v>
+      </c>
+      <c r="E130">
+        <v>12091</v>
+      </c>
+      <c r="F130">
+        <v>13731</v>
+      </c>
+      <c r="G130">
+        <v>40562</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="s">
+        <v>29</v>
+      </c>
+      <c r="B131" t="s">
+        <v>29</v>
+      </c>
+      <c r="C131" t="s">
+        <v>35</v>
+      </c>
+      <c r="D131">
+        <v>1190</v>
+      </c>
+      <c r="E131">
+        <v>844</v>
+      </c>
+      <c r="F131">
+        <v>992</v>
+      </c>
+      <c r="G131">
+        <v>3026</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>1</v>
+      </c>
+      <c r="B132" t="s">
+        <v>627</v>
+      </c>
+      <c r="C132" t="s">
+        <v>37</v>
+      </c>
+      <c r="D132">
+        <v>2785</v>
+      </c>
+      <c r="E132">
+        <v>3128</v>
+      </c>
+      <c r="F132">
+        <v>7491</v>
+      </c>
+      <c r="G132">
+        <v>13404</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>2</v>
+      </c>
+      <c r="B133" t="s">
+        <v>628</v>
+      </c>
+      <c r="C133" t="s">
+        <v>37</v>
+      </c>
+      <c r="D133">
+        <v>3505</v>
+      </c>
+      <c r="E133">
+        <v>1203</v>
+      </c>
+      <c r="F133">
+        <v>1251</v>
+      </c>
+      <c r="G133">
+        <v>5959</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>3</v>
+      </c>
+      <c r="B134" t="s">
+        <v>629</v>
+      </c>
+      <c r="C134" t="s">
+        <v>37</v>
+      </c>
+      <c r="D134">
+        <v>536</v>
+      </c>
+      <c r="E134">
+        <v>1171</v>
+      </c>
+      <c r="F134">
+        <v>407</v>
+      </c>
+      <c r="G134">
+        <v>2114</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>4</v>
+      </c>
+      <c r="B135" t="s">
+        <v>630</v>
+      </c>
+      <c r="C135" t="s">
+        <v>37</v>
+      </c>
+      <c r="D135">
+        <v>889</v>
+      </c>
+      <c r="E135">
+        <v>4055</v>
+      </c>
+      <c r="F135">
+        <v>320</v>
+      </c>
+      <c r="G135">
+        <v>5264</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>5</v>
+      </c>
+      <c r="B136" t="s">
+        <v>631</v>
+      </c>
+      <c r="C136" t="s">
+        <v>37</v>
+      </c>
+      <c r="D136">
+        <v>1639</v>
+      </c>
+      <c r="E136">
+        <v>343</v>
+      </c>
+      <c r="F136">
+        <v>334</v>
+      </c>
+      <c r="G136">
+        <v>2316</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>6</v>
+      </c>
+      <c r="B137" t="s">
+        <v>632</v>
+      </c>
+      <c r="C137" t="s">
+        <v>37</v>
+      </c>
+      <c r="D137">
+        <v>132</v>
+      </c>
+      <c r="E137">
+        <v>122</v>
+      </c>
+      <c r="F137">
+        <v>126</v>
+      </c>
+      <c r="G137">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>7</v>
+      </c>
+      <c r="B138" t="s">
+        <v>633</v>
+      </c>
+      <c r="C138" t="s">
+        <v>37</v>
+      </c>
+      <c r="D138">
+        <v>404</v>
+      </c>
+      <c r="E138">
+        <v>268</v>
+      </c>
+      <c r="F138">
+        <v>2310</v>
+      </c>
+      <c r="G138">
+        <v>2982</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>8</v>
+      </c>
+      <c r="B139" t="s">
+        <v>634</v>
+      </c>
+      <c r="C139" t="s">
+        <v>37</v>
+      </c>
+      <c r="D139">
+        <v>1233</v>
+      </c>
+      <c r="E139">
+        <v>271</v>
+      </c>
+      <c r="F139">
+        <v>239</v>
+      </c>
+      <c r="G139">
+        <v>1743</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>9</v>
+      </c>
+      <c r="B140" t="s">
+        <v>635</v>
+      </c>
+      <c r="C140" t="s">
+        <v>37</v>
+      </c>
+      <c r="D140">
+        <v>77</v>
+      </c>
+      <c r="E140">
+        <v>80</v>
+      </c>
+      <c r="F140">
+        <v>28</v>
+      </c>
+      <c r="G140">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>10</v>
+      </c>
+      <c r="B141" t="s">
+        <v>636</v>
+      </c>
+      <c r="C141" t="s">
+        <v>37</v>
+      </c>
+      <c r="D141">
+        <v>2350</v>
+      </c>
+      <c r="E141">
+        <v>606</v>
+      </c>
+      <c r="F141">
+        <v>233</v>
+      </c>
+      <c r="G141">
+        <v>3189</v>
+      </c>
+    </row>
+    <row r="142"/>
+    <row r="143">
+      <c r="A143">
+        <v>15</v>
+      </c>
+      <c r="B143" t="s">
+        <v>20</v>
+      </c>
+      <c r="C143" t="s">
+        <v>34</v>
+      </c>
+      <c r="D143">
+        <v>13123</v>
+      </c>
+      <c r="E143">
+        <v>6327</v>
+      </c>
+      <c r="F143">
+        <v>6971</v>
+      </c>
+      <c r="G143">
+        <v>26421</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="s">
+        <v>29</v>
+      </c>
+      <c r="B144" t="s">
+        <v>29</v>
+      </c>
+      <c r="C144" t="s">
+        <v>35</v>
+      </c>
+      <c r="D144">
+        <v>645</v>
+      </c>
+      <c r="E144">
+        <v>402</v>
+      </c>
+      <c r="F144">
+        <v>451</v>
+      </c>
+      <c r="G144">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>1</v>
+      </c>
+      <c r="B145" t="s">
+        <v>637</v>
+      </c>
+      <c r="C145" t="s">
+        <v>37</v>
+      </c>
+      <c r="D145">
+        <v>3599</v>
+      </c>
+      <c r="E145">
+        <v>1035</v>
+      </c>
+      <c r="F145">
+        <v>1574</v>
+      </c>
+      <c r="G145">
+        <v>6208</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>2</v>
+      </c>
+      <c r="B146" t="s">
+        <v>638</v>
+      </c>
+      <c r="C146" t="s">
+        <v>37</v>
+      </c>
+      <c r="D146">
+        <v>2543</v>
+      </c>
+      <c r="E146">
+        <v>2964</v>
+      </c>
+      <c r="F146">
+        <v>408</v>
+      </c>
+      <c r="G146">
+        <v>5915</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>3</v>
+      </c>
+      <c r="B147" t="s">
+        <v>639</v>
+      </c>
+      <c r="C147" t="s">
+        <v>37</v>
+      </c>
+      <c r="D147">
+        <v>426</v>
+      </c>
+      <c r="E147">
+        <v>182</v>
+      </c>
+      <c r="F147">
+        <v>185</v>
+      </c>
+      <c r="G147">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>4</v>
+      </c>
+      <c r="B148" t="s">
+        <v>640</v>
+      </c>
+      <c r="C148" t="s">
+        <v>37</v>
+      </c>
+      <c r="D148">
+        <v>362</v>
+      </c>
+      <c r="E148">
+        <v>102</v>
+      </c>
+      <c r="F148">
+        <v>1406</v>
+      </c>
+      <c r="G148">
+        <v>1870</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>5</v>
+      </c>
+      <c r="B149" t="s">
+        <v>641</v>
+      </c>
+      <c r="C149" t="s">
+        <v>37</v>
+      </c>
+      <c r="D149">
+        <v>195</v>
+      </c>
+      <c r="E149">
+        <v>589</v>
+      </c>
+      <c r="F149">
+        <v>108</v>
+      </c>
+      <c r="G149">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>6</v>
+      </c>
+      <c r="B150" t="s">
+        <v>642</v>
+      </c>
+      <c r="C150" t="s">
+        <v>37</v>
+      </c>
+      <c r="D150">
+        <v>40</v>
+      </c>
+      <c r="E150">
+        <v>29</v>
+      </c>
+      <c r="F150">
+        <v>51</v>
+      </c>
+      <c r="G150">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>7</v>
+      </c>
+      <c r="B151" t="s">
+        <v>643</v>
+      </c>
+      <c r="C151" t="s">
+        <v>37</v>
+      </c>
+      <c r="D151">
+        <v>453</v>
+      </c>
+      <c r="E151">
+        <v>79</v>
+      </c>
+      <c r="F151">
+        <v>1716</v>
+      </c>
+      <c r="G151">
+        <v>2248</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>8</v>
+      </c>
+      <c r="B152" t="s">
+        <v>644</v>
+      </c>
+      <c r="C152" t="s">
+        <v>37</v>
+      </c>
+      <c r="D152">
+        <v>2868</v>
+      </c>
+      <c r="E152">
+        <v>271</v>
+      </c>
+      <c r="F152">
+        <v>771</v>
+      </c>
+      <c r="G152">
+        <v>3910</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>9</v>
+      </c>
+      <c r="B153" t="s">
+        <v>645</v>
+      </c>
+      <c r="C153" t="s">
+        <v>37</v>
+      </c>
+      <c r="D153">
+        <v>148</v>
+      </c>
+      <c r="E153">
+        <v>444</v>
+      </c>
+      <c r="F153">
+        <v>52</v>
+      </c>
+      <c r="G153">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>10</v>
+      </c>
+      <c r="B154" t="s">
+        <v>646</v>
+      </c>
+      <c r="C154" t="s">
+        <v>37</v>
+      </c>
+      <c r="D154">
+        <v>1844</v>
+      </c>
+      <c r="E154">
+        <v>230</v>
+      </c>
+      <c r="F154">
+        <v>249</v>
+      </c>
+      <c r="G154">
+        <v>2323</v>
+      </c>
+    </row>
+    <row r="155"/>
+    <row r="156">
+      <c r="A156">
+        <v>16</v>
+      </c>
+      <c r="B156" t="s">
+        <v>21</v>
+      </c>
+      <c r="C156" t="s">
+        <v>34</v>
+      </c>
+      <c r="D156">
+        <v>8079</v>
+      </c>
+      <c r="E156">
+        <v>6900</v>
+      </c>
+      <c r="F156">
+        <v>6604</v>
+      </c>
+      <c r="G156">
+        <v>21583</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" t="s">
+        <v>29</v>
+      </c>
+      <c r="B157" t="s">
+        <v>29</v>
+      </c>
+      <c r="C157" t="s">
+        <v>35</v>
+      </c>
+      <c r="D157">
+        <v>349</v>
+      </c>
+      <c r="E157">
+        <v>244</v>
+      </c>
+      <c r="F157">
+        <v>403</v>
+      </c>
+      <c r="G157">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>1</v>
+      </c>
+      <c r="B158" t="s">
+        <v>647</v>
+      </c>
+      <c r="C158" t="s">
+        <v>37</v>
+      </c>
+      <c r="D158">
+        <v>935</v>
+      </c>
+      <c r="E158">
+        <v>528</v>
+      </c>
+      <c r="F158">
+        <v>661</v>
+      </c>
+      <c r="G158">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>2</v>
+      </c>
+      <c r="B159" t="s">
+        <v>648</v>
+      </c>
+      <c r="C159" t="s">
+        <v>37</v>
+      </c>
+      <c r="D159">
+        <v>1228</v>
+      </c>
+      <c r="E159">
+        <v>212</v>
+      </c>
+      <c r="F159">
+        <v>2198</v>
+      </c>
+      <c r="G159">
+        <v>3638</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>3</v>
+      </c>
+      <c r="B160" t="s">
+        <v>649</v>
+      </c>
+      <c r="C160" t="s">
+        <v>37</v>
+      </c>
+      <c r="D160">
+        <v>106</v>
+      </c>
+      <c r="E160">
+        <v>387</v>
+      </c>
+      <c r="F160">
+        <v>190</v>
+      </c>
+      <c r="G160">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>4</v>
+      </c>
+      <c r="B161" t="s">
+        <v>650</v>
+      </c>
+      <c r="C161" t="s">
+        <v>37</v>
+      </c>
+      <c r="D161">
+        <v>3009</v>
+      </c>
+      <c r="E161">
+        <v>1105</v>
+      </c>
+      <c r="F161">
+        <v>1897</v>
+      </c>
+      <c r="G161">
+        <v>6011</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>5</v>
+      </c>
+      <c r="B162" t="s">
+        <v>651</v>
+      </c>
+      <c r="C162" t="s">
+        <v>37</v>
+      </c>
+      <c r="D162">
+        <v>557</v>
+      </c>
+      <c r="E162">
+        <v>1707</v>
+      </c>
+      <c r="F162">
+        <v>64</v>
+      </c>
+      <c r="G162">
+        <v>2328</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>6</v>
+      </c>
+      <c r="B163" t="s">
+        <v>652</v>
+      </c>
+      <c r="C163" t="s">
+        <v>37</v>
+      </c>
+      <c r="D163">
+        <v>56</v>
+      </c>
+      <c r="E163">
+        <v>34</v>
+      </c>
+      <c r="F163">
+        <v>47</v>
+      </c>
+      <c r="G163">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164">
+        <v>7</v>
+      </c>
+      <c r="B164" t="s">
+        <v>653</v>
+      </c>
+      <c r="C164" t="s">
+        <v>37</v>
+      </c>
+      <c r="D164">
+        <v>294</v>
+      </c>
+      <c r="E164">
+        <v>2190</v>
+      </c>
+      <c r="F164">
+        <v>219</v>
+      </c>
+      <c r="G164">
+        <v>2703</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165">
+        <v>8</v>
+      </c>
+      <c r="B165" t="s">
+        <v>654</v>
+      </c>
+      <c r="C165" t="s">
+        <v>37</v>
+      </c>
+      <c r="D165">
+        <v>208</v>
+      </c>
+      <c r="E165">
+        <v>52</v>
+      </c>
+      <c r="F165">
+        <v>679</v>
+      </c>
+      <c r="G165">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>9</v>
+      </c>
+      <c r="B166" t="s">
+        <v>655</v>
+      </c>
+      <c r="C166" t="s">
+        <v>37</v>
+      </c>
+      <c r="D166">
+        <v>18</v>
+      </c>
+      <c r="E166">
+        <v>59</v>
+      </c>
+      <c r="F166">
+        <v>15</v>
+      </c>
+      <c r="G166">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>10</v>
+      </c>
+      <c r="B167" t="s">
+        <v>656</v>
+      </c>
+      <c r="C167" t="s">
+        <v>37</v>
+      </c>
+      <c r="D167">
+        <v>1319</v>
+      </c>
+      <c r="E167">
+        <v>382</v>
+      </c>
+      <c r="F167">
+        <v>231</v>
+      </c>
+      <c r="G167">
+        <v>1932</v>
+      </c>
+    </row>
+    <row r="168"/>
+    <row r="169">
+      <c r="A169">
+        <v>17</v>
+      </c>
+      <c r="B169" t="s">
+        <v>22</v>
+      </c>
+      <c r="C169" t="s">
+        <v>34</v>
+      </c>
+      <c r="D169">
+        <v>378</v>
+      </c>
+      <c r="E169">
+        <v>831</v>
+      </c>
+      <c r="F169">
+        <v>354</v>
+      </c>
+      <c r="G169">
+        <v>1563</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" t="s">
+        <v>29</v>
+      </c>
+      <c r="B170" t="s">
+        <v>29</v>
+      </c>
+      <c r="C170" t="s">
+        <v>35</v>
+      </c>
+      <c r="D170">
+        <v>59</v>
+      </c>
+      <c r="E170">
+        <v>116</v>
+      </c>
+      <c r="F170">
+        <v>47</v>
+      </c>
+      <c r="G170">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>1</v>
+      </c>
+      <c r="B171" t="s">
+        <v>657</v>
+      </c>
+      <c r="C171" t="s">
+        <v>37</v>
+      </c>
+      <c r="D171">
+        <v>62</v>
+      </c>
+      <c r="E171">
+        <v>132</v>
+      </c>
+      <c r="F171">
+        <v>117</v>
+      </c>
+      <c r="G171">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172">
+        <v>2</v>
+      </c>
+      <c r="B172" t="s">
+        <v>658</v>
+      </c>
+      <c r="C172" t="s">
+        <v>37</v>
+      </c>
+      <c r="D172">
+        <v>100</v>
+      </c>
+      <c r="E172">
+        <v>330</v>
+      </c>
+      <c r="F172">
+        <v>43</v>
+      </c>
+      <c r="G172">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173">
+        <v>3</v>
+      </c>
+      <c r="B173" t="s">
+        <v>659</v>
+      </c>
+      <c r="C173" t="s">
+        <v>37</v>
+      </c>
+      <c r="D173">
+        <v>20</v>
+      </c>
+      <c r="E173">
+        <v>66</v>
+      </c>
+      <c r="F173">
+        <v>29</v>
+      </c>
+      <c r="G173">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174">
+        <v>4</v>
+      </c>
+      <c r="B174" t="s">
+        <v>660</v>
+      </c>
+      <c r="C174" t="s">
+        <v>37</v>
+      </c>
+      <c r="D174">
+        <v>11</v>
+      </c>
+      <c r="E174">
+        <v>19</v>
+      </c>
+      <c r="F174">
+        <v>8</v>
+      </c>
+      <c r="G174">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175">
+        <v>5</v>
+      </c>
+      <c r="B175" t="s">
+        <v>661</v>
+      </c>
+      <c r="C175" t="s">
+        <v>37</v>
+      </c>
+      <c r="D175">
+        <v>25</v>
+      </c>
+      <c r="E175">
+        <v>74</v>
+      </c>
+      <c r="F175">
+        <v>10</v>
+      </c>
+      <c r="G175">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176">
+        <v>6</v>
+      </c>
+      <c r="B176" t="s">
+        <v>662</v>
+      </c>
+      <c r="C176" t="s">
+        <v>37</v>
+      </c>
+      <c r="D176">
+        <v>15</v>
+      </c>
+      <c r="E176">
+        <v>9</v>
+      </c>
+      <c r="F176">
+        <v>9</v>
+      </c>
+      <c r="G176">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177">
+        <v>7</v>
+      </c>
+      <c r="B177" t="s">
+        <v>663</v>
+      </c>
+      <c r="C177" t="s">
+        <v>37</v>
+      </c>
+      <c r="D177">
+        <v>7</v>
+      </c>
+      <c r="E177">
+        <v>11</v>
+      </c>
+      <c r="F177">
+        <v>11</v>
+      </c>
+      <c r="G177">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178">
+        <v>8</v>
+      </c>
+      <c r="B178" t="s">
+        <v>664</v>
+      </c>
+      <c r="C178" t="s">
+        <v>37</v>
+      </c>
+      <c r="D178">
+        <v>8</v>
+      </c>
+      <c r="E178">
+        <v>38</v>
+      </c>
+      <c r="F178">
+        <v>7</v>
+      </c>
+      <c r="G178">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179">
+        <v>9</v>
+      </c>
+      <c r="B179" t="s">
+        <v>665</v>
+      </c>
+      <c r="C179" t="s">
+        <v>37</v>
+      </c>
+      <c r="D179">
+        <v>43</v>
+      </c>
+      <c r="E179">
+        <v>15</v>
+      </c>
+      <c r="F179">
+        <v>40</v>
+      </c>
+      <c r="G179">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180">
+        <v>10</v>
+      </c>
+      <c r="B180" t="s">
+        <v>666</v>
+      </c>
+      <c r="C180" t="s">
+        <v>37</v>
+      </c>
+      <c r="D180">
+        <v>28</v>
+      </c>
+      <c r="E180">
+        <v>21</v>
+      </c>
+      <c r="F180">
+        <v>33</v>
+      </c>
+      <c r="G180">
+        <v>82</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
       <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" t="s">
+        <v>667</v>
+      </c>
+      <c r="D2" t="s">
+        <v>668</v>
+      </c>
+      <c r="E2" t="s">
+        <v>669</v>
+      </c>
+      <c r="F2" t="s">
+        <v>670</v>
+      </c>
+      <c r="G2">
+        <v>22912</v>
+      </c>
+      <c r="H2">
+        <v>24298</v>
+      </c>
+      <c r="I2">
+        <v>11498</v>
+      </c>
+      <c r="J2">
+        <v>26470</v>
+      </c>
+      <c r="K2">
+        <v>15459</v>
+      </c>
+      <c r="L2">
+        <v>1892</v>
+      </c>
+      <c r="M2">
+        <v>2629</v>
+      </c>
+      <c r="N2">
+        <v>3739</v>
+      </c>
+      <c r="O2">
+        <v>6756</v>
+      </c>
+      <c r="P2">
+        <v>5307</v>
+      </c>
+      <c r="Q2">
+        <v>3311</v>
+      </c>
+      <c r="R2">
+        <v>4780</v>
+      </c>
+      <c r="S2">
+        <v>1212</v>
+      </c>
+      <c r="T2">
+        <v>7560</v>
+      </c>
+      <c r="U2">
+        <v>9768</v>
+      </c>
+      <c r="V2">
+        <v>5878</v>
+      </c>
+      <c r="W2">
+        <v>601</v>
+      </c>
+      <c r="X2">
+        <v>154070</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C3" t="s">
+        <v>667</v>
+      </c>
+      <c r="D3" t="s">
+        <v>668</v>
+      </c>
+      <c r="E3" t="s">
+        <v>671</v>
+      </c>
+      <c r="F3" t="s">
+        <v>672</v>
+      </c>
+      <c r="G3">
+        <v>12077</v>
+      </c>
+      <c r="H3">
+        <v>8927</v>
+      </c>
+      <c r="I3">
+        <v>14799</v>
+      </c>
+      <c r="J3">
+        <v>6833</v>
+      </c>
+      <c r="K3">
+        <v>10381</v>
+      </c>
+      <c r="L3">
+        <v>1907</v>
+      </c>
+      <c r="M3">
+        <v>666</v>
+      </c>
+      <c r="N3">
+        <v>2674</v>
+      </c>
+      <c r="O3">
+        <v>368</v>
+      </c>
+      <c r="P3">
+        <v>12174</v>
+      </c>
+      <c r="Q3">
+        <v>550</v>
+      </c>
+      <c r="R3">
+        <v>3855</v>
+      </c>
+      <c r="S3">
+        <v>81</v>
+      </c>
+      <c r="T3">
+        <v>3430</v>
+      </c>
+      <c r="U3">
+        <v>2618</v>
+      </c>
+      <c r="V3">
+        <v>5703</v>
+      </c>
+      <c r="W3">
+        <v>469</v>
+      </c>
+      <c r="X3">
+        <v>87512</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C4" t="s">
+        <v>667</v>
+      </c>
+      <c r="D4" t="s">
+        <v>668</v>
+      </c>
+      <c r="E4" t="s">
+        <v>673</v>
+      </c>
+      <c r="F4" t="s">
+        <v>674</v>
+      </c>
+      <c r="G4">
+        <v>13629</v>
+      </c>
+      <c r="H4">
+        <v>20288</v>
+      </c>
+      <c r="I4">
+        <v>9200</v>
+      </c>
+      <c r="J4">
+        <v>9193</v>
+      </c>
+      <c r="K4">
+        <v>6605</v>
+      </c>
+      <c r="L4">
+        <v>547</v>
+      </c>
+      <c r="M4">
+        <v>260</v>
+      </c>
+      <c r="N4">
+        <v>2156</v>
+      </c>
+      <c r="O4">
+        <v>1297</v>
+      </c>
+      <c r="P4">
+        <v>4144</v>
+      </c>
+      <c r="Q4">
+        <v>869</v>
+      </c>
+      <c r="R4">
+        <v>8487</v>
+      </c>
+      <c r="S4">
+        <v>70</v>
+      </c>
+      <c r="T4">
+        <v>3371</v>
+      </c>
+      <c r="U4">
+        <v>1325</v>
+      </c>
+      <c r="V4">
+        <v>6871</v>
+      </c>
+      <c r="W4">
+        <v>102</v>
+      </c>
+      <c r="X4">
+        <v>88414</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>4</v>
+      </c>
+      <c r="B5" t="s">
+        <v>24</v>
+      </c>
+      <c r="C5" t="s">
+        <v>667</v>
+      </c>
+      <c r="D5" t="s">
+        <v>668</v>
+      </c>
+      <c r="E5" t="s">
+        <v>675</v>
+      </c>
+      <c r="F5" t="s">
+        <v>676</v>
+      </c>
+      <c r="G5">
+        <v>14299</v>
+      </c>
+      <c r="H5">
+        <v>12195</v>
+      </c>
+      <c r="I5">
+        <v>34825</v>
+      </c>
+      <c r="J5">
+        <v>28044</v>
+      </c>
+      <c r="K5">
+        <v>17216</v>
+      </c>
+      <c r="L5">
+        <v>1300</v>
+      </c>
+      <c r="M5">
+        <v>1263</v>
+      </c>
+      <c r="N5">
+        <v>8073</v>
+      </c>
+      <c r="O5">
+        <v>1715</v>
+      </c>
+      <c r="P5">
+        <v>3797</v>
+      </c>
+      <c r="Q5">
+        <v>6096</v>
+      </c>
+      <c r="R5">
+        <v>6585</v>
+      </c>
+      <c r="S5">
+        <v>197</v>
+      </c>
+      <c r="T5">
+        <v>13257</v>
+      </c>
+      <c r="U5">
+        <v>11172</v>
+      </c>
+      <c r="V5">
+        <v>14067</v>
+      </c>
+      <c r="W5">
+        <v>4233</v>
+      </c>
+      <c r="X5">
+        <v>178334</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B6" t="s">
+        <v>30</v>
+      </c>
+      <c r="G6">
+        <v>62917</v>
+      </c>
+      <c r="H6">
+        <v>65708</v>
+      </c>
+      <c r="I6">
+        <v>70322</v>
+      </c>
+      <c r="J6">
+        <v>70540</v>
+      </c>
+      <c r="K6">
+        <v>49661</v>
+      </c>
+      <c r="L6">
+        <v>5646</v>
+      </c>
+      <c r="M6">
+        <v>4818</v>
+      </c>
+      <c r="N6">
+        <v>16642</v>
+      </c>
+      <c r="O6">
+        <v>10136</v>
+      </c>
+      <c r="P6">
+        <v>25422</v>
+      </c>
+      <c r="Q6">
+        <v>10826</v>
+      </c>
+      <c r="R6">
+        <v>23707</v>
+      </c>
+      <c r="S6">
+        <v>1560</v>
+      </c>
+      <c r="T6">
+        <v>27618</v>
+      </c>
+      <c r="U6">
+        <v>24883</v>
+      </c>
+      <c r="V6">
+        <v>32519</v>
+      </c>
+      <c r="W6">
+        <v>5405</v>
+      </c>
+      <c r="X6">
+        <v>508330</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
         <v>34</v>
       </c>
+      <c r="D2">
+        <v>22912</v>
+      </c>
+      <c r="E2">
+        <v>12077</v>
+      </c>
+      <c r="F2">
+        <v>13629</v>
+      </c>
+      <c r="G2">
+        <v>14299</v>
+      </c>
+      <c r="H2">
+        <v>62917</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C3" t="s">
+        <v>35</v>
+      </c>
+      <c r="D3">
+        <v>844</v>
+      </c>
+      <c r="E3">
+        <v>580</v>
+      </c>
+      <c r="F3">
+        <v>625</v>
+      </c>
+      <c r="G3">
+        <v>1021</v>
+      </c>
+      <c r="H3">
+        <v>3070</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>677</v>
+      </c>
+      <c r="C4" t="s">
+        <v>37</v>
+      </c>
+      <c r="D4">
+        <v>4861</v>
+      </c>
+      <c r="E4">
+        <v>3875</v>
+      </c>
+      <c r="F4">
+        <v>5369</v>
+      </c>
+      <c r="G4">
+        <v>1806</v>
+      </c>
+      <c r="H4">
+        <v>15911</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>678</v>
+      </c>
+      <c r="C5" t="s">
+        <v>37</v>
+      </c>
+      <c r="D5">
+        <v>767</v>
+      </c>
+      <c r="E5">
+        <v>218</v>
+      </c>
+      <c r="F5">
+        <v>222</v>
+      </c>
+      <c r="G5">
+        <v>3395</v>
+      </c>
+      <c r="H5">
+        <v>4602</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>679</v>
+      </c>
+      <c r="C6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D6">
+        <v>3379</v>
+      </c>
+      <c r="E6">
+        <v>276</v>
+      </c>
+      <c r="F6">
+        <v>165</v>
+      </c>
+      <c r="G6">
+        <v>400</v>
+      </c>
+      <c r="H6">
+        <v>4220</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>680</v>
+      </c>
+      <c r="C7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D7">
+        <v>226</v>
+      </c>
+      <c r="E7">
+        <v>213</v>
+      </c>
+      <c r="F7">
+        <v>80</v>
+      </c>
+      <c r="G7">
+        <v>6028</v>
+      </c>
+      <c r="H7">
+        <v>6547</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>681</v>
+      </c>
+      <c r="C8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8">
+        <v>475</v>
+      </c>
+      <c r="E8">
+        <v>5846</v>
+      </c>
+      <c r="F8">
+        <v>273</v>
+      </c>
+      <c r="G8">
+        <v>587</v>
+      </c>
+      <c r="H8">
+        <v>7181</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>682</v>
+      </c>
+      <c r="C9" t="s">
+        <v>37</v>
+      </c>
+      <c r="D9">
+        <v>67</v>
+      </c>
+      <c r="E9">
+        <v>62</v>
+      </c>
+      <c r="F9">
+        <v>65</v>
+      </c>
+      <c r="G9">
+        <v>99</v>
+      </c>
+      <c r="H9">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>683</v>
+      </c>
+      <c r="C10" t="s">
+        <v>37</v>
+      </c>
+      <c r="D10">
+        <v>514</v>
+      </c>
+      <c r="E10">
+        <v>331</v>
+      </c>
+      <c r="F10">
+        <v>4289</v>
+      </c>
+      <c r="G10">
+        <v>267</v>
+      </c>
+      <c r="H10">
+        <v>5401</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>684</v>
+      </c>
+      <c r="C11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D11">
+        <v>87</v>
+      </c>
+      <c r="E11">
+        <v>60</v>
+      </c>
+      <c r="F11">
+        <v>113</v>
+      </c>
+      <c r="G11">
+        <v>107</v>
+      </c>
+      <c r="H11">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>685</v>
+      </c>
+      <c r="C12" t="s">
+        <v>37</v>
+      </c>
+      <c r="D12">
+        <v>81</v>
+      </c>
+      <c r="E12">
+        <v>132</v>
+      </c>
+      <c r="F12">
+        <v>2094</v>
+      </c>
+      <c r="G12">
+        <v>123</v>
+      </c>
+      <c r="H12">
+        <v>2430</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
+        <v>686</v>
+      </c>
+      <c r="C13" t="s">
+        <v>37</v>
+      </c>
+      <c r="D13">
+        <v>123</v>
+      </c>
+      <c r="E13">
+        <v>157</v>
+      </c>
+      <c r="F13">
+        <v>104</v>
+      </c>
+      <c r="G13">
+        <v>118</v>
+      </c>
+      <c r="H13">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>11</v>
+      </c>
+      <c r="B14" t="s">
+        <v>687</v>
+      </c>
+      <c r="C14" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14">
+        <v>11488</v>
+      </c>
+      <c r="E14">
+        <v>327</v>
+      </c>
+      <c r="F14">
+        <v>230</v>
+      </c>
+      <c r="G14">
+        <v>348</v>
+      </c>
+      <c r="H14">
+        <v>12393</v>
+      </c>
+    </row>
+    <row r="15"/>
+    <row r="16">
+      <c r="A16">
+        <v>2</v>
+      </c>
+      <c r="B16" t="s">
+        <v>7</v>
+      </c>
+      <c r="C16" t="s">
+        <v>34</v>
+      </c>
+      <c r="D16">
+        <v>24298</v>
+      </c>
+      <c r="E16">
+        <v>8927</v>
+      </c>
+      <c r="F16">
+        <v>20288</v>
+      </c>
+      <c r="G16">
+        <v>12195</v>
+      </c>
+      <c r="H16">
+        <v>65708</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>29</v>
+      </c>
+      <c r="B17" t="s">
+        <v>29</v>
+      </c>
+      <c r="C17" t="s">
+        <v>35</v>
+      </c>
+      <c r="D17">
+        <v>1504</v>
+      </c>
+      <c r="E17">
+        <v>443</v>
+      </c>
+      <c r="F17">
+        <v>762</v>
+      </c>
+      <c r="G17">
+        <v>1492</v>
+      </c>
+      <c r="H17">
+        <v>4201</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>1</v>
+      </c>
+      <c r="B18" t="s">
+        <v>688</v>
+      </c>
+      <c r="C18" t="s">
+        <v>37</v>
+      </c>
+      <c r="D18">
+        <v>11859</v>
+      </c>
+      <c r="E18">
+        <v>813</v>
+      </c>
+      <c r="F18">
+        <v>745</v>
+      </c>
+      <c r="G18">
+        <v>1672</v>
+      </c>
+      <c r="H18">
+        <v>15089</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>2</v>
+      </c>
+      <c r="B19" t="s">
+        <v>689</v>
+      </c>
+      <c r="C19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D19">
+        <v>923</v>
+      </c>
+      <c r="E19">
+        <v>322</v>
+      </c>
+      <c r="F19">
+        <v>332</v>
+      </c>
+      <c r="G19">
+        <v>1081</v>
+      </c>
+      <c r="H19">
+        <v>2658</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>3</v>
+      </c>
+      <c r="B20" t="s">
+        <v>690</v>
+      </c>
+      <c r="C20" t="s">
+        <v>37</v>
+      </c>
+      <c r="D20">
+        <v>589</v>
+      </c>
+      <c r="E20">
+        <v>659</v>
+      </c>
+      <c r="F20">
+        <v>2447</v>
+      </c>
+      <c r="G20">
+        <v>642</v>
+      </c>
+      <c r="H20">
+        <v>4337</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>4</v>
+      </c>
+      <c r="B21" t="s">
+        <v>691</v>
+      </c>
+      <c r="C21" t="s">
+        <v>37</v>
+      </c>
+      <c r="D21">
+        <v>480</v>
+      </c>
+      <c r="E21">
+        <v>2545</v>
+      </c>
+      <c r="F21">
+        <v>335</v>
+      </c>
+      <c r="G21">
+        <v>474</v>
+      </c>
+      <c r="H21">
+        <v>3834</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>5</v>
+      </c>
+      <c r="B22" t="s">
+        <v>692</v>
+      </c>
+      <c r="C22" t="s">
+        <v>37</v>
+      </c>
+      <c r="D22">
+        <v>7363</v>
+      </c>
+      <c r="E22">
+        <v>466</v>
+      </c>
+      <c r="F22">
+        <v>406</v>
+      </c>
+      <c r="G22">
+        <v>1106</v>
+      </c>
+      <c r="H22">
+        <v>9341</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>6</v>
+      </c>
+      <c r="B23" t="s">
+        <v>693</v>
+      </c>
+      <c r="C23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D23">
+        <v>308</v>
+      </c>
+      <c r="E23">
+        <v>2965</v>
+      </c>
+      <c r="F23">
+        <v>297</v>
+      </c>
+      <c r="G23">
+        <v>282</v>
+      </c>
+      <c r="H23">
+        <v>3852</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>7</v>
+      </c>
+      <c r="B24" t="s">
+        <v>694</v>
+      </c>
+      <c r="C24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D24">
+        <v>301</v>
+      </c>
+      <c r="E24">
+        <v>98</v>
+      </c>
+      <c r="F24">
+        <v>140</v>
+      </c>
+      <c r="G24">
+        <v>2575</v>
+      </c>
+      <c r="H24">
+        <v>3114</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>8</v>
+      </c>
+      <c r="B25" t="s">
+        <v>695</v>
+      </c>
+      <c r="C25" t="s">
+        <v>37</v>
+      </c>
+      <c r="D25">
+        <v>275</v>
+      </c>
+      <c r="E25">
+        <v>308</v>
+      </c>
+      <c r="F25">
+        <v>11665</v>
+      </c>
+      <c r="G25">
+        <v>150</v>
+      </c>
+      <c r="H25">
+        <v>12398</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>9</v>
+      </c>
+      <c r="B26" t="s">
+        <v>696</v>
+      </c>
+      <c r="C26" t="s">
+        <v>37</v>
+      </c>
+      <c r="D26">
+        <v>223</v>
+      </c>
+      <c r="E26">
+        <v>134</v>
+      </c>
+      <c r="F26">
+        <v>709</v>
+      </c>
+      <c r="G26">
+        <v>154</v>
+      </c>
+      <c r="H26">
+        <v>1220</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>10</v>
+      </c>
+      <c r="B27" t="s">
+        <v>697</v>
+      </c>
+      <c r="C27" t="s">
+        <v>37</v>
+      </c>
+      <c r="D27">
+        <v>344</v>
+      </c>
+      <c r="E27">
+        <v>157</v>
+      </c>
+      <c r="F27">
+        <v>2424</v>
+      </c>
+      <c r="G27">
+        <v>416</v>
+      </c>
+      <c r="H27">
+        <v>3341</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>11</v>
+      </c>
+      <c r="B28" t="s">
+        <v>698</v>
+      </c>
+      <c r="C28" t="s">
+        <v>37</v>
+      </c>
+      <c r="D28">
+        <v>129</v>
+      </c>
+      <c r="E28">
+        <v>17</v>
+      </c>
+      <c r="F28">
+        <v>26</v>
+      </c>
+      <c r="G28">
+        <v>2151</v>
+      </c>
+      <c r="H28">
+        <v>2323</v>
+      </c>
+    </row>
+    <row r="29"/>
+    <row r="30">
+      <c r="A30">
+        <v>3</v>
+      </c>
+      <c r="B30" t="s">
+        <v>8</v>
+      </c>
+      <c r="C30" t="s">
+        <v>34</v>
+      </c>
+      <c r="D30">
+        <v>11498</v>
+      </c>
+      <c r="E30">
+        <v>14799</v>
+      </c>
+      <c r="F30">
+        <v>9200</v>
+      </c>
+      <c r="G30">
+        <v>34825</v>
+      </c>
+      <c r="H30">
+        <v>70322</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>29</v>
+      </c>
+      <c r="B31" t="s">
+        <v>29</v>
+      </c>
+      <c r="C31" t="s">
+        <v>35</v>
+      </c>
+      <c r="D31">
+        <v>1641</v>
+      </c>
+      <c r="E31">
+        <v>902</v>
+      </c>
+      <c r="F31">
+        <v>1141</v>
+      </c>
+      <c r="G31">
+        <v>3044</v>
+      </c>
+      <c r="H31">
+        <v>6728</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>1</v>
+      </c>
+      <c r="B32" t="s">
+        <v>699</v>
+      </c>
+      <c r="C32" t="s">
+        <v>37</v>
+      </c>
+      <c r="D32">
+        <v>3445</v>
+      </c>
+      <c r="E32">
+        <v>12832</v>
+      </c>
+      <c r="F32">
+        <v>5392</v>
+      </c>
+      <c r="G32">
+        <v>5463</v>
+      </c>
+      <c r="H32">
+        <v>27132</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>2</v>
+      </c>
+      <c r="B33" t="s">
+        <v>700</v>
+      </c>
+      <c r="C33" t="s">
+        <v>37</v>
+      </c>
+      <c r="D33">
+        <v>1040</v>
+      </c>
+      <c r="E33">
+        <v>267</v>
+      </c>
+      <c r="F33">
+        <v>554</v>
+      </c>
+      <c r="G33">
+        <v>7725</v>
+      </c>
+      <c r="H33">
+        <v>9586</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>3</v>
+      </c>
+      <c r="B34" t="s">
+        <v>701</v>
+      </c>
+      <c r="C34" t="s">
+        <v>37</v>
+      </c>
+      <c r="D34">
+        <v>462</v>
+      </c>
+      <c r="E34">
+        <v>168</v>
+      </c>
+      <c r="F34">
+        <v>219</v>
+      </c>
+      <c r="G34">
+        <v>902</v>
+      </c>
+      <c r="H34">
+        <v>1751</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>4</v>
+      </c>
+      <c r="B35" t="s">
+        <v>702</v>
+      </c>
+      <c r="C35" t="s">
+        <v>37</v>
+      </c>
+      <c r="D35">
+        <v>531</v>
+      </c>
+      <c r="E35">
+        <v>116</v>
+      </c>
+      <c r="F35">
+        <v>196</v>
+      </c>
+      <c r="G35">
+        <v>15234</v>
+      </c>
+      <c r="H35">
+        <v>16077</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>5</v>
+      </c>
+      <c r="B36" t="s">
+        <v>703</v>
+      </c>
+      <c r="C36" t="s">
+        <v>37</v>
+      </c>
+      <c r="D36">
+        <v>2986</v>
+      </c>
+      <c r="E36">
+        <v>91</v>
+      </c>
+      <c r="F36">
+        <v>91</v>
+      </c>
+      <c r="G36">
+        <v>399</v>
+      </c>
+      <c r="H36">
+        <v>3567</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>6</v>
+      </c>
+      <c r="B37" t="s">
+        <v>704</v>
+      </c>
+      <c r="C37" t="s">
+        <v>37</v>
+      </c>
+      <c r="D37">
+        <v>218</v>
+      </c>
+      <c r="E37">
+        <v>44</v>
+      </c>
+      <c r="F37">
+        <v>104</v>
+      </c>
+      <c r="G37">
+        <v>268</v>
+      </c>
+      <c r="H37">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>7</v>
+      </c>
+      <c r="B38" t="s">
+        <v>705</v>
+      </c>
+      <c r="C38" t="s">
+        <v>37</v>
+      </c>
+      <c r="D38">
+        <v>307</v>
+      </c>
+      <c r="E38">
+        <v>202</v>
+      </c>
+      <c r="F38">
+        <v>488</v>
+      </c>
+      <c r="G38">
+        <v>478</v>
+      </c>
+      <c r="H38">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>8</v>
+      </c>
+      <c r="B39" t="s">
+        <v>706</v>
+      </c>
+      <c r="C39" t="s">
+        <v>37</v>
+      </c>
+      <c r="D39">
+        <v>141</v>
+      </c>
+      <c r="E39">
+        <v>47</v>
+      </c>
+      <c r="F39">
+        <v>75</v>
+      </c>
+      <c r="G39">
+        <v>360</v>
+      </c>
+      <c r="H39">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>9</v>
+      </c>
+      <c r="B40" t="s">
+        <v>707</v>
+      </c>
+      <c r="C40" t="s">
+        <v>37</v>
+      </c>
+      <c r="D40">
+        <v>118</v>
+      </c>
+      <c r="E40">
+        <v>53</v>
+      </c>
+      <c r="F40">
+        <v>886</v>
+      </c>
+      <c r="G40">
+        <v>134</v>
+      </c>
+      <c r="H40">
+        <v>1191</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>10</v>
+      </c>
+      <c r="B41" t="s">
+        <v>708</v>
+      </c>
+      <c r="C41" t="s">
+        <v>37</v>
+      </c>
+      <c r="D41">
+        <v>92</v>
+      </c>
+      <c r="E41">
+        <v>44</v>
+      </c>
+      <c r="F41">
+        <v>18</v>
+      </c>
+      <c r="G41">
+        <v>106</v>
+      </c>
+      <c r="H41">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>11</v>
+      </c>
+      <c r="B42" t="s">
+        <v>709</v>
+      </c>
+      <c r="C42" t="s">
+        <v>37</v>
+      </c>
+      <c r="D42">
+        <v>517</v>
+      </c>
+      <c r="E42">
+        <v>33</v>
+      </c>
+      <c r="F42">
+        <v>36</v>
+      </c>
+      <c r="G42">
+        <v>712</v>
+      </c>
+      <c r="H42">
+        <v>1298</v>
+      </c>
+    </row>
+    <row r="43"/>
+    <row r="44">
+      <c r="A44">
+        <v>4</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>34</v>
+      </c>
+      <c r="D44">
+        <v>26470</v>
+      </c>
+      <c r="E44">
+        <v>6833</v>
+      </c>
+      <c r="F44">
+        <v>9193</v>
+      </c>
+      <c r="G44">
+        <v>28044</v>
+      </c>
+      <c r="H44">
+        <v>70540</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B45" t="s">
+        <v>29</v>
+      </c>
+      <c r="C45" t="s">
+        <v>35</v>
+      </c>
+      <c r="D45">
+        <v>864</v>
+      </c>
+      <c r="E45">
+        <v>271</v>
+      </c>
+      <c r="F45">
+        <v>754</v>
+      </c>
+      <c r="G45">
+        <v>1953</v>
+      </c>
+      <c r="H45">
+        <v>3842</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>1</v>
+      </c>
+      <c r="B46" t="s">
+        <v>710</v>
+      </c>
+      <c r="C46" t="s">
+        <v>37</v>
+      </c>
+      <c r="D46">
+        <v>797</v>
+      </c>
+      <c r="E46">
+        <v>704</v>
+      </c>
+      <c r="F46">
+        <v>747</v>
+      </c>
+      <c r="G46">
+        <v>20304</v>
+      </c>
+      <c r="H46">
+        <v>22552</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>2</v>
+      </c>
+      <c r="B47" t="s">
+        <v>711</v>
+      </c>
+      <c r="C47" t="s">
+        <v>37</v>
+      </c>
+      <c r="D47">
+        <v>6376</v>
+      </c>
+      <c r="E47">
+        <v>237</v>
+      </c>
+      <c r="F47">
+        <v>424</v>
+      </c>
+      <c r="G47">
+        <v>1092</v>
+      </c>
+      <c r="H47">
+        <v>8129</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>3</v>
+      </c>
+      <c r="B48" t="s">
+        <v>712</v>
+      </c>
+      <c r="C48" t="s">
+        <v>37</v>
+      </c>
+      <c r="D48">
+        <v>335</v>
+      </c>
+      <c r="E48">
+        <v>252</v>
+      </c>
+      <c r="F48">
+        <v>3011</v>
+      </c>
+      <c r="G48">
+        <v>382</v>
+      </c>
+      <c r="H48">
+        <v>3980</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>4</v>
+      </c>
+      <c r="B49" t="s">
+        <v>713</v>
+      </c>
+      <c r="C49" t="s">
+        <v>37</v>
+      </c>
+      <c r="D49">
+        <v>4863</v>
+      </c>
+      <c r="E49">
+        <v>115</v>
+      </c>
+      <c r="F49">
+        <v>374</v>
+      </c>
+      <c r="G49">
+        <v>614</v>
+      </c>
+      <c r="H49">
+        <v>5966</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>5</v>
+      </c>
+      <c r="B50" t="s">
+        <v>714</v>
+      </c>
+      <c r="C50" t="s">
+        <v>37</v>
+      </c>
+      <c r="D50">
+        <v>456</v>
+      </c>
+      <c r="E50">
+        <v>503</v>
+      </c>
+      <c r="F50">
+        <v>3041</v>
+      </c>
+      <c r="G50">
+        <v>343</v>
+      </c>
+      <c r="H50">
+        <v>4343</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>6</v>
+      </c>
+      <c r="B51" t="s">
+        <v>715</v>
+      </c>
+      <c r="C51" t="s">
+        <v>37</v>
+      </c>
+      <c r="D51">
+        <v>256</v>
+      </c>
+      <c r="E51">
+        <v>88</v>
+      </c>
+      <c r="F51">
+        <v>252</v>
+      </c>
+      <c r="G51">
+        <v>374</v>
+      </c>
+      <c r="H51">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>7</v>
+      </c>
+      <c r="B52" t="s">
+        <v>716</v>
+      </c>
+      <c r="C52" t="s">
+        <v>37</v>
+      </c>
+      <c r="D52">
+        <v>2164</v>
+      </c>
+      <c r="E52">
+        <v>70</v>
+      </c>
+      <c r="F52">
+        <v>87</v>
+      </c>
+      <c r="G52">
+        <v>2010</v>
+      </c>
+      <c r="H52">
+        <v>4331</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>8</v>
+      </c>
+      <c r="B53" t="s">
+        <v>717</v>
+      </c>
+      <c r="C53" t="s">
+        <v>37</v>
+      </c>
+      <c r="D53">
+        <v>9815</v>
+      </c>
+      <c r="E53">
+        <v>117</v>
+      </c>
+      <c r="F53">
+        <v>63</v>
+      </c>
+      <c r="G53">
+        <v>201</v>
+      </c>
+      <c r="H53">
+        <v>10196</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>9</v>
+      </c>
+      <c r="B54" t="s">
+        <v>718</v>
+      </c>
+      <c r="C54" t="s">
+        <v>37</v>
+      </c>
+      <c r="D54">
+        <v>66</v>
+      </c>
+      <c r="E54">
+        <v>14</v>
+      </c>
+      <c r="F54">
+        <v>56</v>
+      </c>
+      <c r="G54">
+        <v>502</v>
+      </c>
+      <c r="H54">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>10</v>
+      </c>
+      <c r="B55" t="s">
+        <v>719</v>
+      </c>
+      <c r="C55" t="s">
+        <v>37</v>
+      </c>
+      <c r="D55">
+        <v>113</v>
+      </c>
+      <c r="E55">
+        <v>37</v>
+      </c>
+      <c r="F55">
+        <v>154</v>
+      </c>
+      <c r="G55">
+        <v>105</v>
+      </c>
+      <c r="H55">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>11</v>
+      </c>
+      <c r="B56" t="s">
+        <v>720</v>
+      </c>
+      <c r="C56" t="s">
+        <v>37</v>
+      </c>
+      <c r="D56">
+        <v>365</v>
+      </c>
+      <c r="E56">
+        <v>4425</v>
+      </c>
+      <c r="F56">
+        <v>230</v>
+      </c>
+      <c r="G56">
+        <v>164</v>
+      </c>
+      <c r="H56">
+        <v>5184</v>
+      </c>
+    </row>
+    <row r="57"/>
+    <row r="58">
+      <c r="A58">
+        <v>5</v>
+      </c>
+      <c r="B58" t="s">
+        <v>10</v>
+      </c>
+      <c r="C58" t="s">
+        <v>34</v>
+      </c>
+      <c r="D58">
+        <v>15459</v>
+      </c>
+      <c r="E58">
+        <v>10381</v>
+      </c>
+      <c r="F58">
+        <v>6605</v>
+      </c>
+      <c r="G58">
+        <v>17216</v>
+      </c>
+      <c r="H58">
+        <v>49661</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="s">
+        <v>29</v>
+      </c>
+      <c r="B59" t="s">
+        <v>29</v>
+      </c>
+      <c r="C59" t="s">
+        <v>35</v>
+      </c>
+      <c r="D59">
+        <v>711</v>
+      </c>
+      <c r="E59">
+        <v>384</v>
+      </c>
+      <c r="F59">
+        <v>388</v>
+      </c>
+      <c r="G59">
+        <v>733</v>
+      </c>
+      <c r="H59">
+        <v>2216</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>1</v>
+      </c>
+      <c r="B60" t="s">
+        <v>721</v>
+      </c>
+      <c r="C60" t="s">
+        <v>37</v>
+      </c>
+      <c r="D60">
+        <v>2161</v>
+      </c>
+      <c r="E60">
+        <v>5827</v>
+      </c>
+      <c r="F60">
+        <v>1240</v>
+      </c>
+      <c r="G60">
+        <v>662</v>
+      </c>
+      <c r="H60">
+        <v>9890</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>2</v>
+      </c>
+      <c r="B61" t="s">
+        <v>722</v>
+      </c>
+      <c r="C61" t="s">
+        <v>37</v>
+      </c>
+      <c r="D61">
+        <v>9162</v>
+      </c>
+      <c r="E61">
+        <v>301</v>
+      </c>
+      <c r="F61">
+        <v>170</v>
+      </c>
+      <c r="G61">
+        <v>1106</v>
+      </c>
+      <c r="H61">
+        <v>10739</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>3</v>
+      </c>
+      <c r="B62" t="s">
+        <v>723</v>
+      </c>
+      <c r="C62" t="s">
+        <v>37</v>
+      </c>
+      <c r="D62">
+        <v>258</v>
+      </c>
+      <c r="E62">
+        <v>88</v>
+      </c>
+      <c r="F62">
+        <v>126</v>
+      </c>
+      <c r="G62">
+        <v>7895</v>
+      </c>
+      <c r="H62">
+        <v>8367</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>4</v>
+      </c>
+      <c r="B63" t="s">
+        <v>724</v>
+      </c>
+      <c r="C63" t="s">
+        <v>37</v>
+      </c>
+      <c r="D63">
+        <v>173</v>
+      </c>
+      <c r="E63">
+        <v>45</v>
+      </c>
+      <c r="F63">
+        <v>87</v>
+      </c>
+      <c r="G63">
+        <v>2413</v>
+      </c>
+      <c r="H63">
+        <v>2718</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>5</v>
+      </c>
+      <c r="B64" t="s">
+        <v>725</v>
+      </c>
+      <c r="C64" t="s">
+        <v>37</v>
+      </c>
+      <c r="D64">
+        <v>419</v>
+      </c>
+      <c r="E64">
+        <v>236</v>
+      </c>
+      <c r="F64">
+        <v>3852</v>
+      </c>
+      <c r="G64">
+        <v>370</v>
+      </c>
+      <c r="H64">
+        <v>4877</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>6</v>
+      </c>
+      <c r="B65" t="s">
+        <v>726</v>
+      </c>
+      <c r="C65" t="s">
+        <v>37</v>
+      </c>
+      <c r="D65">
+        <v>201</v>
+      </c>
+      <c r="E65">
+        <v>1628</v>
+      </c>
+      <c r="F65">
+        <v>233</v>
+      </c>
+      <c r="G65">
+        <v>168</v>
+      </c>
+      <c r="H65">
+        <v>2230</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>7</v>
+      </c>
+      <c r="B66" t="s">
+        <v>727</v>
+      </c>
+      <c r="C66" t="s">
+        <v>37</v>
+      </c>
+      <c r="D66">
+        <v>89</v>
+      </c>
+      <c r="E66">
+        <v>32</v>
+      </c>
+      <c r="F66">
+        <v>45</v>
+      </c>
+      <c r="G66">
+        <v>2996</v>
+      </c>
+      <c r="H66">
+        <v>3162</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>8</v>
+      </c>
+      <c r="B67" t="s">
+        <v>728</v>
+      </c>
+      <c r="C67" t="s">
+        <v>37</v>
+      </c>
+      <c r="D67">
+        <v>1284</v>
+      </c>
+      <c r="E67">
+        <v>33</v>
+      </c>
+      <c r="F67">
+        <v>66</v>
+      </c>
+      <c r="G67">
+        <v>95</v>
+      </c>
+      <c r="H67">
+        <v>1478</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>9</v>
+      </c>
+      <c r="B68" t="s">
+        <v>729</v>
+      </c>
+      <c r="C68" t="s">
+        <v>37</v>
+      </c>
+      <c r="D68">
+        <v>66</v>
+      </c>
+      <c r="E68">
+        <v>19</v>
+      </c>
+      <c r="F68">
+        <v>14</v>
+      </c>
+      <c r="G68">
+        <v>31</v>
+      </c>
+      <c r="H68">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>10</v>
+      </c>
+      <c r="B69" t="s">
+        <v>730</v>
+      </c>
+      <c r="C69" t="s">
+        <v>37</v>
+      </c>
+      <c r="D69">
+        <v>55</v>
+      </c>
+      <c r="E69">
+        <v>1193</v>
+      </c>
+      <c r="F69">
+        <v>52</v>
+      </c>
+      <c r="G69">
+        <v>81</v>
+      </c>
+      <c r="H69">
+        <v>1381</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>11</v>
+      </c>
+      <c r="B70" t="s">
+        <v>731</v>
+      </c>
+      <c r="C70" t="s">
+        <v>37</v>
+      </c>
+      <c r="D70">
+        <v>880</v>
+      </c>
+      <c r="E70">
+        <v>595</v>
+      </c>
+      <c r="F70">
+        <v>332</v>
+      </c>
+      <c r="G70">
+        <v>666</v>
+      </c>
+      <c r="H70">
+        <v>2473</v>
+      </c>
+    </row>
+    <row r="71"/>
+    <row r="72">
+      <c r="A72">
+        <v>6</v>
+      </c>
+      <c r="B72" t="s">
+        <v>11</v>
+      </c>
+      <c r="C72" t="s">
+        <v>34</v>
+      </c>
+      <c r="D72">
+        <v>1892</v>
+      </c>
+      <c r="E72">
+        <v>1907</v>
+      </c>
+      <c r="F72">
+        <v>547</v>
+      </c>
+      <c r="G72">
+        <v>1300</v>
+      </c>
+      <c r="H72">
+        <v>5646</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="s">
+        <v>29</v>
+      </c>
+      <c r="B73" t="s">
+        <v>29</v>
+      </c>
+      <c r="C73" t="s">
+        <v>35</v>
+      </c>
+      <c r="D73">
+        <v>267</v>
+      </c>
+      <c r="E73">
+        <v>134</v>
+      </c>
+      <c r="F73">
+        <v>93</v>
+      </c>
+      <c r="G73">
+        <v>224</v>
+      </c>
+      <c r="H73">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>1</v>
+      </c>
+      <c r="B74" t="s">
+        <v>732</v>
+      </c>
+      <c r="C74" t="s">
+        <v>37</v>
+      </c>
+      <c r="D74">
+        <v>590</v>
+      </c>
+      <c r="E74">
+        <v>1444</v>
+      </c>
+      <c r="F74">
+        <v>155</v>
+      </c>
+      <c r="G74">
+        <v>247</v>
+      </c>
+      <c r="H74">
+        <v>2436</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>2</v>
+      </c>
+      <c r="B75" t="s">
+        <v>733</v>
+      </c>
+      <c r="C75" t="s">
+        <v>37</v>
+      </c>
+      <c r="D75">
+        <v>296</v>
+      </c>
+      <c r="E75">
+        <v>65</v>
+      </c>
+      <c r="F75">
+        <v>32</v>
+      </c>
+      <c r="G75">
+        <v>168</v>
+      </c>
+      <c r="H75">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>3</v>
+      </c>
+      <c r="B76" t="s">
+        <v>734</v>
+      </c>
+      <c r="C76" t="s">
+        <v>37</v>
+      </c>
+      <c r="D76">
+        <v>177</v>
+      </c>
+      <c r="E76">
+        <v>19</v>
+      </c>
+      <c r="F76">
+        <v>36</v>
+      </c>
+      <c r="G76">
+        <v>171</v>
+      </c>
+      <c r="H76">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>4</v>
+      </c>
+      <c r="B77" t="s">
+        <v>735</v>
+      </c>
+      <c r="C77" t="s">
+        <v>37</v>
+      </c>
+      <c r="D77">
+        <v>307</v>
+      </c>
+      <c r="E77">
+        <v>45</v>
+      </c>
+      <c r="F77">
+        <v>31</v>
+      </c>
+      <c r="G77">
+        <v>72</v>
+      </c>
+      <c r="H77">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>5</v>
+      </c>
+      <c r="B78" t="s">
+        <v>736</v>
+      </c>
+      <c r="C78" t="s">
+        <v>37</v>
+      </c>
+      <c r="D78">
+        <v>90</v>
+      </c>
+      <c r="E78">
+        <v>103</v>
+      </c>
+      <c r="F78">
+        <v>31</v>
+      </c>
+      <c r="G78">
+        <v>288</v>
+      </c>
+      <c r="H78">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>6</v>
+      </c>
+      <c r="B79" t="s">
+        <v>737</v>
+      </c>
+      <c r="C79" t="s">
+        <v>37</v>
+      </c>
+      <c r="D79">
+        <v>72</v>
+      </c>
+      <c r="E79">
+        <v>55</v>
+      </c>
+      <c r="F79">
+        <v>32</v>
+      </c>
+      <c r="G79">
+        <v>47</v>
+      </c>
+      <c r="H79">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>7</v>
+      </c>
+      <c r="B80" t="s">
+        <v>738</v>
+      </c>
+      <c r="C80" t="s">
+        <v>37</v>
+      </c>
+      <c r="D80">
+        <v>35</v>
+      </c>
+      <c r="E80">
+        <v>27</v>
+      </c>
+      <c r="F80">
+        <v>10</v>
+      </c>
+      <c r="G80">
+        <v>39</v>
+      </c>
+      <c r="H80">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>8</v>
+      </c>
+      <c r="B81" t="s">
+        <v>739</v>
+      </c>
+      <c r="C81" t="s">
+        <v>37</v>
+      </c>
+      <c r="D81">
+        <v>34</v>
+      </c>
+      <c r="E81">
+        <v>11</v>
+      </c>
+      <c r="F81">
+        <v>119</v>
+      </c>
+      <c r="G81">
+        <v>29</v>
+      </c>
+      <c r="H81">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>9</v>
+      </c>
+      <c r="B82" t="s">
+        <v>740</v>
+      </c>
+      <c r="C82" t="s">
+        <v>37</v>
+      </c>
+      <c r="D82">
+        <v>24</v>
+      </c>
+      <c r="E82">
+        <v>4</v>
+      </c>
+      <c r="F82">
+        <v>8</v>
+      </c>
+      <c r="G82">
+        <v>15</v>
+      </c>
+      <c r="H82">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="83"/>
+    <row r="84">
+      <c r="A84">
+        <v>7</v>
+      </c>
+      <c r="B84" t="s">
+        <v>12</v>
+      </c>
+      <c r="C84" t="s">
+        <v>34</v>
+      </c>
+      <c r="D84">
+        <v>2629</v>
+      </c>
+      <c r="E84">
+        <v>666</v>
+      </c>
+      <c r="F84">
+        <v>260</v>
+      </c>
+      <c r="G84">
+        <v>1263</v>
+      </c>
+      <c r="H84">
+        <v>4818</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="s">
+        <v>29</v>
+      </c>
+      <c r="B85" t="s">
+        <v>29</v>
+      </c>
+      <c r="C85" t="s">
+        <v>35</v>
+      </c>
+      <c r="D85">
+        <v>241</v>
+      </c>
+      <c r="E85">
+        <v>131</v>
+      </c>
+      <c r="F85">
+        <v>78</v>
+      </c>
+      <c r="G85">
+        <v>389</v>
+      </c>
+      <c r="H85">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>1</v>
+      </c>
+      <c r="B86" t="s">
+        <v>741</v>
+      </c>
+      <c r="C86" t="s">
+        <v>37</v>
+      </c>
+      <c r="D86">
+        <v>1230</v>
+      </c>
+      <c r="E86">
+        <v>281</v>
+      </c>
+      <c r="F86">
+        <v>73</v>
+      </c>
+      <c r="G86">
+        <v>270</v>
+      </c>
+      <c r="H86">
+        <v>1854</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>2</v>
+      </c>
+      <c r="B87" t="s">
+        <v>742</v>
+      </c>
+      <c r="C87" t="s">
+        <v>37</v>
+      </c>
+      <c r="D87">
+        <v>146</v>
+      </c>
+      <c r="E87">
+        <v>59</v>
+      </c>
+      <c r="F87">
+        <v>21</v>
+      </c>
+      <c r="G87">
+        <v>160</v>
+      </c>
+      <c r="H87">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>3</v>
+      </c>
+      <c r="B88" t="s">
+        <v>743</v>
+      </c>
+      <c r="C88" t="s">
+        <v>37</v>
+      </c>
+      <c r="D88">
+        <v>80</v>
+      </c>
+      <c r="E88">
+        <v>35</v>
+      </c>
+      <c r="F88">
+        <v>20</v>
+      </c>
+      <c r="G88">
+        <v>88</v>
+      </c>
+      <c r="H88">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>4</v>
+      </c>
+      <c r="B89" t="s">
+        <v>744</v>
+      </c>
+      <c r="C89" t="s">
+        <v>37</v>
+      </c>
+      <c r="D89">
+        <v>464</v>
+      </c>
+      <c r="E89">
+        <v>35</v>
+      </c>
+      <c r="F89">
+        <v>18</v>
+      </c>
+      <c r="G89">
+        <v>71</v>
+      </c>
+      <c r="H89">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>5</v>
+      </c>
+      <c r="B90" t="s">
+        <v>745</v>
+      </c>
+      <c r="C90" t="s">
+        <v>37</v>
+      </c>
+      <c r="D90">
+        <v>362</v>
+      </c>
+      <c r="E90">
+        <v>81</v>
+      </c>
+      <c r="F90">
+        <v>27</v>
+      </c>
+      <c r="G90">
+        <v>95</v>
+      </c>
+      <c r="H90">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>6</v>
+      </c>
+      <c r="B91" t="s">
+        <v>746</v>
+      </c>
+      <c r="C91" t="s">
+        <v>37</v>
+      </c>
+      <c r="D91">
+        <v>39</v>
+      </c>
+      <c r="E91">
+        <v>23</v>
+      </c>
+      <c r="F91">
+        <v>7</v>
+      </c>
+      <c r="G91">
+        <v>39</v>
+      </c>
+      <c r="H91">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>7</v>
+      </c>
+      <c r="B92" t="s">
+        <v>747</v>
+      </c>
+      <c r="C92" t="s">
+        <v>37</v>
+      </c>
+      <c r="D92">
+        <v>67</v>
+      </c>
+      <c r="E92">
+        <v>21</v>
+      </c>
+      <c r="F92">
+        <v>16</v>
+      </c>
+      <c r="G92">
+        <v>151</v>
+      </c>
+      <c r="H92">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="93"/>
+    <row r="94">
+      <c r="A94">
+        <v>8</v>
+      </c>
+      <c r="B94" t="s">
+        <v>13</v>
+      </c>
+      <c r="C94" t="s">
+        <v>34</v>
+      </c>
+      <c r="D94">
+        <v>3739</v>
+      </c>
+      <c r="E94">
+        <v>2674</v>
+      </c>
+      <c r="F94">
+        <v>2156</v>
+      </c>
+      <c r="G94">
+        <v>8073</v>
+      </c>
+      <c r="H94">
+        <v>16642</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="s">
+        <v>29</v>
+      </c>
+      <c r="B95" t="s">
+        <v>29</v>
+      </c>
+      <c r="C95" t="s">
+        <v>35</v>
+      </c>
+      <c r="D95">
+        <v>336</v>
+      </c>
+      <c r="E95">
+        <v>113</v>
+      </c>
+      <c r="F95">
+        <v>202</v>
+      </c>
+      <c r="G95">
+        <v>466</v>
+      </c>
+      <c r="H95">
+        <v>1117</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>1</v>
+      </c>
+      <c r="B96" t="s">
+        <v>748</v>
+      </c>
+      <c r="C96" t="s">
+        <v>37</v>
+      </c>
+      <c r="D96">
+        <v>477</v>
+      </c>
+      <c r="E96">
+        <v>200</v>
+      </c>
+      <c r="F96">
+        <v>133</v>
+      </c>
+      <c r="G96">
+        <v>5836</v>
+      </c>
+      <c r="H96">
+        <v>6646</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>2</v>
+      </c>
+      <c r="B97" t="s">
+        <v>749</v>
+      </c>
+      <c r="C97" t="s">
+        <v>37</v>
+      </c>
+      <c r="D97">
+        <v>412</v>
+      </c>
+      <c r="E97">
+        <v>386</v>
+      </c>
+      <c r="F97">
+        <v>1593</v>
+      </c>
+      <c r="G97">
+        <v>275</v>
+      </c>
+      <c r="H97">
+        <v>2666</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>3</v>
+      </c>
+      <c r="B98" t="s">
+        <v>750</v>
+      </c>
+      <c r="C98" t="s">
+        <v>37</v>
+      </c>
+      <c r="D98">
+        <v>547</v>
+      </c>
+      <c r="E98">
+        <v>54</v>
+      </c>
+      <c r="F98">
+        <v>47</v>
+      </c>
+      <c r="G98">
+        <v>102</v>
+      </c>
+      <c r="H98">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>4</v>
+      </c>
+      <c r="B99" t="s">
+        <v>751</v>
+      </c>
+      <c r="C99" t="s">
+        <v>37</v>
+      </c>
+      <c r="D99">
+        <v>621</v>
+      </c>
+      <c r="E99">
+        <v>137</v>
+      </c>
+      <c r="F99">
+        <v>61</v>
+      </c>
+      <c r="G99">
+        <v>893</v>
+      </c>
+      <c r="H99">
+        <v>1712</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>5</v>
+      </c>
+      <c r="B100" t="s">
+        <v>752</v>
+      </c>
+      <c r="C100" t="s">
+        <v>37</v>
+      </c>
+      <c r="D100">
+        <v>108</v>
+      </c>
+      <c r="E100">
+        <v>31</v>
+      </c>
+      <c r="F100">
+        <v>12</v>
+      </c>
+      <c r="G100">
+        <v>46</v>
+      </c>
+      <c r="H100">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>6</v>
+      </c>
+      <c r="B101" t="s">
+        <v>753</v>
+      </c>
+      <c r="C101" t="s">
+        <v>37</v>
+      </c>
+      <c r="D101">
+        <v>783</v>
+      </c>
+      <c r="E101">
+        <v>46</v>
+      </c>
+      <c r="F101">
+        <v>19</v>
+      </c>
+      <c r="G101">
+        <v>112</v>
+      </c>
+      <c r="H101">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>7</v>
+      </c>
+      <c r="B102" t="s">
+        <v>754</v>
+      </c>
+      <c r="C102" t="s">
+        <v>37</v>
+      </c>
+      <c r="D102">
+        <v>229</v>
+      </c>
+      <c r="E102">
+        <v>46</v>
+      </c>
+      <c r="F102">
+        <v>8</v>
+      </c>
+      <c r="G102">
+        <v>24</v>
+      </c>
+      <c r="H102">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>8</v>
+      </c>
+      <c r="B103" t="s">
+        <v>755</v>
+      </c>
+      <c r="C103" t="s">
+        <v>37</v>
+      </c>
+      <c r="D103">
+        <v>65</v>
+      </c>
+      <c r="E103">
+        <v>25</v>
+      </c>
+      <c r="F103">
+        <v>38</v>
+      </c>
+      <c r="G103">
+        <v>69</v>
+      </c>
+      <c r="H103">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>9</v>
+      </c>
+      <c r="B104" t="s">
+        <v>756</v>
+      </c>
+      <c r="C104" t="s">
+        <v>37</v>
+      </c>
+      <c r="D104">
+        <v>51</v>
+      </c>
+      <c r="E104">
+        <v>14</v>
+      </c>
+      <c r="F104">
+        <v>8</v>
+      </c>
+      <c r="G104">
+        <v>217</v>
+      </c>
+      <c r="H104">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>10</v>
+      </c>
+      <c r="B105" t="s">
+        <v>757</v>
+      </c>
+      <c r="C105" t="s">
+        <v>37</v>
+      </c>
+      <c r="D105">
+        <v>110</v>
+      </c>
+      <c r="E105">
+        <v>1622</v>
+      </c>
+      <c r="F105">
+        <v>35</v>
+      </c>
+      <c r="G105">
+        <v>33</v>
+      </c>
+      <c r="H105">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="106"/>
+    <row r="107">
+      <c r="A107">
+        <v>9</v>
+      </c>
+      <c r="B107" t="s">
+        <v>14</v>
+      </c>
+      <c r="C107" t="s">
+        <v>34</v>
+      </c>
+      <c r="D107">
+        <v>6756</v>
+      </c>
+      <c r="E107">
+        <v>368</v>
+      </c>
+      <c r="F107">
+        <v>1297</v>
+      </c>
+      <c r="G107">
+        <v>1715</v>
+      </c>
+      <c r="H107">
+        <v>10136</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="s">
+        <v>29</v>
+      </c>
+      <c r="B108" t="s">
+        <v>29</v>
+      </c>
+      <c r="C108" t="s">
+        <v>35</v>
+      </c>
+      <c r="D108">
+        <v>185</v>
+      </c>
+      <c r="E108">
+        <v>24</v>
+      </c>
+      <c r="F108">
+        <v>35</v>
+      </c>
+      <c r="G108">
+        <v>97</v>
+      </c>
+      <c r="H108">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>1</v>
+      </c>
+      <c r="B109" t="s">
+        <v>758</v>
+      </c>
+      <c r="C109" t="s">
+        <v>37</v>
+      </c>
+      <c r="D109">
+        <v>1935</v>
+      </c>
+      <c r="E109">
+        <v>29</v>
+      </c>
+      <c r="F109">
+        <v>25</v>
+      </c>
+      <c r="G109">
+        <v>238</v>
+      </c>
+      <c r="H109">
+        <v>2227</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>2</v>
+      </c>
+      <c r="B110" t="s">
+        <v>759</v>
+      </c>
+      <c r="C110" t="s">
+        <v>37</v>
+      </c>
+      <c r="D110">
+        <v>2767</v>
+      </c>
+      <c r="E110">
+        <v>58</v>
+      </c>
+      <c r="F110">
+        <v>17</v>
+      </c>
+      <c r="G110">
+        <v>122</v>
+      </c>
+      <c r="H110">
+        <v>2964</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>3</v>
+      </c>
+      <c r="B111" t="s">
+        <v>760</v>
+      </c>
+      <c r="C111" t="s">
+        <v>37</v>
+      </c>
+      <c r="D111">
+        <v>755</v>
+      </c>
+      <c r="E111">
+        <v>25</v>
+      </c>
+      <c r="F111">
+        <v>51</v>
+      </c>
+      <c r="G111">
+        <v>54</v>
+      </c>
+      <c r="H111">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>4</v>
+      </c>
+      <c r="B112" t="s">
+        <v>761</v>
+      </c>
+      <c r="C112" t="s">
+        <v>37</v>
+      </c>
+      <c r="D112">
+        <v>493</v>
+      </c>
+      <c r="E112">
+        <v>19</v>
+      </c>
+      <c r="F112">
+        <v>11</v>
+      </c>
+      <c r="G112">
+        <v>649</v>
+      </c>
+      <c r="H112">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>5</v>
+      </c>
+      <c r="B113" t="s">
+        <v>762</v>
+      </c>
+      <c r="C113" t="s">
+        <v>37</v>
+      </c>
+      <c r="D113">
+        <v>31</v>
+      </c>
+      <c r="E113">
+        <v>7</v>
+      </c>
+      <c r="F113">
+        <v>7</v>
+      </c>
+      <c r="G113">
+        <v>29</v>
+      </c>
+      <c r="H113">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>6</v>
+      </c>
+      <c r="B114" t="s">
+        <v>763</v>
+      </c>
+      <c r="C114" t="s">
+        <v>37</v>
+      </c>
+      <c r="D114">
+        <v>16</v>
+      </c>
+      <c r="E114">
+        <v>7</v>
+      </c>
+      <c r="F114">
+        <v>3</v>
+      </c>
+      <c r="G114">
+        <v>93</v>
+      </c>
+      <c r="H114">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>7</v>
+      </c>
+      <c r="B115" t="s">
+        <v>764</v>
+      </c>
+      <c r="C115" t="s">
+        <v>37</v>
+      </c>
+      <c r="D115">
+        <v>8</v>
+      </c>
+      <c r="E115">
+        <v>4</v>
+      </c>
+      <c r="F115">
+        <v>7</v>
+      </c>
+      <c r="G115">
+        <v>9</v>
+      </c>
+      <c r="H115">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>8</v>
+      </c>
+      <c r="B116" t="s">
+        <v>765</v>
+      </c>
+      <c r="C116" t="s">
+        <v>37</v>
+      </c>
+      <c r="D116">
+        <v>128</v>
+      </c>
+      <c r="E116">
+        <v>53</v>
+      </c>
+      <c r="F116">
+        <v>1099</v>
+      </c>
+      <c r="G116">
+        <v>7</v>
+      </c>
+      <c r="H116">
+        <v>1287</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>9</v>
+      </c>
+      <c r="B117" t="s">
+        <v>766</v>
+      </c>
+      <c r="C117" t="s">
+        <v>37</v>
+      </c>
+      <c r="D117">
+        <v>54</v>
+      </c>
+      <c r="E117">
+        <v>11</v>
+      </c>
+      <c r="F117">
+        <v>13</v>
+      </c>
+      <c r="G117">
+        <v>44</v>
+      </c>
+      <c r="H117">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>10</v>
+      </c>
+      <c r="B118" t="s">
+        <v>767</v>
+      </c>
+      <c r="C118" t="s">
+        <v>37</v>
+      </c>
+      <c r="D118">
+        <v>341</v>
+      </c>
+      <c r="E118">
+        <v>125</v>
+      </c>
+      <c r="F118">
+        <v>19</v>
+      </c>
+      <c r="G118">
+        <v>19</v>
+      </c>
+      <c r="H118">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>11</v>
+      </c>
+      <c r="B119" t="s">
+        <v>768</v>
+      </c>
+      <c r="C119" t="s">
+        <v>37</v>
+      </c>
+      <c r="D119">
+        <v>43</v>
+      </c>
+      <c r="E119">
+        <v>6</v>
+      </c>
+      <c r="F119">
+        <v>10</v>
+      </c>
+      <c r="G119">
+        <v>354</v>
+      </c>
+      <c r="H119">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="120"/>
+    <row r="121">
+      <c r="A121">
+        <v>10</v>
+      </c>
+      <c r="B121" t="s">
+        <v>15</v>
+      </c>
+      <c r="C121" t="s">
+        <v>34</v>
+      </c>
+      <c r="D121">
+        <v>5307</v>
+      </c>
+      <c r="E121">
+        <v>12174</v>
+      </c>
+      <c r="F121">
+        <v>4144</v>
+      </c>
+      <c r="G121">
+        <v>3797</v>
+      </c>
+      <c r="H121">
+        <v>25422</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="s">
+        <v>29</v>
+      </c>
+      <c r="B122" t="s">
+        <v>29</v>
+      </c>
+      <c r="C122" t="s">
+        <v>35</v>
+      </c>
+      <c r="D122">
+        <v>284</v>
+      </c>
+      <c r="E122">
+        <v>313</v>
+      </c>
+      <c r="F122">
+        <v>159</v>
+      </c>
+      <c r="G122">
+        <v>370</v>
+      </c>
+      <c r="H122">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>1</v>
+      </c>
+      <c r="B123" t="s">
+        <v>769</v>
+      </c>
+      <c r="C123" t="s">
+        <v>37</v>
+      </c>
+      <c r="D123">
+        <v>1997</v>
+      </c>
+      <c r="E123">
+        <v>10142</v>
+      </c>
+      <c r="F123">
+        <v>752</v>
+      </c>
+      <c r="G123">
+        <v>577</v>
+      </c>
+      <c r="H123">
+        <v>13468</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>2</v>
+      </c>
+      <c r="B124" t="s">
+        <v>770</v>
+      </c>
+      <c r="C124" t="s">
+        <v>37</v>
+      </c>
+      <c r="D124">
+        <v>1888</v>
+      </c>
+      <c r="E124">
+        <v>191</v>
+      </c>
+      <c r="F124">
+        <v>181</v>
+      </c>
+      <c r="G124">
+        <v>412</v>
+      </c>
+      <c r="H124">
+        <v>2672</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>3</v>
+      </c>
+      <c r="B125" t="s">
+        <v>771</v>
+      </c>
+      <c r="C125" t="s">
+        <v>37</v>
+      </c>
+      <c r="D125">
+        <v>104</v>
+      </c>
+      <c r="E125">
+        <v>44</v>
+      </c>
+      <c r="F125">
+        <v>29</v>
+      </c>
+      <c r="G125">
+        <v>1357</v>
+      </c>
+      <c r="H125">
+        <v>1534</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>4</v>
+      </c>
+      <c r="B126" t="s">
+        <v>772</v>
+      </c>
+      <c r="C126" t="s">
+        <v>37</v>
+      </c>
+      <c r="D126">
+        <v>330</v>
+      </c>
+      <c r="E126">
+        <v>353</v>
+      </c>
+      <c r="F126">
+        <v>2488</v>
+      </c>
+      <c r="G126">
+        <v>192</v>
+      </c>
+      <c r="H126">
+        <v>3363</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>5</v>
+      </c>
+      <c r="B127" t="s">
+        <v>773</v>
+      </c>
+      <c r="C127" t="s">
+        <v>37</v>
+      </c>
+      <c r="D127">
+        <v>113</v>
+      </c>
+      <c r="E127">
+        <v>161</v>
+      </c>
+      <c r="F127">
+        <v>35</v>
+      </c>
+      <c r="G127">
+        <v>108</v>
+      </c>
+      <c r="H127">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>6</v>
+      </c>
+      <c r="B128" t="s">
+        <v>774</v>
+      </c>
+      <c r="C128" t="s">
+        <v>37</v>
+      </c>
+      <c r="D128">
+        <v>342</v>
+      </c>
+      <c r="E128">
+        <v>844</v>
+      </c>
+      <c r="F128">
+        <v>440</v>
+      </c>
+      <c r="G128">
+        <v>68</v>
+      </c>
+      <c r="H128">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>7</v>
+      </c>
+      <c r="B129" t="s">
+        <v>775</v>
+      </c>
+      <c r="C129" t="s">
+        <v>37</v>
+      </c>
+      <c r="D129">
+        <v>41</v>
+      </c>
+      <c r="E129">
+        <v>18</v>
+      </c>
+      <c r="F129">
+        <v>14</v>
+      </c>
+      <c r="G129">
+        <v>63</v>
+      </c>
+      <c r="H129">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>8</v>
+      </c>
+      <c r="B130" t="s">
+        <v>776</v>
+      </c>
+      <c r="C130" t="s">
+        <v>37</v>
+      </c>
+      <c r="D130">
+        <v>61</v>
+      </c>
+      <c r="E130">
+        <v>14</v>
+      </c>
+      <c r="F130">
+        <v>7</v>
+      </c>
+      <c r="G130">
+        <v>97</v>
+      </c>
+      <c r="H130">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>9</v>
+      </c>
+      <c r="B131" t="s">
+        <v>777</v>
+      </c>
+      <c r="C131" t="s">
+        <v>37</v>
+      </c>
+      <c r="D131">
+        <v>45</v>
+      </c>
+      <c r="E131">
+        <v>33</v>
+      </c>
+      <c r="F131">
+        <v>8</v>
+      </c>
+      <c r="G131">
+        <v>34</v>
+      </c>
+      <c r="H131">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>10</v>
+      </c>
+      <c r="B132" t="s">
+        <v>778</v>
+      </c>
+      <c r="C132" t="s">
+        <v>37</v>
+      </c>
+      <c r="D132">
+        <v>61</v>
+      </c>
+      <c r="E132">
+        <v>49</v>
+      </c>
+      <c r="F132">
+        <v>24</v>
+      </c>
+      <c r="G132">
+        <v>74</v>
+      </c>
+      <c r="H132">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>11</v>
+      </c>
+      <c r="B133" t="s">
+        <v>779</v>
+      </c>
+      <c r="C133" t="s">
+        <v>37</v>
+      </c>
+      <c r="D133">
+        <v>41</v>
+      </c>
+      <c r="E133">
+        <v>12</v>
+      </c>
+      <c r="F133">
+        <v>7</v>
+      </c>
+      <c r="G133">
+        <v>445</v>
+      </c>
+      <c r="H133">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="134"/>
+    <row r="135">
+      <c r="A135">
+        <v>11</v>
+      </c>
+      <c r="B135" t="s">
+        <v>16</v>
+      </c>
+      <c r="C135" t="s">
+        <v>34</v>
+      </c>
+      <c r="D135">
+        <v>3311</v>
+      </c>
+      <c r="E135">
+        <v>550</v>
+      </c>
+      <c r="F135">
+        <v>869</v>
+      </c>
+      <c r="G135">
+        <v>6096</v>
+      </c>
+      <c r="H135">
+        <v>10826</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="s">
+        <v>29</v>
+      </c>
+      <c r="B136" t="s">
+        <v>29</v>
+      </c>
+      <c r="C136" t="s">
+        <v>35</v>
+      </c>
+      <c r="D136">
+        <v>235</v>
+      </c>
+      <c r="E136">
+        <v>48</v>
+      </c>
+      <c r="F136">
+        <v>56</v>
+      </c>
+      <c r="G136">
+        <v>468</v>
+      </c>
+      <c r="H136">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>1</v>
+      </c>
+      <c r="B137" t="s">
+        <v>780</v>
+      </c>
+      <c r="C137" t="s">
+        <v>37</v>
+      </c>
+      <c r="D137">
+        <v>406</v>
+      </c>
+      <c r="E137">
+        <v>76</v>
+      </c>
+      <c r="F137">
+        <v>513</v>
+      </c>
+      <c r="G137">
+        <v>628</v>
+      </c>
+      <c r="H137">
+        <v>1623</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>2</v>
+      </c>
+      <c r="B138" t="s">
+        <v>781</v>
+      </c>
+      <c r="C138" t="s">
+        <v>37</v>
+      </c>
+      <c r="D138">
+        <v>132</v>
+      </c>
+      <c r="E138">
+        <v>33</v>
+      </c>
+      <c r="F138">
+        <v>15</v>
+      </c>
+      <c r="G138">
+        <v>604</v>
+      </c>
+      <c r="H138">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>3</v>
+      </c>
+      <c r="B139" t="s">
+        <v>782</v>
+      </c>
+      <c r="C139" t="s">
+        <v>37</v>
+      </c>
+      <c r="D139">
+        <v>175</v>
+      </c>
+      <c r="E139">
+        <v>35</v>
+      </c>
+      <c r="F139">
+        <v>24</v>
+      </c>
+      <c r="G139">
+        <v>196</v>
+      </c>
+      <c r="H139">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>4</v>
+      </c>
+      <c r="B140" t="s">
+        <v>783</v>
+      </c>
+      <c r="C140" t="s">
+        <v>37</v>
+      </c>
+      <c r="D140">
+        <v>85</v>
+      </c>
+      <c r="E140">
+        <v>31</v>
+      </c>
+      <c r="F140">
+        <v>24</v>
+      </c>
+      <c r="G140">
+        <v>189</v>
+      </c>
+      <c r="H140">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>5</v>
+      </c>
+      <c r="B141" t="s">
+        <v>784</v>
+      </c>
+      <c r="C141" t="s">
+        <v>37</v>
+      </c>
+      <c r="D141">
+        <v>944</v>
+      </c>
+      <c r="E141">
+        <v>23</v>
+      </c>
+      <c r="F141">
+        <v>13</v>
+      </c>
+      <c r="G141">
+        <v>455</v>
+      </c>
+      <c r="H141">
+        <v>1435</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>6</v>
+      </c>
+      <c r="B142" t="s">
+        <v>785</v>
+      </c>
+      <c r="C142" t="s">
+        <v>37</v>
+      </c>
+      <c r="D142">
+        <v>40</v>
+      </c>
+      <c r="E142">
+        <v>15</v>
+      </c>
+      <c r="F142">
+        <v>13</v>
+      </c>
+      <c r="G142">
+        <v>110</v>
+      </c>
+      <c r="H142">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>7</v>
+      </c>
+      <c r="B143" t="s">
+        <v>786</v>
+      </c>
+      <c r="C143" t="s">
+        <v>37</v>
+      </c>
+      <c r="D143">
+        <v>35</v>
+      </c>
+      <c r="E143">
+        <v>13</v>
+      </c>
+      <c r="F143">
+        <v>8</v>
+      </c>
+      <c r="G143">
+        <v>826</v>
+      </c>
+      <c r="H143">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>8</v>
+      </c>
+      <c r="B144" t="s">
+        <v>787</v>
+      </c>
+      <c r="C144" t="s">
+        <v>37</v>
+      </c>
+      <c r="D144">
+        <v>1136</v>
+      </c>
+      <c r="E144">
+        <v>216</v>
+      </c>
+      <c r="F144">
+        <v>189</v>
+      </c>
+      <c r="G144">
+        <v>198</v>
+      </c>
+      <c r="H144">
+        <v>1739</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>9</v>
+      </c>
+      <c r="B145" t="s">
+        <v>788</v>
+      </c>
+      <c r="C145" t="s">
+        <v>37</v>
+      </c>
+      <c r="D145">
+        <v>26</v>
+      </c>
+      <c r="E145">
+        <v>5</v>
+      </c>
+      <c r="F145">
+        <v>1</v>
+      </c>
+      <c r="G145">
+        <v>121</v>
+      </c>
+      <c r="H145">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>10</v>
+      </c>
+      <c r="B146" t="s">
+        <v>789</v>
+      </c>
+      <c r="C146" t="s">
+        <v>37</v>
+      </c>
+      <c r="D146">
+        <v>41</v>
+      </c>
+      <c r="E146">
+        <v>42</v>
+      </c>
+      <c r="F146">
+        <v>5</v>
+      </c>
+      <c r="G146">
+        <v>2197</v>
+      </c>
+      <c r="H146">
+        <v>2285</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>11</v>
+      </c>
+      <c r="B147" t="s">
+        <v>790</v>
+      </c>
+      <c r="C147" t="s">
+        <v>37</v>
+      </c>
+      <c r="D147">
+        <v>56</v>
+      </c>
+      <c r="E147">
+        <v>13</v>
+      </c>
+      <c r="F147">
+        <v>8</v>
+      </c>
+      <c r="G147">
+        <v>104</v>
+      </c>
+      <c r="H147">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="148"/>
+    <row r="149">
+      <c r="A149">
+        <v>12</v>
+      </c>
+      <c r="B149" t="s">
+        <v>17</v>
+      </c>
+      <c r="C149" t="s">
+        <v>34</v>
+      </c>
+      <c r="D149">
+        <v>4780</v>
+      </c>
+      <c r="E149">
+        <v>3855</v>
+      </c>
+      <c r="F149">
+        <v>8487</v>
+      </c>
+      <c r="G149">
+        <v>6585</v>
+      </c>
+      <c r="H149">
+        <v>23707</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="s">
+        <v>29</v>
+      </c>
+      <c r="B150" t="s">
+        <v>29</v>
+      </c>
+      <c r="C150" t="s">
+        <v>35</v>
+      </c>
+      <c r="D150">
+        <v>299</v>
+      </c>
+      <c r="E150">
+        <v>172</v>
+      </c>
+      <c r="F150">
+        <v>450</v>
+      </c>
+      <c r="G150">
+        <v>360</v>
+      </c>
+      <c r="H150">
+        <v>1281</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>1</v>
+      </c>
+      <c r="B151" t="s">
+        <v>791</v>
+      </c>
+      <c r="C151" t="s">
+        <v>37</v>
+      </c>
+      <c r="D151">
+        <v>865</v>
+      </c>
+      <c r="E151">
+        <v>1884</v>
+      </c>
+      <c r="F151">
+        <v>7384</v>
+      </c>
+      <c r="G151">
+        <v>697</v>
+      </c>
+      <c r="H151">
+        <v>10830</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>2</v>
+      </c>
+      <c r="B152" t="s">
+        <v>792</v>
+      </c>
+      <c r="C152" t="s">
+        <v>37</v>
+      </c>
+      <c r="D152">
+        <v>406</v>
+      </c>
+      <c r="E152">
+        <v>152</v>
+      </c>
+      <c r="F152">
+        <v>171</v>
+      </c>
+      <c r="G152">
+        <v>4298</v>
+      </c>
+      <c r="H152">
+        <v>5027</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>3</v>
+      </c>
+      <c r="B153" t="s">
+        <v>793</v>
+      </c>
+      <c r="C153" t="s">
+        <v>37</v>
+      </c>
+      <c r="D153">
+        <v>112</v>
+      </c>
+      <c r="E153">
+        <v>77</v>
+      </c>
+      <c r="F153">
+        <v>73</v>
+      </c>
+      <c r="G153">
+        <v>200</v>
+      </c>
+      <c r="H153">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>4</v>
+      </c>
+      <c r="B154" t="s">
+        <v>794</v>
+      </c>
+      <c r="C154" t="s">
+        <v>37</v>
+      </c>
+      <c r="D154">
+        <v>85</v>
+      </c>
+      <c r="E154">
+        <v>66</v>
+      </c>
+      <c r="F154">
+        <v>66</v>
+      </c>
+      <c r="G154">
+        <v>642</v>
+      </c>
+      <c r="H154">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>5</v>
+      </c>
+      <c r="B155" t="s">
+        <v>795</v>
+      </c>
+      <c r="C155" t="s">
+        <v>37</v>
+      </c>
+      <c r="D155">
+        <v>579</v>
+      </c>
+      <c r="E155">
+        <v>73</v>
+      </c>
+      <c r="F155">
+        <v>76</v>
+      </c>
+      <c r="G155">
+        <v>115</v>
+      </c>
+      <c r="H155">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>6</v>
+      </c>
+      <c r="B156" t="s">
+        <v>796</v>
+      </c>
+      <c r="C156" t="s">
+        <v>37</v>
+      </c>
+      <c r="D156">
+        <v>151</v>
+      </c>
+      <c r="E156">
+        <v>59</v>
+      </c>
+      <c r="F156">
+        <v>72</v>
+      </c>
+      <c r="G156">
+        <v>65</v>
+      </c>
+      <c r="H156">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>7</v>
+      </c>
+      <c r="B157" t="s">
+        <v>797</v>
+      </c>
+      <c r="C157" t="s">
+        <v>37</v>
+      </c>
+      <c r="D157">
+        <v>1053</v>
+      </c>
+      <c r="E157">
+        <v>78</v>
+      </c>
+      <c r="F157">
+        <v>28</v>
+      </c>
+      <c r="G157">
+        <v>53</v>
+      </c>
+      <c r="H157">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>8</v>
+      </c>
+      <c r="B158" t="s">
+        <v>798</v>
+      </c>
+      <c r="C158" t="s">
+        <v>37</v>
+      </c>
+      <c r="D158">
+        <v>748</v>
+      </c>
+      <c r="E158">
+        <v>1198</v>
+      </c>
+      <c r="F158">
+        <v>69</v>
+      </c>
+      <c r="G158">
+        <v>52</v>
+      </c>
+      <c r="H158">
+        <v>2067</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>9</v>
+      </c>
+      <c r="B159" t="s">
+        <v>799</v>
+      </c>
+      <c r="C159" t="s">
+        <v>37</v>
+      </c>
+      <c r="D159">
+        <v>31</v>
+      </c>
+      <c r="E159">
+        <v>28</v>
+      </c>
+      <c r="F159">
+        <v>30</v>
+      </c>
+      <c r="G159">
+        <v>15</v>
+      </c>
+      <c r="H159">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>10</v>
+      </c>
+      <c r="B160" t="s">
+        <v>800</v>
+      </c>
+      <c r="C160" t="s">
+        <v>37</v>
+      </c>
+      <c r="D160">
+        <v>81</v>
+      </c>
+      <c r="E160">
+        <v>16</v>
+      </c>
+      <c r="F160">
+        <v>52</v>
+      </c>
+      <c r="G160">
+        <v>30</v>
+      </c>
+      <c r="H160">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>11</v>
+      </c>
+      <c r="B161" t="s">
+        <v>801</v>
+      </c>
+      <c r="C161" t="s">
+        <v>37</v>
+      </c>
+      <c r="D161">
+        <v>370</v>
+      </c>
+      <c r="E161">
+        <v>52</v>
+      </c>
+      <c r="F161">
+        <v>16</v>
+      </c>
+      <c r="G161">
+        <v>58</v>
+      </c>
+      <c r="H161">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="162"/>
+    <row r="163">
+      <c r="A163">
+        <v>13</v>
+      </c>
+      <c r="B163" t="s">
+        <v>18</v>
+      </c>
+      <c r="C163" t="s">
+        <v>34</v>
+      </c>
+      <c r="D163">
+        <v>1212</v>
+      </c>
+      <c r="E163">
+        <v>81</v>
+      </c>
+      <c r="F163">
+        <v>70</v>
+      </c>
+      <c r="G163">
+        <v>197</v>
+      </c>
+      <c r="H163">
+        <v>1560</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" t="s">
+        <v>29</v>
+      </c>
+      <c r="B164" t="s">
+        <v>29</v>
+      </c>
+      <c r="C164" t="s">
+        <v>35</v>
+      </c>
+      <c r="D164">
+        <v>84</v>
+      </c>
+      <c r="E164">
+        <v>11</v>
+      </c>
+      <c r="F164">
+        <v>7</v>
+      </c>
+      <c r="G164">
+        <v>37</v>
+      </c>
+      <c r="H164">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165">
+        <v>1</v>
+      </c>
+      <c r="B165" t="s">
+        <v>802</v>
+      </c>
+      <c r="C165" t="s">
+        <v>37</v>
+      </c>
+      <c r="D165">
+        <v>1059</v>
+      </c>
+      <c r="E165">
+        <v>57</v>
+      </c>
+      <c r="F165">
+        <v>49</v>
+      </c>
+      <c r="G165">
+        <v>132</v>
+      </c>
+      <c r="H165">
+        <v>1297</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>2</v>
+      </c>
+      <c r="B166" t="s">
+        <v>803</v>
+      </c>
+      <c r="C166" t="s">
+        <v>37</v>
+      </c>
+      <c r="D166">
+        <v>69</v>
+      </c>
+      <c r="E166">
+        <v>13</v>
+      </c>
+      <c r="F166">
+        <v>14</v>
+      </c>
+      <c r="G166">
+        <v>28</v>
+      </c>
+      <c r="H166">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="167"/>
+    <row r="168">
+      <c r="A168">
+        <v>14</v>
+      </c>
+      <c r="B168" t="s">
+        <v>19</v>
+      </c>
+      <c r="C168" t="s">
+        <v>34</v>
+      </c>
+      <c r="D168">
+        <v>7560</v>
+      </c>
+      <c r="E168">
+        <v>3430</v>
+      </c>
+      <c r="F168">
+        <v>3371</v>
+      </c>
+      <c r="G168">
+        <v>13257</v>
+      </c>
+      <c r="H168">
+        <v>27618</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" t="s">
+        <v>29</v>
+      </c>
+      <c r="B169" t="s">
+        <v>29</v>
+      </c>
+      <c r="C169" t="s">
+        <v>35</v>
+      </c>
+      <c r="D169">
+        <v>467</v>
+      </c>
+      <c r="E169">
+        <v>120</v>
+      </c>
+      <c r="F169">
+        <v>200</v>
+      </c>
+      <c r="G169">
+        <v>596</v>
+      </c>
+      <c r="H169">
+        <v>1383</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170">
+        <v>1</v>
+      </c>
+      <c r="B170" t="s">
+        <v>804</v>
+      </c>
+      <c r="C170" t="s">
+        <v>37</v>
+      </c>
+      <c r="D170">
+        <v>851</v>
+      </c>
+      <c r="E170">
+        <v>363</v>
+      </c>
+      <c r="F170">
+        <v>383</v>
+      </c>
+      <c r="G170">
+        <v>10136</v>
+      </c>
+      <c r="H170">
+        <v>11733</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>2</v>
+      </c>
+      <c r="B171" t="s">
+        <v>805</v>
+      </c>
+      <c r="C171" t="s">
+        <v>37</v>
+      </c>
+      <c r="D171">
+        <v>629</v>
+      </c>
+      <c r="E171">
+        <v>459</v>
+      </c>
+      <c r="F171">
+        <v>2160</v>
+      </c>
+      <c r="G171">
+        <v>299</v>
+      </c>
+      <c r="H171">
+        <v>3547</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172">
+        <v>3</v>
+      </c>
+      <c r="B172" t="s">
+        <v>806</v>
+      </c>
+      <c r="C172" t="s">
+        <v>37</v>
+      </c>
+      <c r="D172">
+        <v>167</v>
+      </c>
+      <c r="E172">
+        <v>62</v>
+      </c>
+      <c r="F172">
+        <v>57</v>
+      </c>
+      <c r="G172">
+        <v>221</v>
+      </c>
+      <c r="H172">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173">
+        <v>4</v>
+      </c>
+      <c r="B173" t="s">
+        <v>807</v>
+      </c>
+      <c r="C173" t="s">
+        <v>37</v>
+      </c>
+      <c r="D173">
+        <v>161</v>
+      </c>
+      <c r="E173">
+        <v>28</v>
+      </c>
+      <c r="F173">
+        <v>28</v>
+      </c>
+      <c r="G173">
+        <v>259</v>
+      </c>
+      <c r="H173">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174">
+        <v>5</v>
+      </c>
+      <c r="B174" t="s">
+        <v>808</v>
+      </c>
+      <c r="C174" t="s">
+        <v>37</v>
+      </c>
+      <c r="D174">
+        <v>360</v>
+      </c>
+      <c r="E174">
+        <v>1483</v>
+      </c>
+      <c r="F174">
+        <v>317</v>
+      </c>
+      <c r="G174">
+        <v>223</v>
+      </c>
+      <c r="H174">
+        <v>2383</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175">
+        <v>6</v>
+      </c>
+      <c r="B175" t="s">
+        <v>809</v>
+      </c>
+      <c r="C175" t="s">
+        <v>37</v>
+      </c>
+      <c r="D175">
+        <v>143</v>
+      </c>
+      <c r="E175">
+        <v>31</v>
+      </c>
+      <c r="F175">
+        <v>26</v>
+      </c>
+      <c r="G175">
+        <v>86</v>
+      </c>
+      <c r="H175">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176">
+        <v>7</v>
+      </c>
+      <c r="B176" t="s">
+        <v>810</v>
+      </c>
+      <c r="C176" t="s">
+        <v>37</v>
+      </c>
+      <c r="D176">
+        <v>1420</v>
+      </c>
+      <c r="E176">
+        <v>148</v>
+      </c>
+      <c r="F176">
+        <v>44</v>
+      </c>
+      <c r="G176">
+        <v>356</v>
+      </c>
+      <c r="H176">
+        <v>1968</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177">
+        <v>8</v>
+      </c>
+      <c r="B177" t="s">
+        <v>811</v>
+      </c>
+      <c r="C177" t="s">
+        <v>37</v>
+      </c>
+      <c r="D177">
+        <v>2762</v>
+      </c>
+      <c r="E177">
+        <v>74</v>
+      </c>
+      <c r="F177">
+        <v>46</v>
+      </c>
+      <c r="G177">
+        <v>739</v>
+      </c>
+      <c r="H177">
+        <v>3621</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178">
+        <v>9</v>
+      </c>
+      <c r="B178" t="s">
+        <v>812</v>
+      </c>
+      <c r="C178" t="s">
+        <v>37</v>
+      </c>
+      <c r="D178">
+        <v>80</v>
+      </c>
+      <c r="E178">
+        <v>27</v>
+      </c>
+      <c r="F178">
+        <v>14</v>
+      </c>
+      <c r="G178">
+        <v>27</v>
+      </c>
+      <c r="H178">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179">
+        <v>10</v>
+      </c>
+      <c r="B179" t="s">
+        <v>813</v>
+      </c>
+      <c r="C179" t="s">
+        <v>37</v>
+      </c>
+      <c r="D179">
+        <v>66</v>
+      </c>
+      <c r="E179">
+        <v>16</v>
+      </c>
+      <c r="F179">
+        <v>27</v>
+      </c>
+      <c r="G179">
+        <v>84</v>
+      </c>
+      <c r="H179">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180">
+        <v>11</v>
+      </c>
+      <c r="B180" t="s">
+        <v>814</v>
+      </c>
+      <c r="C180" t="s">
+        <v>37</v>
+      </c>
+      <c r="D180">
+        <v>454</v>
+      </c>
+      <c r="E180">
+        <v>619</v>
+      </c>
+      <c r="F180">
+        <v>69</v>
+      </c>
+      <c r="G180">
+        <v>231</v>
+      </c>
+      <c r="H180">
+        <v>1373</v>
+      </c>
+    </row>
+    <row r="181"/>
+    <row r="182">
+      <c r="A182">
+        <v>15</v>
+      </c>
+      <c r="B182" t="s">
+        <v>20</v>
+      </c>
+      <c r="C182" t="s">
+        <v>34</v>
+      </c>
+      <c r="D182">
+        <v>9768</v>
+      </c>
+      <c r="E182">
+        <v>2618</v>
+      </c>
+      <c r="F182">
+        <v>1325</v>
+      </c>
+      <c r="G182">
+        <v>11172</v>
+      </c>
+      <c r="H182">
+        <v>24883</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" t="s">
+        <v>29</v>
+      </c>
+      <c r="B183" t="s">
+        <v>29</v>
+      </c>
+      <c r="C183" t="s">
+        <v>35</v>
+      </c>
+      <c r="D183">
+        <v>506</v>
+      </c>
+      <c r="E183">
+        <v>80</v>
+      </c>
+      <c r="F183">
+        <v>86</v>
+      </c>
+      <c r="G183">
+        <v>637</v>
+      </c>
+      <c r="H183">
+        <v>1309</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184">
+        <v>1</v>
+      </c>
+      <c r="B184" t="s">
+        <v>815</v>
+      </c>
+      <c r="C184" t="s">
+        <v>37</v>
+      </c>
+      <c r="D184">
+        <v>6695</v>
+      </c>
+      <c r="E184">
+        <v>76</v>
+      </c>
+      <c r="F184">
+        <v>64</v>
+      </c>
+      <c r="G184">
+        <v>531</v>
+      </c>
+      <c r="H184">
+        <v>7366</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185">
+        <v>2</v>
+      </c>
+      <c r="B185" t="s">
+        <v>816</v>
+      </c>
+      <c r="C185" t="s">
+        <v>37</v>
+      </c>
+      <c r="D185">
+        <v>445</v>
+      </c>
+      <c r="E185">
+        <v>170</v>
+      </c>
+      <c r="F185">
+        <v>950</v>
+      </c>
+      <c r="G185">
+        <v>509</v>
+      </c>
+      <c r="H185">
+        <v>2074</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186">
+        <v>3</v>
+      </c>
+      <c r="B186" t="s">
+        <v>817</v>
+      </c>
+      <c r="C186" t="s">
+        <v>37</v>
+      </c>
+      <c r="D186">
+        <v>335</v>
+      </c>
+      <c r="E186">
+        <v>29</v>
+      </c>
+      <c r="F186">
+        <v>27</v>
+      </c>
+      <c r="G186">
+        <v>365</v>
+      </c>
+      <c r="H186">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187">
+        <v>4</v>
+      </c>
+      <c r="B187" t="s">
+        <v>818</v>
+      </c>
+      <c r="C187" t="s">
+        <v>37</v>
+      </c>
+      <c r="D187">
+        <v>113</v>
+      </c>
+      <c r="E187">
+        <v>575</v>
+      </c>
+      <c r="F187">
+        <v>24</v>
+      </c>
+      <c r="G187">
+        <v>235</v>
+      </c>
+      <c r="H187">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188">
+        <v>5</v>
+      </c>
+      <c r="B188" t="s">
+        <v>819</v>
+      </c>
+      <c r="C188" t="s">
+        <v>37</v>
+      </c>
+      <c r="D188">
+        <v>284</v>
+      </c>
+      <c r="E188">
+        <v>46</v>
+      </c>
+      <c r="F188">
+        <v>66</v>
+      </c>
+      <c r="G188">
+        <v>7520</v>
+      </c>
+      <c r="H188">
+        <v>7916</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189">
+        <v>6</v>
+      </c>
+      <c r="B189" t="s">
+        <v>820</v>
+      </c>
+      <c r="C189" t="s">
+        <v>37</v>
+      </c>
+      <c r="D189">
+        <v>86</v>
+      </c>
+      <c r="E189">
+        <v>12</v>
+      </c>
+      <c r="F189">
+        <v>15</v>
+      </c>
+      <c r="G189">
+        <v>187</v>
+      </c>
+      <c r="H189">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190">
+        <v>7</v>
+      </c>
+      <c r="B190" t="s">
+        <v>821</v>
+      </c>
+      <c r="C190" t="s">
+        <v>37</v>
+      </c>
+      <c r="D190">
+        <v>242</v>
+      </c>
+      <c r="E190">
+        <v>1251</v>
+      </c>
+      <c r="F190">
+        <v>58</v>
+      </c>
+      <c r="G190">
+        <v>206</v>
+      </c>
+      <c r="H190">
+        <v>1757</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191">
+        <v>8</v>
+      </c>
+      <c r="B191" t="s">
+        <v>822</v>
+      </c>
+      <c r="C191" t="s">
+        <v>37</v>
+      </c>
+      <c r="D191">
+        <v>59</v>
+      </c>
+      <c r="E191">
+        <v>31</v>
+      </c>
+      <c r="F191">
+        <v>17</v>
+      </c>
+      <c r="G191">
+        <v>66</v>
+      </c>
+      <c r="H191">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192">
+        <v>9</v>
+      </c>
+      <c r="B192" t="s">
+        <v>823</v>
+      </c>
+      <c r="C192" t="s">
+        <v>37</v>
+      </c>
+      <c r="D192">
+        <v>50</v>
+      </c>
+      <c r="E192">
+        <v>9</v>
+      </c>
+      <c r="F192">
+        <v>2</v>
+      </c>
+      <c r="G192">
+        <v>51</v>
+      </c>
+      <c r="H192">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193">
+        <v>10</v>
+      </c>
+      <c r="B193" t="s">
+        <v>824</v>
+      </c>
+      <c r="C193" t="s">
+        <v>37</v>
+      </c>
+      <c r="D193">
+        <v>847</v>
+      </c>
+      <c r="E193">
+        <v>43</v>
+      </c>
+      <c r="F193">
+        <v>5</v>
+      </c>
+      <c r="G193">
+        <v>82</v>
+      </c>
+      <c r="H193">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194">
+        <v>11</v>
+      </c>
+      <c r="B194" t="s">
+        <v>825</v>
+      </c>
+      <c r="C194" t="s">
+        <v>37</v>
+      </c>
+      <c r="D194">
+        <v>106</v>
+      </c>
+      <c r="E194">
+        <v>296</v>
+      </c>
+      <c r="F194">
+        <v>11</v>
+      </c>
+      <c r="G194">
+        <v>783</v>
+      </c>
+      <c r="H194">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="195"/>
+    <row r="196">
+      <c r="A196">
+        <v>16</v>
+      </c>
+      <c r="B196" t="s">
+        <v>21</v>
+      </c>
+      <c r="C196" t="s">
+        <v>34</v>
+      </c>
+      <c r="D196">
+        <v>5878</v>
+      </c>
+      <c r="E196">
+        <v>5703</v>
+      </c>
+      <c r="F196">
+        <v>6871</v>
+      </c>
+      <c r="G196">
+        <v>14067</v>
+      </c>
+      <c r="H196">
+        <v>32519</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" t="s">
+        <v>29</v>
+      </c>
+      <c r="B197" t="s">
+        <v>29</v>
+      </c>
+      <c r="C197" t="s">
+        <v>35</v>
+      </c>
+      <c r="D197">
+        <v>172</v>
+      </c>
+      <c r="E197">
+        <v>126</v>
+      </c>
+      <c r="F197">
+        <v>159</v>
+      </c>
+      <c r="G197">
+        <v>435</v>
+      </c>
+      <c r="H197">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198">
+        <v>1</v>
+      </c>
+      <c r="B198" t="s">
+        <v>826</v>
+      </c>
+      <c r="C198" t="s">
+        <v>37</v>
+      </c>
+      <c r="D198">
+        <v>1028</v>
+      </c>
+      <c r="E198">
+        <v>1820</v>
+      </c>
+      <c r="F198">
+        <v>328</v>
+      </c>
+      <c r="G198">
+        <v>4532</v>
+      </c>
+      <c r="H198">
+        <v>7708</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199">
+        <v>2</v>
+      </c>
+      <c r="B199" t="s">
+        <v>827</v>
+      </c>
+      <c r="C199" t="s">
+        <v>37</v>
+      </c>
+      <c r="D199">
+        <v>133</v>
+      </c>
+      <c r="E199">
+        <v>78</v>
+      </c>
+      <c r="F199">
+        <v>112</v>
+      </c>
+      <c r="G199">
+        <v>471</v>
+      </c>
+      <c r="H199">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200">
+        <v>3</v>
+      </c>
+      <c r="B200" t="s">
+        <v>828</v>
+      </c>
+      <c r="C200" t="s">
+        <v>37</v>
+      </c>
+      <c r="D200">
+        <v>422</v>
+      </c>
+      <c r="E200">
+        <v>2587</v>
+      </c>
+      <c r="F200">
+        <v>4313</v>
+      </c>
+      <c r="G200">
+        <v>268</v>
+      </c>
+      <c r="H200">
+        <v>7590</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201">
+        <v>4</v>
+      </c>
+      <c r="B201" t="s">
+        <v>829</v>
+      </c>
+      <c r="C201" t="s">
+        <v>37</v>
+      </c>
+      <c r="D201">
+        <v>922</v>
+      </c>
+      <c r="E201">
+        <v>74</v>
+      </c>
+      <c r="F201">
+        <v>57</v>
+      </c>
+      <c r="G201">
+        <v>1017</v>
+      </c>
+      <c r="H201">
+        <v>2070</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202">
+        <v>5</v>
+      </c>
+      <c r="B202" t="s">
+        <v>830</v>
+      </c>
+      <c r="C202" t="s">
+        <v>37</v>
+      </c>
+      <c r="D202">
+        <v>346</v>
+      </c>
+      <c r="E202">
+        <v>43</v>
+      </c>
+      <c r="F202">
+        <v>32</v>
+      </c>
+      <c r="G202">
+        <v>5180</v>
+      </c>
+      <c r="H202">
+        <v>5601</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203">
+        <v>6</v>
+      </c>
+      <c r="B203" t="s">
+        <v>831</v>
+      </c>
+      <c r="C203" t="s">
+        <v>37</v>
+      </c>
+      <c r="D203">
+        <v>87</v>
+      </c>
+      <c r="E203">
+        <v>65</v>
+      </c>
+      <c r="F203">
+        <v>26</v>
+      </c>
+      <c r="G203">
+        <v>230</v>
+      </c>
+      <c r="H203">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204">
+        <v>7</v>
+      </c>
+      <c r="B204" t="s">
+        <v>832</v>
+      </c>
+      <c r="C204" t="s">
+        <v>37</v>
+      </c>
+      <c r="D204">
+        <v>153</v>
+      </c>
+      <c r="E204">
+        <v>37</v>
+      </c>
+      <c r="F204">
+        <v>15</v>
+      </c>
+      <c r="G204">
+        <v>1362</v>
+      </c>
+      <c r="H204">
+        <v>1567</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205">
+        <v>8</v>
+      </c>
+      <c r="B205" t="s">
+        <v>833</v>
+      </c>
+      <c r="C205" t="s">
+        <v>37</v>
+      </c>
+      <c r="D205">
+        <v>300</v>
+      </c>
+      <c r="E205">
+        <v>680</v>
+      </c>
+      <c r="F205">
+        <v>244</v>
+      </c>
+      <c r="G205">
+        <v>377</v>
+      </c>
+      <c r="H205">
+        <v>1601</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206">
+        <v>9</v>
+      </c>
+      <c r="B206" t="s">
+        <v>834</v>
+      </c>
+      <c r="C206" t="s">
+        <v>37</v>
+      </c>
+      <c r="D206">
+        <v>48</v>
+      </c>
+      <c r="E206">
+        <v>21</v>
+      </c>
+      <c r="F206">
+        <v>12</v>
+      </c>
+      <c r="G206">
+        <v>62</v>
+      </c>
+      <c r="H206">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207">
+        <v>10</v>
+      </c>
+      <c r="B207" t="s">
+        <v>835</v>
+      </c>
+      <c r="C207" t="s">
+        <v>37</v>
+      </c>
+      <c r="D207">
+        <v>2153</v>
+      </c>
+      <c r="E207">
+        <v>22</v>
+      </c>
+      <c r="F207">
+        <v>14</v>
+      </c>
+      <c r="G207">
+        <v>52</v>
+      </c>
+      <c r="H207">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208">
+        <v>11</v>
+      </c>
+      <c r="B208" t="s">
+        <v>836</v>
+      </c>
+      <c r="C208" t="s">
+        <v>37</v>
+      </c>
+      <c r="D208">
+        <v>114</v>
+      </c>
+      <c r="E208">
+        <v>150</v>
+      </c>
+      <c r="F208">
+        <v>1559</v>
+      </c>
+      <c r="G208">
+        <v>81</v>
+      </c>
+      <c r="H208">
+        <v>1904</v>
+      </c>
+    </row>
+    <row r="209"/>
+    <row r="210">
+      <c r="A210">
+        <v>17</v>
+      </c>
+      <c r="B210" t="s">
+        <v>22</v>
+      </c>
+      <c r="C210" t="s">
+        <v>34</v>
+      </c>
+      <c r="D210">
+        <v>601</v>
+      </c>
+      <c r="E210">
+        <v>469</v>
+      </c>
+      <c r="F210">
+        <v>102</v>
+      </c>
+      <c r="G210">
+        <v>4233</v>
+      </c>
+      <c r="H210">
+        <v>5405</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" t="s">
+        <v>29</v>
+      </c>
+      <c r="B211" t="s">
+        <v>29</v>
+      </c>
+      <c r="C211" t="s">
+        <v>35</v>
+      </c>
+      <c r="D211">
+        <v>37</v>
+      </c>
+      <c r="E211">
+        <v>43</v>
+      </c>
+      <c r="F211">
+        <v>11</v>
+      </c>
+      <c r="G211">
+        <v>132</v>
+      </c>
+      <c r="H211">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212">
+        <v>1</v>
+      </c>
+      <c r="B212" t="s">
+        <v>837</v>
+      </c>
+      <c r="C212" t="s">
+        <v>37</v>
+      </c>
+      <c r="D212">
+        <v>263</v>
+      </c>
+      <c r="E212">
+        <v>74</v>
+      </c>
+      <c r="F212">
+        <v>24</v>
+      </c>
+      <c r="G212">
+        <v>3510</v>
+      </c>
+      <c r="H212">
+        <v>3871</v>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213">
+        <v>2</v>
+      </c>
+      <c r="B213" t="s">
+        <v>838</v>
+      </c>
+      <c r="C213" t="s">
+        <v>37</v>
+      </c>
+      <c r="D213">
+        <v>35</v>
+      </c>
+      <c r="E213">
+        <v>47</v>
+      </c>
+      <c r="F213">
+        <v>6</v>
+      </c>
+      <c r="G213">
+        <v>67</v>
+      </c>
+      <c r="H213">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214">
+        <v>3</v>
+      </c>
+      <c r="B214" t="s">
+        <v>839</v>
+      </c>
+      <c r="C214" t="s">
+        <v>37</v>
+      </c>
+      <c r="D214">
+        <v>43</v>
+      </c>
+      <c r="E214">
+        <v>22</v>
+      </c>
+      <c r="F214">
+        <v>10</v>
+      </c>
+      <c r="G214">
+        <v>66</v>
+      </c>
+      <c r="H214">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215">
+        <v>4</v>
+      </c>
+      <c r="B215" t="s">
+        <v>840</v>
+      </c>
+      <c r="C215" t="s">
+        <v>37</v>
+      </c>
+      <c r="D215">
+        <v>35</v>
+      </c>
+      <c r="E215">
+        <v>44</v>
+      </c>
+      <c r="F215">
+        <v>9</v>
+      </c>
+      <c r="G215">
+        <v>84</v>
+      </c>
+      <c r="H215">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216">
+        <v>5</v>
+      </c>
+      <c r="B216" t="s">
+        <v>841</v>
+      </c>
+      <c r="C216" t="s">
+        <v>37</v>
+      </c>
+      <c r="D216">
+        <v>10</v>
+      </c>
+      <c r="E216">
+        <v>3</v>
+      </c>
+      <c r="F216">
+        <v>8</v>
+      </c>
+      <c r="G216">
+        <v>37</v>
+      </c>
+      <c r="H216">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217">
+        <v>6</v>
+      </c>
+      <c r="B217" t="s">
+        <v>842</v>
+      </c>
+      <c r="C217" t="s">
+        <v>37</v>
+      </c>
+      <c r="D217">
+        <v>11</v>
+      </c>
+      <c r="E217">
+        <v>5</v>
+      </c>
+      <c r="F217">
+        <v>7</v>
+      </c>
+      <c r="G217">
+        <v>22</v>
+      </c>
+      <c r="H217">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218">
+        <v>7</v>
+      </c>
+      <c r="B218" t="s">
+        <v>843</v>
+      </c>
+      <c r="C218" t="s">
+        <v>37</v>
+      </c>
+      <c r="D218">
+        <v>20</v>
+      </c>
+      <c r="E218">
+        <v>46</v>
+      </c>
+      <c r="F218">
+        <v>5</v>
+      </c>
+      <c r="G218">
+        <v>171</v>
+      </c>
+      <c r="H218">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219">
+        <v>8</v>
+      </c>
+      <c r="B219" t="s">
+        <v>844</v>
+      </c>
+      <c r="C219" t="s">
+        <v>37</v>
+      </c>
+      <c r="D219">
+        <v>3</v>
+      </c>
+      <c r="E219">
+        <v>3</v>
+      </c>
+      <c r="F219">
+        <v>4</v>
+      </c>
+      <c r="G219">
+        <v>19</v>
+      </c>
+      <c r="H219">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220">
+        <v>9</v>
+      </c>
+      <c r="B220" t="s">
+        <v>845</v>
+      </c>
+      <c r="C220" t="s">
+        <v>37</v>
+      </c>
+      <c r="D220">
+        <v>18</v>
+      </c>
+      <c r="E220">
+        <v>10</v>
+      </c>
+      <c r="F220">
+        <v>5</v>
+      </c>
+      <c r="G220">
+        <v>16</v>
+      </c>
+      <c r="H220">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221">
+        <v>10</v>
+      </c>
+      <c r="B221" t="s">
+        <v>846</v>
+      </c>
+      <c r="C221" t="s">
+        <v>37</v>
+      </c>
+      <c r="D221">
+        <v>126</v>
+      </c>
+      <c r="E221">
+        <v>172</v>
+      </c>
+      <c r="F221">
+        <v>13</v>
+      </c>
+      <c r="G221">
+        <v>109</v>
+      </c>
+      <c r="H221">
+        <v>420</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
       <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" t="s">
+        <v>847</v>
+      </c>
+      <c r="D2" t="s">
+        <v>848</v>
+      </c>
+      <c r="E2" t="s">
+        <v>849</v>
+      </c>
+      <c r="F2" t="s">
+        <v>850</v>
+      </c>
+      <c r="G2">
+        <v>16584</v>
+      </c>
+      <c r="H2">
+        <v>21463</v>
+      </c>
+      <c r="I2">
+        <v>5980</v>
+      </c>
+      <c r="J2">
+        <v>7311</v>
+      </c>
+      <c r="K2">
+        <v>7923</v>
+      </c>
+      <c r="L2">
+        <v>1725</v>
+      </c>
+      <c r="M2">
+        <v>1849</v>
+      </c>
+      <c r="N2">
+        <v>3324</v>
+      </c>
+      <c r="O2">
+        <v>744</v>
+      </c>
+      <c r="P2">
+        <v>1331</v>
+      </c>
+      <c r="Q2">
+        <v>472</v>
+      </c>
+      <c r="R2">
+        <v>15573</v>
+      </c>
+      <c r="S2">
+        <v>552</v>
+      </c>
+      <c r="T2">
+        <v>14340</v>
+      </c>
+      <c r="U2">
+        <v>2283</v>
+      </c>
+      <c r="V2">
+        <v>10734</v>
+      </c>
+      <c r="W2">
+        <v>7128</v>
+      </c>
+      <c r="X2">
+        <v>1628</v>
+      </c>
+      <c r="Y2">
+        <v>120944</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C3" t="s">
+        <v>847</v>
+      </c>
+      <c r="D3" t="s">
+        <v>848</v>
+      </c>
+      <c r="E3" t="s">
+        <v>851</v>
+      </c>
+      <c r="F3" t="s">
+        <v>852</v>
+      </c>
+      <c r="G3">
+        <v>13584</v>
+      </c>
+      <c r="H3">
+        <v>10512</v>
+      </c>
+      <c r="I3">
+        <v>28209</v>
+      </c>
+      <c r="J3">
+        <v>15939</v>
+      </c>
+      <c r="K3">
+        <v>13225</v>
+      </c>
+      <c r="L3">
+        <v>438</v>
+      </c>
+      <c r="M3">
+        <v>3048</v>
+      </c>
+      <c r="N3">
+        <v>12153</v>
+      </c>
+      <c r="O3">
+        <v>4485</v>
+      </c>
+      <c r="P3">
+        <v>3660</v>
+      </c>
+      <c r="Q3">
+        <v>216</v>
+      </c>
+      <c r="R3">
+        <v>23242</v>
+      </c>
+      <c r="S3">
+        <v>154</v>
+      </c>
+      <c r="T3">
+        <v>3230</v>
+      </c>
+      <c r="U3">
+        <v>1702</v>
+      </c>
+      <c r="V3">
+        <v>4223</v>
+      </c>
+      <c r="W3">
+        <v>740</v>
+      </c>
+      <c r="X3">
+        <v>258</v>
+      </c>
+      <c r="Y3">
+        <v>139018</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C4" t="s">
+        <v>847</v>
+      </c>
+      <c r="D4" t="s">
+        <v>848</v>
+      </c>
+      <c r="E4" t="s">
+        <v>853</v>
+      </c>
+      <c r="F4" t="s">
+        <v>854</v>
+      </c>
+      <c r="G4">
+        <v>5983</v>
+      </c>
+      <c r="H4">
+        <v>5139</v>
+      </c>
+      <c r="I4">
+        <v>12311</v>
+      </c>
+      <c r="J4">
+        <v>13254</v>
+      </c>
+      <c r="K4">
+        <v>11956</v>
+      </c>
+      <c r="L4">
+        <v>312</v>
+      </c>
+      <c r="M4">
+        <v>1107</v>
+      </c>
+      <c r="N4">
+        <v>5223</v>
+      </c>
+      <c r="O4">
+        <v>1234</v>
+      </c>
+      <c r="P4">
+        <v>1823</v>
+      </c>
+      <c r="Q4">
+        <v>320</v>
+      </c>
+      <c r="R4">
+        <v>5092</v>
+      </c>
+      <c r="S4">
+        <v>191</v>
+      </c>
+      <c r="T4">
+        <v>5821</v>
+      </c>
+      <c r="U4">
+        <v>2913</v>
+      </c>
+      <c r="V4">
+        <v>1246</v>
+      </c>
+      <c r="W4">
+        <v>396</v>
+      </c>
+      <c r="X4">
+        <v>268</v>
+      </c>
+      <c r="Y4">
+        <v>74589</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>29</v>
+      </c>
+      <c r="B5" t="s">
+        <v>30</v>
+      </c>
+      <c r="G5">
+        <v>36151</v>
+      </c>
+      <c r="H5">
+        <v>37114</v>
+      </c>
+      <c r="I5">
+        <v>46500</v>
+      </c>
+      <c r="J5">
+        <v>36504</v>
+      </c>
+      <c r="K5">
+        <v>33104</v>
+      </c>
+      <c r="L5">
+        <v>2475</v>
+      </c>
+      <c r="M5">
+        <v>6004</v>
+      </c>
+      <c r="N5">
+        <v>20700</v>
+      </c>
+      <c r="O5">
+        <v>6463</v>
+      </c>
+      <c r="P5">
+        <v>6814</v>
+      </c>
+      <c r="Q5">
+        <v>1008</v>
+      </c>
+      <c r="R5">
+        <v>43907</v>
+      </c>
+      <c r="S5">
+        <v>897</v>
+      </c>
+      <c r="T5">
+        <v>23391</v>
+      </c>
+      <c r="U5">
+        <v>6898</v>
+      </c>
+      <c r="V5">
+        <v>16203</v>
+      </c>
+      <c r="W5">
+        <v>8264</v>
+      </c>
+      <c r="X5">
+        <v>2154</v>
+      </c>
+      <c r="Y5">
+        <v>334551</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+      <c r="Y1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D2">
+        <v>16584</v>
+      </c>
+      <c r="E2">
+        <v>13584</v>
+      </c>
+      <c r="F2">
+        <v>5983</v>
+      </c>
+      <c r="G2">
+        <v>36151</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C3" t="s">
         <v>35</v>
       </c>
+      <c r="D3">
+        <v>1039</v>
+      </c>
+      <c r="E3">
+        <v>2000</v>
+      </c>
+      <c r="F3">
+        <v>597</v>
+      </c>
+      <c r="G3">
+        <v>3636</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>855</v>
+      </c>
+      <c r="C4" t="s">
+        <v>37</v>
+      </c>
+      <c r="D4">
+        <v>1073</v>
+      </c>
+      <c r="E4">
+        <v>7997</v>
+      </c>
+      <c r="F4">
+        <v>790</v>
+      </c>
+      <c r="G4">
+        <v>9860</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>856</v>
+      </c>
+      <c r="C5" t="s">
+        <v>37</v>
+      </c>
+      <c r="D5">
+        <v>461</v>
+      </c>
+      <c r="E5">
+        <v>845</v>
+      </c>
+      <c r="F5">
+        <v>3837</v>
+      </c>
+      <c r="G5">
+        <v>5143</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>857</v>
+      </c>
+      <c r="C6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D6">
+        <v>310</v>
+      </c>
+      <c r="E6">
+        <v>2170</v>
+      </c>
+      <c r="F6">
+        <v>425</v>
+      </c>
+      <c r="G6">
+        <v>2905</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>858</v>
+      </c>
+      <c r="C7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D7">
+        <v>4047</v>
+      </c>
+      <c r="E7">
+        <v>281</v>
+      </c>
+      <c r="F7">
+        <v>133</v>
+      </c>
+      <c r="G7">
+        <v>4461</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>859</v>
+      </c>
+      <c r="C8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8">
+        <v>6461</v>
+      </c>
+      <c r="E8">
+        <v>119</v>
+      </c>
+      <c r="F8">
+        <v>38</v>
+      </c>
+      <c r="G8">
+        <v>6618</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>860</v>
+      </c>
+      <c r="C9" t="s">
+        <v>37</v>
+      </c>
+      <c r="D9">
+        <v>78</v>
+      </c>
+      <c r="E9">
+        <v>79</v>
+      </c>
+      <c r="F9">
+        <v>124</v>
+      </c>
+      <c r="G9">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>861</v>
+      </c>
+      <c r="C10" t="s">
+        <v>37</v>
+      </c>
+      <c r="D10">
+        <v>3115</v>
+      </c>
+      <c r="E10">
+        <v>93</v>
+      </c>
+      <c r="F10">
+        <v>39</v>
+      </c>
+      <c r="G10">
+        <v>3247</v>
+      </c>
+    </row>
+    <row r="11"/>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" t="s">
+        <v>34</v>
+      </c>
+      <c r="D12">
+        <v>21463</v>
+      </c>
+      <c r="E12">
+        <v>10512</v>
+      </c>
+      <c r="F12">
+        <v>5139</v>
+      </c>
+      <c r="G12">
+        <v>37114</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>29</v>
+      </c>
+      <c r="B13" t="s">
+        <v>29</v>
+      </c>
+      <c r="C13" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13">
+        <v>1519</v>
+      </c>
+      <c r="E13">
+        <v>2185</v>
+      </c>
+      <c r="F13">
+        <v>796</v>
+      </c>
+      <c r="G13">
+        <v>4500</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>1</v>
+      </c>
+      <c r="B14" t="s">
+        <v>862</v>
+      </c>
+      <c r="C14" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14">
+        <v>1391</v>
+      </c>
+      <c r="E14">
+        <v>3012</v>
+      </c>
+      <c r="F14">
+        <v>1110</v>
+      </c>
+      <c r="G14">
+        <v>5513</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>863</v>
+      </c>
+      <c r="C15" t="s">
+        <v>37</v>
+      </c>
+      <c r="D15">
+        <v>3709</v>
+      </c>
+      <c r="E15">
+        <v>840</v>
+      </c>
+      <c r="F15">
+        <v>547</v>
+      </c>
+      <c r="G15">
+        <v>5096</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>3</v>
+      </c>
+      <c r="B16" t="s">
+        <v>864</v>
+      </c>
+      <c r="C16" t="s">
+        <v>37</v>
+      </c>
+      <c r="D16">
+        <v>358</v>
+      </c>
+      <c r="E16">
+        <v>1207</v>
+      </c>
+      <c r="F16">
+        <v>2272</v>
+      </c>
+      <c r="G16">
+        <v>3837</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>4</v>
+      </c>
+      <c r="B17" t="s">
+        <v>865</v>
+      </c>
+      <c r="C17" t="s">
+        <v>37</v>
+      </c>
+      <c r="D17">
+        <v>220</v>
+      </c>
+      <c r="E17">
+        <v>2791</v>
+      </c>
+      <c r="F17">
+        <v>213</v>
+      </c>
+      <c r="G17">
+        <v>3224</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>5</v>
+      </c>
+      <c r="B18" t="s">
+        <v>866</v>
+      </c>
+      <c r="C18" t="s">
+        <v>37</v>
+      </c>
+      <c r="D18">
+        <v>925</v>
+      </c>
+      <c r="E18">
+        <v>225</v>
+      </c>
+      <c r="F18">
+        <v>77</v>
+      </c>
+      <c r="G18">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>6</v>
+      </c>
+      <c r="B19" t="s">
+        <v>867</v>
+      </c>
+      <c r="C19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D19">
+        <v>975</v>
+      </c>
+      <c r="E19">
+        <v>140</v>
+      </c>
+      <c r="F19">
+        <v>62</v>
+      </c>
+      <c r="G19">
+        <v>1177</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>7</v>
+      </c>
+      <c r="B20" t="s">
+        <v>868</v>
+      </c>
+      <c r="C20" t="s">
+        <v>37</v>
+      </c>
+      <c r="D20">
+        <v>12366</v>
+      </c>
+      <c r="E20">
+        <v>112</v>
+      </c>
+      <c r="F20">
+        <v>62</v>
+      </c>
+      <c r="G20">
+        <v>12540</v>
+      </c>
+    </row>
+    <row r="21"/>
+    <row r="22">
+      <c r="A22">
+        <v>3</v>
+      </c>
+      <c r="B22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" t="s">
+        <v>34</v>
+      </c>
+      <c r="D22">
+        <v>5980</v>
+      </c>
+      <c r="E22">
+        <v>28209</v>
+      </c>
+      <c r="F22">
+        <v>12311</v>
+      </c>
+      <c r="G22">
+        <v>46500</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>29</v>
+      </c>
+      <c r="B23" t="s">
+        <v>29</v>
+      </c>
+      <c r="C23" t="s">
+        <v>35</v>
+      </c>
+      <c r="D23">
+        <v>1208</v>
+      </c>
+      <c r="E23">
+        <v>4047</v>
+      </c>
+      <c r="F23">
+        <v>1324</v>
+      </c>
+      <c r="G23">
+        <v>6579</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>1</v>
+      </c>
+      <c r="B24" t="s">
+        <v>869</v>
+      </c>
+      <c r="C24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D24">
+        <v>1520</v>
+      </c>
+      <c r="E24">
+        <v>5200</v>
+      </c>
+      <c r="F24">
+        <v>9307</v>
+      </c>
+      <c r="G24">
+        <v>16027</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>2</v>
+      </c>
+      <c r="B25" t="s">
+        <v>870</v>
+      </c>
+      <c r="C25" t="s">
+        <v>37</v>
+      </c>
+      <c r="D25">
+        <v>646</v>
+      </c>
+      <c r="E25">
+        <v>2535</v>
+      </c>
+      <c r="F25">
+        <v>364</v>
+      </c>
+      <c r="G25">
+        <v>3545</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>3</v>
+      </c>
+      <c r="B26" t="s">
+        <v>871</v>
+      </c>
+      <c r="C26" t="s">
+        <v>37</v>
+      </c>
+      <c r="D26">
+        <v>1808</v>
+      </c>
+      <c r="E26">
+        <v>1096</v>
+      </c>
+      <c r="F26">
+        <v>304</v>
+      </c>
+      <c r="G26">
+        <v>3208</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>4</v>
+      </c>
+      <c r="B27" t="s">
+        <v>872</v>
+      </c>
+      <c r="C27" t="s">
+        <v>37</v>
+      </c>
+      <c r="D27">
+        <v>220</v>
+      </c>
+      <c r="E27">
+        <v>6777</v>
+      </c>
+      <c r="F27">
+        <v>216</v>
+      </c>
+      <c r="G27">
+        <v>7213</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>5</v>
+      </c>
+      <c r="B28" t="s">
+        <v>873</v>
+      </c>
+      <c r="C28" t="s">
+        <v>37</v>
+      </c>
+      <c r="D28">
+        <v>177</v>
+      </c>
+      <c r="E28">
+        <v>4220</v>
+      </c>
+      <c r="F28">
+        <v>353</v>
+      </c>
+      <c r="G28">
+        <v>4750</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>6</v>
+      </c>
+      <c r="B29" t="s">
+        <v>874</v>
+      </c>
+      <c r="C29" t="s">
+        <v>37</v>
+      </c>
+      <c r="D29">
+        <v>165</v>
+      </c>
+      <c r="E29">
+        <v>4057</v>
+      </c>
+      <c r="F29">
+        <v>345</v>
+      </c>
+      <c r="G29">
+        <v>4567</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>7</v>
+      </c>
+      <c r="B30" t="s">
+        <v>875</v>
+      </c>
+      <c r="C30" t="s">
+        <v>37</v>
+      </c>
+      <c r="D30">
+        <v>236</v>
+      </c>
+      <c r="E30">
+        <v>277</v>
+      </c>
+      <c r="F30">
+        <v>98</v>
+      </c>
+      <c r="G30">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="31"/>
+    <row r="32">
+      <c r="A32">
+        <v>4</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>34</v>
+      </c>
+      <c r="D32">
+        <v>7311</v>
+      </c>
+      <c r="E32">
+        <v>15939</v>
+      </c>
+      <c r="F32">
+        <v>13254</v>
+      </c>
+      <c r="G32">
+        <v>36504</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>29</v>
+      </c>
+      <c r="B33" t="s">
+        <v>29</v>
+      </c>
+      <c r="C33" t="s">
+        <v>35</v>
+      </c>
+      <c r="D33">
+        <v>966</v>
+      </c>
+      <c r="E33">
+        <v>1944</v>
+      </c>
+      <c r="F33">
+        <v>849</v>
+      </c>
+      <c r="G33">
+        <v>3759</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>1</v>
+      </c>
+      <c r="B34" t="s">
+        <v>876</v>
+      </c>
+      <c r="C34" t="s">
+        <v>37</v>
+      </c>
+      <c r="D34">
+        <v>5082</v>
+      </c>
+      <c r="E34">
+        <v>1554</v>
+      </c>
+      <c r="F34">
+        <v>609</v>
+      </c>
+      <c r="G34">
+        <v>7245</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>2</v>
+      </c>
+      <c r="B35" t="s">
+        <v>877</v>
+      </c>
+      <c r="C35" t="s">
+        <v>37</v>
+      </c>
+      <c r="D35">
+        <v>355</v>
+      </c>
+      <c r="E35">
+        <v>4462</v>
+      </c>
+      <c r="F35">
+        <v>1550</v>
+      </c>
+      <c r="G35">
+        <v>6367</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>3</v>
+      </c>
+      <c r="B36" t="s">
+        <v>878</v>
+      </c>
+      <c r="C36" t="s">
+        <v>37</v>
+      </c>
+      <c r="D36">
+        <v>207</v>
+      </c>
+      <c r="E36">
+        <v>2004</v>
+      </c>
+      <c r="F36">
+        <v>332</v>
+      </c>
+      <c r="G36">
+        <v>2543</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>4</v>
+      </c>
+      <c r="B37" t="s">
+        <v>879</v>
+      </c>
+      <c r="C37" t="s">
+        <v>37</v>
+      </c>
+      <c r="D37">
+        <v>301</v>
+      </c>
+      <c r="E37">
+        <v>2366</v>
+      </c>
+      <c r="F37">
+        <v>9571</v>
+      </c>
+      <c r="G37">
+        <v>12238</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>5</v>
+      </c>
+      <c r="B38" t="s">
+        <v>880</v>
+      </c>
+      <c r="C38" t="s">
+        <v>37</v>
+      </c>
+      <c r="D38">
+        <v>209</v>
+      </c>
+      <c r="E38">
+        <v>102</v>
+      </c>
+      <c r="F38">
+        <v>89</v>
+      </c>
+      <c r="G38">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>6</v>
+      </c>
+      <c r="B39" t="s">
+        <v>881</v>
+      </c>
+      <c r="C39" t="s">
+        <v>37</v>
+      </c>
+      <c r="D39">
+        <v>113</v>
+      </c>
+      <c r="E39">
+        <v>1889</v>
+      </c>
+      <c r="F39">
+        <v>180</v>
+      </c>
+      <c r="G39">
+        <v>2182</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>7</v>
+      </c>
+      <c r="B40" t="s">
+        <v>882</v>
+      </c>
+      <c r="C40" t="s">
+        <v>37</v>
+      </c>
+      <c r="D40">
+        <v>78</v>
+      </c>
+      <c r="E40">
+        <v>1618</v>
+      </c>
+      <c r="F40">
+        <v>74</v>
+      </c>
+      <c r="G40">
+        <v>1770</v>
+      </c>
+    </row>
+    <row r="41"/>
+    <row r="42">
+      <c r="A42">
+        <v>5</v>
+      </c>
+      <c r="B42" t="s">
+        <v>10</v>
+      </c>
+      <c r="C42" t="s">
+        <v>34</v>
+      </c>
+      <c r="D42">
+        <v>7923</v>
+      </c>
+      <c r="E42">
+        <v>13225</v>
+      </c>
+      <c r="F42">
+        <v>11956</v>
+      </c>
+      <c r="G42">
+        <v>33104</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>29</v>
+      </c>
+      <c r="B43" t="s">
+        <v>29</v>
+      </c>
+      <c r="C43" t="s">
+        <v>35</v>
+      </c>
+      <c r="D43">
+        <v>973</v>
+      </c>
+      <c r="E43">
+        <v>1408</v>
+      </c>
+      <c r="F43">
+        <v>579</v>
+      </c>
+      <c r="G43">
+        <v>2960</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>1</v>
+      </c>
+      <c r="B44" t="s">
+        <v>883</v>
+      </c>
+      <c r="C44" t="s">
+        <v>37</v>
+      </c>
+      <c r="D44">
+        <v>2526</v>
+      </c>
+      <c r="E44">
+        <v>6978</v>
+      </c>
+      <c r="F44">
+        <v>3052</v>
+      </c>
+      <c r="G44">
+        <v>12556</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>2</v>
+      </c>
+      <c r="B45" t="s">
+        <v>884</v>
+      </c>
+      <c r="C45" t="s">
+        <v>37</v>
+      </c>
+      <c r="D45">
+        <v>264</v>
+      </c>
+      <c r="E45">
+        <v>2978</v>
+      </c>
+      <c r="F45">
+        <v>3127</v>
+      </c>
+      <c r="G45">
+        <v>6369</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>3</v>
+      </c>
+      <c r="B46" t="s">
+        <v>885</v>
+      </c>
+      <c r="C46" t="s">
+        <v>37</v>
+      </c>
+      <c r="D46">
+        <v>578</v>
+      </c>
+      <c r="E46">
+        <v>589</v>
+      </c>
+      <c r="F46">
+        <v>4779</v>
+      </c>
+      <c r="G46">
+        <v>5946</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>4</v>
+      </c>
+      <c r="B47" t="s">
+        <v>886</v>
+      </c>
+      <c r="C47" t="s">
+        <v>37</v>
+      </c>
+      <c r="D47">
+        <v>195</v>
+      </c>
+      <c r="E47">
+        <v>196</v>
+      </c>
+      <c r="F47">
+        <v>90</v>
+      </c>
+      <c r="G47">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>5</v>
+      </c>
+      <c r="B48" t="s">
+        <v>887</v>
+      </c>
+      <c r="C48" t="s">
+        <v>37</v>
+      </c>
+      <c r="D48">
+        <v>3256</v>
+      </c>
+      <c r="E48">
+        <v>254</v>
+      </c>
+      <c r="F48">
+        <v>176</v>
+      </c>
+      <c r="G48">
+        <v>3686</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>6</v>
+      </c>
+      <c r="B49" t="s">
+        <v>888</v>
+      </c>
+      <c r="C49" t="s">
+        <v>37</v>
+      </c>
+      <c r="D49">
+        <v>50</v>
+      </c>
+      <c r="E49">
+        <v>181</v>
+      </c>
+      <c r="F49">
+        <v>36</v>
+      </c>
+      <c r="G49">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>7</v>
+      </c>
+      <c r="B50" t="s">
+        <v>889</v>
+      </c>
+      <c r="C50" t="s">
+        <v>37</v>
+      </c>
+      <c r="D50">
+        <v>81</v>
+      </c>
+      <c r="E50">
+        <v>641</v>
+      </c>
+      <c r="F50">
+        <v>117</v>
+      </c>
+      <c r="G50">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="51"/>
+    <row r="52">
+      <c r="A52">
+        <v>6</v>
+      </c>
+      <c r="B52" t="s">
+        <v>11</v>
+      </c>
+      <c r="C52" t="s">
+        <v>34</v>
+      </c>
+      <c r="D52">
+        <v>1725</v>
+      </c>
+      <c r="E52">
+        <v>438</v>
+      </c>
+      <c r="F52">
+        <v>312</v>
+      </c>
+      <c r="G52">
+        <v>2475</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>29</v>
+      </c>
+      <c r="B53" t="s">
+        <v>29</v>
+      </c>
+      <c r="C53" t="s">
+        <v>35</v>
+      </c>
+      <c r="D53">
+        <v>347</v>
+      </c>
+      <c r="E53">
+        <v>236</v>
+      </c>
+      <c r="F53">
+        <v>151</v>
+      </c>
+      <c r="G53">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>1</v>
+      </c>
+      <c r="B54" t="s">
+        <v>890</v>
+      </c>
+      <c r="C54" t="s">
+        <v>37</v>
+      </c>
+      <c r="D54">
+        <v>1296</v>
+      </c>
+      <c r="E54">
+        <v>152</v>
+      </c>
+      <c r="F54">
+        <v>122</v>
+      </c>
+      <c r="G54">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>2</v>
+      </c>
+      <c r="B55" t="s">
+        <v>891</v>
+      </c>
+      <c r="C55" t="s">
+        <v>37</v>
+      </c>
+      <c r="D55">
+        <v>82</v>
+      </c>
+      <c r="E55">
+        <v>50</v>
+      </c>
+      <c r="F55">
+        <v>39</v>
+      </c>
+      <c r="G55">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="56"/>
+    <row r="57">
+      <c r="A57">
+        <v>7</v>
+      </c>
+      <c r="B57" t="s">
+        <v>12</v>
+      </c>
+      <c r="C57" t="s">
+        <v>34</v>
+      </c>
+      <c r="D57">
+        <v>1849</v>
+      </c>
+      <c r="E57">
+        <v>3048</v>
+      </c>
+      <c r="F57">
+        <v>1107</v>
+      </c>
+      <c r="G57">
+        <v>6004</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s">
+        <v>29</v>
+      </c>
+      <c r="B58" t="s">
+        <v>29</v>
+      </c>
+      <c r="C58" t="s">
+        <v>35</v>
+      </c>
+      <c r="D58">
+        <v>414</v>
+      </c>
+      <c r="E58">
+        <v>562</v>
+      </c>
+      <c r="F58">
+        <v>232</v>
+      </c>
+      <c r="G58">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>1</v>
+      </c>
+      <c r="B59" t="s">
+        <v>892</v>
+      </c>
+      <c r="C59" t="s">
+        <v>37</v>
+      </c>
+      <c r="D59">
+        <v>377</v>
+      </c>
+      <c r="E59">
+        <v>1980</v>
+      </c>
+      <c r="F59">
+        <v>330</v>
+      </c>
+      <c r="G59">
+        <v>2687</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>2</v>
+      </c>
+      <c r="B60" t="s">
+        <v>893</v>
+      </c>
+      <c r="C60" t="s">
+        <v>37</v>
+      </c>
+      <c r="D60">
+        <v>235</v>
+      </c>
+      <c r="E60">
+        <v>152</v>
+      </c>
+      <c r="F60">
+        <v>92</v>
+      </c>
+      <c r="G60">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>3</v>
+      </c>
+      <c r="B61" t="s">
+        <v>894</v>
+      </c>
+      <c r="C61" t="s">
+        <v>37</v>
+      </c>
+      <c r="D61">
+        <v>94</v>
+      </c>
+      <c r="E61">
+        <v>128</v>
+      </c>
+      <c r="F61">
+        <v>84</v>
+      </c>
+      <c r="G61">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>4</v>
+      </c>
+      <c r="B62" t="s">
+        <v>895</v>
+      </c>
+      <c r="C62" t="s">
+        <v>37</v>
+      </c>
+      <c r="D62">
+        <v>402</v>
+      </c>
+      <c r="E62">
+        <v>59</v>
+      </c>
+      <c r="F62">
+        <v>55</v>
+      </c>
+      <c r="G62">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>5</v>
+      </c>
+      <c r="B63" t="s">
+        <v>896</v>
+      </c>
+      <c r="C63" t="s">
+        <v>37</v>
+      </c>
+      <c r="D63">
+        <v>62</v>
+      </c>
+      <c r="E63">
+        <v>70</v>
+      </c>
+      <c r="F63">
+        <v>147</v>
+      </c>
+      <c r="G63">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>6</v>
+      </c>
+      <c r="B64" t="s">
+        <v>897</v>
+      </c>
+      <c r="C64" t="s">
+        <v>37</v>
+      </c>
+      <c r="D64">
+        <v>34</v>
+      </c>
+      <c r="E64">
+        <v>24</v>
+      </c>
+      <c r="F64">
+        <v>29</v>
+      </c>
+      <c r="G64">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>7</v>
+      </c>
+      <c r="B65" t="s">
+        <v>898</v>
+      </c>
+      <c r="C65" t="s">
+        <v>37</v>
+      </c>
+      <c r="D65">
+        <v>231</v>
+      </c>
+      <c r="E65">
+        <v>73</v>
+      </c>
+      <c r="F65">
+        <v>138</v>
+      </c>
+      <c r="G65">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="66"/>
+    <row r="67">
+      <c r="A67">
+        <v>8</v>
+      </c>
+      <c r="B67" t="s">
+        <v>13</v>
+      </c>
+      <c r="C67" t="s">
+        <v>34</v>
+      </c>
+      <c r="D67">
+        <v>3324</v>
+      </c>
+      <c r="E67">
+        <v>12153</v>
+      </c>
+      <c r="F67">
+        <v>5223</v>
+      </c>
+      <c r="G67">
+        <v>20700</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="s">
+        <v>29</v>
+      </c>
+      <c r="B68" t="s">
+        <v>29</v>
+      </c>
+      <c r="C68" t="s">
+        <v>35</v>
+      </c>
+      <c r="D68">
+        <v>458</v>
+      </c>
+      <c r="E68">
+        <v>454</v>
+      </c>
+      <c r="F68">
+        <v>240</v>
+      </c>
+      <c r="G68">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>1</v>
+      </c>
+      <c r="B69" t="s">
+        <v>899</v>
+      </c>
+      <c r="C69" t="s">
+        <v>37</v>
+      </c>
+      <c r="D69">
+        <v>952</v>
+      </c>
+      <c r="E69">
+        <v>8313</v>
+      </c>
+      <c r="F69">
+        <v>531</v>
+      </c>
+      <c r="G69">
+        <v>9796</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>2</v>
+      </c>
+      <c r="B70" t="s">
+        <v>900</v>
+      </c>
+      <c r="C70" t="s">
+        <v>37</v>
+      </c>
+      <c r="D70">
+        <v>480</v>
+      </c>
+      <c r="E70">
+        <v>920</v>
+      </c>
+      <c r="F70">
+        <v>1765</v>
+      </c>
+      <c r="G70">
+        <v>3165</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>3</v>
+      </c>
+      <c r="B71" t="s">
+        <v>901</v>
+      </c>
+      <c r="C71" t="s">
+        <v>37</v>
+      </c>
+      <c r="D71">
+        <v>648</v>
+      </c>
+      <c r="E71">
+        <v>53</v>
+      </c>
+      <c r="F71">
+        <v>73</v>
+      </c>
+      <c r="G71">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>4</v>
+      </c>
+      <c r="B72" t="s">
+        <v>902</v>
+      </c>
+      <c r="C72" t="s">
+        <v>37</v>
+      </c>
+      <c r="D72">
+        <v>97</v>
+      </c>
+      <c r="E72">
+        <v>95</v>
+      </c>
+      <c r="F72">
+        <v>803</v>
+      </c>
+      <c r="G72">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>5</v>
+      </c>
+      <c r="B73" t="s">
+        <v>903</v>
+      </c>
+      <c r="C73" t="s">
+        <v>37</v>
+      </c>
+      <c r="D73">
+        <v>146</v>
+      </c>
+      <c r="E73">
+        <v>140</v>
+      </c>
+      <c r="F73">
+        <v>41</v>
+      </c>
+      <c r="G73">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>6</v>
+      </c>
+      <c r="B74" t="s">
+        <v>904</v>
+      </c>
+      <c r="C74" t="s">
+        <v>37</v>
+      </c>
+      <c r="D74">
+        <v>160</v>
+      </c>
+      <c r="E74">
+        <v>652</v>
+      </c>
+      <c r="F74">
+        <v>974</v>
+      </c>
+      <c r="G74">
+        <v>1786</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>7</v>
+      </c>
+      <c r="B75" t="s">
+        <v>905</v>
+      </c>
+      <c r="C75" t="s">
+        <v>37</v>
+      </c>
+      <c r="D75">
+        <v>383</v>
+      </c>
+      <c r="E75">
+        <v>1526</v>
+      </c>
+      <c r="F75">
+        <v>796</v>
+      </c>
+      <c r="G75">
+        <v>2705</v>
+      </c>
+    </row>
+    <row r="76"/>
+    <row r="77">
+      <c r="A77">
+        <v>9</v>
+      </c>
+      <c r="B77" t="s">
+        <v>14</v>
+      </c>
+      <c r="C77" t="s">
+        <v>34</v>
+      </c>
+      <c r="D77">
+        <v>744</v>
+      </c>
+      <c r="E77">
+        <v>4485</v>
+      </c>
+      <c r="F77">
+        <v>1234</v>
+      </c>
+      <c r="G77">
+        <v>6463</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="s">
+        <v>29</v>
+      </c>
+      <c r="B78" t="s">
+        <v>29</v>
+      </c>
+      <c r="C78" t="s">
+        <v>35</v>
+      </c>
+      <c r="D78">
+        <v>60</v>
+      </c>
+      <c r="E78">
+        <v>220</v>
+      </c>
+      <c r="F78">
+        <v>186</v>
+      </c>
+      <c r="G78">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>1</v>
+      </c>
+      <c r="B79" t="s">
+        <v>906</v>
+      </c>
+      <c r="C79" t="s">
+        <v>37</v>
+      </c>
+      <c r="D79">
+        <v>96</v>
+      </c>
+      <c r="E79">
+        <v>1620</v>
+      </c>
+      <c r="F79">
+        <v>270</v>
+      </c>
+      <c r="G79">
+        <v>1986</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>2</v>
+      </c>
+      <c r="B80" t="s">
+        <v>907</v>
+      </c>
+      <c r="C80" t="s">
+        <v>37</v>
+      </c>
+      <c r="D80">
+        <v>54</v>
+      </c>
+      <c r="E80">
+        <v>2138</v>
+      </c>
+      <c r="F80">
+        <v>152</v>
+      </c>
+      <c r="G80">
+        <v>2344</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>3</v>
+      </c>
+      <c r="B81" t="s">
+        <v>908</v>
+      </c>
+      <c r="C81" t="s">
+        <v>37</v>
+      </c>
+      <c r="D81">
+        <v>32</v>
+      </c>
+      <c r="E81">
+        <v>311</v>
+      </c>
+      <c r="F81">
+        <v>51</v>
+      </c>
+      <c r="G81">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>4</v>
+      </c>
+      <c r="B82" t="s">
+        <v>909</v>
+      </c>
+      <c r="C82" t="s">
+        <v>37</v>
+      </c>
+      <c r="D82">
+        <v>21</v>
+      </c>
+      <c r="E82">
+        <v>50</v>
+      </c>
+      <c r="F82">
+        <v>66</v>
+      </c>
+      <c r="G82">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>5</v>
+      </c>
+      <c r="B83" t="s">
+        <v>910</v>
+      </c>
+      <c r="C83" t="s">
+        <v>37</v>
+      </c>
+      <c r="D83">
+        <v>36</v>
+      </c>
+      <c r="E83">
+        <v>123</v>
+      </c>
+      <c r="F83">
+        <v>478</v>
+      </c>
+      <c r="G83">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>6</v>
+      </c>
+      <c r="B84" t="s">
+        <v>911</v>
+      </c>
+      <c r="C84" t="s">
+        <v>37</v>
+      </c>
+      <c r="D84">
+        <v>211</v>
+      </c>
+      <c r="E84">
+        <v>4</v>
+      </c>
+      <c r="F84">
+        <v>9</v>
+      </c>
+      <c r="G84">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>7</v>
+      </c>
+      <c r="B85" t="s">
+        <v>912</v>
+      </c>
+      <c r="C85" t="s">
+        <v>37</v>
+      </c>
+      <c r="D85">
+        <v>234</v>
+      </c>
+      <c r="E85">
+        <v>19</v>
+      </c>
+      <c r="F85">
+        <v>22</v>
+      </c>
+      <c r="G85">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="86"/>
+    <row r="87">
+      <c r="A87">
+        <v>10</v>
+      </c>
+      <c r="B87" t="s">
+        <v>15</v>
+      </c>
+      <c r="C87" t="s">
+        <v>34</v>
+      </c>
+      <c r="D87">
+        <v>1331</v>
+      </c>
+      <c r="E87">
+        <v>3660</v>
+      </c>
+      <c r="F87">
+        <v>1823</v>
+      </c>
+      <c r="G87">
+        <v>6814</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="s">
+        <v>29</v>
+      </c>
+      <c r="B88" t="s">
+        <v>29</v>
+      </c>
+      <c r="C88" t="s">
+        <v>35</v>
+      </c>
+      <c r="D88">
+        <v>197</v>
+      </c>
+      <c r="E88">
+        <v>295</v>
+      </c>
+      <c r="F88">
+        <v>118</v>
+      </c>
+      <c r="G88">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>1</v>
+      </c>
+      <c r="B89" t="s">
+        <v>913</v>
+      </c>
+      <c r="C89" t="s">
+        <v>37</v>
+      </c>
+      <c r="D89">
+        <v>580</v>
+      </c>
+      <c r="E89">
+        <v>2016</v>
+      </c>
+      <c r="F89">
+        <v>274</v>
+      </c>
+      <c r="G89">
+        <v>2870</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>2</v>
+      </c>
+      <c r="B90" t="s">
+        <v>914</v>
+      </c>
+      <c r="C90" t="s">
+        <v>37</v>
+      </c>
+      <c r="D90">
+        <v>272</v>
+      </c>
+      <c r="E90">
+        <v>122</v>
+      </c>
+      <c r="F90">
+        <v>77</v>
+      </c>
+      <c r="G90">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>3</v>
+      </c>
+      <c r="B91" t="s">
+        <v>915</v>
+      </c>
+      <c r="C91" t="s">
+        <v>37</v>
+      </c>
+      <c r="D91">
+        <v>116</v>
+      </c>
+      <c r="E91">
+        <v>114</v>
+      </c>
+      <c r="F91">
+        <v>1090</v>
+      </c>
+      <c r="G91">
+        <v>1320</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>4</v>
+      </c>
+      <c r="B92" t="s">
+        <v>916</v>
+      </c>
+      <c r="C92" t="s">
+        <v>37</v>
+      </c>
+      <c r="D92">
+        <v>56</v>
+      </c>
+      <c r="E92">
+        <v>74</v>
+      </c>
+      <c r="F92">
+        <v>33</v>
+      </c>
+      <c r="G92">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>5</v>
+      </c>
+      <c r="B93" t="s">
+        <v>917</v>
+      </c>
+      <c r="C93" t="s">
+        <v>37</v>
+      </c>
+      <c r="D93">
+        <v>49</v>
+      </c>
+      <c r="E93">
+        <v>27</v>
+      </c>
+      <c r="F93">
+        <v>100</v>
+      </c>
+      <c r="G93">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>6</v>
+      </c>
+      <c r="B94" t="s">
+        <v>918</v>
+      </c>
+      <c r="C94" t="s">
+        <v>37</v>
+      </c>
+      <c r="D94">
+        <v>30</v>
+      </c>
+      <c r="E94">
+        <v>662</v>
+      </c>
+      <c r="F94">
+        <v>32</v>
+      </c>
+      <c r="G94">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>7</v>
+      </c>
+      <c r="B95" t="s">
+        <v>919</v>
+      </c>
+      <c r="C95" t="s">
+        <v>37</v>
+      </c>
+      <c r="D95">
+        <v>31</v>
+      </c>
+      <c r="E95">
+        <v>350</v>
+      </c>
+      <c r="F95">
+        <v>99</v>
+      </c>
+      <c r="G95">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="96"/>
+    <row r="97">
+      <c r="A97">
+        <v>11</v>
+      </c>
+      <c r="B97" t="s">
+        <v>16</v>
+      </c>
+      <c r="C97" t="s">
+        <v>34</v>
+      </c>
+      <c r="D97">
+        <v>472</v>
+      </c>
+      <c r="E97">
+        <v>216</v>
+      </c>
+      <c r="F97">
+        <v>320</v>
+      </c>
+      <c r="G97">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="s">
+        <v>29</v>
+      </c>
+      <c r="B98" t="s">
+        <v>29</v>
+      </c>
+      <c r="C98" t="s">
+        <v>35</v>
+      </c>
+      <c r="D98">
+        <v>189</v>
+      </c>
+      <c r="E98">
+        <v>124</v>
+      </c>
+      <c r="F98">
+        <v>110</v>
+      </c>
+      <c r="G98">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>1</v>
+      </c>
+      <c r="B99" t="s">
+        <v>920</v>
+      </c>
+      <c r="C99" t="s">
+        <v>37</v>
+      </c>
+      <c r="D99">
+        <v>283</v>
+      </c>
+      <c r="E99">
+        <v>92</v>
+      </c>
+      <c r="F99">
+        <v>210</v>
+      </c>
+      <c r="G99">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="100"/>
+    <row r="101">
+      <c r="A101">
+        <v>12</v>
+      </c>
+      <c r="B101" t="s">
+        <v>17</v>
+      </c>
+      <c r="C101" t="s">
+        <v>34</v>
+      </c>
+      <c r="D101">
+        <v>15573</v>
+      </c>
+      <c r="E101">
+        <v>23242</v>
+      </c>
+      <c r="F101">
+        <v>5092</v>
+      </c>
+      <c r="G101">
+        <v>43907</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="s">
+        <v>29</v>
+      </c>
+      <c r="B102" t="s">
+        <v>29</v>
+      </c>
+      <c r="C102" t="s">
+        <v>35</v>
+      </c>
+      <c r="D102">
+        <v>638</v>
+      </c>
+      <c r="E102">
+        <v>1453</v>
+      </c>
+      <c r="F102">
+        <v>325</v>
+      </c>
+      <c r="G102">
+        <v>2416</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>1</v>
+      </c>
+      <c r="B103" t="s">
+        <v>921</v>
+      </c>
+      <c r="C103" t="s">
+        <v>37</v>
+      </c>
+      <c r="D103">
+        <v>885</v>
+      </c>
+      <c r="E103">
+        <v>13576</v>
+      </c>
+      <c r="F103">
+        <v>1048</v>
+      </c>
+      <c r="G103">
+        <v>15509</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>2</v>
+      </c>
+      <c r="B104" t="s">
+        <v>922</v>
+      </c>
+      <c r="C104" t="s">
+        <v>37</v>
+      </c>
+      <c r="D104">
+        <v>12989</v>
+      </c>
+      <c r="E104">
+        <v>499</v>
+      </c>
+      <c r="F104">
+        <v>215</v>
+      </c>
+      <c r="G104">
+        <v>13703</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>3</v>
+      </c>
+      <c r="B105" t="s">
+        <v>923</v>
+      </c>
+      <c r="C105" t="s">
+        <v>37</v>
+      </c>
+      <c r="D105">
+        <v>133</v>
+      </c>
+      <c r="E105">
+        <v>474</v>
+      </c>
+      <c r="F105">
+        <v>119</v>
+      </c>
+      <c r="G105">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>4</v>
+      </c>
+      <c r="B106" t="s">
+        <v>924</v>
+      </c>
+      <c r="C106" t="s">
+        <v>37</v>
+      </c>
+      <c r="D106">
+        <v>398</v>
+      </c>
+      <c r="E106">
+        <v>1240</v>
+      </c>
+      <c r="F106">
+        <v>3056</v>
+      </c>
+      <c r="G106">
+        <v>4694</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>5</v>
+      </c>
+      <c r="B107" t="s">
+        <v>925</v>
+      </c>
+      <c r="C107" t="s">
+        <v>37</v>
+      </c>
+      <c r="D107">
+        <v>72</v>
+      </c>
+      <c r="E107">
+        <v>5839</v>
+      </c>
+      <c r="F107">
+        <v>130</v>
+      </c>
+      <c r="G107">
+        <v>6041</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>6</v>
+      </c>
+      <c r="B108" t="s">
+        <v>926</v>
+      </c>
+      <c r="C108" t="s">
+        <v>37</v>
+      </c>
+      <c r="D108">
+        <v>67</v>
+      </c>
+      <c r="E108">
+        <v>94</v>
+      </c>
+      <c r="F108">
+        <v>143</v>
+      </c>
+      <c r="G108">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>7</v>
+      </c>
+      <c r="B109" t="s">
+        <v>927</v>
+      </c>
+      <c r="C109" t="s">
+        <v>37</v>
+      </c>
+      <c r="D109">
+        <v>391</v>
+      </c>
+      <c r="E109">
+        <v>67</v>
+      </c>
+      <c r="F109">
+        <v>56</v>
+      </c>
+      <c r="G109">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="110"/>
+    <row r="111">
+      <c r="A111">
+        <v>13</v>
+      </c>
+      <c r="B111" t="s">
+        <v>18</v>
+      </c>
+      <c r="C111" t="s">
+        <v>34</v>
+      </c>
+      <c r="D111">
+        <v>552</v>
+      </c>
+      <c r="E111">
+        <v>154</v>
+      </c>
+      <c r="F111">
+        <v>191</v>
+      </c>
+      <c r="G111">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="s">
+        <v>29</v>
+      </c>
+      <c r="B112" t="s">
+        <v>29</v>
+      </c>
+      <c r="C112" t="s">
+        <v>35</v>
+      </c>
+      <c r="D112">
+        <v>146</v>
+      </c>
+      <c r="E112">
+        <v>62</v>
+      </c>
+      <c r="F112">
+        <v>32</v>
+      </c>
+      <c r="G112">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>1</v>
+      </c>
+      <c r="B113" t="s">
+        <v>928</v>
+      </c>
+      <c r="C113" t="s">
+        <v>37</v>
+      </c>
+      <c r="D113">
+        <v>292</v>
+      </c>
+      <c r="E113">
+        <v>68</v>
+      </c>
+      <c r="F113">
+        <v>47</v>
+      </c>
+      <c r="G113">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>2</v>
+      </c>
+      <c r="B114" t="s">
+        <v>929</v>
+      </c>
+      <c r="C114" t="s">
+        <v>37</v>
+      </c>
+      <c r="D114">
+        <v>89</v>
+      </c>
+      <c r="E114">
+        <v>11</v>
+      </c>
+      <c r="F114">
+        <v>12</v>
+      </c>
+      <c r="G114">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>3</v>
+      </c>
+      <c r="B115" t="s">
+        <v>930</v>
+      </c>
+      <c r="C115" t="s">
+        <v>37</v>
+      </c>
+      <c r="D115">
+        <v>25</v>
+      </c>
+      <c r="E115">
+        <v>13</v>
+      </c>
+      <c r="F115">
+        <v>100</v>
+      </c>
+      <c r="G115">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="116"/>
+    <row r="117">
+      <c r="A117">
+        <v>14</v>
+      </c>
+      <c r="B117" t="s">
+        <v>19</v>
+      </c>
+      <c r="C117" t="s">
+        <v>34</v>
+      </c>
+      <c r="D117">
+        <v>14340</v>
+      </c>
+      <c r="E117">
+        <v>3230</v>
+      </c>
+      <c r="F117">
+        <v>5821</v>
+      </c>
+      <c r="G117">
+        <v>23391</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="s">
+        <v>29</v>
+      </c>
+      <c r="B118" t="s">
+        <v>29</v>
+      </c>
+      <c r="C118" t="s">
+        <v>35</v>
+      </c>
+      <c r="D118">
+        <v>730</v>
+      </c>
+      <c r="E118">
+        <v>510</v>
+      </c>
+      <c r="F118">
+        <v>445</v>
+      </c>
+      <c r="G118">
+        <v>1685</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>1</v>
+      </c>
+      <c r="B119" t="s">
+        <v>931</v>
+      </c>
+      <c r="C119" t="s">
+        <v>37</v>
+      </c>
+      <c r="D119">
+        <v>1156</v>
+      </c>
+      <c r="E119">
+        <v>862</v>
+      </c>
+      <c r="F119">
+        <v>1383</v>
+      </c>
+      <c r="G119">
+        <v>3401</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>2</v>
+      </c>
+      <c r="B120" t="s">
+        <v>932</v>
+      </c>
+      <c r="C120" t="s">
+        <v>37</v>
+      </c>
+      <c r="D120">
+        <v>6105</v>
+      </c>
+      <c r="E120">
+        <v>273</v>
+      </c>
+      <c r="F120">
+        <v>303</v>
+      </c>
+      <c r="G120">
+        <v>6681</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>3</v>
+      </c>
+      <c r="B121" t="s">
+        <v>933</v>
+      </c>
+      <c r="C121" t="s">
+        <v>37</v>
+      </c>
+      <c r="D121">
+        <v>1798</v>
+      </c>
+      <c r="E121">
+        <v>99</v>
+      </c>
+      <c r="F121">
+        <v>880</v>
+      </c>
+      <c r="G121">
+        <v>2777</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>4</v>
+      </c>
+      <c r="B122" t="s">
+        <v>934</v>
+      </c>
+      <c r="C122" t="s">
+        <v>37</v>
+      </c>
+      <c r="D122">
+        <v>4125</v>
+      </c>
+      <c r="E122">
+        <v>98</v>
+      </c>
+      <c r="F122">
+        <v>94</v>
+      </c>
+      <c r="G122">
+        <v>4317</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>5</v>
+      </c>
+      <c r="B123" t="s">
+        <v>935</v>
+      </c>
+      <c r="C123" t="s">
+        <v>37</v>
+      </c>
+      <c r="D123">
+        <v>256</v>
+      </c>
+      <c r="E123">
+        <v>191</v>
+      </c>
+      <c r="F123">
+        <v>2444</v>
+      </c>
+      <c r="G123">
+        <v>2891</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>6</v>
+      </c>
+      <c r="B124" t="s">
+        <v>936</v>
+      </c>
+      <c r="C124" t="s">
+        <v>37</v>
+      </c>
+      <c r="D124">
+        <v>100</v>
+      </c>
+      <c r="E124">
+        <v>298</v>
+      </c>
+      <c r="F124">
+        <v>71</v>
+      </c>
+      <c r="G124">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>7</v>
+      </c>
+      <c r="B125" t="s">
+        <v>937</v>
+      </c>
+      <c r="C125" t="s">
+        <v>37</v>
+      </c>
+      <c r="D125">
+        <v>70</v>
+      </c>
+      <c r="E125">
+        <v>899</v>
+      </c>
+      <c r="F125">
+        <v>201</v>
+      </c>
+      <c r="G125">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="126"/>
+    <row r="127">
+      <c r="A127">
+        <v>15</v>
+      </c>
+      <c r="B127" t="s">
+        <v>20</v>
+      </c>
+      <c r="C127" t="s">
+        <v>34</v>
+      </c>
+      <c r="D127">
+        <v>2283</v>
+      </c>
+      <c r="E127">
+        <v>1702</v>
+      </c>
+      <c r="F127">
+        <v>2913</v>
+      </c>
+      <c r="G127">
+        <v>6898</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="s">
+        <v>29</v>
+      </c>
+      <c r="B128" t="s">
+        <v>29</v>
+      </c>
+      <c r="C128" t="s">
+        <v>35</v>
+      </c>
+      <c r="D128">
+        <v>287</v>
+      </c>
+      <c r="E128">
+        <v>321</v>
+      </c>
+      <c r="F128">
+        <v>141</v>
+      </c>
+      <c r="G128">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>1</v>
+      </c>
+      <c r="B129" t="s">
+        <v>938</v>
+      </c>
+      <c r="C129" t="s">
+        <v>37</v>
+      </c>
+      <c r="D129">
+        <v>366</v>
+      </c>
+      <c r="E129">
+        <v>685</v>
+      </c>
+      <c r="F129">
+        <v>1911</v>
+      </c>
+      <c r="G129">
+        <v>2962</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>2</v>
+      </c>
+      <c r="B130" t="s">
+        <v>939</v>
+      </c>
+      <c r="C130" t="s">
+        <v>37</v>
+      </c>
+      <c r="D130">
+        <v>144</v>
+      </c>
+      <c r="E130">
+        <v>255</v>
+      </c>
+      <c r="F130">
+        <v>137</v>
+      </c>
+      <c r="G130">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>3</v>
+      </c>
+      <c r="B131" t="s">
+        <v>940</v>
+      </c>
+      <c r="C131" t="s">
+        <v>37</v>
+      </c>
+      <c r="D131">
+        <v>92</v>
+      </c>
+      <c r="E131">
+        <v>46</v>
+      </c>
+      <c r="F131">
+        <v>47</v>
+      </c>
+      <c r="G131">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>4</v>
+      </c>
+      <c r="B132" t="s">
+        <v>941</v>
+      </c>
+      <c r="C132" t="s">
+        <v>37</v>
+      </c>
+      <c r="D132">
+        <v>58</v>
+      </c>
+      <c r="E132">
+        <v>226</v>
+      </c>
+      <c r="F132">
+        <v>599</v>
+      </c>
+      <c r="G132">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>5</v>
+      </c>
+      <c r="B133" t="s">
+        <v>942</v>
+      </c>
+      <c r="C133" t="s">
+        <v>37</v>
+      </c>
+      <c r="D133">
+        <v>37</v>
+      </c>
+      <c r="E133">
+        <v>12</v>
+      </c>
+      <c r="F133">
+        <v>13</v>
+      </c>
+      <c r="G133">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>6</v>
+      </c>
+      <c r="B134" t="s">
+        <v>943</v>
+      </c>
+      <c r="C134" t="s">
+        <v>37</v>
+      </c>
+      <c r="D134">
+        <v>1268</v>
+      </c>
+      <c r="E134">
+        <v>11</v>
+      </c>
+      <c r="F134">
+        <v>17</v>
+      </c>
+      <c r="G134">
+        <v>1296</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>7</v>
+      </c>
+      <c r="B135" t="s">
+        <v>944</v>
+      </c>
+      <c r="C135" t="s">
+        <v>37</v>
+      </c>
+      <c r="D135">
+        <v>31</v>
+      </c>
+      <c r="E135">
+        <v>146</v>
+      </c>
+      <c r="F135">
+        <v>48</v>
+      </c>
+      <c r="G135">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="136"/>
+    <row r="137">
+      <c r="A137">
+        <v>16</v>
+      </c>
+      <c r="B137" t="s">
+        <v>21</v>
+      </c>
+      <c r="C137" t="s">
+        <v>34</v>
+      </c>
+      <c r="D137">
+        <v>10734</v>
+      </c>
+      <c r="E137">
+        <v>4223</v>
+      </c>
+      <c r="F137">
+        <v>1246</v>
+      </c>
+      <c r="G137">
+        <v>16203</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="s">
+        <v>29</v>
+      </c>
+      <c r="B138" t="s">
+        <v>29</v>
+      </c>
+      <c r="C138" t="s">
+        <v>35</v>
+      </c>
+      <c r="D138">
+        <v>400</v>
+      </c>
+      <c r="E138">
+        <v>373</v>
+      </c>
+      <c r="F138">
+        <v>138</v>
+      </c>
+      <c r="G138">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>1</v>
+      </c>
+      <c r="B139" t="s">
+        <v>945</v>
+      </c>
+      <c r="C139" t="s">
+        <v>37</v>
+      </c>
+      <c r="D139">
+        <v>9216</v>
+      </c>
+      <c r="E139">
+        <v>358</v>
+      </c>
+      <c r="F139">
+        <v>237</v>
+      </c>
+      <c r="G139">
+        <v>9811</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>2</v>
+      </c>
+      <c r="B140" t="s">
+        <v>946</v>
+      </c>
+      <c r="C140" t="s">
+        <v>37</v>
+      </c>
+      <c r="D140">
+        <v>141</v>
+      </c>
+      <c r="E140">
+        <v>2331</v>
+      </c>
+      <c r="F140">
+        <v>207</v>
+      </c>
+      <c r="G140">
+        <v>2679</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>3</v>
+      </c>
+      <c r="B141" t="s">
+        <v>947</v>
+      </c>
+      <c r="C141" t="s">
+        <v>37</v>
+      </c>
+      <c r="D141">
+        <v>93</v>
+      </c>
+      <c r="E141">
+        <v>69</v>
+      </c>
+      <c r="F141">
+        <v>59</v>
+      </c>
+      <c r="G141">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>4</v>
+      </c>
+      <c r="B142" t="s">
+        <v>948</v>
+      </c>
+      <c r="C142" t="s">
+        <v>37</v>
+      </c>
+      <c r="D142">
+        <v>142</v>
+      </c>
+      <c r="E142">
+        <v>109</v>
+      </c>
+      <c r="F142">
+        <v>81</v>
+      </c>
+      <c r="G142">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>5</v>
+      </c>
+      <c r="B143" t="s">
+        <v>949</v>
+      </c>
+      <c r="C143" t="s">
+        <v>37</v>
+      </c>
+      <c r="D143">
+        <v>70</v>
+      </c>
+      <c r="E143">
+        <v>736</v>
+      </c>
+      <c r="F143">
+        <v>358</v>
+      </c>
+      <c r="G143">
+        <v>1164</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>6</v>
+      </c>
+      <c r="B144" t="s">
+        <v>950</v>
+      </c>
+      <c r="C144" t="s">
+        <v>37</v>
+      </c>
+      <c r="D144">
+        <v>79</v>
+      </c>
+      <c r="E144">
+        <v>26</v>
+      </c>
+      <c r="F144">
+        <v>130</v>
+      </c>
+      <c r="G144">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>7</v>
+      </c>
+      <c r="B145" t="s">
+        <v>951</v>
+      </c>
+      <c r="C145" t="s">
+        <v>37</v>
+      </c>
+      <c r="D145">
+        <v>593</v>
+      </c>
+      <c r="E145">
+        <v>221</v>
+      </c>
+      <c r="F145">
+        <v>36</v>
+      </c>
+      <c r="G145">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="146"/>
+    <row r="147">
+      <c r="A147">
+        <v>17</v>
+      </c>
+      <c r="B147" t="s">
+        <v>22</v>
+      </c>
+      <c r="C147" t="s">
+        <v>34</v>
+      </c>
+      <c r="D147">
+        <v>7128</v>
+      </c>
+      <c r="E147">
+        <v>740</v>
+      </c>
+      <c r="F147">
+        <v>396</v>
+      </c>
+      <c r="G147">
+        <v>8264</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="s">
+        <v>29</v>
+      </c>
+      <c r="B148" t="s">
+        <v>29</v>
+      </c>
+      <c r="C148" t="s">
+        <v>35</v>
+      </c>
+      <c r="D148">
+        <v>424</v>
+      </c>
+      <c r="E148">
+        <v>92</v>
+      </c>
+      <c r="F148">
+        <v>72</v>
+      </c>
+      <c r="G148">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>1</v>
+      </c>
+      <c r="B149" t="s">
+        <v>952</v>
+      </c>
+      <c r="C149" t="s">
+        <v>37</v>
+      </c>
+      <c r="D149">
+        <v>3872</v>
+      </c>
+      <c r="E149">
+        <v>51</v>
+      </c>
+      <c r="F149">
+        <v>81</v>
+      </c>
+      <c r="G149">
+        <v>4004</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>2</v>
+      </c>
+      <c r="B150" t="s">
+        <v>953</v>
+      </c>
+      <c r="C150" t="s">
+        <v>37</v>
+      </c>
+      <c r="D150">
+        <v>2062</v>
+      </c>
+      <c r="E150">
+        <v>28</v>
+      </c>
+      <c r="F150">
+        <v>155</v>
+      </c>
+      <c r="G150">
+        <v>2245</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>3</v>
+      </c>
+      <c r="B151" t="s">
+        <v>954</v>
+      </c>
+      <c r="C151" t="s">
+        <v>37</v>
+      </c>
+      <c r="D151">
+        <v>63</v>
+      </c>
+      <c r="E151">
+        <v>34</v>
+      </c>
+      <c r="F151">
+        <v>9</v>
+      </c>
+      <c r="G151">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>4</v>
+      </c>
+      <c r="B152" t="s">
+        <v>955</v>
+      </c>
+      <c r="C152" t="s">
+        <v>37</v>
+      </c>
+      <c r="D152">
+        <v>29</v>
+      </c>
+      <c r="E152">
+        <v>505</v>
+      </c>
+      <c r="F152">
+        <v>52</v>
+      </c>
+      <c r="G152">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>5</v>
+      </c>
+      <c r="B153" t="s">
+        <v>956</v>
+      </c>
+      <c r="C153" t="s">
+        <v>37</v>
+      </c>
+      <c r="D153">
+        <v>610</v>
+      </c>
+      <c r="E153">
+        <v>15</v>
+      </c>
+      <c r="F153">
+        <v>14</v>
+      </c>
+      <c r="G153">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>6</v>
+      </c>
+      <c r="B154" t="s">
+        <v>957</v>
+      </c>
+      <c r="C154" t="s">
+        <v>37</v>
+      </c>
+      <c r="D154">
+        <v>68</v>
+      </c>
+      <c r="E154">
+        <v>15</v>
+      </c>
+      <c r="F154">
+        <v>13</v>
+      </c>
+      <c r="G154">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="155"/>
+    <row r="156">
+      <c r="A156">
+        <v>24</v>
+      </c>
+      <c r="B156" t="s">
+        <v>364</v>
+      </c>
+      <c r="C156" t="s">
+        <v>34</v>
+      </c>
+      <c r="D156">
+        <v>1628</v>
+      </c>
+      <c r="E156">
+        <v>258</v>
+      </c>
+      <c r="F156">
+        <v>268</v>
+      </c>
+      <c r="G156">
+        <v>2154</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" t="s">
+        <v>29</v>
+      </c>
+      <c r="B157" t="s">
+        <v>29</v>
+      </c>
+      <c r="C157" t="s">
+        <v>35</v>
+      </c>
+      <c r="D157">
+        <v>117</v>
+      </c>
+      <c r="E157">
+        <v>60</v>
+      </c>
+      <c r="F157">
+        <v>25</v>
+      </c>
+      <c r="G157">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>1</v>
+      </c>
+      <c r="B158" t="s">
+        <v>958</v>
+      </c>
+      <c r="C158" t="s">
+        <v>37</v>
+      </c>
+      <c r="D158">
+        <v>1406</v>
+      </c>
+      <c r="E158">
+        <v>44</v>
+      </c>
+      <c r="F158">
+        <v>127</v>
+      </c>
+      <c r="G158">
+        <v>1577</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>2</v>
+      </c>
+      <c r="B159" t="s">
+        <v>959</v>
+      </c>
+      <c r="C159" t="s">
+        <v>37</v>
+      </c>
+      <c r="D159">
+        <v>39</v>
+      </c>
+      <c r="E159">
+        <v>70</v>
+      </c>
+      <c r="F159">
+        <v>51</v>
+      </c>
+      <c r="G159">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>3</v>
+      </c>
+      <c r="B160" t="s">
+        <v>960</v>
+      </c>
+      <c r="C160" t="s">
+        <v>37</v>
+      </c>
+      <c r="D160">
+        <v>19</v>
+      </c>
+      <c r="E160">
+        <v>49</v>
+      </c>
+      <c r="F160">
+        <v>21</v>
+      </c>
+      <c r="G160">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>4</v>
+      </c>
+      <c r="B161" t="s">
+        <v>961</v>
+      </c>
+      <c r="C161" t="s">
+        <v>37</v>
+      </c>
+      <c r="D161">
+        <v>17</v>
+      </c>
+      <c r="E161">
+        <v>8</v>
+      </c>
+      <c r="F161">
+        <v>8</v>
+      </c>
+      <c r="G161">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>5</v>
+      </c>
+      <c r="B162" t="s">
+        <v>962</v>
+      </c>
+      <c r="C162" t="s">
+        <v>37</v>
+      </c>
+      <c r="D162">
+        <v>30</v>
+      </c>
+      <c r="E162">
+        <v>27</v>
+      </c>
+      <c r="F162">
+        <v>36</v>
+      </c>
+      <c r="G162">
+        <v>93</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
       <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" t="s">
+        <v>963</v>
+      </c>
+      <c r="D2" t="s">
+        <v>964</v>
+      </c>
+      <c r="E2" t="s">
+        <v>965</v>
+      </c>
+      <c r="F2" t="s">
+        <v>966</v>
+      </c>
+      <c r="G2">
+        <v>17136</v>
+      </c>
+      <c r="H2">
+        <v>19584</v>
+      </c>
+      <c r="I2">
+        <v>8907</v>
+      </c>
+      <c r="J2">
+        <v>8500</v>
+      </c>
+      <c r="K2">
+        <v>4967</v>
+      </c>
+      <c r="L2">
+        <v>508</v>
+      </c>
+      <c r="M2">
+        <v>2477</v>
+      </c>
+      <c r="N2">
+        <v>2735</v>
+      </c>
+      <c r="O2">
+        <v>584</v>
+      </c>
+      <c r="P2">
+        <v>5736</v>
+      </c>
+      <c r="Q2">
+        <v>803</v>
+      </c>
+      <c r="R2">
+        <v>7094</v>
+      </c>
+      <c r="S2">
+        <v>11481</v>
+      </c>
+      <c r="T2">
+        <v>5681</v>
+      </c>
+      <c r="U2">
+        <v>2477</v>
+      </c>
+      <c r="V2">
+        <v>876</v>
+      </c>
+      <c r="W2">
+        <v>99546</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C3" t="s">
+        <v>963</v>
+      </c>
+      <c r="D3" t="s">
+        <v>964</v>
+      </c>
+      <c r="E3" t="s">
+        <v>967</v>
+      </c>
+      <c r="F3" t="s">
+        <v>968</v>
+      </c>
+      <c r="G3">
+        <v>9763</v>
+      </c>
+      <c r="H3">
+        <v>21631</v>
+      </c>
+      <c r="I3">
+        <v>12580</v>
+      </c>
+      <c r="J3">
+        <v>13634</v>
+      </c>
+      <c r="K3">
+        <v>5334</v>
+      </c>
+      <c r="L3">
+        <v>767</v>
+      </c>
+      <c r="M3">
+        <v>2073</v>
+      </c>
+      <c r="N3">
+        <v>1596</v>
+      </c>
+      <c r="O3">
+        <v>342</v>
+      </c>
+      <c r="P3">
+        <v>2907</v>
+      </c>
+      <c r="Q3">
+        <v>1338</v>
+      </c>
+      <c r="R3">
+        <v>4755</v>
+      </c>
+      <c r="S3">
+        <v>6371</v>
+      </c>
+      <c r="T3">
+        <v>9187</v>
+      </c>
+      <c r="U3">
+        <v>2613</v>
+      </c>
+      <c r="V3">
+        <v>477</v>
+      </c>
+      <c r="W3">
+        <v>95368</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C4" t="s">
+        <v>963</v>
+      </c>
+      <c r="D4" t="s">
+        <v>964</v>
+      </c>
+      <c r="E4" t="s">
+        <v>969</v>
+      </c>
+      <c r="F4" t="s">
+        <v>970</v>
+      </c>
+      <c r="G4">
+        <v>9863</v>
+      </c>
+      <c r="H4">
+        <v>14851</v>
+      </c>
+      <c r="I4">
+        <v>19362</v>
+      </c>
+      <c r="J4">
+        <v>18284</v>
+      </c>
+      <c r="K4">
+        <v>24318</v>
+      </c>
+      <c r="L4">
+        <v>911</v>
+      </c>
+      <c r="M4">
+        <v>2105</v>
+      </c>
+      <c r="N4">
+        <v>988</v>
+      </c>
+      <c r="O4">
+        <v>2843</v>
+      </c>
+      <c r="P4">
+        <v>8900</v>
+      </c>
+      <c r="Q4">
+        <v>748</v>
+      </c>
+      <c r="R4">
+        <v>5409</v>
+      </c>
+      <c r="S4">
+        <v>8794</v>
+      </c>
+      <c r="T4">
+        <v>7267</v>
+      </c>
+      <c r="U4">
+        <v>4134</v>
+      </c>
+      <c r="V4">
+        <v>2295</v>
+      </c>
+      <c r="W4">
+        <v>131072</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>29</v>
+      </c>
+      <c r="B5" t="s">
+        <v>30</v>
+      </c>
+      <c r="G5">
+        <v>36762</v>
+      </c>
+      <c r="H5">
+        <v>56066</v>
+      </c>
+      <c r="I5">
+        <v>40849</v>
+      </c>
+      <c r="J5">
+        <v>40418</v>
+      </c>
+      <c r="K5">
+        <v>34619</v>
+      </c>
+      <c r="L5">
+        <v>2186</v>
+      </c>
+      <c r="M5">
+        <v>6655</v>
+      </c>
+      <c r="N5">
+        <v>5319</v>
+      </c>
+      <c r="O5">
+        <v>3769</v>
+      </c>
+      <c r="P5">
+        <v>17543</v>
+      </c>
+      <c r="Q5">
+        <v>2889</v>
+      </c>
+      <c r="R5">
+        <v>17258</v>
+      </c>
+      <c r="S5">
+        <v>26646</v>
+      </c>
+      <c r="T5">
+        <v>22135</v>
+      </c>
+      <c r="U5">
+        <v>9224</v>
+      </c>
+      <c r="V5">
+        <v>3648</v>
+      </c>
+      <c r="W5">
+        <v>325986</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>970</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D2">
+        <v>17136</v>
+      </c>
+      <c r="E2">
+        <v>9763</v>
+      </c>
+      <c r="F2">
+        <v>9863</v>
+      </c>
+      <c r="G2">
+        <v>36762</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C3" t="s">
+        <v>35</v>
+      </c>
+      <c r="D3">
+        <v>914</v>
+      </c>
+      <c r="E3">
+        <v>738</v>
+      </c>
+      <c r="F3">
+        <v>1157</v>
+      </c>
+      <c r="G3">
+        <v>2809</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>971</v>
+      </c>
+      <c r="C4" t="s">
+        <v>37</v>
+      </c>
+      <c r="D4">
+        <v>7992</v>
+      </c>
+      <c r="E4">
+        <v>1650</v>
+      </c>
+      <c r="F4">
+        <v>2248</v>
+      </c>
+      <c r="G4">
+        <v>11890</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>972</v>
+      </c>
+      <c r="C5" t="s">
+        <v>37</v>
+      </c>
+      <c r="D5">
+        <v>637</v>
+      </c>
+      <c r="E5">
+        <v>3313</v>
+      </c>
+      <c r="F5">
+        <v>1073</v>
+      </c>
+      <c r="G5">
+        <v>5023</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>973</v>
+      </c>
+      <c r="C6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D6">
+        <v>2602</v>
+      </c>
+      <c r="E6">
+        <v>1684</v>
+      </c>
+      <c r="F6">
+        <v>1223</v>
+      </c>
+      <c r="G6">
+        <v>5509</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>974</v>
+      </c>
+      <c r="C7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D7">
+        <v>2037</v>
+      </c>
+      <c r="E7">
+        <v>463</v>
+      </c>
+      <c r="F7">
+        <v>837</v>
+      </c>
+      <c r="G7">
+        <v>3337</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>975</v>
+      </c>
+      <c r="C8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8">
+        <v>163</v>
+      </c>
+      <c r="E8">
+        <v>452</v>
+      </c>
+      <c r="F8">
+        <v>2067</v>
+      </c>
+      <c r="G8">
+        <v>2682</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>976</v>
+      </c>
+      <c r="C9" t="s">
+        <v>37</v>
+      </c>
+      <c r="D9">
+        <v>608</v>
+      </c>
+      <c r="E9">
+        <v>245</v>
+      </c>
+      <c r="F9">
+        <v>566</v>
+      </c>
+      <c r="G9">
+        <v>1419</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>977</v>
+      </c>
+      <c r="C10" t="s">
+        <v>37</v>
+      </c>
+      <c r="D10">
+        <v>690</v>
+      </c>
+      <c r="E10">
+        <v>140</v>
+      </c>
+      <c r="F10">
+        <v>365</v>
+      </c>
+      <c r="G10">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>978</v>
+      </c>
+      <c r="C11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D11">
+        <v>1493</v>
+      </c>
+      <c r="E11">
+        <v>1078</v>
+      </c>
+      <c r="F11">
+        <v>327</v>
+      </c>
+      <c r="G11">
+        <v>2898</v>
+      </c>
+    </row>
+    <row r="12"/>
+    <row r="13">
+      <c r="A13">
+        <v>2</v>
+      </c>
+      <c r="B13" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13">
+        <v>19584</v>
+      </c>
+      <c r="E13">
+        <v>21631</v>
+      </c>
+      <c r="F13">
+        <v>14851</v>
+      </c>
+      <c r="G13">
+        <v>56066</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" t="s">
+        <v>29</v>
+      </c>
+      <c r="C14" t="s">
+        <v>35</v>
+      </c>
+      <c r="D14">
+        <v>2512</v>
+      </c>
+      <c r="E14">
+        <v>1763</v>
+      </c>
+      <c r="F14">
+        <v>1673</v>
+      </c>
+      <c r="G14">
+        <v>5948</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>1</v>
+      </c>
+      <c r="B15" t="s">
+        <v>979</v>
+      </c>
+      <c r="C15" t="s">
+        <v>37</v>
+      </c>
+      <c r="D15">
+        <v>5860</v>
+      </c>
+      <c r="E15">
+        <v>4652</v>
+      </c>
+      <c r="F15">
+        <v>3717</v>
+      </c>
+      <c r="G15">
+        <v>14229</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>2</v>
+      </c>
+      <c r="B16" t="s">
+        <v>980</v>
+      </c>
+      <c r="C16" t="s">
+        <v>37</v>
+      </c>
+      <c r="D16">
+        <v>2815</v>
+      </c>
+      <c r="E16">
+        <v>11907</v>
+      </c>
+      <c r="F16">
+        <v>1590</v>
+      </c>
+      <c r="G16">
+        <v>16312</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>3</v>
+      </c>
+      <c r="B17" t="s">
+        <v>981</v>
+      </c>
+      <c r="C17" t="s">
+        <v>37</v>
+      </c>
+      <c r="D17">
+        <v>609</v>
+      </c>
+      <c r="E17">
+        <v>282</v>
+      </c>
+      <c r="F17">
+        <v>4717</v>
+      </c>
+      <c r="G17">
+        <v>5608</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>4</v>
+      </c>
+      <c r="B18" t="s">
+        <v>982</v>
+      </c>
+      <c r="C18" t="s">
+        <v>37</v>
+      </c>
+      <c r="D18">
+        <v>897</v>
+      </c>
+      <c r="E18">
+        <v>275</v>
+      </c>
+      <c r="F18">
+        <v>331</v>
+      </c>
+      <c r="G18">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>5</v>
+      </c>
+      <c r="B19" t="s">
+        <v>983</v>
+      </c>
+      <c r="C19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D19">
+        <v>326</v>
+      </c>
+      <c r="E19">
+        <v>208</v>
+      </c>
+      <c r="F19">
+        <v>289</v>
+      </c>
+      <c r="G19">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>6</v>
+      </c>
+      <c r="B20" t="s">
+        <v>984</v>
+      </c>
+      <c r="C20" t="s">
+        <v>37</v>
+      </c>
+      <c r="D20">
+        <v>332</v>
+      </c>
+      <c r="E20">
+        <v>188</v>
+      </c>
+      <c r="F20">
+        <v>217</v>
+      </c>
+      <c r="G20">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>7</v>
+      </c>
+      <c r="B21" t="s">
+        <v>985</v>
+      </c>
+      <c r="C21" t="s">
+        <v>37</v>
+      </c>
+      <c r="D21">
+        <v>709</v>
+      </c>
+      <c r="E21">
+        <v>245</v>
+      </c>
+      <c r="F21">
+        <v>250</v>
+      </c>
+      <c r="G21">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>8</v>
+      </c>
+      <c r="B22" t="s">
+        <v>986</v>
+      </c>
+      <c r="C22" t="s">
+        <v>37</v>
+      </c>
+      <c r="D22">
+        <v>5524</v>
+      </c>
+      <c r="E22">
+        <v>2111</v>
+      </c>
+      <c r="F22">
+        <v>2067</v>
+      </c>
+      <c r="G22">
+        <v>9702</v>
+      </c>
+    </row>
+    <row r="23"/>
+    <row r="24">
+      <c r="A24">
+        <v>3</v>
+      </c>
+      <c r="B24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D24">
+        <v>8907</v>
+      </c>
+      <c r="E24">
+        <v>12580</v>
+      </c>
+      <c r="F24">
+        <v>19362</v>
+      </c>
+      <c r="G24">
+        <v>40849</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>29</v>
+      </c>
+      <c r="B25" t="s">
+        <v>29</v>
+      </c>
+      <c r="C25" t="s">
+        <v>35</v>
+      </c>
+      <c r="D25">
+        <v>1323</v>
+      </c>
+      <c r="E25">
+        <v>1424</v>
+      </c>
+      <c r="F25">
+        <v>2251</v>
+      </c>
+      <c r="G25">
+        <v>4998</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>1</v>
+      </c>
+      <c r="B26" t="s">
+        <v>987</v>
+      </c>
+      <c r="C26" t="s">
+        <v>37</v>
+      </c>
+      <c r="D26">
+        <v>1403</v>
+      </c>
+      <c r="E26">
+        <v>1236</v>
+      </c>
+      <c r="F26">
+        <v>6215</v>
+      </c>
+      <c r="G26">
+        <v>8854</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>2</v>
+      </c>
+      <c r="B27" t="s">
+        <v>988</v>
+      </c>
+      <c r="C27" t="s">
+        <v>37</v>
+      </c>
+      <c r="D27">
+        <v>1123</v>
+      </c>
+      <c r="E27">
+        <v>2640</v>
+      </c>
+      <c r="F27">
+        <v>1079</v>
+      </c>
+      <c r="G27">
+        <v>4842</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>3</v>
+      </c>
+      <c r="B28" t="s">
+        <v>989</v>
+      </c>
+      <c r="C28" t="s">
+        <v>37</v>
+      </c>
+      <c r="D28">
+        <v>719</v>
+      </c>
+      <c r="E28">
+        <v>631</v>
+      </c>
+      <c r="F28">
+        <v>2581</v>
+      </c>
+      <c r="G28">
+        <v>3931</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>4</v>
+      </c>
+      <c r="B29" t="s">
+        <v>990</v>
+      </c>
+      <c r="C29" t="s">
+        <v>37</v>
+      </c>
+      <c r="D29">
+        <v>2048</v>
+      </c>
+      <c r="E29">
+        <v>1833</v>
+      </c>
+      <c r="F29">
+        <v>684</v>
+      </c>
+      <c r="G29">
+        <v>4565</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>5</v>
+      </c>
+      <c r="B30" t="s">
+        <v>991</v>
+      </c>
+      <c r="C30" t="s">
+        <v>37</v>
+      </c>
+      <c r="D30">
+        <v>624</v>
+      </c>
+      <c r="E30">
+        <v>2536</v>
+      </c>
+      <c r="F30">
+        <v>646</v>
+      </c>
+      <c r="G30">
+        <v>3806</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>6</v>
+      </c>
+      <c r="B31" t="s">
+        <v>992</v>
+      </c>
+      <c r="C31" t="s">
+        <v>37</v>
+      </c>
+      <c r="D31">
+        <v>517</v>
+      </c>
+      <c r="E31">
+        <v>243</v>
+      </c>
+      <c r="F31">
+        <v>2481</v>
+      </c>
+      <c r="G31">
+        <v>3241</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>7</v>
+      </c>
+      <c r="B32" t="s">
+        <v>993</v>
+      </c>
+      <c r="C32" t="s">
+        <v>37</v>
+      </c>
+      <c r="D32">
+        <v>408</v>
+      </c>
+      <c r="E32">
+        <v>270</v>
+      </c>
+      <c r="F32">
+        <v>3222</v>
+      </c>
+      <c r="G32">
+        <v>3900</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>8</v>
+      </c>
+      <c r="B33" t="s">
+        <v>994</v>
+      </c>
+      <c r="C33" t="s">
+        <v>37</v>
+      </c>
+      <c r="D33">
+        <v>742</v>
+      </c>
+      <c r="E33">
+        <v>1767</v>
+      </c>
+      <c r="F33">
+        <v>203</v>
+      </c>
+      <c r="G33">
+        <v>2712</v>
+      </c>
+    </row>
+    <row r="34"/>
+    <row r="35">
+      <c r="A35">
+        <v>4</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>34</v>
+      </c>
+      <c r="D35">
+        <v>8500</v>
+      </c>
+      <c r="E35">
+        <v>13634</v>
+      </c>
+      <c r="F35">
+        <v>18284</v>
+      </c>
+      <c r="G35">
+        <v>40418</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>29</v>
+      </c>
+      <c r="B36" t="s">
+        <v>29</v>
+      </c>
+      <c r="C36" t="s">
+        <v>35</v>
+      </c>
+      <c r="D36">
+        <v>907</v>
+      </c>
+      <c r="E36">
+        <v>1222</v>
+      </c>
+      <c r="F36">
+        <v>1837</v>
+      </c>
+      <c r="G36">
+        <v>3966</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>1</v>
+      </c>
+      <c r="B37" t="s">
+        <v>995</v>
+      </c>
+      <c r="C37" t="s">
+        <v>37</v>
+      </c>
+      <c r="D37">
+        <v>2369</v>
+      </c>
+      <c r="E37">
+        <v>4013</v>
+      </c>
+      <c r="F37">
+        <v>2724</v>
+      </c>
+      <c r="G37">
+        <v>9106</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>2</v>
+      </c>
+      <c r="B38" t="s">
+        <v>996</v>
+      </c>
+      <c r="C38" t="s">
+        <v>37</v>
+      </c>
+      <c r="D38">
+        <v>717</v>
+      </c>
+      <c r="E38">
+        <v>5002</v>
+      </c>
+      <c r="F38">
+        <v>786</v>
+      </c>
+      <c r="G38">
+        <v>6505</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>3</v>
+      </c>
+      <c r="B39" t="s">
+        <v>997</v>
+      </c>
+      <c r="C39" t="s">
+        <v>37</v>
+      </c>
+      <c r="D39">
+        <v>274</v>
+      </c>
+      <c r="E39">
+        <v>218</v>
+      </c>
+      <c r="F39">
+        <v>618</v>
+      </c>
+      <c r="G39">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>4</v>
+      </c>
+      <c r="B40" t="s">
+        <v>998</v>
+      </c>
+      <c r="C40" t="s">
+        <v>37</v>
+      </c>
+      <c r="D40">
+        <v>2477</v>
+      </c>
+      <c r="E40">
+        <v>854</v>
+      </c>
+      <c r="F40">
+        <v>3155</v>
+      </c>
+      <c r="G40">
+        <v>6486</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>5</v>
+      </c>
+      <c r="B41" t="s">
+        <v>999</v>
+      </c>
+      <c r="C41" t="s">
+        <v>37</v>
+      </c>
+      <c r="D41">
+        <v>418</v>
+      </c>
+      <c r="E41">
+        <v>209</v>
+      </c>
+      <c r="F41">
+        <v>4786</v>
+      </c>
+      <c r="G41">
+        <v>5413</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>6</v>
+      </c>
+      <c r="B42" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C42" t="s">
+        <v>37</v>
+      </c>
+      <c r="D42">
+        <v>862</v>
+      </c>
+      <c r="E42">
+        <v>561</v>
+      </c>
+      <c r="F42">
+        <v>891</v>
+      </c>
+      <c r="G42">
+        <v>2314</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>7</v>
+      </c>
+      <c r="B43" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C43" t="s">
+        <v>37</v>
+      </c>
+      <c r="D43">
+        <v>119</v>
+      </c>
+      <c r="E43">
+        <v>149</v>
+      </c>
+      <c r="F43">
+        <v>2127</v>
+      </c>
+      <c r="G43">
+        <v>2395</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>8</v>
+      </c>
+      <c r="B44" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C44" t="s">
+        <v>37</v>
+      </c>
+      <c r="D44">
+        <v>357</v>
+      </c>
+      <c r="E44">
+        <v>1406</v>
+      </c>
+      <c r="F44">
+        <v>1360</v>
+      </c>
+      <c r="G44">
+        <v>3123</v>
+      </c>
+    </row>
+    <row r="45"/>
+    <row r="46">
+      <c r="A46">
+        <v>5</v>
+      </c>
+      <c r="B46" t="s">
+        <v>10</v>
+      </c>
+      <c r="C46" t="s">
+        <v>34</v>
+      </c>
+      <c r="D46">
+        <v>4967</v>
+      </c>
+      <c r="E46">
+        <v>5334</v>
+      </c>
+      <c r="F46">
+        <v>24318</v>
+      </c>
+      <c r="G46">
+        <v>34619</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="s">
+        <v>29</v>
+      </c>
+      <c r="B47" t="s">
+        <v>29</v>
+      </c>
+      <c r="C47" t="s">
+        <v>35</v>
+      </c>
+      <c r="D47">
+        <v>406</v>
+      </c>
+      <c r="E47">
+        <v>545</v>
+      </c>
+      <c r="F47">
+        <v>1229</v>
+      </c>
+      <c r="G47">
+        <v>2180</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>1</v>
+      </c>
+      <c r="B48" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C48" t="s">
+        <v>37</v>
+      </c>
+      <c r="D48">
+        <v>998</v>
+      </c>
+      <c r="E48">
+        <v>1123</v>
+      </c>
+      <c r="F48">
+        <v>8192</v>
+      </c>
+      <c r="G48">
+        <v>10313</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>2</v>
+      </c>
+      <c r="B49" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C49" t="s">
+        <v>37</v>
+      </c>
+      <c r="D49">
+        <v>185</v>
+      </c>
+      <c r="E49">
+        <v>281</v>
+      </c>
+      <c r="F49">
+        <v>323</v>
+      </c>
+      <c r="G49">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>3</v>
+      </c>
+      <c r="B50" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C50" t="s">
+        <v>37</v>
+      </c>
+      <c r="D50">
+        <v>356</v>
+      </c>
+      <c r="E50">
+        <v>1158</v>
+      </c>
+      <c r="F50">
+        <v>389</v>
+      </c>
+      <c r="G50">
+        <v>1903</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>4</v>
+      </c>
+      <c r="B51" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C51" t="s">
+        <v>37</v>
+      </c>
+      <c r="D51">
+        <v>934</v>
+      </c>
+      <c r="E51">
+        <v>213</v>
+      </c>
+      <c r="F51">
+        <v>285</v>
+      </c>
+      <c r="G51">
+        <v>1432</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>5</v>
+      </c>
+      <c r="B52" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C52" t="s">
+        <v>37</v>
+      </c>
+      <c r="D52">
+        <v>359</v>
+      </c>
+      <c r="E52">
+        <v>474</v>
+      </c>
+      <c r="F52">
+        <v>7960</v>
+      </c>
+      <c r="G52">
+        <v>8793</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>6</v>
+      </c>
+      <c r="B53" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C53" t="s">
+        <v>37</v>
+      </c>
+      <c r="D53">
+        <v>158</v>
+      </c>
+      <c r="E53">
+        <v>404</v>
+      </c>
+      <c r="F53">
+        <v>156</v>
+      </c>
+      <c r="G53">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>7</v>
+      </c>
+      <c r="B54" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C54" t="s">
+        <v>37</v>
+      </c>
+      <c r="D54">
+        <v>1353</v>
+      </c>
+      <c r="E54">
+        <v>538</v>
+      </c>
+      <c r="F54">
+        <v>1341</v>
+      </c>
+      <c r="G54">
+        <v>3232</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>8</v>
+      </c>
+      <c r="B55" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C55" t="s">
+        <v>37</v>
+      </c>
+      <c r="D55">
+        <v>218</v>
+      </c>
+      <c r="E55">
+        <v>598</v>
+      </c>
+      <c r="F55">
+        <v>4443</v>
+      </c>
+      <c r="G55">
+        <v>5259</v>
+      </c>
+    </row>
+    <row r="56"/>
+    <row r="57">
+      <c r="A57">
+        <v>6</v>
+      </c>
+      <c r="B57" t="s">
+        <v>11</v>
+      </c>
+      <c r="C57" t="s">
+        <v>34</v>
+      </c>
+      <c r="D57">
+        <v>508</v>
+      </c>
+      <c r="E57">
+        <v>767</v>
+      </c>
+      <c r="F57">
+        <v>911</v>
+      </c>
+      <c r="G57">
+        <v>2186</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s">
+        <v>29</v>
+      </c>
+      <c r="B58" t="s">
+        <v>29</v>
+      </c>
+      <c r="C58" t="s">
+        <v>35</v>
+      </c>
+      <c r="D58">
+        <v>326</v>
+      </c>
+      <c r="E58">
+        <v>422</v>
+      </c>
+      <c r="F58">
+        <v>392</v>
+      </c>
+      <c r="G58">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>1</v>
+      </c>
+      <c r="B59" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C59" t="s">
+        <v>37</v>
+      </c>
+      <c r="D59">
+        <v>182</v>
+      </c>
+      <c r="E59">
+        <v>345</v>
+      </c>
+      <c r="F59">
+        <v>519</v>
+      </c>
+      <c r="G59">
+        <v>1046</v>
+      </c>
+    </row>
+    <row r="60"/>
+    <row r="61">
+      <c r="A61">
+        <v>7</v>
+      </c>
+      <c r="B61" t="s">
+        <v>12</v>
+      </c>
+      <c r="C61" t="s">
+        <v>34</v>
+      </c>
+      <c r="D61">
+        <v>2477</v>
+      </c>
+      <c r="E61">
+        <v>2073</v>
+      </c>
+      <c r="F61">
+        <v>2105</v>
+      </c>
+      <c r="G61">
+        <v>6655</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="s">
+        <v>29</v>
+      </c>
+      <c r="B62" t="s">
+        <v>29</v>
+      </c>
+      <c r="C62" t="s">
+        <v>35</v>
+      </c>
+      <c r="D62">
         <v>599</v>
       </c>
+      <c r="E62">
+        <v>439</v>
+      </c>
+      <c r="F62">
+        <v>493</v>
+      </c>
+      <c r="G62">
+        <v>1531</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>1</v>
+      </c>
+      <c r="B63" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C63" t="s">
+        <v>37</v>
+      </c>
+      <c r="D63">
+        <v>621</v>
+      </c>
+      <c r="E63">
+        <v>261</v>
+      </c>
+      <c r="F63">
+        <v>276</v>
+      </c>
+      <c r="G63">
+        <v>1158</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>2</v>
+      </c>
+      <c r="B64" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C64" t="s">
+        <v>37</v>
+      </c>
+      <c r="D64">
+        <v>201</v>
+      </c>
+      <c r="E64">
+        <v>263</v>
+      </c>
+      <c r="F64">
+        <v>701</v>
+      </c>
+      <c r="G64">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>3</v>
+      </c>
+      <c r="B65" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C65" t="s">
+        <v>37</v>
+      </c>
+      <c r="D65">
+        <v>169</v>
+      </c>
+      <c r="E65">
+        <v>123</v>
+      </c>
+      <c r="F65">
+        <v>154</v>
+      </c>
+      <c r="G65">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>4</v>
+      </c>
+      <c r="B66" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C66" t="s">
+        <v>37</v>
+      </c>
+      <c r="D66">
+        <v>304</v>
+      </c>
+      <c r="E66">
+        <v>109</v>
+      </c>
+      <c r="F66">
+        <v>112</v>
+      </c>
+      <c r="G66">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>5</v>
+      </c>
+      <c r="B67" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C67" t="s">
+        <v>37</v>
+      </c>
+      <c r="D67">
+        <v>92</v>
+      </c>
+      <c r="E67">
+        <v>52</v>
+      </c>
+      <c r="F67">
+        <v>77</v>
+      </c>
+      <c r="G67">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>6</v>
+      </c>
+      <c r="B68" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C68" t="s">
+        <v>37</v>
+      </c>
+      <c r="D68">
+        <v>244</v>
+      </c>
+      <c r="E68">
+        <v>50</v>
+      </c>
+      <c r="F68">
+        <v>51</v>
+      </c>
+      <c r="G68">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>7</v>
+      </c>
+      <c r="B69" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C69" t="s">
+        <v>37</v>
+      </c>
+      <c r="D69">
+        <v>247</v>
+      </c>
+      <c r="E69">
+        <v>776</v>
+      </c>
+      <c r="F69">
+        <v>241</v>
+      </c>
+      <c r="G69">
+        <v>1264</v>
+      </c>
+    </row>
+    <row r="70"/>
+    <row r="71">
+      <c r="A71">
+        <v>8</v>
+      </c>
+      <c r="B71" t="s">
+        <v>13</v>
+      </c>
+      <c r="C71" t="s">
+        <v>34</v>
+      </c>
+      <c r="D71">
+        <v>2735</v>
+      </c>
+      <c r="E71">
+        <v>1596</v>
+      </c>
+      <c r="F71">
+        <v>988</v>
+      </c>
+      <c r="G71">
+        <v>5319</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="s">
+        <v>29</v>
+      </c>
+      <c r="B72" t="s">
+        <v>29</v>
+      </c>
+      <c r="C72" t="s">
+        <v>35</v>
+      </c>
+      <c r="D72">
+        <v>342</v>
+      </c>
+      <c r="E72">
+        <v>292</v>
+      </c>
+      <c r="F72">
+        <v>199</v>
+      </c>
+      <c r="G72">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>1</v>
+      </c>
+      <c r="B73" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C73" t="s">
+        <v>37</v>
+      </c>
+      <c r="D73">
+        <v>291</v>
+      </c>
+      <c r="E73">
+        <v>596</v>
+      </c>
+      <c r="F73">
+        <v>195</v>
+      </c>
+      <c r="G73">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>2</v>
+      </c>
+      <c r="B74" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C74" t="s">
+        <v>37</v>
+      </c>
+      <c r="D74">
+        <v>702</v>
+      </c>
+      <c r="E74">
+        <v>175</v>
+      </c>
+      <c r="F74">
+        <v>147</v>
+      </c>
+      <c r="G74">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>3</v>
+      </c>
+      <c r="B75" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C75" t="s">
+        <v>37</v>
+      </c>
+      <c r="D75">
+        <v>588</v>
+      </c>
+      <c r="E75">
+        <v>97</v>
+      </c>
+      <c r="F75">
+        <v>158</v>
+      </c>
+      <c r="G75">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>4</v>
+      </c>
+      <c r="B76" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C76" t="s">
+        <v>37</v>
+      </c>
+      <c r="D76">
+        <v>70</v>
+      </c>
+      <c r="E76">
+        <v>128</v>
+      </c>
+      <c r="F76">
+        <v>35</v>
+      </c>
+      <c r="G76">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>5</v>
+      </c>
+      <c r="B77" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C77" t="s">
+        <v>37</v>
+      </c>
+      <c r="D77">
+        <v>118</v>
+      </c>
+      <c r="E77">
+        <v>55</v>
+      </c>
+      <c r="F77">
+        <v>83</v>
+      </c>
+      <c r="G77">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>6</v>
+      </c>
+      <c r="B78" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C78" t="s">
+        <v>37</v>
+      </c>
+      <c r="D78">
+        <v>26</v>
+      </c>
+      <c r="E78">
+        <v>23</v>
+      </c>
+      <c r="F78">
+        <v>36</v>
+      </c>
+      <c r="G78">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>7</v>
+      </c>
+      <c r="B79" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C79" t="s">
+        <v>37</v>
+      </c>
+      <c r="D79">
+        <v>298</v>
+      </c>
+      <c r="E79">
+        <v>90</v>
+      </c>
+      <c r="F79">
+        <v>43</v>
+      </c>
+      <c r="G79">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>8</v>
+      </c>
+      <c r="B80" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C80" t="s">
+        <v>37</v>
+      </c>
+      <c r="D80">
+        <v>300</v>
+      </c>
+      <c r="E80">
+        <v>140</v>
+      </c>
+      <c r="F80">
+        <v>92</v>
+      </c>
+      <c r="G80">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="81"/>
+    <row r="82">
+      <c r="A82">
+        <v>9</v>
+      </c>
+      <c r="B82" t="s">
+        <v>14</v>
+      </c>
+      <c r="C82" t="s">
+        <v>34</v>
+      </c>
+      <c r="D82">
+        <v>584</v>
+      </c>
+      <c r="E82">
+        <v>342</v>
+      </c>
+      <c r="F82">
+        <v>2843</v>
+      </c>
+      <c r="G82">
+        <v>3769</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="s">
+        <v>29</v>
+      </c>
+      <c r="B83" t="s">
+        <v>29</v>
+      </c>
+      <c r="C83" t="s">
+        <v>35</v>
+      </c>
+      <c r="D83">
+        <v>83</v>
+      </c>
+      <c r="E83">
+        <v>119</v>
+      </c>
+      <c r="F83">
+        <v>112</v>
+      </c>
+      <c r="G83">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>1</v>
+      </c>
+      <c r="B84" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C84" t="s">
+        <v>37</v>
+      </c>
+      <c r="D84">
+        <v>160</v>
+      </c>
+      <c r="E84">
+        <v>51</v>
+      </c>
+      <c r="F84">
+        <v>294</v>
+      </c>
+      <c r="G84">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>2</v>
+      </c>
+      <c r="B85" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C85" t="s">
+        <v>37</v>
+      </c>
+      <c r="D85">
+        <v>78</v>
+      </c>
+      <c r="E85">
+        <v>28</v>
+      </c>
+      <c r="F85">
+        <v>1040</v>
+      </c>
+      <c r="G85">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>3</v>
+      </c>
+      <c r="B86" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C86" t="s">
+        <v>37</v>
+      </c>
+      <c r="D86">
+        <v>44</v>
+      </c>
+      <c r="E86">
+        <v>31</v>
+      </c>
+      <c r="F86">
+        <v>92</v>
+      </c>
+      <c r="G86">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>4</v>
+      </c>
+      <c r="B87" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C87" t="s">
+        <v>37</v>
+      </c>
+      <c r="D87">
+        <v>61</v>
+      </c>
+      <c r="E87">
+        <v>14</v>
+      </c>
+      <c r="F87">
+        <v>451</v>
+      </c>
+      <c r="G87">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>5</v>
+      </c>
+      <c r="B88" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C88" t="s">
+        <v>37</v>
+      </c>
+      <c r="D88">
+        <v>27</v>
+      </c>
+      <c r="E88">
+        <v>18</v>
+      </c>
+      <c r="F88">
+        <v>22</v>
+      </c>
+      <c r="G88">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>6</v>
+      </c>
+      <c r="B89" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C89" t="s">
+        <v>37</v>
+      </c>
+      <c r="D89">
+        <v>17</v>
+      </c>
+      <c r="E89">
+        <v>14</v>
+      </c>
+      <c r="F89">
+        <v>23</v>
+      </c>
+      <c r="G89">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>7</v>
+      </c>
+      <c r="B90" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C90" t="s">
+        <v>37</v>
+      </c>
+      <c r="D90">
+        <v>42</v>
+      </c>
+      <c r="E90">
+        <v>10</v>
+      </c>
+      <c r="F90">
+        <v>71</v>
+      </c>
+      <c r="G90">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>8</v>
+      </c>
+      <c r="B91" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C91" t="s">
+        <v>37</v>
+      </c>
+      <c r="D91">
+        <v>72</v>
+      </c>
+      <c r="E91">
+        <v>57</v>
+      </c>
+      <c r="F91">
+        <v>738</v>
+      </c>
+      <c r="G91">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="92"/>
+    <row r="93">
+      <c r="A93">
+        <v>10</v>
+      </c>
+      <c r="B93" t="s">
+        <v>15</v>
+      </c>
+      <c r="C93" t="s">
+        <v>34</v>
+      </c>
+      <c r="D93">
+        <v>5736</v>
+      </c>
+      <c r="E93">
+        <v>2907</v>
+      </c>
+      <c r="F93">
+        <v>8900</v>
+      </c>
+      <c r="G93">
+        <v>17543</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="s">
+        <v>29</v>
+      </c>
+      <c r="B94" t="s">
+        <v>29</v>
+      </c>
+      <c r="C94" t="s">
+        <v>35</v>
+      </c>
+      <c r="D94">
+        <v>409</v>
+      </c>
+      <c r="E94">
+        <v>299</v>
+      </c>
+      <c r="F94">
+        <v>614</v>
+      </c>
+      <c r="G94">
+        <v>1322</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>1</v>
+      </c>
+      <c r="B95" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C95" t="s">
+        <v>37</v>
+      </c>
+      <c r="D95">
+        <v>558</v>
+      </c>
+      <c r="E95">
+        <v>659</v>
+      </c>
+      <c r="F95">
+        <v>4717</v>
+      </c>
+      <c r="G95">
+        <v>5934</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>2</v>
+      </c>
+      <c r="B96" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C96" t="s">
+        <v>37</v>
+      </c>
+      <c r="D96">
+        <v>3178</v>
+      </c>
+      <c r="E96">
+        <v>493</v>
+      </c>
+      <c r="F96">
+        <v>372</v>
+      </c>
+      <c r="G96">
+        <v>4043</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>3</v>
+      </c>
+      <c r="B97" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C97" t="s">
+        <v>37</v>
+      </c>
+      <c r="D97">
+        <v>229</v>
+      </c>
+      <c r="E97">
+        <v>482</v>
+      </c>
+      <c r="F97">
+        <v>321</v>
+      </c>
+      <c r="G97">
+        <v>1032</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>4</v>
+      </c>
+      <c r="B98" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C98" t="s">
+        <v>37</v>
+      </c>
+      <c r="D98">
+        <v>165</v>
+      </c>
+      <c r="E98">
+        <v>553</v>
+      </c>
+      <c r="F98">
+        <v>204</v>
+      </c>
+      <c r="G98">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>5</v>
+      </c>
+      <c r="B99" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C99" t="s">
+        <v>37</v>
+      </c>
+      <c r="D99">
+        <v>132</v>
+      </c>
+      <c r="E99">
+        <v>155</v>
+      </c>
+      <c r="F99">
+        <v>1408</v>
+      </c>
+      <c r="G99">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>6</v>
+      </c>
+      <c r="B100" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C100" t="s">
+        <v>37</v>
+      </c>
+      <c r="D100">
+        <v>93</v>
+      </c>
+      <c r="E100">
+        <v>83</v>
+      </c>
+      <c r="F100">
+        <v>111</v>
+      </c>
+      <c r="G100">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>7</v>
+      </c>
+      <c r="B101" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C101" t="s">
+        <v>37</v>
+      </c>
+      <c r="D101">
+        <v>878</v>
+      </c>
+      <c r="E101">
+        <v>118</v>
+      </c>
+      <c r="F101">
+        <v>278</v>
+      </c>
+      <c r="G101">
+        <v>1274</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>8</v>
+      </c>
+      <c r="B102" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C102" t="s">
+        <v>37</v>
+      </c>
+      <c r="D102">
+        <v>94</v>
+      </c>
+      <c r="E102">
+        <v>65</v>
+      </c>
+      <c r="F102">
+        <v>875</v>
+      </c>
+      <c r="G102">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="103"/>
+    <row r="104">
+      <c r="A104">
+        <v>11</v>
+      </c>
+      <c r="B104" t="s">
+        <v>16</v>
+      </c>
+      <c r="C104" t="s">
+        <v>34</v>
+      </c>
+      <c r="D104">
+        <v>803</v>
+      </c>
+      <c r="E104">
+        <v>1338</v>
+      </c>
+      <c r="F104">
+        <v>748</v>
+      </c>
+      <c r="G104">
+        <v>2889</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="s">
+        <v>29</v>
+      </c>
+      <c r="B105" t="s">
+        <v>29</v>
+      </c>
+      <c r="C105" t="s">
+        <v>35</v>
+      </c>
+      <c r="D105">
+        <v>202</v>
+      </c>
+      <c r="E105">
+        <v>224</v>
+      </c>
+      <c r="F105">
+        <v>228</v>
+      </c>
+      <c r="G105">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>1</v>
+      </c>
+      <c r="B106" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C106" t="s">
+        <v>37</v>
+      </c>
+      <c r="D106">
+        <v>290</v>
+      </c>
+      <c r="E106">
+        <v>248</v>
+      </c>
+      <c r="F106">
+        <v>202</v>
+      </c>
+      <c r="G106">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>2</v>
+      </c>
+      <c r="B107" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C107" t="s">
+        <v>37</v>
+      </c>
+      <c r="D107">
+        <v>192</v>
+      </c>
+      <c r="E107">
+        <v>789</v>
+      </c>
+      <c r="F107">
+        <v>141</v>
+      </c>
+      <c r="G107">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>3</v>
+      </c>
+      <c r="B108" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C108" t="s">
+        <v>37</v>
+      </c>
+      <c r="D108">
+        <v>119</v>
+      </c>
+      <c r="E108">
+        <v>77</v>
+      </c>
+      <c r="F108">
+        <v>177</v>
+      </c>
+      <c r="G108">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="109"/>
+    <row r="110">
+      <c r="A110">
+        <v>12</v>
+      </c>
+      <c r="B110" t="s">
+        <v>17</v>
+      </c>
+      <c r="C110" t="s">
+        <v>34</v>
+      </c>
+      <c r="D110">
+        <v>7094</v>
+      </c>
+      <c r="E110">
+        <v>4755</v>
+      </c>
+      <c r="F110">
+        <v>5409</v>
+      </c>
+      <c r="G110">
+        <v>17258</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="s">
+        <v>29</v>
+      </c>
+      <c r="B111" t="s">
+        <v>29</v>
+      </c>
+      <c r="C111" t="s">
+        <v>35</v>
+      </c>
+      <c r="D111">
+        <v>392</v>
+      </c>
+      <c r="E111">
+        <v>289</v>
+      </c>
+      <c r="F111">
+        <v>369</v>
+      </c>
+      <c r="G111">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>1</v>
+      </c>
+      <c r="B112" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C112" t="s">
+        <v>37</v>
+      </c>
+      <c r="D112">
+        <v>4321</v>
+      </c>
+      <c r="E112">
+        <v>1085</v>
+      </c>
+      <c r="F112">
+        <v>1259</v>
+      </c>
+      <c r="G112">
+        <v>6665</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>2</v>
+      </c>
+      <c r="B113" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C113" t="s">
+        <v>37</v>
+      </c>
+      <c r="D113">
+        <v>407</v>
+      </c>
+      <c r="E113">
+        <v>322</v>
+      </c>
+      <c r="F113">
+        <v>2879</v>
+      </c>
+      <c r="G113">
+        <v>3608</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>3</v>
+      </c>
+      <c r="B114" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C114" t="s">
+        <v>37</v>
+      </c>
+      <c r="D114">
+        <v>158</v>
+      </c>
+      <c r="E114">
+        <v>103</v>
+      </c>
+      <c r="F114">
+        <v>122</v>
+      </c>
+      <c r="G114">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>4</v>
+      </c>
+      <c r="B115" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C115" t="s">
+        <v>37</v>
+      </c>
+      <c r="D115">
+        <v>221</v>
+      </c>
+      <c r="E115">
+        <v>706</v>
+      </c>
+      <c r="F115">
+        <v>235</v>
+      </c>
+      <c r="G115">
+        <v>1162</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>5</v>
+      </c>
+      <c r="B116" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C116" t="s">
+        <v>37</v>
+      </c>
+      <c r="D116">
+        <v>55</v>
+      </c>
+      <c r="E116">
+        <v>58</v>
+      </c>
+      <c r="F116">
+        <v>106</v>
+      </c>
+      <c r="G116">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>6</v>
+      </c>
+      <c r="B117" t="s">
+        <v>1051</v>
+      </c>
+      <c r="C117" t="s">
+        <v>37</v>
+      </c>
+      <c r="D117">
+        <v>131</v>
+      </c>
+      <c r="E117">
+        <v>1389</v>
+      </c>
+      <c r="F117">
+        <v>147</v>
+      </c>
+      <c r="G117">
+        <v>1667</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>7</v>
+      </c>
+      <c r="B118" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C118" t="s">
+        <v>37</v>
+      </c>
+      <c r="D118">
+        <v>1257</v>
+      </c>
+      <c r="E118">
+        <v>647</v>
+      </c>
+      <c r="F118">
+        <v>179</v>
+      </c>
+      <c r="G118">
+        <v>2083</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>8</v>
+      </c>
+      <c r="B119" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C119" t="s">
+        <v>37</v>
+      </c>
+      <c r="D119">
+        <v>152</v>
+      </c>
+      <c r="E119">
+        <v>156</v>
+      </c>
+      <c r="F119">
+        <v>113</v>
+      </c>
+      <c r="G119">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="120"/>
+    <row r="121">
+      <c r="A121">
+        <v>14</v>
+      </c>
+      <c r="B121" t="s">
+        <v>19</v>
+      </c>
+      <c r="C121" t="s">
+        <v>34</v>
+      </c>
+      <c r="D121">
+        <v>11481</v>
+      </c>
+      <c r="E121">
+        <v>6371</v>
+      </c>
+      <c r="F121">
+        <v>8794</v>
+      </c>
+      <c r="G121">
+        <v>26646</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="s">
+        <v>29</v>
+      </c>
+      <c r="B122" t="s">
+        <v>29</v>
+      </c>
+      <c r="C122" t="s">
+        <v>35</v>
+      </c>
+      <c r="D122">
+        <v>781</v>
+      </c>
+      <c r="E122">
+        <v>433</v>
+      </c>
+      <c r="F122">
+        <v>564</v>
+      </c>
+      <c r="G122">
+        <v>1778</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>1</v>
+      </c>
+      <c r="B123" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C123" t="s">
+        <v>37</v>
+      </c>
+      <c r="D123">
+        <v>3740</v>
+      </c>
+      <c r="E123">
+        <v>947</v>
+      </c>
+      <c r="F123">
+        <v>2086</v>
+      </c>
+      <c r="G123">
+        <v>6773</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>2</v>
+      </c>
+      <c r="B124" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C124" t="s">
+        <v>37</v>
+      </c>
+      <c r="D124">
+        <v>314</v>
+      </c>
+      <c r="E124">
+        <v>277</v>
+      </c>
+      <c r="F124">
+        <v>781</v>
+      </c>
+      <c r="G124">
+        <v>1372</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>3</v>
+      </c>
+      <c r="B125" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C125" t="s">
+        <v>37</v>
+      </c>
+      <c r="D125">
+        <v>708</v>
+      </c>
+      <c r="E125">
+        <v>501</v>
+      </c>
+      <c r="F125">
+        <v>246</v>
+      </c>
+      <c r="G125">
+        <v>1455</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>4</v>
+      </c>
+      <c r="B126" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C126" t="s">
+        <v>37</v>
+      </c>
+      <c r="D126">
+        <v>1384</v>
+      </c>
+      <c r="E126">
+        <v>251</v>
+      </c>
+      <c r="F126">
+        <v>235</v>
+      </c>
+      <c r="G126">
+        <v>1870</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>5</v>
+      </c>
+      <c r="B127" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C127" t="s">
+        <v>37</v>
+      </c>
+      <c r="D127">
+        <v>276</v>
+      </c>
+      <c r="E127">
+        <v>117</v>
+      </c>
+      <c r="F127">
+        <v>2542</v>
+      </c>
+      <c r="G127">
+        <v>2935</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>6</v>
+      </c>
+      <c r="B128" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C128" t="s">
+        <v>37</v>
+      </c>
+      <c r="D128">
+        <v>189</v>
+      </c>
+      <c r="E128">
+        <v>94</v>
+      </c>
+      <c r="F128">
+        <v>139</v>
+      </c>
+      <c r="G128">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>7</v>
+      </c>
+      <c r="B129" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C129" t="s">
+        <v>37</v>
+      </c>
+      <c r="D129">
+        <v>2287</v>
+      </c>
+      <c r="E129">
+        <v>304</v>
+      </c>
+      <c r="F129">
+        <v>794</v>
+      </c>
+      <c r="G129">
+        <v>3385</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>8</v>
+      </c>
+      <c r="B130" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C130" t="s">
+        <v>37</v>
+      </c>
+      <c r="D130">
+        <v>1802</v>
+      </c>
+      <c r="E130">
+        <v>3447</v>
+      </c>
+      <c r="F130">
+        <v>1407</v>
+      </c>
+      <c r="G130">
+        <v>6656</v>
+      </c>
+    </row>
+    <row r="131"/>
+    <row r="132">
+      <c r="A132">
+        <v>15</v>
+      </c>
+      <c r="B132" t="s">
+        <v>20</v>
+      </c>
+      <c r="C132" t="s">
+        <v>34</v>
+      </c>
+      <c r="D132">
+        <v>5681</v>
+      </c>
+      <c r="E132">
+        <v>9187</v>
+      </c>
+      <c r="F132">
+        <v>7267</v>
+      </c>
+      <c r="G132">
+        <v>22135</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="s">
+        <v>29</v>
+      </c>
+      <c r="B133" t="s">
+        <v>29</v>
+      </c>
+      <c r="C133" t="s">
+        <v>35</v>
+      </c>
+      <c r="D133">
+        <v>608</v>
+      </c>
+      <c r="E133">
+        <v>460</v>
+      </c>
+      <c r="F133">
+        <v>609</v>
+      </c>
+      <c r="G133">
+        <v>1677</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>1</v>
+      </c>
+      <c r="B134" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C134" t="s">
+        <v>37</v>
+      </c>
+      <c r="D134">
+        <v>666</v>
+      </c>
+      <c r="E134">
+        <v>679</v>
+      </c>
+      <c r="F134">
+        <v>2336</v>
+      </c>
+      <c r="G134">
+        <v>3681</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>2</v>
+      </c>
+      <c r="B135" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C135" t="s">
+        <v>37</v>
+      </c>
+      <c r="D135">
+        <v>1258</v>
+      </c>
+      <c r="E135">
+        <v>3776</v>
+      </c>
+      <c r="F135">
+        <v>425</v>
+      </c>
+      <c r="G135">
+        <v>5459</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>3</v>
+      </c>
+      <c r="B136" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C136" t="s">
+        <v>37</v>
+      </c>
+      <c r="D136">
+        <v>307</v>
+      </c>
+      <c r="E136">
+        <v>187</v>
+      </c>
+      <c r="F136">
+        <v>207</v>
+      </c>
+      <c r="G136">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>4</v>
+      </c>
+      <c r="B137" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C137" t="s">
+        <v>37</v>
+      </c>
+      <c r="D137">
+        <v>366</v>
+      </c>
+      <c r="E137">
+        <v>899</v>
+      </c>
+      <c r="F137">
+        <v>594</v>
+      </c>
+      <c r="G137">
+        <v>1859</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>5</v>
+      </c>
+      <c r="B138" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C138" t="s">
+        <v>37</v>
+      </c>
+      <c r="D138">
+        <v>667</v>
+      </c>
+      <c r="E138">
+        <v>142</v>
+      </c>
+      <c r="F138">
+        <v>177</v>
+      </c>
+      <c r="G138">
+        <v>986</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>6</v>
+      </c>
+      <c r="B139" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C139" t="s">
+        <v>37</v>
+      </c>
+      <c r="D139">
+        <v>617</v>
+      </c>
+      <c r="E139">
+        <v>2681</v>
+      </c>
+      <c r="F139">
+        <v>379</v>
+      </c>
+      <c r="G139">
+        <v>3677</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>7</v>
+      </c>
+      <c r="B140" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C140" t="s">
+        <v>37</v>
+      </c>
+      <c r="D140">
+        <v>227</v>
+      </c>
+      <c r="E140">
+        <v>193</v>
+      </c>
+      <c r="F140">
+        <v>1833</v>
+      </c>
+      <c r="G140">
+        <v>2253</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>8</v>
+      </c>
+      <c r="B141" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C141" t="s">
+        <v>37</v>
+      </c>
+      <c r="D141">
+        <v>965</v>
+      </c>
+      <c r="E141">
+        <v>170</v>
+      </c>
+      <c r="F141">
+        <v>707</v>
+      </c>
+      <c r="G141">
+        <v>1842</v>
+      </c>
+    </row>
+    <row r="142"/>
+    <row r="143">
+      <c r="A143">
+        <v>16</v>
+      </c>
+      <c r="B143" t="s">
+        <v>21</v>
+      </c>
+      <c r="C143" t="s">
+        <v>34</v>
+      </c>
+      <c r="D143">
+        <v>2477</v>
+      </c>
+      <c r="E143">
+        <v>2613</v>
+      </c>
+      <c r="F143">
+        <v>4134</v>
+      </c>
+      <c r="G143">
+        <v>9224</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="s">
+        <v>29</v>
+      </c>
+      <c r="B144" t="s">
+        <v>29</v>
+      </c>
+      <c r="C144" t="s">
+        <v>35</v>
+      </c>
+      <c r="D144">
+        <v>113</v>
+      </c>
+      <c r="E144">
+        <v>287</v>
+      </c>
+      <c r="F144">
+        <v>348</v>
+      </c>
+      <c r="G144">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>1</v>
+      </c>
+      <c r="B145" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C145" t="s">
+        <v>37</v>
+      </c>
+      <c r="D145">
+        <v>196</v>
+      </c>
+      <c r="E145">
+        <v>428</v>
+      </c>
+      <c r="F145">
+        <v>371</v>
+      </c>
+      <c r="G145">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>2</v>
+      </c>
+      <c r="B146" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C146" t="s">
+        <v>37</v>
+      </c>
+      <c r="D146">
+        <v>160</v>
+      </c>
+      <c r="E146">
+        <v>908</v>
+      </c>
+      <c r="F146">
+        <v>356</v>
+      </c>
+      <c r="G146">
+        <v>1424</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>3</v>
+      </c>
+      <c r="B147" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C147" t="s">
+        <v>37</v>
+      </c>
+      <c r="D147">
+        <v>1083</v>
+      </c>
+      <c r="E147">
+        <v>428</v>
+      </c>
+      <c r="F147">
+        <v>641</v>
+      </c>
+      <c r="G147">
+        <v>2152</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>4</v>
+      </c>
+      <c r="B148" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C148" t="s">
+        <v>37</v>
+      </c>
+      <c r="D148">
+        <v>149</v>
+      </c>
+      <c r="E148">
+        <v>171</v>
+      </c>
+      <c r="F148">
+        <v>1511</v>
+      </c>
+      <c r="G148">
+        <v>1831</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>5</v>
+      </c>
+      <c r="B149" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C149" t="s">
+        <v>37</v>
+      </c>
+      <c r="D149">
+        <v>80</v>
+      </c>
+      <c r="E149">
+        <v>102</v>
+      </c>
+      <c r="F149">
+        <v>96</v>
+      </c>
+      <c r="G149">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>6</v>
+      </c>
+      <c r="B150" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C150" t="s">
+        <v>37</v>
+      </c>
+      <c r="D150">
+        <v>60</v>
+      </c>
+      <c r="E150">
+        <v>86</v>
+      </c>
+      <c r="F150">
+        <v>52</v>
+      </c>
+      <c r="G150">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>7</v>
+      </c>
+      <c r="B151" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C151" t="s">
+        <v>37</v>
+      </c>
+      <c r="D151">
+        <v>571</v>
+      </c>
+      <c r="E151">
+        <v>82</v>
+      </c>
+      <c r="F151">
+        <v>222</v>
+      </c>
+      <c r="G151">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>8</v>
+      </c>
+      <c r="B152" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C152" t="s">
+        <v>37</v>
+      </c>
+      <c r="D152">
+        <v>65</v>
+      </c>
+      <c r="E152">
+        <v>121</v>
+      </c>
+      <c r="F152">
+        <v>537</v>
+      </c>
+      <c r="G152">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="153"/>
+    <row r="154">
+      <c r="A154">
+        <v>17</v>
+      </c>
+      <c r="B154" t="s">
+        <v>22</v>
+      </c>
+      <c r="C154" t="s">
+        <v>34</v>
+      </c>
+      <c r="D154">
+        <v>876</v>
+      </c>
+      <c r="E154">
+        <v>477</v>
+      </c>
+      <c r="F154">
+        <v>2295</v>
+      </c>
+      <c r="G154">
+        <v>3648</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" t="s">
+        <v>29</v>
+      </c>
+      <c r="B155" t="s">
+        <v>29</v>
+      </c>
+      <c r="C155" t="s">
+        <v>35</v>
+      </c>
+      <c r="D155">
+        <v>99</v>
+      </c>
+      <c r="E155">
+        <v>63</v>
+      </c>
+      <c r="F155">
+        <v>109</v>
+      </c>
+      <c r="G155">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>1</v>
+      </c>
+      <c r="B156" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C156" t="s">
+        <v>37</v>
+      </c>
+      <c r="D156">
+        <v>180</v>
+      </c>
+      <c r="E156">
+        <v>72</v>
+      </c>
+      <c r="F156">
+        <v>146</v>
+      </c>
+      <c r="G156">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>2</v>
+      </c>
+      <c r="B157" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C157" t="s">
+        <v>37</v>
+      </c>
+      <c r="D157">
+        <v>145</v>
+      </c>
+      <c r="E157">
+        <v>109</v>
+      </c>
+      <c r="F157">
+        <v>322</v>
+      </c>
+      <c r="G157">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>3</v>
+      </c>
+      <c r="B158" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C158" t="s">
+        <v>37</v>
+      </c>
+      <c r="D158">
+        <v>33</v>
+      </c>
+      <c r="E158">
+        <v>18</v>
+      </c>
+      <c r="F158">
+        <v>37</v>
+      </c>
+      <c r="G158">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>4</v>
+      </c>
+      <c r="B159" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C159" t="s">
+        <v>37</v>
+      </c>
+      <c r="D159">
+        <v>66</v>
+      </c>
+      <c r="E159">
+        <v>37</v>
+      </c>
+      <c r="F159">
+        <v>1399</v>
+      </c>
+      <c r="G159">
+        <v>1502</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>5</v>
+      </c>
+      <c r="B160" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C160" t="s">
+        <v>37</v>
+      </c>
+      <c r="D160">
+        <v>268</v>
+      </c>
+      <c r="E160">
+        <v>31</v>
+      </c>
+      <c r="F160">
+        <v>89</v>
+      </c>
+      <c r="G160">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>6</v>
+      </c>
+      <c r="B161" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C161" t="s">
+        <v>37</v>
+      </c>
+      <c r="D161">
+        <v>25</v>
+      </c>
+      <c r="E161">
+        <v>11</v>
+      </c>
+      <c r="F161">
+        <v>20</v>
+      </c>
+      <c r="G161">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>7</v>
+      </c>
+      <c r="B162" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C162" t="s">
+        <v>37</v>
+      </c>
+      <c r="D162">
+        <v>28</v>
+      </c>
+      <c r="E162">
+        <v>20</v>
+      </c>
+      <c r="F162">
+        <v>125</v>
+      </c>
+      <c r="G162">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>8</v>
+      </c>
+      <c r="B163" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C163" t="s">
+        <v>37</v>
+      </c>
+      <c r="D163">
+        <v>32</v>
+      </c>
+      <c r="E163">
+        <v>116</v>
+      </c>
+      <c r="F163">
+        <v>48</v>
+      </c>
+      <c r="G163">
+        <v>196</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView tabSelected="true" workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
       <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" t="s">
+        <v>25</v>
+      </c>
+      <c r="D2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F2" t="s">
+        <v>28</v>
+      </c>
+      <c r="G2">
+        <v>22130</v>
+      </c>
+      <c r="H2">
+        <v>24615</v>
+      </c>
+      <c r="I2">
+        <v>28716</v>
+      </c>
+      <c r="J2">
+        <v>44765</v>
+      </c>
+      <c r="K2">
+        <v>23725</v>
+      </c>
+      <c r="L2">
+        <v>3831</v>
+      </c>
+      <c r="M2">
+        <v>4512</v>
+      </c>
+      <c r="N2">
+        <v>4962</v>
+      </c>
+      <c r="O2">
+        <v>3475</v>
+      </c>
+      <c r="P2">
+        <v>25026</v>
+      </c>
+      <c r="Q2">
+        <v>2070</v>
+      </c>
+      <c r="R2">
+        <v>11302</v>
+      </c>
+      <c r="S2">
+        <v>1026</v>
+      </c>
+      <c r="T2">
+        <v>23136</v>
+      </c>
+      <c r="U2">
+        <v>5314</v>
+      </c>
+      <c r="V2">
+        <v>8203</v>
+      </c>
+      <c r="W2">
+        <v>4727</v>
+      </c>
+      <c r="X2">
+        <v>241535</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="G3">
+        <v>22130</v>
+      </c>
+      <c r="H3">
+        <v>24615</v>
+      </c>
+      <c r="I3">
+        <v>28716</v>
+      </c>
+      <c r="J3">
+        <v>44765</v>
+      </c>
+      <c r="K3">
+        <v>23725</v>
+      </c>
+      <c r="L3">
+        <v>3831</v>
+      </c>
+      <c r="M3">
+        <v>4512</v>
+      </c>
+      <c r="N3">
+        <v>4962</v>
+      </c>
+      <c r="O3">
+        <v>3475</v>
+      </c>
+      <c r="P3">
+        <v>25026</v>
+      </c>
+      <c r="Q3">
+        <v>2070</v>
+      </c>
+      <c r="R3">
+        <v>11302</v>
+      </c>
+      <c r="S3">
+        <v>1026</v>
+      </c>
+      <c r="T3">
+        <v>23136</v>
+      </c>
+      <c r="U3">
+        <v>5314</v>
+      </c>
+      <c r="V3">
+        <v>8203</v>
+      </c>
+      <c r="W3">
+        <v>4727</v>
+      </c>
+      <c r="X3">
+        <v>241535</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="1" t="s">
         <v>32</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>30</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D2">
         <v>22130</v>
       </c>
       <c r="E2">
         <v>22130</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B3" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C3" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D3">
         <v>2509</v>
       </c>
       <c r="E3">
         <v>2509</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>600</v>
+        <v>36</v>
       </c>
       <c r="C4" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D4">
         <v>8371</v>
       </c>
       <c r="E4">
         <v>8371</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>601</v>
+        <v>38</v>
       </c>
       <c r="C5" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D5">
         <v>4321</v>
       </c>
       <c r="E5">
         <v>4321</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>602</v>
+        <v>39</v>
       </c>
       <c r="C6" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D6">
         <v>2007</v>
       </c>
       <c r="E6">
         <v>2007</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>603</v>
+        <v>40</v>
       </c>
       <c r="C7" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D7">
         <v>3866</v>
       </c>
       <c r="E7">
         <v>3866</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>604</v>
+        <v>41</v>
       </c>
       <c r="C8" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D8">
         <v>572</v>
       </c>
       <c r="E8">
         <v>572</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>605</v>
+        <v>42</v>
       </c>
       <c r="C9" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D9">
         <v>484</v>
       </c>
       <c r="E9">
         <v>484</v>
       </c>
     </row>
     <row r="10"/>
     <row r="11">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
         <v>7</v>
       </c>
       <c r="C11" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D11">
         <v>24615</v>
       </c>
       <c r="E11">
         <v>24615</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B12" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C12" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D12">
         <v>3574</v>
       </c>
       <c r="E12">
         <v>3574</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>606</v>
+        <v>43</v>
       </c>
       <c r="C13" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D13">
         <v>10467</v>
       </c>
       <c r="E13">
         <v>10467</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>607</v>
+        <v>44</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D14">
         <v>4835</v>
       </c>
       <c r="E14">
         <v>4835</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>3</v>
       </c>
       <c r="B15" t="s">
-        <v>608</v>
+        <v>45</v>
       </c>
       <c r="C15" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D15">
         <v>613</v>
       </c>
       <c r="E15">
         <v>613</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>4</v>
       </c>
       <c r="B16" t="s">
-        <v>609</v>
+        <v>46</v>
       </c>
       <c r="C16" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D16">
         <v>913</v>
       </c>
       <c r="E16">
         <v>913</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>5</v>
       </c>
       <c r="B17" t="s">
-        <v>610</v>
+        <v>47</v>
       </c>
       <c r="C17" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D17">
         <v>369</v>
       </c>
       <c r="E17">
         <v>369</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>6</v>
       </c>
       <c r="B18" t="s">
-        <v>611</v>
+        <v>48</v>
       </c>
       <c r="C18" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D18">
         <v>3844</v>
       </c>
       <c r="E18">
         <v>3844</v>
       </c>
     </row>
     <row r="19"/>
     <row r="20">
       <c r="A20">
         <v>3</v>
       </c>
       <c r="B20" t="s">
         <v>8</v>
       </c>
       <c r="C20" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D20">
         <v>28716</v>
       </c>
       <c r="E20">
         <v>28716</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D21">
         <v>4214</v>
       </c>
       <c r="E21">
         <v>4214</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1</v>
       </c>
       <c r="B22" t="s">
-        <v>612</v>
+        <v>49</v>
       </c>
       <c r="C22" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D22">
         <v>17094</v>
       </c>
       <c r="E22">
         <v>17094</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2</v>
       </c>
       <c r="B23" t="s">
-        <v>613</v>
+        <v>50</v>
       </c>
       <c r="C23" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D23">
         <v>2419</v>
       </c>
       <c r="E23">
         <v>2419</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
-        <v>614</v>
+        <v>51</v>
       </c>
       <c r="C24" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D24">
         <v>2745</v>
       </c>
       <c r="E24">
         <v>2745</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>4</v>
       </c>
       <c r="B25" t="s">
-        <v>615</v>
+        <v>52</v>
       </c>
       <c r="C25" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D25">
         <v>1283</v>
       </c>
       <c r="E25">
         <v>1283</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>5</v>
       </c>
       <c r="B26" t="s">
-        <v>616</v>
+        <v>53</v>
       </c>
       <c r="C26" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D26">
         <v>481</v>
       </c>
       <c r="E26">
         <v>481</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>6</v>
       </c>
       <c r="B27" t="s">
-        <v>617</v>
+        <v>54</v>
       </c>
       <c r="C27" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D27">
         <v>480</v>
       </c>
       <c r="E27">
         <v>480</v>
       </c>
     </row>
     <row r="28"/>
     <row r="29">
       <c r="A29">
         <v>4</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D29">
         <v>44765</v>
       </c>
       <c r="E29">
         <v>44765</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C30" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D30">
         <v>4044</v>
       </c>
       <c r="E30">
         <v>4044</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1</v>
       </c>
       <c r="B31" t="s">
-        <v>618</v>
+        <v>55</v>
       </c>
       <c r="C31" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D31">
         <v>19676</v>
       </c>
       <c r="E31">
         <v>19676</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>2</v>
       </c>
       <c r="B32" t="s">
-        <v>619</v>
+        <v>56</v>
       </c>
       <c r="C32" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D32">
         <v>13032</v>
       </c>
       <c r="E32">
         <v>13032</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>3</v>
       </c>
       <c r="B33" t="s">
-        <v>620</v>
+        <v>57</v>
       </c>
       <c r="C33" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D33">
         <v>2208</v>
       </c>
       <c r="E33">
         <v>2208</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>4</v>
       </c>
       <c r="B34" t="s">
-        <v>621</v>
+        <v>58</v>
       </c>
       <c r="C34" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D34">
         <v>1609</v>
       </c>
       <c r="E34">
         <v>1609</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>5</v>
       </c>
       <c r="B35" t="s">
-        <v>622</v>
+        <v>59</v>
       </c>
       <c r="C35" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D35">
         <v>1750</v>
       </c>
       <c r="E35">
         <v>1750</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>6</v>
       </c>
       <c r="B36" t="s">
-        <v>623</v>
+        <v>60</v>
       </c>
       <c r="C36" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D36">
         <v>2446</v>
       </c>
       <c r="E36">
         <v>2446</v>
       </c>
     </row>
     <row r="37"/>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D38">
         <v>23725</v>
       </c>
       <c r="E38">
         <v>23725</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B39" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C39" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D39">
         <v>1648</v>
       </c>
       <c r="E39">
         <v>1648</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>624</v>
+        <v>61</v>
       </c>
       <c r="C40" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D40">
         <v>10147</v>
       </c>
       <c r="E40">
         <v>10147</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>625</v>
+        <v>62</v>
       </c>
       <c r="C41" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D41">
         <v>8290</v>
       </c>
       <c r="E41">
         <v>8290</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>626</v>
+        <v>63</v>
       </c>
       <c r="C42" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D42">
         <v>1154</v>
       </c>
       <c r="E42">
         <v>1154</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>627</v>
+        <v>64</v>
       </c>
       <c r="C43" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D43">
         <v>1799</v>
       </c>
       <c r="E43">
         <v>1799</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>628</v>
+        <v>65</v>
       </c>
       <c r="C44" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D44">
         <v>414</v>
       </c>
       <c r="E44">
         <v>414</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>629</v>
+        <v>66</v>
       </c>
       <c r="C45" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D45">
         <v>273</v>
       </c>
       <c r="E45">
         <v>273</v>
       </c>
     </row>
     <row r="46"/>
     <row r="47">
       <c r="A47">
         <v>6</v>
       </c>
       <c r="B47" t="s">
         <v>11</v>
       </c>
       <c r="C47" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D47">
         <v>3831</v>
       </c>
       <c r="E47">
         <v>3831</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B48" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C48" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D48">
         <v>877</v>
       </c>
       <c r="E48">
         <v>877</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1</v>
       </c>
       <c r="B49" t="s">
-        <v>630</v>
+        <v>67</v>
       </c>
       <c r="C49" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D49">
         <v>660</v>
       </c>
       <c r="E49">
         <v>660</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>2</v>
       </c>
       <c r="B50" t="s">
-        <v>631</v>
+        <v>68</v>
       </c>
       <c r="C50" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D50">
         <v>992</v>
       </c>
       <c r="E50">
         <v>992</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>3</v>
       </c>
       <c r="B51" t="s">
-        <v>632</v>
+        <v>69</v>
       </c>
       <c r="C51" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D51">
         <v>337</v>
       </c>
       <c r="E51">
         <v>337</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>4</v>
       </c>
       <c r="B52" t="s">
-        <v>633</v>
+        <v>70</v>
       </c>
       <c r="C52" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D52">
         <v>452</v>
       </c>
       <c r="E52">
         <v>452</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>5</v>
       </c>
       <c r="B53" t="s">
-        <v>634</v>
+        <v>71</v>
       </c>
       <c r="C53" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D53">
         <v>176</v>
       </c>
       <c r="E53">
         <v>176</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>6</v>
       </c>
       <c r="B54" t="s">
-        <v>635</v>
+        <v>72</v>
       </c>
       <c r="C54" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D54">
         <v>337</v>
       </c>
       <c r="E54">
         <v>337</v>
       </c>
     </row>
     <row r="55"/>
     <row r="56">
       <c r="A56">
         <v>7</v>
       </c>
       <c r="B56" t="s">
         <v>12</v>
       </c>
       <c r="C56" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D56">
         <v>4512</v>
       </c>
       <c r="E56">
         <v>4512</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B57" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C57" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D57">
         <v>1143</v>
       </c>
       <c r="E57">
         <v>1143</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>1</v>
       </c>
       <c r="B58" t="s">
-        <v>636</v>
+        <v>73</v>
       </c>
       <c r="C58" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D58">
         <v>1675</v>
       </c>
       <c r="E58">
         <v>1675</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>2</v>
       </c>
       <c r="B59" t="s">
-        <v>637</v>
+        <v>74</v>
       </c>
       <c r="C59" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D59">
         <v>715</v>
       </c>
       <c r="E59">
         <v>715</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>3</v>
       </c>
       <c r="B60" t="s">
-        <v>638</v>
+        <v>75</v>
       </c>
       <c r="C60" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D60">
         <v>217</v>
       </c>
       <c r="E60">
         <v>217</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>4</v>
       </c>
       <c r="B61" t="s">
-        <v>639</v>
+        <v>76</v>
       </c>
       <c r="C61" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D61">
         <v>127</v>
       </c>
       <c r="E61">
         <v>127</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>5</v>
       </c>
       <c r="B62" t="s">
-        <v>640</v>
+        <v>77</v>
       </c>
       <c r="C62" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D62">
         <v>306</v>
       </c>
       <c r="E62">
         <v>306</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>6</v>
       </c>
       <c r="B63" t="s">
-        <v>641</v>
+        <v>78</v>
       </c>
       <c r="C63" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D63">
         <v>329</v>
       </c>
       <c r="E63">
         <v>329</v>
       </c>
     </row>
     <row r="64"/>
     <row r="65">
       <c r="A65">
         <v>8</v>
       </c>
       <c r="B65" t="s">
         <v>13</v>
       </c>
       <c r="C65" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D65">
         <v>4962</v>
       </c>
       <c r="E65">
         <v>4962</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B66" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C66" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D66">
         <v>944</v>
       </c>
       <c r="E66">
         <v>944</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>1</v>
       </c>
       <c r="B67" t="s">
-        <v>642</v>
+        <v>79</v>
       </c>
       <c r="C67" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D67">
         <v>2193</v>
       </c>
       <c r="E67">
         <v>2193</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>2</v>
       </c>
       <c r="B68" t="s">
-        <v>643</v>
+        <v>80</v>
       </c>
       <c r="C68" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D68">
         <v>802</v>
       </c>
       <c r="E68">
         <v>802</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>3</v>
       </c>
       <c r="B69" t="s">
-        <v>644</v>
+        <v>81</v>
       </c>
       <c r="C69" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D69">
         <v>164</v>
       </c>
       <c r="E69">
         <v>164</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>4</v>
       </c>
       <c r="B70" t="s">
-        <v>645</v>
+        <v>82</v>
       </c>
       <c r="C70" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D70">
         <v>268</v>
       </c>
       <c r="E70">
         <v>268</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>5</v>
       </c>
       <c r="B71" t="s">
-        <v>646</v>
+        <v>83</v>
       </c>
       <c r="C71" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D71">
         <v>376</v>
       </c>
       <c r="E71">
         <v>376</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>6</v>
       </c>
       <c r="B72" t="s">
-        <v>647</v>
+        <v>84</v>
       </c>
       <c r="C72" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D72">
         <v>215</v>
       </c>
       <c r="E72">
         <v>215</v>
       </c>
     </row>
     <row r="73"/>
     <row r="74">
       <c r="A74">
         <v>9</v>
       </c>
       <c r="B74" t="s">
         <v>14</v>
       </c>
       <c r="C74" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D74">
         <v>3475</v>
       </c>
       <c r="E74">
         <v>3475</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B75" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C75" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D75">
         <v>248</v>
       </c>
       <c r="E75">
         <v>248</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>1</v>
       </c>
       <c r="B76" t="s">
-        <v>648</v>
+        <v>85</v>
       </c>
       <c r="C76" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D76">
         <v>674</v>
       </c>
       <c r="E76">
         <v>674</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>2</v>
       </c>
       <c r="B77" t="s">
-        <v>649</v>
+        <v>86</v>
       </c>
       <c r="C77" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D77">
         <v>336</v>
       </c>
       <c r="E77">
         <v>336</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>3</v>
       </c>
       <c r="B78" t="s">
-        <v>650</v>
+        <v>87</v>
       </c>
       <c r="C78" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D78">
         <v>140</v>
       </c>
       <c r="E78">
         <v>140</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>4</v>
       </c>
       <c r="B79" t="s">
-        <v>651</v>
+        <v>88</v>
       </c>
       <c r="C79" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D79">
         <v>647</v>
       </c>
       <c r="E79">
         <v>647</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>5</v>
       </c>
       <c r="B80" t="s">
-        <v>652</v>
+        <v>89</v>
       </c>
       <c r="C80" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D80">
         <v>60</v>
       </c>
       <c r="E80">
         <v>60</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>6</v>
       </c>
       <c r="B81" t="s">
-        <v>653</v>
+        <v>90</v>
       </c>
       <c r="C81" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D81">
         <v>1370</v>
       </c>
       <c r="E81">
         <v>1370</v>
       </c>
     </row>
     <row r="82"/>
     <row r="83">
       <c r="A83">
         <v>10</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D83">
         <v>25026</v>
       </c>
       <c r="E83">
         <v>25026</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B84" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C84" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D84">
         <v>1234</v>
       </c>
       <c r="E84">
         <v>1234</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1</v>
       </c>
       <c r="B85" t="s">
-        <v>654</v>
+        <v>91</v>
       </c>
       <c r="C85" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D85">
         <v>15465</v>
       </c>
       <c r="E85">
         <v>15465</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>2</v>
       </c>
       <c r="B86" t="s">
-        <v>655</v>
+        <v>92</v>
       </c>
       <c r="C86" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D86">
         <v>668</v>
       </c>
       <c r="E86">
         <v>668</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>3</v>
       </c>
       <c r="B87" t="s">
-        <v>656</v>
+        <v>93</v>
       </c>
       <c r="C87" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D87">
         <v>6420</v>
       </c>
       <c r="E87">
         <v>6420</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>4</v>
       </c>
       <c r="B88" t="s">
-        <v>657</v>
+        <v>94</v>
       </c>
       <c r="C88" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D88">
         <v>380</v>
       </c>
       <c r="E88">
         <v>380</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>5</v>
       </c>
       <c r="B89" t="s">
-        <v>658</v>
+        <v>95</v>
       </c>
       <c r="C89" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D89">
         <v>177</v>
       </c>
       <c r="E89">
         <v>177</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>6</v>
       </c>
       <c r="B90" t="s">
-        <v>659</v>
+        <v>96</v>
       </c>
       <c r="C90" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D90">
         <v>682</v>
       </c>
       <c r="E90">
         <v>682</v>
       </c>
     </row>
     <row r="91"/>
     <row r="92">
       <c r="A92">
         <v>11</v>
       </c>
       <c r="B92" t="s">
-        <v>174</v>
+        <v>16</v>
       </c>
       <c r="C92" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D92">
         <v>2070</v>
       </c>
       <c r="E92">
         <v>2070</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B93" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C93" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D93">
         <v>350</v>
       </c>
       <c r="E93">
         <v>350</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1</v>
       </c>
       <c r="B94" t="s">
-        <v>660</v>
+        <v>97</v>
       </c>
       <c r="C94" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D94">
         <v>1201</v>
       </c>
       <c r="E94">
         <v>1201</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>2</v>
       </c>
       <c r="B95" t="s">
-        <v>661</v>
+        <v>98</v>
       </c>
       <c r="C95" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D95">
         <v>338</v>
       </c>
       <c r="E95">
         <v>338</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>3</v>
       </c>
       <c r="B96" t="s">
-        <v>662</v>
+        <v>99</v>
       </c>
       <c r="C96" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D96">
         <v>181</v>
       </c>
       <c r="E96">
         <v>181</v>
       </c>
     </row>
     <row r="97"/>
     <row r="98">
       <c r="A98">
         <v>12</v>
       </c>
       <c r="B98" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C98" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D98">
         <v>11302</v>
       </c>
       <c r="E98">
         <v>11302</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B99" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C99" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D99">
         <v>725</v>
       </c>
       <c r="E99">
         <v>725</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>1</v>
       </c>
       <c r="B100" t="s">
-        <v>663</v>
+        <v>100</v>
       </c>
       <c r="C100" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D100">
         <v>3322</v>
       </c>
       <c r="E100">
         <v>3322</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>2</v>
       </c>
       <c r="B101" t="s">
-        <v>664</v>
+        <v>101</v>
       </c>
       <c r="C101" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D101">
         <v>2710</v>
       </c>
       <c r="E101">
         <v>2710</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>3</v>
       </c>
       <c r="B102" t="s">
-        <v>665</v>
+        <v>102</v>
       </c>
       <c r="C102" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D102">
         <v>851</v>
       </c>
       <c r="E102">
         <v>851</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>4</v>
       </c>
       <c r="B103" t="s">
-        <v>666</v>
+        <v>103</v>
       </c>
       <c r="C103" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D103">
         <v>633</v>
       </c>
       <c r="E103">
         <v>633</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>5</v>
       </c>
       <c r="B104" t="s">
-        <v>667</v>
+        <v>104</v>
       </c>
       <c r="C104" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D104">
         <v>591</v>
       </c>
       <c r="E104">
         <v>591</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>6</v>
       </c>
       <c r="B105" t="s">
-        <v>668</v>
+        <v>105</v>
       </c>
       <c r="C105" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D105">
         <v>2470</v>
       </c>
       <c r="E105">
         <v>2470</v>
       </c>
     </row>
     <row r="106"/>
     <row r="107">
       <c r="A107">
         <v>13</v>
       </c>
       <c r="B107" t="s">
-        <v>175</v>
+        <v>18</v>
       </c>
       <c r="C107" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D107">
         <v>1026</v>
       </c>
       <c r="E107">
         <v>1026</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B108" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C108" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D108">
         <v>210</v>
       </c>
       <c r="E108">
         <v>210</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1</v>
       </c>
       <c r="B109" t="s">
-        <v>669</v>
+        <v>106</v>
       </c>
       <c r="C109" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D109">
         <v>755</v>
       </c>
       <c r="E109">
         <v>755</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>2</v>
       </c>
       <c r="B110" t="s">
-        <v>670</v>
+        <v>107</v>
       </c>
       <c r="C110" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D110">
         <v>61</v>
       </c>
       <c r="E110">
         <v>61</v>
       </c>
     </row>
     <row r="111"/>
     <row r="112">
       <c r="A112">
         <v>14</v>
       </c>
       <c r="B112" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C112" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D112">
         <v>23136</v>
       </c>
       <c r="E112">
         <v>23136</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B113" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C113" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D113">
         <v>1225</v>
       </c>
       <c r="E113">
         <v>1225</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1</v>
       </c>
       <c r="B114" t="s">
-        <v>671</v>
+        <v>108</v>
       </c>
       <c r="C114" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D114">
         <v>8521</v>
       </c>
       <c r="E114">
         <v>8521</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>2</v>
       </c>
       <c r="B115" t="s">
-        <v>672</v>
+        <v>109</v>
       </c>
       <c r="C115" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D115">
         <v>3434</v>
       </c>
       <c r="E115">
         <v>3434</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>3</v>
       </c>
       <c r="B116" t="s">
-        <v>673</v>
+        <v>110</v>
       </c>
       <c r="C116" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D116">
         <v>3314</v>
       </c>
       <c r="E116">
         <v>3314</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>4</v>
       </c>
       <c r="B117" t="s">
-        <v>674</v>
+        <v>111</v>
       </c>
       <c r="C117" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D117">
         <v>252</v>
       </c>
       <c r="E117">
         <v>252</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>5</v>
       </c>
       <c r="B118" t="s">
-        <v>675</v>
+        <v>112</v>
       </c>
       <c r="C118" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D118">
         <v>277</v>
       </c>
       <c r="E118">
         <v>277</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>6</v>
       </c>
       <c r="B119" t="s">
-        <v>676</v>
+        <v>113</v>
       </c>
       <c r="C119" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D119">
         <v>6113</v>
       </c>
       <c r="E119">
         <v>6113</v>
       </c>
     </row>
     <row r="120"/>
     <row r="121">
       <c r="A121">
         <v>15</v>
       </c>
       <c r="B121" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C121" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D121">
         <v>5314</v>
       </c>
       <c r="E121">
         <v>5314</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B122" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C122" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D122">
         <v>740</v>
       </c>
       <c r="E122">
         <v>740</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1</v>
       </c>
       <c r="B123" t="s">
-        <v>677</v>
+        <v>114</v>
       </c>
       <c r="C123" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D123">
         <v>2335</v>
       </c>
       <c r="E123">
         <v>2335</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>2</v>
       </c>
       <c r="B124" t="s">
-        <v>678</v>
+        <v>115</v>
       </c>
       <c r="C124" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D124">
         <v>425</v>
       </c>
       <c r="E124">
         <v>425</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>3</v>
       </c>
       <c r="B125" t="s">
-        <v>679</v>
+        <v>116</v>
       </c>
       <c r="C125" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D125">
         <v>716</v>
       </c>
       <c r="E125">
         <v>716</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>4</v>
       </c>
       <c r="B126" t="s">
-        <v>680</v>
+        <v>117</v>
       </c>
       <c r="C126" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D126">
         <v>455</v>
       </c>
       <c r="E126">
         <v>455</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>5</v>
       </c>
       <c r="B127" t="s">
-        <v>681</v>
+        <v>118</v>
       </c>
       <c r="C127" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D127">
         <v>338</v>
       </c>
       <c r="E127">
         <v>338</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>6</v>
       </c>
       <c r="B128" t="s">
-        <v>682</v>
+        <v>119</v>
       </c>
       <c r="C128" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D128">
         <v>305</v>
       </c>
       <c r="E128">
         <v>305</v>
       </c>
     </row>
     <row r="129"/>
     <row r="130">
       <c r="A130">
         <v>16</v>
       </c>
       <c r="B130" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C130" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D130">
         <v>8203</v>
       </c>
       <c r="E130">
         <v>8203</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B131" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C131" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D131">
         <v>614</v>
       </c>
       <c r="E131">
         <v>614</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>1</v>
       </c>
       <c r="B132" t="s">
-        <v>683</v>
+        <v>120</v>
       </c>
       <c r="C132" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D132">
         <v>2546</v>
       </c>
       <c r="E132">
         <v>2546</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>2</v>
       </c>
       <c r="B133" t="s">
-        <v>684</v>
+        <v>121</v>
       </c>
       <c r="C133" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D133">
         <v>2330</v>
       </c>
       <c r="E133">
         <v>2330</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>3</v>
       </c>
       <c r="B134" t="s">
-        <v>685</v>
+        <v>122</v>
       </c>
       <c r="C134" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D134">
         <v>344</v>
       </c>
       <c r="E134">
         <v>344</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>4</v>
       </c>
       <c r="B135" t="s">
-        <v>686</v>
+        <v>123</v>
       </c>
       <c r="C135" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D135">
         <v>822</v>
       </c>
       <c r="E135">
         <v>822</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>5</v>
       </c>
       <c r="B136" t="s">
-        <v>687</v>
+        <v>124</v>
       </c>
       <c r="C136" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D136">
         <v>240</v>
       </c>
       <c r="E136">
         <v>240</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>6</v>
       </c>
       <c r="B137" t="s">
-        <v>688</v>
+        <v>125</v>
       </c>
       <c r="C137" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D137">
         <v>1307</v>
       </c>
       <c r="E137">
         <v>1307</v>
       </c>
     </row>
     <row r="138"/>
     <row r="139">
       <c r="A139">
         <v>17</v>
       </c>
       <c r="B139" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C139" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D139">
         <v>4727</v>
       </c>
       <c r="E139">
         <v>4727</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B140" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C140" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D140">
         <v>308</v>
       </c>
       <c r="E140">
         <v>308</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1</v>
       </c>
       <c r="B141" t="s">
-        <v>689</v>
+        <v>126</v>
       </c>
       <c r="C141" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D141">
         <v>2605</v>
       </c>
       <c r="E141">
         <v>2605</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>2</v>
       </c>
       <c r="B142" t="s">
-        <v>690</v>
+        <v>127</v>
       </c>
       <c r="C142" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D142">
         <v>1051</v>
       </c>
       <c r="E142">
         <v>1051</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>3</v>
       </c>
       <c r="B143" t="s">
-        <v>691</v>
+        <v>128</v>
       </c>
       <c r="C143" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D143">
         <v>170</v>
       </c>
       <c r="E143">
         <v>170</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>4</v>
       </c>
       <c r="B144" t="s">
-        <v>692</v>
+        <v>129</v>
       </c>
       <c r="C144" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D144">
         <v>53</v>
       </c>
       <c r="E144">
         <v>53</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>5</v>
       </c>
       <c r="B145" t="s">
-        <v>693</v>
+        <v>130</v>
       </c>
       <c r="C145" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D145">
         <v>256</v>
       </c>
       <c r="E145">
         <v>256</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>6</v>
       </c>
       <c r="B146" t="s">
-        <v>694</v>
+        <v>131</v>
       </c>
       <c r="C146" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D146">
         <v>284</v>
       </c>
       <c r="E146">
         <v>284</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
@@ -6166,92 +23744,92 @@
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>174</v>
+        <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>175</v>
+        <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="X1" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C2" t="s">
-        <v>695</v>
+        <v>132</v>
       </c>
       <c r="D2" t="s">
-        <v>696</v>
+        <v>133</v>
       </c>
       <c r="E2" t="s">
-        <v>697</v>
+        <v>134</v>
       </c>
       <c r="F2" t="s">
-        <v>698</v>
+        <v>135</v>
       </c>
       <c r="G2">
         <v>16511</v>
       </c>
       <c r="H2">
         <v>34770</v>
       </c>
       <c r="I2">
         <v>18292</v>
       </c>
       <c r="J2">
         <v>37462</v>
       </c>
       <c r="K2">
         <v>14529</v>
       </c>
       <c r="L2">
         <v>2253</v>
       </c>
       <c r="M2">
         <v>2128</v>
       </c>
       <c r="N2">
         <v>3742</v>
       </c>
@@ -6266,54 +23844,54 @@
       </c>
       <c r="R2">
         <v>10178</v>
       </c>
       <c r="S2">
         <v>844</v>
       </c>
       <c r="T2">
         <v>14112</v>
       </c>
       <c r="U2">
         <v>24538</v>
       </c>
       <c r="V2">
         <v>9530</v>
       </c>
       <c r="W2">
         <v>4611</v>
       </c>
       <c r="X2">
         <v>204595</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B3" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="G3">
         <v>16511</v>
       </c>
       <c r="H3">
         <v>34770</v>
       </c>
       <c r="I3">
         <v>18292</v>
       </c>
       <c r="J3">
         <v>37462</v>
       </c>
       <c r="K3">
         <v>14529</v>
       </c>
       <c r="L3">
         <v>2253</v>
       </c>
       <c r="M3">
         <v>2128</v>
       </c>
       <c r="N3">
         <v>3742</v>
       </c>
@@ -6330,2426 +23908,2426 @@
         <v>10178</v>
       </c>
       <c r="S3">
         <v>844</v>
       </c>
       <c r="T3">
         <v>14112</v>
       </c>
       <c r="U3">
         <v>24538</v>
       </c>
       <c r="V3">
         <v>9530</v>
       </c>
       <c r="W3">
         <v>4611</v>
       </c>
       <c r="X3">
         <v>204595</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D1" s="1" t="s">
-        <v>698</v>
+        <v>135</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D2">
         <v>16511</v>
       </c>
       <c r="E2">
         <v>16511</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B3" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C3" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D3">
         <v>1029</v>
       </c>
       <c r="E3">
         <v>1029</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>699</v>
+        <v>136</v>
       </c>
       <c r="C4" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D4">
         <v>3160</v>
       </c>
       <c r="E4">
         <v>3160</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>700</v>
+        <v>137</v>
       </c>
       <c r="C5" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D5">
         <v>1376</v>
       </c>
       <c r="E5">
         <v>1376</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>701</v>
+        <v>138</v>
       </c>
       <c r="C6" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D6">
         <v>1345</v>
       </c>
       <c r="E6">
         <v>1345</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>702</v>
+        <v>139</v>
       </c>
       <c r="C7" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D7">
         <v>5886</v>
       </c>
       <c r="E7">
         <v>5886</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>703</v>
+        <v>140</v>
       </c>
       <c r="C8" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D8">
         <v>553</v>
       </c>
       <c r="E8">
         <v>553</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>704</v>
+        <v>141</v>
       </c>
       <c r="C9" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D9">
         <v>3162</v>
       </c>
       <c r="E9">
         <v>3162</v>
       </c>
     </row>
     <row r="10"/>
     <row r="11">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
         <v>7</v>
       </c>
       <c r="C11" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D11">
         <v>34770</v>
       </c>
       <c r="E11">
         <v>34770</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B12" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C12" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D12">
         <v>3645</v>
       </c>
       <c r="E12">
         <v>3645</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>705</v>
+        <v>142</v>
       </c>
       <c r="C13" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D13">
         <v>23019</v>
       </c>
       <c r="E13">
         <v>23019</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>706</v>
+        <v>143</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D14">
         <v>3076</v>
       </c>
       <c r="E14">
         <v>3076</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>3</v>
       </c>
       <c r="B15" t="s">
-        <v>707</v>
+        <v>144</v>
       </c>
       <c r="C15" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D15">
         <v>2371</v>
       </c>
       <c r="E15">
         <v>2371</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>4</v>
       </c>
       <c r="B16" t="s">
-        <v>708</v>
+        <v>145</v>
       </c>
       <c r="C16" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D16">
         <v>506</v>
       </c>
       <c r="E16">
         <v>506</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>5</v>
       </c>
       <c r="B17" t="s">
-        <v>709</v>
+        <v>146</v>
       </c>
       <c r="C17" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D17">
         <v>665</v>
       </c>
       <c r="E17">
         <v>665</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>6</v>
       </c>
       <c r="B18" t="s">
-        <v>710</v>
+        <v>147</v>
       </c>
       <c r="C18" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D18">
         <v>1488</v>
       </c>
       <c r="E18">
         <v>1488</v>
       </c>
     </row>
     <row r="19"/>
     <row r="20">
       <c r="A20">
         <v>3</v>
       </c>
       <c r="B20" t="s">
         <v>8</v>
       </c>
       <c r="C20" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D20">
         <v>18292</v>
       </c>
       <c r="E20">
         <v>18292</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D21">
         <v>3059</v>
       </c>
       <c r="E21">
         <v>3059</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1</v>
       </c>
       <c r="B22" t="s">
-        <v>711</v>
+        <v>148</v>
       </c>
       <c r="C22" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D22">
         <v>5235</v>
       </c>
       <c r="E22">
         <v>5235</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2</v>
       </c>
       <c r="B23" t="s">
-        <v>712</v>
+        <v>149</v>
       </c>
       <c r="C23" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D23">
         <v>3123</v>
       </c>
       <c r="E23">
         <v>3123</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
-        <v>713</v>
+        <v>150</v>
       </c>
       <c r="C24" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D24">
         <v>1073</v>
       </c>
       <c r="E24">
         <v>1073</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>4</v>
       </c>
       <c r="B25" t="s">
-        <v>714</v>
+        <v>151</v>
       </c>
       <c r="C25" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D25">
         <v>1900</v>
       </c>
       <c r="E25">
         <v>1900</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>5</v>
       </c>
       <c r="B26" t="s">
-        <v>715</v>
+        <v>152</v>
       </c>
       <c r="C26" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D26">
         <v>2201</v>
       </c>
       <c r="E26">
         <v>2201</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>6</v>
       </c>
       <c r="B27" t="s">
-        <v>716</v>
+        <v>153</v>
       </c>
       <c r="C27" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D27">
         <v>1701</v>
       </c>
       <c r="E27">
         <v>1701</v>
       </c>
     </row>
     <row r="28"/>
     <row r="29">
       <c r="A29">
         <v>4</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D29">
         <v>37462</v>
       </c>
       <c r="E29">
         <v>37462</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C30" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D30">
         <v>2049</v>
       </c>
       <c r="E30">
         <v>2049</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1</v>
       </c>
       <c r="B31" t="s">
-        <v>717</v>
+        <v>154</v>
       </c>
       <c r="C31" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D31">
         <v>19134</v>
       </c>
       <c r="E31">
         <v>19134</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>2</v>
       </c>
       <c r="B32" t="s">
-        <v>718</v>
+        <v>155</v>
       </c>
       <c r="C32" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D32">
         <v>6742</v>
       </c>
       <c r="E32">
         <v>6742</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>3</v>
       </c>
       <c r="B33" t="s">
-        <v>719</v>
+        <v>156</v>
       </c>
       <c r="C33" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D33">
         <v>2341</v>
       </c>
       <c r="E33">
         <v>2341</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>4</v>
       </c>
       <c r="B34" t="s">
-        <v>720</v>
+        <v>157</v>
       </c>
       <c r="C34" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D34">
         <v>2842</v>
       </c>
       <c r="E34">
         <v>2842</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>5</v>
       </c>
       <c r="B35" t="s">
-        <v>721</v>
+        <v>158</v>
       </c>
       <c r="C35" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D35">
         <v>3553</v>
       </c>
       <c r="E35">
         <v>3553</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>6</v>
       </c>
       <c r="B36" t="s">
-        <v>722</v>
+        <v>159</v>
       </c>
       <c r="C36" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D36">
         <v>801</v>
       </c>
       <c r="E36">
         <v>801</v>
       </c>
     </row>
     <row r="37"/>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D38">
         <v>14529</v>
       </c>
       <c r="E38">
         <v>14529</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B39" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C39" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D39">
         <v>820</v>
       </c>
       <c r="E39">
         <v>820</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>723</v>
+        <v>160</v>
       </c>
       <c r="C40" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D40">
         <v>6814</v>
       </c>
       <c r="E40">
         <v>6814</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>724</v>
+        <v>161</v>
       </c>
       <c r="C41" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D41">
         <v>2367</v>
       </c>
       <c r="E41">
         <v>2367</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>725</v>
+        <v>162</v>
       </c>
       <c r="C42" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D42">
         <v>391</v>
       </c>
       <c r="E42">
         <v>391</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>726</v>
+        <v>163</v>
       </c>
       <c r="C43" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D43">
         <v>468</v>
       </c>
       <c r="E43">
         <v>468</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>727</v>
+        <v>164</v>
       </c>
       <c r="C44" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D44">
         <v>748</v>
       </c>
       <c r="E44">
         <v>748</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>728</v>
+        <v>165</v>
       </c>
       <c r="C45" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D45">
         <v>2921</v>
       </c>
       <c r="E45">
         <v>2921</v>
       </c>
     </row>
     <row r="46"/>
     <row r="47">
       <c r="A47">
         <v>6</v>
       </c>
       <c r="B47" t="s">
         <v>11</v>
       </c>
       <c r="C47" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D47">
         <v>2253</v>
       </c>
       <c r="E47">
         <v>2253</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B48" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C48" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D48">
         <v>276</v>
       </c>
       <c r="E48">
         <v>276</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1</v>
       </c>
       <c r="B49" t="s">
-        <v>729</v>
+        <v>166</v>
       </c>
       <c r="C49" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D49">
         <v>592</v>
       </c>
       <c r="E49">
         <v>592</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>2</v>
       </c>
       <c r="B50" t="s">
-        <v>730</v>
+        <v>167</v>
       </c>
       <c r="C50" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D50">
         <v>263</v>
       </c>
       <c r="E50">
         <v>263</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>3</v>
       </c>
       <c r="B51" t="s">
-        <v>731</v>
+        <v>168</v>
       </c>
       <c r="C51" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D51">
         <v>167</v>
       </c>
       <c r="E51">
         <v>167</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>4</v>
       </c>
       <c r="B52" t="s">
-        <v>732</v>
+        <v>169</v>
       </c>
       <c r="C52" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D52">
         <v>247</v>
       </c>
       <c r="E52">
         <v>247</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>5</v>
       </c>
       <c r="B53" t="s">
-        <v>733</v>
+        <v>170</v>
       </c>
       <c r="C53" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D53">
         <v>81</v>
       </c>
       <c r="E53">
         <v>81</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>6</v>
       </c>
       <c r="B54" t="s">
-        <v>734</v>
+        <v>171</v>
       </c>
       <c r="C54" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D54">
         <v>627</v>
       </c>
       <c r="E54">
         <v>627</v>
       </c>
     </row>
     <row r="55"/>
     <row r="56">
       <c r="A56">
         <v>7</v>
       </c>
       <c r="B56" t="s">
         <v>12</v>
       </c>
       <c r="C56" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D56">
         <v>2128</v>
       </c>
       <c r="E56">
         <v>2128</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B57" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C57" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D57">
         <v>353</v>
       </c>
       <c r="E57">
         <v>353</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>1</v>
       </c>
       <c r="B58" t="s">
-        <v>735</v>
+        <v>172</v>
       </c>
       <c r="C58" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D58">
         <v>532</v>
       </c>
       <c r="E58">
         <v>532</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>2</v>
       </c>
       <c r="B59" t="s">
-        <v>736</v>
+        <v>173</v>
       </c>
       <c r="C59" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D59">
         <v>275</v>
       </c>
       <c r="E59">
         <v>275</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>3</v>
       </c>
       <c r="B60" t="s">
-        <v>737</v>
+        <v>174</v>
       </c>
       <c r="C60" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D60">
         <v>377</v>
       </c>
       <c r="E60">
         <v>377</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>4</v>
       </c>
       <c r="B61" t="s">
-        <v>738</v>
+        <v>175</v>
       </c>
       <c r="C61" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D61">
         <v>315</v>
       </c>
       <c r="E61">
         <v>315</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>5</v>
       </c>
       <c r="B62" t="s">
-        <v>739</v>
+        <v>176</v>
       </c>
       <c r="C62" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D62">
         <v>141</v>
       </c>
       <c r="E62">
         <v>141</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>6</v>
       </c>
       <c r="B63" t="s">
-        <v>740</v>
+        <v>177</v>
       </c>
       <c r="C63" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D63">
         <v>135</v>
       </c>
       <c r="E63">
         <v>135</v>
       </c>
     </row>
     <row r="64"/>
     <row r="65">
       <c r="A65">
         <v>8</v>
       </c>
       <c r="B65" t="s">
         <v>13</v>
       </c>
       <c r="C65" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D65">
         <v>3742</v>
       </c>
       <c r="E65">
         <v>3742</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B66" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C66" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D66">
         <v>481</v>
       </c>
       <c r="E66">
         <v>481</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>1</v>
       </c>
       <c r="B67" t="s">
-        <v>741</v>
+        <v>178</v>
       </c>
       <c r="C67" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D67">
         <v>1513</v>
       </c>
       <c r="E67">
         <v>1513</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>2</v>
       </c>
       <c r="B68" t="s">
-        <v>742</v>
+        <v>179</v>
       </c>
       <c r="C68" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D68">
         <v>748</v>
       </c>
       <c r="E68">
         <v>748</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>3</v>
       </c>
       <c r="B69" t="s">
-        <v>743</v>
+        <v>180</v>
       </c>
       <c r="C69" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D69">
         <v>375</v>
       </c>
       <c r="E69">
         <v>375</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>4</v>
       </c>
       <c r="B70" t="s">
-        <v>744</v>
+        <v>181</v>
       </c>
       <c r="C70" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D70">
         <v>226</v>
       </c>
       <c r="E70">
         <v>226</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>5</v>
       </c>
       <c r="B71" t="s">
-        <v>745</v>
+        <v>182</v>
       </c>
       <c r="C71" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D71">
         <v>181</v>
       </c>
       <c r="E71">
         <v>181</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>6</v>
       </c>
       <c r="B72" t="s">
-        <v>746</v>
+        <v>183</v>
       </c>
       <c r="C72" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D72">
         <v>218</v>
       </c>
       <c r="E72">
         <v>218</v>
       </c>
     </row>
     <row r="73"/>
     <row r="74">
       <c r="A74">
         <v>9</v>
       </c>
       <c r="B74" t="s">
         <v>14</v>
       </c>
       <c r="C74" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D74">
         <v>2186</v>
       </c>
       <c r="E74">
         <v>2186</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B75" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C75" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D75">
         <v>219</v>
       </c>
       <c r="E75">
         <v>219</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>1</v>
       </c>
       <c r="B76" t="s">
-        <v>747</v>
+        <v>184</v>
       </c>
       <c r="C76" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D76">
         <v>855</v>
       </c>
       <c r="E76">
         <v>855</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>2</v>
       </c>
       <c r="B77" t="s">
-        <v>748</v>
+        <v>185</v>
       </c>
       <c r="C77" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D77">
         <v>201</v>
       </c>
       <c r="E77">
         <v>201</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>3</v>
       </c>
       <c r="B78" t="s">
-        <v>749</v>
+        <v>186</v>
       </c>
       <c r="C78" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D78">
         <v>103</v>
       </c>
       <c r="E78">
         <v>103</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>4</v>
       </c>
       <c r="B79" t="s">
-        <v>750</v>
+        <v>187</v>
       </c>
       <c r="C79" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D79">
         <v>496</v>
       </c>
       <c r="E79">
         <v>496</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>5</v>
       </c>
       <c r="B80" t="s">
-        <v>751</v>
+        <v>188</v>
       </c>
       <c r="C80" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D80">
         <v>50</v>
       </c>
       <c r="E80">
         <v>50</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>6</v>
       </c>
       <c r="B81" t="s">
-        <v>752</v>
+        <v>189</v>
       </c>
       <c r="C81" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D81">
         <v>262</v>
       </c>
       <c r="E81">
         <v>262</v>
       </c>
     </row>
     <row r="82"/>
     <row r="83">
       <c r="A83">
         <v>10</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D83">
         <v>5133</v>
       </c>
       <c r="E83">
         <v>5133</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B84" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C84" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D84">
         <v>347</v>
       </c>
       <c r="E84">
         <v>347</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1</v>
       </c>
       <c r="B85" t="s">
-        <v>753</v>
+        <v>190</v>
       </c>
       <c r="C85" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D85">
         <v>2069</v>
       </c>
       <c r="E85">
         <v>2069</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>2</v>
       </c>
       <c r="B86" t="s">
-        <v>754</v>
+        <v>191</v>
       </c>
       <c r="C86" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D86">
         <v>871</v>
       </c>
       <c r="E86">
         <v>871</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>3</v>
       </c>
       <c r="B87" t="s">
-        <v>755</v>
+        <v>192</v>
       </c>
       <c r="C87" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D87">
         <v>192</v>
       </c>
       <c r="E87">
         <v>192</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>4</v>
       </c>
       <c r="B88" t="s">
-        <v>756</v>
+        <v>193</v>
       </c>
       <c r="C88" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D88">
         <v>522</v>
       </c>
       <c r="E88">
         <v>522</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>5</v>
       </c>
       <c r="B89" t="s">
-        <v>757</v>
+        <v>194</v>
       </c>
       <c r="C89" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D89">
         <v>811</v>
       </c>
       <c r="E89">
         <v>811</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>6</v>
       </c>
       <c r="B90" t="s">
-        <v>758</v>
+        <v>195</v>
       </c>
       <c r="C90" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D90">
         <v>321</v>
       </c>
       <c r="E90">
         <v>321</v>
       </c>
     </row>
     <row r="91"/>
     <row r="92">
       <c r="A92">
         <v>11</v>
       </c>
       <c r="B92" t="s">
-        <v>174</v>
+        <v>16</v>
       </c>
       <c r="C92" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D92">
         <v>3776</v>
       </c>
       <c r="E92">
         <v>3776</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B93" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C93" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D93">
         <v>170</v>
       </c>
       <c r="E93">
         <v>170</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1</v>
       </c>
       <c r="B94" t="s">
-        <v>759</v>
+        <v>196</v>
       </c>
       <c r="C94" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D94">
         <v>2311</v>
       </c>
       <c r="E94">
         <v>2311</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>2</v>
       </c>
       <c r="B95" t="s">
-        <v>760</v>
+        <v>197</v>
       </c>
       <c r="C95" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D95">
         <v>353</v>
       </c>
       <c r="E95">
         <v>353</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>3</v>
       </c>
       <c r="B96" t="s">
-        <v>761</v>
+        <v>198</v>
       </c>
       <c r="C96" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D96">
         <v>186</v>
       </c>
       <c r="E96">
         <v>186</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>4</v>
       </c>
       <c r="B97" t="s">
-        <v>762</v>
+        <v>199</v>
       </c>
       <c r="C97" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D97">
         <v>306</v>
       </c>
       <c r="E97">
         <v>306</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>5</v>
       </c>
       <c r="B98" t="s">
-        <v>763</v>
+        <v>200</v>
       </c>
       <c r="C98" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D98">
         <v>122</v>
       </c>
       <c r="E98">
         <v>122</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>6</v>
       </c>
       <c r="B99" t="s">
-        <v>764</v>
+        <v>201</v>
       </c>
       <c r="C99" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D99">
         <v>328</v>
       </c>
       <c r="E99">
         <v>328</v>
       </c>
     </row>
     <row r="100"/>
     <row r="101">
       <c r="A101">
         <v>12</v>
       </c>
       <c r="B101" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C101" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D101">
         <v>10178</v>
       </c>
       <c r="E101">
         <v>10178</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B102" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C102" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D102">
         <v>514</v>
       </c>
       <c r="E102">
         <v>514</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1</v>
       </c>
       <c r="B103" t="s">
-        <v>765</v>
+        <v>202</v>
       </c>
       <c r="C103" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D103">
         <v>4496</v>
       </c>
       <c r="E103">
         <v>4496</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>2</v>
       </c>
       <c r="B104" t="s">
-        <v>766</v>
+        <v>203</v>
       </c>
       <c r="C104" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D104">
         <v>1277</v>
       </c>
       <c r="E104">
         <v>1277</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>3</v>
       </c>
       <c r="B105" t="s">
-        <v>767</v>
+        <v>204</v>
       </c>
       <c r="C105" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D105">
         <v>1160</v>
       </c>
       <c r="E105">
         <v>1160</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>4</v>
       </c>
       <c r="B106" t="s">
-        <v>768</v>
+        <v>205</v>
       </c>
       <c r="C106" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D106">
         <v>1274</v>
       </c>
       <c r="E106">
         <v>1274</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>5</v>
       </c>
       <c r="B107" t="s">
-        <v>769</v>
+        <v>206</v>
       </c>
       <c r="C107" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D107">
         <v>134</v>
       </c>
       <c r="E107">
         <v>134</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>6</v>
       </c>
       <c r="B108" t="s">
-        <v>770</v>
+        <v>207</v>
       </c>
       <c r="C108" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D108">
         <v>1323</v>
       </c>
       <c r="E108">
         <v>1323</v>
       </c>
     </row>
     <row r="109"/>
     <row r="110">
       <c r="A110">
         <v>13</v>
       </c>
       <c r="B110" t="s">
-        <v>175</v>
+        <v>18</v>
       </c>
       <c r="C110" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D110">
         <v>844</v>
       </c>
       <c r="E110">
         <v>844</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B111" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C111" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D111">
         <v>69</v>
       </c>
       <c r="E111">
         <v>69</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1</v>
       </c>
       <c r="B112" t="s">
-        <v>771</v>
+        <v>208</v>
       </c>
       <c r="C112" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D112">
         <v>308</v>
       </c>
       <c r="E112">
         <v>308</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>2</v>
       </c>
       <c r="B113" t="s">
-        <v>772</v>
+        <v>209</v>
       </c>
       <c r="C113" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D113">
         <v>35</v>
       </c>
       <c r="E113">
         <v>35</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>3</v>
       </c>
       <c r="B114" t="s">
-        <v>773</v>
+        <v>210</v>
       </c>
       <c r="C114" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D114">
         <v>66</v>
       </c>
       <c r="E114">
         <v>66</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>4</v>
       </c>
       <c r="B115" t="s">
-        <v>774</v>
+        <v>211</v>
       </c>
       <c r="C115" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D115">
         <v>147</v>
       </c>
       <c r="E115">
         <v>147</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>5</v>
       </c>
       <c r="B116" t="s">
-        <v>775</v>
+        <v>212</v>
       </c>
       <c r="C116" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D116">
         <v>24</v>
       </c>
       <c r="E116">
         <v>24</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>6</v>
       </c>
       <c r="B117" t="s">
-        <v>776</v>
+        <v>213</v>
       </c>
       <c r="C117" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D117">
         <v>195</v>
       </c>
       <c r="E117">
         <v>195</v>
       </c>
     </row>
     <row r="118"/>
     <row r="119">
       <c r="A119">
         <v>14</v>
       </c>
       <c r="B119" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C119" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D119">
         <v>14112</v>
       </c>
       <c r="E119">
         <v>14112</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B120" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C120" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D120">
         <v>907</v>
       </c>
       <c r="E120">
         <v>907</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1</v>
       </c>
       <c r="B121" t="s">
-        <v>777</v>
+        <v>214</v>
       </c>
       <c r="C121" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D121">
         <v>2124</v>
       </c>
       <c r="E121">
         <v>2124</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>2</v>
       </c>
       <c r="B122" t="s">
-        <v>778</v>
+        <v>215</v>
       </c>
       <c r="C122" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D122">
         <v>988</v>
       </c>
       <c r="E122">
         <v>988</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>3</v>
       </c>
       <c r="B123" t="s">
-        <v>779</v>
+        <v>216</v>
       </c>
       <c r="C123" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D123">
         <v>5935</v>
       </c>
       <c r="E123">
         <v>5935</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>4</v>
       </c>
       <c r="B124" t="s">
-        <v>780</v>
+        <v>217</v>
       </c>
       <c r="C124" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D124">
         <v>3241</v>
       </c>
       <c r="E124">
         <v>3241</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>5</v>
       </c>
       <c r="B125" t="s">
-        <v>781</v>
+        <v>218</v>
       </c>
       <c r="C125" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D125">
         <v>273</v>
       </c>
       <c r="E125">
         <v>273</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>6</v>
       </c>
       <c r="B126" t="s">
-        <v>782</v>
+        <v>219</v>
       </c>
       <c r="C126" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D126">
         <v>644</v>
       </c>
       <c r="E126">
         <v>644</v>
       </c>
     </row>
     <row r="127"/>
     <row r="128">
       <c r="A128">
         <v>15</v>
       </c>
       <c r="B128" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C128" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D128">
         <v>24538</v>
       </c>
       <c r="E128">
         <v>24538</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B129" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C129" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D129">
         <v>1801</v>
       </c>
       <c r="E129">
         <v>1801</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1</v>
       </c>
       <c r="B130" t="s">
-        <v>783</v>
+        <v>220</v>
       </c>
       <c r="C130" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D130">
         <v>17342</v>
       </c>
       <c r="E130">
         <v>17342</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>2</v>
       </c>
       <c r="B131" t="s">
-        <v>784</v>
+        <v>221</v>
       </c>
       <c r="C131" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D131">
         <v>3250</v>
       </c>
       <c r="E131">
         <v>3250</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>3</v>
       </c>
       <c r="B132" t="s">
-        <v>785</v>
+        <v>222</v>
       </c>
       <c r="C132" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D132">
         <v>180</v>
       </c>
       <c r="E132">
         <v>180</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>4</v>
       </c>
       <c r="B133" t="s">
-        <v>786</v>
+        <v>223</v>
       </c>
       <c r="C133" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D133">
         <v>1117</v>
       </c>
       <c r="E133">
         <v>1117</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>5</v>
       </c>
       <c r="B134" t="s">
-        <v>787</v>
+        <v>224</v>
       </c>
       <c r="C134" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D134">
         <v>97</v>
       </c>
       <c r="E134">
         <v>97</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>6</v>
       </c>
       <c r="B135" t="s">
-        <v>788</v>
+        <v>225</v>
       </c>
       <c r="C135" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D135">
         <v>751</v>
       </c>
       <c r="E135">
         <v>751</v>
       </c>
     </row>
     <row r="136"/>
     <row r="137">
       <c r="A137">
         <v>16</v>
       </c>
       <c r="B137" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C137" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D137">
         <v>9530</v>
       </c>
       <c r="E137">
         <v>9530</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B138" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C138" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D138">
         <v>369</v>
       </c>
       <c r="E138">
         <v>369</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>1</v>
       </c>
       <c r="B139" t="s">
-        <v>789</v>
+        <v>226</v>
       </c>
       <c r="C139" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D139">
         <v>1301</v>
       </c>
       <c r="E139">
         <v>1301</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>2</v>
       </c>
       <c r="B140" t="s">
-        <v>790</v>
+        <v>227</v>
       </c>
       <c r="C140" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D140">
         <v>846</v>
       </c>
       <c r="E140">
         <v>846</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>3</v>
       </c>
       <c r="B141" t="s">
-        <v>791</v>
+        <v>228</v>
       </c>
       <c r="C141" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D141">
         <v>923</v>
       </c>
       <c r="E141">
         <v>923</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>4</v>
       </c>
       <c r="B142" t="s">
-        <v>792</v>
+        <v>229</v>
       </c>
       <c r="C142" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D142">
         <v>3977</v>
       </c>
       <c r="E142">
         <v>3977</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>5</v>
       </c>
       <c r="B143" t="s">
-        <v>793</v>
+        <v>230</v>
       </c>
       <c r="C143" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D143">
         <v>502</v>
       </c>
       <c r="E143">
         <v>502</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>6</v>
       </c>
       <c r="B144" t="s">
-        <v>794</v>
+        <v>231</v>
       </c>
       <c r="C144" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D144">
         <v>1612</v>
       </c>
       <c r="E144">
         <v>1612</v>
       </c>
     </row>
     <row r="145"/>
     <row r="146">
       <c r="A146">
         <v>17</v>
       </c>
       <c r="B146" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C146" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D146">
         <v>4611</v>
       </c>
       <c r="E146">
         <v>4611</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B147" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C147" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D147">
         <v>257</v>
       </c>
       <c r="E147">
         <v>257</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>1</v>
       </c>
       <c r="B148" t="s">
-        <v>795</v>
+        <v>232</v>
       </c>
       <c r="C148" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D148">
         <v>1164</v>
       </c>
       <c r="E148">
         <v>1164</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>2</v>
       </c>
       <c r="B149" t="s">
-        <v>796</v>
+        <v>233</v>
       </c>
       <c r="C149" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D149">
         <v>818</v>
       </c>
       <c r="E149">
         <v>818</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>3</v>
       </c>
       <c r="B150" t="s">
-        <v>797</v>
+        <v>234</v>
       </c>
       <c r="C150" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D150">
         <v>106</v>
       </c>
       <c r="E150">
         <v>106</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>4</v>
       </c>
       <c r="B151" t="s">
-        <v>798</v>
+        <v>235</v>
       </c>
       <c r="C151" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D151">
         <v>59</v>
       </c>
       <c r="E151">
         <v>59</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>5</v>
       </c>
       <c r="B152" t="s">
-        <v>799</v>
+        <v>236</v>
       </c>
       <c r="C152" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D152">
         <v>396</v>
       </c>
       <c r="E152">
         <v>396</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>6</v>
       </c>
       <c r="B153" t="s">
-        <v>800</v>
+        <v>237</v>
       </c>
       <c r="C153" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D153">
         <v>1811</v>
       </c>
       <c r="E153">
         <v>1811</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
@@ -8762,92 +26340,92 @@
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>174</v>
+        <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>175</v>
+        <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="X1" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C2" t="s">
-        <v>801</v>
+        <v>238</v>
       </c>
       <c r="D2" t="s">
-        <v>802</v>
+        <v>239</v>
       </c>
       <c r="E2" t="s">
-        <v>803</v>
+        <v>240</v>
       </c>
       <c r="F2" t="s">
-        <v>804</v>
+        <v>241</v>
       </c>
       <c r="G2">
         <v>13430</v>
       </c>
       <c r="H2">
         <v>35722</v>
       </c>
       <c r="I2">
         <v>17357</v>
       </c>
       <c r="J2">
         <v>17361</v>
       </c>
       <c r="K2">
         <v>10168</v>
       </c>
       <c r="L2">
         <v>2276</v>
       </c>
       <c r="M2">
         <v>4934</v>
       </c>
       <c r="N2">
         <v>2539</v>
       </c>
@@ -8865,63 +26443,63 @@
       </c>
       <c r="S2">
         <v>11841</v>
       </c>
       <c r="T2">
         <v>13902</v>
       </c>
       <c r="U2">
         <v>16193</v>
       </c>
       <c r="V2">
         <v>9390</v>
       </c>
       <c r="W2">
         <v>2928</v>
       </c>
       <c r="X2">
         <v>182588</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C3" t="s">
-        <v>801</v>
+        <v>238</v>
       </c>
       <c r="D3" t="s">
-        <v>802</v>
+        <v>239</v>
       </c>
       <c r="E3" t="s">
-        <v>805</v>
+        <v>242</v>
       </c>
       <c r="F3" t="s">
-        <v>806</v>
+        <v>243</v>
       </c>
       <c r="G3">
         <v>4433</v>
       </c>
       <c r="H3">
         <v>5700</v>
       </c>
       <c r="I3">
         <v>7025</v>
       </c>
       <c r="J3">
         <v>7019</v>
       </c>
       <c r="K3">
         <v>8352</v>
       </c>
       <c r="L3">
         <v>517</v>
       </c>
       <c r="M3">
         <v>1119</v>
       </c>
       <c r="N3">
         <v>438</v>
       </c>
@@ -8939,63 +26517,63 @@
       </c>
       <c r="S3">
         <v>781</v>
       </c>
       <c r="T3">
         <v>4072</v>
       </c>
       <c r="U3">
         <v>9753</v>
       </c>
       <c r="V3">
         <v>3308</v>
       </c>
       <c r="W3">
         <v>1665</v>
       </c>
       <c r="X3">
         <v>70629</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C4" t="s">
-        <v>801</v>
+        <v>238</v>
       </c>
       <c r="D4" t="s">
-        <v>802</v>
+        <v>239</v>
       </c>
       <c r="E4" t="s">
-        <v>807</v>
+        <v>244</v>
       </c>
       <c r="F4" t="s">
-        <v>808</v>
+        <v>245</v>
       </c>
       <c r="G4">
         <v>2515</v>
       </c>
       <c r="H4">
         <v>2515</v>
       </c>
       <c r="I4">
         <v>6994</v>
       </c>
       <c r="J4">
         <v>5344</v>
       </c>
       <c r="K4">
         <v>13420</v>
       </c>
       <c r="L4">
         <v>475</v>
       </c>
       <c r="M4">
         <v>479</v>
       </c>
       <c r="N4">
         <v>169</v>
       </c>
@@ -9010,54 +26588,54 @@
       </c>
       <c r="R4">
         <v>673</v>
       </c>
       <c r="S4">
         <v>659</v>
       </c>
       <c r="T4">
         <v>3287</v>
       </c>
       <c r="U4">
         <v>811</v>
       </c>
       <c r="V4">
         <v>4925</v>
       </c>
       <c r="W4">
         <v>304</v>
       </c>
       <c r="X4">
         <v>45120</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B5" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="G5">
         <v>20378</v>
       </c>
       <c r="H5">
         <v>43937</v>
       </c>
       <c r="I5">
         <v>31376</v>
       </c>
       <c r="J5">
         <v>29724</v>
       </c>
       <c r="K5">
         <v>31940</v>
       </c>
       <c r="L5">
         <v>3268</v>
       </c>
       <c r="M5">
         <v>6532</v>
       </c>
       <c r="N5">
         <v>3146</v>
       </c>
@@ -9074,3614 +26652,3614 @@
         <v>16957</v>
       </c>
       <c r="S5">
         <v>13281</v>
       </c>
       <c r="T5">
         <v>21261</v>
       </c>
       <c r="U5">
         <v>26757</v>
       </c>
       <c r="V5">
         <v>17623</v>
       </c>
       <c r="W5">
         <v>4897</v>
       </c>
       <c r="X5">
         <v>298337</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D1" s="1" t="s">
-        <v>804</v>
+        <v>241</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>806</v>
+        <v>243</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>808</v>
+        <v>245</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D2">
         <v>13430</v>
       </c>
       <c r="E2">
         <v>4433</v>
       </c>
       <c r="F2">
         <v>2515</v>
       </c>
       <c r="G2">
         <v>20378</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B3" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C3" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D3">
         <v>1310</v>
       </c>
       <c r="E3">
         <v>346</v>
       </c>
       <c r="F3">
         <v>381</v>
       </c>
       <c r="G3">
         <v>2037</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>809</v>
+        <v>246</v>
       </c>
       <c r="C4" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D4">
         <v>6711</v>
       </c>
       <c r="E4">
         <v>851</v>
       </c>
       <c r="F4">
         <v>790</v>
       </c>
       <c r="G4">
         <v>8352</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>810</v>
+        <v>247</v>
       </c>
       <c r="C5" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D5">
         <v>547</v>
       </c>
       <c r="E5">
         <v>2039</v>
       </c>
       <c r="F5">
         <v>235</v>
       </c>
       <c r="G5">
         <v>2821</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>811</v>
+        <v>248</v>
       </c>
       <c r="C6" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D6">
         <v>324</v>
       </c>
       <c r="E6">
         <v>394</v>
       </c>
       <c r="F6">
         <v>73</v>
       </c>
       <c r="G6">
         <v>791</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>812</v>
+        <v>249</v>
       </c>
       <c r="C7" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D7">
         <v>400</v>
       </c>
       <c r="E7">
         <v>108</v>
       </c>
       <c r="F7">
         <v>799</v>
       </c>
       <c r="G7">
         <v>1307</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>813</v>
+        <v>250</v>
       </c>
       <c r="C8" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D8">
         <v>231</v>
       </c>
       <c r="E8">
         <v>56</v>
       </c>
       <c r="F8">
         <v>51</v>
       </c>
       <c r="G8">
         <v>338</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>814</v>
+        <v>251</v>
       </c>
       <c r="C9" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D9">
         <v>489</v>
       </c>
       <c r="E9">
         <v>553</v>
       </c>
       <c r="F9">
         <v>134</v>
       </c>
       <c r="G9">
         <v>1176</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>815</v>
+        <v>252</v>
       </c>
       <c r="C10" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D10">
         <v>3418</v>
       </c>
       <c r="E10">
         <v>86</v>
       </c>
       <c r="F10">
         <v>52</v>
       </c>
       <c r="G10">
         <v>3556</v>
       </c>
     </row>
     <row r="11"/>
     <row r="12">
       <c r="A12">
         <v>2</v>
       </c>
       <c r="B12" t="s">
         <v>7</v>
       </c>
       <c r="C12" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D12">
         <v>35722</v>
       </c>
       <c r="E12">
         <v>5700</v>
       </c>
       <c r="F12">
         <v>2515</v>
       </c>
       <c r="G12">
         <v>43937</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B13" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D13">
         <v>2754</v>
       </c>
       <c r="E13">
         <v>747</v>
       </c>
       <c r="F13">
         <v>449</v>
       </c>
       <c r="G13">
         <v>3950</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>816</v>
+        <v>253</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D14">
         <v>9176</v>
       </c>
       <c r="E14">
         <v>2168</v>
       </c>
       <c r="F14">
         <v>967</v>
       </c>
       <c r="G14">
         <v>12311</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
-        <v>817</v>
+        <v>254</v>
       </c>
       <c r="C15" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D15">
         <v>11869</v>
       </c>
       <c r="E15">
         <v>761</v>
       </c>
       <c r="F15">
         <v>701</v>
       </c>
       <c r="G15">
         <v>13331</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>3</v>
       </c>
       <c r="B16" t="s">
-        <v>818</v>
+        <v>255</v>
       </c>
       <c r="C16" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D16">
         <v>426</v>
       </c>
       <c r="E16">
         <v>282</v>
       </c>
       <c r="F16">
         <v>78</v>
       </c>
       <c r="G16">
         <v>786</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>4</v>
       </c>
       <c r="B17" t="s">
-        <v>819</v>
+        <v>256</v>
       </c>
       <c r="C17" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D17">
         <v>4541</v>
       </c>
       <c r="E17">
         <v>185</v>
       </c>
       <c r="F17">
         <v>92</v>
       </c>
       <c r="G17">
         <v>4818</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>5</v>
       </c>
       <c r="B18" t="s">
-        <v>820</v>
+        <v>257</v>
       </c>
       <c r="C18" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D18">
         <v>228</v>
       </c>
       <c r="E18">
         <v>115</v>
       </c>
       <c r="F18">
         <v>108</v>
       </c>
       <c r="G18">
         <v>451</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>6</v>
       </c>
       <c r="B19" t="s">
-        <v>821</v>
+        <v>258</v>
       </c>
       <c r="C19" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D19">
         <v>250</v>
       </c>
       <c r="E19">
         <v>1150</v>
       </c>
       <c r="F19">
         <v>68</v>
       </c>
       <c r="G19">
         <v>1468</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>7</v>
       </c>
       <c r="B20" t="s">
-        <v>822</v>
+        <v>259</v>
       </c>
       <c r="C20" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D20">
         <v>6478</v>
       </c>
       <c r="E20">
         <v>292</v>
       </c>
       <c r="F20">
         <v>52</v>
       </c>
       <c r="G20">
         <v>6822</v>
       </c>
     </row>
     <row r="21"/>
     <row r="22">
       <c r="A22">
         <v>3</v>
       </c>
       <c r="B22" t="s">
         <v>8</v>
       </c>
       <c r="C22" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D22">
         <v>17357</v>
       </c>
       <c r="E22">
         <v>7025</v>
       </c>
       <c r="F22">
         <v>6994</v>
       </c>
       <c r="G22">
         <v>31376</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B23" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C23" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D23">
         <v>2690</v>
       </c>
       <c r="E23">
         <v>697</v>
       </c>
       <c r="F23">
         <v>1710</v>
       </c>
       <c r="G23">
         <v>5097</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1</v>
       </c>
       <c r="B24" t="s">
-        <v>823</v>
+        <v>260</v>
       </c>
       <c r="C24" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D24">
         <v>8534</v>
       </c>
       <c r="E24">
         <v>1360</v>
       </c>
       <c r="F24">
         <v>2091</v>
       </c>
       <c r="G24">
         <v>11985</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>2</v>
       </c>
       <c r="B25" t="s">
-        <v>824</v>
+        <v>261</v>
       </c>
       <c r="C25" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D25">
         <v>819</v>
       </c>
       <c r="E25">
         <v>468</v>
       </c>
       <c r="F25">
         <v>1908</v>
       </c>
       <c r="G25">
         <v>3195</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>3</v>
       </c>
       <c r="B26" t="s">
-        <v>825</v>
+        <v>262</v>
       </c>
       <c r="C26" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D26">
         <v>980</v>
       </c>
       <c r="E26">
         <v>3645</v>
       </c>
       <c r="F26">
         <v>323</v>
       </c>
       <c r="G26">
         <v>4948</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>4</v>
       </c>
       <c r="B27" t="s">
-        <v>826</v>
+        <v>263</v>
       </c>
       <c r="C27" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D27">
         <v>2215</v>
       </c>
       <c r="E27">
         <v>223</v>
       </c>
       <c r="F27">
         <v>608</v>
       </c>
       <c r="G27">
         <v>3046</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>5</v>
       </c>
       <c r="B28" t="s">
-        <v>827</v>
+        <v>264</v>
       </c>
       <c r="C28" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D28">
         <v>263</v>
       </c>
       <c r="E28">
         <v>159</v>
       </c>
       <c r="F28">
         <v>126</v>
       </c>
       <c r="G28">
         <v>548</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>6</v>
       </c>
       <c r="B29" t="s">
-        <v>828</v>
+        <v>265</v>
       </c>
       <c r="C29" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D29">
         <v>1273</v>
       </c>
       <c r="E29">
         <v>99</v>
       </c>
       <c r="F29">
         <v>111</v>
       </c>
       <c r="G29">
         <v>1483</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>7</v>
       </c>
       <c r="B30" t="s">
-        <v>829</v>
+        <v>266</v>
       </c>
       <c r="C30" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D30">
         <v>583</v>
       </c>
       <c r="E30">
         <v>374</v>
       </c>
       <c r="F30">
         <v>117</v>
       </c>
       <c r="G30">
         <v>1074</v>
       </c>
     </row>
     <row r="31"/>
     <row r="32">
       <c r="A32">
         <v>4</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D32">
         <v>17361</v>
       </c>
       <c r="E32">
         <v>7019</v>
       </c>
       <c r="F32">
         <v>5344</v>
       </c>
       <c r="G32">
         <v>29724</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B33" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C33" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D33">
         <v>2179</v>
       </c>
       <c r="E33">
         <v>451</v>
       </c>
       <c r="F33">
         <v>726</v>
       </c>
       <c r="G33">
         <v>3356</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1</v>
       </c>
       <c r="B34" t="s">
-        <v>830</v>
+        <v>267</v>
       </c>
       <c r="C34" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D34">
         <v>3303</v>
       </c>
       <c r="E34">
         <v>1264</v>
       </c>
       <c r="F34">
         <v>955</v>
       </c>
       <c r="G34">
         <v>5522</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>2</v>
       </c>
       <c r="B35" t="s">
-        <v>831</v>
+        <v>268</v>
       </c>
       <c r="C35" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D35">
         <v>7201</v>
       </c>
       <c r="E35">
         <v>631</v>
       </c>
       <c r="F35">
         <v>515</v>
       </c>
       <c r="G35">
         <v>8347</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>3</v>
       </c>
       <c r="B36" t="s">
-        <v>832</v>
+        <v>269</v>
       </c>
       <c r="C36" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D36">
         <v>2510</v>
       </c>
       <c r="E36">
         <v>176</v>
       </c>
       <c r="F36">
         <v>289</v>
       </c>
       <c r="G36">
         <v>2975</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>4</v>
       </c>
       <c r="B37" t="s">
-        <v>833</v>
+        <v>270</v>
       </c>
       <c r="C37" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D37">
         <v>593</v>
       </c>
       <c r="E37">
         <v>128</v>
       </c>
       <c r="F37">
         <v>338</v>
       </c>
       <c r="G37">
         <v>1059</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
-        <v>834</v>
+        <v>271</v>
       </c>
       <c r="C38" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D38">
         <v>1068</v>
       </c>
       <c r="E38">
         <v>4244</v>
       </c>
       <c r="F38">
         <v>227</v>
       </c>
       <c r="G38">
         <v>5539</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>6</v>
       </c>
       <c r="B39" t="s">
-        <v>835</v>
+        <v>272</v>
       </c>
       <c r="C39" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D39">
         <v>245</v>
       </c>
       <c r="E39">
         <v>56</v>
       </c>
       <c r="F39">
         <v>2035</v>
       </c>
       <c r="G39">
         <v>2336</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>7</v>
       </c>
       <c r="B40" t="s">
-        <v>836</v>
+        <v>273</v>
       </c>
       <c r="C40" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D40">
         <v>262</v>
       </c>
       <c r="E40">
         <v>69</v>
       </c>
       <c r="F40">
         <v>259</v>
       </c>
       <c r="G40">
         <v>590</v>
       </c>
     </row>
     <row r="41"/>
     <row r="42">
       <c r="A42">
         <v>5</v>
       </c>
       <c r="B42" t="s">
         <v>10</v>
       </c>
       <c r="C42" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D42">
         <v>10168</v>
       </c>
       <c r="E42">
         <v>8352</v>
       </c>
       <c r="F42">
         <v>13420</v>
       </c>
       <c r="G42">
         <v>31940</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B43" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C43" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D43">
         <v>1079</v>
       </c>
       <c r="E43">
         <v>366</v>
       </c>
       <c r="F43">
         <v>468</v>
       </c>
       <c r="G43">
         <v>1913</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1</v>
       </c>
       <c r="B44" t="s">
-        <v>837</v>
+        <v>274</v>
       </c>
       <c r="C44" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D44">
         <v>3761</v>
       </c>
       <c r="E44">
         <v>670</v>
       </c>
       <c r="F44">
         <v>7771</v>
       </c>
       <c r="G44">
         <v>12202</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>2</v>
       </c>
       <c r="B45" t="s">
-        <v>838</v>
+        <v>275</v>
       </c>
       <c r="C45" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D45">
         <v>574</v>
       </c>
       <c r="E45">
         <v>6210</v>
       </c>
       <c r="F45">
         <v>209</v>
       </c>
       <c r="G45">
         <v>6993</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>3</v>
       </c>
       <c r="B46" t="s">
-        <v>839</v>
+        <v>276</v>
       </c>
       <c r="C46" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D46">
         <v>287</v>
       </c>
       <c r="E46">
         <v>137</v>
       </c>
       <c r="F46">
         <v>100</v>
       </c>
       <c r="G46">
         <v>524</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>4</v>
       </c>
       <c r="B47" t="s">
-        <v>840</v>
+        <v>277</v>
       </c>
       <c r="C47" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D47">
         <v>2048</v>
       </c>
       <c r="E47">
         <v>124</v>
       </c>
       <c r="F47">
         <v>184</v>
       </c>
       <c r="G47">
         <v>2356</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>5</v>
       </c>
       <c r="B48" t="s">
-        <v>841</v>
+        <v>278</v>
       </c>
       <c r="C48" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D48">
         <v>1766</v>
       </c>
       <c r="E48">
         <v>128</v>
       </c>
       <c r="F48">
         <v>4585</v>
       </c>
       <c r="G48">
         <v>6479</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>6</v>
       </c>
       <c r="B49" t="s">
-        <v>842</v>
+        <v>279</v>
       </c>
       <c r="C49" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D49">
         <v>244</v>
       </c>
       <c r="E49">
         <v>372</v>
       </c>
       <c r="F49">
         <v>62</v>
       </c>
       <c r="G49">
         <v>678</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>7</v>
       </c>
       <c r="B50" t="s">
-        <v>843</v>
+        <v>280</v>
       </c>
       <c r="C50" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D50">
         <v>409</v>
       </c>
       <c r="E50">
         <v>345</v>
       </c>
       <c r="F50">
         <v>41</v>
       </c>
       <c r="G50">
         <v>795</v>
       </c>
     </row>
     <row r="51"/>
     <row r="52">
       <c r="A52">
         <v>6</v>
       </c>
       <c r="B52" t="s">
         <v>11</v>
       </c>
       <c r="C52" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D52">
         <v>2276</v>
       </c>
       <c r="E52">
         <v>517</v>
       </c>
       <c r="F52">
         <v>475</v>
       </c>
       <c r="G52">
         <v>3268</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B53" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C53" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D53">
         <v>604</v>
       </c>
       <c r="E53">
         <v>91</v>
       </c>
       <c r="F53">
         <v>69</v>
       </c>
       <c r="G53">
         <v>764</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1</v>
       </c>
       <c r="B54" t="s">
-        <v>844</v>
+        <v>281</v>
       </c>
       <c r="C54" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D54">
         <v>718</v>
       </c>
       <c r="E54">
         <v>128</v>
       </c>
       <c r="F54">
         <v>86</v>
       </c>
       <c r="G54">
         <v>932</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>2</v>
       </c>
       <c r="B55" t="s">
-        <v>845</v>
+        <v>282</v>
       </c>
       <c r="C55" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D55">
         <v>195</v>
       </c>
       <c r="E55">
         <v>66</v>
       </c>
       <c r="F55">
         <v>35</v>
       </c>
       <c r="G55">
         <v>296</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>3</v>
       </c>
       <c r="B56" t="s">
-        <v>846</v>
+        <v>283</v>
       </c>
       <c r="C56" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D56">
         <v>154</v>
       </c>
       <c r="E56">
         <v>119</v>
       </c>
       <c r="F56">
         <v>18</v>
       </c>
       <c r="G56">
         <v>291</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>4</v>
       </c>
       <c r="B57" t="s">
-        <v>847</v>
+        <v>284</v>
       </c>
       <c r="C57" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D57">
         <v>184</v>
       </c>
       <c r="E57">
         <v>24</v>
       </c>
       <c r="F57">
         <v>15</v>
       </c>
       <c r="G57">
         <v>223</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>5</v>
       </c>
       <c r="B58" t="s">
-        <v>848</v>
+        <v>285</v>
       </c>
       <c r="C58" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D58">
         <v>107</v>
       </c>
       <c r="E58">
         <v>36</v>
       </c>
       <c r="F58">
         <v>16</v>
       </c>
       <c r="G58">
         <v>159</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>6</v>
       </c>
       <c r="B59" t="s">
-        <v>849</v>
+        <v>286</v>
       </c>
       <c r="C59" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D59">
         <v>96</v>
       </c>
       <c r="E59">
         <v>29</v>
       </c>
       <c r="F59">
         <v>233</v>
       </c>
       <c r="G59">
         <v>358</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>7</v>
       </c>
       <c r="B60" t="s">
-        <v>850</v>
+        <v>287</v>
       </c>
       <c r="C60" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D60">
         <v>218</v>
       </c>
       <c r="E60">
         <v>24</v>
       </c>
       <c r="F60">
         <v>3</v>
       </c>
       <c r="G60">
         <v>245</v>
       </c>
     </row>
     <row r="61"/>
     <row r="62">
       <c r="A62">
         <v>7</v>
       </c>
       <c r="B62" t="s">
         <v>12</v>
       </c>
       <c r="C62" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D62">
         <v>4934</v>
       </c>
       <c r="E62">
         <v>1119</v>
       </c>
       <c r="F62">
         <v>479</v>
       </c>
       <c r="G62">
         <v>6532</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B63" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C63" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D63">
         <v>885</v>
       </c>
       <c r="E63">
         <v>215</v>
       </c>
       <c r="F63">
         <v>129</v>
       </c>
       <c r="G63">
         <v>1229</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>851</v>
+        <v>288</v>
       </c>
       <c r="C64" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D64">
         <v>2935</v>
       </c>
       <c r="E64">
         <v>389</v>
       </c>
       <c r="F64">
         <v>213</v>
       </c>
       <c r="G64">
         <v>3537</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2</v>
       </c>
       <c r="B65" t="s">
-        <v>852</v>
+        <v>289</v>
       </c>
       <c r="C65" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D65">
         <v>426</v>
       </c>
       <c r="E65">
         <v>226</v>
       </c>
       <c r="F65">
         <v>48</v>
       </c>
       <c r="G65">
         <v>700</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>3</v>
       </c>
       <c r="B66" t="s">
-        <v>853</v>
+        <v>290</v>
       </c>
       <c r="C66" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D66">
         <v>229</v>
       </c>
       <c r="E66">
         <v>133</v>
       </c>
       <c r="F66">
         <v>23</v>
       </c>
       <c r="G66">
         <v>385</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>4</v>
       </c>
       <c r="B67" t="s">
-        <v>854</v>
+        <v>291</v>
       </c>
       <c r="C67" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D67">
         <v>179</v>
       </c>
       <c r="E67">
         <v>36</v>
       </c>
       <c r="F67">
         <v>23</v>
       </c>
       <c r="G67">
         <v>238</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>5</v>
       </c>
       <c r="B68" t="s">
-        <v>855</v>
+        <v>292</v>
       </c>
       <c r="C68" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D68">
         <v>112</v>
       </c>
       <c r="E68">
         <v>37</v>
       </c>
       <c r="F68">
         <v>25</v>
       </c>
       <c r="G68">
         <v>174</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>6</v>
       </c>
       <c r="B69" t="s">
-        <v>856</v>
+        <v>293</v>
       </c>
       <c r="C69" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D69">
         <v>168</v>
       </c>
       <c r="E69">
         <v>83</v>
       </c>
       <c r="F69">
         <v>18</v>
       </c>
       <c r="G69">
         <v>269</v>
       </c>
     </row>
     <row r="70"/>
     <row r="71">
       <c r="A71">
         <v>8</v>
       </c>
       <c r="B71" t="s">
         <v>13</v>
       </c>
       <c r="C71" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D71">
         <v>2539</v>
       </c>
       <c r="E71">
         <v>438</v>
       </c>
       <c r="F71">
         <v>169</v>
       </c>
       <c r="G71">
         <v>3146</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B72" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C72" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D72">
         <v>288</v>
       </c>
       <c r="E72">
         <v>110</v>
       </c>
       <c r="F72">
         <v>44</v>
       </c>
       <c r="G72">
         <v>442</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1</v>
       </c>
       <c r="B73" t="s">
-        <v>857</v>
+        <v>294</v>
       </c>
       <c r="C73" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D73">
         <v>1124</v>
       </c>
       <c r="E73">
         <v>134</v>
       </c>
       <c r="F73">
         <v>32</v>
       </c>
       <c r="G73">
         <v>1290</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>2</v>
       </c>
       <c r="B74" t="s">
-        <v>858</v>
+        <v>295</v>
       </c>
       <c r="C74" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D74">
         <v>268</v>
       </c>
       <c r="E74">
         <v>50</v>
       </c>
       <c r="F74">
         <v>24</v>
       </c>
       <c r="G74">
         <v>342</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>3</v>
       </c>
       <c r="B75" t="s">
-        <v>859</v>
+        <v>296</v>
       </c>
       <c r="C75" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D75">
         <v>88</v>
       </c>
       <c r="E75">
         <v>29</v>
       </c>
       <c r="F75">
         <v>10</v>
       </c>
       <c r="G75">
         <v>127</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>4</v>
       </c>
       <c r="B76" t="s">
-        <v>860</v>
+        <v>297</v>
       </c>
       <c r="C76" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D76">
         <v>46</v>
       </c>
       <c r="E76">
         <v>10</v>
       </c>
       <c r="F76">
         <v>15</v>
       </c>
       <c r="G76">
         <v>71</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>5</v>
       </c>
       <c r="B77" t="s">
-        <v>861</v>
+        <v>298</v>
       </c>
       <c r="C77" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D77">
         <v>48</v>
       </c>
       <c r="E77">
         <v>16</v>
       </c>
       <c r="F77">
         <v>8</v>
       </c>
       <c r="G77">
         <v>72</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>6</v>
       </c>
       <c r="B78" t="s">
-        <v>862</v>
+        <v>299</v>
       </c>
       <c r="C78" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D78">
         <v>173</v>
       </c>
       <c r="E78">
         <v>65</v>
       </c>
       <c r="F78">
         <v>30</v>
       </c>
       <c r="G78">
         <v>268</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>7</v>
       </c>
       <c r="B79" t="s">
-        <v>863</v>
+        <v>300</v>
       </c>
       <c r="C79" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D79">
         <v>504</v>
       </c>
       <c r="E79">
         <v>24</v>
       </c>
       <c r="F79">
         <v>6</v>
       </c>
       <c r="G79">
         <v>534</v>
       </c>
     </row>
     <row r="80"/>
     <row r="81">
       <c r="A81">
         <v>9</v>
       </c>
       <c r="B81" t="s">
         <v>14</v>
       </c>
       <c r="C81" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D81">
         <v>4077</v>
       </c>
       <c r="E81">
         <v>1609</v>
       </c>
       <c r="F81">
         <v>541</v>
       </c>
       <c r="G81">
         <v>6227</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B82" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C82" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D82">
         <v>246</v>
       </c>
       <c r="E82">
         <v>98</v>
       </c>
       <c r="F82">
         <v>49</v>
       </c>
       <c r="G82">
         <v>393</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1</v>
       </c>
       <c r="B83" t="s">
-        <v>864</v>
+        <v>301</v>
       </c>
       <c r="C83" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D83">
         <v>1467</v>
       </c>
       <c r="E83">
         <v>332</v>
       </c>
       <c r="F83">
         <v>328</v>
       </c>
       <c r="G83">
         <v>2127</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>2</v>
       </c>
       <c r="B84" t="s">
-        <v>865</v>
+        <v>302</v>
       </c>
       <c r="C84" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D84">
         <v>1202</v>
       </c>
       <c r="E84">
         <v>38</v>
       </c>
       <c r="F84">
         <v>17</v>
       </c>
       <c r="G84">
         <v>1257</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>3</v>
       </c>
       <c r="B85" t="s">
-        <v>866</v>
+        <v>303</v>
       </c>
       <c r="C85" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D85">
         <v>48</v>
       </c>
       <c r="E85">
         <v>35</v>
       </c>
       <c r="F85">
         <v>36</v>
       </c>
       <c r="G85">
         <v>119</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>4</v>
       </c>
       <c r="B86" t="s">
-        <v>867</v>
+        <v>304</v>
       </c>
       <c r="C86" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D86">
         <v>421</v>
       </c>
       <c r="E86">
         <v>139</v>
       </c>
       <c r="F86">
         <v>16</v>
       </c>
       <c r="G86">
         <v>576</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>5</v>
       </c>
       <c r="B87" t="s">
-        <v>868</v>
+        <v>305</v>
       </c>
       <c r="C87" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D87">
         <v>66</v>
       </c>
       <c r="E87">
         <v>39</v>
       </c>
       <c r="F87">
         <v>19</v>
       </c>
       <c r="G87">
         <v>124</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>6</v>
       </c>
       <c r="B88" t="s">
-        <v>869</v>
+        <v>306</v>
       </c>
       <c r="C88" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D88">
         <v>445</v>
       </c>
       <c r="E88">
         <v>101</v>
       </c>
       <c r="F88">
         <v>61</v>
       </c>
       <c r="G88">
         <v>607</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>7</v>
       </c>
       <c r="B89" t="s">
-        <v>870</v>
+        <v>307</v>
       </c>
       <c r="C89" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D89">
         <v>182</v>
       </c>
       <c r="E89">
         <v>827</v>
       </c>
       <c r="F89">
         <v>15</v>
       </c>
       <c r="G89">
         <v>1024</v>
       </c>
     </row>
     <row r="90"/>
     <row r="91">
       <c r="A91">
         <v>10</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D91">
         <v>7330</v>
       </c>
       <c r="E91">
         <v>6930</v>
       </c>
       <c r="F91">
         <v>1836</v>
       </c>
       <c r="G91">
         <v>16096</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B92" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C92" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D92">
         <v>606</v>
       </c>
       <c r="E92">
         <v>255</v>
       </c>
       <c r="F92">
         <v>132</v>
       </c>
       <c r="G92">
         <v>993</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>1</v>
       </c>
       <c r="B93" t="s">
-        <v>871</v>
+        <v>308</v>
       </c>
       <c r="C93" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D93">
         <v>3951</v>
       </c>
       <c r="E93">
         <v>1234</v>
       </c>
       <c r="F93">
         <v>309</v>
       </c>
       <c r="G93">
         <v>5494</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>2</v>
       </c>
       <c r="B94" t="s">
-        <v>872</v>
+        <v>309</v>
       </c>
       <c r="C94" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D94">
         <v>333</v>
       </c>
       <c r="E94">
         <v>169</v>
       </c>
       <c r="F94">
         <v>116</v>
       </c>
       <c r="G94">
         <v>618</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>3</v>
       </c>
       <c r="B95" t="s">
-        <v>873</v>
+        <v>310</v>
       </c>
       <c r="C95" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D95">
         <v>165</v>
       </c>
       <c r="E95">
         <v>100</v>
       </c>
       <c r="F95">
         <v>65</v>
       </c>
       <c r="G95">
         <v>330</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>4</v>
       </c>
       <c r="B96" t="s">
-        <v>874</v>
+        <v>311</v>
       </c>
       <c r="C96" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D96">
         <v>217</v>
       </c>
       <c r="E96">
         <v>54</v>
       </c>
       <c r="F96">
         <v>901</v>
       </c>
       <c r="G96">
         <v>1172</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>5</v>
       </c>
       <c r="B97" t="s">
-        <v>875</v>
+        <v>312</v>
       </c>
       <c r="C97" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D97">
         <v>75</v>
       </c>
       <c r="E97">
         <v>43</v>
       </c>
       <c r="F97">
         <v>21</v>
       </c>
       <c r="G97">
         <v>139</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>6</v>
       </c>
       <c r="B98" t="s">
-        <v>876</v>
+        <v>313</v>
       </c>
       <c r="C98" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D98">
         <v>903</v>
       </c>
       <c r="E98">
         <v>241</v>
       </c>
       <c r="F98">
         <v>28</v>
       </c>
       <c r="G98">
         <v>1172</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>7</v>
       </c>
       <c r="B99" t="s">
-        <v>877</v>
+        <v>314</v>
       </c>
       <c r="C99" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D99">
         <v>1080</v>
       </c>
       <c r="E99">
         <v>4834</v>
       </c>
       <c r="F99">
         <v>264</v>
       </c>
       <c r="G99">
         <v>6178</v>
       </c>
     </row>
     <row r="100"/>
     <row r="101">
       <c r="A101">
         <v>11</v>
       </c>
       <c r="B101" t="s">
-        <v>174</v>
+        <v>16</v>
       </c>
       <c r="C101" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D101">
         <v>3856</v>
       </c>
       <c r="E101">
         <v>908</v>
       </c>
       <c r="F101">
         <v>173</v>
       </c>
       <c r="G101">
         <v>4937</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B102" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C102" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D102">
         <v>391</v>
       </c>
       <c r="E102">
         <v>68</v>
       </c>
       <c r="F102">
         <v>34</v>
       </c>
       <c r="G102">
         <v>493</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1</v>
       </c>
       <c r="B103" t="s">
-        <v>878</v>
+        <v>315</v>
       </c>
       <c r="C103" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D103">
         <v>1198</v>
       </c>
       <c r="E103">
         <v>94</v>
       </c>
       <c r="F103">
         <v>34</v>
       </c>
       <c r="G103">
         <v>1326</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>2</v>
       </c>
       <c r="B104" t="s">
-        <v>879</v>
+        <v>316</v>
       </c>
       <c r="C104" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D104">
         <v>239</v>
       </c>
       <c r="E104">
         <v>58</v>
       </c>
       <c r="F104">
         <v>38</v>
       </c>
       <c r="G104">
         <v>335</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>3</v>
       </c>
       <c r="B105" t="s">
-        <v>880</v>
+        <v>317</v>
       </c>
       <c r="C105" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D105">
         <v>1232</v>
       </c>
       <c r="E105">
         <v>58</v>
       </c>
       <c r="F105">
         <v>24</v>
       </c>
       <c r="G105">
         <v>1314</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>4</v>
       </c>
       <c r="B106" t="s">
-        <v>881</v>
+        <v>318</v>
       </c>
       <c r="C106" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D106">
         <v>218</v>
       </c>
       <c r="E106">
         <v>35</v>
       </c>
       <c r="F106">
         <v>11</v>
       </c>
       <c r="G106">
         <v>264</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>5</v>
       </c>
       <c r="B107" t="s">
-        <v>882</v>
+        <v>319</v>
       </c>
       <c r="C107" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D107">
         <v>197</v>
       </c>
       <c r="E107">
         <v>550</v>
       </c>
       <c r="F107">
         <v>16</v>
       </c>
       <c r="G107">
         <v>763</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>6</v>
       </c>
       <c r="B108" t="s">
-        <v>883</v>
+        <v>320</v>
       </c>
       <c r="C108" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D108">
         <v>70</v>
       </c>
       <c r="E108">
         <v>25</v>
       </c>
       <c r="F108">
         <v>8</v>
       </c>
       <c r="G108">
         <v>103</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>7</v>
       </c>
       <c r="B109" t="s">
-        <v>884</v>
+        <v>321</v>
       </c>
       <c r="C109" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D109">
         <v>311</v>
       </c>
       <c r="E109">
         <v>20</v>
       </c>
       <c r="F109">
         <v>8</v>
       </c>
       <c r="G109">
         <v>339</v>
       </c>
     </row>
     <row r="110"/>
     <row r="111">
       <c r="A111">
         <v>12</v>
       </c>
       <c r="B111" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C111" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D111">
         <v>9284</v>
       </c>
       <c r="E111">
         <v>7000</v>
       </c>
       <c r="F111">
         <v>673</v>
       </c>
       <c r="G111">
         <v>16957</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B112" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C112" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D112">
         <v>700</v>
       </c>
       <c r="E112">
         <v>204</v>
       </c>
       <c r="F112">
         <v>60</v>
       </c>
       <c r="G112">
         <v>964</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1</v>
       </c>
       <c r="B113" t="s">
-        <v>885</v>
+        <v>322</v>
       </c>
       <c r="C113" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D113">
         <v>2499</v>
       </c>
       <c r="E113">
         <v>5737</v>
       </c>
       <c r="F113">
         <v>332</v>
       </c>
       <c r="G113">
         <v>8568</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>2</v>
       </c>
       <c r="B114" t="s">
-        <v>886</v>
+        <v>323</v>
       </c>
       <c r="C114" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D114">
         <v>1904</v>
       </c>
       <c r="E114">
         <v>447</v>
       </c>
       <c r="F114">
         <v>87</v>
       </c>
       <c r="G114">
         <v>2438</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>3</v>
       </c>
       <c r="B115" t="s">
-        <v>887</v>
+        <v>324</v>
       </c>
       <c r="C115" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D115">
         <v>151</v>
       </c>
       <c r="E115">
         <v>35</v>
       </c>
       <c r="F115">
         <v>28</v>
       </c>
       <c r="G115">
         <v>214</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>4</v>
       </c>
       <c r="B116" t="s">
-        <v>888</v>
+        <v>325</v>
       </c>
       <c r="C116" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D116">
         <v>778</v>
       </c>
       <c r="E116">
         <v>403</v>
       </c>
       <c r="F116">
         <v>63</v>
       </c>
       <c r="G116">
         <v>1244</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>5</v>
       </c>
       <c r="B117" t="s">
-        <v>889</v>
+        <v>326</v>
       </c>
       <c r="C117" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D117">
         <v>153</v>
       </c>
       <c r="E117">
         <v>105</v>
       </c>
       <c r="F117">
         <v>26</v>
       </c>
       <c r="G117">
         <v>284</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>6</v>
       </c>
       <c r="B118" t="s">
-        <v>890</v>
+        <v>327</v>
       </c>
       <c r="C118" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D118">
         <v>26</v>
       </c>
       <c r="E118">
         <v>25</v>
       </c>
       <c r="F118">
         <v>26</v>
       </c>
       <c r="G118">
         <v>77</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>7</v>
       </c>
       <c r="B119" t="s">
-        <v>891</v>
+        <v>328</v>
       </c>
       <c r="C119" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D119">
         <v>3073</v>
       </c>
       <c r="E119">
         <v>44</v>
       </c>
       <c r="F119">
         <v>51</v>
       </c>
       <c r="G119">
         <v>3168</v>
       </c>
     </row>
     <row r="120"/>
     <row r="121">
       <c r="A121">
         <v>13</v>
       </c>
       <c r="B121" t="s">
-        <v>175</v>
+        <v>18</v>
       </c>
       <c r="C121" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D121">
         <v>11841</v>
       </c>
       <c r="E121">
         <v>781</v>
       </c>
       <c r="F121">
         <v>659</v>
       </c>
       <c r="G121">
         <v>13281</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B122" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C122" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D122">
         <v>475</v>
       </c>
       <c r="E122">
         <v>31</v>
       </c>
       <c r="F122">
         <v>19</v>
       </c>
       <c r="G122">
         <v>525</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1</v>
       </c>
       <c r="B123" t="s">
-        <v>892</v>
+        <v>329</v>
       </c>
       <c r="C123" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D123">
         <v>10102</v>
       </c>
       <c r="E123">
         <v>444</v>
       </c>
       <c r="F123">
         <v>573</v>
       </c>
       <c r="G123">
         <v>11119</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>2</v>
       </c>
       <c r="B124" t="s">
-        <v>893</v>
+        <v>330</v>
       </c>
       <c r="C124" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D124">
         <v>372</v>
       </c>
       <c r="E124">
         <v>23</v>
       </c>
       <c r="F124">
         <v>19</v>
       </c>
       <c r="G124">
         <v>414</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>3</v>
       </c>
       <c r="B125" t="s">
-        <v>894</v>
+        <v>331</v>
       </c>
       <c r="C125" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D125">
         <v>145</v>
       </c>
       <c r="E125">
         <v>13</v>
       </c>
       <c r="F125">
         <v>9</v>
       </c>
       <c r="G125">
         <v>167</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>4</v>
       </c>
       <c r="B126" t="s">
-        <v>895</v>
+        <v>332</v>
       </c>
       <c r="C126" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D126">
         <v>286</v>
       </c>
       <c r="E126">
         <v>164</v>
       </c>
       <c r="F126">
         <v>16</v>
       </c>
       <c r="G126">
         <v>466</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>5</v>
       </c>
       <c r="B127" t="s">
-        <v>896</v>
+        <v>333</v>
       </c>
       <c r="C127" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D127">
         <v>60</v>
       </c>
       <c r="E127">
         <v>77</v>
       </c>
       <c r="F127">
         <v>9</v>
       </c>
       <c r="G127">
         <v>146</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>6</v>
       </c>
       <c r="B128" t="s">
-        <v>897</v>
+        <v>334</v>
       </c>
       <c r="C128" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D128">
         <v>126</v>
       </c>
       <c r="E128">
         <v>16</v>
       </c>
       <c r="F128">
         <v>9</v>
       </c>
       <c r="G128">
         <v>151</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>7</v>
       </c>
       <c r="B129" t="s">
-        <v>898</v>
+        <v>335</v>
       </c>
       <c r="C129" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D129">
         <v>275</v>
       </c>
       <c r="E129">
         <v>13</v>
       </c>
       <c r="F129">
         <v>5</v>
       </c>
       <c r="G129">
         <v>293</v>
       </c>
     </row>
     <row r="130"/>
     <row r="131">
       <c r="A131">
         <v>14</v>
       </c>
       <c r="B131" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C131" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D131">
         <v>13902</v>
       </c>
       <c r="E131">
         <v>4072</v>
       </c>
       <c r="F131">
         <v>3287</v>
       </c>
       <c r="G131">
         <v>21261</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B132" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C132" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D132">
         <v>826</v>
       </c>
       <c r="E132">
         <v>208</v>
       </c>
       <c r="F132">
         <v>321</v>
       </c>
       <c r="G132">
         <v>1355</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1</v>
       </c>
       <c r="B133" t="s">
-        <v>899</v>
+        <v>336</v>
       </c>
       <c r="C133" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D133">
         <v>1515</v>
       </c>
       <c r="E133">
         <v>349</v>
       </c>
       <c r="F133">
         <v>730</v>
       </c>
       <c r="G133">
         <v>2594</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>2</v>
       </c>
       <c r="B134" t="s">
-        <v>900</v>
+        <v>337</v>
       </c>
       <c r="C134" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D134">
         <v>5418</v>
       </c>
       <c r="E134">
         <v>706</v>
       </c>
       <c r="F134">
         <v>565</v>
       </c>
       <c r="G134">
         <v>6689</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>3</v>
       </c>
       <c r="B135" t="s">
-        <v>901</v>
+        <v>338</v>
       </c>
       <c r="C135" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D135">
         <v>684</v>
       </c>
       <c r="E135">
         <v>2296</v>
       </c>
       <c r="F135">
         <v>331</v>
       </c>
       <c r="G135">
         <v>3311</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>4</v>
       </c>
       <c r="B136" t="s">
-        <v>902</v>
+        <v>339</v>
       </c>
       <c r="C136" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D136">
         <v>3976</v>
       </c>
       <c r="E136">
         <v>364</v>
       </c>
       <c r="F136">
         <v>968</v>
       </c>
       <c r="G136">
         <v>5308</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>5</v>
       </c>
       <c r="B137" t="s">
-        <v>903</v>
+        <v>340</v>
       </c>
       <c r="C137" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D137">
         <v>473</v>
       </c>
       <c r="E137">
         <v>32</v>
       </c>
       <c r="F137">
         <v>67</v>
       </c>
       <c r="G137">
         <v>572</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>6</v>
       </c>
       <c r="B138" t="s">
-        <v>904</v>
+        <v>341</v>
       </c>
       <c r="C138" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D138">
         <v>115</v>
       </c>
       <c r="E138">
         <v>47</v>
       </c>
       <c r="F138">
         <v>261</v>
       </c>
       <c r="G138">
         <v>423</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>7</v>
       </c>
       <c r="B139" t="s">
-        <v>905</v>
+        <v>342</v>
       </c>
       <c r="C139" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D139">
         <v>895</v>
       </c>
       <c r="E139">
         <v>70</v>
       </c>
       <c r="F139">
         <v>44</v>
       </c>
       <c r="G139">
         <v>1009</v>
       </c>
     </row>
     <row r="140"/>
     <row r="141">
       <c r="A141">
         <v>15</v>
       </c>
       <c r="B141" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C141" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D141">
         <v>16193</v>
       </c>
       <c r="E141">
         <v>9753</v>
       </c>
       <c r="F141">
         <v>811</v>
       </c>
       <c r="G141">
         <v>26757</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B142" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C142" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D142">
         <v>1350</v>
       </c>
       <c r="E142">
         <v>359</v>
       </c>
       <c r="F142">
         <v>81</v>
       </c>
       <c r="G142">
         <v>1790</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1</v>
       </c>
       <c r="B143" t="s">
-        <v>906</v>
+        <v>343</v>
       </c>
       <c r="C143" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D143">
         <v>5018</v>
       </c>
       <c r="E143">
         <v>422</v>
       </c>
       <c r="F143">
         <v>106</v>
       </c>
       <c r="G143">
         <v>5546</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>2</v>
       </c>
       <c r="B144" t="s">
-        <v>907</v>
+        <v>344</v>
       </c>
       <c r="C144" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D144">
         <v>2035</v>
       </c>
       <c r="E144">
         <v>8155</v>
       </c>
       <c r="F144">
         <v>243</v>
       </c>
       <c r="G144">
         <v>10433</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>3</v>
       </c>
       <c r="B145" t="s">
-        <v>908</v>
+        <v>345</v>
       </c>
       <c r="C145" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D145">
         <v>294</v>
       </c>
       <c r="E145">
         <v>76</v>
       </c>
       <c r="F145">
         <v>158</v>
       </c>
       <c r="G145">
         <v>528</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>4</v>
       </c>
       <c r="B146" t="s">
-        <v>909</v>
+        <v>346</v>
       </c>
       <c r="C146" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D146">
         <v>596</v>
       </c>
       <c r="E146">
         <v>73</v>
       </c>
       <c r="F146">
         <v>14</v>
       </c>
       <c r="G146">
         <v>683</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>5</v>
       </c>
       <c r="B147" t="s">
-        <v>910</v>
+        <v>347</v>
       </c>
       <c r="C147" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D147">
         <v>1543</v>
       </c>
       <c r="E147">
         <v>76</v>
       </c>
       <c r="F147">
         <v>63</v>
       </c>
       <c r="G147">
         <v>1682</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>6</v>
       </c>
       <c r="B148" t="s">
-        <v>911</v>
+        <v>348</v>
       </c>
       <c r="C148" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D148">
         <v>3609</v>
       </c>
       <c r="E148">
         <v>300</v>
       </c>
       <c r="F148">
         <v>75</v>
       </c>
       <c r="G148">
         <v>3984</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>7</v>
       </c>
       <c r="B149" t="s">
-        <v>912</v>
+        <v>349</v>
       </c>
       <c r="C149" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D149">
         <v>1748</v>
       </c>
       <c r="E149">
         <v>292</v>
       </c>
       <c r="F149">
         <v>71</v>
       </c>
       <c r="G149">
         <v>2111</v>
       </c>
     </row>
     <row r="150"/>
     <row r="151">
       <c r="A151">
         <v>16</v>
       </c>
       <c r="B151" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C151" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D151">
         <v>9390</v>
       </c>
       <c r="E151">
         <v>3308</v>
       </c>
       <c r="F151">
         <v>4925</v>
       </c>
       <c r="G151">
         <v>17623</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B152" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C152" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D152">
         <v>386</v>
       </c>
       <c r="E152">
         <v>167</v>
       </c>
       <c r="F152">
         <v>136</v>
       </c>
       <c r="G152">
         <v>689</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>1</v>
       </c>
       <c r="B153" t="s">
-        <v>913</v>
+        <v>350</v>
       </c>
       <c r="C153" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D153">
         <v>460</v>
       </c>
       <c r="E153">
         <v>2238</v>
       </c>
       <c r="F153">
         <v>229</v>
       </c>
       <c r="G153">
         <v>2927</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>2</v>
       </c>
       <c r="B154" t="s">
-        <v>914</v>
+        <v>351</v>
       </c>
       <c r="C154" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D154">
         <v>6041</v>
       </c>
       <c r="E154">
         <v>620</v>
       </c>
       <c r="F154">
         <v>142</v>
       </c>
       <c r="G154">
         <v>6803</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>3</v>
       </c>
       <c r="B155" t="s">
-        <v>915</v>
+        <v>352</v>
       </c>
       <c r="C155" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D155">
         <v>334</v>
       </c>
       <c r="E155">
         <v>52</v>
       </c>
       <c r="F155">
         <v>67</v>
       </c>
       <c r="G155">
         <v>453</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>4</v>
       </c>
       <c r="B156" t="s">
-        <v>916</v>
+        <v>353</v>
       </c>
       <c r="C156" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D156">
         <v>140</v>
       </c>
       <c r="E156">
         <v>53</v>
       </c>
       <c r="F156">
         <v>432</v>
       </c>
       <c r="G156">
         <v>625</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>5</v>
       </c>
       <c r="B157" t="s">
-        <v>917</v>
+        <v>354</v>
       </c>
       <c r="C157" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D157">
         <v>75</v>
       </c>
       <c r="E157">
         <v>52</v>
       </c>
       <c r="F157">
         <v>84</v>
       </c>
       <c r="G157">
         <v>211</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>6</v>
       </c>
       <c r="B158" t="s">
-        <v>918</v>
+        <v>355</v>
       </c>
       <c r="C158" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D158">
         <v>1683</v>
       </c>
       <c r="E158">
         <v>62</v>
       </c>
       <c r="F158">
         <v>46</v>
       </c>
       <c r="G158">
         <v>1791</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>7</v>
       </c>
       <c r="B159" t="s">
-        <v>919</v>
+        <v>356</v>
       </c>
       <c r="C159" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D159">
         <v>271</v>
       </c>
       <c r="E159">
         <v>64</v>
       </c>
       <c r="F159">
         <v>3789</v>
       </c>
       <c r="G159">
         <v>4124</v>
       </c>
     </row>
     <row r="160"/>
     <row r="161">
       <c r="A161">
         <v>17</v>
       </c>
       <c r="B161" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C161" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D161">
         <v>2928</v>
       </c>
       <c r="E161">
         <v>1665</v>
       </c>
       <c r="F161">
         <v>304</v>
       </c>
       <c r="G161">
         <v>4897</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B162" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C162" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D162">
         <v>157</v>
       </c>
       <c r="E162">
         <v>137</v>
       </c>
       <c r="F162">
         <v>30</v>
       </c>
       <c r="G162">
         <v>324</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>1</v>
       </c>
       <c r="B163" t="s">
-        <v>920</v>
+        <v>357</v>
       </c>
       <c r="C163" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D163">
         <v>285</v>
       </c>
       <c r="E163">
         <v>692</v>
       </c>
       <c r="F163">
         <v>75</v>
       </c>
       <c r="G163">
         <v>1052</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>2</v>
       </c>
       <c r="B164" t="s">
-        <v>921</v>
+        <v>358</v>
       </c>
       <c r="C164" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D164">
         <v>109</v>
       </c>
       <c r="E164">
         <v>492</v>
       </c>
       <c r="F164">
         <v>34</v>
       </c>
       <c r="G164">
         <v>635</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>3</v>
       </c>
       <c r="B165" t="s">
-        <v>922</v>
+        <v>359</v>
       </c>
       <c r="C165" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D165">
         <v>123</v>
       </c>
       <c r="E165">
         <v>45</v>
       </c>
       <c r="F165">
         <v>16</v>
       </c>
       <c r="G165">
         <v>184</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>4</v>
       </c>
       <c r="B166" t="s">
-        <v>923</v>
+        <v>360</v>
       </c>
       <c r="C166" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D166">
         <v>37</v>
       </c>
       <c r="E166">
         <v>25</v>
       </c>
       <c r="F166">
         <v>81</v>
       </c>
       <c r="G166">
         <v>143</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>5</v>
       </c>
       <c r="B167" t="s">
-        <v>924</v>
+        <v>361</v>
       </c>
       <c r="C167" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D167">
         <v>672</v>
       </c>
       <c r="E167">
         <v>18</v>
       </c>
       <c r="F167">
         <v>23</v>
       </c>
       <c r="G167">
         <v>713</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>6</v>
       </c>
       <c r="B168" t="s">
-        <v>925</v>
+        <v>362</v>
       </c>
       <c r="C168" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D168">
         <v>74</v>
       </c>
       <c r="E168">
         <v>28</v>
       </c>
       <c r="F168">
         <v>22</v>
       </c>
       <c r="G168">
         <v>124</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>7</v>
       </c>
       <c r="B169" t="s">
-        <v>926</v>
+        <v>363</v>
       </c>
       <c r="C169" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D169">
         <v>1471</v>
       </c>
       <c r="E169">
         <v>228</v>
       </c>
       <c r="F169">
         <v>23</v>
       </c>
       <c r="G169">
         <v>1722</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
@@ -12694,92 +30272,92 @@
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>174</v>
+        <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="W1" s="1" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
       <c r="X1" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C2" t="s">
-        <v>927</v>
+        <v>365</v>
       </c>
       <c r="D2" t="s">
-        <v>928</v>
+        <v>366</v>
       </c>
       <c r="E2" t="s">
-        <v>929</v>
+        <v>367</v>
       </c>
       <c r="F2" t="s">
-        <v>930</v>
+        <v>368</v>
       </c>
       <c r="G2">
         <v>5419</v>
       </c>
       <c r="H2">
         <v>7462</v>
       </c>
       <c r="I2">
         <v>7214</v>
       </c>
       <c r="J2">
         <v>6074</v>
       </c>
       <c r="K2">
         <v>6219</v>
       </c>
       <c r="L2">
         <v>359</v>
       </c>
       <c r="M2">
         <v>1068</v>
       </c>
       <c r="N2">
         <v>684</v>
       </c>
@@ -12797,63 +30375,63 @@
       </c>
       <c r="S2">
         <v>6850</v>
       </c>
       <c r="T2">
         <v>2770</v>
       </c>
       <c r="U2">
         <v>4346</v>
       </c>
       <c r="V2">
         <v>1017</v>
       </c>
       <c r="W2">
         <v>113</v>
       </c>
       <c r="X2">
         <v>60518</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C3" t="s">
-        <v>927</v>
+        <v>365</v>
       </c>
       <c r="D3" t="s">
-        <v>928</v>
+        <v>366</v>
       </c>
       <c r="E3" t="s">
-        <v>931</v>
+        <v>369</v>
       </c>
       <c r="F3" t="s">
-        <v>932</v>
+        <v>370</v>
       </c>
       <c r="G3">
         <v>15600</v>
       </c>
       <c r="H3">
         <v>9909</v>
       </c>
       <c r="I3">
         <v>29802</v>
       </c>
       <c r="J3">
         <v>12682</v>
       </c>
       <c r="K3">
         <v>22419</v>
       </c>
       <c r="L3">
         <v>324</v>
       </c>
       <c r="M3">
         <v>1617</v>
       </c>
       <c r="N3">
         <v>5119</v>
       </c>
@@ -12871,63 +30449,63 @@
       </c>
       <c r="S3">
         <v>9694</v>
       </c>
       <c r="T3">
         <v>18385</v>
       </c>
       <c r="U3">
         <v>10922</v>
       </c>
       <c r="V3">
         <v>11129</v>
       </c>
       <c r="W3">
         <v>110</v>
       </c>
       <c r="X3">
         <v>172410</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C4" t="s">
-        <v>927</v>
+        <v>365</v>
       </c>
       <c r="D4" t="s">
-        <v>928</v>
+        <v>366</v>
       </c>
       <c r="E4" t="s">
-        <v>933</v>
+        <v>371</v>
       </c>
       <c r="F4" t="s">
-        <v>934</v>
+        <v>372</v>
       </c>
       <c r="G4">
         <v>3812</v>
       </c>
       <c r="H4">
         <v>4376</v>
       </c>
       <c r="I4">
         <v>5614</v>
       </c>
       <c r="J4">
         <v>3391</v>
       </c>
       <c r="K4">
         <v>6254</v>
       </c>
       <c r="L4">
         <v>118</v>
       </c>
       <c r="M4">
         <v>791</v>
       </c>
       <c r="N4">
         <v>1717</v>
       </c>
@@ -12945,63 +30523,63 @@
       </c>
       <c r="S4">
         <v>1234</v>
       </c>
       <c r="T4">
         <v>3548</v>
       </c>
       <c r="U4">
         <v>906</v>
       </c>
       <c r="V4">
         <v>1129</v>
       </c>
       <c r="W4">
         <v>39</v>
       </c>
       <c r="X4">
         <v>40154</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C5" t="s">
-        <v>927</v>
+        <v>365</v>
       </c>
       <c r="D5" t="s">
-        <v>928</v>
+        <v>366</v>
       </c>
       <c r="E5" t="s">
-        <v>935</v>
+        <v>373</v>
       </c>
       <c r="F5" t="s">
-        <v>936</v>
+        <v>374</v>
       </c>
       <c r="G5">
         <v>10307</v>
       </c>
       <c r="H5">
         <v>17371</v>
       </c>
       <c r="I5">
         <v>25097</v>
       </c>
       <c r="J5">
         <v>15889</v>
       </c>
       <c r="K5">
         <v>10742</v>
       </c>
       <c r="L5">
         <v>1042</v>
       </c>
       <c r="M5">
         <v>1043</v>
       </c>
       <c r="N5">
         <v>1478</v>
       </c>
@@ -13016,54 +30594,54 @@
       </c>
       <c r="R5">
         <v>29620</v>
       </c>
       <c r="S5">
         <v>5825</v>
       </c>
       <c r="T5">
         <v>6018</v>
       </c>
       <c r="U5">
         <v>4234</v>
       </c>
       <c r="V5">
         <v>572</v>
       </c>
       <c r="W5">
         <v>138</v>
       </c>
       <c r="X5">
         <v>140456</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B6" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="G6">
         <v>35138</v>
       </c>
       <c r="H6">
         <v>39118</v>
       </c>
       <c r="I6">
         <v>67727</v>
       </c>
       <c r="J6">
         <v>38036</v>
       </c>
       <c r="K6">
         <v>45634</v>
       </c>
       <c r="L6">
         <v>1843</v>
       </c>
       <c r="M6">
         <v>4519</v>
       </c>
       <c r="N6">
         <v>8998</v>
       </c>
@@ -13080,22444 +30658,4866 @@
         <v>39836</v>
       </c>
       <c r="S6">
         <v>23603</v>
       </c>
       <c r="T6">
         <v>30721</v>
       </c>
       <c r="U6">
         <v>20408</v>
       </c>
       <c r="V6">
         <v>13847</v>
       </c>
       <c r="W6">
         <v>400</v>
       </c>
       <c r="X6">
         <v>413538</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D1" s="1" t="s">
-        <v>930</v>
+        <v>368</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>932</v>
+        <v>370</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>934</v>
+        <v>372</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>936</v>
+        <v>374</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D2">
         <v>5419</v>
       </c>
       <c r="E2">
         <v>15600</v>
       </c>
       <c r="F2">
         <v>3812</v>
       </c>
       <c r="G2">
         <v>10307</v>
       </c>
       <c r="H2">
         <v>35138</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B3" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C3" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D3">
         <v>427</v>
       </c>
       <c r="E3">
         <v>907</v>
       </c>
       <c r="F3">
         <v>314</v>
       </c>
       <c r="G3">
         <v>1069</v>
       </c>
       <c r="H3">
         <v>2717</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>937</v>
+        <v>375</v>
       </c>
       <c r="C4" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D4">
         <v>1045</v>
       </c>
       <c r="E4">
         <v>11340</v>
       </c>
       <c r="F4">
         <v>708</v>
       </c>
       <c r="G4">
         <v>1039</v>
       </c>
       <c r="H4">
         <v>14132</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>938</v>
+        <v>376</v>
       </c>
       <c r="C5" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D5">
         <v>2151</v>
       </c>
       <c r="E5">
         <v>525</v>
       </c>
       <c r="F5">
         <v>688</v>
       </c>
       <c r="G5">
         <v>494</v>
       </c>
       <c r="H5">
         <v>3858</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>939</v>
+        <v>377</v>
       </c>
       <c r="C6" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D6">
         <v>75</v>
       </c>
       <c r="E6">
         <v>125</v>
       </c>
       <c r="F6">
         <v>172</v>
       </c>
       <c r="G6">
         <v>1159</v>
       </c>
       <c r="H6">
         <v>1531</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>940</v>
+        <v>378</v>
       </c>
       <c r="C7" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D7">
         <v>533</v>
       </c>
       <c r="E7">
         <v>173</v>
       </c>
       <c r="F7">
         <v>176</v>
       </c>
       <c r="G7">
         <v>152</v>
       </c>
       <c r="H7">
         <v>1034</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>941</v>
+        <v>379</v>
       </c>
       <c r="C8" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D8">
         <v>832</v>
       </c>
       <c r="E8">
         <v>831</v>
       </c>
       <c r="F8">
         <v>281</v>
       </c>
       <c r="G8">
         <v>241</v>
       </c>
       <c r="H8">
         <v>2185</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>942</v>
+        <v>380</v>
       </c>
       <c r="C9" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D9">
         <v>107</v>
       </c>
       <c r="E9">
         <v>403</v>
       </c>
       <c r="F9">
         <v>92</v>
       </c>
       <c r="G9">
         <v>132</v>
       </c>
       <c r="H9">
         <v>734</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>943</v>
+        <v>381</v>
       </c>
       <c r="C10" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D10">
         <v>86</v>
       </c>
       <c r="E10">
         <v>248</v>
       </c>
       <c r="F10">
         <v>800</v>
       </c>
       <c r="G10">
         <v>172</v>
       </c>
       <c r="H10">
         <v>1306</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>944</v>
+        <v>382</v>
       </c>
       <c r="C11" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D11">
         <v>27</v>
       </c>
       <c r="E11">
         <v>71</v>
       </c>
       <c r="F11">
         <v>103</v>
       </c>
       <c r="G11">
         <v>1458</v>
       </c>
       <c r="H11">
         <v>1659</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>945</v>
+        <v>383</v>
       </c>
       <c r="C12" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D12">
         <v>53</v>
       </c>
       <c r="E12">
         <v>38</v>
       </c>
       <c r="F12">
         <v>404</v>
       </c>
       <c r="G12">
         <v>70</v>
       </c>
       <c r="H12">
         <v>565</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>946</v>
+        <v>384</v>
       </c>
       <c r="C13" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D13">
         <v>83</v>
       </c>
       <c r="E13">
         <v>939</v>
       </c>
       <c r="F13">
         <v>74</v>
       </c>
       <c r="G13">
         <v>4321</v>
       </c>
       <c r="H13">
         <v>5417</v>
       </c>
     </row>
     <row r="14"/>
     <row r="15">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
         <v>7</v>
       </c>
       <c r="C15" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D15">
         <v>7462</v>
       </c>
       <c r="E15">
         <v>9909</v>
       </c>
       <c r="F15">
         <v>4376</v>
       </c>
       <c r="G15">
         <v>17371</v>
       </c>
       <c r="H15">
         <v>39118</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B16" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C16" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D16">
         <v>915</v>
       </c>
       <c r="E16">
         <v>1073</v>
       </c>
       <c r="F16">
         <v>550</v>
       </c>
       <c r="G16">
         <v>1412</v>
       </c>
       <c r="H16">
         <v>3950</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>947</v>
+        <v>385</v>
       </c>
       <c r="C17" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D17">
         <v>1010</v>
       </c>
       <c r="E17">
         <v>2283</v>
       </c>
       <c r="F17">
         <v>587</v>
       </c>
       <c r="G17">
         <v>1320</v>
       </c>
       <c r="H17">
         <v>5200</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2</v>
       </c>
       <c r="B18" t="s">
-        <v>948</v>
+        <v>386</v>
       </c>
       <c r="C18" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D18">
         <v>872</v>
       </c>
       <c r="E18">
         <v>2840</v>
       </c>
       <c r="F18">
         <v>368</v>
       </c>
       <c r="G18">
         <v>596</v>
       </c>
       <c r="H18">
         <v>4676</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>3</v>
       </c>
       <c r="B19" t="s">
-        <v>949</v>
+        <v>387</v>
       </c>
       <c r="C19" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D19">
         <v>1682</v>
       </c>
       <c r="E19">
         <v>603</v>
       </c>
       <c r="F19">
         <v>473</v>
       </c>
       <c r="G19">
         <v>307</v>
       </c>
       <c r="H19">
         <v>3065</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>4</v>
       </c>
       <c r="B20" t="s">
-        <v>950</v>
+        <v>388</v>
       </c>
       <c r="C20" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D20">
         <v>292</v>
       </c>
       <c r="E20">
         <v>303</v>
       </c>
       <c r="F20">
         <v>208</v>
       </c>
       <c r="G20">
         <v>2113</v>
       </c>
       <c r="H20">
         <v>2916</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>5</v>
       </c>
       <c r="B21" t="s">
-        <v>951</v>
+        <v>389</v>
       </c>
       <c r="C21" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D21">
         <v>248</v>
       </c>
       <c r="E21">
         <v>260</v>
       </c>
       <c r="F21">
         <v>556</v>
       </c>
       <c r="G21">
         <v>1573</v>
       </c>
       <c r="H21">
         <v>2637</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>6</v>
       </c>
       <c r="B22" t="s">
-        <v>952</v>
+        <v>390</v>
       </c>
       <c r="C22" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D22">
         <v>185</v>
       </c>
       <c r="E22">
         <v>1192</v>
       </c>
       <c r="F22">
         <v>180</v>
       </c>
       <c r="G22">
         <v>267</v>
       </c>
       <c r="H22">
         <v>1824</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>7</v>
       </c>
       <c r="B23" t="s">
-        <v>953</v>
+        <v>391</v>
       </c>
       <c r="C23" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D23">
         <v>630</v>
       </c>
       <c r="E23">
         <v>836</v>
       </c>
       <c r="F23">
         <v>1093</v>
       </c>
       <c r="G23">
         <v>1650</v>
       </c>
       <c r="H23">
         <v>4209</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>8</v>
       </c>
       <c r="B24" t="s">
-        <v>954</v>
+        <v>392</v>
       </c>
       <c r="C24" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D24">
         <v>220</v>
       </c>
       <c r="E24">
         <v>115</v>
       </c>
       <c r="F24">
         <v>79</v>
       </c>
       <c r="G24">
         <v>109</v>
       </c>
       <c r="H24">
         <v>523</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>9</v>
       </c>
       <c r="B25" t="s">
-        <v>955</v>
+        <v>393</v>
       </c>
       <c r="C25" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D25">
         <v>1105</v>
       </c>
       <c r="E25">
         <v>299</v>
       </c>
       <c r="F25">
         <v>209</v>
       </c>
       <c r="G25">
         <v>1026</v>
       </c>
       <c r="H25">
         <v>2639</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>10</v>
       </c>
       <c r="B26" t="s">
-        <v>956</v>
+        <v>394</v>
       </c>
       <c r="C26" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D26">
         <v>303</v>
       </c>
       <c r="E26">
         <v>105</v>
       </c>
       <c r="F26">
         <v>73</v>
       </c>
       <c r="G26">
         <v>6998</v>
       </c>
       <c r="H26">
         <v>7479</v>
       </c>
     </row>
     <row r="27"/>
     <row r="28">
       <c r="A28">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>8</v>
       </c>
       <c r="C28" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D28">
         <v>7214</v>
       </c>
       <c r="E28">
         <v>29802</v>
       </c>
       <c r="F28">
         <v>5614</v>
       </c>
       <c r="G28">
         <v>25097</v>
       </c>
       <c r="H28">
         <v>67727</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B29" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C29" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D29">
         <v>1099</v>
       </c>
       <c r="E29">
         <v>1750</v>
       </c>
       <c r="F29">
         <v>804</v>
       </c>
       <c r="G29">
         <v>2362</v>
       </c>
       <c r="H29">
         <v>6015</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1</v>
       </c>
       <c r="B30" t="s">
-        <v>957</v>
+        <v>395</v>
       </c>
       <c r="C30" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D30">
         <v>1122</v>
       </c>
       <c r="E30">
         <v>1765</v>
       </c>
       <c r="F30">
         <v>1151</v>
       </c>
       <c r="G30">
         <v>14722</v>
       </c>
       <c r="H30">
         <v>18760</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>2</v>
       </c>
       <c r="B31" t="s">
-        <v>958</v>
+        <v>396</v>
       </c>
       <c r="C31" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D31">
         <v>515</v>
       </c>
       <c r="E31">
         <v>2795</v>
       </c>
       <c r="F31">
         <v>689</v>
       </c>
       <c r="G31">
         <v>3235</v>
       </c>
       <c r="H31">
         <v>7234</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>3</v>
       </c>
       <c r="B32" t="s">
-        <v>959</v>
+        <v>397</v>
       </c>
       <c r="C32" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D32">
         <v>688</v>
       </c>
       <c r="E32">
         <v>943</v>
       </c>
       <c r="F32">
         <v>1076</v>
       </c>
       <c r="G32">
         <v>752</v>
       </c>
       <c r="H32">
         <v>3459</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>4</v>
       </c>
       <c r="B33" t="s">
-        <v>960</v>
+        <v>398</v>
       </c>
       <c r="C33" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D33">
         <v>550</v>
       </c>
       <c r="E33">
         <v>17112</v>
       </c>
       <c r="F33">
         <v>679</v>
       </c>
       <c r="G33">
         <v>434</v>
       </c>
       <c r="H33">
         <v>18775</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>5</v>
       </c>
       <c r="B34" t="s">
-        <v>961</v>
+        <v>399</v>
       </c>
       <c r="C34" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D34">
         <v>1678</v>
       </c>
       <c r="E34">
         <v>715</v>
       </c>
       <c r="F34">
         <v>300</v>
       </c>
       <c r="G34">
         <v>560</v>
       </c>
       <c r="H34">
         <v>3253</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>6</v>
       </c>
       <c r="B35" t="s">
-        <v>962</v>
+        <v>400</v>
       </c>
       <c r="C35" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D35">
         <v>921</v>
       </c>
       <c r="E35">
         <v>402</v>
       </c>
       <c r="F35">
         <v>371</v>
       </c>
       <c r="G35">
         <v>231</v>
       </c>
       <c r="H35">
         <v>1925</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>7</v>
       </c>
       <c r="B36" t="s">
-        <v>963</v>
+        <v>401</v>
       </c>
       <c r="C36" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D36">
         <v>168</v>
       </c>
       <c r="E36">
         <v>274</v>
       </c>
       <c r="F36">
         <v>243</v>
       </c>
       <c r="G36">
         <v>1844</v>
       </c>
       <c r="H36">
         <v>2529</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>8</v>
       </c>
       <c r="B37" t="s">
-        <v>964</v>
+        <v>402</v>
       </c>
       <c r="C37" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D37">
         <v>127</v>
       </c>
       <c r="E37">
         <v>187</v>
       </c>
       <c r="F37">
         <v>76</v>
       </c>
       <c r="G37">
         <v>669</v>
       </c>
       <c r="H37">
         <v>1059</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>9</v>
       </c>
       <c r="B38" t="s">
-        <v>965</v>
+        <v>403</v>
       </c>
       <c r="C38" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D38">
         <v>130</v>
       </c>
       <c r="E38">
         <v>289</v>
       </c>
       <c r="F38">
         <v>167</v>
       </c>
       <c r="G38">
         <v>127</v>
       </c>
       <c r="H38">
         <v>713</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>10</v>
       </c>
       <c r="B39" t="s">
-        <v>966</v>
+        <v>404</v>
       </c>
       <c r="C39" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D39">
         <v>216</v>
       </c>
       <c r="E39">
         <v>3570</v>
       </c>
       <c r="F39">
         <v>58</v>
       </c>
       <c r="G39">
         <v>161</v>
       </c>
       <c r="H39">
         <v>4005</v>
       </c>
     </row>
     <row r="40"/>
     <row r="41">
       <c r="A41">
         <v>4</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D41">
         <v>6074</v>
       </c>
       <c r="E41">
         <v>12682</v>
       </c>
       <c r="F41">
         <v>3391</v>
       </c>
       <c r="G41">
         <v>15889</v>
       </c>
       <c r="H41">
         <v>38036</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B42" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C42" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D42">
         <v>823</v>
       </c>
       <c r="E42">
         <v>1024</v>
       </c>
       <c r="F42">
         <v>407</v>
       </c>
       <c r="G42">
         <v>1900</v>
       </c>
       <c r="H42">
         <v>4154</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1</v>
       </c>
       <c r="B43" t="s">
-        <v>967</v>
+        <v>405</v>
       </c>
       <c r="C43" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D43">
         <v>972</v>
       </c>
       <c r="E43">
         <v>1369</v>
       </c>
       <c r="F43">
         <v>436</v>
       </c>
       <c r="G43">
         <v>1872</v>
       </c>
       <c r="H43">
         <v>4649</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2</v>
       </c>
       <c r="B44" t="s">
-        <v>968</v>
+        <v>406</v>
       </c>
       <c r="C44" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D44">
         <v>580</v>
       </c>
       <c r="E44">
         <v>5641</v>
       </c>
       <c r="F44">
         <v>337</v>
       </c>
       <c r="G44">
         <v>1340</v>
       </c>
       <c r="H44">
         <v>7898</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>3</v>
       </c>
       <c r="B45" t="s">
-        <v>969</v>
+        <v>407</v>
       </c>
       <c r="C45" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D45">
         <v>272</v>
       </c>
       <c r="E45">
         <v>2820</v>
       </c>
       <c r="F45">
         <v>131</v>
       </c>
       <c r="G45">
         <v>674</v>
       </c>
       <c r="H45">
         <v>3897</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>4</v>
       </c>
       <c r="B46" t="s">
-        <v>970</v>
+        <v>408</v>
       </c>
       <c r="C46" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D46">
         <v>1307</v>
       </c>
       <c r="E46">
         <v>1016</v>
       </c>
       <c r="F46">
         <v>290</v>
       </c>
       <c r="G46">
         <v>596</v>
       </c>
       <c r="H46">
         <v>3209</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>5</v>
       </c>
       <c r="B47" t="s">
-        <v>971</v>
+        <v>409</v>
       </c>
       <c r="C47" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D47">
         <v>144</v>
       </c>
       <c r="E47">
         <v>254</v>
       </c>
       <c r="F47">
         <v>88</v>
       </c>
       <c r="G47">
         <v>933</v>
       </c>
       <c r="H47">
         <v>1419</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>6</v>
       </c>
       <c r="B48" t="s">
-        <v>972</v>
+        <v>410</v>
       </c>
       <c r="C48" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D48">
         <v>102</v>
       </c>
       <c r="E48">
         <v>133</v>
       </c>
       <c r="F48">
         <v>85</v>
       </c>
       <c r="G48">
         <v>3816</v>
       </c>
       <c r="H48">
         <v>4136</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>7</v>
       </c>
       <c r="B49" t="s">
-        <v>973</v>
+        <v>411</v>
       </c>
       <c r="C49" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D49">
         <v>202</v>
       </c>
       <c r="E49">
         <v>209</v>
       </c>
       <c r="F49">
         <v>1506</v>
       </c>
       <c r="G49">
         <v>518</v>
       </c>
       <c r="H49">
         <v>2435</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>8</v>
       </c>
       <c r="B50" t="s">
-        <v>974</v>
+        <v>412</v>
       </c>
       <c r="C50" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D50">
         <v>1585</v>
       </c>
       <c r="E50">
         <v>106</v>
       </c>
       <c r="F50">
         <v>63</v>
       </c>
       <c r="G50">
         <v>873</v>
       </c>
       <c r="H50">
         <v>2627</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>9</v>
       </c>
       <c r="B51" t="s">
-        <v>975</v>
+        <v>413</v>
       </c>
       <c r="C51" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D51">
         <v>23</v>
       </c>
       <c r="E51">
         <v>26</v>
       </c>
       <c r="F51">
         <v>19</v>
       </c>
       <c r="G51">
         <v>71</v>
       </c>
       <c r="H51">
         <v>139</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>10</v>
       </c>
       <c r="B52" t="s">
-        <v>976</v>
+        <v>414</v>
       </c>
       <c r="C52" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D52">
         <v>64</v>
       </c>
       <c r="E52">
         <v>84</v>
       </c>
       <c r="F52">
         <v>29</v>
       </c>
       <c r="G52">
         <v>3296</v>
       </c>
       <c r="H52">
         <v>3473</v>
       </c>
     </row>
     <row r="53"/>
     <row r="54">
       <c r="A54">
         <v>5</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
       <c r="C54" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D54">
         <v>6219</v>
       </c>
       <c r="E54">
         <v>22419</v>
       </c>
       <c r="F54">
         <v>6254</v>
       </c>
       <c r="G54">
         <v>10742</v>
       </c>
       <c r="H54">
         <v>45634</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B55" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C55" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D55">
         <v>743</v>
       </c>
       <c r="E55">
         <v>1371</v>
       </c>
       <c r="F55">
         <v>387</v>
       </c>
       <c r="G55">
         <v>917</v>
       </c>
       <c r="H55">
         <v>3418</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1</v>
       </c>
       <c r="B56" t="s">
-        <v>977</v>
+        <v>415</v>
       </c>
       <c r="C56" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D56">
         <v>3114</v>
       </c>
       <c r="E56">
         <v>12372</v>
       </c>
       <c r="F56">
         <v>699</v>
       </c>
       <c r="G56">
         <v>938</v>
       </c>
       <c r="H56">
         <v>17123</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>2</v>
       </c>
       <c r="B57" t="s">
-        <v>978</v>
+        <v>416</v>
       </c>
       <c r="C57" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D57">
         <v>376</v>
       </c>
       <c r="E57">
         <v>484</v>
       </c>
       <c r="F57">
         <v>246</v>
       </c>
       <c r="G57">
         <v>3451</v>
       </c>
       <c r="H57">
         <v>4557</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>3</v>
       </c>
       <c r="B58" t="s">
-        <v>979</v>
+        <v>417</v>
       </c>
       <c r="C58" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D58">
         <v>282</v>
       </c>
       <c r="E58">
         <v>308</v>
       </c>
       <c r="F58">
         <v>4231</v>
       </c>
       <c r="G58">
         <v>351</v>
       </c>
       <c r="H58">
         <v>5172</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>4</v>
       </c>
       <c r="B59" t="s">
-        <v>980</v>
+        <v>418</v>
       </c>
       <c r="C59" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D59">
         <v>168</v>
       </c>
       <c r="E59">
         <v>420</v>
       </c>
       <c r="F59">
         <v>285</v>
       </c>
       <c r="G59">
         <v>4007</v>
       </c>
       <c r="H59">
         <v>4880</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>5</v>
       </c>
       <c r="B60" t="s">
-        <v>981</v>
+        <v>419</v>
       </c>
       <c r="C60" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D60">
         <v>781</v>
       </c>
       <c r="E60">
         <v>6175</v>
       </c>
       <c r="F60">
         <v>199</v>
       </c>
       <c r="G60">
         <v>424</v>
       </c>
       <c r="H60">
         <v>7579</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>6</v>
       </c>
       <c r="B61" t="s">
-        <v>982</v>
+        <v>420</v>
       </c>
       <c r="C61" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D61">
         <v>376</v>
       </c>
       <c r="E61">
         <v>423</v>
       </c>
       <c r="F61">
         <v>63</v>
       </c>
       <c r="G61">
         <v>171</v>
       </c>
       <c r="H61">
         <v>1033</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>7</v>
       </c>
       <c r="B62" t="s">
-        <v>983</v>
+        <v>421</v>
       </c>
       <c r="C62" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D62">
         <v>110</v>
       </c>
       <c r="E62">
         <v>241</v>
       </c>
       <c r="F62">
         <v>39</v>
       </c>
       <c r="G62">
         <v>196</v>
       </c>
       <c r="H62">
         <v>586</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>8</v>
       </c>
       <c r="B63" t="s">
-        <v>984</v>
+        <v>422</v>
       </c>
       <c r="C63" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D63">
         <v>146</v>
       </c>
       <c r="E63">
         <v>255</v>
       </c>
       <c r="F63">
         <v>62</v>
       </c>
       <c r="G63">
         <v>19</v>
       </c>
       <c r="H63">
         <v>482</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>9</v>
       </c>
       <c r="B64" t="s">
-        <v>985</v>
+        <v>423</v>
       </c>
       <c r="C64" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D64">
         <v>91</v>
       </c>
       <c r="E64">
         <v>322</v>
       </c>
       <c r="F64">
         <v>21</v>
       </c>
       <c r="G64">
         <v>31</v>
       </c>
       <c r="H64">
         <v>465</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>10</v>
       </c>
       <c r="B65" t="s">
-        <v>986</v>
+        <v>424</v>
       </c>
       <c r="C65" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D65">
         <v>32</v>
       </c>
       <c r="E65">
         <v>48</v>
       </c>
       <c r="F65">
         <v>22</v>
       </c>
       <c r="G65">
         <v>237</v>
       </c>
       <c r="H65">
         <v>339</v>
       </c>
     </row>
     <row r="66"/>
     <row r="67">
       <c r="A67">
         <v>6</v>
       </c>
       <c r="B67" t="s">
         <v>11</v>
       </c>
       <c r="C67" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D67">
         <v>359</v>
       </c>
       <c r="E67">
         <v>324</v>
       </c>
       <c r="F67">
         <v>118</v>
       </c>
       <c r="G67">
         <v>1042</v>
       </c>
       <c r="H67">
         <v>1843</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B68" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C68" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D68">
         <v>222</v>
       </c>
       <c r="E68">
         <v>203</v>
       </c>
       <c r="F68">
         <v>64</v>
       </c>
       <c r="G68">
         <v>421</v>
       </c>
       <c r="H68">
         <v>910</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1</v>
       </c>
       <c r="B69" t="s">
-        <v>987</v>
+        <v>425</v>
       </c>
       <c r="C69" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D69">
         <v>137</v>
       </c>
       <c r="E69">
         <v>121</v>
       </c>
       <c r="F69">
         <v>54</v>
       </c>
       <c r="G69">
         <v>621</v>
       </c>
       <c r="H69">
         <v>933</v>
       </c>
     </row>
     <row r="70"/>
     <row r="71">
       <c r="A71">
         <v>7</v>
       </c>
       <c r="B71" t="s">
         <v>12</v>
       </c>
       <c r="C71" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D71">
         <v>1068</v>
       </c>
       <c r="E71">
         <v>1617</v>
       </c>
       <c r="F71">
         <v>791</v>
       </c>
       <c r="G71">
         <v>1043</v>
       </c>
       <c r="H71">
         <v>4519</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B72" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C72" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D72">
         <v>238</v>
       </c>
       <c r="E72">
         <v>382</v>
       </c>
       <c r="F72">
         <v>198</v>
       </c>
       <c r="G72">
         <v>272</v>
       </c>
       <c r="H72">
         <v>1090</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1</v>
       </c>
       <c r="B73" t="s">
-        <v>988</v>
+        <v>426</v>
       </c>
       <c r="C73" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D73">
         <v>376</v>
       </c>
       <c r="E73">
         <v>272</v>
       </c>
       <c r="F73">
         <v>150</v>
       </c>
       <c r="G73">
         <v>264</v>
       </c>
       <c r="H73">
         <v>1062</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>2</v>
       </c>
       <c r="B74" t="s">
-        <v>989</v>
+        <v>427</v>
       </c>
       <c r="C74" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D74">
         <v>91</v>
       </c>
       <c r="E74">
         <v>161</v>
       </c>
       <c r="F74">
         <v>61</v>
       </c>
       <c r="G74">
         <v>167</v>
       </c>
       <c r="H74">
         <v>480</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>3</v>
       </c>
       <c r="B75" t="s">
-        <v>990</v>
+        <v>428</v>
       </c>
       <c r="C75" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D75">
         <v>69</v>
       </c>
       <c r="E75">
         <v>485</v>
       </c>
       <c r="F75">
         <v>50</v>
       </c>
       <c r="G75">
         <v>85</v>
       </c>
       <c r="H75">
         <v>689</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>4</v>
       </c>
       <c r="B76" t="s">
-        <v>991</v>
+        <v>429</v>
       </c>
       <c r="C76" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D76">
         <v>53</v>
       </c>
       <c r="E76">
         <v>127</v>
       </c>
       <c r="F76">
         <v>37</v>
       </c>
       <c r="G76">
         <v>71</v>
       </c>
       <c r="H76">
         <v>288</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>5</v>
       </c>
       <c r="B77" t="s">
-        <v>992</v>
+        <v>430</v>
       </c>
       <c r="C77" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D77">
         <v>195</v>
       </c>
       <c r="E77">
         <v>136</v>
       </c>
       <c r="F77">
         <v>182</v>
       </c>
       <c r="G77">
         <v>122</v>
       </c>
       <c r="H77">
         <v>635</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>6</v>
       </c>
       <c r="B78" t="s">
-        <v>993</v>
+        <v>431</v>
       </c>
       <c r="C78" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D78">
         <v>46</v>
       </c>
       <c r="E78">
         <v>54</v>
       </c>
       <c r="F78">
         <v>113</v>
       </c>
       <c r="G78">
         <v>62</v>
       </c>
       <c r="H78">
         <v>275</v>
       </c>
     </row>
     <row r="79"/>
     <row r="80">
       <c r="A80">
         <v>8</v>
       </c>
       <c r="B80" t="s">
         <v>13</v>
       </c>
       <c r="C80" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D80">
         <v>684</v>
       </c>
       <c r="E80">
         <v>5119</v>
       </c>
       <c r="F80">
         <v>1717</v>
       </c>
       <c r="G80">
         <v>1478</v>
       </c>
       <c r="H80">
         <v>8998</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B81" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C81" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D81">
         <v>142</v>
       </c>
       <c r="E81">
         <v>319</v>
       </c>
       <c r="F81">
         <v>128</v>
       </c>
       <c r="G81">
         <v>155</v>
       </c>
       <c r="H81">
         <v>744</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1</v>
       </c>
       <c r="B82" t="s">
-        <v>994</v>
+        <v>432</v>
       </c>
       <c r="C82" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D82">
         <v>97</v>
       </c>
       <c r="E82">
         <v>502</v>
       </c>
       <c r="F82">
         <v>94</v>
       </c>
       <c r="G82">
         <v>168</v>
       </c>
       <c r="H82">
         <v>861</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>2</v>
       </c>
       <c r="B83" t="s">
-        <v>995</v>
+        <v>433</v>
       </c>
       <c r="C83" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D83">
         <v>60</v>
       </c>
       <c r="E83">
         <v>240</v>
       </c>
       <c r="F83">
         <v>159</v>
       </c>
       <c r="G83">
         <v>880</v>
       </c>
       <c r="H83">
         <v>1339</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>3</v>
       </c>
       <c r="B84" t="s">
-        <v>996</v>
+        <v>434</v>
       </c>
       <c r="C84" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D84">
         <v>28</v>
       </c>
       <c r="E84">
         <v>171</v>
       </c>
       <c r="F84">
         <v>33</v>
       </c>
       <c r="G84">
         <v>49</v>
       </c>
       <c r="H84">
         <v>281</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>4</v>
       </c>
       <c r="B85" t="s">
-        <v>997</v>
+        <v>435</v>
       </c>
       <c r="C85" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D85">
         <v>49</v>
       </c>
       <c r="E85">
         <v>1264</v>
       </c>
       <c r="F85">
         <v>25</v>
       </c>
       <c r="G85">
         <v>42</v>
       </c>
       <c r="H85">
         <v>1380</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>5</v>
       </c>
       <c r="B86" t="s">
-        <v>998</v>
+        <v>436</v>
       </c>
       <c r="C86" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D86">
         <v>112</v>
       </c>
       <c r="E86">
         <v>773</v>
       </c>
       <c r="F86">
         <v>34</v>
       </c>
       <c r="G86">
         <v>63</v>
       </c>
       <c r="H86">
         <v>982</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>6</v>
       </c>
       <c r="B87" t="s">
-        <v>999</v>
+        <v>437</v>
       </c>
       <c r="C87" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D87">
         <v>26</v>
       </c>
       <c r="E87">
         <v>108</v>
       </c>
       <c r="F87">
         <v>15</v>
       </c>
       <c r="G87">
         <v>25</v>
       </c>
       <c r="H87">
         <v>174</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>7</v>
       </c>
       <c r="B88" t="s">
-        <v>1000</v>
+        <v>438</v>
       </c>
       <c r="C88" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D88">
         <v>70</v>
       </c>
       <c r="E88">
         <v>1484</v>
       </c>
       <c r="F88">
         <v>9</v>
       </c>
       <c r="G88">
         <v>24</v>
       </c>
       <c r="H88">
         <v>1587</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>8</v>
       </c>
       <c r="B89" t="s">
-        <v>1001</v>
+        <v>439</v>
       </c>
       <c r="C89" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D89">
         <v>33</v>
       </c>
       <c r="E89">
         <v>66</v>
       </c>
       <c r="F89">
         <v>19</v>
       </c>
       <c r="G89">
         <v>18</v>
       </c>
       <c r="H89">
         <v>136</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>9</v>
       </c>
       <c r="B90" t="s">
-        <v>1002</v>
+        <v>440</v>
       </c>
       <c r="C90" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D90">
         <v>31</v>
       </c>
       <c r="E90">
         <v>158</v>
       </c>
       <c r="F90">
         <v>15</v>
       </c>
       <c r="G90">
         <v>21</v>
       </c>
       <c r="H90">
         <v>225</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>10</v>
       </c>
       <c r="B91" t="s">
-        <v>1003</v>
+        <v>441</v>
       </c>
       <c r="C91" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D91">
         <v>36</v>
       </c>
       <c r="E91">
         <v>34</v>
       </c>
       <c r="F91">
         <v>1186</v>
       </c>
       <c r="G91">
         <v>33</v>
       </c>
       <c r="H91">
         <v>1289</v>
       </c>
     </row>
     <row r="92"/>
     <row r="93">
       <c r="A93">
         <v>9</v>
       </c>
       <c r="B93" t="s">
         <v>14</v>
       </c>
       <c r="C93" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D93">
         <v>833</v>
       </c>
       <c r="E93">
         <v>4389</v>
       </c>
       <c r="F93">
         <v>469</v>
       </c>
       <c r="G93">
         <v>1962</v>
       </c>
       <c r="H93">
         <v>7653</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B94" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C94" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D94">
         <v>136</v>
       </c>
       <c r="E94">
         <v>99</v>
       </c>
       <c r="F94">
         <v>41</v>
       </c>
       <c r="G94">
         <v>103</v>
       </c>
       <c r="H94">
         <v>379</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1</v>
       </c>
       <c r="B95" t="s">
-        <v>1004</v>
+        <v>442</v>
       </c>
       <c r="C95" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D95">
         <v>98</v>
       </c>
       <c r="E95">
         <v>102</v>
       </c>
       <c r="F95">
         <v>61</v>
       </c>
       <c r="G95">
         <v>625</v>
       </c>
       <c r="H95">
         <v>886</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>2</v>
       </c>
       <c r="B96" t="s">
-        <v>1005</v>
+        <v>443</v>
       </c>
       <c r="C96" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D96">
         <v>57</v>
       </c>
       <c r="E96">
         <v>2212</v>
       </c>
       <c r="F96">
         <v>22</v>
       </c>
       <c r="G96">
         <v>67</v>
       </c>
       <c r="H96">
         <v>2358</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>3</v>
       </c>
       <c r="B97" t="s">
-        <v>1006</v>
+        <v>444</v>
       </c>
       <c r="C97" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D97">
         <v>17</v>
       </c>
       <c r="E97">
         <v>26</v>
       </c>
       <c r="F97">
         <v>10</v>
       </c>
       <c r="G97">
         <v>20</v>
       </c>
       <c r="H97">
         <v>73</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>4</v>
       </c>
       <c r="B98" t="s">
-        <v>1007</v>
+        <v>445</v>
       </c>
       <c r="C98" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D98">
         <v>24</v>
       </c>
       <c r="E98">
         <v>394</v>
       </c>
       <c r="F98">
         <v>9</v>
       </c>
       <c r="G98">
         <v>29</v>
       </c>
       <c r="H98">
         <v>456</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>5</v>
       </c>
       <c r="B99" t="s">
-        <v>1008</v>
+        <v>446</v>
       </c>
       <c r="C99" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D99">
         <v>43</v>
       </c>
       <c r="E99">
         <v>48</v>
       </c>
       <c r="F99">
         <v>23</v>
       </c>
       <c r="G99">
         <v>43</v>
       </c>
       <c r="H99">
         <v>157</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>6</v>
       </c>
       <c r="B100" t="s">
-        <v>1009</v>
+        <v>447</v>
       </c>
       <c r="C100" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D100">
         <v>13</v>
       </c>
       <c r="E100">
         <v>27</v>
       </c>
       <c r="F100">
         <v>2</v>
       </c>
       <c r="G100">
         <v>23</v>
       </c>
       <c r="H100">
         <v>65</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>7</v>
       </c>
       <c r="B101" t="s">
-        <v>1010</v>
+        <v>448</v>
       </c>
       <c r="C101" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D101">
         <v>51</v>
       </c>
       <c r="E101">
         <v>283</v>
       </c>
       <c r="F101">
         <v>19</v>
       </c>
       <c r="G101">
         <v>29</v>
       </c>
       <c r="H101">
         <v>382</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>8</v>
       </c>
       <c r="B102" t="s">
-        <v>1011</v>
+        <v>449</v>
       </c>
       <c r="C102" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D102">
         <v>63</v>
       </c>
       <c r="E102">
         <v>51</v>
       </c>
       <c r="F102">
         <v>8</v>
       </c>
       <c r="G102">
         <v>113</v>
       </c>
       <c r="H102">
         <v>235</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>9</v>
       </c>
       <c r="B103" t="s">
-        <v>1012</v>
+        <v>450</v>
       </c>
       <c r="C103" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D103">
         <v>325</v>
       </c>
       <c r="E103">
         <v>1134</v>
       </c>
       <c r="F103">
         <v>20</v>
       </c>
       <c r="G103">
         <v>169</v>
       </c>
       <c r="H103">
         <v>1648</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>10</v>
       </c>
       <c r="B104" t="s">
-        <v>1013</v>
+        <v>451</v>
       </c>
       <c r="C104" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D104">
         <v>6</v>
       </c>
       <c r="E104">
         <v>13</v>
       </c>
       <c r="F104">
         <v>254</v>
       </c>
       <c r="G104">
         <v>741</v>
       </c>
       <c r="H104">
         <v>1014</v>
       </c>
     </row>
     <row r="105"/>
     <row r="106">
       <c r="A106">
         <v>10</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D106">
         <v>7535</v>
       </c>
       <c r="E106">
         <v>11970</v>
       </c>
       <c r="F106">
         <v>3334</v>
       </c>
       <c r="G106">
         <v>5856</v>
       </c>
       <c r="H106">
         <v>28695</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B107" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C107" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D107">
         <v>549</v>
       </c>
       <c r="E107">
         <v>403</v>
       </c>
       <c r="F107">
         <v>231</v>
       </c>
       <c r="G107">
         <v>551</v>
       </c>
       <c r="H107">
         <v>1734</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1</v>
       </c>
       <c r="B108" t="s">
-        <v>1014</v>
+        <v>452</v>
       </c>
       <c r="C108" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D108">
         <v>663</v>
       </c>
       <c r="E108">
         <v>773</v>
       </c>
       <c r="F108">
         <v>329</v>
       </c>
       <c r="G108">
         <v>3992</v>
       </c>
       <c r="H108">
         <v>5757</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>2</v>
       </c>
       <c r="B109" t="s">
-        <v>1015</v>
+        <v>453</v>
       </c>
       <c r="C109" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D109">
         <v>240</v>
       </c>
       <c r="E109">
         <v>216</v>
       </c>
       <c r="F109">
         <v>2253</v>
       </c>
       <c r="G109">
         <v>558</v>
       </c>
       <c r="H109">
         <v>3267</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>3</v>
       </c>
       <c r="B110" t="s">
-        <v>1016</v>
+        <v>454</v>
       </c>
       <c r="C110" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D110">
         <v>380</v>
       </c>
       <c r="E110">
         <v>247</v>
       </c>
       <c r="F110">
         <v>76</v>
       </c>
       <c r="G110">
         <v>120</v>
       </c>
       <c r="H110">
         <v>823</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>4</v>
       </c>
       <c r="B111" t="s">
-        <v>1017</v>
+        <v>455</v>
       </c>
       <c r="C111" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D111">
         <v>203</v>
       </c>
       <c r="E111">
         <v>3014</v>
       </c>
       <c r="F111">
         <v>93</v>
       </c>
       <c r="G111">
         <v>176</v>
       </c>
       <c r="H111">
         <v>3486</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>5</v>
       </c>
       <c r="B112" t="s">
-        <v>1018</v>
+        <v>456</v>
       </c>
       <c r="C112" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D112">
         <v>329</v>
       </c>
       <c r="E112">
         <v>3200</v>
       </c>
       <c r="F112">
         <v>112</v>
       </c>
       <c r="G112">
         <v>103</v>
       </c>
       <c r="H112">
         <v>3744</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>6</v>
       </c>
       <c r="B113" t="s">
-        <v>1019</v>
+        <v>457</v>
       </c>
       <c r="C113" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D113">
         <v>91</v>
       </c>
       <c r="E113">
         <v>60</v>
       </c>
       <c r="F113">
         <v>23</v>
       </c>
       <c r="G113">
         <v>161</v>
       </c>
       <c r="H113">
         <v>335</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>7</v>
       </c>
       <c r="B114" t="s">
-        <v>1020</v>
+        <v>458</v>
       </c>
       <c r="C114" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D114">
         <v>97</v>
       </c>
       <c r="E114">
         <v>3657</v>
       </c>
       <c r="F114">
         <v>53</v>
       </c>
       <c r="G114">
         <v>48</v>
       </c>
       <c r="H114">
         <v>3855</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>8</v>
       </c>
       <c r="B115" t="s">
-        <v>1021</v>
+        <v>459</v>
       </c>
       <c r="C115" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D115">
         <v>4855</v>
       </c>
       <c r="E115">
         <v>248</v>
       </c>
       <c r="F115">
         <v>108</v>
       </c>
       <c r="G115">
         <v>59</v>
       </c>
       <c r="H115">
         <v>5270</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>9</v>
       </c>
       <c r="B116" t="s">
-        <v>1022</v>
+        <v>460</v>
       </c>
       <c r="C116" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D116">
         <v>39</v>
       </c>
       <c r="E116">
         <v>19</v>
       </c>
       <c r="F116">
         <v>13</v>
       </c>
       <c r="G116">
         <v>30</v>
       </c>
       <c r="H116">
         <v>101</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>10</v>
       </c>
       <c r="B117" t="s">
-        <v>1023</v>
+        <v>461</v>
       </c>
       <c r="C117" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D117">
         <v>89</v>
       </c>
       <c r="E117">
         <v>133</v>
       </c>
       <c r="F117">
         <v>43</v>
       </c>
       <c r="G117">
         <v>58</v>
       </c>
       <c r="H117">
         <v>323</v>
       </c>
     </row>
     <row r="118"/>
     <row r="119">
       <c r="A119">
         <v>11</v>
       </c>
       <c r="B119" t="s">
-        <v>174</v>
+        <v>16</v>
       </c>
       <c r="C119" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D119">
         <v>688</v>
       </c>
       <c r="E119">
         <v>2128</v>
       </c>
       <c r="F119">
         <v>1284</v>
       </c>
       <c r="G119">
         <v>3262</v>
       </c>
       <c r="H119">
         <v>7362</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B120" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C120" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D120">
         <v>97</v>
       </c>
       <c r="E120">
         <v>141</v>
       </c>
       <c r="F120">
         <v>196</v>
       </c>
       <c r="G120">
         <v>203</v>
       </c>
       <c r="H120">
         <v>637</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1</v>
       </c>
       <c r="B121" t="s">
-        <v>1024</v>
+        <v>462</v>
       </c>
       <c r="C121" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D121">
         <v>117</v>
       </c>
       <c r="E121">
         <v>231</v>
       </c>
       <c r="F121">
         <v>754</v>
       </c>
       <c r="G121">
         <v>335</v>
       </c>
       <c r="H121">
         <v>1437</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>2</v>
       </c>
       <c r="B122" t="s">
-        <v>1025</v>
+        <v>463</v>
       </c>
       <c r="C122" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D122">
         <v>86</v>
       </c>
       <c r="E122">
         <v>97</v>
       </c>
       <c r="F122">
         <v>63</v>
       </c>
       <c r="G122">
         <v>846</v>
       </c>
       <c r="H122">
         <v>1092</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>3</v>
       </c>
       <c r="B123" t="s">
-        <v>1026</v>
+        <v>464</v>
       </c>
       <c r="C123" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D123">
         <v>47</v>
       </c>
       <c r="E123">
         <v>83</v>
       </c>
       <c r="F123">
         <v>41</v>
       </c>
       <c r="G123">
         <v>62</v>
       </c>
       <c r="H123">
         <v>233</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>4</v>
       </c>
       <c r="B124" t="s">
-        <v>1027</v>
+        <v>465</v>
       </c>
       <c r="C124" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D124">
         <v>34</v>
       </c>
       <c r="E124">
         <v>212</v>
       </c>
       <c r="F124">
         <v>43</v>
       </c>
       <c r="G124">
         <v>109</v>
       </c>
       <c r="H124">
         <v>398</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>5</v>
       </c>
       <c r="B125" t="s">
-        <v>1028</v>
+        <v>466</v>
       </c>
       <c r="C125" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D125">
         <v>95</v>
       </c>
       <c r="E125">
         <v>653</v>
       </c>
       <c r="F125">
         <v>98</v>
       </c>
       <c r="G125">
         <v>1469</v>
       </c>
       <c r="H125">
         <v>2315</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>6</v>
       </c>
       <c r="B126" t="s">
-        <v>1029</v>
+        <v>467</v>
       </c>
       <c r="C126" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D126">
         <v>16</v>
       </c>
       <c r="E126">
         <v>31</v>
       </c>
       <c r="F126">
         <v>15</v>
       </c>
       <c r="G126">
         <v>28</v>
       </c>
       <c r="H126">
         <v>90</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>7</v>
       </c>
       <c r="B127" t="s">
-        <v>1030</v>
+        <v>468</v>
       </c>
       <c r="C127" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D127">
         <v>126</v>
       </c>
       <c r="E127">
         <v>141</v>
       </c>
       <c r="F127">
         <v>23</v>
       </c>
       <c r="G127">
         <v>83</v>
       </c>
       <c r="H127">
         <v>373</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>8</v>
       </c>
       <c r="B128" t="s">
-        <v>1031</v>
+        <v>469</v>
       </c>
       <c r="C128" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D128">
         <v>23</v>
       </c>
       <c r="E128">
         <v>121</v>
       </c>
       <c r="F128">
         <v>20</v>
       </c>
       <c r="G128">
         <v>68</v>
       </c>
       <c r="H128">
         <v>232</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>9</v>
       </c>
       <c r="B129" t="s">
-        <v>1032</v>
+        <v>470</v>
       </c>
       <c r="C129" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D129">
         <v>6</v>
       </c>
       <c r="E129">
         <v>14</v>
       </c>
       <c r="F129">
         <v>13</v>
       </c>
       <c r="G129">
         <v>15</v>
       </c>
       <c r="H129">
         <v>48</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>10</v>
       </c>
       <c r="B130" t="s">
-        <v>1033</v>
+        <v>471</v>
       </c>
       <c r="C130" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D130">
         <v>41</v>
       </c>
       <c r="E130">
         <v>404</v>
       </c>
       <c r="F130">
         <v>18</v>
       </c>
       <c r="G130">
         <v>44</v>
       </c>
       <c r="H130">
         <v>507</v>
       </c>
     </row>
     <row r="131"/>
     <row r="132">
       <c r="A132">
         <v>12</v>
       </c>
       <c r="B132" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C132" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D132">
         <v>1867</v>
       </c>
       <c r="E132">
         <v>6211</v>
       </c>
       <c r="F132">
         <v>2138</v>
       </c>
       <c r="G132">
         <v>29620</v>
       </c>
       <c r="H132">
         <v>39836</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B133" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C133" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D133">
         <v>176</v>
       </c>
       <c r="E133">
         <v>601</v>
       </c>
       <c r="F133">
         <v>159</v>
       </c>
       <c r="G133">
         <v>1355</v>
       </c>
       <c r="H133">
         <v>2291</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>1</v>
       </c>
       <c r="B134" t="s">
-        <v>1034</v>
+        <v>472</v>
       </c>
       <c r="C134" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D134">
         <v>216</v>
       </c>
       <c r="E134">
         <v>1002</v>
       </c>
       <c r="F134">
         <v>272</v>
       </c>
       <c r="G134">
         <v>25667</v>
       </c>
       <c r="H134">
         <v>27157</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>2</v>
       </c>
       <c r="B135" t="s">
-        <v>1035</v>
+        <v>473</v>
       </c>
       <c r="C135" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D135">
         <v>89</v>
       </c>
       <c r="E135">
         <v>816</v>
       </c>
       <c r="F135">
         <v>80</v>
       </c>
       <c r="G135">
         <v>639</v>
       </c>
       <c r="H135">
         <v>1624</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>3</v>
       </c>
       <c r="B136" t="s">
-        <v>1036</v>
+        <v>474</v>
       </c>
       <c r="C136" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D136">
         <v>67</v>
       </c>
       <c r="E136">
         <v>855</v>
       </c>
       <c r="F136">
         <v>63</v>
       </c>
       <c r="G136">
         <v>290</v>
       </c>
       <c r="H136">
         <v>1275</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>4</v>
       </c>
       <c r="B137" t="s">
-        <v>1037</v>
+        <v>475</v>
       </c>
       <c r="C137" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D137">
         <v>71</v>
       </c>
       <c r="E137">
         <v>920</v>
       </c>
       <c r="F137">
         <v>99</v>
       </c>
       <c r="G137">
         <v>298</v>
       </c>
       <c r="H137">
         <v>1388</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>5</v>
       </c>
       <c r="B138" t="s">
-        <v>1038</v>
+        <v>476</v>
       </c>
       <c r="C138" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D138">
         <v>120</v>
       </c>
       <c r="E138">
         <v>200</v>
       </c>
       <c r="F138">
         <v>891</v>
       </c>
       <c r="G138">
         <v>313</v>
       </c>
       <c r="H138">
         <v>1524</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>6</v>
       </c>
       <c r="B139" t="s">
-        <v>1039</v>
+        <v>477</v>
       </c>
       <c r="C139" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D139">
         <v>52</v>
       </c>
       <c r="E139">
         <v>139</v>
       </c>
       <c r="F139">
         <v>39</v>
       </c>
       <c r="G139">
         <v>197</v>
       </c>
       <c r="H139">
         <v>427</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>7</v>
       </c>
       <c r="B140" t="s">
-        <v>1040</v>
+        <v>478</v>
       </c>
       <c r="C140" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D140">
         <v>86</v>
       </c>
       <c r="E140">
         <v>89</v>
       </c>
       <c r="F140">
         <v>44</v>
       </c>
       <c r="G140">
         <v>52</v>
       </c>
       <c r="H140">
         <v>271</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>8</v>
       </c>
       <c r="B141" t="s">
-        <v>1041</v>
+        <v>479</v>
       </c>
       <c r="C141" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D141">
         <v>23</v>
       </c>
       <c r="E141">
         <v>529</v>
       </c>
       <c r="F141">
         <v>12</v>
       </c>
       <c r="G141">
         <v>60</v>
       </c>
       <c r="H141">
         <v>624</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>9</v>
       </c>
       <c r="B142" t="s">
-        <v>1042</v>
+        <v>480</v>
       </c>
       <c r="C142" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D142">
         <v>15</v>
       </c>
       <c r="E142">
         <v>34</v>
       </c>
       <c r="F142">
         <v>7</v>
       </c>
       <c r="G142">
         <v>24</v>
       </c>
       <c r="H142">
         <v>80</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>10</v>
       </c>
       <c r="B143" t="s">
-        <v>1043</v>
+        <v>481</v>
       </c>
       <c r="C143" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D143">
         <v>952</v>
       </c>
       <c r="E143">
         <v>1026</v>
       </c>
       <c r="F143">
         <v>472</v>
       </c>
       <c r="G143">
         <v>725</v>
       </c>
       <c r="H143">
         <v>3175</v>
       </c>
     </row>
     <row r="144"/>
     <row r="145">
       <c r="A145">
         <v>14</v>
       </c>
       <c r="B145" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C145" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D145">
         <v>6850</v>
       </c>
       <c r="E145">
         <v>9694</v>
       </c>
       <c r="F145">
         <v>1234</v>
       </c>
       <c r="G145">
         <v>5825</v>
       </c>
       <c r="H145">
         <v>23603</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B146" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C146" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D146">
         <v>464</v>
       </c>
       <c r="E146">
         <v>377</v>
       </c>
       <c r="F146">
         <v>189</v>
       </c>
       <c r="G146">
         <v>538</v>
       </c>
       <c r="H146">
         <v>1568</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>1</v>
       </c>
       <c r="B147" t="s">
-        <v>1044</v>
+        <v>482</v>
       </c>
       <c r="C147" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D147">
         <v>460</v>
       </c>
       <c r="E147">
         <v>625</v>
       </c>
       <c r="F147">
         <v>368</v>
       </c>
       <c r="G147">
         <v>1704</v>
       </c>
       <c r="H147">
         <v>3157</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>2</v>
       </c>
       <c r="B148" t="s">
-        <v>1045</v>
+        <v>483</v>
       </c>
       <c r="C148" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D148">
         <v>268</v>
       </c>
       <c r="E148">
         <v>2579</v>
       </c>
       <c r="F148">
         <v>104</v>
       </c>
       <c r="G148">
         <v>285</v>
       </c>
       <c r="H148">
         <v>3236</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>3</v>
       </c>
       <c r="B149" t="s">
-        <v>1046</v>
+        <v>484</v>
       </c>
       <c r="C149" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D149">
         <v>5047</v>
       </c>
       <c r="E149">
         <v>517</v>
       </c>
       <c r="F149">
         <v>243</v>
       </c>
       <c r="G149">
         <v>270</v>
       </c>
       <c r="H149">
         <v>6077</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>4</v>
       </c>
       <c r="B150" t="s">
-        <v>1047</v>
+        <v>485</v>
       </c>
       <c r="C150" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D150">
         <v>214</v>
       </c>
       <c r="E150">
         <v>172</v>
       </c>
       <c r="F150">
         <v>54</v>
       </c>
       <c r="G150">
         <v>2301</v>
       </c>
       <c r="H150">
         <v>2741</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>5</v>
       </c>
       <c r="B151" t="s">
-        <v>1048</v>
+        <v>486</v>
       </c>
       <c r="C151" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D151">
         <v>152</v>
       </c>
       <c r="E151">
         <v>1629</v>
       </c>
       <c r="F151">
         <v>164</v>
       </c>
       <c r="G151">
         <v>257</v>
       </c>
       <c r="H151">
         <v>2202</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>6</v>
       </c>
       <c r="B152" t="s">
-        <v>1049</v>
+        <v>487</v>
       </c>
       <c r="C152" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D152">
         <v>91</v>
       </c>
       <c r="E152">
         <v>55</v>
       </c>
       <c r="F152">
         <v>16</v>
       </c>
       <c r="G152">
         <v>218</v>
       </c>
       <c r="H152">
         <v>380</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>7</v>
       </c>
       <c r="B153" t="s">
-        <v>1050</v>
+        <v>488</v>
       </c>
       <c r="C153" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D153">
         <v>44</v>
       </c>
       <c r="E153">
         <v>1446</v>
       </c>
       <c r="F153">
         <v>55</v>
       </c>
       <c r="G153">
         <v>57</v>
       </c>
       <c r="H153">
         <v>1602</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>8</v>
       </c>
       <c r="B154" t="s">
-        <v>1051</v>
+        <v>489</v>
       </c>
       <c r="C154" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D154">
         <v>39</v>
       </c>
       <c r="E154">
         <v>2134</v>
       </c>
       <c r="F154">
         <v>8</v>
       </c>
       <c r="G154">
         <v>49</v>
       </c>
       <c r="H154">
         <v>2230</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>9</v>
       </c>
       <c r="B155" t="s">
-        <v>1052</v>
+        <v>490</v>
       </c>
       <c r="C155" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D155">
         <v>33</v>
       </c>
       <c r="E155">
         <v>51</v>
       </c>
       <c r="F155">
         <v>16</v>
       </c>
       <c r="G155">
         <v>67</v>
       </c>
       <c r="H155">
         <v>167</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>10</v>
       </c>
       <c r="B156" t="s">
-        <v>1053</v>
+        <v>491</v>
       </c>
       <c r="C156" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D156">
         <v>38</v>
       </c>
       <c r="E156">
         <v>109</v>
       </c>
       <c r="F156">
         <v>17</v>
       </c>
       <c r="G156">
         <v>79</v>
       </c>
       <c r="H156">
         <v>243</v>
       </c>
     </row>
     <row r="157"/>
     <row r="158">
       <c r="A158">
         <v>15</v>
       </c>
       <c r="B158" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C158" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D158">
         <v>2770</v>
       </c>
       <c r="E158">
         <v>18385</v>
       </c>
       <c r="F158">
         <v>3548</v>
       </c>
       <c r="G158">
         <v>6018</v>
       </c>
       <c r="H158">
         <v>30721</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B159" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C159" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D159">
         <v>360</v>
       </c>
       <c r="E159">
         <v>407</v>
       </c>
       <c r="F159">
         <v>337</v>
       </c>
       <c r="G159">
         <v>447</v>
       </c>
       <c r="H159">
         <v>1551</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>1</v>
       </c>
       <c r="B160" t="s">
-        <v>1054</v>
+        <v>492</v>
       </c>
       <c r="C160" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D160">
         <v>472</v>
       </c>
       <c r="E160">
         <v>6484</v>
       </c>
       <c r="F160">
         <v>516</v>
       </c>
       <c r="G160">
         <v>632</v>
       </c>
       <c r="H160">
         <v>8104</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>2</v>
       </c>
       <c r="B161" t="s">
-        <v>1055</v>
+        <v>493</v>
       </c>
       <c r="C161" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D161">
         <v>656</v>
       </c>
       <c r="E161">
         <v>983</v>
       </c>
       <c r="F161">
         <v>225</v>
       </c>
       <c r="G161">
         <v>216</v>
       </c>
       <c r="H161">
         <v>2080</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>3</v>
       </c>
       <c r="B162" t="s">
-        <v>1056</v>
+        <v>494</v>
       </c>
       <c r="C162" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D162">
         <v>301</v>
       </c>
       <c r="E162">
         <v>8621</v>
       </c>
       <c r="F162">
         <v>213</v>
       </c>
       <c r="G162">
         <v>108</v>
       </c>
       <c r="H162">
         <v>9243</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>4</v>
       </c>
       <c r="B163" t="s">
-        <v>1057</v>
+        <v>495</v>
       </c>
       <c r="C163" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D163">
         <v>114</v>
       </c>
       <c r="E163">
         <v>114</v>
       </c>
       <c r="F163">
         <v>115</v>
       </c>
       <c r="G163">
         <v>2281</v>
       </c>
       <c r="H163">
         <v>2624</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>5</v>
       </c>
       <c r="B164" t="s">
-        <v>1058</v>
+        <v>496</v>
       </c>
       <c r="C164" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D164">
         <v>209</v>
       </c>
       <c r="E164">
         <v>124</v>
       </c>
       <c r="F164">
         <v>1363</v>
       </c>
       <c r="G164">
         <v>1124</v>
       </c>
       <c r="H164">
         <v>2820</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>6</v>
       </c>
       <c r="B165" t="s">
-        <v>1059</v>
+        <v>497</v>
       </c>
       <c r="C165" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D165">
         <v>328</v>
       </c>
       <c r="E165">
         <v>49</v>
       </c>
       <c r="F165">
         <v>262</v>
       </c>
       <c r="G165">
         <v>97</v>
       </c>
       <c r="H165">
         <v>736</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>7</v>
       </c>
       <c r="B166" t="s">
-        <v>1060</v>
+        <v>498</v>
       </c>
       <c r="C166" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D166">
         <v>166</v>
       </c>
       <c r="E166">
         <v>1437</v>
       </c>
       <c r="F166">
         <v>119</v>
       </c>
       <c r="G166">
         <v>421</v>
       </c>
       <c r="H166">
         <v>2143</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>8</v>
       </c>
       <c r="B167" t="s">
-        <v>1061</v>
+        <v>499</v>
       </c>
       <c r="C167" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D167">
         <v>38</v>
       </c>
       <c r="E167">
         <v>34</v>
       </c>
       <c r="F167">
         <v>369</v>
       </c>
       <c r="G167">
         <v>627</v>
       </c>
       <c r="H167">
         <v>1068</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>9</v>
       </c>
       <c r="B168" t="s">
-        <v>1062</v>
+        <v>500</v>
       </c>
       <c r="C168" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D168">
         <v>10</v>
       </c>
       <c r="E168">
         <v>104</v>
       </c>
       <c r="F168">
         <v>10</v>
       </c>
       <c r="G168">
         <v>22</v>
       </c>
       <c r="H168">
         <v>146</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>10</v>
       </c>
       <c r="B169" t="s">
-        <v>1063</v>
+        <v>501</v>
       </c>
       <c r="C169" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D169">
         <v>116</v>
       </c>
       <c r="E169">
         <v>28</v>
       </c>
       <c r="F169">
         <v>19</v>
       </c>
       <c r="G169">
         <v>43</v>
       </c>
       <c r="H169">
         <v>206</v>
       </c>
     </row>
     <row r="170"/>
     <row r="171">
       <c r="A171">
         <v>16</v>
       </c>
       <c r="B171" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C171" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D171">
         <v>4346</v>
       </c>
       <c r="E171">
         <v>10922</v>
       </c>
       <c r="F171">
         <v>906</v>
       </c>
       <c r="G171">
         <v>4234</v>
       </c>
       <c r="H171">
         <v>20408</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B172" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C172" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D172">
         <v>196</v>
       </c>
       <c r="E172">
         <v>304</v>
       </c>
       <c r="F172">
         <v>125</v>
       </c>
       <c r="G172">
         <v>243</v>
       </c>
       <c r="H172">
         <v>868</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>1</v>
       </c>
       <c r="B173" t="s">
-        <v>1064</v>
+        <v>502</v>
       </c>
       <c r="C173" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D173">
         <v>280</v>
       </c>
       <c r="E173">
         <v>4087</v>
       </c>
       <c r="F173">
         <v>126</v>
       </c>
       <c r="G173">
         <v>271</v>
       </c>
       <c r="H173">
         <v>4764</v>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>2</v>
       </c>
       <c r="B174" t="s">
-        <v>1065</v>
+        <v>503</v>
       </c>
       <c r="C174" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D174">
         <v>94</v>
       </c>
       <c r="E174">
         <v>272</v>
       </c>
       <c r="F174">
         <v>315</v>
       </c>
       <c r="G174">
         <v>699</v>
       </c>
       <c r="H174">
         <v>1380</v>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>3</v>
       </c>
       <c r="B175" t="s">
-        <v>1066</v>
+        <v>504</v>
       </c>
       <c r="C175" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D175">
         <v>187</v>
       </c>
       <c r="E175">
         <v>4940</v>
       </c>
       <c r="F175">
         <v>39</v>
       </c>
       <c r="G175">
         <v>505</v>
       </c>
       <c r="H175">
         <v>5671</v>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>4</v>
       </c>
       <c r="B176" t="s">
-        <v>1067</v>
+        <v>505</v>
       </c>
       <c r="C176" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D176">
         <v>128</v>
       </c>
       <c r="E176">
         <v>129</v>
       </c>
       <c r="F176">
         <v>99</v>
       </c>
       <c r="G176">
         <v>1327</v>
       </c>
       <c r="H176">
         <v>1683</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>5</v>
       </c>
       <c r="B177" t="s">
-        <v>1068</v>
+        <v>506</v>
       </c>
       <c r="C177" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D177">
         <v>345</v>
       </c>
       <c r="E177">
         <v>66</v>
       </c>
       <c r="F177">
         <v>42</v>
       </c>
       <c r="G177">
         <v>103</v>
       </c>
       <c r="H177">
         <v>556</v>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>6</v>
       </c>
       <c r="B178" t="s">
-        <v>1069</v>
+        <v>507</v>
       </c>
       <c r="C178" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D178">
         <v>552</v>
       </c>
       <c r="E178">
         <v>62</v>
       </c>
       <c r="F178">
         <v>24</v>
       </c>
       <c r="G178">
         <v>104</v>
       </c>
       <c r="H178">
         <v>742</v>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>7</v>
       </c>
       <c r="B179" t="s">
-        <v>1070</v>
+        <v>508</v>
       </c>
       <c r="C179" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D179">
         <v>27</v>
       </c>
       <c r="E179">
         <v>860</v>
       </c>
       <c r="F179">
         <v>22</v>
       </c>
       <c r="G179">
         <v>77</v>
       </c>
       <c r="H179">
         <v>986</v>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>8</v>
       </c>
       <c r="B180" t="s">
-        <v>1071</v>
+        <v>509</v>
       </c>
       <c r="C180" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D180">
         <v>39</v>
       </c>
       <c r="E180">
         <v>56</v>
       </c>
       <c r="F180">
         <v>13</v>
       </c>
       <c r="G180">
         <v>726</v>
       </c>
       <c r="H180">
         <v>834</v>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>9</v>
       </c>
       <c r="B181" t="s">
-        <v>1072</v>
+        <v>510</v>
       </c>
       <c r="C181" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D181">
         <v>59</v>
       </c>
       <c r="E181">
         <v>27</v>
       </c>
       <c r="F181">
         <v>22</v>
       </c>
       <c r="G181">
         <v>35</v>
       </c>
       <c r="H181">
         <v>143</v>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>10</v>
       </c>
       <c r="B182" t="s">
-        <v>1073</v>
+        <v>511</v>
       </c>
       <c r="C182" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D182">
         <v>2439</v>
       </c>
       <c r="E182">
         <v>119</v>
       </c>
       <c r="F182">
         <v>79</v>
       </c>
       <c r="G182">
         <v>144</v>
       </c>
       <c r="H182">
         <v>2781</v>
       </c>
     </row>
     <row r="183"/>
     <row r="184">
       <c r="A184">
         <v>17</v>
       </c>
       <c r="B184" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C184" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D184">
         <v>1017</v>
       </c>
       <c r="E184">
         <v>11129</v>
       </c>
       <c r="F184">
         <v>1129</v>
       </c>
       <c r="G184">
         <v>572</v>
       </c>
       <c r="H184">
         <v>13847</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B185" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C185" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D185">
         <v>84</v>
       </c>
       <c r="E185">
         <v>159</v>
       </c>
       <c r="F185">
         <v>62</v>
       </c>
       <c r="G185">
         <v>103</v>
       </c>
       <c r="H185">
         <v>408</v>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>1</v>
       </c>
       <c r="B186" t="s">
-        <v>1074</v>
+        <v>512</v>
       </c>
       <c r="C186" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D186">
         <v>45</v>
       </c>
       <c r="E186">
         <v>427</v>
       </c>
       <c r="F186">
         <v>36</v>
       </c>
       <c r="G186">
         <v>53</v>
       </c>
       <c r="H186">
         <v>561</v>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>2</v>
       </c>
       <c r="B187" t="s">
-        <v>1075</v>
+        <v>513</v>
       </c>
       <c r="C187" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D187">
         <v>115</v>
       </c>
       <c r="E187">
         <v>3002</v>
       </c>
       <c r="F187">
         <v>116</v>
       </c>
       <c r="G187">
         <v>24</v>
       </c>
       <c r="H187">
         <v>3257</v>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>3</v>
       </c>
       <c r="B188" t="s">
-        <v>1076</v>
+        <v>514</v>
       </c>
       <c r="C188" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D188">
         <v>84</v>
       </c>
       <c r="E188">
         <v>1102</v>
       </c>
       <c r="F188">
         <v>382</v>
       </c>
       <c r="G188">
         <v>52</v>
       </c>
       <c r="H188">
         <v>1620</v>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>4</v>
       </c>
       <c r="B189" t="s">
-        <v>1077</v>
+        <v>515</v>
       </c>
       <c r="C189" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D189">
         <v>398</v>
       </c>
       <c r="E189">
         <v>180</v>
       </c>
       <c r="F189">
         <v>239</v>
       </c>
       <c r="G189">
         <v>93</v>
       </c>
       <c r="H189">
         <v>910</v>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>5</v>
       </c>
       <c r="B190" t="s">
-        <v>1078</v>
+        <v>516</v>
       </c>
       <c r="C190" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D190">
         <v>42</v>
       </c>
       <c r="E190">
         <v>62</v>
       </c>
       <c r="F190">
         <v>154</v>
       </c>
       <c r="G190">
         <v>39</v>
       </c>
       <c r="H190">
         <v>297</v>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>6</v>
       </c>
       <c r="B191" t="s">
-        <v>1079</v>
+        <v>517</v>
       </c>
       <c r="C191" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D191">
         <v>75</v>
       </c>
       <c r="E191">
         <v>302</v>
       </c>
       <c r="F191">
         <v>12</v>
       </c>
       <c r="G191">
         <v>17</v>
       </c>
       <c r="H191">
         <v>406</v>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>7</v>
       </c>
       <c r="B192" t="s">
-        <v>1080</v>
+        <v>518</v>
       </c>
       <c r="C192" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D192">
         <v>100</v>
       </c>
       <c r="E192">
         <v>3149</v>
       </c>
       <c r="F192">
         <v>59</v>
       </c>
       <c r="G192">
         <v>22</v>
       </c>
       <c r="H192">
         <v>3330</v>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>8</v>
       </c>
       <c r="B193" t="s">
-        <v>1081</v>
+        <v>519</v>
       </c>
       <c r="C193" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D193">
         <v>6</v>
       </c>
       <c r="E193">
         <v>90</v>
       </c>
       <c r="F193">
         <v>10</v>
       </c>
       <c r="G193">
         <v>45</v>
       </c>
       <c r="H193">
         <v>151</v>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>9</v>
       </c>
       <c r="B194" t="s">
-        <v>1082</v>
+        <v>520</v>
       </c>
       <c r="C194" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D194">
         <v>24</v>
       </c>
       <c r="E194">
         <v>1301</v>
       </c>
       <c r="F194">
         <v>48</v>
       </c>
       <c r="G194">
         <v>108</v>
       </c>
       <c r="H194">
         <v>1481</v>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>10</v>
       </c>
       <c r="B195" t="s">
-        <v>1083</v>
+        <v>521</v>
       </c>
       <c r="C195" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D195">
         <v>44</v>
       </c>
       <c r="E195">
         <v>1355</v>
       </c>
       <c r="F195">
         <v>11</v>
       </c>
       <c r="G195">
         <v>16</v>
       </c>
       <c r="H195">
         <v>1426</v>
       </c>
     </row>
     <row r="196"/>
     <row r="197">
       <c r="A197">
         <v>24</v>
       </c>
       <c r="B197" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
       <c r="C197" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D197">
         <v>113</v>
       </c>
       <c r="E197">
         <v>110</v>
       </c>
       <c r="F197">
         <v>39</v>
       </c>
       <c r="G197">
         <v>138</v>
       </c>
       <c r="H197">
         <v>400</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B198" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C198" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D198">
         <v>87</v>
       </c>
       <c r="E198">
         <v>74</v>
       </c>
       <c r="F198">
         <v>16</v>
       </c>
       <c r="G198">
         <v>84</v>
       </c>
       <c r="H198">
         <v>261</v>
       </c>
     </row>
     <row r="199">
       <c r="A199">
         <v>1</v>
       </c>
       <c r="B199" t="s">
-        <v>1084</v>
+        <v>522</v>
       </c>
       <c r="C199" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D199">
         <v>16</v>
       </c>
       <c r="E199">
         <v>25</v>
       </c>
       <c r="F199">
         <v>16</v>
       </c>
       <c r="G199">
         <v>46</v>
       </c>
       <c r="H199">
         <v>103</v>
       </c>
     </row>
     <row r="200">
       <c r="A200">
         <v>2</v>
       </c>
       <c r="B200" t="s">
-        <v>1085</v>
+        <v>523</v>
       </c>
       <c r="C200" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D200">
         <v>10</v>
       </c>
       <c r="E200">
         <v>11</v>
       </c>
       <c r="F200">
         <v>7</v>
       </c>
       <c r="G200">
         <v>8</v>
       </c>
       <c r="H200">
         <v>36</v>
-      </c>
-[...17576 lines deleted...]
-        <v>196</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>