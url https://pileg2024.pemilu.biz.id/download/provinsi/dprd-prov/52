--- v0 (2026-02-07)
+++ v1 (2026-04-09)
@@ -18,182 +18,1973 @@
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
-    <sheet name="NUSA TENGGARA BARAT 4 - Partai" sheetId="2" r:id="rId4"/>
-[...14 lines deleted...]
-    <sheet name="NUSA TENGGARA BARAT 3 - Caleg" sheetId="17" r:id="rId20"/>
+    <sheet name="NUSA TENGGARA BARAT 7 - Partai" sheetId="2" r:id="rId4"/>
+    <sheet name="NUSA TENGGARA BARAT 7 - Caleg" sheetId="3" r:id="rId6"/>
+    <sheet name="NUSA TENGGARA BARAT 8 - Partai" sheetId="4" r:id="rId7"/>
+    <sheet name="NUSA TENGGARA BARAT 8 - Caleg" sheetId="5" r:id="rId8"/>
+    <sheet name="NUSA TENGGARA BARAT 1 - Partai" sheetId="6" r:id="rId9"/>
+    <sheet name="NUSA TENGGARA BARAT 1 - Caleg" sheetId="7" r:id="rId10"/>
+    <sheet name="NUSA TENGGARA BARAT 2 - Partai" sheetId="8" r:id="rId11"/>
+    <sheet name="NUSA TENGGARA BARAT 2 - Caleg" sheetId="9" r:id="rId12"/>
+    <sheet name="NUSA TENGGARA BARAT 3 - Partai" sheetId="10" r:id="rId13"/>
+    <sheet name="NUSA TENGGARA BARAT 3 - Caleg" sheetId="11" r:id="rId14"/>
+    <sheet name="NUSA TENGGARA BARAT 4 - Partai" sheetId="12" r:id="rId15"/>
+    <sheet name="NUSA TENGGARA BARAT 4 - Caleg" sheetId="13" r:id="rId16"/>
+    <sheet name="NUSA TENGGARA BARAT 5 - Partai" sheetId="14" r:id="rId17"/>
+    <sheet name="NUSA TENGGARA BARAT 5 - Caleg" sheetId="15" r:id="rId18"/>
+    <sheet name="NUSA TENGGARA BARAT 6 - Partai" sheetId="16" r:id="rId19"/>
+    <sheet name="NUSA TENGGARA BARAT 6 - Caleg" sheetId="17" r:id="rId20"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="997" uniqueCount="997">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PROVINSI</t>
   </si>
   <si>
     <t>KODE DAPIL</t>
   </si>
   <si>
     <t>DAPIL</t>
   </si>
   <si>
     <t>KODE KABUPATEN</t>
   </si>
   <si>
     <t>KABUPATEN/KOTA</t>
   </si>
   <si>
     <t>PKB</t>
   </si>
   <si>
     <t>GERINDRA</t>
   </si>
   <si>
     <t>PDIP</t>
   </si>
   <si>
     <t>GOLKAR</t>
   </si>
   <si>
     <t>NASDEM</t>
   </si>
   <si>
+    <t>GELORA</t>
+  </si>
+  <si>
+    <t>PKS</t>
+  </si>
+  <si>
+    <t>HANURA</t>
+  </si>
+  <si>
+    <t>PAN</t>
+  </si>
+  <si>
+    <t>PBB</t>
+  </si>
+  <si>
+    <t>DEMOKRAT</t>
+  </si>
+  <si>
+    <t>PSI</t>
+  </si>
+  <si>
+    <t>PERINDO</t>
+  </si>
+  <si>
+    <t>PPP</t>
+  </si>
+  <si>
+    <t>UMMAT</t>
+  </si>
+  <si>
+    <t>TOTAL SUARA</t>
+  </si>
+  <si>
+    <t>NUSA TENGGARA BARAT</t>
+  </si>
+  <si>
+    <t>520007</t>
+  </si>
+  <si>
+    <t>NUSA TENGGARA BARAT 7</t>
+  </si>
+  <si>
+    <t>5202</t>
+  </si>
+  <si>
+    <t>LOMBOK TENGAH</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>NOMOR</t>
+  </si>
+  <si>
+    <t>PARTAI</t>
+  </si>
+  <si>
+    <t>JENIS SUARA</t>
+  </si>
+  <si>
+    <t>SUARA TOTAL</t>
+  </si>
+  <si>
+    <t>SUARA PARTAI</t>
+  </si>
+  <si>
+    <t>LALU MUHIBBAN</t>
+  </si>
+  <si>
+    <t>CALEG</t>
+  </si>
+  <si>
+    <t>JUMROATUL AINI</t>
+  </si>
+  <si>
+    <t>LALU YOPI SULENDRA</t>
+  </si>
+  <si>
+    <t>LALU BADARUDIN</t>
+  </si>
+  <si>
+    <t>MUHAMAD DANIANTO</t>
+  </si>
+  <si>
+    <t>BAIQ SUMARNI</t>
+  </si>
+  <si>
+    <t>SADARIAH, S.Ag.</t>
+  </si>
+  <si>
+    <t>ALI USMAN AHIM</t>
+  </si>
+  <si>
+    <t>LALU WIRAJAYA</t>
+  </si>
+  <si>
+    <t>BAIQ WIDIA AGUSTINA ARYANI</t>
+  </si>
+  <si>
+    <t>AHUDIANTO</t>
+  </si>
+  <si>
+    <t>Apt. GITA AULIA, S.Farm.</t>
+  </si>
+  <si>
+    <t>M. ALFAT</t>
+  </si>
+  <si>
+    <t>Drs. H. RUSLAN TURMUZI</t>
+  </si>
+  <si>
+    <t>ZAENAL ABIDIN</t>
+  </si>
+  <si>
+    <t>BAIQ IGNA TIANA</t>
+  </si>
+  <si>
+    <t>SILVIA SUTRIA NINGSIH</t>
+  </si>
+  <si>
+    <t>ZULKIFLI, S.P.</t>
+  </si>
+  <si>
+    <t>NASRULLAH</t>
+  </si>
+  <si>
+    <t>SITI SYIFAIYAH</t>
+  </si>
+  <si>
+    <t>LALU SATRIAWANDI, S.T.</t>
+  </si>
+  <si>
+    <t>Drs. H. HUMAIDI</t>
+  </si>
+  <si>
+    <t>YUNITA SAVITRI, S.H.</t>
+  </si>
+  <si>
+    <t>TAUFIQURRAHMAN, S.T.</t>
+  </si>
+  <si>
+    <t>BAIQ ELI HADIAWATI</t>
+  </si>
+  <si>
+    <t>RAPII</t>
+  </si>
+  <si>
+    <t>ARINI NOVIANA</t>
+  </si>
+  <si>
+    <t>H. LALU ARIF RAHMAN HAKIM, S.E., M.H.</t>
+  </si>
+  <si>
+    <t>AGUS SAPUTRA, S.E.I.</t>
+  </si>
+  <si>
+    <t>BAIQ FERALISTIANA</t>
+  </si>
+  <si>
+    <t>FITRIANA, S.Kep.</t>
+  </si>
+  <si>
+    <t>AHMAD TANTAWI, S.H.</t>
+  </si>
+  <si>
+    <t>ANANG DANIA WAHYUDI, S.St.Pi.</t>
+  </si>
+  <si>
+    <t>TOHRI, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>JUNARDI</t>
+  </si>
+  <si>
+    <t>PUTRAWAN SAPUTRA</t>
+  </si>
+  <si>
+    <t>BAIQ PRAJNYA PARAMITHA</t>
+  </si>
+  <si>
+    <t>ALI IZZAT MUGOVIK</t>
+  </si>
+  <si>
+    <t>YEK AGIL</t>
+  </si>
+  <si>
+    <t>MUHAMMAD JABIN, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>BAIQ SRI RATNA PUSPA RIANI</t>
+  </si>
+  <si>
+    <t>MUNAWARAH, S.Pd.</t>
+  </si>
+  <si>
+    <t>DINA ELMINA</t>
+  </si>
+  <si>
+    <t>Drs. MUHADIS, M.M.</t>
+  </si>
+  <si>
+    <t>ISPAYADI</t>
+  </si>
+  <si>
+    <t>H. PADLI, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>MASRAH</t>
+  </si>
+  <si>
+    <t>AHLAN</t>
+  </si>
+  <si>
+    <t>RUSMAN</t>
+  </si>
+  <si>
+    <t>JARNI</t>
+  </si>
+  <si>
+    <t>SANTI MANDASARI</t>
+  </si>
+  <si>
+    <t>M. SAKBAN</t>
+  </si>
+  <si>
+    <t>H. LALU MUH. IKBAL AS'ARI, S.S.</t>
+  </si>
+  <si>
+    <t>Drs. H. MASHUL ARIFIN</t>
+  </si>
+  <si>
+    <t>KASMIATI, S.Pd.</t>
+  </si>
+  <si>
+    <t>MUHSAN, S.H.</t>
+  </si>
+  <si>
+    <t>BAIQ MIRNA GITA PURNAMA, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>SUDARYONO</t>
+  </si>
+  <si>
+    <t>Drs. H. MUHAMAD SUPARDAN</t>
+  </si>
+  <si>
+    <t>KHAERUDDIN</t>
+  </si>
+  <si>
+    <t>PARHANUL JARI</t>
+  </si>
+  <si>
+    <t>HURIATUN</t>
+  </si>
+  <si>
+    <t>BAIQ ETY NUNUNG WIJAYA, S.Adm.</t>
+  </si>
+  <si>
+    <t>H. MAHNEP</t>
+  </si>
+  <si>
+    <t>BAIQ RHAMADANING DIAZ PUJI JAGAD</t>
+  </si>
+  <si>
+    <t>HASANUDDIN</t>
+  </si>
+  <si>
+    <t>H. MOH. RAIS ISHAK, S.H.</t>
+  </si>
+  <si>
+    <t>AKHMAD ANDAYANI, S.T.</t>
+  </si>
+  <si>
+    <t>NOVERA LAILATIN MUBAROKAH</t>
+  </si>
+  <si>
+    <t>FIRMAN HADI WIJAYA</t>
+  </si>
+  <si>
+    <t>ZABUR</t>
+  </si>
+  <si>
+    <t>KARMI PARWATI</t>
+  </si>
+  <si>
+    <t>M. FIHIRUDDIN, S.Pd.</t>
+  </si>
+  <si>
+    <t>SAFWAN AFANDI</t>
+  </si>
+  <si>
+    <t>TGH. TANAZZALUL MALA</t>
+  </si>
+  <si>
+    <t>DEDI IRAWAN, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>YULIA HARTINI</t>
+  </si>
+  <si>
+    <t>SUTRISMAN</t>
+  </si>
+  <si>
+    <t>NANA EVA UNTARI</t>
+  </si>
+  <si>
+    <t>TGH. HABIB ZIADI</t>
+  </si>
+  <si>
+    <t>H. MOH AKRI, S.H.I.</t>
+  </si>
+  <si>
+    <t>HABIB MAANI, S.Ag.</t>
+  </si>
+  <si>
+    <t>SRIWANTI</t>
+  </si>
+  <si>
+    <t>M. HAFSIN RIPANDI</t>
+  </si>
+  <si>
+    <t>SHINTA NOPITA SARI</t>
+  </si>
+  <si>
+    <t>LENY ROSIDA, S.Pd.</t>
+  </si>
+  <si>
+    <t>Dr. Drs. H. LALU SAFII, M.M.</t>
+  </si>
+  <si>
+    <t>RINI PUSPITA NINGRUM</t>
+  </si>
+  <si>
     <t>BURUH</t>
   </si>
   <si>
-    <t>GELORA</t>
-[...29 lines deleted...]
-    <t>NUSA TENGGARA BARAT</t>
+    <t>520008</t>
+  </si>
+  <si>
+    <t>NUSA TENGGARA BARAT 8</t>
+  </si>
+  <si>
+    <t>HAJI LALU PELITA PUTRA, S.H.</t>
+  </si>
+  <si>
+    <t>Drs. SAIHU</t>
+  </si>
+  <si>
+    <t>BAIQ NOVERA PUJI ASTUTI, S.E.</t>
+  </si>
+  <si>
+    <t>AKHMAD HISYAM</t>
+  </si>
+  <si>
+    <t>SITI RAUDATUL JANNAH</t>
+  </si>
+  <si>
+    <t>BAIQ SEFTI SUKRIANA</t>
+  </si>
+  <si>
+    <t>AGUS SOLIHIN</t>
+  </si>
+  <si>
+    <t>LALU SUDIARTAWAN, S.H.</t>
+  </si>
+  <si>
+    <t>MUSTIKA IVANA</t>
+  </si>
+  <si>
+    <t>LALU SAIPUL BAHRI, S.P.</t>
+  </si>
+  <si>
+    <t>ANGGI JANURI PRASTIKA, A.Md.Par.</t>
+  </si>
+  <si>
+    <t>IDHAM KHALID</t>
+  </si>
+  <si>
+    <t>MASDAN</t>
+  </si>
+  <si>
+    <t>SUHAIMI, S.H.</t>
+  </si>
+  <si>
+    <t>LALU CHANDRA YUDISTIRA, S.H.</t>
+  </si>
+  <si>
+    <t>SUMARIANI</t>
+  </si>
+  <si>
+    <t>RAWIYAH, S.E.</t>
+  </si>
+  <si>
+    <t>LALU ANDI SUMANTRI</t>
+  </si>
+  <si>
+    <t>RATNA BAYUN LESTARI</t>
+  </si>
+  <si>
+    <t>BAHAIDIN</t>
+  </si>
+  <si>
+    <t>MEGAWATI LESTARI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>LALU AKHMAD YANI, S.E.</t>
+  </si>
+  <si>
+    <t>RUDI HARTONO</t>
+  </si>
+  <si>
+    <t>LALU ABDUL HAFIZ ARTHA, S.A.P.</t>
+  </si>
+  <si>
+    <t>YUTI UROZA, S.Pd.</t>
+  </si>
+  <si>
+    <t>BAIQ NUNIK SATRIANA</t>
+  </si>
+  <si>
+    <t>H. PUADDI, S.E.</t>
+  </si>
+  <si>
+    <t>Drs. LALU SYARIFUDDIN</t>
+  </si>
+  <si>
+    <t>H. BURHANUDIN, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>SUSIMATUTIK HANDAYANI, S.E.</t>
+  </si>
+  <si>
+    <t>SRI HURMIATI, S.Sos.</t>
+  </si>
+  <si>
+    <t>H. LALU JAZULI AZHAR, S.H., M.Si.</t>
+  </si>
+  <si>
+    <t>HABIBULLAH, S.Pd.</t>
+  </si>
+  <si>
+    <t>LALU ATHARIFATULLAH, A.Md.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ERWIN WARDANI</t>
+  </si>
+  <si>
+    <t>DEWI ROSITA</t>
+  </si>
+  <si>
+    <t>KURNIAWAN ARMIN</t>
+  </si>
+  <si>
+    <t>SARMINI HUSNUL KHOTIMAH</t>
+  </si>
+  <si>
+    <t>INDAR JAYA</t>
+  </si>
+  <si>
+    <t>PADLIAH</t>
+  </si>
+  <si>
+    <t>ISNAM SOLIHIN</t>
+  </si>
+  <si>
+    <t>MUHAMAD HADI SATRIAWAN</t>
+  </si>
+  <si>
+    <t>TGH. PATOMPO, M.H.</t>
+  </si>
+  <si>
+    <t>HAJI ACIH</t>
+  </si>
+  <si>
+    <t>INTAN KOMALA SARI, S.Pd.</t>
+  </si>
+  <si>
+    <t>RODI SETIAWAN, S.Sos.</t>
+  </si>
+  <si>
+    <t>H. BANGUN</t>
+  </si>
+  <si>
+    <t>ROSDIANAWATI PADILAH, S.Pd.</t>
+  </si>
+  <si>
+    <t>HABIBI AL-AJAMI, M.Si.</t>
+  </si>
+  <si>
+    <t>HAIRIL ANWAR</t>
+  </si>
+  <si>
+    <t>ANTO SAPUTRA</t>
+  </si>
+  <si>
+    <t>BAIQ ERMA OKTAVIANA, S.Pd.</t>
+  </si>
+  <si>
+    <t>LALU REZKI RILIANDIPA</t>
+  </si>
+  <si>
+    <t>ZURIA HIDAYATI</t>
+  </si>
+  <si>
+    <t>LALU IRAWANDAR, S.P.</t>
+  </si>
+  <si>
+    <t>JUNAEDY SUPRYADIN AKBAR</t>
+  </si>
+  <si>
+    <t>BUNTARAN, S.Pi., M.M.</t>
+  </si>
+  <si>
+    <t>TAKIUDIN, S.Pd., M.H.</t>
+  </si>
+  <si>
+    <t>INI KURNIAWATI, S.H.</t>
+  </si>
+  <si>
+    <t>Drs. LALU MARWAN, M.M.Pd.</t>
+  </si>
+  <si>
+    <t>SALMAH</t>
+  </si>
+  <si>
+    <t>Drs. H. LALU SASWADI</t>
+  </si>
+  <si>
+    <t>LEGEWARMAN, S.I.P.</t>
+  </si>
+  <si>
+    <t>ABDUL HANAN</t>
+  </si>
+  <si>
+    <t>HERNAWATI</t>
+  </si>
+  <si>
+    <t>ANDRI HR, S.T.</t>
+  </si>
+  <si>
+    <t>SAHRIN</t>
+  </si>
+  <si>
+    <t>RATIH KHAFIFAH</t>
+  </si>
+  <si>
+    <t>AHMAD HARI LAZU ARDANI, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>AZHAR, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>LALU RIADI, S.Sos., M.H.</t>
+  </si>
+  <si>
+    <t>MELAN DG, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>FATHUL AZIS, S.H.</t>
+  </si>
+  <si>
+    <t>LALE NURLAELA SARI</t>
+  </si>
+  <si>
+    <t>H. BURHANUDIN YUSUF, S.I.P.</t>
+  </si>
+  <si>
+    <t>LALU AKBAR, S.E.</t>
+  </si>
+  <si>
+    <t>ZUMRONI</t>
+  </si>
+  <si>
+    <t>SITI UMMI SHALEHAH</t>
+  </si>
+  <si>
+    <t>SADDAM HUSEN</t>
+  </si>
+  <si>
+    <t>M. SAMSUL QOMAR, S.Sos.</t>
+  </si>
+  <si>
+    <t>LALU WAWAN WIDIA PRANATA, S.H.</t>
+  </si>
+  <si>
+    <t>LALE ISNA FARIDA, S.Ag.</t>
+  </si>
+  <si>
+    <t>LALU KAMAL</t>
+  </si>
+  <si>
+    <t>LALU ANDRIAWAN AKBAR, S.E.I.</t>
+  </si>
+  <si>
+    <t>MARIANA RUSFINA</t>
+  </si>
+  <si>
+    <t>LALU EDI GUNAWAN</t>
+  </si>
+  <si>
+    <t>SITTI ARI, S.P.</t>
+  </si>
+  <si>
+    <t>LALU PURNIAWAN EFENDI, S.Pd.I., M.Pd.</t>
+  </si>
+  <si>
+    <t>LALU SUNTING MENTAS</t>
+  </si>
+  <si>
+    <t>SUKATMI</t>
+  </si>
+  <si>
+    <t>LALU TAJIR SYAHRONI</t>
+  </si>
+  <si>
+    <t>LULUK AZLIANA</t>
+  </si>
+  <si>
+    <t>MARTONO ZULKARNAEN</t>
+  </si>
+  <si>
+    <t>Drs. SULAIMAN AFIFI</t>
+  </si>
+  <si>
+    <t>Drs. MUSLIMIN</t>
+  </si>
+  <si>
+    <t>HENY LIDYAWATI</t>
+  </si>
+  <si>
+    <t>PKN</t>
+  </si>
+  <si>
+    <t>520001</t>
+  </si>
+  <si>
+    <t>NUSA TENGGARA BARAT 1</t>
+  </si>
+  <si>
+    <t>5271</t>
+  </si>
+  <si>
+    <t>KOTA MATARAM</t>
+  </si>
+  <si>
+    <t>SYAFII EFENDI</t>
+  </si>
+  <si>
+    <t>DIANA KURNIAWATI</t>
+  </si>
+  <si>
+    <t>SAMSUL HADI ILHAM</t>
+  </si>
+  <si>
+    <t>M. SIBAWAIH</t>
+  </si>
+  <si>
+    <t>RIZKI KARTIKA HAZRINI</t>
+  </si>
+  <si>
+    <t>RANGGA DANU MEINAGA ADHITAMA, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>LALU FAUZI HARYADI, S.Sos.I., M.Pd.</t>
+  </si>
+  <si>
+    <t>I GUSTI AYU NGURAH PRIMA NINGRAT, S.E.</t>
+  </si>
+  <si>
+    <t>I GUSTI AGUNG AYU RATIH MANIK</t>
+  </si>
+  <si>
+    <t>I GDE SUDIARTA</t>
+  </si>
+  <si>
+    <t>Ir. MADE SLAMET, M.M.</t>
+  </si>
+  <si>
+    <t>DWI ISTANTO</t>
+  </si>
+  <si>
+    <t>Hj. DARBAHYANTI, S.I.P.</t>
+  </si>
+  <si>
+    <t>RONDINE ALVA NOVITA RENETT</t>
+  </si>
+  <si>
+    <t>MAULANA RIZKI NOV, S.H.</t>
+  </si>
+  <si>
+    <t>H. DIDI SUMARDI, S.H.</t>
+  </si>
+  <si>
+    <t>Ir. H. MISBACH MULYADI</t>
+  </si>
+  <si>
+    <t>Ir. Hj. LALE PRAYATNI</t>
+  </si>
+  <si>
+    <t>H. BAIHAQI, S.T.</t>
+  </si>
+  <si>
+    <t>IRMA DAMAYANTI</t>
+  </si>
+  <si>
+    <t>PUZIATI, S.E.</t>
+  </si>
+  <si>
+    <t>MULYADIN, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>A HAFID HASYIM, S.H.</t>
+  </si>
+  <si>
+    <t>Drs.  H. ABDUL KARIM, M.M.</t>
+  </si>
+  <si>
+    <t>ENDAH YULI ASTUTI, S.E.</t>
+  </si>
+  <si>
+    <t>MUKARRAMA</t>
+  </si>
+  <si>
+    <t>FENI RIZKIANA</t>
+  </si>
+  <si>
+    <t>MAIDI</t>
+  </si>
+  <si>
+    <t>AL IMRAN, S.H.</t>
+  </si>
+  <si>
+    <t>SUJATMIKO HIDAYAT</t>
+  </si>
+  <si>
+    <t>PUSPAWATI</t>
+  </si>
+  <si>
+    <t>M ZAINUL FIRDAUS, M.Pd.</t>
+  </si>
+  <si>
+    <t>JESSY AVIANTY</t>
+  </si>
+  <si>
+    <t>H. MNS KASDIYONO, S.H.</t>
+  </si>
+  <si>
+    <t>TGH. ACHMAD MUCHLIS</t>
+  </si>
+  <si>
+    <t>RINI JATIAYU KURNIATI, S.E.</t>
+  </si>
+  <si>
+    <t>LELY LUSIANTY, S.E.</t>
+  </si>
+  <si>
+    <t>RIONARDA RAJA RM</t>
+  </si>
+  <si>
+    <t>H. ISKANDAR, S.Sos., S.H., M.H.</t>
+  </si>
+  <si>
+    <t>PASRAH SETIAWATI</t>
+  </si>
+  <si>
+    <t>MUHSIN JUFRI, S.H.</t>
+  </si>
+  <si>
+    <t>Ir. H. MUKMIN, M.M.</t>
+  </si>
+  <si>
+    <t>LALU AMRULLAH, S.T.</t>
+  </si>
+  <si>
+    <t>H. ABDURROSYID RAZAK</t>
+  </si>
+  <si>
+    <t>EMY ARYANI</t>
+  </si>
+  <si>
+    <t>LENI MARLIANA, S.H.</t>
+  </si>
+  <si>
+    <t>MOH IMAM MARTAUFAN, S.H.</t>
+  </si>
+  <si>
+    <t>YEYEN SEPRIAN RACHMAT, M.Si.</t>
+  </si>
+  <si>
+    <t>SAHRAM</t>
+  </si>
+  <si>
+    <t>ROHANIAH HERMAWATI, S.P.</t>
+  </si>
+  <si>
+    <t>WINDA NUR AFNI</t>
+  </si>
+  <si>
+    <t>IHLASUL AMAL</t>
+  </si>
+  <si>
+    <t>LINDA SUSANTI, S.E., M.Ak.</t>
+  </si>
+  <si>
+    <t>D. PENTIANING</t>
+  </si>
+  <si>
+    <t>THORIQ ZAYADIY</t>
+  </si>
+  <si>
+    <t>JUAINI</t>
+  </si>
+  <si>
+    <t>LALU BAYU WINDIA</t>
+  </si>
+  <si>
+    <t>HERSYA MARTA SAPUTRI</t>
+  </si>
+  <si>
+    <t>Hj. GUSTINI WIDIJANINGSIH, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>SUHAYATMAN, S.E.</t>
+  </si>
+  <si>
+    <t>NURROCHMAN HARTADI DASRIEN</t>
+  </si>
+  <si>
+    <t>dr. I GUSTI LANANG RONI SUPATRA, M.A.R.S.</t>
+  </si>
+  <si>
+    <t>ERISTIANA, S.E.</t>
+  </si>
+  <si>
+    <t>Dra. NI MADE KEMBAR SAILANTINI, M.Pd.</t>
+  </si>
+  <si>
+    <t>LALU SOFIYAR PUTRANGGA M, S.I.P.</t>
+  </si>
+  <si>
+    <t>Drs. H. MUZIHIR</t>
+  </si>
+  <si>
+    <t>H. KURDI</t>
+  </si>
+  <si>
+    <t>Dra. Hj. SUHARTINI, M.Pd.</t>
+  </si>
+  <si>
+    <t>PUTRI RAMDANI</t>
+  </si>
+  <si>
+    <t>MADIONO, S.E.</t>
+  </si>
+  <si>
+    <t>NUR IDA JURAIDAH, S.Psi.</t>
+  </si>
+  <si>
+    <t>I DEWA GDE AGUNG OKA MAHENDRA, S.E.</t>
+  </si>
+  <si>
+    <t>INDRIA EKA PUTRI</t>
+  </si>
+  <si>
+    <t>CHAIRIL ANWAR, S.Adm.</t>
+  </si>
+  <si>
+    <t>GARUDA</t>
+  </si>
+  <si>
+    <t>520002</t>
+  </si>
+  <si>
+    <t>NUSA TENGGARA BARAT 2</t>
+  </si>
+  <si>
+    <t>5201</t>
+  </si>
+  <si>
+    <t>LOMBOK BARAT</t>
+  </si>
+  <si>
+    <t>5208</t>
+  </si>
+  <si>
+    <t>LOMBOK UTARA</t>
+  </si>
+  <si>
+    <t>Drs. H. JAMHUR, M.Pd.</t>
+  </si>
+  <si>
+    <t>H. KHUDARI IBRAHIM, Lc., M.H.</t>
+  </si>
+  <si>
+    <t>FAIZAH, S.Pt.</t>
+  </si>
+  <si>
+    <t>I MADE PURNA</t>
+  </si>
+  <si>
+    <t>SITI SAKYAH</t>
+  </si>
+  <si>
+    <t>MUSLEH, S.Kom.I.</t>
+  </si>
+  <si>
+    <t>Drs. WASIRUDDIN</t>
+  </si>
+  <si>
+    <t>WIDIA MELANI, S.Sos.</t>
+  </si>
+  <si>
+    <t>PUTRI TUTUK ARANTIA</t>
+  </si>
+  <si>
+    <t>NURMALA DEWI</t>
+  </si>
+  <si>
+    <t>SAPARINDI, S.T.</t>
+  </si>
+  <si>
+    <t>ADA MALIK</t>
+  </si>
+  <si>
+    <t>SUDIRSAH SUJANTO, S.Pd.B., S.I.P.</t>
+  </si>
+  <si>
+    <t>Hj. NANIK SURYATININGSIH</t>
+  </si>
+  <si>
+    <t>ASKAR</t>
+  </si>
+  <si>
+    <t>MUHAZAM, M.M.</t>
+  </si>
+  <si>
+    <t>EN SRI</t>
+  </si>
+  <si>
+    <t>SYACHRUL M. ALI, S.H.</t>
+  </si>
+  <si>
+    <t>DARMAWAN</t>
+  </si>
+  <si>
+    <t>DESI NURHEPPI, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>HUSWATUN HASANAH</t>
+  </si>
+  <si>
+    <t>HADIRIN</t>
+  </si>
+  <si>
+    <t>MARIANA</t>
+  </si>
+  <si>
+    <t>TGH. LL. ABD. MUHYI ABIDIN, M.A.</t>
+  </si>
+  <si>
+    <t>H. RADEN NUNA ABRIADI, S.I.P.</t>
+  </si>
+  <si>
+    <t>Dra. Hj. E ENDANG YULIATY, M.Si.</t>
+  </si>
+  <si>
+    <t>L. NASRULLAH WIJAYA KUSUMA, S.P., M.H.</t>
+  </si>
+  <si>
+    <t>ERPIN BAYU SUHERMAN</t>
+  </si>
+  <si>
+    <t>LALU SISU HARZAIN, S.I.P.</t>
+  </si>
+  <si>
+    <t>ELVA SUKMAYANTI</t>
+  </si>
+  <si>
+    <t>WAYAN MARE, S.H.</t>
+  </si>
+  <si>
+    <t>YENTTY LINDAYANI RUPADI WIJAYA</t>
+  </si>
+  <si>
+    <t>LALU UMAR DANI</t>
+  </si>
+  <si>
+    <t>HAJI MISRUN, S.H.</t>
+  </si>
+  <si>
+    <t>ERLINA HARTINI</t>
+  </si>
+  <si>
+    <t>LALU AHMAD ISMAIL, S.H.</t>
+  </si>
+  <si>
+    <t>H. UMAR SAID, S.Ag., M.H.</t>
+  </si>
+  <si>
+    <t>DEWI SARTIKA SARI</t>
+  </si>
+  <si>
+    <t>MARIADI, S.Ag.</t>
+  </si>
+  <si>
+    <t>HAIFA AKBAR, S.S.</t>
+  </si>
+  <si>
+    <t>Dra. Hj. IKA FAUZIKA HAMIM, M.H.</t>
+  </si>
+  <si>
+    <t>ABDUL RASYID ZAENAL</t>
+  </si>
+  <si>
+    <t>SUPRATMAN HADI, S.H.</t>
+  </si>
+  <si>
+    <t>RISKA IRIANI</t>
+  </si>
+  <si>
+    <t>L. MUH. SALAHUDDIN, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>HAERONI</t>
+  </si>
+  <si>
+    <t>LALU IRWANSYAH TRIADI</t>
+  </si>
+  <si>
+    <t>MULTAZAM, A.Md.</t>
+  </si>
+  <si>
+    <t>H. SUHARTO, S.T., M.M.</t>
+  </si>
+  <si>
+    <t>RUSTA YUDIANTI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD JUNAIDI, S.T.</t>
+  </si>
+  <si>
+    <t>HERI ISKAN, S.Pd.</t>
+  </si>
+  <si>
+    <t>BAIQ DEWI PURNAMASARI, S.Pd.</t>
+  </si>
+  <si>
+    <t>DIANUL HAYEZI, S.E.</t>
+  </si>
+  <si>
+    <t>Ir. H. AHMAD SUBANDI</t>
+  </si>
+  <si>
+    <t>DINI KHAIRA FATMAWATI</t>
+  </si>
+  <si>
+    <t>LALU ERWIN MARTAKOTA, S.H.</t>
+  </si>
+  <si>
+    <t>USRATUN SAIDAH, S.E.</t>
+  </si>
+  <si>
+    <t>NOVIAN MULYADI</t>
+  </si>
+  <si>
+    <t>BAIQ WIRIA AMRINA ROSADHA</t>
+  </si>
+  <si>
+    <t>HIMMETUZZEHIDAH</t>
+  </si>
+  <si>
+    <t>IMANTI SUKMANINGSIH, S.E.</t>
+  </si>
+  <si>
+    <t>LALU SUARDI</t>
+  </si>
+  <si>
+    <t>PARHAN, S.T.</t>
+  </si>
+  <si>
+    <t>SU'ADAH</t>
+  </si>
+  <si>
+    <t>LA JAELAN</t>
+  </si>
+  <si>
+    <t>SUKATI</t>
+  </si>
+  <si>
+    <t>ALIMUDIN</t>
+  </si>
+  <si>
+    <t>H. MUHAMAD RIDWAN</t>
+  </si>
+  <si>
+    <t>SITI FATIMATUZZA'RAH</t>
+  </si>
+  <si>
+    <t>FATHUL WARID</t>
+  </si>
+  <si>
+    <t>TITIK PUSPA SARI</t>
+  </si>
+  <si>
+    <t>RUSTAN EFENDI</t>
+  </si>
+  <si>
+    <t>TGH. SATRIAWAN, Lc., M.A.</t>
+  </si>
+  <si>
+    <t>TGH. WAHID SYAHRIL, M.E.</t>
+  </si>
+  <si>
+    <t>NURWAHIDAH, S.H.</t>
+  </si>
+  <si>
+    <t>SAIFUL RAHMAN, S.Pd., M.M.</t>
+  </si>
+  <si>
+    <t>MALKAN, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>ENDANG TRISTIYANTI, S.Pd.</t>
+  </si>
+  <si>
+    <t>H. MUHAMMAD ILHAM</t>
+  </si>
+  <si>
+    <t>IDHAM HS</t>
+  </si>
+  <si>
+    <t>MAYA ZUHRIYAH, S.T.</t>
+  </si>
+  <si>
+    <t>LL. AZHARI</t>
+  </si>
+  <si>
+    <t>SUSILAWATI, S.Kom.I.</t>
+  </si>
+  <si>
+    <t>MOHAMAD SABIRIN</t>
+  </si>
+  <si>
+    <t>Ir. H. YUSUF UMAR</t>
+  </si>
+  <si>
+    <t>I KOMANG KANTA</t>
+  </si>
+  <si>
+    <t>IDA AYU WAYAN PUTRI UTARI</t>
+  </si>
+  <si>
+    <t>MISTER ARIF SURYODIPUTRO</t>
+  </si>
+  <si>
+    <t>I NYOMAN GUNA ADNYANA, S.E.</t>
+  </si>
+  <si>
+    <t>NI KD SRI DEWI DANAYANTI</t>
+  </si>
+  <si>
+    <t>HARIYANTO</t>
+  </si>
+  <si>
+    <t>KASMAWARDINA</t>
+  </si>
+  <si>
+    <t>I WAYAN YOGI SWARA, S.H.</t>
+  </si>
+  <si>
+    <t>MAHMUDAH, S.P.</t>
+  </si>
+  <si>
+    <t>NURHIDAYATI</t>
+  </si>
+  <si>
+    <t>ZAINUL MUKHTAR PIRDAUS, S.Pd.</t>
+  </si>
+  <si>
+    <t>M. IDHAR</t>
+  </si>
+  <si>
+    <t>HARYOTO AMIN ZAINAL, S.I.P.</t>
+  </si>
+  <si>
+    <t>MAIMUNAH</t>
+  </si>
+  <si>
+    <t>SAPOAN</t>
+  </si>
+  <si>
+    <t>GIANISEV SUGI PRAWIRO</t>
+  </si>
+  <si>
+    <t>NI MADE MASNI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ZAINUL MUNAWIR, S.Pd.</t>
+  </si>
+  <si>
+    <t>NI PUTU EKA YULI</t>
+  </si>
+  <si>
+    <t>M. MUHYI, S.Pd.</t>
+  </si>
+  <si>
+    <t>M. CERDIK SUSANTO</t>
+  </si>
+  <si>
+    <t>ETI PURNAMASARI</t>
+  </si>
+  <si>
+    <t>H. HASBULLAH MUIS KONCO</t>
+  </si>
+  <si>
+    <t>M. HADI SULTHON, S.Sos.</t>
+  </si>
+  <si>
+    <t>HUSNUL BARIAH</t>
+  </si>
+  <si>
+    <t>AHSAN ZAINUL MAIKUN AHMAD</t>
+  </si>
+  <si>
+    <t>Drs. SALEH BA SYIR</t>
+  </si>
+  <si>
+    <t>SILVIA WULANDARI</t>
+  </si>
+  <si>
+    <t>Drs. H. MAHRUM</t>
+  </si>
+  <si>
+    <t>YULIA ARTANTI</t>
+  </si>
+  <si>
+    <t>MUNAWAR</t>
+  </si>
+  <si>
+    <t>RUSYDA CANDRA ANGGRAINI</t>
+  </si>
+  <si>
+    <t>Drs. M. TAUFIQ SANGGAU</t>
+  </si>
+  <si>
+    <t>LALU MARTAYADI, S.H.</t>
+  </si>
+  <si>
+    <t>H. JUNAIDI ARIF, S.P.</t>
+  </si>
+  <si>
+    <t>H. LALU HERWANTO, S.H.</t>
+  </si>
+  <si>
+    <t>SITI HAJRAH, S.P.</t>
+  </si>
+  <si>
+    <t>SAMSUL MUAZ</t>
+  </si>
+  <si>
+    <t>BAIQ SUSTRI WARDANI, S.Adm.</t>
+  </si>
+  <si>
+    <t>JUNPAIDI</t>
+  </si>
+  <si>
+    <t>DENDA MAISIH</t>
+  </si>
+  <si>
+    <t>NUR ASIAH</t>
+  </si>
+  <si>
+    <t>TAUFAN AZHARI, S.I.P.</t>
+  </si>
+  <si>
+    <t>ABDUL HANAN, S.I.P.</t>
+  </si>
+  <si>
+    <t>INDRA NOVEBRIAN B</t>
+  </si>
+  <si>
+    <t>INDRA JAYA USMAN PUTRA, S.Fil.I.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD JUAINI</t>
+  </si>
+  <si>
+    <t>CITRA ANNISA, A.Md.Keb.</t>
+  </si>
+  <si>
+    <t>L.M. ALI SADIKIN, S.Pd.</t>
+  </si>
+  <si>
+    <t>EKA DAMAYANTI, S.H.</t>
+  </si>
+  <si>
+    <t>LALU DIDIT SURYAWAN, A.Md.</t>
+  </si>
+  <si>
+    <t>Ir. ARY PURWANTINI, M.Si.</t>
+  </si>
+  <si>
+    <t>H. M. NUR TAUFIQ, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>AGUS SALIM, S.H.</t>
+  </si>
+  <si>
+    <t>HELMI HIDAYAT</t>
+  </si>
+  <si>
+    <t>KHAERUNITA FATMAWATI</t>
+  </si>
+  <si>
+    <t>R. SETRIADI</t>
+  </si>
+  <si>
+    <t>INGGRID LAKSMI BAY</t>
+  </si>
+  <si>
+    <t>YANTO HADI PURNOMO</t>
+  </si>
+  <si>
+    <t>SANJAYA PRATAMA</t>
+  </si>
+  <si>
+    <t>SUCI NURAINI</t>
+  </si>
+  <si>
+    <t>ADNAN KASOGI, S.H.</t>
+  </si>
+  <si>
+    <t>Hj. ROHANI, S.Pd.</t>
+  </si>
+  <si>
+    <t>ALKIYA ALHIROSY</t>
+  </si>
+  <si>
+    <t>I KOMANG RENA, M.Pd.</t>
+  </si>
+  <si>
+    <t>MUHAMAD ZAINUR</t>
+  </si>
+  <si>
+    <t>ZAHID RAMDHAN</t>
+  </si>
+  <si>
+    <t>DIANA</t>
+  </si>
+  <si>
+    <t>LALU AKHMAD SALIM, S.T.</t>
+  </si>
+  <si>
+    <t>ELIANI</t>
+  </si>
+  <si>
+    <t>THERESIA WERBIYANTI</t>
+  </si>
+  <si>
+    <t>H. M. SYUKRI</t>
+  </si>
+  <si>
+    <t>H. MAKMUN, S.H., M.Si.</t>
+  </si>
+  <si>
+    <t>H. MUHAMMAD RUSLAN, S.H.</t>
+  </si>
+  <si>
+    <t>NARSUDIN, S.Sos.</t>
+  </si>
+  <si>
+    <t>HURUL AINI, S.Pd.</t>
+  </si>
+  <si>
+    <t>HAMDAN ASBURI NASER</t>
+  </si>
+  <si>
+    <t>SAFWAN HADI</t>
+  </si>
+  <si>
+    <t>Hj. ROHANI PUSMAWATI, S.E.</t>
+  </si>
+  <si>
+    <t>SOFYAN HADI</t>
+  </si>
+  <si>
+    <t>ZULKIFLI, S.Pd.</t>
+  </si>
+  <si>
+    <t>SUSILAWATI</t>
+  </si>
+  <si>
+    <t>ZULMAN HAIRI</t>
+  </si>
+  <si>
+    <t>ISHAK</t>
+  </si>
+  <si>
+    <t>RAIDA</t>
+  </si>
+  <si>
+    <t>SUPARDI KALAM, S.Ak.</t>
+  </si>
+  <si>
+    <t>SAM'UL GOZI</t>
+  </si>
+  <si>
+    <t>NOVITA ELYANA, S.E.</t>
+  </si>
+  <si>
+    <t>SAFRUDIN, S.Pd.</t>
+  </si>
+  <si>
+    <t>DAHLIA DAHLAN</t>
+  </si>
+  <si>
+    <t>NURHADI</t>
+  </si>
+  <si>
+    <t>520003</t>
+  </si>
+  <si>
+    <t>NUSA TENGGARA BARAT 3</t>
+  </si>
+  <si>
+    <t>5203</t>
+  </si>
+  <si>
+    <t>LOMBOK TIMUR</t>
+  </si>
+  <si>
+    <t>H. ABDUL WAHID</t>
+  </si>
+  <si>
+    <t>WAHYU APRIAWAN RISKI</t>
+  </si>
+  <si>
+    <t>ANGGI NIRMALA SYAHID</t>
+  </si>
+  <si>
+    <t>HAMDAN, S.P.</t>
+  </si>
+  <si>
+    <t>SITI AISYAH</t>
+  </si>
+  <si>
+    <t>SULAEMAN, S.H.</t>
+  </si>
+  <si>
+    <t>SANTRI HIJRIANA</t>
+  </si>
+  <si>
+    <t>ZAINUL HADI</t>
+  </si>
+  <si>
+    <t>Drs. H. GUFRANUDDIN</t>
+  </si>
+  <si>
+    <t>H. MACHSUN R, S.Sos.</t>
+  </si>
+  <si>
+    <t>LALE YAQUTUNNAFIS, M.M.</t>
+  </si>
+  <si>
+    <t>RIO AGUSTINO</t>
+  </si>
+  <si>
+    <t>DEWI OKTIANA</t>
+  </si>
+  <si>
+    <t>MUHAMMAD HARIS NASRI</t>
+  </si>
+  <si>
+    <t>HAJI AHMAD BADRUN</t>
+  </si>
+  <si>
+    <t>SAIFUL BAHRI, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>DEWI RATNA JUITA</t>
+  </si>
+  <si>
+    <t>LALU LUKMAN</t>
+  </si>
+  <si>
+    <t>HAMDAN</t>
+  </si>
+  <si>
+    <t>BAIQ SUMIATI</t>
+  </si>
+  <si>
+    <t>MUHAMAD AMINULLOH</t>
+  </si>
+  <si>
+    <t>BAIQ NURMA R</t>
+  </si>
+  <si>
+    <t>HARBIANA</t>
+  </si>
+  <si>
+    <t>Hj. BAIQ ISVIE RUPAEDA, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>H. D. PAELORI, S.E.</t>
+  </si>
+  <si>
+    <t>HULWATURROHYI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD NAWAWI AMINULLOH</t>
+  </si>
+  <si>
+    <t>Dra. Hj. JUMAIYAH</t>
+  </si>
+  <si>
+    <t>HUMAIYAH</t>
+  </si>
+  <si>
+    <t>M. IKHWAN</t>
+  </si>
+  <si>
+    <t>LALU GURUH APRIANTO</t>
+  </si>
+  <si>
+    <t>KHAMIRA NASUTION, S.Kom.</t>
+  </si>
+  <si>
+    <t>WAWAN SATRIAWAN, S.H.</t>
+  </si>
+  <si>
+    <t>Dra. NAJAH, M.Pd.</t>
+  </si>
+  <si>
+    <t>AHMAD ROFI'I</t>
+  </si>
+  <si>
+    <t>H. ABUBAKAR UQ, S.H., S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>H. EFENDI, S.H.</t>
+  </si>
+  <si>
+    <t>WARDLATUL HULDI</t>
+  </si>
+  <si>
+    <t>M. AGUS SETIAWAN, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>NURHAYATI</t>
+  </si>
+  <si>
+    <t>ERWIN KARTASASMITA</t>
+  </si>
+  <si>
+    <t>ARWIN ROSYADI</t>
+  </si>
+  <si>
+    <t>MARWATUL HAJAR</t>
+  </si>
+  <si>
+    <t>UMAR UBAID</t>
+  </si>
+  <si>
+    <t>ZAMRONI</t>
+  </si>
+  <si>
+    <t>IVA ANDINI</t>
+  </si>
+  <si>
+    <t>ABDUL HARIS SOPIANDI</t>
+  </si>
+  <si>
+    <t>JUNIATI</t>
+  </si>
+  <si>
+    <t>ABDURRASYID</t>
+  </si>
+  <si>
+    <t>HENLY SUNARDI</t>
+  </si>
+  <si>
+    <t>MISBAHUL JANNAH</t>
+  </si>
+  <si>
+    <t>ILPANDI</t>
+  </si>
+  <si>
+    <t>TGH. MUHANNAN MU'MIN MUSHONNAF, Lc., M.H.</t>
+  </si>
+  <si>
+    <t>Hj. SURYAHARTIN, S.P., M.A.P.</t>
+  </si>
+  <si>
+    <t>TGH. MUHAMMAD HIZBI KHAER</t>
+  </si>
+  <si>
+    <t>HAFIZULLAH MASHURI, S.I.P.</t>
+  </si>
+  <si>
+    <t>YUNI HARIANI, S.E.</t>
+  </si>
+  <si>
+    <t>FATHUL HAERI, A.Md.</t>
+  </si>
+  <si>
+    <t>SYAIFUL RIZAL, S.T.</t>
+  </si>
+  <si>
+    <t>Hj. YUYUM MINWAROH, Lc.</t>
+  </si>
+  <si>
+    <t>DEDY ARIS SANDI, S.Kom.</t>
+  </si>
+  <si>
+    <t>TGH. FAUZAN ZAKARIA AMIN, Lc.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD</t>
+  </si>
+  <si>
+    <t>MUNAWARAH NAZARI</t>
+  </si>
+  <si>
+    <t>RUDINI</t>
+  </si>
+  <si>
+    <t>L ABDURROHIM</t>
+  </si>
+  <si>
+    <t>SITI AMINAH</t>
+  </si>
+  <si>
+    <t>IS KARYANTO, S.T.</t>
+  </si>
+  <si>
+    <t>JALALUDDIN, S.Sos.</t>
+  </si>
+  <si>
+    <t>H.R. MULYANTO TEJOKUSUMO</t>
+  </si>
+  <si>
+    <t>DEWI ANJAR KOMALA SARI</t>
+  </si>
+  <si>
+    <t>NIKI ABDUN SYAKIRUN NIAM</t>
+  </si>
+  <si>
+    <t>L. YOHAN WAHYUDI, S.T.</t>
+  </si>
+  <si>
+    <t>SUMAWATI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD JAMIL WATHANI MHS</t>
+  </si>
+  <si>
+    <t>FITRIA NINGSIH</t>
+  </si>
+  <si>
+    <t>H. MANSUR S</t>
+  </si>
+  <si>
+    <t>MISNUDIN, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>Hj. SRIASIH ROHYANTINI</t>
+  </si>
+  <si>
+    <t>H. SAEPUDDIN ZOHRI, S.Ag.</t>
+  </si>
+  <si>
+    <t>HAMJA</t>
+  </si>
+  <si>
+    <t>SRI N RIZKY</t>
+  </si>
+  <si>
+    <t>SUHIRMAN</t>
+  </si>
+  <si>
+    <t>Ir. MUHAMMAD SYAFII, M.Si.</t>
+  </si>
+  <si>
+    <t>NOVIANA FITRATUNNIZA, A.Md.Keb.</t>
+  </si>
+  <si>
+    <t>ABDURRAZAK, S.Sos.</t>
+  </si>
+  <si>
+    <t>SALWA RIDWAN</t>
+  </si>
+  <si>
+    <t>HULAEMI, S.E.</t>
+  </si>
+  <si>
+    <t>MULIADI, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>KHAIRUDDIN</t>
+  </si>
+  <si>
+    <t>HUSNUL FAJRI, S.H.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ZAINUL MUTTAQIN, S.Pd.</t>
+  </si>
+  <si>
+    <t>SAHLIN, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>ROHANAWATI, S.Pd.</t>
+  </si>
+  <si>
+    <t>ROHAINI AMIR</t>
+  </si>
+  <si>
+    <t>MUHAMMAD HENDRIYONO SUSANTO, S.Sos.</t>
+  </si>
+  <si>
+    <t>ZAINI, S.H.</t>
+  </si>
+  <si>
+    <t>H. LALU ZAENUL HAMDI, S.Pd.</t>
+  </si>
+  <si>
+    <t>Drs. MOH. SYAFRUDIN ZUHRI</t>
+  </si>
+  <si>
+    <t>NANIK HERLINA, A.Md.</t>
+  </si>
+  <si>
+    <t>DEDI MUSRA</t>
+  </si>
+  <si>
+    <t>BAIQ KURRATUL AIN, S.P.</t>
+  </si>
+  <si>
+    <t>MIRZOAN ILHAMDI, S.P.</t>
+  </si>
+  <si>
+    <t>HARISSATULLAILI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD NURSYAHID, S.Pd.</t>
+  </si>
+  <si>
+    <t>PAHRUR ROZI, S.Sos.</t>
+  </si>
+  <si>
+    <t>MOH. SUDARMAWAN ZA</t>
+  </si>
+  <si>
+    <t>NIKMATUSSA'DIAH</t>
+  </si>
+  <si>
+    <t>BAMBANG SUKRISNO ADI</t>
+  </si>
+  <si>
+    <t>MAHYUDIN</t>
+  </si>
+  <si>
+    <t>SITI ANANDA RUKMANA</t>
+  </si>
+  <si>
+    <t>SUHARMAN, S.E.</t>
+  </si>
+  <si>
+    <t>LL. ZAINAL ARIFIN</t>
+  </si>
+  <si>
+    <t>DIANA FITRIANI</t>
+  </si>
+  <si>
+    <t>NASRI KUSUMA</t>
+  </si>
+  <si>
+    <t>H. MUH. SURUJI</t>
+  </si>
+  <si>
+    <t>TGH. SHOLAH SUKARNAWADI, M.A.</t>
+  </si>
+  <si>
+    <t>NURHAYATI G. A., S.Sos.I.</t>
+  </si>
+  <si>
+    <t>ABDUL WAZID</t>
+  </si>
+  <si>
+    <t>AYUB AMIN</t>
+  </si>
+  <si>
+    <t>DINI HILYANA</t>
+  </si>
+  <si>
+    <t>AMINOLLAH, S.Sos.I.</t>
+  </si>
+  <si>
+    <t>ZAHIRMA WATI</t>
+  </si>
+  <si>
+    <t>EKO RAHADY, S.H.</t>
+  </si>
+  <si>
+    <t>H. RUHAIMAN, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>AKMALUDIN SYA'BANI, M.H.I.</t>
+  </si>
+  <si>
+    <t>ZAKIAH</t>
+  </si>
+  <si>
+    <t>ZAENUL HADI YUSANDI</t>
+  </si>
+  <si>
+    <t>SUBUHIYAH</t>
+  </si>
+  <si>
+    <t>LINDA LESTARI</t>
+  </si>
+  <si>
+    <t>SARAPUDIN</t>
+  </si>
+  <si>
+    <t>SAMUDIN</t>
+  </si>
+  <si>
+    <t>RIZKA FEBRIYA MOESTAFA, S.Ked.</t>
+  </si>
+  <si>
+    <t>EVA ZAINORA, S.H.</t>
+  </si>
+  <si>
+    <t>LALU MUHAMMAD FADIL, S.H.</t>
+  </si>
+  <si>
+    <t>RAUHUL HIDAYAT JANNAH</t>
+  </si>
+  <si>
+    <t>LALU LAZUARDI SINATRYA</t>
+  </si>
+  <si>
+    <t>M. SYAHID</t>
+  </si>
+  <si>
+    <t>BAIQ YULIANI</t>
+  </si>
+  <si>
+    <t>ICIN</t>
+  </si>
+  <si>
+    <t>JALALUDIN RUMY</t>
   </si>
   <si>
     <t>520004</t>
   </si>
   <si>
     <t>NUSA TENGGARA BARAT 4</t>
   </si>
   <si>
-    <t>5203</t>
-[...25 lines deleted...]
-  <si>
     <t>ROI LASMANA, A.Md.</t>
   </si>
   <si>
-    <t>CALEG</t>
-[...1 lines deleted...]
-  <si>
     <t>SAKDUDDIN, S.H.</t>
   </si>
   <si>
     <t>BAIQ YULASTRI SUKRISNAWATI, S.Pd.</t>
   </si>
   <si>
     <t>AGUS KAMARIYADI, S.H.</t>
   </si>
   <si>
     <t>LALA NOVIANI SANGKAREANG</t>
   </si>
   <si>
     <t>MUHAMMAD GUNTUR HALBA, S.Pd.</t>
   </si>
   <si>
     <t>SYAMSU RIJAL, S.H., M.M.</t>
   </si>
   <si>
     <t>BAIQ ALFIANUR CANDRA MUSTIKA</t>
   </si>
   <si>
     <t>MOHAMAD ARIF RIZKY BUDIMAN</t>
   </si>
   <si>
     <t>JOYO SUPENO, S.Pd.</t>
@@ -300,53 +2091,50 @@
   <si>
     <t>Drs. MUHAMAD JAELAN, M.Pd.</t>
   </si>
   <si>
     <t>GUFRAN HANDI, S.Pd.</t>
   </si>
   <si>
     <t>MAHARANI, S.P.</t>
   </si>
   <si>
     <t>MILA DAMAYANTI, S.H.</t>
   </si>
   <si>
     <t>ZAIN AINIL HASANI, S.Kom.</t>
   </si>
   <si>
     <t>B ANGGUN KARISMAWATI</t>
   </si>
   <si>
     <t>AGUS SUGIARTO, S.H., M.H.</t>
   </si>
   <si>
     <t>WAHYU WISNU SETYAJI, S.E.</t>
   </si>
   <si>
-    <t>NASRULLAH</t>
-[...1 lines deleted...]
-  <si>
     <t>SRI HARYANTI</t>
   </si>
   <si>
     <t>MARZOAN, S.Pd.</t>
   </si>
   <si>
     <t>SITI RACHMIN, S.H.</t>
   </si>
   <si>
     <t>HERMAN JAYADI</t>
   </si>
   <si>
     <t>HARISMA ALY SATRIA, S.Sos.</t>
   </si>
   <si>
     <t>LALU RAMA YUNARTHA, S.T.</t>
   </si>
   <si>
     <t>IKA HASMIANA</t>
   </si>
   <si>
     <t>AHMAD MUNAWAR</t>
   </si>
   <si>
     <t>BAIQ RISANTI PRIMA DEWI</t>
@@ -405,53 +2193,50 @@
   <si>
     <t>SRI AYUNINGSIH</t>
   </si>
   <si>
     <t>Dr. SIRAJUN NASIHIN, S.Pd., M.Pd.I.</t>
   </si>
   <si>
     <t>SALIM BAGIS</t>
   </si>
   <si>
     <t>SUBANDI ROHIM</t>
   </si>
   <si>
     <t>ROHIMMATUL YUSLIH ANAWATI</t>
   </si>
   <si>
     <t>MOHAMAD ALI IRPAN</t>
   </si>
   <si>
     <t>SEPTI NURHASANAH</t>
   </si>
   <si>
     <t>Ir. PAHRI</t>
   </si>
   <si>
-    <t>PSI</t>
-[...1 lines deleted...]
-  <si>
     <t>520005</t>
   </si>
   <si>
     <t>NUSA TENGGARA BARAT 5</t>
   </si>
   <si>
     <t>5204</t>
   </si>
   <si>
     <t>SUMBAWA</t>
   </si>
   <si>
     <t>5207</t>
   </si>
   <si>
     <t>SUMBAWA BARAT</t>
   </si>
   <si>
     <t>H. ILHAM MUSTAMI, S.Ag.</t>
   </si>
   <si>
     <t>SANAPIAH</t>
   </si>
   <si>
     <t>DANIA FAHIRANI</t>
@@ -750,59 +2535,50 @@
   <si>
     <t>DIANA MARYANA</t>
   </si>
   <si>
     <t>MUHAMMAD NUR, S.Pd.I.</t>
   </si>
   <si>
     <t>MUHAMMAD JABIR, S.H., M.H.</t>
   </si>
   <si>
     <t>SUHARLI ANGGAIMANGI</t>
   </si>
   <si>
     <t>MARTHA PAULINA</t>
   </si>
   <si>
     <t>SUSI PEBRIANTI EKA PUTRIANTY, S.P.</t>
   </si>
   <si>
     <t>RONNY SUKMANA, S.E.</t>
   </si>
   <si>
     <t>RAHMATUSZUHRAH</t>
   </si>
   <si>
-    <t>KHAIRUDDIN</t>
-[...7 lines deleted...]
-  <si>
     <t>520006</t>
   </si>
   <si>
     <t>NUSA TENGGARA BARAT 6</t>
   </si>
   <si>
     <t>5206</t>
   </si>
   <si>
     <t>BIMA</t>
   </si>
   <si>
     <t>5205</t>
   </si>
   <si>
     <t>DOMPU</t>
   </si>
   <si>
     <t>5272</t>
   </si>
   <si>
     <t>KOTA BIMA</t>
   </si>
   <si>
     <t>AKHDIANSYAH, S.H.I.</t>
@@ -1005,53 +2781,50 @@
   <si>
     <t>H. SYAMSUDIN, S.E.</t>
   </si>
   <si>
     <t>BUYUNG NASUTION, M.M.Inov.</t>
   </si>
   <si>
     <t>YULIANA SETIA RAHAYU, S.I.Kom.</t>
   </si>
   <si>
     <t>ABDUL KHAYIR, S.H., M.H.</t>
   </si>
   <si>
     <t>ABDULLAH, S.Kel.</t>
   </si>
   <si>
     <t>ST. RAMLAH</t>
   </si>
   <si>
     <t>MUHAMAD IRWAN, S.T., M.T.</t>
   </si>
   <si>
     <t>RUSLAN, S.E.</t>
   </si>
   <si>
-    <t>NURHAYATI</t>
-[...1 lines deleted...]
-  <si>
     <t>SOFYAN PARSAN, S.T.</t>
   </si>
   <si>
     <t>ILHAM YUSUF</t>
   </si>
   <si>
     <t>Ir. H. TAUFIQURRAHMAN</t>
   </si>
   <si>
     <t>AHMAD DAHLAN, S.Sos.</t>
   </si>
   <si>
     <t>SURADIN, S.Pd.</t>
   </si>
   <si>
     <t>SIRAJUDIN, S.I.P.</t>
   </si>
   <si>
     <t>AWAN SARI SETIAWAN, S.A.P.</t>
   </si>
   <si>
     <t>RITA HARDIANTI, S.H.</t>
   </si>
   <si>
     <t>NURSAYUTI</t>
@@ -1258,1823 +3031,50 @@
     <t>NURAINI</t>
   </si>
   <si>
     <t>Drs. BURHAN GANI</t>
   </si>
   <si>
     <t>SUMARSONO, S.H.</t>
   </si>
   <si>
     <t>DWI SAOFIYATUL WITRI</t>
   </si>
   <si>
     <t>SYAFRUDIN UMAR</t>
   </si>
   <si>
     <t>MIFTAHUL HUDA</t>
   </si>
   <si>
     <t>ST. NURAISYIAH</t>
   </si>
   <si>
     <t>RODIAH</t>
   </si>
   <si>
     <t>Drs. LUKMAN, M.Si.</t>
-  </si>
-[...1771 lines deleted...]
-    <t>JALALUDIN RUMY</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -3407,9494 +3407,257 @@
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="M1" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="M1" s="1" t="s">
+      <c r="N1" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="N1" s="1" t="s">
+      <c r="O1" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="P1" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="O1" s="1" t="s">
+      <c r="Q1" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="R1" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="P1" s="1" t="s">
+      <c r="S1" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="Q1" s="1" t="s">
+      <c r="T1" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="R1" s="1" t="s">
+      <c r="U1" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="S1" s="1" t="s">
-[...2 lines deleted...]
-      <c r="T1" s="1" t="s">
+      <c r="V1" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="U1" s="1" t="s">
+      <c r="W1" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="V1" s="1" t="s">
+      <c r="X1" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="W1" s="1" t="s">
+      <c r="Y1" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>22</v>
       </c>
       <c r="C2" t="s">
-        <v>497</v>
+        <v>485</v>
       </c>
       <c r="D2" t="s">
-        <v>498</v>
+        <v>486</v>
       </c>
       <c r="E2" t="s">
-        <v>408</v>
+        <v>487</v>
       </c>
       <c r="F2" t="s">
-        <v>409</v>
+        <v>488</v>
       </c>
       <c r="G2">
-        <v>20545</v>
+        <v>32540</v>
       </c>
       <c r="H2">
-        <v>36308</v>
+        <v>53450</v>
       </c>
       <c r="I2">
-        <v>33510</v>
+        <v>24377</v>
       </c>
       <c r="J2">
-        <v>55034</v>
+        <v>70954</v>
       </c>
       <c r="K2">
-        <v>20267</v>
+        <v>24650</v>
       </c>
       <c r="L2">
-        <v>763</v>
+        <v>1844</v>
       </c>
       <c r="M2">
-        <v>2591</v>
+        <v>21618</v>
       </c>
       <c r="N2">
-        <v>41540</v>
+        <v>52706</v>
       </c>
       <c r="O2">
-        <v>1362</v>
+        <v>5002</v>
       </c>
       <c r="P2">
-        <v>4892</v>
+        <v>16761</v>
       </c>
       <c r="Q2">
-        <v>16292</v>
+        <v>2151</v>
       </c>
       <c r="R2">
-        <v>24535</v>
+        <v>37990</v>
       </c>
       <c r="S2">
-        <v>6607</v>
+        <v>25056</v>
       </c>
       <c r="T2">
-        <v>10988</v>
+        <v>27316</v>
       </c>
       <c r="U2">
-        <v>48877</v>
+        <v>5904</v>
       </c>
       <c r="V2">
-        <v>358</v>
+        <v>30340</v>
       </c>
       <c r="W2">
-        <v>324469</v>
+        <v>26218</v>
+      </c>
+      <c r="X2">
+        <v>2372</v>
+      </c>
+      <c r="Y2">
+        <v>461249</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3" t="s">
         <v>28</v>
       </c>
       <c r="G3">
-        <v>20545</v>
+        <v>32540</v>
       </c>
       <c r="H3">
-        <v>36308</v>
+        <v>53450</v>
       </c>
       <c r="I3">
-        <v>33510</v>
+        <v>24377</v>
       </c>
       <c r="J3">
-        <v>55034</v>
+        <v>70954</v>
       </c>
       <c r="K3">
-        <v>20267</v>
+        <v>24650</v>
       </c>
       <c r="L3">
-        <v>763</v>
+        <v>1844</v>
       </c>
       <c r="M3">
-        <v>2591</v>
+        <v>21618</v>
       </c>
       <c r="N3">
-        <v>41540</v>
+        <v>52706</v>
       </c>
       <c r="O3">
-        <v>1362</v>
+        <v>5002</v>
       </c>
       <c r="P3">
-        <v>4892</v>
+        <v>16761</v>
       </c>
       <c r="Q3">
-        <v>16292</v>
+        <v>2151</v>
       </c>
       <c r="R3">
-        <v>24535</v>
+        <v>37990</v>
       </c>
       <c r="S3">
-        <v>6607</v>
+        <v>25056</v>
       </c>
       <c r="T3">
-        <v>10988</v>
+        <v>27316</v>
       </c>
       <c r="U3">
-        <v>48877</v>
+        <v>5904</v>
       </c>
       <c r="V3">
-        <v>358</v>
+        <v>30340</v>
       </c>
       <c r="W3">
-        <v>324469</v>
+        <v>26218</v>
+      </c>
+      <c r="X3">
+        <v>2372</v>
+      </c>
+      <c r="Y3">
+        <v>461249</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>409</v>
-[...5202 lines deleted...]
-      <c r="F26">
         <v>488</v>
-      </c>
-[...4049 lines deleted...]
-        <v>26</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>28</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
@@ -12915,187 +3678,187 @@
         <v>32540</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3" t="s">
         <v>33</v>
       </c>
       <c r="D3">
         <v>6589</v>
       </c>
       <c r="E3">
         <v>6589</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>858</v>
+        <v>489</v>
       </c>
       <c r="C4" t="s">
         <v>35</v>
       </c>
       <c r="D4">
         <v>20601</v>
       </c>
       <c r="E4">
         <v>20601</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>859</v>
+        <v>490</v>
       </c>
       <c r="C5" t="s">
         <v>35</v>
       </c>
       <c r="D5">
         <v>1384</v>
       </c>
       <c r="E5">
         <v>1384</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>860</v>
+        <v>491</v>
       </c>
       <c r="C6" t="s">
         <v>35</v>
       </c>
       <c r="D6">
         <v>672</v>
       </c>
       <c r="E6">
         <v>672</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>861</v>
+        <v>492</v>
       </c>
       <c r="C7" t="s">
         <v>35</v>
       </c>
       <c r="D7">
         <v>1251</v>
       </c>
       <c r="E7">
         <v>1251</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>862</v>
+        <v>493</v>
       </c>
       <c r="C8" t="s">
         <v>35</v>
       </c>
       <c r="D8">
         <v>444</v>
       </c>
       <c r="E8">
         <v>444</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>863</v>
+        <v>494</v>
       </c>
       <c r="C9" t="s">
         <v>35</v>
       </c>
       <c r="D9">
         <v>192</v>
       </c>
       <c r="E9">
         <v>192</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>864</v>
+        <v>495</v>
       </c>
       <c r="C10" t="s">
         <v>35</v>
       </c>
       <c r="D10">
         <v>177</v>
       </c>
       <c r="E10">
         <v>177</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>865</v>
+        <v>496</v>
       </c>
       <c r="C11" t="s">
         <v>35</v>
       </c>
       <c r="D11">
         <v>403</v>
       </c>
       <c r="E11">
         <v>403</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>866</v>
+        <v>497</v>
       </c>
       <c r="C12" t="s">
         <v>35</v>
       </c>
       <c r="D12">
         <v>827</v>
       </c>
       <c r="E12">
         <v>827</v>
       </c>
     </row>
     <row r="13"/>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
         <v>7</v>
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14">
         <v>53450</v>
       </c>
@@ -13103,119 +3866,119 @@
         <v>53450</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>27</v>
       </c>
       <c r="B15" t="s">
         <v>27</v>
       </c>
       <c r="C15" t="s">
         <v>33</v>
       </c>
       <c r="D15">
         <v>11325</v>
       </c>
       <c r="E15">
         <v>11325</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>867</v>
+        <v>498</v>
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16">
         <v>13153</v>
       </c>
       <c r="E16">
         <v>13153</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>868</v>
+        <v>499</v>
       </c>
       <c r="C17" t="s">
         <v>35</v>
       </c>
       <c r="D17">
         <v>25598</v>
       </c>
       <c r="E17">
         <v>25598</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>3</v>
       </c>
       <c r="B18" t="s">
-        <v>869</v>
+        <v>500</v>
       </c>
       <c r="C18" t="s">
         <v>35</v>
       </c>
       <c r="D18">
         <v>1111</v>
       </c>
       <c r="E18">
         <v>1111</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>4</v>
       </c>
       <c r="B19" t="s">
-        <v>870</v>
+        <v>501</v>
       </c>
       <c r="C19" t="s">
         <v>35</v>
       </c>
       <c r="D19">
         <v>965</v>
       </c>
       <c r="E19">
         <v>965</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>5</v>
       </c>
       <c r="B20" t="s">
-        <v>871</v>
+        <v>502</v>
       </c>
       <c r="C20" t="s">
         <v>35</v>
       </c>
       <c r="D20">
         <v>1298</v>
       </c>
       <c r="E20">
         <v>1298</v>
       </c>
     </row>
     <row r="21"/>
     <row r="22">
       <c r="A22">
         <v>3</v>
       </c>
       <c r="B22" t="s">
         <v>8</v>
       </c>
       <c r="C22" t="s">
         <v>32</v>
       </c>
       <c r="D22">
         <v>24377</v>
       </c>
@@ -13223,187 +3986,187 @@
         <v>24377</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>27</v>
       </c>
       <c r="B23" t="s">
         <v>27</v>
       </c>
       <c r="C23" t="s">
         <v>33</v>
       </c>
       <c r="D23">
         <v>5304</v>
       </c>
       <c r="E23">
         <v>5304</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1</v>
       </c>
       <c r="B24" t="s">
-        <v>872</v>
+        <v>503</v>
       </c>
       <c r="C24" t="s">
         <v>35</v>
       </c>
       <c r="D24">
         <v>5706</v>
       </c>
       <c r="E24">
         <v>5706</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>2</v>
       </c>
       <c r="B25" t="s">
-        <v>873</v>
+        <v>504</v>
       </c>
       <c r="C25" t="s">
         <v>35</v>
       </c>
       <c r="D25">
         <v>2940</v>
       </c>
       <c r="E25">
         <v>2940</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>3</v>
       </c>
       <c r="B26" t="s">
-        <v>874</v>
+        <v>505</v>
       </c>
       <c r="C26" t="s">
         <v>35</v>
       </c>
       <c r="D26">
         <v>1151</v>
       </c>
       <c r="E26">
         <v>1151</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>4</v>
       </c>
       <c r="B27" t="s">
-        <v>875</v>
+        <v>506</v>
       </c>
       <c r="C27" t="s">
         <v>35</v>
       </c>
       <c r="D27">
         <v>565</v>
       </c>
       <c r="E27">
         <v>565</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>5</v>
       </c>
       <c r="B28" t="s">
-        <v>876</v>
+        <v>507</v>
       </c>
       <c r="C28" t="s">
         <v>35</v>
       </c>
       <c r="D28">
         <v>892</v>
       </c>
       <c r="E28">
         <v>892</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>6</v>
       </c>
       <c r="B29" t="s">
-        <v>877</v>
+        <v>508</v>
       </c>
       <c r="C29" t="s">
         <v>35</v>
       </c>
       <c r="D29">
         <v>364</v>
       </c>
       <c r="E29">
         <v>364</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>7</v>
       </c>
       <c r="B30" t="s">
-        <v>878</v>
+        <v>509</v>
       </c>
       <c r="C30" t="s">
         <v>35</v>
       </c>
       <c r="D30">
         <v>325</v>
       </c>
       <c r="E30">
         <v>325</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>8</v>
       </c>
       <c r="B31" t="s">
-        <v>879</v>
+        <v>510</v>
       </c>
       <c r="C31" t="s">
         <v>35</v>
       </c>
       <c r="D31">
         <v>290</v>
       </c>
       <c r="E31">
         <v>290</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>9</v>
       </c>
       <c r="B32" t="s">
-        <v>880</v>
+        <v>511</v>
       </c>
       <c r="C32" t="s">
         <v>35</v>
       </c>
       <c r="D32">
         <v>6840</v>
       </c>
       <c r="E32">
         <v>6840</v>
       </c>
     </row>
     <row r="33"/>
     <row r="34">
       <c r="A34">
         <v>4</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
         <v>32</v>
       </c>
       <c r="D34">
         <v>70954</v>
       </c>
@@ -13411,187 +4174,187 @@
         <v>70954</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>27</v>
       </c>
       <c r="B35" t="s">
         <v>27</v>
       </c>
       <c r="C35" t="s">
         <v>33</v>
       </c>
       <c r="D35">
         <v>7176</v>
       </c>
       <c r="E35">
         <v>7176</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1</v>
       </c>
       <c r="B36" t="s">
-        <v>881</v>
+        <v>512</v>
       </c>
       <c r="C36" t="s">
         <v>35</v>
       </c>
       <c r="D36">
         <v>35871</v>
       </c>
       <c r="E36">
         <v>35871</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>2</v>
       </c>
       <c r="B37" t="s">
-        <v>882</v>
+        <v>513</v>
       </c>
       <c r="C37" t="s">
         <v>35</v>
       </c>
       <c r="D37">
         <v>22853</v>
       </c>
       <c r="E37">
         <v>22853</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>3</v>
       </c>
       <c r="B38" t="s">
-        <v>883</v>
+        <v>514</v>
       </c>
       <c r="C38" t="s">
         <v>35</v>
       </c>
       <c r="D38">
         <v>890</v>
       </c>
       <c r="E38">
         <v>890</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>4</v>
       </c>
       <c r="B39" t="s">
-        <v>884</v>
+        <v>515</v>
       </c>
       <c r="C39" t="s">
         <v>35</v>
       </c>
       <c r="D39">
         <v>1836</v>
       </c>
       <c r="E39">
         <v>1836</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>5</v>
       </c>
       <c r="B40" t="s">
-        <v>885</v>
+        <v>516</v>
       </c>
       <c r="C40" t="s">
         <v>35</v>
       </c>
       <c r="D40">
         <v>576</v>
       </c>
       <c r="E40">
         <v>576</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>6</v>
       </c>
       <c r="B41" t="s">
-        <v>886</v>
+        <v>517</v>
       </c>
       <c r="C41" t="s">
         <v>35</v>
       </c>
       <c r="D41">
         <v>336</v>
       </c>
       <c r="E41">
         <v>336</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>7</v>
       </c>
       <c r="B42" t="s">
-        <v>887</v>
+        <v>518</v>
       </c>
       <c r="C42" t="s">
         <v>35</v>
       </c>
       <c r="D42">
         <v>287</v>
       </c>
       <c r="E42">
         <v>287</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>8</v>
       </c>
       <c r="B43" t="s">
-        <v>888</v>
+        <v>519</v>
       </c>
       <c r="C43" t="s">
         <v>35</v>
       </c>
       <c r="D43">
         <v>706</v>
       </c>
       <c r="E43">
         <v>706</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>9</v>
       </c>
       <c r="B44" t="s">
-        <v>889</v>
+        <v>520</v>
       </c>
       <c r="C44" t="s">
         <v>35</v>
       </c>
       <c r="D44">
         <v>423</v>
       </c>
       <c r="E44">
         <v>423</v>
       </c>
     </row>
     <row r="45"/>
     <row r="46">
       <c r="A46">
         <v>5</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
         <v>32</v>
       </c>
       <c r="D46">
         <v>24650</v>
       </c>
@@ -13599,1795 +4362,1795 @@
         <v>24650</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>27</v>
       </c>
       <c r="B47" t="s">
         <v>27</v>
       </c>
       <c r="C47" t="s">
         <v>33</v>
       </c>
       <c r="D47">
         <v>3904</v>
       </c>
       <c r="E47">
         <v>3904</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1</v>
       </c>
       <c r="B48" t="s">
-        <v>890</v>
+        <v>521</v>
       </c>
       <c r="C48" t="s">
         <v>35</v>
       </c>
       <c r="D48">
         <v>15085</v>
       </c>
       <c r="E48">
         <v>15085</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2</v>
       </c>
       <c r="B49" t="s">
-        <v>891</v>
+        <v>522</v>
       </c>
       <c r="C49" t="s">
         <v>35</v>
       </c>
       <c r="D49">
         <v>2229</v>
       </c>
       <c r="E49">
         <v>2229</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>3</v>
       </c>
       <c r="B50" t="s">
-        <v>892</v>
+        <v>523</v>
       </c>
       <c r="C50" t="s">
         <v>35</v>
       </c>
       <c r="D50">
         <v>916</v>
       </c>
       <c r="E50">
         <v>916</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>4</v>
       </c>
       <c r="B51" t="s">
-        <v>893</v>
+        <v>524</v>
       </c>
       <c r="C51" t="s">
         <v>35</v>
       </c>
       <c r="D51">
         <v>655</v>
       </c>
       <c r="E51">
         <v>655</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>5</v>
       </c>
       <c r="B52" t="s">
-        <v>894</v>
+        <v>525</v>
       </c>
       <c r="C52" t="s">
         <v>35</v>
       </c>
       <c r="D52">
         <v>503</v>
       </c>
       <c r="E52">
         <v>503</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>6</v>
       </c>
       <c r="B53" t="s">
-        <v>895</v>
+        <v>526</v>
       </c>
       <c r="C53" t="s">
         <v>35</v>
       </c>
       <c r="D53">
         <v>213</v>
       </c>
       <c r="E53">
         <v>213</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>7</v>
       </c>
       <c r="B54" t="s">
-        <v>896</v>
+        <v>527</v>
       </c>
       <c r="C54" t="s">
         <v>35</v>
       </c>
       <c r="D54">
         <v>339</v>
       </c>
       <c r="E54">
         <v>339</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>8</v>
       </c>
       <c r="B55" t="s">
-        <v>321</v>
+        <v>528</v>
       </c>
       <c r="C55" t="s">
         <v>35</v>
       </c>
       <c r="D55">
         <v>297</v>
       </c>
       <c r="E55">
         <v>297</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>9</v>
       </c>
       <c r="B56" t="s">
-        <v>897</v>
+        <v>529</v>
       </c>
       <c r="C56" t="s">
         <v>35</v>
       </c>
       <c r="D56">
         <v>509</v>
       </c>
       <c r="E56">
         <v>509</v>
       </c>
     </row>
     <row r="57"/>
     <row r="58">
       <c r="A58">
         <v>6</v>
       </c>
       <c r="B58" t="s">
-        <v>11</v>
+        <v>123</v>
       </c>
       <c r="C58" t="s">
         <v>32</v>
       </c>
       <c r="D58">
         <v>1844</v>
       </c>
       <c r="E58">
         <v>1844</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>27</v>
       </c>
       <c r="B59" t="s">
         <v>27</v>
       </c>
       <c r="C59" t="s">
         <v>33</v>
       </c>
       <c r="D59">
         <v>947</v>
       </c>
       <c r="E59">
         <v>947</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1</v>
       </c>
       <c r="B60" t="s">
-        <v>898</v>
+        <v>530</v>
       </c>
       <c r="C60" t="s">
         <v>35</v>
       </c>
       <c r="D60">
         <v>666</v>
       </c>
       <c r="E60">
         <v>666</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>2</v>
       </c>
       <c r="B61" t="s">
-        <v>899</v>
+        <v>531</v>
       </c>
       <c r="C61" t="s">
         <v>35</v>
       </c>
       <c r="D61">
         <v>231</v>
       </c>
       <c r="E61">
         <v>231</v>
       </c>
     </row>
     <row r="62"/>
     <row r="63">
       <c r="A63">
         <v>7</v>
       </c>
       <c r="B63" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C63" t="s">
         <v>32</v>
       </c>
       <c r="D63">
         <v>21618</v>
       </c>
       <c r="E63">
         <v>21618</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>27</v>
       </c>
       <c r="B64" t="s">
         <v>27</v>
       </c>
       <c r="C64" t="s">
         <v>33</v>
       </c>
       <c r="D64">
         <v>2734</v>
       </c>
       <c r="E64">
         <v>2734</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>1</v>
       </c>
       <c r="B65" t="s">
-        <v>900</v>
+        <v>532</v>
       </c>
       <c r="C65" t="s">
         <v>35</v>
       </c>
       <c r="D65">
         <v>6752</v>
       </c>
       <c r="E65">
         <v>6752</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>2</v>
       </c>
       <c r="B66" t="s">
-        <v>901</v>
+        <v>533</v>
       </c>
       <c r="C66" t="s">
         <v>35</v>
       </c>
       <c r="D66">
         <v>9832</v>
       </c>
       <c r="E66">
         <v>9832</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>3</v>
       </c>
       <c r="B67" t="s">
-        <v>902</v>
+        <v>534</v>
       </c>
       <c r="C67" t="s">
         <v>35</v>
       </c>
       <c r="D67">
         <v>317</v>
       </c>
       <c r="E67">
         <v>317</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>4</v>
       </c>
       <c r="B68" t="s">
-        <v>903</v>
+        <v>535</v>
       </c>
       <c r="C68" t="s">
         <v>35</v>
       </c>
       <c r="D68">
         <v>491</v>
       </c>
       <c r="E68">
         <v>491</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>5</v>
       </c>
       <c r="B69" t="s">
-        <v>904</v>
+        <v>536</v>
       </c>
       <c r="C69" t="s">
         <v>35</v>
       </c>
       <c r="D69">
         <v>182</v>
       </c>
       <c r="E69">
         <v>182</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>6</v>
       </c>
       <c r="B70" t="s">
-        <v>905</v>
+        <v>537</v>
       </c>
       <c r="C70" t="s">
         <v>35</v>
       </c>
       <c r="D70">
         <v>146</v>
       </c>
       <c r="E70">
         <v>146</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>7</v>
       </c>
       <c r="B71" t="s">
-        <v>906</v>
+        <v>538</v>
       </c>
       <c r="C71" t="s">
         <v>35</v>
       </c>
       <c r="D71">
         <v>551</v>
       </c>
       <c r="E71">
         <v>551</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>8</v>
       </c>
       <c r="B72" t="s">
-        <v>907</v>
+        <v>539</v>
       </c>
       <c r="C72" t="s">
         <v>35</v>
       </c>
       <c r="D72">
         <v>189</v>
       </c>
       <c r="E72">
         <v>189</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>9</v>
       </c>
       <c r="B73" t="s">
-        <v>908</v>
+        <v>540</v>
       </c>
       <c r="C73" t="s">
         <v>35</v>
       </c>
       <c r="D73">
         <v>424</v>
       </c>
       <c r="E73">
         <v>424</v>
       </c>
     </row>
     <row r="74"/>
     <row r="75">
       <c r="A75">
         <v>8</v>
       </c>
       <c r="B75" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C75" t="s">
         <v>32</v>
       </c>
       <c r="D75">
         <v>52706</v>
       </c>
       <c r="E75">
         <v>52706</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>27</v>
       </c>
       <c r="B76" t="s">
         <v>27</v>
       </c>
       <c r="C76" t="s">
         <v>33</v>
       </c>
       <c r="D76">
         <v>5353</v>
       </c>
       <c r="E76">
         <v>5353</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1</v>
       </c>
       <c r="B77" t="s">
-        <v>909</v>
+        <v>541</v>
       </c>
       <c r="C77" t="s">
         <v>35</v>
       </c>
       <c r="D77">
         <v>13324</v>
       </c>
       <c r="E77">
         <v>13324</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>2</v>
       </c>
       <c r="B78" t="s">
-        <v>910</v>
+        <v>542</v>
       </c>
       <c r="C78" t="s">
         <v>35</v>
       </c>
       <c r="D78">
         <v>10886</v>
       </c>
       <c r="E78">
         <v>10886</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>3</v>
       </c>
       <c r="B79" t="s">
-        <v>911</v>
+        <v>543</v>
       </c>
       <c r="C79" t="s">
         <v>35</v>
       </c>
       <c r="D79">
         <v>2799</v>
       </c>
       <c r="E79">
         <v>2799</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>4</v>
       </c>
       <c r="B80" t="s">
-        <v>912</v>
+        <v>544</v>
       </c>
       <c r="C80" t="s">
         <v>35</v>
       </c>
       <c r="D80">
         <v>8219</v>
       </c>
       <c r="E80">
         <v>8219</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>5</v>
       </c>
       <c r="B81" t="s">
-        <v>913</v>
+        <v>545</v>
       </c>
       <c r="C81" t="s">
         <v>35</v>
       </c>
       <c r="D81">
         <v>666</v>
       </c>
       <c r="E81">
         <v>666</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>6</v>
       </c>
       <c r="B82" t="s">
-        <v>914</v>
+        <v>546</v>
       </c>
       <c r="C82" t="s">
         <v>35</v>
       </c>
       <c r="D82">
         <v>1810</v>
       </c>
       <c r="E82">
         <v>1810</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>7</v>
       </c>
       <c r="B83" t="s">
-        <v>915</v>
+        <v>547</v>
       </c>
       <c r="C83" t="s">
         <v>35</v>
       </c>
       <c r="D83">
         <v>3574</v>
       </c>
       <c r="E83">
         <v>3574</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>8</v>
       </c>
       <c r="B84" t="s">
-        <v>916</v>
+        <v>548</v>
       </c>
       <c r="C84" t="s">
         <v>35</v>
       </c>
       <c r="D84">
         <v>1682</v>
       </c>
       <c r="E84">
         <v>1682</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>9</v>
       </c>
       <c r="B85" t="s">
-        <v>917</v>
+        <v>549</v>
       </c>
       <c r="C85" t="s">
         <v>35</v>
       </c>
       <c r="D85">
         <v>4393</v>
       </c>
       <c r="E85">
         <v>4393</v>
       </c>
     </row>
     <row r="86"/>
     <row r="87">
       <c r="A87">
         <v>9</v>
       </c>
       <c r="B87" t="s">
-        <v>237</v>
+        <v>222</v>
       </c>
       <c r="C87" t="s">
         <v>32</v>
       </c>
       <c r="D87">
         <v>5002</v>
       </c>
       <c r="E87">
         <v>5002</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>27</v>
       </c>
       <c r="B88" t="s">
         <v>27</v>
       </c>
       <c r="C88" t="s">
         <v>33</v>
       </c>
       <c r="D88">
         <v>916</v>
       </c>
       <c r="E88">
         <v>916</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1</v>
       </c>
       <c r="B89" t="s">
-        <v>918</v>
+        <v>550</v>
       </c>
       <c r="C89" t="s">
         <v>35</v>
       </c>
       <c r="D89">
         <v>3147</v>
       </c>
       <c r="E89">
         <v>3147</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>2</v>
       </c>
       <c r="B90" t="s">
-        <v>919</v>
+        <v>551</v>
       </c>
       <c r="C90" t="s">
         <v>35</v>
       </c>
       <c r="D90">
         <v>409</v>
       </c>
       <c r="E90">
         <v>409</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>3</v>
       </c>
       <c r="B91" t="s">
-        <v>920</v>
+        <v>552</v>
       </c>
       <c r="C91" t="s">
         <v>35</v>
       </c>
       <c r="D91">
         <v>208</v>
       </c>
       <c r="E91">
         <v>208</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>4</v>
       </c>
       <c r="B92" t="s">
-        <v>921</v>
+        <v>553</v>
       </c>
       <c r="C92" t="s">
         <v>35</v>
       </c>
       <c r="D92">
         <v>123</v>
       </c>
       <c r="E92">
         <v>123</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>5</v>
       </c>
       <c r="B93" t="s">
-        <v>922</v>
+        <v>554</v>
       </c>
       <c r="C93" t="s">
         <v>35</v>
       </c>
       <c r="D93">
         <v>27</v>
       </c>
       <c r="E93">
         <v>27</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>6</v>
       </c>
       <c r="B94" t="s">
-        <v>923</v>
+        <v>555</v>
       </c>
       <c r="C94" t="s">
         <v>35</v>
       </c>
       <c r="D94">
         <v>115</v>
       </c>
       <c r="E94">
         <v>115</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>7</v>
       </c>
       <c r="B95" t="s">
-        <v>924</v>
+        <v>556</v>
       </c>
       <c r="C95" t="s">
         <v>35</v>
       </c>
       <c r="D95">
         <v>57</v>
       </c>
       <c r="E95">
         <v>57</v>
       </c>
     </row>
     <row r="96"/>
     <row r="97">
       <c r="A97">
         <v>10</v>
       </c>
       <c r="B97" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C97" t="s">
         <v>32</v>
       </c>
       <c r="D97">
         <v>16761</v>
       </c>
       <c r="E97">
         <v>16761</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>27</v>
       </c>
       <c r="B98" t="s">
         <v>27</v>
       </c>
       <c r="C98" t="s">
         <v>33</v>
       </c>
       <c r="D98">
         <v>1540</v>
       </c>
       <c r="E98">
         <v>1540</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1</v>
       </c>
       <c r="B99" t="s">
-        <v>925</v>
+        <v>557</v>
       </c>
       <c r="C99" t="s">
         <v>35</v>
       </c>
       <c r="D99">
         <v>13286</v>
       </c>
       <c r="E99">
         <v>13286</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>2</v>
       </c>
       <c r="B100" t="s">
-        <v>926</v>
+        <v>558</v>
       </c>
       <c r="C100" t="s">
         <v>35</v>
       </c>
       <c r="D100">
         <v>973</v>
       </c>
       <c r="E100">
         <v>973</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>3</v>
       </c>
       <c r="B101" t="s">
-        <v>927</v>
+        <v>559</v>
       </c>
       <c r="C101" t="s">
         <v>35</v>
       </c>
       <c r="D101">
         <v>205</v>
       </c>
       <c r="E101">
         <v>205</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>4</v>
       </c>
       <c r="B102" t="s">
-        <v>928</v>
+        <v>560</v>
       </c>
       <c r="C102" t="s">
         <v>35</v>
       </c>
       <c r="D102">
         <v>197</v>
       </c>
       <c r="E102">
         <v>197</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>5</v>
       </c>
       <c r="B103" t="s">
-        <v>929</v>
+        <v>561</v>
       </c>
       <c r="C103" t="s">
         <v>35</v>
       </c>
       <c r="D103">
         <v>120</v>
       </c>
       <c r="E103">
         <v>120</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>6</v>
       </c>
       <c r="B104" t="s">
-        <v>930</v>
+        <v>562</v>
       </c>
       <c r="C104" t="s">
         <v>35</v>
       </c>
       <c r="D104">
         <v>96</v>
       </c>
       <c r="E104">
         <v>96</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>7</v>
       </c>
       <c r="B105" t="s">
-        <v>931</v>
+        <v>563</v>
       </c>
       <c r="C105" t="s">
         <v>35</v>
       </c>
       <c r="D105">
         <v>125</v>
       </c>
       <c r="E105">
         <v>125</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>8</v>
       </c>
       <c r="B106" t="s">
-        <v>932</v>
+        <v>564</v>
       </c>
       <c r="C106" t="s">
         <v>35</v>
       </c>
       <c r="D106">
         <v>74</v>
       </c>
       <c r="E106">
         <v>74</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>9</v>
       </c>
       <c r="B107" t="s">
-        <v>933</v>
+        <v>565</v>
       </c>
       <c r="C107" t="s">
         <v>35</v>
       </c>
       <c r="D107">
         <v>145</v>
       </c>
       <c r="E107">
         <v>145</v>
       </c>
     </row>
     <row r="108"/>
     <row r="109">
       <c r="A109">
         <v>11</v>
       </c>
       <c r="B109" t="s">
-        <v>238</v>
+        <v>301</v>
       </c>
       <c r="C109" t="s">
         <v>32</v>
       </c>
       <c r="D109">
         <v>2151</v>
       </c>
       <c r="E109">
         <v>2151</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>27</v>
       </c>
       <c r="B110" t="s">
         <v>27</v>
       </c>
       <c r="C110" t="s">
         <v>33</v>
       </c>
       <c r="D110">
         <v>1302</v>
       </c>
       <c r="E110">
         <v>1302</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>1</v>
       </c>
       <c r="B111" t="s">
-        <v>934</v>
+        <v>566</v>
       </c>
       <c r="C111" t="s">
         <v>35</v>
       </c>
       <c r="D111">
         <v>552</v>
       </c>
       <c r="E111">
         <v>552</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>2</v>
       </c>
       <c r="B112" t="s">
-        <v>935</v>
+        <v>567</v>
       </c>
       <c r="C112" t="s">
         <v>35</v>
       </c>
       <c r="D112">
         <v>297</v>
       </c>
       <c r="E112">
         <v>297</v>
       </c>
     </row>
     <row r="113"/>
     <row r="114">
       <c r="A114">
         <v>12</v>
       </c>
       <c r="B114" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C114" t="s">
         <v>32</v>
       </c>
       <c r="D114">
         <v>37990</v>
       </c>
       <c r="E114">
         <v>37990</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>27</v>
       </c>
       <c r="B115" t="s">
         <v>27</v>
       </c>
       <c r="C115" t="s">
         <v>33</v>
       </c>
       <c r="D115">
         <v>4078</v>
       </c>
       <c r="E115">
         <v>4078</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1</v>
       </c>
       <c r="B116" t="s">
-        <v>936</v>
+        <v>568</v>
       </c>
       <c r="C116" t="s">
         <v>35</v>
       </c>
       <c r="D116">
         <v>10823</v>
       </c>
       <c r="E116">
         <v>10823</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>2</v>
       </c>
       <c r="B117" t="s">
-        <v>937</v>
+        <v>569</v>
       </c>
       <c r="C117" t="s">
         <v>35</v>
       </c>
       <c r="D117">
         <v>5312</v>
       </c>
       <c r="E117">
         <v>5312</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>3</v>
       </c>
       <c r="B118" t="s">
-        <v>938</v>
+        <v>570</v>
       </c>
       <c r="C118" t="s">
         <v>35</v>
       </c>
       <c r="D118">
         <v>883</v>
       </c>
       <c r="E118">
         <v>883</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>4</v>
       </c>
       <c r="B119" t="s">
-        <v>939</v>
+        <v>571</v>
       </c>
       <c r="C119" t="s">
         <v>35</v>
       </c>
       <c r="D119">
         <v>621</v>
       </c>
       <c r="E119">
         <v>621</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>5</v>
       </c>
       <c r="B120" t="s">
-        <v>940</v>
+        <v>572</v>
       </c>
       <c r="C120" t="s">
         <v>35</v>
       </c>
       <c r="D120">
         <v>1152</v>
       </c>
       <c r="E120">
         <v>1152</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>6</v>
       </c>
       <c r="B121" t="s">
-        <v>941</v>
+        <v>573</v>
       </c>
       <c r="C121" t="s">
         <v>35</v>
       </c>
       <c r="D121">
         <v>332</v>
       </c>
       <c r="E121">
         <v>332</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>7</v>
       </c>
       <c r="B122" t="s">
-        <v>942</v>
+        <v>574</v>
       </c>
       <c r="C122" t="s">
         <v>35</v>
       </c>
       <c r="D122">
         <v>388</v>
       </c>
       <c r="E122">
         <v>388</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>8</v>
       </c>
       <c r="B123" t="s">
-        <v>943</v>
+        <v>575</v>
       </c>
       <c r="C123" t="s">
         <v>35</v>
       </c>
       <c r="D123">
         <v>390</v>
       </c>
       <c r="E123">
         <v>390</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>9</v>
       </c>
       <c r="B124" t="s">
-        <v>944</v>
+        <v>576</v>
       </c>
       <c r="C124" t="s">
         <v>35</v>
       </c>
       <c r="D124">
         <v>14011</v>
       </c>
       <c r="E124">
         <v>14011</v>
       </c>
     </row>
     <row r="125"/>
     <row r="126">
       <c r="A126">
         <v>13</v>
       </c>
       <c r="B126" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C126" t="s">
         <v>32</v>
       </c>
       <c r="D126">
         <v>25056</v>
       </c>
       <c r="E126">
         <v>25056</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
         <v>27</v>
       </c>
       <c r="B127" t="s">
         <v>27</v>
       </c>
       <c r="C127" t="s">
         <v>33</v>
       </c>
       <c r="D127">
         <v>2077</v>
       </c>
       <c r="E127">
         <v>2077</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1</v>
       </c>
       <c r="B128" t="s">
-        <v>945</v>
+        <v>577</v>
       </c>
       <c r="C128" t="s">
         <v>35</v>
       </c>
       <c r="D128">
         <v>13271</v>
       </c>
       <c r="E128">
         <v>13271</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>2</v>
       </c>
       <c r="B129" t="s">
-        <v>236</v>
+        <v>578</v>
       </c>
       <c r="C129" t="s">
         <v>35</v>
       </c>
       <c r="D129">
         <v>8115</v>
       </c>
       <c r="E129">
         <v>8115</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>3</v>
       </c>
       <c r="B130" t="s">
-        <v>946</v>
+        <v>579</v>
       </c>
       <c r="C130" t="s">
         <v>35</v>
       </c>
       <c r="D130">
         <v>332</v>
       </c>
       <c r="E130">
         <v>332</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>4</v>
       </c>
       <c r="B131" t="s">
-        <v>947</v>
+        <v>580</v>
       </c>
       <c r="C131" t="s">
         <v>35</v>
       </c>
       <c r="D131">
         <v>417</v>
       </c>
       <c r="E131">
         <v>417</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>5</v>
       </c>
       <c r="B132" t="s">
-        <v>948</v>
+        <v>581</v>
       </c>
       <c r="C132" t="s">
         <v>35</v>
       </c>
       <c r="D132">
         <v>246</v>
       </c>
       <c r="E132">
         <v>246</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>6</v>
       </c>
       <c r="B133" t="s">
-        <v>949</v>
+        <v>582</v>
       </c>
       <c r="C133" t="s">
         <v>35</v>
       </c>
       <c r="D133">
         <v>174</v>
       </c>
       <c r="E133">
         <v>174</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>7</v>
       </c>
       <c r="B134" t="s">
-        <v>950</v>
+        <v>583</v>
       </c>
       <c r="C134" t="s">
         <v>35</v>
       </c>
       <c r="D134">
         <v>93</v>
       </c>
       <c r="E134">
         <v>93</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>8</v>
       </c>
       <c r="B135" t="s">
-        <v>951</v>
+        <v>584</v>
       </c>
       <c r="C135" t="s">
         <v>35</v>
       </c>
       <c r="D135">
         <v>106</v>
       </c>
       <c r="E135">
         <v>106</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>9</v>
       </c>
       <c r="B136" t="s">
-        <v>952</v>
+        <v>585</v>
       </c>
       <c r="C136" t="s">
         <v>35</v>
       </c>
       <c r="D136">
         <v>225</v>
       </c>
       <c r="E136">
         <v>225</v>
       </c>
     </row>
     <row r="137"/>
     <row r="138">
       <c r="A138">
         <v>14</v>
       </c>
       <c r="B138" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C138" t="s">
         <v>32</v>
       </c>
       <c r="D138">
         <v>27316</v>
       </c>
       <c r="E138">
         <v>27316</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
         <v>27</v>
       </c>
       <c r="B139" t="s">
         <v>27</v>
       </c>
       <c r="C139" t="s">
         <v>33</v>
       </c>
       <c r="D139">
         <v>4191</v>
       </c>
       <c r="E139">
         <v>4191</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1</v>
       </c>
       <c r="B140" t="s">
-        <v>953</v>
+        <v>586</v>
       </c>
       <c r="C140" t="s">
         <v>35</v>
       </c>
       <c r="D140">
         <v>13227</v>
       </c>
       <c r="E140">
         <v>13227</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>2</v>
       </c>
       <c r="B141" t="s">
-        <v>954</v>
+        <v>587</v>
       </c>
       <c r="C141" t="s">
         <v>35</v>
       </c>
       <c r="D141">
         <v>6117</v>
       </c>
       <c r="E141">
         <v>6117</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>3</v>
       </c>
       <c r="B142" t="s">
-        <v>955</v>
+        <v>588</v>
       </c>
       <c r="C142" t="s">
         <v>35</v>
       </c>
       <c r="D142">
         <v>568</v>
       </c>
       <c r="E142">
         <v>568</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>4</v>
       </c>
       <c r="B143" t="s">
-        <v>956</v>
+        <v>589</v>
       </c>
       <c r="C143" t="s">
         <v>35</v>
       </c>
       <c r="D143">
         <v>391</v>
       </c>
       <c r="E143">
         <v>391</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>5</v>
       </c>
       <c r="B144" t="s">
-        <v>957</v>
+        <v>590</v>
       </c>
       <c r="C144" t="s">
         <v>35</v>
       </c>
       <c r="D144">
         <v>309</v>
       </c>
       <c r="E144">
         <v>309</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>6</v>
       </c>
       <c r="B145" t="s">
-        <v>958</v>
+        <v>591</v>
       </c>
       <c r="C145" t="s">
         <v>35</v>
       </c>
       <c r="D145">
         <v>662</v>
       </c>
       <c r="E145">
         <v>662</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>7</v>
       </c>
       <c r="B146" t="s">
-        <v>959</v>
+        <v>592</v>
       </c>
       <c r="C146" t="s">
         <v>35</v>
       </c>
       <c r="D146">
         <v>153</v>
       </c>
       <c r="E146">
         <v>153</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>8</v>
       </c>
       <c r="B147" t="s">
-        <v>960</v>
+        <v>593</v>
       </c>
       <c r="C147" t="s">
         <v>35</v>
       </c>
       <c r="D147">
         <v>646</v>
       </c>
       <c r="E147">
         <v>646</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>9</v>
       </c>
       <c r="B148" t="s">
-        <v>961</v>
+        <v>594</v>
       </c>
       <c r="C148" t="s">
         <v>35</v>
       </c>
       <c r="D148">
         <v>1052</v>
       </c>
       <c r="E148">
         <v>1052</v>
       </c>
     </row>
     <row r="149"/>
     <row r="150">
       <c r="A150">
         <v>15</v>
       </c>
       <c r="B150" t="s">
-        <v>121</v>
+        <v>17</v>
       </c>
       <c r="C150" t="s">
         <v>32</v>
       </c>
       <c r="D150">
         <v>5904</v>
       </c>
       <c r="E150">
         <v>5904</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
         <v>27</v>
       </c>
       <c r="B151" t="s">
         <v>27</v>
       </c>
       <c r="C151" t="s">
         <v>33</v>
       </c>
       <c r="D151">
         <v>1907</v>
       </c>
       <c r="E151">
         <v>1907</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>1</v>
       </c>
       <c r="B152" t="s">
-        <v>962</v>
+        <v>595</v>
       </c>
       <c r="C152" t="s">
         <v>35</v>
       </c>
       <c r="D152">
         <v>1870</v>
       </c>
       <c r="E152">
         <v>1870</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>2</v>
       </c>
       <c r="B153" t="s">
-        <v>963</v>
+        <v>596</v>
       </c>
       <c r="C153" t="s">
         <v>35</v>
       </c>
       <c r="D153">
         <v>717</v>
       </c>
       <c r="E153">
         <v>717</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>3</v>
       </c>
       <c r="B154" t="s">
-        <v>964</v>
+        <v>597</v>
       </c>
       <c r="C154" t="s">
         <v>35</v>
       </c>
       <c r="D154">
         <v>185</v>
       </c>
       <c r="E154">
         <v>185</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>4</v>
       </c>
       <c r="B155" t="s">
-        <v>965</v>
+        <v>598</v>
       </c>
       <c r="C155" t="s">
         <v>35</v>
       </c>
       <c r="D155">
         <v>242</v>
       </c>
       <c r="E155">
         <v>242</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>5</v>
       </c>
       <c r="B156" t="s">
-        <v>966</v>
+        <v>599</v>
       </c>
       <c r="C156" t="s">
         <v>35</v>
       </c>
       <c r="D156">
         <v>162</v>
       </c>
       <c r="E156">
         <v>162</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>6</v>
       </c>
       <c r="B157" t="s">
-        <v>967</v>
+        <v>600</v>
       </c>
       <c r="C157" t="s">
         <v>35</v>
       </c>
       <c r="D157">
         <v>105</v>
       </c>
       <c r="E157">
         <v>105</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>7</v>
       </c>
       <c r="B158" t="s">
-        <v>968</v>
+        <v>601</v>
       </c>
       <c r="C158" t="s">
         <v>35</v>
       </c>
       <c r="D158">
         <v>250</v>
       </c>
       <c r="E158">
         <v>250</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>8</v>
       </c>
       <c r="B159" t="s">
-        <v>969</v>
+        <v>602</v>
       </c>
       <c r="C159" t="s">
         <v>35</v>
       </c>
       <c r="D159">
         <v>66</v>
       </c>
       <c r="E159">
         <v>66</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>9</v>
       </c>
       <c r="B160" t="s">
-        <v>970</v>
+        <v>603</v>
       </c>
       <c r="C160" t="s">
         <v>35</v>
       </c>
       <c r="D160">
         <v>400</v>
       </c>
       <c r="E160">
         <v>400</v>
       </c>
     </row>
     <row r="161"/>
     <row r="162">
       <c r="A162">
         <v>16</v>
       </c>
       <c r="B162" t="s">
         <v>18</v>
       </c>
       <c r="C162" t="s">
         <v>32</v>
       </c>
       <c r="D162">
         <v>30340</v>
       </c>
@@ -15395,187 +6158,187 @@
         <v>30340</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
         <v>27</v>
       </c>
       <c r="B163" t="s">
         <v>27</v>
       </c>
       <c r="C163" t="s">
         <v>33</v>
       </c>
       <c r="D163">
         <v>2280</v>
       </c>
       <c r="E163">
         <v>2280</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>1</v>
       </c>
       <c r="B164" t="s">
-        <v>971</v>
+        <v>604</v>
       </c>
       <c r="C164" t="s">
         <v>35</v>
       </c>
       <c r="D164">
         <v>8780</v>
       </c>
       <c r="E164">
         <v>8780</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>2</v>
       </c>
       <c r="B165" t="s">
-        <v>972</v>
+        <v>605</v>
       </c>
       <c r="C165" t="s">
         <v>35</v>
       </c>
       <c r="D165">
         <v>16235</v>
       </c>
       <c r="E165">
         <v>16235</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>3</v>
       </c>
       <c r="B166" t="s">
-        <v>973</v>
+        <v>606</v>
       </c>
       <c r="C166" t="s">
         <v>35</v>
       </c>
       <c r="D166">
         <v>1585</v>
       </c>
       <c r="E166">
         <v>1585</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>4</v>
       </c>
       <c r="B167" t="s">
-        <v>974</v>
+        <v>607</v>
       </c>
       <c r="C167" t="s">
         <v>35</v>
       </c>
       <c r="D167">
         <v>511</v>
       </c>
       <c r="E167">
         <v>511</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>5</v>
       </c>
       <c r="B168" t="s">
-        <v>975</v>
+        <v>608</v>
       </c>
       <c r="C168" t="s">
         <v>35</v>
       </c>
       <c r="D168">
         <v>136</v>
       </c>
       <c r="E168">
         <v>136</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>6</v>
       </c>
       <c r="B169" t="s">
-        <v>976</v>
+        <v>609</v>
       </c>
       <c r="C169" t="s">
         <v>35</v>
       </c>
       <c r="D169">
         <v>93</v>
       </c>
       <c r="E169">
         <v>93</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>7</v>
       </c>
       <c r="B170" t="s">
-        <v>977</v>
+        <v>610</v>
       </c>
       <c r="C170" t="s">
         <v>35</v>
       </c>
       <c r="D170">
         <v>319</v>
       </c>
       <c r="E170">
         <v>319</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>8</v>
       </c>
       <c r="B171" t="s">
-        <v>978</v>
+        <v>611</v>
       </c>
       <c r="C171" t="s">
         <v>35</v>
       </c>
       <c r="D171">
         <v>91</v>
       </c>
       <c r="E171">
         <v>91</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>9</v>
       </c>
       <c r="B172" t="s">
-        <v>979</v>
+        <v>612</v>
       </c>
       <c r="C172" t="s">
         <v>35</v>
       </c>
       <c r="D172">
         <v>310</v>
       </c>
       <c r="E172">
         <v>310</v>
       </c>
     </row>
     <row r="173"/>
     <row r="174">
       <c r="A174">
         <v>17</v>
       </c>
       <c r="B174" t="s">
         <v>19</v>
       </c>
       <c r="C174" t="s">
         <v>32</v>
       </c>
       <c r="D174">
         <v>26218</v>
       </c>
@@ -15583,187 +6346,187 @@
         <v>26218</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
         <v>27</v>
       </c>
       <c r="B175" t="s">
         <v>27</v>
       </c>
       <c r="C175" t="s">
         <v>33</v>
       </c>
       <c r="D175">
         <v>2763</v>
       </c>
       <c r="E175">
         <v>2763</v>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>1</v>
       </c>
       <c r="B176" t="s">
-        <v>980</v>
+        <v>613</v>
       </c>
       <c r="C176" t="s">
         <v>35</v>
       </c>
       <c r="D176">
         <v>16027</v>
       </c>
       <c r="E176">
         <v>16027</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>2</v>
       </c>
       <c r="B177" t="s">
-        <v>981</v>
+        <v>614</v>
       </c>
       <c r="C177" t="s">
         <v>35</v>
       </c>
       <c r="D177">
         <v>4685</v>
       </c>
       <c r="E177">
         <v>4685</v>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>3</v>
       </c>
       <c r="B178" t="s">
-        <v>982</v>
+        <v>615</v>
       </c>
       <c r="C178" t="s">
         <v>35</v>
       </c>
       <c r="D178">
         <v>868</v>
       </c>
       <c r="E178">
         <v>868</v>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>4</v>
       </c>
       <c r="B179" t="s">
-        <v>983</v>
+        <v>616</v>
       </c>
       <c r="C179" t="s">
         <v>35</v>
       </c>
       <c r="D179">
         <v>305</v>
       </c>
       <c r="E179">
         <v>305</v>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>5</v>
       </c>
       <c r="B180" t="s">
-        <v>984</v>
+        <v>617</v>
       </c>
       <c r="C180" t="s">
         <v>35</v>
       </c>
       <c r="D180">
         <v>169</v>
       </c>
       <c r="E180">
         <v>169</v>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>6</v>
       </c>
       <c r="B181" t="s">
-        <v>985</v>
+        <v>618</v>
       </c>
       <c r="C181" t="s">
         <v>35</v>
       </c>
       <c r="D181">
         <v>120</v>
       </c>
       <c r="E181">
         <v>120</v>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>7</v>
       </c>
       <c r="B182" t="s">
-        <v>986</v>
+        <v>619</v>
       </c>
       <c r="C182" t="s">
         <v>35</v>
       </c>
       <c r="D182">
         <v>232</v>
       </c>
       <c r="E182">
         <v>232</v>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>8</v>
       </c>
       <c r="B183" t="s">
-        <v>987</v>
+        <v>620</v>
       </c>
       <c r="C183" t="s">
         <v>35</v>
       </c>
       <c r="D183">
         <v>485</v>
       </c>
       <c r="E183">
         <v>485</v>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>9</v>
       </c>
       <c r="B184" t="s">
-        <v>988</v>
+        <v>621</v>
       </c>
       <c r="C184" t="s">
         <v>35</v>
       </c>
       <c r="D184">
         <v>564</v>
       </c>
       <c r="E184">
         <v>564</v>
       </c>
     </row>
     <row r="185"/>
     <row r="186">
       <c r="A186">
         <v>24</v>
       </c>
       <c r="B186" t="s">
         <v>20</v>
       </c>
       <c r="C186" t="s">
         <v>32</v>
       </c>
       <c r="D186">
         <v>2372</v>
       </c>
@@ -15771,278 +6534,278 @@
         <v>2372</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
         <v>27</v>
       </c>
       <c r="B187" t="s">
         <v>27</v>
       </c>
       <c r="C187" t="s">
         <v>33</v>
       </c>
       <c r="D187">
         <v>667</v>
       </c>
       <c r="E187">
         <v>667</v>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>1</v>
       </c>
       <c r="B188" t="s">
-        <v>989</v>
+        <v>622</v>
       </c>
       <c r="C188" t="s">
         <v>35</v>
       </c>
       <c r="D188">
         <v>199</v>
       </c>
       <c r="E188">
         <v>199</v>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>2</v>
       </c>
       <c r="B189" t="s">
-        <v>990</v>
+        <v>623</v>
       </c>
       <c r="C189" t="s">
         <v>35</v>
       </c>
       <c r="D189">
         <v>527</v>
       </c>
       <c r="E189">
         <v>527</v>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>3</v>
       </c>
       <c r="B190" t="s">
-        <v>991</v>
+        <v>624</v>
       </c>
       <c r="C190" t="s">
         <v>35</v>
       </c>
       <c r="D190">
         <v>91</v>
       </c>
       <c r="E190">
         <v>91</v>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>4</v>
       </c>
       <c r="B191" t="s">
-        <v>992</v>
+        <v>625</v>
       </c>
       <c r="C191" t="s">
         <v>35</v>
       </c>
       <c r="D191">
         <v>97</v>
       </c>
       <c r="E191">
         <v>97</v>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>5</v>
       </c>
       <c r="B192" t="s">
-        <v>993</v>
+        <v>626</v>
       </c>
       <c r="C192" t="s">
         <v>35</v>
       </c>
       <c r="D192">
         <v>117</v>
       </c>
       <c r="E192">
         <v>117</v>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>6</v>
       </c>
       <c r="B193" t="s">
-        <v>994</v>
+        <v>627</v>
       </c>
       <c r="C193" t="s">
         <v>35</v>
       </c>
       <c r="D193">
         <v>70</v>
       </c>
       <c r="E193">
         <v>70</v>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>7</v>
       </c>
       <c r="B194" t="s">
-        <v>995</v>
+        <v>628</v>
       </c>
       <c r="C194" t="s">
         <v>35</v>
       </c>
       <c r="D194">
         <v>157</v>
       </c>
       <c r="E194">
         <v>157</v>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>8</v>
       </c>
       <c r="B195" t="s">
-        <v>996</v>
+        <v>629</v>
       </c>
       <c r="C195" t="s">
         <v>35</v>
       </c>
       <c r="D195">
         <v>447</v>
       </c>
       <c r="E195">
         <v>447</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
-    <sheetView tabSelected="true" workbookViewId="0"/>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="M1" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="M1" s="1" t="s">
+      <c r="N1" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="N1" s="1" t="s">
+      <c r="O1" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="O1" s="1" t="s">
+      <c r="P1" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="P1" s="1" t="s">
+      <c r="Q1" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="Q1" s="1" t="s">
+      <c r="R1" s="1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>22</v>
       </c>
       <c r="C2" t="s">
-        <v>23</v>
+        <v>630</v>
       </c>
       <c r="D2" t="s">
-        <v>24</v>
+        <v>631</v>
       </c>
       <c r="E2" t="s">
-        <v>25</v>
+        <v>487</v>
       </c>
       <c r="F2" t="s">
-        <v>26</v>
+        <v>488</v>
       </c>
       <c r="G2">
         <v>34660</v>
       </c>
       <c r="H2">
         <v>38363</v>
       </c>
       <c r="I2">
         <v>21504</v>
       </c>
       <c r="J2">
         <v>38576</v>
       </c>
       <c r="K2">
         <v>21274</v>
       </c>
       <c r="L2">
         <v>1654</v>
       </c>
       <c r="M2">
         <v>4836</v>
       </c>
       <c r="N2">
         <v>38421</v>
       </c>
@@ -16109,69 +6872,69 @@
         <v>4898</v>
       </c>
       <c r="Q3">
         <v>6926</v>
       </c>
       <c r="R3">
         <v>27343</v>
       </c>
       <c r="S3">
         <v>23575</v>
       </c>
       <c r="T3">
         <v>8325</v>
       </c>
       <c r="U3">
         <v>3407</v>
       </c>
       <c r="V3">
         <v>278920</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>26</v>
+        <v>488</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>28</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
@@ -16189,136 +6952,136 @@
         <v>34660</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3" t="s">
         <v>33</v>
       </c>
       <c r="D3">
         <v>3537</v>
       </c>
       <c r="E3">
         <v>3537</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>34</v>
+        <v>632</v>
       </c>
       <c r="C4" t="s">
         <v>35</v>
       </c>
       <c r="D4">
         <v>21770</v>
       </c>
       <c r="E4">
         <v>21770</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>36</v>
+        <v>633</v>
       </c>
       <c r="C5" t="s">
         <v>35</v>
       </c>
       <c r="D5">
         <v>935</v>
       </c>
       <c r="E5">
         <v>935</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>37</v>
+        <v>634</v>
       </c>
       <c r="C6" t="s">
         <v>35</v>
       </c>
       <c r="D6">
         <v>411</v>
       </c>
       <c r="E6">
         <v>411</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>38</v>
+        <v>635</v>
       </c>
       <c r="C7" t="s">
         <v>35</v>
       </c>
       <c r="D7">
         <v>289</v>
       </c>
       <c r="E7">
         <v>289</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>39</v>
+        <v>636</v>
       </c>
       <c r="C8" t="s">
         <v>35</v>
       </c>
       <c r="D8">
         <v>559</v>
       </c>
       <c r="E8">
         <v>559</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>40</v>
+        <v>637</v>
       </c>
       <c r="C9" t="s">
         <v>35</v>
       </c>
       <c r="D9">
         <v>7159</v>
       </c>
       <c r="E9">
         <v>7159</v>
       </c>
     </row>
     <row r="10"/>
     <row r="11">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
         <v>7</v>
       </c>
       <c r="C11" t="s">
         <v>32</v>
       </c>
       <c r="D11">
         <v>38363</v>
       </c>
@@ -16326,136 +7089,136 @@
         <v>38363</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>27</v>
       </c>
       <c r="B12" t="s">
         <v>27</v>
       </c>
       <c r="C12" t="s">
         <v>33</v>
       </c>
       <c r="D12">
         <v>4597</v>
       </c>
       <c r="E12">
         <v>4597</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>41</v>
+        <v>638</v>
       </c>
       <c r="C13" t="s">
         <v>35</v>
       </c>
       <c r="D13">
         <v>12828</v>
       </c>
       <c r="E13">
         <v>12828</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>42</v>
+        <v>639</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14">
         <v>1978</v>
       </c>
       <c r="E14">
         <v>1978</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>3</v>
       </c>
       <c r="B15" t="s">
-        <v>43</v>
+        <v>640</v>
       </c>
       <c r="C15" t="s">
         <v>35</v>
       </c>
       <c r="D15">
         <v>2704</v>
       </c>
       <c r="E15">
         <v>2704</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>4</v>
       </c>
       <c r="B16" t="s">
-        <v>44</v>
+        <v>641</v>
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16">
         <v>3885</v>
       </c>
       <c r="E16">
         <v>3885</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>5</v>
       </c>
       <c r="B17" t="s">
-        <v>45</v>
+        <v>642</v>
       </c>
       <c r="C17" t="s">
         <v>35</v>
       </c>
       <c r="D17">
         <v>609</v>
       </c>
       <c r="E17">
         <v>609</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>6</v>
       </c>
       <c r="B18" t="s">
-        <v>46</v>
+        <v>643</v>
       </c>
       <c r="C18" t="s">
         <v>35</v>
       </c>
       <c r="D18">
         <v>11762</v>
       </c>
       <c r="E18">
         <v>11762</v>
       </c>
     </row>
     <row r="19"/>
     <row r="20">
       <c r="A20">
         <v>3</v>
       </c>
       <c r="B20" t="s">
         <v>8</v>
       </c>
       <c r="C20" t="s">
         <v>32</v>
       </c>
       <c r="D20">
         <v>21504</v>
       </c>
@@ -16463,136 +7226,136 @@
         <v>21504</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>27</v>
       </c>
       <c r="B21" t="s">
         <v>27</v>
       </c>
       <c r="C21" t="s">
         <v>33</v>
       </c>
       <c r="D21">
         <v>2572</v>
       </c>
       <c r="E21">
         <v>2572</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1</v>
       </c>
       <c r="B22" t="s">
-        <v>47</v>
+        <v>644</v>
       </c>
       <c r="C22" t="s">
         <v>35</v>
       </c>
       <c r="D22">
         <v>17104</v>
       </c>
       <c r="E22">
         <v>17104</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2</v>
       </c>
       <c r="B23" t="s">
-        <v>48</v>
+        <v>645</v>
       </c>
       <c r="C23" t="s">
         <v>35</v>
       </c>
       <c r="D23">
         <v>612</v>
       </c>
       <c r="E23">
         <v>612</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
-        <v>49</v>
+        <v>646</v>
       </c>
       <c r="C24" t="s">
         <v>35</v>
       </c>
       <c r="D24">
         <v>477</v>
       </c>
       <c r="E24">
         <v>477</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>4</v>
       </c>
       <c r="B25" t="s">
-        <v>50</v>
+        <v>647</v>
       </c>
       <c r="C25" t="s">
         <v>35</v>
       </c>
       <c r="D25">
         <v>294</v>
       </c>
       <c r="E25">
         <v>294</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>5</v>
       </c>
       <c r="B26" t="s">
-        <v>51</v>
+        <v>648</v>
       </c>
       <c r="C26" t="s">
         <v>35</v>
       </c>
       <c r="D26">
         <v>154</v>
       </c>
       <c r="E26">
         <v>154</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>6</v>
       </c>
       <c r="B27" t="s">
-        <v>52</v>
+        <v>649</v>
       </c>
       <c r="C27" t="s">
         <v>35</v>
       </c>
       <c r="D27">
         <v>291</v>
       </c>
       <c r="E27">
         <v>291</v>
       </c>
     </row>
     <row r="28"/>
     <row r="29">
       <c r="A29">
         <v>4</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
         <v>32</v>
       </c>
       <c r="D29">
         <v>38576</v>
       </c>
@@ -16600,136 +7363,136 @@
         <v>38576</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>27</v>
       </c>
       <c r="B30" t="s">
         <v>27</v>
       </c>
       <c r="C30" t="s">
         <v>33</v>
       </c>
       <c r="D30">
         <v>2711</v>
       </c>
       <c r="E30">
         <v>2711</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1</v>
       </c>
       <c r="B31" t="s">
-        <v>53</v>
+        <v>650</v>
       </c>
       <c r="C31" t="s">
         <v>35</v>
       </c>
       <c r="D31">
         <v>17782</v>
       </c>
       <c r="E31">
         <v>17782</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>2</v>
       </c>
       <c r="B32" t="s">
-        <v>54</v>
+        <v>651</v>
       </c>
       <c r="C32" t="s">
         <v>35</v>
       </c>
       <c r="D32">
         <v>5812</v>
       </c>
       <c r="E32">
         <v>5812</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>3</v>
       </c>
       <c r="B33" t="s">
-        <v>55</v>
+        <v>652</v>
       </c>
       <c r="C33" t="s">
         <v>35</v>
       </c>
       <c r="D33">
         <v>334</v>
       </c>
       <c r="E33">
         <v>334</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>4</v>
       </c>
       <c r="B34" t="s">
-        <v>56</v>
+        <v>653</v>
       </c>
       <c r="C34" t="s">
         <v>35</v>
       </c>
       <c r="D34">
         <v>3688</v>
       </c>
       <c r="E34">
         <v>3688</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>5</v>
       </c>
       <c r="B35" t="s">
-        <v>57</v>
+        <v>654</v>
       </c>
       <c r="C35" t="s">
         <v>35</v>
       </c>
       <c r="D35">
         <v>237</v>
       </c>
       <c r="E35">
         <v>237</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>6</v>
       </c>
       <c r="B36" t="s">
-        <v>58</v>
+        <v>655</v>
       </c>
       <c r="C36" t="s">
         <v>35</v>
       </c>
       <c r="D36">
         <v>8012</v>
       </c>
       <c r="E36">
         <v>8012</v>
       </c>
     </row>
     <row r="37"/>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
         <v>32</v>
       </c>
       <c r="D38">
         <v>21274</v>
       </c>
@@ -16737,1027 +7500,1027 @@
         <v>21274</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>27</v>
       </c>
       <c r="B39" t="s">
         <v>27</v>
       </c>
       <c r="C39" t="s">
         <v>33</v>
       </c>
       <c r="D39">
         <v>1606</v>
       </c>
       <c r="E39">
         <v>1606</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>59</v>
+        <v>656</v>
       </c>
       <c r="C40" t="s">
         <v>35</v>
       </c>
       <c r="D40">
         <v>14522</v>
       </c>
       <c r="E40">
         <v>14522</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>60</v>
+        <v>657</v>
       </c>
       <c r="C41" t="s">
         <v>35</v>
       </c>
       <c r="D41">
         <v>1676</v>
       </c>
       <c r="E41">
         <v>1676</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>61</v>
+        <v>658</v>
       </c>
       <c r="C42" t="s">
         <v>35</v>
       </c>
       <c r="D42">
         <v>205</v>
       </c>
       <c r="E42">
         <v>205</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>62</v>
+        <v>659</v>
       </c>
       <c r="C43" t="s">
         <v>35</v>
       </c>
       <c r="D43">
         <v>259</v>
       </c>
       <c r="E43">
         <v>259</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>63</v>
+        <v>660</v>
       </c>
       <c r="C44" t="s">
         <v>35</v>
       </c>
       <c r="D44">
         <v>487</v>
       </c>
       <c r="E44">
         <v>487</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>64</v>
+        <v>661</v>
       </c>
       <c r="C45" t="s">
         <v>35</v>
       </c>
       <c r="D45">
         <v>2519</v>
       </c>
       <c r="E45">
         <v>2519</v>
       </c>
     </row>
     <row r="46"/>
     <row r="47">
       <c r="A47">
         <v>6</v>
       </c>
       <c r="B47" t="s">
-        <v>11</v>
+        <v>123</v>
       </c>
       <c r="C47" t="s">
         <v>32</v>
       </c>
       <c r="D47">
         <v>1654</v>
       </c>
       <c r="E47">
         <v>1654</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>27</v>
       </c>
       <c r="B48" t="s">
         <v>27</v>
       </c>
       <c r="C48" t="s">
         <v>33</v>
       </c>
       <c r="D48">
         <v>919</v>
       </c>
       <c r="E48">
         <v>919</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1</v>
       </c>
       <c r="B49" t="s">
-        <v>65</v>
+        <v>662</v>
       </c>
       <c r="C49" t="s">
         <v>35</v>
       </c>
       <c r="D49">
         <v>522</v>
       </c>
       <c r="E49">
         <v>522</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>2</v>
       </c>
       <c r="B50" t="s">
-        <v>66</v>
+        <v>663</v>
       </c>
       <c r="C50" t="s">
         <v>35</v>
       </c>
       <c r="D50">
         <v>213</v>
       </c>
       <c r="E50">
         <v>213</v>
       </c>
     </row>
     <row r="51"/>
     <row r="52">
       <c r="A52">
         <v>7</v>
       </c>
       <c r="B52" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C52" t="s">
         <v>32</v>
       </c>
       <c r="D52">
         <v>4836</v>
       </c>
       <c r="E52">
         <v>4836</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>27</v>
       </c>
       <c r="B53" t="s">
         <v>27</v>
       </c>
       <c r="C53" t="s">
         <v>33</v>
       </c>
       <c r="D53">
         <v>1127</v>
       </c>
       <c r="E53">
         <v>1127</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1</v>
       </c>
       <c r="B54" t="s">
-        <v>67</v>
+        <v>664</v>
       </c>
       <c r="C54" t="s">
         <v>35</v>
       </c>
       <c r="D54">
         <v>2836</v>
       </c>
       <c r="E54">
         <v>2836</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>2</v>
       </c>
       <c r="B55" t="s">
-        <v>68</v>
+        <v>665</v>
       </c>
       <c r="C55" t="s">
         <v>35</v>
       </c>
       <c r="D55">
         <v>280</v>
       </c>
       <c r="E55">
         <v>280</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>3</v>
       </c>
       <c r="B56" t="s">
-        <v>69</v>
+        <v>666</v>
       </c>
       <c r="C56" t="s">
         <v>35</v>
       </c>
       <c r="D56">
         <v>173</v>
       </c>
       <c r="E56">
         <v>173</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>4</v>
       </c>
       <c r="B57" t="s">
-        <v>70</v>
+        <v>667</v>
       </c>
       <c r="C57" t="s">
         <v>35</v>
       </c>
       <c r="D57">
         <v>116</v>
       </c>
       <c r="E57">
         <v>116</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>5</v>
       </c>
       <c r="B58" t="s">
-        <v>71</v>
+        <v>668</v>
       </c>
       <c r="C58" t="s">
         <v>35</v>
       </c>
       <c r="D58">
         <v>85</v>
       </c>
       <c r="E58">
         <v>85</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>6</v>
       </c>
       <c r="B59" t="s">
-        <v>72</v>
+        <v>669</v>
       </c>
       <c r="C59" t="s">
         <v>35</v>
       </c>
       <c r="D59">
         <v>219</v>
       </c>
       <c r="E59">
         <v>219</v>
       </c>
     </row>
     <row r="60"/>
     <row r="61">
       <c r="A61">
         <v>8</v>
       </c>
       <c r="B61" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C61" t="s">
         <v>32</v>
       </c>
       <c r="D61">
         <v>38421</v>
       </c>
       <c r="E61">
         <v>38421</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>27</v>
       </c>
       <c r="B62" t="s">
         <v>27</v>
       </c>
       <c r="C62" t="s">
         <v>33</v>
       </c>
       <c r="D62">
         <v>2625</v>
       </c>
       <c r="E62">
         <v>2625</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>1</v>
       </c>
       <c r="B63" t="s">
-        <v>73</v>
+        <v>670</v>
       </c>
       <c r="C63" t="s">
         <v>35</v>
       </c>
       <c r="D63">
         <v>21957</v>
       </c>
       <c r="E63">
         <v>21957</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>2</v>
       </c>
       <c r="B64" t="s">
-        <v>74</v>
+        <v>671</v>
       </c>
       <c r="C64" t="s">
         <v>35</v>
       </c>
       <c r="D64">
         <v>10380</v>
       </c>
       <c r="E64">
         <v>10380</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>3</v>
       </c>
       <c r="B65" t="s">
-        <v>75</v>
+        <v>672</v>
       </c>
       <c r="C65" t="s">
         <v>35</v>
       </c>
       <c r="D65">
         <v>976</v>
       </c>
       <c r="E65">
         <v>976</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>4</v>
       </c>
       <c r="B66" t="s">
-        <v>76</v>
+        <v>673</v>
       </c>
       <c r="C66" t="s">
         <v>35</v>
       </c>
       <c r="D66">
         <v>1019</v>
       </c>
       <c r="E66">
         <v>1019</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>5</v>
       </c>
       <c r="B67" t="s">
-        <v>77</v>
+        <v>674</v>
       </c>
       <c r="C67" t="s">
         <v>35</v>
       </c>
       <c r="D67">
         <v>232</v>
       </c>
       <c r="E67">
         <v>232</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>6</v>
       </c>
       <c r="B68" t="s">
-        <v>78</v>
+        <v>675</v>
       </c>
       <c r="C68" t="s">
         <v>35</v>
       </c>
       <c r="D68">
         <v>1232</v>
       </c>
       <c r="E68">
         <v>1232</v>
       </c>
     </row>
     <row r="69"/>
     <row r="70">
       <c r="A70">
         <v>10</v>
       </c>
       <c r="B70" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C70" t="s">
         <v>32</v>
       </c>
       <c r="D70">
         <v>5158</v>
       </c>
       <c r="E70">
         <v>5158</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>27</v>
       </c>
       <c r="B71" t="s">
         <v>27</v>
       </c>
       <c r="C71" t="s">
         <v>33</v>
       </c>
       <c r="D71">
         <v>631</v>
       </c>
       <c r="E71">
         <v>631</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>1</v>
       </c>
       <c r="B72" t="s">
-        <v>79</v>
+        <v>676</v>
       </c>
       <c r="C72" t="s">
         <v>35</v>
       </c>
       <c r="D72">
         <v>1078</v>
       </c>
       <c r="E72">
         <v>1078</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>2</v>
       </c>
       <c r="B73" t="s">
-        <v>80</v>
+        <v>677</v>
       </c>
       <c r="C73" t="s">
         <v>35</v>
       </c>
       <c r="D73">
         <v>224</v>
       </c>
       <c r="E73">
         <v>224</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>3</v>
       </c>
       <c r="B74" t="s">
-        <v>81</v>
+        <v>678</v>
       </c>
       <c r="C74" t="s">
         <v>35</v>
       </c>
       <c r="D74">
         <v>182</v>
       </c>
       <c r="E74">
         <v>182</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>4</v>
       </c>
       <c r="B75" t="s">
-        <v>82</v>
+        <v>679</v>
       </c>
       <c r="C75" t="s">
         <v>35</v>
       </c>
       <c r="D75">
         <v>125</v>
       </c>
       <c r="E75">
         <v>125</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>5</v>
       </c>
       <c r="B76" t="s">
-        <v>83</v>
+        <v>680</v>
       </c>
       <c r="C76" t="s">
         <v>35</v>
       </c>
       <c r="D76">
         <v>89</v>
       </c>
       <c r="E76">
         <v>89</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>6</v>
       </c>
       <c r="B77" t="s">
-        <v>84</v>
+        <v>681</v>
       </c>
       <c r="C77" t="s">
         <v>35</v>
       </c>
       <c r="D77">
         <v>2829</v>
       </c>
       <c r="E77">
         <v>2829</v>
       </c>
     </row>
     <row r="78"/>
     <row r="79">
       <c r="A79">
         <v>12</v>
       </c>
       <c r="B79" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C79" t="s">
         <v>32</v>
       </c>
       <c r="D79">
         <v>4898</v>
       </c>
       <c r="E79">
         <v>4898</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>27</v>
       </c>
       <c r="B80" t="s">
         <v>27</v>
       </c>
       <c r="C80" t="s">
         <v>33</v>
       </c>
       <c r="D80">
         <v>1282</v>
       </c>
       <c r="E80">
         <v>1282</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1</v>
       </c>
       <c r="B81" t="s">
-        <v>85</v>
+        <v>682</v>
       </c>
       <c r="C81" t="s">
         <v>35</v>
       </c>
       <c r="D81">
         <v>1551</v>
       </c>
       <c r="E81">
         <v>1551</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>2</v>
       </c>
       <c r="B82" t="s">
-        <v>86</v>
+        <v>53</v>
       </c>
       <c r="C82" t="s">
         <v>35</v>
       </c>
       <c r="D82">
         <v>788</v>
       </c>
       <c r="E82">
         <v>788</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>3</v>
       </c>
       <c r="B83" t="s">
-        <v>87</v>
+        <v>683</v>
       </c>
       <c r="C83" t="s">
         <v>35</v>
       </c>
       <c r="D83">
         <v>576</v>
       </c>
       <c r="E83">
         <v>576</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>4</v>
       </c>
       <c r="B84" t="s">
-        <v>88</v>
+        <v>684</v>
       </c>
       <c r="C84" t="s">
         <v>35</v>
       </c>
       <c r="D84">
         <v>194</v>
       </c>
       <c r="E84">
         <v>194</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>5</v>
       </c>
       <c r="B85" t="s">
-        <v>89</v>
+        <v>685</v>
       </c>
       <c r="C85" t="s">
         <v>35</v>
       </c>
       <c r="D85">
         <v>128</v>
       </c>
       <c r="E85">
         <v>128</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>6</v>
       </c>
       <c r="B86" t="s">
-        <v>90</v>
+        <v>686</v>
       </c>
       <c r="C86" t="s">
         <v>35</v>
       </c>
       <c r="D86">
         <v>379</v>
       </c>
       <c r="E86">
         <v>379</v>
       </c>
     </row>
     <row r="87"/>
     <row r="88">
       <c r="A88">
         <v>13</v>
       </c>
       <c r="B88" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C88" t="s">
         <v>32</v>
       </c>
       <c r="D88">
         <v>6926</v>
       </c>
       <c r="E88">
         <v>6926</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>27</v>
       </c>
       <c r="B89" t="s">
         <v>27</v>
       </c>
       <c r="C89" t="s">
         <v>33</v>
       </c>
       <c r="D89">
         <v>782</v>
       </c>
       <c r="E89">
         <v>782</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1</v>
       </c>
       <c r="B90" t="s">
-        <v>91</v>
+        <v>687</v>
       </c>
       <c r="C90" t="s">
         <v>35</v>
       </c>
       <c r="D90">
         <v>5115</v>
       </c>
       <c r="E90">
         <v>5115</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>2</v>
       </c>
       <c r="B91" t="s">
-        <v>92</v>
+        <v>688</v>
       </c>
       <c r="C91" t="s">
         <v>35</v>
       </c>
       <c r="D91">
         <v>384</v>
       </c>
       <c r="E91">
         <v>384</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>3</v>
       </c>
       <c r="B92" t="s">
-        <v>93</v>
+        <v>689</v>
       </c>
       <c r="C92" t="s">
         <v>35</v>
       </c>
       <c r="D92">
         <v>83</v>
       </c>
       <c r="E92">
         <v>83</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>4</v>
       </c>
       <c r="B93" t="s">
-        <v>94</v>
+        <v>690</v>
       </c>
       <c r="C93" t="s">
         <v>35</v>
       </c>
       <c r="D93">
         <v>118</v>
       </c>
       <c r="E93">
         <v>118</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>5</v>
       </c>
       <c r="B94" t="s">
-        <v>95</v>
+        <v>691</v>
       </c>
       <c r="C94" t="s">
         <v>35</v>
       </c>
       <c r="D94">
         <v>157</v>
       </c>
       <c r="E94">
         <v>157</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>6</v>
       </c>
       <c r="B95" t="s">
-        <v>96</v>
+        <v>692</v>
       </c>
       <c r="C95" t="s">
         <v>35</v>
       </c>
       <c r="D95">
         <v>287</v>
       </c>
       <c r="E95">
         <v>287</v>
       </c>
     </row>
     <row r="96"/>
     <row r="97">
       <c r="A97">
         <v>14</v>
       </c>
       <c r="B97" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C97" t="s">
         <v>32</v>
       </c>
       <c r="D97">
         <v>27343</v>
       </c>
       <c r="E97">
         <v>27343</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>27</v>
       </c>
       <c r="B98" t="s">
         <v>27</v>
       </c>
       <c r="C98" t="s">
         <v>33</v>
       </c>
       <c r="D98">
         <v>2322</v>
       </c>
       <c r="E98">
         <v>2322</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1</v>
       </c>
       <c r="B99" t="s">
-        <v>97</v>
+        <v>693</v>
       </c>
       <c r="C99" t="s">
         <v>35</v>
       </c>
       <c r="D99">
         <v>13674</v>
       </c>
       <c r="E99">
         <v>13674</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>2</v>
       </c>
       <c r="B100" t="s">
-        <v>98</v>
+        <v>694</v>
       </c>
       <c r="C100" t="s">
         <v>35</v>
       </c>
       <c r="D100">
         <v>6022</v>
       </c>
       <c r="E100">
         <v>6022</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>3</v>
       </c>
       <c r="B101" t="s">
-        <v>99</v>
+        <v>695</v>
       </c>
       <c r="C101" t="s">
         <v>35</v>
       </c>
       <c r="D101">
         <v>912</v>
       </c>
       <c r="E101">
         <v>912</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>4</v>
       </c>
       <c r="B102" t="s">
-        <v>100</v>
+        <v>696</v>
       </c>
       <c r="C102" t="s">
         <v>35</v>
       </c>
       <c r="D102">
         <v>174</v>
       </c>
       <c r="E102">
         <v>174</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>5</v>
       </c>
       <c r="B103" t="s">
-        <v>101</v>
+        <v>697</v>
       </c>
       <c r="C103" t="s">
         <v>35</v>
       </c>
       <c r="D103">
         <v>614</v>
       </c>
       <c r="E103">
         <v>614</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>6</v>
       </c>
       <c r="B104" t="s">
-        <v>102</v>
+        <v>698</v>
       </c>
       <c r="C104" t="s">
         <v>35</v>
       </c>
       <c r="D104">
         <v>3625</v>
       </c>
       <c r="E104">
         <v>3625</v>
       </c>
     </row>
     <row r="105"/>
     <row r="106">
       <c r="A106">
         <v>16</v>
       </c>
       <c r="B106" t="s">
         <v>18</v>
       </c>
       <c r="C106" t="s">
         <v>32</v>
       </c>
       <c r="D106">
         <v>23575</v>
       </c>
@@ -17765,136 +8528,136 @@
         <v>23575</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>27</v>
       </c>
       <c r="B107" t="s">
         <v>27</v>
       </c>
       <c r="C107" t="s">
         <v>33</v>
       </c>
       <c r="D107">
         <v>1351</v>
       </c>
       <c r="E107">
         <v>1351</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1</v>
       </c>
       <c r="B108" t="s">
-        <v>103</v>
+        <v>699</v>
       </c>
       <c r="C108" t="s">
         <v>35</v>
       </c>
       <c r="D108">
         <v>13362</v>
       </c>
       <c r="E108">
         <v>13362</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>2</v>
       </c>
       <c r="B109" t="s">
-        <v>104</v>
+        <v>700</v>
       </c>
       <c r="C109" t="s">
         <v>35</v>
       </c>
       <c r="D109">
         <v>540</v>
       </c>
       <c r="E109">
         <v>540</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>3</v>
       </c>
       <c r="B110" t="s">
-        <v>105</v>
+        <v>701</v>
       </c>
       <c r="C110" t="s">
         <v>35</v>
       </c>
       <c r="D110">
         <v>304</v>
       </c>
       <c r="E110">
         <v>304</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>4</v>
       </c>
       <c r="B111" t="s">
-        <v>106</v>
+        <v>702</v>
       </c>
       <c r="C111" t="s">
         <v>35</v>
       </c>
       <c r="D111">
         <v>125</v>
       </c>
       <c r="E111">
         <v>125</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>5</v>
       </c>
       <c r="B112" t="s">
-        <v>107</v>
+        <v>703</v>
       </c>
       <c r="C112" t="s">
         <v>35</v>
       </c>
       <c r="D112">
         <v>262</v>
       </c>
       <c r="E112">
         <v>262</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>6</v>
       </c>
       <c r="B113" t="s">
-        <v>108</v>
+        <v>704</v>
       </c>
       <c r="C113" t="s">
         <v>35</v>
       </c>
       <c r="D113">
         <v>7631</v>
       </c>
       <c r="E113">
         <v>7631</v>
       </c>
     </row>
     <row r="114"/>
     <row r="115">
       <c r="A115">
         <v>17</v>
       </c>
       <c r="B115" t="s">
         <v>19</v>
       </c>
       <c r="C115" t="s">
         <v>32</v>
       </c>
       <c r="D115">
         <v>8325</v>
       </c>
@@ -17902,136 +8665,136 @@
         <v>8325</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>27</v>
       </c>
       <c r="B116" t="s">
         <v>27</v>
       </c>
       <c r="C116" t="s">
         <v>33</v>
       </c>
       <c r="D116">
         <v>1156</v>
       </c>
       <c r="E116">
         <v>1156</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1</v>
       </c>
       <c r="B117" t="s">
-        <v>109</v>
+        <v>705</v>
       </c>
       <c r="C117" t="s">
         <v>35</v>
       </c>
       <c r="D117">
         <v>1211</v>
       </c>
       <c r="E117">
         <v>1211</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>2</v>
       </c>
       <c r="B118" t="s">
-        <v>110</v>
+        <v>706</v>
       </c>
       <c r="C118" t="s">
         <v>35</v>
       </c>
       <c r="D118">
         <v>342</v>
       </c>
       <c r="E118">
         <v>342</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>3</v>
       </c>
       <c r="B119" t="s">
-        <v>111</v>
+        <v>707</v>
       </c>
       <c r="C119" t="s">
         <v>35</v>
       </c>
       <c r="D119">
         <v>132</v>
       </c>
       <c r="E119">
         <v>132</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>4</v>
       </c>
       <c r="B120" t="s">
-        <v>112</v>
+        <v>708</v>
       </c>
       <c r="C120" t="s">
         <v>35</v>
       </c>
       <c r="D120">
         <v>157</v>
       </c>
       <c r="E120">
         <v>157</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>5</v>
       </c>
       <c r="B121" t="s">
-        <v>113</v>
+        <v>709</v>
       </c>
       <c r="C121" t="s">
         <v>35</v>
       </c>
       <c r="D121">
         <v>142</v>
       </c>
       <c r="E121">
         <v>142</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>6</v>
       </c>
       <c r="B122" t="s">
-        <v>114</v>
+        <v>710</v>
       </c>
       <c r="C122" t="s">
         <v>35</v>
       </c>
       <c r="D122">
         <v>5185</v>
       </c>
       <c r="E122">
         <v>5185</v>
       </c>
     </row>
     <row r="123"/>
     <row r="124">
       <c r="A124">
         <v>24</v>
       </c>
       <c r="B124" t="s">
         <v>20</v>
       </c>
       <c r="C124" t="s">
         <v>32</v>
       </c>
       <c r="D124">
         <v>3407</v>
       </c>
@@ -18039,247 +8802,247 @@
         <v>3407</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>27</v>
       </c>
       <c r="B125" t="s">
         <v>27</v>
       </c>
       <c r="C125" t="s">
         <v>33</v>
       </c>
       <c r="D125">
         <v>405</v>
       </c>
       <c r="E125">
         <v>405</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1</v>
       </c>
       <c r="B126" t="s">
-        <v>115</v>
+        <v>711</v>
       </c>
       <c r="C126" t="s">
         <v>35</v>
       </c>
       <c r="D126">
         <v>2447</v>
       </c>
       <c r="E126">
         <v>2447</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>2</v>
       </c>
       <c r="B127" t="s">
-        <v>116</v>
+        <v>712</v>
       </c>
       <c r="C127" t="s">
         <v>35</v>
       </c>
       <c r="D127">
         <v>195</v>
       </c>
       <c r="E127">
         <v>195</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>3</v>
       </c>
       <c r="B128" t="s">
-        <v>117</v>
+        <v>713</v>
       </c>
       <c r="C128" t="s">
         <v>35</v>
       </c>
       <c r="D128">
         <v>109</v>
       </c>
       <c r="E128">
         <v>109</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>4</v>
       </c>
       <c r="B129" t="s">
-        <v>118</v>
+        <v>714</v>
       </c>
       <c r="C129" t="s">
         <v>35</v>
       </c>
       <c r="D129">
         <v>72</v>
       </c>
       <c r="E129">
         <v>72</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>5</v>
       </c>
       <c r="B130" t="s">
-        <v>119</v>
+        <v>715</v>
       </c>
       <c r="C130" t="s">
         <v>35</v>
       </c>
       <c r="D130">
         <v>133</v>
       </c>
       <c r="E130">
         <v>133</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>6</v>
       </c>
       <c r="B131" t="s">
-        <v>120</v>
+        <v>716</v>
       </c>
       <c r="C131" t="s">
         <v>35</v>
       </c>
       <c r="D131">
         <v>46</v>
       </c>
       <c r="E131">
         <v>46</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="M1" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="M1" s="1" t="s">
+      <c r="N1" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="N1" s="1" t="s">
+      <c r="O1" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="O1" s="1" t="s">
+      <c r="P1" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="P1" s="1" t="s">
+      <c r="Q1" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="Q1" s="1" t="s">
+      <c r="R1" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="R1" s="1" t="s">
+      <c r="S1" s="1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>22</v>
       </c>
       <c r="C2" t="s">
-        <v>122</v>
+        <v>717</v>
       </c>
       <c r="D2" t="s">
-        <v>123</v>
+        <v>718</v>
       </c>
       <c r="E2" t="s">
-        <v>124</v>
+        <v>719</v>
       </c>
       <c r="F2" t="s">
-        <v>125</v>
+        <v>720</v>
       </c>
       <c r="G2">
         <v>15168</v>
       </c>
       <c r="H2">
         <v>35376</v>
       </c>
       <c r="I2">
         <v>30932</v>
       </c>
       <c r="J2">
         <v>32754</v>
       </c>
       <c r="K2">
         <v>21181</v>
       </c>
       <c r="L2">
         <v>812</v>
       </c>
       <c r="M2">
         <v>16912</v>
       </c>
       <c r="N2">
         <v>34386</v>
       </c>
@@ -18297,60 +9060,60 @@
       </c>
       <c r="S2">
         <v>955</v>
       </c>
       <c r="T2">
         <v>2377</v>
       </c>
       <c r="U2">
         <v>17408</v>
       </c>
       <c r="V2">
         <v>1091</v>
       </c>
       <c r="W2">
         <v>280190</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>22</v>
       </c>
       <c r="C3" t="s">
-        <v>122</v>
+        <v>717</v>
       </c>
       <c r="D3" t="s">
-        <v>123</v>
+        <v>718</v>
       </c>
       <c r="E3" t="s">
-        <v>126</v>
+        <v>721</v>
       </c>
       <c r="F3" t="s">
-        <v>127</v>
+        <v>722</v>
       </c>
       <c r="G3">
         <v>3027</v>
       </c>
       <c r="H3">
         <v>10183</v>
       </c>
       <c r="I3">
         <v>11694</v>
       </c>
       <c r="J3">
         <v>8071</v>
       </c>
       <c r="K3">
         <v>8259</v>
       </c>
       <c r="L3">
         <v>286</v>
       </c>
       <c r="M3">
         <v>1448</v>
       </c>
       <c r="N3">
         <v>9124</v>
       </c>
@@ -18423,72 +9186,72 @@
         <v>2494</v>
       </c>
       <c r="R4">
         <v>28752</v>
       </c>
       <c r="S4">
         <v>1589</v>
       </c>
       <c r="T4">
         <v>2925</v>
       </c>
       <c r="U4">
         <v>25700</v>
       </c>
       <c r="V4">
         <v>1341</v>
       </c>
       <c r="W4">
         <v>363199</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>125</v>
+        <v>720</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>127</v>
+        <v>722</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>28</v>
       </c>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
@@ -18512,191 +9275,191 @@
     <row r="3">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3" t="s">
         <v>33</v>
       </c>
       <c r="D3">
         <v>2463</v>
       </c>
       <c r="E3">
         <v>731</v>
       </c>
       <c r="F3">
         <v>3194</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>128</v>
+        <v>723</v>
       </c>
       <c r="C4" t="s">
         <v>35</v>
       </c>
       <c r="D4">
         <v>8133</v>
       </c>
       <c r="E4">
         <v>987</v>
       </c>
       <c r="F4">
         <v>9120</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>129</v>
+        <v>724</v>
       </c>
       <c r="C5" t="s">
         <v>35</v>
       </c>
       <c r="D5">
         <v>824</v>
       </c>
       <c r="E5">
         <v>396</v>
       </c>
       <c r="F5">
         <v>1220</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>130</v>
+        <v>725</v>
       </c>
       <c r="C6" t="s">
         <v>35</v>
       </c>
       <c r="D6">
         <v>499</v>
       </c>
       <c r="E6">
         <v>81</v>
       </c>
       <c r="F6">
         <v>580</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>131</v>
+        <v>726</v>
       </c>
       <c r="C7" t="s">
         <v>35</v>
       </c>
       <c r="D7">
         <v>369</v>
       </c>
       <c r="E7">
         <v>442</v>
       </c>
       <c r="F7">
         <v>811</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>132</v>
+        <v>727</v>
       </c>
       <c r="C8" t="s">
         <v>35</v>
       </c>
       <c r="D8">
         <v>875</v>
       </c>
       <c r="E8">
         <v>137</v>
       </c>
       <c r="F8">
         <v>1012</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>133</v>
+        <v>728</v>
       </c>
       <c r="C9" t="s">
         <v>35</v>
       </c>
       <c r="D9">
         <v>256</v>
       </c>
       <c r="E9">
         <v>45</v>
       </c>
       <c r="F9">
         <v>301</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>134</v>
+        <v>729</v>
       </c>
       <c r="C10" t="s">
         <v>35</v>
       </c>
       <c r="D10">
         <v>1213</v>
       </c>
       <c r="E10">
         <v>100</v>
       </c>
       <c r="F10">
         <v>1313</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>135</v>
+        <v>730</v>
       </c>
       <c r="C11" t="s">
         <v>35</v>
       </c>
       <c r="D11">
         <v>536</v>
       </c>
       <c r="E11">
         <v>108</v>
       </c>
       <c r="F11">
         <v>644</v>
       </c>
     </row>
     <row r="12"/>
     <row r="13">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
         <v>7</v>
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
@@ -18713,191 +9476,191 @@
     <row r="14">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14" t="s">
         <v>27</v>
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14">
         <v>5070</v>
       </c>
       <c r="E14">
         <v>1045</v>
       </c>
       <c r="F14">
         <v>6115</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>136</v>
+        <v>731</v>
       </c>
       <c r="C15" t="s">
         <v>35</v>
       </c>
       <c r="D15">
         <v>7898</v>
       </c>
       <c r="E15">
         <v>1539</v>
       </c>
       <c r="F15">
         <v>9437</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>137</v>
+        <v>732</v>
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16">
         <v>4387</v>
       </c>
       <c r="E16">
         <v>5992</v>
       </c>
       <c r="F16">
         <v>10379</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>3</v>
       </c>
       <c r="B17" t="s">
-        <v>138</v>
+        <v>733</v>
       </c>
       <c r="C17" t="s">
         <v>35</v>
       </c>
       <c r="D17">
         <v>3067</v>
       </c>
       <c r="E17">
         <v>333</v>
       </c>
       <c r="F17">
         <v>3400</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>139</v>
+        <v>734</v>
       </c>
       <c r="C18" t="s">
         <v>35</v>
       </c>
       <c r="D18">
         <v>4150</v>
       </c>
       <c r="E18">
         <v>617</v>
       </c>
       <c r="F18">
         <v>4767</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>5</v>
       </c>
       <c r="B19" t="s">
-        <v>140</v>
+        <v>735</v>
       </c>
       <c r="C19" t="s">
         <v>35</v>
       </c>
       <c r="D19">
         <v>1264</v>
       </c>
       <c r="E19">
         <v>183</v>
       </c>
       <c r="F19">
         <v>1447</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>6</v>
       </c>
       <c r="B20" t="s">
-        <v>141</v>
+        <v>736</v>
       </c>
       <c r="C20" t="s">
         <v>35</v>
       </c>
       <c r="D20">
         <v>288</v>
       </c>
       <c r="E20">
         <v>60</v>
       </c>
       <c r="F20">
         <v>348</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>7</v>
       </c>
       <c r="B21" t="s">
-        <v>142</v>
+        <v>737</v>
       </c>
       <c r="C21" t="s">
         <v>35</v>
       </c>
       <c r="D21">
         <v>1164</v>
       </c>
       <c r="E21">
         <v>177</v>
       </c>
       <c r="F21">
         <v>1341</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>8</v>
       </c>
       <c r="B22" t="s">
-        <v>143</v>
+        <v>738</v>
       </c>
       <c r="C22" t="s">
         <v>35</v>
       </c>
       <c r="D22">
         <v>8088</v>
       </c>
       <c r="E22">
         <v>237</v>
       </c>
       <c r="F22">
         <v>8325</v>
       </c>
     </row>
     <row r="23"/>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>8</v>
       </c>
       <c r="C24" t="s">
         <v>32</v>
       </c>
@@ -18914,191 +9677,191 @@
     <row r="25">
       <c r="A25" t="s">
         <v>27</v>
       </c>
       <c r="B25" t="s">
         <v>27</v>
       </c>
       <c r="C25" t="s">
         <v>33</v>
       </c>
       <c r="D25">
         <v>3772</v>
       </c>
       <c r="E25">
         <v>1145</v>
       </c>
       <c r="F25">
         <v>4917</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1</v>
       </c>
       <c r="B26" t="s">
-        <v>144</v>
+        <v>739</v>
       </c>
       <c r="C26" t="s">
         <v>35</v>
       </c>
       <c r="D26">
         <v>15928</v>
       </c>
       <c r="E26">
         <v>1744</v>
       </c>
       <c r="F26">
         <v>17672</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>2</v>
       </c>
       <c r="B27" t="s">
-        <v>145</v>
+        <v>740</v>
       </c>
       <c r="C27" t="s">
         <v>35</v>
       </c>
       <c r="D27">
         <v>3690</v>
       </c>
       <c r="E27">
         <v>627</v>
       </c>
       <c r="F27">
         <v>4317</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>3</v>
       </c>
       <c r="B28" t="s">
-        <v>146</v>
+        <v>741</v>
       </c>
       <c r="C28" t="s">
         <v>35</v>
       </c>
       <c r="D28">
         <v>811</v>
       </c>
       <c r="E28">
         <v>437</v>
       </c>
       <c r="F28">
         <v>1248</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>4</v>
       </c>
       <c r="B29" t="s">
-        <v>147</v>
+        <v>742</v>
       </c>
       <c r="C29" t="s">
         <v>35</v>
       </c>
       <c r="D29">
         <v>1215</v>
       </c>
       <c r="E29">
         <v>277</v>
       </c>
       <c r="F29">
         <v>1492</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>5</v>
       </c>
       <c r="B30" t="s">
-        <v>148</v>
+        <v>743</v>
       </c>
       <c r="C30" t="s">
         <v>35</v>
       </c>
       <c r="D30">
         <v>2075</v>
       </c>
       <c r="E30">
         <v>3344</v>
       </c>
       <c r="F30">
         <v>5419</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>6</v>
       </c>
       <c r="B31" t="s">
-        <v>149</v>
+        <v>744</v>
       </c>
       <c r="C31" t="s">
         <v>35</v>
       </c>
       <c r="D31">
         <v>322</v>
       </c>
       <c r="E31">
         <v>144</v>
       </c>
       <c r="F31">
         <v>466</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>7</v>
       </c>
       <c r="B32" t="s">
-        <v>150</v>
+        <v>745</v>
       </c>
       <c r="C32" t="s">
         <v>35</v>
       </c>
       <c r="D32">
         <v>1919</v>
       </c>
       <c r="E32">
         <v>3332</v>
       </c>
       <c r="F32">
         <v>5251</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>8</v>
       </c>
       <c r="B33" t="s">
-        <v>151</v>
+        <v>746</v>
       </c>
       <c r="C33" t="s">
         <v>35</v>
       </c>
       <c r="D33">
         <v>1200</v>
       </c>
       <c r="E33">
         <v>644</v>
       </c>
       <c r="F33">
         <v>1844</v>
       </c>
     </row>
     <row r="34"/>
     <row r="35">
       <c r="A35">
         <v>4</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
         <v>32</v>
       </c>
@@ -19115,191 +9878,191 @@
     <row r="36">
       <c r="A36" t="s">
         <v>27</v>
       </c>
       <c r="B36" t="s">
         <v>27</v>
       </c>
       <c r="C36" t="s">
         <v>33</v>
       </c>
       <c r="D36">
         <v>2956</v>
       </c>
       <c r="E36">
         <v>663</v>
       </c>
       <c r="F36">
         <v>3619</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1</v>
       </c>
       <c r="B37" t="s">
-        <v>152</v>
+        <v>747</v>
       </c>
       <c r="C37" t="s">
         <v>35</v>
       </c>
       <c r="D37">
         <v>7356</v>
       </c>
       <c r="E37">
         <v>5290</v>
       </c>
       <c r="F37">
         <v>12646</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>2</v>
       </c>
       <c r="B38" t="s">
-        <v>153</v>
+        <v>748</v>
       </c>
       <c r="C38" t="s">
         <v>35</v>
       </c>
       <c r="D38">
         <v>1981</v>
       </c>
       <c r="E38">
         <v>337</v>
       </c>
       <c r="F38">
         <v>2318</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>3</v>
       </c>
       <c r="B39" t="s">
-        <v>154</v>
+        <v>749</v>
       </c>
       <c r="C39" t="s">
         <v>35</v>
       </c>
       <c r="D39">
         <v>1612</v>
       </c>
       <c r="E39">
         <v>224</v>
       </c>
       <c r="F39">
         <v>1836</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>4</v>
       </c>
       <c r="B40" t="s">
-        <v>155</v>
+        <v>750</v>
       </c>
       <c r="C40" t="s">
         <v>35</v>
       </c>
       <c r="D40">
         <v>5395</v>
       </c>
       <c r="E40">
         <v>287</v>
       </c>
       <c r="F40">
         <v>5682</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>5</v>
       </c>
       <c r="B41" t="s">
-        <v>156</v>
+        <v>751</v>
       </c>
       <c r="C41" t="s">
         <v>35</v>
       </c>
       <c r="D41">
         <v>6414</v>
       </c>
       <c r="E41">
         <v>290</v>
       </c>
       <c r="F41">
         <v>6704</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>6</v>
       </c>
       <c r="B42" t="s">
-        <v>157</v>
+        <v>752</v>
       </c>
       <c r="C42" t="s">
         <v>35</v>
       </c>
       <c r="D42">
         <v>403</v>
       </c>
       <c r="E42">
         <v>127</v>
       </c>
       <c r="F42">
         <v>530</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>7</v>
       </c>
       <c r="B43" t="s">
-        <v>158</v>
+        <v>753</v>
       </c>
       <c r="C43" t="s">
         <v>35</v>
       </c>
       <c r="D43">
         <v>5610</v>
       </c>
       <c r="E43">
         <v>748</v>
       </c>
       <c r="F43">
         <v>6358</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>8</v>
       </c>
       <c r="B44" t="s">
-        <v>159</v>
+        <v>754</v>
       </c>
       <c r="C44" t="s">
         <v>35</v>
       </c>
       <c r="D44">
         <v>1027</v>
       </c>
       <c r="E44">
         <v>105</v>
       </c>
       <c r="F44">
         <v>1132</v>
       </c>
     </row>
     <row r="45"/>
     <row r="46">
       <c r="A46">
         <v>5</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
         <v>32</v>
       </c>
@@ -19316,1459 +10079,1459 @@
     <row r="47">
       <c r="A47" t="s">
         <v>27</v>
       </c>
       <c r="B47" t="s">
         <v>27</v>
       </c>
       <c r="C47" t="s">
         <v>33</v>
       </c>
       <c r="D47">
         <v>2044</v>
       </c>
       <c r="E47">
         <v>723</v>
       </c>
       <c r="F47">
         <v>2767</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1</v>
       </c>
       <c r="B48" t="s">
-        <v>160</v>
+        <v>755</v>
       </c>
       <c r="C48" t="s">
         <v>35</v>
       </c>
       <c r="D48">
         <v>12272</v>
       </c>
       <c r="E48">
         <v>1701</v>
       </c>
       <c r="F48">
         <v>13973</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2</v>
       </c>
       <c r="B49" t="s">
-        <v>161</v>
+        <v>756</v>
       </c>
       <c r="C49" t="s">
         <v>35</v>
       </c>
       <c r="D49">
         <v>2825</v>
       </c>
       <c r="E49">
         <v>579</v>
       </c>
       <c r="F49">
         <v>3404</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>3</v>
       </c>
       <c r="B50" t="s">
-        <v>162</v>
+        <v>757</v>
       </c>
       <c r="C50" t="s">
         <v>35</v>
       </c>
       <c r="D50">
         <v>373</v>
       </c>
       <c r="E50">
         <v>429</v>
       </c>
       <c r="F50">
         <v>802</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>4</v>
       </c>
       <c r="B51" t="s">
-        <v>163</v>
+        <v>758</v>
       </c>
       <c r="C51" t="s">
         <v>35</v>
       </c>
       <c r="D51">
         <v>367</v>
       </c>
       <c r="E51">
         <v>236</v>
       </c>
       <c r="F51">
         <v>603</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>5</v>
       </c>
       <c r="B52" t="s">
-        <v>164</v>
+        <v>759</v>
       </c>
       <c r="C52" t="s">
         <v>35</v>
       </c>
       <c r="D52">
         <v>1507</v>
       </c>
       <c r="E52">
         <v>4442</v>
       </c>
       <c r="F52">
         <v>5949</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>6</v>
       </c>
       <c r="B53" t="s">
-        <v>165</v>
+        <v>760</v>
       </c>
       <c r="C53" t="s">
         <v>35</v>
       </c>
       <c r="D53">
         <v>143</v>
       </c>
       <c r="E53">
         <v>44</v>
       </c>
       <c r="F53">
         <v>187</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>7</v>
       </c>
       <c r="B54" t="s">
-        <v>166</v>
+        <v>761</v>
       </c>
       <c r="C54" t="s">
         <v>35</v>
       </c>
       <c r="D54">
         <v>95</v>
       </c>
       <c r="E54">
         <v>48</v>
       </c>
       <c r="F54">
         <v>143</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>8</v>
       </c>
       <c r="B55" t="s">
-        <v>167</v>
+        <v>762</v>
       </c>
       <c r="C55" t="s">
         <v>35</v>
       </c>
       <c r="D55">
         <v>1555</v>
       </c>
       <c r="E55">
         <v>57</v>
       </c>
       <c r="F55">
         <v>1612</v>
       </c>
     </row>
     <row r="56"/>
     <row r="57">
       <c r="A57">
         <v>6</v>
       </c>
       <c r="B57" t="s">
-        <v>11</v>
+        <v>123</v>
       </c>
       <c r="C57" t="s">
         <v>32</v>
       </c>
       <c r="D57">
         <v>812</v>
       </c>
       <c r="E57">
         <v>286</v>
       </c>
       <c r="F57">
         <v>1098</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>27</v>
       </c>
       <c r="B58" t="s">
         <v>27</v>
       </c>
       <c r="C58" t="s">
         <v>33</v>
       </c>
       <c r="D58">
         <v>458</v>
       </c>
       <c r="E58">
         <v>107</v>
       </c>
       <c r="F58">
         <v>565</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1</v>
       </c>
       <c r="B59" t="s">
-        <v>168</v>
+        <v>763</v>
       </c>
       <c r="C59" t="s">
         <v>35</v>
       </c>
       <c r="D59">
         <v>227</v>
       </c>
       <c r="E59">
         <v>156</v>
       </c>
       <c r="F59">
         <v>383</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2</v>
       </c>
       <c r="B60" t="s">
-        <v>169</v>
+        <v>764</v>
       </c>
       <c r="C60" t="s">
         <v>35</v>
       </c>
       <c r="D60">
         <v>127</v>
       </c>
       <c r="E60">
         <v>23</v>
       </c>
       <c r="F60">
         <v>150</v>
       </c>
     </row>
     <row r="61"/>
     <row r="62">
       <c r="A62">
         <v>7</v>
       </c>
       <c r="B62" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C62" t="s">
         <v>32</v>
       </c>
       <c r="D62">
         <v>16912</v>
       </c>
       <c r="E62">
         <v>1448</v>
       </c>
       <c r="F62">
         <v>18360</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>27</v>
       </c>
       <c r="B63" t="s">
         <v>27</v>
       </c>
       <c r="C63" t="s">
         <v>33</v>
       </c>
       <c r="D63">
         <v>2400</v>
       </c>
       <c r="E63">
         <v>333</v>
       </c>
       <c r="F63">
         <v>2733</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>170</v>
+        <v>765</v>
       </c>
       <c r="C64" t="s">
         <v>35</v>
       </c>
       <c r="D64">
         <v>9181</v>
       </c>
       <c r="E64">
         <v>612</v>
       </c>
       <c r="F64">
         <v>9793</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2</v>
       </c>
       <c r="B65" t="s">
-        <v>171</v>
+        <v>766</v>
       </c>
       <c r="C65" t="s">
         <v>35</v>
       </c>
       <c r="D65">
         <v>1316</v>
       </c>
       <c r="E65">
         <v>232</v>
       </c>
       <c r="F65">
         <v>1548</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>3</v>
       </c>
       <c r="B66" t="s">
-        <v>172</v>
+        <v>767</v>
       </c>
       <c r="C66" t="s">
         <v>35</v>
       </c>
       <c r="D66">
         <v>1566</v>
       </c>
       <c r="E66">
         <v>89</v>
       </c>
       <c r="F66">
         <v>1655</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>4</v>
       </c>
       <c r="B67" t="s">
-        <v>173</v>
+        <v>768</v>
       </c>
       <c r="C67" t="s">
         <v>35</v>
       </c>
       <c r="D67">
         <v>481</v>
       </c>
       <c r="E67">
         <v>45</v>
       </c>
       <c r="F67">
         <v>526</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>5</v>
       </c>
       <c r="B68" t="s">
-        <v>174</v>
+        <v>769</v>
       </c>
       <c r="C68" t="s">
         <v>35</v>
       </c>
       <c r="D68">
         <v>317</v>
       </c>
       <c r="E68">
         <v>26</v>
       </c>
       <c r="F68">
         <v>343</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>6</v>
       </c>
       <c r="B69" t="s">
-        <v>175</v>
+        <v>770</v>
       </c>
       <c r="C69" t="s">
         <v>35</v>
       </c>
       <c r="D69">
         <v>387</v>
       </c>
       <c r="E69">
         <v>33</v>
       </c>
       <c r="F69">
         <v>420</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>7</v>
       </c>
       <c r="B70" t="s">
-        <v>176</v>
+        <v>771</v>
       </c>
       <c r="C70" t="s">
         <v>35</v>
       </c>
       <c r="D70">
         <v>550</v>
       </c>
       <c r="E70">
         <v>52</v>
       </c>
       <c r="F70">
         <v>602</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>8</v>
       </c>
       <c r="B71" t="s">
-        <v>177</v>
+        <v>772</v>
       </c>
       <c r="C71" t="s">
         <v>35</v>
       </c>
       <c r="D71">
         <v>714</v>
       </c>
       <c r="E71">
         <v>26</v>
       </c>
       <c r="F71">
         <v>740</v>
       </c>
     </row>
     <row r="72"/>
     <row r="73">
       <c r="A73">
         <v>8</v>
       </c>
       <c r="B73" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C73" t="s">
         <v>32</v>
       </c>
       <c r="D73">
         <v>34386</v>
       </c>
       <c r="E73">
         <v>9124</v>
       </c>
       <c r="F73">
         <v>43510</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>27</v>
       </c>
       <c r="B74" t="s">
         <v>27</v>
       </c>
       <c r="C74" t="s">
         <v>33</v>
       </c>
       <c r="D74">
         <v>2737</v>
       </c>
       <c r="E74">
         <v>990</v>
       </c>
       <c r="F74">
         <v>3727</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>1</v>
       </c>
       <c r="B75" t="s">
-        <v>178</v>
+        <v>773</v>
       </c>
       <c r="C75" t="s">
         <v>35</v>
       </c>
       <c r="D75">
         <v>18921</v>
       </c>
       <c r="E75">
         <v>1799</v>
       </c>
       <c r="F75">
         <v>20720</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>2</v>
       </c>
       <c r="B76" t="s">
-        <v>179</v>
+        <v>774</v>
       </c>
       <c r="C76" t="s">
         <v>35</v>
       </c>
       <c r="D76">
         <v>5865</v>
       </c>
       <c r="E76">
         <v>466</v>
       </c>
       <c r="F76">
         <v>6331</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>3</v>
       </c>
       <c r="B77" t="s">
-        <v>180</v>
+        <v>775</v>
       </c>
       <c r="C77" t="s">
         <v>35</v>
       </c>
       <c r="D77">
         <v>917</v>
       </c>
       <c r="E77">
         <v>175</v>
       </c>
       <c r="F77">
         <v>1092</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>4</v>
       </c>
       <c r="B78" t="s">
-        <v>181</v>
+        <v>776</v>
       </c>
       <c r="C78" t="s">
         <v>35</v>
       </c>
       <c r="D78">
         <v>2689</v>
       </c>
       <c r="E78">
         <v>236</v>
       </c>
       <c r="F78">
         <v>2925</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>5</v>
       </c>
       <c r="B79" t="s">
-        <v>182</v>
+        <v>777</v>
       </c>
       <c r="C79" t="s">
         <v>35</v>
       </c>
       <c r="D79">
         <v>711</v>
       </c>
       <c r="E79">
         <v>140</v>
       </c>
       <c r="F79">
         <v>851</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>6</v>
       </c>
       <c r="B80" t="s">
-        <v>183</v>
+        <v>778</v>
       </c>
       <c r="C80" t="s">
         <v>35</v>
       </c>
       <c r="D80">
         <v>807</v>
       </c>
       <c r="E80">
         <v>1058</v>
       </c>
       <c r="F80">
         <v>1865</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>7</v>
       </c>
       <c r="B81" t="s">
-        <v>184</v>
+        <v>779</v>
       </c>
       <c r="C81" t="s">
         <v>35</v>
       </c>
       <c r="D81">
         <v>318</v>
       </c>
       <c r="E81">
         <v>2133</v>
       </c>
       <c r="F81">
         <v>2451</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>8</v>
       </c>
       <c r="B82" t="s">
-        <v>185</v>
+        <v>780</v>
       </c>
       <c r="C82" t="s">
         <v>35</v>
       </c>
       <c r="D82">
         <v>1421</v>
       </c>
       <c r="E82">
         <v>2127</v>
       </c>
       <c r="F82">
         <v>3548</v>
       </c>
     </row>
     <row r="83"/>
     <row r="84">
       <c r="A84">
         <v>10</v>
       </c>
       <c r="B84" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C84" t="s">
         <v>32</v>
       </c>
       <c r="D84">
         <v>12833</v>
       </c>
       <c r="E84">
         <v>1085</v>
       </c>
       <c r="F84">
         <v>13918</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>27</v>
       </c>
       <c r="B85" t="s">
         <v>27</v>
       </c>
       <c r="C85" t="s">
         <v>33</v>
       </c>
       <c r="D85">
         <v>910</v>
       </c>
       <c r="E85">
         <v>90</v>
       </c>
       <c r="F85">
         <v>1000</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1</v>
       </c>
       <c r="B86" t="s">
-        <v>186</v>
+        <v>781</v>
       </c>
       <c r="C86" t="s">
         <v>35</v>
       </c>
       <c r="D86">
         <v>9746</v>
       </c>
       <c r="E86">
         <v>842</v>
       </c>
       <c r="F86">
         <v>10588</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>2</v>
       </c>
       <c r="B87" t="s">
-        <v>187</v>
+        <v>782</v>
       </c>
       <c r="C87" t="s">
         <v>35</v>
       </c>
       <c r="D87">
         <v>1405</v>
       </c>
       <c r="E87">
         <v>80</v>
       </c>
       <c r="F87">
         <v>1485</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>3</v>
       </c>
       <c r="B88" t="s">
-        <v>188</v>
+        <v>783</v>
       </c>
       <c r="C88" t="s">
         <v>35</v>
       </c>
       <c r="D88">
         <v>121</v>
       </c>
       <c r="E88">
         <v>22</v>
       </c>
       <c r="F88">
         <v>143</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>4</v>
       </c>
       <c r="B89" t="s">
-        <v>189</v>
+        <v>784</v>
       </c>
       <c r="C89" t="s">
         <v>35</v>
       </c>
       <c r="D89">
         <v>126</v>
       </c>
       <c r="E89">
         <v>11</v>
       </c>
       <c r="F89">
         <v>137</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>5</v>
       </c>
       <c r="B90" t="s">
-        <v>190</v>
+        <v>785</v>
       </c>
       <c r="C90" t="s">
         <v>35</v>
       </c>
       <c r="D90">
         <v>198</v>
       </c>
       <c r="E90">
         <v>14</v>
       </c>
       <c r="F90">
         <v>212</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>6</v>
       </c>
       <c r="B91" t="s">
-        <v>191</v>
+        <v>786</v>
       </c>
       <c r="C91" t="s">
         <v>35</v>
       </c>
       <c r="D91">
         <v>51</v>
       </c>
       <c r="E91">
         <v>6</v>
       </c>
       <c r="F91">
         <v>57</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>7</v>
       </c>
       <c r="B92" t="s">
-        <v>192</v>
+        <v>787</v>
       </c>
       <c r="C92" t="s">
         <v>35</v>
       </c>
       <c r="D92">
         <v>75</v>
       </c>
       <c r="E92">
         <v>8</v>
       </c>
       <c r="F92">
         <v>83</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>8</v>
       </c>
       <c r="B93" t="s">
-        <v>193</v>
+        <v>788</v>
       </c>
       <c r="C93" t="s">
         <v>35</v>
       </c>
       <c r="D93">
         <v>201</v>
       </c>
       <c r="E93">
         <v>12</v>
       </c>
       <c r="F93">
         <v>213</v>
       </c>
     </row>
     <row r="94"/>
     <row r="95">
       <c r="A95">
         <v>12</v>
       </c>
       <c r="B95" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C95" t="s">
         <v>32</v>
       </c>
       <c r="D95">
         <v>34391</v>
       </c>
       <c r="E95">
         <v>12476</v>
       </c>
       <c r="F95">
         <v>46867</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>27</v>
       </c>
       <c r="B96" t="s">
         <v>27</v>
       </c>
       <c r="C96" t="s">
         <v>33</v>
       </c>
       <c r="D96">
         <v>2016</v>
       </c>
       <c r="E96">
         <v>697</v>
       </c>
       <c r="F96">
         <v>2713</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1</v>
       </c>
       <c r="B97" t="s">
-        <v>194</v>
+        <v>789</v>
       </c>
       <c r="C97" t="s">
         <v>35</v>
       </c>
       <c r="D97">
         <v>10095</v>
       </c>
       <c r="E97">
         <v>9659</v>
       </c>
       <c r="F97">
         <v>19754</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>2</v>
       </c>
       <c r="B98" t="s">
-        <v>195</v>
+        <v>790</v>
       </c>
       <c r="C98" t="s">
         <v>35</v>
       </c>
       <c r="D98">
         <v>3380</v>
       </c>
       <c r="E98">
         <v>749</v>
       </c>
       <c r="F98">
         <v>4129</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>3</v>
       </c>
       <c r="B99" t="s">
-        <v>196</v>
+        <v>791</v>
       </c>
       <c r="C99" t="s">
         <v>35</v>
       </c>
       <c r="D99">
         <v>3041</v>
       </c>
       <c r="E99">
         <v>214</v>
       </c>
       <c r="F99">
         <v>3255</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>4</v>
       </c>
       <c r="B100" t="s">
-        <v>197</v>
+        <v>792</v>
       </c>
       <c r="C100" t="s">
         <v>35</v>
       </c>
       <c r="D100">
         <v>2125</v>
       </c>
       <c r="E100">
         <v>157</v>
       </c>
       <c r="F100">
         <v>2282</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>5</v>
       </c>
       <c r="B101" t="s">
-        <v>198</v>
+        <v>793</v>
       </c>
       <c r="C101" t="s">
         <v>35</v>
       </c>
       <c r="D101">
         <v>4766</v>
       </c>
       <c r="E101">
         <v>126</v>
       </c>
       <c r="F101">
         <v>4892</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>6</v>
       </c>
       <c r="B102" t="s">
-        <v>199</v>
+        <v>794</v>
       </c>
       <c r="C102" t="s">
         <v>35</v>
       </c>
       <c r="D102">
         <v>228</v>
       </c>
       <c r="E102">
         <v>32</v>
       </c>
       <c r="F102">
         <v>260</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>7</v>
       </c>
       <c r="B103" t="s">
-        <v>200</v>
+        <v>795</v>
       </c>
       <c r="C103" t="s">
         <v>35</v>
       </c>
       <c r="D103">
         <v>972</v>
       </c>
       <c r="E103">
         <v>67</v>
       </c>
       <c r="F103">
         <v>1039</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>8</v>
       </c>
       <c r="B104" t="s">
-        <v>201</v>
+        <v>796</v>
       </c>
       <c r="C104" t="s">
         <v>35</v>
       </c>
       <c r="D104">
         <v>7768</v>
       </c>
       <c r="E104">
         <v>775</v>
       </c>
       <c r="F104">
         <v>8543</v>
       </c>
     </row>
     <row r="105"/>
     <row r="106">
       <c r="A106">
         <v>13</v>
       </c>
       <c r="B106" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C106" t="s">
         <v>32</v>
       </c>
       <c r="D106">
         <v>1040</v>
       </c>
       <c r="E106">
         <v>1454</v>
       </c>
       <c r="F106">
         <v>2494</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>27</v>
       </c>
       <c r="B107" t="s">
         <v>27</v>
       </c>
       <c r="C107" t="s">
         <v>33</v>
       </c>
       <c r="D107">
         <v>222</v>
       </c>
       <c r="E107">
         <v>232</v>
       </c>
       <c r="F107">
         <v>454</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1</v>
       </c>
       <c r="B108" t="s">
-        <v>202</v>
+        <v>797</v>
       </c>
       <c r="C108" t="s">
         <v>35</v>
       </c>
       <c r="D108">
         <v>383</v>
       </c>
       <c r="E108">
         <v>376</v>
       </c>
       <c r="F108">
         <v>759</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>2</v>
       </c>
       <c r="B109" t="s">
-        <v>203</v>
+        <v>798</v>
       </c>
       <c r="C109" t="s">
         <v>35</v>
       </c>
       <c r="D109">
         <v>247</v>
       </c>
       <c r="E109">
         <v>698</v>
       </c>
       <c r="F109">
         <v>945</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>3</v>
       </c>
       <c r="B110" t="s">
-        <v>204</v>
+        <v>799</v>
       </c>
       <c r="C110" t="s">
         <v>35</v>
       </c>
       <c r="D110">
         <v>65</v>
       </c>
       <c r="E110">
         <v>40</v>
       </c>
       <c r="F110">
         <v>105</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>4</v>
       </c>
       <c r="B111" t="s">
-        <v>205</v>
+        <v>800</v>
       </c>
       <c r="C111" t="s">
         <v>35</v>
       </c>
       <c r="D111">
         <v>52</v>
       </c>
       <c r="E111">
         <v>65</v>
       </c>
       <c r="F111">
         <v>117</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>5</v>
       </c>
       <c r="B112" t="s">
-        <v>206</v>
+        <v>801</v>
       </c>
       <c r="C112" t="s">
         <v>35</v>
       </c>
       <c r="D112">
         <v>71</v>
       </c>
       <c r="E112">
         <v>43</v>
       </c>
       <c r="F112">
         <v>114</v>
       </c>
     </row>
     <row r="113"/>
     <row r="114">
       <c r="A114">
         <v>14</v>
       </c>
       <c r="B114" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C114" t="s">
         <v>32</v>
       </c>
       <c r="D114">
         <v>22574</v>
       </c>
       <c r="E114">
         <v>6178</v>
       </c>
       <c r="F114">
         <v>28752</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>27</v>
       </c>
       <c r="B115" t="s">
         <v>27</v>
       </c>
       <c r="C115" t="s">
         <v>33</v>
       </c>
       <c r="D115">
         <v>1846</v>
       </c>
       <c r="E115">
         <v>386</v>
       </c>
       <c r="F115">
         <v>2232</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1</v>
       </c>
       <c r="B116" t="s">
-        <v>207</v>
+        <v>802</v>
       </c>
       <c r="C116" t="s">
         <v>35</v>
       </c>
       <c r="D116">
         <v>11275</v>
       </c>
       <c r="E116">
         <v>799</v>
       </c>
       <c r="F116">
         <v>12074</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>2</v>
       </c>
       <c r="B117" t="s">
-        <v>208</v>
+        <v>803</v>
       </c>
       <c r="C117" t="s">
         <v>35</v>
       </c>
       <c r="D117">
         <v>6384</v>
       </c>
       <c r="E117">
         <v>4570</v>
       </c>
       <c r="F117">
         <v>10954</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>3</v>
       </c>
       <c r="B118" t="s">
-        <v>209</v>
+        <v>804</v>
       </c>
       <c r="C118" t="s">
         <v>35</v>
       </c>
       <c r="D118">
         <v>204</v>
       </c>
       <c r="E118">
         <v>61</v>
       </c>
       <c r="F118">
         <v>265</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>4</v>
       </c>
       <c r="B119" t="s">
-        <v>210</v>
+        <v>805</v>
       </c>
       <c r="C119" t="s">
         <v>35</v>
       </c>
       <c r="D119">
         <v>526</v>
       </c>
       <c r="E119">
         <v>140</v>
       </c>
       <c r="F119">
         <v>666</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>5</v>
       </c>
       <c r="B120" t="s">
-        <v>211</v>
+        <v>806</v>
       </c>
       <c r="C120" t="s">
         <v>35</v>
       </c>
       <c r="D120">
         <v>1972</v>
       </c>
       <c r="E120">
         <v>130</v>
       </c>
       <c r="F120">
         <v>2102</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>6</v>
       </c>
       <c r="B121" t="s">
-        <v>212</v>
+        <v>807</v>
       </c>
       <c r="C121" t="s">
         <v>35</v>
       </c>
       <c r="D121">
         <v>106</v>
       </c>
       <c r="E121">
         <v>51</v>
       </c>
       <c r="F121">
         <v>157</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>7</v>
       </c>
       <c r="B122" t="s">
-        <v>213</v>
+        <v>808</v>
       </c>
       <c r="C122" t="s">
         <v>35</v>
       </c>
       <c r="D122">
         <v>261</v>
       </c>
       <c r="E122">
         <v>41</v>
       </c>
       <c r="F122">
         <v>302</v>
       </c>
     </row>
     <row r="123"/>
     <row r="124">
       <c r="A124">
         <v>15</v>
       </c>
       <c r="B124" t="s">
-        <v>121</v>
+        <v>17</v>
       </c>
       <c r="C124" t="s">
         <v>32</v>
       </c>
       <c r="D124">
         <v>955</v>
       </c>
       <c r="E124">
         <v>634</v>
       </c>
       <c r="F124">
         <v>1589</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>27</v>
       </c>
       <c r="B125" t="s">
         <v>27</v>
       </c>
       <c r="C125" t="s">
         <v>33</v>
       </c>
       <c r="D125">
         <v>538</v>
       </c>
       <c r="E125">
         <v>386</v>
       </c>
       <c r="F125">
         <v>924</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1</v>
       </c>
       <c r="B126" t="s">
-        <v>214</v>
+        <v>809</v>
       </c>
       <c r="C126" t="s">
         <v>35</v>
       </c>
       <c r="D126">
         <v>417</v>
       </c>
       <c r="E126">
         <v>248</v>
       </c>
       <c r="F126">
         <v>665</v>
       </c>
     </row>
     <row r="127"/>
     <row r="128">
       <c r="A128">
         <v>16</v>
       </c>
       <c r="B128" t="s">
         <v>18</v>
       </c>
       <c r="C128" t="s">
         <v>32</v>
       </c>
@@ -20785,171 +11548,171 @@
     <row r="129">
       <c r="A129" t="s">
         <v>27</v>
       </c>
       <c r="B129" t="s">
         <v>27</v>
       </c>
       <c r="C129" t="s">
         <v>33</v>
       </c>
       <c r="D129">
         <v>369</v>
       </c>
       <c r="E129">
         <v>40</v>
       </c>
       <c r="F129">
         <v>409</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1</v>
       </c>
       <c r="B130" t="s">
-        <v>215</v>
+        <v>810</v>
       </c>
       <c r="C130" t="s">
         <v>35</v>
       </c>
       <c r="D130">
         <v>1086</v>
       </c>
       <c r="E130">
         <v>119</v>
       </c>
       <c r="F130">
         <v>1205</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>2</v>
       </c>
       <c r="B131" t="s">
-        <v>216</v>
+        <v>811</v>
       </c>
       <c r="C131" t="s">
         <v>35</v>
       </c>
       <c r="D131">
         <v>220</v>
       </c>
       <c r="E131">
         <v>329</v>
       </c>
       <c r="F131">
         <v>549</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>3</v>
       </c>
       <c r="B132" t="s">
-        <v>217</v>
+        <v>812</v>
       </c>
       <c r="C132" t="s">
         <v>35</v>
       </c>
       <c r="D132">
         <v>223</v>
       </c>
       <c r="E132">
         <v>13</v>
       </c>
       <c r="F132">
         <v>236</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>4</v>
       </c>
       <c r="B133" t="s">
-        <v>218</v>
+        <v>813</v>
       </c>
       <c r="C133" t="s">
         <v>35</v>
       </c>
       <c r="D133">
         <v>89</v>
       </c>
       <c r="E133">
         <v>6</v>
       </c>
       <c r="F133">
         <v>95</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>5</v>
       </c>
       <c r="B134" t="s">
-        <v>219</v>
+        <v>814</v>
       </c>
       <c r="C134" t="s">
         <v>35</v>
       </c>
       <c r="D134">
         <v>188</v>
       </c>
       <c r="E134">
         <v>26</v>
       </c>
       <c r="F134">
         <v>214</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>6</v>
       </c>
       <c r="B135" t="s">
-        <v>220</v>
+        <v>815</v>
       </c>
       <c r="C135" t="s">
         <v>35</v>
       </c>
       <c r="D135">
         <v>84</v>
       </c>
       <c r="E135">
         <v>4</v>
       </c>
       <c r="F135">
         <v>88</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>7</v>
       </c>
       <c r="B136" t="s">
-        <v>221</v>
+        <v>816</v>
       </c>
       <c r="C136" t="s">
         <v>35</v>
       </c>
       <c r="D136">
         <v>118</v>
       </c>
       <c r="E136">
         <v>11</v>
       </c>
       <c r="F136">
         <v>129</v>
       </c>
     </row>
     <row r="137"/>
     <row r="138">
       <c r="A138">
         <v>17</v>
       </c>
       <c r="B138" t="s">
         <v>19</v>
       </c>
       <c r="C138" t="s">
         <v>32</v>
       </c>
@@ -20966,191 +11729,191 @@
     <row r="139">
       <c r="A139" t="s">
         <v>27</v>
       </c>
       <c r="B139" t="s">
         <v>27</v>
       </c>
       <c r="C139" t="s">
         <v>33</v>
       </c>
       <c r="D139">
         <v>1165</v>
       </c>
       <c r="E139">
         <v>208</v>
       </c>
       <c r="F139">
         <v>1373</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1</v>
       </c>
       <c r="B140" t="s">
-        <v>222</v>
+        <v>817</v>
       </c>
       <c r="C140" t="s">
         <v>35</v>
       </c>
       <c r="D140">
         <v>9460</v>
       </c>
       <c r="E140">
         <v>298</v>
       </c>
       <c r="F140">
         <v>9758</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>2</v>
       </c>
       <c r="B141" t="s">
-        <v>223</v>
+        <v>818</v>
       </c>
       <c r="C141" t="s">
         <v>35</v>
       </c>
       <c r="D141">
         <v>3097</v>
       </c>
       <c r="E141">
         <v>7458</v>
       </c>
       <c r="F141">
         <v>10555</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>3</v>
       </c>
       <c r="B142" t="s">
-        <v>224</v>
+        <v>819</v>
       </c>
       <c r="C142" t="s">
         <v>35</v>
       </c>
       <c r="D142">
         <v>157</v>
       </c>
       <c r="E142">
         <v>39</v>
       </c>
       <c r="F142">
         <v>196</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>4</v>
       </c>
       <c r="B143" t="s">
-        <v>225</v>
+        <v>820</v>
       </c>
       <c r="C143" t="s">
         <v>35</v>
       </c>
       <c r="D143">
         <v>213</v>
       </c>
       <c r="E143">
         <v>42</v>
       </c>
       <c r="F143">
         <v>255</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>5</v>
       </c>
       <c r="B144" t="s">
-        <v>226</v>
+        <v>821</v>
       </c>
       <c r="C144" t="s">
         <v>35</v>
       </c>
       <c r="D144">
         <v>129</v>
       </c>
       <c r="E144">
         <v>46</v>
       </c>
       <c r="F144">
         <v>175</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>6</v>
       </c>
       <c r="B145" t="s">
-        <v>227</v>
+        <v>822</v>
       </c>
       <c r="C145" t="s">
         <v>35</v>
       </c>
       <c r="D145">
         <v>123</v>
       </c>
       <c r="E145">
         <v>33</v>
       </c>
       <c r="F145">
         <v>156</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>7</v>
       </c>
       <c r="B146" t="s">
-        <v>228</v>
+        <v>823</v>
       </c>
       <c r="C146" t="s">
         <v>35</v>
       </c>
       <c r="D146">
         <v>115</v>
       </c>
       <c r="E146">
         <v>30</v>
       </c>
       <c r="F146">
         <v>145</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>8</v>
       </c>
       <c r="B147" t="s">
-        <v>229</v>
+        <v>824</v>
       </c>
       <c r="C147" t="s">
         <v>35</v>
       </c>
       <c r="D147">
         <v>2949</v>
       </c>
       <c r="E147">
         <v>138</v>
       </c>
       <c r="F147">
         <v>3087</v>
       </c>
     </row>
     <row r="148"/>
     <row r="149">
       <c r="A149">
         <v>24</v>
       </c>
       <c r="B149" t="s">
         <v>20</v>
       </c>
       <c r="C149" t="s">
         <v>32</v>
       </c>
@@ -21167,288 +11930,288 @@
     <row r="150">
       <c r="A150" t="s">
         <v>27</v>
       </c>
       <c r="B150" t="s">
         <v>27</v>
       </c>
       <c r="C150" t="s">
         <v>33</v>
       </c>
       <c r="D150">
         <v>173</v>
       </c>
       <c r="E150">
         <v>52</v>
       </c>
       <c r="F150">
         <v>225</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1</v>
       </c>
       <c r="B151" t="s">
-        <v>230</v>
+        <v>825</v>
       </c>
       <c r="C151" t="s">
         <v>35</v>
       </c>
       <c r="D151">
         <v>489</v>
       </c>
       <c r="E151">
         <v>85</v>
       </c>
       <c r="F151">
         <v>574</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>2</v>
       </c>
       <c r="B152" t="s">
-        <v>231</v>
+        <v>826</v>
       </c>
       <c r="C152" t="s">
         <v>35</v>
       </c>
       <c r="D152">
         <v>111</v>
       </c>
       <c r="E152">
         <v>27</v>
       </c>
       <c r="F152">
         <v>138</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>3</v>
       </c>
       <c r="B153" t="s">
-        <v>232</v>
+        <v>827</v>
       </c>
       <c r="C153" t="s">
         <v>35</v>
       </c>
       <c r="D153">
         <v>57</v>
       </c>
       <c r="E153">
         <v>6</v>
       </c>
       <c r="F153">
         <v>63</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>4</v>
       </c>
       <c r="B154" t="s">
-        <v>233</v>
+        <v>828</v>
       </c>
       <c r="C154" t="s">
         <v>35</v>
       </c>
       <c r="D154">
         <v>58</v>
       </c>
       <c r="E154">
         <v>30</v>
       </c>
       <c r="F154">
         <v>88</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>5</v>
       </c>
       <c r="B155" t="s">
-        <v>234</v>
+        <v>829</v>
       </c>
       <c r="C155" t="s">
         <v>35</v>
       </c>
       <c r="D155">
         <v>59</v>
       </c>
       <c r="E155">
         <v>9</v>
       </c>
       <c r="F155">
         <v>68</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>6</v>
       </c>
       <c r="B156" t="s">
-        <v>235</v>
+        <v>830</v>
       </c>
       <c r="C156" t="s">
         <v>35</v>
       </c>
       <c r="D156">
         <v>67</v>
       </c>
       <c r="E156">
         <v>15</v>
       </c>
       <c r="F156">
         <v>82</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>7</v>
       </c>
       <c r="B157" t="s">
-        <v>236</v>
+        <v>578</v>
       </c>
       <c r="C157" t="s">
         <v>35</v>
       </c>
       <c r="D157">
         <v>77</v>
       </c>
       <c r="E157">
         <v>26</v>
       </c>
       <c r="F157">
         <v>103</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="M1" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="M1" s="1" t="s">
+      <c r="N1" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="N1" s="1" t="s">
+      <c r="O1" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="P1" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="O1" s="1" t="s">
-[...2 lines deleted...]
-      <c r="P1" s="1" t="s">
+      <c r="Q1" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="R1" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="Q1" s="1" t="s">
-[...2 lines deleted...]
-      <c r="R1" s="1" t="s">
+      <c r="S1" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="S1" s="1" t="s">
+      <c r="T1" s="1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>22</v>
       </c>
       <c r="C2" t="s">
-        <v>239</v>
+        <v>831</v>
       </c>
       <c r="D2" t="s">
-        <v>240</v>
+        <v>832</v>
       </c>
       <c r="E2" t="s">
-        <v>241</v>
+        <v>833</v>
       </c>
       <c r="F2" t="s">
-        <v>242</v>
+        <v>834</v>
       </c>
       <c r="G2">
         <v>13051</v>
       </c>
       <c r="H2">
         <v>45221</v>
       </c>
       <c r="I2">
         <v>9676</v>
       </c>
       <c r="J2">
         <v>49350</v>
       </c>
       <c r="K2">
         <v>31031</v>
       </c>
       <c r="L2">
         <v>744</v>
       </c>
       <c r="M2">
         <v>10019</v>
       </c>
       <c r="N2">
         <v>27702</v>
       </c>
@@ -21469,60 +12232,60 @@
       </c>
       <c r="T2">
         <v>35680</v>
       </c>
       <c r="U2">
         <v>7641</v>
       </c>
       <c r="V2">
         <v>6611</v>
       </c>
       <c r="W2">
         <v>907</v>
       </c>
       <c r="X2">
         <v>304324</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>22</v>
       </c>
       <c r="C3" t="s">
-        <v>239</v>
+        <v>831</v>
       </c>
       <c r="D3" t="s">
-        <v>240</v>
+        <v>832</v>
       </c>
       <c r="E3" t="s">
-        <v>243</v>
+        <v>835</v>
       </c>
       <c r="F3" t="s">
-        <v>244</v>
+        <v>836</v>
       </c>
       <c r="G3">
         <v>14063</v>
       </c>
       <c r="H3">
         <v>14446</v>
       </c>
       <c r="I3">
         <v>2452</v>
       </c>
       <c r="J3">
         <v>17896</v>
       </c>
       <c r="K3">
         <v>13331</v>
       </c>
       <c r="L3">
         <v>700</v>
       </c>
       <c r="M3">
         <v>3523</v>
       </c>
       <c r="N3">
         <v>10728</v>
       </c>
@@ -21543,60 +12306,60 @@
       </c>
       <c r="T3">
         <v>6417</v>
       </c>
       <c r="U3">
         <v>5833</v>
       </c>
       <c r="V3">
         <v>35339</v>
       </c>
       <c r="W3">
         <v>648</v>
       </c>
       <c r="X3">
         <v>154534</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>22</v>
       </c>
       <c r="C4" t="s">
-        <v>239</v>
+        <v>831</v>
       </c>
       <c r="D4" t="s">
-        <v>240</v>
+        <v>832</v>
       </c>
       <c r="E4" t="s">
-        <v>245</v>
+        <v>837</v>
       </c>
       <c r="F4" t="s">
-        <v>246</v>
+        <v>838</v>
       </c>
       <c r="G4">
         <v>2856</v>
       </c>
       <c r="H4">
         <v>8056</v>
       </c>
       <c r="I4">
         <v>6316</v>
       </c>
       <c r="J4">
         <v>9248</v>
       </c>
       <c r="K4">
         <v>6423</v>
       </c>
       <c r="L4">
         <v>161</v>
       </c>
       <c r="M4">
         <v>6243</v>
       </c>
       <c r="N4">
         <v>8526</v>
       </c>
@@ -21675,75 +12438,75 @@
         <v>65840</v>
       </c>
       <c r="S5">
         <v>29255</v>
       </c>
       <c r="T5">
         <v>61526</v>
       </c>
       <c r="U5">
         <v>15373</v>
       </c>
       <c r="V5">
         <v>42783</v>
       </c>
       <c r="W5">
         <v>1786</v>
       </c>
       <c r="X5">
         <v>555253</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>242</v>
+        <v>834</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>244</v>
+        <v>836</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>246</v>
+        <v>838</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
@@ -21773,212 +12536,212 @@
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3" t="s">
         <v>33</v>
       </c>
       <c r="D3">
         <v>2059</v>
       </c>
       <c r="E3">
         <v>2017</v>
       </c>
       <c r="F3">
         <v>388</v>
       </c>
       <c r="G3">
         <v>4464</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>247</v>
+        <v>839</v>
       </c>
       <c r="C4" t="s">
         <v>35</v>
       </c>
       <c r="D4">
         <v>5309</v>
       </c>
       <c r="E4">
         <v>9644</v>
       </c>
       <c r="F4">
         <v>1158</v>
       </c>
       <c r="G4">
         <v>16111</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>248</v>
+        <v>840</v>
       </c>
       <c r="C5" t="s">
         <v>35</v>
       </c>
       <c r="D5">
         <v>787</v>
       </c>
       <c r="E5">
         <v>700</v>
       </c>
       <c r="F5">
         <v>156</v>
       </c>
       <c r="G5">
         <v>1643</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>249</v>
+        <v>841</v>
       </c>
       <c r="C6" t="s">
         <v>35</v>
       </c>
       <c r="D6">
         <v>502</v>
       </c>
       <c r="E6">
         <v>258</v>
       </c>
       <c r="F6">
         <v>482</v>
       </c>
       <c r="G6">
         <v>1242</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>250</v>
+        <v>842</v>
       </c>
       <c r="C7" t="s">
         <v>35</v>
       </c>
       <c r="D7">
         <v>662</v>
       </c>
       <c r="E7">
         <v>220</v>
       </c>
       <c r="F7">
         <v>81</v>
       </c>
       <c r="G7">
         <v>963</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>251</v>
+        <v>843</v>
       </c>
       <c r="C8" t="s">
         <v>35</v>
       </c>
       <c r="D8">
         <v>216</v>
       </c>
       <c r="E8">
         <v>183</v>
       </c>
       <c r="F8">
         <v>49</v>
       </c>
       <c r="G8">
         <v>448</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>252</v>
+        <v>844</v>
       </c>
       <c r="C9" t="s">
         <v>35</v>
       </c>
       <c r="D9">
         <v>219</v>
       </c>
       <c r="E9">
         <v>166</v>
       </c>
       <c r="F9">
         <v>170</v>
       </c>
       <c r="G9">
         <v>555</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>253</v>
+        <v>845</v>
       </c>
       <c r="C10" t="s">
         <v>35</v>
       </c>
       <c r="D10">
         <v>168</v>
       </c>
       <c r="E10">
         <v>134</v>
       </c>
       <c r="F10">
         <v>51</v>
       </c>
       <c r="G10">
         <v>353</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>254</v>
+        <v>846</v>
       </c>
       <c r="C11" t="s">
         <v>35</v>
       </c>
       <c r="D11">
         <v>3129</v>
       </c>
       <c r="E11">
         <v>741</v>
       </c>
       <c r="F11">
         <v>321</v>
       </c>
       <c r="G11">
         <v>4191</v>
       </c>
     </row>
     <row r="12"/>
     <row r="13">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
         <v>7</v>
       </c>
@@ -22004,281 +12767,281 @@
       </c>
       <c r="B14" t="s">
         <v>27</v>
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14">
         <v>2687</v>
       </c>
       <c r="E14">
         <v>1943</v>
       </c>
       <c r="F14">
         <v>486</v>
       </c>
       <c r="G14">
         <v>5116</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>255</v>
+        <v>847</v>
       </c>
       <c r="C15" t="s">
         <v>35</v>
       </c>
       <c r="D15">
         <v>12095</v>
       </c>
       <c r="E15">
         <v>2983</v>
       </c>
       <c r="F15">
         <v>1874</v>
       </c>
       <c r="G15">
         <v>16952</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>256</v>
+        <v>848</v>
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16">
         <v>5327</v>
       </c>
       <c r="E16">
         <v>3014</v>
       </c>
       <c r="F16">
         <v>491</v>
       </c>
       <c r="G16">
         <v>8832</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>3</v>
       </c>
       <c r="B17" t="s">
-        <v>257</v>
+        <v>849</v>
       </c>
       <c r="C17" t="s">
         <v>35</v>
       </c>
       <c r="D17">
         <v>12810</v>
       </c>
       <c r="E17">
         <v>484</v>
       </c>
       <c r="F17">
         <v>1814</v>
       </c>
       <c r="G17">
         <v>15108</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>258</v>
+        <v>850</v>
       </c>
       <c r="C18" t="s">
         <v>35</v>
       </c>
       <c r="D18">
         <v>1359</v>
       </c>
       <c r="E18">
         <v>551</v>
       </c>
       <c r="F18">
         <v>225</v>
       </c>
       <c r="G18">
         <v>2135</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>5</v>
       </c>
       <c r="B19" t="s">
-        <v>259</v>
+        <v>851</v>
       </c>
       <c r="C19" t="s">
         <v>35</v>
       </c>
       <c r="D19">
         <v>1832</v>
       </c>
       <c r="E19">
         <v>1530</v>
       </c>
       <c r="F19">
         <v>1012</v>
       </c>
       <c r="G19">
         <v>4374</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>6</v>
       </c>
       <c r="B20" t="s">
-        <v>260</v>
+        <v>852</v>
       </c>
       <c r="C20" t="s">
         <v>35</v>
       </c>
       <c r="D20">
         <v>344</v>
       </c>
       <c r="E20">
         <v>275</v>
       </c>
       <c r="F20">
         <v>84</v>
       </c>
       <c r="G20">
         <v>703</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>7</v>
       </c>
       <c r="B21" t="s">
-        <v>261</v>
+        <v>853</v>
       </c>
       <c r="C21" t="s">
         <v>35</v>
       </c>
       <c r="D21">
         <v>572</v>
       </c>
       <c r="E21">
         <v>2849</v>
       </c>
       <c r="F21">
         <v>63</v>
       </c>
       <c r="G21">
         <v>3484</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>8</v>
       </c>
       <c r="B22" t="s">
-        <v>262</v>
+        <v>854</v>
       </c>
       <c r="C22" t="s">
         <v>35</v>
       </c>
       <c r="D22">
         <v>446</v>
       </c>
       <c r="E22">
         <v>239</v>
       </c>
       <c r="F22">
         <v>190</v>
       </c>
       <c r="G22">
         <v>875</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>9</v>
       </c>
       <c r="B23" t="s">
-        <v>263</v>
+        <v>855</v>
       </c>
       <c r="C23" t="s">
         <v>35</v>
       </c>
       <c r="D23">
         <v>186</v>
       </c>
       <c r="E23">
         <v>62</v>
       </c>
       <c r="F23">
         <v>59</v>
       </c>
       <c r="G23">
         <v>307</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>10</v>
       </c>
       <c r="B24" t="s">
-        <v>264</v>
+        <v>856</v>
       </c>
       <c r="C24" t="s">
         <v>35</v>
       </c>
       <c r="D24">
         <v>1236</v>
       </c>
       <c r="E24">
         <v>89</v>
       </c>
       <c r="F24">
         <v>65</v>
       </c>
       <c r="G24">
         <v>1390</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>11</v>
       </c>
       <c r="B25" t="s">
-        <v>265</v>
+        <v>857</v>
       </c>
       <c r="C25" t="s">
         <v>35</v>
       </c>
       <c r="D25">
         <v>6327</v>
       </c>
       <c r="E25">
         <v>427</v>
       </c>
       <c r="F25">
         <v>1693</v>
       </c>
       <c r="G25">
         <v>8447</v>
       </c>
     </row>
     <row r="26"/>
     <row r="27">
       <c r="A27">
         <v>3</v>
       </c>
       <c r="B27" t="s">
         <v>8</v>
       </c>
@@ -22304,281 +13067,281 @@
       </c>
       <c r="B28" t="s">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>33</v>
       </c>
       <c r="D28">
         <v>1195</v>
       </c>
       <c r="E28">
         <v>463</v>
       </c>
       <c r="F28">
         <v>336</v>
       </c>
       <c r="G28">
         <v>1994</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1</v>
       </c>
       <c r="B29" t="s">
-        <v>266</v>
+        <v>858</v>
       </c>
       <c r="C29" t="s">
         <v>35</v>
       </c>
       <c r="D29">
         <v>4249</v>
       </c>
       <c r="E29">
         <v>966</v>
       </c>
       <c r="F29">
         <v>5219</v>
       </c>
       <c r="G29">
         <v>10434</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>2</v>
       </c>
       <c r="B30" t="s">
-        <v>267</v>
+        <v>859</v>
       </c>
       <c r="C30" t="s">
         <v>35</v>
       </c>
       <c r="D30">
         <v>679</v>
       </c>
       <c r="E30">
         <v>180</v>
       </c>
       <c r="F30">
         <v>79</v>
       </c>
       <c r="G30">
         <v>938</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>3</v>
       </c>
       <c r="B31" t="s">
-        <v>268</v>
+        <v>860</v>
       </c>
       <c r="C31" t="s">
         <v>35</v>
       </c>
       <c r="D31">
         <v>1532</v>
       </c>
       <c r="E31">
         <v>196</v>
       </c>
       <c r="F31">
         <v>151</v>
       </c>
       <c r="G31">
         <v>1879</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>4</v>
       </c>
       <c r="B32" t="s">
-        <v>269</v>
+        <v>861</v>
       </c>
       <c r="C32" t="s">
         <v>35</v>
       </c>
       <c r="D32">
         <v>317</v>
       </c>
       <c r="E32">
         <v>315</v>
       </c>
       <c r="F32">
         <v>26</v>
       </c>
       <c r="G32">
         <v>658</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>5</v>
       </c>
       <c r="B33" t="s">
-        <v>270</v>
+        <v>862</v>
       </c>
       <c r="C33" t="s">
         <v>35</v>
       </c>
       <c r="D33">
         <v>261</v>
       </c>
       <c r="E33">
         <v>64</v>
       </c>
       <c r="F33">
         <v>109</v>
       </c>
       <c r="G33">
         <v>434</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>6</v>
       </c>
       <c r="B34" t="s">
-        <v>271</v>
+        <v>863</v>
       </c>
       <c r="C34" t="s">
         <v>35</v>
       </c>
       <c r="D34">
         <v>138</v>
       </c>
       <c r="E34">
         <v>68</v>
       </c>
       <c r="F34">
         <v>34</v>
       </c>
       <c r="G34">
         <v>240</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>7</v>
       </c>
       <c r="B35" t="s">
-        <v>272</v>
+        <v>864</v>
       </c>
       <c r="C35" t="s">
         <v>35</v>
       </c>
       <c r="D35">
         <v>220</v>
       </c>
       <c r="E35">
         <v>40</v>
       </c>
       <c r="F35">
         <v>157</v>
       </c>
       <c r="G35">
         <v>417</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>8</v>
       </c>
       <c r="B36" t="s">
-        <v>273</v>
+        <v>865</v>
       </c>
       <c r="C36" t="s">
         <v>35</v>
       </c>
       <c r="D36">
         <v>278</v>
       </c>
       <c r="E36">
         <v>37</v>
       </c>
       <c r="F36">
         <v>44</v>
       </c>
       <c r="G36">
         <v>359</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>9</v>
       </c>
       <c r="B37" t="s">
-        <v>274</v>
+        <v>866</v>
       </c>
       <c r="C37" t="s">
         <v>35</v>
       </c>
       <c r="D37">
         <v>537</v>
       </c>
       <c r="E37">
         <v>45</v>
       </c>
       <c r="F37">
         <v>72</v>
       </c>
       <c r="G37">
         <v>654</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>10</v>
       </c>
       <c r="B38" t="s">
-        <v>275</v>
+        <v>867</v>
       </c>
       <c r="C38" t="s">
         <v>35</v>
       </c>
       <c r="D38">
         <v>54</v>
       </c>
       <c r="E38">
         <v>21</v>
       </c>
       <c r="F38">
         <v>40</v>
       </c>
       <c r="G38">
         <v>115</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>11</v>
       </c>
       <c r="B39" t="s">
-        <v>276</v>
+        <v>868</v>
       </c>
       <c r="C39" t="s">
         <v>35</v>
       </c>
       <c r="D39">
         <v>216</v>
       </c>
       <c r="E39">
         <v>57</v>
       </c>
       <c r="F39">
         <v>49</v>
       </c>
       <c r="G39">
         <v>322</v>
       </c>
     </row>
     <row r="40"/>
     <row r="41">
       <c r="A41">
         <v>4</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
@@ -22604,281 +13367,281 @@
       </c>
       <c r="B42" t="s">
         <v>27</v>
       </c>
       <c r="C42" t="s">
         <v>33</v>
       </c>
       <c r="D42">
         <v>2513</v>
       </c>
       <c r="E42">
         <v>1143</v>
       </c>
       <c r="F42">
         <v>382</v>
       </c>
       <c r="G42">
         <v>4038</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1</v>
       </c>
       <c r="B43" t="s">
-        <v>277</v>
+        <v>869</v>
       </c>
       <c r="C43" t="s">
         <v>35</v>
       </c>
       <c r="D43">
         <v>5157</v>
       </c>
       <c r="E43">
         <v>1576</v>
       </c>
       <c r="F43">
         <v>1308</v>
       </c>
       <c r="G43">
         <v>8041</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2</v>
       </c>
       <c r="B44" t="s">
-        <v>278</v>
+        <v>870</v>
       </c>
       <c r="C44" t="s">
         <v>35</v>
       </c>
       <c r="D44">
         <v>3197</v>
       </c>
       <c r="E44">
         <v>780</v>
       </c>
       <c r="F44">
         <v>1169</v>
       </c>
       <c r="G44">
         <v>5146</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>3</v>
       </c>
       <c r="B45" t="s">
-        <v>279</v>
+        <v>871</v>
       </c>
       <c r="C45" t="s">
         <v>35</v>
       </c>
       <c r="D45">
         <v>1285</v>
       </c>
       <c r="E45">
         <v>338</v>
       </c>
       <c r="F45">
         <v>298</v>
       </c>
       <c r="G45">
         <v>1921</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>4</v>
       </c>
       <c r="B46" t="s">
-        <v>280</v>
+        <v>872</v>
       </c>
       <c r="C46" t="s">
         <v>35</v>
       </c>
       <c r="D46">
         <v>8405</v>
       </c>
       <c r="E46">
         <v>455</v>
       </c>
       <c r="F46">
         <v>2358</v>
       </c>
       <c r="G46">
         <v>11218</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>5</v>
       </c>
       <c r="B47" t="s">
-        <v>281</v>
+        <v>873</v>
       </c>
       <c r="C47" t="s">
         <v>35</v>
       </c>
       <c r="D47">
         <v>916</v>
       </c>
       <c r="E47">
         <v>1415</v>
       </c>
       <c r="F47">
         <v>118</v>
       </c>
       <c r="G47">
         <v>2449</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>6</v>
       </c>
       <c r="B48" t="s">
-        <v>282</v>
+        <v>874</v>
       </c>
       <c r="C48" t="s">
         <v>35</v>
       </c>
       <c r="D48">
         <v>208</v>
       </c>
       <c r="E48">
         <v>338</v>
       </c>
       <c r="F48">
         <v>49</v>
       </c>
       <c r="G48">
         <v>595</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>7</v>
       </c>
       <c r="B49" t="s">
-        <v>283</v>
+        <v>875</v>
       </c>
       <c r="C49" t="s">
         <v>35</v>
       </c>
       <c r="D49">
         <v>2348</v>
       </c>
       <c r="E49">
         <v>9323</v>
       </c>
       <c r="F49">
         <v>130</v>
       </c>
       <c r="G49">
         <v>11801</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>8</v>
       </c>
       <c r="B50" t="s">
-        <v>284</v>
+        <v>876</v>
       </c>
       <c r="C50" t="s">
         <v>35</v>
       </c>
       <c r="D50">
         <v>9099</v>
       </c>
       <c r="E50">
         <v>666</v>
       </c>
       <c r="F50">
         <v>1454</v>
       </c>
       <c r="G50">
         <v>11219</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>9</v>
       </c>
       <c r="B51" t="s">
-        <v>285</v>
+        <v>877</v>
       </c>
       <c r="C51" t="s">
         <v>35</v>
       </c>
       <c r="D51">
         <v>127</v>
       </c>
       <c r="E51">
         <v>90</v>
       </c>
       <c r="F51">
         <v>66</v>
       </c>
       <c r="G51">
         <v>283</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>10</v>
       </c>
       <c r="B52" t="s">
-        <v>286</v>
+        <v>878</v>
       </c>
       <c r="C52" t="s">
         <v>35</v>
       </c>
       <c r="D52">
         <v>1149</v>
       </c>
       <c r="E52">
         <v>130</v>
       </c>
       <c r="F52">
         <v>127</v>
       </c>
       <c r="G52">
         <v>1406</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>11</v>
       </c>
       <c r="B53" t="s">
-        <v>287</v>
+        <v>879</v>
       </c>
       <c r="C53" t="s">
         <v>35</v>
       </c>
       <c r="D53">
         <v>14946</v>
       </c>
       <c r="E53">
         <v>1642</v>
       </c>
       <c r="F53">
         <v>1789</v>
       </c>
       <c r="G53">
         <v>18377</v>
       </c>
     </row>
     <row r="54"/>
     <row r="55">
       <c r="A55">
         <v>5</v>
       </c>
       <c r="B55" t="s">
         <v>10</v>
       </c>
@@ -22904,2429 +13667,2429 @@
       </c>
       <c r="B56" t="s">
         <v>27</v>
       </c>
       <c r="C56" t="s">
         <v>33</v>
       </c>
       <c r="D56">
         <v>1522</v>
       </c>
       <c r="E56">
         <v>898</v>
       </c>
       <c r="F56">
         <v>401</v>
       </c>
       <c r="G56">
         <v>2821</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>1</v>
       </c>
       <c r="B57" t="s">
-        <v>288</v>
+        <v>880</v>
       </c>
       <c r="C57" t="s">
         <v>35</v>
       </c>
       <c r="D57">
         <v>10354</v>
       </c>
       <c r="E57">
         <v>3465</v>
       </c>
       <c r="F57">
         <v>3023</v>
       </c>
       <c r="G57">
         <v>16842</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>2</v>
       </c>
       <c r="B58" t="s">
-        <v>289</v>
+        <v>881</v>
       </c>
       <c r="C58" t="s">
         <v>35</v>
       </c>
       <c r="D58">
         <v>813</v>
       </c>
       <c r="E58">
         <v>5636</v>
       </c>
       <c r="F58">
         <v>103</v>
       </c>
       <c r="G58">
         <v>6552</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>3</v>
       </c>
       <c r="B59" t="s">
-        <v>290</v>
+        <v>882</v>
       </c>
       <c r="C59" t="s">
         <v>35</v>
       </c>
       <c r="D59">
         <v>390</v>
       </c>
       <c r="E59">
         <v>230</v>
       </c>
       <c r="F59">
         <v>343</v>
       </c>
       <c r="G59">
         <v>963</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>4</v>
       </c>
       <c r="B60" t="s">
-        <v>291</v>
+        <v>883</v>
       </c>
       <c r="C60" t="s">
         <v>35</v>
       </c>
       <c r="D60">
         <v>411</v>
       </c>
       <c r="E60">
         <v>242</v>
       </c>
       <c r="F60">
         <v>78</v>
       </c>
       <c r="G60">
         <v>731</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>5</v>
       </c>
       <c r="B61" t="s">
-        <v>292</v>
+        <v>884</v>
       </c>
       <c r="C61" t="s">
         <v>35</v>
       </c>
       <c r="D61">
         <v>10363</v>
       </c>
       <c r="E61">
         <v>806</v>
       </c>
       <c r="F61">
         <v>2025</v>
       </c>
       <c r="G61">
         <v>13194</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>6</v>
       </c>
       <c r="B62" t="s">
-        <v>293</v>
+        <v>885</v>
       </c>
       <c r="C62" t="s">
         <v>35</v>
       </c>
       <c r="D62">
         <v>106</v>
       </c>
       <c r="E62">
         <v>226</v>
       </c>
       <c r="F62">
         <v>20</v>
       </c>
       <c r="G62">
         <v>352</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>7</v>
       </c>
       <c r="B63" t="s">
-        <v>294</v>
+        <v>886</v>
       </c>
       <c r="C63" t="s">
         <v>35</v>
       </c>
       <c r="D63">
         <v>6431</v>
       </c>
       <c r="E63">
         <v>1397</v>
       </c>
       <c r="F63">
         <v>182</v>
       </c>
       <c r="G63">
         <v>8010</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>8</v>
       </c>
       <c r="B64" t="s">
-        <v>295</v>
+        <v>887</v>
       </c>
       <c r="C64" t="s">
         <v>35</v>
       </c>
       <c r="D64">
         <v>74</v>
       </c>
       <c r="E64">
         <v>35</v>
       </c>
       <c r="F64">
         <v>33</v>
       </c>
       <c r="G64">
         <v>142</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>9</v>
       </c>
       <c r="B65" t="s">
-        <v>296</v>
+        <v>888</v>
       </c>
       <c r="C65" t="s">
         <v>35</v>
       </c>
       <c r="D65">
         <v>45</v>
       </c>
       <c r="E65">
         <v>26</v>
       </c>
       <c r="F65">
         <v>62</v>
       </c>
       <c r="G65">
         <v>133</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>10</v>
       </c>
       <c r="B66" t="s">
-        <v>297</v>
+        <v>889</v>
       </c>
       <c r="C66" t="s">
         <v>35</v>
       </c>
       <c r="D66">
         <v>329</v>
       </c>
       <c r="E66">
         <v>85</v>
       </c>
       <c r="F66">
         <v>108</v>
       </c>
       <c r="G66">
         <v>522</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>11</v>
       </c>
       <c r="B67" t="s">
-        <v>298</v>
+        <v>890</v>
       </c>
       <c r="C67" t="s">
         <v>35</v>
       </c>
       <c r="D67">
         <v>193</v>
       </c>
       <c r="E67">
         <v>285</v>
       </c>
       <c r="F67">
         <v>45</v>
       </c>
       <c r="G67">
         <v>523</v>
       </c>
     </row>
     <row r="68"/>
     <row r="69">
       <c r="A69">
         <v>6</v>
       </c>
       <c r="B69" t="s">
-        <v>11</v>
+        <v>123</v>
       </c>
       <c r="C69" t="s">
         <v>32</v>
       </c>
       <c r="D69">
         <v>744</v>
       </c>
       <c r="E69">
         <v>700</v>
       </c>
       <c r="F69">
         <v>161</v>
       </c>
       <c r="G69">
         <v>1605</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>27</v>
       </c>
       <c r="B70" t="s">
         <v>27</v>
       </c>
       <c r="C70" t="s">
         <v>33</v>
       </c>
       <c r="D70">
         <v>293</v>
       </c>
       <c r="E70">
         <v>368</v>
       </c>
       <c r="F70">
         <v>74</v>
       </c>
       <c r="G70">
         <v>735</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1</v>
       </c>
       <c r="B71" t="s">
-        <v>299</v>
+        <v>891</v>
       </c>
       <c r="C71" t="s">
         <v>35</v>
       </c>
       <c r="D71">
         <v>294</v>
       </c>
       <c r="E71">
         <v>205</v>
       </c>
       <c r="F71">
         <v>59</v>
       </c>
       <c r="G71">
         <v>558</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>2</v>
       </c>
       <c r="B72" t="s">
-        <v>300</v>
+        <v>892</v>
       </c>
       <c r="C72" t="s">
         <v>35</v>
       </c>
       <c r="D72">
         <v>87</v>
       </c>
       <c r="E72">
         <v>63</v>
       </c>
       <c r="F72">
         <v>17</v>
       </c>
       <c r="G72">
         <v>167</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>3</v>
       </c>
       <c r="B73" t="s">
-        <v>301</v>
+        <v>893</v>
       </c>
       <c r="C73" t="s">
         <v>35</v>
       </c>
       <c r="D73">
         <v>70</v>
       </c>
       <c r="E73">
         <v>64</v>
       </c>
       <c r="F73">
         <v>11</v>
       </c>
       <c r="G73">
         <v>145</v>
       </c>
     </row>
     <row r="74"/>
     <row r="75">
       <c r="A75">
         <v>7</v>
       </c>
       <c r="B75" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C75" t="s">
         <v>32</v>
       </c>
       <c r="D75">
         <v>10019</v>
       </c>
       <c r="E75">
         <v>3523</v>
       </c>
       <c r="F75">
         <v>6243</v>
       </c>
       <c r="G75">
         <v>19785</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>27</v>
       </c>
       <c r="B76" t="s">
         <v>27</v>
       </c>
       <c r="C76" t="s">
         <v>33</v>
       </c>
       <c r="D76">
         <v>992</v>
       </c>
       <c r="E76">
         <v>488</v>
       </c>
       <c r="F76">
         <v>194</v>
       </c>
       <c r="G76">
         <v>1674</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1</v>
       </c>
       <c r="B77" t="s">
-        <v>302</v>
+        <v>894</v>
       </c>
       <c r="C77" t="s">
         <v>35</v>
       </c>
       <c r="D77">
         <v>3452</v>
       </c>
       <c r="E77">
         <v>1930</v>
       </c>
       <c r="F77">
         <v>567</v>
       </c>
       <c r="G77">
         <v>5949</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>2</v>
       </c>
       <c r="B78" t="s">
-        <v>303</v>
+        <v>895</v>
       </c>
       <c r="C78" t="s">
         <v>35</v>
       </c>
       <c r="D78">
         <v>1312</v>
       </c>
       <c r="E78">
         <v>187</v>
       </c>
       <c r="F78">
         <v>147</v>
       </c>
       <c r="G78">
         <v>1646</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>3</v>
       </c>
       <c r="B79" t="s">
-        <v>304</v>
+        <v>896</v>
       </c>
       <c r="C79" t="s">
         <v>35</v>
       </c>
       <c r="D79">
         <v>301</v>
       </c>
       <c r="E79">
         <v>53</v>
       </c>
       <c r="F79">
         <v>37</v>
       </c>
       <c r="G79">
         <v>391</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>4</v>
       </c>
       <c r="B80" t="s">
-        <v>305</v>
+        <v>897</v>
       </c>
       <c r="C80" t="s">
         <v>35</v>
       </c>
       <c r="D80">
         <v>129</v>
       </c>
       <c r="E80">
         <v>46</v>
       </c>
       <c r="F80">
         <v>20</v>
       </c>
       <c r="G80">
         <v>195</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>5</v>
       </c>
       <c r="B81" t="s">
-        <v>306</v>
+        <v>898</v>
       </c>
       <c r="C81" t="s">
         <v>35</v>
       </c>
       <c r="D81">
         <v>875</v>
       </c>
       <c r="E81">
         <v>71</v>
       </c>
       <c r="F81">
         <v>49</v>
       </c>
       <c r="G81">
         <v>995</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>6</v>
       </c>
       <c r="B82" t="s">
-        <v>307</v>
+        <v>899</v>
       </c>
       <c r="C82" t="s">
         <v>35</v>
       </c>
       <c r="D82">
         <v>45</v>
       </c>
       <c r="E82">
         <v>30</v>
       </c>
       <c r="F82">
         <v>14</v>
       </c>
       <c r="G82">
         <v>89</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>7</v>
       </c>
       <c r="B83" t="s">
-        <v>308</v>
+        <v>900</v>
       </c>
       <c r="C83" t="s">
         <v>35</v>
       </c>
       <c r="D83">
         <v>274</v>
       </c>
       <c r="E83">
         <v>88</v>
       </c>
       <c r="F83">
         <v>93</v>
       </c>
       <c r="G83">
         <v>455</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>8</v>
       </c>
       <c r="B84" t="s">
-        <v>309</v>
+        <v>901</v>
       </c>
       <c r="C84" t="s">
         <v>35</v>
       </c>
       <c r="D84">
         <v>45</v>
       </c>
       <c r="E84">
         <v>11</v>
       </c>
       <c r="F84">
         <v>20</v>
       </c>
       <c r="G84">
         <v>76</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>9</v>
       </c>
       <c r="B85" t="s">
-        <v>310</v>
+        <v>902</v>
       </c>
       <c r="C85" t="s">
         <v>35</v>
       </c>
       <c r="D85">
         <v>858</v>
       </c>
       <c r="E85">
         <v>490</v>
       </c>
       <c r="F85">
         <v>5003</v>
       </c>
       <c r="G85">
         <v>6351</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>10</v>
       </c>
       <c r="B86" t="s">
-        <v>311</v>
+        <v>903</v>
       </c>
       <c r="C86" t="s">
         <v>35</v>
       </c>
       <c r="D86">
         <v>348</v>
       </c>
       <c r="E86">
         <v>72</v>
       </c>
       <c r="F86">
         <v>38</v>
       </c>
       <c r="G86">
         <v>458</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>11</v>
       </c>
       <c r="B87" t="s">
-        <v>312</v>
+        <v>904</v>
       </c>
       <c r="C87" t="s">
         <v>35</v>
       </c>
       <c r="D87">
         <v>1388</v>
       </c>
       <c r="E87">
         <v>57</v>
       </c>
       <c r="F87">
         <v>61</v>
       </c>
       <c r="G87">
         <v>1506</v>
       </c>
     </row>
     <row r="88"/>
     <row r="89">
       <c r="A89">
         <v>8</v>
       </c>
       <c r="B89" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C89" t="s">
         <v>32</v>
       </c>
       <c r="D89">
         <v>27702</v>
       </c>
       <c r="E89">
         <v>10728</v>
       </c>
       <c r="F89">
         <v>8526</v>
       </c>
       <c r="G89">
         <v>46956</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>27</v>
       </c>
       <c r="B90" t="s">
         <v>27</v>
       </c>
       <c r="C90" t="s">
         <v>33</v>
       </c>
       <c r="D90">
         <v>1248</v>
       </c>
       <c r="E90">
         <v>591</v>
       </c>
       <c r="F90">
         <v>435</v>
       </c>
       <c r="G90">
         <v>2274</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>1</v>
       </c>
       <c r="B91" t="s">
-        <v>313</v>
+        <v>905</v>
       </c>
       <c r="C91" t="s">
         <v>35</v>
       </c>
       <c r="D91">
         <v>9412</v>
       </c>
       <c r="E91">
         <v>2697</v>
       </c>
       <c r="F91">
         <v>4573</v>
       </c>
       <c r="G91">
         <v>16682</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>2</v>
       </c>
       <c r="B92" t="s">
-        <v>314</v>
+        <v>906</v>
       </c>
       <c r="C92" t="s">
         <v>35</v>
       </c>
       <c r="D92">
         <v>1809</v>
       </c>
       <c r="E92">
         <v>325</v>
       </c>
       <c r="F92">
         <v>425</v>
       </c>
       <c r="G92">
         <v>2559</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>3</v>
       </c>
       <c r="B93" t="s">
-        <v>315</v>
+        <v>907</v>
       </c>
       <c r="C93" t="s">
         <v>35</v>
       </c>
       <c r="D93">
         <v>985</v>
       </c>
       <c r="E93">
         <v>3288</v>
       </c>
       <c r="F93">
         <v>140</v>
       </c>
       <c r="G93">
         <v>4413</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>4</v>
       </c>
       <c r="B94" t="s">
-        <v>316</v>
+        <v>908</v>
       </c>
       <c r="C94" t="s">
         <v>35</v>
       </c>
       <c r="D94">
         <v>1759</v>
       </c>
       <c r="E94">
         <v>275</v>
       </c>
       <c r="F94">
         <v>765</v>
       </c>
       <c r="G94">
         <v>2799</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>5</v>
       </c>
       <c r="B95" t="s">
-        <v>317</v>
+        <v>909</v>
       </c>
       <c r="C95" t="s">
         <v>35</v>
       </c>
       <c r="D95">
         <v>320</v>
       </c>
       <c r="E95">
         <v>1525</v>
       </c>
       <c r="F95">
         <v>97</v>
       </c>
       <c r="G95">
         <v>1942</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>6</v>
       </c>
       <c r="B96" t="s">
-        <v>318</v>
+        <v>910</v>
       </c>
       <c r="C96" t="s">
         <v>35</v>
       </c>
       <c r="D96">
         <v>213</v>
       </c>
       <c r="E96">
         <v>170</v>
       </c>
       <c r="F96">
         <v>51</v>
       </c>
       <c r="G96">
         <v>434</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>7</v>
       </c>
       <c r="B97" t="s">
-        <v>319</v>
+        <v>911</v>
       </c>
       <c r="C97" t="s">
         <v>35</v>
       </c>
       <c r="D97">
         <v>688</v>
       </c>
       <c r="E97">
         <v>750</v>
       </c>
       <c r="F97">
         <v>90</v>
       </c>
       <c r="G97">
         <v>1528</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>8</v>
       </c>
       <c r="B98" t="s">
-        <v>320</v>
+        <v>912</v>
       </c>
       <c r="C98" t="s">
         <v>35</v>
       </c>
       <c r="D98">
         <v>3000</v>
       </c>
       <c r="E98">
         <v>400</v>
       </c>
       <c r="F98">
         <v>1260</v>
       </c>
       <c r="G98">
         <v>4660</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>9</v>
       </c>
       <c r="B99" t="s">
-        <v>321</v>
+        <v>528</v>
       </c>
       <c r="C99" t="s">
         <v>35</v>
       </c>
       <c r="D99">
         <v>104</v>
       </c>
       <c r="E99">
         <v>38</v>
       </c>
       <c r="F99">
         <v>145</v>
       </c>
       <c r="G99">
         <v>287</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>10</v>
       </c>
       <c r="B100" t="s">
-        <v>322</v>
+        <v>913</v>
       </c>
       <c r="C100" t="s">
         <v>35</v>
       </c>
       <c r="D100">
         <v>64</v>
       </c>
       <c r="E100">
         <v>412</v>
       </c>
       <c r="F100">
         <v>175</v>
       </c>
       <c r="G100">
         <v>651</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>11</v>
       </c>
       <c r="B101" t="s">
-        <v>323</v>
+        <v>914</v>
       </c>
       <c r="C101" t="s">
         <v>35</v>
       </c>
       <c r="D101">
         <v>8100</v>
       </c>
       <c r="E101">
         <v>257</v>
       </c>
       <c r="F101">
         <v>370</v>
       </c>
       <c r="G101">
         <v>8727</v>
       </c>
     </row>
     <row r="102"/>
     <row r="103">
       <c r="A103">
         <v>9</v>
       </c>
       <c r="B103" t="s">
-        <v>237</v>
+        <v>222</v>
       </c>
       <c r="C103" t="s">
         <v>32</v>
       </c>
       <c r="D103">
         <v>329</v>
       </c>
       <c r="E103">
         <v>161</v>
       </c>
       <c r="F103">
         <v>226</v>
       </c>
       <c r="G103">
         <v>716</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>27</v>
       </c>
       <c r="B104" t="s">
         <v>27</v>
       </c>
       <c r="C104" t="s">
         <v>33</v>
       </c>
       <c r="D104">
         <v>203</v>
       </c>
       <c r="E104">
         <v>77</v>
       </c>
       <c r="F104">
         <v>134</v>
       </c>
       <c r="G104">
         <v>414</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1</v>
       </c>
       <c r="B105" t="s">
-        <v>324</v>
+        <v>915</v>
       </c>
       <c r="C105" t="s">
         <v>35</v>
       </c>
       <c r="D105">
         <v>126</v>
       </c>
       <c r="E105">
         <v>84</v>
       </c>
       <c r="F105">
         <v>92</v>
       </c>
       <c r="G105">
         <v>302</v>
       </c>
     </row>
     <row r="106"/>
     <row r="107">
       <c r="A107">
         <v>10</v>
       </c>
       <c r="B107" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C107" t="s">
         <v>32</v>
       </c>
       <c r="D107">
         <v>13489</v>
       </c>
       <c r="E107">
         <v>7116</v>
       </c>
       <c r="F107">
         <v>2459</v>
       </c>
       <c r="G107">
         <v>23064</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>27</v>
       </c>
       <c r="B108" t="s">
         <v>27</v>
       </c>
       <c r="C108" t="s">
         <v>33</v>
       </c>
       <c r="D108">
         <v>496</v>
       </c>
       <c r="E108">
         <v>348</v>
       </c>
       <c r="F108">
         <v>74</v>
       </c>
       <c r="G108">
         <v>918</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1</v>
       </c>
       <c r="B109" t="s">
-        <v>325</v>
+        <v>916</v>
       </c>
       <c r="C109" t="s">
         <v>35</v>
       </c>
       <c r="D109">
         <v>10265</v>
       </c>
       <c r="E109">
         <v>1034</v>
       </c>
       <c r="F109">
         <v>1761</v>
       </c>
       <c r="G109">
         <v>13060</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>2</v>
       </c>
       <c r="B110" t="s">
-        <v>326</v>
+        <v>917</v>
       </c>
       <c r="C110" t="s">
         <v>35</v>
       </c>
       <c r="D110">
         <v>439</v>
       </c>
       <c r="E110">
         <v>4295</v>
       </c>
       <c r="F110">
         <v>60</v>
       </c>
       <c r="G110">
         <v>4794</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>3</v>
       </c>
       <c r="B111" t="s">
-        <v>260</v>
+        <v>852</v>
       </c>
       <c r="C111" t="s">
         <v>35</v>
       </c>
       <c r="D111">
         <v>355</v>
       </c>
       <c r="E111">
         <v>109</v>
       </c>
       <c r="F111">
         <v>161</v>
       </c>
       <c r="G111">
         <v>625</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>4</v>
       </c>
       <c r="B112" t="s">
-        <v>327</v>
+        <v>918</v>
       </c>
       <c r="C112" t="s">
         <v>35</v>
       </c>
       <c r="D112">
         <v>649</v>
       </c>
       <c r="E112">
         <v>151</v>
       </c>
       <c r="F112">
         <v>51</v>
       </c>
       <c r="G112">
         <v>851</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>5</v>
       </c>
       <c r="B113" t="s">
-        <v>328</v>
+        <v>919</v>
       </c>
       <c r="C113" t="s">
         <v>35</v>
       </c>
       <c r="D113">
         <v>92</v>
       </c>
       <c r="E113">
         <v>62</v>
       </c>
       <c r="F113">
         <v>33</v>
       </c>
       <c r="G113">
         <v>187</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>6</v>
       </c>
       <c r="B114" t="s">
-        <v>329</v>
+        <v>920</v>
       </c>
       <c r="C114" t="s">
         <v>35</v>
       </c>
       <c r="D114">
         <v>23</v>
       </c>
       <c r="E114">
         <v>39</v>
       </c>
       <c r="F114">
         <v>23</v>
       </c>
       <c r="G114">
         <v>85</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>7</v>
       </c>
       <c r="B115" t="s">
-        <v>330</v>
+        <v>921</v>
       </c>
       <c r="C115" t="s">
         <v>35</v>
       </c>
       <c r="D115">
         <v>66</v>
       </c>
       <c r="E115">
         <v>36</v>
       </c>
       <c r="F115">
         <v>15</v>
       </c>
       <c r="G115">
         <v>117</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>8</v>
       </c>
       <c r="B116" t="s">
-        <v>331</v>
+        <v>922</v>
       </c>
       <c r="C116" t="s">
         <v>35</v>
       </c>
       <c r="D116">
         <v>56</v>
       </c>
       <c r="E116">
         <v>49</v>
       </c>
       <c r="F116">
         <v>15</v>
       </c>
       <c r="G116">
         <v>120</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>9</v>
       </c>
       <c r="B117" t="s">
-        <v>332</v>
+        <v>923</v>
       </c>
       <c r="C117" t="s">
         <v>35</v>
       </c>
       <c r="D117">
         <v>154</v>
       </c>
       <c r="E117">
         <v>15</v>
       </c>
       <c r="F117">
         <v>26</v>
       </c>
       <c r="G117">
         <v>195</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>10</v>
       </c>
       <c r="B118" t="s">
-        <v>333</v>
+        <v>924</v>
       </c>
       <c r="C118" t="s">
         <v>35</v>
       </c>
       <c r="D118">
         <v>414</v>
       </c>
       <c r="E118">
         <v>71</v>
       </c>
       <c r="F118">
         <v>181</v>
       </c>
       <c r="G118">
         <v>666</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>11</v>
       </c>
       <c r="B119" t="s">
-        <v>334</v>
+        <v>925</v>
       </c>
       <c r="C119" t="s">
         <v>35</v>
       </c>
       <c r="D119">
         <v>480</v>
       </c>
       <c r="E119">
         <v>907</v>
       </c>
       <c r="F119">
         <v>59</v>
       </c>
       <c r="G119">
         <v>1446</v>
       </c>
     </row>
     <row r="120"/>
     <row r="121">
       <c r="A121">
         <v>11</v>
       </c>
       <c r="B121" t="s">
-        <v>238</v>
+        <v>301</v>
       </c>
       <c r="C121" t="s">
         <v>32</v>
       </c>
       <c r="D121">
         <v>1896</v>
       </c>
       <c r="E121">
         <v>763</v>
       </c>
       <c r="F121">
         <v>489</v>
       </c>
       <c r="G121">
         <v>3148</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>27</v>
       </c>
       <c r="B122" t="s">
         <v>27</v>
       </c>
       <c r="C122" t="s">
         <v>33</v>
       </c>
       <c r="D122">
         <v>786</v>
       </c>
       <c r="E122">
         <v>277</v>
       </c>
       <c r="F122">
         <v>116</v>
       </c>
       <c r="G122">
         <v>1179</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1</v>
       </c>
       <c r="B123" t="s">
-        <v>335</v>
+        <v>926</v>
       </c>
       <c r="C123" t="s">
         <v>35</v>
       </c>
       <c r="D123">
         <v>516</v>
       </c>
       <c r="E123">
         <v>324</v>
       </c>
       <c r="F123">
         <v>115</v>
       </c>
       <c r="G123">
         <v>955</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>2</v>
       </c>
       <c r="B124" t="s">
-        <v>336</v>
+        <v>927</v>
       </c>
       <c r="C124" t="s">
         <v>35</v>
       </c>
       <c r="D124">
         <v>308</v>
       </c>
       <c r="E124">
         <v>78</v>
       </c>
       <c r="F124">
         <v>94</v>
       </c>
       <c r="G124">
         <v>480</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>3</v>
       </c>
       <c r="B125" t="s">
-        <v>337</v>
+        <v>928</v>
       </c>
       <c r="C125" t="s">
         <v>35</v>
       </c>
       <c r="D125">
         <v>75</v>
       </c>
       <c r="E125">
         <v>26</v>
       </c>
       <c r="F125">
         <v>18</v>
       </c>
       <c r="G125">
         <v>119</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>4</v>
       </c>
       <c r="B126" t="s">
-        <v>338</v>
+        <v>929</v>
       </c>
       <c r="C126" t="s">
         <v>35</v>
       </c>
       <c r="D126">
         <v>41</v>
       </c>
       <c r="E126">
         <v>26</v>
       </c>
       <c r="F126">
         <v>29</v>
       </c>
       <c r="G126">
         <v>96</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>5</v>
       </c>
       <c r="B127" t="s">
-        <v>339</v>
+        <v>930</v>
       </c>
       <c r="C127" t="s">
         <v>35</v>
       </c>
       <c r="D127">
         <v>170</v>
       </c>
       <c r="E127">
         <v>32</v>
       </c>
       <c r="F127">
         <v>117</v>
       </c>
       <c r="G127">
         <v>319</v>
       </c>
     </row>
     <row r="128"/>
     <row r="129">
       <c r="A129">
         <v>12</v>
       </c>
       <c r="B129" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C129" t="s">
         <v>32</v>
       </c>
       <c r="D129">
         <v>43427</v>
       </c>
       <c r="E129">
         <v>6434</v>
       </c>
       <c r="F129">
         <v>15979</v>
       </c>
       <c r="G129">
         <v>65840</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
         <v>27</v>
       </c>
       <c r="B130" t="s">
         <v>27</v>
       </c>
       <c r="C130" t="s">
         <v>33</v>
       </c>
       <c r="D130">
         <v>1705</v>
       </c>
       <c r="E130">
         <v>649</v>
       </c>
       <c r="F130">
         <v>389</v>
       </c>
       <c r="G130">
         <v>2743</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>1</v>
       </c>
       <c r="B131" t="s">
-        <v>340</v>
+        <v>931</v>
       </c>
       <c r="C131" t="s">
         <v>35</v>
       </c>
       <c r="D131">
         <v>14938</v>
       </c>
       <c r="E131">
         <v>1837</v>
       </c>
       <c r="F131">
         <v>2933</v>
       </c>
       <c r="G131">
         <v>19708</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>2</v>
       </c>
       <c r="B132" t="s">
-        <v>341</v>
+        <v>932</v>
       </c>
       <c r="C132" t="s">
         <v>35</v>
       </c>
       <c r="D132">
         <v>4659</v>
       </c>
       <c r="E132">
         <v>448</v>
       </c>
       <c r="F132">
         <v>825</v>
       </c>
       <c r="G132">
         <v>5932</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>3</v>
       </c>
       <c r="B133" t="s">
-        <v>342</v>
+        <v>933</v>
       </c>
       <c r="C133" t="s">
         <v>35</v>
       </c>
       <c r="D133">
         <v>479</v>
       </c>
       <c r="E133">
         <v>110</v>
       </c>
       <c r="F133">
         <v>93</v>
       </c>
       <c r="G133">
         <v>682</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>4</v>
       </c>
       <c r="B134" t="s">
-        <v>343</v>
+        <v>934</v>
       </c>
       <c r="C134" t="s">
         <v>35</v>
       </c>
       <c r="D134">
         <v>7633</v>
       </c>
       <c r="E134">
         <v>770</v>
       </c>
       <c r="F134">
         <v>1197</v>
       </c>
       <c r="G134">
         <v>9600</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>5</v>
       </c>
       <c r="B135" t="s">
-        <v>344</v>
+        <v>935</v>
       </c>
       <c r="C135" t="s">
         <v>35</v>
       </c>
       <c r="D135">
         <v>4045</v>
       </c>
       <c r="E135">
         <v>535</v>
       </c>
       <c r="F135">
         <v>3789</v>
       </c>
       <c r="G135">
         <v>8369</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>6</v>
       </c>
       <c r="B136" t="s">
-        <v>345</v>
+        <v>936</v>
       </c>
       <c r="C136" t="s">
         <v>35</v>
       </c>
       <c r="D136">
         <v>113</v>
       </c>
       <c r="E136">
         <v>80</v>
       </c>
       <c r="F136">
         <v>55</v>
       </c>
       <c r="G136">
         <v>248</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>7</v>
       </c>
       <c r="B137" t="s">
-        <v>346</v>
+        <v>937</v>
       </c>
       <c r="C137" t="s">
         <v>35</v>
       </c>
       <c r="D137">
         <v>228</v>
       </c>
       <c r="E137">
         <v>1520</v>
       </c>
       <c r="F137">
         <v>128</v>
       </c>
       <c r="G137">
         <v>1876</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>8</v>
       </c>
       <c r="B138" t="s">
-        <v>347</v>
+        <v>938</v>
       </c>
       <c r="C138" t="s">
         <v>35</v>
       </c>
       <c r="D138">
         <v>88</v>
       </c>
       <c r="E138">
         <v>12</v>
       </c>
       <c r="F138">
         <v>23</v>
       </c>
       <c r="G138">
         <v>123</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>9</v>
       </c>
       <c r="B139" t="s">
-        <v>348</v>
+        <v>939</v>
       </c>
       <c r="C139" t="s">
         <v>35</v>
       </c>
       <c r="D139">
         <v>98</v>
       </c>
       <c r="E139">
         <v>12</v>
       </c>
       <c r="F139">
         <v>81</v>
       </c>
       <c r="G139">
         <v>191</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>10</v>
       </c>
       <c r="B140" t="s">
-        <v>349</v>
+        <v>940</v>
       </c>
       <c r="C140" t="s">
         <v>35</v>
       </c>
       <c r="D140">
         <v>185</v>
       </c>
       <c r="E140">
         <v>49</v>
       </c>
       <c r="F140">
         <v>45</v>
       </c>
       <c r="G140">
         <v>279</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>11</v>
       </c>
       <c r="B141" t="s">
-        <v>350</v>
+        <v>941</v>
       </c>
       <c r="C141" t="s">
         <v>35</v>
       </c>
       <c r="D141">
         <v>9256</v>
       </c>
       <c r="E141">
         <v>412</v>
       </c>
       <c r="F141">
         <v>6421</v>
       </c>
       <c r="G141">
         <v>16089</v>
       </c>
     </row>
     <row r="142"/>
     <row r="143">
       <c r="A143">
         <v>13</v>
       </c>
       <c r="B143" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C143" t="s">
         <v>32</v>
       </c>
       <c r="D143">
         <v>7550</v>
       </c>
       <c r="E143">
         <v>14684</v>
       </c>
       <c r="F143">
         <v>7021</v>
       </c>
       <c r="G143">
         <v>29255</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
         <v>27</v>
       </c>
       <c r="B144" t="s">
         <v>27</v>
       </c>
       <c r="C144" t="s">
         <v>33</v>
       </c>
       <c r="D144">
         <v>264</v>
       </c>
       <c r="E144">
         <v>372</v>
       </c>
       <c r="F144">
         <v>132</v>
       </c>
       <c r="G144">
         <v>768</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1</v>
       </c>
       <c r="B145" t="s">
-        <v>351</v>
+        <v>942</v>
       </c>
       <c r="C145" t="s">
         <v>35</v>
       </c>
       <c r="D145">
         <v>1506</v>
       </c>
       <c r="E145">
         <v>1021</v>
       </c>
       <c r="F145">
         <v>3293</v>
       </c>
       <c r="G145">
         <v>5820</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>2</v>
       </c>
       <c r="B146" t="s">
-        <v>352</v>
+        <v>943</v>
       </c>
       <c r="C146" t="s">
         <v>35</v>
       </c>
       <c r="D146">
         <v>1852</v>
       </c>
       <c r="E146">
         <v>12230</v>
       </c>
       <c r="F146">
         <v>142</v>
       </c>
       <c r="G146">
         <v>14224</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>3</v>
       </c>
       <c r="B147" t="s">
-        <v>353</v>
+        <v>944</v>
       </c>
       <c r="C147" t="s">
         <v>35</v>
       </c>
       <c r="D147">
         <v>213</v>
       </c>
       <c r="E147">
         <v>118</v>
       </c>
       <c r="F147">
         <v>26</v>
       </c>
       <c r="G147">
         <v>357</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>4</v>
       </c>
       <c r="B148" t="s">
-        <v>354</v>
+        <v>945</v>
       </c>
       <c r="C148" t="s">
         <v>35</v>
       </c>
       <c r="D148">
         <v>94</v>
       </c>
       <c r="E148">
         <v>0</v>
       </c>
       <c r="F148">
         <v>18</v>
       </c>
       <c r="G148">
         <v>112</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>5</v>
       </c>
       <c r="B149" t="s">
-        <v>355</v>
+        <v>946</v>
       </c>
       <c r="C149" t="s">
         <v>35</v>
       </c>
       <c r="D149">
         <v>1335</v>
       </c>
       <c r="E149">
         <v>107</v>
       </c>
       <c r="F149">
         <v>62</v>
       </c>
       <c r="G149">
         <v>1504</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>6</v>
       </c>
       <c r="B150" t="s">
-        <v>356</v>
+        <v>947</v>
       </c>
       <c r="C150" t="s">
         <v>35</v>
       </c>
       <c r="D150">
         <v>151</v>
       </c>
       <c r="E150">
         <v>90</v>
       </c>
       <c r="F150">
         <v>25</v>
       </c>
       <c r="G150">
         <v>266</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>7</v>
       </c>
       <c r="B151" t="s">
-        <v>357</v>
+        <v>948</v>
       </c>
       <c r="C151" t="s">
         <v>35</v>
       </c>
       <c r="D151">
         <v>150</v>
       </c>
       <c r="E151">
         <v>142</v>
       </c>
       <c r="F151">
         <v>437</v>
       </c>
       <c r="G151">
         <v>729</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>8</v>
       </c>
       <c r="B152" t="s">
-        <v>358</v>
+        <v>949</v>
       </c>
       <c r="C152" t="s">
         <v>35</v>
       </c>
       <c r="D152">
         <v>47</v>
       </c>
       <c r="E152">
         <v>21</v>
       </c>
       <c r="F152">
         <v>4</v>
       </c>
       <c r="G152">
         <v>72</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>9</v>
       </c>
       <c r="B153" t="s">
-        <v>359</v>
+        <v>950</v>
       </c>
       <c r="C153" t="s">
         <v>35</v>
       </c>
       <c r="D153">
         <v>93</v>
       </c>
       <c r="E153">
         <v>119</v>
       </c>
       <c r="F153">
         <v>33</v>
       </c>
       <c r="G153">
         <v>245</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>10</v>
       </c>
       <c r="B154" t="s">
-        <v>360</v>
+        <v>951</v>
       </c>
       <c r="C154" t="s">
         <v>35</v>
       </c>
       <c r="D154">
         <v>39</v>
       </c>
       <c r="E154">
         <v>59</v>
       </c>
       <c r="F154">
         <v>16</v>
       </c>
       <c r="G154">
         <v>114</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>11</v>
       </c>
       <c r="B155" t="s">
-        <v>361</v>
+        <v>952</v>
       </c>
       <c r="C155" t="s">
         <v>35</v>
       </c>
       <c r="D155">
         <v>1806</v>
       </c>
       <c r="E155">
         <v>405</v>
       </c>
       <c r="F155">
         <v>2833</v>
       </c>
       <c r="G155">
         <v>5044</v>
       </c>
     </row>
     <row r="156"/>
     <row r="157">
       <c r="A157">
         <v>14</v>
       </c>
       <c r="B157" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C157" t="s">
         <v>32</v>
       </c>
       <c r="D157">
         <v>35680</v>
       </c>
       <c r="E157">
         <v>6417</v>
       </c>
       <c r="F157">
         <v>19429</v>
       </c>
       <c r="G157">
         <v>61526</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
         <v>27</v>
       </c>
       <c r="B158" t="s">
         <v>27</v>
       </c>
       <c r="C158" t="s">
         <v>33</v>
       </c>
       <c r="D158">
         <v>1112</v>
       </c>
       <c r="E158">
         <v>567</v>
       </c>
       <c r="F158">
         <v>449</v>
       </c>
       <c r="G158">
         <v>2128</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>1</v>
       </c>
       <c r="B159" t="s">
-        <v>362</v>
+        <v>953</v>
       </c>
       <c r="C159" t="s">
         <v>35</v>
       </c>
       <c r="D159">
         <v>13501</v>
       </c>
       <c r="E159">
         <v>1784</v>
       </c>
       <c r="F159">
         <v>3685</v>
       </c>
       <c r="G159">
         <v>18970</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>2</v>
       </c>
       <c r="B160" t="s">
-        <v>363</v>
+        <v>954</v>
       </c>
       <c r="C160" t="s">
         <v>35</v>
       </c>
       <c r="D160">
         <v>9870</v>
       </c>
       <c r="E160">
         <v>1294</v>
       </c>
       <c r="F160">
         <v>743</v>
       </c>
       <c r="G160">
         <v>11907</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>3</v>
       </c>
       <c r="B161" t="s">
-        <v>364</v>
+        <v>955</v>
       </c>
       <c r="C161" t="s">
         <v>35</v>
       </c>
       <c r="D161">
         <v>6548</v>
       </c>
       <c r="E161">
         <v>1131</v>
       </c>
       <c r="F161">
         <v>3993</v>
       </c>
       <c r="G161">
         <v>11672</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>4</v>
       </c>
       <c r="B162" t="s">
-        <v>365</v>
+        <v>956</v>
       </c>
       <c r="C162" t="s">
         <v>35</v>
       </c>
       <c r="D162">
         <v>799</v>
       </c>
       <c r="E162">
         <v>261</v>
       </c>
       <c r="F162">
         <v>290</v>
       </c>
       <c r="G162">
         <v>1350</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>5</v>
       </c>
       <c r="B163" t="s">
-        <v>366</v>
+        <v>957</v>
       </c>
       <c r="C163" t="s">
         <v>35</v>
       </c>
       <c r="D163">
         <v>283</v>
       </c>
       <c r="E163">
         <v>74</v>
       </c>
       <c r="F163">
         <v>163</v>
       </c>
       <c r="G163">
         <v>520</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>6</v>
       </c>
       <c r="B164" t="s">
-        <v>367</v>
+        <v>958</v>
       </c>
       <c r="C164" t="s">
         <v>35</v>
       </c>
       <c r="D164">
         <v>300</v>
       </c>
       <c r="E164">
         <v>63</v>
       </c>
       <c r="F164">
         <v>146</v>
       </c>
       <c r="G164">
         <v>509</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>7</v>
       </c>
       <c r="B165" t="s">
-        <v>368</v>
+        <v>959</v>
       </c>
       <c r="C165" t="s">
         <v>35</v>
       </c>
       <c r="D165">
         <v>113</v>
       </c>
       <c r="E165">
         <v>681</v>
       </c>
       <c r="F165">
         <v>81</v>
       </c>
       <c r="G165">
         <v>875</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>8</v>
       </c>
       <c r="B166" t="s">
-        <v>369</v>
+        <v>960</v>
       </c>
       <c r="C166" t="s">
         <v>35</v>
       </c>
       <c r="D166">
         <v>115</v>
       </c>
       <c r="E166">
         <v>37</v>
       </c>
       <c r="F166">
         <v>84</v>
       </c>
       <c r="G166">
         <v>236</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>9</v>
       </c>
       <c r="B167" t="s">
-        <v>370</v>
+        <v>961</v>
       </c>
       <c r="C167" t="s">
         <v>35</v>
       </c>
       <c r="D167">
         <v>2316</v>
       </c>
       <c r="E167">
         <v>222</v>
       </c>
       <c r="F167">
         <v>9611</v>
       </c>
       <c r="G167">
         <v>12149</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>10</v>
       </c>
       <c r="B168" t="s">
-        <v>371</v>
+        <v>962</v>
       </c>
       <c r="C168" t="s">
         <v>35</v>
       </c>
       <c r="D168">
         <v>114</v>
       </c>
       <c r="E168">
         <v>243</v>
       </c>
       <c r="F168">
         <v>43</v>
       </c>
       <c r="G168">
         <v>400</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>11</v>
       </c>
       <c r="B169" t="s">
-        <v>372</v>
+        <v>963</v>
       </c>
       <c r="C169" t="s">
         <v>35</v>
       </c>
       <c r="D169">
         <v>609</v>
       </c>
       <c r="E169">
         <v>60</v>
       </c>
       <c r="F169">
         <v>141</v>
       </c>
       <c r="G169">
         <v>810</v>
       </c>
     </row>
     <row r="170"/>
     <row r="171">
       <c r="A171">
         <v>16</v>
       </c>
       <c r="B171" t="s">
         <v>18</v>
       </c>
@@ -25352,281 +16115,281 @@
       </c>
       <c r="B172" t="s">
         <v>27</v>
       </c>
       <c r="C172" t="s">
         <v>33</v>
       </c>
       <c r="D172">
         <v>149</v>
       </c>
       <c r="E172">
         <v>142</v>
       </c>
       <c r="F172">
         <v>49</v>
       </c>
       <c r="G172">
         <v>340</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>1</v>
       </c>
       <c r="B173" t="s">
-        <v>373</v>
+        <v>964</v>
       </c>
       <c r="C173" t="s">
         <v>35</v>
       </c>
       <c r="D173">
         <v>567</v>
       </c>
       <c r="E173">
         <v>3504</v>
       </c>
       <c r="F173">
         <v>137</v>
       </c>
       <c r="G173">
         <v>4208</v>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>2</v>
       </c>
       <c r="B174" t="s">
-        <v>374</v>
+        <v>965</v>
       </c>
       <c r="C174" t="s">
         <v>35</v>
       </c>
       <c r="D174">
         <v>1054</v>
       </c>
       <c r="E174">
         <v>1032</v>
       </c>
       <c r="F174">
         <v>92</v>
       </c>
       <c r="G174">
         <v>2178</v>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>3</v>
       </c>
       <c r="B175" t="s">
-        <v>375</v>
+        <v>966</v>
       </c>
       <c r="C175" t="s">
         <v>35</v>
       </c>
       <c r="D175">
         <v>43</v>
       </c>
       <c r="E175">
         <v>25</v>
       </c>
       <c r="F175">
         <v>27</v>
       </c>
       <c r="G175">
         <v>95</v>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>4</v>
       </c>
       <c r="B176" t="s">
-        <v>376</v>
+        <v>967</v>
       </c>
       <c r="C176" t="s">
         <v>35</v>
       </c>
       <c r="D176">
         <v>573</v>
       </c>
       <c r="E176">
         <v>71</v>
       </c>
       <c r="F176">
         <v>1000</v>
       </c>
       <c r="G176">
         <v>1644</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>5</v>
       </c>
       <c r="B177" t="s">
-        <v>377</v>
+        <v>968</v>
       </c>
       <c r="C177" t="s">
         <v>35</v>
       </c>
       <c r="D177">
         <v>272</v>
       </c>
       <c r="E177">
         <v>200</v>
       </c>
       <c r="F177">
         <v>334</v>
       </c>
       <c r="G177">
         <v>806</v>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>6</v>
       </c>
       <c r="B178" t="s">
-        <v>378</v>
+        <v>969</v>
       </c>
       <c r="C178" t="s">
         <v>35</v>
       </c>
       <c r="D178">
         <v>290</v>
       </c>
       <c r="E178">
         <v>12</v>
       </c>
       <c r="F178">
         <v>20</v>
       </c>
       <c r="G178">
         <v>322</v>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>7</v>
       </c>
       <c r="B179" t="s">
-        <v>379</v>
+        <v>970</v>
       </c>
       <c r="C179" t="s">
         <v>35</v>
       </c>
       <c r="D179">
         <v>496</v>
       </c>
       <c r="E179">
         <v>43</v>
       </c>
       <c r="F179">
         <v>27</v>
       </c>
       <c r="G179">
         <v>566</v>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>8</v>
       </c>
       <c r="B180" t="s">
-        <v>380</v>
+        <v>971</v>
       </c>
       <c r="C180" t="s">
         <v>35</v>
       </c>
       <c r="D180">
         <v>60</v>
       </c>
       <c r="E180">
         <v>62</v>
       </c>
       <c r="F180">
         <v>9</v>
       </c>
       <c r="G180">
         <v>131</v>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>9</v>
       </c>
       <c r="B181" t="s">
-        <v>381</v>
+        <v>972</v>
       </c>
       <c r="C181" t="s">
         <v>35</v>
       </c>
       <c r="D181">
         <v>14</v>
       </c>
       <c r="E181">
         <v>9</v>
       </c>
       <c r="F181">
         <v>6</v>
       </c>
       <c r="G181">
         <v>29</v>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>10</v>
       </c>
       <c r="B182" t="s">
-        <v>382</v>
+        <v>973</v>
       </c>
       <c r="C182" t="s">
         <v>35</v>
       </c>
       <c r="D182">
         <v>492</v>
       </c>
       <c r="E182">
         <v>152</v>
       </c>
       <c r="F182">
         <v>68</v>
       </c>
       <c r="G182">
         <v>712</v>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>11</v>
       </c>
       <c r="B183" t="s">
-        <v>383</v>
+        <v>974</v>
       </c>
       <c r="C183" t="s">
         <v>35</v>
       </c>
       <c r="D183">
         <v>3631</v>
       </c>
       <c r="E183">
         <v>581</v>
       </c>
       <c r="F183">
         <v>130</v>
       </c>
       <c r="G183">
         <v>4342</v>
       </c>
     </row>
     <row r="184"/>
     <row r="185">
       <c r="A185">
         <v>17</v>
       </c>
       <c r="B185" t="s">
         <v>19</v>
       </c>
@@ -25652,281 +16415,281 @@
       </c>
       <c r="B186" t="s">
         <v>27</v>
       </c>
       <c r="C186" t="s">
         <v>33</v>
       </c>
       <c r="D186">
         <v>659</v>
       </c>
       <c r="E186">
         <v>1151</v>
       </c>
       <c r="F186">
         <v>68</v>
       </c>
       <c r="G186">
         <v>1878</v>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>1</v>
       </c>
       <c r="B187" t="s">
-        <v>384</v>
+        <v>975</v>
       </c>
       <c r="C187" t="s">
         <v>35</v>
       </c>
       <c r="D187">
         <v>3010</v>
       </c>
       <c r="E187">
         <v>17094</v>
       </c>
       <c r="F187">
         <v>129</v>
       </c>
       <c r="G187">
         <v>20233</v>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>2</v>
       </c>
       <c r="B188" t="s">
-        <v>385</v>
+        <v>976</v>
       </c>
       <c r="C188" t="s">
         <v>35</v>
       </c>
       <c r="D188">
         <v>444</v>
       </c>
       <c r="E188">
         <v>289</v>
       </c>
       <c r="F188">
         <v>291</v>
       </c>
       <c r="G188">
         <v>1024</v>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>3</v>
       </c>
       <c r="B189" t="s">
-        <v>386</v>
+        <v>977</v>
       </c>
       <c r="C189" t="s">
         <v>35</v>
       </c>
       <c r="D189">
         <v>126</v>
       </c>
       <c r="E189">
         <v>89</v>
       </c>
       <c r="F189">
         <v>49</v>
       </c>
       <c r="G189">
         <v>264</v>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>4</v>
       </c>
       <c r="B190" t="s">
-        <v>387</v>
+        <v>978</v>
       </c>
       <c r="C190" t="s">
         <v>35</v>
       </c>
       <c r="D190">
         <v>729</v>
       </c>
       <c r="E190">
         <v>78</v>
       </c>
       <c r="F190">
         <v>96</v>
       </c>
       <c r="G190">
         <v>903</v>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>5</v>
       </c>
       <c r="B191" t="s">
-        <v>388</v>
+        <v>979</v>
       </c>
       <c r="C191" t="s">
         <v>35</v>
       </c>
       <c r="D191">
         <v>85</v>
       </c>
       <c r="E191">
         <v>60</v>
       </c>
       <c r="F191">
         <v>6</v>
       </c>
       <c r="G191">
         <v>151</v>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>6</v>
       </c>
       <c r="B192" t="s">
-        <v>389</v>
+        <v>980</v>
       </c>
       <c r="C192" t="s">
         <v>35</v>
       </c>
       <c r="D192">
         <v>67</v>
       </c>
       <c r="E192">
         <v>41</v>
       </c>
       <c r="F192">
         <v>11</v>
       </c>
       <c r="G192">
         <v>119</v>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>7</v>
       </c>
       <c r="B193" t="s">
-        <v>390</v>
+        <v>981</v>
       </c>
       <c r="C193" t="s">
         <v>35</v>
       </c>
       <c r="D193">
         <v>242</v>
       </c>
       <c r="E193">
         <v>157</v>
       </c>
       <c r="F193">
         <v>32</v>
       </c>
       <c r="G193">
         <v>431</v>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>8</v>
       </c>
       <c r="B194" t="s">
-        <v>391</v>
+        <v>982</v>
       </c>
       <c r="C194" t="s">
         <v>35</v>
       </c>
       <c r="D194">
         <v>46</v>
       </c>
       <c r="E194">
         <v>10</v>
       </c>
       <c r="F194">
         <v>5</v>
       </c>
       <c r="G194">
         <v>61</v>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>9</v>
       </c>
       <c r="B195" t="s">
-        <v>392</v>
+        <v>983</v>
       </c>
       <c r="C195" t="s">
         <v>35</v>
       </c>
       <c r="D195">
         <v>48</v>
       </c>
       <c r="E195">
         <v>24</v>
       </c>
       <c r="F195">
         <v>6</v>
       </c>
       <c r="G195">
         <v>78</v>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>10</v>
       </c>
       <c r="B196" t="s">
-        <v>393</v>
+        <v>984</v>
       </c>
       <c r="C196" t="s">
         <v>35</v>
       </c>
       <c r="D196">
         <v>117</v>
       </c>
       <c r="E196">
         <v>83</v>
       </c>
       <c r="F196">
         <v>24</v>
       </c>
       <c r="G196">
         <v>224</v>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>11</v>
       </c>
       <c r="B197" t="s">
-        <v>394</v>
+        <v>985</v>
       </c>
       <c r="C197" t="s">
         <v>35</v>
       </c>
       <c r="D197">
         <v>1038</v>
       </c>
       <c r="E197">
         <v>16263</v>
       </c>
       <c r="F197">
         <v>116</v>
       </c>
       <c r="G197">
         <v>17417</v>
       </c>
     </row>
     <row r="198"/>
     <row r="199">
       <c r="A199">
         <v>24</v>
       </c>
       <c r="B199" t="s">
         <v>20</v>
       </c>
@@ -25952,395 +16715,395 @@
       </c>
       <c r="B200" t="s">
         <v>27</v>
       </c>
       <c r="C200" t="s">
         <v>33</v>
       </c>
       <c r="D200">
         <v>193</v>
       </c>
       <c r="E200">
         <v>84</v>
       </c>
       <c r="F200">
         <v>34</v>
       </c>
       <c r="G200">
         <v>311</v>
       </c>
     </row>
     <row r="201">
       <c r="A201">
         <v>1</v>
       </c>
       <c r="B201" t="s">
-        <v>395</v>
+        <v>986</v>
       </c>
       <c r="C201" t="s">
         <v>35</v>
       </c>
       <c r="D201">
         <v>218</v>
       </c>
       <c r="E201">
         <v>352</v>
       </c>
       <c r="F201">
         <v>57</v>
       </c>
       <c r="G201">
         <v>627</v>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>2</v>
       </c>
       <c r="B202" t="s">
-        <v>396</v>
+        <v>987</v>
       </c>
       <c r="C202" t="s">
         <v>35</v>
       </c>
       <c r="D202">
         <v>90</v>
       </c>
       <c r="E202">
         <v>96</v>
       </c>
       <c r="F202">
         <v>17</v>
       </c>
       <c r="G202">
         <v>203</v>
       </c>
     </row>
     <row r="203">
       <c r="A203">
         <v>3</v>
       </c>
       <c r="B203" t="s">
-        <v>397</v>
+        <v>988</v>
       </c>
       <c r="C203" t="s">
         <v>35</v>
       </c>
       <c r="D203">
         <v>34</v>
       </c>
       <c r="E203">
         <v>12</v>
       </c>
       <c r="F203">
         <v>4</v>
       </c>
       <c r="G203">
         <v>50</v>
       </c>
     </row>
     <row r="204">
       <c r="A204">
         <v>4</v>
       </c>
       <c r="B204" t="s">
-        <v>398</v>
+        <v>989</v>
       </c>
       <c r="C204" t="s">
         <v>35</v>
       </c>
       <c r="D204">
         <v>119</v>
       </c>
       <c r="E204">
         <v>12</v>
       </c>
       <c r="F204">
         <v>11</v>
       </c>
       <c r="G204">
         <v>142</v>
       </c>
     </row>
     <row r="205">
       <c r="A205">
         <v>5</v>
       </c>
       <c r="B205" t="s">
-        <v>399</v>
+        <v>990</v>
       </c>
       <c r="C205" t="s">
         <v>35</v>
       </c>
       <c r="D205">
         <v>31</v>
       </c>
       <c r="E205">
         <v>14</v>
       </c>
       <c r="F205">
         <v>63</v>
       </c>
       <c r="G205">
         <v>108</v>
       </c>
     </row>
     <row r="206">
       <c r="A206">
         <v>6</v>
       </c>
       <c r="B206" t="s">
-        <v>400</v>
+        <v>991</v>
       </c>
       <c r="C206" t="s">
         <v>35</v>
       </c>
       <c r="D206">
         <v>21</v>
       </c>
       <c r="E206">
         <v>10</v>
       </c>
       <c r="F206">
         <v>1</v>
       </c>
       <c r="G206">
         <v>32</v>
       </c>
     </row>
     <row r="207">
       <c r="A207">
         <v>7</v>
       </c>
       <c r="B207" t="s">
-        <v>401</v>
+        <v>992</v>
       </c>
       <c r="C207" t="s">
         <v>35</v>
       </c>
       <c r="D207">
         <v>69</v>
       </c>
       <c r="E207">
         <v>11</v>
       </c>
       <c r="F207">
         <v>10</v>
       </c>
       <c r="G207">
         <v>90</v>
       </c>
     </row>
     <row r="208">
       <c r="A208">
         <v>8</v>
       </c>
       <c r="B208" t="s">
-        <v>402</v>
+        <v>993</v>
       </c>
       <c r="C208" t="s">
         <v>35</v>
       </c>
       <c r="D208">
         <v>38</v>
       </c>
       <c r="E208">
         <v>9</v>
       </c>
       <c r="F208">
         <v>12</v>
       </c>
       <c r="G208">
         <v>59</v>
       </c>
     </row>
     <row r="209">
       <c r="A209">
         <v>9</v>
       </c>
       <c r="B209" t="s">
-        <v>403</v>
+        <v>994</v>
       </c>
       <c r="C209" t="s">
         <v>35</v>
       </c>
       <c r="D209">
         <v>36</v>
       </c>
       <c r="E209">
         <v>17</v>
       </c>
       <c r="F209">
         <v>9</v>
       </c>
       <c r="G209">
         <v>62</v>
       </c>
     </row>
     <row r="210">
       <c r="A210">
         <v>10</v>
       </c>
       <c r="B210" t="s">
-        <v>404</v>
+        <v>995</v>
       </c>
       <c r="C210" t="s">
         <v>35</v>
       </c>
       <c r="D210">
         <v>12</v>
       </c>
       <c r="E210">
         <v>4</v>
       </c>
       <c r="F210">
         <v>2</v>
       </c>
       <c r="G210">
         <v>18</v>
       </c>
     </row>
     <row r="211">
       <c r="A211">
         <v>11</v>
       </c>
       <c r="B211" t="s">
-        <v>405</v>
+        <v>996</v>
       </c>
       <c r="C211" t="s">
         <v>35</v>
       </c>
       <c r="D211">
         <v>46</v>
       </c>
       <c r="E211">
         <v>27</v>
       </c>
       <c r="F211">
         <v>11</v>
       </c>
       <c r="G211">
         <v>84</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView tabSelected="true" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="M1" s="1" t="s">
+      <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="N1" s="1" t="s">
+      <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="O1" s="1" t="s">
+      <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="P1" s="1" t="s">
+      <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="Q1" s="1" t="s">
+      <c r="R1" s="1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>22</v>
       </c>
       <c r="C2" t="s">
-        <v>406</v>
+        <v>23</v>
       </c>
       <c r="D2" t="s">
-        <v>407</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
-        <v>408</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>409</v>
+        <v>26</v>
       </c>
       <c r="G2">
         <v>26817</v>
       </c>
       <c r="H2">
         <v>72776</v>
       </c>
       <c r="I2">
         <v>16467</v>
       </c>
       <c r="J2">
         <v>31940</v>
       </c>
       <c r="K2">
         <v>28353</v>
       </c>
       <c r="L2">
         <v>2832</v>
       </c>
       <c r="M2">
         <v>39134</v>
       </c>
       <c r="N2">
         <v>1471</v>
       </c>
@@ -26407,69 +17170,69 @@
         <v>1678</v>
       </c>
       <c r="Q3">
         <v>22111</v>
       </c>
       <c r="R3">
         <v>703</v>
       </c>
       <c r="S3">
         <v>12022</v>
       </c>
       <c r="T3">
         <v>33902</v>
       </c>
       <c r="U3">
         <v>446</v>
       </c>
       <c r="V3">
         <v>294755</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>409</v>
+        <v>26</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>28</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
@@ -26487,153 +17250,153 @@
         <v>26817</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3" t="s">
         <v>33</v>
       </c>
       <c r="D3">
         <v>4363</v>
       </c>
       <c r="E3">
         <v>4363</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>410</v>
+        <v>34</v>
       </c>
       <c r="C4" t="s">
         <v>35</v>
       </c>
       <c r="D4">
         <v>18079</v>
       </c>
       <c r="E4">
         <v>18079</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>411</v>
+        <v>36</v>
       </c>
       <c r="C5" t="s">
         <v>35</v>
       </c>
       <c r="D5">
         <v>891</v>
       </c>
       <c r="E5">
         <v>891</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>412</v>
+        <v>37</v>
       </c>
       <c r="C6" t="s">
         <v>35</v>
       </c>
       <c r="D6">
         <v>603</v>
       </c>
       <c r="E6">
         <v>603</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>413</v>
+        <v>38</v>
       </c>
       <c r="C7" t="s">
         <v>35</v>
       </c>
       <c r="D7">
         <v>621</v>
       </c>
       <c r="E7">
         <v>621</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>414</v>
+        <v>39</v>
       </c>
       <c r="C8" t="s">
         <v>35</v>
       </c>
       <c r="D8">
         <v>247</v>
       </c>
       <c r="E8">
         <v>247</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>415</v>
+        <v>40</v>
       </c>
       <c r="C9" t="s">
         <v>35</v>
       </c>
       <c r="D9">
         <v>540</v>
       </c>
       <c r="E9">
         <v>540</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>416</v>
+        <v>41</v>
       </c>
       <c r="C10" t="s">
         <v>35</v>
       </c>
       <c r="D10">
         <v>1473</v>
       </c>
       <c r="E10">
         <v>1473</v>
       </c>
     </row>
     <row r="11"/>
     <row r="12">
       <c r="A12">
         <v>2</v>
       </c>
       <c r="B12" t="s">
         <v>7</v>
       </c>
       <c r="C12" t="s">
         <v>32</v>
       </c>
       <c r="D12">
         <v>72776</v>
       </c>
@@ -26641,136 +17404,136 @@
         <v>72776</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>27</v>
       </c>
       <c r="B13" t="s">
         <v>27</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13">
         <v>6860</v>
       </c>
       <c r="E13">
         <v>6860</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>417</v>
+        <v>42</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14">
         <v>27200</v>
       </c>
       <c r="E14">
         <v>27200</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
-        <v>418</v>
+        <v>43</v>
       </c>
       <c r="C15" t="s">
         <v>35</v>
       </c>
       <c r="D15">
         <v>35910</v>
       </c>
       <c r="E15">
         <v>35910</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>3</v>
       </c>
       <c r="B16" t="s">
-        <v>419</v>
+        <v>44</v>
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16">
         <v>1268</v>
       </c>
       <c r="E16">
         <v>1268</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>4</v>
       </c>
       <c r="B17" t="s">
-        <v>420</v>
+        <v>45</v>
       </c>
       <c r="C17" t="s">
         <v>35</v>
       </c>
       <c r="D17">
         <v>301</v>
       </c>
       <c r="E17">
         <v>301</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>5</v>
       </c>
       <c r="B18" t="s">
-        <v>421</v>
+        <v>46</v>
       </c>
       <c r="C18" t="s">
         <v>35</v>
       </c>
       <c r="D18">
         <v>1036</v>
       </c>
       <c r="E18">
         <v>1036</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>6</v>
       </c>
       <c r="B19" t="s">
-        <v>422</v>
+        <v>47</v>
       </c>
       <c r="C19" t="s">
         <v>35</v>
       </c>
       <c r="D19">
         <v>201</v>
       </c>
       <c r="E19">
         <v>201</v>
       </c>
     </row>
     <row r="20"/>
     <row r="21">
       <c r="A21">
         <v>3</v>
       </c>
       <c r="B21" t="s">
         <v>8</v>
       </c>
       <c r="C21" t="s">
         <v>32</v>
       </c>
       <c r="D21">
         <v>16467</v>
       </c>
@@ -26778,153 +17541,153 @@
         <v>16467</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>27</v>
       </c>
       <c r="B22" t="s">
         <v>27</v>
       </c>
       <c r="C22" t="s">
         <v>33</v>
       </c>
       <c r="D22">
         <v>2033</v>
       </c>
       <c r="E22">
         <v>2033</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1</v>
       </c>
       <c r="B23" t="s">
-        <v>423</v>
+        <v>48</v>
       </c>
       <c r="C23" t="s">
         <v>35</v>
       </c>
       <c r="D23">
         <v>10245</v>
       </c>
       <c r="E23">
         <v>10245</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>2</v>
       </c>
       <c r="B24" t="s">
-        <v>424</v>
+        <v>49</v>
       </c>
       <c r="C24" t="s">
         <v>35</v>
       </c>
       <c r="D24">
         <v>2057</v>
       </c>
       <c r="E24">
         <v>2057</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>3</v>
       </c>
       <c r="B25" t="s">
-        <v>425</v>
+        <v>50</v>
       </c>
       <c r="C25" t="s">
         <v>35</v>
       </c>
       <c r="D25">
         <v>704</v>
       </c>
       <c r="E25">
         <v>704</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>4</v>
       </c>
       <c r="B26" t="s">
-        <v>426</v>
+        <v>51</v>
       </c>
       <c r="C26" t="s">
         <v>35</v>
       </c>
       <c r="D26">
         <v>251</v>
       </c>
       <c r="E26">
         <v>251</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>5</v>
       </c>
       <c r="B27" t="s">
-        <v>427</v>
+        <v>52</v>
       </c>
       <c r="C27" t="s">
         <v>35</v>
       </c>
       <c r="D27">
         <v>558</v>
       </c>
       <c r="E27">
         <v>558</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>6</v>
       </c>
       <c r="B28" t="s">
-        <v>86</v>
+        <v>53</v>
       </c>
       <c r="C28" t="s">
         <v>35</v>
       </c>
       <c r="D28">
         <v>466</v>
       </c>
       <c r="E28">
         <v>466</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>7</v>
       </c>
       <c r="B29" t="s">
-        <v>428</v>
+        <v>54</v>
       </c>
       <c r="C29" t="s">
         <v>35</v>
       </c>
       <c r="D29">
         <v>153</v>
       </c>
       <c r="E29">
         <v>153</v>
       </c>
     </row>
     <row r="30"/>
     <row r="31">
       <c r="A31">
         <v>4</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
         <v>32</v>
       </c>
       <c r="D31">
         <v>31940</v>
       </c>
@@ -26932,153 +17695,153 @@
         <v>31940</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>27</v>
       </c>
       <c r="B32" t="s">
         <v>27</v>
       </c>
       <c r="C32" t="s">
         <v>33</v>
       </c>
       <c r="D32">
         <v>10595</v>
       </c>
       <c r="E32">
         <v>10595</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>1</v>
       </c>
       <c r="B33" t="s">
-        <v>429</v>
+        <v>55</v>
       </c>
       <c r="C33" t="s">
         <v>35</v>
       </c>
       <c r="D33">
         <v>0</v>
       </c>
       <c r="E33">
         <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>2</v>
       </c>
       <c r="B34" t="s">
-        <v>430</v>
+        <v>56</v>
       </c>
       <c r="C34" t="s">
         <v>35</v>
       </c>
       <c r="D34">
         <v>17803</v>
       </c>
       <c r="E34">
         <v>17803</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>3</v>
       </c>
       <c r="B35" t="s">
-        <v>431</v>
+        <v>57</v>
       </c>
       <c r="C35" t="s">
         <v>35</v>
       </c>
       <c r="D35">
         <v>1156</v>
       </c>
       <c r="E35">
         <v>1156</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>4</v>
       </c>
       <c r="B36" t="s">
-        <v>432</v>
+        <v>58</v>
       </c>
       <c r="C36" t="s">
         <v>35</v>
       </c>
       <c r="D36">
         <v>1126</v>
       </c>
       <c r="E36">
         <v>1126</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>5</v>
       </c>
       <c r="B37" t="s">
-        <v>433</v>
+        <v>59</v>
       </c>
       <c r="C37" t="s">
         <v>35</v>
       </c>
       <c r="D37">
         <v>833</v>
       </c>
       <c r="E37">
         <v>833</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>6</v>
       </c>
       <c r="B38" t="s">
-        <v>434</v>
+        <v>60</v>
       </c>
       <c r="C38" t="s">
         <v>35</v>
       </c>
       <c r="D38">
         <v>187</v>
       </c>
       <c r="E38">
         <v>187</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>7</v>
       </c>
       <c r="B39" t="s">
-        <v>435</v>
+        <v>61</v>
       </c>
       <c r="C39" t="s">
         <v>35</v>
       </c>
       <c r="D39">
         <v>240</v>
       </c>
       <c r="E39">
         <v>240</v>
       </c>
     </row>
     <row r="40"/>
     <row r="41">
       <c r="A41">
         <v>5</v>
       </c>
       <c r="B41" t="s">
         <v>10</v>
       </c>
       <c r="C41" t="s">
         <v>32</v>
       </c>
       <c r="D41">
         <v>28353</v>
       </c>
@@ -27086,1078 +17849,1078 @@
         <v>28353</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>27</v>
       </c>
       <c r="B42" t="s">
         <v>27</v>
       </c>
       <c r="C42" t="s">
         <v>33</v>
       </c>
       <c r="D42">
         <v>2296</v>
       </c>
       <c r="E42">
         <v>2296</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1</v>
       </c>
       <c r="B43" t="s">
-        <v>436</v>
+        <v>62</v>
       </c>
       <c r="C43" t="s">
         <v>35</v>
       </c>
       <c r="D43">
         <v>15849</v>
       </c>
       <c r="E43">
         <v>15849</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2</v>
       </c>
       <c r="B44" t="s">
-        <v>437</v>
+        <v>63</v>
       </c>
       <c r="C44" t="s">
         <v>35</v>
       </c>
       <c r="D44">
         <v>6912</v>
       </c>
       <c r="E44">
         <v>6912</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>3</v>
       </c>
       <c r="B45" t="s">
-        <v>438</v>
+        <v>64</v>
       </c>
       <c r="C45" t="s">
         <v>35</v>
       </c>
       <c r="D45">
         <v>276</v>
       </c>
       <c r="E45">
         <v>276</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>4</v>
       </c>
       <c r="B46" t="s">
-        <v>439</v>
+        <v>65</v>
       </c>
       <c r="C46" t="s">
         <v>35</v>
       </c>
       <c r="D46">
         <v>222</v>
       </c>
       <c r="E46">
         <v>222</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>5</v>
       </c>
       <c r="B47" t="s">
-        <v>440</v>
+        <v>66</v>
       </c>
       <c r="C47" t="s">
         <v>35</v>
       </c>
       <c r="D47">
         <v>2238</v>
       </c>
       <c r="E47">
         <v>2238</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>6</v>
       </c>
       <c r="B48" t="s">
-        <v>441</v>
+        <v>67</v>
       </c>
       <c r="C48" t="s">
         <v>35</v>
       </c>
       <c r="D48">
         <v>245</v>
       </c>
       <c r="E48">
         <v>245</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>7</v>
       </c>
       <c r="B49" t="s">
-        <v>442</v>
+        <v>68</v>
       </c>
       <c r="C49" t="s">
         <v>35</v>
       </c>
       <c r="D49">
         <v>315</v>
       </c>
       <c r="E49">
         <v>315</v>
       </c>
     </row>
     <row r="50"/>
     <row r="51">
       <c r="A51">
         <v>7</v>
       </c>
       <c r="B51" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C51" t="s">
         <v>32</v>
       </c>
       <c r="D51">
         <v>2832</v>
       </c>
       <c r="E51">
         <v>2832</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>27</v>
       </c>
       <c r="B52" t="s">
         <v>27</v>
       </c>
       <c r="C52" t="s">
         <v>33</v>
       </c>
       <c r="D52">
         <v>1395</v>
       </c>
       <c r="E52">
         <v>1395</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>1</v>
       </c>
       <c r="B53" t="s">
-        <v>443</v>
+        <v>69</v>
       </c>
       <c r="C53" t="s">
         <v>35</v>
       </c>
       <c r="D53">
         <v>756</v>
       </c>
       <c r="E53">
         <v>756</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>2</v>
       </c>
       <c r="B54" t="s">
-        <v>444</v>
+        <v>70</v>
       </c>
       <c r="C54" t="s">
         <v>35</v>
       </c>
       <c r="D54">
         <v>439</v>
       </c>
       <c r="E54">
         <v>439</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>3</v>
       </c>
       <c r="B55" t="s">
-        <v>445</v>
+        <v>71</v>
       </c>
       <c r="C55" t="s">
         <v>35</v>
       </c>
       <c r="D55">
         <v>143</v>
       </c>
       <c r="E55">
         <v>143</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>4</v>
       </c>
       <c r="B56" t="s">
-        <v>446</v>
+        <v>72</v>
       </c>
       <c r="C56" t="s">
         <v>35</v>
       </c>
       <c r="D56">
         <v>99</v>
       </c>
       <c r="E56">
         <v>99</v>
       </c>
     </row>
     <row r="57"/>
     <row r="58">
       <c r="A58">
         <v>8</v>
       </c>
       <c r="B58" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C58" t="s">
         <v>32</v>
       </c>
       <c r="D58">
         <v>39134</v>
       </c>
       <c r="E58">
         <v>39134</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>27</v>
       </c>
       <c r="B59" t="s">
         <v>27</v>
       </c>
       <c r="C59" t="s">
         <v>33</v>
       </c>
       <c r="D59">
         <v>2590</v>
       </c>
       <c r="E59">
         <v>2590</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1</v>
       </c>
       <c r="B60" t="s">
-        <v>447</v>
+        <v>73</v>
       </c>
       <c r="C60" t="s">
         <v>35</v>
       </c>
       <c r="D60">
         <v>30542</v>
       </c>
       <c r="E60">
         <v>30542</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>2</v>
       </c>
       <c r="B61" t="s">
-        <v>448</v>
+        <v>74</v>
       </c>
       <c r="C61" t="s">
         <v>35</v>
       </c>
       <c r="D61">
         <v>2539</v>
       </c>
       <c r="E61">
         <v>2539</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>3</v>
       </c>
       <c r="B62" t="s">
-        <v>449</v>
+        <v>75</v>
       </c>
       <c r="C62" t="s">
         <v>35</v>
       </c>
       <c r="D62">
         <v>2182</v>
       </c>
       <c r="E62">
         <v>2182</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>4</v>
       </c>
       <c r="B63" t="s">
-        <v>450</v>
+        <v>76</v>
       </c>
       <c r="C63" t="s">
         <v>35</v>
       </c>
       <c r="D63">
         <v>467</v>
       </c>
       <c r="E63">
         <v>467</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>5</v>
       </c>
       <c r="B64" t="s">
-        <v>451</v>
+        <v>77</v>
       </c>
       <c r="C64" t="s">
         <v>35</v>
       </c>
       <c r="D64">
         <v>90</v>
       </c>
       <c r="E64">
         <v>90</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>6</v>
       </c>
       <c r="B65" t="s">
-        <v>452</v>
+        <v>78</v>
       </c>
       <c r="C65" t="s">
         <v>35</v>
       </c>
       <c r="D65">
         <v>276</v>
       </c>
       <c r="E65">
         <v>276</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>7</v>
       </c>
       <c r="B66" t="s">
-        <v>453</v>
+        <v>79</v>
       </c>
       <c r="C66" t="s">
         <v>35</v>
       </c>
       <c r="D66">
         <v>448</v>
       </c>
       <c r="E66">
         <v>448</v>
       </c>
     </row>
     <row r="67"/>
     <row r="68">
       <c r="A68">
         <v>10</v>
       </c>
       <c r="B68" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C68" t="s">
         <v>32</v>
       </c>
       <c r="D68">
         <v>1471</v>
       </c>
       <c r="E68">
         <v>1471</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>27</v>
       </c>
       <c r="B69" t="s">
         <v>27</v>
       </c>
       <c r="C69" t="s">
         <v>33</v>
       </c>
       <c r="D69">
         <v>421</v>
       </c>
       <c r="E69">
         <v>421</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>1</v>
       </c>
       <c r="B70" t="s">
-        <v>454</v>
+        <v>80</v>
       </c>
       <c r="C70" t="s">
         <v>35</v>
       </c>
       <c r="D70">
         <v>561</v>
       </c>
       <c r="E70">
         <v>561</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>2</v>
       </c>
       <c r="B71" t="s">
-        <v>455</v>
+        <v>81</v>
       </c>
       <c r="C71" t="s">
         <v>35</v>
       </c>
       <c r="D71">
         <v>110</v>
       </c>
       <c r="E71">
         <v>110</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>3</v>
       </c>
       <c r="B72" t="s">
-        <v>456</v>
+        <v>82</v>
       </c>
       <c r="C72" t="s">
         <v>35</v>
       </c>
       <c r="D72">
         <v>143</v>
       </c>
       <c r="E72">
         <v>143</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>4</v>
       </c>
       <c r="B73" t="s">
-        <v>457</v>
+        <v>83</v>
       </c>
       <c r="C73" t="s">
         <v>35</v>
       </c>
       <c r="D73">
         <v>96</v>
       </c>
       <c r="E73">
         <v>96</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>5</v>
       </c>
       <c r="B74" t="s">
-        <v>458</v>
+        <v>84</v>
       </c>
       <c r="C74" t="s">
         <v>35</v>
       </c>
       <c r="D74">
         <v>67</v>
       </c>
       <c r="E74">
         <v>67</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>6</v>
       </c>
       <c r="B75" t="s">
-        <v>459</v>
+        <v>85</v>
       </c>
       <c r="C75" t="s">
         <v>35</v>
       </c>
       <c r="D75">
         <v>36</v>
       </c>
       <c r="E75">
         <v>36</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>7</v>
       </c>
       <c r="B76" t="s">
-        <v>460</v>
+        <v>86</v>
       </c>
       <c r="C76" t="s">
         <v>35</v>
       </c>
       <c r="D76">
         <v>37</v>
       </c>
       <c r="E76">
         <v>37</v>
       </c>
     </row>
     <row r="77"/>
     <row r="78">
       <c r="A78">
         <v>12</v>
       </c>
       <c r="B78" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C78" t="s">
         <v>32</v>
       </c>
       <c r="D78">
         <v>4103</v>
       </c>
       <c r="E78">
         <v>4103</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>27</v>
       </c>
       <c r="B79" t="s">
         <v>27</v>
       </c>
       <c r="C79" t="s">
         <v>33</v>
       </c>
       <c r="D79">
         <v>814</v>
       </c>
       <c r="E79">
         <v>814</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1</v>
       </c>
       <c r="B80" t="s">
-        <v>461</v>
+        <v>87</v>
       </c>
       <c r="C80" t="s">
         <v>35</v>
       </c>
       <c r="D80">
         <v>1686</v>
       </c>
       <c r="E80">
         <v>1686</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>2</v>
       </c>
       <c r="B81" t="s">
-        <v>462</v>
+        <v>88</v>
       </c>
       <c r="C81" t="s">
         <v>35</v>
       </c>
       <c r="D81">
         <v>492</v>
       </c>
       <c r="E81">
         <v>492</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>3</v>
       </c>
       <c r="B82" t="s">
-        <v>463</v>
+        <v>89</v>
       </c>
       <c r="C82" t="s">
         <v>35</v>
       </c>
       <c r="D82">
         <v>129</v>
       </c>
       <c r="E82">
         <v>129</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>4</v>
       </c>
       <c r="B83" t="s">
-        <v>464</v>
+        <v>90</v>
       </c>
       <c r="C83" t="s">
         <v>35</v>
       </c>
       <c r="D83">
         <v>132</v>
       </c>
       <c r="E83">
         <v>132</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>5</v>
       </c>
       <c r="B84" t="s">
-        <v>465</v>
+        <v>91</v>
       </c>
       <c r="C84" t="s">
         <v>35</v>
       </c>
       <c r="D84">
         <v>134</v>
       </c>
       <c r="E84">
         <v>134</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>6</v>
       </c>
       <c r="B85" t="s">
-        <v>466</v>
+        <v>92</v>
       </c>
       <c r="C85" t="s">
         <v>35</v>
       </c>
       <c r="D85">
         <v>125</v>
       </c>
       <c r="E85">
         <v>125</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>7</v>
       </c>
       <c r="B86" t="s">
-        <v>467</v>
+        <v>93</v>
       </c>
       <c r="C86" t="s">
         <v>35</v>
       </c>
       <c r="D86">
         <v>591</v>
       </c>
       <c r="E86">
         <v>591</v>
       </c>
     </row>
     <row r="87"/>
     <row r="88">
       <c r="A88">
         <v>13</v>
       </c>
       <c r="B88" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C88" t="s">
         <v>32</v>
       </c>
       <c r="D88">
         <v>1678</v>
       </c>
       <c r="E88">
         <v>1678</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>27</v>
       </c>
       <c r="B89" t="s">
         <v>27</v>
       </c>
       <c r="C89" t="s">
         <v>33</v>
       </c>
       <c r="D89">
         <v>457</v>
       </c>
       <c r="E89">
         <v>457</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1</v>
       </c>
       <c r="B90" t="s">
-        <v>468</v>
+        <v>94</v>
       </c>
       <c r="C90" t="s">
         <v>35</v>
       </c>
       <c r="D90">
         <v>621</v>
       </c>
       <c r="E90">
         <v>621</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>2</v>
       </c>
       <c r="B91" t="s">
-        <v>469</v>
+        <v>95</v>
       </c>
       <c r="C91" t="s">
         <v>35</v>
       </c>
       <c r="D91">
         <v>166</v>
       </c>
       <c r="E91">
         <v>166</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>3</v>
       </c>
       <c r="B92" t="s">
-        <v>470</v>
+        <v>96</v>
       </c>
       <c r="C92" t="s">
         <v>35</v>
       </c>
       <c r="D92">
         <v>45</v>
       </c>
       <c r="E92">
         <v>45</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>4</v>
       </c>
       <c r="B93" t="s">
-        <v>471</v>
+        <v>97</v>
       </c>
       <c r="C93" t="s">
         <v>35</v>
       </c>
       <c r="D93">
         <v>68</v>
       </c>
       <c r="E93">
         <v>68</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>5</v>
       </c>
       <c r="B94" t="s">
-        <v>472</v>
+        <v>98</v>
       </c>
       <c r="C94" t="s">
         <v>35</v>
       </c>
       <c r="D94">
         <v>28</v>
       </c>
       <c r="E94">
         <v>28</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>6</v>
       </c>
       <c r="B95" t="s">
-        <v>473</v>
+        <v>99</v>
       </c>
       <c r="C95" t="s">
         <v>35</v>
       </c>
       <c r="D95">
         <v>45</v>
       </c>
       <c r="E95">
         <v>45</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>7</v>
       </c>
       <c r="B96" t="s">
-        <v>474</v>
+        <v>100</v>
       </c>
       <c r="C96" t="s">
         <v>35</v>
       </c>
       <c r="D96">
         <v>248</v>
       </c>
       <c r="E96">
         <v>248</v>
       </c>
     </row>
     <row r="97"/>
     <row r="98">
       <c r="A98">
         <v>14</v>
       </c>
       <c r="B98" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C98" t="s">
         <v>32</v>
       </c>
       <c r="D98">
         <v>22111</v>
       </c>
       <c r="E98">
         <v>22111</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>27</v>
       </c>
       <c r="B99" t="s">
         <v>27</v>
       </c>
       <c r="C99" t="s">
         <v>33</v>
       </c>
       <c r="D99">
         <v>2475</v>
       </c>
       <c r="E99">
         <v>2475</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>1</v>
       </c>
       <c r="B100" t="s">
-        <v>475</v>
+        <v>101</v>
       </c>
       <c r="C100" t="s">
         <v>35</v>
       </c>
       <c r="D100">
         <v>14487</v>
       </c>
       <c r="E100">
         <v>14487</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>2</v>
       </c>
       <c r="B101" t="s">
-        <v>476</v>
+        <v>102</v>
       </c>
       <c r="C101" t="s">
         <v>35</v>
       </c>
       <c r="D101">
         <v>946</v>
       </c>
       <c r="E101">
         <v>946</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>3</v>
       </c>
       <c r="B102" t="s">
-        <v>477</v>
+        <v>103</v>
       </c>
       <c r="C102" t="s">
         <v>35</v>
       </c>
       <c r="D102">
         <v>426</v>
       </c>
       <c r="E102">
         <v>426</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>4</v>
       </c>
       <c r="B103" t="s">
-        <v>478</v>
+        <v>104</v>
       </c>
       <c r="C103" t="s">
         <v>35</v>
       </c>
       <c r="D103">
         <v>322</v>
       </c>
       <c r="E103">
         <v>322</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>5</v>
       </c>
       <c r="B104" t="s">
-        <v>479</v>
+        <v>105</v>
       </c>
       <c r="C104" t="s">
         <v>35</v>
       </c>
       <c r="D104">
         <v>358</v>
       </c>
       <c r="E104">
         <v>358</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>6</v>
       </c>
       <c r="B105" t="s">
-        <v>480</v>
+        <v>106</v>
       </c>
       <c r="C105" t="s">
         <v>35</v>
       </c>
       <c r="D105">
         <v>85</v>
       </c>
       <c r="E105">
         <v>85</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>7</v>
       </c>
       <c r="B106" t="s">
-        <v>481</v>
+        <v>107</v>
       </c>
       <c r="C106" t="s">
         <v>35</v>
       </c>
       <c r="D106">
         <v>3012</v>
       </c>
       <c r="E106">
         <v>3012</v>
       </c>
     </row>
     <row r="107"/>
     <row r="108">
       <c r="A108">
         <v>15</v>
       </c>
       <c r="B108" t="s">
-        <v>121</v>
+        <v>17</v>
       </c>
       <c r="C108" t="s">
         <v>32</v>
       </c>
       <c r="D108">
         <v>703</v>
       </c>
       <c r="E108">
         <v>703</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>27</v>
       </c>
       <c r="B109" t="s">
         <v>27</v>
       </c>
       <c r="C109" t="s">
         <v>33</v>
       </c>
       <c r="D109">
         <v>419</v>
       </c>
       <c r="E109">
         <v>419</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1</v>
       </c>
       <c r="B110" t="s">
-        <v>482</v>
+        <v>108</v>
       </c>
       <c r="C110" t="s">
         <v>35</v>
       </c>
       <c r="D110">
         <v>284</v>
       </c>
       <c r="E110">
         <v>284</v>
       </c>
     </row>
     <row r="111"/>
     <row r="112">
       <c r="A112">
         <v>16</v>
       </c>
       <c r="B112" t="s">
         <v>18</v>
       </c>
       <c r="C112" t="s">
         <v>32</v>
       </c>
       <c r="D112">
         <v>12022</v>
       </c>
@@ -28165,136 +18928,136 @@
         <v>12022</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>27</v>
       </c>
       <c r="B113" t="s">
         <v>27</v>
       </c>
       <c r="C113" t="s">
         <v>33</v>
       </c>
       <c r="D113">
         <v>845</v>
       </c>
       <c r="E113">
         <v>845</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1</v>
       </c>
       <c r="B114" t="s">
-        <v>483</v>
+        <v>109</v>
       </c>
       <c r="C114" t="s">
         <v>35</v>
       </c>
       <c r="D114">
         <v>2621</v>
       </c>
       <c r="E114">
         <v>2621</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>2</v>
       </c>
       <c r="B115" t="s">
-        <v>484</v>
+        <v>110</v>
       </c>
       <c r="C115" t="s">
         <v>35</v>
       </c>
       <c r="D115">
         <v>284</v>
       </c>
       <c r="E115">
         <v>284</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>3</v>
       </c>
       <c r="B116" t="s">
-        <v>485</v>
+        <v>111</v>
       </c>
       <c r="C116" t="s">
         <v>35</v>
       </c>
       <c r="D116">
         <v>136</v>
       </c>
       <c r="E116">
         <v>136</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>4</v>
       </c>
       <c r="B117" t="s">
-        <v>486</v>
+        <v>112</v>
       </c>
       <c r="C117" t="s">
         <v>35</v>
       </c>
       <c r="D117">
         <v>279</v>
       </c>
       <c r="E117">
         <v>279</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>5</v>
       </c>
       <c r="B118" t="s">
-        <v>487</v>
+        <v>113</v>
       </c>
       <c r="C118" t="s">
         <v>35</v>
       </c>
       <c r="D118">
         <v>66</v>
       </c>
       <c r="E118">
         <v>66</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>6</v>
       </c>
       <c r="B119" t="s">
-        <v>488</v>
+        <v>114</v>
       </c>
       <c r="C119" t="s">
         <v>35</v>
       </c>
       <c r="D119">
         <v>7791</v>
       </c>
       <c r="E119">
         <v>7791</v>
       </c>
     </row>
     <row r="120"/>
     <row r="121">
       <c r="A121">
         <v>17</v>
       </c>
       <c r="B121" t="s">
         <v>19</v>
       </c>
       <c r="C121" t="s">
         <v>32</v>
       </c>
       <c r="D121">
         <v>33902</v>
       </c>
@@ -28302,153 +19065,153 @@
         <v>33902</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>27</v>
       </c>
       <c r="B122" t="s">
         <v>27</v>
       </c>
       <c r="C122" t="s">
         <v>33</v>
       </c>
       <c r="D122">
         <v>2772</v>
       </c>
       <c r="E122">
         <v>2772</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1</v>
       </c>
       <c r="B123" t="s">
-        <v>489</v>
+        <v>115</v>
       </c>
       <c r="C123" t="s">
         <v>35</v>
       </c>
       <c r="D123">
         <v>18817</v>
       </c>
       <c r="E123">
         <v>18817</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>2</v>
       </c>
       <c r="B124" t="s">
-        <v>490</v>
+        <v>116</v>
       </c>
       <c r="C124" t="s">
         <v>35</v>
       </c>
       <c r="D124">
         <v>1991</v>
       </c>
       <c r="E124">
         <v>1991</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>3</v>
       </c>
       <c r="B125" t="s">
-        <v>491</v>
+        <v>117</v>
       </c>
       <c r="C125" t="s">
         <v>35</v>
       </c>
       <c r="D125">
         <v>232</v>
       </c>
       <c r="E125">
         <v>232</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>4</v>
       </c>
       <c r="B126" t="s">
-        <v>492</v>
+        <v>118</v>
       </c>
       <c r="C126" t="s">
         <v>35</v>
       </c>
       <c r="D126">
         <v>172</v>
       </c>
       <c r="E126">
         <v>172</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>5</v>
       </c>
       <c r="B127" t="s">
-        <v>493</v>
+        <v>119</v>
       </c>
       <c r="C127" t="s">
         <v>35</v>
       </c>
       <c r="D127">
         <v>94</v>
       </c>
       <c r="E127">
         <v>94</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>6</v>
       </c>
       <c r="B128" t="s">
-        <v>494</v>
+        <v>120</v>
       </c>
       <c r="C128" t="s">
         <v>35</v>
       </c>
       <c r="D128">
         <v>112</v>
       </c>
       <c r="E128">
         <v>112</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>7</v>
       </c>
       <c r="B129" t="s">
-        <v>495</v>
+        <v>121</v>
       </c>
       <c r="C129" t="s">
         <v>35</v>
       </c>
       <c r="D129">
         <v>9712</v>
       </c>
       <c r="E129">
         <v>9712</v>
       </c>
     </row>
     <row r="130"/>
     <row r="131">
       <c r="A131">
         <v>24</v>
       </c>
       <c r="B131" t="s">
         <v>20</v>
       </c>
       <c r="C131" t="s">
         <v>32</v>
       </c>
       <c r="D131">
         <v>446</v>
       </c>
@@ -28456,55 +19219,9292 @@
         <v>446</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
         <v>27</v>
       </c>
       <c r="B132" t="s">
         <v>27</v>
       </c>
       <c r="C132" t="s">
         <v>33</v>
       </c>
       <c r="D132">
         <v>318</v>
       </c>
       <c r="E132">
         <v>318</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1</v>
       </c>
       <c r="B133" t="s">
-        <v>496</v>
+        <v>122</v>
       </c>
       <c r="C133" t="s">
         <v>35</v>
       </c>
       <c r="D133">
         <v>128</v>
       </c>
       <c r="E133">
         <v>128</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C2" t="s">
+        <v>124</v>
+      </c>
+      <c r="D2" t="s">
+        <v>125</v>
+      </c>
+      <c r="E2" t="s">
+        <v>25</v>
+      </c>
+      <c r="F2" t="s">
+        <v>26</v>
+      </c>
+      <c r="G2">
+        <v>20545</v>
+      </c>
+      <c r="H2">
+        <v>36308</v>
+      </c>
+      <c r="I2">
+        <v>33510</v>
+      </c>
+      <c r="J2">
+        <v>55034</v>
+      </c>
+      <c r="K2">
+        <v>20267</v>
+      </c>
+      <c r="L2">
+        <v>763</v>
+      </c>
+      <c r="M2">
+        <v>2591</v>
+      </c>
+      <c r="N2">
+        <v>41540</v>
+      </c>
+      <c r="O2">
+        <v>1362</v>
+      </c>
+      <c r="P2">
+        <v>4892</v>
+      </c>
+      <c r="Q2">
+        <v>16292</v>
+      </c>
+      <c r="R2">
+        <v>24535</v>
+      </c>
+      <c r="S2">
+        <v>6607</v>
+      </c>
+      <c r="T2">
+        <v>10988</v>
+      </c>
+      <c r="U2">
+        <v>48877</v>
+      </c>
+      <c r="V2">
+        <v>358</v>
+      </c>
+      <c r="W2">
+        <v>324469</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" t="s">
+        <v>28</v>
+      </c>
+      <c r="G3">
+        <v>20545</v>
+      </c>
+      <c r="H3">
+        <v>36308</v>
+      </c>
+      <c r="I3">
+        <v>33510</v>
+      </c>
+      <c r="J3">
+        <v>55034</v>
+      </c>
+      <c r="K3">
+        <v>20267</v>
+      </c>
+      <c r="L3">
+        <v>763</v>
+      </c>
+      <c r="M3">
+        <v>2591</v>
+      </c>
+      <c r="N3">
+        <v>41540</v>
+      </c>
+      <c r="O3">
+        <v>1362</v>
+      </c>
+      <c r="P3">
+        <v>4892</v>
+      </c>
+      <c r="Q3">
+        <v>16292</v>
+      </c>
+      <c r="R3">
+        <v>24535</v>
+      </c>
+      <c r="S3">
+        <v>6607</v>
+      </c>
+      <c r="T3">
+        <v>10988</v>
+      </c>
+      <c r="U3">
+        <v>48877</v>
+      </c>
+      <c r="V3">
+        <v>358</v>
+      </c>
+      <c r="W3">
+        <v>324469</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D2">
+        <v>20545</v>
+      </c>
+      <c r="E2">
+        <v>20545</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" t="s">
+        <v>27</v>
+      </c>
+      <c r="C3" t="s">
+        <v>33</v>
+      </c>
+      <c r="D3">
+        <v>3025</v>
+      </c>
+      <c r="E3">
+        <v>3025</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>126</v>
+      </c>
+      <c r="C4" t="s">
+        <v>35</v>
+      </c>
+      <c r="D4">
+        <v>14354</v>
+      </c>
+      <c r="E4">
+        <v>14354</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>127</v>
+      </c>
+      <c r="C5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D5">
+        <v>1057</v>
+      </c>
+      <c r="E5">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>128</v>
+      </c>
+      <c r="C6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D6">
+        <v>347</v>
+      </c>
+      <c r="E6">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>129</v>
+      </c>
+      <c r="C7" t="s">
+        <v>35</v>
+      </c>
+      <c r="D7">
+        <v>743</v>
+      </c>
+      <c r="E7">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>130</v>
+      </c>
+      <c r="C8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D8">
+        <v>443</v>
+      </c>
+      <c r="E8">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>131</v>
+      </c>
+      <c r="C9" t="s">
+        <v>35</v>
+      </c>
+      <c r="D9">
+        <v>125</v>
+      </c>
+      <c r="E9">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>132</v>
+      </c>
+      <c r="C10" t="s">
+        <v>35</v>
+      </c>
+      <c r="D10">
+        <v>451</v>
+      </c>
+      <c r="E10">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="11"/>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" t="s">
+        <v>32</v>
+      </c>
+      <c r="D12">
+        <v>36308</v>
+      </c>
+      <c r="E12">
+        <v>36308</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" t="s">
+        <v>27</v>
+      </c>
+      <c r="C13" t="s">
+        <v>33</v>
+      </c>
+      <c r="D13">
+        <v>3390</v>
+      </c>
+      <c r="E13">
+        <v>3390</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>1</v>
+      </c>
+      <c r="B14" t="s">
+        <v>133</v>
+      </c>
+      <c r="C14" t="s">
+        <v>35</v>
+      </c>
+      <c r="D14">
+        <v>16562</v>
+      </c>
+      <c r="E14">
+        <v>16562</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>134</v>
+      </c>
+      <c r="C15" t="s">
+        <v>35</v>
+      </c>
+      <c r="D15">
+        <v>2323</v>
+      </c>
+      <c r="E15">
+        <v>2323</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>3</v>
+      </c>
+      <c r="B16" t="s">
+        <v>135</v>
+      </c>
+      <c r="C16" t="s">
+        <v>35</v>
+      </c>
+      <c r="D16">
+        <v>607</v>
+      </c>
+      <c r="E16">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>4</v>
+      </c>
+      <c r="B17" t="s">
+        <v>136</v>
+      </c>
+      <c r="C17" t="s">
+        <v>35</v>
+      </c>
+      <c r="D17">
+        <v>311</v>
+      </c>
+      <c r="E17">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>5</v>
+      </c>
+      <c r="B18" t="s">
+        <v>137</v>
+      </c>
+      <c r="C18" t="s">
+        <v>35</v>
+      </c>
+      <c r="D18">
+        <v>403</v>
+      </c>
+      <c r="E18">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>6</v>
+      </c>
+      <c r="B19" t="s">
+        <v>138</v>
+      </c>
+      <c r="C19" t="s">
+        <v>35</v>
+      </c>
+      <c r="D19">
+        <v>12712</v>
+      </c>
+      <c r="E19">
+        <v>12712</v>
+      </c>
+    </row>
+    <row r="20"/>
+    <row r="21">
+      <c r="A21">
+        <v>3</v>
+      </c>
+      <c r="B21" t="s">
+        <v>8</v>
+      </c>
+      <c r="C21" t="s">
+        <v>32</v>
+      </c>
+      <c r="D21">
+        <v>33510</v>
+      </c>
+      <c r="E21">
+        <v>33510</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>27</v>
+      </c>
+      <c r="B22" t="s">
+        <v>27</v>
+      </c>
+      <c r="C22" t="s">
+        <v>33</v>
+      </c>
+      <c r="D22">
+        <v>1815</v>
+      </c>
+      <c r="E22">
+        <v>1815</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>1</v>
+      </c>
+      <c r="B23" t="s">
+        <v>139</v>
+      </c>
+      <c r="C23" t="s">
+        <v>35</v>
+      </c>
+      <c r="D23">
+        <v>20790</v>
+      </c>
+      <c r="E23">
+        <v>20790</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>2</v>
+      </c>
+      <c r="B24" t="s">
+        <v>140</v>
+      </c>
+      <c r="C24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D24">
+        <v>6826</v>
+      </c>
+      <c r="E24">
+        <v>6826</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>3</v>
+      </c>
+      <c r="B25" t="s">
+        <v>141</v>
+      </c>
+      <c r="C25" t="s">
+        <v>35</v>
+      </c>
+      <c r="D25">
+        <v>380</v>
+      </c>
+      <c r="E25">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>4</v>
+      </c>
+      <c r="B26" t="s">
+        <v>142</v>
+      </c>
+      <c r="C26" t="s">
+        <v>35</v>
+      </c>
+      <c r="D26">
+        <v>1895</v>
+      </c>
+      <c r="E26">
+        <v>1895</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>5</v>
+      </c>
+      <c r="B27" t="s">
+        <v>143</v>
+      </c>
+      <c r="C27" t="s">
+        <v>35</v>
+      </c>
+      <c r="D27">
+        <v>155</v>
+      </c>
+      <c r="E27">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>6</v>
+      </c>
+      <c r="B28" t="s">
+        <v>144</v>
+      </c>
+      <c r="C28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D28">
+        <v>1207</v>
+      </c>
+      <c r="E28">
+        <v>1207</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>7</v>
+      </c>
+      <c r="B29" t="s">
+        <v>145</v>
+      </c>
+      <c r="C29" t="s">
+        <v>35</v>
+      </c>
+      <c r="D29">
+        <v>442</v>
+      </c>
+      <c r="E29">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="30"/>
+    <row r="31">
+      <c r="A31">
+        <v>4</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>32</v>
+      </c>
+      <c r="D31">
+        <v>55034</v>
+      </c>
+      <c r="E31">
+        <v>55034</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="s">
+        <v>27</v>
+      </c>
+      <c r="B32" t="s">
+        <v>27</v>
+      </c>
+      <c r="C32" t="s">
+        <v>33</v>
+      </c>
+      <c r="D32">
+        <v>2894</v>
+      </c>
+      <c r="E32">
+        <v>2894</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>1</v>
+      </c>
+      <c r="B33" t="s">
+        <v>146</v>
+      </c>
+      <c r="C33" t="s">
+        <v>35</v>
+      </c>
+      <c r="D33">
+        <v>28035</v>
+      </c>
+      <c r="E33">
+        <v>28035</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>2</v>
+      </c>
+      <c r="B34" t="s">
+        <v>147</v>
+      </c>
+      <c r="C34" t="s">
+        <v>35</v>
+      </c>
+      <c r="D34">
+        <v>12152</v>
+      </c>
+      <c r="E34">
+        <v>12152</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>3</v>
+      </c>
+      <c r="B35" t="s">
+        <v>148</v>
+      </c>
+      <c r="C35" t="s">
+        <v>35</v>
+      </c>
+      <c r="D35">
+        <v>724</v>
+      </c>
+      <c r="E35">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>4</v>
+      </c>
+      <c r="B36" t="s">
+        <v>149</v>
+      </c>
+      <c r="C36" t="s">
+        <v>35</v>
+      </c>
+      <c r="D36">
+        <v>635</v>
+      </c>
+      <c r="E36">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>5</v>
+      </c>
+      <c r="B37" t="s">
+        <v>150</v>
+      </c>
+      <c r="C37" t="s">
+        <v>35</v>
+      </c>
+      <c r="D37">
+        <v>197</v>
+      </c>
+      <c r="E37">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>6</v>
+      </c>
+      <c r="B38" t="s">
+        <v>151</v>
+      </c>
+      <c r="C38" t="s">
+        <v>35</v>
+      </c>
+      <c r="D38">
+        <v>315</v>
+      </c>
+      <c r="E38">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>7</v>
+      </c>
+      <c r="B39" t="s">
+        <v>152</v>
+      </c>
+      <c r="C39" t="s">
+        <v>35</v>
+      </c>
+      <c r="D39">
+        <v>10082</v>
+      </c>
+      <c r="E39">
+        <v>10082</v>
+      </c>
+    </row>
+    <row r="40"/>
+    <row r="41">
+      <c r="A41">
+        <v>5</v>
+      </c>
+      <c r="B41" t="s">
+        <v>10</v>
+      </c>
+      <c r="C41" t="s">
+        <v>32</v>
+      </c>
+      <c r="D41">
+        <v>20267</v>
+      </c>
+      <c r="E41">
+        <v>20267</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="s">
+        <v>27</v>
+      </c>
+      <c r="B42" t="s">
+        <v>27</v>
+      </c>
+      <c r="C42" t="s">
+        <v>33</v>
+      </c>
+      <c r="D42">
+        <v>1277</v>
+      </c>
+      <c r="E42">
+        <v>1277</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>1</v>
+      </c>
+      <c r="B43" t="s">
+        <v>153</v>
+      </c>
+      <c r="C43" t="s">
+        <v>35</v>
+      </c>
+      <c r="D43">
+        <v>6895</v>
+      </c>
+      <c r="E43">
+        <v>6895</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>2</v>
+      </c>
+      <c r="B44" t="s">
+        <v>154</v>
+      </c>
+      <c r="C44" t="s">
+        <v>35</v>
+      </c>
+      <c r="D44">
+        <v>5359</v>
+      </c>
+      <c r="E44">
+        <v>5359</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>3</v>
+      </c>
+      <c r="B45" t="s">
+        <v>155</v>
+      </c>
+      <c r="C45" t="s">
+        <v>35</v>
+      </c>
+      <c r="D45">
+        <v>102</v>
+      </c>
+      <c r="E45">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>4</v>
+      </c>
+      <c r="B46" t="s">
+        <v>156</v>
+      </c>
+      <c r="C46" t="s">
+        <v>35</v>
+      </c>
+      <c r="D46">
+        <v>146</v>
+      </c>
+      <c r="E46">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>5</v>
+      </c>
+      <c r="B47" t="s">
+        <v>157</v>
+      </c>
+      <c r="C47" t="s">
+        <v>35</v>
+      </c>
+      <c r="D47">
+        <v>2531</v>
+      </c>
+      <c r="E47">
+        <v>2531</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>6</v>
+      </c>
+      <c r="B48" t="s">
+        <v>158</v>
+      </c>
+      <c r="C48" t="s">
+        <v>35</v>
+      </c>
+      <c r="D48">
+        <v>402</v>
+      </c>
+      <c r="E48">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>7</v>
+      </c>
+      <c r="B49" t="s">
+        <v>159</v>
+      </c>
+      <c r="C49" t="s">
+        <v>35</v>
+      </c>
+      <c r="D49">
+        <v>3555</v>
+      </c>
+      <c r="E49">
+        <v>3555</v>
+      </c>
+    </row>
+    <row r="50"/>
+    <row r="51">
+      <c r="A51">
+        <v>6</v>
+      </c>
+      <c r="B51" t="s">
+        <v>123</v>
+      </c>
+      <c r="C51" t="s">
+        <v>32</v>
+      </c>
+      <c r="D51">
+        <v>763</v>
+      </c>
+      <c r="E51">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="s">
+        <v>27</v>
+      </c>
+      <c r="B52" t="s">
+        <v>27</v>
+      </c>
+      <c r="C52" t="s">
+        <v>33</v>
+      </c>
+      <c r="D52">
+        <v>482</v>
+      </c>
+      <c r="E52">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>1</v>
+      </c>
+      <c r="B53" t="s">
+        <v>160</v>
+      </c>
+      <c r="C53" t="s">
+        <v>35</v>
+      </c>
+      <c r="D53">
+        <v>189</v>
+      </c>
+      <c r="E53">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>2</v>
+      </c>
+      <c r="B54" t="s">
+        <v>161</v>
+      </c>
+      <c r="C54" t="s">
+        <v>35</v>
+      </c>
+      <c r="D54">
+        <v>92</v>
+      </c>
+      <c r="E54">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="55"/>
+    <row r="56">
+      <c r="A56">
+        <v>7</v>
+      </c>
+      <c r="B56" t="s">
+        <v>11</v>
+      </c>
+      <c r="C56" t="s">
+        <v>32</v>
+      </c>
+      <c r="D56">
+        <v>2591</v>
+      </c>
+      <c r="E56">
+        <v>2591</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>27</v>
+      </c>
+      <c r="B57" t="s">
+        <v>27</v>
+      </c>
+      <c r="C57" t="s">
+        <v>33</v>
+      </c>
+      <c r="D57">
+        <v>1052</v>
+      </c>
+      <c r="E57">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>1</v>
+      </c>
+      <c r="B58" t="s">
+        <v>148</v>
+      </c>
+      <c r="C58" t="s">
+        <v>35</v>
+      </c>
+      <c r="D58">
+        <v>732</v>
+      </c>
+      <c r="E58">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>2</v>
+      </c>
+      <c r="B59" t="s">
+        <v>162</v>
+      </c>
+      <c r="C59" t="s">
+        <v>35</v>
+      </c>
+      <c r="D59">
+        <v>287</v>
+      </c>
+      <c r="E59">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>3</v>
+      </c>
+      <c r="B60" t="s">
+        <v>163</v>
+      </c>
+      <c r="C60" t="s">
+        <v>35</v>
+      </c>
+      <c r="D60">
+        <v>109</v>
+      </c>
+      <c r="E60">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>4</v>
+      </c>
+      <c r="B61" t="s">
+        <v>164</v>
+      </c>
+      <c r="C61" t="s">
+        <v>35</v>
+      </c>
+      <c r="D61">
+        <v>69</v>
+      </c>
+      <c r="E61">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>5</v>
+      </c>
+      <c r="B62" t="s">
+        <v>165</v>
+      </c>
+      <c r="C62" t="s">
+        <v>35</v>
+      </c>
+      <c r="D62">
+        <v>73</v>
+      </c>
+      <c r="E62">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>6</v>
+      </c>
+      <c r="B63" t="s">
+        <v>166</v>
+      </c>
+      <c r="C63" t="s">
+        <v>35</v>
+      </c>
+      <c r="D63">
+        <v>47</v>
+      </c>
+      <c r="E63">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>7</v>
+      </c>
+      <c r="B64" t="s">
+        <v>167</v>
+      </c>
+      <c r="C64" t="s">
+        <v>35</v>
+      </c>
+      <c r="D64">
+        <v>222</v>
+      </c>
+      <c r="E64">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="65"/>
+    <row r="66">
+      <c r="A66">
+        <v>8</v>
+      </c>
+      <c r="B66" t="s">
+        <v>12</v>
+      </c>
+      <c r="C66" t="s">
+        <v>32</v>
+      </c>
+      <c r="D66">
+        <v>41540</v>
+      </c>
+      <c r="E66">
+        <v>41540</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="s">
+        <v>27</v>
+      </c>
+      <c r="B67" t="s">
+        <v>27</v>
+      </c>
+      <c r="C67" t="s">
+        <v>33</v>
+      </c>
+      <c r="D67">
+        <v>1727</v>
+      </c>
+      <c r="E67">
+        <v>1727</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>1</v>
+      </c>
+      <c r="B68" t="s">
+        <v>168</v>
+      </c>
+      <c r="C68" t="s">
+        <v>35</v>
+      </c>
+      <c r="D68">
+        <v>12947</v>
+      </c>
+      <c r="E68">
+        <v>12947</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>2</v>
+      </c>
+      <c r="B69" t="s">
+        <v>169</v>
+      </c>
+      <c r="C69" t="s">
+        <v>35</v>
+      </c>
+      <c r="D69">
+        <v>6006</v>
+      </c>
+      <c r="E69">
+        <v>6006</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>3</v>
+      </c>
+      <c r="B70" t="s">
+        <v>170</v>
+      </c>
+      <c r="C70" t="s">
+        <v>35</v>
+      </c>
+      <c r="D70">
+        <v>360</v>
+      </c>
+      <c r="E70">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>4</v>
+      </c>
+      <c r="B71" t="s">
+        <v>171</v>
+      </c>
+      <c r="C71" t="s">
+        <v>35</v>
+      </c>
+      <c r="D71">
+        <v>7092</v>
+      </c>
+      <c r="E71">
+        <v>7092</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>5</v>
+      </c>
+      <c r="B72" t="s">
+        <v>172</v>
+      </c>
+      <c r="C72" t="s">
+        <v>35</v>
+      </c>
+      <c r="D72">
+        <v>10774</v>
+      </c>
+      <c r="E72">
+        <v>10774</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>6</v>
+      </c>
+      <c r="B73" t="s">
+        <v>173</v>
+      </c>
+      <c r="C73" t="s">
+        <v>35</v>
+      </c>
+      <c r="D73">
+        <v>242</v>
+      </c>
+      <c r="E73">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>7</v>
+      </c>
+      <c r="B74" t="s">
+        <v>174</v>
+      </c>
+      <c r="C74" t="s">
+        <v>35</v>
+      </c>
+      <c r="D74">
+        <v>2392</v>
+      </c>
+      <c r="E74">
+        <v>2392</v>
+      </c>
+    </row>
+    <row r="75"/>
+    <row r="76">
+      <c r="A76">
+        <v>10</v>
+      </c>
+      <c r="B76" t="s">
+        <v>13</v>
+      </c>
+      <c r="C76" t="s">
+        <v>32</v>
+      </c>
+      <c r="D76">
+        <v>1362</v>
+      </c>
+      <c r="E76">
+        <v>1362</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>27</v>
+      </c>
+      <c r="B77" t="s">
+        <v>27</v>
+      </c>
+      <c r="C77" t="s">
+        <v>33</v>
+      </c>
+      <c r="D77">
+        <v>286</v>
+      </c>
+      <c r="E77">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>1</v>
+      </c>
+      <c r="B78" t="s">
+        <v>175</v>
+      </c>
+      <c r="C78" t="s">
+        <v>35</v>
+      </c>
+      <c r="D78">
+        <v>307</v>
+      </c>
+      <c r="E78">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>2</v>
+      </c>
+      <c r="B79" t="s">
+        <v>176</v>
+      </c>
+      <c r="C79" t="s">
+        <v>35</v>
+      </c>
+      <c r="D79">
+        <v>122</v>
+      </c>
+      <c r="E79">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>3</v>
+      </c>
+      <c r="B80" t="s">
+        <v>177</v>
+      </c>
+      <c r="C80" t="s">
+        <v>35</v>
+      </c>
+      <c r="D80">
+        <v>100</v>
+      </c>
+      <c r="E80">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>4</v>
+      </c>
+      <c r="B81" t="s">
+        <v>178</v>
+      </c>
+      <c r="C81" t="s">
+        <v>35</v>
+      </c>
+      <c r="D81">
+        <v>71</v>
+      </c>
+      <c r="E81">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>5</v>
+      </c>
+      <c r="B82" t="s">
+        <v>179</v>
+      </c>
+      <c r="C82" t="s">
+        <v>35</v>
+      </c>
+      <c r="D82">
+        <v>50</v>
+      </c>
+      <c r="E82">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>6</v>
+      </c>
+      <c r="B83" t="s">
+        <v>180</v>
+      </c>
+      <c r="C83" t="s">
+        <v>35</v>
+      </c>
+      <c r="D83">
+        <v>272</v>
+      </c>
+      <c r="E83">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>7</v>
+      </c>
+      <c r="B84" t="s">
+        <v>181</v>
+      </c>
+      <c r="C84" t="s">
+        <v>35</v>
+      </c>
+      <c r="D84">
+        <v>154</v>
+      </c>
+      <c r="E84">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="85"/>
+    <row r="86">
+      <c r="A86">
+        <v>12</v>
+      </c>
+      <c r="B86" t="s">
+        <v>14</v>
+      </c>
+      <c r="C86" t="s">
+        <v>32</v>
+      </c>
+      <c r="D86">
+        <v>4892</v>
+      </c>
+      <c r="E86">
+        <v>4892</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="s">
+        <v>27</v>
+      </c>
+      <c r="B87" t="s">
+        <v>27</v>
+      </c>
+      <c r="C87" t="s">
+        <v>33</v>
+      </c>
+      <c r="D87">
+        <v>716</v>
+      </c>
+      <c r="E87">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>1</v>
+      </c>
+      <c r="B88" t="s">
+        <v>182</v>
+      </c>
+      <c r="C88" t="s">
+        <v>35</v>
+      </c>
+      <c r="D88">
+        <v>1862</v>
+      </c>
+      <c r="E88">
+        <v>1862</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>2</v>
+      </c>
+      <c r="B89" t="s">
+        <v>183</v>
+      </c>
+      <c r="C89" t="s">
+        <v>35</v>
+      </c>
+      <c r="D89">
+        <v>1558</v>
+      </c>
+      <c r="E89">
+        <v>1558</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>3</v>
+      </c>
+      <c r="B90" t="s">
+        <v>184</v>
+      </c>
+      <c r="C90" t="s">
+        <v>35</v>
+      </c>
+      <c r="D90">
+        <v>94</v>
+      </c>
+      <c r="E90">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>4</v>
+      </c>
+      <c r="B91" t="s">
+        <v>49</v>
+      </c>
+      <c r="C91" t="s">
+        <v>35</v>
+      </c>
+      <c r="D91">
+        <v>183</v>
+      </c>
+      <c r="E91">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>5</v>
+      </c>
+      <c r="B92" t="s">
+        <v>185</v>
+      </c>
+      <c r="C92" t="s">
+        <v>35</v>
+      </c>
+      <c r="D92">
+        <v>201</v>
+      </c>
+      <c r="E92">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>6</v>
+      </c>
+      <c r="B93" t="s">
+        <v>186</v>
+      </c>
+      <c r="C93" t="s">
+        <v>35</v>
+      </c>
+      <c r="D93">
+        <v>61</v>
+      </c>
+      <c r="E93">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>7</v>
+      </c>
+      <c r="B94" t="s">
+        <v>187</v>
+      </c>
+      <c r="C94" t="s">
+        <v>35</v>
+      </c>
+      <c r="D94">
+        <v>217</v>
+      </c>
+      <c r="E94">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="95"/>
+    <row r="96">
+      <c r="A96">
+        <v>13</v>
+      </c>
+      <c r="B96" t="s">
+        <v>15</v>
+      </c>
+      <c r="C96" t="s">
+        <v>32</v>
+      </c>
+      <c r="D96">
+        <v>16292</v>
+      </c>
+      <c r="E96">
+        <v>16292</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="s">
+        <v>27</v>
+      </c>
+      <c r="B97" t="s">
+        <v>27</v>
+      </c>
+      <c r="C97" t="s">
+        <v>33</v>
+      </c>
+      <c r="D97">
+        <v>696</v>
+      </c>
+      <c r="E97">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>1</v>
+      </c>
+      <c r="B98" t="s">
+        <v>188</v>
+      </c>
+      <c r="C98" t="s">
+        <v>35</v>
+      </c>
+      <c r="D98">
+        <v>15006</v>
+      </c>
+      <c r="E98">
+        <v>15006</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>2</v>
+      </c>
+      <c r="B99" t="s">
+        <v>189</v>
+      </c>
+      <c r="C99" t="s">
+        <v>35</v>
+      </c>
+      <c r="D99">
+        <v>223</v>
+      </c>
+      <c r="E99">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>3</v>
+      </c>
+      <c r="B100" t="s">
+        <v>190</v>
+      </c>
+      <c r="C100" t="s">
+        <v>35</v>
+      </c>
+      <c r="D100">
+        <v>93</v>
+      </c>
+      <c r="E100">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>4</v>
+      </c>
+      <c r="B101" t="s">
+        <v>191</v>
+      </c>
+      <c r="C101" t="s">
+        <v>35</v>
+      </c>
+      <c r="D101">
+        <v>46</v>
+      </c>
+      <c r="E101">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>5</v>
+      </c>
+      <c r="B102" t="s">
+        <v>192</v>
+      </c>
+      <c r="C102" t="s">
+        <v>35</v>
+      </c>
+      <c r="D102">
+        <v>38</v>
+      </c>
+      <c r="E102">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>6</v>
+      </c>
+      <c r="B103" t="s">
+        <v>193</v>
+      </c>
+      <c r="C103" t="s">
+        <v>35</v>
+      </c>
+      <c r="D103">
+        <v>52</v>
+      </c>
+      <c r="E103">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>7</v>
+      </c>
+      <c r="B104" t="s">
+        <v>194</v>
+      </c>
+      <c r="C104" t="s">
+        <v>35</v>
+      </c>
+      <c r="D104">
+        <v>138</v>
+      </c>
+      <c r="E104">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="105"/>
+    <row r="106">
+      <c r="A106">
+        <v>14</v>
+      </c>
+      <c r="B106" t="s">
+        <v>16</v>
+      </c>
+      <c r="C106" t="s">
+        <v>32</v>
+      </c>
+      <c r="D106">
+        <v>24535</v>
+      </c>
+      <c r="E106">
+        <v>24535</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="s">
+        <v>27</v>
+      </c>
+      <c r="B107" t="s">
+        <v>27</v>
+      </c>
+      <c r="C107" t="s">
+        <v>33</v>
+      </c>
+      <c r="D107">
+        <v>1184</v>
+      </c>
+      <c r="E107">
+        <v>1184</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>1</v>
+      </c>
+      <c r="B108" t="s">
+        <v>195</v>
+      </c>
+      <c r="C108" t="s">
+        <v>35</v>
+      </c>
+      <c r="D108">
+        <v>9292</v>
+      </c>
+      <c r="E108">
+        <v>9292</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>2</v>
+      </c>
+      <c r="B109" t="s">
+        <v>196</v>
+      </c>
+      <c r="C109" t="s">
+        <v>35</v>
+      </c>
+      <c r="D109">
+        <v>8285</v>
+      </c>
+      <c r="E109">
+        <v>8285</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>3</v>
+      </c>
+      <c r="B110" t="s">
+        <v>197</v>
+      </c>
+      <c r="C110" t="s">
+        <v>35</v>
+      </c>
+      <c r="D110">
+        <v>3348</v>
+      </c>
+      <c r="E110">
+        <v>3348</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>4</v>
+      </c>
+      <c r="B111" t="s">
+        <v>198</v>
+      </c>
+      <c r="C111" t="s">
+        <v>35</v>
+      </c>
+      <c r="D111">
+        <v>210</v>
+      </c>
+      <c r="E111">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>5</v>
+      </c>
+      <c r="B112" t="s">
+        <v>199</v>
+      </c>
+      <c r="C112" t="s">
+        <v>35</v>
+      </c>
+      <c r="D112">
+        <v>194</v>
+      </c>
+      <c r="E112">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>6</v>
+      </c>
+      <c r="B113" t="s">
+        <v>200</v>
+      </c>
+      <c r="C113" t="s">
+        <v>35</v>
+      </c>
+      <c r="D113">
+        <v>1522</v>
+      </c>
+      <c r="E113">
+        <v>1522</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>7</v>
+      </c>
+      <c r="B114" t="s">
+        <v>201</v>
+      </c>
+      <c r="C114" t="s">
+        <v>35</v>
+      </c>
+      <c r="D114">
+        <v>500</v>
+      </c>
+      <c r="E114">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="115"/>
+    <row r="116">
+      <c r="A116">
+        <v>15</v>
+      </c>
+      <c r="B116" t="s">
+        <v>17</v>
+      </c>
+      <c r="C116" t="s">
+        <v>32</v>
+      </c>
+      <c r="D116">
+        <v>6607</v>
+      </c>
+      <c r="E116">
+        <v>6607</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="s">
+        <v>27</v>
+      </c>
+      <c r="B117" t="s">
+        <v>27</v>
+      </c>
+      <c r="C117" t="s">
+        <v>33</v>
+      </c>
+      <c r="D117">
+        <v>453</v>
+      </c>
+      <c r="E117">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>1</v>
+      </c>
+      <c r="B118" t="s">
+        <v>202</v>
+      </c>
+      <c r="C118" t="s">
+        <v>35</v>
+      </c>
+      <c r="D118">
+        <v>5351</v>
+      </c>
+      <c r="E118">
+        <v>5351</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>2</v>
+      </c>
+      <c r="B119" t="s">
+        <v>203</v>
+      </c>
+      <c r="C119" t="s">
+        <v>35</v>
+      </c>
+      <c r="D119">
+        <v>117</v>
+      </c>
+      <c r="E119">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>3</v>
+      </c>
+      <c r="B120" t="s">
+        <v>204</v>
+      </c>
+      <c r="C120" t="s">
+        <v>35</v>
+      </c>
+      <c r="D120">
+        <v>686</v>
+      </c>
+      <c r="E120">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="121"/>
+    <row r="122">
+      <c r="A122">
+        <v>16</v>
+      </c>
+      <c r="B122" t="s">
+        <v>18</v>
+      </c>
+      <c r="C122" t="s">
+        <v>32</v>
+      </c>
+      <c r="D122">
+        <v>10988</v>
+      </c>
+      <c r="E122">
+        <v>10988</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="s">
+        <v>27</v>
+      </c>
+      <c r="B123" t="s">
+        <v>27</v>
+      </c>
+      <c r="C123" t="s">
+        <v>33</v>
+      </c>
+      <c r="D123">
+        <v>396</v>
+      </c>
+      <c r="E123">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>1</v>
+      </c>
+      <c r="B124" t="s">
+        <v>205</v>
+      </c>
+      <c r="C124" t="s">
+        <v>35</v>
+      </c>
+      <c r="D124">
+        <v>1801</v>
+      </c>
+      <c r="E124">
+        <v>1801</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>2</v>
+      </c>
+      <c r="B125" t="s">
+        <v>206</v>
+      </c>
+      <c r="C125" t="s">
+        <v>35</v>
+      </c>
+      <c r="D125">
+        <v>7205</v>
+      </c>
+      <c r="E125">
+        <v>7205</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>3</v>
+      </c>
+      <c r="B126" t="s">
+        <v>207</v>
+      </c>
+      <c r="C126" t="s">
+        <v>35</v>
+      </c>
+      <c r="D126">
+        <v>127</v>
+      </c>
+      <c r="E126">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>4</v>
+      </c>
+      <c r="B127" t="s">
+        <v>208</v>
+      </c>
+      <c r="C127" t="s">
+        <v>35</v>
+      </c>
+      <c r="D127">
+        <v>42</v>
+      </c>
+      <c r="E127">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>5</v>
+      </c>
+      <c r="B128" t="s">
+        <v>209</v>
+      </c>
+      <c r="C128" t="s">
+        <v>35</v>
+      </c>
+      <c r="D128">
+        <v>65</v>
+      </c>
+      <c r="E128">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>6</v>
+      </c>
+      <c r="B129" t="s">
+        <v>210</v>
+      </c>
+      <c r="C129" t="s">
+        <v>35</v>
+      </c>
+      <c r="D129">
+        <v>26</v>
+      </c>
+      <c r="E129">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>7</v>
+      </c>
+      <c r="B130" t="s">
+        <v>211</v>
+      </c>
+      <c r="C130" t="s">
+        <v>35</v>
+      </c>
+      <c r="D130">
+        <v>1326</v>
+      </c>
+      <c r="E130">
+        <v>1326</v>
+      </c>
+    </row>
+    <row r="131"/>
+    <row r="132">
+      <c r="A132">
+        <v>17</v>
+      </c>
+      <c r="B132" t="s">
+        <v>19</v>
+      </c>
+      <c r="C132" t="s">
+        <v>32</v>
+      </c>
+      <c r="D132">
+        <v>48877</v>
+      </c>
+      <c r="E132">
+        <v>48877</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="s">
+        <v>27</v>
+      </c>
+      <c r="B133" t="s">
+        <v>27</v>
+      </c>
+      <c r="C133" t="s">
+        <v>33</v>
+      </c>
+      <c r="D133">
+        <v>1970</v>
+      </c>
+      <c r="E133">
+        <v>1970</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>1</v>
+      </c>
+      <c r="B134" t="s">
+        <v>212</v>
+      </c>
+      <c r="C134" t="s">
+        <v>35</v>
+      </c>
+      <c r="D134">
+        <v>19669</v>
+      </c>
+      <c r="E134">
+        <v>19669</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>2</v>
+      </c>
+      <c r="B135" t="s">
+        <v>213</v>
+      </c>
+      <c r="C135" t="s">
+        <v>35</v>
+      </c>
+      <c r="D135">
+        <v>8345</v>
+      </c>
+      <c r="E135">
+        <v>8345</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>3</v>
+      </c>
+      <c r="B136" t="s">
+        <v>214</v>
+      </c>
+      <c r="C136" t="s">
+        <v>35</v>
+      </c>
+      <c r="D136">
+        <v>5230</v>
+      </c>
+      <c r="E136">
+        <v>5230</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>4</v>
+      </c>
+      <c r="B137" t="s">
+        <v>215</v>
+      </c>
+      <c r="C137" t="s">
+        <v>35</v>
+      </c>
+      <c r="D137">
+        <v>337</v>
+      </c>
+      <c r="E137">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>5</v>
+      </c>
+      <c r="B138" t="s">
+        <v>216</v>
+      </c>
+      <c r="C138" t="s">
+        <v>35</v>
+      </c>
+      <c r="D138">
+        <v>3014</v>
+      </c>
+      <c r="E138">
+        <v>3014</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>6</v>
+      </c>
+      <c r="B139" t="s">
+        <v>217</v>
+      </c>
+      <c r="C139" t="s">
+        <v>35</v>
+      </c>
+      <c r="D139">
+        <v>84</v>
+      </c>
+      <c r="E139">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>7</v>
+      </c>
+      <c r="B140" t="s">
+        <v>218</v>
+      </c>
+      <c r="C140" t="s">
+        <v>35</v>
+      </c>
+      <c r="D140">
+        <v>10228</v>
+      </c>
+      <c r="E140">
+        <v>10228</v>
+      </c>
+    </row>
+    <row r="141"/>
+    <row r="142">
+      <c r="A142">
+        <v>24</v>
+      </c>
+      <c r="B142" t="s">
+        <v>20</v>
+      </c>
+      <c r="C142" t="s">
+        <v>32</v>
+      </c>
+      <c r="D142">
+        <v>358</v>
+      </c>
+      <c r="E142">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" t="s">
+        <v>27</v>
+      </c>
+      <c r="B143" t="s">
+        <v>27</v>
+      </c>
+      <c r="C143" t="s">
+        <v>33</v>
+      </c>
+      <c r="D143">
+        <v>212</v>
+      </c>
+      <c r="E143">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>1</v>
+      </c>
+      <c r="B144" t="s">
+        <v>219</v>
+      </c>
+      <c r="C144" t="s">
+        <v>35</v>
+      </c>
+      <c r="D144">
+        <v>93</v>
+      </c>
+      <c r="E144">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>2</v>
+      </c>
+      <c r="B145" t="s">
+        <v>220</v>
+      </c>
+      <c r="C145" t="s">
+        <v>35</v>
+      </c>
+      <c r="D145">
+        <v>29</v>
+      </c>
+      <c r="E145">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>3</v>
+      </c>
+      <c r="B146" t="s">
+        <v>221</v>
+      </c>
+      <c r="C146" t="s">
+        <v>35</v>
+      </c>
+      <c r="D146">
+        <v>24</v>
+      </c>
+      <c r="E146">
+        <v>24</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C2" t="s">
+        <v>223</v>
+      </c>
+      <c r="D2" t="s">
+        <v>224</v>
+      </c>
+      <c r="E2" t="s">
+        <v>225</v>
+      </c>
+      <c r="F2" t="s">
+        <v>226</v>
+      </c>
+      <c r="G2">
+        <v>12706</v>
+      </c>
+      <c r="H2">
+        <v>27022</v>
+      </c>
+      <c r="I2">
+        <v>27940</v>
+      </c>
+      <c r="J2">
+        <v>57702</v>
+      </c>
+      <c r="K2">
+        <v>13700</v>
+      </c>
+      <c r="L2">
+        <v>1180</v>
+      </c>
+      <c r="M2">
+        <v>3474</v>
+      </c>
+      <c r="N2">
+        <v>26812</v>
+      </c>
+      <c r="O2">
+        <v>771</v>
+      </c>
+      <c r="P2">
+        <v>2952</v>
+      </c>
+      <c r="Q2">
+        <v>6181</v>
+      </c>
+      <c r="R2">
+        <v>714</v>
+      </c>
+      <c r="S2">
+        <v>12586</v>
+      </c>
+      <c r="T2">
+        <v>2268</v>
+      </c>
+      <c r="U2">
+        <v>9003</v>
+      </c>
+      <c r="V2">
+        <v>27434</v>
+      </c>
+      <c r="W2">
+        <v>750</v>
+      </c>
+      <c r="X2">
+        <v>233195</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" t="s">
+        <v>28</v>
+      </c>
+      <c r="G3">
+        <v>12706</v>
+      </c>
+      <c r="H3">
+        <v>27022</v>
+      </c>
+      <c r="I3">
+        <v>27940</v>
+      </c>
+      <c r="J3">
+        <v>57702</v>
+      </c>
+      <c r="K3">
+        <v>13700</v>
+      </c>
+      <c r="L3">
+        <v>1180</v>
+      </c>
+      <c r="M3">
+        <v>3474</v>
+      </c>
+      <c r="N3">
+        <v>26812</v>
+      </c>
+      <c r="O3">
+        <v>771</v>
+      </c>
+      <c r="P3">
+        <v>2952</v>
+      </c>
+      <c r="Q3">
+        <v>6181</v>
+      </c>
+      <c r="R3">
+        <v>714</v>
+      </c>
+      <c r="S3">
+        <v>12586</v>
+      </c>
+      <c r="T3">
+        <v>2268</v>
+      </c>
+      <c r="U3">
+        <v>9003</v>
+      </c>
+      <c r="V3">
+        <v>27434</v>
+      </c>
+      <c r="W3">
+        <v>750</v>
+      </c>
+      <c r="X3">
+        <v>233195</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D2">
+        <v>12706</v>
+      </c>
+      <c r="E2">
+        <v>12706</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" t="s">
+        <v>27</v>
+      </c>
+      <c r="C3" t="s">
+        <v>33</v>
+      </c>
+      <c r="D3">
+        <v>3018</v>
+      </c>
+      <c r="E3">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>227</v>
+      </c>
+      <c r="C4" t="s">
+        <v>35</v>
+      </c>
+      <c r="D4">
+        <v>6526</v>
+      </c>
+      <c r="E4">
+        <v>6526</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>228</v>
+      </c>
+      <c r="C5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D5">
+        <v>743</v>
+      </c>
+      <c r="E5">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>229</v>
+      </c>
+      <c r="C6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D6">
+        <v>1861</v>
+      </c>
+      <c r="E6">
+        <v>1861</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>230</v>
+      </c>
+      <c r="C7" t="s">
+        <v>35</v>
+      </c>
+      <c r="D7">
+        <v>394</v>
+      </c>
+      <c r="E7">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>231</v>
+      </c>
+      <c r="C8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D8">
+        <v>164</v>
+      </c>
+      <c r="E8">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="9"/>
+    <row r="10">
+      <c r="A10">
+        <v>2</v>
+      </c>
+      <c r="B10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" t="s">
+        <v>32</v>
+      </c>
+      <c r="D10">
+        <v>27022</v>
+      </c>
+      <c r="E10">
+        <v>27022</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>27</v>
+      </c>
+      <c r="B11" t="s">
+        <v>27</v>
+      </c>
+      <c r="C11" t="s">
+        <v>33</v>
+      </c>
+      <c r="D11">
+        <v>7263</v>
+      </c>
+      <c r="E11">
+        <v>7263</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>1</v>
+      </c>
+      <c r="B12" t="s">
+        <v>232</v>
+      </c>
+      <c r="C12" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12">
+        <v>6065</v>
+      </c>
+      <c r="E12">
+        <v>6065</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>2</v>
+      </c>
+      <c r="B13" t="s">
+        <v>233</v>
+      </c>
+      <c r="C13" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13">
+        <v>5366</v>
+      </c>
+      <c r="E13">
+        <v>5366</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>3</v>
+      </c>
+      <c r="B14" t="s">
+        <v>234</v>
+      </c>
+      <c r="C14" t="s">
+        <v>35</v>
+      </c>
+      <c r="D14">
+        <v>1603</v>
+      </c>
+      <c r="E14">
+        <v>1603</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>4</v>
+      </c>
+      <c r="B15" t="s">
+        <v>235</v>
+      </c>
+      <c r="C15" t="s">
+        <v>35</v>
+      </c>
+      <c r="D15">
+        <v>969</v>
+      </c>
+      <c r="E15">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>5</v>
+      </c>
+      <c r="B16" t="s">
+        <v>236</v>
+      </c>
+      <c r="C16" t="s">
+        <v>35</v>
+      </c>
+      <c r="D16">
+        <v>5756</v>
+      </c>
+      <c r="E16">
+        <v>5756</v>
+      </c>
+    </row>
+    <row r="17"/>
+    <row r="18">
+      <c r="A18">
+        <v>3</v>
+      </c>
+      <c r="B18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C18" t="s">
+        <v>32</v>
+      </c>
+      <c r="D18">
+        <v>27940</v>
+      </c>
+      <c r="E18">
+        <v>27940</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>27</v>
+      </c>
+      <c r="B19" t="s">
+        <v>27</v>
+      </c>
+      <c r="C19" t="s">
+        <v>33</v>
+      </c>
+      <c r="D19">
+        <v>4592</v>
+      </c>
+      <c r="E19">
+        <v>4592</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>1</v>
+      </c>
+      <c r="B20" t="s">
+        <v>237</v>
+      </c>
+      <c r="C20" t="s">
+        <v>35</v>
+      </c>
+      <c r="D20">
+        <v>17528</v>
+      </c>
+      <c r="E20">
+        <v>17528</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>2</v>
+      </c>
+      <c r="B21" t="s">
+        <v>238</v>
+      </c>
+      <c r="C21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D21">
+        <v>1860</v>
+      </c>
+      <c r="E21">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>3</v>
+      </c>
+      <c r="B22" t="s">
+        <v>239</v>
+      </c>
+      <c r="C22" t="s">
+        <v>35</v>
+      </c>
+      <c r="D22">
+        <v>1597</v>
+      </c>
+      <c r="E22">
+        <v>1597</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>4</v>
+      </c>
+      <c r="B23" t="s">
+        <v>240</v>
+      </c>
+      <c r="C23" t="s">
+        <v>35</v>
+      </c>
+      <c r="D23">
+        <v>1593</v>
+      </c>
+      <c r="E23">
+        <v>1593</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>5</v>
+      </c>
+      <c r="B24" t="s">
+        <v>241</v>
+      </c>
+      <c r="C24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D24">
+        <v>770</v>
+      </c>
+      <c r="E24">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="25"/>
+    <row r="26">
+      <c r="A26">
+        <v>4</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>32</v>
+      </c>
+      <c r="D26">
+        <v>57702</v>
+      </c>
+      <c r="E26">
+        <v>57702</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>27</v>
+      </c>
+      <c r="B27" t="s">
+        <v>27</v>
+      </c>
+      <c r="C27" t="s">
+        <v>33</v>
+      </c>
+      <c r="D27">
+        <v>4618</v>
+      </c>
+      <c r="E27">
+        <v>4618</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>1</v>
+      </c>
+      <c r="B28" t="s">
+        <v>242</v>
+      </c>
+      <c r="C28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D28">
+        <v>16526</v>
+      </c>
+      <c r="E28">
+        <v>16526</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>2</v>
+      </c>
+      <c r="B29" t="s">
+        <v>243</v>
+      </c>
+      <c r="C29" t="s">
+        <v>35</v>
+      </c>
+      <c r="D29">
+        <v>2965</v>
+      </c>
+      <c r="E29">
+        <v>2965</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>3</v>
+      </c>
+      <c r="B30" t="s">
+        <v>244</v>
+      </c>
+      <c r="C30" t="s">
+        <v>35</v>
+      </c>
+      <c r="D30">
+        <v>14946</v>
+      </c>
+      <c r="E30">
+        <v>14946</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>4</v>
+      </c>
+      <c r="B31" t="s">
+        <v>245</v>
+      </c>
+      <c r="C31" t="s">
+        <v>35</v>
+      </c>
+      <c r="D31">
+        <v>13752</v>
+      </c>
+      <c r="E31">
+        <v>13752</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>5</v>
+      </c>
+      <c r="B32" t="s">
+        <v>246</v>
+      </c>
+      <c r="C32" t="s">
+        <v>35</v>
+      </c>
+      <c r="D32">
+        <v>4895</v>
+      </c>
+      <c r="E32">
+        <v>4895</v>
+      </c>
+    </row>
+    <row r="33"/>
+    <row r="34">
+      <c r="A34">
+        <v>5</v>
+      </c>
+      <c r="B34" t="s">
+        <v>10</v>
+      </c>
+      <c r="C34" t="s">
+        <v>32</v>
+      </c>
+      <c r="D34">
+        <v>13700</v>
+      </c>
+      <c r="E34">
+        <v>13700</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="s">
+        <v>27</v>
+      </c>
+      <c r="B35" t="s">
+        <v>27</v>
+      </c>
+      <c r="C35" t="s">
+        <v>33</v>
+      </c>
+      <c r="D35">
+        <v>2491</v>
+      </c>
+      <c r="E35">
+        <v>2491</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>1</v>
+      </c>
+      <c r="B36" t="s">
+        <v>247</v>
+      </c>
+      <c r="C36" t="s">
+        <v>35</v>
+      </c>
+      <c r="D36">
+        <v>1167</v>
+      </c>
+      <c r="E36">
+        <v>1167</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>2</v>
+      </c>
+      <c r="B37" t="s">
+        <v>248</v>
+      </c>
+      <c r="C37" t="s">
+        <v>35</v>
+      </c>
+      <c r="D37">
+        <v>4713</v>
+      </c>
+      <c r="E37">
+        <v>4713</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>3</v>
+      </c>
+      <c r="B38" t="s">
+        <v>249</v>
+      </c>
+      <c r="C38" t="s">
+        <v>35</v>
+      </c>
+      <c r="D38">
+        <v>649</v>
+      </c>
+      <c r="E38">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>4</v>
+      </c>
+      <c r="B39" t="s">
+        <v>250</v>
+      </c>
+      <c r="C39" t="s">
+        <v>35</v>
+      </c>
+      <c r="D39">
+        <v>3991</v>
+      </c>
+      <c r="E39">
+        <v>3991</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>5</v>
+      </c>
+      <c r="B40" t="s">
+        <v>251</v>
+      </c>
+      <c r="C40" t="s">
+        <v>35</v>
+      </c>
+      <c r="D40">
+        <v>689</v>
+      </c>
+      <c r="E40">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="41"/>
+    <row r="42">
+      <c r="A42">
+        <v>6</v>
+      </c>
+      <c r="B42" t="s">
+        <v>123</v>
+      </c>
+      <c r="C42" t="s">
+        <v>32</v>
+      </c>
+      <c r="D42">
+        <v>1180</v>
+      </c>
+      <c r="E42">
+        <v>1180</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>27</v>
+      </c>
+      <c r="B43" t="s">
+        <v>27</v>
+      </c>
+      <c r="C43" t="s">
+        <v>33</v>
+      </c>
+      <c r="D43">
+        <v>356</v>
+      </c>
+      <c r="E43">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>1</v>
+      </c>
+      <c r="B44" t="s">
+        <v>252</v>
+      </c>
+      <c r="C44" t="s">
+        <v>35</v>
+      </c>
+      <c r="D44">
+        <v>600</v>
+      </c>
+      <c r="E44">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>2</v>
+      </c>
+      <c r="B45" t="s">
+        <v>253</v>
+      </c>
+      <c r="C45" t="s">
+        <v>35</v>
+      </c>
+      <c r="D45">
+        <v>100</v>
+      </c>
+      <c r="E45">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>3</v>
+      </c>
+      <c r="B46" t="s">
+        <v>254</v>
+      </c>
+      <c r="C46" t="s">
+        <v>35</v>
+      </c>
+      <c r="D46">
+        <v>124</v>
+      </c>
+      <c r="E46">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="47"/>
+    <row r="48">
+      <c r="A48">
+        <v>7</v>
+      </c>
+      <c r="B48" t="s">
+        <v>11</v>
+      </c>
+      <c r="C48" t="s">
+        <v>32</v>
+      </c>
+      <c r="D48">
+        <v>3474</v>
+      </c>
+      <c r="E48">
+        <v>3474</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="s">
+        <v>27</v>
+      </c>
+      <c r="B49" t="s">
+        <v>27</v>
+      </c>
+      <c r="C49" t="s">
+        <v>33</v>
+      </c>
+      <c r="D49">
+        <v>680</v>
+      </c>
+      <c r="E49">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>1</v>
+      </c>
+      <c r="B50" t="s">
+        <v>255</v>
+      </c>
+      <c r="C50" t="s">
+        <v>35</v>
+      </c>
+      <c r="D50">
+        <v>1033</v>
+      </c>
+      <c r="E50">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>2</v>
+      </c>
+      <c r="B51" t="s">
+        <v>256</v>
+      </c>
+      <c r="C51" t="s">
+        <v>35</v>
+      </c>
+      <c r="D51">
+        <v>1100</v>
+      </c>
+      <c r="E51">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>3</v>
+      </c>
+      <c r="B52" t="s">
+        <v>257</v>
+      </c>
+      <c r="C52" t="s">
+        <v>35</v>
+      </c>
+      <c r="D52">
+        <v>167</v>
+      </c>
+      <c r="E52">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>4</v>
+      </c>
+      <c r="B53" t="s">
+        <v>258</v>
+      </c>
+      <c r="C53" t="s">
+        <v>35</v>
+      </c>
+      <c r="D53">
+        <v>138</v>
+      </c>
+      <c r="E53">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>5</v>
+      </c>
+      <c r="B54" t="s">
+        <v>259</v>
+      </c>
+      <c r="C54" t="s">
+        <v>35</v>
+      </c>
+      <c r="D54">
+        <v>356</v>
+      </c>
+      <c r="E54">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="55"/>
+    <row r="56">
+      <c r="A56">
+        <v>8</v>
+      </c>
+      <c r="B56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C56" t="s">
+        <v>32</v>
+      </c>
+      <c r="D56">
+        <v>26812</v>
+      </c>
+      <c r="E56">
+        <v>26812</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>27</v>
+      </c>
+      <c r="B57" t="s">
+        <v>27</v>
+      </c>
+      <c r="C57" t="s">
+        <v>33</v>
+      </c>
+      <c r="D57">
+        <v>5292</v>
+      </c>
+      <c r="E57">
+        <v>5292</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>1</v>
+      </c>
+      <c r="B58" t="s">
+        <v>260</v>
+      </c>
+      <c r="C58" t="s">
+        <v>35</v>
+      </c>
+      <c r="D58">
+        <v>9623</v>
+      </c>
+      <c r="E58">
+        <v>9623</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>2</v>
+      </c>
+      <c r="B59" t="s">
+        <v>261</v>
+      </c>
+      <c r="C59" t="s">
+        <v>35</v>
+      </c>
+      <c r="D59">
+        <v>9664</v>
+      </c>
+      <c r="E59">
+        <v>9664</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>3</v>
+      </c>
+      <c r="B60" t="s">
+        <v>262</v>
+      </c>
+      <c r="C60" t="s">
+        <v>35</v>
+      </c>
+      <c r="D60">
+        <v>1228</v>
+      </c>
+      <c r="E60">
+        <v>1228</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>4</v>
+      </c>
+      <c r="B61" t="s">
+        <v>263</v>
+      </c>
+      <c r="C61" t="s">
+        <v>35</v>
+      </c>
+      <c r="D61">
+        <v>694</v>
+      </c>
+      <c r="E61">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>5</v>
+      </c>
+      <c r="B62" t="s">
+        <v>264</v>
+      </c>
+      <c r="C62" t="s">
+        <v>35</v>
+      </c>
+      <c r="D62">
+        <v>311</v>
+      </c>
+      <c r="E62">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="63"/>
+    <row r="64">
+      <c r="A64">
+        <v>9</v>
+      </c>
+      <c r="B64" t="s">
+        <v>222</v>
+      </c>
+      <c r="C64" t="s">
+        <v>32</v>
+      </c>
+      <c r="D64">
+        <v>771</v>
+      </c>
+      <c r="E64">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="s">
+        <v>27</v>
+      </c>
+      <c r="B65" t="s">
+        <v>27</v>
+      </c>
+      <c r="C65" t="s">
+        <v>33</v>
+      </c>
+      <c r="D65">
+        <v>133</v>
+      </c>
+      <c r="E65">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>1</v>
+      </c>
+      <c r="B66" t="s">
+        <v>265</v>
+      </c>
+      <c r="C66" t="s">
+        <v>35</v>
+      </c>
+      <c r="D66">
+        <v>400</v>
+      </c>
+      <c r="E66">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>2</v>
+      </c>
+      <c r="B67" t="s">
+        <v>266</v>
+      </c>
+      <c r="C67" t="s">
+        <v>35</v>
+      </c>
+      <c r="D67">
+        <v>61</v>
+      </c>
+      <c r="E67">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>3</v>
+      </c>
+      <c r="B68" t="s">
+        <v>267</v>
+      </c>
+      <c r="C68" t="s">
+        <v>35</v>
+      </c>
+      <c r="D68">
+        <v>44</v>
+      </c>
+      <c r="E68">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>4</v>
+      </c>
+      <c r="B69" t="s">
+        <v>268</v>
+      </c>
+      <c r="C69" t="s">
+        <v>35</v>
+      </c>
+      <c r="D69">
+        <v>133</v>
+      </c>
+      <c r="E69">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="70"/>
+    <row r="71">
+      <c r="A71">
+        <v>10</v>
+      </c>
+      <c r="B71" t="s">
+        <v>13</v>
+      </c>
+      <c r="C71" t="s">
+        <v>32</v>
+      </c>
+      <c r="D71">
+        <v>2952</v>
+      </c>
+      <c r="E71">
+        <v>2952</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="s">
+        <v>27</v>
+      </c>
+      <c r="B72" t="s">
+        <v>27</v>
+      </c>
+      <c r="C72" t="s">
+        <v>33</v>
+      </c>
+      <c r="D72">
+        <v>669</v>
+      </c>
+      <c r="E72">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>1</v>
+      </c>
+      <c r="B73" t="s">
+        <v>269</v>
+      </c>
+      <c r="C73" t="s">
+        <v>35</v>
+      </c>
+      <c r="D73">
+        <v>1354</v>
+      </c>
+      <c r="E73">
+        <v>1354</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>2</v>
+      </c>
+      <c r="B74" t="s">
+        <v>270</v>
+      </c>
+      <c r="C74" t="s">
+        <v>35</v>
+      </c>
+      <c r="D74">
+        <v>563</v>
+      </c>
+      <c r="E74">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>3</v>
+      </c>
+      <c r="B75" t="s">
+        <v>271</v>
+      </c>
+      <c r="C75" t="s">
+        <v>35</v>
+      </c>
+      <c r="D75">
+        <v>167</v>
+      </c>
+      <c r="E75">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>4</v>
+      </c>
+      <c r="B76" t="s">
+        <v>272</v>
+      </c>
+      <c r="C76" t="s">
+        <v>35</v>
+      </c>
+      <c r="D76">
+        <v>125</v>
+      </c>
+      <c r="E76">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>5</v>
+      </c>
+      <c r="B77" t="s">
+        <v>273</v>
+      </c>
+      <c r="C77" t="s">
+        <v>35</v>
+      </c>
+      <c r="D77">
+        <v>74</v>
+      </c>
+      <c r="E77">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="78"/>
+    <row r="79">
+      <c r="A79">
+        <v>12</v>
+      </c>
+      <c r="B79" t="s">
+        <v>14</v>
+      </c>
+      <c r="C79" t="s">
+        <v>32</v>
+      </c>
+      <c r="D79">
+        <v>6181</v>
+      </c>
+      <c r="E79">
+        <v>6181</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="s">
+        <v>27</v>
+      </c>
+      <c r="B80" t="s">
+        <v>27</v>
+      </c>
+      <c r="C80" t="s">
+        <v>33</v>
+      </c>
+      <c r="D80">
+        <v>1672</v>
+      </c>
+      <c r="E80">
+        <v>1672</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>1</v>
+      </c>
+      <c r="B81" t="s">
+        <v>274</v>
+      </c>
+      <c r="C81" t="s">
+        <v>35</v>
+      </c>
+      <c r="D81">
+        <v>2827</v>
+      </c>
+      <c r="E81">
+        <v>2827</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>2</v>
+      </c>
+      <c r="B82" t="s">
+        <v>275</v>
+      </c>
+      <c r="C82" t="s">
+        <v>35</v>
+      </c>
+      <c r="D82">
+        <v>596</v>
+      </c>
+      <c r="E82">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>3</v>
+      </c>
+      <c r="B83" t="s">
+        <v>276</v>
+      </c>
+      <c r="C83" t="s">
+        <v>35</v>
+      </c>
+      <c r="D83">
+        <v>598</v>
+      </c>
+      <c r="E83">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>4</v>
+      </c>
+      <c r="B84" t="s">
+        <v>277</v>
+      </c>
+      <c r="C84" t="s">
+        <v>35</v>
+      </c>
+      <c r="D84">
+        <v>220</v>
+      </c>
+      <c r="E84">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>5</v>
+      </c>
+      <c r="B85" t="s">
+        <v>278</v>
+      </c>
+      <c r="C85" t="s">
+        <v>35</v>
+      </c>
+      <c r="D85">
+        <v>268</v>
+      </c>
+      <c r="E85">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="86"/>
+    <row r="87">
+      <c r="A87">
+        <v>13</v>
+      </c>
+      <c r="B87" t="s">
+        <v>15</v>
+      </c>
+      <c r="C87" t="s">
+        <v>32</v>
+      </c>
+      <c r="D87">
+        <v>714</v>
+      </c>
+      <c r="E87">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="s">
+        <v>27</v>
+      </c>
+      <c r="B88" t="s">
+        <v>27</v>
+      </c>
+      <c r="C88" t="s">
+        <v>33</v>
+      </c>
+      <c r="D88">
+        <v>300</v>
+      </c>
+      <c r="E88">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>1</v>
+      </c>
+      <c r="B89" t="s">
+        <v>279</v>
+      </c>
+      <c r="C89" t="s">
+        <v>35</v>
+      </c>
+      <c r="D89">
+        <v>302</v>
+      </c>
+      <c r="E89">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>2</v>
+      </c>
+      <c r="B90" t="s">
+        <v>280</v>
+      </c>
+      <c r="C90" t="s">
+        <v>35</v>
+      </c>
+      <c r="D90">
+        <v>58</v>
+      </c>
+      <c r="E90">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>3</v>
+      </c>
+      <c r="B91" t="s">
+        <v>281</v>
+      </c>
+      <c r="C91" t="s">
+        <v>35</v>
+      </c>
+      <c r="D91">
+        <v>54</v>
+      </c>
+      <c r="E91">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="92"/>
+    <row r="93">
+      <c r="A93">
+        <v>14</v>
+      </c>
+      <c r="B93" t="s">
+        <v>16</v>
+      </c>
+      <c r="C93" t="s">
+        <v>32</v>
+      </c>
+      <c r="D93">
+        <v>12586</v>
+      </c>
+      <c r="E93">
+        <v>12586</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="s">
+        <v>27</v>
+      </c>
+      <c r="B94" t="s">
+        <v>27</v>
+      </c>
+      <c r="C94" t="s">
+        <v>33</v>
+      </c>
+      <c r="D94">
+        <v>2548</v>
+      </c>
+      <c r="E94">
+        <v>2548</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>1</v>
+      </c>
+      <c r="B95" t="s">
+        <v>282</v>
+      </c>
+      <c r="C95" t="s">
+        <v>35</v>
+      </c>
+      <c r="D95">
+        <v>1173</v>
+      </c>
+      <c r="E95">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>2</v>
+      </c>
+      <c r="B96" t="s">
+        <v>283</v>
+      </c>
+      <c r="C96" t="s">
+        <v>35</v>
+      </c>
+      <c r="D96">
+        <v>3030</v>
+      </c>
+      <c r="E96">
+        <v>3030</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>3</v>
+      </c>
+      <c r="B97" t="s">
+        <v>284</v>
+      </c>
+      <c r="C97" t="s">
+        <v>35</v>
+      </c>
+      <c r="D97">
+        <v>347</v>
+      </c>
+      <c r="E97">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>4</v>
+      </c>
+      <c r="B98" t="s">
+        <v>285</v>
+      </c>
+      <c r="C98" t="s">
+        <v>35</v>
+      </c>
+      <c r="D98">
+        <v>1869</v>
+      </c>
+      <c r="E98">
+        <v>1869</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>5</v>
+      </c>
+      <c r="B99" t="s">
+        <v>286</v>
+      </c>
+      <c r="C99" t="s">
+        <v>35</v>
+      </c>
+      <c r="D99">
+        <v>3619</v>
+      </c>
+      <c r="E99">
+        <v>3619</v>
+      </c>
+    </row>
+    <row r="100"/>
+    <row r="101">
+      <c r="A101">
+        <v>15</v>
+      </c>
+      <c r="B101" t="s">
+        <v>17</v>
+      </c>
+      <c r="C101" t="s">
+        <v>32</v>
+      </c>
+      <c r="D101">
+        <v>2268</v>
+      </c>
+      <c r="E101">
+        <v>2268</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="s">
+        <v>27</v>
+      </c>
+      <c r="B102" t="s">
+        <v>27</v>
+      </c>
+      <c r="C102" t="s">
+        <v>33</v>
+      </c>
+      <c r="D102">
+        <v>1096</v>
+      </c>
+      <c r="E102">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>1</v>
+      </c>
+      <c r="B103" t="s">
+        <v>287</v>
+      </c>
+      <c r="C103" t="s">
+        <v>35</v>
+      </c>
+      <c r="D103">
+        <v>1172</v>
+      </c>
+      <c r="E103">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="104"/>
+    <row r="105">
+      <c r="A105">
+        <v>16</v>
+      </c>
+      <c r="B105" t="s">
+        <v>18</v>
+      </c>
+      <c r="C105" t="s">
+        <v>32</v>
+      </c>
+      <c r="D105">
+        <v>9003</v>
+      </c>
+      <c r="E105">
+        <v>9003</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="s">
+        <v>27</v>
+      </c>
+      <c r="B106" t="s">
+        <v>27</v>
+      </c>
+      <c r="C106" t="s">
+        <v>33</v>
+      </c>
+      <c r="D106">
+        <v>1193</v>
+      </c>
+      <c r="E106">
+        <v>1193</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>1</v>
+      </c>
+      <c r="B107" t="s">
+        <v>288</v>
+      </c>
+      <c r="C107" t="s">
+        <v>35</v>
+      </c>
+      <c r="D107">
+        <v>5307</v>
+      </c>
+      <c r="E107">
+        <v>5307</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>2</v>
+      </c>
+      <c r="B108" t="s">
+        <v>289</v>
+      </c>
+      <c r="C108" t="s">
+        <v>35</v>
+      </c>
+      <c r="D108">
+        <v>982</v>
+      </c>
+      <c r="E108">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>3</v>
+      </c>
+      <c r="B109" t="s">
+        <v>290</v>
+      </c>
+      <c r="C109" t="s">
+        <v>35</v>
+      </c>
+      <c r="D109">
+        <v>636</v>
+      </c>
+      <c r="E109">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>4</v>
+      </c>
+      <c r="B110" t="s">
+        <v>291</v>
+      </c>
+      <c r="C110" t="s">
+        <v>35</v>
+      </c>
+      <c r="D110">
+        <v>885</v>
+      </c>
+      <c r="E110">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="111"/>
+    <row r="112">
+      <c r="A112">
+        <v>17</v>
+      </c>
+      <c r="B112" t="s">
+        <v>19</v>
+      </c>
+      <c r="C112" t="s">
+        <v>32</v>
+      </c>
+      <c r="D112">
+        <v>27434</v>
+      </c>
+      <c r="E112">
+        <v>27434</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="s">
+        <v>27</v>
+      </c>
+      <c r="B113" t="s">
+        <v>27</v>
+      </c>
+      <c r="C113" t="s">
+        <v>33</v>
+      </c>
+      <c r="D113">
+        <v>2410</v>
+      </c>
+      <c r="E113">
+        <v>2410</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>1</v>
+      </c>
+      <c r="B114" t="s">
+        <v>292</v>
+      </c>
+      <c r="C114" t="s">
+        <v>35</v>
+      </c>
+      <c r="D114">
+        <v>21576</v>
+      </c>
+      <c r="E114">
+        <v>21576</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>2</v>
+      </c>
+      <c r="B115" t="s">
+        <v>293</v>
+      </c>
+      <c r="C115" t="s">
+        <v>35</v>
+      </c>
+      <c r="D115">
+        <v>1912</v>
+      </c>
+      <c r="E115">
+        <v>1912</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>3</v>
+      </c>
+      <c r="B116" t="s">
+        <v>294</v>
+      </c>
+      <c r="C116" t="s">
+        <v>35</v>
+      </c>
+      <c r="D116">
+        <v>1218</v>
+      </c>
+      <c r="E116">
+        <v>1218</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>4</v>
+      </c>
+      <c r="B117" t="s">
+        <v>295</v>
+      </c>
+      <c r="C117" t="s">
+        <v>35</v>
+      </c>
+      <c r="D117">
+        <v>121</v>
+      </c>
+      <c r="E117">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>5</v>
+      </c>
+      <c r="B118" t="s">
+        <v>296</v>
+      </c>
+      <c r="C118" t="s">
+        <v>35</v>
+      </c>
+      <c r="D118">
+        <v>197</v>
+      </c>
+      <c r="E118">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="119"/>
+    <row r="120">
+      <c r="A120">
+        <v>24</v>
+      </c>
+      <c r="B120" t="s">
+        <v>20</v>
+      </c>
+      <c r="C120" t="s">
+        <v>32</v>
+      </c>
+      <c r="D120">
+        <v>750</v>
+      </c>
+      <c r="E120">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="s">
+        <v>27</v>
+      </c>
+      <c r="B121" t="s">
+        <v>27</v>
+      </c>
+      <c r="C121" t="s">
+        <v>33</v>
+      </c>
+      <c r="D121">
+        <v>278</v>
+      </c>
+      <c r="E121">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>1</v>
+      </c>
+      <c r="B122" t="s">
+        <v>297</v>
+      </c>
+      <c r="C122" t="s">
+        <v>35</v>
+      </c>
+      <c r="D122">
+        <v>209</v>
+      </c>
+      <c r="E122">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>2</v>
+      </c>
+      <c r="B123" t="s">
+        <v>298</v>
+      </c>
+      <c r="C123" t="s">
+        <v>35</v>
+      </c>
+      <c r="D123">
+        <v>115</v>
+      </c>
+      <c r="E123">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>3</v>
+      </c>
+      <c r="B124" t="s">
+        <v>299</v>
+      </c>
+      <c r="C124" t="s">
+        <v>35</v>
+      </c>
+      <c r="D124">
+        <v>35</v>
+      </c>
+      <c r="E124">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>4</v>
+      </c>
+      <c r="B125" t="s">
+        <v>300</v>
+      </c>
+      <c r="C125" t="s">
+        <v>35</v>
+      </c>
+      <c r="D125">
+        <v>113</v>
+      </c>
+      <c r="E125">
+        <v>113</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C2" t="s">
+        <v>302</v>
+      </c>
+      <c r="D2" t="s">
+        <v>303</v>
+      </c>
+      <c r="E2" t="s">
+        <v>304</v>
+      </c>
+      <c r="F2" t="s">
+        <v>305</v>
+      </c>
+      <c r="G2">
+        <v>36081</v>
+      </c>
+      <c r="H2">
+        <v>43525</v>
+      </c>
+      <c r="I2">
+        <v>13687</v>
+      </c>
+      <c r="J2">
+        <v>98125</v>
+      </c>
+      <c r="K2">
+        <v>35895</v>
+      </c>
+      <c r="L2">
+        <v>1451</v>
+      </c>
+      <c r="M2">
+        <v>9361</v>
+      </c>
+      <c r="N2">
+        <v>35109</v>
+      </c>
+      <c r="O2">
+        <v>3220</v>
+      </c>
+      <c r="P2">
+        <v>4294</v>
+      </c>
+      <c r="Q2">
+        <v>1415</v>
+      </c>
+      <c r="R2">
+        <v>37424</v>
+      </c>
+      <c r="S2">
+        <v>3277</v>
+      </c>
+      <c r="T2">
+        <v>44062</v>
+      </c>
+      <c r="U2">
+        <v>3349</v>
+      </c>
+      <c r="V2">
+        <v>26550</v>
+      </c>
+      <c r="W2">
+        <v>26102</v>
+      </c>
+      <c r="X2">
+        <v>4522</v>
+      </c>
+      <c r="Y2">
+        <v>427449</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>22</v>
+      </c>
+      <c r="C3" t="s">
+        <v>302</v>
+      </c>
+      <c r="D3" t="s">
+        <v>303</v>
+      </c>
+      <c r="E3" t="s">
+        <v>306</v>
+      </c>
+      <c r="F3" t="s">
+        <v>307</v>
+      </c>
+      <c r="G3">
+        <v>17564</v>
+      </c>
+      <c r="H3">
+        <v>22208</v>
+      </c>
+      <c r="I3">
+        <v>14469</v>
+      </c>
+      <c r="J3">
+        <v>12035</v>
+      </c>
+      <c r="K3">
+        <v>3791</v>
+      </c>
+      <c r="L3">
+        <v>1202</v>
+      </c>
+      <c r="M3">
+        <v>1835</v>
+      </c>
+      <c r="N3">
+        <v>6130</v>
+      </c>
+      <c r="O3">
+        <v>315</v>
+      </c>
+      <c r="P3">
+        <v>606</v>
+      </c>
+      <c r="Q3">
+        <v>294</v>
+      </c>
+      <c r="R3">
+        <v>7191</v>
+      </c>
+      <c r="S3">
+        <v>17127</v>
+      </c>
+      <c r="T3">
+        <v>15687</v>
+      </c>
+      <c r="U3">
+        <v>687</v>
+      </c>
+      <c r="V3">
+        <v>13355</v>
+      </c>
+      <c r="W3">
+        <v>9357</v>
+      </c>
+      <c r="X3">
+        <v>664</v>
+      </c>
+      <c r="Y3">
+        <v>144517</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B4" t="s">
+        <v>28</v>
+      </c>
+      <c r="G4">
+        <v>53645</v>
+      </c>
+      <c r="H4">
+        <v>65733</v>
+      </c>
+      <c r="I4">
+        <v>28156</v>
+      </c>
+      <c r="J4">
+        <v>110160</v>
+      </c>
+      <c r="K4">
+        <v>39686</v>
+      </c>
+      <c r="L4">
+        <v>2653</v>
+      </c>
+      <c r="M4">
+        <v>11196</v>
+      </c>
+      <c r="N4">
+        <v>41239</v>
+      </c>
+      <c r="O4">
+        <v>3535</v>
+      </c>
+      <c r="P4">
+        <v>4900</v>
+      </c>
+      <c r="Q4">
+        <v>1709</v>
+      </c>
+      <c r="R4">
+        <v>44615</v>
+      </c>
+      <c r="S4">
+        <v>20404</v>
+      </c>
+      <c r="T4">
+        <v>59749</v>
+      </c>
+      <c r="U4">
+        <v>4036</v>
+      </c>
+      <c r="V4">
+        <v>39905</v>
+      </c>
+      <c r="W4">
+        <v>35459</v>
+      </c>
+      <c r="X4">
+        <v>5186</v>
+      </c>
+      <c r="Y4">
+        <v>571966</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+      <c r="Y1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D2">
+        <v>36081</v>
+      </c>
+      <c r="E2">
+        <v>17564</v>
+      </c>
+      <c r="F2">
+        <v>53645</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" t="s">
+        <v>27</v>
+      </c>
+      <c r="C3" t="s">
+        <v>33</v>
+      </c>
+      <c r="D3">
+        <v>6085</v>
+      </c>
+      <c r="E3">
+        <v>2941</v>
+      </c>
+      <c r="F3">
+        <v>9026</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>308</v>
+      </c>
+      <c r="C4" t="s">
+        <v>35</v>
+      </c>
+      <c r="D4">
+        <v>12395</v>
+      </c>
+      <c r="E4">
+        <v>3243</v>
+      </c>
+      <c r="F4">
+        <v>15638</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>309</v>
+      </c>
+      <c r="C5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D5">
+        <v>13668</v>
+      </c>
+      <c r="E5">
+        <v>1278</v>
+      </c>
+      <c r="F5">
+        <v>14946</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>310</v>
+      </c>
+      <c r="C6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D6">
+        <v>482</v>
+      </c>
+      <c r="E6">
+        <v>343</v>
+      </c>
+      <c r="F6">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>311</v>
+      </c>
+      <c r="C7" t="s">
+        <v>35</v>
+      </c>
+      <c r="D7">
+        <v>433</v>
+      </c>
+      <c r="E7">
+        <v>1982</v>
+      </c>
+      <c r="F7">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>312</v>
+      </c>
+      <c r="C8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D8">
+        <v>282</v>
+      </c>
+      <c r="E8">
+        <v>179</v>
+      </c>
+      <c r="F8">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>313</v>
+      </c>
+      <c r="C9" t="s">
+        <v>35</v>
+      </c>
+      <c r="D9">
+        <v>1293</v>
+      </c>
+      <c r="E9">
+        <v>257</v>
+      </c>
+      <c r="F9">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>314</v>
+      </c>
+      <c r="C10" t="s">
+        <v>35</v>
+      </c>
+      <c r="D10">
+        <v>160</v>
+      </c>
+      <c r="E10">
+        <v>80</v>
+      </c>
+      <c r="F10">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>315</v>
+      </c>
+      <c r="C11" t="s">
+        <v>35</v>
+      </c>
+      <c r="D11">
+        <v>105</v>
+      </c>
+      <c r="E11">
+        <v>81</v>
+      </c>
+      <c r="F11">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>316</v>
+      </c>
+      <c r="C12" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12">
+        <v>117</v>
+      </c>
+      <c r="E12">
+        <v>62</v>
+      </c>
+      <c r="F12">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
+        <v>317</v>
+      </c>
+      <c r="C13" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13">
+        <v>83</v>
+      </c>
+      <c r="E13">
+        <v>57</v>
+      </c>
+      <c r="F13">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>11</v>
+      </c>
+      <c r="B14" t="s">
+        <v>318</v>
+      </c>
+      <c r="C14" t="s">
+        <v>35</v>
+      </c>
+      <c r="D14">
+        <v>447</v>
+      </c>
+      <c r="E14">
+        <v>417</v>
+      </c>
+      <c r="F14">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>12</v>
+      </c>
+      <c r="B15" t="s">
+        <v>319</v>
+      </c>
+      <c r="C15" t="s">
+        <v>35</v>
+      </c>
+      <c r="D15">
+        <v>531</v>
+      </c>
+      <c r="E15">
+        <v>6644</v>
+      </c>
+      <c r="F15">
+        <v>7175</v>
+      </c>
+    </row>
+    <row r="16"/>
+    <row r="17">
+      <c r="A17">
+        <v>2</v>
+      </c>
+      <c r="B17" t="s">
+        <v>7</v>
+      </c>
+      <c r="C17" t="s">
+        <v>32</v>
+      </c>
+      <c r="D17">
+        <v>43525</v>
+      </c>
+      <c r="E17">
+        <v>22208</v>
+      </c>
+      <c r="F17">
+        <v>65733</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>27</v>
+      </c>
+      <c r="B18" t="s">
+        <v>27</v>
+      </c>
+      <c r="C18" t="s">
+        <v>33</v>
+      </c>
+      <c r="D18">
+        <v>10323</v>
+      </c>
+      <c r="E18">
+        <v>4101</v>
+      </c>
+      <c r="F18">
+        <v>14424</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>1</v>
+      </c>
+      <c r="B19" t="s">
+        <v>320</v>
+      </c>
+      <c r="C19" t="s">
+        <v>35</v>
+      </c>
+      <c r="D19">
+        <v>4757</v>
+      </c>
+      <c r="E19">
+        <v>12852</v>
+      </c>
+      <c r="F19">
+        <v>17609</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>2</v>
+      </c>
+      <c r="B20" t="s">
+        <v>321</v>
+      </c>
+      <c r="C20" t="s">
+        <v>35</v>
+      </c>
+      <c r="D20">
+        <v>19218</v>
+      </c>
+      <c r="E20">
+        <v>2276</v>
+      </c>
+      <c r="F20">
+        <v>21494</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>3</v>
+      </c>
+      <c r="B21" t="s">
+        <v>322</v>
+      </c>
+      <c r="C21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D21">
+        <v>586</v>
+      </c>
+      <c r="E21">
+        <v>292</v>
+      </c>
+      <c r="F21">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>4</v>
+      </c>
+      <c r="B22" t="s">
+        <v>323</v>
+      </c>
+      <c r="C22" t="s">
+        <v>35</v>
+      </c>
+      <c r="D22">
+        <v>895</v>
+      </c>
+      <c r="E22">
+        <v>314</v>
+      </c>
+      <c r="F22">
+        <v>1209</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>5</v>
+      </c>
+      <c r="B23" t="s">
+        <v>324</v>
+      </c>
+      <c r="C23" t="s">
+        <v>35</v>
+      </c>
+      <c r="D23">
+        <v>358</v>
+      </c>
+      <c r="E23">
+        <v>178</v>
+      </c>
+      <c r="F23">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>6</v>
+      </c>
+      <c r="B24" t="s">
+        <v>325</v>
+      </c>
+      <c r="C24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D24">
+        <v>310</v>
+      </c>
+      <c r="E24">
+        <v>254</v>
+      </c>
+      <c r="F24">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>7</v>
+      </c>
+      <c r="B25" t="s">
+        <v>326</v>
+      </c>
+      <c r="C25" t="s">
+        <v>35</v>
+      </c>
+      <c r="D25">
+        <v>471</v>
+      </c>
+      <c r="E25">
+        <v>152</v>
+      </c>
+      <c r="F25">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>8</v>
+      </c>
+      <c r="B26" t="s">
+        <v>327</v>
+      </c>
+      <c r="C26" t="s">
+        <v>35</v>
+      </c>
+      <c r="D26">
+        <v>368</v>
+      </c>
+      <c r="E26">
+        <v>120</v>
+      </c>
+      <c r="F26">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>9</v>
+      </c>
+      <c r="B27" t="s">
+        <v>328</v>
+      </c>
+      <c r="C27" t="s">
+        <v>35</v>
+      </c>
+      <c r="D27">
+        <v>247</v>
+      </c>
+      <c r="E27">
+        <v>70</v>
+      </c>
+      <c r="F27">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>10</v>
+      </c>
+      <c r="B28" t="s">
+        <v>329</v>
+      </c>
+      <c r="C28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D28">
+        <v>223</v>
+      </c>
+      <c r="E28">
+        <v>58</v>
+      </c>
+      <c r="F28">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>11</v>
+      </c>
+      <c r="B29" t="s">
+        <v>330</v>
+      </c>
+      <c r="C29" t="s">
+        <v>35</v>
+      </c>
+      <c r="D29">
+        <v>234</v>
+      </c>
+      <c r="E29">
+        <v>103</v>
+      </c>
+      <c r="F29">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>12</v>
+      </c>
+      <c r="B30" t="s">
+        <v>331</v>
+      </c>
+      <c r="C30" t="s">
+        <v>35</v>
+      </c>
+      <c r="D30">
+        <v>5535</v>
+      </c>
+      <c r="E30">
+        <v>1438</v>
+      </c>
+      <c r="F30">
+        <v>6973</v>
+      </c>
+    </row>
+    <row r="31"/>
+    <row r="32">
+      <c r="A32">
+        <v>3</v>
+      </c>
+      <c r="B32" t="s">
+        <v>8</v>
+      </c>
+      <c r="C32" t="s">
+        <v>32</v>
+      </c>
+      <c r="D32">
+        <v>13687</v>
+      </c>
+      <c r="E32">
+        <v>14469</v>
+      </c>
+      <c r="F32">
+        <v>28156</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>27</v>
+      </c>
+      <c r="B33" t="s">
+        <v>27</v>
+      </c>
+      <c r="C33" t="s">
+        <v>33</v>
+      </c>
+      <c r="D33">
+        <v>3921</v>
+      </c>
+      <c r="E33">
+        <v>2491</v>
+      </c>
+      <c r="F33">
+        <v>6412</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>1</v>
+      </c>
+      <c r="B34" t="s">
+        <v>332</v>
+      </c>
+      <c r="C34" t="s">
+        <v>35</v>
+      </c>
+      <c r="D34">
+        <v>2743</v>
+      </c>
+      <c r="E34">
+        <v>9957</v>
+      </c>
+      <c r="F34">
+        <v>12700</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>2</v>
+      </c>
+      <c r="B35" t="s">
+        <v>333</v>
+      </c>
+      <c r="C35" t="s">
+        <v>35</v>
+      </c>
+      <c r="D35">
+        <v>2865</v>
+      </c>
+      <c r="E35">
+        <v>317</v>
+      </c>
+      <c r="F35">
+        <v>3182</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>3</v>
+      </c>
+      <c r="B36" t="s">
+        <v>334</v>
+      </c>
+      <c r="C36" t="s">
+        <v>35</v>
+      </c>
+      <c r="D36">
+        <v>527</v>
+      </c>
+      <c r="E36">
+        <v>337</v>
+      </c>
+      <c r="F36">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>4</v>
+      </c>
+      <c r="B37" t="s">
+        <v>335</v>
+      </c>
+      <c r="C37" t="s">
+        <v>35</v>
+      </c>
+      <c r="D37">
+        <v>201</v>
+      </c>
+      <c r="E37">
+        <v>314</v>
+      </c>
+      <c r="F37">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>5</v>
+      </c>
+      <c r="B38" t="s">
+        <v>336</v>
+      </c>
+      <c r="C38" t="s">
+        <v>35</v>
+      </c>
+      <c r="D38">
+        <v>229</v>
+      </c>
+      <c r="E38">
+        <v>131</v>
+      </c>
+      <c r="F38">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>6</v>
+      </c>
+      <c r="B39" t="s">
+        <v>337</v>
+      </c>
+      <c r="C39" t="s">
+        <v>35</v>
+      </c>
+      <c r="D39">
+        <v>202</v>
+      </c>
+      <c r="E39">
+        <v>110</v>
+      </c>
+      <c r="F39">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>7</v>
+      </c>
+      <c r="B40" t="s">
+        <v>338</v>
+      </c>
+      <c r="C40" t="s">
+        <v>35</v>
+      </c>
+      <c r="D40">
+        <v>2424</v>
+      </c>
+      <c r="E40">
+        <v>591</v>
+      </c>
+      <c r="F40">
+        <v>3015</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>8</v>
+      </c>
+      <c r="B41" t="s">
+        <v>339</v>
+      </c>
+      <c r="C41" t="s">
+        <v>35</v>
+      </c>
+      <c r="D41">
+        <v>138</v>
+      </c>
+      <c r="E41">
+        <v>52</v>
+      </c>
+      <c r="F41">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>9</v>
+      </c>
+      <c r="B42" t="s">
+        <v>340</v>
+      </c>
+      <c r="C42" t="s">
+        <v>35</v>
+      </c>
+      <c r="D42">
+        <v>163</v>
+      </c>
+      <c r="E42">
+        <v>46</v>
+      </c>
+      <c r="F42">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>10</v>
+      </c>
+      <c r="B43" t="s">
+        <v>341</v>
+      </c>
+      <c r="C43" t="s">
+        <v>35</v>
+      </c>
+      <c r="D43">
+        <v>94</v>
+      </c>
+      <c r="E43">
+        <v>44</v>
+      </c>
+      <c r="F43">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>11</v>
+      </c>
+      <c r="B44" t="s">
+        <v>342</v>
+      </c>
+      <c r="C44" t="s">
+        <v>35</v>
+      </c>
+      <c r="D44">
+        <v>180</v>
+      </c>
+      <c r="E44">
+        <v>79</v>
+      </c>
+      <c r="F44">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="45"/>
+    <row r="46">
+      <c r="A46">
+        <v>4</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>32</v>
+      </c>
+      <c r="D46">
+        <v>98125</v>
+      </c>
+      <c r="E46">
+        <v>12035</v>
+      </c>
+      <c r="F46">
+        <v>110160</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="s">
+        <v>27</v>
+      </c>
+      <c r="B47" t="s">
+        <v>27</v>
+      </c>
+      <c r="C47" t="s">
+        <v>33</v>
+      </c>
+      <c r="D47">
+        <v>4423</v>
+      </c>
+      <c r="E47">
+        <v>1963</v>
+      </c>
+      <c r="F47">
+        <v>6386</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>1</v>
+      </c>
+      <c r="B48" t="s">
+        <v>343</v>
+      </c>
+      <c r="C48" t="s">
+        <v>35</v>
+      </c>
+      <c r="D48">
+        <v>32188</v>
+      </c>
+      <c r="E48">
+        <v>1576</v>
+      </c>
+      <c r="F48">
+        <v>33764</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>2</v>
+      </c>
+      <c r="B49" t="s">
+        <v>344</v>
+      </c>
+      <c r="C49" t="s">
+        <v>35</v>
+      </c>
+      <c r="D49">
+        <v>19275</v>
+      </c>
+      <c r="E49">
+        <v>950</v>
+      </c>
+      <c r="F49">
+        <v>20225</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>3</v>
+      </c>
+      <c r="B50" t="s">
+        <v>345</v>
+      </c>
+      <c r="C50" t="s">
+        <v>35</v>
+      </c>
+      <c r="D50">
+        <v>597</v>
+      </c>
+      <c r="E50">
+        <v>261</v>
+      </c>
+      <c r="F50">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>4</v>
+      </c>
+      <c r="B51" t="s">
+        <v>346</v>
+      </c>
+      <c r="C51" t="s">
+        <v>35</v>
+      </c>
+      <c r="D51">
+        <v>948</v>
+      </c>
+      <c r="E51">
+        <v>6678</v>
+      </c>
+      <c r="F51">
+        <v>7626</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>5</v>
+      </c>
+      <c r="B52" t="s">
+        <v>347</v>
+      </c>
+      <c r="C52" t="s">
+        <v>35</v>
+      </c>
+      <c r="D52">
+        <v>215</v>
+      </c>
+      <c r="E52">
+        <v>136</v>
+      </c>
+      <c r="F52">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>6</v>
+      </c>
+      <c r="B53" t="s">
+        <v>348</v>
+      </c>
+      <c r="C53" t="s">
+        <v>35</v>
+      </c>
+      <c r="D53">
+        <v>444</v>
+      </c>
+      <c r="E53">
+        <v>138</v>
+      </c>
+      <c r="F53">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>7</v>
+      </c>
+      <c r="B54" t="s">
+        <v>349</v>
+      </c>
+      <c r="C54" t="s">
+        <v>35</v>
+      </c>
+      <c r="D54">
+        <v>245</v>
+      </c>
+      <c r="E54">
+        <v>56</v>
+      </c>
+      <c r="F54">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>8</v>
+      </c>
+      <c r="B55" t="s">
+        <v>350</v>
+      </c>
+      <c r="C55" t="s">
+        <v>35</v>
+      </c>
+      <c r="D55">
+        <v>173</v>
+      </c>
+      <c r="E55">
+        <v>37</v>
+      </c>
+      <c r="F55">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>9</v>
+      </c>
+      <c r="B56" t="s">
+        <v>351</v>
+      </c>
+      <c r="C56" t="s">
+        <v>35</v>
+      </c>
+      <c r="D56">
+        <v>186</v>
+      </c>
+      <c r="E56">
+        <v>41</v>
+      </c>
+      <c r="F56">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>10</v>
+      </c>
+      <c r="B57" t="s">
+        <v>352</v>
+      </c>
+      <c r="C57" t="s">
+        <v>35</v>
+      </c>
+      <c r="D57">
+        <v>252</v>
+      </c>
+      <c r="E57">
+        <v>64</v>
+      </c>
+      <c r="F57">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>11</v>
+      </c>
+      <c r="B58" t="s">
+        <v>353</v>
+      </c>
+      <c r="C58" t="s">
+        <v>35</v>
+      </c>
+      <c r="D58">
+        <v>162</v>
+      </c>
+      <c r="E58">
+        <v>28</v>
+      </c>
+      <c r="F58">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>12</v>
+      </c>
+      <c r="B59" t="s">
+        <v>354</v>
+      </c>
+      <c r="C59" t="s">
+        <v>35</v>
+      </c>
+      <c r="D59">
+        <v>39017</v>
+      </c>
+      <c r="E59">
+        <v>107</v>
+      </c>
+      <c r="F59">
+        <v>39124</v>
+      </c>
+    </row>
+    <row r="60"/>
+    <row r="61">
+      <c r="A61">
+        <v>5</v>
+      </c>
+      <c r="B61" t="s">
+        <v>10</v>
+      </c>
+      <c r="C61" t="s">
+        <v>32</v>
+      </c>
+      <c r="D61">
+        <v>35895</v>
+      </c>
+      <c r="E61">
+        <v>3791</v>
+      </c>
+      <c r="F61">
+        <v>39686</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="s">
+        <v>27</v>
+      </c>
+      <c r="B62" t="s">
+        <v>27</v>
+      </c>
+      <c r="C62" t="s">
+        <v>33</v>
+      </c>
+      <c r="D62">
+        <v>3640</v>
+      </c>
+      <c r="E62">
+        <v>1103</v>
+      </c>
+      <c r="F62">
+        <v>4743</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>1</v>
+      </c>
+      <c r="B63" t="s">
+        <v>355</v>
+      </c>
+      <c r="C63" t="s">
+        <v>35</v>
+      </c>
+      <c r="D63">
+        <v>10655</v>
+      </c>
+      <c r="E63">
+        <v>870</v>
+      </c>
+      <c r="F63">
+        <v>11525</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>2</v>
+      </c>
+      <c r="B64" t="s">
+        <v>356</v>
+      </c>
+      <c r="C64" t="s">
+        <v>35</v>
+      </c>
+      <c r="D64">
+        <v>11580</v>
+      </c>
+      <c r="E64">
+        <v>415</v>
+      </c>
+      <c r="F64">
+        <v>11995</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>3</v>
+      </c>
+      <c r="B65" t="s">
+        <v>357</v>
+      </c>
+      <c r="C65" t="s">
+        <v>35</v>
+      </c>
+      <c r="D65">
+        <v>3602</v>
+      </c>
+      <c r="E65">
+        <v>182</v>
+      </c>
+      <c r="F65">
+        <v>3784</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>4</v>
+      </c>
+      <c r="B66" t="s">
+        <v>358</v>
+      </c>
+      <c r="C66" t="s">
+        <v>35</v>
+      </c>
+      <c r="D66">
+        <v>498</v>
+      </c>
+      <c r="E66">
+        <v>229</v>
+      </c>
+      <c r="F66">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>5</v>
+      </c>
+      <c r="B67" t="s">
+        <v>359</v>
+      </c>
+      <c r="C67" t="s">
+        <v>35</v>
+      </c>
+      <c r="D67">
+        <v>4465</v>
+      </c>
+      <c r="E67">
+        <v>630</v>
+      </c>
+      <c r="F67">
+        <v>5095</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>6</v>
+      </c>
+      <c r="B68" t="s">
+        <v>360</v>
+      </c>
+      <c r="C68" t="s">
+        <v>35</v>
+      </c>
+      <c r="D68">
+        <v>338</v>
+      </c>
+      <c r="E68">
+        <v>149</v>
+      </c>
+      <c r="F68">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>7</v>
+      </c>
+      <c r="B69" t="s">
+        <v>361</v>
+      </c>
+      <c r="C69" t="s">
+        <v>35</v>
+      </c>
+      <c r="D69">
+        <v>174</v>
+      </c>
+      <c r="E69">
+        <v>31</v>
+      </c>
+      <c r="F69">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>8</v>
+      </c>
+      <c r="B70" t="s">
+        <v>362</v>
+      </c>
+      <c r="C70" t="s">
+        <v>35</v>
+      </c>
+      <c r="D70">
+        <v>307</v>
+      </c>
+      <c r="E70">
+        <v>47</v>
+      </c>
+      <c r="F70">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>9</v>
+      </c>
+      <c r="B71" t="s">
+        <v>363</v>
+      </c>
+      <c r="C71" t="s">
+        <v>35</v>
+      </c>
+      <c r="D71">
+        <v>116</v>
+      </c>
+      <c r="E71">
+        <v>23</v>
+      </c>
+      <c r="F71">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>10</v>
+      </c>
+      <c r="B72" t="s">
+        <v>364</v>
+      </c>
+      <c r="C72" t="s">
+        <v>35</v>
+      </c>
+      <c r="D72">
+        <v>199</v>
+      </c>
+      <c r="E72">
+        <v>30</v>
+      </c>
+      <c r="F72">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>11</v>
+      </c>
+      <c r="B73" t="s">
+        <v>365</v>
+      </c>
+      <c r="C73" t="s">
+        <v>35</v>
+      </c>
+      <c r="D73">
+        <v>85</v>
+      </c>
+      <c r="E73">
+        <v>12</v>
+      </c>
+      <c r="F73">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>12</v>
+      </c>
+      <c r="B74" t="s">
+        <v>366</v>
+      </c>
+      <c r="C74" t="s">
+        <v>35</v>
+      </c>
+      <c r="D74">
+        <v>236</v>
+      </c>
+      <c r="E74">
+        <v>70</v>
+      </c>
+      <c r="F74">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="75"/>
+    <row r="76">
+      <c r="A76">
+        <v>6</v>
+      </c>
+      <c r="B76" t="s">
+        <v>123</v>
+      </c>
+      <c r="C76" t="s">
+        <v>32</v>
+      </c>
+      <c r="D76">
+        <v>1451</v>
+      </c>
+      <c r="E76">
+        <v>1202</v>
+      </c>
+      <c r="F76">
+        <v>2653</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>27</v>
+      </c>
+      <c r="B77" t="s">
+        <v>27</v>
+      </c>
+      <c r="C77" t="s">
+        <v>33</v>
+      </c>
+      <c r="D77">
+        <v>760</v>
+      </c>
+      <c r="E77">
+        <v>791</v>
+      </c>
+      <c r="F77">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>1</v>
+      </c>
+      <c r="B78" t="s">
+        <v>367</v>
+      </c>
+      <c r="C78" t="s">
+        <v>35</v>
+      </c>
+      <c r="D78">
+        <v>451</v>
+      </c>
+      <c r="E78">
+        <v>300</v>
+      </c>
+      <c r="F78">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>2</v>
+      </c>
+      <c r="B79" t="s">
+        <v>368</v>
+      </c>
+      <c r="C79" t="s">
+        <v>35</v>
+      </c>
+      <c r="D79">
+        <v>129</v>
+      </c>
+      <c r="E79">
+        <v>75</v>
+      </c>
+      <c r="F79">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>3</v>
+      </c>
+      <c r="B80" t="s">
+        <v>369</v>
+      </c>
+      <c r="C80" t="s">
+        <v>35</v>
+      </c>
+      <c r="D80">
+        <v>111</v>
+      </c>
+      <c r="E80">
+        <v>36</v>
+      </c>
+      <c r="F80">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="81"/>
+    <row r="82">
+      <c r="A82">
+        <v>7</v>
+      </c>
+      <c r="B82" t="s">
+        <v>11</v>
+      </c>
+      <c r="C82" t="s">
+        <v>32</v>
+      </c>
+      <c r="D82">
+        <v>9361</v>
+      </c>
+      <c r="E82">
+        <v>1835</v>
+      </c>
+      <c r="F82">
+        <v>11196</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="s">
+        <v>27</v>
+      </c>
+      <c r="B83" t="s">
+        <v>27</v>
+      </c>
+      <c r="C83" t="s">
+        <v>33</v>
+      </c>
+      <c r="D83">
+        <v>2094</v>
+      </c>
+      <c r="E83">
+        <v>661</v>
+      </c>
+      <c r="F83">
+        <v>2755</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>1</v>
+      </c>
+      <c r="B84" t="s">
+        <v>370</v>
+      </c>
+      <c r="C84" t="s">
+        <v>35</v>
+      </c>
+      <c r="D84">
+        <v>4762</v>
+      </c>
+      <c r="E84">
+        <v>418</v>
+      </c>
+      <c r="F84">
+        <v>5180</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>2</v>
+      </c>
+      <c r="B85" t="s">
+        <v>371</v>
+      </c>
+      <c r="C85" t="s">
+        <v>35</v>
+      </c>
+      <c r="D85">
+        <v>1141</v>
+      </c>
+      <c r="E85">
+        <v>144</v>
+      </c>
+      <c r="F85">
+        <v>1285</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>3</v>
+      </c>
+      <c r="B86" t="s">
+        <v>372</v>
+      </c>
+      <c r="C86" t="s">
+        <v>35</v>
+      </c>
+      <c r="D86">
+        <v>143</v>
+      </c>
+      <c r="E86">
+        <v>64</v>
+      </c>
+      <c r="F86">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>4</v>
+      </c>
+      <c r="B87" t="s">
+        <v>373</v>
+      </c>
+      <c r="C87" t="s">
+        <v>35</v>
+      </c>
+      <c r="D87">
+        <v>112</v>
+      </c>
+      <c r="E87">
+        <v>302</v>
+      </c>
+      <c r="F87">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>5</v>
+      </c>
+      <c r="B88" t="s">
+        <v>374</v>
+      </c>
+      <c r="C88" t="s">
+        <v>35</v>
+      </c>
+      <c r="D88">
+        <v>103</v>
+      </c>
+      <c r="E88">
+        <v>38</v>
+      </c>
+      <c r="F88">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>6</v>
+      </c>
+      <c r="B89" t="s">
+        <v>375</v>
+      </c>
+      <c r="C89" t="s">
+        <v>35</v>
+      </c>
+      <c r="D89">
+        <v>86</v>
+      </c>
+      <c r="E89">
+        <v>30</v>
+      </c>
+      <c r="F89">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>7</v>
+      </c>
+      <c r="B90" t="s">
+        <v>376</v>
+      </c>
+      <c r="C90" t="s">
+        <v>35</v>
+      </c>
+      <c r="D90">
+        <v>520</v>
+      </c>
+      <c r="E90">
+        <v>84</v>
+      </c>
+      <c r="F90">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>8</v>
+      </c>
+      <c r="B91" t="s">
+        <v>377</v>
+      </c>
+      <c r="C91" t="s">
+        <v>35</v>
+      </c>
+      <c r="D91">
+        <v>83</v>
+      </c>
+      <c r="E91">
+        <v>36</v>
+      </c>
+      <c r="F91">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>9</v>
+      </c>
+      <c r="B92" t="s">
+        <v>378</v>
+      </c>
+      <c r="C92" t="s">
+        <v>35</v>
+      </c>
+      <c r="D92">
+        <v>184</v>
+      </c>
+      <c r="E92">
+        <v>14</v>
+      </c>
+      <c r="F92">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>10</v>
+      </c>
+      <c r="B93" t="s">
+        <v>379</v>
+      </c>
+      <c r="C93" t="s">
+        <v>35</v>
+      </c>
+      <c r="D93">
+        <v>45</v>
+      </c>
+      <c r="E93">
+        <v>15</v>
+      </c>
+      <c r="F93">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>11</v>
+      </c>
+      <c r="B94" t="s">
+        <v>380</v>
+      </c>
+      <c r="C94" t="s">
+        <v>35</v>
+      </c>
+      <c r="D94">
+        <v>88</v>
+      </c>
+      <c r="E94">
+        <v>29</v>
+      </c>
+      <c r="F94">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="95"/>
+    <row r="96">
+      <c r="A96">
+        <v>8</v>
+      </c>
+      <c r="B96" t="s">
+        <v>12</v>
+      </c>
+      <c r="C96" t="s">
+        <v>32</v>
+      </c>
+      <c r="D96">
+        <v>35109</v>
+      </c>
+      <c r="E96">
+        <v>6130</v>
+      </c>
+      <c r="F96">
+        <v>41239</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="s">
+        <v>27</v>
+      </c>
+      <c r="B97" t="s">
+        <v>27</v>
+      </c>
+      <c r="C97" t="s">
+        <v>33</v>
+      </c>
+      <c r="D97">
+        <v>5621</v>
+      </c>
+      <c r="E97">
+        <v>1218</v>
+      </c>
+      <c r="F97">
+        <v>6839</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>1</v>
+      </c>
+      <c r="B98" t="s">
+        <v>381</v>
+      </c>
+      <c r="C98" t="s">
+        <v>35</v>
+      </c>
+      <c r="D98">
+        <v>14016</v>
+      </c>
+      <c r="E98">
+        <v>2328</v>
+      </c>
+      <c r="F98">
+        <v>16344</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>2</v>
+      </c>
+      <c r="B99" t="s">
+        <v>382</v>
+      </c>
+      <c r="C99" t="s">
+        <v>35</v>
+      </c>
+      <c r="D99">
+        <v>8704</v>
+      </c>
+      <c r="E99">
+        <v>636</v>
+      </c>
+      <c r="F99">
+        <v>9340</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>3</v>
+      </c>
+      <c r="B100" t="s">
+        <v>383</v>
+      </c>
+      <c r="C100" t="s">
+        <v>35</v>
+      </c>
+      <c r="D100">
+        <v>1133</v>
+      </c>
+      <c r="E100">
+        <v>126</v>
+      </c>
+      <c r="F100">
+        <v>1259</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>4</v>
+      </c>
+      <c r="B101" t="s">
+        <v>384</v>
+      </c>
+      <c r="C101" t="s">
+        <v>35</v>
+      </c>
+      <c r="D101">
+        <v>2318</v>
+      </c>
+      <c r="E101">
+        <v>171</v>
+      </c>
+      <c r="F101">
+        <v>2489</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>5</v>
+      </c>
+      <c r="B102" t="s">
+        <v>385</v>
+      </c>
+      <c r="C102" t="s">
+        <v>35</v>
+      </c>
+      <c r="D102">
+        <v>249</v>
+      </c>
+      <c r="E102">
+        <v>784</v>
+      </c>
+      <c r="F102">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>6</v>
+      </c>
+      <c r="B103" t="s">
+        <v>386</v>
+      </c>
+      <c r="C103" t="s">
+        <v>35</v>
+      </c>
+      <c r="D103">
+        <v>655</v>
+      </c>
+      <c r="E103">
+        <v>110</v>
+      </c>
+      <c r="F103">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>7</v>
+      </c>
+      <c r="B104" t="s">
+        <v>387</v>
+      </c>
+      <c r="C104" t="s">
+        <v>35</v>
+      </c>
+      <c r="D104">
+        <v>281</v>
+      </c>
+      <c r="E104">
+        <v>438</v>
+      </c>
+      <c r="F104">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>8</v>
+      </c>
+      <c r="B105" t="s">
+        <v>388</v>
+      </c>
+      <c r="C105" t="s">
+        <v>35</v>
+      </c>
+      <c r="D105">
+        <v>825</v>
+      </c>
+      <c r="E105">
+        <v>83</v>
+      </c>
+      <c r="F105">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>9</v>
+      </c>
+      <c r="B106" t="s">
+        <v>389</v>
+      </c>
+      <c r="C106" t="s">
+        <v>35</v>
+      </c>
+      <c r="D106">
+        <v>199</v>
+      </c>
+      <c r="E106">
+        <v>126</v>
+      </c>
+      <c r="F106">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>10</v>
+      </c>
+      <c r="B107" t="s">
+        <v>390</v>
+      </c>
+      <c r="C107" t="s">
+        <v>35</v>
+      </c>
+      <c r="D107">
+        <v>81</v>
+      </c>
+      <c r="E107">
+        <v>24</v>
+      </c>
+      <c r="F107">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>11</v>
+      </c>
+      <c r="B108" t="s">
+        <v>391</v>
+      </c>
+      <c r="C108" t="s">
+        <v>35</v>
+      </c>
+      <c r="D108">
+        <v>118</v>
+      </c>
+      <c r="E108">
+        <v>20</v>
+      </c>
+      <c r="F108">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>12</v>
+      </c>
+      <c r="B109" t="s">
+        <v>392</v>
+      </c>
+      <c r="C109" t="s">
+        <v>35</v>
+      </c>
+      <c r="D109">
+        <v>909</v>
+      </c>
+      <c r="E109">
+        <v>66</v>
+      </c>
+      <c r="F109">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="110"/>
+    <row r="111">
+      <c r="A111">
+        <v>9</v>
+      </c>
+      <c r="B111" t="s">
+        <v>222</v>
+      </c>
+      <c r="C111" t="s">
+        <v>32</v>
+      </c>
+      <c r="D111">
+        <v>3220</v>
+      </c>
+      <c r="E111">
+        <v>315</v>
+      </c>
+      <c r="F111">
+        <v>3535</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="s">
+        <v>27</v>
+      </c>
+      <c r="B112" t="s">
+        <v>27</v>
+      </c>
+      <c r="C112" t="s">
+        <v>33</v>
+      </c>
+      <c r="D112">
+        <v>630</v>
+      </c>
+      <c r="E112">
+        <v>106</v>
+      </c>
+      <c r="F112">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>1</v>
+      </c>
+      <c r="B113" t="s">
+        <v>393</v>
+      </c>
+      <c r="C113" t="s">
+        <v>35</v>
+      </c>
+      <c r="D113">
+        <v>347</v>
+      </c>
+      <c r="E113">
+        <v>79</v>
+      </c>
+      <c r="F113">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>2</v>
+      </c>
+      <c r="B114" t="s">
+        <v>394</v>
+      </c>
+      <c r="C114" t="s">
+        <v>35</v>
+      </c>
+      <c r="D114">
+        <v>543</v>
+      </c>
+      <c r="E114">
+        <v>29</v>
+      </c>
+      <c r="F114">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>3</v>
+      </c>
+      <c r="B115" t="s">
+        <v>395</v>
+      </c>
+      <c r="C115" t="s">
+        <v>35</v>
+      </c>
+      <c r="D115">
+        <v>205</v>
+      </c>
+      <c r="E115">
+        <v>19</v>
+      </c>
+      <c r="F115">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>4</v>
+      </c>
+      <c r="B116" t="s">
+        <v>396</v>
+      </c>
+      <c r="C116" t="s">
+        <v>35</v>
+      </c>
+      <c r="D116">
+        <v>36</v>
+      </c>
+      <c r="E116">
+        <v>12</v>
+      </c>
+      <c r="F116">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>5</v>
+      </c>
+      <c r="B117" t="s">
+        <v>397</v>
+      </c>
+      <c r="C117" t="s">
+        <v>35</v>
+      </c>
+      <c r="D117">
+        <v>175</v>
+      </c>
+      <c r="E117">
+        <v>16</v>
+      </c>
+      <c r="F117">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>6</v>
+      </c>
+      <c r="B118" t="s">
+        <v>398</v>
+      </c>
+      <c r="C118" t="s">
+        <v>35</v>
+      </c>
+      <c r="D118">
+        <v>49</v>
+      </c>
+      <c r="E118">
+        <v>4</v>
+      </c>
+      <c r="F118">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>7</v>
+      </c>
+      <c r="B119" t="s">
+        <v>399</v>
+      </c>
+      <c r="C119" t="s">
+        <v>35</v>
+      </c>
+      <c r="D119">
+        <v>27</v>
+      </c>
+      <c r="E119">
+        <v>16</v>
+      </c>
+      <c r="F119">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>8</v>
+      </c>
+      <c r="B120" t="s">
+        <v>400</v>
+      </c>
+      <c r="C120" t="s">
+        <v>35</v>
+      </c>
+      <c r="D120">
+        <v>38</v>
+      </c>
+      <c r="E120">
+        <v>1</v>
+      </c>
+      <c r="F120">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>9</v>
+      </c>
+      <c r="B121" t="s">
+        <v>401</v>
+      </c>
+      <c r="C121" t="s">
+        <v>35</v>
+      </c>
+      <c r="D121">
+        <v>1170</v>
+      </c>
+      <c r="E121">
+        <v>33</v>
+      </c>
+      <c r="F121">
+        <v>1203</v>
+      </c>
+    </row>
+    <row r="122"/>
+    <row r="123">
+      <c r="A123">
+        <v>10</v>
+      </c>
+      <c r="B123" t="s">
+        <v>13</v>
+      </c>
+      <c r="C123" t="s">
+        <v>32</v>
+      </c>
+      <c r="D123">
+        <v>4294</v>
+      </c>
+      <c r="E123">
+        <v>606</v>
+      </c>
+      <c r="F123">
+        <v>4900</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="s">
+        <v>27</v>
+      </c>
+      <c r="B124" t="s">
+        <v>27</v>
+      </c>
+      <c r="C124" t="s">
+        <v>33</v>
+      </c>
+      <c r="D124">
+        <v>1247</v>
+      </c>
+      <c r="E124">
+        <v>150</v>
+      </c>
+      <c r="F124">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>1</v>
+      </c>
+      <c r="B125" t="s">
+        <v>402</v>
+      </c>
+      <c r="C125" t="s">
+        <v>35</v>
+      </c>
+      <c r="D125">
+        <v>1480</v>
+      </c>
+      <c r="E125">
+        <v>144</v>
+      </c>
+      <c r="F125">
+        <v>1624</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>2</v>
+      </c>
+      <c r="B126" t="s">
+        <v>403</v>
+      </c>
+      <c r="C126" t="s">
+        <v>35</v>
+      </c>
+      <c r="D126">
+        <v>418</v>
+      </c>
+      <c r="E126">
+        <v>81</v>
+      </c>
+      <c r="F126">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>3</v>
+      </c>
+      <c r="B127" t="s">
+        <v>404</v>
+      </c>
+      <c r="C127" t="s">
+        <v>35</v>
+      </c>
+      <c r="D127">
+        <v>238</v>
+      </c>
+      <c r="E127">
+        <v>42</v>
+      </c>
+      <c r="F127">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>4</v>
+      </c>
+      <c r="B128" t="s">
+        <v>405</v>
+      </c>
+      <c r="C128" t="s">
+        <v>35</v>
+      </c>
+      <c r="D128">
+        <v>134</v>
+      </c>
+      <c r="E128">
+        <v>35</v>
+      </c>
+      <c r="F128">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>5</v>
+      </c>
+      <c r="B129" t="s">
+        <v>406</v>
+      </c>
+      <c r="C129" t="s">
+        <v>35</v>
+      </c>
+      <c r="D129">
+        <v>96</v>
+      </c>
+      <c r="E129">
+        <v>21</v>
+      </c>
+      <c r="F129">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>6</v>
+      </c>
+      <c r="B130" t="s">
+        <v>407</v>
+      </c>
+      <c r="C130" t="s">
+        <v>35</v>
+      </c>
+      <c r="D130">
+        <v>59</v>
+      </c>
+      <c r="E130">
+        <v>13</v>
+      </c>
+      <c r="F130">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>7</v>
+      </c>
+      <c r="B131" t="s">
+        <v>408</v>
+      </c>
+      <c r="C131" t="s">
+        <v>35</v>
+      </c>
+      <c r="D131">
+        <v>79</v>
+      </c>
+      <c r="E131">
+        <v>14</v>
+      </c>
+      <c r="F131">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>8</v>
+      </c>
+      <c r="B132" t="s">
+        <v>409</v>
+      </c>
+      <c r="C132" t="s">
+        <v>35</v>
+      </c>
+      <c r="D132">
+        <v>47</v>
+      </c>
+      <c r="E132">
+        <v>11</v>
+      </c>
+      <c r="F132">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>9</v>
+      </c>
+      <c r="B133" t="s">
+        <v>410</v>
+      </c>
+      <c r="C133" t="s">
+        <v>35</v>
+      </c>
+      <c r="D133">
+        <v>89</v>
+      </c>
+      <c r="E133">
+        <v>7</v>
+      </c>
+      <c r="F133">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>10</v>
+      </c>
+      <c r="B134" t="s">
+        <v>411</v>
+      </c>
+      <c r="C134" t="s">
+        <v>35</v>
+      </c>
+      <c r="D134">
+        <v>134</v>
+      </c>
+      <c r="E134">
+        <v>35</v>
+      </c>
+      <c r="F134">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>11</v>
+      </c>
+      <c r="B135" t="s">
+        <v>412</v>
+      </c>
+      <c r="C135" t="s">
+        <v>35</v>
+      </c>
+      <c r="D135">
+        <v>89</v>
+      </c>
+      <c r="E135">
+        <v>12</v>
+      </c>
+      <c r="F135">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>12</v>
+      </c>
+      <c r="B136" t="s">
+        <v>413</v>
+      </c>
+      <c r="C136" t="s">
+        <v>35</v>
+      </c>
+      <c r="D136">
+        <v>184</v>
+      </c>
+      <c r="E136">
+        <v>41</v>
+      </c>
+      <c r="F136">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="137"/>
+    <row r="138">
+      <c r="A138">
+        <v>11</v>
+      </c>
+      <c r="B138" t="s">
+        <v>301</v>
+      </c>
+      <c r="C138" t="s">
+        <v>32</v>
+      </c>
+      <c r="D138">
+        <v>1415</v>
+      </c>
+      <c r="E138">
+        <v>294</v>
+      </c>
+      <c r="F138">
+        <v>1709</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="s">
+        <v>27</v>
+      </c>
+      <c r="B139" t="s">
+        <v>27</v>
+      </c>
+      <c r="C139" t="s">
+        <v>33</v>
+      </c>
+      <c r="D139">
+        <v>938</v>
+      </c>
+      <c r="E139">
+        <v>194</v>
+      </c>
+      <c r="F139">
+        <v>1132</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>1</v>
+      </c>
+      <c r="B140" t="s">
+        <v>414</v>
+      </c>
+      <c r="C140" t="s">
+        <v>35</v>
+      </c>
+      <c r="D140">
+        <v>322</v>
+      </c>
+      <c r="E140">
+        <v>69</v>
+      </c>
+      <c r="F140">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>2</v>
+      </c>
+      <c r="B141" t="s">
+        <v>415</v>
+      </c>
+      <c r="C141" t="s">
+        <v>35</v>
+      </c>
+      <c r="D141">
+        <v>155</v>
+      </c>
+      <c r="E141">
+        <v>31</v>
+      </c>
+      <c r="F141">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="142"/>
+    <row r="143">
+      <c r="A143">
+        <v>12</v>
+      </c>
+      <c r="B143" t="s">
+        <v>14</v>
+      </c>
+      <c r="C143" t="s">
+        <v>32</v>
+      </c>
+      <c r="D143">
+        <v>37424</v>
+      </c>
+      <c r="E143">
+        <v>7191</v>
+      </c>
+      <c r="F143">
+        <v>44615</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="s">
+        <v>27</v>
+      </c>
+      <c r="B144" t="s">
+        <v>27</v>
+      </c>
+      <c r="C144" t="s">
+        <v>33</v>
+      </c>
+      <c r="D144">
+        <v>5005</v>
+      </c>
+      <c r="E144">
+        <v>1320</v>
+      </c>
+      <c r="F144">
+        <v>6325</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>1</v>
+      </c>
+      <c r="B145" t="s">
+        <v>416</v>
+      </c>
+      <c r="C145" t="s">
+        <v>35</v>
+      </c>
+      <c r="D145">
+        <v>22604</v>
+      </c>
+      <c r="E145">
+        <v>3828</v>
+      </c>
+      <c r="F145">
+        <v>26432</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>2</v>
+      </c>
+      <c r="B146" t="s">
+        <v>417</v>
+      </c>
+      <c r="C146" t="s">
+        <v>35</v>
+      </c>
+      <c r="D146">
+        <v>7230</v>
+      </c>
+      <c r="E146">
+        <v>1022</v>
+      </c>
+      <c r="F146">
+        <v>8252</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>3</v>
+      </c>
+      <c r="B147" t="s">
+        <v>418</v>
+      </c>
+      <c r="C147" t="s">
+        <v>35</v>
+      </c>
+      <c r="D147">
+        <v>400</v>
+      </c>
+      <c r="E147">
+        <v>128</v>
+      </c>
+      <c r="F147">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>4</v>
+      </c>
+      <c r="B148" t="s">
+        <v>419</v>
+      </c>
+      <c r="C148" t="s">
+        <v>35</v>
+      </c>
+      <c r="D148">
+        <v>652</v>
+      </c>
+      <c r="E148">
+        <v>140</v>
+      </c>
+      <c r="F148">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>5</v>
+      </c>
+      <c r="B149" t="s">
+        <v>420</v>
+      </c>
+      <c r="C149" t="s">
+        <v>35</v>
+      </c>
+      <c r="D149">
+        <v>205</v>
+      </c>
+      <c r="E149">
+        <v>90</v>
+      </c>
+      <c r="F149">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>6</v>
+      </c>
+      <c r="B150" t="s">
+        <v>421</v>
+      </c>
+      <c r="C150" t="s">
+        <v>35</v>
+      </c>
+      <c r="D150">
+        <v>242</v>
+      </c>
+      <c r="E150">
+        <v>177</v>
+      </c>
+      <c r="F150">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>7</v>
+      </c>
+      <c r="B151" t="s">
+        <v>422</v>
+      </c>
+      <c r="C151" t="s">
+        <v>35</v>
+      </c>
+      <c r="D151">
+        <v>171</v>
+      </c>
+      <c r="E151">
+        <v>64</v>
+      </c>
+      <c r="F151">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>8</v>
+      </c>
+      <c r="B152" t="s">
+        <v>423</v>
+      </c>
+      <c r="C152" t="s">
+        <v>35</v>
+      </c>
+      <c r="D152">
+        <v>172</v>
+      </c>
+      <c r="E152">
+        <v>56</v>
+      </c>
+      <c r="F152">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>9</v>
+      </c>
+      <c r="B153" t="s">
+        <v>424</v>
+      </c>
+      <c r="C153" t="s">
+        <v>35</v>
+      </c>
+      <c r="D153">
+        <v>175</v>
+      </c>
+      <c r="E153">
+        <v>61</v>
+      </c>
+      <c r="F153">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>10</v>
+      </c>
+      <c r="B154" t="s">
+        <v>425</v>
+      </c>
+      <c r="C154" t="s">
+        <v>35</v>
+      </c>
+      <c r="D154">
+        <v>71</v>
+      </c>
+      <c r="E154">
+        <v>28</v>
+      </c>
+      <c r="F154">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>11</v>
+      </c>
+      <c r="B155" t="s">
+        <v>426</v>
+      </c>
+      <c r="C155" t="s">
+        <v>35</v>
+      </c>
+      <c r="D155">
+        <v>161</v>
+      </c>
+      <c r="E155">
+        <v>41</v>
+      </c>
+      <c r="F155">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>12</v>
+      </c>
+      <c r="B156" t="s">
+        <v>427</v>
+      </c>
+      <c r="C156" t="s">
+        <v>35</v>
+      </c>
+      <c r="D156">
+        <v>336</v>
+      </c>
+      <c r="E156">
+        <v>236</v>
+      </c>
+      <c r="F156">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="157"/>
+    <row r="158">
+      <c r="A158">
+        <v>13</v>
+      </c>
+      <c r="B158" t="s">
+        <v>15</v>
+      </c>
+      <c r="C158" t="s">
+        <v>32</v>
+      </c>
+      <c r="D158">
+        <v>3277</v>
+      </c>
+      <c r="E158">
+        <v>17127</v>
+      </c>
+      <c r="F158">
+        <v>20404</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" t="s">
+        <v>27</v>
+      </c>
+      <c r="B159" t="s">
+        <v>27</v>
+      </c>
+      <c r="C159" t="s">
+        <v>33</v>
+      </c>
+      <c r="D159">
+        <v>647</v>
+      </c>
+      <c r="E159">
+        <v>1206</v>
+      </c>
+      <c r="F159">
+        <v>1853</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>1</v>
+      </c>
+      <c r="B160" t="s">
+        <v>428</v>
+      </c>
+      <c r="C160" t="s">
+        <v>35</v>
+      </c>
+      <c r="D160">
+        <v>1193</v>
+      </c>
+      <c r="E160">
+        <v>15021</v>
+      </c>
+      <c r="F160">
+        <v>16214</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>2</v>
+      </c>
+      <c r="B161" t="s">
+        <v>429</v>
+      </c>
+      <c r="C161" t="s">
+        <v>35</v>
+      </c>
+      <c r="D161">
+        <v>1016</v>
+      </c>
+      <c r="E161">
+        <v>423</v>
+      </c>
+      <c r="F161">
+        <v>1439</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>3</v>
+      </c>
+      <c r="B162" t="s">
+        <v>430</v>
+      </c>
+      <c r="C162" t="s">
+        <v>35</v>
+      </c>
+      <c r="D162">
+        <v>119</v>
+      </c>
+      <c r="E162">
+        <v>67</v>
+      </c>
+      <c r="F162">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>4</v>
+      </c>
+      <c r="B163" t="s">
+        <v>431</v>
+      </c>
+      <c r="C163" t="s">
+        <v>35</v>
+      </c>
+      <c r="D163">
+        <v>59</v>
+      </c>
+      <c r="E163">
+        <v>92</v>
+      </c>
+      <c r="F163">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164">
+        <v>5</v>
+      </c>
+      <c r="B164" t="s">
+        <v>432</v>
+      </c>
+      <c r="C164" t="s">
+        <v>35</v>
+      </c>
+      <c r="D164">
+        <v>63</v>
+      </c>
+      <c r="E164">
+        <v>61</v>
+      </c>
+      <c r="F164">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165">
+        <v>6</v>
+      </c>
+      <c r="B165" t="s">
+        <v>433</v>
+      </c>
+      <c r="C165" t="s">
+        <v>35</v>
+      </c>
+      <c r="D165">
+        <v>23</v>
+      </c>
+      <c r="E165">
+        <v>150</v>
+      </c>
+      <c r="F165">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>7</v>
+      </c>
+      <c r="B166" t="s">
+        <v>434</v>
+      </c>
+      <c r="C166" t="s">
+        <v>35</v>
+      </c>
+      <c r="D166">
+        <v>15</v>
+      </c>
+      <c r="E166">
+        <v>38</v>
+      </c>
+      <c r="F166">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>8</v>
+      </c>
+      <c r="B167" t="s">
+        <v>435</v>
+      </c>
+      <c r="C167" t="s">
+        <v>35</v>
+      </c>
+      <c r="D167">
+        <v>25</v>
+      </c>
+      <c r="E167">
+        <v>11</v>
+      </c>
+      <c r="F167">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>9</v>
+      </c>
+      <c r="B168" t="s">
+        <v>436</v>
+      </c>
+      <c r="C168" t="s">
+        <v>35</v>
+      </c>
+      <c r="D168">
+        <v>46</v>
+      </c>
+      <c r="E168">
+        <v>17</v>
+      </c>
+      <c r="F168">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>10</v>
+      </c>
+      <c r="B169" t="s">
+        <v>437</v>
+      </c>
+      <c r="C169" t="s">
+        <v>35</v>
+      </c>
+      <c r="D169">
+        <v>27</v>
+      </c>
+      <c r="E169">
+        <v>18</v>
+      </c>
+      <c r="F169">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170">
+        <v>11</v>
+      </c>
+      <c r="B170" t="s">
+        <v>438</v>
+      </c>
+      <c r="C170" t="s">
+        <v>35</v>
+      </c>
+      <c r="D170">
+        <v>44</v>
+      </c>
+      <c r="E170">
+        <v>23</v>
+      </c>
+      <c r="F170">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="171"/>
+    <row r="172">
+      <c r="A172">
+        <v>14</v>
+      </c>
+      <c r="B172" t="s">
+        <v>16</v>
+      </c>
+      <c r="C172" t="s">
+        <v>32</v>
+      </c>
+      <c r="D172">
+        <v>44062</v>
+      </c>
+      <c r="E172">
+        <v>15687</v>
+      </c>
+      <c r="F172">
+        <v>59749</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" t="s">
+        <v>27</v>
+      </c>
+      <c r="B173" t="s">
+        <v>27</v>
+      </c>
+      <c r="C173" t="s">
+        <v>33</v>
+      </c>
+      <c r="D173">
+        <v>4836</v>
+      </c>
+      <c r="E173">
+        <v>1675</v>
+      </c>
+      <c r="F173">
+        <v>6511</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174">
+        <v>1</v>
+      </c>
+      <c r="B174" t="s">
+        <v>439</v>
+      </c>
+      <c r="C174" t="s">
+        <v>35</v>
+      </c>
+      <c r="D174">
+        <v>22014</v>
+      </c>
+      <c r="E174">
+        <v>1573</v>
+      </c>
+      <c r="F174">
+        <v>23587</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175">
+        <v>2</v>
+      </c>
+      <c r="B175" t="s">
+        <v>440</v>
+      </c>
+      <c r="C175" t="s">
+        <v>35</v>
+      </c>
+      <c r="D175">
+        <v>8331</v>
+      </c>
+      <c r="E175">
+        <v>631</v>
+      </c>
+      <c r="F175">
+        <v>8962</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176">
+        <v>3</v>
+      </c>
+      <c r="B176" t="s">
+        <v>441</v>
+      </c>
+      <c r="C176" t="s">
+        <v>35</v>
+      </c>
+      <c r="D176">
+        <v>426</v>
+      </c>
+      <c r="E176">
+        <v>126</v>
+      </c>
+      <c r="F176">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177">
+        <v>4</v>
+      </c>
+      <c r="B177" t="s">
+        <v>442</v>
+      </c>
+      <c r="C177" t="s">
+        <v>35</v>
+      </c>
+      <c r="D177">
+        <v>706</v>
+      </c>
+      <c r="E177">
+        <v>563</v>
+      </c>
+      <c r="F177">
+        <v>1269</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178">
+        <v>5</v>
+      </c>
+      <c r="B178" t="s">
+        <v>443</v>
+      </c>
+      <c r="C178" t="s">
+        <v>35</v>
+      </c>
+      <c r="D178">
+        <v>500</v>
+      </c>
+      <c r="E178">
+        <v>114</v>
+      </c>
+      <c r="F178">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179">
+        <v>6</v>
+      </c>
+      <c r="B179" t="s">
+        <v>444</v>
+      </c>
+      <c r="C179" t="s">
+        <v>35</v>
+      </c>
+      <c r="D179">
+        <v>4734</v>
+      </c>
+      <c r="E179">
+        <v>372</v>
+      </c>
+      <c r="F179">
+        <v>5106</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180">
+        <v>7</v>
+      </c>
+      <c r="B180" t="s">
+        <v>445</v>
+      </c>
+      <c r="C180" t="s">
+        <v>35</v>
+      </c>
+      <c r="D180">
+        <v>1180</v>
+      </c>
+      <c r="E180">
+        <v>332</v>
+      </c>
+      <c r="F180">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181">
+        <v>8</v>
+      </c>
+      <c r="B181" t="s">
+        <v>446</v>
+      </c>
+      <c r="C181" t="s">
+        <v>35</v>
+      </c>
+      <c r="D181">
+        <v>314</v>
+      </c>
+      <c r="E181">
+        <v>82</v>
+      </c>
+      <c r="F181">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182">
+        <v>9</v>
+      </c>
+      <c r="B182" t="s">
+        <v>447</v>
+      </c>
+      <c r="C182" t="s">
+        <v>35</v>
+      </c>
+      <c r="D182">
+        <v>566</v>
+      </c>
+      <c r="E182">
+        <v>1759</v>
+      </c>
+      <c r="F182">
+        <v>2325</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183">
+        <v>10</v>
+      </c>
+      <c r="B183" t="s">
+        <v>448</v>
+      </c>
+      <c r="C183" t="s">
+        <v>35</v>
+      </c>
+      <c r="D183">
+        <v>151</v>
+      </c>
+      <c r="E183">
+        <v>58</v>
+      </c>
+      <c r="F183">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184">
+        <v>11</v>
+      </c>
+      <c r="B184" t="s">
+        <v>449</v>
+      </c>
+      <c r="C184" t="s">
+        <v>35</v>
+      </c>
+      <c r="D184">
+        <v>105</v>
+      </c>
+      <c r="E184">
+        <v>47</v>
+      </c>
+      <c r="F184">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185">
+        <v>12</v>
+      </c>
+      <c r="B185" t="s">
+        <v>450</v>
+      </c>
+      <c r="C185" t="s">
+        <v>35</v>
+      </c>
+      <c r="D185">
+        <v>199</v>
+      </c>
+      <c r="E185">
+        <v>8355</v>
+      </c>
+      <c r="F185">
+        <v>8554</v>
+      </c>
+    </row>
+    <row r="186"/>
+    <row r="187">
+      <c r="A187">
+        <v>15</v>
+      </c>
+      <c r="B187" t="s">
+        <v>17</v>
+      </c>
+      <c r="C187" t="s">
+        <v>32</v>
+      </c>
+      <c r="D187">
+        <v>3349</v>
+      </c>
+      <c r="E187">
+        <v>687</v>
+      </c>
+      <c r="F187">
+        <v>4036</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" t="s">
+        <v>27</v>
+      </c>
+      <c r="B188" t="s">
+        <v>27</v>
+      </c>
+      <c r="C188" t="s">
+        <v>33</v>
+      </c>
+      <c r="D188">
+        <v>1149</v>
+      </c>
+      <c r="E188">
+        <v>427</v>
+      </c>
+      <c r="F188">
+        <v>1576</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189">
+        <v>1</v>
+      </c>
+      <c r="B189" t="s">
+        <v>451</v>
+      </c>
+      <c r="C189" t="s">
+        <v>35</v>
+      </c>
+      <c r="D189">
+        <v>750</v>
+      </c>
+      <c r="E189">
+        <v>145</v>
+      </c>
+      <c r="F189">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190">
+        <v>2</v>
+      </c>
+      <c r="B190" t="s">
+        <v>452</v>
+      </c>
+      <c r="C190" t="s">
+        <v>35</v>
+      </c>
+      <c r="D190">
+        <v>212</v>
+      </c>
+      <c r="E190">
+        <v>41</v>
+      </c>
+      <c r="F190">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191">
+        <v>3</v>
+      </c>
+      <c r="B191" t="s">
+        <v>453</v>
+      </c>
+      <c r="C191" t="s">
+        <v>35</v>
+      </c>
+      <c r="D191">
+        <v>89</v>
+      </c>
+      <c r="E191">
+        <v>18</v>
+      </c>
+      <c r="F191">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192">
+        <v>4</v>
+      </c>
+      <c r="B192" t="s">
+        <v>454</v>
+      </c>
+      <c r="C192" t="s">
+        <v>35</v>
+      </c>
+      <c r="D192">
+        <v>151</v>
+      </c>
+      <c r="E192">
+        <v>33</v>
+      </c>
+      <c r="F192">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193">
+        <v>5</v>
+      </c>
+      <c r="B193" t="s">
+        <v>455</v>
+      </c>
+      <c r="C193" t="s">
+        <v>35</v>
+      </c>
+      <c r="D193">
+        <v>998</v>
+      </c>
+      <c r="E193">
+        <v>23</v>
+      </c>
+      <c r="F193">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="194"/>
+    <row r="195">
+      <c r="A195">
+        <v>16</v>
+      </c>
+      <c r="B195" t="s">
+        <v>18</v>
+      </c>
+      <c r="C195" t="s">
+        <v>32</v>
+      </c>
+      <c r="D195">
+        <v>26550</v>
+      </c>
+      <c r="E195">
+        <v>13355</v>
+      </c>
+      <c r="F195">
+        <v>39905</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" t="s">
+        <v>27</v>
+      </c>
+      <c r="B196" t="s">
+        <v>27</v>
+      </c>
+      <c r="C196" t="s">
+        <v>33</v>
+      </c>
+      <c r="D196">
+        <v>1811</v>
+      </c>
+      <c r="E196">
+        <v>743</v>
+      </c>
+      <c r="F196">
+        <v>2554</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197">
+        <v>1</v>
+      </c>
+      <c r="B197" t="s">
+        <v>456</v>
+      </c>
+      <c r="C197" t="s">
+        <v>35</v>
+      </c>
+      <c r="D197">
+        <v>3360</v>
+      </c>
+      <c r="E197">
+        <v>9031</v>
+      </c>
+      <c r="F197">
+        <v>12391</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198">
+        <v>2</v>
+      </c>
+      <c r="B198" t="s">
+        <v>457</v>
+      </c>
+      <c r="C198" t="s">
+        <v>35</v>
+      </c>
+      <c r="D198">
+        <v>9648</v>
+      </c>
+      <c r="E198">
+        <v>312</v>
+      </c>
+      <c r="F198">
+        <v>9960</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199">
+        <v>3</v>
+      </c>
+      <c r="B199" t="s">
+        <v>458</v>
+      </c>
+      <c r="C199" t="s">
+        <v>35</v>
+      </c>
+      <c r="D199">
+        <v>1056</v>
+      </c>
+      <c r="E199">
+        <v>112</v>
+      </c>
+      <c r="F199">
+        <v>1168</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200">
+        <v>4</v>
+      </c>
+      <c r="B200" t="s">
+        <v>459</v>
+      </c>
+      <c r="C200" t="s">
+        <v>35</v>
+      </c>
+      <c r="D200">
+        <v>232</v>
+      </c>
+      <c r="E200">
+        <v>301</v>
+      </c>
+      <c r="F200">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201">
+        <v>5</v>
+      </c>
+      <c r="B201" t="s">
+        <v>460</v>
+      </c>
+      <c r="C201" t="s">
+        <v>35</v>
+      </c>
+      <c r="D201">
+        <v>472</v>
+      </c>
+      <c r="E201">
+        <v>722</v>
+      </c>
+      <c r="F201">
+        <v>1194</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202">
+        <v>6</v>
+      </c>
+      <c r="B202" t="s">
+        <v>461</v>
+      </c>
+      <c r="C202" t="s">
+        <v>35</v>
+      </c>
+      <c r="D202">
+        <v>60</v>
+      </c>
+      <c r="E202">
+        <v>47</v>
+      </c>
+      <c r="F202">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203">
+        <v>7</v>
+      </c>
+      <c r="B203" t="s">
+        <v>462</v>
+      </c>
+      <c r="C203" t="s">
+        <v>35</v>
+      </c>
+      <c r="D203">
+        <v>144</v>
+      </c>
+      <c r="E203">
+        <v>836</v>
+      </c>
+      <c r="F203">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204">
+        <v>8</v>
+      </c>
+      <c r="B204" t="s">
+        <v>463</v>
+      </c>
+      <c r="C204" t="s">
+        <v>35</v>
+      </c>
+      <c r="D204">
+        <v>81</v>
+      </c>
+      <c r="E204">
+        <v>20</v>
+      </c>
+      <c r="F204">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205">
+        <v>9</v>
+      </c>
+      <c r="B205" t="s">
+        <v>464</v>
+      </c>
+      <c r="C205" t="s">
+        <v>35</v>
+      </c>
+      <c r="D205">
+        <v>146</v>
+      </c>
+      <c r="E205">
+        <v>13</v>
+      </c>
+      <c r="F205">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206">
+        <v>10</v>
+      </c>
+      <c r="B206" t="s">
+        <v>465</v>
+      </c>
+      <c r="C206" t="s">
+        <v>35</v>
+      </c>
+      <c r="D206">
+        <v>7370</v>
+      </c>
+      <c r="E206">
+        <v>1105</v>
+      </c>
+      <c r="F206">
+        <v>8475</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207">
+        <v>11</v>
+      </c>
+      <c r="B207" t="s">
+        <v>466</v>
+      </c>
+      <c r="C207" t="s">
+        <v>35</v>
+      </c>
+      <c r="D207">
+        <v>2170</v>
+      </c>
+      <c r="E207">
+        <v>113</v>
+      </c>
+      <c r="F207">
+        <v>2283</v>
+      </c>
+    </row>
+    <row r="208"/>
+    <row r="209">
+      <c r="A209">
+        <v>17</v>
+      </c>
+      <c r="B209" t="s">
+        <v>19</v>
+      </c>
+      <c r="C209" t="s">
+        <v>32</v>
+      </c>
+      <c r="D209">
+        <v>26102</v>
+      </c>
+      <c r="E209">
+        <v>9357</v>
+      </c>
+      <c r="F209">
+        <v>35459</v>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" t="s">
+        <v>27</v>
+      </c>
+      <c r="B210" t="s">
+        <v>27</v>
+      </c>
+      <c r="C210" t="s">
+        <v>33</v>
+      </c>
+      <c r="D210">
+        <v>3043</v>
+      </c>
+      <c r="E210">
+        <v>858</v>
+      </c>
+      <c r="F210">
+        <v>3901</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211">
+        <v>1</v>
+      </c>
+      <c r="B211" t="s">
+        <v>467</v>
+      </c>
+      <c r="C211" t="s">
+        <v>35</v>
+      </c>
+      <c r="D211">
+        <v>18309</v>
+      </c>
+      <c r="E211">
+        <v>1067</v>
+      </c>
+      <c r="F211">
+        <v>19376</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212">
+        <v>2</v>
+      </c>
+      <c r="B212" t="s">
+        <v>468</v>
+      </c>
+      <c r="C212" t="s">
+        <v>35</v>
+      </c>
+      <c r="D212">
+        <v>691</v>
+      </c>
+      <c r="E212">
+        <v>6465</v>
+      </c>
+      <c r="F212">
+        <v>7156</v>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213">
+        <v>3</v>
+      </c>
+      <c r="B213" t="s">
+        <v>469</v>
+      </c>
+      <c r="C213" t="s">
+        <v>35</v>
+      </c>
+      <c r="D213">
+        <v>312</v>
+      </c>
+      <c r="E213">
+        <v>113</v>
+      </c>
+      <c r="F213">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214">
+        <v>4</v>
+      </c>
+      <c r="B214" t="s">
+        <v>470</v>
+      </c>
+      <c r="C214" t="s">
+        <v>35</v>
+      </c>
+      <c r="D214">
+        <v>1874</v>
+      </c>
+      <c r="E214">
+        <v>120</v>
+      </c>
+      <c r="F214">
+        <v>1994</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215">
+        <v>5</v>
+      </c>
+      <c r="B215" t="s">
+        <v>471</v>
+      </c>
+      <c r="C215" t="s">
+        <v>35</v>
+      </c>
+      <c r="D215">
+        <v>259</v>
+      </c>
+      <c r="E215">
+        <v>77</v>
+      </c>
+      <c r="F215">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216">
+        <v>6</v>
+      </c>
+      <c r="B216" t="s">
+        <v>472</v>
+      </c>
+      <c r="C216" t="s">
+        <v>35</v>
+      </c>
+      <c r="D216">
+        <v>285</v>
+      </c>
+      <c r="E216">
+        <v>298</v>
+      </c>
+      <c r="F216">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217">
+        <v>7</v>
+      </c>
+      <c r="B217" t="s">
+        <v>473</v>
+      </c>
+      <c r="C217" t="s">
+        <v>35</v>
+      </c>
+      <c r="D217">
+        <v>145</v>
+      </c>
+      <c r="E217">
+        <v>39</v>
+      </c>
+      <c r="F217">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218">
+        <v>8</v>
+      </c>
+      <c r="B218" t="s">
+        <v>474</v>
+      </c>
+      <c r="C218" t="s">
+        <v>35</v>
+      </c>
+      <c r="D218">
+        <v>429</v>
+      </c>
+      <c r="E218">
+        <v>113</v>
+      </c>
+      <c r="F218">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219">
+        <v>9</v>
+      </c>
+      <c r="B219" t="s">
+        <v>475</v>
+      </c>
+      <c r="C219" t="s">
+        <v>35</v>
+      </c>
+      <c r="D219">
+        <v>56</v>
+      </c>
+      <c r="E219">
+        <v>28</v>
+      </c>
+      <c r="F219">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220">
+        <v>10</v>
+      </c>
+      <c r="B220" t="s">
+        <v>476</v>
+      </c>
+      <c r="C220" t="s">
+        <v>35</v>
+      </c>
+      <c r="D220">
+        <v>82</v>
+      </c>
+      <c r="E220">
+        <v>28</v>
+      </c>
+      <c r="F220">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221">
+        <v>11</v>
+      </c>
+      <c r="B221" t="s">
+        <v>477</v>
+      </c>
+      <c r="C221" t="s">
+        <v>35</v>
+      </c>
+      <c r="D221">
+        <v>106</v>
+      </c>
+      <c r="E221">
+        <v>52</v>
+      </c>
+      <c r="F221">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222">
+        <v>12</v>
+      </c>
+      <c r="B222" t="s">
+        <v>478</v>
+      </c>
+      <c r="C222" t="s">
+        <v>35</v>
+      </c>
+      <c r="D222">
+        <v>511</v>
+      </c>
+      <c r="E222">
+        <v>99</v>
+      </c>
+      <c r="F222">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="223"/>
+    <row r="224">
+      <c r="A224">
+        <v>24</v>
+      </c>
+      <c r="B224" t="s">
+        <v>20</v>
+      </c>
+      <c r="C224" t="s">
+        <v>32</v>
+      </c>
+      <c r="D224">
+        <v>4522</v>
+      </c>
+      <c r="E224">
+        <v>664</v>
+      </c>
+      <c r="F224">
+        <v>5186</v>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" t="s">
+        <v>27</v>
+      </c>
+      <c r="B225" t="s">
+        <v>27</v>
+      </c>
+      <c r="C225" t="s">
+        <v>33</v>
+      </c>
+      <c r="D225">
+        <v>1037</v>
+      </c>
+      <c r="E225">
+        <v>276</v>
+      </c>
+      <c r="F225">
+        <v>1313</v>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226">
+        <v>1</v>
+      </c>
+      <c r="B226" t="s">
+        <v>479</v>
+      </c>
+      <c r="C226" t="s">
+        <v>35</v>
+      </c>
+      <c r="D226">
+        <v>2851</v>
+      </c>
+      <c r="E226">
+        <v>214</v>
+      </c>
+      <c r="F226">
+        <v>3065</v>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227">
+        <v>2</v>
+      </c>
+      <c r="B227" t="s">
+        <v>480</v>
+      </c>
+      <c r="C227" t="s">
+        <v>35</v>
+      </c>
+      <c r="D227">
+        <v>210</v>
+      </c>
+      <c r="E227">
+        <v>19</v>
+      </c>
+      <c r="F227">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228">
+        <v>3</v>
+      </c>
+      <c r="B228" t="s">
+        <v>481</v>
+      </c>
+      <c r="C228" t="s">
+        <v>35</v>
+      </c>
+      <c r="D228">
+        <v>74</v>
+      </c>
+      <c r="E228">
+        <v>29</v>
+      </c>
+      <c r="F228">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229">
+        <v>4</v>
+      </c>
+      <c r="B229" t="s">
+        <v>482</v>
+      </c>
+      <c r="C229" t="s">
+        <v>35</v>
+      </c>
+      <c r="D229">
+        <v>233</v>
+      </c>
+      <c r="E229">
+        <v>23</v>
+      </c>
+      <c r="F229">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230">
+        <v>5</v>
+      </c>
+      <c r="B230" t="s">
+        <v>483</v>
+      </c>
+      <c r="C230" t="s">
+        <v>35</v>
+      </c>
+      <c r="D230">
+        <v>36</v>
+      </c>
+      <c r="E230">
+        <v>13</v>
+      </c>
+      <c r="F230">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231">
+        <v>6</v>
+      </c>
+      <c r="B231" t="s">
+        <v>484</v>
+      </c>
+      <c r="C231" t="s">
+        <v>35</v>
+      </c>
+      <c r="D231">
+        <v>81</v>
+      </c>
+      <c r="E231">
+        <v>90</v>
+      </c>
+      <c r="F231">
+        <v>171</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>