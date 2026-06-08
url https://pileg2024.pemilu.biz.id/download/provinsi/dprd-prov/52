--- v1 (2026-04-09)
+++ v2 (2026-06-08)
@@ -18,182 +18,692 @@
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
-    <sheet name="NUSA TENGGARA BARAT 7 - Partai" sheetId="2" r:id="rId4"/>
-[...14 lines deleted...]
-    <sheet name="NUSA TENGGARA BARAT 6 - Caleg" sheetId="17" r:id="rId20"/>
+    <sheet name="NUSA TENGGARA BARAT 6 - Partai" sheetId="2" r:id="rId4"/>
+    <sheet name="NUSA TENGGARA BARAT 6 - Caleg" sheetId="3" r:id="rId6"/>
+    <sheet name="NUSA TENGGARA BARAT 7 - Partai" sheetId="4" r:id="rId7"/>
+    <sheet name="NUSA TENGGARA BARAT 7 - Caleg" sheetId="5" r:id="rId8"/>
+    <sheet name="NUSA TENGGARA BARAT 8 - Partai" sheetId="6" r:id="rId9"/>
+    <sheet name="NUSA TENGGARA BARAT 8 - Caleg" sheetId="7" r:id="rId10"/>
+    <sheet name="NUSA TENGGARA BARAT 1 - Partai" sheetId="8" r:id="rId11"/>
+    <sheet name="NUSA TENGGARA BARAT 1 - Caleg" sheetId="9" r:id="rId12"/>
+    <sheet name="NUSA TENGGARA BARAT 2 - Partai" sheetId="10" r:id="rId13"/>
+    <sheet name="NUSA TENGGARA BARAT 2 - Caleg" sheetId="11" r:id="rId14"/>
+    <sheet name="NUSA TENGGARA BARAT 3 - Partai" sheetId="12" r:id="rId15"/>
+    <sheet name="NUSA TENGGARA BARAT 3 - Caleg" sheetId="13" r:id="rId16"/>
+    <sheet name="NUSA TENGGARA BARAT 4 - Partai" sheetId="14" r:id="rId17"/>
+    <sheet name="NUSA TENGGARA BARAT 4 - Caleg" sheetId="15" r:id="rId18"/>
+    <sheet name="NUSA TENGGARA BARAT 5 - Partai" sheetId="16" r:id="rId19"/>
+    <sheet name="NUSA TENGGARA BARAT 5 - Caleg" sheetId="17" r:id="rId20"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="997" uniqueCount="997">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PROVINSI</t>
   </si>
   <si>
     <t>KODE DAPIL</t>
   </si>
   <si>
     <t>DAPIL</t>
   </si>
   <si>
     <t>KODE KABUPATEN</t>
   </si>
   <si>
     <t>KABUPATEN/KOTA</t>
   </si>
   <si>
     <t>PKB</t>
   </si>
   <si>
     <t>GERINDRA</t>
   </si>
   <si>
     <t>PDIP</t>
   </si>
   <si>
     <t>GOLKAR</t>
   </si>
   <si>
     <t>NASDEM</t>
   </si>
   <si>
+    <t>BURUH</t>
+  </si>
+  <si>
     <t>GELORA</t>
   </si>
   <si>
     <t>PKS</t>
   </si>
   <si>
+    <t>PKN</t>
+  </si>
+  <si>
     <t>HANURA</t>
   </si>
   <si>
+    <t>GARUDA</t>
+  </si>
+  <si>
     <t>PAN</t>
   </si>
   <si>
     <t>PBB</t>
   </si>
   <si>
     <t>DEMOKRAT</t>
   </si>
   <si>
+    <t>PERINDO</t>
+  </si>
+  <si>
+    <t>PPP</t>
+  </si>
+  <si>
+    <t>UMMAT</t>
+  </si>
+  <si>
+    <t>TOTAL SUARA</t>
+  </si>
+  <si>
+    <t>NUSA TENGGARA BARAT</t>
+  </si>
+  <si>
+    <t>520006</t>
+  </si>
+  <si>
+    <t>NUSA TENGGARA BARAT 6</t>
+  </si>
+  <si>
+    <t>5206</t>
+  </si>
+  <si>
+    <t>BIMA</t>
+  </si>
+  <si>
+    <t>5205</t>
+  </si>
+  <si>
+    <t>DOMPU</t>
+  </si>
+  <si>
+    <t>5272</t>
+  </si>
+  <si>
+    <t>KOTA BIMA</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>NOMOR</t>
+  </si>
+  <si>
+    <t>PARTAI</t>
+  </si>
+  <si>
+    <t>JENIS SUARA</t>
+  </si>
+  <si>
+    <t>SUARA TOTAL</t>
+  </si>
+  <si>
+    <t>SUARA PARTAI</t>
+  </si>
+  <si>
+    <t>AKHDIANSYAH, S.H.I.</t>
+  </si>
+  <si>
+    <t>CALEG</t>
+  </si>
+  <si>
+    <t>SRI LARASATI</t>
+  </si>
+  <si>
+    <t>Drs. MAHMUD, S.H.</t>
+  </si>
+  <si>
+    <t>Dr. MUSTAFA,  S.E., M.M.</t>
+  </si>
+  <si>
+    <t>PUTRI ANGGREANI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD TRIYAN HIDAYAH</t>
+  </si>
+  <si>
+    <t>MUHAMMAD QURBAN, S.H.</t>
+  </si>
+  <si>
+    <t>Drs. H. MUSTAHID, M.M.</t>
+  </si>
+  <si>
+    <t>YASIN, M.M.Inov.</t>
+  </si>
+  <si>
+    <t>Drs. MUH. ALI JAHARUDDIN</t>
+  </si>
+  <si>
+    <t>RIDHA ULFAHMI, S.Hum.</t>
+  </si>
+  <si>
+    <t>SYAHBUDIN, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>MUHAMAD TAUHID, S.H.</t>
+  </si>
+  <si>
+    <t>NURJANAH</t>
+  </si>
+  <si>
+    <t>ADHAR</t>
+  </si>
+  <si>
+    <t>MUHAMMAD SALEH, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>DIAN SURIANI</t>
+  </si>
+  <si>
+    <t>AHYAR</t>
+  </si>
+  <si>
+    <t>SULAIMAN MT, S.H.</t>
+  </si>
+  <si>
+    <t>AHMAD YADIANSYAH</t>
+  </si>
+  <si>
+    <t>FITRIAGRIANTI</t>
+  </si>
+  <si>
+    <t>ASHAR, S.E.</t>
+  </si>
+  <si>
+    <t>ISRAIL, S.H.</t>
+  </si>
+  <si>
+    <t>MUHAMAD RUM</t>
+  </si>
+  <si>
+    <t>NUR ADRYANI</t>
+  </si>
+  <si>
+    <t>WILDANUL BULQIS, S.Pd.</t>
+  </si>
+  <si>
+    <t>Drs. YUSUF, M.M.</t>
+  </si>
+  <si>
+    <t>H. SUPARDI, S.H., M.Si.</t>
+  </si>
+  <si>
+    <t>RYAN SETIAWAN</t>
+  </si>
+  <si>
+    <t>NURHAIDAH</t>
+  </si>
+  <si>
+    <t>Drs. H. A. HAFID</t>
+  </si>
+  <si>
+    <t>FERDIANSYAH FAJAR ISLAM, S.T.</t>
+  </si>
+  <si>
+    <t>LUTFIAH</t>
+  </si>
+  <si>
+    <t>KHAIRUDDIN JURAID, S.I.P.</t>
+  </si>
+  <si>
+    <t>ABDUL FAKAH</t>
+  </si>
+  <si>
+    <t>ASNI SARI, S.Sos.</t>
+  </si>
+  <si>
+    <t>EFAN LIMANTIKA</t>
+  </si>
+  <si>
+    <t>M. TAHIR, S.Ag., M.Pd.</t>
+  </si>
+  <si>
+    <t>RIZKA EKA CAHAYATI</t>
+  </si>
+  <si>
+    <t>Ir. SURYADIN</t>
+  </si>
+  <si>
+    <t>HARWOTO</t>
+  </si>
+  <si>
+    <t>Dr. RAIHAN ANWAR</t>
+  </si>
+  <si>
+    <t>SAHLAN</t>
+  </si>
+  <si>
+    <t>IDA WAHYUNI, S.Pd.</t>
+  </si>
+  <si>
+    <t>M. RAMADHANSYAH PAHLEPI PUTRA, S.E.</t>
+  </si>
+  <si>
+    <t>EDY MUHLIS, S.Sos.</t>
+  </si>
+  <si>
+    <t>KARTIKA CANDRA DIFINUBUN, S.H.</t>
+  </si>
+  <si>
+    <t>Ir. AHMAD</t>
+  </si>
+  <si>
+    <t>M. TAJKIS</t>
+  </si>
+  <si>
+    <t>ASI KUSUMAYANTI, S.P.</t>
+  </si>
+  <si>
+    <t>ARDIANSYAH, S.E.</t>
+  </si>
+  <si>
+    <t>MUNAWIR, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>ABDUL AZIS</t>
+  </si>
+  <si>
+    <t>TURAYAH</t>
+  </si>
+  <si>
+    <t>ARIFUDDIN</t>
+  </si>
+  <si>
+    <t>FARID MA'RUF</t>
+  </si>
+  <si>
+    <t>WAHIDIN</t>
+  </si>
+  <si>
+    <t>ROHANA</t>
+  </si>
+  <si>
+    <t>Drs. SARJAN</t>
+  </si>
+  <si>
+    <t>MUHAMMAD YANI, S.Pt.</t>
+  </si>
+  <si>
+    <t>MA'AWIAH</t>
+  </si>
+  <si>
+    <t>RAMLI</t>
+  </si>
+  <si>
+    <t>HASIAH</t>
+  </si>
+  <si>
+    <t>DODY ALKHAIDIR, S.E.</t>
+  </si>
+  <si>
+    <t>ZULKIFLI</t>
+  </si>
+  <si>
+    <t>Ir. DAHLAN H. ARAHMAN</t>
+  </si>
+  <si>
+    <t>H. SYAMSUDIN, S.E.</t>
+  </si>
+  <si>
+    <t>BUYUNG NASUTION, M.M.Inov.</t>
+  </si>
+  <si>
+    <t>YULIANA SETIA RAHAYU, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>ABDUL KHAYIR, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>ABDULLAH, S.Kel.</t>
+  </si>
+  <si>
+    <t>ST. RAMLAH</t>
+  </si>
+  <si>
+    <t>MUHAMAD IRWAN, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>RUSLAN, S.E.</t>
+  </si>
+  <si>
+    <t>NURHAYATI</t>
+  </si>
+  <si>
+    <t>SOFYAN PARSAN, S.T.</t>
+  </si>
+  <si>
+    <t>ILHAM YUSUF</t>
+  </si>
+  <si>
+    <t>Ir. H. TAUFIQURRAHMAN</t>
+  </si>
+  <si>
+    <t>AHMAD DAHLAN, S.Sos.</t>
+  </si>
+  <si>
+    <t>SURADIN, S.Pd.</t>
+  </si>
+  <si>
+    <t>SIRAJUDIN, S.I.P.</t>
+  </si>
+  <si>
+    <t>AWAN SARI SETIAWAN, S.A.P.</t>
+  </si>
+  <si>
+    <t>RITA HARDIANTI, S.H.</t>
+  </si>
+  <si>
+    <t>NURSAYUTI</t>
+  </si>
+  <si>
+    <t>YUDI DWI YUDHAYANA, S.H.</t>
+  </si>
+  <si>
+    <t>MUKHTAR</t>
+  </si>
+  <si>
+    <t>HAIRURASIDIN, S.H.</t>
+  </si>
+  <si>
+    <t>ILHAM YAHYU, S.Pd., S.H.</t>
+  </si>
+  <si>
+    <t>Drs. SUAIDIN</t>
+  </si>
+  <si>
+    <t>Drs. MOCH SYAIFUDIN, M.Si., M.M.</t>
+  </si>
+  <si>
+    <t>ST HAFSAH</t>
+  </si>
+  <si>
+    <t>DARWIS</t>
+  </si>
+  <si>
+    <t>BADRAH</t>
+  </si>
+  <si>
+    <t>MUHAMAD AMINURLAH, S.E.</t>
+  </si>
+  <si>
+    <t>SUKRIN, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>NURNANINGSIH</t>
+  </si>
+  <si>
+    <t>MUHAMMAD NATSIR, S.Sos.</t>
+  </si>
+  <si>
+    <t>H. AGUS WIRAWAN, S.E.</t>
+  </si>
+  <si>
+    <t>SUMARNI</t>
+  </si>
+  <si>
+    <t>IWAN KURNIAWAN</t>
+  </si>
+  <si>
+    <t>ARNI GUSMIARNI</t>
+  </si>
+  <si>
+    <t>PUTRIANA, S.H.</t>
+  </si>
+  <si>
+    <t>BAHRUDIN, S.Sos., M.Psi.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ADITYA ARDIN</t>
+  </si>
+  <si>
+    <t>H. ZULKARNAIN, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>NADIRAH, S.E., Akt.</t>
+  </si>
+  <si>
+    <t>HAMJAH, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>Hj. ANGGRIANI, S.E.</t>
+  </si>
+  <si>
+    <t>HAMADE</t>
+  </si>
+  <si>
+    <t>IBRAHIM</t>
+  </si>
+  <si>
+    <t>ADHAR, A.Md.</t>
+  </si>
+  <si>
+    <t>HADNI ERAWATI</t>
+  </si>
+  <si>
+    <t>Drs. MUHAMAD YAMIN</t>
+  </si>
+  <si>
+    <t>IHWAN, S.Pd.</t>
+  </si>
+  <si>
+    <t>Drs. H. MUSTAMIN</t>
+  </si>
+  <si>
+    <t>ABDUL RAUF, S.T., M.M.</t>
+  </si>
+  <si>
+    <t>MISFALAH, S.Pd.</t>
+  </si>
+  <si>
+    <t>FAHRIRRAHMAN, S.T.</t>
+  </si>
+  <si>
+    <t>MOHAMAD TAUFIQURRAHMAN, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>ST. NURMUKMINAH, S.E.I.</t>
+  </si>
+  <si>
+    <t>AGUS FAHRIN, S.Hum.</t>
+  </si>
+  <si>
+    <t>TARMIZI, S.I.P.</t>
+  </si>
+  <si>
+    <t>NURDIN, S.H.</t>
+  </si>
+  <si>
+    <t>IDA RAHAYU, S.E.</t>
+  </si>
+  <si>
+    <t>Ir. MOH RASYIDIN SURYADI, M.Si.</t>
+  </si>
+  <si>
+    <t>DEDY</t>
+  </si>
+  <si>
+    <t>Prof. Dr. SUTARTO, M.Pd.</t>
+  </si>
+  <si>
+    <t>JAIDIN</t>
+  </si>
+  <si>
+    <t>ENI RATNA WATI</t>
+  </si>
+  <si>
+    <t>AHMAD MIFTAH, S.Sos.</t>
+  </si>
+  <si>
+    <t>ADI PRATAMA SAPUTRA</t>
+  </si>
+  <si>
+    <t>ULFAH</t>
+  </si>
+  <si>
+    <t>BURHANUDDIN, S.E.</t>
+  </si>
+  <si>
+    <t>LALU HAERUL ANAN</t>
+  </si>
+  <si>
+    <t>FITRY INDRIANY</t>
+  </si>
+  <si>
+    <t>BAHARUDDIN UMAR, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>HERMAN EFENDY, S.Sos.</t>
+  </si>
+  <si>
+    <t>MARGA HARUN, S.H.</t>
+  </si>
+  <si>
+    <t>H. MUZAKKIR, M.Sc.</t>
+  </si>
+  <si>
+    <t>MUTMAINAH</t>
+  </si>
+  <si>
+    <t>RAJIMAN, M.Si.</t>
+  </si>
+  <si>
+    <t>MEGAWATI</t>
+  </si>
+  <si>
+    <t>ARIS MUNANDAR</t>
+  </si>
+  <si>
+    <t>MUHAMMAD NATSIR MURTALA</t>
+  </si>
+  <si>
+    <t>MUSA</t>
+  </si>
+  <si>
+    <t>GAMAR FADILLAH</t>
+  </si>
+  <si>
+    <t>NURDAHNIAH, S.H.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD TAUFAN, S.E.</t>
+  </si>
+  <si>
+    <t>SYAIFURRAHMAN SALMAN, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>YULIADIN, S.Sos.</t>
+  </si>
+  <si>
+    <t>NURAINI</t>
+  </si>
+  <si>
+    <t>Drs. BURHAN GANI</t>
+  </si>
+  <si>
+    <t>SUMARSONO, S.H.</t>
+  </si>
+  <si>
+    <t>DWI SAOFIYATUL WITRI</t>
+  </si>
+  <si>
+    <t>SYAFRUDIN UMAR</t>
+  </si>
+  <si>
+    <t>MIFTAHUL HUDA</t>
+  </si>
+  <si>
+    <t>ST. NURAISYIAH</t>
+  </si>
+  <si>
+    <t>RODIAH</t>
+  </si>
+  <si>
+    <t>Drs. LUKMAN, M.Si.</t>
+  </si>
+  <si>
     <t>PSI</t>
   </si>
   <si>
-    <t>PERINDO</t>
-[...13 lines deleted...]
-  <si>
     <t>520007</t>
   </si>
   <si>
     <t>NUSA TENGGARA BARAT 7</t>
   </si>
   <si>
     <t>5202</t>
   </si>
   <si>
     <t>LOMBOK TENGAH</t>
   </si>
   <si>
-    <t/>
-[...19 lines deleted...]
-  <si>
     <t>LALU MUHIBBAN</t>
   </si>
   <si>
-    <t>CALEG</t>
-[...1 lines deleted...]
-  <si>
     <t>JUMROATUL AINI</t>
   </si>
   <si>
     <t>LALU YOPI SULENDRA</t>
   </si>
   <si>
     <t>LALU BADARUDIN</t>
   </si>
   <si>
     <t>MUHAMAD DANIANTO</t>
   </si>
   <si>
     <t>BAIQ SUMARNI</t>
   </si>
   <si>
     <t>SADARIAH, S.Ag.</t>
   </si>
   <si>
     <t>ALI USMAN AHIM</t>
   </si>
   <si>
     <t>LALU WIRAJAYA</t>
   </si>
   <si>
     <t>BAIQ WIDIA AGUSTINA ARYANI</t>
@@ -411,53 +921,50 @@
   <si>
     <t>H. MOH AKRI, S.H.I.</t>
   </si>
   <si>
     <t>HABIB MAANI, S.Ag.</t>
   </si>
   <si>
     <t>SRIWANTI</t>
   </si>
   <si>
     <t>M. HAFSIN RIPANDI</t>
   </si>
   <si>
     <t>SHINTA NOPITA SARI</t>
   </si>
   <si>
     <t>LENY ROSIDA, S.Pd.</t>
   </si>
   <si>
     <t>Dr. Drs. H. LALU SAFII, M.M.</t>
   </si>
   <si>
     <t>RINI PUSPITA NINGRUM</t>
   </si>
   <si>
-    <t>BURUH</t>
-[...1 lines deleted...]
-  <si>
     <t>520008</t>
   </si>
   <si>
     <t>NUSA TENGGARA BARAT 8</t>
   </si>
   <si>
     <t>HAJI LALU PELITA PUTRA, S.H.</t>
   </si>
   <si>
     <t>Drs. SAIHU</t>
   </si>
   <si>
     <t>BAIQ NOVERA PUJI ASTUTI, S.E.</t>
   </si>
   <si>
     <t>AKHMAD HISYAM</t>
   </si>
   <si>
     <t>SITI RAUDATUL JANNAH</t>
   </si>
   <si>
     <t>BAIQ SEFTI SUKRIANA</t>
   </si>
   <si>
     <t>AGUS SOLIHIN</t>
@@ -708,53 +1215,50 @@
   <si>
     <t>LALU SUNTING MENTAS</t>
   </si>
   <si>
     <t>SUKATMI</t>
   </si>
   <si>
     <t>LALU TAJIR SYAHRONI</t>
   </si>
   <si>
     <t>LULUK AZLIANA</t>
   </si>
   <si>
     <t>MARTONO ZULKARNAEN</t>
   </si>
   <si>
     <t>Drs. SULAIMAN AFIFI</t>
   </si>
   <si>
     <t>Drs. MUSLIMIN</t>
   </si>
   <si>
     <t>HENY LIDYAWATI</t>
   </si>
   <si>
-    <t>PKN</t>
-[...1 lines deleted...]
-  <si>
     <t>520001</t>
   </si>
   <si>
     <t>NUSA TENGGARA BARAT 1</t>
   </si>
   <si>
     <t>5271</t>
   </si>
   <si>
     <t>KOTA MATARAM</t>
   </si>
   <si>
     <t>SYAFII EFENDI</t>
   </si>
   <si>
     <t>DIANA KURNIAWATI</t>
   </si>
   <si>
     <t>SAMSUL HADI ILHAM</t>
   </si>
   <si>
     <t>M. SIBAWAIH</t>
   </si>
   <si>
     <t>RIZKI KARTIKA HAZRINI</t>
@@ -945,53 +1449,50 @@
   <si>
     <t>H. KURDI</t>
   </si>
   <si>
     <t>Dra. Hj. SUHARTINI, M.Pd.</t>
   </si>
   <si>
     <t>PUTRI RAMDANI</t>
   </si>
   <si>
     <t>MADIONO, S.E.</t>
   </si>
   <si>
     <t>NUR IDA JURAIDAH, S.Psi.</t>
   </si>
   <si>
     <t>I DEWA GDE AGUNG OKA MAHENDRA, S.E.</t>
   </si>
   <si>
     <t>INDRIA EKA PUTRI</t>
   </si>
   <si>
     <t>CHAIRIL ANWAR, S.Adm.</t>
   </si>
   <si>
-    <t>GARUDA</t>
-[...1 lines deleted...]
-  <si>
     <t>520002</t>
   </si>
   <si>
     <t>NUSA TENGGARA BARAT 2</t>
   </si>
   <si>
     <t>5201</t>
   </si>
   <si>
     <t>LOMBOK BARAT</t>
   </si>
   <si>
     <t>5208</t>
   </si>
   <si>
     <t>LOMBOK UTARA</t>
   </si>
   <si>
     <t>Drs. H. JAMHUR, M.Pd.</t>
   </si>
   <si>
     <t>H. KHUDARI IBRAHIM, Lc., M.H.</t>
   </si>
   <si>
     <t>FAIZAH, S.Pt.</t>
@@ -1626,53 +2127,50 @@
   <si>
     <t>KHAMIRA NASUTION, S.Kom.</t>
   </si>
   <si>
     <t>WAWAN SATRIAWAN, S.H.</t>
   </si>
   <si>
     <t>Dra. NAJAH, M.Pd.</t>
   </si>
   <si>
     <t>AHMAD ROFI'I</t>
   </si>
   <si>
     <t>H. ABUBAKAR UQ, S.H., S.Sos., M.M.</t>
   </si>
   <si>
     <t>H. EFENDI, S.H.</t>
   </si>
   <si>
     <t>WARDLATUL HULDI</t>
   </si>
   <si>
     <t>M. AGUS SETIAWAN, S.H., M.H.</t>
   </si>
   <si>
-    <t>NURHAYATI</t>
-[...1 lines deleted...]
-  <si>
     <t>ERWIN KARTASASMITA</t>
   </si>
   <si>
     <t>ARWIN ROSYADI</t>
   </si>
   <si>
     <t>MARWATUL HAJAR</t>
   </si>
   <si>
     <t>UMAR UBAID</t>
   </si>
   <si>
     <t>ZAMRONI</t>
   </si>
   <si>
     <t>IVA ANDINI</t>
   </si>
   <si>
     <t>ABDUL HARIS SOPIANDI</t>
   </si>
   <si>
     <t>JUNIATI</t>
   </si>
   <si>
     <t>ABDURRASYID</t>
@@ -2533,548 +3031,50 @@
     <t>HERLINA</t>
   </si>
   <si>
     <t>DIANA MARYANA</t>
   </si>
   <si>
     <t>MUHAMMAD NUR, S.Pd.I.</t>
   </si>
   <si>
     <t>MUHAMMAD JABIR, S.H., M.H.</t>
   </si>
   <si>
     <t>SUHARLI ANGGAIMANGI</t>
   </si>
   <si>
     <t>MARTHA PAULINA</t>
   </si>
   <si>
     <t>SUSI PEBRIANTI EKA PUTRIANTY, S.P.</t>
   </si>
   <si>
     <t>RONNY SUKMANA, S.E.</t>
   </si>
   <si>
     <t>RAHMATUSZUHRAH</t>
-  </si>
-[...496 lines deleted...]
-    <t>Drs. LUKMAN, M.Si.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -3407,3405 +3407,8039 @@
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>222</v>
+        <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>301</v>
+        <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>17</v>
+        <v>200</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="W1" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="X1" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="Y1" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C2" t="s">
-        <v>485</v>
+        <v>469</v>
       </c>
       <c r="D2" t="s">
-        <v>486</v>
+        <v>470</v>
       </c>
       <c r="E2" t="s">
-        <v>487</v>
+        <v>471</v>
       </c>
       <c r="F2" t="s">
-        <v>488</v>
+        <v>472</v>
       </c>
       <c r="G2">
-        <v>32540</v>
+        <v>36081</v>
       </c>
       <c r="H2">
-        <v>53450</v>
+        <v>43525</v>
       </c>
       <c r="I2">
-        <v>24377</v>
+        <v>13687</v>
       </c>
       <c r="J2">
-        <v>70954</v>
+        <v>98125</v>
       </c>
       <c r="K2">
-        <v>24650</v>
+        <v>35895</v>
       </c>
       <c r="L2">
-        <v>1844</v>
+        <v>1451</v>
       </c>
       <c r="M2">
-        <v>21618</v>
+        <v>9361</v>
       </c>
       <c r="N2">
-        <v>52706</v>
+        <v>35109</v>
       </c>
       <c r="O2">
-        <v>5002</v>
+        <v>3220</v>
       </c>
       <c r="P2">
-        <v>16761</v>
+        <v>4294</v>
       </c>
       <c r="Q2">
-        <v>2151</v>
+        <v>1415</v>
       </c>
       <c r="R2">
-        <v>37990</v>
+        <v>37424</v>
       </c>
       <c r="S2">
-        <v>25056</v>
+        <v>3277</v>
       </c>
       <c r="T2">
-        <v>27316</v>
+        <v>44062</v>
       </c>
       <c r="U2">
-        <v>5904</v>
+        <v>3349</v>
       </c>
       <c r="V2">
-        <v>30340</v>
+        <v>26550</v>
       </c>
       <c r="W2">
-        <v>26218</v>
+        <v>26102</v>
       </c>
       <c r="X2">
-        <v>2372</v>
+        <v>4522</v>
       </c>
       <c r="Y2">
-        <v>461249</v>
+        <v>427449</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3" t="s">
-        <v>27</v>
+      <c r="A3">
+        <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>28</v>
+        <v>24</v>
+      </c>
+      <c r="C3" t="s">
+        <v>469</v>
+      </c>
+      <c r="D3" t="s">
+        <v>470</v>
+      </c>
+      <c r="E3" t="s">
+        <v>473</v>
+      </c>
+      <c r="F3" t="s">
+        <v>474</v>
       </c>
       <c r="G3">
-        <v>32540</v>
+        <v>17564</v>
       </c>
       <c r="H3">
-        <v>53450</v>
+        <v>22208</v>
       </c>
       <c r="I3">
-        <v>24377</v>
+        <v>14469</v>
       </c>
       <c r="J3">
-        <v>70954</v>
+        <v>12035</v>
       </c>
       <c r="K3">
-        <v>24650</v>
+        <v>3791</v>
       </c>
       <c r="L3">
-        <v>1844</v>
+        <v>1202</v>
       </c>
       <c r="M3">
-        <v>21618</v>
+        <v>1835</v>
       </c>
       <c r="N3">
-        <v>52706</v>
+        <v>6130</v>
       </c>
       <c r="O3">
-        <v>5002</v>
+        <v>315</v>
       </c>
       <c r="P3">
-        <v>16761</v>
+        <v>606</v>
       </c>
       <c r="Q3">
-        <v>2151</v>
+        <v>294</v>
       </c>
       <c r="R3">
-        <v>37990</v>
+        <v>7191</v>
       </c>
       <c r="S3">
-        <v>25056</v>
+        <v>17127</v>
       </c>
       <c r="T3">
-        <v>27316</v>
+        <v>15687</v>
       </c>
       <c r="U3">
-        <v>5904</v>
+        <v>687</v>
       </c>
       <c r="V3">
-        <v>30340</v>
+        <v>13355</v>
       </c>
       <c r="W3">
-        <v>26218</v>
+        <v>9357</v>
       </c>
       <c r="X3">
-        <v>2372</v>
+        <v>664</v>
       </c>
       <c r="Y3">
-        <v>461249</v>
+        <v>144517</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" t="s">
+        <v>34</v>
+      </c>
+      <c r="G4">
+        <v>53645</v>
+      </c>
+      <c r="H4">
+        <v>65733</v>
+      </c>
+      <c r="I4">
+        <v>28156</v>
+      </c>
+      <c r="J4">
+        <v>110160</v>
+      </c>
+      <c r="K4">
+        <v>39686</v>
+      </c>
+      <c r="L4">
+        <v>2653</v>
+      </c>
+      <c r="M4">
+        <v>11196</v>
+      </c>
+      <c r="N4">
+        <v>41239</v>
+      </c>
+      <c r="O4">
+        <v>3535</v>
+      </c>
+      <c r="P4">
+        <v>4900</v>
+      </c>
+      <c r="Q4">
+        <v>1709</v>
+      </c>
+      <c r="R4">
+        <v>44615</v>
+      </c>
+      <c r="S4">
+        <v>20404</v>
+      </c>
+      <c r="T4">
+        <v>59749</v>
+      </c>
+      <c r="U4">
+        <v>4036</v>
+      </c>
+      <c r="V4">
+        <v>39905</v>
+      </c>
+      <c r="W4">
+        <v>35459</v>
+      </c>
+      <c r="X4">
+        <v>5186</v>
+      </c>
+      <c r="Y4">
+        <v>571966</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+      <c r="Y1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2">
+        <v>36081</v>
+      </c>
+      <c r="E2">
+        <v>17564</v>
+      </c>
+      <c r="F2">
+        <v>53645</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" t="s">
+        <v>33</v>
+      </c>
+      <c r="C3" t="s">
+        <v>39</v>
+      </c>
+      <c r="D3">
+        <v>6085</v>
+      </c>
+      <c r="E3">
+        <v>2941</v>
+      </c>
+      <c r="F3">
+        <v>9026</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>475</v>
+      </c>
+      <c r="C4" t="s">
+        <v>41</v>
+      </c>
+      <c r="D4">
+        <v>12395</v>
+      </c>
+      <c r="E4">
+        <v>3243</v>
+      </c>
+      <c r="F4">
+        <v>15638</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>476</v>
+      </c>
+      <c r="C5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D5">
+        <v>13668</v>
+      </c>
+      <c r="E5">
+        <v>1278</v>
+      </c>
+      <c r="F5">
+        <v>14946</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>477</v>
+      </c>
+      <c r="C6" t="s">
+        <v>41</v>
+      </c>
+      <c r="D6">
+        <v>482</v>
+      </c>
+      <c r="E6">
+        <v>343</v>
+      </c>
+      <c r="F6">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>478</v>
+      </c>
+      <c r="C7" t="s">
+        <v>41</v>
+      </c>
+      <c r="D7">
+        <v>433</v>
+      </c>
+      <c r="E7">
+        <v>1982</v>
+      </c>
+      <c r="F7">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>479</v>
+      </c>
+      <c r="C8" t="s">
+        <v>41</v>
+      </c>
+      <c r="D8">
+        <v>282</v>
+      </c>
+      <c r="E8">
+        <v>179</v>
+      </c>
+      <c r="F8">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>480</v>
+      </c>
+      <c r="C9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D9">
+        <v>1293</v>
+      </c>
+      <c r="E9">
+        <v>257</v>
+      </c>
+      <c r="F9">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>481</v>
+      </c>
+      <c r="C10" t="s">
+        <v>41</v>
+      </c>
+      <c r="D10">
+        <v>160</v>
+      </c>
+      <c r="E10">
+        <v>80</v>
+      </c>
+      <c r="F10">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>482</v>
+      </c>
+      <c r="C11" t="s">
+        <v>41</v>
+      </c>
+      <c r="D11">
+        <v>105</v>
+      </c>
+      <c r="E11">
+        <v>81</v>
+      </c>
+      <c r="F11">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>483</v>
+      </c>
+      <c r="C12" t="s">
+        <v>41</v>
+      </c>
+      <c r="D12">
+        <v>117</v>
+      </c>
+      <c r="E12">
+        <v>62</v>
+      </c>
+      <c r="F12">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
+        <v>484</v>
+      </c>
+      <c r="C13" t="s">
+        <v>41</v>
+      </c>
+      <c r="D13">
+        <v>83</v>
+      </c>
+      <c r="E13">
+        <v>57</v>
+      </c>
+      <c r="F13">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>11</v>
+      </c>
+      <c r="B14" t="s">
+        <v>485</v>
+      </c>
+      <c r="C14" t="s">
+        <v>41</v>
+      </c>
+      <c r="D14">
+        <v>447</v>
+      </c>
+      <c r="E14">
+        <v>417</v>
+      </c>
+      <c r="F14">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>12</v>
+      </c>
+      <c r="B15" t="s">
+        <v>486</v>
+      </c>
+      <c r="C15" t="s">
+        <v>41</v>
+      </c>
+      <c r="D15">
+        <v>531</v>
+      </c>
+      <c r="E15">
+        <v>6644</v>
+      </c>
+      <c r="F15">
+        <v>7175</v>
+      </c>
+    </row>
+    <row r="16"/>
+    <row r="17">
+      <c r="A17">
+        <v>2</v>
+      </c>
+      <c r="B17" t="s">
+        <v>7</v>
+      </c>
+      <c r="C17" t="s">
+        <v>38</v>
+      </c>
+      <c r="D17">
+        <v>43525</v>
+      </c>
+      <c r="E17">
+        <v>22208</v>
+      </c>
+      <c r="F17">
+        <v>65733</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18" t="s">
+        <v>33</v>
+      </c>
+      <c r="C18" t="s">
+        <v>39</v>
+      </c>
+      <c r="D18">
+        <v>10323</v>
+      </c>
+      <c r="E18">
+        <v>4101</v>
+      </c>
+      <c r="F18">
+        <v>14424</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>1</v>
+      </c>
+      <c r="B19" t="s">
+        <v>487</v>
+      </c>
+      <c r="C19" t="s">
+        <v>41</v>
+      </c>
+      <c r="D19">
+        <v>4757</v>
+      </c>
+      <c r="E19">
+        <v>12852</v>
+      </c>
+      <c r="F19">
+        <v>17609</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>2</v>
+      </c>
+      <c r="B20" t="s">
+        <v>488</v>
+      </c>
+      <c r="C20" t="s">
+        <v>41</v>
+      </c>
+      <c r="D20">
+        <v>19218</v>
+      </c>
+      <c r="E20">
+        <v>2276</v>
+      </c>
+      <c r="F20">
+        <v>21494</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>3</v>
+      </c>
+      <c r="B21" t="s">
+        <v>489</v>
+      </c>
+      <c r="C21" t="s">
+        <v>41</v>
+      </c>
+      <c r="D21">
+        <v>586</v>
+      </c>
+      <c r="E21">
+        <v>292</v>
+      </c>
+      <c r="F21">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>4</v>
+      </c>
+      <c r="B22" t="s">
+        <v>490</v>
+      </c>
+      <c r="C22" t="s">
+        <v>41</v>
+      </c>
+      <c r="D22">
+        <v>895</v>
+      </c>
+      <c r="E22">
+        <v>314</v>
+      </c>
+      <c r="F22">
+        <v>1209</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>5</v>
+      </c>
+      <c r="B23" t="s">
+        <v>491</v>
+      </c>
+      <c r="C23" t="s">
+        <v>41</v>
+      </c>
+      <c r="D23">
+        <v>358</v>
+      </c>
+      <c r="E23">
+        <v>178</v>
+      </c>
+      <c r="F23">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>6</v>
+      </c>
+      <c r="B24" t="s">
+        <v>492</v>
+      </c>
+      <c r="C24" t="s">
+        <v>41</v>
+      </c>
+      <c r="D24">
+        <v>310</v>
+      </c>
+      <c r="E24">
+        <v>254</v>
+      </c>
+      <c r="F24">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>7</v>
+      </c>
+      <c r="B25" t="s">
+        <v>493</v>
+      </c>
+      <c r="C25" t="s">
+        <v>41</v>
+      </c>
+      <c r="D25">
+        <v>471</v>
+      </c>
+      <c r="E25">
+        <v>152</v>
+      </c>
+      <c r="F25">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>8</v>
+      </c>
+      <c r="B26" t="s">
+        <v>494</v>
+      </c>
+      <c r="C26" t="s">
+        <v>41</v>
+      </c>
+      <c r="D26">
+        <v>368</v>
+      </c>
+      <c r="E26">
+        <v>120</v>
+      </c>
+      <c r="F26">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>9</v>
+      </c>
+      <c r="B27" t="s">
+        <v>495</v>
+      </c>
+      <c r="C27" t="s">
+        <v>41</v>
+      </c>
+      <c r="D27">
+        <v>247</v>
+      </c>
+      <c r="E27">
+        <v>70</v>
+      </c>
+      <c r="F27">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>10</v>
+      </c>
+      <c r="B28" t="s">
+        <v>496</v>
+      </c>
+      <c r="C28" t="s">
+        <v>41</v>
+      </c>
+      <c r="D28">
+        <v>223</v>
+      </c>
+      <c r="E28">
+        <v>58</v>
+      </c>
+      <c r="F28">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>11</v>
+      </c>
+      <c r="B29" t="s">
+        <v>497</v>
+      </c>
+      <c r="C29" t="s">
+        <v>41</v>
+      </c>
+      <c r="D29">
+        <v>234</v>
+      </c>
+      <c r="E29">
+        <v>103</v>
+      </c>
+      <c r="F29">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>12</v>
+      </c>
+      <c r="B30" t="s">
+        <v>498</v>
+      </c>
+      <c r="C30" t="s">
+        <v>41</v>
+      </c>
+      <c r="D30">
+        <v>5535</v>
+      </c>
+      <c r="E30">
+        <v>1438</v>
+      </c>
+      <c r="F30">
+        <v>6973</v>
+      </c>
+    </row>
+    <row r="31"/>
+    <row r="32">
+      <c r="A32">
+        <v>3</v>
+      </c>
+      <c r="B32" t="s">
+        <v>8</v>
+      </c>
+      <c r="C32" t="s">
+        <v>38</v>
+      </c>
+      <c r="D32">
+        <v>13687</v>
+      </c>
+      <c r="E32">
+        <v>14469</v>
+      </c>
+      <c r="F32">
+        <v>28156</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>33</v>
+      </c>
+      <c r="B33" t="s">
+        <v>33</v>
+      </c>
+      <c r="C33" t="s">
+        <v>39</v>
+      </c>
+      <c r="D33">
+        <v>3921</v>
+      </c>
+      <c r="E33">
+        <v>2491</v>
+      </c>
+      <c r="F33">
+        <v>6412</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>1</v>
+      </c>
+      <c r="B34" t="s">
+        <v>499</v>
+      </c>
+      <c r="C34" t="s">
+        <v>41</v>
+      </c>
+      <c r="D34">
+        <v>2743</v>
+      </c>
+      <c r="E34">
+        <v>9957</v>
+      </c>
+      <c r="F34">
+        <v>12700</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>2</v>
+      </c>
+      <c r="B35" t="s">
+        <v>500</v>
+      </c>
+      <c r="C35" t="s">
+        <v>41</v>
+      </c>
+      <c r="D35">
+        <v>2865</v>
+      </c>
+      <c r="E35">
+        <v>317</v>
+      </c>
+      <c r="F35">
+        <v>3182</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>3</v>
+      </c>
+      <c r="B36" t="s">
+        <v>501</v>
+      </c>
+      <c r="C36" t="s">
+        <v>41</v>
+      </c>
+      <c r="D36">
+        <v>527</v>
+      </c>
+      <c r="E36">
+        <v>337</v>
+      </c>
+      <c r="F36">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>4</v>
+      </c>
+      <c r="B37" t="s">
+        <v>502</v>
+      </c>
+      <c r="C37" t="s">
+        <v>41</v>
+      </c>
+      <c r="D37">
+        <v>201</v>
+      </c>
+      <c r="E37">
+        <v>314</v>
+      </c>
+      <c r="F37">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>5</v>
+      </c>
+      <c r="B38" t="s">
+        <v>503</v>
+      </c>
+      <c r="C38" t="s">
+        <v>41</v>
+      </c>
+      <c r="D38">
+        <v>229</v>
+      </c>
+      <c r="E38">
+        <v>131</v>
+      </c>
+      <c r="F38">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>6</v>
+      </c>
+      <c r="B39" t="s">
+        <v>504</v>
+      </c>
+      <c r="C39" t="s">
+        <v>41</v>
+      </c>
+      <c r="D39">
+        <v>202</v>
+      </c>
+      <c r="E39">
+        <v>110</v>
+      </c>
+      <c r="F39">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>7</v>
+      </c>
+      <c r="B40" t="s">
+        <v>505</v>
+      </c>
+      <c r="C40" t="s">
+        <v>41</v>
+      </c>
+      <c r="D40">
+        <v>2424</v>
+      </c>
+      <c r="E40">
+        <v>591</v>
+      </c>
+      <c r="F40">
+        <v>3015</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>8</v>
+      </c>
+      <c r="B41" t="s">
+        <v>506</v>
+      </c>
+      <c r="C41" t="s">
+        <v>41</v>
+      </c>
+      <c r="D41">
+        <v>138</v>
+      </c>
+      <c r="E41">
+        <v>52</v>
+      </c>
+      <c r="F41">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>9</v>
+      </c>
+      <c r="B42" t="s">
+        <v>507</v>
+      </c>
+      <c r="C42" t="s">
+        <v>41</v>
+      </c>
+      <c r="D42">
+        <v>163</v>
+      </c>
+      <c r="E42">
+        <v>46</v>
+      </c>
+      <c r="F42">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>10</v>
+      </c>
+      <c r="B43" t="s">
+        <v>508</v>
+      </c>
+      <c r="C43" t="s">
+        <v>41</v>
+      </c>
+      <c r="D43">
+        <v>94</v>
+      </c>
+      <c r="E43">
+        <v>44</v>
+      </c>
+      <c r="F43">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>11</v>
+      </c>
+      <c r="B44" t="s">
+        <v>509</v>
+      </c>
+      <c r="C44" t="s">
+        <v>41</v>
+      </c>
+      <c r="D44">
+        <v>180</v>
+      </c>
+      <c r="E44">
+        <v>79</v>
+      </c>
+      <c r="F44">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="45"/>
+    <row r="46">
+      <c r="A46">
+        <v>4</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>38</v>
+      </c>
+      <c r="D46">
+        <v>98125</v>
+      </c>
+      <c r="E46">
+        <v>12035</v>
+      </c>
+      <c r="F46">
+        <v>110160</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="s">
+        <v>33</v>
+      </c>
+      <c r="B47" t="s">
+        <v>33</v>
+      </c>
+      <c r="C47" t="s">
+        <v>39</v>
+      </c>
+      <c r="D47">
+        <v>4423</v>
+      </c>
+      <c r="E47">
+        <v>1963</v>
+      </c>
+      <c r="F47">
+        <v>6386</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>1</v>
+      </c>
+      <c r="B48" t="s">
+        <v>510</v>
+      </c>
+      <c r="C48" t="s">
+        <v>41</v>
+      </c>
+      <c r="D48">
+        <v>32188</v>
+      </c>
+      <c r="E48">
+        <v>1576</v>
+      </c>
+      <c r="F48">
+        <v>33764</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>2</v>
+      </c>
+      <c r="B49" t="s">
+        <v>511</v>
+      </c>
+      <c r="C49" t="s">
+        <v>41</v>
+      </c>
+      <c r="D49">
+        <v>19275</v>
+      </c>
+      <c r="E49">
+        <v>950</v>
+      </c>
+      <c r="F49">
+        <v>20225</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>3</v>
+      </c>
+      <c r="B50" t="s">
+        <v>512</v>
+      </c>
+      <c r="C50" t="s">
+        <v>41</v>
+      </c>
+      <c r="D50">
+        <v>597</v>
+      </c>
+      <c r="E50">
+        <v>261</v>
+      </c>
+      <c r="F50">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>4</v>
+      </c>
+      <c r="B51" t="s">
+        <v>513</v>
+      </c>
+      <c r="C51" t="s">
+        <v>41</v>
+      </c>
+      <c r="D51">
+        <v>948</v>
+      </c>
+      <c r="E51">
+        <v>6678</v>
+      </c>
+      <c r="F51">
+        <v>7626</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>5</v>
+      </c>
+      <c r="B52" t="s">
+        <v>514</v>
+      </c>
+      <c r="C52" t="s">
+        <v>41</v>
+      </c>
+      <c r="D52">
+        <v>215</v>
+      </c>
+      <c r="E52">
+        <v>136</v>
+      </c>
+      <c r="F52">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>6</v>
+      </c>
+      <c r="B53" t="s">
+        <v>515</v>
+      </c>
+      <c r="C53" t="s">
+        <v>41</v>
+      </c>
+      <c r="D53">
+        <v>444</v>
+      </c>
+      <c r="E53">
+        <v>138</v>
+      </c>
+      <c r="F53">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>7</v>
+      </c>
+      <c r="B54" t="s">
+        <v>516</v>
+      </c>
+      <c r="C54" t="s">
+        <v>41</v>
+      </c>
+      <c r="D54">
+        <v>245</v>
+      </c>
+      <c r="E54">
+        <v>56</v>
+      </c>
+      <c r="F54">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>8</v>
+      </c>
+      <c r="B55" t="s">
+        <v>517</v>
+      </c>
+      <c r="C55" t="s">
+        <v>41</v>
+      </c>
+      <c r="D55">
+        <v>173</v>
+      </c>
+      <c r="E55">
+        <v>37</v>
+      </c>
+      <c r="F55">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>9</v>
+      </c>
+      <c r="B56" t="s">
+        <v>518</v>
+      </c>
+      <c r="C56" t="s">
+        <v>41</v>
+      </c>
+      <c r="D56">
+        <v>186</v>
+      </c>
+      <c r="E56">
+        <v>41</v>
+      </c>
+      <c r="F56">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>10</v>
+      </c>
+      <c r="B57" t="s">
+        <v>519</v>
+      </c>
+      <c r="C57" t="s">
+        <v>41</v>
+      </c>
+      <c r="D57">
+        <v>252</v>
+      </c>
+      <c r="E57">
+        <v>64</v>
+      </c>
+      <c r="F57">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>11</v>
+      </c>
+      <c r="B58" t="s">
+        <v>520</v>
+      </c>
+      <c r="C58" t="s">
+        <v>41</v>
+      </c>
+      <c r="D58">
+        <v>162</v>
+      </c>
+      <c r="E58">
+        <v>28</v>
+      </c>
+      <c r="F58">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>12</v>
+      </c>
+      <c r="B59" t="s">
+        <v>521</v>
+      </c>
+      <c r="C59" t="s">
+        <v>41</v>
+      </c>
+      <c r="D59">
+        <v>39017</v>
+      </c>
+      <c r="E59">
+        <v>107</v>
+      </c>
+      <c r="F59">
+        <v>39124</v>
+      </c>
+    </row>
+    <row r="60"/>
+    <row r="61">
+      <c r="A61">
+        <v>5</v>
+      </c>
+      <c r="B61" t="s">
+        <v>10</v>
+      </c>
+      <c r="C61" t="s">
+        <v>38</v>
+      </c>
+      <c r="D61">
+        <v>35895</v>
+      </c>
+      <c r="E61">
+        <v>3791</v>
+      </c>
+      <c r="F61">
+        <v>39686</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="s">
+        <v>33</v>
+      </c>
+      <c r="B62" t="s">
+        <v>33</v>
+      </c>
+      <c r="C62" t="s">
+        <v>39</v>
+      </c>
+      <c r="D62">
+        <v>3640</v>
+      </c>
+      <c r="E62">
+        <v>1103</v>
+      </c>
+      <c r="F62">
+        <v>4743</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>1</v>
+      </c>
+      <c r="B63" t="s">
+        <v>522</v>
+      </c>
+      <c r="C63" t="s">
+        <v>41</v>
+      </c>
+      <c r="D63">
+        <v>10655</v>
+      </c>
+      <c r="E63">
+        <v>870</v>
+      </c>
+      <c r="F63">
+        <v>11525</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>2</v>
+      </c>
+      <c r="B64" t="s">
+        <v>523</v>
+      </c>
+      <c r="C64" t="s">
+        <v>41</v>
+      </c>
+      <c r="D64">
+        <v>11580</v>
+      </c>
+      <c r="E64">
+        <v>415</v>
+      </c>
+      <c r="F64">
+        <v>11995</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>3</v>
+      </c>
+      <c r="B65" t="s">
+        <v>524</v>
+      </c>
+      <c r="C65" t="s">
+        <v>41</v>
+      </c>
+      <c r="D65">
+        <v>3602</v>
+      </c>
+      <c r="E65">
+        <v>182</v>
+      </c>
+      <c r="F65">
+        <v>3784</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>4</v>
+      </c>
+      <c r="B66" t="s">
+        <v>525</v>
+      </c>
+      <c r="C66" t="s">
+        <v>41</v>
+      </c>
+      <c r="D66">
+        <v>498</v>
+      </c>
+      <c r="E66">
+        <v>229</v>
+      </c>
+      <c r="F66">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>5</v>
+      </c>
+      <c r="B67" t="s">
+        <v>526</v>
+      </c>
+      <c r="C67" t="s">
+        <v>41</v>
+      </c>
+      <c r="D67">
+        <v>4465</v>
+      </c>
+      <c r="E67">
+        <v>630</v>
+      </c>
+      <c r="F67">
+        <v>5095</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>6</v>
+      </c>
+      <c r="B68" t="s">
+        <v>527</v>
+      </c>
+      <c r="C68" t="s">
+        <v>41</v>
+      </c>
+      <c r="D68">
+        <v>338</v>
+      </c>
+      <c r="E68">
+        <v>149</v>
+      </c>
+      <c r="F68">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>7</v>
+      </c>
+      <c r="B69" t="s">
+        <v>528</v>
+      </c>
+      <c r="C69" t="s">
+        <v>41</v>
+      </c>
+      <c r="D69">
+        <v>174</v>
+      </c>
+      <c r="E69">
+        <v>31</v>
+      </c>
+      <c r="F69">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>8</v>
+      </c>
+      <c r="B70" t="s">
+        <v>529</v>
+      </c>
+      <c r="C70" t="s">
+        <v>41</v>
+      </c>
+      <c r="D70">
+        <v>307</v>
+      </c>
+      <c r="E70">
+        <v>47</v>
+      </c>
+      <c r="F70">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>9</v>
+      </c>
+      <c r="B71" t="s">
+        <v>530</v>
+      </c>
+      <c r="C71" t="s">
+        <v>41</v>
+      </c>
+      <c r="D71">
+        <v>116</v>
+      </c>
+      <c r="E71">
+        <v>23</v>
+      </c>
+      <c r="F71">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>10</v>
+      </c>
+      <c r="B72" t="s">
+        <v>531</v>
+      </c>
+      <c r="C72" t="s">
+        <v>41</v>
+      </c>
+      <c r="D72">
+        <v>199</v>
+      </c>
+      <c r="E72">
+        <v>30</v>
+      </c>
+      <c r="F72">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>11</v>
+      </c>
+      <c r="B73" t="s">
+        <v>532</v>
+      </c>
+      <c r="C73" t="s">
+        <v>41</v>
+      </c>
+      <c r="D73">
+        <v>85</v>
+      </c>
+      <c r="E73">
+        <v>12</v>
+      </c>
+      <c r="F73">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>12</v>
+      </c>
+      <c r="B74" t="s">
+        <v>533</v>
+      </c>
+      <c r="C74" t="s">
+        <v>41</v>
+      </c>
+      <c r="D74">
+        <v>236</v>
+      </c>
+      <c r="E74">
+        <v>70</v>
+      </c>
+      <c r="F74">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="75"/>
+    <row r="76">
+      <c r="A76">
+        <v>6</v>
+      </c>
+      <c r="B76" t="s">
+        <v>11</v>
+      </c>
+      <c r="C76" t="s">
+        <v>38</v>
+      </c>
+      <c r="D76">
+        <v>1451</v>
+      </c>
+      <c r="E76">
+        <v>1202</v>
+      </c>
+      <c r="F76">
+        <v>2653</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>33</v>
+      </c>
+      <c r="B77" t="s">
+        <v>33</v>
+      </c>
+      <c r="C77" t="s">
+        <v>39</v>
+      </c>
+      <c r="D77">
+        <v>760</v>
+      </c>
+      <c r="E77">
+        <v>791</v>
+      </c>
+      <c r="F77">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>1</v>
+      </c>
+      <c r="B78" t="s">
+        <v>534</v>
+      </c>
+      <c r="C78" t="s">
+        <v>41</v>
+      </c>
+      <c r="D78">
+        <v>451</v>
+      </c>
+      <c r="E78">
+        <v>300</v>
+      </c>
+      <c r="F78">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>2</v>
+      </c>
+      <c r="B79" t="s">
+        <v>535</v>
+      </c>
+      <c r="C79" t="s">
+        <v>41</v>
+      </c>
+      <c r="D79">
+        <v>129</v>
+      </c>
+      <c r="E79">
+        <v>75</v>
+      </c>
+      <c r="F79">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>3</v>
+      </c>
+      <c r="B80" t="s">
+        <v>536</v>
+      </c>
+      <c r="C80" t="s">
+        <v>41</v>
+      </c>
+      <c r="D80">
+        <v>111</v>
+      </c>
+      <c r="E80">
+        <v>36</v>
+      </c>
+      <c r="F80">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="81"/>
+    <row r="82">
+      <c r="A82">
+        <v>7</v>
+      </c>
+      <c r="B82" t="s">
+        <v>12</v>
+      </c>
+      <c r="C82" t="s">
+        <v>38</v>
+      </c>
+      <c r="D82">
+        <v>9361</v>
+      </c>
+      <c r="E82">
+        <v>1835</v>
+      </c>
+      <c r="F82">
+        <v>11196</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="s">
+        <v>33</v>
+      </c>
+      <c r="B83" t="s">
+        <v>33</v>
+      </c>
+      <c r="C83" t="s">
+        <v>39</v>
+      </c>
+      <c r="D83">
+        <v>2094</v>
+      </c>
+      <c r="E83">
+        <v>661</v>
+      </c>
+      <c r="F83">
+        <v>2755</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>1</v>
+      </c>
+      <c r="B84" t="s">
+        <v>537</v>
+      </c>
+      <c r="C84" t="s">
+        <v>41</v>
+      </c>
+      <c r="D84">
+        <v>4762</v>
+      </c>
+      <c r="E84">
+        <v>418</v>
+      </c>
+      <c r="F84">
+        <v>5180</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>2</v>
+      </c>
+      <c r="B85" t="s">
+        <v>538</v>
+      </c>
+      <c r="C85" t="s">
+        <v>41</v>
+      </c>
+      <c r="D85">
+        <v>1141</v>
+      </c>
+      <c r="E85">
+        <v>144</v>
+      </c>
+      <c r="F85">
+        <v>1285</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>3</v>
+      </c>
+      <c r="B86" t="s">
+        <v>539</v>
+      </c>
+      <c r="C86" t="s">
+        <v>41</v>
+      </c>
+      <c r="D86">
+        <v>143</v>
+      </c>
+      <c r="E86">
+        <v>64</v>
+      </c>
+      <c r="F86">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>4</v>
+      </c>
+      <c r="B87" t="s">
+        <v>540</v>
+      </c>
+      <c r="C87" t="s">
+        <v>41</v>
+      </c>
+      <c r="D87">
+        <v>112</v>
+      </c>
+      <c r="E87">
+        <v>302</v>
+      </c>
+      <c r="F87">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>5</v>
+      </c>
+      <c r="B88" t="s">
+        <v>541</v>
+      </c>
+      <c r="C88" t="s">
+        <v>41</v>
+      </c>
+      <c r="D88">
+        <v>103</v>
+      </c>
+      <c r="E88">
+        <v>38</v>
+      </c>
+      <c r="F88">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>6</v>
+      </c>
+      <c r="B89" t="s">
+        <v>542</v>
+      </c>
+      <c r="C89" t="s">
+        <v>41</v>
+      </c>
+      <c r="D89">
+        <v>86</v>
+      </c>
+      <c r="E89">
+        <v>30</v>
+      </c>
+      <c r="F89">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>7</v>
+      </c>
+      <c r="B90" t="s">
+        <v>543</v>
+      </c>
+      <c r="C90" t="s">
+        <v>41</v>
+      </c>
+      <c r="D90">
+        <v>520</v>
+      </c>
+      <c r="E90">
+        <v>84</v>
+      </c>
+      <c r="F90">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>8</v>
+      </c>
+      <c r="B91" t="s">
+        <v>544</v>
+      </c>
+      <c r="C91" t="s">
+        <v>41</v>
+      </c>
+      <c r="D91">
+        <v>83</v>
+      </c>
+      <c r="E91">
+        <v>36</v>
+      </c>
+      <c r="F91">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>9</v>
+      </c>
+      <c r="B92" t="s">
+        <v>545</v>
+      </c>
+      <c r="C92" t="s">
+        <v>41</v>
+      </c>
+      <c r="D92">
+        <v>184</v>
+      </c>
+      <c r="E92">
+        <v>14</v>
+      </c>
+      <c r="F92">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>10</v>
+      </c>
+      <c r="B93" t="s">
+        <v>546</v>
+      </c>
+      <c r="C93" t="s">
+        <v>41</v>
+      </c>
+      <c r="D93">
+        <v>45</v>
+      </c>
+      <c r="E93">
+        <v>15</v>
+      </c>
+      <c r="F93">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>11</v>
+      </c>
+      <c r="B94" t="s">
+        <v>547</v>
+      </c>
+      <c r="C94" t="s">
+        <v>41</v>
+      </c>
+      <c r="D94">
+        <v>88</v>
+      </c>
+      <c r="E94">
         <v>29</v>
       </c>
+      <c r="F94">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="95"/>
+    <row r="96">
+      <c r="A96">
+        <v>8</v>
+      </c>
+      <c r="B96" t="s">
+        <v>13</v>
+      </c>
+      <c r="C96" t="s">
+        <v>38</v>
+      </c>
+      <c r="D96">
+        <v>35109</v>
+      </c>
+      <c r="E96">
+        <v>6130</v>
+      </c>
+      <c r="F96">
+        <v>41239</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="s">
+        <v>33</v>
+      </c>
+      <c r="B97" t="s">
+        <v>33</v>
+      </c>
+      <c r="C97" t="s">
+        <v>39</v>
+      </c>
+      <c r="D97">
+        <v>5621</v>
+      </c>
+      <c r="E97">
+        <v>1218</v>
+      </c>
+      <c r="F97">
+        <v>6839</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>1</v>
+      </c>
+      <c r="B98" t="s">
+        <v>548</v>
+      </c>
+      <c r="C98" t="s">
+        <v>41</v>
+      </c>
+      <c r="D98">
+        <v>14016</v>
+      </c>
+      <c r="E98">
+        <v>2328</v>
+      </c>
+      <c r="F98">
+        <v>16344</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>2</v>
+      </c>
+      <c r="B99" t="s">
+        <v>549</v>
+      </c>
+      <c r="C99" t="s">
+        <v>41</v>
+      </c>
+      <c r="D99">
+        <v>8704</v>
+      </c>
+      <c r="E99">
+        <v>636</v>
+      </c>
+      <c r="F99">
+        <v>9340</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>3</v>
+      </c>
+      <c r="B100" t="s">
+        <v>550</v>
+      </c>
+      <c r="C100" t="s">
+        <v>41</v>
+      </c>
+      <c r="D100">
+        <v>1133</v>
+      </c>
+      <c r="E100">
+        <v>126</v>
+      </c>
+      <c r="F100">
+        <v>1259</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>4</v>
+      </c>
+      <c r="B101" t="s">
+        <v>551</v>
+      </c>
+      <c r="C101" t="s">
+        <v>41</v>
+      </c>
+      <c r="D101">
+        <v>2318</v>
+      </c>
+      <c r="E101">
+        <v>171</v>
+      </c>
+      <c r="F101">
+        <v>2489</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>5</v>
+      </c>
+      <c r="B102" t="s">
+        <v>552</v>
+      </c>
+      <c r="C102" t="s">
+        <v>41</v>
+      </c>
+      <c r="D102">
+        <v>249</v>
+      </c>
+      <c r="E102">
+        <v>784</v>
+      </c>
+      <c r="F102">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>6</v>
+      </c>
+      <c r="B103" t="s">
+        <v>553</v>
+      </c>
+      <c r="C103" t="s">
+        <v>41</v>
+      </c>
+      <c r="D103">
+        <v>655</v>
+      </c>
+      <c r="E103">
+        <v>110</v>
+      </c>
+      <c r="F103">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>7</v>
+      </c>
+      <c r="B104" t="s">
+        <v>554</v>
+      </c>
+      <c r="C104" t="s">
+        <v>41</v>
+      </c>
+      <c r="D104">
+        <v>281</v>
+      </c>
+      <c r="E104">
+        <v>438</v>
+      </c>
+      <c r="F104">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>8</v>
+      </c>
+      <c r="B105" t="s">
+        <v>555</v>
+      </c>
+      <c r="C105" t="s">
+        <v>41</v>
+      </c>
+      <c r="D105">
+        <v>825</v>
+      </c>
+      <c r="E105">
+        <v>83</v>
+      </c>
+      <c r="F105">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>9</v>
+      </c>
+      <c r="B106" t="s">
+        <v>556</v>
+      </c>
+      <c r="C106" t="s">
+        <v>41</v>
+      </c>
+      <c r="D106">
+        <v>199</v>
+      </c>
+      <c r="E106">
+        <v>126</v>
+      </c>
+      <c r="F106">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>10</v>
+      </c>
+      <c r="B107" t="s">
+        <v>557</v>
+      </c>
+      <c r="C107" t="s">
+        <v>41</v>
+      </c>
+      <c r="D107">
+        <v>81</v>
+      </c>
+      <c r="E107">
+        <v>24</v>
+      </c>
+      <c r="F107">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>11</v>
+      </c>
+      <c r="B108" t="s">
+        <v>558</v>
+      </c>
+      <c r="C108" t="s">
+        <v>41</v>
+      </c>
+      <c r="D108">
+        <v>118</v>
+      </c>
+      <c r="E108">
+        <v>20</v>
+      </c>
+      <c r="F108">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>12</v>
+      </c>
+      <c r="B109" t="s">
+        <v>559</v>
+      </c>
+      <c r="C109" t="s">
+        <v>41</v>
+      </c>
+      <c r="D109">
+        <v>909</v>
+      </c>
+      <c r="E109">
+        <v>66</v>
+      </c>
+      <c r="F109">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="110"/>
+    <row r="111">
+      <c r="A111">
+        <v>9</v>
+      </c>
+      <c r="B111" t="s">
+        <v>14</v>
+      </c>
+      <c r="C111" t="s">
+        <v>38</v>
+      </c>
+      <c r="D111">
+        <v>3220</v>
+      </c>
+      <c r="E111">
+        <v>315</v>
+      </c>
+      <c r="F111">
+        <v>3535</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="s">
+        <v>33</v>
+      </c>
+      <c r="B112" t="s">
+        <v>33</v>
+      </c>
+      <c r="C112" t="s">
+        <v>39</v>
+      </c>
+      <c r="D112">
+        <v>630</v>
+      </c>
+      <c r="E112">
+        <v>106</v>
+      </c>
+      <c r="F112">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>1</v>
+      </c>
+      <c r="B113" t="s">
+        <v>560</v>
+      </c>
+      <c r="C113" t="s">
+        <v>41</v>
+      </c>
+      <c r="D113">
+        <v>347</v>
+      </c>
+      <c r="E113">
+        <v>79</v>
+      </c>
+      <c r="F113">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>2</v>
+      </c>
+      <c r="B114" t="s">
+        <v>561</v>
+      </c>
+      <c r="C114" t="s">
+        <v>41</v>
+      </c>
+      <c r="D114">
+        <v>543</v>
+      </c>
+      <c r="E114">
+        <v>29</v>
+      </c>
+      <c r="F114">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>3</v>
+      </c>
+      <c r="B115" t="s">
+        <v>562</v>
+      </c>
+      <c r="C115" t="s">
+        <v>41</v>
+      </c>
+      <c r="D115">
+        <v>205</v>
+      </c>
+      <c r="E115">
+        <v>19</v>
+      </c>
+      <c r="F115">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>4</v>
+      </c>
+      <c r="B116" t="s">
+        <v>563</v>
+      </c>
+      <c r="C116" t="s">
+        <v>41</v>
+      </c>
+      <c r="D116">
+        <v>36</v>
+      </c>
+      <c r="E116">
+        <v>12</v>
+      </c>
+      <c r="F116">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>5</v>
+      </c>
+      <c r="B117" t="s">
+        <v>564</v>
+      </c>
+      <c r="C117" t="s">
+        <v>41</v>
+      </c>
+      <c r="D117">
+        <v>175</v>
+      </c>
+      <c r="E117">
+        <v>16</v>
+      </c>
+      <c r="F117">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>6</v>
+      </c>
+      <c r="B118" t="s">
+        <v>565</v>
+      </c>
+      <c r="C118" t="s">
+        <v>41</v>
+      </c>
+      <c r="D118">
+        <v>49</v>
+      </c>
+      <c r="E118">
+        <v>4</v>
+      </c>
+      <c r="F118">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>7</v>
+      </c>
+      <c r="B119" t="s">
+        <v>566</v>
+      </c>
+      <c r="C119" t="s">
+        <v>41</v>
+      </c>
+      <c r="D119">
+        <v>27</v>
+      </c>
+      <c r="E119">
+        <v>16</v>
+      </c>
+      <c r="F119">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>8</v>
+      </c>
+      <c r="B120" t="s">
+        <v>567</v>
+      </c>
+      <c r="C120" t="s">
+        <v>41</v>
+      </c>
+      <c r="D120">
+        <v>38</v>
+      </c>
+      <c r="E120">
+        <v>1</v>
+      </c>
+      <c r="F120">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>9</v>
+      </c>
+      <c r="B121" t="s">
+        <v>568</v>
+      </c>
+      <c r="C121" t="s">
+        <v>41</v>
+      </c>
+      <c r="D121">
+        <v>1170</v>
+      </c>
+      <c r="E121">
+        <v>33</v>
+      </c>
+      <c r="F121">
+        <v>1203</v>
+      </c>
+    </row>
+    <row r="122"/>
+    <row r="123">
+      <c r="A123">
+        <v>10</v>
+      </c>
+      <c r="B123" t="s">
+        <v>15</v>
+      </c>
+      <c r="C123" t="s">
+        <v>38</v>
+      </c>
+      <c r="D123">
+        <v>4294</v>
+      </c>
+      <c r="E123">
+        <v>606</v>
+      </c>
+      <c r="F123">
+        <v>4900</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="s">
+        <v>33</v>
+      </c>
+      <c r="B124" t="s">
+        <v>33</v>
+      </c>
+      <c r="C124" t="s">
+        <v>39</v>
+      </c>
+      <c r="D124">
+        <v>1247</v>
+      </c>
+      <c r="E124">
+        <v>150</v>
+      </c>
+      <c r="F124">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>1</v>
+      </c>
+      <c r="B125" t="s">
+        <v>569</v>
+      </c>
+      <c r="C125" t="s">
+        <v>41</v>
+      </c>
+      <c r="D125">
+        <v>1480</v>
+      </c>
+      <c r="E125">
+        <v>144</v>
+      </c>
+      <c r="F125">
+        <v>1624</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>2</v>
+      </c>
+      <c r="B126" t="s">
+        <v>570</v>
+      </c>
+      <c r="C126" t="s">
+        <v>41</v>
+      </c>
+      <c r="D126">
+        <v>418</v>
+      </c>
+      <c r="E126">
+        <v>81</v>
+      </c>
+      <c r="F126">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>3</v>
+      </c>
+      <c r="B127" t="s">
+        <v>571</v>
+      </c>
+      <c r="C127" t="s">
+        <v>41</v>
+      </c>
+      <c r="D127">
+        <v>238</v>
+      </c>
+      <c r="E127">
+        <v>42</v>
+      </c>
+      <c r="F127">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>4</v>
+      </c>
+      <c r="B128" t="s">
+        <v>572</v>
+      </c>
+      <c r="C128" t="s">
+        <v>41</v>
+      </c>
+      <c r="D128">
+        <v>134</v>
+      </c>
+      <c r="E128">
+        <v>35</v>
+      </c>
+      <c r="F128">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>5</v>
+      </c>
+      <c r="B129" t="s">
+        <v>573</v>
+      </c>
+      <c r="C129" t="s">
+        <v>41</v>
+      </c>
+      <c r="D129">
+        <v>96</v>
+      </c>
+      <c r="E129">
+        <v>21</v>
+      </c>
+      <c r="F129">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>6</v>
+      </c>
+      <c r="B130" t="s">
+        <v>574</v>
+      </c>
+      <c r="C130" t="s">
+        <v>41</v>
+      </c>
+      <c r="D130">
+        <v>59</v>
+      </c>
+      <c r="E130">
+        <v>13</v>
+      </c>
+      <c r="F130">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>7</v>
+      </c>
+      <c r="B131" t="s">
+        <v>575</v>
+      </c>
+      <c r="C131" t="s">
+        <v>41</v>
+      </c>
+      <c r="D131">
+        <v>79</v>
+      </c>
+      <c r="E131">
+        <v>14</v>
+      </c>
+      <c r="F131">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>8</v>
+      </c>
+      <c r="B132" t="s">
+        <v>576</v>
+      </c>
+      <c r="C132" t="s">
+        <v>41</v>
+      </c>
+      <c r="D132">
+        <v>47</v>
+      </c>
+      <c r="E132">
+        <v>11</v>
+      </c>
+      <c r="F132">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>9</v>
+      </c>
+      <c r="B133" t="s">
+        <v>577</v>
+      </c>
+      <c r="C133" t="s">
+        <v>41</v>
+      </c>
+      <c r="D133">
+        <v>89</v>
+      </c>
+      <c r="E133">
+        <v>7</v>
+      </c>
+      <c r="F133">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>10</v>
+      </c>
+      <c r="B134" t="s">
+        <v>578</v>
+      </c>
+      <c r="C134" t="s">
+        <v>41</v>
+      </c>
+      <c r="D134">
+        <v>134</v>
+      </c>
+      <c r="E134">
+        <v>35</v>
+      </c>
+      <c r="F134">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>11</v>
+      </c>
+      <c r="B135" t="s">
+        <v>579</v>
+      </c>
+      <c r="C135" t="s">
+        <v>41</v>
+      </c>
+      <c r="D135">
+        <v>89</v>
+      </c>
+      <c r="E135">
+        <v>12</v>
+      </c>
+      <c r="F135">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>12</v>
+      </c>
+      <c r="B136" t="s">
+        <v>580</v>
+      </c>
+      <c r="C136" t="s">
+        <v>41</v>
+      </c>
+      <c r="D136">
+        <v>184</v>
+      </c>
+      <c r="E136">
+        <v>41</v>
+      </c>
+      <c r="F136">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="137"/>
+    <row r="138">
+      <c r="A138">
+        <v>11</v>
+      </c>
+      <c r="B138" t="s">
+        <v>16</v>
+      </c>
+      <c r="C138" t="s">
+        <v>38</v>
+      </c>
+      <c r="D138">
+        <v>1415</v>
+      </c>
+      <c r="E138">
+        <v>294</v>
+      </c>
+      <c r="F138">
+        <v>1709</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="s">
+        <v>33</v>
+      </c>
+      <c r="B139" t="s">
+        <v>33</v>
+      </c>
+      <c r="C139" t="s">
+        <v>39</v>
+      </c>
+      <c r="D139">
+        <v>938</v>
+      </c>
+      <c r="E139">
+        <v>194</v>
+      </c>
+      <c r="F139">
+        <v>1132</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>1</v>
+      </c>
+      <c r="B140" t="s">
+        <v>581</v>
+      </c>
+      <c r="C140" t="s">
+        <v>41</v>
+      </c>
+      <c r="D140">
+        <v>322</v>
+      </c>
+      <c r="E140">
+        <v>69</v>
+      </c>
+      <c r="F140">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>2</v>
+      </c>
+      <c r="B141" t="s">
+        <v>582</v>
+      </c>
+      <c r="C141" t="s">
+        <v>41</v>
+      </c>
+      <c r="D141">
+        <v>155</v>
+      </c>
+      <c r="E141">
+        <v>31</v>
+      </c>
+      <c r="F141">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="142"/>
+    <row r="143">
+      <c r="A143">
+        <v>12</v>
+      </c>
+      <c r="B143" t="s">
+        <v>17</v>
+      </c>
+      <c r="C143" t="s">
+        <v>38</v>
+      </c>
+      <c r="D143">
+        <v>37424</v>
+      </c>
+      <c r="E143">
+        <v>7191</v>
+      </c>
+      <c r="F143">
+        <v>44615</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="s">
+        <v>33</v>
+      </c>
+      <c r="B144" t="s">
+        <v>33</v>
+      </c>
+      <c r="C144" t="s">
+        <v>39</v>
+      </c>
+      <c r="D144">
+        <v>5005</v>
+      </c>
+      <c r="E144">
+        <v>1320</v>
+      </c>
+      <c r="F144">
+        <v>6325</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>1</v>
+      </c>
+      <c r="B145" t="s">
+        <v>583</v>
+      </c>
+      <c r="C145" t="s">
+        <v>41</v>
+      </c>
+      <c r="D145">
+        <v>22604</v>
+      </c>
+      <c r="E145">
+        <v>3828</v>
+      </c>
+      <c r="F145">
+        <v>26432</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>2</v>
+      </c>
+      <c r="B146" t="s">
+        <v>584</v>
+      </c>
+      <c r="C146" t="s">
+        <v>41</v>
+      </c>
+      <c r="D146">
+        <v>7230</v>
+      </c>
+      <c r="E146">
+        <v>1022</v>
+      </c>
+      <c r="F146">
+        <v>8252</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>3</v>
+      </c>
+      <c r="B147" t="s">
+        <v>585</v>
+      </c>
+      <c r="C147" t="s">
+        <v>41</v>
+      </c>
+      <c r="D147">
+        <v>400</v>
+      </c>
+      <c r="E147">
+        <v>128</v>
+      </c>
+      <c r="F147">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>4</v>
+      </c>
+      <c r="B148" t="s">
+        <v>586</v>
+      </c>
+      <c r="C148" t="s">
+        <v>41</v>
+      </c>
+      <c r="D148">
+        <v>652</v>
+      </c>
+      <c r="E148">
+        <v>140</v>
+      </c>
+      <c r="F148">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>5</v>
+      </c>
+      <c r="B149" t="s">
+        <v>587</v>
+      </c>
+      <c r="C149" t="s">
+        <v>41</v>
+      </c>
+      <c r="D149">
+        <v>205</v>
+      </c>
+      <c r="E149">
+        <v>90</v>
+      </c>
+      <c r="F149">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>6</v>
+      </c>
+      <c r="B150" t="s">
+        <v>588</v>
+      </c>
+      <c r="C150" t="s">
+        <v>41</v>
+      </c>
+      <c r="D150">
+        <v>242</v>
+      </c>
+      <c r="E150">
+        <v>177</v>
+      </c>
+      <c r="F150">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>7</v>
+      </c>
+      <c r="B151" t="s">
+        <v>589</v>
+      </c>
+      <c r="C151" t="s">
+        <v>41</v>
+      </c>
+      <c r="D151">
+        <v>171</v>
+      </c>
+      <c r="E151">
+        <v>64</v>
+      </c>
+      <c r="F151">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>8</v>
+      </c>
+      <c r="B152" t="s">
+        <v>590</v>
+      </c>
+      <c r="C152" t="s">
+        <v>41</v>
+      </c>
+      <c r="D152">
+        <v>172</v>
+      </c>
+      <c r="E152">
+        <v>56</v>
+      </c>
+      <c r="F152">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>9</v>
+      </c>
+      <c r="B153" t="s">
+        <v>591</v>
+      </c>
+      <c r="C153" t="s">
+        <v>41</v>
+      </c>
+      <c r="D153">
+        <v>175</v>
+      </c>
+      <c r="E153">
+        <v>61</v>
+      </c>
+      <c r="F153">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>10</v>
+      </c>
+      <c r="B154" t="s">
+        <v>592</v>
+      </c>
+      <c r="C154" t="s">
+        <v>41</v>
+      </c>
+      <c r="D154">
+        <v>71</v>
+      </c>
+      <c r="E154">
+        <v>28</v>
+      </c>
+      <c r="F154">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>11</v>
+      </c>
+      <c r="B155" t="s">
+        <v>593</v>
+      </c>
+      <c r="C155" t="s">
+        <v>41</v>
+      </c>
+      <c r="D155">
+        <v>161</v>
+      </c>
+      <c r="E155">
+        <v>41</v>
+      </c>
+      <c r="F155">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>12</v>
+      </c>
+      <c r="B156" t="s">
+        <v>594</v>
+      </c>
+      <c r="C156" t="s">
+        <v>41</v>
+      </c>
+      <c r="D156">
+        <v>336</v>
+      </c>
+      <c r="E156">
+        <v>236</v>
+      </c>
+      <c r="F156">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="157"/>
+    <row r="158">
+      <c r="A158">
+        <v>13</v>
+      </c>
+      <c r="B158" t="s">
+        <v>18</v>
+      </c>
+      <c r="C158" t="s">
+        <v>38</v>
+      </c>
+      <c r="D158">
+        <v>3277</v>
+      </c>
+      <c r="E158">
+        <v>17127</v>
+      </c>
+      <c r="F158">
+        <v>20404</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" t="s">
+        <v>33</v>
+      </c>
+      <c r="B159" t="s">
+        <v>33</v>
+      </c>
+      <c r="C159" t="s">
+        <v>39</v>
+      </c>
+      <c r="D159">
+        <v>647</v>
+      </c>
+      <c r="E159">
+        <v>1206</v>
+      </c>
+      <c r="F159">
+        <v>1853</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>1</v>
+      </c>
+      <c r="B160" t="s">
+        <v>595</v>
+      </c>
+      <c r="C160" t="s">
+        <v>41</v>
+      </c>
+      <c r="D160">
+        <v>1193</v>
+      </c>
+      <c r="E160">
+        <v>15021</v>
+      </c>
+      <c r="F160">
+        <v>16214</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>2</v>
+      </c>
+      <c r="B161" t="s">
+        <v>596</v>
+      </c>
+      <c r="C161" t="s">
+        <v>41</v>
+      </c>
+      <c r="D161">
+        <v>1016</v>
+      </c>
+      <c r="E161">
+        <v>423</v>
+      </c>
+      <c r="F161">
+        <v>1439</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>3</v>
+      </c>
+      <c r="B162" t="s">
+        <v>597</v>
+      </c>
+      <c r="C162" t="s">
+        <v>41</v>
+      </c>
+      <c r="D162">
+        <v>119</v>
+      </c>
+      <c r="E162">
+        <v>67</v>
+      </c>
+      <c r="F162">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>4</v>
+      </c>
+      <c r="B163" t="s">
+        <v>598</v>
+      </c>
+      <c r="C163" t="s">
+        <v>41</v>
+      </c>
+      <c r="D163">
+        <v>59</v>
+      </c>
+      <c r="E163">
+        <v>92</v>
+      </c>
+      <c r="F163">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164">
+        <v>5</v>
+      </c>
+      <c r="B164" t="s">
+        <v>599</v>
+      </c>
+      <c r="C164" t="s">
+        <v>41</v>
+      </c>
+      <c r="D164">
+        <v>63</v>
+      </c>
+      <c r="E164">
+        <v>61</v>
+      </c>
+      <c r="F164">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165">
+        <v>6</v>
+      </c>
+      <c r="B165" t="s">
+        <v>600</v>
+      </c>
+      <c r="C165" t="s">
+        <v>41</v>
+      </c>
+      <c r="D165">
+        <v>23</v>
+      </c>
+      <c r="E165">
+        <v>150</v>
+      </c>
+      <c r="F165">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>7</v>
+      </c>
+      <c r="B166" t="s">
+        <v>601</v>
+      </c>
+      <c r="C166" t="s">
+        <v>41</v>
+      </c>
+      <c r="D166">
+        <v>15</v>
+      </c>
+      <c r="E166">
+        <v>38</v>
+      </c>
+      <c r="F166">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>8</v>
+      </c>
+      <c r="B167" t="s">
+        <v>602</v>
+      </c>
+      <c r="C167" t="s">
+        <v>41</v>
+      </c>
+      <c r="D167">
+        <v>25</v>
+      </c>
+      <c r="E167">
+        <v>11</v>
+      </c>
+      <c r="F167">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>9</v>
+      </c>
+      <c r="B168" t="s">
+        <v>603</v>
+      </c>
+      <c r="C168" t="s">
+        <v>41</v>
+      </c>
+      <c r="D168">
+        <v>46</v>
+      </c>
+      <c r="E168">
+        <v>17</v>
+      </c>
+      <c r="F168">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>10</v>
+      </c>
+      <c r="B169" t="s">
+        <v>604</v>
+      </c>
+      <c r="C169" t="s">
+        <v>41</v>
+      </c>
+      <c r="D169">
+        <v>27</v>
+      </c>
+      <c r="E169">
+        <v>18</v>
+      </c>
+      <c r="F169">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170">
+        <v>11</v>
+      </c>
+      <c r="B170" t="s">
+        <v>605</v>
+      </c>
+      <c r="C170" t="s">
+        <v>41</v>
+      </c>
+      <c r="D170">
+        <v>44</v>
+      </c>
+      <c r="E170">
+        <v>23</v>
+      </c>
+      <c r="F170">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="171"/>
+    <row r="172">
+      <c r="A172">
+        <v>14</v>
+      </c>
+      <c r="B172" t="s">
+        <v>19</v>
+      </c>
+      <c r="C172" t="s">
+        <v>38</v>
+      </c>
+      <c r="D172">
+        <v>44062</v>
+      </c>
+      <c r="E172">
+        <v>15687</v>
+      </c>
+      <c r="F172">
+        <v>59749</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" t="s">
+        <v>33</v>
+      </c>
+      <c r="B173" t="s">
+        <v>33</v>
+      </c>
+      <c r="C173" t="s">
+        <v>39</v>
+      </c>
+      <c r="D173">
+        <v>4836</v>
+      </c>
+      <c r="E173">
+        <v>1675</v>
+      </c>
+      <c r="F173">
+        <v>6511</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174">
+        <v>1</v>
+      </c>
+      <c r="B174" t="s">
+        <v>606</v>
+      </c>
+      <c r="C174" t="s">
+        <v>41</v>
+      </c>
+      <c r="D174">
+        <v>22014</v>
+      </c>
+      <c r="E174">
+        <v>1573</v>
+      </c>
+      <c r="F174">
+        <v>23587</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175">
+        <v>2</v>
+      </c>
+      <c r="B175" t="s">
+        <v>607</v>
+      </c>
+      <c r="C175" t="s">
+        <v>41</v>
+      </c>
+      <c r="D175">
+        <v>8331</v>
+      </c>
+      <c r="E175">
+        <v>631</v>
+      </c>
+      <c r="F175">
+        <v>8962</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176">
+        <v>3</v>
+      </c>
+      <c r="B176" t="s">
+        <v>608</v>
+      </c>
+      <c r="C176" t="s">
+        <v>41</v>
+      </c>
+      <c r="D176">
+        <v>426</v>
+      </c>
+      <c r="E176">
+        <v>126</v>
+      </c>
+      <c r="F176">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177">
+        <v>4</v>
+      </c>
+      <c r="B177" t="s">
+        <v>609</v>
+      </c>
+      <c r="C177" t="s">
+        <v>41</v>
+      </c>
+      <c r="D177">
+        <v>706</v>
+      </c>
+      <c r="E177">
+        <v>563</v>
+      </c>
+      <c r="F177">
+        <v>1269</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178">
+        <v>5</v>
+      </c>
+      <c r="B178" t="s">
+        <v>610</v>
+      </c>
+      <c r="C178" t="s">
+        <v>41</v>
+      </c>
+      <c r="D178">
+        <v>500</v>
+      </c>
+      <c r="E178">
+        <v>114</v>
+      </c>
+      <c r="F178">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179">
+        <v>6</v>
+      </c>
+      <c r="B179" t="s">
+        <v>611</v>
+      </c>
+      <c r="C179" t="s">
+        <v>41</v>
+      </c>
+      <c r="D179">
+        <v>4734</v>
+      </c>
+      <c r="E179">
+        <v>372</v>
+      </c>
+      <c r="F179">
+        <v>5106</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180">
+        <v>7</v>
+      </c>
+      <c r="B180" t="s">
+        <v>612</v>
+      </c>
+      <c r="C180" t="s">
+        <v>41</v>
+      </c>
+      <c r="D180">
+        <v>1180</v>
+      </c>
+      <c r="E180">
+        <v>332</v>
+      </c>
+      <c r="F180">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181">
+        <v>8</v>
+      </c>
+      <c r="B181" t="s">
+        <v>613</v>
+      </c>
+      <c r="C181" t="s">
+        <v>41</v>
+      </c>
+      <c r="D181">
+        <v>314</v>
+      </c>
+      <c r="E181">
+        <v>82</v>
+      </c>
+      <c r="F181">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182">
+        <v>9</v>
+      </c>
+      <c r="B182" t="s">
+        <v>614</v>
+      </c>
+      <c r="C182" t="s">
+        <v>41</v>
+      </c>
+      <c r="D182">
+        <v>566</v>
+      </c>
+      <c r="E182">
+        <v>1759</v>
+      </c>
+      <c r="F182">
+        <v>2325</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183">
+        <v>10</v>
+      </c>
+      <c r="B183" t="s">
+        <v>615</v>
+      </c>
+      <c r="C183" t="s">
+        <v>41</v>
+      </c>
+      <c r="D183">
+        <v>151</v>
+      </c>
+      <c r="E183">
+        <v>58</v>
+      </c>
+      <c r="F183">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184">
+        <v>11</v>
+      </c>
+      <c r="B184" t="s">
+        <v>616</v>
+      </c>
+      <c r="C184" t="s">
+        <v>41</v>
+      </c>
+      <c r="D184">
+        <v>105</v>
+      </c>
+      <c r="E184">
+        <v>47</v>
+      </c>
+      <c r="F184">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185">
+        <v>12</v>
+      </c>
+      <c r="B185" t="s">
+        <v>617</v>
+      </c>
+      <c r="C185" t="s">
+        <v>41</v>
+      </c>
+      <c r="D185">
+        <v>199</v>
+      </c>
+      <c r="E185">
+        <v>8355</v>
+      </c>
+      <c r="F185">
+        <v>8554</v>
+      </c>
+    </row>
+    <row r="186"/>
+    <row r="187">
+      <c r="A187">
+        <v>15</v>
+      </c>
+      <c r="B187" t="s">
+        <v>200</v>
+      </c>
+      <c r="C187" t="s">
+        <v>38</v>
+      </c>
+      <c r="D187">
+        <v>3349</v>
+      </c>
+      <c r="E187">
+        <v>687</v>
+      </c>
+      <c r="F187">
+        <v>4036</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" t="s">
+        <v>33</v>
+      </c>
+      <c r="B188" t="s">
+        <v>33</v>
+      </c>
+      <c r="C188" t="s">
+        <v>39</v>
+      </c>
+      <c r="D188">
+        <v>1149</v>
+      </c>
+      <c r="E188">
+        <v>427</v>
+      </c>
+      <c r="F188">
+        <v>1576</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189">
+        <v>1</v>
+      </c>
+      <c r="B189" t="s">
+        <v>618</v>
+      </c>
+      <c r="C189" t="s">
+        <v>41</v>
+      </c>
+      <c r="D189">
+        <v>750</v>
+      </c>
+      <c r="E189">
+        <v>145</v>
+      </c>
+      <c r="F189">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190">
+        <v>2</v>
+      </c>
+      <c r="B190" t="s">
+        <v>619</v>
+      </c>
+      <c r="C190" t="s">
+        <v>41</v>
+      </c>
+      <c r="D190">
+        <v>212</v>
+      </c>
+      <c r="E190">
+        <v>41</v>
+      </c>
+      <c r="F190">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191">
+        <v>3</v>
+      </c>
+      <c r="B191" t="s">
+        <v>620</v>
+      </c>
+      <c r="C191" t="s">
+        <v>41</v>
+      </c>
+      <c r="D191">
+        <v>89</v>
+      </c>
+      <c r="E191">
+        <v>18</v>
+      </c>
+      <c r="F191">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192">
+        <v>4</v>
+      </c>
+      <c r="B192" t="s">
+        <v>621</v>
+      </c>
+      <c r="C192" t="s">
+        <v>41</v>
+      </c>
+      <c r="D192">
+        <v>151</v>
+      </c>
+      <c r="E192">
+        <v>33</v>
+      </c>
+      <c r="F192">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193">
+        <v>5</v>
+      </c>
+      <c r="B193" t="s">
+        <v>622</v>
+      </c>
+      <c r="C193" t="s">
+        <v>41</v>
+      </c>
+      <c r="D193">
+        <v>998</v>
+      </c>
+      <c r="E193">
+        <v>23</v>
+      </c>
+      <c r="F193">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="194"/>
+    <row r="195">
+      <c r="A195">
+        <v>16</v>
+      </c>
+      <c r="B195" t="s">
+        <v>20</v>
+      </c>
+      <c r="C195" t="s">
+        <v>38</v>
+      </c>
+      <c r="D195">
+        <v>26550</v>
+      </c>
+      <c r="E195">
+        <v>13355</v>
+      </c>
+      <c r="F195">
+        <v>39905</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" t="s">
+        <v>33</v>
+      </c>
+      <c r="B196" t="s">
+        <v>33</v>
+      </c>
+      <c r="C196" t="s">
+        <v>39</v>
+      </c>
+      <c r="D196">
+        <v>1811</v>
+      </c>
+      <c r="E196">
+        <v>743</v>
+      </c>
+      <c r="F196">
+        <v>2554</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197">
+        <v>1</v>
+      </c>
+      <c r="B197" t="s">
+        <v>623</v>
+      </c>
+      <c r="C197" t="s">
+        <v>41</v>
+      </c>
+      <c r="D197">
+        <v>3360</v>
+      </c>
+      <c r="E197">
+        <v>9031</v>
+      </c>
+      <c r="F197">
+        <v>12391</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198">
+        <v>2</v>
+      </c>
+      <c r="B198" t="s">
+        <v>624</v>
+      </c>
+      <c r="C198" t="s">
+        <v>41</v>
+      </c>
+      <c r="D198">
+        <v>9648</v>
+      </c>
+      <c r="E198">
+        <v>312</v>
+      </c>
+      <c r="F198">
+        <v>9960</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199">
+        <v>3</v>
+      </c>
+      <c r="B199" t="s">
+        <v>625</v>
+      </c>
+      <c r="C199" t="s">
+        <v>41</v>
+      </c>
+      <c r="D199">
+        <v>1056</v>
+      </c>
+      <c r="E199">
+        <v>112</v>
+      </c>
+      <c r="F199">
+        <v>1168</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200">
+        <v>4</v>
+      </c>
+      <c r="B200" t="s">
+        <v>626</v>
+      </c>
+      <c r="C200" t="s">
+        <v>41</v>
+      </c>
+      <c r="D200">
+        <v>232</v>
+      </c>
+      <c r="E200">
+        <v>301</v>
+      </c>
+      <c r="F200">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201">
+        <v>5</v>
+      </c>
+      <c r="B201" t="s">
+        <v>627</v>
+      </c>
+      <c r="C201" t="s">
+        <v>41</v>
+      </c>
+      <c r="D201">
+        <v>472</v>
+      </c>
+      <c r="E201">
+        <v>722</v>
+      </c>
+      <c r="F201">
+        <v>1194</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202">
+        <v>6</v>
+      </c>
+      <c r="B202" t="s">
+        <v>628</v>
+      </c>
+      <c r="C202" t="s">
+        <v>41</v>
+      </c>
+      <c r="D202">
+        <v>60</v>
+      </c>
+      <c r="E202">
+        <v>47</v>
+      </c>
+      <c r="F202">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203">
+        <v>7</v>
+      </c>
+      <c r="B203" t="s">
+        <v>629</v>
+      </c>
+      <c r="C203" t="s">
+        <v>41</v>
+      </c>
+      <c r="D203">
+        <v>144</v>
+      </c>
+      <c r="E203">
+        <v>836</v>
+      </c>
+      <c r="F203">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204">
+        <v>8</v>
+      </c>
+      <c r="B204" t="s">
+        <v>630</v>
+      </c>
+      <c r="C204" t="s">
+        <v>41</v>
+      </c>
+      <c r="D204">
+        <v>81</v>
+      </c>
+      <c r="E204">
+        <v>20</v>
+      </c>
+      <c r="F204">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205">
+        <v>9</v>
+      </c>
+      <c r="B205" t="s">
+        <v>631</v>
+      </c>
+      <c r="C205" t="s">
+        <v>41</v>
+      </c>
+      <c r="D205">
+        <v>146</v>
+      </c>
+      <c r="E205">
+        <v>13</v>
+      </c>
+      <c r="F205">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206">
+        <v>10</v>
+      </c>
+      <c r="B206" t="s">
+        <v>632</v>
+      </c>
+      <c r="C206" t="s">
+        <v>41</v>
+      </c>
+      <c r="D206">
+        <v>7370</v>
+      </c>
+      <c r="E206">
+        <v>1105</v>
+      </c>
+      <c r="F206">
+        <v>8475</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207">
+        <v>11</v>
+      </c>
+      <c r="B207" t="s">
+        <v>633</v>
+      </c>
+      <c r="C207" t="s">
+        <v>41</v>
+      </c>
+      <c r="D207">
+        <v>2170</v>
+      </c>
+      <c r="E207">
+        <v>113</v>
+      </c>
+      <c r="F207">
+        <v>2283</v>
+      </c>
+    </row>
+    <row r="208"/>
+    <row r="209">
+      <c r="A209">
+        <v>17</v>
+      </c>
+      <c r="B209" t="s">
+        <v>21</v>
+      </c>
+      <c r="C209" t="s">
+        <v>38</v>
+      </c>
+      <c r="D209">
+        <v>26102</v>
+      </c>
+      <c r="E209">
+        <v>9357</v>
+      </c>
+      <c r="F209">
+        <v>35459</v>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" t="s">
+        <v>33</v>
+      </c>
+      <c r="B210" t="s">
+        <v>33</v>
+      </c>
+      <c r="C210" t="s">
+        <v>39</v>
+      </c>
+      <c r="D210">
+        <v>3043</v>
+      </c>
+      <c r="E210">
+        <v>858</v>
+      </c>
+      <c r="F210">
+        <v>3901</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211">
+        <v>1</v>
+      </c>
+      <c r="B211" t="s">
+        <v>634</v>
+      </c>
+      <c r="C211" t="s">
+        <v>41</v>
+      </c>
+      <c r="D211">
+        <v>18309</v>
+      </c>
+      <c r="E211">
+        <v>1067</v>
+      </c>
+      <c r="F211">
+        <v>19376</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212">
+        <v>2</v>
+      </c>
+      <c r="B212" t="s">
+        <v>635</v>
+      </c>
+      <c r="C212" t="s">
+        <v>41</v>
+      </c>
+      <c r="D212">
+        <v>691</v>
+      </c>
+      <c r="E212">
+        <v>6465</v>
+      </c>
+      <c r="F212">
+        <v>7156</v>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213">
+        <v>3</v>
+      </c>
+      <c r="B213" t="s">
+        <v>636</v>
+      </c>
+      <c r="C213" t="s">
+        <v>41</v>
+      </c>
+      <c r="D213">
+        <v>312</v>
+      </c>
+      <c r="E213">
+        <v>113</v>
+      </c>
+      <c r="F213">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214">
+        <v>4</v>
+      </c>
+      <c r="B214" t="s">
+        <v>637</v>
+      </c>
+      <c r="C214" t="s">
+        <v>41</v>
+      </c>
+      <c r="D214">
+        <v>1874</v>
+      </c>
+      <c r="E214">
+        <v>120</v>
+      </c>
+      <c r="F214">
+        <v>1994</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215">
+        <v>5</v>
+      </c>
+      <c r="B215" t="s">
+        <v>638</v>
+      </c>
+      <c r="C215" t="s">
+        <v>41</v>
+      </c>
+      <c r="D215">
+        <v>259</v>
+      </c>
+      <c r="E215">
+        <v>77</v>
+      </c>
+      <c r="F215">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216">
+        <v>6</v>
+      </c>
+      <c r="B216" t="s">
+        <v>639</v>
+      </c>
+      <c r="C216" t="s">
+        <v>41</v>
+      </c>
+      <c r="D216">
+        <v>285</v>
+      </c>
+      <c r="E216">
+        <v>298</v>
+      </c>
+      <c r="F216">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217">
+        <v>7</v>
+      </c>
+      <c r="B217" t="s">
+        <v>640</v>
+      </c>
+      <c r="C217" t="s">
+        <v>41</v>
+      </c>
+      <c r="D217">
+        <v>145</v>
+      </c>
+      <c r="E217">
+        <v>39</v>
+      </c>
+      <c r="F217">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218">
+        <v>8</v>
+      </c>
+      <c r="B218" t="s">
+        <v>641</v>
+      </c>
+      <c r="C218" t="s">
+        <v>41</v>
+      </c>
+      <c r="D218">
+        <v>429</v>
+      </c>
+      <c r="E218">
+        <v>113</v>
+      </c>
+      <c r="F218">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219">
+        <v>9</v>
+      </c>
+      <c r="B219" t="s">
+        <v>642</v>
+      </c>
+      <c r="C219" t="s">
+        <v>41</v>
+      </c>
+      <c r="D219">
+        <v>56</v>
+      </c>
+      <c r="E219">
+        <v>28</v>
+      </c>
+      <c r="F219">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220">
+        <v>10</v>
+      </c>
+      <c r="B220" t="s">
+        <v>643</v>
+      </c>
+      <c r="C220" t="s">
+        <v>41</v>
+      </c>
+      <c r="D220">
+        <v>82</v>
+      </c>
+      <c r="E220">
+        <v>28</v>
+      </c>
+      <c r="F220">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221">
+        <v>11</v>
+      </c>
+      <c r="B221" t="s">
+        <v>644</v>
+      </c>
+      <c r="C221" t="s">
+        <v>41</v>
+      </c>
+      <c r="D221">
+        <v>106</v>
+      </c>
+      <c r="E221">
+        <v>52</v>
+      </c>
+      <c r="F221">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222">
+        <v>12</v>
+      </c>
+      <c r="B222" t="s">
+        <v>645</v>
+      </c>
+      <c r="C222" t="s">
+        <v>41</v>
+      </c>
+      <c r="D222">
+        <v>511</v>
+      </c>
+      <c r="E222">
+        <v>99</v>
+      </c>
+      <c r="F222">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="223"/>
+    <row r="224">
+      <c r="A224">
+        <v>24</v>
+      </c>
+      <c r="B224" t="s">
+        <v>22</v>
+      </c>
+      <c r="C224" t="s">
+        <v>38</v>
+      </c>
+      <c r="D224">
+        <v>4522</v>
+      </c>
+      <c r="E224">
+        <v>664</v>
+      </c>
+      <c r="F224">
+        <v>5186</v>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" t="s">
+        <v>33</v>
+      </c>
+      <c r="B225" t="s">
+        <v>33</v>
+      </c>
+      <c r="C225" t="s">
+        <v>39</v>
+      </c>
+      <c r="D225">
+        <v>1037</v>
+      </c>
+      <c r="E225">
+        <v>276</v>
+      </c>
+      <c r="F225">
+        <v>1313</v>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226">
+        <v>1</v>
+      </c>
+      <c r="B226" t="s">
+        <v>646</v>
+      </c>
+      <c r="C226" t="s">
+        <v>41</v>
+      </c>
+      <c r="D226">
+        <v>2851</v>
+      </c>
+      <c r="E226">
+        <v>214</v>
+      </c>
+      <c r="F226">
+        <v>3065</v>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227">
+        <v>2</v>
+      </c>
+      <c r="B227" t="s">
+        <v>647</v>
+      </c>
+      <c r="C227" t="s">
+        <v>41</v>
+      </c>
+      <c r="D227">
+        <v>210</v>
+      </c>
+      <c r="E227">
+        <v>19</v>
+      </c>
+      <c r="F227">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228">
+        <v>3</v>
+      </c>
+      <c r="B228" t="s">
+        <v>648</v>
+      </c>
+      <c r="C228" t="s">
+        <v>41</v>
+      </c>
+      <c r="D228">
+        <v>74</v>
+      </c>
+      <c r="E228">
+        <v>29</v>
+      </c>
+      <c r="F228">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229">
+        <v>4</v>
+      </c>
+      <c r="B229" t="s">
+        <v>649</v>
+      </c>
+      <c r="C229" t="s">
+        <v>41</v>
+      </c>
+      <c r="D229">
+        <v>233</v>
+      </c>
+      <c r="E229">
+        <v>23</v>
+      </c>
+      <c r="F229">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230">
+        <v>5</v>
+      </c>
+      <c r="B230" t="s">
+        <v>650</v>
+      </c>
+      <c r="C230" t="s">
+        <v>41</v>
+      </c>
+      <c r="D230">
+        <v>36</v>
+      </c>
+      <c r="E230">
+        <v>13</v>
+      </c>
+      <c r="F230">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231">
+        <v>6</v>
+      </c>
+      <c r="B231" t="s">
+        <v>651</v>
+      </c>
+      <c r="C231" t="s">
+        <v>41</v>
+      </c>
+      <c r="D231">
+        <v>81</v>
+      </c>
+      <c r="E231">
+        <v>90</v>
+      </c>
+      <c r="F231">
+        <v>171</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
       <c r="B1" s="1" t="s">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>31</v>
+        <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>488</v>
+        <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>28</v>
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" t="s">
+        <v>652</v>
+      </c>
+      <c r="D2" t="s">
+        <v>653</v>
+      </c>
+      <c r="E2" t="s">
+        <v>654</v>
+      </c>
+      <c r="F2" t="s">
+        <v>655</v>
+      </c>
+      <c r="G2">
+        <v>32540</v>
+      </c>
+      <c r="H2">
+        <v>53450</v>
+      </c>
+      <c r="I2">
+        <v>24377</v>
+      </c>
+      <c r="J2">
+        <v>70954</v>
+      </c>
+      <c r="K2">
+        <v>24650</v>
+      </c>
+      <c r="L2">
+        <v>1844</v>
+      </c>
+      <c r="M2">
+        <v>21618</v>
+      </c>
+      <c r="N2">
+        <v>52706</v>
+      </c>
+      <c r="O2">
+        <v>5002</v>
+      </c>
+      <c r="P2">
+        <v>16761</v>
+      </c>
+      <c r="Q2">
+        <v>2151</v>
+      </c>
+      <c r="R2">
+        <v>37990</v>
+      </c>
+      <c r="S2">
+        <v>25056</v>
+      </c>
+      <c r="T2">
+        <v>27316</v>
+      </c>
+      <c r="U2">
+        <v>5904</v>
+      </c>
+      <c r="V2">
+        <v>30340</v>
+      </c>
+      <c r="W2">
+        <v>26218</v>
+      </c>
+      <c r="X2">
+        <v>2372</v>
+      </c>
+      <c r="Y2">
+        <v>461249</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" t="s">
+        <v>34</v>
+      </c>
+      <c r="G3">
+        <v>32540</v>
+      </c>
+      <c r="H3">
+        <v>53450</v>
+      </c>
+      <c r="I3">
+        <v>24377</v>
+      </c>
+      <c r="J3">
+        <v>70954</v>
+      </c>
+      <c r="K3">
+        <v>24650</v>
+      </c>
+      <c r="L3">
+        <v>1844</v>
+      </c>
+      <c r="M3">
+        <v>21618</v>
+      </c>
+      <c r="N3">
+        <v>52706</v>
+      </c>
+      <c r="O3">
+        <v>5002</v>
+      </c>
+      <c r="P3">
+        <v>16761</v>
+      </c>
+      <c r="Q3">
+        <v>2151</v>
+      </c>
+      <c r="R3">
+        <v>37990</v>
+      </c>
+      <c r="S3">
+        <v>25056</v>
+      </c>
+      <c r="T3">
+        <v>27316</v>
+      </c>
+      <c r="U3">
+        <v>5904</v>
+      </c>
+      <c r="V3">
+        <v>30340</v>
+      </c>
+      <c r="W3">
+        <v>26218</v>
+      </c>
+      <c r="X3">
+        <v>2372</v>
+      </c>
+      <c r="Y3">
+        <v>461249</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>34</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D2">
         <v>32540</v>
       </c>
       <c r="E2">
         <v>32540</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C3" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D3">
         <v>6589</v>
       </c>
       <c r="E3">
         <v>6589</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>489</v>
+        <v>656</v>
       </c>
       <c r="C4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D4">
         <v>20601</v>
       </c>
       <c r="E4">
         <v>20601</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>490</v>
+        <v>657</v>
       </c>
       <c r="C5" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D5">
         <v>1384</v>
       </c>
       <c r="E5">
         <v>1384</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>491</v>
+        <v>658</v>
       </c>
       <c r="C6" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D6">
         <v>672</v>
       </c>
       <c r="E6">
         <v>672</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>492</v>
+        <v>659</v>
       </c>
       <c r="C7" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D7">
         <v>1251</v>
       </c>
       <c r="E7">
         <v>1251</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>493</v>
+        <v>660</v>
       </c>
       <c r="C8" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D8">
         <v>444</v>
       </c>
       <c r="E8">
         <v>444</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>494</v>
+        <v>661</v>
       </c>
       <c r="C9" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D9">
         <v>192</v>
       </c>
       <c r="E9">
         <v>192</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>495</v>
+        <v>662</v>
       </c>
       <c r="C10" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D10">
         <v>177</v>
       </c>
       <c r="E10">
         <v>177</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>496</v>
+        <v>663</v>
       </c>
       <c r="C11" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D11">
         <v>403</v>
       </c>
       <c r="E11">
         <v>403</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>497</v>
+        <v>664</v>
       </c>
       <c r="C12" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D12">
         <v>827</v>
       </c>
       <c r="E12">
         <v>827</v>
       </c>
     </row>
     <row r="13"/>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
         <v>7</v>
       </c>
       <c r="C14" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D14">
         <v>53450</v>
       </c>
       <c r="E14">
         <v>53450</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B15" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C15" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D15">
         <v>11325</v>
       </c>
       <c r="E15">
         <v>11325</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>498</v>
+        <v>665</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D16">
         <v>13153</v>
       </c>
       <c r="E16">
         <v>13153</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>499</v>
+        <v>666</v>
       </c>
       <c r="C17" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D17">
         <v>25598</v>
       </c>
       <c r="E17">
         <v>25598</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>3</v>
       </c>
       <c r="B18" t="s">
-        <v>500</v>
+        <v>667</v>
       </c>
       <c r="C18" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D18">
         <v>1111</v>
       </c>
       <c r="E18">
         <v>1111</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>4</v>
       </c>
       <c r="B19" t="s">
-        <v>501</v>
+        <v>668</v>
       </c>
       <c r="C19" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D19">
         <v>965</v>
       </c>
       <c r="E19">
         <v>965</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>5</v>
       </c>
       <c r="B20" t="s">
-        <v>502</v>
+        <v>669</v>
       </c>
       <c r="C20" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D20">
         <v>1298</v>
       </c>
       <c r="E20">
         <v>1298</v>
       </c>
     </row>
     <row r="21"/>
     <row r="22">
       <c r="A22">
         <v>3</v>
       </c>
       <c r="B22" t="s">
         <v>8</v>
       </c>
       <c r="C22" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D22">
         <v>24377</v>
       </c>
       <c r="E22">
         <v>24377</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B23" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C23" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D23">
         <v>5304</v>
       </c>
       <c r="E23">
         <v>5304</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1</v>
       </c>
       <c r="B24" t="s">
-        <v>503</v>
+        <v>670</v>
       </c>
       <c r="C24" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D24">
         <v>5706</v>
       </c>
       <c r="E24">
         <v>5706</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>2</v>
       </c>
       <c r="B25" t="s">
-        <v>504</v>
+        <v>671</v>
       </c>
       <c r="C25" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D25">
         <v>2940</v>
       </c>
       <c r="E25">
         <v>2940</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>3</v>
       </c>
       <c r="B26" t="s">
-        <v>505</v>
+        <v>672</v>
       </c>
       <c r="C26" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D26">
         <v>1151</v>
       </c>
       <c r="E26">
         <v>1151</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>4</v>
       </c>
       <c r="B27" t="s">
-        <v>506</v>
+        <v>673</v>
       </c>
       <c r="C27" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D27">
         <v>565</v>
       </c>
       <c r="E27">
         <v>565</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>5</v>
       </c>
       <c r="B28" t="s">
-        <v>507</v>
+        <v>674</v>
       </c>
       <c r="C28" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D28">
         <v>892</v>
       </c>
       <c r="E28">
         <v>892</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>6</v>
       </c>
       <c r="B29" t="s">
-        <v>508</v>
+        <v>675</v>
       </c>
       <c r="C29" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D29">
         <v>364</v>
       </c>
       <c r="E29">
         <v>364</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>7</v>
       </c>
       <c r="B30" t="s">
-        <v>509</v>
+        <v>676</v>
       </c>
       <c r="C30" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D30">
         <v>325</v>
       </c>
       <c r="E30">
         <v>325</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>8</v>
       </c>
       <c r="B31" t="s">
-        <v>510</v>
+        <v>677</v>
       </c>
       <c r="C31" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D31">
         <v>290</v>
       </c>
       <c r="E31">
         <v>290</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>9</v>
       </c>
       <c r="B32" t="s">
-        <v>511</v>
+        <v>678</v>
       </c>
       <c r="C32" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D32">
         <v>6840</v>
       </c>
       <c r="E32">
         <v>6840</v>
       </c>
     </row>
     <row r="33"/>
     <row r="34">
       <c r="A34">
         <v>4</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D34">
         <v>70954</v>
       </c>
       <c r="E34">
         <v>70954</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B35" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C35" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D35">
         <v>7176</v>
       </c>
       <c r="E35">
         <v>7176</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1</v>
       </c>
       <c r="B36" t="s">
-        <v>512</v>
+        <v>679</v>
       </c>
       <c r="C36" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D36">
         <v>35871</v>
       </c>
       <c r="E36">
         <v>35871</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>2</v>
       </c>
       <c r="B37" t="s">
-        <v>513</v>
+        <v>680</v>
       </c>
       <c r="C37" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D37">
         <v>22853</v>
       </c>
       <c r="E37">
         <v>22853</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>3</v>
       </c>
       <c r="B38" t="s">
-        <v>514</v>
+        <v>681</v>
       </c>
       <c r="C38" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D38">
         <v>890</v>
       </c>
       <c r="E38">
         <v>890</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>4</v>
       </c>
       <c r="B39" t="s">
-        <v>515</v>
+        <v>682</v>
       </c>
       <c r="C39" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D39">
         <v>1836</v>
       </c>
       <c r="E39">
         <v>1836</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>5</v>
       </c>
       <c r="B40" t="s">
-        <v>516</v>
+        <v>683</v>
       </c>
       <c r="C40" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D40">
         <v>576</v>
       </c>
       <c r="E40">
         <v>576</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>6</v>
       </c>
       <c r="B41" t="s">
-        <v>517</v>
+        <v>684</v>
       </c>
       <c r="C41" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D41">
         <v>336</v>
       </c>
       <c r="E41">
         <v>336</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>7</v>
       </c>
       <c r="B42" t="s">
-        <v>518</v>
+        <v>685</v>
       </c>
       <c r="C42" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D42">
         <v>287</v>
       </c>
       <c r="E42">
         <v>287</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>8</v>
       </c>
       <c r="B43" t="s">
-        <v>519</v>
+        <v>686</v>
       </c>
       <c r="C43" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D43">
         <v>706</v>
       </c>
       <c r="E43">
         <v>706</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>9</v>
       </c>
       <c r="B44" t="s">
-        <v>520</v>
+        <v>687</v>
       </c>
       <c r="C44" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D44">
         <v>423</v>
       </c>
       <c r="E44">
         <v>423</v>
       </c>
     </row>
     <row r="45"/>
     <row r="46">
       <c r="A46">
         <v>5</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D46">
         <v>24650</v>
       </c>
       <c r="E46">
         <v>24650</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B47" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C47" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D47">
         <v>3904</v>
       </c>
       <c r="E47">
         <v>3904</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1</v>
       </c>
       <c r="B48" t="s">
-        <v>521</v>
+        <v>688</v>
       </c>
       <c r="C48" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D48">
         <v>15085</v>
       </c>
       <c r="E48">
         <v>15085</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2</v>
       </c>
       <c r="B49" t="s">
-        <v>522</v>
+        <v>689</v>
       </c>
       <c r="C49" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D49">
         <v>2229</v>
       </c>
       <c r="E49">
         <v>2229</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>3</v>
       </c>
       <c r="B50" t="s">
-        <v>523</v>
+        <v>690</v>
       </c>
       <c r="C50" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D50">
         <v>916</v>
       </c>
       <c r="E50">
         <v>916</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>4</v>
       </c>
       <c r="B51" t="s">
-        <v>524</v>
+        <v>691</v>
       </c>
       <c r="C51" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D51">
         <v>655</v>
       </c>
       <c r="E51">
         <v>655</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>5</v>
       </c>
       <c r="B52" t="s">
-        <v>525</v>
+        <v>692</v>
       </c>
       <c r="C52" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D52">
         <v>503</v>
       </c>
       <c r="E52">
         <v>503</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>6</v>
       </c>
       <c r="B53" t="s">
-        <v>526</v>
+        <v>693</v>
       </c>
       <c r="C53" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D53">
         <v>213</v>
       </c>
       <c r="E53">
         <v>213</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>7</v>
       </c>
       <c r="B54" t="s">
-        <v>527</v>
+        <v>694</v>
       </c>
       <c r="C54" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D54">
         <v>339</v>
       </c>
       <c r="E54">
         <v>339</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>8</v>
       </c>
       <c r="B55" t="s">
-        <v>528</v>
+        <v>115</v>
       </c>
       <c r="C55" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D55">
         <v>297</v>
       </c>
       <c r="E55">
         <v>297</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>9</v>
       </c>
       <c r="B56" t="s">
-        <v>529</v>
+        <v>695</v>
       </c>
       <c r="C56" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D56">
         <v>509</v>
       </c>
       <c r="E56">
         <v>509</v>
       </c>
     </row>
     <row r="57"/>
     <row r="58">
       <c r="A58">
         <v>6</v>
       </c>
       <c r="B58" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="C58" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D58">
         <v>1844</v>
       </c>
       <c r="E58">
         <v>1844</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B59" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C59" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D59">
         <v>947</v>
       </c>
       <c r="E59">
         <v>947</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1</v>
       </c>
       <c r="B60" t="s">
-        <v>530</v>
+        <v>696</v>
       </c>
       <c r="C60" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D60">
         <v>666</v>
       </c>
       <c r="E60">
         <v>666</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>2</v>
       </c>
       <c r="B61" t="s">
-        <v>531</v>
+        <v>697</v>
       </c>
       <c r="C61" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D61">
         <v>231</v>
       </c>
       <c r="E61">
         <v>231</v>
       </c>
     </row>
     <row r="62"/>
     <row r="63">
       <c r="A63">
         <v>7</v>
       </c>
       <c r="B63" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C63" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D63">
         <v>21618</v>
       </c>
       <c r="E63">
         <v>21618</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B64" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C64" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D64">
         <v>2734</v>
       </c>
       <c r="E64">
         <v>2734</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>1</v>
       </c>
       <c r="B65" t="s">
-        <v>532</v>
+        <v>698</v>
       </c>
       <c r="C65" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D65">
         <v>6752</v>
       </c>
       <c r="E65">
         <v>6752</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>2</v>
       </c>
       <c r="B66" t="s">
-        <v>533</v>
+        <v>699</v>
       </c>
       <c r="C66" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D66">
         <v>9832</v>
       </c>
       <c r="E66">
         <v>9832</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>3</v>
       </c>
       <c r="B67" t="s">
-        <v>534</v>
+        <v>700</v>
       </c>
       <c r="C67" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D67">
         <v>317</v>
       </c>
       <c r="E67">
         <v>317</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>4</v>
       </c>
       <c r="B68" t="s">
-        <v>535</v>
+        <v>701</v>
       </c>
       <c r="C68" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D68">
         <v>491</v>
       </c>
       <c r="E68">
         <v>491</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>5</v>
       </c>
       <c r="B69" t="s">
-        <v>536</v>
+        <v>702</v>
       </c>
       <c r="C69" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D69">
         <v>182</v>
       </c>
       <c r="E69">
         <v>182</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>6</v>
       </c>
       <c r="B70" t="s">
-        <v>537</v>
+        <v>703</v>
       </c>
       <c r="C70" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D70">
         <v>146</v>
       </c>
       <c r="E70">
         <v>146</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>7</v>
       </c>
       <c r="B71" t="s">
-        <v>538</v>
+        <v>704</v>
       </c>
       <c r="C71" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D71">
         <v>551</v>
       </c>
       <c r="E71">
         <v>551</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>8</v>
       </c>
       <c r="B72" t="s">
-        <v>539</v>
+        <v>705</v>
       </c>
       <c r="C72" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D72">
         <v>189</v>
       </c>
       <c r="E72">
         <v>189</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>9</v>
       </c>
       <c r="B73" t="s">
-        <v>540</v>
+        <v>706</v>
       </c>
       <c r="C73" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D73">
         <v>424</v>
       </c>
       <c r="E73">
         <v>424</v>
       </c>
     </row>
     <row r="74"/>
     <row r="75">
       <c r="A75">
         <v>8</v>
       </c>
       <c r="B75" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C75" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D75">
         <v>52706</v>
       </c>
       <c r="E75">
         <v>52706</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B76" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C76" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D76">
         <v>5353</v>
       </c>
       <c r="E76">
         <v>5353</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1</v>
       </c>
       <c r="B77" t="s">
-        <v>541</v>
+        <v>707</v>
       </c>
       <c r="C77" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D77">
         <v>13324</v>
       </c>
       <c r="E77">
         <v>13324</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>2</v>
       </c>
       <c r="B78" t="s">
-        <v>542</v>
+        <v>708</v>
       </c>
       <c r="C78" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D78">
         <v>10886</v>
       </c>
       <c r="E78">
         <v>10886</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>3</v>
       </c>
       <c r="B79" t="s">
-        <v>543</v>
+        <v>709</v>
       </c>
       <c r="C79" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D79">
         <v>2799</v>
       </c>
       <c r="E79">
         <v>2799</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>4</v>
       </c>
       <c r="B80" t="s">
-        <v>544</v>
+        <v>710</v>
       </c>
       <c r="C80" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D80">
         <v>8219</v>
       </c>
       <c r="E80">
         <v>8219</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>5</v>
       </c>
       <c r="B81" t="s">
-        <v>545</v>
+        <v>711</v>
       </c>
       <c r="C81" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D81">
         <v>666</v>
       </c>
       <c r="E81">
         <v>666</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>6</v>
       </c>
       <c r="B82" t="s">
-        <v>546</v>
+        <v>712</v>
       </c>
       <c r="C82" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D82">
         <v>1810</v>
       </c>
       <c r="E82">
         <v>1810</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>7</v>
       </c>
       <c r="B83" t="s">
-        <v>547</v>
+        <v>713</v>
       </c>
       <c r="C83" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D83">
         <v>3574</v>
       </c>
       <c r="E83">
         <v>3574</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>8</v>
       </c>
       <c r="B84" t="s">
-        <v>548</v>
+        <v>714</v>
       </c>
       <c r="C84" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D84">
         <v>1682</v>
       </c>
       <c r="E84">
         <v>1682</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>9</v>
       </c>
       <c r="B85" t="s">
-        <v>549</v>
+        <v>715</v>
       </c>
       <c r="C85" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D85">
         <v>4393</v>
       </c>
       <c r="E85">
         <v>4393</v>
       </c>
     </row>
     <row r="86"/>
     <row r="87">
       <c r="A87">
         <v>9</v>
       </c>
       <c r="B87" t="s">
-        <v>222</v>
+        <v>14</v>
       </c>
       <c r="C87" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D87">
         <v>5002</v>
       </c>
       <c r="E87">
         <v>5002</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B88" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C88" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D88">
         <v>916</v>
       </c>
       <c r="E88">
         <v>916</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1</v>
       </c>
       <c r="B89" t="s">
-        <v>550</v>
+        <v>716</v>
       </c>
       <c r="C89" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D89">
         <v>3147</v>
       </c>
       <c r="E89">
         <v>3147</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>2</v>
       </c>
       <c r="B90" t="s">
-        <v>551</v>
+        <v>717</v>
       </c>
       <c r="C90" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D90">
         <v>409</v>
       </c>
       <c r="E90">
         <v>409</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>3</v>
       </c>
       <c r="B91" t="s">
-        <v>552</v>
+        <v>718</v>
       </c>
       <c r="C91" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D91">
         <v>208</v>
       </c>
       <c r="E91">
         <v>208</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>4</v>
       </c>
       <c r="B92" t="s">
-        <v>553</v>
+        <v>719</v>
       </c>
       <c r="C92" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D92">
         <v>123</v>
       </c>
       <c r="E92">
         <v>123</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>5</v>
       </c>
       <c r="B93" t="s">
-        <v>554</v>
+        <v>720</v>
       </c>
       <c r="C93" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D93">
         <v>27</v>
       </c>
       <c r="E93">
         <v>27</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>6</v>
       </c>
       <c r="B94" t="s">
-        <v>555</v>
+        <v>721</v>
       </c>
       <c r="C94" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D94">
         <v>115</v>
       </c>
       <c r="E94">
         <v>115</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>7</v>
       </c>
       <c r="B95" t="s">
-        <v>556</v>
+        <v>722</v>
       </c>
       <c r="C95" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D95">
         <v>57</v>
       </c>
       <c r="E95">
         <v>57</v>
       </c>
     </row>
     <row r="96"/>
     <row r="97">
       <c r="A97">
         <v>10</v>
       </c>
       <c r="B97" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D97">
         <v>16761</v>
       </c>
       <c r="E97">
         <v>16761</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B98" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C98" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D98">
         <v>1540</v>
       </c>
       <c r="E98">
         <v>1540</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1</v>
       </c>
       <c r="B99" t="s">
-        <v>557</v>
+        <v>723</v>
       </c>
       <c r="C99" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D99">
         <v>13286</v>
       </c>
       <c r="E99">
         <v>13286</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>2</v>
       </c>
       <c r="B100" t="s">
-        <v>558</v>
+        <v>724</v>
       </c>
       <c r="C100" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D100">
         <v>973</v>
       </c>
       <c r="E100">
         <v>973</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>3</v>
       </c>
       <c r="B101" t="s">
-        <v>559</v>
+        <v>725</v>
       </c>
       <c r="C101" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D101">
         <v>205</v>
       </c>
       <c r="E101">
         <v>205</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>4</v>
       </c>
       <c r="B102" t="s">
-        <v>560</v>
+        <v>726</v>
       </c>
       <c r="C102" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D102">
         <v>197</v>
       </c>
       <c r="E102">
         <v>197</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>5</v>
       </c>
       <c r="B103" t="s">
-        <v>561</v>
+        <v>727</v>
       </c>
       <c r="C103" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D103">
         <v>120</v>
       </c>
       <c r="E103">
         <v>120</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>6</v>
       </c>
       <c r="B104" t="s">
-        <v>562</v>
+        <v>728</v>
       </c>
       <c r="C104" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D104">
         <v>96</v>
       </c>
       <c r="E104">
         <v>96</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>7</v>
       </c>
       <c r="B105" t="s">
-        <v>563</v>
+        <v>729</v>
       </c>
       <c r="C105" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D105">
         <v>125</v>
       </c>
       <c r="E105">
         <v>125</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>8</v>
       </c>
       <c r="B106" t="s">
-        <v>564</v>
+        <v>730</v>
       </c>
       <c r="C106" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D106">
         <v>74</v>
       </c>
       <c r="E106">
         <v>74</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>9</v>
       </c>
       <c r="B107" t="s">
-        <v>565</v>
+        <v>731</v>
       </c>
       <c r="C107" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D107">
         <v>145</v>
       </c>
       <c r="E107">
         <v>145</v>
       </c>
     </row>
     <row r="108"/>
     <row r="109">
       <c r="A109">
         <v>11</v>
       </c>
       <c r="B109" t="s">
-        <v>301</v>
+        <v>16</v>
       </c>
       <c r="C109" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D109">
         <v>2151</v>
       </c>
       <c r="E109">
         <v>2151</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B110" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C110" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D110">
         <v>1302</v>
       </c>
       <c r="E110">
         <v>1302</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>1</v>
       </c>
       <c r="B111" t="s">
-        <v>566</v>
+        <v>732</v>
       </c>
       <c r="C111" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D111">
         <v>552</v>
       </c>
       <c r="E111">
         <v>552</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>2</v>
       </c>
       <c r="B112" t="s">
-        <v>567</v>
+        <v>733</v>
       </c>
       <c r="C112" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D112">
         <v>297</v>
       </c>
       <c r="E112">
         <v>297</v>
       </c>
     </row>
     <row r="113"/>
     <row r="114">
       <c r="A114">
         <v>12</v>
       </c>
       <c r="B114" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C114" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D114">
         <v>37990</v>
       </c>
       <c r="E114">
         <v>37990</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B115" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C115" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D115">
         <v>4078</v>
       </c>
       <c r="E115">
         <v>4078</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1</v>
       </c>
       <c r="B116" t="s">
-        <v>568</v>
+        <v>734</v>
       </c>
       <c r="C116" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D116">
         <v>10823</v>
       </c>
       <c r="E116">
         <v>10823</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>2</v>
       </c>
       <c r="B117" t="s">
-        <v>569</v>
+        <v>735</v>
       </c>
       <c r="C117" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D117">
         <v>5312</v>
       </c>
       <c r="E117">
         <v>5312</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>3</v>
       </c>
       <c r="B118" t="s">
-        <v>570</v>
+        <v>736</v>
       </c>
       <c r="C118" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D118">
         <v>883</v>
       </c>
       <c r="E118">
         <v>883</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>4</v>
       </c>
       <c r="B119" t="s">
-        <v>571</v>
+        <v>737</v>
       </c>
       <c r="C119" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D119">
         <v>621</v>
       </c>
       <c r="E119">
         <v>621</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>5</v>
       </c>
       <c r="B120" t="s">
-        <v>572</v>
+        <v>738</v>
       </c>
       <c r="C120" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D120">
         <v>1152</v>
       </c>
       <c r="E120">
         <v>1152</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>6</v>
       </c>
       <c r="B121" t="s">
-        <v>573</v>
+        <v>739</v>
       </c>
       <c r="C121" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D121">
         <v>332</v>
       </c>
       <c r="E121">
         <v>332</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>7</v>
       </c>
       <c r="B122" t="s">
-        <v>574</v>
+        <v>740</v>
       </c>
       <c r="C122" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D122">
         <v>388</v>
       </c>
       <c r="E122">
         <v>388</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>8</v>
       </c>
       <c r="B123" t="s">
-        <v>575</v>
+        <v>741</v>
       </c>
       <c r="C123" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D123">
         <v>390</v>
       </c>
       <c r="E123">
         <v>390</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>9</v>
       </c>
       <c r="B124" t="s">
-        <v>576</v>
+        <v>742</v>
       </c>
       <c r="C124" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D124">
         <v>14011</v>
       </c>
       <c r="E124">
         <v>14011</v>
       </c>
     </row>
     <row r="125"/>
     <row r="126">
       <c r="A126">
         <v>13</v>
       </c>
       <c r="B126" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C126" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D126">
         <v>25056</v>
       </c>
       <c r="E126">
         <v>25056</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B127" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C127" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D127">
         <v>2077</v>
       </c>
       <c r="E127">
         <v>2077</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1</v>
       </c>
       <c r="B128" t="s">
-        <v>577</v>
+        <v>743</v>
       </c>
       <c r="C128" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D128">
         <v>13271</v>
       </c>
       <c r="E128">
         <v>13271</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>2</v>
       </c>
       <c r="B129" t="s">
-        <v>578</v>
+        <v>744</v>
       </c>
       <c r="C129" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D129">
         <v>8115</v>
       </c>
       <c r="E129">
         <v>8115</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>3</v>
       </c>
       <c r="B130" t="s">
-        <v>579</v>
+        <v>745</v>
       </c>
       <c r="C130" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D130">
         <v>332</v>
       </c>
       <c r="E130">
         <v>332</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>4</v>
       </c>
       <c r="B131" t="s">
-        <v>580</v>
+        <v>746</v>
       </c>
       <c r="C131" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D131">
         <v>417</v>
       </c>
       <c r="E131">
         <v>417</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>5</v>
       </c>
       <c r="B132" t="s">
-        <v>581</v>
+        <v>747</v>
       </c>
       <c r="C132" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D132">
         <v>246</v>
       </c>
       <c r="E132">
         <v>246</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>6</v>
       </c>
       <c r="B133" t="s">
-        <v>582</v>
+        <v>748</v>
       </c>
       <c r="C133" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D133">
         <v>174</v>
       </c>
       <c r="E133">
         <v>174</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>7</v>
       </c>
       <c r="B134" t="s">
-        <v>583</v>
+        <v>749</v>
       </c>
       <c r="C134" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D134">
         <v>93</v>
       </c>
       <c r="E134">
         <v>93</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>8</v>
       </c>
       <c r="B135" t="s">
-        <v>584</v>
+        <v>750</v>
       </c>
       <c r="C135" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D135">
         <v>106</v>
       </c>
       <c r="E135">
         <v>106</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>9</v>
       </c>
       <c r="B136" t="s">
-        <v>585</v>
+        <v>751</v>
       </c>
       <c r="C136" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D136">
         <v>225</v>
       </c>
       <c r="E136">
         <v>225</v>
       </c>
     </row>
     <row r="137"/>
     <row r="138">
       <c r="A138">
         <v>14</v>
       </c>
       <c r="B138" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="C138" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D138">
         <v>27316</v>
       </c>
       <c r="E138">
         <v>27316</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B139" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C139" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D139">
         <v>4191</v>
       </c>
       <c r="E139">
         <v>4191</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1</v>
       </c>
       <c r="B140" t="s">
-        <v>586</v>
+        <v>752</v>
       </c>
       <c r="C140" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D140">
         <v>13227</v>
       </c>
       <c r="E140">
         <v>13227</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>2</v>
       </c>
       <c r="B141" t="s">
-        <v>587</v>
+        <v>753</v>
       </c>
       <c r="C141" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D141">
         <v>6117</v>
       </c>
       <c r="E141">
         <v>6117</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>3</v>
       </c>
       <c r="B142" t="s">
-        <v>588</v>
+        <v>754</v>
       </c>
       <c r="C142" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D142">
         <v>568</v>
       </c>
       <c r="E142">
         <v>568</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>4</v>
       </c>
       <c r="B143" t="s">
-        <v>589</v>
+        <v>755</v>
       </c>
       <c r="C143" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D143">
         <v>391</v>
       </c>
       <c r="E143">
         <v>391</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>5</v>
       </c>
       <c r="B144" t="s">
-        <v>590</v>
+        <v>756</v>
       </c>
       <c r="C144" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D144">
         <v>309</v>
       </c>
       <c r="E144">
         <v>309</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>6</v>
       </c>
       <c r="B145" t="s">
-        <v>591</v>
+        <v>757</v>
       </c>
       <c r="C145" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D145">
         <v>662</v>
       </c>
       <c r="E145">
         <v>662</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>7</v>
       </c>
       <c r="B146" t="s">
-        <v>592</v>
+        <v>758</v>
       </c>
       <c r="C146" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D146">
         <v>153</v>
       </c>
       <c r="E146">
         <v>153</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>8</v>
       </c>
       <c r="B147" t="s">
-        <v>593</v>
+        <v>759</v>
       </c>
       <c r="C147" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D147">
         <v>646</v>
       </c>
       <c r="E147">
         <v>646</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>9</v>
       </c>
       <c r="B148" t="s">
-        <v>594</v>
+        <v>760</v>
       </c>
       <c r="C148" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D148">
         <v>1052</v>
       </c>
       <c r="E148">
         <v>1052</v>
       </c>
     </row>
     <row r="149"/>
     <row r="150">
       <c r="A150">
         <v>15</v>
       </c>
       <c r="B150" t="s">
-        <v>17</v>
+        <v>200</v>
       </c>
       <c r="C150" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D150">
         <v>5904</v>
       </c>
       <c r="E150">
         <v>5904</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B151" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C151" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D151">
         <v>1907</v>
       </c>
       <c r="E151">
         <v>1907</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>1</v>
       </c>
       <c r="B152" t="s">
-        <v>595</v>
+        <v>761</v>
       </c>
       <c r="C152" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D152">
         <v>1870</v>
       </c>
       <c r="E152">
         <v>1870</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>2</v>
       </c>
       <c r="B153" t="s">
-        <v>596</v>
+        <v>762</v>
       </c>
       <c r="C153" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D153">
         <v>717</v>
       </c>
       <c r="E153">
         <v>717</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>3</v>
       </c>
       <c r="B154" t="s">
-        <v>597</v>
+        <v>763</v>
       </c>
       <c r="C154" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D154">
         <v>185</v>
       </c>
       <c r="E154">
         <v>185</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>4</v>
       </c>
       <c r="B155" t="s">
-        <v>598</v>
+        <v>764</v>
       </c>
       <c r="C155" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D155">
         <v>242</v>
       </c>
       <c r="E155">
         <v>242</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>5</v>
       </c>
       <c r="B156" t="s">
-        <v>599</v>
+        <v>765</v>
       </c>
       <c r="C156" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D156">
         <v>162</v>
       </c>
       <c r="E156">
         <v>162</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>6</v>
       </c>
       <c r="B157" t="s">
-        <v>600</v>
+        <v>766</v>
       </c>
       <c r="C157" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D157">
         <v>105</v>
       </c>
       <c r="E157">
         <v>105</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>7</v>
       </c>
       <c r="B158" t="s">
-        <v>601</v>
+        <v>767</v>
       </c>
       <c r="C158" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D158">
         <v>250</v>
       </c>
       <c r="E158">
         <v>250</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>8</v>
       </c>
       <c r="B159" t="s">
-        <v>602</v>
+        <v>768</v>
       </c>
       <c r="C159" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D159">
         <v>66</v>
       </c>
       <c r="E159">
         <v>66</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>9</v>
       </c>
       <c r="B160" t="s">
-        <v>603</v>
+        <v>769</v>
       </c>
       <c r="C160" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D160">
         <v>400</v>
       </c>
       <c r="E160">
         <v>400</v>
       </c>
     </row>
     <row r="161"/>
     <row r="162">
       <c r="A162">
         <v>16</v>
       </c>
       <c r="B162" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C162" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D162">
         <v>30340</v>
       </c>
       <c r="E162">
         <v>30340</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B163" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C163" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D163">
         <v>2280</v>
       </c>
       <c r="E163">
         <v>2280</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>1</v>
       </c>
       <c r="B164" t="s">
-        <v>604</v>
+        <v>770</v>
       </c>
       <c r="C164" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D164">
         <v>8780</v>
       </c>
       <c r="E164">
         <v>8780</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>2</v>
       </c>
       <c r="B165" t="s">
-        <v>605</v>
+        <v>771</v>
       </c>
       <c r="C165" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D165">
         <v>16235</v>
       </c>
       <c r="E165">
         <v>16235</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>3</v>
       </c>
       <c r="B166" t="s">
-        <v>606</v>
+        <v>772</v>
       </c>
       <c r="C166" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D166">
         <v>1585</v>
       </c>
       <c r="E166">
         <v>1585</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>4</v>
       </c>
       <c r="B167" t="s">
-        <v>607</v>
+        <v>773</v>
       </c>
       <c r="C167" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D167">
         <v>511</v>
       </c>
       <c r="E167">
         <v>511</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>5</v>
       </c>
       <c r="B168" t="s">
-        <v>608</v>
+        <v>774</v>
       </c>
       <c r="C168" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D168">
         <v>136</v>
       </c>
       <c r="E168">
         <v>136</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>6</v>
       </c>
       <c r="B169" t="s">
-        <v>609</v>
+        <v>775</v>
       </c>
       <c r="C169" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D169">
         <v>93</v>
       </c>
       <c r="E169">
         <v>93</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>7</v>
       </c>
       <c r="B170" t="s">
-        <v>610</v>
+        <v>776</v>
       </c>
       <c r="C170" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D170">
         <v>319</v>
       </c>
       <c r="E170">
         <v>319</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>8</v>
       </c>
       <c r="B171" t="s">
-        <v>611</v>
+        <v>777</v>
       </c>
       <c r="C171" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D171">
         <v>91</v>
       </c>
       <c r="E171">
         <v>91</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>9</v>
       </c>
       <c r="B172" t="s">
-        <v>612</v>
+        <v>778</v>
       </c>
       <c r="C172" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D172">
         <v>310</v>
       </c>
       <c r="E172">
         <v>310</v>
       </c>
     </row>
     <row r="173"/>
     <row r="174">
       <c r="A174">
         <v>17</v>
       </c>
       <c r="B174" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C174" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D174">
         <v>26218</v>
       </c>
       <c r="E174">
         <v>26218</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B175" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C175" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D175">
         <v>2763</v>
       </c>
       <c r="E175">
         <v>2763</v>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>1</v>
       </c>
       <c r="B176" t="s">
-        <v>613</v>
+        <v>779</v>
       </c>
       <c r="C176" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D176">
         <v>16027</v>
       </c>
       <c r="E176">
         <v>16027</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>2</v>
       </c>
       <c r="B177" t="s">
-        <v>614</v>
+        <v>780</v>
       </c>
       <c r="C177" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D177">
         <v>4685</v>
       </c>
       <c r="E177">
         <v>4685</v>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>3</v>
       </c>
       <c r="B178" t="s">
-        <v>615</v>
+        <v>781</v>
       </c>
       <c r="C178" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D178">
         <v>868</v>
       </c>
       <c r="E178">
         <v>868</v>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>4</v>
       </c>
       <c r="B179" t="s">
-        <v>616</v>
+        <v>782</v>
       </c>
       <c r="C179" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D179">
         <v>305</v>
       </c>
       <c r="E179">
         <v>305</v>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>5</v>
       </c>
       <c r="B180" t="s">
-        <v>617</v>
+        <v>783</v>
       </c>
       <c r="C180" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D180">
         <v>169</v>
       </c>
       <c r="E180">
         <v>169</v>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>6</v>
       </c>
       <c r="B181" t="s">
-        <v>618</v>
+        <v>784</v>
       </c>
       <c r="C181" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D181">
         <v>120</v>
       </c>
       <c r="E181">
         <v>120</v>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>7</v>
       </c>
       <c r="B182" t="s">
-        <v>619</v>
+        <v>785</v>
       </c>
       <c r="C182" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D182">
         <v>232</v>
       </c>
       <c r="E182">
         <v>232</v>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>8</v>
       </c>
       <c r="B183" t="s">
-        <v>620</v>
+        <v>786</v>
       </c>
       <c r="C183" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D183">
         <v>485</v>
       </c>
       <c r="E183">
         <v>485</v>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>9</v>
       </c>
       <c r="B184" t="s">
-        <v>621</v>
+        <v>787</v>
       </c>
       <c r="C184" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D184">
         <v>564</v>
       </c>
       <c r="E184">
         <v>564</v>
       </c>
     </row>
     <row r="185"/>
     <row r="186">
       <c r="A186">
         <v>24</v>
       </c>
       <c r="B186" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C186" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D186">
         <v>2372</v>
       </c>
       <c r="E186">
         <v>2372</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B187" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C187" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D187">
         <v>667</v>
       </c>
       <c r="E187">
         <v>667</v>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>1</v>
       </c>
       <c r="B188" t="s">
-        <v>622</v>
+        <v>788</v>
       </c>
       <c r="C188" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D188">
         <v>199</v>
       </c>
       <c r="E188">
         <v>199</v>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>2</v>
       </c>
       <c r="B189" t="s">
-        <v>623</v>
+        <v>789</v>
       </c>
       <c r="C189" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D189">
         <v>527</v>
       </c>
       <c r="E189">
         <v>527</v>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>3</v>
       </c>
       <c r="B190" t="s">
-        <v>624</v>
+        <v>790</v>
       </c>
       <c r="C190" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D190">
         <v>91</v>
       </c>
       <c r="E190">
         <v>91</v>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>4</v>
       </c>
       <c r="B191" t="s">
-        <v>625</v>
+        <v>791</v>
       </c>
       <c r="C191" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D191">
         <v>97</v>
       </c>
       <c r="E191">
         <v>97</v>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>5</v>
       </c>
       <c r="B192" t="s">
-        <v>626</v>
+        <v>792</v>
       </c>
       <c r="C192" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D192">
         <v>117</v>
       </c>
       <c r="E192">
         <v>117</v>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>6</v>
       </c>
       <c r="B193" t="s">
-        <v>627</v>
+        <v>793</v>
       </c>
       <c r="C193" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D193">
         <v>70</v>
       </c>
       <c r="E193">
         <v>70</v>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>7</v>
       </c>
       <c r="B194" t="s">
-        <v>628</v>
+        <v>794</v>
       </c>
       <c r="C194" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D194">
         <v>157</v>
       </c>
       <c r="E194">
         <v>157</v>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>8</v>
       </c>
       <c r="B195" t="s">
-        <v>629</v>
+        <v>795</v>
       </c>
       <c r="C195" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D195">
         <v>447</v>
       </c>
       <c r="E195">
         <v>447</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C2" t="s">
-        <v>630</v>
+        <v>796</v>
       </c>
       <c r="D2" t="s">
-        <v>631</v>
+        <v>797</v>
       </c>
       <c r="E2" t="s">
-        <v>487</v>
+        <v>654</v>
       </c>
       <c r="F2" t="s">
-        <v>488</v>
+        <v>655</v>
       </c>
       <c r="G2">
         <v>34660</v>
       </c>
       <c r="H2">
         <v>38363</v>
       </c>
       <c r="I2">
         <v>21504</v>
       </c>
       <c r="J2">
         <v>38576</v>
       </c>
       <c r="K2">
         <v>21274</v>
       </c>
       <c r="L2">
         <v>1654</v>
       </c>
       <c r="M2">
         <v>4836</v>
       </c>
       <c r="N2">
         <v>38421</v>
       </c>
@@ -6814,54 +11448,54 @@
       </c>
       <c r="P2">
         <v>4898</v>
       </c>
       <c r="Q2">
         <v>6926</v>
       </c>
       <c r="R2">
         <v>27343</v>
       </c>
       <c r="S2">
         <v>23575</v>
       </c>
       <c r="T2">
         <v>8325</v>
       </c>
       <c r="U2">
         <v>3407</v>
       </c>
       <c r="V2">
         <v>278920</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="G3">
         <v>34660</v>
       </c>
       <c r="H3">
         <v>38363</v>
       </c>
       <c r="I3">
         <v>21504</v>
       </c>
       <c r="J3">
         <v>38576</v>
       </c>
       <c r="K3">
         <v>21274</v>
       </c>
       <c r="L3">
         <v>1654</v>
       </c>
       <c r="M3">
         <v>4836</v>
       </c>
       <c r="N3">
         <v>38421</v>
       </c>
@@ -6872,2177 +11506,2177 @@
         <v>4898</v>
       </c>
       <c r="Q3">
         <v>6926</v>
       </c>
       <c r="R3">
         <v>27343</v>
       </c>
       <c r="S3">
         <v>23575</v>
       </c>
       <c r="T3">
         <v>8325</v>
       </c>
       <c r="U3">
         <v>3407</v>
       </c>
       <c r="V3">
         <v>278920</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>488</v>
+        <v>655</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D2">
         <v>34660</v>
       </c>
       <c r="E2">
         <v>34660</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C3" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D3">
         <v>3537</v>
       </c>
       <c r="E3">
         <v>3537</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>632</v>
+        <v>798</v>
       </c>
       <c r="C4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D4">
         <v>21770</v>
       </c>
       <c r="E4">
         <v>21770</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>633</v>
+        <v>799</v>
       </c>
       <c r="C5" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D5">
         <v>935</v>
       </c>
       <c r="E5">
         <v>935</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>634</v>
+        <v>800</v>
       </c>
       <c r="C6" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D6">
         <v>411</v>
       </c>
       <c r="E6">
         <v>411</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>635</v>
+        <v>801</v>
       </c>
       <c r="C7" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D7">
         <v>289</v>
       </c>
       <c r="E7">
         <v>289</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>636</v>
+        <v>802</v>
       </c>
       <c r="C8" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D8">
         <v>559</v>
       </c>
       <c r="E8">
         <v>559</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>637</v>
+        <v>803</v>
       </c>
       <c r="C9" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D9">
         <v>7159</v>
       </c>
       <c r="E9">
         <v>7159</v>
       </c>
     </row>
     <row r="10"/>
     <row r="11">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
         <v>7</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D11">
         <v>38363</v>
       </c>
       <c r="E11">
         <v>38363</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B12" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D12">
         <v>4597</v>
       </c>
       <c r="E12">
         <v>4597</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>638</v>
+        <v>804</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D13">
         <v>12828</v>
       </c>
       <c r="E13">
         <v>12828</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>639</v>
+        <v>805</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D14">
         <v>1978</v>
       </c>
       <c r="E14">
         <v>1978</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>3</v>
       </c>
       <c r="B15" t="s">
-        <v>640</v>
+        <v>806</v>
       </c>
       <c r="C15" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D15">
         <v>2704</v>
       </c>
       <c r="E15">
         <v>2704</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>4</v>
       </c>
       <c r="B16" t="s">
-        <v>641</v>
+        <v>807</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D16">
         <v>3885</v>
       </c>
       <c r="E16">
         <v>3885</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>5</v>
       </c>
       <c r="B17" t="s">
-        <v>642</v>
+        <v>808</v>
       </c>
       <c r="C17" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D17">
         <v>609</v>
       </c>
       <c r="E17">
         <v>609</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>6</v>
       </c>
       <c r="B18" t="s">
-        <v>643</v>
+        <v>809</v>
       </c>
       <c r="C18" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D18">
         <v>11762</v>
       </c>
       <c r="E18">
         <v>11762</v>
       </c>
     </row>
     <row r="19"/>
     <row r="20">
       <c r="A20">
         <v>3</v>
       </c>
       <c r="B20" t="s">
         <v>8</v>
       </c>
       <c r="C20" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D20">
         <v>21504</v>
       </c>
       <c r="E20">
         <v>21504</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B21" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C21" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D21">
         <v>2572</v>
       </c>
       <c r="E21">
         <v>2572</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1</v>
       </c>
       <c r="B22" t="s">
-        <v>644</v>
+        <v>810</v>
       </c>
       <c r="C22" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D22">
         <v>17104</v>
       </c>
       <c r="E22">
         <v>17104</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2</v>
       </c>
       <c r="B23" t="s">
-        <v>645</v>
+        <v>811</v>
       </c>
       <c r="C23" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D23">
         <v>612</v>
       </c>
       <c r="E23">
         <v>612</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
-        <v>646</v>
+        <v>812</v>
       </c>
       <c r="C24" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D24">
         <v>477</v>
       </c>
       <c r="E24">
         <v>477</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>4</v>
       </c>
       <c r="B25" t="s">
-        <v>647</v>
+        <v>813</v>
       </c>
       <c r="C25" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D25">
         <v>294</v>
       </c>
       <c r="E25">
         <v>294</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>5</v>
       </c>
       <c r="B26" t="s">
-        <v>648</v>
+        <v>814</v>
       </c>
       <c r="C26" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D26">
         <v>154</v>
       </c>
       <c r="E26">
         <v>154</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>6</v>
       </c>
       <c r="B27" t="s">
-        <v>649</v>
+        <v>815</v>
       </c>
       <c r="C27" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D27">
         <v>291</v>
       </c>
       <c r="E27">
         <v>291</v>
       </c>
     </row>
     <row r="28"/>
     <row r="29">
       <c r="A29">
         <v>4</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D29">
         <v>38576</v>
       </c>
       <c r="E29">
         <v>38576</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B30" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C30" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D30">
         <v>2711</v>
       </c>
       <c r="E30">
         <v>2711</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1</v>
       </c>
       <c r="B31" t="s">
-        <v>650</v>
+        <v>816</v>
       </c>
       <c r="C31" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D31">
         <v>17782</v>
       </c>
       <c r="E31">
         <v>17782</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>2</v>
       </c>
       <c r="B32" t="s">
-        <v>651</v>
+        <v>817</v>
       </c>
       <c r="C32" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D32">
         <v>5812</v>
       </c>
       <c r="E32">
         <v>5812</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>3</v>
       </c>
       <c r="B33" t="s">
-        <v>652</v>
+        <v>818</v>
       </c>
       <c r="C33" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D33">
         <v>334</v>
       </c>
       <c r="E33">
         <v>334</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>4</v>
       </c>
       <c r="B34" t="s">
-        <v>653</v>
+        <v>819</v>
       </c>
       <c r="C34" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D34">
         <v>3688</v>
       </c>
       <c r="E34">
         <v>3688</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>5</v>
       </c>
       <c r="B35" t="s">
-        <v>654</v>
+        <v>820</v>
       </c>
       <c r="C35" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D35">
         <v>237</v>
       </c>
       <c r="E35">
         <v>237</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>6</v>
       </c>
       <c r="B36" t="s">
-        <v>655</v>
+        <v>821</v>
       </c>
       <c r="C36" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D36">
         <v>8012</v>
       </c>
       <c r="E36">
         <v>8012</v>
       </c>
     </row>
     <row r="37"/>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D38">
         <v>21274</v>
       </c>
       <c r="E38">
         <v>21274</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B39" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C39" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D39">
         <v>1606</v>
       </c>
       <c r="E39">
         <v>1606</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>656</v>
+        <v>822</v>
       </c>
       <c r="C40" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D40">
         <v>14522</v>
       </c>
       <c r="E40">
         <v>14522</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>657</v>
+        <v>823</v>
       </c>
       <c r="C41" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D41">
         <v>1676</v>
       </c>
       <c r="E41">
         <v>1676</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>658</v>
+        <v>824</v>
       </c>
       <c r="C42" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D42">
         <v>205</v>
       </c>
       <c r="E42">
         <v>205</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>659</v>
+        <v>825</v>
       </c>
       <c r="C43" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D43">
         <v>259</v>
       </c>
       <c r="E43">
         <v>259</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>660</v>
+        <v>826</v>
       </c>
       <c r="C44" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D44">
         <v>487</v>
       </c>
       <c r="E44">
         <v>487</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>661</v>
+        <v>827</v>
       </c>
       <c r="C45" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D45">
         <v>2519</v>
       </c>
       <c r="E45">
         <v>2519</v>
       </c>
     </row>
     <row r="46"/>
     <row r="47">
       <c r="A47">
         <v>6</v>
       </c>
       <c r="B47" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="C47" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D47">
         <v>1654</v>
       </c>
       <c r="E47">
         <v>1654</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B48" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C48" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D48">
         <v>919</v>
       </c>
       <c r="E48">
         <v>919</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1</v>
       </c>
       <c r="B49" t="s">
-        <v>662</v>
+        <v>828</v>
       </c>
       <c r="C49" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D49">
         <v>522</v>
       </c>
       <c r="E49">
         <v>522</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>2</v>
       </c>
       <c r="B50" t="s">
-        <v>663</v>
+        <v>829</v>
       </c>
       <c r="C50" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D50">
         <v>213</v>
       </c>
       <c r="E50">
         <v>213</v>
       </c>
     </row>
     <row r="51"/>
     <row r="52">
       <c r="A52">
         <v>7</v>
       </c>
       <c r="B52" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C52" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D52">
         <v>4836</v>
       </c>
       <c r="E52">
         <v>4836</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B53" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C53" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D53">
         <v>1127</v>
       </c>
       <c r="E53">
         <v>1127</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1</v>
       </c>
       <c r="B54" t="s">
-        <v>664</v>
+        <v>830</v>
       </c>
       <c r="C54" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D54">
         <v>2836</v>
       </c>
       <c r="E54">
         <v>2836</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>2</v>
       </c>
       <c r="B55" t="s">
-        <v>665</v>
+        <v>831</v>
       </c>
       <c r="C55" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D55">
         <v>280</v>
       </c>
       <c r="E55">
         <v>280</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>3</v>
       </c>
       <c r="B56" t="s">
-        <v>666</v>
+        <v>832</v>
       </c>
       <c r="C56" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D56">
         <v>173</v>
       </c>
       <c r="E56">
         <v>173</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>4</v>
       </c>
       <c r="B57" t="s">
-        <v>667</v>
+        <v>833</v>
       </c>
       <c r="C57" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D57">
         <v>116</v>
       </c>
       <c r="E57">
         <v>116</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>5</v>
       </c>
       <c r="B58" t="s">
-        <v>668</v>
+        <v>834</v>
       </c>
       <c r="C58" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D58">
         <v>85</v>
       </c>
       <c r="E58">
         <v>85</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>6</v>
       </c>
       <c r="B59" t="s">
-        <v>669</v>
+        <v>835</v>
       </c>
       <c r="C59" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D59">
         <v>219</v>
       </c>
       <c r="E59">
         <v>219</v>
       </c>
     </row>
     <row r="60"/>
     <row r="61">
       <c r="A61">
         <v>8</v>
       </c>
       <c r="B61" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C61" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D61">
         <v>38421</v>
       </c>
       <c r="E61">
         <v>38421</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B62" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C62" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D62">
         <v>2625</v>
       </c>
       <c r="E62">
         <v>2625</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>1</v>
       </c>
       <c r="B63" t="s">
-        <v>670</v>
+        <v>836</v>
       </c>
       <c r="C63" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D63">
         <v>21957</v>
       </c>
       <c r="E63">
         <v>21957</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>2</v>
       </c>
       <c r="B64" t="s">
-        <v>671</v>
+        <v>837</v>
       </c>
       <c r="C64" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D64">
         <v>10380</v>
       </c>
       <c r="E64">
         <v>10380</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>3</v>
       </c>
       <c r="B65" t="s">
-        <v>672</v>
+        <v>838</v>
       </c>
       <c r="C65" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D65">
         <v>976</v>
       </c>
       <c r="E65">
         <v>976</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>4</v>
       </c>
       <c r="B66" t="s">
-        <v>673</v>
+        <v>839</v>
       </c>
       <c r="C66" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D66">
         <v>1019</v>
       </c>
       <c r="E66">
         <v>1019</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>5</v>
       </c>
       <c r="B67" t="s">
-        <v>674</v>
+        <v>840</v>
       </c>
       <c r="C67" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D67">
         <v>232</v>
       </c>
       <c r="E67">
         <v>232</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>6</v>
       </c>
       <c r="B68" t="s">
-        <v>675</v>
+        <v>841</v>
       </c>
       <c r="C68" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D68">
         <v>1232</v>
       </c>
       <c r="E68">
         <v>1232</v>
       </c>
     </row>
     <row r="69"/>
     <row r="70">
       <c r="A70">
         <v>10</v>
       </c>
       <c r="B70" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D70">
         <v>5158</v>
       </c>
       <c r="E70">
         <v>5158</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B71" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C71" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D71">
         <v>631</v>
       </c>
       <c r="E71">
         <v>631</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>1</v>
       </c>
       <c r="B72" t="s">
-        <v>676</v>
+        <v>842</v>
       </c>
       <c r="C72" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D72">
         <v>1078</v>
       </c>
       <c r="E72">
         <v>1078</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>2</v>
       </c>
       <c r="B73" t="s">
-        <v>677</v>
+        <v>843</v>
       </c>
       <c r="C73" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D73">
         <v>224</v>
       </c>
       <c r="E73">
         <v>224</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>3</v>
       </c>
       <c r="B74" t="s">
-        <v>678</v>
+        <v>844</v>
       </c>
       <c r="C74" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D74">
         <v>182</v>
       </c>
       <c r="E74">
         <v>182</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>4</v>
       </c>
       <c r="B75" t="s">
-        <v>679</v>
+        <v>845</v>
       </c>
       <c r="C75" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D75">
         <v>125</v>
       </c>
       <c r="E75">
         <v>125</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>5</v>
       </c>
       <c r="B76" t="s">
-        <v>680</v>
+        <v>846</v>
       </c>
       <c r="C76" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D76">
         <v>89</v>
       </c>
       <c r="E76">
         <v>89</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>6</v>
       </c>
       <c r="B77" t="s">
-        <v>681</v>
+        <v>847</v>
       </c>
       <c r="C77" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D77">
         <v>2829</v>
       </c>
       <c r="E77">
         <v>2829</v>
       </c>
     </row>
     <row r="78"/>
     <row r="79">
       <c r="A79">
         <v>12</v>
       </c>
       <c r="B79" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C79" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D79">
         <v>4898</v>
       </c>
       <c r="E79">
         <v>4898</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B80" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C80" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D80">
         <v>1282</v>
       </c>
       <c r="E80">
         <v>1282</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1</v>
       </c>
       <c r="B81" t="s">
-        <v>682</v>
+        <v>848</v>
       </c>
       <c r="C81" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D81">
         <v>1551</v>
       </c>
       <c r="E81">
         <v>1551</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>2</v>
       </c>
       <c r="B82" t="s">
-        <v>53</v>
+        <v>223</v>
       </c>
       <c r="C82" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D82">
         <v>788</v>
       </c>
       <c r="E82">
         <v>788</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>3</v>
       </c>
       <c r="B83" t="s">
-        <v>683</v>
+        <v>849</v>
       </c>
       <c r="C83" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D83">
         <v>576</v>
       </c>
       <c r="E83">
         <v>576</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>4</v>
       </c>
       <c r="B84" t="s">
-        <v>684</v>
+        <v>850</v>
       </c>
       <c r="C84" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D84">
         <v>194</v>
       </c>
       <c r="E84">
         <v>194</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>5</v>
       </c>
       <c r="B85" t="s">
-        <v>685</v>
+        <v>851</v>
       </c>
       <c r="C85" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D85">
         <v>128</v>
       </c>
       <c r="E85">
         <v>128</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>6</v>
       </c>
       <c r="B86" t="s">
-        <v>686</v>
+        <v>852</v>
       </c>
       <c r="C86" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D86">
         <v>379</v>
       </c>
       <c r="E86">
         <v>379</v>
       </c>
     </row>
     <row r="87"/>
     <row r="88">
       <c r="A88">
         <v>13</v>
       </c>
       <c r="B88" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C88" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D88">
         <v>6926</v>
       </c>
       <c r="E88">
         <v>6926</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B89" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C89" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D89">
         <v>782</v>
       </c>
       <c r="E89">
         <v>782</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1</v>
       </c>
       <c r="B90" t="s">
-        <v>687</v>
+        <v>853</v>
       </c>
       <c r="C90" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D90">
         <v>5115</v>
       </c>
       <c r="E90">
         <v>5115</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>2</v>
       </c>
       <c r="B91" t="s">
-        <v>688</v>
+        <v>854</v>
       </c>
       <c r="C91" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D91">
         <v>384</v>
       </c>
       <c r="E91">
         <v>384</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>3</v>
       </c>
       <c r="B92" t="s">
-        <v>689</v>
+        <v>855</v>
       </c>
       <c r="C92" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D92">
         <v>83</v>
       </c>
       <c r="E92">
         <v>83</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>4</v>
       </c>
       <c r="B93" t="s">
-        <v>690</v>
+        <v>856</v>
       </c>
       <c r="C93" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D93">
         <v>118</v>
       </c>
       <c r="E93">
         <v>118</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>5</v>
       </c>
       <c r="B94" t="s">
-        <v>691</v>
+        <v>857</v>
       </c>
       <c r="C94" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D94">
         <v>157</v>
       </c>
       <c r="E94">
         <v>157</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>6</v>
       </c>
       <c r="B95" t="s">
-        <v>692</v>
+        <v>858</v>
       </c>
       <c r="C95" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D95">
         <v>287</v>
       </c>
       <c r="E95">
         <v>287</v>
       </c>
     </row>
     <row r="96"/>
     <row r="97">
       <c r="A97">
         <v>14</v>
       </c>
       <c r="B97" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="C97" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D97">
         <v>27343</v>
       </c>
       <c r="E97">
         <v>27343</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B98" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C98" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D98">
         <v>2322</v>
       </c>
       <c r="E98">
         <v>2322</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1</v>
       </c>
       <c r="B99" t="s">
-        <v>693</v>
+        <v>859</v>
       </c>
       <c r="C99" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D99">
         <v>13674</v>
       </c>
       <c r="E99">
         <v>13674</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>2</v>
       </c>
       <c r="B100" t="s">
-        <v>694</v>
+        <v>860</v>
       </c>
       <c r="C100" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D100">
         <v>6022</v>
       </c>
       <c r="E100">
         <v>6022</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>3</v>
       </c>
       <c r="B101" t="s">
-        <v>695</v>
+        <v>861</v>
       </c>
       <c r="C101" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D101">
         <v>912</v>
       </c>
       <c r="E101">
         <v>912</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>4</v>
       </c>
       <c r="B102" t="s">
-        <v>696</v>
+        <v>862</v>
       </c>
       <c r="C102" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D102">
         <v>174</v>
       </c>
       <c r="E102">
         <v>174</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>5</v>
       </c>
       <c r="B103" t="s">
-        <v>697</v>
+        <v>863</v>
       </c>
       <c r="C103" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D103">
         <v>614</v>
       </c>
       <c r="E103">
         <v>614</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>6</v>
       </c>
       <c r="B104" t="s">
-        <v>698</v>
+        <v>864</v>
       </c>
       <c r="C104" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D104">
         <v>3625</v>
       </c>
       <c r="E104">
         <v>3625</v>
       </c>
     </row>
     <row r="105"/>
     <row r="106">
       <c r="A106">
         <v>16</v>
       </c>
       <c r="B106" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C106" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D106">
         <v>23575</v>
       </c>
       <c r="E106">
         <v>23575</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B107" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C107" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D107">
         <v>1351</v>
       </c>
       <c r="E107">
         <v>1351</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1</v>
       </c>
       <c r="B108" t="s">
-        <v>699</v>
+        <v>865</v>
       </c>
       <c r="C108" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D108">
         <v>13362</v>
       </c>
       <c r="E108">
         <v>13362</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>2</v>
       </c>
       <c r="B109" t="s">
-        <v>700</v>
+        <v>866</v>
       </c>
       <c r="C109" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D109">
         <v>540</v>
       </c>
       <c r="E109">
         <v>540</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>3</v>
       </c>
       <c r="B110" t="s">
-        <v>701</v>
+        <v>867</v>
       </c>
       <c r="C110" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D110">
         <v>304</v>
       </c>
       <c r="E110">
         <v>304</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>4</v>
       </c>
       <c r="B111" t="s">
-        <v>702</v>
+        <v>868</v>
       </c>
       <c r="C111" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D111">
         <v>125</v>
       </c>
       <c r="E111">
         <v>125</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>5</v>
       </c>
       <c r="B112" t="s">
-        <v>703</v>
+        <v>869</v>
       </c>
       <c r="C112" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D112">
         <v>262</v>
       </c>
       <c r="E112">
         <v>262</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>6</v>
       </c>
       <c r="B113" t="s">
-        <v>704</v>
+        <v>870</v>
       </c>
       <c r="C113" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D113">
         <v>7631</v>
       </c>
       <c r="E113">
         <v>7631</v>
       </c>
     </row>
     <row r="114"/>
     <row r="115">
       <c r="A115">
         <v>17</v>
       </c>
       <c r="B115" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C115" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D115">
         <v>8325</v>
       </c>
       <c r="E115">
         <v>8325</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B116" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C116" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D116">
         <v>1156</v>
       </c>
       <c r="E116">
         <v>1156</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1</v>
       </c>
       <c r="B117" t="s">
-        <v>705</v>
+        <v>871</v>
       </c>
       <c r="C117" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D117">
         <v>1211</v>
       </c>
       <c r="E117">
         <v>1211</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>2</v>
       </c>
       <c r="B118" t="s">
-        <v>706</v>
+        <v>872</v>
       </c>
       <c r="C118" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D118">
         <v>342</v>
       </c>
       <c r="E118">
         <v>342</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>3</v>
       </c>
       <c r="B119" t="s">
-        <v>707</v>
+        <v>873</v>
       </c>
       <c r="C119" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D119">
         <v>132</v>
       </c>
       <c r="E119">
         <v>132</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>4</v>
       </c>
       <c r="B120" t="s">
-        <v>708</v>
+        <v>874</v>
       </c>
       <c r="C120" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D120">
         <v>157</v>
       </c>
       <c r="E120">
         <v>157</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>5</v>
       </c>
       <c r="B121" t="s">
-        <v>709</v>
+        <v>875</v>
       </c>
       <c r="C121" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D121">
         <v>142</v>
       </c>
       <c r="E121">
         <v>142</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>6</v>
       </c>
       <c r="B122" t="s">
-        <v>710</v>
+        <v>876</v>
       </c>
       <c r="C122" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D122">
         <v>5185</v>
       </c>
       <c r="E122">
         <v>5185</v>
       </c>
     </row>
     <row r="123"/>
     <row r="124">
       <c r="A124">
         <v>24</v>
       </c>
       <c r="B124" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C124" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D124">
         <v>3407</v>
       </c>
       <c r="E124">
         <v>3407</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B125" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C125" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D125">
         <v>405</v>
       </c>
       <c r="E125">
         <v>405</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1</v>
       </c>
       <c r="B126" t="s">
-        <v>711</v>
+        <v>877</v>
       </c>
       <c r="C126" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D126">
         <v>2447</v>
       </c>
       <c r="E126">
         <v>2447</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>2</v>
       </c>
       <c r="B127" t="s">
-        <v>712</v>
+        <v>878</v>
       </c>
       <c r="C127" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D127">
         <v>195</v>
       </c>
       <c r="E127">
         <v>195</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>3</v>
       </c>
       <c r="B128" t="s">
-        <v>713</v>
+        <v>879</v>
       </c>
       <c r="C128" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D128">
         <v>109</v>
       </c>
       <c r="E128">
         <v>109</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>4</v>
       </c>
       <c r="B129" t="s">
-        <v>714</v>
+        <v>880</v>
       </c>
       <c r="C129" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D129">
         <v>72</v>
       </c>
       <c r="E129">
         <v>72</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>5</v>
       </c>
       <c r="B130" t="s">
-        <v>715</v>
+        <v>881</v>
       </c>
       <c r="C130" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D130">
         <v>133</v>
       </c>
       <c r="E130">
         <v>133</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>6</v>
       </c>
       <c r="B131" t="s">
-        <v>716</v>
+        <v>882</v>
       </c>
       <c r="C131" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D131">
         <v>46</v>
       </c>
       <c r="E131">
         <v>46</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>17</v>
+        <v>200</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="W1" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C2" t="s">
-        <v>717</v>
+        <v>883</v>
       </c>
       <c r="D2" t="s">
-        <v>718</v>
+        <v>884</v>
       </c>
       <c r="E2" t="s">
-        <v>719</v>
+        <v>885</v>
       </c>
       <c r="F2" t="s">
-        <v>720</v>
+        <v>886</v>
       </c>
       <c r="G2">
         <v>15168</v>
       </c>
       <c r="H2">
         <v>35376</v>
       </c>
       <c r="I2">
         <v>30932</v>
       </c>
       <c r="J2">
         <v>32754</v>
       </c>
       <c r="K2">
         <v>21181</v>
       </c>
       <c r="L2">
         <v>812</v>
       </c>
       <c r="M2">
         <v>16912</v>
       </c>
       <c r="N2">
         <v>34386</v>
       </c>
@@ -9057,63 +13691,63 @@
       </c>
       <c r="R2">
         <v>22574</v>
       </c>
       <c r="S2">
         <v>955</v>
       </c>
       <c r="T2">
         <v>2377</v>
       </c>
       <c r="U2">
         <v>17408</v>
       </c>
       <c r="V2">
         <v>1091</v>
       </c>
       <c r="W2">
         <v>280190</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C3" t="s">
-        <v>717</v>
+        <v>883</v>
       </c>
       <c r="D3" t="s">
-        <v>718</v>
+        <v>884</v>
       </c>
       <c r="E3" t="s">
-        <v>721</v>
+        <v>887</v>
       </c>
       <c r="F3" t="s">
-        <v>722</v>
+        <v>888</v>
       </c>
       <c r="G3">
         <v>3027</v>
       </c>
       <c r="H3">
         <v>10183</v>
       </c>
       <c r="I3">
         <v>11694</v>
       </c>
       <c r="J3">
         <v>8071</v>
       </c>
       <c r="K3">
         <v>8259</v>
       </c>
       <c r="L3">
         <v>286</v>
       </c>
       <c r="M3">
         <v>1448</v>
       </c>
       <c r="N3">
         <v>9124</v>
       </c>
@@ -9125,54 +13759,54 @@
       </c>
       <c r="Q3">
         <v>1454</v>
       </c>
       <c r="R3">
         <v>6178</v>
       </c>
       <c r="S3">
         <v>634</v>
       </c>
       <c r="T3">
         <v>548</v>
       </c>
       <c r="U3">
         <v>8292</v>
       </c>
       <c r="V3">
         <v>250</v>
       </c>
       <c r="W3">
         <v>83009</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="G4">
         <v>18195</v>
       </c>
       <c r="H4">
         <v>45559</v>
       </c>
       <c r="I4">
         <v>42626</v>
       </c>
       <c r="J4">
         <v>40825</v>
       </c>
       <c r="K4">
         <v>29440</v>
       </c>
       <c r="L4">
         <v>1098</v>
       </c>
       <c r="M4">
         <v>18360</v>
       </c>
       <c r="N4">
         <v>43510</v>
       </c>
@@ -9186,10195 +13820,10195 @@
         <v>2494</v>
       </c>
       <c r="R4">
         <v>28752</v>
       </c>
       <c r="S4">
         <v>1589</v>
       </c>
       <c r="T4">
         <v>2925</v>
       </c>
       <c r="U4">
         <v>25700</v>
       </c>
       <c r="V4">
         <v>1341</v>
       </c>
       <c r="W4">
         <v>363199</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>720</v>
+        <v>886</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>722</v>
+        <v>888</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D2">
         <v>15168</v>
       </c>
       <c r="E2">
         <v>3027</v>
       </c>
       <c r="F2">
         <v>18195</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C3" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D3">
         <v>2463</v>
       </c>
       <c r="E3">
         <v>731</v>
       </c>
       <c r="F3">
         <v>3194</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>723</v>
+        <v>889</v>
       </c>
       <c r="C4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D4">
         <v>8133</v>
       </c>
       <c r="E4">
         <v>987</v>
       </c>
       <c r="F4">
         <v>9120</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>724</v>
+        <v>890</v>
       </c>
       <c r="C5" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D5">
         <v>824</v>
       </c>
       <c r="E5">
         <v>396</v>
       </c>
       <c r="F5">
         <v>1220</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>725</v>
+        <v>891</v>
       </c>
       <c r="C6" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D6">
         <v>499</v>
       </c>
       <c r="E6">
         <v>81</v>
       </c>
       <c r="F6">
         <v>580</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>726</v>
+        <v>892</v>
       </c>
       <c r="C7" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D7">
         <v>369</v>
       </c>
       <c r="E7">
         <v>442</v>
       </c>
       <c r="F7">
         <v>811</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>727</v>
+        <v>893</v>
       </c>
       <c r="C8" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D8">
         <v>875</v>
       </c>
       <c r="E8">
         <v>137</v>
       </c>
       <c r="F8">
         <v>1012</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>728</v>
+        <v>894</v>
       </c>
       <c r="C9" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D9">
         <v>256</v>
       </c>
       <c r="E9">
         <v>45</v>
       </c>
       <c r="F9">
         <v>301</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>729</v>
+        <v>895</v>
       </c>
       <c r="C10" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D10">
         <v>1213</v>
       </c>
       <c r="E10">
         <v>100</v>
       </c>
       <c r="F10">
         <v>1313</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>730</v>
+        <v>896</v>
       </c>
       <c r="C11" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D11">
         <v>536</v>
       </c>
       <c r="E11">
         <v>108</v>
       </c>
       <c r="F11">
         <v>644</v>
       </c>
     </row>
     <row r="12"/>
     <row r="13">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
         <v>7</v>
       </c>
       <c r="C13" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D13">
         <v>35376</v>
       </c>
       <c r="E13">
         <v>10183</v>
       </c>
       <c r="F13">
         <v>45559</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B14" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C14" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D14">
         <v>5070</v>
       </c>
       <c r="E14">
         <v>1045</v>
       </c>
       <c r="F14">
         <v>6115</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>731</v>
+        <v>897</v>
       </c>
       <c r="C15" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D15">
         <v>7898</v>
       </c>
       <c r="E15">
         <v>1539</v>
       </c>
       <c r="F15">
         <v>9437</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>732</v>
+        <v>898</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D16">
         <v>4387</v>
       </c>
       <c r="E16">
         <v>5992</v>
       </c>
       <c r="F16">
         <v>10379</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>3</v>
       </c>
       <c r="B17" t="s">
-        <v>733</v>
+        <v>899</v>
       </c>
       <c r="C17" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D17">
         <v>3067</v>
       </c>
       <c r="E17">
         <v>333</v>
       </c>
       <c r="F17">
         <v>3400</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>734</v>
+        <v>900</v>
       </c>
       <c r="C18" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D18">
         <v>4150</v>
       </c>
       <c r="E18">
         <v>617</v>
       </c>
       <c r="F18">
         <v>4767</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>5</v>
       </c>
       <c r="B19" t="s">
-        <v>735</v>
+        <v>901</v>
       </c>
       <c r="C19" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D19">
         <v>1264</v>
       </c>
       <c r="E19">
         <v>183</v>
       </c>
       <c r="F19">
         <v>1447</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>6</v>
       </c>
       <c r="B20" t="s">
-        <v>736</v>
+        <v>902</v>
       </c>
       <c r="C20" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D20">
         <v>288</v>
       </c>
       <c r="E20">
         <v>60</v>
       </c>
       <c r="F20">
         <v>348</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>7</v>
       </c>
       <c r="B21" t="s">
-        <v>737</v>
+        <v>903</v>
       </c>
       <c r="C21" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D21">
         <v>1164</v>
       </c>
       <c r="E21">
         <v>177</v>
       </c>
       <c r="F21">
         <v>1341</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>8</v>
       </c>
       <c r="B22" t="s">
-        <v>738</v>
+        <v>904</v>
       </c>
       <c r="C22" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D22">
         <v>8088</v>
       </c>
       <c r="E22">
         <v>237</v>
       </c>
       <c r="F22">
         <v>8325</v>
       </c>
     </row>
     <row r="23"/>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>8</v>
       </c>
       <c r="C24" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D24">
         <v>30932</v>
       </c>
       <c r="E24">
         <v>11694</v>
       </c>
       <c r="F24">
         <v>42626</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B25" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C25" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D25">
         <v>3772</v>
       </c>
       <c r="E25">
         <v>1145</v>
       </c>
       <c r="F25">
         <v>4917</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1</v>
       </c>
       <c r="B26" t="s">
-        <v>739</v>
+        <v>905</v>
       </c>
       <c r="C26" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D26">
         <v>15928</v>
       </c>
       <c r="E26">
         <v>1744</v>
       </c>
       <c r="F26">
         <v>17672</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>2</v>
       </c>
       <c r="B27" t="s">
-        <v>740</v>
+        <v>906</v>
       </c>
       <c r="C27" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D27">
         <v>3690</v>
       </c>
       <c r="E27">
         <v>627</v>
       </c>
       <c r="F27">
         <v>4317</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>3</v>
       </c>
       <c r="B28" t="s">
-        <v>741</v>
+        <v>907</v>
       </c>
       <c r="C28" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D28">
         <v>811</v>
       </c>
       <c r="E28">
         <v>437</v>
       </c>
       <c r="F28">
         <v>1248</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>4</v>
       </c>
       <c r="B29" t="s">
-        <v>742</v>
+        <v>908</v>
       </c>
       <c r="C29" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D29">
         <v>1215</v>
       </c>
       <c r="E29">
         <v>277</v>
       </c>
       <c r="F29">
         <v>1492</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>5</v>
       </c>
       <c r="B30" t="s">
-        <v>743</v>
+        <v>909</v>
       </c>
       <c r="C30" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D30">
         <v>2075</v>
       </c>
       <c r="E30">
         <v>3344</v>
       </c>
       <c r="F30">
         <v>5419</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>6</v>
       </c>
       <c r="B31" t="s">
-        <v>744</v>
+        <v>910</v>
       </c>
       <c r="C31" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D31">
         <v>322</v>
       </c>
       <c r="E31">
         <v>144</v>
       </c>
       <c r="F31">
         <v>466</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>7</v>
       </c>
       <c r="B32" t="s">
-        <v>745</v>
+        <v>911</v>
       </c>
       <c r="C32" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D32">
         <v>1919</v>
       </c>
       <c r="E32">
         <v>3332</v>
       </c>
       <c r="F32">
         <v>5251</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>8</v>
       </c>
       <c r="B33" t="s">
-        <v>746</v>
+        <v>912</v>
       </c>
       <c r="C33" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D33">
         <v>1200</v>
       </c>
       <c r="E33">
         <v>644</v>
       </c>
       <c r="F33">
         <v>1844</v>
       </c>
     </row>
     <row r="34"/>
     <row r="35">
       <c r="A35">
         <v>4</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D35">
         <v>32754</v>
       </c>
       <c r="E35">
         <v>8071</v>
       </c>
       <c r="F35">
         <v>40825</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B36" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C36" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D36">
         <v>2956</v>
       </c>
       <c r="E36">
         <v>663</v>
       </c>
       <c r="F36">
         <v>3619</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1</v>
       </c>
       <c r="B37" t="s">
-        <v>747</v>
+        <v>913</v>
       </c>
       <c r="C37" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D37">
         <v>7356</v>
       </c>
       <c r="E37">
         <v>5290</v>
       </c>
       <c r="F37">
         <v>12646</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>2</v>
       </c>
       <c r="B38" t="s">
-        <v>748</v>
+        <v>914</v>
       </c>
       <c r="C38" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D38">
         <v>1981</v>
       </c>
       <c r="E38">
         <v>337</v>
       </c>
       <c r="F38">
         <v>2318</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>3</v>
       </c>
       <c r="B39" t="s">
-        <v>749</v>
+        <v>915</v>
       </c>
       <c r="C39" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D39">
         <v>1612</v>
       </c>
       <c r="E39">
         <v>224</v>
       </c>
       <c r="F39">
         <v>1836</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>4</v>
       </c>
       <c r="B40" t="s">
-        <v>750</v>
+        <v>916</v>
       </c>
       <c r="C40" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D40">
         <v>5395</v>
       </c>
       <c r="E40">
         <v>287</v>
       </c>
       <c r="F40">
         <v>5682</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>5</v>
       </c>
       <c r="B41" t="s">
-        <v>751</v>
+        <v>917</v>
       </c>
       <c r="C41" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D41">
         <v>6414</v>
       </c>
       <c r="E41">
         <v>290</v>
       </c>
       <c r="F41">
         <v>6704</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>6</v>
       </c>
       <c r="B42" t="s">
-        <v>752</v>
+        <v>918</v>
       </c>
       <c r="C42" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D42">
         <v>403</v>
       </c>
       <c r="E42">
         <v>127</v>
       </c>
       <c r="F42">
         <v>530</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>7</v>
       </c>
       <c r="B43" t="s">
-        <v>753</v>
+        <v>919</v>
       </c>
       <c r="C43" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D43">
         <v>5610</v>
       </c>
       <c r="E43">
         <v>748</v>
       </c>
       <c r="F43">
         <v>6358</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>8</v>
       </c>
       <c r="B44" t="s">
-        <v>754</v>
+        <v>920</v>
       </c>
       <c r="C44" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D44">
         <v>1027</v>
       </c>
       <c r="E44">
         <v>105</v>
       </c>
       <c r="F44">
         <v>1132</v>
       </c>
     </row>
     <row r="45"/>
     <row r="46">
       <c r="A46">
         <v>5</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D46">
         <v>21181</v>
       </c>
       <c r="E46">
         <v>8259</v>
       </c>
       <c r="F46">
         <v>29440</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B47" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C47" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D47">
         <v>2044</v>
       </c>
       <c r="E47">
         <v>723</v>
       </c>
       <c r="F47">
         <v>2767</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1</v>
       </c>
       <c r="B48" t="s">
-        <v>755</v>
+        <v>921</v>
       </c>
       <c r="C48" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D48">
         <v>12272</v>
       </c>
       <c r="E48">
         <v>1701</v>
       </c>
       <c r="F48">
         <v>13973</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2</v>
       </c>
       <c r="B49" t="s">
-        <v>756</v>
+        <v>922</v>
       </c>
       <c r="C49" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D49">
         <v>2825</v>
       </c>
       <c r="E49">
         <v>579</v>
       </c>
       <c r="F49">
         <v>3404</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>3</v>
       </c>
       <c r="B50" t="s">
-        <v>757</v>
+        <v>923</v>
       </c>
       <c r="C50" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D50">
         <v>373</v>
       </c>
       <c r="E50">
         <v>429</v>
       </c>
       <c r="F50">
         <v>802</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>4</v>
       </c>
       <c r="B51" t="s">
-        <v>758</v>
+        <v>924</v>
       </c>
       <c r="C51" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D51">
         <v>367</v>
       </c>
       <c r="E51">
         <v>236</v>
       </c>
       <c r="F51">
         <v>603</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>5</v>
       </c>
       <c r="B52" t="s">
-        <v>759</v>
+        <v>925</v>
       </c>
       <c r="C52" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D52">
         <v>1507</v>
       </c>
       <c r="E52">
         <v>4442</v>
       </c>
       <c r="F52">
         <v>5949</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>6</v>
       </c>
       <c r="B53" t="s">
-        <v>760</v>
+        <v>926</v>
       </c>
       <c r="C53" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D53">
         <v>143</v>
       </c>
       <c r="E53">
         <v>44</v>
       </c>
       <c r="F53">
         <v>187</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>7</v>
       </c>
       <c r="B54" t="s">
-        <v>761</v>
+        <v>927</v>
       </c>
       <c r="C54" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D54">
         <v>95</v>
       </c>
       <c r="E54">
         <v>48</v>
       </c>
       <c r="F54">
         <v>143</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>8</v>
       </c>
       <c r="B55" t="s">
-        <v>762</v>
+        <v>928</v>
       </c>
       <c r="C55" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D55">
         <v>1555</v>
       </c>
       <c r="E55">
         <v>57</v>
       </c>
       <c r="F55">
         <v>1612</v>
       </c>
     </row>
     <row r="56"/>
     <row r="57">
       <c r="A57">
         <v>6</v>
       </c>
       <c r="B57" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="C57" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D57">
         <v>812</v>
       </c>
       <c r="E57">
         <v>286</v>
       </c>
       <c r="F57">
         <v>1098</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B58" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C58" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D58">
         <v>458</v>
       </c>
       <c r="E58">
         <v>107</v>
       </c>
       <c r="F58">
         <v>565</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1</v>
       </c>
       <c r="B59" t="s">
-        <v>763</v>
+        <v>929</v>
       </c>
       <c r="C59" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D59">
         <v>227</v>
       </c>
       <c r="E59">
         <v>156</v>
       </c>
       <c r="F59">
         <v>383</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2</v>
       </c>
       <c r="B60" t="s">
-        <v>764</v>
+        <v>930</v>
       </c>
       <c r="C60" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D60">
         <v>127</v>
       </c>
       <c r="E60">
         <v>23</v>
       </c>
       <c r="F60">
         <v>150</v>
       </c>
     </row>
     <row r="61"/>
     <row r="62">
       <c r="A62">
         <v>7</v>
       </c>
       <c r="B62" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C62" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D62">
         <v>16912</v>
       </c>
       <c r="E62">
         <v>1448</v>
       </c>
       <c r="F62">
         <v>18360</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B63" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C63" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D63">
         <v>2400</v>
       </c>
       <c r="E63">
         <v>333</v>
       </c>
       <c r="F63">
         <v>2733</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>765</v>
+        <v>931</v>
       </c>
       <c r="C64" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D64">
         <v>9181</v>
       </c>
       <c r="E64">
         <v>612</v>
       </c>
       <c r="F64">
         <v>9793</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2</v>
       </c>
       <c r="B65" t="s">
-        <v>766</v>
+        <v>932</v>
       </c>
       <c r="C65" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D65">
         <v>1316</v>
       </c>
       <c r="E65">
         <v>232</v>
       </c>
       <c r="F65">
         <v>1548</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>3</v>
       </c>
       <c r="B66" t="s">
-        <v>767</v>
+        <v>933</v>
       </c>
       <c r="C66" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D66">
         <v>1566</v>
       </c>
       <c r="E66">
         <v>89</v>
       </c>
       <c r="F66">
         <v>1655</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>4</v>
       </c>
       <c r="B67" t="s">
-        <v>768</v>
+        <v>934</v>
       </c>
       <c r="C67" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D67">
         <v>481</v>
       </c>
       <c r="E67">
         <v>45</v>
       </c>
       <c r="F67">
         <v>526</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>5</v>
       </c>
       <c r="B68" t="s">
-        <v>769</v>
+        <v>935</v>
       </c>
       <c r="C68" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D68">
         <v>317</v>
       </c>
       <c r="E68">
         <v>26</v>
       </c>
       <c r="F68">
         <v>343</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>6</v>
       </c>
       <c r="B69" t="s">
-        <v>770</v>
+        <v>936</v>
       </c>
       <c r="C69" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D69">
         <v>387</v>
       </c>
       <c r="E69">
         <v>33</v>
       </c>
       <c r="F69">
         <v>420</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>7</v>
       </c>
       <c r="B70" t="s">
-        <v>771</v>
+        <v>937</v>
       </c>
       <c r="C70" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D70">
         <v>550</v>
       </c>
       <c r="E70">
         <v>52</v>
       </c>
       <c r="F70">
         <v>602</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>8</v>
       </c>
       <c r="B71" t="s">
-        <v>772</v>
+        <v>938</v>
       </c>
       <c r="C71" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D71">
         <v>714</v>
       </c>
       <c r="E71">
         <v>26</v>
       </c>
       <c r="F71">
         <v>740</v>
       </c>
     </row>
     <row r="72"/>
     <row r="73">
       <c r="A73">
         <v>8</v>
       </c>
       <c r="B73" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C73" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D73">
         <v>34386</v>
       </c>
       <c r="E73">
         <v>9124</v>
       </c>
       <c r="F73">
         <v>43510</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B74" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C74" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D74">
         <v>2737</v>
       </c>
       <c r="E74">
         <v>990</v>
       </c>
       <c r="F74">
         <v>3727</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>1</v>
       </c>
       <c r="B75" t="s">
-        <v>773</v>
+        <v>939</v>
       </c>
       <c r="C75" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D75">
         <v>18921</v>
       </c>
       <c r="E75">
         <v>1799</v>
       </c>
       <c r="F75">
         <v>20720</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>2</v>
       </c>
       <c r="B76" t="s">
-        <v>774</v>
+        <v>940</v>
       </c>
       <c r="C76" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D76">
         <v>5865</v>
       </c>
       <c r="E76">
         <v>466</v>
       </c>
       <c r="F76">
         <v>6331</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>3</v>
       </c>
       <c r="B77" t="s">
-        <v>775</v>
+        <v>941</v>
       </c>
       <c r="C77" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D77">
         <v>917</v>
       </c>
       <c r="E77">
         <v>175</v>
       </c>
       <c r="F77">
         <v>1092</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>4</v>
       </c>
       <c r="B78" t="s">
-        <v>776</v>
+        <v>942</v>
       </c>
       <c r="C78" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D78">
         <v>2689</v>
       </c>
       <c r="E78">
         <v>236</v>
       </c>
       <c r="F78">
         <v>2925</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>5</v>
       </c>
       <c r="B79" t="s">
-        <v>777</v>
+        <v>943</v>
       </c>
       <c r="C79" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D79">
         <v>711</v>
       </c>
       <c r="E79">
         <v>140</v>
       </c>
       <c r="F79">
         <v>851</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>6</v>
       </c>
       <c r="B80" t="s">
-        <v>778</v>
+        <v>944</v>
       </c>
       <c r="C80" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D80">
         <v>807</v>
       </c>
       <c r="E80">
         <v>1058</v>
       </c>
       <c r="F80">
         <v>1865</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>7</v>
       </c>
       <c r="B81" t="s">
-        <v>779</v>
+        <v>945</v>
       </c>
       <c r="C81" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D81">
         <v>318</v>
       </c>
       <c r="E81">
         <v>2133</v>
       </c>
       <c r="F81">
         <v>2451</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>8</v>
       </c>
       <c r="B82" t="s">
-        <v>780</v>
+        <v>946</v>
       </c>
       <c r="C82" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D82">
         <v>1421</v>
       </c>
       <c r="E82">
         <v>2127</v>
       </c>
       <c r="F82">
         <v>3548</v>
       </c>
     </row>
     <row r="83"/>
     <row r="84">
       <c r="A84">
         <v>10</v>
       </c>
       <c r="B84" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D84">
         <v>12833</v>
       </c>
       <c r="E84">
         <v>1085</v>
       </c>
       <c r="F84">
         <v>13918</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B85" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C85" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D85">
         <v>910</v>
       </c>
       <c r="E85">
         <v>90</v>
       </c>
       <c r="F85">
         <v>1000</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1</v>
       </c>
       <c r="B86" t="s">
-        <v>781</v>
+        <v>947</v>
       </c>
       <c r="C86" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D86">
         <v>9746</v>
       </c>
       <c r="E86">
         <v>842</v>
       </c>
       <c r="F86">
         <v>10588</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>2</v>
       </c>
       <c r="B87" t="s">
-        <v>782</v>
+        <v>948</v>
       </c>
       <c r="C87" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D87">
         <v>1405</v>
       </c>
       <c r="E87">
         <v>80</v>
       </c>
       <c r="F87">
         <v>1485</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>3</v>
       </c>
       <c r="B88" t="s">
-        <v>783</v>
+        <v>949</v>
       </c>
       <c r="C88" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D88">
         <v>121</v>
       </c>
       <c r="E88">
         <v>22</v>
       </c>
       <c r="F88">
         <v>143</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>4</v>
       </c>
       <c r="B89" t="s">
-        <v>784</v>
+        <v>950</v>
       </c>
       <c r="C89" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D89">
         <v>126</v>
       </c>
       <c r="E89">
         <v>11</v>
       </c>
       <c r="F89">
         <v>137</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>5</v>
       </c>
       <c r="B90" t="s">
-        <v>785</v>
+        <v>951</v>
       </c>
       <c r="C90" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D90">
         <v>198</v>
       </c>
       <c r="E90">
         <v>14</v>
       </c>
       <c r="F90">
         <v>212</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>6</v>
       </c>
       <c r="B91" t="s">
-        <v>786</v>
+        <v>952</v>
       </c>
       <c r="C91" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D91">
         <v>51</v>
       </c>
       <c r="E91">
         <v>6</v>
       </c>
       <c r="F91">
         <v>57</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>7</v>
       </c>
       <c r="B92" t="s">
-        <v>787</v>
+        <v>953</v>
       </c>
       <c r="C92" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D92">
         <v>75</v>
       </c>
       <c r="E92">
         <v>8</v>
       </c>
       <c r="F92">
         <v>83</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>8</v>
       </c>
       <c r="B93" t="s">
-        <v>788</v>
+        <v>954</v>
       </c>
       <c r="C93" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D93">
         <v>201</v>
       </c>
       <c r="E93">
         <v>12</v>
       </c>
       <c r="F93">
         <v>213</v>
       </c>
     </row>
     <row r="94"/>
     <row r="95">
       <c r="A95">
         <v>12</v>
       </c>
       <c r="B95" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C95" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D95">
         <v>34391</v>
       </c>
       <c r="E95">
         <v>12476</v>
       </c>
       <c r="F95">
         <v>46867</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B96" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C96" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D96">
         <v>2016</v>
       </c>
       <c r="E96">
         <v>697</v>
       </c>
       <c r="F96">
         <v>2713</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1</v>
       </c>
       <c r="B97" t="s">
-        <v>789</v>
+        <v>955</v>
       </c>
       <c r="C97" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D97">
         <v>10095</v>
       </c>
       <c r="E97">
         <v>9659</v>
       </c>
       <c r="F97">
         <v>19754</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>2</v>
       </c>
       <c r="B98" t="s">
-        <v>790</v>
+        <v>956</v>
       </c>
       <c r="C98" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D98">
         <v>3380</v>
       </c>
       <c r="E98">
         <v>749</v>
       </c>
       <c r="F98">
         <v>4129</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>3</v>
       </c>
       <c r="B99" t="s">
-        <v>791</v>
+        <v>957</v>
       </c>
       <c r="C99" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D99">
         <v>3041</v>
       </c>
       <c r="E99">
         <v>214</v>
       </c>
       <c r="F99">
         <v>3255</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>4</v>
       </c>
       <c r="B100" t="s">
-        <v>792</v>
+        <v>958</v>
       </c>
       <c r="C100" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D100">
         <v>2125</v>
       </c>
       <c r="E100">
         <v>157</v>
       </c>
       <c r="F100">
         <v>2282</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>5</v>
       </c>
       <c r="B101" t="s">
-        <v>793</v>
+        <v>959</v>
       </c>
       <c r="C101" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D101">
         <v>4766</v>
       </c>
       <c r="E101">
         <v>126</v>
       </c>
       <c r="F101">
         <v>4892</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>6</v>
       </c>
       <c r="B102" t="s">
-        <v>794</v>
+        <v>960</v>
       </c>
       <c r="C102" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D102">
         <v>228</v>
       </c>
       <c r="E102">
         <v>32</v>
       </c>
       <c r="F102">
         <v>260</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>7</v>
       </c>
       <c r="B103" t="s">
-        <v>795</v>
+        <v>961</v>
       </c>
       <c r="C103" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D103">
         <v>972</v>
       </c>
       <c r="E103">
         <v>67</v>
       </c>
       <c r="F103">
         <v>1039</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>8</v>
       </c>
       <c r="B104" t="s">
-        <v>796</v>
+        <v>962</v>
       </c>
       <c r="C104" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D104">
         <v>7768</v>
       </c>
       <c r="E104">
         <v>775</v>
       </c>
       <c r="F104">
         <v>8543</v>
       </c>
     </row>
     <row r="105"/>
     <row r="106">
       <c r="A106">
         <v>13</v>
       </c>
       <c r="B106" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C106" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D106">
         <v>1040</v>
       </c>
       <c r="E106">
         <v>1454</v>
       </c>
       <c r="F106">
         <v>2494</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B107" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C107" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D107">
         <v>222</v>
       </c>
       <c r="E107">
         <v>232</v>
       </c>
       <c r="F107">
         <v>454</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1</v>
       </c>
       <c r="B108" t="s">
-        <v>797</v>
+        <v>963</v>
       </c>
       <c r="C108" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D108">
         <v>383</v>
       </c>
       <c r="E108">
         <v>376</v>
       </c>
       <c r="F108">
         <v>759</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>2</v>
       </c>
       <c r="B109" t="s">
-        <v>798</v>
+        <v>964</v>
       </c>
       <c r="C109" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D109">
         <v>247</v>
       </c>
       <c r="E109">
         <v>698</v>
       </c>
       <c r="F109">
         <v>945</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>3</v>
       </c>
       <c r="B110" t="s">
-        <v>799</v>
+        <v>965</v>
       </c>
       <c r="C110" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D110">
         <v>65</v>
       </c>
       <c r="E110">
         <v>40</v>
       </c>
       <c r="F110">
         <v>105</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>4</v>
       </c>
       <c r="B111" t="s">
-        <v>800</v>
+        <v>966</v>
       </c>
       <c r="C111" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D111">
         <v>52</v>
       </c>
       <c r="E111">
         <v>65</v>
       </c>
       <c r="F111">
         <v>117</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>5</v>
       </c>
       <c r="B112" t="s">
-        <v>801</v>
+        <v>967</v>
       </c>
       <c r="C112" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D112">
         <v>71</v>
       </c>
       <c r="E112">
         <v>43</v>
       </c>
       <c r="F112">
         <v>114</v>
       </c>
     </row>
     <row r="113"/>
     <row r="114">
       <c r="A114">
         <v>14</v>
       </c>
       <c r="B114" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="C114" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D114">
         <v>22574</v>
       </c>
       <c r="E114">
         <v>6178</v>
       </c>
       <c r="F114">
         <v>28752</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B115" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C115" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D115">
         <v>1846</v>
       </c>
       <c r="E115">
         <v>386</v>
       </c>
       <c r="F115">
         <v>2232</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1</v>
       </c>
       <c r="B116" t="s">
-        <v>802</v>
+        <v>968</v>
       </c>
       <c r="C116" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D116">
         <v>11275</v>
       </c>
       <c r="E116">
         <v>799</v>
       </c>
       <c r="F116">
         <v>12074</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>2</v>
       </c>
       <c r="B117" t="s">
-        <v>803</v>
+        <v>969</v>
       </c>
       <c r="C117" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D117">
         <v>6384</v>
       </c>
       <c r="E117">
         <v>4570</v>
       </c>
       <c r="F117">
         <v>10954</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>3</v>
       </c>
       <c r="B118" t="s">
-        <v>804</v>
+        <v>970</v>
       </c>
       <c r="C118" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D118">
         <v>204</v>
       </c>
       <c r="E118">
         <v>61</v>
       </c>
       <c r="F118">
         <v>265</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>4</v>
       </c>
       <c r="B119" t="s">
-        <v>805</v>
+        <v>971</v>
       </c>
       <c r="C119" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D119">
         <v>526</v>
       </c>
       <c r="E119">
         <v>140</v>
       </c>
       <c r="F119">
         <v>666</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>5</v>
       </c>
       <c r="B120" t="s">
-        <v>806</v>
+        <v>972</v>
       </c>
       <c r="C120" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D120">
         <v>1972</v>
       </c>
       <c r="E120">
         <v>130</v>
       </c>
       <c r="F120">
         <v>2102</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>6</v>
       </c>
       <c r="B121" t="s">
-        <v>807</v>
+        <v>973</v>
       </c>
       <c r="C121" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D121">
         <v>106</v>
       </c>
       <c r="E121">
         <v>51</v>
       </c>
       <c r="F121">
         <v>157</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>7</v>
       </c>
       <c r="B122" t="s">
-        <v>808</v>
+        <v>974</v>
       </c>
       <c r="C122" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D122">
         <v>261</v>
       </c>
       <c r="E122">
         <v>41</v>
       </c>
       <c r="F122">
         <v>302</v>
       </c>
     </row>
     <row r="123"/>
     <row r="124">
       <c r="A124">
         <v>15</v>
       </c>
       <c r="B124" t="s">
-        <v>17</v>
+        <v>200</v>
       </c>
       <c r="C124" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D124">
         <v>955</v>
       </c>
       <c r="E124">
         <v>634</v>
       </c>
       <c r="F124">
         <v>1589</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B125" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C125" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D125">
         <v>538</v>
       </c>
       <c r="E125">
         <v>386</v>
       </c>
       <c r="F125">
         <v>924</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1</v>
       </c>
       <c r="B126" t="s">
-        <v>809</v>
+        <v>975</v>
       </c>
       <c r="C126" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D126">
         <v>417</v>
       </c>
       <c r="E126">
         <v>248</v>
       </c>
       <c r="F126">
         <v>665</v>
       </c>
     </row>
     <row r="127"/>
     <row r="128">
       <c r="A128">
         <v>16</v>
       </c>
       <c r="B128" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C128" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D128">
         <v>2377</v>
       </c>
       <c r="E128">
         <v>548</v>
       </c>
       <c r="F128">
         <v>2925</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B129" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C129" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D129">
         <v>369</v>
       </c>
       <c r="E129">
         <v>40</v>
       </c>
       <c r="F129">
         <v>409</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1</v>
       </c>
       <c r="B130" t="s">
-        <v>810</v>
+        <v>976</v>
       </c>
       <c r="C130" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D130">
         <v>1086</v>
       </c>
       <c r="E130">
         <v>119</v>
       </c>
       <c r="F130">
         <v>1205</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>2</v>
       </c>
       <c r="B131" t="s">
-        <v>811</v>
+        <v>977</v>
       </c>
       <c r="C131" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D131">
         <v>220</v>
       </c>
       <c r="E131">
         <v>329</v>
       </c>
       <c r="F131">
         <v>549</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>3</v>
       </c>
       <c r="B132" t="s">
-        <v>812</v>
+        <v>978</v>
       </c>
       <c r="C132" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D132">
         <v>223</v>
       </c>
       <c r="E132">
         <v>13</v>
       </c>
       <c r="F132">
         <v>236</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>4</v>
       </c>
       <c r="B133" t="s">
-        <v>813</v>
+        <v>979</v>
       </c>
       <c r="C133" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D133">
         <v>89</v>
       </c>
       <c r="E133">
         <v>6</v>
       </c>
       <c r="F133">
         <v>95</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>5</v>
       </c>
       <c r="B134" t="s">
-        <v>814</v>
+        <v>980</v>
       </c>
       <c r="C134" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D134">
         <v>188</v>
       </c>
       <c r="E134">
         <v>26</v>
       </c>
       <c r="F134">
         <v>214</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>6</v>
       </c>
       <c r="B135" t="s">
-        <v>815</v>
+        <v>981</v>
       </c>
       <c r="C135" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D135">
         <v>84</v>
       </c>
       <c r="E135">
         <v>4</v>
       </c>
       <c r="F135">
         <v>88</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>7</v>
       </c>
       <c r="B136" t="s">
-        <v>816</v>
+        <v>982</v>
       </c>
       <c r="C136" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D136">
         <v>118</v>
       </c>
       <c r="E136">
         <v>11</v>
       </c>
       <c r="F136">
         <v>129</v>
       </c>
     </row>
     <row r="137"/>
     <row r="138">
       <c r="A138">
         <v>17</v>
       </c>
       <c r="B138" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C138" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D138">
         <v>17408</v>
       </c>
       <c r="E138">
         <v>8292</v>
       </c>
       <c r="F138">
         <v>25700</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B139" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C139" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D139">
         <v>1165</v>
       </c>
       <c r="E139">
         <v>208</v>
       </c>
       <c r="F139">
         <v>1373</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1</v>
       </c>
       <c r="B140" t="s">
-        <v>817</v>
+        <v>983</v>
       </c>
       <c r="C140" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D140">
         <v>9460</v>
       </c>
       <c r="E140">
         <v>298</v>
       </c>
       <c r="F140">
         <v>9758</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>2</v>
       </c>
       <c r="B141" t="s">
-        <v>818</v>
+        <v>984</v>
       </c>
       <c r="C141" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D141">
         <v>3097</v>
       </c>
       <c r="E141">
         <v>7458</v>
       </c>
       <c r="F141">
         <v>10555</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>3</v>
       </c>
       <c r="B142" t="s">
-        <v>819</v>
+        <v>985</v>
       </c>
       <c r="C142" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D142">
         <v>157</v>
       </c>
       <c r="E142">
         <v>39</v>
       </c>
       <c r="F142">
         <v>196</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>4</v>
       </c>
       <c r="B143" t="s">
-        <v>820</v>
+        <v>986</v>
       </c>
       <c r="C143" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D143">
         <v>213</v>
       </c>
       <c r="E143">
         <v>42</v>
       </c>
       <c r="F143">
         <v>255</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>5</v>
       </c>
       <c r="B144" t="s">
-        <v>821</v>
+        <v>987</v>
       </c>
       <c r="C144" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D144">
         <v>129</v>
       </c>
       <c r="E144">
         <v>46</v>
       </c>
       <c r="F144">
         <v>175</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>6</v>
       </c>
       <c r="B145" t="s">
-        <v>822</v>
+        <v>988</v>
       </c>
       <c r="C145" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D145">
         <v>123</v>
       </c>
       <c r="E145">
         <v>33</v>
       </c>
       <c r="F145">
         <v>156</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>7</v>
       </c>
       <c r="B146" t="s">
-        <v>823</v>
+        <v>989</v>
       </c>
       <c r="C146" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D146">
         <v>115</v>
       </c>
       <c r="E146">
         <v>30</v>
       </c>
       <c r="F146">
         <v>145</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>8</v>
       </c>
       <c r="B147" t="s">
-        <v>824</v>
+        <v>990</v>
       </c>
       <c r="C147" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D147">
         <v>2949</v>
       </c>
       <c r="E147">
         <v>138</v>
       </c>
       <c r="F147">
         <v>3087</v>
       </c>
     </row>
     <row r="148"/>
     <row r="149">
       <c r="A149">
         <v>24</v>
       </c>
       <c r="B149" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C149" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D149">
         <v>1091</v>
       </c>
       <c r="E149">
         <v>250</v>
       </c>
       <c r="F149">
         <v>1341</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B150" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C150" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D150">
         <v>173</v>
       </c>
       <c r="E150">
         <v>52</v>
       </c>
       <c r="F150">
         <v>225</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1</v>
       </c>
       <c r="B151" t="s">
-        <v>825</v>
+        <v>991</v>
       </c>
       <c r="C151" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D151">
         <v>489</v>
       </c>
       <c r="E151">
         <v>85</v>
       </c>
       <c r="F151">
         <v>574</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>2</v>
       </c>
       <c r="B152" t="s">
-        <v>826</v>
+        <v>992</v>
       </c>
       <c r="C152" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D152">
         <v>111</v>
       </c>
       <c r="E152">
         <v>27</v>
       </c>
       <c r="F152">
         <v>138</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>3</v>
       </c>
       <c r="B153" t="s">
-        <v>827</v>
+        <v>993</v>
       </c>
       <c r="C153" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D153">
         <v>57</v>
       </c>
       <c r="E153">
         <v>6</v>
       </c>
       <c r="F153">
         <v>63</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>4</v>
       </c>
       <c r="B154" t="s">
-        <v>828</v>
+        <v>994</v>
       </c>
       <c r="C154" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D154">
         <v>58</v>
       </c>
       <c r="E154">
         <v>30</v>
       </c>
       <c r="F154">
         <v>88</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>5</v>
       </c>
       <c r="B155" t="s">
-        <v>829</v>
+        <v>995</v>
       </c>
       <c r="C155" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D155">
         <v>59</v>
       </c>
       <c r="E155">
         <v>9</v>
       </c>
       <c r="F155">
         <v>68</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>6</v>
       </c>
       <c r="B156" t="s">
-        <v>830</v>
+        <v>996</v>
       </c>
       <c r="C156" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D156">
         <v>67</v>
       </c>
       <c r="E156">
         <v>15</v>
       </c>
       <c r="F156">
         <v>82</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>7</v>
       </c>
       <c r="B157" t="s">
-        <v>578</v>
+        <v>744</v>
       </c>
       <c r="C157" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D157">
         <v>77</v>
       </c>
       <c r="E157">
         <v>26</v>
       </c>
       <c r="F157">
         <v>103</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView tabSelected="true" workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" t="s">
+        <v>25</v>
+      </c>
+      <c r="D2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F2" t="s">
+        <v>28</v>
+      </c>
+      <c r="G2">
+        <v>13051</v>
+      </c>
+      <c r="H2">
+        <v>45221</v>
+      </c>
+      <c r="I2">
+        <v>9676</v>
+      </c>
+      <c r="J2">
+        <v>49350</v>
+      </c>
+      <c r="K2">
+        <v>31031</v>
+      </c>
+      <c r="L2">
+        <v>744</v>
+      </c>
+      <c r="M2">
+        <v>10019</v>
+      </c>
+      <c r="N2">
+        <v>27702</v>
+      </c>
+      <c r="O2">
+        <v>329</v>
+      </c>
+      <c r="P2">
+        <v>13489</v>
+      </c>
+      <c r="Q2">
+        <v>1896</v>
+      </c>
+      <c r="R2">
+        <v>43427</v>
+      </c>
+      <c r="S2">
+        <v>7550</v>
+      </c>
+      <c r="T2">
+        <v>35680</v>
+      </c>
+      <c r="U2">
+        <v>7641</v>
+      </c>
+      <c r="V2">
+        <v>6611</v>
+      </c>
+      <c r="W2">
+        <v>907</v>
+      </c>
+      <c r="X2">
+        <v>304324</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C3" t="s">
+        <v>25</v>
+      </c>
+      <c r="D3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F3" t="s">
+        <v>30</v>
+      </c>
+      <c r="G3">
+        <v>14063</v>
+      </c>
+      <c r="H3">
+        <v>14446</v>
+      </c>
+      <c r="I3">
+        <v>2452</v>
+      </c>
+      <c r="J3">
+        <v>17896</v>
+      </c>
+      <c r="K3">
+        <v>13331</v>
+      </c>
+      <c r="L3">
+        <v>700</v>
+      </c>
+      <c r="M3">
+        <v>3523</v>
+      </c>
+      <c r="N3">
+        <v>10728</v>
+      </c>
+      <c r="O3">
+        <v>161</v>
+      </c>
+      <c r="P3">
+        <v>7116</v>
+      </c>
+      <c r="Q3">
+        <v>763</v>
+      </c>
+      <c r="R3">
+        <v>6434</v>
+      </c>
+      <c r="S3">
+        <v>14684</v>
+      </c>
+      <c r="T3">
+        <v>6417</v>
+      </c>
+      <c r="U3">
+        <v>5833</v>
+      </c>
+      <c r="V3">
+        <v>35339</v>
+      </c>
+      <c r="W3">
+        <v>648</v>
+      </c>
+      <c r="X3">
+        <v>154534</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C4" t="s">
+        <v>25</v>
+      </c>
+      <c r="D4" t="s">
+        <v>26</v>
+      </c>
+      <c r="E4" t="s">
+        <v>31</v>
+      </c>
+      <c r="F4" t="s">
+        <v>32</v>
+      </c>
+      <c r="G4">
+        <v>2856</v>
+      </c>
+      <c r="H4">
+        <v>8056</v>
+      </c>
+      <c r="I4">
+        <v>6316</v>
+      </c>
+      <c r="J4">
+        <v>9248</v>
+      </c>
+      <c r="K4">
+        <v>6423</v>
+      </c>
+      <c r="L4">
+        <v>161</v>
+      </c>
+      <c r="M4">
+        <v>6243</v>
+      </c>
+      <c r="N4">
+        <v>8526</v>
+      </c>
+      <c r="O4">
+        <v>226</v>
+      </c>
+      <c r="P4">
+        <v>2459</v>
+      </c>
+      <c r="Q4">
+        <v>489</v>
+      </c>
+      <c r="R4">
+        <v>15979</v>
+      </c>
+      <c r="S4">
+        <v>7021</v>
+      </c>
+      <c r="T4">
+        <v>19429</v>
+      </c>
+      <c r="U4">
+        <v>1899</v>
+      </c>
+      <c r="V4">
+        <v>833</v>
+      </c>
+      <c r="W4">
+        <v>231</v>
+      </c>
+      <c r="X4">
+        <v>96395</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>33</v>
+      </c>
+      <c r="B5" t="s">
+        <v>34</v>
+      </c>
+      <c r="G5">
+        <v>29970</v>
+      </c>
+      <c r="H5">
+        <v>67723</v>
+      </c>
+      <c r="I5">
+        <v>18444</v>
+      </c>
+      <c r="J5">
+        <v>76494</v>
+      </c>
+      <c r="K5">
+        <v>50785</v>
+      </c>
+      <c r="L5">
+        <v>1605</v>
+      </c>
+      <c r="M5">
+        <v>19785</v>
+      </c>
+      <c r="N5">
+        <v>46956</v>
+      </c>
+      <c r="O5">
+        <v>716</v>
+      </c>
+      <c r="P5">
+        <v>23064</v>
+      </c>
+      <c r="Q5">
+        <v>3148</v>
+      </c>
+      <c r="R5">
+        <v>65840</v>
+      </c>
+      <c r="S5">
+        <v>29255</v>
+      </c>
+      <c r="T5">
+        <v>61526</v>
+      </c>
+      <c r="U5">
+        <v>15373</v>
+      </c>
+      <c r="V5">
+        <v>42783</v>
+      </c>
+      <c r="W5">
+        <v>1786</v>
+      </c>
+      <c r="X5">
+        <v>555253</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>1</v>
+        <v>36</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>2</v>
+        <v>37</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>3</v>
+        <v>28</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>4</v>
+        <v>30</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>5</v>
+        <v>32</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>6</v>
-[...368 lines deleted...]
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D2">
         <v>13051</v>
       </c>
       <c r="E2">
         <v>14063</v>
       </c>
       <c r="F2">
         <v>2856</v>
       </c>
       <c r="G2">
         <v>29970</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C3" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D3">
         <v>2059</v>
       </c>
       <c r="E3">
         <v>2017</v>
       </c>
       <c r="F3">
         <v>388</v>
       </c>
       <c r="G3">
         <v>4464</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>839</v>
+        <v>40</v>
       </c>
       <c r="C4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D4">
         <v>5309</v>
       </c>
       <c r="E4">
         <v>9644</v>
       </c>
       <c r="F4">
         <v>1158</v>
       </c>
       <c r="G4">
         <v>16111</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>840</v>
+        <v>42</v>
       </c>
       <c r="C5" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D5">
         <v>787</v>
       </c>
       <c r="E5">
         <v>700</v>
       </c>
       <c r="F5">
         <v>156</v>
       </c>
       <c r="G5">
         <v>1643</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>841</v>
+        <v>43</v>
       </c>
       <c r="C6" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D6">
         <v>502</v>
       </c>
       <c r="E6">
         <v>258</v>
       </c>
       <c r="F6">
         <v>482</v>
       </c>
       <c r="G6">
         <v>1242</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>842</v>
+        <v>44</v>
       </c>
       <c r="C7" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D7">
         <v>662</v>
       </c>
       <c r="E7">
         <v>220</v>
       </c>
       <c r="F7">
         <v>81</v>
       </c>
       <c r="G7">
         <v>963</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>843</v>
+        <v>45</v>
       </c>
       <c r="C8" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D8">
         <v>216</v>
       </c>
       <c r="E8">
         <v>183</v>
       </c>
       <c r="F8">
         <v>49</v>
       </c>
       <c r="G8">
         <v>448</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>844</v>
+        <v>46</v>
       </c>
       <c r="C9" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D9">
         <v>219</v>
       </c>
       <c r="E9">
         <v>166</v>
       </c>
       <c r="F9">
         <v>170</v>
       </c>
       <c r="G9">
         <v>555</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>845</v>
+        <v>47</v>
       </c>
       <c r="C10" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D10">
         <v>168</v>
       </c>
       <c r="E10">
         <v>134</v>
       </c>
       <c r="F10">
         <v>51</v>
       </c>
       <c r="G10">
         <v>353</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>846</v>
+        <v>48</v>
       </c>
       <c r="C11" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D11">
         <v>3129</v>
       </c>
       <c r="E11">
         <v>741</v>
       </c>
       <c r="F11">
         <v>321</v>
       </c>
       <c r="G11">
         <v>4191</v>
       </c>
     </row>
     <row r="12"/>
     <row r="13">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
         <v>7</v>
       </c>
       <c r="C13" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D13">
         <v>45221</v>
       </c>
       <c r="E13">
         <v>14446</v>
       </c>
       <c r="F13">
         <v>8056</v>
       </c>
       <c r="G13">
         <v>67723</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B14" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C14" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D14">
         <v>2687</v>
       </c>
       <c r="E14">
         <v>1943</v>
       </c>
       <c r="F14">
         <v>486</v>
       </c>
       <c r="G14">
         <v>5116</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>847</v>
+        <v>49</v>
       </c>
       <c r="C15" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D15">
         <v>12095</v>
       </c>
       <c r="E15">
         <v>2983</v>
       </c>
       <c r="F15">
         <v>1874</v>
       </c>
       <c r="G15">
         <v>16952</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>848</v>
+        <v>50</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D16">
         <v>5327</v>
       </c>
       <c r="E16">
         <v>3014</v>
       </c>
       <c r="F16">
         <v>491</v>
       </c>
       <c r="G16">
         <v>8832</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>3</v>
       </c>
       <c r="B17" t="s">
-        <v>849</v>
+        <v>51</v>
       </c>
       <c r="C17" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D17">
         <v>12810</v>
       </c>
       <c r="E17">
         <v>484</v>
       </c>
       <c r="F17">
         <v>1814</v>
       </c>
       <c r="G17">
         <v>15108</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>850</v>
+        <v>52</v>
       </c>
       <c r="C18" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D18">
         <v>1359</v>
       </c>
       <c r="E18">
         <v>551</v>
       </c>
       <c r="F18">
         <v>225</v>
       </c>
       <c r="G18">
         <v>2135</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>5</v>
       </c>
       <c r="B19" t="s">
-        <v>851</v>
+        <v>53</v>
       </c>
       <c r="C19" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D19">
         <v>1832</v>
       </c>
       <c r="E19">
         <v>1530</v>
       </c>
       <c r="F19">
         <v>1012</v>
       </c>
       <c r="G19">
         <v>4374</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>6</v>
       </c>
       <c r="B20" t="s">
-        <v>852</v>
+        <v>54</v>
       </c>
       <c r="C20" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D20">
         <v>344</v>
       </c>
       <c r="E20">
         <v>275</v>
       </c>
       <c r="F20">
         <v>84</v>
       </c>
       <c r="G20">
         <v>703</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>7</v>
       </c>
       <c r="B21" t="s">
-        <v>853</v>
+        <v>55</v>
       </c>
       <c r="C21" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D21">
         <v>572</v>
       </c>
       <c r="E21">
         <v>2849</v>
       </c>
       <c r="F21">
         <v>63</v>
       </c>
       <c r="G21">
         <v>3484</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>8</v>
       </c>
       <c r="B22" t="s">
-        <v>854</v>
+        <v>56</v>
       </c>
       <c r="C22" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D22">
         <v>446</v>
       </c>
       <c r="E22">
         <v>239</v>
       </c>
       <c r="F22">
         <v>190</v>
       </c>
       <c r="G22">
         <v>875</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>9</v>
       </c>
       <c r="B23" t="s">
-        <v>855</v>
+        <v>57</v>
       </c>
       <c r="C23" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D23">
         <v>186</v>
       </c>
       <c r="E23">
         <v>62</v>
       </c>
       <c r="F23">
         <v>59</v>
       </c>
       <c r="G23">
         <v>307</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>10</v>
       </c>
       <c r="B24" t="s">
-        <v>856</v>
+        <v>58</v>
       </c>
       <c r="C24" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D24">
         <v>1236</v>
       </c>
       <c r="E24">
         <v>89</v>
       </c>
       <c r="F24">
         <v>65</v>
       </c>
       <c r="G24">
         <v>1390</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>11</v>
       </c>
       <c r="B25" t="s">
-        <v>857</v>
+        <v>59</v>
       </c>
       <c r="C25" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D25">
         <v>6327</v>
       </c>
       <c r="E25">
         <v>427</v>
       </c>
       <c r="F25">
         <v>1693</v>
       </c>
       <c r="G25">
         <v>8447</v>
       </c>
     </row>
     <row r="26"/>
     <row r="27">
       <c r="A27">
         <v>3</v>
       </c>
       <c r="B27" t="s">
         <v>8</v>
       </c>
       <c r="C27" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D27">
         <v>9676</v>
       </c>
       <c r="E27">
         <v>2452</v>
       </c>
       <c r="F27">
         <v>6316</v>
       </c>
       <c r="G27">
         <v>18444</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B28" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C28" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D28">
         <v>1195</v>
       </c>
       <c r="E28">
         <v>463</v>
       </c>
       <c r="F28">
         <v>336</v>
       </c>
       <c r="G28">
         <v>1994</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1</v>
       </c>
       <c r="B29" t="s">
-        <v>858</v>
+        <v>60</v>
       </c>
       <c r="C29" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D29">
         <v>4249</v>
       </c>
       <c r="E29">
         <v>966</v>
       </c>
       <c r="F29">
         <v>5219</v>
       </c>
       <c r="G29">
         <v>10434</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>2</v>
       </c>
       <c r="B30" t="s">
-        <v>859</v>
+        <v>61</v>
       </c>
       <c r="C30" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D30">
         <v>679</v>
       </c>
       <c r="E30">
         <v>180</v>
       </c>
       <c r="F30">
         <v>79</v>
       </c>
       <c r="G30">
         <v>938</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>3</v>
       </c>
       <c r="B31" t="s">
-        <v>860</v>
+        <v>62</v>
       </c>
       <c r="C31" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D31">
         <v>1532</v>
       </c>
       <c r="E31">
         <v>196</v>
       </c>
       <c r="F31">
         <v>151</v>
       </c>
       <c r="G31">
         <v>1879</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>4</v>
       </c>
       <c r="B32" t="s">
-        <v>861</v>
+        <v>63</v>
       </c>
       <c r="C32" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D32">
         <v>317</v>
       </c>
       <c r="E32">
         <v>315</v>
       </c>
       <c r="F32">
         <v>26</v>
       </c>
       <c r="G32">
         <v>658</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>5</v>
       </c>
       <c r="B33" t="s">
-        <v>862</v>
+        <v>64</v>
       </c>
       <c r="C33" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D33">
         <v>261</v>
       </c>
       <c r="E33">
         <v>64</v>
       </c>
       <c r="F33">
         <v>109</v>
       </c>
       <c r="G33">
         <v>434</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>6</v>
       </c>
       <c r="B34" t="s">
-        <v>863</v>
+        <v>65</v>
       </c>
       <c r="C34" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D34">
         <v>138</v>
       </c>
       <c r="E34">
         <v>68</v>
       </c>
       <c r="F34">
         <v>34</v>
       </c>
       <c r="G34">
         <v>240</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>7</v>
       </c>
       <c r="B35" t="s">
-        <v>864</v>
+        <v>66</v>
       </c>
       <c r="C35" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D35">
         <v>220</v>
       </c>
       <c r="E35">
         <v>40</v>
       </c>
       <c r="F35">
         <v>157</v>
       </c>
       <c r="G35">
         <v>417</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>8</v>
       </c>
       <c r="B36" t="s">
-        <v>865</v>
+        <v>67</v>
       </c>
       <c r="C36" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D36">
         <v>278</v>
       </c>
       <c r="E36">
         <v>37</v>
       </c>
       <c r="F36">
         <v>44</v>
       </c>
       <c r="G36">
         <v>359</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>9</v>
       </c>
       <c r="B37" t="s">
-        <v>866</v>
+        <v>68</v>
       </c>
       <c r="C37" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D37">
         <v>537</v>
       </c>
       <c r="E37">
         <v>45</v>
       </c>
       <c r="F37">
         <v>72</v>
       </c>
       <c r="G37">
         <v>654</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>10</v>
       </c>
       <c r="B38" t="s">
-        <v>867</v>
+        <v>69</v>
       </c>
       <c r="C38" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D38">
         <v>54</v>
       </c>
       <c r="E38">
         <v>21</v>
       </c>
       <c r="F38">
         <v>40</v>
       </c>
       <c r="G38">
         <v>115</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>11</v>
       </c>
       <c r="B39" t="s">
-        <v>868</v>
+        <v>70</v>
       </c>
       <c r="C39" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D39">
         <v>216</v>
       </c>
       <c r="E39">
         <v>57</v>
       </c>
       <c r="F39">
         <v>49</v>
       </c>
       <c r="G39">
         <v>322</v>
       </c>
     </row>
     <row r="40"/>
     <row r="41">
       <c r="A41">
         <v>4</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D41">
         <v>49350</v>
       </c>
       <c r="E41">
         <v>17896</v>
       </c>
       <c r="F41">
         <v>9248</v>
       </c>
       <c r="G41">
         <v>76494</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B42" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C42" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D42">
         <v>2513</v>
       </c>
       <c r="E42">
         <v>1143</v>
       </c>
       <c r="F42">
         <v>382</v>
       </c>
       <c r="G42">
         <v>4038</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1</v>
       </c>
       <c r="B43" t="s">
-        <v>869</v>
+        <v>71</v>
       </c>
       <c r="C43" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D43">
         <v>5157</v>
       </c>
       <c r="E43">
         <v>1576</v>
       </c>
       <c r="F43">
         <v>1308</v>
       </c>
       <c r="G43">
         <v>8041</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2</v>
       </c>
       <c r="B44" t="s">
-        <v>870</v>
+        <v>72</v>
       </c>
       <c r="C44" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D44">
         <v>3197</v>
       </c>
       <c r="E44">
         <v>780</v>
       </c>
       <c r="F44">
         <v>1169</v>
       </c>
       <c r="G44">
         <v>5146</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>3</v>
       </c>
       <c r="B45" t="s">
-        <v>871</v>
+        <v>73</v>
       </c>
       <c r="C45" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D45">
         <v>1285</v>
       </c>
       <c r="E45">
         <v>338</v>
       </c>
       <c r="F45">
         <v>298</v>
       </c>
       <c r="G45">
         <v>1921</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>4</v>
       </c>
       <c r="B46" t="s">
-        <v>872</v>
+        <v>74</v>
       </c>
       <c r="C46" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D46">
         <v>8405</v>
       </c>
       <c r="E46">
         <v>455</v>
       </c>
       <c r="F46">
         <v>2358</v>
       </c>
       <c r="G46">
         <v>11218</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>5</v>
       </c>
       <c r="B47" t="s">
-        <v>873</v>
+        <v>75</v>
       </c>
       <c r="C47" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D47">
         <v>916</v>
       </c>
       <c r="E47">
         <v>1415</v>
       </c>
       <c r="F47">
         <v>118</v>
       </c>
       <c r="G47">
         <v>2449</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>6</v>
       </c>
       <c r="B48" t="s">
-        <v>874</v>
+        <v>76</v>
       </c>
       <c r="C48" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D48">
         <v>208</v>
       </c>
       <c r="E48">
         <v>338</v>
       </c>
       <c r="F48">
         <v>49</v>
       </c>
       <c r="G48">
         <v>595</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>7</v>
       </c>
       <c r="B49" t="s">
-        <v>875</v>
+        <v>77</v>
       </c>
       <c r="C49" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D49">
         <v>2348</v>
       </c>
       <c r="E49">
         <v>9323</v>
       </c>
       <c r="F49">
         <v>130</v>
       </c>
       <c r="G49">
         <v>11801</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>8</v>
       </c>
       <c r="B50" t="s">
-        <v>876</v>
+        <v>78</v>
       </c>
       <c r="C50" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D50">
         <v>9099</v>
       </c>
       <c r="E50">
         <v>666</v>
       </c>
       <c r="F50">
         <v>1454</v>
       </c>
       <c r="G50">
         <v>11219</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>9</v>
       </c>
       <c r="B51" t="s">
-        <v>877</v>
+        <v>79</v>
       </c>
       <c r="C51" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D51">
         <v>127</v>
       </c>
       <c r="E51">
         <v>90</v>
       </c>
       <c r="F51">
         <v>66</v>
       </c>
       <c r="G51">
         <v>283</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>10</v>
       </c>
       <c r="B52" t="s">
-        <v>878</v>
+        <v>80</v>
       </c>
       <c r="C52" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D52">
         <v>1149</v>
       </c>
       <c r="E52">
         <v>130</v>
       </c>
       <c r="F52">
         <v>127</v>
       </c>
       <c r="G52">
         <v>1406</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>11</v>
       </c>
       <c r="B53" t="s">
-        <v>879</v>
+        <v>81</v>
       </c>
       <c r="C53" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D53">
         <v>14946</v>
       </c>
       <c r="E53">
         <v>1642</v>
       </c>
       <c r="F53">
         <v>1789</v>
       </c>
       <c r="G53">
         <v>18377</v>
       </c>
     </row>
     <row r="54"/>
     <row r="55">
       <c r="A55">
         <v>5</v>
       </c>
       <c r="B55" t="s">
         <v>10</v>
       </c>
       <c r="C55" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D55">
         <v>31031</v>
       </c>
       <c r="E55">
         <v>13331</v>
       </c>
       <c r="F55">
         <v>6423</v>
       </c>
       <c r="G55">
         <v>50785</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B56" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C56" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D56">
         <v>1522</v>
       </c>
       <c r="E56">
         <v>898</v>
       </c>
       <c r="F56">
         <v>401</v>
       </c>
       <c r="G56">
         <v>2821</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>1</v>
       </c>
       <c r="B57" t="s">
-        <v>880</v>
+        <v>82</v>
       </c>
       <c r="C57" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D57">
         <v>10354</v>
       </c>
       <c r="E57">
         <v>3465</v>
       </c>
       <c r="F57">
         <v>3023</v>
       </c>
       <c r="G57">
         <v>16842</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>2</v>
       </c>
       <c r="B58" t="s">
-        <v>881</v>
+        <v>83</v>
       </c>
       <c r="C58" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D58">
         <v>813</v>
       </c>
       <c r="E58">
         <v>5636</v>
       </c>
       <c r="F58">
         <v>103</v>
       </c>
       <c r="G58">
         <v>6552</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>3</v>
       </c>
       <c r="B59" t="s">
-        <v>882</v>
+        <v>84</v>
       </c>
       <c r="C59" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D59">
         <v>390</v>
       </c>
       <c r="E59">
         <v>230</v>
       </c>
       <c r="F59">
         <v>343</v>
       </c>
       <c r="G59">
         <v>963</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>4</v>
       </c>
       <c r="B60" t="s">
-        <v>883</v>
+        <v>85</v>
       </c>
       <c r="C60" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D60">
         <v>411</v>
       </c>
       <c r="E60">
         <v>242</v>
       </c>
       <c r="F60">
         <v>78</v>
       </c>
       <c r="G60">
         <v>731</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>5</v>
       </c>
       <c r="B61" t="s">
-        <v>884</v>
+        <v>86</v>
       </c>
       <c r="C61" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D61">
         <v>10363</v>
       </c>
       <c r="E61">
         <v>806</v>
       </c>
       <c r="F61">
         <v>2025</v>
       </c>
       <c r="G61">
         <v>13194</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>6</v>
       </c>
       <c r="B62" t="s">
-        <v>885</v>
+        <v>87</v>
       </c>
       <c r="C62" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D62">
         <v>106</v>
       </c>
       <c r="E62">
         <v>226</v>
       </c>
       <c r="F62">
         <v>20</v>
       </c>
       <c r="G62">
         <v>352</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>7</v>
       </c>
       <c r="B63" t="s">
-        <v>886</v>
+        <v>88</v>
       </c>
       <c r="C63" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D63">
         <v>6431</v>
       </c>
       <c r="E63">
         <v>1397</v>
       </c>
       <c r="F63">
         <v>182</v>
       </c>
       <c r="G63">
         <v>8010</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>8</v>
       </c>
       <c r="B64" t="s">
-        <v>887</v>
+        <v>89</v>
       </c>
       <c r="C64" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D64">
         <v>74</v>
       </c>
       <c r="E64">
         <v>35</v>
       </c>
       <c r="F64">
         <v>33</v>
       </c>
       <c r="G64">
         <v>142</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>9</v>
       </c>
       <c r="B65" t="s">
-        <v>888</v>
+        <v>90</v>
       </c>
       <c r="C65" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D65">
         <v>45</v>
       </c>
       <c r="E65">
         <v>26</v>
       </c>
       <c r="F65">
         <v>62</v>
       </c>
       <c r="G65">
         <v>133</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>10</v>
       </c>
       <c r="B66" t="s">
-        <v>889</v>
+        <v>91</v>
       </c>
       <c r="C66" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D66">
         <v>329</v>
       </c>
       <c r="E66">
         <v>85</v>
       </c>
       <c r="F66">
         <v>108</v>
       </c>
       <c r="G66">
         <v>522</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>11</v>
       </c>
       <c r="B67" t="s">
-        <v>890</v>
+        <v>92</v>
       </c>
       <c r="C67" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D67">
         <v>193</v>
       </c>
       <c r="E67">
         <v>285</v>
       </c>
       <c r="F67">
         <v>45</v>
       </c>
       <c r="G67">
         <v>523</v>
       </c>
     </row>
     <row r="68"/>
     <row r="69">
       <c r="A69">
         <v>6</v>
       </c>
       <c r="B69" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="C69" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D69">
         <v>744</v>
       </c>
       <c r="E69">
         <v>700</v>
       </c>
       <c r="F69">
         <v>161</v>
       </c>
       <c r="G69">
         <v>1605</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B70" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C70" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D70">
         <v>293</v>
       </c>
       <c r="E70">
         <v>368</v>
       </c>
       <c r="F70">
         <v>74</v>
       </c>
       <c r="G70">
         <v>735</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1</v>
       </c>
       <c r="B71" t="s">
-        <v>891</v>
+        <v>93</v>
       </c>
       <c r="C71" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D71">
         <v>294</v>
       </c>
       <c r="E71">
         <v>205</v>
       </c>
       <c r="F71">
         <v>59</v>
       </c>
       <c r="G71">
         <v>558</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>2</v>
       </c>
       <c r="B72" t="s">
-        <v>892</v>
+        <v>94</v>
       </c>
       <c r="C72" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D72">
         <v>87</v>
       </c>
       <c r="E72">
         <v>63</v>
       </c>
       <c r="F72">
         <v>17</v>
       </c>
       <c r="G72">
         <v>167</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>3</v>
       </c>
       <c r="B73" t="s">
-        <v>893</v>
+        <v>95</v>
       </c>
       <c r="C73" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D73">
         <v>70</v>
       </c>
       <c r="E73">
         <v>64</v>
       </c>
       <c r="F73">
         <v>11</v>
       </c>
       <c r="G73">
         <v>145</v>
       </c>
     </row>
     <row r="74"/>
     <row r="75">
       <c r="A75">
         <v>7</v>
       </c>
       <c r="B75" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C75" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D75">
         <v>10019</v>
       </c>
       <c r="E75">
         <v>3523</v>
       </c>
       <c r="F75">
         <v>6243</v>
       </c>
       <c r="G75">
         <v>19785</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B76" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C76" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D76">
         <v>992</v>
       </c>
       <c r="E76">
         <v>488</v>
       </c>
       <c r="F76">
         <v>194</v>
       </c>
       <c r="G76">
         <v>1674</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1</v>
       </c>
       <c r="B77" t="s">
-        <v>894</v>
+        <v>96</v>
       </c>
       <c r="C77" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D77">
         <v>3452</v>
       </c>
       <c r="E77">
         <v>1930</v>
       </c>
       <c r="F77">
         <v>567</v>
       </c>
       <c r="G77">
         <v>5949</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>2</v>
       </c>
       <c r="B78" t="s">
-        <v>895</v>
+        <v>97</v>
       </c>
       <c r="C78" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D78">
         <v>1312</v>
       </c>
       <c r="E78">
         <v>187</v>
       </c>
       <c r="F78">
         <v>147</v>
       </c>
       <c r="G78">
         <v>1646</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>3</v>
       </c>
       <c r="B79" t="s">
-        <v>896</v>
+        <v>98</v>
       </c>
       <c r="C79" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D79">
         <v>301</v>
       </c>
       <c r="E79">
         <v>53</v>
       </c>
       <c r="F79">
         <v>37</v>
       </c>
       <c r="G79">
         <v>391</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>4</v>
       </c>
       <c r="B80" t="s">
-        <v>897</v>
+        <v>99</v>
       </c>
       <c r="C80" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D80">
         <v>129</v>
       </c>
       <c r="E80">
         <v>46</v>
       </c>
       <c r="F80">
         <v>20</v>
       </c>
       <c r="G80">
         <v>195</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>5</v>
       </c>
       <c r="B81" t="s">
-        <v>898</v>
+        <v>100</v>
       </c>
       <c r="C81" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D81">
         <v>875</v>
       </c>
       <c r="E81">
         <v>71</v>
       </c>
       <c r="F81">
         <v>49</v>
       </c>
       <c r="G81">
         <v>995</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>6</v>
       </c>
       <c r="B82" t="s">
-        <v>899</v>
+        <v>101</v>
       </c>
       <c r="C82" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D82">
         <v>45</v>
       </c>
       <c r="E82">
         <v>30</v>
       </c>
       <c r="F82">
         <v>14</v>
       </c>
       <c r="G82">
         <v>89</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>7</v>
       </c>
       <c r="B83" t="s">
-        <v>900</v>
+        <v>102</v>
       </c>
       <c r="C83" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D83">
         <v>274</v>
       </c>
       <c r="E83">
         <v>88</v>
       </c>
       <c r="F83">
         <v>93</v>
       </c>
       <c r="G83">
         <v>455</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>8</v>
       </c>
       <c r="B84" t="s">
-        <v>901</v>
+        <v>103</v>
       </c>
       <c r="C84" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D84">
         <v>45</v>
       </c>
       <c r="E84">
         <v>11</v>
       </c>
       <c r="F84">
         <v>20</v>
       </c>
       <c r="G84">
         <v>76</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>9</v>
       </c>
       <c r="B85" t="s">
-        <v>902</v>
+        <v>104</v>
       </c>
       <c r="C85" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D85">
         <v>858</v>
       </c>
       <c r="E85">
         <v>490</v>
       </c>
       <c r="F85">
         <v>5003</v>
       </c>
       <c r="G85">
         <v>6351</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>10</v>
       </c>
       <c r="B86" t="s">
-        <v>903</v>
+        <v>105</v>
       </c>
       <c r="C86" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D86">
         <v>348</v>
       </c>
       <c r="E86">
         <v>72</v>
       </c>
       <c r="F86">
         <v>38</v>
       </c>
       <c r="G86">
         <v>458</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>11</v>
       </c>
       <c r="B87" t="s">
-        <v>904</v>
+        <v>106</v>
       </c>
       <c r="C87" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D87">
         <v>1388</v>
       </c>
       <c r="E87">
         <v>57</v>
       </c>
       <c r="F87">
         <v>61</v>
       </c>
       <c r="G87">
         <v>1506</v>
       </c>
     </row>
     <row r="88"/>
     <row r="89">
       <c r="A89">
         <v>8</v>
       </c>
       <c r="B89" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C89" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D89">
         <v>27702</v>
       </c>
       <c r="E89">
         <v>10728</v>
       </c>
       <c r="F89">
         <v>8526</v>
       </c>
       <c r="G89">
         <v>46956</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B90" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C90" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D90">
         <v>1248</v>
       </c>
       <c r="E90">
         <v>591</v>
       </c>
       <c r="F90">
         <v>435</v>
       </c>
       <c r="G90">
         <v>2274</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>1</v>
       </c>
       <c r="B91" t="s">
-        <v>905</v>
+        <v>107</v>
       </c>
       <c r="C91" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D91">
         <v>9412</v>
       </c>
       <c r="E91">
         <v>2697</v>
       </c>
       <c r="F91">
         <v>4573</v>
       </c>
       <c r="G91">
         <v>16682</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>2</v>
       </c>
       <c r="B92" t="s">
-        <v>906</v>
+        <v>108</v>
       </c>
       <c r="C92" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D92">
         <v>1809</v>
       </c>
       <c r="E92">
         <v>325</v>
       </c>
       <c r="F92">
         <v>425</v>
       </c>
       <c r="G92">
         <v>2559</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>3</v>
       </c>
       <c r="B93" t="s">
-        <v>907</v>
+        <v>109</v>
       </c>
       <c r="C93" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D93">
         <v>985</v>
       </c>
       <c r="E93">
         <v>3288</v>
       </c>
       <c r="F93">
         <v>140</v>
       </c>
       <c r="G93">
         <v>4413</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>4</v>
       </c>
       <c r="B94" t="s">
-        <v>908</v>
+        <v>110</v>
       </c>
       <c r="C94" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D94">
         <v>1759</v>
       </c>
       <c r="E94">
         <v>275</v>
       </c>
       <c r="F94">
         <v>765</v>
       </c>
       <c r="G94">
         <v>2799</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>5</v>
       </c>
       <c r="B95" t="s">
-        <v>909</v>
+        <v>111</v>
       </c>
       <c r="C95" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D95">
         <v>320</v>
       </c>
       <c r="E95">
         <v>1525</v>
       </c>
       <c r="F95">
         <v>97</v>
       </c>
       <c r="G95">
         <v>1942</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>6</v>
       </c>
       <c r="B96" t="s">
-        <v>910</v>
+        <v>112</v>
       </c>
       <c r="C96" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D96">
         <v>213</v>
       </c>
       <c r="E96">
         <v>170</v>
       </c>
       <c r="F96">
         <v>51</v>
       </c>
       <c r="G96">
         <v>434</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>7</v>
       </c>
       <c r="B97" t="s">
-        <v>911</v>
+        <v>113</v>
       </c>
       <c r="C97" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D97">
         <v>688</v>
       </c>
       <c r="E97">
         <v>750</v>
       </c>
       <c r="F97">
         <v>90</v>
       </c>
       <c r="G97">
         <v>1528</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>8</v>
       </c>
       <c r="B98" t="s">
-        <v>912</v>
+        <v>114</v>
       </c>
       <c r="C98" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D98">
         <v>3000</v>
       </c>
       <c r="E98">
         <v>400</v>
       </c>
       <c r="F98">
         <v>1260</v>
       </c>
       <c r="G98">
         <v>4660</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>9</v>
       </c>
       <c r="B99" t="s">
-        <v>528</v>
+        <v>115</v>
       </c>
       <c r="C99" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D99">
         <v>104</v>
       </c>
       <c r="E99">
         <v>38</v>
       </c>
       <c r="F99">
         <v>145</v>
       </c>
       <c r="G99">
         <v>287</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>10</v>
       </c>
       <c r="B100" t="s">
-        <v>913</v>
+        <v>116</v>
       </c>
       <c r="C100" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D100">
         <v>64</v>
       </c>
       <c r="E100">
         <v>412</v>
       </c>
       <c r="F100">
         <v>175</v>
       </c>
       <c r="G100">
         <v>651</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>11</v>
       </c>
       <c r="B101" t="s">
-        <v>914</v>
+        <v>117</v>
       </c>
       <c r="C101" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D101">
         <v>8100</v>
       </c>
       <c r="E101">
         <v>257</v>
       </c>
       <c r="F101">
         <v>370</v>
       </c>
       <c r="G101">
         <v>8727</v>
       </c>
     </row>
     <row r="102"/>
     <row r="103">
       <c r="A103">
         <v>9</v>
       </c>
       <c r="B103" t="s">
-        <v>222</v>
+        <v>14</v>
       </c>
       <c r="C103" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D103">
         <v>329</v>
       </c>
       <c r="E103">
         <v>161</v>
       </c>
       <c r="F103">
         <v>226</v>
       </c>
       <c r="G103">
         <v>716</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B104" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C104" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D104">
         <v>203</v>
       </c>
       <c r="E104">
         <v>77</v>
       </c>
       <c r="F104">
         <v>134</v>
       </c>
       <c r="G104">
         <v>414</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1</v>
       </c>
       <c r="B105" t="s">
-        <v>915</v>
+        <v>118</v>
       </c>
       <c r="C105" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D105">
         <v>126</v>
       </c>
       <c r="E105">
         <v>84</v>
       </c>
       <c r="F105">
         <v>92</v>
       </c>
       <c r="G105">
         <v>302</v>
       </c>
     </row>
     <row r="106"/>
     <row r="107">
       <c r="A107">
         <v>10</v>
       </c>
       <c r="B107" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D107">
         <v>13489</v>
       </c>
       <c r="E107">
         <v>7116</v>
       </c>
       <c r="F107">
         <v>2459</v>
       </c>
       <c r="G107">
         <v>23064</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B108" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C108" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D108">
         <v>496</v>
       </c>
       <c r="E108">
         <v>348</v>
       </c>
       <c r="F108">
         <v>74</v>
       </c>
       <c r="G108">
         <v>918</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1</v>
       </c>
       <c r="B109" t="s">
-        <v>916</v>
+        <v>119</v>
       </c>
       <c r="C109" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D109">
         <v>10265</v>
       </c>
       <c r="E109">
         <v>1034</v>
       </c>
       <c r="F109">
         <v>1761</v>
       </c>
       <c r="G109">
         <v>13060</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>2</v>
       </c>
       <c r="B110" t="s">
-        <v>917</v>
+        <v>120</v>
       </c>
       <c r="C110" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D110">
         <v>439</v>
       </c>
       <c r="E110">
         <v>4295</v>
       </c>
       <c r="F110">
         <v>60</v>
       </c>
       <c r="G110">
         <v>4794</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>3</v>
       </c>
       <c r="B111" t="s">
-        <v>852</v>
+        <v>54</v>
       </c>
       <c r="C111" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D111">
         <v>355</v>
       </c>
       <c r="E111">
         <v>109</v>
       </c>
       <c r="F111">
         <v>161</v>
       </c>
       <c r="G111">
         <v>625</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>4</v>
       </c>
       <c r="B112" t="s">
-        <v>918</v>
+        <v>121</v>
       </c>
       <c r="C112" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D112">
         <v>649</v>
       </c>
       <c r="E112">
         <v>151</v>
       </c>
       <c r="F112">
         <v>51</v>
       </c>
       <c r="G112">
         <v>851</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>5</v>
       </c>
       <c r="B113" t="s">
-        <v>919</v>
+        <v>122</v>
       </c>
       <c r="C113" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D113">
         <v>92</v>
       </c>
       <c r="E113">
         <v>62</v>
       </c>
       <c r="F113">
         <v>33</v>
       </c>
       <c r="G113">
         <v>187</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>6</v>
       </c>
       <c r="B114" t="s">
-        <v>920</v>
+        <v>123</v>
       </c>
       <c r="C114" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D114">
         <v>23</v>
       </c>
       <c r="E114">
         <v>39</v>
       </c>
       <c r="F114">
         <v>23</v>
       </c>
       <c r="G114">
         <v>85</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>7</v>
       </c>
       <c r="B115" t="s">
-        <v>921</v>
+        <v>124</v>
       </c>
       <c r="C115" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D115">
         <v>66</v>
       </c>
       <c r="E115">
         <v>36</v>
       </c>
       <c r="F115">
         <v>15</v>
       </c>
       <c r="G115">
         <v>117</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>8</v>
       </c>
       <c r="B116" t="s">
-        <v>922</v>
+        <v>125</v>
       </c>
       <c r="C116" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D116">
         <v>56</v>
       </c>
       <c r="E116">
         <v>49</v>
       </c>
       <c r="F116">
         <v>15</v>
       </c>
       <c r="G116">
         <v>120</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>9</v>
       </c>
       <c r="B117" t="s">
-        <v>923</v>
+        <v>126</v>
       </c>
       <c r="C117" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D117">
         <v>154</v>
       </c>
       <c r="E117">
         <v>15</v>
       </c>
       <c r="F117">
         <v>26</v>
       </c>
       <c r="G117">
         <v>195</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>10</v>
       </c>
       <c r="B118" t="s">
-        <v>924</v>
+        <v>127</v>
       </c>
       <c r="C118" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D118">
         <v>414</v>
       </c>
       <c r="E118">
         <v>71</v>
       </c>
       <c r="F118">
         <v>181</v>
       </c>
       <c r="G118">
         <v>666</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>11</v>
       </c>
       <c r="B119" t="s">
-        <v>925</v>
+        <v>128</v>
       </c>
       <c r="C119" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D119">
         <v>480</v>
       </c>
       <c r="E119">
         <v>907</v>
       </c>
       <c r="F119">
         <v>59</v>
       </c>
       <c r="G119">
         <v>1446</v>
       </c>
     </row>
     <row r="120"/>
     <row r="121">
       <c r="A121">
         <v>11</v>
       </c>
       <c r="B121" t="s">
-        <v>301</v>
+        <v>16</v>
       </c>
       <c r="C121" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D121">
         <v>1896</v>
       </c>
       <c r="E121">
         <v>763</v>
       </c>
       <c r="F121">
         <v>489</v>
       </c>
       <c r="G121">
         <v>3148</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B122" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C122" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D122">
         <v>786</v>
       </c>
       <c r="E122">
         <v>277</v>
       </c>
       <c r="F122">
         <v>116</v>
       </c>
       <c r="G122">
         <v>1179</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1</v>
       </c>
       <c r="B123" t="s">
-        <v>926</v>
+        <v>129</v>
       </c>
       <c r="C123" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D123">
         <v>516</v>
       </c>
       <c r="E123">
         <v>324</v>
       </c>
       <c r="F123">
         <v>115</v>
       </c>
       <c r="G123">
         <v>955</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>2</v>
       </c>
       <c r="B124" t="s">
-        <v>927</v>
+        <v>130</v>
       </c>
       <c r="C124" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D124">
         <v>308</v>
       </c>
       <c r="E124">
         <v>78</v>
       </c>
       <c r="F124">
         <v>94</v>
       </c>
       <c r="G124">
         <v>480</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>3</v>
       </c>
       <c r="B125" t="s">
-        <v>928</v>
+        <v>131</v>
       </c>
       <c r="C125" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D125">
         <v>75</v>
       </c>
       <c r="E125">
         <v>26</v>
       </c>
       <c r="F125">
         <v>18</v>
       </c>
       <c r="G125">
         <v>119</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>4</v>
       </c>
       <c r="B126" t="s">
-        <v>929</v>
+        <v>132</v>
       </c>
       <c r="C126" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D126">
         <v>41</v>
       </c>
       <c r="E126">
         <v>26</v>
       </c>
       <c r="F126">
         <v>29</v>
       </c>
       <c r="G126">
         <v>96</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>5</v>
       </c>
       <c r="B127" t="s">
-        <v>930</v>
+        <v>133</v>
       </c>
       <c r="C127" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D127">
         <v>170</v>
       </c>
       <c r="E127">
         <v>32</v>
       </c>
       <c r="F127">
         <v>117</v>
       </c>
       <c r="G127">
         <v>319</v>
       </c>
     </row>
     <row r="128"/>
     <row r="129">
       <c r="A129">
         <v>12</v>
       </c>
       <c r="B129" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C129" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D129">
         <v>43427</v>
       </c>
       <c r="E129">
         <v>6434</v>
       </c>
       <c r="F129">
         <v>15979</v>
       </c>
       <c r="G129">
         <v>65840</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B130" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C130" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D130">
         <v>1705</v>
       </c>
       <c r="E130">
         <v>649</v>
       </c>
       <c r="F130">
         <v>389</v>
       </c>
       <c r="G130">
         <v>2743</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>1</v>
       </c>
       <c r="B131" t="s">
-        <v>931</v>
+        <v>134</v>
       </c>
       <c r="C131" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D131">
         <v>14938</v>
       </c>
       <c r="E131">
         <v>1837</v>
       </c>
       <c r="F131">
         <v>2933</v>
       </c>
       <c r="G131">
         <v>19708</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>2</v>
       </c>
       <c r="B132" t="s">
-        <v>932</v>
+        <v>135</v>
       </c>
       <c r="C132" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D132">
         <v>4659</v>
       </c>
       <c r="E132">
         <v>448</v>
       </c>
       <c r="F132">
         <v>825</v>
       </c>
       <c r="G132">
         <v>5932</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>3</v>
       </c>
       <c r="B133" t="s">
-        <v>933</v>
+        <v>136</v>
       </c>
       <c r="C133" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D133">
         <v>479</v>
       </c>
       <c r="E133">
         <v>110</v>
       </c>
       <c r="F133">
         <v>93</v>
       </c>
       <c r="G133">
         <v>682</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>4</v>
       </c>
       <c r="B134" t="s">
-        <v>934</v>
+        <v>137</v>
       </c>
       <c r="C134" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D134">
         <v>7633</v>
       </c>
       <c r="E134">
         <v>770</v>
       </c>
       <c r="F134">
         <v>1197</v>
       </c>
       <c r="G134">
         <v>9600</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>5</v>
       </c>
       <c r="B135" t="s">
-        <v>935</v>
+        <v>138</v>
       </c>
       <c r="C135" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D135">
         <v>4045</v>
       </c>
       <c r="E135">
         <v>535</v>
       </c>
       <c r="F135">
         <v>3789</v>
       </c>
       <c r="G135">
         <v>8369</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>6</v>
       </c>
       <c r="B136" t="s">
-        <v>936</v>
+        <v>139</v>
       </c>
       <c r="C136" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D136">
         <v>113</v>
       </c>
       <c r="E136">
         <v>80</v>
       </c>
       <c r="F136">
         <v>55</v>
       </c>
       <c r="G136">
         <v>248</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>7</v>
       </c>
       <c r="B137" t="s">
-        <v>937</v>
+        <v>140</v>
       </c>
       <c r="C137" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D137">
         <v>228</v>
       </c>
       <c r="E137">
         <v>1520</v>
       </c>
       <c r="F137">
         <v>128</v>
       </c>
       <c r="G137">
         <v>1876</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>8</v>
       </c>
       <c r="B138" t="s">
-        <v>938</v>
+        <v>141</v>
       </c>
       <c r="C138" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D138">
         <v>88</v>
       </c>
       <c r="E138">
         <v>12</v>
       </c>
       <c r="F138">
         <v>23</v>
       </c>
       <c r="G138">
         <v>123</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>9</v>
       </c>
       <c r="B139" t="s">
-        <v>939</v>
+        <v>142</v>
       </c>
       <c r="C139" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D139">
         <v>98</v>
       </c>
       <c r="E139">
         <v>12</v>
       </c>
       <c r="F139">
         <v>81</v>
       </c>
       <c r="G139">
         <v>191</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>10</v>
       </c>
       <c r="B140" t="s">
-        <v>940</v>
+        <v>143</v>
       </c>
       <c r="C140" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D140">
         <v>185</v>
       </c>
       <c r="E140">
         <v>49</v>
       </c>
       <c r="F140">
         <v>45</v>
       </c>
       <c r="G140">
         <v>279</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>11</v>
       </c>
       <c r="B141" t="s">
-        <v>941</v>
+        <v>144</v>
       </c>
       <c r="C141" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D141">
         <v>9256</v>
       </c>
       <c r="E141">
         <v>412</v>
       </c>
       <c r="F141">
         <v>6421</v>
       </c>
       <c r="G141">
         <v>16089</v>
       </c>
     </row>
     <row r="142"/>
     <row r="143">
       <c r="A143">
         <v>13</v>
       </c>
       <c r="B143" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C143" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D143">
         <v>7550</v>
       </c>
       <c r="E143">
         <v>14684</v>
       </c>
       <c r="F143">
         <v>7021</v>
       </c>
       <c r="G143">
         <v>29255</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B144" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C144" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D144">
         <v>264</v>
       </c>
       <c r="E144">
         <v>372</v>
       </c>
       <c r="F144">
         <v>132</v>
       </c>
       <c r="G144">
         <v>768</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1</v>
       </c>
       <c r="B145" t="s">
-        <v>942</v>
+        <v>145</v>
       </c>
       <c r="C145" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D145">
         <v>1506</v>
       </c>
       <c r="E145">
         <v>1021</v>
       </c>
       <c r="F145">
         <v>3293</v>
       </c>
       <c r="G145">
         <v>5820</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>2</v>
       </c>
       <c r="B146" t="s">
-        <v>943</v>
+        <v>146</v>
       </c>
       <c r="C146" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D146">
         <v>1852</v>
       </c>
       <c r="E146">
         <v>12230</v>
       </c>
       <c r="F146">
         <v>142</v>
       </c>
       <c r="G146">
         <v>14224</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>3</v>
       </c>
       <c r="B147" t="s">
-        <v>944</v>
+        <v>147</v>
       </c>
       <c r="C147" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D147">
         <v>213</v>
       </c>
       <c r="E147">
         <v>118</v>
       </c>
       <c r="F147">
         <v>26</v>
       </c>
       <c r="G147">
         <v>357</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>4</v>
       </c>
       <c r="B148" t="s">
-        <v>945</v>
+        <v>148</v>
       </c>
       <c r="C148" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D148">
         <v>94</v>
       </c>
       <c r="E148">
         <v>0</v>
       </c>
       <c r="F148">
         <v>18</v>
       </c>
       <c r="G148">
         <v>112</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>5</v>
       </c>
       <c r="B149" t="s">
-        <v>946</v>
+        <v>149</v>
       </c>
       <c r="C149" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D149">
         <v>1335</v>
       </c>
       <c r="E149">
         <v>107</v>
       </c>
       <c r="F149">
         <v>62</v>
       </c>
       <c r="G149">
         <v>1504</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>6</v>
       </c>
       <c r="B150" t="s">
-        <v>947</v>
+        <v>150</v>
       </c>
       <c r="C150" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D150">
         <v>151</v>
       </c>
       <c r="E150">
         <v>90</v>
       </c>
       <c r="F150">
         <v>25</v>
       </c>
       <c r="G150">
         <v>266</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>7</v>
       </c>
       <c r="B151" t="s">
-        <v>948</v>
+        <v>151</v>
       </c>
       <c r="C151" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D151">
         <v>150</v>
       </c>
       <c r="E151">
         <v>142</v>
       </c>
       <c r="F151">
         <v>437</v>
       </c>
       <c r="G151">
         <v>729</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>8</v>
       </c>
       <c r="B152" t="s">
-        <v>949</v>
+        <v>152</v>
       </c>
       <c r="C152" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D152">
         <v>47</v>
       </c>
       <c r="E152">
         <v>21</v>
       </c>
       <c r="F152">
         <v>4</v>
       </c>
       <c r="G152">
         <v>72</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>9</v>
       </c>
       <c r="B153" t="s">
-        <v>950</v>
+        <v>153</v>
       </c>
       <c r="C153" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D153">
         <v>93</v>
       </c>
       <c r="E153">
         <v>119</v>
       </c>
       <c r="F153">
         <v>33</v>
       </c>
       <c r="G153">
         <v>245</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>10</v>
       </c>
       <c r="B154" t="s">
-        <v>951</v>
+        <v>154</v>
       </c>
       <c r="C154" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D154">
         <v>39</v>
       </c>
       <c r="E154">
         <v>59</v>
       </c>
       <c r="F154">
         <v>16</v>
       </c>
       <c r="G154">
         <v>114</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>11</v>
       </c>
       <c r="B155" t="s">
-        <v>952</v>
+        <v>155</v>
       </c>
       <c r="C155" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D155">
         <v>1806</v>
       </c>
       <c r="E155">
         <v>405</v>
       </c>
       <c r="F155">
         <v>2833</v>
       </c>
       <c r="G155">
         <v>5044</v>
       </c>
     </row>
     <row r="156"/>
     <row r="157">
       <c r="A157">
         <v>14</v>
       </c>
       <c r="B157" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="C157" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D157">
         <v>35680</v>
       </c>
       <c r="E157">
         <v>6417</v>
       </c>
       <c r="F157">
         <v>19429</v>
       </c>
       <c r="G157">
         <v>61526</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B158" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C158" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D158">
         <v>1112</v>
       </c>
       <c r="E158">
         <v>567</v>
       </c>
       <c r="F158">
         <v>449</v>
       </c>
       <c r="G158">
         <v>2128</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>1</v>
       </c>
       <c r="B159" t="s">
-        <v>953</v>
+        <v>156</v>
       </c>
       <c r="C159" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D159">
         <v>13501</v>
       </c>
       <c r="E159">
         <v>1784</v>
       </c>
       <c r="F159">
         <v>3685</v>
       </c>
       <c r="G159">
         <v>18970</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>2</v>
       </c>
       <c r="B160" t="s">
-        <v>954</v>
+        <v>157</v>
       </c>
       <c r="C160" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D160">
         <v>9870</v>
       </c>
       <c r="E160">
         <v>1294</v>
       </c>
       <c r="F160">
         <v>743</v>
       </c>
       <c r="G160">
         <v>11907</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>3</v>
       </c>
       <c r="B161" t="s">
-        <v>955</v>
+        <v>158</v>
       </c>
       <c r="C161" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D161">
         <v>6548</v>
       </c>
       <c r="E161">
         <v>1131</v>
       </c>
       <c r="F161">
         <v>3993</v>
       </c>
       <c r="G161">
         <v>11672</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>4</v>
       </c>
       <c r="B162" t="s">
-        <v>956</v>
+        <v>159</v>
       </c>
       <c r="C162" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D162">
         <v>799</v>
       </c>
       <c r="E162">
         <v>261</v>
       </c>
       <c r="F162">
         <v>290</v>
       </c>
       <c r="G162">
         <v>1350</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>5</v>
       </c>
       <c r="B163" t="s">
-        <v>957</v>
+        <v>160</v>
       </c>
       <c r="C163" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D163">
         <v>283</v>
       </c>
       <c r="E163">
         <v>74</v>
       </c>
       <c r="F163">
         <v>163</v>
       </c>
       <c r="G163">
         <v>520</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>6</v>
       </c>
       <c r="B164" t="s">
-        <v>958</v>
+        <v>161</v>
       </c>
       <c r="C164" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D164">
         <v>300</v>
       </c>
       <c r="E164">
         <v>63</v>
       </c>
       <c r="F164">
         <v>146</v>
       </c>
       <c r="G164">
         <v>509</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>7</v>
       </c>
       <c r="B165" t="s">
-        <v>959</v>
+        <v>162</v>
       </c>
       <c r="C165" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D165">
         <v>113</v>
       </c>
       <c r="E165">
         <v>681</v>
       </c>
       <c r="F165">
         <v>81</v>
       </c>
       <c r="G165">
         <v>875</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>8</v>
       </c>
       <c r="B166" t="s">
-        <v>960</v>
+        <v>163</v>
       </c>
       <c r="C166" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D166">
         <v>115</v>
       </c>
       <c r="E166">
         <v>37</v>
       </c>
       <c r="F166">
         <v>84</v>
       </c>
       <c r="G166">
         <v>236</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>9</v>
       </c>
       <c r="B167" t="s">
-        <v>961</v>
+        <v>164</v>
       </c>
       <c r="C167" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D167">
         <v>2316</v>
       </c>
       <c r="E167">
         <v>222</v>
       </c>
       <c r="F167">
         <v>9611</v>
       </c>
       <c r="G167">
         <v>12149</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>10</v>
       </c>
       <c r="B168" t="s">
-        <v>962</v>
+        <v>165</v>
       </c>
       <c r="C168" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D168">
         <v>114</v>
       </c>
       <c r="E168">
         <v>243</v>
       </c>
       <c r="F168">
         <v>43</v>
       </c>
       <c r="G168">
         <v>400</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>11</v>
       </c>
       <c r="B169" t="s">
-        <v>963</v>
+        <v>166</v>
       </c>
       <c r="C169" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D169">
         <v>609</v>
       </c>
       <c r="E169">
         <v>60</v>
       </c>
       <c r="F169">
         <v>141</v>
       </c>
       <c r="G169">
         <v>810</v>
       </c>
     </row>
     <row r="170"/>
     <row r="171">
       <c r="A171">
         <v>16</v>
       </c>
       <c r="B171" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C171" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D171">
         <v>7641</v>
       </c>
       <c r="E171">
         <v>5833</v>
       </c>
       <c r="F171">
         <v>1899</v>
       </c>
       <c r="G171">
         <v>15373</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B172" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C172" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D172">
         <v>149</v>
       </c>
       <c r="E172">
         <v>142</v>
       </c>
       <c r="F172">
         <v>49</v>
       </c>
       <c r="G172">
         <v>340</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>1</v>
       </c>
       <c r="B173" t="s">
-        <v>964</v>
+        <v>167</v>
       </c>
       <c r="C173" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D173">
         <v>567</v>
       </c>
       <c r="E173">
         <v>3504</v>
       </c>
       <c r="F173">
         <v>137</v>
       </c>
       <c r="G173">
         <v>4208</v>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>2</v>
       </c>
       <c r="B174" t="s">
-        <v>965</v>
+        <v>168</v>
       </c>
       <c r="C174" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D174">
         <v>1054</v>
       </c>
       <c r="E174">
         <v>1032</v>
       </c>
       <c r="F174">
         <v>92</v>
       </c>
       <c r="G174">
         <v>2178</v>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>3</v>
       </c>
       <c r="B175" t="s">
-        <v>966</v>
+        <v>169</v>
       </c>
       <c r="C175" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D175">
         <v>43</v>
       </c>
       <c r="E175">
         <v>25</v>
       </c>
       <c r="F175">
         <v>27</v>
       </c>
       <c r="G175">
         <v>95</v>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>4</v>
       </c>
       <c r="B176" t="s">
-        <v>967</v>
+        <v>170</v>
       </c>
       <c r="C176" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D176">
         <v>573</v>
       </c>
       <c r="E176">
         <v>71</v>
       </c>
       <c r="F176">
         <v>1000</v>
       </c>
       <c r="G176">
         <v>1644</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>5</v>
       </c>
       <c r="B177" t="s">
-        <v>968</v>
+        <v>171</v>
       </c>
       <c r="C177" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D177">
         <v>272</v>
       </c>
       <c r="E177">
         <v>200</v>
       </c>
       <c r="F177">
         <v>334</v>
       </c>
       <c r="G177">
         <v>806</v>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>6</v>
       </c>
       <c r="B178" t="s">
-        <v>969</v>
+        <v>172</v>
       </c>
       <c r="C178" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D178">
         <v>290</v>
       </c>
       <c r="E178">
         <v>12</v>
       </c>
       <c r="F178">
         <v>20</v>
       </c>
       <c r="G178">
         <v>322</v>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>7</v>
       </c>
       <c r="B179" t="s">
-        <v>970</v>
+        <v>173</v>
       </c>
       <c r="C179" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D179">
         <v>496</v>
       </c>
       <c r="E179">
         <v>43</v>
       </c>
       <c r="F179">
         <v>27</v>
       </c>
       <c r="G179">
         <v>566</v>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>8</v>
       </c>
       <c r="B180" t="s">
-        <v>971</v>
+        <v>174</v>
       </c>
       <c r="C180" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D180">
         <v>60</v>
       </c>
       <c r="E180">
         <v>62</v>
       </c>
       <c r="F180">
         <v>9</v>
       </c>
       <c r="G180">
         <v>131</v>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>9</v>
       </c>
       <c r="B181" t="s">
-        <v>972</v>
+        <v>175</v>
       </c>
       <c r="C181" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D181">
         <v>14</v>
       </c>
       <c r="E181">
         <v>9</v>
       </c>
       <c r="F181">
         <v>6</v>
       </c>
       <c r="G181">
         <v>29</v>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>10</v>
       </c>
       <c r="B182" t="s">
-        <v>973</v>
+        <v>176</v>
       </c>
       <c r="C182" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D182">
         <v>492</v>
       </c>
       <c r="E182">
         <v>152</v>
       </c>
       <c r="F182">
         <v>68</v>
       </c>
       <c r="G182">
         <v>712</v>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>11</v>
       </c>
       <c r="B183" t="s">
-        <v>974</v>
+        <v>177</v>
       </c>
       <c r="C183" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D183">
         <v>3631</v>
       </c>
       <c r="E183">
         <v>581</v>
       </c>
       <c r="F183">
         <v>130</v>
       </c>
       <c r="G183">
         <v>4342</v>
       </c>
     </row>
     <row r="184"/>
     <row r="185">
       <c r="A185">
         <v>17</v>
       </c>
       <c r="B185" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C185" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D185">
         <v>6611</v>
       </c>
       <c r="E185">
         <v>35339</v>
       </c>
       <c r="F185">
         <v>833</v>
       </c>
       <c r="G185">
         <v>42783</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B186" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C186" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D186">
         <v>659</v>
       </c>
       <c r="E186">
         <v>1151</v>
       </c>
       <c r="F186">
         <v>68</v>
       </c>
       <c r="G186">
         <v>1878</v>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>1</v>
       </c>
       <c r="B187" t="s">
-        <v>975</v>
+        <v>178</v>
       </c>
       <c r="C187" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D187">
         <v>3010</v>
       </c>
       <c r="E187">
         <v>17094</v>
       </c>
       <c r="F187">
         <v>129</v>
       </c>
       <c r="G187">
         <v>20233</v>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>2</v>
       </c>
       <c r="B188" t="s">
-        <v>976</v>
+        <v>179</v>
       </c>
       <c r="C188" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D188">
         <v>444</v>
       </c>
       <c r="E188">
         <v>289</v>
       </c>
       <c r="F188">
         <v>291</v>
       </c>
       <c r="G188">
         <v>1024</v>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>3</v>
       </c>
       <c r="B189" t="s">
-        <v>977</v>
+        <v>180</v>
       </c>
       <c r="C189" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D189">
         <v>126</v>
       </c>
       <c r="E189">
         <v>89</v>
       </c>
       <c r="F189">
         <v>49</v>
       </c>
       <c r="G189">
         <v>264</v>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>4</v>
       </c>
       <c r="B190" t="s">
-        <v>978</v>
+        <v>181</v>
       </c>
       <c r="C190" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D190">
         <v>729</v>
       </c>
       <c r="E190">
         <v>78</v>
       </c>
       <c r="F190">
         <v>96</v>
       </c>
       <c r="G190">
         <v>903</v>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>5</v>
       </c>
       <c r="B191" t="s">
-        <v>979</v>
+        <v>182</v>
       </c>
       <c r="C191" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D191">
         <v>85</v>
       </c>
       <c r="E191">
         <v>60</v>
       </c>
       <c r="F191">
         <v>6</v>
       </c>
       <c r="G191">
         <v>151</v>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>6</v>
       </c>
       <c r="B192" t="s">
-        <v>980</v>
+        <v>183</v>
       </c>
       <c r="C192" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D192">
         <v>67</v>
       </c>
       <c r="E192">
         <v>41</v>
       </c>
       <c r="F192">
         <v>11</v>
       </c>
       <c r="G192">
         <v>119</v>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>7</v>
       </c>
       <c r="B193" t="s">
-        <v>981</v>
+        <v>184</v>
       </c>
       <c r="C193" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D193">
         <v>242</v>
       </c>
       <c r="E193">
         <v>157</v>
       </c>
       <c r="F193">
         <v>32</v>
       </c>
       <c r="G193">
         <v>431</v>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>8</v>
       </c>
       <c r="B194" t="s">
-        <v>982</v>
+        <v>185</v>
       </c>
       <c r="C194" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D194">
         <v>46</v>
       </c>
       <c r="E194">
         <v>10</v>
       </c>
       <c r="F194">
         <v>5</v>
       </c>
       <c r="G194">
         <v>61</v>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>9</v>
       </c>
       <c r="B195" t="s">
-        <v>983</v>
+        <v>186</v>
       </c>
       <c r="C195" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D195">
         <v>48</v>
       </c>
       <c r="E195">
         <v>24</v>
       </c>
       <c r="F195">
         <v>6</v>
       </c>
       <c r="G195">
         <v>78</v>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>10</v>
       </c>
       <c r="B196" t="s">
-        <v>984</v>
+        <v>187</v>
       </c>
       <c r="C196" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D196">
         <v>117</v>
       </c>
       <c r="E196">
         <v>83</v>
       </c>
       <c r="F196">
         <v>24</v>
       </c>
       <c r="G196">
         <v>224</v>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>11</v>
       </c>
       <c r="B197" t="s">
-        <v>985</v>
+        <v>188</v>
       </c>
       <c r="C197" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D197">
         <v>1038</v>
       </c>
       <c r="E197">
         <v>16263</v>
       </c>
       <c r="F197">
         <v>116</v>
       </c>
       <c r="G197">
         <v>17417</v>
       </c>
     </row>
     <row r="198"/>
     <row r="199">
       <c r="A199">
         <v>24</v>
       </c>
       <c r="B199" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C199" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D199">
         <v>907</v>
       </c>
       <c r="E199">
         <v>648</v>
       </c>
       <c r="F199">
         <v>231</v>
       </c>
       <c r="G199">
         <v>1786</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B200" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C200" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D200">
         <v>193</v>
       </c>
       <c r="E200">
         <v>84</v>
       </c>
       <c r="F200">
         <v>34</v>
       </c>
       <c r="G200">
         <v>311</v>
       </c>
     </row>
     <row r="201">
       <c r="A201">
         <v>1</v>
       </c>
       <c r="B201" t="s">
-        <v>986</v>
+        <v>189</v>
       </c>
       <c r="C201" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D201">
         <v>218</v>
       </c>
       <c r="E201">
         <v>352</v>
       </c>
       <c r="F201">
         <v>57</v>
       </c>
       <c r="G201">
         <v>627</v>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>2</v>
       </c>
       <c r="B202" t="s">
-        <v>987</v>
+        <v>190</v>
       </c>
       <c r="C202" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D202">
         <v>90</v>
       </c>
       <c r="E202">
         <v>96</v>
       </c>
       <c r="F202">
         <v>17</v>
       </c>
       <c r="G202">
         <v>203</v>
       </c>
     </row>
     <row r="203">
       <c r="A203">
         <v>3</v>
       </c>
       <c r="B203" t="s">
-        <v>988</v>
+        <v>191</v>
       </c>
       <c r="C203" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D203">
         <v>34</v>
       </c>
       <c r="E203">
         <v>12</v>
       </c>
       <c r="F203">
         <v>4</v>
       </c>
       <c r="G203">
         <v>50</v>
       </c>
     </row>
     <row r="204">
       <c r="A204">
         <v>4</v>
       </c>
       <c r="B204" t="s">
-        <v>989</v>
+        <v>192</v>
       </c>
       <c r="C204" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D204">
         <v>119</v>
       </c>
       <c r="E204">
         <v>12</v>
       </c>
       <c r="F204">
         <v>11</v>
       </c>
       <c r="G204">
         <v>142</v>
       </c>
     </row>
     <row r="205">
       <c r="A205">
         <v>5</v>
       </c>
       <c r="B205" t="s">
-        <v>990</v>
+        <v>193</v>
       </c>
       <c r="C205" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D205">
         <v>31</v>
       </c>
       <c r="E205">
         <v>14</v>
       </c>
       <c r="F205">
         <v>63</v>
       </c>
       <c r="G205">
         <v>108</v>
       </c>
     </row>
     <row r="206">
       <c r="A206">
         <v>6</v>
       </c>
       <c r="B206" t="s">
-        <v>991</v>
+        <v>194</v>
       </c>
       <c r="C206" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D206">
         <v>21</v>
       </c>
       <c r="E206">
         <v>10</v>
       </c>
       <c r="F206">
         <v>1</v>
       </c>
       <c r="G206">
         <v>32</v>
       </c>
     </row>
     <row r="207">
       <c r="A207">
         <v>7</v>
       </c>
       <c r="B207" t="s">
-        <v>992</v>
+        <v>195</v>
       </c>
       <c r="C207" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D207">
         <v>69</v>
       </c>
       <c r="E207">
         <v>11</v>
       </c>
       <c r="F207">
         <v>10</v>
       </c>
       <c r="G207">
         <v>90</v>
       </c>
     </row>
     <row r="208">
       <c r="A208">
         <v>8</v>
       </c>
       <c r="B208" t="s">
-        <v>993</v>
+        <v>196</v>
       </c>
       <c r="C208" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D208">
         <v>38</v>
       </c>
       <c r="E208">
         <v>9</v>
       </c>
       <c r="F208">
         <v>12</v>
       </c>
       <c r="G208">
         <v>59</v>
       </c>
     </row>
     <row r="209">
       <c r="A209">
         <v>9</v>
       </c>
       <c r="B209" t="s">
-        <v>994</v>
+        <v>197</v>
       </c>
       <c r="C209" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D209">
         <v>36</v>
       </c>
       <c r="E209">
         <v>17</v>
       </c>
       <c r="F209">
         <v>9</v>
       </c>
       <c r="G209">
         <v>62</v>
       </c>
     </row>
     <row r="210">
       <c r="A210">
         <v>10</v>
       </c>
       <c r="B210" t="s">
-        <v>995</v>
+        <v>198</v>
       </c>
       <c r="C210" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D210">
         <v>12</v>
       </c>
       <c r="E210">
         <v>4</v>
       </c>
       <c r="F210">
         <v>2</v>
       </c>
       <c r="G210">
         <v>18</v>
       </c>
     </row>
     <row r="211">
       <c r="A211">
         <v>11</v>
       </c>
       <c r="B211" t="s">
-        <v>996</v>
+        <v>199</v>
       </c>
       <c r="C211" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D211">
         <v>46</v>
       </c>
       <c r="E211">
         <v>27</v>
       </c>
       <c r="F211">
         <v>11</v>
       </c>
       <c r="G211">
         <v>84</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...202 lines deleted...]
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>29</v>
+        <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>31</v>
+        <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>26</v>
+        <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>28</v>
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" t="s">
+        <v>201</v>
+      </c>
+      <c r="D2" t="s">
+        <v>202</v>
+      </c>
+      <c r="E2" t="s">
+        <v>203</v>
+      </c>
+      <c r="F2" t="s">
+        <v>204</v>
+      </c>
+      <c r="G2">
+        <v>26817</v>
+      </c>
+      <c r="H2">
+        <v>72776</v>
+      </c>
+      <c r="I2">
+        <v>16467</v>
+      </c>
+      <c r="J2">
+        <v>31940</v>
+      </c>
+      <c r="K2">
+        <v>28353</v>
+      </c>
+      <c r="L2">
+        <v>2832</v>
+      </c>
+      <c r="M2">
+        <v>39134</v>
+      </c>
+      <c r="N2">
+        <v>1471</v>
+      </c>
+      <c r="O2">
+        <v>4103</v>
+      </c>
+      <c r="P2">
+        <v>1678</v>
+      </c>
+      <c r="Q2">
+        <v>22111</v>
+      </c>
+      <c r="R2">
+        <v>703</v>
+      </c>
+      <c r="S2">
+        <v>12022</v>
+      </c>
+      <c r="T2">
+        <v>33902</v>
+      </c>
+      <c r="U2">
+        <v>446</v>
+      </c>
+      <c r="V2">
+        <v>294755</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" t="s">
+        <v>34</v>
+      </c>
+      <c r="G3">
+        <v>26817</v>
+      </c>
+      <c r="H3">
+        <v>72776</v>
+      </c>
+      <c r="I3">
+        <v>16467</v>
+      </c>
+      <c r="J3">
+        <v>31940</v>
+      </c>
+      <c r="K3">
+        <v>28353</v>
+      </c>
+      <c r="L3">
+        <v>2832</v>
+      </c>
+      <c r="M3">
+        <v>39134</v>
+      </c>
+      <c r="N3">
+        <v>1471</v>
+      </c>
+      <c r="O3">
+        <v>4103</v>
+      </c>
+      <c r="P3">
+        <v>1678</v>
+      </c>
+      <c r="Q3">
+        <v>22111</v>
+      </c>
+      <c r="R3">
+        <v>703</v>
+      </c>
+      <c r="S3">
+        <v>12022</v>
+      </c>
+      <c r="T3">
+        <v>33902</v>
+      </c>
+      <c r="U3">
+        <v>446</v>
+      </c>
+      <c r="V3">
+        <v>294755</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>34</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D2">
         <v>26817</v>
       </c>
       <c r="E2">
         <v>26817</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C3" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D3">
         <v>4363</v>
       </c>
       <c r="E3">
         <v>4363</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>34</v>
+        <v>205</v>
       </c>
       <c r="C4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D4">
         <v>18079</v>
       </c>
       <c r="E4">
         <v>18079</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>36</v>
+        <v>206</v>
       </c>
       <c r="C5" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D5">
         <v>891</v>
       </c>
       <c r="E5">
         <v>891</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>37</v>
+        <v>207</v>
       </c>
       <c r="C6" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D6">
         <v>603</v>
       </c>
       <c r="E6">
         <v>603</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>38</v>
+        <v>208</v>
       </c>
       <c r="C7" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D7">
         <v>621</v>
       </c>
       <c r="E7">
         <v>621</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>39</v>
+        <v>209</v>
       </c>
       <c r="C8" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D8">
         <v>247</v>
       </c>
       <c r="E8">
         <v>247</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>40</v>
+        <v>210</v>
       </c>
       <c r="C9" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D9">
         <v>540</v>
       </c>
       <c r="E9">
         <v>540</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>41</v>
+        <v>211</v>
       </c>
       <c r="C10" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D10">
         <v>1473</v>
       </c>
       <c r="E10">
         <v>1473</v>
       </c>
     </row>
     <row r="11"/>
     <row r="12">
       <c r="A12">
         <v>2</v>
       </c>
       <c r="B12" t="s">
         <v>7</v>
       </c>
       <c r="C12" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D12">
         <v>72776</v>
       </c>
       <c r="E12">
         <v>72776</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D13">
         <v>6860</v>
       </c>
       <c r="E13">
         <v>6860</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>42</v>
+        <v>212</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D14">
         <v>27200</v>
       </c>
       <c r="E14">
         <v>27200</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
-        <v>43</v>
+        <v>213</v>
       </c>
       <c r="C15" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D15">
         <v>35910</v>
       </c>
       <c r="E15">
         <v>35910</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>3</v>
       </c>
       <c r="B16" t="s">
-        <v>44</v>
+        <v>214</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D16">
         <v>1268</v>
       </c>
       <c r="E16">
         <v>1268</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>4</v>
       </c>
       <c r="B17" t="s">
-        <v>45</v>
+        <v>215</v>
       </c>
       <c r="C17" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D17">
         <v>301</v>
       </c>
       <c r="E17">
         <v>301</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>5</v>
       </c>
       <c r="B18" t="s">
-        <v>46</v>
+        <v>216</v>
       </c>
       <c r="C18" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D18">
         <v>1036</v>
       </c>
       <c r="E18">
         <v>1036</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>6</v>
       </c>
       <c r="B19" t="s">
-        <v>47</v>
+        <v>217</v>
       </c>
       <c r="C19" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D19">
         <v>201</v>
       </c>
       <c r="E19">
         <v>201</v>
       </c>
     </row>
     <row r="20"/>
     <row r="21">
       <c r="A21">
         <v>3</v>
       </c>
       <c r="B21" t="s">
         <v>8</v>
       </c>
       <c r="C21" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D21">
         <v>16467</v>
       </c>
       <c r="E21">
         <v>16467</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B22" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C22" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D22">
         <v>2033</v>
       </c>
       <c r="E22">
         <v>2033</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1</v>
       </c>
       <c r="B23" t="s">
-        <v>48</v>
+        <v>218</v>
       </c>
       <c r="C23" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D23">
         <v>10245</v>
       </c>
       <c r="E23">
         <v>10245</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>2</v>
       </c>
       <c r="B24" t="s">
-        <v>49</v>
+        <v>219</v>
       </c>
       <c r="C24" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D24">
         <v>2057</v>
       </c>
       <c r="E24">
         <v>2057</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>3</v>
       </c>
       <c r="B25" t="s">
-        <v>50</v>
+        <v>220</v>
       </c>
       <c r="C25" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D25">
         <v>704</v>
       </c>
       <c r="E25">
         <v>704</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>4</v>
       </c>
       <c r="B26" t="s">
-        <v>51</v>
+        <v>221</v>
       </c>
       <c r="C26" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D26">
         <v>251</v>
       </c>
       <c r="E26">
         <v>251</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>5</v>
       </c>
       <c r="B27" t="s">
-        <v>52</v>
+        <v>222</v>
       </c>
       <c r="C27" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D27">
         <v>558</v>
       </c>
       <c r="E27">
         <v>558</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>6</v>
       </c>
       <c r="B28" t="s">
-        <v>53</v>
+        <v>223</v>
       </c>
       <c r="C28" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D28">
         <v>466</v>
       </c>
       <c r="E28">
         <v>466</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>7</v>
       </c>
       <c r="B29" t="s">
-        <v>54</v>
+        <v>224</v>
       </c>
       <c r="C29" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D29">
         <v>153</v>
       </c>
       <c r="E29">
         <v>153</v>
       </c>
     </row>
     <row r="30"/>
     <row r="31">
       <c r="A31">
         <v>4</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D31">
         <v>31940</v>
       </c>
       <c r="E31">
         <v>31940</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B32" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C32" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D32">
         <v>10595</v>
       </c>
       <c r="E32">
         <v>10595</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>1</v>
       </c>
       <c r="B33" t="s">
-        <v>55</v>
+        <v>225</v>
       </c>
       <c r="C33" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D33">
         <v>0</v>
       </c>
       <c r="E33">
         <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>2</v>
       </c>
       <c r="B34" t="s">
-        <v>56</v>
+        <v>226</v>
       </c>
       <c r="C34" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D34">
         <v>17803</v>
       </c>
       <c r="E34">
         <v>17803</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>3</v>
       </c>
       <c r="B35" t="s">
-        <v>57</v>
+        <v>227</v>
       </c>
       <c r="C35" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D35">
         <v>1156</v>
       </c>
       <c r="E35">
         <v>1156</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>4</v>
       </c>
       <c r="B36" t="s">
-        <v>58</v>
+        <v>228</v>
       </c>
       <c r="C36" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D36">
         <v>1126</v>
       </c>
       <c r="E36">
         <v>1126</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>5</v>
       </c>
       <c r="B37" t="s">
-        <v>59</v>
+        <v>229</v>
       </c>
       <c r="C37" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D37">
         <v>833</v>
       </c>
       <c r="E37">
         <v>833</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>6</v>
       </c>
       <c r="B38" t="s">
-        <v>60</v>
+        <v>230</v>
       </c>
       <c r="C38" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D38">
         <v>187</v>
       </c>
       <c r="E38">
         <v>187</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>7</v>
       </c>
       <c r="B39" t="s">
-        <v>61</v>
+        <v>231</v>
       </c>
       <c r="C39" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D39">
         <v>240</v>
       </c>
       <c r="E39">
         <v>240</v>
       </c>
     </row>
     <row r="40"/>
     <row r="41">
       <c r="A41">
         <v>5</v>
       </c>
       <c r="B41" t="s">
         <v>10</v>
       </c>
       <c r="C41" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D41">
         <v>28353</v>
       </c>
       <c r="E41">
         <v>28353</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B42" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C42" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D42">
         <v>2296</v>
       </c>
       <c r="E42">
         <v>2296</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1</v>
       </c>
       <c r="B43" t="s">
-        <v>62</v>
+        <v>232</v>
       </c>
       <c r="C43" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D43">
         <v>15849</v>
       </c>
       <c r="E43">
         <v>15849</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2</v>
       </c>
       <c r="B44" t="s">
-        <v>63</v>
+        <v>233</v>
       </c>
       <c r="C44" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D44">
         <v>6912</v>
       </c>
       <c r="E44">
         <v>6912</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>3</v>
       </c>
       <c r="B45" t="s">
-        <v>64</v>
+        <v>234</v>
       </c>
       <c r="C45" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D45">
         <v>276</v>
       </c>
       <c r="E45">
         <v>276</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>4</v>
       </c>
       <c r="B46" t="s">
-        <v>65</v>
+        <v>235</v>
       </c>
       <c r="C46" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D46">
         <v>222</v>
       </c>
       <c r="E46">
         <v>222</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>5</v>
       </c>
       <c r="B47" t="s">
-        <v>66</v>
+        <v>236</v>
       </c>
       <c r="C47" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D47">
         <v>2238</v>
       </c>
       <c r="E47">
         <v>2238</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>6</v>
       </c>
       <c r="B48" t="s">
-        <v>67</v>
+        <v>237</v>
       </c>
       <c r="C48" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D48">
         <v>245</v>
       </c>
       <c r="E48">
         <v>245</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>7</v>
       </c>
       <c r="B49" t="s">
-        <v>68</v>
+        <v>238</v>
       </c>
       <c r="C49" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D49">
         <v>315</v>
       </c>
       <c r="E49">
         <v>315</v>
       </c>
     </row>
     <row r="50"/>
     <row r="51">
       <c r="A51">
         <v>7</v>
       </c>
       <c r="B51" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C51" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D51">
         <v>2832</v>
       </c>
       <c r="E51">
         <v>2832</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B52" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C52" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D52">
         <v>1395</v>
       </c>
       <c r="E52">
         <v>1395</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>1</v>
       </c>
       <c r="B53" t="s">
-        <v>69</v>
+        <v>239</v>
       </c>
       <c r="C53" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D53">
         <v>756</v>
       </c>
       <c r="E53">
         <v>756</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>2</v>
       </c>
       <c r="B54" t="s">
-        <v>70</v>
+        <v>240</v>
       </c>
       <c r="C54" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D54">
         <v>439</v>
       </c>
       <c r="E54">
         <v>439</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>3</v>
       </c>
       <c r="B55" t="s">
-        <v>71</v>
+        <v>241</v>
       </c>
       <c r="C55" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D55">
         <v>143</v>
       </c>
       <c r="E55">
         <v>143</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>4</v>
       </c>
       <c r="B56" t="s">
-        <v>72</v>
+        <v>242</v>
       </c>
       <c r="C56" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D56">
         <v>99</v>
       </c>
       <c r="E56">
         <v>99</v>
       </c>
     </row>
     <row r="57"/>
     <row r="58">
       <c r="A58">
         <v>8</v>
       </c>
       <c r="B58" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C58" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D58">
         <v>39134</v>
       </c>
       <c r="E58">
         <v>39134</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B59" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C59" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D59">
         <v>2590</v>
       </c>
       <c r="E59">
         <v>2590</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1</v>
       </c>
       <c r="B60" t="s">
-        <v>73</v>
+        <v>243</v>
       </c>
       <c r="C60" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D60">
         <v>30542</v>
       </c>
       <c r="E60">
         <v>30542</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>2</v>
       </c>
       <c r="B61" t="s">
-        <v>74</v>
+        <v>244</v>
       </c>
       <c r="C61" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D61">
         <v>2539</v>
       </c>
       <c r="E61">
         <v>2539</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>3</v>
       </c>
       <c r="B62" t="s">
-        <v>75</v>
+        <v>245</v>
       </c>
       <c r="C62" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D62">
         <v>2182</v>
       </c>
       <c r="E62">
         <v>2182</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>4</v>
       </c>
       <c r="B63" t="s">
-        <v>76</v>
+        <v>246</v>
       </c>
       <c r="C63" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D63">
         <v>467</v>
       </c>
       <c r="E63">
         <v>467</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>5</v>
       </c>
       <c r="B64" t="s">
-        <v>77</v>
+        <v>247</v>
       </c>
       <c r="C64" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D64">
         <v>90</v>
       </c>
       <c r="E64">
         <v>90</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>6</v>
       </c>
       <c r="B65" t="s">
-        <v>78</v>
+        <v>248</v>
       </c>
       <c r="C65" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D65">
         <v>276</v>
       </c>
       <c r="E65">
         <v>276</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>7</v>
       </c>
       <c r="B66" t="s">
-        <v>79</v>
+        <v>249</v>
       </c>
       <c r="C66" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D66">
         <v>448</v>
       </c>
       <c r="E66">
         <v>448</v>
       </c>
     </row>
     <row r="67"/>
     <row r="68">
       <c r="A68">
         <v>10</v>
       </c>
       <c r="B68" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D68">
         <v>1471</v>
       </c>
       <c r="E68">
         <v>1471</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B69" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C69" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D69">
         <v>421</v>
       </c>
       <c r="E69">
         <v>421</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>1</v>
       </c>
       <c r="B70" t="s">
-        <v>80</v>
+        <v>250</v>
       </c>
       <c r="C70" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D70">
         <v>561</v>
       </c>
       <c r="E70">
         <v>561</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>2</v>
       </c>
       <c r="B71" t="s">
-        <v>81</v>
+        <v>251</v>
       </c>
       <c r="C71" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D71">
         <v>110</v>
       </c>
       <c r="E71">
         <v>110</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>3</v>
       </c>
       <c r="B72" t="s">
-        <v>82</v>
+        <v>252</v>
       </c>
       <c r="C72" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D72">
         <v>143</v>
       </c>
       <c r="E72">
         <v>143</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>4</v>
       </c>
       <c r="B73" t="s">
-        <v>83</v>
+        <v>253</v>
       </c>
       <c r="C73" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D73">
         <v>96</v>
       </c>
       <c r="E73">
         <v>96</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>5</v>
       </c>
       <c r="B74" t="s">
-        <v>84</v>
+        <v>254</v>
       </c>
       <c r="C74" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D74">
         <v>67</v>
       </c>
       <c r="E74">
         <v>67</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>6</v>
       </c>
       <c r="B75" t="s">
-        <v>85</v>
+        <v>255</v>
       </c>
       <c r="C75" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D75">
         <v>36</v>
       </c>
       <c r="E75">
         <v>36</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>7</v>
       </c>
       <c r="B76" t="s">
-        <v>86</v>
+        <v>256</v>
       </c>
       <c r="C76" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D76">
         <v>37</v>
       </c>
       <c r="E76">
         <v>37</v>
       </c>
     </row>
     <row r="77"/>
     <row r="78">
       <c r="A78">
         <v>12</v>
       </c>
       <c r="B78" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C78" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D78">
         <v>4103</v>
       </c>
       <c r="E78">
         <v>4103</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B79" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C79" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D79">
         <v>814</v>
       </c>
       <c r="E79">
         <v>814</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1</v>
       </c>
       <c r="B80" t="s">
-        <v>87</v>
+        <v>257</v>
       </c>
       <c r="C80" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D80">
         <v>1686</v>
       </c>
       <c r="E80">
         <v>1686</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>2</v>
       </c>
       <c r="B81" t="s">
-        <v>88</v>
+        <v>258</v>
       </c>
       <c r="C81" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D81">
         <v>492</v>
       </c>
       <c r="E81">
         <v>492</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>3</v>
       </c>
       <c r="B82" t="s">
-        <v>89</v>
+        <v>259</v>
       </c>
       <c r="C82" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D82">
         <v>129</v>
       </c>
       <c r="E82">
         <v>129</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>4</v>
       </c>
       <c r="B83" t="s">
-        <v>90</v>
+        <v>260</v>
       </c>
       <c r="C83" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D83">
         <v>132</v>
       </c>
       <c r="E83">
         <v>132</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>5</v>
       </c>
       <c r="B84" t="s">
-        <v>91</v>
+        <v>261</v>
       </c>
       <c r="C84" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D84">
         <v>134</v>
       </c>
       <c r="E84">
         <v>134</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>6</v>
       </c>
       <c r="B85" t="s">
-        <v>92</v>
+        <v>262</v>
       </c>
       <c r="C85" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D85">
         <v>125</v>
       </c>
       <c r="E85">
         <v>125</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>7</v>
       </c>
       <c r="B86" t="s">
-        <v>93</v>
+        <v>263</v>
       </c>
       <c r="C86" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D86">
         <v>591</v>
       </c>
       <c r="E86">
         <v>591</v>
       </c>
     </row>
     <row r="87"/>
     <row r="88">
       <c r="A88">
         <v>13</v>
       </c>
       <c r="B88" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C88" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D88">
         <v>1678</v>
       </c>
       <c r="E88">
         <v>1678</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B89" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C89" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D89">
         <v>457</v>
       </c>
       <c r="E89">
         <v>457</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1</v>
       </c>
       <c r="B90" t="s">
-        <v>94</v>
+        <v>264</v>
       </c>
       <c r="C90" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D90">
         <v>621</v>
       </c>
       <c r="E90">
         <v>621</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>2</v>
       </c>
       <c r="B91" t="s">
-        <v>95</v>
+        <v>265</v>
       </c>
       <c r="C91" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D91">
         <v>166</v>
       </c>
       <c r="E91">
         <v>166</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>3</v>
       </c>
       <c r="B92" t="s">
-        <v>96</v>
+        <v>266</v>
       </c>
       <c r="C92" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D92">
         <v>45</v>
       </c>
       <c r="E92">
         <v>45</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>4</v>
       </c>
       <c r="B93" t="s">
-        <v>97</v>
+        <v>267</v>
       </c>
       <c r="C93" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D93">
         <v>68</v>
       </c>
       <c r="E93">
         <v>68</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>5</v>
       </c>
       <c r="B94" t="s">
-        <v>98</v>
+        <v>268</v>
       </c>
       <c r="C94" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D94">
         <v>28</v>
       </c>
       <c r="E94">
         <v>28</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>6</v>
       </c>
       <c r="B95" t="s">
-        <v>99</v>
+        <v>269</v>
       </c>
       <c r="C95" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D95">
         <v>45</v>
       </c>
       <c r="E95">
         <v>45</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>7</v>
       </c>
       <c r="B96" t="s">
-        <v>100</v>
+        <v>270</v>
       </c>
       <c r="C96" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D96">
         <v>248</v>
       </c>
       <c r="E96">
         <v>248</v>
       </c>
     </row>
     <row r="97"/>
     <row r="98">
       <c r="A98">
         <v>14</v>
       </c>
       <c r="B98" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="C98" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D98">
         <v>22111</v>
       </c>
       <c r="E98">
         <v>22111</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B99" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C99" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D99">
         <v>2475</v>
       </c>
       <c r="E99">
         <v>2475</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>1</v>
       </c>
       <c r="B100" t="s">
-        <v>101</v>
+        <v>271</v>
       </c>
       <c r="C100" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D100">
         <v>14487</v>
       </c>
       <c r="E100">
         <v>14487</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>2</v>
       </c>
       <c r="B101" t="s">
-        <v>102</v>
+        <v>272</v>
       </c>
       <c r="C101" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D101">
         <v>946</v>
       </c>
       <c r="E101">
         <v>946</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>3</v>
       </c>
       <c r="B102" t="s">
-        <v>103</v>
+        <v>273</v>
       </c>
       <c r="C102" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D102">
         <v>426</v>
       </c>
       <c r="E102">
         <v>426</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>4</v>
       </c>
       <c r="B103" t="s">
-        <v>104</v>
+        <v>274</v>
       </c>
       <c r="C103" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D103">
         <v>322</v>
       </c>
       <c r="E103">
         <v>322</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>5</v>
       </c>
       <c r="B104" t="s">
-        <v>105</v>
+        <v>275</v>
       </c>
       <c r="C104" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D104">
         <v>358</v>
       </c>
       <c r="E104">
         <v>358</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>6</v>
       </c>
       <c r="B105" t="s">
-        <v>106</v>
+        <v>276</v>
       </c>
       <c r="C105" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D105">
         <v>85</v>
       </c>
       <c r="E105">
         <v>85</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>7</v>
       </c>
       <c r="B106" t="s">
-        <v>107</v>
+        <v>277</v>
       </c>
       <c r="C106" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D106">
         <v>3012</v>
       </c>
       <c r="E106">
         <v>3012</v>
       </c>
     </row>
     <row r="107"/>
     <row r="108">
       <c r="A108">
         <v>15</v>
       </c>
       <c r="B108" t="s">
-        <v>17</v>
+        <v>200</v>
       </c>
       <c r="C108" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D108">
         <v>703</v>
       </c>
       <c r="E108">
         <v>703</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B109" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C109" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D109">
         <v>419</v>
       </c>
       <c r="E109">
         <v>419</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1</v>
       </c>
       <c r="B110" t="s">
-        <v>108</v>
+        <v>278</v>
       </c>
       <c r="C110" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D110">
         <v>284</v>
       </c>
       <c r="E110">
         <v>284</v>
       </c>
     </row>
     <row r="111"/>
     <row r="112">
       <c r="A112">
         <v>16</v>
       </c>
       <c r="B112" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C112" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D112">
         <v>12022</v>
       </c>
       <c r="E112">
         <v>12022</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B113" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C113" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D113">
         <v>845</v>
       </c>
       <c r="E113">
         <v>845</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1</v>
       </c>
       <c r="B114" t="s">
-        <v>109</v>
+        <v>279</v>
       </c>
       <c r="C114" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D114">
         <v>2621</v>
       </c>
       <c r="E114">
         <v>2621</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>2</v>
       </c>
       <c r="B115" t="s">
-        <v>110</v>
+        <v>280</v>
       </c>
       <c r="C115" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D115">
         <v>284</v>
       </c>
       <c r="E115">
         <v>284</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>3</v>
       </c>
       <c r="B116" t="s">
-        <v>111</v>
+        <v>281</v>
       </c>
       <c r="C116" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D116">
         <v>136</v>
       </c>
       <c r="E116">
         <v>136</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>4</v>
       </c>
       <c r="B117" t="s">
-        <v>112</v>
+        <v>282</v>
       </c>
       <c r="C117" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D117">
         <v>279</v>
       </c>
       <c r="E117">
         <v>279</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>5</v>
       </c>
       <c r="B118" t="s">
-        <v>113</v>
+        <v>283</v>
       </c>
       <c r="C118" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D118">
         <v>66</v>
       </c>
       <c r="E118">
         <v>66</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>6</v>
       </c>
       <c r="B119" t="s">
-        <v>114</v>
+        <v>284</v>
       </c>
       <c r="C119" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D119">
         <v>7791</v>
       </c>
       <c r="E119">
         <v>7791</v>
       </c>
     </row>
     <row r="120"/>
     <row r="121">
       <c r="A121">
         <v>17</v>
       </c>
       <c r="B121" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C121" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D121">
         <v>33902</v>
       </c>
       <c r="E121">
         <v>33902</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B122" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C122" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D122">
         <v>2772</v>
       </c>
       <c r="E122">
         <v>2772</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1</v>
       </c>
       <c r="B123" t="s">
-        <v>115</v>
+        <v>285</v>
       </c>
       <c r="C123" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D123">
         <v>18817</v>
       </c>
       <c r="E123">
         <v>18817</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>2</v>
       </c>
       <c r="B124" t="s">
-        <v>116</v>
+        <v>286</v>
       </c>
       <c r="C124" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D124">
         <v>1991</v>
       </c>
       <c r="E124">
         <v>1991</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>3</v>
       </c>
       <c r="B125" t="s">
-        <v>117</v>
+        <v>287</v>
       </c>
       <c r="C125" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D125">
         <v>232</v>
       </c>
       <c r="E125">
         <v>232</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>4</v>
       </c>
       <c r="B126" t="s">
-        <v>118</v>
+        <v>288</v>
       </c>
       <c r="C126" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D126">
         <v>172</v>
       </c>
       <c r="E126">
         <v>172</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>5</v>
       </c>
       <c r="B127" t="s">
-        <v>119</v>
+        <v>289</v>
       </c>
       <c r="C127" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D127">
         <v>94</v>
       </c>
       <c r="E127">
         <v>94</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>6</v>
       </c>
       <c r="B128" t="s">
-        <v>120</v>
+        <v>290</v>
       </c>
       <c r="C128" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D128">
         <v>112</v>
       </c>
       <c r="E128">
         <v>112</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>7</v>
       </c>
       <c r="B129" t="s">
-        <v>121</v>
+        <v>291</v>
       </c>
       <c r="C129" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D129">
         <v>9712</v>
       </c>
       <c r="E129">
         <v>9712</v>
       </c>
     </row>
     <row r="130"/>
     <row r="131">
       <c r="A131">
         <v>24</v>
       </c>
       <c r="B131" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C131" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D131">
         <v>446</v>
       </c>
       <c r="E131">
         <v>446</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B132" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C132" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D132">
         <v>318</v>
       </c>
       <c r="E132">
         <v>318</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1</v>
       </c>
       <c r="B133" t="s">
-        <v>122</v>
+        <v>292</v>
       </c>
       <c r="C133" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D133">
         <v>128</v>
       </c>
       <c r="E133">
         <v>128</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>17</v>
+        <v>200</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="W1" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C2" t="s">
-        <v>124</v>
+        <v>293</v>
       </c>
       <c r="D2" t="s">
-        <v>125</v>
+        <v>294</v>
       </c>
       <c r="E2" t="s">
-        <v>25</v>
+        <v>203</v>
       </c>
       <c r="F2" t="s">
-        <v>26</v>
+        <v>204</v>
       </c>
       <c r="G2">
         <v>20545</v>
       </c>
       <c r="H2">
         <v>36308</v>
       </c>
       <c r="I2">
         <v>33510</v>
       </c>
       <c r="J2">
         <v>55034</v>
       </c>
       <c r="K2">
         <v>20267</v>
       </c>
       <c r="L2">
         <v>763</v>
       </c>
       <c r="M2">
         <v>2591</v>
       </c>
       <c r="N2">
         <v>41540</v>
       </c>
@@ -19386,54 +24020,54 @@
       </c>
       <c r="Q2">
         <v>16292</v>
       </c>
       <c r="R2">
         <v>24535</v>
       </c>
       <c r="S2">
         <v>6607</v>
       </c>
       <c r="T2">
         <v>10988</v>
       </c>
       <c r="U2">
         <v>48877</v>
       </c>
       <c r="V2">
         <v>358</v>
       </c>
       <c r="W2">
         <v>324469</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="G3">
         <v>20545</v>
       </c>
       <c r="H3">
         <v>36308</v>
       </c>
       <c r="I3">
         <v>33510</v>
       </c>
       <c r="J3">
         <v>55034</v>
       </c>
       <c r="K3">
         <v>20267</v>
       </c>
       <c r="L3">
         <v>763</v>
       </c>
       <c r="M3">
         <v>2591</v>
       </c>
       <c r="N3">
         <v>41540</v>
       </c>
@@ -19447,2420 +24081,2420 @@
         <v>16292</v>
       </c>
       <c r="R3">
         <v>24535</v>
       </c>
       <c r="S3">
         <v>6607</v>
       </c>
       <c r="T3">
         <v>10988</v>
       </c>
       <c r="U3">
         <v>48877</v>
       </c>
       <c r="V3">
         <v>358</v>
       </c>
       <c r="W3">
         <v>324469</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>26</v>
+        <v>204</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D2">
         <v>20545</v>
       </c>
       <c r="E2">
         <v>20545</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C3" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D3">
         <v>3025</v>
       </c>
       <c r="E3">
         <v>3025</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>126</v>
+        <v>295</v>
       </c>
       <c r="C4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D4">
         <v>14354</v>
       </c>
       <c r="E4">
         <v>14354</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>127</v>
+        <v>296</v>
       </c>
       <c r="C5" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D5">
         <v>1057</v>
       </c>
       <c r="E5">
         <v>1057</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>128</v>
+        <v>297</v>
       </c>
       <c r="C6" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D6">
         <v>347</v>
       </c>
       <c r="E6">
         <v>347</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>129</v>
+        <v>298</v>
       </c>
       <c r="C7" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D7">
         <v>743</v>
       </c>
       <c r="E7">
         <v>743</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>130</v>
+        <v>299</v>
       </c>
       <c r="C8" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D8">
         <v>443</v>
       </c>
       <c r="E8">
         <v>443</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>131</v>
+        <v>300</v>
       </c>
       <c r="C9" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D9">
         <v>125</v>
       </c>
       <c r="E9">
         <v>125</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>132</v>
+        <v>301</v>
       </c>
       <c r="C10" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D10">
         <v>451</v>
       </c>
       <c r="E10">
         <v>451</v>
       </c>
     </row>
     <row r="11"/>
     <row r="12">
       <c r="A12">
         <v>2</v>
       </c>
       <c r="B12" t="s">
         <v>7</v>
       </c>
       <c r="C12" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D12">
         <v>36308</v>
       </c>
       <c r="E12">
         <v>36308</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D13">
         <v>3390</v>
       </c>
       <c r="E13">
         <v>3390</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>133</v>
+        <v>302</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D14">
         <v>16562</v>
       </c>
       <c r="E14">
         <v>16562</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
-        <v>134</v>
+        <v>303</v>
       </c>
       <c r="C15" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D15">
         <v>2323</v>
       </c>
       <c r="E15">
         <v>2323</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>3</v>
       </c>
       <c r="B16" t="s">
-        <v>135</v>
+        <v>304</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D16">
         <v>607</v>
       </c>
       <c r="E16">
         <v>607</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>4</v>
       </c>
       <c r="B17" t="s">
-        <v>136</v>
+        <v>305</v>
       </c>
       <c r="C17" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D17">
         <v>311</v>
       </c>
       <c r="E17">
         <v>311</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>5</v>
       </c>
       <c r="B18" t="s">
-        <v>137</v>
+        <v>306</v>
       </c>
       <c r="C18" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D18">
         <v>403</v>
       </c>
       <c r="E18">
         <v>403</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>6</v>
       </c>
       <c r="B19" t="s">
-        <v>138</v>
+        <v>307</v>
       </c>
       <c r="C19" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D19">
         <v>12712</v>
       </c>
       <c r="E19">
         <v>12712</v>
       </c>
     </row>
     <row r="20"/>
     <row r="21">
       <c r="A21">
         <v>3</v>
       </c>
       <c r="B21" t="s">
         <v>8</v>
       </c>
       <c r="C21" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D21">
         <v>33510</v>
       </c>
       <c r="E21">
         <v>33510</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B22" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C22" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D22">
         <v>1815</v>
       </c>
       <c r="E22">
         <v>1815</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1</v>
       </c>
       <c r="B23" t="s">
-        <v>139</v>
+        <v>308</v>
       </c>
       <c r="C23" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D23">
         <v>20790</v>
       </c>
       <c r="E23">
         <v>20790</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>2</v>
       </c>
       <c r="B24" t="s">
-        <v>140</v>
+        <v>309</v>
       </c>
       <c r="C24" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D24">
         <v>6826</v>
       </c>
       <c r="E24">
         <v>6826</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>3</v>
       </c>
       <c r="B25" t="s">
-        <v>141</v>
+        <v>310</v>
       </c>
       <c r="C25" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D25">
         <v>380</v>
       </c>
       <c r="E25">
         <v>380</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>4</v>
       </c>
       <c r="B26" t="s">
-        <v>142</v>
+        <v>311</v>
       </c>
       <c r="C26" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D26">
         <v>1895</v>
       </c>
       <c r="E26">
         <v>1895</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>5</v>
       </c>
       <c r="B27" t="s">
-        <v>143</v>
+        <v>312</v>
       </c>
       <c r="C27" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D27">
         <v>155</v>
       </c>
       <c r="E27">
         <v>155</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>6</v>
       </c>
       <c r="B28" t="s">
-        <v>144</v>
+        <v>313</v>
       </c>
       <c r="C28" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D28">
         <v>1207</v>
       </c>
       <c r="E28">
         <v>1207</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>7</v>
       </c>
       <c r="B29" t="s">
-        <v>145</v>
+        <v>314</v>
       </c>
       <c r="C29" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D29">
         <v>442</v>
       </c>
       <c r="E29">
         <v>442</v>
       </c>
     </row>
     <row r="30"/>
     <row r="31">
       <c r="A31">
         <v>4</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D31">
         <v>55034</v>
       </c>
       <c r="E31">
         <v>55034</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B32" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C32" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D32">
         <v>2894</v>
       </c>
       <c r="E32">
         <v>2894</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>1</v>
       </c>
       <c r="B33" t="s">
-        <v>146</v>
+        <v>315</v>
       </c>
       <c r="C33" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D33">
         <v>28035</v>
       </c>
       <c r="E33">
         <v>28035</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>2</v>
       </c>
       <c r="B34" t="s">
-        <v>147</v>
+        <v>316</v>
       </c>
       <c r="C34" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D34">
         <v>12152</v>
       </c>
       <c r="E34">
         <v>12152</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>3</v>
       </c>
       <c r="B35" t="s">
-        <v>148</v>
+        <v>317</v>
       </c>
       <c r="C35" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D35">
         <v>724</v>
       </c>
       <c r="E35">
         <v>724</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>4</v>
       </c>
       <c r="B36" t="s">
-        <v>149</v>
+        <v>318</v>
       </c>
       <c r="C36" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D36">
         <v>635</v>
       </c>
       <c r="E36">
         <v>635</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>5</v>
       </c>
       <c r="B37" t="s">
-        <v>150</v>
+        <v>319</v>
       </c>
       <c r="C37" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D37">
         <v>197</v>
       </c>
       <c r="E37">
         <v>197</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>6</v>
       </c>
       <c r="B38" t="s">
-        <v>151</v>
+        <v>320</v>
       </c>
       <c r="C38" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D38">
         <v>315</v>
       </c>
       <c r="E38">
         <v>315</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>7</v>
       </c>
       <c r="B39" t="s">
-        <v>152</v>
+        <v>321</v>
       </c>
       <c r="C39" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D39">
         <v>10082</v>
       </c>
       <c r="E39">
         <v>10082</v>
       </c>
     </row>
     <row r="40"/>
     <row r="41">
       <c r="A41">
         <v>5</v>
       </c>
       <c r="B41" t="s">
         <v>10</v>
       </c>
       <c r="C41" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D41">
         <v>20267</v>
       </c>
       <c r="E41">
         <v>20267</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B42" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C42" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D42">
         <v>1277</v>
       </c>
       <c r="E42">
         <v>1277</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1</v>
       </c>
       <c r="B43" t="s">
-        <v>153</v>
+        <v>322</v>
       </c>
       <c r="C43" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D43">
         <v>6895</v>
       </c>
       <c r="E43">
         <v>6895</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2</v>
       </c>
       <c r="B44" t="s">
-        <v>154</v>
+        <v>323</v>
       </c>
       <c r="C44" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D44">
         <v>5359</v>
       </c>
       <c r="E44">
         <v>5359</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>3</v>
       </c>
       <c r="B45" t="s">
-        <v>155</v>
+        <v>324</v>
       </c>
       <c r="C45" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D45">
         <v>102</v>
       </c>
       <c r="E45">
         <v>102</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>4</v>
       </c>
       <c r="B46" t="s">
-        <v>156</v>
+        <v>325</v>
       </c>
       <c r="C46" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D46">
         <v>146</v>
       </c>
       <c r="E46">
         <v>146</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>5</v>
       </c>
       <c r="B47" t="s">
-        <v>157</v>
+        <v>326</v>
       </c>
       <c r="C47" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D47">
         <v>2531</v>
       </c>
       <c r="E47">
         <v>2531</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>6</v>
       </c>
       <c r="B48" t="s">
-        <v>158</v>
+        <v>327</v>
       </c>
       <c r="C48" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D48">
         <v>402</v>
       </c>
       <c r="E48">
         <v>402</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>7</v>
       </c>
       <c r="B49" t="s">
-        <v>159</v>
+        <v>328</v>
       </c>
       <c r="C49" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D49">
         <v>3555</v>
       </c>
       <c r="E49">
         <v>3555</v>
       </c>
     </row>
     <row r="50"/>
     <row r="51">
       <c r="A51">
         <v>6</v>
       </c>
       <c r="B51" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="C51" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D51">
         <v>763</v>
       </c>
       <c r="E51">
         <v>763</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B52" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C52" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D52">
         <v>482</v>
       </c>
       <c r="E52">
         <v>482</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>1</v>
       </c>
       <c r="B53" t="s">
-        <v>160</v>
+        <v>329</v>
       </c>
       <c r="C53" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D53">
         <v>189</v>
       </c>
       <c r="E53">
         <v>189</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>2</v>
       </c>
       <c r="B54" t="s">
-        <v>161</v>
+        <v>330</v>
       </c>
       <c r="C54" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D54">
         <v>92</v>
       </c>
       <c r="E54">
         <v>92</v>
       </c>
     </row>
     <row r="55"/>
     <row r="56">
       <c r="A56">
         <v>7</v>
       </c>
       <c r="B56" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C56" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D56">
         <v>2591</v>
       </c>
       <c r="E56">
         <v>2591</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B57" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C57" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D57">
         <v>1052</v>
       </c>
       <c r="E57">
         <v>1052</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>1</v>
       </c>
       <c r="B58" t="s">
-        <v>148</v>
+        <v>317</v>
       </c>
       <c r="C58" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D58">
         <v>732</v>
       </c>
       <c r="E58">
         <v>732</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>2</v>
       </c>
       <c r="B59" t="s">
-        <v>162</v>
+        <v>331</v>
       </c>
       <c r="C59" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D59">
         <v>287</v>
       </c>
       <c r="E59">
         <v>287</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>3</v>
       </c>
       <c r="B60" t="s">
-        <v>163</v>
+        <v>332</v>
       </c>
       <c r="C60" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D60">
         <v>109</v>
       </c>
       <c r="E60">
         <v>109</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>4</v>
       </c>
       <c r="B61" t="s">
-        <v>164</v>
+        <v>333</v>
       </c>
       <c r="C61" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D61">
         <v>69</v>
       </c>
       <c r="E61">
         <v>69</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>5</v>
       </c>
       <c r="B62" t="s">
-        <v>165</v>
+        <v>334</v>
       </c>
       <c r="C62" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D62">
         <v>73</v>
       </c>
       <c r="E62">
         <v>73</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>6</v>
       </c>
       <c r="B63" t="s">
-        <v>166</v>
+        <v>335</v>
       </c>
       <c r="C63" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D63">
         <v>47</v>
       </c>
       <c r="E63">
         <v>47</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>7</v>
       </c>
       <c r="B64" t="s">
-        <v>167</v>
+        <v>336</v>
       </c>
       <c r="C64" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D64">
         <v>222</v>
       </c>
       <c r="E64">
         <v>222</v>
       </c>
     </row>
     <row r="65"/>
     <row r="66">
       <c r="A66">
         <v>8</v>
       </c>
       <c r="B66" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C66" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D66">
         <v>41540</v>
       </c>
       <c r="E66">
         <v>41540</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B67" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C67" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D67">
         <v>1727</v>
       </c>
       <c r="E67">
         <v>1727</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1</v>
       </c>
       <c r="B68" t="s">
-        <v>168</v>
+        <v>337</v>
       </c>
       <c r="C68" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D68">
         <v>12947</v>
       </c>
       <c r="E68">
         <v>12947</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>2</v>
       </c>
       <c r="B69" t="s">
-        <v>169</v>
+        <v>338</v>
       </c>
       <c r="C69" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D69">
         <v>6006</v>
       </c>
       <c r="E69">
         <v>6006</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>3</v>
       </c>
       <c r="B70" t="s">
-        <v>170</v>
+        <v>339</v>
       </c>
       <c r="C70" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D70">
         <v>360</v>
       </c>
       <c r="E70">
         <v>360</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>4</v>
       </c>
       <c r="B71" t="s">
-        <v>171</v>
+        <v>340</v>
       </c>
       <c r="C71" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D71">
         <v>7092</v>
       </c>
       <c r="E71">
         <v>7092</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>5</v>
       </c>
       <c r="B72" t="s">
-        <v>172</v>
+        <v>341</v>
       </c>
       <c r="C72" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D72">
         <v>10774</v>
       </c>
       <c r="E72">
         <v>10774</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>6</v>
       </c>
       <c r="B73" t="s">
-        <v>173</v>
+        <v>342</v>
       </c>
       <c r="C73" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D73">
         <v>242</v>
       </c>
       <c r="E73">
         <v>242</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>7</v>
       </c>
       <c r="B74" t="s">
-        <v>174</v>
+        <v>343</v>
       </c>
       <c r="C74" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D74">
         <v>2392</v>
       </c>
       <c r="E74">
         <v>2392</v>
       </c>
     </row>
     <row r="75"/>
     <row r="76">
       <c r="A76">
         <v>10</v>
       </c>
       <c r="B76" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D76">
         <v>1362</v>
       </c>
       <c r="E76">
         <v>1362</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B77" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C77" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D77">
         <v>286</v>
       </c>
       <c r="E77">
         <v>286</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1</v>
       </c>
       <c r="B78" t="s">
-        <v>175</v>
+        <v>344</v>
       </c>
       <c r="C78" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D78">
         <v>307</v>
       </c>
       <c r="E78">
         <v>307</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>2</v>
       </c>
       <c r="B79" t="s">
-        <v>176</v>
+        <v>345</v>
       </c>
       <c r="C79" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D79">
         <v>122</v>
       </c>
       <c r="E79">
         <v>122</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>3</v>
       </c>
       <c r="B80" t="s">
-        <v>177</v>
+        <v>346</v>
       </c>
       <c r="C80" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D80">
         <v>100</v>
       </c>
       <c r="E80">
         <v>100</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>4</v>
       </c>
       <c r="B81" t="s">
-        <v>178</v>
+        <v>347</v>
       </c>
       <c r="C81" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D81">
         <v>71</v>
       </c>
       <c r="E81">
         <v>71</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>5</v>
       </c>
       <c r="B82" t="s">
-        <v>179</v>
+        <v>348</v>
       </c>
       <c r="C82" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D82">
         <v>50</v>
       </c>
       <c r="E82">
         <v>50</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>6</v>
       </c>
       <c r="B83" t="s">
-        <v>180</v>
+        <v>349</v>
       </c>
       <c r="C83" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D83">
         <v>272</v>
       </c>
       <c r="E83">
         <v>272</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>7</v>
       </c>
       <c r="B84" t="s">
-        <v>181</v>
+        <v>350</v>
       </c>
       <c r="C84" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D84">
         <v>154</v>
       </c>
       <c r="E84">
         <v>154</v>
       </c>
     </row>
     <row r="85"/>
     <row r="86">
       <c r="A86">
         <v>12</v>
       </c>
       <c r="B86" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C86" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D86">
         <v>4892</v>
       </c>
       <c r="E86">
         <v>4892</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B87" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C87" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D87">
         <v>716</v>
       </c>
       <c r="E87">
         <v>716</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>1</v>
       </c>
       <c r="B88" t="s">
-        <v>182</v>
+        <v>351</v>
       </c>
       <c r="C88" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D88">
         <v>1862</v>
       </c>
       <c r="E88">
         <v>1862</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>2</v>
       </c>
       <c r="B89" t="s">
-        <v>183</v>
+        <v>352</v>
       </c>
       <c r="C89" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D89">
         <v>1558</v>
       </c>
       <c r="E89">
         <v>1558</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>3</v>
       </c>
       <c r="B90" t="s">
-        <v>184</v>
+        <v>353</v>
       </c>
       <c r="C90" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D90">
         <v>94</v>
       </c>
       <c r="E90">
         <v>94</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>4</v>
       </c>
       <c r="B91" t="s">
-        <v>49</v>
+        <v>219</v>
       </c>
       <c r="C91" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D91">
         <v>183</v>
       </c>
       <c r="E91">
         <v>183</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>5</v>
       </c>
       <c r="B92" t="s">
-        <v>185</v>
+        <v>354</v>
       </c>
       <c r="C92" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D92">
         <v>201</v>
       </c>
       <c r="E92">
         <v>201</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>6</v>
       </c>
       <c r="B93" t="s">
-        <v>186</v>
+        <v>355</v>
       </c>
       <c r="C93" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D93">
         <v>61</v>
       </c>
       <c r="E93">
         <v>61</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>7</v>
       </c>
       <c r="B94" t="s">
-        <v>187</v>
+        <v>356</v>
       </c>
       <c r="C94" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D94">
         <v>217</v>
       </c>
       <c r="E94">
         <v>217</v>
       </c>
     </row>
     <row r="95"/>
     <row r="96">
       <c r="A96">
         <v>13</v>
       </c>
       <c r="B96" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C96" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D96">
         <v>16292</v>
       </c>
       <c r="E96">
         <v>16292</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B97" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C97" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D97">
         <v>696</v>
       </c>
       <c r="E97">
         <v>696</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1</v>
       </c>
       <c r="B98" t="s">
-        <v>188</v>
+        <v>357</v>
       </c>
       <c r="C98" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D98">
         <v>15006</v>
       </c>
       <c r="E98">
         <v>15006</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>2</v>
       </c>
       <c r="B99" t="s">
-        <v>189</v>
+        <v>358</v>
       </c>
       <c r="C99" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D99">
         <v>223</v>
       </c>
       <c r="E99">
         <v>223</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>3</v>
       </c>
       <c r="B100" t="s">
-        <v>190</v>
+        <v>359</v>
       </c>
       <c r="C100" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D100">
         <v>93</v>
       </c>
       <c r="E100">
         <v>93</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>4</v>
       </c>
       <c r="B101" t="s">
-        <v>191</v>
+        <v>360</v>
       </c>
       <c r="C101" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D101">
         <v>46</v>
       </c>
       <c r="E101">
         <v>46</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>5</v>
       </c>
       <c r="B102" t="s">
-        <v>192</v>
+        <v>361</v>
       </c>
       <c r="C102" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D102">
         <v>38</v>
       </c>
       <c r="E102">
         <v>38</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>6</v>
       </c>
       <c r="B103" t="s">
-        <v>193</v>
+        <v>362</v>
       </c>
       <c r="C103" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D103">
         <v>52</v>
       </c>
       <c r="E103">
         <v>52</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>7</v>
       </c>
       <c r="B104" t="s">
-        <v>194</v>
+        <v>363</v>
       </c>
       <c r="C104" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D104">
         <v>138</v>
       </c>
       <c r="E104">
         <v>138</v>
       </c>
     </row>
     <row r="105"/>
     <row r="106">
       <c r="A106">
         <v>14</v>
       </c>
       <c r="B106" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="C106" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D106">
         <v>24535</v>
       </c>
       <c r="E106">
         <v>24535</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B107" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C107" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D107">
         <v>1184</v>
       </c>
       <c r="E107">
         <v>1184</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1</v>
       </c>
       <c r="B108" t="s">
-        <v>195</v>
+        <v>364</v>
       </c>
       <c r="C108" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D108">
         <v>9292</v>
       </c>
       <c r="E108">
         <v>9292</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>2</v>
       </c>
       <c r="B109" t="s">
-        <v>196</v>
+        <v>365</v>
       </c>
       <c r="C109" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D109">
         <v>8285</v>
       </c>
       <c r="E109">
         <v>8285</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>3</v>
       </c>
       <c r="B110" t="s">
-        <v>197</v>
+        <v>366</v>
       </c>
       <c r="C110" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D110">
         <v>3348</v>
       </c>
       <c r="E110">
         <v>3348</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>4</v>
       </c>
       <c r="B111" t="s">
-        <v>198</v>
+        <v>367</v>
       </c>
       <c r="C111" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D111">
         <v>210</v>
       </c>
       <c r="E111">
         <v>210</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>5</v>
       </c>
       <c r="B112" t="s">
-        <v>199</v>
+        <v>368</v>
       </c>
       <c r="C112" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D112">
         <v>194</v>
       </c>
       <c r="E112">
         <v>194</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>6</v>
       </c>
       <c r="B113" t="s">
-        <v>200</v>
+        <v>369</v>
       </c>
       <c r="C113" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D113">
         <v>1522</v>
       </c>
       <c r="E113">
         <v>1522</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>7</v>
       </c>
       <c r="B114" t="s">
-        <v>201</v>
+        <v>370</v>
       </c>
       <c r="C114" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D114">
         <v>500</v>
       </c>
       <c r="E114">
         <v>500</v>
       </c>
     </row>
     <row r="115"/>
     <row r="116">
       <c r="A116">
         <v>15</v>
       </c>
       <c r="B116" t="s">
-        <v>17</v>
+        <v>200</v>
       </c>
       <c r="C116" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D116">
         <v>6607</v>
       </c>
       <c r="E116">
         <v>6607</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B117" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C117" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D117">
         <v>453</v>
       </c>
       <c r="E117">
         <v>453</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1</v>
       </c>
       <c r="B118" t="s">
-        <v>202</v>
+        <v>371</v>
       </c>
       <c r="C118" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D118">
         <v>5351</v>
       </c>
       <c r="E118">
         <v>5351</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>2</v>
       </c>
       <c r="B119" t="s">
-        <v>203</v>
+        <v>372</v>
       </c>
       <c r="C119" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D119">
         <v>117</v>
       </c>
       <c r="E119">
         <v>117</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>3</v>
       </c>
       <c r="B120" t="s">
-        <v>204</v>
+        <v>373</v>
       </c>
       <c r="C120" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D120">
         <v>686</v>
       </c>
       <c r="E120">
         <v>686</v>
       </c>
     </row>
     <row r="121"/>
     <row r="122">
       <c r="A122">
         <v>16</v>
       </c>
       <c r="B122" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C122" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D122">
         <v>10988</v>
       </c>
       <c r="E122">
         <v>10988</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B123" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C123" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D123">
         <v>396</v>
       </c>
       <c r="E123">
         <v>396</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1</v>
       </c>
       <c r="B124" t="s">
-        <v>205</v>
+        <v>374</v>
       </c>
       <c r="C124" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D124">
         <v>1801</v>
       </c>
       <c r="E124">
         <v>1801</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>2</v>
       </c>
       <c r="B125" t="s">
-        <v>206</v>
+        <v>375</v>
       </c>
       <c r="C125" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D125">
         <v>7205</v>
       </c>
       <c r="E125">
         <v>7205</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>3</v>
       </c>
       <c r="B126" t="s">
-        <v>207</v>
+        <v>376</v>
       </c>
       <c r="C126" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D126">
         <v>127</v>
       </c>
       <c r="E126">
         <v>127</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>4</v>
       </c>
       <c r="B127" t="s">
-        <v>208</v>
+        <v>377</v>
       </c>
       <c r="C127" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D127">
         <v>42</v>
       </c>
       <c r="E127">
         <v>42</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>5</v>
       </c>
       <c r="B128" t="s">
-        <v>209</v>
+        <v>378</v>
       </c>
       <c r="C128" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D128">
         <v>65</v>
       </c>
       <c r="E128">
         <v>65</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>6</v>
       </c>
       <c r="B129" t="s">
-        <v>210</v>
+        <v>379</v>
       </c>
       <c r="C129" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D129">
         <v>26</v>
       </c>
       <c r="E129">
         <v>26</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>7</v>
       </c>
       <c r="B130" t="s">
-        <v>211</v>
+        <v>380</v>
       </c>
       <c r="C130" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D130">
         <v>1326</v>
       </c>
       <c r="E130">
         <v>1326</v>
       </c>
     </row>
     <row r="131"/>
     <row r="132">
       <c r="A132">
         <v>17</v>
       </c>
       <c r="B132" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C132" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D132">
         <v>48877</v>
       </c>
       <c r="E132">
         <v>48877</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B133" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C133" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D133">
         <v>1970</v>
       </c>
       <c r="E133">
         <v>1970</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>1</v>
       </c>
       <c r="B134" t="s">
-        <v>212</v>
+        <v>381</v>
       </c>
       <c r="C134" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D134">
         <v>19669</v>
       </c>
       <c r="E134">
         <v>19669</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>2</v>
       </c>
       <c r="B135" t="s">
-        <v>213</v>
+        <v>382</v>
       </c>
       <c r="C135" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D135">
         <v>8345</v>
       </c>
       <c r="E135">
         <v>8345</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>3</v>
       </c>
       <c r="B136" t="s">
-        <v>214</v>
+        <v>383</v>
       </c>
       <c r="C136" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D136">
         <v>5230</v>
       </c>
       <c r="E136">
         <v>5230</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>4</v>
       </c>
       <c r="B137" t="s">
-        <v>215</v>
+        <v>384</v>
       </c>
       <c r="C137" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D137">
         <v>337</v>
       </c>
       <c r="E137">
         <v>337</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>5</v>
       </c>
       <c r="B138" t="s">
-        <v>216</v>
+        <v>385</v>
       </c>
       <c r="C138" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D138">
         <v>3014</v>
       </c>
       <c r="E138">
         <v>3014</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>6</v>
       </c>
       <c r="B139" t="s">
-        <v>217</v>
+        <v>386</v>
       </c>
       <c r="C139" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D139">
         <v>84</v>
       </c>
       <c r="E139">
         <v>84</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>7</v>
       </c>
       <c r="B140" t="s">
-        <v>218</v>
+        <v>387</v>
       </c>
       <c r="C140" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D140">
         <v>10228</v>
       </c>
       <c r="E140">
         <v>10228</v>
       </c>
     </row>
     <row r="141"/>
     <row r="142">
       <c r="A142">
         <v>24</v>
       </c>
       <c r="B142" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C142" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D142">
         <v>358</v>
       </c>
       <c r="E142">
         <v>358</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B143" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C143" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D143">
         <v>212</v>
       </c>
       <c r="E143">
         <v>212</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>1</v>
       </c>
       <c r="B144" t="s">
-        <v>219</v>
+        <v>388</v>
       </c>
       <c r="C144" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D144">
         <v>93</v>
       </c>
       <c r="E144">
         <v>93</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>2</v>
       </c>
       <c r="B145" t="s">
-        <v>220</v>
+        <v>389</v>
       </c>
       <c r="C145" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D145">
         <v>29</v>
       </c>
       <c r="E145">
         <v>29</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>3</v>
       </c>
       <c r="B146" t="s">
-        <v>221</v>
+        <v>390</v>
       </c>
       <c r="C146" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D146">
         <v>24</v>
       </c>
       <c r="E146">
         <v>24</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>222</v>
+        <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>17</v>
+        <v>200</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="X1" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C2" t="s">
-        <v>223</v>
+        <v>391</v>
       </c>
       <c r="D2" t="s">
-        <v>224</v>
+        <v>392</v>
       </c>
       <c r="E2" t="s">
-        <v>225</v>
+        <v>393</v>
       </c>
       <c r="F2" t="s">
-        <v>226</v>
+        <v>394</v>
       </c>
       <c r="G2">
         <v>12706</v>
       </c>
       <c r="H2">
         <v>27022</v>
       </c>
       <c r="I2">
         <v>27940</v>
       </c>
       <c r="J2">
         <v>57702</v>
       </c>
       <c r="K2">
         <v>13700</v>
       </c>
       <c r="L2">
         <v>1180</v>
       </c>
       <c r="M2">
         <v>3474</v>
       </c>
       <c r="N2">
         <v>26812</v>
       </c>
@@ -21875,54 +26509,54 @@
       </c>
       <c r="R2">
         <v>714</v>
       </c>
       <c r="S2">
         <v>12586</v>
       </c>
       <c r="T2">
         <v>2268</v>
       </c>
       <c r="U2">
         <v>9003</v>
       </c>
       <c r="V2">
         <v>27434</v>
       </c>
       <c r="W2">
         <v>750</v>
       </c>
       <c r="X2">
         <v>233195</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="G3">
         <v>12706</v>
       </c>
       <c r="H3">
         <v>27022</v>
       </c>
       <c r="I3">
         <v>27940</v>
       </c>
       <c r="J3">
         <v>57702</v>
       </c>
       <c r="K3">
         <v>13700</v>
       </c>
       <c r="L3">
         <v>1180</v>
       </c>
       <c r="M3">
         <v>3474</v>
       </c>
       <c r="N3">
         <v>26812</v>
       </c>
@@ -21939,6572 +26573,1938 @@
         <v>714</v>
       </c>
       <c r="S3">
         <v>12586</v>
       </c>
       <c r="T3">
         <v>2268</v>
       </c>
       <c r="U3">
         <v>9003</v>
       </c>
       <c r="V3">
         <v>27434</v>
       </c>
       <c r="W3">
         <v>750</v>
       </c>
       <c r="X3">
         <v>233195</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>226</v>
+        <v>394</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D2">
         <v>12706</v>
       </c>
       <c r="E2">
         <v>12706</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C3" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D3">
         <v>3018</v>
       </c>
       <c r="E3">
         <v>3018</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>227</v>
+        <v>395</v>
       </c>
       <c r="C4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D4">
         <v>6526</v>
       </c>
       <c r="E4">
         <v>6526</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>228</v>
+        <v>396</v>
       </c>
       <c r="C5" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D5">
         <v>743</v>
       </c>
       <c r="E5">
         <v>743</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>229</v>
+        <v>397</v>
       </c>
       <c r="C6" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D6">
         <v>1861</v>
       </c>
       <c r="E6">
         <v>1861</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>230</v>
+        <v>398</v>
       </c>
       <c r="C7" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D7">
         <v>394</v>
       </c>
       <c r="E7">
         <v>394</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>231</v>
+        <v>399</v>
       </c>
       <c r="C8" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D8">
         <v>164</v>
       </c>
       <c r="E8">
         <v>164</v>
       </c>
     </row>
     <row r="9"/>
     <row r="10">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10" t="s">
         <v>7</v>
       </c>
       <c r="C10" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D10">
         <v>27022</v>
       </c>
       <c r="E10">
         <v>27022</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B11" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C11" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D11">
         <v>7263</v>
       </c>
       <c r="E11">
         <v>7263</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>232</v>
+        <v>400</v>
       </c>
       <c r="C12" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D12">
         <v>6065</v>
       </c>
       <c r="E12">
         <v>6065</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
-        <v>233</v>
+        <v>401</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D13">
         <v>5366</v>
       </c>
       <c r="E13">
         <v>5366</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>3</v>
       </c>
       <c r="B14" t="s">
-        <v>234</v>
+        <v>402</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D14">
         <v>1603</v>
       </c>
       <c r="E14">
         <v>1603</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>4</v>
       </c>
       <c r="B15" t="s">
-        <v>235</v>
+        <v>403</v>
       </c>
       <c r="C15" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D15">
         <v>969</v>
       </c>
       <c r="E15">
         <v>969</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>5</v>
       </c>
       <c r="B16" t="s">
-        <v>236</v>
+        <v>404</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D16">
         <v>5756</v>
       </c>
       <c r="E16">
         <v>5756</v>
       </c>
     </row>
     <row r="17"/>
     <row r="18">
       <c r="A18">
         <v>3</v>
       </c>
       <c r="B18" t="s">
         <v>8</v>
       </c>
       <c r="C18" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D18">
         <v>27940</v>
       </c>
       <c r="E18">
         <v>27940</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B19" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C19" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D19">
         <v>4592</v>
       </c>
       <c r="E19">
         <v>4592</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1</v>
       </c>
       <c r="B20" t="s">
-        <v>237</v>
+        <v>405</v>
       </c>
       <c r="C20" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D20">
         <v>17528</v>
       </c>
       <c r="E20">
         <v>17528</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>2</v>
       </c>
       <c r="B21" t="s">
-        <v>238</v>
+        <v>406</v>
       </c>
       <c r="C21" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D21">
         <v>1860</v>
       </c>
       <c r="E21">
         <v>1860</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>3</v>
       </c>
       <c r="B22" t="s">
-        <v>239</v>
+        <v>407</v>
       </c>
       <c r="C22" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D22">
         <v>1597</v>
       </c>
       <c r="E22">
         <v>1597</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>4</v>
       </c>
       <c r="B23" t="s">
-        <v>240</v>
+        <v>408</v>
       </c>
       <c r="C23" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D23">
         <v>1593</v>
       </c>
       <c r="E23">
         <v>1593</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>5</v>
       </c>
       <c r="B24" t="s">
-        <v>241</v>
+        <v>409</v>
       </c>
       <c r="C24" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D24">
         <v>770</v>
       </c>
       <c r="E24">
         <v>770</v>
       </c>
     </row>
     <row r="25"/>
     <row r="26">
       <c r="A26">
         <v>4</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D26">
         <v>57702</v>
       </c>
       <c r="E26">
         <v>57702</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B27" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C27" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D27">
         <v>4618</v>
       </c>
       <c r="E27">
         <v>4618</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1</v>
       </c>
       <c r="B28" t="s">
-        <v>242</v>
+        <v>410</v>
       </c>
       <c r="C28" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D28">
         <v>16526</v>
       </c>
       <c r="E28">
         <v>16526</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>2</v>
       </c>
       <c r="B29" t="s">
-        <v>243</v>
+        <v>411</v>
       </c>
       <c r="C29" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D29">
         <v>2965</v>
       </c>
       <c r="E29">
         <v>2965</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>244</v>
+        <v>412</v>
       </c>
       <c r="C30" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D30">
         <v>14946</v>
       </c>
       <c r="E30">
         <v>14946</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>4</v>
       </c>
       <c r="B31" t="s">
-        <v>245</v>
+        <v>413</v>
       </c>
       <c r="C31" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D31">
         <v>13752</v>
       </c>
       <c r="E31">
         <v>13752</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>5</v>
       </c>
       <c r="B32" t="s">
-        <v>246</v>
+        <v>414</v>
       </c>
       <c r="C32" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D32">
         <v>4895</v>
       </c>
       <c r="E32">
         <v>4895</v>
       </c>
     </row>
     <row r="33"/>
     <row r="34">
       <c r="A34">
         <v>5</v>
       </c>
       <c r="B34" t="s">
         <v>10</v>
       </c>
       <c r="C34" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D34">
         <v>13700</v>
       </c>
       <c r="E34">
         <v>13700</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B35" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C35" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D35">
         <v>2491</v>
       </c>
       <c r="E35">
         <v>2491</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1</v>
       </c>
       <c r="B36" t="s">
-        <v>247</v>
+        <v>415</v>
       </c>
       <c r="C36" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D36">
         <v>1167</v>
       </c>
       <c r="E36">
         <v>1167</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>2</v>
       </c>
       <c r="B37" t="s">
-        <v>248</v>
+        <v>416</v>
       </c>
       <c r="C37" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D37">
         <v>4713</v>
       </c>
       <c r="E37">
         <v>4713</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>3</v>
       </c>
       <c r="B38" t="s">
-        <v>249</v>
+        <v>417</v>
       </c>
       <c r="C38" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D38">
         <v>649</v>
       </c>
       <c r="E38">
         <v>649</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>4</v>
       </c>
       <c r="B39" t="s">
-        <v>250</v>
+        <v>418</v>
       </c>
       <c r="C39" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D39">
         <v>3991</v>
       </c>
       <c r="E39">
         <v>3991</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>5</v>
       </c>
       <c r="B40" t="s">
-        <v>251</v>
+        <v>419</v>
       </c>
       <c r="C40" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D40">
         <v>689</v>
       </c>
       <c r="E40">
         <v>689</v>
       </c>
     </row>
     <row r="41"/>
     <row r="42">
       <c r="A42">
         <v>6</v>
       </c>
       <c r="B42" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="C42" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D42">
         <v>1180</v>
       </c>
       <c r="E42">
         <v>1180</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B43" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C43" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D43">
         <v>356</v>
       </c>
       <c r="E43">
         <v>356</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1</v>
       </c>
       <c r="B44" t="s">
-        <v>252</v>
+        <v>420</v>
       </c>
       <c r="C44" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D44">
         <v>600</v>
       </c>
       <c r="E44">
         <v>600</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>2</v>
       </c>
       <c r="B45" t="s">
-        <v>253</v>
+        <v>421</v>
       </c>
       <c r="C45" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D45">
         <v>100</v>
       </c>
       <c r="E45">
         <v>100</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>3</v>
       </c>
       <c r="B46" t="s">
-        <v>254</v>
+        <v>422</v>
       </c>
       <c r="C46" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D46">
         <v>124</v>
       </c>
       <c r="E46">
         <v>124</v>
       </c>
     </row>
     <row r="47"/>
     <row r="48">
       <c r="A48">
         <v>7</v>
       </c>
       <c r="B48" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C48" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D48">
         <v>3474</v>
       </c>
       <c r="E48">
         <v>3474</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B49" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C49" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D49">
         <v>680</v>
       </c>
       <c r="E49">
         <v>680</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>1</v>
       </c>
       <c r="B50" t="s">
-        <v>255</v>
+        <v>423</v>
       </c>
       <c r="C50" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D50">
         <v>1033</v>
       </c>
       <c r="E50">
         <v>1033</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>2</v>
       </c>
       <c r="B51" t="s">
-        <v>256</v>
+        <v>424</v>
       </c>
       <c r="C51" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D51">
         <v>1100</v>
       </c>
       <c r="E51">
         <v>1100</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>3</v>
       </c>
       <c r="B52" t="s">
-        <v>257</v>
+        <v>425</v>
       </c>
       <c r="C52" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D52">
         <v>167</v>
       </c>
       <c r="E52">
         <v>167</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>4</v>
       </c>
       <c r="B53" t="s">
-        <v>258</v>
+        <v>426</v>
       </c>
       <c r="C53" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D53">
         <v>138</v>
       </c>
       <c r="E53">
         <v>138</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>5</v>
       </c>
       <c r="B54" t="s">
-        <v>259</v>
+        <v>427</v>
       </c>
       <c r="C54" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D54">
         <v>356</v>
       </c>
       <c r="E54">
         <v>356</v>
       </c>
     </row>
     <row r="55"/>
     <row r="56">
       <c r="A56">
         <v>8</v>
       </c>
       <c r="B56" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C56" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D56">
         <v>26812</v>
       </c>
       <c r="E56">
         <v>26812</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B57" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C57" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D57">
         <v>5292</v>
       </c>
       <c r="E57">
         <v>5292</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>1</v>
       </c>
       <c r="B58" t="s">
-        <v>260</v>
+        <v>428</v>
       </c>
       <c r="C58" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D58">
         <v>9623</v>
       </c>
       <c r="E58">
         <v>9623</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>2</v>
       </c>
       <c r="B59" t="s">
-        <v>261</v>
+        <v>429</v>
       </c>
       <c r="C59" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D59">
         <v>9664</v>
       </c>
       <c r="E59">
         <v>9664</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>3</v>
       </c>
       <c r="B60" t="s">
-        <v>262</v>
+        <v>430</v>
       </c>
       <c r="C60" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D60">
         <v>1228</v>
       </c>
       <c r="E60">
         <v>1228</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>4</v>
       </c>
       <c r="B61" t="s">
-        <v>263</v>
+        <v>431</v>
       </c>
       <c r="C61" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D61">
         <v>694</v>
       </c>
       <c r="E61">
         <v>694</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>5</v>
       </c>
       <c r="B62" t="s">
-        <v>264</v>
+        <v>432</v>
       </c>
       <c r="C62" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D62">
         <v>311</v>
       </c>
       <c r="E62">
         <v>311</v>
       </c>
     </row>
     <row r="63"/>
     <row r="64">
       <c r="A64">
         <v>9</v>
       </c>
       <c r="B64" t="s">
-        <v>222</v>
+        <v>14</v>
       </c>
       <c r="C64" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D64">
         <v>771</v>
       </c>
       <c r="E64">
         <v>771</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B65" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C65" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D65">
         <v>133</v>
       </c>
       <c r="E65">
         <v>133</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>1</v>
       </c>
       <c r="B66" t="s">
-        <v>265</v>
+        <v>433</v>
       </c>
       <c r="C66" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D66">
         <v>400</v>
       </c>
       <c r="E66">
         <v>400</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>2</v>
       </c>
       <c r="B67" t="s">
-        <v>266</v>
+        <v>434</v>
       </c>
       <c r="C67" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D67">
         <v>61</v>
       </c>
       <c r="E67">
         <v>61</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>3</v>
       </c>
       <c r="B68" t="s">
-        <v>267</v>
+        <v>435</v>
       </c>
       <c r="C68" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D68">
         <v>44</v>
       </c>
       <c r="E68">
         <v>44</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>4</v>
       </c>
       <c r="B69" t="s">
-        <v>268</v>
+        <v>436</v>
       </c>
       <c r="C69" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D69">
         <v>133</v>
       </c>
       <c r="E69">
         <v>133</v>
       </c>
     </row>
     <row r="70"/>
     <row r="71">
       <c r="A71">
         <v>10</v>
       </c>
       <c r="B71" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D71">
         <v>2952</v>
       </c>
       <c r="E71">
         <v>2952</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B72" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C72" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D72">
         <v>669</v>
       </c>
       <c r="E72">
         <v>669</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1</v>
       </c>
       <c r="B73" t="s">
-        <v>269</v>
+        <v>437</v>
       </c>
       <c r="C73" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D73">
         <v>1354</v>
       </c>
       <c r="E73">
         <v>1354</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>2</v>
       </c>
       <c r="B74" t="s">
-        <v>270</v>
+        <v>438</v>
       </c>
       <c r="C74" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D74">
         <v>563</v>
       </c>
       <c r="E74">
         <v>563</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>3</v>
       </c>
       <c r="B75" t="s">
-        <v>271</v>
+        <v>439</v>
       </c>
       <c r="C75" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D75">
         <v>167</v>
       </c>
       <c r="E75">
         <v>167</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>4</v>
       </c>
       <c r="B76" t="s">
-        <v>272</v>
+        <v>440</v>
       </c>
       <c r="C76" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D76">
         <v>125</v>
       </c>
       <c r="E76">
         <v>125</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>5</v>
       </c>
       <c r="B77" t="s">
-        <v>273</v>
+        <v>441</v>
       </c>
       <c r="C77" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D77">
         <v>74</v>
       </c>
       <c r="E77">
         <v>74</v>
       </c>
     </row>
     <row r="78"/>
     <row r="79">
       <c r="A79">
         <v>12</v>
       </c>
       <c r="B79" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C79" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D79">
         <v>6181</v>
       </c>
       <c r="E79">
         <v>6181</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B80" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C80" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D80">
         <v>1672</v>
       </c>
       <c r="E80">
         <v>1672</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1</v>
       </c>
       <c r="B81" t="s">
-        <v>274</v>
+        <v>442</v>
       </c>
       <c r="C81" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D81">
         <v>2827</v>
       </c>
       <c r="E81">
         <v>2827</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>2</v>
       </c>
       <c r="B82" t="s">
-        <v>275</v>
+        <v>443</v>
       </c>
       <c r="C82" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D82">
         <v>596</v>
       </c>
       <c r="E82">
         <v>596</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>3</v>
       </c>
       <c r="B83" t="s">
-        <v>276</v>
+        <v>444</v>
       </c>
       <c r="C83" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D83">
         <v>598</v>
       </c>
       <c r="E83">
         <v>598</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>4</v>
       </c>
       <c r="B84" t="s">
-        <v>277</v>
+        <v>445</v>
       </c>
       <c r="C84" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D84">
         <v>220</v>
       </c>
       <c r="E84">
         <v>220</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>5</v>
       </c>
       <c r="B85" t="s">
-        <v>278</v>
+        <v>446</v>
       </c>
       <c r="C85" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D85">
         <v>268</v>
       </c>
       <c r="E85">
         <v>268</v>
       </c>
     </row>
     <row r="86"/>
     <row r="87">
       <c r="A87">
         <v>13</v>
       </c>
       <c r="B87" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C87" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D87">
         <v>714</v>
       </c>
       <c r="E87">
         <v>714</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B88" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C88" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D88">
         <v>300</v>
       </c>
       <c r="E88">
         <v>300</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1</v>
       </c>
       <c r="B89" t="s">
-        <v>279</v>
+        <v>447</v>
       </c>
       <c r="C89" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D89">
         <v>302</v>
       </c>
       <c r="E89">
         <v>302</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>2</v>
       </c>
       <c r="B90" t="s">
-        <v>280</v>
+        <v>448</v>
       </c>
       <c r="C90" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D90">
         <v>58</v>
       </c>
       <c r="E90">
         <v>58</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>3</v>
       </c>
       <c r="B91" t="s">
-        <v>281</v>
+        <v>449</v>
       </c>
       <c r="C91" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D91">
         <v>54</v>
       </c>
       <c r="E91">
         <v>54</v>
       </c>
     </row>
     <row r="92"/>
     <row r="93">
       <c r="A93">
         <v>14</v>
       </c>
       <c r="B93" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="C93" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D93">
         <v>12586</v>
       </c>
       <c r="E93">
         <v>12586</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B94" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C94" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D94">
         <v>2548</v>
       </c>
       <c r="E94">
         <v>2548</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1</v>
       </c>
       <c r="B95" t="s">
-        <v>282</v>
+        <v>450</v>
       </c>
       <c r="C95" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D95">
         <v>1173</v>
       </c>
       <c r="E95">
         <v>1173</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>2</v>
       </c>
       <c r="B96" t="s">
-        <v>283</v>
+        <v>451</v>
       </c>
       <c r="C96" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D96">
         <v>3030</v>
       </c>
       <c r="E96">
         <v>3030</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>3</v>
       </c>
       <c r="B97" t="s">
-        <v>284</v>
+        <v>452</v>
       </c>
       <c r="C97" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D97">
         <v>347</v>
       </c>
       <c r="E97">
         <v>347</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>4</v>
       </c>
       <c r="B98" t="s">
-        <v>285</v>
+        <v>453</v>
       </c>
       <c r="C98" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D98">
         <v>1869</v>
       </c>
       <c r="E98">
         <v>1869</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>5</v>
       </c>
       <c r="B99" t="s">
-        <v>286</v>
+        <v>454</v>
       </c>
       <c r="C99" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D99">
         <v>3619</v>
       </c>
       <c r="E99">
         <v>3619</v>
       </c>
     </row>
     <row r="100"/>
     <row r="101">
       <c r="A101">
         <v>15</v>
       </c>
       <c r="B101" t="s">
-        <v>17</v>
+        <v>200</v>
       </c>
       <c r="C101" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D101">
         <v>2268</v>
       </c>
       <c r="E101">
         <v>2268</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B102" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C102" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D102">
         <v>1096</v>
       </c>
       <c r="E102">
         <v>1096</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1</v>
       </c>
       <c r="B103" t="s">
-        <v>287</v>
+        <v>455</v>
       </c>
       <c r="C103" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D103">
         <v>1172</v>
       </c>
       <c r="E103">
         <v>1172</v>
       </c>
     </row>
     <row r="104"/>
     <row r="105">
       <c r="A105">
         <v>16</v>
       </c>
       <c r="B105" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C105" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D105">
         <v>9003</v>
       </c>
       <c r="E105">
         <v>9003</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B106" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C106" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D106">
         <v>1193</v>
       </c>
       <c r="E106">
         <v>1193</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1</v>
       </c>
       <c r="B107" t="s">
-        <v>288</v>
+        <v>456</v>
       </c>
       <c r="C107" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D107">
         <v>5307</v>
       </c>
       <c r="E107">
         <v>5307</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>2</v>
       </c>
       <c r="B108" t="s">
-        <v>289</v>
+        <v>457</v>
       </c>
       <c r="C108" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D108">
         <v>982</v>
       </c>
       <c r="E108">
         <v>982</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>3</v>
       </c>
       <c r="B109" t="s">
-        <v>290</v>
+        <v>458</v>
       </c>
       <c r="C109" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D109">
         <v>636</v>
       </c>
       <c r="E109">
         <v>636</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>4</v>
       </c>
       <c r="B110" t="s">
-        <v>291</v>
+        <v>459</v>
       </c>
       <c r="C110" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D110">
         <v>885</v>
       </c>
       <c r="E110">
         <v>885</v>
       </c>
     </row>
     <row r="111"/>
     <row r="112">
       <c r="A112">
         <v>17</v>
       </c>
       <c r="B112" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C112" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D112">
         <v>27434</v>
       </c>
       <c r="E112">
         <v>27434</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B113" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C113" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D113">
         <v>2410</v>
       </c>
       <c r="E113">
         <v>2410</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1</v>
       </c>
       <c r="B114" t="s">
-        <v>292</v>
+        <v>460</v>
       </c>
       <c r="C114" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D114">
         <v>21576</v>
       </c>
       <c r="E114">
         <v>21576</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>2</v>
       </c>
       <c r="B115" t="s">
-        <v>293</v>
+        <v>461</v>
       </c>
       <c r="C115" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D115">
         <v>1912</v>
       </c>
       <c r="E115">
         <v>1912</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>3</v>
       </c>
       <c r="B116" t="s">
-        <v>294</v>
+        <v>462</v>
       </c>
       <c r="C116" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D116">
         <v>1218</v>
       </c>
       <c r="E116">
         <v>1218</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>4</v>
       </c>
       <c r="B117" t="s">
-        <v>295</v>
+        <v>463</v>
       </c>
       <c r="C117" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D117">
         <v>121</v>
       </c>
       <c r="E117">
         <v>121</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>5</v>
       </c>
       <c r="B118" t="s">
-        <v>296</v>
+        <v>464</v>
       </c>
       <c r="C118" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D118">
         <v>197</v>
       </c>
       <c r="E118">
         <v>197</v>
       </c>
     </row>
     <row r="119"/>
     <row r="120">
       <c r="A120">
         <v>24</v>
       </c>
       <c r="B120" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C120" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D120">
         <v>750</v>
       </c>
       <c r="E120">
         <v>750</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B121" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C121" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D121">
         <v>278</v>
       </c>
       <c r="E121">
         <v>278</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>1</v>
       </c>
       <c r="B122" t="s">
-        <v>297</v>
+        <v>465</v>
       </c>
       <c r="C122" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D122">
         <v>209</v>
       </c>
       <c r="E122">
         <v>209</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>2</v>
       </c>
       <c r="B123" t="s">
-        <v>298</v>
+        <v>466</v>
       </c>
       <c r="C123" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D123">
         <v>115</v>
       </c>
       <c r="E123">
         <v>115</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>3</v>
       </c>
       <c r="B124" t="s">
-        <v>299</v>
+        <v>467</v>
       </c>
       <c r="C124" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D124">
         <v>35</v>
       </c>
       <c r="E124">
         <v>35</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>4</v>
       </c>
       <c r="B125" t="s">
-        <v>300</v>
+        <v>468</v>
       </c>
       <c r="C125" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D125">
         <v>113</v>
       </c>
       <c r="E125">
         <v>113</v>
-      </c>
-[...4632 lines deleted...]
-        <v>171</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>