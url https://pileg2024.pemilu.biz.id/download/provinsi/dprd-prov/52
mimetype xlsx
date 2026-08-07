--- v2 (2026-06-08)
+++ v3 (2026-08-07)
@@ -18,66 +18,66 @@
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
-    <sheet name="NUSA TENGGARA BARAT 6 - Partai" sheetId="2" r:id="rId4"/>
-[...14 lines deleted...]
-    <sheet name="NUSA TENGGARA BARAT 5 - Caleg" sheetId="17" r:id="rId20"/>
+    <sheet name="NUSA TENGGARA BARAT 3 - Partai" sheetId="2" r:id="rId4"/>
+    <sheet name="NUSA TENGGARA BARAT 3 - Caleg" sheetId="3" r:id="rId6"/>
+    <sheet name="NUSA TENGGARA BARAT 4 - Partai" sheetId="4" r:id="rId7"/>
+    <sheet name="NUSA TENGGARA BARAT 4 - Caleg" sheetId="5" r:id="rId8"/>
+    <sheet name="NUSA TENGGARA BARAT 5 - Partai" sheetId="6" r:id="rId9"/>
+    <sheet name="NUSA TENGGARA BARAT 5 - Caleg" sheetId="7" r:id="rId10"/>
+    <sheet name="NUSA TENGGARA BARAT 6 - Partai" sheetId="8" r:id="rId11"/>
+    <sheet name="NUSA TENGGARA BARAT 6 - Caleg" sheetId="9" r:id="rId12"/>
+    <sheet name="NUSA TENGGARA BARAT 7 - Partai" sheetId="10" r:id="rId13"/>
+    <sheet name="NUSA TENGGARA BARAT 7 - Caleg" sheetId="11" r:id="rId14"/>
+    <sheet name="NUSA TENGGARA BARAT 8 - Partai" sheetId="12" r:id="rId15"/>
+    <sheet name="NUSA TENGGARA BARAT 8 - Caleg" sheetId="13" r:id="rId16"/>
+    <sheet name="NUSA TENGGARA BARAT 1 - Partai" sheetId="14" r:id="rId17"/>
+    <sheet name="NUSA TENGGARA BARAT 1 - Caleg" sheetId="15" r:id="rId18"/>
+    <sheet name="NUSA TENGGARA BARAT 2 - Partai" sheetId="16" r:id="rId19"/>
+    <sheet name="NUSA TENGGARA BARAT 2 - Caleg" sheetId="17" r:id="rId20"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="997" uniqueCount="997">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PROVINSI</t>
   </si>
   <si>
     <t>KODE DAPIL</t>
   </si>
   <si>
     <t>DAPIL</t>
   </si>
   <si>
     <t>KODE KABUPATEN</t>
   </si>
   <si>
     <t>KABUPATEN/KOTA</t>
   </si>
@@ -102,116 +102,1160 @@
   <si>
     <t>GELORA</t>
   </si>
   <si>
     <t>PKS</t>
   </si>
   <si>
     <t>PKN</t>
   </si>
   <si>
     <t>HANURA</t>
   </si>
   <si>
     <t>GARUDA</t>
   </si>
   <si>
     <t>PAN</t>
   </si>
   <si>
     <t>PBB</t>
   </si>
   <si>
     <t>DEMOKRAT</t>
   </si>
   <si>
+    <t>PSI</t>
+  </si>
+  <si>
     <t>PERINDO</t>
   </si>
   <si>
     <t>PPP</t>
   </si>
   <si>
     <t>UMMAT</t>
   </si>
   <si>
     <t>TOTAL SUARA</t>
   </si>
   <si>
     <t>NUSA TENGGARA BARAT</t>
   </si>
   <si>
+    <t>520003</t>
+  </si>
+  <si>
+    <t>NUSA TENGGARA BARAT 3</t>
+  </si>
+  <si>
+    <t>5203</t>
+  </si>
+  <si>
+    <t>LOMBOK TIMUR</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>NOMOR</t>
+  </si>
+  <si>
+    <t>PARTAI</t>
+  </si>
+  <si>
+    <t>JENIS SUARA</t>
+  </si>
+  <si>
+    <t>SUARA TOTAL</t>
+  </si>
+  <si>
+    <t>SUARA PARTAI</t>
+  </si>
+  <si>
+    <t>H. ABDUL WAHID</t>
+  </si>
+  <si>
+    <t>CALEG</t>
+  </si>
+  <si>
+    <t>WAHYU APRIAWAN RISKI</t>
+  </si>
+  <si>
+    <t>ANGGI NIRMALA SYAHID</t>
+  </si>
+  <si>
+    <t>HAMDAN, S.P.</t>
+  </si>
+  <si>
+    <t>SITI AISYAH</t>
+  </si>
+  <si>
+    <t>SULAEMAN, S.H.</t>
+  </si>
+  <si>
+    <t>SANTRI HIJRIANA</t>
+  </si>
+  <si>
+    <t>ZAINUL HADI</t>
+  </si>
+  <si>
+    <t>Drs. H. GUFRANUDDIN</t>
+  </si>
+  <si>
+    <t>H. MACHSUN R, S.Sos.</t>
+  </si>
+  <si>
+    <t>LALE YAQUTUNNAFIS, M.M.</t>
+  </si>
+  <si>
+    <t>RIO AGUSTINO</t>
+  </si>
+  <si>
+    <t>DEWI OKTIANA</t>
+  </si>
+  <si>
+    <t>MUHAMMAD HARIS NASRI</t>
+  </si>
+  <si>
+    <t>HAJI AHMAD BADRUN</t>
+  </si>
+  <si>
+    <t>SAIFUL BAHRI, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>DEWI RATNA JUITA</t>
+  </si>
+  <si>
+    <t>LALU LUKMAN</t>
+  </si>
+  <si>
+    <t>HAMDAN</t>
+  </si>
+  <si>
+    <t>BAIQ SUMIATI</t>
+  </si>
+  <si>
+    <t>MUHAMAD AMINULLOH</t>
+  </si>
+  <si>
+    <t>BAIQ NURMA R</t>
+  </si>
+  <si>
+    <t>HARBIANA</t>
+  </si>
+  <si>
+    <t>Hj. BAIQ ISVIE RUPAEDA, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>H. D. PAELORI, S.E.</t>
+  </si>
+  <si>
+    <t>HULWATURROHYI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD NAWAWI AMINULLOH</t>
+  </si>
+  <si>
+    <t>Dra. Hj. JUMAIYAH</t>
+  </si>
+  <si>
+    <t>HUMAIYAH</t>
+  </si>
+  <si>
+    <t>M. IKHWAN</t>
+  </si>
+  <si>
+    <t>LALU GURUH APRIANTO</t>
+  </si>
+  <si>
+    <t>KHAMIRA NASUTION, S.Kom.</t>
+  </si>
+  <si>
+    <t>WAWAN SATRIAWAN, S.H.</t>
+  </si>
+  <si>
+    <t>Dra. NAJAH, M.Pd.</t>
+  </si>
+  <si>
+    <t>AHMAD ROFI'I</t>
+  </si>
+  <si>
+    <t>H. ABUBAKAR UQ, S.H., S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>H. EFENDI, S.H.</t>
+  </si>
+  <si>
+    <t>WARDLATUL HULDI</t>
+  </si>
+  <si>
+    <t>M. AGUS SETIAWAN, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>NURHAYATI</t>
+  </si>
+  <si>
+    <t>ERWIN KARTASASMITA</t>
+  </si>
+  <si>
+    <t>ARWIN ROSYADI</t>
+  </si>
+  <si>
+    <t>MARWATUL HAJAR</t>
+  </si>
+  <si>
+    <t>UMAR UBAID</t>
+  </si>
+  <si>
+    <t>ZAMRONI</t>
+  </si>
+  <si>
+    <t>IVA ANDINI</t>
+  </si>
+  <si>
+    <t>ABDUL HARIS SOPIANDI</t>
+  </si>
+  <si>
+    <t>JUNIATI</t>
+  </si>
+  <si>
+    <t>ABDURRASYID</t>
+  </si>
+  <si>
+    <t>HENLY SUNARDI</t>
+  </si>
+  <si>
+    <t>MISBAHUL JANNAH</t>
+  </si>
+  <si>
+    <t>ILPANDI</t>
+  </si>
+  <si>
+    <t>TGH. MUHANNAN MU'MIN MUSHONNAF, Lc., M.H.</t>
+  </si>
+  <si>
+    <t>Hj. SURYAHARTIN, S.P., M.A.P.</t>
+  </si>
+  <si>
+    <t>TGH. MUHAMMAD HIZBI KHAER</t>
+  </si>
+  <si>
+    <t>HAFIZULLAH MASHURI, S.I.P.</t>
+  </si>
+  <si>
+    <t>YUNI HARIANI, S.E.</t>
+  </si>
+  <si>
+    <t>FATHUL HAERI, A.Md.</t>
+  </si>
+  <si>
+    <t>SYAIFUL RIZAL, S.T.</t>
+  </si>
+  <si>
+    <t>Hj. YUYUM MINWAROH, Lc.</t>
+  </si>
+  <si>
+    <t>DEDY ARIS SANDI, S.Kom.</t>
+  </si>
+  <si>
+    <t>TGH. FAUZAN ZAKARIA AMIN, Lc.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD</t>
+  </si>
+  <si>
+    <t>MUNAWARAH NAZARI</t>
+  </si>
+  <si>
+    <t>RUDINI</t>
+  </si>
+  <si>
+    <t>L ABDURROHIM</t>
+  </si>
+  <si>
+    <t>SITI AMINAH</t>
+  </si>
+  <si>
+    <t>IS KARYANTO, S.T.</t>
+  </si>
+  <si>
+    <t>JALALUDDIN, S.Sos.</t>
+  </si>
+  <si>
+    <t>H.R. MULYANTO TEJOKUSUMO</t>
+  </si>
+  <si>
+    <t>DEWI ANJAR KOMALA SARI</t>
+  </si>
+  <si>
+    <t>NIKI ABDUN SYAKIRUN NIAM</t>
+  </si>
+  <si>
+    <t>L. YOHAN WAHYUDI, S.T.</t>
+  </si>
+  <si>
+    <t>SUMAWATI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD JAMIL WATHANI MHS</t>
+  </si>
+  <si>
+    <t>FITRIA NINGSIH</t>
+  </si>
+  <si>
+    <t>H. MANSUR S</t>
+  </si>
+  <si>
+    <t>MISNUDIN, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>Hj. SRIASIH ROHYANTINI</t>
+  </si>
+  <si>
+    <t>H. SAEPUDDIN ZOHRI, S.Ag.</t>
+  </si>
+  <si>
+    <t>HAMJA</t>
+  </si>
+  <si>
+    <t>SRI N RIZKY</t>
+  </si>
+  <si>
+    <t>SUHIRMAN</t>
+  </si>
+  <si>
+    <t>Ir. MUHAMMAD SYAFII, M.Si.</t>
+  </si>
+  <si>
+    <t>NOVIANA FITRATUNNIZA, A.Md.Keb.</t>
+  </si>
+  <si>
+    <t>ABDURRAZAK, S.Sos.</t>
+  </si>
+  <si>
+    <t>SALWA RIDWAN</t>
+  </si>
+  <si>
+    <t>HULAEMI, S.E.</t>
+  </si>
+  <si>
+    <t>MULIADI, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>KHAIRUDDIN</t>
+  </si>
+  <si>
+    <t>HUSNUL FAJRI, S.H.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ZAINUL MUTTAQIN, S.Pd.</t>
+  </si>
+  <si>
+    <t>SAHLIN, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>ROHANAWATI, S.Pd.</t>
+  </si>
+  <si>
+    <t>ROHAINI AMIR</t>
+  </si>
+  <si>
+    <t>MUHAMMAD HENDRIYONO SUSANTO, S.Sos.</t>
+  </si>
+  <si>
+    <t>ZAINI, S.H.</t>
+  </si>
+  <si>
+    <t>H. LALU ZAENUL HAMDI, S.Pd.</t>
+  </si>
+  <si>
+    <t>Drs. MOH. SYAFRUDIN ZUHRI</t>
+  </si>
+  <si>
+    <t>NANIK HERLINA, A.Md.</t>
+  </si>
+  <si>
+    <t>DEDI MUSRA</t>
+  </si>
+  <si>
+    <t>BAIQ KURRATUL AIN, S.P.</t>
+  </si>
+  <si>
+    <t>MIRZOAN ILHAMDI, S.P.</t>
+  </si>
+  <si>
+    <t>HARISSATULLAILI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD NURSYAHID, S.Pd.</t>
+  </si>
+  <si>
+    <t>PAHRUR ROZI, S.Sos.</t>
+  </si>
+  <si>
+    <t>MOH. SUDARMAWAN ZA</t>
+  </si>
+  <si>
+    <t>NIKMATUSSA'DIAH</t>
+  </si>
+  <si>
+    <t>BAMBANG SUKRISNO ADI</t>
+  </si>
+  <si>
+    <t>MAHYUDIN</t>
+  </si>
+  <si>
+    <t>SITI ANANDA RUKMANA</t>
+  </si>
+  <si>
+    <t>SUHARMAN, S.E.</t>
+  </si>
+  <si>
+    <t>LL. ZAINAL ARIFIN</t>
+  </si>
+  <si>
+    <t>DIANA FITRIANI</t>
+  </si>
+  <si>
+    <t>NASRI KUSUMA</t>
+  </si>
+  <si>
+    <t>H. MUH. SURUJI</t>
+  </si>
+  <si>
+    <t>TGH. SHOLAH SUKARNAWADI, M.A.</t>
+  </si>
+  <si>
+    <t>NURHAYATI G. A., S.Sos.I.</t>
+  </si>
+  <si>
+    <t>ABDUL WAZID</t>
+  </si>
+  <si>
+    <t>AYUB AMIN</t>
+  </si>
+  <si>
+    <t>DINI HILYANA</t>
+  </si>
+  <si>
+    <t>AMINOLLAH, S.Sos.I.</t>
+  </si>
+  <si>
+    <t>ZAHIRMA WATI</t>
+  </si>
+  <si>
+    <t>EKO RAHADY, S.H.</t>
+  </si>
+  <si>
+    <t>H. RUHAIMAN, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>AKMALUDIN SYA'BANI, M.H.I.</t>
+  </si>
+  <si>
+    <t>ZAKIAH</t>
+  </si>
+  <si>
+    <t>ZAENUL HADI YUSANDI</t>
+  </si>
+  <si>
+    <t>SUBUHIYAH</t>
+  </si>
+  <si>
+    <t>LINDA LESTARI</t>
+  </si>
+  <si>
+    <t>SARAPUDIN</t>
+  </si>
+  <si>
+    <t>SAMUDIN</t>
+  </si>
+  <si>
+    <t>RIZKA FEBRIYA MOESTAFA, S.Ked.</t>
+  </si>
+  <si>
+    <t>EVA ZAINORA, S.H.</t>
+  </si>
+  <si>
+    <t>LALU MUHAMMAD FADIL, S.H.</t>
+  </si>
+  <si>
+    <t>RAUHUL HIDAYAT JANNAH</t>
+  </si>
+  <si>
+    <t>LALU LAZUARDI SINATRYA</t>
+  </si>
+  <si>
+    <t>M. SYAHID</t>
+  </si>
+  <si>
+    <t>BAIQ YULIANI</t>
+  </si>
+  <si>
+    <t>ICIN</t>
+  </si>
+  <si>
+    <t>JALALUDIN RUMY</t>
+  </si>
+  <si>
+    <t>520004</t>
+  </si>
+  <si>
+    <t>NUSA TENGGARA BARAT 4</t>
+  </si>
+  <si>
+    <t>ROI LASMANA, A.Md.</t>
+  </si>
+  <si>
+    <t>SAKDUDDIN, S.H.</t>
+  </si>
+  <si>
+    <t>BAIQ YULASTRI SUKRISNAWATI, S.Pd.</t>
+  </si>
+  <si>
+    <t>AGUS KAMARIYADI, S.H.</t>
+  </si>
+  <si>
+    <t>LALA NOVIANI SANGKAREANG</t>
+  </si>
+  <si>
+    <t>MUHAMMAD GUNTUR HALBA, S.Pd.</t>
+  </si>
+  <si>
+    <t>SYAMSU RIJAL, S.H., M.M.</t>
+  </si>
+  <si>
+    <t>BAIQ ALFIANUR CANDRA MUSTIKA</t>
+  </si>
+  <si>
+    <t>MOHAMAD ARIF RIZKY BUDIMAN</t>
+  </si>
+  <si>
+    <t>JOYO SUPENO, S.Pd.</t>
+  </si>
+  <si>
+    <t>KHAIRUL AZMI</t>
+  </si>
+  <si>
+    <t>DESY SUSANTI</t>
+  </si>
+  <si>
+    <t>AHMAD SUKRO, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>NUR WAHYUNI</t>
+  </si>
+  <si>
+    <t>LALU SUGIANTO</t>
+  </si>
+  <si>
+    <t>DESI HURMATISA</t>
+  </si>
+  <si>
+    <t>SUMIATI</t>
+  </si>
+  <si>
+    <t>IRLAN NURJAYA</t>
+  </si>
+  <si>
+    <t>HAMDAN KASIM</t>
+  </si>
+  <si>
+    <t>MUHAMAD ZAKIR</t>
+  </si>
+  <si>
+    <t>YUL PATMAWATI</t>
+  </si>
+  <si>
+    <t>Drs. H. SAHAFARI ASYARI</t>
+  </si>
+  <si>
+    <t>Hj. MANIAH, S.Pd.</t>
+  </si>
+  <si>
+    <t>H. MAU UD ADAM, S.H.</t>
+  </si>
+  <si>
+    <t>H. BOHARI MUSLIM</t>
+  </si>
+  <si>
+    <t>H. LALU HAERUZZAMAN, S.I.P.</t>
+  </si>
+  <si>
+    <t>EVA NIRWANA, S.Pd.</t>
+  </si>
+  <si>
+    <t>NURLAELI, S.Pd.</t>
+  </si>
+  <si>
+    <t>LALU RUSDI, S.H.</t>
+  </si>
+  <si>
+    <t>LALU IRAWAN, S.P.</t>
+  </si>
+  <si>
+    <t>BAMBANG TRIAJI</t>
+  </si>
+  <si>
+    <t>HAJJAH BAIQ WIDIAH WIDIATI</t>
+  </si>
+  <si>
+    <t>TGH. GUNAWAN</t>
+  </si>
+  <si>
+    <t>MARIYA ULVA</t>
+  </si>
+  <si>
+    <t>ABDUL MALIK JAELANI</t>
+  </si>
+  <si>
+    <t>LALU GIANI REJA ALKAGARI</t>
+  </si>
+  <si>
+    <t>NURUL AINI</t>
+  </si>
+  <si>
+    <t>MASRIADI, S.I.P</t>
+  </si>
+  <si>
+    <t>H. BURHANUDDIN, S.A.P.</t>
+  </si>
+  <si>
+    <t>ASMAT, S.H., M.M.Inov.</t>
+  </si>
+  <si>
+    <t>NURLAILA, S.Ag., M.A.</t>
+  </si>
+  <si>
+    <t>SARAPUDDIN, S.S.</t>
+  </si>
+  <si>
+    <t>SUJI HARDIANI, S.Pd.</t>
+  </si>
+  <si>
+    <t>Drs. MUHAMAD JAELAN, M.Pd.</t>
+  </si>
+  <si>
+    <t>GUFRAN HANDI, S.Pd.</t>
+  </si>
+  <si>
+    <t>MAHARANI, S.P.</t>
+  </si>
+  <si>
+    <t>MILA DAMAYANTI, S.H.</t>
+  </si>
+  <si>
+    <t>ZAIN AINIL HASANI, S.Kom.</t>
+  </si>
+  <si>
+    <t>B ANGGUN KARISMAWATI</t>
+  </si>
+  <si>
+    <t>AGUS SUGIARTO, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>WAHYU WISNU SETYAJI, S.E.</t>
+  </si>
+  <si>
+    <t>NASRULLAH</t>
+  </si>
+  <si>
+    <t>SRI HARYANTI</t>
+  </si>
+  <si>
+    <t>MARZOAN, S.Pd.</t>
+  </si>
+  <si>
+    <t>SITI RACHMIN, S.H.</t>
+  </si>
+  <si>
+    <t>HERMAN JAYADI</t>
+  </si>
+  <si>
+    <t>HARISMA ALY SATRIA, S.Sos.</t>
+  </si>
+  <si>
+    <t>LALU RAMA YUNARTHA, S.T.</t>
+  </si>
+  <si>
+    <t>IKA HASMIANA</t>
+  </si>
+  <si>
+    <t>AHMAD MUNAWAR</t>
+  </si>
+  <si>
+    <t>BAIQ RISANTI PRIMA DEWI</t>
+  </si>
+  <si>
+    <t>H. MAKSUM ABDURRAHIM ABDUL SYUKUR, S.Pd.</t>
+  </si>
+  <si>
+    <t>R. RAHADIAN SOEDJONO</t>
+  </si>
+  <si>
+    <t>BAIQ SRI MULIAJI</t>
+  </si>
+  <si>
+    <t>LALU ISWAN MULIADI</t>
+  </si>
+  <si>
+    <t>AYUDYA ANGGITA PUTRI, S.Sos.</t>
+  </si>
+  <si>
+    <t>MISBAH, S.Kom.I.</t>
+  </si>
+  <si>
+    <t>KAROMI</t>
+  </si>
+  <si>
+    <t>M. NASHIB IKROMAN</t>
+  </si>
+  <si>
+    <t>Hj. CAYA KHAIRANI</t>
+  </si>
+  <si>
+    <t>AHMAD FAQIHI</t>
+  </si>
+  <si>
+    <t>REZA ARDIANTORI</t>
+  </si>
+  <si>
+    <t>BAIQ FEBRI HIJRIATUL FITRI</t>
+  </si>
+  <si>
+    <t>H. USMAR IWAN SURAMBIAN, S.E.</t>
+  </si>
+  <si>
+    <t>YAN MUSTAFA ILHAM</t>
+  </si>
+  <si>
+    <t>RETNO MELANI</t>
+  </si>
+  <si>
+    <t>HELI FATRULLAH</t>
+  </si>
+  <si>
+    <t>NANANG NASRULLAH</t>
+  </si>
+  <si>
+    <t>SRI AYUNINGSIH</t>
+  </si>
+  <si>
+    <t>Dr. SIRAJUN NASIHIN, S.Pd., M.Pd.I.</t>
+  </si>
+  <si>
+    <t>SALIM BAGIS</t>
+  </si>
+  <si>
+    <t>SUBANDI ROHIM</t>
+  </si>
+  <si>
+    <t>ROHIMMATUL YUSLIH ANAWATI</t>
+  </si>
+  <si>
+    <t>MOHAMAD ALI IRPAN</t>
+  </si>
+  <si>
+    <t>SEPTI NURHASANAH</t>
+  </si>
+  <si>
+    <t>Ir. PAHRI</t>
+  </si>
+  <si>
+    <t>520005</t>
+  </si>
+  <si>
+    <t>NUSA TENGGARA BARAT 5</t>
+  </si>
+  <si>
+    <t>5204</t>
+  </si>
+  <si>
+    <t>SUMBAWA</t>
+  </si>
+  <si>
+    <t>5207</t>
+  </si>
+  <si>
+    <t>SUMBAWA BARAT</t>
+  </si>
+  <si>
+    <t>H. ILHAM MUSTAMI, S.Ag.</t>
+  </si>
+  <si>
+    <t>SANAPIAH</t>
+  </si>
+  <si>
+    <t>DANIA FAHIRANI</t>
+  </si>
+  <si>
+    <t>ABDUL AZIS, S.S.</t>
+  </si>
+  <si>
+    <t>SUDIRMAN</t>
+  </si>
+  <si>
+    <t>NUNUNG KOMALASARI,  S.Biotek.</t>
+  </si>
+  <si>
+    <t>JAMALUDDIN</t>
+  </si>
+  <si>
+    <t>YUSUF, S.Sos.</t>
+  </si>
+  <si>
+    <t>H. IRWAN RAHADI, S.T.</t>
+  </si>
+  <si>
+    <t>IWAN PANJIDINATA, S.E.</t>
+  </si>
+  <si>
+    <t>SRI IRIANTI, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>HAMZAH ABDULLAH</t>
+  </si>
+  <si>
+    <t>H. SAHRI, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>MASTARI</t>
+  </si>
+  <si>
+    <t>MUHAMAD JUAINI, S.Pd.I</t>
+  </si>
+  <si>
+    <t>WAHYU HIDAYAT, S.P.</t>
+  </si>
+  <si>
+    <t>ABDUL RAHIM, S.T.</t>
+  </si>
+  <si>
+    <t>AMILAN HATTA, S.A.P., M.Si.</t>
+  </si>
+  <si>
+    <t>ULFIAH ARIQAH</t>
+  </si>
+  <si>
+    <t>FIRMAN</t>
+  </si>
+  <si>
+    <t>SARIMIN, S.H.</t>
+  </si>
+  <si>
+    <t>SARIMOLLAH, S.A.P.</t>
+  </si>
+  <si>
+    <t>ASSHARUDDIN, S.E.</t>
+  </si>
+  <si>
+    <t>IIN ADIASTUTI ULANDARI, S.H.</t>
+  </si>
+  <si>
+    <t>MANCAWARI LM, S.I.P.</t>
+  </si>
+  <si>
+    <t>Dr. Drs. ARAHMAN ALAMUDY, S.H., M.Si.</t>
+  </si>
+  <si>
+    <t>JUNAIDA IRIANI, S.Pd.</t>
+  </si>
+  <si>
+    <t>AHMADUL KUSASI, S.H.</t>
+  </si>
+  <si>
+    <t>H. NURDIN MARJUNI, S.H.</t>
+  </si>
+  <si>
+    <t>Dra. NURMI</t>
+  </si>
+  <si>
+    <t>HAFIED AWAD, B.A.</t>
+  </si>
+  <si>
+    <t>M. BAIJURI BULKIAH, S.H.</t>
+  </si>
+  <si>
+    <t>H. ASAAT ABDULLAH, S.T.</t>
+  </si>
+  <si>
+    <t>Ir. H. BADRUL MUNIR, M.M.</t>
+  </si>
+  <si>
+    <t>ROSMAWATI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD YUSUF, A.Ma.</t>
+  </si>
+  <si>
+    <t>FAKHRUDDIN</t>
+  </si>
+  <si>
+    <t>NURYATI MULTASAM</t>
+  </si>
+  <si>
+    <t>ENI ASTUTI</t>
+  </si>
+  <si>
+    <t>ABDUL HATAB, S.Pd.</t>
+  </si>
+  <si>
+    <t>ADISUCIPTO</t>
+  </si>
+  <si>
+    <t>REZA SUSILAWATI</t>
+  </si>
+  <si>
+    <t>BURHANUDDIN JAFAR SALAM</t>
+  </si>
+  <si>
+    <t>MUTMAINNAH</t>
+  </si>
+  <si>
+    <t>AGUS ALFIAN, S.E.</t>
+  </si>
+  <si>
+    <t>A MUIS</t>
+  </si>
+  <si>
+    <t>KHAERUNNISA</t>
+  </si>
+  <si>
+    <t>LELY RAHMAWATI</t>
+  </si>
+  <si>
+    <t>AJI RUSDIANTO</t>
+  </si>
+  <si>
+    <t>H. MARDIN</t>
+  </si>
+  <si>
+    <t>SAMBIRANG AHMADI</t>
+  </si>
+  <si>
+    <t>UKI KIFLI, S.Pd., M.A.</t>
+  </si>
+  <si>
+    <t>ENDANG SRI SUGIHARTI</t>
+  </si>
+  <si>
+    <t>BURHANUDDIN</t>
+  </si>
+  <si>
+    <t>ZIZI ROSMALA, A.Md.Kep.</t>
+  </si>
+  <si>
+    <t>Dr. MUAMMAR KHADAFIE</t>
+  </si>
+  <si>
+    <t>SAKKAGAU PATINGGI</t>
+  </si>
+  <si>
+    <t>JUNAIDI KASUM, S.Sos.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD YAMIN, M.Si.</t>
+  </si>
+  <si>
+    <t>IRWANDI</t>
+  </si>
+  <si>
+    <t>LIZAWATI PAJRI</t>
+  </si>
+  <si>
+    <t>TAUFAN SA'BANI</t>
+  </si>
+  <si>
+    <t>SYAMSUL HIDAYAT</t>
+  </si>
+  <si>
+    <t>RR SRI DEWI DARMAYANTI</t>
+  </si>
+  <si>
+    <t>RIZKY AZILA RAHMI, A.Md.Keb.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD FAESAL</t>
+  </si>
+  <si>
+    <t>MUHAMMAD NASIR, S.T., M.M.</t>
+  </si>
+  <si>
+    <t>NURMAWATI, S.E.</t>
+  </si>
+  <si>
+    <t>H. MUSTAJABUDIN, S.Sos.</t>
+  </si>
+  <si>
+    <t>ARMANSYAH PUTRA, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>YUDISTIRA PERMANA BINTORO, S.I.P.</t>
+  </si>
+  <si>
+    <t>NI WAYAN YENI WULANDARI, S.P.</t>
+  </si>
+  <si>
+    <t>H. ARSYAD</t>
+  </si>
+  <si>
+    <t>H. SALMAN, S.H.</t>
+  </si>
+  <si>
+    <t>H. M. IKHSAN GEMALA PUTRA</t>
+  </si>
+  <si>
+    <t>MUHAMMAD NUR, S.H.</t>
+  </si>
+  <si>
+    <t>AULIA TIARA UTAMI, S.M.</t>
+  </si>
+  <si>
+    <t>ENI SUMARNI</t>
+  </si>
+  <si>
+    <t>ABDUL RAHMAN, S.Ag.</t>
+  </si>
+  <si>
+    <t>SYAMSUL FIKRI, S.Ag., M.Si.</t>
+  </si>
+  <si>
+    <t>H. ISMAIL, S.A.P.</t>
+  </si>
+  <si>
+    <t>DHIYENG FEBILA, S.Sos.</t>
+  </si>
+  <si>
+    <t>HASANUDDIN, S.K.M.</t>
+  </si>
+  <si>
+    <t>Drs. HERI HERYANTO DIAZ</t>
+  </si>
+  <si>
+    <t>NURLIA EFFENDI KESUMA, S.Kep.</t>
+  </si>
+  <si>
+    <t>AYU ANDIRA, S.M.</t>
+  </si>
+  <si>
+    <t>ICHA HARTANTI DASRIEN, S.T.P.</t>
+  </si>
+  <si>
+    <t>TGH. MAS'UN, S.Pd., S.H., M.Pd.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD NOH, S.A.P.</t>
+  </si>
+  <si>
+    <t>NILA NURINDAH</t>
+  </si>
+  <si>
+    <t>ILHAM</t>
+  </si>
+  <si>
+    <t>ABDUL HAMID ALI</t>
+  </si>
+  <si>
+    <t>IRENE SAFIRA, S.P.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD IDHAM</t>
+  </si>
+  <si>
+    <t>RUSLI MANAWARI</t>
+  </si>
+  <si>
+    <t>AMIRUDDIN, S.E.</t>
+  </si>
+  <si>
+    <t>ISMI WINNA PRAWITA, S.Ak.</t>
+  </si>
+  <si>
+    <t>MARJAN</t>
+  </si>
+  <si>
+    <t>SURATMAN, S.T.</t>
+  </si>
+  <si>
+    <t>HERLINA</t>
+  </si>
+  <si>
+    <t>DIANA MARYANA</t>
+  </si>
+  <si>
+    <t>MUHAMMAD NUR, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD JABIR, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>SUHARLI ANGGAIMANGI</t>
+  </si>
+  <si>
+    <t>MARTHA PAULINA</t>
+  </si>
+  <si>
+    <t>SUSI PEBRIANTI EKA PUTRIANTY, S.P.</t>
+  </si>
+  <si>
+    <t>RONNY SUKMANA, S.E.</t>
+  </si>
+  <si>
+    <t>RAHMATUSZUHRAH</t>
+  </si>
+  <si>
     <t>520006</t>
   </si>
   <si>
     <t>NUSA TENGGARA BARAT 6</t>
   </si>
   <si>
     <t>5206</t>
   </si>
   <si>
     <t>BIMA</t>
   </si>
   <si>
     <t>5205</t>
   </si>
   <si>
     <t>DOMPU</t>
   </si>
   <si>
     <t>5272</t>
   </si>
   <si>
     <t>KOTA BIMA</t>
   </si>
   <si>
-    <t/>
-[...19 lines deleted...]
-  <si>
     <t>AKHDIANSYAH, S.H.I.</t>
   </si>
   <si>
-    <t>CALEG</t>
-[...1 lines deleted...]
-  <si>
     <t>SRI LARASATI</t>
   </si>
   <si>
     <t>Drs. MAHMUD, S.H.</t>
   </si>
   <si>
     <t>Dr. MUSTAFA,  S.E., M.M.</t>
   </si>
   <si>
     <t>PUTRI ANGGREANI</t>
   </si>
   <si>
     <t>MUHAMMAD TRIYAN HIDAYAH</t>
   </si>
   <si>
     <t>MUHAMMAD QURBAN, S.H.</t>
   </si>
   <si>
     <t>Drs. H. MUSTAHID, M.M.</t>
   </si>
   <si>
     <t>YASIN, M.M.Inov.</t>
   </si>
   <si>
     <t>Drs. MUH. ALI JAHARUDDIN</t>
@@ -387,53 +1431,50 @@
   <si>
     <t>H. SYAMSUDIN, S.E.</t>
   </si>
   <si>
     <t>BUYUNG NASUTION, M.M.Inov.</t>
   </si>
   <si>
     <t>YULIANA SETIA RAHAYU, S.I.Kom.</t>
   </si>
   <si>
     <t>ABDUL KHAYIR, S.H., M.H.</t>
   </si>
   <si>
     <t>ABDULLAH, S.Kel.</t>
   </si>
   <si>
     <t>ST. RAMLAH</t>
   </si>
   <si>
     <t>MUHAMAD IRWAN, S.T., M.T.</t>
   </si>
   <si>
     <t>RUSLAN, S.E.</t>
   </si>
   <si>
-    <t>NURHAYATI</t>
-[...1 lines deleted...]
-  <si>
     <t>SOFYAN PARSAN, S.T.</t>
   </si>
   <si>
     <t>ILHAM YUSUF</t>
   </si>
   <si>
     <t>Ir. H. TAUFIQURRAHMAN</t>
   </si>
   <si>
     <t>AHMAD DAHLAN, S.Sos.</t>
   </si>
   <si>
     <t>SURADIN, S.Pd.</t>
   </si>
   <si>
     <t>SIRAJUDIN, S.I.P.</t>
   </si>
   <si>
     <t>AWAN SARI SETIAWAN, S.A.P.</t>
   </si>
   <si>
     <t>RITA HARDIANTI, S.H.</t>
   </si>
   <si>
     <t>NURSAYUTI</t>
@@ -642,53 +1683,50 @@
   <si>
     <t>Drs. BURHAN GANI</t>
   </si>
   <si>
     <t>SUMARSONO, S.H.</t>
   </si>
   <si>
     <t>DWI SAOFIYATUL WITRI</t>
   </si>
   <si>
     <t>SYAFRUDIN UMAR</t>
   </si>
   <si>
     <t>MIFTAHUL HUDA</t>
   </si>
   <si>
     <t>ST. NURAISYIAH</t>
   </si>
   <si>
     <t>RODIAH</t>
   </si>
   <si>
     <t>Drs. LUKMAN, M.Si.</t>
   </si>
   <si>
-    <t>PSI</t>
-[...1 lines deleted...]
-  <si>
     <t>520007</t>
   </si>
   <si>
     <t>NUSA TENGGARA BARAT 7</t>
   </si>
   <si>
     <t>5202</t>
   </si>
   <si>
     <t>LOMBOK TENGAH</t>
   </si>
   <si>
     <t>LALU MUHIBBAN</t>
   </si>
   <si>
     <t>JUMROATUL AINI</t>
   </si>
   <si>
     <t>LALU YOPI SULENDRA</t>
   </si>
   <si>
     <t>LALU BADARUDIN</t>
   </si>
   <si>
     <t>MUHAMAD DANIANTO</t>
@@ -711,53 +1749,50 @@
   <si>
     <t>AHUDIANTO</t>
   </si>
   <si>
     <t>Apt. GITA AULIA, S.Farm.</t>
   </si>
   <si>
     <t>M. ALFAT</t>
   </si>
   <si>
     <t>Drs. H. RUSLAN TURMUZI</t>
   </si>
   <si>
     <t>ZAENAL ABIDIN</t>
   </si>
   <si>
     <t>BAIQ IGNA TIANA</t>
   </si>
   <si>
     <t>SILVIA SUTRIA NINGSIH</t>
   </si>
   <si>
     <t>ZULKIFLI, S.P.</t>
   </si>
   <si>
-    <t>NASRULLAH</t>
-[...1 lines deleted...]
-  <si>
     <t>SITI SYIFAIYAH</t>
   </si>
   <si>
     <t>LALU SATRIAWANDI, S.T.</t>
   </si>
   <si>
     <t>Drs. H. HUMAIDI</t>
   </si>
   <si>
     <t>YUNITA SAVITRI, S.H.</t>
   </si>
   <si>
     <t>TAUFIQURRAHMAN, S.T.</t>
   </si>
   <si>
     <t>BAIQ ELI HADIAWATI</t>
   </si>
   <si>
     <t>RAPII</t>
   </si>
   <si>
     <t>ARINI NOVIANA</t>
   </si>
   <si>
     <t>H. LALU ARIF RAHMAN HAKIM, S.E., M.H.</t>
@@ -1996,1085 +3031,50 @@
     <t>ZULMAN HAIRI</t>
   </si>
   <si>
     <t>ISHAK</t>
   </si>
   <si>
     <t>RAIDA</t>
   </si>
   <si>
     <t>SUPARDI KALAM, S.Ak.</t>
   </si>
   <si>
     <t>SAM'UL GOZI</t>
   </si>
   <si>
     <t>NOVITA ELYANA, S.E.</t>
   </si>
   <si>
     <t>SAFRUDIN, S.Pd.</t>
   </si>
   <si>
     <t>DAHLIA DAHLAN</t>
   </si>
   <si>
     <t>NURHADI</t>
-  </si>
-[...1033 lines deleted...]
-    <t>RAHMATUSZUHRAH</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -3407,7947 +3407,14818 @@
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="M1" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="N1" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>200</v>
+        <v>23</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>20</v>
-[...8 lines deleted...]
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C2" t="s">
-        <v>469</v>
+        <v>547</v>
       </c>
       <c r="D2" t="s">
-        <v>470</v>
+        <v>548</v>
       </c>
       <c r="E2" t="s">
-        <v>471</v>
+        <v>549</v>
       </c>
       <c r="F2" t="s">
-        <v>472</v>
+        <v>550</v>
       </c>
       <c r="G2">
-        <v>36081</v>
+        <v>26817</v>
       </c>
       <c r="H2">
-        <v>43525</v>
+        <v>72776</v>
       </c>
       <c r="I2">
-        <v>13687</v>
+        <v>16467</v>
       </c>
       <c r="J2">
-        <v>98125</v>
+        <v>31940</v>
       </c>
       <c r="K2">
-        <v>35895</v>
+        <v>28353</v>
       </c>
       <c r="L2">
-        <v>1451</v>
+        <v>2832</v>
       </c>
       <c r="M2">
-        <v>9361</v>
+        <v>39134</v>
       </c>
       <c r="N2">
-        <v>35109</v>
+        <v>1471</v>
       </c>
       <c r="O2">
-        <v>3220</v>
+        <v>4103</v>
       </c>
       <c r="P2">
-        <v>4294</v>
+        <v>1678</v>
       </c>
       <c r="Q2">
-        <v>1415</v>
+        <v>22111</v>
       </c>
       <c r="R2">
-        <v>37424</v>
+        <v>703</v>
       </c>
       <c r="S2">
-        <v>3277</v>
+        <v>12022</v>
       </c>
       <c r="T2">
-        <v>44062</v>
+        <v>33902</v>
       </c>
       <c r="U2">
-        <v>3349</v>
+        <v>446</v>
       </c>
       <c r="V2">
-        <v>26550</v>
-[...8 lines deleted...]
-        <v>427449</v>
+        <v>294755</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3">
-        <v>2</v>
+      <c r="A3" t="s">
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>24</v>
-[...11 lines deleted...]
-        <v>474</v>
+        <v>31</v>
       </c>
       <c r="G3">
-        <v>17564</v>
+        <v>26817</v>
       </c>
       <c r="H3">
-        <v>22208</v>
+        <v>72776</v>
       </c>
       <c r="I3">
-        <v>14469</v>
+        <v>16467</v>
       </c>
       <c r="J3">
-        <v>12035</v>
+        <v>31940</v>
       </c>
       <c r="K3">
-        <v>3791</v>
+        <v>28353</v>
       </c>
       <c r="L3">
-        <v>1202</v>
+        <v>2832</v>
       </c>
       <c r="M3">
-        <v>1835</v>
+        <v>39134</v>
       </c>
       <c r="N3">
-        <v>6130</v>
+        <v>1471</v>
       </c>
       <c r="O3">
-        <v>315</v>
+        <v>4103</v>
       </c>
       <c r="P3">
-        <v>606</v>
+        <v>1678</v>
       </c>
       <c r="Q3">
-        <v>294</v>
+        <v>22111</v>
       </c>
       <c r="R3">
-        <v>7191</v>
+        <v>703</v>
       </c>
       <c r="S3">
-        <v>17127</v>
+        <v>12022</v>
       </c>
       <c r="T3">
-        <v>15687</v>
+        <v>33902</v>
       </c>
       <c r="U3">
-        <v>687</v>
+        <v>446</v>
       </c>
       <c r="V3">
-        <v>13355</v>
-[...73 lines deleted...]
-        <v>571966</v>
+        <v>294755</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
         <v>35</v>
       </c>
+      <c r="D2">
+        <v>26817</v>
+      </c>
+      <c r="E2">
+        <v>26817</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D3">
+        <v>4363</v>
+      </c>
+      <c r="E3">
+        <v>4363</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>551</v>
+      </c>
+      <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4">
+        <v>18079</v>
+      </c>
+      <c r="E4">
+        <v>18079</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>552</v>
+      </c>
+      <c r="C5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5">
+        <v>891</v>
+      </c>
+      <c r="E5">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>553</v>
+      </c>
+      <c r="C6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D6">
+        <v>603</v>
+      </c>
+      <c r="E6">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>554</v>
+      </c>
+      <c r="C7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7">
+        <v>621</v>
+      </c>
+      <c r="E7">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>555</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8">
+        <v>247</v>
+      </c>
+      <c r="E8">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>556</v>
+      </c>
+      <c r="C9" t="s">
+        <v>38</v>
+      </c>
+      <c r="D9">
+        <v>540</v>
+      </c>
+      <c r="E9">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>557</v>
+      </c>
+      <c r="C10" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10">
+        <v>1473</v>
+      </c>
+      <c r="E10">
+        <v>1473</v>
+      </c>
+    </row>
+    <row r="11"/>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12">
+        <v>72776</v>
+      </c>
+      <c r="E12">
+        <v>72776</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" t="s">
+        <v>30</v>
+      </c>
+      <c r="C13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13">
+        <v>6860</v>
+      </c>
+      <c r="E13">
+        <v>6860</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>1</v>
+      </c>
+      <c r="B14" t="s">
+        <v>558</v>
+      </c>
+      <c r="C14" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14">
+        <v>27200</v>
+      </c>
+      <c r="E14">
+        <v>27200</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>559</v>
+      </c>
+      <c r="C15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15">
+        <v>35910</v>
+      </c>
+      <c r="E15">
+        <v>35910</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>3</v>
+      </c>
+      <c r="B16" t="s">
+        <v>560</v>
+      </c>
+      <c r="C16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16">
+        <v>1268</v>
+      </c>
+      <c r="E16">
+        <v>1268</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>4</v>
+      </c>
+      <c r="B17" t="s">
+        <v>561</v>
+      </c>
+      <c r="C17" t="s">
+        <v>38</v>
+      </c>
+      <c r="D17">
+        <v>301</v>
+      </c>
+      <c r="E17">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>5</v>
+      </c>
+      <c r="B18" t="s">
+        <v>562</v>
+      </c>
+      <c r="C18" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18">
+        <v>1036</v>
+      </c>
+      <c r="E18">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>6</v>
+      </c>
+      <c r="B19" t="s">
+        <v>563</v>
+      </c>
+      <c r="C19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D19">
+        <v>201</v>
+      </c>
+      <c r="E19">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="20"/>
+    <row r="21">
+      <c r="A21">
+        <v>3</v>
+      </c>
+      <c r="B21" t="s">
+        <v>8</v>
+      </c>
+      <c r="C21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D21">
+        <v>16467</v>
+      </c>
+      <c r="E21">
+        <v>16467</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>30</v>
+      </c>
+      <c r="B22" t="s">
+        <v>30</v>
+      </c>
+      <c r="C22" t="s">
+        <v>36</v>
+      </c>
+      <c r="D22">
+        <v>2033</v>
+      </c>
+      <c r="E22">
+        <v>2033</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>1</v>
+      </c>
+      <c r="B23" t="s">
+        <v>564</v>
+      </c>
+      <c r="C23" t="s">
+        <v>38</v>
+      </c>
+      <c r="D23">
+        <v>10245</v>
+      </c>
+      <c r="E23">
+        <v>10245</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>2</v>
+      </c>
+      <c r="B24" t="s">
+        <v>565</v>
+      </c>
+      <c r="C24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D24">
+        <v>2057</v>
+      </c>
+      <c r="E24">
+        <v>2057</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>3</v>
+      </c>
+      <c r="B25" t="s">
+        <v>566</v>
+      </c>
+      <c r="C25" t="s">
+        <v>38</v>
+      </c>
+      <c r="D25">
+        <v>704</v>
+      </c>
+      <c r="E25">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>4</v>
+      </c>
+      <c r="B26" t="s">
+        <v>567</v>
+      </c>
+      <c r="C26" t="s">
+        <v>38</v>
+      </c>
+      <c r="D26">
+        <v>251</v>
+      </c>
+      <c r="E26">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>5</v>
+      </c>
+      <c r="B27" t="s">
+        <v>568</v>
+      </c>
+      <c r="C27" t="s">
+        <v>38</v>
+      </c>
+      <c r="D27">
+        <v>558</v>
+      </c>
+      <c r="E27">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>6</v>
+      </c>
+      <c r="B28" t="s">
+        <v>232</v>
+      </c>
+      <c r="C28" t="s">
+        <v>38</v>
+      </c>
+      <c r="D28">
+        <v>466</v>
+      </c>
+      <c r="E28">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>7</v>
+      </c>
+      <c r="B29" t="s">
+        <v>569</v>
+      </c>
+      <c r="C29" t="s">
+        <v>38</v>
+      </c>
+      <c r="D29">
+        <v>153</v>
+      </c>
+      <c r="E29">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="30"/>
+    <row r="31">
+      <c r="A31">
+        <v>4</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>35</v>
+      </c>
+      <c r="D31">
+        <v>31940</v>
+      </c>
+      <c r="E31">
+        <v>31940</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="s">
+        <v>30</v>
+      </c>
+      <c r="B32" t="s">
+        <v>30</v>
+      </c>
+      <c r="C32" t="s">
+        <v>36</v>
+      </c>
+      <c r="D32">
+        <v>10595</v>
+      </c>
+      <c r="E32">
+        <v>10595</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>1</v>
+      </c>
+      <c r="B33" t="s">
+        <v>570</v>
+      </c>
+      <c r="C33" t="s">
+        <v>38</v>
+      </c>
+      <c r="D33">
+        <v>0</v>
+      </c>
+      <c r="E33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>2</v>
+      </c>
+      <c r="B34" t="s">
+        <v>571</v>
+      </c>
+      <c r="C34" t="s">
+        <v>38</v>
+      </c>
+      <c r="D34">
+        <v>17803</v>
+      </c>
+      <c r="E34">
+        <v>17803</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>3</v>
+      </c>
+      <c r="B35" t="s">
+        <v>572</v>
+      </c>
+      <c r="C35" t="s">
+        <v>38</v>
+      </c>
+      <c r="D35">
+        <v>1156</v>
+      </c>
+      <c r="E35">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>4</v>
+      </c>
+      <c r="B36" t="s">
+        <v>573</v>
+      </c>
+      <c r="C36" t="s">
+        <v>38</v>
+      </c>
+      <c r="D36">
+        <v>1126</v>
+      </c>
+      <c r="E36">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>5</v>
+      </c>
+      <c r="B37" t="s">
+        <v>574</v>
+      </c>
+      <c r="C37" t="s">
+        <v>38</v>
+      </c>
+      <c r="D37">
+        <v>833</v>
+      </c>
+      <c r="E37">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>6</v>
+      </c>
+      <c r="B38" t="s">
+        <v>575</v>
+      </c>
+      <c r="C38" t="s">
+        <v>38</v>
+      </c>
+      <c r="D38">
+        <v>187</v>
+      </c>
+      <c r="E38">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>7</v>
+      </c>
+      <c r="B39" t="s">
+        <v>576</v>
+      </c>
+      <c r="C39" t="s">
+        <v>38</v>
+      </c>
+      <c r="D39">
+        <v>240</v>
+      </c>
+      <c r="E39">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="40"/>
+    <row r="41">
+      <c r="A41">
+        <v>5</v>
+      </c>
+      <c r="B41" t="s">
+        <v>10</v>
+      </c>
+      <c r="C41" t="s">
+        <v>35</v>
+      </c>
+      <c r="D41">
+        <v>28353</v>
+      </c>
+      <c r="E41">
+        <v>28353</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="s">
+        <v>30</v>
+      </c>
+      <c r="B42" t="s">
+        <v>30</v>
+      </c>
+      <c r="C42" t="s">
+        <v>36</v>
+      </c>
+      <c r="D42">
+        <v>2296</v>
+      </c>
+      <c r="E42">
+        <v>2296</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>1</v>
+      </c>
+      <c r="B43" t="s">
+        <v>577</v>
+      </c>
+      <c r="C43" t="s">
+        <v>38</v>
+      </c>
+      <c r="D43">
+        <v>15849</v>
+      </c>
+      <c r="E43">
+        <v>15849</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>2</v>
+      </c>
+      <c r="B44" t="s">
+        <v>578</v>
+      </c>
+      <c r="C44" t="s">
+        <v>38</v>
+      </c>
+      <c r="D44">
+        <v>6912</v>
+      </c>
+      <c r="E44">
+        <v>6912</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>3</v>
+      </c>
+      <c r="B45" t="s">
+        <v>579</v>
+      </c>
+      <c r="C45" t="s">
+        <v>38</v>
+      </c>
+      <c r="D45">
+        <v>276</v>
+      </c>
+      <c r="E45">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>4</v>
+      </c>
+      <c r="B46" t="s">
+        <v>580</v>
+      </c>
+      <c r="C46" t="s">
+        <v>38</v>
+      </c>
+      <c r="D46">
+        <v>222</v>
+      </c>
+      <c r="E46">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>5</v>
+      </c>
+      <c r="B47" t="s">
+        <v>581</v>
+      </c>
+      <c r="C47" t="s">
+        <v>38</v>
+      </c>
+      <c r="D47">
+        <v>2238</v>
+      </c>
+      <c r="E47">
+        <v>2238</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>6</v>
+      </c>
+      <c r="B48" t="s">
+        <v>582</v>
+      </c>
+      <c r="C48" t="s">
+        <v>38</v>
+      </c>
+      <c r="D48">
+        <v>245</v>
+      </c>
+      <c r="E48">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>7</v>
+      </c>
+      <c r="B49" t="s">
+        <v>583</v>
+      </c>
+      <c r="C49" t="s">
+        <v>38</v>
+      </c>
+      <c r="D49">
+        <v>315</v>
+      </c>
+      <c r="E49">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="50"/>
+    <row r="51">
+      <c r="A51">
+        <v>7</v>
+      </c>
+      <c r="B51" t="s">
+        <v>12</v>
+      </c>
+      <c r="C51" t="s">
+        <v>35</v>
+      </c>
+      <c r="D51">
+        <v>2832</v>
+      </c>
+      <c r="E51">
+        <v>2832</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="s">
+        <v>30</v>
+      </c>
+      <c r="B52" t="s">
+        <v>30</v>
+      </c>
+      <c r="C52" t="s">
+        <v>36</v>
+      </c>
+      <c r="D52">
+        <v>1395</v>
+      </c>
+      <c r="E52">
+        <v>1395</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>1</v>
+      </c>
+      <c r="B53" t="s">
+        <v>584</v>
+      </c>
+      <c r="C53" t="s">
+        <v>38</v>
+      </c>
+      <c r="D53">
+        <v>756</v>
+      </c>
+      <c r="E53">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>2</v>
+      </c>
+      <c r="B54" t="s">
+        <v>585</v>
+      </c>
+      <c r="C54" t="s">
+        <v>38</v>
+      </c>
+      <c r="D54">
+        <v>439</v>
+      </c>
+      <c r="E54">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>3</v>
+      </c>
+      <c r="B55" t="s">
+        <v>586</v>
+      </c>
+      <c r="C55" t="s">
+        <v>38</v>
+      </c>
+      <c r="D55">
+        <v>143</v>
+      </c>
+      <c r="E55">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>4</v>
+      </c>
+      <c r="B56" t="s">
+        <v>587</v>
+      </c>
+      <c r="C56" t="s">
+        <v>38</v>
+      </c>
+      <c r="D56">
+        <v>99</v>
+      </c>
+      <c r="E56">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="57"/>
+    <row r="58">
+      <c r="A58">
+        <v>8</v>
+      </c>
+      <c r="B58" t="s">
+        <v>13</v>
+      </c>
+      <c r="C58" t="s">
+        <v>35</v>
+      </c>
+      <c r="D58">
+        <v>39134</v>
+      </c>
+      <c r="E58">
+        <v>39134</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="s">
+        <v>30</v>
+      </c>
+      <c r="B59" t="s">
+        <v>30</v>
+      </c>
+      <c r="C59" t="s">
+        <v>36</v>
+      </c>
+      <c r="D59">
+        <v>2590</v>
+      </c>
+      <c r="E59">
+        <v>2590</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>1</v>
+      </c>
+      <c r="B60" t="s">
+        <v>588</v>
+      </c>
+      <c r="C60" t="s">
+        <v>38</v>
+      </c>
+      <c r="D60">
+        <v>30542</v>
+      </c>
+      <c r="E60">
+        <v>30542</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>2</v>
+      </c>
+      <c r="B61" t="s">
+        <v>589</v>
+      </c>
+      <c r="C61" t="s">
+        <v>38</v>
+      </c>
+      <c r="D61">
+        <v>2539</v>
+      </c>
+      <c r="E61">
+        <v>2539</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>3</v>
+      </c>
+      <c r="B62" t="s">
+        <v>590</v>
+      </c>
+      <c r="C62" t="s">
+        <v>38</v>
+      </c>
+      <c r="D62">
+        <v>2182</v>
+      </c>
+      <c r="E62">
+        <v>2182</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>4</v>
+      </c>
+      <c r="B63" t="s">
+        <v>591</v>
+      </c>
+      <c r="C63" t="s">
+        <v>38</v>
+      </c>
+      <c r="D63">
+        <v>467</v>
+      </c>
+      <c r="E63">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>5</v>
+      </c>
+      <c r="B64" t="s">
+        <v>592</v>
+      </c>
+      <c r="C64" t="s">
+        <v>38</v>
+      </c>
+      <c r="D64">
+        <v>90</v>
+      </c>
+      <c r="E64">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>6</v>
+      </c>
+      <c r="B65" t="s">
+        <v>593</v>
+      </c>
+      <c r="C65" t="s">
+        <v>38</v>
+      </c>
+      <c r="D65">
+        <v>276</v>
+      </c>
+      <c r="E65">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>7</v>
+      </c>
+      <c r="B66" t="s">
+        <v>594</v>
+      </c>
+      <c r="C66" t="s">
+        <v>38</v>
+      </c>
+      <c r="D66">
+        <v>448</v>
+      </c>
+      <c r="E66">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="67"/>
+    <row r="68">
+      <c r="A68">
+        <v>10</v>
+      </c>
+      <c r="B68" t="s">
+        <v>15</v>
+      </c>
+      <c r="C68" t="s">
+        <v>35</v>
+      </c>
+      <c r="D68">
+        <v>1471</v>
+      </c>
+      <c r="E68">
+        <v>1471</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="s">
+        <v>30</v>
+      </c>
+      <c r="B69" t="s">
+        <v>30</v>
+      </c>
+      <c r="C69" t="s">
+        <v>36</v>
+      </c>
+      <c r="D69">
+        <v>421</v>
+      </c>
+      <c r="E69">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>1</v>
+      </c>
+      <c r="B70" t="s">
+        <v>595</v>
+      </c>
+      <c r="C70" t="s">
+        <v>38</v>
+      </c>
+      <c r="D70">
+        <v>561</v>
+      </c>
+      <c r="E70">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>2</v>
+      </c>
+      <c r="B71" t="s">
+        <v>596</v>
+      </c>
+      <c r="C71" t="s">
+        <v>38</v>
+      </c>
+      <c r="D71">
+        <v>110</v>
+      </c>
+      <c r="E71">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>3</v>
+      </c>
+      <c r="B72" t="s">
+        <v>597</v>
+      </c>
+      <c r="C72" t="s">
+        <v>38</v>
+      </c>
+      <c r="D72">
+        <v>143</v>
+      </c>
+      <c r="E72">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>4</v>
+      </c>
+      <c r="B73" t="s">
+        <v>598</v>
+      </c>
+      <c r="C73" t="s">
+        <v>38</v>
+      </c>
+      <c r="D73">
+        <v>96</v>
+      </c>
+      <c r="E73">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>5</v>
+      </c>
+      <c r="B74" t="s">
+        <v>599</v>
+      </c>
+      <c r="C74" t="s">
+        <v>38</v>
+      </c>
+      <c r="D74">
+        <v>67</v>
+      </c>
+      <c r="E74">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>6</v>
+      </c>
+      <c r="B75" t="s">
+        <v>600</v>
+      </c>
+      <c r="C75" t="s">
+        <v>38</v>
+      </c>
+      <c r="D75">
+        <v>36</v>
+      </c>
+      <c r="E75">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>7</v>
+      </c>
+      <c r="B76" t="s">
+        <v>601</v>
+      </c>
+      <c r="C76" t="s">
+        <v>38</v>
+      </c>
+      <c r="D76">
+        <v>37</v>
+      </c>
+      <c r="E76">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="77"/>
+    <row r="78">
+      <c r="A78">
+        <v>12</v>
+      </c>
+      <c r="B78" t="s">
+        <v>17</v>
+      </c>
+      <c r="C78" t="s">
+        <v>35</v>
+      </c>
+      <c r="D78">
+        <v>4103</v>
+      </c>
+      <c r="E78">
+        <v>4103</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="s">
+        <v>30</v>
+      </c>
+      <c r="B79" t="s">
+        <v>30</v>
+      </c>
+      <c r="C79" t="s">
+        <v>36</v>
+      </c>
+      <c r="D79">
+        <v>814</v>
+      </c>
+      <c r="E79">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>1</v>
+      </c>
+      <c r="B80" t="s">
+        <v>602</v>
+      </c>
+      <c r="C80" t="s">
+        <v>38</v>
+      </c>
+      <c r="D80">
+        <v>1686</v>
+      </c>
+      <c r="E80">
+        <v>1686</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>2</v>
+      </c>
+      <c r="B81" t="s">
+        <v>603</v>
+      </c>
+      <c r="C81" t="s">
+        <v>38</v>
+      </c>
+      <c r="D81">
+        <v>492</v>
+      </c>
+      <c r="E81">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>3</v>
+      </c>
+      <c r="B82" t="s">
+        <v>604</v>
+      </c>
+      <c r="C82" t="s">
+        <v>38</v>
+      </c>
+      <c r="D82">
+        <v>129</v>
+      </c>
+      <c r="E82">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>4</v>
+      </c>
+      <c r="B83" t="s">
+        <v>605</v>
+      </c>
+      <c r="C83" t="s">
+        <v>38</v>
+      </c>
+      <c r="D83">
+        <v>132</v>
+      </c>
+      <c r="E83">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>5</v>
+      </c>
+      <c r="B84" t="s">
+        <v>606</v>
+      </c>
+      <c r="C84" t="s">
+        <v>38</v>
+      </c>
+      <c r="D84">
+        <v>134</v>
+      </c>
+      <c r="E84">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>6</v>
+      </c>
+      <c r="B85" t="s">
+        <v>607</v>
+      </c>
+      <c r="C85" t="s">
+        <v>38</v>
+      </c>
+      <c r="D85">
+        <v>125</v>
+      </c>
+      <c r="E85">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>7</v>
+      </c>
+      <c r="B86" t="s">
+        <v>608</v>
+      </c>
+      <c r="C86" t="s">
+        <v>38</v>
+      </c>
+      <c r="D86">
+        <v>591</v>
+      </c>
+      <c r="E86">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="87"/>
+    <row r="88">
+      <c r="A88">
+        <v>13</v>
+      </c>
+      <c r="B88" t="s">
+        <v>18</v>
+      </c>
+      <c r="C88" t="s">
+        <v>35</v>
+      </c>
+      <c r="D88">
+        <v>1678</v>
+      </c>
+      <c r="E88">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="s">
+        <v>30</v>
+      </c>
+      <c r="B89" t="s">
+        <v>30</v>
+      </c>
+      <c r="C89" t="s">
+        <v>36</v>
+      </c>
+      <c r="D89">
+        <v>457</v>
+      </c>
+      <c r="E89">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>1</v>
+      </c>
+      <c r="B90" t="s">
+        <v>609</v>
+      </c>
+      <c r="C90" t="s">
+        <v>38</v>
+      </c>
+      <c r="D90">
+        <v>621</v>
+      </c>
+      <c r="E90">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>2</v>
+      </c>
+      <c r="B91" t="s">
+        <v>610</v>
+      </c>
+      <c r="C91" t="s">
+        <v>38</v>
+      </c>
+      <c r="D91">
+        <v>166</v>
+      </c>
+      <c r="E91">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>3</v>
+      </c>
+      <c r="B92" t="s">
+        <v>611</v>
+      </c>
+      <c r="C92" t="s">
+        <v>38</v>
+      </c>
+      <c r="D92">
+        <v>45</v>
+      </c>
+      <c r="E92">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>4</v>
+      </c>
+      <c r="B93" t="s">
+        <v>612</v>
+      </c>
+      <c r="C93" t="s">
+        <v>38</v>
+      </c>
+      <c r="D93">
+        <v>68</v>
+      </c>
+      <c r="E93">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>5</v>
+      </c>
+      <c r="B94" t="s">
+        <v>613</v>
+      </c>
+      <c r="C94" t="s">
+        <v>38</v>
+      </c>
+      <c r="D94">
+        <v>28</v>
+      </c>
+      <c r="E94">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>6</v>
+      </c>
+      <c r="B95" t="s">
+        <v>614</v>
+      </c>
+      <c r="C95" t="s">
+        <v>38</v>
+      </c>
+      <c r="D95">
+        <v>45</v>
+      </c>
+      <c r="E95">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>7</v>
+      </c>
+      <c r="B96" t="s">
+        <v>615</v>
+      </c>
+      <c r="C96" t="s">
+        <v>38</v>
+      </c>
+      <c r="D96">
+        <v>248</v>
+      </c>
+      <c r="E96">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="97"/>
+    <row r="98">
+      <c r="A98">
+        <v>14</v>
+      </c>
+      <c r="B98" t="s">
+        <v>19</v>
+      </c>
+      <c r="C98" t="s">
+        <v>35</v>
+      </c>
+      <c r="D98">
+        <v>22111</v>
+      </c>
+      <c r="E98">
+        <v>22111</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="s">
+        <v>30</v>
+      </c>
+      <c r="B99" t="s">
+        <v>30</v>
+      </c>
+      <c r="C99" t="s">
+        <v>36</v>
+      </c>
+      <c r="D99">
+        <v>2475</v>
+      </c>
+      <c r="E99">
+        <v>2475</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>1</v>
+      </c>
+      <c r="B100" t="s">
+        <v>616</v>
+      </c>
+      <c r="C100" t="s">
+        <v>38</v>
+      </c>
+      <c r="D100">
+        <v>14487</v>
+      </c>
+      <c r="E100">
+        <v>14487</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>2</v>
+      </c>
+      <c r="B101" t="s">
+        <v>617</v>
+      </c>
+      <c r="C101" t="s">
+        <v>38</v>
+      </c>
+      <c r="D101">
+        <v>946</v>
+      </c>
+      <c r="E101">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>3</v>
+      </c>
+      <c r="B102" t="s">
+        <v>618</v>
+      </c>
+      <c r="C102" t="s">
+        <v>38</v>
+      </c>
+      <c r="D102">
+        <v>426</v>
+      </c>
+      <c r="E102">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>4</v>
+      </c>
+      <c r="B103" t="s">
+        <v>619</v>
+      </c>
+      <c r="C103" t="s">
+        <v>38</v>
+      </c>
+      <c r="D103">
+        <v>322</v>
+      </c>
+      <c r="E103">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>5</v>
+      </c>
+      <c r="B104" t="s">
+        <v>620</v>
+      </c>
+      <c r="C104" t="s">
+        <v>38</v>
+      </c>
+      <c r="D104">
+        <v>358</v>
+      </c>
+      <c r="E104">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>6</v>
+      </c>
+      <c r="B105" t="s">
+        <v>621</v>
+      </c>
+      <c r="C105" t="s">
+        <v>38</v>
+      </c>
+      <c r="D105">
+        <v>85</v>
+      </c>
+      <c r="E105">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>7</v>
+      </c>
+      <c r="B106" t="s">
+        <v>622</v>
+      </c>
+      <c r="C106" t="s">
+        <v>38</v>
+      </c>
+      <c r="D106">
+        <v>3012</v>
+      </c>
+      <c r="E106">
+        <v>3012</v>
+      </c>
+    </row>
+    <row r="107"/>
+    <row r="108">
+      <c r="A108">
+        <v>15</v>
+      </c>
+      <c r="B108" t="s">
+        <v>20</v>
+      </c>
+      <c r="C108" t="s">
+        <v>35</v>
+      </c>
+      <c r="D108">
+        <v>703</v>
+      </c>
+      <c r="E108">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="s">
+        <v>30</v>
+      </c>
+      <c r="B109" t="s">
+        <v>30</v>
+      </c>
+      <c r="C109" t="s">
+        <v>36</v>
+      </c>
+      <c r="D109">
+        <v>419</v>
+      </c>
+      <c r="E109">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>1</v>
+      </c>
+      <c r="B110" t="s">
+        <v>623</v>
+      </c>
+      <c r="C110" t="s">
+        <v>38</v>
+      </c>
+      <c r="D110">
+        <v>284</v>
+      </c>
+      <c r="E110">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="111"/>
+    <row r="112">
+      <c r="A112">
+        <v>16</v>
+      </c>
+      <c r="B112" t="s">
+        <v>21</v>
+      </c>
+      <c r="C112" t="s">
+        <v>35</v>
+      </c>
+      <c r="D112">
+        <v>12022</v>
+      </c>
+      <c r="E112">
+        <v>12022</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="s">
+        <v>30</v>
+      </c>
+      <c r="B113" t="s">
+        <v>30</v>
+      </c>
+      <c r="C113" t="s">
+        <v>36</v>
+      </c>
+      <c r="D113">
+        <v>845</v>
+      </c>
+      <c r="E113">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>1</v>
+      </c>
+      <c r="B114" t="s">
+        <v>624</v>
+      </c>
+      <c r="C114" t="s">
+        <v>38</v>
+      </c>
+      <c r="D114">
+        <v>2621</v>
+      </c>
+      <c r="E114">
+        <v>2621</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>2</v>
+      </c>
+      <c r="B115" t="s">
+        <v>625</v>
+      </c>
+      <c r="C115" t="s">
+        <v>38</v>
+      </c>
+      <c r="D115">
+        <v>284</v>
+      </c>
+      <c r="E115">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>3</v>
+      </c>
+      <c r="B116" t="s">
+        <v>626</v>
+      </c>
+      <c r="C116" t="s">
+        <v>38</v>
+      </c>
+      <c r="D116">
+        <v>136</v>
+      </c>
+      <c r="E116">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>4</v>
+      </c>
+      <c r="B117" t="s">
+        <v>627</v>
+      </c>
+      <c r="C117" t="s">
+        <v>38</v>
+      </c>
+      <c r="D117">
+        <v>279</v>
+      </c>
+      <c r="E117">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>5</v>
+      </c>
+      <c r="B118" t="s">
+        <v>628</v>
+      </c>
+      <c r="C118" t="s">
+        <v>38</v>
+      </c>
+      <c r="D118">
+        <v>66</v>
+      </c>
+      <c r="E118">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>6</v>
+      </c>
+      <c r="B119" t="s">
+        <v>629</v>
+      </c>
+      <c r="C119" t="s">
+        <v>38</v>
+      </c>
+      <c r="D119">
+        <v>7791</v>
+      </c>
+      <c r="E119">
+        <v>7791</v>
+      </c>
+    </row>
+    <row r="120"/>
+    <row r="121">
+      <c r="A121">
+        <v>17</v>
+      </c>
+      <c r="B121" t="s">
+        <v>22</v>
+      </c>
+      <c r="C121" t="s">
+        <v>35</v>
+      </c>
+      <c r="D121">
+        <v>33902</v>
+      </c>
+      <c r="E121">
+        <v>33902</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="s">
+        <v>30</v>
+      </c>
+      <c r="B122" t="s">
+        <v>30</v>
+      </c>
+      <c r="C122" t="s">
+        <v>36</v>
+      </c>
+      <c r="D122">
+        <v>2772</v>
+      </c>
+      <c r="E122">
+        <v>2772</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>1</v>
+      </c>
+      <c r="B123" t="s">
+        <v>630</v>
+      </c>
+      <c r="C123" t="s">
+        <v>38</v>
+      </c>
+      <c r="D123">
+        <v>18817</v>
+      </c>
+      <c r="E123">
+        <v>18817</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>2</v>
+      </c>
+      <c r="B124" t="s">
+        <v>631</v>
+      </c>
+      <c r="C124" t="s">
+        <v>38</v>
+      </c>
+      <c r="D124">
+        <v>1991</v>
+      </c>
+      <c r="E124">
+        <v>1991</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>3</v>
+      </c>
+      <c r="B125" t="s">
+        <v>632</v>
+      </c>
+      <c r="C125" t="s">
+        <v>38</v>
+      </c>
+      <c r="D125">
+        <v>232</v>
+      </c>
+      <c r="E125">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>4</v>
+      </c>
+      <c r="B126" t="s">
+        <v>633</v>
+      </c>
+      <c r="C126" t="s">
+        <v>38</v>
+      </c>
+      <c r="D126">
+        <v>172</v>
+      </c>
+      <c r="E126">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>5</v>
+      </c>
+      <c r="B127" t="s">
+        <v>634</v>
+      </c>
+      <c r="C127" t="s">
+        <v>38</v>
+      </c>
+      <c r="D127">
+        <v>94</v>
+      </c>
+      <c r="E127">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>6</v>
+      </c>
+      <c r="B128" t="s">
+        <v>635</v>
+      </c>
+      <c r="C128" t="s">
+        <v>38</v>
+      </c>
+      <c r="D128">
+        <v>112</v>
+      </c>
+      <c r="E128">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>7</v>
+      </c>
+      <c r="B129" t="s">
+        <v>636</v>
+      </c>
+      <c r="C129" t="s">
+        <v>38</v>
+      </c>
+      <c r="D129">
+        <v>9712</v>
+      </c>
+      <c r="E129">
+        <v>9712</v>
+      </c>
+    </row>
+    <row r="130"/>
+    <row r="131">
+      <c r="A131">
+        <v>24</v>
+      </c>
+      <c r="B131" t="s">
+        <v>23</v>
+      </c>
+      <c r="C131" t="s">
+        <v>35</v>
+      </c>
+      <c r="D131">
+        <v>446</v>
+      </c>
+      <c r="E131">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="s">
+        <v>30</v>
+      </c>
+      <c r="B132" t="s">
+        <v>30</v>
+      </c>
+      <c r="C132" t="s">
+        <v>36</v>
+      </c>
+      <c r="D132">
+        <v>318</v>
+      </c>
+      <c r="E132">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>1</v>
+      </c>
+      <c r="B133" t="s">
+        <v>637</v>
+      </c>
+      <c r="C133" t="s">
+        <v>38</v>
+      </c>
+      <c r="D133">
+        <v>128</v>
+      </c>
+      <c r="E133">
+        <v>128</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
       <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" t="s">
+        <v>638</v>
+      </c>
+      <c r="D2" t="s">
+        <v>639</v>
+      </c>
+      <c r="E2" t="s">
+        <v>549</v>
+      </c>
+      <c r="F2" t="s">
+        <v>550</v>
+      </c>
+      <c r="G2">
+        <v>20545</v>
+      </c>
+      <c r="H2">
+        <v>36308</v>
+      </c>
+      <c r="I2">
+        <v>33510</v>
+      </c>
+      <c r="J2">
+        <v>55034</v>
+      </c>
+      <c r="K2">
+        <v>20267</v>
+      </c>
+      <c r="L2">
+        <v>763</v>
+      </c>
+      <c r="M2">
+        <v>2591</v>
+      </c>
+      <c r="N2">
+        <v>41540</v>
+      </c>
+      <c r="O2">
+        <v>1362</v>
+      </c>
+      <c r="P2">
+        <v>4892</v>
+      </c>
+      <c r="Q2">
+        <v>16292</v>
+      </c>
+      <c r="R2">
+        <v>24535</v>
+      </c>
+      <c r="S2">
+        <v>6607</v>
+      </c>
+      <c r="T2">
+        <v>10988</v>
+      </c>
+      <c r="U2">
+        <v>48877</v>
+      </c>
+      <c r="V2">
+        <v>358</v>
+      </c>
+      <c r="W2">
+        <v>324469</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="G3">
+        <v>20545</v>
+      </c>
+      <c r="H3">
+        <v>36308</v>
+      </c>
+      <c r="I3">
+        <v>33510</v>
+      </c>
+      <c r="J3">
+        <v>55034</v>
+      </c>
+      <c r="K3">
+        <v>20267</v>
+      </c>
+      <c r="L3">
+        <v>763</v>
+      </c>
+      <c r="M3">
+        <v>2591</v>
+      </c>
+      <c r="N3">
+        <v>41540</v>
+      </c>
+      <c r="O3">
+        <v>1362</v>
+      </c>
+      <c r="P3">
+        <v>4892</v>
+      </c>
+      <c r="Q3">
+        <v>16292</v>
+      </c>
+      <c r="R3">
+        <v>24535</v>
+      </c>
+      <c r="S3">
+        <v>6607</v>
+      </c>
+      <c r="T3">
+        <v>10988</v>
+      </c>
+      <c r="U3">
+        <v>48877</v>
+      </c>
+      <c r="V3">
+        <v>358</v>
+      </c>
+      <c r="W3">
+        <v>324469</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D2">
+        <v>20545</v>
+      </c>
+      <c r="E2">
+        <v>20545</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" t="s">
         <v>36</v>
       </c>
+      <c r="D3">
+        <v>3025</v>
+      </c>
+      <c r="E3">
+        <v>3025</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>640</v>
+      </c>
+      <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4">
+        <v>14354</v>
+      </c>
+      <c r="E4">
+        <v>14354</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>641</v>
+      </c>
+      <c r="C5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5">
+        <v>1057</v>
+      </c>
+      <c r="E5">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>642</v>
+      </c>
+      <c r="C6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D6">
+        <v>347</v>
+      </c>
+      <c r="E6">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>643</v>
+      </c>
+      <c r="C7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7">
+        <v>743</v>
+      </c>
+      <c r="E7">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>644</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8">
+        <v>443</v>
+      </c>
+      <c r="E8">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>645</v>
+      </c>
+      <c r="C9" t="s">
+        <v>38</v>
+      </c>
+      <c r="D9">
+        <v>125</v>
+      </c>
+      <c r="E9">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>646</v>
+      </c>
+      <c r="C10" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10">
+        <v>451</v>
+      </c>
+      <c r="E10">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="11"/>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12">
+        <v>36308</v>
+      </c>
+      <c r="E12">
+        <v>36308</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" t="s">
+        <v>30</v>
+      </c>
+      <c r="C13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13">
+        <v>3390</v>
+      </c>
+      <c r="E13">
+        <v>3390</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>1</v>
+      </c>
+      <c r="B14" t="s">
+        <v>647</v>
+      </c>
+      <c r="C14" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14">
+        <v>16562</v>
+      </c>
+      <c r="E14">
+        <v>16562</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>648</v>
+      </c>
+      <c r="C15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15">
+        <v>2323</v>
+      </c>
+      <c r="E15">
+        <v>2323</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>3</v>
+      </c>
+      <c r="B16" t="s">
+        <v>649</v>
+      </c>
+      <c r="C16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16">
+        <v>607</v>
+      </c>
+      <c r="E16">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>4</v>
+      </c>
+      <c r="B17" t="s">
+        <v>650</v>
+      </c>
+      <c r="C17" t="s">
+        <v>38</v>
+      </c>
+      <c r="D17">
+        <v>311</v>
+      </c>
+      <c r="E17">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>5</v>
+      </c>
+      <c r="B18" t="s">
+        <v>651</v>
+      </c>
+      <c r="C18" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18">
+        <v>403</v>
+      </c>
+      <c r="E18">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>6</v>
+      </c>
+      <c r="B19" t="s">
+        <v>652</v>
+      </c>
+      <c r="C19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D19">
+        <v>12712</v>
+      </c>
+      <c r="E19">
+        <v>12712</v>
+      </c>
+    </row>
+    <row r="20"/>
+    <row r="21">
+      <c r="A21">
+        <v>3</v>
+      </c>
+      <c r="B21" t="s">
+        <v>8</v>
+      </c>
+      <c r="C21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D21">
+        <v>33510</v>
+      </c>
+      <c r="E21">
+        <v>33510</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>30</v>
+      </c>
+      <c r="B22" t="s">
+        <v>30</v>
+      </c>
+      <c r="C22" t="s">
+        <v>36</v>
+      </c>
+      <c r="D22">
+        <v>1815</v>
+      </c>
+      <c r="E22">
+        <v>1815</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>1</v>
+      </c>
+      <c r="B23" t="s">
+        <v>653</v>
+      </c>
+      <c r="C23" t="s">
+        <v>38</v>
+      </c>
+      <c r="D23">
+        <v>20790</v>
+      </c>
+      <c r="E23">
+        <v>20790</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>2</v>
+      </c>
+      <c r="B24" t="s">
+        <v>654</v>
+      </c>
+      <c r="C24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D24">
+        <v>6826</v>
+      </c>
+      <c r="E24">
+        <v>6826</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>3</v>
+      </c>
+      <c r="B25" t="s">
+        <v>655</v>
+      </c>
+      <c r="C25" t="s">
+        <v>38</v>
+      </c>
+      <c r="D25">
+        <v>380</v>
+      </c>
+      <c r="E25">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>4</v>
+      </c>
+      <c r="B26" t="s">
+        <v>656</v>
+      </c>
+      <c r="C26" t="s">
+        <v>38</v>
+      </c>
+      <c r="D26">
+        <v>1895</v>
+      </c>
+      <c r="E26">
+        <v>1895</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>5</v>
+      </c>
+      <c r="B27" t="s">
+        <v>657</v>
+      </c>
+      <c r="C27" t="s">
+        <v>38</v>
+      </c>
+      <c r="D27">
+        <v>155</v>
+      </c>
+      <c r="E27">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>6</v>
+      </c>
+      <c r="B28" t="s">
+        <v>658</v>
+      </c>
+      <c r="C28" t="s">
+        <v>38</v>
+      </c>
+      <c r="D28">
+        <v>1207</v>
+      </c>
+      <c r="E28">
+        <v>1207</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>7</v>
+      </c>
+      <c r="B29" t="s">
+        <v>659</v>
+      </c>
+      <c r="C29" t="s">
+        <v>38</v>
+      </c>
+      <c r="D29">
+        <v>442</v>
+      </c>
+      <c r="E29">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="30"/>
+    <row r="31">
+      <c r="A31">
+        <v>4</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>35</v>
+      </c>
+      <c r="D31">
+        <v>55034</v>
+      </c>
+      <c r="E31">
+        <v>55034</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="s">
+        <v>30</v>
+      </c>
+      <c r="B32" t="s">
+        <v>30</v>
+      </c>
+      <c r="C32" t="s">
+        <v>36</v>
+      </c>
+      <c r="D32">
+        <v>2894</v>
+      </c>
+      <c r="E32">
+        <v>2894</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>1</v>
+      </c>
+      <c r="B33" t="s">
+        <v>660</v>
+      </c>
+      <c r="C33" t="s">
+        <v>38</v>
+      </c>
+      <c r="D33">
+        <v>28035</v>
+      </c>
+      <c r="E33">
+        <v>28035</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>2</v>
+      </c>
+      <c r="B34" t="s">
+        <v>661</v>
+      </c>
+      <c r="C34" t="s">
+        <v>38</v>
+      </c>
+      <c r="D34">
+        <v>12152</v>
+      </c>
+      <c r="E34">
+        <v>12152</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>3</v>
+      </c>
+      <c r="B35" t="s">
+        <v>662</v>
+      </c>
+      <c r="C35" t="s">
+        <v>38</v>
+      </c>
+      <c r="D35">
+        <v>724</v>
+      </c>
+      <c r="E35">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>4</v>
+      </c>
+      <c r="B36" t="s">
+        <v>663</v>
+      </c>
+      <c r="C36" t="s">
+        <v>38</v>
+      </c>
+      <c r="D36">
+        <v>635</v>
+      </c>
+      <c r="E36">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>5</v>
+      </c>
+      <c r="B37" t="s">
+        <v>664</v>
+      </c>
+      <c r="C37" t="s">
+        <v>38</v>
+      </c>
+      <c r="D37">
+        <v>197</v>
+      </c>
+      <c r="E37">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>6</v>
+      </c>
+      <c r="B38" t="s">
+        <v>665</v>
+      </c>
+      <c r="C38" t="s">
+        <v>38</v>
+      </c>
+      <c r="D38">
+        <v>315</v>
+      </c>
+      <c r="E38">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>7</v>
+      </c>
+      <c r="B39" t="s">
+        <v>666</v>
+      </c>
+      <c r="C39" t="s">
+        <v>38</v>
+      </c>
+      <c r="D39">
+        <v>10082</v>
+      </c>
+      <c r="E39">
+        <v>10082</v>
+      </c>
+    </row>
+    <row r="40"/>
+    <row r="41">
+      <c r="A41">
+        <v>5</v>
+      </c>
+      <c r="B41" t="s">
+        <v>10</v>
+      </c>
+      <c r="C41" t="s">
+        <v>35</v>
+      </c>
+      <c r="D41">
+        <v>20267</v>
+      </c>
+      <c r="E41">
+        <v>20267</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="s">
+        <v>30</v>
+      </c>
+      <c r="B42" t="s">
+        <v>30</v>
+      </c>
+      <c r="C42" t="s">
+        <v>36</v>
+      </c>
+      <c r="D42">
+        <v>1277</v>
+      </c>
+      <c r="E42">
+        <v>1277</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>1</v>
+      </c>
+      <c r="B43" t="s">
+        <v>667</v>
+      </c>
+      <c r="C43" t="s">
+        <v>38</v>
+      </c>
+      <c r="D43">
+        <v>6895</v>
+      </c>
+      <c r="E43">
+        <v>6895</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>2</v>
+      </c>
+      <c r="B44" t="s">
+        <v>668</v>
+      </c>
+      <c r="C44" t="s">
+        <v>38</v>
+      </c>
+      <c r="D44">
+        <v>5359</v>
+      </c>
+      <c r="E44">
+        <v>5359</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>3</v>
+      </c>
+      <c r="B45" t="s">
+        <v>669</v>
+      </c>
+      <c r="C45" t="s">
+        <v>38</v>
+      </c>
+      <c r="D45">
+        <v>102</v>
+      </c>
+      <c r="E45">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>4</v>
+      </c>
+      <c r="B46" t="s">
+        <v>670</v>
+      </c>
+      <c r="C46" t="s">
+        <v>38</v>
+      </c>
+      <c r="D46">
+        <v>146</v>
+      </c>
+      <c r="E46">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>5</v>
+      </c>
+      <c r="B47" t="s">
+        <v>671</v>
+      </c>
+      <c r="C47" t="s">
+        <v>38</v>
+      </c>
+      <c r="D47">
+        <v>2531</v>
+      </c>
+      <c r="E47">
+        <v>2531</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>6</v>
+      </c>
+      <c r="B48" t="s">
+        <v>672</v>
+      </c>
+      <c r="C48" t="s">
+        <v>38</v>
+      </c>
+      <c r="D48">
+        <v>402</v>
+      </c>
+      <c r="E48">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>7</v>
+      </c>
+      <c r="B49" t="s">
+        <v>673</v>
+      </c>
+      <c r="C49" t="s">
+        <v>38</v>
+      </c>
+      <c r="D49">
+        <v>3555</v>
+      </c>
+      <c r="E49">
+        <v>3555</v>
+      </c>
+    </row>
+    <row r="50"/>
+    <row r="51">
+      <c r="A51">
+        <v>6</v>
+      </c>
+      <c r="B51" t="s">
+        <v>11</v>
+      </c>
+      <c r="C51" t="s">
+        <v>35</v>
+      </c>
+      <c r="D51">
+        <v>763</v>
+      </c>
+      <c r="E51">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="s">
+        <v>30</v>
+      </c>
+      <c r="B52" t="s">
+        <v>30</v>
+      </c>
+      <c r="C52" t="s">
+        <v>36</v>
+      </c>
+      <c r="D52">
+        <v>482</v>
+      </c>
+      <c r="E52">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>1</v>
+      </c>
+      <c r="B53" t="s">
+        <v>674</v>
+      </c>
+      <c r="C53" t="s">
+        <v>38</v>
+      </c>
+      <c r="D53">
+        <v>189</v>
+      </c>
+      <c r="E53">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>2</v>
+      </c>
+      <c r="B54" t="s">
+        <v>675</v>
+      </c>
+      <c r="C54" t="s">
+        <v>38</v>
+      </c>
+      <c r="D54">
+        <v>92</v>
+      </c>
+      <c r="E54">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="55"/>
+    <row r="56">
+      <c r="A56">
+        <v>7</v>
+      </c>
+      <c r="B56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C56" t="s">
+        <v>35</v>
+      </c>
+      <c r="D56">
+        <v>2591</v>
+      </c>
+      <c r="E56">
+        <v>2591</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>30</v>
+      </c>
+      <c r="B57" t="s">
+        <v>30</v>
+      </c>
+      <c r="C57" t="s">
+        <v>36</v>
+      </c>
+      <c r="D57">
+        <v>1052</v>
+      </c>
+      <c r="E57">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>1</v>
+      </c>
+      <c r="B58" t="s">
+        <v>662</v>
+      </c>
+      <c r="C58" t="s">
+        <v>38</v>
+      </c>
+      <c r="D58">
+        <v>732</v>
+      </c>
+      <c r="E58">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>2</v>
+      </c>
+      <c r="B59" t="s">
+        <v>676</v>
+      </c>
+      <c r="C59" t="s">
+        <v>38</v>
+      </c>
+      <c r="D59">
+        <v>287</v>
+      </c>
+      <c r="E59">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>3</v>
+      </c>
+      <c r="B60" t="s">
+        <v>677</v>
+      </c>
+      <c r="C60" t="s">
+        <v>38</v>
+      </c>
+      <c r="D60">
+        <v>109</v>
+      </c>
+      <c r="E60">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>4</v>
+      </c>
+      <c r="B61" t="s">
+        <v>678</v>
+      </c>
+      <c r="C61" t="s">
+        <v>38</v>
+      </c>
+      <c r="D61">
+        <v>69</v>
+      </c>
+      <c r="E61">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>5</v>
+      </c>
+      <c r="B62" t="s">
+        <v>679</v>
+      </c>
+      <c r="C62" t="s">
+        <v>38</v>
+      </c>
+      <c r="D62">
+        <v>73</v>
+      </c>
+      <c r="E62">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>6</v>
+      </c>
+      <c r="B63" t="s">
+        <v>680</v>
+      </c>
+      <c r="C63" t="s">
+        <v>38</v>
+      </c>
+      <c r="D63">
+        <v>47</v>
+      </c>
+      <c r="E63">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>7</v>
+      </c>
+      <c r="B64" t="s">
+        <v>681</v>
+      </c>
+      <c r="C64" t="s">
+        <v>38</v>
+      </c>
+      <c r="D64">
+        <v>222</v>
+      </c>
+      <c r="E64">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="65"/>
+    <row r="66">
+      <c r="A66">
+        <v>8</v>
+      </c>
+      <c r="B66" t="s">
+        <v>13</v>
+      </c>
+      <c r="C66" t="s">
+        <v>35</v>
+      </c>
+      <c r="D66">
+        <v>41540</v>
+      </c>
+      <c r="E66">
+        <v>41540</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="s">
+        <v>30</v>
+      </c>
+      <c r="B67" t="s">
+        <v>30</v>
+      </c>
+      <c r="C67" t="s">
+        <v>36</v>
+      </c>
+      <c r="D67">
+        <v>1727</v>
+      </c>
+      <c r="E67">
+        <v>1727</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>1</v>
+      </c>
+      <c r="B68" t="s">
+        <v>682</v>
+      </c>
+      <c r="C68" t="s">
+        <v>38</v>
+      </c>
+      <c r="D68">
+        <v>12947</v>
+      </c>
+      <c r="E68">
+        <v>12947</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>2</v>
+      </c>
+      <c r="B69" t="s">
+        <v>683</v>
+      </c>
+      <c r="C69" t="s">
+        <v>38</v>
+      </c>
+      <c r="D69">
+        <v>6006</v>
+      </c>
+      <c r="E69">
+        <v>6006</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>3</v>
+      </c>
+      <c r="B70" t="s">
+        <v>684</v>
+      </c>
+      <c r="C70" t="s">
+        <v>38</v>
+      </c>
+      <c r="D70">
+        <v>360</v>
+      </c>
+      <c r="E70">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>4</v>
+      </c>
+      <c r="B71" t="s">
+        <v>685</v>
+      </c>
+      <c r="C71" t="s">
+        <v>38</v>
+      </c>
+      <c r="D71">
+        <v>7092</v>
+      </c>
+      <c r="E71">
+        <v>7092</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>5</v>
+      </c>
+      <c r="B72" t="s">
+        <v>686</v>
+      </c>
+      <c r="C72" t="s">
+        <v>38</v>
+      </c>
+      <c r="D72">
+        <v>10774</v>
+      </c>
+      <c r="E72">
+        <v>10774</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>6</v>
+      </c>
+      <c r="B73" t="s">
+        <v>687</v>
+      </c>
+      <c r="C73" t="s">
+        <v>38</v>
+      </c>
+      <c r="D73">
+        <v>242</v>
+      </c>
+      <c r="E73">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>7</v>
+      </c>
+      <c r="B74" t="s">
+        <v>688</v>
+      </c>
+      <c r="C74" t="s">
+        <v>38</v>
+      </c>
+      <c r="D74">
+        <v>2392</v>
+      </c>
+      <c r="E74">
+        <v>2392</v>
+      </c>
+    </row>
+    <row r="75"/>
+    <row r="76">
+      <c r="A76">
+        <v>10</v>
+      </c>
+      <c r="B76" t="s">
+        <v>15</v>
+      </c>
+      <c r="C76" t="s">
+        <v>35</v>
+      </c>
+      <c r="D76">
+        <v>1362</v>
+      </c>
+      <c r="E76">
+        <v>1362</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>30</v>
+      </c>
+      <c r="B77" t="s">
+        <v>30</v>
+      </c>
+      <c r="C77" t="s">
+        <v>36</v>
+      </c>
+      <c r="D77">
+        <v>286</v>
+      </c>
+      <c r="E77">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>1</v>
+      </c>
+      <c r="B78" t="s">
+        <v>689</v>
+      </c>
+      <c r="C78" t="s">
+        <v>38</v>
+      </c>
+      <c r="D78">
+        <v>307</v>
+      </c>
+      <c r="E78">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>2</v>
+      </c>
+      <c r="B79" t="s">
+        <v>690</v>
+      </c>
+      <c r="C79" t="s">
+        <v>38</v>
+      </c>
+      <c r="D79">
+        <v>122</v>
+      </c>
+      <c r="E79">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>3</v>
+      </c>
+      <c r="B80" t="s">
+        <v>691</v>
+      </c>
+      <c r="C80" t="s">
+        <v>38</v>
+      </c>
+      <c r="D80">
+        <v>100</v>
+      </c>
+      <c r="E80">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>4</v>
+      </c>
+      <c r="B81" t="s">
+        <v>692</v>
+      </c>
+      <c r="C81" t="s">
+        <v>38</v>
+      </c>
+      <c r="D81">
+        <v>71</v>
+      </c>
+      <c r="E81">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>5</v>
+      </c>
+      <c r="B82" t="s">
+        <v>693</v>
+      </c>
+      <c r="C82" t="s">
+        <v>38</v>
+      </c>
+      <c r="D82">
+        <v>50</v>
+      </c>
+      <c r="E82">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>6</v>
+      </c>
+      <c r="B83" t="s">
+        <v>694</v>
+      </c>
+      <c r="C83" t="s">
+        <v>38</v>
+      </c>
+      <c r="D83">
+        <v>272</v>
+      </c>
+      <c r="E83">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>7</v>
+      </c>
+      <c r="B84" t="s">
+        <v>695</v>
+      </c>
+      <c r="C84" t="s">
+        <v>38</v>
+      </c>
+      <c r="D84">
+        <v>154</v>
+      </c>
+      <c r="E84">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="85"/>
+    <row r="86">
+      <c r="A86">
+        <v>12</v>
+      </c>
+      <c r="B86" t="s">
+        <v>17</v>
+      </c>
+      <c r="C86" t="s">
+        <v>35</v>
+      </c>
+      <c r="D86">
+        <v>4892</v>
+      </c>
+      <c r="E86">
+        <v>4892</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="s">
+        <v>30</v>
+      </c>
+      <c r="B87" t="s">
+        <v>30</v>
+      </c>
+      <c r="C87" t="s">
+        <v>36</v>
+      </c>
+      <c r="D87">
+        <v>716</v>
+      </c>
+      <c r="E87">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>1</v>
+      </c>
+      <c r="B88" t="s">
+        <v>696</v>
+      </c>
+      <c r="C88" t="s">
+        <v>38</v>
+      </c>
+      <c r="D88">
+        <v>1862</v>
+      </c>
+      <c r="E88">
+        <v>1862</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>2</v>
+      </c>
+      <c r="B89" t="s">
+        <v>697</v>
+      </c>
+      <c r="C89" t="s">
+        <v>38</v>
+      </c>
+      <c r="D89">
+        <v>1558</v>
+      </c>
+      <c r="E89">
+        <v>1558</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>3</v>
+      </c>
+      <c r="B90" t="s">
+        <v>698</v>
+      </c>
+      <c r="C90" t="s">
+        <v>38</v>
+      </c>
+      <c r="D90">
+        <v>94</v>
+      </c>
+      <c r="E90">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>4</v>
+      </c>
+      <c r="B91" t="s">
+        <v>565</v>
+      </c>
+      <c r="C91" t="s">
+        <v>38</v>
+      </c>
+      <c r="D91">
+        <v>183</v>
+      </c>
+      <c r="E91">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>5</v>
+      </c>
+      <c r="B92" t="s">
+        <v>699</v>
+      </c>
+      <c r="C92" t="s">
+        <v>38</v>
+      </c>
+      <c r="D92">
+        <v>201</v>
+      </c>
+      <c r="E92">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>6</v>
+      </c>
+      <c r="B93" t="s">
+        <v>700</v>
+      </c>
+      <c r="C93" t="s">
+        <v>38</v>
+      </c>
+      <c r="D93">
+        <v>61</v>
+      </c>
+      <c r="E93">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>7</v>
+      </c>
+      <c r="B94" t="s">
+        <v>701</v>
+      </c>
+      <c r="C94" t="s">
+        <v>38</v>
+      </c>
+      <c r="D94">
+        <v>217</v>
+      </c>
+      <c r="E94">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="95"/>
+    <row r="96">
+      <c r="A96">
+        <v>13</v>
+      </c>
+      <c r="B96" t="s">
+        <v>18</v>
+      </c>
+      <c r="C96" t="s">
+        <v>35</v>
+      </c>
+      <c r="D96">
+        <v>16292</v>
+      </c>
+      <c r="E96">
+        <v>16292</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="s">
+        <v>30</v>
+      </c>
+      <c r="B97" t="s">
+        <v>30</v>
+      </c>
+      <c r="C97" t="s">
+        <v>36</v>
+      </c>
+      <c r="D97">
+        <v>696</v>
+      </c>
+      <c r="E97">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>1</v>
+      </c>
+      <c r="B98" t="s">
+        <v>702</v>
+      </c>
+      <c r="C98" t="s">
+        <v>38</v>
+      </c>
+      <c r="D98">
+        <v>15006</v>
+      </c>
+      <c r="E98">
+        <v>15006</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>2</v>
+      </c>
+      <c r="B99" t="s">
+        <v>703</v>
+      </c>
+      <c r="C99" t="s">
+        <v>38</v>
+      </c>
+      <c r="D99">
+        <v>223</v>
+      </c>
+      <c r="E99">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>3</v>
+      </c>
+      <c r="B100" t="s">
+        <v>704</v>
+      </c>
+      <c r="C100" t="s">
+        <v>38</v>
+      </c>
+      <c r="D100">
+        <v>93</v>
+      </c>
+      <c r="E100">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>4</v>
+      </c>
+      <c r="B101" t="s">
+        <v>705</v>
+      </c>
+      <c r="C101" t="s">
+        <v>38</v>
+      </c>
+      <c r="D101">
+        <v>46</v>
+      </c>
+      <c r="E101">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>5</v>
+      </c>
+      <c r="B102" t="s">
+        <v>706</v>
+      </c>
+      <c r="C102" t="s">
+        <v>38</v>
+      </c>
+      <c r="D102">
+        <v>38</v>
+      </c>
+      <c r="E102">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>6</v>
+      </c>
+      <c r="B103" t="s">
+        <v>707</v>
+      </c>
+      <c r="C103" t="s">
+        <v>38</v>
+      </c>
+      <c r="D103">
+        <v>52</v>
+      </c>
+      <c r="E103">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>7</v>
+      </c>
+      <c r="B104" t="s">
+        <v>708</v>
+      </c>
+      <c r="C104" t="s">
+        <v>38</v>
+      </c>
+      <c r="D104">
+        <v>138</v>
+      </c>
+      <c r="E104">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="105"/>
+    <row r="106">
+      <c r="A106">
+        <v>14</v>
+      </c>
+      <c r="B106" t="s">
+        <v>19</v>
+      </c>
+      <c r="C106" t="s">
+        <v>35</v>
+      </c>
+      <c r="D106">
+        <v>24535</v>
+      </c>
+      <c r="E106">
+        <v>24535</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="s">
+        <v>30</v>
+      </c>
+      <c r="B107" t="s">
+        <v>30</v>
+      </c>
+      <c r="C107" t="s">
+        <v>36</v>
+      </c>
+      <c r="D107">
+        <v>1184</v>
+      </c>
+      <c r="E107">
+        <v>1184</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>1</v>
+      </c>
+      <c r="B108" t="s">
+        <v>709</v>
+      </c>
+      <c r="C108" t="s">
+        <v>38</v>
+      </c>
+      <c r="D108">
+        <v>9292</v>
+      </c>
+      <c r="E108">
+        <v>9292</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>2</v>
+      </c>
+      <c r="B109" t="s">
+        <v>710</v>
+      </c>
+      <c r="C109" t="s">
+        <v>38</v>
+      </c>
+      <c r="D109">
+        <v>8285</v>
+      </c>
+      <c r="E109">
+        <v>8285</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>3</v>
+      </c>
+      <c r="B110" t="s">
+        <v>711</v>
+      </c>
+      <c r="C110" t="s">
+        <v>38</v>
+      </c>
+      <c r="D110">
+        <v>3348</v>
+      </c>
+      <c r="E110">
+        <v>3348</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>4</v>
+      </c>
+      <c r="B111" t="s">
+        <v>712</v>
+      </c>
+      <c r="C111" t="s">
+        <v>38</v>
+      </c>
+      <c r="D111">
+        <v>210</v>
+      </c>
+      <c r="E111">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>5</v>
+      </c>
+      <c r="B112" t="s">
+        <v>713</v>
+      </c>
+      <c r="C112" t="s">
+        <v>38</v>
+      </c>
+      <c r="D112">
+        <v>194</v>
+      </c>
+      <c r="E112">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>6</v>
+      </c>
+      <c r="B113" t="s">
+        <v>714</v>
+      </c>
+      <c r="C113" t="s">
+        <v>38</v>
+      </c>
+      <c r="D113">
+        <v>1522</v>
+      </c>
+      <c r="E113">
+        <v>1522</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>7</v>
+      </c>
+      <c r="B114" t="s">
+        <v>715</v>
+      </c>
+      <c r="C114" t="s">
+        <v>38</v>
+      </c>
+      <c r="D114">
+        <v>500</v>
+      </c>
+      <c r="E114">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="115"/>
+    <row r="116">
+      <c r="A116">
+        <v>15</v>
+      </c>
+      <c r="B116" t="s">
+        <v>20</v>
+      </c>
+      <c r="C116" t="s">
+        <v>35</v>
+      </c>
+      <c r="D116">
+        <v>6607</v>
+      </c>
+      <c r="E116">
+        <v>6607</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="s">
+        <v>30</v>
+      </c>
+      <c r="B117" t="s">
+        <v>30</v>
+      </c>
+      <c r="C117" t="s">
+        <v>36</v>
+      </c>
+      <c r="D117">
+        <v>453</v>
+      </c>
+      <c r="E117">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>1</v>
+      </c>
+      <c r="B118" t="s">
+        <v>716</v>
+      </c>
+      <c r="C118" t="s">
+        <v>38</v>
+      </c>
+      <c r="D118">
+        <v>5351</v>
+      </c>
+      <c r="E118">
+        <v>5351</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>2</v>
+      </c>
+      <c r="B119" t="s">
+        <v>717</v>
+      </c>
+      <c r="C119" t="s">
+        <v>38</v>
+      </c>
+      <c r="D119">
+        <v>117</v>
+      </c>
+      <c r="E119">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>3</v>
+      </c>
+      <c r="B120" t="s">
+        <v>718</v>
+      </c>
+      <c r="C120" t="s">
+        <v>38</v>
+      </c>
+      <c r="D120">
+        <v>686</v>
+      </c>
+      <c r="E120">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="121"/>
+    <row r="122">
+      <c r="A122">
+        <v>16</v>
+      </c>
+      <c r="B122" t="s">
+        <v>21</v>
+      </c>
+      <c r="C122" t="s">
+        <v>35</v>
+      </c>
+      <c r="D122">
+        <v>10988</v>
+      </c>
+      <c r="E122">
+        <v>10988</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="s">
+        <v>30</v>
+      </c>
+      <c r="B123" t="s">
+        <v>30</v>
+      </c>
+      <c r="C123" t="s">
+        <v>36</v>
+      </c>
+      <c r="D123">
+        <v>396</v>
+      </c>
+      <c r="E123">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>1</v>
+      </c>
+      <c r="B124" t="s">
+        <v>719</v>
+      </c>
+      <c r="C124" t="s">
+        <v>38</v>
+      </c>
+      <c r="D124">
+        <v>1801</v>
+      </c>
+      <c r="E124">
+        <v>1801</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>2</v>
+      </c>
+      <c r="B125" t="s">
+        <v>720</v>
+      </c>
+      <c r="C125" t="s">
+        <v>38</v>
+      </c>
+      <c r="D125">
+        <v>7205</v>
+      </c>
+      <c r="E125">
+        <v>7205</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>3</v>
+      </c>
+      <c r="B126" t="s">
+        <v>721</v>
+      </c>
+      <c r="C126" t="s">
+        <v>38</v>
+      </c>
+      <c r="D126">
+        <v>127</v>
+      </c>
+      <c r="E126">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>4</v>
+      </c>
+      <c r="B127" t="s">
+        <v>722</v>
+      </c>
+      <c r="C127" t="s">
+        <v>38</v>
+      </c>
+      <c r="D127">
+        <v>42</v>
+      </c>
+      <c r="E127">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>5</v>
+      </c>
+      <c r="B128" t="s">
+        <v>723</v>
+      </c>
+      <c r="C128" t="s">
+        <v>38</v>
+      </c>
+      <c r="D128">
+        <v>65</v>
+      </c>
+      <c r="E128">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>6</v>
+      </c>
+      <c r="B129" t="s">
+        <v>724</v>
+      </c>
+      <c r="C129" t="s">
+        <v>38</v>
+      </c>
+      <c r="D129">
+        <v>26</v>
+      </c>
+      <c r="E129">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>7</v>
+      </c>
+      <c r="B130" t="s">
+        <v>725</v>
+      </c>
+      <c r="C130" t="s">
+        <v>38</v>
+      </c>
+      <c r="D130">
+        <v>1326</v>
+      </c>
+      <c r="E130">
+        <v>1326</v>
+      </c>
+    </row>
+    <row r="131"/>
+    <row r="132">
+      <c r="A132">
+        <v>17</v>
+      </c>
+      <c r="B132" t="s">
+        <v>22</v>
+      </c>
+      <c r="C132" t="s">
+        <v>35</v>
+      </c>
+      <c r="D132">
+        <v>48877</v>
+      </c>
+      <c r="E132">
+        <v>48877</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="s">
+        <v>30</v>
+      </c>
+      <c r="B133" t="s">
+        <v>30</v>
+      </c>
+      <c r="C133" t="s">
+        <v>36</v>
+      </c>
+      <c r="D133">
+        <v>1970</v>
+      </c>
+      <c r="E133">
+        <v>1970</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>1</v>
+      </c>
+      <c r="B134" t="s">
+        <v>726</v>
+      </c>
+      <c r="C134" t="s">
+        <v>38</v>
+      </c>
+      <c r="D134">
+        <v>19669</v>
+      </c>
+      <c r="E134">
+        <v>19669</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>2</v>
+      </c>
+      <c r="B135" t="s">
+        <v>727</v>
+      </c>
+      <c r="C135" t="s">
+        <v>38</v>
+      </c>
+      <c r="D135">
+        <v>8345</v>
+      </c>
+      <c r="E135">
+        <v>8345</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>3</v>
+      </c>
+      <c r="B136" t="s">
+        <v>728</v>
+      </c>
+      <c r="C136" t="s">
+        <v>38</v>
+      </c>
+      <c r="D136">
+        <v>5230</v>
+      </c>
+      <c r="E136">
+        <v>5230</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>4</v>
+      </c>
+      <c r="B137" t="s">
+        <v>729</v>
+      </c>
+      <c r="C137" t="s">
+        <v>38</v>
+      </c>
+      <c r="D137">
+        <v>337</v>
+      </c>
+      <c r="E137">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>5</v>
+      </c>
+      <c r="B138" t="s">
+        <v>730</v>
+      </c>
+      <c r="C138" t="s">
+        <v>38</v>
+      </c>
+      <c r="D138">
+        <v>3014</v>
+      </c>
+      <c r="E138">
+        <v>3014</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>6</v>
+      </c>
+      <c r="B139" t="s">
+        <v>731</v>
+      </c>
+      <c r="C139" t="s">
+        <v>38</v>
+      </c>
+      <c r="D139">
+        <v>84</v>
+      </c>
+      <c r="E139">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>7</v>
+      </c>
+      <c r="B140" t="s">
+        <v>732</v>
+      </c>
+      <c r="C140" t="s">
+        <v>38</v>
+      </c>
+      <c r="D140">
+        <v>10228</v>
+      </c>
+      <c r="E140">
+        <v>10228</v>
+      </c>
+    </row>
+    <row r="141"/>
+    <row r="142">
+      <c r="A142">
+        <v>24</v>
+      </c>
+      <c r="B142" t="s">
+        <v>23</v>
+      </c>
+      <c r="C142" t="s">
+        <v>35</v>
+      </c>
+      <c r="D142">
+        <v>358</v>
+      </c>
+      <c r="E142">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" t="s">
+        <v>30</v>
+      </c>
+      <c r="B143" t="s">
+        <v>30</v>
+      </c>
+      <c r="C143" t="s">
+        <v>36</v>
+      </c>
+      <c r="D143">
+        <v>212</v>
+      </c>
+      <c r="E143">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>1</v>
+      </c>
+      <c r="B144" t="s">
+        <v>733</v>
+      </c>
+      <c r="C144" t="s">
+        <v>38</v>
+      </c>
+      <c r="D144">
+        <v>93</v>
+      </c>
+      <c r="E144">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>2</v>
+      </c>
+      <c r="B145" t="s">
+        <v>734</v>
+      </c>
+      <c r="C145" t="s">
+        <v>38</v>
+      </c>
+      <c r="D145">
+        <v>29</v>
+      </c>
+      <c r="E145">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>3</v>
+      </c>
+      <c r="B146" t="s">
+        <v>735</v>
+      </c>
+      <c r="C146" t="s">
+        <v>38</v>
+      </c>
+      <c r="D146">
+        <v>24</v>
+      </c>
+      <c r="E146">
+        <v>24</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
       <c r="C1" s="1" t="s">
-        <v>37</v>
+        <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>472</v>
+        <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>474</v>
+        <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" t="s">
+        <v>736</v>
+      </c>
+      <c r="D2" t="s">
+        <v>737</v>
+      </c>
+      <c r="E2" t="s">
+        <v>738</v>
+      </c>
+      <c r="F2" t="s">
+        <v>739</v>
+      </c>
+      <c r="G2">
+        <v>12706</v>
+      </c>
+      <c r="H2">
+        <v>27022</v>
+      </c>
+      <c r="I2">
+        <v>27940</v>
+      </c>
+      <c r="J2">
+        <v>57702</v>
+      </c>
+      <c r="K2">
+        <v>13700</v>
+      </c>
+      <c r="L2">
+        <v>1180</v>
+      </c>
+      <c r="M2">
+        <v>3474</v>
+      </c>
+      <c r="N2">
+        <v>26812</v>
+      </c>
+      <c r="O2">
+        <v>771</v>
+      </c>
+      <c r="P2">
+        <v>2952</v>
+      </c>
+      <c r="Q2">
+        <v>6181</v>
+      </c>
+      <c r="R2">
+        <v>714</v>
+      </c>
+      <c r="S2">
+        <v>12586</v>
+      </c>
+      <c r="T2">
+        <v>2268</v>
+      </c>
+      <c r="U2">
+        <v>9003</v>
+      </c>
+      <c r="V2">
+        <v>27434</v>
+      </c>
+      <c r="W2">
+        <v>750</v>
+      </c>
+      <c r="X2">
+        <v>233195</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="G3">
+        <v>12706</v>
+      </c>
+      <c r="H3">
+        <v>27022</v>
+      </c>
+      <c r="I3">
+        <v>27940</v>
+      </c>
+      <c r="J3">
+        <v>57702</v>
+      </c>
+      <c r="K3">
+        <v>13700</v>
+      </c>
+      <c r="L3">
+        <v>1180</v>
+      </c>
+      <c r="M3">
+        <v>3474</v>
+      </c>
+      <c r="N3">
+        <v>26812</v>
+      </c>
+      <c r="O3">
+        <v>771</v>
+      </c>
+      <c r="P3">
+        <v>2952</v>
+      </c>
+      <c r="Q3">
+        <v>6181</v>
+      </c>
+      <c r="R3">
+        <v>714</v>
+      </c>
+      <c r="S3">
+        <v>12586</v>
+      </c>
+      <c r="T3">
+        <v>2268</v>
+      </c>
+      <c r="U3">
+        <v>9003</v>
+      </c>
+      <c r="V3">
+        <v>27434</v>
+      </c>
+      <c r="W3">
+        <v>750</v>
+      </c>
+      <c r="X3">
+        <v>233195</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D2">
+        <v>12706</v>
+      </c>
+      <c r="E2">
+        <v>12706</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D3">
+        <v>3018</v>
+      </c>
+      <c r="E3">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>740</v>
+      </c>
+      <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4">
+        <v>6526</v>
+      </c>
+      <c r="E4">
+        <v>6526</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>741</v>
+      </c>
+      <c r="C5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5">
+        <v>743</v>
+      </c>
+      <c r="E5">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>742</v>
+      </c>
+      <c r="C6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D6">
+        <v>1861</v>
+      </c>
+      <c r="E6">
+        <v>1861</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>743</v>
+      </c>
+      <c r="C7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7">
+        <v>394</v>
+      </c>
+      <c r="E7">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>744</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8">
+        <v>164</v>
+      </c>
+      <c r="E8">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="9"/>
+    <row r="10">
+      <c r="A10">
+        <v>2</v>
+      </c>
+      <c r="B10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" t="s">
+        <v>35</v>
+      </c>
+      <c r="D10">
+        <v>27022</v>
+      </c>
+      <c r="E10">
+        <v>27022</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11" t="s">
+        <v>30</v>
+      </c>
+      <c r="C11" t="s">
+        <v>36</v>
+      </c>
+      <c r="D11">
+        <v>7263</v>
+      </c>
+      <c r="E11">
+        <v>7263</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>1</v>
+      </c>
+      <c r="B12" t="s">
+        <v>745</v>
+      </c>
+      <c r="C12" t="s">
+        <v>38</v>
+      </c>
+      <c r="D12">
+        <v>6065</v>
+      </c>
+      <c r="E12">
+        <v>6065</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>2</v>
+      </c>
+      <c r="B13" t="s">
+        <v>746</v>
+      </c>
+      <c r="C13" t="s">
+        <v>38</v>
+      </c>
+      <c r="D13">
+        <v>5366</v>
+      </c>
+      <c r="E13">
+        <v>5366</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>3</v>
+      </c>
+      <c r="B14" t="s">
+        <v>747</v>
+      </c>
+      <c r="C14" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14">
+        <v>1603</v>
+      </c>
+      <c r="E14">
+        <v>1603</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>4</v>
+      </c>
+      <c r="B15" t="s">
+        <v>748</v>
+      </c>
+      <c r="C15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15">
+        <v>969</v>
+      </c>
+      <c r="E15">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>5</v>
+      </c>
+      <c r="B16" t="s">
+        <v>749</v>
+      </c>
+      <c r="C16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16">
+        <v>5756</v>
+      </c>
+      <c r="E16">
+        <v>5756</v>
+      </c>
+    </row>
+    <row r="17"/>
+    <row r="18">
+      <c r="A18">
+        <v>3</v>
+      </c>
+      <c r="B18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C18" t="s">
+        <v>35</v>
+      </c>
+      <c r="D18">
+        <v>27940</v>
+      </c>
+      <c r="E18">
+        <v>27940</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>30</v>
+      </c>
+      <c r="B19" t="s">
+        <v>30</v>
+      </c>
+      <c r="C19" t="s">
+        <v>36</v>
+      </c>
+      <c r="D19">
+        <v>4592</v>
+      </c>
+      <c r="E19">
+        <v>4592</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>1</v>
+      </c>
+      <c r="B20" t="s">
+        <v>750</v>
+      </c>
+      <c r="C20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20">
+        <v>17528</v>
+      </c>
+      <c r="E20">
+        <v>17528</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>2</v>
+      </c>
+      <c r="B21" t="s">
+        <v>751</v>
+      </c>
+      <c r="C21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D21">
+        <v>1860</v>
+      </c>
+      <c r="E21">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>3</v>
+      </c>
+      <c r="B22" t="s">
+        <v>752</v>
+      </c>
+      <c r="C22" t="s">
+        <v>38</v>
+      </c>
+      <c r="D22">
+        <v>1597</v>
+      </c>
+      <c r="E22">
+        <v>1597</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>4</v>
+      </c>
+      <c r="B23" t="s">
+        <v>753</v>
+      </c>
+      <c r="C23" t="s">
+        <v>38</v>
+      </c>
+      <c r="D23">
+        <v>1593</v>
+      </c>
+      <c r="E23">
+        <v>1593</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>5</v>
+      </c>
+      <c r="B24" t="s">
+        <v>754</v>
+      </c>
+      <c r="C24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D24">
+        <v>770</v>
+      </c>
+      <c r="E24">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="25"/>
+    <row r="26">
+      <c r="A26">
+        <v>4</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>35</v>
+      </c>
+      <c r="D26">
+        <v>57702</v>
+      </c>
+      <c r="E26">
+        <v>57702</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>30</v>
+      </c>
+      <c r="B27" t="s">
+        <v>30</v>
+      </c>
+      <c r="C27" t="s">
+        <v>36</v>
+      </c>
+      <c r="D27">
+        <v>4618</v>
+      </c>
+      <c r="E27">
+        <v>4618</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>1</v>
+      </c>
+      <c r="B28" t="s">
+        <v>755</v>
+      </c>
+      <c r="C28" t="s">
+        <v>38</v>
+      </c>
+      <c r="D28">
+        <v>16526</v>
+      </c>
+      <c r="E28">
+        <v>16526</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>2</v>
+      </c>
+      <c r="B29" t="s">
+        <v>756</v>
+      </c>
+      <c r="C29" t="s">
+        <v>38</v>
+      </c>
+      <c r="D29">
+        <v>2965</v>
+      </c>
+      <c r="E29">
+        <v>2965</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>3</v>
+      </c>
+      <c r="B30" t="s">
+        <v>757</v>
+      </c>
+      <c r="C30" t="s">
+        <v>38</v>
+      </c>
+      <c r="D30">
+        <v>14946</v>
+      </c>
+      <c r="E30">
+        <v>14946</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>4</v>
+      </c>
+      <c r="B31" t="s">
+        <v>758</v>
+      </c>
+      <c r="C31" t="s">
+        <v>38</v>
+      </c>
+      <c r="D31">
+        <v>13752</v>
+      </c>
+      <c r="E31">
+        <v>13752</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>5</v>
+      </c>
+      <c r="B32" t="s">
+        <v>759</v>
+      </c>
+      <c r="C32" t="s">
+        <v>38</v>
+      </c>
+      <c r="D32">
+        <v>4895</v>
+      </c>
+      <c r="E32">
+        <v>4895</v>
+      </c>
+    </row>
+    <row r="33"/>
+    <row r="34">
+      <c r="A34">
+        <v>5</v>
+      </c>
+      <c r="B34" t="s">
+        <v>10</v>
+      </c>
+      <c r="C34" t="s">
+        <v>35</v>
+      </c>
+      <c r="D34">
+        <v>13700</v>
+      </c>
+      <c r="E34">
+        <v>13700</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="s">
+        <v>30</v>
+      </c>
+      <c r="B35" t="s">
+        <v>30</v>
+      </c>
+      <c r="C35" t="s">
+        <v>36</v>
+      </c>
+      <c r="D35">
+        <v>2491</v>
+      </c>
+      <c r="E35">
+        <v>2491</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>1</v>
+      </c>
+      <c r="B36" t="s">
+        <v>760</v>
+      </c>
+      <c r="C36" t="s">
+        <v>38</v>
+      </c>
+      <c r="D36">
+        <v>1167</v>
+      </c>
+      <c r="E36">
+        <v>1167</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>2</v>
+      </c>
+      <c r="B37" t="s">
+        <v>761</v>
+      </c>
+      <c r="C37" t="s">
+        <v>38</v>
+      </c>
+      <c r="D37">
+        <v>4713</v>
+      </c>
+      <c r="E37">
+        <v>4713</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>3</v>
+      </c>
+      <c r="B38" t="s">
+        <v>762</v>
+      </c>
+      <c r="C38" t="s">
+        <v>38</v>
+      </c>
+      <c r="D38">
+        <v>649</v>
+      </c>
+      <c r="E38">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>4</v>
+      </c>
+      <c r="B39" t="s">
+        <v>763</v>
+      </c>
+      <c r="C39" t="s">
+        <v>38</v>
+      </c>
+      <c r="D39">
+        <v>3991</v>
+      </c>
+      <c r="E39">
+        <v>3991</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>5</v>
+      </c>
+      <c r="B40" t="s">
+        <v>764</v>
+      </c>
+      <c r="C40" t="s">
+        <v>38</v>
+      </c>
+      <c r="D40">
+        <v>689</v>
+      </c>
+      <c r="E40">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="41"/>
+    <row r="42">
+      <c r="A42">
+        <v>6</v>
+      </c>
+      <c r="B42" t="s">
+        <v>11</v>
+      </c>
+      <c r="C42" t="s">
+        <v>35</v>
+      </c>
+      <c r="D42">
+        <v>1180</v>
+      </c>
+      <c r="E42">
+        <v>1180</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>30</v>
+      </c>
+      <c r="B43" t="s">
+        <v>30</v>
+      </c>
+      <c r="C43" t="s">
+        <v>36</v>
+      </c>
+      <c r="D43">
+        <v>356</v>
+      </c>
+      <c r="E43">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>1</v>
+      </c>
+      <c r="B44" t="s">
+        <v>765</v>
+      </c>
+      <c r="C44" t="s">
+        <v>38</v>
+      </c>
+      <c r="D44">
+        <v>600</v>
+      </c>
+      <c r="E44">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>2</v>
+      </c>
+      <c r="B45" t="s">
+        <v>766</v>
+      </c>
+      <c r="C45" t="s">
+        <v>38</v>
+      </c>
+      <c r="D45">
+        <v>100</v>
+      </c>
+      <c r="E45">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>3</v>
+      </c>
+      <c r="B46" t="s">
+        <v>767</v>
+      </c>
+      <c r="C46" t="s">
+        <v>38</v>
+      </c>
+      <c r="D46">
+        <v>124</v>
+      </c>
+      <c r="E46">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="47"/>
+    <row r="48">
+      <c r="A48">
+        <v>7</v>
+      </c>
+      <c r="B48" t="s">
+        <v>12</v>
+      </c>
+      <c r="C48" t="s">
+        <v>35</v>
+      </c>
+      <c r="D48">
+        <v>3474</v>
+      </c>
+      <c r="E48">
+        <v>3474</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="s">
+        <v>30</v>
+      </c>
+      <c r="B49" t="s">
+        <v>30</v>
+      </c>
+      <c r="C49" t="s">
+        <v>36</v>
+      </c>
+      <c r="D49">
+        <v>680</v>
+      </c>
+      <c r="E49">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>1</v>
+      </c>
+      <c r="B50" t="s">
+        <v>768</v>
+      </c>
+      <c r="C50" t="s">
+        <v>38</v>
+      </c>
+      <c r="D50">
+        <v>1033</v>
+      </c>
+      <c r="E50">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>2</v>
+      </c>
+      <c r="B51" t="s">
+        <v>769</v>
+      </c>
+      <c r="C51" t="s">
+        <v>38</v>
+      </c>
+      <c r="D51">
+        <v>1100</v>
+      </c>
+      <c r="E51">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>3</v>
+      </c>
+      <c r="B52" t="s">
+        <v>770</v>
+      </c>
+      <c r="C52" t="s">
+        <v>38</v>
+      </c>
+      <c r="D52">
+        <v>167</v>
+      </c>
+      <c r="E52">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>4</v>
+      </c>
+      <c r="B53" t="s">
+        <v>771</v>
+      </c>
+      <c r="C53" t="s">
+        <v>38</v>
+      </c>
+      <c r="D53">
+        <v>138</v>
+      </c>
+      <c r="E53">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>5</v>
+      </c>
+      <c r="B54" t="s">
+        <v>772</v>
+      </c>
+      <c r="C54" t="s">
+        <v>38</v>
+      </c>
+      <c r="D54">
+        <v>356</v>
+      </c>
+      <c r="E54">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="55"/>
+    <row r="56">
+      <c r="A56">
+        <v>8</v>
+      </c>
+      <c r="B56" t="s">
+        <v>13</v>
+      </c>
+      <c r="C56" t="s">
+        <v>35</v>
+      </c>
+      <c r="D56">
+        <v>26812</v>
+      </c>
+      <c r="E56">
+        <v>26812</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>30</v>
+      </c>
+      <c r="B57" t="s">
+        <v>30</v>
+      </c>
+      <c r="C57" t="s">
+        <v>36</v>
+      </c>
+      <c r="D57">
+        <v>5292</v>
+      </c>
+      <c r="E57">
+        <v>5292</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>1</v>
+      </c>
+      <c r="B58" t="s">
+        <v>773</v>
+      </c>
+      <c r="C58" t="s">
+        <v>38</v>
+      </c>
+      <c r="D58">
+        <v>9623</v>
+      </c>
+      <c r="E58">
+        <v>9623</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>2</v>
+      </c>
+      <c r="B59" t="s">
+        <v>774</v>
+      </c>
+      <c r="C59" t="s">
+        <v>38</v>
+      </c>
+      <c r="D59">
+        <v>9664</v>
+      </c>
+      <c r="E59">
+        <v>9664</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>3</v>
+      </c>
+      <c r="B60" t="s">
+        <v>775</v>
+      </c>
+      <c r="C60" t="s">
+        <v>38</v>
+      </c>
+      <c r="D60">
+        <v>1228</v>
+      </c>
+      <c r="E60">
+        <v>1228</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>4</v>
+      </c>
+      <c r="B61" t="s">
+        <v>776</v>
+      </c>
+      <c r="C61" t="s">
+        <v>38</v>
+      </c>
+      <c r="D61">
+        <v>694</v>
+      </c>
+      <c r="E61">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>5</v>
+      </c>
+      <c r="B62" t="s">
+        <v>777</v>
+      </c>
+      <c r="C62" t="s">
+        <v>38</v>
+      </c>
+      <c r="D62">
+        <v>311</v>
+      </c>
+      <c r="E62">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="63"/>
+    <row r="64">
+      <c r="A64">
+        <v>9</v>
+      </c>
+      <c r="B64" t="s">
+        <v>14</v>
+      </c>
+      <c r="C64" t="s">
+        <v>35</v>
+      </c>
+      <c r="D64">
+        <v>771</v>
+      </c>
+      <c r="E64">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="s">
+        <v>30</v>
+      </c>
+      <c r="B65" t="s">
+        <v>30</v>
+      </c>
+      <c r="C65" t="s">
+        <v>36</v>
+      </c>
+      <c r="D65">
+        <v>133</v>
+      </c>
+      <c r="E65">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>1</v>
+      </c>
+      <c r="B66" t="s">
+        <v>778</v>
+      </c>
+      <c r="C66" t="s">
+        <v>38</v>
+      </c>
+      <c r="D66">
+        <v>400</v>
+      </c>
+      <c r="E66">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>2</v>
+      </c>
+      <c r="B67" t="s">
+        <v>779</v>
+      </c>
+      <c r="C67" t="s">
+        <v>38</v>
+      </c>
+      <c r="D67">
+        <v>61</v>
+      </c>
+      <c r="E67">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>3</v>
+      </c>
+      <c r="B68" t="s">
+        <v>780</v>
+      </c>
+      <c r="C68" t="s">
+        <v>38</v>
+      </c>
+      <c r="D68">
+        <v>44</v>
+      </c>
+      <c r="E68">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>4</v>
+      </c>
+      <c r="B69" t="s">
+        <v>781</v>
+      </c>
+      <c r="C69" t="s">
+        <v>38</v>
+      </c>
+      <c r="D69">
+        <v>133</v>
+      </c>
+      <c r="E69">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="70"/>
+    <row r="71">
+      <c r="A71">
+        <v>10</v>
+      </c>
+      <c r="B71" t="s">
+        <v>15</v>
+      </c>
+      <c r="C71" t="s">
+        <v>35</v>
+      </c>
+      <c r="D71">
+        <v>2952</v>
+      </c>
+      <c r="E71">
+        <v>2952</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="s">
+        <v>30</v>
+      </c>
+      <c r="B72" t="s">
+        <v>30</v>
+      </c>
+      <c r="C72" t="s">
+        <v>36</v>
+      </c>
+      <c r="D72">
+        <v>669</v>
+      </c>
+      <c r="E72">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>1</v>
+      </c>
+      <c r="B73" t="s">
+        <v>782</v>
+      </c>
+      <c r="C73" t="s">
+        <v>38</v>
+      </c>
+      <c r="D73">
+        <v>1354</v>
+      </c>
+      <c r="E73">
+        <v>1354</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>2</v>
+      </c>
+      <c r="B74" t="s">
+        <v>783</v>
+      </c>
+      <c r="C74" t="s">
+        <v>38</v>
+      </c>
+      <c r="D74">
+        <v>563</v>
+      </c>
+      <c r="E74">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>3</v>
+      </c>
+      <c r="B75" t="s">
+        <v>784</v>
+      </c>
+      <c r="C75" t="s">
+        <v>38</v>
+      </c>
+      <c r="D75">
+        <v>167</v>
+      </c>
+      <c r="E75">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>4</v>
+      </c>
+      <c r="B76" t="s">
+        <v>785</v>
+      </c>
+      <c r="C76" t="s">
+        <v>38</v>
+      </c>
+      <c r="D76">
+        <v>125</v>
+      </c>
+      <c r="E76">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>5</v>
+      </c>
+      <c r="B77" t="s">
+        <v>786</v>
+      </c>
+      <c r="C77" t="s">
+        <v>38</v>
+      </c>
+      <c r="D77">
+        <v>74</v>
+      </c>
+      <c r="E77">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="78"/>
+    <row r="79">
+      <c r="A79">
+        <v>12</v>
+      </c>
+      <c r="B79" t="s">
+        <v>17</v>
+      </c>
+      <c r="C79" t="s">
+        <v>35</v>
+      </c>
+      <c r="D79">
+        <v>6181</v>
+      </c>
+      <c r="E79">
+        <v>6181</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="s">
+        <v>30</v>
+      </c>
+      <c r="B80" t="s">
+        <v>30</v>
+      </c>
+      <c r="C80" t="s">
+        <v>36</v>
+      </c>
+      <c r="D80">
+        <v>1672</v>
+      </c>
+      <c r="E80">
+        <v>1672</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>1</v>
+      </c>
+      <c r="B81" t="s">
+        <v>787</v>
+      </c>
+      <c r="C81" t="s">
+        <v>38</v>
+      </c>
+      <c r="D81">
+        <v>2827</v>
+      </c>
+      <c r="E81">
+        <v>2827</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>2</v>
+      </c>
+      <c r="B82" t="s">
+        <v>788</v>
+      </c>
+      <c r="C82" t="s">
+        <v>38</v>
+      </c>
+      <c r="D82">
+        <v>596</v>
+      </c>
+      <c r="E82">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>3</v>
+      </c>
+      <c r="B83" t="s">
+        <v>789</v>
+      </c>
+      <c r="C83" t="s">
+        <v>38</v>
+      </c>
+      <c r="D83">
+        <v>598</v>
+      </c>
+      <c r="E83">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>4</v>
+      </c>
+      <c r="B84" t="s">
+        <v>790</v>
+      </c>
+      <c r="C84" t="s">
+        <v>38</v>
+      </c>
+      <c r="D84">
+        <v>220</v>
+      </c>
+      <c r="E84">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>5</v>
+      </c>
+      <c r="B85" t="s">
+        <v>791</v>
+      </c>
+      <c r="C85" t="s">
+        <v>38</v>
+      </c>
+      <c r="D85">
+        <v>268</v>
+      </c>
+      <c r="E85">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="86"/>
+    <row r="87">
+      <c r="A87">
+        <v>13</v>
+      </c>
+      <c r="B87" t="s">
+        <v>18</v>
+      </c>
+      <c r="C87" t="s">
+        <v>35</v>
+      </c>
+      <c r="D87">
+        <v>714</v>
+      </c>
+      <c r="E87">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="s">
+        <v>30</v>
+      </c>
+      <c r="B88" t="s">
+        <v>30</v>
+      </c>
+      <c r="C88" t="s">
+        <v>36</v>
+      </c>
+      <c r="D88">
+        <v>300</v>
+      </c>
+      <c r="E88">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>1</v>
+      </c>
+      <c r="B89" t="s">
+        <v>792</v>
+      </c>
+      <c r="C89" t="s">
+        <v>38</v>
+      </c>
+      <c r="D89">
+        <v>302</v>
+      </c>
+      <c r="E89">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>2</v>
+      </c>
+      <c r="B90" t="s">
+        <v>793</v>
+      </c>
+      <c r="C90" t="s">
+        <v>38</v>
+      </c>
+      <c r="D90">
+        <v>58</v>
+      </c>
+      <c r="E90">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>3</v>
+      </c>
+      <c r="B91" t="s">
+        <v>794</v>
+      </c>
+      <c r="C91" t="s">
+        <v>38</v>
+      </c>
+      <c r="D91">
+        <v>54</v>
+      </c>
+      <c r="E91">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="92"/>
+    <row r="93">
+      <c r="A93">
+        <v>14</v>
+      </c>
+      <c r="B93" t="s">
+        <v>19</v>
+      </c>
+      <c r="C93" t="s">
+        <v>35</v>
+      </c>
+      <c r="D93">
+        <v>12586</v>
+      </c>
+      <c r="E93">
+        <v>12586</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="s">
+        <v>30</v>
+      </c>
+      <c r="B94" t="s">
+        <v>30</v>
+      </c>
+      <c r="C94" t="s">
+        <v>36</v>
+      </c>
+      <c r="D94">
+        <v>2548</v>
+      </c>
+      <c r="E94">
+        <v>2548</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>1</v>
+      </c>
+      <c r="B95" t="s">
+        <v>795</v>
+      </c>
+      <c r="C95" t="s">
+        <v>38</v>
+      </c>
+      <c r="D95">
+        <v>1173</v>
+      </c>
+      <c r="E95">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>2</v>
+      </c>
+      <c r="B96" t="s">
+        <v>796</v>
+      </c>
+      <c r="C96" t="s">
+        <v>38</v>
+      </c>
+      <c r="D96">
+        <v>3030</v>
+      </c>
+      <c r="E96">
+        <v>3030</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>3</v>
+      </c>
+      <c r="B97" t="s">
+        <v>797</v>
+      </c>
+      <c r="C97" t="s">
+        <v>38</v>
+      </c>
+      <c r="D97">
+        <v>347</v>
+      </c>
+      <c r="E97">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>4</v>
+      </c>
+      <c r="B98" t="s">
+        <v>798</v>
+      </c>
+      <c r="C98" t="s">
+        <v>38</v>
+      </c>
+      <c r="D98">
+        <v>1869</v>
+      </c>
+      <c r="E98">
+        <v>1869</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>5</v>
+      </c>
+      <c r="B99" t="s">
+        <v>799</v>
+      </c>
+      <c r="C99" t="s">
+        <v>38</v>
+      </c>
+      <c r="D99">
+        <v>3619</v>
+      </c>
+      <c r="E99">
+        <v>3619</v>
+      </c>
+    </row>
+    <row r="100"/>
+    <row r="101">
+      <c r="A101">
+        <v>15</v>
+      </c>
+      <c r="B101" t="s">
+        <v>20</v>
+      </c>
+      <c r="C101" t="s">
+        <v>35</v>
+      </c>
+      <c r="D101">
+        <v>2268</v>
+      </c>
+      <c r="E101">
+        <v>2268</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="s">
+        <v>30</v>
+      </c>
+      <c r="B102" t="s">
+        <v>30</v>
+      </c>
+      <c r="C102" t="s">
+        <v>36</v>
+      </c>
+      <c r="D102">
+        <v>1096</v>
+      </c>
+      <c r="E102">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>1</v>
+      </c>
+      <c r="B103" t="s">
+        <v>800</v>
+      </c>
+      <c r="C103" t="s">
+        <v>38</v>
+      </c>
+      <c r="D103">
+        <v>1172</v>
+      </c>
+      <c r="E103">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="104"/>
+    <row r="105">
+      <c r="A105">
+        <v>16</v>
+      </c>
+      <c r="B105" t="s">
+        <v>21</v>
+      </c>
+      <c r="C105" t="s">
+        <v>35</v>
+      </c>
+      <c r="D105">
+        <v>9003</v>
+      </c>
+      <c r="E105">
+        <v>9003</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="s">
+        <v>30</v>
+      </c>
+      <c r="B106" t="s">
+        <v>30</v>
+      </c>
+      <c r="C106" t="s">
+        <v>36</v>
+      </c>
+      <c r="D106">
+        <v>1193</v>
+      </c>
+      <c r="E106">
+        <v>1193</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>1</v>
+      </c>
+      <c r="B107" t="s">
+        <v>801</v>
+      </c>
+      <c r="C107" t="s">
+        <v>38</v>
+      </c>
+      <c r="D107">
+        <v>5307</v>
+      </c>
+      <c r="E107">
+        <v>5307</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>2</v>
+      </c>
+      <c r="B108" t="s">
+        <v>802</v>
+      </c>
+      <c r="C108" t="s">
+        <v>38</v>
+      </c>
+      <c r="D108">
+        <v>982</v>
+      </c>
+      <c r="E108">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>3</v>
+      </c>
+      <c r="B109" t="s">
+        <v>803</v>
+      </c>
+      <c r="C109" t="s">
+        <v>38</v>
+      </c>
+      <c r="D109">
+        <v>636</v>
+      </c>
+      <c r="E109">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>4</v>
+      </c>
+      <c r="B110" t="s">
+        <v>804</v>
+      </c>
+      <c r="C110" t="s">
+        <v>38</v>
+      </c>
+      <c r="D110">
+        <v>885</v>
+      </c>
+      <c r="E110">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="111"/>
+    <row r="112">
+      <c r="A112">
+        <v>17</v>
+      </c>
+      <c r="B112" t="s">
+        <v>22</v>
+      </c>
+      <c r="C112" t="s">
+        <v>35</v>
+      </c>
+      <c r="D112">
+        <v>27434</v>
+      </c>
+      <c r="E112">
+        <v>27434</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="s">
+        <v>30</v>
+      </c>
+      <c r="B113" t="s">
+        <v>30</v>
+      </c>
+      <c r="C113" t="s">
+        <v>36</v>
+      </c>
+      <c r="D113">
+        <v>2410</v>
+      </c>
+      <c r="E113">
+        <v>2410</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>1</v>
+      </c>
+      <c r="B114" t="s">
+        <v>805</v>
+      </c>
+      <c r="C114" t="s">
+        <v>38</v>
+      </c>
+      <c r="D114">
+        <v>21576</v>
+      </c>
+      <c r="E114">
+        <v>21576</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>2</v>
+      </c>
+      <c r="B115" t="s">
+        <v>806</v>
+      </c>
+      <c r="C115" t="s">
+        <v>38</v>
+      </c>
+      <c r="D115">
+        <v>1912</v>
+      </c>
+      <c r="E115">
+        <v>1912</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>3</v>
+      </c>
+      <c r="B116" t="s">
+        <v>807</v>
+      </c>
+      <c r="C116" t="s">
+        <v>38</v>
+      </c>
+      <c r="D116">
+        <v>1218</v>
+      </c>
+      <c r="E116">
+        <v>1218</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>4</v>
+      </c>
+      <c r="B117" t="s">
+        <v>808</v>
+      </c>
+      <c r="C117" t="s">
+        <v>38</v>
+      </c>
+      <c r="D117">
+        <v>121</v>
+      </c>
+      <c r="E117">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>5</v>
+      </c>
+      <c r="B118" t="s">
+        <v>809</v>
+      </c>
+      <c r="C118" t="s">
+        <v>38</v>
+      </c>
+      <c r="D118">
+        <v>197</v>
+      </c>
+      <c r="E118">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="119"/>
+    <row r="120">
+      <c r="A120">
+        <v>24</v>
+      </c>
+      <c r="B120" t="s">
+        <v>23</v>
+      </c>
+      <c r="C120" t="s">
+        <v>35</v>
+      </c>
+      <c r="D120">
+        <v>750</v>
+      </c>
+      <c r="E120">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="s">
+        <v>30</v>
+      </c>
+      <c r="B121" t="s">
+        <v>30</v>
+      </c>
+      <c r="C121" t="s">
+        <v>36</v>
+      </c>
+      <c r="D121">
+        <v>278</v>
+      </c>
+      <c r="E121">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>1</v>
+      </c>
+      <c r="B122" t="s">
+        <v>810</v>
+      </c>
+      <c r="C122" t="s">
+        <v>38</v>
+      </c>
+      <c r="D122">
+        <v>209</v>
+      </c>
+      <c r="E122">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>2</v>
+      </c>
+      <c r="B123" t="s">
+        <v>811</v>
+      </c>
+      <c r="C123" t="s">
+        <v>38</v>
+      </c>
+      <c r="D123">
+        <v>115</v>
+      </c>
+      <c r="E123">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>3</v>
+      </c>
+      <c r="B124" t="s">
+        <v>812</v>
+      </c>
+      <c r="C124" t="s">
+        <v>38</v>
+      </c>
+      <c r="D124">
+        <v>35</v>
+      </c>
+      <c r="E124">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>4</v>
+      </c>
+      <c r="B125" t="s">
+        <v>813</v>
+      </c>
+      <c r="C125" t="s">
+        <v>38</v>
+      </c>
+      <c r="D125">
+        <v>113</v>
+      </c>
+      <c r="E125">
+        <v>113</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" t="s">
+        <v>814</v>
+      </c>
+      <c r="D2" t="s">
+        <v>815</v>
+      </c>
+      <c r="E2" t="s">
+        <v>816</v>
+      </c>
+      <c r="F2" t="s">
+        <v>817</v>
+      </c>
+      <c r="G2">
+        <v>36081</v>
+      </c>
+      <c r="H2">
+        <v>43525</v>
+      </c>
+      <c r="I2">
+        <v>13687</v>
+      </c>
+      <c r="J2">
+        <v>98125</v>
+      </c>
+      <c r="K2">
+        <v>35895</v>
+      </c>
+      <c r="L2">
+        <v>1451</v>
+      </c>
+      <c r="M2">
+        <v>9361</v>
+      </c>
+      <c r="N2">
+        <v>35109</v>
+      </c>
+      <c r="O2">
+        <v>3220</v>
+      </c>
+      <c r="P2">
+        <v>4294</v>
+      </c>
+      <c r="Q2">
+        <v>1415</v>
+      </c>
+      <c r="R2">
+        <v>37424</v>
+      </c>
+      <c r="S2">
+        <v>3277</v>
+      </c>
+      <c r="T2">
+        <v>44062</v>
+      </c>
+      <c r="U2">
+        <v>3349</v>
+      </c>
+      <c r="V2">
+        <v>26550</v>
+      </c>
+      <c r="W2">
+        <v>26102</v>
+      </c>
+      <c r="X2">
+        <v>4522</v>
+      </c>
+      <c r="Y2">
+        <v>427449</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C3" t="s">
+        <v>814</v>
+      </c>
+      <c r="D3" t="s">
+        <v>815</v>
+      </c>
+      <c r="E3" t="s">
+        <v>818</v>
+      </c>
+      <c r="F3" t="s">
+        <v>819</v>
+      </c>
+      <c r="G3">
+        <v>17564</v>
+      </c>
+      <c r="H3">
+        <v>22208</v>
+      </c>
+      <c r="I3">
+        <v>14469</v>
+      </c>
+      <c r="J3">
+        <v>12035</v>
+      </c>
+      <c r="K3">
+        <v>3791</v>
+      </c>
+      <c r="L3">
+        <v>1202</v>
+      </c>
+      <c r="M3">
+        <v>1835</v>
+      </c>
+      <c r="N3">
+        <v>6130</v>
+      </c>
+      <c r="O3">
+        <v>315</v>
+      </c>
+      <c r="P3">
+        <v>606</v>
+      </c>
+      <c r="Q3">
+        <v>294</v>
+      </c>
+      <c r="R3">
+        <v>7191</v>
+      </c>
+      <c r="S3">
+        <v>17127</v>
+      </c>
+      <c r="T3">
+        <v>15687</v>
+      </c>
+      <c r="U3">
+        <v>687</v>
+      </c>
+      <c r="V3">
+        <v>13355</v>
+      </c>
+      <c r="W3">
+        <v>9357</v>
+      </c>
+      <c r="X3">
+        <v>664</v>
+      </c>
+      <c r="Y3">
+        <v>144517</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G4">
+        <v>53645</v>
+      </c>
+      <c r="H4">
+        <v>65733</v>
+      </c>
+      <c r="I4">
+        <v>28156</v>
+      </c>
+      <c r="J4">
+        <v>110160</v>
+      </c>
+      <c r="K4">
+        <v>39686</v>
+      </c>
+      <c r="L4">
+        <v>2653</v>
+      </c>
+      <c r="M4">
+        <v>11196</v>
+      </c>
+      <c r="N4">
+        <v>41239</v>
+      </c>
+      <c r="O4">
+        <v>3535</v>
+      </c>
+      <c r="P4">
+        <v>4900</v>
+      </c>
+      <c r="Q4">
+        <v>1709</v>
+      </c>
+      <c r="R4">
+        <v>44615</v>
+      </c>
+      <c r="S4">
+        <v>20404</v>
+      </c>
+      <c r="T4">
+        <v>59749</v>
+      </c>
+      <c r="U4">
+        <v>4036</v>
+      </c>
+      <c r="V4">
+        <v>39905</v>
+      </c>
+      <c r="W4">
+        <v>35459</v>
+      </c>
+      <c r="X4">
+        <v>5186</v>
+      </c>
+      <c r="Y4">
+        <v>571966</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>817</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>31</v>
       </c>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D2">
         <v>36081</v>
       </c>
       <c r="E2">
         <v>17564</v>
       </c>
       <c r="F2">
         <v>53645</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C3" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D3">
         <v>6085</v>
       </c>
       <c r="E3">
         <v>2941</v>
       </c>
       <c r="F3">
         <v>9026</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>475</v>
+        <v>820</v>
       </c>
       <c r="C4" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D4">
         <v>12395</v>
       </c>
       <c r="E4">
         <v>3243</v>
       </c>
       <c r="F4">
         <v>15638</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>476</v>
+        <v>821</v>
       </c>
       <c r="C5" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D5">
         <v>13668</v>
       </c>
       <c r="E5">
         <v>1278</v>
       </c>
       <c r="F5">
         <v>14946</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>477</v>
+        <v>822</v>
       </c>
       <c r="C6" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D6">
         <v>482</v>
       </c>
       <c r="E6">
         <v>343</v>
       </c>
       <c r="F6">
         <v>825</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>478</v>
+        <v>823</v>
       </c>
       <c r="C7" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D7">
         <v>433</v>
       </c>
       <c r="E7">
         <v>1982</v>
       </c>
       <c r="F7">
         <v>2415</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>479</v>
+        <v>824</v>
       </c>
       <c r="C8" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D8">
         <v>282</v>
       </c>
       <c r="E8">
         <v>179</v>
       </c>
       <c r="F8">
         <v>461</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>480</v>
+        <v>825</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D9">
         <v>1293</v>
       </c>
       <c r="E9">
         <v>257</v>
       </c>
       <c r="F9">
         <v>1550</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>481</v>
+        <v>826</v>
       </c>
       <c r="C10" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D10">
         <v>160</v>
       </c>
       <c r="E10">
         <v>80</v>
       </c>
       <c r="F10">
         <v>240</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>482</v>
+        <v>827</v>
       </c>
       <c r="C11" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D11">
         <v>105</v>
       </c>
       <c r="E11">
         <v>81</v>
       </c>
       <c r="F11">
         <v>186</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>483</v>
+        <v>828</v>
       </c>
       <c r="C12" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D12">
         <v>117</v>
       </c>
       <c r="E12">
         <v>62</v>
       </c>
       <c r="F12">
         <v>179</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>484</v>
+        <v>829</v>
       </c>
       <c r="C13" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D13">
         <v>83</v>
       </c>
       <c r="E13">
         <v>57</v>
       </c>
       <c r="F13">
         <v>140</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>485</v>
+        <v>830</v>
       </c>
       <c r="C14" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D14">
         <v>447</v>
       </c>
       <c r="E14">
         <v>417</v>
       </c>
       <c r="F14">
         <v>864</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15" t="s">
-        <v>486</v>
+        <v>831</v>
       </c>
       <c r="C15" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D15">
         <v>531</v>
       </c>
       <c r="E15">
         <v>6644</v>
       </c>
       <c r="F15">
         <v>7175</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17">
         <v>2</v>
       </c>
       <c r="B17" t="s">
         <v>7</v>
       </c>
       <c r="C17" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D17">
         <v>43525</v>
       </c>
       <c r="E17">
         <v>22208</v>
       </c>
       <c r="F17">
         <v>65733</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B18" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C18" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D18">
         <v>10323</v>
       </c>
       <c r="E18">
         <v>4101</v>
       </c>
       <c r="F18">
         <v>14424</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1</v>
       </c>
       <c r="B19" t="s">
-        <v>487</v>
+        <v>832</v>
       </c>
       <c r="C19" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D19">
         <v>4757</v>
       </c>
       <c r="E19">
         <v>12852</v>
       </c>
       <c r="F19">
         <v>17609</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>2</v>
       </c>
       <c r="B20" t="s">
-        <v>488</v>
+        <v>833</v>
       </c>
       <c r="C20" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D20">
         <v>19218</v>
       </c>
       <c r="E20">
         <v>2276</v>
       </c>
       <c r="F20">
         <v>21494</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>3</v>
       </c>
       <c r="B21" t="s">
-        <v>489</v>
+        <v>834</v>
       </c>
       <c r="C21" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D21">
         <v>586</v>
       </c>
       <c r="E21">
         <v>292</v>
       </c>
       <c r="F21">
         <v>878</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>4</v>
       </c>
       <c r="B22" t="s">
-        <v>490</v>
+        <v>835</v>
       </c>
       <c r="C22" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D22">
         <v>895</v>
       </c>
       <c r="E22">
         <v>314</v>
       </c>
       <c r="F22">
         <v>1209</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>5</v>
       </c>
       <c r="B23" t="s">
-        <v>491</v>
+        <v>836</v>
       </c>
       <c r="C23" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D23">
         <v>358</v>
       </c>
       <c r="E23">
         <v>178</v>
       </c>
       <c r="F23">
         <v>536</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>6</v>
       </c>
       <c r="B24" t="s">
-        <v>492</v>
+        <v>837</v>
       </c>
       <c r="C24" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D24">
         <v>310</v>
       </c>
       <c r="E24">
         <v>254</v>
       </c>
       <c r="F24">
         <v>564</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>7</v>
       </c>
       <c r="B25" t="s">
-        <v>493</v>
+        <v>838</v>
       </c>
       <c r="C25" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D25">
         <v>471</v>
       </c>
       <c r="E25">
         <v>152</v>
       </c>
       <c r="F25">
         <v>623</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>8</v>
       </c>
       <c r="B26" t="s">
-        <v>494</v>
+        <v>839</v>
       </c>
       <c r="C26" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D26">
         <v>368</v>
       </c>
       <c r="E26">
         <v>120</v>
       </c>
       <c r="F26">
         <v>488</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>9</v>
       </c>
       <c r="B27" t="s">
-        <v>495</v>
+        <v>840</v>
       </c>
       <c r="C27" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D27">
         <v>247</v>
       </c>
       <c r="E27">
         <v>70</v>
       </c>
       <c r="F27">
         <v>317</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>10</v>
       </c>
       <c r="B28" t="s">
-        <v>496</v>
+        <v>841</v>
       </c>
       <c r="C28" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D28">
         <v>223</v>
       </c>
       <c r="E28">
         <v>58</v>
       </c>
       <c r="F28">
         <v>281</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>11</v>
       </c>
       <c r="B29" t="s">
-        <v>497</v>
+        <v>842</v>
       </c>
       <c r="C29" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D29">
         <v>234</v>
       </c>
       <c r="E29">
         <v>103</v>
       </c>
       <c r="F29">
         <v>337</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>12</v>
       </c>
       <c r="B30" t="s">
-        <v>498</v>
+        <v>843</v>
       </c>
       <c r="C30" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D30">
         <v>5535</v>
       </c>
       <c r="E30">
         <v>1438</v>
       </c>
       <c r="F30">
         <v>6973</v>
       </c>
     </row>
     <row r="31"/>
     <row r="32">
       <c r="A32">
         <v>3</v>
       </c>
       <c r="B32" t="s">
         <v>8</v>
       </c>
       <c r="C32" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D32">
         <v>13687</v>
       </c>
       <c r="E32">
         <v>14469</v>
       </c>
       <c r="F32">
         <v>28156</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B33" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C33" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D33">
         <v>3921</v>
       </c>
       <c r="E33">
         <v>2491</v>
       </c>
       <c r="F33">
         <v>6412</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1</v>
       </c>
       <c r="B34" t="s">
-        <v>499</v>
+        <v>844</v>
       </c>
       <c r="C34" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D34">
         <v>2743</v>
       </c>
       <c r="E34">
         <v>9957</v>
       </c>
       <c r="F34">
         <v>12700</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>2</v>
       </c>
       <c r="B35" t="s">
-        <v>500</v>
+        <v>845</v>
       </c>
       <c r="C35" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D35">
         <v>2865</v>
       </c>
       <c r="E35">
         <v>317</v>
       </c>
       <c r="F35">
         <v>3182</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>3</v>
       </c>
       <c r="B36" t="s">
-        <v>501</v>
+        <v>846</v>
       </c>
       <c r="C36" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D36">
         <v>527</v>
       </c>
       <c r="E36">
         <v>337</v>
       </c>
       <c r="F36">
         <v>864</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>4</v>
       </c>
       <c r="B37" t="s">
-        <v>502</v>
+        <v>847</v>
       </c>
       <c r="C37" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D37">
         <v>201</v>
       </c>
       <c r="E37">
         <v>314</v>
       </c>
       <c r="F37">
         <v>515</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
-        <v>503</v>
+        <v>848</v>
       </c>
       <c r="C38" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D38">
         <v>229</v>
       </c>
       <c r="E38">
         <v>131</v>
       </c>
       <c r="F38">
         <v>360</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>6</v>
       </c>
       <c r="B39" t="s">
-        <v>504</v>
+        <v>849</v>
       </c>
       <c r="C39" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D39">
         <v>202</v>
       </c>
       <c r="E39">
         <v>110</v>
       </c>
       <c r="F39">
         <v>312</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>7</v>
       </c>
       <c r="B40" t="s">
-        <v>505</v>
+        <v>850</v>
       </c>
       <c r="C40" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D40">
         <v>2424</v>
       </c>
       <c r="E40">
         <v>591</v>
       </c>
       <c r="F40">
         <v>3015</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>8</v>
       </c>
       <c r="B41" t="s">
-        <v>506</v>
+        <v>851</v>
       </c>
       <c r="C41" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D41">
         <v>138</v>
       </c>
       <c r="E41">
         <v>52</v>
       </c>
       <c r="F41">
         <v>190</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>9</v>
       </c>
       <c r="B42" t="s">
-        <v>507</v>
+        <v>852</v>
       </c>
       <c r="C42" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D42">
         <v>163</v>
       </c>
       <c r="E42">
         <v>46</v>
       </c>
       <c r="F42">
         <v>209</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>10</v>
       </c>
       <c r="B43" t="s">
-        <v>508</v>
+        <v>853</v>
       </c>
       <c r="C43" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D43">
         <v>94</v>
       </c>
       <c r="E43">
         <v>44</v>
       </c>
       <c r="F43">
         <v>138</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>11</v>
       </c>
       <c r="B44" t="s">
-        <v>509</v>
+        <v>854</v>
       </c>
       <c r="C44" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D44">
         <v>180</v>
       </c>
       <c r="E44">
         <v>79</v>
       </c>
       <c r="F44">
         <v>259</v>
       </c>
     </row>
     <row r="45"/>
     <row r="46">
       <c r="A46">
         <v>4</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D46">
         <v>98125</v>
       </c>
       <c r="E46">
         <v>12035</v>
       </c>
       <c r="F46">
         <v>110160</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B47" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C47" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D47">
         <v>4423</v>
       </c>
       <c r="E47">
         <v>1963</v>
       </c>
       <c r="F47">
         <v>6386</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1</v>
       </c>
       <c r="B48" t="s">
-        <v>510</v>
+        <v>855</v>
       </c>
       <c r="C48" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D48">
         <v>32188</v>
       </c>
       <c r="E48">
         <v>1576</v>
       </c>
       <c r="F48">
         <v>33764</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2</v>
       </c>
       <c r="B49" t="s">
-        <v>511</v>
+        <v>856</v>
       </c>
       <c r="C49" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D49">
         <v>19275</v>
       </c>
       <c r="E49">
         <v>950</v>
       </c>
       <c r="F49">
         <v>20225</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>3</v>
       </c>
       <c r="B50" t="s">
-        <v>512</v>
+        <v>857</v>
       </c>
       <c r="C50" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D50">
         <v>597</v>
       </c>
       <c r="E50">
         <v>261</v>
       </c>
       <c r="F50">
         <v>858</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>4</v>
       </c>
       <c r="B51" t="s">
-        <v>513</v>
+        <v>858</v>
       </c>
       <c r="C51" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D51">
         <v>948</v>
       </c>
       <c r="E51">
         <v>6678</v>
       </c>
       <c r="F51">
         <v>7626</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>5</v>
       </c>
       <c r="B52" t="s">
-        <v>514</v>
+        <v>859</v>
       </c>
       <c r="C52" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D52">
         <v>215</v>
       </c>
       <c r="E52">
         <v>136</v>
       </c>
       <c r="F52">
         <v>351</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>6</v>
       </c>
       <c r="B53" t="s">
-        <v>515</v>
+        <v>860</v>
       </c>
       <c r="C53" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D53">
         <v>444</v>
       </c>
       <c r="E53">
         <v>138</v>
       </c>
       <c r="F53">
         <v>582</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>7</v>
       </c>
       <c r="B54" t="s">
-        <v>516</v>
+        <v>861</v>
       </c>
       <c r="C54" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D54">
         <v>245</v>
       </c>
       <c r="E54">
         <v>56</v>
       </c>
       <c r="F54">
         <v>301</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>8</v>
       </c>
       <c r="B55" t="s">
-        <v>517</v>
+        <v>862</v>
       </c>
       <c r="C55" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D55">
         <v>173</v>
       </c>
       <c r="E55">
         <v>37</v>
       </c>
       <c r="F55">
         <v>210</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>9</v>
       </c>
       <c r="B56" t="s">
-        <v>518</v>
+        <v>863</v>
       </c>
       <c r="C56" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D56">
         <v>186</v>
       </c>
       <c r="E56">
         <v>41</v>
       </c>
       <c r="F56">
         <v>227</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>10</v>
       </c>
       <c r="B57" t="s">
-        <v>519</v>
+        <v>864</v>
       </c>
       <c r="C57" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D57">
         <v>252</v>
       </c>
       <c r="E57">
         <v>64</v>
       </c>
       <c r="F57">
         <v>316</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>11</v>
       </c>
       <c r="B58" t="s">
-        <v>520</v>
+        <v>865</v>
       </c>
       <c r="C58" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D58">
         <v>162</v>
       </c>
       <c r="E58">
         <v>28</v>
       </c>
       <c r="F58">
         <v>190</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>12</v>
       </c>
       <c r="B59" t="s">
-        <v>521</v>
+        <v>866</v>
       </c>
       <c r="C59" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D59">
         <v>39017</v>
       </c>
       <c r="E59">
         <v>107</v>
       </c>
       <c r="F59">
         <v>39124</v>
       </c>
     </row>
     <row r="60"/>
     <row r="61">
       <c r="A61">
         <v>5</v>
       </c>
       <c r="B61" t="s">
         <v>10</v>
       </c>
       <c r="C61" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D61">
         <v>35895</v>
       </c>
       <c r="E61">
         <v>3791</v>
       </c>
       <c r="F61">
         <v>39686</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B62" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C62" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D62">
         <v>3640</v>
       </c>
       <c r="E62">
         <v>1103</v>
       </c>
       <c r="F62">
         <v>4743</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>1</v>
       </c>
       <c r="B63" t="s">
-        <v>522</v>
+        <v>867</v>
       </c>
       <c r="C63" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D63">
         <v>10655</v>
       </c>
       <c r="E63">
         <v>870</v>
       </c>
       <c r="F63">
         <v>11525</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>2</v>
       </c>
       <c r="B64" t="s">
-        <v>523</v>
+        <v>868</v>
       </c>
       <c r="C64" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D64">
         <v>11580</v>
       </c>
       <c r="E64">
         <v>415</v>
       </c>
       <c r="F64">
         <v>11995</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>3</v>
       </c>
       <c r="B65" t="s">
-        <v>524</v>
+        <v>869</v>
       </c>
       <c r="C65" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D65">
         <v>3602</v>
       </c>
       <c r="E65">
         <v>182</v>
       </c>
       <c r="F65">
         <v>3784</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>4</v>
       </c>
       <c r="B66" t="s">
-        <v>525</v>
+        <v>870</v>
       </c>
       <c r="C66" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D66">
         <v>498</v>
       </c>
       <c r="E66">
         <v>229</v>
       </c>
       <c r="F66">
         <v>727</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>5</v>
       </c>
       <c r="B67" t="s">
-        <v>526</v>
+        <v>871</v>
       </c>
       <c r="C67" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D67">
         <v>4465</v>
       </c>
       <c r="E67">
         <v>630</v>
       </c>
       <c r="F67">
         <v>5095</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>6</v>
       </c>
       <c r="B68" t="s">
-        <v>527</v>
+        <v>872</v>
       </c>
       <c r="C68" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D68">
         <v>338</v>
       </c>
       <c r="E68">
         <v>149</v>
       </c>
       <c r="F68">
         <v>487</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>7</v>
       </c>
       <c r="B69" t="s">
-        <v>528</v>
+        <v>873</v>
       </c>
       <c r="C69" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D69">
         <v>174</v>
       </c>
       <c r="E69">
         <v>31</v>
       </c>
       <c r="F69">
         <v>205</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>8</v>
       </c>
       <c r="B70" t="s">
-        <v>529</v>
+        <v>874</v>
       </c>
       <c r="C70" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D70">
         <v>307</v>
       </c>
       <c r="E70">
         <v>47</v>
       </c>
       <c r="F70">
         <v>354</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>9</v>
       </c>
       <c r="B71" t="s">
-        <v>530</v>
+        <v>875</v>
       </c>
       <c r="C71" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D71">
         <v>116</v>
       </c>
       <c r="E71">
         <v>23</v>
       </c>
       <c r="F71">
         <v>139</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>10</v>
       </c>
       <c r="B72" t="s">
-        <v>531</v>
+        <v>876</v>
       </c>
       <c r="C72" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D72">
         <v>199</v>
       </c>
       <c r="E72">
         <v>30</v>
       </c>
       <c r="F72">
         <v>229</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>11</v>
       </c>
       <c r="B73" t="s">
-        <v>532</v>
+        <v>877</v>
       </c>
       <c r="C73" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D73">
         <v>85</v>
       </c>
       <c r="E73">
         <v>12</v>
       </c>
       <c r="F73">
         <v>97</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>12</v>
       </c>
       <c r="B74" t="s">
-        <v>533</v>
+        <v>878</v>
       </c>
       <c r="C74" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D74">
         <v>236</v>
       </c>
       <c r="E74">
         <v>70</v>
       </c>
       <c r="F74">
         <v>306</v>
       </c>
     </row>
     <row r="75"/>
     <row r="76">
       <c r="A76">
         <v>6</v>
       </c>
       <c r="B76" t="s">
         <v>11</v>
       </c>
       <c r="C76" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D76">
         <v>1451</v>
       </c>
       <c r="E76">
         <v>1202</v>
       </c>
       <c r="F76">
         <v>2653</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B77" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C77" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D77">
         <v>760</v>
       </c>
       <c r="E77">
         <v>791</v>
       </c>
       <c r="F77">
         <v>1551</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1</v>
       </c>
       <c r="B78" t="s">
-        <v>534</v>
+        <v>879</v>
       </c>
       <c r="C78" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D78">
         <v>451</v>
       </c>
       <c r="E78">
         <v>300</v>
       </c>
       <c r="F78">
         <v>751</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>2</v>
       </c>
       <c r="B79" t="s">
-        <v>535</v>
+        <v>880</v>
       </c>
       <c r="C79" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D79">
         <v>129</v>
       </c>
       <c r="E79">
         <v>75</v>
       </c>
       <c r="F79">
         <v>204</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>3</v>
       </c>
       <c r="B80" t="s">
-        <v>536</v>
+        <v>881</v>
       </c>
       <c r="C80" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D80">
         <v>111</v>
       </c>
       <c r="E80">
         <v>36</v>
       </c>
       <c r="F80">
         <v>147</v>
       </c>
     </row>
     <row r="81"/>
     <row r="82">
       <c r="A82">
         <v>7</v>
       </c>
       <c r="B82" t="s">
         <v>12</v>
       </c>
       <c r="C82" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D82">
         <v>9361</v>
       </c>
       <c r="E82">
         <v>1835</v>
       </c>
       <c r="F82">
         <v>11196</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B83" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C83" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D83">
         <v>2094</v>
       </c>
       <c r="E83">
         <v>661</v>
       </c>
       <c r="F83">
         <v>2755</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1</v>
       </c>
       <c r="B84" t="s">
-        <v>537</v>
+        <v>882</v>
       </c>
       <c r="C84" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D84">
         <v>4762</v>
       </c>
       <c r="E84">
         <v>418</v>
       </c>
       <c r="F84">
         <v>5180</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>2</v>
       </c>
       <c r="B85" t="s">
-        <v>538</v>
+        <v>883</v>
       </c>
       <c r="C85" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D85">
         <v>1141</v>
       </c>
       <c r="E85">
         <v>144</v>
       </c>
       <c r="F85">
         <v>1285</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>3</v>
       </c>
       <c r="B86" t="s">
-        <v>539</v>
+        <v>884</v>
       </c>
       <c r="C86" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D86">
         <v>143</v>
       </c>
       <c r="E86">
         <v>64</v>
       </c>
       <c r="F86">
         <v>207</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>4</v>
       </c>
       <c r="B87" t="s">
-        <v>540</v>
+        <v>885</v>
       </c>
       <c r="C87" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D87">
         <v>112</v>
       </c>
       <c r="E87">
         <v>302</v>
       </c>
       <c r="F87">
         <v>414</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>5</v>
       </c>
       <c r="B88" t="s">
-        <v>541</v>
+        <v>886</v>
       </c>
       <c r="C88" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D88">
         <v>103</v>
       </c>
       <c r="E88">
         <v>38</v>
       </c>
       <c r="F88">
         <v>141</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>6</v>
       </c>
       <c r="B89" t="s">
-        <v>542</v>
+        <v>887</v>
       </c>
       <c r="C89" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D89">
         <v>86</v>
       </c>
       <c r="E89">
         <v>30</v>
       </c>
       <c r="F89">
         <v>116</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>7</v>
       </c>
       <c r="B90" t="s">
-        <v>543</v>
+        <v>888</v>
       </c>
       <c r="C90" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D90">
         <v>520</v>
       </c>
       <c r="E90">
         <v>84</v>
       </c>
       <c r="F90">
         <v>604</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>8</v>
       </c>
       <c r="B91" t="s">
-        <v>544</v>
+        <v>889</v>
       </c>
       <c r="C91" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D91">
         <v>83</v>
       </c>
       <c r="E91">
         <v>36</v>
       </c>
       <c r="F91">
         <v>119</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>9</v>
       </c>
       <c r="B92" t="s">
-        <v>545</v>
+        <v>890</v>
       </c>
       <c r="C92" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D92">
         <v>184</v>
       </c>
       <c r="E92">
         <v>14</v>
       </c>
       <c r="F92">
         <v>198</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>10</v>
       </c>
       <c r="B93" t="s">
-        <v>546</v>
+        <v>891</v>
       </c>
       <c r="C93" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D93">
         <v>45</v>
       </c>
       <c r="E93">
         <v>15</v>
       </c>
       <c r="F93">
         <v>60</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>11</v>
       </c>
       <c r="B94" t="s">
-        <v>547</v>
+        <v>892</v>
       </c>
       <c r="C94" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D94">
         <v>88</v>
       </c>
       <c r="E94">
         <v>29</v>
       </c>
       <c r="F94">
         <v>117</v>
       </c>
     </row>
     <row r="95"/>
     <row r="96">
       <c r="A96">
         <v>8</v>
       </c>
       <c r="B96" t="s">
         <v>13</v>
       </c>
       <c r="C96" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D96">
         <v>35109</v>
       </c>
       <c r="E96">
         <v>6130</v>
       </c>
       <c r="F96">
         <v>41239</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B97" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C97" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D97">
         <v>5621</v>
       </c>
       <c r="E97">
         <v>1218</v>
       </c>
       <c r="F97">
         <v>6839</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1</v>
       </c>
       <c r="B98" t="s">
-        <v>548</v>
+        <v>893</v>
       </c>
       <c r="C98" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D98">
         <v>14016</v>
       </c>
       <c r="E98">
         <v>2328</v>
       </c>
       <c r="F98">
         <v>16344</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>2</v>
       </c>
       <c r="B99" t="s">
-        <v>549</v>
+        <v>894</v>
       </c>
       <c r="C99" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D99">
         <v>8704</v>
       </c>
       <c r="E99">
         <v>636</v>
       </c>
       <c r="F99">
         <v>9340</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>3</v>
       </c>
       <c r="B100" t="s">
-        <v>550</v>
+        <v>895</v>
       </c>
       <c r="C100" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D100">
         <v>1133</v>
       </c>
       <c r="E100">
         <v>126</v>
       </c>
       <c r="F100">
         <v>1259</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>4</v>
       </c>
       <c r="B101" t="s">
-        <v>551</v>
+        <v>896</v>
       </c>
       <c r="C101" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D101">
         <v>2318</v>
       </c>
       <c r="E101">
         <v>171</v>
       </c>
       <c r="F101">
         <v>2489</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>5</v>
       </c>
       <c r="B102" t="s">
-        <v>552</v>
+        <v>897</v>
       </c>
       <c r="C102" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D102">
         <v>249</v>
       </c>
       <c r="E102">
         <v>784</v>
       </c>
       <c r="F102">
         <v>1033</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>6</v>
       </c>
       <c r="B103" t="s">
-        <v>553</v>
+        <v>898</v>
       </c>
       <c r="C103" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D103">
         <v>655</v>
       </c>
       <c r="E103">
         <v>110</v>
       </c>
       <c r="F103">
         <v>765</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>7</v>
       </c>
       <c r="B104" t="s">
-        <v>554</v>
+        <v>899</v>
       </c>
       <c r="C104" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D104">
         <v>281</v>
       </c>
       <c r="E104">
         <v>438</v>
       </c>
       <c r="F104">
         <v>719</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>8</v>
       </c>
       <c r="B105" t="s">
-        <v>555</v>
+        <v>900</v>
       </c>
       <c r="C105" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D105">
         <v>825</v>
       </c>
       <c r="E105">
         <v>83</v>
       </c>
       <c r="F105">
         <v>908</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>9</v>
       </c>
       <c r="B106" t="s">
-        <v>556</v>
+        <v>901</v>
       </c>
       <c r="C106" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D106">
         <v>199</v>
       </c>
       <c r="E106">
         <v>126</v>
       </c>
       <c r="F106">
         <v>325</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>10</v>
       </c>
       <c r="B107" t="s">
-        <v>557</v>
+        <v>902</v>
       </c>
       <c r="C107" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D107">
         <v>81</v>
       </c>
       <c r="E107">
         <v>24</v>
       </c>
       <c r="F107">
         <v>105</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>11</v>
       </c>
       <c r="B108" t="s">
-        <v>558</v>
+        <v>903</v>
       </c>
       <c r="C108" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D108">
         <v>118</v>
       </c>
       <c r="E108">
         <v>20</v>
       </c>
       <c r="F108">
         <v>138</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>12</v>
       </c>
       <c r="B109" t="s">
-        <v>559</v>
+        <v>904</v>
       </c>
       <c r="C109" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D109">
         <v>909</v>
       </c>
       <c r="E109">
         <v>66</v>
       </c>
       <c r="F109">
         <v>975</v>
       </c>
     </row>
     <row r="110"/>
     <row r="111">
       <c r="A111">
         <v>9</v>
       </c>
       <c r="B111" t="s">
         <v>14</v>
       </c>
       <c r="C111" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D111">
         <v>3220</v>
       </c>
       <c r="E111">
         <v>315</v>
       </c>
       <c r="F111">
         <v>3535</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B112" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C112" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D112">
         <v>630</v>
       </c>
       <c r="E112">
         <v>106</v>
       </c>
       <c r="F112">
         <v>736</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1</v>
       </c>
       <c r="B113" t="s">
-        <v>560</v>
+        <v>905</v>
       </c>
       <c r="C113" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D113">
         <v>347</v>
       </c>
       <c r="E113">
         <v>79</v>
       </c>
       <c r="F113">
         <v>426</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>2</v>
       </c>
       <c r="B114" t="s">
-        <v>561</v>
+        <v>906</v>
       </c>
       <c r="C114" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D114">
         <v>543</v>
       </c>
       <c r="E114">
         <v>29</v>
       </c>
       <c r="F114">
         <v>572</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>3</v>
       </c>
       <c r="B115" t="s">
-        <v>562</v>
+        <v>907</v>
       </c>
       <c r="C115" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D115">
         <v>205</v>
       </c>
       <c r="E115">
         <v>19</v>
       </c>
       <c r="F115">
         <v>224</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>4</v>
       </c>
       <c r="B116" t="s">
-        <v>563</v>
+        <v>908</v>
       </c>
       <c r="C116" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D116">
         <v>36</v>
       </c>
       <c r="E116">
         <v>12</v>
       </c>
       <c r="F116">
         <v>48</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>5</v>
       </c>
       <c r="B117" t="s">
-        <v>564</v>
+        <v>909</v>
       </c>
       <c r="C117" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D117">
         <v>175</v>
       </c>
       <c r="E117">
         <v>16</v>
       </c>
       <c r="F117">
         <v>191</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>6</v>
       </c>
       <c r="B118" t="s">
-        <v>565</v>
+        <v>910</v>
       </c>
       <c r="C118" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D118">
         <v>49</v>
       </c>
       <c r="E118">
         <v>4</v>
       </c>
       <c r="F118">
         <v>53</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>7</v>
       </c>
       <c r="B119" t="s">
-        <v>566</v>
+        <v>911</v>
       </c>
       <c r="C119" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D119">
         <v>27</v>
       </c>
       <c r="E119">
         <v>16</v>
       </c>
       <c r="F119">
         <v>43</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>8</v>
       </c>
       <c r="B120" t="s">
-        <v>567</v>
+        <v>912</v>
       </c>
       <c r="C120" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D120">
         <v>38</v>
       </c>
       <c r="E120">
         <v>1</v>
       </c>
       <c r="F120">
         <v>39</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>9</v>
       </c>
       <c r="B121" t="s">
-        <v>568</v>
+        <v>913</v>
       </c>
       <c r="C121" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D121">
         <v>1170</v>
       </c>
       <c r="E121">
         <v>33</v>
       </c>
       <c r="F121">
         <v>1203</v>
       </c>
     </row>
     <row r="122"/>
     <row r="123">
       <c r="A123">
         <v>10</v>
       </c>
       <c r="B123" t="s">
         <v>15</v>
       </c>
       <c r="C123" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D123">
         <v>4294</v>
       </c>
       <c r="E123">
         <v>606</v>
       </c>
       <c r="F123">
         <v>4900</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B124" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C124" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D124">
         <v>1247</v>
       </c>
       <c r="E124">
         <v>150</v>
       </c>
       <c r="F124">
         <v>1397</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1</v>
       </c>
       <c r="B125" t="s">
-        <v>569</v>
+        <v>914</v>
       </c>
       <c r="C125" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D125">
         <v>1480</v>
       </c>
       <c r="E125">
         <v>144</v>
       </c>
       <c r="F125">
         <v>1624</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>2</v>
       </c>
       <c r="B126" t="s">
-        <v>570</v>
+        <v>915</v>
       </c>
       <c r="C126" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D126">
         <v>418</v>
       </c>
       <c r="E126">
         <v>81</v>
       </c>
       <c r="F126">
         <v>499</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>3</v>
       </c>
       <c r="B127" t="s">
-        <v>571</v>
+        <v>916</v>
       </c>
       <c r="C127" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D127">
         <v>238</v>
       </c>
       <c r="E127">
         <v>42</v>
       </c>
       <c r="F127">
         <v>280</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>4</v>
       </c>
       <c r="B128" t="s">
-        <v>572</v>
+        <v>917</v>
       </c>
       <c r="C128" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D128">
         <v>134</v>
       </c>
       <c r="E128">
         <v>35</v>
       </c>
       <c r="F128">
         <v>169</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>5</v>
       </c>
       <c r="B129" t="s">
-        <v>573</v>
+        <v>918</v>
       </c>
       <c r="C129" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D129">
         <v>96</v>
       </c>
       <c r="E129">
         <v>21</v>
       </c>
       <c r="F129">
         <v>117</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>6</v>
       </c>
       <c r="B130" t="s">
-        <v>574</v>
+        <v>919</v>
       </c>
       <c r="C130" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D130">
         <v>59</v>
       </c>
       <c r="E130">
         <v>13</v>
       </c>
       <c r="F130">
         <v>72</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>7</v>
       </c>
       <c r="B131" t="s">
-        <v>575</v>
+        <v>920</v>
       </c>
       <c r="C131" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D131">
         <v>79</v>
       </c>
       <c r="E131">
         <v>14</v>
       </c>
       <c r="F131">
         <v>93</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>8</v>
       </c>
       <c r="B132" t="s">
-        <v>576</v>
+        <v>921</v>
       </c>
       <c r="C132" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D132">
         <v>47</v>
       </c>
       <c r="E132">
         <v>11</v>
       </c>
       <c r="F132">
         <v>58</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>9</v>
       </c>
       <c r="B133" t="s">
-        <v>577</v>
+        <v>922</v>
       </c>
       <c r="C133" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D133">
         <v>89</v>
       </c>
       <c r="E133">
         <v>7</v>
       </c>
       <c r="F133">
         <v>96</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>10</v>
       </c>
       <c r="B134" t="s">
-        <v>578</v>
+        <v>923</v>
       </c>
       <c r="C134" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D134">
         <v>134</v>
       </c>
       <c r="E134">
         <v>35</v>
       </c>
       <c r="F134">
         <v>169</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>11</v>
       </c>
       <c r="B135" t="s">
-        <v>579</v>
+        <v>924</v>
       </c>
       <c r="C135" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D135">
         <v>89</v>
       </c>
       <c r="E135">
         <v>12</v>
       </c>
       <c r="F135">
         <v>101</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>12</v>
       </c>
       <c r="B136" t="s">
-        <v>580</v>
+        <v>925</v>
       </c>
       <c r="C136" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D136">
         <v>184</v>
       </c>
       <c r="E136">
         <v>41</v>
       </c>
       <c r="F136">
         <v>225</v>
       </c>
     </row>
     <row r="137"/>
     <row r="138">
       <c r="A138">
         <v>11</v>
       </c>
       <c r="B138" t="s">
         <v>16</v>
       </c>
       <c r="C138" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D138">
         <v>1415</v>
       </c>
       <c r="E138">
         <v>294</v>
       </c>
       <c r="F138">
         <v>1709</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B139" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C139" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D139">
         <v>938</v>
       </c>
       <c r="E139">
         <v>194</v>
       </c>
       <c r="F139">
         <v>1132</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1</v>
       </c>
       <c r="B140" t="s">
-        <v>581</v>
+        <v>926</v>
       </c>
       <c r="C140" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D140">
         <v>322</v>
       </c>
       <c r="E140">
         <v>69</v>
       </c>
       <c r="F140">
         <v>391</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>2</v>
       </c>
       <c r="B141" t="s">
-        <v>582</v>
+        <v>927</v>
       </c>
       <c r="C141" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D141">
         <v>155</v>
       </c>
       <c r="E141">
         <v>31</v>
       </c>
       <c r="F141">
         <v>186</v>
       </c>
     </row>
     <row r="142"/>
     <row r="143">
       <c r="A143">
         <v>12</v>
       </c>
       <c r="B143" t="s">
         <v>17</v>
       </c>
       <c r="C143" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D143">
         <v>37424</v>
       </c>
       <c r="E143">
         <v>7191</v>
       </c>
       <c r="F143">
         <v>44615</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B144" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C144" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D144">
         <v>5005</v>
       </c>
       <c r="E144">
         <v>1320</v>
       </c>
       <c r="F144">
         <v>6325</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1</v>
       </c>
       <c r="B145" t="s">
-        <v>583</v>
+        <v>928</v>
       </c>
       <c r="C145" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D145">
         <v>22604</v>
       </c>
       <c r="E145">
         <v>3828</v>
       </c>
       <c r="F145">
         <v>26432</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>2</v>
       </c>
       <c r="B146" t="s">
-        <v>584</v>
+        <v>929</v>
       </c>
       <c r="C146" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D146">
         <v>7230</v>
       </c>
       <c r="E146">
         <v>1022</v>
       </c>
       <c r="F146">
         <v>8252</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>3</v>
       </c>
       <c r="B147" t="s">
-        <v>585</v>
+        <v>930</v>
       </c>
       <c r="C147" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D147">
         <v>400</v>
       </c>
       <c r="E147">
         <v>128</v>
       </c>
       <c r="F147">
         <v>528</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>4</v>
       </c>
       <c r="B148" t="s">
-        <v>586</v>
+        <v>931</v>
       </c>
       <c r="C148" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D148">
         <v>652</v>
       </c>
       <c r="E148">
         <v>140</v>
       </c>
       <c r="F148">
         <v>792</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>5</v>
       </c>
       <c r="B149" t="s">
-        <v>587</v>
+        <v>932</v>
       </c>
       <c r="C149" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D149">
         <v>205</v>
       </c>
       <c r="E149">
         <v>90</v>
       </c>
       <c r="F149">
         <v>295</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>6</v>
       </c>
       <c r="B150" t="s">
-        <v>588</v>
+        <v>933</v>
       </c>
       <c r="C150" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D150">
         <v>242</v>
       </c>
       <c r="E150">
         <v>177</v>
       </c>
       <c r="F150">
         <v>419</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>7</v>
       </c>
       <c r="B151" t="s">
-        <v>589</v>
+        <v>934</v>
       </c>
       <c r="C151" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D151">
         <v>171</v>
       </c>
       <c r="E151">
         <v>64</v>
       </c>
       <c r="F151">
         <v>235</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>8</v>
       </c>
       <c r="B152" t="s">
-        <v>590</v>
+        <v>935</v>
       </c>
       <c r="C152" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D152">
         <v>172</v>
       </c>
       <c r="E152">
         <v>56</v>
       </c>
       <c r="F152">
         <v>228</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>9</v>
       </c>
       <c r="B153" t="s">
-        <v>591</v>
+        <v>936</v>
       </c>
       <c r="C153" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D153">
         <v>175</v>
       </c>
       <c r="E153">
         <v>61</v>
       </c>
       <c r="F153">
         <v>236</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>10</v>
       </c>
       <c r="B154" t="s">
-        <v>592</v>
+        <v>937</v>
       </c>
       <c r="C154" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D154">
         <v>71</v>
       </c>
       <c r="E154">
         <v>28</v>
       </c>
       <c r="F154">
         <v>99</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>11</v>
       </c>
       <c r="B155" t="s">
-        <v>593</v>
+        <v>938</v>
       </c>
       <c r="C155" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D155">
         <v>161</v>
       </c>
       <c r="E155">
         <v>41</v>
       </c>
       <c r="F155">
         <v>202</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>12</v>
       </c>
       <c r="B156" t="s">
-        <v>594</v>
+        <v>939</v>
       </c>
       <c r="C156" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D156">
         <v>336</v>
       </c>
       <c r="E156">
         <v>236</v>
       </c>
       <c r="F156">
         <v>572</v>
       </c>
     </row>
     <row r="157"/>
     <row r="158">
       <c r="A158">
         <v>13</v>
       </c>
       <c r="B158" t="s">
         <v>18</v>
       </c>
       <c r="C158" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D158">
         <v>3277</v>
       </c>
       <c r="E158">
         <v>17127</v>
       </c>
       <c r="F158">
         <v>20404</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B159" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C159" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D159">
         <v>647</v>
       </c>
       <c r="E159">
         <v>1206</v>
       </c>
       <c r="F159">
         <v>1853</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>1</v>
       </c>
       <c r="B160" t="s">
-        <v>595</v>
+        <v>940</v>
       </c>
       <c r="C160" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D160">
         <v>1193</v>
       </c>
       <c r="E160">
         <v>15021</v>
       </c>
       <c r="F160">
         <v>16214</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>2</v>
       </c>
       <c r="B161" t="s">
-        <v>596</v>
+        <v>941</v>
       </c>
       <c r="C161" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D161">
         <v>1016</v>
       </c>
       <c r="E161">
         <v>423</v>
       </c>
       <c r="F161">
         <v>1439</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>3</v>
       </c>
       <c r="B162" t="s">
-        <v>597</v>
+        <v>942</v>
       </c>
       <c r="C162" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D162">
         <v>119</v>
       </c>
       <c r="E162">
         <v>67</v>
       </c>
       <c r="F162">
         <v>186</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>4</v>
       </c>
       <c r="B163" t="s">
-        <v>598</v>
+        <v>943</v>
       </c>
       <c r="C163" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D163">
         <v>59</v>
       </c>
       <c r="E163">
         <v>92</v>
       </c>
       <c r="F163">
         <v>151</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>5</v>
       </c>
       <c r="B164" t="s">
-        <v>599</v>
+        <v>944</v>
       </c>
       <c r="C164" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D164">
         <v>63</v>
       </c>
       <c r="E164">
         <v>61</v>
       </c>
       <c r="F164">
         <v>124</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>6</v>
       </c>
       <c r="B165" t="s">
-        <v>600</v>
+        <v>945</v>
       </c>
       <c r="C165" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D165">
         <v>23</v>
       </c>
       <c r="E165">
         <v>150</v>
       </c>
       <c r="F165">
         <v>173</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>7</v>
       </c>
       <c r="B166" t="s">
-        <v>601</v>
+        <v>946</v>
       </c>
       <c r="C166" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D166">
         <v>15</v>
       </c>
       <c r="E166">
         <v>38</v>
       </c>
       <c r="F166">
         <v>53</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>8</v>
       </c>
       <c r="B167" t="s">
-        <v>602</v>
+        <v>947</v>
       </c>
       <c r="C167" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D167">
         <v>25</v>
       </c>
       <c r="E167">
         <v>11</v>
       </c>
       <c r="F167">
         <v>36</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>9</v>
       </c>
       <c r="B168" t="s">
-        <v>603</v>
+        <v>948</v>
       </c>
       <c r="C168" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D168">
         <v>46</v>
       </c>
       <c r="E168">
         <v>17</v>
       </c>
       <c r="F168">
         <v>63</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>10</v>
       </c>
       <c r="B169" t="s">
-        <v>604</v>
+        <v>949</v>
       </c>
       <c r="C169" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D169">
         <v>27</v>
       </c>
       <c r="E169">
         <v>18</v>
       </c>
       <c r="F169">
         <v>45</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>11</v>
       </c>
       <c r="B170" t="s">
-        <v>605</v>
+        <v>950</v>
       </c>
       <c r="C170" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D170">
         <v>44</v>
       </c>
       <c r="E170">
         <v>23</v>
       </c>
       <c r="F170">
         <v>67</v>
       </c>
     </row>
     <row r="171"/>
     <row r="172">
       <c r="A172">
         <v>14</v>
       </c>
       <c r="B172" t="s">
         <v>19</v>
       </c>
       <c r="C172" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D172">
         <v>44062</v>
       </c>
       <c r="E172">
         <v>15687</v>
       </c>
       <c r="F172">
         <v>59749</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B173" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C173" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D173">
         <v>4836</v>
       </c>
       <c r="E173">
         <v>1675</v>
       </c>
       <c r="F173">
         <v>6511</v>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>1</v>
       </c>
       <c r="B174" t="s">
-        <v>606</v>
+        <v>951</v>
       </c>
       <c r="C174" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D174">
         <v>22014</v>
       </c>
       <c r="E174">
         <v>1573</v>
       </c>
       <c r="F174">
         <v>23587</v>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>2</v>
       </c>
       <c r="B175" t="s">
-        <v>607</v>
+        <v>952</v>
       </c>
       <c r="C175" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D175">
         <v>8331</v>
       </c>
       <c r="E175">
         <v>631</v>
       </c>
       <c r="F175">
         <v>8962</v>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>3</v>
       </c>
       <c r="B176" t="s">
-        <v>608</v>
+        <v>953</v>
       </c>
       <c r="C176" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D176">
         <v>426</v>
       </c>
       <c r="E176">
         <v>126</v>
       </c>
       <c r="F176">
         <v>552</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>4</v>
       </c>
       <c r="B177" t="s">
-        <v>609</v>
+        <v>954</v>
       </c>
       <c r="C177" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D177">
         <v>706</v>
       </c>
       <c r="E177">
         <v>563</v>
       </c>
       <c r="F177">
         <v>1269</v>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>5</v>
       </c>
       <c r="B178" t="s">
-        <v>610</v>
+        <v>955</v>
       </c>
       <c r="C178" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D178">
         <v>500</v>
       </c>
       <c r="E178">
         <v>114</v>
       </c>
       <c r="F178">
         <v>614</v>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>6</v>
       </c>
       <c r="B179" t="s">
-        <v>611</v>
+        <v>956</v>
       </c>
       <c r="C179" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D179">
         <v>4734</v>
       </c>
       <c r="E179">
         <v>372</v>
       </c>
       <c r="F179">
         <v>5106</v>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>7</v>
       </c>
       <c r="B180" t="s">
-        <v>612</v>
+        <v>957</v>
       </c>
       <c r="C180" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D180">
         <v>1180</v>
       </c>
       <c r="E180">
         <v>332</v>
       </c>
       <c r="F180">
         <v>1512</v>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>8</v>
       </c>
       <c r="B181" t="s">
-        <v>613</v>
+        <v>958</v>
       </c>
       <c r="C181" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D181">
         <v>314</v>
       </c>
       <c r="E181">
         <v>82</v>
       </c>
       <c r="F181">
         <v>396</v>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>9</v>
       </c>
       <c r="B182" t="s">
-        <v>614</v>
+        <v>959</v>
       </c>
       <c r="C182" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D182">
         <v>566</v>
       </c>
       <c r="E182">
         <v>1759</v>
       </c>
       <c r="F182">
         <v>2325</v>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>10</v>
       </c>
       <c r="B183" t="s">
-        <v>615</v>
+        <v>960</v>
       </c>
       <c r="C183" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D183">
         <v>151</v>
       </c>
       <c r="E183">
         <v>58</v>
       </c>
       <c r="F183">
         <v>209</v>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>11</v>
       </c>
       <c r="B184" t="s">
-        <v>616</v>
+        <v>961</v>
       </c>
       <c r="C184" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D184">
         <v>105</v>
       </c>
       <c r="E184">
         <v>47</v>
       </c>
       <c r="F184">
         <v>152</v>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>12</v>
       </c>
       <c r="B185" t="s">
-        <v>617</v>
+        <v>962</v>
       </c>
       <c r="C185" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D185">
         <v>199</v>
       </c>
       <c r="E185">
         <v>8355</v>
       </c>
       <c r="F185">
         <v>8554</v>
       </c>
     </row>
     <row r="186"/>
     <row r="187">
       <c r="A187">
         <v>15</v>
       </c>
       <c r="B187" t="s">
-        <v>200</v>
+        <v>20</v>
       </c>
       <c r="C187" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D187">
         <v>3349</v>
       </c>
       <c r="E187">
         <v>687</v>
       </c>
       <c r="F187">
         <v>4036</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B188" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C188" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D188">
         <v>1149</v>
       </c>
       <c r="E188">
         <v>427</v>
       </c>
       <c r="F188">
         <v>1576</v>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>1</v>
       </c>
       <c r="B189" t="s">
-        <v>618</v>
+        <v>963</v>
       </c>
       <c r="C189" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D189">
         <v>750</v>
       </c>
       <c r="E189">
         <v>145</v>
       </c>
       <c r="F189">
         <v>895</v>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>2</v>
       </c>
       <c r="B190" t="s">
-        <v>619</v>
+        <v>964</v>
       </c>
       <c r="C190" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D190">
         <v>212</v>
       </c>
       <c r="E190">
         <v>41</v>
       </c>
       <c r="F190">
         <v>253</v>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>3</v>
       </c>
       <c r="B191" t="s">
-        <v>620</v>
+        <v>965</v>
       </c>
       <c r="C191" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D191">
         <v>89</v>
       </c>
       <c r="E191">
         <v>18</v>
       </c>
       <c r="F191">
         <v>107</v>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>4</v>
       </c>
       <c r="B192" t="s">
-        <v>621</v>
+        <v>966</v>
       </c>
       <c r="C192" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D192">
         <v>151</v>
       </c>
       <c r="E192">
         <v>33</v>
       </c>
       <c r="F192">
         <v>184</v>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>5</v>
       </c>
       <c r="B193" t="s">
-        <v>622</v>
+        <v>967</v>
       </c>
       <c r="C193" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D193">
         <v>998</v>
       </c>
       <c r="E193">
         <v>23</v>
       </c>
       <c r="F193">
         <v>1021</v>
       </c>
     </row>
     <row r="194"/>
     <row r="195">
       <c r="A195">
         <v>16</v>
       </c>
       <c r="B195" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C195" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D195">
         <v>26550</v>
       </c>
       <c r="E195">
         <v>13355</v>
       </c>
       <c r="F195">
         <v>39905</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B196" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C196" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D196">
         <v>1811</v>
       </c>
       <c r="E196">
         <v>743</v>
       </c>
       <c r="F196">
         <v>2554</v>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>1</v>
       </c>
       <c r="B197" t="s">
-        <v>623</v>
+        <v>968</v>
       </c>
       <c r="C197" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D197">
         <v>3360</v>
       </c>
       <c r="E197">
         <v>9031</v>
       </c>
       <c r="F197">
         <v>12391</v>
       </c>
     </row>
     <row r="198">
       <c r="A198">
         <v>2</v>
       </c>
       <c r="B198" t="s">
-        <v>624</v>
+        <v>969</v>
       </c>
       <c r="C198" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D198">
         <v>9648</v>
       </c>
       <c r="E198">
         <v>312</v>
       </c>
       <c r="F198">
         <v>9960</v>
       </c>
     </row>
     <row r="199">
       <c r="A199">
         <v>3</v>
       </c>
       <c r="B199" t="s">
-        <v>625</v>
+        <v>970</v>
       </c>
       <c r="C199" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D199">
         <v>1056</v>
       </c>
       <c r="E199">
         <v>112</v>
       </c>
       <c r="F199">
         <v>1168</v>
       </c>
     </row>
     <row r="200">
       <c r="A200">
         <v>4</v>
       </c>
       <c r="B200" t="s">
-        <v>626</v>
+        <v>971</v>
       </c>
       <c r="C200" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D200">
         <v>232</v>
       </c>
       <c r="E200">
         <v>301</v>
       </c>
       <c r="F200">
         <v>533</v>
       </c>
     </row>
     <row r="201">
       <c r="A201">
         <v>5</v>
       </c>
       <c r="B201" t="s">
-        <v>627</v>
+        <v>972</v>
       </c>
       <c r="C201" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D201">
         <v>472</v>
       </c>
       <c r="E201">
         <v>722</v>
       </c>
       <c r="F201">
         <v>1194</v>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>6</v>
       </c>
       <c r="B202" t="s">
-        <v>628</v>
+        <v>973</v>
       </c>
       <c r="C202" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D202">
         <v>60</v>
       </c>
       <c r="E202">
         <v>47</v>
       </c>
       <c r="F202">
         <v>107</v>
       </c>
     </row>
     <row r="203">
       <c r="A203">
         <v>7</v>
       </c>
       <c r="B203" t="s">
-        <v>629</v>
+        <v>974</v>
       </c>
       <c r="C203" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D203">
         <v>144</v>
       </c>
       <c r="E203">
         <v>836</v>
       </c>
       <c r="F203">
         <v>980</v>
       </c>
     </row>
     <row r="204">
       <c r="A204">
         <v>8</v>
       </c>
       <c r="B204" t="s">
-        <v>630</v>
+        <v>975</v>
       </c>
       <c r="C204" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D204">
         <v>81</v>
       </c>
       <c r="E204">
         <v>20</v>
       </c>
       <c r="F204">
         <v>101</v>
       </c>
     </row>
     <row r="205">
       <c r="A205">
         <v>9</v>
       </c>
       <c r="B205" t="s">
-        <v>631</v>
+        <v>976</v>
       </c>
       <c r="C205" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D205">
         <v>146</v>
       </c>
       <c r="E205">
         <v>13</v>
       </c>
       <c r="F205">
         <v>159</v>
       </c>
     </row>
     <row r="206">
       <c r="A206">
         <v>10</v>
       </c>
       <c r="B206" t="s">
-        <v>632</v>
+        <v>977</v>
       </c>
       <c r="C206" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D206">
         <v>7370</v>
       </c>
       <c r="E206">
         <v>1105</v>
       </c>
       <c r="F206">
         <v>8475</v>
       </c>
     </row>
     <row r="207">
       <c r="A207">
         <v>11</v>
       </c>
       <c r="B207" t="s">
-        <v>633</v>
+        <v>978</v>
       </c>
       <c r="C207" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D207">
         <v>2170</v>
       </c>
       <c r="E207">
         <v>113</v>
       </c>
       <c r="F207">
         <v>2283</v>
       </c>
     </row>
     <row r="208"/>
     <row r="209">
       <c r="A209">
         <v>17</v>
       </c>
       <c r="B209" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C209" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D209">
         <v>26102</v>
       </c>
       <c r="E209">
         <v>9357</v>
       </c>
       <c r="F209">
         <v>35459</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B210" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C210" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D210">
         <v>3043</v>
       </c>
       <c r="E210">
         <v>858</v>
       </c>
       <c r="F210">
         <v>3901</v>
       </c>
     </row>
     <row r="211">
       <c r="A211">
         <v>1</v>
       </c>
       <c r="B211" t="s">
-        <v>634</v>
+        <v>979</v>
       </c>
       <c r="C211" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D211">
         <v>18309</v>
       </c>
       <c r="E211">
         <v>1067</v>
       </c>
       <c r="F211">
         <v>19376</v>
       </c>
     </row>
     <row r="212">
       <c r="A212">
         <v>2</v>
       </c>
       <c r="B212" t="s">
-        <v>635</v>
+        <v>980</v>
       </c>
       <c r="C212" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D212">
         <v>691</v>
       </c>
       <c r="E212">
         <v>6465</v>
       </c>
       <c r="F212">
         <v>7156</v>
       </c>
     </row>
     <row r="213">
       <c r="A213">
         <v>3</v>
       </c>
       <c r="B213" t="s">
-        <v>636</v>
+        <v>981</v>
       </c>
       <c r="C213" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D213">
         <v>312</v>
       </c>
       <c r="E213">
         <v>113</v>
       </c>
       <c r="F213">
         <v>425</v>
       </c>
     </row>
     <row r="214">
       <c r="A214">
         <v>4</v>
       </c>
       <c r="B214" t="s">
-        <v>637</v>
+        <v>982</v>
       </c>
       <c r="C214" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D214">
         <v>1874</v>
       </c>
       <c r="E214">
         <v>120</v>
       </c>
       <c r="F214">
         <v>1994</v>
       </c>
     </row>
     <row r="215">
       <c r="A215">
         <v>5</v>
       </c>
       <c r="B215" t="s">
-        <v>638</v>
+        <v>983</v>
       </c>
       <c r="C215" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D215">
         <v>259</v>
       </c>
       <c r="E215">
         <v>77</v>
       </c>
       <c r="F215">
         <v>336</v>
       </c>
     </row>
     <row r="216">
       <c r="A216">
         <v>6</v>
       </c>
       <c r="B216" t="s">
-        <v>639</v>
+        <v>984</v>
       </c>
       <c r="C216" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D216">
         <v>285</v>
       </c>
       <c r="E216">
         <v>298</v>
       </c>
       <c r="F216">
         <v>583</v>
       </c>
     </row>
     <row r="217">
       <c r="A217">
         <v>7</v>
       </c>
       <c r="B217" t="s">
-        <v>640</v>
+        <v>985</v>
       </c>
       <c r="C217" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D217">
         <v>145</v>
       </c>
       <c r="E217">
         <v>39</v>
       </c>
       <c r="F217">
         <v>184</v>
       </c>
     </row>
     <row r="218">
       <c r="A218">
         <v>8</v>
       </c>
       <c r="B218" t="s">
-        <v>641</v>
+        <v>986</v>
       </c>
       <c r="C218" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D218">
         <v>429</v>
       </c>
       <c r="E218">
         <v>113</v>
       </c>
       <c r="F218">
         <v>542</v>
       </c>
     </row>
     <row r="219">
       <c r="A219">
         <v>9</v>
       </c>
       <c r="B219" t="s">
-        <v>642</v>
+        <v>987</v>
       </c>
       <c r="C219" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D219">
         <v>56</v>
       </c>
       <c r="E219">
         <v>28</v>
       </c>
       <c r="F219">
         <v>84</v>
       </c>
     </row>
     <row r="220">
       <c r="A220">
         <v>10</v>
       </c>
       <c r="B220" t="s">
-        <v>643</v>
+        <v>988</v>
       </c>
       <c r="C220" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D220">
         <v>82</v>
       </c>
       <c r="E220">
         <v>28</v>
       </c>
       <c r="F220">
         <v>110</v>
       </c>
     </row>
     <row r="221">
       <c r="A221">
         <v>11</v>
       </c>
       <c r="B221" t="s">
-        <v>644</v>
+        <v>989</v>
       </c>
       <c r="C221" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D221">
         <v>106</v>
       </c>
       <c r="E221">
         <v>52</v>
       </c>
       <c r="F221">
         <v>158</v>
       </c>
     </row>
     <row r="222">
       <c r="A222">
         <v>12</v>
       </c>
       <c r="B222" t="s">
-        <v>645</v>
+        <v>990</v>
       </c>
       <c r="C222" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D222">
         <v>511</v>
       </c>
       <c r="E222">
         <v>99</v>
       </c>
       <c r="F222">
         <v>610</v>
       </c>
     </row>
     <row r="223"/>
     <row r="224">
       <c r="A224">
         <v>24</v>
       </c>
       <c r="B224" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C224" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D224">
         <v>4522</v>
       </c>
       <c r="E224">
         <v>664</v>
       </c>
       <c r="F224">
         <v>5186</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B225" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C225" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D225">
         <v>1037</v>
       </c>
       <c r="E225">
         <v>276</v>
       </c>
       <c r="F225">
         <v>1313</v>
       </c>
     </row>
     <row r="226">
       <c r="A226">
         <v>1</v>
       </c>
       <c r="B226" t="s">
-        <v>646</v>
+        <v>991</v>
       </c>
       <c r="C226" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D226">
         <v>2851</v>
       </c>
       <c r="E226">
         <v>214</v>
       </c>
       <c r="F226">
         <v>3065</v>
       </c>
     </row>
     <row r="227">
       <c r="A227">
         <v>2</v>
       </c>
       <c r="B227" t="s">
-        <v>647</v>
+        <v>992</v>
       </c>
       <c r="C227" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D227">
         <v>210</v>
       </c>
       <c r="E227">
         <v>19</v>
       </c>
       <c r="F227">
         <v>229</v>
       </c>
     </row>
     <row r="228">
       <c r="A228">
         <v>3</v>
       </c>
       <c r="B228" t="s">
-        <v>648</v>
+        <v>993</v>
       </c>
       <c r="C228" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D228">
         <v>74</v>
       </c>
       <c r="E228">
         <v>29</v>
       </c>
       <c r="F228">
         <v>103</v>
       </c>
     </row>
     <row r="229">
       <c r="A229">
         <v>4</v>
       </c>
       <c r="B229" t="s">
-        <v>649</v>
+        <v>994</v>
       </c>
       <c r="C229" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D229">
         <v>233</v>
       </c>
       <c r="E229">
         <v>23</v>
       </c>
       <c r="F229">
         <v>256</v>
       </c>
     </row>
     <row r="230">
       <c r="A230">
         <v>5</v>
       </c>
       <c r="B230" t="s">
-        <v>650</v>
+        <v>995</v>
       </c>
       <c r="C230" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D230">
         <v>36</v>
       </c>
       <c r="E230">
         <v>13</v>
       </c>
       <c r="F230">
         <v>49</v>
       </c>
     </row>
     <row r="231">
       <c r="A231">
         <v>6</v>
       </c>
       <c r="B231" t="s">
-        <v>651</v>
+        <v>996</v>
       </c>
       <c r="C231" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D231">
         <v>81</v>
       </c>
       <c r="E231">
         <v>90</v>
       </c>
       <c r="F231">
         <v>171</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView tabSelected="true" workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E2" t="s">
+        <v>28</v>
+      </c>
+      <c r="F2" t="s">
+        <v>29</v>
+      </c>
+      <c r="G2">
+        <v>32540</v>
+      </c>
+      <c r="H2">
+        <v>53450</v>
+      </c>
+      <c r="I2">
+        <v>24377</v>
+      </c>
+      <c r="J2">
+        <v>70954</v>
+      </c>
+      <c r="K2">
+        <v>24650</v>
+      </c>
+      <c r="L2">
+        <v>1844</v>
+      </c>
+      <c r="M2">
+        <v>21618</v>
+      </c>
+      <c r="N2">
+        <v>52706</v>
+      </c>
+      <c r="O2">
+        <v>5002</v>
+      </c>
+      <c r="P2">
+        <v>16761</v>
+      </c>
+      <c r="Q2">
+        <v>2151</v>
+      </c>
+      <c r="R2">
+        <v>37990</v>
+      </c>
+      <c r="S2">
+        <v>25056</v>
+      </c>
+      <c r="T2">
+        <v>27316</v>
+      </c>
+      <c r="U2">
+        <v>5904</v>
+      </c>
+      <c r="V2">
+        <v>30340</v>
+      </c>
+      <c r="W2">
+        <v>26218</v>
+      </c>
+      <c r="X2">
+        <v>2372</v>
+      </c>
+      <c r="Y2">
+        <v>461249</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="G3">
+        <v>32540</v>
+      </c>
+      <c r="H3">
+        <v>53450</v>
+      </c>
+      <c r="I3">
+        <v>24377</v>
+      </c>
+      <c r="J3">
+        <v>70954</v>
+      </c>
+      <c r="K3">
+        <v>24650</v>
+      </c>
+      <c r="L3">
+        <v>1844</v>
+      </c>
+      <c r="M3">
+        <v>21618</v>
+      </c>
+      <c r="N3">
+        <v>52706</v>
+      </c>
+      <c r="O3">
+        <v>5002</v>
+      </c>
+      <c r="P3">
+        <v>16761</v>
+      </c>
+      <c r="Q3">
+        <v>2151</v>
+      </c>
+      <c r="R3">
+        <v>37990</v>
+      </c>
+      <c r="S3">
+        <v>25056</v>
+      </c>
+      <c r="T3">
+        <v>27316</v>
+      </c>
+      <c r="U3">
+        <v>5904</v>
+      </c>
+      <c r="V3">
+        <v>30340</v>
+      </c>
+      <c r="W3">
+        <v>26218</v>
+      </c>
+      <c r="X3">
+        <v>2372</v>
+      </c>
+      <c r="Y3">
+        <v>461249</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>0</v>
+        <v>32</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>1</v>
+        <v>33</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>2</v>
+        <v>34</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>3</v>
+        <v>29</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>4</v>
-[...229 lines deleted...]
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D2">
         <v>32540</v>
       </c>
       <c r="E2">
         <v>32540</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C3" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D3">
         <v>6589</v>
       </c>
       <c r="E3">
         <v>6589</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>656</v>
+        <v>37</v>
       </c>
       <c r="C4" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D4">
         <v>20601</v>
       </c>
       <c r="E4">
         <v>20601</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>657</v>
+        <v>39</v>
       </c>
       <c r="C5" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D5">
         <v>1384</v>
       </c>
       <c r="E5">
         <v>1384</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>658</v>
+        <v>40</v>
       </c>
       <c r="C6" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D6">
         <v>672</v>
       </c>
       <c r="E6">
         <v>672</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>659</v>
+        <v>41</v>
       </c>
       <c r="C7" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D7">
         <v>1251</v>
       </c>
       <c r="E7">
         <v>1251</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>660</v>
+        <v>42</v>
       </c>
       <c r="C8" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D8">
         <v>444</v>
       </c>
       <c r="E8">
         <v>444</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>661</v>
+        <v>43</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D9">
         <v>192</v>
       </c>
       <c r="E9">
         <v>192</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>662</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D10">
         <v>177</v>
       </c>
       <c r="E10">
         <v>177</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>663</v>
+        <v>45</v>
       </c>
       <c r="C11" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D11">
         <v>403</v>
       </c>
       <c r="E11">
         <v>403</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>664</v>
+        <v>46</v>
       </c>
       <c r="C12" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D12">
         <v>827</v>
       </c>
       <c r="E12">
         <v>827</v>
       </c>
     </row>
     <row r="13"/>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
         <v>7</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D14">
         <v>53450</v>
       </c>
       <c r="E14">
         <v>53450</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B15" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C15" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D15">
         <v>11325</v>
       </c>
       <c r="E15">
         <v>11325</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>665</v>
+        <v>47</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D16">
         <v>13153</v>
       </c>
       <c r="E16">
         <v>13153</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>666</v>
+        <v>48</v>
       </c>
       <c r="C17" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D17">
         <v>25598</v>
       </c>
       <c r="E17">
         <v>25598</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>3</v>
       </c>
       <c r="B18" t="s">
-        <v>667</v>
+        <v>49</v>
       </c>
       <c r="C18" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D18">
         <v>1111</v>
       </c>
       <c r="E18">
         <v>1111</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>4</v>
       </c>
       <c r="B19" t="s">
-        <v>668</v>
+        <v>50</v>
       </c>
       <c r="C19" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D19">
         <v>965</v>
       </c>
       <c r="E19">
         <v>965</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>5</v>
       </c>
       <c r="B20" t="s">
-        <v>669</v>
+        <v>51</v>
       </c>
       <c r="C20" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D20">
         <v>1298</v>
       </c>
       <c r="E20">
         <v>1298</v>
       </c>
     </row>
     <row r="21"/>
     <row r="22">
       <c r="A22">
         <v>3</v>
       </c>
       <c r="B22" t="s">
         <v>8</v>
       </c>
       <c r="C22" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D22">
         <v>24377</v>
       </c>
       <c r="E22">
         <v>24377</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B23" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C23" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D23">
         <v>5304</v>
       </c>
       <c r="E23">
         <v>5304</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1</v>
       </c>
       <c r="B24" t="s">
-        <v>670</v>
+        <v>52</v>
       </c>
       <c r="C24" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D24">
         <v>5706</v>
       </c>
       <c r="E24">
         <v>5706</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>2</v>
       </c>
       <c r="B25" t="s">
-        <v>671</v>
+        <v>53</v>
       </c>
       <c r="C25" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D25">
         <v>2940</v>
       </c>
       <c r="E25">
         <v>2940</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>3</v>
       </c>
       <c r="B26" t="s">
-        <v>672</v>
+        <v>54</v>
       </c>
       <c r="C26" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D26">
         <v>1151</v>
       </c>
       <c r="E26">
         <v>1151</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>4</v>
       </c>
       <c r="B27" t="s">
-        <v>673</v>
+        <v>55</v>
       </c>
       <c r="C27" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D27">
         <v>565</v>
       </c>
       <c r="E27">
         <v>565</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>5</v>
       </c>
       <c r="B28" t="s">
-        <v>674</v>
+        <v>56</v>
       </c>
       <c r="C28" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D28">
         <v>892</v>
       </c>
       <c r="E28">
         <v>892</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>6</v>
       </c>
       <c r="B29" t="s">
-        <v>675</v>
+        <v>57</v>
       </c>
       <c r="C29" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D29">
         <v>364</v>
       </c>
       <c r="E29">
         <v>364</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>7</v>
       </c>
       <c r="B30" t="s">
-        <v>676</v>
+        <v>58</v>
       </c>
       <c r="C30" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D30">
         <v>325</v>
       </c>
       <c r="E30">
         <v>325</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>8</v>
       </c>
       <c r="B31" t="s">
-        <v>677</v>
+        <v>59</v>
       </c>
       <c r="C31" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D31">
         <v>290</v>
       </c>
       <c r="E31">
         <v>290</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>9</v>
       </c>
       <c r="B32" t="s">
-        <v>678</v>
+        <v>60</v>
       </c>
       <c r="C32" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D32">
         <v>6840</v>
       </c>
       <c r="E32">
         <v>6840</v>
       </c>
     </row>
     <row r="33"/>
     <row r="34">
       <c r="A34">
         <v>4</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D34">
         <v>70954</v>
       </c>
       <c r="E34">
         <v>70954</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B35" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C35" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D35">
         <v>7176</v>
       </c>
       <c r="E35">
         <v>7176</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1</v>
       </c>
       <c r="B36" t="s">
-        <v>679</v>
+        <v>61</v>
       </c>
       <c r="C36" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D36">
         <v>35871</v>
       </c>
       <c r="E36">
         <v>35871</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>2</v>
       </c>
       <c r="B37" t="s">
-        <v>680</v>
+        <v>62</v>
       </c>
       <c r="C37" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D37">
         <v>22853</v>
       </c>
       <c r="E37">
         <v>22853</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>3</v>
       </c>
       <c r="B38" t="s">
-        <v>681</v>
+        <v>63</v>
       </c>
       <c r="C38" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D38">
         <v>890</v>
       </c>
       <c r="E38">
         <v>890</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>4</v>
       </c>
       <c r="B39" t="s">
-        <v>682</v>
+        <v>64</v>
       </c>
       <c r="C39" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D39">
         <v>1836</v>
       </c>
       <c r="E39">
         <v>1836</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>5</v>
       </c>
       <c r="B40" t="s">
-        <v>683</v>
+        <v>65</v>
       </c>
       <c r="C40" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D40">
         <v>576</v>
       </c>
       <c r="E40">
         <v>576</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>6</v>
       </c>
       <c r="B41" t="s">
-        <v>684</v>
+        <v>66</v>
       </c>
       <c r="C41" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D41">
         <v>336</v>
       </c>
       <c r="E41">
         <v>336</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>7</v>
       </c>
       <c r="B42" t="s">
-        <v>685</v>
+        <v>67</v>
       </c>
       <c r="C42" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D42">
         <v>287</v>
       </c>
       <c r="E42">
         <v>287</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>8</v>
       </c>
       <c r="B43" t="s">
-        <v>686</v>
+        <v>68</v>
       </c>
       <c r="C43" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D43">
         <v>706</v>
       </c>
       <c r="E43">
         <v>706</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>9</v>
       </c>
       <c r="B44" t="s">
-        <v>687</v>
+        <v>69</v>
       </c>
       <c r="C44" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D44">
         <v>423</v>
       </c>
       <c r="E44">
         <v>423</v>
       </c>
     </row>
     <row r="45"/>
     <row r="46">
       <c r="A46">
         <v>5</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D46">
         <v>24650</v>
       </c>
       <c r="E46">
         <v>24650</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B47" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C47" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D47">
         <v>3904</v>
       </c>
       <c r="E47">
         <v>3904</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1</v>
       </c>
       <c r="B48" t="s">
-        <v>688</v>
+        <v>70</v>
       </c>
       <c r="C48" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D48">
         <v>15085</v>
       </c>
       <c r="E48">
         <v>15085</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2</v>
       </c>
       <c r="B49" t="s">
-        <v>689</v>
+        <v>71</v>
       </c>
       <c r="C49" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D49">
         <v>2229</v>
       </c>
       <c r="E49">
         <v>2229</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>3</v>
       </c>
       <c r="B50" t="s">
-        <v>690</v>
+        <v>72</v>
       </c>
       <c r="C50" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D50">
         <v>916</v>
       </c>
       <c r="E50">
         <v>916</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>4</v>
       </c>
       <c r="B51" t="s">
-        <v>691</v>
+        <v>73</v>
       </c>
       <c r="C51" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D51">
         <v>655</v>
       </c>
       <c r="E51">
         <v>655</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>5</v>
       </c>
       <c r="B52" t="s">
-        <v>692</v>
+        <v>74</v>
       </c>
       <c r="C52" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D52">
         <v>503</v>
       </c>
       <c r="E52">
         <v>503</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>6</v>
       </c>
       <c r="B53" t="s">
-        <v>693</v>
+        <v>75</v>
       </c>
       <c r="C53" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D53">
         <v>213</v>
       </c>
       <c r="E53">
         <v>213</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>7</v>
       </c>
       <c r="B54" t="s">
-        <v>694</v>
+        <v>76</v>
       </c>
       <c r="C54" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D54">
         <v>339</v>
       </c>
       <c r="E54">
         <v>339</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>8</v>
       </c>
       <c r="B55" t="s">
-        <v>115</v>
+        <v>77</v>
       </c>
       <c r="C55" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D55">
         <v>297</v>
       </c>
       <c r="E55">
         <v>297</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>9</v>
       </c>
       <c r="B56" t="s">
-        <v>695</v>
+        <v>78</v>
       </c>
       <c r="C56" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D56">
         <v>509</v>
       </c>
       <c r="E56">
         <v>509</v>
       </c>
     </row>
     <row r="57"/>
     <row r="58">
       <c r="A58">
         <v>6</v>
       </c>
       <c r="B58" t="s">
         <v>11</v>
       </c>
       <c r="C58" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D58">
         <v>1844</v>
       </c>
       <c r="E58">
         <v>1844</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B59" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C59" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D59">
         <v>947</v>
       </c>
       <c r="E59">
         <v>947</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1</v>
       </c>
       <c r="B60" t="s">
-        <v>696</v>
+        <v>79</v>
       </c>
       <c r="C60" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D60">
         <v>666</v>
       </c>
       <c r="E60">
         <v>666</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>2</v>
       </c>
       <c r="B61" t="s">
-        <v>697</v>
+        <v>80</v>
       </c>
       <c r="C61" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D61">
         <v>231</v>
       </c>
       <c r="E61">
         <v>231</v>
       </c>
     </row>
     <row r="62"/>
     <row r="63">
       <c r="A63">
         <v>7</v>
       </c>
       <c r="B63" t="s">
         <v>12</v>
       </c>
       <c r="C63" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D63">
         <v>21618</v>
       </c>
       <c r="E63">
         <v>21618</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B64" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C64" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D64">
         <v>2734</v>
       </c>
       <c r="E64">
         <v>2734</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>1</v>
       </c>
       <c r="B65" t="s">
-        <v>698</v>
+        <v>81</v>
       </c>
       <c r="C65" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D65">
         <v>6752</v>
       </c>
       <c r="E65">
         <v>6752</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>2</v>
       </c>
       <c r="B66" t="s">
-        <v>699</v>
+        <v>82</v>
       </c>
       <c r="C66" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D66">
         <v>9832</v>
       </c>
       <c r="E66">
         <v>9832</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>3</v>
       </c>
       <c r="B67" t="s">
-        <v>700</v>
+        <v>83</v>
       </c>
       <c r="C67" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D67">
         <v>317</v>
       </c>
       <c r="E67">
         <v>317</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>4</v>
       </c>
       <c r="B68" t="s">
-        <v>701</v>
+        <v>84</v>
       </c>
       <c r="C68" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D68">
         <v>491</v>
       </c>
       <c r="E68">
         <v>491</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>5</v>
       </c>
       <c r="B69" t="s">
-        <v>702</v>
+        <v>85</v>
       </c>
       <c r="C69" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D69">
         <v>182</v>
       </c>
       <c r="E69">
         <v>182</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>6</v>
       </c>
       <c r="B70" t="s">
-        <v>703</v>
+        <v>86</v>
       </c>
       <c r="C70" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D70">
         <v>146</v>
       </c>
       <c r="E70">
         <v>146</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>7</v>
       </c>
       <c r="B71" t="s">
-        <v>704</v>
+        <v>87</v>
       </c>
       <c r="C71" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D71">
         <v>551</v>
       </c>
       <c r="E71">
         <v>551</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>8</v>
       </c>
       <c r="B72" t="s">
-        <v>705</v>
+        <v>88</v>
       </c>
       <c r="C72" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D72">
         <v>189</v>
       </c>
       <c r="E72">
         <v>189</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>9</v>
       </c>
       <c r="B73" t="s">
-        <v>706</v>
+        <v>89</v>
       </c>
       <c r="C73" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D73">
         <v>424</v>
       </c>
       <c r="E73">
         <v>424</v>
       </c>
     </row>
     <row r="74"/>
     <row r="75">
       <c r="A75">
         <v>8</v>
       </c>
       <c r="B75" t="s">
         <v>13</v>
       </c>
       <c r="C75" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D75">
         <v>52706</v>
       </c>
       <c r="E75">
         <v>52706</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B76" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C76" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D76">
         <v>5353</v>
       </c>
       <c r="E76">
         <v>5353</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1</v>
       </c>
       <c r="B77" t="s">
-        <v>707</v>
+        <v>90</v>
       </c>
       <c r="C77" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D77">
         <v>13324</v>
       </c>
       <c r="E77">
         <v>13324</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>2</v>
       </c>
       <c r="B78" t="s">
-        <v>708</v>
+        <v>91</v>
       </c>
       <c r="C78" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D78">
         <v>10886</v>
       </c>
       <c r="E78">
         <v>10886</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>3</v>
       </c>
       <c r="B79" t="s">
-        <v>709</v>
+        <v>92</v>
       </c>
       <c r="C79" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D79">
         <v>2799</v>
       </c>
       <c r="E79">
         <v>2799</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>4</v>
       </c>
       <c r="B80" t="s">
-        <v>710</v>
+        <v>93</v>
       </c>
       <c r="C80" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D80">
         <v>8219</v>
       </c>
       <c r="E80">
         <v>8219</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>5</v>
       </c>
       <c r="B81" t="s">
-        <v>711</v>
+        <v>94</v>
       </c>
       <c r="C81" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D81">
         <v>666</v>
       </c>
       <c r="E81">
         <v>666</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>6</v>
       </c>
       <c r="B82" t="s">
-        <v>712</v>
+        <v>95</v>
       </c>
       <c r="C82" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D82">
         <v>1810</v>
       </c>
       <c r="E82">
         <v>1810</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>7</v>
       </c>
       <c r="B83" t="s">
-        <v>713</v>
+        <v>96</v>
       </c>
       <c r="C83" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D83">
         <v>3574</v>
       </c>
       <c r="E83">
         <v>3574</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>8</v>
       </c>
       <c r="B84" t="s">
-        <v>714</v>
+        <v>97</v>
       </c>
       <c r="C84" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D84">
         <v>1682</v>
       </c>
       <c r="E84">
         <v>1682</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>9</v>
       </c>
       <c r="B85" t="s">
-        <v>715</v>
+        <v>98</v>
       </c>
       <c r="C85" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D85">
         <v>4393</v>
       </c>
       <c r="E85">
         <v>4393</v>
       </c>
     </row>
     <row r="86"/>
     <row r="87">
       <c r="A87">
         <v>9</v>
       </c>
       <c r="B87" t="s">
         <v>14</v>
       </c>
       <c r="C87" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D87">
         <v>5002</v>
       </c>
       <c r="E87">
         <v>5002</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B88" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C88" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D88">
         <v>916</v>
       </c>
       <c r="E88">
         <v>916</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1</v>
       </c>
       <c r="B89" t="s">
-        <v>716</v>
+        <v>99</v>
       </c>
       <c r="C89" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D89">
         <v>3147</v>
       </c>
       <c r="E89">
         <v>3147</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>2</v>
       </c>
       <c r="B90" t="s">
-        <v>717</v>
+        <v>100</v>
       </c>
       <c r="C90" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D90">
         <v>409</v>
       </c>
       <c r="E90">
         <v>409</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>3</v>
       </c>
       <c r="B91" t="s">
-        <v>718</v>
+        <v>101</v>
       </c>
       <c r="C91" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D91">
         <v>208</v>
       </c>
       <c r="E91">
         <v>208</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>4</v>
       </c>
       <c r="B92" t="s">
-        <v>719</v>
+        <v>102</v>
       </c>
       <c r="C92" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D92">
         <v>123</v>
       </c>
       <c r="E92">
         <v>123</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>5</v>
       </c>
       <c r="B93" t="s">
-        <v>720</v>
+        <v>103</v>
       </c>
       <c r="C93" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D93">
         <v>27</v>
       </c>
       <c r="E93">
         <v>27</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>6</v>
       </c>
       <c r="B94" t="s">
-        <v>721</v>
+        <v>104</v>
       </c>
       <c r="C94" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D94">
         <v>115</v>
       </c>
       <c r="E94">
         <v>115</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>7</v>
       </c>
       <c r="B95" t="s">
-        <v>722</v>
+        <v>105</v>
       </c>
       <c r="C95" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D95">
         <v>57</v>
       </c>
       <c r="E95">
         <v>57</v>
       </c>
     </row>
     <row r="96"/>
     <row r="97">
       <c r="A97">
         <v>10</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D97">
         <v>16761</v>
       </c>
       <c r="E97">
         <v>16761</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B98" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C98" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D98">
         <v>1540</v>
       </c>
       <c r="E98">
         <v>1540</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1</v>
       </c>
       <c r="B99" t="s">
-        <v>723</v>
+        <v>106</v>
       </c>
       <c r="C99" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D99">
         <v>13286</v>
       </c>
       <c r="E99">
         <v>13286</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>2</v>
       </c>
       <c r="B100" t="s">
-        <v>724</v>
+        <v>107</v>
       </c>
       <c r="C100" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D100">
         <v>973</v>
       </c>
       <c r="E100">
         <v>973</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>3</v>
       </c>
       <c r="B101" t="s">
-        <v>725</v>
+        <v>108</v>
       </c>
       <c r="C101" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D101">
         <v>205</v>
       </c>
       <c r="E101">
         <v>205</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>4</v>
       </c>
       <c r="B102" t="s">
-        <v>726</v>
+        <v>109</v>
       </c>
       <c r="C102" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D102">
         <v>197</v>
       </c>
       <c r="E102">
         <v>197</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>5</v>
       </c>
       <c r="B103" t="s">
-        <v>727</v>
+        <v>110</v>
       </c>
       <c r="C103" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D103">
         <v>120</v>
       </c>
       <c r="E103">
         <v>120</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>6</v>
       </c>
       <c r="B104" t="s">
-        <v>728</v>
+        <v>111</v>
       </c>
       <c r="C104" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D104">
         <v>96</v>
       </c>
       <c r="E104">
         <v>96</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>7</v>
       </c>
       <c r="B105" t="s">
-        <v>729</v>
+        <v>112</v>
       </c>
       <c r="C105" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D105">
         <v>125</v>
       </c>
       <c r="E105">
         <v>125</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>8</v>
       </c>
       <c r="B106" t="s">
-        <v>730</v>
+        <v>113</v>
       </c>
       <c r="C106" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D106">
         <v>74</v>
       </c>
       <c r="E106">
         <v>74</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>9</v>
       </c>
       <c r="B107" t="s">
-        <v>731</v>
+        <v>114</v>
       </c>
       <c r="C107" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D107">
         <v>145</v>
       </c>
       <c r="E107">
         <v>145</v>
       </c>
     </row>
     <row r="108"/>
     <row r="109">
       <c r="A109">
         <v>11</v>
       </c>
       <c r="B109" t="s">
         <v>16</v>
       </c>
       <c r="C109" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D109">
         <v>2151</v>
       </c>
       <c r="E109">
         <v>2151</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B110" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C110" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D110">
         <v>1302</v>
       </c>
       <c r="E110">
         <v>1302</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>1</v>
       </c>
       <c r="B111" t="s">
-        <v>732</v>
+        <v>115</v>
       </c>
       <c r="C111" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D111">
         <v>552</v>
       </c>
       <c r="E111">
         <v>552</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>2</v>
       </c>
       <c r="B112" t="s">
-        <v>733</v>
+        <v>116</v>
       </c>
       <c r="C112" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D112">
         <v>297</v>
       </c>
       <c r="E112">
         <v>297</v>
       </c>
     </row>
     <row r="113"/>
     <row r="114">
       <c r="A114">
         <v>12</v>
       </c>
       <c r="B114" t="s">
         <v>17</v>
       </c>
       <c r="C114" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D114">
         <v>37990</v>
       </c>
       <c r="E114">
         <v>37990</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B115" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C115" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D115">
         <v>4078</v>
       </c>
       <c r="E115">
         <v>4078</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1</v>
       </c>
       <c r="B116" t="s">
-        <v>734</v>
+        <v>117</v>
       </c>
       <c r="C116" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D116">
         <v>10823</v>
       </c>
       <c r="E116">
         <v>10823</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>2</v>
       </c>
       <c r="B117" t="s">
-        <v>735</v>
+        <v>118</v>
       </c>
       <c r="C117" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D117">
         <v>5312</v>
       </c>
       <c r="E117">
         <v>5312</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>3</v>
       </c>
       <c r="B118" t="s">
-        <v>736</v>
+        <v>119</v>
       </c>
       <c r="C118" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D118">
         <v>883</v>
       </c>
       <c r="E118">
         <v>883</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>4</v>
       </c>
       <c r="B119" t="s">
-        <v>737</v>
+        <v>120</v>
       </c>
       <c r="C119" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D119">
         <v>621</v>
       </c>
       <c r="E119">
         <v>621</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>5</v>
       </c>
       <c r="B120" t="s">
-        <v>738</v>
+        <v>121</v>
       </c>
       <c r="C120" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D120">
         <v>1152</v>
       </c>
       <c r="E120">
         <v>1152</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>6</v>
       </c>
       <c r="B121" t="s">
-        <v>739</v>
+        <v>122</v>
       </c>
       <c r="C121" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D121">
         <v>332</v>
       </c>
       <c r="E121">
         <v>332</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>7</v>
       </c>
       <c r="B122" t="s">
-        <v>740</v>
+        <v>123</v>
       </c>
       <c r="C122" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D122">
         <v>388</v>
       </c>
       <c r="E122">
         <v>388</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>8</v>
       </c>
       <c r="B123" t="s">
-        <v>741</v>
+        <v>124</v>
       </c>
       <c r="C123" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D123">
         <v>390</v>
       </c>
       <c r="E123">
         <v>390</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>9</v>
       </c>
       <c r="B124" t="s">
-        <v>742</v>
+        <v>125</v>
       </c>
       <c r="C124" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D124">
         <v>14011</v>
       </c>
       <c r="E124">
         <v>14011</v>
       </c>
     </row>
     <row r="125"/>
     <row r="126">
       <c r="A126">
         <v>13</v>
       </c>
       <c r="B126" t="s">
         <v>18</v>
       </c>
       <c r="C126" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D126">
         <v>25056</v>
       </c>
       <c r="E126">
         <v>25056</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B127" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C127" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D127">
         <v>2077</v>
       </c>
       <c r="E127">
         <v>2077</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1</v>
       </c>
       <c r="B128" t="s">
-        <v>743</v>
+        <v>126</v>
       </c>
       <c r="C128" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D128">
         <v>13271</v>
       </c>
       <c r="E128">
         <v>13271</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>2</v>
       </c>
       <c r="B129" t="s">
-        <v>744</v>
+        <v>127</v>
       </c>
       <c r="C129" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D129">
         <v>8115</v>
       </c>
       <c r="E129">
         <v>8115</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>3</v>
       </c>
       <c r="B130" t="s">
-        <v>745</v>
+        <v>128</v>
       </c>
       <c r="C130" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D130">
         <v>332</v>
       </c>
       <c r="E130">
         <v>332</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>4</v>
       </c>
       <c r="B131" t="s">
-        <v>746</v>
+        <v>129</v>
       </c>
       <c r="C131" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D131">
         <v>417</v>
       </c>
       <c r="E131">
         <v>417</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>5</v>
       </c>
       <c r="B132" t="s">
-        <v>747</v>
+        <v>130</v>
       </c>
       <c r="C132" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D132">
         <v>246</v>
       </c>
       <c r="E132">
         <v>246</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>6</v>
       </c>
       <c r="B133" t="s">
-        <v>748</v>
+        <v>131</v>
       </c>
       <c r="C133" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D133">
         <v>174</v>
       </c>
       <c r="E133">
         <v>174</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>7</v>
       </c>
       <c r="B134" t="s">
-        <v>749</v>
+        <v>132</v>
       </c>
       <c r="C134" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D134">
         <v>93</v>
       </c>
       <c r="E134">
         <v>93</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>8</v>
       </c>
       <c r="B135" t="s">
-        <v>750</v>
+        <v>133</v>
       </c>
       <c r="C135" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D135">
         <v>106</v>
       </c>
       <c r="E135">
         <v>106</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>9</v>
       </c>
       <c r="B136" t="s">
-        <v>751</v>
+        <v>134</v>
       </c>
       <c r="C136" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D136">
         <v>225</v>
       </c>
       <c r="E136">
         <v>225</v>
       </c>
     </row>
     <row r="137"/>
     <row r="138">
       <c r="A138">
         <v>14</v>
       </c>
       <c r="B138" t="s">
         <v>19</v>
       </c>
       <c r="C138" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D138">
         <v>27316</v>
       </c>
       <c r="E138">
         <v>27316</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B139" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C139" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D139">
         <v>4191</v>
       </c>
       <c r="E139">
         <v>4191</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1</v>
       </c>
       <c r="B140" t="s">
-        <v>752</v>
+        <v>135</v>
       </c>
       <c r="C140" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D140">
         <v>13227</v>
       </c>
       <c r="E140">
         <v>13227</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>2</v>
       </c>
       <c r="B141" t="s">
-        <v>753</v>
+        <v>136</v>
       </c>
       <c r="C141" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D141">
         <v>6117</v>
       </c>
       <c r="E141">
         <v>6117</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>3</v>
       </c>
       <c r="B142" t="s">
-        <v>754</v>
+        <v>137</v>
       </c>
       <c r="C142" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D142">
         <v>568</v>
       </c>
       <c r="E142">
         <v>568</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>4</v>
       </c>
       <c r="B143" t="s">
-        <v>755</v>
+        <v>138</v>
       </c>
       <c r="C143" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D143">
         <v>391</v>
       </c>
       <c r="E143">
         <v>391</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>5</v>
       </c>
       <c r="B144" t="s">
-        <v>756</v>
+        <v>139</v>
       </c>
       <c r="C144" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D144">
         <v>309</v>
       </c>
       <c r="E144">
         <v>309</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>6</v>
       </c>
       <c r="B145" t="s">
-        <v>757</v>
+        <v>140</v>
       </c>
       <c r="C145" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D145">
         <v>662</v>
       </c>
       <c r="E145">
         <v>662</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>7</v>
       </c>
       <c r="B146" t="s">
-        <v>758</v>
+        <v>141</v>
       </c>
       <c r="C146" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D146">
         <v>153</v>
       </c>
       <c r="E146">
         <v>153</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>8</v>
       </c>
       <c r="B147" t="s">
-        <v>759</v>
+        <v>142</v>
       </c>
       <c r="C147" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D147">
         <v>646</v>
       </c>
       <c r="E147">
         <v>646</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>9</v>
       </c>
       <c r="B148" t="s">
-        <v>760</v>
+        <v>143</v>
       </c>
       <c r="C148" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D148">
         <v>1052</v>
       </c>
       <c r="E148">
         <v>1052</v>
       </c>
     </row>
     <row r="149"/>
     <row r="150">
       <c r="A150">
         <v>15</v>
       </c>
       <c r="B150" t="s">
-        <v>200</v>
+        <v>20</v>
       </c>
       <c r="C150" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D150">
         <v>5904</v>
       </c>
       <c r="E150">
         <v>5904</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B151" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C151" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D151">
         <v>1907</v>
       </c>
       <c r="E151">
         <v>1907</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>1</v>
       </c>
       <c r="B152" t="s">
-        <v>761</v>
+        <v>144</v>
       </c>
       <c r="C152" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D152">
         <v>1870</v>
       </c>
       <c r="E152">
         <v>1870</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>2</v>
       </c>
       <c r="B153" t="s">
-        <v>762</v>
+        <v>145</v>
       </c>
       <c r="C153" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D153">
         <v>717</v>
       </c>
       <c r="E153">
         <v>717</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>3</v>
       </c>
       <c r="B154" t="s">
-        <v>763</v>
+        <v>146</v>
       </c>
       <c r="C154" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D154">
         <v>185</v>
       </c>
       <c r="E154">
         <v>185</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>4</v>
       </c>
       <c r="B155" t="s">
-        <v>764</v>
+        <v>147</v>
       </c>
       <c r="C155" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D155">
         <v>242</v>
       </c>
       <c r="E155">
         <v>242</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>5</v>
       </c>
       <c r="B156" t="s">
-        <v>765</v>
+        <v>148</v>
       </c>
       <c r="C156" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D156">
         <v>162</v>
       </c>
       <c r="E156">
         <v>162</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>6</v>
       </c>
       <c r="B157" t="s">
-        <v>766</v>
+        <v>149</v>
       </c>
       <c r="C157" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D157">
         <v>105</v>
       </c>
       <c r="E157">
         <v>105</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>7</v>
       </c>
       <c r="B158" t="s">
-        <v>767</v>
+        <v>150</v>
       </c>
       <c r="C158" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D158">
         <v>250</v>
       </c>
       <c r="E158">
         <v>250</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>8</v>
       </c>
       <c r="B159" t="s">
-        <v>768</v>
+        <v>151</v>
       </c>
       <c r="C159" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D159">
         <v>66</v>
       </c>
       <c r="E159">
         <v>66</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>9</v>
       </c>
       <c r="B160" t="s">
-        <v>769</v>
+        <v>152</v>
       </c>
       <c r="C160" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D160">
         <v>400</v>
       </c>
       <c r="E160">
         <v>400</v>
       </c>
     </row>
     <row r="161"/>
     <row r="162">
       <c r="A162">
         <v>16</v>
       </c>
       <c r="B162" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C162" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D162">
         <v>30340</v>
       </c>
       <c r="E162">
         <v>30340</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B163" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C163" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D163">
         <v>2280</v>
       </c>
       <c r="E163">
         <v>2280</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>1</v>
       </c>
       <c r="B164" t="s">
-        <v>770</v>
+        <v>153</v>
       </c>
       <c r="C164" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D164">
         <v>8780</v>
       </c>
       <c r="E164">
         <v>8780</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>2</v>
       </c>
       <c r="B165" t="s">
-        <v>771</v>
+        <v>154</v>
       </c>
       <c r="C165" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D165">
         <v>16235</v>
       </c>
       <c r="E165">
         <v>16235</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>3</v>
       </c>
       <c r="B166" t="s">
-        <v>772</v>
+        <v>155</v>
       </c>
       <c r="C166" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D166">
         <v>1585</v>
       </c>
       <c r="E166">
         <v>1585</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>4</v>
       </c>
       <c r="B167" t="s">
-        <v>773</v>
+        <v>156</v>
       </c>
       <c r="C167" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D167">
         <v>511</v>
       </c>
       <c r="E167">
         <v>511</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>5</v>
       </c>
       <c r="B168" t="s">
-        <v>774</v>
+        <v>157</v>
       </c>
       <c r="C168" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D168">
         <v>136</v>
       </c>
       <c r="E168">
         <v>136</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>6</v>
       </c>
       <c r="B169" t="s">
-        <v>775</v>
+        <v>158</v>
       </c>
       <c r="C169" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D169">
         <v>93</v>
       </c>
       <c r="E169">
         <v>93</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>7</v>
       </c>
       <c r="B170" t="s">
-        <v>776</v>
+        <v>159</v>
       </c>
       <c r="C170" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D170">
         <v>319</v>
       </c>
       <c r="E170">
         <v>319</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>8</v>
       </c>
       <c r="B171" t="s">
-        <v>777</v>
+        <v>160</v>
       </c>
       <c r="C171" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D171">
         <v>91</v>
       </c>
       <c r="E171">
         <v>91</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>9</v>
       </c>
       <c r="B172" t="s">
-        <v>778</v>
+        <v>161</v>
       </c>
       <c r="C172" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D172">
         <v>310</v>
       </c>
       <c r="E172">
         <v>310</v>
       </c>
     </row>
     <row r="173"/>
     <row r="174">
       <c r="A174">
         <v>17</v>
       </c>
       <c r="B174" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C174" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D174">
         <v>26218</v>
       </c>
       <c r="E174">
         <v>26218</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B175" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C175" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D175">
         <v>2763</v>
       </c>
       <c r="E175">
         <v>2763</v>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>1</v>
       </c>
       <c r="B176" t="s">
-        <v>779</v>
+        <v>162</v>
       </c>
       <c r="C176" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D176">
         <v>16027</v>
       </c>
       <c r="E176">
         <v>16027</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>2</v>
       </c>
       <c r="B177" t="s">
-        <v>780</v>
+        <v>163</v>
       </c>
       <c r="C177" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D177">
         <v>4685</v>
       </c>
       <c r="E177">
         <v>4685</v>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>3</v>
       </c>
       <c r="B178" t="s">
-        <v>781</v>
+        <v>164</v>
       </c>
       <c r="C178" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D178">
         <v>868</v>
       </c>
       <c r="E178">
         <v>868</v>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>4</v>
       </c>
       <c r="B179" t="s">
-        <v>782</v>
+        <v>165</v>
       </c>
       <c r="C179" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D179">
         <v>305</v>
       </c>
       <c r="E179">
         <v>305</v>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>5</v>
       </c>
       <c r="B180" t="s">
-        <v>783</v>
+        <v>166</v>
       </c>
       <c r="C180" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D180">
         <v>169</v>
       </c>
       <c r="E180">
         <v>169</v>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>6</v>
       </c>
       <c r="B181" t="s">
-        <v>784</v>
+        <v>167</v>
       </c>
       <c r="C181" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D181">
         <v>120</v>
       </c>
       <c r="E181">
         <v>120</v>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>7</v>
       </c>
       <c r="B182" t="s">
-        <v>785</v>
+        <v>168</v>
       </c>
       <c r="C182" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D182">
         <v>232</v>
       </c>
       <c r="E182">
         <v>232</v>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>8</v>
       </c>
       <c r="B183" t="s">
-        <v>786</v>
+        <v>169</v>
       </c>
       <c r="C183" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D183">
         <v>485</v>
       </c>
       <c r="E183">
         <v>485</v>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>9</v>
       </c>
       <c r="B184" t="s">
-        <v>787</v>
+        <v>170</v>
       </c>
       <c r="C184" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D184">
         <v>564</v>
       </c>
       <c r="E184">
         <v>564</v>
       </c>
     </row>
     <row r="185"/>
     <row r="186">
       <c r="A186">
         <v>24</v>
       </c>
       <c r="B186" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C186" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D186">
         <v>2372</v>
       </c>
       <c r="E186">
         <v>2372</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B187" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C187" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D187">
         <v>667</v>
       </c>
       <c r="E187">
         <v>667</v>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>1</v>
       </c>
       <c r="B188" t="s">
-        <v>788</v>
+        <v>171</v>
       </c>
       <c r="C188" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D188">
         <v>199</v>
       </c>
       <c r="E188">
         <v>199</v>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>2</v>
       </c>
       <c r="B189" t="s">
-        <v>789</v>
+        <v>172</v>
       </c>
       <c r="C189" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D189">
         <v>527</v>
       </c>
       <c r="E189">
         <v>527</v>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>3</v>
       </c>
       <c r="B190" t="s">
-        <v>790</v>
+        <v>173</v>
       </c>
       <c r="C190" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D190">
         <v>91</v>
       </c>
       <c r="E190">
         <v>91</v>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>4</v>
       </c>
       <c r="B191" t="s">
-        <v>791</v>
+        <v>174</v>
       </c>
       <c r="C191" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D191">
         <v>97</v>
       </c>
       <c r="E191">
         <v>97</v>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>5</v>
       </c>
       <c r="B192" t="s">
-        <v>792</v>
+        <v>175</v>
       </c>
       <c r="C192" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D192">
         <v>117</v>
       </c>
       <c r="E192">
         <v>117</v>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>6</v>
       </c>
       <c r="B193" t="s">
-        <v>793</v>
+        <v>176</v>
       </c>
       <c r="C193" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D193">
         <v>70</v>
       </c>
       <c r="E193">
         <v>70</v>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>7</v>
       </c>
       <c r="B194" t="s">
-        <v>794</v>
+        <v>177</v>
       </c>
       <c r="C194" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D194">
         <v>157</v>
       </c>
       <c r="E194">
         <v>157</v>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>8</v>
       </c>
       <c r="B195" t="s">
-        <v>795</v>
+        <v>178</v>
       </c>
       <c r="C195" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D195">
         <v>447</v>
       </c>
       <c r="E195">
         <v>447</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
@@ -11366,80 +18237,80 @@
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C2" t="s">
-        <v>796</v>
+        <v>179</v>
       </c>
       <c r="D2" t="s">
-        <v>797</v>
+        <v>180</v>
       </c>
       <c r="E2" t="s">
-        <v>654</v>
+        <v>28</v>
       </c>
       <c r="F2" t="s">
-        <v>655</v>
+        <v>29</v>
       </c>
       <c r="G2">
         <v>34660</v>
       </c>
       <c r="H2">
         <v>38363</v>
       </c>
       <c r="I2">
         <v>21504</v>
       </c>
       <c r="J2">
         <v>38576</v>
       </c>
       <c r="K2">
         <v>21274</v>
       </c>
       <c r="L2">
         <v>1654</v>
       </c>
       <c r="M2">
         <v>4836</v>
       </c>
       <c r="N2">
         <v>38421</v>
       </c>
@@ -11448,54 +18319,54 @@
       </c>
       <c r="P2">
         <v>4898</v>
       </c>
       <c r="Q2">
         <v>6926</v>
       </c>
       <c r="R2">
         <v>27343</v>
       </c>
       <c r="S2">
         <v>23575</v>
       </c>
       <c r="T2">
         <v>8325</v>
       </c>
       <c r="U2">
         <v>3407</v>
       </c>
       <c r="V2">
         <v>278920</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="G3">
         <v>34660</v>
       </c>
       <c r="H3">
         <v>38363</v>
       </c>
       <c r="I3">
         <v>21504</v>
       </c>
       <c r="J3">
         <v>38576</v>
       </c>
       <c r="K3">
         <v>21274</v>
       </c>
       <c r="L3">
         <v>1654</v>
       </c>
       <c r="M3">
         <v>4836</v>
       </c>
       <c r="N3">
         <v>38421</v>
       </c>
@@ -11506,2082 +18377,2082 @@
         <v>4898</v>
       </c>
       <c r="Q3">
         <v>6926</v>
       </c>
       <c r="R3">
         <v>27343</v>
       </c>
       <c r="S3">
         <v>23575</v>
       </c>
       <c r="T3">
         <v>8325</v>
       </c>
       <c r="U3">
         <v>3407</v>
       </c>
       <c r="V3">
         <v>278920</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>655</v>
+        <v>29</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D2">
         <v>34660</v>
       </c>
       <c r="E2">
         <v>34660</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C3" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D3">
         <v>3537</v>
       </c>
       <c r="E3">
         <v>3537</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>798</v>
+        <v>181</v>
       </c>
       <c r="C4" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D4">
         <v>21770</v>
       </c>
       <c r="E4">
         <v>21770</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>799</v>
+        <v>182</v>
       </c>
       <c r="C5" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D5">
         <v>935</v>
       </c>
       <c r="E5">
         <v>935</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>800</v>
+        <v>183</v>
       </c>
       <c r="C6" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D6">
         <v>411</v>
       </c>
       <c r="E6">
         <v>411</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>801</v>
+        <v>184</v>
       </c>
       <c r="C7" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D7">
         <v>289</v>
       </c>
       <c r="E7">
         <v>289</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>802</v>
+        <v>185</v>
       </c>
       <c r="C8" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D8">
         <v>559</v>
       </c>
       <c r="E8">
         <v>559</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>803</v>
+        <v>186</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D9">
         <v>7159</v>
       </c>
       <c r="E9">
         <v>7159</v>
       </c>
     </row>
     <row r="10"/>
     <row r="11">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
         <v>7</v>
       </c>
       <c r="C11" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D11">
         <v>38363</v>
       </c>
       <c r="E11">
         <v>38363</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B12" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C12" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D12">
         <v>4597</v>
       </c>
       <c r="E12">
         <v>4597</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>804</v>
+        <v>187</v>
       </c>
       <c r="C13" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D13">
         <v>12828</v>
       </c>
       <c r="E13">
         <v>12828</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>805</v>
+        <v>188</v>
       </c>
       <c r="C14" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D14">
         <v>1978</v>
       </c>
       <c r="E14">
         <v>1978</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>3</v>
       </c>
       <c r="B15" t="s">
-        <v>806</v>
+        <v>189</v>
       </c>
       <c r="C15" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D15">
         <v>2704</v>
       </c>
       <c r="E15">
         <v>2704</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>4</v>
       </c>
       <c r="B16" t="s">
-        <v>807</v>
+        <v>190</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D16">
         <v>3885</v>
       </c>
       <c r="E16">
         <v>3885</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>5</v>
       </c>
       <c r="B17" t="s">
-        <v>808</v>
+        <v>191</v>
       </c>
       <c r="C17" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D17">
         <v>609</v>
       </c>
       <c r="E17">
         <v>609</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>6</v>
       </c>
       <c r="B18" t="s">
-        <v>809</v>
+        <v>192</v>
       </c>
       <c r="C18" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D18">
         <v>11762</v>
       </c>
       <c r="E18">
         <v>11762</v>
       </c>
     </row>
     <row r="19"/>
     <row r="20">
       <c r="A20">
         <v>3</v>
       </c>
       <c r="B20" t="s">
         <v>8</v>
       </c>
       <c r="C20" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D20">
         <v>21504</v>
       </c>
       <c r="E20">
         <v>21504</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B21" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C21" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D21">
         <v>2572</v>
       </c>
       <c r="E21">
         <v>2572</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1</v>
       </c>
       <c r="B22" t="s">
-        <v>810</v>
+        <v>193</v>
       </c>
       <c r="C22" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D22">
         <v>17104</v>
       </c>
       <c r="E22">
         <v>17104</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2</v>
       </c>
       <c r="B23" t="s">
-        <v>811</v>
+        <v>194</v>
       </c>
       <c r="C23" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D23">
         <v>612</v>
       </c>
       <c r="E23">
         <v>612</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
-        <v>812</v>
+        <v>195</v>
       </c>
       <c r="C24" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D24">
         <v>477</v>
       </c>
       <c r="E24">
         <v>477</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>4</v>
       </c>
       <c r="B25" t="s">
-        <v>813</v>
+        <v>196</v>
       </c>
       <c r="C25" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D25">
         <v>294</v>
       </c>
       <c r="E25">
         <v>294</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>5</v>
       </c>
       <c r="B26" t="s">
-        <v>814</v>
+        <v>197</v>
       </c>
       <c r="C26" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D26">
         <v>154</v>
       </c>
       <c r="E26">
         <v>154</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>6</v>
       </c>
       <c r="B27" t="s">
-        <v>815</v>
+        <v>198</v>
       </c>
       <c r="C27" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D27">
         <v>291</v>
       </c>
       <c r="E27">
         <v>291</v>
       </c>
     </row>
     <row r="28"/>
     <row r="29">
       <c r="A29">
         <v>4</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D29">
         <v>38576</v>
       </c>
       <c r="E29">
         <v>38576</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B30" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C30" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D30">
         <v>2711</v>
       </c>
       <c r="E30">
         <v>2711</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1</v>
       </c>
       <c r="B31" t="s">
-        <v>816</v>
+        <v>199</v>
       </c>
       <c r="C31" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D31">
         <v>17782</v>
       </c>
       <c r="E31">
         <v>17782</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>2</v>
       </c>
       <c r="B32" t="s">
-        <v>817</v>
+        <v>200</v>
       </c>
       <c r="C32" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D32">
         <v>5812</v>
       </c>
       <c r="E32">
         <v>5812</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>3</v>
       </c>
       <c r="B33" t="s">
-        <v>818</v>
+        <v>201</v>
       </c>
       <c r="C33" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D33">
         <v>334</v>
       </c>
       <c r="E33">
         <v>334</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>4</v>
       </c>
       <c r="B34" t="s">
-        <v>819</v>
+        <v>202</v>
       </c>
       <c r="C34" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D34">
         <v>3688</v>
       </c>
       <c r="E34">
         <v>3688</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>5</v>
       </c>
       <c r="B35" t="s">
-        <v>820</v>
+        <v>203</v>
       </c>
       <c r="C35" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D35">
         <v>237</v>
       </c>
       <c r="E35">
         <v>237</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>6</v>
       </c>
       <c r="B36" t="s">
-        <v>821</v>
+        <v>204</v>
       </c>
       <c r="C36" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D36">
         <v>8012</v>
       </c>
       <c r="E36">
         <v>8012</v>
       </c>
     </row>
     <row r="37"/>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D38">
         <v>21274</v>
       </c>
       <c r="E38">
         <v>21274</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B39" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C39" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D39">
         <v>1606</v>
       </c>
       <c r="E39">
         <v>1606</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>822</v>
+        <v>205</v>
       </c>
       <c r="C40" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D40">
         <v>14522</v>
       </c>
       <c r="E40">
         <v>14522</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>823</v>
+        <v>206</v>
       </c>
       <c r="C41" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D41">
         <v>1676</v>
       </c>
       <c r="E41">
         <v>1676</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>824</v>
+        <v>207</v>
       </c>
       <c r="C42" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D42">
         <v>205</v>
       </c>
       <c r="E42">
         <v>205</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>825</v>
+        <v>208</v>
       </c>
       <c r="C43" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D43">
         <v>259</v>
       </c>
       <c r="E43">
         <v>259</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>826</v>
+        <v>209</v>
       </c>
       <c r="C44" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D44">
         <v>487</v>
       </c>
       <c r="E44">
         <v>487</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>827</v>
+        <v>210</v>
       </c>
       <c r="C45" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D45">
         <v>2519</v>
       </c>
       <c r="E45">
         <v>2519</v>
       </c>
     </row>
     <row r="46"/>
     <row r="47">
       <c r="A47">
         <v>6</v>
       </c>
       <c r="B47" t="s">
         <v>11</v>
       </c>
       <c r="C47" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D47">
         <v>1654</v>
       </c>
       <c r="E47">
         <v>1654</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B48" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C48" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D48">
         <v>919</v>
       </c>
       <c r="E48">
         <v>919</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1</v>
       </c>
       <c r="B49" t="s">
-        <v>828</v>
+        <v>211</v>
       </c>
       <c r="C49" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D49">
         <v>522</v>
       </c>
       <c r="E49">
         <v>522</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>2</v>
       </c>
       <c r="B50" t="s">
-        <v>829</v>
+        <v>212</v>
       </c>
       <c r="C50" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D50">
         <v>213</v>
       </c>
       <c r="E50">
         <v>213</v>
       </c>
     </row>
     <row r="51"/>
     <row r="52">
       <c r="A52">
         <v>7</v>
       </c>
       <c r="B52" t="s">
         <v>12</v>
       </c>
       <c r="C52" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D52">
         <v>4836</v>
       </c>
       <c r="E52">
         <v>4836</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B53" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C53" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D53">
         <v>1127</v>
       </c>
       <c r="E53">
         <v>1127</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1</v>
       </c>
       <c r="B54" t="s">
-        <v>830</v>
+        <v>213</v>
       </c>
       <c r="C54" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D54">
         <v>2836</v>
       </c>
       <c r="E54">
         <v>2836</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>2</v>
       </c>
       <c r="B55" t="s">
-        <v>831</v>
+        <v>214</v>
       </c>
       <c r="C55" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D55">
         <v>280</v>
       </c>
       <c r="E55">
         <v>280</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>3</v>
       </c>
       <c r="B56" t="s">
-        <v>832</v>
+        <v>215</v>
       </c>
       <c r="C56" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D56">
         <v>173</v>
       </c>
       <c r="E56">
         <v>173</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>4</v>
       </c>
       <c r="B57" t="s">
-        <v>833</v>
+        <v>216</v>
       </c>
       <c r="C57" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D57">
         <v>116</v>
       </c>
       <c r="E57">
         <v>116</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>5</v>
       </c>
       <c r="B58" t="s">
-        <v>834</v>
+        <v>217</v>
       </c>
       <c r="C58" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D58">
         <v>85</v>
       </c>
       <c r="E58">
         <v>85</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>6</v>
       </c>
       <c r="B59" t="s">
-        <v>835</v>
+        <v>218</v>
       </c>
       <c r="C59" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D59">
         <v>219</v>
       </c>
       <c r="E59">
         <v>219</v>
       </c>
     </row>
     <row r="60"/>
     <row r="61">
       <c r="A61">
         <v>8</v>
       </c>
       <c r="B61" t="s">
         <v>13</v>
       </c>
       <c r="C61" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D61">
         <v>38421</v>
       </c>
       <c r="E61">
         <v>38421</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B62" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C62" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D62">
         <v>2625</v>
       </c>
       <c r="E62">
         <v>2625</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>1</v>
       </c>
       <c r="B63" t="s">
-        <v>836</v>
+        <v>219</v>
       </c>
       <c r="C63" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D63">
         <v>21957</v>
       </c>
       <c r="E63">
         <v>21957</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>2</v>
       </c>
       <c r="B64" t="s">
-        <v>837</v>
+        <v>220</v>
       </c>
       <c r="C64" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D64">
         <v>10380</v>
       </c>
       <c r="E64">
         <v>10380</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>3</v>
       </c>
       <c r="B65" t="s">
-        <v>838</v>
+        <v>221</v>
       </c>
       <c r="C65" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D65">
         <v>976</v>
       </c>
       <c r="E65">
         <v>976</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>4</v>
       </c>
       <c r="B66" t="s">
-        <v>839</v>
+        <v>222</v>
       </c>
       <c r="C66" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D66">
         <v>1019</v>
       </c>
       <c r="E66">
         <v>1019</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>5</v>
       </c>
       <c r="B67" t="s">
-        <v>840</v>
+        <v>223</v>
       </c>
       <c r="C67" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D67">
         <v>232</v>
       </c>
       <c r="E67">
         <v>232</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>6</v>
       </c>
       <c r="B68" t="s">
-        <v>841</v>
+        <v>224</v>
       </c>
       <c r="C68" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D68">
         <v>1232</v>
       </c>
       <c r="E68">
         <v>1232</v>
       </c>
     </row>
     <row r="69"/>
     <row r="70">
       <c r="A70">
         <v>10</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D70">
         <v>5158</v>
       </c>
       <c r="E70">
         <v>5158</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B71" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C71" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D71">
         <v>631</v>
       </c>
       <c r="E71">
         <v>631</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>1</v>
       </c>
       <c r="B72" t="s">
-        <v>842</v>
+        <v>225</v>
       </c>
       <c r="C72" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D72">
         <v>1078</v>
       </c>
       <c r="E72">
         <v>1078</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>2</v>
       </c>
       <c r="B73" t="s">
-        <v>843</v>
+        <v>226</v>
       </c>
       <c r="C73" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D73">
         <v>224</v>
       </c>
       <c r="E73">
         <v>224</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>3</v>
       </c>
       <c r="B74" t="s">
-        <v>844</v>
+        <v>227</v>
       </c>
       <c r="C74" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D74">
         <v>182</v>
       </c>
       <c r="E74">
         <v>182</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>4</v>
       </c>
       <c r="B75" t="s">
-        <v>845</v>
+        <v>228</v>
       </c>
       <c r="C75" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D75">
         <v>125</v>
       </c>
       <c r="E75">
         <v>125</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>5</v>
       </c>
       <c r="B76" t="s">
-        <v>846</v>
+        <v>229</v>
       </c>
       <c r="C76" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D76">
         <v>89</v>
       </c>
       <c r="E76">
         <v>89</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>6</v>
       </c>
       <c r="B77" t="s">
-        <v>847</v>
+        <v>230</v>
       </c>
       <c r="C77" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D77">
         <v>2829</v>
       </c>
       <c r="E77">
         <v>2829</v>
       </c>
     </row>
     <row r="78"/>
     <row r="79">
       <c r="A79">
         <v>12</v>
       </c>
       <c r="B79" t="s">
         <v>17</v>
       </c>
       <c r="C79" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D79">
         <v>4898</v>
       </c>
       <c r="E79">
         <v>4898</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B80" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C80" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D80">
         <v>1282</v>
       </c>
       <c r="E80">
         <v>1282</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1</v>
       </c>
       <c r="B81" t="s">
-        <v>848</v>
+        <v>231</v>
       </c>
       <c r="C81" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D81">
         <v>1551</v>
       </c>
       <c r="E81">
         <v>1551</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>2</v>
       </c>
       <c r="B82" t="s">
-        <v>223</v>
+        <v>232</v>
       </c>
       <c r="C82" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D82">
         <v>788</v>
       </c>
       <c r="E82">
         <v>788</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>3</v>
       </c>
       <c r="B83" t="s">
-        <v>849</v>
+        <v>233</v>
       </c>
       <c r="C83" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D83">
         <v>576</v>
       </c>
       <c r="E83">
         <v>576</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>4</v>
       </c>
       <c r="B84" t="s">
-        <v>850</v>
+        <v>234</v>
       </c>
       <c r="C84" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D84">
         <v>194</v>
       </c>
       <c r="E84">
         <v>194</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>5</v>
       </c>
       <c r="B85" t="s">
-        <v>851</v>
+        <v>235</v>
       </c>
       <c r="C85" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D85">
         <v>128</v>
       </c>
       <c r="E85">
         <v>128</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>6</v>
       </c>
       <c r="B86" t="s">
-        <v>852</v>
+        <v>236</v>
       </c>
       <c r="C86" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D86">
         <v>379</v>
       </c>
       <c r="E86">
         <v>379</v>
       </c>
     </row>
     <row r="87"/>
     <row r="88">
       <c r="A88">
         <v>13</v>
       </c>
       <c r="B88" t="s">
         <v>18</v>
       </c>
       <c r="C88" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D88">
         <v>6926</v>
       </c>
       <c r="E88">
         <v>6926</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B89" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C89" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D89">
         <v>782</v>
       </c>
       <c r="E89">
         <v>782</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1</v>
       </c>
       <c r="B90" t="s">
-        <v>853</v>
+        <v>237</v>
       </c>
       <c r="C90" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D90">
         <v>5115</v>
       </c>
       <c r="E90">
         <v>5115</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>2</v>
       </c>
       <c r="B91" t="s">
-        <v>854</v>
+        <v>238</v>
       </c>
       <c r="C91" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D91">
         <v>384</v>
       </c>
       <c r="E91">
         <v>384</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>3</v>
       </c>
       <c r="B92" t="s">
-        <v>855</v>
+        <v>239</v>
       </c>
       <c r="C92" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D92">
         <v>83</v>
       </c>
       <c r="E92">
         <v>83</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>4</v>
       </c>
       <c r="B93" t="s">
-        <v>856</v>
+        <v>240</v>
       </c>
       <c r="C93" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D93">
         <v>118</v>
       </c>
       <c r="E93">
         <v>118</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>5</v>
       </c>
       <c r="B94" t="s">
-        <v>857</v>
+        <v>241</v>
       </c>
       <c r="C94" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D94">
         <v>157</v>
       </c>
       <c r="E94">
         <v>157</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>6</v>
       </c>
       <c r="B95" t="s">
-        <v>858</v>
+        <v>242</v>
       </c>
       <c r="C95" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D95">
         <v>287</v>
       </c>
       <c r="E95">
         <v>287</v>
       </c>
     </row>
     <row r="96"/>
     <row r="97">
       <c r="A97">
         <v>14</v>
       </c>
       <c r="B97" t="s">
         <v>19</v>
       </c>
       <c r="C97" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D97">
         <v>27343</v>
       </c>
       <c r="E97">
         <v>27343</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B98" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C98" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D98">
         <v>2322</v>
       </c>
       <c r="E98">
         <v>2322</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1</v>
       </c>
       <c r="B99" t="s">
-        <v>859</v>
+        <v>243</v>
       </c>
       <c r="C99" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D99">
         <v>13674</v>
       </c>
       <c r="E99">
         <v>13674</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>2</v>
       </c>
       <c r="B100" t="s">
-        <v>860</v>
+        <v>244</v>
       </c>
       <c r="C100" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D100">
         <v>6022</v>
       </c>
       <c r="E100">
         <v>6022</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>3</v>
       </c>
       <c r="B101" t="s">
-        <v>861</v>
+        <v>245</v>
       </c>
       <c r="C101" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D101">
         <v>912</v>
       </c>
       <c r="E101">
         <v>912</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>4</v>
       </c>
       <c r="B102" t="s">
-        <v>862</v>
+        <v>246</v>
       </c>
       <c r="C102" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D102">
         <v>174</v>
       </c>
       <c r="E102">
         <v>174</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>5</v>
       </c>
       <c r="B103" t="s">
-        <v>863</v>
+        <v>247</v>
       </c>
       <c r="C103" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D103">
         <v>614</v>
       </c>
       <c r="E103">
         <v>614</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>6</v>
       </c>
       <c r="B104" t="s">
-        <v>864</v>
+        <v>248</v>
       </c>
       <c r="C104" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D104">
         <v>3625</v>
       </c>
       <c r="E104">
         <v>3625</v>
       </c>
     </row>
     <row r="105"/>
     <row r="106">
       <c r="A106">
         <v>16</v>
       </c>
       <c r="B106" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C106" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D106">
         <v>23575</v>
       </c>
       <c r="E106">
         <v>23575</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B107" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C107" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D107">
         <v>1351</v>
       </c>
       <c r="E107">
         <v>1351</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1</v>
       </c>
       <c r="B108" t="s">
-        <v>865</v>
+        <v>249</v>
       </c>
       <c r="C108" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D108">
         <v>13362</v>
       </c>
       <c r="E108">
         <v>13362</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>2</v>
       </c>
       <c r="B109" t="s">
-        <v>866</v>
+        <v>250</v>
       </c>
       <c r="C109" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D109">
         <v>540</v>
       </c>
       <c r="E109">
         <v>540</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>3</v>
       </c>
       <c r="B110" t="s">
-        <v>867</v>
+        <v>251</v>
       </c>
       <c r="C110" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D110">
         <v>304</v>
       </c>
       <c r="E110">
         <v>304</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>4</v>
       </c>
       <c r="B111" t="s">
-        <v>868</v>
+        <v>252</v>
       </c>
       <c r="C111" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D111">
         <v>125</v>
       </c>
       <c r="E111">
         <v>125</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>5</v>
       </c>
       <c r="B112" t="s">
-        <v>869</v>
+        <v>253</v>
       </c>
       <c r="C112" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D112">
         <v>262</v>
       </c>
       <c r="E112">
         <v>262</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>6</v>
       </c>
       <c r="B113" t="s">
-        <v>870</v>
+        <v>254</v>
       </c>
       <c r="C113" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D113">
         <v>7631</v>
       </c>
       <c r="E113">
         <v>7631</v>
       </c>
     </row>
     <row r="114"/>
     <row r="115">
       <c r="A115">
         <v>17</v>
       </c>
       <c r="B115" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C115" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D115">
         <v>8325</v>
       </c>
       <c r="E115">
         <v>8325</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B116" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C116" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D116">
         <v>1156</v>
       </c>
       <c r="E116">
         <v>1156</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1</v>
       </c>
       <c r="B117" t="s">
-        <v>871</v>
+        <v>255</v>
       </c>
       <c r="C117" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D117">
         <v>1211</v>
       </c>
       <c r="E117">
         <v>1211</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>2</v>
       </c>
       <c r="B118" t="s">
-        <v>872</v>
+        <v>256</v>
       </c>
       <c r="C118" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D118">
         <v>342</v>
       </c>
       <c r="E118">
         <v>342</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>3</v>
       </c>
       <c r="B119" t="s">
-        <v>873</v>
+        <v>257</v>
       </c>
       <c r="C119" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D119">
         <v>132</v>
       </c>
       <c r="E119">
         <v>132</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>4</v>
       </c>
       <c r="B120" t="s">
-        <v>874</v>
+        <v>258</v>
       </c>
       <c r="C120" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D120">
         <v>157</v>
       </c>
       <c r="E120">
         <v>157</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>5</v>
       </c>
       <c r="B121" t="s">
-        <v>875</v>
+        <v>259</v>
       </c>
       <c r="C121" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D121">
         <v>142</v>
       </c>
       <c r="E121">
         <v>142</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>6</v>
       </c>
       <c r="B122" t="s">
-        <v>876</v>
+        <v>260</v>
       </c>
       <c r="C122" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D122">
         <v>5185</v>
       </c>
       <c r="E122">
         <v>5185</v>
       </c>
     </row>
     <row r="123"/>
     <row r="124">
       <c r="A124">
         <v>24</v>
       </c>
       <c r="B124" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C124" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D124">
         <v>3407</v>
       </c>
       <c r="E124">
         <v>3407</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B125" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C125" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D125">
         <v>405</v>
       </c>
       <c r="E125">
         <v>405</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1</v>
       </c>
       <c r="B126" t="s">
-        <v>877</v>
+        <v>261</v>
       </c>
       <c r="C126" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D126">
         <v>2447</v>
       </c>
       <c r="E126">
         <v>2447</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>2</v>
       </c>
       <c r="B127" t="s">
-        <v>878</v>
+        <v>262</v>
       </c>
       <c r="C127" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D127">
         <v>195</v>
       </c>
       <c r="E127">
         <v>195</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>3</v>
       </c>
       <c r="B128" t="s">
-        <v>879</v>
+        <v>263</v>
       </c>
       <c r="C128" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D128">
         <v>109</v>
       </c>
       <c r="E128">
         <v>109</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>4</v>
       </c>
       <c r="B129" t="s">
-        <v>880</v>
+        <v>264</v>
       </c>
       <c r="C129" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D129">
         <v>72</v>
       </c>
       <c r="E129">
         <v>72</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>5</v>
       </c>
       <c r="B130" t="s">
-        <v>881</v>
+        <v>265</v>
       </c>
       <c r="C130" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D130">
         <v>133</v>
       </c>
       <c r="E130">
         <v>133</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>6</v>
       </c>
       <c r="B131" t="s">
-        <v>882</v>
+        <v>266</v>
       </c>
       <c r="C131" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D131">
         <v>46</v>
       </c>
       <c r="E131">
         <v>46</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
@@ -13600,83 +20471,83 @@
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>200</v>
+        <v>20</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="W1" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C2" t="s">
-        <v>883</v>
+        <v>267</v>
       </c>
       <c r="D2" t="s">
-        <v>884</v>
+        <v>268</v>
       </c>
       <c r="E2" t="s">
-        <v>885</v>
+        <v>269</v>
       </c>
       <c r="F2" t="s">
-        <v>886</v>
+        <v>270</v>
       </c>
       <c r="G2">
         <v>15168</v>
       </c>
       <c r="H2">
         <v>35376</v>
       </c>
       <c r="I2">
         <v>30932</v>
       </c>
       <c r="J2">
         <v>32754</v>
       </c>
       <c r="K2">
         <v>21181</v>
       </c>
       <c r="L2">
         <v>812</v>
       </c>
       <c r="M2">
         <v>16912</v>
       </c>
       <c r="N2">
         <v>34386</v>
       </c>
@@ -13691,63 +20562,63 @@
       </c>
       <c r="R2">
         <v>22574</v>
       </c>
       <c r="S2">
         <v>955</v>
       </c>
       <c r="T2">
         <v>2377</v>
       </c>
       <c r="U2">
         <v>17408</v>
       </c>
       <c r="V2">
         <v>1091</v>
       </c>
       <c r="W2">
         <v>280190</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C3" t="s">
-        <v>883</v>
+        <v>267</v>
       </c>
       <c r="D3" t="s">
-        <v>884</v>
+        <v>268</v>
       </c>
       <c r="E3" t="s">
-        <v>887</v>
+        <v>271</v>
       </c>
       <c r="F3" t="s">
-        <v>888</v>
+        <v>272</v>
       </c>
       <c r="G3">
         <v>3027</v>
       </c>
       <c r="H3">
         <v>10183</v>
       </c>
       <c r="I3">
         <v>11694</v>
       </c>
       <c r="J3">
         <v>8071</v>
       </c>
       <c r="K3">
         <v>8259</v>
       </c>
       <c r="L3">
         <v>286</v>
       </c>
       <c r="M3">
         <v>1448</v>
       </c>
       <c r="N3">
         <v>9124</v>
       </c>
@@ -13759,54 +20630,54 @@
       </c>
       <c r="Q3">
         <v>1454</v>
       </c>
       <c r="R3">
         <v>6178</v>
       </c>
       <c r="S3">
         <v>634</v>
       </c>
       <c r="T3">
         <v>548</v>
       </c>
       <c r="U3">
         <v>8292</v>
       </c>
       <c r="V3">
         <v>250</v>
       </c>
       <c r="W3">
         <v>83009</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B4" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="G4">
         <v>18195</v>
       </c>
       <c r="H4">
         <v>45559</v>
       </c>
       <c r="I4">
         <v>42626</v>
       </c>
       <c r="J4">
         <v>40825</v>
       </c>
       <c r="K4">
         <v>29440</v>
       </c>
       <c r="L4">
         <v>1098</v>
       </c>
       <c r="M4">
         <v>18360</v>
       </c>
       <c r="N4">
         <v>43510</v>
       </c>
@@ -13820,14691 +20691,7820 @@
         <v>2494</v>
       </c>
       <c r="R4">
         <v>28752</v>
       </c>
       <c r="S4">
         <v>1589</v>
       </c>
       <c r="T4">
         <v>2925</v>
       </c>
       <c r="U4">
         <v>25700</v>
       </c>
       <c r="V4">
         <v>1341</v>
       </c>
       <c r="W4">
         <v>363199</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>886</v>
+        <v>270</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>888</v>
+        <v>272</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D2">
         <v>15168</v>
       </c>
       <c r="E2">
         <v>3027</v>
       </c>
       <c r="F2">
         <v>18195</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C3" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D3">
         <v>2463</v>
       </c>
       <c r="E3">
         <v>731</v>
       </c>
       <c r="F3">
         <v>3194</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>889</v>
+        <v>273</v>
       </c>
       <c r="C4" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D4">
         <v>8133</v>
       </c>
       <c r="E4">
         <v>987</v>
       </c>
       <c r="F4">
         <v>9120</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>890</v>
+        <v>274</v>
       </c>
       <c r="C5" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D5">
         <v>824</v>
       </c>
       <c r="E5">
         <v>396</v>
       </c>
       <c r="F5">
         <v>1220</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>891</v>
+        <v>275</v>
       </c>
       <c r="C6" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D6">
         <v>499</v>
       </c>
       <c r="E6">
         <v>81</v>
       </c>
       <c r="F6">
         <v>580</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>892</v>
+        <v>276</v>
       </c>
       <c r="C7" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D7">
         <v>369</v>
       </c>
       <c r="E7">
         <v>442</v>
       </c>
       <c r="F7">
         <v>811</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>893</v>
+        <v>277</v>
       </c>
       <c r="C8" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D8">
         <v>875</v>
       </c>
       <c r="E8">
         <v>137</v>
       </c>
       <c r="F8">
         <v>1012</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>894</v>
+        <v>278</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D9">
         <v>256</v>
       </c>
       <c r="E9">
         <v>45</v>
       </c>
       <c r="F9">
         <v>301</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>895</v>
+        <v>279</v>
       </c>
       <c r="C10" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D10">
         <v>1213</v>
       </c>
       <c r="E10">
         <v>100</v>
       </c>
       <c r="F10">
         <v>1313</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>896</v>
+        <v>280</v>
       </c>
       <c r="C11" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D11">
         <v>536</v>
       </c>
       <c r="E11">
         <v>108</v>
       </c>
       <c r="F11">
         <v>644</v>
       </c>
     </row>
     <row r="12"/>
     <row r="13">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
         <v>7</v>
       </c>
       <c r="C13" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D13">
         <v>35376</v>
       </c>
       <c r="E13">
         <v>10183</v>
       </c>
       <c r="F13">
         <v>45559</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B14" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D14">
         <v>5070</v>
       </c>
       <c r="E14">
         <v>1045</v>
       </c>
       <c r="F14">
         <v>6115</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>897</v>
+        <v>281</v>
       </c>
       <c r="C15" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D15">
         <v>7898</v>
       </c>
       <c r="E15">
         <v>1539</v>
       </c>
       <c r="F15">
         <v>9437</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>898</v>
+        <v>282</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D16">
         <v>4387</v>
       </c>
       <c r="E16">
         <v>5992</v>
       </c>
       <c r="F16">
         <v>10379</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>3</v>
       </c>
       <c r="B17" t="s">
-        <v>899</v>
+        <v>283</v>
       </c>
       <c r="C17" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D17">
         <v>3067</v>
       </c>
       <c r="E17">
         <v>333</v>
       </c>
       <c r="F17">
         <v>3400</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>900</v>
+        <v>284</v>
       </c>
       <c r="C18" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D18">
         <v>4150</v>
       </c>
       <c r="E18">
         <v>617</v>
       </c>
       <c r="F18">
         <v>4767</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>5</v>
       </c>
       <c r="B19" t="s">
-        <v>901</v>
+        <v>285</v>
       </c>
       <c r="C19" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D19">
         <v>1264</v>
       </c>
       <c r="E19">
         <v>183</v>
       </c>
       <c r="F19">
         <v>1447</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>6</v>
       </c>
       <c r="B20" t="s">
-        <v>902</v>
+        <v>286</v>
       </c>
       <c r="C20" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D20">
         <v>288</v>
       </c>
       <c r="E20">
         <v>60</v>
       </c>
       <c r="F20">
         <v>348</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>7</v>
       </c>
       <c r="B21" t="s">
-        <v>903</v>
+        <v>287</v>
       </c>
       <c r="C21" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D21">
         <v>1164</v>
       </c>
       <c r="E21">
         <v>177</v>
       </c>
       <c r="F21">
         <v>1341</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>8</v>
       </c>
       <c r="B22" t="s">
-        <v>904</v>
+        <v>288</v>
       </c>
       <c r="C22" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D22">
         <v>8088</v>
       </c>
       <c r="E22">
         <v>237</v>
       </c>
       <c r="F22">
         <v>8325</v>
       </c>
     </row>
     <row r="23"/>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>8</v>
       </c>
       <c r="C24" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D24">
         <v>30932</v>
       </c>
       <c r="E24">
         <v>11694</v>
       </c>
       <c r="F24">
         <v>42626</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B25" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C25" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D25">
         <v>3772</v>
       </c>
       <c r="E25">
         <v>1145</v>
       </c>
       <c r="F25">
         <v>4917</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1</v>
       </c>
       <c r="B26" t="s">
-        <v>905</v>
+        <v>289</v>
       </c>
       <c r="C26" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D26">
         <v>15928</v>
       </c>
       <c r="E26">
         <v>1744</v>
       </c>
       <c r="F26">
         <v>17672</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>2</v>
       </c>
       <c r="B27" t="s">
-        <v>906</v>
+        <v>290</v>
       </c>
       <c r="C27" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D27">
         <v>3690</v>
       </c>
       <c r="E27">
         <v>627</v>
       </c>
       <c r="F27">
         <v>4317</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>3</v>
       </c>
       <c r="B28" t="s">
-        <v>907</v>
+        <v>291</v>
       </c>
       <c r="C28" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D28">
         <v>811</v>
       </c>
       <c r="E28">
         <v>437</v>
       </c>
       <c r="F28">
         <v>1248</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>4</v>
       </c>
       <c r="B29" t="s">
-        <v>908</v>
+        <v>292</v>
       </c>
       <c r="C29" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D29">
         <v>1215</v>
       </c>
       <c r="E29">
         <v>277</v>
       </c>
       <c r="F29">
         <v>1492</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>5</v>
       </c>
       <c r="B30" t="s">
-        <v>909</v>
+        <v>293</v>
       </c>
       <c r="C30" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D30">
         <v>2075</v>
       </c>
       <c r="E30">
         <v>3344</v>
       </c>
       <c r="F30">
         <v>5419</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>6</v>
       </c>
       <c r="B31" t="s">
-        <v>910</v>
+        <v>294</v>
       </c>
       <c r="C31" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D31">
         <v>322</v>
       </c>
       <c r="E31">
         <v>144</v>
       </c>
       <c r="F31">
         <v>466</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>7</v>
       </c>
       <c r="B32" t="s">
-        <v>911</v>
+        <v>295</v>
       </c>
       <c r="C32" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D32">
         <v>1919</v>
       </c>
       <c r="E32">
         <v>3332</v>
       </c>
       <c r="F32">
         <v>5251</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>8</v>
       </c>
       <c r="B33" t="s">
-        <v>912</v>
+        <v>296</v>
       </c>
       <c r="C33" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D33">
         <v>1200</v>
       </c>
       <c r="E33">
         <v>644</v>
       </c>
       <c r="F33">
         <v>1844</v>
       </c>
     </row>
     <row r="34"/>
     <row r="35">
       <c r="A35">
         <v>4</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D35">
         <v>32754</v>
       </c>
       <c r="E35">
         <v>8071</v>
       </c>
       <c r="F35">
         <v>40825</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B36" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C36" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D36">
         <v>2956</v>
       </c>
       <c r="E36">
         <v>663</v>
       </c>
       <c r="F36">
         <v>3619</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1</v>
       </c>
       <c r="B37" t="s">
-        <v>913</v>
+        <v>297</v>
       </c>
       <c r="C37" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D37">
         <v>7356</v>
       </c>
       <c r="E37">
         <v>5290</v>
       </c>
       <c r="F37">
         <v>12646</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>2</v>
       </c>
       <c r="B38" t="s">
-        <v>914</v>
+        <v>298</v>
       </c>
       <c r="C38" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D38">
         <v>1981</v>
       </c>
       <c r="E38">
         <v>337</v>
       </c>
       <c r="F38">
         <v>2318</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>3</v>
       </c>
       <c r="B39" t="s">
-        <v>915</v>
+        <v>299</v>
       </c>
       <c r="C39" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D39">
         <v>1612</v>
       </c>
       <c r="E39">
         <v>224</v>
       </c>
       <c r="F39">
         <v>1836</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>4</v>
       </c>
       <c r="B40" t="s">
-        <v>916</v>
+        <v>300</v>
       </c>
       <c r="C40" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D40">
         <v>5395</v>
       </c>
       <c r="E40">
         <v>287</v>
       </c>
       <c r="F40">
         <v>5682</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>5</v>
       </c>
       <c r="B41" t="s">
-        <v>917</v>
+        <v>301</v>
       </c>
       <c r="C41" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D41">
         <v>6414</v>
       </c>
       <c r="E41">
         <v>290</v>
       </c>
       <c r="F41">
         <v>6704</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>6</v>
       </c>
       <c r="B42" t="s">
-        <v>918</v>
+        <v>302</v>
       </c>
       <c r="C42" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D42">
         <v>403</v>
       </c>
       <c r="E42">
         <v>127</v>
       </c>
       <c r="F42">
         <v>530</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>7</v>
       </c>
       <c r="B43" t="s">
-        <v>919</v>
+        <v>303</v>
       </c>
       <c r="C43" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D43">
         <v>5610</v>
       </c>
       <c r="E43">
         <v>748</v>
       </c>
       <c r="F43">
         <v>6358</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>8</v>
       </c>
       <c r="B44" t="s">
-        <v>920</v>
+        <v>304</v>
       </c>
       <c r="C44" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D44">
         <v>1027</v>
       </c>
       <c r="E44">
         <v>105</v>
       </c>
       <c r="F44">
         <v>1132</v>
       </c>
     </row>
     <row r="45"/>
     <row r="46">
       <c r="A46">
         <v>5</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D46">
         <v>21181</v>
       </c>
       <c r="E46">
         <v>8259</v>
       </c>
       <c r="F46">
         <v>29440</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B47" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C47" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D47">
         <v>2044</v>
       </c>
       <c r="E47">
         <v>723</v>
       </c>
       <c r="F47">
         <v>2767</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1</v>
       </c>
       <c r="B48" t="s">
-        <v>921</v>
+        <v>305</v>
       </c>
       <c r="C48" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D48">
         <v>12272</v>
       </c>
       <c r="E48">
         <v>1701</v>
       </c>
       <c r="F48">
         <v>13973</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2</v>
       </c>
       <c r="B49" t="s">
-        <v>922</v>
+        <v>306</v>
       </c>
       <c r="C49" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D49">
         <v>2825</v>
       </c>
       <c r="E49">
         <v>579</v>
       </c>
       <c r="F49">
         <v>3404</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>3</v>
       </c>
       <c r="B50" t="s">
-        <v>923</v>
+        <v>307</v>
       </c>
       <c r="C50" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D50">
         <v>373</v>
       </c>
       <c r="E50">
         <v>429</v>
       </c>
       <c r="F50">
         <v>802</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>4</v>
       </c>
       <c r="B51" t="s">
-        <v>924</v>
+        <v>308</v>
       </c>
       <c r="C51" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D51">
         <v>367</v>
       </c>
       <c r="E51">
         <v>236</v>
       </c>
       <c r="F51">
         <v>603</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>5</v>
       </c>
       <c r="B52" t="s">
-        <v>925</v>
+        <v>309</v>
       </c>
       <c r="C52" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D52">
         <v>1507</v>
       </c>
       <c r="E52">
         <v>4442</v>
       </c>
       <c r="F52">
         <v>5949</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>6</v>
       </c>
       <c r="B53" t="s">
-        <v>926</v>
+        <v>310</v>
       </c>
       <c r="C53" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D53">
         <v>143</v>
       </c>
       <c r="E53">
         <v>44</v>
       </c>
       <c r="F53">
         <v>187</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>7</v>
       </c>
       <c r="B54" t="s">
-        <v>927</v>
+        <v>311</v>
       </c>
       <c r="C54" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D54">
         <v>95</v>
       </c>
       <c r="E54">
         <v>48</v>
       </c>
       <c r="F54">
         <v>143</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>8</v>
       </c>
       <c r="B55" t="s">
-        <v>928</v>
+        <v>312</v>
       </c>
       <c r="C55" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D55">
         <v>1555</v>
       </c>
       <c r="E55">
         <v>57</v>
       </c>
       <c r="F55">
         <v>1612</v>
       </c>
     </row>
     <row r="56"/>
     <row r="57">
       <c r="A57">
         <v>6</v>
       </c>
       <c r="B57" t="s">
         <v>11</v>
       </c>
       <c r="C57" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D57">
         <v>812</v>
       </c>
       <c r="E57">
         <v>286</v>
       </c>
       <c r="F57">
         <v>1098</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B58" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C58" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D58">
         <v>458</v>
       </c>
       <c r="E58">
         <v>107</v>
       </c>
       <c r="F58">
         <v>565</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1</v>
       </c>
       <c r="B59" t="s">
-        <v>929</v>
+        <v>313</v>
       </c>
       <c r="C59" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D59">
         <v>227</v>
       </c>
       <c r="E59">
         <v>156</v>
       </c>
       <c r="F59">
         <v>383</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2</v>
       </c>
       <c r="B60" t="s">
-        <v>930</v>
+        <v>314</v>
       </c>
       <c r="C60" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D60">
         <v>127</v>
       </c>
       <c r="E60">
         <v>23</v>
       </c>
       <c r="F60">
         <v>150</v>
       </c>
     </row>
     <row r="61"/>
     <row r="62">
       <c r="A62">
         <v>7</v>
       </c>
       <c r="B62" t="s">
         <v>12</v>
       </c>
       <c r="C62" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D62">
         <v>16912</v>
       </c>
       <c r="E62">
         <v>1448</v>
       </c>
       <c r="F62">
         <v>18360</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B63" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C63" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D63">
         <v>2400</v>
       </c>
       <c r="E63">
         <v>333</v>
       </c>
       <c r="F63">
         <v>2733</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>931</v>
+        <v>315</v>
       </c>
       <c r="C64" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D64">
         <v>9181</v>
       </c>
       <c r="E64">
         <v>612</v>
       </c>
       <c r="F64">
         <v>9793</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2</v>
       </c>
       <c r="B65" t="s">
-        <v>932</v>
+        <v>316</v>
       </c>
       <c r="C65" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D65">
         <v>1316</v>
       </c>
       <c r="E65">
         <v>232</v>
       </c>
       <c r="F65">
         <v>1548</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>3</v>
       </c>
       <c r="B66" t="s">
-        <v>933</v>
+        <v>317</v>
       </c>
       <c r="C66" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D66">
         <v>1566</v>
       </c>
       <c r="E66">
         <v>89</v>
       </c>
       <c r="F66">
         <v>1655</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>4</v>
       </c>
       <c r="B67" t="s">
-        <v>934</v>
+        <v>318</v>
       </c>
       <c r="C67" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D67">
         <v>481</v>
       </c>
       <c r="E67">
         <v>45</v>
       </c>
       <c r="F67">
         <v>526</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>5</v>
       </c>
       <c r="B68" t="s">
-        <v>935</v>
+        <v>319</v>
       </c>
       <c r="C68" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D68">
         <v>317</v>
       </c>
       <c r="E68">
         <v>26</v>
       </c>
       <c r="F68">
         <v>343</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>6</v>
       </c>
       <c r="B69" t="s">
-        <v>936</v>
+        <v>320</v>
       </c>
       <c r="C69" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D69">
         <v>387</v>
       </c>
       <c r="E69">
         <v>33</v>
       </c>
       <c r="F69">
         <v>420</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>7</v>
       </c>
       <c r="B70" t="s">
-        <v>937</v>
+        <v>321</v>
       </c>
       <c r="C70" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D70">
         <v>550</v>
       </c>
       <c r="E70">
         <v>52</v>
       </c>
       <c r="F70">
         <v>602</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>8</v>
       </c>
       <c r="B71" t="s">
-        <v>938</v>
+        <v>322</v>
       </c>
       <c r="C71" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D71">
         <v>714</v>
       </c>
       <c r="E71">
         <v>26</v>
       </c>
       <c r="F71">
         <v>740</v>
       </c>
     </row>
     <row r="72"/>
     <row r="73">
       <c r="A73">
         <v>8</v>
       </c>
       <c r="B73" t="s">
         <v>13</v>
       </c>
       <c r="C73" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D73">
         <v>34386</v>
       </c>
       <c r="E73">
         <v>9124</v>
       </c>
       <c r="F73">
         <v>43510</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B74" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C74" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D74">
         <v>2737</v>
       </c>
       <c r="E74">
         <v>990</v>
       </c>
       <c r="F74">
         <v>3727</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>1</v>
       </c>
       <c r="B75" t="s">
-        <v>939</v>
+        <v>323</v>
       </c>
       <c r="C75" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D75">
         <v>18921</v>
       </c>
       <c r="E75">
         <v>1799</v>
       </c>
       <c r="F75">
         <v>20720</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>2</v>
       </c>
       <c r="B76" t="s">
-        <v>940</v>
+        <v>324</v>
       </c>
       <c r="C76" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D76">
         <v>5865</v>
       </c>
       <c r="E76">
         <v>466</v>
       </c>
       <c r="F76">
         <v>6331</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>3</v>
       </c>
       <c r="B77" t="s">
-        <v>941</v>
+        <v>325</v>
       </c>
       <c r="C77" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D77">
         <v>917</v>
       </c>
       <c r="E77">
         <v>175</v>
       </c>
       <c r="F77">
         <v>1092</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>4</v>
       </c>
       <c r="B78" t="s">
-        <v>942</v>
+        <v>326</v>
       </c>
       <c r="C78" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D78">
         <v>2689</v>
       </c>
       <c r="E78">
         <v>236</v>
       </c>
       <c r="F78">
         <v>2925</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>5</v>
       </c>
       <c r="B79" t="s">
-        <v>943</v>
+        <v>327</v>
       </c>
       <c r="C79" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D79">
         <v>711</v>
       </c>
       <c r="E79">
         <v>140</v>
       </c>
       <c r="F79">
         <v>851</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>6</v>
       </c>
       <c r="B80" t="s">
-        <v>944</v>
+        <v>328</v>
       </c>
       <c r="C80" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D80">
         <v>807</v>
       </c>
       <c r="E80">
         <v>1058</v>
       </c>
       <c r="F80">
         <v>1865</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>7</v>
       </c>
       <c r="B81" t="s">
-        <v>945</v>
+        <v>329</v>
       </c>
       <c r="C81" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D81">
         <v>318</v>
       </c>
       <c r="E81">
         <v>2133</v>
       </c>
       <c r="F81">
         <v>2451</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>8</v>
       </c>
       <c r="B82" t="s">
-        <v>946</v>
+        <v>330</v>
       </c>
       <c r="C82" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D82">
         <v>1421</v>
       </c>
       <c r="E82">
         <v>2127</v>
       </c>
       <c r="F82">
         <v>3548</v>
       </c>
     </row>
     <row r="83"/>
     <row r="84">
       <c r="A84">
         <v>10</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D84">
         <v>12833</v>
       </c>
       <c r="E84">
         <v>1085</v>
       </c>
       <c r="F84">
         <v>13918</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B85" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C85" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D85">
         <v>910</v>
       </c>
       <c r="E85">
         <v>90</v>
       </c>
       <c r="F85">
         <v>1000</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1</v>
       </c>
       <c r="B86" t="s">
-        <v>947</v>
+        <v>331</v>
       </c>
       <c r="C86" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D86">
         <v>9746</v>
       </c>
       <c r="E86">
         <v>842</v>
       </c>
       <c r="F86">
         <v>10588</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>2</v>
       </c>
       <c r="B87" t="s">
-        <v>948</v>
+        <v>332</v>
       </c>
       <c r="C87" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D87">
         <v>1405</v>
       </c>
       <c r="E87">
         <v>80</v>
       </c>
       <c r="F87">
         <v>1485</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>3</v>
       </c>
       <c r="B88" t="s">
-        <v>949</v>
+        <v>333</v>
       </c>
       <c r="C88" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D88">
         <v>121</v>
       </c>
       <c r="E88">
         <v>22</v>
       </c>
       <c r="F88">
         <v>143</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>4</v>
       </c>
       <c r="B89" t="s">
-        <v>950</v>
+        <v>334</v>
       </c>
       <c r="C89" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D89">
         <v>126</v>
       </c>
       <c r="E89">
         <v>11</v>
       </c>
       <c r="F89">
         <v>137</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>5</v>
       </c>
       <c r="B90" t="s">
-        <v>951</v>
+        <v>335</v>
       </c>
       <c r="C90" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D90">
         <v>198</v>
       </c>
       <c r="E90">
         <v>14</v>
       </c>
       <c r="F90">
         <v>212</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>6</v>
       </c>
       <c r="B91" t="s">
-        <v>952</v>
+        <v>336</v>
       </c>
       <c r="C91" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D91">
         <v>51</v>
       </c>
       <c r="E91">
         <v>6</v>
       </c>
       <c r="F91">
         <v>57</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>7</v>
       </c>
       <c r="B92" t="s">
-        <v>953</v>
+        <v>337</v>
       </c>
       <c r="C92" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D92">
         <v>75</v>
       </c>
       <c r="E92">
         <v>8</v>
       </c>
       <c r="F92">
         <v>83</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>8</v>
       </c>
       <c r="B93" t="s">
-        <v>954</v>
+        <v>338</v>
       </c>
       <c r="C93" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D93">
         <v>201</v>
       </c>
       <c r="E93">
         <v>12</v>
       </c>
       <c r="F93">
         <v>213</v>
       </c>
     </row>
     <row r="94"/>
     <row r="95">
       <c r="A95">
         <v>12</v>
       </c>
       <c r="B95" t="s">
         <v>17</v>
       </c>
       <c r="C95" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D95">
         <v>34391</v>
       </c>
       <c r="E95">
         <v>12476</v>
       </c>
       <c r="F95">
         <v>46867</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B96" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C96" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D96">
         <v>2016</v>
       </c>
       <c r="E96">
         <v>697</v>
       </c>
       <c r="F96">
         <v>2713</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1</v>
       </c>
       <c r="B97" t="s">
-        <v>955</v>
+        <v>339</v>
       </c>
       <c r="C97" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D97">
         <v>10095</v>
       </c>
       <c r="E97">
         <v>9659</v>
       </c>
       <c r="F97">
         <v>19754</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>2</v>
       </c>
       <c r="B98" t="s">
-        <v>956</v>
+        <v>340</v>
       </c>
       <c r="C98" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D98">
         <v>3380</v>
       </c>
       <c r="E98">
         <v>749</v>
       </c>
       <c r="F98">
         <v>4129</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>3</v>
       </c>
       <c r="B99" t="s">
-        <v>957</v>
+        <v>341</v>
       </c>
       <c r="C99" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D99">
         <v>3041</v>
       </c>
       <c r="E99">
         <v>214</v>
       </c>
       <c r="F99">
         <v>3255</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>4</v>
       </c>
       <c r="B100" t="s">
-        <v>958</v>
+        <v>342</v>
       </c>
       <c r="C100" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D100">
         <v>2125</v>
       </c>
       <c r="E100">
         <v>157</v>
       </c>
       <c r="F100">
         <v>2282</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>5</v>
       </c>
       <c r="B101" t="s">
-        <v>959</v>
+        <v>343</v>
       </c>
       <c r="C101" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D101">
         <v>4766</v>
       </c>
       <c r="E101">
         <v>126</v>
       </c>
       <c r="F101">
         <v>4892</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>6</v>
       </c>
       <c r="B102" t="s">
-        <v>960</v>
+        <v>344</v>
       </c>
       <c r="C102" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D102">
         <v>228</v>
       </c>
       <c r="E102">
         <v>32</v>
       </c>
       <c r="F102">
         <v>260</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>7</v>
       </c>
       <c r="B103" t="s">
-        <v>961</v>
+        <v>345</v>
       </c>
       <c r="C103" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D103">
         <v>972</v>
       </c>
       <c r="E103">
         <v>67</v>
       </c>
       <c r="F103">
         <v>1039</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>8</v>
       </c>
       <c r="B104" t="s">
-        <v>962</v>
+        <v>346</v>
       </c>
       <c r="C104" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D104">
         <v>7768</v>
       </c>
       <c r="E104">
         <v>775</v>
       </c>
       <c r="F104">
         <v>8543</v>
       </c>
     </row>
     <row r="105"/>
     <row r="106">
       <c r="A106">
         <v>13</v>
       </c>
       <c r="B106" t="s">
         <v>18</v>
       </c>
       <c r="C106" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D106">
         <v>1040</v>
       </c>
       <c r="E106">
         <v>1454</v>
       </c>
       <c r="F106">
         <v>2494</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B107" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C107" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D107">
         <v>222</v>
       </c>
       <c r="E107">
         <v>232</v>
       </c>
       <c r="F107">
         <v>454</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1</v>
       </c>
       <c r="B108" t="s">
-        <v>963</v>
+        <v>347</v>
       </c>
       <c r="C108" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D108">
         <v>383</v>
       </c>
       <c r="E108">
         <v>376</v>
       </c>
       <c r="F108">
         <v>759</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>2</v>
       </c>
       <c r="B109" t="s">
-        <v>964</v>
+        <v>348</v>
       </c>
       <c r="C109" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D109">
         <v>247</v>
       </c>
       <c r="E109">
         <v>698</v>
       </c>
       <c r="F109">
         <v>945</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>3</v>
       </c>
       <c r="B110" t="s">
-        <v>965</v>
+        <v>349</v>
       </c>
       <c r="C110" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D110">
         <v>65</v>
       </c>
       <c r="E110">
         <v>40</v>
       </c>
       <c r="F110">
         <v>105</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>4</v>
       </c>
       <c r="B111" t="s">
-        <v>966</v>
+        <v>350</v>
       </c>
       <c r="C111" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D111">
         <v>52</v>
       </c>
       <c r="E111">
         <v>65</v>
       </c>
       <c r="F111">
         <v>117</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>5</v>
       </c>
       <c r="B112" t="s">
-        <v>967</v>
+        <v>351</v>
       </c>
       <c r="C112" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D112">
         <v>71</v>
       </c>
       <c r="E112">
         <v>43</v>
       </c>
       <c r="F112">
         <v>114</v>
       </c>
     </row>
     <row r="113"/>
     <row r="114">
       <c r="A114">
         <v>14</v>
       </c>
       <c r="B114" t="s">
         <v>19</v>
       </c>
       <c r="C114" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D114">
         <v>22574</v>
       </c>
       <c r="E114">
         <v>6178</v>
       </c>
       <c r="F114">
         <v>28752</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B115" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C115" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D115">
         <v>1846</v>
       </c>
       <c r="E115">
         <v>386</v>
       </c>
       <c r="F115">
         <v>2232</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1</v>
       </c>
       <c r="B116" t="s">
-        <v>968</v>
+        <v>352</v>
       </c>
       <c r="C116" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D116">
         <v>11275</v>
       </c>
       <c r="E116">
         <v>799</v>
       </c>
       <c r="F116">
         <v>12074</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>2</v>
       </c>
       <c r="B117" t="s">
-        <v>969</v>
+        <v>353</v>
       </c>
       <c r="C117" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D117">
         <v>6384</v>
       </c>
       <c r="E117">
         <v>4570</v>
       </c>
       <c r="F117">
         <v>10954</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>3</v>
       </c>
       <c r="B118" t="s">
-        <v>970</v>
+        <v>354</v>
       </c>
       <c r="C118" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D118">
         <v>204</v>
       </c>
       <c r="E118">
         <v>61</v>
       </c>
       <c r="F118">
         <v>265</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>4</v>
       </c>
       <c r="B119" t="s">
-        <v>971</v>
+        <v>355</v>
       </c>
       <c r="C119" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D119">
         <v>526</v>
       </c>
       <c r="E119">
         <v>140</v>
       </c>
       <c r="F119">
         <v>666</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>5</v>
       </c>
       <c r="B120" t="s">
-        <v>972</v>
+        <v>356</v>
       </c>
       <c r="C120" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D120">
         <v>1972</v>
       </c>
       <c r="E120">
         <v>130</v>
       </c>
       <c r="F120">
         <v>2102</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>6</v>
       </c>
       <c r="B121" t="s">
-        <v>973</v>
+        <v>357</v>
       </c>
       <c r="C121" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D121">
         <v>106</v>
       </c>
       <c r="E121">
         <v>51</v>
       </c>
       <c r="F121">
         <v>157</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>7</v>
       </c>
       <c r="B122" t="s">
-        <v>974</v>
+        <v>358</v>
       </c>
       <c r="C122" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D122">
         <v>261</v>
       </c>
       <c r="E122">
         <v>41</v>
       </c>
       <c r="F122">
         <v>302</v>
       </c>
     </row>
     <row r="123"/>
     <row r="124">
       <c r="A124">
         <v>15</v>
       </c>
       <c r="B124" t="s">
-        <v>200</v>
+        <v>20</v>
       </c>
       <c r="C124" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D124">
         <v>955</v>
       </c>
       <c r="E124">
         <v>634</v>
       </c>
       <c r="F124">
         <v>1589</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B125" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C125" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D125">
         <v>538</v>
       </c>
       <c r="E125">
         <v>386</v>
       </c>
       <c r="F125">
         <v>924</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1</v>
       </c>
       <c r="B126" t="s">
-        <v>975</v>
+        <v>359</v>
       </c>
       <c r="C126" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D126">
         <v>417</v>
       </c>
       <c r="E126">
         <v>248</v>
       </c>
       <c r="F126">
         <v>665</v>
       </c>
     </row>
     <row r="127"/>
     <row r="128">
       <c r="A128">
         <v>16</v>
       </c>
       <c r="B128" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C128" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D128">
         <v>2377</v>
       </c>
       <c r="E128">
         <v>548</v>
       </c>
       <c r="F128">
         <v>2925</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B129" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C129" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D129">
         <v>369</v>
       </c>
       <c r="E129">
         <v>40</v>
       </c>
       <c r="F129">
         <v>409</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1</v>
       </c>
       <c r="B130" t="s">
-        <v>976</v>
+        <v>360</v>
       </c>
       <c r="C130" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D130">
         <v>1086</v>
       </c>
       <c r="E130">
         <v>119</v>
       </c>
       <c r="F130">
         <v>1205</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>2</v>
       </c>
       <c r="B131" t="s">
-        <v>977</v>
+        <v>361</v>
       </c>
       <c r="C131" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D131">
         <v>220</v>
       </c>
       <c r="E131">
         <v>329</v>
       </c>
       <c r="F131">
         <v>549</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>3</v>
       </c>
       <c r="B132" t="s">
-        <v>978</v>
+        <v>362</v>
       </c>
       <c r="C132" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D132">
         <v>223</v>
       </c>
       <c r="E132">
         <v>13</v>
       </c>
       <c r="F132">
         <v>236</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>4</v>
       </c>
       <c r="B133" t="s">
-        <v>979</v>
+        <v>363</v>
       </c>
       <c r="C133" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D133">
         <v>89</v>
       </c>
       <c r="E133">
         <v>6</v>
       </c>
       <c r="F133">
         <v>95</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>5</v>
       </c>
       <c r="B134" t="s">
-        <v>980</v>
+        <v>364</v>
       </c>
       <c r="C134" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D134">
         <v>188</v>
       </c>
       <c r="E134">
         <v>26</v>
       </c>
       <c r="F134">
         <v>214</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>6</v>
       </c>
       <c r="B135" t="s">
-        <v>981</v>
+        <v>365</v>
       </c>
       <c r="C135" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D135">
         <v>84</v>
       </c>
       <c r="E135">
         <v>4</v>
       </c>
       <c r="F135">
         <v>88</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>7</v>
       </c>
       <c r="B136" t="s">
-        <v>982</v>
+        <v>366</v>
       </c>
       <c r="C136" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D136">
         <v>118</v>
       </c>
       <c r="E136">
         <v>11</v>
       </c>
       <c r="F136">
         <v>129</v>
       </c>
     </row>
     <row r="137"/>
     <row r="138">
       <c r="A138">
         <v>17</v>
       </c>
       <c r="B138" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C138" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D138">
         <v>17408</v>
       </c>
       <c r="E138">
         <v>8292</v>
       </c>
       <c r="F138">
         <v>25700</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B139" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C139" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D139">
         <v>1165</v>
       </c>
       <c r="E139">
         <v>208</v>
       </c>
       <c r="F139">
         <v>1373</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1</v>
       </c>
       <c r="B140" t="s">
-        <v>983</v>
+        <v>367</v>
       </c>
       <c r="C140" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D140">
         <v>9460</v>
       </c>
       <c r="E140">
         <v>298</v>
       </c>
       <c r="F140">
         <v>9758</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>2</v>
       </c>
       <c r="B141" t="s">
-        <v>984</v>
+        <v>368</v>
       </c>
       <c r="C141" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D141">
         <v>3097</v>
       </c>
       <c r="E141">
         <v>7458</v>
       </c>
       <c r="F141">
         <v>10555</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>3</v>
       </c>
       <c r="B142" t="s">
-        <v>985</v>
+        <v>369</v>
       </c>
       <c r="C142" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D142">
         <v>157</v>
       </c>
       <c r="E142">
         <v>39</v>
       </c>
       <c r="F142">
         <v>196</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>4</v>
       </c>
       <c r="B143" t="s">
-        <v>986</v>
+        <v>370</v>
       </c>
       <c r="C143" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D143">
         <v>213</v>
       </c>
       <c r="E143">
         <v>42</v>
       </c>
       <c r="F143">
         <v>255</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>5</v>
       </c>
       <c r="B144" t="s">
-        <v>987</v>
+        <v>371</v>
       </c>
       <c r="C144" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D144">
         <v>129</v>
       </c>
       <c r="E144">
         <v>46</v>
       </c>
       <c r="F144">
         <v>175</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>6</v>
       </c>
       <c r="B145" t="s">
-        <v>988</v>
+        <v>372</v>
       </c>
       <c r="C145" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D145">
         <v>123</v>
       </c>
       <c r="E145">
         <v>33</v>
       </c>
       <c r="F145">
         <v>156</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>7</v>
       </c>
       <c r="B146" t="s">
-        <v>989</v>
+        <v>373</v>
       </c>
       <c r="C146" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D146">
         <v>115</v>
       </c>
       <c r="E146">
         <v>30</v>
       </c>
       <c r="F146">
         <v>145</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>8</v>
       </c>
       <c r="B147" t="s">
-        <v>990</v>
+        <v>374</v>
       </c>
       <c r="C147" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D147">
         <v>2949</v>
       </c>
       <c r="E147">
         <v>138</v>
       </c>
       <c r="F147">
         <v>3087</v>
       </c>
     </row>
     <row r="148"/>
     <row r="149">
       <c r="A149">
         <v>24</v>
       </c>
       <c r="B149" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C149" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D149">
         <v>1091</v>
       </c>
       <c r="E149">
         <v>250</v>
       </c>
       <c r="F149">
         <v>1341</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B150" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C150" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D150">
         <v>173</v>
       </c>
       <c r="E150">
         <v>52</v>
       </c>
       <c r="F150">
         <v>225</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1</v>
       </c>
       <c r="B151" t="s">
-        <v>991</v>
+        <v>375</v>
       </c>
       <c r="C151" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D151">
         <v>489</v>
       </c>
       <c r="E151">
         <v>85</v>
       </c>
       <c r="F151">
         <v>574</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>2</v>
       </c>
       <c r="B152" t="s">
-        <v>992</v>
+        <v>376</v>
       </c>
       <c r="C152" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D152">
         <v>111</v>
       </c>
       <c r="E152">
         <v>27</v>
       </c>
       <c r="F152">
         <v>138</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>3</v>
       </c>
       <c r="B153" t="s">
-        <v>993</v>
+        <v>377</v>
       </c>
       <c r="C153" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D153">
         <v>57</v>
       </c>
       <c r="E153">
         <v>6</v>
       </c>
       <c r="F153">
         <v>63</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>4</v>
       </c>
       <c r="B154" t="s">
-        <v>994</v>
+        <v>378</v>
       </c>
       <c r="C154" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D154">
         <v>58</v>
       </c>
       <c r="E154">
         <v>30</v>
       </c>
       <c r="F154">
         <v>88</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>5</v>
       </c>
       <c r="B155" t="s">
-        <v>995</v>
+        <v>379</v>
       </c>
       <c r="C155" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D155">
         <v>59</v>
       </c>
       <c r="E155">
         <v>9</v>
       </c>
       <c r="F155">
         <v>68</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>6</v>
       </c>
       <c r="B156" t="s">
-        <v>996</v>
+        <v>380</v>
       </c>
       <c r="C156" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D156">
         <v>67</v>
       </c>
       <c r="E156">
         <v>15</v>
       </c>
       <c r="F156">
         <v>82</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>7</v>
       </c>
       <c r="B157" t="s">
-        <v>744</v>
+        <v>127</v>
       </c>
       <c r="C157" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D157">
         <v>77</v>
       </c>
       <c r="E157">
         <v>26</v>
       </c>
       <c r="F157">
         <v>103</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...368 lines deleted...]
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>36</v>
+        <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>37</v>
+        <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>28</v>
+        <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" t="s">
+        <v>381</v>
+      </c>
+      <c r="D2" t="s">
+        <v>382</v>
+      </c>
+      <c r="E2" t="s">
+        <v>383</v>
+      </c>
+      <c r="F2" t="s">
+        <v>384</v>
+      </c>
+      <c r="G2">
+        <v>13051</v>
+      </c>
+      <c r="H2">
+        <v>45221</v>
+      </c>
+      <c r="I2">
+        <v>9676</v>
+      </c>
+      <c r="J2">
+        <v>49350</v>
+      </c>
+      <c r="K2">
+        <v>31031</v>
+      </c>
+      <c r="L2">
+        <v>744</v>
+      </c>
+      <c r="M2">
+        <v>10019</v>
+      </c>
+      <c r="N2">
+        <v>27702</v>
+      </c>
+      <c r="O2">
+        <v>329</v>
+      </c>
+      <c r="P2">
+        <v>13489</v>
+      </c>
+      <c r="Q2">
+        <v>1896</v>
+      </c>
+      <c r="R2">
+        <v>43427</v>
+      </c>
+      <c r="S2">
+        <v>7550</v>
+      </c>
+      <c r="T2">
+        <v>35680</v>
+      </c>
+      <c r="U2">
+        <v>7641</v>
+      </c>
+      <c r="V2">
+        <v>6611</v>
+      </c>
+      <c r="W2">
+        <v>907</v>
+      </c>
+      <c r="X2">
+        <v>304324</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C3" t="s">
+        <v>381</v>
+      </c>
+      <c r="D3" t="s">
+        <v>382</v>
+      </c>
+      <c r="E3" t="s">
+        <v>385</v>
+      </c>
+      <c r="F3" t="s">
+        <v>386</v>
+      </c>
+      <c r="G3">
+        <v>14063</v>
+      </c>
+      <c r="H3">
+        <v>14446</v>
+      </c>
+      <c r="I3">
+        <v>2452</v>
+      </c>
+      <c r="J3">
+        <v>17896</v>
+      </c>
+      <c r="K3">
+        <v>13331</v>
+      </c>
+      <c r="L3">
+        <v>700</v>
+      </c>
+      <c r="M3">
+        <v>3523</v>
+      </c>
+      <c r="N3">
+        <v>10728</v>
+      </c>
+      <c r="O3">
+        <v>161</v>
+      </c>
+      <c r="P3">
+        <v>7116</v>
+      </c>
+      <c r="Q3">
+        <v>763</v>
+      </c>
+      <c r="R3">
+        <v>6434</v>
+      </c>
+      <c r="S3">
+        <v>14684</v>
+      </c>
+      <c r="T3">
+        <v>6417</v>
+      </c>
+      <c r="U3">
+        <v>5833</v>
+      </c>
+      <c r="V3">
+        <v>35339</v>
+      </c>
+      <c r="W3">
+        <v>648</v>
+      </c>
+      <c r="X3">
+        <v>154534</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C4" t="s">
+        <v>381</v>
+      </c>
+      <c r="D4" t="s">
+        <v>382</v>
+      </c>
+      <c r="E4" t="s">
+        <v>387</v>
+      </c>
+      <c r="F4" t="s">
+        <v>388</v>
+      </c>
+      <c r="G4">
+        <v>2856</v>
+      </c>
+      <c r="H4">
+        <v>8056</v>
+      </c>
+      <c r="I4">
+        <v>6316</v>
+      </c>
+      <c r="J4">
+        <v>9248</v>
+      </c>
+      <c r="K4">
+        <v>6423</v>
+      </c>
+      <c r="L4">
+        <v>161</v>
+      </c>
+      <c r="M4">
+        <v>6243</v>
+      </c>
+      <c r="N4">
+        <v>8526</v>
+      </c>
+      <c r="O4">
+        <v>226</v>
+      </c>
+      <c r="P4">
+        <v>2459</v>
+      </c>
+      <c r="Q4">
+        <v>489</v>
+      </c>
+      <c r="R4">
+        <v>15979</v>
+      </c>
+      <c r="S4">
+        <v>7021</v>
+      </c>
+      <c r="T4">
+        <v>19429</v>
+      </c>
+      <c r="U4">
+        <v>1899</v>
+      </c>
+      <c r="V4">
+        <v>833</v>
+      </c>
+      <c r="W4">
+        <v>231</v>
+      </c>
+      <c r="X4">
+        <v>96395</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
         <v>30</v>
       </c>
+      <c r="B5" t="s">
+        <v>31</v>
+      </c>
+      <c r="G5">
+        <v>29970</v>
+      </c>
+      <c r="H5">
+        <v>67723</v>
+      </c>
+      <c r="I5">
+        <v>18444</v>
+      </c>
+      <c r="J5">
+        <v>76494</v>
+      </c>
+      <c r="K5">
+        <v>50785</v>
+      </c>
+      <c r="L5">
+        <v>1605</v>
+      </c>
+      <c r="M5">
+        <v>19785</v>
+      </c>
+      <c r="N5">
+        <v>46956</v>
+      </c>
+      <c r="O5">
+        <v>716</v>
+      </c>
+      <c r="P5">
+        <v>23064</v>
+      </c>
+      <c r="Q5">
+        <v>3148</v>
+      </c>
+      <c r="R5">
+        <v>65840</v>
+      </c>
+      <c r="S5">
+        <v>29255</v>
+      </c>
+      <c r="T5">
+        <v>61526</v>
+      </c>
+      <c r="U5">
+        <v>15373</v>
+      </c>
+      <c r="V5">
+        <v>42783</v>
+      </c>
+      <c r="W5">
+        <v>1786</v>
+      </c>
+      <c r="X5">
+        <v>555253</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>386</v>
+      </c>
       <c r="F1" s="1" t="s">
-        <v>32</v>
+        <v>388</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D2">
         <v>13051</v>
       </c>
       <c r="E2">
         <v>14063</v>
       </c>
       <c r="F2">
         <v>2856</v>
       </c>
       <c r="G2">
         <v>29970</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C3" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D3">
         <v>2059</v>
       </c>
       <c r="E3">
         <v>2017</v>
       </c>
       <c r="F3">
         <v>388</v>
       </c>
       <c r="G3">
         <v>4464</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>40</v>
+        <v>389</v>
       </c>
       <c r="C4" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D4">
         <v>5309</v>
       </c>
       <c r="E4">
         <v>9644</v>
       </c>
       <c r="F4">
         <v>1158</v>
       </c>
       <c r="G4">
         <v>16111</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>42</v>
+        <v>390</v>
       </c>
       <c r="C5" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D5">
         <v>787</v>
       </c>
       <c r="E5">
         <v>700</v>
       </c>
       <c r="F5">
         <v>156</v>
       </c>
       <c r="G5">
         <v>1643</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>43</v>
+        <v>391</v>
       </c>
       <c r="C6" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D6">
         <v>502</v>
       </c>
       <c r="E6">
         <v>258</v>
       </c>
       <c r="F6">
         <v>482</v>
       </c>
       <c r="G6">
         <v>1242</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>44</v>
+        <v>392</v>
       </c>
       <c r="C7" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D7">
         <v>662</v>
       </c>
       <c r="E7">
         <v>220</v>
       </c>
       <c r="F7">
         <v>81</v>
       </c>
       <c r="G7">
         <v>963</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>45</v>
+        <v>393</v>
       </c>
       <c r="C8" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D8">
         <v>216</v>
       </c>
       <c r="E8">
         <v>183</v>
       </c>
       <c r="F8">
         <v>49</v>
       </c>
       <c r="G8">
         <v>448</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>46</v>
+        <v>394</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D9">
         <v>219</v>
       </c>
       <c r="E9">
         <v>166</v>
       </c>
       <c r="F9">
         <v>170</v>
       </c>
       <c r="G9">
         <v>555</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>47</v>
+        <v>395</v>
       </c>
       <c r="C10" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D10">
         <v>168</v>
       </c>
       <c r="E10">
         <v>134</v>
       </c>
       <c r="F10">
         <v>51</v>
       </c>
       <c r="G10">
         <v>353</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>48</v>
+        <v>396</v>
       </c>
       <c r="C11" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D11">
         <v>3129</v>
       </c>
       <c r="E11">
         <v>741</v>
       </c>
       <c r="F11">
         <v>321</v>
       </c>
       <c r="G11">
         <v>4191</v>
       </c>
     </row>
     <row r="12"/>
     <row r="13">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
         <v>7</v>
       </c>
       <c r="C13" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D13">
         <v>45221</v>
       </c>
       <c r="E13">
         <v>14446</v>
       </c>
       <c r="F13">
         <v>8056</v>
       </c>
       <c r="G13">
         <v>67723</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B14" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D14">
         <v>2687</v>
       </c>
       <c r="E14">
         <v>1943</v>
       </c>
       <c r="F14">
         <v>486</v>
       </c>
       <c r="G14">
         <v>5116</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>49</v>
+        <v>397</v>
       </c>
       <c r="C15" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D15">
         <v>12095</v>
       </c>
       <c r="E15">
         <v>2983</v>
       </c>
       <c r="F15">
         <v>1874</v>
       </c>
       <c r="G15">
         <v>16952</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>50</v>
+        <v>398</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D16">
         <v>5327</v>
       </c>
       <c r="E16">
         <v>3014</v>
       </c>
       <c r="F16">
         <v>491</v>
       </c>
       <c r="G16">
         <v>8832</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>3</v>
       </c>
       <c r="B17" t="s">
-        <v>51</v>
+        <v>399</v>
       </c>
       <c r="C17" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D17">
         <v>12810</v>
       </c>
       <c r="E17">
         <v>484</v>
       </c>
       <c r="F17">
         <v>1814</v>
       </c>
       <c r="G17">
         <v>15108</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>52</v>
+        <v>400</v>
       </c>
       <c r="C18" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D18">
         <v>1359</v>
       </c>
       <c r="E18">
         <v>551</v>
       </c>
       <c r="F18">
         <v>225</v>
       </c>
       <c r="G18">
         <v>2135</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>5</v>
       </c>
       <c r="B19" t="s">
-        <v>53</v>
+        <v>401</v>
       </c>
       <c r="C19" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D19">
         <v>1832</v>
       </c>
       <c r="E19">
         <v>1530</v>
       </c>
       <c r="F19">
         <v>1012</v>
       </c>
       <c r="G19">
         <v>4374</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>6</v>
       </c>
       <c r="B20" t="s">
-        <v>54</v>
+        <v>402</v>
       </c>
       <c r="C20" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D20">
         <v>344</v>
       </c>
       <c r="E20">
         <v>275</v>
       </c>
       <c r="F20">
         <v>84</v>
       </c>
       <c r="G20">
         <v>703</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>7</v>
       </c>
       <c r="B21" t="s">
-        <v>55</v>
+        <v>403</v>
       </c>
       <c r="C21" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D21">
         <v>572</v>
       </c>
       <c r="E21">
         <v>2849</v>
       </c>
       <c r="F21">
         <v>63</v>
       </c>
       <c r="G21">
         <v>3484</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>8</v>
       </c>
       <c r="B22" t="s">
-        <v>56</v>
+        <v>404</v>
       </c>
       <c r="C22" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D22">
         <v>446</v>
       </c>
       <c r="E22">
         <v>239</v>
       </c>
       <c r="F22">
         <v>190</v>
       </c>
       <c r="G22">
         <v>875</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>9</v>
       </c>
       <c r="B23" t="s">
-        <v>57</v>
+        <v>405</v>
       </c>
       <c r="C23" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D23">
         <v>186</v>
       </c>
       <c r="E23">
         <v>62</v>
       </c>
       <c r="F23">
         <v>59</v>
       </c>
       <c r="G23">
         <v>307</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>10</v>
       </c>
       <c r="B24" t="s">
-        <v>58</v>
+        <v>406</v>
       </c>
       <c r="C24" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D24">
         <v>1236</v>
       </c>
       <c r="E24">
         <v>89</v>
       </c>
       <c r="F24">
         <v>65</v>
       </c>
       <c r="G24">
         <v>1390</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>11</v>
       </c>
       <c r="B25" t="s">
-        <v>59</v>
+        <v>407</v>
       </c>
       <c r="C25" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D25">
         <v>6327</v>
       </c>
       <c r="E25">
         <v>427</v>
       </c>
       <c r="F25">
         <v>1693</v>
       </c>
       <c r="G25">
         <v>8447</v>
       </c>
     </row>
     <row r="26"/>
     <row r="27">
       <c r="A27">
         <v>3</v>
       </c>
       <c r="B27" t="s">
         <v>8</v>
       </c>
       <c r="C27" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D27">
         <v>9676</v>
       </c>
       <c r="E27">
         <v>2452</v>
       </c>
       <c r="F27">
         <v>6316</v>
       </c>
       <c r="G27">
         <v>18444</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B28" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C28" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D28">
         <v>1195</v>
       </c>
       <c r="E28">
         <v>463</v>
       </c>
       <c r="F28">
         <v>336</v>
       </c>
       <c r="G28">
         <v>1994</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1</v>
       </c>
       <c r="B29" t="s">
-        <v>60</v>
+        <v>408</v>
       </c>
       <c r="C29" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D29">
         <v>4249</v>
       </c>
       <c r="E29">
         <v>966</v>
       </c>
       <c r="F29">
         <v>5219</v>
       </c>
       <c r="G29">
         <v>10434</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>2</v>
       </c>
       <c r="B30" t="s">
-        <v>61</v>
+        <v>409</v>
       </c>
       <c r="C30" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D30">
         <v>679</v>
       </c>
       <c r="E30">
         <v>180</v>
       </c>
       <c r="F30">
         <v>79</v>
       </c>
       <c r="G30">
         <v>938</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>3</v>
       </c>
       <c r="B31" t="s">
-        <v>62</v>
+        <v>410</v>
       </c>
       <c r="C31" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D31">
         <v>1532</v>
       </c>
       <c r="E31">
         <v>196</v>
       </c>
       <c r="F31">
         <v>151</v>
       </c>
       <c r="G31">
         <v>1879</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>4</v>
       </c>
       <c r="B32" t="s">
-        <v>63</v>
+        <v>411</v>
       </c>
       <c r="C32" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D32">
         <v>317</v>
       </c>
       <c r="E32">
         <v>315</v>
       </c>
       <c r="F32">
         <v>26</v>
       </c>
       <c r="G32">
         <v>658</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>5</v>
       </c>
       <c r="B33" t="s">
-        <v>64</v>
+        <v>412</v>
       </c>
       <c r="C33" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D33">
         <v>261</v>
       </c>
       <c r="E33">
         <v>64</v>
       </c>
       <c r="F33">
         <v>109</v>
       </c>
       <c r="G33">
         <v>434</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>6</v>
       </c>
       <c r="B34" t="s">
-        <v>65</v>
+        <v>413</v>
       </c>
       <c r="C34" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D34">
         <v>138</v>
       </c>
       <c r="E34">
         <v>68</v>
       </c>
       <c r="F34">
         <v>34</v>
       </c>
       <c r="G34">
         <v>240</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>7</v>
       </c>
       <c r="B35" t="s">
-        <v>66</v>
+        <v>414</v>
       </c>
       <c r="C35" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D35">
         <v>220</v>
       </c>
       <c r="E35">
         <v>40</v>
       </c>
       <c r="F35">
         <v>157</v>
       </c>
       <c r="G35">
         <v>417</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>8</v>
       </c>
       <c r="B36" t="s">
-        <v>67</v>
+        <v>415</v>
       </c>
       <c r="C36" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D36">
         <v>278</v>
       </c>
       <c r="E36">
         <v>37</v>
       </c>
       <c r="F36">
         <v>44</v>
       </c>
       <c r="G36">
         <v>359</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>9</v>
       </c>
       <c r="B37" t="s">
-        <v>68</v>
+        <v>416</v>
       </c>
       <c r="C37" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D37">
         <v>537</v>
       </c>
       <c r="E37">
         <v>45</v>
       </c>
       <c r="F37">
         <v>72</v>
       </c>
       <c r="G37">
         <v>654</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>10</v>
       </c>
       <c r="B38" t="s">
-        <v>69</v>
+        <v>417</v>
       </c>
       <c r="C38" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D38">
         <v>54</v>
       </c>
       <c r="E38">
         <v>21</v>
       </c>
       <c r="F38">
         <v>40</v>
       </c>
       <c r="G38">
         <v>115</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>11</v>
       </c>
       <c r="B39" t="s">
-        <v>70</v>
+        <v>418</v>
       </c>
       <c r="C39" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D39">
         <v>216</v>
       </c>
       <c r="E39">
         <v>57</v>
       </c>
       <c r="F39">
         <v>49</v>
       </c>
       <c r="G39">
         <v>322</v>
       </c>
     </row>
     <row r="40"/>
     <row r="41">
       <c r="A41">
         <v>4</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D41">
         <v>49350</v>
       </c>
       <c r="E41">
         <v>17896</v>
       </c>
       <c r="F41">
         <v>9248</v>
       </c>
       <c r="G41">
         <v>76494</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B42" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C42" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D42">
         <v>2513</v>
       </c>
       <c r="E42">
         <v>1143</v>
       </c>
       <c r="F42">
         <v>382</v>
       </c>
       <c r="G42">
         <v>4038</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1</v>
       </c>
       <c r="B43" t="s">
-        <v>71</v>
+        <v>419</v>
       </c>
       <c r="C43" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D43">
         <v>5157</v>
       </c>
       <c r="E43">
         <v>1576</v>
       </c>
       <c r="F43">
         <v>1308</v>
       </c>
       <c r="G43">
         <v>8041</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2</v>
       </c>
       <c r="B44" t="s">
-        <v>72</v>
+        <v>420</v>
       </c>
       <c r="C44" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D44">
         <v>3197</v>
       </c>
       <c r="E44">
         <v>780</v>
       </c>
       <c r="F44">
         <v>1169</v>
       </c>
       <c r="G44">
         <v>5146</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>3</v>
       </c>
       <c r="B45" t="s">
-        <v>73</v>
+        <v>421</v>
       </c>
       <c r="C45" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D45">
         <v>1285</v>
       </c>
       <c r="E45">
         <v>338</v>
       </c>
       <c r="F45">
         <v>298</v>
       </c>
       <c r="G45">
         <v>1921</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>4</v>
       </c>
       <c r="B46" t="s">
-        <v>74</v>
+        <v>422</v>
       </c>
       <c r="C46" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D46">
         <v>8405</v>
       </c>
       <c r="E46">
         <v>455</v>
       </c>
       <c r="F46">
         <v>2358</v>
       </c>
       <c r="G46">
         <v>11218</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>5</v>
       </c>
       <c r="B47" t="s">
-        <v>75</v>
+        <v>423</v>
       </c>
       <c r="C47" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D47">
         <v>916</v>
       </c>
       <c r="E47">
         <v>1415</v>
       </c>
       <c r="F47">
         <v>118</v>
       </c>
       <c r="G47">
         <v>2449</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>6</v>
       </c>
       <c r="B48" t="s">
-        <v>76</v>
+        <v>424</v>
       </c>
       <c r="C48" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D48">
         <v>208</v>
       </c>
       <c r="E48">
         <v>338</v>
       </c>
       <c r="F48">
         <v>49</v>
       </c>
       <c r="G48">
         <v>595</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>7</v>
       </c>
       <c r="B49" t="s">
-        <v>77</v>
+        <v>425</v>
       </c>
       <c r="C49" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D49">
         <v>2348</v>
       </c>
       <c r="E49">
         <v>9323</v>
       </c>
       <c r="F49">
         <v>130</v>
       </c>
       <c r="G49">
         <v>11801</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>8</v>
       </c>
       <c r="B50" t="s">
-        <v>78</v>
+        <v>426</v>
       </c>
       <c r="C50" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D50">
         <v>9099</v>
       </c>
       <c r="E50">
         <v>666</v>
       </c>
       <c r="F50">
         <v>1454</v>
       </c>
       <c r="G50">
         <v>11219</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>9</v>
       </c>
       <c r="B51" t="s">
-        <v>79</v>
+        <v>427</v>
       </c>
       <c r="C51" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D51">
         <v>127</v>
       </c>
       <c r="E51">
         <v>90</v>
       </c>
       <c r="F51">
         <v>66</v>
       </c>
       <c r="G51">
         <v>283</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>10</v>
       </c>
       <c r="B52" t="s">
-        <v>80</v>
+        <v>428</v>
       </c>
       <c r="C52" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D52">
         <v>1149</v>
       </c>
       <c r="E52">
         <v>130</v>
       </c>
       <c r="F52">
         <v>127</v>
       </c>
       <c r="G52">
         <v>1406</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>11</v>
       </c>
       <c r="B53" t="s">
-        <v>81</v>
+        <v>429</v>
       </c>
       <c r="C53" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D53">
         <v>14946</v>
       </c>
       <c r="E53">
         <v>1642</v>
       </c>
       <c r="F53">
         <v>1789</v>
       </c>
       <c r="G53">
         <v>18377</v>
       </c>
     </row>
     <row r="54"/>
     <row r="55">
       <c r="A55">
         <v>5</v>
       </c>
       <c r="B55" t="s">
         <v>10</v>
       </c>
       <c r="C55" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D55">
         <v>31031</v>
       </c>
       <c r="E55">
         <v>13331</v>
       </c>
       <c r="F55">
         <v>6423</v>
       </c>
       <c r="G55">
         <v>50785</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B56" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C56" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D56">
         <v>1522</v>
       </c>
       <c r="E56">
         <v>898</v>
       </c>
       <c r="F56">
         <v>401</v>
       </c>
       <c r="G56">
         <v>2821</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>1</v>
       </c>
       <c r="B57" t="s">
-        <v>82</v>
+        <v>430</v>
       </c>
       <c r="C57" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D57">
         <v>10354</v>
       </c>
       <c r="E57">
         <v>3465</v>
       </c>
       <c r="F57">
         <v>3023</v>
       </c>
       <c r="G57">
         <v>16842</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>2</v>
       </c>
       <c r="B58" t="s">
-        <v>83</v>
+        <v>431</v>
       </c>
       <c r="C58" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D58">
         <v>813</v>
       </c>
       <c r="E58">
         <v>5636</v>
       </c>
       <c r="F58">
         <v>103</v>
       </c>
       <c r="G58">
         <v>6552</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>3</v>
       </c>
       <c r="B59" t="s">
-        <v>84</v>
+        <v>432</v>
       </c>
       <c r="C59" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D59">
         <v>390</v>
       </c>
       <c r="E59">
         <v>230</v>
       </c>
       <c r="F59">
         <v>343</v>
       </c>
       <c r="G59">
         <v>963</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>4</v>
       </c>
       <c r="B60" t="s">
-        <v>85</v>
+        <v>433</v>
       </c>
       <c r="C60" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D60">
         <v>411</v>
       </c>
       <c r="E60">
         <v>242</v>
       </c>
       <c r="F60">
         <v>78</v>
       </c>
       <c r="G60">
         <v>731</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>5</v>
       </c>
       <c r="B61" t="s">
-        <v>86</v>
+        <v>434</v>
       </c>
       <c r="C61" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D61">
         <v>10363</v>
       </c>
       <c r="E61">
         <v>806</v>
       </c>
       <c r="F61">
         <v>2025</v>
       </c>
       <c r="G61">
         <v>13194</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>6</v>
       </c>
       <c r="B62" t="s">
-        <v>87</v>
+        <v>435</v>
       </c>
       <c r="C62" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D62">
         <v>106</v>
       </c>
       <c r="E62">
         <v>226</v>
       </c>
       <c r="F62">
         <v>20</v>
       </c>
       <c r="G62">
         <v>352</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>7</v>
       </c>
       <c r="B63" t="s">
-        <v>88</v>
+        <v>436</v>
       </c>
       <c r="C63" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D63">
         <v>6431</v>
       </c>
       <c r="E63">
         <v>1397</v>
       </c>
       <c r="F63">
         <v>182</v>
       </c>
       <c r="G63">
         <v>8010</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>8</v>
       </c>
       <c r="B64" t="s">
-        <v>89</v>
+        <v>437</v>
       </c>
       <c r="C64" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D64">
         <v>74</v>
       </c>
       <c r="E64">
         <v>35</v>
       </c>
       <c r="F64">
         <v>33</v>
       </c>
       <c r="G64">
         <v>142</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>9</v>
       </c>
       <c r="B65" t="s">
-        <v>90</v>
+        <v>438</v>
       </c>
       <c r="C65" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D65">
         <v>45</v>
       </c>
       <c r="E65">
         <v>26</v>
       </c>
       <c r="F65">
         <v>62</v>
       </c>
       <c r="G65">
         <v>133</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>10</v>
       </c>
       <c r="B66" t="s">
-        <v>91</v>
+        <v>439</v>
       </c>
       <c r="C66" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D66">
         <v>329</v>
       </c>
       <c r="E66">
         <v>85</v>
       </c>
       <c r="F66">
         <v>108</v>
       </c>
       <c r="G66">
         <v>522</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>11</v>
       </c>
       <c r="B67" t="s">
-        <v>92</v>
+        <v>440</v>
       </c>
       <c r="C67" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D67">
         <v>193</v>
       </c>
       <c r="E67">
         <v>285</v>
       </c>
       <c r="F67">
         <v>45</v>
       </c>
       <c r="G67">
         <v>523</v>
       </c>
     </row>
     <row r="68"/>
     <row r="69">
       <c r="A69">
         <v>6</v>
       </c>
       <c r="B69" t="s">
         <v>11</v>
       </c>
       <c r="C69" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D69">
         <v>744</v>
       </c>
       <c r="E69">
         <v>700</v>
       </c>
       <c r="F69">
         <v>161</v>
       </c>
       <c r="G69">
         <v>1605</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B70" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C70" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D70">
         <v>293</v>
       </c>
       <c r="E70">
         <v>368</v>
       </c>
       <c r="F70">
         <v>74</v>
       </c>
       <c r="G70">
         <v>735</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1</v>
       </c>
       <c r="B71" t="s">
-        <v>93</v>
+        <v>441</v>
       </c>
       <c r="C71" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D71">
         <v>294</v>
       </c>
       <c r="E71">
         <v>205</v>
       </c>
       <c r="F71">
         <v>59</v>
       </c>
       <c r="G71">
         <v>558</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>2</v>
       </c>
       <c r="B72" t="s">
-        <v>94</v>
+        <v>442</v>
       </c>
       <c r="C72" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D72">
         <v>87</v>
       </c>
       <c r="E72">
         <v>63</v>
       </c>
       <c r="F72">
         <v>17</v>
       </c>
       <c r="G72">
         <v>167</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>3</v>
       </c>
       <c r="B73" t="s">
-        <v>95</v>
+        <v>443</v>
       </c>
       <c r="C73" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D73">
         <v>70</v>
       </c>
       <c r="E73">
         <v>64</v>
       </c>
       <c r="F73">
         <v>11</v>
       </c>
       <c r="G73">
         <v>145</v>
       </c>
     </row>
     <row r="74"/>
     <row r="75">
       <c r="A75">
         <v>7</v>
       </c>
       <c r="B75" t="s">
         <v>12</v>
       </c>
       <c r="C75" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D75">
         <v>10019</v>
       </c>
       <c r="E75">
         <v>3523</v>
       </c>
       <c r="F75">
         <v>6243</v>
       </c>
       <c r="G75">
         <v>19785</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B76" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C76" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D76">
         <v>992</v>
       </c>
       <c r="E76">
         <v>488</v>
       </c>
       <c r="F76">
         <v>194</v>
       </c>
       <c r="G76">
         <v>1674</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1</v>
       </c>
       <c r="B77" t="s">
-        <v>96</v>
+        <v>444</v>
       </c>
       <c r="C77" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D77">
         <v>3452</v>
       </c>
       <c r="E77">
         <v>1930</v>
       </c>
       <c r="F77">
         <v>567</v>
       </c>
       <c r="G77">
         <v>5949</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>2</v>
       </c>
       <c r="B78" t="s">
-        <v>97</v>
+        <v>445</v>
       </c>
       <c r="C78" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D78">
         <v>1312</v>
       </c>
       <c r="E78">
         <v>187</v>
       </c>
       <c r="F78">
         <v>147</v>
       </c>
       <c r="G78">
         <v>1646</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>3</v>
       </c>
       <c r="B79" t="s">
-        <v>98</v>
+        <v>446</v>
       </c>
       <c r="C79" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D79">
         <v>301</v>
       </c>
       <c r="E79">
         <v>53</v>
       </c>
       <c r="F79">
         <v>37</v>
       </c>
       <c r="G79">
         <v>391</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>4</v>
       </c>
       <c r="B80" t="s">
-        <v>99</v>
+        <v>447</v>
       </c>
       <c r="C80" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D80">
         <v>129</v>
       </c>
       <c r="E80">
         <v>46</v>
       </c>
       <c r="F80">
         <v>20</v>
       </c>
       <c r="G80">
         <v>195</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>5</v>
       </c>
       <c r="B81" t="s">
-        <v>100</v>
+        <v>448</v>
       </c>
       <c r="C81" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D81">
         <v>875</v>
       </c>
       <c r="E81">
         <v>71</v>
       </c>
       <c r="F81">
         <v>49</v>
       </c>
       <c r="G81">
         <v>995</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>6</v>
       </c>
       <c r="B82" t="s">
-        <v>101</v>
+        <v>449</v>
       </c>
       <c r="C82" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D82">
         <v>45</v>
       </c>
       <c r="E82">
         <v>30</v>
       </c>
       <c r="F82">
         <v>14</v>
       </c>
       <c r="G82">
         <v>89</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>7</v>
       </c>
       <c r="B83" t="s">
-        <v>102</v>
+        <v>450</v>
       </c>
       <c r="C83" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D83">
         <v>274</v>
       </c>
       <c r="E83">
         <v>88</v>
       </c>
       <c r="F83">
         <v>93</v>
       </c>
       <c r="G83">
         <v>455</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>8</v>
       </c>
       <c r="B84" t="s">
-        <v>103</v>
+        <v>451</v>
       </c>
       <c r="C84" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D84">
         <v>45</v>
       </c>
       <c r="E84">
         <v>11</v>
       </c>
       <c r="F84">
         <v>20</v>
       </c>
       <c r="G84">
         <v>76</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>9</v>
       </c>
       <c r="B85" t="s">
-        <v>104</v>
+        <v>452</v>
       </c>
       <c r="C85" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D85">
         <v>858</v>
       </c>
       <c r="E85">
         <v>490</v>
       </c>
       <c r="F85">
         <v>5003</v>
       </c>
       <c r="G85">
         <v>6351</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>10</v>
       </c>
       <c r="B86" t="s">
-        <v>105</v>
+        <v>453</v>
       </c>
       <c r="C86" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D86">
         <v>348</v>
       </c>
       <c r="E86">
         <v>72</v>
       </c>
       <c r="F86">
         <v>38</v>
       </c>
       <c r="G86">
         <v>458</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>11</v>
       </c>
       <c r="B87" t="s">
-        <v>106</v>
+        <v>454</v>
       </c>
       <c r="C87" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D87">
         <v>1388</v>
       </c>
       <c r="E87">
         <v>57</v>
       </c>
       <c r="F87">
         <v>61</v>
       </c>
       <c r="G87">
         <v>1506</v>
       </c>
     </row>
     <row r="88"/>
     <row r="89">
       <c r="A89">
         <v>8</v>
       </c>
       <c r="B89" t="s">
         <v>13</v>
       </c>
       <c r="C89" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D89">
         <v>27702</v>
       </c>
       <c r="E89">
         <v>10728</v>
       </c>
       <c r="F89">
         <v>8526</v>
       </c>
       <c r="G89">
         <v>46956</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B90" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C90" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D90">
         <v>1248</v>
       </c>
       <c r="E90">
         <v>591</v>
       </c>
       <c r="F90">
         <v>435</v>
       </c>
       <c r="G90">
         <v>2274</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>1</v>
       </c>
       <c r="B91" t="s">
-        <v>107</v>
+        <v>455</v>
       </c>
       <c r="C91" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D91">
         <v>9412</v>
       </c>
       <c r="E91">
         <v>2697</v>
       </c>
       <c r="F91">
         <v>4573</v>
       </c>
       <c r="G91">
         <v>16682</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>2</v>
       </c>
       <c r="B92" t="s">
-        <v>108</v>
+        <v>456</v>
       </c>
       <c r="C92" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D92">
         <v>1809</v>
       </c>
       <c r="E92">
         <v>325</v>
       </c>
       <c r="F92">
         <v>425</v>
       </c>
       <c r="G92">
         <v>2559</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>3</v>
       </c>
       <c r="B93" t="s">
-        <v>109</v>
+        <v>457</v>
       </c>
       <c r="C93" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D93">
         <v>985</v>
       </c>
       <c r="E93">
         <v>3288</v>
       </c>
       <c r="F93">
         <v>140</v>
       </c>
       <c r="G93">
         <v>4413</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>4</v>
       </c>
       <c r="B94" t="s">
-        <v>110</v>
+        <v>458</v>
       </c>
       <c r="C94" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D94">
         <v>1759</v>
       </c>
       <c r="E94">
         <v>275</v>
       </c>
       <c r="F94">
         <v>765</v>
       </c>
       <c r="G94">
         <v>2799</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>5</v>
       </c>
       <c r="B95" t="s">
-        <v>111</v>
+        <v>459</v>
       </c>
       <c r="C95" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D95">
         <v>320</v>
       </c>
       <c r="E95">
         <v>1525</v>
       </c>
       <c r="F95">
         <v>97</v>
       </c>
       <c r="G95">
         <v>1942</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>6</v>
       </c>
       <c r="B96" t="s">
-        <v>112</v>
+        <v>460</v>
       </c>
       <c r="C96" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D96">
         <v>213</v>
       </c>
       <c r="E96">
         <v>170</v>
       </c>
       <c r="F96">
         <v>51</v>
       </c>
       <c r="G96">
         <v>434</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>7</v>
       </c>
       <c r="B97" t="s">
-        <v>113</v>
+        <v>461</v>
       </c>
       <c r="C97" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D97">
         <v>688</v>
       </c>
       <c r="E97">
         <v>750</v>
       </c>
       <c r="F97">
         <v>90</v>
       </c>
       <c r="G97">
         <v>1528</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>8</v>
       </c>
       <c r="B98" t="s">
-        <v>114</v>
+        <v>462</v>
       </c>
       <c r="C98" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D98">
         <v>3000</v>
       </c>
       <c r="E98">
         <v>400</v>
       </c>
       <c r="F98">
         <v>1260</v>
       </c>
       <c r="G98">
         <v>4660</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>9</v>
       </c>
       <c r="B99" t="s">
-        <v>115</v>
+        <v>77</v>
       </c>
       <c r="C99" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D99">
         <v>104</v>
       </c>
       <c r="E99">
         <v>38</v>
       </c>
       <c r="F99">
         <v>145</v>
       </c>
       <c r="G99">
         <v>287</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>10</v>
       </c>
       <c r="B100" t="s">
-        <v>116</v>
+        <v>463</v>
       </c>
       <c r="C100" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D100">
         <v>64</v>
       </c>
       <c r="E100">
         <v>412</v>
       </c>
       <c r="F100">
         <v>175</v>
       </c>
       <c r="G100">
         <v>651</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>11</v>
       </c>
       <c r="B101" t="s">
-        <v>117</v>
+        <v>464</v>
       </c>
       <c r="C101" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D101">
         <v>8100</v>
       </c>
       <c r="E101">
         <v>257</v>
       </c>
       <c r="F101">
         <v>370</v>
       </c>
       <c r="G101">
         <v>8727</v>
       </c>
     </row>
     <row r="102"/>
     <row r="103">
       <c r="A103">
         <v>9</v>
       </c>
       <c r="B103" t="s">
         <v>14</v>
       </c>
       <c r="C103" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D103">
         <v>329</v>
       </c>
       <c r="E103">
         <v>161</v>
       </c>
       <c r="F103">
         <v>226</v>
       </c>
       <c r="G103">
         <v>716</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B104" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C104" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D104">
         <v>203</v>
       </c>
       <c r="E104">
         <v>77</v>
       </c>
       <c r="F104">
         <v>134</v>
       </c>
       <c r="G104">
         <v>414</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1</v>
       </c>
       <c r="B105" t="s">
-        <v>118</v>
+        <v>465</v>
       </c>
       <c r="C105" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D105">
         <v>126</v>
       </c>
       <c r="E105">
         <v>84</v>
       </c>
       <c r="F105">
         <v>92</v>
       </c>
       <c r="G105">
         <v>302</v>
       </c>
     </row>
     <row r="106"/>
     <row r="107">
       <c r="A107">
         <v>10</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D107">
         <v>13489</v>
       </c>
       <c r="E107">
         <v>7116</v>
       </c>
       <c r="F107">
         <v>2459</v>
       </c>
       <c r="G107">
         <v>23064</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B108" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C108" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D108">
         <v>496</v>
       </c>
       <c r="E108">
         <v>348</v>
       </c>
       <c r="F108">
         <v>74</v>
       </c>
       <c r="G108">
         <v>918</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1</v>
       </c>
       <c r="B109" t="s">
-        <v>119</v>
+        <v>466</v>
       </c>
       <c r="C109" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D109">
         <v>10265</v>
       </c>
       <c r="E109">
         <v>1034</v>
       </c>
       <c r="F109">
         <v>1761</v>
       </c>
       <c r="G109">
         <v>13060</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>2</v>
       </c>
       <c r="B110" t="s">
-        <v>120</v>
+        <v>467</v>
       </c>
       <c r="C110" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D110">
         <v>439</v>
       </c>
       <c r="E110">
         <v>4295</v>
       </c>
       <c r="F110">
         <v>60</v>
       </c>
       <c r="G110">
         <v>4794</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>3</v>
       </c>
       <c r="B111" t="s">
-        <v>54</v>
+        <v>402</v>
       </c>
       <c r="C111" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D111">
         <v>355</v>
       </c>
       <c r="E111">
         <v>109</v>
       </c>
       <c r="F111">
         <v>161</v>
       </c>
       <c r="G111">
         <v>625</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>4</v>
       </c>
       <c r="B112" t="s">
-        <v>121</v>
+        <v>468</v>
       </c>
       <c r="C112" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D112">
         <v>649</v>
       </c>
       <c r="E112">
         <v>151</v>
       </c>
       <c r="F112">
         <v>51</v>
       </c>
       <c r="G112">
         <v>851</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>5</v>
       </c>
       <c r="B113" t="s">
-        <v>122</v>
+        <v>469</v>
       </c>
       <c r="C113" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D113">
         <v>92</v>
       </c>
       <c r="E113">
         <v>62</v>
       </c>
       <c r="F113">
         <v>33</v>
       </c>
       <c r="G113">
         <v>187</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>6</v>
       </c>
       <c r="B114" t="s">
-        <v>123</v>
+        <v>470</v>
       </c>
       <c r="C114" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D114">
         <v>23</v>
       </c>
       <c r="E114">
         <v>39</v>
       </c>
       <c r="F114">
         <v>23</v>
       </c>
       <c r="G114">
         <v>85</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>7</v>
       </c>
       <c r="B115" t="s">
-        <v>124</v>
+        <v>471</v>
       </c>
       <c r="C115" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D115">
         <v>66</v>
       </c>
       <c r="E115">
         <v>36</v>
       </c>
       <c r="F115">
         <v>15</v>
       </c>
       <c r="G115">
         <v>117</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>8</v>
       </c>
       <c r="B116" t="s">
-        <v>125</v>
+        <v>472</v>
       </c>
       <c r="C116" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D116">
         <v>56</v>
       </c>
       <c r="E116">
         <v>49</v>
       </c>
       <c r="F116">
         <v>15</v>
       </c>
       <c r="G116">
         <v>120</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>9</v>
       </c>
       <c r="B117" t="s">
-        <v>126</v>
+        <v>473</v>
       </c>
       <c r="C117" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D117">
         <v>154</v>
       </c>
       <c r="E117">
         <v>15</v>
       </c>
       <c r="F117">
         <v>26</v>
       </c>
       <c r="G117">
         <v>195</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>10</v>
       </c>
       <c r="B118" t="s">
-        <v>127</v>
+        <v>474</v>
       </c>
       <c r="C118" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D118">
         <v>414</v>
       </c>
       <c r="E118">
         <v>71</v>
       </c>
       <c r="F118">
         <v>181</v>
       </c>
       <c r="G118">
         <v>666</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>11</v>
       </c>
       <c r="B119" t="s">
-        <v>128</v>
+        <v>475</v>
       </c>
       <c r="C119" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D119">
         <v>480</v>
       </c>
       <c r="E119">
         <v>907</v>
       </c>
       <c r="F119">
         <v>59</v>
       </c>
       <c r="G119">
         <v>1446</v>
       </c>
     </row>
     <row r="120"/>
     <row r="121">
       <c r="A121">
         <v>11</v>
       </c>
       <c r="B121" t="s">
         <v>16</v>
       </c>
       <c r="C121" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D121">
         <v>1896</v>
       </c>
       <c r="E121">
         <v>763</v>
       </c>
       <c r="F121">
         <v>489</v>
       </c>
       <c r="G121">
         <v>3148</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B122" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C122" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D122">
         <v>786</v>
       </c>
       <c r="E122">
         <v>277</v>
       </c>
       <c r="F122">
         <v>116</v>
       </c>
       <c r="G122">
         <v>1179</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1</v>
       </c>
       <c r="B123" t="s">
-        <v>129</v>
+        <v>476</v>
       </c>
       <c r="C123" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D123">
         <v>516</v>
       </c>
       <c r="E123">
         <v>324</v>
       </c>
       <c r="F123">
         <v>115</v>
       </c>
       <c r="G123">
         <v>955</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>2</v>
       </c>
       <c r="B124" t="s">
-        <v>130</v>
+        <v>477</v>
       </c>
       <c r="C124" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D124">
         <v>308</v>
       </c>
       <c r="E124">
         <v>78</v>
       </c>
       <c r="F124">
         <v>94</v>
       </c>
       <c r="G124">
         <v>480</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>3</v>
       </c>
       <c r="B125" t="s">
-        <v>131</v>
+        <v>478</v>
       </c>
       <c r="C125" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D125">
         <v>75</v>
       </c>
       <c r="E125">
         <v>26</v>
       </c>
       <c r="F125">
         <v>18</v>
       </c>
       <c r="G125">
         <v>119</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>4</v>
       </c>
       <c r="B126" t="s">
-        <v>132</v>
+        <v>479</v>
       </c>
       <c r="C126" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D126">
         <v>41</v>
       </c>
       <c r="E126">
         <v>26</v>
       </c>
       <c r="F126">
         <v>29</v>
       </c>
       <c r="G126">
         <v>96</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>5</v>
       </c>
       <c r="B127" t="s">
-        <v>133</v>
+        <v>480</v>
       </c>
       <c r="C127" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D127">
         <v>170</v>
       </c>
       <c r="E127">
         <v>32</v>
       </c>
       <c r="F127">
         <v>117</v>
       </c>
       <c r="G127">
         <v>319</v>
       </c>
     </row>
     <row r="128"/>
     <row r="129">
       <c r="A129">
         <v>12</v>
       </c>
       <c r="B129" t="s">
         <v>17</v>
       </c>
       <c r="C129" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D129">
         <v>43427</v>
       </c>
       <c r="E129">
         <v>6434</v>
       </c>
       <c r="F129">
         <v>15979</v>
       </c>
       <c r="G129">
         <v>65840</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B130" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C130" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D130">
         <v>1705</v>
       </c>
       <c r="E130">
         <v>649</v>
       </c>
       <c r="F130">
         <v>389</v>
       </c>
       <c r="G130">
         <v>2743</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>1</v>
       </c>
       <c r="B131" t="s">
-        <v>134</v>
+        <v>481</v>
       </c>
       <c r="C131" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D131">
         <v>14938</v>
       </c>
       <c r="E131">
         <v>1837</v>
       </c>
       <c r="F131">
         <v>2933</v>
       </c>
       <c r="G131">
         <v>19708</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>2</v>
       </c>
       <c r="B132" t="s">
-        <v>135</v>
+        <v>482</v>
       </c>
       <c r="C132" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D132">
         <v>4659</v>
       </c>
       <c r="E132">
         <v>448</v>
       </c>
       <c r="F132">
         <v>825</v>
       </c>
       <c r="G132">
         <v>5932</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>3</v>
       </c>
       <c r="B133" t="s">
-        <v>136</v>
+        <v>483</v>
       </c>
       <c r="C133" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D133">
         <v>479</v>
       </c>
       <c r="E133">
         <v>110</v>
       </c>
       <c r="F133">
         <v>93</v>
       </c>
       <c r="G133">
         <v>682</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>4</v>
       </c>
       <c r="B134" t="s">
-        <v>137</v>
+        <v>484</v>
       </c>
       <c r="C134" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D134">
         <v>7633</v>
       </c>
       <c r="E134">
         <v>770</v>
       </c>
       <c r="F134">
         <v>1197</v>
       </c>
       <c r="G134">
         <v>9600</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>5</v>
       </c>
       <c r="B135" t="s">
-        <v>138</v>
+        <v>485</v>
       </c>
       <c r="C135" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D135">
         <v>4045</v>
       </c>
       <c r="E135">
         <v>535</v>
       </c>
       <c r="F135">
         <v>3789</v>
       </c>
       <c r="G135">
         <v>8369</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>6</v>
       </c>
       <c r="B136" t="s">
-        <v>139</v>
+        <v>486</v>
       </c>
       <c r="C136" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D136">
         <v>113</v>
       </c>
       <c r="E136">
         <v>80</v>
       </c>
       <c r="F136">
         <v>55</v>
       </c>
       <c r="G136">
         <v>248</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>7</v>
       </c>
       <c r="B137" t="s">
-        <v>140</v>
+        <v>487</v>
       </c>
       <c r="C137" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D137">
         <v>228</v>
       </c>
       <c r="E137">
         <v>1520</v>
       </c>
       <c r="F137">
         <v>128</v>
       </c>
       <c r="G137">
         <v>1876</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>8</v>
       </c>
       <c r="B138" t="s">
-        <v>141</v>
+        <v>488</v>
       </c>
       <c r="C138" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D138">
         <v>88</v>
       </c>
       <c r="E138">
         <v>12</v>
       </c>
       <c r="F138">
         <v>23</v>
       </c>
       <c r="G138">
         <v>123</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>9</v>
       </c>
       <c r="B139" t="s">
-        <v>142</v>
+        <v>489</v>
       </c>
       <c r="C139" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D139">
         <v>98</v>
       </c>
       <c r="E139">
         <v>12</v>
       </c>
       <c r="F139">
         <v>81</v>
       </c>
       <c r="G139">
         <v>191</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>10</v>
       </c>
       <c r="B140" t="s">
-        <v>143</v>
+        <v>490</v>
       </c>
       <c r="C140" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D140">
         <v>185</v>
       </c>
       <c r="E140">
         <v>49</v>
       </c>
       <c r="F140">
         <v>45</v>
       </c>
       <c r="G140">
         <v>279</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>11</v>
       </c>
       <c r="B141" t="s">
-        <v>144</v>
+        <v>491</v>
       </c>
       <c r="C141" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D141">
         <v>9256</v>
       </c>
       <c r="E141">
         <v>412</v>
       </c>
       <c r="F141">
         <v>6421</v>
       </c>
       <c r="G141">
         <v>16089</v>
       </c>
     </row>
     <row r="142"/>
     <row r="143">
       <c r="A143">
         <v>13</v>
       </c>
       <c r="B143" t="s">
         <v>18</v>
       </c>
       <c r="C143" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D143">
         <v>7550</v>
       </c>
       <c r="E143">
         <v>14684</v>
       </c>
       <c r="F143">
         <v>7021</v>
       </c>
       <c r="G143">
         <v>29255</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B144" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C144" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D144">
         <v>264</v>
       </c>
       <c r="E144">
         <v>372</v>
       </c>
       <c r="F144">
         <v>132</v>
       </c>
       <c r="G144">
         <v>768</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1</v>
       </c>
       <c r="B145" t="s">
-        <v>145</v>
+        <v>492</v>
       </c>
       <c r="C145" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D145">
         <v>1506</v>
       </c>
       <c r="E145">
         <v>1021</v>
       </c>
       <c r="F145">
         <v>3293</v>
       </c>
       <c r="G145">
         <v>5820</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>2</v>
       </c>
       <c r="B146" t="s">
-        <v>146</v>
+        <v>493</v>
       </c>
       <c r="C146" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D146">
         <v>1852</v>
       </c>
       <c r="E146">
         <v>12230</v>
       </c>
       <c r="F146">
         <v>142</v>
       </c>
       <c r="G146">
         <v>14224</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>3</v>
       </c>
       <c r="B147" t="s">
-        <v>147</v>
+        <v>494</v>
       </c>
       <c r="C147" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D147">
         <v>213</v>
       </c>
       <c r="E147">
         <v>118</v>
       </c>
       <c r="F147">
         <v>26</v>
       </c>
       <c r="G147">
         <v>357</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>4</v>
       </c>
       <c r="B148" t="s">
-        <v>148</v>
+        <v>495</v>
       </c>
       <c r="C148" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D148">
         <v>94</v>
       </c>
       <c r="E148">
         <v>0</v>
       </c>
       <c r="F148">
         <v>18</v>
       </c>
       <c r="G148">
         <v>112</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>5</v>
       </c>
       <c r="B149" t="s">
-        <v>149</v>
+        <v>496</v>
       </c>
       <c r="C149" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D149">
         <v>1335</v>
       </c>
       <c r="E149">
         <v>107</v>
       </c>
       <c r="F149">
         <v>62</v>
       </c>
       <c r="G149">
         <v>1504</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>6</v>
       </c>
       <c r="B150" t="s">
-        <v>150</v>
+        <v>497</v>
       </c>
       <c r="C150" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D150">
         <v>151</v>
       </c>
       <c r="E150">
         <v>90</v>
       </c>
       <c r="F150">
         <v>25</v>
       </c>
       <c r="G150">
         <v>266</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>7</v>
       </c>
       <c r="B151" t="s">
-        <v>151</v>
+        <v>498</v>
       </c>
       <c r="C151" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D151">
         <v>150</v>
       </c>
       <c r="E151">
         <v>142</v>
       </c>
       <c r="F151">
         <v>437</v>
       </c>
       <c r="G151">
         <v>729</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>8</v>
       </c>
       <c r="B152" t="s">
-        <v>152</v>
+        <v>499</v>
       </c>
       <c r="C152" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D152">
         <v>47</v>
       </c>
       <c r="E152">
         <v>21</v>
       </c>
       <c r="F152">
         <v>4</v>
       </c>
       <c r="G152">
         <v>72</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>9</v>
       </c>
       <c r="B153" t="s">
-        <v>153</v>
+        <v>500</v>
       </c>
       <c r="C153" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D153">
         <v>93</v>
       </c>
       <c r="E153">
         <v>119</v>
       </c>
       <c r="F153">
         <v>33</v>
       </c>
       <c r="G153">
         <v>245</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>10</v>
       </c>
       <c r="B154" t="s">
-        <v>154</v>
+        <v>501</v>
       </c>
       <c r="C154" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D154">
         <v>39</v>
       </c>
       <c r="E154">
         <v>59</v>
       </c>
       <c r="F154">
         <v>16</v>
       </c>
       <c r="G154">
         <v>114</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>11</v>
       </c>
       <c r="B155" t="s">
-        <v>155</v>
+        <v>502</v>
       </c>
       <c r="C155" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D155">
         <v>1806</v>
       </c>
       <c r="E155">
         <v>405</v>
       </c>
       <c r="F155">
         <v>2833</v>
       </c>
       <c r="G155">
         <v>5044</v>
       </c>
     </row>
     <row r="156"/>
     <row r="157">
       <c r="A157">
         <v>14</v>
       </c>
       <c r="B157" t="s">
         <v>19</v>
       </c>
       <c r="C157" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D157">
         <v>35680</v>
       </c>
       <c r="E157">
         <v>6417</v>
       </c>
       <c r="F157">
         <v>19429</v>
       </c>
       <c r="G157">
         <v>61526</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B158" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C158" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D158">
         <v>1112</v>
       </c>
       <c r="E158">
         <v>567</v>
       </c>
       <c r="F158">
         <v>449</v>
       </c>
       <c r="G158">
         <v>2128</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>1</v>
       </c>
       <c r="B159" t="s">
-        <v>156</v>
+        <v>503</v>
       </c>
       <c r="C159" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D159">
         <v>13501</v>
       </c>
       <c r="E159">
         <v>1784</v>
       </c>
       <c r="F159">
         <v>3685</v>
       </c>
       <c r="G159">
         <v>18970</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>2</v>
       </c>
       <c r="B160" t="s">
-        <v>157</v>
+        <v>504</v>
       </c>
       <c r="C160" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D160">
         <v>9870</v>
       </c>
       <c r="E160">
         <v>1294</v>
       </c>
       <c r="F160">
         <v>743</v>
       </c>
       <c r="G160">
         <v>11907</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>3</v>
       </c>
       <c r="B161" t="s">
-        <v>158</v>
+        <v>505</v>
       </c>
       <c r="C161" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D161">
         <v>6548</v>
       </c>
       <c r="E161">
         <v>1131</v>
       </c>
       <c r="F161">
         <v>3993</v>
       </c>
       <c r="G161">
         <v>11672</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>4</v>
       </c>
       <c r="B162" t="s">
-        <v>159</v>
+        <v>506</v>
       </c>
       <c r="C162" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D162">
         <v>799</v>
       </c>
       <c r="E162">
         <v>261</v>
       </c>
       <c r="F162">
         <v>290</v>
       </c>
       <c r="G162">
         <v>1350</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>5</v>
       </c>
       <c r="B163" t="s">
-        <v>160</v>
+        <v>507</v>
       </c>
       <c r="C163" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D163">
         <v>283</v>
       </c>
       <c r="E163">
         <v>74</v>
       </c>
       <c r="F163">
         <v>163</v>
       </c>
       <c r="G163">
         <v>520</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>6</v>
       </c>
       <c r="B164" t="s">
-        <v>161</v>
+        <v>508</v>
       </c>
       <c r="C164" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D164">
         <v>300</v>
       </c>
       <c r="E164">
         <v>63</v>
       </c>
       <c r="F164">
         <v>146</v>
       </c>
       <c r="G164">
         <v>509</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>7</v>
       </c>
       <c r="B165" t="s">
-        <v>162</v>
+        <v>509</v>
       </c>
       <c r="C165" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D165">
         <v>113</v>
       </c>
       <c r="E165">
         <v>681</v>
       </c>
       <c r="F165">
         <v>81</v>
       </c>
       <c r="G165">
         <v>875</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>8</v>
       </c>
       <c r="B166" t="s">
-        <v>163</v>
+        <v>510</v>
       </c>
       <c r="C166" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D166">
         <v>115</v>
       </c>
       <c r="E166">
         <v>37</v>
       </c>
       <c r="F166">
         <v>84</v>
       </c>
       <c r="G166">
         <v>236</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>9</v>
       </c>
       <c r="B167" t="s">
-        <v>164</v>
+        <v>511</v>
       </c>
       <c r="C167" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D167">
         <v>2316</v>
       </c>
       <c r="E167">
         <v>222</v>
       </c>
       <c r="F167">
         <v>9611</v>
       </c>
       <c r="G167">
         <v>12149</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>10</v>
       </c>
       <c r="B168" t="s">
-        <v>165</v>
+        <v>512</v>
       </c>
       <c r="C168" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D168">
         <v>114</v>
       </c>
       <c r="E168">
         <v>243</v>
       </c>
       <c r="F168">
         <v>43</v>
       </c>
       <c r="G168">
         <v>400</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>11</v>
       </c>
       <c r="B169" t="s">
-        <v>166</v>
+        <v>513</v>
       </c>
       <c r="C169" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D169">
         <v>609</v>
       </c>
       <c r="E169">
         <v>60</v>
       </c>
       <c r="F169">
         <v>141</v>
       </c>
       <c r="G169">
         <v>810</v>
       </c>
     </row>
     <row r="170"/>
     <row r="171">
       <c r="A171">
         <v>16</v>
       </c>
       <c r="B171" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C171" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D171">
         <v>7641</v>
       </c>
       <c r="E171">
         <v>5833</v>
       </c>
       <c r="F171">
         <v>1899</v>
       </c>
       <c r="G171">
         <v>15373</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B172" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C172" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D172">
         <v>149</v>
       </c>
       <c r="E172">
         <v>142</v>
       </c>
       <c r="F172">
         <v>49</v>
       </c>
       <c r="G172">
         <v>340</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>1</v>
       </c>
       <c r="B173" t="s">
-        <v>167</v>
+        <v>514</v>
       </c>
       <c r="C173" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D173">
         <v>567</v>
       </c>
       <c r="E173">
         <v>3504</v>
       </c>
       <c r="F173">
         <v>137</v>
       </c>
       <c r="G173">
         <v>4208</v>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>2</v>
       </c>
       <c r="B174" t="s">
-        <v>168</v>
+        <v>515</v>
       </c>
       <c r="C174" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D174">
         <v>1054</v>
       </c>
       <c r="E174">
         <v>1032</v>
       </c>
       <c r="F174">
         <v>92</v>
       </c>
       <c r="G174">
         <v>2178</v>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>3</v>
       </c>
       <c r="B175" t="s">
-        <v>169</v>
+        <v>516</v>
       </c>
       <c r="C175" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D175">
         <v>43</v>
       </c>
       <c r="E175">
         <v>25</v>
       </c>
       <c r="F175">
         <v>27</v>
       </c>
       <c r="G175">
         <v>95</v>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>4</v>
       </c>
       <c r="B176" t="s">
-        <v>170</v>
+        <v>517</v>
       </c>
       <c r="C176" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D176">
         <v>573</v>
       </c>
       <c r="E176">
         <v>71</v>
       </c>
       <c r="F176">
         <v>1000</v>
       </c>
       <c r="G176">
         <v>1644</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>5</v>
       </c>
       <c r="B177" t="s">
-        <v>171</v>
+        <v>518</v>
       </c>
       <c r="C177" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D177">
         <v>272</v>
       </c>
       <c r="E177">
         <v>200</v>
       </c>
       <c r="F177">
         <v>334</v>
       </c>
       <c r="G177">
         <v>806</v>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>6</v>
       </c>
       <c r="B178" t="s">
-        <v>172</v>
+        <v>519</v>
       </c>
       <c r="C178" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D178">
         <v>290</v>
       </c>
       <c r="E178">
         <v>12</v>
       </c>
       <c r="F178">
         <v>20</v>
       </c>
       <c r="G178">
         <v>322</v>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>7</v>
       </c>
       <c r="B179" t="s">
-        <v>173</v>
+        <v>520</v>
       </c>
       <c r="C179" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D179">
         <v>496</v>
       </c>
       <c r="E179">
         <v>43</v>
       </c>
       <c r="F179">
         <v>27</v>
       </c>
       <c r="G179">
         <v>566</v>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>8</v>
       </c>
       <c r="B180" t="s">
-        <v>174</v>
+        <v>521</v>
       </c>
       <c r="C180" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D180">
         <v>60</v>
       </c>
       <c r="E180">
         <v>62</v>
       </c>
       <c r="F180">
         <v>9</v>
       </c>
       <c r="G180">
         <v>131</v>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>9</v>
       </c>
       <c r="B181" t="s">
-        <v>175</v>
+        <v>522</v>
       </c>
       <c r="C181" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D181">
         <v>14</v>
       </c>
       <c r="E181">
         <v>9</v>
       </c>
       <c r="F181">
         <v>6</v>
       </c>
       <c r="G181">
         <v>29</v>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>10</v>
       </c>
       <c r="B182" t="s">
-        <v>176</v>
+        <v>523</v>
       </c>
       <c r="C182" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D182">
         <v>492</v>
       </c>
       <c r="E182">
         <v>152</v>
       </c>
       <c r="F182">
         <v>68</v>
       </c>
       <c r="G182">
         <v>712</v>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>11</v>
       </c>
       <c r="B183" t="s">
-        <v>177</v>
+        <v>524</v>
       </c>
       <c r="C183" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D183">
         <v>3631</v>
       </c>
       <c r="E183">
         <v>581</v>
       </c>
       <c r="F183">
         <v>130</v>
       </c>
       <c r="G183">
         <v>4342</v>
       </c>
     </row>
     <row r="184"/>
     <row r="185">
       <c r="A185">
         <v>17</v>
       </c>
       <c r="B185" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C185" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D185">
         <v>6611</v>
       </c>
       <c r="E185">
         <v>35339</v>
       </c>
       <c r="F185">
         <v>833</v>
       </c>
       <c r="G185">
         <v>42783</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B186" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C186" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D186">
         <v>659</v>
       </c>
       <c r="E186">
         <v>1151</v>
       </c>
       <c r="F186">
         <v>68</v>
       </c>
       <c r="G186">
         <v>1878</v>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>1</v>
       </c>
       <c r="B187" t="s">
-        <v>178</v>
+        <v>525</v>
       </c>
       <c r="C187" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D187">
         <v>3010</v>
       </c>
       <c r="E187">
         <v>17094</v>
       </c>
       <c r="F187">
         <v>129</v>
       </c>
       <c r="G187">
         <v>20233</v>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>2</v>
       </c>
       <c r="B188" t="s">
-        <v>179</v>
+        <v>526</v>
       </c>
       <c r="C188" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D188">
         <v>444</v>
       </c>
       <c r="E188">
         <v>289</v>
       </c>
       <c r="F188">
         <v>291</v>
       </c>
       <c r="G188">
         <v>1024</v>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>3</v>
       </c>
       <c r="B189" t="s">
-        <v>180</v>
+        <v>527</v>
       </c>
       <c r="C189" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D189">
         <v>126</v>
       </c>
       <c r="E189">
         <v>89</v>
       </c>
       <c r="F189">
         <v>49</v>
       </c>
       <c r="G189">
         <v>264</v>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>4</v>
       </c>
       <c r="B190" t="s">
-        <v>181</v>
+        <v>528</v>
       </c>
       <c r="C190" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D190">
         <v>729</v>
       </c>
       <c r="E190">
         <v>78</v>
       </c>
       <c r="F190">
         <v>96</v>
       </c>
       <c r="G190">
         <v>903</v>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>5</v>
       </c>
       <c r="B191" t="s">
-        <v>182</v>
+        <v>529</v>
       </c>
       <c r="C191" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D191">
         <v>85</v>
       </c>
       <c r="E191">
         <v>60</v>
       </c>
       <c r="F191">
         <v>6</v>
       </c>
       <c r="G191">
         <v>151</v>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>6</v>
       </c>
       <c r="B192" t="s">
-        <v>183</v>
+        <v>530</v>
       </c>
       <c r="C192" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D192">
         <v>67</v>
       </c>
       <c r="E192">
         <v>41</v>
       </c>
       <c r="F192">
         <v>11</v>
       </c>
       <c r="G192">
         <v>119</v>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>7</v>
       </c>
       <c r="B193" t="s">
-        <v>184</v>
+        <v>531</v>
       </c>
       <c r="C193" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D193">
         <v>242</v>
       </c>
       <c r="E193">
         <v>157</v>
       </c>
       <c r="F193">
         <v>32</v>
       </c>
       <c r="G193">
         <v>431</v>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>8</v>
       </c>
       <c r="B194" t="s">
-        <v>185</v>
+        <v>532</v>
       </c>
       <c r="C194" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D194">
         <v>46</v>
       </c>
       <c r="E194">
         <v>10</v>
       </c>
       <c r="F194">
         <v>5</v>
       </c>
       <c r="G194">
         <v>61</v>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>9</v>
       </c>
       <c r="B195" t="s">
-        <v>186</v>
+        <v>533</v>
       </c>
       <c r="C195" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D195">
         <v>48</v>
       </c>
       <c r="E195">
         <v>24</v>
       </c>
       <c r="F195">
         <v>6</v>
       </c>
       <c r="G195">
         <v>78</v>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>10</v>
       </c>
       <c r="B196" t="s">
-        <v>187</v>
+        <v>534</v>
       </c>
       <c r="C196" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D196">
         <v>117</v>
       </c>
       <c r="E196">
         <v>83</v>
       </c>
       <c r="F196">
         <v>24</v>
       </c>
       <c r="G196">
         <v>224</v>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>11</v>
       </c>
       <c r="B197" t="s">
-        <v>188</v>
+        <v>535</v>
       </c>
       <c r="C197" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D197">
         <v>1038</v>
       </c>
       <c r="E197">
         <v>16263</v>
       </c>
       <c r="F197">
         <v>116</v>
       </c>
       <c r="G197">
         <v>17417</v>
       </c>
     </row>
     <row r="198"/>
     <row r="199">
       <c r="A199">
         <v>24</v>
       </c>
       <c r="B199" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C199" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D199">
         <v>907</v>
       </c>
       <c r="E199">
         <v>648</v>
       </c>
       <c r="F199">
         <v>231</v>
       </c>
       <c r="G199">
         <v>1786</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B200" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C200" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D200">
         <v>193</v>
       </c>
       <c r="E200">
         <v>84</v>
       </c>
       <c r="F200">
         <v>34</v>
       </c>
       <c r="G200">
         <v>311</v>
       </c>
     </row>
     <row r="201">
       <c r="A201">
         <v>1</v>
       </c>
       <c r="B201" t="s">
-        <v>189</v>
+        <v>536</v>
       </c>
       <c r="C201" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D201">
         <v>218</v>
       </c>
       <c r="E201">
         <v>352</v>
       </c>
       <c r="F201">
         <v>57</v>
       </c>
       <c r="G201">
         <v>627</v>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>2</v>
       </c>
       <c r="B202" t="s">
-        <v>190</v>
+        <v>537</v>
       </c>
       <c r="C202" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D202">
         <v>90</v>
       </c>
       <c r="E202">
         <v>96</v>
       </c>
       <c r="F202">
         <v>17</v>
       </c>
       <c r="G202">
         <v>203</v>
       </c>
     </row>
     <row r="203">
       <c r="A203">
         <v>3</v>
       </c>
       <c r="B203" t="s">
-        <v>191</v>
+        <v>538</v>
       </c>
       <c r="C203" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D203">
         <v>34</v>
       </c>
       <c r="E203">
         <v>12</v>
       </c>
       <c r="F203">
         <v>4</v>
       </c>
       <c r="G203">
         <v>50</v>
       </c>
     </row>
     <row r="204">
       <c r="A204">
         <v>4</v>
       </c>
       <c r="B204" t="s">
-        <v>192</v>
+        <v>539</v>
       </c>
       <c r="C204" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D204">
         <v>119</v>
       </c>
       <c r="E204">
         <v>12</v>
       </c>
       <c r="F204">
         <v>11</v>
       </c>
       <c r="G204">
         <v>142</v>
       </c>
     </row>
     <row r="205">
       <c r="A205">
         <v>5</v>
       </c>
       <c r="B205" t="s">
-        <v>193</v>
+        <v>540</v>
       </c>
       <c r="C205" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D205">
         <v>31</v>
       </c>
       <c r="E205">
         <v>14</v>
       </c>
       <c r="F205">
         <v>63</v>
       </c>
       <c r="G205">
         <v>108</v>
       </c>
     </row>
     <row r="206">
       <c r="A206">
         <v>6</v>
       </c>
       <c r="B206" t="s">
-        <v>194</v>
+        <v>541</v>
       </c>
       <c r="C206" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D206">
         <v>21</v>
       </c>
       <c r="E206">
         <v>10</v>
       </c>
       <c r="F206">
         <v>1</v>
       </c>
       <c r="G206">
         <v>32</v>
       </c>
     </row>
     <row r="207">
       <c r="A207">
         <v>7</v>
       </c>
       <c r="B207" t="s">
-        <v>195</v>
+        <v>542</v>
       </c>
       <c r="C207" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D207">
         <v>69</v>
       </c>
       <c r="E207">
         <v>11</v>
       </c>
       <c r="F207">
         <v>10</v>
       </c>
       <c r="G207">
         <v>90</v>
       </c>
     </row>
     <row r="208">
       <c r="A208">
         <v>8</v>
       </c>
       <c r="B208" t="s">
-        <v>196</v>
+        <v>543</v>
       </c>
       <c r="C208" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D208">
         <v>38</v>
       </c>
       <c r="E208">
         <v>9</v>
       </c>
       <c r="F208">
         <v>12</v>
       </c>
       <c r="G208">
         <v>59</v>
       </c>
     </row>
     <row r="209">
       <c r="A209">
         <v>9</v>
       </c>
       <c r="B209" t="s">
-        <v>197</v>
+        <v>544</v>
       </c>
       <c r="C209" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D209">
         <v>36</v>
       </c>
       <c r="E209">
         <v>17</v>
       </c>
       <c r="F209">
         <v>9</v>
       </c>
       <c r="G209">
         <v>62</v>
       </c>
     </row>
     <row r="210">
       <c r="A210">
         <v>10</v>
       </c>
       <c r="B210" t="s">
-        <v>198</v>
+        <v>545</v>
       </c>
       <c r="C210" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D210">
         <v>12</v>
       </c>
       <c r="E210">
         <v>4</v>
       </c>
       <c r="F210">
         <v>2</v>
       </c>
       <c r="G210">
         <v>18</v>
       </c>
     </row>
     <row r="211">
       <c r="A211">
         <v>11</v>
       </c>
       <c r="B211" t="s">
-        <v>199</v>
+        <v>546</v>
       </c>
       <c r="C211" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D211">
         <v>46</v>
       </c>
       <c r="E211">
         <v>27</v>
       </c>
       <c r="F211">
         <v>11</v>
       </c>
       <c r="G211">
         <v>84</v>
-      </c>
-[...6869 lines deleted...]
-        <v>113</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>