--- v0 (2026-02-07)
+++ v1 (2026-04-09)
@@ -20,178 +20,526 @@
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
-    <sheet name="BALI 3 - Partai" sheetId="2" r:id="rId4"/>
-[...6 lines deleted...]
-    <sheet name="BALI 7 - Caleg" sheetId="9" r:id="rId12"/>
+    <sheet name="BALI 1 - Partai" sheetId="2" r:id="rId4"/>
+    <sheet name="BALI 1 - Caleg" sheetId="3" r:id="rId6"/>
+    <sheet name="BALI 3 - Partai" sheetId="4" r:id="rId7"/>
+    <sheet name="BALI 3 - Caleg" sheetId="5" r:id="rId8"/>
+    <sheet name="BALI 5 - Partai" sheetId="6" r:id="rId9"/>
+    <sheet name="BALI 5 - Caleg" sheetId="7" r:id="rId10"/>
+    <sheet name="BALI 6 - Partai" sheetId="8" r:id="rId11"/>
+    <sheet name="BALI 6 - Caleg" sheetId="9" r:id="rId12"/>
     <sheet name="BALI 9 - Partai" sheetId="10" r:id="rId13"/>
     <sheet name="BALI 9 - Caleg" sheetId="11" r:id="rId14"/>
-    <sheet name="BALI 1 - Partai" sheetId="12" r:id="rId15"/>
-    <sheet name="BALI 1 - Caleg" sheetId="13" r:id="rId16"/>
+    <sheet name="BALI 2 - Partai" sheetId="12" r:id="rId15"/>
+    <sheet name="BALI 2 - Caleg" sheetId="13" r:id="rId16"/>
     <sheet name="BALI 4 - Partai" sheetId="14" r:id="rId17"/>
     <sheet name="BALI 4 - Caleg" sheetId="15" r:id="rId18"/>
-    <sheet name="BALI 8 - Partai" sheetId="16" r:id="rId19"/>
-[...2 lines deleted...]
-    <sheet name="BALI 2 - Caleg" sheetId="19" r:id="rId22"/>
+    <sheet name="BALI 7 - Partai" sheetId="16" r:id="rId19"/>
+    <sheet name="BALI 7 - Caleg" sheetId="17" r:id="rId20"/>
+    <sheet name="BALI 8 - Partai" sheetId="18" r:id="rId21"/>
+    <sheet name="BALI 8 - Caleg" sheetId="19" r:id="rId22"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="624" uniqueCount="624">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PROVINSI</t>
   </si>
   <si>
     <t>KODE DAPIL</t>
   </si>
   <si>
     <t>DAPIL</t>
   </si>
   <si>
     <t>KODE KABUPATEN</t>
   </si>
   <si>
     <t>KABUPATEN/KOTA</t>
   </si>
   <si>
     <t>PKB</t>
   </si>
   <si>
     <t>GERINDRA</t>
   </si>
   <si>
     <t>PDIP</t>
   </si>
   <si>
     <t>GOLKAR</t>
   </si>
   <si>
     <t>NASDEM</t>
   </si>
   <si>
     <t>BURUH</t>
   </si>
   <si>
     <t>GELORA</t>
   </si>
   <si>
+    <t>PKS</t>
+  </si>
+  <si>
     <t>PKN</t>
   </si>
   <si>
+    <t>HANURA</t>
+  </si>
+  <si>
     <t>GARUDA</t>
   </si>
   <si>
     <t>PAN</t>
   </si>
   <si>
+    <t>PBB</t>
+  </si>
+  <si>
     <t>DEMOKRAT</t>
   </si>
   <si>
     <t>PSI</t>
   </si>
   <si>
     <t>PERINDO</t>
   </si>
   <si>
+    <t>PPP</t>
+  </si>
+  <si>
+    <t>UMMAT</t>
+  </si>
+  <si>
     <t>TOTAL SUARA</t>
   </si>
   <si>
     <t>BALI</t>
   </si>
   <si>
+    <t>510001</t>
+  </si>
+  <si>
+    <t>BALI 1</t>
+  </si>
+  <si>
+    <t>5171</t>
+  </si>
+  <si>
+    <t>KOTA DENPASAR</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>NOMOR</t>
+  </si>
+  <si>
+    <t>PARTAI</t>
+  </si>
+  <si>
+    <t>JENIS SUARA</t>
+  </si>
+  <si>
+    <t>SUARA TOTAL</t>
+  </si>
+  <si>
+    <t>SUARA PARTAI</t>
+  </si>
+  <si>
+    <t>H. MOH. HASAN, S.H.</t>
+  </si>
+  <si>
+    <t>CALEG</t>
+  </si>
+  <si>
+    <t>MOH.BADRUL JAMALUDIN, S.I.P., S.Pd.I., M.Pd.I.</t>
+  </si>
+  <si>
+    <t>NUR LAYLI RAMADHANI, S.E.</t>
+  </si>
+  <si>
+    <t>SAIFUDIN AZIS</t>
+  </si>
+  <si>
+    <t>SIR MUHAMMAD IQBAL F, S.Pd.</t>
+  </si>
+  <si>
+    <t>I GUSTI AGUNG AYU APTY ANNY, S.E.</t>
+  </si>
+  <si>
+    <t>Dr. HAFIDUL MUHSIN, S.Pd.I., M.Pd.I., M.Pd., M.H.I.</t>
+  </si>
+  <si>
+    <t>SUSIE MARIA</t>
+  </si>
+  <si>
+    <t>MADE MULIAWAN ARYA, S.E., M.H.</t>
+  </si>
+  <si>
+    <t>ZULFIKAR</t>
+  </si>
+  <si>
+    <t>NI NYOMAN MURTINI, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>I WAYAN SUBAWA, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>JAVIER ALIF RIZALDY SAID, S.M.</t>
+  </si>
+  <si>
+    <t>NI KADEK DEWI</t>
+  </si>
+  <si>
+    <t>KOMANG AYU RUTHINY</t>
+  </si>
+  <si>
+    <t>KADEK AGUS DWIWARNA</t>
+  </si>
+  <si>
+    <t>NI WAYAN SARI GALUNG, S.Sos.</t>
+  </si>
+  <si>
+    <t>ANAK AGUNG NGURAH ADHI ARDHANA, S.T.</t>
+  </si>
+  <si>
+    <t>I WAYAN KARIARTA, S.Sos.</t>
+  </si>
+  <si>
+    <t>ANAK AGUNG GEDE AGUNG SUYOGA, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>I MADE KONDRA, S.H.</t>
+  </si>
+  <si>
+    <t>ANAK AGUNG ISTRI PARAMITA DEWI, S.M.</t>
+  </si>
+  <si>
+    <t>I GUSTI NGURAH GEDE MARHAENDRA JAYA, S.H.</t>
+  </si>
+  <si>
+    <t>NI KOMANG SRIYANI</t>
+  </si>
+  <si>
+    <t>KETUT SUWANDHI, S.Sos.</t>
+  </si>
+  <si>
+    <t>IDA BAGUS GEDE UDIYANA, S.T.</t>
+  </si>
+  <si>
+    <t>YULIA AMBARANI, S.H.</t>
+  </si>
+  <si>
+    <t>MUAMMAR KADDAFI, S.H.</t>
+  </si>
+  <si>
+    <t>I PUTU MEGA MARANTIKA, S.H.</t>
+  </si>
+  <si>
+    <t>RADEN AJENG AYU CITRA RESMININGRUM, S.K.M.</t>
+  </si>
+  <si>
+    <t>I GEDE ANANDA EKA DIANA, S.H.</t>
+  </si>
+  <si>
+    <t>NI KETUT SRI RATNAWATI</t>
+  </si>
+  <si>
+    <t>A. A. NGURAH AGUNG, S.E.</t>
+  </si>
+  <si>
+    <t>PUTU INDRA LESMANA, S.T.</t>
+  </si>
+  <si>
+    <t>TRI ISPIYANTI</t>
+  </si>
+  <si>
+    <t>NI NYOMAN SURYA DEWI, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>PONTAS HOTTUA SIMAMORA</t>
+  </si>
+  <si>
+    <t>ENDANG HASTUTY BUNGA, S.H.</t>
+  </si>
+  <si>
+    <t>PUTU EKA ADI ARYAWAN</t>
+  </si>
+  <si>
+    <t>H. ANANG EKO CAHYONO</t>
+  </si>
+  <si>
+    <t>NI WAYAN MARINI, S.E., S.H.</t>
+  </si>
+  <si>
+    <t>drh. I MADE SETIARSA</t>
+  </si>
+  <si>
+    <t>MARDI SOEMITRO</t>
+  </si>
+  <si>
+    <t>TURMUDI</t>
+  </si>
+  <si>
+    <t>TRI SOELISTIJOWATI, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>FATKUR ROHMAN, S.E.</t>
+  </si>
+  <si>
+    <t>TRI FEBRIANA, A.Md.</t>
+  </si>
+  <si>
+    <t>BAGUS ADI PRASETYO</t>
+  </si>
+  <si>
+    <t>YULISTIANI</t>
+  </si>
+  <si>
+    <t>HILMUN NABI</t>
+  </si>
+  <si>
+    <t>LILI ANITA BALIANI, S.P., M.M.</t>
+  </si>
+  <si>
+    <t>PITARTO</t>
+  </si>
+  <si>
+    <t>YUSUF SANTIAJI, S.H.</t>
+  </si>
+  <si>
+    <t>SITI FATIMAH, S.Pt., S.Pd.I.</t>
+  </si>
+  <si>
+    <t>FARIDAH ZAHRA, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>SAIFUL BAHRI</t>
+  </si>
+  <si>
+    <t>MUHAMAD GHOZALI, A.Md.</t>
+  </si>
+  <si>
+    <t>ANAK AGUNG ALIT PUTRA, S.E.</t>
+  </si>
+  <si>
+    <t>ANAK AGUNG NGURAH UTTAMA TRIARTA PUTRA, S.E.</t>
+  </si>
+  <si>
+    <t>NI MADE RAI SUKARDI</t>
+  </si>
+  <si>
+    <t>YUSAK ELISA KATHI, S.Psi.</t>
+  </si>
+  <si>
+    <t>KADEK MERY HERAWATI</t>
+  </si>
+  <si>
+    <t>I NENGAH PASEK SURYAWAN, S.H.</t>
+  </si>
+  <si>
+    <t>ANAK AGUNG MADE SUTANINGSIH</t>
+  </si>
+  <si>
+    <t>I KETUT SUWENA</t>
+  </si>
+  <si>
+    <t>GDE ARYA KUSUMA</t>
+  </si>
+  <si>
+    <t>KADEK ARI AYU SUARTINI, S.Ag.</t>
+  </si>
+  <si>
+    <t>I MADE SURYANA</t>
+  </si>
+  <si>
+    <t>NI PUTU YUSNANI</t>
+  </si>
+  <si>
+    <t>I GEDE SUDARMA</t>
+  </si>
+  <si>
+    <t>LORENCE JULIUS SOLEMAN</t>
+  </si>
+  <si>
+    <t>Bagus Nyoman Putra, S.E.</t>
+  </si>
+  <si>
+    <t>NI PUTU EVA NELYA DEWI</t>
+  </si>
+  <si>
+    <t>MUHAMAD SHALAHUDDIN JAMIL</t>
+  </si>
+  <si>
+    <t>RAHADIAN ELLY N</t>
+  </si>
+  <si>
+    <t>Dra. UTAMI DWI SURYADI</t>
+  </si>
+  <si>
+    <t>Dr. SHRI I.G.N. WIRA W. WP. M. S, S.Sos., S.H., M.H.</t>
+  </si>
+  <si>
+    <t>ANAK AGUNG KT. NGURAH ASTARA, S.E.</t>
+  </si>
+  <si>
+    <t>TATIT SULISTYO PRABOWO</t>
+  </si>
+  <si>
+    <t>AUREN NANDA SEPTALIA HERI VRISTA</t>
+  </si>
+  <si>
+    <t>AGUNG INTAN ARY DWI MAYASUKMA, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>IDA BAGUS PUTU GEDE SUKRISNA</t>
+  </si>
+  <si>
+    <t>NI MADE SARIDEWI</t>
+  </si>
+  <si>
+    <t>I NENGAH YASA ADI SUSANTO, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>GRACE ANASTASIA SURYA WIDJAJA, S.E.</t>
+  </si>
+  <si>
+    <t>PUTU ADI PARNAMA, S.E.</t>
+  </si>
+  <si>
+    <t>I KETUT ARYAWAN, S.E.</t>
+  </si>
+  <si>
+    <t>HERDIAN ARMANDHANI, S.E.</t>
+  </si>
+  <si>
+    <t>apt. Dra. NI MADE AGUSTINAWATI WISADHA, M.M.</t>
+  </si>
+  <si>
+    <t>Drs. I NENGAH DAWAN ARYA, M.M.</t>
+  </si>
+  <si>
+    <t>drh. TIA SETIABUDI, S.K.H.</t>
+  </si>
+  <si>
+    <t>A.A. GEDE AGUNG ARYAWAN</t>
+  </si>
+  <si>
+    <t>RUTH MARIA RENTYNA SIMAMORA, S.H.</t>
+  </si>
+  <si>
+    <t>YAN PITER, S.H.</t>
+  </si>
+  <si>
+    <t>PHILMON FRANSISCUS HARYADI</t>
+  </si>
+  <si>
+    <t>NI WAYAN SRI PURNIAWATI</t>
+  </si>
+  <si>
+    <t>I PT GDE ANOM W. SANTOSA, S.T.</t>
+  </si>
+  <si>
+    <t>LUH PUTU DIAH KRISHNA DEWI</t>
+  </si>
+  <si>
+    <t>ANAK AGUNG NGURAH PUTU MAHA PRAMONA</t>
+  </si>
+  <si>
+    <t>ABDUSY SYAHID</t>
+  </si>
+  <si>
+    <t>ANGGITA LINDA LESTARI</t>
+  </si>
+  <si>
+    <t>PUJO SETIYANTO</t>
+  </si>
+  <si>
+    <t>FADHIL RAMADHAN</t>
+  </si>
+  <si>
+    <t>RITA AGUS LIA PRATIWI</t>
+  </si>
+  <si>
+    <t>KOKO HENDRATO, S.E.</t>
+  </si>
+  <si>
+    <t>H. AGUS BUDIHARI, S.E.</t>
+  </si>
+  <si>
+    <t>AJENG OKTAVIANTY SYAM, S.T.P.</t>
+  </si>
+  <si>
     <t>510003</t>
   </si>
   <si>
     <t>BALI 3</t>
   </si>
   <si>
     <t>5102</t>
   </si>
   <si>
     <t>TABANAN</t>
   </si>
   <si>
-    <t/>
-[...19 lines deleted...]
-  <si>
     <t>MUHAMMAD HAMAM NASIRUDDIN</t>
   </si>
   <si>
-    <t>CALEG</t>
-[...1 lines deleted...]
-  <si>
     <t>SUGINA</t>
   </si>
   <si>
     <t>LUTFIANI BUDIASTUTI</t>
   </si>
   <si>
     <t>DIAN TAKA</t>
   </si>
   <si>
     <t>YANYAN MARYANI</t>
   </si>
   <si>
     <t>ZAINUL ARIFIN</t>
   </si>
   <si>
     <t>I GDE KETUT NUGRAHITA PENDIT, S.Sos.</t>
   </si>
   <si>
     <t>ANAK AGUNG NGURAH PANJI ASTIKA, S.T.</t>
   </si>
   <si>
     <t>ANISAH</t>
   </si>
   <si>
     <t>I MADE DWI NARAYANA, S.I.P.</t>
@@ -301,65 +649,50 @@
   <si>
     <t>KADEK AYU PURMITASARI, S.S.</t>
   </si>
   <si>
     <t>YANTJE TAMAWIWY, S.Kom.</t>
   </si>
   <si>
     <t>NI MADE PREMA WAHINI, S.Fil.</t>
   </si>
   <si>
     <t>KADEK RINA YUNIANTARA, S.Tr.Par.</t>
   </si>
   <si>
     <t>DEDY ZUNAIDY</t>
   </si>
   <si>
     <t>IVALATUN HUMA ANAH</t>
   </si>
   <si>
     <t>DEVIAN JOENOES</t>
   </si>
   <si>
     <t>AULYA PUTRI ZUNAIDI</t>
   </si>
   <si>
-    <t>PKS</t>
-[...13 lines deleted...]
-  <si>
     <t>510005</t>
   </si>
   <si>
     <t>BALI 5</t>
   </si>
   <si>
     <t>5108</t>
   </si>
   <si>
     <t>BULELENG</t>
   </si>
   <si>
     <t>H. BAMBANG SUTIYONO, S.E.</t>
   </si>
   <si>
     <t>NENENG SARIYANI PUTRI</t>
   </si>
   <si>
     <t>A. A. AYU LARAS PARAMITHA, S.E.</t>
   </si>
   <si>
     <t>RABIHUDDIN, S.Ag., M.Pd.I.</t>
   </si>
   <si>
     <t>ZAENAL ARIFIN</t>
@@ -772,50 +1105,539 @@
   <si>
     <t>I PUTU KARIANTA GIRI</t>
   </si>
   <si>
     <t>ARIATI</t>
   </si>
   <si>
     <t>I KETUT RIDET</t>
   </si>
   <si>
     <t>I GEDE ARYA WIGUNA, S.H.</t>
   </si>
   <si>
     <t>KADEK NILA APSARI UDAYANTI</t>
   </si>
   <si>
     <t>MUTHIA KARTIKA PUTRI</t>
   </si>
   <si>
     <t>PUTU KRISNA ADINATA</t>
   </si>
   <si>
     <t>NI KADEK RISMA ASTUTI</t>
   </si>
   <si>
+    <t>510009</t>
+  </si>
+  <si>
+    <t>BALI 9</t>
+  </si>
+  <si>
+    <t>5104</t>
+  </si>
+  <si>
+    <t>GIANYAR</t>
+  </si>
+  <si>
+    <t>Drs. LALU UCIN, A.Md.Gz.</t>
+  </si>
+  <si>
+    <t>ADE TAUFIQ SOLIHIN</t>
+  </si>
+  <si>
+    <t>AINUL MALA</t>
+  </si>
+  <si>
+    <t>ADINDA PUTRI WIJAYANTI, S.M.</t>
+  </si>
+  <si>
+    <t>SHALAHUDDIN ALI BASYHAH</t>
+  </si>
+  <si>
+    <t>JOHAN SUGIYONO</t>
+  </si>
+  <si>
+    <t>I KADEK DIANA, S.H.</t>
+  </si>
+  <si>
+    <t>I MADE SUMBERJAYA, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>drh. TJOKORDA ISTRI DEWI SRI DJAJANTI, M.A.P.</t>
+  </si>
+  <si>
+    <t>I WAYAN SUDIRA</t>
+  </si>
+  <si>
+    <t>IDA AYU RATNA KUMALA, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>I WAYAN SUBUR YASA, S.H.</t>
+  </si>
+  <si>
+    <t>Drs. I WAYAN TAGEL WINARTA, M.A.P.</t>
+  </si>
+  <si>
+    <t>PUTU DIAH PRADNYA MAHARANI, B.Sc.</t>
+  </si>
+  <si>
+    <t>I MADE BUDASTRA, S.E., M.A.P.</t>
+  </si>
+  <si>
+    <t>Dra. NI LUH YUNIATI, M.Si.</t>
+  </si>
+  <si>
+    <t>I MADE RAI WARSA, S.Sos.</t>
+  </si>
+  <si>
+    <t>ANAK AGUNG GEDE AGUNG WIRA MANTARA, S.T.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. I MADE DAUH WIJANA, M.M.</t>
+  </si>
+  <si>
+    <t>KOMANG TAKUAKI BANUARTHA</t>
+  </si>
+  <si>
+    <t>NI MADE MEIPAYANTHI, S.E.</t>
+  </si>
+  <si>
+    <t>Dr. I NYOMAN DIANA, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>DEWA GEDE BELAYASA</t>
+  </si>
+  <si>
+    <t>KADEK SUWARINI</t>
+  </si>
+  <si>
+    <t>I MADE MULIANA ASWIANTARA, S.E.</t>
+  </si>
+  <si>
+    <t>I GUSTI NGURAH PUTRA, S.Sos.</t>
+  </si>
+  <si>
+    <t>SANG AYU NYOMAN TRISNA PRABA SWARI, S.M.</t>
+  </si>
+  <si>
+    <t>NI PUTU SRI SUWANTARI, S.Sos.</t>
+  </si>
+  <si>
+    <t>KOMANG ASTA GUNA ABDI PUTRA, A.Md.Par.</t>
+  </si>
+  <si>
+    <t>CALVIN ERSAN LATUMAHINA</t>
+  </si>
+  <si>
+    <t>ANAK AGUNG GEDE DALEM PERKASA</t>
+  </si>
+  <si>
+    <t>SUBUR PERMANA</t>
+  </si>
+  <si>
+    <t>RAHMAN SHALEH</t>
+  </si>
+  <si>
+    <t>LATIFAH TRI ASYANTI</t>
+  </si>
+  <si>
+    <t>I MADE ARYA</t>
+  </si>
+  <si>
+    <t>Drs. I DEWA GEDE BAGUS BADRA</t>
+  </si>
+  <si>
+    <t>COK. ISTRI RAKA BUDIARTINI</t>
+  </si>
+  <si>
+    <t>I NYOMAN PUTRA ASMARA, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>MEGA KARLINA, S.H.</t>
+  </si>
+  <si>
+    <t>I KADEK ADI WIRASATYA</t>
+  </si>
+  <si>
+    <t>NI PUTU CITRA MELISA PERTIWI</t>
+  </si>
+  <si>
+    <t>I MADE SUKENDRA</t>
+  </si>
+  <si>
+    <t>IDA BAGUS NYOMAN DEVINA YESA</t>
+  </si>
+  <si>
+    <t>RANGGAWISNU, A.Ma.</t>
+  </si>
+  <si>
+    <t>AGUSTINUS ANA GOGA</t>
+  </si>
+  <si>
+    <t>YOLENTA IGO</t>
+  </si>
+  <si>
+    <t>510002</t>
+  </si>
+  <si>
+    <t>BALI 2</t>
+  </si>
+  <si>
+    <t>5103</t>
+  </si>
+  <si>
+    <t>BADUNG</t>
+  </si>
+  <si>
+    <t>SUNOTO</t>
+  </si>
+  <si>
+    <t>M. ROMLI, S.Pd.</t>
+  </si>
+  <si>
+    <t>ENDANG KUSUMASTUTI, S.E.</t>
+  </si>
+  <si>
+    <t>DWIGHT GEORGE NAYOAN, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>LILIK FATMAWATI, S.Ag.</t>
+  </si>
+  <si>
+    <t>NURUS MAULIDA</t>
+  </si>
+  <si>
+    <t>I WAYAN DISEL ASTAWA, S.E.</t>
+  </si>
+  <si>
+    <t>IDA BAGUS PUTU PURNAWAN, S.H.</t>
+  </si>
+  <si>
+    <t>NI KOMANG SULASIH, S.A.P.</t>
+  </si>
+  <si>
+    <t>I GUSTI MADE NGURAH BAGIADA, S.H.</t>
+  </si>
+  <si>
+    <t>SRI WAHYUNINGSIH, S.Pd.</t>
+  </si>
+  <si>
+    <t>I MADE SUGITA, S.Sos.</t>
+  </si>
+  <si>
+    <t>I KETUT TAMA TENAYA, S.S., M.Si.</t>
+  </si>
+  <si>
+    <t>BAGUS ALIT SUCIPTA, S.H.</t>
+  </si>
+  <si>
+    <t>NI MADE SUMIATI, S.H.</t>
+  </si>
+  <si>
+    <t>Drs. I NYOMAN LAKA</t>
+  </si>
+  <si>
+    <t>I WAYAN BAWA, S.H.</t>
+  </si>
+  <si>
+    <t>NI PUTU CYNTIA MASENI, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>I WAYAN RAWAN ATMAJA, S.I.P., S.H.</t>
+  </si>
+  <si>
+    <t>AGUNG BAGUS TRI CANDRA ARKA, S.E.</t>
+  </si>
+  <si>
+    <t>GUSTI AGUNG PRAMI PARAMITA, S.H.</t>
+  </si>
+  <si>
+    <t>I KETUT NESA, S.E.</t>
+  </si>
+  <si>
+    <t>K. YUTAMANA SLAMET</t>
+  </si>
+  <si>
+    <t>R.R. CHANDRA SISINDIAHYANI, S.P.</t>
+  </si>
+  <si>
+    <t>I NYOMAN SUDIYASA, S.H.</t>
+  </si>
+  <si>
+    <t>KANISIUS BERKAMAS, S.E.</t>
+  </si>
+  <si>
+    <t>I G.A. AGUNG DYAH KAMARATIH, S.E.</t>
+  </si>
+  <si>
+    <t>KOMANG BUDIASA</t>
+  </si>
+  <si>
+    <t>APRIANA BAU</t>
+  </si>
+  <si>
+    <t>NAHUM SELAN, S.Th.</t>
+  </si>
+  <si>
+    <t>SRI WAHYUNI, S.Pd.</t>
+  </si>
+  <si>
+    <t>DANDAN Y.SYAMSUDDIN</t>
+  </si>
+  <si>
+    <t>SUTTRAINI</t>
+  </si>
+  <si>
+    <t>ALIYATUL HIMMAH</t>
+  </si>
+  <si>
+    <t>BEKTI SUPREHATIN</t>
+  </si>
+  <si>
+    <t>LUSIA INEKE</t>
+  </si>
+  <si>
+    <t>I MADE BURAT, S.Sos.</t>
+  </si>
+  <si>
+    <t>ANAK AGUNG NGURAH SUTRISNAWAN, S.H.</t>
+  </si>
+  <si>
+    <t>ANAK AGUNG ISTRI PRADNYANI PARAMITHA, S.H.</t>
+  </si>
+  <si>
+    <t>I PUTU LEBIH ARYANA</t>
+  </si>
+  <si>
+    <t>KATARINA PUTU DIAN RUSMALA</t>
+  </si>
+  <si>
+    <t>AGUS BAYU ADY PUTRA</t>
+  </si>
+  <si>
+    <t>FIONA REBECCA</t>
+  </si>
+  <si>
+    <t>BAGUS SUWITRA WIRAWAN</t>
+  </si>
+  <si>
+    <t>I GEDE AGUS SUYASA</t>
+  </si>
+  <si>
+    <t>GUSTI AYU KETUT ELISA SRI RAHAYU, S.Sos.</t>
+  </si>
+  <si>
+    <t>I MADE SADIA</t>
+  </si>
+  <si>
+    <t>PRASYUDYO</t>
+  </si>
+  <si>
+    <t>DEWA AGUNG GEDE CAHYA PRAWIRA, S.E.</t>
+  </si>
+  <si>
+    <t>NI PUTU MULYANI</t>
+  </si>
+  <si>
+    <t>I WAYAN SUMANTRA YASA, S.Pd.H.</t>
+  </si>
+  <si>
+    <t>I PUTU ROBBY NOVA</t>
+  </si>
+  <si>
+    <t>SRI ASTUTIK</t>
+  </si>
+  <si>
+    <t>MANSYUR PASARIBU</t>
+  </si>
+  <si>
+    <t>SRI WAHYUNI</t>
+  </si>
+  <si>
+    <t>DANDRID SELMAN FANDOE</t>
+  </si>
+  <si>
+    <t>PUTU KRESNA ARYA PUTRA</t>
+  </si>
+  <si>
+    <t>ACHMAD SAFI'I</t>
+  </si>
+  <si>
+    <t>BAGUS RANO PRASETYO</t>
+  </si>
+  <si>
+    <t>NOVIE SAFITRI</t>
+  </si>
+  <si>
+    <t>AYUB PRASETYO</t>
+  </si>
+  <si>
+    <t>510004</t>
+  </si>
+  <si>
+    <t>BALI 4</t>
+  </si>
+  <si>
+    <t>5101</t>
+  </si>
+  <si>
+    <t>JEMBRANA</t>
+  </si>
+  <si>
+    <t>H. ZAHROH, M.Pd.I., M.Pd.</t>
+  </si>
+  <si>
+    <t>M. JAFAR SHODIQ</t>
+  </si>
+  <si>
+    <t>CHOIRUN NASIHIN</t>
+  </si>
+  <si>
+    <t>H. ADI FARHAN</t>
+  </si>
+  <si>
+    <t>I KADE DARMA SUSILA, S.H.</t>
+  </si>
+  <si>
+    <t>I KADEK PARDANA, S.H.</t>
+  </si>
+  <si>
+    <t>SITI SAHRAH</t>
+  </si>
+  <si>
+    <t>NI LUH PUTU RATNA ADI PRIANTINI</t>
+  </si>
+  <si>
+    <t>I MADE KEMBANG HARTAWAN, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>I KETUT SUGIASA, S.H., M.Si.</t>
+  </si>
+  <si>
+    <t>NI PUTU HINDAYANI</t>
+  </si>
+  <si>
+    <t>I GUSTI AGUNG BAGUS SURYADANA, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>I MADE SUARDANA, S.T., M.Sos.</t>
+  </si>
+  <si>
+    <t>I GST. NGR. KD SUNARTA</t>
+  </si>
+  <si>
+    <t>INDA SWARI DEWI, A.Md.Par.</t>
+  </si>
+  <si>
+    <t>WIJI ASTUTI</t>
+  </si>
+  <si>
+    <t>NI KETUT SRI NIYARTI</t>
+  </si>
+  <si>
+    <t>I GUSTI PUTU ANTARA</t>
+  </si>
+  <si>
+    <t>I NYOMAN SITU</t>
+  </si>
+  <si>
+    <t>DAMAYANTI</t>
+  </si>
+  <si>
+    <t>ISWAHYUDI, S.E.</t>
+  </si>
+  <si>
+    <t>SITI ASMONAH</t>
+  </si>
+  <si>
+    <t>OKKI HENDRAWAN</t>
+  </si>
+  <si>
+    <t>Drs. HUD MUHAMMAD, S.H., M.A.</t>
+  </si>
+  <si>
+    <t>M. ZAHIDI ZAIN</t>
+  </si>
+  <si>
+    <t>IDA WAHYUNI</t>
+  </si>
+  <si>
+    <t>SITI JUMAROH SETIA ASIH</t>
+  </si>
+  <si>
+    <t>DASTRA, S.E.</t>
+  </si>
+  <si>
+    <t>SULTAN HAKIM</t>
+  </si>
+  <si>
+    <t>NAHRAWI ADIANA</t>
+  </si>
+  <si>
+    <t>NINING AWALIYAH, S.Ag.</t>
+  </si>
+  <si>
+    <t>I GEDE GHUMI ASVATHAM</t>
+  </si>
+  <si>
+    <t>Ir. LUH PASEK SUTIKAWATI, M.B.A.</t>
+  </si>
+  <si>
+    <t>I NYOMAN WARTANA</t>
+  </si>
+  <si>
+    <t>HUSNUL HOTIMAH</t>
+  </si>
+  <si>
+    <t>I DEWA PUTU OKA SAPUTRA, S.E.</t>
+  </si>
+  <si>
+    <t>GUSTI AGUNG KOMANG SUKASANA</t>
+  </si>
+  <si>
+    <t>MADE SUKERENI</t>
+  </si>
+  <si>
+    <t>M YENNY PUSPAWATI</t>
+  </si>
+  <si>
+    <t>H. ERFAN EFENDI</t>
+  </si>
+  <si>
+    <t>RUKAYAH</t>
+  </si>
+  <si>
+    <t>SUPIAN HADI NATA</t>
+  </si>
+  <si>
+    <t>SUSMITA WULANDARI</t>
+  </si>
+  <si>
+    <t>AGUS BAMBANG SUMPENO</t>
+  </si>
+  <si>
     <t>510007</t>
   </si>
   <si>
     <t>BALI 7</t>
   </si>
   <si>
     <t>5107</t>
   </si>
   <si>
     <t>KARANGASEM</t>
   </si>
   <si>
     <t>SYUAIB, S.Sos.</t>
   </si>
   <si>
     <t>ESFAR</t>
   </si>
   <si>
     <t>HERAWATI</t>
   </si>
   <si>
     <t>BAMBANG IRAWAN</t>
   </si>
   <si>
     <t>ANDI IRAWAN</t>
@@ -979,677 +1801,50 @@
   <si>
     <t>MADE INATAMAYU ARDIKA</t>
   </si>
   <si>
     <t>I KADEK NUARTANA</t>
   </si>
   <si>
     <t>I NYOMAN WIDANA</t>
   </si>
   <si>
     <t>TRIANA YULIANDA S</t>
   </si>
   <si>
     <t>I DEWA GEDE JUNIANTARA</t>
   </si>
   <si>
     <t>I NENGAH MURJA</t>
   </si>
   <si>
     <t>NI NYOMAN SANIATI</t>
   </si>
   <si>
     <t>ZULFIKAR ARDIYANSYAH</t>
   </si>
   <si>
-    <t>510009</t>
-[...625 lines deleted...]
-  <si>
     <t>510008</t>
   </si>
   <si>
     <t>BALI 8</t>
   </si>
   <si>
     <t>5105</t>
   </si>
   <si>
     <t>KLUNGKUNG</t>
   </si>
   <si>
     <t>AHMAD SHOFI</t>
   </si>
   <si>
     <t>DADANG SALIM RUSMANA</t>
   </si>
   <si>
     <t>YOANNITA DESSI EKARATRI, A.Md.Keb.</t>
   </si>
   <si>
     <t>I KETUT JULIARTA, S.H.</t>
   </si>
   <si>
     <t>I KETUT MANDIA, S.E.</t>
@@ -1721,245 +1916,50 @@
     <t>I KADEK JAYA SENTANA</t>
   </si>
   <si>
     <t>I MADE JANA, A.Md.Par.</t>
   </si>
   <si>
     <t>IDA AYU KADE RATNA SINTYADEWI, S.M.</t>
   </si>
   <si>
     <t>I NYOMAN GEDE AGUS ARISUBAWA</t>
   </si>
   <si>
     <t>I NENGAH SUDANTA</t>
   </si>
   <si>
     <t>NI PUTU PURNAMAYANTI</t>
   </si>
   <si>
     <t>I KETUT DARMAWA</t>
   </si>
   <si>
     <t>NI PUTU EKA SRI LESTARI</t>
   </si>
   <si>
     <t>SANG PUTU SUDIANA</t>
-  </si>
-[...193 lines deleted...]
-    <t>AYUB PRASETYO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -2298,127 +2298,127 @@
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="C2" t="s">
-        <v>311</v>
+        <v>353</v>
       </c>
       <c r="D2" t="s">
-        <v>312</v>
+        <v>354</v>
       </c>
       <c r="E2" t="s">
-        <v>313</v>
+        <v>355</v>
       </c>
       <c r="F2" t="s">
-        <v>314</v>
+        <v>356</v>
       </c>
       <c r="G2">
         <v>2159</v>
       </c>
       <c r="H2">
         <v>23978</v>
       </c>
       <c r="I2">
         <v>261889</v>
       </c>
       <c r="J2">
         <v>21875</v>
       </c>
       <c r="K2">
         <v>1879</v>
       </c>
       <c r="L2">
         <v>612</v>
       </c>
       <c r="M2">
         <v>624</v>
       </c>
       <c r="N2">
         <v>144</v>
       </c>
       <c r="O2">
         <v>16842</v>
       </c>
       <c r="P2">
         <v>4004</v>
       </c>
       <c r="Q2">
         <v>572</v>
       </c>
       <c r="R2">
         <v>334578</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="G3">
         <v>2159</v>
       </c>
       <c r="H3">
         <v>23978</v>
       </c>
       <c r="I3">
         <v>261889</v>
       </c>
       <c r="J3">
         <v>21875</v>
       </c>
       <c r="K3">
         <v>1879</v>
       </c>
       <c r="L3">
         <v>612</v>
       </c>
       <c r="M3">
         <v>624</v>
       </c>
       <c r="N3">
         <v>144</v>
       </c>
@@ -2426,1236 +2426,1236 @@
         <v>16842</v>
       </c>
       <c r="P3">
         <v>4004</v>
       </c>
       <c r="Q3">
         <v>572</v>
       </c>
       <c r="R3">
         <v>334578</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>314</v>
+        <v>356</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D2">
         <v>2159</v>
       </c>
       <c r="E2">
         <v>2159</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C3" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D3">
         <v>797</v>
       </c>
       <c r="E3">
         <v>797</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>315</v>
+        <v>357</v>
       </c>
       <c r="C4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D4">
         <v>862</v>
       </c>
       <c r="E4">
         <v>862</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>316</v>
+        <v>358</v>
       </c>
       <c r="C5" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D5">
         <v>159</v>
       </c>
       <c r="E5">
         <v>159</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>317</v>
+        <v>359</v>
       </c>
       <c r="C6" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D6">
         <v>158</v>
       </c>
       <c r="E6">
         <v>158</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>318</v>
+        <v>360</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D7">
         <v>78</v>
       </c>
       <c r="E7">
         <v>78</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>319</v>
+        <v>361</v>
       </c>
       <c r="C8" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D8">
         <v>86</v>
       </c>
       <c r="E8">
         <v>86</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>320</v>
+        <v>362</v>
       </c>
       <c r="C9" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D9">
         <v>19</v>
       </c>
       <c r="E9">
         <v>19</v>
       </c>
     </row>
     <row r="10"/>
     <row r="11">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
         <v>7</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D11">
         <v>23978</v>
       </c>
       <c r="E11">
         <v>23978</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B12" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C12" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D12">
         <v>5298</v>
       </c>
       <c r="E12">
         <v>5298</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>321</v>
+        <v>363</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D13">
         <v>11971</v>
       </c>
       <c r="E13">
         <v>11971</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>322</v>
+        <v>364</v>
       </c>
       <c r="C14" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D14">
         <v>1786</v>
       </c>
       <c r="E14">
         <v>1786</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>3</v>
       </c>
       <c r="B15" t="s">
-        <v>323</v>
+        <v>365</v>
       </c>
       <c r="C15" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D15">
         <v>2003</v>
       </c>
       <c r="E15">
         <v>2003</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>4</v>
       </c>
       <c r="B16" t="s">
-        <v>324</v>
+        <v>366</v>
       </c>
       <c r="C16" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D16">
         <v>856</v>
       </c>
       <c r="E16">
         <v>856</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>5</v>
       </c>
       <c r="B17" t="s">
-        <v>325</v>
+        <v>367</v>
       </c>
       <c r="C17" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D17">
         <v>1155</v>
       </c>
       <c r="E17">
         <v>1155</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>6</v>
       </c>
       <c r="B18" t="s">
-        <v>326</v>
+        <v>368</v>
       </c>
       <c r="C18" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D18">
         <v>909</v>
       </c>
       <c r="E18">
         <v>909</v>
       </c>
     </row>
     <row r="19"/>
     <row r="20">
       <c r="A20">
         <v>3</v>
       </c>
       <c r="B20" t="s">
         <v>8</v>
       </c>
       <c r="C20" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D20">
         <v>261889</v>
       </c>
       <c r="E20">
         <v>261889</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B21" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C21" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D21">
         <v>16433</v>
       </c>
       <c r="E21">
         <v>16433</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1</v>
       </c>
       <c r="B22" t="s">
-        <v>327</v>
+        <v>369</v>
       </c>
       <c r="C22" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D22">
         <v>49994</v>
       </c>
       <c r="E22">
         <v>49994</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2</v>
       </c>
       <c r="B23" t="s">
-        <v>328</v>
+        <v>370</v>
       </c>
       <c r="C23" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D23">
         <v>133868</v>
       </c>
       <c r="E23">
         <v>133868</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
-        <v>329</v>
+        <v>371</v>
       </c>
       <c r="C24" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D24">
         <v>12501</v>
       </c>
       <c r="E24">
         <v>12501</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>4</v>
       </c>
       <c r="B25" t="s">
-        <v>330</v>
+        <v>372</v>
       </c>
       <c r="C25" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D25">
         <v>17022</v>
       </c>
       <c r="E25">
         <v>17022</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>5</v>
       </c>
       <c r="B26" t="s">
-        <v>331</v>
+        <v>373</v>
       </c>
       <c r="C26" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D26">
         <v>21225</v>
       </c>
       <c r="E26">
         <v>21225</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>6</v>
       </c>
       <c r="B27" t="s">
-        <v>332</v>
+        <v>374</v>
       </c>
       <c r="C27" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D27">
         <v>10846</v>
       </c>
       <c r="E27">
         <v>10846</v>
       </c>
     </row>
     <row r="28"/>
     <row r="29">
       <c r="A29">
         <v>4</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D29">
         <v>21875</v>
       </c>
       <c r="E29">
         <v>21875</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B30" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C30" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D30">
         <v>3163</v>
       </c>
       <c r="E30">
         <v>3163</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1</v>
       </c>
       <c r="B31" t="s">
-        <v>333</v>
+        <v>375</v>
       </c>
       <c r="C31" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D31">
         <v>8473</v>
       </c>
       <c r="E31">
         <v>8473</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>2</v>
       </c>
       <c r="B32" t="s">
-        <v>334</v>
+        <v>376</v>
       </c>
       <c r="C32" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D32">
         <v>3529</v>
       </c>
       <c r="E32">
         <v>3529</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>3</v>
       </c>
       <c r="B33" t="s">
-        <v>335</v>
+        <v>377</v>
       </c>
       <c r="C33" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D33">
         <v>624</v>
       </c>
       <c r="E33">
         <v>624</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>4</v>
       </c>
       <c r="B34" t="s">
-        <v>336</v>
+        <v>378</v>
       </c>
       <c r="C34" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D34">
         <v>5546</v>
       </c>
       <c r="E34">
         <v>5546</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>5</v>
       </c>
       <c r="B35" t="s">
-        <v>337</v>
+        <v>379</v>
       </c>
       <c r="C35" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D35">
         <v>358</v>
       </c>
       <c r="E35">
         <v>358</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>6</v>
       </c>
       <c r="B36" t="s">
-        <v>338</v>
+        <v>380</v>
       </c>
       <c r="C36" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D36">
         <v>182</v>
       </c>
       <c r="E36">
         <v>182</v>
       </c>
     </row>
     <row r="37"/>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D38">
         <v>1879</v>
       </c>
       <c r="E38">
         <v>1879</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B39" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C39" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D39">
         <v>601</v>
       </c>
       <c r="E39">
         <v>601</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>339</v>
+        <v>381</v>
       </c>
       <c r="C40" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D40">
         <v>675</v>
       </c>
       <c r="E40">
         <v>675</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>340</v>
+        <v>382</v>
       </c>
       <c r="C41" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D41">
         <v>318</v>
       </c>
       <c r="E41">
         <v>318</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>341</v>
+        <v>383</v>
       </c>
       <c r="C42" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D42">
         <v>106</v>
       </c>
       <c r="E42">
         <v>106</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>342</v>
+        <v>384</v>
       </c>
       <c r="C43" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D43">
         <v>56</v>
       </c>
       <c r="E43">
         <v>56</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>343</v>
+        <v>385</v>
       </c>
       <c r="C44" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D44">
         <v>100</v>
       </c>
       <c r="E44">
         <v>100</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>344</v>
+        <v>386</v>
       </c>
       <c r="C45" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D45">
         <v>23</v>
       </c>
       <c r="E45">
         <v>23</v>
       </c>
     </row>
     <row r="46"/>
     <row r="47">
       <c r="A47">
         <v>6</v>
       </c>
       <c r="B47" t="s">
         <v>11</v>
       </c>
       <c r="C47" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D47">
         <v>612</v>
       </c>
       <c r="E47">
         <v>612</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B48" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C48" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D48">
         <v>375</v>
       </c>
       <c r="E48">
         <v>375</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1</v>
       </c>
       <c r="B49" t="s">
-        <v>345</v>
+        <v>387</v>
       </c>
       <c r="C49" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D49">
         <v>237</v>
       </c>
       <c r="E49">
         <v>237</v>
       </c>
     </row>
     <row r="50"/>
     <row r="51">
       <c r="A51">
         <v>7</v>
       </c>
       <c r="B51" t="s">
         <v>12</v>
       </c>
       <c r="C51" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D51">
         <v>624</v>
       </c>
       <c r="E51">
         <v>624</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B52" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C52" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D52">
         <v>320</v>
       </c>
       <c r="E52">
         <v>320</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>1</v>
       </c>
       <c r="B53" t="s">
-        <v>346</v>
+        <v>388</v>
       </c>
       <c r="C53" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D53">
         <v>167</v>
       </c>
       <c r="E53">
         <v>167</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>2</v>
       </c>
       <c r="B54" t="s">
-        <v>347</v>
+        <v>389</v>
       </c>
       <c r="C54" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D54">
         <v>85</v>
       </c>
       <c r="E54">
         <v>85</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>3</v>
       </c>
       <c r="B55" t="s">
-        <v>348</v>
+        <v>390</v>
       </c>
       <c r="C55" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D55">
         <v>52</v>
       </c>
       <c r="E55">
         <v>52</v>
       </c>
     </row>
     <row r="56"/>
     <row r="57">
       <c r="A57">
         <v>11</v>
       </c>
       <c r="B57" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C57" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D57">
         <v>144</v>
       </c>
       <c r="E57">
         <v>144</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B58" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C58" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D58">
         <v>92</v>
       </c>
       <c r="E58">
         <v>92</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1</v>
       </c>
       <c r="B59" t="s">
-        <v>349</v>
+        <v>391</v>
       </c>
       <c r="C59" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D59">
         <v>52</v>
       </c>
       <c r="E59">
         <v>52</v>
       </c>
     </row>
     <row r="60"/>
     <row r="61">
       <c r="A61">
         <v>14</v>
       </c>
       <c r="B61" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="C61" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D61">
         <v>16842</v>
       </c>
       <c r="E61">
         <v>16842</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B62" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C62" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D62">
         <v>1293</v>
       </c>
       <c r="E62">
         <v>1293</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>1</v>
       </c>
       <c r="B63" t="s">
-        <v>350</v>
+        <v>392</v>
       </c>
       <c r="C63" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D63">
         <v>1291</v>
       </c>
       <c r="E63">
         <v>1291</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>2</v>
       </c>
       <c r="B64" t="s">
-        <v>351</v>
+        <v>393</v>
       </c>
       <c r="C64" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D64">
         <v>13472</v>
       </c>
       <c r="E64">
         <v>13472</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>3</v>
       </c>
       <c r="B65" t="s">
-        <v>352</v>
+        <v>394</v>
       </c>
       <c r="C65" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D65">
         <v>618</v>
       </c>
       <c r="E65">
         <v>618</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>4</v>
       </c>
       <c r="B66" t="s">
-        <v>353</v>
+        <v>395</v>
       </c>
       <c r="C66" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D66">
         <v>64</v>
       </c>
       <c r="E66">
         <v>64</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>5</v>
       </c>
       <c r="B67" t="s">
-        <v>354</v>
+        <v>396</v>
       </c>
       <c r="C67" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D67">
         <v>104</v>
       </c>
       <c r="E67">
         <v>104</v>
       </c>
     </row>
     <row r="68"/>
     <row r="69">
       <c r="A69">
         <v>15</v>
       </c>
       <c r="B69" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="C69" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D69">
         <v>4004</v>
       </c>
       <c r="E69">
         <v>4004</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B70" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C70" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D70">
         <v>1651</v>
       </c>
       <c r="E70">
         <v>1651</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1</v>
       </c>
       <c r="B71" t="s">
-        <v>355</v>
+        <v>397</v>
       </c>
       <c r="C71" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D71">
         <v>1239</v>
       </c>
       <c r="E71">
         <v>1239</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>2</v>
       </c>
       <c r="B72" t="s">
-        <v>356</v>
+        <v>398</v>
       </c>
       <c r="C72" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D72">
         <v>247</v>
       </c>
       <c r="E72">
         <v>247</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>3</v>
       </c>
       <c r="B73" t="s">
-        <v>357</v>
+        <v>399</v>
       </c>
       <c r="C73" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D73">
         <v>768</v>
       </c>
       <c r="E73">
         <v>768</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>4</v>
       </c>
       <c r="B74" t="s">
-        <v>358</v>
+        <v>400</v>
       </c>
       <c r="C74" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D74">
         <v>99</v>
       </c>
       <c r="E74">
         <v>99</v>
       </c>
     </row>
     <row r="75"/>
     <row r="76">
       <c r="A76">
         <v>16</v>
       </c>
       <c r="B76" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="C76" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D76">
         <v>572</v>
       </c>
       <c r="E76">
         <v>572</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B77" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C77" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D77">
         <v>267</v>
       </c>
       <c r="E77">
         <v>267</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1</v>
       </c>
       <c r="B78" t="s">
-        <v>359</v>
+        <v>401</v>
       </c>
       <c r="C78" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D78">
         <v>236</v>
       </c>
       <c r="E78">
         <v>236</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>2</v>
       </c>
       <c r="B79" t="s">
-        <v>360</v>
+        <v>402</v>
       </c>
       <c r="C79" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D79">
         <v>69</v>
       </c>
       <c r="E79">
         <v>69</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
@@ -3672,14713 +3672,14713 @@
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
-        <v>85</v>
+        <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>86</v>
+        <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>87</v>
+        <v>20</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>18</v>
-[...8 lines deleted...]
-        <v>19</v>
+        <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="C2" t="s">
-        <v>361</v>
+        <v>403</v>
       </c>
       <c r="D2" t="s">
-        <v>362</v>
+        <v>404</v>
       </c>
       <c r="E2" t="s">
-        <v>363</v>
+        <v>405</v>
       </c>
       <c r="F2" t="s">
-        <v>364</v>
+        <v>406</v>
       </c>
       <c r="G2">
-        <v>6846</v>
+        <v>4290</v>
       </c>
       <c r="H2">
-        <v>72597</v>
+        <v>37811</v>
       </c>
       <c r="I2">
-        <v>166389</v>
+        <v>211664</v>
       </c>
       <c r="J2">
-        <v>39476</v>
+        <v>50517</v>
       </c>
       <c r="K2">
-        <v>7696</v>
+        <v>3662</v>
       </c>
       <c r="L2">
-        <v>1528</v>
+        <v>720</v>
       </c>
       <c r="M2">
-        <v>8476</v>
+        <v>1215</v>
       </c>
       <c r="N2">
-        <v>9848</v>
+        <v>2167</v>
       </c>
       <c r="O2">
-        <v>1241</v>
+        <v>185</v>
       </c>
       <c r="P2">
-        <v>355</v>
+        <v>5101</v>
       </c>
       <c r="Q2">
-        <v>622</v>
+        <v>197</v>
       </c>
       <c r="R2">
-        <v>1081</v>
+        <v>9751</v>
       </c>
       <c r="S2">
-        <v>442</v>
+        <v>7823</v>
       </c>
       <c r="T2">
-        <v>17827</v>
+        <v>646</v>
       </c>
       <c r="U2">
-        <v>24300</v>
+        <v>410</v>
       </c>
       <c r="V2">
-        <v>2370</v>
-[...8 lines deleted...]
-        <v>362302</v>
+        <v>336159</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="G3">
-        <v>6846</v>
+        <v>4290</v>
       </c>
       <c r="H3">
-        <v>72597</v>
+        <v>37811</v>
       </c>
       <c r="I3">
-        <v>166389</v>
+        <v>211664</v>
       </c>
       <c r="J3">
-        <v>39476</v>
+        <v>50517</v>
       </c>
       <c r="K3">
-        <v>7696</v>
+        <v>3662</v>
       </c>
       <c r="L3">
-        <v>1528</v>
+        <v>720</v>
       </c>
       <c r="M3">
-        <v>8476</v>
+        <v>1215</v>
       </c>
       <c r="N3">
-        <v>9848</v>
+        <v>2167</v>
       </c>
       <c r="O3">
-        <v>1241</v>
+        <v>185</v>
       </c>
       <c r="P3">
-        <v>355</v>
+        <v>5101</v>
       </c>
       <c r="Q3">
-        <v>622</v>
+        <v>197</v>
       </c>
       <c r="R3">
-        <v>1081</v>
+        <v>9751</v>
       </c>
       <c r="S3">
-        <v>442</v>
+        <v>7823</v>
       </c>
       <c r="T3">
-        <v>17827</v>
+        <v>646</v>
       </c>
       <c r="U3">
-        <v>24300</v>
+        <v>410</v>
       </c>
       <c r="V3">
-        <v>2370</v>
-[...8 lines deleted...]
-        <v>362302</v>
+        <v>336159</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D2">
+        <v>4290</v>
+      </c>
+      <c r="E2">
+        <v>4290</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D3">
+        <v>963</v>
+      </c>
+      <c r="E3">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>407</v>
+      </c>
+      <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4">
+        <v>761</v>
+      </c>
+      <c r="E4">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>408</v>
+      </c>
+      <c r="C5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5">
+        <v>1348</v>
+      </c>
+      <c r="E5">
+        <v>1348</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>409</v>
+      </c>
+      <c r="C6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D6">
+        <v>696</v>
+      </c>
+      <c r="E6">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>410</v>
+      </c>
+      <c r="C7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7">
+        <v>97</v>
+      </c>
+      <c r="E7">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>411</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8">
+        <v>318</v>
+      </c>
+      <c r="E8">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>412</v>
+      </c>
+      <c r="C9" t="s">
+        <v>38</v>
+      </c>
+      <c r="D9">
+        <v>107</v>
+      </c>
+      <c r="E9">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="10"/>
+    <row r="11">
+      <c r="A11">
+        <v>2</v>
+      </c>
+      <c r="B11" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" t="s">
+        <v>35</v>
+      </c>
+      <c r="D11">
+        <v>37811</v>
+      </c>
+      <c r="E11">
+        <v>37811</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" t="s">
+        <v>30</v>
+      </c>
+      <c r="C12" t="s">
+        <v>36</v>
+      </c>
+      <c r="D12">
+        <v>6360</v>
+      </c>
+      <c r="E12">
+        <v>6360</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>1</v>
+      </c>
+      <c r="B13" t="s">
+        <v>413</v>
+      </c>
+      <c r="C13" t="s">
+        <v>38</v>
+      </c>
+      <c r="D13">
+        <v>22086</v>
+      </c>
+      <c r="E13">
+        <v>22086</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>2</v>
+      </c>
+      <c r="B14" t="s">
+        <v>414</v>
+      </c>
+      <c r="C14" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14">
+        <v>3692</v>
+      </c>
+      <c r="E14">
+        <v>3692</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>3</v>
+      </c>
+      <c r="B15" t="s">
+        <v>415</v>
+      </c>
+      <c r="C15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15">
+        <v>956</v>
+      </c>
+      <c r="E15">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>4</v>
+      </c>
+      <c r="B16" t="s">
+        <v>416</v>
+      </c>
+      <c r="C16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16">
+        <v>1413</v>
+      </c>
+      <c r="E16">
+        <v>1413</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>5</v>
+      </c>
+      <c r="B17" t="s">
+        <v>417</v>
+      </c>
+      <c r="C17" t="s">
+        <v>38</v>
+      </c>
+      <c r="D17">
+        <v>1006</v>
+      </c>
+      <c r="E17">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>6</v>
+      </c>
+      <c r="B18" t="s">
+        <v>418</v>
+      </c>
+      <c r="C18" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18">
+        <v>2298</v>
+      </c>
+      <c r="E18">
+        <v>2298</v>
+      </c>
+    </row>
+    <row r="19"/>
+    <row r="20">
+      <c r="A20">
+        <v>3</v>
+      </c>
+      <c r="B20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" t="s">
+        <v>35</v>
+      </c>
+      <c r="D20">
+        <v>211664</v>
+      </c>
+      <c r="E20">
+        <v>211664</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B21" t="s">
+        <v>30</v>
+      </c>
+      <c r="C21" t="s">
+        <v>36</v>
+      </c>
+      <c r="D21">
+        <v>19141</v>
+      </c>
+      <c r="E21">
+        <v>19141</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>1</v>
+      </c>
+      <c r="B22" t="s">
+        <v>419</v>
+      </c>
+      <c r="C22" t="s">
+        <v>38</v>
+      </c>
+      <c r="D22">
+        <v>17785</v>
+      </c>
+      <c r="E22">
+        <v>17785</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>2</v>
+      </c>
+      <c r="B23" t="s">
+        <v>420</v>
+      </c>
+      <c r="C23" t="s">
+        <v>38</v>
+      </c>
+      <c r="D23">
+        <v>117625</v>
+      </c>
+      <c r="E23">
+        <v>117625</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>3</v>
+      </c>
+      <c r="B24" t="s">
+        <v>421</v>
+      </c>
+      <c r="C24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D24">
+        <v>5439</v>
+      </c>
+      <c r="E24">
+        <v>5439</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>4</v>
+      </c>
+      <c r="B25" t="s">
+        <v>422</v>
+      </c>
+      <c r="C25" t="s">
+        <v>38</v>
+      </c>
+      <c r="D25">
+        <v>15432</v>
+      </c>
+      <c r="E25">
+        <v>15432</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>5</v>
+      </c>
+      <c r="B26" t="s">
+        <v>423</v>
+      </c>
+      <c r="C26" t="s">
+        <v>38</v>
+      </c>
+      <c r="D26">
+        <v>32414</v>
+      </c>
+      <c r="E26">
+        <v>32414</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>6</v>
+      </c>
+      <c r="B27" t="s">
+        <v>424</v>
+      </c>
+      <c r="C27" t="s">
+        <v>38</v>
+      </c>
+      <c r="D27">
+        <v>3828</v>
+      </c>
+      <c r="E27">
+        <v>3828</v>
+      </c>
+    </row>
+    <row r="28"/>
+    <row r="29">
+      <c r="A29">
+        <v>4</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>35</v>
+      </c>
+      <c r="D29">
+        <v>50517</v>
+      </c>
+      <c r="E29">
+        <v>50517</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>30</v>
+      </c>
+      <c r="B30" t="s">
+        <v>30</v>
+      </c>
+      <c r="C30" t="s">
+        <v>36</v>
+      </c>
+      <c r="D30">
+        <v>5899</v>
+      </c>
+      <c r="E30">
+        <v>5899</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>1</v>
+      </c>
+      <c r="B31" t="s">
+        <v>425</v>
+      </c>
+      <c r="C31" t="s">
+        <v>38</v>
+      </c>
+      <c r="D31">
+        <v>19036</v>
+      </c>
+      <c r="E31">
+        <v>19036</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>2</v>
+      </c>
+      <c r="B32" t="s">
+        <v>426</v>
+      </c>
+      <c r="C32" t="s">
+        <v>38</v>
+      </c>
+      <c r="D32">
+        <v>21746</v>
+      </c>
+      <c r="E32">
+        <v>21746</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>3</v>
+      </c>
+      <c r="B33" t="s">
+        <v>427</v>
+      </c>
+      <c r="C33" t="s">
+        <v>38</v>
+      </c>
+      <c r="D33">
+        <v>1687</v>
+      </c>
+      <c r="E33">
+        <v>1687</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>4</v>
+      </c>
+      <c r="B34" t="s">
+        <v>428</v>
+      </c>
+      <c r="C34" t="s">
+        <v>38</v>
+      </c>
+      <c r="D34">
+        <v>1398</v>
+      </c>
+      <c r="E34">
+        <v>1398</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>5</v>
+      </c>
+      <c r="B35" t="s">
+        <v>429</v>
+      </c>
+      <c r="C35" t="s">
+        <v>38</v>
+      </c>
+      <c r="D35">
+        <v>429</v>
+      </c>
+      <c r="E35">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>6</v>
+      </c>
+      <c r="B36" t="s">
+        <v>430</v>
+      </c>
+      <c r="C36" t="s">
+        <v>38</v>
+      </c>
+      <c r="D36">
+        <v>322</v>
+      </c>
+      <c r="E36">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="37"/>
+    <row r="38">
+      <c r="A38">
+        <v>5</v>
+      </c>
+      <c r="B38" t="s">
+        <v>10</v>
+      </c>
+      <c r="C38" t="s">
+        <v>35</v>
+      </c>
+      <c r="D38">
+        <v>3662</v>
+      </c>
+      <c r="E38">
+        <v>3662</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>30</v>
+      </c>
+      <c r="B39" t="s">
+        <v>30</v>
+      </c>
+      <c r="C39" t="s">
+        <v>36</v>
+      </c>
+      <c r="D39">
+        <v>691</v>
+      </c>
+      <c r="E39">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>1</v>
+      </c>
+      <c r="B40" t="s">
+        <v>431</v>
+      </c>
+      <c r="C40" t="s">
+        <v>38</v>
+      </c>
+      <c r="D40">
+        <v>1195</v>
+      </c>
+      <c r="E40">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>2</v>
+      </c>
+      <c r="B41" t="s">
+        <v>432</v>
+      </c>
+      <c r="C41" t="s">
+        <v>38</v>
+      </c>
+      <c r="D41">
+        <v>881</v>
+      </c>
+      <c r="E41">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>3</v>
+      </c>
+      <c r="B42" t="s">
+        <v>433</v>
+      </c>
+      <c r="C42" t="s">
+        <v>38</v>
+      </c>
+      <c r="D42">
+        <v>309</v>
+      </c>
+      <c r="E42">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>4</v>
+      </c>
+      <c r="B43" t="s">
+        <v>434</v>
+      </c>
+      <c r="C43" t="s">
+        <v>38</v>
+      </c>
+      <c r="D43">
+        <v>298</v>
+      </c>
+      <c r="E43">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>5</v>
+      </c>
+      <c r="B44" t="s">
+        <v>435</v>
+      </c>
+      <c r="C44" t="s">
+        <v>38</v>
+      </c>
+      <c r="D44">
+        <v>106</v>
+      </c>
+      <c r="E44">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>6</v>
+      </c>
+      <c r="B45" t="s">
+        <v>436</v>
+      </c>
+      <c r="C45" t="s">
+        <v>38</v>
+      </c>
+      <c r="D45">
+        <v>182</v>
+      </c>
+      <c r="E45">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="46"/>
+    <row r="47">
+      <c r="A47">
+        <v>6</v>
+      </c>
+      <c r="B47" t="s">
+        <v>11</v>
+      </c>
+      <c r="C47" t="s">
+        <v>35</v>
+      </c>
+      <c r="D47">
+        <v>720</v>
+      </c>
+      <c r="E47">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="s">
+        <v>30</v>
+      </c>
+      <c r="B48" t="s">
+        <v>30</v>
+      </c>
+      <c r="C48" t="s">
+        <v>36</v>
+      </c>
+      <c r="D48">
+        <v>321</v>
+      </c>
+      <c r="E48">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>1</v>
+      </c>
+      <c r="B49" t="s">
+        <v>437</v>
+      </c>
+      <c r="C49" t="s">
+        <v>38</v>
+      </c>
+      <c r="D49">
+        <v>399</v>
+      </c>
+      <c r="E49">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="50"/>
+    <row r="51">
+      <c r="A51">
+        <v>7</v>
+      </c>
+      <c r="B51" t="s">
+        <v>12</v>
+      </c>
+      <c r="C51" t="s">
+        <v>35</v>
+      </c>
+      <c r="D51">
+        <v>1215</v>
+      </c>
+      <c r="E51">
+        <v>1215</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="s">
+        <v>30</v>
+      </c>
+      <c r="B52" t="s">
+        <v>30</v>
+      </c>
+      <c r="C52" t="s">
+        <v>36</v>
+      </c>
+      <c r="D52">
+        <v>437</v>
+      </c>
+      <c r="E52">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>1</v>
+      </c>
+      <c r="B53" t="s">
+        <v>438</v>
+      </c>
+      <c r="C53" t="s">
+        <v>38</v>
+      </c>
+      <c r="D53">
+        <v>622</v>
+      </c>
+      <c r="E53">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>2</v>
+      </c>
+      <c r="B54" t="s">
+        <v>439</v>
+      </c>
+      <c r="C54" t="s">
+        <v>38</v>
+      </c>
+      <c r="D54">
+        <v>156</v>
+      </c>
+      <c r="E54">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="55"/>
+    <row r="56">
+      <c r="A56">
+        <v>8</v>
+      </c>
+      <c r="B56" t="s">
+        <v>13</v>
+      </c>
+      <c r="C56" t="s">
+        <v>35</v>
+      </c>
+      <c r="D56">
+        <v>2167</v>
+      </c>
+      <c r="E56">
+        <v>2167</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>30</v>
+      </c>
+      <c r="B57" t="s">
+        <v>30</v>
+      </c>
+      <c r="C57" t="s">
+        <v>36</v>
+      </c>
+      <c r="D57">
+        <v>618</v>
+      </c>
+      <c r="E57">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>1</v>
+      </c>
+      <c r="B58" t="s">
+        <v>440</v>
+      </c>
+      <c r="C58" t="s">
+        <v>38</v>
+      </c>
+      <c r="D58">
+        <v>1199</v>
+      </c>
+      <c r="E58">
+        <v>1199</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>2</v>
+      </c>
+      <c r="B59" t="s">
+        <v>441</v>
+      </c>
+      <c r="C59" t="s">
+        <v>38</v>
+      </c>
+      <c r="D59">
+        <v>350</v>
+      </c>
+      <c r="E59">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="60"/>
+    <row r="61">
+      <c r="A61">
+        <v>9</v>
+      </c>
+      <c r="B61" t="s">
+        <v>14</v>
+      </c>
+      <c r="C61" t="s">
+        <v>35</v>
+      </c>
+      <c r="D61">
+        <v>185</v>
+      </c>
+      <c r="E61">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="s">
+        <v>30</v>
+      </c>
+      <c r="B62" t="s">
+        <v>30</v>
+      </c>
+      <c r="C62" t="s">
+        <v>36</v>
+      </c>
+      <c r="D62">
+        <v>106</v>
+      </c>
+      <c r="E62">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>1</v>
+      </c>
+      <c r="B63" t="s">
+        <v>442</v>
+      </c>
+      <c r="C63" t="s">
+        <v>38</v>
+      </c>
+      <c r="D63">
+        <v>79</v>
+      </c>
+      <c r="E63">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="64"/>
+    <row r="65">
+      <c r="A65">
+        <v>10</v>
+      </c>
+      <c r="B65" t="s">
+        <v>15</v>
+      </c>
+      <c r="C65" t="s">
+        <v>35</v>
+      </c>
+      <c r="D65">
+        <v>5101</v>
+      </c>
+      <c r="E65">
+        <v>5101</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="s">
+        <v>30</v>
+      </c>
+      <c r="B66" t="s">
+        <v>30</v>
+      </c>
+      <c r="C66" t="s">
+        <v>36</v>
+      </c>
+      <c r="D66">
+        <v>275</v>
+      </c>
+      <c r="E66">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>1</v>
+      </c>
+      <c r="B67" t="s">
+        <v>443</v>
+      </c>
+      <c r="C67" t="s">
+        <v>38</v>
+      </c>
+      <c r="D67">
+        <v>4437</v>
+      </c>
+      <c r="E67">
+        <v>4437</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>2</v>
+      </c>
+      <c r="B68" t="s">
+        <v>444</v>
+      </c>
+      <c r="C68" t="s">
+        <v>38</v>
+      </c>
+      <c r="D68">
+        <v>107</v>
+      </c>
+      <c r="E68">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>3</v>
+      </c>
+      <c r="B69" t="s">
+        <v>445</v>
+      </c>
+      <c r="C69" t="s">
+        <v>38</v>
+      </c>
+      <c r="D69">
+        <v>80</v>
+      </c>
+      <c r="E69">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>4</v>
+      </c>
+      <c r="B70" t="s">
+        <v>446</v>
+      </c>
+      <c r="C70" t="s">
+        <v>38</v>
+      </c>
+      <c r="D70">
+        <v>118</v>
+      </c>
+      <c r="E70">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>5</v>
+      </c>
+      <c r="B71" t="s">
+        <v>447</v>
+      </c>
+      <c r="C71" t="s">
+        <v>38</v>
+      </c>
+      <c r="D71">
+        <v>84</v>
+      </c>
+      <c r="E71">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="72"/>
+    <row r="73">
+      <c r="A73">
+        <v>11</v>
+      </c>
+      <c r="B73" t="s">
+        <v>16</v>
+      </c>
+      <c r="C73" t="s">
+        <v>35</v>
+      </c>
+      <c r="D73">
+        <v>197</v>
+      </c>
+      <c r="E73">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="s">
+        <v>30</v>
+      </c>
+      <c r="B74" t="s">
+        <v>30</v>
+      </c>
+      <c r="C74" t="s">
+        <v>36</v>
+      </c>
+      <c r="D74">
+        <v>112</v>
+      </c>
+      <c r="E74">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>1</v>
+      </c>
+      <c r="B75" t="s">
+        <v>448</v>
+      </c>
+      <c r="C75" t="s">
+        <v>38</v>
+      </c>
+      <c r="D75">
+        <v>85</v>
+      </c>
+      <c r="E75">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="76"/>
+    <row r="77">
+      <c r="A77">
+        <v>14</v>
+      </c>
+      <c r="B77" t="s">
+        <v>19</v>
+      </c>
+      <c r="C77" t="s">
+        <v>35</v>
+      </c>
+      <c r="D77">
+        <v>9751</v>
+      </c>
+      <c r="E77">
+        <v>9751</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="s">
+        <v>30</v>
+      </c>
+      <c r="B78" t="s">
+        <v>30</v>
+      </c>
+      <c r="C78" t="s">
+        <v>36</v>
+      </c>
+      <c r="D78">
+        <v>1472</v>
+      </c>
+      <c r="E78">
+        <v>1472</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>1</v>
+      </c>
+      <c r="B79" t="s">
+        <v>449</v>
+      </c>
+      <c r="C79" t="s">
+        <v>38</v>
+      </c>
+      <c r="D79">
+        <v>4624</v>
+      </c>
+      <c r="E79">
+        <v>4624</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>2</v>
+      </c>
+      <c r="B80" t="s">
+        <v>450</v>
+      </c>
+      <c r="C80" t="s">
+        <v>38</v>
+      </c>
+      <c r="D80">
+        <v>1695</v>
+      </c>
+      <c r="E80">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>3</v>
+      </c>
+      <c r="B81" t="s">
+        <v>451</v>
+      </c>
+      <c r="C81" t="s">
+        <v>38</v>
+      </c>
+      <c r="D81">
+        <v>1265</v>
+      </c>
+      <c r="E81">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>4</v>
+      </c>
+      <c r="B82" t="s">
+        <v>452</v>
+      </c>
+      <c r="C82" t="s">
+        <v>38</v>
+      </c>
+      <c r="D82">
+        <v>391</v>
+      </c>
+      <c r="E82">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>5</v>
+      </c>
+      <c r="B83" t="s">
+        <v>453</v>
+      </c>
+      <c r="C83" t="s">
+        <v>38</v>
+      </c>
+      <c r="D83">
+        <v>304</v>
+      </c>
+      <c r="E83">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="84"/>
+    <row r="85">
+      <c r="A85">
+        <v>15</v>
+      </c>
+      <c r="B85" t="s">
+        <v>20</v>
+      </c>
+      <c r="C85" t="s">
+        <v>35</v>
+      </c>
+      <c r="D85">
+        <v>7823</v>
+      </c>
+      <c r="E85">
+        <v>7823</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="s">
+        <v>30</v>
+      </c>
+      <c r="B86" t="s">
+        <v>30</v>
+      </c>
+      <c r="C86" t="s">
+        <v>36</v>
+      </c>
+      <c r="D86">
+        <v>2949</v>
+      </c>
+      <c r="E86">
+        <v>2949</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>1</v>
+      </c>
+      <c r="B87" t="s">
+        <v>454</v>
+      </c>
+      <c r="C87" t="s">
+        <v>38</v>
+      </c>
+      <c r="D87">
+        <v>1586</v>
+      </c>
+      <c r="E87">
+        <v>1586</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>2</v>
+      </c>
+      <c r="B88" t="s">
+        <v>455</v>
+      </c>
+      <c r="C88" t="s">
+        <v>38</v>
+      </c>
+      <c r="D88">
+        <v>1474</v>
+      </c>
+      <c r="E88">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>3</v>
+      </c>
+      <c r="B89" t="s">
+        <v>456</v>
+      </c>
+      <c r="C89" t="s">
+        <v>38</v>
+      </c>
+      <c r="D89">
+        <v>840</v>
+      </c>
+      <c r="E89">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>4</v>
+      </c>
+      <c r="B90" t="s">
+        <v>457</v>
+      </c>
+      <c r="C90" t="s">
+        <v>38</v>
+      </c>
+      <c r="D90">
+        <v>348</v>
+      </c>
+      <c r="E90">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>5</v>
+      </c>
+      <c r="B91" t="s">
+        <v>458</v>
+      </c>
+      <c r="C91" t="s">
+        <v>38</v>
+      </c>
+      <c r="D91">
+        <v>379</v>
+      </c>
+      <c r="E91">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>6</v>
+      </c>
+      <c r="B92" t="s">
+        <v>459</v>
+      </c>
+      <c r="C92" t="s">
+        <v>38</v>
+      </c>
+      <c r="D92">
+        <v>247</v>
+      </c>
+      <c r="E92">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="93"/>
+    <row r="94">
+      <c r="A94">
+        <v>16</v>
+      </c>
+      <c r="B94" t="s">
+        <v>21</v>
+      </c>
+      <c r="C94" t="s">
+        <v>35</v>
+      </c>
+      <c r="D94">
+        <v>646</v>
+      </c>
+      <c r="E94">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="s">
+        <v>30</v>
+      </c>
+      <c r="B95" t="s">
+        <v>30</v>
+      </c>
+      <c r="C95" t="s">
+        <v>36</v>
+      </c>
+      <c r="D95">
+        <v>131</v>
+      </c>
+      <c r="E95">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>1</v>
+      </c>
+      <c r="B96" t="s">
+        <v>460</v>
+      </c>
+      <c r="C96" t="s">
+        <v>38</v>
+      </c>
+      <c r="D96">
+        <v>300</v>
+      </c>
+      <c r="E96">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>2</v>
+      </c>
+      <c r="B97" t="s">
+        <v>461</v>
+      </c>
+      <c r="C97" t="s">
+        <v>38</v>
+      </c>
+      <c r="D97">
+        <v>110</v>
+      </c>
+      <c r="E97">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>3</v>
+      </c>
+      <c r="B98" t="s">
+        <v>462</v>
+      </c>
+      <c r="C98" t="s">
+        <v>38</v>
+      </c>
+      <c r="D98">
+        <v>39</v>
+      </c>
+      <c r="E98">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>4</v>
+      </c>
+      <c r="B99" t="s">
+        <v>463</v>
+      </c>
+      <c r="C99" t="s">
+        <v>38</v>
+      </c>
+      <c r="D99">
+        <v>66</v>
+      </c>
+      <c r="E99">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="100"/>
+    <row r="101">
+      <c r="A101">
+        <v>17</v>
+      </c>
+      <c r="B101" t="s">
+        <v>22</v>
+      </c>
+      <c r="C101" t="s">
+        <v>35</v>
+      </c>
+      <c r="D101">
+        <v>410</v>
+      </c>
+      <c r="E101">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="s">
+        <v>30</v>
+      </c>
+      <c r="B102" t="s">
+        <v>30</v>
+      </c>
+      <c r="C102" t="s">
+        <v>36</v>
+      </c>
+      <c r="D102">
+        <v>110</v>
+      </c>
+      <c r="E102">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>1</v>
+      </c>
+      <c r="B103" t="s">
+        <v>464</v>
+      </c>
+      <c r="C103" t="s">
+        <v>38</v>
+      </c>
+      <c r="D103">
+        <v>204</v>
+      </c>
+      <c r="E103">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>2</v>
+      </c>
+      <c r="B104" t="s">
+        <v>465</v>
+      </c>
+      <c r="C104" t="s">
+        <v>38</v>
+      </c>
+      <c r="D104">
+        <v>33</v>
+      </c>
+      <c r="E104">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>3</v>
+      </c>
+      <c r="B105" t="s">
+        <v>466</v>
+      </c>
+      <c r="C105" t="s">
+        <v>38</v>
+      </c>
+      <c r="D105">
+        <v>38</v>
+      </c>
+      <c r="E105">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>4</v>
+      </c>
+      <c r="B106" t="s">
+        <v>467</v>
+      </c>
+      <c r="C106" t="s">
+        <v>38</v>
+      </c>
+      <c r="D106">
+        <v>25</v>
+      </c>
+      <c r="E106">
+        <v>25</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" t="s">
+        <v>468</v>
+      </c>
+      <c r="D2" t="s">
+        <v>469</v>
+      </c>
+      <c r="E2" t="s">
+        <v>470</v>
+      </c>
+      <c r="F2" t="s">
+        <v>471</v>
+      </c>
+      <c r="G2">
+        <v>11247</v>
+      </c>
+      <c r="H2">
+        <v>26004</v>
+      </c>
+      <c r="I2">
+        <v>69463</v>
+      </c>
+      <c r="J2">
+        <v>22520</v>
+      </c>
+      <c r="K2">
+        <v>1296</v>
+      </c>
+      <c r="L2">
+        <v>958</v>
+      </c>
+      <c r="M2">
+        <v>828</v>
+      </c>
+      <c r="N2">
+        <v>2365</v>
+      </c>
+      <c r="O2">
+        <v>614</v>
+      </c>
+      <c r="P2">
+        <v>726</v>
+      </c>
+      <c r="Q2">
+        <v>36173</v>
+      </c>
+      <c r="R2">
+        <v>2499</v>
+      </c>
+      <c r="S2">
+        <v>148</v>
+      </c>
+      <c r="T2">
+        <v>2638</v>
+      </c>
+      <c r="U2">
+        <v>206</v>
+      </c>
+      <c r="V2">
+        <v>177685</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="G3">
+        <v>11247</v>
+      </c>
+      <c r="H3">
+        <v>26004</v>
+      </c>
+      <c r="I3">
+        <v>69463</v>
+      </c>
+      <c r="J3">
+        <v>22520</v>
+      </c>
+      <c r="K3">
+        <v>1296</v>
+      </c>
+      <c r="L3">
+        <v>958</v>
+      </c>
+      <c r="M3">
+        <v>828</v>
+      </c>
+      <c r="N3">
+        <v>2365</v>
+      </c>
+      <c r="O3">
+        <v>614</v>
+      </c>
+      <c r="P3">
+        <v>726</v>
+      </c>
+      <c r="Q3">
+        <v>36173</v>
+      </c>
+      <c r="R3">
+        <v>2499</v>
+      </c>
+      <c r="S3">
+        <v>148</v>
+      </c>
+      <c r="T3">
+        <v>2638</v>
+      </c>
+      <c r="U3">
+        <v>206</v>
+      </c>
+      <c r="V3">
+        <v>177685</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D2">
+        <v>11247</v>
+      </c>
+      <c r="E2">
+        <v>11247</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D3">
+        <v>1749</v>
+      </c>
+      <c r="E3">
+        <v>1749</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>472</v>
+      </c>
+      <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4">
+        <v>3622</v>
+      </c>
+      <c r="E4">
+        <v>3622</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>473</v>
+      </c>
+      <c r="C5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5">
+        <v>3058</v>
+      </c>
+      <c r="E5">
+        <v>3058</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>474</v>
+      </c>
+      <c r="C6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D6">
+        <v>299</v>
+      </c>
+      <c r="E6">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>475</v>
+      </c>
+      <c r="C7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7">
+        <v>2519</v>
+      </c>
+      <c r="E7">
+        <v>2519</v>
+      </c>
+    </row>
+    <row r="8"/>
+    <row r="9">
+      <c r="A9">
+        <v>2</v>
+      </c>
+      <c r="B9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C9" t="s">
+        <v>35</v>
+      </c>
+      <c r="D9">
+        <v>26004</v>
+      </c>
+      <c r="E9">
+        <v>26004</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" t="s">
+        <v>30</v>
+      </c>
+      <c r="C10" t="s">
+        <v>36</v>
+      </c>
+      <c r="D10">
+        <v>3280</v>
+      </c>
+      <c r="E10">
+        <v>3280</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>1</v>
+      </c>
+      <c r="B11" t="s">
+        <v>476</v>
+      </c>
+      <c r="C11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D11">
+        <v>13197</v>
+      </c>
+      <c r="E11">
+        <v>13197</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>477</v>
+      </c>
+      <c r="C12" t="s">
+        <v>38</v>
+      </c>
+      <c r="D12">
+        <v>8380</v>
+      </c>
+      <c r="E12">
+        <v>8380</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>3</v>
+      </c>
+      <c r="B13" t="s">
+        <v>478</v>
+      </c>
+      <c r="C13" t="s">
+        <v>38</v>
+      </c>
+      <c r="D13">
+        <v>772</v>
+      </c>
+      <c r="E13">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>4</v>
+      </c>
+      <c r="B14" t="s">
+        <v>479</v>
+      </c>
+      <c r="C14" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14">
+        <v>375</v>
+      </c>
+      <c r="E14">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="15"/>
+    <row r="16">
+      <c r="A16">
+        <v>3</v>
+      </c>
+      <c r="B16" t="s">
+        <v>8</v>
+      </c>
+      <c r="C16" t="s">
+        <v>35</v>
+      </c>
+      <c r="D16">
+        <v>69463</v>
+      </c>
+      <c r="E16">
+        <v>69463</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>30</v>
+      </c>
+      <c r="B17" t="s">
+        <v>30</v>
+      </c>
+      <c r="C17" t="s">
+        <v>36</v>
+      </c>
+      <c r="D17">
+        <v>6665</v>
+      </c>
+      <c r="E17">
+        <v>6665</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>1</v>
+      </c>
+      <c r="B18" t="s">
+        <v>480</v>
+      </c>
+      <c r="C18" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18">
+        <v>41165</v>
+      </c>
+      <c r="E18">
+        <v>41165</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>2</v>
+      </c>
+      <c r="B19" t="s">
+        <v>481</v>
+      </c>
+      <c r="C19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D19">
+        <v>14546</v>
+      </c>
+      <c r="E19">
+        <v>14546</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>3</v>
+      </c>
+      <c r="B20" t="s">
+        <v>482</v>
+      </c>
+      <c r="C20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20">
+        <v>1759</v>
+      </c>
+      <c r="E20">
+        <v>1759</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>4</v>
+      </c>
+      <c r="B21" t="s">
+        <v>483</v>
+      </c>
+      <c r="C21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D21">
+        <v>5328</v>
+      </c>
+      <c r="E21">
+        <v>5328</v>
+      </c>
+    </row>
+    <row r="22"/>
+    <row r="23">
+      <c r="A23">
+        <v>4</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>35</v>
+      </c>
+      <c r="D23">
+        <v>22520</v>
+      </c>
+      <c r="E23">
+        <v>22520</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B24" t="s">
+        <v>30</v>
+      </c>
+      <c r="C24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D24">
+        <v>2588</v>
+      </c>
+      <c r="E24">
+        <v>2588</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>1</v>
+      </c>
+      <c r="B25" t="s">
+        <v>484</v>
+      </c>
+      <c r="C25" t="s">
+        <v>38</v>
+      </c>
+      <c r="D25">
+        <v>11070</v>
+      </c>
+      <c r="E25">
+        <v>11070</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>2</v>
+      </c>
+      <c r="B26" t="s">
+        <v>485</v>
+      </c>
+      <c r="C26" t="s">
+        <v>38</v>
+      </c>
+      <c r="D26">
+        <v>1483</v>
+      </c>
+      <c r="E26">
+        <v>1483</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>3</v>
+      </c>
+      <c r="B27" t="s">
+        <v>486</v>
+      </c>
+      <c r="C27" t="s">
+        <v>38</v>
+      </c>
+      <c r="D27">
+        <v>6897</v>
+      </c>
+      <c r="E27">
+        <v>6897</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>4</v>
+      </c>
+      <c r="B28" t="s">
+        <v>487</v>
+      </c>
+      <c r="C28" t="s">
+        <v>38</v>
+      </c>
+      <c r="D28">
+        <v>482</v>
+      </c>
+      <c r="E28">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="29"/>
+    <row r="30">
+      <c r="A30">
+        <v>5</v>
+      </c>
+      <c r="B30" t="s">
+        <v>10</v>
+      </c>
+      <c r="C30" t="s">
+        <v>35</v>
+      </c>
+      <c r="D30">
+        <v>1296</v>
+      </c>
+      <c r="E30">
+        <v>1296</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>30</v>
+      </c>
+      <c r="B31" t="s">
+        <v>30</v>
+      </c>
+      <c r="C31" t="s">
+        <v>36</v>
+      </c>
+      <c r="D31">
+        <v>490</v>
+      </c>
+      <c r="E31">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>1</v>
+      </c>
+      <c r="B32" t="s">
+        <v>488</v>
+      </c>
+      <c r="C32" t="s">
+        <v>38</v>
+      </c>
+      <c r="D32">
+        <v>505</v>
+      </c>
+      <c r="E32">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>2</v>
+      </c>
+      <c r="B33" t="s">
+        <v>489</v>
+      </c>
+      <c r="C33" t="s">
+        <v>38</v>
+      </c>
+      <c r="D33">
+        <v>301</v>
+      </c>
+      <c r="E33">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="34"/>
+    <row r="35">
+      <c r="A35">
+        <v>6</v>
+      </c>
+      <c r="B35" t="s">
+        <v>11</v>
+      </c>
+      <c r="C35" t="s">
+        <v>35</v>
+      </c>
+      <c r="D35">
+        <v>958</v>
+      </c>
+      <c r="E35">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>30</v>
+      </c>
+      <c r="B36" t="s">
+        <v>30</v>
+      </c>
+      <c r="C36" t="s">
+        <v>36</v>
+      </c>
+      <c r="D36">
+        <v>266</v>
+      </c>
+      <c r="E36">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>1</v>
+      </c>
+      <c r="B37" t="s">
+        <v>490</v>
+      </c>
+      <c r="C37" t="s">
+        <v>38</v>
+      </c>
+      <c r="D37">
+        <v>600</v>
+      </c>
+      <c r="E37">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>2</v>
+      </c>
+      <c r="B38" t="s">
+        <v>491</v>
+      </c>
+      <c r="C38" t="s">
+        <v>38</v>
+      </c>
+      <c r="D38">
+        <v>92</v>
+      </c>
+      <c r="E38">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="39"/>
+    <row r="40">
+      <c r="A40">
+        <v>7</v>
+      </c>
+      <c r="B40" t="s">
+        <v>12</v>
+      </c>
+      <c r="C40" t="s">
+        <v>35</v>
+      </c>
+      <c r="D40">
+        <v>828</v>
+      </c>
+      <c r="E40">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="s">
+        <v>30</v>
+      </c>
+      <c r="B41" t="s">
+        <v>30</v>
+      </c>
+      <c r="C41" t="s">
+        <v>36</v>
+      </c>
+      <c r="D41">
+        <v>370</v>
+      </c>
+      <c r="E41">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>1</v>
+      </c>
+      <c r="B42" t="s">
+        <v>492</v>
+      </c>
+      <c r="C42" t="s">
+        <v>38</v>
+      </c>
+      <c r="D42">
+        <v>234</v>
+      </c>
+      <c r="E42">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>2</v>
+      </c>
+      <c r="B43" t="s">
+        <v>493</v>
+      </c>
+      <c r="C43" t="s">
+        <v>38</v>
+      </c>
+      <c r="D43">
+        <v>192</v>
+      </c>
+      <c r="E43">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>3</v>
+      </c>
+      <c r="B44" t="s">
+        <v>494</v>
+      </c>
+      <c r="C44" t="s">
+        <v>38</v>
+      </c>
+      <c r="D44">
+        <v>32</v>
+      </c>
+      <c r="E44">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="45"/>
+    <row r="46">
+      <c r="A46">
+        <v>8</v>
+      </c>
+      <c r="B46" t="s">
+        <v>13</v>
+      </c>
+      <c r="C46" t="s">
+        <v>35</v>
+      </c>
+      <c r="D46">
+        <v>2365</v>
+      </c>
+      <c r="E46">
+        <v>2365</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="s">
+        <v>30</v>
+      </c>
+      <c r="B47" t="s">
+        <v>30</v>
+      </c>
+      <c r="C47" t="s">
+        <v>36</v>
+      </c>
+      <c r="D47">
+        <v>290</v>
+      </c>
+      <c r="E47">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>1</v>
+      </c>
+      <c r="B48" t="s">
+        <v>495</v>
+      </c>
+      <c r="C48" t="s">
+        <v>38</v>
+      </c>
+      <c r="D48">
+        <v>1234</v>
+      </c>
+      <c r="E48">
+        <v>1234</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>2</v>
+      </c>
+      <c r="B49" t="s">
+        <v>496</v>
+      </c>
+      <c r="C49" t="s">
+        <v>38</v>
+      </c>
+      <c r="D49">
+        <v>597</v>
+      </c>
+      <c r="E49">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>3</v>
+      </c>
+      <c r="B50" t="s">
+        <v>497</v>
+      </c>
+      <c r="C50" t="s">
+        <v>38</v>
+      </c>
+      <c r="D50">
+        <v>144</v>
+      </c>
+      <c r="E50">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>4</v>
+      </c>
+      <c r="B51" t="s">
+        <v>498</v>
+      </c>
+      <c r="C51" t="s">
+        <v>38</v>
+      </c>
+      <c r="D51">
+        <v>100</v>
+      </c>
+      <c r="E51">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="52"/>
+    <row r="53">
+      <c r="A53">
+        <v>11</v>
+      </c>
+      <c r="B53" t="s">
+        <v>16</v>
+      </c>
+      <c r="C53" t="s">
+        <v>35</v>
+      </c>
+      <c r="D53">
+        <v>614</v>
+      </c>
+      <c r="E53">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="s">
+        <v>30</v>
+      </c>
+      <c r="B54" t="s">
+        <v>30</v>
+      </c>
+      <c r="C54" t="s">
+        <v>36</v>
+      </c>
+      <c r="D54">
+        <v>115</v>
+      </c>
+      <c r="E54">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>1</v>
+      </c>
+      <c r="B55" t="s">
+        <v>499</v>
+      </c>
+      <c r="C55" t="s">
+        <v>38</v>
+      </c>
+      <c r="D55">
+        <v>499</v>
+      </c>
+      <c r="E55">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="56"/>
+    <row r="57">
+      <c r="A57">
+        <v>12</v>
+      </c>
+      <c r="B57" t="s">
+        <v>17</v>
+      </c>
+      <c r="C57" t="s">
+        <v>35</v>
+      </c>
+      <c r="D57">
+        <v>726</v>
+      </c>
+      <c r="E57">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s">
+        <v>30</v>
+      </c>
+      <c r="B58" t="s">
+        <v>30</v>
+      </c>
+      <c r="C58" t="s">
+        <v>36</v>
+      </c>
+      <c r="D58">
+        <v>147</v>
+      </c>
+      <c r="E58">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>1</v>
+      </c>
+      <c r="B59" t="s">
+        <v>500</v>
+      </c>
+      <c r="C59" t="s">
+        <v>38</v>
+      </c>
+      <c r="D59">
+        <v>378</v>
+      </c>
+      <c r="E59">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>2</v>
+      </c>
+      <c r="B60" t="s">
+        <v>501</v>
+      </c>
+      <c r="C60" t="s">
+        <v>38</v>
+      </c>
+      <c r="D60">
+        <v>97</v>
+      </c>
+      <c r="E60">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>3</v>
+      </c>
+      <c r="B61" t="s">
+        <v>502</v>
+      </c>
+      <c r="C61" t="s">
+        <v>38</v>
+      </c>
+      <c r="D61">
+        <v>104</v>
+      </c>
+      <c r="E61">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="62"/>
+    <row r="63">
+      <c r="A63">
+        <v>14</v>
+      </c>
+      <c r="B63" t="s">
+        <v>19</v>
+      </c>
+      <c r="C63" t="s">
+        <v>35</v>
+      </c>
+      <c r="D63">
+        <v>36173</v>
+      </c>
+      <c r="E63">
+        <v>36173</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="s">
+        <v>30</v>
+      </c>
+      <c r="B64" t="s">
+        <v>30</v>
+      </c>
+      <c r="C64" t="s">
+        <v>36</v>
+      </c>
+      <c r="D64">
+        <v>2349</v>
+      </c>
+      <c r="E64">
+        <v>2349</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>1</v>
+      </c>
+      <c r="B65" t="s">
+        <v>503</v>
+      </c>
+      <c r="C65" t="s">
+        <v>38</v>
+      </c>
+      <c r="D65">
+        <v>29941</v>
+      </c>
+      <c r="E65">
+        <v>29941</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>2</v>
+      </c>
+      <c r="B66" t="s">
+        <v>504</v>
+      </c>
+      <c r="C66" t="s">
+        <v>38</v>
+      </c>
+      <c r="D66">
+        <v>1694</v>
+      </c>
+      <c r="E66">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>3</v>
+      </c>
+      <c r="B67" t="s">
+        <v>505</v>
+      </c>
+      <c r="C67" t="s">
+        <v>38</v>
+      </c>
+      <c r="D67">
+        <v>720</v>
+      </c>
+      <c r="E67">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>4</v>
+      </c>
+      <c r="B68" t="s">
+        <v>506</v>
+      </c>
+      <c r="C68" t="s">
+        <v>38</v>
+      </c>
+      <c r="D68">
+        <v>1469</v>
+      </c>
+      <c r="E68">
+        <v>1469</v>
+      </c>
+    </row>
+    <row r="69"/>
+    <row r="70">
+      <c r="A70">
+        <v>15</v>
+      </c>
+      <c r="B70" t="s">
+        <v>20</v>
+      </c>
+      <c r="C70" t="s">
+        <v>35</v>
+      </c>
+      <c r="D70">
+        <v>2499</v>
+      </c>
+      <c r="E70">
+        <v>2499</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="s">
+        <v>30</v>
+      </c>
+      <c r="B71" t="s">
+        <v>30</v>
+      </c>
+      <c r="C71" t="s">
+        <v>36</v>
+      </c>
+      <c r="D71">
+        <v>747</v>
+      </c>
+      <c r="E71">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>1</v>
+      </c>
+      <c r="B72" t="s">
+        <v>507</v>
+      </c>
+      <c r="C72" t="s">
+        <v>38</v>
+      </c>
+      <c r="D72">
+        <v>1110</v>
+      </c>
+      <c r="E72">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>2</v>
+      </c>
+      <c r="B73" t="s">
+        <v>508</v>
+      </c>
+      <c r="C73" t="s">
+        <v>38</v>
+      </c>
+      <c r="D73">
+        <v>493</v>
+      </c>
+      <c r="E73">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>3</v>
+      </c>
+      <c r="B74" t="s">
+        <v>509</v>
+      </c>
+      <c r="C74" t="s">
+        <v>38</v>
+      </c>
+      <c r="D74">
+        <v>149</v>
+      </c>
+      <c r="E74">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="75"/>
+    <row r="76">
+      <c r="A76">
+        <v>16</v>
+      </c>
+      <c r="B76" t="s">
+        <v>21</v>
+      </c>
+      <c r="C76" t="s">
+        <v>35</v>
+      </c>
+      <c r="D76">
+        <v>148</v>
+      </c>
+      <c r="E76">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>30</v>
+      </c>
+      <c r="B77" t="s">
+        <v>30</v>
+      </c>
+      <c r="C77" t="s">
+        <v>36</v>
+      </c>
+      <c r="D77">
+        <v>55</v>
+      </c>
+      <c r="E77">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>1</v>
+      </c>
+      <c r="B78" t="s">
+        <v>510</v>
+      </c>
+      <c r="C78" t="s">
+        <v>38</v>
+      </c>
+      <c r="D78">
+        <v>93</v>
+      </c>
+      <c r="E78">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="79"/>
+    <row r="80">
+      <c r="A80">
+        <v>17</v>
+      </c>
+      <c r="B80" t="s">
+        <v>22</v>
+      </c>
+      <c r="C80" t="s">
+        <v>35</v>
+      </c>
+      <c r="D80">
+        <v>2638</v>
+      </c>
+      <c r="E80">
+        <v>2638</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="s">
+        <v>30</v>
+      </c>
+      <c r="B81" t="s">
+        <v>30</v>
+      </c>
+      <c r="C81" t="s">
+        <v>36</v>
+      </c>
+      <c r="D81">
+        <v>448</v>
+      </c>
+      <c r="E81">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>1</v>
+      </c>
+      <c r="B82" t="s">
+        <v>511</v>
+      </c>
+      <c r="C82" t="s">
+        <v>38</v>
+      </c>
+      <c r="D82">
+        <v>1894</v>
+      </c>
+      <c r="E82">
+        <v>1894</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>2</v>
+      </c>
+      <c r="B83" t="s">
+        <v>512</v>
+      </c>
+      <c r="C83" t="s">
+        <v>38</v>
+      </c>
+      <c r="D83">
+        <v>169</v>
+      </c>
+      <c r="E83">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>3</v>
+      </c>
+      <c r="B84" t="s">
+        <v>513</v>
+      </c>
+      <c r="C84" t="s">
+        <v>38</v>
+      </c>
+      <c r="D84">
+        <v>73</v>
+      </c>
+      <c r="E84">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>4</v>
+      </c>
+      <c r="B85" t="s">
+        <v>514</v>
+      </c>
+      <c r="C85" t="s">
+        <v>38</v>
+      </c>
+      <c r="D85">
+        <v>54</v>
+      </c>
+      <c r="E85">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="86"/>
+    <row r="87">
+      <c r="A87">
+        <v>24</v>
+      </c>
+      <c r="B87" t="s">
+        <v>23</v>
+      </c>
+      <c r="C87" t="s">
+        <v>35</v>
+      </c>
+      <c r="D87">
+        <v>206</v>
+      </c>
+      <c r="E87">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="s">
+        <v>30</v>
+      </c>
+      <c r="B88" t="s">
+        <v>30</v>
+      </c>
+      <c r="C88" t="s">
+        <v>36</v>
+      </c>
+      <c r="D88">
+        <v>63</v>
+      </c>
+      <c r="E88">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>1</v>
+      </c>
+      <c r="B89" t="s">
+        <v>515</v>
+      </c>
+      <c r="C89" t="s">
+        <v>38</v>
+      </c>
+      <c r="D89">
+        <v>143</v>
+      </c>
+      <c r="E89">
+        <v>143</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" t="s">
+        <v>516</v>
+      </c>
+      <c r="D2" t="s">
+        <v>517</v>
+      </c>
+      <c r="E2" t="s">
+        <v>518</v>
+      </c>
+      <c r="F2" t="s">
+        <v>519</v>
+      </c>
+      <c r="G2">
+        <v>3298</v>
+      </c>
+      <c r="H2">
+        <v>40196</v>
+      </c>
+      <c r="I2">
+        <v>126210</v>
+      </c>
+      <c r="J2">
+        <v>46629</v>
+      </c>
+      <c r="K2">
+        <v>38201</v>
+      </c>
+      <c r="L2">
+        <v>1104</v>
+      </c>
+      <c r="M2">
+        <v>2410</v>
+      </c>
+      <c r="N2">
+        <v>2403</v>
+      </c>
+      <c r="O2">
+        <v>1324</v>
+      </c>
+      <c r="P2">
+        <v>1153</v>
+      </c>
+      <c r="Q2">
+        <v>230</v>
+      </c>
+      <c r="R2">
+        <v>30932</v>
+      </c>
+      <c r="S2">
+        <v>2168</v>
+      </c>
+      <c r="T2">
+        <v>1500</v>
+      </c>
+      <c r="U2">
+        <v>205</v>
+      </c>
+      <c r="V2">
+        <v>297963</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="G3">
+        <v>3298</v>
+      </c>
+      <c r="H3">
+        <v>40196</v>
+      </c>
+      <c r="I3">
+        <v>126210</v>
+      </c>
+      <c r="J3">
+        <v>46629</v>
+      </c>
+      <c r="K3">
+        <v>38201</v>
+      </c>
+      <c r="L3">
+        <v>1104</v>
+      </c>
+      <c r="M3">
+        <v>2410</v>
+      </c>
+      <c r="N3">
+        <v>2403</v>
+      </c>
+      <c r="O3">
+        <v>1324</v>
+      </c>
+      <c r="P3">
+        <v>1153</v>
+      </c>
+      <c r="Q3">
+        <v>230</v>
+      </c>
+      <c r="R3">
+        <v>30932</v>
+      </c>
+      <c r="S3">
+        <v>2168</v>
+      </c>
+      <c r="T3">
+        <v>1500</v>
+      </c>
+      <c r="U3">
+        <v>205</v>
+      </c>
+      <c r="V3">
+        <v>297963</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D2">
+        <v>3298</v>
+      </c>
+      <c r="E2">
+        <v>3298</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D3">
+        <v>1762</v>
+      </c>
+      <c r="E3">
+        <v>1762</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>520</v>
+      </c>
+      <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4">
+        <v>738</v>
+      </c>
+      <c r="E4">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>521</v>
+      </c>
+      <c r="C5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5">
+        <v>119</v>
+      </c>
+      <c r="E5">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>522</v>
+      </c>
+      <c r="C6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D6">
+        <v>95</v>
+      </c>
+      <c r="E6">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>523</v>
+      </c>
+      <c r="C7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7">
+        <v>309</v>
+      </c>
+      <c r="E7">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>524</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8">
+        <v>180</v>
+      </c>
+      <c r="E8">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>525</v>
+      </c>
+      <c r="C9" t="s">
+        <v>38</v>
+      </c>
+      <c r="D9">
+        <v>44</v>
+      </c>
+      <c r="E9">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>526</v>
+      </c>
+      <c r="C10" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10">
+        <v>51</v>
+      </c>
+      <c r="E10">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="11"/>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12">
+        <v>40196</v>
+      </c>
+      <c r="E12">
+        <v>40196</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" t="s">
+        <v>30</v>
+      </c>
+      <c r="C13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13">
+        <v>5901</v>
+      </c>
+      <c r="E13">
+        <v>5901</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>1</v>
+      </c>
+      <c r="B14" t="s">
+        <v>527</v>
+      </c>
+      <c r="C14" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14">
+        <v>27778</v>
+      </c>
+      <c r="E14">
+        <v>27778</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>528</v>
+      </c>
+      <c r="C15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15">
+        <v>2646</v>
+      </c>
+      <c r="E15">
+        <v>2646</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>3</v>
+      </c>
+      <c r="B16" t="s">
+        <v>529</v>
+      </c>
+      <c r="C16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16">
+        <v>978</v>
+      </c>
+      <c r="E16">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>4</v>
+      </c>
+      <c r="B17" t="s">
+        <v>530</v>
+      </c>
+      <c r="C17" t="s">
+        <v>38</v>
+      </c>
+      <c r="D17">
+        <v>1227</v>
+      </c>
+      <c r="E17">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>5</v>
+      </c>
+      <c r="B18" t="s">
+        <v>531</v>
+      </c>
+      <c r="C18" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18">
+        <v>365</v>
+      </c>
+      <c r="E18">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>6</v>
+      </c>
+      <c r="B19" t="s">
+        <v>532</v>
+      </c>
+      <c r="C19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D19">
+        <v>193</v>
+      </c>
+      <c r="E19">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>7</v>
+      </c>
+      <c r="B20" t="s">
+        <v>533</v>
+      </c>
+      <c r="C20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20">
+        <v>1108</v>
+      </c>
+      <c r="E20">
+        <v>1108</v>
+      </c>
+    </row>
+    <row r="21"/>
+    <row r="22">
+      <c r="A22">
+        <v>3</v>
+      </c>
+      <c r="B22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" t="s">
+        <v>35</v>
+      </c>
+      <c r="D22">
+        <v>126210</v>
+      </c>
+      <c r="E22">
+        <v>126210</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>30</v>
+      </c>
+      <c r="B23" t="s">
+        <v>30</v>
+      </c>
+      <c r="C23" t="s">
+        <v>36</v>
+      </c>
+      <c r="D23">
+        <v>12281</v>
+      </c>
+      <c r="E23">
+        <v>12281</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>1</v>
+      </c>
+      <c r="B24" t="s">
+        <v>534</v>
+      </c>
+      <c r="C24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D24">
+        <v>23136</v>
+      </c>
+      <c r="E24">
+        <v>23136</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>2</v>
+      </c>
+      <c r="B25" t="s">
+        <v>535</v>
+      </c>
+      <c r="C25" t="s">
+        <v>38</v>
+      </c>
+      <c r="D25">
+        <v>14514</v>
+      </c>
+      <c r="E25">
+        <v>14514</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>3</v>
+      </c>
+      <c r="B26" t="s">
+        <v>536</v>
+      </c>
+      <c r="C26" t="s">
+        <v>38</v>
+      </c>
+      <c r="D26">
+        <v>34726</v>
+      </c>
+      <c r="E26">
+        <v>34726</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>4</v>
+      </c>
+      <c r="B27" t="s">
+        <v>537</v>
+      </c>
+      <c r="C27" t="s">
+        <v>38</v>
+      </c>
+      <c r="D27">
+        <v>7942</v>
+      </c>
+      <c r="E27">
+        <v>7942</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>5</v>
+      </c>
+      <c r="B28" t="s">
+        <v>538</v>
+      </c>
+      <c r="C28" t="s">
+        <v>38</v>
+      </c>
+      <c r="D28">
+        <v>1090</v>
+      </c>
+      <c r="E28">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>6</v>
+      </c>
+      <c r="B29" t="s">
+        <v>539</v>
+      </c>
+      <c r="C29" t="s">
+        <v>38</v>
+      </c>
+      <c r="D29">
+        <v>823</v>
+      </c>
+      <c r="E29">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>7</v>
+      </c>
+      <c r="B30" t="s">
+        <v>540</v>
+      </c>
+      <c r="C30" t="s">
+        <v>38</v>
+      </c>
+      <c r="D30">
+        <v>31698</v>
+      </c>
+      <c r="E30">
+        <v>31698</v>
+      </c>
+    </row>
+    <row r="31"/>
+    <row r="32">
+      <c r="A32">
+        <v>4</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>35</v>
+      </c>
+      <c r="D32">
+        <v>46629</v>
+      </c>
+      <c r="E32">
+        <v>46629</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>30</v>
+      </c>
+      <c r="B33" t="s">
+        <v>30</v>
+      </c>
+      <c r="C33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D33">
+        <v>4959</v>
+      </c>
+      <c r="E33">
+        <v>4959</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>1</v>
+      </c>
+      <c r="B34" t="s">
+        <v>541</v>
+      </c>
+      <c r="C34" t="s">
+        <v>38</v>
+      </c>
+      <c r="D34">
+        <v>20046</v>
+      </c>
+      <c r="E34">
+        <v>20046</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>2</v>
+      </c>
+      <c r="B35" t="s">
+        <v>542</v>
+      </c>
+      <c r="C35" t="s">
+        <v>38</v>
+      </c>
+      <c r="D35">
+        <v>10287</v>
+      </c>
+      <c r="E35">
+        <v>10287</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>3</v>
+      </c>
+      <c r="B36" t="s">
+        <v>543</v>
+      </c>
+      <c r="C36" t="s">
+        <v>38</v>
+      </c>
+      <c r="D36">
+        <v>3089</v>
+      </c>
+      <c r="E36">
+        <v>3089</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>4</v>
+      </c>
+      <c r="B37" t="s">
+        <v>544</v>
+      </c>
+      <c r="C37" t="s">
+        <v>38</v>
+      </c>
+      <c r="D37">
+        <v>1634</v>
+      </c>
+      <c r="E37">
+        <v>1634</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>5</v>
+      </c>
+      <c r="B38" t="s">
+        <v>545</v>
+      </c>
+      <c r="C38" t="s">
+        <v>38</v>
+      </c>
+      <c r="D38">
+        <v>362</v>
+      </c>
+      <c r="E38">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>6</v>
+      </c>
+      <c r="B39" t="s">
+        <v>546</v>
+      </c>
+      <c r="C39" t="s">
+        <v>38</v>
+      </c>
+      <c r="D39">
+        <v>182</v>
+      </c>
+      <c r="E39">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>7</v>
+      </c>
+      <c r="B40" t="s">
+        <v>547</v>
+      </c>
+      <c r="C40" t="s">
+        <v>38</v>
+      </c>
+      <c r="D40">
+        <v>6070</v>
+      </c>
+      <c r="E40">
+        <v>6070</v>
+      </c>
+    </row>
+    <row r="41"/>
+    <row r="42">
+      <c r="A42">
+        <v>5</v>
+      </c>
+      <c r="B42" t="s">
+        <v>10</v>
+      </c>
+      <c r="C42" t="s">
+        <v>35</v>
+      </c>
+      <c r="D42">
+        <v>38201</v>
+      </c>
+      <c r="E42">
+        <v>38201</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>30</v>
+      </c>
+      <c r="B43" t="s">
+        <v>30</v>
+      </c>
+      <c r="C43" t="s">
+        <v>36</v>
+      </c>
+      <c r="D43">
+        <v>2346</v>
+      </c>
+      <c r="E43">
+        <v>2346</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>1</v>
+      </c>
+      <c r="B44" t="s">
+        <v>548</v>
+      </c>
+      <c r="C44" t="s">
+        <v>38</v>
+      </c>
+      <c r="D44">
+        <v>26034</v>
+      </c>
+      <c r="E44">
+        <v>26034</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>2</v>
+      </c>
+      <c r="B45" t="s">
+        <v>549</v>
+      </c>
+      <c r="C45" t="s">
+        <v>38</v>
+      </c>
+      <c r="D45">
+        <v>2626</v>
+      </c>
+      <c r="E45">
+        <v>2626</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>3</v>
+      </c>
+      <c r="B46" t="s">
+        <v>550</v>
+      </c>
+      <c r="C46" t="s">
+        <v>38</v>
+      </c>
+      <c r="D46">
+        <v>306</v>
+      </c>
+      <c r="E46">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>4</v>
+      </c>
+      <c r="B47" t="s">
+        <v>551</v>
+      </c>
+      <c r="C47" t="s">
+        <v>38</v>
+      </c>
+      <c r="D47">
+        <v>266</v>
+      </c>
+      <c r="E47">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>5</v>
+      </c>
+      <c r="B48" t="s">
+        <v>552</v>
+      </c>
+      <c r="C48" t="s">
+        <v>38</v>
+      </c>
+      <c r="D48">
+        <v>693</v>
+      </c>
+      <c r="E48">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>6</v>
+      </c>
+      <c r="B49" t="s">
+        <v>553</v>
+      </c>
+      <c r="C49" t="s">
+        <v>38</v>
+      </c>
+      <c r="D49">
+        <v>127</v>
+      </c>
+      <c r="E49">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>7</v>
+      </c>
+      <c r="B50" t="s">
+        <v>554</v>
+      </c>
+      <c r="C50" t="s">
+        <v>38</v>
+      </c>
+      <c r="D50">
+        <v>5803</v>
+      </c>
+      <c r="E50">
+        <v>5803</v>
+      </c>
+    </row>
+    <row r="51"/>
+    <row r="52">
+      <c r="A52">
+        <v>6</v>
+      </c>
+      <c r="B52" t="s">
+        <v>11</v>
+      </c>
+      <c r="C52" t="s">
+        <v>35</v>
+      </c>
+      <c r="D52">
+        <v>1104</v>
+      </c>
+      <c r="E52">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>30</v>
+      </c>
+      <c r="B53" t="s">
+        <v>30</v>
+      </c>
+      <c r="C53" t="s">
+        <v>36</v>
+      </c>
+      <c r="D53">
+        <v>445</v>
+      </c>
+      <c r="E53">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>1</v>
+      </c>
+      <c r="B54" t="s">
+        <v>555</v>
+      </c>
+      <c r="C54" t="s">
+        <v>38</v>
+      </c>
+      <c r="D54">
+        <v>335</v>
+      </c>
+      <c r="E54">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>2</v>
+      </c>
+      <c r="B55" t="s">
+        <v>556</v>
+      </c>
+      <c r="C55" t="s">
+        <v>38</v>
+      </c>
+      <c r="D55">
+        <v>190</v>
+      </c>
+      <c r="E55">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>3</v>
+      </c>
+      <c r="B56" t="s">
+        <v>557</v>
+      </c>
+      <c r="C56" t="s">
+        <v>38</v>
+      </c>
+      <c r="D56">
+        <v>134</v>
+      </c>
+      <c r="E56">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="57"/>
+    <row r="58">
+      <c r="A58">
+        <v>7</v>
+      </c>
+      <c r="B58" t="s">
+        <v>12</v>
+      </c>
+      <c r="C58" t="s">
+        <v>35</v>
+      </c>
+      <c r="D58">
+        <v>2410</v>
+      </c>
+      <c r="E58">
+        <v>2410</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="s">
+        <v>30</v>
+      </c>
+      <c r="B59" t="s">
+        <v>30</v>
+      </c>
+      <c r="C59" t="s">
+        <v>36</v>
+      </c>
+      <c r="D59">
+        <v>1518</v>
+      </c>
+      <c r="E59">
+        <v>1518</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>1</v>
+      </c>
+      <c r="B60" t="s">
+        <v>558</v>
+      </c>
+      <c r="C60" t="s">
+        <v>38</v>
+      </c>
+      <c r="D60">
+        <v>400</v>
+      </c>
+      <c r="E60">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>2</v>
+      </c>
+      <c r="B61" t="s">
+        <v>559</v>
+      </c>
+      <c r="C61" t="s">
+        <v>38</v>
+      </c>
+      <c r="D61">
+        <v>320</v>
+      </c>
+      <c r="E61">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>3</v>
+      </c>
+      <c r="B62" t="s">
+        <v>560</v>
+      </c>
+      <c r="C62" t="s">
+        <v>38</v>
+      </c>
+      <c r="D62">
+        <v>172</v>
+      </c>
+      <c r="E62">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="63"/>
+    <row r="64">
+      <c r="A64">
+        <v>8</v>
+      </c>
+      <c r="B64" t="s">
+        <v>13</v>
+      </c>
+      <c r="C64" t="s">
+        <v>35</v>
+      </c>
+      <c r="D64">
+        <v>2403</v>
+      </c>
+      <c r="E64">
+        <v>2403</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="s">
+        <v>30</v>
+      </c>
+      <c r="B65" t="s">
+        <v>30</v>
+      </c>
+      <c r="C65" t="s">
+        <v>36</v>
+      </c>
+      <c r="D65">
+        <v>816</v>
+      </c>
+      <c r="E65">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>1</v>
+      </c>
+      <c r="B66" t="s">
+        <v>561</v>
+      </c>
+      <c r="C66" t="s">
+        <v>38</v>
+      </c>
+      <c r="D66">
+        <v>1398</v>
+      </c>
+      <c r="E66">
+        <v>1398</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>2</v>
+      </c>
+      <c r="B67" t="s">
+        <v>562</v>
+      </c>
+      <c r="C67" t="s">
+        <v>38</v>
+      </c>
+      <c r="D67">
+        <v>124</v>
+      </c>
+      <c r="E67">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>3</v>
+      </c>
+      <c r="B68" t="s">
+        <v>563</v>
+      </c>
+      <c r="C68" t="s">
+        <v>38</v>
+      </c>
+      <c r="D68">
+        <v>65</v>
+      </c>
+      <c r="E68">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="69"/>
+    <row r="70">
+      <c r="A70">
+        <v>9</v>
+      </c>
+      <c r="B70" t="s">
+        <v>14</v>
+      </c>
+      <c r="C70" t="s">
+        <v>35</v>
+      </c>
+      <c r="D70">
+        <v>1324</v>
+      </c>
+      <c r="E70">
+        <v>1324</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="s">
+        <v>30</v>
+      </c>
+      <c r="B71" t="s">
+        <v>30</v>
+      </c>
+      <c r="C71" t="s">
+        <v>36</v>
+      </c>
+      <c r="D71">
+        <v>498</v>
+      </c>
+      <c r="E71">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>1</v>
+      </c>
+      <c r="B72" t="s">
+        <v>564</v>
+      </c>
+      <c r="C72" t="s">
+        <v>38</v>
+      </c>
+      <c r="D72">
+        <v>681</v>
+      </c>
+      <c r="E72">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>2</v>
+      </c>
+      <c r="B73" t="s">
+        <v>565</v>
+      </c>
+      <c r="C73" t="s">
+        <v>38</v>
+      </c>
+      <c r="D73">
+        <v>99</v>
+      </c>
+      <c r="E73">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>3</v>
+      </c>
+      <c r="B74" t="s">
+        <v>566</v>
+      </c>
+      <c r="C74" t="s">
+        <v>38</v>
+      </c>
+      <c r="D74">
+        <v>46</v>
+      </c>
+      <c r="E74">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="75"/>
+    <row r="76">
+      <c r="A76">
+        <v>10</v>
+      </c>
+      <c r="B76" t="s">
+        <v>15</v>
+      </c>
+      <c r="C76" t="s">
+        <v>35</v>
+      </c>
+      <c r="D76">
+        <v>1153</v>
+      </c>
+      <c r="E76">
+        <v>1153</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>30</v>
+      </c>
+      <c r="B77" t="s">
+        <v>30</v>
+      </c>
+      <c r="C77" t="s">
+        <v>36</v>
+      </c>
+      <c r="D77">
+        <v>282</v>
+      </c>
+      <c r="E77">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>1</v>
+      </c>
+      <c r="B78" t="s">
+        <v>567</v>
+      </c>
+      <c r="C78" t="s">
+        <v>38</v>
+      </c>
+      <c r="D78">
+        <v>370</v>
+      </c>
+      <c r="E78">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>2</v>
+      </c>
+      <c r="B79" t="s">
+        <v>568</v>
+      </c>
+      <c r="C79" t="s">
+        <v>38</v>
+      </c>
+      <c r="D79">
+        <v>86</v>
+      </c>
+      <c r="E79">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>3</v>
+      </c>
+      <c r="B80" t="s">
+        <v>569</v>
+      </c>
+      <c r="C80" t="s">
+        <v>38</v>
+      </c>
+      <c r="D80">
+        <v>415</v>
+      </c>
+      <c r="E80">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="81"/>
+    <row r="82">
+      <c r="A82">
+        <v>12</v>
+      </c>
+      <c r="B82" t="s">
+        <v>17</v>
+      </c>
+      <c r="C82" t="s">
+        <v>35</v>
+      </c>
+      <c r="D82">
+        <v>230</v>
+      </c>
+      <c r="E82">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="s">
+        <v>30</v>
+      </c>
+      <c r="B83" t="s">
+        <v>30</v>
+      </c>
+      <c r="C83" t="s">
+        <v>36</v>
+      </c>
+      <c r="D83">
+        <v>157</v>
+      </c>
+      <c r="E83">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>1</v>
+      </c>
+      <c r="B84" t="s">
+        <v>570</v>
+      </c>
+      <c r="C84" t="s">
+        <v>38</v>
+      </c>
+      <c r="D84">
+        <v>73</v>
+      </c>
+      <c r="E84">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="85"/>
+    <row r="86">
+      <c r="A86">
+        <v>14</v>
+      </c>
+      <c r="B86" t="s">
+        <v>19</v>
+      </c>
+      <c r="C86" t="s">
+        <v>35</v>
+      </c>
+      <c r="D86">
+        <v>30932</v>
+      </c>
+      <c r="E86">
+        <v>30932</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="s">
+        <v>30</v>
+      </c>
+      <c r="B87" t="s">
+        <v>30</v>
+      </c>
+      <c r="C87" t="s">
+        <v>36</v>
+      </c>
+      <c r="D87">
+        <v>2111</v>
+      </c>
+      <c r="E87">
+        <v>2111</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>1</v>
+      </c>
+      <c r="B88" t="s">
+        <v>571</v>
+      </c>
+      <c r="C88" t="s">
+        <v>38</v>
+      </c>
+      <c r="D88">
+        <v>26698</v>
+      </c>
+      <c r="E88">
+        <v>26698</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>2</v>
+      </c>
+      <c r="B89" t="s">
+        <v>572</v>
+      </c>
+      <c r="C89" t="s">
+        <v>38</v>
+      </c>
+      <c r="D89">
+        <v>946</v>
+      </c>
+      <c r="E89">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>3</v>
+      </c>
+      <c r="B90" t="s">
+        <v>573</v>
+      </c>
+      <c r="C90" t="s">
+        <v>38</v>
+      </c>
+      <c r="D90">
+        <v>878</v>
+      </c>
+      <c r="E90">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>4</v>
+      </c>
+      <c r="B91" t="s">
+        <v>574</v>
+      </c>
+      <c r="C91" t="s">
+        <v>38</v>
+      </c>
+      <c r="D91">
+        <v>299</v>
+      </c>
+      <c r="E91">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="92"/>
+    <row r="93">
+      <c r="A93">
+        <v>15</v>
+      </c>
+      <c r="B93" t="s">
+        <v>20</v>
+      </c>
+      <c r="C93" t="s">
+        <v>35</v>
+      </c>
+      <c r="D93">
+        <v>2168</v>
+      </c>
+      <c r="E93">
+        <v>2168</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="s">
+        <v>30</v>
+      </c>
+      <c r="B94" t="s">
+        <v>30</v>
+      </c>
+      <c r="C94" t="s">
+        <v>36</v>
+      </c>
+      <c r="D94">
+        <v>1011</v>
+      </c>
+      <c r="E94">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>1</v>
+      </c>
+      <c r="B95" t="s">
+        <v>575</v>
+      </c>
+      <c r="C95" t="s">
+        <v>38</v>
+      </c>
+      <c r="D95">
+        <v>556</v>
+      </c>
+      <c r="E95">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>2</v>
+      </c>
+      <c r="B96" t="s">
+        <v>576</v>
+      </c>
+      <c r="C96" t="s">
+        <v>38</v>
+      </c>
+      <c r="D96">
+        <v>410</v>
+      </c>
+      <c r="E96">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>3</v>
+      </c>
+      <c r="B97" t="s">
+        <v>577</v>
+      </c>
+      <c r="C97" t="s">
+        <v>38</v>
+      </c>
+      <c r="D97">
+        <v>83</v>
+      </c>
+      <c r="E97">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>4</v>
+      </c>
+      <c r="B98" t="s">
+        <v>578</v>
+      </c>
+      <c r="C98" t="s">
+        <v>38</v>
+      </c>
+      <c r="D98">
+        <v>108</v>
+      </c>
+      <c r="E98">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="99"/>
+    <row r="100">
+      <c r="A100">
+        <v>16</v>
+      </c>
+      <c r="B100" t="s">
+        <v>21</v>
+      </c>
+      <c r="C100" t="s">
+        <v>35</v>
+      </c>
+      <c r="D100">
+        <v>1500</v>
+      </c>
+      <c r="E100">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="s">
+        <v>30</v>
+      </c>
+      <c r="B101" t="s">
+        <v>30</v>
+      </c>
+      <c r="C101" t="s">
+        <v>36</v>
+      </c>
+      <c r="D101">
+        <v>313</v>
+      </c>
+      <c r="E101">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>1</v>
+      </c>
+      <c r="B102" t="s">
+        <v>579</v>
+      </c>
+      <c r="C102" t="s">
+        <v>38</v>
+      </c>
+      <c r="D102">
+        <v>408</v>
+      </c>
+      <c r="E102">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>2</v>
+      </c>
+      <c r="B103" t="s">
+        <v>580</v>
+      </c>
+      <c r="C103" t="s">
+        <v>38</v>
+      </c>
+      <c r="D103">
+        <v>545</v>
+      </c>
+      <c r="E103">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>3</v>
+      </c>
+      <c r="B104" t="s">
+        <v>581</v>
+      </c>
+      <c r="C104" t="s">
+        <v>38</v>
+      </c>
+      <c r="D104">
+        <v>119</v>
+      </c>
+      <c r="E104">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>4</v>
+      </c>
+      <c r="B105" t="s">
+        <v>582</v>
+      </c>
+      <c r="C105" t="s">
+        <v>38</v>
+      </c>
+      <c r="D105">
+        <v>54</v>
+      </c>
+      <c r="E105">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>5</v>
+      </c>
+      <c r="B106" t="s">
+        <v>583</v>
+      </c>
+      <c r="C106" t="s">
+        <v>38</v>
+      </c>
+      <c r="D106">
+        <v>61</v>
+      </c>
+      <c r="E106">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="107"/>
+    <row r="108">
+      <c r="A108">
+        <v>17</v>
+      </c>
+      <c r="B108" t="s">
+        <v>22</v>
+      </c>
+      <c r="C108" t="s">
+        <v>35</v>
+      </c>
+      <c r="D108">
+        <v>205</v>
+      </c>
+      <c r="E108">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="s">
+        <v>30</v>
+      </c>
+      <c r="B109" t="s">
+        <v>30</v>
+      </c>
+      <c r="C109" t="s">
+        <v>36</v>
+      </c>
+      <c r="D109">
+        <v>150</v>
+      </c>
+      <c r="E109">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>1</v>
+      </c>
+      <c r="B110" t="s">
+        <v>584</v>
+      </c>
+      <c r="C110" t="s">
+        <v>38</v>
+      </c>
+      <c r="D110">
+        <v>55</v>
+      </c>
+      <c r="E110">
+        <v>55</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" t="s">
+        <v>585</v>
+      </c>
+      <c r="D2" t="s">
+        <v>586</v>
+      </c>
+      <c r="E2" t="s">
+        <v>587</v>
+      </c>
+      <c r="F2" t="s">
+        <v>588</v>
+      </c>
+      <c r="G2">
+        <v>1732</v>
+      </c>
+      <c r="H2">
+        <v>30897</v>
+      </c>
+      <c r="I2">
+        <v>74102</v>
+      </c>
+      <c r="J2">
+        <v>8997</v>
+      </c>
+      <c r="K2">
+        <v>1222</v>
+      </c>
+      <c r="L2">
+        <v>860</v>
+      </c>
+      <c r="M2">
+        <v>795</v>
+      </c>
+      <c r="N2">
+        <v>173</v>
+      </c>
+      <c r="O2">
+        <v>1354</v>
+      </c>
+      <c r="P2">
+        <v>280</v>
+      </c>
+      <c r="Q2">
+        <v>3893</v>
+      </c>
+      <c r="R2">
+        <v>2269</v>
+      </c>
+      <c r="S2">
+        <v>692</v>
+      </c>
+      <c r="T2">
+        <v>127266</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="G3">
+        <v>1732</v>
+      </c>
+      <c r="H3">
+        <v>30897</v>
+      </c>
+      <c r="I3">
+        <v>74102</v>
+      </c>
+      <c r="J3">
+        <v>8997</v>
+      </c>
+      <c r="K3">
+        <v>1222</v>
+      </c>
+      <c r="L3">
+        <v>860</v>
+      </c>
+      <c r="M3">
+        <v>795</v>
+      </c>
+      <c r="N3">
+        <v>173</v>
+      </c>
+      <c r="O3">
+        <v>1354</v>
+      </c>
+      <c r="P3">
+        <v>280</v>
+      </c>
+      <c r="Q3">
+        <v>3893</v>
+      </c>
+      <c r="R3">
+        <v>2269</v>
+      </c>
+      <c r="S3">
+        <v>692</v>
+      </c>
+      <c r="T3">
+        <v>127266</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D2">
+        <v>1732</v>
+      </c>
+      <c r="E2">
+        <v>1732</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D3">
+        <v>669</v>
+      </c>
+      <c r="E3">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>589</v>
+      </c>
+      <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4">
+        <v>721</v>
+      </c>
+      <c r="E4">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>590</v>
+      </c>
+      <c r="C5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5">
+        <v>296</v>
+      </c>
+      <c r="E5">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>591</v>
+      </c>
+      <c r="C6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D6">
+        <v>46</v>
+      </c>
+      <c r="E6">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="7"/>
+    <row r="8">
+      <c r="A8">
+        <v>2</v>
+      </c>
+      <c r="B8" t="s">
+        <v>7</v>
+      </c>
+      <c r="C8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D8">
+        <v>30897</v>
+      </c>
+      <c r="E8">
+        <v>30897</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>30</v>
+      </c>
+      <c r="B9" t="s">
+        <v>30</v>
+      </c>
+      <c r="C9" t="s">
+        <v>36</v>
+      </c>
+      <c r="D9">
+        <v>3392</v>
+      </c>
+      <c r="E9">
+        <v>3392</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>1</v>
+      </c>
+      <c r="B10" t="s">
+        <v>592</v>
+      </c>
+      <c r="C10" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10">
+        <v>16042</v>
+      </c>
+      <c r="E10">
+        <v>16042</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>2</v>
+      </c>
+      <c r="B11" t="s">
+        <v>593</v>
+      </c>
+      <c r="C11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D11">
+        <v>10906</v>
+      </c>
+      <c r="E11">
+        <v>10906</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>3</v>
+      </c>
+      <c r="B12" t="s">
+        <v>594</v>
+      </c>
+      <c r="C12" t="s">
+        <v>38</v>
+      </c>
+      <c r="D12">
+        <v>557</v>
+      </c>
+      <c r="E12">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="13"/>
+    <row r="14">
+      <c r="A14">
+        <v>3</v>
+      </c>
+      <c r="B14" t="s">
+        <v>8</v>
+      </c>
+      <c r="C14" t="s">
+        <v>35</v>
+      </c>
+      <c r="D14">
+        <v>74102</v>
+      </c>
+      <c r="E14">
+        <v>74102</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>30</v>
+      </c>
+      <c r="B15" t="s">
+        <v>30</v>
+      </c>
+      <c r="C15" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15">
+        <v>6005</v>
+      </c>
+      <c r="E15">
+        <v>6005</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>1</v>
+      </c>
+      <c r="B16" t="s">
+        <v>595</v>
+      </c>
+      <c r="C16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16">
+        <v>11600</v>
+      </c>
+      <c r="E16">
+        <v>11600</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>2</v>
+      </c>
+      <c r="B17" t="s">
+        <v>596</v>
+      </c>
+      <c r="C17" t="s">
+        <v>38</v>
+      </c>
+      <c r="D17">
+        <v>51760</v>
+      </c>
+      <c r="E17">
+        <v>51760</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>3</v>
+      </c>
+      <c r="B18" t="s">
+        <v>597</v>
+      </c>
+      <c r="C18" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18">
+        <v>4737</v>
+      </c>
+      <c r="E18">
+        <v>4737</v>
+      </c>
+    </row>
+    <row r="19"/>
+    <row r="20">
+      <c r="A20">
+        <v>4</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>35</v>
+      </c>
+      <c r="D20">
+        <v>8997</v>
+      </c>
+      <c r="E20">
+        <v>8997</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B21" t="s">
+        <v>30</v>
+      </c>
+      <c r="C21" t="s">
+        <v>36</v>
+      </c>
+      <c r="D21">
+        <v>1439</v>
+      </c>
+      <c r="E21">
+        <v>1439</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>1</v>
+      </c>
+      <c r="B22" t="s">
+        <v>598</v>
+      </c>
+      <c r="C22" t="s">
+        <v>38</v>
+      </c>
+      <c r="D22">
+        <v>4521</v>
+      </c>
+      <c r="E22">
+        <v>4521</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>2</v>
+      </c>
+      <c r="B23" t="s">
+        <v>599</v>
+      </c>
+      <c r="C23" t="s">
+        <v>38</v>
+      </c>
+      <c r="D23">
+        <v>2740</v>
+      </c>
+      <c r="E23">
+        <v>2740</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>3</v>
+      </c>
+      <c r="B24" t="s">
+        <v>600</v>
+      </c>
+      <c r="C24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D24">
+        <v>297</v>
+      </c>
+      <c r="E24">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="25"/>
+    <row r="26">
+      <c r="A26">
+        <v>5</v>
+      </c>
+      <c r="B26" t="s">
+        <v>10</v>
+      </c>
+      <c r="C26" t="s">
+        <v>35</v>
+      </c>
+      <c r="D26">
+        <v>1222</v>
+      </c>
+      <c r="E26">
+        <v>1222</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>30</v>
+      </c>
+      <c r="B27" t="s">
+        <v>30</v>
+      </c>
+      <c r="C27" t="s">
+        <v>36</v>
+      </c>
+      <c r="D27">
+        <v>479</v>
+      </c>
+      <c r="E27">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>1</v>
+      </c>
+      <c r="B28" t="s">
+        <v>601</v>
+      </c>
+      <c r="C28" t="s">
+        <v>38</v>
+      </c>
+      <c r="D28">
+        <v>385</v>
+      </c>
+      <c r="E28">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>2</v>
+      </c>
+      <c r="B29" t="s">
+        <v>602</v>
+      </c>
+      <c r="C29" t="s">
+        <v>38</v>
+      </c>
+      <c r="D29">
+        <v>284</v>
+      </c>
+      <c r="E29">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>3</v>
+      </c>
+      <c r="B30" t="s">
+        <v>603</v>
+      </c>
+      <c r="C30" t="s">
+        <v>38</v>
+      </c>
+      <c r="D30">
+        <v>74</v>
+      </c>
+      <c r="E30">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="31"/>
+    <row r="32">
+      <c r="A32">
+        <v>6</v>
+      </c>
+      <c r="B32" t="s">
+        <v>11</v>
+      </c>
+      <c r="C32" t="s">
+        <v>35</v>
+      </c>
+      <c r="D32">
+        <v>860</v>
+      </c>
+      <c r="E32">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>30</v>
+      </c>
+      <c r="B33" t="s">
+        <v>30</v>
+      </c>
+      <c r="C33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D33">
+        <v>312</v>
+      </c>
+      <c r="E33">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>1</v>
+      </c>
+      <c r="B34" t="s">
+        <v>604</v>
+      </c>
+      <c r="C34" t="s">
+        <v>38</v>
+      </c>
+      <c r="D34">
+        <v>414</v>
+      </c>
+      <c r="E34">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>2</v>
+      </c>
+      <c r="B35" t="s">
+        <v>605</v>
+      </c>
+      <c r="C35" t="s">
+        <v>38</v>
+      </c>
+      <c r="D35">
+        <v>64</v>
+      </c>
+      <c r="E35">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>3</v>
+      </c>
+      <c r="B36" t="s">
+        <v>606</v>
+      </c>
+      <c r="C36" t="s">
+        <v>38</v>
+      </c>
+      <c r="D36">
+        <v>70</v>
+      </c>
+      <c r="E36">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="37"/>
+    <row r="38">
+      <c r="A38">
+        <v>7</v>
+      </c>
+      <c r="B38" t="s">
+        <v>12</v>
+      </c>
+      <c r="C38" t="s">
+        <v>35</v>
+      </c>
+      <c r="D38">
+        <v>795</v>
+      </c>
+      <c r="E38">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>30</v>
+      </c>
+      <c r="B39" t="s">
+        <v>30</v>
+      </c>
+      <c r="C39" t="s">
+        <v>36</v>
+      </c>
+      <c r="D39">
+        <v>223</v>
+      </c>
+      <c r="E39">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>1</v>
+      </c>
+      <c r="B40" t="s">
+        <v>607</v>
+      </c>
+      <c r="C40" t="s">
+        <v>38</v>
+      </c>
+      <c r="D40">
+        <v>324</v>
+      </c>
+      <c r="E40">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>2</v>
+      </c>
+      <c r="B41" t="s">
+        <v>608</v>
+      </c>
+      <c r="C41" t="s">
+        <v>38</v>
+      </c>
+      <c r="D41">
+        <v>180</v>
+      </c>
+      <c r="E41">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>3</v>
+      </c>
+      <c r="B42" t="s">
+        <v>609</v>
+      </c>
+      <c r="C42" t="s">
+        <v>38</v>
+      </c>
+      <c r="D42">
+        <v>68</v>
+      </c>
+      <c r="E42">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="43"/>
+    <row r="44">
+      <c r="A44">
+        <v>9</v>
+      </c>
+      <c r="B44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C44" t="s">
+        <v>35</v>
+      </c>
+      <c r="D44">
+        <v>173</v>
+      </c>
+      <c r="E44">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="s">
+        <v>30</v>
+      </c>
+      <c r="B45" t="s">
+        <v>30</v>
+      </c>
+      <c r="C45" t="s">
+        <v>36</v>
+      </c>
+      <c r="D45">
+        <v>114</v>
+      </c>
+      <c r="E45">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>1</v>
+      </c>
+      <c r="B46" t="s">
+        <v>610</v>
+      </c>
+      <c r="C46" t="s">
+        <v>38</v>
+      </c>
+      <c r="D46">
+        <v>59</v>
+      </c>
+      <c r="E46">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="47"/>
+    <row r="48">
+      <c r="A48">
+        <v>10</v>
+      </c>
+      <c r="B48" t="s">
+        <v>15</v>
+      </c>
+      <c r="C48" t="s">
+        <v>35</v>
+      </c>
+      <c r="D48">
+        <v>1354</v>
+      </c>
+      <c r="E48">
+        <v>1354</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="s">
+        <v>30</v>
+      </c>
+      <c r="B49" t="s">
+        <v>30</v>
+      </c>
+      <c r="C49" t="s">
+        <v>36</v>
+      </c>
+      <c r="D49">
+        <v>363</v>
+      </c>
+      <c r="E49">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>1</v>
+      </c>
+      <c r="B50" t="s">
+        <v>611</v>
+      </c>
+      <c r="C50" t="s">
+        <v>38</v>
+      </c>
+      <c r="D50">
+        <v>716</v>
+      </c>
+      <c r="E50">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>2</v>
+      </c>
+      <c r="B51" t="s">
+        <v>612</v>
+      </c>
+      <c r="C51" t="s">
+        <v>38</v>
+      </c>
+      <c r="D51">
+        <v>177</v>
+      </c>
+      <c r="E51">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>3</v>
+      </c>
+      <c r="B52" t="s">
+        <v>613</v>
+      </c>
+      <c r="C52" t="s">
+        <v>38</v>
+      </c>
+      <c r="D52">
+        <v>98</v>
+      </c>
+      <c r="E52">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="53"/>
+    <row r="54">
+      <c r="A54">
+        <v>11</v>
+      </c>
+      <c r="B54" t="s">
+        <v>16</v>
+      </c>
+      <c r="C54" t="s">
+        <v>35</v>
+      </c>
+      <c r="D54">
+        <v>280</v>
+      </c>
+      <c r="E54">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="s">
+        <v>30</v>
+      </c>
+      <c r="B55" t="s">
+        <v>30</v>
+      </c>
+      <c r="C55" t="s">
+        <v>36</v>
+      </c>
+      <c r="D55">
+        <v>71</v>
+      </c>
+      <c r="E55">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>1</v>
+      </c>
+      <c r="B56" t="s">
+        <v>614</v>
+      </c>
+      <c r="C56" t="s">
+        <v>38</v>
+      </c>
+      <c r="D56">
+        <v>128</v>
+      </c>
+      <c r="E56">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>2</v>
+      </c>
+      <c r="B57" t="s">
+        <v>615</v>
+      </c>
+      <c r="C57" t="s">
+        <v>38</v>
+      </c>
+      <c r="D57">
+        <v>81</v>
+      </c>
+      <c r="E57">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="58"/>
+    <row r="59">
+      <c r="A59">
+        <v>14</v>
+      </c>
+      <c r="B59" t="s">
+        <v>19</v>
+      </c>
+      <c r="C59" t="s">
+        <v>35</v>
+      </c>
+      <c r="D59">
+        <v>3893</v>
+      </c>
+      <c r="E59">
+        <v>3893</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="s">
+        <v>30</v>
+      </c>
+      <c r="B60" t="s">
+        <v>30</v>
+      </c>
+      <c r="C60" t="s">
+        <v>36</v>
+      </c>
+      <c r="D60">
+        <v>472</v>
+      </c>
+      <c r="E60">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>1</v>
+      </c>
+      <c r="B61" t="s">
+        <v>616</v>
+      </c>
+      <c r="C61" t="s">
+        <v>38</v>
+      </c>
+      <c r="D61">
+        <v>3235</v>
+      </c>
+      <c r="E61">
+        <v>3235</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>2</v>
+      </c>
+      <c r="B62" t="s">
+        <v>617</v>
+      </c>
+      <c r="C62" t="s">
+        <v>38</v>
+      </c>
+      <c r="D62">
+        <v>186</v>
+      </c>
+      <c r="E62">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="63"/>
+    <row r="64">
+      <c r="A64">
+        <v>15</v>
+      </c>
+      <c r="B64" t="s">
+        <v>20</v>
+      </c>
+      <c r="C64" t="s">
+        <v>35</v>
+      </c>
+      <c r="D64">
+        <v>2269</v>
+      </c>
+      <c r="E64">
+        <v>2269</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="s">
+        <v>30</v>
+      </c>
+      <c r="B65" t="s">
+        <v>30</v>
+      </c>
+      <c r="C65" t="s">
+        <v>36</v>
+      </c>
+      <c r="D65">
+        <v>675</v>
+      </c>
+      <c r="E65">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>1</v>
+      </c>
+      <c r="B66" t="s">
+        <v>618</v>
+      </c>
+      <c r="C66" t="s">
+        <v>38</v>
+      </c>
+      <c r="D66">
+        <v>1320</v>
+      </c>
+      <c r="E66">
+        <v>1320</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>2</v>
+      </c>
+      <c r="B67" t="s">
+        <v>619</v>
+      </c>
+      <c r="C67" t="s">
+        <v>38</v>
+      </c>
+      <c r="D67">
+        <v>169</v>
+      </c>
+      <c r="E67">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>3</v>
+      </c>
+      <c r="B68" t="s">
+        <v>620</v>
+      </c>
+      <c r="C68" t="s">
+        <v>38</v>
+      </c>
+      <c r="D68">
+        <v>105</v>
+      </c>
+      <c r="E68">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="69"/>
+    <row r="70">
+      <c r="A70">
+        <v>16</v>
+      </c>
+      <c r="B70" t="s">
+        <v>21</v>
+      </c>
+      <c r="C70" t="s">
+        <v>35</v>
+      </c>
+      <c r="D70">
+        <v>692</v>
+      </c>
+      <c r="E70">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="s">
+        <v>30</v>
+      </c>
+      <c r="B71" t="s">
+        <v>30</v>
+      </c>
+      <c r="C71" t="s">
+        <v>36</v>
+      </c>
+      <c r="D71">
+        <v>206</v>
+      </c>
+      <c r="E71">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>1</v>
+      </c>
+      <c r="B72" t="s">
+        <v>621</v>
+      </c>
+      <c r="C72" t="s">
+        <v>38</v>
+      </c>
+      <c r="D72">
+        <v>258</v>
+      </c>
+      <c r="E72">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>2</v>
+      </c>
+      <c r="B73" t="s">
+        <v>622</v>
+      </c>
+      <c r="C73" t="s">
+        <v>38</v>
+      </c>
+      <c r="D73">
+        <v>98</v>
+      </c>
+      <c r="E73">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>3</v>
+      </c>
+      <c r="B74" t="s">
+        <v>623</v>
+      </c>
+      <c r="C74" t="s">
+        <v>38</v>
+      </c>
+      <c r="D74">
+        <v>130</v>
+      </c>
+      <c r="E74">
+        <v>130</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView tabSelected="true" workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D2" t="s">
         <v>27</v>
       </c>
+      <c r="E2" t="s">
+        <v>28</v>
+      </c>
+      <c r="F2" t="s">
+        <v>29</v>
+      </c>
+      <c r="G2">
+        <v>6846</v>
+      </c>
+      <c r="H2">
+        <v>72597</v>
+      </c>
+      <c r="I2">
+        <v>166389</v>
+      </c>
+      <c r="J2">
+        <v>39476</v>
+      </c>
+      <c r="K2">
+        <v>7696</v>
+      </c>
+      <c r="L2">
+        <v>1528</v>
+      </c>
+      <c r="M2">
+        <v>8476</v>
+      </c>
+      <c r="N2">
+        <v>9848</v>
+      </c>
+      <c r="O2">
+        <v>1241</v>
+      </c>
+      <c r="P2">
+        <v>355</v>
+      </c>
+      <c r="Q2">
+        <v>622</v>
+      </c>
+      <c r="R2">
+        <v>1081</v>
+      </c>
+      <c r="S2">
+        <v>442</v>
+      </c>
+      <c r="T2">
+        <v>17827</v>
+      </c>
+      <c r="U2">
+        <v>24300</v>
+      </c>
+      <c r="V2">
+        <v>2370</v>
+      </c>
+      <c r="W2">
+        <v>647</v>
+      </c>
+      <c r="X2">
+        <v>561</v>
+      </c>
+      <c r="Y2">
+        <v>362302</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="G3">
+        <v>6846</v>
+      </c>
+      <c r="H3">
+        <v>72597</v>
+      </c>
+      <c r="I3">
+        <v>166389</v>
+      </c>
+      <c r="J3">
+        <v>39476</v>
+      </c>
+      <c r="K3">
+        <v>7696</v>
+      </c>
+      <c r="L3">
+        <v>1528</v>
+      </c>
+      <c r="M3">
+        <v>8476</v>
+      </c>
+      <c r="N3">
+        <v>9848</v>
+      </c>
+      <c r="O3">
+        <v>1241</v>
+      </c>
+      <c r="P3">
+        <v>355</v>
+      </c>
+      <c r="Q3">
+        <v>622</v>
+      </c>
+      <c r="R3">
+        <v>1081</v>
+      </c>
+      <c r="S3">
+        <v>442</v>
+      </c>
+      <c r="T3">
+        <v>17827</v>
+      </c>
+      <c r="U3">
+        <v>24300</v>
+      </c>
+      <c r="V3">
+        <v>2370</v>
+      </c>
+      <c r="W3">
+        <v>647</v>
+      </c>
+      <c r="X3">
+        <v>561</v>
+      </c>
+      <c r="Y3">
+        <v>362302</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
       <c r="B1" s="1" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="D1" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E1" s="1" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D2">
         <v>6846</v>
       </c>
       <c r="E2">
         <v>6846</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C3" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D3">
         <v>1851</v>
       </c>
       <c r="E3">
         <v>1851</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>365</v>
+        <v>37</v>
       </c>
       <c r="C4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D4">
         <v>2409</v>
       </c>
       <c r="E4">
         <v>2409</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>366</v>
+        <v>39</v>
       </c>
       <c r="C5" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D5">
         <v>802</v>
       </c>
       <c r="E5">
         <v>802</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>367</v>
+        <v>40</v>
       </c>
       <c r="C6" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D6">
         <v>541</v>
       </c>
       <c r="E6">
         <v>541</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>368</v>
+        <v>41</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D7">
         <v>376</v>
       </c>
       <c r="E7">
         <v>376</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>369</v>
+        <v>42</v>
       </c>
       <c r="C8" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D8">
         <v>343</v>
       </c>
       <c r="E8">
         <v>343</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>370</v>
+        <v>43</v>
       </c>
       <c r="C9" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D9">
         <v>167</v>
       </c>
       <c r="E9">
         <v>167</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>371</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D10">
         <v>314</v>
       </c>
       <c r="E10">
         <v>314</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>372</v>
+        <v>45</v>
       </c>
       <c r="C11" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D11">
         <v>43</v>
       </c>
       <c r="E11">
         <v>43</v>
       </c>
     </row>
     <row r="12"/>
     <row r="13">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
         <v>7</v>
       </c>
       <c r="C13" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D13">
         <v>72597</v>
       </c>
       <c r="E13">
         <v>72597</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B14" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C14" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D14">
         <v>12343</v>
       </c>
       <c r="E14">
         <v>12343</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>373</v>
+        <v>46</v>
       </c>
       <c r="C15" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D15">
         <v>49091</v>
       </c>
       <c r="E15">
         <v>49091</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>374</v>
+        <v>47</v>
       </c>
       <c r="C16" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D16">
         <v>2726</v>
       </c>
       <c r="E16">
         <v>2726</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>3</v>
       </c>
       <c r="B17" t="s">
-        <v>375</v>
+        <v>48</v>
       </c>
       <c r="C17" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D17">
         <v>2547</v>
       </c>
       <c r="E17">
         <v>2547</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>376</v>
+        <v>49</v>
       </c>
       <c r="C18" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D18">
         <v>2627</v>
       </c>
       <c r="E18">
         <v>2627</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>5</v>
       </c>
       <c r="B19" t="s">
-        <v>377</v>
+        <v>50</v>
       </c>
       <c r="C19" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D19">
         <v>1115</v>
       </c>
       <c r="E19">
         <v>1115</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>6</v>
       </c>
       <c r="B20" t="s">
-        <v>378</v>
+        <v>51</v>
       </c>
       <c r="C20" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D20">
         <v>1056</v>
       </c>
       <c r="E20">
         <v>1056</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>7</v>
       </c>
       <c r="B21" t="s">
-        <v>379</v>
+        <v>52</v>
       </c>
       <c r="C21" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D21">
         <v>446</v>
       </c>
       <c r="E21">
         <v>446</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>8</v>
       </c>
       <c r="B22" t="s">
-        <v>380</v>
+        <v>53</v>
       </c>
       <c r="C22" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D22">
         <v>646</v>
       </c>
       <c r="E22">
         <v>646</v>
       </c>
     </row>
     <row r="23"/>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>8</v>
       </c>
       <c r="C24" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D24">
         <v>166389</v>
       </c>
       <c r="E24">
         <v>166389</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B25" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C25" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D25">
         <v>26278</v>
       </c>
       <c r="E25">
         <v>26278</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1</v>
       </c>
       <c r="B26" t="s">
-        <v>381</v>
+        <v>54</v>
       </c>
       <c r="C26" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D26">
         <v>22624</v>
       </c>
       <c r="E26">
         <v>22624</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>2</v>
       </c>
       <c r="B27" t="s">
-        <v>382</v>
+        <v>55</v>
       </c>
       <c r="C27" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D27">
         <v>21037</v>
       </c>
       <c r="E27">
         <v>21037</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>3</v>
       </c>
       <c r="B28" t="s">
-        <v>383</v>
+        <v>56</v>
       </c>
       <c r="C28" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D28">
         <v>15091</v>
       </c>
       <c r="E28">
         <v>15091</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>4</v>
       </c>
       <c r="B29" t="s">
-        <v>384</v>
+        <v>57</v>
       </c>
       <c r="C29" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D29">
         <v>23096</v>
       </c>
       <c r="E29">
         <v>23096</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>5</v>
       </c>
       <c r="B30" t="s">
-        <v>385</v>
+        <v>58</v>
       </c>
       <c r="C30" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D30">
         <v>2804</v>
       </c>
       <c r="E30">
         <v>2804</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>6</v>
       </c>
       <c r="B31" t="s">
-        <v>386</v>
+        <v>59</v>
       </c>
       <c r="C31" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D31">
         <v>23203</v>
       </c>
       <c r="E31">
         <v>23203</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>7</v>
       </c>
       <c r="B32" t="s">
-        <v>387</v>
+        <v>60</v>
       </c>
       <c r="C32" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D32">
         <v>30585</v>
       </c>
       <c r="E32">
         <v>30585</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>8</v>
       </c>
       <c r="B33" t="s">
-        <v>388</v>
+        <v>61</v>
       </c>
       <c r="C33" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D33">
         <v>1671</v>
       </c>
       <c r="E33">
         <v>1671</v>
       </c>
     </row>
     <row r="34"/>
     <row r="35">
       <c r="A35">
         <v>4</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D35">
         <v>39476</v>
       </c>
       <c r="E35">
         <v>39476</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B36" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C36" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D36">
         <v>5513</v>
       </c>
       <c r="E36">
         <v>5513</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1</v>
       </c>
       <c r="B37" t="s">
-        <v>389</v>
+        <v>62</v>
       </c>
       <c r="C37" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D37">
         <v>19669</v>
       </c>
       <c r="E37">
         <v>19669</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>2</v>
       </c>
       <c r="B38" t="s">
-        <v>390</v>
+        <v>63</v>
       </c>
       <c r="C38" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D38">
         <v>11400</v>
       </c>
       <c r="E38">
         <v>11400</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>3</v>
       </c>
       <c r="B39" t="s">
-        <v>391</v>
+        <v>64</v>
       </c>
       <c r="C39" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D39">
         <v>572</v>
       </c>
       <c r="E39">
         <v>572</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>4</v>
       </c>
       <c r="B40" t="s">
-        <v>392</v>
+        <v>65</v>
       </c>
       <c r="C40" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D40">
         <v>601</v>
       </c>
       <c r="E40">
         <v>601</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>5</v>
       </c>
       <c r="B41" t="s">
-        <v>393</v>
+        <v>66</v>
       </c>
       <c r="C41" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D41">
         <v>519</v>
       </c>
       <c r="E41">
         <v>519</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>6</v>
       </c>
       <c r="B42" t="s">
-        <v>394</v>
+        <v>67</v>
       </c>
       <c r="C42" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D42">
         <v>341</v>
       </c>
       <c r="E42">
         <v>341</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>7</v>
       </c>
       <c r="B43" t="s">
-        <v>395</v>
+        <v>68</v>
       </c>
       <c r="C43" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D43">
         <v>586</v>
       </c>
       <c r="E43">
         <v>586</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>8</v>
       </c>
       <c r="B44" t="s">
-        <v>396</v>
+        <v>69</v>
       </c>
       <c r="C44" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D44">
         <v>275</v>
       </c>
       <c r="E44">
         <v>275</v>
       </c>
     </row>
     <row r="45"/>
     <row r="46">
       <c r="A46">
         <v>5</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D46">
         <v>7696</v>
       </c>
       <c r="E46">
         <v>7696</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B47" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C47" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D47">
         <v>1164</v>
       </c>
       <c r="E47">
         <v>1164</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1</v>
       </c>
       <c r="B48" t="s">
-        <v>397</v>
+        <v>70</v>
       </c>
       <c r="C48" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D48">
         <v>1598</v>
       </c>
       <c r="E48">
         <v>1598</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2</v>
       </c>
       <c r="B49" t="s">
-        <v>398</v>
+        <v>71</v>
       </c>
       <c r="C49" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D49">
         <v>457</v>
       </c>
       <c r="E49">
         <v>457</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>3</v>
       </c>
       <c r="B50" t="s">
-        <v>399</v>
+        <v>72</v>
       </c>
       <c r="C50" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D50">
         <v>1146</v>
       </c>
       <c r="E50">
         <v>1146</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>4</v>
       </c>
       <c r="B51" t="s">
-        <v>400</v>
+        <v>73</v>
       </c>
       <c r="C51" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D51">
         <v>245</v>
       </c>
       <c r="E51">
         <v>245</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>5</v>
       </c>
       <c r="B52" t="s">
-        <v>401</v>
+        <v>74</v>
       </c>
       <c r="C52" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D52">
         <v>609</v>
       </c>
       <c r="E52">
         <v>609</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>6</v>
       </c>
       <c r="B53" t="s">
-        <v>402</v>
+        <v>75</v>
       </c>
       <c r="C53" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D53">
         <v>210</v>
       </c>
       <c r="E53">
         <v>210</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>7</v>
       </c>
       <c r="B54" t="s">
-        <v>403</v>
+        <v>76</v>
       </c>
       <c r="C54" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D54">
         <v>107</v>
       </c>
       <c r="E54">
         <v>107</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>8</v>
       </c>
       <c r="B55" t="s">
-        <v>404</v>
+        <v>77</v>
       </c>
       <c r="C55" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D55">
         <v>2160</v>
       </c>
       <c r="E55">
         <v>2160</v>
       </c>
     </row>
     <row r="56"/>
     <row r="57">
       <c r="A57">
         <v>6</v>
       </c>
       <c r="B57" t="s">
         <v>11</v>
       </c>
       <c r="C57" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D57">
         <v>1528</v>
       </c>
       <c r="E57">
         <v>1528</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B58" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C58" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D58">
         <v>855</v>
       </c>
       <c r="E58">
         <v>855</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1</v>
       </c>
       <c r="B59" t="s">
-        <v>405</v>
+        <v>78</v>
       </c>
       <c r="C59" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D59">
         <v>450</v>
       </c>
       <c r="E59">
         <v>450</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2</v>
       </c>
       <c r="B60" t="s">
-        <v>406</v>
+        <v>79</v>
       </c>
       <c r="C60" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D60">
         <v>223</v>
       </c>
       <c r="E60">
         <v>223</v>
       </c>
     </row>
     <row r="61"/>
     <row r="62">
       <c r="A62">
         <v>7</v>
       </c>
       <c r="B62" t="s">
         <v>12</v>
       </c>
       <c r="C62" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D62">
         <v>8476</v>
       </c>
       <c r="E62">
         <v>8476</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B63" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C63" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D63">
         <v>1701</v>
       </c>
       <c r="E63">
         <v>1701</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>407</v>
+        <v>80</v>
       </c>
       <c r="C64" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D64">
         <v>3505</v>
       </c>
       <c r="E64">
         <v>3505</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2</v>
       </c>
       <c r="B65" t="s">
-        <v>408</v>
+        <v>81</v>
       </c>
       <c r="C65" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D65">
         <v>2338</v>
       </c>
       <c r="E65">
         <v>2338</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>3</v>
       </c>
       <c r="B66" t="s">
-        <v>409</v>
+        <v>82</v>
       </c>
       <c r="C66" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D66">
         <v>278</v>
       </c>
       <c r="E66">
         <v>278</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>4</v>
       </c>
       <c r="B67" t="s">
-        <v>410</v>
+        <v>83</v>
       </c>
       <c r="C67" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D67">
         <v>245</v>
       </c>
       <c r="E67">
         <v>245</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>5</v>
       </c>
       <c r="B68" t="s">
-        <v>411</v>
+        <v>84</v>
       </c>
       <c r="C68" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D68">
         <v>86</v>
       </c>
       <c r="E68">
         <v>86</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>6</v>
       </c>
       <c r="B69" t="s">
-        <v>412</v>
+        <v>85</v>
       </c>
       <c r="C69" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D69">
         <v>187</v>
       </c>
       <c r="E69">
         <v>187</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>7</v>
       </c>
       <c r="B70" t="s">
-        <v>413</v>
+        <v>86</v>
       </c>
       <c r="C70" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D70">
         <v>136</v>
       </c>
       <c r="E70">
         <v>136</v>
       </c>
     </row>
     <row r="71"/>
     <row r="72">
       <c r="A72">
         <v>8</v>
       </c>
       <c r="B72" t="s">
-        <v>85</v>
+        <v>13</v>
       </c>
       <c r="C72" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D72">
         <v>9848</v>
       </c>
       <c r="E72">
         <v>9848</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B73" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C73" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D73">
         <v>1562</v>
       </c>
       <c r="E73">
         <v>1562</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1</v>
       </c>
       <c r="B74" t="s">
-        <v>414</v>
+        <v>87</v>
       </c>
       <c r="C74" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D74">
         <v>5342</v>
       </c>
       <c r="E74">
         <v>5342</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>2</v>
       </c>
       <c r="B75" t="s">
-        <v>415</v>
+        <v>88</v>
       </c>
       <c r="C75" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D75">
         <v>497</v>
       </c>
       <c r="E75">
         <v>497</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>3</v>
       </c>
       <c r="B76" t="s">
-        <v>416</v>
+        <v>89</v>
       </c>
       <c r="C76" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D76">
         <v>678</v>
       </c>
       <c r="E76">
         <v>678</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>4</v>
       </c>
       <c r="B77" t="s">
-        <v>417</v>
+        <v>90</v>
       </c>
       <c r="C77" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D77">
         <v>469</v>
       </c>
       <c r="E77">
         <v>469</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>5</v>
       </c>
       <c r="B78" t="s">
-        <v>418</v>
+        <v>91</v>
       </c>
       <c r="C78" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D78">
         <v>564</v>
       </c>
       <c r="E78">
         <v>564</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>6</v>
       </c>
       <c r="B79" t="s">
-        <v>419</v>
+        <v>92</v>
       </c>
       <c r="C79" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D79">
         <v>282</v>
       </c>
       <c r="E79">
         <v>282</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>7</v>
       </c>
       <c r="B80" t="s">
-        <v>420</v>
+        <v>93</v>
       </c>
       <c r="C80" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D80">
         <v>129</v>
       </c>
       <c r="E80">
         <v>129</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>8</v>
       </c>
       <c r="B81" t="s">
-        <v>421</v>
+        <v>94</v>
       </c>
       <c r="C81" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D81">
         <v>325</v>
       </c>
       <c r="E81">
         <v>325</v>
       </c>
     </row>
     <row r="82"/>
     <row r="83">
       <c r="A83">
         <v>9</v>
       </c>
       <c r="B83" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C83" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D83">
         <v>1241</v>
       </c>
       <c r="E83">
         <v>1241</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B84" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C84" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D84">
         <v>250</v>
       </c>
       <c r="E84">
         <v>250</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1</v>
       </c>
       <c r="B85" t="s">
-        <v>422</v>
+        <v>95</v>
       </c>
       <c r="C85" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D85">
         <v>579</v>
       </c>
       <c r="E85">
         <v>579</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>2</v>
       </c>
       <c r="B86" t="s">
-        <v>423</v>
+        <v>96</v>
       </c>
       <c r="C86" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D86">
         <v>152</v>
       </c>
       <c r="E86">
         <v>152</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>3</v>
       </c>
       <c r="B87" t="s">
-        <v>424</v>
+        <v>97</v>
       </c>
       <c r="C87" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D87">
         <v>33</v>
       </c>
       <c r="E87">
         <v>33</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>4</v>
       </c>
       <c r="B88" t="s">
-        <v>425</v>
+        <v>98</v>
       </c>
       <c r="C88" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D88">
         <v>42</v>
       </c>
       <c r="E88">
         <v>42</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>5</v>
       </c>
       <c r="B89" t="s">
-        <v>426</v>
+        <v>99</v>
       </c>
       <c r="C89" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D89">
         <v>35</v>
       </c>
       <c r="E89">
         <v>35</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>6</v>
       </c>
       <c r="B90" t="s">
-        <v>427</v>
+        <v>100</v>
       </c>
       <c r="C90" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D90">
         <v>150</v>
       </c>
       <c r="E90">
         <v>150</v>
       </c>
     </row>
     <row r="91"/>
     <row r="92">
       <c r="A92">
         <v>10</v>
       </c>
       <c r="B92" t="s">
-        <v>86</v>
+        <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D92">
         <v>355</v>
       </c>
       <c r="E92">
         <v>355</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B93" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C93" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D93">
         <v>182</v>
       </c>
       <c r="E93">
         <v>182</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1</v>
       </c>
       <c r="B94" t="s">
-        <v>428</v>
+        <v>101</v>
       </c>
       <c r="C94" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D94">
         <v>88</v>
       </c>
       <c r="E94">
         <v>88</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>2</v>
       </c>
       <c r="B95" t="s">
-        <v>429</v>
+        <v>102</v>
       </c>
       <c r="C95" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D95">
         <v>85</v>
       </c>
       <c r="E95">
         <v>85</v>
       </c>
     </row>
     <row r="96"/>
     <row r="97">
       <c r="A97">
         <v>11</v>
       </c>
       <c r="B97" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C97" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D97">
         <v>622</v>
       </c>
       <c r="E97">
         <v>622</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B98" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C98" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D98">
         <v>158</v>
       </c>
       <c r="E98">
         <v>158</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1</v>
       </c>
       <c r="B99" t="s">
-        <v>430</v>
+        <v>103</v>
       </c>
       <c r="C99" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D99">
         <v>128</v>
       </c>
       <c r="E99">
         <v>128</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>2</v>
       </c>
       <c r="B100" t="s">
-        <v>431</v>
+        <v>104</v>
       </c>
       <c r="C100" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D100">
         <v>114</v>
       </c>
       <c r="E100">
         <v>114</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>3</v>
       </c>
       <c r="B101" t="s">
-        <v>432</v>
+        <v>105</v>
       </c>
       <c r="C101" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D101">
         <v>44</v>
       </c>
       <c r="E101">
         <v>44</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>4</v>
       </c>
       <c r="B102" t="s">
-        <v>433</v>
+        <v>106</v>
       </c>
       <c r="C102" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D102">
         <v>77</v>
       </c>
       <c r="E102">
         <v>77</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>5</v>
       </c>
       <c r="B103" t="s">
-        <v>434</v>
+        <v>107</v>
       </c>
       <c r="C103" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D103">
         <v>27</v>
       </c>
       <c r="E103">
         <v>27</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>6</v>
       </c>
       <c r="B104" t="s">
-        <v>435</v>
+        <v>108</v>
       </c>
       <c r="C104" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D104">
         <v>74</v>
       </c>
       <c r="E104">
         <v>74</v>
       </c>
     </row>
     <row r="105"/>
     <row r="106">
       <c r="A106">
         <v>12</v>
       </c>
       <c r="B106" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C106" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D106">
         <v>1081</v>
       </c>
       <c r="E106">
         <v>1081</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B107" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C107" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D107">
         <v>435</v>
       </c>
       <c r="E107">
         <v>435</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1</v>
       </c>
       <c r="B108" t="s">
-        <v>436</v>
+        <v>109</v>
       </c>
       <c r="C108" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D108">
         <v>417</v>
       </c>
       <c r="E108">
         <v>417</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>2</v>
       </c>
       <c r="B109" t="s">
-        <v>437</v>
+        <v>110</v>
       </c>
       <c r="C109" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D109">
         <v>229</v>
       </c>
       <c r="E109">
         <v>229</v>
       </c>
     </row>
     <row r="110"/>
     <row r="111">
       <c r="A111">
         <v>13</v>
       </c>
       <c r="B111" t="s">
-        <v>87</v>
+        <v>18</v>
       </c>
       <c r="C111" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D111">
         <v>442</v>
       </c>
       <c r="E111">
         <v>442</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B112" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C112" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D112">
         <v>89</v>
       </c>
       <c r="E112">
         <v>89</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1</v>
       </c>
       <c r="B113" t="s">
-        <v>438</v>
+        <v>111</v>
       </c>
       <c r="C113" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D113">
         <v>321</v>
       </c>
       <c r="E113">
         <v>321</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>2</v>
       </c>
       <c r="B114" t="s">
-        <v>439</v>
+        <v>112</v>
       </c>
       <c r="C114" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D114">
         <v>32</v>
       </c>
       <c r="E114">
         <v>32</v>
       </c>
     </row>
     <row r="115"/>
     <row r="116">
       <c r="A116">
         <v>14</v>
       </c>
       <c r="B116" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="C116" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D116">
         <v>17827</v>
       </c>
       <c r="E116">
         <v>17827</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B117" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C117" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D117">
         <v>2708</v>
       </c>
       <c r="E117">
         <v>2708</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1</v>
       </c>
       <c r="B118" t="s">
-        <v>440</v>
+        <v>113</v>
       </c>
       <c r="C118" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D118">
         <v>4662</v>
       </c>
       <c r="E118">
         <v>4662</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>2</v>
       </c>
       <c r="B119" t="s">
-        <v>441</v>
+        <v>114</v>
       </c>
       <c r="C119" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D119">
         <v>2370</v>
       </c>
       <c r="E119">
         <v>2370</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>3</v>
       </c>
       <c r="B120" t="s">
-        <v>442</v>
+        <v>115</v>
       </c>
       <c r="C120" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D120">
         <v>6336</v>
       </c>
       <c r="E120">
         <v>6336</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>4</v>
       </c>
       <c r="B121" t="s">
-        <v>443</v>
+        <v>116</v>
       </c>
       <c r="C121" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D121">
         <v>712</v>
       </c>
       <c r="E121">
         <v>712</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>5</v>
       </c>
       <c r="B122" t="s">
-        <v>444</v>
+        <v>117</v>
       </c>
       <c r="C122" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D122">
         <v>262</v>
       </c>
       <c r="E122">
         <v>262</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>6</v>
       </c>
       <c r="B123" t="s">
-        <v>445</v>
+        <v>118</v>
       </c>
       <c r="C123" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D123">
         <v>252</v>
       </c>
       <c r="E123">
         <v>252</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>7</v>
       </c>
       <c r="B124" t="s">
-        <v>446</v>
+        <v>119</v>
       </c>
       <c r="C124" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D124">
         <v>351</v>
       </c>
       <c r="E124">
         <v>351</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>8</v>
       </c>
       <c r="B125" t="s">
-        <v>447</v>
+        <v>120</v>
       </c>
       <c r="C125" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D125">
         <v>174</v>
       </c>
       <c r="E125">
         <v>174</v>
       </c>
     </row>
     <row r="126"/>
     <row r="127">
       <c r="A127">
         <v>15</v>
       </c>
       <c r="B127" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="C127" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D127">
         <v>24300</v>
       </c>
       <c r="E127">
         <v>24300</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B128" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C128" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D128">
         <v>7746</v>
       </c>
       <c r="E128">
         <v>7746</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1</v>
       </c>
       <c r="B129" t="s">
-        <v>448</v>
+        <v>121</v>
       </c>
       <c r="C129" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D129">
         <v>4539</v>
       </c>
       <c r="E129">
         <v>4539</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>2</v>
       </c>
       <c r="B130" t="s">
-        <v>449</v>
+        <v>122</v>
       </c>
       <c r="C130" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D130">
         <v>8649</v>
       </c>
       <c r="E130">
         <v>8649</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>3</v>
       </c>
       <c r="B131" t="s">
-        <v>450</v>
+        <v>123</v>
       </c>
       <c r="C131" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D131">
         <v>942</v>
       </c>
       <c r="E131">
         <v>942</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>4</v>
       </c>
       <c r="B132" t="s">
-        <v>451</v>
+        <v>124</v>
       </c>
       <c r="C132" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D132">
         <v>630</v>
       </c>
       <c r="E132">
         <v>630</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>5</v>
       </c>
       <c r="B133" t="s">
-        <v>452</v>
+        <v>125</v>
       </c>
       <c r="C133" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D133">
         <v>378</v>
       </c>
       <c r="E133">
         <v>378</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>6</v>
       </c>
       <c r="B134" t="s">
-        <v>453</v>
+        <v>126</v>
       </c>
       <c r="C134" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D134">
         <v>612</v>
       </c>
       <c r="E134">
         <v>612</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>7</v>
       </c>
       <c r="B135" t="s">
-        <v>454</v>
+        <v>127</v>
       </c>
       <c r="C135" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D135">
         <v>428</v>
       </c>
       <c r="E135">
         <v>428</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>8</v>
       </c>
       <c r="B136" t="s">
-        <v>455</v>
+        <v>128</v>
       </c>
       <c r="C136" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D136">
         <v>376</v>
       </c>
       <c r="E136">
         <v>376</v>
       </c>
     </row>
     <row r="137"/>
     <row r="138">
       <c r="A138">
         <v>16</v>
       </c>
       <c r="B138" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="C138" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D138">
         <v>2370</v>
       </c>
       <c r="E138">
         <v>2370</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B139" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C139" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D139">
         <v>649</v>
       </c>
       <c r="E139">
         <v>649</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1</v>
       </c>
       <c r="B140" t="s">
-        <v>456</v>
+        <v>129</v>
       </c>
       <c r="C140" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D140">
         <v>612</v>
       </c>
       <c r="E140">
         <v>612</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>2</v>
       </c>
       <c r="B141" t="s">
-        <v>457</v>
+        <v>130</v>
       </c>
       <c r="C141" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D141">
         <v>355</v>
       </c>
       <c r="E141">
         <v>355</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>3</v>
       </c>
       <c r="B142" t="s">
-        <v>458</v>
+        <v>131</v>
       </c>
       <c r="C142" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D142">
         <v>219</v>
       </c>
       <c r="E142">
         <v>219</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>4</v>
       </c>
       <c r="B143" t="s">
-        <v>459</v>
+        <v>132</v>
       </c>
       <c r="C143" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D143">
         <v>208</v>
       </c>
       <c r="E143">
         <v>208</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>5</v>
       </c>
       <c r="B144" t="s">
-        <v>460</v>
+        <v>133</v>
       </c>
       <c r="C144" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D144">
         <v>59</v>
       </c>
       <c r="E144">
         <v>59</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>6</v>
       </c>
       <c r="B145" t="s">
-        <v>461</v>
+        <v>134</v>
       </c>
       <c r="C145" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D145">
         <v>59</v>
       </c>
       <c r="E145">
         <v>59</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>7</v>
       </c>
       <c r="B146" t="s">
-        <v>462</v>
+        <v>135</v>
       </c>
       <c r="C146" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D146">
         <v>70</v>
       </c>
       <c r="E146">
         <v>70</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>8</v>
       </c>
       <c r="B147" t="s">
-        <v>463</v>
+        <v>136</v>
       </c>
       <c r="C147" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D147">
         <v>139</v>
       </c>
       <c r="E147">
         <v>139</v>
       </c>
     </row>
     <row r="148"/>
     <row r="149">
       <c r="A149">
         <v>17</v>
       </c>
       <c r="B149" t="s">
-        <v>88</v>
+        <v>22</v>
       </c>
       <c r="C149" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D149">
         <v>647</v>
       </c>
       <c r="E149">
         <v>647</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B150" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C150" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D150">
         <v>245</v>
       </c>
       <c r="E150">
         <v>245</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1</v>
       </c>
       <c r="B151" t="s">
-        <v>464</v>
+        <v>137</v>
       </c>
       <c r="C151" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D151">
         <v>182</v>
       </c>
       <c r="E151">
         <v>182</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>2</v>
       </c>
       <c r="B152" t="s">
-        <v>465</v>
+        <v>138</v>
       </c>
       <c r="C152" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D152">
         <v>69</v>
       </c>
       <c r="E152">
         <v>69</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>3</v>
       </c>
       <c r="B153" t="s">
-        <v>466</v>
+        <v>139</v>
       </c>
       <c r="C153" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D153">
         <v>35</v>
       </c>
       <c r="E153">
         <v>35</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>4</v>
       </c>
       <c r="B154" t="s">
-        <v>467</v>
+        <v>140</v>
       </c>
       <c r="C154" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D154">
         <v>86</v>
       </c>
       <c r="E154">
         <v>86</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>5</v>
       </c>
       <c r="B155" t="s">
-        <v>468</v>
+        <v>141</v>
       </c>
       <c r="C155" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D155">
         <v>30</v>
       </c>
       <c r="E155">
         <v>30</v>
       </c>
     </row>
     <row r="156"/>
     <row r="157">
       <c r="A157">
         <v>24</v>
       </c>
       <c r="B157" t="s">
-        <v>89</v>
+        <v>23</v>
       </c>
       <c r="C157" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D157">
         <v>561</v>
       </c>
       <c r="E157">
         <v>561</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B158" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C158" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D158">
         <v>154</v>
       </c>
       <c r="E158">
         <v>154</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>1</v>
       </c>
       <c r="B159" t="s">
-        <v>469</v>
+        <v>142</v>
       </c>
       <c r="C159" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D159">
         <v>144</v>
       </c>
       <c r="E159">
         <v>144</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>2</v>
       </c>
       <c r="B160" t="s">
-        <v>470</v>
+        <v>143</v>
       </c>
       <c r="C160" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D160">
         <v>209</v>
       </c>
       <c r="E160">
         <v>209</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>3</v>
       </c>
       <c r="B161" t="s">
-        <v>471</v>
+        <v>144</v>
       </c>
       <c r="C161" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D161">
         <v>54</v>
       </c>
       <c r="E161">
         <v>54</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
-        <v>85</v>
+        <v>14</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>88</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="C2" t="s">
-        <v>472</v>
+        <v>145</v>
       </c>
       <c r="D2" t="s">
-        <v>473</v>
+        <v>146</v>
       </c>
       <c r="E2" t="s">
-        <v>474</v>
+        <v>147</v>
       </c>
       <c r="F2" t="s">
-        <v>475</v>
+        <v>148</v>
       </c>
       <c r="G2">
-        <v>11247</v>
+        <v>2444</v>
       </c>
       <c r="H2">
-        <v>26004</v>
+        <v>32895</v>
       </c>
       <c r="I2">
-        <v>69463</v>
+        <v>223520</v>
       </c>
       <c r="J2">
-        <v>22520</v>
+        <v>34303</v>
       </c>
       <c r="K2">
-        <v>1296</v>
+        <v>3496</v>
       </c>
       <c r="L2">
-        <v>958</v>
+        <v>764</v>
       </c>
       <c r="M2">
-        <v>828</v>
+        <v>963</v>
       </c>
       <c r="N2">
-        <v>2365</v>
+        <v>646</v>
       </c>
       <c r="O2">
-        <v>614</v>
+        <v>242</v>
       </c>
       <c r="P2">
-        <v>726</v>
+        <v>342</v>
       </c>
       <c r="Q2">
-        <v>36173</v>
+        <v>10088</v>
       </c>
       <c r="R2">
-        <v>2499</v>
+        <v>3513</v>
       </c>
       <c r="S2">
-        <v>148</v>
+        <v>262</v>
       </c>
       <c r="T2">
-        <v>2638</v>
-[...5 lines deleted...]
-        <v>177685</v>
+        <v>313478</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="G3">
-        <v>11247</v>
+        <v>2444</v>
       </c>
       <c r="H3">
-        <v>26004</v>
+        <v>32895</v>
       </c>
       <c r="I3">
-        <v>69463</v>
+        <v>223520</v>
       </c>
       <c r="J3">
-        <v>22520</v>
+        <v>34303</v>
       </c>
       <c r="K3">
-        <v>1296</v>
+        <v>3496</v>
       </c>
       <c r="L3">
-        <v>958</v>
+        <v>764</v>
       </c>
       <c r="M3">
-        <v>828</v>
+        <v>963</v>
       </c>
       <c r="N3">
-        <v>2365</v>
+        <v>646</v>
       </c>
       <c r="O3">
-        <v>614</v>
+        <v>242</v>
       </c>
       <c r="P3">
-        <v>726</v>
+        <v>342</v>
       </c>
       <c r="Q3">
-        <v>36173</v>
+        <v>10088</v>
       </c>
       <c r="R3">
-        <v>2499</v>
+        <v>3513</v>
       </c>
       <c r="S3">
-        <v>148</v>
+        <v>262</v>
       </c>
       <c r="T3">
-        <v>2638</v>
-[...5 lines deleted...]
-        <v>177685</v>
+        <v>313478</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>475</v>
+        <v>148</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
-      <c r="U1" s="1"/>
-      <c r="V1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D2">
-        <v>11247</v>
+        <v>2444</v>
       </c>
       <c r="E2">
-        <v>11247</v>
+        <v>2444</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C3" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D3">
-        <v>1749</v>
+        <v>1185</v>
       </c>
       <c r="E3">
-        <v>1749</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>476</v>
+        <v>149</v>
       </c>
       <c r="C4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D4">
-        <v>3622</v>
+        <v>887</v>
       </c>
       <c r="E4">
-        <v>3622</v>
+        <v>887</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>477</v>
+        <v>150</v>
       </c>
       <c r="C5" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D5">
-        <v>3058</v>
+        <v>103</v>
       </c>
       <c r="E5">
-        <v>3058</v>
+        <v>103</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>478</v>
+        <v>151</v>
       </c>
       <c r="C6" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D6">
-        <v>299</v>
+        <v>111</v>
       </c>
       <c r="E6">
-        <v>299</v>
+        <v>111</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>479</v>
+        <v>152</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D7">
-        <v>2519</v>
+        <v>44</v>
       </c>
       <c r="E7">
-        <v>2519</v>
-[...2 lines deleted...]
-    <row r="8"/>
+        <v>44</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>153</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8">
+        <v>18</v>
+      </c>
+      <c r="E8">
+        <v>18</v>
+      </c>
+    </row>
     <row r="9">
       <c r="A9">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>7</v>
+        <v>154</v>
       </c>
       <c r="C9" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D9">
-        <v>26004</v>
+        <v>96</v>
       </c>
       <c r="E9">
-        <v>26004</v>
-[...18 lines deleted...]
-    </row>
+        <v>96</v>
+      </c>
+    </row>
+    <row r="10"/>
     <row r="11">
       <c r="A11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B11" t="s">
-        <v>480</v>
+        <v>7</v>
       </c>
       <c r="C11" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D11">
-        <v>13197</v>
+        <v>32895</v>
       </c>
       <c r="E11">
-        <v>13197</v>
+        <v>32895</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12">
-        <v>2</v>
+      <c r="A12" t="s">
+        <v>30</v>
       </c>
       <c r="B12" t="s">
-        <v>481</v>
+        <v>30</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D12">
-        <v>8380</v>
+        <v>4998</v>
       </c>
       <c r="E12">
-        <v>8380</v>
+        <v>4998</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>482</v>
+        <v>155</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D13">
-        <v>772</v>
+        <v>20287</v>
       </c>
       <c r="E13">
-        <v>772</v>
+        <v>20287</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>483</v>
+        <v>156</v>
       </c>
       <c r="C14" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D14">
-        <v>375</v>
+        <v>5139</v>
       </c>
       <c r="E14">
-        <v>375</v>
-[...2 lines deleted...]
-    <row r="15"/>
+        <v>5139</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>3</v>
+      </c>
+      <c r="B15" t="s">
+        <v>157</v>
+      </c>
+      <c r="C15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15">
+        <v>776</v>
+      </c>
+      <c r="E15">
+        <v>776</v>
+      </c>
+    </row>
     <row r="16">
       <c r="A16">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B16" t="s">
-        <v>8</v>
+        <v>158</v>
       </c>
       <c r="C16" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D16">
-        <v>69463</v>
+        <v>617</v>
       </c>
       <c r="E16">
-        <v>69463</v>
+        <v>617</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17" t="s">
-        <v>25</v>
+      <c r="A17">
+        <v>5</v>
       </c>
       <c r="B17" t="s">
-        <v>25</v>
+        <v>159</v>
       </c>
       <c r="C17" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D17">
-        <v>6665</v>
+        <v>402</v>
       </c>
       <c r="E17">
-        <v>6665</v>
+        <v>402</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B18" t="s">
-        <v>484</v>
+        <v>160</v>
       </c>
       <c r="C18" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D18">
-        <v>41165</v>
+        <v>676</v>
       </c>
       <c r="E18">
-        <v>41165</v>
-[...18 lines deleted...]
-    </row>
+        <v>676</v>
+      </c>
+    </row>
+    <row r="19"/>
     <row r="20">
       <c r="A20">
         <v>3</v>
       </c>
       <c r="B20" t="s">
-        <v>486</v>
+        <v>8</v>
       </c>
       <c r="C20" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D20">
-        <v>1759</v>
+        <v>223520</v>
       </c>
       <c r="E20">
-        <v>1759</v>
+        <v>223520</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21">
-        <v>4</v>
+      <c r="A21" t="s">
+        <v>30</v>
       </c>
       <c r="B21" t="s">
-        <v>487</v>
+        <v>30</v>
       </c>
       <c r="C21" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D21">
-        <v>5328</v>
+        <v>21203</v>
       </c>
       <c r="E21">
-        <v>5328</v>
-[...2 lines deleted...]
-    <row r="22"/>
+        <v>21203</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>1</v>
+      </c>
+      <c r="B22" t="s">
+        <v>161</v>
+      </c>
+      <c r="C22" t="s">
+        <v>38</v>
+      </c>
+      <c r="D22">
+        <v>44947</v>
+      </c>
+      <c r="E22">
+        <v>44947</v>
+      </c>
+    </row>
     <row r="23">
       <c r="A23">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B23" t="s">
-        <v>9</v>
+        <v>162</v>
       </c>
       <c r="C23" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D23">
-        <v>22520</v>
+        <v>27199</v>
       </c>
       <c r="E23">
-        <v>22520</v>
+        <v>27199</v>
       </c>
     </row>
     <row r="24">
-      <c r="A24" t="s">
-        <v>25</v>
+      <c r="A24">
+        <v>3</v>
       </c>
       <c r="B24" t="s">
-        <v>25</v>
+        <v>163</v>
       </c>
       <c r="C24" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D24">
-        <v>2588</v>
+        <v>45948</v>
       </c>
       <c r="E24">
-        <v>2588</v>
+        <v>45948</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B25" t="s">
-        <v>488</v>
+        <v>164</v>
       </c>
       <c r="C25" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D25">
-        <v>11070</v>
+        <v>51035</v>
       </c>
       <c r="E25">
-        <v>11070</v>
+        <v>51035</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B26" t="s">
-        <v>489</v>
+        <v>165</v>
       </c>
       <c r="C26" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D26">
-        <v>1483</v>
+        <v>6166</v>
       </c>
       <c r="E26">
-        <v>1483</v>
+        <v>6166</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B27" t="s">
-        <v>490</v>
+        <v>166</v>
       </c>
       <c r="C27" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D27">
-        <v>6897</v>
+        <v>27022</v>
       </c>
       <c r="E27">
-        <v>6897</v>
-[...3 lines deleted...]
-      <c r="A28">
+        <v>27022</v>
+      </c>
+    </row>
+    <row r="28"/>
+    <row r="29">
+      <c r="A29">
         <v>4</v>
       </c>
-      <c r="B28" t="s">
-[...12 lines deleted...]
-    <row r="29"/>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>35</v>
+      </c>
+      <c r="D29">
+        <v>34303</v>
+      </c>
+      <c r="E29">
+        <v>34303</v>
+      </c>
+    </row>
     <row r="30">
-      <c r="A30">
-        <v>5</v>
+      <c r="A30" t="s">
+        <v>30</v>
       </c>
       <c r="B30" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="C30" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="D30">
-        <v>1296</v>
+        <v>3930</v>
       </c>
       <c r="E30">
-        <v>1296</v>
+        <v>3930</v>
       </c>
     </row>
     <row r="31">
-      <c r="A31" t="s">
-        <v>25</v>
+      <c r="A31">
+        <v>1</v>
       </c>
       <c r="B31" t="s">
-        <v>25</v>
+        <v>167</v>
       </c>
       <c r="C31" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D31">
-        <v>490</v>
+        <v>4385</v>
       </c>
       <c r="E31">
-        <v>490</v>
+        <v>4385</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B32" t="s">
-        <v>492</v>
+        <v>168</v>
       </c>
       <c r="C32" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D32">
-        <v>505</v>
+        <v>8075</v>
       </c>
       <c r="E32">
-        <v>505</v>
+        <v>8075</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B33" t="s">
-        <v>493</v>
+        <v>169</v>
       </c>
       <c r="C33" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D33">
-        <v>301</v>
+        <v>15812</v>
       </c>
       <c r="E33">
-        <v>301</v>
-[...2 lines deleted...]
-    <row r="34"/>
+        <v>15812</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>4</v>
+      </c>
+      <c r="B34" t="s">
+        <v>170</v>
+      </c>
+      <c r="C34" t="s">
+        <v>38</v>
+      </c>
+      <c r="D34">
+        <v>916</v>
+      </c>
+      <c r="E34">
+        <v>916</v>
+      </c>
+    </row>
     <row r="35">
       <c r="A35">
+        <v>5</v>
+      </c>
+      <c r="B35" t="s">
+        <v>171</v>
+      </c>
+      <c r="C35" t="s">
+        <v>38</v>
+      </c>
+      <c r="D35">
+        <v>681</v>
+      </c>
+      <c r="E35">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
         <v>6</v>
       </c>
-      <c r="B35" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="B36" t="s">
-        <v>25</v>
+        <v>172</v>
       </c>
       <c r="C36" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D36">
-        <v>266</v>
+        <v>504</v>
       </c>
       <c r="E36">
-        <v>266</v>
-[...18 lines deleted...]
-    </row>
+        <v>504</v>
+      </c>
+    </row>
+    <row r="37"/>
     <row r="38">
       <c r="A38">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B38" t="s">
-        <v>495</v>
+        <v>10</v>
       </c>
       <c r="C38" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D38">
-        <v>92</v>
+        <v>3496</v>
       </c>
       <c r="E38">
-        <v>92</v>
-[...2 lines deleted...]
-    <row r="39"/>
+        <v>3496</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>30</v>
+      </c>
+      <c r="B39" t="s">
+        <v>30</v>
+      </c>
+      <c r="C39" t="s">
+        <v>36</v>
+      </c>
+      <c r="D39">
+        <v>615</v>
+      </c>
+      <c r="E39">
+        <v>615</v>
+      </c>
+    </row>
     <row r="40">
       <c r="A40">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="C40" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D40">
-        <v>828</v>
+        <v>1166</v>
       </c>
       <c r="E40">
-        <v>828</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="41">
-      <c r="A41" t="s">
-        <v>25</v>
+      <c r="A41">
+        <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>25</v>
+        <v>174</v>
       </c>
       <c r="C41" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D41">
-        <v>370</v>
+        <v>284</v>
       </c>
       <c r="E41">
-        <v>370</v>
+        <v>284</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>496</v>
+        <v>175</v>
       </c>
       <c r="C42" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D42">
-        <v>234</v>
+        <v>194</v>
       </c>
       <c r="E42">
-        <v>234</v>
+        <v>194</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>497</v>
+        <v>176</v>
       </c>
       <c r="C43" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D43">
-        <v>192</v>
+        <v>471</v>
       </c>
       <c r="E43">
-        <v>192</v>
+        <v>471</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>498</v>
+        <v>177</v>
       </c>
       <c r="C44" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D44">
-        <v>32</v>
+        <v>609</v>
       </c>
       <c r="E44">
-        <v>32</v>
-[...19 lines deleted...]
-    </row>
+        <v>609</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>6</v>
+      </c>
+      <c r="B45" t="s">
+        <v>178</v>
+      </c>
+      <c r="C45" t="s">
+        <v>38</v>
+      </c>
+      <c r="D45">
+        <v>157</v>
+      </c>
+      <c r="E45">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="46"/>
     <row r="47">
-      <c r="A47" t="s">
-        <v>25</v>
+      <c r="A47">
+        <v>6</v>
       </c>
       <c r="B47" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="C47" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D47">
-        <v>290</v>
+        <v>764</v>
       </c>
       <c r="E47">
-        <v>290</v>
+        <v>764</v>
       </c>
     </row>
     <row r="48">
-      <c r="A48">
-        <v>1</v>
+      <c r="A48" t="s">
+        <v>30</v>
       </c>
       <c r="B48" t="s">
-        <v>499</v>
+        <v>30</v>
       </c>
       <c r="C48" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D48">
-        <v>1234</v>
+        <v>581</v>
       </c>
       <c r="E48">
-        <v>1234</v>
+        <v>581</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B49" t="s">
-        <v>500</v>
+        <v>179</v>
       </c>
       <c r="C49" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D49">
-        <v>597</v>
+        <v>183</v>
       </c>
       <c r="E49">
-        <v>597</v>
-[...18 lines deleted...]
-    </row>
+        <v>183</v>
+      </c>
+    </row>
+    <row r="50"/>
     <row r="51">
       <c r="A51">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B51" t="s">
-        <v>502</v>
+        <v>12</v>
       </c>
       <c r="C51" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D51">
-        <v>100</v>
+        <v>963</v>
       </c>
       <c r="E51">
-        <v>100</v>
-[...2 lines deleted...]
-    <row r="52"/>
+        <v>963</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="s">
+        <v>30</v>
+      </c>
+      <c r="B52" t="s">
+        <v>30</v>
+      </c>
+      <c r="C52" t="s">
+        <v>36</v>
+      </c>
+      <c r="D52">
+        <v>531</v>
+      </c>
+      <c r="E52">
+        <v>531</v>
+      </c>
+    </row>
     <row r="53">
       <c r="A53">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="B53" t="s">
-        <v>14</v>
+        <v>180</v>
       </c>
       <c r="C53" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D53">
-        <v>614</v>
+        <v>213</v>
       </c>
       <c r="E53">
-        <v>614</v>
+        <v>213</v>
       </c>
     </row>
     <row r="54">
-      <c r="A54" t="s">
-        <v>25</v>
+      <c r="A54">
+        <v>2</v>
       </c>
       <c r="B54" t="s">
-        <v>25</v>
+        <v>181</v>
       </c>
       <c r="C54" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D54">
-        <v>115</v>
+        <v>130</v>
       </c>
       <c r="E54">
-        <v>115</v>
+        <v>130</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B55" t="s">
-        <v>503</v>
+        <v>182</v>
       </c>
       <c r="C55" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D55">
-        <v>499</v>
+        <v>89</v>
       </c>
       <c r="E55">
-        <v>499</v>
+        <v>89</v>
       </c>
     </row>
     <row r="56"/>
     <row r="57">
       <c r="A57">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B57" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C57" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D57">
-        <v>726</v>
+        <v>646</v>
       </c>
       <c r="E57">
-        <v>726</v>
+        <v>646</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B58" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C58" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D58">
-        <v>147</v>
+        <v>440</v>
       </c>
       <c r="E58">
-        <v>147</v>
+        <v>440</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1</v>
       </c>
       <c r="B59" t="s">
-        <v>504</v>
+        <v>183</v>
       </c>
       <c r="C59" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D59">
-        <v>378</v>
+        <v>152</v>
       </c>
       <c r="E59">
-        <v>378</v>
+        <v>152</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2</v>
       </c>
       <c r="B60" t="s">
-        <v>505</v>
+        <v>184</v>
       </c>
       <c r="C60" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D60">
-        <v>97</v>
+        <v>54</v>
       </c>
       <c r="E60">
-        <v>97</v>
-[...19 lines deleted...]
-    <row r="62"/>
+        <v>54</v>
+      </c>
+    </row>
+    <row r="61"/>
+    <row r="62">
+      <c r="A62">
+        <v>11</v>
+      </c>
+      <c r="B62" t="s">
+        <v>16</v>
+      </c>
+      <c r="C62" t="s">
+        <v>35</v>
+      </c>
+      <c r="D62">
+        <v>242</v>
+      </c>
+      <c r="E62">
+        <v>242</v>
+      </c>
+    </row>
     <row r="63">
-      <c r="A63">
-        <v>14</v>
+      <c r="A63" t="s">
+        <v>30</v>
       </c>
       <c r="B63" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="C63" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="D63">
-        <v>36173</v>
+        <v>132</v>
       </c>
       <c r="E63">
-        <v>36173</v>
+        <v>132</v>
       </c>
     </row>
     <row r="64">
-      <c r="A64" t="s">
-        <v>25</v>
+      <c r="A64">
+        <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>25</v>
+        <v>185</v>
       </c>
       <c r="C64" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D64">
-        <v>2349</v>
+        <v>110</v>
       </c>
       <c r="E64">
-        <v>2349</v>
-[...18 lines deleted...]
-    </row>
+        <v>110</v>
+      </c>
+    </row>
+    <row r="65"/>
     <row r="66">
       <c r="A66">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="B66" t="s">
-        <v>508</v>
+        <v>17</v>
       </c>
       <c r="C66" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D66">
-        <v>1694</v>
+        <v>342</v>
       </c>
       <c r="E66">
-        <v>1694</v>
+        <v>342</v>
       </c>
     </row>
     <row r="67">
-      <c r="A67">
-        <v>3</v>
+      <c r="A67" t="s">
+        <v>30</v>
       </c>
       <c r="B67" t="s">
-        <v>509</v>
+        <v>30</v>
       </c>
       <c r="C67" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D67">
-        <v>720</v>
+        <v>109</v>
       </c>
       <c r="E67">
-        <v>720</v>
+        <v>109</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B68" t="s">
-        <v>510</v>
+        <v>186</v>
       </c>
       <c r="C68" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D68">
-        <v>1469</v>
+        <v>161</v>
       </c>
       <c r="E68">
-        <v>1469</v>
-[...19 lines deleted...]
-    </row>
+        <v>161</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>2</v>
+      </c>
+      <c r="B69" t="s">
+        <v>187</v>
+      </c>
+      <c r="C69" t="s">
+        <v>38</v>
+      </c>
+      <c r="D69">
+        <v>72</v>
+      </c>
+      <c r="E69">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="70"/>
     <row r="71">
-      <c r="A71" t="s">
-        <v>25</v>
+      <c r="A71">
+        <v>14</v>
       </c>
       <c r="B71" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="C71" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D71">
-        <v>747</v>
+        <v>10088</v>
       </c>
       <c r="E71">
-        <v>747</v>
+        <v>10088</v>
       </c>
     </row>
     <row r="72">
-      <c r="A72">
-        <v>1</v>
+      <c r="A72" t="s">
+        <v>30</v>
       </c>
       <c r="B72" t="s">
-        <v>511</v>
+        <v>30</v>
       </c>
       <c r="C72" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D72">
-        <v>1110</v>
+        <v>833</v>
       </c>
       <c r="E72">
-        <v>1110</v>
+        <v>833</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B73" t="s">
-        <v>512</v>
+        <v>188</v>
       </c>
       <c r="C73" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D73">
-        <v>493</v>
+        <v>8774</v>
       </c>
       <c r="E73">
-        <v>493</v>
+        <v>8774</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
+        <v>2</v>
+      </c>
+      <c r="B74" t="s">
+        <v>189</v>
+      </c>
+      <c r="C74" t="s">
+        <v>38</v>
+      </c>
+      <c r="D74">
+        <v>376</v>
+      </c>
+      <c r="E74">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
         <v>3</v>
       </c>
-      <c r="B74" t="s">
-[...29 lines deleted...]
-    </row>
+      <c r="B75" t="s">
+        <v>190</v>
+      </c>
+      <c r="C75" t="s">
+        <v>38</v>
+      </c>
+      <c r="D75">
+        <v>105</v>
+      </c>
+      <c r="E75">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="76"/>
     <row r="77">
-      <c r="A77" t="s">
-        <v>25</v>
+      <c r="A77">
+        <v>15</v>
       </c>
       <c r="B77" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C77" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D77">
-        <v>55</v>
+        <v>3513</v>
       </c>
       <c r="E77">
-        <v>55</v>
+        <v>3513</v>
       </c>
     </row>
     <row r="78">
-      <c r="A78">
+      <c r="A78" t="s">
+        <v>30</v>
+      </c>
+      <c r="B78" t="s">
+        <v>30</v>
+      </c>
+      <c r="C78" t="s">
+        <v>36</v>
+      </c>
+      <c r="D78">
+        <v>1335</v>
+      </c>
+      <c r="E78">
+        <v>1335</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
         <v>1</v>
       </c>
-      <c r="B78" t="s">
-[...12 lines deleted...]
-    <row r="79"/>
+      <c r="B79" t="s">
+        <v>191</v>
+      </c>
+      <c r="C79" t="s">
+        <v>38</v>
+      </c>
+      <c r="D79">
+        <v>1016</v>
+      </c>
+      <c r="E79">
+        <v>1016</v>
+      </c>
+    </row>
     <row r="80">
       <c r="A80">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="B80" t="s">
-        <v>88</v>
+        <v>192</v>
       </c>
       <c r="C80" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D80">
-        <v>2638</v>
+        <v>434</v>
       </c>
       <c r="E80">
-        <v>2638</v>
+        <v>434</v>
       </c>
     </row>
     <row r="81">
-      <c r="A81" t="s">
-        <v>25</v>
+      <c r="A81">
+        <v>3</v>
       </c>
       <c r="B81" t="s">
-        <v>25</v>
+        <v>193</v>
       </c>
       <c r="C81" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D81">
-        <v>448</v>
+        <v>299</v>
       </c>
       <c r="E81">
-        <v>448</v>
+        <v>299</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B82" t="s">
-        <v>515</v>
+        <v>194</v>
       </c>
       <c r="C82" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D82">
-        <v>1894</v>
+        <v>234</v>
       </c>
       <c r="E82">
-        <v>1894</v>
+        <v>234</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B83" t="s">
-        <v>516</v>
+        <v>195</v>
       </c>
       <c r="C83" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D83">
-        <v>169</v>
+        <v>60</v>
       </c>
       <c r="E83">
-        <v>169</v>
+        <v>60</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B84" t="s">
-        <v>517</v>
+        <v>196</v>
       </c>
       <c r="C84" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D84">
-        <v>73</v>
+        <v>135</v>
       </c>
       <c r="E84">
-        <v>73</v>
-[...19 lines deleted...]
-    <row r="86"/>
+        <v>135</v>
+      </c>
+    </row>
+    <row r="85"/>
+    <row r="86">
+      <c r="A86">
+        <v>16</v>
+      </c>
+      <c r="B86" t="s">
+        <v>21</v>
+      </c>
+      <c r="C86" t="s">
+        <v>35</v>
+      </c>
+      <c r="D86">
+        <v>262</v>
+      </c>
+      <c r="E86">
+        <v>262</v>
+      </c>
+    </row>
     <row r="87">
-      <c r="A87">
-        <v>24</v>
+      <c r="A87" t="s">
+        <v>30</v>
       </c>
       <c r="B87" t="s">
-        <v>89</v>
+        <v>30</v>
       </c>
       <c r="C87" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="D87">
-        <v>206</v>
+        <v>102</v>
       </c>
       <c r="E87">
-        <v>206</v>
+        <v>102</v>
       </c>
     </row>
     <row r="88">
-      <c r="A88" t="s">
-        <v>25</v>
+      <c r="A88">
+        <v>1</v>
       </c>
       <c r="B88" t="s">
-        <v>25</v>
+        <v>197</v>
       </c>
       <c r="C88" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D88">
-        <v>63</v>
+        <v>41</v>
       </c>
       <c r="E88">
-        <v>63</v>
+        <v>41</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B89" t="s">
-        <v>519</v>
+        <v>198</v>
       </c>
       <c r="C89" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D89">
-        <v>143</v>
+        <v>67</v>
       </c>
       <c r="E89">
-        <v>143</v>
+        <v>67</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>3</v>
+      </c>
+      <c r="B90" t="s">
+        <v>199</v>
+      </c>
+      <c r="C90" t="s">
+        <v>38</v>
+      </c>
+      <c r="D90">
+        <v>27</v>
+      </c>
+      <c r="E90">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>4</v>
+      </c>
+      <c r="B91" t="s">
+        <v>200</v>
+      </c>
+      <c r="C91" t="s">
+        <v>38</v>
+      </c>
+      <c r="D91">
+        <v>25</v>
+      </c>
+      <c r="E91">
+        <v>25</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>86</v>
+        <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="C2" t="s">
-        <v>520</v>
+        <v>201</v>
       </c>
       <c r="D2" t="s">
-        <v>521</v>
+        <v>202</v>
       </c>
       <c r="E2" t="s">
-        <v>522</v>
+        <v>203</v>
       </c>
       <c r="F2" t="s">
-        <v>523</v>
+        <v>204</v>
       </c>
       <c r="G2">
-        <v>1732</v>
+        <v>14367</v>
       </c>
       <c r="H2">
-        <v>30897</v>
+        <v>53917</v>
       </c>
       <c r="I2">
-        <v>74102</v>
+        <v>203426</v>
       </c>
       <c r="J2">
-        <v>8997</v>
+        <v>72137</v>
       </c>
       <c r="K2">
-        <v>1222</v>
+        <v>24401</v>
       </c>
       <c r="L2">
-        <v>860</v>
+        <v>1471</v>
       </c>
       <c r="M2">
-        <v>795</v>
+        <v>2525</v>
       </c>
       <c r="N2">
-        <v>173</v>
+        <v>3286</v>
       </c>
       <c r="O2">
-        <v>1354</v>
+        <v>2344</v>
       </c>
       <c r="P2">
-        <v>280</v>
+        <v>8277</v>
       </c>
       <c r="Q2">
-        <v>3893</v>
+        <v>878</v>
       </c>
       <c r="R2">
-        <v>2269</v>
+        <v>121</v>
       </c>
       <c r="S2">
-        <v>692</v>
+        <v>23805</v>
       </c>
       <c r="T2">
-        <v>127266</v>
+        <v>5216</v>
+      </c>
+      <c r="U2">
+        <v>1259</v>
+      </c>
+      <c r="V2">
+        <v>4614</v>
+      </c>
+      <c r="W2">
+        <v>407</v>
+      </c>
+      <c r="X2">
+        <v>422451</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="G3">
-        <v>1732</v>
+        <v>14367</v>
       </c>
       <c r="H3">
-        <v>30897</v>
+        <v>53917</v>
       </c>
       <c r="I3">
-        <v>74102</v>
+        <v>203426</v>
       </c>
       <c r="J3">
-        <v>8997</v>
+        <v>72137</v>
       </c>
       <c r="K3">
-        <v>1222</v>
+        <v>24401</v>
       </c>
       <c r="L3">
-        <v>860</v>
+        <v>1471</v>
       </c>
       <c r="M3">
-        <v>795</v>
+        <v>2525</v>
       </c>
       <c r="N3">
-        <v>173</v>
+        <v>3286</v>
       </c>
       <c r="O3">
-        <v>1354</v>
+        <v>2344</v>
       </c>
       <c r="P3">
-        <v>280</v>
+        <v>8277</v>
       </c>
       <c r="Q3">
-        <v>3893</v>
+        <v>878</v>
       </c>
       <c r="R3">
-        <v>2269</v>
+        <v>121</v>
       </c>
       <c r="S3">
-        <v>692</v>
+        <v>23805</v>
       </c>
       <c r="T3">
-        <v>127266</v>
+        <v>5216</v>
+      </c>
+      <c r="U3">
+        <v>1259</v>
+      </c>
+      <c r="V3">
+        <v>4614</v>
+      </c>
+      <c r="W3">
+        <v>407</v>
+      </c>
+      <c r="X3">
+        <v>422451</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>523</v>
+        <v>204</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>26</v>
-[...41 lines deleted...]
-      <c r="C3" t="s">
         <v>31</v>
-      </c>
-[...4643 lines deleted...]
-        <v>26</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D2">
         <v>14367</v>
       </c>
       <c r="E2">
         <v>14367</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C3" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D3">
         <v>4336</v>
       </c>
       <c r="E3">
         <v>4336</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>94</v>
+        <v>205</v>
       </c>
       <c r="C4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D4">
         <v>4424</v>
       </c>
       <c r="E4">
         <v>4424</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>95</v>
+        <v>206</v>
       </c>
       <c r="C5" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D5">
         <v>2691</v>
       </c>
       <c r="E5">
         <v>2691</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>96</v>
+        <v>207</v>
       </c>
       <c r="C6" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D6">
         <v>359</v>
       </c>
       <c r="E6">
         <v>359</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>97</v>
+        <v>208</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D7">
         <v>1313</v>
       </c>
       <c r="E7">
         <v>1313</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>98</v>
+        <v>209</v>
       </c>
       <c r="C8" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D8">
         <v>299</v>
       </c>
       <c r="E8">
         <v>299</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="C9" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D9">
         <v>368</v>
       </c>
       <c r="E9">
         <v>368</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>100</v>
+        <v>211</v>
       </c>
       <c r="C10" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D10">
         <v>47</v>
       </c>
       <c r="E10">
         <v>47</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="C11" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D11">
         <v>219</v>
       </c>
       <c r="E11">
         <v>219</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>102</v>
+        <v>213</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D12">
         <v>106</v>
       </c>
       <c r="E12">
         <v>106</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D13">
         <v>97</v>
       </c>
       <c r="E13">
         <v>97</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="C14" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D14">
         <v>60</v>
       </c>
       <c r="E14">
         <v>60</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15" t="s">
-        <v>105</v>
+        <v>216</v>
       </c>
       <c r="C15" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D15">
         <v>48</v>
       </c>
       <c r="E15">
         <v>48</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17">
         <v>2</v>
       </c>
       <c r="B17" t="s">
         <v>7</v>
       </c>
       <c r="C17" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D17">
         <v>53917</v>
       </c>
       <c r="E17">
         <v>53917</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B18" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C18" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D18">
         <v>10549</v>
       </c>
       <c r="E18">
         <v>10549</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1</v>
       </c>
       <c r="B19" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="C19" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D19">
         <v>9028</v>
       </c>
       <c r="E19">
         <v>9028</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>2</v>
       </c>
       <c r="B20" t="s">
-        <v>107</v>
+        <v>218</v>
       </c>
       <c r="C20" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D20">
         <v>12416</v>
       </c>
       <c r="E20">
         <v>12416</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>3</v>
       </c>
       <c r="B21" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="C21" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D21">
         <v>6196</v>
       </c>
       <c r="E21">
         <v>6196</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>4</v>
       </c>
       <c r="B22" t="s">
-        <v>109</v>
+        <v>220</v>
       </c>
       <c r="C22" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D22">
         <v>4845</v>
       </c>
       <c r="E22">
         <v>4845</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>5</v>
       </c>
       <c r="B23" t="s">
-        <v>110</v>
+        <v>221</v>
       </c>
       <c r="C23" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D23">
         <v>510</v>
       </c>
       <c r="E23">
         <v>510</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>6</v>
       </c>
       <c r="B24" t="s">
-        <v>111</v>
+        <v>222</v>
       </c>
       <c r="C24" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D24">
         <v>4290</v>
       </c>
       <c r="E24">
         <v>4290</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>7</v>
       </c>
       <c r="B25" t="s">
-        <v>112</v>
+        <v>223</v>
       </c>
       <c r="C25" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D25">
         <v>767</v>
       </c>
       <c r="E25">
         <v>767</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>8</v>
       </c>
       <c r="B26" t="s">
-        <v>113</v>
+        <v>224</v>
       </c>
       <c r="C26" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D26">
         <v>320</v>
       </c>
       <c r="E26">
         <v>320</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>9</v>
       </c>
       <c r="B27" t="s">
-        <v>114</v>
+        <v>225</v>
       </c>
       <c r="C27" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D27">
         <v>416</v>
       </c>
       <c r="E27">
         <v>416</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>10</v>
       </c>
       <c r="B28" t="s">
-        <v>115</v>
+        <v>226</v>
       </c>
       <c r="C28" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D28">
         <v>279</v>
       </c>
       <c r="E28">
         <v>279</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>11</v>
       </c>
       <c r="B29" t="s">
-        <v>116</v>
+        <v>227</v>
       </c>
       <c r="C29" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D29">
         <v>370</v>
       </c>
       <c r="E29">
         <v>370</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>12</v>
       </c>
       <c r="B30" t="s">
-        <v>117</v>
+        <v>228</v>
       </c>
       <c r="C30" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D30">
         <v>3931</v>
       </c>
       <c r="E30">
         <v>3931</v>
       </c>
     </row>
     <row r="31"/>
     <row r="32">
       <c r="A32">
         <v>3</v>
       </c>
       <c r="B32" t="s">
         <v>8</v>
       </c>
       <c r="C32" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D32">
         <v>203426</v>
       </c>
       <c r="E32">
         <v>203426</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B33" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C33" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D33">
         <v>25829</v>
       </c>
       <c r="E33">
         <v>25829</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1</v>
       </c>
       <c r="B34" t="s">
-        <v>118</v>
+        <v>229</v>
       </c>
       <c r="C34" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D34">
         <v>29640</v>
       </c>
       <c r="E34">
         <v>29640</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>2</v>
       </c>
       <c r="B35" t="s">
-        <v>119</v>
+        <v>230</v>
       </c>
       <c r="C35" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D35">
         <v>24424</v>
       </c>
       <c r="E35">
         <v>24424</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>3</v>
       </c>
       <c r="B36" t="s">
-        <v>120</v>
+        <v>231</v>
       </c>
       <c r="C36" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D36">
         <v>3666</v>
       </c>
       <c r="E36">
         <v>3666</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>4</v>
       </c>
       <c r="B37" t="s">
-        <v>121</v>
+        <v>232</v>
       </c>
       <c r="C37" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D37">
         <v>16864</v>
       </c>
       <c r="E37">
         <v>16864</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
-        <v>122</v>
+        <v>233</v>
       </c>
       <c r="C38" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D38">
         <v>34931</v>
       </c>
       <c r="E38">
         <v>34931</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>6</v>
       </c>
       <c r="B39" t="s">
-        <v>123</v>
+        <v>234</v>
       </c>
       <c r="C39" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D39">
         <v>1213</v>
       </c>
       <c r="E39">
         <v>1213</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>7</v>
       </c>
       <c r="B40" t="s">
-        <v>124</v>
+        <v>235</v>
       </c>
       <c r="C40" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D40">
         <v>31922</v>
       </c>
       <c r="E40">
         <v>31922</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>8</v>
       </c>
       <c r="B41" t="s">
-        <v>125</v>
+        <v>236</v>
       </c>
       <c r="C41" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D41">
         <v>12835</v>
       </c>
       <c r="E41">
         <v>12835</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>9</v>
       </c>
       <c r="B42" t="s">
-        <v>126</v>
+        <v>237</v>
       </c>
       <c r="C42" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D42">
         <v>9765</v>
       </c>
       <c r="E42">
         <v>9765</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>10</v>
       </c>
       <c r="B43" t="s">
-        <v>127</v>
+        <v>238</v>
       </c>
       <c r="C43" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D43">
         <v>2148</v>
       </c>
       <c r="E43">
         <v>2148</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>11</v>
       </c>
       <c r="B44" t="s">
-        <v>128</v>
+        <v>239</v>
       </c>
       <c r="C44" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D44">
         <v>9790</v>
       </c>
       <c r="E44">
         <v>9790</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>12</v>
       </c>
       <c r="B45" t="s">
-        <v>129</v>
+        <v>240</v>
       </c>
       <c r="C45" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D45">
         <v>399</v>
       </c>
       <c r="E45">
         <v>399</v>
       </c>
     </row>
     <row r="46"/>
     <row r="47">
       <c r="A47">
         <v>4</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D47">
         <v>72137</v>
       </c>
       <c r="E47">
         <v>72137</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B48" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C48" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D48">
         <v>9523</v>
       </c>
       <c r="E48">
         <v>9523</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1</v>
       </c>
       <c r="B49" t="s">
-        <v>130</v>
+        <v>241</v>
       </c>
       <c r="C49" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D49">
         <v>25154</v>
       </c>
       <c r="E49">
         <v>25154</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>2</v>
       </c>
       <c r="B50" t="s">
-        <v>131</v>
+        <v>242</v>
       </c>
       <c r="C50" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D50">
         <v>5501</v>
       </c>
       <c r="E50">
         <v>5501</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>3</v>
       </c>
       <c r="B51" t="s">
-        <v>132</v>
+        <v>243</v>
       </c>
       <c r="C51" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D51">
         <v>8130</v>
       </c>
       <c r="E51">
         <v>8130</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>4</v>
       </c>
       <c r="B52" t="s">
-        <v>133</v>
+        <v>244</v>
       </c>
       <c r="C52" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D52">
         <v>12092</v>
       </c>
       <c r="E52">
         <v>12092</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>5</v>
       </c>
       <c r="B53" t="s">
-        <v>134</v>
+        <v>245</v>
       </c>
       <c r="C53" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D53">
         <v>8590</v>
       </c>
       <c r="E53">
         <v>8590</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>6</v>
       </c>
       <c r="B54" t="s">
-        <v>135</v>
+        <v>246</v>
       </c>
       <c r="C54" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D54">
         <v>767</v>
       </c>
       <c r="E54">
         <v>767</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>7</v>
       </c>
       <c r="B55" t="s">
-        <v>136</v>
+        <v>247</v>
       </c>
       <c r="C55" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D55">
         <v>719</v>
       </c>
       <c r="E55">
         <v>719</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>8</v>
       </c>
       <c r="B56" t="s">
-        <v>137</v>
+        <v>248</v>
       </c>
       <c r="C56" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D56">
         <v>209</v>
       </c>
       <c r="E56">
         <v>209</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>9</v>
       </c>
       <c r="B57" t="s">
-        <v>138</v>
+        <v>249</v>
       </c>
       <c r="C57" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D57">
         <v>357</v>
       </c>
       <c r="E57">
         <v>357</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>10</v>
       </c>
       <c r="B58" t="s">
-        <v>139</v>
+        <v>250</v>
       </c>
       <c r="C58" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D58">
         <v>407</v>
       </c>
       <c r="E58">
         <v>407</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>11</v>
       </c>
       <c r="B59" t="s">
-        <v>140</v>
+        <v>251</v>
       </c>
       <c r="C59" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D59">
         <v>172</v>
       </c>
       <c r="E59">
         <v>172</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>12</v>
       </c>
       <c r="B60" t="s">
-        <v>141</v>
+        <v>252</v>
       </c>
       <c r="C60" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D60">
         <v>516</v>
       </c>
       <c r="E60">
         <v>516</v>
       </c>
     </row>
     <row r="61"/>
     <row r="62">
       <c r="A62">
         <v>5</v>
       </c>
       <c r="B62" t="s">
         <v>10</v>
       </c>
       <c r="C62" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D62">
         <v>24401</v>
       </c>
       <c r="E62">
         <v>24401</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B63" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C63" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D63">
         <v>3452</v>
       </c>
       <c r="E63">
         <v>3452</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>142</v>
+        <v>253</v>
       </c>
       <c r="C64" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D64">
         <v>12286</v>
       </c>
       <c r="E64">
         <v>12286</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2</v>
       </c>
       <c r="B65" t="s">
-        <v>143</v>
+        <v>254</v>
       </c>
       <c r="C65" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D65">
         <v>5268</v>
       </c>
       <c r="E65">
         <v>5268</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>3</v>
       </c>
       <c r="B66" t="s">
-        <v>144</v>
+        <v>255</v>
       </c>
       <c r="C66" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D66">
         <v>342</v>
       </c>
       <c r="E66">
         <v>342</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>4</v>
       </c>
       <c r="B67" t="s">
-        <v>145</v>
+        <v>256</v>
       </c>
       <c r="C67" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D67">
         <v>438</v>
       </c>
       <c r="E67">
         <v>438</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>5</v>
       </c>
       <c r="B68" t="s">
-        <v>146</v>
+        <v>257</v>
       </c>
       <c r="C68" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D68">
         <v>775</v>
       </c>
       <c r="E68">
         <v>775</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>6</v>
       </c>
       <c r="B69" t="s">
-        <v>147</v>
+        <v>258</v>
       </c>
       <c r="C69" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D69">
         <v>654</v>
       </c>
       <c r="E69">
         <v>654</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>7</v>
       </c>
       <c r="B70" t="s">
-        <v>148</v>
+        <v>259</v>
       </c>
       <c r="C70" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D70">
         <v>663</v>
       </c>
       <c r="E70">
         <v>663</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>8</v>
       </c>
       <c r="B71" t="s">
-        <v>149</v>
+        <v>260</v>
       </c>
       <c r="C71" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D71">
         <v>123</v>
       </c>
       <c r="E71">
         <v>123</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>9</v>
       </c>
       <c r="B72" t="s">
-        <v>150</v>
+        <v>261</v>
       </c>
       <c r="C72" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D72">
         <v>223</v>
       </c>
       <c r="E72">
         <v>223</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>10</v>
       </c>
       <c r="B73" t="s">
-        <v>151</v>
+        <v>262</v>
       </c>
       <c r="C73" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D73">
         <v>69</v>
       </c>
       <c r="E73">
         <v>69</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>11</v>
       </c>
       <c r="B74" t="s">
-        <v>152</v>
+        <v>263</v>
       </c>
       <c r="C74" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D74">
         <v>108</v>
       </c>
       <c r="E74">
         <v>108</v>
       </c>
     </row>
     <row r="75"/>
     <row r="76">
       <c r="A76">
         <v>6</v>
       </c>
       <c r="B76" t="s">
         <v>11</v>
       </c>
       <c r="C76" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D76">
         <v>1471</v>
       </c>
       <c r="E76">
         <v>1471</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B77" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C77" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D77">
         <v>689</v>
       </c>
       <c r="E77">
         <v>689</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1</v>
       </c>
       <c r="B78" t="s">
-        <v>153</v>
+        <v>264</v>
       </c>
       <c r="C78" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D78">
         <v>666</v>
       </c>
       <c r="E78">
         <v>666</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>2</v>
       </c>
       <c r="B79" t="s">
-        <v>154</v>
+        <v>265</v>
       </c>
       <c r="C79" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D79">
         <v>116</v>
       </c>
       <c r="E79">
         <v>116</v>
       </c>
     </row>
     <row r="80"/>
     <row r="81">
       <c r="A81">
         <v>7</v>
       </c>
       <c r="B81" t="s">
         <v>12</v>
       </c>
       <c r="C81" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D81">
         <v>2525</v>
       </c>
       <c r="E81">
         <v>2525</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B82" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C82" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D82">
         <v>1653</v>
       </c>
       <c r="E82">
         <v>1653</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1</v>
       </c>
       <c r="B83" t="s">
-        <v>155</v>
+        <v>266</v>
       </c>
       <c r="C83" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D83">
         <v>538</v>
       </c>
       <c r="E83">
         <v>538</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>2</v>
       </c>
       <c r="B84" t="s">
-        <v>156</v>
+        <v>267</v>
       </c>
       <c r="C84" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D84">
         <v>210</v>
       </c>
       <c r="E84">
         <v>210</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>3</v>
       </c>
       <c r="B85" t="s">
-        <v>157</v>
+        <v>268</v>
       </c>
       <c r="C85" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D85">
         <v>124</v>
       </c>
       <c r="E85">
         <v>124</v>
       </c>
     </row>
     <row r="86"/>
     <row r="87">
       <c r="A87">
         <v>8</v>
       </c>
       <c r="B87" t="s">
-        <v>85</v>
+        <v>13</v>
       </c>
       <c r="C87" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D87">
         <v>3286</v>
       </c>
       <c r="E87">
         <v>3286</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B88" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C88" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D88">
         <v>917</v>
       </c>
       <c r="E88">
         <v>917</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1</v>
       </c>
       <c r="B89" t="s">
-        <v>158</v>
+        <v>269</v>
       </c>
       <c r="C89" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D89">
         <v>599</v>
       </c>
       <c r="E89">
         <v>599</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>2</v>
       </c>
       <c r="B90" t="s">
-        <v>159</v>
+        <v>270</v>
       </c>
       <c r="C90" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D90">
         <v>383</v>
       </c>
       <c r="E90">
         <v>383</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>3</v>
       </c>
       <c r="B91" t="s">
-        <v>160</v>
+        <v>271</v>
       </c>
       <c r="C91" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D91">
         <v>110</v>
       </c>
       <c r="E91">
         <v>110</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>4</v>
       </c>
       <c r="B92" t="s">
-        <v>161</v>
+        <v>272</v>
       </c>
       <c r="C92" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D92">
         <v>260</v>
       </c>
       <c r="E92">
         <v>260</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>5</v>
       </c>
       <c r="B93" t="s">
-        <v>162</v>
+        <v>273</v>
       </c>
       <c r="C93" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D93">
         <v>334</v>
       </c>
       <c r="E93">
         <v>334</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>6</v>
       </c>
       <c r="B94" t="s">
-        <v>163</v>
+        <v>274</v>
       </c>
       <c r="C94" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D94">
         <v>149</v>
       </c>
       <c r="E94">
         <v>149</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>7</v>
       </c>
       <c r="B95" t="s">
-        <v>164</v>
+        <v>275</v>
       </c>
       <c r="C95" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D95">
         <v>134</v>
       </c>
       <c r="E95">
         <v>134</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>8</v>
       </c>
       <c r="B96" t="s">
-        <v>165</v>
+        <v>276</v>
       </c>
       <c r="C96" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D96">
         <v>69</v>
       </c>
       <c r="E96">
         <v>69</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>9</v>
       </c>
       <c r="B97" t="s">
-        <v>166</v>
+        <v>277</v>
       </c>
       <c r="C97" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D97">
         <v>113</v>
       </c>
       <c r="E97">
         <v>113</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>10</v>
       </c>
       <c r="B98" t="s">
-        <v>167</v>
+        <v>278</v>
       </c>
       <c r="C98" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D98">
         <v>218</v>
       </c>
       <c r="E98">
         <v>218</v>
       </c>
     </row>
     <row r="99"/>
     <row r="100">
       <c r="A100">
         <v>9</v>
       </c>
       <c r="B100" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C100" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D100">
         <v>2344</v>
       </c>
       <c r="E100">
         <v>2344</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B101" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C101" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D101">
         <v>955</v>
       </c>
       <c r="E101">
         <v>955</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1</v>
       </c>
       <c r="B102" t="s">
-        <v>168</v>
+        <v>279</v>
       </c>
       <c r="C102" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D102">
         <v>471</v>
       </c>
       <c r="E102">
         <v>471</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>2</v>
       </c>
       <c r="B103" t="s">
-        <v>169</v>
+        <v>280</v>
       </c>
       <c r="C103" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D103">
         <v>295</v>
       </c>
       <c r="E103">
         <v>295</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>3</v>
       </c>
       <c r="B104" t="s">
-        <v>170</v>
+        <v>281</v>
       </c>
       <c r="C104" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D104">
         <v>210</v>
       </c>
       <c r="E104">
         <v>210</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>4</v>
       </c>
       <c r="B105" t="s">
-        <v>171</v>
+        <v>282</v>
       </c>
       <c r="C105" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D105">
         <v>58</v>
       </c>
       <c r="E105">
         <v>58</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>5</v>
       </c>
       <c r="B106" t="s">
-        <v>172</v>
+        <v>283</v>
       </c>
       <c r="C106" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D106">
         <v>201</v>
       </c>
       <c r="E106">
         <v>201</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>6</v>
       </c>
       <c r="B107" t="s">
-        <v>173</v>
+        <v>284</v>
       </c>
       <c r="C107" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D107">
         <v>87</v>
       </c>
       <c r="E107">
         <v>87</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>7</v>
       </c>
       <c r="B108" t="s">
-        <v>174</v>
+        <v>285</v>
       </c>
       <c r="C108" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D108">
         <v>67</v>
       </c>
       <c r="E108">
         <v>67</v>
       </c>
     </row>
     <row r="109"/>
     <row r="110">
       <c r="A110">
         <v>10</v>
       </c>
       <c r="B110" t="s">
-        <v>86</v>
+        <v>15</v>
       </c>
       <c r="C110" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D110">
         <v>8277</v>
       </c>
       <c r="E110">
         <v>8277</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B111" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C111" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D111">
         <v>994</v>
       </c>
       <c r="E111">
         <v>994</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1</v>
       </c>
       <c r="B112" t="s">
-        <v>175</v>
+        <v>286</v>
       </c>
       <c r="C112" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D112">
         <v>4788</v>
       </c>
       <c r="E112">
         <v>4788</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>2</v>
       </c>
       <c r="B113" t="s">
-        <v>176</v>
+        <v>287</v>
       </c>
       <c r="C113" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D113">
         <v>680</v>
       </c>
       <c r="E113">
         <v>680</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>3</v>
       </c>
       <c r="B114" t="s">
-        <v>177</v>
+        <v>288</v>
       </c>
       <c r="C114" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D114">
         <v>837</v>
       </c>
       <c r="E114">
         <v>837</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>4</v>
       </c>
       <c r="B115" t="s">
-        <v>178</v>
+        <v>289</v>
       </c>
       <c r="C115" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D115">
         <v>103</v>
       </c>
       <c r="E115">
         <v>103</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>5</v>
       </c>
       <c r="B116" t="s">
-        <v>179</v>
+        <v>290</v>
       </c>
       <c r="C116" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D116">
         <v>252</v>
       </c>
       <c r="E116">
         <v>252</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>6</v>
       </c>
       <c r="B117" t="s">
-        <v>180</v>
+        <v>291</v>
       </c>
       <c r="C117" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D117">
         <v>623</v>
       </c>
       <c r="E117">
         <v>623</v>
       </c>
     </row>
     <row r="118"/>
     <row r="119">
       <c r="A119">
         <v>12</v>
       </c>
       <c r="B119" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C119" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D119">
         <v>878</v>
       </c>
       <c r="E119">
         <v>878</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B120" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C120" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D120">
         <v>436</v>
       </c>
       <c r="E120">
         <v>436</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1</v>
       </c>
       <c r="B121" t="s">
-        <v>181</v>
+        <v>292</v>
       </c>
       <c r="C121" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D121">
         <v>348</v>
       </c>
       <c r="E121">
         <v>348</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>2</v>
       </c>
       <c r="B122" t="s">
-        <v>182</v>
+        <v>293</v>
       </c>
       <c r="C122" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D122">
         <v>94</v>
       </c>
       <c r="E122">
         <v>94</v>
       </c>
     </row>
     <row r="123"/>
     <row r="124">
       <c r="A124">
         <v>13</v>
       </c>
       <c r="B124" t="s">
-        <v>87</v>
+        <v>18</v>
       </c>
       <c r="C124" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D124">
         <v>121</v>
       </c>
       <c r="E124">
         <v>121</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B125" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C125" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D125">
         <v>70</v>
       </c>
       <c r="E125">
         <v>70</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1</v>
       </c>
       <c r="B126" t="s">
-        <v>183</v>
+        <v>294</v>
       </c>
       <c r="C126" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D126">
         <v>51</v>
       </c>
       <c r="E126">
         <v>51</v>
       </c>
     </row>
     <row r="127"/>
     <row r="128">
       <c r="A128">
         <v>14</v>
       </c>
       <c r="B128" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="C128" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D128">
         <v>23805</v>
       </c>
       <c r="E128">
         <v>23805</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B129" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C129" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D129">
         <v>2398</v>
       </c>
       <c r="E129">
         <v>2398</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1</v>
       </c>
       <c r="B130" t="s">
-        <v>184</v>
+        <v>295</v>
       </c>
       <c r="C130" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D130">
         <v>14280</v>
       </c>
       <c r="E130">
         <v>14280</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>2</v>
       </c>
       <c r="B131" t="s">
-        <v>185</v>
+        <v>296</v>
       </c>
       <c r="C131" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D131">
         <v>4694</v>
       </c>
       <c r="E131">
         <v>4694</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>3</v>
       </c>
       <c r="B132" t="s">
-        <v>186</v>
+        <v>297</v>
       </c>
       <c r="C132" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D132">
         <v>274</v>
       </c>
       <c r="E132">
         <v>274</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>4</v>
       </c>
       <c r="B133" t="s">
-        <v>187</v>
+        <v>298</v>
       </c>
       <c r="C133" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D133">
         <v>534</v>
       </c>
       <c r="E133">
         <v>534</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>5</v>
       </c>
       <c r="B134" t="s">
-        <v>188</v>
+        <v>299</v>
       </c>
       <c r="C134" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D134">
         <v>241</v>
       </c>
       <c r="E134">
         <v>241</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>6</v>
       </c>
       <c r="B135" t="s">
-        <v>189</v>
+        <v>300</v>
       </c>
       <c r="C135" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D135">
         <v>483</v>
       </c>
       <c r="E135">
         <v>483</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>7</v>
       </c>
       <c r="B136" t="s">
-        <v>190</v>
+        <v>301</v>
       </c>
       <c r="C136" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D136">
         <v>236</v>
       </c>
       <c r="E136">
         <v>236</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>8</v>
       </c>
       <c r="B137" t="s">
-        <v>191</v>
+        <v>302</v>
       </c>
       <c r="C137" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D137">
         <v>665</v>
       </c>
       <c r="E137">
         <v>665</v>
       </c>
     </row>
     <row r="138"/>
     <row r="139">
       <c r="A139">
         <v>15</v>
       </c>
       <c r="B139" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="C139" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D139">
         <v>5216</v>
       </c>
       <c r="E139">
         <v>5216</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B140" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C140" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D140">
         <v>2163</v>
       </c>
       <c r="E140">
         <v>2163</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1</v>
       </c>
       <c r="B141" t="s">
-        <v>192</v>
+        <v>303</v>
       </c>
       <c r="C141" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D141">
         <v>1588</v>
       </c>
       <c r="E141">
         <v>1588</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>2</v>
       </c>
       <c r="B142" t="s">
-        <v>193</v>
+        <v>304</v>
       </c>
       <c r="C142" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D142">
         <v>497</v>
       </c>
       <c r="E142">
         <v>497</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>3</v>
       </c>
       <c r="B143" t="s">
-        <v>194</v>
+        <v>305</v>
       </c>
       <c r="C143" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D143">
         <v>269</v>
       </c>
       <c r="E143">
         <v>269</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>4</v>
       </c>
       <c r="B144" t="s">
-        <v>195</v>
+        <v>306</v>
       </c>
       <c r="C144" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D144">
         <v>218</v>
       </c>
       <c r="E144">
         <v>218</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>5</v>
       </c>
       <c r="B145" t="s">
-        <v>196</v>
+        <v>307</v>
       </c>
       <c r="C145" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D145">
         <v>277</v>
       </c>
       <c r="E145">
         <v>277</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>6</v>
       </c>
       <c r="B146" t="s">
-        <v>197</v>
+        <v>308</v>
       </c>
       <c r="C146" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D146">
         <v>204</v>
       </c>
       <c r="E146">
         <v>204</v>
       </c>
     </row>
     <row r="147"/>
     <row r="148">
       <c r="A148">
         <v>16</v>
       </c>
       <c r="B148" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="C148" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D148">
         <v>1259</v>
       </c>
       <c r="E148">
         <v>1259</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B149" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C149" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D149">
         <v>296</v>
       </c>
       <c r="E149">
         <v>296</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>1</v>
       </c>
       <c r="B150" t="s">
-        <v>198</v>
+        <v>309</v>
       </c>
       <c r="C150" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D150">
         <v>634</v>
       </c>
       <c r="E150">
         <v>634</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>2</v>
       </c>
       <c r="B151" t="s">
-        <v>199</v>
+        <v>310</v>
       </c>
       <c r="C151" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D151">
         <v>137</v>
       </c>
       <c r="E151">
         <v>137</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>3</v>
       </c>
       <c r="B152" t="s">
-        <v>200</v>
+        <v>311</v>
       </c>
       <c r="C152" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D152">
         <v>45</v>
       </c>
       <c r="E152">
         <v>45</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>4</v>
       </c>
       <c r="B153" t="s">
-        <v>201</v>
+        <v>312</v>
       </c>
       <c r="C153" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D153">
         <v>90</v>
       </c>
       <c r="E153">
         <v>90</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>5</v>
       </c>
       <c r="B154" t="s">
-        <v>202</v>
+        <v>313</v>
       </c>
       <c r="C154" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D154">
         <v>20</v>
       </c>
       <c r="E154">
         <v>20</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>6</v>
       </c>
       <c r="B155" t="s">
-        <v>203</v>
+        <v>314</v>
       </c>
       <c r="C155" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D155">
         <v>37</v>
       </c>
       <c r="E155">
         <v>37</v>
       </c>
     </row>
     <row r="156"/>
     <row r="157">
       <c r="A157">
         <v>17</v>
       </c>
       <c r="B157" t="s">
-        <v>88</v>
+        <v>22</v>
       </c>
       <c r="C157" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D157">
         <v>4614</v>
       </c>
       <c r="E157">
         <v>4614</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B158" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C158" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D158">
         <v>519</v>
       </c>
       <c r="E158">
         <v>519</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>1</v>
       </c>
       <c r="B159" t="s">
-        <v>204</v>
+        <v>315</v>
       </c>
       <c r="C159" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D159">
         <v>2623</v>
       </c>
       <c r="E159">
         <v>2623</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>2</v>
       </c>
       <c r="B160" t="s">
-        <v>205</v>
+        <v>316</v>
       </c>
       <c r="C160" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D160">
         <v>1239</v>
       </c>
       <c r="E160">
         <v>1239</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>3</v>
       </c>
       <c r="B161" t="s">
-        <v>206</v>
+        <v>317</v>
       </c>
       <c r="C161" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D161">
         <v>32</v>
       </c>
       <c r="E161">
         <v>32</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>4</v>
       </c>
       <c r="B162" t="s">
-        <v>207</v>
+        <v>318</v>
       </c>
       <c r="C162" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D162">
         <v>69</v>
       </c>
       <c r="E162">
         <v>69</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>5</v>
       </c>
       <c r="B163" t="s">
-        <v>208</v>
+        <v>319</v>
       </c>
       <c r="C163" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D163">
         <v>45</v>
       </c>
       <c r="E163">
         <v>45</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>6</v>
       </c>
       <c r="B164" t="s">
-        <v>209</v>
+        <v>320</v>
       </c>
       <c r="C164" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D164">
         <v>25</v>
       </c>
       <c r="E164">
         <v>25</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>7</v>
       </c>
       <c r="B165" t="s">
-        <v>210</v>
+        <v>321</v>
       </c>
       <c r="C165" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D165">
         <v>26</v>
       </c>
       <c r="E165">
         <v>26</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>8</v>
       </c>
       <c r="B166" t="s">
-        <v>211</v>
+        <v>322</v>
       </c>
       <c r="C166" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D166">
         <v>36</v>
       </c>
       <c r="E166">
         <v>36</v>
       </c>
     </row>
     <row r="167"/>
     <row r="168">
       <c r="A168">
         <v>24</v>
       </c>
       <c r="B168" t="s">
-        <v>89</v>
+        <v>23</v>
       </c>
       <c r="C168" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D168">
         <v>407</v>
       </c>
       <c r="E168">
         <v>407</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B169" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C169" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D169">
         <v>228</v>
       </c>
       <c r="E169">
         <v>228</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>1</v>
       </c>
       <c r="B170" t="s">
-        <v>212</v>
+        <v>323</v>
       </c>
       <c r="C170" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D170">
         <v>179</v>
       </c>
       <c r="E170">
         <v>179</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="C2" t="s">
-        <v>213</v>
+        <v>324</v>
       </c>
       <c r="D2" t="s">
-        <v>214</v>
+        <v>325</v>
       </c>
       <c r="E2" t="s">
-        <v>215</v>
+        <v>326</v>
       </c>
       <c r="F2" t="s">
-        <v>216</v>
+        <v>327</v>
       </c>
       <c r="G2">
         <v>1391</v>
       </c>
       <c r="H2">
         <v>6353</v>
       </c>
       <c r="I2">
         <v>109920</v>
       </c>
       <c r="J2">
         <v>26115</v>
       </c>
       <c r="K2">
         <v>3482</v>
       </c>
       <c r="L2">
         <v>556</v>
       </c>
       <c r="M2">
         <v>539</v>
       </c>
       <c r="N2">
         <v>660</v>
       </c>
       <c r="O2">
         <v>140</v>
       </c>
       <c r="P2">
         <v>3195</v>
       </c>
       <c r="Q2">
         <v>725</v>
       </c>
       <c r="R2">
         <v>124</v>
       </c>
       <c r="S2">
         <v>153200</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="G3">
         <v>1391</v>
       </c>
       <c r="H3">
         <v>6353</v>
       </c>
       <c r="I3">
         <v>109920</v>
       </c>
       <c r="J3">
         <v>26115</v>
       </c>
       <c r="K3">
         <v>3482</v>
       </c>
       <c r="L3">
         <v>556</v>
       </c>
       <c r="M3">
         <v>539</v>
       </c>
       <c r="N3">
         <v>660</v>
       </c>
       <c r="O3">
         <v>140</v>
       </c>
       <c r="P3">
         <v>3195</v>
       </c>
       <c r="Q3">
         <v>725</v>
       </c>
       <c r="R3">
         <v>124</v>
       </c>
       <c r="S3">
         <v>153200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>216</v>
+        <v>327</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D2">
         <v>1391</v>
       </c>
       <c r="E2">
         <v>1391</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C3" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D3">
         <v>756</v>
       </c>
       <c r="E3">
         <v>756</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>217</v>
+        <v>328</v>
       </c>
       <c r="C4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D4">
         <v>431</v>
       </c>
       <c r="E4">
         <v>431</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>218</v>
+        <v>329</v>
       </c>
       <c r="C5" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D5">
         <v>166</v>
       </c>
       <c r="E5">
         <v>166</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>219</v>
+        <v>330</v>
       </c>
       <c r="C6" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D6">
         <v>38</v>
       </c>
       <c r="E6">
         <v>38</v>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8">
         <v>2</v>
       </c>
       <c r="B8" t="s">
         <v>7</v>
       </c>
       <c r="C8" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D8">
         <v>6353</v>
       </c>
       <c r="E8">
         <v>6353</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B9" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C9" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D9">
         <v>2859</v>
       </c>
       <c r="E9">
         <v>2859</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>220</v>
+        <v>331</v>
       </c>
       <c r="C10" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D10">
         <v>2314</v>
       </c>
       <c r="E10">
         <v>2314</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
-        <v>221</v>
+        <v>332</v>
       </c>
       <c r="C11" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D11">
         <v>908</v>
       </c>
       <c r="E11">
         <v>908</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>3</v>
       </c>
       <c r="B12" t="s">
-        <v>222</v>
+        <v>333</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D12">
         <v>272</v>
       </c>
       <c r="E12">
         <v>272</v>
       </c>
     </row>
     <row r="13"/>
     <row r="14">
       <c r="A14">
         <v>3</v>
       </c>
       <c r="B14" t="s">
         <v>8</v>
       </c>
       <c r="C14" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D14">
         <v>109920</v>
       </c>
       <c r="E14">
         <v>109920</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C15" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D15">
         <v>14297</v>
       </c>
       <c r="E15">
         <v>14297</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>223</v>
+        <v>334</v>
       </c>
       <c r="C16" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D16">
         <v>43328</v>
       </c>
       <c r="E16">
         <v>43328</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>224</v>
+        <v>335</v>
       </c>
       <c r="C17" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D17">
         <v>41635</v>
       </c>
       <c r="E17">
         <v>41635</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>3</v>
       </c>
       <c r="B18" t="s">
-        <v>225</v>
+        <v>336</v>
       </c>
       <c r="C18" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D18">
         <v>10660</v>
       </c>
       <c r="E18">
         <v>10660</v>
       </c>
     </row>
     <row r="19"/>
     <row r="20">
       <c r="A20">
         <v>4</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D20">
         <v>26115</v>
       </c>
       <c r="E20">
         <v>26115</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B21" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C21" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D21">
         <v>4069</v>
       </c>
       <c r="E21">
         <v>4069</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1</v>
       </c>
       <c r="B22" t="s">
-        <v>226</v>
+        <v>337</v>
       </c>
       <c r="C22" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D22">
         <v>3413</v>
       </c>
       <c r="E22">
         <v>3413</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2</v>
       </c>
       <c r="B23" t="s">
-        <v>227</v>
+        <v>338</v>
       </c>
       <c r="C23" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D23">
         <v>1389</v>
       </c>
       <c r="E23">
         <v>1389</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
-        <v>228</v>
+        <v>339</v>
       </c>
       <c r="C24" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D24">
         <v>17244</v>
       </c>
       <c r="E24">
         <v>17244</v>
       </c>
     </row>
     <row r="25"/>
     <row r="26">
       <c r="A26">
         <v>5</v>
       </c>
       <c r="B26" t="s">
         <v>10</v>
       </c>
       <c r="C26" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D26">
         <v>3482</v>
       </c>
       <c r="E26">
         <v>3482</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B27" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C27" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D27">
         <v>676</v>
       </c>
       <c r="E27">
         <v>676</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1</v>
       </c>
       <c r="B28" t="s">
-        <v>229</v>
+        <v>340</v>
       </c>
       <c r="C28" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D28">
         <v>1757</v>
       </c>
       <c r="E28">
         <v>1757</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>2</v>
       </c>
       <c r="B29" t="s">
-        <v>230</v>
+        <v>341</v>
       </c>
       <c r="C29" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D29">
         <v>984</v>
       </c>
       <c r="E29">
         <v>984</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>231</v>
+        <v>342</v>
       </c>
       <c r="C30" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D30">
         <v>65</v>
       </c>
       <c r="E30">
         <v>65</v>
       </c>
     </row>
     <row r="31"/>
     <row r="32">
       <c r="A32">
         <v>6</v>
       </c>
       <c r="B32" t="s">
         <v>11</v>
       </c>
       <c r="C32" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D32">
         <v>556</v>
       </c>
       <c r="E32">
         <v>556</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B33" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C33" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D33">
         <v>423</v>
       </c>
       <c r="E33">
         <v>423</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1</v>
       </c>
       <c r="B34" t="s">
-        <v>232</v>
+        <v>343</v>
       </c>
       <c r="C34" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D34">
         <v>133</v>
       </c>
       <c r="E34">
         <v>133</v>
       </c>
     </row>
     <row r="35"/>
     <row r="36">
       <c r="A36">
         <v>7</v>
       </c>
       <c r="B36" t="s">
         <v>12</v>
       </c>
       <c r="C36" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D36">
         <v>539</v>
       </c>
       <c r="E36">
         <v>539</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B37" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C37" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D37">
         <v>411</v>
       </c>
       <c r="E37">
         <v>411</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>1</v>
       </c>
       <c r="B38" t="s">
-        <v>233</v>
+        <v>344</v>
       </c>
       <c r="C38" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D38">
         <v>128</v>
       </c>
       <c r="E38">
         <v>128</v>
       </c>
     </row>
     <row r="39"/>
     <row r="40">
       <c r="A40">
         <v>9</v>
       </c>
       <c r="B40" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C40" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D40">
         <v>660</v>
       </c>
       <c r="E40">
         <v>660</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B41" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C41" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D41">
         <v>446</v>
       </c>
       <c r="E41">
         <v>446</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>1</v>
       </c>
       <c r="B42" t="s">
-        <v>234</v>
+        <v>345</v>
       </c>
       <c r="C42" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D42">
         <v>214</v>
       </c>
       <c r="E42">
         <v>214</v>
       </c>
     </row>
     <row r="43"/>
     <row r="44">
       <c r="A44">
         <v>11</v>
       </c>
       <c r="B44" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C44" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D44">
         <v>140</v>
       </c>
       <c r="E44">
         <v>140</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B45" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C45" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D45">
         <v>99</v>
       </c>
       <c r="E45">
         <v>99</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>1</v>
       </c>
       <c r="B46" t="s">
-        <v>235</v>
+        <v>346</v>
       </c>
       <c r="C46" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D46">
         <v>41</v>
       </c>
       <c r="E46">
         <v>41</v>
       </c>
     </row>
     <row r="47"/>
     <row r="48">
       <c r="A48">
         <v>14</v>
       </c>
       <c r="B48" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="C48" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D48">
         <v>3195</v>
       </c>
       <c r="E48">
         <v>3195</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B49" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C49" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D49">
         <v>1560</v>
       </c>
       <c r="E49">
         <v>1560</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>1</v>
       </c>
       <c r="B50" t="s">
-        <v>236</v>
+        <v>347</v>
       </c>
       <c r="C50" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D50">
         <v>0</v>
       </c>
       <c r="E50">
         <v>0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>2</v>
       </c>
       <c r="B51" t="s">
-        <v>237</v>
+        <v>348</v>
       </c>
       <c r="C51" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D51">
         <v>1474</v>
       </c>
       <c r="E51">
         <v>1474</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>3</v>
       </c>
       <c r="B52" t="s">
-        <v>238</v>
+        <v>349</v>
       </c>
       <c r="C52" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D52">
         <v>161</v>
       </c>
       <c r="E52">
         <v>161</v>
       </c>
     </row>
     <row r="53"/>
     <row r="54">
       <c r="A54">
         <v>15</v>
       </c>
       <c r="B54" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="C54" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D54">
         <v>725</v>
       </c>
       <c r="E54">
         <v>725</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B55" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C55" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D55">
         <v>441</v>
       </c>
       <c r="E55">
         <v>441</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1</v>
       </c>
       <c r="B56" t="s">
-        <v>239</v>
+        <v>350</v>
       </c>
       <c r="C56" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D56">
         <v>284</v>
       </c>
       <c r="E56">
         <v>284</v>
       </c>
     </row>
     <row r="57"/>
     <row r="58">
       <c r="A58">
         <v>16</v>
       </c>
       <c r="B58" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="C58" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D58">
         <v>124</v>
       </c>
       <c r="E58">
         <v>124</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B59" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C59" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D59">
         <v>50</v>
       </c>
       <c r="E59">
         <v>50</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1</v>
       </c>
       <c r="B60" t="s">
-        <v>240</v>
+        <v>351</v>
       </c>
       <c r="C60" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D60">
         <v>51</v>
       </c>
       <c r="E60">
         <v>51</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>2</v>
       </c>
       <c r="B61" t="s">
-        <v>241</v>
+        <v>352</v>
       </c>
       <c r="C61" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D61">
         <v>23</v>
       </c>
       <c r="E61">
         <v>23</v>
-      </c>
-[...1875 lines deleted...]
-        <v>55</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>