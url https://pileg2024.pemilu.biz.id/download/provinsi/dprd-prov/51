--- v1 (2026-04-09)
+++ v2 (2026-06-08)
@@ -20,193 +20,979 @@
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
-    <sheet name="BALI 1 - Partai" sheetId="2" r:id="rId4"/>
-[...16 lines deleted...]
-    <sheet name="BALI 8 - Caleg" sheetId="19" r:id="rId22"/>
+    <sheet name="BALI 8 - Partai" sheetId="2" r:id="rId4"/>
+    <sheet name="BALI 8 - Caleg" sheetId="3" r:id="rId6"/>
+    <sheet name="BALI 9 - Partai" sheetId="4" r:id="rId7"/>
+    <sheet name="BALI 9 - Caleg" sheetId="5" r:id="rId8"/>
+    <sheet name="BALI 3 - Partai" sheetId="6" r:id="rId9"/>
+    <sheet name="BALI 3 - Caleg" sheetId="7" r:id="rId10"/>
+    <sheet name="BALI 4 - Partai" sheetId="8" r:id="rId11"/>
+    <sheet name="BALI 4 - Caleg" sheetId="9" r:id="rId12"/>
+    <sheet name="BALI 7 - Partai" sheetId="10" r:id="rId13"/>
+    <sheet name="BALI 7 - Caleg" sheetId="11" r:id="rId14"/>
+    <sheet name="BALI 1 - Partai" sheetId="12" r:id="rId15"/>
+    <sheet name="BALI 1 - Caleg" sheetId="13" r:id="rId16"/>
+    <sheet name="BALI 2 - Partai" sheetId="14" r:id="rId17"/>
+    <sheet name="BALI 2 - Caleg" sheetId="15" r:id="rId18"/>
+    <sheet name="BALI 5 - Partai" sheetId="16" r:id="rId19"/>
+    <sheet name="BALI 5 - Caleg" sheetId="17" r:id="rId20"/>
+    <sheet name="BALI 6 - Partai" sheetId="18" r:id="rId21"/>
+    <sheet name="BALI 6 - Caleg" sheetId="19" r:id="rId22"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="624" uniqueCount="624">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PROVINSI</t>
   </si>
   <si>
     <t>KODE DAPIL</t>
   </si>
   <si>
     <t>DAPIL</t>
   </si>
   <si>
     <t>KODE KABUPATEN</t>
   </si>
   <si>
     <t>KABUPATEN/KOTA</t>
   </si>
   <si>
     <t>PKB</t>
   </si>
   <si>
     <t>GERINDRA</t>
   </si>
   <si>
     <t>PDIP</t>
   </si>
   <si>
     <t>GOLKAR</t>
   </si>
   <si>
     <t>NASDEM</t>
   </si>
   <si>
     <t>BURUH</t>
   </si>
   <si>
     <t>GELORA</t>
   </si>
   <si>
+    <t>PKN</t>
+  </si>
+  <si>
+    <t>HANURA</t>
+  </si>
+  <si>
+    <t>GARUDA</t>
+  </si>
+  <si>
+    <t>DEMOKRAT</t>
+  </si>
+  <si>
+    <t>PSI</t>
+  </si>
+  <si>
+    <t>PERINDO</t>
+  </si>
+  <si>
+    <t>TOTAL SUARA</t>
+  </si>
+  <si>
+    <t>BALI</t>
+  </si>
+  <si>
+    <t>510008</t>
+  </si>
+  <si>
+    <t>BALI 8</t>
+  </si>
+  <si>
+    <t>5105</t>
+  </si>
+  <si>
+    <t>KLUNGKUNG</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>NOMOR</t>
+  </si>
+  <si>
+    <t>PARTAI</t>
+  </si>
+  <si>
+    <t>JENIS SUARA</t>
+  </si>
+  <si>
+    <t>SUARA TOTAL</t>
+  </si>
+  <si>
+    <t>SUARA PARTAI</t>
+  </si>
+  <si>
+    <t>AHMAD SHOFI</t>
+  </si>
+  <si>
+    <t>CALEG</t>
+  </si>
+  <si>
+    <t>DADANG SALIM RUSMANA</t>
+  </si>
+  <si>
+    <t>YOANNITA DESSI EKARATRI, A.Md.Keb.</t>
+  </si>
+  <si>
+    <t>I KETUT JULIARTA, S.H.</t>
+  </si>
+  <si>
+    <t>I KETUT MANDIA, S.E.</t>
+  </si>
+  <si>
+    <t>SANG AYU PUTU HARTINI, S.H., M.A.P.</t>
+  </si>
+  <si>
+    <t>TJOKORDA GEDE AGUNG, S.Sos.</t>
+  </si>
+  <si>
+    <t>I NYOMAN SUWIRTA, S.Pd., M.M.</t>
+  </si>
+  <si>
+    <t>TJOKORDA ISTRI AGUNG PUTRI GITALOKA</t>
+  </si>
+  <si>
+    <t>GEDE RISKY PRAMANA</t>
+  </si>
+  <si>
+    <t>I WAYAN SUKASTA, S.Pt.</t>
+  </si>
+  <si>
+    <t>LUH PUTU WIRATNI</t>
+  </si>
+  <si>
+    <t>FITRY ANANTHYA</t>
+  </si>
+  <si>
+    <t>IDA AYU PUTU SUKARIASIH, SST.Par.</t>
+  </si>
+  <si>
+    <t>NI PUTU DIANA PUTRI, S.H.</t>
+  </si>
+  <si>
+    <t>I MADE SUYANTA</t>
+  </si>
+  <si>
+    <t>KADEK CHINTYA MEGA YESI</t>
+  </si>
+  <si>
+    <t>I MADE SUASTIKA</t>
+  </si>
+  <si>
+    <t>MUHAMMAD YUNUS</t>
+  </si>
+  <si>
+    <t>RA. DEWI LANDHARI</t>
+  </si>
+  <si>
+    <t>ABDURRAHMAN ASPURI</t>
+  </si>
+  <si>
+    <t>PUTU DARMA SANTOSA</t>
+  </si>
+  <si>
+    <t>I WYN ANDRA SEPTAWAN, S.Kar.</t>
+  </si>
+  <si>
+    <t>NYOMAN SUWARNI</t>
+  </si>
+  <si>
+    <t>PUTU AGUS DARMAYASA</t>
+  </si>
+  <si>
+    <t>Dra. LUH PUTU YUDIANI</t>
+  </si>
+  <si>
+    <t>I KADEK JAYA SENTANA</t>
+  </si>
+  <si>
+    <t>I MADE JANA, A.Md.Par.</t>
+  </si>
+  <si>
+    <t>IDA AYU KADE RATNA SINTYADEWI, S.M.</t>
+  </si>
+  <si>
+    <t>I NYOMAN GEDE AGUS ARISUBAWA</t>
+  </si>
+  <si>
+    <t>I NENGAH SUDANTA</t>
+  </si>
+  <si>
+    <t>NI PUTU PURNAMAYANTI</t>
+  </si>
+  <si>
+    <t>I KETUT DARMAWA</t>
+  </si>
+  <si>
+    <t>NI PUTU EKA SRI LESTARI</t>
+  </si>
+  <si>
+    <t>SANG PUTU SUDIANA</t>
+  </si>
+  <si>
+    <t>510009</t>
+  </si>
+  <si>
+    <t>BALI 9</t>
+  </si>
+  <si>
+    <t>5104</t>
+  </si>
+  <si>
+    <t>GIANYAR</t>
+  </si>
+  <si>
+    <t>Drs. LALU UCIN, A.Md.Gz.</t>
+  </si>
+  <si>
+    <t>ADE TAUFIQ SOLIHIN</t>
+  </si>
+  <si>
+    <t>AINUL MALA</t>
+  </si>
+  <si>
+    <t>ADINDA PUTRI WIJAYANTI, S.M.</t>
+  </si>
+  <si>
+    <t>SHALAHUDDIN ALI BASYHAH</t>
+  </si>
+  <si>
+    <t>JOHAN SUGIYONO</t>
+  </si>
+  <si>
+    <t>I KADEK DIANA, S.H.</t>
+  </si>
+  <si>
+    <t>I MADE SUMBERJAYA, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>drh. TJOKORDA ISTRI DEWI SRI DJAJANTI, M.A.P.</t>
+  </si>
+  <si>
+    <t>I WAYAN SUDIRA</t>
+  </si>
+  <si>
+    <t>IDA AYU RATNA KUMALA, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>I WAYAN SUBUR YASA, S.H.</t>
+  </si>
+  <si>
+    <t>Drs. I WAYAN TAGEL WINARTA, M.A.P.</t>
+  </si>
+  <si>
+    <t>PUTU DIAH PRADNYA MAHARANI, B.Sc.</t>
+  </si>
+  <si>
+    <t>I MADE BUDASTRA, S.E., M.A.P.</t>
+  </si>
+  <si>
+    <t>Dra. NI LUH YUNIATI, M.Si.</t>
+  </si>
+  <si>
+    <t>I MADE RAI WARSA, S.Sos.</t>
+  </si>
+  <si>
+    <t>ANAK AGUNG GEDE AGUNG WIRA MANTARA, S.T.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. I MADE DAUH WIJANA, M.M.</t>
+  </si>
+  <si>
+    <t>KOMANG TAKUAKI BANUARTHA</t>
+  </si>
+  <si>
+    <t>NI MADE MEIPAYANTHI, S.E.</t>
+  </si>
+  <si>
+    <t>Dr. I NYOMAN DIANA, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>DEWA GEDE BELAYASA</t>
+  </si>
+  <si>
+    <t>KADEK SUWARINI</t>
+  </si>
+  <si>
+    <t>I MADE MULIANA ASWIANTARA, S.E.</t>
+  </si>
+  <si>
+    <t>I GUSTI NGURAH PUTRA, S.Sos.</t>
+  </si>
+  <si>
+    <t>SANG AYU NYOMAN TRISNA PRABA SWARI, S.M.</t>
+  </si>
+  <si>
+    <t>NI PUTU SRI SUWANTARI, S.Sos.</t>
+  </si>
+  <si>
+    <t>KOMANG ASTA GUNA ABDI PUTRA, A.Md.Par.</t>
+  </si>
+  <si>
+    <t>CALVIN ERSAN LATUMAHINA</t>
+  </si>
+  <si>
+    <t>ANAK AGUNG GEDE DALEM PERKASA</t>
+  </si>
+  <si>
+    <t>SUBUR PERMANA</t>
+  </si>
+  <si>
+    <t>RAHMAN SHALEH</t>
+  </si>
+  <si>
+    <t>LATIFAH TRI ASYANTI</t>
+  </si>
+  <si>
+    <t>I MADE ARYA</t>
+  </si>
+  <si>
+    <t>Drs. I DEWA GEDE BAGUS BADRA</t>
+  </si>
+  <si>
+    <t>COK. ISTRI RAKA BUDIARTINI</t>
+  </si>
+  <si>
+    <t>I NYOMAN PUTRA ASMARA, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>MEGA KARLINA, S.H.</t>
+  </si>
+  <si>
+    <t>I KADEK ADI WIRASATYA</t>
+  </si>
+  <si>
+    <t>NI PUTU CITRA MELISA PERTIWI</t>
+  </si>
+  <si>
+    <t>I MADE SUKENDRA</t>
+  </si>
+  <si>
+    <t>IDA BAGUS NYOMAN DEVINA YESA</t>
+  </si>
+  <si>
+    <t>RANGGAWISNU, A.Ma.</t>
+  </si>
+  <si>
+    <t>AGUSTINUS ANA GOGA</t>
+  </si>
+  <si>
+    <t>YOLENTA IGO</t>
+  </si>
+  <si>
+    <t>PAN</t>
+  </si>
+  <si>
+    <t>510003</t>
+  </si>
+  <si>
+    <t>BALI 3</t>
+  </si>
+  <si>
+    <t>5102</t>
+  </si>
+  <si>
+    <t>TABANAN</t>
+  </si>
+  <si>
+    <t>MUHAMMAD HAMAM NASIRUDDIN</t>
+  </si>
+  <si>
+    <t>SUGINA</t>
+  </si>
+  <si>
+    <t>LUTFIANI BUDIASTUTI</t>
+  </si>
+  <si>
+    <t>DIAN TAKA</t>
+  </si>
+  <si>
+    <t>YANYAN MARYANI</t>
+  </si>
+  <si>
+    <t>ZAINUL ARIFIN</t>
+  </si>
+  <si>
+    <t>I GDE KETUT NUGRAHITA PENDIT, S.Sos.</t>
+  </si>
+  <si>
+    <t>ANAK AGUNG NGURAH PANJI ASTIKA, S.T.</t>
+  </si>
+  <si>
+    <t>ANISAH</t>
+  </si>
+  <si>
+    <t>I MADE DWI NARAYANA, S.I.P.</t>
+  </si>
+  <si>
+    <t>PUTU GISKA ARI KUSUMADEWI, S.H.</t>
+  </si>
+  <si>
+    <t>I WAYAN ARSA DANA</t>
+  </si>
+  <si>
+    <t>I KETUT SURYADI, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>I MADE SUPARTHA, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>NI MADE USMANTARI</t>
+  </si>
+  <si>
+    <t>I KETUT PURNAYA, S.Sos.</t>
+  </si>
+  <si>
+    <t>NI PUTU SRI UTAMI, S.E.</t>
+  </si>
+  <si>
+    <t>I WAYAN ADI AGUS DARMAWAN, S.E.</t>
+  </si>
+  <si>
+    <t>Drs. DEWA MADE SUAMBA NEGARA, M.Si.</t>
+  </si>
+  <si>
+    <t>NI MADE MELIANI, S.H.</t>
+  </si>
+  <si>
+    <t>I NYOMAN WIRYA, S.Sos.</t>
+  </si>
+  <si>
+    <t>Drs. I MADE ARDJANA, M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. I MADE WIJAYA KUSUMA, M.A.P.</t>
+  </si>
+  <si>
+    <t>NI MADE SRI WAHYUNI</t>
+  </si>
+  <si>
+    <t>I NENGAH EDY MULIANTO</t>
+  </si>
+  <si>
+    <t>I NYOMAN SUTARNA</t>
+  </si>
+  <si>
+    <t>NI LUH GEDE MURTINI</t>
+  </si>
+  <si>
+    <t>ALIANTO, S.H.</t>
+  </si>
+  <si>
+    <t>BISMA PUTRA</t>
+  </si>
+  <si>
+    <t>NI KADEK MIA KANDINI</t>
+  </si>
+  <si>
+    <t>DENNY SAMBEKA, S.H.</t>
+  </si>
+  <si>
+    <t>DWI KOMAN PRASETYO</t>
+  </si>
+  <si>
+    <t>EKO MAHENDRO PRASTYANTO, S.T.</t>
+  </si>
+  <si>
+    <t>KHARISMA PUTRI KHILMIYATU IZZA</t>
+  </si>
+  <si>
+    <t>I MADE AUSTANA</t>
+  </si>
+  <si>
+    <t>NI KADEK EMA WATI</t>
+  </si>
+  <si>
+    <t>DONATUS OLA DAME</t>
+  </si>
+  <si>
+    <t>YON EKO SAPUTRO, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>FIONA OKTAFIONI, S.Kom.</t>
+  </si>
+  <si>
+    <t>I WAYAN ADNYANA, S.H.</t>
+  </si>
+  <si>
+    <t>Ir. I GUSTI PUTU CATUR DARMAWAN</t>
+  </si>
+  <si>
+    <t>NI MADE SUARSINIATI</t>
+  </si>
+  <si>
+    <t>I GEDE PUTU ADHI PUTERA NEGARA, S.E.</t>
+  </si>
+  <si>
+    <t>I GDE MADE ARI IRIADI JAYA KUSUMA, S.E.</t>
+  </si>
+  <si>
+    <t>KADEK AYU PURMITASARI, S.S.</t>
+  </si>
+  <si>
+    <t>YANTJE TAMAWIWY, S.Kom.</t>
+  </si>
+  <si>
+    <t>NI MADE PREMA WAHINI, S.Fil.</t>
+  </si>
+  <si>
+    <t>KADEK RINA YUNIANTARA, S.Tr.Par.</t>
+  </si>
+  <si>
+    <t>DEDY ZUNAIDY</t>
+  </si>
+  <si>
+    <t>IVALATUN HUMA ANAH</t>
+  </si>
+  <si>
+    <t>DEVIAN JOENOES</t>
+  </si>
+  <si>
+    <t>AULYA PUTRI ZUNAIDI</t>
+  </si>
+  <si>
     <t>PKS</t>
   </si>
   <si>
-    <t>PKN</t>
-[...8 lines deleted...]
-    <t>PAN</t>
+    <t>PPP</t>
+  </si>
+  <si>
+    <t>UMMAT</t>
+  </si>
+  <si>
+    <t>510004</t>
+  </si>
+  <si>
+    <t>BALI 4</t>
+  </si>
+  <si>
+    <t>5101</t>
+  </si>
+  <si>
+    <t>JEMBRANA</t>
+  </si>
+  <si>
+    <t>H. ZAHROH, M.Pd.I., M.Pd.</t>
+  </si>
+  <si>
+    <t>M. JAFAR SHODIQ</t>
+  </si>
+  <si>
+    <t>CHOIRUN NASIHIN</t>
+  </si>
+  <si>
+    <t>H. ADI FARHAN</t>
+  </si>
+  <si>
+    <t>I KADE DARMA SUSILA, S.H.</t>
+  </si>
+  <si>
+    <t>I KADEK PARDANA, S.H.</t>
+  </si>
+  <si>
+    <t>SITI SAHRAH</t>
+  </si>
+  <si>
+    <t>NI LUH PUTU RATNA ADI PRIANTINI</t>
+  </si>
+  <si>
+    <t>I MADE KEMBANG HARTAWAN, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>I KETUT SUGIASA, S.H., M.Si.</t>
+  </si>
+  <si>
+    <t>NI PUTU HINDAYANI</t>
+  </si>
+  <si>
+    <t>I GUSTI AGUNG BAGUS SURYADANA, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>I MADE SUARDANA, S.T., M.Sos.</t>
+  </si>
+  <si>
+    <t>I GST. NGR. KD SUNARTA</t>
+  </si>
+  <si>
+    <t>INDA SWARI DEWI, A.Md.Par.</t>
+  </si>
+  <si>
+    <t>WIJI ASTUTI</t>
+  </si>
+  <si>
+    <t>NI KETUT SRI NIYARTI</t>
+  </si>
+  <si>
+    <t>I GUSTI PUTU ANTARA</t>
+  </si>
+  <si>
+    <t>I NYOMAN SITU</t>
+  </si>
+  <si>
+    <t>DAMAYANTI</t>
+  </si>
+  <si>
+    <t>ISWAHYUDI, S.E.</t>
+  </si>
+  <si>
+    <t>SITI ASMONAH</t>
+  </si>
+  <si>
+    <t>OKKI HENDRAWAN</t>
+  </si>
+  <si>
+    <t>Drs. HUD MUHAMMAD, S.H., M.A.</t>
+  </si>
+  <si>
+    <t>M. ZAHIDI ZAIN</t>
+  </si>
+  <si>
+    <t>IDA WAHYUNI</t>
+  </si>
+  <si>
+    <t>SITI JUMAROH SETIA ASIH</t>
+  </si>
+  <si>
+    <t>DASTRA, S.E.</t>
+  </si>
+  <si>
+    <t>SULTAN HAKIM</t>
+  </si>
+  <si>
+    <t>NAHRAWI ADIANA</t>
+  </si>
+  <si>
+    <t>NINING AWALIYAH, S.Ag.</t>
+  </si>
+  <si>
+    <t>I GEDE GHUMI ASVATHAM</t>
+  </si>
+  <si>
+    <t>Ir. LUH PASEK SUTIKAWATI, M.B.A.</t>
+  </si>
+  <si>
+    <t>I NYOMAN WARTANA</t>
+  </si>
+  <si>
+    <t>HUSNUL HOTIMAH</t>
+  </si>
+  <si>
+    <t>I DEWA PUTU OKA SAPUTRA, S.E.</t>
+  </si>
+  <si>
+    <t>GUSTI AGUNG KOMANG SUKASANA</t>
+  </si>
+  <si>
+    <t>MADE SUKERENI</t>
+  </si>
+  <si>
+    <t>M YENNY PUSPAWATI</t>
+  </si>
+  <si>
+    <t>H. ERFAN EFENDI</t>
+  </si>
+  <si>
+    <t>RUKAYAH</t>
+  </si>
+  <si>
+    <t>SUPIAN HADI NATA</t>
+  </si>
+  <si>
+    <t>SUSMITA WULANDARI</t>
+  </si>
+  <si>
+    <t>AGUS BAMBANG SUMPENO</t>
+  </si>
+  <si>
+    <t>510007</t>
+  </si>
+  <si>
+    <t>BALI 7</t>
+  </si>
+  <si>
+    <t>5107</t>
+  </si>
+  <si>
+    <t>KARANGASEM</t>
+  </si>
+  <si>
+    <t>SYUAIB, S.Sos.</t>
+  </si>
+  <si>
+    <t>ESFAR</t>
+  </si>
+  <si>
+    <t>HERAWATI</t>
+  </si>
+  <si>
+    <t>BAMBANG IRAWAN</t>
+  </si>
+  <si>
+    <t>ANDI IRAWAN</t>
+  </si>
+  <si>
+    <t>NOVI DWI CAHYANI</t>
+  </si>
+  <si>
+    <t>AYU LUCHYANA WAHYUNINGTHYAS</t>
+  </si>
+  <si>
+    <t>I NYOMAN SUYASA, S.T.</t>
+  </si>
+  <si>
+    <t>I PUTU SUDIRGA YUSA, S.E.</t>
+  </si>
+  <si>
+    <t>NI NYOMAN SUKERTI, S.Sos.</t>
+  </si>
+  <si>
+    <t>I WAYAN DANA</t>
+  </si>
+  <si>
+    <t>NI WAYAN TINI KUSMAYANI</t>
+  </si>
+  <si>
+    <t>NI KETUT SULANDRI</t>
+  </si>
+  <si>
+    <t>I KOMANG SUKADANA</t>
+  </si>
+  <si>
+    <t>I NYOMAN OKA ANTARA, S.H., M.A.P.</t>
+  </si>
+  <si>
+    <t>I NYOMAN PURWA NGURAH ARSANA, S.T.</t>
+  </si>
+  <si>
+    <t>NI KADEK DARMINI, S.E.</t>
+  </si>
+  <si>
+    <t>I WAYAN ARIAWAN, S.H.</t>
+  </si>
+  <si>
+    <t>KOMANG SUNANTRI</t>
+  </si>
+  <si>
+    <t>NI KADEK SULASTRI</t>
+  </si>
+  <si>
+    <t>I PUTU SURYANDANU WILLYAN RICHART, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>NI PUTU YULI ARTINI, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>KOMANG BAYUADA YUSTIAWAN KARNA, S.T.</t>
+  </si>
+  <si>
+    <t>I WAYAN SUDISTA, S.H.</t>
+  </si>
+  <si>
+    <t>I GUSTI NGURAH PUTRA</t>
+  </si>
+  <si>
+    <t>I PUTU EKA ANTONI SUKMAJAYA, S.S.</t>
+  </si>
+  <si>
+    <t>MADE SINTHIA SUKMAYANTI</t>
+  </si>
+  <si>
+    <t>I MADE ADITYA SETIAWAN</t>
+  </si>
+  <si>
+    <t>I GUSTI AYU MAS SUMATRI, S.Sos., M.A.P.</t>
+  </si>
+  <si>
+    <t>Drs. I PUTU GEDE ARIMBAWA, M.Si.</t>
+  </si>
+  <si>
+    <t>NI NYOMAN YULI ADELINA</t>
+  </si>
+  <si>
+    <t>I GUSTI AYU RUSTINI</t>
+  </si>
+  <si>
+    <t>I MADE AGUS YUDA SEMARA</t>
+  </si>
+  <si>
+    <t>NI KADEK AYU ENJI DENSILIA, S.Tr.A.B.</t>
+  </si>
+  <si>
+    <t>HERU AGUNG ANUGRAH</t>
+  </si>
+  <si>
+    <t>I KETUT SUMENDRA, S.H.</t>
+  </si>
+  <si>
+    <t>NI KOMANG SAPTARI</t>
+  </si>
+  <si>
+    <t>I KADEK BAYU ANTARA, S.H.</t>
+  </si>
+  <si>
+    <t>AHMAD SULHAN</t>
+  </si>
+  <si>
+    <t>MARIYATI, S.E.</t>
+  </si>
+  <si>
+    <t>RAMDANI</t>
+  </si>
+  <si>
+    <t>ACHMAD FAUZI SANDHI, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>NOOR FADLY</t>
+  </si>
+  <si>
+    <t>HAYATUN NUFUS</t>
+  </si>
+  <si>
+    <t>I WAYAN MUSTIKA EKO YUDA, S.H.</t>
+  </si>
+  <si>
+    <t>KOMANG NILA ADNYANI, S.H.</t>
+  </si>
+  <si>
+    <t>KOMANG ABU TRI ANGGA PUTRA</t>
+  </si>
+  <si>
+    <t>I NYOMAN GINANTRA ARTANA</t>
+  </si>
+  <si>
+    <t>RISMA NUR OKTAVIA</t>
+  </si>
+  <si>
+    <t>I GUSTI PUTU EKA MULYAWAN WIRA SENAPATI, S.E.</t>
+  </si>
+  <si>
+    <t>NI PUTU AYU GOTAMI</t>
+  </si>
+  <si>
+    <t>I KOMANG WIRAWAN</t>
+  </si>
+  <si>
+    <t>I MADE SANTIKA</t>
+  </si>
+  <si>
+    <t>DESAK PUTU DIAN ALITINA, A.Md.</t>
+  </si>
+  <si>
+    <t>I GEDE KHRISNA SINDU GOSA, S.H.</t>
+  </si>
+  <si>
+    <t>COK GD NGR DUWI SATRIA W</t>
+  </si>
+  <si>
+    <t>Dr. Ir. I WAYAN ADNYANA, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>MADE INATAMAYU ARDIKA</t>
+  </si>
+  <si>
+    <t>I KADEK NUARTANA</t>
+  </si>
+  <si>
+    <t>I NYOMAN WIDANA</t>
+  </si>
+  <si>
+    <t>TRIANA YULIANDA S</t>
+  </si>
+  <si>
+    <t>I DEWA GEDE JUNIANTARA</t>
+  </si>
+  <si>
+    <t>I NENGAH MURJA</t>
+  </si>
+  <si>
+    <t>NI NYOMAN SANIATI</t>
+  </si>
+  <si>
+    <t>ZULFIKAR ARDIYANSYAH</t>
   </si>
   <si>
     <t>PBB</t>
   </si>
   <si>
-    <t>DEMOKRAT</t>
-[...19 lines deleted...]
-  <si>
     <t>510001</t>
   </si>
   <si>
     <t>BALI 1</t>
   </si>
   <si>
     <t>5171</t>
   </si>
   <si>
     <t>KOTA DENPASAR</t>
   </si>
   <si>
-    <t/>
-[...19 lines deleted...]
-  <si>
     <t>H. MOH. HASAN, S.H.</t>
   </si>
   <si>
-    <t>CALEG</t>
-[...1 lines deleted...]
-  <si>
     <t>MOH.BADRUL JAMALUDIN, S.I.P., S.Pd.I., M.Pd.I.</t>
   </si>
   <si>
     <t>NUR LAYLI RAMADHANI, S.E.</t>
   </si>
   <si>
     <t>SAIFUDIN AZIS</t>
   </si>
   <si>
     <t>SIR MUHAMMAD IQBAL F, S.Pd.</t>
   </si>
   <si>
     <t>I GUSTI AGUNG AYU APTY ANNY, S.E.</t>
   </si>
   <si>
     <t>Dr. HAFIDUL MUHSIN, S.Pd.I., M.Pd.I., M.Pd., M.H.I.</t>
   </si>
   <si>
     <t>SUSIE MARIA</t>
   </si>
   <si>
     <t>MADE MULIAWAN ARYA, S.E., M.H.</t>
   </si>
   <si>
     <t>ZULFIKAR</t>
@@ -481,216 +1267,243 @@
   <si>
     <t>ABDUSY SYAHID</t>
   </si>
   <si>
     <t>ANGGITA LINDA LESTARI</t>
   </si>
   <si>
     <t>PUJO SETIYANTO</t>
   </si>
   <si>
     <t>FADHIL RAMADHAN</t>
   </si>
   <si>
     <t>RITA AGUS LIA PRATIWI</t>
   </si>
   <si>
     <t>KOKO HENDRATO, S.E.</t>
   </si>
   <si>
     <t>H. AGUS BUDIHARI, S.E.</t>
   </si>
   <si>
     <t>AJENG OKTAVIANTY SYAM, S.T.P.</t>
   </si>
   <si>
-    <t>510003</t>
-[...164 lines deleted...]
-    <t>AULYA PUTRI ZUNAIDI</t>
+    <t>510002</t>
+  </si>
+  <si>
+    <t>BALI 2</t>
+  </si>
+  <si>
+    <t>5103</t>
+  </si>
+  <si>
+    <t>BADUNG</t>
+  </si>
+  <si>
+    <t>SUNOTO</t>
+  </si>
+  <si>
+    <t>M. ROMLI, S.Pd.</t>
+  </si>
+  <si>
+    <t>ENDANG KUSUMASTUTI, S.E.</t>
+  </si>
+  <si>
+    <t>DWIGHT GEORGE NAYOAN, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>LILIK FATMAWATI, S.Ag.</t>
+  </si>
+  <si>
+    <t>NURUS MAULIDA</t>
+  </si>
+  <si>
+    <t>I WAYAN DISEL ASTAWA, S.E.</t>
+  </si>
+  <si>
+    <t>IDA BAGUS PUTU PURNAWAN, S.H.</t>
+  </si>
+  <si>
+    <t>NI KOMANG SULASIH, S.A.P.</t>
+  </si>
+  <si>
+    <t>I GUSTI MADE NGURAH BAGIADA, S.H.</t>
+  </si>
+  <si>
+    <t>SRI WAHYUNINGSIH, S.Pd.</t>
+  </si>
+  <si>
+    <t>I MADE SUGITA, S.Sos.</t>
+  </si>
+  <si>
+    <t>I KETUT TAMA TENAYA, S.S., M.Si.</t>
+  </si>
+  <si>
+    <t>BAGUS ALIT SUCIPTA, S.H.</t>
+  </si>
+  <si>
+    <t>NI MADE SUMIATI, S.H.</t>
+  </si>
+  <si>
+    <t>Drs. I NYOMAN LAKA</t>
+  </si>
+  <si>
+    <t>I WAYAN BAWA, S.H.</t>
+  </si>
+  <si>
+    <t>NI PUTU CYNTIA MASENI, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>I WAYAN RAWAN ATMAJA, S.I.P., S.H.</t>
+  </si>
+  <si>
+    <t>AGUNG BAGUS TRI CANDRA ARKA, S.E.</t>
+  </si>
+  <si>
+    <t>GUSTI AGUNG PRAMI PARAMITA, S.H.</t>
+  </si>
+  <si>
+    <t>I KETUT NESA, S.E.</t>
+  </si>
+  <si>
+    <t>K. YUTAMANA SLAMET</t>
+  </si>
+  <si>
+    <t>R.R. CHANDRA SISINDIAHYANI, S.P.</t>
+  </si>
+  <si>
+    <t>I NYOMAN SUDIYASA, S.H.</t>
+  </si>
+  <si>
+    <t>KANISIUS BERKAMAS, S.E.</t>
+  </si>
+  <si>
+    <t>I G.A. AGUNG DYAH KAMARATIH, S.E.</t>
+  </si>
+  <si>
+    <t>KOMANG BUDIASA</t>
+  </si>
+  <si>
+    <t>APRIANA BAU</t>
+  </si>
+  <si>
+    <t>NAHUM SELAN, S.Th.</t>
+  </si>
+  <si>
+    <t>SRI WAHYUNI, S.Pd.</t>
+  </si>
+  <si>
+    <t>DANDAN Y.SYAMSUDDIN</t>
+  </si>
+  <si>
+    <t>SUTTRAINI</t>
+  </si>
+  <si>
+    <t>ALIYATUL HIMMAH</t>
+  </si>
+  <si>
+    <t>BEKTI SUPREHATIN</t>
+  </si>
+  <si>
+    <t>LUSIA INEKE</t>
+  </si>
+  <si>
+    <t>I MADE BURAT, S.Sos.</t>
+  </si>
+  <si>
+    <t>ANAK AGUNG NGURAH SUTRISNAWAN, S.H.</t>
+  </si>
+  <si>
+    <t>ANAK AGUNG ISTRI PRADNYANI PARAMITHA, S.H.</t>
+  </si>
+  <si>
+    <t>I PUTU LEBIH ARYANA</t>
+  </si>
+  <si>
+    <t>KATARINA PUTU DIAN RUSMALA</t>
+  </si>
+  <si>
+    <t>AGUS BAYU ADY PUTRA</t>
+  </si>
+  <si>
+    <t>FIONA REBECCA</t>
+  </si>
+  <si>
+    <t>BAGUS SUWITRA WIRAWAN</t>
+  </si>
+  <si>
+    <t>I GEDE AGUS SUYASA</t>
+  </si>
+  <si>
+    <t>GUSTI AYU KETUT ELISA SRI RAHAYU, S.Sos.</t>
+  </si>
+  <si>
+    <t>I MADE SADIA</t>
+  </si>
+  <si>
+    <t>PRASYUDYO</t>
+  </si>
+  <si>
+    <t>DEWA AGUNG GEDE CAHYA PRAWIRA, S.E.</t>
+  </si>
+  <si>
+    <t>NI PUTU MULYANI</t>
+  </si>
+  <si>
+    <t>I WAYAN SUMANTRA YASA, S.Pd.H.</t>
+  </si>
+  <si>
+    <t>I PUTU ROBBY NOVA</t>
+  </si>
+  <si>
+    <t>SRI ASTUTIK</t>
+  </si>
+  <si>
+    <t>MANSYUR PASARIBU</t>
+  </si>
+  <si>
+    <t>SRI WAHYUNI</t>
+  </si>
+  <si>
+    <t>DANDRID SELMAN FANDOE</t>
+  </si>
+  <si>
+    <t>PUTU KRESNA ARYA PUTRA</t>
+  </si>
+  <si>
+    <t>ACHMAD SAFI'I</t>
+  </si>
+  <si>
+    <t>BAGUS RANO PRASETYO</t>
+  </si>
+  <si>
+    <t>NOVIE SAFITRI</t>
+  </si>
+  <si>
+    <t>AYUB PRASETYO</t>
   </si>
   <si>
     <t>510005</t>
   </si>
   <si>
     <t>BALI 5</t>
   </si>
   <si>
     <t>5108</t>
   </si>
   <si>
     <t>BULELENG</t>
   </si>
   <si>
     <t>H. BAMBANG SUTIYONO, S.E.</t>
   </si>
   <si>
     <t>NENENG SARIYANI PUTRI</t>
   </si>
   <si>
     <t>A. A. AYU LARAS PARAMITHA, S.E.</t>
   </si>
   <si>
     <t>RABIHUDDIN, S.Ag., M.Pd.I.</t>
   </si>
@@ -1103,863 +1916,50 @@
     <t>YAN ERICK SULISTYA DARMAJA</t>
   </si>
   <si>
     <t>I PUTU KARIANTA GIRI</t>
   </si>
   <si>
     <t>ARIATI</t>
   </si>
   <si>
     <t>I KETUT RIDET</t>
   </si>
   <si>
     <t>I GEDE ARYA WIGUNA, S.H.</t>
   </si>
   <si>
     <t>KADEK NILA APSARI UDAYANTI</t>
   </si>
   <si>
     <t>MUTHIA KARTIKA PUTRI</t>
   </si>
   <si>
     <t>PUTU KRISNA ADINATA</t>
   </si>
   <si>
     <t>NI KADEK RISMA ASTUTI</t>
-  </si>
-[...811 lines deleted...]
-    <t>SANG PUTU SUDIANA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -2298,12250 +2298,6513 @@
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="R1" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="O1" s="1" t="s">
+      <c r="S1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="V1" s="1" t="s">
         <v>19</v>
-      </c>
-[...7 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C2" t="s">
-        <v>353</v>
+        <v>226</v>
       </c>
       <c r="D2" t="s">
-        <v>354</v>
+        <v>227</v>
       </c>
       <c r="E2" t="s">
-        <v>355</v>
+        <v>228</v>
       </c>
       <c r="F2" t="s">
-        <v>356</v>
+        <v>229</v>
       </c>
       <c r="G2">
-        <v>2159</v>
+        <v>3298</v>
       </c>
       <c r="H2">
-        <v>23978</v>
+        <v>40196</v>
       </c>
       <c r="I2">
-        <v>261889</v>
+        <v>126210</v>
       </c>
       <c r="J2">
-        <v>21875</v>
+        <v>46629</v>
       </c>
       <c r="K2">
-        <v>1879</v>
+        <v>38201</v>
       </c>
       <c r="L2">
-        <v>612</v>
+        <v>1104</v>
       </c>
       <c r="M2">
-        <v>624</v>
+        <v>2410</v>
       </c>
       <c r="N2">
-        <v>144</v>
+        <v>2403</v>
       </c>
       <c r="O2">
-        <v>16842</v>
+        <v>1324</v>
       </c>
       <c r="P2">
-        <v>4004</v>
+        <v>1153</v>
       </c>
       <c r="Q2">
-        <v>572</v>
+        <v>230</v>
       </c>
       <c r="R2">
-        <v>334578</v>
+        <v>30932</v>
+      </c>
+      <c r="S2">
+        <v>2168</v>
+      </c>
+      <c r="T2">
+        <v>1500</v>
+      </c>
+      <c r="U2">
+        <v>205</v>
+      </c>
+      <c r="V2">
+        <v>297963</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B3" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="G3">
-        <v>2159</v>
+        <v>3298</v>
       </c>
       <c r="H3">
-        <v>23978</v>
+        <v>40196</v>
       </c>
       <c r="I3">
-        <v>261889</v>
+        <v>126210</v>
       </c>
       <c r="J3">
-        <v>21875</v>
+        <v>46629</v>
       </c>
       <c r="K3">
-        <v>1879</v>
+        <v>38201</v>
       </c>
       <c r="L3">
-        <v>612</v>
+        <v>1104</v>
       </c>
       <c r="M3">
-        <v>624</v>
+        <v>2410</v>
       </c>
       <c r="N3">
-        <v>144</v>
+        <v>2403</v>
       </c>
       <c r="O3">
-        <v>16842</v>
+        <v>1324</v>
       </c>
       <c r="P3">
-        <v>4004</v>
+        <v>1153</v>
       </c>
       <c r="Q3">
-        <v>572</v>
+        <v>230</v>
       </c>
       <c r="R3">
-        <v>334578</v>
+        <v>30932</v>
+      </c>
+      <c r="S3">
+        <v>2168</v>
+      </c>
+      <c r="T3">
+        <v>1500</v>
+      </c>
+      <c r="U3">
+        <v>205</v>
+      </c>
+      <c r="V3">
+        <v>297963</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>356</v>
+        <v>229</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>31</v>
-[...1409 lines deleted...]
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D2">
-        <v>4290</v>
+        <v>3298</v>
       </c>
       <c r="E2">
-        <v>4290</v>
+        <v>3298</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B3" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="C3" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D3">
-        <v>963</v>
+        <v>1762</v>
       </c>
       <c r="E3">
-        <v>963</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>407</v>
+        <v>230</v>
       </c>
       <c r="C4" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D4">
-        <v>761</v>
+        <v>738</v>
       </c>
       <c r="E4">
-        <v>761</v>
+        <v>738</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>408</v>
+        <v>231</v>
       </c>
       <c r="C5" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D5">
-        <v>1348</v>
+        <v>119</v>
       </c>
       <c r="E5">
-        <v>1348</v>
+        <v>119</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>409</v>
+        <v>232</v>
       </c>
       <c r="C6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D6">
-        <v>696</v>
+        <v>95</v>
       </c>
       <c r="E6">
-        <v>696</v>
+        <v>95</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>410</v>
+        <v>233</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D7">
-        <v>97</v>
+        <v>309</v>
       </c>
       <c r="E7">
-        <v>97</v>
+        <v>309</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>411</v>
+        <v>234</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D8">
-        <v>318</v>
+        <v>180</v>
       </c>
       <c r="E8">
-        <v>318</v>
+        <v>180</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>412</v>
+        <v>235</v>
       </c>
       <c r="C9" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D9">
-        <v>107</v>
+        <v>44</v>
       </c>
       <c r="E9">
-        <v>107</v>
-[...4 lines deleted...]
-      <c r="A11">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>236</v>
+      </c>
+      <c r="C10" t="s">
+        <v>33</v>
+      </c>
+      <c r="D10">
+        <v>51</v>
+      </c>
+      <c r="E10">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="11"/>
+    <row r="12">
+      <c r="A12">
         <v>2</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B12" t="s">
         <v>7</v>
       </c>
-      <c r="C11" t="s">
-[...10 lines deleted...]
-      <c r="A12" t="s">
+      <c r="C12" t="s">
         <v>30</v>
       </c>
-      <c r="B12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D12">
-        <v>6360</v>
+        <v>40196</v>
       </c>
       <c r="E12">
-        <v>6360</v>
+        <v>40196</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13">
-        <v>1</v>
+      <c r="A13" t="s">
+        <v>25</v>
       </c>
       <c r="B13" t="s">
-        <v>413</v>
+        <v>25</v>
       </c>
       <c r="C13" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="D13">
-        <v>22086</v>
+        <v>5901</v>
       </c>
       <c r="E13">
-        <v>22086</v>
+        <v>5901</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>414</v>
+        <v>237</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D14">
-        <v>3692</v>
+        <v>27778</v>
       </c>
       <c r="E14">
-        <v>3692</v>
+        <v>27778</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B15" t="s">
-        <v>415</v>
+        <v>238</v>
       </c>
       <c r="C15" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D15">
-        <v>956</v>
+        <v>2646</v>
       </c>
       <c r="E15">
-        <v>956</v>
+        <v>2646</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B16" t="s">
-        <v>416</v>
+        <v>239</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D16">
-        <v>1413</v>
+        <v>978</v>
       </c>
       <c r="E16">
-        <v>1413</v>
+        <v>978</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B17" t="s">
-        <v>417</v>
+        <v>240</v>
       </c>
       <c r="C17" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D17">
-        <v>1006</v>
+        <v>1227</v>
       </c>
       <c r="E17">
-        <v>1006</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
+        <v>5</v>
+      </c>
+      <c r="B18" t="s">
+        <v>241</v>
+      </c>
+      <c r="C18" t="s">
+        <v>33</v>
+      </c>
+      <c r="D18">
+        <v>365</v>
+      </c>
+      <c r="E18">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
         <v>6</v>
       </c>
-      <c r="B18" t="s">
-[...12 lines deleted...]
-    <row r="19"/>
+      <c r="B19" t="s">
+        <v>242</v>
+      </c>
+      <c r="C19" t="s">
+        <v>33</v>
+      </c>
+      <c r="D19">
+        <v>193</v>
+      </c>
+      <c r="E19">
+        <v>193</v>
+      </c>
+    </row>
     <row r="20">
       <c r="A20">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B20" t="s">
-        <v>8</v>
+        <v>243</v>
       </c>
       <c r="C20" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D20">
-        <v>211664</v>
+        <v>1108</v>
       </c>
       <c r="E20">
-        <v>211664</v>
-[...18 lines deleted...]
-    </row>
+        <v>1108</v>
+      </c>
+    </row>
+    <row r="21"/>
     <row r="22">
       <c r="A22">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B22" t="s">
-        <v>419</v>
+        <v>8</v>
       </c>
       <c r="C22" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="D22">
-        <v>17785</v>
+        <v>126210</v>
       </c>
       <c r="E22">
-        <v>17785</v>
+        <v>126210</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23">
-        <v>2</v>
+      <c r="A23" t="s">
+        <v>25</v>
       </c>
       <c r="B23" t="s">
-        <v>420</v>
+        <v>25</v>
       </c>
       <c r="C23" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="D23">
-        <v>117625</v>
+        <v>12281</v>
       </c>
       <c r="E23">
-        <v>117625</v>
+        <v>12281</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B24" t="s">
-        <v>421</v>
+        <v>244</v>
       </c>
       <c r="C24" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D24">
-        <v>5439</v>
+        <v>23136</v>
       </c>
       <c r="E24">
-        <v>5439</v>
+        <v>23136</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B25" t="s">
-        <v>422</v>
+        <v>245</v>
       </c>
       <c r="C25" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D25">
-        <v>15432</v>
+        <v>14514</v>
       </c>
       <c r="E25">
-        <v>15432</v>
+        <v>14514</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B26" t="s">
-        <v>423</v>
+        <v>246</v>
       </c>
       <c r="C26" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D26">
-        <v>32414</v>
+        <v>34726</v>
       </c>
       <c r="E26">
-        <v>32414</v>
+        <v>34726</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B27" t="s">
-        <v>424</v>
+        <v>247</v>
       </c>
       <c r="C27" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D27">
-        <v>3828</v>
+        <v>7942</v>
       </c>
       <c r="E27">
-        <v>3828</v>
-[...2 lines deleted...]
-    <row r="28"/>
+        <v>7942</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>5</v>
+      </c>
+      <c r="B28" t="s">
+        <v>248</v>
+      </c>
+      <c r="C28" t="s">
+        <v>33</v>
+      </c>
+      <c r="D28">
+        <v>1090</v>
+      </c>
+      <c r="E28">
+        <v>1090</v>
+      </c>
+    </row>
     <row r="29">
       <c r="A29">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B29" t="s">
-        <v>9</v>
+        <v>249</v>
       </c>
       <c r="C29" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D29">
-        <v>50517</v>
+        <v>823</v>
       </c>
       <c r="E29">
-        <v>50517</v>
+        <v>823</v>
       </c>
     </row>
     <row r="30">
-      <c r="A30" t="s">
-        <v>30</v>
+      <c r="A30">
+        <v>7</v>
       </c>
       <c r="B30" t="s">
-        <v>30</v>
+        <v>250</v>
       </c>
       <c r="C30" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D30">
-        <v>5899</v>
+        <v>31698</v>
       </c>
       <c r="E30">
-        <v>5899</v>
-[...18 lines deleted...]
-    </row>
+        <v>31698</v>
+      </c>
+    </row>
+    <row r="31"/>
     <row r="32">
       <c r="A32">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B32" t="s">
-        <v>426</v>
+        <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="D32">
-        <v>21746</v>
+        <v>46629</v>
       </c>
       <c r="E32">
-        <v>21746</v>
+        <v>46629</v>
       </c>
     </row>
     <row r="33">
-      <c r="A33">
-        <v>3</v>
+      <c r="A33" t="s">
+        <v>25</v>
       </c>
       <c r="B33" t="s">
-        <v>427</v>
+        <v>25</v>
       </c>
       <c r="C33" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="D33">
-        <v>1687</v>
+        <v>4959</v>
       </c>
       <c r="E33">
-        <v>1687</v>
+        <v>4959</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B34" t="s">
-        <v>428</v>
+        <v>251</v>
       </c>
       <c r="C34" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D34">
-        <v>1398</v>
+        <v>20046</v>
       </c>
       <c r="E34">
-        <v>1398</v>
+        <v>20046</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B35" t="s">
-        <v>429</v>
+        <v>252</v>
       </c>
       <c r="C35" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D35">
-        <v>429</v>
+        <v>10287</v>
       </c>
       <c r="E35">
-        <v>429</v>
+        <v>10287</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B36" t="s">
-        <v>430</v>
+        <v>253</v>
       </c>
       <c r="C36" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D36">
-        <v>322</v>
+        <v>3089</v>
       </c>
       <c r="E36">
-        <v>322</v>
-[...2 lines deleted...]
-    <row r="37"/>
+        <v>3089</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>4</v>
+      </c>
+      <c r="B37" t="s">
+        <v>254</v>
+      </c>
+      <c r="C37" t="s">
+        <v>33</v>
+      </c>
+      <c r="D37">
+        <v>1634</v>
+      </c>
+      <c r="E37">
+        <v>1634</v>
+      </c>
+    </row>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
-        <v>10</v>
+        <v>255</v>
       </c>
       <c r="C38" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D38">
-        <v>3662</v>
+        <v>362</v>
       </c>
       <c r="E38">
-        <v>3662</v>
+        <v>362</v>
       </c>
     </row>
     <row r="39">
-      <c r="A39" t="s">
-        <v>30</v>
+      <c r="A39">
+        <v>6</v>
       </c>
       <c r="B39" t="s">
-        <v>30</v>
+        <v>256</v>
       </c>
       <c r="C39" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D39">
-        <v>691</v>
+        <v>182</v>
       </c>
       <c r="E39">
-        <v>691</v>
+        <v>182</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B40" t="s">
-        <v>431</v>
+        <v>257</v>
       </c>
       <c r="C40" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D40">
-        <v>1195</v>
+        <v>6070</v>
       </c>
       <c r="E40">
-        <v>1195</v>
-[...18 lines deleted...]
-    </row>
+        <v>6070</v>
+      </c>
+    </row>
+    <row r="41"/>
     <row r="42">
       <c r="A42">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B42" t="s">
-        <v>433</v>
+        <v>10</v>
       </c>
       <c r="C42" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="D42">
-        <v>309</v>
+        <v>38201</v>
       </c>
       <c r="E42">
-        <v>309</v>
+        <v>38201</v>
       </c>
     </row>
     <row r="43">
-      <c r="A43">
-        <v>4</v>
+      <c r="A43" t="s">
+        <v>25</v>
       </c>
       <c r="B43" t="s">
-        <v>434</v>
+        <v>25</v>
       </c>
       <c r="C43" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="D43">
-        <v>298</v>
+        <v>2346</v>
       </c>
       <c r="E43">
-        <v>298</v>
+        <v>2346</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B44" t="s">
-        <v>435</v>
+        <v>258</v>
       </c>
       <c r="C44" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D44">
-        <v>106</v>
+        <v>26034</v>
       </c>
       <c r="E44">
-        <v>106</v>
+        <v>26034</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B45" t="s">
-        <v>436</v>
+        <v>259</v>
       </c>
       <c r="C45" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D45">
-        <v>182</v>
+        <v>2626</v>
       </c>
       <c r="E45">
-        <v>182</v>
-[...2 lines deleted...]
-    <row r="46"/>
+        <v>2626</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>3</v>
+      </c>
+      <c r="B46" t="s">
+        <v>260</v>
+      </c>
+      <c r="C46" t="s">
+        <v>33</v>
+      </c>
+      <c r="D46">
+        <v>306</v>
+      </c>
+      <c r="E46">
+        <v>306</v>
+      </c>
+    </row>
     <row r="47">
       <c r="A47">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B47" t="s">
-        <v>11</v>
+        <v>261</v>
       </c>
       <c r="C47" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D47">
-        <v>720</v>
+        <v>266</v>
       </c>
       <c r="E47">
-        <v>720</v>
+        <v>266</v>
       </c>
     </row>
     <row r="48">
-      <c r="A48" t="s">
-        <v>30</v>
+      <c r="A48">
+        <v>5</v>
       </c>
       <c r="B48" t="s">
-        <v>30</v>
+        <v>262</v>
       </c>
       <c r="C48" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D48">
-        <v>321</v>
+        <v>693</v>
       </c>
       <c r="E48">
-        <v>321</v>
+        <v>693</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B49" t="s">
-        <v>437</v>
+        <v>263</v>
       </c>
       <c r="C49" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D49">
-        <v>399</v>
+        <v>127</v>
       </c>
       <c r="E49">
-        <v>399</v>
-[...4 lines deleted...]
-      <c r="A51">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
         <v>7</v>
       </c>
-      <c r="B51" t="s">
-[...11 lines deleted...]
-    </row>
+      <c r="B50" t="s">
+        <v>264</v>
+      </c>
+      <c r="C50" t="s">
+        <v>33</v>
+      </c>
+      <c r="D50">
+        <v>5803</v>
+      </c>
+      <c r="E50">
+        <v>5803</v>
+      </c>
+    </row>
+    <row r="51"/>
     <row r="52">
-      <c r="A52" t="s">
+      <c r="A52">
+        <v>6</v>
+      </c>
+      <c r="B52" t="s">
+        <v>11</v>
+      </c>
+      <c r="C52" t="s">
         <v>30</v>
       </c>
-      <c r="B52" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D52">
-        <v>437</v>
+        <v>1104</v>
       </c>
       <c r="E52">
-        <v>437</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="53">
-      <c r="A53">
-        <v>1</v>
+      <c r="A53" t="s">
+        <v>25</v>
       </c>
       <c r="B53" t="s">
-        <v>438</v>
+        <v>25</v>
       </c>
       <c r="C53" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="D53">
-        <v>622</v>
+        <v>445</v>
       </c>
       <c r="E53">
-        <v>622</v>
+        <v>445</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
+        <v>1</v>
+      </c>
+      <c r="B54" t="s">
+        <v>265</v>
+      </c>
+      <c r="C54" t="s">
+        <v>33</v>
+      </c>
+      <c r="D54">
+        <v>335</v>
+      </c>
+      <c r="E54">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
         <v>2</v>
       </c>
-      <c r="B54" t="s">
-[...12 lines deleted...]
-    <row r="55"/>
+      <c r="B55" t="s">
+        <v>266</v>
+      </c>
+      <c r="C55" t="s">
+        <v>33</v>
+      </c>
+      <c r="D55">
+        <v>190</v>
+      </c>
+      <c r="E55">
+        <v>190</v>
+      </c>
+    </row>
     <row r="56">
       <c r="A56">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B56" t="s">
-        <v>13</v>
+        <v>267</v>
       </c>
       <c r="C56" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D56">
-        <v>2167</v>
+        <v>134</v>
       </c>
       <c r="E56">
-        <v>2167</v>
-[...18 lines deleted...]
-    </row>
+        <v>134</v>
+      </c>
+    </row>
+    <row r="57"/>
     <row r="58">
       <c r="A58">
+        <v>7</v>
+      </c>
+      <c r="B58" t="s">
+        <v>12</v>
+      </c>
+      <c r="C58" t="s">
+        <v>30</v>
+      </c>
+      <c r="D58">
+        <v>2410</v>
+      </c>
+      <c r="E58">
+        <v>2410</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="s">
+        <v>25</v>
+      </c>
+      <c r="B59" t="s">
+        <v>25</v>
+      </c>
+      <c r="C59" t="s">
+        <v>31</v>
+      </c>
+      <c r="D59">
+        <v>1518</v>
+      </c>
+      <c r="E59">
+        <v>1518</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
         <v>1</v>
       </c>
-      <c r="B58" t="s">
-[...29 lines deleted...]
-    <row r="60"/>
+      <c r="B60" t="s">
+        <v>268</v>
+      </c>
+      <c r="C60" t="s">
+        <v>33</v>
+      </c>
+      <c r="D60">
+        <v>400</v>
+      </c>
+      <c r="E60">
+        <v>400</v>
+      </c>
+    </row>
     <row r="61">
       <c r="A61">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B61" t="s">
-        <v>14</v>
+        <v>269</v>
       </c>
       <c r="C61" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D61">
-        <v>185</v>
+        <v>320</v>
       </c>
       <c r="E61">
-        <v>185</v>
+        <v>320</v>
       </c>
     </row>
     <row r="62">
-      <c r="A62" t="s">
+      <c r="A62">
+        <v>3</v>
+      </c>
+      <c r="B62" t="s">
+        <v>270</v>
+      </c>
+      <c r="C62" t="s">
+        <v>33</v>
+      </c>
+      <c r="D62">
+        <v>172</v>
+      </c>
+      <c r="E62">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="63"/>
+    <row r="64">
+      <c r="A64">
+        <v>8</v>
+      </c>
+      <c r="B64" t="s">
+        <v>175</v>
+      </c>
+      <c r="C64" t="s">
         <v>30</v>
       </c>
-      <c r="B62" t="s">
-[...13 lines deleted...]
-      <c r="A63">
+      <c r="D64">
+        <v>2403</v>
+      </c>
+      <c r="E64">
+        <v>2403</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="s">
+        <v>25</v>
+      </c>
+      <c r="B65" t="s">
+        <v>25</v>
+      </c>
+      <c r="C65" t="s">
+        <v>31</v>
+      </c>
+      <c r="D65">
+        <v>816</v>
+      </c>
+      <c r="E65">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
         <v>1</v>
       </c>
-      <c r="B63" t="s">
-[...33 lines deleted...]
-      </c>
       <c r="B66" t="s">
-        <v>30</v>
+        <v>271</v>
       </c>
       <c r="C66" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D66">
-        <v>275</v>
+        <v>1398</v>
       </c>
       <c r="E66">
-        <v>275</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B67" t="s">
-        <v>443</v>
+        <v>272</v>
       </c>
       <c r="C67" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D67">
-        <v>4437</v>
+        <v>124</v>
       </c>
       <c r="E67">
-        <v>4437</v>
+        <v>124</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B68" t="s">
-        <v>444</v>
+        <v>273</v>
       </c>
       <c r="C68" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D68">
-        <v>107</v>
+        <v>65</v>
       </c>
       <c r="E68">
-        <v>107</v>
-[...18 lines deleted...]
-    </row>
+        <v>65</v>
+      </c>
+    </row>
+    <row r="69"/>
     <row r="70">
       <c r="A70">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B70" t="s">
-        <v>446</v>
+        <v>13</v>
       </c>
       <c r="C70" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="D70">
-        <v>118</v>
+        <v>1324</v>
       </c>
       <c r="E70">
-        <v>118</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="71">
-      <c r="A71">
-        <v>5</v>
+      <c r="A71" t="s">
+        <v>25</v>
       </c>
       <c r="B71" t="s">
-        <v>447</v>
+        <v>25</v>
       </c>
       <c r="C71" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="D71">
-        <v>84</v>
+        <v>498</v>
       </c>
       <c r="E71">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="72"/>
+        <v>498</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>1</v>
+      </c>
+      <c r="B72" t="s">
+        <v>274</v>
+      </c>
+      <c r="C72" t="s">
+        <v>33</v>
+      </c>
+      <c r="D72">
+        <v>681</v>
+      </c>
+      <c r="E72">
+        <v>681</v>
+      </c>
+    </row>
     <row r="73">
       <c r="A73">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B73" t="s">
-        <v>16</v>
+        <v>275</v>
       </c>
       <c r="C73" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D73">
-        <v>197</v>
+        <v>99</v>
       </c>
       <c r="E73">
-        <v>197</v>
+        <v>99</v>
       </c>
     </row>
     <row r="74">
-      <c r="A74" t="s">
+      <c r="A74">
+        <v>3</v>
+      </c>
+      <c r="B74" t="s">
+        <v>276</v>
+      </c>
+      <c r="C74" t="s">
+        <v>33</v>
+      </c>
+      <c r="D74">
+        <v>46</v>
+      </c>
+      <c r="E74">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="75"/>
+    <row r="76">
+      <c r="A76">
+        <v>10</v>
+      </c>
+      <c r="B76" t="s">
+        <v>14</v>
+      </c>
+      <c r="C76" t="s">
         <v>30</v>
       </c>
-      <c r="B74" t="s">
-[...13 lines deleted...]
-      <c r="A75">
+      <c r="D76">
+        <v>1153</v>
+      </c>
+      <c r="E76">
+        <v>1153</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>25</v>
+      </c>
+      <c r="B77" t="s">
+        <v>25</v>
+      </c>
+      <c r="C77" t="s">
+        <v>31</v>
+      </c>
+      <c r="D77">
+        <v>282</v>
+      </c>
+      <c r="E77">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
         <v>1</v>
       </c>
-      <c r="B75" t="s">
-[...33 lines deleted...]
-      </c>
       <c r="B78" t="s">
-        <v>30</v>
+        <v>277</v>
       </c>
       <c r="C78" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D78">
-        <v>1472</v>
+        <v>370</v>
       </c>
       <c r="E78">
-        <v>1472</v>
+        <v>370</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B79" t="s">
-        <v>449</v>
+        <v>278</v>
       </c>
       <c r="C79" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D79">
-        <v>4624</v>
+        <v>86</v>
       </c>
       <c r="E79">
-        <v>4624</v>
+        <v>86</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B80" t="s">
-        <v>450</v>
+        <v>279</v>
       </c>
       <c r="C80" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D80">
-        <v>1695</v>
+        <v>415</v>
       </c>
       <c r="E80">
-        <v>1695</v>
-[...18 lines deleted...]
-    </row>
+        <v>415</v>
+      </c>
+    </row>
+    <row r="81"/>
     <row r="82">
       <c r="A82">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="B82" t="s">
-        <v>452</v>
+        <v>118</v>
       </c>
       <c r="C82" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="D82">
-        <v>391</v>
+        <v>230</v>
       </c>
       <c r="E82">
-        <v>391</v>
+        <v>230</v>
       </c>
     </row>
     <row r="83">
-      <c r="A83">
-        <v>5</v>
+      <c r="A83" t="s">
+        <v>25</v>
       </c>
       <c r="B83" t="s">
-        <v>453</v>
+        <v>25</v>
       </c>
       <c r="C83" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="D83">
-        <v>304</v>
+        <v>157</v>
       </c>
       <c r="E83">
-        <v>304</v>
-[...19 lines deleted...]
-    </row>
+        <v>157</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>1</v>
+      </c>
+      <c r="B84" t="s">
+        <v>280</v>
+      </c>
+      <c r="C84" t="s">
+        <v>33</v>
+      </c>
+      <c r="D84">
+        <v>73</v>
+      </c>
+      <c r="E84">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="85"/>
     <row r="86">
-      <c r="A86" t="s">
+      <c r="A86">
+        <v>14</v>
+      </c>
+      <c r="B86" t="s">
+        <v>16</v>
+      </c>
+      <c r="C86" t="s">
         <v>30</v>
       </c>
-      <c r="B86" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D86">
-        <v>2949</v>
+        <v>30932</v>
       </c>
       <c r="E86">
-        <v>2949</v>
+        <v>30932</v>
       </c>
     </row>
     <row r="87">
-      <c r="A87">
-        <v>1</v>
+      <c r="A87" t="s">
+        <v>25</v>
       </c>
       <c r="B87" t="s">
-        <v>454</v>
+        <v>25</v>
       </c>
       <c r="C87" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="D87">
-        <v>1586</v>
+        <v>2111</v>
       </c>
       <c r="E87">
-        <v>1586</v>
+        <v>2111</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B88" t="s">
-        <v>455</v>
+        <v>281</v>
       </c>
       <c r="C88" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D88">
-        <v>1474</v>
+        <v>26698</v>
       </c>
       <c r="E88">
-        <v>1474</v>
+        <v>26698</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B89" t="s">
-        <v>456</v>
+        <v>282</v>
       </c>
       <c r="C89" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D89">
-        <v>840</v>
+        <v>946</v>
       </c>
       <c r="E89">
-        <v>840</v>
+        <v>946</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B90" t="s">
-        <v>457</v>
+        <v>283</v>
       </c>
       <c r="C90" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D90">
-        <v>348</v>
+        <v>878</v>
       </c>
       <c r="E90">
-        <v>348</v>
+        <v>878</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B91" t="s">
-        <v>458</v>
+        <v>284</v>
       </c>
       <c r="C91" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D91">
-        <v>379</v>
+        <v>299</v>
       </c>
       <c r="E91">
-        <v>379</v>
-[...19 lines deleted...]
-    <row r="93"/>
+        <v>299</v>
+      </c>
+    </row>
+    <row r="92"/>
+    <row r="93">
+      <c r="A93">
+        <v>15</v>
+      </c>
+      <c r="B93" t="s">
+        <v>17</v>
+      </c>
+      <c r="C93" t="s">
+        <v>30</v>
+      </c>
+      <c r="D93">
+        <v>2168</v>
+      </c>
+      <c r="E93">
+        <v>2168</v>
+      </c>
+    </row>
     <row r="94">
-      <c r="A94">
-        <v>16</v>
+      <c r="A94" t="s">
+        <v>25</v>
       </c>
       <c r="B94" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="C94" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D94">
-        <v>646</v>
+        <v>1011</v>
       </c>
       <c r="E94">
-        <v>646</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="95">
-      <c r="A95" t="s">
-        <v>30</v>
+      <c r="A95">
+        <v>1</v>
       </c>
       <c r="B95" t="s">
-        <v>30</v>
+        <v>285</v>
       </c>
       <c r="C95" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D95">
-        <v>131</v>
+        <v>556</v>
       </c>
       <c r="E95">
-        <v>131</v>
+        <v>556</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B96" t="s">
-        <v>460</v>
+        <v>286</v>
       </c>
       <c r="C96" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D96">
-        <v>300</v>
+        <v>410</v>
       </c>
       <c r="E96">
-        <v>300</v>
+        <v>410</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B97" t="s">
-        <v>461</v>
+        <v>287</v>
       </c>
       <c r="C97" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D97">
-        <v>110</v>
+        <v>83</v>
       </c>
       <c r="E97">
-        <v>110</v>
+        <v>83</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B98" t="s">
-        <v>462</v>
+        <v>288</v>
       </c>
       <c r="C98" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D98">
-        <v>39</v>
+        <v>108</v>
       </c>
       <c r="E98">
-        <v>39</v>
-[...19 lines deleted...]
-    <row r="100"/>
+        <v>108</v>
+      </c>
+    </row>
+    <row r="99"/>
+    <row r="100">
+      <c r="A100">
+        <v>16</v>
+      </c>
+      <c r="B100" t="s">
+        <v>18</v>
+      </c>
+      <c r="C100" t="s">
+        <v>30</v>
+      </c>
+      <c r="D100">
+        <v>1500</v>
+      </c>
+      <c r="E100">
+        <v>1500</v>
+      </c>
+    </row>
     <row r="101">
-      <c r="A101">
-        <v>17</v>
+      <c r="A101" t="s">
+        <v>25</v>
       </c>
       <c r="B101" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="C101" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D101">
-        <v>410</v>
+        <v>313</v>
       </c>
       <c r="E101">
-        <v>410</v>
+        <v>313</v>
       </c>
     </row>
     <row r="102">
-      <c r="A102" t="s">
-        <v>30</v>
+      <c r="A102">
+        <v>1</v>
       </c>
       <c r="B102" t="s">
-        <v>30</v>
+        <v>289</v>
       </c>
       <c r="C102" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D102">
-        <v>110</v>
+        <v>408</v>
       </c>
       <c r="E102">
-        <v>110</v>
+        <v>408</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B103" t="s">
-        <v>464</v>
+        <v>290</v>
       </c>
       <c r="C103" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D103">
-        <v>204</v>
+        <v>545</v>
       </c>
       <c r="E103">
-        <v>204</v>
+        <v>545</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B104" t="s">
-        <v>465</v>
+        <v>291</v>
       </c>
       <c r="C104" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D104">
-        <v>33</v>
+        <v>119</v>
       </c>
       <c r="E104">
-        <v>33</v>
+        <v>119</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B105" t="s">
-        <v>466</v>
+        <v>292</v>
       </c>
       <c r="C105" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D105">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="E105">
-        <v>38</v>
+        <v>54</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B106" t="s">
-        <v>467</v>
+        <v>293</v>
       </c>
       <c r="C106" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D106">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="E106">
-        <v>25</v>
+        <v>61</v>
+      </c>
+    </row>
+    <row r="107"/>
+    <row r="108">
+      <c r="A108">
+        <v>17</v>
+      </c>
+      <c r="B108" t="s">
+        <v>176</v>
+      </c>
+      <c r="C108" t="s">
+        <v>30</v>
+      </c>
+      <c r="D108">
+        <v>205</v>
+      </c>
+      <c r="E108">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="s">
+        <v>25</v>
+      </c>
+      <c r="B109" t="s">
+        <v>25</v>
+      </c>
+      <c r="C109" t="s">
+        <v>31</v>
+      </c>
+      <c r="D109">
+        <v>150</v>
+      </c>
+      <c r="E109">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>1</v>
+      </c>
+      <c r="B110" t="s">
+        <v>294</v>
+      </c>
+      <c r="C110" t="s">
+        <v>33</v>
+      </c>
+      <c r="D110">
+        <v>55</v>
+      </c>
+      <c r="E110">
+        <v>55</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="O1" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="O1" s="1" t="s">
+      <c r="P1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="T1" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="P1" s="1" t="s">
+      <c r="U1" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="Q1" s="1" t="s">
+      <c r="V1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="Y1" s="1" t="s">
         <v>19</v>
-      </c>
-[...13 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C2" t="s">
-        <v>468</v>
+        <v>296</v>
       </c>
       <c r="D2" t="s">
-        <v>469</v>
+        <v>297</v>
       </c>
       <c r="E2" t="s">
-        <v>470</v>
+        <v>298</v>
       </c>
       <c r="F2" t="s">
-        <v>471</v>
+        <v>299</v>
       </c>
       <c r="G2">
-        <v>11247</v>
+        <v>6846</v>
       </c>
       <c r="H2">
-        <v>26004</v>
+        <v>72597</v>
       </c>
       <c r="I2">
-        <v>69463</v>
+        <v>166389</v>
       </c>
       <c r="J2">
-        <v>22520</v>
+        <v>39476</v>
       </c>
       <c r="K2">
-        <v>1296</v>
+        <v>7696</v>
       </c>
       <c r="L2">
-        <v>958</v>
+        <v>1528</v>
       </c>
       <c r="M2">
-        <v>828</v>
+        <v>8476</v>
       </c>
       <c r="N2">
-        <v>2365</v>
+        <v>9848</v>
       </c>
       <c r="O2">
-        <v>614</v>
+        <v>1241</v>
       </c>
       <c r="P2">
-        <v>726</v>
+        <v>355</v>
       </c>
       <c r="Q2">
-        <v>36173</v>
+        <v>622</v>
       </c>
       <c r="R2">
-        <v>2499</v>
+        <v>1081</v>
       </c>
       <c r="S2">
-        <v>148</v>
+        <v>442</v>
       </c>
       <c r="T2">
-        <v>2638</v>
+        <v>17827</v>
       </c>
       <c r="U2">
-        <v>206</v>
+        <v>24300</v>
       </c>
       <c r="V2">
-        <v>177685</v>
+        <v>2370</v>
+      </c>
+      <c r="W2">
+        <v>647</v>
+      </c>
+      <c r="X2">
+        <v>561</v>
+      </c>
+      <c r="Y2">
+        <v>362302</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B3" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="G3">
-        <v>11247</v>
+        <v>6846</v>
       </c>
       <c r="H3">
-        <v>26004</v>
+        <v>72597</v>
       </c>
       <c r="I3">
-        <v>69463</v>
+        <v>166389</v>
       </c>
       <c r="J3">
-        <v>22520</v>
+        <v>39476</v>
       </c>
       <c r="K3">
-        <v>1296</v>
+        <v>7696</v>
       </c>
       <c r="L3">
-        <v>958</v>
+        <v>1528</v>
       </c>
       <c r="M3">
-        <v>828</v>
+        <v>8476</v>
       </c>
       <c r="N3">
-        <v>2365</v>
+        <v>9848</v>
       </c>
       <c r="O3">
-        <v>614</v>
+        <v>1241</v>
       </c>
       <c r="P3">
-        <v>726</v>
+        <v>355</v>
       </c>
       <c r="Q3">
-        <v>36173</v>
+        <v>622</v>
       </c>
       <c r="R3">
-        <v>2499</v>
+        <v>1081</v>
       </c>
       <c r="S3">
-        <v>148</v>
+        <v>442</v>
       </c>
       <c r="T3">
-        <v>2638</v>
+        <v>17827</v>
       </c>
       <c r="U3">
-        <v>206</v>
+        <v>24300</v>
       </c>
       <c r="V3">
-        <v>177685</v>
+        <v>2370</v>
+      </c>
+      <c r="W3">
+        <v>647</v>
+      </c>
+      <c r="X3">
+        <v>561</v>
+      </c>
+      <c r="Y3">
+        <v>362302</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>471</v>
+        <v>299</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>31</v>
-[...4540 lines deleted...]
-      <c r="C2" t="s">
         <v>26</v>
-      </c>
-[...157 lines deleted...]
-        <v>31</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D2">
         <v>6846</v>
       </c>
       <c r="E2">
         <v>6846</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B3" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="C3" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D3">
         <v>1851</v>
       </c>
       <c r="E3">
         <v>1851</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>37</v>
+        <v>300</v>
       </c>
       <c r="C4" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D4">
         <v>2409</v>
       </c>
       <c r="E4">
         <v>2409</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>39</v>
+        <v>301</v>
       </c>
       <c r="C5" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D5">
         <v>802</v>
       </c>
       <c r="E5">
         <v>802</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>40</v>
+        <v>302</v>
       </c>
       <c r="C6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D6">
         <v>541</v>
       </c>
       <c r="E6">
         <v>541</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>41</v>
+        <v>303</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D7">
         <v>376</v>
       </c>
       <c r="E7">
         <v>376</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>42</v>
+        <v>304</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D8">
         <v>343</v>
       </c>
       <c r="E8">
         <v>343</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>43</v>
+        <v>305</v>
       </c>
       <c r="C9" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D9">
         <v>167</v>
       </c>
       <c r="E9">
         <v>167</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>44</v>
+        <v>306</v>
       </c>
       <c r="C10" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D10">
         <v>314</v>
       </c>
       <c r="E10">
         <v>314</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>45</v>
+        <v>307</v>
       </c>
       <c r="C11" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D11">
         <v>43</v>
       </c>
       <c r="E11">
         <v>43</v>
       </c>
     </row>
     <row r="12"/>
     <row r="13">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
         <v>7</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D13">
         <v>72597</v>
       </c>
       <c r="E13">
         <v>72597</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B14" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="C14" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D14">
         <v>12343</v>
       </c>
       <c r="E14">
         <v>12343</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>46</v>
+        <v>308</v>
       </c>
       <c r="C15" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D15">
         <v>49091</v>
       </c>
       <c r="E15">
         <v>49091</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>47</v>
+        <v>309</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D16">
         <v>2726</v>
       </c>
       <c r="E16">
         <v>2726</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>3</v>
       </c>
       <c r="B17" t="s">
-        <v>48</v>
+        <v>310</v>
       </c>
       <c r="C17" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D17">
         <v>2547</v>
       </c>
       <c r="E17">
         <v>2547</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>49</v>
+        <v>311</v>
       </c>
       <c r="C18" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D18">
         <v>2627</v>
       </c>
       <c r="E18">
         <v>2627</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>5</v>
       </c>
       <c r="B19" t="s">
-        <v>50</v>
+        <v>312</v>
       </c>
       <c r="C19" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D19">
         <v>1115</v>
       </c>
       <c r="E19">
         <v>1115</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>6</v>
       </c>
       <c r="B20" t="s">
-        <v>51</v>
+        <v>313</v>
       </c>
       <c r="C20" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D20">
         <v>1056</v>
       </c>
       <c r="E20">
         <v>1056</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>7</v>
       </c>
       <c r="B21" t="s">
-        <v>52</v>
+        <v>314</v>
       </c>
       <c r="C21" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D21">
         <v>446</v>
       </c>
       <c r="E21">
         <v>446</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>8</v>
       </c>
       <c r="B22" t="s">
-        <v>53</v>
+        <v>315</v>
       </c>
       <c r="C22" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D22">
         <v>646</v>
       </c>
       <c r="E22">
         <v>646</v>
       </c>
     </row>
     <row r="23"/>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>8</v>
       </c>
       <c r="C24" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D24">
         <v>166389</v>
       </c>
       <c r="E24">
         <v>166389</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B25" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="C25" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D25">
         <v>26278</v>
       </c>
       <c r="E25">
         <v>26278</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1</v>
       </c>
       <c r="B26" t="s">
-        <v>54</v>
+        <v>316</v>
       </c>
       <c r="C26" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D26">
         <v>22624</v>
       </c>
       <c r="E26">
         <v>22624</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>2</v>
       </c>
       <c r="B27" t="s">
-        <v>55</v>
+        <v>317</v>
       </c>
       <c r="C27" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D27">
         <v>21037</v>
       </c>
       <c r="E27">
         <v>21037</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>3</v>
       </c>
       <c r="B28" t="s">
-        <v>56</v>
+        <v>318</v>
       </c>
       <c r="C28" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D28">
         <v>15091</v>
       </c>
       <c r="E28">
         <v>15091</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>4</v>
       </c>
       <c r="B29" t="s">
-        <v>57</v>
+        <v>319</v>
       </c>
       <c r="C29" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D29">
         <v>23096</v>
       </c>
       <c r="E29">
         <v>23096</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>5</v>
       </c>
       <c r="B30" t="s">
-        <v>58</v>
+        <v>320</v>
       </c>
       <c r="C30" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D30">
         <v>2804</v>
       </c>
       <c r="E30">
         <v>2804</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>6</v>
       </c>
       <c r="B31" t="s">
-        <v>59</v>
+        <v>321</v>
       </c>
       <c r="C31" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D31">
         <v>23203</v>
       </c>
       <c r="E31">
         <v>23203</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>7</v>
       </c>
       <c r="B32" t="s">
-        <v>60</v>
+        <v>322</v>
       </c>
       <c r="C32" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D32">
         <v>30585</v>
       </c>
       <c r="E32">
         <v>30585</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>8</v>
       </c>
       <c r="B33" t="s">
-        <v>61</v>
+        <v>323</v>
       </c>
       <c r="C33" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D33">
         <v>1671</v>
       </c>
       <c r="E33">
         <v>1671</v>
       </c>
     </row>
     <row r="34"/>
     <row r="35">
       <c r="A35">
         <v>4</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D35">
         <v>39476</v>
       </c>
       <c r="E35">
         <v>39476</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B36" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="C36" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D36">
         <v>5513</v>
       </c>
       <c r="E36">
         <v>5513</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1</v>
       </c>
       <c r="B37" t="s">
-        <v>62</v>
+        <v>324</v>
       </c>
       <c r="C37" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D37">
         <v>19669</v>
       </c>
       <c r="E37">
         <v>19669</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>2</v>
       </c>
       <c r="B38" t="s">
-        <v>63</v>
+        <v>325</v>
       </c>
       <c r="C38" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D38">
         <v>11400</v>
       </c>
       <c r="E38">
         <v>11400</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>3</v>
       </c>
       <c r="B39" t="s">
-        <v>64</v>
+        <v>326</v>
       </c>
       <c r="C39" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D39">
         <v>572</v>
       </c>
       <c r="E39">
         <v>572</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>4</v>
       </c>
       <c r="B40" t="s">
-        <v>65</v>
+        <v>327</v>
       </c>
       <c r="C40" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D40">
         <v>601</v>
       </c>
       <c r="E40">
         <v>601</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>5</v>
       </c>
       <c r="B41" t="s">
-        <v>66</v>
+        <v>328</v>
       </c>
       <c r="C41" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D41">
         <v>519</v>
       </c>
       <c r="E41">
         <v>519</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>6</v>
       </c>
       <c r="B42" t="s">
-        <v>67</v>
+        <v>329</v>
       </c>
       <c r="C42" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D42">
         <v>341</v>
       </c>
       <c r="E42">
         <v>341</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>7</v>
       </c>
       <c r="B43" t="s">
-        <v>68</v>
+        <v>330</v>
       </c>
       <c r="C43" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D43">
         <v>586</v>
       </c>
       <c r="E43">
         <v>586</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>8</v>
       </c>
       <c r="B44" t="s">
-        <v>69</v>
+        <v>331</v>
       </c>
       <c r="C44" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D44">
         <v>275</v>
       </c>
       <c r="E44">
         <v>275</v>
       </c>
     </row>
     <row r="45"/>
     <row r="46">
       <c r="A46">
         <v>5</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D46">
         <v>7696</v>
       </c>
       <c r="E46">
         <v>7696</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B47" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="C47" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D47">
         <v>1164</v>
       </c>
       <c r="E47">
         <v>1164</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1</v>
       </c>
       <c r="B48" t="s">
-        <v>70</v>
+        <v>332</v>
       </c>
       <c r="C48" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D48">
         <v>1598</v>
       </c>
       <c r="E48">
         <v>1598</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2</v>
       </c>
       <c r="B49" t="s">
-        <v>71</v>
+        <v>333</v>
       </c>
       <c r="C49" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D49">
         <v>457</v>
       </c>
       <c r="E49">
         <v>457</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>3</v>
       </c>
       <c r="B50" t="s">
-        <v>72</v>
+        <v>334</v>
       </c>
       <c r="C50" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D50">
         <v>1146</v>
       </c>
       <c r="E50">
         <v>1146</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>4</v>
       </c>
       <c r="B51" t="s">
-        <v>73</v>
+        <v>335</v>
       </c>
       <c r="C51" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D51">
         <v>245</v>
       </c>
       <c r="E51">
         <v>245</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>5</v>
       </c>
       <c r="B52" t="s">
-        <v>74</v>
+        <v>336</v>
       </c>
       <c r="C52" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D52">
         <v>609</v>
       </c>
       <c r="E52">
         <v>609</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>6</v>
       </c>
       <c r="B53" t="s">
-        <v>75</v>
+        <v>337</v>
       </c>
       <c r="C53" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D53">
         <v>210</v>
       </c>
       <c r="E53">
         <v>210</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>7</v>
       </c>
       <c r="B54" t="s">
-        <v>76</v>
+        <v>338</v>
       </c>
       <c r="C54" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D54">
         <v>107</v>
       </c>
       <c r="E54">
         <v>107</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>8</v>
       </c>
       <c r="B55" t="s">
-        <v>77</v>
+        <v>339</v>
       </c>
       <c r="C55" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D55">
         <v>2160</v>
       </c>
       <c r="E55">
         <v>2160</v>
       </c>
     </row>
     <row r="56"/>
     <row r="57">
       <c r="A57">
         <v>6</v>
       </c>
       <c r="B57" t="s">
         <v>11</v>
       </c>
       <c r="C57" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D57">
         <v>1528</v>
       </c>
       <c r="E57">
         <v>1528</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B58" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="C58" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D58">
         <v>855</v>
       </c>
       <c r="E58">
         <v>855</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1</v>
       </c>
       <c r="B59" t="s">
-        <v>78</v>
+        <v>340</v>
       </c>
       <c r="C59" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D59">
         <v>450</v>
       </c>
       <c r="E59">
         <v>450</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2</v>
       </c>
       <c r="B60" t="s">
-        <v>79</v>
+        <v>341</v>
       </c>
       <c r="C60" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D60">
         <v>223</v>
       </c>
       <c r="E60">
         <v>223</v>
       </c>
     </row>
     <row r="61"/>
     <row r="62">
       <c r="A62">
         <v>7</v>
       </c>
       <c r="B62" t="s">
         <v>12</v>
       </c>
       <c r="C62" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D62">
         <v>8476</v>
       </c>
       <c r="E62">
         <v>8476</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B63" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="C63" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D63">
         <v>1701</v>
       </c>
       <c r="E63">
         <v>1701</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>80</v>
+        <v>342</v>
       </c>
       <c r="C64" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D64">
         <v>3505</v>
       </c>
       <c r="E64">
         <v>3505</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2</v>
       </c>
       <c r="B65" t="s">
-        <v>81</v>
+        <v>343</v>
       </c>
       <c r="C65" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D65">
         <v>2338</v>
       </c>
       <c r="E65">
         <v>2338</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>3</v>
       </c>
       <c r="B66" t="s">
-        <v>82</v>
+        <v>344</v>
       </c>
       <c r="C66" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D66">
         <v>278</v>
       </c>
       <c r="E66">
         <v>278</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>4</v>
       </c>
       <c r="B67" t="s">
-        <v>83</v>
+        <v>345</v>
       </c>
       <c r="C67" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D67">
         <v>245</v>
       </c>
       <c r="E67">
         <v>245</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>5</v>
       </c>
       <c r="B68" t="s">
-        <v>84</v>
+        <v>346</v>
       </c>
       <c r="C68" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D68">
         <v>86</v>
       </c>
       <c r="E68">
         <v>86</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>6</v>
       </c>
       <c r="B69" t="s">
-        <v>85</v>
+        <v>347</v>
       </c>
       <c r="C69" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D69">
         <v>187</v>
       </c>
       <c r="E69">
         <v>187</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>7</v>
       </c>
       <c r="B70" t="s">
-        <v>86</v>
+        <v>348</v>
       </c>
       <c r="C70" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D70">
         <v>136</v>
       </c>
       <c r="E70">
         <v>136</v>
       </c>
     </row>
     <row r="71"/>
     <row r="72">
       <c r="A72">
         <v>8</v>
       </c>
       <c r="B72" t="s">
-        <v>13</v>
+        <v>175</v>
       </c>
       <c r="C72" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D72">
         <v>9848</v>
       </c>
       <c r="E72">
         <v>9848</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B73" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="C73" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D73">
         <v>1562</v>
       </c>
       <c r="E73">
         <v>1562</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1</v>
       </c>
       <c r="B74" t="s">
-        <v>87</v>
+        <v>349</v>
       </c>
       <c r="C74" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D74">
         <v>5342</v>
       </c>
       <c r="E74">
         <v>5342</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>2</v>
       </c>
       <c r="B75" t="s">
-        <v>88</v>
+        <v>350</v>
       </c>
       <c r="C75" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D75">
         <v>497</v>
       </c>
       <c r="E75">
         <v>497</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>3</v>
       </c>
       <c r="B76" t="s">
-        <v>89</v>
+        <v>351</v>
       </c>
       <c r="C76" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D76">
         <v>678</v>
       </c>
       <c r="E76">
         <v>678</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>4</v>
       </c>
       <c r="B77" t="s">
-        <v>90</v>
+        <v>352</v>
       </c>
       <c r="C77" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D77">
         <v>469</v>
       </c>
       <c r="E77">
         <v>469</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>5</v>
       </c>
       <c r="B78" t="s">
-        <v>91</v>
+        <v>353</v>
       </c>
       <c r="C78" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D78">
         <v>564</v>
       </c>
       <c r="E78">
         <v>564</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>6</v>
       </c>
       <c r="B79" t="s">
-        <v>92</v>
+        <v>354</v>
       </c>
       <c r="C79" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D79">
         <v>282</v>
       </c>
       <c r="E79">
         <v>282</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>7</v>
       </c>
       <c r="B80" t="s">
-        <v>93</v>
+        <v>355</v>
       </c>
       <c r="C80" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D80">
         <v>129</v>
       </c>
       <c r="E80">
         <v>129</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>8</v>
       </c>
       <c r="B81" t="s">
-        <v>94</v>
+        <v>356</v>
       </c>
       <c r="C81" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D81">
         <v>325</v>
       </c>
       <c r="E81">
         <v>325</v>
       </c>
     </row>
     <row r="82"/>
     <row r="83">
       <c r="A83">
         <v>9</v>
       </c>
       <c r="B83" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C83" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D83">
         <v>1241</v>
       </c>
       <c r="E83">
         <v>1241</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B84" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="C84" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D84">
         <v>250</v>
       </c>
       <c r="E84">
         <v>250</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1</v>
       </c>
       <c r="B85" t="s">
-        <v>95</v>
+        <v>357</v>
       </c>
       <c r="C85" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D85">
         <v>579</v>
       </c>
       <c r="E85">
         <v>579</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>2</v>
       </c>
       <c r="B86" t="s">
-        <v>96</v>
+        <v>358</v>
       </c>
       <c r="C86" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D86">
         <v>152</v>
       </c>
       <c r="E86">
         <v>152</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>3</v>
       </c>
       <c r="B87" t="s">
-        <v>97</v>
+        <v>359</v>
       </c>
       <c r="C87" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D87">
         <v>33</v>
       </c>
       <c r="E87">
         <v>33</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>4</v>
       </c>
       <c r="B88" t="s">
-        <v>98</v>
+        <v>360</v>
       </c>
       <c r="C88" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D88">
         <v>42</v>
       </c>
       <c r="E88">
         <v>42</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>5</v>
       </c>
       <c r="B89" t="s">
-        <v>99</v>
+        <v>361</v>
       </c>
       <c r="C89" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D89">
         <v>35</v>
       </c>
       <c r="E89">
         <v>35</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>6</v>
       </c>
       <c r="B90" t="s">
-        <v>100</v>
+        <v>362</v>
       </c>
       <c r="C90" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D90">
         <v>150</v>
       </c>
       <c r="E90">
         <v>150</v>
       </c>
     </row>
     <row r="91"/>
     <row r="92">
       <c r="A92">
         <v>10</v>
       </c>
       <c r="B92" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C92" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D92">
         <v>355</v>
       </c>
       <c r="E92">
         <v>355</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B93" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="C93" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D93">
         <v>182</v>
       </c>
       <c r="E93">
         <v>182</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1</v>
       </c>
       <c r="B94" t="s">
-        <v>101</v>
+        <v>363</v>
       </c>
       <c r="C94" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D94">
         <v>88</v>
       </c>
       <c r="E94">
         <v>88</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>2</v>
       </c>
       <c r="B95" t="s">
-        <v>102</v>
+        <v>364</v>
       </c>
       <c r="C95" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D95">
         <v>85</v>
       </c>
       <c r="E95">
         <v>85</v>
       </c>
     </row>
     <row r="96"/>
     <row r="97">
       <c r="A97">
         <v>11</v>
       </c>
       <c r="B97" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D97">
         <v>622</v>
       </c>
       <c r="E97">
         <v>622</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B98" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="C98" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D98">
         <v>158</v>
       </c>
       <c r="E98">
         <v>158</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1</v>
       </c>
       <c r="B99" t="s">
-        <v>103</v>
+        <v>365</v>
       </c>
       <c r="C99" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D99">
         <v>128</v>
       </c>
       <c r="E99">
         <v>128</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>2</v>
       </c>
       <c r="B100" t="s">
-        <v>104</v>
+        <v>366</v>
       </c>
       <c r="C100" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D100">
         <v>114</v>
       </c>
       <c r="E100">
         <v>114</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>3</v>
       </c>
       <c r="B101" t="s">
-        <v>105</v>
+        <v>367</v>
       </c>
       <c r="C101" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D101">
         <v>44</v>
       </c>
       <c r="E101">
         <v>44</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>4</v>
       </c>
       <c r="B102" t="s">
-        <v>106</v>
+        <v>368</v>
       </c>
       <c r="C102" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D102">
         <v>77</v>
       </c>
       <c r="E102">
         <v>77</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>5</v>
       </c>
       <c r="B103" t="s">
-        <v>107</v>
+        <v>369</v>
       </c>
       <c r="C103" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D103">
         <v>27</v>
       </c>
       <c r="E103">
         <v>27</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>6</v>
       </c>
       <c r="B104" t="s">
-        <v>108</v>
+        <v>370</v>
       </c>
       <c r="C104" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D104">
         <v>74</v>
       </c>
       <c r="E104">
         <v>74</v>
       </c>
     </row>
     <row r="105"/>
     <row r="106">
       <c r="A106">
         <v>12</v>
       </c>
       <c r="B106" t="s">
-        <v>17</v>
+        <v>118</v>
       </c>
       <c r="C106" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D106">
         <v>1081</v>
       </c>
       <c r="E106">
         <v>1081</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B107" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="C107" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D107">
         <v>435</v>
       </c>
       <c r="E107">
         <v>435</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1</v>
       </c>
       <c r="B108" t="s">
-        <v>109</v>
+        <v>371</v>
       </c>
       <c r="C108" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D108">
         <v>417</v>
       </c>
       <c r="E108">
         <v>417</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>2</v>
       </c>
       <c r="B109" t="s">
-        <v>110</v>
+        <v>372</v>
       </c>
       <c r="C109" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D109">
         <v>229</v>
       </c>
       <c r="E109">
         <v>229</v>
       </c>
     </row>
     <row r="110"/>
     <row r="111">
       <c r="A111">
         <v>13</v>
       </c>
       <c r="B111" t="s">
-        <v>18</v>
+        <v>295</v>
       </c>
       <c r="C111" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D111">
         <v>442</v>
       </c>
       <c r="E111">
         <v>442</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B112" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="C112" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D112">
         <v>89</v>
       </c>
       <c r="E112">
         <v>89</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1</v>
       </c>
       <c r="B113" t="s">
-        <v>111</v>
+        <v>373</v>
       </c>
       <c r="C113" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D113">
         <v>321</v>
       </c>
       <c r="E113">
         <v>321</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>2</v>
       </c>
       <c r="B114" t="s">
-        <v>112</v>
+        <v>374</v>
       </c>
       <c r="C114" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D114">
         <v>32</v>
       </c>
       <c r="E114">
         <v>32</v>
       </c>
     </row>
     <row r="115"/>
     <row r="116">
       <c r="A116">
         <v>14</v>
       </c>
       <c r="B116" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C116" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D116">
         <v>17827</v>
       </c>
       <c r="E116">
         <v>17827</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B117" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="C117" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D117">
         <v>2708</v>
       </c>
       <c r="E117">
         <v>2708</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1</v>
       </c>
       <c r="B118" t="s">
-        <v>113</v>
+        <v>375</v>
       </c>
       <c r="C118" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D118">
         <v>4662</v>
       </c>
       <c r="E118">
         <v>4662</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>2</v>
       </c>
       <c r="B119" t="s">
-        <v>114</v>
+        <v>376</v>
       </c>
       <c r="C119" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D119">
         <v>2370</v>
       </c>
       <c r="E119">
         <v>2370</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>3</v>
       </c>
       <c r="B120" t="s">
-        <v>115</v>
+        <v>377</v>
       </c>
       <c r="C120" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D120">
         <v>6336</v>
       </c>
       <c r="E120">
         <v>6336</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>4</v>
       </c>
       <c r="B121" t="s">
-        <v>116</v>
+        <v>378</v>
       </c>
       <c r="C121" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D121">
         <v>712</v>
       </c>
       <c r="E121">
         <v>712</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>5</v>
       </c>
       <c r="B122" t="s">
-        <v>117</v>
+        <v>379</v>
       </c>
       <c r="C122" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D122">
         <v>262</v>
       </c>
       <c r="E122">
         <v>262</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>6</v>
       </c>
       <c r="B123" t="s">
-        <v>118</v>
+        <v>380</v>
       </c>
       <c r="C123" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D123">
         <v>252</v>
       </c>
       <c r="E123">
         <v>252</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>7</v>
       </c>
       <c r="B124" t="s">
-        <v>119</v>
+        <v>381</v>
       </c>
       <c r="C124" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D124">
         <v>351</v>
       </c>
       <c r="E124">
         <v>351</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>8</v>
       </c>
       <c r="B125" t="s">
-        <v>120</v>
+        <v>382</v>
       </c>
       <c r="C125" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D125">
         <v>174</v>
       </c>
       <c r="E125">
         <v>174</v>
       </c>
     </row>
     <row r="126"/>
     <row r="127">
       <c r="A127">
         <v>15</v>
       </c>
       <c r="B127" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="C127" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D127">
         <v>24300</v>
       </c>
       <c r="E127">
         <v>24300</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B128" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="C128" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D128">
         <v>7746</v>
       </c>
       <c r="E128">
         <v>7746</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1</v>
       </c>
       <c r="B129" t="s">
-        <v>121</v>
+        <v>383</v>
       </c>
       <c r="C129" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D129">
         <v>4539</v>
       </c>
       <c r="E129">
         <v>4539</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>2</v>
       </c>
       <c r="B130" t="s">
-        <v>122</v>
+        <v>384</v>
       </c>
       <c r="C130" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D130">
         <v>8649</v>
       </c>
       <c r="E130">
         <v>8649</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>3</v>
       </c>
       <c r="B131" t="s">
-        <v>123</v>
+        <v>385</v>
       </c>
       <c r="C131" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D131">
         <v>942</v>
       </c>
       <c r="E131">
         <v>942</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>4</v>
       </c>
       <c r="B132" t="s">
-        <v>124</v>
+        <v>386</v>
       </c>
       <c r="C132" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D132">
         <v>630</v>
       </c>
       <c r="E132">
         <v>630</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>5</v>
       </c>
       <c r="B133" t="s">
-        <v>125</v>
+        <v>387</v>
       </c>
       <c r="C133" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D133">
         <v>378</v>
       </c>
       <c r="E133">
         <v>378</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>6</v>
       </c>
       <c r="B134" t="s">
-        <v>126</v>
+        <v>388</v>
       </c>
       <c r="C134" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D134">
         <v>612</v>
       </c>
       <c r="E134">
         <v>612</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>7</v>
       </c>
       <c r="B135" t="s">
-        <v>127</v>
+        <v>389</v>
       </c>
       <c r="C135" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D135">
         <v>428</v>
       </c>
       <c r="E135">
         <v>428</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>8</v>
       </c>
       <c r="B136" t="s">
-        <v>128</v>
+        <v>390</v>
       </c>
       <c r="C136" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D136">
         <v>376</v>
       </c>
       <c r="E136">
         <v>376</v>
       </c>
     </row>
     <row r="137"/>
     <row r="138">
       <c r="A138">
         <v>16</v>
       </c>
       <c r="B138" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="C138" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D138">
         <v>2370</v>
       </c>
       <c r="E138">
         <v>2370</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B139" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="C139" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D139">
         <v>649</v>
       </c>
       <c r="E139">
         <v>649</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1</v>
       </c>
       <c r="B140" t="s">
-        <v>129</v>
+        <v>391</v>
       </c>
       <c r="C140" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D140">
         <v>612</v>
       </c>
       <c r="E140">
         <v>612</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>2</v>
       </c>
       <c r="B141" t="s">
-        <v>130</v>
+        <v>392</v>
       </c>
       <c r="C141" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D141">
         <v>355</v>
       </c>
       <c r="E141">
         <v>355</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>3</v>
       </c>
       <c r="B142" t="s">
-        <v>131</v>
+        <v>393</v>
       </c>
       <c r="C142" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D142">
         <v>219</v>
       </c>
       <c r="E142">
         <v>219</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>4</v>
       </c>
       <c r="B143" t="s">
-        <v>132</v>
+        <v>394</v>
       </c>
       <c r="C143" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D143">
         <v>208</v>
       </c>
       <c r="E143">
         <v>208</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>5</v>
       </c>
       <c r="B144" t="s">
-        <v>133</v>
+        <v>395</v>
       </c>
       <c r="C144" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D144">
         <v>59</v>
       </c>
       <c r="E144">
         <v>59</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>6</v>
       </c>
       <c r="B145" t="s">
-        <v>134</v>
+        <v>396</v>
       </c>
       <c r="C145" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D145">
         <v>59</v>
       </c>
       <c r="E145">
         <v>59</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>7</v>
       </c>
       <c r="B146" t="s">
-        <v>135</v>
+        <v>397</v>
       </c>
       <c r="C146" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D146">
         <v>70</v>
       </c>
       <c r="E146">
         <v>70</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>8</v>
       </c>
       <c r="B147" t="s">
-        <v>136</v>
+        <v>398</v>
       </c>
       <c r="C147" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D147">
         <v>139</v>
       </c>
       <c r="E147">
         <v>139</v>
       </c>
     </row>
     <row r="148"/>
     <row r="149">
       <c r="A149">
         <v>17</v>
       </c>
       <c r="B149" t="s">
-        <v>22</v>
+        <v>176</v>
       </c>
       <c r="C149" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D149">
         <v>647</v>
       </c>
       <c r="E149">
         <v>647</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B150" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="C150" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D150">
         <v>245</v>
       </c>
       <c r="E150">
         <v>245</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1</v>
       </c>
       <c r="B151" t="s">
-        <v>137</v>
+        <v>399</v>
       </c>
       <c r="C151" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D151">
         <v>182</v>
       </c>
       <c r="E151">
         <v>182</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>2</v>
       </c>
       <c r="B152" t="s">
-        <v>138</v>
+        <v>400</v>
       </c>
       <c r="C152" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D152">
         <v>69</v>
       </c>
       <c r="E152">
         <v>69</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>3</v>
       </c>
       <c r="B153" t="s">
-        <v>139</v>
+        <v>401</v>
       </c>
       <c r="C153" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D153">
         <v>35</v>
       </c>
       <c r="E153">
         <v>35</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>4</v>
       </c>
       <c r="B154" t="s">
-        <v>140</v>
+        <v>402</v>
       </c>
       <c r="C154" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D154">
         <v>86</v>
       </c>
       <c r="E154">
         <v>86</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>5</v>
       </c>
       <c r="B155" t="s">
-        <v>141</v>
+        <v>403</v>
       </c>
       <c r="C155" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D155">
         <v>30</v>
       </c>
       <c r="E155">
         <v>30</v>
       </c>
     </row>
     <row r="156"/>
     <row r="157">
       <c r="A157">
         <v>24</v>
       </c>
       <c r="B157" t="s">
-        <v>23</v>
+        <v>177</v>
       </c>
       <c r="C157" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D157">
         <v>561</v>
       </c>
       <c r="E157">
         <v>561</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B158" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="C158" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D158">
         <v>154</v>
       </c>
       <c r="E158">
         <v>154</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>1</v>
       </c>
       <c r="B159" t="s">
-        <v>142</v>
+        <v>404</v>
       </c>
       <c r="C159" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D159">
         <v>144</v>
       </c>
       <c r="E159">
         <v>144</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>2</v>
       </c>
       <c r="B160" t="s">
-        <v>143</v>
+        <v>405</v>
       </c>
       <c r="C160" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D160">
         <v>209</v>
       </c>
       <c r="E160">
         <v>209</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>3</v>
       </c>
       <c r="B161" t="s">
-        <v>144</v>
+        <v>406</v>
       </c>
       <c r="C161" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D161">
         <v>54</v>
       </c>
       <c r="E161">
         <v>54</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="P1" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="O1" s="1" t="s">
+      <c r="Q1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="R1" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="P1" s="1" t="s">
+      <c r="S1" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="Q1" s="1" t="s">
+      <c r="T1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="V1" s="1" t="s">
         <v>19</v>
-      </c>
-[...7 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C2" t="s">
-        <v>145</v>
+        <v>407</v>
       </c>
       <c r="D2" t="s">
-        <v>146</v>
+        <v>408</v>
       </c>
       <c r="E2" t="s">
-        <v>147</v>
+        <v>409</v>
       </c>
       <c r="F2" t="s">
-        <v>148</v>
+        <v>410</v>
       </c>
       <c r="G2">
-        <v>2444</v>
+        <v>4290</v>
       </c>
       <c r="H2">
-        <v>32895</v>
+        <v>37811</v>
       </c>
       <c r="I2">
-        <v>223520</v>
+        <v>211664</v>
       </c>
       <c r="J2">
-        <v>34303</v>
+        <v>50517</v>
       </c>
       <c r="K2">
-        <v>3496</v>
+        <v>3662</v>
       </c>
       <c r="L2">
-        <v>764</v>
+        <v>720</v>
       </c>
       <c r="M2">
-        <v>963</v>
+        <v>1215</v>
       </c>
       <c r="N2">
+        <v>2167</v>
+      </c>
+      <c r="O2">
+        <v>185</v>
+      </c>
+      <c r="P2">
+        <v>5101</v>
+      </c>
+      <c r="Q2">
+        <v>197</v>
+      </c>
+      <c r="R2">
+        <v>9751</v>
+      </c>
+      <c r="S2">
+        <v>7823</v>
+      </c>
+      <c r="T2">
         <v>646</v>
       </c>
-      <c r="O2">
-[...15 lines deleted...]
-        <v>313478</v>
+      <c r="U2">
+        <v>410</v>
+      </c>
+      <c r="V2">
+        <v>336159</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B3" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="G3">
-        <v>2444</v>
+        <v>4290</v>
       </c>
       <c r="H3">
-        <v>32895</v>
+        <v>37811</v>
       </c>
       <c r="I3">
-        <v>223520</v>
+        <v>211664</v>
       </c>
       <c r="J3">
-        <v>34303</v>
+        <v>50517</v>
       </c>
       <c r="K3">
-        <v>3496</v>
+        <v>3662</v>
       </c>
       <c r="L3">
-        <v>764</v>
+        <v>720</v>
       </c>
       <c r="M3">
-        <v>963</v>
+        <v>1215</v>
       </c>
       <c r="N3">
+        <v>2167</v>
+      </c>
+      <c r="O3">
+        <v>185</v>
+      </c>
+      <c r="P3">
+        <v>5101</v>
+      </c>
+      <c r="Q3">
+        <v>197</v>
+      </c>
+      <c r="R3">
+        <v>9751</v>
+      </c>
+      <c r="S3">
+        <v>7823</v>
+      </c>
+      <c r="T3">
         <v>646</v>
       </c>
-      <c r="O3">
-[...15 lines deleted...]
-        <v>313478</v>
+      <c r="U3">
+        <v>410</v>
+      </c>
+      <c r="V3">
+        <v>336159</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>148</v>
+        <v>410</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D2">
-        <v>2444</v>
+        <v>4290</v>
       </c>
       <c r="E2">
-        <v>2444</v>
+        <v>4290</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B3" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="C3" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D3">
-        <v>1185</v>
+        <v>963</v>
       </c>
       <c r="E3">
-        <v>1185</v>
+        <v>963</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>149</v>
+        <v>411</v>
       </c>
       <c r="C4" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D4">
-        <v>887</v>
+        <v>761</v>
       </c>
       <c r="E4">
-        <v>887</v>
+        <v>761</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>150</v>
+        <v>412</v>
       </c>
       <c r="C5" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D5">
-        <v>103</v>
+        <v>1348</v>
       </c>
       <c r="E5">
-        <v>103</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>151</v>
+        <v>413</v>
       </c>
       <c r="C6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D6">
-        <v>111</v>
+        <v>696</v>
       </c>
       <c r="E6">
-        <v>111</v>
+        <v>696</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>152</v>
+        <v>414</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D7">
-        <v>44</v>
+        <v>97</v>
       </c>
       <c r="E7">
-        <v>44</v>
+        <v>97</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>153</v>
+        <v>415</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D8">
-        <v>18</v>
+        <v>318</v>
       </c>
       <c r="E8">
-        <v>18</v>
+        <v>318</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>154</v>
+        <v>416</v>
       </c>
       <c r="C9" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D9">
-        <v>96</v>
+        <v>107</v>
       </c>
       <c r="E9">
-        <v>96</v>
+        <v>107</v>
       </c>
     </row>
     <row r="10"/>
     <row r="11">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
         <v>7</v>
       </c>
       <c r="C11" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D11">
-        <v>32895</v>
+        <v>37811</v>
       </c>
       <c r="E11">
-        <v>32895</v>
+        <v>37811</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B12" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="C12" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D12">
-        <v>4998</v>
+        <v>6360</v>
       </c>
       <c r="E12">
-        <v>4998</v>
+        <v>6360</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>155</v>
+        <v>417</v>
       </c>
       <c r="C13" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D13">
-        <v>20287</v>
+        <v>22086</v>
       </c>
       <c r="E13">
-        <v>20287</v>
+        <v>22086</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>156</v>
+        <v>418</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D14">
-        <v>5139</v>
+        <v>3692</v>
       </c>
       <c r="E14">
-        <v>5139</v>
+        <v>3692</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>3</v>
       </c>
       <c r="B15" t="s">
-        <v>157</v>
+        <v>419</v>
       </c>
       <c r="C15" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D15">
-        <v>776</v>
+        <v>956</v>
       </c>
       <c r="E15">
-        <v>776</v>
+        <v>956</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>4</v>
       </c>
       <c r="B16" t="s">
-        <v>158</v>
+        <v>420</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D16">
-        <v>617</v>
+        <v>1413</v>
       </c>
       <c r="E16">
-        <v>617</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>5</v>
       </c>
       <c r="B17" t="s">
-        <v>159</v>
+        <v>421</v>
       </c>
       <c r="C17" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D17">
-        <v>402</v>
+        <v>1006</v>
       </c>
       <c r="E17">
-        <v>402</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>6</v>
       </c>
       <c r="B18" t="s">
-        <v>160</v>
+        <v>422</v>
       </c>
       <c r="C18" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D18">
-        <v>676</v>
+        <v>2298</v>
       </c>
       <c r="E18">
-        <v>676</v>
+        <v>2298</v>
       </c>
     </row>
     <row r="19"/>
     <row r="20">
       <c r="A20">
         <v>3</v>
       </c>
       <c r="B20" t="s">
         <v>8</v>
       </c>
       <c r="C20" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D20">
-        <v>223520</v>
+        <v>211664</v>
       </c>
       <c r="E20">
-        <v>223520</v>
+        <v>211664</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B21" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="C21" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D21">
-        <v>21203</v>
+        <v>19141</v>
       </c>
       <c r="E21">
-        <v>21203</v>
+        <v>19141</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1</v>
       </c>
       <c r="B22" t="s">
-        <v>161</v>
+        <v>423</v>
       </c>
       <c r="C22" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D22">
-        <v>44947</v>
+        <v>17785</v>
       </c>
       <c r="E22">
-        <v>44947</v>
+        <v>17785</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2</v>
       </c>
       <c r="B23" t="s">
-        <v>162</v>
+        <v>424</v>
       </c>
       <c r="C23" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D23">
-        <v>27199</v>
+        <v>117625</v>
       </c>
       <c r="E23">
-        <v>27199</v>
+        <v>117625</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
-        <v>163</v>
+        <v>425</v>
       </c>
       <c r="C24" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D24">
-        <v>45948</v>
+        <v>5439</v>
       </c>
       <c r="E24">
-        <v>45948</v>
+        <v>5439</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>4</v>
       </c>
       <c r="B25" t="s">
-        <v>164</v>
+        <v>426</v>
       </c>
       <c r="C25" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D25">
-        <v>51035</v>
+        <v>15432</v>
       </c>
       <c r="E25">
-        <v>51035</v>
+        <v>15432</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>5</v>
       </c>
       <c r="B26" t="s">
-        <v>165</v>
+        <v>427</v>
       </c>
       <c r="C26" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D26">
-        <v>6166</v>
+        <v>32414</v>
       </c>
       <c r="E26">
-        <v>6166</v>
+        <v>32414</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>6</v>
       </c>
       <c r="B27" t="s">
-        <v>166</v>
+        <v>428</v>
       </c>
       <c r="C27" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D27">
-        <v>27022</v>
+        <v>3828</v>
       </c>
       <c r="E27">
-        <v>27022</v>
+        <v>3828</v>
       </c>
     </row>
     <row r="28"/>
     <row r="29">
       <c r="A29">
         <v>4</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D29">
-        <v>34303</v>
+        <v>50517</v>
       </c>
       <c r="E29">
-        <v>34303</v>
+        <v>50517</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B30" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="C30" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D30">
-        <v>3930</v>
+        <v>5899</v>
       </c>
       <c r="E30">
-        <v>3930</v>
+        <v>5899</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1</v>
       </c>
       <c r="B31" t="s">
-        <v>167</v>
+        <v>429</v>
       </c>
       <c r="C31" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D31">
-        <v>4385</v>
+        <v>19036</v>
       </c>
       <c r="E31">
-        <v>4385</v>
+        <v>19036</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>2</v>
       </c>
       <c r="B32" t="s">
-        <v>168</v>
+        <v>430</v>
       </c>
       <c r="C32" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D32">
-        <v>8075</v>
+        <v>21746</v>
       </c>
       <c r="E32">
-        <v>8075</v>
+        <v>21746</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>3</v>
       </c>
       <c r="B33" t="s">
-        <v>169</v>
+        <v>431</v>
       </c>
       <c r="C33" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D33">
-        <v>15812</v>
+        <v>1687</v>
       </c>
       <c r="E33">
-        <v>15812</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>4</v>
       </c>
       <c r="B34" t="s">
-        <v>170</v>
+        <v>432</v>
       </c>
       <c r="C34" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D34">
-        <v>916</v>
+        <v>1398</v>
       </c>
       <c r="E34">
-        <v>916</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>5</v>
       </c>
       <c r="B35" t="s">
-        <v>171</v>
+        <v>433</v>
       </c>
       <c r="C35" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D35">
-        <v>681</v>
+        <v>429</v>
       </c>
       <c r="E35">
-        <v>681</v>
+        <v>429</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>6</v>
       </c>
       <c r="B36" t="s">
-        <v>172</v>
+        <v>434</v>
       </c>
       <c r="C36" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D36">
-        <v>504</v>
+        <v>322</v>
       </c>
       <c r="E36">
-        <v>504</v>
+        <v>322</v>
       </c>
     </row>
     <row r="37"/>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D38">
-        <v>3496</v>
+        <v>3662</v>
       </c>
       <c r="E38">
-        <v>3496</v>
+        <v>3662</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B39" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="C39" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D39">
-        <v>615</v>
+        <v>691</v>
       </c>
       <c r="E39">
-        <v>615</v>
+        <v>691</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>173</v>
+        <v>435</v>
       </c>
       <c r="C40" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D40">
-        <v>1166</v>
+        <v>1195</v>
       </c>
       <c r="E40">
-        <v>1166</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>174</v>
+        <v>436</v>
       </c>
       <c r="C41" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D41">
-        <v>284</v>
+        <v>881</v>
       </c>
       <c r="E41">
-        <v>284</v>
+        <v>881</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>175</v>
+        <v>437</v>
       </c>
       <c r="C42" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D42">
-        <v>194</v>
+        <v>309</v>
       </c>
       <c r="E42">
-        <v>194</v>
+        <v>309</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>176</v>
+        <v>438</v>
       </c>
       <c r="C43" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D43">
-        <v>471</v>
+        <v>298</v>
       </c>
       <c r="E43">
-        <v>471</v>
+        <v>298</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>177</v>
+        <v>439</v>
       </c>
       <c r="C44" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D44">
-        <v>609</v>
+        <v>106</v>
       </c>
       <c r="E44">
-        <v>609</v>
+        <v>106</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>178</v>
+        <v>440</v>
       </c>
       <c r="C45" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D45">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E45">
-        <v>157</v>
+        <v>182</v>
       </c>
     </row>
     <row r="46"/>
     <row r="47">
       <c r="A47">
         <v>6</v>
       </c>
       <c r="B47" t="s">
         <v>11</v>
       </c>
       <c r="C47" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D47">
-        <v>764</v>
+        <v>720</v>
       </c>
       <c r="E47">
-        <v>764</v>
+        <v>720</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B48" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="C48" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D48">
-        <v>581</v>
+        <v>321</v>
       </c>
       <c r="E48">
-        <v>581</v>
+        <v>321</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1</v>
       </c>
       <c r="B49" t="s">
-        <v>179</v>
+        <v>441</v>
       </c>
       <c r="C49" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D49">
-        <v>183</v>
+        <v>399</v>
       </c>
       <c r="E49">
-        <v>183</v>
+        <v>399</v>
       </c>
     </row>
     <row r="50"/>
     <row r="51">
       <c r="A51">
         <v>7</v>
       </c>
       <c r="B51" t="s">
         <v>12</v>
       </c>
       <c r="C51" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D51">
-        <v>963</v>
+        <v>1215</v>
       </c>
       <c r="E51">
-        <v>963</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B52" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="C52" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D52">
-        <v>531</v>
+        <v>437</v>
       </c>
       <c r="E52">
-        <v>531</v>
+        <v>437</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>1</v>
       </c>
       <c r="B53" t="s">
-        <v>180</v>
+        <v>442</v>
       </c>
       <c r="C53" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D53">
-        <v>213</v>
+        <v>622</v>
       </c>
       <c r="E53">
-        <v>213</v>
+        <v>622</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>2</v>
       </c>
       <c r="B54" t="s">
-        <v>181</v>
+        <v>443</v>
       </c>
       <c r="C54" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D54">
-        <v>130</v>
+        <v>156</v>
       </c>
       <c r="E54">
-        <v>130</v>
-[...19 lines deleted...]
-    <row r="56"/>
+        <v>156</v>
+      </c>
+    </row>
+    <row r="55"/>
+    <row r="56">
+      <c r="A56">
+        <v>8</v>
+      </c>
+      <c r="B56" t="s">
+        <v>175</v>
+      </c>
+      <c r="C56" t="s">
+        <v>30</v>
+      </c>
+      <c r="D56">
+        <v>2167</v>
+      </c>
+      <c r="E56">
+        <v>2167</v>
+      </c>
+    </row>
     <row r="57">
-      <c r="A57">
-        <v>9</v>
+      <c r="A57" t="s">
+        <v>25</v>
       </c>
       <c r="B57" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="C57" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D57">
-        <v>646</v>
+        <v>618</v>
       </c>
       <c r="E57">
-        <v>646</v>
+        <v>618</v>
       </c>
     </row>
     <row r="58">
-      <c r="A58" t="s">
-        <v>30</v>
+      <c r="A58">
+        <v>1</v>
       </c>
       <c r="B58" t="s">
-        <v>30</v>
+        <v>444</v>
       </c>
       <c r="C58" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D58">
-        <v>440</v>
+        <v>1199</v>
       </c>
       <c r="E58">
-        <v>440</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
+        <v>2</v>
+      </c>
+      <c r="B59" t="s">
+        <v>445</v>
+      </c>
+      <c r="C59" t="s">
+        <v>33</v>
+      </c>
+      <c r="D59">
+        <v>350</v>
+      </c>
+      <c r="E59">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="60"/>
+    <row r="61">
+      <c r="A61">
+        <v>9</v>
+      </c>
+      <c r="B61" t="s">
+        <v>13</v>
+      </c>
+      <c r="C61" t="s">
+        <v>30</v>
+      </c>
+      <c r="D61">
+        <v>185</v>
+      </c>
+      <c r="E61">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="s">
+        <v>25</v>
+      </c>
+      <c r="B62" t="s">
+        <v>25</v>
+      </c>
+      <c r="C62" t="s">
+        <v>31</v>
+      </c>
+      <c r="D62">
+        <v>106</v>
+      </c>
+      <c r="E62">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
         <v>1</v>
       </c>
-      <c r="B59" t="s">
-[...48 lines deleted...]
-      <c r="A63" t="s">
+      <c r="B63" t="s">
+        <v>446</v>
+      </c>
+      <c r="C63" t="s">
+        <v>33</v>
+      </c>
+      <c r="D63">
+        <v>79</v>
+      </c>
+      <c r="E63">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="64"/>
+    <row r="65">
+      <c r="A65">
+        <v>10</v>
+      </c>
+      <c r="B65" t="s">
+        <v>14</v>
+      </c>
+      <c r="C65" t="s">
         <v>30</v>
       </c>
-      <c r="B63" t="s">
-[...13 lines deleted...]
-      <c r="A64">
+      <c r="D65">
+        <v>5101</v>
+      </c>
+      <c r="E65">
+        <v>5101</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="s">
+        <v>25</v>
+      </c>
+      <c r="B66" t="s">
+        <v>25</v>
+      </c>
+      <c r="C66" t="s">
+        <v>31</v>
+      </c>
+      <c r="D66">
+        <v>275</v>
+      </c>
+      <c r="E66">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
         <v>1</v>
       </c>
-      <c r="B64" t="s">
-[...33 lines deleted...]
-      </c>
       <c r="B67" t="s">
-        <v>30</v>
+        <v>447</v>
       </c>
       <c r="C67" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D67">
-        <v>109</v>
+        <v>4437</v>
       </c>
       <c r="E67">
-        <v>109</v>
+        <v>4437</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B68" t="s">
-        <v>186</v>
+        <v>448</v>
       </c>
       <c r="C68" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D68">
-        <v>161</v>
+        <v>107</v>
       </c>
       <c r="E68">
-        <v>161</v>
+        <v>107</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B69" t="s">
-        <v>187</v>
+        <v>449</v>
       </c>
       <c r="C69" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D69">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="E69">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="70"/>
+        <v>80</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>4</v>
+      </c>
+      <c r="B70" t="s">
+        <v>450</v>
+      </c>
+      <c r="C70" t="s">
+        <v>33</v>
+      </c>
+      <c r="D70">
+        <v>118</v>
+      </c>
+      <c r="E70">
+        <v>118</v>
+      </c>
+    </row>
     <row r="71">
       <c r="A71">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="B71" t="s">
-        <v>19</v>
+        <v>451</v>
       </c>
       <c r="C71" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D71">
-        <v>10088</v>
+        <v>84</v>
       </c>
       <c r="E71">
-        <v>10088</v>
-[...18 lines deleted...]
-    </row>
+        <v>84</v>
+      </c>
+    </row>
+    <row r="72"/>
     <row r="73">
       <c r="A73">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B73" t="s">
-        <v>188</v>
+        <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="D73">
-        <v>8774</v>
+        <v>197</v>
       </c>
       <c r="E73">
-        <v>8774</v>
+        <v>197</v>
       </c>
     </row>
     <row r="74">
-      <c r="A74">
-        <v>2</v>
+      <c r="A74" t="s">
+        <v>25</v>
       </c>
       <c r="B74" t="s">
-        <v>189</v>
+        <v>25</v>
       </c>
       <c r="C74" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="D74">
-        <v>376</v>
+        <v>112</v>
       </c>
       <c r="E74">
-        <v>376</v>
+        <v>112</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B75" t="s">
-        <v>190</v>
+        <v>452</v>
       </c>
       <c r="C75" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D75">
-        <v>105</v>
+        <v>85</v>
       </c>
       <c r="E75">
-        <v>105</v>
+        <v>85</v>
       </c>
     </row>
     <row r="76"/>
     <row r="77">
       <c r="A77">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B77" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C77" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D77">
-        <v>3513</v>
+        <v>9751</v>
       </c>
       <c r="E77">
-        <v>3513</v>
+        <v>9751</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B78" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="C78" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D78">
-        <v>1335</v>
+        <v>1472</v>
       </c>
       <c r="E78">
-        <v>1335</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1</v>
       </c>
       <c r="B79" t="s">
-        <v>191</v>
+        <v>453</v>
       </c>
       <c r="C79" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D79">
-        <v>1016</v>
+        <v>4624</v>
       </c>
       <c r="E79">
-        <v>1016</v>
+        <v>4624</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>2</v>
       </c>
       <c r="B80" t="s">
-        <v>192</v>
+        <v>454</v>
       </c>
       <c r="C80" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D80">
-        <v>434</v>
+        <v>1695</v>
       </c>
       <c r="E80">
-        <v>434</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>3</v>
       </c>
       <c r="B81" t="s">
-        <v>193</v>
+        <v>455</v>
       </c>
       <c r="C81" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D81">
-        <v>299</v>
+        <v>1265</v>
       </c>
       <c r="E81">
-        <v>299</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>4</v>
       </c>
       <c r="B82" t="s">
-        <v>194</v>
+        <v>456</v>
       </c>
       <c r="C82" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D82">
-        <v>234</v>
+        <v>391</v>
       </c>
       <c r="E82">
-        <v>234</v>
+        <v>391</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>5</v>
       </c>
       <c r="B83" t="s">
-        <v>195</v>
+        <v>457</v>
       </c>
       <c r="C83" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D83">
-        <v>60</v>
+        <v>304</v>
       </c>
       <c r="E83">
-        <v>60</v>
-[...19 lines deleted...]
-    <row r="85"/>
+        <v>304</v>
+      </c>
+    </row>
+    <row r="84"/>
+    <row r="85">
+      <c r="A85">
+        <v>15</v>
+      </c>
+      <c r="B85" t="s">
+        <v>17</v>
+      </c>
+      <c r="C85" t="s">
+        <v>30</v>
+      </c>
+      <c r="D85">
+        <v>7823</v>
+      </c>
+      <c r="E85">
+        <v>7823</v>
+      </c>
+    </row>
     <row r="86">
-      <c r="A86">
-        <v>16</v>
+      <c r="A86" t="s">
+        <v>25</v>
       </c>
       <c r="B86" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="C86" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D86">
-        <v>262</v>
+        <v>2949</v>
       </c>
       <c r="E86">
-        <v>262</v>
+        <v>2949</v>
       </c>
     </row>
     <row r="87">
-      <c r="A87" t="s">
-        <v>30</v>
+      <c r="A87">
+        <v>1</v>
       </c>
       <c r="B87" t="s">
-        <v>30</v>
+        <v>458</v>
       </c>
       <c r="C87" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D87">
-        <v>102</v>
+        <v>1586</v>
       </c>
       <c r="E87">
-        <v>102</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B88" t="s">
-        <v>197</v>
+        <v>459</v>
       </c>
       <c r="C88" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D88">
-        <v>41</v>
+        <v>1474</v>
       </c>
       <c r="E88">
-        <v>41</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B89" t="s">
-        <v>198</v>
+        <v>460</v>
       </c>
       <c r="C89" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D89">
-        <v>67</v>
+        <v>840</v>
       </c>
       <c r="E89">
-        <v>67</v>
+        <v>840</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B90" t="s">
-        <v>199</v>
+        <v>461</v>
       </c>
       <c r="C90" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D90">
-        <v>27</v>
+        <v>348</v>
       </c>
       <c r="E90">
-        <v>27</v>
+        <v>348</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
+        <v>5</v>
+      </c>
+      <c r="B91" t="s">
+        <v>462</v>
+      </c>
+      <c r="C91" t="s">
+        <v>33</v>
+      </c>
+      <c r="D91">
+        <v>379</v>
+      </c>
+      <c r="E91">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>6</v>
+      </c>
+      <c r="B92" t="s">
+        <v>463</v>
+      </c>
+      <c r="C92" t="s">
+        <v>33</v>
+      </c>
+      <c r="D92">
+        <v>247</v>
+      </c>
+      <c r="E92">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="93"/>
+    <row r="94">
+      <c r="A94">
+        <v>16</v>
+      </c>
+      <c r="B94" t="s">
+        <v>18</v>
+      </c>
+      <c r="C94" t="s">
+        <v>30</v>
+      </c>
+      <c r="D94">
+        <v>646</v>
+      </c>
+      <c r="E94">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="s">
+        <v>25</v>
+      </c>
+      <c r="B95" t="s">
+        <v>25</v>
+      </c>
+      <c r="C95" t="s">
+        <v>31</v>
+      </c>
+      <c r="D95">
+        <v>131</v>
+      </c>
+      <c r="E95">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>1</v>
+      </c>
+      <c r="B96" t="s">
+        <v>464</v>
+      </c>
+      <c r="C96" t="s">
+        <v>33</v>
+      </c>
+      <c r="D96">
+        <v>300</v>
+      </c>
+      <c r="E96">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>2</v>
+      </c>
+      <c r="B97" t="s">
+        <v>465</v>
+      </c>
+      <c r="C97" t="s">
+        <v>33</v>
+      </c>
+      <c r="D97">
+        <v>110</v>
+      </c>
+      <c r="E97">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>3</v>
+      </c>
+      <c r="B98" t="s">
+        <v>466</v>
+      </c>
+      <c r="C98" t="s">
+        <v>33</v>
+      </c>
+      <c r="D98">
+        <v>39</v>
+      </c>
+      <c r="E98">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
         <v>4</v>
       </c>
-      <c r="B91" t="s">
-[...2 lines deleted...]
-      <c r="C91" t="s">
+      <c r="B99" t="s">
+        <v>467</v>
+      </c>
+      <c r="C99" t="s">
+        <v>33</v>
+      </c>
+      <c r="D99">
+        <v>66</v>
+      </c>
+      <c r="E99">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="100"/>
+    <row r="101">
+      <c r="A101">
+        <v>17</v>
+      </c>
+      <c r="B101" t="s">
+        <v>176</v>
+      </c>
+      <c r="C101" t="s">
+        <v>30</v>
+      </c>
+      <c r="D101">
+        <v>410</v>
+      </c>
+      <c r="E101">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="s">
+        <v>25</v>
+      </c>
+      <c r="B102" t="s">
+        <v>25</v>
+      </c>
+      <c r="C102" t="s">
+        <v>31</v>
+      </c>
+      <c r="D102">
+        <v>110</v>
+      </c>
+      <c r="E102">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>1</v>
+      </c>
+      <c r="B103" t="s">
+        <v>468</v>
+      </c>
+      <c r="C103" t="s">
+        <v>33</v>
+      </c>
+      <c r="D103">
+        <v>204</v>
+      </c>
+      <c r="E103">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>2</v>
+      </c>
+      <c r="B104" t="s">
+        <v>469</v>
+      </c>
+      <c r="C104" t="s">
+        <v>33</v>
+      </c>
+      <c r="D104">
+        <v>33</v>
+      </c>
+      <c r="E104">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>3</v>
+      </c>
+      <c r="B105" t="s">
+        <v>470</v>
+      </c>
+      <c r="C105" t="s">
+        <v>33</v>
+      </c>
+      <c r="D105">
         <v>38</v>
       </c>
-      <c r="D91">
-[...2 lines deleted...]
-      <c r="E91">
+      <c r="E105">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>4</v>
+      </c>
+      <c r="B106" t="s">
+        <v>471</v>
+      </c>
+      <c r="C106" t="s">
+        <v>33</v>
+      </c>
+      <c r="D106">
+        <v>25</v>
+      </c>
+      <c r="E106">
         <v>25</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="O1" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="O1" s="1" t="s">
+      <c r="P1" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="P1" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q1" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="T1" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="R1" s="1" t="s">
+      <c r="U1" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="S1" s="1" t="s">
+      <c r="V1" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="X1" s="1" t="s">
         <v>19</v>
-      </c>
-[...13 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C2" t="s">
-        <v>201</v>
+        <v>472</v>
       </c>
       <c r="D2" t="s">
-        <v>202</v>
+        <v>473</v>
       </c>
       <c r="E2" t="s">
-        <v>203</v>
+        <v>474</v>
       </c>
       <c r="F2" t="s">
-        <v>204</v>
+        <v>475</v>
       </c>
       <c r="G2">
         <v>14367</v>
       </c>
       <c r="H2">
         <v>53917</v>
       </c>
       <c r="I2">
         <v>203426</v>
       </c>
       <c r="J2">
         <v>72137</v>
       </c>
       <c r="K2">
         <v>24401</v>
       </c>
       <c r="L2">
         <v>1471</v>
       </c>
       <c r="M2">
         <v>2525</v>
       </c>
       <c r="N2">
         <v>3286</v>
       </c>
@@ -14556,54 +8819,54 @@
       </c>
       <c r="R2">
         <v>121</v>
       </c>
       <c r="S2">
         <v>23805</v>
       </c>
       <c r="T2">
         <v>5216</v>
       </c>
       <c r="U2">
         <v>1259</v>
       </c>
       <c r="V2">
         <v>4614</v>
       </c>
       <c r="W2">
         <v>407</v>
       </c>
       <c r="X2">
         <v>422451</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B3" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="G3">
         <v>14367</v>
       </c>
       <c r="H3">
         <v>53917</v>
       </c>
       <c r="I3">
         <v>203426</v>
       </c>
       <c r="J3">
         <v>72137</v>
       </c>
       <c r="K3">
         <v>24401</v>
       </c>
       <c r="L3">
         <v>1471</v>
       </c>
       <c r="M3">
         <v>2525</v>
       </c>
       <c r="N3">
         <v>3286</v>
       </c>
@@ -14620,2708 +8883,7987 @@
         <v>121</v>
       </c>
       <c r="S3">
         <v>23805</v>
       </c>
       <c r="T3">
         <v>5216</v>
       </c>
       <c r="U3">
         <v>1259</v>
       </c>
       <c r="V3">
         <v>4614</v>
       </c>
       <c r="W3">
         <v>407</v>
       </c>
       <c r="X3">
         <v>422451</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>204</v>
+        <v>475</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D2">
         <v>14367</v>
       </c>
       <c r="E2">
         <v>14367</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B3" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="C3" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D3">
         <v>4336</v>
       </c>
       <c r="E3">
         <v>4336</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>205</v>
+        <v>476</v>
       </c>
       <c r="C4" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D4">
         <v>4424</v>
       </c>
       <c r="E4">
         <v>4424</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>206</v>
+        <v>477</v>
       </c>
       <c r="C5" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D5">
         <v>2691</v>
       </c>
       <c r="E5">
         <v>2691</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>207</v>
+        <v>478</v>
       </c>
       <c r="C6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D6">
         <v>359</v>
       </c>
       <c r="E6">
         <v>359</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>208</v>
+        <v>479</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D7">
         <v>1313</v>
       </c>
       <c r="E7">
         <v>1313</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>209</v>
+        <v>480</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D8">
         <v>299</v>
       </c>
       <c r="E8">
         <v>299</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>210</v>
+        <v>481</v>
       </c>
       <c r="C9" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D9">
         <v>368</v>
       </c>
       <c r="E9">
         <v>368</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>211</v>
+        <v>482</v>
       </c>
       <c r="C10" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D10">
         <v>47</v>
       </c>
       <c r="E10">
         <v>47</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>212</v>
+        <v>483</v>
       </c>
       <c r="C11" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D11">
         <v>219</v>
       </c>
       <c r="E11">
         <v>219</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>213</v>
+        <v>484</v>
       </c>
       <c r="C12" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D12">
         <v>106</v>
       </c>
       <c r="E12">
         <v>106</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>214</v>
+        <v>485</v>
       </c>
       <c r="C13" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D13">
         <v>97</v>
       </c>
       <c r="E13">
         <v>97</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>215</v>
+        <v>486</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D14">
         <v>60</v>
       </c>
       <c r="E14">
         <v>60</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15" t="s">
-        <v>216</v>
+        <v>487</v>
       </c>
       <c r="C15" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D15">
         <v>48</v>
       </c>
       <c r="E15">
         <v>48</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17">
         <v>2</v>
       </c>
       <c r="B17" t="s">
         <v>7</v>
       </c>
       <c r="C17" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D17">
         <v>53917</v>
       </c>
       <c r="E17">
         <v>53917</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B18" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="C18" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D18">
         <v>10549</v>
       </c>
       <c r="E18">
         <v>10549</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1</v>
       </c>
       <c r="B19" t="s">
-        <v>217</v>
+        <v>488</v>
       </c>
       <c r="C19" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D19">
         <v>9028</v>
       </c>
       <c r="E19">
         <v>9028</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>2</v>
       </c>
       <c r="B20" t="s">
-        <v>218</v>
+        <v>489</v>
       </c>
       <c r="C20" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D20">
         <v>12416</v>
       </c>
       <c r="E20">
         <v>12416</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>3</v>
       </c>
       <c r="B21" t="s">
-        <v>219</v>
+        <v>490</v>
       </c>
       <c r="C21" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D21">
         <v>6196</v>
       </c>
       <c r="E21">
         <v>6196</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>4</v>
       </c>
       <c r="B22" t="s">
-        <v>220</v>
+        <v>491</v>
       </c>
       <c r="C22" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D22">
         <v>4845</v>
       </c>
       <c r="E22">
         <v>4845</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>5</v>
       </c>
       <c r="B23" t="s">
-        <v>221</v>
+        <v>492</v>
       </c>
       <c r="C23" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D23">
         <v>510</v>
       </c>
       <c r="E23">
         <v>510</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>6</v>
       </c>
       <c r="B24" t="s">
-        <v>222</v>
+        <v>493</v>
       </c>
       <c r="C24" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D24">
         <v>4290</v>
       </c>
       <c r="E24">
         <v>4290</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>7</v>
       </c>
       <c r="B25" t="s">
-        <v>223</v>
+        <v>494</v>
       </c>
       <c r="C25" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D25">
         <v>767</v>
       </c>
       <c r="E25">
         <v>767</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>8</v>
       </c>
       <c r="B26" t="s">
-        <v>224</v>
+        <v>495</v>
       </c>
       <c r="C26" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D26">
         <v>320</v>
       </c>
       <c r="E26">
         <v>320</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>9</v>
       </c>
       <c r="B27" t="s">
-        <v>225</v>
+        <v>496</v>
       </c>
       <c r="C27" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D27">
         <v>416</v>
       </c>
       <c r="E27">
         <v>416</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>10</v>
       </c>
       <c r="B28" t="s">
-        <v>226</v>
+        <v>497</v>
       </c>
       <c r="C28" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D28">
         <v>279</v>
       </c>
       <c r="E28">
         <v>279</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>11</v>
       </c>
       <c r="B29" t="s">
-        <v>227</v>
+        <v>498</v>
       </c>
       <c r="C29" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D29">
         <v>370</v>
       </c>
       <c r="E29">
         <v>370</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>12</v>
       </c>
       <c r="B30" t="s">
-        <v>228</v>
+        <v>499</v>
       </c>
       <c r="C30" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D30">
         <v>3931</v>
       </c>
       <c r="E30">
         <v>3931</v>
       </c>
     </row>
     <row r="31"/>
     <row r="32">
       <c r="A32">
         <v>3</v>
       </c>
       <c r="B32" t="s">
         <v>8</v>
       </c>
       <c r="C32" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D32">
         <v>203426</v>
       </c>
       <c r="E32">
         <v>203426</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B33" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="C33" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D33">
         <v>25829</v>
       </c>
       <c r="E33">
         <v>25829</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1</v>
       </c>
       <c r="B34" t="s">
-        <v>229</v>
+        <v>500</v>
       </c>
       <c r="C34" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D34">
         <v>29640</v>
       </c>
       <c r="E34">
         <v>29640</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>2</v>
       </c>
       <c r="B35" t="s">
-        <v>230</v>
+        <v>501</v>
       </c>
       <c r="C35" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D35">
         <v>24424</v>
       </c>
       <c r="E35">
         <v>24424</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>3</v>
       </c>
       <c r="B36" t="s">
-        <v>231</v>
+        <v>502</v>
       </c>
       <c r="C36" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D36">
         <v>3666</v>
       </c>
       <c r="E36">
         <v>3666</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>4</v>
       </c>
       <c r="B37" t="s">
-        <v>232</v>
+        <v>503</v>
       </c>
       <c r="C37" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D37">
         <v>16864</v>
       </c>
       <c r="E37">
         <v>16864</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
-        <v>233</v>
+        <v>504</v>
       </c>
       <c r="C38" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D38">
         <v>34931</v>
       </c>
       <c r="E38">
         <v>34931</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>6</v>
       </c>
       <c r="B39" t="s">
-        <v>234</v>
+        <v>505</v>
       </c>
       <c r="C39" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D39">
         <v>1213</v>
       </c>
       <c r="E39">
         <v>1213</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>7</v>
       </c>
       <c r="B40" t="s">
-        <v>235</v>
+        <v>506</v>
       </c>
       <c r="C40" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D40">
         <v>31922</v>
       </c>
       <c r="E40">
         <v>31922</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>8</v>
       </c>
       <c r="B41" t="s">
-        <v>236</v>
+        <v>507</v>
       </c>
       <c r="C41" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D41">
         <v>12835</v>
       </c>
       <c r="E41">
         <v>12835</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>9</v>
       </c>
       <c r="B42" t="s">
-        <v>237</v>
+        <v>508</v>
       </c>
       <c r="C42" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D42">
         <v>9765</v>
       </c>
       <c r="E42">
         <v>9765</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>10</v>
       </c>
       <c r="B43" t="s">
-        <v>238</v>
+        <v>509</v>
       </c>
       <c r="C43" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D43">
         <v>2148</v>
       </c>
       <c r="E43">
         <v>2148</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>11</v>
       </c>
       <c r="B44" t="s">
-        <v>239</v>
+        <v>510</v>
       </c>
       <c r="C44" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D44">
         <v>9790</v>
       </c>
       <c r="E44">
         <v>9790</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>12</v>
       </c>
       <c r="B45" t="s">
-        <v>240</v>
+        <v>511</v>
       </c>
       <c r="C45" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D45">
         <v>399</v>
       </c>
       <c r="E45">
         <v>399</v>
       </c>
     </row>
     <row r="46"/>
     <row r="47">
       <c r="A47">
         <v>4</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D47">
         <v>72137</v>
       </c>
       <c r="E47">
         <v>72137</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B48" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="C48" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D48">
         <v>9523</v>
       </c>
       <c r="E48">
         <v>9523</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1</v>
       </c>
       <c r="B49" t="s">
-        <v>241</v>
+        <v>512</v>
       </c>
       <c r="C49" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D49">
         <v>25154</v>
       </c>
       <c r="E49">
         <v>25154</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>2</v>
       </c>
       <c r="B50" t="s">
-        <v>242</v>
+        <v>513</v>
       </c>
       <c r="C50" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D50">
         <v>5501</v>
       </c>
       <c r="E50">
         <v>5501</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>3</v>
       </c>
       <c r="B51" t="s">
-        <v>243</v>
+        <v>514</v>
       </c>
       <c r="C51" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D51">
         <v>8130</v>
       </c>
       <c r="E51">
         <v>8130</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>4</v>
       </c>
       <c r="B52" t="s">
-        <v>244</v>
+        <v>515</v>
       </c>
       <c r="C52" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D52">
         <v>12092</v>
       </c>
       <c r="E52">
         <v>12092</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>5</v>
       </c>
       <c r="B53" t="s">
-        <v>245</v>
+        <v>516</v>
       </c>
       <c r="C53" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D53">
         <v>8590</v>
       </c>
       <c r="E53">
         <v>8590</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>6</v>
       </c>
       <c r="B54" t="s">
-        <v>246</v>
+        <v>517</v>
       </c>
       <c r="C54" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D54">
         <v>767</v>
       </c>
       <c r="E54">
         <v>767</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>7</v>
       </c>
       <c r="B55" t="s">
-        <v>247</v>
+        <v>518</v>
       </c>
       <c r="C55" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D55">
         <v>719</v>
       </c>
       <c r="E55">
         <v>719</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>8</v>
       </c>
       <c r="B56" t="s">
-        <v>248</v>
+        <v>519</v>
       </c>
       <c r="C56" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D56">
         <v>209</v>
       </c>
       <c r="E56">
         <v>209</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>9</v>
       </c>
       <c r="B57" t="s">
-        <v>249</v>
+        <v>520</v>
       </c>
       <c r="C57" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D57">
         <v>357</v>
       </c>
       <c r="E57">
         <v>357</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>10</v>
       </c>
       <c r="B58" t="s">
-        <v>250</v>
+        <v>521</v>
       </c>
       <c r="C58" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D58">
         <v>407</v>
       </c>
       <c r="E58">
         <v>407</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>11</v>
       </c>
       <c r="B59" t="s">
-        <v>251</v>
+        <v>522</v>
       </c>
       <c r="C59" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D59">
         <v>172</v>
       </c>
       <c r="E59">
         <v>172</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>12</v>
       </c>
       <c r="B60" t="s">
-        <v>252</v>
+        <v>523</v>
       </c>
       <c r="C60" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D60">
         <v>516</v>
       </c>
       <c r="E60">
         <v>516</v>
       </c>
     </row>
     <row r="61"/>
     <row r="62">
       <c r="A62">
         <v>5</v>
       </c>
       <c r="B62" t="s">
         <v>10</v>
       </c>
       <c r="C62" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D62">
         <v>24401</v>
       </c>
       <c r="E62">
         <v>24401</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B63" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="C63" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D63">
         <v>3452</v>
       </c>
       <c r="E63">
         <v>3452</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>253</v>
+        <v>524</v>
       </c>
       <c r="C64" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D64">
         <v>12286</v>
       </c>
       <c r="E64">
         <v>12286</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2</v>
       </c>
       <c r="B65" t="s">
-        <v>254</v>
+        <v>525</v>
       </c>
       <c r="C65" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D65">
         <v>5268</v>
       </c>
       <c r="E65">
         <v>5268</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>3</v>
       </c>
       <c r="B66" t="s">
-        <v>255</v>
+        <v>526</v>
       </c>
       <c r="C66" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D66">
         <v>342</v>
       </c>
       <c r="E66">
         <v>342</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>4</v>
       </c>
       <c r="B67" t="s">
-        <v>256</v>
+        <v>527</v>
       </c>
       <c r="C67" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D67">
         <v>438</v>
       </c>
       <c r="E67">
         <v>438</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>5</v>
       </c>
       <c r="B68" t="s">
-        <v>257</v>
+        <v>528</v>
       </c>
       <c r="C68" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D68">
         <v>775</v>
       </c>
       <c r="E68">
         <v>775</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>6</v>
       </c>
       <c r="B69" t="s">
-        <v>258</v>
+        <v>529</v>
       </c>
       <c r="C69" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D69">
         <v>654</v>
       </c>
       <c r="E69">
         <v>654</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>7</v>
       </c>
       <c r="B70" t="s">
-        <v>259</v>
+        <v>530</v>
       </c>
       <c r="C70" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D70">
         <v>663</v>
       </c>
       <c r="E70">
         <v>663</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>8</v>
       </c>
       <c r="B71" t="s">
-        <v>260</v>
+        <v>531</v>
       </c>
       <c r="C71" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D71">
         <v>123</v>
       </c>
       <c r="E71">
         <v>123</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>9</v>
       </c>
       <c r="B72" t="s">
-        <v>261</v>
+        <v>532</v>
       </c>
       <c r="C72" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D72">
         <v>223</v>
       </c>
       <c r="E72">
         <v>223</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>10</v>
       </c>
       <c r="B73" t="s">
-        <v>262</v>
+        <v>533</v>
       </c>
       <c r="C73" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D73">
         <v>69</v>
       </c>
       <c r="E73">
         <v>69</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>11</v>
       </c>
       <c r="B74" t="s">
-        <v>263</v>
+        <v>534</v>
       </c>
       <c r="C74" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D74">
         <v>108</v>
       </c>
       <c r="E74">
         <v>108</v>
       </c>
     </row>
     <row r="75"/>
     <row r="76">
       <c r="A76">
         <v>6</v>
       </c>
       <c r="B76" t="s">
         <v>11</v>
       </c>
       <c r="C76" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D76">
         <v>1471</v>
       </c>
       <c r="E76">
         <v>1471</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B77" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="C77" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D77">
         <v>689</v>
       </c>
       <c r="E77">
         <v>689</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1</v>
       </c>
       <c r="B78" t="s">
-        <v>264</v>
+        <v>535</v>
       </c>
       <c r="C78" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D78">
         <v>666</v>
       </c>
       <c r="E78">
         <v>666</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>2</v>
       </c>
       <c r="B79" t="s">
-        <v>265</v>
+        <v>536</v>
       </c>
       <c r="C79" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D79">
         <v>116</v>
       </c>
       <c r="E79">
         <v>116</v>
       </c>
     </row>
     <row r="80"/>
     <row r="81">
       <c r="A81">
         <v>7</v>
       </c>
       <c r="B81" t="s">
         <v>12</v>
       </c>
       <c r="C81" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D81">
         <v>2525</v>
       </c>
       <c r="E81">
         <v>2525</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B82" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="C82" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D82">
         <v>1653</v>
       </c>
       <c r="E82">
         <v>1653</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1</v>
       </c>
       <c r="B83" t="s">
-        <v>266</v>
+        <v>537</v>
       </c>
       <c r="C83" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D83">
         <v>538</v>
       </c>
       <c r="E83">
         <v>538</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>2</v>
       </c>
       <c r="B84" t="s">
-        <v>267</v>
+        <v>538</v>
       </c>
       <c r="C84" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D84">
         <v>210</v>
       </c>
       <c r="E84">
         <v>210</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>3</v>
       </c>
       <c r="B85" t="s">
-        <v>268</v>
+        <v>539</v>
       </c>
       <c r="C85" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D85">
         <v>124</v>
       </c>
       <c r="E85">
         <v>124</v>
       </c>
     </row>
     <row r="86"/>
     <row r="87">
       <c r="A87">
         <v>8</v>
       </c>
       <c r="B87" t="s">
-        <v>13</v>
+        <v>175</v>
       </c>
       <c r="C87" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D87">
         <v>3286</v>
       </c>
       <c r="E87">
         <v>3286</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B88" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="C88" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D88">
         <v>917</v>
       </c>
       <c r="E88">
         <v>917</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1</v>
       </c>
       <c r="B89" t="s">
-        <v>269</v>
+        <v>540</v>
       </c>
       <c r="C89" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D89">
         <v>599</v>
       </c>
       <c r="E89">
         <v>599</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>2</v>
       </c>
       <c r="B90" t="s">
-        <v>270</v>
+        <v>541</v>
       </c>
       <c r="C90" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D90">
         <v>383</v>
       </c>
       <c r="E90">
         <v>383</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>3</v>
       </c>
       <c r="B91" t="s">
-        <v>271</v>
+        <v>542</v>
       </c>
       <c r="C91" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D91">
         <v>110</v>
       </c>
       <c r="E91">
         <v>110</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>4</v>
       </c>
       <c r="B92" t="s">
-        <v>272</v>
+        <v>543</v>
       </c>
       <c r="C92" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D92">
         <v>260</v>
       </c>
       <c r="E92">
         <v>260</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>5</v>
       </c>
       <c r="B93" t="s">
-        <v>273</v>
+        <v>544</v>
       </c>
       <c r="C93" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D93">
         <v>334</v>
       </c>
       <c r="E93">
         <v>334</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>6</v>
       </c>
       <c r="B94" t="s">
-        <v>274</v>
+        <v>545</v>
       </c>
       <c r="C94" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D94">
         <v>149</v>
       </c>
       <c r="E94">
         <v>149</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>7</v>
       </c>
       <c r="B95" t="s">
-        <v>275</v>
+        <v>546</v>
       </c>
       <c r="C95" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D95">
         <v>134</v>
       </c>
       <c r="E95">
         <v>134</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>8</v>
       </c>
       <c r="B96" t="s">
-        <v>276</v>
+        <v>547</v>
       </c>
       <c r="C96" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D96">
         <v>69</v>
       </c>
       <c r="E96">
         <v>69</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>9</v>
       </c>
       <c r="B97" t="s">
-        <v>277</v>
+        <v>548</v>
       </c>
       <c r="C97" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D97">
         <v>113</v>
       </c>
       <c r="E97">
         <v>113</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>10</v>
       </c>
       <c r="B98" t="s">
-        <v>278</v>
+        <v>549</v>
       </c>
       <c r="C98" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D98">
         <v>218</v>
       </c>
       <c r="E98">
         <v>218</v>
       </c>
     </row>
     <row r="99"/>
     <row r="100">
       <c r="A100">
         <v>9</v>
       </c>
       <c r="B100" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C100" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D100">
         <v>2344</v>
       </c>
       <c r="E100">
         <v>2344</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B101" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="C101" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D101">
         <v>955</v>
       </c>
       <c r="E101">
         <v>955</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1</v>
       </c>
       <c r="B102" t="s">
-        <v>279</v>
+        <v>550</v>
       </c>
       <c r="C102" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D102">
         <v>471</v>
       </c>
       <c r="E102">
         <v>471</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>2</v>
       </c>
       <c r="B103" t="s">
-        <v>280</v>
+        <v>551</v>
       </c>
       <c r="C103" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D103">
         <v>295</v>
       </c>
       <c r="E103">
         <v>295</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>3</v>
       </c>
       <c r="B104" t="s">
-        <v>281</v>
+        <v>552</v>
       </c>
       <c r="C104" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D104">
         <v>210</v>
       </c>
       <c r="E104">
         <v>210</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>4</v>
       </c>
       <c r="B105" t="s">
-        <v>282</v>
+        <v>553</v>
       </c>
       <c r="C105" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D105">
         <v>58</v>
       </c>
       <c r="E105">
         <v>58</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>5</v>
       </c>
       <c r="B106" t="s">
-        <v>283</v>
+        <v>554</v>
       </c>
       <c r="C106" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D106">
         <v>201</v>
       </c>
       <c r="E106">
         <v>201</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>6</v>
       </c>
       <c r="B107" t="s">
-        <v>284</v>
+        <v>555</v>
       </c>
       <c r="C107" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D107">
         <v>87</v>
       </c>
       <c r="E107">
         <v>87</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>7</v>
       </c>
       <c r="B108" t="s">
-        <v>285</v>
+        <v>556</v>
       </c>
       <c r="C108" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D108">
         <v>67</v>
       </c>
       <c r="E108">
         <v>67</v>
       </c>
     </row>
     <row r="109"/>
     <row r="110">
       <c r="A110">
         <v>10</v>
       </c>
       <c r="B110" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C110" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D110">
         <v>8277</v>
       </c>
       <c r="E110">
         <v>8277</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B111" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="C111" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D111">
         <v>994</v>
       </c>
       <c r="E111">
         <v>994</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1</v>
       </c>
       <c r="B112" t="s">
-        <v>286</v>
+        <v>557</v>
       </c>
       <c r="C112" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D112">
         <v>4788</v>
       </c>
       <c r="E112">
         <v>4788</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>2</v>
       </c>
       <c r="B113" t="s">
-        <v>287</v>
+        <v>558</v>
       </c>
       <c r="C113" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D113">
         <v>680</v>
       </c>
       <c r="E113">
         <v>680</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>3</v>
       </c>
       <c r="B114" t="s">
-        <v>288</v>
+        <v>559</v>
       </c>
       <c r="C114" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D114">
         <v>837</v>
       </c>
       <c r="E114">
         <v>837</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>4</v>
       </c>
       <c r="B115" t="s">
-        <v>289</v>
+        <v>560</v>
       </c>
       <c r="C115" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D115">
         <v>103</v>
       </c>
       <c r="E115">
         <v>103</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>5</v>
       </c>
       <c r="B116" t="s">
-        <v>290</v>
+        <v>561</v>
       </c>
       <c r="C116" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D116">
         <v>252</v>
       </c>
       <c r="E116">
         <v>252</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>6</v>
       </c>
       <c r="B117" t="s">
-        <v>291</v>
+        <v>562</v>
       </c>
       <c r="C117" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D117">
         <v>623</v>
       </c>
       <c r="E117">
         <v>623</v>
       </c>
     </row>
     <row r="118"/>
     <row r="119">
       <c r="A119">
         <v>12</v>
       </c>
       <c r="B119" t="s">
-        <v>17</v>
+        <v>118</v>
       </c>
       <c r="C119" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D119">
         <v>878</v>
       </c>
       <c r="E119">
         <v>878</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B120" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="C120" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D120">
         <v>436</v>
       </c>
       <c r="E120">
         <v>436</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1</v>
       </c>
       <c r="B121" t="s">
-        <v>292</v>
+        <v>563</v>
       </c>
       <c r="C121" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D121">
         <v>348</v>
       </c>
       <c r="E121">
         <v>348</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>2</v>
       </c>
       <c r="B122" t="s">
-        <v>293</v>
+        <v>564</v>
       </c>
       <c r="C122" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D122">
         <v>94</v>
       </c>
       <c r="E122">
         <v>94</v>
       </c>
     </row>
     <row r="123"/>
     <row r="124">
       <c r="A124">
         <v>13</v>
       </c>
       <c r="B124" t="s">
-        <v>18</v>
+        <v>295</v>
       </c>
       <c r="C124" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D124">
         <v>121</v>
       </c>
       <c r="E124">
         <v>121</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B125" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="C125" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D125">
         <v>70</v>
       </c>
       <c r="E125">
         <v>70</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1</v>
       </c>
       <c r="B126" t="s">
-        <v>294</v>
+        <v>565</v>
       </c>
       <c r="C126" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D126">
         <v>51</v>
       </c>
       <c r="E126">
         <v>51</v>
       </c>
     </row>
     <row r="127"/>
     <row r="128">
       <c r="A128">
         <v>14</v>
       </c>
       <c r="B128" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C128" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D128">
         <v>23805</v>
       </c>
       <c r="E128">
         <v>23805</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B129" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="C129" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D129">
         <v>2398</v>
       </c>
       <c r="E129">
         <v>2398</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1</v>
       </c>
       <c r="B130" t="s">
-        <v>295</v>
+        <v>566</v>
       </c>
       <c r="C130" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D130">
         <v>14280</v>
       </c>
       <c r="E130">
         <v>14280</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>2</v>
       </c>
       <c r="B131" t="s">
-        <v>296</v>
+        <v>567</v>
       </c>
       <c r="C131" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D131">
         <v>4694</v>
       </c>
       <c r="E131">
         <v>4694</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>3</v>
       </c>
       <c r="B132" t="s">
-        <v>297</v>
+        <v>568</v>
       </c>
       <c r="C132" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D132">
         <v>274</v>
       </c>
       <c r="E132">
         <v>274</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>4</v>
       </c>
       <c r="B133" t="s">
-        <v>298</v>
+        <v>569</v>
       </c>
       <c r="C133" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D133">
         <v>534</v>
       </c>
       <c r="E133">
         <v>534</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>5</v>
       </c>
       <c r="B134" t="s">
-        <v>299</v>
+        <v>570</v>
       </c>
       <c r="C134" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D134">
         <v>241</v>
       </c>
       <c r="E134">
         <v>241</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>6</v>
       </c>
       <c r="B135" t="s">
-        <v>300</v>
+        <v>571</v>
       </c>
       <c r="C135" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D135">
         <v>483</v>
       </c>
       <c r="E135">
         <v>483</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>7</v>
       </c>
       <c r="B136" t="s">
-        <v>301</v>
+        <v>572</v>
       </c>
       <c r="C136" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D136">
         <v>236</v>
       </c>
       <c r="E136">
         <v>236</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>8</v>
       </c>
       <c r="B137" t="s">
-        <v>302</v>
+        <v>573</v>
       </c>
       <c r="C137" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D137">
         <v>665</v>
       </c>
       <c r="E137">
         <v>665</v>
       </c>
     </row>
     <row r="138"/>
     <row r="139">
       <c r="A139">
         <v>15</v>
       </c>
       <c r="B139" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="C139" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D139">
         <v>5216</v>
       </c>
       <c r="E139">
         <v>5216</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B140" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="C140" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D140">
         <v>2163</v>
       </c>
       <c r="E140">
         <v>2163</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1</v>
       </c>
       <c r="B141" t="s">
-        <v>303</v>
+        <v>574</v>
       </c>
       <c r="C141" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D141">
         <v>1588</v>
       </c>
       <c r="E141">
         <v>1588</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>2</v>
       </c>
       <c r="B142" t="s">
-        <v>304</v>
+        <v>575</v>
       </c>
       <c r="C142" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D142">
         <v>497</v>
       </c>
       <c r="E142">
         <v>497</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>3</v>
       </c>
       <c r="B143" t="s">
-        <v>305</v>
+        <v>576</v>
       </c>
       <c r="C143" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D143">
         <v>269</v>
       </c>
       <c r="E143">
         <v>269</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>4</v>
       </c>
       <c r="B144" t="s">
-        <v>306</v>
+        <v>577</v>
       </c>
       <c r="C144" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D144">
         <v>218</v>
       </c>
       <c r="E144">
         <v>218</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>5</v>
       </c>
       <c r="B145" t="s">
-        <v>307</v>
+        <v>578</v>
       </c>
       <c r="C145" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D145">
         <v>277</v>
       </c>
       <c r="E145">
         <v>277</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>6</v>
       </c>
       <c r="B146" t="s">
-        <v>308</v>
+        <v>579</v>
       </c>
       <c r="C146" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D146">
         <v>204</v>
       </c>
       <c r="E146">
         <v>204</v>
       </c>
     </row>
     <row r="147"/>
     <row r="148">
       <c r="A148">
         <v>16</v>
       </c>
       <c r="B148" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="C148" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D148">
         <v>1259</v>
       </c>
       <c r="E148">
         <v>1259</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B149" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="C149" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D149">
         <v>296</v>
       </c>
       <c r="E149">
         <v>296</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>1</v>
       </c>
       <c r="B150" t="s">
-        <v>309</v>
+        <v>580</v>
       </c>
       <c r="C150" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D150">
         <v>634</v>
       </c>
       <c r="E150">
         <v>634</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>2</v>
       </c>
       <c r="B151" t="s">
-        <v>310</v>
+        <v>581</v>
       </c>
       <c r="C151" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D151">
         <v>137</v>
       </c>
       <c r="E151">
         <v>137</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>3</v>
       </c>
       <c r="B152" t="s">
-        <v>311</v>
+        <v>582</v>
       </c>
       <c r="C152" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D152">
         <v>45</v>
       </c>
       <c r="E152">
         <v>45</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>4</v>
       </c>
       <c r="B153" t="s">
-        <v>312</v>
+        <v>583</v>
       </c>
       <c r="C153" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D153">
         <v>90</v>
       </c>
       <c r="E153">
         <v>90</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>5</v>
       </c>
       <c r="B154" t="s">
-        <v>313</v>
+        <v>584</v>
       </c>
       <c r="C154" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D154">
         <v>20</v>
       </c>
       <c r="E154">
         <v>20</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>6</v>
       </c>
       <c r="B155" t="s">
-        <v>314</v>
+        <v>585</v>
       </c>
       <c r="C155" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D155">
         <v>37</v>
       </c>
       <c r="E155">
         <v>37</v>
       </c>
     </row>
     <row r="156"/>
     <row r="157">
       <c r="A157">
         <v>17</v>
       </c>
       <c r="B157" t="s">
-        <v>22</v>
+        <v>176</v>
       </c>
       <c r="C157" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D157">
         <v>4614</v>
       </c>
       <c r="E157">
         <v>4614</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B158" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="C158" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D158">
         <v>519</v>
       </c>
       <c r="E158">
         <v>519</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>1</v>
       </c>
       <c r="B159" t="s">
-        <v>315</v>
+        <v>586</v>
       </c>
       <c r="C159" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D159">
         <v>2623</v>
       </c>
       <c r="E159">
         <v>2623</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>2</v>
       </c>
       <c r="B160" t="s">
-        <v>316</v>
+        <v>587</v>
       </c>
       <c r="C160" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D160">
         <v>1239</v>
       </c>
       <c r="E160">
         <v>1239</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>3</v>
       </c>
       <c r="B161" t="s">
-        <v>317</v>
+        <v>588</v>
       </c>
       <c r="C161" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D161">
         <v>32</v>
       </c>
       <c r="E161">
         <v>32</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>4</v>
       </c>
       <c r="B162" t="s">
-        <v>318</v>
+        <v>589</v>
       </c>
       <c r="C162" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D162">
         <v>69</v>
       </c>
       <c r="E162">
         <v>69</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>5</v>
       </c>
       <c r="B163" t="s">
-        <v>319</v>
+        <v>590</v>
       </c>
       <c r="C163" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D163">
         <v>45</v>
       </c>
       <c r="E163">
         <v>45</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>6</v>
       </c>
       <c r="B164" t="s">
-        <v>320</v>
+        <v>591</v>
       </c>
       <c r="C164" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D164">
         <v>25</v>
       </c>
       <c r="E164">
         <v>25</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>7</v>
       </c>
       <c r="B165" t="s">
-        <v>321</v>
+        <v>592</v>
       </c>
       <c r="C165" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D165">
         <v>26</v>
       </c>
       <c r="E165">
         <v>26</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>8</v>
       </c>
       <c r="B166" t="s">
-        <v>322</v>
+        <v>593</v>
       </c>
       <c r="C166" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D166">
         <v>36</v>
       </c>
       <c r="E166">
         <v>36</v>
       </c>
     </row>
     <row r="167"/>
     <row r="168">
       <c r="A168">
         <v>24</v>
       </c>
       <c r="B168" t="s">
-        <v>23</v>
+        <v>177</v>
       </c>
       <c r="C168" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D168">
         <v>407</v>
       </c>
       <c r="E168">
         <v>407</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B169" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="C169" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D169">
         <v>228</v>
       </c>
       <c r="E169">
         <v>228</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>1</v>
       </c>
       <c r="B170" t="s">
-        <v>323</v>
+        <v>594</v>
       </c>
       <c r="C170" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D170">
         <v>179</v>
       </c>
       <c r="E170">
         <v>179</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C2" t="s">
+        <v>595</v>
+      </c>
+      <c r="D2" t="s">
+        <v>596</v>
+      </c>
+      <c r="E2" t="s">
+        <v>597</v>
+      </c>
+      <c r="F2" t="s">
+        <v>598</v>
+      </c>
+      <c r="G2">
+        <v>1391</v>
+      </c>
+      <c r="H2">
+        <v>6353</v>
+      </c>
+      <c r="I2">
+        <v>109920</v>
+      </c>
+      <c r="J2">
+        <v>26115</v>
+      </c>
+      <c r="K2">
+        <v>3482</v>
+      </c>
+      <c r="L2">
+        <v>556</v>
+      </c>
+      <c r="M2">
+        <v>539</v>
+      </c>
+      <c r="N2">
+        <v>660</v>
+      </c>
+      <c r="O2">
+        <v>140</v>
+      </c>
+      <c r="P2">
+        <v>3195</v>
+      </c>
+      <c r="Q2">
+        <v>725</v>
+      </c>
+      <c r="R2">
+        <v>124</v>
+      </c>
+      <c r="S2">
+        <v>153200</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G3">
+        <v>1391</v>
+      </c>
+      <c r="H3">
+        <v>6353</v>
+      </c>
+      <c r="I3">
+        <v>109920</v>
+      </c>
+      <c r="J3">
+        <v>26115</v>
+      </c>
+      <c r="K3">
+        <v>3482</v>
+      </c>
+      <c r="L3">
+        <v>556</v>
+      </c>
+      <c r="M3">
+        <v>539</v>
+      </c>
+      <c r="N3">
+        <v>660</v>
+      </c>
+      <c r="O3">
+        <v>140</v>
+      </c>
+      <c r="P3">
+        <v>3195</v>
+      </c>
+      <c r="Q3">
+        <v>725</v>
+      </c>
+      <c r="R3">
+        <v>124</v>
+      </c>
+      <c r="S3">
+        <v>153200</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>30</v>
+      </c>
+      <c r="D2">
+        <v>1391</v>
+      </c>
+      <c r="E2">
+        <v>1391</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C3" t="s">
+        <v>31</v>
+      </c>
+      <c r="D3">
+        <v>756</v>
+      </c>
+      <c r="E3">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>599</v>
+      </c>
+      <c r="C4" t="s">
+        <v>33</v>
+      </c>
+      <c r="D4">
+        <v>431</v>
+      </c>
+      <c r="E4">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>600</v>
+      </c>
+      <c r="C5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D5">
+        <v>166</v>
+      </c>
+      <c r="E5">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>601</v>
+      </c>
+      <c r="C6" t="s">
+        <v>33</v>
+      </c>
+      <c r="D6">
+        <v>38</v>
+      </c>
+      <c r="E6">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="7"/>
+    <row r="8">
+      <c r="A8">
+        <v>2</v>
+      </c>
+      <c r="B8" t="s">
+        <v>7</v>
+      </c>
+      <c r="C8" t="s">
+        <v>30</v>
+      </c>
+      <c r="D8">
+        <v>6353</v>
+      </c>
+      <c r="E8">
+        <v>6353</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" t="s">
+        <v>25</v>
+      </c>
+      <c r="C9" t="s">
+        <v>31</v>
+      </c>
+      <c r="D9">
+        <v>2859</v>
+      </c>
+      <c r="E9">
+        <v>2859</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>1</v>
+      </c>
+      <c r="B10" t="s">
+        <v>602</v>
+      </c>
+      <c r="C10" t="s">
+        <v>33</v>
+      </c>
+      <c r="D10">
+        <v>2314</v>
+      </c>
+      <c r="E10">
+        <v>2314</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>2</v>
+      </c>
+      <c r="B11" t="s">
+        <v>603</v>
+      </c>
+      <c r="C11" t="s">
+        <v>33</v>
+      </c>
+      <c r="D11">
+        <v>908</v>
+      </c>
+      <c r="E11">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>3</v>
+      </c>
+      <c r="B12" t="s">
+        <v>604</v>
+      </c>
+      <c r="C12" t="s">
+        <v>33</v>
+      </c>
+      <c r="D12">
+        <v>272</v>
+      </c>
+      <c r="E12">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="13"/>
+    <row r="14">
+      <c r="A14">
+        <v>3</v>
+      </c>
+      <c r="B14" t="s">
+        <v>8</v>
+      </c>
+      <c r="C14" t="s">
+        <v>30</v>
+      </c>
+      <c r="D14">
+        <v>109920</v>
+      </c>
+      <c r="E14">
+        <v>109920</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>25</v>
+      </c>
+      <c r="B15" t="s">
+        <v>25</v>
+      </c>
+      <c r="C15" t="s">
+        <v>31</v>
+      </c>
+      <c r="D15">
+        <v>14297</v>
+      </c>
+      <c r="E15">
+        <v>14297</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>1</v>
+      </c>
+      <c r="B16" t="s">
+        <v>605</v>
+      </c>
+      <c r="C16" t="s">
+        <v>33</v>
+      </c>
+      <c r="D16">
+        <v>43328</v>
+      </c>
+      <c r="E16">
+        <v>43328</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>2</v>
+      </c>
+      <c r="B17" t="s">
+        <v>606</v>
+      </c>
+      <c r="C17" t="s">
+        <v>33</v>
+      </c>
+      <c r="D17">
+        <v>41635</v>
+      </c>
+      <c r="E17">
+        <v>41635</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>3</v>
+      </c>
+      <c r="B18" t="s">
+        <v>607</v>
+      </c>
+      <c r="C18" t="s">
+        <v>33</v>
+      </c>
+      <c r="D18">
+        <v>10660</v>
+      </c>
+      <c r="E18">
+        <v>10660</v>
+      </c>
+    </row>
+    <row r="19"/>
+    <row r="20">
+      <c r="A20">
+        <v>4</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>30</v>
+      </c>
+      <c r="D20">
+        <v>26115</v>
+      </c>
+      <c r="E20">
+        <v>26115</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>25</v>
+      </c>
+      <c r="B21" t="s">
+        <v>25</v>
+      </c>
+      <c r="C21" t="s">
+        <v>31</v>
+      </c>
+      <c r="D21">
+        <v>4069</v>
+      </c>
+      <c r="E21">
+        <v>4069</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>1</v>
+      </c>
+      <c r="B22" t="s">
+        <v>608</v>
+      </c>
+      <c r="C22" t="s">
+        <v>33</v>
+      </c>
+      <c r="D22">
+        <v>3413</v>
+      </c>
+      <c r="E22">
+        <v>3413</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>2</v>
+      </c>
+      <c r="B23" t="s">
+        <v>609</v>
+      </c>
+      <c r="C23" t="s">
+        <v>33</v>
+      </c>
+      <c r="D23">
+        <v>1389</v>
+      </c>
+      <c r="E23">
+        <v>1389</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>3</v>
+      </c>
+      <c r="B24" t="s">
+        <v>610</v>
+      </c>
+      <c r="C24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D24">
+        <v>17244</v>
+      </c>
+      <c r="E24">
+        <v>17244</v>
+      </c>
+    </row>
+    <row r="25"/>
+    <row r="26">
+      <c r="A26">
+        <v>5</v>
+      </c>
+      <c r="B26" t="s">
+        <v>10</v>
+      </c>
+      <c r="C26" t="s">
+        <v>30</v>
+      </c>
+      <c r="D26">
+        <v>3482</v>
+      </c>
+      <c r="E26">
+        <v>3482</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>25</v>
+      </c>
+      <c r="B27" t="s">
+        <v>25</v>
+      </c>
+      <c r="C27" t="s">
+        <v>31</v>
+      </c>
+      <c r="D27">
+        <v>676</v>
+      </c>
+      <c r="E27">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>1</v>
+      </c>
+      <c r="B28" t="s">
+        <v>611</v>
+      </c>
+      <c r="C28" t="s">
+        <v>33</v>
+      </c>
+      <c r="D28">
+        <v>1757</v>
+      </c>
+      <c r="E28">
+        <v>1757</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>2</v>
+      </c>
+      <c r="B29" t="s">
+        <v>612</v>
+      </c>
+      <c r="C29" t="s">
+        <v>33</v>
+      </c>
+      <c r="D29">
+        <v>984</v>
+      </c>
+      <c r="E29">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>3</v>
+      </c>
+      <c r="B30" t="s">
+        <v>613</v>
+      </c>
+      <c r="C30" t="s">
+        <v>33</v>
+      </c>
+      <c r="D30">
+        <v>65</v>
+      </c>
+      <c r="E30">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="31"/>
+    <row r="32">
+      <c r="A32">
+        <v>6</v>
+      </c>
+      <c r="B32" t="s">
+        <v>11</v>
+      </c>
+      <c r="C32" t="s">
+        <v>30</v>
+      </c>
+      <c r="D32">
+        <v>556</v>
+      </c>
+      <c r="E32">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>25</v>
+      </c>
+      <c r="B33" t="s">
+        <v>25</v>
+      </c>
+      <c r="C33" t="s">
+        <v>31</v>
+      </c>
+      <c r="D33">
+        <v>423</v>
+      </c>
+      <c r="E33">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>1</v>
+      </c>
+      <c r="B34" t="s">
+        <v>614</v>
+      </c>
+      <c r="C34" t="s">
+        <v>33</v>
+      </c>
+      <c r="D34">
+        <v>133</v>
+      </c>
+      <c r="E34">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="35"/>
+    <row r="36">
+      <c r="A36">
+        <v>7</v>
+      </c>
+      <c r="B36" t="s">
+        <v>12</v>
+      </c>
+      <c r="C36" t="s">
+        <v>30</v>
+      </c>
+      <c r="D36">
+        <v>539</v>
+      </c>
+      <c r="E36">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="s">
+        <v>25</v>
+      </c>
+      <c r="B37" t="s">
+        <v>25</v>
+      </c>
+      <c r="C37" t="s">
+        <v>31</v>
+      </c>
+      <c r="D37">
+        <v>411</v>
+      </c>
+      <c r="E37">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>1</v>
+      </c>
+      <c r="B38" t="s">
+        <v>615</v>
+      </c>
+      <c r="C38" t="s">
+        <v>33</v>
+      </c>
+      <c r="D38">
+        <v>128</v>
+      </c>
+      <c r="E38">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="39"/>
+    <row r="40">
+      <c r="A40">
+        <v>9</v>
+      </c>
+      <c r="B40" t="s">
+        <v>13</v>
+      </c>
+      <c r="C40" t="s">
+        <v>30</v>
+      </c>
+      <c r="D40">
+        <v>660</v>
+      </c>
+      <c r="E40">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="s">
+        <v>25</v>
+      </c>
+      <c r="B41" t="s">
+        <v>25</v>
+      </c>
+      <c r="C41" t="s">
+        <v>31</v>
+      </c>
+      <c r="D41">
+        <v>446</v>
+      </c>
+      <c r="E41">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>1</v>
+      </c>
+      <c r="B42" t="s">
+        <v>616</v>
+      </c>
+      <c r="C42" t="s">
+        <v>33</v>
+      </c>
+      <c r="D42">
+        <v>214</v>
+      </c>
+      <c r="E42">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="43"/>
+    <row r="44">
+      <c r="A44">
+        <v>11</v>
+      </c>
+      <c r="B44" t="s">
+        <v>15</v>
+      </c>
+      <c r="C44" t="s">
+        <v>30</v>
+      </c>
+      <c r="D44">
+        <v>140</v>
+      </c>
+      <c r="E44">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="s">
+        <v>25</v>
+      </c>
+      <c r="B45" t="s">
+        <v>25</v>
+      </c>
+      <c r="C45" t="s">
+        <v>31</v>
+      </c>
+      <c r="D45">
+        <v>99</v>
+      </c>
+      <c r="E45">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>1</v>
+      </c>
+      <c r="B46" t="s">
+        <v>617</v>
+      </c>
+      <c r="C46" t="s">
+        <v>33</v>
+      </c>
+      <c r="D46">
+        <v>41</v>
+      </c>
+      <c r="E46">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="47"/>
+    <row r="48">
+      <c r="A48">
+        <v>14</v>
+      </c>
+      <c r="B48" t="s">
+        <v>16</v>
+      </c>
+      <c r="C48" t="s">
+        <v>30</v>
+      </c>
+      <c r="D48">
+        <v>3195</v>
+      </c>
+      <c r="E48">
+        <v>3195</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="s">
+        <v>25</v>
+      </c>
+      <c r="B49" t="s">
+        <v>25</v>
+      </c>
+      <c r="C49" t="s">
+        <v>31</v>
+      </c>
+      <c r="D49">
+        <v>1560</v>
+      </c>
+      <c r="E49">
+        <v>1560</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>1</v>
+      </c>
+      <c r="B50" t="s">
+        <v>618</v>
+      </c>
+      <c r="C50" t="s">
+        <v>33</v>
+      </c>
+      <c r="D50">
+        <v>0</v>
+      </c>
+      <c r="E50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>2</v>
+      </c>
+      <c r="B51" t="s">
+        <v>619</v>
+      </c>
+      <c r="C51" t="s">
+        <v>33</v>
+      </c>
+      <c r="D51">
+        <v>1474</v>
+      </c>
+      <c r="E51">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>3</v>
+      </c>
+      <c r="B52" t="s">
+        <v>620</v>
+      </c>
+      <c r="C52" t="s">
+        <v>33</v>
+      </c>
+      <c r="D52">
+        <v>161</v>
+      </c>
+      <c r="E52">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="53"/>
+    <row r="54">
+      <c r="A54">
+        <v>15</v>
+      </c>
+      <c r="B54" t="s">
+        <v>17</v>
+      </c>
+      <c r="C54" t="s">
+        <v>30</v>
+      </c>
+      <c r="D54">
+        <v>725</v>
+      </c>
+      <c r="E54">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="s">
+        <v>25</v>
+      </c>
+      <c r="B55" t="s">
+        <v>25</v>
+      </c>
+      <c r="C55" t="s">
+        <v>31</v>
+      </c>
+      <c r="D55">
+        <v>441</v>
+      </c>
+      <c r="E55">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>1</v>
+      </c>
+      <c r="B56" t="s">
+        <v>621</v>
+      </c>
+      <c r="C56" t="s">
+        <v>33</v>
+      </c>
+      <c r="D56">
+        <v>284</v>
+      </c>
+      <c r="E56">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="57"/>
+    <row r="58">
+      <c r="A58">
+        <v>16</v>
+      </c>
+      <c r="B58" t="s">
+        <v>18</v>
+      </c>
+      <c r="C58" t="s">
+        <v>30</v>
+      </c>
+      <c r="D58">
+        <v>124</v>
+      </c>
+      <c r="E58">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="s">
+        <v>25</v>
+      </c>
+      <c r="B59" t="s">
+        <v>25</v>
+      </c>
+      <c r="C59" t="s">
+        <v>31</v>
+      </c>
+      <c r="D59">
+        <v>50</v>
+      </c>
+      <c r="E59">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>1</v>
+      </c>
+      <c r="B60" t="s">
+        <v>622</v>
+      </c>
+      <c r="C60" t="s">
+        <v>33</v>
+      </c>
+      <c r="D60">
+        <v>51</v>
+      </c>
+      <c r="E60">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>2</v>
+      </c>
+      <c r="B61" t="s">
+        <v>623</v>
+      </c>
+      <c r="C61" t="s">
+        <v>33</v>
+      </c>
+      <c r="D61">
+        <v>23</v>
+      </c>
+      <c r="E61">
+        <v>23</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView tabSelected="true" workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E2" t="s">
+        <v>23</v>
+      </c>
+      <c r="F2" t="s">
+        <v>24</v>
+      </c>
+      <c r="G2">
+        <v>1732</v>
+      </c>
+      <c r="H2">
+        <v>30897</v>
+      </c>
+      <c r="I2">
+        <v>74102</v>
+      </c>
+      <c r="J2">
+        <v>8997</v>
+      </c>
+      <c r="K2">
+        <v>1222</v>
+      </c>
+      <c r="L2">
+        <v>860</v>
+      </c>
+      <c r="M2">
+        <v>795</v>
+      </c>
+      <c r="N2">
+        <v>173</v>
+      </c>
+      <c r="O2">
+        <v>1354</v>
+      </c>
+      <c r="P2">
+        <v>280</v>
+      </c>
+      <c r="Q2">
+        <v>3893</v>
+      </c>
+      <c r="R2">
+        <v>2269</v>
+      </c>
+      <c r="S2">
+        <v>692</v>
+      </c>
+      <c r="T2">
+        <v>127266</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G3">
+        <v>1732</v>
+      </c>
+      <c r="H3">
+        <v>30897</v>
+      </c>
+      <c r="I3">
+        <v>74102</v>
+      </c>
+      <c r="J3">
+        <v>8997</v>
+      </c>
+      <c r="K3">
+        <v>1222</v>
+      </c>
+      <c r="L3">
+        <v>860</v>
+      </c>
+      <c r="M3">
+        <v>795</v>
+      </c>
+      <c r="N3">
+        <v>173</v>
+      </c>
+      <c r="O3">
+        <v>1354</v>
+      </c>
+      <c r="P3">
+        <v>280</v>
+      </c>
+      <c r="Q3">
+        <v>3893</v>
+      </c>
+      <c r="R3">
+        <v>2269</v>
+      </c>
+      <c r="S3">
+        <v>692</v>
+      </c>
+      <c r="T3">
+        <v>127266</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>30</v>
+      </c>
+      <c r="D2">
+        <v>1732</v>
+      </c>
+      <c r="E2">
+        <v>1732</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C3" t="s">
+        <v>31</v>
+      </c>
+      <c r="D3">
+        <v>669</v>
+      </c>
+      <c r="E3">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C4" t="s">
+        <v>33</v>
+      </c>
+      <c r="D4">
+        <v>721</v>
+      </c>
+      <c r="E4">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>34</v>
+      </c>
+      <c r="C5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D5">
+        <v>296</v>
+      </c>
+      <c r="E5">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>35</v>
+      </c>
+      <c r="C6" t="s">
+        <v>33</v>
+      </c>
+      <c r="D6">
+        <v>46</v>
+      </c>
+      <c r="E6">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="7"/>
+    <row r="8">
+      <c r="A8">
+        <v>2</v>
+      </c>
+      <c r="B8" t="s">
+        <v>7</v>
+      </c>
+      <c r="C8" t="s">
+        <v>30</v>
+      </c>
+      <c r="D8">
+        <v>30897</v>
+      </c>
+      <c r="E8">
+        <v>30897</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" t="s">
+        <v>25</v>
+      </c>
+      <c r="C9" t="s">
+        <v>31</v>
+      </c>
+      <c r="D9">
+        <v>3392</v>
+      </c>
+      <c r="E9">
+        <v>3392</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>1</v>
+      </c>
+      <c r="B10" t="s">
+        <v>36</v>
+      </c>
+      <c r="C10" t="s">
+        <v>33</v>
+      </c>
+      <c r="D10">
+        <v>16042</v>
+      </c>
+      <c r="E10">
+        <v>16042</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>2</v>
+      </c>
+      <c r="B11" t="s">
+        <v>37</v>
+      </c>
+      <c r="C11" t="s">
+        <v>33</v>
+      </c>
+      <c r="D11">
+        <v>10906</v>
+      </c>
+      <c r="E11">
+        <v>10906</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>3</v>
+      </c>
+      <c r="B12" t="s">
+        <v>38</v>
+      </c>
+      <c r="C12" t="s">
+        <v>33</v>
+      </c>
+      <c r="D12">
+        <v>557</v>
+      </c>
+      <c r="E12">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="13"/>
+    <row r="14">
+      <c r="A14">
+        <v>3</v>
+      </c>
+      <c r="B14" t="s">
+        <v>8</v>
+      </c>
+      <c r="C14" t="s">
+        <v>30</v>
+      </c>
+      <c r="D14">
+        <v>74102</v>
+      </c>
+      <c r="E14">
+        <v>74102</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>25</v>
+      </c>
+      <c r="B15" t="s">
+        <v>25</v>
+      </c>
+      <c r="C15" t="s">
+        <v>31</v>
+      </c>
+      <c r="D15">
+        <v>6005</v>
+      </c>
+      <c r="E15">
+        <v>6005</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>1</v>
+      </c>
+      <c r="B16" t="s">
+        <v>39</v>
+      </c>
+      <c r="C16" t="s">
+        <v>33</v>
+      </c>
+      <c r="D16">
+        <v>11600</v>
+      </c>
+      <c r="E16">
+        <v>11600</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>2</v>
+      </c>
+      <c r="B17" t="s">
+        <v>40</v>
+      </c>
+      <c r="C17" t="s">
+        <v>33</v>
+      </c>
+      <c r="D17">
+        <v>51760</v>
+      </c>
+      <c r="E17">
+        <v>51760</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>3</v>
+      </c>
+      <c r="B18" t="s">
+        <v>41</v>
+      </c>
+      <c r="C18" t="s">
+        <v>33</v>
+      </c>
+      <c r="D18">
+        <v>4737</v>
+      </c>
+      <c r="E18">
+        <v>4737</v>
+      </c>
+    </row>
+    <row r="19"/>
+    <row r="20">
+      <c r="A20">
+        <v>4</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>30</v>
+      </c>
+      <c r="D20">
+        <v>8997</v>
+      </c>
+      <c r="E20">
+        <v>8997</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>25</v>
+      </c>
+      <c r="B21" t="s">
+        <v>25</v>
+      </c>
+      <c r="C21" t="s">
+        <v>31</v>
+      </c>
+      <c r="D21">
+        <v>1439</v>
+      </c>
+      <c r="E21">
+        <v>1439</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>1</v>
+      </c>
+      <c r="B22" t="s">
+        <v>42</v>
+      </c>
+      <c r="C22" t="s">
+        <v>33</v>
+      </c>
+      <c r="D22">
+        <v>4521</v>
+      </c>
+      <c r="E22">
+        <v>4521</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>2</v>
+      </c>
+      <c r="B23" t="s">
+        <v>43</v>
+      </c>
+      <c r="C23" t="s">
+        <v>33</v>
+      </c>
+      <c r="D23">
+        <v>2740</v>
+      </c>
+      <c r="E23">
+        <v>2740</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>3</v>
+      </c>
+      <c r="B24" t="s">
+        <v>44</v>
+      </c>
+      <c r="C24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D24">
+        <v>297</v>
+      </c>
+      <c r="E24">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="25"/>
+    <row r="26">
+      <c r="A26">
+        <v>5</v>
+      </c>
+      <c r="B26" t="s">
+        <v>10</v>
+      </c>
+      <c r="C26" t="s">
+        <v>30</v>
+      </c>
+      <c r="D26">
+        <v>1222</v>
+      </c>
+      <c r="E26">
+        <v>1222</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>25</v>
+      </c>
+      <c r="B27" t="s">
+        <v>25</v>
+      </c>
+      <c r="C27" t="s">
+        <v>31</v>
+      </c>
+      <c r="D27">
+        <v>479</v>
+      </c>
+      <c r="E27">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>1</v>
+      </c>
+      <c r="B28" t="s">
+        <v>45</v>
+      </c>
+      <c r="C28" t="s">
+        <v>33</v>
+      </c>
+      <c r="D28">
+        <v>385</v>
+      </c>
+      <c r="E28">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>2</v>
+      </c>
+      <c r="B29" t="s">
+        <v>46</v>
+      </c>
+      <c r="C29" t="s">
+        <v>33</v>
+      </c>
+      <c r="D29">
+        <v>284</v>
+      </c>
+      <c r="E29">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>3</v>
+      </c>
+      <c r="B30" t="s">
+        <v>47</v>
+      </c>
+      <c r="C30" t="s">
+        <v>33</v>
+      </c>
+      <c r="D30">
+        <v>74</v>
+      </c>
+      <c r="E30">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="31"/>
+    <row r="32">
+      <c r="A32">
+        <v>6</v>
+      </c>
+      <c r="B32" t="s">
+        <v>11</v>
+      </c>
+      <c r="C32" t="s">
+        <v>30</v>
+      </c>
+      <c r="D32">
+        <v>860</v>
+      </c>
+      <c r="E32">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>25</v>
+      </c>
+      <c r="B33" t="s">
+        <v>25</v>
+      </c>
+      <c r="C33" t="s">
+        <v>31</v>
+      </c>
+      <c r="D33">
+        <v>312</v>
+      </c>
+      <c r="E33">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>1</v>
+      </c>
+      <c r="B34" t="s">
+        <v>48</v>
+      </c>
+      <c r="C34" t="s">
+        <v>33</v>
+      </c>
+      <c r="D34">
+        <v>414</v>
+      </c>
+      <c r="E34">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>2</v>
+      </c>
+      <c r="B35" t="s">
+        <v>49</v>
+      </c>
+      <c r="C35" t="s">
+        <v>33</v>
+      </c>
+      <c r="D35">
+        <v>64</v>
+      </c>
+      <c r="E35">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>3</v>
+      </c>
+      <c r="B36" t="s">
+        <v>50</v>
+      </c>
+      <c r="C36" t="s">
+        <v>33</v>
+      </c>
+      <c r="D36">
+        <v>70</v>
+      </c>
+      <c r="E36">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="37"/>
+    <row r="38">
+      <c r="A38">
+        <v>7</v>
+      </c>
+      <c r="B38" t="s">
+        <v>12</v>
+      </c>
+      <c r="C38" t="s">
+        <v>30</v>
+      </c>
+      <c r="D38">
+        <v>795</v>
+      </c>
+      <c r="E38">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>25</v>
+      </c>
+      <c r="B39" t="s">
+        <v>25</v>
+      </c>
+      <c r="C39" t="s">
+        <v>31</v>
+      </c>
+      <c r="D39">
+        <v>223</v>
+      </c>
+      <c r="E39">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>1</v>
+      </c>
+      <c r="B40" t="s">
+        <v>51</v>
+      </c>
+      <c r="C40" t="s">
+        <v>33</v>
+      </c>
+      <c r="D40">
+        <v>324</v>
+      </c>
+      <c r="E40">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>2</v>
+      </c>
+      <c r="B41" t="s">
+        <v>52</v>
+      </c>
+      <c r="C41" t="s">
+        <v>33</v>
+      </c>
+      <c r="D41">
+        <v>180</v>
+      </c>
+      <c r="E41">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>3</v>
+      </c>
+      <c r="B42" t="s">
+        <v>53</v>
+      </c>
+      <c r="C42" t="s">
+        <v>33</v>
+      </c>
+      <c r="D42">
+        <v>68</v>
+      </c>
+      <c r="E42">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="43"/>
+    <row r="44">
+      <c r="A44">
+        <v>9</v>
+      </c>
+      <c r="B44" t="s">
+        <v>13</v>
+      </c>
+      <c r="C44" t="s">
+        <v>30</v>
+      </c>
+      <c r="D44">
+        <v>173</v>
+      </c>
+      <c r="E44">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="s">
+        <v>25</v>
+      </c>
+      <c r="B45" t="s">
+        <v>25</v>
+      </c>
+      <c r="C45" t="s">
+        <v>31</v>
+      </c>
+      <c r="D45">
+        <v>114</v>
+      </c>
+      <c r="E45">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>1</v>
+      </c>
+      <c r="B46" t="s">
+        <v>54</v>
+      </c>
+      <c r="C46" t="s">
+        <v>33</v>
+      </c>
+      <c r="D46">
+        <v>59</v>
+      </c>
+      <c r="E46">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="47"/>
+    <row r="48">
+      <c r="A48">
+        <v>10</v>
+      </c>
+      <c r="B48" t="s">
+        <v>14</v>
+      </c>
+      <c r="C48" t="s">
+        <v>30</v>
+      </c>
+      <c r="D48">
+        <v>1354</v>
+      </c>
+      <c r="E48">
+        <v>1354</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="s">
+        <v>25</v>
+      </c>
+      <c r="B49" t="s">
+        <v>25</v>
+      </c>
+      <c r="C49" t="s">
+        <v>31</v>
+      </c>
+      <c r="D49">
+        <v>363</v>
+      </c>
+      <c r="E49">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>1</v>
+      </c>
+      <c r="B50" t="s">
+        <v>55</v>
+      </c>
+      <c r="C50" t="s">
+        <v>33</v>
+      </c>
+      <c r="D50">
+        <v>716</v>
+      </c>
+      <c r="E50">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>2</v>
+      </c>
+      <c r="B51" t="s">
+        <v>56</v>
+      </c>
+      <c r="C51" t="s">
+        <v>33</v>
+      </c>
+      <c r="D51">
+        <v>177</v>
+      </c>
+      <c r="E51">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>3</v>
+      </c>
+      <c r="B52" t="s">
+        <v>57</v>
+      </c>
+      <c r="C52" t="s">
+        <v>33</v>
+      </c>
+      <c r="D52">
+        <v>98</v>
+      </c>
+      <c r="E52">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="53"/>
+    <row r="54">
+      <c r="A54">
+        <v>11</v>
+      </c>
+      <c r="B54" t="s">
+        <v>15</v>
+      </c>
+      <c r="C54" t="s">
+        <v>30</v>
+      </c>
+      <c r="D54">
+        <v>280</v>
+      </c>
+      <c r="E54">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="s">
+        <v>25</v>
+      </c>
+      <c r="B55" t="s">
+        <v>25</v>
+      </c>
+      <c r="C55" t="s">
+        <v>31</v>
+      </c>
+      <c r="D55">
+        <v>71</v>
+      </c>
+      <c r="E55">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>1</v>
+      </c>
+      <c r="B56" t="s">
+        <v>58</v>
+      </c>
+      <c r="C56" t="s">
+        <v>33</v>
+      </c>
+      <c r="D56">
+        <v>128</v>
+      </c>
+      <c r="E56">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>2</v>
+      </c>
+      <c r="B57" t="s">
+        <v>59</v>
+      </c>
+      <c r="C57" t="s">
+        <v>33</v>
+      </c>
+      <c r="D57">
+        <v>81</v>
+      </c>
+      <c r="E57">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="58"/>
+    <row r="59">
+      <c r="A59">
+        <v>14</v>
+      </c>
+      <c r="B59" t="s">
+        <v>16</v>
+      </c>
+      <c r="C59" t="s">
+        <v>30</v>
+      </c>
+      <c r="D59">
+        <v>3893</v>
+      </c>
+      <c r="E59">
+        <v>3893</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="s">
+        <v>25</v>
+      </c>
+      <c r="B60" t="s">
+        <v>25</v>
+      </c>
+      <c r="C60" t="s">
+        <v>31</v>
+      </c>
+      <c r="D60">
+        <v>472</v>
+      </c>
+      <c r="E60">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>1</v>
+      </c>
+      <c r="B61" t="s">
+        <v>60</v>
+      </c>
+      <c r="C61" t="s">
+        <v>33</v>
+      </c>
+      <c r="D61">
+        <v>3235</v>
+      </c>
+      <c r="E61">
+        <v>3235</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>2</v>
+      </c>
+      <c r="B62" t="s">
+        <v>61</v>
+      </c>
+      <c r="C62" t="s">
+        <v>33</v>
+      </c>
+      <c r="D62">
+        <v>186</v>
+      </c>
+      <c r="E62">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="63"/>
+    <row r="64">
+      <c r="A64">
+        <v>15</v>
+      </c>
+      <c r="B64" t="s">
+        <v>17</v>
+      </c>
+      <c r="C64" t="s">
+        <v>30</v>
+      </c>
+      <c r="D64">
+        <v>2269</v>
+      </c>
+      <c r="E64">
+        <v>2269</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="s">
+        <v>25</v>
+      </c>
+      <c r="B65" t="s">
+        <v>25</v>
+      </c>
+      <c r="C65" t="s">
+        <v>31</v>
+      </c>
+      <c r="D65">
+        <v>675</v>
+      </c>
+      <c r="E65">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>1</v>
+      </c>
+      <c r="B66" t="s">
+        <v>62</v>
+      </c>
+      <c r="C66" t="s">
+        <v>33</v>
+      </c>
+      <c r="D66">
+        <v>1320</v>
+      </c>
+      <c r="E66">
+        <v>1320</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>2</v>
+      </c>
+      <c r="B67" t="s">
+        <v>63</v>
+      </c>
+      <c r="C67" t="s">
+        <v>33</v>
+      </c>
+      <c r="D67">
+        <v>169</v>
+      </c>
+      <c r="E67">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>3</v>
+      </c>
+      <c r="B68" t="s">
+        <v>64</v>
+      </c>
+      <c r="C68" t="s">
+        <v>33</v>
+      </c>
+      <c r="D68">
+        <v>105</v>
+      </c>
+      <c r="E68">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="69"/>
+    <row r="70">
+      <c r="A70">
+        <v>16</v>
+      </c>
+      <c r="B70" t="s">
+        <v>18</v>
+      </c>
+      <c r="C70" t="s">
+        <v>30</v>
+      </c>
+      <c r="D70">
+        <v>692</v>
+      </c>
+      <c r="E70">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="s">
+        <v>25</v>
+      </c>
+      <c r="B71" t="s">
+        <v>25</v>
+      </c>
+      <c r="C71" t="s">
+        <v>31</v>
+      </c>
+      <c r="D71">
+        <v>206</v>
+      </c>
+      <c r="E71">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>1</v>
+      </c>
+      <c r="B72" t="s">
+        <v>65</v>
+      </c>
+      <c r="C72" t="s">
+        <v>33</v>
+      </c>
+      <c r="D72">
+        <v>258</v>
+      </c>
+      <c r="E72">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>2</v>
+      </c>
+      <c r="B73" t="s">
+        <v>66</v>
+      </c>
+      <c r="C73" t="s">
+        <v>33</v>
+      </c>
+      <c r="D73">
+        <v>98</v>
+      </c>
+      <c r="E73">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>3</v>
+      </c>
+      <c r="B74" t="s">
+        <v>67</v>
+      </c>
+      <c r="C74" t="s">
+        <v>33</v>
+      </c>
+      <c r="D74">
+        <v>130</v>
+      </c>
+      <c r="E74">
+        <v>130</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C2" t="s">
+        <v>68</v>
+      </c>
+      <c r="D2" t="s">
+        <v>69</v>
+      </c>
+      <c r="E2" t="s">
+        <v>70</v>
+      </c>
+      <c r="F2" t="s">
+        <v>71</v>
+      </c>
+      <c r="G2">
+        <v>2159</v>
+      </c>
+      <c r="H2">
+        <v>23978</v>
+      </c>
+      <c r="I2">
+        <v>261889</v>
+      </c>
+      <c r="J2">
+        <v>21875</v>
+      </c>
+      <c r="K2">
+        <v>1879</v>
+      </c>
+      <c r="L2">
+        <v>612</v>
+      </c>
+      <c r="M2">
+        <v>624</v>
+      </c>
+      <c r="N2">
+        <v>144</v>
+      </c>
+      <c r="O2">
+        <v>16842</v>
+      </c>
+      <c r="P2">
+        <v>4004</v>
+      </c>
+      <c r="Q2">
+        <v>572</v>
+      </c>
+      <c r="R2">
+        <v>334578</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G3">
+        <v>2159</v>
+      </c>
+      <c r="H3">
+        <v>23978</v>
+      </c>
+      <c r="I3">
+        <v>261889</v>
+      </c>
+      <c r="J3">
+        <v>21875</v>
+      </c>
+      <c r="K3">
+        <v>1879</v>
+      </c>
+      <c r="L3">
+        <v>612</v>
+      </c>
+      <c r="M3">
+        <v>624</v>
+      </c>
+      <c r="N3">
+        <v>144</v>
+      </c>
+      <c r="O3">
+        <v>16842</v>
+      </c>
+      <c r="P3">
+        <v>4004</v>
+      </c>
+      <c r="Q3">
+        <v>572</v>
+      </c>
+      <c r="R3">
+        <v>334578</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>30</v>
+      </c>
+      <c r="D2">
+        <v>2159</v>
+      </c>
+      <c r="E2">
+        <v>2159</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C3" t="s">
+        <v>31</v>
+      </c>
+      <c r="D3">
+        <v>797</v>
+      </c>
+      <c r="E3">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>72</v>
+      </c>
+      <c r="C4" t="s">
+        <v>33</v>
+      </c>
+      <c r="D4">
+        <v>862</v>
+      </c>
+      <c r="E4">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>73</v>
+      </c>
+      <c r="C5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D5">
+        <v>159</v>
+      </c>
+      <c r="E5">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>74</v>
+      </c>
+      <c r="C6" t="s">
+        <v>33</v>
+      </c>
+      <c r="D6">
+        <v>158</v>
+      </c>
+      <c r="E6">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D7">
+        <v>78</v>
+      </c>
+      <c r="E7">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>76</v>
+      </c>
+      <c r="C8" t="s">
+        <v>33</v>
+      </c>
+      <c r="D8">
+        <v>86</v>
+      </c>
+      <c r="E8">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>77</v>
+      </c>
+      <c r="C9" t="s">
+        <v>33</v>
+      </c>
+      <c r="D9">
+        <v>19</v>
+      </c>
+      <c r="E9">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="10"/>
+    <row r="11">
+      <c r="A11">
+        <v>2</v>
+      </c>
+      <c r="B11" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" t="s">
+        <v>30</v>
+      </c>
+      <c r="D11">
+        <v>23978</v>
+      </c>
+      <c r="E11">
+        <v>23978</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C12" t="s">
+        <v>31</v>
+      </c>
+      <c r="D12">
+        <v>5298</v>
+      </c>
+      <c r="E12">
+        <v>5298</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>1</v>
+      </c>
+      <c r="B13" t="s">
+        <v>78</v>
+      </c>
+      <c r="C13" t="s">
+        <v>33</v>
+      </c>
+      <c r="D13">
+        <v>11971</v>
+      </c>
+      <c r="E13">
+        <v>11971</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>2</v>
+      </c>
+      <c r="B14" t="s">
+        <v>79</v>
+      </c>
+      <c r="C14" t="s">
+        <v>33</v>
+      </c>
+      <c r="D14">
+        <v>1786</v>
+      </c>
+      <c r="E14">
+        <v>1786</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>3</v>
+      </c>
+      <c r="B15" t="s">
+        <v>80</v>
+      </c>
+      <c r="C15" t="s">
+        <v>33</v>
+      </c>
+      <c r="D15">
+        <v>2003</v>
+      </c>
+      <c r="E15">
+        <v>2003</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>4</v>
+      </c>
+      <c r="B16" t="s">
+        <v>81</v>
+      </c>
+      <c r="C16" t="s">
+        <v>33</v>
+      </c>
+      <c r="D16">
+        <v>856</v>
+      </c>
+      <c r="E16">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>5</v>
+      </c>
+      <c r="B17" t="s">
+        <v>82</v>
+      </c>
+      <c r="C17" t="s">
+        <v>33</v>
+      </c>
+      <c r="D17">
+        <v>1155</v>
+      </c>
+      <c r="E17">
+        <v>1155</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>6</v>
+      </c>
+      <c r="B18" t="s">
+        <v>83</v>
+      </c>
+      <c r="C18" t="s">
+        <v>33</v>
+      </c>
+      <c r="D18">
+        <v>909</v>
+      </c>
+      <c r="E18">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="19"/>
+    <row r="20">
+      <c r="A20">
+        <v>3</v>
+      </c>
+      <c r="B20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" t="s">
+        <v>30</v>
+      </c>
+      <c r="D20">
+        <v>261889</v>
+      </c>
+      <c r="E20">
+        <v>261889</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>25</v>
+      </c>
+      <c r="B21" t="s">
+        <v>25</v>
+      </c>
+      <c r="C21" t="s">
+        <v>31</v>
+      </c>
+      <c r="D21">
+        <v>16433</v>
+      </c>
+      <c r="E21">
+        <v>16433</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>1</v>
+      </c>
+      <c r="B22" t="s">
+        <v>84</v>
+      </c>
+      <c r="C22" t="s">
+        <v>33</v>
+      </c>
+      <c r="D22">
+        <v>49994</v>
+      </c>
+      <c r="E22">
+        <v>49994</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>2</v>
+      </c>
+      <c r="B23" t="s">
+        <v>85</v>
+      </c>
+      <c r="C23" t="s">
+        <v>33</v>
+      </c>
+      <c r="D23">
+        <v>133868</v>
+      </c>
+      <c r="E23">
+        <v>133868</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>3</v>
+      </c>
+      <c r="B24" t="s">
+        <v>86</v>
+      </c>
+      <c r="C24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D24">
+        <v>12501</v>
+      </c>
+      <c r="E24">
+        <v>12501</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>4</v>
+      </c>
+      <c r="B25" t="s">
+        <v>87</v>
+      </c>
+      <c r="C25" t="s">
+        <v>33</v>
+      </c>
+      <c r="D25">
+        <v>17022</v>
+      </c>
+      <c r="E25">
+        <v>17022</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>5</v>
+      </c>
+      <c r="B26" t="s">
+        <v>88</v>
+      </c>
+      <c r="C26" t="s">
+        <v>33</v>
+      </c>
+      <c r="D26">
+        <v>21225</v>
+      </c>
+      <c r="E26">
+        <v>21225</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>6</v>
+      </c>
+      <c r="B27" t="s">
+        <v>89</v>
+      </c>
+      <c r="C27" t="s">
+        <v>33</v>
+      </c>
+      <c r="D27">
+        <v>10846</v>
+      </c>
+      <c r="E27">
+        <v>10846</v>
+      </c>
+    </row>
+    <row r="28"/>
+    <row r="29">
+      <c r="A29">
+        <v>4</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>30</v>
+      </c>
+      <c r="D29">
+        <v>21875</v>
+      </c>
+      <c r="E29">
+        <v>21875</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>25</v>
+      </c>
+      <c r="B30" t="s">
+        <v>25</v>
+      </c>
+      <c r="C30" t="s">
+        <v>31</v>
+      </c>
+      <c r="D30">
+        <v>3163</v>
+      </c>
+      <c r="E30">
+        <v>3163</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>1</v>
+      </c>
+      <c r="B31" t="s">
+        <v>90</v>
+      </c>
+      <c r="C31" t="s">
+        <v>33</v>
+      </c>
+      <c r="D31">
+        <v>8473</v>
+      </c>
+      <c r="E31">
+        <v>8473</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>2</v>
+      </c>
+      <c r="B32" t="s">
+        <v>91</v>
+      </c>
+      <c r="C32" t="s">
+        <v>33</v>
+      </c>
+      <c r="D32">
+        <v>3529</v>
+      </c>
+      <c r="E32">
+        <v>3529</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>3</v>
+      </c>
+      <c r="B33" t="s">
+        <v>92</v>
+      </c>
+      <c r="C33" t="s">
+        <v>33</v>
+      </c>
+      <c r="D33">
+        <v>624</v>
+      </c>
+      <c r="E33">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>4</v>
+      </c>
+      <c r="B34" t="s">
+        <v>93</v>
+      </c>
+      <c r="C34" t="s">
+        <v>33</v>
+      </c>
+      <c r="D34">
+        <v>5546</v>
+      </c>
+      <c r="E34">
+        <v>5546</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>5</v>
+      </c>
+      <c r="B35" t="s">
+        <v>94</v>
+      </c>
+      <c r="C35" t="s">
+        <v>33</v>
+      </c>
+      <c r="D35">
+        <v>358</v>
+      </c>
+      <c r="E35">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>6</v>
+      </c>
+      <c r="B36" t="s">
+        <v>95</v>
+      </c>
+      <c r="C36" t="s">
+        <v>33</v>
+      </c>
+      <c r="D36">
+        <v>182</v>
+      </c>
+      <c r="E36">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="37"/>
+    <row r="38">
+      <c r="A38">
+        <v>5</v>
+      </c>
+      <c r="B38" t="s">
+        <v>10</v>
+      </c>
+      <c r="C38" t="s">
+        <v>30</v>
+      </c>
+      <c r="D38">
+        <v>1879</v>
+      </c>
+      <c r="E38">
+        <v>1879</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>25</v>
+      </c>
+      <c r="B39" t="s">
+        <v>25</v>
+      </c>
+      <c r="C39" t="s">
+        <v>31</v>
+      </c>
+      <c r="D39">
+        <v>601</v>
+      </c>
+      <c r="E39">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>1</v>
+      </c>
+      <c r="B40" t="s">
+        <v>96</v>
+      </c>
+      <c r="C40" t="s">
+        <v>33</v>
+      </c>
+      <c r="D40">
+        <v>675</v>
+      </c>
+      <c r="E40">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>2</v>
+      </c>
+      <c r="B41" t="s">
+        <v>97</v>
+      </c>
+      <c r="C41" t="s">
+        <v>33</v>
+      </c>
+      <c r="D41">
+        <v>318</v>
+      </c>
+      <c r="E41">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>3</v>
+      </c>
+      <c r="B42" t="s">
+        <v>98</v>
+      </c>
+      <c r="C42" t="s">
+        <v>33</v>
+      </c>
+      <c r="D42">
+        <v>106</v>
+      </c>
+      <c r="E42">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>4</v>
+      </c>
+      <c r="B43" t="s">
+        <v>99</v>
+      </c>
+      <c r="C43" t="s">
+        <v>33</v>
+      </c>
+      <c r="D43">
+        <v>56</v>
+      </c>
+      <c r="E43">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>5</v>
+      </c>
+      <c r="B44" t="s">
+        <v>100</v>
+      </c>
+      <c r="C44" t="s">
+        <v>33</v>
+      </c>
+      <c r="D44">
+        <v>100</v>
+      </c>
+      <c r="E44">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>6</v>
+      </c>
+      <c r="B45" t="s">
+        <v>101</v>
+      </c>
+      <c r="C45" t="s">
+        <v>33</v>
+      </c>
+      <c r="D45">
+        <v>23</v>
+      </c>
+      <c r="E45">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="46"/>
+    <row r="47">
+      <c r="A47">
+        <v>6</v>
+      </c>
+      <c r="B47" t="s">
+        <v>11</v>
+      </c>
+      <c r="C47" t="s">
+        <v>30</v>
+      </c>
+      <c r="D47">
+        <v>612</v>
+      </c>
+      <c r="E47">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="s">
+        <v>25</v>
+      </c>
+      <c r="B48" t="s">
+        <v>25</v>
+      </c>
+      <c r="C48" t="s">
+        <v>31</v>
+      </c>
+      <c r="D48">
+        <v>375</v>
+      </c>
+      <c r="E48">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>1</v>
+      </c>
+      <c r="B49" t="s">
+        <v>102</v>
+      </c>
+      <c r="C49" t="s">
+        <v>33</v>
+      </c>
+      <c r="D49">
+        <v>237</v>
+      </c>
+      <c r="E49">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="50"/>
+    <row r="51">
+      <c r="A51">
+        <v>7</v>
+      </c>
+      <c r="B51" t="s">
+        <v>12</v>
+      </c>
+      <c r="C51" t="s">
+        <v>30</v>
+      </c>
+      <c r="D51">
+        <v>624</v>
+      </c>
+      <c r="E51">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="s">
+        <v>25</v>
+      </c>
+      <c r="B52" t="s">
+        <v>25</v>
+      </c>
+      <c r="C52" t="s">
+        <v>31</v>
+      </c>
+      <c r="D52">
+        <v>320</v>
+      </c>
+      <c r="E52">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>1</v>
+      </c>
+      <c r="B53" t="s">
+        <v>103</v>
+      </c>
+      <c r="C53" t="s">
+        <v>33</v>
+      </c>
+      <c r="D53">
+        <v>167</v>
+      </c>
+      <c r="E53">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>2</v>
+      </c>
+      <c r="B54" t="s">
+        <v>104</v>
+      </c>
+      <c r="C54" t="s">
+        <v>33</v>
+      </c>
+      <c r="D54">
+        <v>85</v>
+      </c>
+      <c r="E54">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>3</v>
+      </c>
+      <c r="B55" t="s">
+        <v>105</v>
+      </c>
+      <c r="C55" t="s">
+        <v>33</v>
+      </c>
+      <c r="D55">
+        <v>52</v>
+      </c>
+      <c r="E55">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="56"/>
+    <row r="57">
+      <c r="A57">
+        <v>11</v>
+      </c>
+      <c r="B57" t="s">
+        <v>15</v>
+      </c>
+      <c r="C57" t="s">
+        <v>30</v>
+      </c>
+      <c r="D57">
+        <v>144</v>
+      </c>
+      <c r="E57">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s">
+        <v>25</v>
+      </c>
+      <c r="B58" t="s">
+        <v>25</v>
+      </c>
+      <c r="C58" t="s">
+        <v>31</v>
+      </c>
+      <c r="D58">
+        <v>92</v>
+      </c>
+      <c r="E58">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>1</v>
+      </c>
+      <c r="B59" t="s">
+        <v>106</v>
+      </c>
+      <c r="C59" t="s">
+        <v>33</v>
+      </c>
+      <c r="D59">
+        <v>52</v>
+      </c>
+      <c r="E59">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="60"/>
+    <row r="61">
+      <c r="A61">
+        <v>14</v>
+      </c>
+      <c r="B61" t="s">
+        <v>16</v>
+      </c>
+      <c r="C61" t="s">
+        <v>30</v>
+      </c>
+      <c r="D61">
+        <v>16842</v>
+      </c>
+      <c r="E61">
+        <v>16842</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="s">
+        <v>25</v>
+      </c>
+      <c r="B62" t="s">
+        <v>25</v>
+      </c>
+      <c r="C62" t="s">
+        <v>31</v>
+      </c>
+      <c r="D62">
+        <v>1293</v>
+      </c>
+      <c r="E62">
+        <v>1293</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>1</v>
+      </c>
+      <c r="B63" t="s">
+        <v>107</v>
+      </c>
+      <c r="C63" t="s">
+        <v>33</v>
+      </c>
+      <c r="D63">
+        <v>1291</v>
+      </c>
+      <c r="E63">
+        <v>1291</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>2</v>
+      </c>
+      <c r="B64" t="s">
+        <v>108</v>
+      </c>
+      <c r="C64" t="s">
+        <v>33</v>
+      </c>
+      <c r="D64">
+        <v>13472</v>
+      </c>
+      <c r="E64">
+        <v>13472</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>3</v>
+      </c>
+      <c r="B65" t="s">
+        <v>109</v>
+      </c>
+      <c r="C65" t="s">
+        <v>33</v>
+      </c>
+      <c r="D65">
+        <v>618</v>
+      </c>
+      <c r="E65">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>4</v>
+      </c>
+      <c r="B66" t="s">
+        <v>110</v>
+      </c>
+      <c r="C66" t="s">
+        <v>33</v>
+      </c>
+      <c r="D66">
+        <v>64</v>
+      </c>
+      <c r="E66">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>5</v>
+      </c>
+      <c r="B67" t="s">
+        <v>111</v>
+      </c>
+      <c r="C67" t="s">
+        <v>33</v>
+      </c>
+      <c r="D67">
+        <v>104</v>
+      </c>
+      <c r="E67">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="68"/>
+    <row r="69">
+      <c r="A69">
+        <v>15</v>
+      </c>
+      <c r="B69" t="s">
+        <v>17</v>
+      </c>
+      <c r="C69" t="s">
+        <v>30</v>
+      </c>
+      <c r="D69">
+        <v>4004</v>
+      </c>
+      <c r="E69">
+        <v>4004</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="s">
+        <v>25</v>
+      </c>
+      <c r="B70" t="s">
+        <v>25</v>
+      </c>
+      <c r="C70" t="s">
+        <v>31</v>
+      </c>
+      <c r="D70">
+        <v>1651</v>
+      </c>
+      <c r="E70">
+        <v>1651</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>1</v>
+      </c>
+      <c r="B71" t="s">
+        <v>112</v>
+      </c>
+      <c r="C71" t="s">
+        <v>33</v>
+      </c>
+      <c r="D71">
+        <v>1239</v>
+      </c>
+      <c r="E71">
+        <v>1239</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>2</v>
+      </c>
+      <c r="B72" t="s">
+        <v>113</v>
+      </c>
+      <c r="C72" t="s">
+        <v>33</v>
+      </c>
+      <c r="D72">
+        <v>247</v>
+      </c>
+      <c r="E72">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>3</v>
+      </c>
+      <c r="B73" t="s">
+        <v>114</v>
+      </c>
+      <c r="C73" t="s">
+        <v>33</v>
+      </c>
+      <c r="D73">
+        <v>768</v>
+      </c>
+      <c r="E73">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>4</v>
+      </c>
+      <c r="B74" t="s">
+        <v>115</v>
+      </c>
+      <c r="C74" t="s">
+        <v>33</v>
+      </c>
+      <c r="D74">
+        <v>99</v>
+      </c>
+      <c r="E74">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="75"/>
+    <row r="76">
+      <c r="A76">
+        <v>16</v>
+      </c>
+      <c r="B76" t="s">
+        <v>18</v>
+      </c>
+      <c r="C76" t="s">
+        <v>30</v>
+      </c>
+      <c r="D76">
+        <v>572</v>
+      </c>
+      <c r="E76">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>25</v>
+      </c>
+      <c r="B77" t="s">
+        <v>25</v>
+      </c>
+      <c r="C77" t="s">
+        <v>31</v>
+      </c>
+      <c r="D77">
+        <v>267</v>
+      </c>
+      <c r="E77">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>1</v>
+      </c>
+      <c r="B78" t="s">
+        <v>116</v>
+      </c>
+      <c r="C78" t="s">
+        <v>33</v>
+      </c>
+      <c r="D78">
+        <v>236</v>
+      </c>
+      <c r="E78">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>2</v>
+      </c>
+      <c r="B79" t="s">
+        <v>117</v>
+      </c>
+      <c r="C79" t="s">
+        <v>33</v>
+      </c>
+      <c r="D79">
+        <v>69</v>
+      </c>
+      <c r="E79">
+        <v>69</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C2" t="s">
+        <v>119</v>
+      </c>
+      <c r="D2" t="s">
+        <v>120</v>
+      </c>
+      <c r="E2" t="s">
+        <v>121</v>
+      </c>
+      <c r="F2" t="s">
+        <v>122</v>
+      </c>
+      <c r="G2">
+        <v>2444</v>
+      </c>
+      <c r="H2">
+        <v>32895</v>
+      </c>
+      <c r="I2">
+        <v>223520</v>
+      </c>
+      <c r="J2">
+        <v>34303</v>
+      </c>
+      <c r="K2">
+        <v>3496</v>
+      </c>
+      <c r="L2">
+        <v>764</v>
+      </c>
+      <c r="M2">
+        <v>963</v>
+      </c>
+      <c r="N2">
+        <v>646</v>
+      </c>
+      <c r="O2">
+        <v>242</v>
+      </c>
+      <c r="P2">
+        <v>342</v>
+      </c>
+      <c r="Q2">
+        <v>10088</v>
+      </c>
+      <c r="R2">
+        <v>3513</v>
+      </c>
+      <c r="S2">
+        <v>262</v>
+      </c>
+      <c r="T2">
+        <v>313478</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G3">
+        <v>2444</v>
+      </c>
+      <c r="H3">
+        <v>32895</v>
+      </c>
+      <c r="I3">
+        <v>223520</v>
+      </c>
+      <c r="J3">
+        <v>34303</v>
+      </c>
+      <c r="K3">
+        <v>3496</v>
+      </c>
+      <c r="L3">
+        <v>764</v>
+      </c>
+      <c r="M3">
+        <v>963</v>
+      </c>
+      <c r="N3">
+        <v>646</v>
+      </c>
+      <c r="O3">
+        <v>242</v>
+      </c>
+      <c r="P3">
+        <v>342</v>
+      </c>
+      <c r="Q3">
+        <v>10088</v>
+      </c>
+      <c r="R3">
+        <v>3513</v>
+      </c>
+      <c r="S3">
+        <v>262</v>
+      </c>
+      <c r="T3">
+        <v>313478</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>30</v>
+      </c>
+      <c r="D2">
+        <v>2444</v>
+      </c>
+      <c r="E2">
+        <v>2444</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C3" t="s">
+        <v>31</v>
+      </c>
+      <c r="D3">
+        <v>1185</v>
+      </c>
+      <c r="E3">
+        <v>1185</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>123</v>
+      </c>
+      <c r="C4" t="s">
+        <v>33</v>
+      </c>
+      <c r="D4">
+        <v>887</v>
+      </c>
+      <c r="E4">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>124</v>
+      </c>
+      <c r="C5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D5">
+        <v>103</v>
+      </c>
+      <c r="E5">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>125</v>
+      </c>
+      <c r="C6" t="s">
+        <v>33</v>
+      </c>
+      <c r="D6">
+        <v>111</v>
+      </c>
+      <c r="E6">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>126</v>
+      </c>
+      <c r="C7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D7">
+        <v>44</v>
+      </c>
+      <c r="E7">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>127</v>
+      </c>
+      <c r="C8" t="s">
+        <v>33</v>
+      </c>
+      <c r="D8">
+        <v>18</v>
+      </c>
+      <c r="E8">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>128</v>
+      </c>
+      <c r="C9" t="s">
+        <v>33</v>
+      </c>
+      <c r="D9">
+        <v>96</v>
+      </c>
+      <c r="E9">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="10"/>
+    <row r="11">
+      <c r="A11">
+        <v>2</v>
+      </c>
+      <c r="B11" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" t="s">
+        <v>30</v>
+      </c>
+      <c r="D11">
+        <v>32895</v>
+      </c>
+      <c r="E11">
+        <v>32895</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C12" t="s">
+        <v>31</v>
+      </c>
+      <c r="D12">
+        <v>4998</v>
+      </c>
+      <c r="E12">
+        <v>4998</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>1</v>
+      </c>
+      <c r="B13" t="s">
+        <v>129</v>
+      </c>
+      <c r="C13" t="s">
+        <v>33</v>
+      </c>
+      <c r="D13">
+        <v>20287</v>
+      </c>
+      <c r="E13">
+        <v>20287</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>2</v>
+      </c>
+      <c r="B14" t="s">
+        <v>130</v>
+      </c>
+      <c r="C14" t="s">
+        <v>33</v>
+      </c>
+      <c r="D14">
+        <v>5139</v>
+      </c>
+      <c r="E14">
+        <v>5139</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>3</v>
+      </c>
+      <c r="B15" t="s">
+        <v>131</v>
+      </c>
+      <c r="C15" t="s">
+        <v>33</v>
+      </c>
+      <c r="D15">
+        <v>776</v>
+      </c>
+      <c r="E15">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>4</v>
+      </c>
+      <c r="B16" t="s">
+        <v>132</v>
+      </c>
+      <c r="C16" t="s">
+        <v>33</v>
+      </c>
+      <c r="D16">
+        <v>617</v>
+      </c>
+      <c r="E16">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>5</v>
+      </c>
+      <c r="B17" t="s">
+        <v>133</v>
+      </c>
+      <c r="C17" t="s">
+        <v>33</v>
+      </c>
+      <c r="D17">
+        <v>402</v>
+      </c>
+      <c r="E17">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>6</v>
+      </c>
+      <c r="B18" t="s">
+        <v>134</v>
+      </c>
+      <c r="C18" t="s">
+        <v>33</v>
+      </c>
+      <c r="D18">
+        <v>676</v>
+      </c>
+      <c r="E18">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="19"/>
+    <row r="20">
+      <c r="A20">
+        <v>3</v>
+      </c>
+      <c r="B20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" t="s">
+        <v>30</v>
+      </c>
+      <c r="D20">
+        <v>223520</v>
+      </c>
+      <c r="E20">
+        <v>223520</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>25</v>
+      </c>
+      <c r="B21" t="s">
+        <v>25</v>
+      </c>
+      <c r="C21" t="s">
+        <v>31</v>
+      </c>
+      <c r="D21">
+        <v>21203</v>
+      </c>
+      <c r="E21">
+        <v>21203</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>1</v>
+      </c>
+      <c r="B22" t="s">
+        <v>135</v>
+      </c>
+      <c r="C22" t="s">
+        <v>33</v>
+      </c>
+      <c r="D22">
+        <v>44947</v>
+      </c>
+      <c r="E22">
+        <v>44947</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>2</v>
+      </c>
+      <c r="B23" t="s">
+        <v>136</v>
+      </c>
+      <c r="C23" t="s">
+        <v>33</v>
+      </c>
+      <c r="D23">
+        <v>27199</v>
+      </c>
+      <c r="E23">
+        <v>27199</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>3</v>
+      </c>
+      <c r="B24" t="s">
+        <v>137</v>
+      </c>
+      <c r="C24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D24">
+        <v>45948</v>
+      </c>
+      <c r="E24">
+        <v>45948</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>4</v>
+      </c>
+      <c r="B25" t="s">
+        <v>138</v>
+      </c>
+      <c r="C25" t="s">
+        <v>33</v>
+      </c>
+      <c r="D25">
+        <v>51035</v>
+      </c>
+      <c r="E25">
+        <v>51035</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>5</v>
+      </c>
+      <c r="B26" t="s">
+        <v>139</v>
+      </c>
+      <c r="C26" t="s">
+        <v>33</v>
+      </c>
+      <c r="D26">
+        <v>6166</v>
+      </c>
+      <c r="E26">
+        <v>6166</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>6</v>
+      </c>
+      <c r="B27" t="s">
+        <v>140</v>
+      </c>
+      <c r="C27" t="s">
+        <v>33</v>
+      </c>
+      <c r="D27">
+        <v>27022</v>
+      </c>
+      <c r="E27">
+        <v>27022</v>
+      </c>
+    </row>
+    <row r="28"/>
+    <row r="29">
+      <c r="A29">
+        <v>4</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>30</v>
+      </c>
+      <c r="D29">
+        <v>34303</v>
+      </c>
+      <c r="E29">
+        <v>34303</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>25</v>
+      </c>
+      <c r="B30" t="s">
+        <v>25</v>
+      </c>
+      <c r="C30" t="s">
+        <v>31</v>
+      </c>
+      <c r="D30">
+        <v>3930</v>
+      </c>
+      <c r="E30">
+        <v>3930</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>1</v>
+      </c>
+      <c r="B31" t="s">
+        <v>141</v>
+      </c>
+      <c r="C31" t="s">
+        <v>33</v>
+      </c>
+      <c r="D31">
+        <v>4385</v>
+      </c>
+      <c r="E31">
+        <v>4385</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>2</v>
+      </c>
+      <c r="B32" t="s">
+        <v>142</v>
+      </c>
+      <c r="C32" t="s">
+        <v>33</v>
+      </c>
+      <c r="D32">
+        <v>8075</v>
+      </c>
+      <c r="E32">
+        <v>8075</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>3</v>
+      </c>
+      <c r="B33" t="s">
+        <v>143</v>
+      </c>
+      <c r="C33" t="s">
+        <v>33</v>
+      </c>
+      <c r="D33">
+        <v>15812</v>
+      </c>
+      <c r="E33">
+        <v>15812</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>4</v>
+      </c>
+      <c r="B34" t="s">
+        <v>144</v>
+      </c>
+      <c r="C34" t="s">
+        <v>33</v>
+      </c>
+      <c r="D34">
+        <v>916</v>
+      </c>
+      <c r="E34">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>5</v>
+      </c>
+      <c r="B35" t="s">
+        <v>145</v>
+      </c>
+      <c r="C35" t="s">
+        <v>33</v>
+      </c>
+      <c r="D35">
+        <v>681</v>
+      </c>
+      <c r="E35">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>6</v>
+      </c>
+      <c r="B36" t="s">
+        <v>146</v>
+      </c>
+      <c r="C36" t="s">
+        <v>33</v>
+      </c>
+      <c r="D36">
+        <v>504</v>
+      </c>
+      <c r="E36">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="37"/>
+    <row r="38">
+      <c r="A38">
+        <v>5</v>
+      </c>
+      <c r="B38" t="s">
+        <v>10</v>
+      </c>
+      <c r="C38" t="s">
+        <v>30</v>
+      </c>
+      <c r="D38">
+        <v>3496</v>
+      </c>
+      <c r="E38">
+        <v>3496</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>25</v>
+      </c>
+      <c r="B39" t="s">
+        <v>25</v>
+      </c>
+      <c r="C39" t="s">
+        <v>31</v>
+      </c>
+      <c r="D39">
+        <v>615</v>
+      </c>
+      <c r="E39">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>1</v>
+      </c>
+      <c r="B40" t="s">
+        <v>147</v>
+      </c>
+      <c r="C40" t="s">
+        <v>33</v>
+      </c>
+      <c r="D40">
+        <v>1166</v>
+      </c>
+      <c r="E40">
+        <v>1166</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>2</v>
+      </c>
+      <c r="B41" t="s">
+        <v>148</v>
+      </c>
+      <c r="C41" t="s">
+        <v>33</v>
+      </c>
+      <c r="D41">
+        <v>284</v>
+      </c>
+      <c r="E41">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>3</v>
+      </c>
+      <c r="B42" t="s">
+        <v>149</v>
+      </c>
+      <c r="C42" t="s">
+        <v>33</v>
+      </c>
+      <c r="D42">
+        <v>194</v>
+      </c>
+      <c r="E42">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>4</v>
+      </c>
+      <c r="B43" t="s">
+        <v>150</v>
+      </c>
+      <c r="C43" t="s">
+        <v>33</v>
+      </c>
+      <c r="D43">
+        <v>471</v>
+      </c>
+      <c r="E43">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>5</v>
+      </c>
+      <c r="B44" t="s">
+        <v>151</v>
+      </c>
+      <c r="C44" t="s">
+        <v>33</v>
+      </c>
+      <c r="D44">
+        <v>609</v>
+      </c>
+      <c r="E44">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>6</v>
+      </c>
+      <c r="B45" t="s">
+        <v>152</v>
+      </c>
+      <c r="C45" t="s">
+        <v>33</v>
+      </c>
+      <c r="D45">
+        <v>157</v>
+      </c>
+      <c r="E45">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="46"/>
+    <row r="47">
+      <c r="A47">
+        <v>6</v>
+      </c>
+      <c r="B47" t="s">
+        <v>11</v>
+      </c>
+      <c r="C47" t="s">
+        <v>30</v>
+      </c>
+      <c r="D47">
+        <v>764</v>
+      </c>
+      <c r="E47">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="s">
+        <v>25</v>
+      </c>
+      <c r="B48" t="s">
+        <v>25</v>
+      </c>
+      <c r="C48" t="s">
+        <v>31</v>
+      </c>
+      <c r="D48">
+        <v>581</v>
+      </c>
+      <c r="E48">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>1</v>
+      </c>
+      <c r="B49" t="s">
+        <v>153</v>
+      </c>
+      <c r="C49" t="s">
+        <v>33</v>
+      </c>
+      <c r="D49">
+        <v>183</v>
+      </c>
+      <c r="E49">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="50"/>
+    <row r="51">
+      <c r="A51">
+        <v>7</v>
+      </c>
+      <c r="B51" t="s">
+        <v>12</v>
+      </c>
+      <c r="C51" t="s">
+        <v>30</v>
+      </c>
+      <c r="D51">
+        <v>963</v>
+      </c>
+      <c r="E51">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="s">
+        <v>25</v>
+      </c>
+      <c r="B52" t="s">
+        <v>25</v>
+      </c>
+      <c r="C52" t="s">
+        <v>31</v>
+      </c>
+      <c r="D52">
+        <v>531</v>
+      </c>
+      <c r="E52">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>1</v>
+      </c>
+      <c r="B53" t="s">
+        <v>154</v>
+      </c>
+      <c r="C53" t="s">
+        <v>33</v>
+      </c>
+      <c r="D53">
+        <v>213</v>
+      </c>
+      <c r="E53">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>2</v>
+      </c>
+      <c r="B54" t="s">
+        <v>155</v>
+      </c>
+      <c r="C54" t="s">
+        <v>33</v>
+      </c>
+      <c r="D54">
+        <v>130</v>
+      </c>
+      <c r="E54">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>3</v>
+      </c>
+      <c r="B55" t="s">
+        <v>156</v>
+      </c>
+      <c r="C55" t="s">
+        <v>33</v>
+      </c>
+      <c r="D55">
+        <v>89</v>
+      </c>
+      <c r="E55">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="56"/>
+    <row r="57">
+      <c r="A57">
+        <v>9</v>
+      </c>
+      <c r="B57" t="s">
+        <v>13</v>
+      </c>
+      <c r="C57" t="s">
+        <v>30</v>
+      </c>
+      <c r="D57">
+        <v>646</v>
+      </c>
+      <c r="E57">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s">
+        <v>25</v>
+      </c>
+      <c r="B58" t="s">
+        <v>25</v>
+      </c>
+      <c r="C58" t="s">
+        <v>31</v>
+      </c>
+      <c r="D58">
+        <v>440</v>
+      </c>
+      <c r="E58">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>1</v>
+      </c>
+      <c r="B59" t="s">
+        <v>157</v>
+      </c>
+      <c r="C59" t="s">
+        <v>33</v>
+      </c>
+      <c r="D59">
+        <v>152</v>
+      </c>
+      <c r="E59">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>2</v>
+      </c>
+      <c r="B60" t="s">
+        <v>158</v>
+      </c>
+      <c r="C60" t="s">
+        <v>33</v>
+      </c>
+      <c r="D60">
+        <v>54</v>
+      </c>
+      <c r="E60">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="61"/>
+    <row r="62">
+      <c r="A62">
+        <v>11</v>
+      </c>
+      <c r="B62" t="s">
+        <v>15</v>
+      </c>
+      <c r="C62" t="s">
+        <v>30</v>
+      </c>
+      <c r="D62">
+        <v>242</v>
+      </c>
+      <c r="E62">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="s">
+        <v>25</v>
+      </c>
+      <c r="B63" t="s">
+        <v>25</v>
+      </c>
+      <c r="C63" t="s">
+        <v>31</v>
+      </c>
+      <c r="D63">
+        <v>132</v>
+      </c>
+      <c r="E63">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>1</v>
+      </c>
+      <c r="B64" t="s">
+        <v>159</v>
+      </c>
+      <c r="C64" t="s">
+        <v>33</v>
+      </c>
+      <c r="D64">
+        <v>110</v>
+      </c>
+      <c r="E64">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="65"/>
+    <row r="66">
+      <c r="A66">
+        <v>12</v>
+      </c>
+      <c r="B66" t="s">
+        <v>118</v>
+      </c>
+      <c r="C66" t="s">
+        <v>30</v>
+      </c>
+      <c r="D66">
+        <v>342</v>
+      </c>
+      <c r="E66">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="s">
+        <v>25</v>
+      </c>
+      <c r="B67" t="s">
+        <v>25</v>
+      </c>
+      <c r="C67" t="s">
+        <v>31</v>
+      </c>
+      <c r="D67">
+        <v>109</v>
+      </c>
+      <c r="E67">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>1</v>
+      </c>
+      <c r="B68" t="s">
+        <v>160</v>
+      </c>
+      <c r="C68" t="s">
+        <v>33</v>
+      </c>
+      <c r="D68">
+        <v>161</v>
+      </c>
+      <c r="E68">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>2</v>
+      </c>
+      <c r="B69" t="s">
+        <v>161</v>
+      </c>
+      <c r="C69" t="s">
+        <v>33</v>
+      </c>
+      <c r="D69">
+        <v>72</v>
+      </c>
+      <c r="E69">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="70"/>
+    <row r="71">
+      <c r="A71">
+        <v>14</v>
+      </c>
+      <c r="B71" t="s">
+        <v>16</v>
+      </c>
+      <c r="C71" t="s">
+        <v>30</v>
+      </c>
+      <c r="D71">
+        <v>10088</v>
+      </c>
+      <c r="E71">
+        <v>10088</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="s">
+        <v>25</v>
+      </c>
+      <c r="B72" t="s">
+        <v>25</v>
+      </c>
+      <c r="C72" t="s">
+        <v>31</v>
+      </c>
+      <c r="D72">
+        <v>833</v>
+      </c>
+      <c r="E72">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>1</v>
+      </c>
+      <c r="B73" t="s">
+        <v>162</v>
+      </c>
+      <c r="C73" t="s">
+        <v>33</v>
+      </c>
+      <c r="D73">
+        <v>8774</v>
+      </c>
+      <c r="E73">
+        <v>8774</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>2</v>
+      </c>
+      <c r="B74" t="s">
+        <v>163</v>
+      </c>
+      <c r="C74" t="s">
+        <v>33</v>
+      </c>
+      <c r="D74">
+        <v>376</v>
+      </c>
+      <c r="E74">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>3</v>
+      </c>
+      <c r="B75" t="s">
+        <v>164</v>
+      </c>
+      <c r="C75" t="s">
+        <v>33</v>
+      </c>
+      <c r="D75">
+        <v>105</v>
+      </c>
+      <c r="E75">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="76"/>
+    <row r="77">
+      <c r="A77">
+        <v>15</v>
+      </c>
+      <c r="B77" t="s">
+        <v>17</v>
+      </c>
+      <c r="C77" t="s">
+        <v>30</v>
+      </c>
+      <c r="D77">
+        <v>3513</v>
+      </c>
+      <c r="E77">
+        <v>3513</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="s">
+        <v>25</v>
+      </c>
+      <c r="B78" t="s">
+        <v>25</v>
+      </c>
+      <c r="C78" t="s">
+        <v>31</v>
+      </c>
+      <c r="D78">
+        <v>1335</v>
+      </c>
+      <c r="E78">
+        <v>1335</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>1</v>
+      </c>
+      <c r="B79" t="s">
+        <v>165</v>
+      </c>
+      <c r="C79" t="s">
+        <v>33</v>
+      </c>
+      <c r="D79">
+        <v>1016</v>
+      </c>
+      <c r="E79">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>2</v>
+      </c>
+      <c r="B80" t="s">
+        <v>166</v>
+      </c>
+      <c r="C80" t="s">
+        <v>33</v>
+      </c>
+      <c r="D80">
+        <v>434</v>
+      </c>
+      <c r="E80">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>3</v>
+      </c>
+      <c r="B81" t="s">
+        <v>167</v>
+      </c>
+      <c r="C81" t="s">
+        <v>33</v>
+      </c>
+      <c r="D81">
+        <v>299</v>
+      </c>
+      <c r="E81">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>4</v>
+      </c>
+      <c r="B82" t="s">
+        <v>168</v>
+      </c>
+      <c r="C82" t="s">
+        <v>33</v>
+      </c>
+      <c r="D82">
+        <v>234</v>
+      </c>
+      <c r="E82">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>5</v>
+      </c>
+      <c r="B83" t="s">
+        <v>169</v>
+      </c>
+      <c r="C83" t="s">
+        <v>33</v>
+      </c>
+      <c r="D83">
+        <v>60</v>
+      </c>
+      <c r="E83">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>6</v>
+      </c>
+      <c r="B84" t="s">
+        <v>170</v>
+      </c>
+      <c r="C84" t="s">
+        <v>33</v>
+      </c>
+      <c r="D84">
+        <v>135</v>
+      </c>
+      <c r="E84">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="85"/>
+    <row r="86">
+      <c r="A86">
+        <v>16</v>
+      </c>
+      <c r="B86" t="s">
+        <v>18</v>
+      </c>
+      <c r="C86" t="s">
+        <v>30</v>
+      </c>
+      <c r="D86">
+        <v>262</v>
+      </c>
+      <c r="E86">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="s">
+        <v>25</v>
+      </c>
+      <c r="B87" t="s">
+        <v>25</v>
+      </c>
+      <c r="C87" t="s">
+        <v>31</v>
+      </c>
+      <c r="D87">
+        <v>102</v>
+      </c>
+      <c r="E87">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>1</v>
+      </c>
+      <c r="B88" t="s">
+        <v>171</v>
+      </c>
+      <c r="C88" t="s">
+        <v>33</v>
+      </c>
+      <c r="D88">
+        <v>41</v>
+      </c>
+      <c r="E88">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>2</v>
+      </c>
+      <c r="B89" t="s">
+        <v>172</v>
+      </c>
+      <c r="C89" t="s">
+        <v>33</v>
+      </c>
+      <c r="D89">
+        <v>67</v>
+      </c>
+      <c r="E89">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>3</v>
+      </c>
+      <c r="B90" t="s">
+        <v>173</v>
+      </c>
+      <c r="C90" t="s">
+        <v>33</v>
+      </c>
+      <c r="D90">
+        <v>27</v>
+      </c>
+      <c r="E90">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>4</v>
+      </c>
+      <c r="B91" t="s">
+        <v>174</v>
+      </c>
+      <c r="C91" t="s">
+        <v>33</v>
+      </c>
+      <c r="D91">
+        <v>25</v>
+      </c>
+      <c r="E91">
+        <v>25</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -17332,1053 +16874,1511 @@
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
-        <v>14</v>
+        <v>175</v>
       </c>
       <c r="O1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="P1" s="1" t="s">
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="V1" s="1" t="s">
         <v>19</v>
-      </c>
-[...7 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C2" t="s">
-        <v>324</v>
+        <v>178</v>
       </c>
       <c r="D2" t="s">
-        <v>325</v>
+        <v>179</v>
       </c>
       <c r="E2" t="s">
-        <v>326</v>
+        <v>180</v>
       </c>
       <c r="F2" t="s">
-        <v>327</v>
+        <v>181</v>
       </c>
       <c r="G2">
-        <v>1391</v>
+        <v>11247</v>
       </c>
       <c r="H2">
-        <v>6353</v>
+        <v>26004</v>
       </c>
       <c r="I2">
-        <v>109920</v>
+        <v>69463</v>
       </c>
       <c r="J2">
-        <v>26115</v>
+        <v>22520</v>
       </c>
       <c r="K2">
-        <v>3482</v>
+        <v>1296</v>
       </c>
       <c r="L2">
-        <v>556</v>
+        <v>958</v>
       </c>
       <c r="M2">
-        <v>539</v>
+        <v>828</v>
       </c>
       <c r="N2">
-        <v>660</v>
+        <v>2365</v>
       </c>
       <c r="O2">
-        <v>140</v>
+        <v>614</v>
       </c>
       <c r="P2">
-        <v>3195</v>
+        <v>726</v>
       </c>
       <c r="Q2">
-        <v>725</v>
+        <v>36173</v>
       </c>
       <c r="R2">
-        <v>124</v>
+        <v>2499</v>
       </c>
       <c r="S2">
-        <v>153200</v>
+        <v>148</v>
+      </c>
+      <c r="T2">
+        <v>2638</v>
+      </c>
+      <c r="U2">
+        <v>206</v>
+      </c>
+      <c r="V2">
+        <v>177685</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B3" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="G3">
-        <v>1391</v>
+        <v>11247</v>
       </c>
       <c r="H3">
-        <v>6353</v>
+        <v>26004</v>
       </c>
       <c r="I3">
-        <v>109920</v>
+        <v>69463</v>
       </c>
       <c r="J3">
-        <v>26115</v>
+        <v>22520</v>
       </c>
       <c r="K3">
-        <v>3482</v>
+        <v>1296</v>
       </c>
       <c r="L3">
-        <v>556</v>
+        <v>958</v>
       </c>
       <c r="M3">
-        <v>539</v>
+        <v>828</v>
       </c>
       <c r="N3">
-        <v>660</v>
+        <v>2365</v>
       </c>
       <c r="O3">
-        <v>140</v>
+        <v>614</v>
       </c>
       <c r="P3">
-        <v>3195</v>
+        <v>726</v>
       </c>
       <c r="Q3">
-        <v>725</v>
+        <v>36173</v>
       </c>
       <c r="R3">
-        <v>124</v>
+        <v>2499</v>
       </c>
       <c r="S3">
-        <v>153200</v>
+        <v>148</v>
+      </c>
+      <c r="T3">
+        <v>2638</v>
+      </c>
+      <c r="U3">
+        <v>206</v>
+      </c>
+      <c r="V3">
+        <v>177685</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>327</v>
+        <v>181</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D2">
-        <v>1391</v>
+        <v>11247</v>
       </c>
       <c r="E2">
-        <v>1391</v>
+        <v>11247</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B3" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="C3" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D3">
-        <v>756</v>
+        <v>1749</v>
       </c>
       <c r="E3">
-        <v>756</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>328</v>
+        <v>182</v>
       </c>
       <c r="C4" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D4">
-        <v>431</v>
+        <v>3622</v>
       </c>
       <c r="E4">
-        <v>431</v>
+        <v>3622</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>329</v>
+        <v>183</v>
       </c>
       <c r="C5" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D5">
-        <v>166</v>
+        <v>3058</v>
       </c>
       <c r="E5">
-        <v>166</v>
+        <v>3058</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>330</v>
+        <v>184</v>
       </c>
       <c r="C6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D6">
-        <v>38</v>
+        <v>299</v>
       </c>
       <c r="E6">
-        <v>38</v>
-[...4 lines deleted...]
-      <c r="A8">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>185</v>
+      </c>
+      <c r="C7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D7">
+        <v>2519</v>
+      </c>
+      <c r="E7">
+        <v>2519</v>
+      </c>
+    </row>
+    <row r="8"/>
+    <row r="9">
+      <c r="A9">
         <v>2</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B9" t="s">
         <v>7</v>
       </c>
-      <c r="C8" t="s">
-[...10 lines deleted...]
-      <c r="A9" t="s">
+      <c r="C9" t="s">
         <v>30</v>
       </c>
-      <c r="B9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D9">
-        <v>2859</v>
+        <v>26004</v>
       </c>
       <c r="E9">
-        <v>2859</v>
+        <v>26004</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10">
-        <v>1</v>
+      <c r="A10" t="s">
+        <v>25</v>
       </c>
       <c r="B10" t="s">
-        <v>331</v>
+        <v>25</v>
       </c>
       <c r="C10" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="D10">
-        <v>2314</v>
+        <v>3280</v>
       </c>
       <c r="E10">
-        <v>2314</v>
+        <v>3280</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>332</v>
+        <v>186</v>
       </c>
       <c r="C11" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D11">
-        <v>908</v>
+        <v>13197</v>
       </c>
       <c r="E11">
-        <v>908</v>
+        <v>13197</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>187</v>
+      </c>
+      <c r="C12" t="s">
+        <v>33</v>
+      </c>
+      <c r="D12">
+        <v>8380</v>
+      </c>
+      <c r="E12">
+        <v>8380</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
         <v>3</v>
       </c>
-      <c r="B12" t="s">
-[...12 lines deleted...]
-    <row r="13"/>
+      <c r="B13" t="s">
+        <v>188</v>
+      </c>
+      <c r="C13" t="s">
+        <v>33</v>
+      </c>
+      <c r="D13">
+        <v>772</v>
+      </c>
+      <c r="E13">
+        <v>772</v>
+      </c>
+    </row>
     <row r="14">
       <c r="A14">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B14" t="s">
-        <v>8</v>
+        <v>189</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D14">
-        <v>109920</v>
+        <v>375</v>
       </c>
       <c r="E14">
-        <v>109920</v>
-[...18 lines deleted...]
-    </row>
+        <v>375</v>
+      </c>
+    </row>
+    <row r="15"/>
     <row r="16">
       <c r="A16">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B16" t="s">
-        <v>334</v>
+        <v>8</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="D16">
-        <v>43328</v>
+        <v>69463</v>
       </c>
       <c r="E16">
-        <v>43328</v>
+        <v>69463</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17">
-        <v>2</v>
+      <c r="A17" t="s">
+        <v>25</v>
       </c>
       <c r="B17" t="s">
-        <v>335</v>
+        <v>25</v>
       </c>
       <c r="C17" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="D17">
-        <v>41635</v>
+        <v>6665</v>
       </c>
       <c r="E17">
-        <v>41635</v>
+        <v>6665</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B18" t="s">
-        <v>336</v>
+        <v>190</v>
       </c>
       <c r="C18" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D18">
-        <v>10660</v>
+        <v>41165</v>
       </c>
       <c r="E18">
-        <v>10660</v>
-[...2 lines deleted...]
-    <row r="19"/>
+        <v>41165</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>2</v>
+      </c>
+      <c r="B19" t="s">
+        <v>191</v>
+      </c>
+      <c r="C19" t="s">
+        <v>33</v>
+      </c>
+      <c r="D19">
+        <v>14546</v>
+      </c>
+      <c r="E19">
+        <v>14546</v>
+      </c>
+    </row>
     <row r="20">
       <c r="A20">
+        <v>3</v>
+      </c>
+      <c r="B20" t="s">
+        <v>192</v>
+      </c>
+      <c r="C20" t="s">
+        <v>33</v>
+      </c>
+      <c r="D20">
+        <v>1759</v>
+      </c>
+      <c r="E20">
+        <v>1759</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
         <v>4</v>
       </c>
-      <c r="B20" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="B21" t="s">
-        <v>30</v>
+        <v>193</v>
       </c>
       <c r="C21" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D21">
-        <v>4069</v>
+        <v>5328</v>
       </c>
       <c r="E21">
-        <v>4069</v>
-[...18 lines deleted...]
-    </row>
+        <v>5328</v>
+      </c>
+    </row>
+    <row r="22"/>
     <row r="23">
       <c r="A23">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B23" t="s">
-        <v>338</v>
+        <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="D23">
-        <v>1389</v>
+        <v>22520</v>
       </c>
       <c r="E23">
-        <v>1389</v>
+        <v>22520</v>
       </c>
     </row>
     <row r="24">
-      <c r="A24">
-        <v>3</v>
+      <c r="A24" t="s">
+        <v>25</v>
       </c>
       <c r="B24" t="s">
-        <v>339</v>
+        <v>25</v>
       </c>
       <c r="C24" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="D24">
-        <v>17244</v>
+        <v>2588</v>
       </c>
       <c r="E24">
-        <v>17244</v>
-[...2 lines deleted...]
-    <row r="25"/>
+        <v>2588</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>1</v>
+      </c>
+      <c r="B25" t="s">
+        <v>194</v>
+      </c>
+      <c r="C25" t="s">
+        <v>33</v>
+      </c>
+      <c r="D25">
+        <v>11070</v>
+      </c>
+      <c r="E25">
+        <v>11070</v>
+      </c>
+    </row>
     <row r="26">
       <c r="A26">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B26" t="s">
-        <v>10</v>
+        <v>195</v>
       </c>
       <c r="C26" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D26">
-        <v>3482</v>
+        <v>1483</v>
       </c>
       <c r="E26">
-        <v>3482</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="27">
-      <c r="A27" t="s">
-        <v>30</v>
+      <c r="A27">
+        <v>3</v>
       </c>
       <c r="B27" t="s">
-        <v>30</v>
+        <v>196</v>
       </c>
       <c r="C27" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D27">
-        <v>676</v>
+        <v>6897</v>
       </c>
       <c r="E27">
-        <v>676</v>
+        <v>6897</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B28" t="s">
-        <v>340</v>
+        <v>197</v>
       </c>
       <c r="C28" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D28">
-        <v>1757</v>
+        <v>482</v>
       </c>
       <c r="E28">
-        <v>1757</v>
-[...18 lines deleted...]
-    </row>
+        <v>482</v>
+      </c>
+    </row>
+    <row r="29"/>
     <row r="30">
       <c r="A30">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B30" t="s">
-        <v>342</v>
+        <v>10</v>
       </c>
       <c r="C30" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="D30">
-        <v>65</v>
+        <v>1296</v>
       </c>
       <c r="E30">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="31"/>
+        <v>1296</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>25</v>
+      </c>
+      <c r="B31" t="s">
+        <v>25</v>
+      </c>
+      <c r="C31" t="s">
+        <v>31</v>
+      </c>
+      <c r="D31">
+        <v>490</v>
+      </c>
+      <c r="E31">
+        <v>490</v>
+      </c>
+    </row>
     <row r="32">
       <c r="A32">
+        <v>1</v>
+      </c>
+      <c r="B32" t="s">
+        <v>198</v>
+      </c>
+      <c r="C32" t="s">
+        <v>33</v>
+      </c>
+      <c r="D32">
+        <v>505</v>
+      </c>
+      <c r="E32">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>2</v>
+      </c>
+      <c r="B33" t="s">
+        <v>199</v>
+      </c>
+      <c r="C33" t="s">
+        <v>33</v>
+      </c>
+      <c r="D33">
+        <v>301</v>
+      </c>
+      <c r="E33">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="34"/>
+    <row r="35">
+      <c r="A35">
         <v>6</v>
       </c>
-      <c r="B32" t="s">
+      <c r="B35" t="s">
         <v>11</v>
       </c>
-      <c r="C32" t="s">
-[...10 lines deleted...]
-      <c r="A33" t="s">
+      <c r="C35" t="s">
         <v>30</v>
       </c>
-      <c r="B33" t="s">
-[...13 lines deleted...]
-      <c r="A34">
+      <c r="D35">
+        <v>958</v>
+      </c>
+      <c r="E35">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>25</v>
+      </c>
+      <c r="B36" t="s">
+        <v>25</v>
+      </c>
+      <c r="C36" t="s">
+        <v>31</v>
+      </c>
+      <c r="D36">
+        <v>266</v>
+      </c>
+      <c r="E36">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
         <v>1</v>
       </c>
-      <c r="B34" t="s">
-[...33 lines deleted...]
-      </c>
       <c r="B37" t="s">
-        <v>30</v>
+        <v>200</v>
       </c>
       <c r="C37" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D37">
-        <v>411</v>
+        <v>600</v>
       </c>
       <c r="E37">
-        <v>411</v>
+        <v>600</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B38" t="s">
-        <v>344</v>
+        <v>201</v>
       </c>
       <c r="C38" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D38">
-        <v>128</v>
+        <v>92</v>
       </c>
       <c r="E38">
-        <v>128</v>
+        <v>92</v>
       </c>
     </row>
     <row r="39"/>
     <row r="40">
       <c r="A40">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B40" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C40" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D40">
-        <v>660</v>
+        <v>828</v>
       </c>
       <c r="E40">
-        <v>660</v>
+        <v>828</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B41" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="C41" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D41">
-        <v>446</v>
+        <v>370</v>
       </c>
       <c r="E41">
-        <v>446</v>
+        <v>370</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>1</v>
       </c>
       <c r="B42" t="s">
-        <v>345</v>
+        <v>202</v>
       </c>
       <c r="C42" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D42">
-        <v>214</v>
+        <v>234</v>
       </c>
       <c r="E42">
-        <v>214</v>
-[...2 lines deleted...]
-    <row r="43"/>
+        <v>234</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>2</v>
+      </c>
+      <c r="B43" t="s">
+        <v>203</v>
+      </c>
+      <c r="C43" t="s">
+        <v>33</v>
+      </c>
+      <c r="D43">
+        <v>192</v>
+      </c>
+      <c r="E43">
+        <v>192</v>
+      </c>
+    </row>
     <row r="44">
       <c r="A44">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="B44" t="s">
-        <v>16</v>
+        <v>204</v>
       </c>
       <c r="C44" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D44">
-        <v>140</v>
+        <v>32</v>
       </c>
       <c r="E44">
-        <v>140</v>
-[...18 lines deleted...]
-    </row>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="45"/>
     <row r="46">
       <c r="A46">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B46" t="s">
-        <v>346</v>
+        <v>175</v>
       </c>
       <c r="C46" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="D46">
-        <v>41</v>
+        <v>2365</v>
       </c>
       <c r="E46">
-        <v>41</v>
-[...2 lines deleted...]
-    <row r="47"/>
+        <v>2365</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="s">
+        <v>25</v>
+      </c>
+      <c r="B47" t="s">
+        <v>25</v>
+      </c>
+      <c r="C47" t="s">
+        <v>31</v>
+      </c>
+      <c r="D47">
+        <v>290</v>
+      </c>
+      <c r="E47">
+        <v>290</v>
+      </c>
+    </row>
     <row r="48">
       <c r="A48">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="B48" t="s">
-        <v>19</v>
+        <v>205</v>
       </c>
       <c r="C48" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D48">
-        <v>3195</v>
+        <v>1234</v>
       </c>
       <c r="E48">
-        <v>3195</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="49">
-      <c r="A49" t="s">
-        <v>30</v>
+      <c r="A49">
+        <v>2</v>
       </c>
       <c r="B49" t="s">
-        <v>30</v>
+        <v>206</v>
       </c>
       <c r="C49" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D49">
-        <v>1560</v>
+        <v>597</v>
       </c>
       <c r="E49">
-        <v>1560</v>
+        <v>597</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B50" t="s">
-        <v>347</v>
+        <v>207</v>
       </c>
       <c r="C50" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D50">
-        <v>0</v>
+        <v>144</v>
       </c>
       <c r="E50">
-        <v>0</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B51" t="s">
-        <v>348</v>
+        <v>208</v>
       </c>
       <c r="C51" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D51">
-        <v>1474</v>
+        <v>100</v>
       </c>
       <c r="E51">
-        <v>1474</v>
-[...19 lines deleted...]
-    <row r="53"/>
+        <v>100</v>
+      </c>
+    </row>
+    <row r="52"/>
+    <row r="53">
+      <c r="A53">
+        <v>11</v>
+      </c>
+      <c r="B53" t="s">
+        <v>15</v>
+      </c>
+      <c r="C53" t="s">
+        <v>30</v>
+      </c>
+      <c r="D53">
+        <v>614</v>
+      </c>
+      <c r="E53">
+        <v>614</v>
+      </c>
+    </row>
     <row r="54">
-      <c r="A54">
-        <v>15</v>
+      <c r="A54" t="s">
+        <v>25</v>
       </c>
       <c r="B54" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="C54" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D54">
-        <v>725</v>
+        <v>115</v>
       </c>
       <c r="E54">
-        <v>725</v>
+        <v>115</v>
       </c>
     </row>
     <row r="55">
-      <c r="A55" t="s">
+      <c r="A55">
+        <v>1</v>
+      </c>
+      <c r="B55" t="s">
+        <v>209</v>
+      </c>
+      <c r="C55" t="s">
+        <v>33</v>
+      </c>
+      <c r="D55">
+        <v>499</v>
+      </c>
+      <c r="E55">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="56"/>
+    <row r="57">
+      <c r="A57">
+        <v>12</v>
+      </c>
+      <c r="B57" t="s">
+        <v>118</v>
+      </c>
+      <c r="C57" t="s">
         <v>30</v>
       </c>
-      <c r="B55" t="s">
-[...13 lines deleted...]
-      <c r="A56">
+      <c r="D57">
+        <v>726</v>
+      </c>
+      <c r="E57">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s">
+        <v>25</v>
+      </c>
+      <c r="B58" t="s">
+        <v>25</v>
+      </c>
+      <c r="C58" t="s">
+        <v>31</v>
+      </c>
+      <c r="D58">
+        <v>147</v>
+      </c>
+      <c r="E58">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
         <v>1</v>
       </c>
-      <c r="B56" t="s">
-[...33 lines deleted...]
-      </c>
       <c r="B59" t="s">
-        <v>30</v>
+        <v>210</v>
       </c>
       <c r="C59" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D59">
-        <v>50</v>
+        <v>378</v>
       </c>
       <c r="E59">
-        <v>50</v>
+        <v>378</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B60" t="s">
-        <v>351</v>
+        <v>211</v>
       </c>
       <c r="C60" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D60">
-        <v>51</v>
+        <v>97</v>
       </c>
       <c r="E60">
-        <v>51</v>
+        <v>97</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
+        <v>3</v>
+      </c>
+      <c r="B61" t="s">
+        <v>212</v>
+      </c>
+      <c r="C61" t="s">
+        <v>33</v>
+      </c>
+      <c r="D61">
+        <v>104</v>
+      </c>
+      <c r="E61">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="62"/>
+    <row r="63">
+      <c r="A63">
+        <v>14</v>
+      </c>
+      <c r="B63" t="s">
+        <v>16</v>
+      </c>
+      <c r="C63" t="s">
+        <v>30</v>
+      </c>
+      <c r="D63">
+        <v>36173</v>
+      </c>
+      <c r="E63">
+        <v>36173</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="s">
+        <v>25</v>
+      </c>
+      <c r="B64" t="s">
+        <v>25</v>
+      </c>
+      <c r="C64" t="s">
+        <v>31</v>
+      </c>
+      <c r="D64">
+        <v>2349</v>
+      </c>
+      <c r="E64">
+        <v>2349</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>1</v>
+      </c>
+      <c r="B65" t="s">
+        <v>213</v>
+      </c>
+      <c r="C65" t="s">
+        <v>33</v>
+      </c>
+      <c r="D65">
+        <v>29941</v>
+      </c>
+      <c r="E65">
+        <v>29941</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
         <v>2</v>
       </c>
-      <c r="B61" t="s">
-[...9 lines deleted...]
-        <v>23</v>
+      <c r="B66" t="s">
+        <v>214</v>
+      </c>
+      <c r="C66" t="s">
+        <v>33</v>
+      </c>
+      <c r="D66">
+        <v>1694</v>
+      </c>
+      <c r="E66">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>3</v>
+      </c>
+      <c r="B67" t="s">
+        <v>215</v>
+      </c>
+      <c r="C67" t="s">
+        <v>33</v>
+      </c>
+      <c r="D67">
+        <v>720</v>
+      </c>
+      <c r="E67">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>4</v>
+      </c>
+      <c r="B68" t="s">
+        <v>216</v>
+      </c>
+      <c r="C68" t="s">
+        <v>33</v>
+      </c>
+      <c r="D68">
+        <v>1469</v>
+      </c>
+      <c r="E68">
+        <v>1469</v>
+      </c>
+    </row>
+    <row r="69"/>
+    <row r="70">
+      <c r="A70">
+        <v>15</v>
+      </c>
+      <c r="B70" t="s">
+        <v>17</v>
+      </c>
+      <c r="C70" t="s">
+        <v>30</v>
+      </c>
+      <c r="D70">
+        <v>2499</v>
+      </c>
+      <c r="E70">
+        <v>2499</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="s">
+        <v>25</v>
+      </c>
+      <c r="B71" t="s">
+        <v>25</v>
+      </c>
+      <c r="C71" t="s">
+        <v>31</v>
+      </c>
+      <c r="D71">
+        <v>747</v>
+      </c>
+      <c r="E71">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>1</v>
+      </c>
+      <c r="B72" t="s">
+        <v>217</v>
+      </c>
+      <c r="C72" t="s">
+        <v>33</v>
+      </c>
+      <c r="D72">
+        <v>1110</v>
+      </c>
+      <c r="E72">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>2</v>
+      </c>
+      <c r="B73" t="s">
+        <v>218</v>
+      </c>
+      <c r="C73" t="s">
+        <v>33</v>
+      </c>
+      <c r="D73">
+        <v>493</v>
+      </c>
+      <c r="E73">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>3</v>
+      </c>
+      <c r="B74" t="s">
+        <v>219</v>
+      </c>
+      <c r="C74" t="s">
+        <v>33</v>
+      </c>
+      <c r="D74">
+        <v>149</v>
+      </c>
+      <c r="E74">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="75"/>
+    <row r="76">
+      <c r="A76">
+        <v>16</v>
+      </c>
+      <c r="B76" t="s">
+        <v>18</v>
+      </c>
+      <c r="C76" t="s">
+        <v>30</v>
+      </c>
+      <c r="D76">
+        <v>148</v>
+      </c>
+      <c r="E76">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>25</v>
+      </c>
+      <c r="B77" t="s">
+        <v>25</v>
+      </c>
+      <c r="C77" t="s">
+        <v>31</v>
+      </c>
+      <c r="D77">
+        <v>55</v>
+      </c>
+      <c r="E77">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>1</v>
+      </c>
+      <c r="B78" t="s">
+        <v>220</v>
+      </c>
+      <c r="C78" t="s">
+        <v>33</v>
+      </c>
+      <c r="D78">
+        <v>93</v>
+      </c>
+      <c r="E78">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="79"/>
+    <row r="80">
+      <c r="A80">
+        <v>17</v>
+      </c>
+      <c r="B80" t="s">
+        <v>176</v>
+      </c>
+      <c r="C80" t="s">
+        <v>30</v>
+      </c>
+      <c r="D80">
+        <v>2638</v>
+      </c>
+      <c r="E80">
+        <v>2638</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="s">
+        <v>25</v>
+      </c>
+      <c r="B81" t="s">
+        <v>25</v>
+      </c>
+      <c r="C81" t="s">
+        <v>31</v>
+      </c>
+      <c r="D81">
+        <v>448</v>
+      </c>
+      <c r="E81">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>1</v>
+      </c>
+      <c r="B82" t="s">
+        <v>221</v>
+      </c>
+      <c r="C82" t="s">
+        <v>33</v>
+      </c>
+      <c r="D82">
+        <v>1894</v>
+      </c>
+      <c r="E82">
+        <v>1894</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>2</v>
+      </c>
+      <c r="B83" t="s">
+        <v>222</v>
+      </c>
+      <c r="C83" t="s">
+        <v>33</v>
+      </c>
+      <c r="D83">
+        <v>169</v>
+      </c>
+      <c r="E83">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>3</v>
+      </c>
+      <c r="B84" t="s">
+        <v>223</v>
+      </c>
+      <c r="C84" t="s">
+        <v>33</v>
+      </c>
+      <c r="D84">
+        <v>73</v>
+      </c>
+      <c r="E84">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>4</v>
+      </c>
+      <c r="B85" t="s">
+        <v>224</v>
+      </c>
+      <c r="C85" t="s">
+        <v>33</v>
+      </c>
+      <c r="D85">
+        <v>54</v>
+      </c>
+      <c r="E85">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="86"/>
+    <row r="87">
+      <c r="A87">
+        <v>24</v>
+      </c>
+      <c r="B87" t="s">
+        <v>177</v>
+      </c>
+      <c r="C87" t="s">
+        <v>30</v>
+      </c>
+      <c r="D87">
+        <v>206</v>
+      </c>
+      <c r="E87">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="s">
+        <v>25</v>
+      </c>
+      <c r="B88" t="s">
+        <v>25</v>
+      </c>
+      <c r="C88" t="s">
+        <v>31</v>
+      </c>
+      <c r="D88">
+        <v>63</v>
+      </c>
+      <c r="E88">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>1</v>
+      </c>
+      <c r="B89" t="s">
+        <v>225</v>
+      </c>
+      <c r="C89" t="s">
+        <v>33</v>
+      </c>
+      <c r="D89">
+        <v>143</v>
+      </c>
+      <c r="E89">
+        <v>143</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>