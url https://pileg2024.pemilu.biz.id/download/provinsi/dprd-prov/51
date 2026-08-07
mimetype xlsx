--- v2 (2026-06-08)
+++ v3 (2026-08-07)
@@ -20,178 +20,937 @@
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
-    <sheet name="BALI 8 - Partai" sheetId="2" r:id="rId4"/>
-[...8 lines deleted...]
-    <sheet name="BALI 7 - Caleg" sheetId="11" r:id="rId14"/>
+    <sheet name="BALI 7 - Partai" sheetId="2" r:id="rId4"/>
+    <sheet name="BALI 7 - Caleg" sheetId="3" r:id="rId6"/>
+    <sheet name="BALI 3 - Partai" sheetId="4" r:id="rId7"/>
+    <sheet name="BALI 3 - Caleg" sheetId="5" r:id="rId8"/>
+    <sheet name="BALI 5 - Partai" sheetId="6" r:id="rId9"/>
+    <sheet name="BALI 5 - Caleg" sheetId="7" r:id="rId10"/>
+    <sheet name="BALI 8 - Partai" sheetId="8" r:id="rId11"/>
+    <sheet name="BALI 8 - Caleg" sheetId="9" r:id="rId12"/>
+    <sheet name="BALI 9 - Partai" sheetId="10" r:id="rId13"/>
+    <sheet name="BALI 9 - Caleg" sheetId="11" r:id="rId14"/>
     <sheet name="BALI 1 - Partai" sheetId="12" r:id="rId15"/>
     <sheet name="BALI 1 - Caleg" sheetId="13" r:id="rId16"/>
     <sheet name="BALI 2 - Partai" sheetId="14" r:id="rId17"/>
     <sheet name="BALI 2 - Caleg" sheetId="15" r:id="rId18"/>
-    <sheet name="BALI 5 - Partai" sheetId="16" r:id="rId19"/>
-    <sheet name="BALI 5 - Caleg" sheetId="17" r:id="rId20"/>
+    <sheet name="BALI 4 - Partai" sheetId="16" r:id="rId19"/>
+    <sheet name="BALI 4 - Caleg" sheetId="17" r:id="rId20"/>
     <sheet name="BALI 6 - Partai" sheetId="18" r:id="rId21"/>
     <sheet name="BALI 6 - Caleg" sheetId="19" r:id="rId22"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="624" uniqueCount="624">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PROVINSI</t>
   </si>
   <si>
     <t>KODE DAPIL</t>
   </si>
   <si>
     <t>DAPIL</t>
   </si>
   <si>
     <t>KODE KABUPATEN</t>
   </si>
   <si>
     <t>KABUPATEN/KOTA</t>
   </si>
   <si>
     <t>PKB</t>
   </si>
   <si>
     <t>GERINDRA</t>
   </si>
   <si>
     <t>PDIP</t>
   </si>
   <si>
     <t>GOLKAR</t>
   </si>
   <si>
     <t>NASDEM</t>
   </si>
   <si>
     <t>BURUH</t>
   </si>
   <si>
     <t>GELORA</t>
   </si>
   <si>
+    <t>PKS</t>
+  </si>
+  <si>
     <t>PKN</t>
   </si>
   <si>
     <t>HANURA</t>
   </si>
   <si>
+    <t>PAN</t>
+  </si>
+  <si>
+    <t>DEMOKRAT</t>
+  </si>
+  <si>
+    <t>PSI</t>
+  </si>
+  <si>
+    <t>PERINDO</t>
+  </si>
+  <si>
+    <t>PPP</t>
+  </si>
+  <si>
+    <t>TOTAL SUARA</t>
+  </si>
+  <si>
+    <t>BALI</t>
+  </si>
+  <si>
+    <t>510007</t>
+  </si>
+  <si>
+    <t>BALI 7</t>
+  </si>
+  <si>
+    <t>5107</t>
+  </si>
+  <si>
+    <t>KARANGASEM</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>NOMOR</t>
+  </si>
+  <si>
+    <t>PARTAI</t>
+  </si>
+  <si>
+    <t>JENIS SUARA</t>
+  </si>
+  <si>
+    <t>SUARA TOTAL</t>
+  </si>
+  <si>
+    <t>SUARA PARTAI</t>
+  </si>
+  <si>
+    <t>SYUAIB, S.Sos.</t>
+  </si>
+  <si>
+    <t>CALEG</t>
+  </si>
+  <si>
+    <t>ESFAR</t>
+  </si>
+  <si>
+    <t>HERAWATI</t>
+  </si>
+  <si>
+    <t>BAMBANG IRAWAN</t>
+  </si>
+  <si>
+    <t>ANDI IRAWAN</t>
+  </si>
+  <si>
+    <t>NOVI DWI CAHYANI</t>
+  </si>
+  <si>
+    <t>AYU LUCHYANA WAHYUNINGTHYAS</t>
+  </si>
+  <si>
+    <t>I NYOMAN SUYASA, S.T.</t>
+  </si>
+  <si>
+    <t>I PUTU SUDIRGA YUSA, S.E.</t>
+  </si>
+  <si>
+    <t>NI NYOMAN SUKERTI, S.Sos.</t>
+  </si>
+  <si>
+    <t>I WAYAN DANA</t>
+  </si>
+  <si>
+    <t>NI WAYAN TINI KUSMAYANI</t>
+  </si>
+  <si>
+    <t>NI KETUT SULANDRI</t>
+  </si>
+  <si>
+    <t>I KOMANG SUKADANA</t>
+  </si>
+  <si>
+    <t>I NYOMAN OKA ANTARA, S.H., M.A.P.</t>
+  </si>
+  <si>
+    <t>I NYOMAN PURWA NGURAH ARSANA, S.T.</t>
+  </si>
+  <si>
+    <t>NI KADEK DARMINI, S.E.</t>
+  </si>
+  <si>
+    <t>I WAYAN ARIAWAN, S.H.</t>
+  </si>
+  <si>
+    <t>KOMANG SUNANTRI</t>
+  </si>
+  <si>
+    <t>NI KADEK SULASTRI</t>
+  </si>
+  <si>
+    <t>I PUTU SURYANDANU WILLYAN RICHART, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>NI PUTU YULI ARTINI, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>KOMANG BAYUADA YUSTIAWAN KARNA, S.T.</t>
+  </si>
+  <si>
+    <t>I WAYAN SUDISTA, S.H.</t>
+  </si>
+  <si>
+    <t>I GUSTI NGURAH PUTRA</t>
+  </si>
+  <si>
+    <t>I PUTU EKA ANTONI SUKMAJAYA, S.S.</t>
+  </si>
+  <si>
+    <t>MADE SINTHIA SUKMAYANTI</t>
+  </si>
+  <si>
+    <t>I MADE ADITYA SETIAWAN</t>
+  </si>
+  <si>
+    <t>I GUSTI AYU MAS SUMATRI, S.Sos., M.A.P.</t>
+  </si>
+  <si>
+    <t>Drs. I PUTU GEDE ARIMBAWA, M.Si.</t>
+  </si>
+  <si>
+    <t>NI NYOMAN YULI ADELINA</t>
+  </si>
+  <si>
+    <t>I GUSTI AYU RUSTINI</t>
+  </si>
+  <si>
+    <t>I MADE AGUS YUDA SEMARA</t>
+  </si>
+  <si>
+    <t>NI KADEK AYU ENJI DENSILIA, S.Tr.A.B.</t>
+  </si>
+  <si>
+    <t>HERU AGUNG ANUGRAH</t>
+  </si>
+  <si>
+    <t>I KETUT SUMENDRA, S.H.</t>
+  </si>
+  <si>
+    <t>NI KOMANG SAPTARI</t>
+  </si>
+  <si>
+    <t>I KADEK BAYU ANTARA, S.H.</t>
+  </si>
+  <si>
+    <t>AHMAD SULHAN</t>
+  </si>
+  <si>
+    <t>MARIYATI, S.E.</t>
+  </si>
+  <si>
+    <t>RAMDANI</t>
+  </si>
+  <si>
+    <t>ACHMAD FAUZI SANDHI, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>NOOR FADLY</t>
+  </si>
+  <si>
+    <t>HAYATUN NUFUS</t>
+  </si>
+  <si>
+    <t>I WAYAN MUSTIKA EKO YUDA, S.H.</t>
+  </si>
+  <si>
+    <t>KOMANG NILA ADNYANI, S.H.</t>
+  </si>
+  <si>
+    <t>KOMANG ABU TRI ANGGA PUTRA</t>
+  </si>
+  <si>
+    <t>I NYOMAN GINANTRA ARTANA</t>
+  </si>
+  <si>
+    <t>RISMA NUR OKTAVIA</t>
+  </si>
+  <si>
+    <t>I GUSTI PUTU EKA MULYAWAN WIRA SENAPATI, S.E.</t>
+  </si>
+  <si>
+    <t>NI PUTU AYU GOTAMI</t>
+  </si>
+  <si>
+    <t>I KOMANG WIRAWAN</t>
+  </si>
+  <si>
+    <t>I MADE SANTIKA</t>
+  </si>
+  <si>
+    <t>DESAK PUTU DIAN ALITINA, A.Md.</t>
+  </si>
+  <si>
+    <t>I GEDE KHRISNA SINDU GOSA, S.H.</t>
+  </si>
+  <si>
+    <t>COK GD NGR DUWI SATRIA W</t>
+  </si>
+  <si>
+    <t>Dr. Ir. I WAYAN ADNYANA, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>MADE INATAMAYU ARDIKA</t>
+  </si>
+  <si>
+    <t>I KADEK NUARTANA</t>
+  </si>
+  <si>
+    <t>I NYOMAN WIDANA</t>
+  </si>
+  <si>
+    <t>TRIANA YULIANDA S</t>
+  </si>
+  <si>
+    <t>I DEWA GEDE JUNIANTARA</t>
+  </si>
+  <si>
+    <t>I NENGAH MURJA</t>
+  </si>
+  <si>
+    <t>NI NYOMAN SANIATI</t>
+  </si>
+  <si>
+    <t>ZULFIKAR ARDIYANSYAH</t>
+  </si>
+  <si>
     <t>GARUDA</t>
   </si>
   <si>
-    <t>DEMOKRAT</t>
-[...11 lines deleted...]
-    <t>BALI</t>
+    <t>510003</t>
+  </si>
+  <si>
+    <t>BALI 3</t>
+  </si>
+  <si>
+    <t>5102</t>
+  </si>
+  <si>
+    <t>TABANAN</t>
+  </si>
+  <si>
+    <t>MUHAMMAD HAMAM NASIRUDDIN</t>
+  </si>
+  <si>
+    <t>SUGINA</t>
+  </si>
+  <si>
+    <t>LUTFIANI BUDIASTUTI</t>
+  </si>
+  <si>
+    <t>DIAN TAKA</t>
+  </si>
+  <si>
+    <t>YANYAN MARYANI</t>
+  </si>
+  <si>
+    <t>ZAINUL ARIFIN</t>
+  </si>
+  <si>
+    <t>I GDE KETUT NUGRAHITA PENDIT, S.Sos.</t>
+  </si>
+  <si>
+    <t>ANAK AGUNG NGURAH PANJI ASTIKA, S.T.</t>
+  </si>
+  <si>
+    <t>ANISAH</t>
+  </si>
+  <si>
+    <t>I MADE DWI NARAYANA, S.I.P.</t>
+  </si>
+  <si>
+    <t>PUTU GISKA ARI KUSUMADEWI, S.H.</t>
+  </si>
+  <si>
+    <t>I WAYAN ARSA DANA</t>
+  </si>
+  <si>
+    <t>I KETUT SURYADI, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>I MADE SUPARTHA, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>NI MADE USMANTARI</t>
+  </si>
+  <si>
+    <t>I KETUT PURNAYA, S.Sos.</t>
+  </si>
+  <si>
+    <t>NI PUTU SRI UTAMI, S.E.</t>
+  </si>
+  <si>
+    <t>I WAYAN ADI AGUS DARMAWAN, S.E.</t>
+  </si>
+  <si>
+    <t>Drs. DEWA MADE SUAMBA NEGARA, M.Si.</t>
+  </si>
+  <si>
+    <t>NI MADE MELIANI, S.H.</t>
+  </si>
+  <si>
+    <t>I NYOMAN WIRYA, S.Sos.</t>
+  </si>
+  <si>
+    <t>Drs. I MADE ARDJANA, M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. I MADE WIJAYA KUSUMA, M.A.P.</t>
+  </si>
+  <si>
+    <t>NI MADE SRI WAHYUNI</t>
+  </si>
+  <si>
+    <t>I NENGAH EDY MULIANTO</t>
+  </si>
+  <si>
+    <t>I NYOMAN SUTARNA</t>
+  </si>
+  <si>
+    <t>NI LUH GEDE MURTINI</t>
+  </si>
+  <si>
+    <t>ALIANTO, S.H.</t>
+  </si>
+  <si>
+    <t>BISMA PUTRA</t>
+  </si>
+  <si>
+    <t>NI KADEK MIA KANDINI</t>
+  </si>
+  <si>
+    <t>DENNY SAMBEKA, S.H.</t>
+  </si>
+  <si>
+    <t>DWI KOMAN PRASETYO</t>
+  </si>
+  <si>
+    <t>EKO MAHENDRO PRASTYANTO, S.T.</t>
+  </si>
+  <si>
+    <t>KHARISMA PUTRI KHILMIYATU IZZA</t>
+  </si>
+  <si>
+    <t>I MADE AUSTANA</t>
+  </si>
+  <si>
+    <t>NI KADEK EMA WATI</t>
+  </si>
+  <si>
+    <t>DONATUS OLA DAME</t>
+  </si>
+  <si>
+    <t>YON EKO SAPUTRO, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>FIONA OKTAFIONI, S.Kom.</t>
+  </si>
+  <si>
+    <t>I WAYAN ADNYANA, S.H.</t>
+  </si>
+  <si>
+    <t>Ir. I GUSTI PUTU CATUR DARMAWAN</t>
+  </si>
+  <si>
+    <t>NI MADE SUARSINIATI</t>
+  </si>
+  <si>
+    <t>I GEDE PUTU ADHI PUTERA NEGARA, S.E.</t>
+  </si>
+  <si>
+    <t>I GDE MADE ARI IRIADI JAYA KUSUMA, S.E.</t>
+  </si>
+  <si>
+    <t>KADEK AYU PURMITASARI, S.S.</t>
+  </si>
+  <si>
+    <t>YANTJE TAMAWIWY, S.Kom.</t>
+  </si>
+  <si>
+    <t>NI MADE PREMA WAHINI, S.Fil.</t>
+  </si>
+  <si>
+    <t>KADEK RINA YUNIANTARA, S.Tr.Par.</t>
+  </si>
+  <si>
+    <t>DEDY ZUNAIDY</t>
+  </si>
+  <si>
+    <t>IVALATUN HUMA ANAH</t>
+  </si>
+  <si>
+    <t>DEVIAN JOENOES</t>
+  </si>
+  <si>
+    <t>AULYA PUTRI ZUNAIDI</t>
+  </si>
+  <si>
+    <t>PBB</t>
+  </si>
+  <si>
+    <t>UMMAT</t>
+  </si>
+  <si>
+    <t>510005</t>
+  </si>
+  <si>
+    <t>BALI 5</t>
+  </si>
+  <si>
+    <t>5108</t>
+  </si>
+  <si>
+    <t>BULELENG</t>
+  </si>
+  <si>
+    <t>H. BAMBANG SUTIYONO, S.E.</t>
+  </si>
+  <si>
+    <t>NENENG SARIYANI PUTRI</t>
+  </si>
+  <si>
+    <t>A. A. AYU LARAS PARAMITHA, S.E.</t>
+  </si>
+  <si>
+    <t>RABIHUDDIN, S.Ag., M.Pd.I.</t>
+  </si>
+  <si>
+    <t>ZAENAL ARIFIN</t>
+  </si>
+  <si>
+    <t>MASRURAH, A.Md.M.Tr.U.</t>
+  </si>
+  <si>
+    <t>SANIRI, S.Pd., M.Si.</t>
+  </si>
+  <si>
+    <t>IKHWAN UDDIN</t>
+  </si>
+  <si>
+    <t>ANNISA, S.Kom.</t>
+  </si>
+  <si>
+    <t>AINURROJI</t>
+  </si>
+  <si>
+    <t>NUR CHAMIDAH, S.E.</t>
+  </si>
+  <si>
+    <t>ULA ASRI ADI MULYA</t>
+  </si>
+  <si>
+    <t>GEDE HARJA ASTAWA, S.H.</t>
+  </si>
+  <si>
+    <t>NYOMAN RAY YUSHA</t>
+  </si>
+  <si>
+    <t>KOMANG DYAH SETUTI, S.Sn., M.I.Kom.</t>
+  </si>
+  <si>
+    <t>I KETUT JENGISKAN</t>
+  </si>
+  <si>
+    <t>SRIE PUSPADIE</t>
+  </si>
+  <si>
+    <t>JEMI GUNARTA</t>
+  </si>
+  <si>
+    <t>I KETUT AGUS MAS SEWI PUTRA, S.H.</t>
+  </si>
+  <si>
+    <t>NI KETUT MIA SUSIANI</t>
+  </si>
+  <si>
+    <t>I NYOMAN SANDI, S.Pd.</t>
+  </si>
+  <si>
+    <t>TATI ROSMIATI</t>
+  </si>
+  <si>
+    <t>MADE ARSANA</t>
+  </si>
+  <si>
+    <t>I B DENNY ARY DJODHI, S.H., S.T., M.T.</t>
+  </si>
+  <si>
+    <t>DEWA MADE MAHAYADNYA, S.H.</t>
+  </si>
+  <si>
+    <t>Drs. GEDE KUSUMA PUTRA, A.K., M.B.A., M.M.</t>
+  </si>
+  <si>
+    <t>MADE RUS SARASWATINI, S.H.</t>
+  </si>
+  <si>
+    <t>PUTU MANGKU MERTAYASA, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>I KADEK SETIAWAN</t>
+  </si>
+  <si>
+    <t>MEGA TERORISAWATI</t>
+  </si>
+  <si>
+    <t>Dr. I KETUT ROCHINENG, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>I DEWA NYOMAN RAI, S.H.</t>
+  </si>
+  <si>
+    <t>NI KETUT KINANTHI WULANDARI</t>
+  </si>
+  <si>
+    <t>I GUSTI MADE ARTANA</t>
+  </si>
+  <si>
+    <t>I WAYAN ARTA, S.H.</t>
+  </si>
+  <si>
+    <t>KETUT WITARMI</t>
+  </si>
+  <si>
+    <t>IDA GEDE KOMANG KRESNA BUDI</t>
+  </si>
+  <si>
+    <t>NYOMAN AGUS SATUHEDI, S.Sos.</t>
+  </si>
+  <si>
+    <t>INDRIATI TANU TANTO</t>
+  </si>
+  <si>
+    <t>AGUNG BAGUS PRATIKSA LINGGIH</t>
+  </si>
+  <si>
+    <t>I PUTU TIRTHA ADNYANA</t>
+  </si>
+  <si>
+    <t>I GUSTI AYU AGUNG KENDRAN WAHYUNI, S.E.</t>
+  </si>
+  <si>
+    <t>Dr. I GEDE SUDJANA BUDHIASA, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>TANTRI NUR HIDAYAH, S.A.B.</t>
+  </si>
+  <si>
+    <t>ENDRAWATI PUJI RAHAYU</t>
+  </si>
+  <si>
+    <t>GEDE WISNA, S.E.</t>
+  </si>
+  <si>
+    <t>NOOR HILYIN HANDAYANI</t>
+  </si>
+  <si>
+    <t>Dr. Ir. KETUT AGUS KARMADI, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>Dr. SOMVIR</t>
+  </si>
+  <si>
+    <t>NENGAH WIJANA, S.T.</t>
+  </si>
+  <si>
+    <t>SAYU KOMANG SUSMERY</t>
+  </si>
+  <si>
+    <t>NI NYOMAN SRI UTAMI DEWI</t>
+  </si>
+  <si>
+    <t>AGUS YOGI YK YADNYA</t>
+  </si>
+  <si>
+    <t>I MADE ADNYANA YUDASTAWA</t>
+  </si>
+  <si>
+    <t>I CENING WIDHIANA</t>
+  </si>
+  <si>
+    <t>KOMANG REGINA PRATIWI</t>
+  </si>
+  <si>
+    <t>I KETUT NGURAH SUKIADA</t>
+  </si>
+  <si>
+    <t>LUH SUMAHERI</t>
+  </si>
+  <si>
+    <t>I KETUT MAHARSANA</t>
+  </si>
+  <si>
+    <t>GEDE SUKERAMA</t>
+  </si>
+  <si>
+    <t>NI WAYAN SARIANYAR</t>
+  </si>
+  <si>
+    <t>ABD. RAZAQ</t>
+  </si>
+  <si>
+    <t>SRI INDAH MARTINI</t>
+  </si>
+  <si>
+    <t>RAHMAT KHALIQ</t>
+  </si>
+  <si>
+    <t>HERI SUKARMENI</t>
+  </si>
+  <si>
+    <t>RINI ASTUTI, S.Sos.</t>
+  </si>
+  <si>
+    <t>HERMAN HIDAYAT</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ALI IMRAN</t>
+  </si>
+  <si>
+    <t>TRIYANI</t>
+  </si>
+  <si>
+    <t>QAMARUDDIN</t>
+  </si>
+  <si>
+    <t>MUHAMAD HAFIDZ</t>
+  </si>
+  <si>
+    <t>FIQROH FARDATUL HASANAH</t>
+  </si>
+  <si>
+    <t>NUR KHALIS</t>
+  </si>
+  <si>
+    <t>MUHAMMAD MUSLIM</t>
+  </si>
+  <si>
+    <t>KADEK CITA ARDANA YUDI</t>
+  </si>
+  <si>
+    <t>NYOMAN SUARTA</t>
+  </si>
+  <si>
+    <t>NI GUSTI MADE ARIATI</t>
+  </si>
+  <si>
+    <t>Drs. I WAYAN GEDE WENTEN SUPARLAN</t>
+  </si>
+  <si>
+    <t>I DEWA PUTU TJINTIADNJA</t>
+  </si>
+  <si>
+    <t>NI NYOMAN STINI, S.Sos.</t>
+  </si>
+  <si>
+    <t>I MADE WIDIANA</t>
+  </si>
+  <si>
+    <t>GDE WIRAJAYA WISNA</t>
+  </si>
+  <si>
+    <t>NOVEN SIGIT ARI SUSANTO</t>
+  </si>
+  <si>
+    <t>NI KOMANG PINA ARIANTINI</t>
+  </si>
+  <si>
+    <t>IDA AYU MADE SUGIANTARI</t>
+  </si>
+  <si>
+    <t>PUTU SRENGGA</t>
+  </si>
+  <si>
+    <t>PUTU ARYA GUNAWAN, S.H.</t>
+  </si>
+  <si>
+    <t>AGUNG PRAKASA KUSWANI, S.E.</t>
+  </si>
+  <si>
+    <t>KETUT WIKA DWI PRADNYANI</t>
+  </si>
+  <si>
+    <t>M. EKA SETIAWANSYAH</t>
+  </si>
+  <si>
+    <t>I KOMANG NOVA SEWI PUTRA, S.E.</t>
+  </si>
+  <si>
+    <t>I DEWA GEDE JAYA RAHARDI</t>
+  </si>
+  <si>
+    <t>NYOMAN SARI</t>
+  </si>
+  <si>
+    <t>I DW NYOMAN PUTRA DARMAWAN, S.T.</t>
+  </si>
+  <si>
+    <t>DEWA AYU DIVA SUNDARI</t>
+  </si>
+  <si>
+    <t>I NYOMAN SUMARDIKA</t>
+  </si>
+  <si>
+    <t>MADE ANGGRAWAN</t>
+  </si>
+  <si>
+    <t>KADEK SRI KUSUMAYANTI</t>
+  </si>
+  <si>
+    <t>I KOMANG SUBRATA JAYA</t>
+  </si>
+  <si>
+    <t>KETUT ARTA WIJAYA</t>
+  </si>
+  <si>
+    <t>Dra. FATWINDARNI</t>
+  </si>
+  <si>
+    <t>KOMANG ASTININGSIH</t>
+  </si>
+  <si>
+    <t>LIE BAN HIAU</t>
+  </si>
+  <si>
+    <t>PUTU WAHYU SAPUTRA</t>
+  </si>
+  <si>
+    <t>I WAYAN SUYAMA</t>
+  </si>
+  <si>
+    <t>I GUSTI MADE ARTA WINAYA</t>
+  </si>
+  <si>
+    <t>PUTU SRI SUTARINI</t>
+  </si>
+  <si>
+    <t>I GEDE KUSUMA JAYA</t>
+  </si>
+  <si>
+    <t>I PUTU SUTRAMA</t>
+  </si>
+  <si>
+    <t>NI PUTU KARMIASI</t>
+  </si>
+  <si>
+    <t>H. FATHUL ARIFIN, S.H.</t>
+  </si>
+  <si>
+    <t>AKHMAD AMROJI</t>
+  </si>
+  <si>
+    <t>SUSIATIN</t>
+  </si>
+  <si>
+    <t>FAHMI RIZAL</t>
+  </si>
+  <si>
+    <t>MUSLIMIN</t>
+  </si>
+  <si>
+    <t>FENY ANGGUN ASTRIANI</t>
+  </si>
+  <si>
+    <t>RIJAL SIDIK</t>
+  </si>
+  <si>
+    <t>HERI WAHYUDI</t>
+  </si>
+  <si>
+    <t>ABU BAKAR, S.E.</t>
   </si>
   <si>
     <t>510008</t>
   </si>
   <si>
     <t>BALI 8</t>
   </si>
   <si>
     <t>5105</t>
   </si>
   <si>
     <t>KLUNGKUNG</t>
   </si>
   <si>
-    <t/>
-[...19 lines deleted...]
-  <si>
     <t>AHMAD SHOFI</t>
   </si>
   <si>
-    <t>CALEG</t>
-[...1 lines deleted...]
-  <si>
     <t>DADANG SALIM RUSMANA</t>
   </si>
   <si>
     <t>YOANNITA DESSI EKARATRI, A.Md.Keb.</t>
   </si>
   <si>
     <t>I KETUT JULIARTA, S.H.</t>
   </si>
   <si>
     <t>I KETUT MANDIA, S.E.</t>
   </si>
   <si>
     <t>SANG AYU PUTU HARTINI, S.H., M.A.P.</t>
   </si>
   <si>
     <t>TJOKORDA GEDE AGUNG, S.Sos.</t>
   </si>
   <si>
     <t>I NYOMAN SUWIRTA, S.Pd., M.M.</t>
   </si>
   <si>
     <t>TJOKORDA ISTRI AGUNG PUTRI GITALOKA</t>
   </si>
   <si>
     <t>GEDE RISKY PRAMANA</t>
@@ -400,228 +1159,576 @@
   <si>
     <t>MEGA KARLINA, S.H.</t>
   </si>
   <si>
     <t>I KADEK ADI WIRASATYA</t>
   </si>
   <si>
     <t>NI PUTU CITRA MELISA PERTIWI</t>
   </si>
   <si>
     <t>I MADE SUKENDRA</t>
   </si>
   <si>
     <t>IDA BAGUS NYOMAN DEVINA YESA</t>
   </si>
   <si>
     <t>RANGGAWISNU, A.Ma.</t>
   </si>
   <si>
     <t>AGUSTINUS ANA GOGA</t>
   </si>
   <si>
     <t>YOLENTA IGO</t>
   </si>
   <si>
-    <t>PAN</t>
-[...176 lines deleted...]
-    <t>UMMAT</t>
+    <t>510001</t>
+  </si>
+  <si>
+    <t>BALI 1</t>
+  </si>
+  <si>
+    <t>5171</t>
+  </si>
+  <si>
+    <t>KOTA DENPASAR</t>
+  </si>
+  <si>
+    <t>H. MOH. HASAN, S.H.</t>
+  </si>
+  <si>
+    <t>MOH.BADRUL JAMALUDIN, S.I.P., S.Pd.I., M.Pd.I.</t>
+  </si>
+  <si>
+    <t>NUR LAYLI RAMADHANI, S.E.</t>
+  </si>
+  <si>
+    <t>SAIFUDIN AZIS</t>
+  </si>
+  <si>
+    <t>SIR MUHAMMAD IQBAL F, S.Pd.</t>
+  </si>
+  <si>
+    <t>I GUSTI AGUNG AYU APTY ANNY, S.E.</t>
+  </si>
+  <si>
+    <t>Dr. HAFIDUL MUHSIN, S.Pd.I., M.Pd.I., M.Pd., M.H.I.</t>
+  </si>
+  <si>
+    <t>SUSIE MARIA</t>
+  </si>
+  <si>
+    <t>MADE MULIAWAN ARYA, S.E., M.H.</t>
+  </si>
+  <si>
+    <t>ZULFIKAR</t>
+  </si>
+  <si>
+    <t>NI NYOMAN MURTINI, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>I WAYAN SUBAWA, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>JAVIER ALIF RIZALDY SAID, S.M.</t>
+  </si>
+  <si>
+    <t>NI KADEK DEWI</t>
+  </si>
+  <si>
+    <t>KOMANG AYU RUTHINY</t>
+  </si>
+  <si>
+    <t>KADEK AGUS DWIWARNA</t>
+  </si>
+  <si>
+    <t>NI WAYAN SARI GALUNG, S.Sos.</t>
+  </si>
+  <si>
+    <t>ANAK AGUNG NGURAH ADHI ARDHANA, S.T.</t>
+  </si>
+  <si>
+    <t>I WAYAN KARIARTA, S.Sos.</t>
+  </si>
+  <si>
+    <t>ANAK AGUNG GEDE AGUNG SUYOGA, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>I MADE KONDRA, S.H.</t>
+  </si>
+  <si>
+    <t>ANAK AGUNG ISTRI PARAMITA DEWI, S.M.</t>
+  </si>
+  <si>
+    <t>I GUSTI NGURAH GEDE MARHAENDRA JAYA, S.H.</t>
+  </si>
+  <si>
+    <t>NI KOMANG SRIYANI</t>
+  </si>
+  <si>
+    <t>KETUT SUWANDHI, S.Sos.</t>
+  </si>
+  <si>
+    <t>IDA BAGUS GEDE UDIYANA, S.T.</t>
+  </si>
+  <si>
+    <t>YULIA AMBARANI, S.H.</t>
+  </si>
+  <si>
+    <t>MUAMMAR KADDAFI, S.H.</t>
+  </si>
+  <si>
+    <t>I PUTU MEGA MARANTIKA, S.H.</t>
+  </si>
+  <si>
+    <t>RADEN AJENG AYU CITRA RESMININGRUM, S.K.M.</t>
+  </si>
+  <si>
+    <t>I GEDE ANANDA EKA DIANA, S.H.</t>
+  </si>
+  <si>
+    <t>NI KETUT SRI RATNAWATI</t>
+  </si>
+  <si>
+    <t>A. A. NGURAH AGUNG, S.E.</t>
+  </si>
+  <si>
+    <t>PUTU INDRA LESMANA, S.T.</t>
+  </si>
+  <si>
+    <t>TRI ISPIYANTI</t>
+  </si>
+  <si>
+    <t>NI NYOMAN SURYA DEWI, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>PONTAS HOTTUA SIMAMORA</t>
+  </si>
+  <si>
+    <t>ENDANG HASTUTY BUNGA, S.H.</t>
+  </si>
+  <si>
+    <t>PUTU EKA ADI ARYAWAN</t>
+  </si>
+  <si>
+    <t>H. ANANG EKO CAHYONO</t>
+  </si>
+  <si>
+    <t>NI WAYAN MARINI, S.E., S.H.</t>
+  </si>
+  <si>
+    <t>drh. I MADE SETIARSA</t>
+  </si>
+  <si>
+    <t>MARDI SOEMITRO</t>
+  </si>
+  <si>
+    <t>TURMUDI</t>
+  </si>
+  <si>
+    <t>TRI SOELISTIJOWATI, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>FATKUR ROHMAN, S.E.</t>
+  </si>
+  <si>
+    <t>TRI FEBRIANA, A.Md.</t>
+  </si>
+  <si>
+    <t>BAGUS ADI PRASETYO</t>
+  </si>
+  <si>
+    <t>YULISTIANI</t>
+  </si>
+  <si>
+    <t>HILMUN NABI</t>
+  </si>
+  <si>
+    <t>LILI ANITA BALIANI, S.P., M.M.</t>
+  </si>
+  <si>
+    <t>PITARTO</t>
+  </si>
+  <si>
+    <t>YUSUF SANTIAJI, S.H.</t>
+  </si>
+  <si>
+    <t>SITI FATIMAH, S.Pt., S.Pd.I.</t>
+  </si>
+  <si>
+    <t>FARIDAH ZAHRA, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>SAIFUL BAHRI</t>
+  </si>
+  <si>
+    <t>MUHAMAD GHOZALI, A.Md.</t>
+  </si>
+  <si>
+    <t>ANAK AGUNG ALIT PUTRA, S.E.</t>
+  </si>
+  <si>
+    <t>ANAK AGUNG NGURAH UTTAMA TRIARTA PUTRA, S.E.</t>
+  </si>
+  <si>
+    <t>NI MADE RAI SUKARDI</t>
+  </si>
+  <si>
+    <t>YUSAK ELISA KATHI, S.Psi.</t>
+  </si>
+  <si>
+    <t>KADEK MERY HERAWATI</t>
+  </si>
+  <si>
+    <t>I NENGAH PASEK SURYAWAN, S.H.</t>
+  </si>
+  <si>
+    <t>ANAK AGUNG MADE SUTANINGSIH</t>
+  </si>
+  <si>
+    <t>I KETUT SUWENA</t>
+  </si>
+  <si>
+    <t>GDE ARYA KUSUMA</t>
+  </si>
+  <si>
+    <t>KADEK ARI AYU SUARTINI, S.Ag.</t>
+  </si>
+  <si>
+    <t>I MADE SURYANA</t>
+  </si>
+  <si>
+    <t>NI PUTU YUSNANI</t>
+  </si>
+  <si>
+    <t>I GEDE SUDARMA</t>
+  </si>
+  <si>
+    <t>LORENCE JULIUS SOLEMAN</t>
+  </si>
+  <si>
+    <t>Bagus Nyoman Putra, S.E.</t>
+  </si>
+  <si>
+    <t>NI PUTU EVA NELYA DEWI</t>
+  </si>
+  <si>
+    <t>MUHAMAD SHALAHUDDIN JAMIL</t>
+  </si>
+  <si>
+    <t>RAHADIAN ELLY N</t>
+  </si>
+  <si>
+    <t>Dra. UTAMI DWI SURYADI</t>
+  </si>
+  <si>
+    <t>Dr. SHRI I.G.N. WIRA W. WP. M. S, S.Sos., S.H., M.H.</t>
+  </si>
+  <si>
+    <t>ANAK AGUNG KT. NGURAH ASTARA, S.E.</t>
+  </si>
+  <si>
+    <t>TATIT SULISTYO PRABOWO</t>
+  </si>
+  <si>
+    <t>AUREN NANDA SEPTALIA HERI VRISTA</t>
+  </si>
+  <si>
+    <t>AGUNG INTAN ARY DWI MAYASUKMA, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>IDA BAGUS PUTU GEDE SUKRISNA</t>
+  </si>
+  <si>
+    <t>NI MADE SARIDEWI</t>
+  </si>
+  <si>
+    <t>I NENGAH YASA ADI SUSANTO, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>GRACE ANASTASIA SURYA WIDJAJA, S.E.</t>
+  </si>
+  <si>
+    <t>PUTU ADI PARNAMA, S.E.</t>
+  </si>
+  <si>
+    <t>I KETUT ARYAWAN, S.E.</t>
+  </si>
+  <si>
+    <t>HERDIAN ARMANDHANI, S.E.</t>
+  </si>
+  <si>
+    <t>apt. Dra. NI MADE AGUSTINAWATI WISADHA, M.M.</t>
+  </si>
+  <si>
+    <t>Drs. I NENGAH DAWAN ARYA, M.M.</t>
+  </si>
+  <si>
+    <t>drh. TIA SETIABUDI, S.K.H.</t>
+  </si>
+  <si>
+    <t>A.A. GEDE AGUNG ARYAWAN</t>
+  </si>
+  <si>
+    <t>RUTH MARIA RENTYNA SIMAMORA, S.H.</t>
+  </si>
+  <si>
+    <t>YAN PITER, S.H.</t>
+  </si>
+  <si>
+    <t>PHILMON FRANSISCUS HARYADI</t>
+  </si>
+  <si>
+    <t>NI WAYAN SRI PURNIAWATI</t>
+  </si>
+  <si>
+    <t>I PT GDE ANOM W. SANTOSA, S.T.</t>
+  </si>
+  <si>
+    <t>LUH PUTU DIAH KRISHNA DEWI</t>
+  </si>
+  <si>
+    <t>ANAK AGUNG NGURAH PUTU MAHA PRAMONA</t>
+  </si>
+  <si>
+    <t>ABDUSY SYAHID</t>
+  </si>
+  <si>
+    <t>ANGGITA LINDA LESTARI</t>
+  </si>
+  <si>
+    <t>PUJO SETIYANTO</t>
+  </si>
+  <si>
+    <t>FADHIL RAMADHAN</t>
+  </si>
+  <si>
+    <t>RITA AGUS LIA PRATIWI</t>
+  </si>
+  <si>
+    <t>KOKO HENDRATO, S.E.</t>
+  </si>
+  <si>
+    <t>H. AGUS BUDIHARI, S.E.</t>
+  </si>
+  <si>
+    <t>AJENG OKTAVIANTY SYAM, S.T.P.</t>
+  </si>
+  <si>
+    <t>510002</t>
+  </si>
+  <si>
+    <t>BALI 2</t>
+  </si>
+  <si>
+    <t>5103</t>
+  </si>
+  <si>
+    <t>BADUNG</t>
+  </si>
+  <si>
+    <t>SUNOTO</t>
+  </si>
+  <si>
+    <t>M. ROMLI, S.Pd.</t>
+  </si>
+  <si>
+    <t>ENDANG KUSUMASTUTI, S.E.</t>
+  </si>
+  <si>
+    <t>DWIGHT GEORGE NAYOAN, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>LILIK FATMAWATI, S.Ag.</t>
+  </si>
+  <si>
+    <t>NURUS MAULIDA</t>
+  </si>
+  <si>
+    <t>I WAYAN DISEL ASTAWA, S.E.</t>
+  </si>
+  <si>
+    <t>IDA BAGUS PUTU PURNAWAN, S.H.</t>
+  </si>
+  <si>
+    <t>NI KOMANG SULASIH, S.A.P.</t>
+  </si>
+  <si>
+    <t>I GUSTI MADE NGURAH BAGIADA, S.H.</t>
+  </si>
+  <si>
+    <t>SRI WAHYUNINGSIH, S.Pd.</t>
+  </si>
+  <si>
+    <t>I MADE SUGITA, S.Sos.</t>
+  </si>
+  <si>
+    <t>I KETUT TAMA TENAYA, S.S., M.Si.</t>
+  </si>
+  <si>
+    <t>BAGUS ALIT SUCIPTA, S.H.</t>
+  </si>
+  <si>
+    <t>NI MADE SUMIATI, S.H.</t>
+  </si>
+  <si>
+    <t>Drs. I NYOMAN LAKA</t>
+  </si>
+  <si>
+    <t>I WAYAN BAWA, S.H.</t>
+  </si>
+  <si>
+    <t>NI PUTU CYNTIA MASENI, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>I WAYAN RAWAN ATMAJA, S.I.P., S.H.</t>
+  </si>
+  <si>
+    <t>AGUNG BAGUS TRI CANDRA ARKA, S.E.</t>
+  </si>
+  <si>
+    <t>GUSTI AGUNG PRAMI PARAMITA, S.H.</t>
+  </si>
+  <si>
+    <t>I KETUT NESA, S.E.</t>
+  </si>
+  <si>
+    <t>K. YUTAMANA SLAMET</t>
+  </si>
+  <si>
+    <t>R.R. CHANDRA SISINDIAHYANI, S.P.</t>
+  </si>
+  <si>
+    <t>I NYOMAN SUDIYASA, S.H.</t>
+  </si>
+  <si>
+    <t>KANISIUS BERKAMAS, S.E.</t>
+  </si>
+  <si>
+    <t>I G.A. AGUNG DYAH KAMARATIH, S.E.</t>
+  </si>
+  <si>
+    <t>KOMANG BUDIASA</t>
+  </si>
+  <si>
+    <t>APRIANA BAU</t>
+  </si>
+  <si>
+    <t>NAHUM SELAN, S.Th.</t>
+  </si>
+  <si>
+    <t>SRI WAHYUNI, S.Pd.</t>
+  </si>
+  <si>
+    <t>DANDAN Y.SYAMSUDDIN</t>
+  </si>
+  <si>
+    <t>SUTTRAINI</t>
+  </si>
+  <si>
+    <t>ALIYATUL HIMMAH</t>
+  </si>
+  <si>
+    <t>BEKTI SUPREHATIN</t>
+  </si>
+  <si>
+    <t>LUSIA INEKE</t>
+  </si>
+  <si>
+    <t>I MADE BURAT, S.Sos.</t>
+  </si>
+  <si>
+    <t>ANAK AGUNG NGURAH SUTRISNAWAN, S.H.</t>
+  </si>
+  <si>
+    <t>ANAK AGUNG ISTRI PRADNYANI PARAMITHA, S.H.</t>
+  </si>
+  <si>
+    <t>I PUTU LEBIH ARYANA</t>
+  </si>
+  <si>
+    <t>KATARINA PUTU DIAN RUSMALA</t>
+  </si>
+  <si>
+    <t>AGUS BAYU ADY PUTRA</t>
+  </si>
+  <si>
+    <t>FIONA REBECCA</t>
+  </si>
+  <si>
+    <t>BAGUS SUWITRA WIRAWAN</t>
+  </si>
+  <si>
+    <t>I GEDE AGUS SUYASA</t>
+  </si>
+  <si>
+    <t>GUSTI AYU KETUT ELISA SRI RAHAYU, S.Sos.</t>
+  </si>
+  <si>
+    <t>I MADE SADIA</t>
+  </si>
+  <si>
+    <t>PRASYUDYO</t>
+  </si>
+  <si>
+    <t>DEWA AGUNG GEDE CAHYA PRAWIRA, S.E.</t>
+  </si>
+  <si>
+    <t>NI PUTU MULYANI</t>
+  </si>
+  <si>
+    <t>I WAYAN SUMANTRA YASA, S.Pd.H.</t>
+  </si>
+  <si>
+    <t>I PUTU ROBBY NOVA</t>
+  </si>
+  <si>
+    <t>SRI ASTUTIK</t>
+  </si>
+  <si>
+    <t>MANSYUR PASARIBU</t>
+  </si>
+  <si>
+    <t>SRI WAHYUNI</t>
+  </si>
+  <si>
+    <t>DANDRID SELMAN FANDOE</t>
+  </si>
+  <si>
+    <t>PUTU KRESNA ARYA PUTRA</t>
+  </si>
+  <si>
+    <t>ACHMAD SAFI'I</t>
+  </si>
+  <si>
+    <t>BAGUS RANO PRASETYO</t>
+  </si>
+  <si>
+    <t>NOVIE SAFITRI</t>
+  </si>
+  <si>
+    <t>AYUB PRASETYO</t>
   </si>
   <si>
     <t>510004</t>
   </si>
   <si>
     <t>BALI 4</t>
   </si>
   <si>
     <t>5101</t>
   </si>
   <si>
     <t>JEMBRANA</t>
   </si>
   <si>
     <t>H. ZAHROH, M.Pd.I., M.Pd.</t>
   </si>
   <si>
     <t>M. JAFAR SHODIQ</t>
   </si>
   <si>
     <t>CHOIRUN NASIHIN</t>
   </si>
   <si>
     <t>H. ADI FARHAN</t>
   </si>
@@ -722,1157 +1829,50 @@
     <t>I DEWA PUTU OKA SAPUTRA, S.E.</t>
   </si>
   <si>
     <t>GUSTI AGUNG KOMANG SUKASANA</t>
   </si>
   <si>
     <t>MADE SUKERENI</t>
   </si>
   <si>
     <t>M YENNY PUSPAWATI</t>
   </si>
   <si>
     <t>H. ERFAN EFENDI</t>
   </si>
   <si>
     <t>RUKAYAH</t>
   </si>
   <si>
     <t>SUPIAN HADI NATA</t>
   </si>
   <si>
     <t>SUSMITA WULANDARI</t>
   </si>
   <si>
     <t>AGUS BAMBANG SUMPENO</t>
-  </si>
-[...1105 lines deleted...]
-    <t>ABU BAKAR, S.E.</t>
   </si>
   <si>
     <t>510006</t>
   </si>
   <si>
     <t>BALI 6</t>
   </si>
   <si>
     <t>5106</t>
   </si>
   <si>
     <t>BANGLI</t>
   </si>
   <si>
     <t>HERNI HERMIYATI</t>
   </si>
   <si>
     <t>MUHAMMAD BUDI NUR ISNAENI, M.Pd.</t>
   </si>
   <si>
     <t>WITONO</t>
   </si>
   <si>
     <t>IDA BAGUS PUTRA, S.P.</t>
   </si>
@@ -2298,1873 +2298,1370 @@
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
-        <v>175</v>
+        <v>100</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>118</v>
+        <v>19</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>16</v>
-[...11 lines deleted...]
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C2" t="s">
-        <v>226</v>
+        <v>321</v>
       </c>
       <c r="D2" t="s">
-        <v>227</v>
+        <v>322</v>
       </c>
       <c r="E2" t="s">
-        <v>228</v>
+        <v>323</v>
       </c>
       <c r="F2" t="s">
-        <v>229</v>
+        <v>324</v>
       </c>
       <c r="G2">
-        <v>3298</v>
+        <v>2159</v>
       </c>
       <c r="H2">
-        <v>40196</v>
+        <v>23978</v>
       </c>
       <c r="I2">
-        <v>126210</v>
+        <v>261889</v>
       </c>
       <c r="J2">
-        <v>46629</v>
+        <v>21875</v>
       </c>
       <c r="K2">
-        <v>38201</v>
+        <v>1879</v>
       </c>
       <c r="L2">
-        <v>1104</v>
+        <v>612</v>
       </c>
       <c r="M2">
-        <v>2410</v>
+        <v>624</v>
       </c>
       <c r="N2">
-        <v>2403</v>
+        <v>144</v>
       </c>
       <c r="O2">
-        <v>1324</v>
+        <v>16842</v>
       </c>
       <c r="P2">
-        <v>1153</v>
+        <v>4004</v>
       </c>
       <c r="Q2">
-        <v>230</v>
+        <v>572</v>
       </c>
       <c r="R2">
-        <v>30932</v>
-[...11 lines deleted...]
-        <v>297963</v>
+        <v>334578</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B3" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="G3">
-        <v>3298</v>
+        <v>2159</v>
       </c>
       <c r="H3">
-        <v>40196</v>
+        <v>23978</v>
       </c>
       <c r="I3">
-        <v>126210</v>
+        <v>261889</v>
       </c>
       <c r="J3">
-        <v>46629</v>
+        <v>21875</v>
       </c>
       <c r="K3">
-        <v>38201</v>
+        <v>1879</v>
       </c>
       <c r="L3">
-        <v>1104</v>
+        <v>612</v>
       </c>
       <c r="M3">
-        <v>2410</v>
+        <v>624</v>
       </c>
       <c r="N3">
-        <v>2403</v>
+        <v>144</v>
       </c>
       <c r="O3">
-        <v>1324</v>
+        <v>16842</v>
       </c>
       <c r="P3">
-        <v>1153</v>
+        <v>4004</v>
       </c>
       <c r="Q3">
-        <v>230</v>
+        <v>572</v>
       </c>
       <c r="R3">
-        <v>30932</v>
-[...11 lines deleted...]
-        <v>297963</v>
+        <v>334578</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="E1" s="1" t="s">
         <v>28</v>
-      </c>
-[...7 lines deleted...]
-        <v>26</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
-      <c r="S1" s="1"/>
-[...2 lines deleted...]
-      <c r="V1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D2">
-        <v>3298</v>
+        <v>2159</v>
       </c>
       <c r="E2">
-        <v>3298</v>
+        <v>2159</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B3" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C3" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D3">
-        <v>1762</v>
+        <v>797</v>
       </c>
       <c r="E3">
-        <v>1762</v>
+        <v>797</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>230</v>
+        <v>325</v>
       </c>
       <c r="C4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D4">
-        <v>738</v>
+        <v>862</v>
       </c>
       <c r="E4">
-        <v>738</v>
+        <v>862</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>231</v>
+        <v>326</v>
       </c>
       <c r="C5" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D5">
-        <v>119</v>
+        <v>159</v>
       </c>
       <c r="E5">
-        <v>119</v>
+        <v>159</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>232</v>
+        <v>327</v>
       </c>
       <c r="C6" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D6">
-        <v>95</v>
+        <v>158</v>
       </c>
       <c r="E6">
-        <v>95</v>
+        <v>158</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>233</v>
+        <v>328</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D7">
-        <v>309</v>
+        <v>78</v>
       </c>
       <c r="E7">
-        <v>309</v>
+        <v>78</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>234</v>
+        <v>329</v>
       </c>
       <c r="C8" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D8">
-        <v>180</v>
+        <v>86</v>
       </c>
       <c r="E8">
-        <v>180</v>
+        <v>86</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>235</v>
+        <v>330</v>
       </c>
       <c r="C9" t="s">
+        <v>35</v>
+      </c>
+      <c r="D9">
+        <v>19</v>
+      </c>
+      <c r="E9">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="10"/>
+    <row r="11">
+      <c r="A11">
+        <v>2</v>
+      </c>
+      <c r="B11" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" t="s">
+        <v>32</v>
+      </c>
+      <c r="D11">
+        <v>23978</v>
+      </c>
+      <c r="E11">
+        <v>23978</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>27</v>
+      </c>
+      <c r="B12" t="s">
+        <v>27</v>
+      </c>
+      <c r="C12" t="s">
         <v>33</v>
       </c>
-      <c r="D9">
-[...33 lines deleted...]
-      </c>
       <c r="D12">
-        <v>40196</v>
+        <v>5298</v>
       </c>
       <c r="E12">
-        <v>40196</v>
+        <v>5298</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" t="s">
-        <v>25</v>
+      <c r="A13">
+        <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>25</v>
+        <v>331</v>
       </c>
       <c r="C13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D13">
-        <v>5901</v>
+        <v>11971</v>
       </c>
       <c r="E13">
-        <v>5901</v>
+        <v>11971</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>237</v>
+        <v>332</v>
       </c>
       <c r="C14" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D14">
-        <v>27778</v>
+        <v>1786</v>
       </c>
       <c r="E14">
-        <v>27778</v>
+        <v>1786</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B15" t="s">
-        <v>238</v>
+        <v>333</v>
       </c>
       <c r="C15" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D15">
-        <v>2646</v>
+        <v>2003</v>
       </c>
       <c r="E15">
-        <v>2646</v>
+        <v>2003</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B16" t="s">
-        <v>239</v>
+        <v>334</v>
       </c>
       <c r="C16" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D16">
-        <v>978</v>
+        <v>856</v>
       </c>
       <c r="E16">
-        <v>978</v>
+        <v>856</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B17" t="s">
-        <v>240</v>
+        <v>335</v>
       </c>
       <c r="C17" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D17">
-        <v>1227</v>
+        <v>1155</v>
       </c>
       <c r="E17">
-        <v>1227</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B18" t="s">
-        <v>241</v>
+        <v>336</v>
       </c>
       <c r="C18" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D18">
-        <v>365</v>
+        <v>909</v>
       </c>
       <c r="E18">
-        <v>365</v>
-[...18 lines deleted...]
-    </row>
+        <v>909</v>
+      </c>
+    </row>
+    <row r="19"/>
     <row r="20">
       <c r="A20">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B20" t="s">
-        <v>243</v>
+        <v>8</v>
       </c>
       <c r="C20" t="s">
+        <v>32</v>
+      </c>
+      <c r="D20">
+        <v>261889</v>
+      </c>
+      <c r="E20">
+        <v>261889</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" t="s">
+        <v>27</v>
+      </c>
+      <c r="C21" t="s">
         <v>33</v>
       </c>
-      <c r="D20">
-[...6 lines deleted...]
-    <row r="21"/>
+      <c r="D21">
+        <v>16433</v>
+      </c>
+      <c r="E21">
+        <v>16433</v>
+      </c>
+    </row>
     <row r="22">
       <c r="A22">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B22" t="s">
-        <v>8</v>
+        <v>337</v>
       </c>
       <c r="C22" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D22">
-        <v>126210</v>
+        <v>49994</v>
       </c>
       <c r="E22">
-        <v>126210</v>
+        <v>49994</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23" t="s">
-        <v>25</v>
+      <c r="A23">
+        <v>2</v>
       </c>
       <c r="B23" t="s">
-        <v>25</v>
+        <v>338</v>
       </c>
       <c r="C23" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D23">
-        <v>12281</v>
+        <v>133868</v>
       </c>
       <c r="E23">
-        <v>12281</v>
+        <v>133868</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B24" t="s">
-        <v>244</v>
+        <v>339</v>
       </c>
       <c r="C24" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D24">
-        <v>23136</v>
+        <v>12501</v>
       </c>
       <c r="E24">
-        <v>23136</v>
+        <v>12501</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B25" t="s">
-        <v>245</v>
+        <v>340</v>
       </c>
       <c r="C25" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D25">
-        <v>14514</v>
+        <v>17022</v>
       </c>
       <c r="E25">
-        <v>14514</v>
+        <v>17022</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B26" t="s">
-        <v>246</v>
+        <v>341</v>
       </c>
       <c r="C26" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D26">
-        <v>34726</v>
+        <v>21225</v>
       </c>
       <c r="E26">
-        <v>34726</v>
+        <v>21225</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B27" t="s">
-        <v>247</v>
+        <v>342</v>
       </c>
       <c r="C27" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D27">
-        <v>7942</v>
+        <v>10846</v>
       </c>
       <c r="E27">
-        <v>7942</v>
-[...18 lines deleted...]
-    </row>
+        <v>10846</v>
+      </c>
+    </row>
+    <row r="28"/>
     <row r="29">
       <c r="A29">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B29" t="s">
-        <v>249</v>
+        <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D29">
-        <v>823</v>
+        <v>21875</v>
       </c>
       <c r="E29">
-        <v>823</v>
+        <v>21875</v>
       </c>
     </row>
     <row r="30">
-      <c r="A30">
-        <v>7</v>
+      <c r="A30" t="s">
+        <v>27</v>
       </c>
       <c r="B30" t="s">
-        <v>250</v>
+        <v>27</v>
       </c>
       <c r="C30" t="s">
         <v>33</v>
       </c>
       <c r="D30">
-        <v>31698</v>
+        <v>3163</v>
       </c>
       <c r="E30">
-        <v>31698</v>
-[...2 lines deleted...]
-    <row r="31"/>
+        <v>3163</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>1</v>
+      </c>
+      <c r="B31" t="s">
+        <v>343</v>
+      </c>
+      <c r="C31" t="s">
+        <v>35</v>
+      </c>
+      <c r="D31">
+        <v>8473</v>
+      </c>
+      <c r="E31">
+        <v>8473</v>
+      </c>
+    </row>
     <row r="32">
       <c r="A32">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B32" t="s">
-        <v>9</v>
+        <v>344</v>
       </c>
       <c r="C32" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D32">
-        <v>46629</v>
+        <v>3529</v>
       </c>
       <c r="E32">
-        <v>46629</v>
+        <v>3529</v>
       </c>
     </row>
     <row r="33">
-      <c r="A33" t="s">
-        <v>25</v>
+      <c r="A33">
+        <v>3</v>
       </c>
       <c r="B33" t="s">
-        <v>25</v>
+        <v>345</v>
       </c>
       <c r="C33" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D33">
-        <v>4959</v>
+        <v>624</v>
       </c>
       <c r="E33">
-        <v>4959</v>
+        <v>624</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B34" t="s">
-        <v>251</v>
+        <v>346</v>
       </c>
       <c r="C34" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D34">
-        <v>20046</v>
+        <v>5546</v>
       </c>
       <c r="E34">
-        <v>20046</v>
+        <v>5546</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B35" t="s">
-        <v>252</v>
+        <v>347</v>
       </c>
       <c r="C35" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D35">
-        <v>10287</v>
+        <v>358</v>
       </c>
       <c r="E35">
-        <v>10287</v>
+        <v>358</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B36" t="s">
-        <v>253</v>
+        <v>348</v>
       </c>
       <c r="C36" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D36">
-        <v>3089</v>
+        <v>182</v>
       </c>
       <c r="E36">
-        <v>3089</v>
-[...18 lines deleted...]
-    </row>
+        <v>182</v>
+      </c>
+    </row>
+    <row r="37"/>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
-        <v>255</v>
+        <v>10</v>
       </c>
       <c r="C38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D38">
-        <v>362</v>
+        <v>1879</v>
       </c>
       <c r="E38">
-        <v>362</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="39">
-      <c r="A39">
-        <v>6</v>
+      <c r="A39" t="s">
+        <v>27</v>
       </c>
       <c r="B39" t="s">
-        <v>256</v>
+        <v>27</v>
       </c>
       <c r="C39" t="s">
         <v>33</v>
       </c>
       <c r="D39">
-        <v>182</v>
+        <v>601</v>
       </c>
       <c r="E39">
-        <v>182</v>
+        <v>601</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>257</v>
+        <v>349</v>
       </c>
       <c r="C40" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D40">
-        <v>6070</v>
+        <v>675</v>
       </c>
       <c r="E40">
-        <v>6070</v>
-[...2 lines deleted...]
-    <row r="41"/>
+        <v>675</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>2</v>
+      </c>
+      <c r="B41" t="s">
+        <v>350</v>
+      </c>
+      <c r="C41" t="s">
+        <v>35</v>
+      </c>
+      <c r="D41">
+        <v>318</v>
+      </c>
+      <c r="E41">
+        <v>318</v>
+      </c>
+    </row>
     <row r="42">
       <c r="A42">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>10</v>
+        <v>351</v>
       </c>
       <c r="C42" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D42">
-        <v>38201</v>
+        <v>106</v>
       </c>
       <c r="E42">
-        <v>38201</v>
+        <v>106</v>
       </c>
     </row>
     <row r="43">
-      <c r="A43" t="s">
-        <v>25</v>
+      <c r="A43">
+        <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>25</v>
+        <v>352</v>
       </c>
       <c r="C43" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D43">
-        <v>2346</v>
+        <v>56</v>
       </c>
       <c r="E43">
-        <v>2346</v>
+        <v>56</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>258</v>
+        <v>353</v>
       </c>
       <c r="C44" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D44">
-        <v>26034</v>
+        <v>100</v>
       </c>
       <c r="E44">
-        <v>26034</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>259</v>
+        <v>354</v>
       </c>
       <c r="C45" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D45">
-        <v>2626</v>
+        <v>23</v>
       </c>
       <c r="E45">
-        <v>2626</v>
-[...18 lines deleted...]
-    </row>
+        <v>23</v>
+      </c>
+    </row>
+    <row r="46"/>
     <row r="47">
       <c r="A47">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B47" t="s">
-        <v>261</v>
+        <v>11</v>
       </c>
       <c r="C47" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D47">
-        <v>266</v>
+        <v>612</v>
       </c>
       <c r="E47">
-        <v>266</v>
+        <v>612</v>
       </c>
     </row>
     <row r="48">
-      <c r="A48">
-        <v>5</v>
+      <c r="A48" t="s">
+        <v>27</v>
       </c>
       <c r="B48" t="s">
-        <v>262</v>
+        <v>27</v>
       </c>
       <c r="C48" t="s">
         <v>33</v>
       </c>
       <c r="D48">
-        <v>693</v>
+        <v>375</v>
       </c>
       <c r="E48">
-        <v>693</v>
+        <v>375</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B49" t="s">
-        <v>263</v>
+        <v>355</v>
       </c>
       <c r="C49" t="s">
+        <v>35</v>
+      </c>
+      <c r="D49">
+        <v>237</v>
+      </c>
+      <c r="E49">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="50"/>
+    <row r="51">
+      <c r="A51">
+        <v>7</v>
+      </c>
+      <c r="B51" t="s">
+        <v>12</v>
+      </c>
+      <c r="C51" t="s">
+        <v>32</v>
+      </c>
+      <c r="D51">
+        <v>624</v>
+      </c>
+      <c r="E51">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="s">
+        <v>27</v>
+      </c>
+      <c r="B52" t="s">
+        <v>27</v>
+      </c>
+      <c r="C52" t="s">
         <v>33</v>
       </c>
-      <c r="D49">
-[...33 lines deleted...]
-      </c>
       <c r="D52">
-        <v>1104</v>
+        <v>320</v>
       </c>
       <c r="E52">
-        <v>1104</v>
+        <v>320</v>
       </c>
     </row>
     <row r="53">
-      <c r="A53" t="s">
-        <v>25</v>
+      <c r="A53">
+        <v>1</v>
       </c>
       <c r="B53" t="s">
-        <v>25</v>
+        <v>356</v>
       </c>
       <c r="C53" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D53">
-        <v>445</v>
+        <v>167</v>
       </c>
       <c r="E53">
-        <v>445</v>
+        <v>167</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B54" t="s">
-        <v>265</v>
+        <v>357</v>
       </c>
       <c r="C54" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D54">
-        <v>335</v>
+        <v>85</v>
       </c>
       <c r="E54">
-        <v>335</v>
+        <v>85</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B55" t="s">
-        <v>266</v>
+        <v>358</v>
       </c>
       <c r="C55" t="s">
+        <v>35</v>
+      </c>
+      <c r="D55">
+        <v>52</v>
+      </c>
+      <c r="E55">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="56"/>
+    <row r="57">
+      <c r="A57">
+        <v>11</v>
+      </c>
+      <c r="B57" t="s">
+        <v>100</v>
+      </c>
+      <c r="C57" t="s">
+        <v>32</v>
+      </c>
+      <c r="D57">
+        <v>144</v>
+      </c>
+      <c r="E57">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s">
+        <v>27</v>
+      </c>
+      <c r="B58" t="s">
+        <v>27</v>
+      </c>
+      <c r="C58" t="s">
         <v>33</v>
       </c>
-      <c r="D55">
-[...33 lines deleted...]
-      </c>
       <c r="D58">
-        <v>2410</v>
+        <v>92</v>
       </c>
       <c r="E58">
-        <v>2410</v>
+        <v>92</v>
       </c>
     </row>
     <row r="59">
-      <c r="A59" t="s">
-        <v>25</v>
+      <c r="A59">
+        <v>1</v>
       </c>
       <c r="B59" t="s">
-        <v>25</v>
+        <v>359</v>
       </c>
       <c r="C59" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D59">
-        <v>1518</v>
+        <v>52</v>
       </c>
       <c r="E59">
-        <v>1518</v>
-[...18 lines deleted...]
-    </row>
+        <v>52</v>
+      </c>
+    </row>
+    <row r="60"/>
     <row r="61">
       <c r="A61">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="B61" t="s">
-        <v>269</v>
+        <v>17</v>
       </c>
       <c r="C61" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D61">
-        <v>320</v>
+        <v>16842</v>
       </c>
       <c r="E61">
-        <v>320</v>
+        <v>16842</v>
       </c>
     </row>
     <row r="62">
-      <c r="A62">
-        <v>3</v>
+      <c r="A62" t="s">
+        <v>27</v>
       </c>
       <c r="B62" t="s">
-        <v>270</v>
+        <v>27</v>
       </c>
       <c r="C62" t="s">
         <v>33</v>
       </c>
       <c r="D62">
-        <v>172</v>
+        <v>1293</v>
       </c>
       <c r="E62">
-        <v>172</v>
-[...2 lines deleted...]
-    <row r="63"/>
+        <v>1293</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>1</v>
+      </c>
+      <c r="B63" t="s">
+        <v>360</v>
+      </c>
+      <c r="C63" t="s">
+        <v>35</v>
+      </c>
+      <c r="D63">
+        <v>1291</v>
+      </c>
+      <c r="E63">
+        <v>1291</v>
+      </c>
+    </row>
     <row r="64">
       <c r="A64">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B64" t="s">
-        <v>175</v>
+        <v>361</v>
       </c>
       <c r="C64" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D64">
-        <v>2403</v>
+        <v>13472</v>
       </c>
       <c r="E64">
-        <v>2403</v>
+        <v>13472</v>
       </c>
     </row>
     <row r="65">
-      <c r="A65" t="s">
-        <v>25</v>
+      <c r="A65">
+        <v>3</v>
       </c>
       <c r="B65" t="s">
-        <v>25</v>
+        <v>362</v>
       </c>
       <c r="C65" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D65">
-        <v>816</v>
+        <v>618</v>
       </c>
       <c r="E65">
-        <v>816</v>
+        <v>618</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B66" t="s">
-        <v>271</v>
+        <v>363</v>
       </c>
       <c r="C66" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D66">
-        <v>1398</v>
+        <v>64</v>
       </c>
       <c r="E66">
-        <v>1398</v>
+        <v>64</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B67" t="s">
-        <v>272</v>
+        <v>364</v>
       </c>
       <c r="C67" t="s">
+        <v>35</v>
+      </c>
+      <c r="D67">
+        <v>104</v>
+      </c>
+      <c r="E67">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="68"/>
+    <row r="69">
+      <c r="A69">
+        <v>15</v>
+      </c>
+      <c r="B69" t="s">
+        <v>18</v>
+      </c>
+      <c r="C69" t="s">
+        <v>32</v>
+      </c>
+      <c r="D69">
+        <v>4004</v>
+      </c>
+      <c r="E69">
+        <v>4004</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="s">
+        <v>27</v>
+      </c>
+      <c r="B70" t="s">
+        <v>27</v>
+      </c>
+      <c r="C70" t="s">
         <v>33</v>
       </c>
-      <c r="D67">
-[...33 lines deleted...]
-      </c>
       <c r="D70">
-        <v>1324</v>
+        <v>1651</v>
       </c>
       <c r="E70">
-        <v>1324</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="71">
-      <c r="A71" t="s">
-        <v>25</v>
+      <c r="A71">
+        <v>1</v>
       </c>
       <c r="B71" t="s">
-        <v>25</v>
+        <v>365</v>
       </c>
       <c r="C71" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D71">
-        <v>498</v>
+        <v>1239</v>
       </c>
       <c r="E71">
-        <v>498</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B72" t="s">
-        <v>274</v>
+        <v>366</v>
       </c>
       <c r="C72" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D72">
-        <v>681</v>
+        <v>247</v>
       </c>
       <c r="E72">
-        <v>681</v>
+        <v>247</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B73" t="s">
-        <v>275</v>
+        <v>367</v>
       </c>
       <c r="C73" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D73">
-        <v>99</v>
+        <v>768</v>
       </c>
       <c r="E73">
-        <v>99</v>
+        <v>768</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B74" t="s">
-        <v>276</v>
+        <v>368</v>
       </c>
       <c r="C74" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D74">
-        <v>46</v>
+        <v>99</v>
       </c>
       <c r="E74">
-        <v>46</v>
+        <v>99</v>
       </c>
     </row>
     <row r="75"/>
     <row r="76">
       <c r="A76">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="B76" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="C76" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D76">
-        <v>1153</v>
+        <v>572</v>
       </c>
       <c r="E76">
-        <v>1153</v>
+        <v>572</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B77" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C77" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D77">
-        <v>282</v>
+        <v>267</v>
       </c>
       <c r="E77">
-        <v>282</v>
+        <v>267</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1</v>
       </c>
       <c r="B78" t="s">
-        <v>277</v>
+        <v>369</v>
       </c>
       <c r="C78" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D78">
-        <v>370</v>
+        <v>236</v>
       </c>
       <c r="E78">
-        <v>370</v>
+        <v>236</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>2</v>
       </c>
       <c r="B79" t="s">
-        <v>278</v>
+        <v>370</v>
       </c>
       <c r="C79" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D79">
-        <v>86</v>
+        <v>69</v>
       </c>
       <c r="E79">
-        <v>86</v>
-[...446 lines deleted...]
-        <v>55</v>
+        <v>69</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -4175,104 +3672,104 @@
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
-        <v>175</v>
+        <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>15</v>
+        <v>100</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>118</v>
+        <v>16</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>295</v>
+        <v>157</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="W1" s="1" t="s">
-        <v>176</v>
+        <v>20</v>
       </c>
       <c r="X1" s="1" t="s">
-        <v>177</v>
+        <v>158</v>
       </c>
       <c r="Y1" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C2" t="s">
-        <v>296</v>
+        <v>371</v>
       </c>
       <c r="D2" t="s">
-        <v>297</v>
+        <v>372</v>
       </c>
       <c r="E2" t="s">
-        <v>298</v>
+        <v>373</v>
       </c>
       <c r="F2" t="s">
-        <v>299</v>
+        <v>374</v>
       </c>
       <c r="G2">
         <v>6846</v>
       </c>
       <c r="H2">
         <v>72597</v>
       </c>
       <c r="I2">
         <v>166389</v>
       </c>
       <c r="J2">
         <v>39476</v>
       </c>
       <c r="K2">
         <v>7696</v>
       </c>
       <c r="L2">
         <v>1528</v>
       </c>
       <c r="M2">
         <v>8476</v>
       </c>
       <c r="N2">
         <v>9848</v>
       </c>
@@ -4290,54 +3787,54 @@
       </c>
       <c r="S2">
         <v>442</v>
       </c>
       <c r="T2">
         <v>17827</v>
       </c>
       <c r="U2">
         <v>24300</v>
       </c>
       <c r="V2">
         <v>2370</v>
       </c>
       <c r="W2">
         <v>647</v>
       </c>
       <c r="X2">
         <v>561</v>
       </c>
       <c r="Y2">
         <v>362302</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B3" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="G3">
         <v>6846</v>
       </c>
       <c r="H3">
         <v>72597</v>
       </c>
       <c r="I3">
         <v>166389</v>
       </c>
       <c r="J3">
         <v>39476</v>
       </c>
       <c r="K3">
         <v>7696</v>
       </c>
       <c r="L3">
         <v>1528</v>
       </c>
       <c r="M3">
         <v>8476</v>
       </c>
       <c r="N3">
         <v>9848</v>
       </c>
@@ -4366,2525 +3863,2525 @@
         <v>2370</v>
       </c>
       <c r="W3">
         <v>647</v>
       </c>
       <c r="X3">
         <v>561</v>
       </c>
       <c r="Y3">
         <v>362302</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="E1" s="1" t="s">
         <v>28</v>
-      </c>
-[...7 lines deleted...]
-        <v>26</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D2">
         <v>6846</v>
       </c>
       <c r="E2">
         <v>6846</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B3" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C3" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D3">
         <v>1851</v>
       </c>
       <c r="E3">
         <v>1851</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>300</v>
+        <v>375</v>
       </c>
       <c r="C4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D4">
         <v>2409</v>
       </c>
       <c r="E4">
         <v>2409</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>301</v>
+        <v>376</v>
       </c>
       <c r="C5" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D5">
         <v>802</v>
       </c>
       <c r="E5">
         <v>802</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>302</v>
+        <v>377</v>
       </c>
       <c r="C6" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D6">
         <v>541</v>
       </c>
       <c r="E6">
         <v>541</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>303</v>
+        <v>378</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D7">
         <v>376</v>
       </c>
       <c r="E7">
         <v>376</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>304</v>
+        <v>379</v>
       </c>
       <c r="C8" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D8">
         <v>343</v>
       </c>
       <c r="E8">
         <v>343</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>305</v>
+        <v>380</v>
       </c>
       <c r="C9" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D9">
         <v>167</v>
       </c>
       <c r="E9">
         <v>167</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>306</v>
+        <v>381</v>
       </c>
       <c r="C10" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D10">
         <v>314</v>
       </c>
       <c r="E10">
         <v>314</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>307</v>
+        <v>382</v>
       </c>
       <c r="C11" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D11">
         <v>43</v>
       </c>
       <c r="E11">
         <v>43</v>
       </c>
     </row>
     <row r="12"/>
     <row r="13">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
         <v>7</v>
       </c>
       <c r="C13" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D13">
         <v>72597</v>
       </c>
       <c r="E13">
         <v>72597</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B14" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C14" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D14">
         <v>12343</v>
       </c>
       <c r="E14">
         <v>12343</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>308</v>
+        <v>383</v>
       </c>
       <c r="C15" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D15">
         <v>49091</v>
       </c>
       <c r="E15">
         <v>49091</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>309</v>
+        <v>384</v>
       </c>
       <c r="C16" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D16">
         <v>2726</v>
       </c>
       <c r="E16">
         <v>2726</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>3</v>
       </c>
       <c r="B17" t="s">
-        <v>310</v>
+        <v>385</v>
       </c>
       <c r="C17" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D17">
         <v>2547</v>
       </c>
       <c r="E17">
         <v>2547</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>311</v>
+        <v>386</v>
       </c>
       <c r="C18" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D18">
         <v>2627</v>
       </c>
       <c r="E18">
         <v>2627</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>5</v>
       </c>
       <c r="B19" t="s">
-        <v>312</v>
+        <v>387</v>
       </c>
       <c r="C19" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D19">
         <v>1115</v>
       </c>
       <c r="E19">
         <v>1115</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>6</v>
       </c>
       <c r="B20" t="s">
-        <v>313</v>
+        <v>388</v>
       </c>
       <c r="C20" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D20">
         <v>1056</v>
       </c>
       <c r="E20">
         <v>1056</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>7</v>
       </c>
       <c r="B21" t="s">
-        <v>314</v>
+        <v>389</v>
       </c>
       <c r="C21" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D21">
         <v>446</v>
       </c>
       <c r="E21">
         <v>446</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>8</v>
       </c>
       <c r="B22" t="s">
-        <v>315</v>
+        <v>390</v>
       </c>
       <c r="C22" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D22">
         <v>646</v>
       </c>
       <c r="E22">
         <v>646</v>
       </c>
     </row>
     <row r="23"/>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>8</v>
       </c>
       <c r="C24" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D24">
         <v>166389</v>
       </c>
       <c r="E24">
         <v>166389</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B25" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C25" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D25">
         <v>26278</v>
       </c>
       <c r="E25">
         <v>26278</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1</v>
       </c>
       <c r="B26" t="s">
-        <v>316</v>
+        <v>391</v>
       </c>
       <c r="C26" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D26">
         <v>22624</v>
       </c>
       <c r="E26">
         <v>22624</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>2</v>
       </c>
       <c r="B27" t="s">
-        <v>317</v>
+        <v>392</v>
       </c>
       <c r="C27" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D27">
         <v>21037</v>
       </c>
       <c r="E27">
         <v>21037</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>3</v>
       </c>
       <c r="B28" t="s">
-        <v>318</v>
+        <v>393</v>
       </c>
       <c r="C28" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D28">
         <v>15091</v>
       </c>
       <c r="E28">
         <v>15091</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>4</v>
       </c>
       <c r="B29" t="s">
-        <v>319</v>
+        <v>394</v>
       </c>
       <c r="C29" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D29">
         <v>23096</v>
       </c>
       <c r="E29">
         <v>23096</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>5</v>
       </c>
       <c r="B30" t="s">
-        <v>320</v>
+        <v>395</v>
       </c>
       <c r="C30" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D30">
         <v>2804</v>
       </c>
       <c r="E30">
         <v>2804</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>6</v>
       </c>
       <c r="B31" t="s">
-        <v>321</v>
+        <v>396</v>
       </c>
       <c r="C31" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D31">
         <v>23203</v>
       </c>
       <c r="E31">
         <v>23203</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>7</v>
       </c>
       <c r="B32" t="s">
-        <v>322</v>
+        <v>397</v>
       </c>
       <c r="C32" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D32">
         <v>30585</v>
       </c>
       <c r="E32">
         <v>30585</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>8</v>
       </c>
       <c r="B33" t="s">
-        <v>323</v>
+        <v>398</v>
       </c>
       <c r="C33" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D33">
         <v>1671</v>
       </c>
       <c r="E33">
         <v>1671</v>
       </c>
     </row>
     <row r="34"/>
     <row r="35">
       <c r="A35">
         <v>4</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D35">
         <v>39476</v>
       </c>
       <c r="E35">
         <v>39476</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B36" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C36" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D36">
         <v>5513</v>
       </c>
       <c r="E36">
         <v>5513</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1</v>
       </c>
       <c r="B37" t="s">
-        <v>324</v>
+        <v>399</v>
       </c>
       <c r="C37" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D37">
         <v>19669</v>
       </c>
       <c r="E37">
         <v>19669</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>2</v>
       </c>
       <c r="B38" t="s">
-        <v>325</v>
+        <v>400</v>
       </c>
       <c r="C38" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D38">
         <v>11400</v>
       </c>
       <c r="E38">
         <v>11400</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>3</v>
       </c>
       <c r="B39" t="s">
-        <v>326</v>
+        <v>401</v>
       </c>
       <c r="C39" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D39">
         <v>572</v>
       </c>
       <c r="E39">
         <v>572</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>4</v>
       </c>
       <c r="B40" t="s">
-        <v>327</v>
+        <v>402</v>
       </c>
       <c r="C40" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D40">
         <v>601</v>
       </c>
       <c r="E40">
         <v>601</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>5</v>
       </c>
       <c r="B41" t="s">
-        <v>328</v>
+        <v>403</v>
       </c>
       <c r="C41" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D41">
         <v>519</v>
       </c>
       <c r="E41">
         <v>519</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>6</v>
       </c>
       <c r="B42" t="s">
-        <v>329</v>
+        <v>404</v>
       </c>
       <c r="C42" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D42">
         <v>341</v>
       </c>
       <c r="E42">
         <v>341</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>7</v>
       </c>
       <c r="B43" t="s">
-        <v>330</v>
+        <v>405</v>
       </c>
       <c r="C43" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D43">
         <v>586</v>
       </c>
       <c r="E43">
         <v>586</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>8</v>
       </c>
       <c r="B44" t="s">
-        <v>331</v>
+        <v>406</v>
       </c>
       <c r="C44" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D44">
         <v>275</v>
       </c>
       <c r="E44">
         <v>275</v>
       </c>
     </row>
     <row r="45"/>
     <row r="46">
       <c r="A46">
         <v>5</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D46">
         <v>7696</v>
       </c>
       <c r="E46">
         <v>7696</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B47" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C47" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D47">
         <v>1164</v>
       </c>
       <c r="E47">
         <v>1164</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1</v>
       </c>
       <c r="B48" t="s">
-        <v>332</v>
+        <v>407</v>
       </c>
       <c r="C48" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D48">
         <v>1598</v>
       </c>
       <c r="E48">
         <v>1598</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2</v>
       </c>
       <c r="B49" t="s">
-        <v>333</v>
+        <v>408</v>
       </c>
       <c r="C49" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D49">
         <v>457</v>
       </c>
       <c r="E49">
         <v>457</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>3</v>
       </c>
       <c r="B50" t="s">
-        <v>334</v>
+        <v>409</v>
       </c>
       <c r="C50" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D50">
         <v>1146</v>
       </c>
       <c r="E50">
         <v>1146</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>4</v>
       </c>
       <c r="B51" t="s">
-        <v>335</v>
+        <v>410</v>
       </c>
       <c r="C51" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D51">
         <v>245</v>
       </c>
       <c r="E51">
         <v>245</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>5</v>
       </c>
       <c r="B52" t="s">
-        <v>336</v>
+        <v>411</v>
       </c>
       <c r="C52" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D52">
         <v>609</v>
       </c>
       <c r="E52">
         <v>609</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>6</v>
       </c>
       <c r="B53" t="s">
-        <v>337</v>
+        <v>412</v>
       </c>
       <c r="C53" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D53">
         <v>210</v>
       </c>
       <c r="E53">
         <v>210</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>7</v>
       </c>
       <c r="B54" t="s">
-        <v>338</v>
+        <v>413</v>
       </c>
       <c r="C54" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D54">
         <v>107</v>
       </c>
       <c r="E54">
         <v>107</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>8</v>
       </c>
       <c r="B55" t="s">
-        <v>339</v>
+        <v>414</v>
       </c>
       <c r="C55" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D55">
         <v>2160</v>
       </c>
       <c r="E55">
         <v>2160</v>
       </c>
     </row>
     <row r="56"/>
     <row r="57">
       <c r="A57">
         <v>6</v>
       </c>
       <c r="B57" t="s">
         <v>11</v>
       </c>
       <c r="C57" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D57">
         <v>1528</v>
       </c>
       <c r="E57">
         <v>1528</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B58" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C58" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D58">
         <v>855</v>
       </c>
       <c r="E58">
         <v>855</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1</v>
       </c>
       <c r="B59" t="s">
-        <v>340</v>
+        <v>415</v>
       </c>
       <c r="C59" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D59">
         <v>450</v>
       </c>
       <c r="E59">
         <v>450</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2</v>
       </c>
       <c r="B60" t="s">
-        <v>341</v>
+        <v>416</v>
       </c>
       <c r="C60" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D60">
         <v>223</v>
       </c>
       <c r="E60">
         <v>223</v>
       </c>
     </row>
     <row r="61"/>
     <row r="62">
       <c r="A62">
         <v>7</v>
       </c>
       <c r="B62" t="s">
         <v>12</v>
       </c>
       <c r="C62" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D62">
         <v>8476</v>
       </c>
       <c r="E62">
         <v>8476</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B63" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C63" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D63">
         <v>1701</v>
       </c>
       <c r="E63">
         <v>1701</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>342</v>
+        <v>417</v>
       </c>
       <c r="C64" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D64">
         <v>3505</v>
       </c>
       <c r="E64">
         <v>3505</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2</v>
       </c>
       <c r="B65" t="s">
-        <v>343</v>
+        <v>418</v>
       </c>
       <c r="C65" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D65">
         <v>2338</v>
       </c>
       <c r="E65">
         <v>2338</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>3</v>
       </c>
       <c r="B66" t="s">
-        <v>344</v>
+        <v>419</v>
       </c>
       <c r="C66" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D66">
         <v>278</v>
       </c>
       <c r="E66">
         <v>278</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>4</v>
       </c>
       <c r="B67" t="s">
-        <v>345</v>
+        <v>420</v>
       </c>
       <c r="C67" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D67">
         <v>245</v>
       </c>
       <c r="E67">
         <v>245</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>5</v>
       </c>
       <c r="B68" t="s">
-        <v>346</v>
+        <v>421</v>
       </c>
       <c r="C68" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D68">
         <v>86</v>
       </c>
       <c r="E68">
         <v>86</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>6</v>
       </c>
       <c r="B69" t="s">
-        <v>347</v>
+        <v>422</v>
       </c>
       <c r="C69" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D69">
         <v>187</v>
       </c>
       <c r="E69">
         <v>187</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>7</v>
       </c>
       <c r="B70" t="s">
-        <v>348</v>
+        <v>423</v>
       </c>
       <c r="C70" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D70">
         <v>136</v>
       </c>
       <c r="E70">
         <v>136</v>
       </c>
     </row>
     <row r="71"/>
     <row r="72">
       <c r="A72">
         <v>8</v>
       </c>
       <c r="B72" t="s">
-        <v>175</v>
+        <v>13</v>
       </c>
       <c r="C72" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D72">
         <v>9848</v>
       </c>
       <c r="E72">
         <v>9848</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B73" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C73" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D73">
         <v>1562</v>
       </c>
       <c r="E73">
         <v>1562</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1</v>
       </c>
       <c r="B74" t="s">
-        <v>349</v>
+        <v>424</v>
       </c>
       <c r="C74" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D74">
         <v>5342</v>
       </c>
       <c r="E74">
         <v>5342</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>2</v>
       </c>
       <c r="B75" t="s">
-        <v>350</v>
+        <v>425</v>
       </c>
       <c r="C75" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D75">
         <v>497</v>
       </c>
       <c r="E75">
         <v>497</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>3</v>
       </c>
       <c r="B76" t="s">
-        <v>351</v>
+        <v>426</v>
       </c>
       <c r="C76" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D76">
         <v>678</v>
       </c>
       <c r="E76">
         <v>678</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>4</v>
       </c>
       <c r="B77" t="s">
-        <v>352</v>
+        <v>427</v>
       </c>
       <c r="C77" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D77">
         <v>469</v>
       </c>
       <c r="E77">
         <v>469</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>5</v>
       </c>
       <c r="B78" t="s">
-        <v>353</v>
+        <v>428</v>
       </c>
       <c r="C78" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D78">
         <v>564</v>
       </c>
       <c r="E78">
         <v>564</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>6</v>
       </c>
       <c r="B79" t="s">
-        <v>354</v>
+        <v>429</v>
       </c>
       <c r="C79" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D79">
         <v>282</v>
       </c>
       <c r="E79">
         <v>282</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>7</v>
       </c>
       <c r="B80" t="s">
-        <v>355</v>
+        <v>430</v>
       </c>
       <c r="C80" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D80">
         <v>129</v>
       </c>
       <c r="E80">
         <v>129</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>8</v>
       </c>
       <c r="B81" t="s">
-        <v>356</v>
+        <v>431</v>
       </c>
       <c r="C81" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D81">
         <v>325</v>
       </c>
       <c r="E81">
         <v>325</v>
       </c>
     </row>
     <row r="82"/>
     <row r="83">
       <c r="A83">
         <v>9</v>
       </c>
       <c r="B83" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C83" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D83">
         <v>1241</v>
       </c>
       <c r="E83">
         <v>1241</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B84" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C84" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D84">
         <v>250</v>
       </c>
       <c r="E84">
         <v>250</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1</v>
       </c>
       <c r="B85" t="s">
-        <v>357</v>
+        <v>432</v>
       </c>
       <c r="C85" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D85">
         <v>579</v>
       </c>
       <c r="E85">
         <v>579</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>2</v>
       </c>
       <c r="B86" t="s">
-        <v>358</v>
+        <v>433</v>
       </c>
       <c r="C86" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D86">
         <v>152</v>
       </c>
       <c r="E86">
         <v>152</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>3</v>
       </c>
       <c r="B87" t="s">
-        <v>359</v>
+        <v>434</v>
       </c>
       <c r="C87" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D87">
         <v>33</v>
       </c>
       <c r="E87">
         <v>33</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>4</v>
       </c>
       <c r="B88" t="s">
-        <v>360</v>
+        <v>435</v>
       </c>
       <c r="C88" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D88">
         <v>42</v>
       </c>
       <c r="E88">
         <v>42</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>5</v>
       </c>
       <c r="B89" t="s">
-        <v>361</v>
+        <v>436</v>
       </c>
       <c r="C89" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D89">
         <v>35</v>
       </c>
       <c r="E89">
         <v>35</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>6</v>
       </c>
       <c r="B90" t="s">
-        <v>362</v>
+        <v>437</v>
       </c>
       <c r="C90" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D90">
         <v>150</v>
       </c>
       <c r="E90">
         <v>150</v>
       </c>
     </row>
     <row r="91"/>
     <row r="92">
       <c r="A92">
         <v>10</v>
       </c>
       <c r="B92" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D92">
         <v>355</v>
       </c>
       <c r="E92">
         <v>355</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B93" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C93" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D93">
         <v>182</v>
       </c>
       <c r="E93">
         <v>182</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1</v>
       </c>
       <c r="B94" t="s">
-        <v>363</v>
+        <v>438</v>
       </c>
       <c r="C94" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D94">
         <v>88</v>
       </c>
       <c r="E94">
         <v>88</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>2</v>
       </c>
       <c r="B95" t="s">
-        <v>364</v>
+        <v>439</v>
       </c>
       <c r="C95" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D95">
         <v>85</v>
       </c>
       <c r="E95">
         <v>85</v>
       </c>
     </row>
     <row r="96"/>
     <row r="97">
       <c r="A97">
         <v>11</v>
       </c>
       <c r="B97" t="s">
-        <v>15</v>
+        <v>100</v>
       </c>
       <c r="C97" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D97">
         <v>622</v>
       </c>
       <c r="E97">
         <v>622</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B98" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C98" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D98">
         <v>158</v>
       </c>
       <c r="E98">
         <v>158</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1</v>
       </c>
       <c r="B99" t="s">
-        <v>365</v>
+        <v>440</v>
       </c>
       <c r="C99" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D99">
         <v>128</v>
       </c>
       <c r="E99">
         <v>128</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>2</v>
       </c>
       <c r="B100" t="s">
-        <v>366</v>
+        <v>441</v>
       </c>
       <c r="C100" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D100">
         <v>114</v>
       </c>
       <c r="E100">
         <v>114</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>3</v>
       </c>
       <c r="B101" t="s">
-        <v>367</v>
+        <v>442</v>
       </c>
       <c r="C101" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D101">
         <v>44</v>
       </c>
       <c r="E101">
         <v>44</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>4</v>
       </c>
       <c r="B102" t="s">
-        <v>368</v>
+        <v>443</v>
       </c>
       <c r="C102" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D102">
         <v>77</v>
       </c>
       <c r="E102">
         <v>77</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>5</v>
       </c>
       <c r="B103" t="s">
-        <v>369</v>
+        <v>444</v>
       </c>
       <c r="C103" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D103">
         <v>27</v>
       </c>
       <c r="E103">
         <v>27</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>6</v>
       </c>
       <c r="B104" t="s">
-        <v>370</v>
+        <v>445</v>
       </c>
       <c r="C104" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D104">
         <v>74</v>
       </c>
       <c r="E104">
         <v>74</v>
       </c>
     </row>
     <row r="105"/>
     <row r="106">
       <c r="A106">
         <v>12</v>
       </c>
       <c r="B106" t="s">
-        <v>118</v>
+        <v>16</v>
       </c>
       <c r="C106" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D106">
         <v>1081</v>
       </c>
       <c r="E106">
         <v>1081</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B107" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C107" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D107">
         <v>435</v>
       </c>
       <c r="E107">
         <v>435</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1</v>
       </c>
       <c r="B108" t="s">
-        <v>371</v>
+        <v>446</v>
       </c>
       <c r="C108" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D108">
         <v>417</v>
       </c>
       <c r="E108">
         <v>417</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>2</v>
       </c>
       <c r="B109" t="s">
-        <v>372</v>
+        <v>447</v>
       </c>
       <c r="C109" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D109">
         <v>229</v>
       </c>
       <c r="E109">
         <v>229</v>
       </c>
     </row>
     <row r="110"/>
     <row r="111">
       <c r="A111">
         <v>13</v>
       </c>
       <c r="B111" t="s">
-        <v>295</v>
+        <v>157</v>
       </c>
       <c r="C111" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D111">
         <v>442</v>
       </c>
       <c r="E111">
         <v>442</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B112" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C112" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D112">
         <v>89</v>
       </c>
       <c r="E112">
         <v>89</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1</v>
       </c>
       <c r="B113" t="s">
-        <v>373</v>
+        <v>448</v>
       </c>
       <c r="C113" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D113">
         <v>321</v>
       </c>
       <c r="E113">
         <v>321</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>2</v>
       </c>
       <c r="B114" t="s">
-        <v>374</v>
+        <v>449</v>
       </c>
       <c r="C114" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D114">
         <v>32</v>
       </c>
       <c r="E114">
         <v>32</v>
       </c>
     </row>
     <row r="115"/>
     <row r="116">
       <c r="A116">
         <v>14</v>
       </c>
       <c r="B116" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C116" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D116">
         <v>17827</v>
       </c>
       <c r="E116">
         <v>17827</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B117" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C117" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D117">
         <v>2708</v>
       </c>
       <c r="E117">
         <v>2708</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1</v>
       </c>
       <c r="B118" t="s">
-        <v>375</v>
+        <v>450</v>
       </c>
       <c r="C118" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D118">
         <v>4662</v>
       </c>
       <c r="E118">
         <v>4662</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>2</v>
       </c>
       <c r="B119" t="s">
-        <v>376</v>
+        <v>451</v>
       </c>
       <c r="C119" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D119">
         <v>2370</v>
       </c>
       <c r="E119">
         <v>2370</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>3</v>
       </c>
       <c r="B120" t="s">
-        <v>377</v>
+        <v>452</v>
       </c>
       <c r="C120" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D120">
         <v>6336</v>
       </c>
       <c r="E120">
         <v>6336</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>4</v>
       </c>
       <c r="B121" t="s">
-        <v>378</v>
+        <v>453</v>
       </c>
       <c r="C121" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D121">
         <v>712</v>
       </c>
       <c r="E121">
         <v>712</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>5</v>
       </c>
       <c r="B122" t="s">
-        <v>379</v>
+        <v>454</v>
       </c>
       <c r="C122" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D122">
         <v>262</v>
       </c>
       <c r="E122">
         <v>262</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>6</v>
       </c>
       <c r="B123" t="s">
-        <v>380</v>
+        <v>455</v>
       </c>
       <c r="C123" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D123">
         <v>252</v>
       </c>
       <c r="E123">
         <v>252</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>7</v>
       </c>
       <c r="B124" t="s">
-        <v>381</v>
+        <v>456</v>
       </c>
       <c r="C124" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D124">
         <v>351</v>
       </c>
       <c r="E124">
         <v>351</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>8</v>
       </c>
       <c r="B125" t="s">
-        <v>382</v>
+        <v>457</v>
       </c>
       <c r="C125" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D125">
         <v>174</v>
       </c>
       <c r="E125">
         <v>174</v>
       </c>
     </row>
     <row r="126"/>
     <row r="127">
       <c r="A127">
         <v>15</v>
       </c>
       <c r="B127" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C127" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D127">
         <v>24300</v>
       </c>
       <c r="E127">
         <v>24300</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B128" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C128" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D128">
         <v>7746</v>
       </c>
       <c r="E128">
         <v>7746</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1</v>
       </c>
       <c r="B129" t="s">
-        <v>383</v>
+        <v>458</v>
       </c>
       <c r="C129" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D129">
         <v>4539</v>
       </c>
       <c r="E129">
         <v>4539</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>2</v>
       </c>
       <c r="B130" t="s">
-        <v>384</v>
+        <v>459</v>
       </c>
       <c r="C130" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D130">
         <v>8649</v>
       </c>
       <c r="E130">
         <v>8649</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>3</v>
       </c>
       <c r="B131" t="s">
-        <v>385</v>
+        <v>460</v>
       </c>
       <c r="C131" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D131">
         <v>942</v>
       </c>
       <c r="E131">
         <v>942</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>4</v>
       </c>
       <c r="B132" t="s">
-        <v>386</v>
+        <v>461</v>
       </c>
       <c r="C132" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D132">
         <v>630</v>
       </c>
       <c r="E132">
         <v>630</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>5</v>
       </c>
       <c r="B133" t="s">
-        <v>387</v>
+        <v>462</v>
       </c>
       <c r="C133" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D133">
         <v>378</v>
       </c>
       <c r="E133">
         <v>378</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>6</v>
       </c>
       <c r="B134" t="s">
-        <v>388</v>
+        <v>463</v>
       </c>
       <c r="C134" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D134">
         <v>612</v>
       </c>
       <c r="E134">
         <v>612</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>7</v>
       </c>
       <c r="B135" t="s">
-        <v>389</v>
+        <v>464</v>
       </c>
       <c r="C135" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D135">
         <v>428</v>
       </c>
       <c r="E135">
         <v>428</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>8</v>
       </c>
       <c r="B136" t="s">
-        <v>390</v>
+        <v>465</v>
       </c>
       <c r="C136" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D136">
         <v>376</v>
       </c>
       <c r="E136">
         <v>376</v>
       </c>
     </row>
     <row r="137"/>
     <row r="138">
       <c r="A138">
         <v>16</v>
       </c>
       <c r="B138" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C138" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D138">
         <v>2370</v>
       </c>
       <c r="E138">
         <v>2370</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B139" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C139" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D139">
         <v>649</v>
       </c>
       <c r="E139">
         <v>649</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1</v>
       </c>
       <c r="B140" t="s">
-        <v>391</v>
+        <v>466</v>
       </c>
       <c r="C140" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D140">
         <v>612</v>
       </c>
       <c r="E140">
         <v>612</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>2</v>
       </c>
       <c r="B141" t="s">
-        <v>392</v>
+        <v>467</v>
       </c>
       <c r="C141" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D141">
         <v>355</v>
       </c>
       <c r="E141">
         <v>355</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>3</v>
       </c>
       <c r="B142" t="s">
-        <v>393</v>
+        <v>468</v>
       </c>
       <c r="C142" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D142">
         <v>219</v>
       </c>
       <c r="E142">
         <v>219</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>4</v>
       </c>
       <c r="B143" t="s">
-        <v>394</v>
+        <v>469</v>
       </c>
       <c r="C143" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D143">
         <v>208</v>
       </c>
       <c r="E143">
         <v>208</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>5</v>
       </c>
       <c r="B144" t="s">
-        <v>395</v>
+        <v>470</v>
       </c>
       <c r="C144" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D144">
         <v>59</v>
       </c>
       <c r="E144">
         <v>59</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>6</v>
       </c>
       <c r="B145" t="s">
-        <v>396</v>
+        <v>471</v>
       </c>
       <c r="C145" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D145">
         <v>59</v>
       </c>
       <c r="E145">
         <v>59</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>7</v>
       </c>
       <c r="B146" t="s">
-        <v>397</v>
+        <v>472</v>
       </c>
       <c r="C146" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D146">
         <v>70</v>
       </c>
       <c r="E146">
         <v>70</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>8</v>
       </c>
       <c r="B147" t="s">
-        <v>398</v>
+        <v>473</v>
       </c>
       <c r="C147" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D147">
         <v>139</v>
       </c>
       <c r="E147">
         <v>139</v>
       </c>
     </row>
     <row r="148"/>
     <row r="149">
       <c r="A149">
         <v>17</v>
       </c>
       <c r="B149" t="s">
-        <v>176</v>
+        <v>20</v>
       </c>
       <c r="C149" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D149">
         <v>647</v>
       </c>
       <c r="E149">
         <v>647</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B150" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C150" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D150">
         <v>245</v>
       </c>
       <c r="E150">
         <v>245</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1</v>
       </c>
       <c r="B151" t="s">
-        <v>399</v>
+        <v>474</v>
       </c>
       <c r="C151" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D151">
         <v>182</v>
       </c>
       <c r="E151">
         <v>182</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>2</v>
       </c>
       <c r="B152" t="s">
-        <v>400</v>
+        <v>475</v>
       </c>
       <c r="C152" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D152">
         <v>69</v>
       </c>
       <c r="E152">
         <v>69</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>3</v>
       </c>
       <c r="B153" t="s">
-        <v>401</v>
+        <v>476</v>
       </c>
       <c r="C153" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D153">
         <v>35</v>
       </c>
       <c r="E153">
         <v>35</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>4</v>
       </c>
       <c r="B154" t="s">
-        <v>402</v>
+        <v>477</v>
       </c>
       <c r="C154" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D154">
         <v>86</v>
       </c>
       <c r="E154">
         <v>86</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>5</v>
       </c>
       <c r="B155" t="s">
-        <v>403</v>
+        <v>478</v>
       </c>
       <c r="C155" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D155">
         <v>30</v>
       </c>
       <c r="E155">
         <v>30</v>
       </c>
     </row>
     <row r="156"/>
     <row r="157">
       <c r="A157">
         <v>24</v>
       </c>
       <c r="B157" t="s">
-        <v>177</v>
+        <v>158</v>
       </c>
       <c r="C157" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D157">
         <v>561</v>
       </c>
       <c r="E157">
         <v>561</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B158" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C158" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D158">
         <v>154</v>
       </c>
       <c r="E158">
         <v>154</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>1</v>
       </c>
       <c r="B159" t="s">
-        <v>404</v>
+        <v>479</v>
       </c>
       <c r="C159" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D159">
         <v>144</v>
       </c>
       <c r="E159">
         <v>144</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>2</v>
       </c>
       <c r="B160" t="s">
-        <v>405</v>
+        <v>480</v>
       </c>
       <c r="C160" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D160">
         <v>209</v>
       </c>
       <c r="E160">
         <v>209</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>3</v>
       </c>
       <c r="B161" t="s">
-        <v>406</v>
+        <v>481</v>
       </c>
       <c r="C161" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D161">
         <v>54</v>
       </c>
       <c r="E161">
         <v>54</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
@@ -6901,95 +6398,95 @@
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
-        <v>175</v>
+        <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>15</v>
+        <v>100</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>176</v>
+        <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C2" t="s">
-        <v>407</v>
+        <v>482</v>
       </c>
       <c r="D2" t="s">
-        <v>408</v>
+        <v>483</v>
       </c>
       <c r="E2" t="s">
-        <v>409</v>
+        <v>484</v>
       </c>
       <c r="F2" t="s">
-        <v>410</v>
+        <v>485</v>
       </c>
       <c r="G2">
         <v>4290</v>
       </c>
       <c r="H2">
         <v>37811</v>
       </c>
       <c r="I2">
         <v>211664</v>
       </c>
       <c r="J2">
         <v>50517</v>
       </c>
       <c r="K2">
         <v>3662</v>
       </c>
       <c r="L2">
         <v>720</v>
       </c>
       <c r="M2">
         <v>1215</v>
       </c>
       <c r="N2">
         <v>2167</v>
       </c>
@@ -6998,54 +6495,54 @@
       </c>
       <c r="P2">
         <v>5101</v>
       </c>
       <c r="Q2">
         <v>197</v>
       </c>
       <c r="R2">
         <v>9751</v>
       </c>
       <c r="S2">
         <v>7823</v>
       </c>
       <c r="T2">
         <v>646</v>
       </c>
       <c r="U2">
         <v>410</v>
       </c>
       <c r="V2">
         <v>336159</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B3" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="G3">
         <v>4290</v>
       </c>
       <c r="H3">
         <v>37811</v>
       </c>
       <c r="I3">
         <v>211664</v>
       </c>
       <c r="J3">
         <v>50517</v>
       </c>
       <c r="K3">
         <v>3662</v>
       </c>
       <c r="L3">
         <v>720</v>
       </c>
       <c r="M3">
         <v>1215</v>
       </c>
       <c r="N3">
         <v>2167</v>
       </c>
@@ -7065,1635 +6562,1635 @@
         <v>7823</v>
       </c>
       <c r="T3">
         <v>646</v>
       </c>
       <c r="U3">
         <v>410</v>
       </c>
       <c r="V3">
         <v>336159</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="E1" s="1" t="s">
         <v>28</v>
-      </c>
-[...7 lines deleted...]
-        <v>26</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D2">
         <v>4290</v>
       </c>
       <c r="E2">
         <v>4290</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B3" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C3" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D3">
         <v>963</v>
       </c>
       <c r="E3">
         <v>963</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>411</v>
+        <v>486</v>
       </c>
       <c r="C4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D4">
         <v>761</v>
       </c>
       <c r="E4">
         <v>761</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>412</v>
+        <v>487</v>
       </c>
       <c r="C5" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D5">
         <v>1348</v>
       </c>
       <c r="E5">
         <v>1348</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>413</v>
+        <v>488</v>
       </c>
       <c r="C6" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D6">
         <v>696</v>
       </c>
       <c r="E6">
         <v>696</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>414</v>
+        <v>489</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D7">
         <v>97</v>
       </c>
       <c r="E7">
         <v>97</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>415</v>
+        <v>490</v>
       </c>
       <c r="C8" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D8">
         <v>318</v>
       </c>
       <c r="E8">
         <v>318</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>416</v>
+        <v>491</v>
       </c>
       <c r="C9" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D9">
         <v>107</v>
       </c>
       <c r="E9">
         <v>107</v>
       </c>
     </row>
     <row r="10"/>
     <row r="11">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
         <v>7</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D11">
         <v>37811</v>
       </c>
       <c r="E11">
         <v>37811</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B12" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C12" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D12">
         <v>6360</v>
       </c>
       <c r="E12">
         <v>6360</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>417</v>
+        <v>492</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D13">
         <v>22086</v>
       </c>
       <c r="E13">
         <v>22086</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>418</v>
+        <v>493</v>
       </c>
       <c r="C14" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D14">
         <v>3692</v>
       </c>
       <c r="E14">
         <v>3692</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>3</v>
       </c>
       <c r="B15" t="s">
-        <v>419</v>
+        <v>494</v>
       </c>
       <c r="C15" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D15">
         <v>956</v>
       </c>
       <c r="E15">
         <v>956</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>4</v>
       </c>
       <c r="B16" t="s">
-        <v>420</v>
+        <v>495</v>
       </c>
       <c r="C16" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D16">
         <v>1413</v>
       </c>
       <c r="E16">
         <v>1413</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>5</v>
       </c>
       <c r="B17" t="s">
-        <v>421</v>
+        <v>496</v>
       </c>
       <c r="C17" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D17">
         <v>1006</v>
       </c>
       <c r="E17">
         <v>1006</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>6</v>
       </c>
       <c r="B18" t="s">
-        <v>422</v>
+        <v>497</v>
       </c>
       <c r="C18" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D18">
         <v>2298</v>
       </c>
       <c r="E18">
         <v>2298</v>
       </c>
     </row>
     <row r="19"/>
     <row r="20">
       <c r="A20">
         <v>3</v>
       </c>
       <c r="B20" t="s">
         <v>8</v>
       </c>
       <c r="C20" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D20">
         <v>211664</v>
       </c>
       <c r="E20">
         <v>211664</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B21" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C21" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D21">
         <v>19141</v>
       </c>
       <c r="E21">
         <v>19141</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1</v>
       </c>
       <c r="B22" t="s">
-        <v>423</v>
+        <v>498</v>
       </c>
       <c r="C22" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D22">
         <v>17785</v>
       </c>
       <c r="E22">
         <v>17785</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2</v>
       </c>
       <c r="B23" t="s">
-        <v>424</v>
+        <v>499</v>
       </c>
       <c r="C23" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D23">
         <v>117625</v>
       </c>
       <c r="E23">
         <v>117625</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
-        <v>425</v>
+        <v>500</v>
       </c>
       <c r="C24" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D24">
         <v>5439</v>
       </c>
       <c r="E24">
         <v>5439</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>4</v>
       </c>
       <c r="B25" t="s">
-        <v>426</v>
+        <v>501</v>
       </c>
       <c r="C25" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D25">
         <v>15432</v>
       </c>
       <c r="E25">
         <v>15432</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>5</v>
       </c>
       <c r="B26" t="s">
-        <v>427</v>
+        <v>502</v>
       </c>
       <c r="C26" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D26">
         <v>32414</v>
       </c>
       <c r="E26">
         <v>32414</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>6</v>
       </c>
       <c r="B27" t="s">
-        <v>428</v>
+        <v>503</v>
       </c>
       <c r="C27" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D27">
         <v>3828</v>
       </c>
       <c r="E27">
         <v>3828</v>
       </c>
     </row>
     <row r="28"/>
     <row r="29">
       <c r="A29">
         <v>4</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D29">
         <v>50517</v>
       </c>
       <c r="E29">
         <v>50517</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B30" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C30" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D30">
         <v>5899</v>
       </c>
       <c r="E30">
         <v>5899</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1</v>
       </c>
       <c r="B31" t="s">
-        <v>429</v>
+        <v>504</v>
       </c>
       <c r="C31" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D31">
         <v>19036</v>
       </c>
       <c r="E31">
         <v>19036</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>2</v>
       </c>
       <c r="B32" t="s">
-        <v>430</v>
+        <v>505</v>
       </c>
       <c r="C32" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D32">
         <v>21746</v>
       </c>
       <c r="E32">
         <v>21746</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>3</v>
       </c>
       <c r="B33" t="s">
-        <v>431</v>
+        <v>506</v>
       </c>
       <c r="C33" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D33">
         <v>1687</v>
       </c>
       <c r="E33">
         <v>1687</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>4</v>
       </c>
       <c r="B34" t="s">
-        <v>432</v>
+        <v>507</v>
       </c>
       <c r="C34" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D34">
         <v>1398</v>
       </c>
       <c r="E34">
         <v>1398</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>5</v>
       </c>
       <c r="B35" t="s">
-        <v>433</v>
+        <v>508</v>
       </c>
       <c r="C35" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D35">
         <v>429</v>
       </c>
       <c r="E35">
         <v>429</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>6</v>
       </c>
       <c r="B36" t="s">
-        <v>434</v>
+        <v>509</v>
       </c>
       <c r="C36" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D36">
         <v>322</v>
       </c>
       <c r="E36">
         <v>322</v>
       </c>
     </row>
     <row r="37"/>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D38">
         <v>3662</v>
       </c>
       <c r="E38">
         <v>3662</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B39" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C39" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D39">
         <v>691</v>
       </c>
       <c r="E39">
         <v>691</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>435</v>
+        <v>510</v>
       </c>
       <c r="C40" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D40">
         <v>1195</v>
       </c>
       <c r="E40">
         <v>1195</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>436</v>
+        <v>511</v>
       </c>
       <c r="C41" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D41">
         <v>881</v>
       </c>
       <c r="E41">
         <v>881</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>437</v>
+        <v>512</v>
       </c>
       <c r="C42" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D42">
         <v>309</v>
       </c>
       <c r="E42">
         <v>309</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>438</v>
+        <v>513</v>
       </c>
       <c r="C43" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D43">
         <v>298</v>
       </c>
       <c r="E43">
         <v>298</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>439</v>
+        <v>514</v>
       </c>
       <c r="C44" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D44">
         <v>106</v>
       </c>
       <c r="E44">
         <v>106</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>440</v>
+        <v>515</v>
       </c>
       <c r="C45" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D45">
         <v>182</v>
       </c>
       <c r="E45">
         <v>182</v>
       </c>
     </row>
     <row r="46"/>
     <row r="47">
       <c r="A47">
         <v>6</v>
       </c>
       <c r="B47" t="s">
         <v>11</v>
       </c>
       <c r="C47" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D47">
         <v>720</v>
       </c>
       <c r="E47">
         <v>720</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B48" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C48" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D48">
         <v>321</v>
       </c>
       <c r="E48">
         <v>321</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1</v>
       </c>
       <c r="B49" t="s">
-        <v>441</v>
+        <v>516</v>
       </c>
       <c r="C49" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D49">
         <v>399</v>
       </c>
       <c r="E49">
         <v>399</v>
       </c>
     </row>
     <row r="50"/>
     <row r="51">
       <c r="A51">
         <v>7</v>
       </c>
       <c r="B51" t="s">
         <v>12</v>
       </c>
       <c r="C51" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D51">
         <v>1215</v>
       </c>
       <c r="E51">
         <v>1215</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B52" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C52" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D52">
         <v>437</v>
       </c>
       <c r="E52">
         <v>437</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>1</v>
       </c>
       <c r="B53" t="s">
-        <v>442</v>
+        <v>517</v>
       </c>
       <c r="C53" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D53">
         <v>622</v>
       </c>
       <c r="E53">
         <v>622</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>2</v>
       </c>
       <c r="B54" t="s">
-        <v>443</v>
+        <v>518</v>
       </c>
       <c r="C54" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D54">
         <v>156</v>
       </c>
       <c r="E54">
         <v>156</v>
       </c>
     </row>
     <row r="55"/>
     <row r="56">
       <c r="A56">
         <v>8</v>
       </c>
       <c r="B56" t="s">
-        <v>175</v>
+        <v>13</v>
       </c>
       <c r="C56" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D56">
         <v>2167</v>
       </c>
       <c r="E56">
         <v>2167</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B57" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C57" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D57">
         <v>618</v>
       </c>
       <c r="E57">
         <v>618</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>1</v>
       </c>
       <c r="B58" t="s">
-        <v>444</v>
+        <v>519</v>
       </c>
       <c r="C58" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D58">
         <v>1199</v>
       </c>
       <c r="E58">
         <v>1199</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>2</v>
       </c>
       <c r="B59" t="s">
-        <v>445</v>
+        <v>520</v>
       </c>
       <c r="C59" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D59">
         <v>350</v>
       </c>
       <c r="E59">
         <v>350</v>
       </c>
     </row>
     <row r="60"/>
     <row r="61">
       <c r="A61">
         <v>9</v>
       </c>
       <c r="B61" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C61" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D61">
         <v>185</v>
       </c>
       <c r="E61">
         <v>185</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B62" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C62" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D62">
         <v>106</v>
       </c>
       <c r="E62">
         <v>106</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>1</v>
       </c>
       <c r="B63" t="s">
-        <v>446</v>
+        <v>521</v>
       </c>
       <c r="C63" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D63">
         <v>79</v>
       </c>
       <c r="E63">
         <v>79</v>
       </c>
     </row>
     <row r="64"/>
     <row r="65">
       <c r="A65">
         <v>10</v>
       </c>
       <c r="B65" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D65">
         <v>5101</v>
       </c>
       <c r="E65">
         <v>5101</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B66" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C66" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D66">
         <v>275</v>
       </c>
       <c r="E66">
         <v>275</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>1</v>
       </c>
       <c r="B67" t="s">
-        <v>447</v>
+        <v>522</v>
       </c>
       <c r="C67" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D67">
         <v>4437</v>
       </c>
       <c r="E67">
         <v>4437</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>2</v>
       </c>
       <c r="B68" t="s">
-        <v>448</v>
+        <v>523</v>
       </c>
       <c r="C68" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D68">
         <v>107</v>
       </c>
       <c r="E68">
         <v>107</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>3</v>
       </c>
       <c r="B69" t="s">
-        <v>449</v>
+        <v>524</v>
       </c>
       <c r="C69" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D69">
         <v>80</v>
       </c>
       <c r="E69">
         <v>80</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>4</v>
       </c>
       <c r="B70" t="s">
-        <v>450</v>
+        <v>525</v>
       </c>
       <c r="C70" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D70">
         <v>118</v>
       </c>
       <c r="E70">
         <v>118</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>5</v>
       </c>
       <c r="B71" t="s">
-        <v>451</v>
+        <v>526</v>
       </c>
       <c r="C71" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D71">
         <v>84</v>
       </c>
       <c r="E71">
         <v>84</v>
       </c>
     </row>
     <row r="72"/>
     <row r="73">
       <c r="A73">
         <v>11</v>
       </c>
       <c r="B73" t="s">
-        <v>15</v>
+        <v>100</v>
       </c>
       <c r="C73" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D73">
         <v>197</v>
       </c>
       <c r="E73">
         <v>197</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B74" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C74" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D74">
         <v>112</v>
       </c>
       <c r="E74">
         <v>112</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>1</v>
       </c>
       <c r="B75" t="s">
-        <v>452</v>
+        <v>527</v>
       </c>
       <c r="C75" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D75">
         <v>85</v>
       </c>
       <c r="E75">
         <v>85</v>
       </c>
     </row>
     <row r="76"/>
     <row r="77">
       <c r="A77">
         <v>14</v>
       </c>
       <c r="B77" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C77" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D77">
         <v>9751</v>
       </c>
       <c r="E77">
         <v>9751</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B78" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C78" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D78">
         <v>1472</v>
       </c>
       <c r="E78">
         <v>1472</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1</v>
       </c>
       <c r="B79" t="s">
-        <v>453</v>
+        <v>528</v>
       </c>
       <c r="C79" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D79">
         <v>4624</v>
       </c>
       <c r="E79">
         <v>4624</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>2</v>
       </c>
       <c r="B80" t="s">
-        <v>454</v>
+        <v>529</v>
       </c>
       <c r="C80" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D80">
         <v>1695</v>
       </c>
       <c r="E80">
         <v>1695</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>3</v>
       </c>
       <c r="B81" t="s">
-        <v>455</v>
+        <v>530</v>
       </c>
       <c r="C81" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D81">
         <v>1265</v>
       </c>
       <c r="E81">
         <v>1265</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>4</v>
       </c>
       <c r="B82" t="s">
-        <v>456</v>
+        <v>531</v>
       </c>
       <c r="C82" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D82">
         <v>391</v>
       </c>
       <c r="E82">
         <v>391</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>5</v>
       </c>
       <c r="B83" t="s">
-        <v>457</v>
+        <v>532</v>
       </c>
       <c r="C83" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D83">
         <v>304</v>
       </c>
       <c r="E83">
         <v>304</v>
       </c>
     </row>
     <row r="84"/>
     <row r="85">
       <c r="A85">
         <v>15</v>
       </c>
       <c r="B85" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C85" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D85">
         <v>7823</v>
       </c>
       <c r="E85">
         <v>7823</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B86" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C86" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D86">
         <v>2949</v>
       </c>
       <c r="E86">
         <v>2949</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1</v>
       </c>
       <c r="B87" t="s">
-        <v>458</v>
+        <v>533</v>
       </c>
       <c r="C87" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D87">
         <v>1586</v>
       </c>
       <c r="E87">
         <v>1586</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>2</v>
       </c>
       <c r="B88" t="s">
-        <v>459</v>
+        <v>534</v>
       </c>
       <c r="C88" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D88">
         <v>1474</v>
       </c>
       <c r="E88">
         <v>1474</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>3</v>
       </c>
       <c r="B89" t="s">
-        <v>460</v>
+        <v>535</v>
       </c>
       <c r="C89" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D89">
         <v>840</v>
       </c>
       <c r="E89">
         <v>840</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>4</v>
       </c>
       <c r="B90" t="s">
-        <v>461</v>
+        <v>536</v>
       </c>
       <c r="C90" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D90">
         <v>348</v>
       </c>
       <c r="E90">
         <v>348</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>5</v>
       </c>
       <c r="B91" t="s">
-        <v>462</v>
+        <v>537</v>
       </c>
       <c r="C91" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D91">
         <v>379</v>
       </c>
       <c r="E91">
         <v>379</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>6</v>
       </c>
       <c r="B92" t="s">
-        <v>463</v>
+        <v>538</v>
       </c>
       <c r="C92" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D92">
         <v>247</v>
       </c>
       <c r="E92">
         <v>247</v>
       </c>
     </row>
     <row r="93"/>
     <row r="94">
       <c r="A94">
         <v>16</v>
       </c>
       <c r="B94" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C94" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D94">
         <v>646</v>
       </c>
       <c r="E94">
         <v>646</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B95" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C95" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D95">
         <v>131</v>
       </c>
       <c r="E95">
         <v>131</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1</v>
       </c>
       <c r="B96" t="s">
-        <v>464</v>
+        <v>539</v>
       </c>
       <c r="C96" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D96">
         <v>300</v>
       </c>
       <c r="E96">
         <v>300</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>2</v>
       </c>
       <c r="B97" t="s">
-        <v>465</v>
+        <v>540</v>
       </c>
       <c r="C97" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D97">
         <v>110</v>
       </c>
       <c r="E97">
         <v>110</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>3</v>
       </c>
       <c r="B98" t="s">
-        <v>466</v>
+        <v>541</v>
       </c>
       <c r="C98" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D98">
         <v>39</v>
       </c>
       <c r="E98">
         <v>39</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>4</v>
       </c>
       <c r="B99" t="s">
-        <v>467</v>
+        <v>542</v>
       </c>
       <c r="C99" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D99">
         <v>66</v>
       </c>
       <c r="E99">
         <v>66</v>
       </c>
     </row>
     <row r="100"/>
     <row r="101">
       <c r="A101">
         <v>17</v>
       </c>
       <c r="B101" t="s">
-        <v>176</v>
+        <v>20</v>
       </c>
       <c r="C101" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D101">
         <v>410</v>
       </c>
       <c r="E101">
         <v>410</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B102" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C102" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D102">
         <v>110</v>
       </c>
       <c r="E102">
         <v>110</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1</v>
       </c>
       <c r="B103" t="s">
-        <v>468</v>
+        <v>543</v>
       </c>
       <c r="C103" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D103">
         <v>204</v>
       </c>
       <c r="E103">
         <v>204</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>2</v>
       </c>
       <c r="B104" t="s">
-        <v>469</v>
+        <v>544</v>
       </c>
       <c r="C104" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D104">
         <v>33</v>
       </c>
       <c r="E104">
         <v>33</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>3</v>
       </c>
       <c r="B105" t="s">
-        <v>470</v>
+        <v>545</v>
       </c>
       <c r="C105" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D105">
         <v>38</v>
       </c>
       <c r="E105">
         <v>38</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>4</v>
       </c>
       <c r="B106" t="s">
-        <v>471</v>
+        <v>546</v>
       </c>
       <c r="C106" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D106">
         <v>25</v>
       </c>
       <c r="E106">
         <v>25</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
@@ -8710,9675 +8207,10178 @@
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
-        <v>175</v>
+        <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>13</v>
+        <v>100</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>118</v>
+        <v>17</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>295</v>
+        <v>18</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>18</v>
+        <v>158</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>176</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C2" t="s">
-        <v>472</v>
+        <v>547</v>
       </c>
       <c r="D2" t="s">
-        <v>473</v>
+        <v>548</v>
       </c>
       <c r="E2" t="s">
-        <v>474</v>
+        <v>549</v>
       </c>
       <c r="F2" t="s">
-        <v>475</v>
+        <v>550</v>
       </c>
       <c r="G2">
-        <v>14367</v>
+        <v>11247</v>
       </c>
       <c r="H2">
-        <v>53917</v>
+        <v>26004</v>
       </c>
       <c r="I2">
-        <v>203426</v>
+        <v>69463</v>
       </c>
       <c r="J2">
-        <v>72137</v>
+        <v>22520</v>
       </c>
       <c r="K2">
-        <v>24401</v>
+        <v>1296</v>
       </c>
       <c r="L2">
-        <v>1471</v>
+        <v>958</v>
       </c>
       <c r="M2">
-        <v>2525</v>
+        <v>828</v>
       </c>
       <c r="N2">
-        <v>3286</v>
+        <v>2365</v>
       </c>
       <c r="O2">
-        <v>2344</v>
+        <v>614</v>
       </c>
       <c r="P2">
-        <v>8277</v>
+        <v>726</v>
       </c>
       <c r="Q2">
-        <v>878</v>
+        <v>36173</v>
       </c>
       <c r="R2">
-        <v>121</v>
+        <v>2499</v>
       </c>
       <c r="S2">
-        <v>23805</v>
+        <v>148</v>
       </c>
       <c r="T2">
-        <v>5216</v>
+        <v>2638</v>
       </c>
       <c r="U2">
-        <v>1259</v>
+        <v>206</v>
       </c>
       <c r="V2">
-        <v>4614</v>
-[...5 lines deleted...]
-        <v>422451</v>
+        <v>177685</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B3" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="G3">
-        <v>14367</v>
+        <v>11247</v>
       </c>
       <c r="H3">
-        <v>53917</v>
+        <v>26004</v>
       </c>
       <c r="I3">
-        <v>203426</v>
+        <v>69463</v>
       </c>
       <c r="J3">
-        <v>72137</v>
+        <v>22520</v>
       </c>
       <c r="K3">
-        <v>24401</v>
+        <v>1296</v>
       </c>
       <c r="L3">
-        <v>1471</v>
+        <v>958</v>
       </c>
       <c r="M3">
-        <v>2525</v>
+        <v>828</v>
       </c>
       <c r="N3">
-        <v>3286</v>
+        <v>2365</v>
       </c>
       <c r="O3">
-        <v>2344</v>
+        <v>614</v>
       </c>
       <c r="P3">
-        <v>8277</v>
+        <v>726</v>
       </c>
       <c r="Q3">
-        <v>878</v>
+        <v>36173</v>
       </c>
       <c r="R3">
-        <v>121</v>
+        <v>2499</v>
       </c>
       <c r="S3">
-        <v>23805</v>
+        <v>148</v>
       </c>
       <c r="T3">
-        <v>5216</v>
+        <v>2638</v>
       </c>
       <c r="U3">
-        <v>1259</v>
+        <v>206</v>
       </c>
       <c r="V3">
-        <v>4614</v>
-[...5 lines deleted...]
-        <v>422451</v>
+        <v>177685</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="E1" s="1" t="s">
         <v>28</v>
       </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D2">
+        <v>11247</v>
+      </c>
+      <c r="E2">
+        <v>11247</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" t="s">
+        <v>27</v>
+      </c>
+      <c r="C3" t="s">
+        <v>33</v>
+      </c>
+      <c r="D3">
+        <v>1749</v>
+      </c>
+      <c r="E3">
+        <v>1749</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>551</v>
+      </c>
+      <c r="C4" t="s">
+        <v>35</v>
+      </c>
+      <c r="D4">
+        <v>3622</v>
+      </c>
+      <c r="E4">
+        <v>3622</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>552</v>
+      </c>
+      <c r="C5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D5">
+        <v>3058</v>
+      </c>
+      <c r="E5">
+        <v>3058</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>553</v>
+      </c>
+      <c r="C6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D6">
+        <v>299</v>
+      </c>
+      <c r="E6">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>554</v>
+      </c>
+      <c r="C7" t="s">
+        <v>35</v>
+      </c>
+      <c r="D7">
+        <v>2519</v>
+      </c>
+      <c r="E7">
+        <v>2519</v>
+      </c>
+    </row>
+    <row r="8"/>
+    <row r="9">
+      <c r="A9">
+        <v>2</v>
+      </c>
+      <c r="B9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C9" t="s">
+        <v>32</v>
+      </c>
+      <c r="D9">
+        <v>26004</v>
+      </c>
+      <c r="E9">
+        <v>26004</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" t="s">
+        <v>27</v>
+      </c>
+      <c r="C10" t="s">
+        <v>33</v>
+      </c>
+      <c r="D10">
+        <v>3280</v>
+      </c>
+      <c r="E10">
+        <v>3280</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>1</v>
+      </c>
+      <c r="B11" t="s">
+        <v>555</v>
+      </c>
+      <c r="C11" t="s">
+        <v>35</v>
+      </c>
+      <c r="D11">
+        <v>13197</v>
+      </c>
+      <c r="E11">
+        <v>13197</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>556</v>
+      </c>
+      <c r="C12" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12">
+        <v>8380</v>
+      </c>
+      <c r="E12">
+        <v>8380</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>3</v>
+      </c>
+      <c r="B13" t="s">
+        <v>557</v>
+      </c>
+      <c r="C13" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13">
+        <v>772</v>
+      </c>
+      <c r="E13">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>4</v>
+      </c>
+      <c r="B14" t="s">
+        <v>558</v>
+      </c>
+      <c r="C14" t="s">
+        <v>35</v>
+      </c>
+      <c r="D14">
+        <v>375</v>
+      </c>
+      <c r="E14">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="15"/>
+    <row r="16">
+      <c r="A16">
+        <v>3</v>
+      </c>
+      <c r="B16" t="s">
+        <v>8</v>
+      </c>
+      <c r="C16" t="s">
+        <v>32</v>
+      </c>
+      <c r="D16">
+        <v>69463</v>
+      </c>
+      <c r="E16">
+        <v>69463</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>27</v>
+      </c>
+      <c r="B17" t="s">
+        <v>27</v>
+      </c>
+      <c r="C17" t="s">
+        <v>33</v>
+      </c>
+      <c r="D17">
+        <v>6665</v>
+      </c>
+      <c r="E17">
+        <v>6665</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>1</v>
+      </c>
+      <c r="B18" t="s">
+        <v>559</v>
+      </c>
+      <c r="C18" t="s">
+        <v>35</v>
+      </c>
+      <c r="D18">
+        <v>41165</v>
+      </c>
+      <c r="E18">
+        <v>41165</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>2</v>
+      </c>
+      <c r="B19" t="s">
+        <v>560</v>
+      </c>
+      <c r="C19" t="s">
+        <v>35</v>
+      </c>
+      <c r="D19">
+        <v>14546</v>
+      </c>
+      <c r="E19">
+        <v>14546</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>3</v>
+      </c>
+      <c r="B20" t="s">
+        <v>561</v>
+      </c>
+      <c r="C20" t="s">
+        <v>35</v>
+      </c>
+      <c r="D20">
+        <v>1759</v>
+      </c>
+      <c r="E20">
+        <v>1759</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>4</v>
+      </c>
+      <c r="B21" t="s">
+        <v>562</v>
+      </c>
+      <c r="C21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D21">
+        <v>5328</v>
+      </c>
+      <c r="E21">
+        <v>5328</v>
+      </c>
+    </row>
+    <row r="22"/>
+    <row r="23">
+      <c r="A23">
+        <v>4</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>32</v>
+      </c>
+      <c r="D23">
+        <v>22520</v>
+      </c>
+      <c r="E23">
+        <v>22520</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>27</v>
+      </c>
+      <c r="B24" t="s">
+        <v>27</v>
+      </c>
+      <c r="C24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D24">
+        <v>2588</v>
+      </c>
+      <c r="E24">
+        <v>2588</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>1</v>
+      </c>
+      <c r="B25" t="s">
+        <v>563</v>
+      </c>
+      <c r="C25" t="s">
+        <v>35</v>
+      </c>
+      <c r="D25">
+        <v>11070</v>
+      </c>
+      <c r="E25">
+        <v>11070</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>2</v>
+      </c>
+      <c r="B26" t="s">
+        <v>564</v>
+      </c>
+      <c r="C26" t="s">
+        <v>35</v>
+      </c>
+      <c r="D26">
+        <v>1483</v>
+      </c>
+      <c r="E26">
+        <v>1483</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>3</v>
+      </c>
+      <c r="B27" t="s">
+        <v>565</v>
+      </c>
+      <c r="C27" t="s">
+        <v>35</v>
+      </c>
+      <c r="D27">
+        <v>6897</v>
+      </c>
+      <c r="E27">
+        <v>6897</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>4</v>
+      </c>
+      <c r="B28" t="s">
+        <v>566</v>
+      </c>
+      <c r="C28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D28">
+        <v>482</v>
+      </c>
+      <c r="E28">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="29"/>
+    <row r="30">
+      <c r="A30">
+        <v>5</v>
+      </c>
+      <c r="B30" t="s">
+        <v>10</v>
+      </c>
+      <c r="C30" t="s">
+        <v>32</v>
+      </c>
+      <c r="D30">
+        <v>1296</v>
+      </c>
+      <c r="E30">
+        <v>1296</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>27</v>
+      </c>
+      <c r="B31" t="s">
+        <v>27</v>
+      </c>
+      <c r="C31" t="s">
+        <v>33</v>
+      </c>
+      <c r="D31">
+        <v>490</v>
+      </c>
+      <c r="E31">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>1</v>
+      </c>
+      <c r="B32" t="s">
+        <v>567</v>
+      </c>
+      <c r="C32" t="s">
+        <v>35</v>
+      </c>
+      <c r="D32">
+        <v>505</v>
+      </c>
+      <c r="E32">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>2</v>
+      </c>
+      <c r="B33" t="s">
+        <v>568</v>
+      </c>
+      <c r="C33" t="s">
+        <v>35</v>
+      </c>
+      <c r="D33">
+        <v>301</v>
+      </c>
+      <c r="E33">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="34"/>
+    <row r="35">
+      <c r="A35">
+        <v>6</v>
+      </c>
+      <c r="B35" t="s">
+        <v>11</v>
+      </c>
+      <c r="C35" t="s">
+        <v>32</v>
+      </c>
+      <c r="D35">
+        <v>958</v>
+      </c>
+      <c r="E35">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>27</v>
+      </c>
+      <c r="B36" t="s">
+        <v>27</v>
+      </c>
+      <c r="C36" t="s">
+        <v>33</v>
+      </c>
+      <c r="D36">
+        <v>266</v>
+      </c>
+      <c r="E36">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>1</v>
+      </c>
+      <c r="B37" t="s">
+        <v>569</v>
+      </c>
+      <c r="C37" t="s">
+        <v>35</v>
+      </c>
+      <c r="D37">
+        <v>600</v>
+      </c>
+      <c r="E37">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>2</v>
+      </c>
+      <c r="B38" t="s">
+        <v>570</v>
+      </c>
+      <c r="C38" t="s">
+        <v>35</v>
+      </c>
+      <c r="D38">
+        <v>92</v>
+      </c>
+      <c r="E38">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="39"/>
+    <row r="40">
+      <c r="A40">
+        <v>7</v>
+      </c>
+      <c r="B40" t="s">
+        <v>12</v>
+      </c>
+      <c r="C40" t="s">
+        <v>32</v>
+      </c>
+      <c r="D40">
+        <v>828</v>
+      </c>
+      <c r="E40">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="s">
+        <v>27</v>
+      </c>
+      <c r="B41" t="s">
+        <v>27</v>
+      </c>
+      <c r="C41" t="s">
+        <v>33</v>
+      </c>
+      <c r="D41">
+        <v>370</v>
+      </c>
+      <c r="E41">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>1</v>
+      </c>
+      <c r="B42" t="s">
+        <v>571</v>
+      </c>
+      <c r="C42" t="s">
+        <v>35</v>
+      </c>
+      <c r="D42">
+        <v>234</v>
+      </c>
+      <c r="E42">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>2</v>
+      </c>
+      <c r="B43" t="s">
+        <v>572</v>
+      </c>
+      <c r="C43" t="s">
+        <v>35</v>
+      </c>
+      <c r="D43">
+        <v>192</v>
+      </c>
+      <c r="E43">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>3</v>
+      </c>
+      <c r="B44" t="s">
+        <v>573</v>
+      </c>
+      <c r="C44" t="s">
+        <v>35</v>
+      </c>
+      <c r="D44">
+        <v>32</v>
+      </c>
+      <c r="E44">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="45"/>
+    <row r="46">
+      <c r="A46">
+        <v>8</v>
+      </c>
+      <c r="B46" t="s">
+        <v>13</v>
+      </c>
+      <c r="C46" t="s">
+        <v>32</v>
+      </c>
+      <c r="D46">
+        <v>2365</v>
+      </c>
+      <c r="E46">
+        <v>2365</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="s">
+        <v>27</v>
+      </c>
+      <c r="B47" t="s">
+        <v>27</v>
+      </c>
+      <c r="C47" t="s">
+        <v>33</v>
+      </c>
+      <c r="D47">
+        <v>290</v>
+      </c>
+      <c r="E47">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>1</v>
+      </c>
+      <c r="B48" t="s">
+        <v>574</v>
+      </c>
+      <c r="C48" t="s">
+        <v>35</v>
+      </c>
+      <c r="D48">
+        <v>1234</v>
+      </c>
+      <c r="E48">
+        <v>1234</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>2</v>
+      </c>
+      <c r="B49" t="s">
+        <v>575</v>
+      </c>
+      <c r="C49" t="s">
+        <v>35</v>
+      </c>
+      <c r="D49">
+        <v>597</v>
+      </c>
+      <c r="E49">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>3</v>
+      </c>
+      <c r="B50" t="s">
+        <v>576</v>
+      </c>
+      <c r="C50" t="s">
+        <v>35</v>
+      </c>
+      <c r="D50">
+        <v>144</v>
+      </c>
+      <c r="E50">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>4</v>
+      </c>
+      <c r="B51" t="s">
+        <v>577</v>
+      </c>
+      <c r="C51" t="s">
+        <v>35</v>
+      </c>
+      <c r="D51">
+        <v>100</v>
+      </c>
+      <c r="E51">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="52"/>
+    <row r="53">
+      <c r="A53">
+        <v>11</v>
+      </c>
+      <c r="B53" t="s">
+        <v>100</v>
+      </c>
+      <c r="C53" t="s">
+        <v>32</v>
+      </c>
+      <c r="D53">
+        <v>614</v>
+      </c>
+      <c r="E53">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="s">
+        <v>27</v>
+      </c>
+      <c r="B54" t="s">
+        <v>27</v>
+      </c>
+      <c r="C54" t="s">
+        <v>33</v>
+      </c>
+      <c r="D54">
+        <v>115</v>
+      </c>
+      <c r="E54">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>1</v>
+      </c>
+      <c r="B55" t="s">
+        <v>578</v>
+      </c>
+      <c r="C55" t="s">
+        <v>35</v>
+      </c>
+      <c r="D55">
+        <v>499</v>
+      </c>
+      <c r="E55">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="56"/>
+    <row r="57">
+      <c r="A57">
+        <v>12</v>
+      </c>
+      <c r="B57" t="s">
+        <v>16</v>
+      </c>
+      <c r="C57" t="s">
+        <v>32</v>
+      </c>
+      <c r="D57">
+        <v>726</v>
+      </c>
+      <c r="E57">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s">
+        <v>27</v>
+      </c>
+      <c r="B58" t="s">
+        <v>27</v>
+      </c>
+      <c r="C58" t="s">
+        <v>33</v>
+      </c>
+      <c r="D58">
+        <v>147</v>
+      </c>
+      <c r="E58">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>1</v>
+      </c>
+      <c r="B59" t="s">
+        <v>579</v>
+      </c>
+      <c r="C59" t="s">
+        <v>35</v>
+      </c>
+      <c r="D59">
+        <v>378</v>
+      </c>
+      <c r="E59">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>2</v>
+      </c>
+      <c r="B60" t="s">
+        <v>580</v>
+      </c>
+      <c r="C60" t="s">
+        <v>35</v>
+      </c>
+      <c r="D60">
+        <v>97</v>
+      </c>
+      <c r="E60">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>3</v>
+      </c>
+      <c r="B61" t="s">
+        <v>581</v>
+      </c>
+      <c r="C61" t="s">
+        <v>35</v>
+      </c>
+      <c r="D61">
+        <v>104</v>
+      </c>
+      <c r="E61">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="62"/>
+    <row r="63">
+      <c r="A63">
+        <v>14</v>
+      </c>
+      <c r="B63" t="s">
+        <v>17</v>
+      </c>
+      <c r="C63" t="s">
+        <v>32</v>
+      </c>
+      <c r="D63">
+        <v>36173</v>
+      </c>
+      <c r="E63">
+        <v>36173</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="s">
+        <v>27</v>
+      </c>
+      <c r="B64" t="s">
+        <v>27</v>
+      </c>
+      <c r="C64" t="s">
+        <v>33</v>
+      </c>
+      <c r="D64">
+        <v>2349</v>
+      </c>
+      <c r="E64">
+        <v>2349</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>1</v>
+      </c>
+      <c r="B65" t="s">
+        <v>582</v>
+      </c>
+      <c r="C65" t="s">
+        <v>35</v>
+      </c>
+      <c r="D65">
+        <v>29941</v>
+      </c>
+      <c r="E65">
+        <v>29941</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>2</v>
+      </c>
+      <c r="B66" t="s">
+        <v>583</v>
+      </c>
+      <c r="C66" t="s">
+        <v>35</v>
+      </c>
+      <c r="D66">
+        <v>1694</v>
+      </c>
+      <c r="E66">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>3</v>
+      </c>
+      <c r="B67" t="s">
+        <v>584</v>
+      </c>
+      <c r="C67" t="s">
+        <v>35</v>
+      </c>
+      <c r="D67">
+        <v>720</v>
+      </c>
+      <c r="E67">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>4</v>
+      </c>
+      <c r="B68" t="s">
+        <v>585</v>
+      </c>
+      <c r="C68" t="s">
+        <v>35</v>
+      </c>
+      <c r="D68">
+        <v>1469</v>
+      </c>
+      <c r="E68">
+        <v>1469</v>
+      </c>
+    </row>
+    <row r="69"/>
+    <row r="70">
+      <c r="A70">
+        <v>15</v>
+      </c>
+      <c r="B70" t="s">
+        <v>18</v>
+      </c>
+      <c r="C70" t="s">
+        <v>32</v>
+      </c>
+      <c r="D70">
+        <v>2499</v>
+      </c>
+      <c r="E70">
+        <v>2499</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="s">
+        <v>27</v>
+      </c>
+      <c r="B71" t="s">
+        <v>27</v>
+      </c>
+      <c r="C71" t="s">
+        <v>33</v>
+      </c>
+      <c r="D71">
+        <v>747</v>
+      </c>
+      <c r="E71">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>1</v>
+      </c>
+      <c r="B72" t="s">
+        <v>586</v>
+      </c>
+      <c r="C72" t="s">
+        <v>35</v>
+      </c>
+      <c r="D72">
+        <v>1110</v>
+      </c>
+      <c r="E72">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>2</v>
+      </c>
+      <c r="B73" t="s">
+        <v>587</v>
+      </c>
+      <c r="C73" t="s">
+        <v>35</v>
+      </c>
+      <c r="D73">
+        <v>493</v>
+      </c>
+      <c r="E73">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>3</v>
+      </c>
+      <c r="B74" t="s">
+        <v>588</v>
+      </c>
+      <c r="C74" t="s">
+        <v>35</v>
+      </c>
+      <c r="D74">
+        <v>149</v>
+      </c>
+      <c r="E74">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="75"/>
+    <row r="76">
+      <c r="A76">
+        <v>16</v>
+      </c>
+      <c r="B76" t="s">
+        <v>19</v>
+      </c>
+      <c r="C76" t="s">
+        <v>32</v>
+      </c>
+      <c r="D76">
+        <v>148</v>
+      </c>
+      <c r="E76">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>27</v>
+      </c>
+      <c r="B77" t="s">
+        <v>27</v>
+      </c>
+      <c r="C77" t="s">
+        <v>33</v>
+      </c>
+      <c r="D77">
+        <v>55</v>
+      </c>
+      <c r="E77">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>1</v>
+      </c>
+      <c r="B78" t="s">
+        <v>589</v>
+      </c>
+      <c r="C78" t="s">
+        <v>35</v>
+      </c>
+      <c r="D78">
+        <v>93</v>
+      </c>
+      <c r="E78">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="79"/>
+    <row r="80">
+      <c r="A80">
+        <v>17</v>
+      </c>
+      <c r="B80" t="s">
+        <v>20</v>
+      </c>
+      <c r="C80" t="s">
+        <v>32</v>
+      </c>
+      <c r="D80">
+        <v>2638</v>
+      </c>
+      <c r="E80">
+        <v>2638</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="s">
+        <v>27</v>
+      </c>
+      <c r="B81" t="s">
+        <v>27</v>
+      </c>
+      <c r="C81" t="s">
+        <v>33</v>
+      </c>
+      <c r="D81">
+        <v>448</v>
+      </c>
+      <c r="E81">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>1</v>
+      </c>
+      <c r="B82" t="s">
+        <v>590</v>
+      </c>
+      <c r="C82" t="s">
+        <v>35</v>
+      </c>
+      <c r="D82">
+        <v>1894</v>
+      </c>
+      <c r="E82">
+        <v>1894</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>2</v>
+      </c>
+      <c r="B83" t="s">
+        <v>591</v>
+      </c>
+      <c r="C83" t="s">
+        <v>35</v>
+      </c>
+      <c r="D83">
+        <v>169</v>
+      </c>
+      <c r="E83">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>3</v>
+      </c>
+      <c r="B84" t="s">
+        <v>592</v>
+      </c>
+      <c r="C84" t="s">
+        <v>35</v>
+      </c>
+      <c r="D84">
+        <v>73</v>
+      </c>
+      <c r="E84">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>4</v>
+      </c>
+      <c r="B85" t="s">
+        <v>593</v>
+      </c>
+      <c r="C85" t="s">
+        <v>35</v>
+      </c>
+      <c r="D85">
+        <v>54</v>
+      </c>
+      <c r="E85">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="86"/>
+    <row r="87">
+      <c r="A87">
+        <v>24</v>
+      </c>
+      <c r="B87" t="s">
+        <v>158</v>
+      </c>
+      <c r="C87" t="s">
+        <v>32</v>
+      </c>
+      <c r="D87">
+        <v>206</v>
+      </c>
+      <c r="E87">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="s">
+        <v>27</v>
+      </c>
+      <c r="B88" t="s">
+        <v>27</v>
+      </c>
+      <c r="C88" t="s">
+        <v>33</v>
+      </c>
+      <c r="D88">
+        <v>63</v>
+      </c>
+      <c r="E88">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>1</v>
+      </c>
+      <c r="B89" t="s">
+        <v>594</v>
+      </c>
+      <c r="C89" t="s">
+        <v>35</v>
+      </c>
+      <c r="D89">
+        <v>143</v>
+      </c>
+      <c r="E89">
+        <v>143</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
       <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C2" t="s">
+        <v>595</v>
+      </c>
+      <c r="D2" t="s">
+        <v>596</v>
+      </c>
+      <c r="E2" t="s">
+        <v>597</v>
+      </c>
+      <c r="F2" t="s">
+        <v>598</v>
+      </c>
+      <c r="G2">
+        <v>1391</v>
+      </c>
+      <c r="H2">
+        <v>6353</v>
+      </c>
+      <c r="I2">
+        <v>109920</v>
+      </c>
+      <c r="J2">
+        <v>26115</v>
+      </c>
+      <c r="K2">
+        <v>3482</v>
+      </c>
+      <c r="L2">
+        <v>556</v>
+      </c>
+      <c r="M2">
+        <v>539</v>
+      </c>
+      <c r="N2">
+        <v>660</v>
+      </c>
+      <c r="O2">
+        <v>140</v>
+      </c>
+      <c r="P2">
+        <v>3195</v>
+      </c>
+      <c r="Q2">
+        <v>725</v>
+      </c>
+      <c r="R2">
+        <v>124</v>
+      </c>
+      <c r="S2">
+        <v>153200</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" t="s">
+        <v>28</v>
+      </c>
+      <c r="G3">
+        <v>1391</v>
+      </c>
+      <c r="H3">
+        <v>6353</v>
+      </c>
+      <c r="I3">
+        <v>109920</v>
+      </c>
+      <c r="J3">
+        <v>26115</v>
+      </c>
+      <c r="K3">
+        <v>3482</v>
+      </c>
+      <c r="L3">
+        <v>556</v>
+      </c>
+      <c r="M3">
+        <v>539</v>
+      </c>
+      <c r="N3">
+        <v>660</v>
+      </c>
+      <c r="O3">
+        <v>140</v>
+      </c>
+      <c r="P3">
+        <v>3195</v>
+      </c>
+      <c r="Q3">
+        <v>725</v>
+      </c>
+      <c r="R3">
+        <v>124</v>
+      </c>
+      <c r="S3">
+        <v>153200</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
         <v>29</v>
       </c>
+      <c r="B1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="D1" s="1" t="s">
-        <v>475</v>
+        <v>598</v>
       </c>
       <c r="E1" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D2">
+        <v>1391</v>
+      </c>
+      <c r="E2">
+        <v>1391</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" t="s">
+        <v>27</v>
+      </c>
+      <c r="C3" t="s">
+        <v>33</v>
+      </c>
+      <c r="D3">
+        <v>756</v>
+      </c>
+      <c r="E3">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>599</v>
+      </c>
+      <c r="C4" t="s">
+        <v>35</v>
+      </c>
+      <c r="D4">
+        <v>431</v>
+      </c>
+      <c r="E4">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>600</v>
+      </c>
+      <c r="C5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D5">
+        <v>166</v>
+      </c>
+      <c r="E5">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>601</v>
+      </c>
+      <c r="C6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D6">
+        <v>38</v>
+      </c>
+      <c r="E6">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="7"/>
+    <row r="8">
+      <c r="A8">
+        <v>2</v>
+      </c>
+      <c r="B8" t="s">
+        <v>7</v>
+      </c>
+      <c r="C8" t="s">
+        <v>32</v>
+      </c>
+      <c r="D8">
+        <v>6353</v>
+      </c>
+      <c r="E8">
+        <v>6353</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9" t="s">
+        <v>27</v>
+      </c>
+      <c r="C9" t="s">
+        <v>33</v>
+      </c>
+      <c r="D9">
+        <v>2859</v>
+      </c>
+      <c r="E9">
+        <v>2859</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>1</v>
+      </c>
+      <c r="B10" t="s">
+        <v>602</v>
+      </c>
+      <c r="C10" t="s">
+        <v>35</v>
+      </c>
+      <c r="D10">
+        <v>2314</v>
+      </c>
+      <c r="E10">
+        <v>2314</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>2</v>
+      </c>
+      <c r="B11" t="s">
+        <v>603</v>
+      </c>
+      <c r="C11" t="s">
+        <v>35</v>
+      </c>
+      <c r="D11">
+        <v>908</v>
+      </c>
+      <c r="E11">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>3</v>
+      </c>
+      <c r="B12" t="s">
+        <v>604</v>
+      </c>
+      <c r="C12" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12">
+        <v>272</v>
+      </c>
+      <c r="E12">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="13"/>
+    <row r="14">
+      <c r="A14">
+        <v>3</v>
+      </c>
+      <c r="B14" t="s">
+        <v>8</v>
+      </c>
+      <c r="C14" t="s">
+        <v>32</v>
+      </c>
+      <c r="D14">
+        <v>109920</v>
+      </c>
+      <c r="E14">
+        <v>109920</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>27</v>
+      </c>
+      <c r="B15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C15" t="s">
+        <v>33</v>
+      </c>
+      <c r="D15">
+        <v>14297</v>
+      </c>
+      <c r="E15">
+        <v>14297</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>1</v>
+      </c>
+      <c r="B16" t="s">
+        <v>605</v>
+      </c>
+      <c r="C16" t="s">
+        <v>35</v>
+      </c>
+      <c r="D16">
+        <v>43328</v>
+      </c>
+      <c r="E16">
+        <v>43328</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>2</v>
+      </c>
+      <c r="B17" t="s">
+        <v>606</v>
+      </c>
+      <c r="C17" t="s">
+        <v>35</v>
+      </c>
+      <c r="D17">
+        <v>41635</v>
+      </c>
+      <c r="E17">
+        <v>41635</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>3</v>
+      </c>
+      <c r="B18" t="s">
+        <v>607</v>
+      </c>
+      <c r="C18" t="s">
+        <v>35</v>
+      </c>
+      <c r="D18">
+        <v>10660</v>
+      </c>
+      <c r="E18">
+        <v>10660</v>
+      </c>
+    </row>
+    <row r="19"/>
+    <row r="20">
+      <c r="A20">
+        <v>4</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>32</v>
+      </c>
+      <c r="D20">
+        <v>26115</v>
+      </c>
+      <c r="E20">
+        <v>26115</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" t="s">
+        <v>27</v>
+      </c>
+      <c r="C21" t="s">
+        <v>33</v>
+      </c>
+      <c r="D21">
+        <v>4069</v>
+      </c>
+      <c r="E21">
+        <v>4069</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>1</v>
+      </c>
+      <c r="B22" t="s">
+        <v>608</v>
+      </c>
+      <c r="C22" t="s">
+        <v>35</v>
+      </c>
+      <c r="D22">
+        <v>3413</v>
+      </c>
+      <c r="E22">
+        <v>3413</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>2</v>
+      </c>
+      <c r="B23" t="s">
+        <v>609</v>
+      </c>
+      <c r="C23" t="s">
+        <v>35</v>
+      </c>
+      <c r="D23">
+        <v>1389</v>
+      </c>
+      <c r="E23">
+        <v>1389</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>3</v>
+      </c>
+      <c r="B24" t="s">
+        <v>610</v>
+      </c>
+      <c r="C24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D24">
+        <v>17244</v>
+      </c>
+      <c r="E24">
+        <v>17244</v>
+      </c>
+    </row>
+    <row r="25"/>
+    <row r="26">
+      <c r="A26">
+        <v>5</v>
+      </c>
+      <c r="B26" t="s">
+        <v>10</v>
+      </c>
+      <c r="C26" t="s">
+        <v>32</v>
+      </c>
+      <c r="D26">
+        <v>3482</v>
+      </c>
+      <c r="E26">
+        <v>3482</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>27</v>
+      </c>
+      <c r="B27" t="s">
+        <v>27</v>
+      </c>
+      <c r="C27" t="s">
+        <v>33</v>
+      </c>
+      <c r="D27">
+        <v>676</v>
+      </c>
+      <c r="E27">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>1</v>
+      </c>
+      <c r="B28" t="s">
+        <v>611</v>
+      </c>
+      <c r="C28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D28">
+        <v>1757</v>
+      </c>
+      <c r="E28">
+        <v>1757</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>2</v>
+      </c>
+      <c r="B29" t="s">
+        <v>612</v>
+      </c>
+      <c r="C29" t="s">
+        <v>35</v>
+      </c>
+      <c r="D29">
+        <v>984</v>
+      </c>
+      <c r="E29">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>3</v>
+      </c>
+      <c r="B30" t="s">
+        <v>613</v>
+      </c>
+      <c r="C30" t="s">
+        <v>35</v>
+      </c>
+      <c r="D30">
+        <v>65</v>
+      </c>
+      <c r="E30">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="31"/>
+    <row r="32">
+      <c r="A32">
+        <v>6</v>
+      </c>
+      <c r="B32" t="s">
+        <v>11</v>
+      </c>
+      <c r="C32" t="s">
+        <v>32</v>
+      </c>
+      <c r="D32">
+        <v>556</v>
+      </c>
+      <c r="E32">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>27</v>
+      </c>
+      <c r="B33" t="s">
+        <v>27</v>
+      </c>
+      <c r="C33" t="s">
+        <v>33</v>
+      </c>
+      <c r="D33">
+        <v>423</v>
+      </c>
+      <c r="E33">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>1</v>
+      </c>
+      <c r="B34" t="s">
+        <v>614</v>
+      </c>
+      <c r="C34" t="s">
+        <v>35</v>
+      </c>
+      <c r="D34">
+        <v>133</v>
+      </c>
+      <c r="E34">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="35"/>
+    <row r="36">
+      <c r="A36">
+        <v>7</v>
+      </c>
+      <c r="B36" t="s">
+        <v>12</v>
+      </c>
+      <c r="C36" t="s">
+        <v>32</v>
+      </c>
+      <c r="D36">
+        <v>539</v>
+      </c>
+      <c r="E36">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="s">
+        <v>27</v>
+      </c>
+      <c r="B37" t="s">
+        <v>27</v>
+      </c>
+      <c r="C37" t="s">
+        <v>33</v>
+      </c>
+      <c r="D37">
+        <v>411</v>
+      </c>
+      <c r="E37">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>1</v>
+      </c>
+      <c r="B38" t="s">
+        <v>615</v>
+      </c>
+      <c r="C38" t="s">
+        <v>35</v>
+      </c>
+      <c r="D38">
+        <v>128</v>
+      </c>
+      <c r="E38">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="39"/>
+    <row r="40">
+      <c r="A40">
+        <v>9</v>
+      </c>
+      <c r="B40" t="s">
+        <v>14</v>
+      </c>
+      <c r="C40" t="s">
+        <v>32</v>
+      </c>
+      <c r="D40">
+        <v>660</v>
+      </c>
+      <c r="E40">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="s">
+        <v>27</v>
+      </c>
+      <c r="B41" t="s">
+        <v>27</v>
+      </c>
+      <c r="C41" t="s">
+        <v>33</v>
+      </c>
+      <c r="D41">
+        <v>446</v>
+      </c>
+      <c r="E41">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>1</v>
+      </c>
+      <c r="B42" t="s">
+        <v>616</v>
+      </c>
+      <c r="C42" t="s">
+        <v>35</v>
+      </c>
+      <c r="D42">
+        <v>214</v>
+      </c>
+      <c r="E42">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="43"/>
+    <row r="44">
+      <c r="A44">
+        <v>11</v>
+      </c>
+      <c r="B44" t="s">
+        <v>100</v>
+      </c>
+      <c r="C44" t="s">
+        <v>32</v>
+      </c>
+      <c r="D44">
+        <v>140</v>
+      </c>
+      <c r="E44">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="s">
+        <v>27</v>
+      </c>
+      <c r="B45" t="s">
+        <v>27</v>
+      </c>
+      <c r="C45" t="s">
+        <v>33</v>
+      </c>
+      <c r="D45">
+        <v>99</v>
+      </c>
+      <c r="E45">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>1</v>
+      </c>
+      <c r="B46" t="s">
+        <v>617</v>
+      </c>
+      <c r="C46" t="s">
+        <v>35</v>
+      </c>
+      <c r="D46">
+        <v>41</v>
+      </c>
+      <c r="E46">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="47"/>
+    <row r="48">
+      <c r="A48">
+        <v>14</v>
+      </c>
+      <c r="B48" t="s">
+        <v>17</v>
+      </c>
+      <c r="C48" t="s">
+        <v>32</v>
+      </c>
+      <c r="D48">
+        <v>3195</v>
+      </c>
+      <c r="E48">
+        <v>3195</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="s">
+        <v>27</v>
+      </c>
+      <c r="B49" t="s">
+        <v>27</v>
+      </c>
+      <c r="C49" t="s">
+        <v>33</v>
+      </c>
+      <c r="D49">
+        <v>1560</v>
+      </c>
+      <c r="E49">
+        <v>1560</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>1</v>
+      </c>
+      <c r="B50" t="s">
+        <v>618</v>
+      </c>
+      <c r="C50" t="s">
+        <v>35</v>
+      </c>
+      <c r="D50">
+        <v>0</v>
+      </c>
+      <c r="E50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>2</v>
+      </c>
+      <c r="B51" t="s">
+        <v>619</v>
+      </c>
+      <c r="C51" t="s">
+        <v>35</v>
+      </c>
+      <c r="D51">
+        <v>1474</v>
+      </c>
+      <c r="E51">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>3</v>
+      </c>
+      <c r="B52" t="s">
+        <v>620</v>
+      </c>
+      <c r="C52" t="s">
+        <v>35</v>
+      </c>
+      <c r="D52">
+        <v>161</v>
+      </c>
+      <c r="E52">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="53"/>
+    <row r="54">
+      <c r="A54">
+        <v>15</v>
+      </c>
+      <c r="B54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C54" t="s">
+        <v>32</v>
+      </c>
+      <c r="D54">
+        <v>725</v>
+      </c>
+      <c r="E54">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="s">
+        <v>27</v>
+      </c>
+      <c r="B55" t="s">
+        <v>27</v>
+      </c>
+      <c r="C55" t="s">
+        <v>33</v>
+      </c>
+      <c r="D55">
+        <v>441</v>
+      </c>
+      <c r="E55">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>1</v>
+      </c>
+      <c r="B56" t="s">
+        <v>621</v>
+      </c>
+      <c r="C56" t="s">
+        <v>35</v>
+      </c>
+      <c r="D56">
+        <v>284</v>
+      </c>
+      <c r="E56">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="57"/>
+    <row r="58">
+      <c r="A58">
+        <v>16</v>
+      </c>
+      <c r="B58" t="s">
+        <v>19</v>
+      </c>
+      <c r="C58" t="s">
+        <v>32</v>
+      </c>
+      <c r="D58">
+        <v>124</v>
+      </c>
+      <c r="E58">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="s">
+        <v>27</v>
+      </c>
+      <c r="B59" t="s">
+        <v>27</v>
+      </c>
+      <c r="C59" t="s">
+        <v>33</v>
+      </c>
+      <c r="D59">
+        <v>50</v>
+      </c>
+      <c r="E59">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>1</v>
+      </c>
+      <c r="B60" t="s">
+        <v>622</v>
+      </c>
+      <c r="C60" t="s">
+        <v>35</v>
+      </c>
+      <c r="D60">
+        <v>51</v>
+      </c>
+      <c r="E60">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>2</v>
+      </c>
+      <c r="B61" t="s">
+        <v>623</v>
+      </c>
+      <c r="C61" t="s">
+        <v>35</v>
+      </c>
+      <c r="D61">
+        <v>23</v>
+      </c>
+      <c r="E61">
+        <v>23</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView tabSelected="true" workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E2" t="s">
+        <v>25</v>
+      </c>
+      <c r="F2" t="s">
         <v>26</v>
+      </c>
+      <c r="G2">
+        <v>3298</v>
+      </c>
+      <c r="H2">
+        <v>40196</v>
+      </c>
+      <c r="I2">
+        <v>126210</v>
+      </c>
+      <c r="J2">
+        <v>46629</v>
+      </c>
+      <c r="K2">
+        <v>38201</v>
+      </c>
+      <c r="L2">
+        <v>1104</v>
+      </c>
+      <c r="M2">
+        <v>2410</v>
+      </c>
+      <c r="N2">
+        <v>2403</v>
+      </c>
+      <c r="O2">
+        <v>1324</v>
+      </c>
+      <c r="P2">
+        <v>1153</v>
+      </c>
+      <c r="Q2">
+        <v>230</v>
+      </c>
+      <c r="R2">
+        <v>30932</v>
+      </c>
+      <c r="S2">
+        <v>2168</v>
+      </c>
+      <c r="T2">
+        <v>1500</v>
+      </c>
+      <c r="U2">
+        <v>205</v>
+      </c>
+      <c r="V2">
+        <v>297963</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" t="s">
+        <v>28</v>
+      </c>
+      <c r="G3">
+        <v>3298</v>
+      </c>
+      <c r="H3">
+        <v>40196</v>
+      </c>
+      <c r="I3">
+        <v>126210</v>
+      </c>
+      <c r="J3">
+        <v>46629</v>
+      </c>
+      <c r="K3">
+        <v>38201</v>
+      </c>
+      <c r="L3">
+        <v>1104</v>
+      </c>
+      <c r="M3">
+        <v>2410</v>
+      </c>
+      <c r="N3">
+        <v>2403</v>
+      </c>
+      <c r="O3">
+        <v>1324</v>
+      </c>
+      <c r="P3">
+        <v>1153</v>
+      </c>
+      <c r="Q3">
+        <v>230</v>
+      </c>
+      <c r="R3">
+        <v>30932</v>
+      </c>
+      <c r="S3">
+        <v>2168</v>
+      </c>
+      <c r="T3">
+        <v>1500</v>
+      </c>
+      <c r="U3">
+        <v>205</v>
+      </c>
+      <c r="V3">
+        <v>297963</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D2">
+        <v>3298</v>
+      </c>
+      <c r="E2">
+        <v>3298</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" t="s">
+        <v>27</v>
+      </c>
+      <c r="C3" t="s">
+        <v>33</v>
+      </c>
+      <c r="D3">
+        <v>1762</v>
+      </c>
+      <c r="E3">
+        <v>1762</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>34</v>
+      </c>
+      <c r="C4" t="s">
+        <v>35</v>
+      </c>
+      <c r="D4">
+        <v>738</v>
+      </c>
+      <c r="E4">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>36</v>
+      </c>
+      <c r="C5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D5">
+        <v>119</v>
+      </c>
+      <c r="E5">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>37</v>
+      </c>
+      <c r="C6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D6">
+        <v>95</v>
+      </c>
+      <c r="E6">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C7" t="s">
+        <v>35</v>
+      </c>
+      <c r="D7">
+        <v>309</v>
+      </c>
+      <c r="E7">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>39</v>
+      </c>
+      <c r="C8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D8">
+        <v>180</v>
+      </c>
+      <c r="E8">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C9" t="s">
+        <v>35</v>
+      </c>
+      <c r="D9">
+        <v>44</v>
+      </c>
+      <c r="E9">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>41</v>
+      </c>
+      <c r="C10" t="s">
+        <v>35</v>
+      </c>
+      <c r="D10">
+        <v>51</v>
+      </c>
+      <c r="E10">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="11"/>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" t="s">
+        <v>32</v>
+      </c>
+      <c r="D12">
+        <v>40196</v>
+      </c>
+      <c r="E12">
+        <v>40196</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" t="s">
+        <v>27</v>
+      </c>
+      <c r="C13" t="s">
+        <v>33</v>
+      </c>
+      <c r="D13">
+        <v>5901</v>
+      </c>
+      <c r="E13">
+        <v>5901</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>1</v>
+      </c>
+      <c r="B14" t="s">
+        <v>42</v>
+      </c>
+      <c r="C14" t="s">
+        <v>35</v>
+      </c>
+      <c r="D14">
+        <v>27778</v>
+      </c>
+      <c r="E14">
+        <v>27778</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>43</v>
+      </c>
+      <c r="C15" t="s">
+        <v>35</v>
+      </c>
+      <c r="D15">
+        <v>2646</v>
+      </c>
+      <c r="E15">
+        <v>2646</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>3</v>
+      </c>
+      <c r="B16" t="s">
+        <v>44</v>
+      </c>
+      <c r="C16" t="s">
+        <v>35</v>
+      </c>
+      <c r="D16">
+        <v>978</v>
+      </c>
+      <c r="E16">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>4</v>
+      </c>
+      <c r="B17" t="s">
+        <v>45</v>
+      </c>
+      <c r="C17" t="s">
+        <v>35</v>
+      </c>
+      <c r="D17">
+        <v>1227</v>
+      </c>
+      <c r="E17">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>5</v>
+      </c>
+      <c r="B18" t="s">
+        <v>46</v>
+      </c>
+      <c r="C18" t="s">
+        <v>35</v>
+      </c>
+      <c r="D18">
+        <v>365</v>
+      </c>
+      <c r="E18">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>6</v>
+      </c>
+      <c r="B19" t="s">
+        <v>47</v>
+      </c>
+      <c r="C19" t="s">
+        <v>35</v>
+      </c>
+      <c r="D19">
+        <v>193</v>
+      </c>
+      <c r="E19">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>7</v>
+      </c>
+      <c r="B20" t="s">
+        <v>48</v>
+      </c>
+      <c r="C20" t="s">
+        <v>35</v>
+      </c>
+      <c r="D20">
+        <v>1108</v>
+      </c>
+      <c r="E20">
+        <v>1108</v>
+      </c>
+    </row>
+    <row r="21"/>
+    <row r="22">
+      <c r="A22">
+        <v>3</v>
+      </c>
+      <c r="B22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" t="s">
+        <v>32</v>
+      </c>
+      <c r="D22">
+        <v>126210</v>
+      </c>
+      <c r="E22">
+        <v>126210</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>27</v>
+      </c>
+      <c r="B23" t="s">
+        <v>27</v>
+      </c>
+      <c r="C23" t="s">
+        <v>33</v>
+      </c>
+      <c r="D23">
+        <v>12281</v>
+      </c>
+      <c r="E23">
+        <v>12281</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>1</v>
+      </c>
+      <c r="B24" t="s">
+        <v>49</v>
+      </c>
+      <c r="C24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D24">
+        <v>23136</v>
+      </c>
+      <c r="E24">
+        <v>23136</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>2</v>
+      </c>
+      <c r="B25" t="s">
+        <v>50</v>
+      </c>
+      <c r="C25" t="s">
+        <v>35</v>
+      </c>
+      <c r="D25">
+        <v>14514</v>
+      </c>
+      <c r="E25">
+        <v>14514</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>3</v>
+      </c>
+      <c r="B26" t="s">
+        <v>51</v>
+      </c>
+      <c r="C26" t="s">
+        <v>35</v>
+      </c>
+      <c r="D26">
+        <v>34726</v>
+      </c>
+      <c r="E26">
+        <v>34726</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>4</v>
+      </c>
+      <c r="B27" t="s">
+        <v>52</v>
+      </c>
+      <c r="C27" t="s">
+        <v>35</v>
+      </c>
+      <c r="D27">
+        <v>7942</v>
+      </c>
+      <c r="E27">
+        <v>7942</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>5</v>
+      </c>
+      <c r="B28" t="s">
+        <v>53</v>
+      </c>
+      <c r="C28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D28">
+        <v>1090</v>
+      </c>
+      <c r="E28">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>6</v>
+      </c>
+      <c r="B29" t="s">
+        <v>54</v>
+      </c>
+      <c r="C29" t="s">
+        <v>35</v>
+      </c>
+      <c r="D29">
+        <v>823</v>
+      </c>
+      <c r="E29">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>7</v>
+      </c>
+      <c r="B30" t="s">
+        <v>55</v>
+      </c>
+      <c r="C30" t="s">
+        <v>35</v>
+      </c>
+      <c r="D30">
+        <v>31698</v>
+      </c>
+      <c r="E30">
+        <v>31698</v>
+      </c>
+    </row>
+    <row r="31"/>
+    <row r="32">
+      <c r="A32">
+        <v>4</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>32</v>
+      </c>
+      <c r="D32">
+        <v>46629</v>
+      </c>
+      <c r="E32">
+        <v>46629</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>27</v>
+      </c>
+      <c r="B33" t="s">
+        <v>27</v>
+      </c>
+      <c r="C33" t="s">
+        <v>33</v>
+      </c>
+      <c r="D33">
+        <v>4959</v>
+      </c>
+      <c r="E33">
+        <v>4959</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>1</v>
+      </c>
+      <c r="B34" t="s">
+        <v>56</v>
+      </c>
+      <c r="C34" t="s">
+        <v>35</v>
+      </c>
+      <c r="D34">
+        <v>20046</v>
+      </c>
+      <c r="E34">
+        <v>20046</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>2</v>
+      </c>
+      <c r="B35" t="s">
+        <v>57</v>
+      </c>
+      <c r="C35" t="s">
+        <v>35</v>
+      </c>
+      <c r="D35">
+        <v>10287</v>
+      </c>
+      <c r="E35">
+        <v>10287</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>3</v>
+      </c>
+      <c r="B36" t="s">
+        <v>58</v>
+      </c>
+      <c r="C36" t="s">
+        <v>35</v>
+      </c>
+      <c r="D36">
+        <v>3089</v>
+      </c>
+      <c r="E36">
+        <v>3089</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>4</v>
+      </c>
+      <c r="B37" t="s">
+        <v>59</v>
+      </c>
+      <c r="C37" t="s">
+        <v>35</v>
+      </c>
+      <c r="D37">
+        <v>1634</v>
+      </c>
+      <c r="E37">
+        <v>1634</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>5</v>
+      </c>
+      <c r="B38" t="s">
+        <v>60</v>
+      </c>
+      <c r="C38" t="s">
+        <v>35</v>
+      </c>
+      <c r="D38">
+        <v>362</v>
+      </c>
+      <c r="E38">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>6</v>
+      </c>
+      <c r="B39" t="s">
+        <v>61</v>
+      </c>
+      <c r="C39" t="s">
+        <v>35</v>
+      </c>
+      <c r="D39">
+        <v>182</v>
+      </c>
+      <c r="E39">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>7</v>
+      </c>
+      <c r="B40" t="s">
+        <v>62</v>
+      </c>
+      <c r="C40" t="s">
+        <v>35</v>
+      </c>
+      <c r="D40">
+        <v>6070</v>
+      </c>
+      <c r="E40">
+        <v>6070</v>
+      </c>
+    </row>
+    <row r="41"/>
+    <row r="42">
+      <c r="A42">
+        <v>5</v>
+      </c>
+      <c r="B42" t="s">
+        <v>10</v>
+      </c>
+      <c r="C42" t="s">
+        <v>32</v>
+      </c>
+      <c r="D42">
+        <v>38201</v>
+      </c>
+      <c r="E42">
+        <v>38201</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>27</v>
+      </c>
+      <c r="B43" t="s">
+        <v>27</v>
+      </c>
+      <c r="C43" t="s">
+        <v>33</v>
+      </c>
+      <c r="D43">
+        <v>2346</v>
+      </c>
+      <c r="E43">
+        <v>2346</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>1</v>
+      </c>
+      <c r="B44" t="s">
+        <v>63</v>
+      </c>
+      <c r="C44" t="s">
+        <v>35</v>
+      </c>
+      <c r="D44">
+        <v>26034</v>
+      </c>
+      <c r="E44">
+        <v>26034</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>2</v>
+      </c>
+      <c r="B45" t="s">
+        <v>64</v>
+      </c>
+      <c r="C45" t="s">
+        <v>35</v>
+      </c>
+      <c r="D45">
+        <v>2626</v>
+      </c>
+      <c r="E45">
+        <v>2626</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>3</v>
+      </c>
+      <c r="B46" t="s">
+        <v>65</v>
+      </c>
+      <c r="C46" t="s">
+        <v>35</v>
+      </c>
+      <c r="D46">
+        <v>306</v>
+      </c>
+      <c r="E46">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>4</v>
+      </c>
+      <c r="B47" t="s">
+        <v>66</v>
+      </c>
+      <c r="C47" t="s">
+        <v>35</v>
+      </c>
+      <c r="D47">
+        <v>266</v>
+      </c>
+      <c r="E47">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>5</v>
+      </c>
+      <c r="B48" t="s">
+        <v>67</v>
+      </c>
+      <c r="C48" t="s">
+        <v>35</v>
+      </c>
+      <c r="D48">
+        <v>693</v>
+      </c>
+      <c r="E48">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>6</v>
+      </c>
+      <c r="B49" t="s">
+        <v>68</v>
+      </c>
+      <c r="C49" t="s">
+        <v>35</v>
+      </c>
+      <c r="D49">
+        <v>127</v>
+      </c>
+      <c r="E49">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>7</v>
+      </c>
+      <c r="B50" t="s">
+        <v>69</v>
+      </c>
+      <c r="C50" t="s">
+        <v>35</v>
+      </c>
+      <c r="D50">
+        <v>5803</v>
+      </c>
+      <c r="E50">
+        <v>5803</v>
+      </c>
+    </row>
+    <row r="51"/>
+    <row r="52">
+      <c r="A52">
+        <v>6</v>
+      </c>
+      <c r="B52" t="s">
+        <v>11</v>
+      </c>
+      <c r="C52" t="s">
+        <v>32</v>
+      </c>
+      <c r="D52">
+        <v>1104</v>
+      </c>
+      <c r="E52">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>27</v>
+      </c>
+      <c r="B53" t="s">
+        <v>27</v>
+      </c>
+      <c r="C53" t="s">
+        <v>33</v>
+      </c>
+      <c r="D53">
+        <v>445</v>
+      </c>
+      <c r="E53">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>1</v>
+      </c>
+      <c r="B54" t="s">
+        <v>70</v>
+      </c>
+      <c r="C54" t="s">
+        <v>35</v>
+      </c>
+      <c r="D54">
+        <v>335</v>
+      </c>
+      <c r="E54">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>2</v>
+      </c>
+      <c r="B55" t="s">
+        <v>71</v>
+      </c>
+      <c r="C55" t="s">
+        <v>35</v>
+      </c>
+      <c r="D55">
+        <v>190</v>
+      </c>
+      <c r="E55">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>3</v>
+      </c>
+      <c r="B56" t="s">
+        <v>72</v>
+      </c>
+      <c r="C56" t="s">
+        <v>35</v>
+      </c>
+      <c r="D56">
+        <v>134</v>
+      </c>
+      <c r="E56">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="57"/>
+    <row r="58">
+      <c r="A58">
+        <v>7</v>
+      </c>
+      <c r="B58" t="s">
+        <v>12</v>
+      </c>
+      <c r="C58" t="s">
+        <v>32</v>
+      </c>
+      <c r="D58">
+        <v>2410</v>
+      </c>
+      <c r="E58">
+        <v>2410</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="s">
+        <v>27</v>
+      </c>
+      <c r="B59" t="s">
+        <v>27</v>
+      </c>
+      <c r="C59" t="s">
+        <v>33</v>
+      </c>
+      <c r="D59">
+        <v>1518</v>
+      </c>
+      <c r="E59">
+        <v>1518</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>1</v>
+      </c>
+      <c r="B60" t="s">
+        <v>73</v>
+      </c>
+      <c r="C60" t="s">
+        <v>35</v>
+      </c>
+      <c r="D60">
+        <v>400</v>
+      </c>
+      <c r="E60">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>2</v>
+      </c>
+      <c r="B61" t="s">
+        <v>74</v>
+      </c>
+      <c r="C61" t="s">
+        <v>35</v>
+      </c>
+      <c r="D61">
+        <v>320</v>
+      </c>
+      <c r="E61">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>3</v>
+      </c>
+      <c r="B62" t="s">
+        <v>75</v>
+      </c>
+      <c r="C62" t="s">
+        <v>35</v>
+      </c>
+      <c r="D62">
+        <v>172</v>
+      </c>
+      <c r="E62">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="63"/>
+    <row r="64">
+      <c r="A64">
+        <v>8</v>
+      </c>
+      <c r="B64" t="s">
+        <v>13</v>
+      </c>
+      <c r="C64" t="s">
+        <v>32</v>
+      </c>
+      <c r="D64">
+        <v>2403</v>
+      </c>
+      <c r="E64">
+        <v>2403</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="s">
+        <v>27</v>
+      </c>
+      <c r="B65" t="s">
+        <v>27</v>
+      </c>
+      <c r="C65" t="s">
+        <v>33</v>
+      </c>
+      <c r="D65">
+        <v>816</v>
+      </c>
+      <c r="E65">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>1</v>
+      </c>
+      <c r="B66" t="s">
+        <v>76</v>
+      </c>
+      <c r="C66" t="s">
+        <v>35</v>
+      </c>
+      <c r="D66">
+        <v>1398</v>
+      </c>
+      <c r="E66">
+        <v>1398</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>2</v>
+      </c>
+      <c r="B67" t="s">
+        <v>77</v>
+      </c>
+      <c r="C67" t="s">
+        <v>35</v>
+      </c>
+      <c r="D67">
+        <v>124</v>
+      </c>
+      <c r="E67">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>3</v>
+      </c>
+      <c r="B68" t="s">
+        <v>78</v>
+      </c>
+      <c r="C68" t="s">
+        <v>35</v>
+      </c>
+      <c r="D68">
+        <v>65</v>
+      </c>
+      <c r="E68">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="69"/>
+    <row r="70">
+      <c r="A70">
+        <v>9</v>
+      </c>
+      <c r="B70" t="s">
+        <v>14</v>
+      </c>
+      <c r="C70" t="s">
+        <v>32</v>
+      </c>
+      <c r="D70">
+        <v>1324</v>
+      </c>
+      <c r="E70">
+        <v>1324</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="s">
+        <v>27</v>
+      </c>
+      <c r="B71" t="s">
+        <v>27</v>
+      </c>
+      <c r="C71" t="s">
+        <v>33</v>
+      </c>
+      <c r="D71">
+        <v>498</v>
+      </c>
+      <c r="E71">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>1</v>
+      </c>
+      <c r="B72" t="s">
+        <v>79</v>
+      </c>
+      <c r="C72" t="s">
+        <v>35</v>
+      </c>
+      <c r="D72">
+        <v>681</v>
+      </c>
+      <c r="E72">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>2</v>
+      </c>
+      <c r="B73" t="s">
+        <v>80</v>
+      </c>
+      <c r="C73" t="s">
+        <v>35</v>
+      </c>
+      <c r="D73">
+        <v>99</v>
+      </c>
+      <c r="E73">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>3</v>
+      </c>
+      <c r="B74" t="s">
+        <v>81</v>
+      </c>
+      <c r="C74" t="s">
+        <v>35</v>
+      </c>
+      <c r="D74">
+        <v>46</v>
+      </c>
+      <c r="E74">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="75"/>
+    <row r="76">
+      <c r="A76">
+        <v>10</v>
+      </c>
+      <c r="B76" t="s">
+        <v>15</v>
+      </c>
+      <c r="C76" t="s">
+        <v>32</v>
+      </c>
+      <c r="D76">
+        <v>1153</v>
+      </c>
+      <c r="E76">
+        <v>1153</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>27</v>
+      </c>
+      <c r="B77" t="s">
+        <v>27</v>
+      </c>
+      <c r="C77" t="s">
+        <v>33</v>
+      </c>
+      <c r="D77">
+        <v>282</v>
+      </c>
+      <c r="E77">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>1</v>
+      </c>
+      <c r="B78" t="s">
+        <v>82</v>
+      </c>
+      <c r="C78" t="s">
+        <v>35</v>
+      </c>
+      <c r="D78">
+        <v>370</v>
+      </c>
+      <c r="E78">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>2</v>
+      </c>
+      <c r="B79" t="s">
+        <v>83</v>
+      </c>
+      <c r="C79" t="s">
+        <v>35</v>
+      </c>
+      <c r="D79">
+        <v>86</v>
+      </c>
+      <c r="E79">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>3</v>
+      </c>
+      <c r="B80" t="s">
+        <v>84</v>
+      </c>
+      <c r="C80" t="s">
+        <v>35</v>
+      </c>
+      <c r="D80">
+        <v>415</v>
+      </c>
+      <c r="E80">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="81"/>
+    <row r="82">
+      <c r="A82">
+        <v>12</v>
+      </c>
+      <c r="B82" t="s">
+        <v>16</v>
+      </c>
+      <c r="C82" t="s">
+        <v>32</v>
+      </c>
+      <c r="D82">
+        <v>230</v>
+      </c>
+      <c r="E82">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="s">
+        <v>27</v>
+      </c>
+      <c r="B83" t="s">
+        <v>27</v>
+      </c>
+      <c r="C83" t="s">
+        <v>33</v>
+      </c>
+      <c r="D83">
+        <v>157</v>
+      </c>
+      <c r="E83">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>1</v>
+      </c>
+      <c r="B84" t="s">
+        <v>85</v>
+      </c>
+      <c r="C84" t="s">
+        <v>35</v>
+      </c>
+      <c r="D84">
+        <v>73</v>
+      </c>
+      <c r="E84">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="85"/>
+    <row r="86">
+      <c r="A86">
+        <v>14</v>
+      </c>
+      <c r="B86" t="s">
+        <v>17</v>
+      </c>
+      <c r="C86" t="s">
+        <v>32</v>
+      </c>
+      <c r="D86">
+        <v>30932</v>
+      </c>
+      <c r="E86">
+        <v>30932</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="s">
+        <v>27</v>
+      </c>
+      <c r="B87" t="s">
+        <v>27</v>
+      </c>
+      <c r="C87" t="s">
+        <v>33</v>
+      </c>
+      <c r="D87">
+        <v>2111</v>
+      </c>
+      <c r="E87">
+        <v>2111</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>1</v>
+      </c>
+      <c r="B88" t="s">
+        <v>86</v>
+      </c>
+      <c r="C88" t="s">
+        <v>35</v>
+      </c>
+      <c r="D88">
+        <v>26698</v>
+      </c>
+      <c r="E88">
+        <v>26698</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>2</v>
+      </c>
+      <c r="B89" t="s">
+        <v>87</v>
+      </c>
+      <c r="C89" t="s">
+        <v>35</v>
+      </c>
+      <c r="D89">
+        <v>946</v>
+      </c>
+      <c r="E89">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>3</v>
+      </c>
+      <c r="B90" t="s">
+        <v>88</v>
+      </c>
+      <c r="C90" t="s">
+        <v>35</v>
+      </c>
+      <c r="D90">
+        <v>878</v>
+      </c>
+      <c r="E90">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>4</v>
+      </c>
+      <c r="B91" t="s">
+        <v>89</v>
+      </c>
+      <c r="C91" t="s">
+        <v>35</v>
+      </c>
+      <c r="D91">
+        <v>299</v>
+      </c>
+      <c r="E91">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="92"/>
+    <row r="93">
+      <c r="A93">
+        <v>15</v>
+      </c>
+      <c r="B93" t="s">
+        <v>18</v>
+      </c>
+      <c r="C93" t="s">
+        <v>32</v>
+      </c>
+      <c r="D93">
+        <v>2168</v>
+      </c>
+      <c r="E93">
+        <v>2168</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="s">
+        <v>27</v>
+      </c>
+      <c r="B94" t="s">
+        <v>27</v>
+      </c>
+      <c r="C94" t="s">
+        <v>33</v>
+      </c>
+      <c r="D94">
+        <v>1011</v>
+      </c>
+      <c r="E94">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>1</v>
+      </c>
+      <c r="B95" t="s">
+        <v>90</v>
+      </c>
+      <c r="C95" t="s">
+        <v>35</v>
+      </c>
+      <c r="D95">
+        <v>556</v>
+      </c>
+      <c r="E95">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>2</v>
+      </c>
+      <c r="B96" t="s">
+        <v>91</v>
+      </c>
+      <c r="C96" t="s">
+        <v>35</v>
+      </c>
+      <c r="D96">
+        <v>410</v>
+      </c>
+      <c r="E96">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>3</v>
+      </c>
+      <c r="B97" t="s">
+        <v>92</v>
+      </c>
+      <c r="C97" t="s">
+        <v>35</v>
+      </c>
+      <c r="D97">
+        <v>83</v>
+      </c>
+      <c r="E97">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>4</v>
+      </c>
+      <c r="B98" t="s">
+        <v>93</v>
+      </c>
+      <c r="C98" t="s">
+        <v>35</v>
+      </c>
+      <c r="D98">
+        <v>108</v>
+      </c>
+      <c r="E98">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="99"/>
+    <row r="100">
+      <c r="A100">
+        <v>16</v>
+      </c>
+      <c r="B100" t="s">
+        <v>19</v>
+      </c>
+      <c r="C100" t="s">
+        <v>32</v>
+      </c>
+      <c r="D100">
+        <v>1500</v>
+      </c>
+      <c r="E100">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="s">
+        <v>27</v>
+      </c>
+      <c r="B101" t="s">
+        <v>27</v>
+      </c>
+      <c r="C101" t="s">
+        <v>33</v>
+      </c>
+      <c r="D101">
+        <v>313</v>
+      </c>
+      <c r="E101">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>1</v>
+      </c>
+      <c r="B102" t="s">
+        <v>94</v>
+      </c>
+      <c r="C102" t="s">
+        <v>35</v>
+      </c>
+      <c r="D102">
+        <v>408</v>
+      </c>
+      <c r="E102">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>2</v>
+      </c>
+      <c r="B103" t="s">
+        <v>95</v>
+      </c>
+      <c r="C103" t="s">
+        <v>35</v>
+      </c>
+      <c r="D103">
+        <v>545</v>
+      </c>
+      <c r="E103">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>3</v>
+      </c>
+      <c r="B104" t="s">
+        <v>96</v>
+      </c>
+      <c r="C104" t="s">
+        <v>35</v>
+      </c>
+      <c r="D104">
+        <v>119</v>
+      </c>
+      <c r="E104">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>4</v>
+      </c>
+      <c r="B105" t="s">
+        <v>97</v>
+      </c>
+      <c r="C105" t="s">
+        <v>35</v>
+      </c>
+      <c r="D105">
+        <v>54</v>
+      </c>
+      <c r="E105">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>5</v>
+      </c>
+      <c r="B106" t="s">
+        <v>98</v>
+      </c>
+      <c r="C106" t="s">
+        <v>35</v>
+      </c>
+      <c r="D106">
+        <v>61</v>
+      </c>
+      <c r="E106">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="107"/>
+    <row r="108">
+      <c r="A108">
+        <v>17</v>
+      </c>
+      <c r="B108" t="s">
+        <v>20</v>
+      </c>
+      <c r="C108" t="s">
+        <v>32</v>
+      </c>
+      <c r="D108">
+        <v>205</v>
+      </c>
+      <c r="E108">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="s">
+        <v>27</v>
+      </c>
+      <c r="B109" t="s">
+        <v>27</v>
+      </c>
+      <c r="C109" t="s">
+        <v>33</v>
+      </c>
+      <c r="D109">
+        <v>150</v>
+      </c>
+      <c r="E109">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>1</v>
+      </c>
+      <c r="B110" t="s">
+        <v>99</v>
+      </c>
+      <c r="C110" t="s">
+        <v>35</v>
+      </c>
+      <c r="D110">
+        <v>55</v>
+      </c>
+      <c r="E110">
+        <v>55</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C2" t="s">
+        <v>101</v>
+      </c>
+      <c r="D2" t="s">
+        <v>102</v>
+      </c>
+      <c r="E2" t="s">
+        <v>103</v>
+      </c>
+      <c r="F2" t="s">
+        <v>104</v>
+      </c>
+      <c r="G2">
+        <v>2444</v>
+      </c>
+      <c r="H2">
+        <v>32895</v>
+      </c>
+      <c r="I2">
+        <v>223520</v>
+      </c>
+      <c r="J2">
+        <v>34303</v>
+      </c>
+      <c r="K2">
+        <v>3496</v>
+      </c>
+      <c r="L2">
+        <v>764</v>
+      </c>
+      <c r="M2">
+        <v>963</v>
+      </c>
+      <c r="N2">
+        <v>646</v>
+      </c>
+      <c r="O2">
+        <v>242</v>
+      </c>
+      <c r="P2">
+        <v>342</v>
+      </c>
+      <c r="Q2">
+        <v>10088</v>
+      </c>
+      <c r="R2">
+        <v>3513</v>
+      </c>
+      <c r="S2">
+        <v>262</v>
+      </c>
+      <c r="T2">
+        <v>313478</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" t="s">
+        <v>28</v>
+      </c>
+      <c r="G3">
+        <v>2444</v>
+      </c>
+      <c r="H3">
+        <v>32895</v>
+      </c>
+      <c r="I3">
+        <v>223520</v>
+      </c>
+      <c r="J3">
+        <v>34303</v>
+      </c>
+      <c r="K3">
+        <v>3496</v>
+      </c>
+      <c r="L3">
+        <v>764</v>
+      </c>
+      <c r="M3">
+        <v>963</v>
+      </c>
+      <c r="N3">
+        <v>646</v>
+      </c>
+      <c r="O3">
+        <v>242</v>
+      </c>
+      <c r="P3">
+        <v>342</v>
+      </c>
+      <c r="Q3">
+        <v>10088</v>
+      </c>
+      <c r="R3">
+        <v>3513</v>
+      </c>
+      <c r="S3">
+        <v>262</v>
+      </c>
+      <c r="T3">
+        <v>313478</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D2">
+        <v>2444</v>
+      </c>
+      <c r="E2">
+        <v>2444</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" t="s">
+        <v>27</v>
+      </c>
+      <c r="C3" t="s">
+        <v>33</v>
+      </c>
+      <c r="D3">
+        <v>1185</v>
+      </c>
+      <c r="E3">
+        <v>1185</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>105</v>
+      </c>
+      <c r="C4" t="s">
+        <v>35</v>
+      </c>
+      <c r="D4">
+        <v>887</v>
+      </c>
+      <c r="E4">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>106</v>
+      </c>
+      <c r="C5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D5">
+        <v>103</v>
+      </c>
+      <c r="E5">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>107</v>
+      </c>
+      <c r="C6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D6">
+        <v>111</v>
+      </c>
+      <c r="E6">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>108</v>
+      </c>
+      <c r="C7" t="s">
+        <v>35</v>
+      </c>
+      <c r="D7">
+        <v>44</v>
+      </c>
+      <c r="E7">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>109</v>
+      </c>
+      <c r="C8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D8">
+        <v>18</v>
+      </c>
+      <c r="E8">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>110</v>
+      </c>
+      <c r="C9" t="s">
+        <v>35</v>
+      </c>
+      <c r="D9">
+        <v>96</v>
+      </c>
+      <c r="E9">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="10"/>
+    <row r="11">
+      <c r="A11">
+        <v>2</v>
+      </c>
+      <c r="B11" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" t="s">
+        <v>32</v>
+      </c>
+      <c r="D11">
+        <v>32895</v>
+      </c>
+      <c r="E11">
+        <v>32895</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>27</v>
+      </c>
+      <c r="B12" t="s">
+        <v>27</v>
+      </c>
+      <c r="C12" t="s">
+        <v>33</v>
+      </c>
+      <c r="D12">
+        <v>4998</v>
+      </c>
+      <c r="E12">
+        <v>4998</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>1</v>
+      </c>
+      <c r="B13" t="s">
+        <v>111</v>
+      </c>
+      <c r="C13" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13">
+        <v>20287</v>
+      </c>
+      <c r="E13">
+        <v>20287</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>2</v>
+      </c>
+      <c r="B14" t="s">
+        <v>112</v>
+      </c>
+      <c r="C14" t="s">
+        <v>35</v>
+      </c>
+      <c r="D14">
+        <v>5139</v>
+      </c>
+      <c r="E14">
+        <v>5139</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>3</v>
+      </c>
+      <c r="B15" t="s">
+        <v>113</v>
+      </c>
+      <c r="C15" t="s">
+        <v>35</v>
+      </c>
+      <c r="D15">
+        <v>776</v>
+      </c>
+      <c r="E15">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>4</v>
+      </c>
+      <c r="B16" t="s">
+        <v>114</v>
+      </c>
+      <c r="C16" t="s">
+        <v>35</v>
+      </c>
+      <c r="D16">
+        <v>617</v>
+      </c>
+      <c r="E16">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>5</v>
+      </c>
+      <c r="B17" t="s">
+        <v>115</v>
+      </c>
+      <c r="C17" t="s">
+        <v>35</v>
+      </c>
+      <c r="D17">
+        <v>402</v>
+      </c>
+      <c r="E17">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>6</v>
+      </c>
+      <c r="B18" t="s">
+        <v>116</v>
+      </c>
+      <c r="C18" t="s">
+        <v>35</v>
+      </c>
+      <c r="D18">
+        <v>676</v>
+      </c>
+      <c r="E18">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="19"/>
+    <row r="20">
+      <c r="A20">
+        <v>3</v>
+      </c>
+      <c r="B20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" t="s">
+        <v>32</v>
+      </c>
+      <c r="D20">
+        <v>223520</v>
+      </c>
+      <c r="E20">
+        <v>223520</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" t="s">
+        <v>27</v>
+      </c>
+      <c r="C21" t="s">
+        <v>33</v>
+      </c>
+      <c r="D21">
+        <v>21203</v>
+      </c>
+      <c r="E21">
+        <v>21203</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>1</v>
+      </c>
+      <c r="B22" t="s">
+        <v>117</v>
+      </c>
+      <c r="C22" t="s">
+        <v>35</v>
+      </c>
+      <c r="D22">
+        <v>44947</v>
+      </c>
+      <c r="E22">
+        <v>44947</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>2</v>
+      </c>
+      <c r="B23" t="s">
+        <v>118</v>
+      </c>
+      <c r="C23" t="s">
+        <v>35</v>
+      </c>
+      <c r="D23">
+        <v>27199</v>
+      </c>
+      <c r="E23">
+        <v>27199</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>3</v>
+      </c>
+      <c r="B24" t="s">
+        <v>119</v>
+      </c>
+      <c r="C24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D24">
+        <v>45948</v>
+      </c>
+      <c r="E24">
+        <v>45948</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>4</v>
+      </c>
+      <c r="B25" t="s">
+        <v>120</v>
+      </c>
+      <c r="C25" t="s">
+        <v>35</v>
+      </c>
+      <c r="D25">
+        <v>51035</v>
+      </c>
+      <c r="E25">
+        <v>51035</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>5</v>
+      </c>
+      <c r="B26" t="s">
+        <v>121</v>
+      </c>
+      <c r="C26" t="s">
+        <v>35</v>
+      </c>
+      <c r="D26">
+        <v>6166</v>
+      </c>
+      <c r="E26">
+        <v>6166</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>6</v>
+      </c>
+      <c r="B27" t="s">
+        <v>122</v>
+      </c>
+      <c r="C27" t="s">
+        <v>35</v>
+      </c>
+      <c r="D27">
+        <v>27022</v>
+      </c>
+      <c r="E27">
+        <v>27022</v>
+      </c>
+    </row>
+    <row r="28"/>
+    <row r="29">
+      <c r="A29">
+        <v>4</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>32</v>
+      </c>
+      <c r="D29">
+        <v>34303</v>
+      </c>
+      <c r="E29">
+        <v>34303</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>27</v>
+      </c>
+      <c r="B30" t="s">
+        <v>27</v>
+      </c>
+      <c r="C30" t="s">
+        <v>33</v>
+      </c>
+      <c r="D30">
+        <v>3930</v>
+      </c>
+      <c r="E30">
+        <v>3930</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>1</v>
+      </c>
+      <c r="B31" t="s">
+        <v>123</v>
+      </c>
+      <c r="C31" t="s">
+        <v>35</v>
+      </c>
+      <c r="D31">
+        <v>4385</v>
+      </c>
+      <c r="E31">
+        <v>4385</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>2</v>
+      </c>
+      <c r="B32" t="s">
+        <v>124</v>
+      </c>
+      <c r="C32" t="s">
+        <v>35</v>
+      </c>
+      <c r="D32">
+        <v>8075</v>
+      </c>
+      <c r="E32">
+        <v>8075</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>3</v>
+      </c>
+      <c r="B33" t="s">
+        <v>125</v>
+      </c>
+      <c r="C33" t="s">
+        <v>35</v>
+      </c>
+      <c r="D33">
+        <v>15812</v>
+      </c>
+      <c r="E33">
+        <v>15812</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>4</v>
+      </c>
+      <c r="B34" t="s">
+        <v>126</v>
+      </c>
+      <c r="C34" t="s">
+        <v>35</v>
+      </c>
+      <c r="D34">
+        <v>916</v>
+      </c>
+      <c r="E34">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>5</v>
+      </c>
+      <c r="B35" t="s">
+        <v>127</v>
+      </c>
+      <c r="C35" t="s">
+        <v>35</v>
+      </c>
+      <c r="D35">
+        <v>681</v>
+      </c>
+      <c r="E35">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>6</v>
+      </c>
+      <c r="B36" t="s">
+        <v>128</v>
+      </c>
+      <c r="C36" t="s">
+        <v>35</v>
+      </c>
+      <c r="D36">
+        <v>504</v>
+      </c>
+      <c r="E36">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="37"/>
+    <row r="38">
+      <c r="A38">
+        <v>5</v>
+      </c>
+      <c r="B38" t="s">
+        <v>10</v>
+      </c>
+      <c r="C38" t="s">
+        <v>32</v>
+      </c>
+      <c r="D38">
+        <v>3496</v>
+      </c>
+      <c r="E38">
+        <v>3496</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>27</v>
+      </c>
+      <c r="B39" t="s">
+        <v>27</v>
+      </c>
+      <c r="C39" t="s">
+        <v>33</v>
+      </c>
+      <c r="D39">
+        <v>615</v>
+      </c>
+      <c r="E39">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>1</v>
+      </c>
+      <c r="B40" t="s">
+        <v>129</v>
+      </c>
+      <c r="C40" t="s">
+        <v>35</v>
+      </c>
+      <c r="D40">
+        <v>1166</v>
+      </c>
+      <c r="E40">
+        <v>1166</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>2</v>
+      </c>
+      <c r="B41" t="s">
+        <v>130</v>
+      </c>
+      <c r="C41" t="s">
+        <v>35</v>
+      </c>
+      <c r="D41">
+        <v>284</v>
+      </c>
+      <c r="E41">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>3</v>
+      </c>
+      <c r="B42" t="s">
+        <v>131</v>
+      </c>
+      <c r="C42" t="s">
+        <v>35</v>
+      </c>
+      <c r="D42">
+        <v>194</v>
+      </c>
+      <c r="E42">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>4</v>
+      </c>
+      <c r="B43" t="s">
+        <v>132</v>
+      </c>
+      <c r="C43" t="s">
+        <v>35</v>
+      </c>
+      <c r="D43">
+        <v>471</v>
+      </c>
+      <c r="E43">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>5</v>
+      </c>
+      <c r="B44" t="s">
+        <v>133</v>
+      </c>
+      <c r="C44" t="s">
+        <v>35</v>
+      </c>
+      <c r="D44">
+        <v>609</v>
+      </c>
+      <c r="E44">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>6</v>
+      </c>
+      <c r="B45" t="s">
+        <v>134</v>
+      </c>
+      <c r="C45" t="s">
+        <v>35</v>
+      </c>
+      <c r="D45">
+        <v>157</v>
+      </c>
+      <c r="E45">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="46"/>
+    <row r="47">
+      <c r="A47">
+        <v>6</v>
+      </c>
+      <c r="B47" t="s">
+        <v>11</v>
+      </c>
+      <c r="C47" t="s">
+        <v>32</v>
+      </c>
+      <c r="D47">
+        <v>764</v>
+      </c>
+      <c r="E47">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="s">
+        <v>27</v>
+      </c>
+      <c r="B48" t="s">
+        <v>27</v>
+      </c>
+      <c r="C48" t="s">
+        <v>33</v>
+      </c>
+      <c r="D48">
+        <v>581</v>
+      </c>
+      <c r="E48">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>1</v>
+      </c>
+      <c r="B49" t="s">
+        <v>135</v>
+      </c>
+      <c r="C49" t="s">
+        <v>35</v>
+      </c>
+      <c r="D49">
+        <v>183</v>
+      </c>
+      <c r="E49">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="50"/>
+    <row r="51">
+      <c r="A51">
+        <v>7</v>
+      </c>
+      <c r="B51" t="s">
+        <v>12</v>
+      </c>
+      <c r="C51" t="s">
+        <v>32</v>
+      </c>
+      <c r="D51">
+        <v>963</v>
+      </c>
+      <c r="E51">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="s">
+        <v>27</v>
+      </c>
+      <c r="B52" t="s">
+        <v>27</v>
+      </c>
+      <c r="C52" t="s">
+        <v>33</v>
+      </c>
+      <c r="D52">
+        <v>531</v>
+      </c>
+      <c r="E52">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>1</v>
+      </c>
+      <c r="B53" t="s">
+        <v>136</v>
+      </c>
+      <c r="C53" t="s">
+        <v>35</v>
+      </c>
+      <c r="D53">
+        <v>213</v>
+      </c>
+      <c r="E53">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>2</v>
+      </c>
+      <c r="B54" t="s">
+        <v>137</v>
+      </c>
+      <c r="C54" t="s">
+        <v>35</v>
+      </c>
+      <c r="D54">
+        <v>130</v>
+      </c>
+      <c r="E54">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>3</v>
+      </c>
+      <c r="B55" t="s">
+        <v>138</v>
+      </c>
+      <c r="C55" t="s">
+        <v>35</v>
+      </c>
+      <c r="D55">
+        <v>89</v>
+      </c>
+      <c r="E55">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="56"/>
+    <row r="57">
+      <c r="A57">
+        <v>9</v>
+      </c>
+      <c r="B57" t="s">
+        <v>14</v>
+      </c>
+      <c r="C57" t="s">
+        <v>32</v>
+      </c>
+      <c r="D57">
+        <v>646</v>
+      </c>
+      <c r="E57">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s">
+        <v>27</v>
+      </c>
+      <c r="B58" t="s">
+        <v>27</v>
+      </c>
+      <c r="C58" t="s">
+        <v>33</v>
+      </c>
+      <c r="D58">
+        <v>440</v>
+      </c>
+      <c r="E58">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>1</v>
+      </c>
+      <c r="B59" t="s">
+        <v>139</v>
+      </c>
+      <c r="C59" t="s">
+        <v>35</v>
+      </c>
+      <c r="D59">
+        <v>152</v>
+      </c>
+      <c r="E59">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>2</v>
+      </c>
+      <c r="B60" t="s">
+        <v>140</v>
+      </c>
+      <c r="C60" t="s">
+        <v>35</v>
+      </c>
+      <c r="D60">
+        <v>54</v>
+      </c>
+      <c r="E60">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="61"/>
+    <row r="62">
+      <c r="A62">
+        <v>11</v>
+      </c>
+      <c r="B62" t="s">
+        <v>100</v>
+      </c>
+      <c r="C62" t="s">
+        <v>32</v>
+      </c>
+      <c r="D62">
+        <v>242</v>
+      </c>
+      <c r="E62">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="s">
+        <v>27</v>
+      </c>
+      <c r="B63" t="s">
+        <v>27</v>
+      </c>
+      <c r="C63" t="s">
+        <v>33</v>
+      </c>
+      <c r="D63">
+        <v>132</v>
+      </c>
+      <c r="E63">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>1</v>
+      </c>
+      <c r="B64" t="s">
+        <v>141</v>
+      </c>
+      <c r="C64" t="s">
+        <v>35</v>
+      </c>
+      <c r="D64">
+        <v>110</v>
+      </c>
+      <c r="E64">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="65"/>
+    <row r="66">
+      <c r="A66">
+        <v>12</v>
+      </c>
+      <c r="B66" t="s">
+        <v>16</v>
+      </c>
+      <c r="C66" t="s">
+        <v>32</v>
+      </c>
+      <c r="D66">
+        <v>342</v>
+      </c>
+      <c r="E66">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="s">
+        <v>27</v>
+      </c>
+      <c r="B67" t="s">
+        <v>27</v>
+      </c>
+      <c r="C67" t="s">
+        <v>33</v>
+      </c>
+      <c r="D67">
+        <v>109</v>
+      </c>
+      <c r="E67">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>1</v>
+      </c>
+      <c r="B68" t="s">
+        <v>142</v>
+      </c>
+      <c r="C68" t="s">
+        <v>35</v>
+      </c>
+      <c r="D68">
+        <v>161</v>
+      </c>
+      <c r="E68">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>2</v>
+      </c>
+      <c r="B69" t="s">
+        <v>143</v>
+      </c>
+      <c r="C69" t="s">
+        <v>35</v>
+      </c>
+      <c r="D69">
+        <v>72</v>
+      </c>
+      <c r="E69">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="70"/>
+    <row r="71">
+      <c r="A71">
+        <v>14</v>
+      </c>
+      <c r="B71" t="s">
+        <v>17</v>
+      </c>
+      <c r="C71" t="s">
+        <v>32</v>
+      </c>
+      <c r="D71">
+        <v>10088</v>
+      </c>
+      <c r="E71">
+        <v>10088</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="s">
+        <v>27</v>
+      </c>
+      <c r="B72" t="s">
+        <v>27</v>
+      </c>
+      <c r="C72" t="s">
+        <v>33</v>
+      </c>
+      <c r="D72">
+        <v>833</v>
+      </c>
+      <c r="E72">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>1</v>
+      </c>
+      <c r="B73" t="s">
+        <v>144</v>
+      </c>
+      <c r="C73" t="s">
+        <v>35</v>
+      </c>
+      <c r="D73">
+        <v>8774</v>
+      </c>
+      <c r="E73">
+        <v>8774</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>2</v>
+      </c>
+      <c r="B74" t="s">
+        <v>145</v>
+      </c>
+      <c r="C74" t="s">
+        <v>35</v>
+      </c>
+      <c r="D74">
+        <v>376</v>
+      </c>
+      <c r="E74">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>3</v>
+      </c>
+      <c r="B75" t="s">
+        <v>146</v>
+      </c>
+      <c r="C75" t="s">
+        <v>35</v>
+      </c>
+      <c r="D75">
+        <v>105</v>
+      </c>
+      <c r="E75">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="76"/>
+    <row r="77">
+      <c r="A77">
+        <v>15</v>
+      </c>
+      <c r="B77" t="s">
+        <v>18</v>
+      </c>
+      <c r="C77" t="s">
+        <v>32</v>
+      </c>
+      <c r="D77">
+        <v>3513</v>
+      </c>
+      <c r="E77">
+        <v>3513</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="s">
+        <v>27</v>
+      </c>
+      <c r="B78" t="s">
+        <v>27</v>
+      </c>
+      <c r="C78" t="s">
+        <v>33</v>
+      </c>
+      <c r="D78">
+        <v>1335</v>
+      </c>
+      <c r="E78">
+        <v>1335</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>1</v>
+      </c>
+      <c r="B79" t="s">
+        <v>147</v>
+      </c>
+      <c r="C79" t="s">
+        <v>35</v>
+      </c>
+      <c r="D79">
+        <v>1016</v>
+      </c>
+      <c r="E79">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>2</v>
+      </c>
+      <c r="B80" t="s">
+        <v>148</v>
+      </c>
+      <c r="C80" t="s">
+        <v>35</v>
+      </c>
+      <c r="D80">
+        <v>434</v>
+      </c>
+      <c r="E80">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>3</v>
+      </c>
+      <c r="B81" t="s">
+        <v>149</v>
+      </c>
+      <c r="C81" t="s">
+        <v>35</v>
+      </c>
+      <c r="D81">
+        <v>299</v>
+      </c>
+      <c r="E81">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>4</v>
+      </c>
+      <c r="B82" t="s">
+        <v>150</v>
+      </c>
+      <c r="C82" t="s">
+        <v>35</v>
+      </c>
+      <c r="D82">
+        <v>234</v>
+      </c>
+      <c r="E82">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>5</v>
+      </c>
+      <c r="B83" t="s">
+        <v>151</v>
+      </c>
+      <c r="C83" t="s">
+        <v>35</v>
+      </c>
+      <c r="D83">
+        <v>60</v>
+      </c>
+      <c r="E83">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>6</v>
+      </c>
+      <c r="B84" t="s">
+        <v>152</v>
+      </c>
+      <c r="C84" t="s">
+        <v>35</v>
+      </c>
+      <c r="D84">
+        <v>135</v>
+      </c>
+      <c r="E84">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="85"/>
+    <row r="86">
+      <c r="A86">
+        <v>16</v>
+      </c>
+      <c r="B86" t="s">
+        <v>19</v>
+      </c>
+      <c r="C86" t="s">
+        <v>32</v>
+      </c>
+      <c r="D86">
+        <v>262</v>
+      </c>
+      <c r="E86">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="s">
+        <v>27</v>
+      </c>
+      <c r="B87" t="s">
+        <v>27</v>
+      </c>
+      <c r="C87" t="s">
+        <v>33</v>
+      </c>
+      <c r="D87">
+        <v>102</v>
+      </c>
+      <c r="E87">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>1</v>
+      </c>
+      <c r="B88" t="s">
+        <v>153</v>
+      </c>
+      <c r="C88" t="s">
+        <v>35</v>
+      </c>
+      <c r="D88">
+        <v>41</v>
+      </c>
+      <c r="E88">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>2</v>
+      </c>
+      <c r="B89" t="s">
+        <v>154</v>
+      </c>
+      <c r="C89" t="s">
+        <v>35</v>
+      </c>
+      <c r="D89">
+        <v>67</v>
+      </c>
+      <c r="E89">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>3</v>
+      </c>
+      <c r="B90" t="s">
+        <v>155</v>
+      </c>
+      <c r="C90" t="s">
+        <v>35</v>
+      </c>
+      <c r="D90">
+        <v>27</v>
+      </c>
+      <c r="E90">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>4</v>
+      </c>
+      <c r="B91" t="s">
+        <v>156</v>
+      </c>
+      <c r="C91" t="s">
+        <v>35</v>
+      </c>
+      <c r="D91">
+        <v>25</v>
+      </c>
+      <c r="E91">
+        <v>25</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C2" t="s">
+        <v>159</v>
+      </c>
+      <c r="D2" t="s">
+        <v>160</v>
+      </c>
+      <c r="E2" t="s">
+        <v>161</v>
+      </c>
+      <c r="F2" t="s">
+        <v>162</v>
+      </c>
+      <c r="G2">
+        <v>14367</v>
+      </c>
+      <c r="H2">
+        <v>53917</v>
+      </c>
+      <c r="I2">
+        <v>203426</v>
+      </c>
+      <c r="J2">
+        <v>72137</v>
+      </c>
+      <c r="K2">
+        <v>24401</v>
+      </c>
+      <c r="L2">
+        <v>1471</v>
+      </c>
+      <c r="M2">
+        <v>2525</v>
+      </c>
+      <c r="N2">
+        <v>3286</v>
+      </c>
+      <c r="O2">
+        <v>2344</v>
+      </c>
+      <c r="P2">
+        <v>8277</v>
+      </c>
+      <c r="Q2">
+        <v>878</v>
+      </c>
+      <c r="R2">
+        <v>121</v>
+      </c>
+      <c r="S2">
+        <v>23805</v>
+      </c>
+      <c r="T2">
+        <v>5216</v>
+      </c>
+      <c r="U2">
+        <v>1259</v>
+      </c>
+      <c r="V2">
+        <v>4614</v>
+      </c>
+      <c r="W2">
+        <v>407</v>
+      </c>
+      <c r="X2">
+        <v>422451</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" t="s">
+        <v>28</v>
+      </c>
+      <c r="G3">
+        <v>14367</v>
+      </c>
+      <c r="H3">
+        <v>53917</v>
+      </c>
+      <c r="I3">
+        <v>203426</v>
+      </c>
+      <c r="J3">
+        <v>72137</v>
+      </c>
+      <c r="K3">
+        <v>24401</v>
+      </c>
+      <c r="L3">
+        <v>1471</v>
+      </c>
+      <c r="M3">
+        <v>2525</v>
+      </c>
+      <c r="N3">
+        <v>3286</v>
+      </c>
+      <c r="O3">
+        <v>2344</v>
+      </c>
+      <c r="P3">
+        <v>8277</v>
+      </c>
+      <c r="Q3">
+        <v>878</v>
+      </c>
+      <c r="R3">
+        <v>121</v>
+      </c>
+      <c r="S3">
+        <v>23805</v>
+      </c>
+      <c r="T3">
+        <v>5216</v>
+      </c>
+      <c r="U3">
+        <v>1259</v>
+      </c>
+      <c r="V3">
+        <v>4614</v>
+      </c>
+      <c r="W3">
+        <v>407</v>
+      </c>
+      <c r="X3">
+        <v>422451</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>28</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D2">
         <v>14367</v>
       </c>
       <c r="E2">
         <v>14367</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B3" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C3" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D3">
         <v>4336</v>
       </c>
       <c r="E3">
         <v>4336</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>476</v>
+        <v>163</v>
       </c>
       <c r="C4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D4">
         <v>4424</v>
       </c>
       <c r="E4">
         <v>4424</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>477</v>
+        <v>164</v>
       </c>
       <c r="C5" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D5">
         <v>2691</v>
       </c>
       <c r="E5">
         <v>2691</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>478</v>
+        <v>165</v>
       </c>
       <c r="C6" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D6">
         <v>359</v>
       </c>
       <c r="E6">
         <v>359</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>479</v>
+        <v>166</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D7">
         <v>1313</v>
       </c>
       <c r="E7">
         <v>1313</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>480</v>
+        <v>167</v>
       </c>
       <c r="C8" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D8">
         <v>299</v>
       </c>
       <c r="E8">
         <v>299</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>481</v>
+        <v>168</v>
       </c>
       <c r="C9" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D9">
         <v>368</v>
       </c>
       <c r="E9">
         <v>368</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>482</v>
+        <v>169</v>
       </c>
       <c r="C10" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D10">
         <v>47</v>
       </c>
       <c r="E10">
         <v>47</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>483</v>
+        <v>170</v>
       </c>
       <c r="C11" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D11">
         <v>219</v>
       </c>
       <c r="E11">
         <v>219</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>484</v>
+        <v>171</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D12">
         <v>106</v>
       </c>
       <c r="E12">
         <v>106</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>485</v>
+        <v>172</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D13">
         <v>97</v>
       </c>
       <c r="E13">
         <v>97</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>486</v>
+        <v>173</v>
       </c>
       <c r="C14" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D14">
         <v>60</v>
       </c>
       <c r="E14">
         <v>60</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15" t="s">
-        <v>487</v>
+        <v>174</v>
       </c>
       <c r="C15" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D15">
         <v>48</v>
       </c>
       <c r="E15">
         <v>48</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17">
         <v>2</v>
       </c>
       <c r="B17" t="s">
         <v>7</v>
       </c>
       <c r="C17" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D17">
         <v>53917</v>
       </c>
       <c r="E17">
         <v>53917</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B18" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C18" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D18">
         <v>10549</v>
       </c>
       <c r="E18">
         <v>10549</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1</v>
       </c>
       <c r="B19" t="s">
-        <v>488</v>
+        <v>175</v>
       </c>
       <c r="C19" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D19">
         <v>9028</v>
       </c>
       <c r="E19">
         <v>9028</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>2</v>
       </c>
       <c r="B20" t="s">
-        <v>489</v>
+        <v>176</v>
       </c>
       <c r="C20" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D20">
         <v>12416</v>
       </c>
       <c r="E20">
         <v>12416</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>3</v>
       </c>
       <c r="B21" t="s">
-        <v>490</v>
+        <v>177</v>
       </c>
       <c r="C21" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D21">
         <v>6196</v>
       </c>
       <c r="E21">
         <v>6196</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>4</v>
       </c>
       <c r="B22" t="s">
-        <v>491</v>
+        <v>178</v>
       </c>
       <c r="C22" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D22">
         <v>4845</v>
       </c>
       <c r="E22">
         <v>4845</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>5</v>
       </c>
       <c r="B23" t="s">
-        <v>492</v>
+        <v>179</v>
       </c>
       <c r="C23" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D23">
         <v>510</v>
       </c>
       <c r="E23">
         <v>510</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>6</v>
       </c>
       <c r="B24" t="s">
-        <v>493</v>
+        <v>180</v>
       </c>
       <c r="C24" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D24">
         <v>4290</v>
       </c>
       <c r="E24">
         <v>4290</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>7</v>
       </c>
       <c r="B25" t="s">
-        <v>494</v>
+        <v>181</v>
       </c>
       <c r="C25" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D25">
         <v>767</v>
       </c>
       <c r="E25">
         <v>767</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>8</v>
       </c>
       <c r="B26" t="s">
-        <v>495</v>
+        <v>182</v>
       </c>
       <c r="C26" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D26">
         <v>320</v>
       </c>
       <c r="E26">
         <v>320</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>9</v>
       </c>
       <c r="B27" t="s">
-        <v>496</v>
+        <v>183</v>
       </c>
       <c r="C27" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D27">
         <v>416</v>
       </c>
       <c r="E27">
         <v>416</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>10</v>
       </c>
       <c r="B28" t="s">
-        <v>497</v>
+        <v>184</v>
       </c>
       <c r="C28" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D28">
         <v>279</v>
       </c>
       <c r="E28">
         <v>279</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>11</v>
       </c>
       <c r="B29" t="s">
-        <v>498</v>
+        <v>185</v>
       </c>
       <c r="C29" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D29">
         <v>370</v>
       </c>
       <c r="E29">
         <v>370</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>12</v>
       </c>
       <c r="B30" t="s">
-        <v>499</v>
+        <v>186</v>
       </c>
       <c r="C30" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D30">
         <v>3931</v>
       </c>
       <c r="E30">
         <v>3931</v>
       </c>
     </row>
     <row r="31"/>
     <row r="32">
       <c r="A32">
         <v>3</v>
       </c>
       <c r="B32" t="s">
         <v>8</v>
       </c>
       <c r="C32" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D32">
         <v>203426</v>
       </c>
       <c r="E32">
         <v>203426</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B33" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C33" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D33">
         <v>25829</v>
       </c>
       <c r="E33">
         <v>25829</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1</v>
       </c>
       <c r="B34" t="s">
-        <v>500</v>
+        <v>187</v>
       </c>
       <c r="C34" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D34">
         <v>29640</v>
       </c>
       <c r="E34">
         <v>29640</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>2</v>
       </c>
       <c r="B35" t="s">
-        <v>501</v>
+        <v>188</v>
       </c>
       <c r="C35" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D35">
         <v>24424</v>
       </c>
       <c r="E35">
         <v>24424</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>3</v>
       </c>
       <c r="B36" t="s">
-        <v>502</v>
+        <v>189</v>
       </c>
       <c r="C36" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D36">
         <v>3666</v>
       </c>
       <c r="E36">
         <v>3666</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>4</v>
       </c>
       <c r="B37" t="s">
-        <v>503</v>
+        <v>190</v>
       </c>
       <c r="C37" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D37">
         <v>16864</v>
       </c>
       <c r="E37">
         <v>16864</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
-        <v>504</v>
+        <v>191</v>
       </c>
       <c r="C38" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D38">
         <v>34931</v>
       </c>
       <c r="E38">
         <v>34931</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>6</v>
       </c>
       <c r="B39" t="s">
-        <v>505</v>
+        <v>192</v>
       </c>
       <c r="C39" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D39">
         <v>1213</v>
       </c>
       <c r="E39">
         <v>1213</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>7</v>
       </c>
       <c r="B40" t="s">
-        <v>506</v>
+        <v>193</v>
       </c>
       <c r="C40" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D40">
         <v>31922</v>
       </c>
       <c r="E40">
         <v>31922</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>8</v>
       </c>
       <c r="B41" t="s">
-        <v>507</v>
+        <v>194</v>
       </c>
       <c r="C41" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D41">
         <v>12835</v>
       </c>
       <c r="E41">
         <v>12835</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>9</v>
       </c>
       <c r="B42" t="s">
-        <v>508</v>
+        <v>195</v>
       </c>
       <c r="C42" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D42">
         <v>9765</v>
       </c>
       <c r="E42">
         <v>9765</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>10</v>
       </c>
       <c r="B43" t="s">
-        <v>509</v>
+        <v>196</v>
       </c>
       <c r="C43" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D43">
         <v>2148</v>
       </c>
       <c r="E43">
         <v>2148</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>11</v>
       </c>
       <c r="B44" t="s">
-        <v>510</v>
+        <v>197</v>
       </c>
       <c r="C44" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D44">
         <v>9790</v>
       </c>
       <c r="E44">
         <v>9790</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>12</v>
       </c>
       <c r="B45" t="s">
-        <v>511</v>
+        <v>198</v>
       </c>
       <c r="C45" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D45">
         <v>399</v>
       </c>
       <c r="E45">
         <v>399</v>
       </c>
     </row>
     <row r="46"/>
     <row r="47">
       <c r="A47">
         <v>4</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D47">
         <v>72137</v>
       </c>
       <c r="E47">
         <v>72137</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B48" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C48" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D48">
         <v>9523</v>
       </c>
       <c r="E48">
         <v>9523</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1</v>
       </c>
       <c r="B49" t="s">
-        <v>512</v>
+        <v>199</v>
       </c>
       <c r="C49" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D49">
         <v>25154</v>
       </c>
       <c r="E49">
         <v>25154</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>2</v>
       </c>
       <c r="B50" t="s">
-        <v>513</v>
+        <v>200</v>
       </c>
       <c r="C50" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D50">
         <v>5501</v>
       </c>
       <c r="E50">
         <v>5501</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>3</v>
       </c>
       <c r="B51" t="s">
-        <v>514</v>
+        <v>201</v>
       </c>
       <c r="C51" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D51">
         <v>8130</v>
       </c>
       <c r="E51">
         <v>8130</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>4</v>
       </c>
       <c r="B52" t="s">
-        <v>515</v>
+        <v>202</v>
       </c>
       <c r="C52" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D52">
         <v>12092</v>
       </c>
       <c r="E52">
         <v>12092</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>5</v>
       </c>
       <c r="B53" t="s">
-        <v>516</v>
+        <v>203</v>
       </c>
       <c r="C53" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D53">
         <v>8590</v>
       </c>
       <c r="E53">
         <v>8590</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>6</v>
       </c>
       <c r="B54" t="s">
-        <v>517</v>
+        <v>204</v>
       </c>
       <c r="C54" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D54">
         <v>767</v>
       </c>
       <c r="E54">
         <v>767</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>7</v>
       </c>
       <c r="B55" t="s">
-        <v>518</v>
+        <v>205</v>
       </c>
       <c r="C55" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D55">
         <v>719</v>
       </c>
       <c r="E55">
         <v>719</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>8</v>
       </c>
       <c r="B56" t="s">
-        <v>519</v>
+        <v>206</v>
       </c>
       <c r="C56" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D56">
         <v>209</v>
       </c>
       <c r="E56">
         <v>209</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>9</v>
       </c>
       <c r="B57" t="s">
-        <v>520</v>
+        <v>207</v>
       </c>
       <c r="C57" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D57">
         <v>357</v>
       </c>
       <c r="E57">
         <v>357</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>10</v>
       </c>
       <c r="B58" t="s">
-        <v>521</v>
+        <v>208</v>
       </c>
       <c r="C58" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D58">
         <v>407</v>
       </c>
       <c r="E58">
         <v>407</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>11</v>
       </c>
       <c r="B59" t="s">
-        <v>522</v>
+        <v>209</v>
       </c>
       <c r="C59" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D59">
         <v>172</v>
       </c>
       <c r="E59">
         <v>172</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>12</v>
       </c>
       <c r="B60" t="s">
-        <v>523</v>
+        <v>210</v>
       </c>
       <c r="C60" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D60">
         <v>516</v>
       </c>
       <c r="E60">
         <v>516</v>
       </c>
     </row>
     <row r="61"/>
     <row r="62">
       <c r="A62">
         <v>5</v>
       </c>
       <c r="B62" t="s">
         <v>10</v>
       </c>
       <c r="C62" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D62">
         <v>24401</v>
       </c>
       <c r="E62">
         <v>24401</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B63" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C63" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D63">
         <v>3452</v>
       </c>
       <c r="E63">
         <v>3452</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>524</v>
+        <v>211</v>
       </c>
       <c r="C64" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D64">
         <v>12286</v>
       </c>
       <c r="E64">
         <v>12286</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2</v>
       </c>
       <c r="B65" t="s">
-        <v>525</v>
+        <v>212</v>
       </c>
       <c r="C65" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D65">
         <v>5268</v>
       </c>
       <c r="E65">
         <v>5268</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>3</v>
       </c>
       <c r="B66" t="s">
-        <v>526</v>
+        <v>213</v>
       </c>
       <c r="C66" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D66">
         <v>342</v>
       </c>
       <c r="E66">
         <v>342</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>4</v>
       </c>
       <c r="B67" t="s">
-        <v>527</v>
+        <v>214</v>
       </c>
       <c r="C67" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D67">
         <v>438</v>
       </c>
       <c r="E67">
         <v>438</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>5</v>
       </c>
       <c r="B68" t="s">
-        <v>528</v>
+        <v>215</v>
       </c>
       <c r="C68" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D68">
         <v>775</v>
       </c>
       <c r="E68">
         <v>775</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>6</v>
       </c>
       <c r="B69" t="s">
-        <v>529</v>
+        <v>216</v>
       </c>
       <c r="C69" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D69">
         <v>654</v>
       </c>
       <c r="E69">
         <v>654</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>7</v>
       </c>
       <c r="B70" t="s">
-        <v>530</v>
+        <v>217</v>
       </c>
       <c r="C70" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D70">
         <v>663</v>
       </c>
       <c r="E70">
         <v>663</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>8</v>
       </c>
       <c r="B71" t="s">
-        <v>531</v>
+        <v>218</v>
       </c>
       <c r="C71" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D71">
         <v>123</v>
       </c>
       <c r="E71">
         <v>123</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>9</v>
       </c>
       <c r="B72" t="s">
-        <v>532</v>
+        <v>219</v>
       </c>
       <c r="C72" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D72">
         <v>223</v>
       </c>
       <c r="E72">
         <v>223</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>10</v>
       </c>
       <c r="B73" t="s">
-        <v>533</v>
+        <v>220</v>
       </c>
       <c r="C73" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D73">
         <v>69</v>
       </c>
       <c r="E73">
         <v>69</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>11</v>
       </c>
       <c r="B74" t="s">
-        <v>534</v>
+        <v>221</v>
       </c>
       <c r="C74" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D74">
         <v>108</v>
       </c>
       <c r="E74">
         <v>108</v>
       </c>
     </row>
     <row r="75"/>
     <row r="76">
       <c r="A76">
         <v>6</v>
       </c>
       <c r="B76" t="s">
         <v>11</v>
       </c>
       <c r="C76" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D76">
         <v>1471</v>
       </c>
       <c r="E76">
         <v>1471</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B77" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C77" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D77">
         <v>689</v>
       </c>
       <c r="E77">
         <v>689</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1</v>
       </c>
       <c r="B78" t="s">
-        <v>535</v>
+        <v>222</v>
       </c>
       <c r="C78" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D78">
         <v>666</v>
       </c>
       <c r="E78">
         <v>666</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>2</v>
       </c>
       <c r="B79" t="s">
-        <v>536</v>
+        <v>223</v>
       </c>
       <c r="C79" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D79">
         <v>116</v>
       </c>
       <c r="E79">
         <v>116</v>
       </c>
     </row>
     <row r="80"/>
     <row r="81">
       <c r="A81">
         <v>7</v>
       </c>
       <c r="B81" t="s">
         <v>12</v>
       </c>
       <c r="C81" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D81">
         <v>2525</v>
       </c>
       <c r="E81">
         <v>2525</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B82" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C82" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D82">
         <v>1653</v>
       </c>
       <c r="E82">
         <v>1653</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1</v>
       </c>
       <c r="B83" t="s">
-        <v>537</v>
+        <v>224</v>
       </c>
       <c r="C83" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D83">
         <v>538</v>
       </c>
       <c r="E83">
         <v>538</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>2</v>
       </c>
       <c r="B84" t="s">
-        <v>538</v>
+        <v>225</v>
       </c>
       <c r="C84" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D84">
         <v>210</v>
       </c>
       <c r="E84">
         <v>210</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>3</v>
       </c>
       <c r="B85" t="s">
-        <v>539</v>
+        <v>226</v>
       </c>
       <c r="C85" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D85">
         <v>124</v>
       </c>
       <c r="E85">
         <v>124</v>
       </c>
     </row>
     <row r="86"/>
     <row r="87">
       <c r="A87">
         <v>8</v>
       </c>
       <c r="B87" t="s">
-        <v>175</v>
+        <v>13</v>
       </c>
       <c r="C87" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D87">
         <v>3286</v>
       </c>
       <c r="E87">
         <v>3286</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B88" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C88" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D88">
         <v>917</v>
       </c>
       <c r="E88">
         <v>917</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1</v>
       </c>
       <c r="B89" t="s">
-        <v>540</v>
+        <v>227</v>
       </c>
       <c r="C89" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D89">
         <v>599</v>
       </c>
       <c r="E89">
         <v>599</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>2</v>
       </c>
       <c r="B90" t="s">
-        <v>541</v>
+        <v>228</v>
       </c>
       <c r="C90" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D90">
         <v>383</v>
       </c>
       <c r="E90">
         <v>383</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>3</v>
       </c>
       <c r="B91" t="s">
-        <v>542</v>
+        <v>229</v>
       </c>
       <c r="C91" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D91">
         <v>110</v>
       </c>
       <c r="E91">
         <v>110</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>4</v>
       </c>
       <c r="B92" t="s">
-        <v>543</v>
+        <v>230</v>
       </c>
       <c r="C92" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D92">
         <v>260</v>
       </c>
       <c r="E92">
         <v>260</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>5</v>
       </c>
       <c r="B93" t="s">
-        <v>544</v>
+        <v>231</v>
       </c>
       <c r="C93" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D93">
         <v>334</v>
       </c>
       <c r="E93">
         <v>334</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>6</v>
       </c>
       <c r="B94" t="s">
-        <v>545</v>
+        <v>232</v>
       </c>
       <c r="C94" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D94">
         <v>149</v>
       </c>
       <c r="E94">
         <v>149</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>7</v>
       </c>
       <c r="B95" t="s">
-        <v>546</v>
+        <v>233</v>
       </c>
       <c r="C95" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D95">
         <v>134</v>
       </c>
       <c r="E95">
         <v>134</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>8</v>
       </c>
       <c r="B96" t="s">
-        <v>547</v>
+        <v>234</v>
       </c>
       <c r="C96" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D96">
         <v>69</v>
       </c>
       <c r="E96">
         <v>69</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>9</v>
       </c>
       <c r="B97" t="s">
-        <v>548</v>
+        <v>235</v>
       </c>
       <c r="C97" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D97">
         <v>113</v>
       </c>
       <c r="E97">
         <v>113</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>10</v>
       </c>
       <c r="B98" t="s">
-        <v>549</v>
+        <v>236</v>
       </c>
       <c r="C98" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D98">
         <v>218</v>
       </c>
       <c r="E98">
         <v>218</v>
       </c>
     </row>
     <row r="99"/>
     <row r="100">
       <c r="A100">
         <v>9</v>
       </c>
       <c r="B100" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C100" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D100">
         <v>2344</v>
       </c>
       <c r="E100">
         <v>2344</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B101" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C101" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D101">
         <v>955</v>
       </c>
       <c r="E101">
         <v>955</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1</v>
       </c>
       <c r="B102" t="s">
-        <v>550</v>
+        <v>237</v>
       </c>
       <c r="C102" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D102">
         <v>471</v>
       </c>
       <c r="E102">
         <v>471</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>2</v>
       </c>
       <c r="B103" t="s">
-        <v>551</v>
+        <v>238</v>
       </c>
       <c r="C103" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D103">
         <v>295</v>
       </c>
       <c r="E103">
         <v>295</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>3</v>
       </c>
       <c r="B104" t="s">
-        <v>552</v>
+        <v>239</v>
       </c>
       <c r="C104" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D104">
         <v>210</v>
       </c>
       <c r="E104">
         <v>210</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>4</v>
       </c>
       <c r="B105" t="s">
-        <v>553</v>
+        <v>240</v>
       </c>
       <c r="C105" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D105">
         <v>58</v>
       </c>
       <c r="E105">
         <v>58</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>5</v>
       </c>
       <c r="B106" t="s">
-        <v>554</v>
+        <v>241</v>
       </c>
       <c r="C106" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D106">
         <v>201</v>
       </c>
       <c r="E106">
         <v>201</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>6</v>
       </c>
       <c r="B107" t="s">
-        <v>555</v>
+        <v>242</v>
       </c>
       <c r="C107" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D107">
         <v>87</v>
       </c>
       <c r="E107">
         <v>87</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>7</v>
       </c>
       <c r="B108" t="s">
-        <v>556</v>
+        <v>243</v>
       </c>
       <c r="C108" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D108">
         <v>67</v>
       </c>
       <c r="E108">
         <v>67</v>
       </c>
     </row>
     <row r="109"/>
     <row r="110">
       <c r="A110">
         <v>10</v>
       </c>
       <c r="B110" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C110" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D110">
         <v>8277</v>
       </c>
       <c r="E110">
         <v>8277</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B111" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C111" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D111">
         <v>994</v>
       </c>
       <c r="E111">
         <v>994</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1</v>
       </c>
       <c r="B112" t="s">
-        <v>557</v>
+        <v>244</v>
       </c>
       <c r="C112" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D112">
         <v>4788</v>
       </c>
       <c r="E112">
         <v>4788</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>2</v>
       </c>
       <c r="B113" t="s">
-        <v>558</v>
+        <v>245</v>
       </c>
       <c r="C113" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D113">
         <v>680</v>
       </c>
       <c r="E113">
         <v>680</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>3</v>
       </c>
       <c r="B114" t="s">
-        <v>559</v>
+        <v>246</v>
       </c>
       <c r="C114" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D114">
         <v>837</v>
       </c>
       <c r="E114">
         <v>837</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>4</v>
       </c>
       <c r="B115" t="s">
-        <v>560</v>
+        <v>247</v>
       </c>
       <c r="C115" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D115">
         <v>103</v>
       </c>
       <c r="E115">
         <v>103</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>5</v>
       </c>
       <c r="B116" t="s">
-        <v>561</v>
+        <v>248</v>
       </c>
       <c r="C116" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D116">
         <v>252</v>
       </c>
       <c r="E116">
         <v>252</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>6</v>
       </c>
       <c r="B117" t="s">
-        <v>562</v>
+        <v>249</v>
       </c>
       <c r="C117" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D117">
         <v>623</v>
       </c>
       <c r="E117">
         <v>623</v>
       </c>
     </row>
     <row r="118"/>
     <row r="119">
       <c r="A119">
         <v>12</v>
       </c>
       <c r="B119" t="s">
-        <v>118</v>
+        <v>16</v>
       </c>
       <c r="C119" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D119">
         <v>878</v>
       </c>
       <c r="E119">
         <v>878</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B120" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C120" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D120">
         <v>436</v>
       </c>
       <c r="E120">
         <v>436</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1</v>
       </c>
       <c r="B121" t="s">
-        <v>563</v>
+        <v>250</v>
       </c>
       <c r="C121" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D121">
         <v>348</v>
       </c>
       <c r="E121">
         <v>348</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>2</v>
       </c>
       <c r="B122" t="s">
-        <v>564</v>
+        <v>251</v>
       </c>
       <c r="C122" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D122">
         <v>94</v>
       </c>
       <c r="E122">
         <v>94</v>
       </c>
     </row>
     <row r="123"/>
     <row r="124">
       <c r="A124">
         <v>13</v>
       </c>
       <c r="B124" t="s">
-        <v>295</v>
+        <v>157</v>
       </c>
       <c r="C124" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D124">
         <v>121</v>
       </c>
       <c r="E124">
         <v>121</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B125" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C125" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D125">
         <v>70</v>
       </c>
       <c r="E125">
         <v>70</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1</v>
       </c>
       <c r="B126" t="s">
-        <v>565</v>
+        <v>252</v>
       </c>
       <c r="C126" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D126">
         <v>51</v>
       </c>
       <c r="E126">
         <v>51</v>
       </c>
     </row>
     <row r="127"/>
     <row r="128">
       <c r="A128">
         <v>14</v>
       </c>
       <c r="B128" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C128" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D128">
         <v>23805</v>
       </c>
       <c r="E128">
         <v>23805</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B129" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C129" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D129">
         <v>2398</v>
       </c>
       <c r="E129">
         <v>2398</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1</v>
       </c>
       <c r="B130" t="s">
-        <v>566</v>
+        <v>253</v>
       </c>
       <c r="C130" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D130">
         <v>14280</v>
       </c>
       <c r="E130">
         <v>14280</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>2</v>
       </c>
       <c r="B131" t="s">
-        <v>567</v>
+        <v>254</v>
       </c>
       <c r="C131" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D131">
         <v>4694</v>
       </c>
       <c r="E131">
         <v>4694</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>3</v>
       </c>
       <c r="B132" t="s">
-        <v>568</v>
+        <v>255</v>
       </c>
       <c r="C132" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D132">
         <v>274</v>
       </c>
       <c r="E132">
         <v>274</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>4</v>
       </c>
       <c r="B133" t="s">
-        <v>569</v>
+        <v>256</v>
       </c>
       <c r="C133" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D133">
         <v>534</v>
       </c>
       <c r="E133">
         <v>534</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>5</v>
       </c>
       <c r="B134" t="s">
-        <v>570</v>
+        <v>257</v>
       </c>
       <c r="C134" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D134">
         <v>241</v>
       </c>
       <c r="E134">
         <v>241</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>6</v>
       </c>
       <c r="B135" t="s">
-        <v>571</v>
+        <v>258</v>
       </c>
       <c r="C135" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D135">
         <v>483</v>
       </c>
       <c r="E135">
         <v>483</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>7</v>
       </c>
       <c r="B136" t="s">
-        <v>572</v>
+        <v>259</v>
       </c>
       <c r="C136" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D136">
         <v>236</v>
       </c>
       <c r="E136">
         <v>236</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>8</v>
       </c>
       <c r="B137" t="s">
-        <v>573</v>
+        <v>260</v>
       </c>
       <c r="C137" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D137">
         <v>665</v>
       </c>
       <c r="E137">
         <v>665</v>
       </c>
     </row>
     <row r="138"/>
     <row r="139">
       <c r="A139">
         <v>15</v>
       </c>
       <c r="B139" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C139" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D139">
         <v>5216</v>
       </c>
       <c r="E139">
         <v>5216</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B140" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C140" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D140">
         <v>2163</v>
       </c>
       <c r="E140">
         <v>2163</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1</v>
       </c>
       <c r="B141" t="s">
-        <v>574</v>
+        <v>261</v>
       </c>
       <c r="C141" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D141">
         <v>1588</v>
       </c>
       <c r="E141">
         <v>1588</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>2</v>
       </c>
       <c r="B142" t="s">
-        <v>575</v>
+        <v>262</v>
       </c>
       <c r="C142" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D142">
         <v>497</v>
       </c>
       <c r="E142">
         <v>497</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>3</v>
       </c>
       <c r="B143" t="s">
-        <v>576</v>
+        <v>263</v>
       </c>
       <c r="C143" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D143">
         <v>269</v>
       </c>
       <c r="E143">
         <v>269</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>4</v>
       </c>
       <c r="B144" t="s">
-        <v>577</v>
+        <v>264</v>
       </c>
       <c r="C144" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D144">
         <v>218</v>
       </c>
       <c r="E144">
         <v>218</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>5</v>
       </c>
       <c r="B145" t="s">
-        <v>578</v>
+        <v>265</v>
       </c>
       <c r="C145" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D145">
         <v>277</v>
       </c>
       <c r="E145">
         <v>277</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>6</v>
       </c>
       <c r="B146" t="s">
-        <v>579</v>
+        <v>266</v>
       </c>
       <c r="C146" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D146">
         <v>204</v>
       </c>
       <c r="E146">
         <v>204</v>
       </c>
     </row>
     <row r="147"/>
     <row r="148">
       <c r="A148">
         <v>16</v>
       </c>
       <c r="B148" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C148" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D148">
         <v>1259</v>
       </c>
       <c r="E148">
         <v>1259</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B149" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C149" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D149">
         <v>296</v>
       </c>
       <c r="E149">
         <v>296</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>1</v>
       </c>
       <c r="B150" t="s">
-        <v>580</v>
+        <v>267</v>
       </c>
       <c r="C150" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D150">
         <v>634</v>
       </c>
       <c r="E150">
         <v>634</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>2</v>
       </c>
       <c r="B151" t="s">
-        <v>581</v>
+        <v>268</v>
       </c>
       <c r="C151" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D151">
         <v>137</v>
       </c>
       <c r="E151">
         <v>137</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>3</v>
       </c>
       <c r="B152" t="s">
-        <v>582</v>
+        <v>269</v>
       </c>
       <c r="C152" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D152">
         <v>45</v>
       </c>
       <c r="E152">
         <v>45</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>4</v>
       </c>
       <c r="B153" t="s">
-        <v>583</v>
+        <v>270</v>
       </c>
       <c r="C153" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D153">
         <v>90</v>
       </c>
       <c r="E153">
         <v>90</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>5</v>
       </c>
       <c r="B154" t="s">
-        <v>584</v>
+        <v>271</v>
       </c>
       <c r="C154" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D154">
         <v>20</v>
       </c>
       <c r="E154">
         <v>20</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>6</v>
       </c>
       <c r="B155" t="s">
-        <v>585</v>
+        <v>272</v>
       </c>
       <c r="C155" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D155">
         <v>37</v>
       </c>
       <c r="E155">
         <v>37</v>
       </c>
     </row>
     <row r="156"/>
     <row r="157">
       <c r="A157">
         <v>17</v>
       </c>
       <c r="B157" t="s">
-        <v>176</v>
+        <v>20</v>
       </c>
       <c r="C157" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D157">
         <v>4614</v>
       </c>
       <c r="E157">
         <v>4614</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B158" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C158" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D158">
         <v>519</v>
       </c>
       <c r="E158">
         <v>519</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>1</v>
       </c>
       <c r="B159" t="s">
-        <v>586</v>
+        <v>273</v>
       </c>
       <c r="C159" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D159">
         <v>2623</v>
       </c>
       <c r="E159">
         <v>2623</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>2</v>
       </c>
       <c r="B160" t="s">
-        <v>587</v>
+        <v>274</v>
       </c>
       <c r="C160" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D160">
         <v>1239</v>
       </c>
       <c r="E160">
         <v>1239</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>3</v>
       </c>
       <c r="B161" t="s">
-        <v>588</v>
+        <v>275</v>
       </c>
       <c r="C161" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D161">
         <v>32</v>
       </c>
       <c r="E161">
         <v>32</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>4</v>
       </c>
       <c r="B162" t="s">
-        <v>589</v>
+        <v>276</v>
       </c>
       <c r="C162" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D162">
         <v>69</v>
       </c>
       <c r="E162">
         <v>69</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>5</v>
       </c>
       <c r="B163" t="s">
-        <v>590</v>
+        <v>277</v>
       </c>
       <c r="C163" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D163">
         <v>45</v>
       </c>
       <c r="E163">
         <v>45</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>6</v>
       </c>
       <c r="B164" t="s">
-        <v>591</v>
+        <v>278</v>
       </c>
       <c r="C164" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D164">
         <v>25</v>
       </c>
       <c r="E164">
         <v>25</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>7</v>
       </c>
       <c r="B165" t="s">
-        <v>592</v>
+        <v>279</v>
       </c>
       <c r="C165" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D165">
         <v>26</v>
       </c>
       <c r="E165">
         <v>26</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>8</v>
       </c>
       <c r="B166" t="s">
-        <v>593</v>
+        <v>280</v>
       </c>
       <c r="C166" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D166">
         <v>36</v>
       </c>
       <c r="E166">
         <v>36</v>
       </c>
     </row>
     <row r="167"/>
     <row r="168">
       <c r="A168">
         <v>24</v>
       </c>
       <c r="B168" t="s">
-        <v>177</v>
+        <v>158</v>
       </c>
       <c r="C168" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D168">
         <v>407</v>
       </c>
       <c r="E168">
         <v>407</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B169" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C169" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D169">
         <v>228</v>
       </c>
       <c r="E169">
         <v>228</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>1</v>
       </c>
       <c r="B170" t="s">
-        <v>594</v>
+        <v>281</v>
       </c>
       <c r="C170" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D170">
         <v>179</v>
       </c>
       <c r="E170">
         <v>179</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>16</v>
+        <v>100</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>19</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C2" t="s">
-        <v>595</v>
+        <v>282</v>
       </c>
       <c r="D2" t="s">
-        <v>596</v>
+        <v>283</v>
       </c>
       <c r="E2" t="s">
-        <v>597</v>
+        <v>284</v>
       </c>
       <c r="F2" t="s">
-        <v>598</v>
+        <v>285</v>
       </c>
       <c r="G2">
-        <v>1391</v>
+        <v>1732</v>
       </c>
       <c r="H2">
-        <v>6353</v>
+        <v>30897</v>
       </c>
       <c r="I2">
-        <v>109920</v>
+        <v>74102</v>
       </c>
       <c r="J2">
-        <v>26115</v>
+        <v>8997</v>
       </c>
       <c r="K2">
-        <v>3482</v>
+        <v>1222</v>
       </c>
       <c r="L2">
-        <v>556</v>
+        <v>860</v>
       </c>
       <c r="M2">
-        <v>539</v>
+        <v>795</v>
       </c>
       <c r="N2">
-        <v>660</v>
+        <v>173</v>
       </c>
       <c r="O2">
-        <v>140</v>
+        <v>1354</v>
       </c>
       <c r="P2">
-        <v>3195</v>
+        <v>280</v>
       </c>
       <c r="Q2">
-        <v>725</v>
+        <v>3893</v>
       </c>
       <c r="R2">
-        <v>124</v>
+        <v>2269</v>
       </c>
       <c r="S2">
-        <v>153200</v>
+        <v>692</v>
+      </c>
+      <c r="T2">
+        <v>127266</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B3" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="G3">
-        <v>1391</v>
+        <v>1732</v>
       </c>
       <c r="H3">
-        <v>6353</v>
+        <v>30897</v>
       </c>
       <c r="I3">
-        <v>109920</v>
+        <v>74102</v>
       </c>
       <c r="J3">
-        <v>26115</v>
+        <v>8997</v>
       </c>
       <c r="K3">
-        <v>3482</v>
+        <v>1222</v>
       </c>
       <c r="L3">
-        <v>556</v>
+        <v>860</v>
       </c>
       <c r="M3">
-        <v>539</v>
+        <v>795</v>
       </c>
       <c r="N3">
-        <v>660</v>
+        <v>173</v>
       </c>
       <c r="O3">
-        <v>140</v>
+        <v>1354</v>
       </c>
       <c r="P3">
-        <v>3195</v>
+        <v>280</v>
       </c>
       <c r="Q3">
-        <v>725</v>
+        <v>3893</v>
       </c>
       <c r="R3">
-        <v>124</v>
+        <v>2269</v>
       </c>
       <c r="S3">
-        <v>153200</v>
+        <v>692</v>
+      </c>
+      <c r="T3">
+        <v>127266</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="E1" s="1" t="s">
         <v>28</v>
-      </c>
-[...1078 lines deleted...]
-        <v>26</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D2">
         <v>1732</v>
       </c>
       <c r="E2">
         <v>1732</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B3" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C3" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D3">
         <v>669</v>
       </c>
       <c r="E3">
         <v>669</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>32</v>
+        <v>286</v>
       </c>
       <c r="C4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D4">
         <v>721</v>
       </c>
       <c r="E4">
         <v>721</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>34</v>
+        <v>287</v>
       </c>
       <c r="C5" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D5">
         <v>296</v>
       </c>
       <c r="E5">
         <v>296</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>35</v>
+        <v>288</v>
       </c>
       <c r="C6" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D6">
         <v>46</v>
       </c>
       <c r="E6">
         <v>46</v>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8">
         <v>2</v>
       </c>
       <c r="B8" t="s">
         <v>7</v>
       </c>
       <c r="C8" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D8">
         <v>30897</v>
       </c>
       <c r="E8">
         <v>30897</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B9" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C9" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D9">
         <v>3392</v>
       </c>
       <c r="E9">
         <v>3392</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>36</v>
+        <v>289</v>
       </c>
       <c r="C10" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D10">
         <v>16042</v>
       </c>
       <c r="E10">
         <v>16042</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
-        <v>37</v>
+        <v>290</v>
       </c>
       <c r="C11" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D11">
         <v>10906</v>
       </c>
       <c r="E11">
         <v>10906</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>3</v>
       </c>
       <c r="B12" t="s">
-        <v>38</v>
+        <v>291</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D12">
         <v>557</v>
       </c>
       <c r="E12">
         <v>557</v>
       </c>
     </row>
     <row r="13"/>
     <row r="14">
       <c r="A14">
         <v>3</v>
       </c>
       <c r="B14" t="s">
         <v>8</v>
       </c>
       <c r="C14" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D14">
         <v>74102</v>
       </c>
       <c r="E14">
         <v>74102</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B15" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C15" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D15">
         <v>6005</v>
       </c>
       <c r="E15">
         <v>6005</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>39</v>
+        <v>292</v>
       </c>
       <c r="C16" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D16">
         <v>11600</v>
       </c>
       <c r="E16">
         <v>11600</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>40</v>
+        <v>293</v>
       </c>
       <c r="C17" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D17">
         <v>51760</v>
       </c>
       <c r="E17">
         <v>51760</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>3</v>
       </c>
       <c r="B18" t="s">
-        <v>41</v>
+        <v>294</v>
       </c>
       <c r="C18" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D18">
         <v>4737</v>
       </c>
       <c r="E18">
         <v>4737</v>
       </c>
     </row>
     <row r="19"/>
     <row r="20">
       <c r="A20">
         <v>4</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D20">
         <v>8997</v>
       </c>
       <c r="E20">
         <v>8997</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B21" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C21" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D21">
         <v>1439</v>
       </c>
       <c r="E21">
         <v>1439</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1</v>
       </c>
       <c r="B22" t="s">
-        <v>42</v>
+        <v>295</v>
       </c>
       <c r="C22" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D22">
         <v>4521</v>
       </c>
       <c r="E22">
         <v>4521</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2</v>
       </c>
       <c r="B23" t="s">
-        <v>43</v>
+        <v>296</v>
       </c>
       <c r="C23" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D23">
         <v>2740</v>
       </c>
       <c r="E23">
         <v>2740</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
-        <v>44</v>
+        <v>297</v>
       </c>
       <c r="C24" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D24">
         <v>297</v>
       </c>
       <c r="E24">
         <v>297</v>
       </c>
     </row>
     <row r="25"/>
     <row r="26">
       <c r="A26">
         <v>5</v>
       </c>
       <c r="B26" t="s">
         <v>10</v>
       </c>
       <c r="C26" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D26">
         <v>1222</v>
       </c>
       <c r="E26">
         <v>1222</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B27" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C27" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D27">
         <v>479</v>
       </c>
       <c r="E27">
         <v>479</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1</v>
       </c>
       <c r="B28" t="s">
-        <v>45</v>
+        <v>298</v>
       </c>
       <c r="C28" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D28">
         <v>385</v>
       </c>
       <c r="E28">
         <v>385</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>2</v>
       </c>
       <c r="B29" t="s">
-        <v>46</v>
+        <v>299</v>
       </c>
       <c r="C29" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D29">
         <v>284</v>
       </c>
       <c r="E29">
         <v>284</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>47</v>
+        <v>300</v>
       </c>
       <c r="C30" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D30">
         <v>74</v>
       </c>
       <c r="E30">
         <v>74</v>
       </c>
     </row>
     <row r="31"/>
     <row r="32">
       <c r="A32">
         <v>6</v>
       </c>
       <c r="B32" t="s">
         <v>11</v>
       </c>
       <c r="C32" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D32">
         <v>860</v>
       </c>
       <c r="E32">
         <v>860</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B33" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C33" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D33">
         <v>312</v>
       </c>
       <c r="E33">
         <v>312</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1</v>
       </c>
       <c r="B34" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="C34" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D34">
         <v>414</v>
       </c>
       <c r="E34">
         <v>414</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>2</v>
       </c>
       <c r="B35" t="s">
-        <v>49</v>
+        <v>302</v>
       </c>
       <c r="C35" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D35">
         <v>64</v>
       </c>
       <c r="E35">
         <v>64</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>3</v>
       </c>
       <c r="B36" t="s">
-        <v>50</v>
+        <v>303</v>
       </c>
       <c r="C36" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D36">
         <v>70</v>
       </c>
       <c r="E36">
         <v>70</v>
       </c>
     </row>
     <row r="37"/>
     <row r="38">
       <c r="A38">
         <v>7</v>
       </c>
       <c r="B38" t="s">
         <v>12</v>
       </c>
       <c r="C38" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D38">
         <v>795</v>
       </c>
       <c r="E38">
         <v>795</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B39" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C39" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D39">
         <v>223</v>
       </c>
       <c r="E39">
         <v>223</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>51</v>
+        <v>304</v>
       </c>
       <c r="C40" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D40">
         <v>324</v>
       </c>
       <c r="E40">
         <v>324</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>52</v>
+        <v>305</v>
       </c>
       <c r="C41" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D41">
         <v>180</v>
       </c>
       <c r="E41">
         <v>180</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>53</v>
+        <v>306</v>
       </c>
       <c r="C42" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D42">
         <v>68</v>
       </c>
       <c r="E42">
         <v>68</v>
       </c>
     </row>
     <row r="43"/>
     <row r="44">
       <c r="A44">
         <v>9</v>
       </c>
       <c r="B44" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C44" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D44">
         <v>173</v>
       </c>
       <c r="E44">
         <v>173</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B45" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C45" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D45">
         <v>114</v>
       </c>
       <c r="E45">
         <v>114</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>1</v>
       </c>
       <c r="B46" t="s">
-        <v>54</v>
+        <v>307</v>
       </c>
       <c r="C46" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D46">
         <v>59</v>
       </c>
       <c r="E46">
         <v>59</v>
       </c>
     </row>
     <row r="47"/>
     <row r="48">
       <c r="A48">
         <v>10</v>
       </c>
       <c r="B48" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D48">
         <v>1354</v>
       </c>
       <c r="E48">
         <v>1354</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B49" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C49" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D49">
         <v>363</v>
       </c>
       <c r="E49">
         <v>363</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>1</v>
       </c>
       <c r="B50" t="s">
-        <v>55</v>
+        <v>308</v>
       </c>
       <c r="C50" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D50">
         <v>716</v>
       </c>
       <c r="E50">
         <v>716</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>2</v>
       </c>
       <c r="B51" t="s">
-        <v>56</v>
+        <v>309</v>
       </c>
       <c r="C51" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D51">
         <v>177</v>
       </c>
       <c r="E51">
         <v>177</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>3</v>
       </c>
       <c r="B52" t="s">
-        <v>57</v>
+        <v>310</v>
       </c>
       <c r="C52" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D52">
         <v>98</v>
       </c>
       <c r="E52">
         <v>98</v>
       </c>
     </row>
     <row r="53"/>
     <row r="54">
       <c r="A54">
         <v>11</v>
       </c>
       <c r="B54" t="s">
-        <v>15</v>
+        <v>100</v>
       </c>
       <c r="C54" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D54">
         <v>280</v>
       </c>
       <c r="E54">
         <v>280</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B55" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C55" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D55">
         <v>71</v>
       </c>
       <c r="E55">
         <v>71</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1</v>
       </c>
       <c r="B56" t="s">
-        <v>58</v>
+        <v>311</v>
       </c>
       <c r="C56" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D56">
         <v>128</v>
       </c>
       <c r="E56">
         <v>128</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>2</v>
       </c>
       <c r="B57" t="s">
-        <v>59</v>
+        <v>312</v>
       </c>
       <c r="C57" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D57">
         <v>81</v>
       </c>
       <c r="E57">
         <v>81</v>
       </c>
     </row>
     <row r="58"/>
     <row r="59">
       <c r="A59">
         <v>14</v>
       </c>
       <c r="B59" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C59" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D59">
         <v>3893</v>
       </c>
       <c r="E59">
         <v>3893</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B60" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C60" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D60">
         <v>472</v>
       </c>
       <c r="E60">
         <v>472</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>1</v>
       </c>
       <c r="B61" t="s">
-        <v>60</v>
+        <v>313</v>
       </c>
       <c r="C61" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D61">
         <v>3235</v>
       </c>
       <c r="E61">
         <v>3235</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>2</v>
       </c>
       <c r="B62" t="s">
-        <v>61</v>
+        <v>314</v>
       </c>
       <c r="C62" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D62">
         <v>186</v>
       </c>
       <c r="E62">
         <v>186</v>
       </c>
     </row>
     <row r="63"/>
     <row r="64">
       <c r="A64">
         <v>15</v>
       </c>
       <c r="B64" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C64" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D64">
         <v>2269</v>
       </c>
       <c r="E64">
         <v>2269</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B65" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C65" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D65">
         <v>675</v>
       </c>
       <c r="E65">
         <v>675</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>1</v>
       </c>
       <c r="B66" t="s">
-        <v>62</v>
+        <v>315</v>
       </c>
       <c r="C66" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D66">
         <v>1320</v>
       </c>
       <c r="E66">
         <v>1320</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>2</v>
       </c>
       <c r="B67" t="s">
-        <v>63</v>
+        <v>316</v>
       </c>
       <c r="C67" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D67">
         <v>169</v>
       </c>
       <c r="E67">
         <v>169</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>3</v>
       </c>
       <c r="B68" t="s">
-        <v>64</v>
+        <v>317</v>
       </c>
       <c r="C68" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D68">
         <v>105</v>
       </c>
       <c r="E68">
         <v>105</v>
       </c>
     </row>
     <row r="69"/>
     <row r="70">
       <c r="A70">
         <v>16</v>
       </c>
       <c r="B70" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C70" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D70">
         <v>692</v>
       </c>
       <c r="E70">
         <v>692</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B71" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C71" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D71">
         <v>206</v>
       </c>
       <c r="E71">
         <v>206</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>1</v>
       </c>
       <c r="B72" t="s">
-        <v>65</v>
+        <v>318</v>
       </c>
       <c r="C72" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D72">
         <v>258</v>
       </c>
       <c r="E72">
         <v>258</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>2</v>
       </c>
       <c r="B73" t="s">
-        <v>66</v>
+        <v>319</v>
       </c>
       <c r="C73" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D73">
         <v>98</v>
       </c>
       <c r="E73">
         <v>98</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>3</v>
       </c>
       <c r="B74" t="s">
-        <v>67</v>
+        <v>320</v>
       </c>
       <c r="C74" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D74">
         <v>130</v>
       </c>
       <c r="E74">
         <v>130</v>
-      </c>
-[...4458 lines deleted...]
-        <v>143</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>