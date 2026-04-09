--- v0 (2026-02-07)
+++ v1 (2026-04-09)
@@ -28,72 +28,72 @@
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="BANTEN 6 - Partai" sheetId="2" r:id="rId4"/>
     <sheet name="BANTEN 6 - Caleg" sheetId="3" r:id="rId6"/>
-    <sheet name="BANTEN 8 - Partai" sheetId="4" r:id="rId7"/>
-[...16 lines deleted...]
-    <sheet name="BANTEN 1 - Caleg" sheetId="21" r:id="rId24"/>
+    <sheet name="BANTEN 7 - Partai" sheetId="4" r:id="rId7"/>
+    <sheet name="BANTEN 7 - Caleg" sheetId="5" r:id="rId8"/>
+    <sheet name="BANTEN 8 - Partai" sheetId="6" r:id="rId9"/>
+    <sheet name="BANTEN 8 - Caleg" sheetId="7" r:id="rId10"/>
+    <sheet name="BANTEN 9 - Partai" sheetId="8" r:id="rId11"/>
+    <sheet name="BANTEN 9 - Caleg" sheetId="9" r:id="rId12"/>
+    <sheet name="BANTEN 1 - Partai" sheetId="10" r:id="rId13"/>
+    <sheet name="BANTEN 1 - Caleg" sheetId="11" r:id="rId14"/>
+    <sheet name="BANTEN 10 - Partai" sheetId="12" r:id="rId15"/>
+    <sheet name="BANTEN 10 - Caleg" sheetId="13" r:id="rId16"/>
+    <sheet name="BANTEN 11 - Partai" sheetId="14" r:id="rId17"/>
+    <sheet name="BANTEN 11 - Caleg" sheetId="15" r:id="rId18"/>
+    <sheet name="BANTEN 2 - Partai" sheetId="16" r:id="rId19"/>
+    <sheet name="BANTEN 2 - Caleg" sheetId="17" r:id="rId20"/>
+    <sheet name="BANTEN 4 - Partai" sheetId="18" r:id="rId21"/>
+    <sheet name="BANTEN 4 - Caleg" sheetId="19" r:id="rId22"/>
+    <sheet name="BANTEN 5 - Partai" sheetId="20" r:id="rId23"/>
+    <sheet name="BANTEN 5 - Caleg" sheetId="21" r:id="rId24"/>
     <sheet name="BANTEN 12 - Partai" sheetId="22" r:id="rId25"/>
     <sheet name="BANTEN 12 - Caleg" sheetId="23" r:id="rId26"/>
-    <sheet name="BANTEN 4 - Partai" sheetId="24" r:id="rId27"/>
-    <sheet name="BANTEN 4 - Caleg" sheetId="25" r:id="rId28"/>
+    <sheet name="BANTEN 3 - Partai" sheetId="24" r:id="rId27"/>
+    <sheet name="BANTEN 3 - Caleg" sheetId="25" r:id="rId28"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1398" uniqueCount="1398">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PROVINSI</t>
   </si>
   <si>
     <t>KODE DAPIL</t>
   </si>
   <si>
     <t>DAPIL</t>
   </si>
   <si>
     <t>KODE KABUPATEN</t>
   </si>
   <si>
     <t>KABUPATEN/KOTA</t>
   </si>
@@ -478,62 +478,440 @@
   <si>
     <t>AAN SUBHAN</t>
   </si>
   <si>
     <t>MOH. IHSAN</t>
   </si>
   <si>
     <t>AGUNG WAHYUDI, S.H.</t>
   </si>
   <si>
     <t>DIDIK SETYO WINARNO, S.H.</t>
   </si>
   <si>
     <t>SULASTRI, S.Pd.</t>
   </si>
   <si>
     <t>ARIS MUNANDAR RAHMATULLAH, S.T., M.T.</t>
   </si>
   <si>
     <t>Hj. NURUL QOMARIAH</t>
   </si>
   <si>
     <t>PKN</t>
   </si>
   <si>
+    <t>360007</t>
+  </si>
+  <si>
+    <t>BANTEN 7</t>
+  </si>
+  <si>
+    <t>3671</t>
+  </si>
+  <si>
+    <t>KOTA TANGERANG</t>
+  </si>
+  <si>
+    <t>AHMAD FUADY</t>
+  </si>
+  <si>
+    <t>BAEHAQI, S.Ag., M.A.</t>
+  </si>
+  <si>
+    <t>THRESSA SARI BETTIS, S.Sos.</t>
+  </si>
+  <si>
+    <t>LILI HARLILI</t>
+  </si>
+  <si>
+    <t>AGUS SALIM</t>
+  </si>
+  <si>
+    <t>SHOIMAH ISMANSYAH</t>
+  </si>
+  <si>
+    <t>AGUNG CATUR WAHYUDI</t>
+  </si>
+  <si>
+    <t>DIDI DIMYATI</t>
+  </si>
+  <si>
+    <t>ELITA SURYANINGSIH</t>
+  </si>
+  <si>
+    <t>MUHAMMAD NIZAR</t>
+  </si>
+  <si>
+    <t>RIRIN RIANA</t>
+  </si>
+  <si>
+    <t>H. AGUNG WINARTO, S.H.</t>
+  </si>
+  <si>
+    <t>KING HENDRO ARIFIN PASARIBU, S.Sos., M.H.</t>
+  </si>
+  <si>
+    <t>SITI NUR ANNISAA BELLADINA</t>
+  </si>
+  <si>
+    <t>QURROTA A'YUNI</t>
+  </si>
+  <si>
+    <t>M. HARIS SUPRATMAN</t>
+  </si>
+  <si>
+    <t>FEBY PURNAMA SARI</t>
+  </si>
+  <si>
+    <t>NANANG SUPRIANI</t>
+  </si>
+  <si>
+    <t>SUPARMI, S.T.</t>
+  </si>
+  <si>
+    <t>HENDRY ZEIN, S.IP., M.IP.</t>
+  </si>
+  <si>
+    <t>SUGIANTO, S.IP.</t>
+  </si>
+  <si>
+    <t>IYAN SETIAWAN, S.Pd.</t>
+  </si>
+  <si>
+    <t>H. JAJULI, S.H.</t>
+  </si>
+  <si>
+    <t>NURAYA</t>
+  </si>
+  <si>
+    <t>THOMAS SUGIARTO, S.E.</t>
+  </si>
+  <si>
+    <t>UKON FURKON SUKANDA, S.IKom., M.IKom.</t>
+  </si>
+  <si>
+    <t>MULIANI MENDROFA, S.M.</t>
+  </si>
+  <si>
+    <t>H. KUSWARSA, S.Sos.</t>
+  </si>
+  <si>
+    <t>M. HALIM LATUCONSINA, S.H.</t>
+  </si>
+  <si>
+    <t>OKE SRI LESTARI, S.Sos.</t>
+  </si>
+  <si>
+    <t>SUHARDI, S.H.</t>
+  </si>
+  <si>
+    <t>H. MULYADI, S.H.</t>
+  </si>
+  <si>
+    <t>WIWIK VIATININGSIH, M.A.R.S.</t>
+  </si>
+  <si>
+    <t>SELVI HANDAYANI</t>
+  </si>
+  <si>
+    <t>AGUS AJJAVA, S.Kom.</t>
+  </si>
+  <si>
+    <t>HERRY RUMAWATINE, S.H., M.A.P.</t>
+  </si>
+  <si>
+    <t>H. ABDUL ROJI, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>FEBRY YOLANDA PUTRI</t>
+  </si>
+  <si>
+    <t>ADI NURHASAN, S.T.</t>
+  </si>
+  <si>
+    <t>IWAN KARTIWA</t>
+  </si>
+  <si>
+    <t>H. ERIK SOEHONO, S.T., M.M.</t>
+  </si>
+  <si>
+    <t>SITI NURHALIJAH</t>
+  </si>
+  <si>
+    <t>EDY MUCHDI</t>
+  </si>
+  <si>
+    <t>MEIZI CHANDRA</t>
+  </si>
+  <si>
+    <t>RANNY DAWAHYU</t>
+  </si>
+  <si>
+    <t>TUKIMIN</t>
+  </si>
+  <si>
+    <t>AFIF JOHAN, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>Eva Lestari, A.Md.Keb.</t>
+  </si>
+  <si>
+    <t>Siswo Sujarno</t>
+  </si>
+  <si>
+    <t>Mei</t>
+  </si>
+  <si>
+    <t>H. ABU BAKAR H. YASIN, S.Pd., S.H., M.H.</t>
+  </si>
+  <si>
+    <t>HEPRIYADI ZAICILY, S.T., M.M.</t>
+  </si>
+  <si>
+    <t>ANDIEN SEFTY WULANDARI</t>
+  </si>
+  <si>
+    <t>DENY SUDRAJAT, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>AKHMAD DINAYAT ILYAS</t>
+  </si>
+  <si>
+    <t>ALFI</t>
+  </si>
+  <si>
+    <t>TENGKU IWAN J. P, S.T.</t>
+  </si>
+  <si>
+    <t>LILIS SUHARAH, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>SAEROJI, S.Pd.I., M.M.</t>
+  </si>
+  <si>
+    <t>DIO CHANDRA SEFA KURNIADJI</t>
+  </si>
+  <si>
+    <t>dr. Gr. ERIT FITRY BRITANIATI</t>
+  </si>
+  <si>
+    <t>BAYU PRIYANTO, S.E.</t>
+  </si>
+  <si>
+    <t>DEWI SETIARINI, S.Pd.</t>
+  </si>
+  <si>
+    <t>UBAIDILLAH ZAHARI</t>
+  </si>
+  <si>
+    <t>MAHFUDZ SHOLAHUDIN</t>
+  </si>
+  <si>
+    <t>SELA NURHAYATI</t>
+  </si>
+  <si>
+    <t>IMANUEL RAWAYAN, S.Th., M.Div.</t>
+  </si>
+  <si>
+    <t>EDDY MURSALIM, S.E.</t>
+  </si>
+  <si>
+    <t>MASDARSANI</t>
+  </si>
+  <si>
+    <t>SUKARTINAH</t>
+  </si>
+  <si>
+    <t>YAYAN HERYANTO, S.E.</t>
+  </si>
+  <si>
+    <t>BADRUL FAHMI, S.E.</t>
+  </si>
+  <si>
+    <t>SULHIYAH</t>
+  </si>
+  <si>
+    <t>YUS FAISAL</t>
+  </si>
+  <si>
+    <t>FADEL ISLAMI RAKHMAT, S.E.</t>
+  </si>
+  <si>
+    <t>Ns. ELANG WIBISANA, M.Kep.</t>
+  </si>
+  <si>
+    <t>AGNES NINIK PALUPI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD RASYID RIDHO</t>
+  </si>
+  <si>
+    <t>ABDUL WADUD</t>
+  </si>
+  <si>
+    <t>SITI SUHAEMI</t>
+  </si>
+  <si>
+    <t>HUSNUDIN</t>
+  </si>
+  <si>
+    <t>CINDY NOVIANTY</t>
+  </si>
+  <si>
+    <t>ARI FITRIANTI</t>
+  </si>
+  <si>
+    <t>OMISAH</t>
+  </si>
+  <si>
+    <t>ASEP HIDAYAT</t>
+  </si>
+  <si>
+    <t>DUDUS DUSTIRAWAN</t>
+  </si>
+  <si>
+    <t>DIANA FITRI</t>
+  </si>
+  <si>
+    <t>ARIF RAHMAN HAKIM</t>
+  </si>
+  <si>
+    <t>ABDUL GOFAR</t>
+  </si>
+  <si>
+    <t>KURNIA INDAH SARI</t>
+  </si>
+  <si>
+    <t>CHAIRUL ANWAR SUKMA</t>
+  </si>
+  <si>
+    <t>TAMBA TUAH PURBA, S.H., M.Si.</t>
+  </si>
+  <si>
+    <t>FINA MERDEKAWATI</t>
+  </si>
+  <si>
+    <t>IRWAN ACEP WIJAYA TJEE</t>
+  </si>
+  <si>
+    <t>NAPISAH</t>
+  </si>
+  <si>
+    <t>ANASTASIUS JACKSON M. SITANGGANG</t>
+  </si>
+  <si>
+    <t>BUDIANSYAH, S.H., S.E., M.H.</t>
+  </si>
+  <si>
+    <t>Apt. WINDA ANNISANINGTIAS, S.Farm., M.M.</t>
+  </si>
+  <si>
+    <t>ENDRA TRI ATMOKO, S.Tr.Rad.</t>
+  </si>
+  <si>
+    <t>UDAYA PRADNYAWIDURA HALIM</t>
+  </si>
+  <si>
+    <t>LAURA NATALIA SINAGA, S.H.</t>
+  </si>
+  <si>
+    <t>HENDI FIRMANSYAH, S.M.</t>
+  </si>
+  <si>
+    <t>JULIA MIHARDJA</t>
+  </si>
+  <si>
+    <t>NUR IRIANI</t>
+  </si>
+  <si>
+    <t>PHILIPUS KARAMOY</t>
+  </si>
+  <si>
+    <t>SITI FAZILAH KHAIRUNNISA</t>
+  </si>
+  <si>
+    <t>USMAN MUHAMMAD</t>
+  </si>
+  <si>
+    <t>EKO SUSANTO</t>
+  </si>
+  <si>
+    <t>AMALIA RIZKA PUTRI</t>
+  </si>
+  <si>
+    <t>ENO SUSENO</t>
+  </si>
+  <si>
+    <t>FERRYANSYAH</t>
+  </si>
+  <si>
+    <t>WAN MUHAMMAD ILHAM, S.A.P.</t>
+  </si>
+  <si>
+    <t>H. MADSANI MACHMUD, S.H., S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>ADAWIYAH</t>
+  </si>
+  <si>
+    <t>ABDURAHMAN, S.Kom.I.</t>
+  </si>
+  <si>
+    <t>AGUS KURNIA</t>
+  </si>
+  <si>
+    <t>RIHANA, S.Sos.</t>
+  </si>
+  <si>
+    <t>ZAENAL ARIFIN</t>
+  </si>
+  <si>
+    <t>HAMIDAH, S.Pd.</t>
+  </si>
+  <si>
+    <t>KOMISAH, S.E.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. SHIDDIQ WALUYO, M.T.</t>
+  </si>
+  <si>
+    <t>Dr. ISMAYUDIN YULIYZAR, M.M.</t>
+  </si>
+  <si>
+    <t>ROSIDAWATY</t>
+  </si>
+  <si>
+    <t>AHMAD SOBIRIN</t>
+  </si>
+  <si>
     <t>360008</t>
   </si>
   <si>
     <t>BANTEN 8</t>
   </si>
   <si>
-    <t>3671</t>
-[...4 lines deleted...]
-  <si>
     <t>H. SYAHRONI, S.Pd.</t>
   </si>
   <si>
     <t>TB. ADAM MA`RIFAT, M.I.P.</t>
   </si>
   <si>
     <t>HEPI MAULANA SAKTI, S.Sos.</t>
   </si>
   <si>
     <t>MARSUDI, M.Kom.</t>
   </si>
   <si>
     <t>WANDA RETNO ASIH</t>
   </si>
   <si>
     <t>IKLIL MAWLA</t>
   </si>
   <si>
     <t>MUHAMAD JUPRI</t>
   </si>
   <si>
     <t>ANDRA SONI, S.M.</t>
   </si>
   <si>
     <t>SUHARNO, S.E., M.M.</t>
@@ -763,50 +1141,803 @@
   <si>
     <t>DEWI MURTASIAH, S.Si.</t>
   </si>
   <si>
     <t>ANISA AJENG KUSUMAWATI</t>
   </si>
   <si>
     <t>dr. SAPTO WIDODO, SpOG.</t>
   </si>
   <si>
     <t>FACHRI</t>
   </si>
   <si>
     <t>CUT LINDAWATI ALI</t>
   </si>
   <si>
     <t>Drs. H. ZULKARNAEN, M.A.P.</t>
   </si>
   <si>
     <t>RITA KHAIRANI, S.Sos.</t>
   </si>
   <si>
     <t>SITI MAEMUNAH, S.Pd.</t>
   </si>
   <si>
+    <t>360009</t>
+  </si>
+  <si>
+    <t>BANTEN 9</t>
+  </si>
+  <si>
+    <t>3674</t>
+  </si>
+  <si>
+    <t>KOTA TANGERANG SELATAN</t>
+  </si>
+  <si>
+    <t>Dr. M. ALY TAUFIQ</t>
+  </si>
+  <si>
+    <t>ROBI AMIN, S.Pd.</t>
+  </si>
+  <si>
+    <t>MARPUAH</t>
+  </si>
+  <si>
+    <t>SYARIF HIDAYAT, S.Ag.</t>
+  </si>
+  <si>
+    <t>AGUS SULISTIYONO</t>
+  </si>
+  <si>
+    <t>LILI ERAWATI</t>
+  </si>
+  <si>
+    <t>M. YUSA ANDRIANSYAH</t>
+  </si>
+  <si>
+    <t>BOY LAHMUDDIN</t>
+  </si>
+  <si>
+    <t>ANNISA ANDARI</t>
+  </si>
+  <si>
+    <t>MAULANA SAPUTRO</t>
+  </si>
+  <si>
+    <t>PANJI MANDALA</t>
+  </si>
+  <si>
+    <t>YUDI BUDI WIBOWO</t>
+  </si>
+  <si>
+    <t>ZAID ELHABIB, S.T., M.M.</t>
+  </si>
+  <si>
+    <t>HADIJAH MASPIA ANWAR</t>
+  </si>
+  <si>
+    <t>DWI SEPPI MIARIANTI</t>
+  </si>
+  <si>
+    <t>SYAIFIN</t>
+  </si>
+  <si>
+    <t>YOHANA NILASARI ANTHONIE</t>
+  </si>
+  <si>
+    <t>ANGGIE BRAHMANA</t>
+  </si>
+  <si>
+    <t>WINI RAHMAWATI</t>
+  </si>
+  <si>
+    <t>DENI YULIANDI</t>
+  </si>
+  <si>
+    <t>PUTRI HERLYANTI</t>
+  </si>
+  <si>
+    <t>PANCA KARTINI</t>
+  </si>
+  <si>
+    <t>IWAN RAHAYU</t>
+  </si>
+  <si>
+    <t>Hj. ANITA INDAH WATI, S.E.</t>
+  </si>
+  <si>
+    <t>TOHA</t>
+  </si>
+  <si>
+    <t>VERLITA EVELYN RAIMOND, M.I.Kom.</t>
+  </si>
+  <si>
+    <t>FERRY AGUS SIANIPAR, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>Dr. AGUS SALIM, S.H., S.E., M.H.</t>
+  </si>
+  <si>
+    <t>dr. STEVEN P.B SIMANUNGKALIT</t>
+  </si>
+  <si>
+    <t>MADELYN ISABELLE ALMIRA AHMAD</t>
+  </si>
+  <si>
+    <t>IKA SUPRIATIN, S.E.</t>
+  </si>
+  <si>
+    <t>M ALIF SYAFRUDIN HARAHAP</t>
+  </si>
+  <si>
+    <t>ANNA</t>
+  </si>
+  <si>
+    <t>ANANDA TRIANH SALICHAN, S.H.</t>
+  </si>
+  <si>
+    <t>Drs. H. SYIHABUDDIN HASYIM, S.H., M.E., M.Si.</t>
+  </si>
+  <si>
+    <t>RYAN FITRIYANTI YULITA, S.Kom., M.H.</t>
+  </si>
+  <si>
+    <t>Drs. H. DUDUNG E. DIREDJA, M.Si.</t>
+  </si>
+  <si>
+    <t>Hj. MARISI NIRMALA S, S.E.</t>
+  </si>
+  <si>
+    <t>THARMIZI, S.E.</t>
+  </si>
+  <si>
+    <t>ISMAIL MAHULAUW, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>H. KOMAR, S.H.</t>
+  </si>
+  <si>
+    <t>Ir. VIYOSHI A. FEBRIANTO</t>
+  </si>
+  <si>
+    <t>NOVIA EKA PUTRI</t>
+  </si>
+  <si>
+    <t>YARDIN ZULKARNAIN</t>
+  </si>
+  <si>
+    <t>AGUS MAULANA, S.Ag.</t>
+  </si>
+  <si>
+    <t>Hj. SAMRA TUTI, S.K.M., M.M.</t>
+  </si>
+  <si>
+    <t>NAVIANI, S.E.</t>
+  </si>
+  <si>
+    <t>HADI ZAKARIA, S.Kom., M.Kom., M.M.</t>
+  </si>
+  <si>
+    <t>Hj. PUSPARINI, S.Ag., M.Pd.</t>
+  </si>
+  <si>
+    <t>SAHALA JULIAN DAMANIK, S.H.</t>
+  </si>
+  <si>
+    <t>YUDIE MOHAMAD MANAN, B.Sc., M.B.A.</t>
+  </si>
+  <si>
+    <t>FARHA DIBA</t>
+  </si>
+  <si>
+    <t>NASRULLOH, S.H., C.L.A.</t>
+  </si>
+  <si>
+    <t>ROYKE DONALD HUTASOIT, S.Pd.</t>
+  </si>
+  <si>
+    <t>A. H. YANSEN TAMBUNAN</t>
+  </si>
+  <si>
+    <t>KHAIRUL BAKHRI, S.T., M.M.</t>
+  </si>
+  <si>
+    <t>SITI FAJARIAH</t>
+  </si>
+  <si>
+    <t>JUNAIDI, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>DEDI SUTENDI</t>
+  </si>
+  <si>
+    <t>INE KURNIAWATI</t>
+  </si>
+  <si>
+    <t>FAHREZA HARYANTO</t>
+  </si>
+  <si>
+    <t>Dr. H. BUDI PRAJOGO, S.E., M.Ak.</t>
+  </si>
+  <si>
+    <t>H. RUHAMABEN</t>
+  </si>
+  <si>
+    <t>A. CUT MUTHIA AHMAD M., S.A.P.</t>
+  </si>
+  <si>
+    <t>SRI LINTANG ROSI ARYANI, S.Psi.</t>
+  </si>
+  <si>
+    <t>Dr. HERRY AGUNG PRABOWO, S.T., M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. FIRDAUS, M.B.A.</t>
+  </si>
+  <si>
+    <t>KINGKIN ANIDA</t>
+  </si>
+  <si>
+    <t>H. SUWARTO, S.Sos., M.H.</t>
+  </si>
+  <si>
+    <t>YADI SUHENDAR</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ABDUL AZIZ, A.Md. Kes</t>
+  </si>
+  <si>
+    <t>NANI JURIAWATI</t>
+  </si>
+  <si>
+    <t>ENDI S</t>
+  </si>
+  <si>
+    <t>PRAMITA SANDHI SAID, S.H.</t>
+  </si>
+  <si>
+    <t>H. NASRUDDIN, S.H.</t>
+  </si>
+  <si>
+    <t>H. JOKO SUNGKONO, S.H., M.A.</t>
+  </si>
+  <si>
+    <t>INDAH WULANSARI</t>
+  </si>
+  <si>
+    <t>ABDUL MALIK, S.E.</t>
+  </si>
+  <si>
+    <t>DEDI ATMA WIJAYA</t>
+  </si>
+  <si>
+    <t>Dra. ENDANG SUGIARTI, S.Pd.</t>
+  </si>
+  <si>
+    <t>OGY FIRMANSYAH</t>
+  </si>
+  <si>
+    <t>WAHYU HIDAYAT</t>
+  </si>
+  <si>
+    <t>LAILIANI, S.H.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD RAMDAN</t>
+  </si>
+  <si>
+    <t>NURDIANA</t>
+  </si>
+  <si>
+    <t>NANI</t>
+  </si>
+  <si>
+    <t>TAUFIK</t>
+  </si>
+  <si>
+    <t>ASROPI SETIAWAN, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>HAZUARLI, M.A.</t>
+  </si>
+  <si>
+    <t>DELIMA INDAH PERMATA SARI</t>
+  </si>
+  <si>
+    <t>HAMDAN HUTASUHUT</t>
+  </si>
+  <si>
+    <t>ITA MIFTAH</t>
+  </si>
+  <si>
+    <t>NURMAILINDA</t>
+  </si>
+  <si>
+    <t>ABU BAKAR J LAMATAPO</t>
+  </si>
+  <si>
+    <t>SAMLANIH</t>
+  </si>
+  <si>
+    <t>WIDYA PUSPITA</t>
+  </si>
+  <si>
+    <t>WAWAN PRASETYO</t>
+  </si>
+  <si>
+    <t>MAYA KUSUMA NINGRUM</t>
+  </si>
+  <si>
+    <t>M. YOPI RIANDA</t>
+  </si>
+  <si>
+    <t>SITI WULAN SARI</t>
+  </si>
+  <si>
+    <t>H. ROMMY ADHIE SANTOSO, S.E, M.Si.</t>
+  </si>
+  <si>
+    <t>CIPTA PANCA LAKSANA</t>
+  </si>
+  <si>
+    <t>SHERISADA MANAF RICHARDSON</t>
+  </si>
+  <si>
+    <t>HERY SUMARDI</t>
+  </si>
+  <si>
+    <t>Ir. SONNY INDRA DJAJA, M.M.</t>
+  </si>
+  <si>
+    <t>SALMA FARADILLA</t>
+  </si>
+  <si>
+    <t>PARULIAN NAIBAHO, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>RESTY SETIA NINGROOM</t>
+  </si>
+  <si>
+    <t>ABY FAUZI</t>
+  </si>
+  <si>
+    <t>MARINA SHARON</t>
+  </si>
+  <si>
+    <t>EDO HERNANDA</t>
+  </si>
+  <si>
+    <t>MUHAMMAD HAFIZ ARDIANTO</t>
+  </si>
+  <si>
+    <t>MARETTA DIAN ARTHANTI, S.Psi.</t>
+  </si>
+  <si>
+    <t>ARFAN</t>
+  </si>
+  <si>
+    <t>BOEDHI SURJONO, S.E, M.M.</t>
+  </si>
+  <si>
+    <t>RESTITUTA MEISA RATNAWATI</t>
+  </si>
+  <si>
+    <t>JON FITER HUTAPEA, S.E.</t>
+  </si>
+  <si>
+    <t>EDWIN, S.H.</t>
+  </si>
+  <si>
+    <t>AHMAD RIZA FIKRI</t>
+  </si>
+  <si>
+    <t>SITI ANIA</t>
+  </si>
+  <si>
+    <t>FREDDY MELMAMBESSY</t>
+  </si>
+  <si>
+    <t>MUHAMMAD SAID, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>RATU DEWI NABILLA FATMA SENTIKA</t>
+  </si>
+  <si>
+    <t>dr. YANDRA DONI</t>
+  </si>
+  <si>
+    <t>ARDINATA, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>ENDI BASRUL C.</t>
+  </si>
+  <si>
+    <t>RITHA R.G. TAROREH</t>
+  </si>
+  <si>
+    <t>Ir. BUDY TJOANDA</t>
+  </si>
+  <si>
+    <t>MAYA HABSARI</t>
+  </si>
+  <si>
+    <t>WAHYU MAULANA</t>
+  </si>
+  <si>
+    <t>R. DANDY HERLANDY</t>
+  </si>
+  <si>
+    <t>INDAH NURAFIYAH</t>
+  </si>
+  <si>
+    <t>SUPARMAN ARITONANG</t>
+  </si>
+  <si>
+    <t>H. ZAINUL MUDJAHIDIN</t>
+  </si>
+  <si>
+    <t>MARYONO, S.T.</t>
+  </si>
+  <si>
+    <t>Hj. ASTARIATI, M.M.</t>
+  </si>
+  <si>
+    <t>H. SURYADI NIAN SAUN, S.Sos.</t>
+  </si>
+  <si>
+    <t>SUKIRMAN, S.E.</t>
+  </si>
+  <si>
+    <t>NI'MATUS SA'ADAH, S.Pd.</t>
+  </si>
+  <si>
+    <t>MAMAN RUKMANA TOHA</t>
+  </si>
+  <si>
+    <t>RIDA WULAN SUCI, S.M.</t>
+  </si>
+  <si>
+    <t>RUSMIN NURYADIN, S.Kom.</t>
+  </si>
+  <si>
+    <t>AHMAD HIMAWAN, S.Ag., M.A.</t>
+  </si>
+  <si>
+    <t>MUS MULYADI</t>
+  </si>
+  <si>
+    <t>Ir. H. EDIYANSYAH RAHMAN</t>
+  </si>
+  <si>
+    <t>DEDI SUTEJA, S.H, M.H.</t>
+  </si>
+  <si>
+    <t>WIDYA WIYATI</t>
+  </si>
+  <si>
+    <t>M. GANA MAHENDRA</t>
+  </si>
+  <si>
+    <t>H. ABDUS SOMAD, S,Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>NOVITA ELIZA YULIANA, S.Sos., M.Pd.</t>
+  </si>
+  <si>
+    <t>ADE SYAM TJACHJADI, S.E.</t>
+  </si>
+  <si>
+    <t>MOHAMAD SOBARI, M.M.</t>
+  </si>
+  <si>
+    <t>ERLITA KURNIAWATY, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>Drs. H. ALI FAHMI</t>
+  </si>
+  <si>
+    <t>Drs. H. ILHAMSYAH LUBIS, S.H, M.H</t>
+  </si>
+  <si>
+    <t>360001</t>
+  </si>
+  <si>
+    <t>BANTEN 1</t>
+  </si>
+  <si>
+    <t>3673</t>
+  </si>
+  <si>
+    <t>KOTA SERANG</t>
+  </si>
+  <si>
+    <t>HASAN WAHYUDI, S.Th.I.</t>
+  </si>
+  <si>
+    <t>Drs. INU AMINUDIN</t>
+  </si>
+  <si>
+    <t>EHA JULAEHA</t>
+  </si>
+  <si>
+    <t>H. AHMAD DARAJAT, S.K.M., S.Kep., M.K.M.</t>
+  </si>
+  <si>
+    <t>AULIA PUTRI SYARIFAH</t>
+  </si>
+  <si>
+    <t>TB. ANTON MASTURI</t>
+  </si>
+  <si>
+    <t>STANDIUS BARA PRIMA LUMBAA, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>ENCOP SOPIA, S.Ag., M.A.</t>
+  </si>
+  <si>
+    <t>IPIYANTO, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD THORIQ</t>
+  </si>
+  <si>
+    <t>MAMAN, S.Kom.</t>
+  </si>
+  <si>
+    <t>EMALIA</t>
+  </si>
+  <si>
+    <t>H. ASEP RAHMATULLOH, S.T., M.M.</t>
+  </si>
+  <si>
+    <t>MOCHAMAD NASIR, M.IKom.</t>
+  </si>
+  <si>
+    <t>EVA MASTRIYANI, S.E.</t>
+  </si>
+  <si>
+    <t>CHRISTIAN</t>
+  </si>
+  <si>
+    <t>NIA PURNAMA SARI, S.Pd.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD GURUH SUKMA KELANA</t>
+  </si>
+  <si>
+    <t>TEGUH ISTAAL, S.Kom.</t>
+  </si>
+  <si>
+    <t>H. NAMIN, S.H.</t>
+  </si>
+  <si>
+    <t>RATU INTAN MEILIAHANA, S.A.P.</t>
+  </si>
+  <si>
+    <t>MANDALIKA, S.Pd.</t>
+  </si>
+  <si>
+    <t>ARDY MARCIANO, S.E.</t>
+  </si>
+  <si>
+    <t>FENNY MUTIARA</t>
+  </si>
+  <si>
+    <t>H. KHAERONI, S.Sos.</t>
+  </si>
+  <si>
+    <t>H. A'ENG HAERUDIN</t>
+  </si>
+  <si>
+    <t>KOMBES POL (P).  Hj. DJASMARNI, S.E.</t>
+  </si>
+  <si>
+    <t>H. ASEP ABDULLAH BUSRO, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>H. AYIP NAJIB DUCE</t>
+  </si>
+  <si>
+    <t>SAPUROH, A.Md.Keb.</t>
+  </si>
+  <si>
+    <t>IMAM BAIHAQI, S.T.</t>
+  </si>
+  <si>
+    <t>Tommy Haytamy</t>
+  </si>
+  <si>
+    <t>RITA AFRIANI</t>
+  </si>
+  <si>
+    <t>AMIR SUNNUN LUBIS, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>dr. FITRI AULIA</t>
+  </si>
+  <si>
+    <t>EI NURUL KHOTIMAH</t>
+  </si>
+  <si>
+    <t>H. JUHENI MOHAMAD ROIS, M.Pd.</t>
+  </si>
+  <si>
+    <t>SAMSUL MA'ARIF, S.Ag., M.Pd.</t>
+  </si>
+  <si>
+    <t>Hj. MURMIASIH SETIYAWATI, S.E.</t>
+  </si>
+  <si>
+    <t>MUKSIN</t>
+  </si>
+  <si>
+    <t>NANDO RAYA ROBBANY</t>
+  </si>
+  <si>
+    <t>M Dicky Hermawan</t>
+  </si>
+  <si>
+    <t>NUR SUPRIYATIN</t>
+  </si>
+  <si>
+    <t>Dr. H. HERY ERDI, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>H. M. ALIUDIN</t>
+  </si>
+  <si>
+    <t>KHAERUL UMAM</t>
+  </si>
+  <si>
+    <t>RISKA DWI APRILIANI, S.E.</t>
+  </si>
+  <si>
+    <t>IMAM SYABAR ADI SETIA</t>
+  </si>
+  <si>
+    <t>DWI UNTARI, S.H.</t>
+  </si>
+  <si>
+    <t>JAKA PRATAMA</t>
+  </si>
+  <si>
+    <t>H. SANDY BELA SAKTI, S.Sos.</t>
+  </si>
+  <si>
+    <t>A. DRAJAT AHMAD PUTRA, M.Kes.</t>
+  </si>
+  <si>
+    <t>Hj. DESY MULYANI, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>RUDI ARMAN A. Z.</t>
+  </si>
+  <si>
+    <t>Drs. DIDI SUNARDI, M.Si.</t>
+  </si>
+  <si>
+    <t>Hj. HAYATUL FARHAH</t>
+  </si>
+  <si>
+    <t>H. SUCIAZHI, S.E.</t>
+  </si>
+  <si>
+    <t>AGUS SETIAWAN</t>
+  </si>
+  <si>
+    <t>FANDA SOESLIANA</t>
+  </si>
+  <si>
+    <t>MUNADI</t>
+  </si>
+  <si>
+    <t>Dra. Hj. AMAH SUHAMAH,  M.Si.</t>
+  </si>
+  <si>
+    <t>EKO SUSILO, S.E.</t>
+  </si>
+  <si>
+    <t>MOHAMMAD TAVIP HAMONANGAN HUTASOIT</t>
+  </si>
+  <si>
+    <t>EVI DEWI HERLINDA</t>
+  </si>
+  <si>
+    <t>H. AMANUDIN TOHA, S.E.</t>
+  </si>
+  <si>
+    <t>AISHA MASITA</t>
+  </si>
+  <si>
+    <t>RIDWANSYAH</t>
+  </si>
+  <si>
+    <t>Aminudin, S.Ag.</t>
+  </si>
+  <si>
+    <t>VEDINA RAKASIWI PUTRI</t>
+  </si>
+  <si>
+    <t>OKTARIZA, S.T.</t>
+  </si>
+  <si>
+    <t>DENY EKARISMA</t>
+  </si>
+  <si>
+    <t>ASEP IRNA YULIANA, S.Si., M.M.</t>
+  </si>
+  <si>
+    <t>Drs. H. FAUNA SUKMA PRAYOGA</t>
+  </si>
+  <si>
+    <t>RINI SORAYA</t>
+  </si>
+  <si>
+    <t>FERIJANTO, S.H.</t>
+  </si>
+  <si>
+    <t>DEWI GITA RESTIYANI, S.M.</t>
+  </si>
+  <si>
+    <t>IPO DURIAT</t>
+  </si>
+  <si>
+    <t>BAYU ANGGI</t>
+  </si>
+  <si>
+    <t>TRI WIBOWO</t>
+  </si>
+  <si>
+    <t>AGUS EFENDI</t>
+  </si>
+  <si>
+    <t>AFRIZAL FAUZI, S.E.</t>
+  </si>
+  <si>
+    <t>Hj. ADE IRMA SURYANI, S.Ag.</t>
+  </si>
+  <si>
+    <t>STEFANI AMALIA</t>
+  </si>
+  <si>
+    <t>ACHMAD SUKRI</t>
+  </si>
+  <si>
+    <t>RERE MARETTA MAGENDA, S.E.</t>
+  </si>
+  <si>
+    <t>Drs. DODO MULYADI, M.Si.</t>
+  </si>
+  <si>
+    <t>HERAWATI, S.M.</t>
+  </si>
+  <si>
+    <t>JAMANI</t>
+  </si>
+  <si>
     <t>360010</t>
   </si>
   <si>
     <t>BANTEN 10</t>
   </si>
   <si>
     <t>3602</t>
   </si>
   <si>
     <t>LEBAK</t>
   </si>
   <si>
     <t>H. DANA UKON</t>
   </si>
   <si>
     <t>DETA ANGGRAENI, S.Pd.</t>
   </si>
   <si>
     <t>Drs. H. UJANG BAHRUDIN, M.M.</t>
   </si>
   <si>
     <t>AKHMAD TOHAWI</t>
   </si>
   <si>
     <t>H. EFU SAEFULLAH, S.Kom., M.Si.</t>
@@ -1843,71 +2974,65 @@
   <si>
     <t>BAMBANG HARRY RADIANTO</t>
   </si>
   <si>
     <t>ASTINI UYUN, M.Pd.</t>
   </si>
   <si>
     <t>ROMI BACHROMI</t>
   </si>
   <si>
     <t>DONI SAPTAMARDANI</t>
   </si>
   <si>
     <t>ANA YULIANA</t>
   </si>
   <si>
     <t>SYAFIK</t>
   </si>
   <si>
     <t>CEPI WINARSO</t>
   </si>
   <si>
     <t>DESIH PRIANTI</t>
   </si>
   <si>
-    <t>TOHA</t>
-[...1 lines deleted...]
-  <si>
     <t>MOHAMAD THOHIR</t>
   </si>
   <si>
     <t>HAYATI</t>
   </si>
   <si>
     <t>YAYAH KOSIAH</t>
   </si>
   <si>
     <t>H. UDIN HAERUDIN</t>
   </si>
   <si>
     <t>HARUN NARASID</t>
   </si>
   <si>
-    <t>NANI</t>
-[...1 lines deleted...]
-  <si>
     <t>AHMAD USULUDIN</t>
   </si>
   <si>
     <t>EBI KUSMELIANA</t>
   </si>
   <si>
     <t>SITI ARUM SARI</t>
   </si>
   <si>
     <t>LUTHFIH SHOPY NURMAULIDA</t>
   </si>
   <si>
     <t>ZAENI</t>
   </si>
   <si>
     <t>Ir. ETEN HILMAN HARTONO</t>
   </si>
   <si>
     <t>AKHMAD RIF'AT AL SOBAH</t>
   </si>
   <si>
     <t>RINA RIVIANI, S.Pd.</t>
   </si>
   <si>
     <t>Drs. A. CHOLIS ROWIYAN</t>
@@ -2005,77 +3130,992 @@
   <si>
     <t>Drs. H. MADROJI, M.M.</t>
   </si>
   <si>
     <t>Drs. H. KOMARO SIFAI</t>
   </si>
   <si>
     <t>KURBAH</t>
   </si>
   <si>
     <t>SOPIYAH</t>
   </si>
   <si>
     <t>NASIR ACHMAD, S.H.</t>
   </si>
   <si>
     <t>Hj. RT. TINTY FATHINAH CH</t>
   </si>
   <si>
     <t>MUHAMAD GINANTARA PM</t>
   </si>
   <si>
     <t>Tubagus Jib Muhibbudin, S.H., M.M.</t>
   </si>
   <si>
+    <t>360004</t>
+  </si>
+  <si>
+    <t>BANTEN 4</t>
+  </si>
+  <si>
+    <t>H. AHMAD IMRON, S.E.</t>
+  </si>
+  <si>
+    <t>dr. Hj. TITIK SADIANTI</t>
+  </si>
+  <si>
+    <t>H. AHMAD ARI MASYHURI</t>
+  </si>
+  <si>
+    <t>MAMAN LUKMAN</t>
+  </si>
+  <si>
+    <t>SUPARDI, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>PUSASARI</t>
+  </si>
+  <si>
+    <t>SYIHABUDIN</t>
+  </si>
+  <si>
+    <t>SUPRIYANTI</t>
+  </si>
+  <si>
+    <t>USMAN ABDUL GANI</t>
+  </si>
+  <si>
+    <t>H. AGUS SUPRIYATNA, M.H., M.Si.</t>
+  </si>
+  <si>
+    <t>DAVID BASTIAN</t>
+  </si>
+  <si>
+    <t>SUWARTI</t>
+  </si>
+  <si>
+    <t>TONNI OKTO SARMALA SARAGIH</t>
+  </si>
+  <si>
+    <t>DESI APRIYANTI</t>
+  </si>
+  <si>
+    <t>DEWI MULYATIN</t>
+  </si>
+  <si>
+    <t>ISMABOTI</t>
+  </si>
+  <si>
+    <t>HALMIAH</t>
+  </si>
+  <si>
+    <t>H. BANGBANG SUHENDRA</t>
+  </si>
+  <si>
+    <t>INDAH RUSMIATI, S.IP,. M.IP.</t>
+  </si>
+  <si>
+    <t>AHMAD SUHADA, S.E.</t>
+  </si>
+  <si>
+    <t>DADANG WIJAYA, S.H.</t>
+  </si>
+  <si>
+    <t>WAWAN SUMARWAN, S.H.</t>
+  </si>
+  <si>
+    <t>ADE FEBRIANA IRNAWATIE</t>
+  </si>
+  <si>
+    <t>DEWA SUKMA KELANA, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>BURHANUDIN</t>
+  </si>
+  <si>
+    <t>NATI</t>
+  </si>
+  <si>
+    <t>ANDRI GUNAWAN</t>
+  </si>
+  <si>
+    <t>GREYFIO PALTIRAY PUTRA, S.H.</t>
+  </si>
+  <si>
+    <t>WAHYU NUGRAHA, S.Pd.</t>
+  </si>
+  <si>
+    <t>NINGRUM, S.Pd.</t>
+  </si>
+  <si>
+    <t>INTAN NURUL HIKMAH, S.E.</t>
+  </si>
+  <si>
+    <t>MEDI SUMAEDI, S.H.</t>
+  </si>
+  <si>
+    <t>SAEPUL ABDUL ROHMAN, S.M.</t>
+  </si>
+  <si>
+    <t>SOPYAN</t>
+  </si>
+  <si>
+    <t>SITI SUMIYATI</t>
+  </si>
+  <si>
+    <t>JAENUDIN</t>
+  </si>
+  <si>
+    <t>SAVIRA ALIA MUKTAMARA, S.H.</t>
+  </si>
+  <si>
+    <t>Ir. GELAR SUPRIJADI</t>
+  </si>
+  <si>
+    <t>AHMAD HAERURROZI</t>
+  </si>
+  <si>
+    <t>INDRIYANI</t>
+  </si>
+  <si>
+    <t>H. HERY KURNIADHY, S.H.</t>
+  </si>
+  <si>
+    <t>IYUS YULIUS</t>
+  </si>
+  <si>
+    <t>KAMSIN</t>
+  </si>
+  <si>
+    <t>EVA AFIFAH, S.H.</t>
+  </si>
+  <si>
+    <t>MUHDAR  HM, S.E.</t>
+  </si>
+  <si>
+    <t>Wawaftahni, S.H.</t>
+  </si>
+  <si>
+    <t>SUMARJO</t>
+  </si>
+  <si>
+    <t>Wahyu Febriani, S.Sos.</t>
+  </si>
+  <si>
+    <t>Bintang Fajar Rani</t>
+  </si>
+  <si>
+    <t>Suhaidi</t>
+  </si>
+  <si>
+    <t>SUKARDIN, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>MADI ANGKOSO ABDI NEGORO</t>
+  </si>
+  <si>
+    <t>ADE KURNIASIH</t>
+  </si>
+  <si>
+    <t>H. ASNIN SYAFIUDDIN, Lc., M.A.</t>
+  </si>
+  <si>
+    <t>ABDUL ROHMAN, S.Kom., M.Pd.</t>
+  </si>
+  <si>
+    <t>SRI PUJI ASTUTI</t>
+  </si>
+  <si>
+    <t>FARHAN IBRAHIM</t>
+  </si>
+  <si>
+    <t>IQBAL MAULANA, S.Pd.</t>
+  </si>
+  <si>
+    <t>ELLA ROSMINI</t>
+  </si>
+  <si>
+    <t>ALI HASAN</t>
+  </si>
+  <si>
+    <t>ROMMY HIDAYATUL ALAIKA</t>
+  </si>
+  <si>
+    <t>IMAS MAEMUNAH, S.S., M.Pd.</t>
+  </si>
+  <si>
+    <t>Sulaiman</t>
+  </si>
+  <si>
+    <t>Aliyah Rohali</t>
+  </si>
+  <si>
+    <t>AGUS FAHRUDIN, S.E.</t>
+  </si>
+  <si>
+    <t>SANTA</t>
+  </si>
+  <si>
+    <t>Hj. Anita Hajarul Farida</t>
+  </si>
+  <si>
+    <t>MUHAMMAD NURDIN</t>
+  </si>
+  <si>
+    <t>CUCU SETIAWAN</t>
+  </si>
+  <si>
+    <t>ATIK AJIJAH</t>
+  </si>
+  <si>
+    <t>AHMAD RIFAI</t>
+  </si>
+  <si>
+    <t>RIZKI</t>
+  </si>
+  <si>
+    <t>FITRIANA ROSADI</t>
+  </si>
+  <si>
+    <t>ACHMAD FARISI, S.I.P.</t>
+  </si>
+  <si>
+    <t>UMAR JAHIDIN, S.E.Sy.</t>
+  </si>
+  <si>
+    <t>LIA ANDRIANI H, M.Pd.</t>
+  </si>
+  <si>
+    <t>DARIZAL</t>
+  </si>
+  <si>
+    <t>H. AGUSTINUS, M.M.</t>
+  </si>
+  <si>
+    <t>FENI JUMIYANTI</t>
+  </si>
+  <si>
+    <t>HENDRA JAYA</t>
+  </si>
+  <si>
+    <t>SITI SUHARTINI</t>
+  </si>
+  <si>
+    <t>RIYAN HIDAYAT</t>
+  </si>
+  <si>
+    <t>MUNADI, S.E.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD MIR PURNAMA, S.E.</t>
+  </si>
+  <si>
+    <t>ERNA HERLINA</t>
+  </si>
+  <si>
+    <t>NENENG A'UNG</t>
+  </si>
+  <si>
+    <t>H. MUNAWAR HUDA</t>
+  </si>
+  <si>
+    <t>DEDI SUTARDI, S.E.</t>
+  </si>
+  <si>
+    <t>RACHMY NUARY ACHLANY</t>
+  </si>
+  <si>
+    <t>ACHMAD SIHABUDIN</t>
+  </si>
+  <si>
+    <t>AHMAD JAELANI, S.M.</t>
+  </si>
+  <si>
+    <t>Hj. DARIJAH</t>
+  </si>
+  <si>
+    <t>AHMAD RIJAL HAETAMI</t>
+  </si>
+  <si>
+    <t>REZA KUSUMAIDI PRATAMA</t>
+  </si>
+  <si>
+    <t>MEGAWATI</t>
+  </si>
+  <si>
+    <t>BUDI HARTONO SINAGA</t>
+  </si>
+  <si>
+    <t>BENNY SUSANTO</t>
+  </si>
+  <si>
+    <t>RYA INDRASWATI</t>
+  </si>
+  <si>
+    <t>TUMPAL MALAU, S.E.</t>
+  </si>
+  <si>
+    <t>RISTA WIDYA SAPUTRI</t>
+  </si>
+  <si>
+    <t>HENGKI</t>
+  </si>
+  <si>
+    <t>ARI SETYO BUDI</t>
+  </si>
+  <si>
+    <t>GITA EIGGY YUSTIEN</t>
+  </si>
+  <si>
+    <t>HERI ERIYADI SAFITRI</t>
+  </si>
+  <si>
+    <t>DESY NIKE RIA, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>EDI NURYAMAN</t>
+  </si>
+  <si>
+    <t>SUNARTO</t>
+  </si>
+  <si>
+    <t>ANDRIYANTO</t>
+  </si>
+  <si>
+    <t>JAMILAH</t>
+  </si>
+  <si>
+    <t>IRWAN SETIADI</t>
+  </si>
+  <si>
+    <t>NUR'AYSYAH</t>
+  </si>
+  <si>
+    <t>MUHAMAD YUSUP BACHTIAR</t>
+  </si>
+  <si>
+    <t>SUYATNI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD MAMDUH, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>M. FAIZ MAULANA YUSUF, S.Kom.</t>
+  </si>
+  <si>
+    <t>QURAISYIN</t>
+  </si>
+  <si>
+    <t>AESCYLUS AFGHAN AFDHALURRAHMAN</t>
+  </si>
+  <si>
+    <t>MUHAMAD SUKUR YAKUB</t>
+  </si>
+  <si>
+    <t>DIAN SUGIHARTY, A.Md.Kep.</t>
+  </si>
+  <si>
+    <t>Drs. BURHANUDIN SALEH</t>
+  </si>
+  <si>
+    <t>LUSIYANA</t>
+  </si>
+  <si>
+    <t>SADRUDIN</t>
+  </si>
+  <si>
+    <t>TEGUH SETIAWAN</t>
+  </si>
+  <si>
+    <t>HIDAYAT MUNAS</t>
+  </si>
+  <si>
+    <t>NOPI WULANDARI, S.E.</t>
+  </si>
+  <si>
+    <t>H. AHMAD, S.E.</t>
+  </si>
+  <si>
+    <t>Hj. BERTHA YUNIARSIH SIRAIT, S.E.</t>
+  </si>
+  <si>
+    <t>360005</t>
+  </si>
+  <si>
+    <t>BANTEN 5</t>
+  </si>
+  <si>
+    <t>SYARIFUDIN BIN H. SALWANI</t>
+  </si>
+  <si>
+    <t>HAERUL YAKIN</t>
+  </si>
+  <si>
+    <t>KAMIYATI</t>
+  </si>
+  <si>
+    <t>RAHMAT HIDAYAT, S.Pd.</t>
+  </si>
+  <si>
+    <t>IHWAN HIDAYAT</t>
+  </si>
+  <si>
+    <t>DOLLY MARANTIKA</t>
+  </si>
+  <si>
+    <t>SITI DIANA</t>
+  </si>
+  <si>
+    <t>KHALIFAHTUSSA`DIAH</t>
+  </si>
+  <si>
+    <t>ENOK SUMYATI</t>
+  </si>
+  <si>
+    <t>H. ADE AWALUDIN, S.Ag., M.H.</t>
+  </si>
+  <si>
+    <t>NUR OCTAVIANI</t>
+  </si>
+  <si>
+    <t>Drs. H. DAHLAN HASYIM, M.H.</t>
+  </si>
+  <si>
+    <t>ISKANDAR, A.Md.</t>
+  </si>
+  <si>
+    <t>HANGGARITSA HERWANTO S. S.</t>
+  </si>
+  <si>
+    <t>SHENNY AYUNURI BEATA, S.S., M.M.</t>
+  </si>
+  <si>
+    <t>ISRA RUDDIN, S.Si.</t>
+  </si>
+  <si>
+    <t>RATU MAFRIDA AGUSTIANI</t>
+  </si>
+  <si>
+    <t>H. MUHAMAD HARUN</t>
+  </si>
+  <si>
+    <t>BARHUM HS, S.IP.</t>
+  </si>
+  <si>
+    <t>Drs. H. JAMIN BIN H.ACING, M.Si.</t>
+  </si>
+  <si>
+    <t>LELY DEISY NENDER</t>
+  </si>
+  <si>
+    <t>YOYO SURYO WARDOYO, M.Kom.</t>
+  </si>
+  <si>
+    <t>ASEP SAEPULLAH, S.E.</t>
+  </si>
+  <si>
+    <t>UUS YUSNIA BAN'S, S.E.</t>
+  </si>
+  <si>
+    <t>MIKHAEL ARBOL, S.Sos.</t>
+  </si>
+  <si>
+    <t>Drs. AHMADUN MOODUTO</t>
+  </si>
+  <si>
+    <t>H. A. JAINI, S.Pd., M.Si.</t>
+  </si>
+  <si>
+    <t>H. MEDIA WARMAN, S.H., Sp.N.</t>
+  </si>
+  <si>
+    <t>HELWANA SEPTIANA, S.E.</t>
+  </si>
+  <si>
+    <t>H. HERMAWAN ATMAJA, S.Sos.</t>
+  </si>
+  <si>
+    <t>EDGAR RHOMADO A. NASUTION</t>
+  </si>
+  <si>
+    <t>KIKI MUDIANAH</t>
+  </si>
+  <si>
+    <t>MUHAMAD HARIS</t>
+  </si>
+  <si>
+    <t>ANGGUN SOLEHATI, S.H.</t>
+  </si>
+  <si>
+    <t>H. HAMBALI</t>
+  </si>
+  <si>
+    <t>H. WAWAN SUHADA, S.E.</t>
+  </si>
+  <si>
+    <t>RUSLIYANTO</t>
+  </si>
+  <si>
+    <t>INDRI PERMATASARI</t>
+  </si>
+  <si>
+    <t>IRZA RAFERDI, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD RENDHY ADITYA, S.H.</t>
+  </si>
+  <si>
+    <t>DHIVA SAFIRA ARDANIAH</t>
+  </si>
+  <si>
+    <t>HENDRIKUS ZAGOTO</t>
+  </si>
+  <si>
+    <t>WIWI SANUSI</t>
+  </si>
+  <si>
+    <t>ATI MULYATI</t>
+  </si>
+  <si>
+    <t>Akmani, S.E., S.H., M.H.</t>
+  </si>
+  <si>
+    <t>Herwan Susilo, S.H.</t>
+  </si>
+  <si>
+    <t>Kartini Irawan</t>
+  </si>
+  <si>
+    <t>SUPRIYATNA</t>
+  </si>
+  <si>
+    <t>SUYONO, S.Si.</t>
+  </si>
+  <si>
+    <t>IMAS YATI KUSTIAWATI</t>
+  </si>
+  <si>
+    <t>SITI KHAERUNNISAH</t>
+  </si>
+  <si>
+    <t>AHMAD BINTANG SOMANTRI</t>
+  </si>
+  <si>
+    <t>H. IMRON ROSADI, Lc.</t>
+  </si>
+  <si>
+    <t>BAMBANG SUDARMADI, S.E.</t>
+  </si>
+  <si>
+    <t>ELENITA DRIHESTYAWATI, M. Pd.</t>
+  </si>
+  <si>
+    <t>SITI ULFAH</t>
+  </si>
+  <si>
+    <t>H. AHMAD SUPRIYATNO, S.E, M.Si.</t>
+  </si>
+  <si>
+    <t>MINDO WATI, S.E.</t>
+  </si>
+  <si>
+    <t>HAIKAL QASTHALANI MUHARAM, S.E.</t>
+  </si>
+  <si>
+    <t>AWALUDIN SAPUTRA, S.Pd.</t>
+  </si>
+  <si>
+    <t>SUMIYATI, S.E.</t>
+  </si>
+  <si>
+    <t>ACHMAD SOFYAN</t>
+  </si>
+  <si>
+    <t>SUGANDI MUHAMAD DJUNAEDI</t>
+  </si>
+  <si>
+    <t>JIHAN LUTHFIA</t>
+  </si>
+  <si>
+    <t>LUTPIYATUL ISLAMIYAH</t>
+  </si>
+  <si>
+    <t>ASEP SUPIADI</t>
+  </si>
+  <si>
+    <t>NENENG KOMALA</t>
+  </si>
+  <si>
+    <t>AHMAD DEDI MUHDI, M.M.</t>
+  </si>
+  <si>
+    <t>ANDRY ARDIANSYAH</t>
+  </si>
+  <si>
+    <t>JUBAEDAH</t>
+  </si>
+  <si>
+    <t>MARTINI LISSAWETA SIPAHUTAR</t>
+  </si>
+  <si>
+    <t>TOPAN CAHYA PRAMUDITO WIBOWO PUTRO, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>ARIP ROHMAN</t>
+  </si>
+  <si>
+    <t>NENDEN MINDAYANTI</t>
+  </si>
+  <si>
+    <t>NILMA HUMAIRA</t>
+  </si>
+  <si>
+    <t>SUSI NURUL UBAIDAH</t>
+  </si>
+  <si>
+    <t>ISHAK</t>
+  </si>
+  <si>
+    <t>S. SANTOSO</t>
+  </si>
+  <si>
+    <t>ASIH RAHAYU</t>
+  </si>
+  <si>
+    <t>TAUFIK ARAHMAN</t>
+  </si>
+  <si>
+    <t>H. MOHAMAD ALI, S.H.</t>
+  </si>
+  <si>
+    <t>RIA AGUSTIN</t>
+  </si>
+  <si>
+    <t>PINAN, S.H.</t>
+  </si>
+  <si>
+    <t>M NURUL HUDA</t>
+  </si>
+  <si>
+    <t>VANTY ANDIYANTI</t>
+  </si>
+  <si>
+    <t>SUNANDAR</t>
+  </si>
+  <si>
+    <t>AHMAD HARIS SURATINOYO</t>
+  </si>
+  <si>
+    <t>JERRY FERDY SIMATUPANG, S.H.</t>
+  </si>
+  <si>
+    <t>FRANKY SUS HADI GUNTUR, S.Si., M.M., CPHR.</t>
+  </si>
+  <si>
+    <t>RINA SIANTURI</t>
+  </si>
+  <si>
+    <t>KEVIN LODEWIJK MARAMIS, S.H.</t>
+  </si>
+  <si>
+    <t>EVA LENY DORLINA M</t>
+  </si>
+  <si>
+    <t>NORMAN CHRISTIAN GOZALIMUDA</t>
+  </si>
+  <si>
+    <t>FANOTONA ZILIWU, M.Mar.E.</t>
+  </si>
+  <si>
+    <t>H. AGUS TUGIMAN, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>NOVI NURWANTO, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>CLEMENTIA RAFIELLA BOIWAS THAROB, S.H.</t>
+  </si>
+  <si>
+    <t>TRI MULYANI</t>
+  </si>
+  <si>
+    <t>BINTORO DEDY SETIONO</t>
+  </si>
+  <si>
+    <t>DEDEN ATMAWIJAYA</t>
+  </si>
+  <si>
+    <t>IMANUDIN B. MA'MUN</t>
+  </si>
+  <si>
+    <t>RATNA LAELASARI</t>
+  </si>
+  <si>
+    <t>SUDARNO</t>
+  </si>
+  <si>
+    <t>H. Tb. ENTUS SATIBI, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>REZA IBNU MALIK</t>
+  </si>
+  <si>
+    <t>RIKA NOVITASARI</t>
+  </si>
+  <si>
+    <t>ELITA KHOIRUNNISA</t>
+  </si>
+  <si>
+    <t>ASIH SUSANTI</t>
+  </si>
+  <si>
+    <t>Drs. MAKMUN MUZAKKI</t>
+  </si>
+  <si>
+    <t>DONNY IRAWAN HASIBUAN</t>
+  </si>
+  <si>
+    <t>ANDRI JANUAR UTOMO</t>
+  </si>
+  <si>
+    <t>NETTIMAR</t>
+  </si>
+  <si>
+    <t>PUTU SURYA JATI HUTAMA</t>
+  </si>
+  <si>
+    <t>SILVIANA</t>
+  </si>
+  <si>
+    <t>HENDRA SIRAJUDIN</t>
+  </si>
+  <si>
+    <t>JASON SOETANTO PUTRA</t>
+  </si>
+  <si>
+    <t>360012</t>
+  </si>
+  <si>
+    <t>BANTEN 12</t>
+  </si>
+  <si>
+    <t>3672</t>
+  </si>
+  <si>
+    <t>KOTA CILEGON</t>
+  </si>
+  <si>
+    <t>M. JAMHURI</t>
+  </si>
+  <si>
+    <t>ETY SYATIBI, S.Sos.</t>
+  </si>
+  <si>
+    <t>AKHMAD ASGHORI, S.H.</t>
+  </si>
+  <si>
+    <t>HELMI KASYIM AGUS</t>
+  </si>
+  <si>
+    <t>H. HASBI SIDIK, S.T., M.Si.</t>
+  </si>
+  <si>
+    <t>Hj. IDA FARIDA ARIEF, S.E.</t>
+  </si>
+  <si>
+    <t>RETNO DURYATI</t>
+  </si>
+  <si>
+    <t>MUSA</t>
+  </si>
+  <si>
+    <t>H. RENO YANUAR</t>
+  </si>
+  <si>
+    <t>ALFAT MAULANA, S.I.P.</t>
+  </si>
+  <si>
+    <t>DEWI CAHYA NINGSIH</t>
+  </si>
+  <si>
+    <t>MUHAMAD YUSUF AMIN, S.Ag.</t>
+  </si>
+  <si>
+    <t>Dr. Hj. RATU AMALIA HAYANI</t>
+  </si>
+  <si>
+    <t>MAFTUHI, S.Ag.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD JAENAL ARIFIN</t>
+  </si>
+  <si>
+    <t>ZULFAHMY YANUAR ADAM, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>H. ERICK REBIIN, S.E.</t>
+  </si>
+  <si>
+    <t>AGUS SETYAWAN</t>
+  </si>
+  <si>
+    <t>TRIE ASTUTY SUCIEPTO</t>
+  </si>
+  <si>
+    <t>ALI FAHMI</t>
+  </si>
+  <si>
+    <t>RUDI SYAHRUDIN</t>
+  </si>
+  <si>
+    <t>Unang Fahrudani</t>
+  </si>
+  <si>
+    <t>Inah, S.Pd.</t>
+  </si>
+  <si>
+    <t>Indah Kurnianingsih, S.Ak.</t>
+  </si>
+  <si>
+    <t>dr. Hj. SHINTA WISHNU WARDHANI</t>
+  </si>
+  <si>
+    <t>Dr. FIRMANULLAH FIRDAUS, S.E., M.Kom.</t>
+  </si>
+  <si>
+    <t>TB. WAWAN KURNIAWAN, S.T.</t>
+  </si>
+  <si>
+    <t>MARLIA</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ROFI</t>
+  </si>
+  <si>
+    <t>UPI SUPRIYATI, S.Pd.</t>
+  </si>
+  <si>
+    <t>H. DEDE ROHANA PUTRA, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>Anwar Sodik</t>
+  </si>
+  <si>
+    <t>ISMURNIYATI</t>
+  </si>
+  <si>
+    <t>ZAHRA RAHMAYASA ZAKIYYAH</t>
+  </si>
+  <si>
+    <t>JHONY HUSBAN, S.T.</t>
+  </si>
+  <si>
+    <t>KAMALUDIN, S.E.</t>
+  </si>
+  <si>
+    <t>FITRI ISTIANI</t>
+  </si>
+  <si>
+    <t>ERIK PRIHATAMA, S.T., M.M.</t>
+  </si>
+  <si>
+    <t>ROHMATULLOH</t>
+  </si>
+  <si>
+    <t>SIRINTA PUTRI KAMILIA</t>
+  </si>
+  <si>
+    <t>Agung Gumelar</t>
+  </si>
+  <si>
+    <t>NURUL HEIDIAZFI</t>
+  </si>
+  <si>
+    <t>TRI WAHYU HARYONO STEVANUS</t>
+  </si>
+  <si>
+    <t>ADAMIRI DATAU</t>
+  </si>
+  <si>
+    <t>AGUS DAHLAN</t>
+  </si>
+  <si>
+    <t>AGDELLA  HERMINDA</t>
+  </si>
+  <si>
+    <t>RIZKI OCTARIANI</t>
+  </si>
+  <si>
+    <t>BERLI WAHYUNDA</t>
+  </si>
+  <si>
+    <t>INDAH ROSALIA</t>
+  </si>
+  <si>
+    <t>FATULLOH</t>
+  </si>
+  <si>
+    <t>UMU SALAMAH, M.Pd.</t>
+  </si>
+  <si>
+    <t>HIKMAT</t>
+  </si>
+  <si>
+    <t>MUHAMAD ARIEF</t>
+  </si>
+  <si>
+    <t>ERLI JOHN</t>
+  </si>
+  <si>
+    <t>ADE NURDWI LISTHIANI JUNIAR, S.E.</t>
+  </si>
+  <si>
     <t>360003</t>
   </si>
   <si>
     <t>BANTEN 3</t>
   </si>
   <si>
     <t>IFAH MASTUFAH</t>
   </si>
   <si>
     <t>Dr. DEDEN HASANUDIN, M.Si.</t>
   </si>
   <si>
     <t>Hj. RIRIN ARYANI BINTI FACHRUDIN, S.E.</t>
   </si>
   <si>
     <t>FENDY HARI WIJAYA, S.H.</t>
   </si>
   <si>
     <t>MULHAT, S.H., M.H.</t>
   </si>
   <si>
     <t>TAUFIQ HIDAYAT, S.E., M.M.</t>
   </si>
   <si>
-    <t>ADAWIYAH</t>
-[...1 lines deleted...]
-  <si>
     <t>AGIT PANGESTU</t>
   </si>
   <si>
     <t>EKA AULIA</t>
   </si>
   <si>
     <t>ILHAM NURKARIM</t>
   </si>
   <si>
     <t>Hj. IDA ROSIDA LUTFI, S.E., M.Si.</t>
   </si>
   <si>
     <t>FAKHRUR KHAFIDZI, S.Ag.</t>
   </si>
   <si>
     <t>BASUKI, S.H., M.M.</t>
   </si>
   <si>
     <t>LALIS TIANA</t>
   </si>
   <si>
     <t>RIO ROMADHONI</t>
   </si>
   <si>
     <t>H. MUHSININ, S.E., M.Si.</t>
@@ -2210,2090 +4250,50 @@
     <t>RUSLI</t>
   </si>
   <si>
     <t>SUTIYONO</t>
   </si>
   <si>
     <t>SITI CHAERIAH</t>
   </si>
   <si>
     <t>DENI</t>
   </si>
   <si>
     <t>MUFTI, S.E.</t>
   </si>
   <si>
     <t>JAYA SUKATMA</t>
   </si>
   <si>
     <t>MASRIYAH</t>
   </si>
   <si>
     <t>HADIYANTI</t>
   </si>
   <si>
     <t>H. HIKAYAT, S.Pd., M.M.</t>
-  </si>
-[...2038 lines deleted...]
-    <t>Hj. BERTHA YUNIARSIH SIRAIT, S.E.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -4676,2916 +4676,2355 @@
       </c>
       <c r="U1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="Y1" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>24</v>
       </c>
       <c r="C2" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
       <c r="D2" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="E2" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
       <c r="F2" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="G2">
-        <v>32541</v>
+        <v>22967</v>
       </c>
       <c r="H2">
-        <v>63033</v>
+        <v>42487</v>
       </c>
       <c r="I2">
-        <v>72301</v>
+        <v>59927</v>
       </c>
       <c r="J2">
-        <v>112050</v>
+        <v>52570</v>
       </c>
       <c r="K2">
-        <v>58239</v>
+        <v>43832</v>
       </c>
       <c r="L2">
-        <v>6285</v>
+        <v>2927</v>
       </c>
       <c r="M2">
-        <v>3260</v>
+        <v>2215</v>
       </c>
       <c r="N2">
-        <v>64809</v>
+        <v>42120</v>
       </c>
       <c r="O2">
-        <v>594</v>
+        <v>322</v>
       </c>
       <c r="P2">
-        <v>7534</v>
+        <v>1138</v>
       </c>
       <c r="Q2">
-        <v>7470</v>
+        <v>1068</v>
       </c>
       <c r="R2">
-        <v>24482</v>
+        <v>33842</v>
       </c>
       <c r="S2">
-        <v>3207</v>
+        <v>9552</v>
       </c>
       <c r="T2">
-        <v>51987</v>
+        <v>34455</v>
       </c>
       <c r="U2">
-        <v>6976</v>
+        <v>5155</v>
       </c>
       <c r="V2">
-        <v>3559</v>
+        <v>1806</v>
       </c>
       <c r="W2">
-        <v>43560</v>
+        <v>24233</v>
       </c>
       <c r="X2">
-        <v>1895</v>
+        <v>1749</v>
       </c>
       <c r="Y2">
-        <v>563782</v>
+        <v>382365</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="G3">
-        <v>32541</v>
+        <v>22967</v>
       </c>
       <c r="H3">
-        <v>63033</v>
+        <v>42487</v>
       </c>
       <c r="I3">
-        <v>72301</v>
+        <v>59927</v>
       </c>
       <c r="J3">
-        <v>112050</v>
+        <v>52570</v>
       </c>
       <c r="K3">
-        <v>58239</v>
+        <v>43832</v>
       </c>
       <c r="L3">
-        <v>6285</v>
+        <v>2927</v>
       </c>
       <c r="M3">
-        <v>3260</v>
+        <v>2215</v>
       </c>
       <c r="N3">
-        <v>64809</v>
+        <v>42120</v>
       </c>
       <c r="O3">
-        <v>594</v>
+        <v>322</v>
       </c>
       <c r="P3">
-        <v>7534</v>
+        <v>1138</v>
       </c>
       <c r="Q3">
-        <v>7470</v>
+        <v>1068</v>
       </c>
       <c r="R3">
-        <v>24482</v>
+        <v>33842</v>
       </c>
       <c r="S3">
-        <v>3207</v>
+        <v>9552</v>
       </c>
       <c r="T3">
-        <v>51987</v>
+        <v>34455</v>
       </c>
       <c r="U3">
-        <v>6976</v>
+        <v>5155</v>
       </c>
       <c r="V3">
-        <v>3559</v>
+        <v>1806</v>
       </c>
       <c r="W3">
-        <v>43560</v>
+        <v>24233</v>
       </c>
       <c r="X3">
-        <v>1895</v>
+        <v>1749</v>
       </c>
       <c r="Y3">
-        <v>563782</v>
+        <v>382365</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>34</v>
       </c>
       <c r="D2">
-        <v>32541</v>
+        <v>22967</v>
       </c>
       <c r="E2">
-        <v>32541</v>
+        <v>22967</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>29</v>
       </c>
       <c r="C3" t="s">
         <v>35</v>
       </c>
       <c r="D3">
-        <v>13349</v>
+        <v>6783</v>
       </c>
       <c r="E3">
-        <v>13349</v>
+        <v>6783</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="C4" t="s">
         <v>37</v>
       </c>
       <c r="D4">
-        <v>12098</v>
+        <v>4875</v>
       </c>
       <c r="E4">
-        <v>12098</v>
+        <v>4875</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
       <c r="C5" t="s">
         <v>37</v>
       </c>
       <c r="D5">
-        <v>2352</v>
+        <v>5786</v>
       </c>
       <c r="E5">
-        <v>2352</v>
+        <v>5786</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="C6" t="s">
         <v>37</v>
       </c>
       <c r="D6">
-        <v>781</v>
+        <v>1030</v>
       </c>
       <c r="E6">
-        <v>781</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>533</v>
+        <v>527</v>
       </c>
       <c r="C7" t="s">
         <v>37</v>
       </c>
       <c r="D7">
-        <v>1672</v>
+        <v>2991</v>
       </c>
       <c r="E7">
-        <v>1672</v>
+        <v>2991</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>534</v>
+        <v>528</v>
       </c>
       <c r="C8" t="s">
         <v>37</v>
       </c>
       <c r="D8">
-        <v>750</v>
+        <v>513</v>
       </c>
       <c r="E8">
-        <v>750</v>
+        <v>513</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>535</v>
+        <v>529</v>
       </c>
       <c r="C9" t="s">
         <v>37</v>
       </c>
       <c r="D9">
-        <v>340</v>
+        <v>989</v>
       </c>
       <c r="E9">
-        <v>340</v>
-[...18 lines deleted...]
-    </row>
+        <v>989</v>
+      </c>
+    </row>
+    <row r="10"/>
     <row r="11">
       <c r="A11">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B11" t="s">
-        <v>537</v>
+        <v>7</v>
       </c>
       <c r="C11" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D11">
-        <v>225</v>
+        <v>42487</v>
       </c>
       <c r="E11">
-        <v>225</v>
+        <v>42487</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12">
-        <v>9</v>
+      <c r="A12" t="s">
+        <v>29</v>
       </c>
       <c r="B12" t="s">
-        <v>538</v>
+        <v>29</v>
       </c>
       <c r="C12" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D12">
-        <v>475</v>
+        <v>11541</v>
       </c>
       <c r="E12">
-        <v>475</v>
-[...2 lines deleted...]
-    <row r="13"/>
+        <v>11541</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>1</v>
+      </c>
+      <c r="B13" t="s">
+        <v>530</v>
+      </c>
+      <c r="C13" t="s">
+        <v>37</v>
+      </c>
+      <c r="D13">
+        <v>8865</v>
+      </c>
+      <c r="E13">
+        <v>8865</v>
+      </c>
+    </row>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>7</v>
+        <v>531</v>
       </c>
       <c r="C14" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D14">
-        <v>63033</v>
+        <v>13605</v>
       </c>
       <c r="E14">
-        <v>63033</v>
+        <v>13605</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15" t="s">
-        <v>29</v>
+      <c r="A15">
+        <v>3</v>
       </c>
       <c r="B15" t="s">
-        <v>29</v>
+        <v>532</v>
       </c>
       <c r="C15" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D15">
-        <v>19668</v>
+        <v>4378</v>
       </c>
       <c r="E15">
-        <v>19668</v>
+        <v>4378</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B16" t="s">
-        <v>539</v>
+        <v>533</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16">
-        <v>16204</v>
+        <v>2210</v>
       </c>
       <c r="E16">
-        <v>16204</v>
+        <v>2210</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B17" t="s">
-        <v>540</v>
+        <v>534</v>
       </c>
       <c r="C17" t="s">
         <v>37</v>
       </c>
       <c r="D17">
-        <v>20106</v>
+        <v>1063</v>
       </c>
       <c r="E17">
-        <v>20106</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B18" t="s">
-        <v>541</v>
+        <v>535</v>
       </c>
       <c r="C18" t="s">
         <v>37</v>
       </c>
       <c r="D18">
-        <v>1478</v>
+        <v>825</v>
       </c>
       <c r="E18">
-        <v>1478</v>
-[...18 lines deleted...]
-    </row>
+        <v>825</v>
+      </c>
+    </row>
+    <row r="19"/>
     <row r="20">
       <c r="A20">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B20" t="s">
-        <v>543</v>
+        <v>8</v>
       </c>
       <c r="C20" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D20">
-        <v>1110</v>
+        <v>59927</v>
       </c>
       <c r="E20">
-        <v>1110</v>
+        <v>59927</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21">
-        <v>6</v>
+      <c r="A21" t="s">
+        <v>29</v>
       </c>
       <c r="B21" t="s">
-        <v>544</v>
+        <v>29</v>
       </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D21">
-        <v>843</v>
+        <v>6431</v>
       </c>
       <c r="E21">
-        <v>843</v>
+        <v>6431</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B22" t="s">
-        <v>545</v>
+        <v>536</v>
       </c>
       <c r="C22" t="s">
         <v>37</v>
       </c>
       <c r="D22">
-        <v>942</v>
+        <v>14870</v>
       </c>
       <c r="E22">
-        <v>942</v>
+        <v>14870</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B23" t="s">
-        <v>546</v>
+        <v>537</v>
       </c>
       <c r="C23" t="s">
         <v>37</v>
       </c>
       <c r="D23">
-        <v>816</v>
+        <v>15989</v>
       </c>
       <c r="E23">
-        <v>816</v>
+        <v>15989</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B24" t="s">
-        <v>547</v>
+        <v>538</v>
       </c>
       <c r="C24" t="s">
         <v>37</v>
       </c>
       <c r="D24">
-        <v>381</v>
+        <v>3121</v>
       </c>
       <c r="E24">
-        <v>381</v>
-[...2 lines deleted...]
-    <row r="25"/>
+        <v>3121</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>4</v>
+      </c>
+      <c r="B25" t="s">
+        <v>539</v>
+      </c>
+      <c r="C25" t="s">
+        <v>37</v>
+      </c>
+      <c r="D25">
+        <v>1196</v>
+      </c>
+      <c r="E25">
+        <v>1196</v>
+      </c>
+    </row>
     <row r="26">
       <c r="A26">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B26" t="s">
-        <v>8</v>
+        <v>540</v>
       </c>
       <c r="C26" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D26">
-        <v>72301</v>
+        <v>17877</v>
       </c>
       <c r="E26">
-        <v>72301</v>
+        <v>17877</v>
       </c>
     </row>
     <row r="27">
-      <c r="A27" t="s">
-        <v>29</v>
+      <c r="A27">
+        <v>6</v>
       </c>
       <c r="B27" t="s">
-        <v>29</v>
+        <v>541</v>
       </c>
       <c r="C27" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D27">
-        <v>10609</v>
+        <v>443</v>
       </c>
       <c r="E27">
-        <v>10609</v>
-[...18 lines deleted...]
-    </row>
+        <v>443</v>
+      </c>
+    </row>
+    <row r="28"/>
     <row r="29">
       <c r="A29">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B29" t="s">
-        <v>549</v>
+        <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D29">
-        <v>3301</v>
+        <v>52570</v>
       </c>
       <c r="E29">
-        <v>3301</v>
+        <v>52570</v>
       </c>
     </row>
     <row r="30">
-      <c r="A30">
-        <v>3</v>
+      <c r="A30" t="s">
+        <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>550</v>
+        <v>29</v>
       </c>
       <c r="C30" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D30">
-        <v>1964</v>
+        <v>6725</v>
       </c>
       <c r="E30">
-        <v>1964</v>
+        <v>6725</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B31" t="s">
-        <v>551</v>
+        <v>542</v>
       </c>
       <c r="C31" t="s">
         <v>37</v>
       </c>
       <c r="D31">
-        <v>1612</v>
+        <v>30251</v>
       </c>
       <c r="E31">
-        <v>1612</v>
+        <v>30251</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B32" t="s">
-        <v>552</v>
+        <v>543</v>
       </c>
       <c r="C32" t="s">
         <v>37</v>
       </c>
       <c r="D32">
-        <v>14410</v>
+        <v>10384</v>
       </c>
       <c r="E32">
-        <v>14410</v>
+        <v>10384</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B33" t="s">
-        <v>553</v>
+        <v>544</v>
       </c>
       <c r="C33" t="s">
         <v>37</v>
       </c>
       <c r="D33">
-        <v>815</v>
+        <v>2421</v>
       </c>
       <c r="E33">
-        <v>815</v>
+        <v>2421</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B34" t="s">
-        <v>554</v>
+        <v>545</v>
       </c>
       <c r="C34" t="s">
         <v>37</v>
       </c>
       <c r="D34">
-        <v>9252</v>
+        <v>1617</v>
       </c>
       <c r="E34">
-        <v>9252</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B35" t="s">
-        <v>555</v>
+        <v>546</v>
       </c>
       <c r="C35" t="s">
         <v>37</v>
       </c>
       <c r="D35">
-        <v>444</v>
+        <v>572</v>
       </c>
       <c r="E35">
-        <v>444</v>
+        <v>572</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B36" t="s">
-        <v>556</v>
+        <v>547</v>
       </c>
       <c r="C36" t="s">
         <v>37</v>
       </c>
       <c r="D36">
-        <v>439</v>
+        <v>600</v>
       </c>
       <c r="E36">
-        <v>439</v>
+        <v>600</v>
       </c>
     </row>
     <row r="37"/>
     <row r="38">
       <c r="A38">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B38" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C38" t="s">
         <v>34</v>
       </c>
       <c r="D38">
-        <v>112050</v>
+        <v>43832</v>
       </c>
       <c r="E38">
-        <v>112050</v>
+        <v>43832</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>29</v>
       </c>
       <c r="B39" t="s">
         <v>29</v>
       </c>
       <c r="C39" t="s">
         <v>35</v>
       </c>
       <c r="D39">
-        <v>15550</v>
+        <v>5356</v>
       </c>
       <c r="E39">
-        <v>15550</v>
+        <v>5356</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>557</v>
+        <v>548</v>
       </c>
       <c r="C40" t="s">
         <v>37</v>
       </c>
       <c r="D40">
-        <v>71374</v>
+        <v>7355</v>
       </c>
       <c r="E40">
-        <v>71374</v>
+        <v>7355</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>558</v>
+        <v>549</v>
       </c>
       <c r="C41" t="s">
         <v>37</v>
       </c>
       <c r="D41">
-        <v>7767</v>
+        <v>7523</v>
       </c>
       <c r="E41">
-        <v>7767</v>
+        <v>7523</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>559</v>
+        <v>550</v>
       </c>
       <c r="C42" t="s">
         <v>37</v>
       </c>
       <c r="D42">
-        <v>3894</v>
+        <v>14723</v>
       </c>
       <c r="E42">
-        <v>3894</v>
+        <v>14723</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>560</v>
+        <v>551</v>
       </c>
       <c r="C43" t="s">
         <v>37</v>
       </c>
       <c r="D43">
-        <v>2128</v>
+        <v>5242</v>
       </c>
       <c r="E43">
-        <v>2128</v>
+        <v>5242</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>561</v>
+        <v>552</v>
       </c>
       <c r="C44" t="s">
         <v>37</v>
       </c>
       <c r="D44">
-        <v>2864</v>
+        <v>3270</v>
       </c>
       <c r="E44">
-        <v>2864</v>
+        <v>3270</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>562</v>
+        <v>553</v>
       </c>
       <c r="C45" t="s">
         <v>37</v>
       </c>
       <c r="D45">
-        <v>6408</v>
+        <v>363</v>
       </c>
       <c r="E45">
-        <v>6408</v>
-[...18 lines deleted...]
-    </row>
+        <v>363</v>
+      </c>
+    </row>
+    <row r="46"/>
     <row r="47">
       <c r="A47">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B47" t="s">
-        <v>564</v>
+        <v>11</v>
       </c>
       <c r="C47" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D47">
-        <v>557</v>
+        <v>2927</v>
       </c>
       <c r="E47">
-        <v>557</v>
+        <v>2927</v>
       </c>
     </row>
     <row r="48">
-      <c r="A48">
-        <v>9</v>
+      <c r="A48" t="s">
+        <v>29</v>
       </c>
       <c r="B48" t="s">
-        <v>565</v>
+        <v>29</v>
       </c>
       <c r="C48" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D48">
-        <v>499</v>
+        <v>1210</v>
       </c>
       <c r="E48">
-        <v>499</v>
-[...2 lines deleted...]
-    <row r="49"/>
+        <v>1210</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>1</v>
+      </c>
+      <c r="B49" t="s">
+        <v>554</v>
+      </c>
+      <c r="C49" t="s">
+        <v>37</v>
+      </c>
+      <c r="D49">
+        <v>1042</v>
+      </c>
+      <c r="E49">
+        <v>1042</v>
+      </c>
+    </row>
     <row r="50">
       <c r="A50">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B50" t="s">
-        <v>10</v>
+        <v>555</v>
       </c>
       <c r="C50" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D50">
-        <v>58239</v>
+        <v>271</v>
       </c>
       <c r="E50">
-        <v>58239</v>
+        <v>271</v>
       </c>
     </row>
     <row r="51">
-      <c r="A51" t="s">
-        <v>29</v>
+      <c r="A51">
+        <v>3</v>
       </c>
       <c r="B51" t="s">
-        <v>29</v>
+        <v>556</v>
       </c>
       <c r="C51" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D51">
-        <v>9529</v>
+        <v>404</v>
       </c>
       <c r="E51">
-        <v>9529</v>
-[...18 lines deleted...]
-    </row>
+        <v>404</v>
+      </c>
+    </row>
+    <row r="52"/>
     <row r="53">
       <c r="A53">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B53" t="s">
-        <v>567</v>
+        <v>12</v>
       </c>
       <c r="C53" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D53">
-        <v>3464</v>
+        <v>2215</v>
       </c>
       <c r="E53">
-        <v>3464</v>
+        <v>2215</v>
       </c>
     </row>
     <row r="54">
-      <c r="A54">
-        <v>3</v>
+      <c r="A54" t="s">
+        <v>29</v>
       </c>
       <c r="B54" t="s">
-        <v>568</v>
+        <v>29</v>
       </c>
       <c r="C54" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D54">
-        <v>1052</v>
+        <v>1032</v>
       </c>
       <c r="E54">
-        <v>1052</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B55" t="s">
-        <v>569</v>
+        <v>557</v>
       </c>
       <c r="C55" t="s">
         <v>37</v>
       </c>
       <c r="D55">
-        <v>1374</v>
+        <v>638</v>
       </c>
       <c r="E55">
-        <v>1374</v>
+        <v>638</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B56" t="s">
-        <v>570</v>
+        <v>558</v>
       </c>
       <c r="C56" t="s">
         <v>37</v>
       </c>
       <c r="D56">
-        <v>26069</v>
+        <v>545</v>
       </c>
       <c r="E56">
-        <v>26069</v>
-[...18 lines deleted...]
-    </row>
+        <v>545</v>
+      </c>
+    </row>
+    <row r="57"/>
     <row r="58">
       <c r="A58">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B58" t="s">
-        <v>572</v>
+        <v>13</v>
       </c>
       <c r="C58" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D58">
-        <v>322</v>
+        <v>42120</v>
       </c>
       <c r="E58">
-        <v>322</v>
+        <v>42120</v>
       </c>
     </row>
     <row r="59">
-      <c r="A59">
-        <v>8</v>
+      <c r="A59" t="s">
+        <v>29</v>
       </c>
       <c r="B59" t="s">
-        <v>573</v>
+        <v>29</v>
       </c>
       <c r="C59" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D59">
-        <v>250</v>
+        <v>9201</v>
       </c>
       <c r="E59">
-        <v>250</v>
+        <v>9201</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B60" t="s">
-        <v>574</v>
+        <v>559</v>
       </c>
       <c r="C60" t="s">
         <v>37</v>
       </c>
       <c r="D60">
-        <v>164</v>
+        <v>7446</v>
       </c>
       <c r="E60">
-        <v>164</v>
-[...2 lines deleted...]
-    <row r="61"/>
+        <v>7446</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>2</v>
+      </c>
+      <c r="B61" t="s">
+        <v>560</v>
+      </c>
+      <c r="C61" t="s">
+        <v>37</v>
+      </c>
+      <c r="D61">
+        <v>19399</v>
+      </c>
+      <c r="E61">
+        <v>19399</v>
+      </c>
+    </row>
     <row r="62">
       <c r="A62">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B62" t="s">
-        <v>11</v>
+        <v>561</v>
       </c>
       <c r="C62" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D62">
-        <v>6285</v>
+        <v>3314</v>
       </c>
       <c r="E62">
-        <v>6285</v>
+        <v>3314</v>
       </c>
     </row>
     <row r="63">
-      <c r="A63" t="s">
-        <v>29</v>
+      <c r="A63">
+        <v>4</v>
       </c>
       <c r="B63" t="s">
-        <v>29</v>
+        <v>562</v>
       </c>
       <c r="C63" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D63">
-        <v>2227</v>
+        <v>1958</v>
       </c>
       <c r="E63">
-        <v>2227</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B64" t="s">
-        <v>575</v>
+        <v>563</v>
       </c>
       <c r="C64" t="s">
         <v>37</v>
       </c>
       <c r="D64">
-        <v>756</v>
+        <v>464</v>
       </c>
       <c r="E64">
-        <v>756</v>
+        <v>464</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B65" t="s">
-        <v>576</v>
+        <v>564</v>
       </c>
       <c r="C65" t="s">
         <v>37</v>
       </c>
       <c r="D65">
-        <v>1453</v>
+        <v>338</v>
       </c>
       <c r="E65">
-        <v>1453</v>
-[...18 lines deleted...]
-    </row>
+        <v>338</v>
+      </c>
+    </row>
+    <row r="66"/>
     <row r="67">
       <c r="A67">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B67" t="s">
-        <v>578</v>
+        <v>139</v>
       </c>
       <c r="C67" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D67">
-        <v>349</v>
+        <v>322</v>
       </c>
       <c r="E67">
-        <v>349</v>
+        <v>322</v>
       </c>
     </row>
     <row r="68">
-      <c r="A68">
-        <v>5</v>
+      <c r="A68" t="s">
+        <v>29</v>
       </c>
       <c r="B68" t="s">
-        <v>579</v>
+        <v>29</v>
       </c>
       <c r="C68" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D68">
-        <v>247</v>
+        <v>126</v>
       </c>
       <c r="E68">
-        <v>247</v>
+        <v>126</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B69" t="s">
-        <v>326</v>
+        <v>565</v>
       </c>
       <c r="C69" t="s">
         <v>37</v>
       </c>
       <c r="D69">
-        <v>787</v>
+        <v>141</v>
       </c>
       <c r="E69">
-        <v>787</v>
-[...10 lines deleted...]
-      <c r="C71" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>2</v>
+      </c>
+      <c r="B70" t="s">
+        <v>566</v>
+      </c>
+      <c r="C70" t="s">
+        <v>37</v>
+      </c>
+      <c r="D70">
+        <v>55</v>
+      </c>
+      <c r="E70">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="71"/>
+    <row r="72">
+      <c r="A72">
+        <v>10</v>
+      </c>
+      <c r="B72" t="s">
+        <v>14</v>
+      </c>
+      <c r="C72" t="s">
         <v>34</v>
       </c>
-      <c r="D71">
-[...13 lines deleted...]
-      <c r="C72" t="s">
+      <c r="D72">
+        <v>1138</v>
+      </c>
+      <c r="E72">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="s">
+        <v>29</v>
+      </c>
+      <c r="B73" t="s">
+        <v>29</v>
+      </c>
+      <c r="C73" t="s">
         <v>35</v>
       </c>
-      <c r="D72">
-[...7 lines deleted...]
-      <c r="A73">
+      <c r="D73">
+        <v>557</v>
+      </c>
+      <c r="E73">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
         <v>1</v>
       </c>
-      <c r="B73" t="s">
-[...20 lines deleted...]
-      <c r="C75" t="s">
+      <c r="B74" t="s">
+        <v>567</v>
+      </c>
+      <c r="C74" t="s">
+        <v>37</v>
+      </c>
+      <c r="D74">
+        <v>581</v>
+      </c>
+      <c r="E74">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="75"/>
+    <row r="76">
+      <c r="A76">
+        <v>11</v>
+      </c>
+      <c r="B76" t="s">
+        <v>15</v>
+      </c>
+      <c r="C76" t="s">
         <v>34</v>
       </c>
-      <c r="D75">
-[...13 lines deleted...]
-      <c r="C76" t="s">
+      <c r="D76">
+        <v>1068</v>
+      </c>
+      <c r="E76">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>29</v>
+      </c>
+      <c r="B77" t="s">
+        <v>29</v>
+      </c>
+      <c r="C77" t="s">
         <v>35</v>
       </c>
-      <c r="D76">
-[...15 lines deleted...]
-      </c>
       <c r="D77">
-        <v>26782</v>
+        <v>220</v>
       </c>
       <c r="E77">
-        <v>26782</v>
+        <v>220</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B78" t="s">
-        <v>582</v>
+        <v>568</v>
       </c>
       <c r="C78" t="s">
         <v>37</v>
       </c>
       <c r="D78">
-        <v>10768</v>
+        <v>359</v>
       </c>
       <c r="E78">
-        <v>10768</v>
+        <v>359</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B79" t="s">
-        <v>583</v>
+        <v>569</v>
       </c>
       <c r="C79" t="s">
         <v>37</v>
       </c>
       <c r="D79">
-        <v>1661</v>
+        <v>172</v>
       </c>
       <c r="E79">
-        <v>1661</v>
+        <v>172</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B80" t="s">
-        <v>584</v>
+        <v>570</v>
       </c>
       <c r="C80" t="s">
         <v>37</v>
       </c>
       <c r="D80">
-        <v>12317</v>
+        <v>145</v>
       </c>
       <c r="E80">
-        <v>12317</v>
+        <v>145</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B81" t="s">
-        <v>585</v>
+        <v>571</v>
       </c>
       <c r="C81" t="s">
         <v>37</v>
       </c>
       <c r="D81">
-        <v>1250</v>
+        <v>58</v>
       </c>
       <c r="E81">
-        <v>1250</v>
+        <v>58</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B82" t="s">
-        <v>586</v>
+        <v>572</v>
       </c>
       <c r="C82" t="s">
         <v>37</v>
       </c>
       <c r="D82">
-        <v>404</v>
+        <v>83</v>
       </c>
       <c r="E82">
-        <v>404</v>
+        <v>83</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B83" t="s">
-        <v>587</v>
+        <v>573</v>
       </c>
       <c r="C83" t="s">
         <v>37</v>
       </c>
       <c r="D83">
-        <v>1560</v>
+        <v>31</v>
       </c>
       <c r="E83">
-        <v>1560</v>
-[...18 lines deleted...]
-    </row>
+        <v>31</v>
+      </c>
+    </row>
+    <row r="84"/>
     <row r="85">
       <c r="A85">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B85" t="s">
-        <v>589</v>
+        <v>16</v>
       </c>
       <c r="C85" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D85">
-        <v>1038</v>
+        <v>33842</v>
       </c>
       <c r="E85">
-        <v>1038</v>
-[...2 lines deleted...]
-    <row r="86"/>
+        <v>33842</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="s">
+        <v>29</v>
+      </c>
+      <c r="B86" t="s">
+        <v>29</v>
+      </c>
+      <c r="C86" t="s">
+        <v>35</v>
+      </c>
+      <c r="D86">
+        <v>4171</v>
+      </c>
+      <c r="E86">
+        <v>4171</v>
+      </c>
+    </row>
     <row r="87">
       <c r="A87">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B87" t="s">
-        <v>139</v>
+        <v>574</v>
       </c>
       <c r="C87" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D87">
-        <v>594</v>
+        <v>23235</v>
       </c>
       <c r="E87">
-        <v>594</v>
+        <v>23235</v>
       </c>
     </row>
     <row r="88">
-      <c r="A88" t="s">
-        <v>29</v>
+      <c r="A88">
+        <v>2</v>
       </c>
       <c r="B88" t="s">
-        <v>29</v>
+        <v>575</v>
       </c>
       <c r="C88" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D88">
-        <v>439</v>
+        <v>2287</v>
       </c>
       <c r="E88">
-        <v>439</v>
+        <v>2287</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B89" t="s">
-        <v>590</v>
+        <v>576</v>
       </c>
       <c r="C89" t="s">
         <v>37</v>
       </c>
       <c r="D89">
-        <v>98</v>
+        <v>1858</v>
       </c>
       <c r="E89">
-        <v>98</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B90" t="s">
-        <v>591</v>
+        <v>577</v>
       </c>
       <c r="C90" t="s">
         <v>37</v>
       </c>
       <c r="D90">
-        <v>57</v>
+        <v>878</v>
       </c>
       <c r="E90">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="91"/>
+        <v>878</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>5</v>
+      </c>
+      <c r="B91" t="s">
+        <v>578</v>
+      </c>
+      <c r="C91" t="s">
+        <v>37</v>
+      </c>
+      <c r="D91">
+        <v>992</v>
+      </c>
+      <c r="E91">
+        <v>992</v>
+      </c>
+    </row>
     <row r="92">
       <c r="A92">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="B92" t="s">
-        <v>14</v>
+        <v>579</v>
       </c>
       <c r="C92" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D92">
-        <v>7534</v>
+        <v>421</v>
       </c>
       <c r="E92">
-        <v>7534</v>
-[...18 lines deleted...]
-    </row>
+        <v>421</v>
+      </c>
+    </row>
+    <row r="93"/>
     <row r="94">
       <c r="A94">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="B94" t="s">
-        <v>592</v>
+        <v>17</v>
       </c>
       <c r="C94" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D94">
-        <v>5444</v>
+        <v>9552</v>
       </c>
       <c r="E94">
-        <v>5444</v>
+        <v>9552</v>
       </c>
     </row>
     <row r="95">
-      <c r="A95">
-        <v>2</v>
+      <c r="A95" t="s">
+        <v>29</v>
       </c>
       <c r="B95" t="s">
-        <v>593</v>
+        <v>29</v>
       </c>
       <c r="C95" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D95">
-        <v>323</v>
+        <v>788</v>
       </c>
       <c r="E95">
-        <v>323</v>
+        <v>788</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B96" t="s">
-        <v>594</v>
+        <v>580</v>
       </c>
       <c r="C96" t="s">
         <v>37</v>
       </c>
       <c r="D96">
-        <v>136</v>
+        <v>7597</v>
       </c>
       <c r="E96">
-        <v>136</v>
+        <v>7597</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B97" t="s">
-        <v>595</v>
+        <v>581</v>
       </c>
       <c r="C97" t="s">
         <v>37</v>
       </c>
       <c r="D97">
-        <v>123</v>
+        <v>704</v>
       </c>
       <c r="E97">
-        <v>123</v>
+        <v>704</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B98" t="s">
-        <v>596</v>
+        <v>582</v>
       </c>
       <c r="C98" t="s">
         <v>37</v>
       </c>
       <c r="D98">
-        <v>146</v>
+        <v>117</v>
       </c>
       <c r="E98">
-        <v>146</v>
+        <v>117</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B99" t="s">
-        <v>597</v>
+        <v>583</v>
       </c>
       <c r="C99" t="s">
         <v>37</v>
       </c>
       <c r="D99">
-        <v>70</v>
+        <v>186</v>
       </c>
       <c r="E99">
-        <v>70</v>
+        <v>186</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B100" t="s">
-        <v>598</v>
+        <v>584</v>
       </c>
       <c r="C100" t="s">
         <v>37</v>
       </c>
       <c r="D100">
-        <v>108</v>
+        <v>160</v>
       </c>
       <c r="E100">
-        <v>108</v>
+        <v>160</v>
       </c>
     </row>
     <row r="101"/>
     <row r="102">
       <c r="A102">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B102" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C102" t="s">
         <v>34</v>
       </c>
       <c r="D102">
-        <v>7470</v>
+        <v>34455</v>
       </c>
       <c r="E102">
-        <v>7470</v>
+        <v>34455</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>29</v>
       </c>
       <c r="B103" t="s">
         <v>29</v>
       </c>
       <c r="C103" t="s">
         <v>35</v>
       </c>
       <c r="D103">
-        <v>1673</v>
+        <v>4603</v>
       </c>
       <c r="E103">
-        <v>1673</v>
+        <v>4603</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1</v>
       </c>
       <c r="B104" t="s">
-        <v>599</v>
+        <v>585</v>
       </c>
       <c r="C104" t="s">
         <v>37</v>
       </c>
       <c r="D104">
-        <v>4239</v>
+        <v>18063</v>
       </c>
       <c r="E104">
-        <v>4239</v>
+        <v>18063</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>2</v>
       </c>
       <c r="B105" t="s">
-        <v>600</v>
+        <v>586</v>
       </c>
       <c r="C105" t="s">
         <v>37</v>
       </c>
       <c r="D105">
-        <v>499</v>
+        <v>1808</v>
       </c>
       <c r="E105">
-        <v>499</v>
+        <v>1808</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>3</v>
       </c>
       <c r="B106" t="s">
-        <v>601</v>
+        <v>587</v>
       </c>
       <c r="C106" t="s">
         <v>37</v>
       </c>
       <c r="D106">
-        <v>184</v>
+        <v>1168</v>
       </c>
       <c r="E106">
-        <v>184</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>4</v>
       </c>
       <c r="B107" t="s">
-        <v>602</v>
+        <v>588</v>
       </c>
       <c r="C107" t="s">
         <v>37</v>
       </c>
       <c r="D107">
-        <v>249</v>
+        <v>8089</v>
       </c>
       <c r="E107">
-        <v>249</v>
+        <v>8089</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>5</v>
       </c>
       <c r="B108" t="s">
-        <v>603</v>
+        <v>589</v>
       </c>
       <c r="C108" t="s">
         <v>37</v>
       </c>
       <c r="D108">
-        <v>312</v>
+        <v>342</v>
       </c>
       <c r="E108">
-        <v>312</v>
+        <v>342</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>6</v>
       </c>
       <c r="B109" t="s">
-        <v>604</v>
+        <v>590</v>
       </c>
       <c r="C109" t="s">
         <v>37</v>
       </c>
       <c r="D109">
-        <v>113</v>
+        <v>382</v>
       </c>
       <c r="E109">
-        <v>113</v>
-[...18 lines deleted...]
-    </row>
+        <v>382</v>
+      </c>
+    </row>
+    <row r="110"/>
     <row r="111">
       <c r="A111">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="B111" t="s">
-        <v>606</v>
+        <v>19</v>
       </c>
       <c r="C111" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D111">
-        <v>80</v>
+        <v>5155</v>
       </c>
       <c r="E111">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="112"/>
+        <v>5155</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="s">
+        <v>29</v>
+      </c>
+      <c r="B112" t="s">
+        <v>29</v>
+      </c>
+      <c r="C112" t="s">
+        <v>35</v>
+      </c>
+      <c r="D112">
+        <v>1828</v>
+      </c>
+      <c r="E112">
+        <v>1828</v>
+      </c>
+    </row>
     <row r="113">
       <c r="A113">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="B113" t="s">
-        <v>16</v>
+        <v>591</v>
       </c>
       <c r="C113" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D113">
-        <v>24482</v>
+        <v>1613</v>
       </c>
       <c r="E113">
-        <v>24482</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="114">
-      <c r="A114" t="s">
-        <v>29</v>
+      <c r="A114">
+        <v>2</v>
       </c>
       <c r="B114" t="s">
-        <v>29</v>
+        <v>592</v>
       </c>
       <c r="C114" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D114">
-        <v>6643</v>
+        <v>673</v>
       </c>
       <c r="E114">
-        <v>6643</v>
+        <v>673</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B115" t="s">
-        <v>607</v>
+        <v>593</v>
       </c>
       <c r="C115" t="s">
         <v>37</v>
       </c>
       <c r="D115">
-        <v>5073</v>
+        <v>433</v>
       </c>
       <c r="E115">
-        <v>5073</v>
+        <v>433</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B116" t="s">
-        <v>608</v>
+        <v>594</v>
       </c>
       <c r="C116" t="s">
         <v>37</v>
       </c>
       <c r="D116">
-        <v>2384</v>
+        <v>143</v>
       </c>
       <c r="E116">
-        <v>2384</v>
+        <v>143</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B117" t="s">
-        <v>609</v>
+        <v>595</v>
       </c>
       <c r="C117" t="s">
         <v>37</v>
       </c>
       <c r="D117">
-        <v>1377</v>
+        <v>246</v>
       </c>
       <c r="E117">
-        <v>1377</v>
+        <v>246</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B118" t="s">
-        <v>610</v>
+        <v>596</v>
       </c>
       <c r="C118" t="s">
         <v>37</v>
       </c>
       <c r="D118">
-        <v>3973</v>
+        <v>219</v>
       </c>
       <c r="E118">
-        <v>3973</v>
-[...18 lines deleted...]
-    </row>
+        <v>219</v>
+      </c>
+    </row>
+    <row r="119"/>
     <row r="120">
       <c r="A120">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="B120" t="s">
-        <v>612</v>
+        <v>20</v>
       </c>
       <c r="C120" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D120">
-        <v>592</v>
+        <v>1806</v>
       </c>
       <c r="E120">
-        <v>592</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="121">
-      <c r="A121">
-        <v>7</v>
+      <c r="A121" t="s">
+        <v>29</v>
       </c>
       <c r="B121" t="s">
-        <v>613</v>
+        <v>29</v>
       </c>
       <c r="C121" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D121">
-        <v>1360</v>
+        <v>483</v>
       </c>
       <c r="E121">
-        <v>1360</v>
+        <v>483</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B122" t="s">
-        <v>614</v>
+        <v>597</v>
       </c>
       <c r="C122" t="s">
         <v>37</v>
       </c>
       <c r="D122">
-        <v>296</v>
+        <v>547</v>
       </c>
       <c r="E122">
-        <v>296</v>
+        <v>547</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B123" t="s">
-        <v>615</v>
+        <v>598</v>
       </c>
       <c r="C123" t="s">
         <v>37</v>
       </c>
       <c r="D123">
-        <v>439</v>
+        <v>314</v>
       </c>
       <c r="E123">
-        <v>439</v>
-[...2 lines deleted...]
-    <row r="124"/>
+        <v>314</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>3</v>
+      </c>
+      <c r="B124" t="s">
+        <v>599</v>
+      </c>
+      <c r="C124" t="s">
+        <v>37</v>
+      </c>
+      <c r="D124">
+        <v>133</v>
+      </c>
+      <c r="E124">
+        <v>133</v>
+      </c>
+    </row>
     <row r="125">
       <c r="A125">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="B125" t="s">
-        <v>17</v>
+        <v>600</v>
       </c>
       <c r="C125" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D125">
-        <v>3207</v>
+        <v>208</v>
       </c>
       <c r="E125">
-        <v>3207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="126">
-      <c r="A126" t="s">
-        <v>29</v>
+      <c r="A126">
+        <v>5</v>
       </c>
       <c r="B126" t="s">
-        <v>29</v>
+        <v>601</v>
       </c>
       <c r="C126" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D126">
-        <v>1441</v>
+        <v>59</v>
       </c>
       <c r="E126">
-        <v>1441</v>
+        <v>59</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B127" t="s">
-        <v>616</v>
+        <v>602</v>
       </c>
       <c r="C127" t="s">
         <v>37</v>
       </c>
       <c r="D127">
-        <v>980</v>
+        <v>62</v>
       </c>
       <c r="E127">
-        <v>980</v>
-[...18 lines deleted...]
-    </row>
+        <v>62</v>
+      </c>
+    </row>
+    <row r="128"/>
     <row r="129">
       <c r="A129">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="B129" t="s">
-        <v>618</v>
+        <v>21</v>
       </c>
       <c r="C129" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D129">
-        <v>189</v>
+        <v>24233</v>
       </c>
       <c r="E129">
-        <v>189</v>
-[...2 lines deleted...]
-    <row r="130"/>
+        <v>24233</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" t="s">
+        <v>29</v>
+      </c>
+      <c r="B130" t="s">
+        <v>29</v>
+      </c>
+      <c r="C130" t="s">
+        <v>35</v>
+      </c>
+      <c r="D130">
+        <v>3122</v>
+      </c>
+      <c r="E130">
+        <v>3122</v>
+      </c>
+    </row>
     <row r="131">
       <c r="A131">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="B131" t="s">
-        <v>18</v>
+        <v>603</v>
       </c>
       <c r="C131" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D131">
-        <v>51987</v>
+        <v>16321</v>
       </c>
       <c r="E131">
-        <v>51987</v>
+        <v>16321</v>
       </c>
     </row>
     <row r="132">
-      <c r="A132" t="s">
-        <v>29</v>
+      <c r="A132">
+        <v>2</v>
       </c>
       <c r="B132" t="s">
-        <v>29</v>
+        <v>604</v>
       </c>
       <c r="C132" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D132">
-        <v>14611</v>
+        <v>1588</v>
       </c>
       <c r="E132">
-        <v>14611</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B133" t="s">
-        <v>619</v>
+        <v>605</v>
       </c>
       <c r="C133" t="s">
         <v>37</v>
       </c>
       <c r="D133">
-        <v>0</v>
+        <v>1304</v>
       </c>
       <c r="E133">
-        <v>0</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B134" t="s">
-        <v>620</v>
+        <v>606</v>
       </c>
       <c r="C134" t="s">
         <v>37</v>
       </c>
       <c r="D134">
-        <v>16637</v>
+        <v>238</v>
       </c>
       <c r="E134">
-        <v>16637</v>
+        <v>238</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B135" t="s">
-        <v>621</v>
+        <v>607</v>
       </c>
       <c r="C135" t="s">
         <v>37</v>
       </c>
       <c r="D135">
-        <v>1325</v>
+        <v>1297</v>
       </c>
       <c r="E135">
-        <v>1325</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B136" t="s">
-        <v>622</v>
+        <v>608</v>
       </c>
       <c r="C136" t="s">
         <v>37</v>
       </c>
       <c r="D136">
-        <v>2745</v>
+        <v>363</v>
       </c>
       <c r="E136">
-        <v>2745</v>
-[...18 lines deleted...]
-    </row>
+        <v>363</v>
+      </c>
+    </row>
+    <row r="137"/>
     <row r="138">
       <c r="A138">
-        <v>6</v>
+        <v>24</v>
       </c>
       <c r="B138" t="s">
-        <v>624</v>
+        <v>22</v>
       </c>
       <c r="C138" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D138">
+        <v>1749</v>
+      </c>
+      <c r="E138">
+        <v>1749</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="s">
+        <v>29</v>
+      </c>
+      <c r="B139" t="s">
+        <v>29</v>
+      </c>
+      <c r="C139" t="s">
+        <v>35</v>
+      </c>
+      <c r="D139">
         <v>449</v>
       </c>
-      <c r="E138">
+      <c r="E139">
         <v>449</v>
-      </c>
-[...15 lines deleted...]
-        <v>385</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B140" t="s">
-        <v>626</v>
+        <v>609</v>
       </c>
       <c r="C140" t="s">
         <v>37</v>
       </c>
       <c r="D140">
-        <v>522</v>
+        <v>697</v>
       </c>
       <c r="E140">
-        <v>522</v>
+        <v>697</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B141" t="s">
-        <v>627</v>
+        <v>610</v>
       </c>
       <c r="C141" t="s">
         <v>37</v>
       </c>
       <c r="D141">
-        <v>7068</v>
+        <v>315</v>
       </c>
       <c r="E141">
-        <v>7068</v>
-[...72 lines deleted...]
-      <c r="A147">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
         <v>3</v>
       </c>
-      <c r="B147" t="s">
-[...437 lines deleted...]
-        <v>243</v>
+      <c r="B142" t="s">
+        <v>611</v>
+      </c>
+      <c r="C142" t="s">
+        <v>37</v>
+      </c>
+      <c r="D142">
+        <v>288</v>
+      </c>
+      <c r="E142">
+        <v>288</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -7599,4869 +7038,3440 @@
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="P1" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="P1" s="1" t="s">
+      <c r="Q1" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="Q1" s="1" t="s">
+      <c r="R1" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="R1" s="1" t="s">
+      <c r="S1" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="S1" s="1" t="s">
+      <c r="T1" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="T1" s="1" t="s">
+      <c r="U1" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="U1" s="1" t="s">
+      <c r="V1" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="V1" s="1" t="s">
+      <c r="W1" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="W1" s="1" t="s">
+      <c r="X1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="Y1" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>24</v>
       </c>
       <c r="C2" t="s">
-        <v>649</v>
+        <v>612</v>
       </c>
       <c r="D2" t="s">
-        <v>650</v>
+        <v>613</v>
       </c>
       <c r="E2" t="s">
-        <v>528</v>
+        <v>614</v>
       </c>
       <c r="F2" t="s">
-        <v>529</v>
+        <v>615</v>
       </c>
       <c r="G2">
-        <v>22445</v>
+        <v>76690</v>
       </c>
       <c r="H2">
-        <v>58081</v>
+        <v>130944</v>
       </c>
       <c r="I2">
-        <v>34613</v>
+        <v>91785</v>
       </c>
       <c r="J2">
-        <v>52557</v>
+        <v>74992</v>
       </c>
       <c r="K2">
-        <v>28129</v>
+        <v>116706</v>
       </c>
       <c r="L2">
-        <v>2894</v>
+        <v>4109</v>
       </c>
       <c r="M2">
-        <v>1754</v>
+        <v>5784</v>
       </c>
       <c r="N2">
-        <v>48559</v>
+        <v>58252</v>
       </c>
       <c r="O2">
-        <v>646</v>
+        <v>1356</v>
       </c>
       <c r="P2">
-        <v>1868</v>
+        <v>4607</v>
       </c>
       <c r="Q2">
-        <v>42876</v>
+        <v>3782</v>
       </c>
       <c r="R2">
-        <v>1173</v>
+        <v>17773</v>
       </c>
       <c r="S2">
-        <v>16826</v>
+        <v>2162</v>
       </c>
       <c r="T2">
-        <v>2457</v>
+        <v>98351</v>
       </c>
       <c r="U2">
-        <v>1072</v>
+        <v>8322</v>
       </c>
       <c r="V2">
-        <v>4735</v>
+        <v>13766</v>
       </c>
       <c r="W2">
-        <v>320685</v>
+        <v>58576</v>
+      </c>
+      <c r="X2">
+        <v>2826</v>
+      </c>
+      <c r="Y2">
+        <v>770783</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="G3">
-        <v>22445</v>
+        <v>76690</v>
       </c>
       <c r="H3">
-        <v>58081</v>
+        <v>130944</v>
       </c>
       <c r="I3">
-        <v>34613</v>
+        <v>91785</v>
       </c>
       <c r="J3">
-        <v>52557</v>
+        <v>74992</v>
       </c>
       <c r="K3">
-        <v>28129</v>
+        <v>116706</v>
       </c>
       <c r="L3">
-        <v>2894</v>
+        <v>4109</v>
       </c>
       <c r="M3">
-        <v>1754</v>
+        <v>5784</v>
       </c>
       <c r="N3">
-        <v>48559</v>
+        <v>58252</v>
       </c>
       <c r="O3">
-        <v>646</v>
+        <v>1356</v>
       </c>
       <c r="P3">
-        <v>1868</v>
+        <v>4607</v>
       </c>
       <c r="Q3">
-        <v>42876</v>
+        <v>3782</v>
       </c>
       <c r="R3">
-        <v>1173</v>
+        <v>17773</v>
       </c>
       <c r="S3">
-        <v>16826</v>
+        <v>2162</v>
       </c>
       <c r="T3">
-        <v>2457</v>
+        <v>98351</v>
       </c>
       <c r="U3">
-        <v>1072</v>
+        <v>8322</v>
       </c>
       <c r="V3">
-        <v>4735</v>
+        <v>13766</v>
       </c>
       <c r="W3">
-        <v>320685</v>
+        <v>58576</v>
+      </c>
+      <c r="X3">
+        <v>2826</v>
+      </c>
+      <c r="Y3">
+        <v>770783</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>529</v>
-[...1973 lines deleted...]
-        <v>28</v>
+        <v>615</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>34</v>
       </c>
       <c r="D2">
-        <v>40248</v>
+        <v>76690</v>
       </c>
       <c r="E2">
-        <v>40248</v>
+        <v>76690</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>29</v>
       </c>
       <c r="C3" t="s">
         <v>35</v>
       </c>
       <c r="D3">
-        <v>15611</v>
+        <v>20168</v>
       </c>
       <c r="E3">
-        <v>15611</v>
+        <v>20168</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>720</v>
+        <v>616</v>
       </c>
       <c r="C4" t="s">
         <v>37</v>
       </c>
       <c r="D4">
-        <v>15420</v>
+        <v>13865</v>
       </c>
       <c r="E4">
-        <v>15420</v>
+        <v>13865</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>721</v>
+        <v>617</v>
       </c>
       <c r="C5" t="s">
         <v>37</v>
       </c>
       <c r="D5">
-        <v>3420</v>
+        <v>6998</v>
       </c>
       <c r="E5">
-        <v>3420</v>
+        <v>6998</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>722</v>
+        <v>618</v>
       </c>
       <c r="C6" t="s">
         <v>37</v>
       </c>
       <c r="D6">
-        <v>969</v>
+        <v>2769</v>
       </c>
       <c r="E6">
-        <v>969</v>
+        <v>2769</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>723</v>
+        <v>619</v>
       </c>
       <c r="C7" t="s">
         <v>37</v>
       </c>
       <c r="D7">
-        <v>2605</v>
+        <v>4312</v>
       </c>
       <c r="E7">
-        <v>2605</v>
+        <v>4312</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>724</v>
+        <v>620</v>
       </c>
       <c r="C8" t="s">
         <v>37</v>
       </c>
       <c r="D8">
-        <v>846</v>
+        <v>21043</v>
       </c>
       <c r="E8">
-        <v>846</v>
+        <v>21043</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>725</v>
+        <v>621</v>
       </c>
       <c r="C9" t="s">
         <v>37</v>
       </c>
       <c r="D9">
-        <v>253</v>
+        <v>760</v>
       </c>
       <c r="E9">
-        <v>253</v>
+        <v>760</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>726</v>
+        <v>622</v>
       </c>
       <c r="C10" t="s">
         <v>37</v>
       </c>
       <c r="D10">
-        <v>423</v>
+        <v>3858</v>
       </c>
       <c r="E10">
-        <v>423</v>
+        <v>3858</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>727</v>
+        <v>623</v>
       </c>
       <c r="C11" t="s">
         <v>37</v>
       </c>
       <c r="D11">
-        <v>517</v>
+        <v>367</v>
       </c>
       <c r="E11">
-        <v>517</v>
+        <v>367</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>728</v>
+        <v>624</v>
       </c>
       <c r="C12" t="s">
         <v>37</v>
       </c>
       <c r="D12">
-        <v>184</v>
+        <v>970</v>
       </c>
       <c r="E12">
-        <v>184</v>
-[...2 lines deleted...]
-    <row r="13"/>
+        <v>970</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
+        <v>625</v>
+      </c>
+      <c r="C13" t="s">
+        <v>37</v>
+      </c>
+      <c r="D13">
+        <v>326</v>
+      </c>
+      <c r="E13">
+        <v>326</v>
+      </c>
+    </row>
     <row r="14">
       <c r="A14">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>7</v>
+        <v>626</v>
       </c>
       <c r="C14" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D14">
-        <v>68574</v>
+        <v>709</v>
       </c>
       <c r="E14">
-        <v>68574</v>
+        <v>709</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15" t="s">
-        <v>29</v>
+      <c r="A15">
+        <v>12</v>
       </c>
       <c r="B15" t="s">
-        <v>29</v>
+        <v>627</v>
       </c>
       <c r="C15" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D15">
-        <v>24113</v>
+        <v>545</v>
       </c>
       <c r="E15">
-        <v>24113</v>
-[...18 lines deleted...]
-    </row>
+        <v>545</v>
+      </c>
+    </row>
+    <row r="16"/>
     <row r="17">
       <c r="A17">
         <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>730</v>
+        <v>7</v>
       </c>
       <c r="C17" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D17">
-        <v>9206</v>
+        <v>130944</v>
       </c>
       <c r="E17">
-        <v>9206</v>
+        <v>130944</v>
       </c>
     </row>
     <row r="18">
-      <c r="A18">
-        <v>3</v>
+      <c r="A18" t="s">
+        <v>29</v>
       </c>
       <c r="B18" t="s">
-        <v>731</v>
+        <v>29</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D18">
-        <v>10010</v>
+        <v>31217</v>
       </c>
       <c r="E18">
-        <v>10010</v>
+        <v>31217</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B19" t="s">
-        <v>732</v>
+        <v>628</v>
       </c>
       <c r="C19" t="s">
         <v>37</v>
       </c>
       <c r="D19">
-        <v>4667</v>
+        <v>30172</v>
       </c>
       <c r="E19">
-        <v>4667</v>
+        <v>30172</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B20" t="s">
-        <v>733</v>
+        <v>629</v>
       </c>
       <c r="C20" t="s">
         <v>37</v>
       </c>
       <c r="D20">
-        <v>1538</v>
+        <v>35556</v>
       </c>
       <c r="E20">
-        <v>1538</v>
+        <v>35556</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B21" t="s">
-        <v>734</v>
+        <v>630</v>
       </c>
       <c r="C21" t="s">
         <v>37</v>
       </c>
       <c r="D21">
-        <v>1059</v>
+        <v>2557</v>
       </c>
       <c r="E21">
-        <v>1059</v>
+        <v>2557</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B22" t="s">
-        <v>735</v>
+        <v>631</v>
       </c>
       <c r="C22" t="s">
         <v>37</v>
       </c>
       <c r="D22">
-        <v>835</v>
+        <v>3554</v>
       </c>
       <c r="E22">
-        <v>835</v>
+        <v>3554</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B23" t="s">
-        <v>736</v>
+        <v>632</v>
       </c>
       <c r="C23" t="s">
         <v>37</v>
       </c>
       <c r="D23">
-        <v>1069</v>
+        <v>11802</v>
       </c>
       <c r="E23">
-        <v>1069</v>
+        <v>11802</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B24" t="s">
-        <v>737</v>
+        <v>633</v>
       </c>
       <c r="C24" t="s">
         <v>37</v>
       </c>
       <c r="D24">
-        <v>2702</v>
+        <v>1271</v>
       </c>
       <c r="E24">
-        <v>2702</v>
-[...2 lines deleted...]
-    <row r="25"/>
+        <v>1271</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>7</v>
+      </c>
+      <c r="B25" t="s">
+        <v>634</v>
+      </c>
+      <c r="C25" t="s">
+        <v>37</v>
+      </c>
+      <c r="D25">
+        <v>1260</v>
+      </c>
+      <c r="E25">
+        <v>1260</v>
+      </c>
+    </row>
     <row r="26">
       <c r="A26">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B26" t="s">
-        <v>8</v>
+        <v>635</v>
       </c>
       <c r="C26" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D26">
-        <v>74119</v>
+        <v>919</v>
       </c>
       <c r="E26">
-        <v>74119</v>
+        <v>919</v>
       </c>
     </row>
     <row r="27">
-      <c r="A27" t="s">
-        <v>29</v>
+      <c r="A27">
+        <v>9</v>
       </c>
       <c r="B27" t="s">
-        <v>29</v>
+        <v>636</v>
       </c>
       <c r="C27" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D27">
-        <v>17019</v>
+        <v>415</v>
       </c>
       <c r="E27">
-        <v>17019</v>
+        <v>415</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B28" t="s">
-        <v>738</v>
+        <v>637</v>
       </c>
       <c r="C28" t="s">
         <v>37</v>
       </c>
       <c r="D28">
-        <v>23750</v>
+        <v>260</v>
       </c>
       <c r="E28">
-        <v>23750</v>
+        <v>260</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="B29" t="s">
-        <v>739</v>
+        <v>638</v>
       </c>
       <c r="C29" t="s">
         <v>37</v>
       </c>
       <c r="D29">
-        <v>16031</v>
+        <v>523</v>
       </c>
       <c r="E29">
-        <v>16031</v>
+        <v>523</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="B30" t="s">
-        <v>740</v>
+        <v>639</v>
       </c>
       <c r="C30" t="s">
         <v>37</v>
       </c>
       <c r="D30">
-        <v>5068</v>
+        <v>11438</v>
       </c>
       <c r="E30">
-        <v>5068</v>
-[...18 lines deleted...]
-    </row>
+        <v>11438</v>
+      </c>
+    </row>
+    <row r="31"/>
     <row r="32">
       <c r="A32">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B32" t="s">
-        <v>742</v>
+        <v>8</v>
       </c>
       <c r="C32" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D32">
-        <v>2075</v>
+        <v>91785</v>
       </c>
       <c r="E32">
-        <v>2075</v>
+        <v>91785</v>
       </c>
     </row>
     <row r="33">
-      <c r="A33">
-        <v>6</v>
+      <c r="A33" t="s">
+        <v>29</v>
       </c>
       <c r="B33" t="s">
-        <v>743</v>
+        <v>29</v>
       </c>
       <c r="C33" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D33">
-        <v>1254</v>
+        <v>18080</v>
       </c>
       <c r="E33">
-        <v>1254</v>
+        <v>18080</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B34" t="s">
-        <v>744</v>
+        <v>640</v>
       </c>
       <c r="C34" t="s">
         <v>37</v>
       </c>
       <c r="D34">
-        <v>1655</v>
+        <v>45151</v>
       </c>
       <c r="E34">
-        <v>1655</v>
+        <v>45151</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B35" t="s">
-        <v>745</v>
+        <v>641</v>
       </c>
       <c r="C35" t="s">
         <v>37</v>
       </c>
       <c r="D35">
-        <v>497</v>
+        <v>10756</v>
       </c>
       <c r="E35">
-        <v>497</v>
+        <v>10756</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B36" t="s">
-        <v>746</v>
+        <v>642</v>
       </c>
       <c r="C36" t="s">
         <v>37</v>
       </c>
       <c r="D36">
-        <v>2895</v>
+        <v>5416</v>
       </c>
       <c r="E36">
-        <v>2895</v>
-[...2 lines deleted...]
-    <row r="37"/>
+        <v>5416</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>4</v>
+      </c>
+      <c r="B37" t="s">
+        <v>643</v>
+      </c>
+      <c r="C37" t="s">
+        <v>37</v>
+      </c>
+      <c r="D37">
+        <v>1193</v>
+      </c>
+      <c r="E37">
+        <v>1193</v>
+      </c>
+    </row>
     <row r="38">
       <c r="A38">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B38" t="s">
-        <v>9</v>
+        <v>644</v>
       </c>
       <c r="C38" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D38">
-        <v>98204</v>
+        <v>1778</v>
       </c>
       <c r="E38">
-        <v>98204</v>
+        <v>1778</v>
       </c>
     </row>
     <row r="39">
-      <c r="A39" t="s">
-        <v>29</v>
+      <c r="A39">
+        <v>6</v>
       </c>
       <c r="B39" t="s">
-        <v>29</v>
+        <v>645</v>
       </c>
       <c r="C39" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D39">
-        <v>17847</v>
+        <v>1597</v>
       </c>
       <c r="E39">
-        <v>17847</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B40" t="s">
-        <v>747</v>
+        <v>646</v>
       </c>
       <c r="C40" t="s">
         <v>37</v>
       </c>
       <c r="D40">
-        <v>43940</v>
+        <v>6177</v>
       </c>
       <c r="E40">
-        <v>43940</v>
+        <v>6177</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B41" t="s">
-        <v>748</v>
+        <v>647</v>
       </c>
       <c r="C41" t="s">
         <v>37</v>
       </c>
       <c r="D41">
-        <v>5059</v>
+        <v>402</v>
       </c>
       <c r="E41">
-        <v>5059</v>
+        <v>402</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B42" t="s">
-        <v>749</v>
+        <v>648</v>
       </c>
       <c r="C42" t="s">
         <v>37</v>
       </c>
       <c r="D42">
-        <v>2581</v>
+        <v>364</v>
       </c>
       <c r="E42">
-        <v>2581</v>
+        <v>364</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B43" t="s">
-        <v>750</v>
+        <v>649</v>
       </c>
       <c r="C43" t="s">
         <v>37</v>
       </c>
       <c r="D43">
-        <v>20439</v>
+        <v>276</v>
       </c>
       <c r="E43">
-        <v>20439</v>
+        <v>276</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="B44" t="s">
-        <v>751</v>
+        <v>650</v>
       </c>
       <c r="C44" t="s">
         <v>37</v>
       </c>
       <c r="D44">
-        <v>2029</v>
+        <v>301</v>
       </c>
       <c r="E44">
-        <v>2029</v>
+        <v>301</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="B45" t="s">
-        <v>752</v>
+        <v>651</v>
       </c>
       <c r="C45" t="s">
         <v>37</v>
       </c>
       <c r="D45">
-        <v>744</v>
+        <v>294</v>
       </c>
       <c r="E45">
-        <v>744</v>
-[...18 lines deleted...]
-    </row>
+        <v>294</v>
+      </c>
+    </row>
+    <row r="46"/>
     <row r="47">
       <c r="A47">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B47" t="s">
-        <v>754</v>
+        <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D47">
-        <v>561</v>
+        <v>74992</v>
       </c>
       <c r="E47">
-        <v>561</v>
+        <v>74992</v>
       </c>
     </row>
     <row r="48">
-      <c r="A48">
-        <v>9</v>
+      <c r="A48" t="s">
+        <v>29</v>
       </c>
       <c r="B48" t="s">
-        <v>755</v>
+        <v>29</v>
       </c>
       <c r="C48" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D48">
-        <v>2014</v>
+        <v>16070</v>
       </c>
       <c r="E48">
-        <v>2014</v>
-[...2 lines deleted...]
-    <row r="49"/>
+        <v>16070</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>1</v>
+      </c>
+      <c r="B49" t="s">
+        <v>652</v>
+      </c>
+      <c r="C49" t="s">
+        <v>37</v>
+      </c>
+      <c r="D49">
+        <v>16443</v>
+      </c>
+      <c r="E49">
+        <v>16443</v>
+      </c>
+    </row>
     <row r="50">
       <c r="A50">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B50" t="s">
-        <v>10</v>
+        <v>653</v>
       </c>
       <c r="C50" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D50">
-        <v>42621</v>
+        <v>25257</v>
       </c>
       <c r="E50">
-        <v>42621</v>
+        <v>25257</v>
       </c>
     </row>
     <row r="51">
-      <c r="A51" t="s">
-        <v>29</v>
+      <c r="A51">
+        <v>3</v>
       </c>
       <c r="B51" t="s">
-        <v>29</v>
+        <v>654</v>
       </c>
       <c r="C51" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D51">
-        <v>8878</v>
+        <v>4687</v>
       </c>
       <c r="E51">
-        <v>8878</v>
+        <v>4687</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B52" t="s">
-        <v>756</v>
+        <v>655</v>
       </c>
       <c r="C52" t="s">
         <v>37</v>
       </c>
       <c r="D52">
-        <v>24664</v>
+        <v>5648</v>
       </c>
       <c r="E52">
-        <v>24664</v>
+        <v>5648</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B53" t="s">
-        <v>757</v>
+        <v>656</v>
       </c>
       <c r="C53" t="s">
         <v>37</v>
       </c>
       <c r="D53">
-        <v>1282</v>
+        <v>1604</v>
       </c>
       <c r="E53">
-        <v>1282</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B54" t="s">
-        <v>758</v>
+        <v>657</v>
       </c>
       <c r="C54" t="s">
         <v>37</v>
       </c>
       <c r="D54">
-        <v>3061</v>
+        <v>902</v>
       </c>
       <c r="E54">
-        <v>3061</v>
+        <v>902</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B55" t="s">
-        <v>759</v>
+        <v>658</v>
       </c>
       <c r="C55" t="s">
         <v>37</v>
       </c>
       <c r="D55">
-        <v>1376</v>
+        <v>1874</v>
       </c>
       <c r="E55">
-        <v>1376</v>
+        <v>1874</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B56" t="s">
-        <v>760</v>
+        <v>659</v>
       </c>
       <c r="C56" t="s">
         <v>37</v>
       </c>
       <c r="D56">
-        <v>1775</v>
+        <v>484</v>
       </c>
       <c r="E56">
-        <v>1775</v>
+        <v>484</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B57" t="s">
-        <v>761</v>
+        <v>660</v>
       </c>
       <c r="C57" t="s">
         <v>37</v>
       </c>
       <c r="D57">
-        <v>247</v>
+        <v>769</v>
       </c>
       <c r="E57">
-        <v>247</v>
+        <v>769</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B58" t="s">
-        <v>762</v>
+        <v>661</v>
       </c>
       <c r="C58" t="s">
         <v>37</v>
       </c>
       <c r="D58">
-        <v>417</v>
+        <v>545</v>
       </c>
       <c r="E58">
-        <v>417</v>
+        <v>545</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B59" t="s">
-        <v>763</v>
+        <v>662</v>
       </c>
       <c r="C59" t="s">
         <v>37</v>
       </c>
       <c r="D59">
-        <v>158</v>
+        <v>197</v>
       </c>
       <c r="E59">
-        <v>158</v>
+        <v>197</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B60" t="s">
-        <v>764</v>
+        <v>663</v>
       </c>
       <c r="C60" t="s">
         <v>37</v>
       </c>
       <c r="D60">
-        <v>763</v>
+        <v>512</v>
       </c>
       <c r="E60">
-        <v>763</v>
+        <v>512</v>
       </c>
     </row>
     <row r="61"/>
     <row r="62">
       <c r="A62">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B62" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C62" t="s">
         <v>34</v>
       </c>
       <c r="D62">
-        <v>4992</v>
+        <v>116706</v>
       </c>
       <c r="E62">
-        <v>4992</v>
+        <v>116706</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>29</v>
       </c>
       <c r="B63" t="s">
         <v>29</v>
       </c>
       <c r="C63" t="s">
         <v>35</v>
       </c>
       <c r="D63">
-        <v>2236</v>
+        <v>15649</v>
       </c>
       <c r="E63">
-        <v>2236</v>
+        <v>15649</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>765</v>
+        <v>664</v>
       </c>
       <c r="C64" t="s">
         <v>37</v>
       </c>
       <c r="D64">
-        <v>1601</v>
+        <v>11882</v>
       </c>
       <c r="E64">
-        <v>1601</v>
+        <v>11882</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2</v>
       </c>
       <c r="B65" t="s">
-        <v>766</v>
+        <v>665</v>
       </c>
       <c r="C65" t="s">
         <v>37</v>
       </c>
       <c r="D65">
-        <v>658</v>
+        <v>26764</v>
       </c>
       <c r="E65">
-        <v>658</v>
+        <v>26764</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>3</v>
       </c>
       <c r="B66" t="s">
-        <v>767</v>
+        <v>666</v>
       </c>
       <c r="C66" t="s">
         <v>37</v>
       </c>
       <c r="D66">
-        <v>497</v>
+        <v>2669</v>
       </c>
       <c r="E66">
-        <v>497</v>
-[...2 lines deleted...]
-    <row r="67"/>
+        <v>2669</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>4</v>
+      </c>
+      <c r="B67" t="s">
+        <v>667</v>
+      </c>
+      <c r="C67" t="s">
+        <v>37</v>
+      </c>
+      <c r="D67">
+        <v>2888</v>
+      </c>
+      <c r="E67">
+        <v>2888</v>
+      </c>
+    </row>
     <row r="68">
       <c r="A68">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B68" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="C68" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D68">
-        <v>6279</v>
+        <v>38329</v>
       </c>
       <c r="E68">
-        <v>6279</v>
+        <v>38329</v>
       </c>
     </row>
     <row r="69">
-      <c r="A69" t="s">
-        <v>29</v>
+      <c r="A69">
+        <v>6</v>
       </c>
       <c r="B69" t="s">
-        <v>29</v>
+        <v>669</v>
       </c>
       <c r="C69" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D69">
-        <v>2628</v>
+        <v>9013</v>
       </c>
       <c r="E69">
-        <v>2628</v>
+        <v>9013</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B70" t="s">
-        <v>768</v>
+        <v>670</v>
       </c>
       <c r="C70" t="s">
         <v>37</v>
       </c>
       <c r="D70">
-        <v>2118</v>
+        <v>587</v>
       </c>
       <c r="E70">
-        <v>2118</v>
+        <v>587</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B71" t="s">
-        <v>769</v>
+        <v>671</v>
       </c>
       <c r="C71" t="s">
         <v>37</v>
       </c>
       <c r="D71">
-        <v>686</v>
+        <v>430</v>
       </c>
       <c r="E71">
-        <v>686</v>
+        <v>430</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B72" t="s">
-        <v>770</v>
+        <v>672</v>
       </c>
       <c r="C72" t="s">
         <v>37</v>
       </c>
       <c r="D72">
-        <v>230</v>
+        <v>283</v>
       </c>
       <c r="E72">
-        <v>230</v>
+        <v>283</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B73" t="s">
-        <v>771</v>
+        <v>673</v>
       </c>
       <c r="C73" t="s">
         <v>37</v>
       </c>
       <c r="D73">
-        <v>269</v>
+        <v>3833</v>
       </c>
       <c r="E73">
-        <v>269</v>
+        <v>3833</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="B74" t="s">
-        <v>772</v>
+        <v>674</v>
       </c>
       <c r="C74" t="s">
         <v>37</v>
       </c>
       <c r="D74">
-        <v>348</v>
+        <v>297</v>
       </c>
       <c r="E74">
-        <v>348</v>
-[...10 lines deleted...]
-      <c r="C76" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>12</v>
+      </c>
+      <c r="B75" t="s">
+        <v>675</v>
+      </c>
+      <c r="C75" t="s">
+        <v>37</v>
+      </c>
+      <c r="D75">
+        <v>4082</v>
+      </c>
+      <c r="E75">
+        <v>4082</v>
+      </c>
+    </row>
+    <row r="76"/>
+    <row r="77">
+      <c r="A77">
+        <v>6</v>
+      </c>
+      <c r="B77" t="s">
+        <v>11</v>
+      </c>
+      <c r="C77" t="s">
         <v>34</v>
       </c>
-      <c r="D76">
-[...13 lines deleted...]
-      <c r="C77" t="s">
+      <c r="D77">
+        <v>4109</v>
+      </c>
+      <c r="E77">
+        <v>4109</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="s">
+        <v>29</v>
+      </c>
+      <c r="B78" t="s">
+        <v>29</v>
+      </c>
+      <c r="C78" t="s">
         <v>35</v>
       </c>
-      <c r="D77">
-[...15 lines deleted...]
-      </c>
       <c r="D78">
-        <v>13871</v>
+        <v>2866</v>
       </c>
       <c r="E78">
-        <v>13871</v>
+        <v>2866</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B79" t="s">
-        <v>774</v>
+        <v>676</v>
       </c>
       <c r="C79" t="s">
         <v>37</v>
       </c>
       <c r="D79">
-        <v>4409</v>
+        <v>751</v>
       </c>
       <c r="E79">
-        <v>4409</v>
+        <v>751</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B80" t="s">
-        <v>775</v>
+        <v>677</v>
       </c>
       <c r="C80" t="s">
         <v>37</v>
       </c>
       <c r="D80">
-        <v>2733</v>
+        <v>271</v>
       </c>
       <c r="E80">
-        <v>2733</v>
+        <v>271</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B81" t="s">
-        <v>776</v>
+        <v>678</v>
       </c>
       <c r="C81" t="s">
         <v>37</v>
       </c>
       <c r="D81">
-        <v>1861</v>
+        <v>221</v>
       </c>
       <c r="E81">
-        <v>1861</v>
-[...18 lines deleted...]
-    </row>
+        <v>221</v>
+      </c>
+    </row>
+    <row r="82"/>
     <row r="83">
       <c r="A83">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B83" t="s">
-        <v>778</v>
+        <v>12</v>
       </c>
       <c r="C83" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D83">
-        <v>216</v>
+        <v>5784</v>
       </c>
       <c r="E83">
-        <v>216</v>
+        <v>5784</v>
       </c>
     </row>
     <row r="84">
-      <c r="A84">
-        <v>7</v>
+      <c r="A84" t="s">
+        <v>29</v>
       </c>
       <c r="B84" t="s">
-        <v>779</v>
+        <v>29</v>
       </c>
       <c r="C84" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D84">
-        <v>9999</v>
+        <v>4082</v>
       </c>
       <c r="E84">
-        <v>9999</v>
+        <v>4082</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
+        <v>1</v>
+      </c>
+      <c r="B85" t="s">
+        <v>679</v>
+      </c>
+      <c r="C85" t="s">
+        <v>37</v>
+      </c>
+      <c r="D85">
+        <v>1702</v>
+      </c>
+      <c r="E85">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="86"/>
+    <row r="87">
+      <c r="A87">
         <v>8</v>
       </c>
-      <c r="B85" t="s">
-[...29 lines deleted...]
-    <row r="87"/>
+      <c r="B87" t="s">
+        <v>13</v>
+      </c>
+      <c r="C87" t="s">
+        <v>34</v>
+      </c>
+      <c r="D87">
+        <v>58252</v>
+      </c>
+      <c r="E87">
+        <v>58252</v>
+      </c>
+    </row>
     <row r="88">
-      <c r="A88">
-        <v>9</v>
+      <c r="A88" t="s">
+        <v>29</v>
       </c>
       <c r="B88" t="s">
-        <v>139</v>
+        <v>29</v>
       </c>
       <c r="C88" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D88">
-        <v>1389</v>
+        <v>10557</v>
       </c>
       <c r="E88">
-        <v>1389</v>
+        <v>10557</v>
       </c>
     </row>
     <row r="89">
-      <c r="A89" t="s">
-        <v>29</v>
+      <c r="A89">
+        <v>1</v>
       </c>
       <c r="B89" t="s">
-        <v>29</v>
+        <v>680</v>
       </c>
       <c r="C89" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D89">
-        <v>1006</v>
+        <v>30993</v>
       </c>
       <c r="E89">
-        <v>1006</v>
+        <v>30993</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B90" t="s">
-        <v>782</v>
+        <v>681</v>
       </c>
       <c r="C90" t="s">
         <v>37</v>
       </c>
       <c r="D90">
-        <v>383</v>
+        <v>4220</v>
       </c>
       <c r="E90">
-        <v>383</v>
-[...2 lines deleted...]
-    <row r="91"/>
+        <v>4220</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>3</v>
+      </c>
+      <c r="B91" t="s">
+        <v>682</v>
+      </c>
+      <c r="C91" t="s">
+        <v>37</v>
+      </c>
+      <c r="D91">
+        <v>4223</v>
+      </c>
+      <c r="E91">
+        <v>4223</v>
+      </c>
+    </row>
     <row r="92">
       <c r="A92">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B92" t="s">
-        <v>14</v>
+        <v>683</v>
       </c>
       <c r="C92" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D92">
-        <v>2131</v>
+        <v>1659</v>
       </c>
       <c r="E92">
-        <v>2131</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="93">
-      <c r="A93" t="s">
-        <v>29</v>
+      <c r="A93">
+        <v>5</v>
       </c>
       <c r="B93" t="s">
-        <v>29</v>
+        <v>684</v>
       </c>
       <c r="C93" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D93">
-        <v>1198</v>
+        <v>1157</v>
       </c>
       <c r="E93">
-        <v>1198</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B94" t="s">
-        <v>783</v>
+        <v>685</v>
       </c>
       <c r="C94" t="s">
         <v>37</v>
       </c>
       <c r="D94">
-        <v>637</v>
+        <v>1505</v>
       </c>
       <c r="E94">
-        <v>637</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B95" t="s">
-        <v>784</v>
+        <v>686</v>
       </c>
       <c r="C95" t="s">
         <v>37</v>
       </c>
       <c r="D95">
-        <v>163</v>
+        <v>659</v>
       </c>
       <c r="E95">
-        <v>163</v>
+        <v>659</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B96" t="s">
-        <v>785</v>
+        <v>687</v>
       </c>
       <c r="C96" t="s">
         <v>37</v>
       </c>
       <c r="D96">
-        <v>133</v>
+        <v>1930</v>
       </c>
       <c r="E96">
-        <v>133</v>
-[...2 lines deleted...]
-    <row r="97"/>
+        <v>1930</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>9</v>
+      </c>
+      <c r="B97" t="s">
+        <v>688</v>
+      </c>
+      <c r="C97" t="s">
+        <v>37</v>
+      </c>
+      <c r="D97">
+        <v>243</v>
+      </c>
+      <c r="E97">
+        <v>243</v>
+      </c>
+    </row>
     <row r="98">
       <c r="A98">
+        <v>10</v>
+      </c>
+      <c r="B98" t="s">
+        <v>689</v>
+      </c>
+      <c r="C98" t="s">
+        <v>37</v>
+      </c>
+      <c r="D98">
+        <v>488</v>
+      </c>
+      <c r="E98">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
         <v>11</v>
       </c>
-      <c r="B98" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="B99" t="s">
-        <v>29</v>
+        <v>690</v>
       </c>
       <c r="C99" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D99">
-        <v>577</v>
+        <v>237</v>
       </c>
       <c r="E99">
-        <v>577</v>
+        <v>237</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
+        <v>12</v>
+      </c>
+      <c r="B100" t="s">
+        <v>691</v>
+      </c>
+      <c r="C100" t="s">
+        <v>37</v>
+      </c>
+      <c r="D100">
+        <v>381</v>
+      </c>
+      <c r="E100">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="101"/>
+    <row r="102">
+      <c r="A102">
+        <v>9</v>
+      </c>
+      <c r="B102" t="s">
+        <v>139</v>
+      </c>
+      <c r="C102" t="s">
+        <v>34</v>
+      </c>
+      <c r="D102">
+        <v>1356</v>
+      </c>
+      <c r="E102">
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="s">
+        <v>29</v>
+      </c>
+      <c r="B103" t="s">
+        <v>29</v>
+      </c>
+      <c r="C103" t="s">
+        <v>35</v>
+      </c>
+      <c r="D103">
+        <v>1053</v>
+      </c>
+      <c r="E103">
+        <v>1053</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
         <v>1</v>
       </c>
-      <c r="B100" t="s">
-[...50 lines deleted...]
-      </c>
       <c r="B104" t="s">
-        <v>29</v>
+        <v>692</v>
       </c>
       <c r="C104" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D104">
-        <v>8231</v>
+        <v>133</v>
       </c>
       <c r="E104">
-        <v>8231</v>
+        <v>133</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B105" t="s">
-        <v>788</v>
+        <v>693</v>
       </c>
       <c r="C105" t="s">
         <v>37</v>
       </c>
       <c r="D105">
-        <v>44063</v>
+        <v>170</v>
       </c>
       <c r="E105">
-        <v>44063</v>
-[...18 lines deleted...]
-    </row>
+        <v>170</v>
+      </c>
+    </row>
+    <row r="106"/>
     <row r="107">
       <c r="A107">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B107" t="s">
-        <v>790</v>
+        <v>14</v>
       </c>
       <c r="C107" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D107">
-        <v>1190</v>
+        <v>4607</v>
       </c>
       <c r="E107">
-        <v>1190</v>
+        <v>4607</v>
       </c>
     </row>
     <row r="108">
-      <c r="A108">
-        <v>4</v>
+      <c r="A108" t="s">
+        <v>29</v>
       </c>
       <c r="B108" t="s">
-        <v>791</v>
+        <v>29</v>
       </c>
       <c r="C108" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D108">
-        <v>933</v>
+        <v>1042</v>
       </c>
       <c r="E108">
-        <v>933</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B109" t="s">
-        <v>792</v>
+        <v>694</v>
       </c>
       <c r="C109" t="s">
         <v>37</v>
       </c>
       <c r="D109">
-        <v>1790</v>
+        <v>2719</v>
       </c>
       <c r="E109">
-        <v>1790</v>
+        <v>2719</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B110" t="s">
-        <v>793</v>
+        <v>695</v>
       </c>
       <c r="C110" t="s">
         <v>37</v>
       </c>
       <c r="D110">
-        <v>473</v>
+        <v>490</v>
       </c>
       <c r="E110">
-        <v>473</v>
+        <v>490</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B111" t="s">
-        <v>794</v>
+        <v>696</v>
       </c>
       <c r="C111" t="s">
         <v>37</v>
       </c>
       <c r="D111">
-        <v>439</v>
+        <v>187</v>
       </c>
       <c r="E111">
-        <v>439</v>
+        <v>187</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B112" t="s">
-        <v>795</v>
+        <v>697</v>
       </c>
       <c r="C112" t="s">
         <v>37</v>
       </c>
       <c r="D112">
-        <v>296</v>
+        <v>72</v>
       </c>
       <c r="E112">
-        <v>296</v>
+        <v>72</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B113" t="s">
-        <v>796</v>
+        <v>698</v>
       </c>
       <c r="C113" t="s">
         <v>37</v>
       </c>
       <c r="D113">
-        <v>341</v>
+        <v>97</v>
       </c>
       <c r="E113">
-        <v>341</v>
+        <v>97</v>
       </c>
     </row>
     <row r="114"/>
     <row r="115">
       <c r="A115">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B115" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="C115" t="s">
         <v>34</v>
       </c>
       <c r="D115">
-        <v>2310</v>
+        <v>3782</v>
       </c>
       <c r="E115">
-        <v>2310</v>
+        <v>3782</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>29</v>
       </c>
       <c r="B116" t="s">
         <v>29</v>
       </c>
       <c r="C116" t="s">
         <v>35</v>
       </c>
       <c r="D116">
-        <v>1158</v>
+        <v>1202</v>
       </c>
       <c r="E116">
-        <v>1158</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1</v>
       </c>
       <c r="B117" t="s">
-        <v>797</v>
+        <v>699</v>
       </c>
       <c r="C117" t="s">
         <v>37</v>
       </c>
       <c r="D117">
-        <v>654</v>
+        <v>593</v>
       </c>
       <c r="E117">
-        <v>654</v>
+        <v>593</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>2</v>
       </c>
       <c r="B118" t="s">
-        <v>798</v>
+        <v>700</v>
       </c>
       <c r="C118" t="s">
         <v>37</v>
       </c>
       <c r="D118">
-        <v>172</v>
+        <v>394</v>
       </c>
       <c r="E118">
-        <v>172</v>
+        <v>394</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>3</v>
       </c>
       <c r="B119" t="s">
-        <v>799</v>
+        <v>701</v>
       </c>
       <c r="C119" t="s">
         <v>37</v>
       </c>
       <c r="D119">
-        <v>326</v>
+        <v>352</v>
       </c>
       <c r="E119">
-        <v>326</v>
-[...2 lines deleted...]
-    <row r="120"/>
+        <v>352</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>4</v>
+      </c>
+      <c r="B120" t="s">
+        <v>702</v>
+      </c>
+      <c r="C120" t="s">
+        <v>37</v>
+      </c>
+      <c r="D120">
+        <v>235</v>
+      </c>
+      <c r="E120">
+        <v>235</v>
+      </c>
+    </row>
     <row r="121">
       <c r="A121">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="B121" t="s">
-        <v>18</v>
+        <v>703</v>
       </c>
       <c r="C121" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D121">
-        <v>106893</v>
+        <v>566</v>
       </c>
       <c r="E121">
-        <v>106893</v>
+        <v>566</v>
       </c>
     </row>
     <row r="122">
-      <c r="A122" t="s">
-        <v>29</v>
+      <c r="A122">
+        <v>6</v>
       </c>
       <c r="B122" t="s">
-        <v>29</v>
+        <v>704</v>
       </c>
       <c r="C122" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D122">
-        <v>12558</v>
+        <v>102</v>
       </c>
       <c r="E122">
-        <v>12558</v>
+        <v>102</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B123" t="s">
-        <v>800</v>
+        <v>705</v>
       </c>
       <c r="C123" t="s">
         <v>37</v>
       </c>
       <c r="D123">
-        <v>37373</v>
+        <v>121</v>
       </c>
       <c r="E123">
-        <v>37373</v>
+        <v>121</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B124" t="s">
-        <v>801</v>
+        <v>697</v>
       </c>
       <c r="C124" t="s">
         <v>37</v>
       </c>
       <c r="D124">
-        <v>17528</v>
+        <v>67</v>
       </c>
       <c r="E124">
-        <v>17528</v>
+        <v>67</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B125" t="s">
-        <v>802</v>
+        <v>706</v>
       </c>
       <c r="C125" t="s">
         <v>37</v>
       </c>
       <c r="D125">
-        <v>1456</v>
+        <v>70</v>
       </c>
       <c r="E125">
-        <v>1456</v>
+        <v>70</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B126" t="s">
-        <v>803</v>
+        <v>707</v>
       </c>
       <c r="C126" t="s">
         <v>37</v>
       </c>
       <c r="D126">
-        <v>35180</v>
+        <v>80</v>
       </c>
       <c r="E126">
-        <v>35180</v>
-[...18 lines deleted...]
-    </row>
+        <v>80</v>
+      </c>
+    </row>
+    <row r="127"/>
     <row r="128">
       <c r="A128">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="B128" t="s">
-        <v>805</v>
+        <v>16</v>
       </c>
       <c r="C128" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D128">
-        <v>423</v>
+        <v>17773</v>
       </c>
       <c r="E128">
-        <v>423</v>
+        <v>17773</v>
       </c>
     </row>
     <row r="129">
-      <c r="A129">
-        <v>7</v>
+      <c r="A129" t="s">
+        <v>29</v>
       </c>
       <c r="B129" t="s">
-        <v>806</v>
+        <v>29</v>
       </c>
       <c r="C129" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D129">
-        <v>495</v>
+        <v>5383</v>
       </c>
       <c r="E129">
-        <v>495</v>
+        <v>5383</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B130" t="s">
-        <v>195</v>
+        <v>708</v>
       </c>
       <c r="C130" t="s">
         <v>37</v>
       </c>
       <c r="D130">
-        <v>256</v>
+        <v>2519</v>
       </c>
       <c r="E130">
-        <v>256</v>
+        <v>2519</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B131" t="s">
-        <v>807</v>
+        <v>709</v>
       </c>
       <c r="C131" t="s">
         <v>37</v>
       </c>
       <c r="D131">
-        <v>759</v>
+        <v>1620</v>
       </c>
       <c r="E131">
-        <v>759</v>
-[...2 lines deleted...]
-    <row r="132"/>
+        <v>1620</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>3</v>
+      </c>
+      <c r="B132" t="s">
+        <v>710</v>
+      </c>
+      <c r="C132" t="s">
+        <v>37</v>
+      </c>
+      <c r="D132">
+        <v>4798</v>
+      </c>
+      <c r="E132">
+        <v>4798</v>
+      </c>
+    </row>
     <row r="133">
       <c r="A133">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="B133" t="s">
-        <v>19</v>
+        <v>711</v>
       </c>
       <c r="C133" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D133">
-        <v>19103</v>
+        <v>1096</v>
       </c>
       <c r="E133">
-        <v>19103</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="134">
-      <c r="A134" t="s">
-        <v>29</v>
+      <c r="A134">
+        <v>5</v>
       </c>
       <c r="B134" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="C134" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D134">
-        <v>6693</v>
+        <v>459</v>
       </c>
       <c r="E134">
-        <v>6693</v>
+        <v>459</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B135" t="s">
-        <v>808</v>
+        <v>713</v>
       </c>
       <c r="C135" t="s">
         <v>37</v>
       </c>
       <c r="D135">
-        <v>5148</v>
+        <v>320</v>
       </c>
       <c r="E135">
-        <v>5148</v>
+        <v>320</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B136" t="s">
-        <v>809</v>
+        <v>714</v>
       </c>
       <c r="C136" t="s">
         <v>37</v>
       </c>
       <c r="D136">
-        <v>2121</v>
+        <v>379</v>
       </c>
       <c r="E136">
-        <v>2121</v>
+        <v>379</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B137" t="s">
-        <v>810</v>
+        <v>715</v>
       </c>
       <c r="C137" t="s">
         <v>37</v>
       </c>
       <c r="D137">
-        <v>2082</v>
+        <v>200</v>
       </c>
       <c r="E137">
-        <v>2082</v>
+        <v>200</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B138" t="s">
-        <v>811</v>
+        <v>716</v>
       </c>
       <c r="C138" t="s">
         <v>37</v>
       </c>
       <c r="D138">
-        <v>1371</v>
+        <v>248</v>
       </c>
       <c r="E138">
-        <v>1371</v>
+        <v>248</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="B139" t="s">
-        <v>812</v>
+        <v>717</v>
       </c>
       <c r="C139" t="s">
         <v>37</v>
       </c>
       <c r="D139">
-        <v>929</v>
+        <v>107</v>
       </c>
       <c r="E139">
-        <v>929</v>
+        <v>107</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="B140" t="s">
-        <v>813</v>
+        <v>718</v>
       </c>
       <c r="C140" t="s">
         <v>37</v>
       </c>
       <c r="D140">
-        <v>345</v>
+        <v>151</v>
       </c>
       <c r="E140">
-        <v>345</v>
+        <v>151</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="B141" t="s">
-        <v>814</v>
+        <v>719</v>
       </c>
       <c r="C141" t="s">
         <v>37</v>
       </c>
       <c r="D141">
-        <v>414</v>
+        <v>493</v>
       </c>
       <c r="E141">
-        <v>414</v>
+        <v>493</v>
       </c>
     </row>
     <row r="142"/>
     <row r="143">
       <c r="A143">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B143" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="C143" t="s">
         <v>34</v>
       </c>
       <c r="D143">
-        <v>6694</v>
+        <v>2162</v>
       </c>
       <c r="E143">
-        <v>6694</v>
+        <v>2162</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
         <v>29</v>
       </c>
       <c r="B144" t="s">
         <v>29</v>
       </c>
       <c r="C144" t="s">
         <v>35</v>
       </c>
       <c r="D144">
-        <v>2270</v>
+        <v>1072</v>
       </c>
       <c r="E144">
-        <v>2270</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1</v>
       </c>
       <c r="B145" t="s">
-        <v>815</v>
+        <v>720</v>
       </c>
       <c r="C145" t="s">
         <v>37</v>
       </c>
       <c r="D145">
-        <v>1602</v>
+        <v>804</v>
       </c>
       <c r="E145">
-        <v>1602</v>
+        <v>804</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>2</v>
       </c>
       <c r="B146" t="s">
-        <v>816</v>
+        <v>721</v>
       </c>
       <c r="C146" t="s">
         <v>37</v>
       </c>
       <c r="D146">
-        <v>1027</v>
+        <v>286</v>
       </c>
       <c r="E146">
-        <v>1027</v>
-[...18 lines deleted...]
-    </row>
+        <v>286</v>
+      </c>
+    </row>
+    <row r="147"/>
     <row r="148">
       <c r="A148">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="B148" t="s">
-        <v>818</v>
+        <v>18</v>
       </c>
       <c r="C148" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D148">
-        <v>432</v>
+        <v>98351</v>
       </c>
       <c r="E148">
-        <v>432</v>
+        <v>98351</v>
       </c>
     </row>
     <row r="149">
-      <c r="A149">
-        <v>5</v>
+      <c r="A149" t="s">
+        <v>29</v>
       </c>
       <c r="B149" t="s">
-        <v>819</v>
+        <v>29</v>
       </c>
       <c r="C149" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D149">
-        <v>133</v>
+        <v>11669</v>
       </c>
       <c r="E149">
-        <v>133</v>
+        <v>11669</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B150" t="s">
-        <v>820</v>
+        <v>722</v>
       </c>
       <c r="C150" t="s">
         <v>37</v>
       </c>
       <c r="D150">
-        <v>186</v>
+        <v>36833</v>
       </c>
       <c r="E150">
-        <v>186</v>
+        <v>36833</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B151" t="s">
-        <v>821</v>
+        <v>723</v>
       </c>
       <c r="C151" t="s">
         <v>37</v>
       </c>
       <c r="D151">
-        <v>59</v>
+        <v>17985</v>
       </c>
       <c r="E151">
-        <v>59</v>
+        <v>17985</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B152" t="s">
-        <v>822</v>
+        <v>706</v>
       </c>
       <c r="C152" t="s">
         <v>37</v>
       </c>
       <c r="D152">
-        <v>119</v>
+        <v>1641</v>
       </c>
       <c r="E152">
-        <v>119</v>
+        <v>1641</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B153" t="s">
-        <v>823</v>
+        <v>724</v>
       </c>
       <c r="C153" t="s">
         <v>37</v>
       </c>
       <c r="D153">
-        <v>101</v>
+        <v>26110</v>
       </c>
       <c r="E153">
-        <v>101</v>
-[...2 lines deleted...]
-    <row r="154"/>
+        <v>26110</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>5</v>
+      </c>
+      <c r="B154" t="s">
+        <v>725</v>
+      </c>
+      <c r="C154" t="s">
+        <v>37</v>
+      </c>
+      <c r="D154">
+        <v>577</v>
+      </c>
+      <c r="E154">
+        <v>577</v>
+      </c>
+    </row>
     <row r="155">
       <c r="A155">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="B155" t="s">
-        <v>21</v>
+        <v>726</v>
       </c>
       <c r="C155" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D155">
-        <v>18266</v>
+        <v>509</v>
       </c>
       <c r="E155">
-        <v>18266</v>
+        <v>509</v>
       </c>
     </row>
     <row r="156">
-      <c r="A156" t="s">
-        <v>29</v>
+      <c r="A156">
+        <v>7</v>
       </c>
       <c r="B156" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="C156" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D156">
-        <v>3840</v>
+        <v>1020</v>
       </c>
       <c r="E156">
-        <v>3840</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B157" t="s">
-        <v>824</v>
+        <v>728</v>
       </c>
       <c r="C157" t="s">
         <v>37</v>
       </c>
       <c r="D157">
-        <v>6321</v>
+        <v>343</v>
       </c>
       <c r="E157">
-        <v>6321</v>
+        <v>343</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B158" t="s">
-        <v>825</v>
+        <v>729</v>
       </c>
       <c r="C158" t="s">
         <v>37</v>
       </c>
       <c r="D158">
-        <v>5941</v>
+        <v>316</v>
       </c>
       <c r="E158">
-        <v>5941</v>
+        <v>316</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B159" t="s">
-        <v>826</v>
+        <v>730</v>
       </c>
       <c r="C159" t="s">
         <v>37</v>
       </c>
       <c r="D159">
-        <v>384</v>
+        <v>373</v>
       </c>
       <c r="E159">
-        <v>384</v>
+        <v>373</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="B160" t="s">
-        <v>827</v>
+        <v>731</v>
       </c>
       <c r="C160" t="s">
         <v>37</v>
       </c>
       <c r="D160">
-        <v>237</v>
+        <v>351</v>
       </c>
       <c r="E160">
-        <v>237</v>
+        <v>351</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="B161" t="s">
-        <v>828</v>
+        <v>732</v>
       </c>
       <c r="C161" t="s">
         <v>37</v>
       </c>
       <c r="D161">
-        <v>195</v>
+        <v>624</v>
       </c>
       <c r="E161">
-        <v>195</v>
-[...19 lines deleted...]
-    <row r="163"/>
+        <v>624</v>
+      </c>
+    </row>
+    <row r="162"/>
+    <row r="163">
+      <c r="A163">
+        <v>15</v>
+      </c>
+      <c r="B163" t="s">
+        <v>19</v>
+      </c>
+      <c r="C163" t="s">
+        <v>34</v>
+      </c>
+      <c r="D163">
+        <v>8322</v>
+      </c>
+      <c r="E163">
+        <v>8322</v>
+      </c>
+    </row>
     <row r="164">
-      <c r="A164">
-        <v>24</v>
+      <c r="A164" t="s">
+        <v>29</v>
       </c>
       <c r="B164" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="C164" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D164">
-        <v>1901</v>
+        <v>5482</v>
       </c>
       <c r="E164">
-        <v>1901</v>
+        <v>5482</v>
       </c>
     </row>
     <row r="165">
-      <c r="A165" t="s">
-        <v>29</v>
+      <c r="A165">
+        <v>1</v>
       </c>
       <c r="B165" t="s">
-        <v>29</v>
+        <v>733</v>
       </c>
       <c r="C165" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D165">
-        <v>702</v>
+        <v>1028</v>
       </c>
       <c r="E165">
-        <v>702</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B166" t="s">
-        <v>830</v>
+        <v>734</v>
       </c>
       <c r="C166" t="s">
         <v>37</v>
       </c>
       <c r="D166">
-        <v>709</v>
+        <v>783</v>
       </c>
       <c r="E166">
-        <v>709</v>
+        <v>783</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B167" t="s">
-        <v>831</v>
+        <v>735</v>
       </c>
       <c r="C167" t="s">
         <v>37</v>
       </c>
       <c r="D167">
-        <v>114</v>
+        <v>388</v>
       </c>
       <c r="E167">
-        <v>114</v>
+        <v>388</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B168" t="s">
-        <v>832</v>
+        <v>736</v>
       </c>
       <c r="C168" t="s">
         <v>37</v>
       </c>
       <c r="D168">
-        <v>71</v>
+        <v>334</v>
       </c>
       <c r="E168">
-        <v>71</v>
+        <v>334</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B169" t="s">
-        <v>833</v>
+        <v>737</v>
       </c>
       <c r="C169" t="s">
         <v>37</v>
       </c>
       <c r="D169">
-        <v>51</v>
+        <v>307</v>
       </c>
       <c r="E169">
-        <v>51</v>
-[...18 lines deleted...]
-    </row>
+        <v>307</v>
+      </c>
+    </row>
+    <row r="170"/>
     <row r="171">
       <c r="A171">
+        <v>16</v>
+      </c>
+      <c r="B171" t="s">
+        <v>20</v>
+      </c>
+      <c r="C171" t="s">
+        <v>34</v>
+      </c>
+      <c r="D171">
+        <v>13766</v>
+      </c>
+      <c r="E171">
+        <v>13766</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" t="s">
+        <v>29</v>
+      </c>
+      <c r="B172" t="s">
+        <v>29</v>
+      </c>
+      <c r="C172" t="s">
+        <v>35</v>
+      </c>
+      <c r="D172">
+        <v>1903</v>
+      </c>
+      <c r="E172">
+        <v>1903</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173">
+        <v>1</v>
+      </c>
+      <c r="B173" t="s">
+        <v>738</v>
+      </c>
+      <c r="C173" t="s">
+        <v>37</v>
+      </c>
+      <c r="D173">
+        <v>4907</v>
+      </c>
+      <c r="E173">
+        <v>4907</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174">
+        <v>2</v>
+      </c>
+      <c r="B174" t="s">
+        <v>739</v>
+      </c>
+      <c r="C174" t="s">
+        <v>37</v>
+      </c>
+      <c r="D174">
+        <v>2385</v>
+      </c>
+      <c r="E174">
+        <v>2385</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175">
+        <v>3</v>
+      </c>
+      <c r="B175" t="s">
+        <v>740</v>
+      </c>
+      <c r="C175" t="s">
+        <v>37</v>
+      </c>
+      <c r="D175">
+        <v>240</v>
+      </c>
+      <c r="E175">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176">
+        <v>4</v>
+      </c>
+      <c r="B176" t="s">
+        <v>741</v>
+      </c>
+      <c r="C176" t="s">
+        <v>37</v>
+      </c>
+      <c r="D176">
+        <v>3294</v>
+      </c>
+      <c r="E176">
+        <v>3294</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177">
+        <v>5</v>
+      </c>
+      <c r="B177" t="s">
+        <v>742</v>
+      </c>
+      <c r="C177" t="s">
+        <v>37</v>
+      </c>
+      <c r="D177">
+        <v>452</v>
+      </c>
+      <c r="E177">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178">
         <v>6</v>
       </c>
-      <c r="B171" t="s">
-[...13 lines deleted...]
-      <c r="A172">
+      <c r="B178" t="s">
+        <v>743</v>
+      </c>
+      <c r="C178" t="s">
+        <v>37</v>
+      </c>
+      <c r="D178">
+        <v>139</v>
+      </c>
+      <c r="E178">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179">
         <v>7</v>
       </c>
-      <c r="B172" t="s">
-[...9 lines deleted...]
-        <v>91</v>
+      <c r="B179" t="s">
+        <v>744</v>
+      </c>
+      <c r="C179" t="s">
+        <v>37</v>
+      </c>
+      <c r="D179">
+        <v>82</v>
+      </c>
+      <c r="E179">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180">
+        <v>8</v>
+      </c>
+      <c r="B180" t="s">
+        <v>745</v>
+      </c>
+      <c r="C180" t="s">
+        <v>37</v>
+      </c>
+      <c r="D180">
+        <v>43</v>
+      </c>
+      <c r="E180">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181">
+        <v>9</v>
+      </c>
+      <c r="B181" t="s">
+        <v>746</v>
+      </c>
+      <c r="C181" t="s">
+        <v>37</v>
+      </c>
+      <c r="D181">
+        <v>58</v>
+      </c>
+      <c r="E181">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182">
+        <v>10</v>
+      </c>
+      <c r="B182" t="s">
+        <v>747</v>
+      </c>
+      <c r="C182" t="s">
+        <v>37</v>
+      </c>
+      <c r="D182">
+        <v>68</v>
+      </c>
+      <c r="E182">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183">
+        <v>11</v>
+      </c>
+      <c r="B183" t="s">
+        <v>748</v>
+      </c>
+      <c r="C183" t="s">
+        <v>37</v>
+      </c>
+      <c r="D183">
+        <v>36</v>
+      </c>
+      <c r="E183">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184">
+        <v>12</v>
+      </c>
+      <c r="B184" t="s">
+        <v>749</v>
+      </c>
+      <c r="C184" t="s">
+        <v>37</v>
+      </c>
+      <c r="D184">
+        <v>159</v>
+      </c>
+      <c r="E184">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="185"/>
+    <row r="186">
+      <c r="A186">
+        <v>17</v>
+      </c>
+      <c r="B186" t="s">
+        <v>21</v>
+      </c>
+      <c r="C186" t="s">
+        <v>34</v>
+      </c>
+      <c r="D186">
+        <v>58576</v>
+      </c>
+      <c r="E186">
+        <v>58576</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" t="s">
+        <v>29</v>
+      </c>
+      <c r="B187" t="s">
+        <v>29</v>
+      </c>
+      <c r="C187" t="s">
+        <v>35</v>
+      </c>
+      <c r="D187">
+        <v>7519</v>
+      </c>
+      <c r="E187">
+        <v>7519</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188">
+        <v>1</v>
+      </c>
+      <c r="B188" t="s">
+        <v>750</v>
+      </c>
+      <c r="C188" t="s">
+        <v>37</v>
+      </c>
+      <c r="D188">
+        <v>10550</v>
+      </c>
+      <c r="E188">
+        <v>10550</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189">
+        <v>2</v>
+      </c>
+      <c r="B189" t="s">
+        <v>751</v>
+      </c>
+      <c r="C189" t="s">
+        <v>37</v>
+      </c>
+      <c r="D189">
+        <v>8681</v>
+      </c>
+      <c r="E189">
+        <v>8681</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190">
+        <v>3</v>
+      </c>
+      <c r="B190" t="s">
+        <v>752</v>
+      </c>
+      <c r="C190" t="s">
+        <v>37</v>
+      </c>
+      <c r="D190">
+        <v>14564</v>
+      </c>
+      <c r="E190">
+        <v>14564</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191">
+        <v>4</v>
+      </c>
+      <c r="B191" t="s">
+        <v>753</v>
+      </c>
+      <c r="C191" t="s">
+        <v>37</v>
+      </c>
+      <c r="D191">
+        <v>14050</v>
+      </c>
+      <c r="E191">
+        <v>14050</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192">
+        <v>5</v>
+      </c>
+      <c r="B192" t="s">
+        <v>754</v>
+      </c>
+      <c r="C192" t="s">
+        <v>37</v>
+      </c>
+      <c r="D192">
+        <v>801</v>
+      </c>
+      <c r="E192">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193">
+        <v>6</v>
+      </c>
+      <c r="B193" t="s">
+        <v>755</v>
+      </c>
+      <c r="C193" t="s">
+        <v>37</v>
+      </c>
+      <c r="D193">
+        <v>1780</v>
+      </c>
+      <c r="E193">
+        <v>1780</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194">
+        <v>7</v>
+      </c>
+      <c r="B194" t="s">
+        <v>756</v>
+      </c>
+      <c r="C194" t="s">
+        <v>37</v>
+      </c>
+      <c r="D194">
+        <v>631</v>
+      </c>
+      <c r="E194">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="195"/>
+    <row r="196">
+      <c r="A196">
+        <v>24</v>
+      </c>
+      <c r="B196" t="s">
+        <v>22</v>
+      </c>
+      <c r="C196" t="s">
+        <v>34</v>
+      </c>
+      <c r="D196">
+        <v>2826</v>
+      </c>
+      <c r="E196">
+        <v>2826</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" t="s">
+        <v>29</v>
+      </c>
+      <c r="B197" t="s">
+        <v>29</v>
+      </c>
+      <c r="C197" t="s">
+        <v>35</v>
+      </c>
+      <c r="D197">
+        <v>1026</v>
+      </c>
+      <c r="E197">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198">
+        <v>1</v>
+      </c>
+      <c r="B198" t="s">
+        <v>757</v>
+      </c>
+      <c r="C198" t="s">
+        <v>37</v>
+      </c>
+      <c r="D198">
+        <v>1219</v>
+      </c>
+      <c r="E198">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199">
+        <v>2</v>
+      </c>
+      <c r="B199" t="s">
+        <v>758</v>
+      </c>
+      <c r="C199" t="s">
+        <v>37</v>
+      </c>
+      <c r="D199">
+        <v>143</v>
+      </c>
+      <c r="E199">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200">
+        <v>3</v>
+      </c>
+      <c r="B200" t="s">
+        <v>759</v>
+      </c>
+      <c r="C200" t="s">
+        <v>37</v>
+      </c>
+      <c r="D200">
+        <v>99</v>
+      </c>
+      <c r="E200">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201">
+        <v>4</v>
+      </c>
+      <c r="B201" t="s">
+        <v>760</v>
+      </c>
+      <c r="C201" t="s">
+        <v>37</v>
+      </c>
+      <c r="D201">
+        <v>106</v>
+      </c>
+      <c r="E201">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202">
+        <v>5</v>
+      </c>
+      <c r="B202" t="s">
+        <v>761</v>
+      </c>
+      <c r="C202" t="s">
+        <v>37</v>
+      </c>
+      <c r="D202">
+        <v>36</v>
+      </c>
+      <c r="E202">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203">
+        <v>6</v>
+      </c>
+      <c r="B203" t="s">
+        <v>762</v>
+      </c>
+      <c r="C203" t="s">
+        <v>37</v>
+      </c>
+      <c r="D203">
+        <v>197</v>
+      </c>
+      <c r="E203">
+        <v>197</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
@@ -12509,2974 +10519,3178 @@
       </c>
       <c r="U1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="Y1" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>24</v>
       </c>
       <c r="C2" t="s">
-        <v>837</v>
+        <v>763</v>
       </c>
       <c r="D2" t="s">
-        <v>838</v>
+        <v>764</v>
       </c>
       <c r="E2" t="s">
-        <v>142</v>
+        <v>765</v>
       </c>
       <c r="F2" t="s">
-        <v>143</v>
+        <v>766</v>
       </c>
       <c r="G2">
-        <v>59589</v>
+        <v>84970</v>
       </c>
       <c r="H2">
-        <v>69523</v>
+        <v>119932</v>
       </c>
       <c r="I2">
-        <v>78125</v>
+        <v>69620</v>
       </c>
       <c r="J2">
-        <v>80079</v>
+        <v>81249</v>
       </c>
       <c r="K2">
-        <v>31182</v>
+        <v>64249</v>
       </c>
       <c r="L2">
-        <v>8792</v>
+        <v>7427</v>
       </c>
       <c r="M2">
-        <v>4791</v>
+        <v>4095</v>
       </c>
       <c r="N2">
-        <v>68305</v>
+        <v>71971</v>
       </c>
       <c r="O2">
-        <v>564</v>
+        <v>880</v>
       </c>
       <c r="P2">
-        <v>1849</v>
+        <v>2165</v>
       </c>
       <c r="Q2">
-        <v>1301</v>
+        <v>5190</v>
       </c>
       <c r="R2">
-        <v>32944</v>
+        <v>41107</v>
       </c>
       <c r="S2">
-        <v>1060</v>
+        <v>15984</v>
       </c>
       <c r="T2">
-        <v>36646</v>
+        <v>63557</v>
       </c>
       <c r="U2">
-        <v>37485</v>
+        <v>3085</v>
       </c>
       <c r="V2">
-        <v>12322</v>
+        <v>5394</v>
       </c>
       <c r="W2">
-        <v>13779</v>
+        <v>39869</v>
       </c>
       <c r="X2">
-        <v>3410</v>
+        <v>4622</v>
       </c>
       <c r="Y2">
-        <v>541746</v>
+        <v>685366</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="G3">
-        <v>59589</v>
+        <v>84970</v>
       </c>
       <c r="H3">
-        <v>69523</v>
+        <v>119932</v>
       </c>
       <c r="I3">
-        <v>78125</v>
+        <v>69620</v>
       </c>
       <c r="J3">
-        <v>80079</v>
+        <v>81249</v>
       </c>
       <c r="K3">
-        <v>31182</v>
+        <v>64249</v>
       </c>
       <c r="L3">
-        <v>8792</v>
+        <v>7427</v>
       </c>
       <c r="M3">
-        <v>4791</v>
+        <v>4095</v>
       </c>
       <c r="N3">
-        <v>68305</v>
+        <v>71971</v>
       </c>
       <c r="O3">
-        <v>564</v>
+        <v>880</v>
       </c>
       <c r="P3">
-        <v>1849</v>
+        <v>2165</v>
       </c>
       <c r="Q3">
-        <v>1301</v>
+        <v>5190</v>
       </c>
       <c r="R3">
-        <v>32944</v>
+        <v>41107</v>
       </c>
       <c r="S3">
-        <v>1060</v>
+        <v>15984</v>
       </c>
       <c r="T3">
-        <v>36646</v>
+        <v>63557</v>
       </c>
       <c r="U3">
-        <v>37485</v>
+        <v>3085</v>
       </c>
       <c r="V3">
-        <v>12322</v>
+        <v>5394</v>
       </c>
       <c r="W3">
-        <v>13779</v>
+        <v>39869</v>
       </c>
       <c r="X3">
-        <v>3410</v>
+        <v>4622</v>
       </c>
       <c r="Y3">
-        <v>541746</v>
+        <v>685366</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>143</v>
+        <v>766</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>34</v>
       </c>
       <c r="D2">
-        <v>59589</v>
+        <v>84970</v>
       </c>
       <c r="E2">
-        <v>59589</v>
+        <v>84970</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>29</v>
       </c>
       <c r="C3" t="s">
         <v>35</v>
       </c>
       <c r="D3">
-        <v>12810</v>
+        <v>23966</v>
       </c>
       <c r="E3">
-        <v>12810</v>
+        <v>23966</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>839</v>
+        <v>767</v>
       </c>
       <c r="C4" t="s">
         <v>37</v>
       </c>
       <c r="D4">
-        <v>30781</v>
+        <v>19439</v>
       </c>
       <c r="E4">
-        <v>30781</v>
+        <v>19439</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>840</v>
+        <v>768</v>
       </c>
       <c r="C5" t="s">
         <v>37</v>
       </c>
       <c r="D5">
-        <v>4973</v>
+        <v>14276</v>
       </c>
       <c r="E5">
-        <v>4973</v>
+        <v>14276</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>841</v>
+        <v>769</v>
       </c>
       <c r="C6" t="s">
         <v>37</v>
       </c>
       <c r="D6">
-        <v>6860</v>
+        <v>8424</v>
       </c>
       <c r="E6">
-        <v>6860</v>
+        <v>8424</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>842</v>
+        <v>770</v>
       </c>
       <c r="C7" t="s">
         <v>37</v>
       </c>
       <c r="D7">
-        <v>1392</v>
+        <v>3125</v>
       </c>
       <c r="E7">
-        <v>1392</v>
+        <v>3125</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>843</v>
+        <v>771</v>
       </c>
       <c r="C8" t="s">
         <v>37</v>
       </c>
       <c r="D8">
-        <v>1437</v>
+        <v>4883</v>
       </c>
       <c r="E8">
-        <v>1437</v>
+        <v>4883</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>844</v>
+        <v>772</v>
       </c>
       <c r="C9" t="s">
         <v>37</v>
       </c>
       <c r="D9">
-        <v>438</v>
+        <v>919</v>
       </c>
       <c r="E9">
-        <v>438</v>
+        <v>919</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>845</v>
+        <v>773</v>
       </c>
       <c r="C10" t="s">
         <v>37</v>
       </c>
       <c r="D10">
-        <v>266</v>
+        <v>2601</v>
       </c>
       <c r="E10">
-        <v>266</v>
+        <v>2601</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>846</v>
+        <v>774</v>
       </c>
       <c r="C11" t="s">
         <v>37</v>
       </c>
       <c r="D11">
-        <v>326</v>
+        <v>843</v>
       </c>
       <c r="E11">
-        <v>326</v>
+        <v>843</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>847</v>
+        <v>775</v>
       </c>
       <c r="C12" t="s">
         <v>37</v>
       </c>
       <c r="D12">
-        <v>306</v>
+        <v>619</v>
       </c>
       <c r="E12">
-        <v>306</v>
-[...2 lines deleted...]
-    <row r="13"/>
+        <v>619</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
+        <v>776</v>
+      </c>
+      <c r="C13" t="s">
+        <v>37</v>
+      </c>
+      <c r="D13">
+        <v>647</v>
+      </c>
+      <c r="E13">
+        <v>647</v>
+      </c>
+    </row>
     <row r="14">
       <c r="A14">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>7</v>
+        <v>777</v>
       </c>
       <c r="C14" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D14">
-        <v>69523</v>
+        <v>5228</v>
       </c>
       <c r="E14">
-        <v>69523</v>
-[...18 lines deleted...]
-    </row>
+        <v>5228</v>
+      </c>
+    </row>
+    <row r="15"/>
     <row r="16">
       <c r="A16">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>848</v>
+        <v>7</v>
       </c>
       <c r="C16" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D16">
-        <v>20561</v>
+        <v>119932</v>
       </c>
       <c r="E16">
-        <v>20561</v>
+        <v>119932</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17">
-        <v>2</v>
+      <c r="A17" t="s">
+        <v>29</v>
       </c>
       <c r="B17" t="s">
-        <v>849</v>
+        <v>29</v>
       </c>
       <c r="C17" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D17">
-        <v>8653</v>
+        <v>23908</v>
       </c>
       <c r="E17">
-        <v>8653</v>
+        <v>23908</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B18" t="s">
-        <v>850</v>
+        <v>778</v>
       </c>
       <c r="C18" t="s">
         <v>37</v>
       </c>
       <c r="D18">
-        <v>4776</v>
+        <v>26920</v>
       </c>
       <c r="E18">
-        <v>4776</v>
+        <v>26920</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B19" t="s">
-        <v>851</v>
+        <v>779</v>
       </c>
       <c r="C19" t="s">
         <v>37</v>
       </c>
       <c r="D19">
-        <v>2920</v>
+        <v>31288</v>
       </c>
       <c r="E19">
-        <v>2920</v>
+        <v>31288</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B20" t="s">
-        <v>852</v>
+        <v>780</v>
       </c>
       <c r="C20" t="s">
         <v>37</v>
       </c>
       <c r="D20">
-        <v>2527</v>
+        <v>2589</v>
       </c>
       <c r="E20">
-        <v>2527</v>
+        <v>2589</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B21" t="s">
-        <v>853</v>
+        <v>781</v>
       </c>
       <c r="C21" t="s">
         <v>37</v>
       </c>
       <c r="D21">
-        <v>1551</v>
+        <v>17712</v>
       </c>
       <c r="E21">
-        <v>1551</v>
+        <v>17712</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B22" t="s">
-        <v>854</v>
+        <v>782</v>
       </c>
       <c r="C22" t="s">
         <v>37</v>
       </c>
       <c r="D22">
-        <v>1400</v>
+        <v>1296</v>
       </c>
       <c r="E22">
-        <v>1400</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B23" t="s">
-        <v>855</v>
+        <v>783</v>
       </c>
       <c r="C23" t="s">
         <v>37</v>
       </c>
       <c r="D23">
-        <v>1077</v>
+        <v>769</v>
       </c>
       <c r="E23">
-        <v>1077</v>
+        <v>769</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B24" t="s">
-        <v>856</v>
+        <v>784</v>
       </c>
       <c r="C24" t="s">
         <v>37</v>
       </c>
       <c r="D24">
-        <v>564</v>
+        <v>657</v>
       </c>
       <c r="E24">
-        <v>564</v>
-[...2 lines deleted...]
-    <row r="25"/>
+        <v>657</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>8</v>
+      </c>
+      <c r="B25" t="s">
+        <v>785</v>
+      </c>
+      <c r="C25" t="s">
+        <v>37</v>
+      </c>
+      <c r="D25">
+        <v>550</v>
+      </c>
+      <c r="E25">
+        <v>550</v>
+      </c>
+    </row>
     <row r="26">
       <c r="A26">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B26" t="s">
-        <v>8</v>
+        <v>786</v>
       </c>
       <c r="C26" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D26">
-        <v>78125</v>
+        <v>408</v>
       </c>
       <c r="E26">
-        <v>78125</v>
+        <v>408</v>
       </c>
     </row>
     <row r="27">
-      <c r="A27" t="s">
-        <v>29</v>
+      <c r="A27">
+        <v>10</v>
       </c>
       <c r="B27" t="s">
-        <v>29</v>
+        <v>787</v>
       </c>
       <c r="C27" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D27">
-        <v>19904</v>
+        <v>330</v>
       </c>
       <c r="E27">
-        <v>19904</v>
+        <v>330</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B28" t="s">
-        <v>857</v>
+        <v>788</v>
       </c>
       <c r="C28" t="s">
         <v>37</v>
       </c>
       <c r="D28">
-        <v>15068</v>
+        <v>13505</v>
       </c>
       <c r="E28">
-        <v>15068</v>
-[...18 lines deleted...]
-    </row>
+        <v>13505</v>
+      </c>
+    </row>
+    <row r="29"/>
     <row r="30">
       <c r="A30">
         <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>859</v>
+        <v>8</v>
       </c>
       <c r="C30" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D30">
-        <v>16115</v>
+        <v>69620</v>
       </c>
       <c r="E30">
-        <v>16115</v>
+        <v>69620</v>
       </c>
     </row>
     <row r="31">
-      <c r="A31">
-        <v>4</v>
+      <c r="A31" t="s">
+        <v>29</v>
       </c>
       <c r="B31" t="s">
-        <v>860</v>
+        <v>29</v>
       </c>
       <c r="C31" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D31">
-        <v>3297</v>
+        <v>14495</v>
       </c>
       <c r="E31">
-        <v>3297</v>
+        <v>14495</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B32" t="s">
-        <v>861</v>
+        <v>789</v>
       </c>
       <c r="C32" t="s">
         <v>37</v>
       </c>
       <c r="D32">
-        <v>2462</v>
+        <v>26338</v>
       </c>
       <c r="E32">
-        <v>2462</v>
+        <v>26338</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B33" t="s">
-        <v>862</v>
+        <v>790</v>
       </c>
       <c r="C33" t="s">
         <v>37</v>
       </c>
       <c r="D33">
-        <v>2737</v>
+        <v>3618</v>
       </c>
       <c r="E33">
-        <v>2737</v>
+        <v>3618</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B34" t="s">
-        <v>863</v>
+        <v>791</v>
       </c>
       <c r="C34" t="s">
         <v>37</v>
       </c>
       <c r="D34">
-        <v>7250</v>
+        <v>2879</v>
       </c>
       <c r="E34">
-        <v>7250</v>
+        <v>2879</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B35" t="s">
-        <v>864</v>
+        <v>792</v>
       </c>
       <c r="C35" t="s">
         <v>37</v>
       </c>
       <c r="D35">
-        <v>4148</v>
+        <v>17407</v>
       </c>
       <c r="E35">
-        <v>4148</v>
+        <v>17407</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B36" t="s">
-        <v>865</v>
+        <v>793</v>
       </c>
       <c r="C36" t="s">
         <v>37</v>
       </c>
       <c r="D36">
-        <v>1286</v>
+        <v>713</v>
       </c>
       <c r="E36">
-        <v>1286</v>
-[...2 lines deleted...]
-    <row r="37"/>
+        <v>713</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>6</v>
+      </c>
+      <c r="B37" t="s">
+        <v>794</v>
+      </c>
+      <c r="C37" t="s">
+        <v>37</v>
+      </c>
+      <c r="D37">
+        <v>537</v>
+      </c>
+      <c r="E37">
+        <v>537</v>
+      </c>
+    </row>
     <row r="38">
       <c r="A38">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B38" t="s">
-        <v>9</v>
+        <v>795</v>
       </c>
       <c r="C38" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D38">
-        <v>80079</v>
+        <v>1221</v>
       </c>
       <c r="E38">
-        <v>80079</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="39">
-      <c r="A39" t="s">
-        <v>29</v>
+      <c r="A39">
+        <v>8</v>
       </c>
       <c r="B39" t="s">
-        <v>29</v>
+        <v>796</v>
       </c>
       <c r="C39" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D39">
-        <v>16066</v>
+        <v>1367</v>
       </c>
       <c r="E39">
-        <v>16066</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B40" t="s">
-        <v>866</v>
+        <v>797</v>
       </c>
       <c r="C40" t="s">
         <v>37</v>
       </c>
       <c r="D40">
-        <v>23577</v>
+        <v>573</v>
       </c>
       <c r="E40">
-        <v>23577</v>
+        <v>573</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B41" t="s">
-        <v>867</v>
+        <v>798</v>
       </c>
       <c r="C41" t="s">
         <v>37</v>
       </c>
       <c r="D41">
-        <v>5041</v>
+        <v>199</v>
       </c>
       <c r="E41">
-        <v>5041</v>
+        <v>199</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="B42" t="s">
-        <v>868</v>
+        <v>799</v>
       </c>
       <c r="C42" t="s">
         <v>37</v>
       </c>
       <c r="D42">
-        <v>11619</v>
+        <v>273</v>
       </c>
       <c r="E42">
-        <v>11619</v>
-[...18 lines deleted...]
-    </row>
+        <v>273</v>
+      </c>
+    </row>
+    <row r="43"/>
     <row r="44">
       <c r="A44">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B44" t="s">
-        <v>870</v>
+        <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D44">
-        <v>10104</v>
+        <v>81249</v>
       </c>
       <c r="E44">
-        <v>10104</v>
+        <v>81249</v>
       </c>
     </row>
     <row r="45">
-      <c r="A45">
-        <v>6</v>
+      <c r="A45" t="s">
+        <v>29</v>
       </c>
       <c r="B45" t="s">
-        <v>871</v>
+        <v>29</v>
       </c>
       <c r="C45" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D45">
-        <v>1748</v>
+        <v>14421</v>
       </c>
       <c r="E45">
-        <v>1748</v>
+        <v>14421</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B46" t="s">
-        <v>872</v>
+        <v>800</v>
       </c>
       <c r="C46" t="s">
         <v>37</v>
       </c>
       <c r="D46">
-        <v>2109</v>
+        <v>38956</v>
       </c>
       <c r="E46">
-        <v>2109</v>
+        <v>38956</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B47" t="s">
-        <v>873</v>
+        <v>801</v>
       </c>
       <c r="C47" t="s">
         <v>37</v>
       </c>
       <c r="D47">
-        <v>2621</v>
+        <v>4090</v>
       </c>
       <c r="E47">
-        <v>2621</v>
+        <v>4090</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B48" t="s">
-        <v>874</v>
+        <v>802</v>
       </c>
       <c r="C48" t="s">
         <v>37</v>
       </c>
       <c r="D48">
-        <v>3284</v>
+        <v>6558</v>
       </c>
       <c r="E48">
-        <v>3284</v>
-[...2 lines deleted...]
-    <row r="49"/>
+        <v>6558</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>4</v>
+      </c>
+      <c r="B49" t="s">
+        <v>803</v>
+      </c>
+      <c r="C49" t="s">
+        <v>37</v>
+      </c>
+      <c r="D49">
+        <v>10418</v>
+      </c>
+      <c r="E49">
+        <v>10418</v>
+      </c>
+    </row>
     <row r="50">
       <c r="A50">
         <v>5</v>
       </c>
       <c r="B50" t="s">
-        <v>10</v>
+        <v>804</v>
       </c>
       <c r="C50" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D50">
-        <v>31182</v>
+        <v>2396</v>
       </c>
       <c r="E50">
-        <v>31182</v>
+        <v>2396</v>
       </c>
     </row>
     <row r="51">
-      <c r="A51" t="s">
-        <v>29</v>
+      <c r="A51">
+        <v>6</v>
       </c>
       <c r="B51" t="s">
-        <v>29</v>
+        <v>805</v>
       </c>
       <c r="C51" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D51">
-        <v>8147</v>
+        <v>455</v>
       </c>
       <c r="E51">
-        <v>8147</v>
+        <v>455</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B52" t="s">
-        <v>875</v>
+        <v>806</v>
       </c>
       <c r="C52" t="s">
         <v>37</v>
       </c>
       <c r="D52">
-        <v>12795</v>
+        <v>760</v>
       </c>
       <c r="E52">
-        <v>12795</v>
+        <v>760</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B53" t="s">
-        <v>876</v>
+        <v>807</v>
       </c>
       <c r="C53" t="s">
         <v>37</v>
       </c>
       <c r="D53">
-        <v>3456</v>
+        <v>1764</v>
       </c>
       <c r="E53">
-        <v>3456</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B54" t="s">
-        <v>877</v>
+        <v>808</v>
       </c>
       <c r="C54" t="s">
         <v>37</v>
       </c>
       <c r="D54">
-        <v>3401</v>
+        <v>606</v>
       </c>
       <c r="E54">
-        <v>3401</v>
+        <v>606</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B55" t="s">
-        <v>878</v>
+        <v>809</v>
       </c>
       <c r="C55" t="s">
         <v>37</v>
       </c>
       <c r="D55">
-        <v>585</v>
+        <v>236</v>
       </c>
       <c r="E55">
-        <v>585</v>
+        <v>236</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="B56" t="s">
-        <v>879</v>
+        <v>810</v>
       </c>
       <c r="C56" t="s">
         <v>37</v>
       </c>
       <c r="D56">
-        <v>1251</v>
+        <v>589</v>
       </c>
       <c r="E56">
-        <v>1251</v>
-[...18 lines deleted...]
-    </row>
+        <v>589</v>
+      </c>
+    </row>
+    <row r="57"/>
     <row r="58">
       <c r="A58">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B58" t="s">
-        <v>881</v>
+        <v>10</v>
       </c>
       <c r="C58" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D58">
-        <v>304</v>
+        <v>64249</v>
       </c>
       <c r="E58">
-        <v>304</v>
+        <v>64249</v>
       </c>
     </row>
     <row r="59">
-      <c r="A59">
-        <v>8</v>
+      <c r="A59" t="s">
+        <v>29</v>
       </c>
       <c r="B59" t="s">
-        <v>882</v>
+        <v>29</v>
       </c>
       <c r="C59" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D59">
-        <v>457</v>
+        <v>9156</v>
       </c>
       <c r="E59">
-        <v>457</v>
+        <v>9156</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B60" t="s">
-        <v>883</v>
+        <v>811</v>
       </c>
       <c r="C60" t="s">
         <v>37</v>
       </c>
       <c r="D60">
-        <v>174</v>
+        <v>15121</v>
       </c>
       <c r="E60">
-        <v>174</v>
-[...2 lines deleted...]
-    <row r="61"/>
+        <v>15121</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>2</v>
+      </c>
+      <c r="B61" t="s">
+        <v>812</v>
+      </c>
+      <c r="C61" t="s">
+        <v>37</v>
+      </c>
+      <c r="D61">
+        <v>21113</v>
+      </c>
+      <c r="E61">
+        <v>21113</v>
+      </c>
+    </row>
     <row r="62">
       <c r="A62">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B62" t="s">
-        <v>11</v>
+        <v>813</v>
       </c>
       <c r="C62" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D62">
-        <v>8792</v>
+        <v>1127</v>
       </c>
       <c r="E62">
-        <v>8792</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="63">
-      <c r="A63" t="s">
-        <v>29</v>
+      <c r="A63">
+        <v>4</v>
       </c>
       <c r="B63" t="s">
-        <v>29</v>
+        <v>814</v>
       </c>
       <c r="C63" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D63">
-        <v>2850</v>
+        <v>1051</v>
       </c>
       <c r="E63">
-        <v>2850</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B64" t="s">
-        <v>884</v>
+        <v>815</v>
       </c>
       <c r="C64" t="s">
         <v>37</v>
       </c>
       <c r="D64">
-        <v>2399</v>
+        <v>13385</v>
       </c>
       <c r="E64">
-        <v>2399</v>
+        <v>13385</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B65" t="s">
-        <v>885</v>
+        <v>816</v>
       </c>
       <c r="C65" t="s">
         <v>37</v>
       </c>
       <c r="D65">
-        <v>1518</v>
+        <v>720</v>
       </c>
       <c r="E65">
-        <v>1518</v>
+        <v>720</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B66" t="s">
-        <v>886</v>
+        <v>817</v>
       </c>
       <c r="C66" t="s">
         <v>37</v>
       </c>
       <c r="D66">
-        <v>1129</v>
+        <v>1134</v>
       </c>
       <c r="E66">
-        <v>1129</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B67" t="s">
-        <v>887</v>
+        <v>818</v>
       </c>
       <c r="C67" t="s">
         <v>37</v>
       </c>
       <c r="D67">
-        <v>434</v>
+        <v>580</v>
       </c>
       <c r="E67">
-        <v>434</v>
+        <v>580</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B68" t="s">
-        <v>888</v>
+        <v>819</v>
       </c>
       <c r="C68" t="s">
         <v>37</v>
       </c>
       <c r="D68">
-        <v>462</v>
+        <v>383</v>
       </c>
       <c r="E68">
-        <v>462</v>
-[...2 lines deleted...]
-    <row r="69"/>
+        <v>383</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>10</v>
+      </c>
+      <c r="B69" t="s">
+        <v>820</v>
+      </c>
+      <c r="C69" t="s">
+        <v>37</v>
+      </c>
+      <c r="D69">
+        <v>140</v>
+      </c>
+      <c r="E69">
+        <v>140</v>
+      </c>
+    </row>
     <row r="70">
       <c r="A70">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B70" t="s">
-        <v>12</v>
+        <v>821</v>
       </c>
       <c r="C70" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D70">
-        <v>4791</v>
+        <v>339</v>
       </c>
       <c r="E70">
-        <v>4791</v>
-[...18 lines deleted...]
-    </row>
+        <v>339</v>
+      </c>
+    </row>
+    <row r="71"/>
     <row r="72">
       <c r="A72">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B72" t="s">
-        <v>889</v>
+        <v>11</v>
       </c>
       <c r="C72" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D72">
-        <v>2021</v>
+        <v>7427</v>
       </c>
       <c r="E72">
-        <v>2021</v>
+        <v>7427</v>
       </c>
     </row>
     <row r="73">
-      <c r="A73">
-        <v>2</v>
+      <c r="A73" t="s">
+        <v>29</v>
       </c>
       <c r="B73" t="s">
-        <v>890</v>
+        <v>29</v>
       </c>
       <c r="C73" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D73">
-        <v>568</v>
+        <v>1931</v>
       </c>
       <c r="E73">
-        <v>568</v>
+        <v>1931</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B74" t="s">
-        <v>891</v>
+        <v>822</v>
       </c>
       <c r="C74" t="s">
         <v>37</v>
       </c>
       <c r="D74">
-        <v>339</v>
+        <v>1248</v>
       </c>
       <c r="E74">
-        <v>339</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B75" t="s">
-        <v>892</v>
+        <v>823</v>
       </c>
       <c r="C75" t="s">
         <v>37</v>
       </c>
       <c r="D75">
-        <v>284</v>
+        <v>367</v>
       </c>
       <c r="E75">
-        <v>284</v>
+        <v>367</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B76" t="s">
-        <v>893</v>
+        <v>824</v>
       </c>
       <c r="C76" t="s">
         <v>37</v>
       </c>
       <c r="D76">
-        <v>121</v>
+        <v>2645</v>
       </c>
       <c r="E76">
-        <v>121</v>
+        <v>2645</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B77" t="s">
-        <v>894</v>
+        <v>825</v>
       </c>
       <c r="C77" t="s">
         <v>37</v>
       </c>
       <c r="D77">
-        <v>110</v>
+        <v>657</v>
       </c>
       <c r="E77">
-        <v>110</v>
-[...2 lines deleted...]
-    <row r="78"/>
+        <v>657</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>5</v>
+      </c>
+      <c r="B78" t="s">
+        <v>826</v>
+      </c>
+      <c r="C78" t="s">
+        <v>37</v>
+      </c>
+      <c r="D78">
+        <v>146</v>
+      </c>
+      <c r="E78">
+        <v>146</v>
+      </c>
+    </row>
     <row r="79">
       <c r="A79">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B79" t="s">
-        <v>13</v>
+        <v>827</v>
       </c>
       <c r="C79" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D79">
-        <v>68305</v>
+        <v>433</v>
       </c>
       <c r="E79">
-        <v>68305</v>
-[...18 lines deleted...]
-    </row>
+        <v>433</v>
+      </c>
+    </row>
+    <row r="80"/>
     <row r="81">
       <c r="A81">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B81" t="s">
-        <v>895</v>
+        <v>12</v>
       </c>
       <c r="C81" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D81">
-        <v>20984</v>
+        <v>4095</v>
       </c>
       <c r="E81">
-        <v>20984</v>
+        <v>4095</v>
       </c>
     </row>
     <row r="82">
-      <c r="A82">
-        <v>2</v>
+      <c r="A82" t="s">
+        <v>29</v>
       </c>
       <c r="B82" t="s">
-        <v>896</v>
+        <v>29</v>
       </c>
       <c r="C82" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D82">
-        <v>7402</v>
+        <v>2680</v>
       </c>
       <c r="E82">
-        <v>7402</v>
+        <v>2680</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B83" t="s">
-        <v>897</v>
+        <v>828</v>
       </c>
       <c r="C83" t="s">
         <v>37</v>
       </c>
       <c r="D83">
-        <v>5288</v>
+        <v>1415</v>
       </c>
       <c r="E83">
-        <v>5288</v>
-[...18 lines deleted...]
-    </row>
+        <v>1415</v>
+      </c>
+    </row>
+    <row r="84"/>
     <row r="85">
       <c r="A85">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B85" t="s">
-        <v>899</v>
+        <v>13</v>
       </c>
       <c r="C85" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D85">
-        <v>3329</v>
+        <v>71971</v>
       </c>
       <c r="E85">
-        <v>3329</v>
+        <v>71971</v>
       </c>
     </row>
     <row r="86">
-      <c r="A86">
-        <v>6</v>
+      <c r="A86" t="s">
+        <v>29</v>
       </c>
       <c r="B86" t="s">
-        <v>900</v>
+        <v>29</v>
       </c>
       <c r="C86" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D86">
-        <v>1518</v>
+        <v>10391</v>
       </c>
       <c r="E86">
-        <v>1518</v>
+        <v>10391</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B87" t="s">
-        <v>901</v>
+        <v>829</v>
       </c>
       <c r="C87" t="s">
         <v>37</v>
       </c>
       <c r="D87">
-        <v>1852</v>
+        <v>22641</v>
       </c>
       <c r="E87">
-        <v>1852</v>
+        <v>22641</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B88" t="s">
-        <v>902</v>
+        <v>830</v>
       </c>
       <c r="C88" t="s">
         <v>37</v>
       </c>
       <c r="D88">
-        <v>3573</v>
+        <v>27829</v>
       </c>
       <c r="E88">
-        <v>3573</v>
+        <v>27829</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B89" t="s">
-        <v>903</v>
+        <v>831</v>
       </c>
       <c r="C89" t="s">
         <v>37</v>
       </c>
       <c r="D89">
-        <v>2010</v>
+        <v>4362</v>
       </c>
       <c r="E89">
-        <v>2010</v>
-[...2 lines deleted...]
-    <row r="90"/>
+        <v>4362</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>4</v>
+      </c>
+      <c r="B90" t="s">
+        <v>832</v>
+      </c>
+      <c r="C90" t="s">
+        <v>37</v>
+      </c>
+      <c r="D90">
+        <v>610</v>
+      </c>
+      <c r="E90">
+        <v>610</v>
+      </c>
+    </row>
     <row r="91">
       <c r="A91">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B91" t="s">
-        <v>139</v>
+        <v>833</v>
       </c>
       <c r="C91" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D91">
-        <v>564</v>
+        <v>975</v>
       </c>
       <c r="E91">
-        <v>564</v>
+        <v>975</v>
       </c>
     </row>
     <row r="92">
-      <c r="A92" t="s">
-        <v>29</v>
+      <c r="A92">
+        <v>6</v>
       </c>
       <c r="B92" t="s">
-        <v>29</v>
+        <v>834</v>
       </c>
       <c r="C92" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D92">
-        <v>191</v>
+        <v>412</v>
       </c>
       <c r="E92">
-        <v>191</v>
+        <v>412</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B93" t="s">
-        <v>904</v>
+        <v>835</v>
       </c>
       <c r="C93" t="s">
         <v>37</v>
       </c>
       <c r="D93">
-        <v>145</v>
+        <v>451</v>
       </c>
       <c r="E93">
-        <v>145</v>
+        <v>451</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B94" t="s">
-        <v>905</v>
+        <v>836</v>
       </c>
       <c r="C94" t="s">
         <v>37</v>
       </c>
       <c r="D94">
-        <v>228</v>
+        <v>2931</v>
       </c>
       <c r="E94">
-        <v>228</v>
-[...2 lines deleted...]
-    <row r="95"/>
+        <v>2931</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>9</v>
+      </c>
+      <c r="B95" t="s">
+        <v>837</v>
+      </c>
+      <c r="C95" t="s">
+        <v>37</v>
+      </c>
+      <c r="D95">
+        <v>464</v>
+      </c>
+      <c r="E95">
+        <v>464</v>
+      </c>
+    </row>
     <row r="96">
       <c r="A96">
         <v>10</v>
       </c>
       <c r="B96" t="s">
-        <v>14</v>
+        <v>838</v>
       </c>
       <c r="C96" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D96">
-        <v>1849</v>
+        <v>381</v>
       </c>
       <c r="E96">
-        <v>1849</v>
+        <v>381</v>
       </c>
     </row>
     <row r="97">
-      <c r="A97" t="s">
-        <v>29</v>
+      <c r="A97">
+        <v>11</v>
       </c>
       <c r="B97" t="s">
-        <v>29</v>
+        <v>839</v>
       </c>
       <c r="C97" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D97">
-        <v>617</v>
+        <v>524</v>
       </c>
       <c r="E97">
-        <v>617</v>
-[...18 lines deleted...]
-    </row>
+        <v>524</v>
+      </c>
+    </row>
+    <row r="98"/>
     <row r="99">
       <c r="A99">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B99" t="s">
-        <v>907</v>
+        <v>139</v>
       </c>
       <c r="C99" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D99">
-        <v>344</v>
+        <v>880</v>
       </c>
       <c r="E99">
-        <v>344</v>
+        <v>880</v>
       </c>
     </row>
     <row r="100">
-      <c r="A100">
-        <v>3</v>
+      <c r="A100" t="s">
+        <v>29</v>
       </c>
       <c r="B100" t="s">
-        <v>908</v>
+        <v>29</v>
       </c>
       <c r="C100" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D100">
-        <v>141</v>
+        <v>657</v>
       </c>
       <c r="E100">
-        <v>141</v>
+        <v>657</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B101" t="s">
-        <v>909</v>
+        <v>840</v>
       </c>
       <c r="C101" t="s">
         <v>37</v>
       </c>
       <c r="D101">
-        <v>132</v>
+        <v>223</v>
       </c>
       <c r="E101">
-        <v>132</v>
-[...18 lines deleted...]
-    </row>
+        <v>223</v>
+      </c>
+    </row>
+    <row r="102"/>
     <row r="103">
       <c r="A103">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B103" t="s">
-        <v>911</v>
+        <v>14</v>
       </c>
       <c r="C103" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D103">
-        <v>69</v>
+        <v>2165</v>
       </c>
       <c r="E103">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="104"/>
+        <v>2165</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="s">
+        <v>29</v>
+      </c>
+      <c r="B104" t="s">
+        <v>29</v>
+      </c>
+      <c r="C104" t="s">
+        <v>35</v>
+      </c>
+      <c r="D104">
+        <v>926</v>
+      </c>
+      <c r="E104">
+        <v>926</v>
+      </c>
+    </row>
     <row r="105">
       <c r="A105">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="B105" t="s">
-        <v>15</v>
+        <v>841</v>
       </c>
       <c r="C105" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D105">
-        <v>1301</v>
+        <v>603</v>
       </c>
       <c r="E105">
-        <v>1301</v>
+        <v>603</v>
       </c>
     </row>
     <row r="106">
-      <c r="A106" t="s">
-        <v>29</v>
+      <c r="A106">
+        <v>2</v>
       </c>
       <c r="B106" t="s">
-        <v>29</v>
+        <v>842</v>
       </c>
       <c r="C106" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D106">
-        <v>565</v>
+        <v>182</v>
       </c>
       <c r="E106">
-        <v>565</v>
+        <v>182</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B107" t="s">
-        <v>912</v>
+        <v>843</v>
       </c>
       <c r="C107" t="s">
         <v>37</v>
       </c>
       <c r="D107">
-        <v>736</v>
+        <v>95</v>
       </c>
       <c r="E107">
-        <v>736</v>
-[...10 lines deleted...]
-      <c r="C109" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>4</v>
+      </c>
+      <c r="B108" t="s">
+        <v>844</v>
+      </c>
+      <c r="C108" t="s">
+        <v>37</v>
+      </c>
+      <c r="D108">
+        <v>359</v>
+      </c>
+      <c r="E108">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="109"/>
+    <row r="110">
+      <c r="A110">
+        <v>11</v>
+      </c>
+      <c r="B110" t="s">
+        <v>15</v>
+      </c>
+      <c r="C110" t="s">
         <v>34</v>
       </c>
-      <c r="D109">
-[...13 lines deleted...]
-      <c r="C110" t="s">
+      <c r="D110">
+        <v>5190</v>
+      </c>
+      <c r="E110">
+        <v>5190</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="s">
+        <v>29</v>
+      </c>
+      <c r="B111" t="s">
+        <v>29</v>
+      </c>
+      <c r="C111" t="s">
         <v>35</v>
       </c>
-      <c r="D110">
-[...15 lines deleted...]
-      </c>
       <c r="D111">
-        <v>11412</v>
+        <v>1754</v>
       </c>
       <c r="E111">
-        <v>11412</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B112" t="s">
-        <v>914</v>
+        <v>845</v>
       </c>
       <c r="C112" t="s">
         <v>37</v>
       </c>
       <c r="D112">
-        <v>8836</v>
+        <v>1572</v>
       </c>
       <c r="E112">
-        <v>8836</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B113" t="s">
-        <v>915</v>
+        <v>846</v>
       </c>
       <c r="C113" t="s">
         <v>37</v>
       </c>
       <c r="D113">
-        <v>1433</v>
+        <v>775</v>
       </c>
       <c r="E113">
-        <v>1433</v>
+        <v>775</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B114" t="s">
-        <v>916</v>
+        <v>847</v>
       </c>
       <c r="C114" t="s">
         <v>37</v>
       </c>
       <c r="D114">
-        <v>2183</v>
+        <v>296</v>
       </c>
       <c r="E114">
-        <v>2183</v>
+        <v>296</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B115" t="s">
-        <v>917</v>
+        <v>848</v>
       </c>
       <c r="C115" t="s">
         <v>37</v>
       </c>
       <c r="D115">
-        <v>804</v>
+        <v>255</v>
       </c>
       <c r="E115">
-        <v>804</v>
+        <v>255</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B116" t="s">
-        <v>918</v>
+        <v>849</v>
       </c>
       <c r="C116" t="s">
         <v>37</v>
       </c>
       <c r="D116">
-        <v>608</v>
+        <v>194</v>
       </c>
       <c r="E116">
-        <v>608</v>
+        <v>194</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B117" t="s">
-        <v>919</v>
+        <v>850</v>
       </c>
       <c r="C117" t="s">
         <v>37</v>
       </c>
       <c r="D117">
-        <v>183</v>
+        <v>84</v>
       </c>
       <c r="E117">
-        <v>183</v>
+        <v>84</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B118" t="s">
-        <v>920</v>
+        <v>851</v>
       </c>
       <c r="C118" t="s">
         <v>37</v>
       </c>
       <c r="D118">
-        <v>606</v>
+        <v>66</v>
       </c>
       <c r="E118">
-        <v>606</v>
+        <v>66</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
+        <v>8</v>
+      </c>
+      <c r="B119" t="s">
+        <v>852</v>
+      </c>
+      <c r="C119" t="s">
+        <v>37</v>
+      </c>
+      <c r="D119">
+        <v>76</v>
+      </c>
+      <c r="E119">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
         <v>9</v>
       </c>
-      <c r="B119" t="s">
-[...20 lines deleted...]
-      <c r="C121" t="s">
+      <c r="B120" t="s">
+        <v>853</v>
+      </c>
+      <c r="C120" t="s">
+        <v>37</v>
+      </c>
+      <c r="D120">
+        <v>118</v>
+      </c>
+      <c r="E120">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="121"/>
+    <row r="122">
+      <c r="A122">
+        <v>12</v>
+      </c>
+      <c r="B122" t="s">
+        <v>16</v>
+      </c>
+      <c r="C122" t="s">
         <v>34</v>
       </c>
-      <c r="D121">
-[...13 lines deleted...]
-      <c r="C122" t="s">
+      <c r="D122">
+        <v>41107</v>
+      </c>
+      <c r="E122">
+        <v>41107</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="s">
+        <v>29</v>
+      </c>
+      <c r="B123" t="s">
+        <v>29</v>
+      </c>
+      <c r="C123" t="s">
         <v>35</v>
       </c>
-      <c r="D122">
-[...7 lines deleted...]
-      <c r="A123">
+      <c r="D123">
+        <v>5507</v>
+      </c>
+      <c r="E123">
+        <v>5507</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
         <v>1</v>
       </c>
-      <c r="B123" t="s">
-[...12 lines deleted...]
-    <row r="124"/>
+      <c r="B124" t="s">
+        <v>854</v>
+      </c>
+      <c r="C124" t="s">
+        <v>37</v>
+      </c>
+      <c r="D124">
+        <v>20420</v>
+      </c>
+      <c r="E124">
+        <v>20420</v>
+      </c>
+    </row>
     <row r="125">
       <c r="A125">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="B125" t="s">
-        <v>18</v>
+        <v>855</v>
       </c>
       <c r="C125" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D125">
-        <v>36646</v>
+        <v>10840</v>
       </c>
       <c r="E125">
-        <v>36646</v>
+        <v>10840</v>
       </c>
     </row>
     <row r="126">
-      <c r="A126" t="s">
-        <v>29</v>
+      <c r="A126">
+        <v>3</v>
       </c>
       <c r="B126" t="s">
-        <v>29</v>
+        <v>856</v>
       </c>
       <c r="C126" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D126">
-        <v>7952</v>
+        <v>773</v>
       </c>
       <c r="E126">
-        <v>7952</v>
+        <v>773</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B127" t="s">
-        <v>923</v>
+        <v>857</v>
       </c>
       <c r="C127" t="s">
         <v>37</v>
       </c>
       <c r="D127">
-        <v>10759</v>
+        <v>757</v>
       </c>
       <c r="E127">
-        <v>10759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B128" t="s">
-        <v>924</v>
+        <v>858</v>
       </c>
       <c r="C128" t="s">
         <v>37</v>
       </c>
       <c r="D128">
-        <v>2819</v>
+        <v>802</v>
       </c>
       <c r="E128">
-        <v>2819</v>
+        <v>802</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B129" t="s">
-        <v>925</v>
+        <v>859</v>
       </c>
       <c r="C129" t="s">
         <v>37</v>
       </c>
       <c r="D129">
-        <v>1783</v>
+        <v>237</v>
       </c>
       <c r="E129">
-        <v>1783</v>
+        <v>237</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B130" t="s">
-        <v>926</v>
+        <v>860</v>
       </c>
       <c r="C130" t="s">
         <v>37</v>
       </c>
       <c r="D130">
-        <v>3476</v>
+        <v>316</v>
       </c>
       <c r="E130">
-        <v>3476</v>
+        <v>316</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B131" t="s">
-        <v>927</v>
+        <v>861</v>
       </c>
       <c r="C131" t="s">
         <v>37</v>
       </c>
       <c r="D131">
-        <v>6419</v>
+        <v>185</v>
       </c>
       <c r="E131">
-        <v>6419</v>
+        <v>185</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B132" t="s">
-        <v>928</v>
+        <v>862</v>
       </c>
       <c r="C132" t="s">
         <v>37</v>
       </c>
       <c r="D132">
-        <v>499</v>
+        <v>199</v>
       </c>
       <c r="E132">
-        <v>499</v>
+        <v>199</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B133" t="s">
-        <v>929</v>
+        <v>863</v>
       </c>
       <c r="C133" t="s">
         <v>37</v>
       </c>
       <c r="D133">
-        <v>1815</v>
+        <v>47</v>
       </c>
       <c r="E133">
-        <v>1815</v>
+        <v>47</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B134" t="s">
-        <v>930</v>
+        <v>864</v>
       </c>
       <c r="C134" t="s">
         <v>37</v>
       </c>
       <c r="D134">
-        <v>893</v>
+        <v>1024</v>
       </c>
       <c r="E134">
-        <v>893</v>
-[...19 lines deleted...]
-    <row r="136"/>
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="135"/>
+    <row r="136">
+      <c r="A136">
+        <v>13</v>
+      </c>
+      <c r="B136" t="s">
+        <v>17</v>
+      </c>
+      <c r="C136" t="s">
+        <v>34</v>
+      </c>
+      <c r="D136">
+        <v>15984</v>
+      </c>
+      <c r="E136">
+        <v>15984</v>
+      </c>
+    </row>
     <row r="137">
-      <c r="A137">
-        <v>15</v>
+      <c r="A137" t="s">
+        <v>29</v>
       </c>
       <c r="B137" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="C137" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D137">
-        <v>37485</v>
+        <v>2718</v>
       </c>
       <c r="E137">
-        <v>37485</v>
+        <v>2718</v>
       </c>
     </row>
     <row r="138">
-      <c r="A138" t="s">
-        <v>29</v>
+      <c r="A138">
+        <v>1</v>
       </c>
       <c r="B138" t="s">
-        <v>29</v>
+        <v>865</v>
       </c>
       <c r="C138" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D138">
-        <v>13317</v>
+        <v>12685</v>
       </c>
       <c r="E138">
-        <v>13317</v>
+        <v>12685</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B139" t="s">
-        <v>932</v>
+        <v>866</v>
       </c>
       <c r="C139" t="s">
         <v>37</v>
       </c>
       <c r="D139">
-        <v>6225</v>
+        <v>581</v>
       </c>
       <c r="E139">
-        <v>6225</v>
-[...18 lines deleted...]
-    </row>
+        <v>581</v>
+      </c>
+    </row>
+    <row r="140"/>
     <row r="141">
       <c r="A141">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="B141" t="s">
-        <v>934</v>
+        <v>18</v>
       </c>
       <c r="C141" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D141">
-        <v>4788</v>
+        <v>63557</v>
       </c>
       <c r="E141">
-        <v>4788</v>
+        <v>63557</v>
       </c>
     </row>
     <row r="142">
-      <c r="A142">
-        <v>4</v>
+      <c r="A142" t="s">
+        <v>29</v>
       </c>
       <c r="B142" t="s">
-        <v>935</v>
+        <v>29</v>
       </c>
       <c r="C142" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D142">
-        <v>2197</v>
+        <v>11427</v>
       </c>
       <c r="E142">
-        <v>2197</v>
+        <v>11427</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B143" t="s">
-        <v>936</v>
+        <v>867</v>
       </c>
       <c r="C143" t="s">
         <v>37</v>
       </c>
       <c r="D143">
-        <v>1739</v>
+        <v>7166</v>
       </c>
       <c r="E143">
-        <v>1739</v>
+        <v>7166</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B144" t="s">
-        <v>937</v>
+        <v>868</v>
       </c>
       <c r="C144" t="s">
         <v>37</v>
       </c>
       <c r="D144">
-        <v>440</v>
+        <v>20428</v>
       </c>
       <c r="E144">
-        <v>440</v>
+        <v>20428</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B145" t="s">
-        <v>938</v>
+        <v>869</v>
       </c>
       <c r="C145" t="s">
         <v>37</v>
       </c>
       <c r="D145">
-        <v>1071</v>
+        <v>10201</v>
       </c>
       <c r="E145">
-        <v>1071</v>
+        <v>10201</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B146" t="s">
-        <v>939</v>
+        <v>870</v>
       </c>
       <c r="C146" t="s">
         <v>37</v>
       </c>
       <c r="D146">
-        <v>5896</v>
+        <v>6649</v>
       </c>
       <c r="E146">
-        <v>5896</v>
+        <v>6649</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B147" t="s">
-        <v>940</v>
+        <v>871</v>
       </c>
       <c r="C147" t="s">
         <v>37</v>
       </c>
       <c r="D147">
-        <v>546</v>
+        <v>1015</v>
       </c>
       <c r="E147">
-        <v>546</v>
-[...2 lines deleted...]
-    <row r="148"/>
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>6</v>
+      </c>
+      <c r="B148" t="s">
+        <v>872</v>
+      </c>
+      <c r="C148" t="s">
+        <v>37</v>
+      </c>
+      <c r="D148">
+        <v>409</v>
+      </c>
+      <c r="E148">
+        <v>409</v>
+      </c>
+    </row>
     <row r="149">
       <c r="A149">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="B149" t="s">
-        <v>20</v>
+        <v>873</v>
       </c>
       <c r="C149" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D149">
-        <v>12322</v>
+        <v>1122</v>
       </c>
       <c r="E149">
-        <v>12322</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="150">
-      <c r="A150" t="s">
-        <v>29</v>
+      <c r="A150">
+        <v>8</v>
       </c>
       <c r="B150" t="s">
-        <v>29</v>
+        <v>874</v>
       </c>
       <c r="C150" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D150">
-        <v>2509</v>
+        <v>578</v>
       </c>
       <c r="E150">
-        <v>2509</v>
+        <v>578</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B151" t="s">
-        <v>941</v>
+        <v>875</v>
       </c>
       <c r="C151" t="s">
         <v>37</v>
       </c>
       <c r="D151">
-        <v>7179</v>
+        <v>2396</v>
       </c>
       <c r="E151">
-        <v>7179</v>
+        <v>2396</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B152" t="s">
-        <v>942</v>
+        <v>876</v>
       </c>
       <c r="C152" t="s">
         <v>37</v>
       </c>
       <c r="D152">
-        <v>571</v>
+        <v>632</v>
       </c>
       <c r="E152">
-        <v>571</v>
+        <v>632</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="B153" t="s">
-        <v>943</v>
+        <v>877</v>
       </c>
       <c r="C153" t="s">
         <v>37</v>
       </c>
       <c r="D153">
-        <v>945</v>
+        <v>1534</v>
       </c>
       <c r="E153">
-        <v>945</v>
-[...18 lines deleted...]
-    </row>
+        <v>1534</v>
+      </c>
+    </row>
+    <row r="154"/>
     <row r="155">
       <c r="A155">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="B155" t="s">
-        <v>945</v>
+        <v>19</v>
       </c>
       <c r="C155" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D155">
-        <v>176</v>
+        <v>3085</v>
       </c>
       <c r="E155">
-        <v>176</v>
+        <v>3085</v>
       </c>
     </row>
     <row r="156">
-      <c r="A156">
-        <v>6</v>
+      <c r="A156" t="s">
+        <v>29</v>
       </c>
       <c r="B156" t="s">
-        <v>946</v>
+        <v>29</v>
       </c>
       <c r="C156" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D156">
-        <v>220</v>
+        <v>1422</v>
       </c>
       <c r="E156">
-        <v>220</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B157" t="s">
-        <v>947</v>
+        <v>878</v>
       </c>
       <c r="C157" t="s">
         <v>37</v>
       </c>
       <c r="D157">
-        <v>179</v>
+        <v>540</v>
       </c>
       <c r="E157">
-        <v>179</v>
+        <v>540</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B158" t="s">
-        <v>948</v>
+        <v>879</v>
       </c>
       <c r="C158" t="s">
         <v>37</v>
       </c>
       <c r="D158">
-        <v>67</v>
+        <v>450</v>
       </c>
       <c r="E158">
-        <v>67</v>
+        <v>450</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B159" t="s">
-        <v>949</v>
+        <v>880</v>
       </c>
       <c r="C159" t="s">
         <v>37</v>
       </c>
       <c r="D159">
-        <v>138</v>
+        <v>673</v>
       </c>
       <c r="E159">
-        <v>138</v>
+        <v>673</v>
       </c>
     </row>
     <row r="160"/>
     <row r="161">
       <c r="A161">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B161" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C161" t="s">
         <v>34</v>
       </c>
       <c r="D161">
-        <v>13779</v>
+        <v>5394</v>
       </c>
       <c r="E161">
-        <v>13779</v>
+        <v>5394</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
         <v>29</v>
       </c>
       <c r="B162" t="s">
         <v>29</v>
       </c>
       <c r="C162" t="s">
         <v>35</v>
       </c>
       <c r="D162">
-        <v>3044</v>
+        <v>863</v>
       </c>
       <c r="E162">
-        <v>3044</v>
+        <v>863</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>1</v>
       </c>
       <c r="B163" t="s">
-        <v>950</v>
+        <v>881</v>
       </c>
       <c r="C163" t="s">
         <v>37</v>
       </c>
       <c r="D163">
-        <v>3200</v>
+        <v>2715</v>
       </c>
       <c r="E163">
-        <v>3200</v>
+        <v>2715</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>2</v>
       </c>
       <c r="B164" t="s">
-        <v>951</v>
+        <v>882</v>
       </c>
       <c r="C164" t="s">
         <v>37</v>
       </c>
       <c r="D164">
-        <v>4505</v>
+        <v>507</v>
       </c>
       <c r="E164">
-        <v>4505</v>
+        <v>507</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>3</v>
       </c>
       <c r="B165" t="s">
-        <v>657</v>
+        <v>883</v>
       </c>
       <c r="C165" t="s">
         <v>37</v>
       </c>
       <c r="D165">
-        <v>737</v>
+        <v>742</v>
       </c>
       <c r="E165">
-        <v>737</v>
+        <v>742</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>4</v>
       </c>
       <c r="B166" t="s">
-        <v>952</v>
+        <v>884</v>
       </c>
       <c r="C166" t="s">
         <v>37</v>
       </c>
       <c r="D166">
-        <v>690</v>
+        <v>185</v>
       </c>
       <c r="E166">
-        <v>690</v>
+        <v>185</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>5</v>
       </c>
       <c r="B167" t="s">
-        <v>953</v>
+        <v>885</v>
       </c>
       <c r="C167" t="s">
         <v>37</v>
       </c>
       <c r="D167">
-        <v>257</v>
+        <v>89</v>
       </c>
       <c r="E167">
-        <v>257</v>
+        <v>89</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>6</v>
       </c>
       <c r="B168" t="s">
-        <v>954</v>
+        <v>886</v>
       </c>
       <c r="C168" t="s">
         <v>37</v>
       </c>
       <c r="D168">
-        <v>222</v>
+        <v>71</v>
       </c>
       <c r="E168">
-        <v>222</v>
+        <v>71</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>7</v>
       </c>
       <c r="B169" t="s">
-        <v>955</v>
+        <v>887</v>
       </c>
       <c r="C169" t="s">
         <v>37</v>
       </c>
       <c r="D169">
-        <v>829</v>
+        <v>73</v>
       </c>
       <c r="E169">
-        <v>829</v>
+        <v>73</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>8</v>
       </c>
       <c r="B170" t="s">
-        <v>956</v>
+        <v>888</v>
       </c>
       <c r="C170" t="s">
         <v>37</v>
       </c>
       <c r="D170">
-        <v>147</v>
+        <v>77</v>
       </c>
       <c r="E170">
-        <v>147</v>
+        <v>77</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>9</v>
       </c>
       <c r="B171" t="s">
-        <v>957</v>
+        <v>889</v>
       </c>
       <c r="C171" t="s">
         <v>37</v>
       </c>
       <c r="D171">
-        <v>148</v>
+        <v>72</v>
       </c>
       <c r="E171">
-        <v>148</v>
+        <v>72</v>
       </c>
     </row>
     <row r="172"/>
     <row r="173">
       <c r="A173">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="B173" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C173" t="s">
         <v>34</v>
       </c>
       <c r="D173">
-        <v>3410</v>
+        <v>39869</v>
       </c>
       <c r="E173">
-        <v>3410</v>
+        <v>39869</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
         <v>29</v>
       </c>
       <c r="B174" t="s">
         <v>29</v>
       </c>
       <c r="C174" t="s">
         <v>35</v>
       </c>
       <c r="D174">
-        <v>844</v>
+        <v>4343</v>
       </c>
       <c r="E174">
-        <v>844</v>
+        <v>4343</v>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>1</v>
       </c>
       <c r="B175" t="s">
-        <v>958</v>
+        <v>890</v>
       </c>
       <c r="C175" t="s">
         <v>37</v>
       </c>
       <c r="D175">
-        <v>991</v>
+        <v>20162</v>
       </c>
       <c r="E175">
-        <v>991</v>
+        <v>20162</v>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>2</v>
       </c>
       <c r="B176" t="s">
-        <v>959</v>
+        <v>891</v>
       </c>
       <c r="C176" t="s">
         <v>37</v>
       </c>
       <c r="D176">
-        <v>831</v>
+        <v>4396</v>
       </c>
       <c r="E176">
-        <v>831</v>
+        <v>4396</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>3</v>
       </c>
       <c r="B177" t="s">
-        <v>960</v>
+        <v>892</v>
       </c>
       <c r="C177" t="s">
         <v>37</v>
       </c>
       <c r="D177">
-        <v>114</v>
+        <v>1150</v>
       </c>
       <c r="E177">
-        <v>114</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>4</v>
       </c>
       <c r="B178" t="s">
-        <v>961</v>
+        <v>893</v>
       </c>
       <c r="C178" t="s">
         <v>37</v>
       </c>
       <c r="D178">
-        <v>630</v>
+        <v>7391</v>
       </c>
       <c r="E178">
-        <v>630</v>
+        <v>7391</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179">
+        <v>5</v>
+      </c>
+      <c r="B179" t="s">
+        <v>894</v>
+      </c>
+      <c r="C179" t="s">
+        <v>37</v>
+      </c>
+      <c r="D179">
+        <v>985</v>
+      </c>
+      <c r="E179">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180">
+        <v>6</v>
+      </c>
+      <c r="B180" t="s">
+        <v>895</v>
+      </c>
+      <c r="C180" t="s">
+        <v>37</v>
+      </c>
+      <c r="D180">
+        <v>493</v>
+      </c>
+      <c r="E180">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181">
+        <v>7</v>
+      </c>
+      <c r="B181" t="s">
+        <v>896</v>
+      </c>
+      <c r="C181" t="s">
+        <v>37</v>
+      </c>
+      <c r="D181">
+        <v>246</v>
+      </c>
+      <c r="E181">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182">
+        <v>8</v>
+      </c>
+      <c r="B182" t="s">
+        <v>897</v>
+      </c>
+      <c r="C182" t="s">
+        <v>37</v>
+      </c>
+      <c r="D182">
+        <v>155</v>
+      </c>
+      <c r="E182">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183">
+        <v>9</v>
+      </c>
+      <c r="B183" t="s">
+        <v>898</v>
+      </c>
+      <c r="C183" t="s">
+        <v>37</v>
+      </c>
+      <c r="D183">
+        <v>548</v>
+      </c>
+      <c r="E183">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="184"/>
+    <row r="185">
+      <c r="A185">
+        <v>24</v>
+      </c>
+      <c r="B185" t="s">
+        <v>22</v>
+      </c>
+      <c r="C185" t="s">
+        <v>34</v>
+      </c>
+      <c r="D185">
+        <v>4622</v>
+      </c>
+      <c r="E185">
+        <v>4622</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" t="s">
+        <v>29</v>
+      </c>
+      <c r="B186" t="s">
+        <v>29</v>
+      </c>
+      <c r="C186" t="s">
+        <v>35</v>
+      </c>
+      <c r="D186">
+        <v>1103</v>
+      </c>
+      <c r="E186">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187">
+        <v>1</v>
+      </c>
+      <c r="B187" t="s">
+        <v>899</v>
+      </c>
+      <c r="C187" t="s">
+        <v>37</v>
+      </c>
+      <c r="D187">
+        <v>3103</v>
+      </c>
+      <c r="E187">
+        <v>3103</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188">
+        <v>2</v>
+      </c>
+      <c r="B188" t="s">
+        <v>900</v>
+      </c>
+      <c r="C188" t="s">
+        <v>37</v>
+      </c>
+      <c r="D188">
+        <v>229</v>
+      </c>
+      <c r="E188">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189">
+        <v>3</v>
+      </c>
+      <c r="B189" t="s">
+        <v>901</v>
+      </c>
+      <c r="C189" t="s">
+        <v>37</v>
+      </c>
+      <c r="D189">
+        <v>88</v>
+      </c>
+      <c r="E189">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190">
+        <v>4</v>
+      </c>
+      <c r="B190" t="s">
+        <v>902</v>
+      </c>
+      <c r="C190" t="s">
+        <v>37</v>
+      </c>
+      <c r="D190">
+        <v>99</v>
+      </c>
+      <c r="E190">
+        <v>99</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
@@ -15524,3722 +13738,2923 @@
       </c>
       <c r="U1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="Y1" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>24</v>
       </c>
       <c r="C2" t="s">
-        <v>962</v>
+        <v>903</v>
       </c>
       <c r="D2" t="s">
-        <v>963</v>
+        <v>904</v>
       </c>
       <c r="E2" t="s">
-        <v>964</v>
+        <v>905</v>
       </c>
       <c r="F2" t="s">
-        <v>965</v>
+        <v>906</v>
       </c>
       <c r="G2">
-        <v>55717</v>
+        <v>32541</v>
       </c>
       <c r="H2">
-        <v>85284</v>
+        <v>63033</v>
       </c>
       <c r="I2">
-        <v>118573</v>
+        <v>72301</v>
       </c>
       <c r="J2">
-        <v>138170</v>
+        <v>112050</v>
       </c>
       <c r="K2">
-        <v>34495</v>
+        <v>58239</v>
       </c>
       <c r="L2">
-        <v>9089</v>
+        <v>6285</v>
       </c>
       <c r="M2">
-        <v>5060</v>
+        <v>3260</v>
       </c>
       <c r="N2">
-        <v>142886</v>
+        <v>64809</v>
       </c>
       <c r="O2">
-        <v>1367</v>
+        <v>594</v>
       </c>
       <c r="P2">
-        <v>3008</v>
+        <v>7534</v>
       </c>
       <c r="Q2">
-        <v>2094</v>
+        <v>7470</v>
       </c>
       <c r="R2">
-        <v>32608</v>
+        <v>24482</v>
       </c>
       <c r="S2">
-        <v>2006</v>
+        <v>3207</v>
       </c>
       <c r="T2">
-        <v>44959</v>
+        <v>51987</v>
       </c>
       <c r="U2">
-        <v>60793</v>
+        <v>6976</v>
       </c>
       <c r="V2">
-        <v>13157</v>
+        <v>3559</v>
       </c>
       <c r="W2">
-        <v>16040</v>
+        <v>43560</v>
       </c>
       <c r="X2">
-        <v>7670</v>
+        <v>1895</v>
       </c>
       <c r="Y2">
-        <v>772976</v>
+        <v>563782</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="G3">
-        <v>55717</v>
+        <v>32541</v>
       </c>
       <c r="H3">
-        <v>85284</v>
+        <v>63033</v>
       </c>
       <c r="I3">
-        <v>118573</v>
+        <v>72301</v>
       </c>
       <c r="J3">
-        <v>138170</v>
+        <v>112050</v>
       </c>
       <c r="K3">
-        <v>34495</v>
+        <v>58239</v>
       </c>
       <c r="L3">
-        <v>9089</v>
+        <v>6285</v>
       </c>
       <c r="M3">
-        <v>5060</v>
+        <v>3260</v>
       </c>
       <c r="N3">
-        <v>142886</v>
+        <v>64809</v>
       </c>
       <c r="O3">
-        <v>1367</v>
+        <v>594</v>
       </c>
       <c r="P3">
-        <v>3008</v>
+        <v>7534</v>
       </c>
       <c r="Q3">
-        <v>2094</v>
+        <v>7470</v>
       </c>
       <c r="R3">
-        <v>32608</v>
+        <v>24482</v>
       </c>
       <c r="S3">
-        <v>2006</v>
+        <v>3207</v>
       </c>
       <c r="T3">
-        <v>44959</v>
+        <v>51987</v>
       </c>
       <c r="U3">
-        <v>60793</v>
+        <v>6976</v>
       </c>
       <c r="V3">
-        <v>13157</v>
+        <v>3559</v>
       </c>
       <c r="W3">
-        <v>16040</v>
+        <v>43560</v>
       </c>
       <c r="X3">
-        <v>7670</v>
+        <v>1895</v>
       </c>
       <c r="Y3">
-        <v>772976</v>
+        <v>563782</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>965</v>
+        <v>906</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>34</v>
       </c>
       <c r="D2">
-        <v>55717</v>
+        <v>32541</v>
       </c>
       <c r="E2">
-        <v>55717</v>
+        <v>32541</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>29</v>
       </c>
       <c r="C3" t="s">
         <v>35</v>
       </c>
       <c r="D3">
-        <v>16503</v>
+        <v>13349</v>
       </c>
       <c r="E3">
-        <v>16503</v>
+        <v>13349</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>966</v>
+        <v>907</v>
       </c>
       <c r="C4" t="s">
         <v>37</v>
       </c>
       <c r="D4">
-        <v>23620</v>
+        <v>12098</v>
       </c>
       <c r="E4">
-        <v>23620</v>
+        <v>12098</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>967</v>
+        <v>908</v>
       </c>
       <c r="C5" t="s">
         <v>37</v>
       </c>
       <c r="D5">
-        <v>5129</v>
+        <v>2352</v>
       </c>
       <c r="E5">
-        <v>5129</v>
+        <v>2352</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>968</v>
+        <v>909</v>
       </c>
       <c r="C6" t="s">
         <v>37</v>
       </c>
       <c r="D6">
-        <v>2350</v>
+        <v>781</v>
       </c>
       <c r="E6">
-        <v>2350</v>
+        <v>781</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>969</v>
+        <v>910</v>
       </c>
       <c r="C7" t="s">
         <v>37</v>
       </c>
       <c r="D7">
-        <v>4047</v>
+        <v>1672</v>
       </c>
       <c r="E7">
-        <v>4047</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>970</v>
+        <v>911</v>
       </c>
       <c r="C8" t="s">
         <v>37</v>
       </c>
       <c r="D8">
-        <v>1086</v>
+        <v>750</v>
       </c>
       <c r="E8">
-        <v>1086</v>
+        <v>750</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>971</v>
+        <v>912</v>
       </c>
       <c r="C9" t="s">
         <v>37</v>
       </c>
       <c r="D9">
-        <v>959</v>
+        <v>340</v>
       </c>
       <c r="E9">
-        <v>959</v>
+        <v>340</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>972</v>
+        <v>913</v>
       </c>
       <c r="C10" t="s">
         <v>37</v>
       </c>
       <c r="D10">
-        <v>368</v>
+        <v>499</v>
       </c>
       <c r="E10">
-        <v>368</v>
+        <v>499</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>973</v>
+        <v>914</v>
       </c>
       <c r="C11" t="s">
         <v>37</v>
       </c>
       <c r="D11">
-        <v>317</v>
+        <v>225</v>
       </c>
       <c r="E11">
-        <v>317</v>
+        <v>225</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>974</v>
+        <v>915</v>
       </c>
       <c r="C12" t="s">
         <v>37</v>
       </c>
       <c r="D12">
-        <v>884</v>
+        <v>475</v>
       </c>
       <c r="E12">
-        <v>884</v>
-[...18 lines deleted...]
-    </row>
+        <v>475</v>
+      </c>
+    </row>
+    <row r="13"/>
     <row r="14">
       <c r="A14">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>976</v>
+        <v>7</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D14">
-        <v>258</v>
+        <v>63033</v>
       </c>
       <c r="E14">
-        <v>258</v>
-[...2 lines deleted...]
-    <row r="15"/>
+        <v>63033</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>29</v>
+      </c>
+      <c r="B15" t="s">
+        <v>29</v>
+      </c>
+      <c r="C15" t="s">
+        <v>35</v>
+      </c>
+      <c r="D15">
+        <v>19668</v>
+      </c>
+      <c r="E15">
+        <v>19668</v>
+      </c>
+    </row>
     <row r="16">
       <c r="A16">
+        <v>1</v>
+      </c>
+      <c r="B16" t="s">
+        <v>916</v>
+      </c>
+      <c r="C16" t="s">
+        <v>37</v>
+      </c>
+      <c r="D16">
+        <v>16204</v>
+      </c>
+      <c r="E16">
+        <v>16204</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
         <v>2</v>
       </c>
-      <c r="B16" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="B17" t="s">
-        <v>29</v>
+        <v>917</v>
       </c>
       <c r="C17" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D17">
-        <v>28152</v>
+        <v>20106</v>
       </c>
       <c r="E17">
-        <v>28152</v>
+        <v>20106</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B18" t="s">
-        <v>977</v>
+        <v>918</v>
       </c>
       <c r="C18" t="s">
         <v>37</v>
       </c>
       <c r="D18">
-        <v>25867</v>
+        <v>1478</v>
       </c>
       <c r="E18">
-        <v>25867</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B19" t="s">
-        <v>978</v>
+        <v>919</v>
       </c>
       <c r="C19" t="s">
         <v>37</v>
       </c>
       <c r="D19">
-        <v>15306</v>
+        <v>1485</v>
       </c>
       <c r="E19">
-        <v>15306</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B20" t="s">
-        <v>979</v>
+        <v>920</v>
       </c>
       <c r="C20" t="s">
         <v>37</v>
       </c>
       <c r="D20">
-        <v>3064</v>
+        <v>1110</v>
       </c>
       <c r="E20">
-        <v>3064</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B21" t="s">
-        <v>980</v>
+        <v>921</v>
       </c>
       <c r="C21" t="s">
         <v>37</v>
       </c>
       <c r="D21">
-        <v>2739</v>
+        <v>843</v>
       </c>
       <c r="E21">
-        <v>2739</v>
+        <v>843</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B22" t="s">
-        <v>981</v>
+        <v>922</v>
       </c>
       <c r="C22" t="s">
         <v>37</v>
       </c>
       <c r="D22">
-        <v>2332</v>
+        <v>942</v>
       </c>
       <c r="E22">
-        <v>2332</v>
+        <v>942</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B23" t="s">
-        <v>982</v>
+        <v>923</v>
       </c>
       <c r="C23" t="s">
         <v>37</v>
       </c>
       <c r="D23">
-        <v>2438</v>
+        <v>816</v>
       </c>
       <c r="E23">
-        <v>2438</v>
+        <v>816</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B24" t="s">
-        <v>983</v>
+        <v>924</v>
       </c>
       <c r="C24" t="s">
         <v>37</v>
       </c>
       <c r="D24">
-        <v>1572</v>
+        <v>381</v>
       </c>
       <c r="E24">
-        <v>1572</v>
-[...18 lines deleted...]
-    </row>
+        <v>381</v>
+      </c>
+    </row>
+    <row r="25"/>
     <row r="26">
       <c r="A26">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B26" t="s">
-        <v>985</v>
+        <v>8</v>
       </c>
       <c r="C26" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D26">
-        <v>769</v>
+        <v>72301</v>
       </c>
       <c r="E26">
-        <v>769</v>
+        <v>72301</v>
       </c>
     </row>
     <row r="27">
-      <c r="A27">
-        <v>10</v>
+      <c r="A27" t="s">
+        <v>29</v>
       </c>
       <c r="B27" t="s">
-        <v>986</v>
+        <v>29</v>
       </c>
       <c r="C27" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D27">
-        <v>1392</v>
+        <v>10609</v>
       </c>
       <c r="E27">
-        <v>1392</v>
+        <v>10609</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="B28" t="s">
-        <v>987</v>
+        <v>925</v>
       </c>
       <c r="C28" t="s">
         <v>37</v>
       </c>
       <c r="D28">
-        <v>579</v>
+        <v>29455</v>
       </c>
       <c r="E28">
-        <v>579</v>
-[...2 lines deleted...]
-    <row r="29"/>
+        <v>29455</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>2</v>
+      </c>
+      <c r="B29" t="s">
+        <v>926</v>
+      </c>
+      <c r="C29" t="s">
+        <v>37</v>
+      </c>
+      <c r="D29">
+        <v>3301</v>
+      </c>
+      <c r="E29">
+        <v>3301</v>
+      </c>
+    </row>
     <row r="30">
       <c r="A30">
         <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>8</v>
+        <v>927</v>
       </c>
       <c r="C30" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D30">
-        <v>118573</v>
+        <v>1964</v>
       </c>
       <c r="E30">
-        <v>118573</v>
+        <v>1964</v>
       </c>
     </row>
     <row r="31">
-      <c r="A31" t="s">
-        <v>29</v>
+      <c r="A31">
+        <v>4</v>
       </c>
       <c r="B31" t="s">
-        <v>29</v>
+        <v>928</v>
       </c>
       <c r="C31" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D31">
-        <v>28620</v>
+        <v>1612</v>
       </c>
       <c r="E31">
-        <v>28620</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B32" t="s">
-        <v>988</v>
+        <v>929</v>
       </c>
       <c r="C32" t="s">
         <v>37</v>
       </c>
       <c r="D32">
-        <v>27132</v>
+        <v>14410</v>
       </c>
       <c r="E32">
-        <v>27132</v>
+        <v>14410</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B33" t="s">
-        <v>989</v>
+        <v>930</v>
       </c>
       <c r="C33" t="s">
         <v>37</v>
       </c>
       <c r="D33">
-        <v>11123</v>
+        <v>815</v>
       </c>
       <c r="E33">
-        <v>11123</v>
+        <v>815</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B34" t="s">
-        <v>595</v>
+        <v>931</v>
       </c>
       <c r="C34" t="s">
         <v>37</v>
       </c>
       <c r="D34">
-        <v>17001</v>
+        <v>9252</v>
       </c>
       <c r="E34">
-        <v>17001</v>
+        <v>9252</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B35" t="s">
-        <v>990</v>
+        <v>932</v>
       </c>
       <c r="C35" t="s">
         <v>37</v>
       </c>
       <c r="D35">
-        <v>12455</v>
+        <v>444</v>
       </c>
       <c r="E35">
-        <v>12455</v>
+        <v>444</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B36" t="s">
-        <v>991</v>
+        <v>933</v>
       </c>
       <c r="C36" t="s">
         <v>37</v>
       </c>
       <c r="D36">
-        <v>4109</v>
+        <v>439</v>
       </c>
       <c r="E36">
-        <v>4109</v>
-[...18 lines deleted...]
-    </row>
+        <v>439</v>
+      </c>
+    </row>
+    <row r="37"/>
     <row r="38">
       <c r="A38">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B38" t="s">
-        <v>993</v>
+        <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D38">
-        <v>6228</v>
+        <v>112050</v>
       </c>
       <c r="E38">
-        <v>6228</v>
+        <v>112050</v>
       </c>
     </row>
     <row r="39">
-      <c r="A39">
-        <v>8</v>
+      <c r="A39" t="s">
+        <v>29</v>
       </c>
       <c r="B39" t="s">
-        <v>994</v>
+        <v>29</v>
       </c>
       <c r="C39" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D39">
-        <v>1916</v>
+        <v>15550</v>
       </c>
       <c r="E39">
-        <v>1916</v>
+        <v>15550</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>995</v>
+        <v>934</v>
       </c>
       <c r="C40" t="s">
         <v>37</v>
       </c>
       <c r="D40">
-        <v>879</v>
+        <v>71374</v>
       </c>
       <c r="E40">
-        <v>879</v>
+        <v>71374</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>996</v>
+        <v>935</v>
       </c>
       <c r="C41" t="s">
         <v>37</v>
       </c>
       <c r="D41">
-        <v>671</v>
+        <v>7767</v>
       </c>
       <c r="E41">
-        <v>671</v>
+        <v>7767</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>997</v>
+        <v>936</v>
       </c>
       <c r="C42" t="s">
         <v>37</v>
       </c>
       <c r="D42">
-        <v>4460</v>
+        <v>3894</v>
       </c>
       <c r="E42">
-        <v>4460</v>
-[...2 lines deleted...]
-    <row r="43"/>
+        <v>3894</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>4</v>
+      </c>
+      <c r="B43" t="s">
+        <v>937</v>
+      </c>
+      <c r="C43" t="s">
+        <v>37</v>
+      </c>
+      <c r="D43">
+        <v>2128</v>
+      </c>
+      <c r="E43">
+        <v>2128</v>
+      </c>
+    </row>
     <row r="44">
       <c r="A44">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>9</v>
+        <v>938</v>
       </c>
       <c r="C44" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D44">
-        <v>138170</v>
+        <v>2864</v>
       </c>
       <c r="E44">
-        <v>138170</v>
+        <v>2864</v>
       </c>
     </row>
     <row r="45">
-      <c r="A45" t="s">
-        <v>29</v>
+      <c r="A45">
+        <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>29</v>
+        <v>939</v>
       </c>
       <c r="C45" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D45">
-        <v>25385</v>
+        <v>6408</v>
       </c>
       <c r="E45">
-        <v>25385</v>
+        <v>6408</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B46" t="s">
-        <v>998</v>
+        <v>940</v>
       </c>
       <c r="C46" t="s">
         <v>37</v>
       </c>
       <c r="D46">
-        <v>45727</v>
+        <v>1009</v>
       </c>
       <c r="E46">
-        <v>45727</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B47" t="s">
-        <v>999</v>
+        <v>941</v>
       </c>
       <c r="C47" t="s">
         <v>37</v>
       </c>
       <c r="D47">
-        <v>19105</v>
+        <v>557</v>
       </c>
       <c r="E47">
-        <v>19105</v>
+        <v>557</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B48" t="s">
-        <v>1000</v>
+        <v>942</v>
       </c>
       <c r="C48" t="s">
         <v>37</v>
       </c>
       <c r="D48">
-        <v>5079</v>
+        <v>499</v>
       </c>
       <c r="E48">
-        <v>5079</v>
-[...18 lines deleted...]
-    </row>
+        <v>499</v>
+      </c>
+    </row>
+    <row r="49"/>
     <row r="50">
       <c r="A50">
         <v>5</v>
       </c>
       <c r="B50" t="s">
-        <v>1002</v>
+        <v>10</v>
       </c>
       <c r="C50" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D50">
-        <v>12416</v>
+        <v>58239</v>
       </c>
       <c r="E50">
-        <v>12416</v>
+        <v>58239</v>
       </c>
     </row>
     <row r="51">
-      <c r="A51">
-        <v>6</v>
+      <c r="A51" t="s">
+        <v>29</v>
       </c>
       <c r="B51" t="s">
-        <v>1003</v>
+        <v>29</v>
       </c>
       <c r="C51" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D51">
-        <v>4285</v>
+        <v>9529</v>
       </c>
       <c r="E51">
-        <v>4285</v>
+        <v>9529</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B52" t="s">
-        <v>1004</v>
+        <v>943</v>
       </c>
       <c r="C52" t="s">
         <v>37</v>
       </c>
       <c r="D52">
-        <v>2069</v>
+        <v>15676</v>
       </c>
       <c r="E52">
-        <v>2069</v>
+        <v>15676</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B53" t="s">
-        <v>1005</v>
+        <v>944</v>
       </c>
       <c r="C53" t="s">
         <v>37</v>
       </c>
       <c r="D53">
-        <v>1942</v>
+        <v>3464</v>
       </c>
       <c r="E53">
-        <v>1942</v>
+        <v>3464</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B54" t="s">
-        <v>1006</v>
+        <v>945</v>
       </c>
       <c r="C54" t="s">
         <v>37</v>
       </c>
       <c r="D54">
-        <v>1862</v>
+        <v>1052</v>
       </c>
       <c r="E54">
-        <v>1862</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B55" t="s">
-        <v>1007</v>
+        <v>946</v>
       </c>
       <c r="C55" t="s">
         <v>37</v>
       </c>
       <c r="D55">
-        <v>2381</v>
+        <v>1374</v>
       </c>
       <c r="E55">
-        <v>2381</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="B56" t="s">
-        <v>1008</v>
+        <v>947</v>
       </c>
       <c r="C56" t="s">
         <v>37</v>
       </c>
       <c r="D56">
-        <v>644</v>
+        <v>26069</v>
       </c>
       <c r="E56">
-        <v>644</v>
-[...2 lines deleted...]
-    <row r="57"/>
+        <v>26069</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>6</v>
+      </c>
+      <c r="B57" t="s">
+        <v>948</v>
+      </c>
+      <c r="C57" t="s">
+        <v>37</v>
+      </c>
+      <c r="D57">
+        <v>339</v>
+      </c>
+      <c r="E57">
+        <v>339</v>
+      </c>
+    </row>
     <row r="58">
       <c r="A58">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B58" t="s">
-        <v>10</v>
+        <v>949</v>
       </c>
       <c r="C58" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D58">
-        <v>34495</v>
+        <v>322</v>
       </c>
       <c r="E58">
-        <v>34495</v>
+        <v>322</v>
       </c>
     </row>
     <row r="59">
-      <c r="A59" t="s">
-        <v>29</v>
+      <c r="A59">
+        <v>8</v>
       </c>
       <c r="B59" t="s">
-        <v>29</v>
+        <v>950</v>
       </c>
       <c r="C59" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D59">
-        <v>10320</v>
+        <v>250</v>
       </c>
       <c r="E59">
-        <v>10320</v>
+        <v>250</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B60" t="s">
-        <v>1009</v>
+        <v>951</v>
       </c>
       <c r="C60" t="s">
         <v>37</v>
       </c>
       <c r="D60">
-        <v>5391</v>
+        <v>164</v>
       </c>
       <c r="E60">
-        <v>5391</v>
-[...18 lines deleted...]
-    </row>
+        <v>164</v>
+      </c>
+    </row>
+    <row r="61"/>
     <row r="62">
       <c r="A62">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B62" t="s">
-        <v>1011</v>
+        <v>11</v>
       </c>
       <c r="C62" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D62">
-        <v>1094</v>
+        <v>6285</v>
       </c>
       <c r="E62">
-        <v>1094</v>
+        <v>6285</v>
       </c>
     </row>
     <row r="63">
-      <c r="A63">
-        <v>4</v>
+      <c r="A63" t="s">
+        <v>29</v>
       </c>
       <c r="B63" t="s">
-        <v>1012</v>
+        <v>29</v>
       </c>
       <c r="C63" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D63">
-        <v>1813</v>
+        <v>2227</v>
       </c>
       <c r="E63">
-        <v>1813</v>
+        <v>2227</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>1013</v>
+        <v>952</v>
       </c>
       <c r="C64" t="s">
         <v>37</v>
       </c>
       <c r="D64">
-        <v>3955</v>
+        <v>756</v>
       </c>
       <c r="E64">
-        <v>3955</v>
+        <v>756</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B65" t="s">
-        <v>1014</v>
+        <v>953</v>
       </c>
       <c r="C65" t="s">
         <v>37</v>
       </c>
       <c r="D65">
-        <v>594</v>
+        <v>1453</v>
       </c>
       <c r="E65">
-        <v>594</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B66" t="s">
-        <v>1015</v>
+        <v>954</v>
       </c>
       <c r="C66" t="s">
         <v>37</v>
       </c>
       <c r="D66">
-        <v>1422</v>
+        <v>466</v>
       </c>
       <c r="E66">
-        <v>1422</v>
+        <v>466</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B67" t="s">
-        <v>1016</v>
+        <v>955</v>
       </c>
       <c r="C67" t="s">
         <v>37</v>
       </c>
       <c r="D67">
-        <v>945</v>
+        <v>349</v>
       </c>
       <c r="E67">
-        <v>945</v>
+        <v>349</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B68" t="s">
-        <v>1017</v>
+        <v>956</v>
       </c>
       <c r="C68" t="s">
         <v>37</v>
       </c>
       <c r="D68">
-        <v>3717</v>
+        <v>247</v>
       </c>
       <c r="E68">
-        <v>3717</v>
+        <v>247</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="B69" t="s">
-        <v>1018</v>
+        <v>703</v>
       </c>
       <c r="C69" t="s">
         <v>37</v>
       </c>
       <c r="D69">
-        <v>404</v>
+        <v>787</v>
       </c>
       <c r="E69">
-        <v>404</v>
-[...19 lines deleted...]
-    <row r="71"/>
+        <v>787</v>
+      </c>
+    </row>
+    <row r="70"/>
+    <row r="71">
+      <c r="A71">
+        <v>7</v>
+      </c>
+      <c r="B71" t="s">
+        <v>12</v>
+      </c>
+      <c r="C71" t="s">
+        <v>34</v>
+      </c>
+      <c r="D71">
+        <v>3260</v>
+      </c>
+      <c r="E71">
+        <v>3260</v>
+      </c>
+    </row>
     <row r="72">
-      <c r="A72">
-        <v>6</v>
+      <c r="A72" t="s">
+        <v>29</v>
       </c>
       <c r="B72" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="C72" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D72">
-        <v>9089</v>
+        <v>2195</v>
       </c>
       <c r="E72">
-        <v>9089</v>
+        <v>2195</v>
       </c>
     </row>
     <row r="73">
-      <c r="A73" t="s">
-        <v>29</v>
+      <c r="A73">
+        <v>1</v>
       </c>
       <c r="B73" t="s">
-        <v>29</v>
+        <v>957</v>
       </c>
       <c r="C73" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D73">
-        <v>4708</v>
+        <v>1065</v>
       </c>
       <c r="E73">
-        <v>4708</v>
-[...18 lines deleted...]
-    </row>
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="74"/>
     <row r="75">
       <c r="A75">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B75" t="s">
-        <v>1021</v>
+        <v>13</v>
       </c>
       <c r="C75" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D75">
-        <v>1790</v>
+        <v>64809</v>
       </c>
       <c r="E75">
-        <v>1790</v>
-[...2 lines deleted...]
-    <row r="76"/>
+        <v>64809</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="s">
+        <v>29</v>
+      </c>
+      <c r="B76" t="s">
+        <v>29</v>
+      </c>
+      <c r="C76" t="s">
+        <v>35</v>
+      </c>
+      <c r="D76">
+        <v>8505</v>
+      </c>
+      <c r="E76">
+        <v>8505</v>
+      </c>
+    </row>
     <row r="77">
       <c r="A77">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B77" t="s">
-        <v>12</v>
+        <v>958</v>
       </c>
       <c r="C77" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D77">
-        <v>5060</v>
+        <v>26782</v>
       </c>
       <c r="E77">
-        <v>5060</v>
+        <v>26782</v>
       </c>
     </row>
     <row r="78">
-      <c r="A78" t="s">
-        <v>29</v>
+      <c r="A78">
+        <v>2</v>
       </c>
       <c r="B78" t="s">
-        <v>29</v>
+        <v>959</v>
       </c>
       <c r="C78" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D78">
-        <v>1985</v>
+        <v>10768</v>
       </c>
       <c r="E78">
-        <v>1985</v>
+        <v>10768</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B79" t="s">
-        <v>1022</v>
+        <v>960</v>
       </c>
       <c r="C79" t="s">
         <v>37</v>
       </c>
       <c r="D79">
-        <v>1178</v>
+        <v>1661</v>
       </c>
       <c r="E79">
-        <v>1178</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B80" t="s">
-        <v>1023</v>
+        <v>961</v>
       </c>
       <c r="C80" t="s">
         <v>37</v>
       </c>
       <c r="D80">
-        <v>725</v>
+        <v>12317</v>
       </c>
       <c r="E80">
-        <v>725</v>
+        <v>12317</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B81" t="s">
-        <v>1024</v>
+        <v>962</v>
       </c>
       <c r="C81" t="s">
         <v>37</v>
       </c>
       <c r="D81">
-        <v>513</v>
+        <v>1250</v>
       </c>
       <c r="E81">
-        <v>513</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B82" t="s">
-        <v>1025</v>
+        <v>963</v>
       </c>
       <c r="C82" t="s">
         <v>37</v>
       </c>
       <c r="D82">
-        <v>659</v>
+        <v>404</v>
       </c>
       <c r="E82">
-        <v>659</v>
-[...2 lines deleted...]
-    <row r="83"/>
+        <v>404</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>7</v>
+      </c>
+      <c r="B83" t="s">
+        <v>964</v>
+      </c>
+      <c r="C83" t="s">
+        <v>37</v>
+      </c>
+      <c r="D83">
+        <v>1560</v>
+      </c>
+      <c r="E83">
+        <v>1560</v>
+      </c>
+    </row>
     <row r="84">
       <c r="A84">
         <v>8</v>
       </c>
       <c r="B84" t="s">
-        <v>13</v>
+        <v>965</v>
       </c>
       <c r="C84" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D84">
-        <v>142886</v>
+        <v>524</v>
       </c>
       <c r="E84">
-        <v>142886</v>
+        <v>524</v>
       </c>
     </row>
     <row r="85">
-      <c r="A85" t="s">
-        <v>29</v>
+      <c r="A85">
+        <v>9</v>
       </c>
       <c r="B85" t="s">
-        <v>29</v>
+        <v>966</v>
       </c>
       <c r="C85" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D85">
-        <v>41410</v>
+        <v>1038</v>
       </c>
       <c r="E85">
-        <v>41410</v>
-[...18 lines deleted...]
-    </row>
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="86"/>
     <row r="87">
       <c r="A87">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B87" t="s">
-        <v>1027</v>
+        <v>139</v>
       </c>
       <c r="C87" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D87">
-        <v>12617</v>
+        <v>594</v>
       </c>
       <c r="E87">
-        <v>12617</v>
+        <v>594</v>
       </c>
     </row>
     <row r="88">
-      <c r="A88">
-        <v>3</v>
+      <c r="A88" t="s">
+        <v>29</v>
       </c>
       <c r="B88" t="s">
-        <v>1028</v>
+        <v>29</v>
       </c>
       <c r="C88" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D88">
-        <v>15548</v>
+        <v>439</v>
       </c>
       <c r="E88">
-        <v>15548</v>
+        <v>439</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B89" t="s">
-        <v>1029</v>
+        <v>967</v>
       </c>
       <c r="C89" t="s">
         <v>37</v>
       </c>
       <c r="D89">
-        <v>7559</v>
+        <v>98</v>
       </c>
       <c r="E89">
-        <v>7559</v>
+        <v>98</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B90" t="s">
-        <v>1030</v>
+        <v>968</v>
       </c>
       <c r="C90" t="s">
         <v>37</v>
       </c>
       <c r="D90">
-        <v>7284</v>
+        <v>57</v>
       </c>
       <c r="E90">
-        <v>7284</v>
-[...18 lines deleted...]
-    </row>
+        <v>57</v>
+      </c>
+    </row>
+    <row r="91"/>
     <row r="92">
       <c r="A92">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B92" t="s">
-        <v>1032</v>
+        <v>14</v>
       </c>
       <c r="C92" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D92">
-        <v>6308</v>
+        <v>7534</v>
       </c>
       <c r="E92">
-        <v>6308</v>
+        <v>7534</v>
       </c>
     </row>
     <row r="93">
-      <c r="A93">
-        <v>8</v>
+      <c r="A93" t="s">
+        <v>29</v>
       </c>
       <c r="B93" t="s">
-        <v>1033</v>
+        <v>29</v>
       </c>
       <c r="C93" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D93">
-        <v>4684</v>
+        <v>1184</v>
       </c>
       <c r="E93">
-        <v>4684</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B94" t="s">
-        <v>1034</v>
+        <v>969</v>
       </c>
       <c r="C94" t="s">
         <v>37</v>
       </c>
       <c r="D94">
-        <v>1185</v>
+        <v>5444</v>
       </c>
       <c r="E94">
-        <v>1185</v>
+        <v>5444</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B95" t="s">
-        <v>1035</v>
+        <v>970</v>
       </c>
       <c r="C95" t="s">
         <v>37</v>
       </c>
       <c r="D95">
-        <v>4792</v>
+        <v>323</v>
       </c>
       <c r="E95">
-        <v>4792</v>
+        <v>323</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="B96" t="s">
-        <v>1036</v>
+        <v>971</v>
       </c>
       <c r="C96" t="s">
         <v>37</v>
       </c>
       <c r="D96">
-        <v>1108</v>
+        <v>136</v>
       </c>
       <c r="E96">
-        <v>1108</v>
-[...2 lines deleted...]
-    <row r="97"/>
+        <v>136</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>4</v>
+      </c>
+      <c r="B97" t="s">
+        <v>389</v>
+      </c>
+      <c r="C97" t="s">
+        <v>37</v>
+      </c>
+      <c r="D97">
+        <v>123</v>
+      </c>
+      <c r="E97">
+        <v>123</v>
+      </c>
+    </row>
     <row r="98">
       <c r="A98">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B98" t="s">
-        <v>139</v>
+        <v>972</v>
       </c>
       <c r="C98" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D98">
-        <v>1367</v>
+        <v>146</v>
       </c>
       <c r="E98">
-        <v>1367</v>
+        <v>146</v>
       </c>
     </row>
     <row r="99">
-      <c r="A99" t="s">
-        <v>29</v>
+      <c r="A99">
+        <v>6</v>
       </c>
       <c r="B99" t="s">
-        <v>29</v>
+        <v>973</v>
       </c>
       <c r="C99" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D99">
-        <v>664</v>
+        <v>70</v>
       </c>
       <c r="E99">
-        <v>664</v>
+        <v>70</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
+        <v>7</v>
+      </c>
+      <c r="B100" t="s">
+        <v>974</v>
+      </c>
+      <c r="C100" t="s">
+        <v>37</v>
+      </c>
+      <c r="D100">
+        <v>108</v>
+      </c>
+      <c r="E100">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="101"/>
+    <row r="102">
+      <c r="A102">
+        <v>11</v>
+      </c>
+      <c r="B102" t="s">
+        <v>15</v>
+      </c>
+      <c r="C102" t="s">
+        <v>34</v>
+      </c>
+      <c r="D102">
+        <v>7470</v>
+      </c>
+      <c r="E102">
+        <v>7470</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="s">
+        <v>29</v>
+      </c>
+      <c r="B103" t="s">
+        <v>29</v>
+      </c>
+      <c r="C103" t="s">
+        <v>35</v>
+      </c>
+      <c r="D103">
+        <v>1673</v>
+      </c>
+      <c r="E103">
+        <v>1673</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
         <v>1</v>
       </c>
-      <c r="B100" t="s">
-[...50 lines deleted...]
-      </c>
       <c r="B104" t="s">
-        <v>29</v>
+        <v>975</v>
       </c>
       <c r="C104" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D104">
-        <v>761</v>
+        <v>4239</v>
       </c>
       <c r="E104">
-        <v>761</v>
+        <v>4239</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B105" t="s">
-        <v>1039</v>
+        <v>976</v>
       </c>
       <c r="C105" t="s">
         <v>37</v>
       </c>
       <c r="D105">
-        <v>830</v>
+        <v>499</v>
       </c>
       <c r="E105">
-        <v>830</v>
+        <v>499</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B106" t="s">
-        <v>1040</v>
+        <v>450</v>
       </c>
       <c r="C106" t="s">
         <v>37</v>
       </c>
       <c r="D106">
-        <v>278</v>
+        <v>184</v>
       </c>
       <c r="E106">
-        <v>278</v>
+        <v>184</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B107" t="s">
-        <v>1041</v>
+        <v>977</v>
       </c>
       <c r="C107" t="s">
         <v>37</v>
       </c>
       <c r="D107">
-        <v>208</v>
+        <v>249</v>
       </c>
       <c r="E107">
-        <v>208</v>
+        <v>249</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B108" t="s">
-        <v>1042</v>
+        <v>978</v>
       </c>
       <c r="C108" t="s">
         <v>37</v>
       </c>
       <c r="D108">
-        <v>193</v>
+        <v>312</v>
       </c>
       <c r="E108">
-        <v>193</v>
+        <v>312</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B109" t="s">
-        <v>1043</v>
+        <v>979</v>
       </c>
       <c r="C109" t="s">
         <v>37</v>
       </c>
       <c r="D109">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E109">
-        <v>125</v>
+        <v>113</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B110" t="s">
-        <v>1044</v>
+        <v>980</v>
       </c>
       <c r="C110" t="s">
         <v>37</v>
       </c>
       <c r="D110">
-        <v>218</v>
+        <v>121</v>
       </c>
       <c r="E110">
-        <v>218</v>
+        <v>121</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B111" t="s">
-        <v>1045</v>
+        <v>981</v>
       </c>
       <c r="C111" t="s">
         <v>37</v>
       </c>
       <c r="D111">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="E111">
-        <v>72</v>
-[...18 lines deleted...]
-    </row>
+        <v>80</v>
+      </c>
+    </row>
+    <row r="112"/>
     <row r="113">
       <c r="A113">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B113" t="s">
-        <v>1047</v>
+        <v>16</v>
       </c>
       <c r="C113" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D113">
-        <v>79</v>
+        <v>24482</v>
       </c>
       <c r="E113">
-        <v>79</v>
+        <v>24482</v>
       </c>
     </row>
     <row r="114">
-      <c r="A114">
-        <v>10</v>
+      <c r="A114" t="s">
+        <v>29</v>
       </c>
       <c r="B114" t="s">
-        <v>1048</v>
+        <v>29</v>
       </c>
       <c r="C114" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D114">
-        <v>112</v>
+        <v>6643</v>
       </c>
       <c r="E114">
-        <v>112</v>
+        <v>6643</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="B115" t="s">
-        <v>1049</v>
+        <v>982</v>
       </c>
       <c r="C115" t="s">
         <v>37</v>
       </c>
       <c r="D115">
-        <v>68</v>
+        <v>5073</v>
       </c>
       <c r="E115">
-        <v>68</v>
-[...2 lines deleted...]
-    <row r="116"/>
+        <v>5073</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>2</v>
+      </c>
+      <c r="B116" t="s">
+        <v>983</v>
+      </c>
+      <c r="C116" t="s">
+        <v>37</v>
+      </c>
+      <c r="D116">
+        <v>2384</v>
+      </c>
+      <c r="E116">
+        <v>2384</v>
+      </c>
+    </row>
     <row r="117">
       <c r="A117">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="B117" t="s">
-        <v>15</v>
+        <v>984</v>
       </c>
       <c r="C117" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D117">
-        <v>2094</v>
+        <v>1377</v>
       </c>
       <c r="E117">
-        <v>2094</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="118">
-      <c r="A118" t="s">
-        <v>29</v>
+      <c r="A118">
+        <v>4</v>
       </c>
       <c r="B118" t="s">
-        <v>29</v>
+        <v>985</v>
       </c>
       <c r="C118" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D118">
-        <v>1061</v>
+        <v>3973</v>
       </c>
       <c r="E118">
-        <v>1061</v>
+        <v>3973</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B119" t="s">
-        <v>601</v>
+        <v>986</v>
       </c>
       <c r="C119" t="s">
         <v>37</v>
       </c>
       <c r="D119">
-        <v>603</v>
+        <v>2345</v>
       </c>
       <c r="E119">
-        <v>603</v>
+        <v>2345</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B120" t="s">
-        <v>1050</v>
+        <v>987</v>
       </c>
       <c r="C120" t="s">
         <v>37</v>
       </c>
       <c r="D120">
-        <v>430</v>
+        <v>592</v>
       </c>
       <c r="E120">
-        <v>430</v>
-[...2 lines deleted...]
-    <row r="121"/>
+        <v>592</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>7</v>
+      </c>
+      <c r="B121" t="s">
+        <v>988</v>
+      </c>
+      <c r="C121" t="s">
+        <v>37</v>
+      </c>
+      <c r="D121">
+        <v>1360</v>
+      </c>
+      <c r="E121">
+        <v>1360</v>
+      </c>
+    </row>
     <row r="122">
       <c r="A122">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="B122" t="s">
-        <v>16</v>
+        <v>989</v>
       </c>
       <c r="C122" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D122">
-        <v>32608</v>
+        <v>296</v>
       </c>
       <c r="E122">
-        <v>32608</v>
+        <v>296</v>
       </c>
     </row>
     <row r="123">
-      <c r="A123" t="s">
-        <v>29</v>
+      <c r="A123">
+        <v>9</v>
       </c>
       <c r="B123" t="s">
-        <v>29</v>
+        <v>990</v>
       </c>
       <c r="C123" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D123">
-        <v>7909</v>
+        <v>439</v>
       </c>
       <c r="E123">
-        <v>7909</v>
-[...18 lines deleted...]
-    </row>
+        <v>439</v>
+      </c>
+    </row>
+    <row r="124"/>
     <row r="125">
       <c r="A125">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="B125" t="s">
-        <v>1052</v>
+        <v>17</v>
       </c>
       <c r="C125" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D125">
-        <v>2894</v>
+        <v>3207</v>
       </c>
       <c r="E125">
-        <v>2894</v>
+        <v>3207</v>
       </c>
     </row>
     <row r="126">
-      <c r="A126">
-        <v>3</v>
+      <c r="A126" t="s">
+        <v>29</v>
       </c>
       <c r="B126" t="s">
-        <v>1053</v>
+        <v>29</v>
       </c>
       <c r="C126" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D126">
-        <v>1571</v>
+        <v>1441</v>
       </c>
       <c r="E126">
-        <v>1571</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B127" t="s">
-        <v>1054</v>
+        <v>991</v>
       </c>
       <c r="C127" t="s">
         <v>37</v>
       </c>
       <c r="D127">
-        <v>1408</v>
+        <v>980</v>
       </c>
       <c r="E127">
-        <v>1408</v>
+        <v>980</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B128" t="s">
-        <v>1055</v>
+        <v>992</v>
       </c>
       <c r="C128" t="s">
         <v>37</v>
       </c>
       <c r="D128">
-        <v>1091</v>
+        <v>597</v>
       </c>
       <c r="E128">
-        <v>1091</v>
+        <v>597</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B129" t="s">
-        <v>1056</v>
+        <v>993</v>
       </c>
       <c r="C129" t="s">
         <v>37</v>
       </c>
       <c r="D129">
-        <v>924</v>
+        <v>189</v>
       </c>
       <c r="E129">
-        <v>924</v>
-[...18 lines deleted...]
-    </row>
+        <v>189</v>
+      </c>
+    </row>
+    <row r="130"/>
     <row r="131">
       <c r="A131">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="B131" t="s">
-        <v>1058</v>
+        <v>18</v>
       </c>
       <c r="C131" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D131">
-        <v>485</v>
+        <v>51987</v>
       </c>
       <c r="E131">
-        <v>485</v>
+        <v>51987</v>
       </c>
     </row>
     <row r="132">
-      <c r="A132">
-        <v>9</v>
+      <c r="A132" t="s">
+        <v>29</v>
       </c>
       <c r="B132" t="s">
-        <v>1059</v>
+        <v>29</v>
       </c>
       <c r="C132" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D132">
-        <v>734</v>
+        <v>14611</v>
       </c>
       <c r="E132">
-        <v>734</v>
+        <v>14611</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B133" t="s">
-        <v>1060</v>
+        <v>994</v>
       </c>
       <c r="C133" t="s">
         <v>37</v>
       </c>
       <c r="D133">
-        <v>523</v>
+        <v>0</v>
       </c>
       <c r="E133">
-        <v>523</v>
+        <v>0</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B134" t="s">
-        <v>1061</v>
+        <v>995</v>
       </c>
       <c r="C134" t="s">
         <v>37</v>
       </c>
       <c r="D134">
-        <v>665</v>
+        <v>16637</v>
       </c>
       <c r="E134">
-        <v>665</v>
-[...2 lines deleted...]
-    <row r="135"/>
+        <v>16637</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>3</v>
+      </c>
+      <c r="B135" t="s">
+        <v>996</v>
+      </c>
+      <c r="C135" t="s">
+        <v>37</v>
+      </c>
+      <c r="D135">
+        <v>1325</v>
+      </c>
+      <c r="E135">
+        <v>1325</v>
+      </c>
+    </row>
     <row r="136">
       <c r="A136">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="B136" t="s">
-        <v>17</v>
+        <v>997</v>
       </c>
       <c r="C136" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D136">
-        <v>2006</v>
+        <v>2745</v>
       </c>
       <c r="E136">
-        <v>2006</v>
+        <v>2745</v>
       </c>
     </row>
     <row r="137">
-      <c r="A137" t="s">
-        <v>29</v>
+      <c r="A137">
+        <v>5</v>
       </c>
       <c r="B137" t="s">
-        <v>29</v>
+        <v>998</v>
       </c>
       <c r="C137" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D137">
-        <v>673</v>
+        <v>8245</v>
       </c>
       <c r="E137">
-        <v>673</v>
+        <v>8245</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B138" t="s">
-        <v>1062</v>
+        <v>999</v>
       </c>
       <c r="C138" t="s">
         <v>37</v>
       </c>
       <c r="D138">
-        <v>1016</v>
+        <v>449</v>
       </c>
       <c r="E138">
-        <v>1016</v>
+        <v>449</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B139" t="s">
-        <v>1063</v>
+        <v>1000</v>
       </c>
       <c r="C139" t="s">
         <v>37</v>
       </c>
       <c r="D139">
-        <v>317</v>
+        <v>385</v>
       </c>
       <c r="E139">
-        <v>317</v>
-[...2 lines deleted...]
-    <row r="140"/>
+        <v>385</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>8</v>
+      </c>
+      <c r="B140" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C140" t="s">
+        <v>37</v>
+      </c>
+      <c r="D140">
+        <v>522</v>
+      </c>
+      <c r="E140">
+        <v>522</v>
+      </c>
+    </row>
     <row r="141">
       <c r="A141">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B141" t="s">
-        <v>18</v>
+        <v>1002</v>
       </c>
       <c r="C141" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D141">
-        <v>44959</v>
+        <v>7068</v>
       </c>
       <c r="E141">
-        <v>44959</v>
-[...18 lines deleted...]
-    </row>
+        <v>7068</v>
+      </c>
+    </row>
+    <row r="142"/>
     <row r="143">
       <c r="A143">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="B143" t="s">
-        <v>1064</v>
+        <v>19</v>
       </c>
       <c r="C143" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D143">
-        <v>20656</v>
+        <v>6976</v>
       </c>
       <c r="E143">
-        <v>20656</v>
+        <v>6976</v>
       </c>
     </row>
     <row r="144">
-      <c r="A144">
-        <v>2</v>
+      <c r="A144" t="s">
+        <v>29</v>
       </c>
       <c r="B144" t="s">
-        <v>1065</v>
+        <v>29</v>
       </c>
       <c r="C144" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D144">
-        <v>1473</v>
+        <v>4381</v>
       </c>
       <c r="E144">
-        <v>1473</v>
+        <v>4381</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B145" t="s">
-        <v>1066</v>
+        <v>1003</v>
       </c>
       <c r="C145" t="s">
         <v>37</v>
       </c>
       <c r="D145">
-        <v>887</v>
+        <v>1154</v>
       </c>
       <c r="E145">
-        <v>887</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B146" t="s">
-        <v>1067</v>
+        <v>1004</v>
       </c>
       <c r="C146" t="s">
         <v>37</v>
       </c>
       <c r="D146">
-        <v>5968</v>
+        <v>812</v>
       </c>
       <c r="E146">
-        <v>5968</v>
+        <v>812</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B147" t="s">
-        <v>1068</v>
+        <v>1005</v>
       </c>
       <c r="C147" t="s">
         <v>37</v>
       </c>
       <c r="D147">
-        <v>1785</v>
+        <v>629</v>
       </c>
       <c r="E147">
-        <v>1785</v>
-[...18 lines deleted...]
-    </row>
+        <v>629</v>
+      </c>
+    </row>
+    <row r="148"/>
     <row r="149">
       <c r="A149">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="B149" t="s">
-        <v>1070</v>
+        <v>20</v>
       </c>
       <c r="C149" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D149">
-        <v>1568</v>
+        <v>3559</v>
       </c>
       <c r="E149">
-        <v>1568</v>
+        <v>3559</v>
       </c>
     </row>
     <row r="150">
-      <c r="A150">
-        <v>8</v>
+      <c r="A150" t="s">
+        <v>29</v>
       </c>
       <c r="B150" t="s">
-        <v>1071</v>
+        <v>29</v>
       </c>
       <c r="C150" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D150">
-        <v>413</v>
+        <v>1828</v>
       </c>
       <c r="E150">
-        <v>413</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B151" t="s">
-        <v>1072</v>
+        <v>1006</v>
       </c>
       <c r="C151" t="s">
         <v>37</v>
       </c>
       <c r="D151">
-        <v>552</v>
+        <v>640</v>
       </c>
       <c r="E151">
-        <v>552</v>
+        <v>640</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B152" t="s">
-        <v>1073</v>
+        <v>1007</v>
       </c>
       <c r="C152" t="s">
         <v>37</v>
       </c>
       <c r="D152">
-        <v>257</v>
+        <v>327</v>
       </c>
       <c r="E152">
-        <v>257</v>
+        <v>327</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="B153" t="s">
-        <v>1074</v>
+        <v>996</v>
       </c>
       <c r="C153" t="s">
         <v>37</v>
       </c>
       <c r="D153">
-        <v>372</v>
+        <v>199</v>
       </c>
       <c r="E153">
-        <v>372</v>
-[...2 lines deleted...]
-    <row r="154"/>
+        <v>199</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>4</v>
+      </c>
+      <c r="B154" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C154" t="s">
+        <v>37</v>
+      </c>
+      <c r="D154">
+        <v>188</v>
+      </c>
+      <c r="E154">
+        <v>188</v>
+      </c>
+    </row>
     <row r="155">
       <c r="A155">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="B155" t="s">
-        <v>19</v>
+        <v>1009</v>
       </c>
       <c r="C155" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D155">
-        <v>60793</v>
+        <v>110</v>
       </c>
       <c r="E155">
-        <v>60793</v>
+        <v>110</v>
       </c>
     </row>
     <row r="156">
-      <c r="A156" t="s">
-        <v>29</v>
+      <c r="A156">
+        <v>6</v>
       </c>
       <c r="B156" t="s">
-        <v>29</v>
+        <v>1010</v>
       </c>
       <c r="C156" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D156">
-        <v>18381</v>
+        <v>64</v>
       </c>
       <c r="E156">
-        <v>18381</v>
+        <v>64</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B157" t="s">
-        <v>1075</v>
+        <v>1011</v>
       </c>
       <c r="C157" t="s">
         <v>37</v>
       </c>
       <c r="D157">
-        <v>12994</v>
+        <v>36</v>
       </c>
       <c r="E157">
-        <v>12994</v>
+        <v>36</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B158" t="s">
-        <v>1076</v>
+        <v>1012</v>
       </c>
       <c r="C158" t="s">
         <v>37</v>
       </c>
       <c r="D158">
-        <v>12125</v>
+        <v>84</v>
       </c>
       <c r="E158">
-        <v>12125</v>
+        <v>84</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B159" t="s">
-        <v>1077</v>
+        <v>1013</v>
       </c>
       <c r="C159" t="s">
         <v>37</v>
       </c>
       <c r="D159">
-        <v>1382</v>
+        <v>83</v>
       </c>
       <c r="E159">
-        <v>1382</v>
-[...18 lines deleted...]
-    </row>
+        <v>83</v>
+      </c>
+    </row>
+    <row r="160"/>
     <row r="161">
       <c r="A161">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="B161" t="s">
-        <v>1079</v>
+        <v>21</v>
       </c>
       <c r="C161" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D161">
-        <v>1658</v>
+        <v>43560</v>
       </c>
       <c r="E161">
-        <v>1658</v>
+        <v>43560</v>
       </c>
     </row>
     <row r="162">
-      <c r="A162">
-        <v>6</v>
+      <c r="A162" t="s">
+        <v>29</v>
       </c>
       <c r="B162" t="s">
-        <v>1080</v>
+        <v>29</v>
       </c>
       <c r="C162" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D162">
-        <v>5562</v>
+        <v>4815</v>
       </c>
       <c r="E162">
-        <v>5562</v>
+        <v>4815</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B163" t="s">
-        <v>1081</v>
+        <v>1014</v>
       </c>
       <c r="C163" t="s">
         <v>37</v>
       </c>
       <c r="D163">
-        <v>1431</v>
+        <v>30371</v>
       </c>
       <c r="E163">
-        <v>1431</v>
+        <v>30371</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B164" t="s">
-        <v>1082</v>
+        <v>1015</v>
       </c>
       <c r="C164" t="s">
         <v>37</v>
       </c>
       <c r="D164">
-        <v>433</v>
+        <v>4511</v>
       </c>
       <c r="E164">
-        <v>433</v>
+        <v>4511</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B165" t="s">
-        <v>1083</v>
+        <v>1016</v>
       </c>
       <c r="C165" t="s">
         <v>37</v>
       </c>
       <c r="D165">
-        <v>845</v>
+        <v>2162</v>
       </c>
       <c r="E165">
-        <v>845</v>
+        <v>2162</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B166" t="s">
-        <v>1084</v>
+        <v>1017</v>
       </c>
       <c r="C166" t="s">
         <v>37</v>
       </c>
       <c r="D166">
-        <v>2084</v>
+        <v>943</v>
       </c>
       <c r="E166">
-        <v>2084</v>
+        <v>943</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="B167" t="s">
-        <v>1085</v>
+        <v>1018</v>
       </c>
       <c r="C167" t="s">
         <v>37</v>
       </c>
       <c r="D167">
-        <v>1242</v>
+        <v>217</v>
       </c>
       <c r="E167">
-        <v>1242</v>
-[...2 lines deleted...]
-    <row r="168"/>
+        <v>217</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>6</v>
+      </c>
+      <c r="B168" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C168" t="s">
+        <v>37</v>
+      </c>
+      <c r="D168">
+        <v>221</v>
+      </c>
+      <c r="E168">
+        <v>221</v>
+      </c>
+    </row>
     <row r="169">
       <c r="A169">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="B169" t="s">
-        <v>20</v>
+        <v>1020</v>
       </c>
       <c r="C169" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D169">
-        <v>13157</v>
+        <v>320</v>
       </c>
       <c r="E169">
-        <v>13157</v>
-[...18 lines deleted...]
-    </row>
+        <v>320</v>
+      </c>
+    </row>
+    <row r="170"/>
     <row r="171">
       <c r="A171">
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="B171" t="s">
-        <v>1086</v>
+        <v>22</v>
       </c>
       <c r="C171" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D171">
-        <v>3583</v>
+        <v>1895</v>
       </c>
       <c r="E171">
-        <v>3583</v>
+        <v>1895</v>
       </c>
     </row>
     <row r="172">
-      <c r="A172">
-        <v>2</v>
+      <c r="A172" t="s">
+        <v>29</v>
       </c>
       <c r="B172" t="s">
-        <v>1087</v>
+        <v>29</v>
       </c>
       <c r="C172" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D172">
-        <v>781</v>
+        <v>850</v>
       </c>
       <c r="E172">
-        <v>781</v>
+        <v>850</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B173" t="s">
-        <v>1088</v>
+        <v>1021</v>
       </c>
       <c r="C173" t="s">
         <v>37</v>
       </c>
       <c r="D173">
-        <v>2544</v>
+        <v>665</v>
       </c>
       <c r="E173">
-        <v>2544</v>
+        <v>665</v>
       </c>
     </row>
     <row r="174">
       <c r="A174">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B174" t="s">
-        <v>1089</v>
+        <v>1022</v>
       </c>
       <c r="C174" t="s">
         <v>37</v>
       </c>
       <c r="D174">
-        <v>230</v>
+        <v>137</v>
       </c>
       <c r="E174">
-        <v>230</v>
+        <v>137</v>
       </c>
     </row>
     <row r="175">
       <c r="A175">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B175" t="s">
-        <v>1090</v>
+        <v>1023</v>
       </c>
       <c r="C175" t="s">
         <v>37</v>
       </c>
       <c r="D175">
-        <v>477</v>
+        <v>243</v>
       </c>
       <c r="E175">
-        <v>477</v>
-[...545 lines deleted...]
-        <v>490</v>
+        <v>243</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...220 lines deleted...]
-<file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
@@ -19287,4299 +16702,3476 @@
       </c>
       <c r="U1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="Y1" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>24</v>
       </c>
       <c r="C2" t="s">
-        <v>1119</v>
+        <v>1024</v>
       </c>
       <c r="D2" t="s">
-        <v>1120</v>
+        <v>1025</v>
       </c>
       <c r="E2" t="s">
-        <v>1121</v>
+        <v>27</v>
       </c>
       <c r="F2" t="s">
-        <v>1122</v>
+        <v>28</v>
       </c>
       <c r="G2">
-        <v>22967</v>
+        <v>55529</v>
       </c>
       <c r="H2">
-        <v>42487</v>
+        <v>78995</v>
       </c>
       <c r="I2">
-        <v>59927</v>
+        <v>78015</v>
       </c>
       <c r="J2">
-        <v>52570</v>
+        <v>98377</v>
       </c>
       <c r="K2">
-        <v>43832</v>
+        <v>37859</v>
       </c>
       <c r="L2">
-        <v>2927</v>
+        <v>5664</v>
       </c>
       <c r="M2">
-        <v>2215</v>
+        <v>9556</v>
       </c>
       <c r="N2">
-        <v>42120</v>
+        <v>51652</v>
       </c>
       <c r="O2">
-        <v>322</v>
+        <v>869</v>
       </c>
       <c r="P2">
-        <v>1138</v>
+        <v>6507</v>
       </c>
       <c r="Q2">
-        <v>1068</v>
+        <v>1258</v>
       </c>
       <c r="R2">
-        <v>33842</v>
+        <v>37415</v>
       </c>
       <c r="S2">
-        <v>9552</v>
+        <v>11591</v>
       </c>
       <c r="T2">
-        <v>34455</v>
+        <v>42024</v>
       </c>
       <c r="U2">
-        <v>5155</v>
+        <v>13822</v>
       </c>
       <c r="V2">
-        <v>1806</v>
+        <v>10612</v>
       </c>
       <c r="W2">
-        <v>24233</v>
+        <v>47955</v>
       </c>
       <c r="X2">
-        <v>1749</v>
+        <v>2173</v>
       </c>
       <c r="Y2">
-        <v>382365</v>
+        <v>589873</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="G3">
-        <v>22967</v>
+        <v>55529</v>
       </c>
       <c r="H3">
-        <v>42487</v>
+        <v>78995</v>
       </c>
       <c r="I3">
-        <v>59927</v>
+        <v>78015</v>
       </c>
       <c r="J3">
-        <v>52570</v>
+        <v>98377</v>
       </c>
       <c r="K3">
-        <v>43832</v>
+        <v>37859</v>
       </c>
       <c r="L3">
-        <v>2927</v>
+        <v>5664</v>
       </c>
       <c r="M3">
-        <v>2215</v>
+        <v>9556</v>
       </c>
       <c r="N3">
-        <v>42120</v>
+        <v>51652</v>
       </c>
       <c r="O3">
-        <v>322</v>
+        <v>869</v>
       </c>
       <c r="P3">
-        <v>1138</v>
+        <v>6507</v>
       </c>
       <c r="Q3">
-        <v>1068</v>
+        <v>1258</v>
       </c>
       <c r="R3">
-        <v>33842</v>
+        <v>37415</v>
       </c>
       <c r="S3">
-        <v>9552</v>
+        <v>11591</v>
       </c>
       <c r="T3">
-        <v>34455</v>
+        <v>42024</v>
       </c>
       <c r="U3">
-        <v>5155</v>
+        <v>13822</v>
       </c>
       <c r="V3">
-        <v>1806</v>
+        <v>10612</v>
       </c>
       <c r="W3">
-        <v>24233</v>
+        <v>47955</v>
       </c>
       <c r="X3">
-        <v>1749</v>
+        <v>2173</v>
       </c>
       <c r="Y3">
-        <v>382365</v>
+        <v>589873</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>1122</v>
+        <v>28</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>34</v>
       </c>
       <c r="D2">
-        <v>22967</v>
+        <v>55529</v>
       </c>
       <c r="E2">
-        <v>22967</v>
+        <v>55529</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>29</v>
       </c>
       <c r="C3" t="s">
         <v>35</v>
       </c>
       <c r="D3">
-        <v>6783</v>
+        <v>16556</v>
       </c>
       <c r="E3">
-        <v>6783</v>
+        <v>16556</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>1123</v>
+        <v>1026</v>
       </c>
       <c r="C4" t="s">
         <v>37</v>
       </c>
       <c r="D4">
-        <v>4875</v>
+        <v>18848</v>
       </c>
       <c r="E4">
-        <v>4875</v>
+        <v>18848</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>1124</v>
+        <v>1027</v>
       </c>
       <c r="C5" t="s">
         <v>37</v>
       </c>
       <c r="D5">
-        <v>5786</v>
+        <v>14518</v>
       </c>
       <c r="E5">
-        <v>5786</v>
+        <v>14518</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>1125</v>
+        <v>1028</v>
       </c>
       <c r="C6" t="s">
         <v>37</v>
       </c>
       <c r="D6">
-        <v>1030</v>
+        <v>2020</v>
       </c>
       <c r="E6">
-        <v>1030</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>1126</v>
+        <v>1029</v>
       </c>
       <c r="C7" t="s">
         <v>37</v>
       </c>
       <c r="D7">
-        <v>2991</v>
+        <v>1164</v>
       </c>
       <c r="E7">
-        <v>2991</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>1127</v>
+        <v>1030</v>
       </c>
       <c r="C8" t="s">
         <v>37</v>
       </c>
       <c r="D8">
-        <v>513</v>
+        <v>978</v>
       </c>
       <c r="E8">
-        <v>513</v>
+        <v>978</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>1128</v>
+        <v>1031</v>
       </c>
       <c r="C9" t="s">
         <v>37</v>
       </c>
       <c r="D9">
-        <v>989</v>
+        <v>250</v>
       </c>
       <c r="E9">
-        <v>989</v>
-[...2 lines deleted...]
-    <row r="10"/>
+        <v>250</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C10" t="s">
+        <v>37</v>
+      </c>
+      <c r="D10">
+        <v>399</v>
+      </c>
+      <c r="E10">
+        <v>399</v>
+      </c>
+    </row>
     <row r="11">
       <c r="A11">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>7</v>
+        <v>1033</v>
       </c>
       <c r="C11" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D11">
-        <v>42487</v>
+        <v>146</v>
       </c>
       <c r="E11">
-        <v>42487</v>
+        <v>146</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" t="s">
-        <v>29</v>
+      <c r="A12">
+        <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>29</v>
+        <v>1034</v>
       </c>
       <c r="C12" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D12">
-        <v>11541</v>
+        <v>650</v>
       </c>
       <c r="E12">
-        <v>11541</v>
-[...18 lines deleted...]
-    </row>
+        <v>650</v>
+      </c>
+    </row>
+    <row r="13"/>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>1130</v>
+        <v>7</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D14">
-        <v>13605</v>
+        <v>78995</v>
       </c>
       <c r="E14">
-        <v>13605</v>
+        <v>78995</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15">
-        <v>3</v>
+      <c r="A15" t="s">
+        <v>29</v>
       </c>
       <c r="B15" t="s">
-        <v>1131</v>
+        <v>29</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D15">
-        <v>4378</v>
+        <v>23395</v>
       </c>
       <c r="E15">
-        <v>4378</v>
+        <v>23395</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>1132</v>
+        <v>1035</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16">
-        <v>2210</v>
+        <v>30707</v>
       </c>
       <c r="E16">
-        <v>2210</v>
+        <v>30707</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>1133</v>
+        <v>1036</v>
       </c>
       <c r="C17" t="s">
         <v>37</v>
       </c>
       <c r="D17">
-        <v>1063</v>
+        <v>12965</v>
       </c>
       <c r="E17">
-        <v>1063</v>
+        <v>12965</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B18" t="s">
-        <v>1134</v>
+        <v>1037</v>
       </c>
       <c r="C18" t="s">
         <v>37</v>
       </c>
       <c r="D18">
-        <v>825</v>
+        <v>1714</v>
       </c>
       <c r="E18">
-        <v>825</v>
-[...2 lines deleted...]
-    <row r="19"/>
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>4</v>
+      </c>
+      <c r="B19" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D19">
+        <v>1812</v>
+      </c>
+      <c r="E19">
+        <v>1812</v>
+      </c>
+    </row>
     <row r="20">
       <c r="A20">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B20" t="s">
-        <v>8</v>
+        <v>1039</v>
       </c>
       <c r="C20" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D20">
-        <v>59927</v>
+        <v>3343</v>
       </c>
       <c r="E20">
-        <v>59927</v>
+        <v>3343</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21" t="s">
-        <v>29</v>
+      <c r="A21">
+        <v>6</v>
       </c>
       <c r="B21" t="s">
-        <v>29</v>
+        <v>1040</v>
       </c>
       <c r="C21" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D21">
-        <v>6431</v>
+        <v>845</v>
       </c>
       <c r="E21">
-        <v>6431</v>
+        <v>845</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B22" t="s">
-        <v>1135</v>
+        <v>1041</v>
       </c>
       <c r="C22" t="s">
         <v>37</v>
       </c>
       <c r="D22">
-        <v>14870</v>
+        <v>362</v>
       </c>
       <c r="E22">
-        <v>14870</v>
+        <v>362</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B23" t="s">
-        <v>1136</v>
+        <v>1042</v>
       </c>
       <c r="C23" t="s">
         <v>37</v>
       </c>
       <c r="D23">
-        <v>15989</v>
+        <v>421</v>
       </c>
       <c r="E23">
-        <v>15989</v>
+        <v>421</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B24" t="s">
-        <v>1137</v>
+        <v>1043</v>
       </c>
       <c r="C24" t="s">
         <v>37</v>
       </c>
       <c r="D24">
-        <v>3121</v>
+        <v>3431</v>
       </c>
       <c r="E24">
-        <v>3121</v>
-[...18 lines deleted...]
-    </row>
+        <v>3431</v>
+      </c>
+    </row>
+    <row r="25"/>
     <row r="26">
       <c r="A26">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B26" t="s">
-        <v>1139</v>
+        <v>8</v>
       </c>
       <c r="C26" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D26">
-        <v>17877</v>
+        <v>78015</v>
       </c>
       <c r="E26">
-        <v>17877</v>
+        <v>78015</v>
       </c>
     </row>
     <row r="27">
-      <c r="A27">
-        <v>6</v>
+      <c r="A27" t="s">
+        <v>29</v>
       </c>
       <c r="B27" t="s">
-        <v>1140</v>
+        <v>29</v>
       </c>
       <c r="C27" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D27">
-        <v>443</v>
+        <v>11661</v>
       </c>
       <c r="E27">
-        <v>443</v>
-[...2 lines deleted...]
-    <row r="28"/>
+        <v>11661</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>1</v>
+      </c>
+      <c r="B28" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C28" t="s">
+        <v>37</v>
+      </c>
+      <c r="D28">
+        <v>5750</v>
+      </c>
+      <c r="E28">
+        <v>5750</v>
+      </c>
+    </row>
     <row r="29">
       <c r="A29">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B29" t="s">
-        <v>9</v>
+        <v>1045</v>
       </c>
       <c r="C29" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D29">
-        <v>52570</v>
+        <v>9165</v>
       </c>
       <c r="E29">
-        <v>52570</v>
+        <v>9165</v>
       </c>
     </row>
     <row r="30">
-      <c r="A30" t="s">
-        <v>29</v>
+      <c r="A30">
+        <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>29</v>
+        <v>1046</v>
       </c>
       <c r="C30" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D30">
-        <v>6725</v>
+        <v>13609</v>
       </c>
       <c r="E30">
-        <v>6725</v>
+        <v>13609</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B31" t="s">
-        <v>1141</v>
+        <v>1047</v>
       </c>
       <c r="C31" t="s">
         <v>37</v>
       </c>
       <c r="D31">
-        <v>30251</v>
+        <v>31333</v>
       </c>
       <c r="E31">
-        <v>30251</v>
+        <v>31333</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B32" t="s">
-        <v>1142</v>
+        <v>1048</v>
       </c>
       <c r="C32" t="s">
         <v>37</v>
       </c>
       <c r="D32">
-        <v>10384</v>
+        <v>1372</v>
       </c>
       <c r="E32">
-        <v>10384</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B33" t="s">
-        <v>1143</v>
+        <v>1049</v>
       </c>
       <c r="C33" t="s">
         <v>37</v>
       </c>
       <c r="D33">
-        <v>2421</v>
+        <v>953</v>
       </c>
       <c r="E33">
-        <v>2421</v>
+        <v>953</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B34" t="s">
-        <v>1144</v>
+        <v>1050</v>
       </c>
       <c r="C34" t="s">
         <v>37</v>
       </c>
       <c r="D34">
-        <v>1617</v>
+        <v>2101</v>
       </c>
       <c r="E34">
-        <v>1617</v>
+        <v>2101</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B35" t="s">
-        <v>1145</v>
+        <v>1051</v>
       </c>
       <c r="C35" t="s">
         <v>37</v>
       </c>
       <c r="D35">
-        <v>572</v>
+        <v>252</v>
       </c>
       <c r="E35">
-        <v>572</v>
+        <v>252</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B36" t="s">
-        <v>1146</v>
+        <v>1052</v>
       </c>
       <c r="C36" t="s">
         <v>37</v>
       </c>
       <c r="D36">
-        <v>600</v>
+        <v>1819</v>
       </c>
       <c r="E36">
-        <v>600</v>
+        <v>1819</v>
       </c>
     </row>
     <row r="37"/>
     <row r="38">
       <c r="A38">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B38" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C38" t="s">
         <v>34</v>
       </c>
       <c r="D38">
-        <v>43832</v>
+        <v>98377</v>
       </c>
       <c r="E38">
-        <v>43832</v>
+        <v>98377</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>29</v>
       </c>
       <c r="B39" t="s">
         <v>29</v>
       </c>
       <c r="C39" t="s">
         <v>35</v>
       </c>
       <c r="D39">
-        <v>5356</v>
+        <v>17795</v>
       </c>
       <c r="E39">
-        <v>5356</v>
+        <v>17795</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>1147</v>
+        <v>1053</v>
       </c>
       <c r="C40" t="s">
         <v>37</v>
       </c>
       <c r="D40">
-        <v>7355</v>
+        <v>20488</v>
       </c>
       <c r="E40">
-        <v>7355</v>
+        <v>20488</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>1148</v>
+        <v>1054</v>
       </c>
       <c r="C41" t="s">
         <v>37</v>
       </c>
       <c r="D41">
-        <v>7523</v>
+        <v>25491</v>
       </c>
       <c r="E41">
-        <v>7523</v>
+        <v>25491</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>1149</v>
+        <v>1055</v>
       </c>
       <c r="C42" t="s">
         <v>37</v>
       </c>
       <c r="D42">
-        <v>14723</v>
+        <v>6974</v>
       </c>
       <c r="E42">
-        <v>14723</v>
+        <v>6974</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>1150</v>
+        <v>1056</v>
       </c>
       <c r="C43" t="s">
         <v>37</v>
       </c>
       <c r="D43">
-        <v>5242</v>
+        <v>20266</v>
       </c>
       <c r="E43">
-        <v>5242</v>
+        <v>20266</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>1151</v>
+        <v>1057</v>
       </c>
       <c r="C44" t="s">
         <v>37</v>
       </c>
       <c r="D44">
-        <v>3270</v>
+        <v>1684</v>
       </c>
       <c r="E44">
-        <v>3270</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>1152</v>
+        <v>1058</v>
       </c>
       <c r="C45" t="s">
         <v>37</v>
       </c>
       <c r="D45">
-        <v>363</v>
+        <v>1395</v>
       </c>
       <c r="E45">
-        <v>363</v>
-[...2 lines deleted...]
-    <row r="46"/>
+        <v>1395</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>7</v>
+      </c>
+      <c r="B46" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C46" t="s">
+        <v>37</v>
+      </c>
+      <c r="D46">
+        <v>1354</v>
+      </c>
+      <c r="E46">
+        <v>1354</v>
+      </c>
+    </row>
     <row r="47">
       <c r="A47">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B47" t="s">
-        <v>11</v>
+        <v>1060</v>
       </c>
       <c r="C47" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D47">
-        <v>2927</v>
+        <v>682</v>
       </c>
       <c r="E47">
-        <v>2927</v>
+        <v>682</v>
       </c>
     </row>
     <row r="48">
-      <c r="A48" t="s">
-        <v>29</v>
+      <c r="A48">
+        <v>9</v>
       </c>
       <c r="B48" t="s">
-        <v>29</v>
+        <v>1061</v>
       </c>
       <c r="C48" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D48">
-        <v>1210</v>
+        <v>2248</v>
       </c>
       <c r="E48">
-        <v>1210</v>
-[...18 lines deleted...]
-    </row>
+        <v>2248</v>
+      </c>
+    </row>
+    <row r="49"/>
     <row r="50">
       <c r="A50">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B50" t="s">
-        <v>1154</v>
+        <v>10</v>
       </c>
       <c r="C50" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D50">
-        <v>271</v>
+        <v>37859</v>
       </c>
       <c r="E50">
-        <v>271</v>
+        <v>37859</v>
       </c>
     </row>
     <row r="51">
-      <c r="A51">
-        <v>3</v>
+      <c r="A51" t="s">
+        <v>29</v>
       </c>
       <c r="B51" t="s">
-        <v>1155</v>
+        <v>29</v>
       </c>
       <c r="C51" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D51">
-        <v>404</v>
+        <v>7862</v>
       </c>
       <c r="E51">
-        <v>404</v>
-[...2 lines deleted...]
-    <row r="52"/>
+        <v>7862</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>1</v>
+      </c>
+      <c r="B52" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C52" t="s">
+        <v>37</v>
+      </c>
+      <c r="D52">
+        <v>17763</v>
+      </c>
+      <c r="E52">
+        <v>17763</v>
+      </c>
+    </row>
     <row r="53">
       <c r="A53">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B53" t="s">
-        <v>12</v>
+        <v>1063</v>
       </c>
       <c r="C53" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D53">
-        <v>2215</v>
+        <v>2256</v>
       </c>
       <c r="E53">
-        <v>2215</v>
+        <v>2256</v>
       </c>
     </row>
     <row r="54">
-      <c r="A54" t="s">
-        <v>29</v>
+      <c r="A54">
+        <v>3</v>
       </c>
       <c r="B54" t="s">
-        <v>29</v>
+        <v>1064</v>
       </c>
       <c r="C54" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D54">
-        <v>1032</v>
+        <v>1783</v>
       </c>
       <c r="E54">
-        <v>1032</v>
+        <v>1783</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B55" t="s">
-        <v>1156</v>
+        <v>1065</v>
       </c>
       <c r="C55" t="s">
         <v>37</v>
       </c>
       <c r="D55">
-        <v>638</v>
+        <v>1446</v>
       </c>
       <c r="E55">
-        <v>638</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B56" t="s">
-        <v>1157</v>
+        <v>1066</v>
       </c>
       <c r="C56" t="s">
         <v>37</v>
       </c>
       <c r="D56">
-        <v>545</v>
+        <v>5243</v>
       </c>
       <c r="E56">
-        <v>545</v>
-[...2 lines deleted...]
-    <row r="57"/>
+        <v>5243</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>6</v>
+      </c>
+      <c r="B57" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C57" t="s">
+        <v>37</v>
+      </c>
+      <c r="D57">
+        <v>466</v>
+      </c>
+      <c r="E57">
+        <v>466</v>
+      </c>
+    </row>
     <row r="58">
       <c r="A58">
+        <v>7</v>
+      </c>
+      <c r="B58" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C58" t="s">
+        <v>37</v>
+      </c>
+      <c r="D58">
+        <v>147</v>
+      </c>
+      <c r="E58">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
         <v>8</v>
       </c>
-      <c r="B58" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="B59" t="s">
-        <v>29</v>
+        <v>1069</v>
       </c>
       <c r="C59" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D59">
-        <v>9201</v>
+        <v>712</v>
       </c>
       <c r="E59">
-        <v>9201</v>
+        <v>712</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B60" t="s">
-        <v>1158</v>
+        <v>1070</v>
       </c>
       <c r="C60" t="s">
         <v>37</v>
       </c>
       <c r="D60">
-        <v>7446</v>
+        <v>181</v>
       </c>
       <c r="E60">
-        <v>7446</v>
-[...18 lines deleted...]
-    </row>
+        <v>181</v>
+      </c>
+    </row>
+    <row r="61"/>
     <row r="62">
       <c r="A62">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B62" t="s">
-        <v>1160</v>
+        <v>11</v>
       </c>
       <c r="C62" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D62">
-        <v>3314</v>
+        <v>5664</v>
       </c>
       <c r="E62">
-        <v>3314</v>
+        <v>5664</v>
       </c>
     </row>
     <row r="63">
-      <c r="A63">
-        <v>4</v>
+      <c r="A63" t="s">
+        <v>29</v>
       </c>
       <c r="B63" t="s">
-        <v>1161</v>
+        <v>29</v>
       </c>
       <c r="C63" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D63">
-        <v>1958</v>
+        <v>2280</v>
       </c>
       <c r="E63">
-        <v>1958</v>
+        <v>2280</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>1162</v>
+        <v>1071</v>
       </c>
       <c r="C64" t="s">
         <v>37</v>
       </c>
       <c r="D64">
-        <v>464</v>
+        <v>1556</v>
       </c>
       <c r="E64">
-        <v>464</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B65" t="s">
-        <v>1163</v>
+        <v>1072</v>
       </c>
       <c r="C65" t="s">
         <v>37</v>
       </c>
       <c r="D65">
-        <v>338</v>
+        <v>880</v>
       </c>
       <c r="E65">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="66"/>
+        <v>880</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>3</v>
+      </c>
+      <c r="B66" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C66" t="s">
+        <v>37</v>
+      </c>
+      <c r="D66">
+        <v>523</v>
+      </c>
+      <c r="E66">
+        <v>523</v>
+      </c>
+    </row>
     <row r="67">
       <c r="A67">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B67" t="s">
-        <v>139</v>
+        <v>1074</v>
       </c>
       <c r="C67" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D67">
-        <v>322</v>
+        <v>203</v>
       </c>
       <c r="E67">
-        <v>322</v>
+        <v>203</v>
       </c>
     </row>
     <row r="68">
-      <c r="A68" t="s">
-        <v>29</v>
+      <c r="A68">
+        <v>5</v>
       </c>
       <c r="B68" t="s">
-        <v>29</v>
+        <v>1075</v>
       </c>
       <c r="C68" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D68">
-        <v>126</v>
+        <v>222</v>
       </c>
       <c r="E68">
-        <v>126</v>
-[...18 lines deleted...]
-    </row>
+        <v>222</v>
+      </c>
+    </row>
+    <row r="69"/>
     <row r="70">
       <c r="A70">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B70" t="s">
-        <v>1165</v>
+        <v>12</v>
       </c>
       <c r="C70" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D70">
-        <v>55</v>
+        <v>9556</v>
       </c>
       <c r="E70">
-        <v>55</v>
-[...2 lines deleted...]
-    <row r="71"/>
+        <v>9556</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="s">
+        <v>29</v>
+      </c>
+      <c r="B71" t="s">
+        <v>29</v>
+      </c>
+      <c r="C71" t="s">
+        <v>35</v>
+      </c>
+      <c r="D71">
+        <v>3003</v>
+      </c>
+      <c r="E71">
+        <v>3003</v>
+      </c>
+    </row>
     <row r="72">
       <c r="A72">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B72" t="s">
-        <v>14</v>
+        <v>1076</v>
       </c>
       <c r="C72" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D72">
-        <v>1138</v>
+        <v>3820</v>
       </c>
       <c r="E72">
-        <v>1138</v>
+        <v>3820</v>
       </c>
     </row>
     <row r="73">
-      <c r="A73" t="s">
-        <v>29</v>
+      <c r="A73">
+        <v>2</v>
       </c>
       <c r="B73" t="s">
-        <v>29</v>
+        <v>1077</v>
       </c>
       <c r="C73" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D73">
-        <v>557</v>
+        <v>722</v>
       </c>
       <c r="E73">
-        <v>557</v>
+        <v>722</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B74" t="s">
-        <v>1166</v>
+        <v>1078</v>
       </c>
       <c r="C74" t="s">
         <v>37</v>
       </c>
       <c r="D74">
-        <v>581</v>
+        <v>2011</v>
       </c>
       <c r="E74">
-        <v>581</v>
+        <v>2011</v>
       </c>
     </row>
     <row r="75"/>
     <row r="76">
       <c r="A76">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B76" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C76" t="s">
         <v>34</v>
       </c>
       <c r="D76">
-        <v>1068</v>
+        <v>51652</v>
       </c>
       <c r="E76">
-        <v>1068</v>
+        <v>51652</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>29</v>
       </c>
       <c r="B77" t="s">
         <v>29</v>
       </c>
       <c r="C77" t="s">
         <v>35</v>
       </c>
       <c r="D77">
-        <v>220</v>
+        <v>10726</v>
       </c>
       <c r="E77">
-        <v>220</v>
+        <v>10726</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1</v>
       </c>
       <c r="B78" t="s">
-        <v>1167</v>
+        <v>1079</v>
       </c>
       <c r="C78" t="s">
         <v>37</v>
       </c>
       <c r="D78">
-        <v>359</v>
+        <v>21469</v>
       </c>
       <c r="E78">
-        <v>359</v>
+        <v>21469</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>2</v>
       </c>
       <c r="B79" t="s">
-        <v>1168</v>
+        <v>1080</v>
       </c>
       <c r="C79" t="s">
         <v>37</v>
       </c>
       <c r="D79">
-        <v>172</v>
+        <v>8912</v>
       </c>
       <c r="E79">
-        <v>172</v>
+        <v>8912</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>3</v>
       </c>
       <c r="B80" t="s">
-        <v>1169</v>
+        <v>1081</v>
       </c>
       <c r="C80" t="s">
         <v>37</v>
       </c>
       <c r="D80">
-        <v>145</v>
+        <v>3564</v>
       </c>
       <c r="E80">
-        <v>145</v>
+        <v>3564</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>4</v>
       </c>
       <c r="B81" t="s">
-        <v>1170</v>
+        <v>1082</v>
       </c>
       <c r="C81" t="s">
         <v>37</v>
       </c>
       <c r="D81">
-        <v>58</v>
+        <v>1433</v>
       </c>
       <c r="E81">
-        <v>58</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>5</v>
       </c>
       <c r="B82" t="s">
-        <v>1171</v>
+        <v>1083</v>
       </c>
       <c r="C82" t="s">
         <v>37</v>
       </c>
       <c r="D82">
-        <v>83</v>
+        <v>2216</v>
       </c>
       <c r="E82">
-        <v>83</v>
+        <v>2216</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>6</v>
       </c>
       <c r="B83" t="s">
-        <v>1172</v>
+        <v>1084</v>
       </c>
       <c r="C83" t="s">
         <v>37</v>
       </c>
       <c r="D83">
-        <v>31</v>
+        <v>343</v>
       </c>
       <c r="E83">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="84"/>
+        <v>343</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>7</v>
+      </c>
+      <c r="B84" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C84" t="s">
+        <v>37</v>
+      </c>
+      <c r="D84">
+        <v>532</v>
+      </c>
+      <c r="E84">
+        <v>532</v>
+      </c>
+    </row>
     <row r="85">
       <c r="A85">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="B85" t="s">
-        <v>16</v>
+        <v>1086</v>
       </c>
       <c r="C85" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D85">
-        <v>33842</v>
+        <v>1077</v>
       </c>
       <c r="E85">
-        <v>33842</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="86">
-      <c r="A86" t="s">
-        <v>29</v>
+      <c r="A86">
+        <v>9</v>
       </c>
       <c r="B86" t="s">
-        <v>29</v>
+        <v>1087</v>
       </c>
       <c r="C86" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D86">
-        <v>4171</v>
+        <v>1380</v>
       </c>
       <c r="E86">
-        <v>4171</v>
-[...18 lines deleted...]
-    </row>
+        <v>1380</v>
+      </c>
+    </row>
+    <row r="87"/>
     <row r="88">
       <c r="A88">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B88" t="s">
-        <v>1174</v>
+        <v>139</v>
       </c>
       <c r="C88" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D88">
-        <v>2287</v>
+        <v>869</v>
       </c>
       <c r="E88">
-        <v>2287</v>
+        <v>869</v>
       </c>
     </row>
     <row r="89">
-      <c r="A89">
-        <v>3</v>
+      <c r="A89" t="s">
+        <v>29</v>
       </c>
       <c r="B89" t="s">
-        <v>1175</v>
+        <v>29</v>
       </c>
       <c r="C89" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D89">
-        <v>1858</v>
+        <v>518</v>
       </c>
       <c r="E89">
-        <v>1858</v>
+        <v>518</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B90" t="s">
-        <v>1176</v>
+        <v>1088</v>
       </c>
       <c r="C90" t="s">
         <v>37</v>
       </c>
       <c r="D90">
-        <v>878</v>
+        <v>247</v>
       </c>
       <c r="E90">
-        <v>878</v>
+        <v>247</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B91" t="s">
-        <v>1177</v>
+        <v>1089</v>
       </c>
       <c r="C91" t="s">
         <v>37</v>
       </c>
       <c r="D91">
-        <v>992</v>
+        <v>104</v>
       </c>
       <c r="E91">
-        <v>992</v>
-[...19 lines deleted...]
-    <row r="93"/>
+        <v>104</v>
+      </c>
+    </row>
+    <row r="92"/>
+    <row r="93">
+      <c r="A93">
+        <v>10</v>
+      </c>
+      <c r="B93" t="s">
+        <v>14</v>
+      </c>
+      <c r="C93" t="s">
+        <v>34</v>
+      </c>
+      <c r="D93">
+        <v>6507</v>
+      </c>
+      <c r="E93">
+        <v>6507</v>
+      </c>
+    </row>
     <row r="94">
-      <c r="A94">
-        <v>13</v>
+      <c r="A94" t="s">
+        <v>29</v>
       </c>
       <c r="B94" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="C94" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D94">
-        <v>9552</v>
+        <v>1160</v>
       </c>
       <c r="E94">
-        <v>9552</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="95">
-      <c r="A95" t="s">
-        <v>29</v>
+      <c r="A95">
+        <v>1</v>
       </c>
       <c r="B95" t="s">
-        <v>29</v>
+        <v>1090</v>
       </c>
       <c r="C95" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D95">
-        <v>788</v>
+        <v>4223</v>
       </c>
       <c r="E95">
-        <v>788</v>
+        <v>4223</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B96" t="s">
-        <v>1179</v>
+        <v>1091</v>
       </c>
       <c r="C96" t="s">
         <v>37</v>
       </c>
       <c r="D96">
-        <v>7597</v>
+        <v>459</v>
       </c>
       <c r="E96">
-        <v>7597</v>
+        <v>459</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B97" t="s">
-        <v>1180</v>
+        <v>1092</v>
       </c>
       <c r="C97" t="s">
         <v>37</v>
       </c>
       <c r="D97">
-        <v>704</v>
+        <v>285</v>
       </c>
       <c r="E97">
-        <v>704</v>
+        <v>285</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B98" t="s">
-        <v>1181</v>
+        <v>1093</v>
       </c>
       <c r="C98" t="s">
         <v>37</v>
       </c>
       <c r="D98">
-        <v>117</v>
+        <v>263</v>
       </c>
       <c r="E98">
-        <v>117</v>
+        <v>263</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B99" t="s">
-        <v>1182</v>
+        <v>1094</v>
       </c>
       <c r="C99" t="s">
         <v>37</v>
       </c>
       <c r="D99">
-        <v>186</v>
+        <v>54</v>
       </c>
       <c r="E99">
-        <v>186</v>
+        <v>54</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B100" t="s">
-        <v>1183</v>
+        <v>1095</v>
       </c>
       <c r="C100" t="s">
         <v>37</v>
       </c>
       <c r="D100">
-        <v>160</v>
+        <v>63</v>
       </c>
       <c r="E100">
-        <v>160</v>
+        <v>63</v>
       </c>
     </row>
     <row r="101"/>
     <row r="102">
       <c r="A102">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="B102" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="C102" t="s">
         <v>34</v>
       </c>
       <c r="D102">
-        <v>34455</v>
+        <v>1258</v>
       </c>
       <c r="E102">
-        <v>34455</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>29</v>
       </c>
       <c r="B103" t="s">
         <v>29</v>
       </c>
       <c r="C103" t="s">
         <v>35</v>
       </c>
       <c r="D103">
-        <v>4603</v>
+        <v>567</v>
       </c>
       <c r="E103">
-        <v>4603</v>
+        <v>567</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1</v>
       </c>
       <c r="B104" t="s">
-        <v>1184</v>
+        <v>1096</v>
       </c>
       <c r="C104" t="s">
         <v>37</v>
       </c>
       <c r="D104">
-        <v>18063</v>
+        <v>436</v>
       </c>
       <c r="E104">
-        <v>18063</v>
+        <v>436</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>2</v>
       </c>
       <c r="B105" t="s">
-        <v>1185</v>
+        <v>1097</v>
       </c>
       <c r="C105" t="s">
         <v>37</v>
       </c>
       <c r="D105">
-        <v>1808</v>
+        <v>170</v>
       </c>
       <c r="E105">
-        <v>1808</v>
+        <v>170</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>3</v>
       </c>
       <c r="B106" t="s">
-        <v>1186</v>
+        <v>1098</v>
       </c>
       <c r="C106" t="s">
         <v>37</v>
       </c>
       <c r="D106">
-        <v>1168</v>
+        <v>85</v>
       </c>
       <c r="E106">
-        <v>1168</v>
-[...18 lines deleted...]
-    </row>
+        <v>85</v>
+      </c>
+    </row>
+    <row r="107"/>
     <row r="108">
       <c r="A108">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="B108" t="s">
-        <v>1188</v>
+        <v>16</v>
       </c>
       <c r="C108" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D108">
-        <v>342</v>
+        <v>37415</v>
       </c>
       <c r="E108">
-        <v>342</v>
+        <v>37415</v>
       </c>
     </row>
     <row r="109">
-      <c r="A109">
-        <v>6</v>
+      <c r="A109" t="s">
+        <v>29</v>
       </c>
       <c r="B109" t="s">
-        <v>1189</v>
+        <v>29</v>
       </c>
       <c r="C109" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D109">
-        <v>382</v>
+        <v>7109</v>
       </c>
       <c r="E109">
-        <v>382</v>
-[...2 lines deleted...]
-    <row r="110"/>
+        <v>7109</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>1</v>
+      </c>
+      <c r="B110" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C110" t="s">
+        <v>37</v>
+      </c>
+      <c r="D110">
+        <v>13191</v>
+      </c>
+      <c r="E110">
+        <v>13191</v>
+      </c>
+    </row>
     <row r="111">
       <c r="A111">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="B111" t="s">
-        <v>19</v>
+        <v>1100</v>
       </c>
       <c r="C111" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D111">
-        <v>5155</v>
+        <v>2349</v>
       </c>
       <c r="E111">
-        <v>5155</v>
+        <v>2349</v>
       </c>
     </row>
     <row r="112">
-      <c r="A112" t="s">
-        <v>29</v>
+      <c r="A112">
+        <v>3</v>
       </c>
       <c r="B112" t="s">
-        <v>29</v>
+        <v>1101</v>
       </c>
       <c r="C112" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D112">
-        <v>1828</v>
+        <v>2819</v>
       </c>
       <c r="E112">
-        <v>1828</v>
+        <v>2819</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B113" t="s">
-        <v>1190</v>
+        <v>1102</v>
       </c>
       <c r="C113" t="s">
         <v>37</v>
       </c>
       <c r="D113">
-        <v>1613</v>
+        <v>2243</v>
       </c>
       <c r="E113">
-        <v>1613</v>
+        <v>2243</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B114" t="s">
-        <v>1191</v>
+        <v>1103</v>
       </c>
       <c r="C114" t="s">
         <v>37</v>
       </c>
       <c r="D114">
-        <v>673</v>
+        <v>2377</v>
       </c>
       <c r="E114">
-        <v>673</v>
+        <v>2377</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B115" t="s">
-        <v>1192</v>
+        <v>1104</v>
       </c>
       <c r="C115" t="s">
         <v>37</v>
       </c>
       <c r="D115">
-        <v>433</v>
+        <v>466</v>
       </c>
       <c r="E115">
-        <v>433</v>
+        <v>466</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B116" t="s">
-        <v>1193</v>
+        <v>1105</v>
       </c>
       <c r="C116" t="s">
         <v>37</v>
       </c>
       <c r="D116">
-        <v>143</v>
+        <v>759</v>
       </c>
       <c r="E116">
-        <v>143</v>
+        <v>759</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B117" t="s">
-        <v>1194</v>
+        <v>1106</v>
       </c>
       <c r="C117" t="s">
         <v>37</v>
       </c>
       <c r="D117">
-        <v>246</v>
+        <v>439</v>
       </c>
       <c r="E117">
-        <v>246</v>
+        <v>439</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B118" t="s">
-        <v>1195</v>
+        <v>1107</v>
       </c>
       <c r="C118" t="s">
         <v>37</v>
       </c>
       <c r="D118">
-        <v>219</v>
+        <v>5663</v>
       </c>
       <c r="E118">
-        <v>219</v>
+        <v>5663</v>
       </c>
     </row>
     <row r="119"/>
     <row r="120">
       <c r="A120">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B120" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="C120" t="s">
         <v>34</v>
       </c>
       <c r="D120">
-        <v>1806</v>
+        <v>11591</v>
       </c>
       <c r="E120">
-        <v>1806</v>
+        <v>11591</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>29</v>
       </c>
       <c r="B121" t="s">
         <v>29</v>
       </c>
       <c r="C121" t="s">
         <v>35</v>
       </c>
       <c r="D121">
-        <v>483</v>
+        <v>2208</v>
       </c>
       <c r="E121">
-        <v>483</v>
+        <v>2208</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>1</v>
       </c>
       <c r="B122" t="s">
-        <v>1196</v>
+        <v>1108</v>
       </c>
       <c r="C122" t="s">
         <v>37</v>
       </c>
       <c r="D122">
-        <v>547</v>
+        <v>8250</v>
       </c>
       <c r="E122">
-        <v>547</v>
+        <v>8250</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>2</v>
       </c>
       <c r="B123" t="s">
-        <v>1197</v>
+        <v>1109</v>
       </c>
       <c r="C123" t="s">
         <v>37</v>
       </c>
       <c r="D123">
-        <v>314</v>
+        <v>648</v>
       </c>
       <c r="E123">
-        <v>314</v>
+        <v>648</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>3</v>
       </c>
       <c r="B124" t="s">
-        <v>1198</v>
+        <v>1110</v>
       </c>
       <c r="C124" t="s">
         <v>37</v>
       </c>
       <c r="D124">
-        <v>133</v>
+        <v>352</v>
       </c>
       <c r="E124">
-        <v>133</v>
+        <v>352</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>4</v>
       </c>
       <c r="B125" t="s">
-        <v>1199</v>
+        <v>1111</v>
       </c>
       <c r="C125" t="s">
         <v>37</v>
       </c>
       <c r="D125">
-        <v>208</v>
+        <v>133</v>
       </c>
       <c r="E125">
-        <v>208</v>
-[...18 lines deleted...]
-    </row>
+        <v>133</v>
+      </c>
+    </row>
+    <row r="126"/>
     <row r="127">
       <c r="A127">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="B127" t="s">
-        <v>1201</v>
+        <v>18</v>
       </c>
       <c r="C127" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D127">
-        <v>62</v>
+        <v>42024</v>
       </c>
       <c r="E127">
-        <v>62</v>
-[...2 lines deleted...]
-    <row r="128"/>
+        <v>42024</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="s">
+        <v>29</v>
+      </c>
+      <c r="B128" t="s">
+        <v>29</v>
+      </c>
+      <c r="C128" t="s">
+        <v>35</v>
+      </c>
+      <c r="D128">
+        <v>9360</v>
+      </c>
+      <c r="E128">
+        <v>9360</v>
+      </c>
+    </row>
     <row r="129">
       <c r="A129">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="B129" t="s">
-        <v>21</v>
+        <v>1112</v>
       </c>
       <c r="C129" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D129">
-        <v>24233</v>
+        <v>13217</v>
       </c>
       <c r="E129">
-        <v>24233</v>
+        <v>13217</v>
       </c>
     </row>
     <row r="130">
-      <c r="A130" t="s">
-        <v>29</v>
+      <c r="A130">
+        <v>2</v>
       </c>
       <c r="B130" t="s">
-        <v>29</v>
+        <v>1113</v>
       </c>
       <c r="C130" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D130">
-        <v>3122</v>
+        <v>10179</v>
       </c>
       <c r="E130">
-        <v>3122</v>
+        <v>10179</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B131" t="s">
-        <v>1202</v>
+        <v>1114</v>
       </c>
       <c r="C131" t="s">
         <v>37</v>
       </c>
       <c r="D131">
-        <v>16321</v>
+        <v>2344</v>
       </c>
       <c r="E131">
-        <v>16321</v>
+        <v>2344</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B132" t="s">
-        <v>1203</v>
+        <v>1115</v>
       </c>
       <c r="C132" t="s">
         <v>37</v>
       </c>
       <c r="D132">
-        <v>1588</v>
+        <v>1272</v>
       </c>
       <c r="E132">
-        <v>1588</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B133" t="s">
-        <v>1204</v>
+        <v>1116</v>
       </c>
       <c r="C133" t="s">
         <v>37</v>
       </c>
       <c r="D133">
-        <v>1304</v>
+        <v>1075</v>
       </c>
       <c r="E133">
-        <v>1304</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B134" t="s">
-        <v>1205</v>
+        <v>1117</v>
       </c>
       <c r="C134" t="s">
         <v>37</v>
       </c>
       <c r="D134">
-        <v>238</v>
+        <v>3611</v>
       </c>
       <c r="E134">
-        <v>238</v>
+        <v>3611</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B135" t="s">
-        <v>1206</v>
+        <v>1118</v>
       </c>
       <c r="C135" t="s">
         <v>37</v>
       </c>
       <c r="D135">
-        <v>1297</v>
+        <v>392</v>
       </c>
       <c r="E135">
-        <v>1297</v>
+        <v>392</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B136" t="s">
-        <v>1207</v>
+        <v>1119</v>
       </c>
       <c r="C136" t="s">
         <v>37</v>
       </c>
       <c r="D136">
-        <v>363</v>
+        <v>252</v>
       </c>
       <c r="E136">
-        <v>363</v>
-[...10 lines deleted...]
-      <c r="C138" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>9</v>
+      </c>
+      <c r="B137" t="s">
+        <v>1120</v>
+      </c>
+      <c r="C137" t="s">
+        <v>37</v>
+      </c>
+      <c r="D137">
+        <v>322</v>
+      </c>
+      <c r="E137">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="138"/>
+    <row r="139">
+      <c r="A139">
+        <v>15</v>
+      </c>
+      <c r="B139" t="s">
+        <v>19</v>
+      </c>
+      <c r="C139" t="s">
         <v>34</v>
       </c>
-      <c r="D138">
-[...13 lines deleted...]
-      <c r="C139" t="s">
+      <c r="D139">
+        <v>13822</v>
+      </c>
+      <c r="E139">
+        <v>13822</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="s">
+        <v>29</v>
+      </c>
+      <c r="B140" t="s">
+        <v>29</v>
+      </c>
+      <c r="C140" t="s">
         <v>35</v>
       </c>
-      <c r="D139">
-[...15 lines deleted...]
-      </c>
       <c r="D140">
-        <v>697</v>
+        <v>6802</v>
       </c>
       <c r="E140">
-        <v>697</v>
+        <v>6802</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B141" t="s">
-        <v>1209</v>
+        <v>1121</v>
       </c>
       <c r="C141" t="s">
         <v>37</v>
       </c>
       <c r="D141">
-        <v>315</v>
+        <v>2737</v>
       </c>
       <c r="E141">
-        <v>315</v>
+        <v>2737</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
+        <v>2</v>
+      </c>
+      <c r="B142" t="s">
+        <v>1122</v>
+      </c>
+      <c r="C142" t="s">
+        <v>37</v>
+      </c>
+      <c r="D142">
+        <v>901</v>
+      </c>
+      <c r="E142">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
         <v>3</v>
       </c>
-      <c r="B142" t="s">
-[...9 lines deleted...]
-        <v>288</v>
+      <c r="B143" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C143" t="s">
+        <v>37</v>
+      </c>
+      <c r="D143">
+        <v>596</v>
+      </c>
+      <c r="E143">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>4</v>
+      </c>
+      <c r="B144" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C144" t="s">
+        <v>37</v>
+      </c>
+      <c r="D144">
+        <v>1399</v>
+      </c>
+      <c r="E144">
+        <v>1399</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>5</v>
+      </c>
+      <c r="B145" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C145" t="s">
+        <v>37</v>
+      </c>
+      <c r="D145">
+        <v>483</v>
+      </c>
+      <c r="E145">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>6</v>
+      </c>
+      <c r="B146" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C146" t="s">
+        <v>37</v>
+      </c>
+      <c r="D146">
+        <v>328</v>
+      </c>
+      <c r="E146">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>7</v>
+      </c>
+      <c r="B147" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C147" t="s">
+        <v>37</v>
+      </c>
+      <c r="D147">
+        <v>179</v>
+      </c>
+      <c r="E147">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>8</v>
+      </c>
+      <c r="B148" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C148" t="s">
+        <v>37</v>
+      </c>
+      <c r="D148">
+        <v>250</v>
+      </c>
+      <c r="E148">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>9</v>
+      </c>
+      <c r="B149" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C149" t="s">
+        <v>37</v>
+      </c>
+      <c r="D149">
+        <v>147</v>
+      </c>
+      <c r="E149">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="150"/>
+    <row r="151">
+      <c r="A151">
+        <v>16</v>
+      </c>
+      <c r="B151" t="s">
+        <v>20</v>
+      </c>
+      <c r="C151" t="s">
+        <v>34</v>
+      </c>
+      <c r="D151">
+        <v>10612</v>
+      </c>
+      <c r="E151">
+        <v>10612</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="s">
+        <v>29</v>
+      </c>
+      <c r="B152" t="s">
+        <v>29</v>
+      </c>
+      <c r="C152" t="s">
+        <v>35</v>
+      </c>
+      <c r="D152">
+        <v>2110</v>
+      </c>
+      <c r="E152">
+        <v>2110</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>1</v>
+      </c>
+      <c r="B153" t="s">
+        <v>1130</v>
+      </c>
+      <c r="C153" t="s">
+        <v>37</v>
+      </c>
+      <c r="D153">
+        <v>2350</v>
+      </c>
+      <c r="E153">
+        <v>2350</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>2</v>
+      </c>
+      <c r="B154" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C154" t="s">
+        <v>37</v>
+      </c>
+      <c r="D154">
+        <v>5091</v>
+      </c>
+      <c r="E154">
+        <v>5091</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>3</v>
+      </c>
+      <c r="B155" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C155" t="s">
+        <v>37</v>
+      </c>
+      <c r="D155">
+        <v>278</v>
+      </c>
+      <c r="E155">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>4</v>
+      </c>
+      <c r="B156" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C156" t="s">
+        <v>37</v>
+      </c>
+      <c r="D156">
+        <v>242</v>
+      </c>
+      <c r="E156">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>5</v>
+      </c>
+      <c r="B157" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C157" t="s">
+        <v>37</v>
+      </c>
+      <c r="D157">
+        <v>108</v>
+      </c>
+      <c r="E157">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>6</v>
+      </c>
+      <c r="B158" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C158" t="s">
+        <v>37</v>
+      </c>
+      <c r="D158">
+        <v>121</v>
+      </c>
+      <c r="E158">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>7</v>
+      </c>
+      <c r="B159" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C159" t="s">
+        <v>37</v>
+      </c>
+      <c r="D159">
+        <v>81</v>
+      </c>
+      <c r="E159">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>8</v>
+      </c>
+      <c r="B160" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C160" t="s">
+        <v>37</v>
+      </c>
+      <c r="D160">
+        <v>147</v>
+      </c>
+      <c r="E160">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>9</v>
+      </c>
+      <c r="B161" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C161" t="s">
+        <v>37</v>
+      </c>
+      <c r="D161">
+        <v>84</v>
+      </c>
+      <c r="E161">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="162"/>
+    <row r="163">
+      <c r="A163">
+        <v>17</v>
+      </c>
+      <c r="B163" t="s">
+        <v>21</v>
+      </c>
+      <c r="C163" t="s">
+        <v>34</v>
+      </c>
+      <c r="D163">
+        <v>47955</v>
+      </c>
+      <c r="E163">
+        <v>47955</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" t="s">
+        <v>29</v>
+      </c>
+      <c r="B164" t="s">
+        <v>29</v>
+      </c>
+      <c r="C164" t="s">
+        <v>35</v>
+      </c>
+      <c r="D164">
+        <v>5613</v>
+      </c>
+      <c r="E164">
+        <v>5613</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165">
+        <v>1</v>
+      </c>
+      <c r="B165" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C165" t="s">
+        <v>37</v>
+      </c>
+      <c r="D165">
+        <v>37321</v>
+      </c>
+      <c r="E165">
+        <v>37321</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>2</v>
+      </c>
+      <c r="B166" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C166" t="s">
+        <v>37</v>
+      </c>
+      <c r="D166">
+        <v>2280</v>
+      </c>
+      <c r="E166">
+        <v>2280</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>3</v>
+      </c>
+      <c r="B167" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C167" t="s">
+        <v>37</v>
+      </c>
+      <c r="D167">
+        <v>525</v>
+      </c>
+      <c r="E167">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>4</v>
+      </c>
+      <c r="B168" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C168" t="s">
+        <v>37</v>
+      </c>
+      <c r="D168">
+        <v>397</v>
+      </c>
+      <c r="E168">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>5</v>
+      </c>
+      <c r="B169" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C169" t="s">
+        <v>37</v>
+      </c>
+      <c r="D169">
+        <v>368</v>
+      </c>
+      <c r="E169">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170">
+        <v>6</v>
+      </c>
+      <c r="B170" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C170" t="s">
+        <v>37</v>
+      </c>
+      <c r="D170">
+        <v>143</v>
+      </c>
+      <c r="E170">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>7</v>
+      </c>
+      <c r="B171" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C171" t="s">
+        <v>37</v>
+      </c>
+      <c r="D171">
+        <v>511</v>
+      </c>
+      <c r="E171">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172">
+        <v>8</v>
+      </c>
+      <c r="B172" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C172" t="s">
+        <v>37</v>
+      </c>
+      <c r="D172">
+        <v>155</v>
+      </c>
+      <c r="E172">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173">
+        <v>9</v>
+      </c>
+      <c r="B173" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C173" t="s">
+        <v>37</v>
+      </c>
+      <c r="D173">
+        <v>642</v>
+      </c>
+      <c r="E173">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="174"/>
+    <row r="175">
+      <c r="A175">
+        <v>24</v>
+      </c>
+      <c r="B175" t="s">
+        <v>22</v>
+      </c>
+      <c r="C175" t="s">
+        <v>34</v>
+      </c>
+      <c r="D175">
+        <v>2173</v>
+      </c>
+      <c r="E175">
+        <v>2173</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" t="s">
+        <v>29</v>
+      </c>
+      <c r="B176" t="s">
+        <v>29</v>
+      </c>
+      <c r="C176" t="s">
+        <v>35</v>
+      </c>
+      <c r="D176">
+        <v>748</v>
+      </c>
+      <c r="E176">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177">
+        <v>1</v>
+      </c>
+      <c r="B177" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C177" t="s">
+        <v>37</v>
+      </c>
+      <c r="D177">
+        <v>646</v>
+      </c>
+      <c r="E177">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178">
+        <v>2</v>
+      </c>
+      <c r="B178" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C178" t="s">
+        <v>37</v>
+      </c>
+      <c r="D178">
+        <v>114</v>
+      </c>
+      <c r="E178">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179">
+        <v>3</v>
+      </c>
+      <c r="B179" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C179" t="s">
+        <v>37</v>
+      </c>
+      <c r="D179">
+        <v>140</v>
+      </c>
+      <c r="E179">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180">
+        <v>4</v>
+      </c>
+      <c r="B180" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C180" t="s">
+        <v>37</v>
+      </c>
+      <c r="D180">
+        <v>405</v>
+      </c>
+      <c r="E180">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181">
+        <v>5</v>
+      </c>
+      <c r="B181" t="s">
+        <v>1152</v>
+      </c>
+      <c r="C181" t="s">
+        <v>37</v>
+      </c>
+      <c r="D181">
+        <v>120</v>
+      </c>
+      <c r="E181">
+        <v>120</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView tabSelected="true" workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" t="s">
+        <v>25</v>
+      </c>
+      <c r="D2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F2" t="s">
+        <v>28</v>
+      </c>
+      <c r="G2">
+        <v>66854</v>
+      </c>
+      <c r="H2">
+        <v>72587</v>
+      </c>
+      <c r="I2">
+        <v>106184</v>
+      </c>
+      <c r="J2">
+        <v>56194</v>
+      </c>
+      <c r="K2">
+        <v>31453</v>
+      </c>
+      <c r="L2">
+        <v>6369</v>
+      </c>
+      <c r="M2">
+        <v>5232</v>
+      </c>
+      <c r="N2">
+        <v>59161</v>
+      </c>
+      <c r="O2">
+        <v>1089</v>
+      </c>
+      <c r="P2">
+        <v>789</v>
+      </c>
+      <c r="Q2">
+        <v>48069</v>
+      </c>
+      <c r="R2">
+        <v>918</v>
+      </c>
+      <c r="S2">
+        <v>23586</v>
+      </c>
+      <c r="T2">
+        <v>30707</v>
+      </c>
+      <c r="U2">
+        <v>3684</v>
+      </c>
+      <c r="V2">
+        <v>9671</v>
+      </c>
+      <c r="W2">
+        <v>2915</v>
+      </c>
+      <c r="X2">
+        <v>525462</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="G3">
+        <v>66854</v>
+      </c>
+      <c r="H3">
+        <v>72587</v>
+      </c>
+      <c r="I3">
+        <v>106184</v>
+      </c>
+      <c r="J3">
+        <v>56194</v>
+      </c>
+      <c r="K3">
+        <v>31453</v>
+      </c>
+      <c r="L3">
+        <v>6369</v>
+      </c>
+      <c r="M3">
+        <v>5232</v>
+      </c>
+      <c r="N3">
+        <v>59161</v>
+      </c>
+      <c r="O3">
+        <v>1089</v>
+      </c>
+      <c r="P3">
+        <v>789</v>
+      </c>
+      <c r="Q3">
+        <v>48069</v>
+      </c>
+      <c r="R3">
+        <v>918</v>
+      </c>
+      <c r="S3">
+        <v>23586</v>
+      </c>
+      <c r="T3">
+        <v>30707</v>
+      </c>
+      <c r="U3">
+        <v>3684</v>
+      </c>
+      <c r="V3">
+        <v>9671</v>
+      </c>
+      <c r="W3">
+        <v>2915</v>
+      </c>
+      <c r="X3">
+        <v>525462</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="N1" s="1" t="s">
+      <c r="O1" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="P1" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="O1" s="1" t="s">
+      <c r="Q1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="R1" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="P1" s="1" t="s">
+      <c r="S1" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="Q1" s="1" t="s">
+      <c r="T1" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="R1" s="1" t="s">
+      <c r="U1" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="S1" s="1" t="s">
+      <c r="V1" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="T1" s="1" t="s">
+      <c r="W1" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="U1" s="1" t="s">
+      <c r="X1" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="V1" s="1" t="s">
+      <c r="Y1" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>24</v>
       </c>
       <c r="C2" t="s">
-        <v>1211</v>
+        <v>1153</v>
       </c>
       <c r="D2" t="s">
-        <v>1212</v>
+        <v>1154</v>
       </c>
       <c r="E2" t="s">
-        <v>1213</v>
+        <v>27</v>
       </c>
       <c r="F2" t="s">
-        <v>1214</v>
+        <v>28</v>
       </c>
       <c r="G2">
-        <v>8566</v>
+        <v>40248</v>
       </c>
       <c r="H2">
-        <v>37512</v>
+        <v>68574</v>
       </c>
       <c r="I2">
-        <v>13197</v>
+        <v>74119</v>
       </c>
       <c r="J2">
-        <v>42781</v>
+        <v>98204</v>
       </c>
       <c r="K2">
-        <v>12630</v>
+        <v>42621</v>
       </c>
       <c r="L2">
-        <v>3815</v>
+        <v>4992</v>
       </c>
       <c r="M2">
-        <v>35888</v>
+        <v>6279</v>
       </c>
       <c r="N2">
-        <v>461</v>
+        <v>53633</v>
       </c>
       <c r="O2">
-        <v>45908</v>
+        <v>1389</v>
       </c>
       <c r="P2">
-        <v>1659</v>
+        <v>2131</v>
       </c>
       <c r="Q2">
-        <v>16697</v>
+        <v>1067</v>
       </c>
       <c r="R2">
-        <v>3407</v>
+        <v>60699</v>
       </c>
       <c r="S2">
-        <v>1111</v>
+        <v>2310</v>
       </c>
       <c r="T2">
-        <v>21321</v>
+        <v>106893</v>
       </c>
       <c r="U2">
-        <v>1025</v>
+        <v>19103</v>
       </c>
       <c r="V2">
-        <v>245978</v>
+        <v>6694</v>
+      </c>
+      <c r="W2">
+        <v>18266</v>
+      </c>
+      <c r="X2">
+        <v>1901</v>
+      </c>
+      <c r="Y2">
+        <v>609123</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="G3">
-        <v>8566</v>
+        <v>40248</v>
       </c>
       <c r="H3">
-        <v>37512</v>
+        <v>68574</v>
       </c>
       <c r="I3">
-        <v>13197</v>
+        <v>74119</v>
       </c>
       <c r="J3">
-        <v>42781</v>
+        <v>98204</v>
       </c>
       <c r="K3">
-        <v>12630</v>
+        <v>42621</v>
       </c>
       <c r="L3">
-        <v>3815</v>
+        <v>4992</v>
       </c>
       <c r="M3">
-        <v>35888</v>
+        <v>6279</v>
       </c>
       <c r="N3">
-        <v>461</v>
+        <v>53633</v>
       </c>
       <c r="O3">
-        <v>45908</v>
+        <v>1389</v>
       </c>
       <c r="P3">
-        <v>1659</v>
+        <v>2131</v>
       </c>
       <c r="Q3">
-        <v>16697</v>
+        <v>1067</v>
       </c>
       <c r="R3">
-        <v>3407</v>
+        <v>60699</v>
       </c>
       <c r="S3">
-        <v>1111</v>
+        <v>2310</v>
       </c>
       <c r="T3">
-        <v>21321</v>
+        <v>106893</v>
       </c>
       <c r="U3">
-        <v>1025</v>
+        <v>19103</v>
       </c>
       <c r="V3">
-        <v>245978</v>
+        <v>6694</v>
+      </c>
+      <c r="W3">
+        <v>18266</v>
+      </c>
+      <c r="X3">
+        <v>1901</v>
+      </c>
+      <c r="Y3">
+        <v>609123</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
-[...1733 lines deleted...]
-<file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
@@ -23590,2825 +20182,6335 @@
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>34</v>
       </c>
       <c r="D2">
-        <v>55529</v>
+        <v>40248</v>
       </c>
       <c r="E2">
-        <v>55529</v>
+        <v>40248</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>29</v>
       </c>
       <c r="C3" t="s">
         <v>35</v>
       </c>
       <c r="D3">
-        <v>16556</v>
+        <v>15611</v>
       </c>
       <c r="E3">
-        <v>16556</v>
+        <v>15611</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>1272</v>
+        <v>1155</v>
       </c>
       <c r="C4" t="s">
         <v>37</v>
       </c>
       <c r="D4">
-        <v>18848</v>
+        <v>15420</v>
       </c>
       <c r="E4">
-        <v>18848</v>
+        <v>15420</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>1273</v>
+        <v>1156</v>
       </c>
       <c r="C5" t="s">
         <v>37</v>
       </c>
       <c r="D5">
-        <v>14518</v>
+        <v>3420</v>
       </c>
       <c r="E5">
-        <v>14518</v>
+        <v>3420</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>1274</v>
+        <v>1157</v>
       </c>
       <c r="C6" t="s">
         <v>37</v>
       </c>
       <c r="D6">
-        <v>2020</v>
+        <v>969</v>
       </c>
       <c r="E6">
-        <v>2020</v>
+        <v>969</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>1275</v>
+        <v>1158</v>
       </c>
       <c r="C7" t="s">
         <v>37</v>
       </c>
       <c r="D7">
-        <v>1164</v>
+        <v>2605</v>
       </c>
       <c r="E7">
-        <v>1164</v>
+        <v>2605</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>1276</v>
+        <v>1159</v>
       </c>
       <c r="C8" t="s">
         <v>37</v>
       </c>
       <c r="D8">
-        <v>978</v>
+        <v>846</v>
       </c>
       <c r="E8">
-        <v>978</v>
+        <v>846</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>1277</v>
+        <v>1160</v>
       </c>
       <c r="C9" t="s">
         <v>37</v>
       </c>
       <c r="D9">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="E9">
-        <v>250</v>
+        <v>253</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>1278</v>
+        <v>1161</v>
       </c>
       <c r="C10" t="s">
         <v>37</v>
       </c>
       <c r="D10">
-        <v>399</v>
+        <v>423</v>
       </c>
       <c r="E10">
-        <v>399</v>
+        <v>423</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>1279</v>
+        <v>1162</v>
       </c>
       <c r="C11" t="s">
         <v>37</v>
       </c>
       <c r="D11">
-        <v>146</v>
+        <v>517</v>
       </c>
       <c r="E11">
-        <v>146</v>
+        <v>517</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>1280</v>
+        <v>1163</v>
       </c>
       <c r="C12" t="s">
         <v>37</v>
       </c>
       <c r="D12">
-        <v>650</v>
+        <v>184</v>
       </c>
       <c r="E12">
-        <v>650</v>
+        <v>184</v>
       </c>
     </row>
     <row r="13"/>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
         <v>7</v>
       </c>
       <c r="C14" t="s">
         <v>34</v>
       </c>
       <c r="D14">
-        <v>78995</v>
+        <v>68574</v>
       </c>
       <c r="E14">
-        <v>78995</v>
+        <v>68574</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>29</v>
       </c>
       <c r="B15" t="s">
         <v>29</v>
       </c>
       <c r="C15" t="s">
         <v>35</v>
       </c>
       <c r="D15">
-        <v>23395</v>
+        <v>24113</v>
       </c>
       <c r="E15">
-        <v>23395</v>
+        <v>24113</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>1281</v>
+        <v>1164</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16">
-        <v>30707</v>
+        <v>13375</v>
       </c>
       <c r="E16">
-        <v>30707</v>
+        <v>13375</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>1282</v>
+        <v>1165</v>
       </c>
       <c r="C17" t="s">
         <v>37</v>
       </c>
       <c r="D17">
-        <v>12965</v>
+        <v>9206</v>
       </c>
       <c r="E17">
-        <v>12965</v>
+        <v>9206</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>3</v>
       </c>
       <c r="B18" t="s">
-        <v>1283</v>
+        <v>1166</v>
       </c>
       <c r="C18" t="s">
         <v>37</v>
       </c>
       <c r="D18">
-        <v>1714</v>
+        <v>10010</v>
       </c>
       <c r="E18">
-        <v>1714</v>
+        <v>10010</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>4</v>
       </c>
       <c r="B19" t="s">
-        <v>1284</v>
+        <v>1167</v>
       </c>
       <c r="C19" t="s">
         <v>37</v>
       </c>
       <c r="D19">
-        <v>1812</v>
+        <v>4667</v>
       </c>
       <c r="E19">
-        <v>1812</v>
+        <v>4667</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>5</v>
       </c>
       <c r="B20" t="s">
-        <v>1285</v>
+        <v>1168</v>
       </c>
       <c r="C20" t="s">
         <v>37</v>
       </c>
       <c r="D20">
-        <v>3343</v>
+        <v>1538</v>
       </c>
       <c r="E20">
-        <v>3343</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>6</v>
       </c>
       <c r="B21" t="s">
-        <v>1286</v>
+        <v>1169</v>
       </c>
       <c r="C21" t="s">
         <v>37</v>
       </c>
       <c r="D21">
-        <v>845</v>
+        <v>1059</v>
       </c>
       <c r="E21">
-        <v>845</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>7</v>
       </c>
       <c r="B22" t="s">
-        <v>1287</v>
+        <v>1170</v>
       </c>
       <c r="C22" t="s">
         <v>37</v>
       </c>
       <c r="D22">
-        <v>362</v>
+        <v>835</v>
       </c>
       <c r="E22">
-        <v>362</v>
+        <v>835</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>8</v>
       </c>
       <c r="B23" t="s">
-        <v>1288</v>
+        <v>1171</v>
       </c>
       <c r="C23" t="s">
         <v>37</v>
       </c>
       <c r="D23">
-        <v>421</v>
+        <v>1069</v>
       </c>
       <c r="E23">
-        <v>421</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>9</v>
       </c>
       <c r="B24" t="s">
-        <v>1289</v>
+        <v>1172</v>
       </c>
       <c r="C24" t="s">
         <v>37</v>
       </c>
       <c r="D24">
-        <v>3431</v>
+        <v>2702</v>
       </c>
       <c r="E24">
-        <v>3431</v>
+        <v>2702</v>
       </c>
     </row>
     <row r="25"/>
     <row r="26">
       <c r="A26">
         <v>3</v>
       </c>
       <c r="B26" t="s">
         <v>8</v>
       </c>
       <c r="C26" t="s">
         <v>34</v>
       </c>
       <c r="D26">
-        <v>78015</v>
+        <v>74119</v>
       </c>
       <c r="E26">
-        <v>78015</v>
+        <v>74119</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>29</v>
       </c>
       <c r="B27" t="s">
         <v>29</v>
       </c>
       <c r="C27" t="s">
         <v>35</v>
       </c>
       <c r="D27">
-        <v>11661</v>
+        <v>17019</v>
       </c>
       <c r="E27">
-        <v>11661</v>
+        <v>17019</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1</v>
       </c>
       <c r="B28" t="s">
-        <v>1290</v>
+        <v>1173</v>
       </c>
       <c r="C28" t="s">
         <v>37</v>
       </c>
       <c r="D28">
-        <v>5750</v>
+        <v>23750</v>
       </c>
       <c r="E28">
-        <v>5750</v>
+        <v>23750</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>2</v>
       </c>
       <c r="B29" t="s">
-        <v>1291</v>
+        <v>1174</v>
       </c>
       <c r="C29" t="s">
         <v>37</v>
       </c>
       <c r="D29">
-        <v>9165</v>
+        <v>16031</v>
       </c>
       <c r="E29">
-        <v>9165</v>
+        <v>16031</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>1292</v>
+        <v>1175</v>
       </c>
       <c r="C30" t="s">
         <v>37</v>
       </c>
       <c r="D30">
-        <v>13609</v>
+        <v>5068</v>
       </c>
       <c r="E30">
-        <v>13609</v>
+        <v>5068</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>4</v>
       </c>
       <c r="B31" t="s">
-        <v>1293</v>
+        <v>1176</v>
       </c>
       <c r="C31" t="s">
         <v>37</v>
       </c>
       <c r="D31">
-        <v>31333</v>
+        <v>3875</v>
       </c>
       <c r="E31">
-        <v>31333</v>
+        <v>3875</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>5</v>
       </c>
       <c r="B32" t="s">
-        <v>1294</v>
+        <v>1177</v>
       </c>
       <c r="C32" t="s">
         <v>37</v>
       </c>
       <c r="D32">
-        <v>1372</v>
+        <v>2075</v>
       </c>
       <c r="E32">
-        <v>1372</v>
+        <v>2075</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>6</v>
       </c>
       <c r="B33" t="s">
-        <v>1295</v>
+        <v>1178</v>
       </c>
       <c r="C33" t="s">
         <v>37</v>
       </c>
       <c r="D33">
-        <v>953</v>
+        <v>1254</v>
       </c>
       <c r="E33">
-        <v>953</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>7</v>
       </c>
       <c r="B34" t="s">
-        <v>1296</v>
+        <v>1179</v>
       </c>
       <c r="C34" t="s">
         <v>37</v>
       </c>
       <c r="D34">
-        <v>2101</v>
+        <v>1655</v>
       </c>
       <c r="E34">
-        <v>2101</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>8</v>
       </c>
       <c r="B35" t="s">
-        <v>1297</v>
+        <v>1180</v>
       </c>
       <c r="C35" t="s">
         <v>37</v>
       </c>
       <c r="D35">
-        <v>252</v>
+        <v>497</v>
       </c>
       <c r="E35">
-        <v>252</v>
+        <v>497</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>9</v>
       </c>
       <c r="B36" t="s">
-        <v>1298</v>
+        <v>1120</v>
       </c>
       <c r="C36" t="s">
         <v>37</v>
       </c>
       <c r="D36">
-        <v>1819</v>
+        <v>2895</v>
       </c>
       <c r="E36">
-        <v>1819</v>
+        <v>2895</v>
       </c>
     </row>
     <row r="37"/>
     <row r="38">
       <c r="A38">
         <v>4</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
         <v>34</v>
       </c>
       <c r="D38">
-        <v>98377</v>
+        <v>98204</v>
       </c>
       <c r="E38">
-        <v>98377</v>
+        <v>98204</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>29</v>
       </c>
       <c r="B39" t="s">
         <v>29</v>
       </c>
       <c r="C39" t="s">
         <v>35</v>
       </c>
       <c r="D39">
-        <v>17795</v>
+        <v>17847</v>
       </c>
       <c r="E39">
-        <v>17795</v>
+        <v>17847</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>1299</v>
+        <v>1181</v>
       </c>
       <c r="C40" t="s">
         <v>37</v>
       </c>
       <c r="D40">
-        <v>20488</v>
+        <v>43940</v>
       </c>
       <c r="E40">
-        <v>20488</v>
+        <v>43940</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>1300</v>
+        <v>1182</v>
       </c>
       <c r="C41" t="s">
         <v>37</v>
       </c>
       <c r="D41">
-        <v>25491</v>
+        <v>5059</v>
       </c>
       <c r="E41">
-        <v>25491</v>
+        <v>5059</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>1301</v>
+        <v>1183</v>
       </c>
       <c r="C42" t="s">
         <v>37</v>
       </c>
       <c r="D42">
-        <v>6974</v>
+        <v>2581</v>
       </c>
       <c r="E42">
-        <v>6974</v>
+        <v>2581</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>1302</v>
+        <v>1184</v>
       </c>
       <c r="C43" t="s">
         <v>37</v>
       </c>
       <c r="D43">
-        <v>20266</v>
+        <v>20439</v>
       </c>
       <c r="E43">
-        <v>20266</v>
+        <v>20439</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>1303</v>
+        <v>1185</v>
       </c>
       <c r="C44" t="s">
         <v>37</v>
       </c>
       <c r="D44">
-        <v>1684</v>
+        <v>2029</v>
       </c>
       <c r="E44">
-        <v>1684</v>
+        <v>2029</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>1304</v>
+        <v>1186</v>
       </c>
       <c r="C45" t="s">
         <v>37</v>
       </c>
       <c r="D45">
-        <v>1395</v>
+        <v>744</v>
       </c>
       <c r="E45">
-        <v>1395</v>
+        <v>744</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>7</v>
       </c>
       <c r="B46" t="s">
-        <v>1305</v>
+        <v>1187</v>
       </c>
       <c r="C46" t="s">
         <v>37</v>
       </c>
       <c r="D46">
-        <v>1354</v>
+        <v>2990</v>
       </c>
       <c r="E46">
-        <v>1354</v>
+        <v>2990</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>8</v>
       </c>
       <c r="B47" t="s">
-        <v>1306</v>
+        <v>1188</v>
       </c>
       <c r="C47" t="s">
         <v>37</v>
       </c>
       <c r="D47">
-        <v>682</v>
+        <v>561</v>
       </c>
       <c r="E47">
-        <v>682</v>
+        <v>561</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>9</v>
       </c>
       <c r="B48" t="s">
-        <v>1307</v>
+        <v>1189</v>
       </c>
       <c r="C48" t="s">
         <v>37</v>
       </c>
       <c r="D48">
-        <v>2248</v>
+        <v>2014</v>
       </c>
       <c r="E48">
-        <v>2248</v>
+        <v>2014</v>
       </c>
     </row>
     <row r="49"/>
     <row r="50">
       <c r="A50">
         <v>5</v>
       </c>
       <c r="B50" t="s">
         <v>10</v>
       </c>
       <c r="C50" t="s">
         <v>34</v>
       </c>
       <c r="D50">
-        <v>37859</v>
+        <v>42621</v>
       </c>
       <c r="E50">
-        <v>37859</v>
+        <v>42621</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>29</v>
       </c>
       <c r="B51" t="s">
         <v>29</v>
       </c>
       <c r="C51" t="s">
         <v>35</v>
       </c>
       <c r="D51">
-        <v>7862</v>
+        <v>8878</v>
       </c>
       <c r="E51">
-        <v>7862</v>
+        <v>8878</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1</v>
       </c>
       <c r="B52" t="s">
-        <v>1308</v>
+        <v>1190</v>
       </c>
       <c r="C52" t="s">
         <v>37</v>
       </c>
       <c r="D52">
-        <v>17763</v>
+        <v>24664</v>
       </c>
       <c r="E52">
-        <v>17763</v>
+        <v>24664</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>2</v>
       </c>
       <c r="B53" t="s">
-        <v>1309</v>
+        <v>1191</v>
       </c>
       <c r="C53" t="s">
         <v>37</v>
       </c>
       <c r="D53">
-        <v>2256</v>
+        <v>1282</v>
       </c>
       <c r="E53">
-        <v>2256</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>3</v>
       </c>
       <c r="B54" t="s">
-        <v>1310</v>
+        <v>1192</v>
       </c>
       <c r="C54" t="s">
         <v>37</v>
       </c>
       <c r="D54">
-        <v>1783</v>
+        <v>3061</v>
       </c>
       <c r="E54">
-        <v>1783</v>
+        <v>3061</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>4</v>
       </c>
       <c r="B55" t="s">
-        <v>1311</v>
+        <v>1193</v>
       </c>
       <c r="C55" t="s">
         <v>37</v>
       </c>
       <c r="D55">
-        <v>1446</v>
+        <v>1376</v>
       </c>
       <c r="E55">
-        <v>1446</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>5</v>
       </c>
       <c r="B56" t="s">
-        <v>1312</v>
+        <v>1194</v>
       </c>
       <c r="C56" t="s">
         <v>37</v>
       </c>
       <c r="D56">
-        <v>5243</v>
+        <v>1775</v>
       </c>
       <c r="E56">
-        <v>5243</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>6</v>
       </c>
       <c r="B57" t="s">
-        <v>1313</v>
+        <v>1195</v>
       </c>
       <c r="C57" t="s">
         <v>37</v>
       </c>
       <c r="D57">
-        <v>466</v>
+        <v>247</v>
       </c>
       <c r="E57">
-        <v>466</v>
+        <v>247</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>7</v>
       </c>
       <c r="B58" t="s">
-        <v>1314</v>
+        <v>1196</v>
       </c>
       <c r="C58" t="s">
         <v>37</v>
       </c>
       <c r="D58">
-        <v>147</v>
+        <v>417</v>
       </c>
       <c r="E58">
-        <v>147</v>
+        <v>417</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>8</v>
       </c>
       <c r="B59" t="s">
-        <v>1315</v>
+        <v>1197</v>
       </c>
       <c r="C59" t="s">
         <v>37</v>
       </c>
       <c r="D59">
-        <v>712</v>
+        <v>158</v>
       </c>
       <c r="E59">
-        <v>712</v>
+        <v>158</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>9</v>
       </c>
       <c r="B60" t="s">
-        <v>1316</v>
+        <v>1198</v>
       </c>
       <c r="C60" t="s">
         <v>37</v>
       </c>
       <c r="D60">
-        <v>181</v>
+        <v>763</v>
       </c>
       <c r="E60">
-        <v>181</v>
+        <v>763</v>
       </c>
     </row>
     <row r="61"/>
     <row r="62">
       <c r="A62">
         <v>6</v>
       </c>
       <c r="B62" t="s">
         <v>11</v>
       </c>
       <c r="C62" t="s">
         <v>34</v>
       </c>
       <c r="D62">
-        <v>5664</v>
+        <v>4992</v>
       </c>
       <c r="E62">
-        <v>5664</v>
+        <v>4992</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>29</v>
       </c>
       <c r="B63" t="s">
         <v>29</v>
       </c>
       <c r="C63" t="s">
         <v>35</v>
       </c>
       <c r="D63">
-        <v>2280</v>
+        <v>2236</v>
       </c>
       <c r="E63">
-        <v>2280</v>
+        <v>2236</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>1317</v>
+        <v>1199</v>
       </c>
       <c r="C64" t="s">
         <v>37</v>
       </c>
       <c r="D64">
-        <v>1556</v>
+        <v>1601</v>
       </c>
       <c r="E64">
-        <v>1556</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2</v>
       </c>
       <c r="B65" t="s">
-        <v>1318</v>
+        <v>1200</v>
       </c>
       <c r="C65" t="s">
         <v>37</v>
       </c>
       <c r="D65">
-        <v>880</v>
+        <v>658</v>
       </c>
       <c r="E65">
-        <v>880</v>
+        <v>658</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>3</v>
       </c>
       <c r="B66" t="s">
-        <v>1319</v>
+        <v>1201</v>
       </c>
       <c r="C66" t="s">
         <v>37</v>
       </c>
       <c r="D66">
-        <v>523</v>
+        <v>497</v>
       </c>
       <c r="E66">
-        <v>523</v>
-[...18 lines deleted...]
-    </row>
+        <v>497</v>
+      </c>
+    </row>
+    <row r="67"/>
     <row r="68">
       <c r="A68">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B68" t="s">
-        <v>1321</v>
+        <v>12</v>
       </c>
       <c r="C68" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D68">
-        <v>222</v>
+        <v>6279</v>
       </c>
       <c r="E68">
-        <v>222</v>
-[...2 lines deleted...]
-    <row r="69"/>
+        <v>6279</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="s">
+        <v>29</v>
+      </c>
+      <c r="B69" t="s">
+        <v>29</v>
+      </c>
+      <c r="C69" t="s">
+        <v>35</v>
+      </c>
+      <c r="D69">
+        <v>2628</v>
+      </c>
+      <c r="E69">
+        <v>2628</v>
+      </c>
+    </row>
     <row r="70">
       <c r="A70">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B70" t="s">
-        <v>12</v>
+        <v>1202</v>
       </c>
       <c r="C70" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D70">
-        <v>9556</v>
+        <v>2118</v>
       </c>
       <c r="E70">
-        <v>9556</v>
+        <v>2118</v>
       </c>
     </row>
     <row r="71">
-      <c r="A71" t="s">
-        <v>29</v>
+      <c r="A71">
+        <v>2</v>
       </c>
       <c r="B71" t="s">
-        <v>29</v>
+        <v>1203</v>
       </c>
       <c r="C71" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D71">
-        <v>3003</v>
+        <v>686</v>
       </c>
       <c r="E71">
-        <v>3003</v>
+        <v>686</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B72" t="s">
-        <v>1322</v>
+        <v>1204</v>
       </c>
       <c r="C72" t="s">
         <v>37</v>
       </c>
       <c r="D72">
-        <v>3820</v>
+        <v>230</v>
       </c>
       <c r="E72">
-        <v>3820</v>
+        <v>230</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B73" t="s">
-        <v>1323</v>
+        <v>1205</v>
       </c>
       <c r="C73" t="s">
         <v>37</v>
       </c>
       <c r="D73">
-        <v>722</v>
+        <v>269</v>
       </c>
       <c r="E73">
-        <v>722</v>
+        <v>269</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B74" t="s">
-        <v>1324</v>
+        <v>1206</v>
       </c>
       <c r="C74" t="s">
         <v>37</v>
       </c>
       <c r="D74">
-        <v>2011</v>
+        <v>348</v>
       </c>
       <c r="E74">
-        <v>2011</v>
+        <v>348</v>
       </c>
     </row>
     <row r="75"/>
     <row r="76">
       <c r="A76">
         <v>8</v>
       </c>
       <c r="B76" t="s">
         <v>13</v>
       </c>
       <c r="C76" t="s">
         <v>34</v>
       </c>
       <c r="D76">
-        <v>51652</v>
+        <v>53633</v>
       </c>
       <c r="E76">
-        <v>51652</v>
+        <v>53633</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>29</v>
       </c>
       <c r="B77" t="s">
         <v>29</v>
       </c>
       <c r="C77" t="s">
         <v>35</v>
       </c>
       <c r="D77">
-        <v>10726</v>
+        <v>11857</v>
       </c>
       <c r="E77">
-        <v>10726</v>
+        <v>11857</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1</v>
       </c>
       <c r="B78" t="s">
-        <v>1325</v>
+        <v>1207</v>
       </c>
       <c r="C78" t="s">
         <v>37</v>
       </c>
       <c r="D78">
-        <v>21469</v>
+        <v>13871</v>
       </c>
       <c r="E78">
-        <v>21469</v>
+        <v>13871</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>2</v>
       </c>
       <c r="B79" t="s">
-        <v>1326</v>
+        <v>1208</v>
       </c>
       <c r="C79" t="s">
         <v>37</v>
       </c>
       <c r="D79">
-        <v>8912</v>
+        <v>4409</v>
       </c>
       <c r="E79">
-        <v>8912</v>
+        <v>4409</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>3</v>
       </c>
       <c r="B80" t="s">
-        <v>1327</v>
+        <v>1209</v>
       </c>
       <c r="C80" t="s">
         <v>37</v>
       </c>
       <c r="D80">
-        <v>3564</v>
+        <v>2733</v>
       </c>
       <c r="E80">
-        <v>3564</v>
+        <v>2733</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>4</v>
       </c>
       <c r="B81" t="s">
-        <v>1328</v>
+        <v>1210</v>
       </c>
       <c r="C81" t="s">
         <v>37</v>
       </c>
       <c r="D81">
-        <v>1433</v>
+        <v>1861</v>
       </c>
       <c r="E81">
-        <v>1433</v>
+        <v>1861</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>5</v>
       </c>
       <c r="B82" t="s">
-        <v>1329</v>
+        <v>1211</v>
       </c>
       <c r="C82" t="s">
         <v>37</v>
       </c>
       <c r="D82">
-        <v>2216</v>
+        <v>5359</v>
       </c>
       <c r="E82">
-        <v>2216</v>
+        <v>5359</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>6</v>
       </c>
       <c r="B83" t="s">
-        <v>1330</v>
+        <v>1212</v>
       </c>
       <c r="C83" t="s">
         <v>37</v>
       </c>
       <c r="D83">
-        <v>343</v>
+        <v>216</v>
       </c>
       <c r="E83">
-        <v>343</v>
+        <v>216</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>7</v>
       </c>
       <c r="B84" t="s">
-        <v>1331</v>
+        <v>1213</v>
       </c>
       <c r="C84" t="s">
         <v>37</v>
       </c>
       <c r="D84">
-        <v>532</v>
+        <v>9999</v>
       </c>
       <c r="E84">
-        <v>532</v>
+        <v>9999</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>8</v>
       </c>
       <c r="B85" t="s">
-        <v>1332</v>
+        <v>1214</v>
       </c>
       <c r="C85" t="s">
         <v>37</v>
       </c>
       <c r="D85">
-        <v>1077</v>
+        <v>1956</v>
       </c>
       <c r="E85">
-        <v>1077</v>
+        <v>1956</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>9</v>
       </c>
       <c r="B86" t="s">
-        <v>1333</v>
+        <v>1215</v>
       </c>
       <c r="C86" t="s">
         <v>37</v>
       </c>
       <c r="D86">
-        <v>1380</v>
+        <v>1372</v>
       </c>
       <c r="E86">
-        <v>1380</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="87"/>
     <row r="88">
       <c r="A88">
         <v>9</v>
       </c>
       <c r="B88" t="s">
         <v>139</v>
       </c>
       <c r="C88" t="s">
         <v>34</v>
       </c>
       <c r="D88">
-        <v>869</v>
+        <v>1389</v>
       </c>
       <c r="E88">
-        <v>869</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>29</v>
       </c>
       <c r="B89" t="s">
         <v>29</v>
       </c>
       <c r="C89" t="s">
         <v>35</v>
       </c>
       <c r="D89">
-        <v>518</v>
+        <v>1006</v>
       </c>
       <c r="E89">
-        <v>518</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1</v>
       </c>
       <c r="B90" t="s">
-        <v>1334</v>
+        <v>1216</v>
       </c>
       <c r="C90" t="s">
         <v>37</v>
       </c>
       <c r="D90">
-        <v>247</v>
+        <v>383</v>
       </c>
       <c r="E90">
-        <v>247</v>
+        <v>383</v>
+      </c>
+    </row>
+    <row r="91"/>
+    <row r="92">
+      <c r="A92">
+        <v>10</v>
+      </c>
+      <c r="B92" t="s">
+        <v>14</v>
+      </c>
+      <c r="C92" t="s">
+        <v>34</v>
+      </c>
+      <c r="D92">
+        <v>2131</v>
+      </c>
+      <c r="E92">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="s">
+        <v>29</v>
+      </c>
+      <c r="B93" t="s">
+        <v>29</v>
+      </c>
+      <c r="C93" t="s">
+        <v>35</v>
+      </c>
+      <c r="D93">
+        <v>1198</v>
+      </c>
+      <c r="E93">
+        <v>1198</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>1</v>
+      </c>
+      <c r="B94" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C94" t="s">
+        <v>37</v>
+      </c>
+      <c r="D94">
+        <v>637</v>
+      </c>
+      <c r="E94">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>2</v>
+      </c>
+      <c r="B95" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C95" t="s">
+        <v>37</v>
+      </c>
+      <c r="D95">
+        <v>163</v>
+      </c>
+      <c r="E95">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>3</v>
+      </c>
+      <c r="B96" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C96" t="s">
+        <v>37</v>
+      </c>
+      <c r="D96">
+        <v>133</v>
+      </c>
+      <c r="E96">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="97"/>
+    <row r="98">
+      <c r="A98">
+        <v>11</v>
+      </c>
+      <c r="B98" t="s">
+        <v>15</v>
+      </c>
+      <c r="C98" t="s">
+        <v>34</v>
+      </c>
+      <c r="D98">
+        <v>1067</v>
+      </c>
+      <c r="E98">
+        <v>1067</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="s">
+        <v>29</v>
+      </c>
+      <c r="B99" t="s">
+        <v>29</v>
+      </c>
+      <c r="C99" t="s">
+        <v>35</v>
+      </c>
+      <c r="D99">
+        <v>577</v>
+      </c>
+      <c r="E99">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>1</v>
+      </c>
+      <c r="B100" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C100" t="s">
+        <v>37</v>
+      </c>
+      <c r="D100">
+        <v>325</v>
+      </c>
+      <c r="E100">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>2</v>
+      </c>
+      <c r="B101" t="s">
+        <v>1221</v>
+      </c>
+      <c r="C101" t="s">
+        <v>37</v>
+      </c>
+      <c r="D101">
+        <v>165</v>
+      </c>
+      <c r="E101">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="102"/>
+    <row r="103">
+      <c r="A103">
+        <v>12</v>
+      </c>
+      <c r="B103" t="s">
+        <v>16</v>
+      </c>
+      <c r="C103" t="s">
+        <v>34</v>
+      </c>
+      <c r="D103">
+        <v>60699</v>
+      </c>
+      <c r="E103">
+        <v>60699</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="s">
+        <v>29</v>
+      </c>
+      <c r="B104" t="s">
+        <v>29</v>
+      </c>
+      <c r="C104" t="s">
+        <v>35</v>
+      </c>
+      <c r="D104">
+        <v>8231</v>
+      </c>
+      <c r="E104">
+        <v>8231</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>1</v>
+      </c>
+      <c r="B105" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C105" t="s">
+        <v>37</v>
+      </c>
+      <c r="D105">
+        <v>44063</v>
+      </c>
+      <c r="E105">
+        <v>44063</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>2</v>
+      </c>
+      <c r="B106" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C106" t="s">
+        <v>37</v>
+      </c>
+      <c r="D106">
+        <v>2943</v>
+      </c>
+      <c r="E106">
+        <v>2943</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>3</v>
+      </c>
+      <c r="B107" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C107" t="s">
+        <v>37</v>
+      </c>
+      <c r="D107">
+        <v>1190</v>
+      </c>
+      <c r="E107">
+        <v>1190</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>4</v>
+      </c>
+      <c r="B108" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C108" t="s">
+        <v>37</v>
+      </c>
+      <c r="D108">
+        <v>933</v>
+      </c>
+      <c r="E108">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>5</v>
+      </c>
+      <c r="B109" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C109" t="s">
+        <v>37</v>
+      </c>
+      <c r="D109">
+        <v>1790</v>
+      </c>
+      <c r="E109">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>6</v>
+      </c>
+      <c r="B110" t="s">
+        <v>1227</v>
+      </c>
+      <c r="C110" t="s">
+        <v>37</v>
+      </c>
+      <c r="D110">
+        <v>473</v>
+      </c>
+      <c r="E110">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>7</v>
+      </c>
+      <c r="B111" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C111" t="s">
+        <v>37</v>
+      </c>
+      <c r="D111">
+        <v>439</v>
+      </c>
+      <c r="E111">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>8</v>
+      </c>
+      <c r="B112" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C112" t="s">
+        <v>37</v>
+      </c>
+      <c r="D112">
+        <v>296</v>
+      </c>
+      <c r="E112">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>9</v>
+      </c>
+      <c r="B113" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C113" t="s">
+        <v>37</v>
+      </c>
+      <c r="D113">
+        <v>341</v>
+      </c>
+      <c r="E113">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="114"/>
+    <row r="115">
+      <c r="A115">
+        <v>13</v>
+      </c>
+      <c r="B115" t="s">
+        <v>17</v>
+      </c>
+      <c r="C115" t="s">
+        <v>34</v>
+      </c>
+      <c r="D115">
+        <v>2310</v>
+      </c>
+      <c r="E115">
+        <v>2310</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="s">
+        <v>29</v>
+      </c>
+      <c r="B116" t="s">
+        <v>29</v>
+      </c>
+      <c r="C116" t="s">
+        <v>35</v>
+      </c>
+      <c r="D116">
+        <v>1158</v>
+      </c>
+      <c r="E116">
+        <v>1158</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>1</v>
+      </c>
+      <c r="B117" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C117" t="s">
+        <v>37</v>
+      </c>
+      <c r="D117">
+        <v>654</v>
+      </c>
+      <c r="E117">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>2</v>
+      </c>
+      <c r="B118" t="s">
+        <v>1232</v>
+      </c>
+      <c r="C118" t="s">
+        <v>37</v>
+      </c>
+      <c r="D118">
+        <v>172</v>
+      </c>
+      <c r="E118">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>3</v>
+      </c>
+      <c r="B119" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C119" t="s">
+        <v>37</v>
+      </c>
+      <c r="D119">
+        <v>326</v>
+      </c>
+      <c r="E119">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="120"/>
+    <row r="121">
+      <c r="A121">
+        <v>14</v>
+      </c>
+      <c r="B121" t="s">
+        <v>18</v>
+      </c>
+      <c r="C121" t="s">
+        <v>34</v>
+      </c>
+      <c r="D121">
+        <v>106893</v>
+      </c>
+      <c r="E121">
+        <v>106893</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="s">
+        <v>29</v>
+      </c>
+      <c r="B122" t="s">
+        <v>29</v>
+      </c>
+      <c r="C122" t="s">
+        <v>35</v>
+      </c>
+      <c r="D122">
+        <v>12558</v>
+      </c>
+      <c r="E122">
+        <v>12558</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>1</v>
+      </c>
+      <c r="B123" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C123" t="s">
+        <v>37</v>
+      </c>
+      <c r="D123">
+        <v>37373</v>
+      </c>
+      <c r="E123">
+        <v>37373</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>2</v>
+      </c>
+      <c r="B124" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C124" t="s">
+        <v>37</v>
+      </c>
+      <c r="D124">
+        <v>17528</v>
+      </c>
+      <c r="E124">
+        <v>17528</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>3</v>
+      </c>
+      <c r="B125" t="s">
+        <v>1236</v>
+      </c>
+      <c r="C125" t="s">
+        <v>37</v>
+      </c>
+      <c r="D125">
+        <v>1456</v>
+      </c>
+      <c r="E125">
+        <v>1456</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>4</v>
+      </c>
+      <c r="B126" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C126" t="s">
+        <v>37</v>
+      </c>
+      <c r="D126">
+        <v>35180</v>
+      </c>
+      <c r="E126">
+        <v>35180</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>5</v>
+      </c>
+      <c r="B127" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C127" t="s">
+        <v>37</v>
+      </c>
+      <c r="D127">
+        <v>865</v>
+      </c>
+      <c r="E127">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>6</v>
+      </c>
+      <c r="B128" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C128" t="s">
+        <v>37</v>
+      </c>
+      <c r="D128">
+        <v>423</v>
+      </c>
+      <c r="E128">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>7</v>
+      </c>
+      <c r="B129" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C129" t="s">
+        <v>37</v>
+      </c>
+      <c r="D129">
+        <v>495</v>
+      </c>
+      <c r="E129">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>8</v>
+      </c>
+      <c r="B130" t="s">
+        <v>321</v>
+      </c>
+      <c r="C130" t="s">
+        <v>37</v>
+      </c>
+      <c r="D130">
+        <v>256</v>
+      </c>
+      <c r="E130">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>9</v>
+      </c>
+      <c r="B131" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C131" t="s">
+        <v>37</v>
+      </c>
+      <c r="D131">
+        <v>759</v>
+      </c>
+      <c r="E131">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="132"/>
+    <row r="133">
+      <c r="A133">
+        <v>15</v>
+      </c>
+      <c r="B133" t="s">
+        <v>19</v>
+      </c>
+      <c r="C133" t="s">
+        <v>34</v>
+      </c>
+      <c r="D133">
+        <v>19103</v>
+      </c>
+      <c r="E133">
+        <v>19103</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" t="s">
+        <v>29</v>
+      </c>
+      <c r="B134" t="s">
+        <v>29</v>
+      </c>
+      <c r="C134" t="s">
+        <v>35</v>
+      </c>
+      <c r="D134">
+        <v>6693</v>
+      </c>
+      <c r="E134">
+        <v>6693</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>1</v>
+      </c>
+      <c r="B135" t="s">
+        <v>1242</v>
+      </c>
+      <c r="C135" t="s">
+        <v>37</v>
+      </c>
+      <c r="D135">
+        <v>5148</v>
+      </c>
+      <c r="E135">
+        <v>5148</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>2</v>
+      </c>
+      <c r="B136" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C136" t="s">
+        <v>37</v>
+      </c>
+      <c r="D136">
+        <v>2121</v>
+      </c>
+      <c r="E136">
+        <v>2121</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>3</v>
+      </c>
+      <c r="B137" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C137" t="s">
+        <v>37</v>
+      </c>
+      <c r="D137">
+        <v>2082</v>
+      </c>
+      <c r="E137">
+        <v>2082</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>4</v>
+      </c>
+      <c r="B138" t="s">
+        <v>1245</v>
+      </c>
+      <c r="C138" t="s">
+        <v>37</v>
+      </c>
+      <c r="D138">
+        <v>1371</v>
+      </c>
+      <c r="E138">
+        <v>1371</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>5</v>
+      </c>
+      <c r="B139" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C139" t="s">
+        <v>37</v>
+      </c>
+      <c r="D139">
+        <v>929</v>
+      </c>
+      <c r="E139">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>6</v>
+      </c>
+      <c r="B140" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C140" t="s">
+        <v>37</v>
+      </c>
+      <c r="D140">
+        <v>345</v>
+      </c>
+      <c r="E140">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>7</v>
+      </c>
+      <c r="B141" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C141" t="s">
+        <v>37</v>
+      </c>
+      <c r="D141">
+        <v>414</v>
+      </c>
+      <c r="E141">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="142"/>
+    <row r="143">
+      <c r="A143">
+        <v>16</v>
+      </c>
+      <c r="B143" t="s">
+        <v>20</v>
+      </c>
+      <c r="C143" t="s">
+        <v>34</v>
+      </c>
+      <c r="D143">
+        <v>6694</v>
+      </c>
+      <c r="E143">
+        <v>6694</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="s">
+        <v>29</v>
+      </c>
+      <c r="B144" t="s">
+        <v>29</v>
+      </c>
+      <c r="C144" t="s">
+        <v>35</v>
+      </c>
+      <c r="D144">
+        <v>2270</v>
+      </c>
+      <c r="E144">
+        <v>2270</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>1</v>
+      </c>
+      <c r="B145" t="s">
+        <v>1249</v>
+      </c>
+      <c r="C145" t="s">
+        <v>37</v>
+      </c>
+      <c r="D145">
+        <v>1602</v>
+      </c>
+      <c r="E145">
+        <v>1602</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>2</v>
+      </c>
+      <c r="B146" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C146" t="s">
+        <v>37</v>
+      </c>
+      <c r="D146">
+        <v>1027</v>
+      </c>
+      <c r="E146">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>3</v>
+      </c>
+      <c r="B147" t="s">
+        <v>1251</v>
+      </c>
+      <c r="C147" t="s">
+        <v>37</v>
+      </c>
+      <c r="D147">
+        <v>765</v>
+      </c>
+      <c r="E147">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>4</v>
+      </c>
+      <c r="B148" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C148" t="s">
+        <v>37</v>
+      </c>
+      <c r="D148">
+        <v>432</v>
+      </c>
+      <c r="E148">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>5</v>
+      </c>
+      <c r="B149" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C149" t="s">
+        <v>37</v>
+      </c>
+      <c r="D149">
+        <v>133</v>
+      </c>
+      <c r="E149">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>6</v>
+      </c>
+      <c r="B150" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C150" t="s">
+        <v>37</v>
+      </c>
+      <c r="D150">
+        <v>186</v>
+      </c>
+      <c r="E150">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>7</v>
+      </c>
+      <c r="B151" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C151" t="s">
+        <v>37</v>
+      </c>
+      <c r="D151">
+        <v>59</v>
+      </c>
+      <c r="E151">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>8</v>
+      </c>
+      <c r="B152" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C152" t="s">
+        <v>37</v>
+      </c>
+      <c r="D152">
+        <v>119</v>
+      </c>
+      <c r="E152">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>9</v>
+      </c>
+      <c r="B153" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C153" t="s">
+        <v>37</v>
+      </c>
+      <c r="D153">
+        <v>101</v>
+      </c>
+      <c r="E153">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="154"/>
+    <row r="155">
+      <c r="A155">
+        <v>17</v>
+      </c>
+      <c r="B155" t="s">
+        <v>21</v>
+      </c>
+      <c r="C155" t="s">
+        <v>34</v>
+      </c>
+      <c r="D155">
+        <v>18266</v>
+      </c>
+      <c r="E155">
+        <v>18266</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" t="s">
+        <v>29</v>
+      </c>
+      <c r="B156" t="s">
+        <v>29</v>
+      </c>
+      <c r="C156" t="s">
+        <v>35</v>
+      </c>
+      <c r="D156">
+        <v>3840</v>
+      </c>
+      <c r="E156">
+        <v>3840</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>1</v>
+      </c>
+      <c r="B157" t="s">
+        <v>1258</v>
+      </c>
+      <c r="C157" t="s">
+        <v>37</v>
+      </c>
+      <c r="D157">
+        <v>6321</v>
+      </c>
+      <c r="E157">
+        <v>6321</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>2</v>
+      </c>
+      <c r="B158" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C158" t="s">
+        <v>37</v>
+      </c>
+      <c r="D158">
+        <v>5941</v>
+      </c>
+      <c r="E158">
+        <v>5941</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>3</v>
+      </c>
+      <c r="B159" t="s">
+        <v>1260</v>
+      </c>
+      <c r="C159" t="s">
+        <v>37</v>
+      </c>
+      <c r="D159">
+        <v>384</v>
+      </c>
+      <c r="E159">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>4</v>
+      </c>
+      <c r="B160" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C160" t="s">
+        <v>37</v>
+      </c>
+      <c r="D160">
+        <v>237</v>
+      </c>
+      <c r="E160">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>5</v>
+      </c>
+      <c r="B161" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C161" t="s">
+        <v>37</v>
+      </c>
+      <c r="D161">
+        <v>195</v>
+      </c>
+      <c r="E161">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>6</v>
+      </c>
+      <c r="B162" t="s">
+        <v>1263</v>
+      </c>
+      <c r="C162" t="s">
+        <v>37</v>
+      </c>
+      <c r="D162">
+        <v>1348</v>
+      </c>
+      <c r="E162">
+        <v>1348</v>
+      </c>
+    </row>
+    <row r="163"/>
+    <row r="164">
+      <c r="A164">
+        <v>24</v>
+      </c>
+      <c r="B164" t="s">
+        <v>22</v>
+      </c>
+      <c r="C164" t="s">
+        <v>34</v>
+      </c>
+      <c r="D164">
+        <v>1901</v>
+      </c>
+      <c r="E164">
+        <v>1901</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" t="s">
+        <v>29</v>
+      </c>
+      <c r="B165" t="s">
+        <v>29</v>
+      </c>
+      <c r="C165" t="s">
+        <v>35</v>
+      </c>
+      <c r="D165">
+        <v>702</v>
+      </c>
+      <c r="E165">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>1</v>
+      </c>
+      <c r="B166" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C166" t="s">
+        <v>37</v>
+      </c>
+      <c r="D166">
+        <v>709</v>
+      </c>
+      <c r="E166">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>2</v>
+      </c>
+      <c r="B167" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C167" t="s">
+        <v>37</v>
+      </c>
+      <c r="D167">
+        <v>114</v>
+      </c>
+      <c r="E167">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>3</v>
+      </c>
+      <c r="B168" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C168" t="s">
+        <v>37</v>
+      </c>
+      <c r="D168">
+        <v>71</v>
+      </c>
+      <c r="E168">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>4</v>
+      </c>
+      <c r="B169" t="s">
+        <v>1267</v>
+      </c>
+      <c r="C169" t="s">
+        <v>37</v>
+      </c>
+      <c r="D169">
+        <v>51</v>
+      </c>
+      <c r="E169">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170">
+        <v>5</v>
+      </c>
+      <c r="B170" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C170" t="s">
+        <v>37</v>
+      </c>
+      <c r="D170">
+        <v>100</v>
+      </c>
+      <c r="E170">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>6</v>
+      </c>
+      <c r="B171" t="s">
+        <v>1269</v>
+      </c>
+      <c r="C171" t="s">
+        <v>37</v>
+      </c>
+      <c r="D171">
+        <v>63</v>
+      </c>
+      <c r="E171">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172">
+        <v>7</v>
+      </c>
+      <c r="B172" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C172" t="s">
+        <v>37</v>
+      </c>
+      <c r="D172">
+        <v>91</v>
+      </c>
+      <c r="E172">
+        <v>91</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D2" t="s">
+        <v>1272</v>
+      </c>
+      <c r="E2" t="s">
+        <v>1273</v>
+      </c>
+      <c r="F2" t="s">
+        <v>1274</v>
+      </c>
+      <c r="G2">
+        <v>8566</v>
+      </c>
+      <c r="H2">
+        <v>37512</v>
+      </c>
+      <c r="I2">
+        <v>13197</v>
+      </c>
+      <c r="J2">
+        <v>42781</v>
+      </c>
+      <c r="K2">
+        <v>12630</v>
+      </c>
+      <c r="L2">
+        <v>3815</v>
+      </c>
+      <c r="M2">
+        <v>35888</v>
+      </c>
+      <c r="N2">
+        <v>461</v>
+      </c>
+      <c r="O2">
+        <v>45908</v>
+      </c>
+      <c r="P2">
+        <v>1659</v>
+      </c>
+      <c r="Q2">
+        <v>16697</v>
+      </c>
+      <c r="R2">
+        <v>3407</v>
+      </c>
+      <c r="S2">
+        <v>1111</v>
+      </c>
+      <c r="T2">
+        <v>21321</v>
+      </c>
+      <c r="U2">
+        <v>1025</v>
+      </c>
+      <c r="V2">
+        <v>245978</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="G3">
+        <v>8566</v>
+      </c>
+      <c r="H3">
+        <v>37512</v>
+      </c>
+      <c r="I3">
+        <v>13197</v>
+      </c>
+      <c r="J3">
+        <v>42781</v>
+      </c>
+      <c r="K3">
+        <v>12630</v>
+      </c>
+      <c r="L3">
+        <v>3815</v>
+      </c>
+      <c r="M3">
+        <v>35888</v>
+      </c>
+      <c r="N3">
+        <v>461</v>
+      </c>
+      <c r="O3">
+        <v>45908</v>
+      </c>
+      <c r="P3">
+        <v>1659</v>
+      </c>
+      <c r="Q3">
+        <v>16697</v>
+      </c>
+      <c r="R3">
+        <v>3407</v>
+      </c>
+      <c r="S3">
+        <v>1111</v>
+      </c>
+      <c r="T3">
+        <v>21321</v>
+      </c>
+      <c r="U3">
+        <v>1025</v>
+      </c>
+      <c r="V3">
+        <v>245978</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>1274</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D2">
+        <v>8566</v>
+      </c>
+      <c r="E2">
+        <v>8566</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C3" t="s">
+        <v>35</v>
+      </c>
+      <c r="D3">
+        <v>3695</v>
+      </c>
+      <c r="E3">
+        <v>3695</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C4" t="s">
+        <v>37</v>
+      </c>
+      <c r="D4">
+        <v>2610</v>
+      </c>
+      <c r="E4">
+        <v>2610</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>1276</v>
+      </c>
+      <c r="C5" t="s">
+        <v>37</v>
+      </c>
+      <c r="D5">
+        <v>899</v>
+      </c>
+      <c r="E5">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D6">
+        <v>1166</v>
+      </c>
+      <c r="E6">
+        <v>1166</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>1278</v>
+      </c>
+      <c r="C7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D7">
+        <v>196</v>
+      </c>
+      <c r="E7">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="8"/>
+    <row r="9">
+      <c r="A9">
+        <v>2</v>
+      </c>
+      <c r="B9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C9" t="s">
+        <v>34</v>
+      </c>
+      <c r="D9">
+        <v>37512</v>
+      </c>
+      <c r="E9">
+        <v>37512</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>29</v>
+      </c>
+      <c r="B10" t="s">
+        <v>29</v>
+      </c>
+      <c r="C10" t="s">
+        <v>35</v>
+      </c>
+      <c r="D10">
+        <v>8125</v>
+      </c>
+      <c r="E10">
+        <v>8125</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>1</v>
+      </c>
+      <c r="B11" t="s">
+        <v>1279</v>
+      </c>
+      <c r="C11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D11">
+        <v>21458</v>
+      </c>
+      <c r="E11">
+        <v>21458</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C12" t="s">
+        <v>37</v>
+      </c>
+      <c r="D12">
+        <v>6193</v>
+      </c>
+      <c r="E12">
+        <v>6193</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>3</v>
+      </c>
+      <c r="B13" t="s">
+        <v>1281</v>
+      </c>
+      <c r="C13" t="s">
+        <v>37</v>
+      </c>
+      <c r="D13">
+        <v>1066</v>
+      </c>
+      <c r="E13">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>4</v>
+      </c>
+      <c r="B14" t="s">
+        <v>1282</v>
+      </c>
+      <c r="C14" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14">
+        <v>670</v>
+      </c>
+      <c r="E14">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="15"/>
+    <row r="16">
+      <c r="A16">
+        <v>3</v>
+      </c>
+      <c r="B16" t="s">
+        <v>8</v>
+      </c>
+      <c r="C16" t="s">
+        <v>34</v>
+      </c>
+      <c r="D16">
+        <v>13197</v>
+      </c>
+      <c r="E16">
+        <v>13197</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>29</v>
+      </c>
+      <c r="B17" t="s">
+        <v>29</v>
+      </c>
+      <c r="C17" t="s">
+        <v>35</v>
+      </c>
+      <c r="D17">
+        <v>3274</v>
+      </c>
+      <c r="E17">
+        <v>3274</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>1</v>
+      </c>
+      <c r="B18" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C18" t="s">
+        <v>37</v>
+      </c>
+      <c r="D18">
+        <v>6847</v>
+      </c>
+      <c r="E18">
+        <v>6847</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>2</v>
+      </c>
+      <c r="B19" t="s">
+        <v>1284</v>
+      </c>
+      <c r="C19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D19">
+        <v>693</v>
+      </c>
+      <c r="E19">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>3</v>
+      </c>
+      <c r="B20" t="s">
+        <v>1285</v>
+      </c>
+      <c r="C20" t="s">
+        <v>37</v>
+      </c>
+      <c r="D20">
+        <v>1078</v>
+      </c>
+      <c r="E20">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>4</v>
+      </c>
+      <c r="B21" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C21" t="s">
+        <v>37</v>
+      </c>
+      <c r="D21">
+        <v>1305</v>
+      </c>
+      <c r="E21">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="22"/>
+    <row r="23">
+      <c r="A23">
+        <v>4</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>34</v>
+      </c>
+      <c r="D23">
+        <v>42781</v>
+      </c>
+      <c r="E23">
+        <v>42781</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>29</v>
+      </c>
+      <c r="B24" t="s">
+        <v>29</v>
+      </c>
+      <c r="C24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D24">
+        <v>5347</v>
+      </c>
+      <c r="E24">
+        <v>5347</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>1</v>
+      </c>
+      <c r="B25" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C25" t="s">
+        <v>37</v>
+      </c>
+      <c r="D25">
+        <v>32567</v>
+      </c>
+      <c r="E25">
+        <v>32567</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>2</v>
+      </c>
+      <c r="B26" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C26" t="s">
+        <v>37</v>
+      </c>
+      <c r="D26">
+        <v>1884</v>
+      </c>
+      <c r="E26">
+        <v>1884</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>3</v>
+      </c>
+      <c r="B27" t="s">
+        <v>1289</v>
+      </c>
+      <c r="C27" t="s">
+        <v>37</v>
+      </c>
+      <c r="D27">
+        <v>2159</v>
+      </c>
+      <c r="E27">
+        <v>2159</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>4</v>
+      </c>
+      <c r="B28" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C28" t="s">
+        <v>37</v>
+      </c>
+      <c r="D28">
+        <v>824</v>
+      </c>
+      <c r="E28">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="29"/>
+    <row r="30">
+      <c r="A30">
+        <v>5</v>
+      </c>
+      <c r="B30" t="s">
+        <v>10</v>
+      </c>
+      <c r="C30" t="s">
+        <v>34</v>
+      </c>
+      <c r="D30">
+        <v>12630</v>
+      </c>
+      <c r="E30">
+        <v>12630</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>29</v>
+      </c>
+      <c r="B31" t="s">
+        <v>29</v>
+      </c>
+      <c r="C31" t="s">
+        <v>35</v>
+      </c>
+      <c r="D31">
+        <v>2923</v>
+      </c>
+      <c r="E31">
+        <v>2923</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>1</v>
+      </c>
+      <c r="B32" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C32" t="s">
+        <v>37</v>
+      </c>
+      <c r="D32">
+        <v>7332</v>
+      </c>
+      <c r="E32">
+        <v>7332</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>2</v>
+      </c>
+      <c r="B33" t="s">
+        <v>1292</v>
+      </c>
+      <c r="C33" t="s">
+        <v>37</v>
+      </c>
+      <c r="D33">
+        <v>815</v>
+      </c>
+      <c r="E33">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>3</v>
+      </c>
+      <c r="B34" t="s">
+        <v>1293</v>
+      </c>
+      <c r="C34" t="s">
+        <v>37</v>
+      </c>
+      <c r="D34">
+        <v>341</v>
+      </c>
+      <c r="E34">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>4</v>
+      </c>
+      <c r="B35" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C35" t="s">
+        <v>37</v>
+      </c>
+      <c r="D35">
+        <v>1219</v>
+      </c>
+      <c r="E35">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="36"/>
+    <row r="37">
+      <c r="A37">
+        <v>6</v>
+      </c>
+      <c r="B37" t="s">
+        <v>11</v>
+      </c>
+      <c r="C37" t="s">
+        <v>34</v>
+      </c>
+      <c r="D37">
+        <v>3815</v>
+      </c>
+      <c r="E37">
+        <v>3815</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="s">
+        <v>29</v>
+      </c>
+      <c r="B38" t="s">
+        <v>29</v>
+      </c>
+      <c r="C38" t="s">
+        <v>35</v>
+      </c>
+      <c r="D38">
+        <v>1234</v>
+      </c>
+      <c r="E38">
+        <v>1234</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>1</v>
+      </c>
+      <c r="B39" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C39" t="s">
+        <v>37</v>
+      </c>
+      <c r="D39">
+        <v>1420</v>
+      </c>
+      <c r="E39">
+        <v>1420</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>2</v>
+      </c>
+      <c r="B40" t="s">
+        <v>1296</v>
+      </c>
+      <c r="C40" t="s">
+        <v>37</v>
+      </c>
+      <c r="D40">
+        <v>603</v>
+      </c>
+      <c r="E40">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>3</v>
+      </c>
+      <c r="B41" t="s">
+        <v>1297</v>
+      </c>
+      <c r="C41" t="s">
+        <v>37</v>
+      </c>
+      <c r="D41">
+        <v>192</v>
+      </c>
+      <c r="E41">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>4</v>
+      </c>
+      <c r="B42" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C42" t="s">
+        <v>37</v>
+      </c>
+      <c r="D42">
+        <v>366</v>
+      </c>
+      <c r="E42">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="43"/>
+    <row r="44">
+      <c r="A44">
+        <v>8</v>
+      </c>
+      <c r="B44" t="s">
+        <v>13</v>
+      </c>
+      <c r="C44" t="s">
+        <v>34</v>
+      </c>
+      <c r="D44">
+        <v>35888</v>
+      </c>
+      <c r="E44">
+        <v>35888</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B45" t="s">
+        <v>29</v>
+      </c>
+      <c r="C45" t="s">
+        <v>35</v>
+      </c>
+      <c r="D45">
+        <v>6932</v>
+      </c>
+      <c r="E45">
+        <v>6932</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>1</v>
+      </c>
+      <c r="B46" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C46" t="s">
+        <v>37</v>
+      </c>
+      <c r="D46">
+        <v>22723</v>
+      </c>
+      <c r="E46">
+        <v>22723</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>2</v>
+      </c>
+      <c r="B47" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C47" t="s">
+        <v>37</v>
+      </c>
+      <c r="D47">
+        <v>3931</v>
+      </c>
+      <c r="E47">
+        <v>3931</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>3</v>
+      </c>
+      <c r="B48" t="s">
+        <v>1301</v>
+      </c>
+      <c r="C48" t="s">
+        <v>37</v>
+      </c>
+      <c r="D48">
+        <v>980</v>
+      </c>
+      <c r="E48">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>4</v>
+      </c>
+      <c r="B49" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C49" t="s">
+        <v>37</v>
+      </c>
+      <c r="D49">
+        <v>1322</v>
+      </c>
+      <c r="E49">
+        <v>1322</v>
+      </c>
+    </row>
+    <row r="50"/>
+    <row r="51">
+      <c r="A51">
+        <v>10</v>
+      </c>
+      <c r="B51" t="s">
+        <v>14</v>
+      </c>
+      <c r="C51" t="s">
+        <v>34</v>
+      </c>
+      <c r="D51">
+        <v>461</v>
+      </c>
+      <c r="E51">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="s">
+        <v>29</v>
+      </c>
+      <c r="B52" t="s">
+        <v>29</v>
+      </c>
+      <c r="C52" t="s">
+        <v>35</v>
+      </c>
+      <c r="D52">
+        <v>200</v>
+      </c>
+      <c r="E52">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>1</v>
+      </c>
+      <c r="B53" t="s">
+        <v>1303</v>
+      </c>
+      <c r="C53" t="s">
+        <v>37</v>
+      </c>
+      <c r="D53">
+        <v>185</v>
+      </c>
+      <c r="E53">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>2</v>
+      </c>
+      <c r="B54" t="s">
+        <v>1304</v>
+      </c>
+      <c r="C54" t="s">
+        <v>37</v>
+      </c>
+      <c r="D54">
+        <v>76</v>
+      </c>
+      <c r="E54">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="55"/>
+    <row r="56">
+      <c r="A56">
+        <v>12</v>
+      </c>
+      <c r="B56" t="s">
+        <v>16</v>
+      </c>
+      <c r="C56" t="s">
+        <v>34</v>
+      </c>
+      <c r="D56">
+        <v>45908</v>
+      </c>
+      <c r="E56">
+        <v>45908</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>29</v>
+      </c>
+      <c r="B57" t="s">
+        <v>29</v>
+      </c>
+      <c r="C57" t="s">
+        <v>35</v>
+      </c>
+      <c r="D57">
+        <v>3369</v>
+      </c>
+      <c r="E57">
+        <v>3369</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>1</v>
+      </c>
+      <c r="B58" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C58" t="s">
+        <v>37</v>
+      </c>
+      <c r="D58">
+        <v>38216</v>
+      </c>
+      <c r="E58">
+        <v>38216</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>2</v>
+      </c>
+      <c r="B59" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C59" t="s">
+        <v>37</v>
+      </c>
+      <c r="D59">
+        <v>1356</v>
+      </c>
+      <c r="E59">
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>3</v>
+      </c>
+      <c r="B60" t="s">
+        <v>1307</v>
+      </c>
+      <c r="C60" t="s">
+        <v>37</v>
+      </c>
+      <c r="D60">
+        <v>420</v>
+      </c>
+      <c r="E60">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>4</v>
+      </c>
+      <c r="B61" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C61" t="s">
+        <v>37</v>
+      </c>
+      <c r="D61">
+        <v>2547</v>
+      </c>
+      <c r="E61">
+        <v>2547</v>
+      </c>
+    </row>
+    <row r="62"/>
+    <row r="63">
+      <c r="A63">
+        <v>13</v>
+      </c>
+      <c r="B63" t="s">
+        <v>17</v>
+      </c>
+      <c r="C63" t="s">
+        <v>34</v>
+      </c>
+      <c r="D63">
+        <v>1659</v>
+      </c>
+      <c r="E63">
+        <v>1659</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="s">
+        <v>29</v>
+      </c>
+      <c r="B64" t="s">
+        <v>29</v>
+      </c>
+      <c r="C64" t="s">
+        <v>35</v>
+      </c>
+      <c r="D64">
+        <v>317</v>
+      </c>
+      <c r="E64">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>1</v>
+      </c>
+      <c r="B65" t="s">
+        <v>1309</v>
+      </c>
+      <c r="C65" t="s">
+        <v>37</v>
+      </c>
+      <c r="D65">
+        <v>314</v>
+      </c>
+      <c r="E65">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>2</v>
+      </c>
+      <c r="B66" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C66" t="s">
+        <v>37</v>
+      </c>
+      <c r="D66">
+        <v>861</v>
+      </c>
+      <c r="E66">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>3</v>
+      </c>
+      <c r="B67" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C67" t="s">
+        <v>37</v>
+      </c>
+      <c r="D67">
+        <v>167</v>
+      </c>
+      <c r="E67">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="68"/>
+    <row r="69">
+      <c r="A69">
+        <v>14</v>
+      </c>
+      <c r="B69" t="s">
+        <v>18</v>
+      </c>
+      <c r="C69" t="s">
+        <v>34</v>
+      </c>
+      <c r="D69">
+        <v>16697</v>
+      </c>
+      <c r="E69">
+        <v>16697</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="s">
+        <v>29</v>
+      </c>
+      <c r="B70" t="s">
+        <v>29</v>
+      </c>
+      <c r="C70" t="s">
+        <v>35</v>
+      </c>
+      <c r="D70">
+        <v>2615</v>
+      </c>
+      <c r="E70">
+        <v>2615</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>1</v>
+      </c>
+      <c r="B71" t="s">
+        <v>1312</v>
+      </c>
+      <c r="C71" t="s">
+        <v>37</v>
+      </c>
+      <c r="D71">
+        <v>10827</v>
+      </c>
+      <c r="E71">
+        <v>10827</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>2</v>
+      </c>
+      <c r="B72" t="s">
+        <v>1313</v>
+      </c>
+      <c r="C72" t="s">
+        <v>37</v>
+      </c>
+      <c r="D72">
+        <v>2117</v>
+      </c>
+      <c r="E72">
+        <v>2117</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>3</v>
+      </c>
+      <c r="B73" t="s">
+        <v>1314</v>
+      </c>
+      <c r="C73" t="s">
+        <v>37</v>
+      </c>
+      <c r="D73">
+        <v>438</v>
+      </c>
+      <c r="E73">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>4</v>
+      </c>
+      <c r="B74" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C74" t="s">
+        <v>37</v>
+      </c>
+      <c r="D74">
+        <v>700</v>
+      </c>
+      <c r="E74">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="75"/>
+    <row r="76">
+      <c r="A76">
+        <v>15</v>
+      </c>
+      <c r="B76" t="s">
+        <v>19</v>
+      </c>
+      <c r="C76" t="s">
+        <v>34</v>
+      </c>
+      <c r="D76">
+        <v>3407</v>
+      </c>
+      <c r="E76">
+        <v>3407</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>29</v>
+      </c>
+      <c r="B77" t="s">
+        <v>29</v>
+      </c>
+      <c r="C77" t="s">
+        <v>35</v>
+      </c>
+      <c r="D77">
+        <v>1347</v>
+      </c>
+      <c r="E77">
+        <v>1347</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>1</v>
+      </c>
+      <c r="B78" t="s">
+        <v>1316</v>
+      </c>
+      <c r="C78" t="s">
+        <v>37</v>
+      </c>
+      <c r="D78">
+        <v>923</v>
+      </c>
+      <c r="E78">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>2</v>
+      </c>
+      <c r="B79" t="s">
+        <v>1317</v>
+      </c>
+      <c r="C79" t="s">
+        <v>37</v>
+      </c>
+      <c r="D79">
+        <v>783</v>
+      </c>
+      <c r="E79">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>3</v>
+      </c>
+      <c r="B80" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C80" t="s">
+        <v>37</v>
+      </c>
+      <c r="D80">
+        <v>354</v>
+      </c>
+      <c r="E80">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="81"/>
+    <row r="82">
+      <c r="A82">
+        <v>16</v>
+      </c>
+      <c r="B82" t="s">
+        <v>20</v>
+      </c>
+      <c r="C82" t="s">
+        <v>34</v>
+      </c>
+      <c r="D82">
+        <v>1111</v>
+      </c>
+      <c r="E82">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="s">
+        <v>29</v>
+      </c>
+      <c r="B83" t="s">
+        <v>29</v>
+      </c>
+      <c r="C83" t="s">
+        <v>35</v>
+      </c>
+      <c r="D83">
+        <v>433</v>
+      </c>
+      <c r="E83">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>1</v>
+      </c>
+      <c r="B84" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C84" t="s">
+        <v>37</v>
+      </c>
+      <c r="D84">
+        <v>327</v>
+      </c>
+      <c r="E84">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>2</v>
+      </c>
+      <c r="B85" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C85" t="s">
+        <v>37</v>
+      </c>
+      <c r="D85">
+        <v>146</v>
+      </c>
+      <c r="E85">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>3</v>
+      </c>
+      <c r="B86" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C86" t="s">
+        <v>37</v>
+      </c>
+      <c r="D86">
+        <v>124</v>
+      </c>
+      <c r="E86">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>4</v>
+      </c>
+      <c r="B87" t="s">
+        <v>1322</v>
+      </c>
+      <c r="C87" t="s">
+        <v>37</v>
+      </c>
+      <c r="D87">
+        <v>81</v>
+      </c>
+      <c r="E87">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="88"/>
+    <row r="89">
+      <c r="A89">
+        <v>17</v>
+      </c>
+      <c r="B89" t="s">
+        <v>21</v>
+      </c>
+      <c r="C89" t="s">
+        <v>34</v>
+      </c>
+      <c r="D89">
+        <v>21321</v>
+      </c>
+      <c r="E89">
+        <v>21321</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="s">
+        <v>29</v>
+      </c>
+      <c r="B90" t="s">
+        <v>29</v>
+      </c>
+      <c r="C90" t="s">
+        <v>35</v>
+      </c>
+      <c r="D90">
+        <v>2681</v>
+      </c>
+      <c r="E90">
+        <v>2681</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
+        <v>1</v>
+      </c>
+      <c r="B91" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C91" t="s">
+        <v>37</v>
+      </c>
+      <c r="D91">
+        <v>14608</v>
+      </c>
+      <c r="E91">
+        <v>14608</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
         <v>2</v>
       </c>
-      <c r="B91" t="s">
-[...12 lines deleted...]
-    <row r="92"/>
+      <c r="B92" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C92" t="s">
+        <v>37</v>
+      </c>
+      <c r="D92">
+        <v>2893</v>
+      </c>
+      <c r="E92">
+        <v>2893</v>
+      </c>
+    </row>
     <row r="93">
       <c r="A93">
+        <v>3</v>
+      </c>
+      <c r="B93" t="s">
+        <v>1325</v>
+      </c>
+      <c r="C93" t="s">
+        <v>37</v>
+      </c>
+      <c r="D93">
+        <v>665</v>
+      </c>
+      <c r="E93">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>4</v>
+      </c>
+      <c r="B94" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C94" t="s">
+        <v>37</v>
+      </c>
+      <c r="D94">
+        <v>474</v>
+      </c>
+      <c r="E94">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="95"/>
+    <row r="96">
+      <c r="A96">
+        <v>24</v>
+      </c>
+      <c r="B96" t="s">
+        <v>22</v>
+      </c>
+      <c r="C96" t="s">
+        <v>34</v>
+      </c>
+      <c r="D96">
+        <v>1025</v>
+      </c>
+      <c r="E96">
+        <v>1025</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="s">
+        <v>29</v>
+      </c>
+      <c r="B97" t="s">
+        <v>29</v>
+      </c>
+      <c r="C97" t="s">
+        <v>35</v>
+      </c>
+      <c r="D97">
+        <v>356</v>
+      </c>
+      <c r="E97">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>1</v>
+      </c>
+      <c r="B98" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C98" t="s">
+        <v>37</v>
+      </c>
+      <c r="D98">
+        <v>389</v>
+      </c>
+      <c r="E98">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>2</v>
+      </c>
+      <c r="B99" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C99" t="s">
+        <v>37</v>
+      </c>
+      <c r="D99">
+        <v>89</v>
+      </c>
+      <c r="E99">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>3</v>
+      </c>
+      <c r="B100" t="s">
+        <v>1329</v>
+      </c>
+      <c r="C100" t="s">
+        <v>37</v>
+      </c>
+      <c r="D100">
+        <v>191</v>
+      </c>
+      <c r="E100">
+        <v>191</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" t="s">
+        <v>1330</v>
+      </c>
+      <c r="D2" t="s">
+        <v>1331</v>
+      </c>
+      <c r="E2" t="s">
+        <v>905</v>
+      </c>
+      <c r="F2" t="s">
+        <v>906</v>
+      </c>
+      <c r="G2">
+        <v>22445</v>
+      </c>
+      <c r="H2">
+        <v>58081</v>
+      </c>
+      <c r="I2">
+        <v>34613</v>
+      </c>
+      <c r="J2">
+        <v>52557</v>
+      </c>
+      <c r="K2">
+        <v>28129</v>
+      </c>
+      <c r="L2">
+        <v>2894</v>
+      </c>
+      <c r="M2">
+        <v>1754</v>
+      </c>
+      <c r="N2">
+        <v>48559</v>
+      </c>
+      <c r="O2">
+        <v>646</v>
+      </c>
+      <c r="P2">
+        <v>1868</v>
+      </c>
+      <c r="Q2">
+        <v>42876</v>
+      </c>
+      <c r="R2">
+        <v>1173</v>
+      </c>
+      <c r="S2">
+        <v>16826</v>
+      </c>
+      <c r="T2">
+        <v>2457</v>
+      </c>
+      <c r="U2">
+        <v>1072</v>
+      </c>
+      <c r="V2">
+        <v>4735</v>
+      </c>
+      <c r="W2">
+        <v>320685</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="G3">
+        <v>22445</v>
+      </c>
+      <c r="H3">
+        <v>58081</v>
+      </c>
+      <c r="I3">
+        <v>34613</v>
+      </c>
+      <c r="J3">
+        <v>52557</v>
+      </c>
+      <c r="K3">
+        <v>28129</v>
+      </c>
+      <c r="L3">
+        <v>2894</v>
+      </c>
+      <c r="M3">
+        <v>1754</v>
+      </c>
+      <c r="N3">
+        <v>48559</v>
+      </c>
+      <c r="O3">
+        <v>646</v>
+      </c>
+      <c r="P3">
+        <v>1868</v>
+      </c>
+      <c r="Q3">
+        <v>42876</v>
+      </c>
+      <c r="R3">
+        <v>1173</v>
+      </c>
+      <c r="S3">
+        <v>16826</v>
+      </c>
+      <c r="T3">
+        <v>2457</v>
+      </c>
+      <c r="U3">
+        <v>1072</v>
+      </c>
+      <c r="V3">
+        <v>4735</v>
+      </c>
+      <c r="W3">
+        <v>320685</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>906</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D2">
+        <v>22445</v>
+      </c>
+      <c r="E2">
+        <v>22445</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C3" t="s">
+        <v>35</v>
+      </c>
+      <c r="D3">
+        <v>11073</v>
+      </c>
+      <c r="E3">
+        <v>11073</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C4" t="s">
+        <v>37</v>
+      </c>
+      <c r="D4">
+        <v>6105</v>
+      </c>
+      <c r="E4">
+        <v>6105</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>1333</v>
+      </c>
+      <c r="C5" t="s">
+        <v>37</v>
+      </c>
+      <c r="D5">
+        <v>0</v>
+      </c>
+      <c r="E5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D6">
+        <v>4282</v>
+      </c>
+      <c r="E6">
+        <v>4282</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>1335</v>
+      </c>
+      <c r="C7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D7">
+        <v>455</v>
+      </c>
+      <c r="E7">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8">
+        <v>530</v>
+      </c>
+      <c r="E8">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="9"/>
+    <row r="10">
+      <c r="A10">
+        <v>2</v>
+      </c>
+      <c r="B10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" t="s">
+        <v>34</v>
+      </c>
+      <c r="D10">
+        <v>58081</v>
+      </c>
+      <c r="E10">
+        <v>58081</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11" t="s">
+        <v>29</v>
+      </c>
+      <c r="C11" t="s">
+        <v>35</v>
+      </c>
+      <c r="D11">
+        <v>12966</v>
+      </c>
+      <c r="E11">
+        <v>12966</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>1</v>
+      </c>
+      <c r="B12" t="s">
+        <v>1337</v>
+      </c>
+      <c r="C12" t="s">
+        <v>37</v>
+      </c>
+      <c r="D12">
+        <v>39649</v>
+      </c>
+      <c r="E12">
+        <v>39649</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>2</v>
+      </c>
+      <c r="B13" t="s">
+        <v>257</v>
+      </c>
+      <c r="C13" t="s">
+        <v>37</v>
+      </c>
+      <c r="D13">
+        <v>2392</v>
+      </c>
+      <c r="E13">
+        <v>2392</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>3</v>
+      </c>
+      <c r="B14" t="s">
+        <v>1338</v>
+      </c>
+      <c r="C14" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14">
+        <v>1665</v>
+      </c>
+      <c r="E14">
+        <v>1665</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>4</v>
+      </c>
+      <c r="B15" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C15" t="s">
+        <v>37</v>
+      </c>
+      <c r="D15">
+        <v>727</v>
+      </c>
+      <c r="E15">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>5</v>
+      </c>
+      <c r="B16" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C16" t="s">
+        <v>37</v>
+      </c>
+      <c r="D16">
+        <v>682</v>
+      </c>
+      <c r="E16">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="17"/>
+    <row r="18">
+      <c r="A18">
+        <v>3</v>
+      </c>
+      <c r="B18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C18" t="s">
+        <v>34</v>
+      </c>
+      <c r="D18">
+        <v>34613</v>
+      </c>
+      <c r="E18">
+        <v>34613</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>29</v>
+      </c>
+      <c r="B19" t="s">
+        <v>29</v>
+      </c>
+      <c r="C19" t="s">
+        <v>35</v>
+      </c>
+      <c r="D19">
+        <v>5964</v>
+      </c>
+      <c r="E19">
+        <v>5964</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>1</v>
+      </c>
+      <c r="B20" t="s">
+        <v>1341</v>
+      </c>
+      <c r="C20" t="s">
+        <v>37</v>
+      </c>
+      <c r="D20">
+        <v>25682</v>
+      </c>
+      <c r="E20">
+        <v>25682</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>2</v>
+      </c>
+      <c r="B21" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C21" t="s">
+        <v>37</v>
+      </c>
+      <c r="D21">
+        <v>1185</v>
+      </c>
+      <c r="E21">
+        <v>1185</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>3</v>
+      </c>
+      <c r="B22" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C22" t="s">
+        <v>37</v>
+      </c>
+      <c r="D22">
+        <v>1159</v>
+      </c>
+      <c r="E22">
+        <v>1159</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>4</v>
+      </c>
+      <c r="B23" t="s">
+        <v>1344</v>
+      </c>
+      <c r="C23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D23">
+        <v>403</v>
+      </c>
+      <c r="E23">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>5</v>
+      </c>
+      <c r="B24" t="s">
+        <v>1345</v>
+      </c>
+      <c r="C24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D24">
+        <v>220</v>
+      </c>
+      <c r="E24">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="25"/>
+    <row r="26">
+      <c r="A26">
+        <v>4</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>34</v>
+      </c>
+      <c r="D26">
+        <v>52557</v>
+      </c>
+      <c r="E26">
+        <v>52557</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>29</v>
+      </c>
+      <c r="B27" t="s">
+        <v>29</v>
+      </c>
+      <c r="C27" t="s">
+        <v>35</v>
+      </c>
+      <c r="D27">
+        <v>8618</v>
+      </c>
+      <c r="E27">
+        <v>8618</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>1</v>
+      </c>
+      <c r="B28" t="s">
+        <v>1346</v>
+      </c>
+      <c r="C28" t="s">
+        <v>37</v>
+      </c>
+      <c r="D28">
+        <v>26943</v>
+      </c>
+      <c r="E28">
+        <v>26943</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>2</v>
+      </c>
+      <c r="B29" t="s">
+        <v>1347</v>
+      </c>
+      <c r="C29" t="s">
+        <v>37</v>
+      </c>
+      <c r="D29">
+        <v>4191</v>
+      </c>
+      <c r="E29">
+        <v>4191</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>3</v>
+      </c>
+      <c r="B30" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C30" t="s">
+        <v>37</v>
+      </c>
+      <c r="D30">
+        <v>4756</v>
+      </c>
+      <c r="E30">
+        <v>4756</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>4</v>
+      </c>
+      <c r="B31" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C31" t="s">
+        <v>37</v>
+      </c>
+      <c r="D31">
+        <v>1714</v>
+      </c>
+      <c r="E31">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>5</v>
+      </c>
+      <c r="B32" t="s">
+        <v>1350</v>
+      </c>
+      <c r="C32" t="s">
+        <v>37</v>
+      </c>
+      <c r="D32">
+        <v>6335</v>
+      </c>
+      <c r="E32">
+        <v>6335</v>
+      </c>
+    </row>
+    <row r="33"/>
+    <row r="34">
+      <c r="A34">
+        <v>5</v>
+      </c>
+      <c r="B34" t="s">
+        <v>10</v>
+      </c>
+      <c r="C34" t="s">
+        <v>34</v>
+      </c>
+      <c r="D34">
+        <v>28129</v>
+      </c>
+      <c r="E34">
+        <v>28129</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="s">
+        <v>29</v>
+      </c>
+      <c r="B35" t="s">
+        <v>29</v>
+      </c>
+      <c r="C35" t="s">
+        <v>35</v>
+      </c>
+      <c r="D35">
+        <v>5534</v>
+      </c>
+      <c r="E35">
+        <v>5534</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>1</v>
+      </c>
+      <c r="B36" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C36" t="s">
+        <v>37</v>
+      </c>
+      <c r="D36">
+        <v>17485</v>
+      </c>
+      <c r="E36">
+        <v>17485</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>2</v>
+      </c>
+      <c r="B37" t="s">
+        <v>1352</v>
+      </c>
+      <c r="C37" t="s">
+        <v>37</v>
+      </c>
+      <c r="D37">
+        <v>2829</v>
+      </c>
+      <c r="E37">
+        <v>2829</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>3</v>
+      </c>
+      <c r="B38" t="s">
+        <v>1353</v>
+      </c>
+      <c r="C38" t="s">
+        <v>37</v>
+      </c>
+      <c r="D38">
+        <v>382</v>
+      </c>
+      <c r="E38">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>4</v>
+      </c>
+      <c r="B39" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C39" t="s">
+        <v>37</v>
+      </c>
+      <c r="D39">
+        <v>574</v>
+      </c>
+      <c r="E39">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>5</v>
+      </c>
+      <c r="B40" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C40" t="s">
+        <v>37</v>
+      </c>
+      <c r="D40">
+        <v>1325</v>
+      </c>
+      <c r="E40">
+        <v>1325</v>
+      </c>
+    </row>
+    <row r="41"/>
+    <row r="42">
+      <c r="A42">
+        <v>6</v>
+      </c>
+      <c r="B42" t="s">
+        <v>11</v>
+      </c>
+      <c r="C42" t="s">
+        <v>34</v>
+      </c>
+      <c r="D42">
+        <v>2894</v>
+      </c>
+      <c r="E42">
+        <v>2894</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>29</v>
+      </c>
+      <c r="B43" t="s">
+        <v>29</v>
+      </c>
+      <c r="C43" t="s">
+        <v>35</v>
+      </c>
+      <c r="D43">
+        <v>1490</v>
+      </c>
+      <c r="E43">
+        <v>1490</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>1</v>
+      </c>
+      <c r="B44" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C44" t="s">
+        <v>37</v>
+      </c>
+      <c r="D44">
+        <v>909</v>
+      </c>
+      <c r="E44">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>2</v>
+      </c>
+      <c r="B45" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C45" t="s">
+        <v>37</v>
+      </c>
+      <c r="D45">
+        <v>233</v>
+      </c>
+      <c r="E45">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>3</v>
+      </c>
+      <c r="B46" t="s">
+        <v>1358</v>
+      </c>
+      <c r="C46" t="s">
+        <v>37</v>
+      </c>
+      <c r="D46">
+        <v>262</v>
+      </c>
+      <c r="E46">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="47"/>
+    <row r="48">
+      <c r="A48">
+        <v>7</v>
+      </c>
+      <c r="B48" t="s">
+        <v>12</v>
+      </c>
+      <c r="C48" t="s">
+        <v>34</v>
+      </c>
+      <c r="D48">
+        <v>1754</v>
+      </c>
+      <c r="E48">
+        <v>1754</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="s">
+        <v>29</v>
+      </c>
+      <c r="B49" t="s">
+        <v>29</v>
+      </c>
+      <c r="C49" t="s">
+        <v>35</v>
+      </c>
+      <c r="D49">
+        <v>1129</v>
+      </c>
+      <c r="E49">
+        <v>1129</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>1</v>
+      </c>
+      <c r="B50" t="s">
+        <v>1359</v>
+      </c>
+      <c r="C50" t="s">
+        <v>37</v>
+      </c>
+      <c r="D50">
+        <v>625</v>
+      </c>
+      <c r="E50">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="51"/>
+    <row r="52">
+      <c r="A52">
+        <v>8</v>
+      </c>
+      <c r="B52" t="s">
+        <v>13</v>
+      </c>
+      <c r="C52" t="s">
+        <v>34</v>
+      </c>
+      <c r="D52">
+        <v>48559</v>
+      </c>
+      <c r="E52">
+        <v>48559</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>29</v>
+      </c>
+      <c r="B53" t="s">
+        <v>29</v>
+      </c>
+      <c r="C53" t="s">
+        <v>35</v>
+      </c>
+      <c r="D53">
+        <v>8718</v>
+      </c>
+      <c r="E53">
+        <v>8718</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>1</v>
+      </c>
+      <c r="B54" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C54" t="s">
+        <v>37</v>
+      </c>
+      <c r="D54">
+        <v>29873</v>
+      </c>
+      <c r="E54">
+        <v>29873</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>2</v>
+      </c>
+      <c r="B55" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C55" t="s">
+        <v>37</v>
+      </c>
+      <c r="D55">
+        <v>3679</v>
+      </c>
+      <c r="E55">
+        <v>3679</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>3</v>
+      </c>
+      <c r="B56" t="s">
+        <v>1362</v>
+      </c>
+      <c r="C56" t="s">
+        <v>37</v>
+      </c>
+      <c r="D56">
+        <v>3085</v>
+      </c>
+      <c r="E56">
+        <v>3085</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>4</v>
+      </c>
+      <c r="B57" t="s">
+        <v>1363</v>
+      </c>
+      <c r="C57" t="s">
+        <v>37</v>
+      </c>
+      <c r="D57">
+        <v>2410</v>
+      </c>
+      <c r="E57">
+        <v>2410</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>5</v>
+      </c>
+      <c r="B58" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C58" t="s">
+        <v>37</v>
+      </c>
+      <c r="D58">
+        <v>794</v>
+      </c>
+      <c r="E58">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="59"/>
+    <row r="60">
+      <c r="A60">
+        <v>10</v>
+      </c>
+      <c r="B60" t="s">
+        <v>14</v>
+      </c>
+      <c r="C60" t="s">
+        <v>34</v>
+      </c>
+      <c r="D60">
+        <v>646</v>
+      </c>
+      <c r="E60">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="s">
+        <v>29</v>
+      </c>
+      <c r="B61" t="s">
+        <v>29</v>
+      </c>
+      <c r="C61" t="s">
+        <v>35</v>
+      </c>
+      <c r="D61">
+        <v>327</v>
+      </c>
+      <c r="E61">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>1</v>
+      </c>
+      <c r="B62" t="s">
+        <v>1365</v>
+      </c>
+      <c r="C62" t="s">
+        <v>37</v>
+      </c>
+      <c r="D62">
+        <v>233</v>
+      </c>
+      <c r="E62">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>2</v>
+      </c>
+      <c r="B63" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C63" t="s">
+        <v>37</v>
+      </c>
+      <c r="D63">
+        <v>86</v>
+      </c>
+      <c r="E63">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="64"/>
+    <row r="65">
+      <c r="A65">
+        <v>11</v>
+      </c>
+      <c r="B65" t="s">
+        <v>15</v>
+      </c>
+      <c r="C65" t="s">
+        <v>34</v>
+      </c>
+      <c r="D65">
+        <v>1868</v>
+      </c>
+      <c r="E65">
+        <v>1868</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="s">
+        <v>29</v>
+      </c>
+      <c r="B66" t="s">
+        <v>29</v>
+      </c>
+      <c r="C66" t="s">
+        <v>35</v>
+      </c>
+      <c r="D66">
+        <v>363</v>
+      </c>
+      <c r="E66">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>1</v>
+      </c>
+      <c r="B67" t="s">
+        <v>1367</v>
+      </c>
+      <c r="C67" t="s">
+        <v>37</v>
+      </c>
+      <c r="D67">
+        <v>980</v>
+      </c>
+      <c r="E67">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>2</v>
+      </c>
+      <c r="B68" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C68" t="s">
+        <v>37</v>
+      </c>
+      <c r="D68">
+        <v>206</v>
+      </c>
+      <c r="E68">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>3</v>
+      </c>
+      <c r="B69" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C69" t="s">
+        <v>37</v>
+      </c>
+      <c r="D69">
+        <v>155</v>
+      </c>
+      <c r="E69">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>4</v>
+      </c>
+      <c r="B70" t="s">
+        <v>1370</v>
+      </c>
+      <c r="C70" t="s">
+        <v>37</v>
+      </c>
+      <c r="D70">
+        <v>52</v>
+      </c>
+      <c r="E70">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>5</v>
+      </c>
+      <c r="B71" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C71" t="s">
+        <v>37</v>
+      </c>
+      <c r="D71">
+        <v>112</v>
+      </c>
+      <c r="E71">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="72"/>
+    <row r="73">
+      <c r="A73">
+        <v>12</v>
+      </c>
+      <c r="B73" t="s">
+        <v>16</v>
+      </c>
+      <c r="C73" t="s">
+        <v>34</v>
+      </c>
+      <c r="D73">
+        <v>42876</v>
+      </c>
+      <c r="E73">
+        <v>42876</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="s">
+        <v>29</v>
+      </c>
+      <c r="B74" t="s">
+        <v>29</v>
+      </c>
+      <c r="C74" t="s">
+        <v>35</v>
+      </c>
+      <c r="D74">
+        <v>5475</v>
+      </c>
+      <c r="E74">
+        <v>5475</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>1</v>
+      </c>
+      <c r="B75" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C75" t="s">
+        <v>37</v>
+      </c>
+      <c r="D75">
+        <v>25170</v>
+      </c>
+      <c r="E75">
+        <v>25170</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>2</v>
+      </c>
+      <c r="B76" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C76" t="s">
+        <v>37</v>
+      </c>
+      <c r="D76">
+        <v>8853</v>
+      </c>
+      <c r="E76">
+        <v>8853</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>3</v>
+      </c>
+      <c r="B77" t="s">
+        <v>1374</v>
+      </c>
+      <c r="C77" t="s">
+        <v>37</v>
+      </c>
+      <c r="D77">
+        <v>1158</v>
+      </c>
+      <c r="E77">
+        <v>1158</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>4</v>
+      </c>
+      <c r="B78" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C78" t="s">
+        <v>37</v>
+      </c>
+      <c r="D78">
+        <v>1330</v>
+      </c>
+      <c r="E78">
+        <v>1330</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>5</v>
+      </c>
+      <c r="B79" t="s">
+        <v>1376</v>
+      </c>
+      <c r="C79" t="s">
+        <v>37</v>
+      </c>
+      <c r="D79">
+        <v>890</v>
+      </c>
+      <c r="E79">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="80"/>
+    <row r="81">
+      <c r="A81">
+        <v>13</v>
+      </c>
+      <c r="B81" t="s">
+        <v>17</v>
+      </c>
+      <c r="C81" t="s">
+        <v>34</v>
+      </c>
+      <c r="D81">
+        <v>1173</v>
+      </c>
+      <c r="E81">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="s">
+        <v>29</v>
+      </c>
+      <c r="B82" t="s">
+        <v>29</v>
+      </c>
+      <c r="C82" t="s">
+        <v>35</v>
+      </c>
+      <c r="D82">
+        <v>492</v>
+      </c>
+      <c r="E82">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>1</v>
+      </c>
+      <c r="B83" t="s">
+        <v>1377</v>
+      </c>
+      <c r="C83" t="s">
+        <v>37</v>
+      </c>
+      <c r="D83">
+        <v>459</v>
+      </c>
+      <c r="E83">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>2</v>
+      </c>
+      <c r="B84" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C84" t="s">
+        <v>37</v>
+      </c>
+      <c r="D84">
+        <v>147</v>
+      </c>
+      <c r="E84">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>3</v>
+      </c>
+      <c r="B85" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C85" t="s">
+        <v>37</v>
+      </c>
+      <c r="D85">
+        <v>75</v>
+      </c>
+      <c r="E85">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="86"/>
+    <row r="87">
+      <c r="A87">
+        <v>14</v>
+      </c>
+      <c r="B87" t="s">
+        <v>18</v>
+      </c>
+      <c r="C87" t="s">
+        <v>34</v>
+      </c>
+      <c r="D87">
+        <v>16826</v>
+      </c>
+      <c r="E87">
+        <v>16826</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="s">
+        <v>29</v>
+      </c>
+      <c r="B88" t="s">
+        <v>29</v>
+      </c>
+      <c r="C88" t="s">
+        <v>35</v>
+      </c>
+      <c r="D88">
+        <v>3347</v>
+      </c>
+      <c r="E88">
+        <v>3347</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>1</v>
+      </c>
+      <c r="B89" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C89" t="s">
+        <v>37</v>
+      </c>
+      <c r="D89">
+        <v>4084</v>
+      </c>
+      <c r="E89">
+        <v>4084</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>2</v>
+      </c>
+      <c r="B90" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C90" t="s">
+        <v>37</v>
+      </c>
+      <c r="D90">
+        <v>2453</v>
+      </c>
+      <c r="E90">
+        <v>2453</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>3</v>
+      </c>
+      <c r="B91" t="s">
+        <v>1382</v>
+      </c>
+      <c r="C91" t="s">
+        <v>37</v>
+      </c>
+      <c r="D91">
+        <v>5857</v>
+      </c>
+      <c r="E91">
+        <v>5857</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>4</v>
+      </c>
+      <c r="B92" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C92" t="s">
+        <v>37</v>
+      </c>
+      <c r="D92">
+        <v>291</v>
+      </c>
+      <c r="E92">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>5</v>
+      </c>
       <c r="B93" t="s">
-        <v>14</v>
+        <v>1384</v>
       </c>
       <c r="C93" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D93">
-        <v>6507</v>
+        <v>794</v>
       </c>
       <c r="E93">
-        <v>6507</v>
-[...18 lines deleted...]
-    </row>
+        <v>794</v>
+      </c>
+    </row>
+    <row r="94"/>
     <row r="95">
       <c r="A95">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="B95" t="s">
-        <v>1336</v>
+        <v>19</v>
       </c>
       <c r="C95" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D95">
-        <v>4223</v>
+        <v>2457</v>
       </c>
       <c r="E95">
-        <v>4223</v>
+        <v>2457</v>
       </c>
     </row>
     <row r="96">
-      <c r="A96">
-        <v>2</v>
+      <c r="A96" t="s">
+        <v>29</v>
       </c>
       <c r="B96" t="s">
-        <v>1337</v>
+        <v>29</v>
       </c>
       <c r="C96" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D96">
-        <v>459</v>
+        <v>1043</v>
       </c>
       <c r="E96">
-        <v>459</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B97" t="s">
-        <v>1338</v>
+        <v>1385</v>
       </c>
       <c r="C97" t="s">
         <v>37</v>
       </c>
       <c r="D97">
-        <v>285</v>
+        <v>638</v>
       </c>
       <c r="E97">
-        <v>285</v>
+        <v>638</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B98" t="s">
-        <v>1339</v>
+        <v>1386</v>
       </c>
       <c r="C98" t="s">
         <v>37</v>
       </c>
       <c r="D98">
-        <v>263</v>
+        <v>438</v>
       </c>
       <c r="E98">
-        <v>263</v>
+        <v>438</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B99" t="s">
-        <v>1340</v>
+        <v>1387</v>
       </c>
       <c r="C99" t="s">
         <v>37</v>
       </c>
       <c r="D99">
-        <v>54</v>
+        <v>338</v>
       </c>
       <c r="E99">
-        <v>54</v>
-[...19 lines deleted...]
-    <row r="101"/>
+        <v>338</v>
+      </c>
+    </row>
+    <row r="100"/>
+    <row r="101">
+      <c r="A101">
+        <v>16</v>
+      </c>
+      <c r="B101" t="s">
+        <v>20</v>
+      </c>
+      <c r="C101" t="s">
+        <v>34</v>
+      </c>
+      <c r="D101">
+        <v>1072</v>
+      </c>
+      <c r="E101">
+        <v>1072</v>
+      </c>
+    </row>
     <row r="102">
-      <c r="A102">
-        <v>11</v>
+      <c r="A102" t="s">
+        <v>29</v>
       </c>
       <c r="B102" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="C102" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D102">
-        <v>1258</v>
+        <v>553</v>
       </c>
       <c r="E102">
-        <v>1258</v>
+        <v>553</v>
       </c>
     </row>
     <row r="103">
-      <c r="A103" t="s">
-        <v>29</v>
+      <c r="A103">
+        <v>1</v>
       </c>
       <c r="B103" t="s">
-        <v>29</v>
+        <v>1388</v>
       </c>
       <c r="C103" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D103">
-        <v>567</v>
+        <v>243</v>
       </c>
       <c r="E103">
-        <v>567</v>
+        <v>243</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B104" t="s">
-        <v>1342</v>
+        <v>1389</v>
       </c>
       <c r="C104" t="s">
         <v>37</v>
       </c>
       <c r="D104">
-        <v>436</v>
+        <v>126</v>
       </c>
       <c r="E104">
-        <v>436</v>
+        <v>126</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B105" t="s">
-        <v>1343</v>
+        <v>1390</v>
       </c>
       <c r="C105" t="s">
         <v>37</v>
       </c>
       <c r="D105">
-        <v>170</v>
+        <v>78</v>
       </c>
       <c r="E105">
-        <v>170</v>
+        <v>78</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B106" t="s">
-        <v>1344</v>
+        <v>1391</v>
       </c>
       <c r="C106" t="s">
         <v>37</v>
       </c>
       <c r="D106">
-        <v>85</v>
+        <v>36</v>
       </c>
       <c r="E106">
-        <v>85</v>
-[...10 lines deleted...]
-      <c r="C108" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>5</v>
+      </c>
+      <c r="B107" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C107" t="s">
+        <v>37</v>
+      </c>
+      <c r="D107">
+        <v>36</v>
+      </c>
+      <c r="E107">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="108"/>
+    <row r="109">
+      <c r="A109">
+        <v>17</v>
+      </c>
+      <c r="B109" t="s">
+        <v>21</v>
+      </c>
+      <c r="C109" t="s">
         <v>34</v>
       </c>
-      <c r="D108">
-[...13 lines deleted...]
-      <c r="C109" t="s">
+      <c r="D109">
+        <v>4735</v>
+      </c>
+      <c r="E109">
+        <v>4735</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="s">
+        <v>29</v>
+      </c>
+      <c r="B110" t="s">
+        <v>29</v>
+      </c>
+      <c r="C110" t="s">
         <v>35</v>
       </c>
-      <c r="D109">
-[...15 lines deleted...]
-      </c>
       <c r="D110">
-        <v>13191</v>
+        <v>1469</v>
       </c>
       <c r="E110">
-        <v>13191</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B111" t="s">
-        <v>1346</v>
+        <v>1393</v>
       </c>
       <c r="C111" t="s">
         <v>37</v>
       </c>
       <c r="D111">
-        <v>2349</v>
+        <v>1534</v>
       </c>
       <c r="E111">
-        <v>2349</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B112" t="s">
-        <v>1347</v>
+        <v>1394</v>
       </c>
       <c r="C112" t="s">
         <v>37</v>
       </c>
       <c r="D112">
-        <v>2819</v>
+        <v>853</v>
       </c>
       <c r="E112">
-        <v>2819</v>
+        <v>853</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B113" t="s">
-        <v>1348</v>
+        <v>1395</v>
       </c>
       <c r="C113" t="s">
         <v>37</v>
       </c>
       <c r="D113">
-        <v>2243</v>
+        <v>217</v>
       </c>
       <c r="E113">
-        <v>2243</v>
+        <v>217</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B114" t="s">
-        <v>1349</v>
+        <v>1396</v>
       </c>
       <c r="C114" t="s">
         <v>37</v>
       </c>
       <c r="D114">
-        <v>2377</v>
+        <v>151</v>
       </c>
       <c r="E114">
-        <v>2377</v>
+        <v>151</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B115" t="s">
-        <v>1350</v>
+        <v>1397</v>
       </c>
       <c r="C115" t="s">
         <v>37</v>
       </c>
       <c r="D115">
-        <v>466</v>
+        <v>511</v>
       </c>
       <c r="E115">
-        <v>466</v>
-[...867 lines deleted...]
-      <c r="D171">
         <v>511</v>
-      </c>
-[...155 lines deleted...]
-        <v>120</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>28</v>
@@ -28803,5836 +28905,5411 @@
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>139</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="Q1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="R1" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="R1" s="1" t="s">
+      <c r="S1" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="S1" s="1" t="s">
+      <c r="T1" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="T1" s="1" t="s">
+      <c r="U1" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="U1" s="1" t="s">
+      <c r="V1" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="V1" s="1" t="s">
+      <c r="W1" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="W1" s="1" t="s">
+      <c r="X1" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="X1" s="1" t="s">
+      <c r="Y1" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>24</v>
       </c>
       <c r="C2" t="s">
         <v>140</v>
       </c>
       <c r="D2" t="s">
         <v>141</v>
       </c>
       <c r="E2" t="s">
         <v>142</v>
       </c>
       <c r="F2" t="s">
         <v>143</v>
       </c>
       <c r="G2">
-        <v>40604</v>
+        <v>59589</v>
       </c>
       <c r="H2">
-        <v>59480</v>
+        <v>69523</v>
       </c>
       <c r="I2">
-        <v>57106</v>
+        <v>78125</v>
       </c>
       <c r="J2">
-        <v>45447</v>
+        <v>80079</v>
       </c>
       <c r="K2">
-        <v>23674</v>
+        <v>31182</v>
       </c>
       <c r="L2">
-        <v>2959</v>
+        <v>8792</v>
       </c>
       <c r="M2">
-        <v>2054</v>
+        <v>4791</v>
       </c>
       <c r="N2">
-        <v>75866</v>
+        <v>68305</v>
       </c>
       <c r="O2">
-        <v>570</v>
+        <v>564</v>
       </c>
       <c r="P2">
-        <v>613</v>
+        <v>1849</v>
       </c>
       <c r="Q2">
-        <v>25001</v>
+        <v>1301</v>
       </c>
       <c r="R2">
-        <v>1408</v>
+        <v>32944</v>
       </c>
       <c r="S2">
-        <v>50708</v>
+        <v>1060</v>
       </c>
       <c r="T2">
-        <v>26450</v>
+        <v>36646</v>
       </c>
       <c r="U2">
-        <v>5339</v>
+        <v>37485</v>
       </c>
       <c r="V2">
-        <v>17390</v>
+        <v>12322</v>
       </c>
       <c r="W2">
-        <v>6781</v>
+        <v>13779</v>
       </c>
       <c r="X2">
-        <v>441450</v>
+        <v>3410</v>
+      </c>
+      <c r="Y2">
+        <v>541746</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="G3">
-        <v>40604</v>
+        <v>59589</v>
       </c>
       <c r="H3">
-        <v>59480</v>
+        <v>69523</v>
       </c>
       <c r="I3">
-        <v>57106</v>
+        <v>78125</v>
       </c>
       <c r="J3">
-        <v>45447</v>
+        <v>80079</v>
       </c>
       <c r="K3">
-        <v>23674</v>
+        <v>31182</v>
       </c>
       <c r="L3">
-        <v>2959</v>
+        <v>8792</v>
       </c>
       <c r="M3">
-        <v>2054</v>
+        <v>4791</v>
       </c>
       <c r="N3">
-        <v>75866</v>
+        <v>68305</v>
       </c>
       <c r="O3">
-        <v>570</v>
+        <v>564</v>
       </c>
       <c r="P3">
-        <v>613</v>
+        <v>1849</v>
       </c>
       <c r="Q3">
-        <v>25001</v>
+        <v>1301</v>
       </c>
       <c r="R3">
-        <v>1408</v>
+        <v>32944</v>
       </c>
       <c r="S3">
-        <v>50708</v>
+        <v>1060</v>
       </c>
       <c r="T3">
-        <v>26450</v>
+        <v>36646</v>
       </c>
       <c r="U3">
-        <v>5339</v>
+        <v>37485</v>
       </c>
       <c r="V3">
-        <v>17390</v>
+        <v>12322</v>
       </c>
       <c r="W3">
-        <v>6781</v>
+        <v>13779</v>
       </c>
       <c r="X3">
-        <v>441450</v>
+        <v>3410</v>
+      </c>
+      <c r="Y3">
+        <v>541746</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>143</v>
-      </c>
-[...2416 lines deleted...]
-        <v>238</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>34</v>
       </c>
       <c r="D2">
-        <v>76690</v>
+        <v>59589</v>
       </c>
       <c r="E2">
-        <v>76690</v>
+        <v>59589</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>29</v>
       </c>
       <c r="C3" t="s">
         <v>35</v>
       </c>
       <c r="D3">
-        <v>20168</v>
+        <v>12810</v>
       </c>
       <c r="E3">
-        <v>20168</v>
+        <v>12810</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>239</v>
+        <v>144</v>
       </c>
       <c r="C4" t="s">
         <v>37</v>
       </c>
       <c r="D4">
-        <v>13865</v>
+        <v>30781</v>
       </c>
       <c r="E4">
-        <v>13865</v>
+        <v>30781</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>240</v>
+        <v>145</v>
       </c>
       <c r="C5" t="s">
         <v>37</v>
       </c>
       <c r="D5">
-        <v>6998</v>
+        <v>4973</v>
       </c>
       <c r="E5">
-        <v>6998</v>
+        <v>4973</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>241</v>
+        <v>146</v>
       </c>
       <c r="C6" t="s">
         <v>37</v>
       </c>
       <c r="D6">
-        <v>2769</v>
+        <v>6860</v>
       </c>
       <c r="E6">
-        <v>2769</v>
+        <v>6860</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>242</v>
+        <v>147</v>
       </c>
       <c r="C7" t="s">
         <v>37</v>
       </c>
       <c r="D7">
-        <v>4312</v>
+        <v>1392</v>
       </c>
       <c r="E7">
-        <v>4312</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>243</v>
+        <v>148</v>
       </c>
       <c r="C8" t="s">
         <v>37</v>
       </c>
       <c r="D8">
-        <v>21043</v>
+        <v>1437</v>
       </c>
       <c r="E8">
-        <v>21043</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>244</v>
+        <v>149</v>
       </c>
       <c r="C9" t="s">
         <v>37</v>
       </c>
       <c r="D9">
-        <v>760</v>
+        <v>438</v>
       </c>
       <c r="E9">
-        <v>760</v>
+        <v>438</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>245</v>
+        <v>150</v>
       </c>
       <c r="C10" t="s">
         <v>37</v>
       </c>
       <c r="D10">
-        <v>3858</v>
+        <v>266</v>
       </c>
       <c r="E10">
-        <v>3858</v>
+        <v>266</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>246</v>
+        <v>151</v>
       </c>
       <c r="C11" t="s">
         <v>37</v>
       </c>
       <c r="D11">
-        <v>367</v>
+        <v>326</v>
       </c>
       <c r="E11">
-        <v>367</v>
+        <v>326</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>247</v>
+        <v>152</v>
       </c>
       <c r="C12" t="s">
         <v>37</v>
       </c>
       <c r="D12">
-        <v>970</v>
+        <v>306</v>
       </c>
       <c r="E12">
-        <v>970</v>
-[...18 lines deleted...]
-    </row>
+        <v>306</v>
+      </c>
+    </row>
+    <row r="13"/>
     <row r="14">
       <c r="A14">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>249</v>
+        <v>7</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D14">
-        <v>709</v>
+        <v>69523</v>
       </c>
       <c r="E14">
-        <v>709</v>
+        <v>69523</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15">
-        <v>12</v>
+      <c r="A15" t="s">
+        <v>29</v>
       </c>
       <c r="B15" t="s">
-        <v>250</v>
+        <v>29</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D15">
-        <v>545</v>
+        <v>25494</v>
       </c>
       <c r="E15">
-        <v>545</v>
-[...2 lines deleted...]
-    <row r="16"/>
+        <v>25494</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>1</v>
+      </c>
+      <c r="B16" t="s">
+        <v>153</v>
+      </c>
+      <c r="C16" t="s">
+        <v>37</v>
+      </c>
+      <c r="D16">
+        <v>20561</v>
+      </c>
+      <c r="E16">
+        <v>20561</v>
+      </c>
+    </row>
     <row r="17">
       <c r="A17">
         <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>7</v>
+        <v>154</v>
       </c>
       <c r="C17" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D17">
-        <v>130944</v>
+        <v>8653</v>
       </c>
       <c r="E17">
-        <v>130944</v>
+        <v>8653</v>
       </c>
     </row>
     <row r="18">
-      <c r="A18" t="s">
-        <v>29</v>
+      <c r="A18">
+        <v>3</v>
       </c>
       <c r="B18" t="s">
-        <v>29</v>
+        <v>155</v>
       </c>
       <c r="C18" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D18">
-        <v>31217</v>
+        <v>4776</v>
       </c>
       <c r="E18">
-        <v>31217</v>
+        <v>4776</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B19" t="s">
-        <v>251</v>
+        <v>156</v>
       </c>
       <c r="C19" t="s">
         <v>37</v>
       </c>
       <c r="D19">
-        <v>30172</v>
+        <v>2920</v>
       </c>
       <c r="E19">
-        <v>30172</v>
+        <v>2920</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B20" t="s">
-        <v>252</v>
+        <v>157</v>
       </c>
       <c r="C20" t="s">
         <v>37</v>
       </c>
       <c r="D20">
-        <v>35556</v>
+        <v>2527</v>
       </c>
       <c r="E20">
-        <v>35556</v>
+        <v>2527</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B21" t="s">
-        <v>253</v>
+        <v>158</v>
       </c>
       <c r="C21" t="s">
         <v>37</v>
       </c>
       <c r="D21">
-        <v>2557</v>
+        <v>1551</v>
       </c>
       <c r="E21">
-        <v>2557</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B22" t="s">
-        <v>254</v>
+        <v>159</v>
       </c>
       <c r="C22" t="s">
         <v>37</v>
       </c>
       <c r="D22">
-        <v>3554</v>
+        <v>1400</v>
       </c>
       <c r="E22">
-        <v>3554</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B23" t="s">
-        <v>255</v>
+        <v>160</v>
       </c>
       <c r="C23" t="s">
         <v>37</v>
       </c>
       <c r="D23">
-        <v>11802</v>
+        <v>1077</v>
       </c>
       <c r="E23">
-        <v>11802</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
+        <v>9</v>
+      </c>
+      <c r="B24" t="s">
+        <v>161</v>
+      </c>
+      <c r="C24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D24">
+        <v>564</v>
+      </c>
+      <c r="E24">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="25"/>
+    <row r="26">
+      <c r="A26">
+        <v>3</v>
+      </c>
+      <c r="B26" t="s">
+        <v>8</v>
+      </c>
+      <c r="C26" t="s">
+        <v>34</v>
+      </c>
+      <c r="D26">
+        <v>78125</v>
+      </c>
+      <c r="E26">
+        <v>78125</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>29</v>
+      </c>
+      <c r="B27" t="s">
+        <v>29</v>
+      </c>
+      <c r="C27" t="s">
+        <v>35</v>
+      </c>
+      <c r="D27">
+        <v>19904</v>
+      </c>
+      <c r="E27">
+        <v>19904</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>1</v>
+      </c>
+      <c r="B28" t="s">
+        <v>162</v>
+      </c>
+      <c r="C28" t="s">
+        <v>37</v>
+      </c>
+      <c r="D28">
+        <v>15068</v>
+      </c>
+      <c r="E28">
+        <v>15068</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>2</v>
+      </c>
+      <c r="B29" t="s">
+        <v>163</v>
+      </c>
+      <c r="C29" t="s">
+        <v>37</v>
+      </c>
+      <c r="D29">
+        <v>5858</v>
+      </c>
+      <c r="E29">
+        <v>5858</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>3</v>
+      </c>
+      <c r="B30" t="s">
+        <v>164</v>
+      </c>
+      <c r="C30" t="s">
+        <v>37</v>
+      </c>
+      <c r="D30">
+        <v>16115</v>
+      </c>
+      <c r="E30">
+        <v>16115</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>4</v>
+      </c>
+      <c r="B31" t="s">
+        <v>165</v>
+      </c>
+      <c r="C31" t="s">
+        <v>37</v>
+      </c>
+      <c r="D31">
+        <v>3297</v>
+      </c>
+      <c r="E31">
+        <v>3297</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>5</v>
+      </c>
+      <c r="B32" t="s">
+        <v>166</v>
+      </c>
+      <c r="C32" t="s">
+        <v>37</v>
+      </c>
+      <c r="D32">
+        <v>2462</v>
+      </c>
+      <c r="E32">
+        <v>2462</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
         <v>6</v>
       </c>
+      <c r="B33" t="s">
+        <v>167</v>
+      </c>
+      <c r="C33" t="s">
+        <v>37</v>
+      </c>
+      <c r="D33">
+        <v>2737</v>
+      </c>
+      <c r="E33">
+        <v>2737</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>7</v>
+      </c>
+      <c r="B34" t="s">
+        <v>168</v>
+      </c>
+      <c r="C34" t="s">
+        <v>37</v>
+      </c>
+      <c r="D34">
+        <v>7250</v>
+      </c>
+      <c r="E34">
+        <v>7250</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>8</v>
+      </c>
+      <c r="B35" t="s">
+        <v>169</v>
+      </c>
+      <c r="C35" t="s">
+        <v>37</v>
+      </c>
+      <c r="D35">
+        <v>4148</v>
+      </c>
+      <c r="E35">
+        <v>4148</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>9</v>
+      </c>
+      <c r="B36" t="s">
+        <v>170</v>
+      </c>
+      <c r="C36" t="s">
+        <v>37</v>
+      </c>
+      <c r="D36">
+        <v>1286</v>
+      </c>
+      <c r="E36">
+        <v>1286</v>
+      </c>
+    </row>
+    <row r="37"/>
+    <row r="38">
+      <c r="A38">
+        <v>4</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>34</v>
+      </c>
+      <c r="D38">
+        <v>80079</v>
+      </c>
+      <c r="E38">
+        <v>80079</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>29</v>
+      </c>
+      <c r="B39" t="s">
+        <v>29</v>
+      </c>
+      <c r="C39" t="s">
+        <v>35</v>
+      </c>
+      <c r="D39">
+        <v>16066</v>
+      </c>
+      <c r="E39">
+        <v>16066</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>1</v>
+      </c>
+      <c r="B40" t="s">
+        <v>171</v>
+      </c>
+      <c r="C40" t="s">
+        <v>37</v>
+      </c>
+      <c r="D40">
+        <v>23577</v>
+      </c>
+      <c r="E40">
+        <v>23577</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>2</v>
+      </c>
+      <c r="B41" t="s">
+        <v>172</v>
+      </c>
+      <c r="C41" t="s">
+        <v>37</v>
+      </c>
+      <c r="D41">
+        <v>5041</v>
+      </c>
+      <c r="E41">
+        <v>5041</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>3</v>
+      </c>
+      <c r="B42" t="s">
+        <v>173</v>
+      </c>
+      <c r="C42" t="s">
+        <v>37</v>
+      </c>
+      <c r="D42">
+        <v>11619</v>
+      </c>
+      <c r="E42">
+        <v>11619</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>4</v>
+      </c>
+      <c r="B43" t="s">
+        <v>174</v>
+      </c>
+      <c r="C43" t="s">
+        <v>37</v>
+      </c>
+      <c r="D43">
+        <v>3910</v>
+      </c>
+      <c r="E43">
+        <v>3910</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>5</v>
+      </c>
+      <c r="B44" t="s">
+        <v>175</v>
+      </c>
+      <c r="C44" t="s">
+        <v>37</v>
+      </c>
+      <c r="D44">
+        <v>10104</v>
+      </c>
+      <c r="E44">
+        <v>10104</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>6</v>
+      </c>
+      <c r="B45" t="s">
+        <v>176</v>
+      </c>
+      <c r="C45" t="s">
+        <v>37</v>
+      </c>
+      <c r="D45">
+        <v>1748</v>
+      </c>
+      <c r="E45">
+        <v>1748</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>7</v>
+      </c>
+      <c r="B46" t="s">
+        <v>177</v>
+      </c>
+      <c r="C46" t="s">
+        <v>37</v>
+      </c>
+      <c r="D46">
+        <v>2109</v>
+      </c>
+      <c r="E46">
+        <v>2109</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>8</v>
+      </c>
+      <c r="B47" t="s">
+        <v>178</v>
+      </c>
+      <c r="C47" t="s">
+        <v>37</v>
+      </c>
+      <c r="D47">
+        <v>2621</v>
+      </c>
+      <c r="E47">
+        <v>2621</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>9</v>
+      </c>
+      <c r="B48" t="s">
+        <v>179</v>
+      </c>
+      <c r="C48" t="s">
+        <v>37</v>
+      </c>
+      <c r="D48">
+        <v>3284</v>
+      </c>
+      <c r="E48">
+        <v>3284</v>
+      </c>
+    </row>
+    <row r="49"/>
+    <row r="50">
+      <c r="A50">
+        <v>5</v>
+      </c>
+      <c r="B50" t="s">
+        <v>10</v>
+      </c>
+      <c r="C50" t="s">
+        <v>34</v>
+      </c>
+      <c r="D50">
+        <v>31182</v>
+      </c>
+      <c r="E50">
+        <v>31182</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="s">
+        <v>29</v>
+      </c>
+      <c r="B51" t="s">
+        <v>29</v>
+      </c>
+      <c r="C51" t="s">
+        <v>35</v>
+      </c>
+      <c r="D51">
+        <v>8147</v>
+      </c>
+      <c r="E51">
+        <v>8147</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>1</v>
+      </c>
+      <c r="B52" t="s">
+        <v>180</v>
+      </c>
+      <c r="C52" t="s">
+        <v>37</v>
+      </c>
+      <c r="D52">
+        <v>12795</v>
+      </c>
+      <c r="E52">
+        <v>12795</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>2</v>
+      </c>
+      <c r="B53" t="s">
+        <v>181</v>
+      </c>
+      <c r="C53" t="s">
+        <v>37</v>
+      </c>
+      <c r="D53">
+        <v>3456</v>
+      </c>
+      <c r="E53">
+        <v>3456</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>3</v>
+      </c>
+      <c r="B54" t="s">
+        <v>182</v>
+      </c>
+      <c r="C54" t="s">
+        <v>37</v>
+      </c>
+      <c r="D54">
+        <v>3401</v>
+      </c>
+      <c r="E54">
+        <v>3401</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>4</v>
+      </c>
+      <c r="B55" t="s">
+        <v>183</v>
+      </c>
+      <c r="C55" t="s">
+        <v>37</v>
+      </c>
+      <c r="D55">
+        <v>585</v>
+      </c>
+      <c r="E55">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>5</v>
+      </c>
+      <c r="B56" t="s">
+        <v>184</v>
+      </c>
+      <c r="C56" t="s">
+        <v>37</v>
+      </c>
+      <c r="D56">
+        <v>1251</v>
+      </c>
+      <c r="E56">
+        <v>1251</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>6</v>
+      </c>
+      <c r="B57" t="s">
+        <v>185</v>
+      </c>
+      <c r="C57" t="s">
+        <v>37</v>
+      </c>
+      <c r="D57">
+        <v>612</v>
+      </c>
+      <c r="E57">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>7</v>
+      </c>
+      <c r="B58" t="s">
+        <v>186</v>
+      </c>
+      <c r="C58" t="s">
+        <v>37</v>
+      </c>
+      <c r="D58">
+        <v>304</v>
+      </c>
+      <c r="E58">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>8</v>
+      </c>
+      <c r="B59" t="s">
+        <v>187</v>
+      </c>
+      <c r="C59" t="s">
+        <v>37</v>
+      </c>
+      <c r="D59">
+        <v>457</v>
+      </c>
+      <c r="E59">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>9</v>
+      </c>
+      <c r="B60" t="s">
+        <v>188</v>
+      </c>
+      <c r="C60" t="s">
+        <v>37</v>
+      </c>
+      <c r="D60">
+        <v>174</v>
+      </c>
+      <c r="E60">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="61"/>
+    <row r="62">
+      <c r="A62">
+        <v>6</v>
+      </c>
+      <c r="B62" t="s">
+        <v>11</v>
+      </c>
+      <c r="C62" t="s">
+        <v>34</v>
+      </c>
+      <c r="D62">
+        <v>8792</v>
+      </c>
+      <c r="E62">
+        <v>8792</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="s">
+        <v>29</v>
+      </c>
+      <c r="B63" t="s">
+        <v>29</v>
+      </c>
+      <c r="C63" t="s">
+        <v>35</v>
+      </c>
+      <c r="D63">
+        <v>2850</v>
+      </c>
+      <c r="E63">
+        <v>2850</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>1</v>
+      </c>
+      <c r="B64" t="s">
+        <v>189</v>
+      </c>
+      <c r="C64" t="s">
+        <v>37</v>
+      </c>
+      <c r="D64">
+        <v>2399</v>
+      </c>
+      <c r="E64">
+        <v>2399</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>2</v>
+      </c>
+      <c r="B65" t="s">
+        <v>190</v>
+      </c>
+      <c r="C65" t="s">
+        <v>37</v>
+      </c>
+      <c r="D65">
+        <v>1518</v>
+      </c>
+      <c r="E65">
+        <v>1518</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>3</v>
+      </c>
+      <c r="B66" t="s">
+        <v>191</v>
+      </c>
+      <c r="C66" t="s">
+        <v>37</v>
+      </c>
+      <c r="D66">
+        <v>1129</v>
+      </c>
+      <c r="E66">
+        <v>1129</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>4</v>
+      </c>
+      <c r="B67" t="s">
+        <v>192</v>
+      </c>
+      <c r="C67" t="s">
+        <v>37</v>
+      </c>
+      <c r="D67">
+        <v>434</v>
+      </c>
+      <c r="E67">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>5</v>
+      </c>
+      <c r="B68" t="s">
+        <v>193</v>
+      </c>
+      <c r="C68" t="s">
+        <v>37</v>
+      </c>
+      <c r="D68">
+        <v>462</v>
+      </c>
+      <c r="E68">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="69"/>
+    <row r="70">
+      <c r="A70">
+        <v>7</v>
+      </c>
+      <c r="B70" t="s">
+        <v>12</v>
+      </c>
+      <c r="C70" t="s">
+        <v>34</v>
+      </c>
+      <c r="D70">
+        <v>4791</v>
+      </c>
+      <c r="E70">
+        <v>4791</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="s">
+        <v>29</v>
+      </c>
+      <c r="B71" t="s">
+        <v>29</v>
+      </c>
+      <c r="C71" t="s">
+        <v>35</v>
+      </c>
+      <c r="D71">
+        <v>1348</v>
+      </c>
+      <c r="E71">
+        <v>1348</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>1</v>
+      </c>
+      <c r="B72" t="s">
+        <v>194</v>
+      </c>
+      <c r="C72" t="s">
+        <v>37</v>
+      </c>
+      <c r="D72">
+        <v>2021</v>
+      </c>
+      <c r="E72">
+        <v>2021</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>2</v>
+      </c>
+      <c r="B73" t="s">
+        <v>195</v>
+      </c>
+      <c r="C73" t="s">
+        <v>37</v>
+      </c>
+      <c r="D73">
+        <v>568</v>
+      </c>
+      <c r="E73">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>3</v>
+      </c>
+      <c r="B74" t="s">
+        <v>196</v>
+      </c>
+      <c r="C74" t="s">
+        <v>37</v>
+      </c>
+      <c r="D74">
+        <v>339</v>
+      </c>
+      <c r="E74">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>4</v>
+      </c>
+      <c r="B75" t="s">
+        <v>197</v>
+      </c>
+      <c r="C75" t="s">
+        <v>37</v>
+      </c>
+      <c r="D75">
+        <v>284</v>
+      </c>
+      <c r="E75">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>5</v>
+      </c>
+      <c r="B76" t="s">
+        <v>198</v>
+      </c>
+      <c r="C76" t="s">
+        <v>37</v>
+      </c>
+      <c r="D76">
+        <v>121</v>
+      </c>
+      <c r="E76">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>6</v>
+      </c>
+      <c r="B77" t="s">
+        <v>199</v>
+      </c>
+      <c r="C77" t="s">
+        <v>37</v>
+      </c>
+      <c r="D77">
+        <v>110</v>
+      </c>
+      <c r="E77">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="78"/>
+    <row r="79">
+      <c r="A79">
+        <v>8</v>
+      </c>
+      <c r="B79" t="s">
+        <v>13</v>
+      </c>
+      <c r="C79" t="s">
+        <v>34</v>
+      </c>
+      <c r="D79">
+        <v>68305</v>
+      </c>
+      <c r="E79">
+        <v>68305</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="s">
+        <v>29</v>
+      </c>
+      <c r="B80" t="s">
+        <v>29</v>
+      </c>
+      <c r="C80" t="s">
+        <v>35</v>
+      </c>
+      <c r="D80">
+        <v>20871</v>
+      </c>
+      <c r="E80">
+        <v>20871</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>1</v>
+      </c>
+      <c r="B81" t="s">
+        <v>200</v>
+      </c>
+      <c r="C81" t="s">
+        <v>37</v>
+      </c>
+      <c r="D81">
+        <v>20984</v>
+      </c>
+      <c r="E81">
+        <v>20984</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>2</v>
+      </c>
+      <c r="B82" t="s">
+        <v>201</v>
+      </c>
+      <c r="C82" t="s">
+        <v>37</v>
+      </c>
+      <c r="D82">
+        <v>7402</v>
+      </c>
+      <c r="E82">
+        <v>7402</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>3</v>
+      </c>
+      <c r="B83" t="s">
+        <v>202</v>
+      </c>
+      <c r="C83" t="s">
+        <v>37</v>
+      </c>
+      <c r="D83">
+        <v>5288</v>
+      </c>
+      <c r="E83">
+        <v>5288</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>4</v>
+      </c>
+      <c r="B84" t="s">
+        <v>203</v>
+      </c>
+      <c r="C84" t="s">
+        <v>37</v>
+      </c>
+      <c r="D84">
+        <v>1478</v>
+      </c>
+      <c r="E84">
+        <v>1478</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>5</v>
+      </c>
+      <c r="B85" t="s">
+        <v>204</v>
+      </c>
+      <c r="C85" t="s">
+        <v>37</v>
+      </c>
+      <c r="D85">
+        <v>3329</v>
+      </c>
+      <c r="E85">
+        <v>3329</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>6</v>
+      </c>
+      <c r="B86" t="s">
+        <v>205</v>
+      </c>
+      <c r="C86" t="s">
+        <v>37</v>
+      </c>
+      <c r="D86">
+        <v>1518</v>
+      </c>
+      <c r="E86">
+        <v>1518</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>7</v>
+      </c>
+      <c r="B87" t="s">
+        <v>206</v>
+      </c>
+      <c r="C87" t="s">
+        <v>37</v>
+      </c>
+      <c r="D87">
+        <v>1852</v>
+      </c>
+      <c r="E87">
+        <v>1852</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>8</v>
+      </c>
+      <c r="B88" t="s">
+        <v>207</v>
+      </c>
+      <c r="C88" t="s">
+        <v>37</v>
+      </c>
+      <c r="D88">
+        <v>3573</v>
+      </c>
+      <c r="E88">
+        <v>3573</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>9</v>
+      </c>
+      <c r="B89" t="s">
+        <v>208</v>
+      </c>
+      <c r="C89" t="s">
+        <v>37</v>
+      </c>
+      <c r="D89">
+        <v>2010</v>
+      </c>
+      <c r="E89">
+        <v>2010</v>
+      </c>
+    </row>
+    <row r="90"/>
+    <row r="91">
+      <c r="A91">
+        <v>9</v>
+      </c>
+      <c r="B91" t="s">
+        <v>139</v>
+      </c>
+      <c r="C91" t="s">
+        <v>34</v>
+      </c>
+      <c r="D91">
+        <v>564</v>
+      </c>
+      <c r="E91">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="s">
+        <v>29</v>
+      </c>
+      <c r="B92" t="s">
+        <v>29</v>
+      </c>
+      <c r="C92" t="s">
+        <v>35</v>
+      </c>
+      <c r="D92">
+        <v>191</v>
+      </c>
+      <c r="E92">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>1</v>
+      </c>
+      <c r="B93" t="s">
+        <v>209</v>
+      </c>
+      <c r="C93" t="s">
+        <v>37</v>
+      </c>
+      <c r="D93">
+        <v>145</v>
+      </c>
+      <c r="E93">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>2</v>
+      </c>
+      <c r="B94" t="s">
+        <v>210</v>
+      </c>
+      <c r="C94" t="s">
+        <v>37</v>
+      </c>
+      <c r="D94">
+        <v>228</v>
+      </c>
+      <c r="E94">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="95"/>
+    <row r="96">
+      <c r="A96">
+        <v>10</v>
+      </c>
+      <c r="B96" t="s">
+        <v>14</v>
+      </c>
+      <c r="C96" t="s">
+        <v>34</v>
+      </c>
+      <c r="D96">
+        <v>1849</v>
+      </c>
+      <c r="E96">
+        <v>1849</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="s">
+        <v>29</v>
+      </c>
+      <c r="B97" t="s">
+        <v>29</v>
+      </c>
+      <c r="C97" t="s">
+        <v>35</v>
+      </c>
+      <c r="D97">
+        <v>617</v>
+      </c>
+      <c r="E97">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>1</v>
+      </c>
+      <c r="B98" t="s">
+        <v>211</v>
+      </c>
+      <c r="C98" t="s">
+        <v>37</v>
+      </c>
+      <c r="D98">
+        <v>462</v>
+      </c>
+      <c r="E98">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>2</v>
+      </c>
+      <c r="B99" t="s">
+        <v>212</v>
+      </c>
+      <c r="C99" t="s">
+        <v>37</v>
+      </c>
+      <c r="D99">
+        <v>344</v>
+      </c>
+      <c r="E99">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>3</v>
+      </c>
+      <c r="B100" t="s">
+        <v>213</v>
+      </c>
+      <c r="C100" t="s">
+        <v>37</v>
+      </c>
+      <c r="D100">
+        <v>141</v>
+      </c>
+      <c r="E100">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>4</v>
+      </c>
+      <c r="B101" t="s">
+        <v>214</v>
+      </c>
+      <c r="C101" t="s">
+        <v>37</v>
+      </c>
+      <c r="D101">
+        <v>132</v>
+      </c>
+      <c r="E101">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>5</v>
+      </c>
+      <c r="B102" t="s">
+        <v>215</v>
+      </c>
+      <c r="C102" t="s">
+        <v>37</v>
+      </c>
+      <c r="D102">
+        <v>84</v>
+      </c>
+      <c r="E102">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>6</v>
+      </c>
+      <c r="B103" t="s">
+        <v>216</v>
+      </c>
+      <c r="C103" t="s">
+        <v>37</v>
+      </c>
+      <c r="D103">
+        <v>69</v>
+      </c>
+      <c r="E103">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="104"/>
+    <row r="105">
+      <c r="A105">
+        <v>11</v>
+      </c>
+      <c r="B105" t="s">
+        <v>15</v>
+      </c>
+      <c r="C105" t="s">
+        <v>34</v>
+      </c>
+      <c r="D105">
+        <v>1301</v>
+      </c>
+      <c r="E105">
+        <v>1301</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="s">
+        <v>29</v>
+      </c>
+      <c r="B106" t="s">
+        <v>29</v>
+      </c>
+      <c r="C106" t="s">
+        <v>35</v>
+      </c>
+      <c r="D106">
+        <v>565</v>
+      </c>
+      <c r="E106">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>1</v>
+      </c>
+      <c r="B107" t="s">
+        <v>217</v>
+      </c>
+      <c r="C107" t="s">
+        <v>37</v>
+      </c>
+      <c r="D107">
+        <v>736</v>
+      </c>
+      <c r="E107">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="108"/>
+    <row r="109">
+      <c r="A109">
+        <v>12</v>
+      </c>
+      <c r="B109" t="s">
+        <v>16</v>
+      </c>
+      <c r="C109" t="s">
+        <v>34</v>
+      </c>
+      <c r="D109">
+        <v>32944</v>
+      </c>
+      <c r="E109">
+        <v>32944</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="s">
+        <v>29</v>
+      </c>
+      <c r="B110" t="s">
+        <v>29</v>
+      </c>
+      <c r="C110" t="s">
+        <v>35</v>
+      </c>
+      <c r="D110">
+        <v>6714</v>
+      </c>
+      <c r="E110">
+        <v>6714</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>1</v>
+      </c>
+      <c r="B111" t="s">
+        <v>218</v>
+      </c>
+      <c r="C111" t="s">
+        <v>37</v>
+      </c>
+      <c r="D111">
+        <v>11412</v>
+      </c>
+      <c r="E111">
+        <v>11412</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>2</v>
+      </c>
+      <c r="B112" t="s">
+        <v>219</v>
+      </c>
+      <c r="C112" t="s">
+        <v>37</v>
+      </c>
+      <c r="D112">
+        <v>8836</v>
+      </c>
+      <c r="E112">
+        <v>8836</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>3</v>
+      </c>
+      <c r="B113" t="s">
+        <v>220</v>
+      </c>
+      <c r="C113" t="s">
+        <v>37</v>
+      </c>
+      <c r="D113">
+        <v>1433</v>
+      </c>
+      <c r="E113">
+        <v>1433</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>4</v>
+      </c>
+      <c r="B114" t="s">
+        <v>221</v>
+      </c>
+      <c r="C114" t="s">
+        <v>37</v>
+      </c>
+      <c r="D114">
+        <v>2183</v>
+      </c>
+      <c r="E114">
+        <v>2183</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>5</v>
+      </c>
+      <c r="B115" t="s">
+        <v>222</v>
+      </c>
+      <c r="C115" t="s">
+        <v>37</v>
+      </c>
+      <c r="D115">
+        <v>804</v>
+      </c>
+      <c r="E115">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>6</v>
+      </c>
+      <c r="B116" t="s">
+        <v>223</v>
+      </c>
+      <c r="C116" t="s">
+        <v>37</v>
+      </c>
+      <c r="D116">
+        <v>608</v>
+      </c>
+      <c r="E116">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>7</v>
+      </c>
+      <c r="B117" t="s">
+        <v>224</v>
+      </c>
+      <c r="C117" t="s">
+        <v>37</v>
+      </c>
+      <c r="D117">
+        <v>183</v>
+      </c>
+      <c r="E117">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>8</v>
+      </c>
+      <c r="B118" t="s">
+        <v>225</v>
+      </c>
+      <c r="C118" t="s">
+        <v>37</v>
+      </c>
+      <c r="D118">
+        <v>606</v>
+      </c>
+      <c r="E118">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>9</v>
+      </c>
+      <c r="B119" t="s">
+        <v>226</v>
+      </c>
+      <c r="C119" t="s">
+        <v>37</v>
+      </c>
+      <c r="D119">
+        <v>165</v>
+      </c>
+      <c r="E119">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="120"/>
+    <row r="121">
+      <c r="A121">
+        <v>13</v>
+      </c>
+      <c r="B121" t="s">
+        <v>17</v>
+      </c>
+      <c r="C121" t="s">
+        <v>34</v>
+      </c>
+      <c r="D121">
+        <v>1060</v>
+      </c>
+      <c r="E121">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="s">
+        <v>29</v>
+      </c>
+      <c r="B122" t="s">
+        <v>29</v>
+      </c>
+      <c r="C122" t="s">
+        <v>35</v>
+      </c>
+      <c r="D122">
+        <v>492</v>
+      </c>
+      <c r="E122">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>1</v>
+      </c>
+      <c r="B123" t="s">
+        <v>227</v>
+      </c>
+      <c r="C123" t="s">
+        <v>37</v>
+      </c>
+      <c r="D123">
+        <v>568</v>
+      </c>
+      <c r="E123">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="124"/>
+    <row r="125">
+      <c r="A125">
+        <v>14</v>
+      </c>
+      <c r="B125" t="s">
+        <v>18</v>
+      </c>
+      <c r="C125" t="s">
+        <v>34</v>
+      </c>
+      <c r="D125">
+        <v>36646</v>
+      </c>
+      <c r="E125">
+        <v>36646</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="s">
+        <v>29</v>
+      </c>
+      <c r="B126" t="s">
+        <v>29</v>
+      </c>
+      <c r="C126" t="s">
+        <v>35</v>
+      </c>
+      <c r="D126">
+        <v>7952</v>
+      </c>
+      <c r="E126">
+        <v>7952</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>1</v>
+      </c>
+      <c r="B127" t="s">
+        <v>228</v>
+      </c>
+      <c r="C127" t="s">
+        <v>37</v>
+      </c>
+      <c r="D127">
+        <v>10759</v>
+      </c>
+      <c r="E127">
+        <v>10759</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>2</v>
+      </c>
+      <c r="B128" t="s">
+        <v>229</v>
+      </c>
+      <c r="C128" t="s">
+        <v>37</v>
+      </c>
+      <c r="D128">
+        <v>2819</v>
+      </c>
+      <c r="E128">
+        <v>2819</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>3</v>
+      </c>
+      <c r="B129" t="s">
+        <v>230</v>
+      </c>
+      <c r="C129" t="s">
+        <v>37</v>
+      </c>
+      <c r="D129">
+        <v>1783</v>
+      </c>
+      <c r="E129">
+        <v>1783</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>4</v>
+      </c>
+      <c r="B130" t="s">
+        <v>231</v>
+      </c>
+      <c r="C130" t="s">
+        <v>37</v>
+      </c>
+      <c r="D130">
+        <v>3476</v>
+      </c>
+      <c r="E130">
+        <v>3476</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>5</v>
+      </c>
+      <c r="B131" t="s">
+        <v>232</v>
+      </c>
+      <c r="C131" t="s">
+        <v>37</v>
+      </c>
+      <c r="D131">
+        <v>6419</v>
+      </c>
+      <c r="E131">
+        <v>6419</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>6</v>
+      </c>
+      <c r="B132" t="s">
+        <v>233</v>
+      </c>
+      <c r="C132" t="s">
+        <v>37</v>
+      </c>
+      <c r="D132">
+        <v>499</v>
+      </c>
+      <c r="E132">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>7</v>
+      </c>
+      <c r="B133" t="s">
+        <v>234</v>
+      </c>
+      <c r="C133" t="s">
+        <v>37</v>
+      </c>
+      <c r="D133">
+        <v>1815</v>
+      </c>
+      <c r="E133">
+        <v>1815</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>8</v>
+      </c>
+      <c r="B134" t="s">
+        <v>235</v>
+      </c>
+      <c r="C134" t="s">
+        <v>37</v>
+      </c>
+      <c r="D134">
+        <v>893</v>
+      </c>
+      <c r="E134">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>9</v>
+      </c>
+      <c r="B135" t="s">
+        <v>236</v>
+      </c>
+      <c r="C135" t="s">
+        <v>37</v>
+      </c>
+      <c r="D135">
+        <v>231</v>
+      </c>
+      <c r="E135">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="136"/>
+    <row r="137">
+      <c r="A137">
+        <v>15</v>
+      </c>
+      <c r="B137" t="s">
+        <v>19</v>
+      </c>
+      <c r="C137" t="s">
+        <v>34</v>
+      </c>
+      <c r="D137">
+        <v>37485</v>
+      </c>
+      <c r="E137">
+        <v>37485</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="s">
+        <v>29</v>
+      </c>
+      <c r="B138" t="s">
+        <v>29</v>
+      </c>
+      <c r="C138" t="s">
+        <v>35</v>
+      </c>
+      <c r="D138">
+        <v>13317</v>
+      </c>
+      <c r="E138">
+        <v>13317</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>1</v>
+      </c>
+      <c r="B139" t="s">
+        <v>237</v>
+      </c>
+      <c r="C139" t="s">
+        <v>37</v>
+      </c>
+      <c r="D139">
+        <v>6225</v>
+      </c>
+      <c r="E139">
+        <v>6225</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>2</v>
+      </c>
+      <c r="B140" t="s">
+        <v>238</v>
+      </c>
+      <c r="C140" t="s">
+        <v>37</v>
+      </c>
+      <c r="D140">
+        <v>1266</v>
+      </c>
+      <c r="E140">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>3</v>
+      </c>
+      <c r="B141" t="s">
+        <v>239</v>
+      </c>
+      <c r="C141" t="s">
+        <v>37</v>
+      </c>
+      <c r="D141">
+        <v>4788</v>
+      </c>
+      <c r="E141">
+        <v>4788</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>4</v>
+      </c>
+      <c r="B142" t="s">
+        <v>240</v>
+      </c>
+      <c r="C142" t="s">
+        <v>37</v>
+      </c>
+      <c r="D142">
+        <v>2197</v>
+      </c>
+      <c r="E142">
+        <v>2197</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>5</v>
+      </c>
+      <c r="B143" t="s">
+        <v>241</v>
+      </c>
+      <c r="C143" t="s">
+        <v>37</v>
+      </c>
+      <c r="D143">
+        <v>1739</v>
+      </c>
+      <c r="E143">
+        <v>1739</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>6</v>
+      </c>
+      <c r="B144" t="s">
+        <v>242</v>
+      </c>
+      <c r="C144" t="s">
+        <v>37</v>
+      </c>
+      <c r="D144">
+        <v>440</v>
+      </c>
+      <c r="E144">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>7</v>
+      </c>
+      <c r="B145" t="s">
+        <v>243</v>
+      </c>
+      <c r="C145" t="s">
+        <v>37</v>
+      </c>
+      <c r="D145">
+        <v>1071</v>
+      </c>
+      <c r="E145">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>8</v>
+      </c>
+      <c r="B146" t="s">
+        <v>244</v>
+      </c>
+      <c r="C146" t="s">
+        <v>37</v>
+      </c>
+      <c r="D146">
+        <v>5896</v>
+      </c>
+      <c r="E146">
+        <v>5896</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>9</v>
+      </c>
+      <c r="B147" t="s">
+        <v>245</v>
+      </c>
+      <c r="C147" t="s">
+        <v>37</v>
+      </c>
+      <c r="D147">
+        <v>546</v>
+      </c>
+      <c r="E147">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="148"/>
+    <row r="149">
+      <c r="A149">
+        <v>16</v>
+      </c>
+      <c r="B149" t="s">
+        <v>20</v>
+      </c>
+      <c r="C149" t="s">
+        <v>34</v>
+      </c>
+      <c r="D149">
+        <v>12322</v>
+      </c>
+      <c r="E149">
+        <v>12322</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="s">
+        <v>29</v>
+      </c>
+      <c r="B150" t="s">
+        <v>29</v>
+      </c>
+      <c r="C150" t="s">
+        <v>35</v>
+      </c>
+      <c r="D150">
+        <v>2509</v>
+      </c>
+      <c r="E150">
+        <v>2509</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>1</v>
+      </c>
+      <c r="B151" t="s">
+        <v>246</v>
+      </c>
+      <c r="C151" t="s">
+        <v>37</v>
+      </c>
+      <c r="D151">
+        <v>7179</v>
+      </c>
+      <c r="E151">
+        <v>7179</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>2</v>
+      </c>
+      <c r="B152" t="s">
+        <v>247</v>
+      </c>
+      <c r="C152" t="s">
+        <v>37</v>
+      </c>
+      <c r="D152">
+        <v>571</v>
+      </c>
+      <c r="E152">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>3</v>
+      </c>
+      <c r="B153" t="s">
+        <v>248</v>
+      </c>
+      <c r="C153" t="s">
+        <v>37</v>
+      </c>
+      <c r="D153">
+        <v>945</v>
+      </c>
+      <c r="E153">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>4</v>
+      </c>
+      <c r="B154" t="s">
+        <v>249</v>
+      </c>
+      <c r="C154" t="s">
+        <v>37</v>
+      </c>
+      <c r="D154">
+        <v>338</v>
+      </c>
+      <c r="E154">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>5</v>
+      </c>
+      <c r="B155" t="s">
+        <v>250</v>
+      </c>
+      <c r="C155" t="s">
+        <v>37</v>
+      </c>
+      <c r="D155">
+        <v>176</v>
+      </c>
+      <c r="E155">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>6</v>
+      </c>
+      <c r="B156" t="s">
+        <v>251</v>
+      </c>
+      <c r="C156" t="s">
+        <v>37</v>
+      </c>
+      <c r="D156">
+        <v>220</v>
+      </c>
+      <c r="E156">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>7</v>
+      </c>
+      <c r="B157" t="s">
+        <v>252</v>
+      </c>
+      <c r="C157" t="s">
+        <v>37</v>
+      </c>
+      <c r="D157">
+        <v>179</v>
+      </c>
+      <c r="E157">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>8</v>
+      </c>
+      <c r="B158" t="s">
+        <v>253</v>
+      </c>
+      <c r="C158" t="s">
+        <v>37</v>
+      </c>
+      <c r="D158">
+        <v>67</v>
+      </c>
+      <c r="E158">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>9</v>
+      </c>
+      <c r="B159" t="s">
+        <v>254</v>
+      </c>
+      <c r="C159" t="s">
+        <v>37</v>
+      </c>
+      <c r="D159">
+        <v>138</v>
+      </c>
+      <c r="E159">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="160"/>
+    <row r="161">
+      <c r="A161">
+        <v>17</v>
+      </c>
+      <c r="B161" t="s">
+        <v>21</v>
+      </c>
+      <c r="C161" t="s">
+        <v>34</v>
+      </c>
+      <c r="D161">
+        <v>13779</v>
+      </c>
+      <c r="E161">
+        <v>13779</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" t="s">
+        <v>29</v>
+      </c>
+      <c r="B162" t="s">
+        <v>29</v>
+      </c>
+      <c r="C162" t="s">
+        <v>35</v>
+      </c>
+      <c r="D162">
+        <v>3044</v>
+      </c>
+      <c r="E162">
+        <v>3044</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>1</v>
+      </c>
+      <c r="B163" t="s">
+        <v>255</v>
+      </c>
+      <c r="C163" t="s">
+        <v>37</v>
+      </c>
+      <c r="D163">
+        <v>3200</v>
+      </c>
+      <c r="E163">
+        <v>3200</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164">
+        <v>2</v>
+      </c>
+      <c r="B164" t="s">
+        <v>256</v>
+      </c>
+      <c r="C164" t="s">
+        <v>37</v>
+      </c>
+      <c r="D164">
+        <v>4505</v>
+      </c>
+      <c r="E164">
+        <v>4505</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165">
+        <v>3</v>
+      </c>
+      <c r="B165" t="s">
+        <v>257</v>
+      </c>
+      <c r="C165" t="s">
+        <v>37</v>
+      </c>
+      <c r="D165">
+        <v>737</v>
+      </c>
+      <c r="E165">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>4</v>
+      </c>
+      <c r="B166" t="s">
+        <v>258</v>
+      </c>
+      <c r="C166" t="s">
+        <v>37</v>
+      </c>
+      <c r="D166">
+        <v>690</v>
+      </c>
+      <c r="E166">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>5</v>
+      </c>
+      <c r="B167" t="s">
+        <v>259</v>
+      </c>
+      <c r="C167" t="s">
+        <v>37</v>
+      </c>
+      <c r="D167">
+        <v>257</v>
+      </c>
+      <c r="E167">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>6</v>
+      </c>
+      <c r="B168" t="s">
+        <v>260</v>
+      </c>
+      <c r="C168" t="s">
+        <v>37</v>
+      </c>
+      <c r="D168">
+        <v>222</v>
+      </c>
+      <c r="E168">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>7</v>
+      </c>
+      <c r="B169" t="s">
+        <v>261</v>
+      </c>
+      <c r="C169" t="s">
+        <v>37</v>
+      </c>
+      <c r="D169">
+        <v>829</v>
+      </c>
+      <c r="E169">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170">
+        <v>8</v>
+      </c>
+      <c r="B170" t="s">
+        <v>262</v>
+      </c>
+      <c r="C170" t="s">
+        <v>37</v>
+      </c>
+      <c r="D170">
+        <v>147</v>
+      </c>
+      <c r="E170">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>9</v>
+      </c>
+      <c r="B171" t="s">
+        <v>263</v>
+      </c>
+      <c r="C171" t="s">
+        <v>37</v>
+      </c>
+      <c r="D171">
+        <v>148</v>
+      </c>
+      <c r="E171">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="172"/>
+    <row r="173">
+      <c r="A173">
+        <v>24</v>
+      </c>
+      <c r="B173" t="s">
+        <v>22</v>
+      </c>
+      <c r="C173" t="s">
+        <v>34</v>
+      </c>
+      <c r="D173">
+        <v>3410</v>
+      </c>
+      <c r="E173">
+        <v>3410</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" t="s">
+        <v>29</v>
+      </c>
+      <c r="B174" t="s">
+        <v>29</v>
+      </c>
+      <c r="C174" t="s">
+        <v>35</v>
+      </c>
+      <c r="D174">
+        <v>844</v>
+      </c>
+      <c r="E174">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175">
+        <v>1</v>
+      </c>
+      <c r="B175" t="s">
+        <v>264</v>
+      </c>
+      <c r="C175" t="s">
+        <v>37</v>
+      </c>
+      <c r="D175">
+        <v>991</v>
+      </c>
+      <c r="E175">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176">
+        <v>2</v>
+      </c>
+      <c r="B176" t="s">
+        <v>265</v>
+      </c>
+      <c r="C176" t="s">
+        <v>37</v>
+      </c>
+      <c r="D176">
+        <v>831</v>
+      </c>
+      <c r="E176">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177">
+        <v>3</v>
+      </c>
+      <c r="B177" t="s">
+        <v>266</v>
+      </c>
+      <c r="C177" t="s">
+        <v>37</v>
+      </c>
+      <c r="D177">
+        <v>114</v>
+      </c>
+      <c r="E177">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178">
+        <v>4</v>
+      </c>
+      <c r="B178" t="s">
+        <v>267</v>
+      </c>
+      <c r="C178" t="s">
+        <v>37</v>
+      </c>
+      <c r="D178">
+        <v>630</v>
+      </c>
+      <c r="E178">
+        <v>630</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" t="s">
+        <v>268</v>
+      </c>
+      <c r="D2" t="s">
+        <v>269</v>
+      </c>
+      <c r="E2" t="s">
+        <v>142</v>
+      </c>
+      <c r="F2" t="s">
+        <v>143</v>
+      </c>
+      <c r="G2">
+        <v>40604</v>
+      </c>
+      <c r="H2">
+        <v>59480</v>
+      </c>
+      <c r="I2">
+        <v>57106</v>
+      </c>
+      <c r="J2">
+        <v>45447</v>
+      </c>
+      <c r="K2">
+        <v>23674</v>
+      </c>
+      <c r="L2">
+        <v>2959</v>
+      </c>
+      <c r="M2">
+        <v>2054</v>
+      </c>
+      <c r="N2">
+        <v>75866</v>
+      </c>
+      <c r="O2">
+        <v>570</v>
+      </c>
+      <c r="P2">
+        <v>613</v>
+      </c>
+      <c r="Q2">
+        <v>25001</v>
+      </c>
+      <c r="R2">
+        <v>1408</v>
+      </c>
+      <c r="S2">
+        <v>50708</v>
+      </c>
+      <c r="T2">
+        <v>26450</v>
+      </c>
+      <c r="U2">
+        <v>5339</v>
+      </c>
+      <c r="V2">
+        <v>17390</v>
+      </c>
+      <c r="W2">
+        <v>6781</v>
+      </c>
+      <c r="X2">
+        <v>441450</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="G3">
+        <v>40604</v>
+      </c>
+      <c r="H3">
+        <v>59480</v>
+      </c>
+      <c r="I3">
+        <v>57106</v>
+      </c>
+      <c r="J3">
+        <v>45447</v>
+      </c>
+      <c r="K3">
+        <v>23674</v>
+      </c>
+      <c r="L3">
+        <v>2959</v>
+      </c>
+      <c r="M3">
+        <v>2054</v>
+      </c>
+      <c r="N3">
+        <v>75866</v>
+      </c>
+      <c r="O3">
+        <v>570</v>
+      </c>
+      <c r="P3">
+        <v>613</v>
+      </c>
+      <c r="Q3">
+        <v>25001</v>
+      </c>
+      <c r="R3">
+        <v>1408</v>
+      </c>
+      <c r="S3">
+        <v>50708</v>
+      </c>
+      <c r="T3">
+        <v>26450</v>
+      </c>
+      <c r="U3">
+        <v>5339</v>
+      </c>
+      <c r="V3">
+        <v>17390</v>
+      </c>
+      <c r="W3">
+        <v>6781</v>
+      </c>
+      <c r="X3">
+        <v>441450</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D2">
+        <v>40604</v>
+      </c>
+      <c r="E2">
+        <v>40604</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C3" t="s">
+        <v>35</v>
+      </c>
+      <c r="D3">
+        <v>10543</v>
+      </c>
+      <c r="E3">
+        <v>10543</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>270</v>
+      </c>
+      <c r="C4" t="s">
+        <v>37</v>
+      </c>
+      <c r="D4">
+        <v>15674</v>
+      </c>
+      <c r="E4">
+        <v>15674</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>271</v>
+      </c>
+      <c r="C5" t="s">
+        <v>37</v>
+      </c>
+      <c r="D5">
+        <v>11256</v>
+      </c>
+      <c r="E5">
+        <v>11256</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>272</v>
+      </c>
+      <c r="C6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D6">
+        <v>1020</v>
+      </c>
+      <c r="E6">
+        <v>1020</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>273</v>
+      </c>
+      <c r="C7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D7">
+        <v>1056</v>
+      </c>
+      <c r="E7">
+        <v>1056</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>274</v>
+      </c>
+      <c r="C8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8">
+        <v>493</v>
+      </c>
+      <c r="E8">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>275</v>
+      </c>
+      <c r="C9" t="s">
+        <v>37</v>
+      </c>
+      <c r="D9">
+        <v>156</v>
+      </c>
+      <c r="E9">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>276</v>
+      </c>
+      <c r="C10" t="s">
+        <v>37</v>
+      </c>
+      <c r="D10">
+        <v>406</v>
+      </c>
+      <c r="E10">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="11"/>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" t="s">
+        <v>34</v>
+      </c>
+      <c r="D12">
+        <v>59480</v>
+      </c>
+      <c r="E12">
+        <v>59480</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>29</v>
+      </c>
+      <c r="B13" t="s">
+        <v>29</v>
+      </c>
+      <c r="C13" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13">
+        <v>17862</v>
+      </c>
+      <c r="E13">
+        <v>17862</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>1</v>
+      </c>
+      <c r="B14" t="s">
+        <v>277</v>
+      </c>
+      <c r="C14" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14">
+        <v>26487</v>
+      </c>
+      <c r="E14">
+        <v>26487</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>278</v>
+      </c>
+      <c r="C15" t="s">
+        <v>37</v>
+      </c>
+      <c r="D15">
+        <v>5998</v>
+      </c>
+      <c r="E15">
+        <v>5998</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>3</v>
+      </c>
+      <c r="B16" t="s">
+        <v>279</v>
+      </c>
+      <c r="C16" t="s">
+        <v>37</v>
+      </c>
+      <c r="D16">
+        <v>2649</v>
+      </c>
+      <c r="E16">
+        <v>2649</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>4</v>
+      </c>
+      <c r="B17" t="s">
+        <v>280</v>
+      </c>
+      <c r="C17" t="s">
+        <v>37</v>
+      </c>
+      <c r="D17">
+        <v>3804</v>
+      </c>
+      <c r="E17">
+        <v>3804</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>5</v>
+      </c>
+      <c r="B18" t="s">
+        <v>281</v>
+      </c>
+      <c r="C18" t="s">
+        <v>37</v>
+      </c>
+      <c r="D18">
+        <v>865</v>
+      </c>
+      <c r="E18">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>6</v>
+      </c>
+      <c r="B19" t="s">
+        <v>282</v>
+      </c>
+      <c r="C19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D19">
+        <v>1229</v>
+      </c>
+      <c r="E19">
+        <v>1229</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>7</v>
+      </c>
+      <c r="B20" t="s">
+        <v>283</v>
+      </c>
+      <c r="C20" t="s">
+        <v>37</v>
+      </c>
+      <c r="D20">
+        <v>586</v>
+      </c>
+      <c r="E20">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="21"/>
+    <row r="22">
+      <c r="A22">
+        <v>3</v>
+      </c>
+      <c r="B22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" t="s">
+        <v>34</v>
+      </c>
+      <c r="D22">
+        <v>57106</v>
+      </c>
+      <c r="E22">
+        <v>57106</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>29</v>
+      </c>
+      <c r="B23" t="s">
+        <v>29</v>
+      </c>
+      <c r="C23" t="s">
+        <v>35</v>
+      </c>
+      <c r="D23">
+        <v>15320</v>
+      </c>
+      <c r="E23">
+        <v>15320</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>1</v>
+      </c>
       <c r="B24" t="s">
-        <v>256</v>
+        <v>284</v>
       </c>
       <c r="C24" t="s">
         <v>37</v>
       </c>
       <c r="D24">
-        <v>1271</v>
+        <v>24048</v>
       </c>
       <c r="E24">
-        <v>1271</v>
+        <v>24048</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B25" t="s">
-        <v>257</v>
+        <v>285</v>
       </c>
       <c r="C25" t="s">
         <v>37</v>
       </c>
       <c r="D25">
-        <v>1260</v>
+        <v>11519</v>
       </c>
       <c r="E25">
-        <v>1260</v>
+        <v>11519</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B26" t="s">
-        <v>258</v>
+        <v>286</v>
       </c>
       <c r="C26" t="s">
         <v>37</v>
       </c>
       <c r="D26">
-        <v>919</v>
+        <v>1730</v>
       </c>
       <c r="E26">
-        <v>919</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B27" t="s">
-        <v>259</v>
+        <v>287</v>
       </c>
       <c r="C27" t="s">
         <v>37</v>
       </c>
       <c r="D27">
-        <v>415</v>
+        <v>1406</v>
       </c>
       <c r="E27">
-        <v>415</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B28" t="s">
-        <v>260</v>
+        <v>288</v>
       </c>
       <c r="C28" t="s">
         <v>37</v>
       </c>
       <c r="D28">
-        <v>260</v>
+        <v>977</v>
       </c>
       <c r="E28">
-        <v>260</v>
+        <v>977</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B29" t="s">
-        <v>261</v>
+        <v>289</v>
       </c>
       <c r="C29" t="s">
         <v>37</v>
       </c>
       <c r="D29">
-        <v>523</v>
+        <v>1117</v>
       </c>
       <c r="E29">
-        <v>523</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="B30" t="s">
-        <v>262</v>
+        <v>290</v>
       </c>
       <c r="C30" t="s">
         <v>37</v>
       </c>
       <c r="D30">
-        <v>11438</v>
+        <v>989</v>
       </c>
       <c r="E30">
-        <v>11438</v>
+        <v>989</v>
       </c>
     </row>
     <row r="31"/>
     <row r="32">
       <c r="A32">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B32" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C32" t="s">
         <v>34</v>
       </c>
       <c r="D32">
-        <v>91785</v>
+        <v>45447</v>
       </c>
       <c r="E32">
-        <v>91785</v>
+        <v>45447</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>29</v>
       </c>
       <c r="B33" t="s">
         <v>29</v>
       </c>
       <c r="C33" t="s">
         <v>35</v>
       </c>
       <c r="D33">
-        <v>18080</v>
+        <v>9375</v>
       </c>
       <c r="E33">
-        <v>18080</v>
+        <v>9375</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1</v>
       </c>
       <c r="B34" t="s">
-        <v>263</v>
+        <v>291</v>
       </c>
       <c r="C34" t="s">
         <v>37</v>
       </c>
       <c r="D34">
-        <v>45151</v>
+        <v>24924</v>
       </c>
       <c r="E34">
-        <v>45151</v>
+        <v>24924</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>2</v>
       </c>
       <c r="B35" t="s">
-        <v>264</v>
+        <v>292</v>
       </c>
       <c r="C35" t="s">
         <v>37</v>
       </c>
       <c r="D35">
-        <v>10756</v>
+        <v>3626</v>
       </c>
       <c r="E35">
-        <v>10756</v>
+        <v>3626</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>3</v>
       </c>
       <c r="B36" t="s">
-        <v>265</v>
+        <v>293</v>
       </c>
       <c r="C36" t="s">
         <v>37</v>
       </c>
       <c r="D36">
-        <v>5416</v>
+        <v>2504</v>
       </c>
       <c r="E36">
-        <v>5416</v>
+        <v>2504</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>4</v>
       </c>
       <c r="B37" t="s">
-        <v>266</v>
+        <v>294</v>
       </c>
       <c r="C37" t="s">
         <v>37</v>
       </c>
       <c r="D37">
-        <v>1193</v>
+        <v>1100</v>
       </c>
       <c r="E37">
-        <v>1193</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
-        <v>267</v>
+        <v>295</v>
       </c>
       <c r="C38" t="s">
         <v>37</v>
       </c>
       <c r="D38">
-        <v>1778</v>
+        <v>2580</v>
       </c>
       <c r="E38">
-        <v>1778</v>
+        <v>2580</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>6</v>
       </c>
       <c r="B39" t="s">
-        <v>268</v>
+        <v>296</v>
       </c>
       <c r="C39" t="s">
         <v>37</v>
       </c>
       <c r="D39">
-        <v>1597</v>
+        <v>620</v>
       </c>
       <c r="E39">
-        <v>1597</v>
+        <v>620</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>7</v>
       </c>
       <c r="B40" t="s">
-        <v>269</v>
+        <v>297</v>
       </c>
       <c r="C40" t="s">
         <v>37</v>
       </c>
       <c r="D40">
-        <v>6177</v>
+        <v>718</v>
       </c>
       <c r="E40">
-        <v>6177</v>
-[...18 lines deleted...]
-    </row>
+        <v>718</v>
+      </c>
+    </row>
+    <row r="41"/>
     <row r="42">
       <c r="A42">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B42" t="s">
-        <v>271</v>
+        <v>10</v>
       </c>
       <c r="C42" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D42">
-        <v>364</v>
+        <v>23674</v>
       </c>
       <c r="E42">
-        <v>364</v>
+        <v>23674</v>
       </c>
     </row>
     <row r="43">
-      <c r="A43">
-        <v>10</v>
+      <c r="A43" t="s">
+        <v>29</v>
       </c>
       <c r="B43" t="s">
-        <v>272</v>
+        <v>29</v>
       </c>
       <c r="C43" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D43">
-        <v>276</v>
+        <v>7374</v>
       </c>
       <c r="E43">
-        <v>276</v>
+        <v>7374</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="B44" t="s">
-        <v>273</v>
+        <v>298</v>
       </c>
       <c r="C44" t="s">
         <v>37</v>
       </c>
       <c r="D44">
-        <v>301</v>
+        <v>8920</v>
       </c>
       <c r="E44">
-        <v>301</v>
+        <v>8920</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="B45" t="s">
-        <v>274</v>
+        <v>299</v>
       </c>
       <c r="C45" t="s">
         <v>37</v>
       </c>
       <c r="D45">
-        <v>294</v>
+        <v>2971</v>
       </c>
       <c r="E45">
-        <v>294</v>
-[...2 lines deleted...]
-    <row r="46"/>
+        <v>2971</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>3</v>
+      </c>
+      <c r="B46" t="s">
+        <v>300</v>
+      </c>
+      <c r="C46" t="s">
+        <v>37</v>
+      </c>
+      <c r="D46">
+        <v>551</v>
+      </c>
+      <c r="E46">
+        <v>551</v>
+      </c>
+    </row>
     <row r="47">
       <c r="A47">
         <v>4</v>
       </c>
       <c r="B47" t="s">
-        <v>9</v>
+        <v>301</v>
       </c>
       <c r="C47" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D47">
-        <v>74992</v>
+        <v>543</v>
       </c>
       <c r="E47">
-        <v>74992</v>
+        <v>543</v>
       </c>
     </row>
     <row r="48">
-      <c r="A48" t="s">
-        <v>29</v>
+      <c r="A48">
+        <v>5</v>
       </c>
       <c r="B48" t="s">
-        <v>29</v>
+        <v>302</v>
       </c>
       <c r="C48" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D48">
-        <v>16070</v>
+        <v>2248</v>
       </c>
       <c r="E48">
-        <v>16070</v>
+        <v>2248</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B49" t="s">
-        <v>275</v>
+        <v>303</v>
       </c>
       <c r="C49" t="s">
         <v>37</v>
       </c>
       <c r="D49">
-        <v>16443</v>
+        <v>225</v>
       </c>
       <c r="E49">
-        <v>16443</v>
+        <v>225</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B50" t="s">
-        <v>276</v>
+        <v>304</v>
       </c>
       <c r="C50" t="s">
         <v>37</v>
       </c>
       <c r="D50">
-        <v>25257</v>
+        <v>842</v>
       </c>
       <c r="E50">
-        <v>25257</v>
-[...18 lines deleted...]
-    </row>
+        <v>842</v>
+      </c>
+    </row>
+    <row r="51"/>
     <row r="52">
       <c r="A52">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B52" t="s">
-        <v>278</v>
+        <v>11</v>
       </c>
       <c r="C52" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D52">
-        <v>5648</v>
+        <v>2959</v>
       </c>
       <c r="E52">
-        <v>5648</v>
+        <v>2959</v>
       </c>
     </row>
     <row r="53">
-      <c r="A53">
-        <v>5</v>
+      <c r="A53" t="s">
+        <v>29</v>
       </c>
       <c r="B53" t="s">
-        <v>279</v>
+        <v>29</v>
       </c>
       <c r="C53" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D53">
-        <v>1604</v>
+        <v>1613</v>
       </c>
       <c r="E53">
-        <v>1604</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B54" t="s">
-        <v>280</v>
+        <v>305</v>
       </c>
       <c r="C54" t="s">
         <v>37</v>
       </c>
       <c r="D54">
-        <v>902</v>
+        <v>817</v>
       </c>
       <c r="E54">
-        <v>902</v>
+        <v>817</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B55" t="s">
-        <v>281</v>
+        <v>306</v>
       </c>
       <c r="C55" t="s">
         <v>37</v>
       </c>
       <c r="D55">
-        <v>1874</v>
+        <v>529</v>
       </c>
       <c r="E55">
-        <v>1874</v>
-[...18 lines deleted...]
-    </row>
+        <v>529</v>
+      </c>
+    </row>
+    <row r="56"/>
     <row r="57">
       <c r="A57">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B57" t="s">
-        <v>283</v>
+        <v>12</v>
       </c>
       <c r="C57" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D57">
-        <v>769</v>
+        <v>2054</v>
       </c>
       <c r="E57">
-        <v>769</v>
+        <v>2054</v>
       </c>
     </row>
     <row r="58">
-      <c r="A58">
-        <v>10</v>
+      <c r="A58" t="s">
+        <v>29</v>
       </c>
       <c r="B58" t="s">
-        <v>284</v>
+        <v>29</v>
       </c>
       <c r="C58" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D58">
-        <v>545</v>
+        <v>1131</v>
       </c>
       <c r="E58">
-        <v>545</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="B59" t="s">
-        <v>285</v>
+        <v>307</v>
       </c>
       <c r="C59" t="s">
         <v>37</v>
       </c>
       <c r="D59">
-        <v>197</v>
+        <v>923</v>
       </c>
       <c r="E59">
-        <v>197</v>
-[...19 lines deleted...]
-    <row r="61"/>
+        <v>923</v>
+      </c>
+    </row>
+    <row r="60"/>
+    <row r="61">
+      <c r="A61">
+        <v>8</v>
+      </c>
+      <c r="B61" t="s">
+        <v>13</v>
+      </c>
+      <c r="C61" t="s">
+        <v>34</v>
+      </c>
+      <c r="D61">
+        <v>75866</v>
+      </c>
+      <c r="E61">
+        <v>75866</v>
+      </c>
+    </row>
     <row r="62">
-      <c r="A62">
-        <v>5</v>
+      <c r="A62" t="s">
+        <v>29</v>
       </c>
       <c r="B62" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="C62" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D62">
-        <v>116706</v>
+        <v>21083</v>
       </c>
       <c r="E62">
-        <v>116706</v>
+        <v>21083</v>
       </c>
     </row>
     <row r="63">
-      <c r="A63" t="s">
-        <v>29</v>
+      <c r="A63">
+        <v>1</v>
       </c>
       <c r="B63" t="s">
-        <v>29</v>
+        <v>308</v>
       </c>
       <c r="C63" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D63">
-        <v>15649</v>
+        <v>28524</v>
       </c>
       <c r="E63">
-        <v>15649</v>
+        <v>28524</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B64" t="s">
-        <v>287</v>
+        <v>309</v>
       </c>
       <c r="C64" t="s">
         <v>37</v>
       </c>
       <c r="D64">
-        <v>11882</v>
+        <v>8696</v>
       </c>
       <c r="E64">
-        <v>11882</v>
+        <v>8696</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B65" t="s">
-        <v>288</v>
+        <v>310</v>
       </c>
       <c r="C65" t="s">
         <v>37</v>
       </c>
       <c r="D65">
-        <v>26764</v>
+        <v>3323</v>
       </c>
       <c r="E65">
-        <v>26764</v>
+        <v>3323</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B66" t="s">
-        <v>289</v>
+        <v>311</v>
       </c>
       <c r="C66" t="s">
         <v>37</v>
       </c>
       <c r="D66">
-        <v>2669</v>
+        <v>3820</v>
       </c>
       <c r="E66">
-        <v>2669</v>
+        <v>3820</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B67" t="s">
-        <v>290</v>
+        <v>312</v>
       </c>
       <c r="C67" t="s">
         <v>37</v>
       </c>
       <c r="D67">
-        <v>2888</v>
+        <v>8057</v>
       </c>
       <c r="E67">
-        <v>2888</v>
+        <v>8057</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B68" t="s">
-        <v>291</v>
+        <v>313</v>
       </c>
       <c r="C68" t="s">
         <v>37</v>
       </c>
       <c r="D68">
-        <v>38329</v>
+        <v>1095</v>
       </c>
       <c r="E68">
-        <v>38329</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B69" t="s">
-        <v>292</v>
+        <v>314</v>
       </c>
       <c r="C69" t="s">
         <v>37</v>
       </c>
       <c r="D69">
-        <v>9013</v>
+        <v>1268</v>
       </c>
       <c r="E69">
-        <v>9013</v>
-[...18 lines deleted...]
-    </row>
+        <v>1268</v>
+      </c>
+    </row>
+    <row r="70"/>
     <row r="71">
       <c r="A71">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B71" t="s">
-        <v>294</v>
+        <v>139</v>
       </c>
       <c r="C71" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D71">
-        <v>430</v>
+        <v>570</v>
       </c>
       <c r="E71">
-        <v>430</v>
+        <v>570</v>
       </c>
     </row>
     <row r="72">
-      <c r="A72">
-        <v>9</v>
+      <c r="A72" t="s">
+        <v>29</v>
       </c>
       <c r="B72" t="s">
-        <v>295</v>
+        <v>29</v>
       </c>
       <c r="C72" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D72">
-        <v>283</v>
+        <v>201</v>
       </c>
       <c r="E72">
-        <v>283</v>
+        <v>201</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B73" t="s">
-        <v>296</v>
+        <v>315</v>
       </c>
       <c r="C73" t="s">
         <v>37</v>
       </c>
       <c r="D73">
-        <v>3833</v>
+        <v>230</v>
       </c>
       <c r="E73">
-        <v>3833</v>
+        <v>230</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B74" t="s">
-        <v>297</v>
+        <v>316</v>
       </c>
       <c r="C74" t="s">
         <v>37</v>
       </c>
       <c r="D74">
-        <v>297</v>
+        <v>139</v>
       </c>
       <c r="E74">
-        <v>297</v>
-[...19 lines deleted...]
-    <row r="76"/>
+        <v>139</v>
+      </c>
+    </row>
+    <row r="75"/>
+    <row r="76">
+      <c r="A76">
+        <v>10</v>
+      </c>
+      <c r="B76" t="s">
+        <v>14</v>
+      </c>
+      <c r="C76" t="s">
+        <v>34</v>
+      </c>
+      <c r="D76">
+        <v>613</v>
+      </c>
+      <c r="E76">
+        <v>613</v>
+      </c>
+    </row>
     <row r="77">
-      <c r="A77">
-        <v>6</v>
+      <c r="A77" t="s">
+        <v>29</v>
       </c>
       <c r="B77" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="C77" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D77">
-        <v>4109</v>
+        <v>286</v>
       </c>
       <c r="E77">
-        <v>4109</v>
+        <v>286</v>
       </c>
     </row>
     <row r="78">
-      <c r="A78" t="s">
-        <v>29</v>
+      <c r="A78">
+        <v>1</v>
       </c>
       <c r="B78" t="s">
-        <v>29</v>
+        <v>317</v>
       </c>
       <c r="C78" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D78">
-        <v>2866</v>
+        <v>327</v>
       </c>
       <c r="E78">
-        <v>2866</v>
-[...18 lines deleted...]
-    </row>
+        <v>327</v>
+      </c>
+    </row>
+    <row r="79"/>
     <row r="80">
       <c r="A80">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="B80" t="s">
-        <v>300</v>
+        <v>16</v>
       </c>
       <c r="C80" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D80">
-        <v>271</v>
+        <v>25001</v>
       </c>
       <c r="E80">
-        <v>271</v>
+        <v>25001</v>
       </c>
     </row>
     <row r="81">
-      <c r="A81">
-        <v>3</v>
+      <c r="A81" t="s">
+        <v>29</v>
       </c>
       <c r="B81" t="s">
-        <v>301</v>
+        <v>29</v>
       </c>
       <c r="C81" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D81">
-        <v>221</v>
+        <v>5235</v>
       </c>
       <c r="E81">
-        <v>221</v>
-[...2 lines deleted...]
-    <row r="82"/>
+        <v>5235</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>1</v>
+      </c>
+      <c r="B82" t="s">
+        <v>318</v>
+      </c>
+      <c r="C82" t="s">
+        <v>37</v>
+      </c>
+      <c r="D82">
+        <v>2821</v>
+      </c>
+      <c r="E82">
+        <v>2821</v>
+      </c>
+    </row>
     <row r="83">
       <c r="A83">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B83" t="s">
-        <v>12</v>
+        <v>319</v>
       </c>
       <c r="C83" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D83">
-        <v>5784</v>
+        <v>12374</v>
       </c>
       <c r="E83">
-        <v>5784</v>
+        <v>12374</v>
       </c>
     </row>
     <row r="84">
-      <c r="A84" t="s">
-        <v>29</v>
+      <c r="A84">
+        <v>3</v>
       </c>
       <c r="B84" t="s">
-        <v>29</v>
+        <v>320</v>
       </c>
       <c r="C84" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D84">
-        <v>4082</v>
+        <v>1408</v>
       </c>
       <c r="E84">
-        <v>4082</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B85" t="s">
-        <v>302</v>
+        <v>321</v>
       </c>
       <c r="C85" t="s">
         <v>37</v>
       </c>
       <c r="D85">
-        <v>1702</v>
+        <v>686</v>
       </c>
       <c r="E85">
-        <v>1702</v>
-[...2 lines deleted...]
-    <row r="86"/>
+        <v>686</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>5</v>
+      </c>
+      <c r="B86" t="s">
+        <v>322</v>
+      </c>
+      <c r="C86" t="s">
+        <v>37</v>
+      </c>
+      <c r="D86">
+        <v>1723</v>
+      </c>
+      <c r="E86">
+        <v>1723</v>
+      </c>
+    </row>
     <row r="87">
       <c r="A87">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B87" t="s">
-        <v>13</v>
+        <v>323</v>
       </c>
       <c r="C87" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D87">
-        <v>58252</v>
+        <v>448</v>
       </c>
       <c r="E87">
-        <v>58252</v>
+        <v>448</v>
       </c>
     </row>
     <row r="88">
-      <c r="A88" t="s">
-        <v>29</v>
+      <c r="A88">
+        <v>7</v>
       </c>
       <c r="B88" t="s">
-        <v>29</v>
+        <v>324</v>
       </c>
       <c r="C88" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D88">
-        <v>10557</v>
+        <v>306</v>
       </c>
       <c r="E88">
-        <v>10557</v>
-[...18 lines deleted...]
-    </row>
+        <v>306</v>
+      </c>
+    </row>
+    <row r="89"/>
     <row r="90">
       <c r="A90">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="B90" t="s">
-        <v>304</v>
+        <v>17</v>
       </c>
       <c r="C90" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D90">
-        <v>4220</v>
+        <v>1408</v>
       </c>
       <c r="E90">
-        <v>4220</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="91">
-      <c r="A91">
-        <v>3</v>
+      <c r="A91" t="s">
+        <v>29</v>
       </c>
       <c r="B91" t="s">
-        <v>305</v>
+        <v>29</v>
       </c>
       <c r="C91" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D91">
-        <v>4223</v>
+        <v>620</v>
       </c>
       <c r="E91">
-        <v>4223</v>
+        <v>620</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B92" t="s">
-        <v>306</v>
+        <v>325</v>
       </c>
       <c r="C92" t="s">
         <v>37</v>
       </c>
       <c r="D92">
-        <v>1659</v>
+        <v>526</v>
       </c>
       <c r="E92">
-        <v>1659</v>
+        <v>526</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B93" t="s">
-        <v>307</v>
+        <v>326</v>
       </c>
       <c r="C93" t="s">
         <v>37</v>
       </c>
       <c r="D93">
-        <v>1157</v>
+        <v>262</v>
       </c>
       <c r="E93">
-        <v>1157</v>
-[...18 lines deleted...]
-    </row>
+        <v>262</v>
+      </c>
+    </row>
+    <row r="94"/>
     <row r="95">
       <c r="A95">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B95" t="s">
-        <v>309</v>
+        <v>18</v>
       </c>
       <c r="C95" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D95">
-        <v>659</v>
+        <v>50708</v>
       </c>
       <c r="E95">
-        <v>659</v>
+        <v>50708</v>
       </c>
     </row>
     <row r="96">
-      <c r="A96">
-        <v>8</v>
+      <c r="A96" t="s">
+        <v>29</v>
       </c>
       <c r="B96" t="s">
-        <v>310</v>
+        <v>29</v>
       </c>
       <c r="C96" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D96">
-        <v>1930</v>
+        <v>6900</v>
       </c>
       <c r="E96">
-        <v>1930</v>
+        <v>6900</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B97" t="s">
-        <v>311</v>
+        <v>327</v>
       </c>
       <c r="C97" t="s">
         <v>37</v>
       </c>
       <c r="D97">
-        <v>243</v>
+        <v>20415</v>
       </c>
       <c r="E97">
-        <v>243</v>
+        <v>20415</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B98" t="s">
-        <v>312</v>
+        <v>328</v>
       </c>
       <c r="C98" t="s">
         <v>37</v>
       </c>
       <c r="D98">
-        <v>488</v>
+        <v>20559</v>
       </c>
       <c r="E98">
-        <v>488</v>
+        <v>20559</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="B99" t="s">
-        <v>313</v>
+        <v>329</v>
       </c>
       <c r="C99" t="s">
         <v>37</v>
       </c>
       <c r="D99">
-        <v>237</v>
+        <v>684</v>
       </c>
       <c r="E99">
-        <v>237</v>
+        <v>684</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B100" t="s">
-        <v>314</v>
+        <v>330</v>
       </c>
       <c r="C100" t="s">
         <v>37</v>
       </c>
       <c r="D100">
-        <v>381</v>
+        <v>1449</v>
       </c>
       <c r="E100">
-        <v>381</v>
-[...2 lines deleted...]
-    <row r="101"/>
+        <v>1449</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>5</v>
+      </c>
+      <c r="B101" t="s">
+        <v>331</v>
+      </c>
+      <c r="C101" t="s">
+        <v>37</v>
+      </c>
+      <c r="D101">
+        <v>299</v>
+      </c>
+      <c r="E101">
+        <v>299</v>
+      </c>
+    </row>
     <row r="102">
       <c r="A102">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B102" t="s">
-        <v>139</v>
+        <v>332</v>
       </c>
       <c r="C102" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D102">
-        <v>1356</v>
+        <v>251</v>
       </c>
       <c r="E102">
-        <v>1356</v>
+        <v>251</v>
       </c>
     </row>
     <row r="103">
-      <c r="A103" t="s">
-        <v>29</v>
+      <c r="A103">
+        <v>7</v>
       </c>
       <c r="B103" t="s">
-        <v>29</v>
+        <v>333</v>
       </c>
       <c r="C103" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D103">
-        <v>1053</v>
+        <v>151</v>
       </c>
       <c r="E103">
-        <v>1053</v>
-[...18 lines deleted...]
-    </row>
+        <v>151</v>
+      </c>
+    </row>
+    <row r="104"/>
     <row r="105">
       <c r="A105">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="B105" t="s">
-        <v>316</v>
+        <v>19</v>
       </c>
       <c r="C105" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D105">
-        <v>170</v>
+        <v>26450</v>
       </c>
       <c r="E105">
-        <v>170</v>
-[...2 lines deleted...]
-    <row r="106"/>
+        <v>26450</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="s">
+        <v>29</v>
+      </c>
+      <c r="B106" t="s">
+        <v>29</v>
+      </c>
+      <c r="C106" t="s">
+        <v>35</v>
+      </c>
+      <c r="D106">
+        <v>9829</v>
+      </c>
+      <c r="E106">
+        <v>9829</v>
+      </c>
+    </row>
     <row r="107">
       <c r="A107">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B107" t="s">
-        <v>14</v>
+        <v>334</v>
       </c>
       <c r="C107" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D107">
-        <v>4607</v>
+        <v>4518</v>
       </c>
       <c r="E107">
-        <v>4607</v>
+        <v>4518</v>
       </c>
     </row>
     <row r="108">
-      <c r="A108" t="s">
-        <v>29</v>
+      <c r="A108">
+        <v>2</v>
       </c>
       <c r="B108" t="s">
-        <v>29</v>
+        <v>335</v>
       </c>
       <c r="C108" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D108">
-        <v>1042</v>
+        <v>5798</v>
       </c>
       <c r="E108">
-        <v>1042</v>
+        <v>5798</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B109" t="s">
-        <v>317</v>
+        <v>336</v>
       </c>
       <c r="C109" t="s">
         <v>37</v>
       </c>
       <c r="D109">
-        <v>2719</v>
+        <v>1713</v>
       </c>
       <c r="E109">
-        <v>2719</v>
+        <v>1713</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B110" t="s">
-        <v>318</v>
+        <v>337</v>
       </c>
       <c r="C110" t="s">
         <v>37</v>
       </c>
       <c r="D110">
-        <v>490</v>
+        <v>909</v>
       </c>
       <c r="E110">
-        <v>490</v>
+        <v>909</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B111" t="s">
-        <v>319</v>
+        <v>338</v>
       </c>
       <c r="C111" t="s">
         <v>37</v>
       </c>
       <c r="D111">
-        <v>187</v>
+        <v>423</v>
       </c>
       <c r="E111">
-        <v>187</v>
+        <v>423</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B112" t="s">
-        <v>320</v>
+        <v>339</v>
       </c>
       <c r="C112" t="s">
         <v>37</v>
       </c>
       <c r="D112">
-        <v>72</v>
+        <v>2131</v>
       </c>
       <c r="E112">
-        <v>72</v>
+        <v>2131</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B113" t="s">
-        <v>321</v>
+        <v>340</v>
       </c>
       <c r="C113" t="s">
         <v>37</v>
       </c>
       <c r="D113">
-        <v>97</v>
+        <v>1129</v>
       </c>
       <c r="E113">
-        <v>97</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="114"/>
     <row r="115">
       <c r="A115">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="B115" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="C115" t="s">
         <v>34</v>
       </c>
       <c r="D115">
-        <v>3782</v>
+        <v>5339</v>
       </c>
       <c r="E115">
-        <v>3782</v>
+        <v>5339</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>29</v>
       </c>
       <c r="B116" t="s">
         <v>29</v>
       </c>
       <c r="C116" t="s">
         <v>35</v>
       </c>
       <c r="D116">
-        <v>1202</v>
+        <v>2101</v>
       </c>
       <c r="E116">
-        <v>1202</v>
+        <v>2101</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1</v>
       </c>
       <c r="B117" t="s">
-        <v>322</v>
+        <v>341</v>
       </c>
       <c r="C117" t="s">
         <v>37</v>
       </c>
       <c r="D117">
-        <v>593</v>
+        <v>1301</v>
       </c>
       <c r="E117">
-        <v>593</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>2</v>
       </c>
       <c r="B118" t="s">
-        <v>323</v>
+        <v>342</v>
       </c>
       <c r="C118" t="s">
         <v>37</v>
       </c>
       <c r="D118">
-        <v>394</v>
+        <v>688</v>
       </c>
       <c r="E118">
-        <v>394</v>
+        <v>688</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>3</v>
       </c>
       <c r="B119" t="s">
-        <v>324</v>
+        <v>343</v>
       </c>
       <c r="C119" t="s">
         <v>37</v>
       </c>
       <c r="D119">
-        <v>352</v>
+        <v>434</v>
       </c>
       <c r="E119">
-        <v>352</v>
+        <v>434</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>4</v>
       </c>
       <c r="B120" t="s">
-        <v>325</v>
+        <v>344</v>
       </c>
       <c r="C120" t="s">
         <v>37</v>
       </c>
       <c r="D120">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="E120">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>5</v>
       </c>
       <c r="B121" t="s">
-        <v>326</v>
+        <v>345</v>
       </c>
       <c r="C121" t="s">
         <v>37</v>
       </c>
       <c r="D121">
-        <v>566</v>
+        <v>296</v>
       </c>
       <c r="E121">
-        <v>566</v>
+        <v>296</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>6</v>
       </c>
       <c r="B122" t="s">
-        <v>327</v>
+        <v>346</v>
       </c>
       <c r="C122" t="s">
         <v>37</v>
       </c>
       <c r="D122">
-        <v>102</v>
+        <v>111</v>
       </c>
       <c r="E122">
-        <v>102</v>
+        <v>111</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>7</v>
       </c>
       <c r="B123" t="s">
-        <v>328</v>
+        <v>347</v>
       </c>
       <c r="C123" t="s">
         <v>37</v>
       </c>
       <c r="D123">
-        <v>121</v>
+        <v>170</v>
       </c>
       <c r="E123">
-        <v>121</v>
-[...18 lines deleted...]
-    </row>
+        <v>170</v>
+      </c>
+    </row>
+    <row r="124"/>
     <row r="125">
       <c r="A125">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="B125" t="s">
-        <v>329</v>
+        <v>21</v>
       </c>
       <c r="C125" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D125">
-        <v>70</v>
+        <v>17390</v>
       </c>
       <c r="E125">
-        <v>70</v>
+        <v>17390</v>
       </c>
     </row>
     <row r="126">
-      <c r="A126">
-        <v>10</v>
+      <c r="A126" t="s">
+        <v>29</v>
       </c>
       <c r="B126" t="s">
-        <v>330</v>
+        <v>29</v>
       </c>
       <c r="C126" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D126">
-        <v>80</v>
+        <v>2378</v>
       </c>
       <c r="E126">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="127"/>
+        <v>2378</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>1</v>
+      </c>
+      <c r="B127" t="s">
+        <v>348</v>
+      </c>
+      <c r="C127" t="s">
+        <v>37</v>
+      </c>
+      <c r="D127">
+        <v>6732</v>
+      </c>
+      <c r="E127">
+        <v>6732</v>
+      </c>
+    </row>
     <row r="128">
       <c r="A128">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="B128" t="s">
-        <v>16</v>
+        <v>349</v>
       </c>
       <c r="C128" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D128">
-        <v>17773</v>
+        <v>6659</v>
       </c>
       <c r="E128">
-        <v>17773</v>
+        <v>6659</v>
       </c>
     </row>
     <row r="129">
-      <c r="A129" t="s">
-        <v>29</v>
+      <c r="A129">
+        <v>3</v>
       </c>
       <c r="B129" t="s">
-        <v>29</v>
+        <v>350</v>
       </c>
       <c r="C129" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D129">
-        <v>5383</v>
+        <v>467</v>
       </c>
       <c r="E129">
-        <v>5383</v>
+        <v>467</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B130" t="s">
-        <v>331</v>
+        <v>351</v>
       </c>
       <c r="C130" t="s">
         <v>37</v>
       </c>
       <c r="D130">
-        <v>2519</v>
+        <v>567</v>
       </c>
       <c r="E130">
-        <v>2519</v>
+        <v>567</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B131" t="s">
-        <v>332</v>
+        <v>352</v>
       </c>
       <c r="C131" t="s">
         <v>37</v>
       </c>
       <c r="D131">
-        <v>1620</v>
+        <v>189</v>
       </c>
       <c r="E131">
-        <v>1620</v>
+        <v>189</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B132" t="s">
-        <v>333</v>
+        <v>353</v>
       </c>
       <c r="C132" t="s">
         <v>37</v>
       </c>
       <c r="D132">
-        <v>4798</v>
+        <v>167</v>
       </c>
       <c r="E132">
-        <v>4798</v>
+        <v>167</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B133" t="s">
-        <v>334</v>
+        <v>354</v>
       </c>
       <c r="C133" t="s">
         <v>37</v>
       </c>
       <c r="D133">
-        <v>1096</v>
+        <v>231</v>
       </c>
       <c r="E133">
-        <v>1096</v>
-[...18 lines deleted...]
-    </row>
+        <v>231</v>
+      </c>
+    </row>
+    <row r="134"/>
     <row r="135">
       <c r="A135">
-        <v>6</v>
+        <v>24</v>
       </c>
       <c r="B135" t="s">
-        <v>336</v>
+        <v>22</v>
       </c>
       <c r="C135" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D135">
-        <v>320</v>
+        <v>6781</v>
       </c>
       <c r="E135">
-        <v>320</v>
+        <v>6781</v>
       </c>
     </row>
     <row r="136">
-      <c r="A136">
-        <v>7</v>
+      <c r="A136" t="s">
+        <v>29</v>
       </c>
       <c r="B136" t="s">
-        <v>337</v>
+        <v>29</v>
       </c>
       <c r="C136" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D136">
-        <v>379</v>
+        <v>1144</v>
       </c>
       <c r="E136">
-        <v>379</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B137" t="s">
-        <v>338</v>
+        <v>355</v>
       </c>
       <c r="C137" t="s">
         <v>37</v>
       </c>
       <c r="D137">
-        <v>200</v>
+        <v>4556</v>
       </c>
       <c r="E137">
-        <v>200</v>
+        <v>4556</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B138" t="s">
-        <v>339</v>
+        <v>356</v>
       </c>
       <c r="C138" t="s">
         <v>37</v>
       </c>
       <c r="D138">
-        <v>248</v>
+        <v>234</v>
       </c>
       <c r="E138">
-        <v>248</v>
+        <v>234</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="B139" t="s">
-        <v>340</v>
+        <v>357</v>
       </c>
       <c r="C139" t="s">
         <v>37</v>
       </c>
       <c r="D139">
-        <v>107</v>
+        <v>182</v>
       </c>
       <c r="E139">
-        <v>107</v>
+        <v>182</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="B140" t="s">
-        <v>341</v>
+        <v>358</v>
       </c>
       <c r="C140" t="s">
         <v>37</v>
       </c>
       <c r="D140">
-        <v>151</v>
+        <v>389</v>
       </c>
       <c r="E140">
-        <v>151</v>
+        <v>389</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="B141" t="s">
-        <v>342</v>
+        <v>359</v>
       </c>
       <c r="C141" t="s">
         <v>37</v>
       </c>
       <c r="D141">
-        <v>493</v>
+        <v>135</v>
       </c>
       <c r="E141">
-        <v>493</v>
-[...192 lines deleted...]
-      <c r="A155">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
         <v>6</v>
       </c>
-      <c r="B155" t="s">
-[...221 lines deleted...]
-      <c r="B169" t="s">
+      <c r="B142" t="s">
         <v>360</v>
       </c>
-      <c r="C169" t="s">
-[...536 lines deleted...]
-        <v>197</v>
+      <c r="C142" t="s">
+        <v>37</v>
+      </c>
+      <c r="D142">
+        <v>141</v>
+      </c>
+      <c r="E142">
+        <v>141</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -34687,3166 +34364,3489 @@
       </c>
       <c r="U1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="Y1" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>24</v>
       </c>
       <c r="C2" t="s">
-        <v>386</v>
+        <v>361</v>
       </c>
       <c r="D2" t="s">
-        <v>387</v>
+        <v>362</v>
       </c>
       <c r="E2" t="s">
-        <v>388</v>
+        <v>363</v>
       </c>
       <c r="F2" t="s">
-        <v>389</v>
+        <v>364</v>
       </c>
       <c r="G2">
-        <v>84970</v>
+        <v>55717</v>
       </c>
       <c r="H2">
-        <v>119932</v>
+        <v>85284</v>
       </c>
       <c r="I2">
-        <v>69620</v>
+        <v>118573</v>
       </c>
       <c r="J2">
-        <v>81249</v>
+        <v>138170</v>
       </c>
       <c r="K2">
-        <v>64249</v>
+        <v>34495</v>
       </c>
       <c r="L2">
-        <v>7427</v>
+        <v>9089</v>
       </c>
       <c r="M2">
-        <v>4095</v>
+        <v>5060</v>
       </c>
       <c r="N2">
-        <v>71971</v>
+        <v>142886</v>
       </c>
       <c r="O2">
-        <v>880</v>
+        <v>1367</v>
       </c>
       <c r="P2">
-        <v>2165</v>
+        <v>3008</v>
       </c>
       <c r="Q2">
-        <v>5190</v>
+        <v>2094</v>
       </c>
       <c r="R2">
-        <v>41107</v>
+        <v>32608</v>
       </c>
       <c r="S2">
-        <v>15984</v>
+        <v>2006</v>
       </c>
       <c r="T2">
-        <v>63557</v>
+        <v>44959</v>
       </c>
       <c r="U2">
-        <v>3085</v>
+        <v>60793</v>
       </c>
       <c r="V2">
-        <v>5394</v>
+        <v>13157</v>
       </c>
       <c r="W2">
-        <v>39869</v>
+        <v>16040</v>
       </c>
       <c r="X2">
-        <v>4622</v>
+        <v>7670</v>
       </c>
       <c r="Y2">
-        <v>685366</v>
+        <v>772976</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="G3">
-        <v>84970</v>
+        <v>55717</v>
       </c>
       <c r="H3">
-        <v>119932</v>
+        <v>85284</v>
       </c>
       <c r="I3">
-        <v>69620</v>
+        <v>118573</v>
       </c>
       <c r="J3">
-        <v>81249</v>
+        <v>138170</v>
       </c>
       <c r="K3">
-        <v>64249</v>
+        <v>34495</v>
       </c>
       <c r="L3">
-        <v>7427</v>
+        <v>9089</v>
       </c>
       <c r="M3">
-        <v>4095</v>
+        <v>5060</v>
       </c>
       <c r="N3">
-        <v>71971</v>
+        <v>142886</v>
       </c>
       <c r="O3">
-        <v>880</v>
+        <v>1367</v>
       </c>
       <c r="P3">
-        <v>2165</v>
+        <v>3008</v>
       </c>
       <c r="Q3">
-        <v>5190</v>
+        <v>2094</v>
       </c>
       <c r="R3">
-        <v>41107</v>
+        <v>32608</v>
       </c>
       <c r="S3">
-        <v>15984</v>
+        <v>2006</v>
       </c>
       <c r="T3">
-        <v>63557</v>
+        <v>44959</v>
       </c>
       <c r="U3">
-        <v>3085</v>
+        <v>60793</v>
       </c>
       <c r="V3">
-        <v>5394</v>
+        <v>13157</v>
       </c>
       <c r="W3">
-        <v>39869</v>
+        <v>16040</v>
       </c>
       <c r="X3">
-        <v>4622</v>
+        <v>7670</v>
       </c>
       <c r="Y3">
-        <v>685366</v>
+        <v>772976</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>389</v>
+        <v>364</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>34</v>
       </c>
       <c r="D2">
-        <v>84970</v>
+        <v>55717</v>
       </c>
       <c r="E2">
-        <v>84970</v>
+        <v>55717</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>29</v>
       </c>
       <c r="C3" t="s">
         <v>35</v>
       </c>
       <c r="D3">
-        <v>23966</v>
+        <v>16503</v>
       </c>
       <c r="E3">
-        <v>23966</v>
+        <v>16503</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>390</v>
+        <v>365</v>
       </c>
       <c r="C4" t="s">
         <v>37</v>
       </c>
       <c r="D4">
-        <v>19439</v>
+        <v>23620</v>
       </c>
       <c r="E4">
-        <v>19439</v>
+        <v>23620</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>391</v>
+        <v>366</v>
       </c>
       <c r="C5" t="s">
         <v>37</v>
       </c>
       <c r="D5">
-        <v>14276</v>
+        <v>5129</v>
       </c>
       <c r="E5">
-        <v>14276</v>
+        <v>5129</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>392</v>
+        <v>367</v>
       </c>
       <c r="C6" t="s">
         <v>37</v>
       </c>
       <c r="D6">
-        <v>8424</v>
+        <v>2350</v>
       </c>
       <c r="E6">
-        <v>8424</v>
+        <v>2350</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>393</v>
+        <v>368</v>
       </c>
       <c r="C7" t="s">
         <v>37</v>
       </c>
       <c r="D7">
-        <v>3125</v>
+        <v>4047</v>
       </c>
       <c r="E7">
-        <v>3125</v>
+        <v>4047</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>394</v>
+        <v>369</v>
       </c>
       <c r="C8" t="s">
         <v>37</v>
       </c>
       <c r="D8">
-        <v>4883</v>
+        <v>1086</v>
       </c>
       <c r="E8">
-        <v>4883</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>395</v>
+        <v>370</v>
       </c>
       <c r="C9" t="s">
         <v>37</v>
       </c>
       <c r="D9">
-        <v>919</v>
+        <v>959</v>
       </c>
       <c r="E9">
-        <v>919</v>
+        <v>959</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>396</v>
+        <v>371</v>
       </c>
       <c r="C10" t="s">
         <v>37</v>
       </c>
       <c r="D10">
-        <v>2601</v>
+        <v>368</v>
       </c>
       <c r="E10">
-        <v>2601</v>
+        <v>368</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>397</v>
+        <v>372</v>
       </c>
       <c r="C11" t="s">
         <v>37</v>
       </c>
       <c r="D11">
-        <v>843</v>
+        <v>317</v>
       </c>
       <c r="E11">
-        <v>843</v>
+        <v>317</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>398</v>
+        <v>373</v>
       </c>
       <c r="C12" t="s">
         <v>37</v>
       </c>
       <c r="D12">
-        <v>619</v>
+        <v>884</v>
       </c>
       <c r="E12">
-        <v>619</v>
+        <v>884</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>399</v>
+        <v>374</v>
       </c>
       <c r="C13" t="s">
         <v>37</v>
       </c>
       <c r="D13">
-        <v>647</v>
+        <v>196</v>
       </c>
       <c r="E13">
-        <v>647</v>
+        <v>196</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>400</v>
+        <v>375</v>
       </c>
       <c r="C14" t="s">
         <v>37</v>
       </c>
       <c r="D14">
-        <v>5228</v>
+        <v>258</v>
       </c>
       <c r="E14">
-        <v>5228</v>
+        <v>258</v>
       </c>
     </row>
     <row r="15"/>
     <row r="16">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16" t="s">
         <v>7</v>
       </c>
       <c r="C16" t="s">
         <v>34</v>
       </c>
       <c r="D16">
-        <v>119932</v>
+        <v>85284</v>
       </c>
       <c r="E16">
-        <v>119932</v>
+        <v>85284</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>29</v>
       </c>
       <c r="B17" t="s">
         <v>29</v>
       </c>
       <c r="C17" t="s">
         <v>35</v>
       </c>
       <c r="D17">
-        <v>23908</v>
+        <v>28152</v>
       </c>
       <c r="E17">
-        <v>23908</v>
+        <v>28152</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1</v>
       </c>
       <c r="B18" t="s">
-        <v>401</v>
+        <v>376</v>
       </c>
       <c r="C18" t="s">
         <v>37</v>
       </c>
       <c r="D18">
-        <v>26920</v>
+        <v>25867</v>
       </c>
       <c r="E18">
-        <v>26920</v>
+        <v>25867</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>2</v>
       </c>
       <c r="B19" t="s">
-        <v>402</v>
+        <v>377</v>
       </c>
       <c r="C19" t="s">
         <v>37</v>
       </c>
       <c r="D19">
-        <v>31288</v>
+        <v>15306</v>
       </c>
       <c r="E19">
-        <v>31288</v>
+        <v>15306</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>3</v>
       </c>
       <c r="B20" t="s">
-        <v>403</v>
+        <v>378</v>
       </c>
       <c r="C20" t="s">
         <v>37</v>
       </c>
       <c r="D20">
-        <v>2589</v>
+        <v>3064</v>
       </c>
       <c r="E20">
-        <v>2589</v>
+        <v>3064</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>4</v>
       </c>
       <c r="B21" t="s">
-        <v>404</v>
+        <v>379</v>
       </c>
       <c r="C21" t="s">
         <v>37</v>
       </c>
       <c r="D21">
-        <v>17712</v>
+        <v>2739</v>
       </c>
       <c r="E21">
-        <v>17712</v>
+        <v>2739</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>5</v>
       </c>
       <c r="B22" t="s">
-        <v>405</v>
+        <v>380</v>
       </c>
       <c r="C22" t="s">
         <v>37</v>
       </c>
       <c r="D22">
-        <v>1296</v>
+        <v>2332</v>
       </c>
       <c r="E22">
-        <v>1296</v>
+        <v>2332</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>6</v>
       </c>
       <c r="B23" t="s">
-        <v>406</v>
+        <v>381</v>
       </c>
       <c r="C23" t="s">
         <v>37</v>
       </c>
       <c r="D23">
-        <v>769</v>
+        <v>2438</v>
       </c>
       <c r="E23">
-        <v>769</v>
+        <v>2438</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>7</v>
       </c>
       <c r="B24" t="s">
-        <v>407</v>
+        <v>382</v>
       </c>
       <c r="C24" t="s">
         <v>37</v>
       </c>
       <c r="D24">
-        <v>657</v>
+        <v>1572</v>
       </c>
       <c r="E24">
-        <v>657</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>8</v>
       </c>
       <c r="B25" t="s">
-        <v>408</v>
+        <v>383</v>
       </c>
       <c r="C25" t="s">
         <v>37</v>
       </c>
       <c r="D25">
-        <v>550</v>
+        <v>1074</v>
       </c>
       <c r="E25">
-        <v>550</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>9</v>
       </c>
       <c r="B26" t="s">
-        <v>409</v>
+        <v>384</v>
       </c>
       <c r="C26" t="s">
         <v>37</v>
       </c>
       <c r="D26">
-        <v>408</v>
+        <v>769</v>
       </c>
       <c r="E26">
-        <v>408</v>
+        <v>769</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>10</v>
       </c>
       <c r="B27" t="s">
-        <v>410</v>
+        <v>385</v>
       </c>
       <c r="C27" t="s">
         <v>37</v>
       </c>
       <c r="D27">
-        <v>330</v>
+        <v>1392</v>
       </c>
       <c r="E27">
-        <v>330</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>11</v>
       </c>
       <c r="B28" t="s">
-        <v>411</v>
+        <v>386</v>
       </c>
       <c r="C28" t="s">
         <v>37</v>
       </c>
       <c r="D28">
-        <v>13505</v>
+        <v>579</v>
       </c>
       <c r="E28">
-        <v>13505</v>
+        <v>579</v>
       </c>
     </row>
     <row r="29"/>
     <row r="30">
       <c r="A30">
         <v>3</v>
       </c>
       <c r="B30" t="s">
         <v>8</v>
       </c>
       <c r="C30" t="s">
         <v>34</v>
       </c>
       <c r="D30">
-        <v>69620</v>
+        <v>118573</v>
       </c>
       <c r="E30">
-        <v>69620</v>
+        <v>118573</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>29</v>
       </c>
       <c r="B31" t="s">
         <v>29</v>
       </c>
       <c r="C31" t="s">
         <v>35</v>
       </c>
       <c r="D31">
-        <v>14495</v>
+        <v>28620</v>
       </c>
       <c r="E31">
-        <v>14495</v>
+        <v>28620</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1</v>
       </c>
       <c r="B32" t="s">
-        <v>412</v>
+        <v>387</v>
       </c>
       <c r="C32" t="s">
         <v>37</v>
       </c>
       <c r="D32">
-        <v>26338</v>
+        <v>27132</v>
       </c>
       <c r="E32">
-        <v>26338</v>
+        <v>27132</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>2</v>
       </c>
       <c r="B33" t="s">
-        <v>413</v>
+        <v>388</v>
       </c>
       <c r="C33" t="s">
         <v>37</v>
       </c>
       <c r="D33">
-        <v>3618</v>
+        <v>11123</v>
       </c>
       <c r="E33">
-        <v>3618</v>
+        <v>11123</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>3</v>
       </c>
       <c r="B34" t="s">
-        <v>414</v>
+        <v>389</v>
       </c>
       <c r="C34" t="s">
         <v>37</v>
       </c>
       <c r="D34">
-        <v>2879</v>
+        <v>17001</v>
       </c>
       <c r="E34">
-        <v>2879</v>
+        <v>17001</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>4</v>
       </c>
       <c r="B35" t="s">
-        <v>415</v>
+        <v>390</v>
       </c>
       <c r="C35" t="s">
         <v>37</v>
       </c>
       <c r="D35">
-        <v>17407</v>
+        <v>12455</v>
       </c>
       <c r="E35">
-        <v>17407</v>
+        <v>12455</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>5</v>
       </c>
       <c r="B36" t="s">
-        <v>416</v>
+        <v>391</v>
       </c>
       <c r="C36" t="s">
         <v>37</v>
       </c>
       <c r="D36">
-        <v>713</v>
+        <v>4109</v>
       </c>
       <c r="E36">
-        <v>713</v>
+        <v>4109</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>6</v>
       </c>
       <c r="B37" t="s">
-        <v>417</v>
+        <v>392</v>
       </c>
       <c r="C37" t="s">
         <v>37</v>
       </c>
       <c r="D37">
-        <v>537</v>
+        <v>3979</v>
       </c>
       <c r="E37">
-        <v>537</v>
+        <v>3979</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>7</v>
       </c>
       <c r="B38" t="s">
-        <v>418</v>
+        <v>393</v>
       </c>
       <c r="C38" t="s">
         <v>37</v>
       </c>
       <c r="D38">
-        <v>1221</v>
+        <v>6228</v>
       </c>
       <c r="E38">
-        <v>1221</v>
+        <v>6228</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>8</v>
       </c>
       <c r="B39" t="s">
-        <v>419</v>
+        <v>394</v>
       </c>
       <c r="C39" t="s">
         <v>37</v>
       </c>
       <c r="D39">
-        <v>1367</v>
+        <v>1916</v>
       </c>
       <c r="E39">
-        <v>1367</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>9</v>
       </c>
       <c r="B40" t="s">
-        <v>420</v>
+        <v>395</v>
       </c>
       <c r="C40" t="s">
         <v>37</v>
       </c>
       <c r="D40">
-        <v>573</v>
+        <v>879</v>
       </c>
       <c r="E40">
-        <v>573</v>
+        <v>879</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>10</v>
       </c>
       <c r="B41" t="s">
-        <v>421</v>
+        <v>396</v>
       </c>
       <c r="C41" t="s">
         <v>37</v>
       </c>
       <c r="D41">
-        <v>199</v>
+        <v>671</v>
       </c>
       <c r="E41">
-        <v>199</v>
+        <v>671</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>11</v>
       </c>
       <c r="B42" t="s">
-        <v>422</v>
+        <v>397</v>
       </c>
       <c r="C42" t="s">
         <v>37</v>
       </c>
       <c r="D42">
-        <v>273</v>
+        <v>4460</v>
       </c>
       <c r="E42">
-        <v>273</v>
+        <v>4460</v>
       </c>
     </row>
     <row r="43"/>
     <row r="44">
       <c r="A44">
         <v>4</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
         <v>34</v>
       </c>
       <c r="D44">
-        <v>81249</v>
+        <v>138170</v>
       </c>
       <c r="E44">
-        <v>81249</v>
+        <v>138170</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>29</v>
       </c>
       <c r="B45" t="s">
         <v>29</v>
       </c>
       <c r="C45" t="s">
         <v>35</v>
       </c>
       <c r="D45">
-        <v>14421</v>
+        <v>25385</v>
       </c>
       <c r="E45">
-        <v>14421</v>
+        <v>25385</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>1</v>
       </c>
       <c r="B46" t="s">
-        <v>423</v>
+        <v>398</v>
       </c>
       <c r="C46" t="s">
         <v>37</v>
       </c>
       <c r="D46">
-        <v>38956</v>
+        <v>45727</v>
       </c>
       <c r="E46">
-        <v>38956</v>
+        <v>45727</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>2</v>
       </c>
       <c r="B47" t="s">
-        <v>424</v>
+        <v>399</v>
       </c>
       <c r="C47" t="s">
         <v>37</v>
       </c>
       <c r="D47">
-        <v>4090</v>
+        <v>19105</v>
       </c>
       <c r="E47">
-        <v>4090</v>
+        <v>19105</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>3</v>
       </c>
       <c r="B48" t="s">
-        <v>425</v>
+        <v>400</v>
       </c>
       <c r="C48" t="s">
         <v>37</v>
       </c>
       <c r="D48">
-        <v>6558</v>
+        <v>5079</v>
       </c>
       <c r="E48">
-        <v>6558</v>
+        <v>5079</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>4</v>
       </c>
       <c r="B49" t="s">
-        <v>426</v>
+        <v>401</v>
       </c>
       <c r="C49" t="s">
         <v>37</v>
       </c>
       <c r="D49">
-        <v>10418</v>
+        <v>17275</v>
       </c>
       <c r="E49">
-        <v>10418</v>
+        <v>17275</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>5</v>
       </c>
       <c r="B50" t="s">
-        <v>427</v>
+        <v>402</v>
       </c>
       <c r="C50" t="s">
         <v>37</v>
       </c>
       <c r="D50">
-        <v>2396</v>
+        <v>12416</v>
       </c>
       <c r="E50">
-        <v>2396</v>
+        <v>12416</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>6</v>
       </c>
       <c r="B51" t="s">
-        <v>428</v>
+        <v>403</v>
       </c>
       <c r="C51" t="s">
         <v>37</v>
       </c>
       <c r="D51">
-        <v>455</v>
+        <v>4285</v>
       </c>
       <c r="E51">
-        <v>455</v>
+        <v>4285</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>7</v>
       </c>
       <c r="B52" t="s">
-        <v>429</v>
+        <v>404</v>
       </c>
       <c r="C52" t="s">
         <v>37</v>
       </c>
       <c r="D52">
-        <v>760</v>
+        <v>2069</v>
       </c>
       <c r="E52">
-        <v>760</v>
+        <v>2069</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>8</v>
       </c>
       <c r="B53" t="s">
-        <v>430</v>
+        <v>405</v>
       </c>
       <c r="C53" t="s">
         <v>37</v>
       </c>
       <c r="D53">
-        <v>1764</v>
+        <v>1942</v>
       </c>
       <c r="E53">
-        <v>1764</v>
+        <v>1942</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>9</v>
       </c>
       <c r="B54" t="s">
-        <v>431</v>
+        <v>406</v>
       </c>
       <c r="C54" t="s">
         <v>37</v>
       </c>
       <c r="D54">
-        <v>606</v>
+        <v>1862</v>
       </c>
       <c r="E54">
-        <v>606</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>10</v>
       </c>
       <c r="B55" t="s">
-        <v>432</v>
+        <v>407</v>
       </c>
       <c r="C55" t="s">
         <v>37</v>
       </c>
       <c r="D55">
-        <v>236</v>
+        <v>2381</v>
       </c>
       <c r="E55">
-        <v>236</v>
+        <v>2381</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>11</v>
       </c>
       <c r="B56" t="s">
-        <v>433</v>
+        <v>408</v>
       </c>
       <c r="C56" t="s">
         <v>37</v>
       </c>
       <c r="D56">
-        <v>589</v>
+        <v>644</v>
       </c>
       <c r="E56">
-        <v>589</v>
+        <v>644</v>
       </c>
     </row>
     <row r="57"/>
     <row r="58">
       <c r="A58">
         <v>5</v>
       </c>
       <c r="B58" t="s">
         <v>10</v>
       </c>
       <c r="C58" t="s">
         <v>34</v>
       </c>
       <c r="D58">
-        <v>64249</v>
+        <v>34495</v>
       </c>
       <c r="E58">
-        <v>64249</v>
+        <v>34495</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>29</v>
       </c>
       <c r="B59" t="s">
         <v>29</v>
       </c>
       <c r="C59" t="s">
         <v>35</v>
       </c>
       <c r="D59">
-        <v>9156</v>
+        <v>10320</v>
       </c>
       <c r="E59">
-        <v>9156</v>
+        <v>10320</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1</v>
       </c>
       <c r="B60" t="s">
-        <v>434</v>
+        <v>409</v>
       </c>
       <c r="C60" t="s">
         <v>37</v>
       </c>
       <c r="D60">
-        <v>15121</v>
+        <v>5391</v>
       </c>
       <c r="E60">
-        <v>15121</v>
+        <v>5391</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>2</v>
       </c>
       <c r="B61" t="s">
-        <v>435</v>
+        <v>410</v>
       </c>
       <c r="C61" t="s">
         <v>37</v>
       </c>
       <c r="D61">
-        <v>21113</v>
+        <v>4617</v>
       </c>
       <c r="E61">
-        <v>21113</v>
+        <v>4617</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>3</v>
       </c>
       <c r="B62" t="s">
-        <v>436</v>
+        <v>411</v>
       </c>
       <c r="C62" t="s">
         <v>37</v>
       </c>
       <c r="D62">
-        <v>1127</v>
+        <v>1094</v>
       </c>
       <c r="E62">
-        <v>1127</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>4</v>
       </c>
       <c r="B63" t="s">
-        <v>437</v>
+        <v>412</v>
       </c>
       <c r="C63" t="s">
         <v>37</v>
       </c>
       <c r="D63">
-        <v>1051</v>
+        <v>1813</v>
       </c>
       <c r="E63">
-        <v>1051</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>5</v>
       </c>
       <c r="B64" t="s">
-        <v>438</v>
+        <v>413</v>
       </c>
       <c r="C64" t="s">
         <v>37</v>
       </c>
       <c r="D64">
-        <v>13385</v>
+        <v>3955</v>
       </c>
       <c r="E64">
-        <v>13385</v>
+        <v>3955</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>6</v>
       </c>
       <c r="B65" t="s">
-        <v>439</v>
+        <v>414</v>
       </c>
       <c r="C65" t="s">
         <v>37</v>
       </c>
       <c r="D65">
-        <v>720</v>
+        <v>594</v>
       </c>
       <c r="E65">
-        <v>720</v>
+        <v>594</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>7</v>
       </c>
       <c r="B66" t="s">
-        <v>440</v>
+        <v>415</v>
       </c>
       <c r="C66" t="s">
         <v>37</v>
       </c>
       <c r="D66">
-        <v>1134</v>
+        <v>1422</v>
       </c>
       <c r="E66">
-        <v>1134</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>8</v>
       </c>
       <c r="B67" t="s">
-        <v>441</v>
+        <v>416</v>
       </c>
       <c r="C67" t="s">
         <v>37</v>
       </c>
       <c r="D67">
-        <v>580</v>
+        <v>945</v>
       </c>
       <c r="E67">
-        <v>580</v>
+        <v>945</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>9</v>
       </c>
       <c r="B68" t="s">
-        <v>442</v>
+        <v>417</v>
       </c>
       <c r="C68" t="s">
         <v>37</v>
       </c>
       <c r="D68">
-        <v>383</v>
+        <v>3717</v>
       </c>
       <c r="E68">
-        <v>383</v>
+        <v>3717</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>10</v>
       </c>
       <c r="B69" t="s">
-        <v>443</v>
+        <v>418</v>
       </c>
       <c r="C69" t="s">
         <v>37</v>
       </c>
       <c r="D69">
-        <v>140</v>
+        <v>404</v>
       </c>
       <c r="E69">
-        <v>140</v>
+        <v>404</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>11</v>
       </c>
       <c r="B70" t="s">
-        <v>444</v>
+        <v>419</v>
       </c>
       <c r="C70" t="s">
         <v>37</v>
       </c>
       <c r="D70">
-        <v>339</v>
+        <v>223</v>
       </c>
       <c r="E70">
-        <v>339</v>
+        <v>223</v>
       </c>
     </row>
     <row r="71"/>
     <row r="72">
       <c r="A72">
         <v>6</v>
       </c>
       <c r="B72" t="s">
         <v>11</v>
       </c>
       <c r="C72" t="s">
         <v>34</v>
       </c>
       <c r="D72">
-        <v>7427</v>
+        <v>9089</v>
       </c>
       <c r="E72">
-        <v>7427</v>
+        <v>9089</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>29</v>
       </c>
       <c r="B73" t="s">
         <v>29</v>
       </c>
       <c r="C73" t="s">
         <v>35</v>
       </c>
       <c r="D73">
-        <v>1931</v>
+        <v>4708</v>
       </c>
       <c r="E73">
-        <v>1931</v>
+        <v>4708</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1</v>
       </c>
       <c r="B74" t="s">
-        <v>445</v>
+        <v>420</v>
       </c>
       <c r="C74" t="s">
         <v>37</v>
       </c>
       <c r="D74">
-        <v>1248</v>
+        <v>2591</v>
       </c>
       <c r="E74">
-        <v>1248</v>
+        <v>2591</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>2</v>
       </c>
       <c r="B75" t="s">
-        <v>446</v>
+        <v>421</v>
       </c>
       <c r="C75" t="s">
         <v>37</v>
       </c>
       <c r="D75">
-        <v>367</v>
+        <v>1790</v>
       </c>
       <c r="E75">
-        <v>367</v>
-[...18 lines deleted...]
-    </row>
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="76"/>
     <row r="77">
       <c r="A77">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B77" t="s">
-        <v>448</v>
+        <v>12</v>
       </c>
       <c r="C77" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D77">
-        <v>657</v>
+        <v>5060</v>
       </c>
       <c r="E77">
-        <v>657</v>
+        <v>5060</v>
       </c>
     </row>
     <row r="78">
-      <c r="A78">
-        <v>5</v>
+      <c r="A78" t="s">
+        <v>29</v>
       </c>
       <c r="B78" t="s">
-        <v>449</v>
+        <v>29</v>
       </c>
       <c r="C78" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D78">
-        <v>146</v>
+        <v>1985</v>
       </c>
       <c r="E78">
-        <v>146</v>
+        <v>1985</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B79" t="s">
-        <v>450</v>
+        <v>422</v>
       </c>
       <c r="C79" t="s">
         <v>37</v>
       </c>
       <c r="D79">
-        <v>433</v>
+        <v>1178</v>
       </c>
       <c r="E79">
-        <v>433</v>
-[...2 lines deleted...]
-    <row r="80"/>
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>2</v>
+      </c>
+      <c r="B80" t="s">
+        <v>423</v>
+      </c>
+      <c r="C80" t="s">
+        <v>37</v>
+      </c>
+      <c r="D80">
+        <v>725</v>
+      </c>
+      <c r="E80">
+        <v>725</v>
+      </c>
+    </row>
     <row r="81">
       <c r="A81">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B81" t="s">
-        <v>12</v>
+        <v>424</v>
       </c>
       <c r="C81" t="s">
+        <v>37</v>
+      </c>
+      <c r="D81">
+        <v>513</v>
+      </c>
+      <c r="E81">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>4</v>
+      </c>
+      <c r="B82" t="s">
+        <v>425</v>
+      </c>
+      <c r="C82" t="s">
+        <v>37</v>
+      </c>
+      <c r="D82">
+        <v>659</v>
+      </c>
+      <c r="E82">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="83"/>
+    <row r="84">
+      <c r="A84">
+        <v>8</v>
+      </c>
+      <c r="B84" t="s">
+        <v>13</v>
+      </c>
+      <c r="C84" t="s">
         <v>34</v>
       </c>
-      <c r="D81">
-[...13 lines deleted...]
-      <c r="C82" t="s">
+      <c r="D84">
+        <v>142886</v>
+      </c>
+      <c r="E84">
+        <v>142886</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="s">
+        <v>29</v>
+      </c>
+      <c r="B85" t="s">
+        <v>29</v>
+      </c>
+      <c r="C85" t="s">
         <v>35</v>
       </c>
-      <c r="D82">
-[...7 lines deleted...]
-      <c r="A83">
+      <c r="D85">
+        <v>41410</v>
+      </c>
+      <c r="E85">
+        <v>41410</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
         <v>1</v>
       </c>
-      <c r="B83" t="s">
-[...33 lines deleted...]
-      </c>
       <c r="B86" t="s">
-        <v>29</v>
+        <v>426</v>
       </c>
       <c r="C86" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D86">
-        <v>10391</v>
+        <v>34994</v>
       </c>
       <c r="E86">
-        <v>10391</v>
+        <v>34994</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B87" t="s">
-        <v>452</v>
+        <v>427</v>
       </c>
       <c r="C87" t="s">
         <v>37</v>
       </c>
       <c r="D87">
-        <v>22641</v>
+        <v>12617</v>
       </c>
       <c r="E87">
-        <v>22641</v>
+        <v>12617</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B88" t="s">
-        <v>453</v>
+        <v>428</v>
       </c>
       <c r="C88" t="s">
         <v>37</v>
       </c>
       <c r="D88">
-        <v>27829</v>
+        <v>15548</v>
       </c>
       <c r="E88">
-        <v>27829</v>
+        <v>15548</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B89" t="s">
-        <v>454</v>
+        <v>429</v>
       </c>
       <c r="C89" t="s">
         <v>37</v>
       </c>
       <c r="D89">
-        <v>4362</v>
+        <v>7559</v>
       </c>
       <c r="E89">
-        <v>4362</v>
+        <v>7559</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B90" t="s">
-        <v>455</v>
+        <v>430</v>
       </c>
       <c r="C90" t="s">
         <v>37</v>
       </c>
       <c r="D90">
-        <v>610</v>
+        <v>7284</v>
       </c>
       <c r="E90">
-        <v>610</v>
+        <v>7284</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B91" t="s">
-        <v>456</v>
+        <v>431</v>
       </c>
       <c r="C91" t="s">
         <v>37</v>
       </c>
       <c r="D91">
-        <v>975</v>
+        <v>5397</v>
       </c>
       <c r="E91">
-        <v>975</v>
+        <v>5397</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B92" t="s">
-        <v>457</v>
+        <v>432</v>
       </c>
       <c r="C92" t="s">
         <v>37</v>
       </c>
       <c r="D92">
-        <v>412</v>
+        <v>6308</v>
       </c>
       <c r="E92">
-        <v>412</v>
+        <v>6308</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B93" t="s">
-        <v>458</v>
+        <v>433</v>
       </c>
       <c r="C93" t="s">
         <v>37</v>
       </c>
       <c r="D93">
-        <v>451</v>
+        <v>4684</v>
       </c>
       <c r="E93">
-        <v>451</v>
+        <v>4684</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B94" t="s">
-        <v>459</v>
+        <v>434</v>
       </c>
       <c r="C94" t="s">
         <v>37</v>
       </c>
       <c r="D94">
-        <v>2931</v>
+        <v>1185</v>
       </c>
       <c r="E94">
-        <v>2931</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B95" t="s">
-        <v>460</v>
+        <v>435</v>
       </c>
       <c r="C95" t="s">
         <v>37</v>
       </c>
       <c r="D95">
-        <v>464</v>
+        <v>4792</v>
       </c>
       <c r="E95">
-        <v>464</v>
+        <v>4792</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B96" t="s">
-        <v>461</v>
+        <v>436</v>
       </c>
       <c r="C96" t="s">
         <v>37</v>
       </c>
       <c r="D96">
-        <v>381</v>
+        <v>1108</v>
       </c>
       <c r="E96">
-        <v>381</v>
-[...19 lines deleted...]
-    <row r="98"/>
+        <v>1108</v>
+      </c>
+    </row>
+    <row r="97"/>
+    <row r="98">
+      <c r="A98">
+        <v>9</v>
+      </c>
+      <c r="B98" t="s">
+        <v>139</v>
+      </c>
+      <c r="C98" t="s">
+        <v>34</v>
+      </c>
+      <c r="D98">
+        <v>1367</v>
+      </c>
+      <c r="E98">
+        <v>1367</v>
+      </c>
+    </row>
     <row r="99">
-      <c r="A99">
-        <v>9</v>
+      <c r="A99" t="s">
+        <v>29</v>
       </c>
       <c r="B99" t="s">
-        <v>139</v>
+        <v>29</v>
       </c>
       <c r="C99" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D99">
-        <v>880</v>
+        <v>664</v>
       </c>
       <c r="E99">
-        <v>880</v>
+        <v>664</v>
       </c>
     </row>
     <row r="100">
-      <c r="A100" t="s">
-        <v>29</v>
+      <c r="A100">
+        <v>1</v>
       </c>
       <c r="B100" t="s">
-        <v>29</v>
+        <v>437</v>
       </c>
       <c r="C100" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D100">
-        <v>657</v>
+        <v>394</v>
       </c>
       <c r="E100">
-        <v>657</v>
+        <v>394</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B101" t="s">
-        <v>463</v>
+        <v>438</v>
       </c>
       <c r="C101" t="s">
         <v>37</v>
       </c>
       <c r="D101">
-        <v>223</v>
+        <v>309</v>
       </c>
       <c r="E101">
-        <v>223</v>
+        <v>309</v>
       </c>
     </row>
     <row r="102"/>
     <row r="103">
       <c r="A103">
         <v>10</v>
       </c>
       <c r="B103" t="s">
         <v>14</v>
       </c>
       <c r="C103" t="s">
         <v>34</v>
       </c>
       <c r="D103">
-        <v>2165</v>
+        <v>3008</v>
       </c>
       <c r="E103">
-        <v>2165</v>
+        <v>3008</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>29</v>
       </c>
       <c r="B104" t="s">
         <v>29</v>
       </c>
       <c r="C104" t="s">
         <v>35</v>
       </c>
       <c r="D104">
-        <v>926</v>
+        <v>761</v>
       </c>
       <c r="E104">
-        <v>926</v>
+        <v>761</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1</v>
       </c>
       <c r="B105" t="s">
-        <v>464</v>
+        <v>439</v>
       </c>
       <c r="C105" t="s">
         <v>37</v>
       </c>
       <c r="D105">
-        <v>603</v>
+        <v>830</v>
       </c>
       <c r="E105">
-        <v>603</v>
+        <v>830</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>2</v>
       </c>
       <c r="B106" t="s">
-        <v>465</v>
+        <v>440</v>
       </c>
       <c r="C106" t="s">
         <v>37</v>
       </c>
       <c r="D106">
-        <v>182</v>
+        <v>278</v>
       </c>
       <c r="E106">
-        <v>182</v>
+        <v>278</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>3</v>
       </c>
       <c r="B107" t="s">
-        <v>466</v>
+        <v>441</v>
       </c>
       <c r="C107" t="s">
         <v>37</v>
       </c>
       <c r="D107">
-        <v>95</v>
+        <v>208</v>
       </c>
       <c r="E107">
-        <v>95</v>
+        <v>208</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>4</v>
       </c>
       <c r="B108" t="s">
-        <v>467</v>
+        <v>442</v>
       </c>
       <c r="C108" t="s">
         <v>37</v>
       </c>
       <c r="D108">
-        <v>359</v>
+        <v>193</v>
       </c>
       <c r="E108">
-        <v>359</v>
-[...2 lines deleted...]
-    <row r="109"/>
+        <v>193</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>5</v>
+      </c>
+      <c r="B109" t="s">
+        <v>443</v>
+      </c>
+      <c r="C109" t="s">
+        <v>37</v>
+      </c>
+      <c r="D109">
+        <v>125</v>
+      </c>
+      <c r="E109">
+        <v>125</v>
+      </c>
+    </row>
     <row r="110">
       <c r="A110">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B110" t="s">
-        <v>15</v>
+        <v>444</v>
       </c>
       <c r="C110" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D110">
-        <v>5190</v>
+        <v>218</v>
       </c>
       <c r="E110">
-        <v>5190</v>
+        <v>218</v>
       </c>
     </row>
     <row r="111">
-      <c r="A111" t="s">
-        <v>29</v>
+      <c r="A111">
+        <v>7</v>
       </c>
       <c r="B111" t="s">
-        <v>29</v>
+        <v>445</v>
       </c>
       <c r="C111" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D111">
-        <v>1754</v>
+        <v>72</v>
       </c>
       <c r="E111">
-        <v>1754</v>
+        <v>72</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B112" t="s">
-        <v>468</v>
+        <v>446</v>
       </c>
       <c r="C112" t="s">
         <v>37</v>
       </c>
       <c r="D112">
-        <v>1572</v>
+        <v>64</v>
       </c>
       <c r="E112">
-        <v>1572</v>
+        <v>64</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B113" t="s">
-        <v>469</v>
+        <v>447</v>
       </c>
       <c r="C113" t="s">
         <v>37</v>
       </c>
       <c r="D113">
-        <v>775</v>
+        <v>79</v>
       </c>
       <c r="E113">
-        <v>775</v>
+        <v>79</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B114" t="s">
-        <v>470</v>
+        <v>448</v>
       </c>
       <c r="C114" t="s">
         <v>37</v>
       </c>
       <c r="D114">
-        <v>296</v>
+        <v>112</v>
       </c>
       <c r="E114">
-        <v>296</v>
+        <v>112</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="B115" t="s">
-        <v>471</v>
+        <v>449</v>
       </c>
       <c r="C115" t="s">
         <v>37</v>
       </c>
       <c r="D115">
-        <v>255</v>
+        <v>68</v>
       </c>
       <c r="E115">
-        <v>255</v>
-[...18 lines deleted...]
-    </row>
+        <v>68</v>
+      </c>
+    </row>
+    <row r="116"/>
     <row r="117">
       <c r="A117">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="B117" t="s">
-        <v>473</v>
+        <v>15</v>
       </c>
       <c r="C117" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D117">
-        <v>84</v>
+        <v>2094</v>
       </c>
       <c r="E117">
-        <v>84</v>
+        <v>2094</v>
       </c>
     </row>
     <row r="118">
-      <c r="A118">
-        <v>7</v>
+      <c r="A118" t="s">
+        <v>29</v>
       </c>
       <c r="B118" t="s">
-        <v>474</v>
+        <v>29</v>
       </c>
       <c r="C118" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D118">
-        <v>66</v>
+        <v>1061</v>
       </c>
       <c r="E118">
-        <v>66</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B119" t="s">
-        <v>475</v>
+        <v>450</v>
       </c>
       <c r="C119" t="s">
         <v>37</v>
       </c>
       <c r="D119">
-        <v>76</v>
+        <v>603</v>
       </c>
       <c r="E119">
-        <v>76</v>
+        <v>603</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B120" t="s">
-        <v>476</v>
+        <v>451</v>
       </c>
       <c r="C120" t="s">
         <v>37</v>
       </c>
       <c r="D120">
-        <v>118</v>
+        <v>430</v>
       </c>
       <c r="E120">
-        <v>118</v>
+        <v>430</v>
       </c>
     </row>
     <row r="121"/>
     <row r="122">
       <c r="A122">
         <v>12</v>
       </c>
       <c r="B122" t="s">
         <v>16</v>
       </c>
       <c r="C122" t="s">
         <v>34</v>
       </c>
       <c r="D122">
-        <v>41107</v>
+        <v>32608</v>
       </c>
       <c r="E122">
-        <v>41107</v>
+        <v>32608</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>29</v>
       </c>
       <c r="B123" t="s">
         <v>29</v>
       </c>
       <c r="C123" t="s">
         <v>35</v>
       </c>
       <c r="D123">
-        <v>5507</v>
+        <v>7909</v>
       </c>
       <c r="E123">
-        <v>5507</v>
+        <v>7909</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1</v>
       </c>
       <c r="B124" t="s">
-        <v>477</v>
+        <v>452</v>
       </c>
       <c r="C124" t="s">
         <v>37</v>
       </c>
       <c r="D124">
-        <v>20420</v>
+        <v>13499</v>
       </c>
       <c r="E124">
-        <v>20420</v>
+        <v>13499</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>2</v>
       </c>
       <c r="B125" t="s">
-        <v>478</v>
+        <v>453</v>
       </c>
       <c r="C125" t="s">
         <v>37</v>
       </c>
       <c r="D125">
-        <v>10840</v>
+        <v>2894</v>
       </c>
       <c r="E125">
-        <v>10840</v>
+        <v>2894</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>3</v>
       </c>
       <c r="B126" t="s">
-        <v>479</v>
+        <v>454</v>
       </c>
       <c r="C126" t="s">
         <v>37</v>
       </c>
       <c r="D126">
-        <v>773</v>
+        <v>1571</v>
       </c>
       <c r="E126">
-        <v>773</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>4</v>
       </c>
       <c r="B127" t="s">
-        <v>480</v>
+        <v>455</v>
       </c>
       <c r="C127" t="s">
         <v>37</v>
       </c>
       <c r="D127">
-        <v>757</v>
+        <v>1408</v>
       </c>
       <c r="E127">
-        <v>757</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>5</v>
       </c>
       <c r="B128" t="s">
-        <v>481</v>
+        <v>456</v>
       </c>
       <c r="C128" t="s">
         <v>37</v>
       </c>
       <c r="D128">
-        <v>802</v>
+        <v>1091</v>
       </c>
       <c r="E128">
-        <v>802</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>6</v>
       </c>
       <c r="B129" t="s">
-        <v>482</v>
+        <v>457</v>
       </c>
       <c r="C129" t="s">
         <v>37</v>
       </c>
       <c r="D129">
-        <v>237</v>
+        <v>924</v>
       </c>
       <c r="E129">
-        <v>237</v>
+        <v>924</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>7</v>
       </c>
       <c r="B130" t="s">
-        <v>483</v>
+        <v>458</v>
       </c>
       <c r="C130" t="s">
         <v>37</v>
       </c>
       <c r="D130">
-        <v>316</v>
+        <v>905</v>
       </c>
       <c r="E130">
-        <v>316</v>
+        <v>905</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>8</v>
       </c>
       <c r="B131" t="s">
-        <v>484</v>
+        <v>459</v>
       </c>
       <c r="C131" t="s">
         <v>37</v>
       </c>
       <c r="D131">
-        <v>185</v>
+        <v>485</v>
       </c>
       <c r="E131">
-        <v>185</v>
+        <v>485</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>9</v>
       </c>
       <c r="B132" t="s">
-        <v>485</v>
+        <v>460</v>
       </c>
       <c r="C132" t="s">
         <v>37</v>
       </c>
       <c r="D132">
-        <v>199</v>
+        <v>734</v>
       </c>
       <c r="E132">
-        <v>199</v>
+        <v>734</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>10</v>
       </c>
       <c r="B133" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="C133" t="s">
         <v>37</v>
       </c>
       <c r="D133">
-        <v>47</v>
+        <v>523</v>
       </c>
       <c r="E133">
-        <v>47</v>
+        <v>523</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>11</v>
       </c>
       <c r="B134" t="s">
-        <v>487</v>
+        <v>462</v>
       </c>
       <c r="C134" t="s">
         <v>37</v>
       </c>
       <c r="D134">
-        <v>1024</v>
+        <v>665</v>
       </c>
       <c r="E134">
-        <v>1024</v>
+        <v>665</v>
       </c>
     </row>
     <row r="135"/>
     <row r="136">
       <c r="A136">
         <v>13</v>
       </c>
       <c r="B136" t="s">
         <v>17</v>
       </c>
       <c r="C136" t="s">
         <v>34</v>
       </c>
       <c r="D136">
-        <v>15984</v>
+        <v>2006</v>
       </c>
       <c r="E136">
-        <v>15984</v>
+        <v>2006</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
         <v>29</v>
       </c>
       <c r="B137" t="s">
         <v>29</v>
       </c>
       <c r="C137" t="s">
         <v>35</v>
       </c>
       <c r="D137">
-        <v>2718</v>
+        <v>673</v>
       </c>
       <c r="E137">
-        <v>2718</v>
+        <v>673</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>1</v>
       </c>
       <c r="B138" t="s">
-        <v>488</v>
+        <v>463</v>
       </c>
       <c r="C138" t="s">
         <v>37</v>
       </c>
       <c r="D138">
-        <v>12685</v>
+        <v>1016</v>
       </c>
       <c r="E138">
-        <v>12685</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>2</v>
       </c>
       <c r="B139" t="s">
-        <v>489</v>
+        <v>464</v>
       </c>
       <c r="C139" t="s">
         <v>37</v>
       </c>
       <c r="D139">
-        <v>581</v>
+        <v>317</v>
       </c>
       <c r="E139">
-        <v>581</v>
+        <v>317</v>
       </c>
     </row>
     <row r="140"/>
     <row r="141">
       <c r="A141">
         <v>14</v>
       </c>
       <c r="B141" t="s">
         <v>18</v>
       </c>
       <c r="C141" t="s">
         <v>34</v>
       </c>
       <c r="D141">
-        <v>63557</v>
+        <v>44959</v>
       </c>
       <c r="E141">
-        <v>63557</v>
+        <v>44959</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
         <v>29</v>
       </c>
       <c r="B142" t="s">
         <v>29</v>
       </c>
       <c r="C142" t="s">
         <v>35</v>
       </c>
       <c r="D142">
-        <v>11427</v>
+        <v>10095</v>
       </c>
       <c r="E142">
-        <v>11427</v>
+        <v>10095</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1</v>
       </c>
       <c r="B143" t="s">
-        <v>490</v>
+        <v>465</v>
       </c>
       <c r="C143" t="s">
         <v>37</v>
       </c>
       <c r="D143">
-        <v>7166</v>
+        <v>20656</v>
       </c>
       <c r="E143">
-        <v>7166</v>
+        <v>20656</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>2</v>
       </c>
       <c r="B144" t="s">
-        <v>491</v>
+        <v>466</v>
       </c>
       <c r="C144" t="s">
         <v>37</v>
       </c>
       <c r="D144">
-        <v>20428</v>
+        <v>1473</v>
       </c>
       <c r="E144">
-        <v>20428</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>3</v>
       </c>
       <c r="B145" t="s">
-        <v>492</v>
+        <v>467</v>
       </c>
       <c r="C145" t="s">
         <v>37</v>
       </c>
       <c r="D145">
-        <v>10201</v>
+        <v>887</v>
       </c>
       <c r="E145">
-        <v>10201</v>
+        <v>887</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>4</v>
       </c>
       <c r="B146" t="s">
-        <v>493</v>
+        <v>468</v>
       </c>
       <c r="C146" t="s">
         <v>37</v>
       </c>
       <c r="D146">
-        <v>6649</v>
+        <v>5968</v>
       </c>
       <c r="E146">
-        <v>6649</v>
+        <v>5968</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>5</v>
       </c>
       <c r="B147" t="s">
-        <v>494</v>
+        <v>469</v>
       </c>
       <c r="C147" t="s">
         <v>37</v>
       </c>
       <c r="D147">
-        <v>1015</v>
+        <v>1785</v>
       </c>
       <c r="E147">
-        <v>1015</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>6</v>
       </c>
       <c r="B148" t="s">
-        <v>495</v>
+        <v>470</v>
       </c>
       <c r="C148" t="s">
         <v>37</v>
       </c>
       <c r="D148">
-        <v>409</v>
+        <v>933</v>
       </c>
       <c r="E148">
-        <v>409</v>
+        <v>933</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>7</v>
       </c>
       <c r="B149" t="s">
-        <v>496</v>
+        <v>471</v>
       </c>
       <c r="C149" t="s">
         <v>37</v>
       </c>
       <c r="D149">
-        <v>1122</v>
+        <v>1568</v>
       </c>
       <c r="E149">
-        <v>1122</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>8</v>
       </c>
       <c r="B150" t="s">
-        <v>497</v>
+        <v>472</v>
       </c>
       <c r="C150" t="s">
         <v>37</v>
       </c>
       <c r="D150">
-        <v>578</v>
+        <v>413</v>
       </c>
       <c r="E150">
-        <v>578</v>
+        <v>413</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>9</v>
       </c>
       <c r="B151" t="s">
-        <v>498</v>
+        <v>473</v>
       </c>
       <c r="C151" t="s">
         <v>37</v>
       </c>
       <c r="D151">
-        <v>2396</v>
+        <v>552</v>
       </c>
       <c r="E151">
-        <v>2396</v>
+        <v>552</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>10</v>
       </c>
       <c r="B152" t="s">
-        <v>499</v>
+        <v>474</v>
       </c>
       <c r="C152" t="s">
         <v>37</v>
       </c>
       <c r="D152">
-        <v>632</v>
+        <v>257</v>
       </c>
       <c r="E152">
-        <v>632</v>
+        <v>257</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>11</v>
       </c>
       <c r="B153" t="s">
-        <v>500</v>
+        <v>475</v>
       </c>
       <c r="C153" t="s">
         <v>37</v>
       </c>
       <c r="D153">
-        <v>1534</v>
+        <v>372</v>
       </c>
       <c r="E153">
-        <v>1534</v>
+        <v>372</v>
       </c>
     </row>
     <row r="154"/>
     <row r="155">
       <c r="A155">
         <v>15</v>
       </c>
       <c r="B155" t="s">
         <v>19</v>
       </c>
       <c r="C155" t="s">
         <v>34</v>
       </c>
       <c r="D155">
-        <v>3085</v>
+        <v>60793</v>
       </c>
       <c r="E155">
-        <v>3085</v>
+        <v>60793</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
         <v>29</v>
       </c>
       <c r="B156" t="s">
         <v>29</v>
       </c>
       <c r="C156" t="s">
         <v>35</v>
       </c>
       <c r="D156">
-        <v>1422</v>
+        <v>18381</v>
       </c>
       <c r="E156">
-        <v>1422</v>
+        <v>18381</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>1</v>
       </c>
       <c r="B157" t="s">
-        <v>501</v>
+        <v>476</v>
       </c>
       <c r="C157" t="s">
         <v>37</v>
       </c>
       <c r="D157">
-        <v>540</v>
+        <v>12994</v>
       </c>
       <c r="E157">
-        <v>540</v>
+        <v>12994</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>2</v>
       </c>
       <c r="B158" t="s">
-        <v>502</v>
+        <v>477</v>
       </c>
       <c r="C158" t="s">
         <v>37</v>
       </c>
       <c r="D158">
-        <v>450</v>
+        <v>12125</v>
       </c>
       <c r="E158">
-        <v>450</v>
+        <v>12125</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>3</v>
       </c>
       <c r="B159" t="s">
-        <v>503</v>
+        <v>478</v>
       </c>
       <c r="C159" t="s">
         <v>37</v>
       </c>
       <c r="D159">
-        <v>673</v>
+        <v>1382</v>
       </c>
       <c r="E159">
-        <v>673</v>
-[...2 lines deleted...]
-    <row r="160"/>
+        <v>1382</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>4</v>
+      </c>
+      <c r="B160" t="s">
+        <v>479</v>
+      </c>
+      <c r="C160" t="s">
+        <v>37</v>
+      </c>
+      <c r="D160">
+        <v>2656</v>
+      </c>
+      <c r="E160">
+        <v>2656</v>
+      </c>
+    </row>
     <row r="161">
       <c r="A161">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="B161" t="s">
-        <v>20</v>
+        <v>480</v>
       </c>
       <c r="C161" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D161">
-        <v>5394</v>
+        <v>1658</v>
       </c>
       <c r="E161">
-        <v>5394</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="162">
-      <c r="A162" t="s">
-        <v>29</v>
+      <c r="A162">
+        <v>6</v>
       </c>
       <c r="B162" t="s">
-        <v>29</v>
+        <v>481</v>
       </c>
       <c r="C162" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D162">
-        <v>863</v>
+        <v>5562</v>
       </c>
       <c r="E162">
-        <v>863</v>
+        <v>5562</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B163" t="s">
-        <v>504</v>
+        <v>482</v>
       </c>
       <c r="C163" t="s">
         <v>37</v>
       </c>
       <c r="D163">
-        <v>2715</v>
+        <v>1431</v>
       </c>
       <c r="E163">
-        <v>2715</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B164" t="s">
-        <v>505</v>
+        <v>483</v>
       </c>
       <c r="C164" t="s">
         <v>37</v>
       </c>
       <c r="D164">
-        <v>507</v>
+        <v>433</v>
       </c>
       <c r="E164">
-        <v>507</v>
+        <v>433</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B165" t="s">
-        <v>506</v>
+        <v>484</v>
       </c>
       <c r="C165" t="s">
         <v>37</v>
       </c>
       <c r="D165">
-        <v>742</v>
+        <v>845</v>
       </c>
       <c r="E165">
-        <v>742</v>
+        <v>845</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B166" t="s">
-        <v>507</v>
+        <v>485</v>
       </c>
       <c r="C166" t="s">
         <v>37</v>
       </c>
       <c r="D166">
-        <v>185</v>
+        <v>2084</v>
       </c>
       <c r="E166">
-        <v>185</v>
+        <v>2084</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="B167" t="s">
-        <v>508</v>
+        <v>486</v>
       </c>
       <c r="C167" t="s">
         <v>37</v>
       </c>
       <c r="D167">
-        <v>89</v>
+        <v>1242</v>
       </c>
       <c r="E167">
-        <v>89</v>
-[...18 lines deleted...]
-    </row>
+        <v>1242</v>
+      </c>
+    </row>
+    <row r="168"/>
     <row r="169">
       <c r="A169">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="B169" t="s">
-        <v>510</v>
+        <v>20</v>
       </c>
       <c r="C169" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D169">
-        <v>73</v>
+        <v>13157</v>
       </c>
       <c r="E169">
-        <v>73</v>
+        <v>13157</v>
       </c>
     </row>
     <row r="170">
-      <c r="A170">
-        <v>8</v>
+      <c r="A170" t="s">
+        <v>29</v>
       </c>
       <c r="B170" t="s">
-        <v>511</v>
+        <v>29</v>
       </c>
       <c r="C170" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D170">
-        <v>77</v>
+        <v>3583</v>
       </c>
       <c r="E170">
-        <v>77</v>
+        <v>3583</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B171" t="s">
-        <v>512</v>
+        <v>487</v>
       </c>
       <c r="C171" t="s">
         <v>37</v>
       </c>
       <c r="D171">
-        <v>72</v>
+        <v>3583</v>
       </c>
       <c r="E171">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="172"/>
+        <v>3583</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172">
+        <v>2</v>
+      </c>
+      <c r="B172" t="s">
+        <v>488</v>
+      </c>
+      <c r="C172" t="s">
+        <v>37</v>
+      </c>
+      <c r="D172">
+        <v>781</v>
+      </c>
+      <c r="E172">
+        <v>781</v>
+      </c>
+    </row>
     <row r="173">
       <c r="A173">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="B173" t="s">
-        <v>21</v>
+        <v>489</v>
       </c>
       <c r="C173" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D173">
-        <v>39869</v>
+        <v>2544</v>
       </c>
       <c r="E173">
-        <v>39869</v>
+        <v>2544</v>
       </c>
     </row>
     <row r="174">
-      <c r="A174" t="s">
-        <v>29</v>
+      <c r="A174">
+        <v>4</v>
       </c>
       <c r="B174" t="s">
-        <v>29</v>
+        <v>490</v>
       </c>
       <c r="C174" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D174">
-        <v>4343</v>
+        <v>230</v>
       </c>
       <c r="E174">
-        <v>4343</v>
+        <v>230</v>
       </c>
     </row>
     <row r="175">
       <c r="A175">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B175" t="s">
-        <v>513</v>
+        <v>491</v>
       </c>
       <c r="C175" t="s">
         <v>37</v>
       </c>
       <c r="D175">
-        <v>20162</v>
+        <v>477</v>
       </c>
       <c r="E175">
-        <v>20162</v>
+        <v>477</v>
       </c>
     </row>
     <row r="176">
       <c r="A176">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B176" t="s">
-        <v>514</v>
+        <v>492</v>
       </c>
       <c r="C176" t="s">
         <v>37</v>
       </c>
       <c r="D176">
-        <v>4396</v>
+        <v>993</v>
       </c>
       <c r="E176">
-        <v>4396</v>
+        <v>993</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B177" t="s">
-        <v>515</v>
+        <v>493</v>
       </c>
       <c r="C177" t="s">
         <v>37</v>
       </c>
       <c r="D177">
-        <v>1150</v>
+        <v>184</v>
       </c>
       <c r="E177">
-        <v>1150</v>
+        <v>184</v>
       </c>
     </row>
     <row r="178">
       <c r="A178">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B178" t="s">
-        <v>516</v>
+        <v>494</v>
       </c>
       <c r="C178" t="s">
         <v>37</v>
       </c>
       <c r="D178">
-        <v>7391</v>
+        <v>134</v>
       </c>
       <c r="E178">
-        <v>7391</v>
+        <v>134</v>
       </c>
     </row>
     <row r="179">
       <c r="A179">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B179" t="s">
-        <v>517</v>
+        <v>495</v>
       </c>
       <c r="C179" t="s">
         <v>37</v>
       </c>
       <c r="D179">
-        <v>985</v>
+        <v>180</v>
       </c>
       <c r="E179">
-        <v>985</v>
+        <v>180</v>
       </c>
     </row>
     <row r="180">
       <c r="A180">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B180" t="s">
-        <v>518</v>
+        <v>496</v>
       </c>
       <c r="C180" t="s">
         <v>37</v>
       </c>
       <c r="D180">
-        <v>493</v>
+        <v>128</v>
       </c>
       <c r="E180">
-        <v>493</v>
+        <v>128</v>
       </c>
     </row>
     <row r="181">
       <c r="A181">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B181" t="s">
-        <v>519</v>
+        <v>497</v>
       </c>
       <c r="C181" t="s">
         <v>37</v>
       </c>
       <c r="D181">
-        <v>246</v>
+        <v>340</v>
       </c>
       <c r="E181">
-        <v>246</v>
-[...18 lines deleted...]
-    </row>
+        <v>340</v>
+      </c>
+    </row>
+    <row r="182"/>
     <row r="183">
       <c r="A183">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="B183" t="s">
-        <v>521</v>
+        <v>21</v>
       </c>
       <c r="C183" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D183">
-        <v>548</v>
+        <v>16040</v>
       </c>
       <c r="E183">
-        <v>548</v>
-[...2 lines deleted...]
-    <row r="184"/>
+        <v>16040</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" t="s">
+        <v>29</v>
+      </c>
+      <c r="B184" t="s">
+        <v>29</v>
+      </c>
+      <c r="C184" t="s">
+        <v>35</v>
+      </c>
+      <c r="D184">
+        <v>4091</v>
+      </c>
+      <c r="E184">
+        <v>4091</v>
+      </c>
+    </row>
     <row r="185">
       <c r="A185">
-        <v>24</v>
+        <v>1</v>
       </c>
       <c r="B185" t="s">
-        <v>22</v>
+        <v>498</v>
       </c>
       <c r="C185" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D185">
-        <v>4622</v>
+        <v>4479</v>
       </c>
       <c r="E185">
-        <v>4622</v>
+        <v>4479</v>
       </c>
     </row>
     <row r="186">
-      <c r="A186" t="s">
-        <v>29</v>
+      <c r="A186">
+        <v>2</v>
       </c>
       <c r="B186" t="s">
-        <v>29</v>
+        <v>499</v>
       </c>
       <c r="C186" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D186">
-        <v>1103</v>
+        <v>2556</v>
       </c>
       <c r="E186">
-        <v>1103</v>
+        <v>2556</v>
       </c>
     </row>
     <row r="187">
       <c r="A187">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B187" t="s">
-        <v>522</v>
+        <v>500</v>
       </c>
       <c r="C187" t="s">
         <v>37</v>
       </c>
       <c r="D187">
-        <v>3103</v>
+        <v>1644</v>
       </c>
       <c r="E187">
-        <v>3103</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="188">
       <c r="A188">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B188" t="s">
-        <v>523</v>
+        <v>501</v>
       </c>
       <c r="C188" t="s">
         <v>37</v>
       </c>
       <c r="D188">
-        <v>229</v>
+        <v>0</v>
       </c>
       <c r="E188">
-        <v>229</v>
+        <v>0</v>
       </c>
     </row>
     <row r="189">
       <c r="A189">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B189" t="s">
-        <v>524</v>
+        <v>502</v>
       </c>
       <c r="C189" t="s">
         <v>37</v>
       </c>
       <c r="D189">
-        <v>88</v>
+        <v>546</v>
       </c>
       <c r="E189">
-        <v>88</v>
+        <v>546</v>
       </c>
     </row>
     <row r="190">
       <c r="A190">
+        <v>6</v>
+      </c>
+      <c r="B190" t="s">
+        <v>503</v>
+      </c>
+      <c r="C190" t="s">
+        <v>37</v>
+      </c>
+      <c r="D190">
+        <v>578</v>
+      </c>
+      <c r="E190">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191">
+        <v>7</v>
+      </c>
+      <c r="B191" t="s">
+        <v>504</v>
+      </c>
+      <c r="C191" t="s">
+        <v>37</v>
+      </c>
+      <c r="D191">
+        <v>623</v>
+      </c>
+      <c r="E191">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192">
+        <v>8</v>
+      </c>
+      <c r="B192" t="s">
+        <v>505</v>
+      </c>
+      <c r="C192" t="s">
+        <v>37</v>
+      </c>
+      <c r="D192">
+        <v>217</v>
+      </c>
+      <c r="E192">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193">
+        <v>9</v>
+      </c>
+      <c r="B193" t="s">
+        <v>506</v>
+      </c>
+      <c r="C193" t="s">
+        <v>37</v>
+      </c>
+      <c r="D193">
+        <v>187</v>
+      </c>
+      <c r="E193">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194">
+        <v>10</v>
+      </c>
+      <c r="B194" t="s">
+        <v>507</v>
+      </c>
+      <c r="C194" t="s">
+        <v>37</v>
+      </c>
+      <c r="D194">
+        <v>447</v>
+      </c>
+      <c r="E194">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195">
+        <v>11</v>
+      </c>
+      <c r="B195" t="s">
+        <v>508</v>
+      </c>
+      <c r="C195" t="s">
+        <v>37</v>
+      </c>
+      <c r="D195">
+        <v>672</v>
+      </c>
+      <c r="E195">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="196"/>
+    <row r="197">
+      <c r="A197">
+        <v>24</v>
+      </c>
+      <c r="B197" t="s">
+        <v>22</v>
+      </c>
+      <c r="C197" t="s">
+        <v>34</v>
+      </c>
+      <c r="D197">
+        <v>7670</v>
+      </c>
+      <c r="E197">
+        <v>7670</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" t="s">
+        <v>29</v>
+      </c>
+      <c r="B198" t="s">
+        <v>29</v>
+      </c>
+      <c r="C198" t="s">
+        <v>35</v>
+      </c>
+      <c r="D198">
+        <v>2064</v>
+      </c>
+      <c r="E198">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199">
+        <v>1</v>
+      </c>
+      <c r="B199" t="s">
+        <v>509</v>
+      </c>
+      <c r="C199" t="s">
+        <v>37</v>
+      </c>
+      <c r="D199">
+        <v>2175</v>
+      </c>
+      <c r="E199">
+        <v>2175</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200">
+        <v>2</v>
+      </c>
+      <c r="B200" t="s">
+        <v>510</v>
+      </c>
+      <c r="C200" t="s">
+        <v>37</v>
+      </c>
+      <c r="D200">
+        <v>453</v>
+      </c>
+      <c r="E200">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201">
+        <v>3</v>
+      </c>
+      <c r="B201" t="s">
+        <v>511</v>
+      </c>
+      <c r="C201" t="s">
+        <v>37</v>
+      </c>
+      <c r="D201">
+        <v>257</v>
+      </c>
+      <c r="E201">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202">
         <v>4</v>
       </c>
-      <c r="B190" t="s">
-[...9 lines deleted...]
-        <v>99</v>
+      <c r="B202" t="s">
+        <v>512</v>
+      </c>
+      <c r="C202" t="s">
+        <v>37</v>
+      </c>
+      <c r="D202">
+        <v>109</v>
+      </c>
+      <c r="E202">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203">
+        <v>5</v>
+      </c>
+      <c r="B203" t="s">
+        <v>513</v>
+      </c>
+      <c r="C203" t="s">
+        <v>37</v>
+      </c>
+      <c r="D203">
+        <v>1028</v>
+      </c>
+      <c r="E203">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204">
+        <v>6</v>
+      </c>
+      <c r="B204" t="s">
+        <v>514</v>
+      </c>
+      <c r="C204" t="s">
+        <v>37</v>
+      </c>
+      <c r="D204">
+        <v>299</v>
+      </c>
+      <c r="E204">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205">
+        <v>7</v>
+      </c>
+      <c r="B205" t="s">
+        <v>515</v>
+      </c>
+      <c r="C205" t="s">
+        <v>37</v>
+      </c>
+      <c r="D205">
+        <v>68</v>
+      </c>
+      <c r="E205">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206">
+        <v>8</v>
+      </c>
+      <c r="B206" t="s">
+        <v>516</v>
+      </c>
+      <c r="C206" t="s">
+        <v>37</v>
+      </c>
+      <c r="D206">
+        <v>142</v>
+      </c>
+      <c r="E206">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207">
+        <v>9</v>
+      </c>
+      <c r="B207" t="s">
+        <v>517</v>
+      </c>
+      <c r="C207" t="s">
+        <v>37</v>
+      </c>
+      <c r="D207">
+        <v>167</v>
+      </c>
+      <c r="E207">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208">
+        <v>10</v>
+      </c>
+      <c r="B208" t="s">
+        <v>518</v>
+      </c>
+      <c r="C208" t="s">
+        <v>37</v>
+      </c>
+      <c r="D208">
+        <v>418</v>
+      </c>
+      <c r="E208">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209">
+        <v>11</v>
+      </c>
+      <c r="B209" t="s">
+        <v>519</v>
+      </c>
+      <c r="C209" t="s">
+        <v>37</v>
+      </c>
+      <c r="D209">
+        <v>490</v>
+      </c>
+      <c r="E209">
+        <v>490</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>