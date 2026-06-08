--- v1 (2026-04-09)
+++ v2 (2026-06-08)
@@ -26,196 +26,3502 @@
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
-    <sheet name="BANTEN 6 - Partai" sheetId="2" r:id="rId4"/>
-[...14 lines deleted...]
-    <sheet name="BANTEN 2 - Caleg" sheetId="17" r:id="rId20"/>
+    <sheet name="BANTEN 10 - Partai" sheetId="2" r:id="rId4"/>
+    <sheet name="BANTEN 10 - Caleg" sheetId="3" r:id="rId6"/>
+    <sheet name="BANTEN 11 - Partai" sheetId="4" r:id="rId7"/>
+    <sheet name="BANTEN 11 - Caleg" sheetId="5" r:id="rId8"/>
+    <sheet name="BANTEN 2 - Partai" sheetId="6" r:id="rId9"/>
+    <sheet name="BANTEN 2 - Caleg" sheetId="7" r:id="rId10"/>
+    <sheet name="BANTEN 3 - Partai" sheetId="8" r:id="rId11"/>
+    <sheet name="BANTEN 3 - Caleg" sheetId="9" r:id="rId12"/>
+    <sheet name="BANTEN 7 - Partai" sheetId="10" r:id="rId13"/>
+    <sheet name="BANTEN 7 - Caleg" sheetId="11" r:id="rId14"/>
+    <sheet name="BANTEN 8 - Partai" sheetId="12" r:id="rId15"/>
+    <sheet name="BANTEN 8 - Caleg" sheetId="13" r:id="rId16"/>
+    <sheet name="BANTEN 1 - Partai" sheetId="14" r:id="rId17"/>
+    <sheet name="BANTEN 1 - Caleg" sheetId="15" r:id="rId18"/>
+    <sheet name="BANTEN 12 - Partai" sheetId="16" r:id="rId19"/>
+    <sheet name="BANTEN 12 - Caleg" sheetId="17" r:id="rId20"/>
     <sheet name="BANTEN 4 - Partai" sheetId="18" r:id="rId21"/>
     <sheet name="BANTEN 4 - Caleg" sheetId="19" r:id="rId22"/>
     <sheet name="BANTEN 5 - Partai" sheetId="20" r:id="rId23"/>
     <sheet name="BANTEN 5 - Caleg" sheetId="21" r:id="rId24"/>
-    <sheet name="BANTEN 12 - Partai" sheetId="22" r:id="rId25"/>
-[...2 lines deleted...]
-    <sheet name="BANTEN 3 - Caleg" sheetId="25" r:id="rId28"/>
+    <sheet name="BANTEN 6 - Partai" sheetId="22" r:id="rId25"/>
+    <sheet name="BANTEN 6 - Caleg" sheetId="23" r:id="rId26"/>
+    <sheet name="BANTEN 9 - Partai" sheetId="24" r:id="rId27"/>
+    <sheet name="BANTEN 9 - Caleg" sheetId="25" r:id="rId28"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1398" uniqueCount="1398">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PROVINSI</t>
   </si>
   <si>
     <t>KODE DAPIL</t>
   </si>
   <si>
     <t>DAPIL</t>
   </si>
   <si>
     <t>KODE KABUPATEN</t>
   </si>
   <si>
     <t>KABUPATEN/KOTA</t>
   </si>
   <si>
     <t>PKB</t>
   </si>
   <si>
     <t>GERINDRA</t>
   </si>
   <si>
     <t>PDIP</t>
   </si>
   <si>
     <t>GOLKAR</t>
   </si>
   <si>
     <t>NASDEM</t>
   </si>
   <si>
     <t>BURUH</t>
   </si>
   <si>
     <t>GELORA</t>
   </si>
   <si>
     <t>PKS</t>
   </si>
   <si>
+    <t>PKN</t>
+  </si>
+  <si>
     <t>HANURA</t>
   </si>
   <si>
     <t>GARUDA</t>
   </si>
   <si>
     <t>PAN</t>
   </si>
   <si>
     <t>PBB</t>
   </si>
   <si>
     <t>DEMOKRAT</t>
   </si>
   <si>
     <t>PSI</t>
   </si>
   <si>
     <t>PERINDO</t>
   </si>
   <si>
     <t>PPP</t>
   </si>
   <si>
     <t>UMMAT</t>
   </si>
   <si>
     <t>TOTAL SUARA</t>
   </si>
   <si>
     <t>BANTEN</t>
   </si>
   <si>
+    <t>360010</t>
+  </si>
+  <si>
+    <t>BANTEN 10</t>
+  </si>
+  <si>
+    <t>3602</t>
+  </si>
+  <si>
+    <t>LEBAK</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>NOMOR</t>
+  </si>
+  <si>
+    <t>PARTAI</t>
+  </si>
+  <si>
+    <t>JENIS SUARA</t>
+  </si>
+  <si>
+    <t>SUARA TOTAL</t>
+  </si>
+  <si>
+    <t>SUARA PARTAI</t>
+  </si>
+  <si>
+    <t>H. DANA UKON</t>
+  </si>
+  <si>
+    <t>CALEG</t>
+  </si>
+  <si>
+    <t>DETA ANGGRAENI, S.Pd.</t>
+  </si>
+  <si>
+    <t>Drs. H. UJANG BAHRUDIN, M.M.</t>
+  </si>
+  <si>
+    <t>AKHMAD TOHAWI</t>
+  </si>
+  <si>
+    <t>H. EFU SAEFULLAH, S.Kom., M.Si.</t>
+  </si>
+  <si>
+    <t>ROSMADAYANI</t>
+  </si>
+  <si>
+    <t>RANO AKHTAR, S.H.</t>
+  </si>
+  <si>
+    <t>MIA MELIYANDI</t>
+  </si>
+  <si>
+    <t>IWAN</t>
+  </si>
+  <si>
+    <t>DEWI MULYATI</t>
+  </si>
+  <si>
+    <t>EKO RIZKI</t>
+  </si>
+  <si>
+    <t>TATANG SUTISNA, S.Sos.</t>
+  </si>
+  <si>
+    <t>ADE HIDAYAT, S.Kom.</t>
+  </si>
+  <si>
+    <t>H. OONG SYAHRONI</t>
+  </si>
+  <si>
+    <t>YENI MELIANI</t>
+  </si>
+  <si>
+    <t>ANDI MUHAMMAD RAFLI  PAMUNGKAS</t>
+  </si>
+  <si>
+    <t>EKO PRIHADIONO</t>
+  </si>
+  <si>
+    <t>DEWI INDRIATI</t>
+  </si>
+  <si>
+    <t>Dr. EDY SISWOYO, M.Si.</t>
+  </si>
+  <si>
+    <t>ADE HARTONO</t>
+  </si>
+  <si>
+    <t>NADYA RIFKA HERMIANI, S.E.</t>
+  </si>
+  <si>
+    <t>WIDADA, S.H.</t>
+  </si>
+  <si>
+    <t>SULIS SUSILAWATI</t>
+  </si>
+  <si>
+    <t>FAIZAL HERMIANSYAH, S.Kom.</t>
+  </si>
+  <si>
+    <t>H. ADE SUMARDI, S.E.</t>
+  </si>
+  <si>
+    <t>Hj. EMUY MULYANAH, S.E.</t>
+  </si>
+  <si>
+    <t>ADE SURYANA</t>
+  </si>
+  <si>
+    <t>ASTIRUDDIN PURBA, S.H.</t>
+  </si>
+  <si>
+    <t>OPIK SOPIYAN, S.E.</t>
+  </si>
+  <si>
+    <t>RITA YULIANA</t>
+  </si>
+  <si>
+    <t>UBAEDILLAH</t>
+  </si>
+  <si>
+    <t>SIPRANDANI, S.T.</t>
+  </si>
+  <si>
+    <t>KEMUNING SEKAR LANGIT AYUNDINIE</t>
+  </si>
+  <si>
+    <t>BUDY ALAMSYAH</t>
+  </si>
+  <si>
+    <t>SRI UTAMI, S.E.</t>
+  </si>
+  <si>
+    <t>WULAN PURNAMASARI</t>
+  </si>
+  <si>
+    <t>RULLY SUGIHARTO WIBOWO, S.Pd.</t>
+  </si>
+  <si>
+    <t>H. SUPRIYADI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>Hj. SUYETI</t>
+  </si>
+  <si>
+    <t>H. IYANG, S.P.</t>
+  </si>
+  <si>
+    <t>MUH ARMAN ALWI, S.Sos.</t>
+  </si>
+  <si>
+    <t>E. SA'DIYAH, S.Pd.I., M.A.P.</t>
+  </si>
+  <si>
+    <t>H. ROBI CAHYADI, S.E.</t>
+  </si>
+  <si>
+    <t>Ir. WIRAWAN AZHAR</t>
+  </si>
+  <si>
+    <t>RATNA RISMAWATI</t>
+  </si>
+  <si>
+    <t>TITIN SUPARTINI, S.Pd.</t>
+  </si>
+  <si>
+    <t>EMA ROHIMAWATI</t>
+  </si>
+  <si>
+    <t>TB. FAISAL HAMDAN, S.H.</t>
+  </si>
+  <si>
+    <t>DEDI JUBAEDI, S.Sos.</t>
+  </si>
+  <si>
+    <t>A. RAHMAT HIDAYAT, S.T.</t>
+  </si>
+  <si>
+    <t>Hj. EVA ROSDIANA, S.Pd.</t>
+  </si>
+  <si>
+    <t>NURSAILAN, S.IP.</t>
+  </si>
+  <si>
+    <t>H. ASEP AWALUDIN, S.E., M.H.</t>
+  </si>
+  <si>
+    <t>Hj. YETTY ROHAYATI, S.Pd.</t>
+  </si>
+  <si>
+    <t>SAEROJI, S.Sos.</t>
+  </si>
+  <si>
+    <t>Drs. H. MUHAMAD RASIM</t>
+  </si>
+  <si>
+    <t>NENG ALIT SUHARTINAH</t>
+  </si>
+  <si>
+    <t>ASEP ROHMATULLAH, S.Fil.I., M.M.</t>
+  </si>
+  <si>
+    <t>SITI NURBAYINAH</t>
+  </si>
+  <si>
+    <t>H. SUPRIADI</t>
+  </si>
+  <si>
+    <t>Erhamna</t>
+  </si>
+  <si>
+    <t>RUSNASIR</t>
+  </si>
+  <si>
+    <t>Rokhmat</t>
+  </si>
+  <si>
+    <t>MOH. HABIBI</t>
+  </si>
+  <si>
+    <t>Drs. K. H. IIP MAKMUR</t>
+  </si>
+  <si>
+    <t>EVA MUZDALIFA, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>DIAN WAHYUDI</t>
+  </si>
+  <si>
+    <t>M. HAPIDZ, S.H.</t>
+  </si>
+  <si>
+    <t>AI SOLIHAH, S.E.</t>
+  </si>
+  <si>
+    <t>Dr. H. HUDORI KA, M.Pd.I.</t>
+  </si>
+  <si>
+    <t>FAHMI NURUL SUBARDIN</t>
+  </si>
+  <si>
+    <t>IYANG, S.I.P.</t>
+  </si>
+  <si>
+    <t>IDA IDHATUL WAHDAH</t>
+  </si>
+  <si>
+    <t>LINA DARLINA</t>
+  </si>
+  <si>
+    <t>SUTARMAN</t>
+  </si>
+  <si>
+    <t>AHMAD SIROJUDIN MUNIR</t>
+  </si>
+  <si>
+    <t>Rencon Elias Nainggolan</t>
+  </si>
+  <si>
+    <t>Rita ariesta,  S.Si.T.</t>
+  </si>
+  <si>
+    <t>AHMAD ALBU KHORI</t>
+  </si>
+  <si>
+    <t>HAMBALI</t>
+  </si>
+  <si>
+    <t>TITIN SUPRIATIN</t>
+  </si>
+  <si>
+    <t>YUSRI</t>
+  </si>
+  <si>
+    <t>NURHASANAH</t>
+  </si>
+  <si>
+    <t>ACAI SUMAEDI</t>
+  </si>
+  <si>
+    <t>EDI</t>
+  </si>
+  <si>
+    <t>IKA KHOTIMAH</t>
+  </si>
+  <si>
+    <t>INDRA GUNAWAN</t>
+  </si>
+  <si>
+    <t>ASEP</t>
+  </si>
+  <si>
+    <t>MEI MAULANA FADILAH</t>
+  </si>
+  <si>
+    <t>NITA JUNITA</t>
+  </si>
+  <si>
+    <t>HERAWATI</t>
+  </si>
+  <si>
+    <t>SUKMA DININGRAT</t>
+  </si>
+  <si>
+    <t>MARISSA DONA ANGELIA</t>
+  </si>
+  <si>
+    <t>YUDI WAHYUDIN</t>
+  </si>
+  <si>
+    <t>ANNISA ERVIYANTI</t>
+  </si>
+  <si>
+    <t>AHMAD SUHYANI</t>
+  </si>
+  <si>
+    <t>FERI KUSUMA</t>
+  </si>
+  <si>
+    <t>HERYANI</t>
+  </si>
+  <si>
+    <t>SAIFUL HIDMAT ROSANDI</t>
+  </si>
+  <si>
+    <t>HADI HAZMUDIN</t>
+  </si>
+  <si>
+    <t>PITRI KARINI</t>
+  </si>
+  <si>
+    <t>MEDI RIANSYAH</t>
+  </si>
+  <si>
+    <t>YUNITA PUSPITA SARI</t>
+  </si>
+  <si>
+    <t>Drs. H. HMS. SUHARY, A.M., M.A.</t>
+  </si>
+  <si>
+    <t>FATHUL HAKIM</t>
+  </si>
+  <si>
+    <t>YANTI NOVIANTI</t>
+  </si>
+  <si>
+    <t>MAHPUDIN</t>
+  </si>
+  <si>
+    <t>H. SABRI, S.M.</t>
+  </si>
+  <si>
+    <t>H. IMANNUDDIN SUDIRMAN KARIS</t>
+  </si>
+  <si>
+    <t>SYENI CAHYANI</t>
+  </si>
+  <si>
+    <t>URIA HAYATI</t>
+  </si>
+  <si>
+    <t>REZKY NUGRAHA</t>
+  </si>
+  <si>
+    <t>AGUNG SETIA BUDI</t>
+  </si>
+  <si>
+    <t>LANI NURLANI</t>
+  </si>
+  <si>
+    <t>ROSADI</t>
+  </si>
+  <si>
+    <t>Suhaemi</t>
+  </si>
+  <si>
+    <t>SUPIANI</t>
+  </si>
+  <si>
+    <t>HEYNEKEN PANDAPOTAN PURBA</t>
+  </si>
+  <si>
+    <t>CHYNTIANA SETIAWAN</t>
+  </si>
+  <si>
+    <t>ERWAN CIPTO PRIYATMOKO</t>
+  </si>
+  <si>
+    <t>ATIKA CAHYAWATI</t>
+  </si>
+  <si>
+    <t>ALEXANDER ADRIAN HITIPEUW</t>
+  </si>
+  <si>
+    <t>AAD FIRDAUS</t>
+  </si>
+  <si>
+    <t>YUDA DEDY KURNIAWAN</t>
+  </si>
+  <si>
+    <t>ANITA ANGGRAENI</t>
+  </si>
+  <si>
+    <t>HENDRA HERRYANA</t>
+  </si>
+  <si>
+    <t>UJANG MINTARAGA, S.H.</t>
+  </si>
+  <si>
+    <t>RIRIN MAULITA</t>
+  </si>
+  <si>
+    <t>PEPEP GANEPI</t>
+  </si>
+  <si>
+    <t>RAHMI AGUSTINI</t>
+  </si>
+  <si>
+    <t>NINA DESIANTI</t>
+  </si>
+  <si>
+    <t>ENDANG SUDRAJAT SADELI</t>
+  </si>
+  <si>
+    <t>SARY RIZKY DEWI</t>
+  </si>
+  <si>
+    <t>H. CECEP ROSTIANA, S.E.</t>
+  </si>
+  <si>
+    <t>DJUDJU YUMIARSIH, S.E.</t>
+  </si>
+  <si>
+    <t>H. RIDWAN IMAMUL HUDA, S.T.</t>
+  </si>
+  <si>
+    <t>MUSA WELIANSYAH</t>
+  </si>
+  <si>
+    <t>ABDUROHMAN</t>
+  </si>
+  <si>
+    <t>ADE TISNAIAH</t>
+  </si>
+  <si>
+    <t>RAHMAT HIDAYAT</t>
+  </si>
+  <si>
+    <t>IRMA RAHAYU</t>
+  </si>
+  <si>
+    <t>Drs. H. IIN MANSYUR, M.M.</t>
+  </si>
+  <si>
+    <t>ROCHENDI SURYADINATA, S.I.P., M.Si.</t>
+  </si>
+  <si>
+    <t>HERAWATI, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>Drs. H. MADSIDI, M.Pd.</t>
+  </si>
+  <si>
+    <t>ALFIAH MAYASARI</t>
+  </si>
+  <si>
+    <t>DENI MULYANA</t>
+  </si>
+  <si>
+    <t>360011</t>
+  </si>
+  <si>
+    <t>BANTEN 11</t>
+  </si>
+  <si>
+    <t>3601</t>
+  </si>
+  <si>
+    <t>PANDEGLANG</t>
+  </si>
+  <si>
+    <t>NAWAWI NURHADI,  S.E.</t>
+  </si>
+  <si>
+    <t>LUKMAN NULHAKIM, S.E.</t>
+  </si>
+  <si>
+    <t>ENENG ERVI SITI ZAHROH ZIDNI, M.Si.</t>
+  </si>
+  <si>
+    <t>M. MUSTHOFA SUBKI</t>
+  </si>
+  <si>
+    <t>LUKMANUL HAKIM, S.IP.</t>
+  </si>
+  <si>
+    <t>ENUNG NURHAYATI</t>
+  </si>
+  <si>
+    <t>INDRA IRAWAN, S.H.I.</t>
+  </si>
+  <si>
+    <t>SHENNY MULYADEVI, S.E.</t>
+  </si>
+  <si>
+    <t>EUIS RAHMAWATI</t>
+  </si>
+  <si>
+    <t>NUNU IBNU SAID</t>
+  </si>
+  <si>
+    <t>LOBY BELA</t>
+  </si>
+  <si>
+    <t>H. M. KUSWANDI, S.H.</t>
+  </si>
+  <si>
+    <t>RIFKY HERMIANSYAH, S.Psi.</t>
+  </si>
+  <si>
+    <t>NOVIYASARI</t>
+  </si>
+  <si>
+    <t>H. RONI MITRA</t>
+  </si>
+  <si>
+    <t>ELIN APRITIANI</t>
+  </si>
+  <si>
+    <t>SUTIANI</t>
+  </si>
+  <si>
+    <t>IMRAN, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>DITA YUNITAMALIA, S.T.</t>
+  </si>
+  <si>
+    <t>NANI MULYANI</t>
+  </si>
+  <si>
+    <t>NURMALA VINATA PUTRI</t>
+  </si>
+  <si>
+    <t>MULYADI</t>
+  </si>
+  <si>
+    <t>ERI SUHAERI, S.E.</t>
+  </si>
+  <si>
+    <t>H. DADAN SUDARMA</t>
+  </si>
+  <si>
+    <t>YULIANASARI</t>
+  </si>
+  <si>
+    <t>MUFROD, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>PULUNG ADI MAHARDIKO</t>
+  </si>
+  <si>
+    <t>ATU HELIANA</t>
+  </si>
+  <si>
+    <t>A'RIF ROKHMAN, S.A.P.</t>
+  </si>
+  <si>
+    <t>ADIN SUPRIYADI</t>
+  </si>
+  <si>
+    <t>ARISKA AYU RAHMANIA, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>MEMED ALIJAYA</t>
+  </si>
+  <si>
+    <t>NENENG FAKHIROH</t>
+  </si>
+  <si>
+    <t>H. FITRON NUR IKHSAN, M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Hj. ENONG SUHAETI, M.Si.</t>
+  </si>
+  <si>
+    <t>A. DADAN SURYANA, S.Sos.</t>
+  </si>
+  <si>
+    <t>H. ANTON HAERULSAMSI</t>
+  </si>
+  <si>
+    <t>H. AGUS M. RANDIL, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>ELIP PATMAWATI</t>
+  </si>
+  <si>
+    <t>GIAN KASOGI, S.IP., M.Sos.</t>
+  </si>
+  <si>
+    <t>YOGIS NOVAIZAL</t>
+  </si>
+  <si>
+    <t>SITI ROSTIANA</t>
+  </si>
+  <si>
+    <t>FAZWAN KUSUMADINATA, S.E.</t>
+  </si>
+  <si>
+    <t>ERFIN, A.Md.</t>
+  </si>
+  <si>
+    <t>H. BENI SUDRAJAT</t>
+  </si>
+  <si>
+    <t>RIKA KARTIKASARI, M.Psi.</t>
+  </si>
+  <si>
+    <t>M. REDY, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>TRIA DESI HADI PURNAWATI, S.E.</t>
+  </si>
+  <si>
+    <t>NU'MAN SUMANTRI</t>
+  </si>
+  <si>
+    <t>Dr. H. ADANG SUPANDI</t>
+  </si>
+  <si>
+    <t>Ir. HELMY NUDDIN ZEIN</t>
+  </si>
+  <si>
+    <t>ERYAWATI</t>
+  </si>
+  <si>
+    <t>Dr. H. RUSDJIMAN S, M.Si.</t>
+  </si>
+  <si>
+    <t>ELI</t>
+  </si>
+  <si>
+    <t>TUBAGUS AMIN AJIADI</t>
+  </si>
+  <si>
+    <t>Indra Bayu</t>
+  </si>
+  <si>
+    <t>Jarsidah</t>
+  </si>
+  <si>
+    <t>Numan Fauzi</t>
+  </si>
+  <si>
+    <t>Sudarmawan, S.IP.</t>
+  </si>
+  <si>
+    <t>Devi Nurjanah</t>
+  </si>
+  <si>
+    <t>Ahmad Sahroni</t>
+  </si>
+  <si>
+    <t>JULIUS AS</t>
+  </si>
+  <si>
+    <t>Hj. NURUL WASIAH, S. Tr.Keb.</t>
+  </si>
+  <si>
+    <t>AGUS SOPIAN, S.P.</t>
+  </si>
+  <si>
+    <t>Drs. H. SALMAN SUNARDI, M.Pd.</t>
+  </si>
+  <si>
+    <t>ENTOL AKHMAD FERDI LIGASWARA</t>
+  </si>
+  <si>
+    <t>ANDI KUSNARDI, S.E.</t>
+  </si>
+  <si>
+    <t>ADINDA PUTRI NABILA HUWAIDA</t>
+  </si>
+  <si>
+    <t>EUIS ASYIAH</t>
+  </si>
+  <si>
+    <t>RATU IRA RAHAYU, S.Kom.</t>
+  </si>
+  <si>
+    <t>JAENURI</t>
+  </si>
+  <si>
+    <t>IMAN SETIANA</t>
+  </si>
+  <si>
+    <t>H. INAYATULLOH, S.Sos.</t>
+  </si>
+  <si>
+    <t>TATANG SUMANTRI</t>
+  </si>
+  <si>
+    <t>YANDRA WIGUNA</t>
+  </si>
+  <si>
+    <t>ATIS AHMAD</t>
+  </si>
+  <si>
+    <t>SITI ALMA YASZHA YUSUP</t>
+  </si>
+  <si>
+    <t>ROMLI</t>
+  </si>
+  <si>
+    <t>DEDE ABDURRAHMAN</t>
+  </si>
+  <si>
+    <t>DONI SETIAWAN</t>
+  </si>
+  <si>
+    <t>YENI YULIANI</t>
+  </si>
+  <si>
+    <t>AHMAD SAEPUDIN</t>
+  </si>
+  <si>
+    <t>EVA SRI MULYANTI</t>
+  </si>
+  <si>
+    <t>SANDI SETIAWAN</t>
+  </si>
+  <si>
+    <t>NOVAL JANUARI</t>
+  </si>
+  <si>
+    <t>NURHAMAH</t>
+  </si>
+  <si>
+    <t>DIKI MULYANA</t>
+  </si>
+  <si>
+    <t>HADI MAWARDI</t>
+  </si>
+  <si>
+    <t>Luky Hardiyan, S.Sos., M.A.</t>
+  </si>
+  <si>
+    <t>ANA SUMARNI</t>
+  </si>
+  <si>
+    <t>SANTUSO JIHADY</t>
+  </si>
+  <si>
+    <t>IRFAN AFANDI</t>
+  </si>
+  <si>
+    <t>ANA</t>
+  </si>
+  <si>
+    <t>SAEFULLAH</t>
+  </si>
+  <si>
+    <t>UJANG ABDULAH</t>
+  </si>
+  <si>
+    <t>MILA APRILIANA</t>
+  </si>
+  <si>
+    <t>LAELI ROMADONI</t>
+  </si>
+  <si>
+    <t>SURATMAN</t>
+  </si>
+  <si>
+    <t>NAZAMUDIN</t>
+  </si>
+  <si>
+    <t>LILIS NURYANAH</t>
+  </si>
+  <si>
+    <t>ROHMAN SETIAWAN, S.H.</t>
+  </si>
+  <si>
+    <t>EKA WIDYA LESTARI, M.Pd.</t>
+  </si>
+  <si>
+    <t>NANA APRILLIANA</t>
+  </si>
+  <si>
+    <t>CEPIH MAWADI</t>
+  </si>
+  <si>
+    <t>Sadikin</t>
+  </si>
+  <si>
+    <t>SUTIANAH</t>
+  </si>
+  <si>
+    <t>EPI HASAN RIFAI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>SALMAN</t>
+  </si>
+  <si>
+    <t>Hj. RATU RAISYA AGHNIA AZHARA, S.I.Kom,. M.I.P.</t>
+  </si>
+  <si>
+    <t>DIDIT ZAITUN, S.H.</t>
+  </si>
+  <si>
+    <t>AJUM JUMADI, S.A.P.</t>
+  </si>
+  <si>
+    <t>KOMYADIH</t>
+  </si>
+  <si>
+    <t>YUVITA ROSS DEA</t>
+  </si>
+  <si>
+    <t>ENDANG HAMBALI, S.M.</t>
+  </si>
+  <si>
+    <t>AAN KARNAMAH, S.Sos.</t>
+  </si>
+  <si>
+    <t>AYAT  TOHARUL HIDAYAT</t>
+  </si>
+  <si>
+    <t>Drs. H. ANWAR SULAEMAN, M.Si.</t>
+  </si>
+  <si>
+    <t>EKI SUTIAWAN</t>
+  </si>
+  <si>
+    <t>DIANA, S.Pd.</t>
+  </si>
+  <si>
+    <t>CECEP ROHMAN</t>
+  </si>
+  <si>
+    <t>KARMILA SRI RAHAYU</t>
+  </si>
+  <si>
+    <t>MUHAMAD HERU CHAERUDIN</t>
+  </si>
+  <si>
+    <t>SRI LELASARI</t>
+  </si>
+  <si>
+    <t>Hj. IDA HAMIDAH, S.I.P.</t>
+  </si>
+  <si>
+    <t>RIFKI HIDAYAT</t>
+  </si>
+  <si>
+    <t>H. LUKMAN</t>
+  </si>
+  <si>
+    <t>AYIP ADI RULI HANAFI</t>
+  </si>
+  <si>
+    <t>TENGKU ABDUROHMAN, S.E.</t>
+  </si>
+  <si>
+    <t>SITI MAIMUNAH, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>Rt. SITI MALIHAH, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>Rt. MABRUROH, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>TRISNA LEVIA</t>
+  </si>
+  <si>
+    <t>H. YAYAT SUPRIYATNA H. S.</t>
+  </si>
+  <si>
+    <t>Hj. MUZAYYANAH YULIASIH, M.M., M.Pd.</t>
+  </si>
+  <si>
+    <t>TATA SURYA SLAMET NUSANTARA, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>WISRAN, A.Md.</t>
+  </si>
+  <si>
+    <t>360002</t>
+  </si>
+  <si>
+    <t>BANTEN 2</t>
+  </si>
+  <si>
+    <t>3604</t>
+  </si>
+  <si>
+    <t>SERANG</t>
+  </si>
+  <si>
+    <t>H. UMAR BIN BARMAWI, S.T., M.M.</t>
+  </si>
+  <si>
+    <t>Drs. NANA SUARNA</t>
+  </si>
+  <si>
+    <t>PUTRI JANURAENI</t>
+  </si>
+  <si>
+    <t>ABDUL MALIK, S.H.I.</t>
+  </si>
+  <si>
+    <t>FADLI</t>
+  </si>
+  <si>
+    <t>NUR KARINAH</t>
+  </si>
+  <si>
+    <t>Dra. TATU MUNAJAH</t>
+  </si>
+  <si>
+    <t>NURKALFI MAUDINA</t>
+  </si>
+  <si>
+    <t>SAUFI AL HABIBI, S.Sos.</t>
+  </si>
+  <si>
+    <t>H. SOPWAN, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>DEDI HARYADI, S.E.</t>
+  </si>
+  <si>
+    <t>ATI HASRATI</t>
+  </si>
+  <si>
+    <t>ALI MUSTOFA, S.H.</t>
+  </si>
+  <si>
+    <t>ALAUDIN</t>
+  </si>
+  <si>
+    <t>VINA NUR FEBRIANA</t>
+  </si>
+  <si>
+    <t>IMAM AGUSTI</t>
+  </si>
+  <si>
+    <t>NENG YANTI</t>
+  </si>
+  <si>
+    <t>SOBRI</t>
+  </si>
+  <si>
+    <t>H. MADSURI, S.H.</t>
+  </si>
+  <si>
+    <t>Drs. SABDO WALUYO</t>
+  </si>
+  <si>
+    <t>MELFA ROSDIANA ULI MANULLANG</t>
+  </si>
+  <si>
+    <t>AHMAD</t>
+  </si>
+  <si>
+    <t>MADJUNI, S.E.</t>
+  </si>
+  <si>
+    <t>TINI BAYANTI, S.H.</t>
+  </si>
+  <si>
+    <t>H. SUPENDI</t>
+  </si>
+  <si>
+    <t>ARIE MARYATI</t>
+  </si>
+  <si>
+    <t>DIMAS PRADIPTA ASSUHADA</t>
+  </si>
+  <si>
+    <t>H. FAHMI HAKIM, S.E.</t>
+  </si>
+  <si>
+    <t>TB. ROY FACHROJI BASUNI</t>
+  </si>
+  <si>
+    <t>Hj. HABIBAH SUPRIATNA, S.AP., M.A.</t>
+  </si>
+  <si>
+    <t>ADE AKBAR GHADAFI, S.E.</t>
+  </si>
+  <si>
+    <t>NUNUNG NURAENI, M.Pd.</t>
+  </si>
+  <si>
+    <t>Ir. H. UM SETIA JAYA HS</t>
+  </si>
+  <si>
+    <t>Hj. ASIROH</t>
+  </si>
+  <si>
+    <t>ROMLI SAPRIYAL</t>
+  </si>
+  <si>
+    <t>KIKI FAUZI</t>
+  </si>
+  <si>
+    <t>H. ARIES HALAWANI R, S.H., M.M.</t>
+  </si>
+  <si>
+    <t>GAOSUL ALAM, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>SITI HADIJAH</t>
+  </si>
+  <si>
+    <t>AGUS A SUBARLI, S.T.</t>
+  </si>
+  <si>
+    <t>H. SEHAT  GANDA M.</t>
+  </si>
+  <si>
+    <t>TITI FAIZAH</t>
+  </si>
+  <si>
+    <t>IKHSANUDIN</t>
+  </si>
+  <si>
+    <t>EUIS ROISATUL HURIYAH</t>
+  </si>
+  <si>
+    <t>PANJI SURYA PRAWIRANEGARA</t>
+  </si>
+  <si>
+    <t>AAN UJU MIHADI</t>
+  </si>
+  <si>
+    <t>ANWARUDIN, S.Pd.</t>
+  </si>
+  <si>
+    <t>Hj. Juneri Kusumawati</t>
+  </si>
+  <si>
+    <t>Siti Suryani S</t>
+  </si>
+  <si>
+    <t>ACHMAD SUJA'I</t>
+  </si>
+  <si>
+    <t>SENDI ARDIANTO</t>
+  </si>
+  <si>
+    <t>H. GEMBONG RUDIANSYAH SUMEDI, S.T., M.M.</t>
+  </si>
+  <si>
+    <t>H. M. NAJIB HAMAS, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>EVA ZULVA, S.Pd.</t>
+  </si>
+  <si>
+    <t>AHMAD FAISAL, S.S., M.I.Kom.</t>
+  </si>
+  <si>
+    <t>NUR HUNAFAIL HUDA</t>
+  </si>
+  <si>
+    <t>SURIPNO, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>BAMBANG HARRY RADIANTO</t>
+  </si>
+  <si>
+    <t>ASTINI UYUN, M.Pd.</t>
+  </si>
+  <si>
+    <t>ROMI BACHROMI</t>
+  </si>
+  <si>
+    <t>DONI SAPTAMARDANI</t>
+  </si>
+  <si>
+    <t>ANA YULIANA</t>
+  </si>
+  <si>
+    <t>SYAFIK</t>
+  </si>
+  <si>
+    <t>CEPI WINARSO</t>
+  </si>
+  <si>
+    <t>DESIH PRIANTI</t>
+  </si>
+  <si>
+    <t>TOHA</t>
+  </si>
+  <si>
+    <t>MOHAMAD THOHIR</t>
+  </si>
+  <si>
+    <t>HAYATI</t>
+  </si>
+  <si>
+    <t>YAYAH KOSIAH</t>
+  </si>
+  <si>
+    <t>H. UDIN HAERUDIN</t>
+  </si>
+  <si>
+    <t>HARUN NARASID</t>
+  </si>
+  <si>
+    <t>NANI</t>
+  </si>
+  <si>
+    <t>AHMAD USULUDIN</t>
+  </si>
+  <si>
+    <t>EBI KUSMELIANA</t>
+  </si>
+  <si>
+    <t>SITI ARUM SARI</t>
+  </si>
+  <si>
+    <t>LUTHFIH SHOPY NURMAULIDA</t>
+  </si>
+  <si>
+    <t>ZAENI</t>
+  </si>
+  <si>
+    <t>Ir. ETEN HILMAN HARTONO</t>
+  </si>
+  <si>
+    <t>AKHMAD RIF'AT AL SOBAH</t>
+  </si>
+  <si>
+    <t>RINA RIVIANI, S.Pd.</t>
+  </si>
+  <si>
+    <t>Drs. A. CHOLIS ROWIYAN</t>
+  </si>
+  <si>
+    <t>A. DIMYATI</t>
+  </si>
+  <si>
+    <t>SUCI RAHAYU</t>
+  </si>
+  <si>
+    <t>Drs. RIZALUDIN SIDQI, M.M.</t>
+  </si>
+  <si>
+    <t>DINDA OCTAVIONA</t>
+  </si>
+  <si>
+    <t>RAFIKO SUHADAT, S.Kom.</t>
+  </si>
+  <si>
+    <t>ARIEF RUDINI TAUFIK, S.H.</t>
+  </si>
+  <si>
+    <t>AGUS MUHARAM, S.T.</t>
+  </si>
+  <si>
+    <t>ESTI LARISA, S.Pd.</t>
+  </si>
+  <si>
+    <t>Dr. YAYAN A NUGRAHA</t>
+  </si>
+  <si>
+    <t>HERI HANDOKO, S.E.</t>
+  </si>
+  <si>
+    <t>SUSILAWATI</t>
+  </si>
+  <si>
+    <t>NANANG NASRULLOH, S.H.</t>
+  </si>
+  <si>
+    <t>H. BUDI HARYADI, S.H.</t>
+  </si>
+  <si>
+    <t>SARNAIYAH</t>
+  </si>
+  <si>
+    <t>MUHAMAD DAHWANI</t>
+  </si>
+  <si>
+    <t>SITI ANISA PAHMI</t>
+  </si>
+  <si>
+    <t>UCUY MASYHURI</t>
+  </si>
+  <si>
+    <t>NANANG HOJIN</t>
+  </si>
+  <si>
+    <t>NURHAYATI</t>
+  </si>
+  <si>
+    <t>NUR MUHAMMAD FIRMANSYAH, S.Si.</t>
+  </si>
+  <si>
+    <t>BAMBANG BERNARDI</t>
+  </si>
+  <si>
+    <t>FAJAR JANATA</t>
+  </si>
+  <si>
+    <t>WAN DODDY IRWANDA TANDUK, S.T.</t>
+  </si>
+  <si>
+    <t>SUPARYADI</t>
+  </si>
+  <si>
+    <t>ITA PURNAMA SARI</t>
+  </si>
+  <si>
+    <t>LYDIA NOMIMA</t>
+  </si>
+  <si>
+    <t>BUDI YULIANSYAH</t>
+  </si>
+  <si>
+    <t>dr. CANDRA GUNAWAN, S.H.</t>
+  </si>
+  <si>
+    <t>H. UBAIDILLAH, S.E.</t>
+  </si>
+  <si>
+    <t>Dra. Hj. MUFLIKHAH, M.Si.</t>
+  </si>
+  <si>
+    <t>Drs. H. MADROJI, M.M.</t>
+  </si>
+  <si>
+    <t>Drs. H. KOMARO SIFAI</t>
+  </si>
+  <si>
+    <t>KURBAH</t>
+  </si>
+  <si>
+    <t>SOPIYAH</t>
+  </si>
+  <si>
+    <t>NASIR ACHMAD, S.H.</t>
+  </si>
+  <si>
+    <t>Hj. RT. TINTY FATHINAH CH</t>
+  </si>
+  <si>
+    <t>MUHAMAD GINANTARA PM</t>
+  </si>
+  <si>
+    <t>Tubagus Jib Muhibbudin, S.H., M.M.</t>
+  </si>
+  <si>
+    <t>360003</t>
+  </si>
+  <si>
+    <t>BANTEN 3</t>
+  </si>
+  <si>
+    <t>IFAH MASTUFAH</t>
+  </si>
+  <si>
+    <t>Dr. DEDEN HASANUDIN, M.Si.</t>
+  </si>
+  <si>
+    <t>Hj. RIRIN ARYANI BINTI FACHRUDIN, S.E.</t>
+  </si>
+  <si>
+    <t>FENDY HARI WIJAYA, S.H.</t>
+  </si>
+  <si>
+    <t>MULHAT, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>TAUFIQ HIDAYAT, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>ADAWIYAH</t>
+  </si>
+  <si>
+    <t>AGIT PANGESTU</t>
+  </si>
+  <si>
+    <t>EKA AULIA</t>
+  </si>
+  <si>
+    <t>ILHAM NURKARIM</t>
+  </si>
+  <si>
+    <t>Hj. IDA ROSIDA LUTFI, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>FAKHRUR KHAFIDZI, S.Ag.</t>
+  </si>
+  <si>
+    <t>BASUKI, S.H., M.M.</t>
+  </si>
+  <si>
+    <t>LALIS TIANA</t>
+  </si>
+  <si>
+    <t>RIO ROMADHONI</t>
+  </si>
+  <si>
+    <t>H. MUHSININ, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>Hj. JUBAEDAH, S.E.</t>
+  </si>
+  <si>
+    <t>H. E. KARMANA, S.H.</t>
+  </si>
+  <si>
+    <t>Hj. KUROTU AKYUN, S.Pd.</t>
+  </si>
+  <si>
+    <t>H. TB. BAENURZAMAN</t>
+  </si>
+  <si>
+    <t>HERIYANTO CITRA BUANA, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>SIHABUDIN</t>
+  </si>
+  <si>
+    <t>FAIKOH</t>
+  </si>
+  <si>
+    <t>RATU DINA ROSDIYANTI</t>
+  </si>
+  <si>
+    <t>MUKHTAR ANSORI</t>
+  </si>
+  <si>
+    <t>Achmad Darajatun, S.E.</t>
+  </si>
+  <si>
+    <t>Dimas Priadi Wardhana</t>
+  </si>
+  <si>
+    <t>Hj. Eti Rohayati</t>
+  </si>
+  <si>
+    <t>YUDA AL BAHRUL IHSAN</t>
+  </si>
+  <si>
+    <t>H. MANSUR, S.P., M.M.</t>
+  </si>
+  <si>
+    <t>Dr. H. RAFA ADI GALUH AGUNG, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>ENDANG SRIHASTUTI, S.Pd.</t>
+  </si>
+  <si>
+    <t>HADIS, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>MEGA HIKMAWATI</t>
+  </si>
+  <si>
+    <t>Drs. MUHAMAD ABDUL AZIZ</t>
+  </si>
+  <si>
+    <t>MASKANAH</t>
+  </si>
+  <si>
+    <t>FUZIYANTI</t>
+  </si>
+  <si>
+    <t>ARIES WIRYA KUSUMAH</t>
+  </si>
+  <si>
+    <t>WAWAN SETIAWAN</t>
+  </si>
+  <si>
+    <t>CUCU HUMAESYAH SYAM</t>
+  </si>
+  <si>
+    <t>BOCE SETIA DARMA</t>
+  </si>
+  <si>
+    <t>ISHAK SIDIK, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>SYAMSUL RIZAL, A.Md.</t>
+  </si>
+  <si>
+    <t>ARUM SEKARNINGTYAS</t>
+  </si>
+  <si>
+    <t>ROSYUNANI</t>
+  </si>
+  <si>
+    <t>TB. ERWIN MAHROBI, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>AZANIL KELANA</t>
+  </si>
+  <si>
+    <t>DEANTI FAHRAENI, S.H.</t>
+  </si>
+  <si>
+    <t>RUDI LAKSONO, S.E., M.P.</t>
+  </si>
+  <si>
+    <t>Hj. Rt. ELLA N. SYATIBI, SH., M.Kn.</t>
+  </si>
+  <si>
+    <t>H. UDIN SAPARUDIN</t>
+  </si>
+  <si>
+    <t>TATI SUMIYATI, S.Ag.</t>
+  </si>
+  <si>
+    <t>DINA EMI PUSPITA</t>
+  </si>
+  <si>
+    <t>SAHRUL ULUM</t>
+  </si>
+  <si>
+    <t>MOEH ADE PRASTIO SEKAR TAJI</t>
+  </si>
+  <si>
+    <t>IPAH DELIMA, S.E.</t>
+  </si>
+  <si>
+    <t>Maurice Nagasa</t>
+  </si>
+  <si>
+    <t>HAERIAH</t>
+  </si>
+  <si>
+    <t>RUSLI</t>
+  </si>
+  <si>
+    <t>SUTIYONO</t>
+  </si>
+  <si>
+    <t>SITI CHAERIAH</t>
+  </si>
+  <si>
+    <t>DENI</t>
+  </si>
+  <si>
+    <t>MUFTI, S.E.</t>
+  </si>
+  <si>
+    <t>JAYA SUKATMA</t>
+  </si>
+  <si>
+    <t>MASRIYAH</t>
+  </si>
+  <si>
+    <t>HADIYANTI</t>
+  </si>
+  <si>
+    <t>H. HIKAYAT, S.Pd., M.M.</t>
+  </si>
+  <si>
+    <t>360007</t>
+  </si>
+  <si>
+    <t>BANTEN 7</t>
+  </si>
+  <si>
+    <t>3671</t>
+  </si>
+  <si>
+    <t>KOTA TANGERANG</t>
+  </si>
+  <si>
+    <t>AHMAD FUADY</t>
+  </si>
+  <si>
+    <t>BAEHAQI, S.Ag., M.A.</t>
+  </si>
+  <si>
+    <t>THRESSA SARI BETTIS, S.Sos.</t>
+  </si>
+  <si>
+    <t>LILI HARLILI</t>
+  </si>
+  <si>
+    <t>AGUS SALIM</t>
+  </si>
+  <si>
+    <t>SHOIMAH ISMANSYAH</t>
+  </si>
+  <si>
+    <t>AGUNG CATUR WAHYUDI</t>
+  </si>
+  <si>
+    <t>DIDI DIMYATI</t>
+  </si>
+  <si>
+    <t>ELITA SURYANINGSIH</t>
+  </si>
+  <si>
+    <t>MUHAMMAD NIZAR</t>
+  </si>
+  <si>
+    <t>RIRIN RIANA</t>
+  </si>
+  <si>
+    <t>H. AGUNG WINARTO, S.H.</t>
+  </si>
+  <si>
+    <t>KING HENDRO ARIFIN PASARIBU, S.Sos., M.H.</t>
+  </si>
+  <si>
+    <t>SITI NUR ANNISAA BELLADINA</t>
+  </si>
+  <si>
+    <t>QURROTA A'YUNI</t>
+  </si>
+  <si>
+    <t>M. HARIS SUPRATMAN</t>
+  </si>
+  <si>
+    <t>FEBY PURNAMA SARI</t>
+  </si>
+  <si>
+    <t>NANANG SUPRIANI</t>
+  </si>
+  <si>
+    <t>SUPARMI, S.T.</t>
+  </si>
+  <si>
+    <t>HENDRY ZEIN, S.IP., M.IP.</t>
+  </si>
+  <si>
+    <t>SUGIANTO, S.IP.</t>
+  </si>
+  <si>
+    <t>IYAN SETIAWAN, S.Pd.</t>
+  </si>
+  <si>
+    <t>H. JAJULI, S.H.</t>
+  </si>
+  <si>
+    <t>NURAYA</t>
+  </si>
+  <si>
+    <t>THOMAS SUGIARTO, S.E.</t>
+  </si>
+  <si>
+    <t>UKON FURKON SUKANDA, S.IKom., M.IKom.</t>
+  </si>
+  <si>
+    <t>MULIANI MENDROFA, S.M.</t>
+  </si>
+  <si>
+    <t>H. KUSWARSA, S.Sos.</t>
+  </si>
+  <si>
+    <t>M. HALIM LATUCONSINA, S.H.</t>
+  </si>
+  <si>
+    <t>OKE SRI LESTARI, S.Sos.</t>
+  </si>
+  <si>
+    <t>SUHARDI, S.H.</t>
+  </si>
+  <si>
+    <t>H. MULYADI, S.H.</t>
+  </si>
+  <si>
+    <t>WIWIK VIATININGSIH, M.A.R.S.</t>
+  </si>
+  <si>
+    <t>SELVI HANDAYANI</t>
+  </si>
+  <si>
+    <t>AGUS AJJAVA, S.Kom.</t>
+  </si>
+  <si>
+    <t>HERRY RUMAWATINE, S.H., M.A.P.</t>
+  </si>
+  <si>
+    <t>H. ABDUL ROJI, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>FEBRY YOLANDA PUTRI</t>
+  </si>
+  <si>
+    <t>ADI NURHASAN, S.T.</t>
+  </si>
+  <si>
+    <t>IWAN KARTIWA</t>
+  </si>
+  <si>
+    <t>H. ERIK SOEHONO, S.T., M.M.</t>
+  </si>
+  <si>
+    <t>SITI NURHALIJAH</t>
+  </si>
+  <si>
+    <t>EDY MUCHDI</t>
+  </si>
+  <si>
+    <t>MEIZI CHANDRA</t>
+  </si>
+  <si>
+    <t>RANNY DAWAHYU</t>
+  </si>
+  <si>
+    <t>TUKIMIN</t>
+  </si>
+  <si>
+    <t>AFIF JOHAN, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>Eva Lestari, A.Md.Keb.</t>
+  </si>
+  <si>
+    <t>Siswo Sujarno</t>
+  </si>
+  <si>
+    <t>Mei</t>
+  </si>
+  <si>
+    <t>H. ABU BAKAR H. YASIN, S.Pd., S.H., M.H.</t>
+  </si>
+  <si>
+    <t>HEPRIYADI ZAICILY, S.T., M.M.</t>
+  </si>
+  <si>
+    <t>ANDIEN SEFTY WULANDARI</t>
+  </si>
+  <si>
+    <t>DENY SUDRAJAT, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>AKHMAD DINAYAT ILYAS</t>
+  </si>
+  <si>
+    <t>ALFI</t>
+  </si>
+  <si>
+    <t>TENGKU IWAN J. P, S.T.</t>
+  </si>
+  <si>
+    <t>LILIS SUHARAH, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>SAEROJI, S.Pd.I., M.M.</t>
+  </si>
+  <si>
+    <t>DIO CHANDRA SEFA KURNIADJI</t>
+  </si>
+  <si>
+    <t>dr. Gr. ERIT FITRY BRITANIATI</t>
+  </si>
+  <si>
+    <t>BAYU PRIYANTO, S.E.</t>
+  </si>
+  <si>
+    <t>DEWI SETIARINI, S.Pd.</t>
+  </si>
+  <si>
+    <t>UBAIDILLAH ZAHARI</t>
+  </si>
+  <si>
+    <t>MAHFUDZ SHOLAHUDIN</t>
+  </si>
+  <si>
+    <t>SELA NURHAYATI</t>
+  </si>
+  <si>
+    <t>IMANUEL RAWAYAN, S.Th., M.Div.</t>
+  </si>
+  <si>
+    <t>EDDY MURSALIM, S.E.</t>
+  </si>
+  <si>
+    <t>MASDARSANI</t>
+  </si>
+  <si>
+    <t>SUKARTINAH</t>
+  </si>
+  <si>
+    <t>YAYAN HERYANTO, S.E.</t>
+  </si>
+  <si>
+    <t>BADRUL FAHMI, S.E.</t>
+  </si>
+  <si>
+    <t>SULHIYAH</t>
+  </si>
+  <si>
+    <t>YUS FAISAL</t>
+  </si>
+  <si>
+    <t>FADEL ISLAMI RAKHMAT, S.E.</t>
+  </si>
+  <si>
+    <t>Ns. ELANG WIBISANA, M.Kep.</t>
+  </si>
+  <si>
+    <t>AGNES NINIK PALUPI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD RASYID RIDHO</t>
+  </si>
+  <si>
+    <t>ABDUL WADUD</t>
+  </si>
+  <si>
+    <t>SITI SUHAEMI</t>
+  </si>
+  <si>
+    <t>HUSNUDIN</t>
+  </si>
+  <si>
+    <t>CINDY NOVIANTY</t>
+  </si>
+  <si>
+    <t>ARI FITRIANTI</t>
+  </si>
+  <si>
+    <t>OMISAH</t>
+  </si>
+  <si>
+    <t>ASEP HIDAYAT</t>
+  </si>
+  <si>
+    <t>DUDUS DUSTIRAWAN</t>
+  </si>
+  <si>
+    <t>DIANA FITRI</t>
+  </si>
+  <si>
+    <t>ARIF RAHMAN HAKIM</t>
+  </si>
+  <si>
+    <t>ABDUL GOFAR</t>
+  </si>
+  <si>
+    <t>KURNIA INDAH SARI</t>
+  </si>
+  <si>
+    <t>CHAIRUL ANWAR SUKMA</t>
+  </si>
+  <si>
+    <t>TAMBA TUAH PURBA, S.H., M.Si.</t>
+  </si>
+  <si>
+    <t>FINA MERDEKAWATI</t>
+  </si>
+  <si>
+    <t>IRWAN ACEP WIJAYA TJEE</t>
+  </si>
+  <si>
+    <t>NAPISAH</t>
+  </si>
+  <si>
+    <t>ANASTASIUS JACKSON M. SITANGGANG</t>
+  </si>
+  <si>
+    <t>BUDIANSYAH, S.H., S.E., M.H.</t>
+  </si>
+  <si>
+    <t>Apt. WINDA ANNISANINGTIAS, S.Farm., M.M.</t>
+  </si>
+  <si>
+    <t>ENDRA TRI ATMOKO, S.Tr.Rad.</t>
+  </si>
+  <si>
+    <t>UDAYA PRADNYAWIDURA HALIM</t>
+  </si>
+  <si>
+    <t>LAURA NATALIA SINAGA, S.H.</t>
+  </si>
+  <si>
+    <t>HENDI FIRMANSYAH, S.M.</t>
+  </si>
+  <si>
+    <t>JULIA MIHARDJA</t>
+  </si>
+  <si>
+    <t>NUR IRIANI</t>
+  </si>
+  <si>
+    <t>PHILIPUS KARAMOY</t>
+  </si>
+  <si>
+    <t>SITI FAZILAH KHAIRUNNISA</t>
+  </si>
+  <si>
+    <t>USMAN MUHAMMAD</t>
+  </si>
+  <si>
+    <t>EKO SUSANTO</t>
+  </si>
+  <si>
+    <t>AMALIA RIZKA PUTRI</t>
+  </si>
+  <si>
+    <t>ENO SUSENO</t>
+  </si>
+  <si>
+    <t>FERRYANSYAH</t>
+  </si>
+  <si>
+    <t>WAN MUHAMMAD ILHAM, S.A.P.</t>
+  </si>
+  <si>
+    <t>H. MADSANI MACHMUD, S.H., S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>ABDURAHMAN, S.Kom.I.</t>
+  </si>
+  <si>
+    <t>AGUS KURNIA</t>
+  </si>
+  <si>
+    <t>RIHANA, S.Sos.</t>
+  </si>
+  <si>
+    <t>ZAENAL ARIFIN</t>
+  </si>
+  <si>
+    <t>HAMIDAH, S.Pd.</t>
+  </si>
+  <si>
+    <t>KOMISAH, S.E.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. SHIDDIQ WALUYO, M.T.</t>
+  </si>
+  <si>
+    <t>Dr. ISMAYUDIN YULIYZAR, M.M.</t>
+  </si>
+  <si>
+    <t>ROSIDAWATY</t>
+  </si>
+  <si>
+    <t>AHMAD SOBIRIN</t>
+  </si>
+  <si>
+    <t>360008</t>
+  </si>
+  <si>
+    <t>BANTEN 8</t>
+  </si>
+  <si>
+    <t>H. SYAHRONI, S.Pd.</t>
+  </si>
+  <si>
+    <t>TB. ADAM MA`RIFAT, M.I.P.</t>
+  </si>
+  <si>
+    <t>HEPI MAULANA SAKTI, S.Sos.</t>
+  </si>
+  <si>
+    <t>MARSUDI, M.Kom.</t>
+  </si>
+  <si>
+    <t>WANDA RETNO ASIH</t>
+  </si>
+  <si>
+    <t>IKLIL MAWLA</t>
+  </si>
+  <si>
+    <t>MUHAMAD JUPRI</t>
+  </si>
+  <si>
+    <t>ANDRA SONI, S.M.</t>
+  </si>
+  <si>
+    <t>SUHARNO, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>ARI WAHYUNI, M.H.</t>
+  </si>
+  <si>
+    <t>AMIN ISKANDAR, S.A.P.</t>
+  </si>
+  <si>
+    <t>SUGANDI, S.E.</t>
+  </si>
+  <si>
+    <t>TETI SRIDAYANTI</t>
+  </si>
+  <si>
+    <t>TURIAH</t>
+  </si>
+  <si>
+    <t>Dr. YEREMIA MENDROFA, S.T., M.M., M.B.A.</t>
+  </si>
+  <si>
+    <t>ANGGRAINI JATMIKANINGSIH</t>
+  </si>
+  <si>
+    <t>SAMIYA</t>
+  </si>
+  <si>
+    <t>FARIZA YAHYA, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>H. MALIKI, S.Sos.</t>
+  </si>
+  <si>
+    <t>INDAH AGUSTINI</t>
+  </si>
+  <si>
+    <t>MUSLIM</t>
+  </si>
+  <si>
+    <t>Hj. DESY YUSANDI, S.E.</t>
+  </si>
+  <si>
+    <t>HARITS MUFLEY, S. Ars.</t>
+  </si>
+  <si>
+    <t>ADEN MUBAROK, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>ROESLY OEMAR</t>
+  </si>
+  <si>
+    <t>H. MUHAMMAD HIDIR ANDI SAKA</t>
+  </si>
+  <si>
+    <t>V. APRILIA TYAS N. F.</t>
+  </si>
+  <si>
+    <t>YULIANI</t>
+  </si>
+  <si>
+    <t>MOHAMMAD FADHLIN AKBAR</t>
+  </si>
+  <si>
+    <t>Hj. MALAWATI, S.E.</t>
+  </si>
+  <si>
+    <t>ASTA, S.Sos.</t>
+  </si>
+  <si>
+    <t>NUNING KARTINI SINGARIMBUN</t>
+  </si>
+  <si>
+    <t>MUALLIM SYUIB</t>
+  </si>
+  <si>
+    <t>AMSALUNA</t>
+  </si>
+  <si>
+    <t>Ir. H. DIDIN AHMAD NURDIN</t>
+  </si>
+  <si>
+    <t>Ahmad Sapudin</t>
+  </si>
+  <si>
+    <t>Lena</t>
+  </si>
+  <si>
+    <t>INDRA KURNIAWAN</t>
+  </si>
+  <si>
+    <t>H. HILMI FUAD, S.T., M.Kom.</t>
+  </si>
+  <si>
+    <t>YATMI, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>RUDI KURNIAWAN E. S.</t>
+  </si>
+  <si>
+    <t>NURJANAH, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>dr. NI'MATULLAH MANSUR, M.A.R.S.</t>
+  </si>
+  <si>
+    <t>HIDAYAT</t>
+  </si>
+  <si>
+    <t>SHOFA FAUZIYYA, S.Tr.Rad.</t>
+  </si>
+  <si>
+    <t>EKA PRATIWI</t>
+  </si>
+  <si>
+    <t>JESTRO SIREGAR, S.E.</t>
+  </si>
+  <si>
+    <t>MUJIANTO</t>
+  </si>
+  <si>
+    <t>MARISYA MULYANA, S.H.</t>
+  </si>
+  <si>
+    <t>Dr. Hj. ELLA SILVIA, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>H. AGUS HERU</t>
+  </si>
+  <si>
+    <t>NURASIYAH</t>
+  </si>
+  <si>
+    <t>SYAHRIAN</t>
+  </si>
+  <si>
+    <t>AFDHOLLAH FADHILLAH</t>
+  </si>
+  <si>
+    <t>SARAH ALFIYAH</t>
+  </si>
+  <si>
+    <t>EDI DJUNAEDI</t>
+  </si>
+  <si>
+    <t>YULIA MAYANG SARI</t>
+  </si>
+  <si>
+    <t>H. A. JAZULI ABDILLAH</t>
+  </si>
+  <si>
+    <t>H. ABDUL SYUKUR</t>
+  </si>
+  <si>
+    <t>SUPARNI</t>
+  </si>
+  <si>
+    <t>Arif Rahman Hakim</t>
+  </si>
+  <si>
+    <t>YEFRY RINALDI</t>
+  </si>
+  <si>
+    <t>HUMAIROH</t>
+  </si>
+  <si>
+    <t>Alih Budhi Kristianto</t>
+  </si>
+  <si>
+    <t>RATIH UTAMI</t>
+  </si>
+  <si>
+    <t>MICHAEL EKA SUGIHARTO</t>
+  </si>
+  <si>
+    <t>FERDIAN SETIADINATA, S.T.</t>
+  </si>
+  <si>
+    <t>TIURMIDA</t>
+  </si>
+  <si>
+    <t>PURWOKO FIDYANTO</t>
+  </si>
+  <si>
+    <t>ARIEF WICAKSANA, A.Md.I.K., S.E.</t>
+  </si>
+  <si>
+    <t>ALYA DELLA SYAFIRA</t>
+  </si>
+  <si>
+    <t>H. TUBAGUS M. RAYHAN AZHARI, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>EDWIN TEDDY BRATA, S.M.</t>
+  </si>
+  <si>
+    <t>EVA MARHAENINGSIH</t>
+  </si>
+  <si>
+    <t>FITRI LIA NINGSIH</t>
+  </si>
+  <si>
+    <t>NUR MAWARDI, S.H.</t>
+  </si>
+  <si>
+    <t>RIZKI EKO FAJARIYANTO</t>
+  </si>
+  <si>
+    <t>MUHAMMAD FAJAR SAPUTRA</t>
+  </si>
+  <si>
+    <t>RIYANTO, S.E.</t>
+  </si>
+  <si>
+    <t>H. SARMILIH, S.H.</t>
+  </si>
+  <si>
+    <t>YULYANAH, S.Pd.</t>
+  </si>
+  <si>
+    <t>AHMAD NAWAWI</t>
+  </si>
+  <si>
+    <t>MUHASIM</t>
+  </si>
+  <si>
+    <t>DEWI MURTASIAH, S.Si.</t>
+  </si>
+  <si>
+    <t>ANISA AJENG KUSUMAWATI</t>
+  </si>
+  <si>
+    <t>dr. SAPTO WIDODO, SpOG.</t>
+  </si>
+  <si>
+    <t>FACHRI</t>
+  </si>
+  <si>
+    <t>CUT LINDAWATI ALI</t>
+  </si>
+  <si>
+    <t>Drs. H. ZULKARNAEN, M.A.P.</t>
+  </si>
+  <si>
+    <t>RITA KHAIRANI, S.Sos.</t>
+  </si>
+  <si>
+    <t>SITI MAEMUNAH, S.Pd.</t>
+  </si>
+  <si>
+    <t>360001</t>
+  </si>
+  <si>
+    <t>BANTEN 1</t>
+  </si>
+  <si>
+    <t>3673</t>
+  </si>
+  <si>
+    <t>KOTA SERANG</t>
+  </si>
+  <si>
+    <t>HASAN WAHYUDI, S.Th.I.</t>
+  </si>
+  <si>
+    <t>Drs. INU AMINUDIN</t>
+  </si>
+  <si>
+    <t>EHA JULAEHA</t>
+  </si>
+  <si>
+    <t>H. AHMAD DARAJAT, S.K.M., S.Kep., M.K.M.</t>
+  </si>
+  <si>
+    <t>AULIA PUTRI SYARIFAH</t>
+  </si>
+  <si>
+    <t>TB. ANTON MASTURI</t>
+  </si>
+  <si>
+    <t>STANDIUS BARA PRIMA LUMBAA, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>ENCOP SOPIA, S.Ag., M.A.</t>
+  </si>
+  <si>
+    <t>IPIYANTO, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD THORIQ</t>
+  </si>
+  <si>
+    <t>MAMAN, S.Kom.</t>
+  </si>
+  <si>
+    <t>EMALIA</t>
+  </si>
+  <si>
+    <t>H. ASEP RAHMATULLOH, S.T., M.M.</t>
+  </si>
+  <si>
+    <t>MOCHAMAD NASIR, M.IKom.</t>
+  </si>
+  <si>
+    <t>EVA MASTRIYANI, S.E.</t>
+  </si>
+  <si>
+    <t>CHRISTIAN</t>
+  </si>
+  <si>
+    <t>NIA PURNAMA SARI, S.Pd.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD GURUH SUKMA KELANA</t>
+  </si>
+  <si>
+    <t>TEGUH ISTAAL, S.Kom.</t>
+  </si>
+  <si>
+    <t>H. NAMIN, S.H.</t>
+  </si>
+  <si>
+    <t>RATU INTAN MEILIAHANA, S.A.P.</t>
+  </si>
+  <si>
+    <t>MANDALIKA, S.Pd.</t>
+  </si>
+  <si>
+    <t>ARDY MARCIANO, S.E.</t>
+  </si>
+  <si>
+    <t>FENNY MUTIARA</t>
+  </si>
+  <si>
+    <t>H. KHAERONI, S.Sos.</t>
+  </si>
+  <si>
+    <t>H. A'ENG HAERUDIN</t>
+  </si>
+  <si>
+    <t>KOMBES POL (P).  Hj. DJASMARNI, S.E.</t>
+  </si>
+  <si>
+    <t>H. ASEP ABDULLAH BUSRO, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>H. AYIP NAJIB DUCE</t>
+  </si>
+  <si>
+    <t>SAPUROH, A.Md.Keb.</t>
+  </si>
+  <si>
+    <t>IMAM BAIHAQI, S.T.</t>
+  </si>
+  <si>
+    <t>Tommy Haytamy</t>
+  </si>
+  <si>
+    <t>RITA AFRIANI</t>
+  </si>
+  <si>
+    <t>AMIR SUNNUN LUBIS, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>dr. FITRI AULIA</t>
+  </si>
+  <si>
+    <t>EI NURUL KHOTIMAH</t>
+  </si>
+  <si>
+    <t>H. JUHENI MOHAMAD ROIS, M.Pd.</t>
+  </si>
+  <si>
+    <t>SAMSUL MA'ARIF, S.Ag., M.Pd.</t>
+  </si>
+  <si>
+    <t>Hj. MURMIASIH SETIYAWATI, S.E.</t>
+  </si>
+  <si>
+    <t>MUKSIN</t>
+  </si>
+  <si>
+    <t>NANDO RAYA ROBBANY</t>
+  </si>
+  <si>
+    <t>M Dicky Hermawan</t>
+  </si>
+  <si>
+    <t>NUR SUPRIYATIN</t>
+  </si>
+  <si>
+    <t>Dr. H. HERY ERDI, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>H. M. ALIUDIN</t>
+  </si>
+  <si>
+    <t>KHAERUL UMAM</t>
+  </si>
+  <si>
+    <t>RISKA DWI APRILIANI, S.E.</t>
+  </si>
+  <si>
+    <t>IMAM SYABAR ADI SETIA</t>
+  </si>
+  <si>
+    <t>DWI UNTARI, S.H.</t>
+  </si>
+  <si>
+    <t>JAKA PRATAMA</t>
+  </si>
+  <si>
+    <t>H. SANDY BELA SAKTI, S.Sos.</t>
+  </si>
+  <si>
+    <t>A. DRAJAT AHMAD PUTRA, M.Kes.</t>
+  </si>
+  <si>
+    <t>Hj. DESY MULYANI, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>RUDI ARMAN A. Z.</t>
+  </si>
+  <si>
+    <t>Drs. DIDI SUNARDI, M.Si.</t>
+  </si>
+  <si>
+    <t>Hj. HAYATUL FARHAH</t>
+  </si>
+  <si>
+    <t>H. SUCIAZHI, S.E.</t>
+  </si>
+  <si>
+    <t>AGUS SETIAWAN</t>
+  </si>
+  <si>
+    <t>FANDA SOESLIANA</t>
+  </si>
+  <si>
+    <t>MUNADI</t>
+  </si>
+  <si>
+    <t>Dra. Hj. AMAH SUHAMAH,  M.Si.</t>
+  </si>
+  <si>
+    <t>EKO SUSILO, S.E.</t>
+  </si>
+  <si>
+    <t>MOHAMMAD TAVIP HAMONANGAN HUTASOIT</t>
+  </si>
+  <si>
+    <t>EVI DEWI HERLINDA</t>
+  </si>
+  <si>
+    <t>H. AMANUDIN TOHA, S.E.</t>
+  </si>
+  <si>
+    <t>AISHA MASITA</t>
+  </si>
+  <si>
+    <t>RIDWANSYAH</t>
+  </si>
+  <si>
+    <t>Aminudin, S.Ag.</t>
+  </si>
+  <si>
+    <t>VEDINA RAKASIWI PUTRI</t>
+  </si>
+  <si>
+    <t>OKTARIZA, S.T.</t>
+  </si>
+  <si>
+    <t>DENY EKARISMA</t>
+  </si>
+  <si>
+    <t>ASEP IRNA YULIANA, S.Si., M.M.</t>
+  </si>
+  <si>
+    <t>Drs. H. FAUNA SUKMA PRAYOGA</t>
+  </si>
+  <si>
+    <t>RINI SORAYA</t>
+  </si>
+  <si>
+    <t>FERIJANTO, S.H.</t>
+  </si>
+  <si>
+    <t>DEWI GITA RESTIYANI, S.M.</t>
+  </si>
+  <si>
+    <t>IPO DURIAT</t>
+  </si>
+  <si>
+    <t>BAYU ANGGI</t>
+  </si>
+  <si>
+    <t>TRI WIBOWO</t>
+  </si>
+  <si>
+    <t>AGUS EFENDI</t>
+  </si>
+  <si>
+    <t>AFRIZAL FAUZI, S.E.</t>
+  </si>
+  <si>
+    <t>Hj. ADE IRMA SURYANI, S.Ag.</t>
+  </si>
+  <si>
+    <t>STEFANI AMALIA</t>
+  </si>
+  <si>
+    <t>ACHMAD SUKRI</t>
+  </si>
+  <si>
+    <t>RERE MARETTA MAGENDA, S.E.</t>
+  </si>
+  <si>
+    <t>Drs. DODO MULYADI, M.Si.</t>
+  </si>
+  <si>
+    <t>HERAWATI, S.M.</t>
+  </si>
+  <si>
+    <t>JAMANI</t>
+  </si>
+  <si>
+    <t>360012</t>
+  </si>
+  <si>
+    <t>BANTEN 12</t>
+  </si>
+  <si>
+    <t>3672</t>
+  </si>
+  <si>
+    <t>KOTA CILEGON</t>
+  </si>
+  <si>
+    <t>M. JAMHURI</t>
+  </si>
+  <si>
+    <t>ETY SYATIBI, S.Sos.</t>
+  </si>
+  <si>
+    <t>AKHMAD ASGHORI, S.H.</t>
+  </si>
+  <si>
+    <t>HELMI KASYIM AGUS</t>
+  </si>
+  <si>
+    <t>H. HASBI SIDIK, S.T., M.Si.</t>
+  </si>
+  <si>
+    <t>Hj. IDA FARIDA ARIEF, S.E.</t>
+  </si>
+  <si>
+    <t>RETNO DURYATI</t>
+  </si>
+  <si>
+    <t>MUSA</t>
+  </si>
+  <si>
+    <t>H. RENO YANUAR</t>
+  </si>
+  <si>
+    <t>ALFAT MAULANA, S.I.P.</t>
+  </si>
+  <si>
+    <t>DEWI CAHYA NINGSIH</t>
+  </si>
+  <si>
+    <t>MUHAMAD YUSUF AMIN, S.Ag.</t>
+  </si>
+  <si>
+    <t>Dr. Hj. RATU AMALIA HAYANI</t>
+  </si>
+  <si>
+    <t>MAFTUHI, S.Ag.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD JAENAL ARIFIN</t>
+  </si>
+  <si>
+    <t>ZULFAHMY YANUAR ADAM, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>H. ERICK REBIIN, S.E.</t>
+  </si>
+  <si>
+    <t>AGUS SETYAWAN</t>
+  </si>
+  <si>
+    <t>TRIE ASTUTY SUCIEPTO</t>
+  </si>
+  <si>
+    <t>ALI FAHMI</t>
+  </si>
+  <si>
+    <t>RUDI SYAHRUDIN</t>
+  </si>
+  <si>
+    <t>Unang Fahrudani</t>
+  </si>
+  <si>
+    <t>Inah, S.Pd.</t>
+  </si>
+  <si>
+    <t>Indah Kurnianingsih, S.Ak.</t>
+  </si>
+  <si>
+    <t>dr. Hj. SHINTA WISHNU WARDHANI</t>
+  </si>
+  <si>
+    <t>Dr. FIRMANULLAH FIRDAUS, S.E., M.Kom.</t>
+  </si>
+  <si>
+    <t>TB. WAWAN KURNIAWAN, S.T.</t>
+  </si>
+  <si>
+    <t>MARLIA</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ROFI</t>
+  </si>
+  <si>
+    <t>UPI SUPRIYATI, S.Pd.</t>
+  </si>
+  <si>
+    <t>H. DEDE ROHANA PUTRA, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>Anwar Sodik</t>
+  </si>
+  <si>
+    <t>ISMURNIYATI</t>
+  </si>
+  <si>
+    <t>ZAHRA RAHMAYASA ZAKIYYAH</t>
+  </si>
+  <si>
+    <t>JHONY HUSBAN, S.T.</t>
+  </si>
+  <si>
+    <t>KAMALUDIN, S.E.</t>
+  </si>
+  <si>
+    <t>FITRI ISTIANI</t>
+  </si>
+  <si>
+    <t>ERIK PRIHATAMA, S.T., M.M.</t>
+  </si>
+  <si>
+    <t>ROHMATULLOH</t>
+  </si>
+  <si>
+    <t>SIRINTA PUTRI KAMILIA</t>
+  </si>
+  <si>
+    <t>Agung Gumelar</t>
+  </si>
+  <si>
+    <t>NURUL HEIDIAZFI</t>
+  </si>
+  <si>
+    <t>TRI WAHYU HARYONO STEVANUS</t>
+  </si>
+  <si>
+    <t>ADAMIRI DATAU</t>
+  </si>
+  <si>
+    <t>AGUS DAHLAN</t>
+  </si>
+  <si>
+    <t>AGDELLA  HERMINDA</t>
+  </si>
+  <si>
+    <t>RIZKI OCTARIANI</t>
+  </si>
+  <si>
+    <t>BERLI WAHYUNDA</t>
+  </si>
+  <si>
+    <t>INDAH ROSALIA</t>
+  </si>
+  <si>
+    <t>FATULLOH</t>
+  </si>
+  <si>
+    <t>UMU SALAMAH, M.Pd.</t>
+  </si>
+  <si>
+    <t>HIKMAT</t>
+  </si>
+  <si>
+    <t>MUHAMAD ARIEF</t>
+  </si>
+  <si>
+    <t>ERLI JOHN</t>
+  </si>
+  <si>
+    <t>ADE NURDWI LISTHIANI JUNIAR, S.E.</t>
+  </si>
+  <si>
+    <t>360004</t>
+  </si>
+  <si>
+    <t>BANTEN 4</t>
+  </si>
+  <si>
+    <t>3603</t>
+  </si>
+  <si>
+    <t>TANGERANG</t>
+  </si>
+  <si>
+    <t>H. AHMAD IMRON, S.E.</t>
+  </si>
+  <si>
+    <t>dr. Hj. TITIK SADIANTI</t>
+  </si>
+  <si>
+    <t>H. AHMAD ARI MASYHURI</t>
+  </si>
+  <si>
+    <t>MAMAN LUKMAN</t>
+  </si>
+  <si>
+    <t>SUPARDI, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>PUSASARI</t>
+  </si>
+  <si>
+    <t>SYIHABUDIN</t>
+  </si>
+  <si>
+    <t>SUPRIYANTI</t>
+  </si>
+  <si>
+    <t>USMAN ABDUL GANI</t>
+  </si>
+  <si>
+    <t>H. AGUS SUPRIYATNA, M.H., M.Si.</t>
+  </si>
+  <si>
+    <t>DAVID BASTIAN</t>
+  </si>
+  <si>
+    <t>SUWARTI</t>
+  </si>
+  <si>
+    <t>TONNI OKTO SARMALA SARAGIH</t>
+  </si>
+  <si>
+    <t>DESI APRIYANTI</t>
+  </si>
+  <si>
+    <t>DEWI MULYATIN</t>
+  </si>
+  <si>
+    <t>ISMABOTI</t>
+  </si>
+  <si>
+    <t>HALMIAH</t>
+  </si>
+  <si>
+    <t>H. BANGBANG SUHENDRA</t>
+  </si>
+  <si>
+    <t>INDAH RUSMIATI, S.IP,. M.IP.</t>
+  </si>
+  <si>
+    <t>AHMAD SUHADA, S.E.</t>
+  </si>
+  <si>
+    <t>DADANG WIJAYA, S.H.</t>
+  </si>
+  <si>
+    <t>WAWAN SUMARWAN, S.H.</t>
+  </si>
+  <si>
+    <t>ADE FEBRIANA IRNAWATIE</t>
+  </si>
+  <si>
+    <t>DEWA SUKMA KELANA, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>BURHANUDIN</t>
+  </si>
+  <si>
+    <t>NATI</t>
+  </si>
+  <si>
+    <t>ANDRI GUNAWAN</t>
+  </si>
+  <si>
+    <t>GREYFIO PALTIRAY PUTRA, S.H.</t>
+  </si>
+  <si>
+    <t>WAHYU NUGRAHA, S.Pd.</t>
+  </si>
+  <si>
+    <t>NINGRUM, S.Pd.</t>
+  </si>
+  <si>
+    <t>INTAN NURUL HIKMAH, S.E.</t>
+  </si>
+  <si>
+    <t>MEDI SUMAEDI, S.H.</t>
+  </si>
+  <si>
+    <t>SAEPUL ABDUL ROHMAN, S.M.</t>
+  </si>
+  <si>
+    <t>SOPYAN</t>
+  </si>
+  <si>
+    <t>SITI SUMIYATI</t>
+  </si>
+  <si>
+    <t>JAENUDIN</t>
+  </si>
+  <si>
+    <t>SAVIRA ALIA MUKTAMARA, S.H.</t>
+  </si>
+  <si>
+    <t>Ir. GELAR SUPRIJADI</t>
+  </si>
+  <si>
+    <t>AHMAD HAERURROZI</t>
+  </si>
+  <si>
+    <t>INDRIYANI</t>
+  </si>
+  <si>
+    <t>H. HERY KURNIADHY, S.H.</t>
+  </si>
+  <si>
+    <t>IYUS YULIUS</t>
+  </si>
+  <si>
+    <t>KAMSIN</t>
+  </si>
+  <si>
+    <t>EVA AFIFAH, S.H.</t>
+  </si>
+  <si>
+    <t>MUHDAR  HM, S.E.</t>
+  </si>
+  <si>
+    <t>Wawaftahni, S.H.</t>
+  </si>
+  <si>
+    <t>SUMARJO</t>
+  </si>
+  <si>
+    <t>Wahyu Febriani, S.Sos.</t>
+  </si>
+  <si>
+    <t>Bintang Fajar Rani</t>
+  </si>
+  <si>
+    <t>Suhaidi</t>
+  </si>
+  <si>
+    <t>SUKARDIN, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>MADI ANGKOSO ABDI NEGORO</t>
+  </si>
+  <si>
+    <t>ADE KURNIASIH</t>
+  </si>
+  <si>
+    <t>H. ASNIN SYAFIUDDIN, Lc., M.A.</t>
+  </si>
+  <si>
+    <t>ABDUL ROHMAN, S.Kom., M.Pd.</t>
+  </si>
+  <si>
+    <t>SRI PUJI ASTUTI</t>
+  </si>
+  <si>
+    <t>FARHAN IBRAHIM</t>
+  </si>
+  <si>
+    <t>IQBAL MAULANA, S.Pd.</t>
+  </si>
+  <si>
+    <t>ELLA ROSMINI</t>
+  </si>
+  <si>
+    <t>ALI HASAN</t>
+  </si>
+  <si>
+    <t>ROMMY HIDAYATUL ALAIKA</t>
+  </si>
+  <si>
+    <t>IMAS MAEMUNAH, S.S., M.Pd.</t>
+  </si>
+  <si>
+    <t>Sulaiman</t>
+  </si>
+  <si>
+    <t>Aliyah Rohali</t>
+  </si>
+  <si>
+    <t>AGUS FAHRUDIN, S.E.</t>
+  </si>
+  <si>
+    <t>SANTA</t>
+  </si>
+  <si>
+    <t>Hj. Anita Hajarul Farida</t>
+  </si>
+  <si>
+    <t>MUHAMMAD NURDIN</t>
+  </si>
+  <si>
+    <t>CUCU SETIAWAN</t>
+  </si>
+  <si>
+    <t>ATIK AJIJAH</t>
+  </si>
+  <si>
+    <t>AHMAD RIFAI</t>
+  </si>
+  <si>
+    <t>RIZKI</t>
+  </si>
+  <si>
+    <t>FITRIANA ROSADI</t>
+  </si>
+  <si>
+    <t>ACHMAD FARISI, S.I.P.</t>
+  </si>
+  <si>
+    <t>UMAR JAHIDIN, S.E.Sy.</t>
+  </si>
+  <si>
+    <t>LIA ANDRIANI H, M.Pd.</t>
+  </si>
+  <si>
+    <t>DARIZAL</t>
+  </si>
+  <si>
+    <t>H. AGUSTINUS, M.M.</t>
+  </si>
+  <si>
+    <t>FENI JUMIYANTI</t>
+  </si>
+  <si>
+    <t>HENDRA JAYA</t>
+  </si>
+  <si>
+    <t>SITI SUHARTINI</t>
+  </si>
+  <si>
+    <t>RIYAN HIDAYAT</t>
+  </si>
+  <si>
+    <t>MUNADI, S.E.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD MIR PURNAMA, S.E.</t>
+  </si>
+  <si>
+    <t>ERNA HERLINA</t>
+  </si>
+  <si>
+    <t>NENENG A'UNG</t>
+  </si>
+  <si>
+    <t>H. MUNAWAR HUDA</t>
+  </si>
+  <si>
+    <t>DEDI SUTARDI, S.E.</t>
+  </si>
+  <si>
+    <t>RACHMY NUARY ACHLANY</t>
+  </si>
+  <si>
+    <t>ACHMAD SIHABUDIN</t>
+  </si>
+  <si>
+    <t>AHMAD JAELANI, S.M.</t>
+  </si>
+  <si>
+    <t>Hj. DARIJAH</t>
+  </si>
+  <si>
+    <t>AHMAD RIJAL HAETAMI</t>
+  </si>
+  <si>
+    <t>REZA KUSUMAIDI PRATAMA</t>
+  </si>
+  <si>
+    <t>MEGAWATI</t>
+  </si>
+  <si>
+    <t>BUDI HARTONO SINAGA</t>
+  </si>
+  <si>
+    <t>BENNY SUSANTO</t>
+  </si>
+  <si>
+    <t>RYA INDRASWATI</t>
+  </si>
+  <si>
+    <t>TUMPAL MALAU, S.E.</t>
+  </si>
+  <si>
+    <t>RISTA WIDYA SAPUTRI</t>
+  </si>
+  <si>
+    <t>HENGKI</t>
+  </si>
+  <si>
+    <t>ARI SETYO BUDI</t>
+  </si>
+  <si>
+    <t>GITA EIGGY YUSTIEN</t>
+  </si>
+  <si>
+    <t>HERI ERIYADI SAFITRI</t>
+  </si>
+  <si>
+    <t>DESY NIKE RIA, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>EDI NURYAMAN</t>
+  </si>
+  <si>
+    <t>SUNARTO</t>
+  </si>
+  <si>
+    <t>ANDRIYANTO</t>
+  </si>
+  <si>
+    <t>JAMILAH</t>
+  </si>
+  <si>
+    <t>IRWAN SETIADI</t>
+  </si>
+  <si>
+    <t>NUR'AYSYAH</t>
+  </si>
+  <si>
+    <t>MUHAMAD YUSUP BACHTIAR</t>
+  </si>
+  <si>
+    <t>SUYATNI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD MAMDUH, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>M. FAIZ MAULANA YUSUF, S.Kom.</t>
+  </si>
+  <si>
+    <t>QURAISYIN</t>
+  </si>
+  <si>
+    <t>AESCYLUS AFGHAN AFDHALURRAHMAN</t>
+  </si>
+  <si>
+    <t>MUHAMAD SUKUR YAKUB</t>
+  </si>
+  <si>
+    <t>DIAN SUGIHARTY, A.Md.Kep.</t>
+  </si>
+  <si>
+    <t>Drs. BURHANUDIN SALEH</t>
+  </si>
+  <si>
+    <t>LUSIYANA</t>
+  </si>
+  <si>
+    <t>SADRUDIN</t>
+  </si>
+  <si>
+    <t>TEGUH SETIAWAN</t>
+  </si>
+  <si>
+    <t>HIDAYAT MUNAS</t>
+  </si>
+  <si>
+    <t>NOPI WULANDARI, S.E.</t>
+  </si>
+  <si>
+    <t>H. AHMAD, S.E.</t>
+  </si>
+  <si>
+    <t>Hj. BERTHA YUNIARSIH SIRAIT, S.E.</t>
+  </si>
+  <si>
+    <t>360005</t>
+  </si>
+  <si>
+    <t>BANTEN 5</t>
+  </si>
+  <si>
+    <t>SYARIFUDIN BIN H. SALWANI</t>
+  </si>
+  <si>
+    <t>HAERUL YAKIN</t>
+  </si>
+  <si>
+    <t>KAMIYATI</t>
+  </si>
+  <si>
+    <t>RAHMAT HIDAYAT, S.Pd.</t>
+  </si>
+  <si>
+    <t>IHWAN HIDAYAT</t>
+  </si>
+  <si>
+    <t>DOLLY MARANTIKA</t>
+  </si>
+  <si>
+    <t>SITI DIANA</t>
+  </si>
+  <si>
+    <t>KHALIFAHTUSSA`DIAH</t>
+  </si>
+  <si>
+    <t>ENOK SUMYATI</t>
+  </si>
+  <si>
+    <t>H. ADE AWALUDIN, S.Ag., M.H.</t>
+  </si>
+  <si>
+    <t>NUR OCTAVIANI</t>
+  </si>
+  <si>
+    <t>Drs. H. DAHLAN HASYIM, M.H.</t>
+  </si>
+  <si>
+    <t>ISKANDAR, A.Md.</t>
+  </si>
+  <si>
+    <t>HANGGARITSA HERWANTO S. S.</t>
+  </si>
+  <si>
+    <t>SHENNY AYUNURI BEATA, S.S., M.M.</t>
+  </si>
+  <si>
+    <t>ISRA RUDDIN, S.Si.</t>
+  </si>
+  <si>
+    <t>RATU MAFRIDA AGUSTIANI</t>
+  </si>
+  <si>
+    <t>H. MUHAMAD HARUN</t>
+  </si>
+  <si>
+    <t>BARHUM HS, S.IP.</t>
+  </si>
+  <si>
+    <t>Drs. H. JAMIN BIN H.ACING, M.Si.</t>
+  </si>
+  <si>
+    <t>LELY DEISY NENDER</t>
+  </si>
+  <si>
+    <t>YOYO SURYO WARDOYO, M.Kom.</t>
+  </si>
+  <si>
+    <t>ASEP SAEPULLAH, S.E.</t>
+  </si>
+  <si>
+    <t>UUS YUSNIA BAN'S, S.E.</t>
+  </si>
+  <si>
+    <t>MIKHAEL ARBOL, S.Sos.</t>
+  </si>
+  <si>
+    <t>Drs. AHMADUN MOODUTO</t>
+  </si>
+  <si>
+    <t>H. A. JAINI, S.Pd., M.Si.</t>
+  </si>
+  <si>
+    <t>H. MEDIA WARMAN, S.H., Sp.N.</t>
+  </si>
+  <si>
+    <t>HELWANA SEPTIANA, S.E.</t>
+  </si>
+  <si>
+    <t>H. HERMAWAN ATMAJA, S.Sos.</t>
+  </si>
+  <si>
+    <t>EDGAR RHOMADO A. NASUTION</t>
+  </si>
+  <si>
+    <t>KIKI MUDIANAH</t>
+  </si>
+  <si>
+    <t>MUHAMAD HARIS</t>
+  </si>
+  <si>
+    <t>ANGGUN SOLEHATI, S.H.</t>
+  </si>
+  <si>
+    <t>H. HAMBALI</t>
+  </si>
+  <si>
+    <t>H. WAWAN SUHADA, S.E.</t>
+  </si>
+  <si>
+    <t>RUSLIYANTO</t>
+  </si>
+  <si>
+    <t>INDRI PERMATASARI</t>
+  </si>
+  <si>
+    <t>IRZA RAFERDI, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD RENDHY ADITYA, S.H.</t>
+  </si>
+  <si>
+    <t>DHIVA SAFIRA ARDANIAH</t>
+  </si>
+  <si>
+    <t>HENDRIKUS ZAGOTO</t>
+  </si>
+  <si>
+    <t>WIWI SANUSI</t>
+  </si>
+  <si>
+    <t>ATI MULYATI</t>
+  </si>
+  <si>
+    <t>Akmani, S.E., S.H., M.H.</t>
+  </si>
+  <si>
+    <t>Herwan Susilo, S.H.</t>
+  </si>
+  <si>
+    <t>Kartini Irawan</t>
+  </si>
+  <si>
+    <t>SUPRIYATNA</t>
+  </si>
+  <si>
+    <t>SUYONO, S.Si.</t>
+  </si>
+  <si>
+    <t>IMAS YATI KUSTIAWATI</t>
+  </si>
+  <si>
+    <t>SITI KHAERUNNISAH</t>
+  </si>
+  <si>
+    <t>AHMAD BINTANG SOMANTRI</t>
+  </si>
+  <si>
+    <t>H. IMRON ROSADI, Lc.</t>
+  </si>
+  <si>
+    <t>BAMBANG SUDARMADI, S.E.</t>
+  </si>
+  <si>
+    <t>ELENITA DRIHESTYAWATI, M. Pd.</t>
+  </si>
+  <si>
+    <t>SITI ULFAH</t>
+  </si>
+  <si>
+    <t>H. AHMAD SUPRIYATNO, S.E, M.Si.</t>
+  </si>
+  <si>
+    <t>MINDO WATI, S.E.</t>
+  </si>
+  <si>
+    <t>HAIKAL QASTHALANI MUHARAM, S.E.</t>
+  </si>
+  <si>
+    <t>AWALUDIN SAPUTRA, S.Pd.</t>
+  </si>
+  <si>
+    <t>SUMIYATI, S.E.</t>
+  </si>
+  <si>
+    <t>ACHMAD SOFYAN</t>
+  </si>
+  <si>
+    <t>SUGANDI MUHAMAD DJUNAEDI</t>
+  </si>
+  <si>
+    <t>JIHAN LUTHFIA</t>
+  </si>
+  <si>
+    <t>LUTPIYATUL ISLAMIYAH</t>
+  </si>
+  <si>
+    <t>ASEP SUPIADI</t>
+  </si>
+  <si>
+    <t>NENENG KOMALA</t>
+  </si>
+  <si>
+    <t>AHMAD DEDI MUHDI, M.M.</t>
+  </si>
+  <si>
+    <t>ANDRY ARDIANSYAH</t>
+  </si>
+  <si>
+    <t>JUBAEDAH</t>
+  </si>
+  <si>
+    <t>MARTINI LISSAWETA SIPAHUTAR</t>
+  </si>
+  <si>
+    <t>TOPAN CAHYA PRAMUDITO WIBOWO PUTRO, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>ARIP ROHMAN</t>
+  </si>
+  <si>
+    <t>NENDEN MINDAYANTI</t>
+  </si>
+  <si>
+    <t>NILMA HUMAIRA</t>
+  </si>
+  <si>
+    <t>SUSI NURUL UBAIDAH</t>
+  </si>
+  <si>
+    <t>ISHAK</t>
+  </si>
+  <si>
+    <t>S. SANTOSO</t>
+  </si>
+  <si>
+    <t>ASIH RAHAYU</t>
+  </si>
+  <si>
+    <t>TAUFIK ARAHMAN</t>
+  </si>
+  <si>
+    <t>H. MOHAMAD ALI, S.H.</t>
+  </si>
+  <si>
+    <t>RIA AGUSTIN</t>
+  </si>
+  <si>
+    <t>PINAN, S.H.</t>
+  </si>
+  <si>
+    <t>M NURUL HUDA</t>
+  </si>
+  <si>
+    <t>VANTY ANDIYANTI</t>
+  </si>
+  <si>
+    <t>SUNANDAR</t>
+  </si>
+  <si>
+    <t>AHMAD HARIS SURATINOYO</t>
+  </si>
+  <si>
+    <t>JERRY FERDY SIMATUPANG, S.H.</t>
+  </si>
+  <si>
+    <t>FRANKY SUS HADI GUNTUR, S.Si., M.M., CPHR.</t>
+  </si>
+  <si>
+    <t>RINA SIANTURI</t>
+  </si>
+  <si>
+    <t>KEVIN LODEWIJK MARAMIS, S.H.</t>
+  </si>
+  <si>
+    <t>EVA LENY DORLINA M</t>
+  </si>
+  <si>
+    <t>NORMAN CHRISTIAN GOZALIMUDA</t>
+  </si>
+  <si>
+    <t>FANOTONA ZILIWU, M.Mar.E.</t>
+  </si>
+  <si>
+    <t>H. AGUS TUGIMAN, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>NOVI NURWANTO, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>CLEMENTIA RAFIELLA BOIWAS THAROB, S.H.</t>
+  </si>
+  <si>
+    <t>TRI MULYANI</t>
+  </si>
+  <si>
+    <t>BINTORO DEDY SETIONO</t>
+  </si>
+  <si>
+    <t>DEDEN ATMAWIJAYA</t>
+  </si>
+  <si>
+    <t>IMANUDIN B. MA'MUN</t>
+  </si>
+  <si>
+    <t>RATNA LAELASARI</t>
+  </si>
+  <si>
+    <t>SUDARNO</t>
+  </si>
+  <si>
+    <t>H. Tb. ENTUS SATIBI, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>REZA IBNU MALIK</t>
+  </si>
+  <si>
+    <t>RIKA NOVITASARI</t>
+  </si>
+  <si>
+    <t>ELITA KHOIRUNNISA</t>
+  </si>
+  <si>
+    <t>ASIH SUSANTI</t>
+  </si>
+  <si>
+    <t>Drs. MAKMUN MUZAKKI</t>
+  </si>
+  <si>
+    <t>DONNY IRAWAN HASIBUAN</t>
+  </si>
+  <si>
+    <t>ANDRI JANUAR UTOMO</t>
+  </si>
+  <si>
+    <t>NETTIMAR</t>
+  </si>
+  <si>
+    <t>PUTU SURYA JATI HUTAMA</t>
+  </si>
+  <si>
+    <t>SILVIANA</t>
+  </si>
+  <si>
+    <t>HENDRA SIRAJUDIN</t>
+  </si>
+  <si>
+    <t>JASON SOETANTO PUTRA</t>
+  </si>
+  <si>
     <t>360006</t>
   </si>
   <si>
     <t>BANTEN 6</t>
   </si>
   <si>
-    <t>3603</t>
-[...25 lines deleted...]
-  <si>
     <t>MOHAMMAD NUR KHOLIS, S.TH.I.</t>
   </si>
   <si>
-    <t>CALEG</t>
-[...1 lines deleted...]
-  <si>
     <t>RIKI HADI SAPUTRA</t>
   </si>
   <si>
     <t>MULPIYANTI, S.Hum.</t>
   </si>
   <si>
     <t>Drs. H. YANA HADIANSYAH, M.M.</t>
   </si>
   <si>
     <t>HASANUDIN</t>
   </si>
   <si>
     <t>IHAT SUGIATI</t>
   </si>
   <si>
     <t>ASEP MUSTOPA</t>
   </si>
   <si>
     <t>UMAR SUNYOTO,  S.E.</t>
   </si>
   <si>
     <t>MOH. BAHRI, S.Pd.I., S.H.</t>
   </si>
   <si>
     <t>ANITA M NUR, S.Sos., M.Si.</t>
@@ -475,716 +3781,50 @@
   <si>
     <t>BUDI ASTUTI</t>
   </si>
   <si>
     <t>AAN SUBHAN</t>
   </si>
   <si>
     <t>MOH. IHSAN</t>
   </si>
   <si>
     <t>AGUNG WAHYUDI, S.H.</t>
   </si>
   <si>
     <t>DIDIK SETYO WINARNO, S.H.</t>
   </si>
   <si>
     <t>SULASTRI, S.Pd.</t>
   </si>
   <si>
     <t>ARIS MUNANDAR RAHMATULLAH, S.T., M.T.</t>
   </si>
   <si>
     <t>Hj. NURUL QOMARIAH</t>
   </si>
   <si>
-    <t>PKN</t>
-[...664 lines deleted...]
-  <si>
     <t>360009</t>
   </si>
   <si>
     <t>BANTEN 9</t>
   </si>
   <si>
     <t>3674</t>
   </si>
   <si>
     <t>KOTA TANGERANG SELATAN</t>
   </si>
   <si>
     <t>Dr. M. ALY TAUFIQ</t>
   </si>
   <si>
     <t>ROBI AMIN, S.Pd.</t>
   </si>
   <si>
     <t>MARPUAH</t>
   </si>
   <si>
     <t>SYARIF HIDAYAT, S.Ag.</t>
   </si>
   <si>
     <t>AGUS SULISTIYONO</t>
@@ -1225,53 +3865,50 @@
   <si>
     <t>YOHANA NILASARI ANTHONIE</t>
   </si>
   <si>
     <t>ANGGIE BRAHMANA</t>
   </si>
   <si>
     <t>WINI RAHMAWATI</t>
   </si>
   <si>
     <t>DENI YULIANDI</t>
   </si>
   <si>
     <t>PUTRI HERLYANTI</t>
   </si>
   <si>
     <t>PANCA KARTINI</t>
   </si>
   <si>
     <t>IWAN RAHAYU</t>
   </si>
   <si>
     <t>Hj. ANITA INDAH WATI, S.E.</t>
   </si>
   <si>
-    <t>TOHA</t>
-[...1 lines deleted...]
-  <si>
     <t>VERLITA EVELYN RAIMOND, M.I.Kom.</t>
   </si>
   <si>
     <t>FERRY AGUS SIANIPAR, S.H., M.H.</t>
   </si>
   <si>
     <t>Dr. AGUS SALIM, S.H., S.E., M.H.</t>
   </si>
   <si>
     <t>dr. STEVEN P.B SIMANUNGKALIT</t>
   </si>
   <si>
     <t>MADELYN ISABELLE ALMIRA AHMAD</t>
   </si>
   <si>
     <t>IKA SUPRIATIN, S.E.</t>
   </si>
   <si>
     <t>M ALIF SYAFRUDIN HARAHAP</t>
   </si>
   <si>
     <t>ANNA</t>
   </si>
   <si>
     <t>ANANDA TRIANH SALICHAN, S.H.</t>
@@ -1408,53 +4045,50 @@
   <si>
     <t>ABDUL MALIK, S.E.</t>
   </si>
   <si>
     <t>DEDI ATMA WIJAYA</t>
   </si>
   <si>
     <t>Dra. ENDANG SUGIARTI, S.Pd.</t>
   </si>
   <si>
     <t>OGY FIRMANSYAH</t>
   </si>
   <si>
     <t>WAHYU HIDAYAT</t>
   </si>
   <si>
     <t>LAILIANI, S.H.</t>
   </si>
   <si>
     <t>MUHAMMAD RAMDAN</t>
   </si>
   <si>
     <t>NURDIANA</t>
   </si>
   <si>
-    <t>NANI</t>
-[...1 lines deleted...]
-  <si>
     <t>TAUFIK</t>
   </si>
   <si>
     <t>ASROPI SETIAWAN, S.Pd.I.</t>
   </si>
   <si>
     <t>HAZUARLI, M.A.</t>
   </si>
   <si>
     <t>DELIMA INDAH PERMATA SARI</t>
   </si>
   <si>
     <t>HAMDAN HUTASUHUT</t>
   </si>
   <si>
     <t>ITA MIFTAH</t>
   </si>
   <si>
     <t>NURMAILINDA</t>
   </si>
   <si>
     <t>ABU BAKAR J LAMATAPO</t>
   </si>
   <si>
     <t>SAMLANIH</t>
@@ -1616,2684 +4250,50 @@
     <t>WIDYA WIYATI</t>
   </si>
   <si>
     <t>M. GANA MAHENDRA</t>
   </si>
   <si>
     <t>H. ABDUS SOMAD, S,Sos., M.Si.</t>
   </si>
   <si>
     <t>NOVITA ELIZA YULIANA, S.Sos., M.Pd.</t>
   </si>
   <si>
     <t>ADE SYAM TJACHJADI, S.E.</t>
   </si>
   <si>
     <t>MOHAMAD SOBARI, M.M.</t>
   </si>
   <si>
     <t>ERLITA KURNIAWATY, S.E., M.M.</t>
   </si>
   <si>
     <t>Drs. H. ALI FAHMI</t>
   </si>
   <si>
     <t>Drs. H. ILHAMSYAH LUBIS, S.H, M.H</t>
-  </si>
-[...2632 lines deleted...]
-    <t>H. HIKAYAT, S.Pd., M.M.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -4635,2396 +4635,3008 @@
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>139</v>
+        <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="X1" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="Y1" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C2" t="s">
+        <v>517</v>
+      </c>
+      <c r="D2" t="s">
+        <v>518</v>
+      </c>
+      <c r="E2" t="s">
+        <v>519</v>
+      </c>
+      <c r="F2" t="s">
         <v>520</v>
       </c>
-      <c r="D2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G2">
-        <v>22967</v>
+        <v>59589</v>
       </c>
       <c r="H2">
-        <v>42487</v>
+        <v>69523</v>
       </c>
       <c r="I2">
-        <v>59927</v>
+        <v>78125</v>
       </c>
       <c r="J2">
-        <v>52570</v>
+        <v>80079</v>
       </c>
       <c r="K2">
-        <v>43832</v>
+        <v>31182</v>
       </c>
       <c r="L2">
-        <v>2927</v>
+        <v>8792</v>
       </c>
       <c r="M2">
-        <v>2215</v>
+        <v>4791</v>
       </c>
       <c r="N2">
-        <v>42120</v>
+        <v>68305</v>
       </c>
       <c r="O2">
-        <v>322</v>
+        <v>564</v>
       </c>
       <c r="P2">
-        <v>1138</v>
+        <v>1849</v>
       </c>
       <c r="Q2">
-        <v>1068</v>
+        <v>1301</v>
       </c>
       <c r="R2">
-        <v>33842</v>
+        <v>32944</v>
       </c>
       <c r="S2">
-        <v>9552</v>
+        <v>1060</v>
       </c>
       <c r="T2">
-        <v>34455</v>
+        <v>36646</v>
       </c>
       <c r="U2">
-        <v>5155</v>
+        <v>37485</v>
       </c>
       <c r="V2">
-        <v>1806</v>
+        <v>12322</v>
       </c>
       <c r="W2">
-        <v>24233</v>
+        <v>13779</v>
       </c>
       <c r="X2">
-        <v>1749</v>
+        <v>3410</v>
       </c>
       <c r="Y2">
-        <v>382365</v>
+        <v>541746</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G3">
-        <v>22967</v>
+        <v>59589</v>
       </c>
       <c r="H3">
-        <v>42487</v>
+        <v>69523</v>
       </c>
       <c r="I3">
-        <v>59927</v>
+        <v>78125</v>
       </c>
       <c r="J3">
-        <v>52570</v>
+        <v>80079</v>
       </c>
       <c r="K3">
-        <v>43832</v>
+        <v>31182</v>
       </c>
       <c r="L3">
-        <v>2927</v>
+        <v>8792</v>
       </c>
       <c r="M3">
-        <v>2215</v>
+        <v>4791</v>
       </c>
       <c r="N3">
-        <v>42120</v>
+        <v>68305</v>
       </c>
       <c r="O3">
-        <v>322</v>
+        <v>564</v>
       </c>
       <c r="P3">
-        <v>1138</v>
+        <v>1849</v>
       </c>
       <c r="Q3">
-        <v>1068</v>
+        <v>1301</v>
       </c>
       <c r="R3">
-        <v>33842</v>
+        <v>32944</v>
       </c>
       <c r="S3">
-        <v>9552</v>
+        <v>1060</v>
       </c>
       <c r="T3">
-        <v>34455</v>
+        <v>36646</v>
       </c>
       <c r="U3">
-        <v>5155</v>
+        <v>37485</v>
       </c>
       <c r="V3">
-        <v>1806</v>
+        <v>12322</v>
       </c>
       <c r="W3">
-        <v>24233</v>
+        <v>13779</v>
       </c>
       <c r="X3">
-        <v>1749</v>
+        <v>3410</v>
       </c>
       <c r="Y3">
-        <v>382365</v>
+        <v>541746</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="E1" s="1" t="s">
         <v>31</v>
-      </c>
-[...10 lines deleted...]
-        <v>30</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D2">
-        <v>22967</v>
+        <v>59589</v>
       </c>
       <c r="E2">
-        <v>22967</v>
+        <v>59589</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D3">
-        <v>6783</v>
+        <v>12810</v>
       </c>
       <c r="E3">
-        <v>6783</v>
+        <v>12810</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>524</v>
+        <v>521</v>
       </c>
       <c r="C4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D4">
-        <v>4875</v>
+        <v>30781</v>
       </c>
       <c r="E4">
-        <v>4875</v>
+        <v>30781</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>525</v>
+        <v>522</v>
       </c>
       <c r="C5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D5">
-        <v>5786</v>
+        <v>4973</v>
       </c>
       <c r="E5">
-        <v>5786</v>
+        <v>4973</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>526</v>
+        <v>523</v>
       </c>
       <c r="C6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D6">
-        <v>1030</v>
+        <v>6860</v>
       </c>
       <c r="E6">
-        <v>1030</v>
+        <v>6860</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>527</v>
+        <v>524</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D7">
-        <v>2991</v>
+        <v>1392</v>
       </c>
       <c r="E7">
-        <v>2991</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>528</v>
+        <v>525</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8">
-        <v>513</v>
+        <v>1437</v>
       </c>
       <c r="E8">
-        <v>513</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>529</v>
+        <v>526</v>
       </c>
       <c r="C9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D9">
-        <v>989</v>
+        <v>438</v>
       </c>
       <c r="E9">
-        <v>989</v>
-[...2 lines deleted...]
-    <row r="10"/>
+        <v>438</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>527</v>
+      </c>
+      <c r="C10" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10">
+        <v>266</v>
+      </c>
+      <c r="E10">
+        <v>266</v>
+      </c>
+    </row>
     <row r="11">
       <c r="A11">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>7</v>
+        <v>528</v>
       </c>
       <c r="C11" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D11">
-        <v>42487</v>
+        <v>326</v>
       </c>
       <c r="E11">
-        <v>42487</v>
+        <v>326</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" t="s">
-        <v>29</v>
+      <c r="A12">
+        <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>29</v>
+        <v>529</v>
       </c>
       <c r="C12" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D12">
-        <v>11541</v>
+        <v>306</v>
       </c>
       <c r="E12">
-        <v>11541</v>
-[...18 lines deleted...]
-    </row>
+        <v>306</v>
+      </c>
+    </row>
+    <row r="13"/>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>531</v>
+        <v>7</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D14">
-        <v>13605</v>
+        <v>69523</v>
       </c>
       <c r="E14">
-        <v>13605</v>
+        <v>69523</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15">
-        <v>3</v>
+      <c r="A15" t="s">
+        <v>30</v>
       </c>
       <c r="B15" t="s">
-        <v>532</v>
+        <v>30</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D15">
-        <v>4378</v>
+        <v>25494</v>
       </c>
       <c r="E15">
-        <v>4378</v>
+        <v>25494</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>533</v>
+        <v>530</v>
       </c>
       <c r="C16" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D16">
-        <v>2210</v>
+        <v>20561</v>
       </c>
       <c r="E16">
-        <v>2210</v>
+        <v>20561</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>534</v>
+        <v>531</v>
       </c>
       <c r="C17" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D17">
-        <v>1063</v>
+        <v>8653</v>
       </c>
       <c r="E17">
-        <v>1063</v>
+        <v>8653</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B18" t="s">
-        <v>535</v>
+        <v>532</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D18">
-        <v>825</v>
+        <v>4776</v>
       </c>
       <c r="E18">
-        <v>825</v>
-[...2 lines deleted...]
-    <row r="19"/>
+        <v>4776</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>4</v>
+      </c>
+      <c r="B19" t="s">
+        <v>533</v>
+      </c>
+      <c r="C19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D19">
+        <v>2920</v>
+      </c>
+      <c r="E19">
+        <v>2920</v>
+      </c>
+    </row>
     <row r="20">
       <c r="A20">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B20" t="s">
-        <v>8</v>
+        <v>534</v>
       </c>
       <c r="C20" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D20">
-        <v>59927</v>
+        <v>2527</v>
       </c>
       <c r="E20">
-        <v>59927</v>
+        <v>2527</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21" t="s">
-        <v>29</v>
+      <c r="A21">
+        <v>6</v>
       </c>
       <c r="B21" t="s">
-        <v>29</v>
+        <v>535</v>
       </c>
       <c r="C21" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D21">
-        <v>6431</v>
+        <v>1551</v>
       </c>
       <c r="E21">
-        <v>6431</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B22" t="s">
         <v>536</v>
       </c>
       <c r="C22" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D22">
-        <v>14870</v>
+        <v>1400</v>
       </c>
       <c r="E22">
-        <v>14870</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B23" t="s">
         <v>537</v>
       </c>
       <c r="C23" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D23">
-        <v>15989</v>
+        <v>1077</v>
       </c>
       <c r="E23">
-        <v>15989</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B24" t="s">
         <v>538</v>
       </c>
       <c r="C24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D24">
-        <v>3121</v>
+        <v>564</v>
       </c>
       <c r="E24">
-        <v>3121</v>
-[...18 lines deleted...]
-    </row>
+        <v>564</v>
+      </c>
+    </row>
+    <row r="25"/>
     <row r="26">
       <c r="A26">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B26" t="s">
-        <v>540</v>
+        <v>8</v>
       </c>
       <c r="C26" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D26">
-        <v>17877</v>
+        <v>78125</v>
       </c>
       <c r="E26">
-        <v>17877</v>
+        <v>78125</v>
       </c>
     </row>
     <row r="27">
-      <c r="A27">
-        <v>6</v>
+      <c r="A27" t="s">
+        <v>30</v>
       </c>
       <c r="B27" t="s">
-        <v>541</v>
+        <v>30</v>
       </c>
       <c r="C27" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D27">
-        <v>443</v>
+        <v>19904</v>
       </c>
       <c r="E27">
-        <v>443</v>
-[...2 lines deleted...]
-    <row r="28"/>
+        <v>19904</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>1</v>
+      </c>
+      <c r="B28" t="s">
+        <v>539</v>
+      </c>
+      <c r="C28" t="s">
+        <v>38</v>
+      </c>
+      <c r="D28">
+        <v>15068</v>
+      </c>
+      <c r="E28">
+        <v>15068</v>
+      </c>
+    </row>
     <row r="29">
       <c r="A29">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B29" t="s">
-        <v>9</v>
+        <v>540</v>
       </c>
       <c r="C29" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D29">
-        <v>52570</v>
+        <v>5858</v>
       </c>
       <c r="E29">
-        <v>52570</v>
+        <v>5858</v>
       </c>
     </row>
     <row r="30">
-      <c r="A30" t="s">
-        <v>29</v>
+      <c r="A30">
+        <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>29</v>
+        <v>541</v>
       </c>
       <c r="C30" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D30">
-        <v>6725</v>
+        <v>16115</v>
       </c>
       <c r="E30">
-        <v>6725</v>
+        <v>16115</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B31" t="s">
         <v>542</v>
       </c>
       <c r="C31" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D31">
-        <v>30251</v>
+        <v>3297</v>
       </c>
       <c r="E31">
-        <v>30251</v>
+        <v>3297</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B32" t="s">
         <v>543</v>
       </c>
       <c r="C32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D32">
-        <v>10384</v>
+        <v>2462</v>
       </c>
       <c r="E32">
-        <v>10384</v>
+        <v>2462</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B33" t="s">
         <v>544</v>
       </c>
       <c r="C33" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D33">
-        <v>2421</v>
+        <v>2737</v>
       </c>
       <c r="E33">
-        <v>2421</v>
+        <v>2737</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B34" t="s">
         <v>545</v>
       </c>
       <c r="C34" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D34">
-        <v>1617</v>
+        <v>7250</v>
       </c>
       <c r="E34">
-        <v>1617</v>
+        <v>7250</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B35" t="s">
         <v>546</v>
       </c>
       <c r="C35" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D35">
-        <v>572</v>
+        <v>4148</v>
       </c>
       <c r="E35">
-        <v>572</v>
+        <v>4148</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B36" t="s">
         <v>547</v>
       </c>
       <c r="C36" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D36">
-        <v>600</v>
+        <v>1286</v>
       </c>
       <c r="E36">
-        <v>600</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="37"/>
     <row r="38">
       <c r="A38">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B38" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D38">
-        <v>43832</v>
+        <v>80079</v>
       </c>
       <c r="E38">
-        <v>43832</v>
+        <v>80079</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B39" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C39" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D39">
-        <v>5356</v>
+        <v>16066</v>
       </c>
       <c r="E39">
-        <v>5356</v>
+        <v>16066</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1</v>
       </c>
       <c r="B40" t="s">
         <v>548</v>
       </c>
       <c r="C40" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D40">
-        <v>7355</v>
+        <v>23577</v>
       </c>
       <c r="E40">
-        <v>7355</v>
+        <v>23577</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2</v>
       </c>
       <c r="B41" t="s">
         <v>549</v>
       </c>
       <c r="C41" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D41">
-        <v>7523</v>
+        <v>5041</v>
       </c>
       <c r="E41">
-        <v>7523</v>
+        <v>5041</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>3</v>
       </c>
       <c r="B42" t="s">
         <v>550</v>
       </c>
       <c r="C42" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D42">
-        <v>14723</v>
+        <v>11619</v>
       </c>
       <c r="E42">
-        <v>14723</v>
+        <v>11619</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>4</v>
       </c>
       <c r="B43" t="s">
         <v>551</v>
       </c>
       <c r="C43" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D43">
-        <v>5242</v>
+        <v>3910</v>
       </c>
       <c r="E43">
-        <v>5242</v>
+        <v>3910</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>5</v>
       </c>
       <c r="B44" t="s">
         <v>552</v>
       </c>
       <c r="C44" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D44">
-        <v>3270</v>
+        <v>10104</v>
       </c>
       <c r="E44">
-        <v>3270</v>
+        <v>10104</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>6</v>
       </c>
       <c r="B45" t="s">
         <v>553</v>
       </c>
       <c r="C45" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D45">
-        <v>363</v>
+        <v>1748</v>
       </c>
       <c r="E45">
-        <v>363</v>
-[...2 lines deleted...]
-    <row r="46"/>
+        <v>1748</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>7</v>
+      </c>
+      <c r="B46" t="s">
+        <v>554</v>
+      </c>
+      <c r="C46" t="s">
+        <v>38</v>
+      </c>
+      <c r="D46">
+        <v>2109</v>
+      </c>
+      <c r="E46">
+        <v>2109</v>
+      </c>
+    </row>
     <row r="47">
       <c r="A47">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B47" t="s">
-        <v>11</v>
+        <v>555</v>
       </c>
       <c r="C47" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D47">
-        <v>2927</v>
+        <v>2621</v>
       </c>
       <c r="E47">
-        <v>2927</v>
+        <v>2621</v>
       </c>
     </row>
     <row r="48">
-      <c r="A48" t="s">
-        <v>29</v>
+      <c r="A48">
+        <v>9</v>
       </c>
       <c r="B48" t="s">
-        <v>29</v>
+        <v>556</v>
       </c>
       <c r="C48" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D48">
-        <v>1210</v>
+        <v>3284</v>
       </c>
       <c r="E48">
-        <v>1210</v>
-[...18 lines deleted...]
-    </row>
+        <v>3284</v>
+      </c>
+    </row>
+    <row r="49"/>
     <row r="50">
       <c r="A50">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B50" t="s">
-        <v>555</v>
+        <v>10</v>
       </c>
       <c r="C50" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D50">
-        <v>271</v>
+        <v>31182</v>
       </c>
       <c r="E50">
-        <v>271</v>
+        <v>31182</v>
       </c>
     </row>
     <row r="51">
-      <c r="A51">
-        <v>3</v>
+      <c r="A51" t="s">
+        <v>30</v>
       </c>
       <c r="B51" t="s">
-        <v>556</v>
+        <v>30</v>
       </c>
       <c r="C51" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D51">
-        <v>404</v>
+        <v>8147</v>
       </c>
       <c r="E51">
-        <v>404</v>
-[...2 lines deleted...]
-    <row r="52"/>
+        <v>8147</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>1</v>
+      </c>
+      <c r="B52" t="s">
+        <v>557</v>
+      </c>
+      <c r="C52" t="s">
+        <v>38</v>
+      </c>
+      <c r="D52">
+        <v>12795</v>
+      </c>
+      <c r="E52">
+        <v>12795</v>
+      </c>
+    </row>
     <row r="53">
       <c r="A53">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B53" t="s">
-        <v>12</v>
+        <v>558</v>
       </c>
       <c r="C53" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D53">
-        <v>2215</v>
+        <v>3456</v>
       </c>
       <c r="E53">
-        <v>2215</v>
+        <v>3456</v>
       </c>
     </row>
     <row r="54">
-      <c r="A54" t="s">
-        <v>29</v>
+      <c r="A54">
+        <v>3</v>
       </c>
       <c r="B54" t="s">
-        <v>29</v>
+        <v>559</v>
       </c>
       <c r="C54" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D54">
-        <v>1032</v>
+        <v>3401</v>
       </c>
       <c r="E54">
-        <v>1032</v>
+        <v>3401</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B55" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="C55" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D55">
-        <v>638</v>
+        <v>585</v>
       </c>
       <c r="E55">
-        <v>638</v>
+        <v>585</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B56" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="C56" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D56">
-        <v>545</v>
+        <v>1251</v>
       </c>
       <c r="E56">
-        <v>545</v>
-[...2 lines deleted...]
-    <row r="57"/>
+        <v>1251</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>6</v>
+      </c>
+      <c r="B57" t="s">
+        <v>562</v>
+      </c>
+      <c r="C57" t="s">
+        <v>38</v>
+      </c>
+      <c r="D57">
+        <v>612</v>
+      </c>
+      <c r="E57">
+        <v>612</v>
+      </c>
+    </row>
     <row r="58">
       <c r="A58">
+        <v>7</v>
+      </c>
+      <c r="B58" t="s">
+        <v>563</v>
+      </c>
+      <c r="C58" t="s">
+        <v>38</v>
+      </c>
+      <c r="D58">
+        <v>304</v>
+      </c>
+      <c r="E58">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
         <v>8</v>
       </c>
-      <c r="B58" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="B59" t="s">
-        <v>29</v>
+        <v>564</v>
       </c>
       <c r="C59" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D59">
-        <v>9201</v>
+        <v>457</v>
       </c>
       <c r="E59">
-        <v>9201</v>
+        <v>457</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B60" t="s">
-        <v>559</v>
+        <v>565</v>
       </c>
       <c r="C60" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D60">
-        <v>7446</v>
+        <v>174</v>
       </c>
       <c r="E60">
-        <v>7446</v>
-[...18 lines deleted...]
-    </row>
+        <v>174</v>
+      </c>
+    </row>
+    <row r="61"/>
     <row r="62">
       <c r="A62">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B62" t="s">
-        <v>561</v>
+        <v>11</v>
       </c>
       <c r="C62" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D62">
-        <v>3314</v>
+        <v>8792</v>
       </c>
       <c r="E62">
-        <v>3314</v>
+        <v>8792</v>
       </c>
     </row>
     <row r="63">
-      <c r="A63">
-        <v>4</v>
+      <c r="A63" t="s">
+        <v>30</v>
       </c>
       <c r="B63" t="s">
-        <v>562</v>
+        <v>30</v>
       </c>
       <c r="C63" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D63">
-        <v>1958</v>
+        <v>2850</v>
       </c>
       <c r="E63">
-        <v>1958</v>
+        <v>2850</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="C64" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D64">
-        <v>464</v>
+        <v>2399</v>
       </c>
       <c r="E64">
-        <v>464</v>
+        <v>2399</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B65" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="C65" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D65">
-        <v>338</v>
+        <v>1518</v>
       </c>
       <c r="E65">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="66"/>
+        <v>1518</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>3</v>
+      </c>
+      <c r="B66" t="s">
+        <v>568</v>
+      </c>
+      <c r="C66" t="s">
+        <v>38</v>
+      </c>
+      <c r="D66">
+        <v>1129</v>
+      </c>
+      <c r="E66">
+        <v>1129</v>
+      </c>
+    </row>
     <row r="67">
       <c r="A67">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B67" t="s">
-        <v>139</v>
+        <v>569</v>
       </c>
       <c r="C67" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D67">
-        <v>322</v>
+        <v>434</v>
       </c>
       <c r="E67">
-        <v>322</v>
+        <v>434</v>
       </c>
     </row>
     <row r="68">
-      <c r="A68" t="s">
-        <v>29</v>
+      <c r="A68">
+        <v>5</v>
       </c>
       <c r="B68" t="s">
-        <v>29</v>
+        <v>570</v>
       </c>
       <c r="C68" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D68">
-        <v>126</v>
+        <v>462</v>
       </c>
       <c r="E68">
-        <v>126</v>
-[...18 lines deleted...]
-    </row>
+        <v>462</v>
+      </c>
+    </row>
+    <row r="69"/>
     <row r="70">
       <c r="A70">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B70" t="s">
-        <v>566</v>
+        <v>12</v>
       </c>
       <c r="C70" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D70">
-        <v>55</v>
+        <v>4791</v>
       </c>
       <c r="E70">
-        <v>55</v>
-[...2 lines deleted...]
-    <row r="71"/>
+        <v>4791</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="s">
+        <v>30</v>
+      </c>
+      <c r="B71" t="s">
+        <v>30</v>
+      </c>
+      <c r="C71" t="s">
+        <v>36</v>
+      </c>
+      <c r="D71">
+        <v>1348</v>
+      </c>
+      <c r="E71">
+        <v>1348</v>
+      </c>
+    </row>
     <row r="72">
       <c r="A72">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B72" t="s">
-        <v>14</v>
+        <v>571</v>
       </c>
       <c r="C72" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D72">
-        <v>1138</v>
+        <v>2021</v>
       </c>
       <c r="E72">
-        <v>1138</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="73">
-      <c r="A73" t="s">
-        <v>29</v>
+      <c r="A73">
+        <v>2</v>
       </c>
       <c r="B73" t="s">
-        <v>29</v>
+        <v>572</v>
       </c>
       <c r="C73" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D73">
-        <v>557</v>
+        <v>568</v>
       </c>
       <c r="E73">
-        <v>557</v>
+        <v>568</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B74" t="s">
-        <v>567</v>
+        <v>573</v>
       </c>
       <c r="C74" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D74">
-        <v>581</v>
+        <v>339</v>
       </c>
       <c r="E74">
-        <v>581</v>
-[...2 lines deleted...]
-    <row r="75"/>
+        <v>339</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>4</v>
+      </c>
+      <c r="B75" t="s">
+        <v>574</v>
+      </c>
+      <c r="C75" t="s">
+        <v>38</v>
+      </c>
+      <c r="D75">
+        <v>284</v>
+      </c>
+      <c r="E75">
+        <v>284</v>
+      </c>
+    </row>
     <row r="76">
       <c r="A76">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="B76" t="s">
-        <v>15</v>
+        <v>575</v>
       </c>
       <c r="C76" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D76">
-        <v>1068</v>
+        <v>121</v>
       </c>
       <c r="E76">
-        <v>1068</v>
+        <v>121</v>
       </c>
     </row>
     <row r="77">
-      <c r="A77" t="s">
-        <v>29</v>
+      <c r="A77">
+        <v>6</v>
       </c>
       <c r="B77" t="s">
-        <v>29</v>
+        <v>576</v>
       </c>
       <c r="C77" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D77">
-        <v>220</v>
+        <v>110</v>
       </c>
       <c r="E77">
-        <v>220</v>
-[...18 lines deleted...]
-    </row>
+        <v>110</v>
+      </c>
+    </row>
+    <row r="78"/>
     <row r="79">
       <c r="A79">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B79" t="s">
-        <v>569</v>
+        <v>13</v>
       </c>
       <c r="C79" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D79">
-        <v>172</v>
+        <v>68305</v>
       </c>
       <c r="E79">
-        <v>172</v>
+        <v>68305</v>
       </c>
     </row>
     <row r="80">
-      <c r="A80">
-        <v>3</v>
+      <c r="A80" t="s">
+        <v>30</v>
       </c>
       <c r="B80" t="s">
-        <v>570</v>
+        <v>30</v>
       </c>
       <c r="C80" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D80">
-        <v>145</v>
+        <v>20871</v>
       </c>
       <c r="E80">
-        <v>145</v>
+        <v>20871</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B81" t="s">
-        <v>571</v>
+        <v>577</v>
       </c>
       <c r="C81" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D81">
-        <v>58</v>
+        <v>20984</v>
       </c>
       <c r="E81">
-        <v>58</v>
+        <v>20984</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B82" t="s">
-        <v>572</v>
+        <v>578</v>
       </c>
       <c r="C82" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D82">
-        <v>83</v>
+        <v>7402</v>
       </c>
       <c r="E82">
-        <v>83</v>
+        <v>7402</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B83" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="C83" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D83">
-        <v>31</v>
+        <v>5288</v>
       </c>
       <c r="E83">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="84"/>
+        <v>5288</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>4</v>
+      </c>
+      <c r="B84" t="s">
+        <v>580</v>
+      </c>
+      <c r="C84" t="s">
+        <v>38</v>
+      </c>
+      <c r="D84">
+        <v>1478</v>
+      </c>
+      <c r="E84">
+        <v>1478</v>
+      </c>
+    </row>
     <row r="85">
       <c r="A85">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="B85" t="s">
-        <v>16</v>
+        <v>581</v>
       </c>
       <c r="C85" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D85">
-        <v>33842</v>
+        <v>3329</v>
       </c>
       <c r="E85">
-        <v>33842</v>
+        <v>3329</v>
       </c>
     </row>
     <row r="86">
-      <c r="A86" t="s">
-        <v>29</v>
+      <c r="A86">
+        <v>6</v>
       </c>
       <c r="B86" t="s">
-        <v>29</v>
+        <v>582</v>
       </c>
       <c r="C86" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D86">
-        <v>4171</v>
+        <v>1518</v>
       </c>
       <c r="E86">
-        <v>4171</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B87" t="s">
-        <v>574</v>
+        <v>583</v>
       </c>
       <c r="C87" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D87">
-        <v>23235</v>
+        <v>1852</v>
       </c>
       <c r="E87">
-        <v>23235</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B88" t="s">
-        <v>575</v>
+        <v>584</v>
       </c>
       <c r="C88" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D88">
-        <v>2287</v>
+        <v>3573</v>
       </c>
       <c r="E88">
-        <v>2287</v>
+        <v>3573</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B89" t="s">
-        <v>576</v>
+        <v>585</v>
       </c>
       <c r="C89" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D89">
-        <v>1858</v>
+        <v>2010</v>
       </c>
       <c r="E89">
-        <v>1858</v>
-[...18 lines deleted...]
-    </row>
+        <v>2010</v>
+      </c>
+    </row>
+    <row r="90"/>
     <row r="91">
       <c r="A91">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B91" t="s">
-        <v>578</v>
+        <v>14</v>
       </c>
       <c r="C91" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D91">
-        <v>992</v>
+        <v>564</v>
       </c>
       <c r="E91">
-        <v>992</v>
+        <v>564</v>
       </c>
     </row>
     <row r="92">
-      <c r="A92">
-        <v>6</v>
+      <c r="A92" t="s">
+        <v>30</v>
       </c>
       <c r="B92" t="s">
-        <v>579</v>
+        <v>30</v>
       </c>
       <c r="C92" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D92">
-        <v>421</v>
+        <v>191</v>
       </c>
       <c r="E92">
-        <v>421</v>
-[...2 lines deleted...]
-    <row r="93"/>
+        <v>191</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>1</v>
+      </c>
+      <c r="B93" t="s">
+        <v>586</v>
+      </c>
+      <c r="C93" t="s">
+        <v>38</v>
+      </c>
+      <c r="D93">
+        <v>145</v>
+      </c>
+      <c r="E93">
+        <v>145</v>
+      </c>
+    </row>
     <row r="94">
       <c r="A94">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="B94" t="s">
-        <v>17</v>
+        <v>587</v>
       </c>
       <c r="C94" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D94">
-        <v>9552</v>
+        <v>228</v>
       </c>
       <c r="E94">
-        <v>9552</v>
-[...18 lines deleted...]
-    </row>
+        <v>228</v>
+      </c>
+    </row>
+    <row r="95"/>
     <row r="96">
       <c r="A96">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B96" t="s">
-        <v>580</v>
+        <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D96">
-        <v>7597</v>
+        <v>1849</v>
       </c>
       <c r="E96">
-        <v>7597</v>
+        <v>1849</v>
       </c>
     </row>
     <row r="97">
-      <c r="A97">
-        <v>2</v>
+      <c r="A97" t="s">
+        <v>30</v>
       </c>
       <c r="B97" t="s">
-        <v>581</v>
+        <v>30</v>
       </c>
       <c r="C97" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D97">
-        <v>704</v>
+        <v>617</v>
       </c>
       <c r="E97">
-        <v>704</v>
+        <v>617</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B98" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="C98" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D98">
-        <v>117</v>
+        <v>462</v>
       </c>
       <c r="E98">
-        <v>117</v>
+        <v>462</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B99" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="C99" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D99">
-        <v>186</v>
+        <v>344</v>
       </c>
       <c r="E99">
-        <v>186</v>
+        <v>344</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B100" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
       <c r="C100" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D100">
-        <v>160</v>
+        <v>141</v>
       </c>
       <c r="E100">
-        <v>160</v>
-[...2 lines deleted...]
-    <row r="101"/>
+        <v>141</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>4</v>
+      </c>
+      <c r="B101" t="s">
+        <v>591</v>
+      </c>
+      <c r="C101" t="s">
+        <v>38</v>
+      </c>
+      <c r="D101">
+        <v>132</v>
+      </c>
+      <c r="E101">
+        <v>132</v>
+      </c>
+    </row>
     <row r="102">
       <c r="A102">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="B102" t="s">
-        <v>18</v>
+        <v>592</v>
       </c>
       <c r="C102" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D102">
-        <v>34455</v>
+        <v>84</v>
       </c>
       <c r="E102">
-        <v>34455</v>
+        <v>84</v>
       </c>
     </row>
     <row r="103">
-      <c r="A103" t="s">
-        <v>29</v>
+      <c r="A103">
+        <v>6</v>
       </c>
       <c r="B103" t="s">
-        <v>29</v>
+        <v>593</v>
       </c>
       <c r="C103" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D103">
-        <v>4603</v>
+        <v>69</v>
       </c>
       <c r="E103">
-        <v>4603</v>
-[...18 lines deleted...]
-    </row>
+        <v>69</v>
+      </c>
+    </row>
+    <row r="104"/>
     <row r="105">
       <c r="A105">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="B105" t="s">
-        <v>586</v>
+        <v>16</v>
       </c>
       <c r="C105" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D105">
-        <v>1808</v>
+        <v>1301</v>
       </c>
       <c r="E105">
-        <v>1808</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="106">
-      <c r="A106">
-        <v>3</v>
+      <c r="A106" t="s">
+        <v>30</v>
       </c>
       <c r="B106" t="s">
-        <v>587</v>
+        <v>30</v>
       </c>
       <c r="C106" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D106">
-        <v>1168</v>
+        <v>565</v>
       </c>
       <c r="E106">
-        <v>1168</v>
+        <v>565</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B107" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="C107" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D107">
-        <v>8089</v>
+        <v>736</v>
       </c>
       <c r="E107">
-        <v>8089</v>
-[...18 lines deleted...]
-    </row>
+        <v>736</v>
+      </c>
+    </row>
+    <row r="108"/>
     <row r="109">
       <c r="A109">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="B109" t="s">
-        <v>590</v>
+        <v>17</v>
       </c>
       <c r="C109" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D109">
-        <v>382</v>
+        <v>32944</v>
       </c>
       <c r="E109">
-        <v>382</v>
-[...2 lines deleted...]
-    <row r="110"/>
+        <v>32944</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="s">
+        <v>30</v>
+      </c>
+      <c r="B110" t="s">
+        <v>30</v>
+      </c>
+      <c r="C110" t="s">
+        <v>36</v>
+      </c>
+      <c r="D110">
+        <v>6714</v>
+      </c>
+      <c r="E110">
+        <v>6714</v>
+      </c>
+    </row>
     <row r="111">
       <c r="A111">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="B111" t="s">
-        <v>19</v>
+        <v>595</v>
       </c>
       <c r="C111" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D111">
-        <v>5155</v>
+        <v>11412</v>
       </c>
       <c r="E111">
-        <v>5155</v>
+        <v>11412</v>
       </c>
     </row>
     <row r="112">
-      <c r="A112" t="s">
-        <v>29</v>
+      <c r="A112">
+        <v>2</v>
       </c>
       <c r="B112" t="s">
-        <v>29</v>
+        <v>596</v>
       </c>
       <c r="C112" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D112">
-        <v>1828</v>
+        <v>8836</v>
       </c>
       <c r="E112">
-        <v>1828</v>
+        <v>8836</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B113" t="s">
-        <v>591</v>
+        <v>597</v>
       </c>
       <c r="C113" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D113">
-        <v>1613</v>
+        <v>1433</v>
       </c>
       <c r="E113">
-        <v>1613</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B114" t="s">
-        <v>592</v>
+        <v>598</v>
       </c>
       <c r="C114" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D114">
-        <v>673</v>
+        <v>2183</v>
       </c>
       <c r="E114">
-        <v>673</v>
+        <v>2183</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B115" t="s">
-        <v>593</v>
+        <v>599</v>
       </c>
       <c r="C115" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D115">
-        <v>433</v>
+        <v>804</v>
       </c>
       <c r="E115">
-        <v>433</v>
+        <v>804</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B116" t="s">
-        <v>594</v>
+        <v>600</v>
       </c>
       <c r="C116" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D116">
-        <v>143</v>
+        <v>608</v>
       </c>
       <c r="E116">
-        <v>143</v>
+        <v>608</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B117" t="s">
-        <v>595</v>
+        <v>601</v>
       </c>
       <c r="C117" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D117">
-        <v>246</v>
+        <v>183</v>
       </c>
       <c r="E117">
-        <v>246</v>
+        <v>183</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B118" t="s">
-        <v>596</v>
+        <v>602</v>
       </c>
       <c r="C118" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D118">
-        <v>219</v>
+        <v>606</v>
       </c>
       <c r="E118">
-        <v>219</v>
-[...19 lines deleted...]
-    </row>
+        <v>606</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>9</v>
+      </c>
+      <c r="B119" t="s">
+        <v>603</v>
+      </c>
+      <c r="C119" t="s">
+        <v>38</v>
+      </c>
+      <c r="D119">
+        <v>165</v>
+      </c>
+      <c r="E119">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="120"/>
     <row r="121">
-      <c r="A121" t="s">
-        <v>29</v>
+      <c r="A121">
+        <v>13</v>
       </c>
       <c r="B121" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="C121" t="s">
         <v>35</v>
       </c>
       <c r="D121">
-        <v>483</v>
+        <v>1060</v>
       </c>
       <c r="E121">
-        <v>483</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="122">
-      <c r="A122">
-        <v>1</v>
+      <c r="A122" t="s">
+        <v>30</v>
       </c>
       <c r="B122" t="s">
-        <v>597</v>
+        <v>30</v>
       </c>
       <c r="C122" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D122">
-        <v>547</v>
+        <v>492</v>
       </c>
       <c r="E122">
-        <v>547</v>
+        <v>492</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B123" t="s">
-        <v>598</v>
+        <v>604</v>
       </c>
       <c r="C123" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D123">
-        <v>314</v>
+        <v>568</v>
       </c>
       <c r="E123">
-        <v>314</v>
-[...18 lines deleted...]
-    </row>
+        <v>568</v>
+      </c>
+    </row>
+    <row r="124"/>
     <row r="125">
       <c r="A125">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="B125" t="s">
-        <v>600</v>
+        <v>19</v>
       </c>
       <c r="C125" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D125">
-        <v>208</v>
+        <v>36646</v>
       </c>
       <c r="E125">
-        <v>208</v>
+        <v>36646</v>
       </c>
     </row>
     <row r="126">
-      <c r="A126">
-        <v>5</v>
+      <c r="A126" t="s">
+        <v>30</v>
       </c>
       <c r="B126" t="s">
-        <v>601</v>
+        <v>30</v>
       </c>
       <c r="C126" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D126">
-        <v>59</v>
+        <v>7952</v>
       </c>
       <c r="E126">
-        <v>59</v>
+        <v>7952</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B127" t="s">
-        <v>602</v>
+        <v>605</v>
       </c>
       <c r="C127" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D127">
-        <v>62</v>
+        <v>10759</v>
       </c>
       <c r="E127">
-        <v>62</v>
-[...2 lines deleted...]
-    <row r="128"/>
+        <v>10759</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>2</v>
+      </c>
+      <c r="B128" t="s">
+        <v>606</v>
+      </c>
+      <c r="C128" t="s">
+        <v>38</v>
+      </c>
+      <c r="D128">
+        <v>2819</v>
+      </c>
+      <c r="E128">
+        <v>2819</v>
+      </c>
+    </row>
     <row r="129">
       <c r="A129">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="B129" t="s">
-        <v>21</v>
+        <v>607</v>
       </c>
       <c r="C129" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D129">
-        <v>24233</v>
+        <v>1783</v>
       </c>
       <c r="E129">
-        <v>24233</v>
+        <v>1783</v>
       </c>
     </row>
     <row r="130">
-      <c r="A130" t="s">
-        <v>29</v>
+      <c r="A130">
+        <v>4</v>
       </c>
       <c r="B130" t="s">
-        <v>29</v>
+        <v>608</v>
       </c>
       <c r="C130" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D130">
-        <v>3122</v>
+        <v>3476</v>
       </c>
       <c r="E130">
-        <v>3122</v>
+        <v>3476</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B131" t="s">
-        <v>603</v>
+        <v>609</v>
       </c>
       <c r="C131" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D131">
-        <v>16321</v>
+        <v>6419</v>
       </c>
       <c r="E131">
-        <v>16321</v>
+        <v>6419</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B132" t="s">
-        <v>604</v>
+        <v>610</v>
       </c>
       <c r="C132" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D132">
-        <v>1588</v>
+        <v>499</v>
       </c>
       <c r="E132">
-        <v>1588</v>
+        <v>499</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B133" t="s">
-        <v>605</v>
+        <v>611</v>
       </c>
       <c r="C133" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D133">
-        <v>1304</v>
+        <v>1815</v>
       </c>
       <c r="E133">
-        <v>1304</v>
+        <v>1815</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B134" t="s">
-        <v>606</v>
+        <v>612</v>
       </c>
       <c r="C134" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D134">
-        <v>238</v>
+        <v>893</v>
       </c>
       <c r="E134">
-        <v>238</v>
+        <v>893</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B135" t="s">
-        <v>607</v>
+        <v>613</v>
       </c>
       <c r="C135" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D135">
-        <v>1297</v>
+        <v>231</v>
       </c>
       <c r="E135">
-        <v>1297</v>
-[...19 lines deleted...]
-    <row r="137"/>
+        <v>231</v>
+      </c>
+    </row>
+    <row r="136"/>
+    <row r="137">
+      <c r="A137">
+        <v>15</v>
+      </c>
+      <c r="B137" t="s">
+        <v>20</v>
+      </c>
+      <c r="C137" t="s">
+        <v>35</v>
+      </c>
+      <c r="D137">
+        <v>37485</v>
+      </c>
+      <c r="E137">
+        <v>37485</v>
+      </c>
+    </row>
     <row r="138">
-      <c r="A138">
-        <v>24</v>
+      <c r="A138" t="s">
+        <v>30</v>
       </c>
       <c r="B138" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="C138" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D138">
-        <v>1749</v>
+        <v>13317</v>
       </c>
       <c r="E138">
-        <v>1749</v>
+        <v>13317</v>
       </c>
     </row>
     <row r="139">
-      <c r="A139" t="s">
-        <v>29</v>
+      <c r="A139">
+        <v>1</v>
       </c>
       <c r="B139" t="s">
-        <v>29</v>
+        <v>614</v>
       </c>
       <c r="C139" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D139">
-        <v>449</v>
+        <v>6225</v>
       </c>
       <c r="E139">
-        <v>449</v>
+        <v>6225</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B140" t="s">
-        <v>609</v>
+        <v>615</v>
       </c>
       <c r="C140" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D140">
-        <v>697</v>
+        <v>1266</v>
       </c>
       <c r="E140">
-        <v>697</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B141" t="s">
-        <v>610</v>
+        <v>616</v>
       </c>
       <c r="C141" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D141">
-        <v>315</v>
+        <v>4788</v>
       </c>
       <c r="E141">
-        <v>315</v>
+        <v>4788</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
+        <v>4</v>
+      </c>
+      <c r="B142" t="s">
+        <v>617</v>
+      </c>
+      <c r="C142" t="s">
+        <v>38</v>
+      </c>
+      <c r="D142">
+        <v>2197</v>
+      </c>
+      <c r="E142">
+        <v>2197</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>5</v>
+      </c>
+      <c r="B143" t="s">
+        <v>618</v>
+      </c>
+      <c r="C143" t="s">
+        <v>38</v>
+      </c>
+      <c r="D143">
+        <v>1739</v>
+      </c>
+      <c r="E143">
+        <v>1739</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>6</v>
+      </c>
+      <c r="B144" t="s">
+        <v>619</v>
+      </c>
+      <c r="C144" t="s">
+        <v>38</v>
+      </c>
+      <c r="D144">
+        <v>440</v>
+      </c>
+      <c r="E144">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>7</v>
+      </c>
+      <c r="B145" t="s">
+        <v>620</v>
+      </c>
+      <c r="C145" t="s">
+        <v>38</v>
+      </c>
+      <c r="D145">
+        <v>1071</v>
+      </c>
+      <c r="E145">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>8</v>
+      </c>
+      <c r="B146" t="s">
+        <v>621</v>
+      </c>
+      <c r="C146" t="s">
+        <v>38</v>
+      </c>
+      <c r="D146">
+        <v>5896</v>
+      </c>
+      <c r="E146">
+        <v>5896</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>9</v>
+      </c>
+      <c r="B147" t="s">
+        <v>622</v>
+      </c>
+      <c r="C147" t="s">
+        <v>38</v>
+      </c>
+      <c r="D147">
+        <v>546</v>
+      </c>
+      <c r="E147">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="148"/>
+    <row r="149">
+      <c r="A149">
+        <v>16</v>
+      </c>
+      <c r="B149" t="s">
+        <v>21</v>
+      </c>
+      <c r="C149" t="s">
+        <v>35</v>
+      </c>
+      <c r="D149">
+        <v>12322</v>
+      </c>
+      <c r="E149">
+        <v>12322</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="s">
+        <v>30</v>
+      </c>
+      <c r="B150" t="s">
+        <v>30</v>
+      </c>
+      <c r="C150" t="s">
+        <v>36</v>
+      </c>
+      <c r="D150">
+        <v>2509</v>
+      </c>
+      <c r="E150">
+        <v>2509</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>1</v>
+      </c>
+      <c r="B151" t="s">
+        <v>623</v>
+      </c>
+      <c r="C151" t="s">
+        <v>38</v>
+      </c>
+      <c r="D151">
+        <v>7179</v>
+      </c>
+      <c r="E151">
+        <v>7179</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>2</v>
+      </c>
+      <c r="B152" t="s">
+        <v>624</v>
+      </c>
+      <c r="C152" t="s">
+        <v>38</v>
+      </c>
+      <c r="D152">
+        <v>571</v>
+      </c>
+      <c r="E152">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
         <v>3</v>
       </c>
-      <c r="B142" t="s">
-[...9 lines deleted...]
-        <v>288</v>
+      <c r="B153" t="s">
+        <v>625</v>
+      </c>
+      <c r="C153" t="s">
+        <v>38</v>
+      </c>
+      <c r="D153">
+        <v>945</v>
+      </c>
+      <c r="E153">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>4</v>
+      </c>
+      <c r="B154" t="s">
+        <v>626</v>
+      </c>
+      <c r="C154" t="s">
+        <v>38</v>
+      </c>
+      <c r="D154">
+        <v>338</v>
+      </c>
+      <c r="E154">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>5</v>
+      </c>
+      <c r="B155" t="s">
+        <v>627</v>
+      </c>
+      <c r="C155" t="s">
+        <v>38</v>
+      </c>
+      <c r="D155">
+        <v>176</v>
+      </c>
+      <c r="E155">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>6</v>
+      </c>
+      <c r="B156" t="s">
+        <v>628</v>
+      </c>
+      <c r="C156" t="s">
+        <v>38</v>
+      </c>
+      <c r="D156">
+        <v>220</v>
+      </c>
+      <c r="E156">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>7</v>
+      </c>
+      <c r="B157" t="s">
+        <v>629</v>
+      </c>
+      <c r="C157" t="s">
+        <v>38</v>
+      </c>
+      <c r="D157">
+        <v>179</v>
+      </c>
+      <c r="E157">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>8</v>
+      </c>
+      <c r="B158" t="s">
+        <v>630</v>
+      </c>
+      <c r="C158" t="s">
+        <v>38</v>
+      </c>
+      <c r="D158">
+        <v>67</v>
+      </c>
+      <c r="E158">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>9</v>
+      </c>
+      <c r="B159" t="s">
+        <v>631</v>
+      </c>
+      <c r="C159" t="s">
+        <v>38</v>
+      </c>
+      <c r="D159">
+        <v>138</v>
+      </c>
+      <c r="E159">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="160"/>
+    <row r="161">
+      <c r="A161">
+        <v>17</v>
+      </c>
+      <c r="B161" t="s">
+        <v>22</v>
+      </c>
+      <c r="C161" t="s">
+        <v>35</v>
+      </c>
+      <c r="D161">
+        <v>13779</v>
+      </c>
+      <c r="E161">
+        <v>13779</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" t="s">
+        <v>30</v>
+      </c>
+      <c r="B162" t="s">
+        <v>30</v>
+      </c>
+      <c r="C162" t="s">
+        <v>36</v>
+      </c>
+      <c r="D162">
+        <v>3044</v>
+      </c>
+      <c r="E162">
+        <v>3044</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>1</v>
+      </c>
+      <c r="B163" t="s">
+        <v>632</v>
+      </c>
+      <c r="C163" t="s">
+        <v>38</v>
+      </c>
+      <c r="D163">
+        <v>3200</v>
+      </c>
+      <c r="E163">
+        <v>3200</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164">
+        <v>2</v>
+      </c>
+      <c r="B164" t="s">
+        <v>633</v>
+      </c>
+      <c r="C164" t="s">
+        <v>38</v>
+      </c>
+      <c r="D164">
+        <v>4505</v>
+      </c>
+      <c r="E164">
+        <v>4505</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165">
+        <v>3</v>
+      </c>
+      <c r="B165" t="s">
+        <v>456</v>
+      </c>
+      <c r="C165" t="s">
+        <v>38</v>
+      </c>
+      <c r="D165">
+        <v>737</v>
+      </c>
+      <c r="E165">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>4</v>
+      </c>
+      <c r="B166" t="s">
+        <v>634</v>
+      </c>
+      <c r="C166" t="s">
+        <v>38</v>
+      </c>
+      <c r="D166">
+        <v>690</v>
+      </c>
+      <c r="E166">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>5</v>
+      </c>
+      <c r="B167" t="s">
+        <v>635</v>
+      </c>
+      <c r="C167" t="s">
+        <v>38</v>
+      </c>
+      <c r="D167">
+        <v>257</v>
+      </c>
+      <c r="E167">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>6</v>
+      </c>
+      <c r="B168" t="s">
+        <v>636</v>
+      </c>
+      <c r="C168" t="s">
+        <v>38</v>
+      </c>
+      <c r="D168">
+        <v>222</v>
+      </c>
+      <c r="E168">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>7</v>
+      </c>
+      <c r="B169" t="s">
+        <v>637</v>
+      </c>
+      <c r="C169" t="s">
+        <v>38</v>
+      </c>
+      <c r="D169">
+        <v>829</v>
+      </c>
+      <c r="E169">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170">
+        <v>8</v>
+      </c>
+      <c r="B170" t="s">
+        <v>638</v>
+      </c>
+      <c r="C170" t="s">
+        <v>38</v>
+      </c>
+      <c r="D170">
+        <v>147</v>
+      </c>
+      <c r="E170">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>9</v>
+      </c>
+      <c r="B171" t="s">
+        <v>639</v>
+      </c>
+      <c r="C171" t="s">
+        <v>38</v>
+      </c>
+      <c r="D171">
+        <v>148</v>
+      </c>
+      <c r="E171">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="172"/>
+    <row r="173">
+      <c r="A173">
+        <v>24</v>
+      </c>
+      <c r="B173" t="s">
+        <v>23</v>
+      </c>
+      <c r="C173" t="s">
+        <v>35</v>
+      </c>
+      <c r="D173">
+        <v>3410</v>
+      </c>
+      <c r="E173">
+        <v>3410</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" t="s">
+        <v>30</v>
+      </c>
+      <c r="B174" t="s">
+        <v>30</v>
+      </c>
+      <c r="C174" t="s">
+        <v>36</v>
+      </c>
+      <c r="D174">
+        <v>844</v>
+      </c>
+      <c r="E174">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175">
+        <v>1</v>
+      </c>
+      <c r="B175" t="s">
+        <v>640</v>
+      </c>
+      <c r="C175" t="s">
+        <v>38</v>
+      </c>
+      <c r="D175">
+        <v>991</v>
+      </c>
+      <c r="E175">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176">
+        <v>2</v>
+      </c>
+      <c r="B176" t="s">
+        <v>641</v>
+      </c>
+      <c r="C176" t="s">
+        <v>38</v>
+      </c>
+      <c r="D176">
+        <v>831</v>
+      </c>
+      <c r="E176">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177">
+        <v>3</v>
+      </c>
+      <c r="B177" t="s">
+        <v>642</v>
+      </c>
+      <c r="C177" t="s">
+        <v>38</v>
+      </c>
+      <c r="D177">
+        <v>114</v>
+      </c>
+      <c r="E177">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178">
+        <v>4</v>
+      </c>
+      <c r="B178" t="s">
+        <v>643</v>
+      </c>
+      <c r="C178" t="s">
+        <v>38</v>
+      </c>
+      <c r="D178">
+        <v>630</v>
+      </c>
+      <c r="E178">
+        <v>630</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -7038,21854 +7650,22069 @@
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>139</v>
+        <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="W1" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="X1" s="1" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C2" t="s">
-        <v>612</v>
+        <v>644</v>
       </c>
       <c r="D2" t="s">
+        <v>645</v>
+      </c>
+      <c r="E2" t="s">
+        <v>519</v>
+      </c>
+      <c r="F2" t="s">
+        <v>520</v>
+      </c>
+      <c r="G2">
+        <v>40604</v>
+      </c>
+      <c r="H2">
+        <v>59480</v>
+      </c>
+      <c r="I2">
+        <v>57106</v>
+      </c>
+      <c r="J2">
+        <v>45447</v>
+      </c>
+      <c r="K2">
+        <v>23674</v>
+      </c>
+      <c r="L2">
+        <v>2959</v>
+      </c>
+      <c r="M2">
+        <v>2054</v>
+      </c>
+      <c r="N2">
+        <v>75866</v>
+      </c>
+      <c r="O2">
+        <v>570</v>
+      </c>
+      <c r="P2">
         <v>613</v>
       </c>
-      <c r="E2" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="Q2">
-        <v>3782</v>
+        <v>25001</v>
       </c>
       <c r="R2">
-        <v>17773</v>
+        <v>1408</v>
       </c>
       <c r="S2">
-        <v>2162</v>
+        <v>50708</v>
       </c>
       <c r="T2">
-        <v>98351</v>
+        <v>26450</v>
       </c>
       <c r="U2">
-        <v>8322</v>
+        <v>5339</v>
       </c>
       <c r="V2">
-        <v>13766</v>
+        <v>17390</v>
       </c>
       <c r="W2">
-        <v>58576</v>
+        <v>6781</v>
       </c>
       <c r="X2">
-        <v>2826</v>
-[...2 lines deleted...]
-        <v>770783</v>
+        <v>441450</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G3">
-        <v>76690</v>
+        <v>40604</v>
       </c>
       <c r="H3">
-        <v>130944</v>
+        <v>59480</v>
       </c>
       <c r="I3">
-        <v>91785</v>
+        <v>57106</v>
       </c>
       <c r="J3">
-        <v>74992</v>
+        <v>45447</v>
       </c>
       <c r="K3">
-        <v>116706</v>
+        <v>23674</v>
       </c>
       <c r="L3">
-        <v>4109</v>
+        <v>2959</v>
       </c>
       <c r="M3">
-        <v>5784</v>
+        <v>2054</v>
       </c>
       <c r="N3">
-        <v>58252</v>
+        <v>75866</v>
       </c>
       <c r="O3">
-        <v>1356</v>
+        <v>570</v>
       </c>
       <c r="P3">
-        <v>4607</v>
+        <v>613</v>
       </c>
       <c r="Q3">
-        <v>3782</v>
+        <v>25001</v>
       </c>
       <c r="R3">
-        <v>17773</v>
+        <v>1408</v>
       </c>
       <c r="S3">
-        <v>2162</v>
+        <v>50708</v>
       </c>
       <c r="T3">
-        <v>98351</v>
+        <v>26450</v>
       </c>
       <c r="U3">
-        <v>8322</v>
+        <v>5339</v>
       </c>
       <c r="V3">
-        <v>13766</v>
+        <v>17390</v>
       </c>
       <c r="W3">
-        <v>58576</v>
+        <v>6781</v>
       </c>
       <c r="X3">
-        <v>2826</v>
-[...2 lines deleted...]
-        <v>770783</v>
+        <v>441450</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="E1" s="1" t="s">
         <v>31</v>
       </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D2">
+        <v>40604</v>
+      </c>
+      <c r="E2">
+        <v>40604</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D3">
+        <v>10543</v>
+      </c>
+      <c r="E3">
+        <v>10543</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>646</v>
+      </c>
+      <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4">
+        <v>15674</v>
+      </c>
+      <c r="E4">
+        <v>15674</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>647</v>
+      </c>
+      <c r="C5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5">
+        <v>11256</v>
+      </c>
+      <c r="E5">
+        <v>11256</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>648</v>
+      </c>
+      <c r="C6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D6">
+        <v>1020</v>
+      </c>
+      <c r="E6">
+        <v>1020</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>649</v>
+      </c>
+      <c r="C7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7">
+        <v>1056</v>
+      </c>
+      <c r="E7">
+        <v>1056</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>650</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8">
+        <v>493</v>
+      </c>
+      <c r="E8">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>651</v>
+      </c>
+      <c r="C9" t="s">
+        <v>38</v>
+      </c>
+      <c r="D9">
+        <v>156</v>
+      </c>
+      <c r="E9">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>652</v>
+      </c>
+      <c r="C10" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10">
+        <v>406</v>
+      </c>
+      <c r="E10">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="11"/>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12">
+        <v>59480</v>
+      </c>
+      <c r="E12">
+        <v>59480</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" t="s">
+        <v>30</v>
+      </c>
+      <c r="C13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13">
+        <v>17862</v>
+      </c>
+      <c r="E13">
+        <v>17862</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>1</v>
+      </c>
+      <c r="B14" t="s">
+        <v>653</v>
+      </c>
+      <c r="C14" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14">
+        <v>26487</v>
+      </c>
+      <c r="E14">
+        <v>26487</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>654</v>
+      </c>
+      <c r="C15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15">
+        <v>5998</v>
+      </c>
+      <c r="E15">
+        <v>5998</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>3</v>
+      </c>
+      <c r="B16" t="s">
+        <v>655</v>
+      </c>
+      <c r="C16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16">
+        <v>2649</v>
+      </c>
+      <c r="E16">
+        <v>2649</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>4</v>
+      </c>
+      <c r="B17" t="s">
+        <v>656</v>
+      </c>
+      <c r="C17" t="s">
+        <v>38</v>
+      </c>
+      <c r="D17">
+        <v>3804</v>
+      </c>
+      <c r="E17">
+        <v>3804</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>5</v>
+      </c>
+      <c r="B18" t="s">
+        <v>657</v>
+      </c>
+      <c r="C18" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18">
+        <v>865</v>
+      </c>
+      <c r="E18">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>6</v>
+      </c>
+      <c r="B19" t="s">
+        <v>658</v>
+      </c>
+      <c r="C19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D19">
+        <v>1229</v>
+      </c>
+      <c r="E19">
+        <v>1229</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>7</v>
+      </c>
+      <c r="B20" t="s">
+        <v>659</v>
+      </c>
+      <c r="C20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20">
+        <v>586</v>
+      </c>
+      <c r="E20">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="21"/>
+    <row r="22">
+      <c r="A22">
+        <v>3</v>
+      </c>
+      <c r="B22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" t="s">
+        <v>35</v>
+      </c>
+      <c r="D22">
+        <v>57106</v>
+      </c>
+      <c r="E22">
+        <v>57106</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>30</v>
+      </c>
+      <c r="B23" t="s">
+        <v>30</v>
+      </c>
+      <c r="C23" t="s">
+        <v>36</v>
+      </c>
+      <c r="D23">
+        <v>15320</v>
+      </c>
+      <c r="E23">
+        <v>15320</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>1</v>
+      </c>
+      <c r="B24" t="s">
+        <v>660</v>
+      </c>
+      <c r="C24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D24">
+        <v>24048</v>
+      </c>
+      <c r="E24">
+        <v>24048</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>2</v>
+      </c>
+      <c r="B25" t="s">
+        <v>661</v>
+      </c>
+      <c r="C25" t="s">
+        <v>38</v>
+      </c>
+      <c r="D25">
+        <v>11519</v>
+      </c>
+      <c r="E25">
+        <v>11519</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>3</v>
+      </c>
+      <c r="B26" t="s">
+        <v>662</v>
+      </c>
+      <c r="C26" t="s">
+        <v>38</v>
+      </c>
+      <c r="D26">
+        <v>1730</v>
+      </c>
+      <c r="E26">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>4</v>
+      </c>
+      <c r="B27" t="s">
+        <v>663</v>
+      </c>
+      <c r="C27" t="s">
+        <v>38</v>
+      </c>
+      <c r="D27">
+        <v>1406</v>
+      </c>
+      <c r="E27">
+        <v>1406</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>5</v>
+      </c>
+      <c r="B28" t="s">
+        <v>664</v>
+      </c>
+      <c r="C28" t="s">
+        <v>38</v>
+      </c>
+      <c r="D28">
+        <v>977</v>
+      </c>
+      <c r="E28">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>6</v>
+      </c>
+      <c r="B29" t="s">
+        <v>665</v>
+      </c>
+      <c r="C29" t="s">
+        <v>38</v>
+      </c>
+      <c r="D29">
+        <v>1117</v>
+      </c>
+      <c r="E29">
+        <v>1117</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>7</v>
+      </c>
+      <c r="B30" t="s">
+        <v>666</v>
+      </c>
+      <c r="C30" t="s">
+        <v>38</v>
+      </c>
+      <c r="D30">
+        <v>989</v>
+      </c>
+      <c r="E30">
+        <v>989</v>
+      </c>
+    </row>
+    <row r="31"/>
+    <row r="32">
+      <c r="A32">
+        <v>4</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>35</v>
+      </c>
+      <c r="D32">
+        <v>45447</v>
+      </c>
+      <c r="E32">
+        <v>45447</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>30</v>
+      </c>
+      <c r="B33" t="s">
+        <v>30</v>
+      </c>
+      <c r="C33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D33">
+        <v>9375</v>
+      </c>
+      <c r="E33">
+        <v>9375</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>1</v>
+      </c>
+      <c r="B34" t="s">
+        <v>667</v>
+      </c>
+      <c r="C34" t="s">
+        <v>38</v>
+      </c>
+      <c r="D34">
+        <v>24924</v>
+      </c>
+      <c r="E34">
+        <v>24924</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>2</v>
+      </c>
+      <c r="B35" t="s">
+        <v>668</v>
+      </c>
+      <c r="C35" t="s">
+        <v>38</v>
+      </c>
+      <c r="D35">
+        <v>3626</v>
+      </c>
+      <c r="E35">
+        <v>3626</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>3</v>
+      </c>
+      <c r="B36" t="s">
+        <v>669</v>
+      </c>
+      <c r="C36" t="s">
+        <v>38</v>
+      </c>
+      <c r="D36">
+        <v>2504</v>
+      </c>
+      <c r="E36">
+        <v>2504</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>4</v>
+      </c>
+      <c r="B37" t="s">
+        <v>670</v>
+      </c>
+      <c r="C37" t="s">
+        <v>38</v>
+      </c>
+      <c r="D37">
+        <v>1100</v>
+      </c>
+      <c r="E37">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>5</v>
+      </c>
+      <c r="B38" t="s">
+        <v>671</v>
+      </c>
+      <c r="C38" t="s">
+        <v>38</v>
+      </c>
+      <c r="D38">
+        <v>2580</v>
+      </c>
+      <c r="E38">
+        <v>2580</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>6</v>
+      </c>
+      <c r="B39" t="s">
+        <v>672</v>
+      </c>
+      <c r="C39" t="s">
+        <v>38</v>
+      </c>
+      <c r="D39">
+        <v>620</v>
+      </c>
+      <c r="E39">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>7</v>
+      </c>
+      <c r="B40" t="s">
+        <v>673</v>
+      </c>
+      <c r="C40" t="s">
+        <v>38</v>
+      </c>
+      <c r="D40">
+        <v>718</v>
+      </c>
+      <c r="E40">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="41"/>
+    <row r="42">
+      <c r="A42">
+        <v>5</v>
+      </c>
+      <c r="B42" t="s">
+        <v>10</v>
+      </c>
+      <c r="C42" t="s">
+        <v>35</v>
+      </c>
+      <c r="D42">
+        <v>23674</v>
+      </c>
+      <c r="E42">
+        <v>23674</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>30</v>
+      </c>
+      <c r="B43" t="s">
+        <v>30</v>
+      </c>
+      <c r="C43" t="s">
+        <v>36</v>
+      </c>
+      <c r="D43">
+        <v>7374</v>
+      </c>
+      <c r="E43">
+        <v>7374</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>1</v>
+      </c>
+      <c r="B44" t="s">
+        <v>674</v>
+      </c>
+      <c r="C44" t="s">
+        <v>38</v>
+      </c>
+      <c r="D44">
+        <v>8920</v>
+      </c>
+      <c r="E44">
+        <v>8920</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>2</v>
+      </c>
+      <c r="B45" t="s">
+        <v>675</v>
+      </c>
+      <c r="C45" t="s">
+        <v>38</v>
+      </c>
+      <c r="D45">
+        <v>2971</v>
+      </c>
+      <c r="E45">
+        <v>2971</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>3</v>
+      </c>
+      <c r="B46" t="s">
+        <v>676</v>
+      </c>
+      <c r="C46" t="s">
+        <v>38</v>
+      </c>
+      <c r="D46">
+        <v>551</v>
+      </c>
+      <c r="E46">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>4</v>
+      </c>
+      <c r="B47" t="s">
+        <v>677</v>
+      </c>
+      <c r="C47" t="s">
+        <v>38</v>
+      </c>
+      <c r="D47">
+        <v>543</v>
+      </c>
+      <c r="E47">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>5</v>
+      </c>
+      <c r="B48" t="s">
+        <v>678</v>
+      </c>
+      <c r="C48" t="s">
+        <v>38</v>
+      </c>
+      <c r="D48">
+        <v>2248</v>
+      </c>
+      <c r="E48">
+        <v>2248</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>6</v>
+      </c>
+      <c r="B49" t="s">
+        <v>679</v>
+      </c>
+      <c r="C49" t="s">
+        <v>38</v>
+      </c>
+      <c r="D49">
+        <v>225</v>
+      </c>
+      <c r="E49">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>7</v>
+      </c>
+      <c r="B50" t="s">
+        <v>680</v>
+      </c>
+      <c r="C50" t="s">
+        <v>38</v>
+      </c>
+      <c r="D50">
+        <v>842</v>
+      </c>
+      <c r="E50">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="51"/>
+    <row r="52">
+      <c r="A52">
+        <v>6</v>
+      </c>
+      <c r="B52" t="s">
+        <v>11</v>
+      </c>
+      <c r="C52" t="s">
+        <v>35</v>
+      </c>
+      <c r="D52">
+        <v>2959</v>
+      </c>
+      <c r="E52">
+        <v>2959</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>30</v>
+      </c>
+      <c r="B53" t="s">
+        <v>30</v>
+      </c>
+      <c r="C53" t="s">
+        <v>36</v>
+      </c>
+      <c r="D53">
+        <v>1613</v>
+      </c>
+      <c r="E53">
+        <v>1613</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>1</v>
+      </c>
+      <c r="B54" t="s">
+        <v>681</v>
+      </c>
+      <c r="C54" t="s">
+        <v>38</v>
+      </c>
+      <c r="D54">
+        <v>817</v>
+      </c>
+      <c r="E54">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>2</v>
+      </c>
+      <c r="B55" t="s">
+        <v>682</v>
+      </c>
+      <c r="C55" t="s">
+        <v>38</v>
+      </c>
+      <c r="D55">
+        <v>529</v>
+      </c>
+      <c r="E55">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="56"/>
+    <row r="57">
+      <c r="A57">
+        <v>7</v>
+      </c>
+      <c r="B57" t="s">
+        <v>12</v>
+      </c>
+      <c r="C57" t="s">
+        <v>35</v>
+      </c>
+      <c r="D57">
+        <v>2054</v>
+      </c>
+      <c r="E57">
+        <v>2054</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s">
+        <v>30</v>
+      </c>
+      <c r="B58" t="s">
+        <v>30</v>
+      </c>
+      <c r="C58" t="s">
+        <v>36</v>
+      </c>
+      <c r="D58">
+        <v>1131</v>
+      </c>
+      <c r="E58">
+        <v>1131</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>1</v>
+      </c>
+      <c r="B59" t="s">
+        <v>683</v>
+      </c>
+      <c r="C59" t="s">
+        <v>38</v>
+      </c>
+      <c r="D59">
+        <v>923</v>
+      </c>
+      <c r="E59">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="60"/>
+    <row r="61">
+      <c r="A61">
+        <v>8</v>
+      </c>
+      <c r="B61" t="s">
+        <v>13</v>
+      </c>
+      <c r="C61" t="s">
+        <v>35</v>
+      </c>
+      <c r="D61">
+        <v>75866</v>
+      </c>
+      <c r="E61">
+        <v>75866</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="s">
+        <v>30</v>
+      </c>
+      <c r="B62" t="s">
+        <v>30</v>
+      </c>
+      <c r="C62" t="s">
+        <v>36</v>
+      </c>
+      <c r="D62">
+        <v>21083</v>
+      </c>
+      <c r="E62">
+        <v>21083</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>1</v>
+      </c>
+      <c r="B63" t="s">
+        <v>684</v>
+      </c>
+      <c r="C63" t="s">
+        <v>38</v>
+      </c>
+      <c r="D63">
+        <v>28524</v>
+      </c>
+      <c r="E63">
+        <v>28524</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>2</v>
+      </c>
+      <c r="B64" t="s">
+        <v>685</v>
+      </c>
+      <c r="C64" t="s">
+        <v>38</v>
+      </c>
+      <c r="D64">
+        <v>8696</v>
+      </c>
+      <c r="E64">
+        <v>8696</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>3</v>
+      </c>
+      <c r="B65" t="s">
+        <v>686</v>
+      </c>
+      <c r="C65" t="s">
+        <v>38</v>
+      </c>
+      <c r="D65">
+        <v>3323</v>
+      </c>
+      <c r="E65">
+        <v>3323</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>4</v>
+      </c>
+      <c r="B66" t="s">
+        <v>687</v>
+      </c>
+      <c r="C66" t="s">
+        <v>38</v>
+      </c>
+      <c r="D66">
+        <v>3820</v>
+      </c>
+      <c r="E66">
+        <v>3820</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>5</v>
+      </c>
+      <c r="B67" t="s">
+        <v>688</v>
+      </c>
+      <c r="C67" t="s">
+        <v>38</v>
+      </c>
+      <c r="D67">
+        <v>8057</v>
+      </c>
+      <c r="E67">
+        <v>8057</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>6</v>
+      </c>
+      <c r="B68" t="s">
+        <v>689</v>
+      </c>
+      <c r="C68" t="s">
+        <v>38</v>
+      </c>
+      <c r="D68">
+        <v>1095</v>
+      </c>
+      <c r="E68">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>7</v>
+      </c>
+      <c r="B69" t="s">
+        <v>690</v>
+      </c>
+      <c r="C69" t="s">
+        <v>38</v>
+      </c>
+      <c r="D69">
+        <v>1268</v>
+      </c>
+      <c r="E69">
+        <v>1268</v>
+      </c>
+    </row>
+    <row r="70"/>
+    <row r="71">
+      <c r="A71">
+        <v>9</v>
+      </c>
+      <c r="B71" t="s">
+        <v>14</v>
+      </c>
+      <c r="C71" t="s">
+        <v>35</v>
+      </c>
+      <c r="D71">
+        <v>570</v>
+      </c>
+      <c r="E71">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="s">
+        <v>30</v>
+      </c>
+      <c r="B72" t="s">
+        <v>30</v>
+      </c>
+      <c r="C72" t="s">
+        <v>36</v>
+      </c>
+      <c r="D72">
+        <v>201</v>
+      </c>
+      <c r="E72">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>1</v>
+      </c>
+      <c r="B73" t="s">
+        <v>691</v>
+      </c>
+      <c r="C73" t="s">
+        <v>38</v>
+      </c>
+      <c r="D73">
+        <v>230</v>
+      </c>
+      <c r="E73">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>2</v>
+      </c>
+      <c r="B74" t="s">
+        <v>692</v>
+      </c>
+      <c r="C74" t="s">
+        <v>38</v>
+      </c>
+      <c r="D74">
+        <v>139</v>
+      </c>
+      <c r="E74">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="75"/>
+    <row r="76">
+      <c r="A76">
+        <v>10</v>
+      </c>
+      <c r="B76" t="s">
+        <v>15</v>
+      </c>
+      <c r="C76" t="s">
+        <v>35</v>
+      </c>
+      <c r="D76">
+        <v>613</v>
+      </c>
+      <c r="E76">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>30</v>
+      </c>
+      <c r="B77" t="s">
+        <v>30</v>
+      </c>
+      <c r="C77" t="s">
+        <v>36</v>
+      </c>
+      <c r="D77">
+        <v>286</v>
+      </c>
+      <c r="E77">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>1</v>
+      </c>
+      <c r="B78" t="s">
+        <v>693</v>
+      </c>
+      <c r="C78" t="s">
+        <v>38</v>
+      </c>
+      <c r="D78">
+        <v>327</v>
+      </c>
+      <c r="E78">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="79"/>
+    <row r="80">
+      <c r="A80">
+        <v>12</v>
+      </c>
+      <c r="B80" t="s">
+        <v>17</v>
+      </c>
+      <c r="C80" t="s">
+        <v>35</v>
+      </c>
+      <c r="D80">
+        <v>25001</v>
+      </c>
+      <c r="E80">
+        <v>25001</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="s">
+        <v>30</v>
+      </c>
+      <c r="B81" t="s">
+        <v>30</v>
+      </c>
+      <c r="C81" t="s">
+        <v>36</v>
+      </c>
+      <c r="D81">
+        <v>5235</v>
+      </c>
+      <c r="E81">
+        <v>5235</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>1</v>
+      </c>
+      <c r="B82" t="s">
+        <v>694</v>
+      </c>
+      <c r="C82" t="s">
+        <v>38</v>
+      </c>
+      <c r="D82">
+        <v>2821</v>
+      </c>
+      <c r="E82">
+        <v>2821</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>2</v>
+      </c>
+      <c r="B83" t="s">
+        <v>695</v>
+      </c>
+      <c r="C83" t="s">
+        <v>38</v>
+      </c>
+      <c r="D83">
+        <v>12374</v>
+      </c>
+      <c r="E83">
+        <v>12374</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>3</v>
+      </c>
+      <c r="B84" t="s">
+        <v>696</v>
+      </c>
+      <c r="C84" t="s">
+        <v>38</v>
+      </c>
+      <c r="D84">
+        <v>1408</v>
+      </c>
+      <c r="E84">
+        <v>1408</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>4</v>
+      </c>
+      <c r="B85" t="s">
+        <v>697</v>
+      </c>
+      <c r="C85" t="s">
+        <v>38</v>
+      </c>
+      <c r="D85">
+        <v>686</v>
+      </c>
+      <c r="E85">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>5</v>
+      </c>
+      <c r="B86" t="s">
+        <v>698</v>
+      </c>
+      <c r="C86" t="s">
+        <v>38</v>
+      </c>
+      <c r="D86">
+        <v>1723</v>
+      </c>
+      <c r="E86">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>6</v>
+      </c>
+      <c r="B87" t="s">
+        <v>699</v>
+      </c>
+      <c r="C87" t="s">
+        <v>38</v>
+      </c>
+      <c r="D87">
+        <v>448</v>
+      </c>
+      <c r="E87">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>7</v>
+      </c>
+      <c r="B88" t="s">
+        <v>700</v>
+      </c>
+      <c r="C88" t="s">
+        <v>38</v>
+      </c>
+      <c r="D88">
+        <v>306</v>
+      </c>
+      <c r="E88">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="89"/>
+    <row r="90">
+      <c r="A90">
+        <v>13</v>
+      </c>
+      <c r="B90" t="s">
+        <v>18</v>
+      </c>
+      <c r="C90" t="s">
+        <v>35</v>
+      </c>
+      <c r="D90">
+        <v>1408</v>
+      </c>
+      <c r="E90">
+        <v>1408</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="s">
+        <v>30</v>
+      </c>
+      <c r="B91" t="s">
+        <v>30</v>
+      </c>
+      <c r="C91" t="s">
+        <v>36</v>
+      </c>
+      <c r="D91">
+        <v>620</v>
+      </c>
+      <c r="E91">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>1</v>
+      </c>
+      <c r="B92" t="s">
+        <v>701</v>
+      </c>
+      <c r="C92" t="s">
+        <v>38</v>
+      </c>
+      <c r="D92">
+        <v>526</v>
+      </c>
+      <c r="E92">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>2</v>
+      </c>
+      <c r="B93" t="s">
+        <v>702</v>
+      </c>
+      <c r="C93" t="s">
+        <v>38</v>
+      </c>
+      <c r="D93">
+        <v>262</v>
+      </c>
+      <c r="E93">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="94"/>
+    <row r="95">
+      <c r="A95">
+        <v>14</v>
+      </c>
+      <c r="B95" t="s">
+        <v>19</v>
+      </c>
+      <c r="C95" t="s">
+        <v>35</v>
+      </c>
+      <c r="D95">
+        <v>50708</v>
+      </c>
+      <c r="E95">
+        <v>50708</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="s">
+        <v>30</v>
+      </c>
+      <c r="B96" t="s">
+        <v>30</v>
+      </c>
+      <c r="C96" t="s">
+        <v>36</v>
+      </c>
+      <c r="D96">
+        <v>6900</v>
+      </c>
+      <c r="E96">
+        <v>6900</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>1</v>
+      </c>
+      <c r="B97" t="s">
+        <v>703</v>
+      </c>
+      <c r="C97" t="s">
+        <v>38</v>
+      </c>
+      <c r="D97">
+        <v>20415</v>
+      </c>
+      <c r="E97">
+        <v>20415</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>2</v>
+      </c>
+      <c r="B98" t="s">
+        <v>704</v>
+      </c>
+      <c r="C98" t="s">
+        <v>38</v>
+      </c>
+      <c r="D98">
+        <v>20559</v>
+      </c>
+      <c r="E98">
+        <v>20559</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>3</v>
+      </c>
+      <c r="B99" t="s">
+        <v>705</v>
+      </c>
+      <c r="C99" t="s">
+        <v>38</v>
+      </c>
+      <c r="D99">
+        <v>684</v>
+      </c>
+      <c r="E99">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>4</v>
+      </c>
+      <c r="B100" t="s">
+        <v>706</v>
+      </c>
+      <c r="C100" t="s">
+        <v>38</v>
+      </c>
+      <c r="D100">
+        <v>1449</v>
+      </c>
+      <c r="E100">
+        <v>1449</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>5</v>
+      </c>
+      <c r="B101" t="s">
+        <v>707</v>
+      </c>
+      <c r="C101" t="s">
+        <v>38</v>
+      </c>
+      <c r="D101">
+        <v>299</v>
+      </c>
+      <c r="E101">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>6</v>
+      </c>
+      <c r="B102" t="s">
+        <v>708</v>
+      </c>
+      <c r="C102" t="s">
+        <v>38</v>
+      </c>
+      <c r="D102">
+        <v>251</v>
+      </c>
+      <c r="E102">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>7</v>
+      </c>
+      <c r="B103" t="s">
+        <v>709</v>
+      </c>
+      <c r="C103" t="s">
+        <v>38</v>
+      </c>
+      <c r="D103">
+        <v>151</v>
+      </c>
+      <c r="E103">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="104"/>
+    <row r="105">
+      <c r="A105">
+        <v>15</v>
+      </c>
+      <c r="B105" t="s">
+        <v>20</v>
+      </c>
+      <c r="C105" t="s">
+        <v>35</v>
+      </c>
+      <c r="D105">
+        <v>26450</v>
+      </c>
+      <c r="E105">
+        <v>26450</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="s">
+        <v>30</v>
+      </c>
+      <c r="B106" t="s">
+        <v>30</v>
+      </c>
+      <c r="C106" t="s">
+        <v>36</v>
+      </c>
+      <c r="D106">
+        <v>9829</v>
+      </c>
+      <c r="E106">
+        <v>9829</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>1</v>
+      </c>
+      <c r="B107" t="s">
+        <v>710</v>
+      </c>
+      <c r="C107" t="s">
+        <v>38</v>
+      </c>
+      <c r="D107">
+        <v>4518</v>
+      </c>
+      <c r="E107">
+        <v>4518</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>2</v>
+      </c>
+      <c r="B108" t="s">
+        <v>711</v>
+      </c>
+      <c r="C108" t="s">
+        <v>38</v>
+      </c>
+      <c r="D108">
+        <v>5798</v>
+      </c>
+      <c r="E108">
+        <v>5798</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>3</v>
+      </c>
+      <c r="B109" t="s">
+        <v>712</v>
+      </c>
+      <c r="C109" t="s">
+        <v>38</v>
+      </c>
+      <c r="D109">
+        <v>1713</v>
+      </c>
+      <c r="E109">
+        <v>1713</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>4</v>
+      </c>
+      <c r="B110" t="s">
+        <v>713</v>
+      </c>
+      <c r="C110" t="s">
+        <v>38</v>
+      </c>
+      <c r="D110">
+        <v>909</v>
+      </c>
+      <c r="E110">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>5</v>
+      </c>
+      <c r="B111" t="s">
+        <v>714</v>
+      </c>
+      <c r="C111" t="s">
+        <v>38</v>
+      </c>
+      <c r="D111">
+        <v>423</v>
+      </c>
+      <c r="E111">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>6</v>
+      </c>
+      <c r="B112" t="s">
+        <v>715</v>
+      </c>
+      <c r="C112" t="s">
+        <v>38</v>
+      </c>
+      <c r="D112">
+        <v>2131</v>
+      </c>
+      <c r="E112">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>7</v>
+      </c>
+      <c r="B113" t="s">
+        <v>716</v>
+      </c>
+      <c r="C113" t="s">
+        <v>38</v>
+      </c>
+      <c r="D113">
+        <v>1129</v>
+      </c>
+      <c r="E113">
+        <v>1129</v>
+      </c>
+    </row>
+    <row r="114"/>
+    <row r="115">
+      <c r="A115">
+        <v>16</v>
+      </c>
+      <c r="B115" t="s">
+        <v>21</v>
+      </c>
+      <c r="C115" t="s">
+        <v>35</v>
+      </c>
+      <c r="D115">
+        <v>5339</v>
+      </c>
+      <c r="E115">
+        <v>5339</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="s">
+        <v>30</v>
+      </c>
+      <c r="B116" t="s">
+        <v>30</v>
+      </c>
+      <c r="C116" t="s">
+        <v>36</v>
+      </c>
+      <c r="D116">
+        <v>2101</v>
+      </c>
+      <c r="E116">
+        <v>2101</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>1</v>
+      </c>
+      <c r="B117" t="s">
+        <v>717</v>
+      </c>
+      <c r="C117" t="s">
+        <v>38</v>
+      </c>
+      <c r="D117">
+        <v>1301</v>
+      </c>
+      <c r="E117">
+        <v>1301</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>2</v>
+      </c>
+      <c r="B118" t="s">
+        <v>718</v>
+      </c>
+      <c r="C118" t="s">
+        <v>38</v>
+      </c>
+      <c r="D118">
+        <v>688</v>
+      </c>
+      <c r="E118">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>3</v>
+      </c>
+      <c r="B119" t="s">
+        <v>719</v>
+      </c>
+      <c r="C119" t="s">
+        <v>38</v>
+      </c>
+      <c r="D119">
+        <v>434</v>
+      </c>
+      <c r="E119">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>4</v>
+      </c>
+      <c r="B120" t="s">
+        <v>720</v>
+      </c>
+      <c r="C120" t="s">
+        <v>38</v>
+      </c>
+      <c r="D120">
+        <v>238</v>
+      </c>
+      <c r="E120">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>5</v>
+      </c>
+      <c r="B121" t="s">
+        <v>721</v>
+      </c>
+      <c r="C121" t="s">
+        <v>38</v>
+      </c>
+      <c r="D121">
+        <v>296</v>
+      </c>
+      <c r="E121">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>6</v>
+      </c>
+      <c r="B122" t="s">
+        <v>722</v>
+      </c>
+      <c r="C122" t="s">
+        <v>38</v>
+      </c>
+      <c r="D122">
+        <v>111</v>
+      </c>
+      <c r="E122">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>7</v>
+      </c>
+      <c r="B123" t="s">
+        <v>723</v>
+      </c>
+      <c r="C123" t="s">
+        <v>38</v>
+      </c>
+      <c r="D123">
+        <v>170</v>
+      </c>
+      <c r="E123">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="124"/>
+    <row r="125">
+      <c r="A125">
+        <v>17</v>
+      </c>
+      <c r="B125" t="s">
+        <v>22</v>
+      </c>
+      <c r="C125" t="s">
+        <v>35</v>
+      </c>
+      <c r="D125">
+        <v>17390</v>
+      </c>
+      <c r="E125">
+        <v>17390</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="s">
+        <v>30</v>
+      </c>
+      <c r="B126" t="s">
+        <v>30</v>
+      </c>
+      <c r="C126" t="s">
+        <v>36</v>
+      </c>
+      <c r="D126">
+        <v>2378</v>
+      </c>
+      <c r="E126">
+        <v>2378</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>1</v>
+      </c>
+      <c r="B127" t="s">
+        <v>724</v>
+      </c>
+      <c r="C127" t="s">
+        <v>38</v>
+      </c>
+      <c r="D127">
+        <v>6732</v>
+      </c>
+      <c r="E127">
+        <v>6732</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>2</v>
+      </c>
+      <c r="B128" t="s">
+        <v>725</v>
+      </c>
+      <c r="C128" t="s">
+        <v>38</v>
+      </c>
+      <c r="D128">
+        <v>6659</v>
+      </c>
+      <c r="E128">
+        <v>6659</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>3</v>
+      </c>
+      <c r="B129" t="s">
+        <v>726</v>
+      </c>
+      <c r="C129" t="s">
+        <v>38</v>
+      </c>
+      <c r="D129">
+        <v>467</v>
+      </c>
+      <c r="E129">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>4</v>
+      </c>
+      <c r="B130" t="s">
+        <v>727</v>
+      </c>
+      <c r="C130" t="s">
+        <v>38</v>
+      </c>
+      <c r="D130">
+        <v>567</v>
+      </c>
+      <c r="E130">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>5</v>
+      </c>
+      <c r="B131" t="s">
+        <v>728</v>
+      </c>
+      <c r="C131" t="s">
+        <v>38</v>
+      </c>
+      <c r="D131">
+        <v>189</v>
+      </c>
+      <c r="E131">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>6</v>
+      </c>
+      <c r="B132" t="s">
+        <v>729</v>
+      </c>
+      <c r="C132" t="s">
+        <v>38</v>
+      </c>
+      <c r="D132">
+        <v>167</v>
+      </c>
+      <c r="E132">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>7</v>
+      </c>
+      <c r="B133" t="s">
+        <v>730</v>
+      </c>
+      <c r="C133" t="s">
+        <v>38</v>
+      </c>
+      <c r="D133">
+        <v>231</v>
+      </c>
+      <c r="E133">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="134"/>
+    <row r="135">
+      <c r="A135">
+        <v>24</v>
+      </c>
+      <c r="B135" t="s">
+        <v>23</v>
+      </c>
+      <c r="C135" t="s">
+        <v>35</v>
+      </c>
+      <c r="D135">
+        <v>6781</v>
+      </c>
+      <c r="E135">
+        <v>6781</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="s">
+        <v>30</v>
+      </c>
+      <c r="B136" t="s">
+        <v>30</v>
+      </c>
+      <c r="C136" t="s">
+        <v>36</v>
+      </c>
+      <c r="D136">
+        <v>1144</v>
+      </c>
+      <c r="E136">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>1</v>
+      </c>
+      <c r="B137" t="s">
+        <v>731</v>
+      </c>
+      <c r="C137" t="s">
+        <v>38</v>
+      </c>
+      <c r="D137">
+        <v>4556</v>
+      </c>
+      <c r="E137">
+        <v>4556</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>2</v>
+      </c>
+      <c r="B138" t="s">
+        <v>732</v>
+      </c>
+      <c r="C138" t="s">
+        <v>38</v>
+      </c>
+      <c r="D138">
+        <v>234</v>
+      </c>
+      <c r="E138">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>3</v>
+      </c>
+      <c r="B139" t="s">
+        <v>733</v>
+      </c>
+      <c r="C139" t="s">
+        <v>38</v>
+      </c>
+      <c r="D139">
+        <v>182</v>
+      </c>
+      <c r="E139">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>4</v>
+      </c>
+      <c r="B140" t="s">
+        <v>734</v>
+      </c>
+      <c r="C140" t="s">
+        <v>38</v>
+      </c>
+      <c r="D140">
+        <v>389</v>
+      </c>
+      <c r="E140">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>5</v>
+      </c>
+      <c r="B141" t="s">
+        <v>735</v>
+      </c>
+      <c r="C141" t="s">
+        <v>38</v>
+      </c>
+      <c r="D141">
+        <v>135</v>
+      </c>
+      <c r="E141">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>6</v>
+      </c>
+      <c r="B142" t="s">
+        <v>736</v>
+      </c>
+      <c r="C142" t="s">
+        <v>38</v>
+      </c>
+      <c r="D142">
+        <v>141</v>
+      </c>
+      <c r="E142">
+        <v>141</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
       <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" t="s">
+        <v>737</v>
+      </c>
+      <c r="D2" t="s">
+        <v>738</v>
+      </c>
+      <c r="E2" t="s">
+        <v>739</v>
+      </c>
+      <c r="F2" t="s">
+        <v>740</v>
+      </c>
+      <c r="G2">
+        <v>22967</v>
+      </c>
+      <c r="H2">
+        <v>42487</v>
+      </c>
+      <c r="I2">
+        <v>59927</v>
+      </c>
+      <c r="J2">
+        <v>52570</v>
+      </c>
+      <c r="K2">
+        <v>43832</v>
+      </c>
+      <c r="L2">
+        <v>2927</v>
+      </c>
+      <c r="M2">
+        <v>2215</v>
+      </c>
+      <c r="N2">
+        <v>42120</v>
+      </c>
+      <c r="O2">
+        <v>322</v>
+      </c>
+      <c r="P2">
+        <v>1138</v>
+      </c>
+      <c r="Q2">
+        <v>1068</v>
+      </c>
+      <c r="R2">
+        <v>33842</v>
+      </c>
+      <c r="S2">
+        <v>9552</v>
+      </c>
+      <c r="T2">
+        <v>34455</v>
+      </c>
+      <c r="U2">
+        <v>5155</v>
+      </c>
+      <c r="V2">
+        <v>1806</v>
+      </c>
+      <c r="W2">
+        <v>24233</v>
+      </c>
+      <c r="X2">
+        <v>1749</v>
+      </c>
+      <c r="Y2">
+        <v>382365</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="G3">
+        <v>22967</v>
+      </c>
+      <c r="H3">
+        <v>42487</v>
+      </c>
+      <c r="I3">
+        <v>59927</v>
+      </c>
+      <c r="J3">
+        <v>52570</v>
+      </c>
+      <c r="K3">
+        <v>43832</v>
+      </c>
+      <c r="L3">
+        <v>2927</v>
+      </c>
+      <c r="M3">
+        <v>2215</v>
+      </c>
+      <c r="N3">
+        <v>42120</v>
+      </c>
+      <c r="O3">
+        <v>322</v>
+      </c>
+      <c r="P3">
+        <v>1138</v>
+      </c>
+      <c r="Q3">
+        <v>1068</v>
+      </c>
+      <c r="R3">
+        <v>33842</v>
+      </c>
+      <c r="S3">
+        <v>9552</v>
+      </c>
+      <c r="T3">
+        <v>34455</v>
+      </c>
+      <c r="U3">
+        <v>5155</v>
+      </c>
+      <c r="V3">
+        <v>1806</v>
+      </c>
+      <c r="W3">
+        <v>24233</v>
+      </c>
+      <c r="X3">
+        <v>1749</v>
+      </c>
+      <c r="Y3">
+        <v>382365</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
         <v>32</v>
       </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
       <c r="C1" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>615</v>
+        <v>740</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D2">
-        <v>76690</v>
+        <v>22967</v>
       </c>
       <c r="E2">
-        <v>76690</v>
+        <v>22967</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D3">
-        <v>20168</v>
+        <v>6783</v>
       </c>
       <c r="E3">
-        <v>20168</v>
+        <v>6783</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>616</v>
+        <v>741</v>
       </c>
       <c r="C4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D4">
-        <v>13865</v>
+        <v>4875</v>
       </c>
       <c r="E4">
-        <v>13865</v>
+        <v>4875</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>617</v>
+        <v>742</v>
       </c>
       <c r="C5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D5">
-        <v>6998</v>
+        <v>5786</v>
       </c>
       <c r="E5">
-        <v>6998</v>
+        <v>5786</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>618</v>
+        <v>743</v>
       </c>
       <c r="C6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D6">
-        <v>2769</v>
+        <v>1030</v>
       </c>
       <c r="E6">
-        <v>2769</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>619</v>
+        <v>744</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D7">
-        <v>4312</v>
+        <v>2991</v>
       </c>
       <c r="E7">
-        <v>4312</v>
+        <v>2991</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>620</v>
+        <v>745</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8">
-        <v>21043</v>
+        <v>513</v>
       </c>
       <c r="E8">
-        <v>21043</v>
+        <v>513</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>621</v>
+        <v>746</v>
       </c>
       <c r="C9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D9">
-        <v>760</v>
+        <v>989</v>
       </c>
       <c r="E9">
-        <v>760</v>
-[...18 lines deleted...]
-    </row>
+        <v>989</v>
+      </c>
+    </row>
+    <row r="10"/>
     <row r="11">
       <c r="A11">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B11" t="s">
-        <v>623</v>
+        <v>7</v>
       </c>
       <c r="C11" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D11">
-        <v>367</v>
+        <v>42487</v>
       </c>
       <c r="E11">
-        <v>367</v>
+        <v>42487</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12">
-        <v>9</v>
+      <c r="A12" t="s">
+        <v>30</v>
       </c>
       <c r="B12" t="s">
-        <v>624</v>
+        <v>30</v>
       </c>
       <c r="C12" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D12">
-        <v>970</v>
+        <v>11541</v>
       </c>
       <c r="E12">
-        <v>970</v>
+        <v>11541</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>625</v>
+        <v>747</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D13">
-        <v>326</v>
+        <v>8865</v>
       </c>
       <c r="E13">
-        <v>326</v>
+        <v>8865</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>626</v>
+        <v>748</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D14">
-        <v>709</v>
+        <v>13605</v>
       </c>
       <c r="E14">
-        <v>709</v>
+        <v>13605</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="B15" t="s">
-        <v>627</v>
+        <v>749</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D15">
-        <v>545</v>
+        <v>4378</v>
       </c>
       <c r="E15">
-        <v>545</v>
-[...2 lines deleted...]
-    <row r="16"/>
+        <v>4378</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>4</v>
+      </c>
+      <c r="B16" t="s">
+        <v>750</v>
+      </c>
+      <c r="C16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16">
+        <v>2210</v>
+      </c>
+      <c r="E16">
+        <v>2210</v>
+      </c>
+    </row>
     <row r="17">
       <c r="A17">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B17" t="s">
-        <v>7</v>
+        <v>751</v>
       </c>
       <c r="C17" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D17">
-        <v>130944</v>
+        <v>1063</v>
       </c>
       <c r="E17">
-        <v>130944</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="18">
-      <c r="A18" t="s">
-        <v>29</v>
+      <c r="A18">
+        <v>6</v>
       </c>
       <c r="B18" t="s">
-        <v>29</v>
+        <v>752</v>
       </c>
       <c r="C18" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D18">
-        <v>31217</v>
+        <v>825</v>
       </c>
       <c r="E18">
-        <v>31217</v>
-[...18 lines deleted...]
-    </row>
+        <v>825</v>
+      </c>
+    </row>
+    <row r="19"/>
     <row r="20">
       <c r="A20">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B20" t="s">
-        <v>629</v>
+        <v>8</v>
       </c>
       <c r="C20" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D20">
-        <v>35556</v>
+        <v>59927</v>
       </c>
       <c r="E20">
-        <v>35556</v>
+        <v>59927</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21">
-        <v>3</v>
+      <c r="A21" t="s">
+        <v>30</v>
       </c>
       <c r="B21" t="s">
-        <v>630</v>
+        <v>30</v>
       </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D21">
-        <v>2557</v>
+        <v>6431</v>
       </c>
       <c r="E21">
-        <v>2557</v>
+        <v>6431</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B22" t="s">
-        <v>631</v>
+        <v>753</v>
       </c>
       <c r="C22" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D22">
-        <v>3554</v>
+        <v>14870</v>
       </c>
       <c r="E22">
-        <v>3554</v>
+        <v>14870</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B23" t="s">
-        <v>632</v>
+        <v>754</v>
       </c>
       <c r="C23" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D23">
-        <v>11802</v>
+        <v>15989</v>
       </c>
       <c r="E23">
-        <v>11802</v>
+        <v>15989</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B24" t="s">
-        <v>633</v>
+        <v>755</v>
       </c>
       <c r="C24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D24">
-        <v>1271</v>
+        <v>3121</v>
       </c>
       <c r="E24">
-        <v>1271</v>
+        <v>3121</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B25" t="s">
-        <v>634</v>
+        <v>756</v>
       </c>
       <c r="C25" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D25">
-        <v>1260</v>
+        <v>1196</v>
       </c>
       <c r="E25">
-        <v>1260</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B26" t="s">
-        <v>635</v>
+        <v>757</v>
       </c>
       <c r="C26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D26">
-        <v>919</v>
+        <v>17877</v>
       </c>
       <c r="E26">
-        <v>919</v>
+        <v>17877</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B27" t="s">
-        <v>636</v>
+        <v>758</v>
       </c>
       <c r="C27" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D27">
-        <v>415</v>
+        <v>443</v>
       </c>
       <c r="E27">
-        <v>415</v>
-[...18 lines deleted...]
-    </row>
+        <v>443</v>
+      </c>
+    </row>
+    <row r="28"/>
     <row r="29">
       <c r="A29">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="B29" t="s">
-        <v>638</v>
+        <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D29">
-        <v>523</v>
+        <v>52570</v>
       </c>
       <c r="E29">
-        <v>523</v>
+        <v>52570</v>
       </c>
     </row>
     <row r="30">
-      <c r="A30">
-        <v>12</v>
+      <c r="A30" t="s">
+        <v>30</v>
       </c>
       <c r="B30" t="s">
-        <v>639</v>
+        <v>30</v>
       </c>
       <c r="C30" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D30">
-        <v>11438</v>
+        <v>6725</v>
       </c>
       <c r="E30">
-        <v>11438</v>
-[...2 lines deleted...]
-    <row r="31"/>
+        <v>6725</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>1</v>
+      </c>
+      <c r="B31" t="s">
+        <v>759</v>
+      </c>
+      <c r="C31" t="s">
+        <v>38</v>
+      </c>
+      <c r="D31">
+        <v>30251</v>
+      </c>
+      <c r="E31">
+        <v>30251</v>
+      </c>
+    </row>
     <row r="32">
       <c r="A32">
+        <v>2</v>
+      </c>
+      <c r="B32" t="s">
+        <v>760</v>
+      </c>
+      <c r="C32" t="s">
+        <v>38</v>
+      </c>
+      <c r="D32">
+        <v>10384</v>
+      </c>
+      <c r="E32">
+        <v>10384</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
         <v>3</v>
       </c>
-      <c r="B32" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="B33" t="s">
-        <v>29</v>
+        <v>761</v>
       </c>
       <c r="C33" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D33">
-        <v>18080</v>
+        <v>2421</v>
       </c>
       <c r="E33">
-        <v>18080</v>
+        <v>2421</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B34" t="s">
-        <v>640</v>
+        <v>762</v>
       </c>
       <c r="C34" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D34">
-        <v>45151</v>
+        <v>1617</v>
       </c>
       <c r="E34">
-        <v>45151</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B35" t="s">
-        <v>641</v>
+        <v>763</v>
       </c>
       <c r="C35" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D35">
-        <v>10756</v>
+        <v>572</v>
       </c>
       <c r="E35">
-        <v>10756</v>
+        <v>572</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B36" t="s">
-        <v>642</v>
+        <v>764</v>
       </c>
       <c r="C36" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D36">
-        <v>5416</v>
+        <v>600</v>
       </c>
       <c r="E36">
-        <v>5416</v>
-[...18 lines deleted...]
-    </row>
+        <v>600</v>
+      </c>
+    </row>
+    <row r="37"/>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
-        <v>644</v>
+        <v>10</v>
       </c>
       <c r="C38" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D38">
-        <v>1778</v>
+        <v>43832</v>
       </c>
       <c r="E38">
-        <v>1778</v>
+        <v>43832</v>
       </c>
     </row>
     <row r="39">
-      <c r="A39">
-        <v>6</v>
+      <c r="A39" t="s">
+        <v>30</v>
       </c>
       <c r="B39" t="s">
-        <v>645</v>
+        <v>30</v>
       </c>
       <c r="C39" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D39">
-        <v>1597</v>
+        <v>5356</v>
       </c>
       <c r="E39">
-        <v>1597</v>
+        <v>5356</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>646</v>
+        <v>765</v>
       </c>
       <c r="C40" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D40">
-        <v>6177</v>
+        <v>7355</v>
       </c>
       <c r="E40">
-        <v>6177</v>
+        <v>7355</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>647</v>
+        <v>766</v>
       </c>
       <c r="C41" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D41">
-        <v>402</v>
+        <v>7523</v>
       </c>
       <c r="E41">
-        <v>402</v>
+        <v>7523</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>648</v>
+        <v>767</v>
       </c>
       <c r="C42" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D42">
-        <v>364</v>
+        <v>14723</v>
       </c>
       <c r="E42">
-        <v>364</v>
+        <v>14723</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>649</v>
+        <v>768</v>
       </c>
       <c r="C43" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D43">
-        <v>276</v>
+        <v>5242</v>
       </c>
       <c r="E43">
-        <v>276</v>
+        <v>5242</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>650</v>
+        <v>769</v>
       </c>
       <c r="C44" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D44">
-        <v>301</v>
+        <v>3270</v>
       </c>
       <c r="E44">
-        <v>301</v>
+        <v>3270</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>651</v>
+        <v>770</v>
       </c>
       <c r="C45" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D45">
-        <v>294</v>
+        <v>363</v>
       </c>
       <c r="E45">
-        <v>294</v>
+        <v>363</v>
       </c>
     </row>
     <row r="46"/>
     <row r="47">
       <c r="A47">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B47" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C47" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D47">
-        <v>74992</v>
+        <v>2927</v>
       </c>
       <c r="E47">
-        <v>74992</v>
+        <v>2927</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B48" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C48" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D48">
-        <v>16070</v>
+        <v>1210</v>
       </c>
       <c r="E48">
-        <v>16070</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1</v>
       </c>
       <c r="B49" t="s">
-        <v>652</v>
+        <v>771</v>
       </c>
       <c r="C49" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D49">
-        <v>16443</v>
+        <v>1042</v>
       </c>
       <c r="E49">
-        <v>16443</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>2</v>
       </c>
       <c r="B50" t="s">
-        <v>653</v>
+        <v>772</v>
       </c>
       <c r="C50" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D50">
-        <v>25257</v>
+        <v>271</v>
       </c>
       <c r="E50">
-        <v>25257</v>
+        <v>271</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>3</v>
       </c>
       <c r="B51" t="s">
-        <v>654</v>
+        <v>773</v>
       </c>
       <c r="C51" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D51">
-        <v>4687</v>
+        <v>404</v>
       </c>
       <c r="E51">
-        <v>4687</v>
-[...18 lines deleted...]
-    </row>
+        <v>404</v>
+      </c>
+    </row>
+    <row r="52"/>
     <row r="53">
       <c r="A53">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B53" t="s">
-        <v>656</v>
+        <v>12</v>
       </c>
       <c r="C53" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D53">
-        <v>1604</v>
+        <v>2215</v>
       </c>
       <c r="E53">
-        <v>1604</v>
+        <v>2215</v>
       </c>
     </row>
     <row r="54">
-      <c r="A54">
-        <v>6</v>
+      <c r="A54" t="s">
+        <v>30</v>
       </c>
       <c r="B54" t="s">
-        <v>657</v>
+        <v>30</v>
       </c>
       <c r="C54" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D54">
-        <v>902</v>
+        <v>1032</v>
       </c>
       <c r="E54">
-        <v>902</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B55" t="s">
-        <v>658</v>
+        <v>774</v>
       </c>
       <c r="C55" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D55">
-        <v>1874</v>
+        <v>638</v>
       </c>
       <c r="E55">
-        <v>1874</v>
+        <v>638</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B56" t="s">
-        <v>659</v>
+        <v>775</v>
       </c>
       <c r="C56" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D56">
-        <v>484</v>
+        <v>545</v>
       </c>
       <c r="E56">
-        <v>484</v>
-[...18 lines deleted...]
-    </row>
+        <v>545</v>
+      </c>
+    </row>
+    <row r="57"/>
     <row r="58">
       <c r="A58">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B58" t="s">
-        <v>661</v>
+        <v>13</v>
       </c>
       <c r="C58" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D58">
-        <v>545</v>
+        <v>42120</v>
       </c>
       <c r="E58">
-        <v>545</v>
+        <v>42120</v>
       </c>
     </row>
     <row r="59">
-      <c r="A59">
-        <v>11</v>
+      <c r="A59" t="s">
+        <v>30</v>
       </c>
       <c r="B59" t="s">
-        <v>662</v>
+        <v>30</v>
       </c>
       <c r="C59" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D59">
-        <v>197</v>
+        <v>9201</v>
       </c>
       <c r="E59">
-        <v>197</v>
+        <v>9201</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="B60" t="s">
-        <v>663</v>
+        <v>776</v>
       </c>
       <c r="C60" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D60">
-        <v>512</v>
+        <v>7446</v>
       </c>
       <c r="E60">
-        <v>512</v>
-[...2 lines deleted...]
-    <row r="61"/>
+        <v>7446</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>2</v>
+      </c>
+      <c r="B61" t="s">
+        <v>777</v>
+      </c>
+      <c r="C61" t="s">
+        <v>38</v>
+      </c>
+      <c r="D61">
+        <v>19399</v>
+      </c>
+      <c r="E61">
+        <v>19399</v>
+      </c>
+    </row>
     <row r="62">
       <c r="A62">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B62" t="s">
-        <v>10</v>
+        <v>778</v>
       </c>
       <c r="C62" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D62">
-        <v>116706</v>
+        <v>3314</v>
       </c>
       <c r="E62">
-        <v>116706</v>
+        <v>3314</v>
       </c>
     </row>
     <row r="63">
-      <c r="A63" t="s">
-        <v>29</v>
+      <c r="A63">
+        <v>4</v>
       </c>
       <c r="B63" t="s">
-        <v>29</v>
+        <v>779</v>
       </c>
       <c r="C63" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D63">
-        <v>15649</v>
+        <v>1958</v>
       </c>
       <c r="E63">
-        <v>15649</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B64" t="s">
-        <v>664</v>
+        <v>780</v>
       </c>
       <c r="C64" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D64">
-        <v>11882</v>
+        <v>464</v>
       </c>
       <c r="E64">
-        <v>11882</v>
+        <v>464</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B65" t="s">
-        <v>665</v>
+        <v>781</v>
       </c>
       <c r="C65" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D65">
-        <v>26764</v>
+        <v>338</v>
       </c>
       <c r="E65">
-        <v>26764</v>
-[...18 lines deleted...]
-    </row>
+        <v>338</v>
+      </c>
+    </row>
+    <row r="66"/>
     <row r="67">
       <c r="A67">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B67" t="s">
-        <v>667</v>
+        <v>14</v>
       </c>
       <c r="C67" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D67">
-        <v>2888</v>
+        <v>322</v>
       </c>
       <c r="E67">
-        <v>2888</v>
+        <v>322</v>
       </c>
     </row>
     <row r="68">
-      <c r="A68">
-        <v>5</v>
+      <c r="A68" t="s">
+        <v>30</v>
       </c>
       <c r="B68" t="s">
-        <v>668</v>
+        <v>30</v>
       </c>
       <c r="C68" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D68">
-        <v>38329</v>
+        <v>126</v>
       </c>
       <c r="E68">
-        <v>38329</v>
+        <v>126</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B69" t="s">
-        <v>669</v>
+        <v>782</v>
       </c>
       <c r="C69" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D69">
-        <v>9013</v>
+        <v>141</v>
       </c>
       <c r="E69">
-        <v>9013</v>
+        <v>141</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B70" t="s">
-        <v>670</v>
+        <v>783</v>
       </c>
       <c r="C70" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D70">
-        <v>587</v>
+        <v>55</v>
       </c>
       <c r="E70">
-        <v>587</v>
-[...18 lines deleted...]
-    </row>
+        <v>55</v>
+      </c>
+    </row>
+    <row r="71"/>
     <row r="72">
       <c r="A72">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B72" t="s">
-        <v>672</v>
+        <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D72">
-        <v>283</v>
+        <v>1138</v>
       </c>
       <c r="E72">
-        <v>283</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="73">
-      <c r="A73">
-        <v>10</v>
+      <c r="A73" t="s">
+        <v>30</v>
       </c>
       <c r="B73" t="s">
-        <v>673</v>
+        <v>30</v>
       </c>
       <c r="C73" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D73">
-        <v>3833</v>
+        <v>557</v>
       </c>
       <c r="E73">
-        <v>3833</v>
+        <v>557</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
+        <v>1</v>
+      </c>
+      <c r="B74" t="s">
+        <v>784</v>
+      </c>
+      <c r="C74" t="s">
+        <v>38</v>
+      </c>
+      <c r="D74">
+        <v>581</v>
+      </c>
+      <c r="E74">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="75"/>
+    <row r="76">
+      <c r="A76">
         <v>11</v>
       </c>
-      <c r="B74" t="s">
-[...29 lines deleted...]
-    <row r="76"/>
+      <c r="B76" t="s">
+        <v>16</v>
+      </c>
+      <c r="C76" t="s">
+        <v>35</v>
+      </c>
+      <c r="D76">
+        <v>1068</v>
+      </c>
+      <c r="E76">
+        <v>1068</v>
+      </c>
+    </row>
     <row r="77">
-      <c r="A77">
-        <v>6</v>
+      <c r="A77" t="s">
+        <v>30</v>
       </c>
       <c r="B77" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="C77" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D77">
-        <v>4109</v>
+        <v>220</v>
       </c>
       <c r="E77">
-        <v>4109</v>
+        <v>220</v>
       </c>
     </row>
     <row r="78">
-      <c r="A78" t="s">
-        <v>29</v>
+      <c r="A78">
+        <v>1</v>
       </c>
       <c r="B78" t="s">
-        <v>29</v>
+        <v>785</v>
       </c>
       <c r="C78" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D78">
-        <v>2866</v>
+        <v>359</v>
       </c>
       <c r="E78">
-        <v>2866</v>
+        <v>359</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B79" t="s">
-        <v>676</v>
+        <v>786</v>
       </c>
       <c r="C79" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D79">
-        <v>751</v>
+        <v>172</v>
       </c>
       <c r="E79">
-        <v>751</v>
+        <v>172</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B80" t="s">
-        <v>677</v>
+        <v>787</v>
       </c>
       <c r="C80" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D80">
-        <v>271</v>
+        <v>145</v>
       </c>
       <c r="E80">
-        <v>271</v>
+        <v>145</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B81" t="s">
-        <v>678</v>
+        <v>788</v>
       </c>
       <c r="C81" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D81">
-        <v>221</v>
+        <v>58</v>
       </c>
       <c r="E81">
-        <v>221</v>
-[...2 lines deleted...]
-    <row r="82"/>
+        <v>58</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>5</v>
+      </c>
+      <c r="B82" t="s">
+        <v>789</v>
+      </c>
+      <c r="C82" t="s">
+        <v>38</v>
+      </c>
+      <c r="D82">
+        <v>83</v>
+      </c>
+      <c r="E82">
+        <v>83</v>
+      </c>
+    </row>
     <row r="83">
       <c r="A83">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B83" t="s">
-        <v>12</v>
+        <v>790</v>
       </c>
       <c r="C83" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D83">
-        <v>5784</v>
+        <v>31</v>
       </c>
       <c r="E83">
-        <v>5784</v>
-[...18 lines deleted...]
-    </row>
+        <v>31</v>
+      </c>
+    </row>
+    <row r="84"/>
     <row r="85">
       <c r="A85">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="B85" t="s">
-        <v>679</v>
+        <v>17</v>
       </c>
       <c r="C85" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D85">
-        <v>1702</v>
+        <v>33842</v>
       </c>
       <c r="E85">
-        <v>1702</v>
-[...2 lines deleted...]
-    <row r="86"/>
+        <v>33842</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="s">
+        <v>30</v>
+      </c>
+      <c r="B86" t="s">
+        <v>30</v>
+      </c>
+      <c r="C86" t="s">
+        <v>36</v>
+      </c>
+      <c r="D86">
+        <v>4171</v>
+      </c>
+      <c r="E86">
+        <v>4171</v>
+      </c>
+    </row>
     <row r="87">
       <c r="A87">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B87" t="s">
-        <v>13</v>
+        <v>791</v>
       </c>
       <c r="C87" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D87">
-        <v>58252</v>
+        <v>23235</v>
       </c>
       <c r="E87">
-        <v>58252</v>
+        <v>23235</v>
       </c>
     </row>
     <row r="88">
-      <c r="A88" t="s">
-        <v>29</v>
+      <c r="A88">
+        <v>2</v>
       </c>
       <c r="B88" t="s">
-        <v>29</v>
+        <v>792</v>
       </c>
       <c r="C88" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D88">
-        <v>10557</v>
+        <v>2287</v>
       </c>
       <c r="E88">
-        <v>10557</v>
+        <v>2287</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B89" t="s">
-        <v>680</v>
+        <v>793</v>
       </c>
       <c r="C89" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D89">
-        <v>30993</v>
+        <v>1858</v>
       </c>
       <c r="E89">
-        <v>30993</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B90" t="s">
-        <v>681</v>
+        <v>794</v>
       </c>
       <c r="C90" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D90">
-        <v>4220</v>
+        <v>878</v>
       </c>
       <c r="E90">
-        <v>4220</v>
+        <v>878</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B91" t="s">
-        <v>682</v>
+        <v>795</v>
       </c>
       <c r="C91" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D91">
-        <v>4223</v>
+        <v>992</v>
       </c>
       <c r="E91">
-        <v>4223</v>
+        <v>992</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B92" t="s">
-        <v>683</v>
+        <v>796</v>
       </c>
       <c r="C92" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D92">
-        <v>1659</v>
+        <v>421</v>
       </c>
       <c r="E92">
-        <v>1659</v>
-[...18 lines deleted...]
-    </row>
+        <v>421</v>
+      </c>
+    </row>
+    <row r="93"/>
     <row r="94">
       <c r="A94">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="B94" t="s">
-        <v>685</v>
+        <v>18</v>
       </c>
       <c r="C94" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D94">
-        <v>1505</v>
+        <v>9552</v>
       </c>
       <c r="E94">
-        <v>1505</v>
+        <v>9552</v>
       </c>
     </row>
     <row r="95">
-      <c r="A95">
-        <v>7</v>
+      <c r="A95" t="s">
+        <v>30</v>
       </c>
       <c r="B95" t="s">
-        <v>686</v>
+        <v>30</v>
       </c>
       <c r="C95" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D95">
-        <v>659</v>
+        <v>788</v>
       </c>
       <c r="E95">
-        <v>659</v>
+        <v>788</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B96" t="s">
-        <v>687</v>
+        <v>797</v>
       </c>
       <c r="C96" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D96">
-        <v>1930</v>
+        <v>7597</v>
       </c>
       <c r="E96">
-        <v>1930</v>
+        <v>7597</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B97" t="s">
-        <v>688</v>
+        <v>798</v>
       </c>
       <c r="C97" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D97">
-        <v>243</v>
+        <v>704</v>
       </c>
       <c r="E97">
-        <v>243</v>
+        <v>704</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="B98" t="s">
-        <v>689</v>
+        <v>799</v>
       </c>
       <c r="C98" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D98">
-        <v>488</v>
+        <v>117</v>
       </c>
       <c r="E98">
-        <v>488</v>
+        <v>117</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="B99" t="s">
-        <v>690</v>
+        <v>800</v>
       </c>
       <c r="C99" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D99">
-        <v>237</v>
+        <v>186</v>
       </c>
       <c r="E99">
-        <v>237</v>
+        <v>186</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="B100" t="s">
-        <v>691</v>
+        <v>801</v>
       </c>
       <c r="C100" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D100">
-        <v>381</v>
+        <v>160</v>
       </c>
       <c r="E100">
-        <v>381</v>
+        <v>160</v>
       </c>
     </row>
     <row r="101"/>
     <row r="102">
       <c r="A102">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B102" t="s">
-        <v>139</v>
+        <v>19</v>
       </c>
       <c r="C102" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D102">
-        <v>1356</v>
+        <v>34455</v>
       </c>
       <c r="E102">
-        <v>1356</v>
+        <v>34455</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B103" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C103" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D103">
-        <v>1053</v>
+        <v>4603</v>
       </c>
       <c r="E103">
-        <v>1053</v>
+        <v>4603</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1</v>
       </c>
       <c r="B104" t="s">
-        <v>692</v>
+        <v>802</v>
       </c>
       <c r="C104" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D104">
-        <v>133</v>
+        <v>18063</v>
       </c>
       <c r="E104">
-        <v>133</v>
+        <v>18063</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>2</v>
       </c>
       <c r="B105" t="s">
-        <v>693</v>
+        <v>803</v>
       </c>
       <c r="C105" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D105">
-        <v>170</v>
+        <v>1808</v>
       </c>
       <c r="E105">
-        <v>170</v>
-[...2 lines deleted...]
-    <row r="106"/>
+        <v>1808</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>3</v>
+      </c>
+      <c r="B106" t="s">
+        <v>804</v>
+      </c>
+      <c r="C106" t="s">
+        <v>38</v>
+      </c>
+      <c r="D106">
+        <v>1168</v>
+      </c>
+      <c r="E106">
+        <v>1168</v>
+      </c>
+    </row>
     <row r="107">
       <c r="A107">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B107" t="s">
-        <v>14</v>
+        <v>805</v>
       </c>
       <c r="C107" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D107">
-        <v>4607</v>
+        <v>8089</v>
       </c>
       <c r="E107">
-        <v>4607</v>
+        <v>8089</v>
       </c>
     </row>
     <row r="108">
-      <c r="A108" t="s">
-        <v>29</v>
+      <c r="A108">
+        <v>5</v>
       </c>
       <c r="B108" t="s">
-        <v>29</v>
+        <v>806</v>
       </c>
       <c r="C108" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D108">
-        <v>1042</v>
+        <v>342</v>
       </c>
       <c r="E108">
-        <v>1042</v>
+        <v>342</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B109" t="s">
-        <v>694</v>
+        <v>807</v>
       </c>
       <c r="C109" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D109">
-        <v>2719</v>
+        <v>382</v>
       </c>
       <c r="E109">
-        <v>2719</v>
-[...18 lines deleted...]
-    </row>
+        <v>382</v>
+      </c>
+    </row>
+    <row r="110"/>
     <row r="111">
       <c r="A111">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="B111" t="s">
-        <v>696</v>
+        <v>20</v>
       </c>
       <c r="C111" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D111">
-        <v>187</v>
+        <v>5155</v>
       </c>
       <c r="E111">
-        <v>187</v>
+        <v>5155</v>
       </c>
     </row>
     <row r="112">
-      <c r="A112">
-        <v>4</v>
+      <c r="A112" t="s">
+        <v>30</v>
       </c>
       <c r="B112" t="s">
-        <v>697</v>
+        <v>30</v>
       </c>
       <c r="C112" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D112">
-        <v>72</v>
+        <v>1828</v>
       </c>
       <c r="E112">
-        <v>72</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B113" t="s">
-        <v>698</v>
+        <v>808</v>
       </c>
       <c r="C113" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D113">
-        <v>97</v>
+        <v>1613</v>
       </c>
       <c r="E113">
-        <v>97</v>
-[...2 lines deleted...]
-    <row r="114"/>
+        <v>1613</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>2</v>
+      </c>
+      <c r="B114" t="s">
+        <v>809</v>
+      </c>
+      <c r="C114" t="s">
+        <v>38</v>
+      </c>
+      <c r="D114">
+        <v>673</v>
+      </c>
+      <c r="E114">
+        <v>673</v>
+      </c>
+    </row>
     <row r="115">
       <c r="A115">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="B115" t="s">
-        <v>15</v>
+        <v>810</v>
       </c>
       <c r="C115" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D115">
-        <v>3782</v>
+        <v>433</v>
       </c>
       <c r="E115">
-        <v>3782</v>
+        <v>433</v>
       </c>
     </row>
     <row r="116">
-      <c r="A116" t="s">
-        <v>29</v>
+      <c r="A116">
+        <v>4</v>
       </c>
       <c r="B116" t="s">
-        <v>29</v>
+        <v>811</v>
       </c>
       <c r="C116" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D116">
-        <v>1202</v>
+        <v>143</v>
       </c>
       <c r="E116">
-        <v>1202</v>
+        <v>143</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B117" t="s">
-        <v>699</v>
+        <v>812</v>
       </c>
       <c r="C117" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D117">
-        <v>593</v>
+        <v>246</v>
       </c>
       <c r="E117">
-        <v>593</v>
+        <v>246</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B118" t="s">
-        <v>700</v>
+        <v>813</v>
       </c>
       <c r="C118" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D118">
-        <v>394</v>
+        <v>219</v>
       </c>
       <c r="E118">
-        <v>394</v>
-[...18 lines deleted...]
-    </row>
+        <v>219</v>
+      </c>
+    </row>
+    <row r="119"/>
     <row r="120">
       <c r="A120">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="B120" t="s">
-        <v>702</v>
+        <v>21</v>
       </c>
       <c r="C120" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D120">
-        <v>235</v>
+        <v>1806</v>
       </c>
       <c r="E120">
-        <v>235</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="121">
-      <c r="A121">
-        <v>5</v>
+      <c r="A121" t="s">
+        <v>30</v>
       </c>
       <c r="B121" t="s">
-        <v>703</v>
+        <v>30</v>
       </c>
       <c r="C121" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D121">
-        <v>566</v>
+        <v>483</v>
       </c>
       <c r="E121">
-        <v>566</v>
+        <v>483</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B122" t="s">
-        <v>704</v>
+        <v>814</v>
       </c>
       <c r="C122" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D122">
-        <v>102</v>
+        <v>547</v>
       </c>
       <c r="E122">
-        <v>102</v>
+        <v>547</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B123" t="s">
-        <v>705</v>
+        <v>815</v>
       </c>
       <c r="C123" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D123">
-        <v>121</v>
+        <v>314</v>
       </c>
       <c r="E123">
-        <v>121</v>
+        <v>314</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B124" t="s">
-        <v>697</v>
+        <v>816</v>
       </c>
       <c r="C124" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D124">
-        <v>67</v>
+        <v>133</v>
       </c>
       <c r="E124">
-        <v>67</v>
+        <v>133</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B125" t="s">
-        <v>706</v>
+        <v>817</v>
       </c>
       <c r="C125" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D125">
-        <v>70</v>
+        <v>208</v>
       </c>
       <c r="E125">
-        <v>70</v>
+        <v>208</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B126" t="s">
-        <v>707</v>
+        <v>818</v>
       </c>
       <c r="C126" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D126">
-        <v>80</v>
+        <v>59</v>
       </c>
       <c r="E126">
-        <v>80</v>
-[...19 lines deleted...]
-    </row>
+        <v>59</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>6</v>
+      </c>
+      <c r="B127" t="s">
+        <v>819</v>
+      </c>
+      <c r="C127" t="s">
+        <v>38</v>
+      </c>
+      <c r="D127">
+        <v>62</v>
+      </c>
+      <c r="E127">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="128"/>
     <row r="129">
-      <c r="A129" t="s">
-        <v>29</v>
+      <c r="A129">
+        <v>17</v>
       </c>
       <c r="B129" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="C129" t="s">
         <v>35</v>
       </c>
       <c r="D129">
-        <v>5383</v>
+        <v>24233</v>
       </c>
       <c r="E129">
-        <v>5383</v>
+        <v>24233</v>
       </c>
     </row>
     <row r="130">
-      <c r="A130">
-        <v>1</v>
+      <c r="A130" t="s">
+        <v>30</v>
       </c>
       <c r="B130" t="s">
-        <v>708</v>
+        <v>30</v>
       </c>
       <c r="C130" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D130">
-        <v>2519</v>
+        <v>3122</v>
       </c>
       <c r="E130">
-        <v>2519</v>
+        <v>3122</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B131" t="s">
-        <v>709</v>
+        <v>820</v>
       </c>
       <c r="C131" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D131">
-        <v>1620</v>
+        <v>16321</v>
       </c>
       <c r="E131">
-        <v>1620</v>
+        <v>16321</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B132" t="s">
-        <v>710</v>
+        <v>821</v>
       </c>
       <c r="C132" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D132">
-        <v>4798</v>
+        <v>1588</v>
       </c>
       <c r="E132">
-        <v>4798</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B133" t="s">
-        <v>711</v>
+        <v>822</v>
       </c>
       <c r="C133" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D133">
-        <v>1096</v>
+        <v>1304</v>
       </c>
       <c r="E133">
-        <v>1096</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B134" t="s">
-        <v>712</v>
+        <v>823</v>
       </c>
       <c r="C134" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D134">
-        <v>459</v>
+        <v>238</v>
       </c>
       <c r="E134">
-        <v>459</v>
+        <v>238</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B135" t="s">
-        <v>713</v>
+        <v>824</v>
       </c>
       <c r="C135" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D135">
-        <v>320</v>
+        <v>1297</v>
       </c>
       <c r="E135">
-        <v>320</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B136" t="s">
-        <v>714</v>
+        <v>825</v>
       </c>
       <c r="C136" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D136">
-        <v>379</v>
+        <v>363</v>
       </c>
       <c r="E136">
-        <v>379</v>
-[...18 lines deleted...]
-    </row>
+        <v>363</v>
+      </c>
+    </row>
+    <row r="137"/>
     <row r="138">
       <c r="A138">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="B138" t="s">
-        <v>716</v>
+        <v>23</v>
       </c>
       <c r="C138" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D138">
-        <v>248</v>
+        <v>1749</v>
       </c>
       <c r="E138">
-        <v>248</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="139">
-      <c r="A139">
-        <v>10</v>
+      <c r="A139" t="s">
+        <v>30</v>
       </c>
       <c r="B139" t="s">
-        <v>717</v>
+        <v>30</v>
       </c>
       <c r="C139" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D139">
-        <v>107</v>
+        <v>449</v>
       </c>
       <c r="E139">
-        <v>107</v>
+        <v>449</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="B140" t="s">
-        <v>718</v>
+        <v>826</v>
       </c>
       <c r="C140" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D140">
-        <v>151</v>
+        <v>697</v>
       </c>
       <c r="E140">
-        <v>151</v>
+        <v>697</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="B141" t="s">
-        <v>719</v>
+        <v>827</v>
       </c>
       <c r="C141" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D141">
-        <v>493</v>
+        <v>315</v>
       </c>
       <c r="E141">
-        <v>493</v>
-[...141 lines deleted...]
-      <c r="A152">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
         <v>3</v>
       </c>
-      <c r="B152" t="s">
-[...812 lines deleted...]
-        <v>197</v>
+      <c r="B142" t="s">
+        <v>828</v>
+      </c>
+      <c r="C142" t="s">
+        <v>38</v>
+      </c>
+      <c r="D142">
+        <v>288</v>
+      </c>
+      <c r="E142">
+        <v>288</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="N1" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>139</v>
+        <v>17</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>20</v>
-[...8 lines deleted...]
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C2" t="s">
-        <v>763</v>
+        <v>829</v>
       </c>
       <c r="D2" t="s">
-        <v>764</v>
+        <v>830</v>
       </c>
       <c r="E2" t="s">
-        <v>765</v>
+        <v>831</v>
       </c>
       <c r="F2" t="s">
-        <v>766</v>
+        <v>832</v>
       </c>
       <c r="G2">
-        <v>84970</v>
+        <v>8566</v>
       </c>
       <c r="H2">
-        <v>119932</v>
+        <v>37512</v>
       </c>
       <c r="I2">
-        <v>69620</v>
+        <v>13197</v>
       </c>
       <c r="J2">
-        <v>81249</v>
+        <v>42781</v>
       </c>
       <c r="K2">
-        <v>64249</v>
+        <v>12630</v>
       </c>
       <c r="L2">
-        <v>7427</v>
+        <v>3815</v>
       </c>
       <c r="M2">
-        <v>4095</v>
+        <v>35888</v>
       </c>
       <c r="N2">
-        <v>71971</v>
+        <v>461</v>
       </c>
       <c r="O2">
-        <v>880</v>
+        <v>45908</v>
       </c>
       <c r="P2">
-        <v>2165</v>
+        <v>1659</v>
       </c>
       <c r="Q2">
-        <v>5190</v>
+        <v>16697</v>
       </c>
       <c r="R2">
-        <v>41107</v>
+        <v>3407</v>
       </c>
       <c r="S2">
-        <v>15984</v>
+        <v>1111</v>
       </c>
       <c r="T2">
-        <v>63557</v>
+        <v>21321</v>
       </c>
       <c r="U2">
-        <v>3085</v>
+        <v>1025</v>
       </c>
       <c r="V2">
-        <v>5394</v>
-[...8 lines deleted...]
-        <v>685366</v>
+        <v>245978</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G3">
-        <v>84970</v>
+        <v>8566</v>
       </c>
       <c r="H3">
-        <v>119932</v>
+        <v>37512</v>
       </c>
       <c r="I3">
-        <v>69620</v>
+        <v>13197</v>
       </c>
       <c r="J3">
-        <v>81249</v>
+        <v>42781</v>
       </c>
       <c r="K3">
-        <v>64249</v>
+        <v>12630</v>
       </c>
       <c r="L3">
-        <v>7427</v>
+        <v>3815</v>
       </c>
       <c r="M3">
-        <v>4095</v>
+        <v>35888</v>
       </c>
       <c r="N3">
-        <v>71971</v>
+        <v>461</v>
       </c>
       <c r="O3">
-        <v>880</v>
+        <v>45908</v>
       </c>
       <c r="P3">
-        <v>2165</v>
+        <v>1659</v>
       </c>
       <c r="Q3">
-        <v>5190</v>
+        <v>16697</v>
       </c>
       <c r="R3">
-        <v>41107</v>
+        <v>3407</v>
       </c>
       <c r="S3">
-        <v>15984</v>
+        <v>1111</v>
       </c>
       <c r="T3">
-        <v>63557</v>
+        <v>21321</v>
       </c>
       <c r="U3">
-        <v>3085</v>
+        <v>1025</v>
       </c>
       <c r="V3">
-        <v>5394</v>
-[...8 lines deleted...]
-        <v>685366</v>
+        <v>245978</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="E1" s="1" t="s">
         <v>31</v>
       </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D2">
+        <v>8566</v>
+      </c>
+      <c r="E2">
+        <v>8566</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D3">
+        <v>3695</v>
+      </c>
+      <c r="E3">
+        <v>3695</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>833</v>
+      </c>
+      <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4">
+        <v>2610</v>
+      </c>
+      <c r="E4">
+        <v>2610</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>834</v>
+      </c>
+      <c r="C5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5">
+        <v>899</v>
+      </c>
+      <c r="E5">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>835</v>
+      </c>
+      <c r="C6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D6">
+        <v>1166</v>
+      </c>
+      <c r="E6">
+        <v>1166</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>836</v>
+      </c>
+      <c r="C7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7">
+        <v>196</v>
+      </c>
+      <c r="E7">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="8"/>
+    <row r="9">
+      <c r="A9">
+        <v>2</v>
+      </c>
+      <c r="B9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C9" t="s">
+        <v>35</v>
+      </c>
+      <c r="D9">
+        <v>37512</v>
+      </c>
+      <c r="E9">
+        <v>37512</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" t="s">
+        <v>30</v>
+      </c>
+      <c r="C10" t="s">
+        <v>36</v>
+      </c>
+      <c r="D10">
+        <v>8125</v>
+      </c>
+      <c r="E10">
+        <v>8125</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>1</v>
+      </c>
+      <c r="B11" t="s">
+        <v>837</v>
+      </c>
+      <c r="C11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D11">
+        <v>21458</v>
+      </c>
+      <c r="E11">
+        <v>21458</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>838</v>
+      </c>
+      <c r="C12" t="s">
+        <v>38</v>
+      </c>
+      <c r="D12">
+        <v>6193</v>
+      </c>
+      <c r="E12">
+        <v>6193</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>3</v>
+      </c>
+      <c r="B13" t="s">
+        <v>839</v>
+      </c>
+      <c r="C13" t="s">
+        <v>38</v>
+      </c>
+      <c r="D13">
+        <v>1066</v>
+      </c>
+      <c r="E13">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>4</v>
+      </c>
+      <c r="B14" t="s">
+        <v>840</v>
+      </c>
+      <c r="C14" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14">
+        <v>670</v>
+      </c>
+      <c r="E14">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="15"/>
+    <row r="16">
+      <c r="A16">
+        <v>3</v>
+      </c>
+      <c r="B16" t="s">
+        <v>8</v>
+      </c>
+      <c r="C16" t="s">
+        <v>35</v>
+      </c>
+      <c r="D16">
+        <v>13197</v>
+      </c>
+      <c r="E16">
+        <v>13197</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>30</v>
+      </c>
+      <c r="B17" t="s">
+        <v>30</v>
+      </c>
+      <c r="C17" t="s">
+        <v>36</v>
+      </c>
+      <c r="D17">
+        <v>3274</v>
+      </c>
+      <c r="E17">
+        <v>3274</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>1</v>
+      </c>
+      <c r="B18" t="s">
+        <v>841</v>
+      </c>
+      <c r="C18" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18">
+        <v>6847</v>
+      </c>
+      <c r="E18">
+        <v>6847</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>2</v>
+      </c>
+      <c r="B19" t="s">
+        <v>842</v>
+      </c>
+      <c r="C19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D19">
+        <v>693</v>
+      </c>
+      <c r="E19">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>3</v>
+      </c>
+      <c r="B20" t="s">
+        <v>843</v>
+      </c>
+      <c r="C20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20">
+        <v>1078</v>
+      </c>
+      <c r="E20">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>4</v>
+      </c>
+      <c r="B21" t="s">
+        <v>844</v>
+      </c>
+      <c r="C21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D21">
+        <v>1305</v>
+      </c>
+      <c r="E21">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="22"/>
+    <row r="23">
+      <c r="A23">
+        <v>4</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>35</v>
+      </c>
+      <c r="D23">
+        <v>42781</v>
+      </c>
+      <c r="E23">
+        <v>42781</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B24" t="s">
+        <v>30</v>
+      </c>
+      <c r="C24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D24">
+        <v>5347</v>
+      </c>
+      <c r="E24">
+        <v>5347</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>1</v>
+      </c>
+      <c r="B25" t="s">
+        <v>845</v>
+      </c>
+      <c r="C25" t="s">
+        <v>38</v>
+      </c>
+      <c r="D25">
+        <v>32567</v>
+      </c>
+      <c r="E25">
+        <v>32567</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>2</v>
+      </c>
+      <c r="B26" t="s">
+        <v>846</v>
+      </c>
+      <c r="C26" t="s">
+        <v>38</v>
+      </c>
+      <c r="D26">
+        <v>1884</v>
+      </c>
+      <c r="E26">
+        <v>1884</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>3</v>
+      </c>
+      <c r="B27" t="s">
+        <v>847</v>
+      </c>
+      <c r="C27" t="s">
+        <v>38</v>
+      </c>
+      <c r="D27">
+        <v>2159</v>
+      </c>
+      <c r="E27">
+        <v>2159</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>4</v>
+      </c>
+      <c r="B28" t="s">
+        <v>848</v>
+      </c>
+      <c r="C28" t="s">
+        <v>38</v>
+      </c>
+      <c r="D28">
+        <v>824</v>
+      </c>
+      <c r="E28">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="29"/>
+    <row r="30">
+      <c r="A30">
+        <v>5</v>
+      </c>
+      <c r="B30" t="s">
+        <v>10</v>
+      </c>
+      <c r="C30" t="s">
+        <v>35</v>
+      </c>
+      <c r="D30">
+        <v>12630</v>
+      </c>
+      <c r="E30">
+        <v>12630</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>30</v>
+      </c>
+      <c r="B31" t="s">
+        <v>30</v>
+      </c>
+      <c r="C31" t="s">
+        <v>36</v>
+      </c>
+      <c r="D31">
+        <v>2923</v>
+      </c>
+      <c r="E31">
+        <v>2923</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>1</v>
+      </c>
+      <c r="B32" t="s">
+        <v>849</v>
+      </c>
+      <c r="C32" t="s">
+        <v>38</v>
+      </c>
+      <c r="D32">
+        <v>7332</v>
+      </c>
+      <c r="E32">
+        <v>7332</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>2</v>
+      </c>
+      <c r="B33" t="s">
+        <v>850</v>
+      </c>
+      <c r="C33" t="s">
+        <v>38</v>
+      </c>
+      <c r="D33">
+        <v>815</v>
+      </c>
+      <c r="E33">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>3</v>
+      </c>
+      <c r="B34" t="s">
+        <v>851</v>
+      </c>
+      <c r="C34" t="s">
+        <v>38</v>
+      </c>
+      <c r="D34">
+        <v>341</v>
+      </c>
+      <c r="E34">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>4</v>
+      </c>
+      <c r="B35" t="s">
+        <v>852</v>
+      </c>
+      <c r="C35" t="s">
+        <v>38</v>
+      </c>
+      <c r="D35">
+        <v>1219</v>
+      </c>
+      <c r="E35">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="36"/>
+    <row r="37">
+      <c r="A37">
+        <v>6</v>
+      </c>
+      <c r="B37" t="s">
+        <v>11</v>
+      </c>
+      <c r="C37" t="s">
+        <v>35</v>
+      </c>
+      <c r="D37">
+        <v>3815</v>
+      </c>
+      <c r="E37">
+        <v>3815</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="s">
+        <v>30</v>
+      </c>
+      <c r="B38" t="s">
+        <v>30</v>
+      </c>
+      <c r="C38" t="s">
+        <v>36</v>
+      </c>
+      <c r="D38">
+        <v>1234</v>
+      </c>
+      <c r="E38">
+        <v>1234</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>1</v>
+      </c>
+      <c r="B39" t="s">
+        <v>853</v>
+      </c>
+      <c r="C39" t="s">
+        <v>38</v>
+      </c>
+      <c r="D39">
+        <v>1420</v>
+      </c>
+      <c r="E39">
+        <v>1420</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>2</v>
+      </c>
+      <c r="B40" t="s">
+        <v>854</v>
+      </c>
+      <c r="C40" t="s">
+        <v>38</v>
+      </c>
+      <c r="D40">
+        <v>603</v>
+      </c>
+      <c r="E40">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>3</v>
+      </c>
+      <c r="B41" t="s">
+        <v>855</v>
+      </c>
+      <c r="C41" t="s">
+        <v>38</v>
+      </c>
+      <c r="D41">
+        <v>192</v>
+      </c>
+      <c r="E41">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>4</v>
+      </c>
+      <c r="B42" t="s">
+        <v>856</v>
+      </c>
+      <c r="C42" t="s">
+        <v>38</v>
+      </c>
+      <c r="D42">
+        <v>366</v>
+      </c>
+      <c r="E42">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="43"/>
+    <row r="44">
+      <c r="A44">
+        <v>8</v>
+      </c>
+      <c r="B44" t="s">
+        <v>13</v>
+      </c>
+      <c r="C44" t="s">
+        <v>35</v>
+      </c>
+      <c r="D44">
+        <v>35888</v>
+      </c>
+      <c r="E44">
+        <v>35888</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="s">
+        <v>30</v>
+      </c>
+      <c r="B45" t="s">
+        <v>30</v>
+      </c>
+      <c r="C45" t="s">
+        <v>36</v>
+      </c>
+      <c r="D45">
+        <v>6932</v>
+      </c>
+      <c r="E45">
+        <v>6932</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>1</v>
+      </c>
+      <c r="B46" t="s">
+        <v>857</v>
+      </c>
+      <c r="C46" t="s">
+        <v>38</v>
+      </c>
+      <c r="D46">
+        <v>22723</v>
+      </c>
+      <c r="E46">
+        <v>22723</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>2</v>
+      </c>
+      <c r="B47" t="s">
+        <v>858</v>
+      </c>
+      <c r="C47" t="s">
+        <v>38</v>
+      </c>
+      <c r="D47">
+        <v>3931</v>
+      </c>
+      <c r="E47">
+        <v>3931</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>3</v>
+      </c>
+      <c r="B48" t="s">
+        <v>859</v>
+      </c>
+      <c r="C48" t="s">
+        <v>38</v>
+      </c>
+      <c r="D48">
+        <v>980</v>
+      </c>
+      <c r="E48">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>4</v>
+      </c>
+      <c r="B49" t="s">
+        <v>860</v>
+      </c>
+      <c r="C49" t="s">
+        <v>38</v>
+      </c>
+      <c r="D49">
+        <v>1322</v>
+      </c>
+      <c r="E49">
+        <v>1322</v>
+      </c>
+    </row>
+    <row r="50"/>
+    <row r="51">
+      <c r="A51">
+        <v>10</v>
+      </c>
+      <c r="B51" t="s">
+        <v>15</v>
+      </c>
+      <c r="C51" t="s">
+        <v>35</v>
+      </c>
+      <c r="D51">
+        <v>461</v>
+      </c>
+      <c r="E51">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="s">
+        <v>30</v>
+      </c>
+      <c r="B52" t="s">
+        <v>30</v>
+      </c>
+      <c r="C52" t="s">
+        <v>36</v>
+      </c>
+      <c r="D52">
+        <v>200</v>
+      </c>
+      <c r="E52">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>1</v>
+      </c>
+      <c r="B53" t="s">
+        <v>861</v>
+      </c>
+      <c r="C53" t="s">
+        <v>38</v>
+      </c>
+      <c r="D53">
+        <v>185</v>
+      </c>
+      <c r="E53">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>2</v>
+      </c>
+      <c r="B54" t="s">
+        <v>862</v>
+      </c>
+      <c r="C54" t="s">
+        <v>38</v>
+      </c>
+      <c r="D54">
+        <v>76</v>
+      </c>
+      <c r="E54">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="55"/>
+    <row r="56">
+      <c r="A56">
+        <v>12</v>
+      </c>
+      <c r="B56" t="s">
+        <v>17</v>
+      </c>
+      <c r="C56" t="s">
+        <v>35</v>
+      </c>
+      <c r="D56">
+        <v>45908</v>
+      </c>
+      <c r="E56">
+        <v>45908</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>30</v>
+      </c>
+      <c r="B57" t="s">
+        <v>30</v>
+      </c>
+      <c r="C57" t="s">
+        <v>36</v>
+      </c>
+      <c r="D57">
+        <v>3369</v>
+      </c>
+      <c r="E57">
+        <v>3369</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>1</v>
+      </c>
+      <c r="B58" t="s">
+        <v>863</v>
+      </c>
+      <c r="C58" t="s">
+        <v>38</v>
+      </c>
+      <c r="D58">
+        <v>38216</v>
+      </c>
+      <c r="E58">
+        <v>38216</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>2</v>
+      </c>
+      <c r="B59" t="s">
+        <v>864</v>
+      </c>
+      <c r="C59" t="s">
+        <v>38</v>
+      </c>
+      <c r="D59">
+        <v>1356</v>
+      </c>
+      <c r="E59">
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>3</v>
+      </c>
+      <c r="B60" t="s">
+        <v>865</v>
+      </c>
+      <c r="C60" t="s">
+        <v>38</v>
+      </c>
+      <c r="D60">
+        <v>420</v>
+      </c>
+      <c r="E60">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>4</v>
+      </c>
+      <c r="B61" t="s">
+        <v>866</v>
+      </c>
+      <c r="C61" t="s">
+        <v>38</v>
+      </c>
+      <c r="D61">
+        <v>2547</v>
+      </c>
+      <c r="E61">
+        <v>2547</v>
+      </c>
+    </row>
+    <row r="62"/>
+    <row r="63">
+      <c r="A63">
+        <v>13</v>
+      </c>
+      <c r="B63" t="s">
+        <v>18</v>
+      </c>
+      <c r="C63" t="s">
+        <v>35</v>
+      </c>
+      <c r="D63">
+        <v>1659</v>
+      </c>
+      <c r="E63">
+        <v>1659</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="s">
+        <v>30</v>
+      </c>
+      <c r="B64" t="s">
+        <v>30</v>
+      </c>
+      <c r="C64" t="s">
+        <v>36</v>
+      </c>
+      <c r="D64">
+        <v>317</v>
+      </c>
+      <c r="E64">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>1</v>
+      </c>
+      <c r="B65" t="s">
+        <v>867</v>
+      </c>
+      <c r="C65" t="s">
+        <v>38</v>
+      </c>
+      <c r="D65">
+        <v>314</v>
+      </c>
+      <c r="E65">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>2</v>
+      </c>
+      <c r="B66" t="s">
+        <v>868</v>
+      </c>
+      <c r="C66" t="s">
+        <v>38</v>
+      </c>
+      <c r="D66">
+        <v>861</v>
+      </c>
+      <c r="E66">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>3</v>
+      </c>
+      <c r="B67" t="s">
+        <v>869</v>
+      </c>
+      <c r="C67" t="s">
+        <v>38</v>
+      </c>
+      <c r="D67">
+        <v>167</v>
+      </c>
+      <c r="E67">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="68"/>
+    <row r="69">
+      <c r="A69">
+        <v>14</v>
+      </c>
+      <c r="B69" t="s">
+        <v>19</v>
+      </c>
+      <c r="C69" t="s">
+        <v>35</v>
+      </c>
+      <c r="D69">
+        <v>16697</v>
+      </c>
+      <c r="E69">
+        <v>16697</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="s">
+        <v>30</v>
+      </c>
+      <c r="B70" t="s">
+        <v>30</v>
+      </c>
+      <c r="C70" t="s">
+        <v>36</v>
+      </c>
+      <c r="D70">
+        <v>2615</v>
+      </c>
+      <c r="E70">
+        <v>2615</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>1</v>
+      </c>
+      <c r="B71" t="s">
+        <v>870</v>
+      </c>
+      <c r="C71" t="s">
+        <v>38</v>
+      </c>
+      <c r="D71">
+        <v>10827</v>
+      </c>
+      <c r="E71">
+        <v>10827</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>2</v>
+      </c>
+      <c r="B72" t="s">
+        <v>871</v>
+      </c>
+      <c r="C72" t="s">
+        <v>38</v>
+      </c>
+      <c r="D72">
+        <v>2117</v>
+      </c>
+      <c r="E72">
+        <v>2117</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>3</v>
+      </c>
+      <c r="B73" t="s">
+        <v>872</v>
+      </c>
+      <c r="C73" t="s">
+        <v>38</v>
+      </c>
+      <c r="D73">
+        <v>438</v>
+      </c>
+      <c r="E73">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>4</v>
+      </c>
+      <c r="B74" t="s">
+        <v>873</v>
+      </c>
+      <c r="C74" t="s">
+        <v>38</v>
+      </c>
+      <c r="D74">
+        <v>700</v>
+      </c>
+      <c r="E74">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="75"/>
+    <row r="76">
+      <c r="A76">
+        <v>15</v>
+      </c>
+      <c r="B76" t="s">
+        <v>20</v>
+      </c>
+      <c r="C76" t="s">
+        <v>35</v>
+      </c>
+      <c r="D76">
+        <v>3407</v>
+      </c>
+      <c r="E76">
+        <v>3407</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>30</v>
+      </c>
+      <c r="B77" t="s">
+        <v>30</v>
+      </c>
+      <c r="C77" t="s">
+        <v>36</v>
+      </c>
+      <c r="D77">
+        <v>1347</v>
+      </c>
+      <c r="E77">
+        <v>1347</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>1</v>
+      </c>
+      <c r="B78" t="s">
+        <v>874</v>
+      </c>
+      <c r="C78" t="s">
+        <v>38</v>
+      </c>
+      <c r="D78">
+        <v>923</v>
+      </c>
+      <c r="E78">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>2</v>
+      </c>
+      <c r="B79" t="s">
+        <v>875</v>
+      </c>
+      <c r="C79" t="s">
+        <v>38</v>
+      </c>
+      <c r="D79">
+        <v>783</v>
+      </c>
+      <c r="E79">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>3</v>
+      </c>
+      <c r="B80" t="s">
+        <v>876</v>
+      </c>
+      <c r="C80" t="s">
+        <v>38</v>
+      </c>
+      <c r="D80">
+        <v>354</v>
+      </c>
+      <c r="E80">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="81"/>
+    <row r="82">
+      <c r="A82">
+        <v>16</v>
+      </c>
+      <c r="B82" t="s">
+        <v>21</v>
+      </c>
+      <c r="C82" t="s">
+        <v>35</v>
+      </c>
+      <c r="D82">
+        <v>1111</v>
+      </c>
+      <c r="E82">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="s">
+        <v>30</v>
+      </c>
+      <c r="B83" t="s">
+        <v>30</v>
+      </c>
+      <c r="C83" t="s">
+        <v>36</v>
+      </c>
+      <c r="D83">
+        <v>433</v>
+      </c>
+      <c r="E83">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>1</v>
+      </c>
+      <c r="B84" t="s">
+        <v>877</v>
+      </c>
+      <c r="C84" t="s">
+        <v>38</v>
+      </c>
+      <c r="D84">
+        <v>327</v>
+      </c>
+      <c r="E84">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>2</v>
+      </c>
+      <c r="B85" t="s">
+        <v>878</v>
+      </c>
+      <c r="C85" t="s">
+        <v>38</v>
+      </c>
+      <c r="D85">
+        <v>146</v>
+      </c>
+      <c r="E85">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>3</v>
+      </c>
+      <c r="B86" t="s">
+        <v>879</v>
+      </c>
+      <c r="C86" t="s">
+        <v>38</v>
+      </c>
+      <c r="D86">
+        <v>124</v>
+      </c>
+      <c r="E86">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>4</v>
+      </c>
+      <c r="B87" t="s">
+        <v>880</v>
+      </c>
+      <c r="C87" t="s">
+        <v>38</v>
+      </c>
+      <c r="D87">
+        <v>81</v>
+      </c>
+      <c r="E87">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="88"/>
+    <row r="89">
+      <c r="A89">
+        <v>17</v>
+      </c>
+      <c r="B89" t="s">
+        <v>22</v>
+      </c>
+      <c r="C89" t="s">
+        <v>35</v>
+      </c>
+      <c r="D89">
+        <v>21321</v>
+      </c>
+      <c r="E89">
+        <v>21321</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="s">
+        <v>30</v>
+      </c>
+      <c r="B90" t="s">
+        <v>30</v>
+      </c>
+      <c r="C90" t="s">
+        <v>36</v>
+      </c>
+      <c r="D90">
+        <v>2681</v>
+      </c>
+      <c r="E90">
+        <v>2681</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>1</v>
+      </c>
+      <c r="B91" t="s">
+        <v>881</v>
+      </c>
+      <c r="C91" t="s">
+        <v>38</v>
+      </c>
+      <c r="D91">
+        <v>14608</v>
+      </c>
+      <c r="E91">
+        <v>14608</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>2</v>
+      </c>
+      <c r="B92" t="s">
+        <v>882</v>
+      </c>
+      <c r="C92" t="s">
+        <v>38</v>
+      </c>
+      <c r="D92">
+        <v>2893</v>
+      </c>
+      <c r="E92">
+        <v>2893</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>3</v>
+      </c>
+      <c r="B93" t="s">
+        <v>883</v>
+      </c>
+      <c r="C93" t="s">
+        <v>38</v>
+      </c>
+      <c r="D93">
+        <v>665</v>
+      </c>
+      <c r="E93">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>4</v>
+      </c>
+      <c r="B94" t="s">
+        <v>884</v>
+      </c>
+      <c r="C94" t="s">
+        <v>38</v>
+      </c>
+      <c r="D94">
+        <v>474</v>
+      </c>
+      <c r="E94">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="95"/>
+    <row r="96">
+      <c r="A96">
+        <v>24</v>
+      </c>
+      <c r="B96" t="s">
+        <v>23</v>
+      </c>
+      <c r="C96" t="s">
+        <v>35</v>
+      </c>
+      <c r="D96">
+        <v>1025</v>
+      </c>
+      <c r="E96">
+        <v>1025</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="s">
+        <v>30</v>
+      </c>
+      <c r="B97" t="s">
+        <v>30</v>
+      </c>
+      <c r="C97" t="s">
+        <v>36</v>
+      </c>
+      <c r="D97">
+        <v>356</v>
+      </c>
+      <c r="E97">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>1</v>
+      </c>
+      <c r="B98" t="s">
+        <v>885</v>
+      </c>
+      <c r="C98" t="s">
+        <v>38</v>
+      </c>
+      <c r="D98">
+        <v>389</v>
+      </c>
+      <c r="E98">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>2</v>
+      </c>
+      <c r="B99" t="s">
+        <v>886</v>
+      </c>
+      <c r="C99" t="s">
+        <v>38</v>
+      </c>
+      <c r="D99">
+        <v>89</v>
+      </c>
+      <c r="E99">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>3</v>
+      </c>
+      <c r="B100" t="s">
+        <v>887</v>
+      </c>
+      <c r="C100" t="s">
+        <v>38</v>
+      </c>
+      <c r="D100">
+        <v>191</v>
+      </c>
+      <c r="E100">
+        <v>191</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
       <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" t="s">
+        <v>888</v>
+      </c>
+      <c r="D2" t="s">
+        <v>889</v>
+      </c>
+      <c r="E2" t="s">
+        <v>890</v>
+      </c>
+      <c r="F2" t="s">
+        <v>891</v>
+      </c>
+      <c r="G2">
+        <v>55529</v>
+      </c>
+      <c r="H2">
+        <v>78995</v>
+      </c>
+      <c r="I2">
+        <v>78015</v>
+      </c>
+      <c r="J2">
+        <v>98377</v>
+      </c>
+      <c r="K2">
+        <v>37859</v>
+      </c>
+      <c r="L2">
+        <v>5664</v>
+      </c>
+      <c r="M2">
+        <v>9556</v>
+      </c>
+      <c r="N2">
+        <v>51652</v>
+      </c>
+      <c r="O2">
+        <v>869</v>
+      </c>
+      <c r="P2">
+        <v>6507</v>
+      </c>
+      <c r="Q2">
+        <v>1258</v>
+      </c>
+      <c r="R2">
+        <v>37415</v>
+      </c>
+      <c r="S2">
+        <v>11591</v>
+      </c>
+      <c r="T2">
+        <v>42024</v>
+      </c>
+      <c r="U2">
+        <v>13822</v>
+      </c>
+      <c r="V2">
+        <v>10612</v>
+      </c>
+      <c r="W2">
+        <v>47955</v>
+      </c>
+      <c r="X2">
+        <v>2173</v>
+      </c>
+      <c r="Y2">
+        <v>589873</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="G3">
+        <v>55529</v>
+      </c>
+      <c r="H3">
+        <v>78995</v>
+      </c>
+      <c r="I3">
+        <v>78015</v>
+      </c>
+      <c r="J3">
+        <v>98377</v>
+      </c>
+      <c r="K3">
+        <v>37859</v>
+      </c>
+      <c r="L3">
+        <v>5664</v>
+      </c>
+      <c r="M3">
+        <v>9556</v>
+      </c>
+      <c r="N3">
+        <v>51652</v>
+      </c>
+      <c r="O3">
+        <v>869</v>
+      </c>
+      <c r="P3">
+        <v>6507</v>
+      </c>
+      <c r="Q3">
+        <v>1258</v>
+      </c>
+      <c r="R3">
+        <v>37415</v>
+      </c>
+      <c r="S3">
+        <v>11591</v>
+      </c>
+      <c r="T3">
+        <v>42024</v>
+      </c>
+      <c r="U3">
+        <v>13822</v>
+      </c>
+      <c r="V3">
+        <v>10612</v>
+      </c>
+      <c r="W3">
+        <v>47955</v>
+      </c>
+      <c r="X3">
+        <v>2173</v>
+      </c>
+      <c r="Y3">
+        <v>589873</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
         <v>32</v>
       </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
       <c r="C1" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>766</v>
+        <v>891</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D2">
-        <v>84970</v>
+        <v>55529</v>
       </c>
       <c r="E2">
-        <v>84970</v>
+        <v>55529</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D3">
-        <v>23966</v>
+        <v>16556</v>
       </c>
       <c r="E3">
-        <v>23966</v>
+        <v>16556</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>767</v>
+        <v>892</v>
       </c>
       <c r="C4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D4">
-        <v>19439</v>
+        <v>18848</v>
       </c>
       <c r="E4">
-        <v>19439</v>
+        <v>18848</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>768</v>
+        <v>893</v>
       </c>
       <c r="C5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D5">
-        <v>14276</v>
+        <v>14518</v>
       </c>
       <c r="E5">
-        <v>14276</v>
+        <v>14518</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>769</v>
+        <v>894</v>
       </c>
       <c r="C6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D6">
-        <v>8424</v>
+        <v>2020</v>
       </c>
       <c r="E6">
-        <v>8424</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>770</v>
+        <v>895</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D7">
-        <v>3125</v>
+        <v>1164</v>
       </c>
       <c r="E7">
-        <v>3125</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>771</v>
+        <v>896</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8">
-        <v>4883</v>
+        <v>978</v>
       </c>
       <c r="E8">
-        <v>4883</v>
+        <v>978</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>772</v>
+        <v>897</v>
       </c>
       <c r="C9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D9">
-        <v>919</v>
+        <v>250</v>
       </c>
       <c r="E9">
-        <v>919</v>
+        <v>250</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>773</v>
+        <v>898</v>
       </c>
       <c r="C10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D10">
-        <v>2601</v>
+        <v>399</v>
       </c>
       <c r="E10">
-        <v>2601</v>
+        <v>399</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>774</v>
+        <v>899</v>
       </c>
       <c r="C11" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D11">
-        <v>843</v>
+        <v>146</v>
       </c>
       <c r="E11">
-        <v>843</v>
+        <v>146</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>775</v>
+        <v>900</v>
       </c>
       <c r="C12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D12">
-        <v>619</v>
+        <v>650</v>
       </c>
       <c r="E12">
-        <v>619</v>
-[...18 lines deleted...]
-    </row>
+        <v>650</v>
+      </c>
+    </row>
+    <row r="13"/>
     <row r="14">
       <c r="A14">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>777</v>
+        <v>7</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D14">
-        <v>5228</v>
+        <v>78995</v>
       </c>
       <c r="E14">
-        <v>5228</v>
-[...2 lines deleted...]
-    <row r="15"/>
+        <v>78995</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>30</v>
+      </c>
+      <c r="B15" t="s">
+        <v>30</v>
+      </c>
+      <c r="C15" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15">
+        <v>23395</v>
+      </c>
+      <c r="E15">
+        <v>23395</v>
+      </c>
+    </row>
     <row r="16">
       <c r="A16">
+        <v>1</v>
+      </c>
+      <c r="B16" t="s">
+        <v>901</v>
+      </c>
+      <c r="C16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16">
+        <v>30707</v>
+      </c>
+      <c r="E16">
+        <v>30707</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
         <v>2</v>
       </c>
-      <c r="B16" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="B17" t="s">
-        <v>29</v>
+        <v>902</v>
       </c>
       <c r="C17" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D17">
-        <v>23908</v>
+        <v>12965</v>
       </c>
       <c r="E17">
-        <v>23908</v>
+        <v>12965</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B18" t="s">
-        <v>778</v>
+        <v>903</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D18">
-        <v>26920</v>
+        <v>1714</v>
       </c>
       <c r="E18">
-        <v>26920</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B19" t="s">
-        <v>779</v>
+        <v>904</v>
       </c>
       <c r="C19" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D19">
-        <v>31288</v>
+        <v>1812</v>
       </c>
       <c r="E19">
-        <v>31288</v>
+        <v>1812</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B20" t="s">
-        <v>780</v>
+        <v>905</v>
       </c>
       <c r="C20" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D20">
-        <v>2589</v>
+        <v>3343</v>
       </c>
       <c r="E20">
-        <v>2589</v>
+        <v>3343</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B21" t="s">
-        <v>781</v>
+        <v>906</v>
       </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D21">
-        <v>17712</v>
+        <v>845</v>
       </c>
       <c r="E21">
-        <v>17712</v>
+        <v>845</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B22" t="s">
-        <v>782</v>
+        <v>907</v>
       </c>
       <c r="C22" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D22">
-        <v>1296</v>
+        <v>362</v>
       </c>
       <c r="E22">
-        <v>1296</v>
+        <v>362</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B23" t="s">
-        <v>783</v>
+        <v>908</v>
       </c>
       <c r="C23" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D23">
-        <v>769</v>
+        <v>421</v>
       </c>
       <c r="E23">
-        <v>769</v>
+        <v>421</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B24" t="s">
-        <v>784</v>
+        <v>909</v>
       </c>
       <c r="C24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D24">
-        <v>657</v>
+        <v>3431</v>
       </c>
       <c r="E24">
-        <v>657</v>
-[...18 lines deleted...]
-    </row>
+        <v>3431</v>
+      </c>
+    </row>
+    <row r="25"/>
     <row r="26">
       <c r="A26">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B26" t="s">
-        <v>786</v>
+        <v>8</v>
       </c>
       <c r="C26" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D26">
-        <v>408</v>
+        <v>78015</v>
       </c>
       <c r="E26">
-        <v>408</v>
+        <v>78015</v>
       </c>
     </row>
     <row r="27">
-      <c r="A27">
-        <v>10</v>
+      <c r="A27" t="s">
+        <v>30</v>
       </c>
       <c r="B27" t="s">
-        <v>787</v>
+        <v>30</v>
       </c>
       <c r="C27" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D27">
-        <v>330</v>
+        <v>11661</v>
       </c>
       <c r="E27">
-        <v>330</v>
+        <v>11661</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="B28" t="s">
-        <v>788</v>
+        <v>910</v>
       </c>
       <c r="C28" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D28">
-        <v>13505</v>
+        <v>5750</v>
       </c>
       <c r="E28">
-        <v>13505</v>
-[...2 lines deleted...]
-    <row r="29"/>
+        <v>5750</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>2</v>
+      </c>
+      <c r="B29" t="s">
+        <v>911</v>
+      </c>
+      <c r="C29" t="s">
+        <v>38</v>
+      </c>
+      <c r="D29">
+        <v>9165</v>
+      </c>
+      <c r="E29">
+        <v>9165</v>
+      </c>
+    </row>
     <row r="30">
       <c r="A30">
         <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>8</v>
+        <v>912</v>
       </c>
       <c r="C30" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D30">
-        <v>69620</v>
+        <v>13609</v>
       </c>
       <c r="E30">
-        <v>69620</v>
+        <v>13609</v>
       </c>
     </row>
     <row r="31">
-      <c r="A31" t="s">
-        <v>29</v>
+      <c r="A31">
+        <v>4</v>
       </c>
       <c r="B31" t="s">
-        <v>29</v>
+        <v>913</v>
       </c>
       <c r="C31" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D31">
-        <v>14495</v>
+        <v>31333</v>
       </c>
       <c r="E31">
-        <v>14495</v>
+        <v>31333</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B32" t="s">
-        <v>789</v>
+        <v>914</v>
       </c>
       <c r="C32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D32">
-        <v>26338</v>
+        <v>1372</v>
       </c>
       <c r="E32">
-        <v>26338</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B33" t="s">
-        <v>790</v>
+        <v>915</v>
       </c>
       <c r="C33" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D33">
-        <v>3618</v>
+        <v>953</v>
       </c>
       <c r="E33">
-        <v>3618</v>
+        <v>953</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B34" t="s">
-        <v>791</v>
+        <v>916</v>
       </c>
       <c r="C34" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D34">
-        <v>2879</v>
+        <v>2101</v>
       </c>
       <c r="E34">
-        <v>2879</v>
+        <v>2101</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B35" t="s">
-        <v>792</v>
+        <v>917</v>
       </c>
       <c r="C35" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D35">
-        <v>17407</v>
+        <v>252</v>
       </c>
       <c r="E35">
-        <v>17407</v>
+        <v>252</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B36" t="s">
-        <v>793</v>
+        <v>918</v>
       </c>
       <c r="C36" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D36">
-        <v>713</v>
+        <v>1819</v>
       </c>
       <c r="E36">
-        <v>713</v>
-[...18 lines deleted...]
-    </row>
+        <v>1819</v>
+      </c>
+    </row>
+    <row r="37"/>
     <row r="38">
       <c r="A38">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B38" t="s">
-        <v>795</v>
+        <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D38">
-        <v>1221</v>
+        <v>98377</v>
       </c>
       <c r="E38">
-        <v>1221</v>
+        <v>98377</v>
       </c>
     </row>
     <row r="39">
-      <c r="A39">
-        <v>8</v>
+      <c r="A39" t="s">
+        <v>30</v>
       </c>
       <c r="B39" t="s">
-        <v>796</v>
+        <v>30</v>
       </c>
       <c r="C39" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D39">
-        <v>1367</v>
+        <v>17795</v>
       </c>
       <c r="E39">
-        <v>1367</v>
+        <v>17795</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>797</v>
+        <v>919</v>
       </c>
       <c r="C40" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D40">
-        <v>573</v>
+        <v>20488</v>
       </c>
       <c r="E40">
-        <v>573</v>
+        <v>20488</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>798</v>
+        <v>920</v>
       </c>
       <c r="C41" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D41">
-        <v>199</v>
+        <v>25491</v>
       </c>
       <c r="E41">
-        <v>199</v>
+        <v>25491</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>799</v>
+        <v>921</v>
       </c>
       <c r="C42" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D42">
-        <v>273</v>
+        <v>6974</v>
       </c>
       <c r="E42">
-        <v>273</v>
-[...2 lines deleted...]
-    <row r="43"/>
+        <v>6974</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>4</v>
+      </c>
+      <c r="B43" t="s">
+        <v>922</v>
+      </c>
+      <c r="C43" t="s">
+        <v>38</v>
+      </c>
+      <c r="D43">
+        <v>20266</v>
+      </c>
+      <c r="E43">
+        <v>20266</v>
+      </c>
+    </row>
     <row r="44">
       <c r="A44">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>9</v>
+        <v>923</v>
       </c>
       <c r="C44" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D44">
-        <v>81249</v>
+        <v>1684</v>
       </c>
       <c r="E44">
-        <v>81249</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="45">
-      <c r="A45" t="s">
-        <v>29</v>
+      <c r="A45">
+        <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>29</v>
+        <v>924</v>
       </c>
       <c r="C45" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D45">
-        <v>14421</v>
+        <v>1395</v>
       </c>
       <c r="E45">
-        <v>14421</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B46" t="s">
-        <v>800</v>
+        <v>925</v>
       </c>
       <c r="C46" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D46">
-        <v>38956</v>
+        <v>1354</v>
       </c>
       <c r="E46">
-        <v>38956</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B47" t="s">
-        <v>801</v>
+        <v>926</v>
       </c>
       <c r="C47" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D47">
-        <v>4090</v>
+        <v>682</v>
       </c>
       <c r="E47">
-        <v>4090</v>
+        <v>682</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B48" t="s">
-        <v>802</v>
+        <v>927</v>
       </c>
       <c r="C48" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D48">
-        <v>6558</v>
+        <v>2248</v>
       </c>
       <c r="E48">
-        <v>6558</v>
-[...18 lines deleted...]
-    </row>
+        <v>2248</v>
+      </c>
+    </row>
+    <row r="49"/>
     <row r="50">
       <c r="A50">
         <v>5</v>
       </c>
       <c r="B50" t="s">
-        <v>804</v>
+        <v>10</v>
       </c>
       <c r="C50" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D50">
-        <v>2396</v>
+        <v>37859</v>
       </c>
       <c r="E50">
-        <v>2396</v>
+        <v>37859</v>
       </c>
     </row>
     <row r="51">
-      <c r="A51">
-        <v>6</v>
+      <c r="A51" t="s">
+        <v>30</v>
       </c>
       <c r="B51" t="s">
-        <v>805</v>
+        <v>30</v>
       </c>
       <c r="C51" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D51">
-        <v>455</v>
+        <v>7862</v>
       </c>
       <c r="E51">
-        <v>455</v>
+        <v>7862</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B52" t="s">
-        <v>806</v>
+        <v>928</v>
       </c>
       <c r="C52" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D52">
-        <v>760</v>
+        <v>17763</v>
       </c>
       <c r="E52">
-        <v>760</v>
+        <v>17763</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B53" t="s">
-        <v>807</v>
+        <v>929</v>
       </c>
       <c r="C53" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D53">
-        <v>1764</v>
+        <v>2256</v>
       </c>
       <c r="E53">
-        <v>1764</v>
+        <v>2256</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B54" t="s">
-        <v>808</v>
+        <v>930</v>
       </c>
       <c r="C54" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D54">
-        <v>606</v>
+        <v>1783</v>
       </c>
       <c r="E54">
-        <v>606</v>
+        <v>1783</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B55" t="s">
-        <v>809</v>
+        <v>931</v>
       </c>
       <c r="C55" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D55">
-        <v>236</v>
+        <v>1446</v>
       </c>
       <c r="E55">
-        <v>236</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="B56" t="s">
-        <v>810</v>
+        <v>932</v>
       </c>
       <c r="C56" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D56">
-        <v>589</v>
+        <v>5243</v>
       </c>
       <c r="E56">
-        <v>589</v>
-[...2 lines deleted...]
-    <row r="57"/>
+        <v>5243</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>6</v>
+      </c>
+      <c r="B57" t="s">
+        <v>933</v>
+      </c>
+      <c r="C57" t="s">
+        <v>38</v>
+      </c>
+      <c r="D57">
+        <v>466</v>
+      </c>
+      <c r="E57">
+        <v>466</v>
+      </c>
+    </row>
     <row r="58">
       <c r="A58">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B58" t="s">
-        <v>10</v>
+        <v>934</v>
       </c>
       <c r="C58" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D58">
-        <v>64249</v>
+        <v>147</v>
       </c>
       <c r="E58">
-        <v>64249</v>
+        <v>147</v>
       </c>
     </row>
     <row r="59">
-      <c r="A59" t="s">
-        <v>29</v>
+      <c r="A59">
+        <v>8</v>
       </c>
       <c r="B59" t="s">
-        <v>29</v>
+        <v>935</v>
       </c>
       <c r="C59" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D59">
-        <v>9156</v>
+        <v>712</v>
       </c>
       <c r="E59">
-        <v>9156</v>
+        <v>712</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B60" t="s">
-        <v>811</v>
+        <v>936</v>
       </c>
       <c r="C60" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D60">
-        <v>15121</v>
+        <v>181</v>
       </c>
       <c r="E60">
-        <v>15121</v>
-[...18 lines deleted...]
-    </row>
+        <v>181</v>
+      </c>
+    </row>
+    <row r="61"/>
     <row r="62">
       <c r="A62">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B62" t="s">
-        <v>813</v>
+        <v>11</v>
       </c>
       <c r="C62" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D62">
-        <v>1127</v>
+        <v>5664</v>
       </c>
       <c r="E62">
-        <v>1127</v>
+        <v>5664</v>
       </c>
     </row>
     <row r="63">
-      <c r="A63">
-        <v>4</v>
+      <c r="A63" t="s">
+        <v>30</v>
       </c>
       <c r="B63" t="s">
-        <v>814</v>
+        <v>30</v>
       </c>
       <c r="C63" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D63">
-        <v>1051</v>
+        <v>2280</v>
       </c>
       <c r="E63">
-        <v>1051</v>
+        <v>2280</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>815</v>
+        <v>937</v>
       </c>
       <c r="C64" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D64">
-        <v>13385</v>
+        <v>1556</v>
       </c>
       <c r="E64">
-        <v>13385</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B65" t="s">
-        <v>816</v>
+        <v>938</v>
       </c>
       <c r="C65" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D65">
-        <v>720</v>
+        <v>880</v>
       </c>
       <c r="E65">
-        <v>720</v>
+        <v>880</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B66" t="s">
-        <v>817</v>
+        <v>939</v>
       </c>
       <c r="C66" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D66">
-        <v>1134</v>
+        <v>523</v>
       </c>
       <c r="E66">
-        <v>1134</v>
+        <v>523</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B67" t="s">
-        <v>818</v>
+        <v>940</v>
       </c>
       <c r="C67" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D67">
-        <v>580</v>
+        <v>203</v>
       </c>
       <c r="E67">
-        <v>580</v>
+        <v>203</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B68" t="s">
-        <v>819</v>
+        <v>941</v>
       </c>
       <c r="C68" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D68">
-        <v>383</v>
+        <v>222</v>
       </c>
       <c r="E68">
-        <v>383</v>
-[...18 lines deleted...]
-    </row>
+        <v>222</v>
+      </c>
+    </row>
+    <row r="69"/>
     <row r="70">
       <c r="A70">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="B70" t="s">
-        <v>821</v>
+        <v>12</v>
       </c>
       <c r="C70" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D70">
-        <v>339</v>
+        <v>9556</v>
       </c>
       <c r="E70">
-        <v>339</v>
-[...2 lines deleted...]
-    <row r="71"/>
+        <v>9556</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="s">
+        <v>30</v>
+      </c>
+      <c r="B71" t="s">
+        <v>30</v>
+      </c>
+      <c r="C71" t="s">
+        <v>36</v>
+      </c>
+      <c r="D71">
+        <v>3003</v>
+      </c>
+      <c r="E71">
+        <v>3003</v>
+      </c>
+    </row>
     <row r="72">
       <c r="A72">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B72" t="s">
-        <v>11</v>
+        <v>942</v>
       </c>
       <c r="C72" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D72">
-        <v>7427</v>
+        <v>3820</v>
       </c>
       <c r="E72">
-        <v>7427</v>
+        <v>3820</v>
       </c>
     </row>
     <row r="73">
-      <c r="A73" t="s">
-        <v>29</v>
+      <c r="A73">
+        <v>2</v>
       </c>
       <c r="B73" t="s">
-        <v>29</v>
+        <v>943</v>
       </c>
       <c r="C73" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D73">
-        <v>1931</v>
+        <v>722</v>
       </c>
       <c r="E73">
-        <v>1931</v>
+        <v>722</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B74" t="s">
-        <v>822</v>
+        <v>944</v>
       </c>
       <c r="C74" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D74">
-        <v>1248</v>
+        <v>2011</v>
       </c>
       <c r="E74">
-        <v>1248</v>
-[...18 lines deleted...]
-    </row>
+        <v>2011</v>
+      </c>
+    </row>
+    <row r="75"/>
     <row r="76">
       <c r="A76">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B76" t="s">
-        <v>824</v>
+        <v>13</v>
       </c>
       <c r="C76" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D76">
-        <v>2645</v>
+        <v>51652</v>
       </c>
       <c r="E76">
-        <v>2645</v>
+        <v>51652</v>
       </c>
     </row>
     <row r="77">
-      <c r="A77">
-        <v>4</v>
+      <c r="A77" t="s">
+        <v>30</v>
       </c>
       <c r="B77" t="s">
-        <v>825</v>
+        <v>30</v>
       </c>
       <c r="C77" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D77">
-        <v>657</v>
+        <v>10726</v>
       </c>
       <c r="E77">
-        <v>657</v>
+        <v>10726</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B78" t="s">
-        <v>826</v>
+        <v>945</v>
       </c>
       <c r="C78" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D78">
-        <v>146</v>
+        <v>21469</v>
       </c>
       <c r="E78">
-        <v>146</v>
+        <v>21469</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B79" t="s">
-        <v>827</v>
+        <v>946</v>
       </c>
       <c r="C79" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D79">
-        <v>433</v>
+        <v>8912</v>
       </c>
       <c r="E79">
-        <v>433</v>
-[...2 lines deleted...]
-    <row r="80"/>
+        <v>8912</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>3</v>
+      </c>
+      <c r="B80" t="s">
+        <v>947</v>
+      </c>
+      <c r="C80" t="s">
+        <v>38</v>
+      </c>
+      <c r="D80">
+        <v>3564</v>
+      </c>
+      <c r="E80">
+        <v>3564</v>
+      </c>
+    </row>
     <row r="81">
       <c r="A81">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B81" t="s">
-        <v>12</v>
+        <v>948</v>
       </c>
       <c r="C81" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D81">
-        <v>4095</v>
+        <v>1433</v>
       </c>
       <c r="E81">
-        <v>4095</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="82">
-      <c r="A82" t="s">
-        <v>29</v>
+      <c r="A82">
+        <v>5</v>
       </c>
       <c r="B82" t="s">
-        <v>29</v>
+        <v>949</v>
       </c>
       <c r="C82" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D82">
-        <v>2680</v>
+        <v>2216</v>
       </c>
       <c r="E82">
-        <v>2680</v>
+        <v>2216</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B83" t="s">
-        <v>828</v>
+        <v>950</v>
       </c>
       <c r="C83" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D83">
-        <v>1415</v>
+        <v>343</v>
       </c>
       <c r="E83">
-        <v>1415</v>
-[...2 lines deleted...]
-    <row r="84"/>
+        <v>343</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>7</v>
+      </c>
+      <c r="B84" t="s">
+        <v>951</v>
+      </c>
+      <c r="C84" t="s">
+        <v>38</v>
+      </c>
+      <c r="D84">
+        <v>532</v>
+      </c>
+      <c r="E84">
+        <v>532</v>
+      </c>
+    </row>
     <row r="85">
       <c r="A85">
         <v>8</v>
       </c>
       <c r="B85" t="s">
-        <v>13</v>
+        <v>952</v>
       </c>
       <c r="C85" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D85">
-        <v>71971</v>
+        <v>1077</v>
       </c>
       <c r="E85">
-        <v>71971</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="86">
-      <c r="A86" t="s">
-        <v>29</v>
+      <c r="A86">
+        <v>9</v>
       </c>
       <c r="B86" t="s">
-        <v>29</v>
+        <v>953</v>
       </c>
       <c r="C86" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D86">
-        <v>10391</v>
+        <v>1380</v>
       </c>
       <c r="E86">
-        <v>10391</v>
-[...18 lines deleted...]
-    </row>
+        <v>1380</v>
+      </c>
+    </row>
+    <row r="87"/>
     <row r="88">
       <c r="A88">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B88" t="s">
-        <v>830</v>
+        <v>14</v>
       </c>
       <c r="C88" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D88">
-        <v>27829</v>
+        <v>869</v>
       </c>
       <c r="E88">
-        <v>27829</v>
+        <v>869</v>
       </c>
     </row>
     <row r="89">
-      <c r="A89">
-        <v>3</v>
+      <c r="A89" t="s">
+        <v>30</v>
       </c>
       <c r="B89" t="s">
-        <v>831</v>
+        <v>30</v>
       </c>
       <c r="C89" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D89">
-        <v>4362</v>
+        <v>518</v>
       </c>
       <c r="E89">
-        <v>4362</v>
+        <v>518</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B90" t="s">
-        <v>832</v>
+        <v>954</v>
       </c>
       <c r="C90" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D90">
-        <v>610</v>
+        <v>247</v>
       </c>
       <c r="E90">
-        <v>610</v>
+        <v>247</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B91" t="s">
-        <v>833</v>
+        <v>955</v>
       </c>
       <c r="C91" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D91">
-        <v>975</v>
+        <v>104</v>
       </c>
       <c r="E91">
-        <v>975</v>
-[...18 lines deleted...]
-    </row>
+        <v>104</v>
+      </c>
+    </row>
+    <row r="92"/>
     <row r="93">
       <c r="A93">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B93" t="s">
-        <v>835</v>
+        <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D93">
-        <v>451</v>
+        <v>6507</v>
       </c>
       <c r="E93">
-        <v>451</v>
+        <v>6507</v>
       </c>
     </row>
     <row r="94">
-      <c r="A94">
-        <v>8</v>
+      <c r="A94" t="s">
+        <v>30</v>
       </c>
       <c r="B94" t="s">
-        <v>836</v>
+        <v>30</v>
       </c>
       <c r="C94" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D94">
-        <v>2931</v>
+        <v>1160</v>
       </c>
       <c r="E94">
-        <v>2931</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B95" t="s">
-        <v>837</v>
+        <v>956</v>
       </c>
       <c r="C95" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D95">
-        <v>464</v>
+        <v>4223</v>
       </c>
       <c r="E95">
-        <v>464</v>
+        <v>4223</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B96" t="s">
-        <v>838</v>
+        <v>957</v>
       </c>
       <c r="C96" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D96">
-        <v>381</v>
+        <v>459</v>
       </c>
       <c r="E96">
-        <v>381</v>
+        <v>459</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="B97" t="s">
-        <v>839</v>
+        <v>958</v>
       </c>
       <c r="C97" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D97">
-        <v>524</v>
+        <v>285</v>
       </c>
       <c r="E97">
-        <v>524</v>
-[...2 lines deleted...]
-    <row r="98"/>
+        <v>285</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>4</v>
+      </c>
+      <c r="B98" t="s">
+        <v>959</v>
+      </c>
+      <c r="C98" t="s">
+        <v>38</v>
+      </c>
+      <c r="D98">
+        <v>263</v>
+      </c>
+      <c r="E98">
+        <v>263</v>
+      </c>
+    </row>
     <row r="99">
       <c r="A99">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B99" t="s">
-        <v>139</v>
+        <v>960</v>
       </c>
       <c r="C99" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D99">
-        <v>880</v>
+        <v>54</v>
       </c>
       <c r="E99">
-        <v>880</v>
+        <v>54</v>
       </c>
     </row>
     <row r="100">
-      <c r="A100" t="s">
-        <v>29</v>
+      <c r="A100">
+        <v>6</v>
       </c>
       <c r="B100" t="s">
-        <v>29</v>
+        <v>961</v>
       </c>
       <c r="C100" t="s">
+        <v>38</v>
+      </c>
+      <c r="D100">
+        <v>63</v>
+      </c>
+      <c r="E100">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="101"/>
+    <row r="102">
+      <c r="A102">
+        <v>11</v>
+      </c>
+      <c r="B102" t="s">
+        <v>16</v>
+      </c>
+      <c r="C102" t="s">
         <v>35</v>
       </c>
-      <c r="D100">
-[...7 lines deleted...]
-      <c r="A101">
+      <c r="D102">
+        <v>1258</v>
+      </c>
+      <c r="E102">
+        <v>1258</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="s">
+        <v>30</v>
+      </c>
+      <c r="B103" t="s">
+        <v>30</v>
+      </c>
+      <c r="C103" t="s">
+        <v>36</v>
+      </c>
+      <c r="D103">
+        <v>567</v>
+      </c>
+      <c r="E103">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
         <v>1</v>
       </c>
-      <c r="B101" t="s">
-[...33 lines deleted...]
-      </c>
       <c r="B104" t="s">
-        <v>29</v>
+        <v>962</v>
       </c>
       <c r="C104" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D104">
-        <v>926</v>
+        <v>436</v>
       </c>
       <c r="E104">
-        <v>926</v>
+        <v>436</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B105" t="s">
-        <v>841</v>
+        <v>963</v>
       </c>
       <c r="C105" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D105">
-        <v>603</v>
+        <v>170</v>
       </c>
       <c r="E105">
-        <v>603</v>
+        <v>170</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B106" t="s">
-        <v>842</v>
+        <v>964</v>
       </c>
       <c r="C106" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D106">
-        <v>182</v>
+        <v>85</v>
       </c>
       <c r="E106">
-        <v>182</v>
-[...18 lines deleted...]
-    </row>
+        <v>85</v>
+      </c>
+    </row>
+    <row r="107"/>
     <row r="108">
       <c r="A108">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="B108" t="s">
-        <v>844</v>
+        <v>17</v>
       </c>
       <c r="C108" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D108">
-        <v>359</v>
+        <v>37415</v>
       </c>
       <c r="E108">
-        <v>359</v>
-[...2 lines deleted...]
-    <row r="109"/>
+        <v>37415</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="s">
+        <v>30</v>
+      </c>
+      <c r="B109" t="s">
+        <v>30</v>
+      </c>
+      <c r="C109" t="s">
+        <v>36</v>
+      </c>
+      <c r="D109">
+        <v>7109</v>
+      </c>
+      <c r="E109">
+        <v>7109</v>
+      </c>
+    </row>
     <row r="110">
       <c r="A110">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="B110" t="s">
-        <v>15</v>
+        <v>965</v>
       </c>
       <c r="C110" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D110">
-        <v>5190</v>
+        <v>13191</v>
       </c>
       <c r="E110">
-        <v>5190</v>
+        <v>13191</v>
       </c>
     </row>
     <row r="111">
-      <c r="A111" t="s">
-        <v>29</v>
+      <c r="A111">
+        <v>2</v>
       </c>
       <c r="B111" t="s">
-        <v>29</v>
+        <v>966</v>
       </c>
       <c r="C111" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D111">
-        <v>1754</v>
+        <v>2349</v>
       </c>
       <c r="E111">
-        <v>1754</v>
+        <v>2349</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B112" t="s">
-        <v>845</v>
+        <v>967</v>
       </c>
       <c r="C112" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D112">
-        <v>1572</v>
+        <v>2819</v>
       </c>
       <c r="E112">
-        <v>1572</v>
+        <v>2819</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B113" t="s">
-        <v>846</v>
+        <v>968</v>
       </c>
       <c r="C113" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D113">
-        <v>775</v>
+        <v>2243</v>
       </c>
       <c r="E113">
-        <v>775</v>
+        <v>2243</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B114" t="s">
-        <v>847</v>
+        <v>969</v>
       </c>
       <c r="C114" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D114">
-        <v>296</v>
+        <v>2377</v>
       </c>
       <c r="E114">
-        <v>296</v>
+        <v>2377</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B115" t="s">
-        <v>848</v>
+        <v>970</v>
       </c>
       <c r="C115" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D115">
-        <v>255</v>
+        <v>466</v>
       </c>
       <c r="E115">
-        <v>255</v>
+        <v>466</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B116" t="s">
-        <v>849</v>
+        <v>971</v>
       </c>
       <c r="C116" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D116">
-        <v>194</v>
+        <v>759</v>
       </c>
       <c r="E116">
-        <v>194</v>
+        <v>759</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B117" t="s">
-        <v>850</v>
+        <v>972</v>
       </c>
       <c r="C117" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D117">
-        <v>84</v>
+        <v>439</v>
       </c>
       <c r="E117">
-        <v>84</v>
+        <v>439</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B118" t="s">
-        <v>851</v>
+        <v>973</v>
       </c>
       <c r="C118" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D118">
-        <v>66</v>
+        <v>5663</v>
       </c>
       <c r="E118">
-        <v>66</v>
-[...18 lines deleted...]
-    </row>
+        <v>5663</v>
+      </c>
+    </row>
+    <row r="119"/>
     <row r="120">
       <c r="A120">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="B120" t="s">
-        <v>853</v>
+        <v>18</v>
       </c>
       <c r="C120" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D120">
-        <v>118</v>
+        <v>11591</v>
       </c>
       <c r="E120">
-        <v>118</v>
-[...2 lines deleted...]
-    <row r="121"/>
+        <v>11591</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="s">
+        <v>30</v>
+      </c>
+      <c r="B121" t="s">
+        <v>30</v>
+      </c>
+      <c r="C121" t="s">
+        <v>36</v>
+      </c>
+      <c r="D121">
+        <v>2208</v>
+      </c>
+      <c r="E121">
+        <v>2208</v>
+      </c>
+    </row>
     <row r="122">
       <c r="A122">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="B122" t="s">
-        <v>16</v>
+        <v>974</v>
       </c>
       <c r="C122" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D122">
-        <v>41107</v>
+        <v>8250</v>
       </c>
       <c r="E122">
-        <v>41107</v>
+        <v>8250</v>
       </c>
     </row>
     <row r="123">
-      <c r="A123" t="s">
-        <v>29</v>
+      <c r="A123">
+        <v>2</v>
       </c>
       <c r="B123" t="s">
-        <v>29</v>
+        <v>975</v>
       </c>
       <c r="C123" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D123">
-        <v>5507</v>
+        <v>648</v>
       </c>
       <c r="E123">
-        <v>5507</v>
+        <v>648</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B124" t="s">
-        <v>854</v>
+        <v>976</v>
       </c>
       <c r="C124" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D124">
-        <v>20420</v>
+        <v>352</v>
       </c>
       <c r="E124">
-        <v>20420</v>
+        <v>352</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B125" t="s">
-        <v>855</v>
+        <v>977</v>
       </c>
       <c r="C125" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D125">
-        <v>10840</v>
+        <v>133</v>
       </c>
       <c r="E125">
-        <v>10840</v>
-[...18 lines deleted...]
-    </row>
+        <v>133</v>
+      </c>
+    </row>
+    <row r="126"/>
     <row r="127">
       <c r="A127">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="B127" t="s">
-        <v>857</v>
+        <v>19</v>
       </c>
       <c r="C127" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D127">
-        <v>757</v>
+        <v>42024</v>
       </c>
       <c r="E127">
-        <v>757</v>
+        <v>42024</v>
       </c>
     </row>
     <row r="128">
-      <c r="A128">
-        <v>5</v>
+      <c r="A128" t="s">
+        <v>30</v>
       </c>
       <c r="B128" t="s">
-        <v>858</v>
+        <v>30</v>
       </c>
       <c r="C128" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D128">
-        <v>802</v>
+        <v>9360</v>
       </c>
       <c r="E128">
-        <v>802</v>
+        <v>9360</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B129" t="s">
-        <v>859</v>
+        <v>978</v>
       </c>
       <c r="C129" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D129">
-        <v>237</v>
+        <v>13217</v>
       </c>
       <c r="E129">
-        <v>237</v>
+        <v>13217</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B130" t="s">
-        <v>860</v>
+        <v>979</v>
       </c>
       <c r="C130" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D130">
-        <v>316</v>
+        <v>10179</v>
       </c>
       <c r="E130">
-        <v>316</v>
+        <v>10179</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B131" t="s">
-        <v>861</v>
+        <v>980</v>
       </c>
       <c r="C131" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D131">
-        <v>185</v>
+        <v>2344</v>
       </c>
       <c r="E131">
-        <v>185</v>
+        <v>2344</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B132" t="s">
-        <v>862</v>
+        <v>981</v>
       </c>
       <c r="C132" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D132">
-        <v>199</v>
+        <v>1272</v>
       </c>
       <c r="E132">
-        <v>199</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B133" t="s">
-        <v>863</v>
+        <v>982</v>
       </c>
       <c r="C133" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D133">
-        <v>47</v>
+        <v>1075</v>
       </c>
       <c r="E133">
-        <v>47</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B134" t="s">
-        <v>864</v>
+        <v>983</v>
       </c>
       <c r="C134" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D134">
-        <v>1024</v>
+        <v>3611</v>
       </c>
       <c r="E134">
-        <v>1024</v>
-[...2 lines deleted...]
-    <row r="135"/>
+        <v>3611</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>7</v>
+      </c>
+      <c r="B135" t="s">
+        <v>984</v>
+      </c>
+      <c r="C135" t="s">
+        <v>38</v>
+      </c>
+      <c r="D135">
+        <v>392</v>
+      </c>
+      <c r="E135">
+        <v>392</v>
+      </c>
+    </row>
     <row r="136">
       <c r="A136">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B136" t="s">
-        <v>17</v>
+        <v>985</v>
       </c>
       <c r="C136" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D136">
-        <v>15984</v>
+        <v>252</v>
       </c>
       <c r="E136">
-        <v>15984</v>
+        <v>252</v>
       </c>
     </row>
     <row r="137">
-      <c r="A137" t="s">
-        <v>29</v>
+      <c r="A137">
+        <v>9</v>
       </c>
       <c r="B137" t="s">
-        <v>29</v>
+        <v>986</v>
       </c>
       <c r="C137" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D137">
-        <v>2718</v>
+        <v>322</v>
       </c>
       <c r="E137">
-        <v>2718</v>
-[...18 lines deleted...]
-    </row>
+        <v>322</v>
+      </c>
+    </row>
+    <row r="138"/>
     <row r="139">
       <c r="A139">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="B139" t="s">
-        <v>866</v>
+        <v>20</v>
       </c>
       <c r="C139" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D139">
-        <v>581</v>
+        <v>13822</v>
       </c>
       <c r="E139">
-        <v>581</v>
-[...2 lines deleted...]
-    <row r="140"/>
+        <v>13822</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="s">
+        <v>30</v>
+      </c>
+      <c r="B140" t="s">
+        <v>30</v>
+      </c>
+      <c r="C140" t="s">
+        <v>36</v>
+      </c>
+      <c r="D140">
+        <v>6802</v>
+      </c>
+      <c r="E140">
+        <v>6802</v>
+      </c>
+    </row>
     <row r="141">
       <c r="A141">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="B141" t="s">
-        <v>18</v>
+        <v>987</v>
       </c>
       <c r="C141" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D141">
-        <v>63557</v>
+        <v>2737</v>
       </c>
       <c r="E141">
-        <v>63557</v>
+        <v>2737</v>
       </c>
     </row>
     <row r="142">
-      <c r="A142" t="s">
-        <v>29</v>
+      <c r="A142">
+        <v>2</v>
       </c>
       <c r="B142" t="s">
-        <v>29</v>
+        <v>988</v>
       </c>
       <c r="C142" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D142">
-        <v>11427</v>
+        <v>901</v>
       </c>
       <c r="E142">
-        <v>11427</v>
+        <v>901</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B143" t="s">
-        <v>867</v>
+        <v>989</v>
       </c>
       <c r="C143" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D143">
-        <v>7166</v>
+        <v>596</v>
       </c>
       <c r="E143">
-        <v>7166</v>
+        <v>596</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B144" t="s">
-        <v>868</v>
+        <v>990</v>
       </c>
       <c r="C144" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D144">
-        <v>20428</v>
+        <v>1399</v>
       </c>
       <c r="E144">
-        <v>20428</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B145" t="s">
-        <v>869</v>
+        <v>991</v>
       </c>
       <c r="C145" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D145">
-        <v>10201</v>
+        <v>483</v>
       </c>
       <c r="E145">
-        <v>10201</v>
+        <v>483</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B146" t="s">
-        <v>870</v>
+        <v>992</v>
       </c>
       <c r="C146" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D146">
-        <v>6649</v>
+        <v>328</v>
       </c>
       <c r="E146">
-        <v>6649</v>
+        <v>328</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B147" t="s">
-        <v>871</v>
+        <v>993</v>
       </c>
       <c r="C147" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D147">
-        <v>1015</v>
+        <v>179</v>
       </c>
       <c r="E147">
-        <v>1015</v>
+        <v>179</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B148" t="s">
-        <v>872</v>
+        <v>994</v>
       </c>
       <c r="C148" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D148">
-        <v>409</v>
+        <v>250</v>
       </c>
       <c r="E148">
-        <v>409</v>
+        <v>250</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B149" t="s">
-        <v>873</v>
+        <v>995</v>
       </c>
       <c r="C149" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D149">
-        <v>1122</v>
+        <v>147</v>
       </c>
       <c r="E149">
-        <v>1122</v>
-[...18 lines deleted...]
-    </row>
+        <v>147</v>
+      </c>
+    </row>
+    <row r="150"/>
     <row r="151">
       <c r="A151">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="B151" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="C151" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D151">
-        <v>2396</v>
+        <v>10612</v>
       </c>
       <c r="E151">
-        <v>2396</v>
+        <v>10612</v>
       </c>
     </row>
     <row r="152">
-      <c r="A152">
-        <v>10</v>
+      <c r="A152" t="s">
+        <v>30</v>
       </c>
       <c r="B152" t="s">
-        <v>876</v>
+        <v>30</v>
       </c>
       <c r="C152" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D152">
-        <v>632</v>
+        <v>2110</v>
       </c>
       <c r="E152">
-        <v>632</v>
+        <v>2110</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="B153" t="s">
-        <v>877</v>
+        <v>996</v>
       </c>
       <c r="C153" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D153">
-        <v>1534</v>
+        <v>2350</v>
       </c>
       <c r="E153">
-        <v>1534</v>
-[...2 lines deleted...]
-    <row r="154"/>
+        <v>2350</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>2</v>
+      </c>
+      <c r="B154" t="s">
+        <v>997</v>
+      </c>
+      <c r="C154" t="s">
+        <v>38</v>
+      </c>
+      <c r="D154">
+        <v>5091</v>
+      </c>
+      <c r="E154">
+        <v>5091</v>
+      </c>
+    </row>
     <row r="155">
       <c r="A155">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="B155" t="s">
-        <v>19</v>
+        <v>998</v>
       </c>
       <c r="C155" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D155">
-        <v>3085</v>
+        <v>278</v>
       </c>
       <c r="E155">
-        <v>3085</v>
+        <v>278</v>
       </c>
     </row>
     <row r="156">
-      <c r="A156" t="s">
-        <v>29</v>
+      <c r="A156">
+        <v>4</v>
       </c>
       <c r="B156" t="s">
-        <v>29</v>
+        <v>999</v>
       </c>
       <c r="C156" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D156">
-        <v>1422</v>
+        <v>242</v>
       </c>
       <c r="E156">
-        <v>1422</v>
+        <v>242</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B157" t="s">
-        <v>878</v>
+        <v>1000</v>
       </c>
       <c r="C157" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D157">
-        <v>540</v>
+        <v>108</v>
       </c>
       <c r="E157">
-        <v>540</v>
+        <v>108</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B158" t="s">
-        <v>879</v>
+        <v>1001</v>
       </c>
       <c r="C158" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D158">
-        <v>450</v>
+        <v>121</v>
       </c>
       <c r="E158">
-        <v>450</v>
+        <v>121</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B159" t="s">
-        <v>880</v>
+        <v>1002</v>
       </c>
       <c r="C159" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D159">
-        <v>673</v>
+        <v>81</v>
       </c>
       <c r="E159">
-        <v>673</v>
-[...2 lines deleted...]
-    <row r="160"/>
+        <v>81</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>8</v>
+      </c>
+      <c r="B160" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C160" t="s">
+        <v>38</v>
+      </c>
+      <c r="D160">
+        <v>147</v>
+      </c>
+      <c r="E160">
+        <v>147</v>
+      </c>
+    </row>
     <row r="161">
       <c r="A161">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="B161" t="s">
-        <v>20</v>
+        <v>1004</v>
       </c>
       <c r="C161" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D161">
-        <v>5394</v>
+        <v>84</v>
       </c>
       <c r="E161">
-        <v>5394</v>
-[...18 lines deleted...]
-    </row>
+        <v>84</v>
+      </c>
+    </row>
+    <row r="162"/>
     <row r="163">
       <c r="A163">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="B163" t="s">
-        <v>881</v>
+        <v>22</v>
       </c>
       <c r="C163" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D163">
-        <v>2715</v>
+        <v>47955</v>
       </c>
       <c r="E163">
-        <v>2715</v>
+        <v>47955</v>
       </c>
     </row>
     <row r="164">
-      <c r="A164">
-        <v>2</v>
+      <c r="A164" t="s">
+        <v>30</v>
       </c>
       <c r="B164" t="s">
-        <v>882</v>
+        <v>30</v>
       </c>
       <c r="C164" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D164">
-        <v>507</v>
+        <v>5613</v>
       </c>
       <c r="E164">
-        <v>507</v>
+        <v>5613</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B165" t="s">
-        <v>883</v>
+        <v>1005</v>
       </c>
       <c r="C165" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D165">
-        <v>742</v>
+        <v>37321</v>
       </c>
       <c r="E165">
-        <v>742</v>
+        <v>37321</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B166" t="s">
-        <v>884</v>
+        <v>1006</v>
       </c>
       <c r="C166" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D166">
-        <v>185</v>
+        <v>2280</v>
       </c>
       <c r="E166">
-        <v>185</v>
+        <v>2280</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B167" t="s">
-        <v>885</v>
+        <v>1007</v>
       </c>
       <c r="C167" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D167">
-        <v>89</v>
+        <v>525</v>
       </c>
       <c r="E167">
-        <v>89</v>
+        <v>525</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B168" t="s">
-        <v>886</v>
+        <v>1008</v>
       </c>
       <c r="C168" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D168">
-        <v>71</v>
+        <v>397</v>
       </c>
       <c r="E168">
-        <v>71</v>
+        <v>397</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B169" t="s">
-        <v>887</v>
+        <v>1009</v>
       </c>
       <c r="C169" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D169">
-        <v>73</v>
+        <v>368</v>
       </c>
       <c r="E169">
-        <v>73</v>
+        <v>368</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B170" t="s">
-        <v>888</v>
+        <v>1010</v>
       </c>
       <c r="C170" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D170">
-        <v>77</v>
+        <v>143</v>
       </c>
       <c r="E170">
-        <v>77</v>
+        <v>143</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B171" t="s">
-        <v>889</v>
+        <v>1011</v>
       </c>
       <c r="C171" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D171">
-        <v>72</v>
+        <v>511</v>
       </c>
       <c r="E171">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="172"/>
+        <v>511</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172">
+        <v>8</v>
+      </c>
+      <c r="B172" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C172" t="s">
+        <v>38</v>
+      </c>
+      <c r="D172">
+        <v>155</v>
+      </c>
+      <c r="E172">
+        <v>155</v>
+      </c>
+    </row>
     <row r="173">
       <c r="A173">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="B173" t="s">
-        <v>21</v>
+        <v>1013</v>
       </c>
       <c r="C173" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D173">
-        <v>39869</v>
+        <v>642</v>
       </c>
       <c r="E173">
-        <v>39869</v>
-[...18 lines deleted...]
-    </row>
+        <v>642</v>
+      </c>
+    </row>
+    <row r="174"/>
     <row r="175">
       <c r="A175">
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="B175" t="s">
-        <v>890</v>
+        <v>23</v>
       </c>
       <c r="C175" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D175">
-        <v>20162</v>
+        <v>2173</v>
       </c>
       <c r="E175">
-        <v>20162</v>
+        <v>2173</v>
       </c>
     </row>
     <row r="176">
-      <c r="A176">
-        <v>2</v>
+      <c r="A176" t="s">
+        <v>30</v>
       </c>
       <c r="B176" t="s">
-        <v>891</v>
+        <v>30</v>
       </c>
       <c r="C176" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D176">
-        <v>4396</v>
+        <v>748</v>
       </c>
       <c r="E176">
-        <v>4396</v>
+        <v>748</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B177" t="s">
-        <v>892</v>
+        <v>1014</v>
       </c>
       <c r="C177" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D177">
-        <v>1150</v>
+        <v>646</v>
       </c>
       <c r="E177">
-        <v>1150</v>
+        <v>646</v>
       </c>
     </row>
     <row r="178">
       <c r="A178">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B178" t="s">
-        <v>893</v>
+        <v>1015</v>
       </c>
       <c r="C178" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D178">
-        <v>7391</v>
+        <v>114</v>
       </c>
       <c r="E178">
-        <v>7391</v>
+        <v>114</v>
       </c>
     </row>
     <row r="179">
       <c r="A179">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B179" t="s">
-        <v>894</v>
+        <v>1016</v>
       </c>
       <c r="C179" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D179">
-        <v>985</v>
+        <v>140</v>
       </c>
       <c r="E179">
-        <v>985</v>
+        <v>140</v>
       </c>
     </row>
     <row r="180">
       <c r="A180">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B180" t="s">
-        <v>895</v>
+        <v>1017</v>
       </c>
       <c r="C180" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D180">
-        <v>493</v>
+        <v>405</v>
       </c>
       <c r="E180">
-        <v>493</v>
+        <v>405</v>
       </c>
     </row>
     <row r="181">
       <c r="A181">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B181" t="s">
-        <v>896</v>
+        <v>1018</v>
       </c>
       <c r="C181" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D181">
-        <v>246</v>
+        <v>120</v>
       </c>
       <c r="E181">
-        <v>246</v>
-[...136 lines deleted...]
-        <v>99</v>
+        <v>120</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView tabSelected="true" workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E2" t="s">
+        <v>28</v>
+      </c>
+      <c r="F2" t="s">
+        <v>29</v>
+      </c>
+      <c r="G2">
+        <v>76690</v>
+      </c>
+      <c r="H2">
+        <v>130944</v>
+      </c>
+      <c r="I2">
+        <v>91785</v>
+      </c>
+      <c r="J2">
+        <v>74992</v>
+      </c>
+      <c r="K2">
+        <v>116706</v>
+      </c>
+      <c r="L2">
+        <v>4109</v>
+      </c>
+      <c r="M2">
+        <v>5784</v>
+      </c>
+      <c r="N2">
+        <v>58252</v>
+      </c>
+      <c r="O2">
+        <v>1356</v>
+      </c>
+      <c r="P2">
+        <v>4607</v>
+      </c>
+      <c r="Q2">
+        <v>3782</v>
+      </c>
+      <c r="R2">
+        <v>17773</v>
+      </c>
+      <c r="S2">
+        <v>2162</v>
+      </c>
+      <c r="T2">
+        <v>98351</v>
+      </c>
+      <c r="U2">
+        <v>8322</v>
+      </c>
+      <c r="V2">
+        <v>13766</v>
+      </c>
+      <c r="W2">
+        <v>58576</v>
+      </c>
+      <c r="X2">
+        <v>2826</v>
+      </c>
+      <c r="Y2">
+        <v>770783</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="G3">
+        <v>76690</v>
+      </c>
+      <c r="H3">
+        <v>130944</v>
+      </c>
+      <c r="I3">
+        <v>91785</v>
+      </c>
+      <c r="J3">
+        <v>74992</v>
+      </c>
+      <c r="K3">
+        <v>116706</v>
+      </c>
+      <c r="L3">
+        <v>4109</v>
+      </c>
+      <c r="M3">
+        <v>5784</v>
+      </c>
+      <c r="N3">
+        <v>58252</v>
+      </c>
+      <c r="O3">
+        <v>1356</v>
+      </c>
+      <c r="P3">
+        <v>4607</v>
+      </c>
+      <c r="Q3">
+        <v>3782</v>
+      </c>
+      <c r="R3">
+        <v>17773</v>
+      </c>
+      <c r="S3">
+        <v>2162</v>
+      </c>
+      <c r="T3">
+        <v>98351</v>
+      </c>
+      <c r="U3">
+        <v>8322</v>
+      </c>
+      <c r="V3">
+        <v>13766</v>
+      </c>
+      <c r="W3">
+        <v>58576</v>
+      </c>
+      <c r="X3">
+        <v>2826</v>
+      </c>
+      <c r="Y3">
+        <v>770783</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>139</v>
+        <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="X1" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="Y1" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C2" t="s">
-        <v>903</v>
+        <v>1019</v>
       </c>
       <c r="D2" t="s">
-        <v>904</v>
+        <v>1020</v>
       </c>
       <c r="E2" t="s">
-        <v>905</v>
+        <v>890</v>
       </c>
       <c r="F2" t="s">
-        <v>906</v>
+        <v>891</v>
       </c>
       <c r="G2">
-        <v>32541</v>
+        <v>40248</v>
       </c>
       <c r="H2">
-        <v>63033</v>
+        <v>68574</v>
       </c>
       <c r="I2">
-        <v>72301</v>
+        <v>74119</v>
       </c>
       <c r="J2">
-        <v>112050</v>
+        <v>98204</v>
       </c>
       <c r="K2">
-        <v>58239</v>
+        <v>42621</v>
       </c>
       <c r="L2">
-        <v>6285</v>
+        <v>4992</v>
       </c>
       <c r="M2">
-        <v>3260</v>
+        <v>6279</v>
       </c>
       <c r="N2">
-        <v>64809</v>
+        <v>53633</v>
       </c>
       <c r="O2">
-        <v>594</v>
+        <v>1389</v>
       </c>
       <c r="P2">
-        <v>7534</v>
+        <v>2131</v>
       </c>
       <c r="Q2">
-        <v>7470</v>
+        <v>1067</v>
       </c>
       <c r="R2">
-        <v>24482</v>
+        <v>60699</v>
       </c>
       <c r="S2">
-        <v>3207</v>
+        <v>2310</v>
       </c>
       <c r="T2">
-        <v>51987</v>
+        <v>106893</v>
       </c>
       <c r="U2">
-        <v>6976</v>
+        <v>19103</v>
       </c>
       <c r="V2">
-        <v>3559</v>
+        <v>6694</v>
       </c>
       <c r="W2">
-        <v>43560</v>
+        <v>18266</v>
       </c>
       <c r="X2">
-        <v>1895</v>
+        <v>1901</v>
       </c>
       <c r="Y2">
-        <v>563782</v>
+        <v>609123</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G3">
-        <v>32541</v>
+        <v>40248</v>
       </c>
       <c r="H3">
-        <v>63033</v>
+        <v>68574</v>
       </c>
       <c r="I3">
-        <v>72301</v>
+        <v>74119</v>
       </c>
       <c r="J3">
-        <v>112050</v>
+        <v>98204</v>
       </c>
       <c r="K3">
-        <v>58239</v>
+        <v>42621</v>
       </c>
       <c r="L3">
-        <v>6285</v>
+        <v>4992</v>
       </c>
       <c r="M3">
-        <v>3260</v>
+        <v>6279</v>
       </c>
       <c r="N3">
-        <v>64809</v>
+        <v>53633</v>
       </c>
       <c r="O3">
-        <v>594</v>
+        <v>1389</v>
       </c>
       <c r="P3">
-        <v>7534</v>
+        <v>2131</v>
       </c>
       <c r="Q3">
-        <v>7470</v>
+        <v>1067</v>
       </c>
       <c r="R3">
-        <v>24482</v>
+        <v>60699</v>
       </c>
       <c r="S3">
-        <v>3207</v>
+        <v>2310</v>
       </c>
       <c r="T3">
-        <v>51987</v>
+        <v>106893</v>
       </c>
       <c r="U3">
-        <v>6976</v>
+        <v>19103</v>
       </c>
       <c r="V3">
-        <v>3559</v>
+        <v>6694</v>
       </c>
       <c r="W3">
-        <v>43560</v>
+        <v>18266</v>
       </c>
       <c r="X3">
-        <v>1895</v>
+        <v>1901</v>
       </c>
       <c r="Y3">
-        <v>563782</v>
+        <v>609123</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="E1" s="1" t="s">
         <v>31</v>
-      </c>
-[...10 lines deleted...]
-        <v>30</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D2">
-        <v>32541</v>
+        <v>40248</v>
       </c>
       <c r="E2">
-        <v>32541</v>
+        <v>40248</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D3">
-        <v>13349</v>
+        <v>15611</v>
       </c>
       <c r="E3">
-        <v>13349</v>
+        <v>15611</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>907</v>
+        <v>1021</v>
       </c>
       <c r="C4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D4">
-        <v>12098</v>
+        <v>15420</v>
       </c>
       <c r="E4">
-        <v>12098</v>
+        <v>15420</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>908</v>
+        <v>1022</v>
       </c>
       <c r="C5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D5">
-        <v>2352</v>
+        <v>3420</v>
       </c>
       <c r="E5">
-        <v>2352</v>
+        <v>3420</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>909</v>
+        <v>1023</v>
       </c>
       <c r="C6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D6">
-        <v>781</v>
+        <v>969</v>
       </c>
       <c r="E6">
-        <v>781</v>
+        <v>969</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>910</v>
+        <v>1024</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D7">
-        <v>1672</v>
+        <v>2605</v>
       </c>
       <c r="E7">
-        <v>1672</v>
+        <v>2605</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>911</v>
+        <v>1025</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8">
-        <v>750</v>
+        <v>846</v>
       </c>
       <c r="E8">
-        <v>750</v>
+        <v>846</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>912</v>
+        <v>1026</v>
       </c>
       <c r="C9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D9">
-        <v>340</v>
+        <v>253</v>
       </c>
       <c r="E9">
-        <v>340</v>
+        <v>253</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>913</v>
+        <v>1027</v>
       </c>
       <c r="C10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D10">
-        <v>499</v>
+        <v>423</v>
       </c>
       <c r="E10">
-        <v>499</v>
+        <v>423</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>914</v>
+        <v>1028</v>
       </c>
       <c r="C11" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D11">
-        <v>225</v>
+        <v>517</v>
       </c>
       <c r="E11">
-        <v>225</v>
+        <v>517</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>915</v>
+        <v>1029</v>
       </c>
       <c r="C12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D12">
-        <v>475</v>
+        <v>184</v>
       </c>
       <c r="E12">
-        <v>475</v>
+        <v>184</v>
       </c>
     </row>
     <row r="13"/>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
         <v>7</v>
       </c>
       <c r="C14" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D14">
-        <v>63033</v>
+        <v>68574</v>
       </c>
       <c r="E14">
-        <v>63033</v>
+        <v>68574</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B15" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C15" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D15">
-        <v>19668</v>
+        <v>24113</v>
       </c>
       <c r="E15">
-        <v>19668</v>
+        <v>24113</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>916</v>
+        <v>1030</v>
       </c>
       <c r="C16" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D16">
-        <v>16204</v>
+        <v>13375</v>
       </c>
       <c r="E16">
-        <v>16204</v>
+        <v>13375</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>917</v>
+        <v>1031</v>
       </c>
       <c r="C17" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D17">
-        <v>20106</v>
+        <v>9206</v>
       </c>
       <c r="E17">
-        <v>20106</v>
+        <v>9206</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>3</v>
       </c>
       <c r="B18" t="s">
-        <v>918</v>
+        <v>1032</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D18">
-        <v>1478</v>
+        <v>10010</v>
       </c>
       <c r="E18">
-        <v>1478</v>
+        <v>10010</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>4</v>
       </c>
       <c r="B19" t="s">
-        <v>919</v>
+        <v>1033</v>
       </c>
       <c r="C19" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D19">
-        <v>1485</v>
+        <v>4667</v>
       </c>
       <c r="E19">
-        <v>1485</v>
+        <v>4667</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>5</v>
       </c>
       <c r="B20" t="s">
-        <v>920</v>
+        <v>1034</v>
       </c>
       <c r="C20" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D20">
-        <v>1110</v>
+        <v>1538</v>
       </c>
       <c r="E20">
-        <v>1110</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>6</v>
       </c>
       <c r="B21" t="s">
-        <v>921</v>
+        <v>1035</v>
       </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D21">
-        <v>843</v>
+        <v>1059</v>
       </c>
       <c r="E21">
-        <v>843</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>7</v>
       </c>
       <c r="B22" t="s">
-        <v>922</v>
+        <v>1036</v>
       </c>
       <c r="C22" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D22">
-        <v>942</v>
+        <v>835</v>
       </c>
       <c r="E22">
-        <v>942</v>
+        <v>835</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>8</v>
       </c>
       <c r="B23" t="s">
-        <v>923</v>
+        <v>1037</v>
       </c>
       <c r="C23" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D23">
-        <v>816</v>
+        <v>1069</v>
       </c>
       <c r="E23">
-        <v>816</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>9</v>
       </c>
       <c r="B24" t="s">
-        <v>924</v>
+        <v>1038</v>
       </c>
       <c r="C24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D24">
-        <v>381</v>
+        <v>2702</v>
       </c>
       <c r="E24">
-        <v>381</v>
+        <v>2702</v>
       </c>
     </row>
     <row r="25"/>
     <row r="26">
       <c r="A26">
         <v>3</v>
       </c>
       <c r="B26" t="s">
         <v>8</v>
       </c>
       <c r="C26" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D26">
-        <v>72301</v>
+        <v>74119</v>
       </c>
       <c r="E26">
-        <v>72301</v>
+        <v>74119</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B27" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C27" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D27">
-        <v>10609</v>
+        <v>17019</v>
       </c>
       <c r="E27">
-        <v>10609</v>
+        <v>17019</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1</v>
       </c>
       <c r="B28" t="s">
-        <v>925</v>
+        <v>1039</v>
       </c>
       <c r="C28" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D28">
-        <v>29455</v>
+        <v>23750</v>
       </c>
       <c r="E28">
-        <v>29455</v>
+        <v>23750</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>2</v>
       </c>
       <c r="B29" t="s">
-        <v>926</v>
+        <v>1040</v>
       </c>
       <c r="C29" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D29">
-        <v>3301</v>
+        <v>16031</v>
       </c>
       <c r="E29">
-        <v>3301</v>
+        <v>16031</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>927</v>
+        <v>1041</v>
       </c>
       <c r="C30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D30">
-        <v>1964</v>
+        <v>5068</v>
       </c>
       <c r="E30">
-        <v>1964</v>
+        <v>5068</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>4</v>
       </c>
       <c r="B31" t="s">
-        <v>928</v>
+        <v>1042</v>
       </c>
       <c r="C31" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D31">
-        <v>1612</v>
+        <v>3875</v>
       </c>
       <c r="E31">
-        <v>1612</v>
+        <v>3875</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>5</v>
       </c>
       <c r="B32" t="s">
-        <v>929</v>
+        <v>1043</v>
       </c>
       <c r="C32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D32">
-        <v>14410</v>
+        <v>2075</v>
       </c>
       <c r="E32">
-        <v>14410</v>
+        <v>2075</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>6</v>
       </c>
       <c r="B33" t="s">
-        <v>930</v>
+        <v>1044</v>
       </c>
       <c r="C33" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D33">
-        <v>815</v>
+        <v>1254</v>
       </c>
       <c r="E33">
-        <v>815</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>7</v>
       </c>
       <c r="B34" t="s">
-        <v>931</v>
+        <v>1045</v>
       </c>
       <c r="C34" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D34">
-        <v>9252</v>
+        <v>1655</v>
       </c>
       <c r="E34">
-        <v>9252</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>8</v>
       </c>
       <c r="B35" t="s">
-        <v>932</v>
+        <v>1046</v>
       </c>
       <c r="C35" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D35">
-        <v>444</v>
+        <v>497</v>
       </c>
       <c r="E35">
-        <v>444</v>
+        <v>497</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>9</v>
       </c>
       <c r="B36" t="s">
-        <v>933</v>
+        <v>986</v>
       </c>
       <c r="C36" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D36">
-        <v>439</v>
+        <v>2895</v>
       </c>
       <c r="E36">
-        <v>439</v>
+        <v>2895</v>
       </c>
     </row>
     <row r="37"/>
     <row r="38">
       <c r="A38">
         <v>4</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D38">
-        <v>112050</v>
+        <v>98204</v>
       </c>
       <c r="E38">
-        <v>112050</v>
+        <v>98204</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B39" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C39" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D39">
-        <v>15550</v>
+        <v>17847</v>
       </c>
       <c r="E39">
-        <v>15550</v>
+        <v>17847</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>934</v>
+        <v>1047</v>
       </c>
       <c r="C40" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D40">
-        <v>71374</v>
+        <v>43940</v>
       </c>
       <c r="E40">
-        <v>71374</v>
+        <v>43940</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>935</v>
+        <v>1048</v>
       </c>
       <c r="C41" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D41">
-        <v>7767</v>
+        <v>5059</v>
       </c>
       <c r="E41">
-        <v>7767</v>
+        <v>5059</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>936</v>
+        <v>1049</v>
       </c>
       <c r="C42" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D42">
-        <v>3894</v>
+        <v>2581</v>
       </c>
       <c r="E42">
-        <v>3894</v>
+        <v>2581</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>937</v>
+        <v>1050</v>
       </c>
       <c r="C43" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D43">
-        <v>2128</v>
+        <v>20439</v>
       </c>
       <c r="E43">
-        <v>2128</v>
+        <v>20439</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>938</v>
+        <v>1051</v>
       </c>
       <c r="C44" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D44">
-        <v>2864</v>
+        <v>2029</v>
       </c>
       <c r="E44">
-        <v>2864</v>
+        <v>2029</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>939</v>
+        <v>1052</v>
       </c>
       <c r="C45" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D45">
-        <v>6408</v>
+        <v>744</v>
       </c>
       <c r="E45">
-        <v>6408</v>
+        <v>744</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>7</v>
       </c>
       <c r="B46" t="s">
-        <v>940</v>
+        <v>1053</v>
       </c>
       <c r="C46" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D46">
-        <v>1009</v>
+        <v>2990</v>
       </c>
       <c r="E46">
-        <v>1009</v>
+        <v>2990</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>8</v>
       </c>
       <c r="B47" t="s">
-        <v>941</v>
+        <v>1054</v>
       </c>
       <c r="C47" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D47">
-        <v>557</v>
+        <v>561</v>
       </c>
       <c r="E47">
-        <v>557</v>
+        <v>561</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>9</v>
       </c>
       <c r="B48" t="s">
-        <v>942</v>
+        <v>1055</v>
       </c>
       <c r="C48" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D48">
-        <v>499</v>
+        <v>2014</v>
       </c>
       <c r="E48">
-        <v>499</v>
+        <v>2014</v>
       </c>
     </row>
     <row r="49"/>
     <row r="50">
       <c r="A50">
         <v>5</v>
       </c>
       <c r="B50" t="s">
         <v>10</v>
       </c>
       <c r="C50" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D50">
-        <v>58239</v>
+        <v>42621</v>
       </c>
       <c r="E50">
-        <v>58239</v>
+        <v>42621</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B51" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C51" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D51">
-        <v>9529</v>
+        <v>8878</v>
       </c>
       <c r="E51">
-        <v>9529</v>
+        <v>8878</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1</v>
       </c>
       <c r="B52" t="s">
-        <v>943</v>
+        <v>1056</v>
       </c>
       <c r="C52" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D52">
-        <v>15676</v>
+        <v>24664</v>
       </c>
       <c r="E52">
-        <v>15676</v>
+        <v>24664</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>2</v>
       </c>
       <c r="B53" t="s">
-        <v>944</v>
+        <v>1057</v>
       </c>
       <c r="C53" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D53">
-        <v>3464</v>
+        <v>1282</v>
       </c>
       <c r="E53">
-        <v>3464</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>3</v>
       </c>
       <c r="B54" t="s">
-        <v>945</v>
+        <v>1058</v>
       </c>
       <c r="C54" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D54">
-        <v>1052</v>
+        <v>3061</v>
       </c>
       <c r="E54">
-        <v>1052</v>
+        <v>3061</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>4</v>
       </c>
       <c r="B55" t="s">
-        <v>946</v>
+        <v>1059</v>
       </c>
       <c r="C55" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D55">
-        <v>1374</v>
+        <v>1376</v>
       </c>
       <c r="E55">
-        <v>1374</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>5</v>
       </c>
       <c r="B56" t="s">
-        <v>947</v>
+        <v>1060</v>
       </c>
       <c r="C56" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D56">
-        <v>26069</v>
+        <v>1775</v>
       </c>
       <c r="E56">
-        <v>26069</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>6</v>
       </c>
       <c r="B57" t="s">
-        <v>948</v>
+        <v>1061</v>
       </c>
       <c r="C57" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D57">
-        <v>339</v>
+        <v>247</v>
       </c>
       <c r="E57">
-        <v>339</v>
+        <v>247</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>7</v>
       </c>
       <c r="B58" t="s">
-        <v>949</v>
+        <v>1062</v>
       </c>
       <c r="C58" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D58">
-        <v>322</v>
+        <v>417</v>
       </c>
       <c r="E58">
-        <v>322</v>
+        <v>417</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>8</v>
       </c>
       <c r="B59" t="s">
-        <v>950</v>
+        <v>1063</v>
       </c>
       <c r="C59" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D59">
-        <v>250</v>
+        <v>158</v>
       </c>
       <c r="E59">
-        <v>250</v>
+        <v>158</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>9</v>
       </c>
       <c r="B60" t="s">
-        <v>951</v>
+        <v>1064</v>
       </c>
       <c r="C60" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D60">
-        <v>164</v>
+        <v>763</v>
       </c>
       <c r="E60">
-        <v>164</v>
+        <v>763</v>
       </c>
     </row>
     <row r="61"/>
     <row r="62">
       <c r="A62">
         <v>6</v>
       </c>
       <c r="B62" t="s">
         <v>11</v>
       </c>
       <c r="C62" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D62">
-        <v>6285</v>
+        <v>4992</v>
       </c>
       <c r="E62">
-        <v>6285</v>
+        <v>4992</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B63" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C63" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D63">
-        <v>2227</v>
+        <v>2236</v>
       </c>
       <c r="E63">
-        <v>2227</v>
+        <v>2236</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>952</v>
+        <v>1065</v>
       </c>
       <c r="C64" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D64">
-        <v>756</v>
+        <v>1601</v>
       </c>
       <c r="E64">
-        <v>756</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2</v>
       </c>
       <c r="B65" t="s">
-        <v>953</v>
+        <v>1066</v>
       </c>
       <c r="C65" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D65">
-        <v>1453</v>
+        <v>658</v>
       </c>
       <c r="E65">
-        <v>1453</v>
+        <v>658</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>3</v>
       </c>
       <c r="B66" t="s">
-        <v>954</v>
+        <v>1067</v>
       </c>
       <c r="C66" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D66">
-        <v>466</v>
+        <v>497</v>
       </c>
       <c r="E66">
-        <v>466</v>
-[...18 lines deleted...]
-    </row>
+        <v>497</v>
+      </c>
+    </row>
+    <row r="67"/>
     <row r="68">
       <c r="A68">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B68" t="s">
-        <v>956</v>
+        <v>12</v>
       </c>
       <c r="C68" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D68">
-        <v>247</v>
+        <v>6279</v>
       </c>
       <c r="E68">
-        <v>247</v>
+        <v>6279</v>
       </c>
     </row>
     <row r="69">
-      <c r="A69">
-        <v>6</v>
+      <c r="A69" t="s">
+        <v>30</v>
       </c>
       <c r="B69" t="s">
-        <v>703</v>
+        <v>30</v>
       </c>
       <c r="C69" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D69">
-        <v>787</v>
+        <v>2628</v>
       </c>
       <c r="E69">
-        <v>787</v>
-[...2 lines deleted...]
-    <row r="70"/>
+        <v>2628</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>1</v>
+      </c>
+      <c r="B70" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C70" t="s">
+        <v>38</v>
+      </c>
+      <c r="D70">
+        <v>2118</v>
+      </c>
+      <c r="E70">
+        <v>2118</v>
+      </c>
+    </row>
     <row r="71">
       <c r="A71">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B71" t="s">
-        <v>12</v>
+        <v>1069</v>
       </c>
       <c r="C71" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D71">
-        <v>3260</v>
+        <v>686</v>
       </c>
       <c r="E71">
-        <v>3260</v>
+        <v>686</v>
       </c>
     </row>
     <row r="72">
-      <c r="A72" t="s">
-        <v>29</v>
+      <c r="A72">
+        <v>3</v>
       </c>
       <c r="B72" t="s">
-        <v>29</v>
+        <v>1070</v>
       </c>
       <c r="C72" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D72">
-        <v>2195</v>
+        <v>230</v>
       </c>
       <c r="E72">
-        <v>2195</v>
+        <v>230</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B73" t="s">
-        <v>957</v>
+        <v>1071</v>
       </c>
       <c r="C73" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D73">
-        <v>1065</v>
+        <v>269</v>
       </c>
       <c r="E73">
-        <v>1065</v>
-[...4 lines deleted...]
-      <c r="A75">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>5</v>
+      </c>
+      <c r="B74" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C74" t="s">
+        <v>38</v>
+      </c>
+      <c r="D74">
+        <v>348</v>
+      </c>
+      <c r="E74">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="75"/>
+    <row r="76">
+      <c r="A76">
         <v>8</v>
       </c>
-      <c r="B75" t="s">
+      <c r="B76" t="s">
         <v>13</v>
-      </c>
-[...15 lines deleted...]
-        <v>29</v>
       </c>
       <c r="C76" t="s">
         <v>35</v>
       </c>
       <c r="D76">
-        <v>8505</v>
+        <v>53633</v>
       </c>
       <c r="E76">
-        <v>8505</v>
+        <v>53633</v>
       </c>
     </row>
     <row r="77">
-      <c r="A77">
-        <v>1</v>
+      <c r="A77" t="s">
+        <v>30</v>
       </c>
       <c r="B77" t="s">
-        <v>958</v>
+        <v>30</v>
       </c>
       <c r="C77" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D77">
-        <v>26782</v>
+        <v>11857</v>
       </c>
       <c r="E77">
-        <v>26782</v>
+        <v>11857</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B78" t="s">
-        <v>959</v>
+        <v>1073</v>
       </c>
       <c r="C78" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D78">
-        <v>10768</v>
+        <v>13871</v>
       </c>
       <c r="E78">
-        <v>10768</v>
+        <v>13871</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B79" t="s">
-        <v>960</v>
+        <v>1074</v>
       </c>
       <c r="C79" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D79">
-        <v>1661</v>
+        <v>4409</v>
       </c>
       <c r="E79">
-        <v>1661</v>
+        <v>4409</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B80" t="s">
-        <v>961</v>
+        <v>1075</v>
       </c>
       <c r="C80" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D80">
-        <v>12317</v>
+        <v>2733</v>
       </c>
       <c r="E80">
-        <v>12317</v>
+        <v>2733</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B81" t="s">
-        <v>962</v>
+        <v>1076</v>
       </c>
       <c r="C81" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D81">
-        <v>1250</v>
+        <v>1861</v>
       </c>
       <c r="E81">
-        <v>1250</v>
+        <v>1861</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B82" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
       <c r="C82" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D82">
-        <v>404</v>
+        <v>5359</v>
       </c>
       <c r="E82">
-        <v>404</v>
+        <v>5359</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B83" t="s">
-        <v>964</v>
+        <v>1078</v>
       </c>
       <c r="C83" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D83">
-        <v>1560</v>
+        <v>216</v>
       </c>
       <c r="E83">
-        <v>1560</v>
+        <v>216</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B84" t="s">
-        <v>965</v>
+        <v>1079</v>
       </c>
       <c r="C84" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D84">
-        <v>524</v>
+        <v>9999</v>
       </c>
       <c r="E84">
-        <v>524</v>
+        <v>9999</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
+        <v>8</v>
+      </c>
+      <c r="B85" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C85" t="s">
+        <v>38</v>
+      </c>
+      <c r="D85">
+        <v>1956</v>
+      </c>
+      <c r="E85">
+        <v>1956</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
         <v>9</v>
       </c>
-      <c r="B85" t="s">
-[...14 lines deleted...]
-      <c r="A87">
+      <c r="B86" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C86" t="s">
+        <v>38</v>
+      </c>
+      <c r="D86">
+        <v>1372</v>
+      </c>
+      <c r="E86">
+        <v>1372</v>
+      </c>
+    </row>
+    <row r="87"/>
+    <row r="88">
+      <c r="A88">
         <v>9</v>
       </c>
-      <c r="B87" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="B88" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="C88" t="s">
         <v>35</v>
       </c>
       <c r="D88">
-        <v>439</v>
+        <v>1389</v>
       </c>
       <c r="E88">
-        <v>439</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="89">
-      <c r="A89">
-        <v>1</v>
+      <c r="A89" t="s">
+        <v>30</v>
       </c>
       <c r="B89" t="s">
-        <v>967</v>
+        <v>30</v>
       </c>
       <c r="C89" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D89">
-        <v>98</v>
+        <v>1006</v>
       </c>
       <c r="E89">
-        <v>98</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B90" t="s">
-        <v>968</v>
+        <v>1082</v>
       </c>
       <c r="C90" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D90">
-        <v>57</v>
+        <v>383</v>
       </c>
       <c r="E90">
-        <v>57</v>
+        <v>383</v>
       </c>
     </row>
     <row r="91"/>
     <row r="92">
       <c r="A92">
         <v>10</v>
       </c>
       <c r="B92" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D92">
-        <v>7534</v>
+        <v>2131</v>
       </c>
       <c r="E92">
-        <v>7534</v>
+        <v>2131</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B93" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C93" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D93">
-        <v>1184</v>
+        <v>1198</v>
       </c>
       <c r="E93">
-        <v>1184</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1</v>
       </c>
       <c r="B94" t="s">
-        <v>969</v>
+        <v>1083</v>
       </c>
       <c r="C94" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D94">
-        <v>5444</v>
+        <v>637</v>
       </c>
       <c r="E94">
-        <v>5444</v>
+        <v>637</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>2</v>
       </c>
       <c r="B95" t="s">
-        <v>970</v>
+        <v>1084</v>
       </c>
       <c r="C95" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D95">
-        <v>323</v>
+        <v>163</v>
       </c>
       <c r="E95">
-        <v>323</v>
+        <v>163</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>3</v>
       </c>
       <c r="B96" t="s">
-        <v>971</v>
+        <v>1085</v>
       </c>
       <c r="C96" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D96">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="E96">
-        <v>136</v>
-[...18 lines deleted...]
-    </row>
+        <v>133</v>
+      </c>
+    </row>
+    <row r="97"/>
     <row r="98">
       <c r="A98">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="B98" t="s">
-        <v>972</v>
+        <v>16</v>
       </c>
       <c r="C98" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D98">
-        <v>146</v>
+        <v>1067</v>
       </c>
       <c r="E98">
-        <v>146</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="99">
-      <c r="A99">
-        <v>6</v>
+      <c r="A99" t="s">
+        <v>30</v>
       </c>
       <c r="B99" t="s">
-        <v>973</v>
+        <v>30</v>
       </c>
       <c r="C99" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D99">
-        <v>70</v>
+        <v>577</v>
       </c>
       <c r="E99">
-        <v>70</v>
+        <v>577</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B100" t="s">
-        <v>974</v>
+        <v>1086</v>
       </c>
       <c r="C100" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D100">
-        <v>108</v>
+        <v>325</v>
       </c>
       <c r="E100">
-        <v>108</v>
-[...19 lines deleted...]
-    </row>
+        <v>325</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>2</v>
+      </c>
+      <c r="B101" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C101" t="s">
+        <v>38</v>
+      </c>
+      <c r="D101">
+        <v>165</v>
+      </c>
+      <c r="E101">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="102"/>
     <row r="103">
-      <c r="A103" t="s">
-        <v>29</v>
+      <c r="A103">
+        <v>12</v>
       </c>
       <c r="B103" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="C103" t="s">
         <v>35</v>
       </c>
       <c r="D103">
-        <v>1673</v>
+        <v>60699</v>
       </c>
       <c r="E103">
-        <v>1673</v>
+        <v>60699</v>
       </c>
     </row>
     <row r="104">
-      <c r="A104">
-        <v>1</v>
+      <c r="A104" t="s">
+        <v>30</v>
       </c>
       <c r="B104" t="s">
-        <v>975</v>
+        <v>30</v>
       </c>
       <c r="C104" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D104">
-        <v>4239</v>
+        <v>8231</v>
       </c>
       <c r="E104">
-        <v>4239</v>
+        <v>8231</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B105" t="s">
-        <v>976</v>
+        <v>1088</v>
       </c>
       <c r="C105" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D105">
-        <v>499</v>
+        <v>44063</v>
       </c>
       <c r="E105">
-        <v>499</v>
+        <v>44063</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B106" t="s">
-        <v>450</v>
+        <v>1089</v>
       </c>
       <c r="C106" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D106">
-        <v>184</v>
+        <v>2943</v>
       </c>
       <c r="E106">
-        <v>184</v>
+        <v>2943</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B107" t="s">
-        <v>977</v>
+        <v>1090</v>
       </c>
       <c r="C107" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D107">
-        <v>249</v>
+        <v>1190</v>
       </c>
       <c r="E107">
-        <v>249</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B108" t="s">
-        <v>978</v>
+        <v>1091</v>
       </c>
       <c r="C108" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D108">
-        <v>312</v>
+        <v>933</v>
       </c>
       <c r="E108">
-        <v>312</v>
+        <v>933</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B109" t="s">
-        <v>979</v>
+        <v>1092</v>
       </c>
       <c r="C109" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D109">
-        <v>113</v>
+        <v>1790</v>
       </c>
       <c r="E109">
-        <v>113</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B110" t="s">
-        <v>980</v>
+        <v>1093</v>
       </c>
       <c r="C110" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D110">
-        <v>121</v>
+        <v>473</v>
       </c>
       <c r="E110">
-        <v>121</v>
+        <v>473</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
+        <v>7</v>
+      </c>
+      <c r="B111" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C111" t="s">
+        <v>38</v>
+      </c>
+      <c r="D111">
+        <v>439</v>
+      </c>
+      <c r="E111">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
         <v>8</v>
       </c>
-      <c r="B111" t="s">
-[...12 lines deleted...]
-    <row r="112"/>
+      <c r="B112" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C112" t="s">
+        <v>38</v>
+      </c>
+      <c r="D112">
+        <v>296</v>
+      </c>
+      <c r="E112">
+        <v>296</v>
+      </c>
+    </row>
     <row r="113">
       <c r="A113">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B113" t="s">
-        <v>16</v>
+        <v>1096</v>
       </c>
       <c r="C113" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D113">
-        <v>24482</v>
+        <v>341</v>
       </c>
       <c r="E113">
-        <v>24482</v>
-[...18 lines deleted...]
-    </row>
+        <v>341</v>
+      </c>
+    </row>
+    <row r="114"/>
     <row r="115">
       <c r="A115">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="B115" t="s">
-        <v>982</v>
+        <v>18</v>
       </c>
       <c r="C115" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D115">
-        <v>5073</v>
+        <v>2310</v>
       </c>
       <c r="E115">
-        <v>5073</v>
+        <v>2310</v>
       </c>
     </row>
     <row r="116">
-      <c r="A116">
-        <v>2</v>
+      <c r="A116" t="s">
+        <v>30</v>
       </c>
       <c r="B116" t="s">
-        <v>983</v>
+        <v>30</v>
       </c>
       <c r="C116" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D116">
-        <v>2384</v>
+        <v>1158</v>
       </c>
       <c r="E116">
-        <v>2384</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B117" t="s">
-        <v>984</v>
+        <v>1097</v>
       </c>
       <c r="C117" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D117">
-        <v>1377</v>
+        <v>654</v>
       </c>
       <c r="E117">
-        <v>1377</v>
+        <v>654</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B118" t="s">
-        <v>985</v>
+        <v>1098</v>
       </c>
       <c r="C118" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D118">
-        <v>3973</v>
+        <v>172</v>
       </c>
       <c r="E118">
-        <v>3973</v>
+        <v>172</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B119" t="s">
-        <v>986</v>
+        <v>1099</v>
       </c>
       <c r="C119" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D119">
-        <v>2345</v>
+        <v>326</v>
       </c>
       <c r="E119">
-        <v>2345</v>
-[...18 lines deleted...]
-    </row>
+        <v>326</v>
+      </c>
+    </row>
+    <row r="120"/>
     <row r="121">
       <c r="A121">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B121" t="s">
-        <v>988</v>
+        <v>19</v>
       </c>
       <c r="C121" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D121">
-        <v>1360</v>
+        <v>106893</v>
       </c>
       <c r="E121">
-        <v>1360</v>
+        <v>106893</v>
       </c>
     </row>
     <row r="122">
-      <c r="A122">
-        <v>8</v>
+      <c r="A122" t="s">
+        <v>30</v>
       </c>
       <c r="B122" t="s">
-        <v>989</v>
+        <v>30</v>
       </c>
       <c r="C122" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D122">
-        <v>296</v>
+        <v>12558</v>
       </c>
       <c r="E122">
-        <v>296</v>
+        <v>12558</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B123" t="s">
-        <v>990</v>
+        <v>1100</v>
       </c>
       <c r="C123" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D123">
-        <v>439</v>
+        <v>37373</v>
       </c>
       <c r="E123">
-        <v>439</v>
-[...2 lines deleted...]
-    <row r="124"/>
+        <v>37373</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>2</v>
+      </c>
+      <c r="B124" t="s">
+        <v>1101</v>
+      </c>
+      <c r="C124" t="s">
+        <v>38</v>
+      </c>
+      <c r="D124">
+        <v>17528</v>
+      </c>
+      <c r="E124">
+        <v>17528</v>
+      </c>
+    </row>
     <row r="125">
       <c r="A125">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="B125" t="s">
-        <v>17</v>
+        <v>1102</v>
       </c>
       <c r="C125" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D125">
-        <v>3207</v>
+        <v>1456</v>
       </c>
       <c r="E125">
-        <v>3207</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="126">
-      <c r="A126" t="s">
-        <v>29</v>
+      <c r="A126">
+        <v>4</v>
       </c>
       <c r="B126" t="s">
-        <v>29</v>
+        <v>1103</v>
       </c>
       <c r="C126" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D126">
-        <v>1441</v>
+        <v>35180</v>
       </c>
       <c r="E126">
-        <v>1441</v>
+        <v>35180</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B127" t="s">
-        <v>991</v>
+        <v>1104</v>
       </c>
       <c r="C127" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D127">
-        <v>980</v>
+        <v>865</v>
       </c>
       <c r="E127">
-        <v>980</v>
+        <v>865</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B128" t="s">
-        <v>992</v>
+        <v>1105</v>
       </c>
       <c r="C128" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D128">
-        <v>597</v>
+        <v>423</v>
       </c>
       <c r="E128">
-        <v>597</v>
+        <v>423</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B129" t="s">
-        <v>993</v>
+        <v>1106</v>
       </c>
       <c r="C129" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D129">
-        <v>189</v>
+        <v>495</v>
       </c>
       <c r="E129">
-        <v>189</v>
-[...2 lines deleted...]
-    <row r="130"/>
+        <v>495</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>8</v>
+      </c>
+      <c r="B130" t="s">
+        <v>697</v>
+      </c>
+      <c r="C130" t="s">
+        <v>38</v>
+      </c>
+      <c r="D130">
+        <v>256</v>
+      </c>
+      <c r="E130">
+        <v>256</v>
+      </c>
+    </row>
     <row r="131">
       <c r="A131">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B131" t="s">
-        <v>18</v>
+        <v>1107</v>
       </c>
       <c r="C131" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D131">
-        <v>51987</v>
+        <v>759</v>
       </c>
       <c r="E131">
-        <v>51987</v>
-[...18 lines deleted...]
-    </row>
+        <v>759</v>
+      </c>
+    </row>
+    <row r="132"/>
     <row r="133">
       <c r="A133">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="B133" t="s">
-        <v>994</v>
+        <v>20</v>
       </c>
       <c r="C133" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D133">
-        <v>0</v>
+        <v>19103</v>
       </c>
       <c r="E133">
-        <v>0</v>
+        <v>19103</v>
       </c>
     </row>
     <row r="134">
-      <c r="A134">
-        <v>2</v>
+      <c r="A134" t="s">
+        <v>30</v>
       </c>
       <c r="B134" t="s">
-        <v>995</v>
+        <v>30</v>
       </c>
       <c r="C134" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D134">
-        <v>16637</v>
+        <v>6693</v>
       </c>
       <c r="E134">
-        <v>16637</v>
+        <v>6693</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B135" t="s">
-        <v>996</v>
+        <v>1108</v>
       </c>
       <c r="C135" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D135">
-        <v>1325</v>
+        <v>5148</v>
       </c>
       <c r="E135">
-        <v>1325</v>
+        <v>5148</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B136" t="s">
-        <v>997</v>
+        <v>1109</v>
       </c>
       <c r="C136" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D136">
-        <v>2745</v>
+        <v>2121</v>
       </c>
       <c r="E136">
-        <v>2745</v>
+        <v>2121</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B137" t="s">
-        <v>998</v>
+        <v>1110</v>
       </c>
       <c r="C137" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D137">
-        <v>8245</v>
+        <v>2082</v>
       </c>
       <c r="E137">
-        <v>8245</v>
+        <v>2082</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B138" t="s">
-        <v>999</v>
+        <v>1111</v>
       </c>
       <c r="C138" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D138">
-        <v>449</v>
+        <v>1371</v>
       </c>
       <c r="E138">
-        <v>449</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B139" t="s">
-        <v>1000</v>
+        <v>1112</v>
       </c>
       <c r="C139" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D139">
-        <v>385</v>
+        <v>929</v>
       </c>
       <c r="E139">
-        <v>385</v>
+        <v>929</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B140" t="s">
-        <v>1001</v>
+        <v>1113</v>
       </c>
       <c r="C140" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D140">
-        <v>522</v>
+        <v>345</v>
       </c>
       <c r="E140">
-        <v>522</v>
+        <v>345</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B141" t="s">
-        <v>1002</v>
+        <v>1114</v>
       </c>
       <c r="C141" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D141">
-        <v>7068</v>
+        <v>414</v>
       </c>
       <c r="E141">
-        <v>7068</v>
+        <v>414</v>
       </c>
     </row>
     <row r="142"/>
     <row r="143">
       <c r="A143">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B143" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C143" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D143">
-        <v>6976</v>
+        <v>6694</v>
       </c>
       <c r="E143">
-        <v>6976</v>
+        <v>6694</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B144" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C144" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D144">
-        <v>4381</v>
+        <v>2270</v>
       </c>
       <c r="E144">
-        <v>4381</v>
+        <v>2270</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1</v>
       </c>
       <c r="B145" t="s">
-        <v>1003</v>
+        <v>1115</v>
       </c>
       <c r="C145" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D145">
-        <v>1154</v>
+        <v>1602</v>
       </c>
       <c r="E145">
-        <v>1154</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>2</v>
       </c>
       <c r="B146" t="s">
-        <v>1004</v>
+        <v>1116</v>
       </c>
       <c r="C146" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D146">
-        <v>812</v>
+        <v>1027</v>
       </c>
       <c r="E146">
-        <v>812</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>3</v>
       </c>
       <c r="B147" t="s">
-        <v>1005</v>
+        <v>1117</v>
       </c>
       <c r="C147" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D147">
-        <v>629</v>
+        <v>765</v>
       </c>
       <c r="E147">
-        <v>629</v>
-[...2 lines deleted...]
-    <row r="148"/>
+        <v>765</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>4</v>
+      </c>
+      <c r="B148" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C148" t="s">
+        <v>38</v>
+      </c>
+      <c r="D148">
+        <v>432</v>
+      </c>
+      <c r="E148">
+        <v>432</v>
+      </c>
+    </row>
     <row r="149">
       <c r="A149">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="B149" t="s">
-        <v>20</v>
+        <v>1119</v>
       </c>
       <c r="C149" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D149">
-        <v>3559</v>
+        <v>133</v>
       </c>
       <c r="E149">
-        <v>3559</v>
+        <v>133</v>
       </c>
     </row>
     <row r="150">
-      <c r="A150" t="s">
-        <v>29</v>
+      <c r="A150">
+        <v>6</v>
       </c>
       <c r="B150" t="s">
-        <v>29</v>
+        <v>1120</v>
       </c>
       <c r="C150" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D150">
-        <v>1828</v>
+        <v>186</v>
       </c>
       <c r="E150">
-        <v>1828</v>
+        <v>186</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B151" t="s">
-        <v>1006</v>
+        <v>1121</v>
       </c>
       <c r="C151" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D151">
-        <v>640</v>
+        <v>59</v>
       </c>
       <c r="E151">
-        <v>640</v>
+        <v>59</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B152" t="s">
-        <v>1007</v>
+        <v>1122</v>
       </c>
       <c r="C152" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D152">
-        <v>327</v>
+        <v>119</v>
       </c>
       <c r="E152">
-        <v>327</v>
+        <v>119</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B153" t="s">
-        <v>996</v>
+        <v>1123</v>
       </c>
       <c r="C153" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D153">
-        <v>199</v>
+        <v>101</v>
       </c>
       <c r="E153">
-        <v>199</v>
-[...18 lines deleted...]
-    </row>
+        <v>101</v>
+      </c>
+    </row>
+    <row r="154"/>
     <row r="155">
       <c r="A155">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="B155" t="s">
-        <v>1009</v>
+        <v>22</v>
       </c>
       <c r="C155" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D155">
-        <v>110</v>
+        <v>18266</v>
       </c>
       <c r="E155">
-        <v>110</v>
+        <v>18266</v>
       </c>
     </row>
     <row r="156">
-      <c r="A156">
-        <v>6</v>
+      <c r="A156" t="s">
+        <v>30</v>
       </c>
       <c r="B156" t="s">
-        <v>1010</v>
+        <v>30</v>
       </c>
       <c r="C156" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D156">
-        <v>64</v>
+        <v>3840</v>
       </c>
       <c r="E156">
-        <v>64</v>
+        <v>3840</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B157" t="s">
-        <v>1011</v>
+        <v>1124</v>
       </c>
       <c r="C157" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D157">
-        <v>36</v>
+        <v>6321</v>
       </c>
       <c r="E157">
-        <v>36</v>
+        <v>6321</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B158" t="s">
-        <v>1012</v>
+        <v>1125</v>
       </c>
       <c r="C158" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D158">
-        <v>84</v>
+        <v>5941</v>
       </c>
       <c r="E158">
-        <v>84</v>
+        <v>5941</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B159" t="s">
-        <v>1013</v>
+        <v>1126</v>
       </c>
       <c r="C159" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D159">
-        <v>83</v>
+        <v>384</v>
       </c>
       <c r="E159">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="160"/>
+        <v>384</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>4</v>
+      </c>
+      <c r="B160" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C160" t="s">
+        <v>38</v>
+      </c>
+      <c r="D160">
+        <v>237</v>
+      </c>
+      <c r="E160">
+        <v>237</v>
+      </c>
+    </row>
     <row r="161">
       <c r="A161">
-        <v>17</v>
+        <v>5</v>
       </c>
       <c r="B161" t="s">
-        <v>21</v>
+        <v>1128</v>
       </c>
       <c r="C161" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D161">
-        <v>43560</v>
+        <v>195</v>
       </c>
       <c r="E161">
-        <v>43560</v>
+        <v>195</v>
       </c>
     </row>
     <row r="162">
-      <c r="A162" t="s">
-        <v>29</v>
+      <c r="A162">
+        <v>6</v>
       </c>
       <c r="B162" t="s">
-        <v>29</v>
+        <v>1129</v>
       </c>
       <c r="C162" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D162">
-        <v>4815</v>
+        <v>1348</v>
       </c>
       <c r="E162">
-        <v>4815</v>
-[...18 lines deleted...]
-    </row>
+        <v>1348</v>
+      </c>
+    </row>
+    <row r="163"/>
     <row r="164">
       <c r="A164">
-        <v>2</v>
+        <v>24</v>
       </c>
       <c r="B164" t="s">
-        <v>1015</v>
+        <v>23</v>
       </c>
       <c r="C164" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D164">
-        <v>4511</v>
+        <v>1901</v>
       </c>
       <c r="E164">
-        <v>4511</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="165">
-      <c r="A165">
-        <v>3</v>
+      <c r="A165" t="s">
+        <v>30</v>
       </c>
       <c r="B165" t="s">
-        <v>1016</v>
+        <v>30</v>
       </c>
       <c r="C165" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D165">
-        <v>2162</v>
+        <v>702</v>
       </c>
       <c r="E165">
-        <v>2162</v>
+        <v>702</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B166" t="s">
-        <v>1017</v>
+        <v>1130</v>
       </c>
       <c r="C166" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D166">
-        <v>943</v>
+        <v>709</v>
       </c>
       <c r="E166">
-        <v>943</v>
+        <v>709</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B167" t="s">
-        <v>1018</v>
+        <v>1131</v>
       </c>
       <c r="C167" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D167">
-        <v>217</v>
+        <v>114</v>
       </c>
       <c r="E167">
-        <v>217</v>
+        <v>114</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B168" t="s">
-        <v>1019</v>
+        <v>1132</v>
       </c>
       <c r="C168" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D168">
-        <v>221</v>
+        <v>71</v>
       </c>
       <c r="E168">
-        <v>221</v>
+        <v>71</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B169" t="s">
-        <v>1020</v>
+        <v>1133</v>
       </c>
       <c r="C169" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D169">
-        <v>320</v>
+        <v>51</v>
       </c>
       <c r="E169">
-        <v>320</v>
-[...2 lines deleted...]
-    <row r="170"/>
+        <v>51</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170">
+        <v>5</v>
+      </c>
+      <c r="B170" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C170" t="s">
+        <v>38</v>
+      </c>
+      <c r="D170">
+        <v>100</v>
+      </c>
+      <c r="E170">
+        <v>100</v>
+      </c>
+    </row>
     <row r="171">
       <c r="A171">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="B171" t="s">
-        <v>22</v>
+        <v>1135</v>
       </c>
       <c r="C171" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D171">
-        <v>1895</v>
+        <v>63</v>
       </c>
       <c r="E171">
-        <v>1895</v>
+        <v>63</v>
       </c>
     </row>
     <row r="172">
-      <c r="A172" t="s">
-        <v>29</v>
+      <c r="A172">
+        <v>7</v>
       </c>
       <c r="B172" t="s">
-        <v>29</v>
+        <v>1136</v>
       </c>
       <c r="C172" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D172">
-        <v>850</v>
+        <v>91</v>
       </c>
       <c r="E172">
-        <v>850</v>
-[...50 lines deleted...]
-        <v>243</v>
+        <v>91</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>139</v>
+        <v>15</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="W1" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="X1" s="1" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C2" t="s">
-        <v>1024</v>
+        <v>1137</v>
       </c>
       <c r="D2" t="s">
-        <v>1025</v>
+        <v>1138</v>
       </c>
       <c r="E2" t="s">
-        <v>27</v>
+        <v>890</v>
       </c>
       <c r="F2" t="s">
-        <v>28</v>
+        <v>891</v>
       </c>
       <c r="G2">
-        <v>55529</v>
+        <v>66854</v>
       </c>
       <c r="H2">
-        <v>78995</v>
+        <v>72587</v>
       </c>
       <c r="I2">
-        <v>78015</v>
+        <v>106184</v>
       </c>
       <c r="J2">
-        <v>98377</v>
+        <v>56194</v>
       </c>
       <c r="K2">
-        <v>37859</v>
+        <v>31453</v>
       </c>
       <c r="L2">
-        <v>5664</v>
+        <v>6369</v>
       </c>
       <c r="M2">
-        <v>9556</v>
+        <v>5232</v>
       </c>
       <c r="N2">
-        <v>51652</v>
+        <v>59161</v>
       </c>
       <c r="O2">
-        <v>869</v>
+        <v>1089</v>
       </c>
       <c r="P2">
-        <v>6507</v>
+        <v>789</v>
       </c>
       <c r="Q2">
-        <v>1258</v>
+        <v>48069</v>
       </c>
       <c r="R2">
-        <v>37415</v>
+        <v>918</v>
       </c>
       <c r="S2">
-        <v>11591</v>
+        <v>23586</v>
       </c>
       <c r="T2">
-        <v>42024</v>
+        <v>30707</v>
       </c>
       <c r="U2">
-        <v>13822</v>
+        <v>3684</v>
       </c>
       <c r="V2">
-        <v>10612</v>
+        <v>9671</v>
       </c>
       <c r="W2">
-        <v>47955</v>
+        <v>2915</v>
       </c>
       <c r="X2">
-        <v>2173</v>
-[...2 lines deleted...]
-        <v>589873</v>
+        <v>525462</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G3">
-        <v>55529</v>
+        <v>66854</v>
       </c>
       <c r="H3">
-        <v>78995</v>
+        <v>72587</v>
       </c>
       <c r="I3">
-        <v>78015</v>
+        <v>106184</v>
       </c>
       <c r="J3">
-        <v>98377</v>
+        <v>56194</v>
       </c>
       <c r="K3">
-        <v>37859</v>
+        <v>31453</v>
       </c>
       <c r="L3">
-        <v>5664</v>
+        <v>6369</v>
       </c>
       <c r="M3">
-        <v>9556</v>
+        <v>5232</v>
       </c>
       <c r="N3">
-        <v>51652</v>
+        <v>59161</v>
       </c>
       <c r="O3">
-        <v>869</v>
+        <v>1089</v>
       </c>
       <c r="P3">
-        <v>6507</v>
+        <v>789</v>
       </c>
       <c r="Q3">
-        <v>1258</v>
+        <v>48069</v>
       </c>
       <c r="R3">
-        <v>37415</v>
+        <v>918</v>
       </c>
       <c r="S3">
-        <v>11591</v>
+        <v>23586</v>
       </c>
       <c r="T3">
-        <v>42024</v>
+        <v>30707</v>
       </c>
       <c r="U3">
-        <v>13822</v>
+        <v>3684</v>
       </c>
       <c r="V3">
-        <v>10612</v>
+        <v>9671</v>
       </c>
       <c r="W3">
-        <v>47955</v>
+        <v>2915</v>
       </c>
       <c r="X3">
-        <v>2173</v>
-[...2 lines deleted...]
-        <v>589873</v>
+        <v>525462</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="E1" s="1" t="s">
         <v>31</v>
       </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D2">
+        <v>66854</v>
+      </c>
+      <c r="E2">
+        <v>66854</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D3">
+        <v>13950</v>
+      </c>
+      <c r="E3">
+        <v>13950</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4">
+        <v>39547</v>
+      </c>
+      <c r="E4">
+        <v>39547</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5">
+        <v>3248</v>
+      </c>
+      <c r="E5">
+        <v>3248</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D6">
+        <v>1004</v>
+      </c>
+      <c r="E6">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7">
+        <v>7090</v>
+      </c>
+      <c r="E7">
+        <v>7090</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8">
+        <v>999</v>
+      </c>
+      <c r="E8">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C9" t="s">
+        <v>38</v>
+      </c>
+      <c r="D9">
+        <v>186</v>
+      </c>
+      <c r="E9">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C10" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10">
+        <v>326</v>
+      </c>
+      <c r="E10">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D11">
+        <v>504</v>
+      </c>
+      <c r="E11">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="12"/>
+    <row r="13">
+      <c r="A13">
+        <v>2</v>
+      </c>
+      <c r="B13" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13">
+        <v>72587</v>
+      </c>
+      <c r="E13">
+        <v>72587</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" t="s">
+        <v>30</v>
+      </c>
+      <c r="C14" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14">
+        <v>22002</v>
+      </c>
+      <c r="E14">
+        <v>22002</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>1</v>
+      </c>
+      <c r="B15" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15">
+        <v>31343</v>
+      </c>
+      <c r="E15">
+        <v>31343</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>2</v>
+      </c>
+      <c r="B16" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16">
+        <v>6308</v>
+      </c>
+      <c r="E16">
+        <v>6308</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>3</v>
+      </c>
+      <c r="B17" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C17" t="s">
+        <v>38</v>
+      </c>
+      <c r="D17">
+        <v>3714</v>
+      </c>
+      <c r="E17">
+        <v>3714</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>4</v>
+      </c>
+      <c r="B18" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C18" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18">
+        <v>2592</v>
+      </c>
+      <c r="E18">
+        <v>2592</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>5</v>
+      </c>
+      <c r="B19" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D19">
+        <v>2785</v>
+      </c>
+      <c r="E19">
+        <v>2785</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>6</v>
+      </c>
+      <c r="B20" t="s">
+        <v>1152</v>
+      </c>
+      <c r="C20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20">
+        <v>2085</v>
+      </c>
+      <c r="E20">
+        <v>2085</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>7</v>
+      </c>
+      <c r="B21" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D21">
+        <v>602</v>
+      </c>
+      <c r="E21">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>8</v>
+      </c>
+      <c r="B22" t="s">
+        <v>1154</v>
+      </c>
+      <c r="C22" t="s">
+        <v>38</v>
+      </c>
+      <c r="D22">
+        <v>1156</v>
+      </c>
+      <c r="E22">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="23"/>
+    <row r="24">
+      <c r="A24">
+        <v>3</v>
+      </c>
+      <c r="B24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D24">
+        <v>106184</v>
+      </c>
+      <c r="E24">
+        <v>106184</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B25" t="s">
+        <v>30</v>
+      </c>
+      <c r="C25" t="s">
+        <v>36</v>
+      </c>
+      <c r="D25">
+        <v>17195</v>
+      </c>
+      <c r="E25">
+        <v>17195</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>1</v>
+      </c>
+      <c r="B26" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C26" t="s">
+        <v>38</v>
+      </c>
+      <c r="D26">
+        <v>47424</v>
+      </c>
+      <c r="E26">
+        <v>47424</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>2</v>
+      </c>
+      <c r="B27" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C27" t="s">
+        <v>38</v>
+      </c>
+      <c r="D27">
+        <v>15715</v>
+      </c>
+      <c r="E27">
+        <v>15715</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>3</v>
+      </c>
+      <c r="B28" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C28" t="s">
+        <v>38</v>
+      </c>
+      <c r="D28">
+        <v>1408</v>
+      </c>
+      <c r="E28">
+        <v>1408</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>4</v>
+      </c>
+      <c r="B29" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C29" t="s">
+        <v>38</v>
+      </c>
+      <c r="D29">
+        <v>2015</v>
+      </c>
+      <c r="E29">
+        <v>2015</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>5</v>
+      </c>
+      <c r="B30" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C30" t="s">
+        <v>38</v>
+      </c>
+      <c r="D30">
+        <v>1237</v>
+      </c>
+      <c r="E30">
+        <v>1237</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>6</v>
+      </c>
+      <c r="B31" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C31" t="s">
+        <v>38</v>
+      </c>
+      <c r="D31">
+        <v>7592</v>
+      </c>
+      <c r="E31">
+        <v>7592</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>7</v>
+      </c>
+      <c r="B32" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C32" t="s">
+        <v>38</v>
+      </c>
+      <c r="D32">
+        <v>1478</v>
+      </c>
+      <c r="E32">
+        <v>1478</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>8</v>
+      </c>
+      <c r="B33" t="s">
+        <v>1162</v>
+      </c>
+      <c r="C33" t="s">
+        <v>38</v>
+      </c>
+      <c r="D33">
+        <v>12120</v>
+      </c>
+      <c r="E33">
+        <v>12120</v>
+      </c>
+    </row>
+    <row r="34"/>
+    <row r="35">
+      <c r="A35">
+        <v>4</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>35</v>
+      </c>
+      <c r="D35">
+        <v>56194</v>
+      </c>
+      <c r="E35">
+        <v>56194</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>30</v>
+      </c>
+      <c r="B36" t="s">
+        <v>30</v>
+      </c>
+      <c r="C36" t="s">
+        <v>36</v>
+      </c>
+      <c r="D36">
+        <v>10591</v>
+      </c>
+      <c r="E36">
+        <v>10591</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>1</v>
+      </c>
+      <c r="B37" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C37" t="s">
+        <v>38</v>
+      </c>
+      <c r="D37">
+        <v>36782</v>
+      </c>
+      <c r="E37">
+        <v>36782</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>2</v>
+      </c>
+      <c r="B38" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C38" t="s">
+        <v>38</v>
+      </c>
+      <c r="D38">
+        <v>3598</v>
+      </c>
+      <c r="E38">
+        <v>3598</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>3</v>
+      </c>
+      <c r="B39" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C39" t="s">
+        <v>38</v>
+      </c>
+      <c r="D39">
+        <v>1449</v>
+      </c>
+      <c r="E39">
+        <v>1449</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>4</v>
+      </c>
+      <c r="B40" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C40" t="s">
+        <v>38</v>
+      </c>
+      <c r="D40">
+        <v>1627</v>
+      </c>
+      <c r="E40">
+        <v>1627</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>5</v>
+      </c>
+      <c r="B41" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C41" t="s">
+        <v>38</v>
+      </c>
+      <c r="D41">
+        <v>1304</v>
+      </c>
+      <c r="E41">
+        <v>1304</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>6</v>
+      </c>
+      <c r="B42" t="s">
+        <v>1168</v>
+      </c>
+      <c r="C42" t="s">
+        <v>38</v>
+      </c>
+      <c r="D42">
+        <v>452</v>
+      </c>
+      <c r="E42">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>7</v>
+      </c>
+      <c r="B43" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C43" t="s">
+        <v>38</v>
+      </c>
+      <c r="D43">
+        <v>391</v>
+      </c>
+      <c r="E43">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="44"/>
+    <row r="45">
+      <c r="A45">
+        <v>5</v>
+      </c>
+      <c r="B45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C45" t="s">
+        <v>35</v>
+      </c>
+      <c r="D45">
+        <v>31453</v>
+      </c>
+      <c r="E45">
+        <v>31453</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="s">
+        <v>30</v>
+      </c>
+      <c r="B46" t="s">
+        <v>30</v>
+      </c>
+      <c r="C46" t="s">
+        <v>36</v>
+      </c>
+      <c r="D46">
+        <v>5519</v>
+      </c>
+      <c r="E46">
+        <v>5519</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>1</v>
+      </c>
+      <c r="B47" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C47" t="s">
+        <v>38</v>
+      </c>
+      <c r="D47">
+        <v>12732</v>
+      </c>
+      <c r="E47">
+        <v>12732</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>2</v>
+      </c>
+      <c r="B48" t="s">
+        <v>1171</v>
+      </c>
+      <c r="C48" t="s">
+        <v>38</v>
+      </c>
+      <c r="D48">
+        <v>8451</v>
+      </c>
+      <c r="E48">
+        <v>8451</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>3</v>
+      </c>
+      <c r="B49" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C49" t="s">
+        <v>38</v>
+      </c>
+      <c r="D49">
+        <v>583</v>
+      </c>
+      <c r="E49">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>4</v>
+      </c>
+      <c r="B50" t="s">
+        <v>1173</v>
+      </c>
+      <c r="C50" t="s">
+        <v>38</v>
+      </c>
+      <c r="D50">
+        <v>425</v>
+      </c>
+      <c r="E50">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>5</v>
+      </c>
+      <c r="B51" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C51" t="s">
+        <v>38</v>
+      </c>
+      <c r="D51">
+        <v>2431</v>
+      </c>
+      <c r="E51">
+        <v>2431</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>6</v>
+      </c>
+      <c r="B52" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C52" t="s">
+        <v>38</v>
+      </c>
+      <c r="D52">
+        <v>653</v>
+      </c>
+      <c r="E52">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>7</v>
+      </c>
+      <c r="B53" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C53" t="s">
+        <v>38</v>
+      </c>
+      <c r="D53">
+        <v>223</v>
+      </c>
+      <c r="E53">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>8</v>
+      </c>
+      <c r="B54" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C54" t="s">
+        <v>38</v>
+      </c>
+      <c r="D54">
+        <v>436</v>
+      </c>
+      <c r="E54">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="55"/>
+    <row r="56">
+      <c r="A56">
+        <v>6</v>
+      </c>
+      <c r="B56" t="s">
+        <v>11</v>
+      </c>
+      <c r="C56" t="s">
+        <v>35</v>
+      </c>
+      <c r="D56">
+        <v>6369</v>
+      </c>
+      <c r="E56">
+        <v>6369</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>30</v>
+      </c>
+      <c r="B57" t="s">
+        <v>30</v>
+      </c>
+      <c r="C57" t="s">
+        <v>36</v>
+      </c>
+      <c r="D57">
+        <v>2703</v>
+      </c>
+      <c r="E57">
+        <v>2703</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>1</v>
+      </c>
+      <c r="B58" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C58" t="s">
+        <v>38</v>
+      </c>
+      <c r="D58">
+        <v>1996</v>
+      </c>
+      <c r="E58">
+        <v>1996</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>2</v>
+      </c>
+      <c r="B59" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C59" t="s">
+        <v>38</v>
+      </c>
+      <c r="D59">
+        <v>565</v>
+      </c>
+      <c r="E59">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>3</v>
+      </c>
+      <c r="B60" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C60" t="s">
+        <v>38</v>
+      </c>
+      <c r="D60">
+        <v>320</v>
+      </c>
+      <c r="E60">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>4</v>
+      </c>
+      <c r="B61" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C61" t="s">
+        <v>38</v>
+      </c>
+      <c r="D61">
+        <v>570</v>
+      </c>
+      <c r="E61">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>5</v>
+      </c>
+      <c r="B62" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C62" t="s">
+        <v>38</v>
+      </c>
+      <c r="D62">
+        <v>215</v>
+      </c>
+      <c r="E62">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="63"/>
+    <row r="64">
+      <c r="A64">
+        <v>7</v>
+      </c>
+      <c r="B64" t="s">
+        <v>12</v>
+      </c>
+      <c r="C64" t="s">
+        <v>35</v>
+      </c>
+      <c r="D64">
+        <v>5232</v>
+      </c>
+      <c r="E64">
+        <v>5232</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="s">
+        <v>30</v>
+      </c>
+      <c r="B65" t="s">
+        <v>30</v>
+      </c>
+      <c r="C65" t="s">
+        <v>36</v>
+      </c>
+      <c r="D65">
+        <v>1886</v>
+      </c>
+      <c r="E65">
+        <v>1886</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>1</v>
+      </c>
+      <c r="B66" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C66" t="s">
+        <v>38</v>
+      </c>
+      <c r="D66">
+        <v>2287</v>
+      </c>
+      <c r="E66">
+        <v>2287</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>2</v>
+      </c>
+      <c r="B67" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C67" t="s">
+        <v>38</v>
+      </c>
+      <c r="D67">
+        <v>640</v>
+      </c>
+      <c r="E67">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>3</v>
+      </c>
+      <c r="B68" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C68" t="s">
+        <v>38</v>
+      </c>
+      <c r="D68">
+        <v>419</v>
+      </c>
+      <c r="E68">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="69"/>
+    <row r="70">
+      <c r="A70">
+        <v>8</v>
+      </c>
+      <c r="B70" t="s">
+        <v>13</v>
+      </c>
+      <c r="C70" t="s">
+        <v>35</v>
+      </c>
+      <c r="D70">
+        <v>59161</v>
+      </c>
+      <c r="E70">
+        <v>59161</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="s">
+        <v>30</v>
+      </c>
+      <c r="B71" t="s">
+        <v>30</v>
+      </c>
+      <c r="C71" t="s">
+        <v>36</v>
+      </c>
+      <c r="D71">
+        <v>13977</v>
+      </c>
+      <c r="E71">
+        <v>13977</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>1</v>
+      </c>
+      <c r="B72" t="s">
+        <v>1186</v>
+      </c>
+      <c r="C72" t="s">
+        <v>38</v>
+      </c>
+      <c r="D72">
+        <v>14898</v>
+      </c>
+      <c r="E72">
+        <v>14898</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>2</v>
+      </c>
+      <c r="B73" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C73" t="s">
+        <v>38</v>
+      </c>
+      <c r="D73">
+        <v>13892</v>
+      </c>
+      <c r="E73">
+        <v>13892</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>3</v>
+      </c>
+      <c r="B74" t="s">
+        <v>1188</v>
+      </c>
+      <c r="C74" t="s">
+        <v>38</v>
+      </c>
+      <c r="D74">
+        <v>2693</v>
+      </c>
+      <c r="E74">
+        <v>2693</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>4</v>
+      </c>
+      <c r="B75" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C75" t="s">
+        <v>38</v>
+      </c>
+      <c r="D75">
+        <v>2238</v>
+      </c>
+      <c r="E75">
+        <v>2238</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>5</v>
+      </c>
+      <c r="B76" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C76" t="s">
+        <v>38</v>
+      </c>
+      <c r="D76">
+        <v>3978</v>
+      </c>
+      <c r="E76">
+        <v>3978</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>6</v>
+      </c>
+      <c r="B77" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C77" t="s">
+        <v>38</v>
+      </c>
+      <c r="D77">
+        <v>1382</v>
+      </c>
+      <c r="E77">
+        <v>1382</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>7</v>
+      </c>
+      <c r="B78" t="s">
+        <v>1192</v>
+      </c>
+      <c r="C78" t="s">
+        <v>38</v>
+      </c>
+      <c r="D78">
+        <v>3910</v>
+      </c>
+      <c r="E78">
+        <v>3910</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>8</v>
+      </c>
+      <c r="B79" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C79" t="s">
+        <v>38</v>
+      </c>
+      <c r="D79">
+        <v>2193</v>
+      </c>
+      <c r="E79">
+        <v>2193</v>
+      </c>
+    </row>
+    <row r="80"/>
+    <row r="81">
+      <c r="A81">
+        <v>10</v>
+      </c>
+      <c r="B81" t="s">
+        <v>15</v>
+      </c>
+      <c r="C81" t="s">
+        <v>35</v>
+      </c>
+      <c r="D81">
+        <v>1089</v>
+      </c>
+      <c r="E81">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="s">
+        <v>30</v>
+      </c>
+      <c r="B82" t="s">
+        <v>30</v>
+      </c>
+      <c r="C82" t="s">
+        <v>36</v>
+      </c>
+      <c r="D82">
+        <v>324</v>
+      </c>
+      <c r="E82">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>1</v>
+      </c>
+      <c r="B83" t="s">
+        <v>1194</v>
+      </c>
+      <c r="C83" t="s">
+        <v>38</v>
+      </c>
+      <c r="D83">
+        <v>765</v>
+      </c>
+      <c r="E83">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="84"/>
+    <row r="85">
+      <c r="A85">
+        <v>11</v>
+      </c>
+      <c r="B85" t="s">
+        <v>16</v>
+      </c>
+      <c r="C85" t="s">
+        <v>35</v>
+      </c>
+      <c r="D85">
+        <v>789</v>
+      </c>
+      <c r="E85">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="s">
+        <v>30</v>
+      </c>
+      <c r="B86" t="s">
+        <v>30</v>
+      </c>
+      <c r="C86" t="s">
+        <v>36</v>
+      </c>
+      <c r="D86">
+        <v>313</v>
+      </c>
+      <c r="E86">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>1</v>
+      </c>
+      <c r="B87" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C87" t="s">
+        <v>38</v>
+      </c>
+      <c r="D87">
+        <v>174</v>
+      </c>
+      <c r="E87">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>2</v>
+      </c>
+      <c r="B88" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C88" t="s">
+        <v>38</v>
+      </c>
+      <c r="D88">
+        <v>138</v>
+      </c>
+      <c r="E88">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>3</v>
+      </c>
+      <c r="B89" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C89" t="s">
+        <v>38</v>
+      </c>
+      <c r="D89">
+        <v>97</v>
+      </c>
+      <c r="E89">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>4</v>
+      </c>
+      <c r="B90" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C90" t="s">
+        <v>38</v>
+      </c>
+      <c r="D90">
+        <v>67</v>
+      </c>
+      <c r="E90">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="91"/>
+    <row r="92">
+      <c r="A92">
+        <v>12</v>
+      </c>
+      <c r="B92" t="s">
+        <v>17</v>
+      </c>
+      <c r="C92" t="s">
+        <v>35</v>
+      </c>
+      <c r="D92">
+        <v>48069</v>
+      </c>
+      <c r="E92">
+        <v>48069</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="s">
+        <v>30</v>
+      </c>
+      <c r="B93" t="s">
+        <v>30</v>
+      </c>
+      <c r="C93" t="s">
+        <v>36</v>
+      </c>
+      <c r="D93">
+        <v>8046</v>
+      </c>
+      <c r="E93">
+        <v>8046</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>1</v>
+      </c>
+      <c r="B94" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C94" t="s">
+        <v>38</v>
+      </c>
+      <c r="D94">
+        <v>23374</v>
+      </c>
+      <c r="E94">
+        <v>23374</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>2</v>
+      </c>
+      <c r="B95" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C95" t="s">
+        <v>38</v>
+      </c>
+      <c r="D95">
+        <v>1740</v>
+      </c>
+      <c r="E95">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>3</v>
+      </c>
+      <c r="B96" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C96" t="s">
+        <v>38</v>
+      </c>
+      <c r="D96">
+        <v>1389</v>
+      </c>
+      <c r="E96">
+        <v>1389</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>4</v>
+      </c>
+      <c r="B97" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C97" t="s">
+        <v>38</v>
+      </c>
+      <c r="D97">
+        <v>6928</v>
+      </c>
+      <c r="E97">
+        <v>6928</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>5</v>
+      </c>
+      <c r="B98" t="s">
+        <v>1203</v>
+      </c>
+      <c r="C98" t="s">
+        <v>38</v>
+      </c>
+      <c r="D98">
+        <v>2965</v>
+      </c>
+      <c r="E98">
+        <v>2965</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>6</v>
+      </c>
+      <c r="B99" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C99" t="s">
+        <v>38</v>
+      </c>
+      <c r="D99">
+        <v>2503</v>
+      </c>
+      <c r="E99">
+        <v>2503</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>7</v>
+      </c>
+      <c r="B100" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C100" t="s">
+        <v>38</v>
+      </c>
+      <c r="D100">
+        <v>482</v>
+      </c>
+      <c r="E100">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>8</v>
+      </c>
+      <c r="B101" t="s">
+        <v>1206</v>
+      </c>
+      <c r="C101" t="s">
+        <v>38</v>
+      </c>
+      <c r="D101">
+        <v>642</v>
+      </c>
+      <c r="E101">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="102"/>
+    <row r="103">
+      <c r="A103">
+        <v>13</v>
+      </c>
+      <c r="B103" t="s">
+        <v>18</v>
+      </c>
+      <c r="C103" t="s">
+        <v>35</v>
+      </c>
+      <c r="D103">
+        <v>918</v>
+      </c>
+      <c r="E103">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="s">
+        <v>30</v>
+      </c>
+      <c r="B104" t="s">
+        <v>30</v>
+      </c>
+      <c r="C104" t="s">
+        <v>36</v>
+      </c>
+      <c r="D104">
+        <v>611</v>
+      </c>
+      <c r="E104">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>1</v>
+      </c>
+      <c r="B105" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C105" t="s">
+        <v>38</v>
+      </c>
+      <c r="D105">
+        <v>307</v>
+      </c>
+      <c r="E105">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="106"/>
+    <row r="107">
+      <c r="A107">
+        <v>14</v>
+      </c>
+      <c r="B107" t="s">
+        <v>19</v>
+      </c>
+      <c r="C107" t="s">
+        <v>35</v>
+      </c>
+      <c r="D107">
+        <v>23586</v>
+      </c>
+      <c r="E107">
+        <v>23586</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="s">
+        <v>30</v>
+      </c>
+      <c r="B108" t="s">
+        <v>30</v>
+      </c>
+      <c r="C108" t="s">
+        <v>36</v>
+      </c>
+      <c r="D108">
+        <v>7164</v>
+      </c>
+      <c r="E108">
+        <v>7164</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>1</v>
+      </c>
+      <c r="B109" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C109" t="s">
+        <v>38</v>
+      </c>
+      <c r="D109">
+        <v>5462</v>
+      </c>
+      <c r="E109">
+        <v>5462</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>2</v>
+      </c>
+      <c r="B110" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C110" t="s">
+        <v>38</v>
+      </c>
+      <c r="D110">
+        <v>5401</v>
+      </c>
+      <c r="E110">
+        <v>5401</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>3</v>
+      </c>
+      <c r="B111" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C111" t="s">
+        <v>38</v>
+      </c>
+      <c r="D111">
+        <v>1379</v>
+      </c>
+      <c r="E111">
+        <v>1379</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>4</v>
+      </c>
+      <c r="B112" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C112" t="s">
+        <v>38</v>
+      </c>
+      <c r="D112">
+        <v>2347</v>
+      </c>
+      <c r="E112">
+        <v>2347</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>5</v>
+      </c>
+      <c r="B113" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C113" t="s">
+        <v>38</v>
+      </c>
+      <c r="D113">
+        <v>786</v>
+      </c>
+      <c r="E113">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>6</v>
+      </c>
+      <c r="B114" t="s">
+        <v>1213</v>
+      </c>
+      <c r="C114" t="s">
+        <v>38</v>
+      </c>
+      <c r="D114">
+        <v>305</v>
+      </c>
+      <c r="E114">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>7</v>
+      </c>
+      <c r="B115" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C115" t="s">
+        <v>38</v>
+      </c>
+      <c r="D115">
+        <v>167</v>
+      </c>
+      <c r="E115">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>8</v>
+      </c>
+      <c r="B116" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C116" t="s">
+        <v>38</v>
+      </c>
+      <c r="D116">
+        <v>575</v>
+      </c>
+      <c r="E116">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="117"/>
+    <row r="118">
+      <c r="A118">
+        <v>15</v>
+      </c>
+      <c r="B118" t="s">
+        <v>20</v>
+      </c>
+      <c r="C118" t="s">
+        <v>35</v>
+      </c>
+      <c r="D118">
+        <v>30707</v>
+      </c>
+      <c r="E118">
+        <v>30707</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="s">
+        <v>30</v>
+      </c>
+      <c r="B119" t="s">
+        <v>30</v>
+      </c>
+      <c r="C119" t="s">
+        <v>36</v>
+      </c>
+      <c r="D119">
+        <v>10863</v>
+      </c>
+      <c r="E119">
+        <v>10863</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>1</v>
+      </c>
+      <c r="B120" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C120" t="s">
+        <v>38</v>
+      </c>
+      <c r="D120">
+        <v>5821</v>
+      </c>
+      <c r="E120">
+        <v>5821</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>2</v>
+      </c>
+      <c r="B121" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C121" t="s">
+        <v>38</v>
+      </c>
+      <c r="D121">
+        <v>3852</v>
+      </c>
+      <c r="E121">
+        <v>3852</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>3</v>
+      </c>
+      <c r="B122" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C122" t="s">
+        <v>38</v>
+      </c>
+      <c r="D122">
+        <v>4031</v>
+      </c>
+      <c r="E122">
+        <v>4031</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>4</v>
+      </c>
+      <c r="B123" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C123" t="s">
+        <v>38</v>
+      </c>
+      <c r="D123">
+        <v>3278</v>
+      </c>
+      <c r="E123">
+        <v>3278</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>5</v>
+      </c>
+      <c r="B124" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C124" t="s">
+        <v>38</v>
+      </c>
+      <c r="D124">
+        <v>1148</v>
+      </c>
+      <c r="E124">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>6</v>
+      </c>
+      <c r="B125" t="s">
+        <v>1221</v>
+      </c>
+      <c r="C125" t="s">
+        <v>38</v>
+      </c>
+      <c r="D125">
+        <v>1138</v>
+      </c>
+      <c r="E125">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>7</v>
+      </c>
+      <c r="B126" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C126" t="s">
+        <v>38</v>
+      </c>
+      <c r="D126">
+        <v>576</v>
+      </c>
+      <c r="E126">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="127"/>
+    <row r="128">
+      <c r="A128">
+        <v>16</v>
+      </c>
+      <c r="B128" t="s">
+        <v>21</v>
+      </c>
+      <c r="C128" t="s">
+        <v>35</v>
+      </c>
+      <c r="D128">
+        <v>3684</v>
+      </c>
+      <c r="E128">
+        <v>3684</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="s">
+        <v>30</v>
+      </c>
+      <c r="B129" t="s">
+        <v>30</v>
+      </c>
+      <c r="C129" t="s">
+        <v>36</v>
+      </c>
+      <c r="D129">
+        <v>1540</v>
+      </c>
+      <c r="E129">
+        <v>1540</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>1</v>
+      </c>
+      <c r="B130" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C130" t="s">
+        <v>38</v>
+      </c>
+      <c r="D130">
+        <v>952</v>
+      </c>
+      <c r="E130">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>2</v>
+      </c>
+      <c r="B131" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C131" t="s">
+        <v>38</v>
+      </c>
+      <c r="D131">
+        <v>273</v>
+      </c>
+      <c r="E131">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>3</v>
+      </c>
+      <c r="B132" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C132" t="s">
+        <v>38</v>
+      </c>
+      <c r="D132">
+        <v>392</v>
+      </c>
+      <c r="E132">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>4</v>
+      </c>
+      <c r="B133" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C133" t="s">
+        <v>38</v>
+      </c>
+      <c r="D133">
+        <v>156</v>
+      </c>
+      <c r="E133">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>5</v>
+      </c>
+      <c r="B134" t="s">
+        <v>1227</v>
+      </c>
+      <c r="C134" t="s">
+        <v>38</v>
+      </c>
+      <c r="D134">
+        <v>291</v>
+      </c>
+      <c r="E134">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>6</v>
+      </c>
+      <c r="B135" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C135" t="s">
+        <v>38</v>
+      </c>
+      <c r="D135">
+        <v>80</v>
+      </c>
+      <c r="E135">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="136"/>
+    <row r="137">
+      <c r="A137">
+        <v>17</v>
+      </c>
+      <c r="B137" t="s">
+        <v>22</v>
+      </c>
+      <c r="C137" t="s">
+        <v>35</v>
+      </c>
+      <c r="D137">
+        <v>9671</v>
+      </c>
+      <c r="E137">
+        <v>9671</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="s">
+        <v>30</v>
+      </c>
+      <c r="B138" t="s">
+        <v>30</v>
+      </c>
+      <c r="C138" t="s">
+        <v>36</v>
+      </c>
+      <c r="D138">
+        <v>3439</v>
+      </c>
+      <c r="E138">
+        <v>3439</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>1</v>
+      </c>
+      <c r="B139" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C139" t="s">
+        <v>38</v>
+      </c>
+      <c r="D139">
+        <v>3782</v>
+      </c>
+      <c r="E139">
+        <v>3782</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>2</v>
+      </c>
+      <c r="B140" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C140" t="s">
+        <v>38</v>
+      </c>
+      <c r="D140">
+        <v>905</v>
+      </c>
+      <c r="E140">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>3</v>
+      </c>
+      <c r="B141" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C141" t="s">
+        <v>38</v>
+      </c>
+      <c r="D141">
+        <v>409</v>
+      </c>
+      <c r="E141">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>4</v>
+      </c>
+      <c r="B142" t="s">
+        <v>1232</v>
+      </c>
+      <c r="C142" t="s">
+        <v>38</v>
+      </c>
+      <c r="D142">
+        <v>227</v>
+      </c>
+      <c r="E142">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>5</v>
+      </c>
+      <c r="B143" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C143" t="s">
+        <v>38</v>
+      </c>
+      <c r="D143">
+        <v>120</v>
+      </c>
+      <c r="E143">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>6</v>
+      </c>
+      <c r="B144" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C144" t="s">
+        <v>38</v>
+      </c>
+      <c r="D144">
+        <v>214</v>
+      </c>
+      <c r="E144">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>7</v>
+      </c>
+      <c r="B145" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C145" t="s">
+        <v>38</v>
+      </c>
+      <c r="D145">
+        <v>575</v>
+      </c>
+      <c r="E145">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="146"/>
+    <row r="147">
+      <c r="A147">
+        <v>24</v>
+      </c>
+      <c r="B147" t="s">
+        <v>23</v>
+      </c>
+      <c r="C147" t="s">
+        <v>35</v>
+      </c>
+      <c r="D147">
+        <v>2915</v>
+      </c>
+      <c r="E147">
+        <v>2915</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="s">
+        <v>30</v>
+      </c>
+      <c r="B148" t="s">
+        <v>30</v>
+      </c>
+      <c r="C148" t="s">
+        <v>36</v>
+      </c>
+      <c r="D148">
+        <v>865</v>
+      </c>
+      <c r="E148">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>1</v>
+      </c>
+      <c r="B149" t="s">
+        <v>1236</v>
+      </c>
+      <c r="C149" t="s">
+        <v>38</v>
+      </c>
+      <c r="D149">
+        <v>439</v>
+      </c>
+      <c r="E149">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>2</v>
+      </c>
+      <c r="B150" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C150" t="s">
+        <v>38</v>
+      </c>
+      <c r="D150">
+        <v>404</v>
+      </c>
+      <c r="E150">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>3</v>
+      </c>
+      <c r="B151" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C151" t="s">
+        <v>38</v>
+      </c>
+      <c r="D151">
+        <v>162</v>
+      </c>
+      <c r="E151">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>4</v>
+      </c>
+      <c r="B152" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C152" t="s">
+        <v>38</v>
+      </c>
+      <c r="D152">
+        <v>276</v>
+      </c>
+      <c r="E152">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>5</v>
+      </c>
+      <c r="B153" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C153" t="s">
+        <v>38</v>
+      </c>
+      <c r="D153">
+        <v>769</v>
+      </c>
+      <c r="E153">
+        <v>769</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
       <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" t="s">
+        <v>1241</v>
+      </c>
+      <c r="D2" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E2" t="s">
+        <v>1243</v>
+      </c>
+      <c r="F2" t="s">
+        <v>1244</v>
+      </c>
+      <c r="G2">
+        <v>55717</v>
+      </c>
+      <c r="H2">
+        <v>85284</v>
+      </c>
+      <c r="I2">
+        <v>118573</v>
+      </c>
+      <c r="J2">
+        <v>138170</v>
+      </c>
+      <c r="K2">
+        <v>34495</v>
+      </c>
+      <c r="L2">
+        <v>9089</v>
+      </c>
+      <c r="M2">
+        <v>5060</v>
+      </c>
+      <c r="N2">
+        <v>142886</v>
+      </c>
+      <c r="O2">
+        <v>1367</v>
+      </c>
+      <c r="P2">
+        <v>3008</v>
+      </c>
+      <c r="Q2">
+        <v>2094</v>
+      </c>
+      <c r="R2">
+        <v>32608</v>
+      </c>
+      <c r="S2">
+        <v>2006</v>
+      </c>
+      <c r="T2">
+        <v>44959</v>
+      </c>
+      <c r="U2">
+        <v>60793</v>
+      </c>
+      <c r="V2">
+        <v>13157</v>
+      </c>
+      <c r="W2">
+        <v>16040</v>
+      </c>
+      <c r="X2">
+        <v>7670</v>
+      </c>
+      <c r="Y2">
+        <v>772976</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="G3">
+        <v>55717</v>
+      </c>
+      <c r="H3">
+        <v>85284</v>
+      </c>
+      <c r="I3">
+        <v>118573</v>
+      </c>
+      <c r="J3">
+        <v>138170</v>
+      </c>
+      <c r="K3">
+        <v>34495</v>
+      </c>
+      <c r="L3">
+        <v>9089</v>
+      </c>
+      <c r="M3">
+        <v>5060</v>
+      </c>
+      <c r="N3">
+        <v>142886</v>
+      </c>
+      <c r="O3">
+        <v>1367</v>
+      </c>
+      <c r="P3">
+        <v>3008</v>
+      </c>
+      <c r="Q3">
+        <v>2094</v>
+      </c>
+      <c r="R3">
+        <v>32608</v>
+      </c>
+      <c r="S3">
+        <v>2006</v>
+      </c>
+      <c r="T3">
+        <v>44959</v>
+      </c>
+      <c r="U3">
+        <v>60793</v>
+      </c>
+      <c r="V3">
+        <v>13157</v>
+      </c>
+      <c r="W3">
+        <v>16040</v>
+      </c>
+      <c r="X3">
+        <v>7670</v>
+      </c>
+      <c r="Y3">
+        <v>772976</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
         <v>32</v>
       </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
       <c r="C1" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>28</v>
+        <v>1244</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D2">
-        <v>55529</v>
+        <v>55717</v>
       </c>
       <c r="E2">
-        <v>55529</v>
+        <v>55717</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D3">
-        <v>16556</v>
+        <v>16503</v>
       </c>
       <c r="E3">
-        <v>16556</v>
+        <v>16503</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>1026</v>
+        <v>1245</v>
       </c>
       <c r="C4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D4">
-        <v>18848</v>
+        <v>23620</v>
       </c>
       <c r="E4">
-        <v>18848</v>
+        <v>23620</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>1027</v>
+        <v>1246</v>
       </c>
       <c r="C5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D5">
-        <v>14518</v>
+        <v>5129</v>
       </c>
       <c r="E5">
-        <v>14518</v>
+        <v>5129</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>1028</v>
+        <v>1247</v>
       </c>
       <c r="C6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D6">
-        <v>2020</v>
+        <v>2350</v>
       </c>
       <c r="E6">
-        <v>2020</v>
+        <v>2350</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>1029</v>
+        <v>1248</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D7">
-        <v>1164</v>
+        <v>4047</v>
       </c>
       <c r="E7">
-        <v>1164</v>
+        <v>4047</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>1030</v>
+        <v>1249</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8">
-        <v>978</v>
+        <v>1086</v>
       </c>
       <c r="E8">
-        <v>978</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>1031</v>
+        <v>1250</v>
       </c>
       <c r="C9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D9">
-        <v>250</v>
+        <v>959</v>
       </c>
       <c r="E9">
-        <v>250</v>
+        <v>959</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>1032</v>
+        <v>1251</v>
       </c>
       <c r="C10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D10">
-        <v>399</v>
+        <v>368</v>
       </c>
       <c r="E10">
-        <v>399</v>
+        <v>368</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>1033</v>
+        <v>1252</v>
       </c>
       <c r="C11" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D11">
-        <v>146</v>
+        <v>317</v>
       </c>
       <c r="E11">
-        <v>146</v>
+        <v>317</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>1034</v>
+        <v>1253</v>
       </c>
       <c r="C12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D12">
-        <v>650</v>
+        <v>884</v>
       </c>
       <c r="E12">
-        <v>650</v>
-[...2 lines deleted...]
-    <row r="13"/>
+        <v>884</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C13" t="s">
+        <v>38</v>
+      </c>
+      <c r="D13">
+        <v>196</v>
+      </c>
+      <c r="E13">
+        <v>196</v>
+      </c>
+    </row>
     <row r="14">
       <c r="A14">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>7</v>
+        <v>1255</v>
       </c>
       <c r="C14" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D14">
-        <v>78995</v>
+        <v>258</v>
       </c>
       <c r="E14">
-        <v>78995</v>
-[...18 lines deleted...]
-    </row>
+        <v>258</v>
+      </c>
+    </row>
+    <row r="15"/>
     <row r="16">
       <c r="A16">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>1035</v>
+        <v>7</v>
       </c>
       <c r="C16" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D16">
-        <v>30707</v>
+        <v>85284</v>
       </c>
       <c r="E16">
-        <v>30707</v>
+        <v>85284</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17">
-        <v>2</v>
+      <c r="A17" t="s">
+        <v>30</v>
       </c>
       <c r="B17" t="s">
-        <v>1036</v>
+        <v>30</v>
       </c>
       <c r="C17" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D17">
-        <v>12965</v>
+        <v>28152</v>
       </c>
       <c r="E17">
-        <v>12965</v>
+        <v>28152</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B18" t="s">
-        <v>1037</v>
+        <v>1256</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D18">
-        <v>1714</v>
+        <v>25867</v>
       </c>
       <c r="E18">
-        <v>1714</v>
+        <v>25867</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B19" t="s">
-        <v>1038</v>
+        <v>1257</v>
       </c>
       <c r="C19" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D19">
-        <v>1812</v>
+        <v>15306</v>
       </c>
       <c r="E19">
-        <v>1812</v>
+        <v>15306</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B20" t="s">
-        <v>1039</v>
+        <v>1258</v>
       </c>
       <c r="C20" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D20">
-        <v>3343</v>
+        <v>3064</v>
       </c>
       <c r="E20">
-        <v>3343</v>
+        <v>3064</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B21" t="s">
-        <v>1040</v>
+        <v>1259</v>
       </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D21">
-        <v>845</v>
+        <v>2739</v>
       </c>
       <c r="E21">
-        <v>845</v>
+        <v>2739</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B22" t="s">
-        <v>1041</v>
+        <v>1260</v>
       </c>
       <c r="C22" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D22">
-        <v>362</v>
+        <v>2332</v>
       </c>
       <c r="E22">
-        <v>362</v>
+        <v>2332</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B23" t="s">
-        <v>1042</v>
+        <v>1261</v>
       </c>
       <c r="C23" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D23">
-        <v>421</v>
+        <v>2438</v>
       </c>
       <c r="E23">
-        <v>421</v>
+        <v>2438</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B24" t="s">
-        <v>1043</v>
+        <v>1262</v>
       </c>
       <c r="C24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D24">
-        <v>3431</v>
+        <v>1572</v>
       </c>
       <c r="E24">
-        <v>3431</v>
-[...2 lines deleted...]
-    <row r="25"/>
+        <v>1572</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>8</v>
+      </c>
+      <c r="B25" t="s">
+        <v>1263</v>
+      </c>
+      <c r="C25" t="s">
+        <v>38</v>
+      </c>
+      <c r="D25">
+        <v>1074</v>
+      </c>
+      <c r="E25">
+        <v>1074</v>
+      </c>
+    </row>
     <row r="26">
       <c r="A26">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B26" t="s">
-        <v>8</v>
+        <v>1264</v>
       </c>
       <c r="C26" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D26">
-        <v>78015</v>
+        <v>769</v>
       </c>
       <c r="E26">
-        <v>78015</v>
+        <v>769</v>
       </c>
     </row>
     <row r="27">
-      <c r="A27" t="s">
-        <v>29</v>
+      <c r="A27">
+        <v>10</v>
       </c>
       <c r="B27" t="s">
-        <v>29</v>
+        <v>1265</v>
       </c>
       <c r="C27" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D27">
-        <v>11661</v>
+        <v>1392</v>
       </c>
       <c r="E27">
-        <v>11661</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B28" t="s">
-        <v>1044</v>
+        <v>1266</v>
       </c>
       <c r="C28" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D28">
-        <v>5750</v>
+        <v>579</v>
       </c>
       <c r="E28">
-        <v>5750</v>
-[...18 lines deleted...]
-    </row>
+        <v>579</v>
+      </c>
+    </row>
+    <row r="29"/>
     <row r="30">
       <c r="A30">
         <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>1046</v>
+        <v>8</v>
       </c>
       <c r="C30" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D30">
-        <v>13609</v>
+        <v>118573</v>
       </c>
       <c r="E30">
-        <v>13609</v>
+        <v>118573</v>
       </c>
     </row>
     <row r="31">
-      <c r="A31">
-        <v>4</v>
+      <c r="A31" t="s">
+        <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>1047</v>
+        <v>30</v>
       </c>
       <c r="C31" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D31">
-        <v>31333</v>
+        <v>28620</v>
       </c>
       <c r="E31">
-        <v>31333</v>
+        <v>28620</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B32" t="s">
-        <v>1048</v>
+        <v>1267</v>
       </c>
       <c r="C32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D32">
-        <v>1372</v>
+        <v>27132</v>
       </c>
       <c r="E32">
-        <v>1372</v>
+        <v>27132</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B33" t="s">
-        <v>1049</v>
+        <v>1268</v>
       </c>
       <c r="C33" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D33">
-        <v>953</v>
+        <v>11123</v>
       </c>
       <c r="E33">
-        <v>953</v>
+        <v>11123</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B34" t="s">
-        <v>1050</v>
+        <v>394</v>
       </c>
       <c r="C34" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D34">
-        <v>2101</v>
+        <v>17001</v>
       </c>
       <c r="E34">
-        <v>2101</v>
+        <v>17001</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B35" t="s">
-        <v>1051</v>
+        <v>1269</v>
       </c>
       <c r="C35" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D35">
-        <v>252</v>
+        <v>12455</v>
       </c>
       <c r="E35">
-        <v>252</v>
+        <v>12455</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B36" t="s">
-        <v>1052</v>
+        <v>1270</v>
       </c>
       <c r="C36" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D36">
-        <v>1819</v>
+        <v>4109</v>
       </c>
       <c r="E36">
-        <v>1819</v>
-[...2 lines deleted...]
-    <row r="37"/>
+        <v>4109</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>6</v>
+      </c>
+      <c r="B37" t="s">
+        <v>1271</v>
+      </c>
+      <c r="C37" t="s">
+        <v>38</v>
+      </c>
+      <c r="D37">
+        <v>3979</v>
+      </c>
+      <c r="E37">
+        <v>3979</v>
+      </c>
+    </row>
     <row r="38">
       <c r="A38">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B38" t="s">
-        <v>9</v>
+        <v>1272</v>
       </c>
       <c r="C38" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D38">
-        <v>98377</v>
+        <v>6228</v>
       </c>
       <c r="E38">
-        <v>98377</v>
+        <v>6228</v>
       </c>
     </row>
     <row r="39">
-      <c r="A39" t="s">
-        <v>29</v>
+      <c r="A39">
+        <v>8</v>
       </c>
       <c r="B39" t="s">
-        <v>29</v>
+        <v>1273</v>
       </c>
       <c r="C39" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D39">
-        <v>17795</v>
+        <v>1916</v>
       </c>
       <c r="E39">
-        <v>17795</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B40" t="s">
-        <v>1053</v>
+        <v>1274</v>
       </c>
       <c r="C40" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D40">
-        <v>20488</v>
+        <v>879</v>
       </c>
       <c r="E40">
-        <v>20488</v>
+        <v>879</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B41" t="s">
-        <v>1054</v>
+        <v>1275</v>
       </c>
       <c r="C41" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D41">
-        <v>25491</v>
+        <v>671</v>
       </c>
       <c r="E41">
-        <v>25491</v>
+        <v>671</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="B42" t="s">
-        <v>1055</v>
+        <v>1276</v>
       </c>
       <c r="C42" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D42">
-        <v>6974</v>
+        <v>4460</v>
       </c>
       <c r="E42">
-        <v>6974</v>
-[...18 lines deleted...]
-    </row>
+        <v>4460</v>
+      </c>
+    </row>
+    <row r="43"/>
     <row r="44">
       <c r="A44">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B44" t="s">
-        <v>1057</v>
+        <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D44">
-        <v>1684</v>
+        <v>138170</v>
       </c>
       <c r="E44">
-        <v>1684</v>
+        <v>138170</v>
       </c>
     </row>
     <row r="45">
-      <c r="A45">
-        <v>6</v>
+      <c r="A45" t="s">
+        <v>30</v>
       </c>
       <c r="B45" t="s">
-        <v>1058</v>
+        <v>30</v>
       </c>
       <c r="C45" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D45">
-        <v>1395</v>
+        <v>25385</v>
       </c>
       <c r="E45">
-        <v>1395</v>
+        <v>25385</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B46" t="s">
-        <v>1059</v>
+        <v>1277</v>
       </c>
       <c r="C46" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D46">
-        <v>1354</v>
+        <v>45727</v>
       </c>
       <c r="E46">
-        <v>1354</v>
+        <v>45727</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B47" t="s">
-        <v>1060</v>
+        <v>1278</v>
       </c>
       <c r="C47" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D47">
-        <v>682</v>
+        <v>19105</v>
       </c>
       <c r="E47">
-        <v>682</v>
+        <v>19105</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B48" t="s">
-        <v>1061</v>
+        <v>1279</v>
       </c>
       <c r="C48" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D48">
-        <v>2248</v>
+        <v>5079</v>
       </c>
       <c r="E48">
-        <v>2248</v>
-[...2 lines deleted...]
-    <row r="49"/>
+        <v>5079</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>4</v>
+      </c>
+      <c r="B49" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C49" t="s">
+        <v>38</v>
+      </c>
+      <c r="D49">
+        <v>17275</v>
+      </c>
+      <c r="E49">
+        <v>17275</v>
+      </c>
+    </row>
     <row r="50">
       <c r="A50">
         <v>5</v>
       </c>
       <c r="B50" t="s">
-        <v>10</v>
+        <v>1281</v>
       </c>
       <c r="C50" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D50">
-        <v>37859</v>
+        <v>12416</v>
       </c>
       <c r="E50">
-        <v>37859</v>
+        <v>12416</v>
       </c>
     </row>
     <row r="51">
-      <c r="A51" t="s">
-        <v>29</v>
+      <c r="A51">
+        <v>6</v>
       </c>
       <c r="B51" t="s">
-        <v>29</v>
+        <v>1282</v>
       </c>
       <c r="C51" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D51">
-        <v>7862</v>
+        <v>4285</v>
       </c>
       <c r="E51">
-        <v>7862</v>
+        <v>4285</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B52" t="s">
-        <v>1062</v>
+        <v>1283</v>
       </c>
       <c r="C52" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D52">
-        <v>17763</v>
+        <v>2069</v>
       </c>
       <c r="E52">
-        <v>17763</v>
+        <v>2069</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B53" t="s">
-        <v>1063</v>
+        <v>1284</v>
       </c>
       <c r="C53" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D53">
-        <v>2256</v>
+        <v>1942</v>
       </c>
       <c r="E53">
-        <v>2256</v>
+        <v>1942</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B54" t="s">
-        <v>1064</v>
+        <v>1285</v>
       </c>
       <c r="C54" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D54">
-        <v>1783</v>
+        <v>1862</v>
       </c>
       <c r="E54">
-        <v>1783</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B55" t="s">
-        <v>1065</v>
+        <v>1286</v>
       </c>
       <c r="C55" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D55">
-        <v>1446</v>
+        <v>2381</v>
       </c>
       <c r="E55">
-        <v>1446</v>
+        <v>2381</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="B56" t="s">
-        <v>1066</v>
+        <v>1287</v>
       </c>
       <c r="C56" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D56">
-        <v>5243</v>
+        <v>644</v>
       </c>
       <c r="E56">
-        <v>5243</v>
-[...18 lines deleted...]
-    </row>
+        <v>644</v>
+      </c>
+    </row>
+    <row r="57"/>
     <row r="58">
       <c r="A58">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B58" t="s">
-        <v>1068</v>
+        <v>10</v>
       </c>
       <c r="C58" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D58">
-        <v>147</v>
+        <v>34495</v>
       </c>
       <c r="E58">
-        <v>147</v>
+        <v>34495</v>
       </c>
     </row>
     <row r="59">
-      <c r="A59">
-        <v>8</v>
+      <c r="A59" t="s">
+        <v>30</v>
       </c>
       <c r="B59" t="s">
-        <v>1069</v>
+        <v>30</v>
       </c>
       <c r="C59" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D59">
-        <v>712</v>
+        <v>10320</v>
       </c>
       <c r="E59">
-        <v>712</v>
+        <v>10320</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B60" t="s">
-        <v>1070</v>
+        <v>1288</v>
       </c>
       <c r="C60" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D60">
-        <v>181</v>
+        <v>5391</v>
       </c>
       <c r="E60">
-        <v>181</v>
-[...2 lines deleted...]
-    <row r="61"/>
+        <v>5391</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>2</v>
+      </c>
+      <c r="B61" t="s">
+        <v>1289</v>
+      </c>
+      <c r="C61" t="s">
+        <v>38</v>
+      </c>
+      <c r="D61">
+        <v>4617</v>
+      </c>
+      <c r="E61">
+        <v>4617</v>
+      </c>
+    </row>
     <row r="62">
       <c r="A62">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B62" t="s">
-        <v>11</v>
+        <v>1290</v>
       </c>
       <c r="C62" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D62">
-        <v>5664</v>
+        <v>1094</v>
       </c>
       <c r="E62">
-        <v>5664</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="63">
-      <c r="A63" t="s">
-        <v>29</v>
+      <c r="A63">
+        <v>4</v>
       </c>
       <c r="B63" t="s">
-        <v>29</v>
+        <v>1291</v>
       </c>
       <c r="C63" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D63">
-        <v>2280</v>
+        <v>1813</v>
       </c>
       <c r="E63">
-        <v>2280</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B64" t="s">
-        <v>1071</v>
+        <v>1292</v>
       </c>
       <c r="C64" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D64">
-        <v>1556</v>
+        <v>3955</v>
       </c>
       <c r="E64">
-        <v>1556</v>
+        <v>3955</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B65" t="s">
-        <v>1072</v>
+        <v>1293</v>
       </c>
       <c r="C65" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D65">
-        <v>880</v>
+        <v>594</v>
       </c>
       <c r="E65">
-        <v>880</v>
+        <v>594</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B66" t="s">
-        <v>1073</v>
+        <v>1294</v>
       </c>
       <c r="C66" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D66">
-        <v>523</v>
+        <v>1422</v>
       </c>
       <c r="E66">
-        <v>523</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B67" t="s">
-        <v>1074</v>
+        <v>1295</v>
       </c>
       <c r="C67" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D67">
-        <v>203</v>
+        <v>945</v>
       </c>
       <c r="E67">
-        <v>203</v>
+        <v>945</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B68" t="s">
-        <v>1075</v>
+        <v>1296</v>
       </c>
       <c r="C68" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D68">
-        <v>222</v>
+        <v>3717</v>
       </c>
       <c r="E68">
-        <v>222</v>
-[...2 lines deleted...]
-    <row r="69"/>
+        <v>3717</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>10</v>
+      </c>
+      <c r="B69" t="s">
+        <v>1297</v>
+      </c>
+      <c r="C69" t="s">
+        <v>38</v>
+      </c>
+      <c r="D69">
+        <v>404</v>
+      </c>
+      <c r="E69">
+        <v>404</v>
+      </c>
+    </row>
     <row r="70">
       <c r="A70">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B70" t="s">
-        <v>12</v>
+        <v>1298</v>
       </c>
       <c r="C70" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D70">
-        <v>9556</v>
+        <v>223</v>
       </c>
       <c r="E70">
-        <v>9556</v>
-[...18 lines deleted...]
-    </row>
+        <v>223</v>
+      </c>
+    </row>
+    <row r="71"/>
     <row r="72">
       <c r="A72">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B72" t="s">
-        <v>1076</v>
+        <v>11</v>
       </c>
       <c r="C72" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D72">
-        <v>3820</v>
+        <v>9089</v>
       </c>
       <c r="E72">
-        <v>3820</v>
+        <v>9089</v>
       </c>
     </row>
     <row r="73">
-      <c r="A73">
-        <v>2</v>
+      <c r="A73" t="s">
+        <v>30</v>
       </c>
       <c r="B73" t="s">
-        <v>1077</v>
+        <v>30</v>
       </c>
       <c r="C73" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D73">
-        <v>722</v>
+        <v>4708</v>
       </c>
       <c r="E73">
-        <v>722</v>
+        <v>4708</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B74" t="s">
-        <v>1078</v>
+        <v>1299</v>
       </c>
       <c r="C74" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D74">
-        <v>2011</v>
+        <v>2591</v>
       </c>
       <c r="E74">
-        <v>2011</v>
-[...19 lines deleted...]
-    </row>
+        <v>2591</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>2</v>
+      </c>
+      <c r="B75" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C75" t="s">
+        <v>38</v>
+      </c>
+      <c r="D75">
+        <v>1790</v>
+      </c>
+      <c r="E75">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="76"/>
     <row r="77">
-      <c r="A77" t="s">
-        <v>29</v>
+      <c r="A77">
+        <v>7</v>
       </c>
       <c r="B77" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C77" t="s">
         <v>35</v>
       </c>
       <c r="D77">
-        <v>10726</v>
+        <v>5060</v>
       </c>
       <c r="E77">
-        <v>10726</v>
+        <v>5060</v>
       </c>
     </row>
     <row r="78">
-      <c r="A78">
-        <v>1</v>
+      <c r="A78" t="s">
+        <v>30</v>
       </c>
       <c r="B78" t="s">
-        <v>1079</v>
+        <v>30</v>
       </c>
       <c r="C78" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D78">
-        <v>21469</v>
+        <v>1985</v>
       </c>
       <c r="E78">
-        <v>21469</v>
+        <v>1985</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B79" t="s">
-        <v>1080</v>
+        <v>1301</v>
       </c>
       <c r="C79" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D79">
-        <v>8912</v>
+        <v>1178</v>
       </c>
       <c r="E79">
-        <v>8912</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B80" t="s">
-        <v>1081</v>
+        <v>1302</v>
       </c>
       <c r="C80" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D80">
-        <v>3564</v>
+        <v>725</v>
       </c>
       <c r="E80">
-        <v>3564</v>
+        <v>725</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B81" t="s">
-        <v>1082</v>
+        <v>1303</v>
       </c>
       <c r="C81" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D81">
-        <v>1433</v>
+        <v>513</v>
       </c>
       <c r="E81">
-        <v>1433</v>
+        <v>513</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B82" t="s">
-        <v>1083</v>
+        <v>1304</v>
       </c>
       <c r="C82" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D82">
-        <v>2216</v>
+        <v>659</v>
       </c>
       <c r="E82">
-        <v>2216</v>
-[...18 lines deleted...]
-    </row>
+        <v>659</v>
+      </c>
+    </row>
+    <row r="83"/>
     <row r="84">
       <c r="A84">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B84" t="s">
-        <v>1085</v>
+        <v>13</v>
       </c>
       <c r="C84" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D84">
-        <v>532</v>
+        <v>142886</v>
       </c>
       <c r="E84">
-        <v>532</v>
+        <v>142886</v>
       </c>
     </row>
     <row r="85">
-      <c r="A85">
-        <v>8</v>
+      <c r="A85" t="s">
+        <v>30</v>
       </c>
       <c r="B85" t="s">
-        <v>1086</v>
+        <v>30</v>
       </c>
       <c r="C85" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D85">
-        <v>1077</v>
+        <v>41410</v>
       </c>
       <c r="E85">
-        <v>1077</v>
+        <v>41410</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B86" t="s">
-        <v>1087</v>
+        <v>1305</v>
       </c>
       <c r="C86" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D86">
-        <v>1380</v>
+        <v>34994</v>
       </c>
       <c r="E86">
-        <v>1380</v>
-[...2 lines deleted...]
-    <row r="87"/>
+        <v>34994</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>2</v>
+      </c>
+      <c r="B87" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C87" t="s">
+        <v>38</v>
+      </c>
+      <c r="D87">
+        <v>12617</v>
+      </c>
+      <c r="E87">
+        <v>12617</v>
+      </c>
+    </row>
     <row r="88">
       <c r="A88">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B88" t="s">
-        <v>139</v>
+        <v>1307</v>
       </c>
       <c r="C88" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D88">
-        <v>869</v>
+        <v>15548</v>
       </c>
       <c r="E88">
-        <v>869</v>
+        <v>15548</v>
       </c>
     </row>
     <row r="89">
-      <c r="A89" t="s">
-        <v>29</v>
+      <c r="A89">
+        <v>4</v>
       </c>
       <c r="B89" t="s">
-        <v>29</v>
+        <v>1308</v>
       </c>
       <c r="C89" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D89">
-        <v>518</v>
+        <v>7559</v>
       </c>
       <c r="E89">
-        <v>518</v>
+        <v>7559</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B90" t="s">
-        <v>1088</v>
+        <v>1309</v>
       </c>
       <c r="C90" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D90">
-        <v>247</v>
+        <v>7284</v>
       </c>
       <c r="E90">
-        <v>247</v>
+        <v>7284</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B91" t="s">
-        <v>1089</v>
+        <v>1310</v>
       </c>
       <c r="C91" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D91">
-        <v>104</v>
+        <v>5397</v>
       </c>
       <c r="E91">
-        <v>104</v>
-[...2 lines deleted...]
-    <row r="92"/>
+        <v>5397</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>7</v>
+      </c>
+      <c r="B92" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C92" t="s">
+        <v>38</v>
+      </c>
+      <c r="D92">
+        <v>6308</v>
+      </c>
+      <c r="E92">
+        <v>6308</v>
+      </c>
+    </row>
     <row r="93">
       <c r="A93">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B93" t="s">
-        <v>14</v>
+        <v>1312</v>
       </c>
       <c r="C93" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D93">
-        <v>6507</v>
+        <v>4684</v>
       </c>
       <c r="E93">
-        <v>6507</v>
+        <v>4684</v>
       </c>
     </row>
     <row r="94">
-      <c r="A94" t="s">
-        <v>29</v>
+      <c r="A94">
+        <v>9</v>
       </c>
       <c r="B94" t="s">
-        <v>29</v>
+        <v>1313</v>
       </c>
       <c r="C94" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D94">
-        <v>1160</v>
+        <v>1185</v>
       </c>
       <c r="E94">
-        <v>1160</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B95" t="s">
-        <v>1090</v>
+        <v>1314</v>
       </c>
       <c r="C95" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D95">
-        <v>4223</v>
+        <v>4792</v>
       </c>
       <c r="E95">
-        <v>4223</v>
+        <v>4792</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="B96" t="s">
-        <v>1091</v>
+        <v>1315</v>
       </c>
       <c r="C96" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D96">
-        <v>459</v>
+        <v>1108</v>
       </c>
       <c r="E96">
-        <v>459</v>
-[...18 lines deleted...]
-    </row>
+        <v>1108</v>
+      </c>
+    </row>
+    <row r="97"/>
     <row r="98">
       <c r="A98">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B98" t="s">
-        <v>1093</v>
+        <v>14</v>
       </c>
       <c r="C98" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D98">
-        <v>263</v>
+        <v>1367</v>
       </c>
       <c r="E98">
-        <v>263</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="99">
-      <c r="A99">
-        <v>5</v>
+      <c r="A99" t="s">
+        <v>30</v>
       </c>
       <c r="B99" t="s">
-        <v>1094</v>
+        <v>30</v>
       </c>
       <c r="C99" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D99">
-        <v>54</v>
+        <v>664</v>
       </c>
       <c r="E99">
-        <v>54</v>
+        <v>664</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B100" t="s">
-        <v>1095</v>
+        <v>1316</v>
       </c>
       <c r="C100" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D100">
-        <v>63</v>
+        <v>394</v>
       </c>
       <c r="E100">
-        <v>63</v>
-[...7 lines deleted...]
-      <c r="B102" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>2</v>
+      </c>
+      <c r="B101" t="s">
+        <v>1317</v>
+      </c>
+      <c r="C101" t="s">
+        <v>38</v>
+      </c>
+      <c r="D101">
+        <v>309</v>
+      </c>
+      <c r="E101">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="102"/>
+    <row r="103">
+      <c r="A103">
+        <v>10</v>
+      </c>
+      <c r="B103" t="s">
         <v>15</v>
-      </c>
-[...15 lines deleted...]
-        <v>29</v>
       </c>
       <c r="C103" t="s">
         <v>35</v>
       </c>
       <c r="D103">
-        <v>567</v>
+        <v>3008</v>
       </c>
       <c r="E103">
-        <v>567</v>
+        <v>3008</v>
       </c>
     </row>
     <row r="104">
-      <c r="A104">
-        <v>1</v>
+      <c r="A104" t="s">
+        <v>30</v>
       </c>
       <c r="B104" t="s">
-        <v>1096</v>
+        <v>30</v>
       </c>
       <c r="C104" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D104">
-        <v>436</v>
+        <v>761</v>
       </c>
       <c r="E104">
-        <v>436</v>
+        <v>761</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B105" t="s">
-        <v>1097</v>
+        <v>1318</v>
       </c>
       <c r="C105" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D105">
-        <v>170</v>
+        <v>830</v>
       </c>
       <c r="E105">
-        <v>170</v>
+        <v>830</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
+        <v>2</v>
+      </c>
+      <c r="B106" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C106" t="s">
+        <v>38</v>
+      </c>
+      <c r="D106">
+        <v>278</v>
+      </c>
+      <c r="E106">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
         <v>3</v>
       </c>
-      <c r="B106" t="s">
-[...12 lines deleted...]
-    <row r="107"/>
+      <c r="B107" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C107" t="s">
+        <v>38</v>
+      </c>
+      <c r="D107">
+        <v>208</v>
+      </c>
+      <c r="E107">
+        <v>208</v>
+      </c>
+    </row>
     <row r="108">
       <c r="A108">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B108" t="s">
-        <v>16</v>
+        <v>1321</v>
       </c>
       <c r="C108" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D108">
-        <v>37415</v>
+        <v>193</v>
       </c>
       <c r="E108">
-        <v>37415</v>
+        <v>193</v>
       </c>
     </row>
     <row r="109">
-      <c r="A109" t="s">
-        <v>29</v>
+      <c r="A109">
+        <v>5</v>
       </c>
       <c r="B109" t="s">
-        <v>29</v>
+        <v>1322</v>
       </c>
       <c r="C109" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D109">
-        <v>7109</v>
+        <v>125</v>
       </c>
       <c r="E109">
-        <v>7109</v>
+        <v>125</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B110" t="s">
-        <v>1099</v>
+        <v>1323</v>
       </c>
       <c r="C110" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D110">
-        <v>13191</v>
+        <v>218</v>
       </c>
       <c r="E110">
-        <v>13191</v>
+        <v>218</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B111" t="s">
-        <v>1100</v>
+        <v>1324</v>
       </c>
       <c r="C111" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D111">
-        <v>2349</v>
+        <v>72</v>
       </c>
       <c r="E111">
-        <v>2349</v>
+        <v>72</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B112" t="s">
-        <v>1101</v>
+        <v>1325</v>
       </c>
       <c r="C112" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D112">
-        <v>2819</v>
+        <v>64</v>
       </c>
       <c r="E112">
-        <v>2819</v>
+        <v>64</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B113" t="s">
-        <v>1102</v>
+        <v>1326</v>
       </c>
       <c r="C113" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D113">
-        <v>2243</v>
+        <v>79</v>
       </c>
       <c r="E113">
-        <v>2243</v>
+        <v>79</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="B114" t="s">
-        <v>1103</v>
+        <v>1327</v>
       </c>
       <c r="C114" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D114">
-        <v>2377</v>
+        <v>112</v>
       </c>
       <c r="E114">
-        <v>2377</v>
+        <v>112</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="B115" t="s">
-        <v>1104</v>
+        <v>1328</v>
       </c>
       <c r="C115" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D115">
-        <v>466</v>
+        <v>68</v>
       </c>
       <c r="E115">
-        <v>466</v>
-[...18 lines deleted...]
-    </row>
+        <v>68</v>
+      </c>
+    </row>
+    <row r="116"/>
     <row r="117">
       <c r="A117">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B117" t="s">
-        <v>1106</v>
+        <v>16</v>
       </c>
       <c r="C117" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D117">
-        <v>439</v>
+        <v>2094</v>
       </c>
       <c r="E117">
-        <v>439</v>
+        <v>2094</v>
       </c>
     </row>
     <row r="118">
-      <c r="A118">
-        <v>9</v>
+      <c r="A118" t="s">
+        <v>30</v>
       </c>
       <c r="B118" t="s">
-        <v>1107</v>
+        <v>30</v>
       </c>
       <c r="C118" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D118">
-        <v>5663</v>
+        <v>1061</v>
       </c>
       <c r="E118">
-        <v>5663</v>
-[...2 lines deleted...]
-    <row r="119"/>
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>1</v>
+      </c>
+      <c r="B119" t="s">
+        <v>400</v>
+      </c>
+      <c r="C119" t="s">
+        <v>38</v>
+      </c>
+      <c r="D119">
+        <v>603</v>
+      </c>
+      <c r="E119">
+        <v>603</v>
+      </c>
+    </row>
     <row r="120">
       <c r="A120">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="B120" t="s">
-        <v>17</v>
+        <v>1329</v>
       </c>
       <c r="C120" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D120">
-        <v>11591</v>
+        <v>430</v>
       </c>
       <c r="E120">
-        <v>11591</v>
-[...18 lines deleted...]
-    </row>
+        <v>430</v>
+      </c>
+    </row>
+    <row r="121"/>
     <row r="122">
       <c r="A122">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="B122" t="s">
-        <v>1108</v>
+        <v>17</v>
       </c>
       <c r="C122" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D122">
-        <v>8250</v>
+        <v>32608</v>
       </c>
       <c r="E122">
-        <v>8250</v>
+        <v>32608</v>
       </c>
     </row>
     <row r="123">
-      <c r="A123">
-        <v>2</v>
+      <c r="A123" t="s">
+        <v>30</v>
       </c>
       <c r="B123" t="s">
-        <v>1109</v>
+        <v>30</v>
       </c>
       <c r="C123" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D123">
-        <v>648</v>
+        <v>7909</v>
       </c>
       <c r="E123">
-        <v>648</v>
+        <v>7909</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B124" t="s">
-        <v>1110</v>
+        <v>1330</v>
       </c>
       <c r="C124" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D124">
-        <v>352</v>
+        <v>13499</v>
       </c>
       <c r="E124">
-        <v>352</v>
+        <v>13499</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B125" t="s">
-        <v>1111</v>
+        <v>1331</v>
       </c>
       <c r="C125" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D125">
-        <v>133</v>
+        <v>2894</v>
       </c>
       <c r="E125">
-        <v>133</v>
-[...2 lines deleted...]
-    <row r="126"/>
+        <v>2894</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>3</v>
+      </c>
+      <c r="B126" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C126" t="s">
+        <v>38</v>
+      </c>
+      <c r="D126">
+        <v>1571</v>
+      </c>
+      <c r="E126">
+        <v>1571</v>
+      </c>
+    </row>
     <row r="127">
       <c r="A127">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="B127" t="s">
-        <v>18</v>
+        <v>1333</v>
       </c>
       <c r="C127" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D127">
-        <v>42024</v>
+        <v>1408</v>
       </c>
       <c r="E127">
-        <v>42024</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="128">
-      <c r="A128" t="s">
-        <v>29</v>
+      <c r="A128">
+        <v>5</v>
       </c>
       <c r="B128" t="s">
-        <v>29</v>
+        <v>1334</v>
       </c>
       <c r="C128" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D128">
-        <v>9360</v>
+        <v>1091</v>
       </c>
       <c r="E128">
-        <v>9360</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B129" t="s">
-        <v>1112</v>
+        <v>1335</v>
       </c>
       <c r="C129" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D129">
-        <v>13217</v>
+        <v>924</v>
       </c>
       <c r="E129">
-        <v>13217</v>
+        <v>924</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B130" t="s">
-        <v>1113</v>
+        <v>1336</v>
       </c>
       <c r="C130" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D130">
-        <v>10179</v>
+        <v>905</v>
       </c>
       <c r="E130">
-        <v>10179</v>
+        <v>905</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B131" t="s">
-        <v>1114</v>
+        <v>1337</v>
       </c>
       <c r="C131" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D131">
-        <v>2344</v>
+        <v>485</v>
       </c>
       <c r="E131">
-        <v>2344</v>
+        <v>485</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B132" t="s">
-        <v>1115</v>
+        <v>1338</v>
       </c>
       <c r="C132" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D132">
-        <v>1272</v>
+        <v>734</v>
       </c>
       <c r="E132">
-        <v>1272</v>
+        <v>734</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="B133" t="s">
-        <v>1116</v>
+        <v>1339</v>
       </c>
       <c r="C133" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D133">
-        <v>1075</v>
+        <v>523</v>
       </c>
       <c r="E133">
-        <v>1075</v>
+        <v>523</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="B134" t="s">
-        <v>1117</v>
+        <v>1340</v>
       </c>
       <c r="C134" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D134">
-        <v>3611</v>
+        <v>665</v>
       </c>
       <c r="E134">
-        <v>3611</v>
-[...18 lines deleted...]
-    </row>
+        <v>665</v>
+      </c>
+    </row>
+    <row r="135"/>
     <row r="136">
       <c r="A136">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="B136" t="s">
-        <v>1119</v>
+        <v>18</v>
       </c>
       <c r="C136" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D136">
-        <v>252</v>
+        <v>2006</v>
       </c>
       <c r="E136">
-        <v>252</v>
+        <v>2006</v>
       </c>
     </row>
     <row r="137">
-      <c r="A137">
-        <v>9</v>
+      <c r="A137" t="s">
+        <v>30</v>
       </c>
       <c r="B137" t="s">
-        <v>1120</v>
+        <v>30</v>
       </c>
       <c r="C137" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D137">
-        <v>322</v>
+        <v>673</v>
       </c>
       <c r="E137">
-        <v>322</v>
-[...2 lines deleted...]
-    <row r="138"/>
+        <v>673</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>1</v>
+      </c>
+      <c r="B138" t="s">
+        <v>1341</v>
+      </c>
+      <c r="C138" t="s">
+        <v>38</v>
+      </c>
+      <c r="D138">
+        <v>1016</v>
+      </c>
+      <c r="E138">
+        <v>1016</v>
+      </c>
+    </row>
     <row r="139">
       <c r="A139">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="B139" t="s">
-        <v>19</v>
+        <v>1342</v>
       </c>
       <c r="C139" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D139">
-        <v>13822</v>
+        <v>317</v>
       </c>
       <c r="E139">
-        <v>13822</v>
-[...18 lines deleted...]
-    </row>
+        <v>317</v>
+      </c>
+    </row>
+    <row r="140"/>
     <row r="141">
       <c r="A141">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="B141" t="s">
-        <v>1121</v>
+        <v>19</v>
       </c>
       <c r="C141" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D141">
-        <v>2737</v>
+        <v>44959</v>
       </c>
       <c r="E141">
-        <v>2737</v>
+        <v>44959</v>
       </c>
     </row>
     <row r="142">
-      <c r="A142">
-        <v>2</v>
+      <c r="A142" t="s">
+        <v>30</v>
       </c>
       <c r="B142" t="s">
-        <v>1122</v>
+        <v>30</v>
       </c>
       <c r="C142" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D142">
-        <v>901</v>
+        <v>10095</v>
       </c>
       <c r="E142">
-        <v>901</v>
+        <v>10095</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B143" t="s">
-        <v>1123</v>
+        <v>1343</v>
       </c>
       <c r="C143" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D143">
-        <v>596</v>
+        <v>20656</v>
       </c>
       <c r="E143">
-        <v>596</v>
+        <v>20656</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B144" t="s">
-        <v>1124</v>
+        <v>1344</v>
       </c>
       <c r="C144" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D144">
-        <v>1399</v>
+        <v>1473</v>
       </c>
       <c r="E144">
-        <v>1399</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B145" t="s">
-        <v>1125</v>
+        <v>1345</v>
       </c>
       <c r="C145" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D145">
-        <v>483</v>
+        <v>887</v>
       </c>
       <c r="E145">
-        <v>483</v>
+        <v>887</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B146" t="s">
-        <v>1126</v>
+        <v>1346</v>
       </c>
       <c r="C146" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D146">
-        <v>328</v>
+        <v>5968</v>
       </c>
       <c r="E146">
-        <v>328</v>
+        <v>5968</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B147" t="s">
-        <v>1127</v>
+        <v>1347</v>
       </c>
       <c r="C147" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D147">
-        <v>179</v>
+        <v>1785</v>
       </c>
       <c r="E147">
-        <v>179</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B148" t="s">
-        <v>1128</v>
+        <v>1348</v>
       </c>
       <c r="C148" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D148">
-        <v>250</v>
+        <v>933</v>
       </c>
       <c r="E148">
-        <v>250</v>
+        <v>933</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B149" t="s">
-        <v>1129</v>
+        <v>1349</v>
       </c>
       <c r="C149" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D149">
-        <v>147</v>
+        <v>1568</v>
       </c>
       <c r="E149">
-        <v>147</v>
-[...2 lines deleted...]
-    <row r="150"/>
+        <v>1568</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>8</v>
+      </c>
+      <c r="B150" t="s">
+        <v>1350</v>
+      </c>
+      <c r="C150" t="s">
+        <v>38</v>
+      </c>
+      <c r="D150">
+        <v>413</v>
+      </c>
+      <c r="E150">
+        <v>413</v>
+      </c>
+    </row>
     <row r="151">
       <c r="A151">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="B151" t="s">
-        <v>20</v>
+        <v>1351</v>
       </c>
       <c r="C151" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D151">
-        <v>10612</v>
+        <v>552</v>
       </c>
       <c r="E151">
-        <v>10612</v>
+        <v>552</v>
       </c>
     </row>
     <row r="152">
-      <c r="A152" t="s">
-        <v>29</v>
+      <c r="A152">
+        <v>10</v>
       </c>
       <c r="B152" t="s">
-        <v>29</v>
+        <v>1352</v>
       </c>
       <c r="C152" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D152">
-        <v>2110</v>
+        <v>257</v>
       </c>
       <c r="E152">
-        <v>2110</v>
+        <v>257</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B153" t="s">
-        <v>1130</v>
+        <v>1353</v>
       </c>
       <c r="C153" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D153">
-        <v>2350</v>
+        <v>372</v>
       </c>
       <c r="E153">
-        <v>2350</v>
-[...18 lines deleted...]
-    </row>
+        <v>372</v>
+      </c>
+    </row>
+    <row r="154"/>
     <row r="155">
       <c r="A155">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="B155" t="s">
-        <v>1132</v>
+        <v>20</v>
       </c>
       <c r="C155" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D155">
-        <v>278</v>
+        <v>60793</v>
       </c>
       <c r="E155">
-        <v>278</v>
+        <v>60793</v>
       </c>
     </row>
     <row r="156">
-      <c r="A156">
-        <v>4</v>
+      <c r="A156" t="s">
+        <v>30</v>
       </c>
       <c r="B156" t="s">
-        <v>1133</v>
+        <v>30</v>
       </c>
       <c r="C156" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D156">
-        <v>242</v>
+        <v>18381</v>
       </c>
       <c r="E156">
-        <v>242</v>
+        <v>18381</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B157" t="s">
-        <v>1134</v>
+        <v>1354</v>
       </c>
       <c r="C157" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D157">
-        <v>108</v>
+        <v>12994</v>
       </c>
       <c r="E157">
-        <v>108</v>
+        <v>12994</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B158" t="s">
-        <v>1135</v>
+        <v>1355</v>
       </c>
       <c r="C158" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D158">
-        <v>121</v>
+        <v>12125</v>
       </c>
       <c r="E158">
-        <v>121</v>
+        <v>12125</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B159" t="s">
-        <v>1136</v>
+        <v>1356</v>
       </c>
       <c r="C159" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D159">
-        <v>81</v>
+        <v>1382</v>
       </c>
       <c r="E159">
-        <v>81</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B160" t="s">
-        <v>1137</v>
+        <v>1357</v>
       </c>
       <c r="C160" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D160">
-        <v>147</v>
+        <v>2656</v>
       </c>
       <c r="E160">
-        <v>147</v>
+        <v>2656</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B161" t="s">
-        <v>1138</v>
+        <v>1358</v>
       </c>
       <c r="C161" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D161">
-        <v>84</v>
+        <v>1658</v>
       </c>
       <c r="E161">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="162"/>
+        <v>1658</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>6</v>
+      </c>
+      <c r="B162" t="s">
+        <v>1359</v>
+      </c>
+      <c r="C162" t="s">
+        <v>38</v>
+      </c>
+      <c r="D162">
+        <v>5562</v>
+      </c>
+      <c r="E162">
+        <v>5562</v>
+      </c>
+    </row>
     <row r="163">
       <c r="A163">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="B163" t="s">
-        <v>21</v>
+        <v>1360</v>
       </c>
       <c r="C163" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D163">
-        <v>47955</v>
+        <v>1431</v>
       </c>
       <c r="E163">
-        <v>47955</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="164">
-      <c r="A164" t="s">
-        <v>29</v>
+      <c r="A164">
+        <v>8</v>
       </c>
       <c r="B164" t="s">
-        <v>29</v>
+        <v>1361</v>
       </c>
       <c r="C164" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D164">
-        <v>5613</v>
+        <v>433</v>
       </c>
       <c r="E164">
-        <v>5613</v>
+        <v>433</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B165" t="s">
-        <v>1139</v>
+        <v>1362</v>
       </c>
       <c r="C165" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D165">
-        <v>37321</v>
+        <v>845</v>
       </c>
       <c r="E165">
-        <v>37321</v>
+        <v>845</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B166" t="s">
-        <v>1140</v>
+        <v>1363</v>
       </c>
       <c r="C166" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D166">
-        <v>2280</v>
+        <v>2084</v>
       </c>
       <c r="E166">
-        <v>2280</v>
+        <v>2084</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="B167" t="s">
-        <v>1141</v>
+        <v>1364</v>
       </c>
       <c r="C167" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D167">
-        <v>525</v>
+        <v>1242</v>
       </c>
       <c r="E167">
-        <v>525</v>
-[...18 lines deleted...]
-    </row>
+        <v>1242</v>
+      </c>
+    </row>
+    <row r="168"/>
     <row r="169">
       <c r="A169">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="B169" t="s">
-        <v>1143</v>
+        <v>21</v>
       </c>
       <c r="C169" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D169">
-        <v>368</v>
+        <v>13157</v>
       </c>
       <c r="E169">
-        <v>368</v>
+        <v>13157</v>
       </c>
     </row>
     <row r="170">
-      <c r="A170">
-        <v>6</v>
+      <c r="A170" t="s">
+        <v>30</v>
       </c>
       <c r="B170" t="s">
-        <v>1144</v>
+        <v>30</v>
       </c>
       <c r="C170" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D170">
-        <v>143</v>
+        <v>3583</v>
       </c>
       <c r="E170">
-        <v>143</v>
+        <v>3583</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B171" t="s">
-        <v>1145</v>
+        <v>1365</v>
       </c>
       <c r="C171" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D171">
-        <v>511</v>
+        <v>3583</v>
       </c>
       <c r="E171">
-        <v>511</v>
+        <v>3583</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B172" t="s">
-        <v>1146</v>
+        <v>1366</v>
       </c>
       <c r="C172" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D172">
-        <v>155</v>
+        <v>781</v>
       </c>
       <c r="E172">
-        <v>155</v>
+        <v>781</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B173" t="s">
-        <v>1147</v>
+        <v>1367</v>
       </c>
       <c r="C173" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D173">
-        <v>642</v>
+        <v>2544</v>
       </c>
       <c r="E173">
-        <v>642</v>
-[...2 lines deleted...]
-    <row r="174"/>
+        <v>2544</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174">
+        <v>4</v>
+      </c>
+      <c r="B174" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C174" t="s">
+        <v>38</v>
+      </c>
+      <c r="D174">
+        <v>230</v>
+      </c>
+      <c r="E174">
+        <v>230</v>
+      </c>
+    </row>
     <row r="175">
       <c r="A175">
-        <v>24</v>
+        <v>5</v>
       </c>
       <c r="B175" t="s">
-        <v>22</v>
+        <v>1369</v>
       </c>
       <c r="C175" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D175">
-        <v>2173</v>
+        <v>477</v>
       </c>
       <c r="E175">
-        <v>2173</v>
+        <v>477</v>
       </c>
     </row>
     <row r="176">
-      <c r="A176" t="s">
-        <v>29</v>
+      <c r="A176">
+        <v>6</v>
       </c>
       <c r="B176" t="s">
-        <v>29</v>
+        <v>1370</v>
       </c>
       <c r="C176" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D176">
-        <v>748</v>
+        <v>993</v>
       </c>
       <c r="E176">
-        <v>748</v>
+        <v>993</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B177" t="s">
-        <v>1148</v>
+        <v>1371</v>
       </c>
       <c r="C177" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D177">
-        <v>646</v>
+        <v>184</v>
       </c>
       <c r="E177">
-        <v>646</v>
+        <v>184</v>
       </c>
     </row>
     <row r="178">
       <c r="A178">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B178" t="s">
-        <v>1149</v>
+        <v>1372</v>
       </c>
       <c r="C178" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D178">
-        <v>114</v>
+        <v>134</v>
       </c>
       <c r="E178">
-        <v>114</v>
+        <v>134</v>
       </c>
     </row>
     <row r="179">
       <c r="A179">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B179" t="s">
-        <v>1150</v>
+        <v>1373</v>
       </c>
       <c r="C179" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D179">
-        <v>140</v>
+        <v>180</v>
       </c>
       <c r="E179">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="180">
       <c r="A180">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B180" t="s">
-        <v>1151</v>
+        <v>1374</v>
       </c>
       <c r="C180" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D180">
-        <v>405</v>
+        <v>128</v>
       </c>
       <c r="E180">
-        <v>405</v>
+        <v>128</v>
       </c>
     </row>
     <row r="181">
       <c r="A181">
+        <v>11</v>
+      </c>
+      <c r="B181" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C181" t="s">
+        <v>38</v>
+      </c>
+      <c r="D181">
+        <v>340</v>
+      </c>
+      <c r="E181">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="182"/>
+    <row r="183">
+      <c r="A183">
+        <v>17</v>
+      </c>
+      <c r="B183" t="s">
+        <v>22</v>
+      </c>
+      <c r="C183" t="s">
+        <v>35</v>
+      </c>
+      <c r="D183">
+        <v>16040</v>
+      </c>
+      <c r="E183">
+        <v>16040</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" t="s">
+        <v>30</v>
+      </c>
+      <c r="B184" t="s">
+        <v>30</v>
+      </c>
+      <c r="C184" t="s">
+        <v>36</v>
+      </c>
+      <c r="D184">
+        <v>4091</v>
+      </c>
+      <c r="E184">
+        <v>4091</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185">
+        <v>1</v>
+      </c>
+      <c r="B185" t="s">
+        <v>1376</v>
+      </c>
+      <c r="C185" t="s">
+        <v>38</v>
+      </c>
+      <c r="D185">
+        <v>4479</v>
+      </c>
+      <c r="E185">
+        <v>4479</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186">
+        <v>2</v>
+      </c>
+      <c r="B186" t="s">
+        <v>1377</v>
+      </c>
+      <c r="C186" t="s">
+        <v>38</v>
+      </c>
+      <c r="D186">
+        <v>2556</v>
+      </c>
+      <c r="E186">
+        <v>2556</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187">
+        <v>3</v>
+      </c>
+      <c r="B187" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C187" t="s">
+        <v>38</v>
+      </c>
+      <c r="D187">
+        <v>1644</v>
+      </c>
+      <c r="E187">
+        <v>1644</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188">
+        <v>4</v>
+      </c>
+      <c r="B188" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C188" t="s">
+        <v>38</v>
+      </c>
+      <c r="D188">
+        <v>0</v>
+      </c>
+      <c r="E188">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189">
         <v>5</v>
       </c>
-      <c r="B181" t="s">
-[...9 lines deleted...]
-        <v>120</v>
+      <c r="B189" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C189" t="s">
+        <v>38</v>
+      </c>
+      <c r="D189">
+        <v>546</v>
+      </c>
+      <c r="E189">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190">
+        <v>6</v>
+      </c>
+      <c r="B190" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C190" t="s">
+        <v>38</v>
+      </c>
+      <c r="D190">
+        <v>578</v>
+      </c>
+      <c r="E190">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191">
+        <v>7</v>
+      </c>
+      <c r="B191" t="s">
+        <v>1382</v>
+      </c>
+      <c r="C191" t="s">
+        <v>38</v>
+      </c>
+      <c r="D191">
+        <v>623</v>
+      </c>
+      <c r="E191">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192">
+        <v>8</v>
+      </c>
+      <c r="B192" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C192" t="s">
+        <v>38</v>
+      </c>
+      <c r="D192">
+        <v>217</v>
+      </c>
+      <c r="E192">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193">
+        <v>9</v>
+      </c>
+      <c r="B193" t="s">
+        <v>1384</v>
+      </c>
+      <c r="C193" t="s">
+        <v>38</v>
+      </c>
+      <c r="D193">
+        <v>187</v>
+      </c>
+      <c r="E193">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194">
+        <v>10</v>
+      </c>
+      <c r="B194" t="s">
+        <v>1385</v>
+      </c>
+      <c r="C194" t="s">
+        <v>38</v>
+      </c>
+      <c r="D194">
+        <v>447</v>
+      </c>
+      <c r="E194">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195">
+        <v>11</v>
+      </c>
+      <c r="B195" t="s">
+        <v>1386</v>
+      </c>
+      <c r="C195" t="s">
+        <v>38</v>
+      </c>
+      <c r="D195">
+        <v>672</v>
+      </c>
+      <c r="E195">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="196"/>
+    <row r="197">
+      <c r="A197">
+        <v>24</v>
+      </c>
+      <c r="B197" t="s">
+        <v>23</v>
+      </c>
+      <c r="C197" t="s">
+        <v>35</v>
+      </c>
+      <c r="D197">
+        <v>7670</v>
+      </c>
+      <c r="E197">
+        <v>7670</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" t="s">
+        <v>30</v>
+      </c>
+      <c r="B198" t="s">
+        <v>30</v>
+      </c>
+      <c r="C198" t="s">
+        <v>36</v>
+      </c>
+      <c r="D198">
+        <v>2064</v>
+      </c>
+      <c r="E198">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199">
+        <v>1</v>
+      </c>
+      <c r="B199" t="s">
+        <v>1387</v>
+      </c>
+      <c r="C199" t="s">
+        <v>38</v>
+      </c>
+      <c r="D199">
+        <v>2175</v>
+      </c>
+      <c r="E199">
+        <v>2175</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200">
+        <v>2</v>
+      </c>
+      <c r="B200" t="s">
+        <v>1388</v>
+      </c>
+      <c r="C200" t="s">
+        <v>38</v>
+      </c>
+      <c r="D200">
+        <v>453</v>
+      </c>
+      <c r="E200">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201">
+        <v>3</v>
+      </c>
+      <c r="B201" t="s">
+        <v>1389</v>
+      </c>
+      <c r="C201" t="s">
+        <v>38</v>
+      </c>
+      <c r="D201">
+        <v>257</v>
+      </c>
+      <c r="E201">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202">
+        <v>4</v>
+      </c>
+      <c r="B202" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C202" t="s">
+        <v>38</v>
+      </c>
+      <c r="D202">
+        <v>109</v>
+      </c>
+      <c r="E202">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203">
+        <v>5</v>
+      </c>
+      <c r="B203" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C203" t="s">
+        <v>38</v>
+      </c>
+      <c r="D203">
+        <v>1028</v>
+      </c>
+      <c r="E203">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204">
+        <v>6</v>
+      </c>
+      <c r="B204" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C204" t="s">
+        <v>38</v>
+      </c>
+      <c r="D204">
+        <v>299</v>
+      </c>
+      <c r="E204">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205">
+        <v>7</v>
+      </c>
+      <c r="B205" t="s">
+        <v>1393</v>
+      </c>
+      <c r="C205" t="s">
+        <v>38</v>
+      </c>
+      <c r="D205">
+        <v>68</v>
+      </c>
+      <c r="E205">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206">
+        <v>8</v>
+      </c>
+      <c r="B206" t="s">
+        <v>1394</v>
+      </c>
+      <c r="C206" t="s">
+        <v>38</v>
+      </c>
+      <c r="D206">
+        <v>142</v>
+      </c>
+      <c r="E206">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207">
+        <v>9</v>
+      </c>
+      <c r="B207" t="s">
+        <v>1395</v>
+      </c>
+      <c r="C207" t="s">
+        <v>38</v>
+      </c>
+      <c r="D207">
+        <v>167</v>
+      </c>
+      <c r="E207">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208">
+        <v>10</v>
+      </c>
+      <c r="B208" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C208" t="s">
+        <v>38</v>
+      </c>
+      <c r="D208">
+        <v>418</v>
+      </c>
+      <c r="E208">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209">
+        <v>11</v>
+      </c>
+      <c r="B209" t="s">
+        <v>1397</v>
+      </c>
+      <c r="C209" t="s">
+        <v>38</v>
+      </c>
+      <c r="D209">
+        <v>490</v>
+      </c>
+      <c r="E209">
+        <v>490</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...220 lines deleted...]
-<file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>0</v>
+        <v>32</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>1</v>
+        <v>33</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>2</v>
+        <v>34</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>3</v>
+        <v>29</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>4</v>
-[...216 lines deleted...]
-      <c r="A1" s="1" t="s">
         <v>31</v>
-      </c>
-[...10 lines deleted...]
-        <v>30</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D2">
-        <v>40248</v>
+        <v>76690</v>
       </c>
       <c r="E2">
-        <v>40248</v>
+        <v>76690</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D3">
-        <v>15611</v>
+        <v>20168</v>
       </c>
       <c r="E3">
-        <v>15611</v>
+        <v>20168</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>1155</v>
+        <v>37</v>
       </c>
       <c r="C4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D4">
-        <v>15420</v>
+        <v>13865</v>
       </c>
       <c r="E4">
-        <v>15420</v>
+        <v>13865</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>1156</v>
+        <v>39</v>
       </c>
       <c r="C5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D5">
-        <v>3420</v>
+        <v>6998</v>
       </c>
       <c r="E5">
-        <v>3420</v>
+        <v>6998</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>1157</v>
+        <v>40</v>
       </c>
       <c r="C6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D6">
-        <v>969</v>
+        <v>2769</v>
       </c>
       <c r="E6">
-        <v>969</v>
+        <v>2769</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>1158</v>
+        <v>41</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D7">
-        <v>2605</v>
+        <v>4312</v>
       </c>
       <c r="E7">
-        <v>2605</v>
+        <v>4312</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>1159</v>
+        <v>42</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8">
-        <v>846</v>
+        <v>21043</v>
       </c>
       <c r="E8">
-        <v>846</v>
+        <v>21043</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>1160</v>
+        <v>43</v>
       </c>
       <c r="C9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D9">
-        <v>253</v>
+        <v>760</v>
       </c>
       <c r="E9">
-        <v>253</v>
+        <v>760</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>1161</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D10">
-        <v>423</v>
+        <v>3858</v>
       </c>
       <c r="E10">
-        <v>423</v>
+        <v>3858</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>1162</v>
+        <v>45</v>
       </c>
       <c r="C11" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D11">
-        <v>517</v>
+        <v>367</v>
       </c>
       <c r="E11">
-        <v>517</v>
+        <v>367</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>1163</v>
+        <v>46</v>
       </c>
       <c r="C12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D12">
-        <v>184</v>
+        <v>970</v>
       </c>
       <c r="E12">
-        <v>184</v>
-[...2 lines deleted...]
-    <row r="13"/>
+        <v>970</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
+        <v>47</v>
+      </c>
+      <c r="C13" t="s">
+        <v>38</v>
+      </c>
+      <c r="D13">
+        <v>326</v>
+      </c>
+      <c r="E13">
+        <v>326</v>
+      </c>
+    </row>
     <row r="14">
       <c r="A14">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>7</v>
+        <v>48</v>
       </c>
       <c r="C14" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D14">
-        <v>68574</v>
+        <v>709</v>
       </c>
       <c r="E14">
-        <v>68574</v>
+        <v>709</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15" t="s">
-        <v>29</v>
+      <c r="A15">
+        <v>12</v>
       </c>
       <c r="B15" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="C15" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D15">
-        <v>24113</v>
+        <v>545</v>
       </c>
       <c r="E15">
-        <v>24113</v>
-[...18 lines deleted...]
-    </row>
+        <v>545</v>
+      </c>
+    </row>
+    <row r="16"/>
     <row r="17">
       <c r="A17">
         <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>1165</v>
+        <v>7</v>
       </c>
       <c r="C17" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D17">
-        <v>9206</v>
+        <v>130944</v>
       </c>
       <c r="E17">
-        <v>9206</v>
+        <v>130944</v>
       </c>
     </row>
     <row r="18">
-      <c r="A18">
-        <v>3</v>
+      <c r="A18" t="s">
+        <v>30</v>
       </c>
       <c r="B18" t="s">
-        <v>1166</v>
+        <v>30</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D18">
-        <v>10010</v>
+        <v>31217</v>
       </c>
       <c r="E18">
-        <v>10010</v>
+        <v>31217</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B19" t="s">
-        <v>1167</v>
+        <v>50</v>
       </c>
       <c r="C19" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D19">
-        <v>4667</v>
+        <v>30172</v>
       </c>
       <c r="E19">
-        <v>4667</v>
+        <v>30172</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B20" t="s">
-        <v>1168</v>
+        <v>51</v>
       </c>
       <c r="C20" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D20">
-        <v>1538</v>
+        <v>35556</v>
       </c>
       <c r="E20">
-        <v>1538</v>
+        <v>35556</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B21" t="s">
-        <v>1169</v>
+        <v>52</v>
       </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D21">
-        <v>1059</v>
+        <v>2557</v>
       </c>
       <c r="E21">
-        <v>1059</v>
+        <v>2557</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B22" t="s">
-        <v>1170</v>
+        <v>53</v>
       </c>
       <c r="C22" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D22">
-        <v>835</v>
+        <v>3554</v>
       </c>
       <c r="E22">
-        <v>835</v>
+        <v>3554</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B23" t="s">
-        <v>1171</v>
+        <v>54</v>
       </c>
       <c r="C23" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D23">
-        <v>1069</v>
+        <v>11802</v>
       </c>
       <c r="E23">
-        <v>1069</v>
+        <v>11802</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B24" t="s">
-        <v>1172</v>
+        <v>55</v>
       </c>
       <c r="C24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D24">
-        <v>2702</v>
+        <v>1271</v>
       </c>
       <c r="E24">
-        <v>2702</v>
-[...2 lines deleted...]
-    <row r="25"/>
+        <v>1271</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>7</v>
+      </c>
+      <c r="B25" t="s">
+        <v>56</v>
+      </c>
+      <c r="C25" t="s">
+        <v>38</v>
+      </c>
+      <c r="D25">
+        <v>1260</v>
+      </c>
+      <c r="E25">
+        <v>1260</v>
+      </c>
+    </row>
     <row r="26">
       <c r="A26">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B26" t="s">
-        <v>8</v>
+        <v>57</v>
       </c>
       <c r="C26" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D26">
-        <v>74119</v>
+        <v>919</v>
       </c>
       <c r="E26">
-        <v>74119</v>
+        <v>919</v>
       </c>
     </row>
     <row r="27">
-      <c r="A27" t="s">
-        <v>29</v>
+      <c r="A27">
+        <v>9</v>
       </c>
       <c r="B27" t="s">
-        <v>29</v>
+        <v>58</v>
       </c>
       <c r="C27" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D27">
-        <v>17019</v>
+        <v>415</v>
       </c>
       <c r="E27">
-        <v>17019</v>
+        <v>415</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B28" t="s">
-        <v>1173</v>
+        <v>59</v>
       </c>
       <c r="C28" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D28">
-        <v>23750</v>
+        <v>260</v>
       </c>
       <c r="E28">
-        <v>23750</v>
+        <v>260</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="B29" t="s">
-        <v>1174</v>
+        <v>60</v>
       </c>
       <c r="C29" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D29">
-        <v>16031</v>
+        <v>523</v>
       </c>
       <c r="E29">
-        <v>16031</v>
+        <v>523</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="B30" t="s">
-        <v>1175</v>
+        <v>61</v>
       </c>
       <c r="C30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D30">
-        <v>5068</v>
+        <v>11438</v>
       </c>
       <c r="E30">
-        <v>5068</v>
-[...18 lines deleted...]
-    </row>
+        <v>11438</v>
+      </c>
+    </row>
+    <row r="31"/>
     <row r="32">
       <c r="A32">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B32" t="s">
-        <v>1177</v>
+        <v>8</v>
       </c>
       <c r="C32" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D32">
-        <v>2075</v>
+        <v>91785</v>
       </c>
       <c r="E32">
-        <v>2075</v>
+        <v>91785</v>
       </c>
     </row>
     <row r="33">
-      <c r="A33">
-        <v>6</v>
+      <c r="A33" t="s">
+        <v>30</v>
       </c>
       <c r="B33" t="s">
-        <v>1178</v>
+        <v>30</v>
       </c>
       <c r="C33" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D33">
-        <v>1254</v>
+        <v>18080</v>
       </c>
       <c r="E33">
-        <v>1254</v>
+        <v>18080</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B34" t="s">
-        <v>1179</v>
+        <v>62</v>
       </c>
       <c r="C34" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D34">
-        <v>1655</v>
+        <v>45151</v>
       </c>
       <c r="E34">
-        <v>1655</v>
+        <v>45151</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B35" t="s">
-        <v>1180</v>
+        <v>63</v>
       </c>
       <c r="C35" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D35">
-        <v>497</v>
+        <v>10756</v>
       </c>
       <c r="E35">
-        <v>497</v>
+        <v>10756</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B36" t="s">
-        <v>1120</v>
+        <v>64</v>
       </c>
       <c r="C36" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D36">
-        <v>2895</v>
+        <v>5416</v>
       </c>
       <c r="E36">
-        <v>2895</v>
-[...2 lines deleted...]
-    <row r="37"/>
+        <v>5416</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>4</v>
+      </c>
+      <c r="B37" t="s">
+        <v>65</v>
+      </c>
+      <c r="C37" t="s">
+        <v>38</v>
+      </c>
+      <c r="D37">
+        <v>1193</v>
+      </c>
+      <c r="E37">
+        <v>1193</v>
+      </c>
+    </row>
     <row r="38">
       <c r="A38">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B38" t="s">
-        <v>9</v>
+        <v>66</v>
       </c>
       <c r="C38" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D38">
-        <v>98204</v>
+        <v>1778</v>
       </c>
       <c r="E38">
-        <v>98204</v>
+        <v>1778</v>
       </c>
     </row>
     <row r="39">
-      <c r="A39" t="s">
-        <v>29</v>
+      <c r="A39">
+        <v>6</v>
       </c>
       <c r="B39" t="s">
-        <v>29</v>
+        <v>67</v>
       </c>
       <c r="C39" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D39">
-        <v>17847</v>
+        <v>1597</v>
       </c>
       <c r="E39">
-        <v>17847</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B40" t="s">
-        <v>1181</v>
+        <v>68</v>
       </c>
       <c r="C40" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D40">
-        <v>43940</v>
+        <v>6177</v>
       </c>
       <c r="E40">
-        <v>43940</v>
+        <v>6177</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B41" t="s">
-        <v>1182</v>
+        <v>69</v>
       </c>
       <c r="C41" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D41">
-        <v>5059</v>
+        <v>402</v>
       </c>
       <c r="E41">
-        <v>5059</v>
+        <v>402</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B42" t="s">
-        <v>1183</v>
+        <v>70</v>
       </c>
       <c r="C42" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D42">
-        <v>2581</v>
+        <v>364</v>
       </c>
       <c r="E42">
-        <v>2581</v>
+        <v>364</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B43" t="s">
-        <v>1184</v>
+        <v>71</v>
       </c>
       <c r="C43" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D43">
-        <v>20439</v>
+        <v>276</v>
       </c>
       <c r="E43">
-        <v>20439</v>
+        <v>276</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="B44" t="s">
-        <v>1185</v>
+        <v>72</v>
       </c>
       <c r="C44" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D44">
-        <v>2029</v>
+        <v>301</v>
       </c>
       <c r="E44">
-        <v>2029</v>
+        <v>301</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="B45" t="s">
-        <v>1186</v>
+        <v>73</v>
       </c>
       <c r="C45" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D45">
-        <v>744</v>
+        <v>294</v>
       </c>
       <c r="E45">
-        <v>744</v>
-[...18 lines deleted...]
-    </row>
+        <v>294</v>
+      </c>
+    </row>
+    <row r="46"/>
     <row r="47">
       <c r="A47">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B47" t="s">
-        <v>1188</v>
+        <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D47">
-        <v>561</v>
+        <v>74992</v>
       </c>
       <c r="E47">
-        <v>561</v>
+        <v>74992</v>
       </c>
     </row>
     <row r="48">
-      <c r="A48">
-        <v>9</v>
+      <c r="A48" t="s">
+        <v>30</v>
       </c>
       <c r="B48" t="s">
-        <v>1189</v>
+        <v>30</v>
       </c>
       <c r="C48" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D48">
-        <v>2014</v>
+        <v>16070</v>
       </c>
       <c r="E48">
-        <v>2014</v>
-[...2 lines deleted...]
-    <row r="49"/>
+        <v>16070</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>1</v>
+      </c>
+      <c r="B49" t="s">
+        <v>74</v>
+      </c>
+      <c r="C49" t="s">
+        <v>38</v>
+      </c>
+      <c r="D49">
+        <v>16443</v>
+      </c>
+      <c r="E49">
+        <v>16443</v>
+      </c>
+    </row>
     <row r="50">
       <c r="A50">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B50" t="s">
-        <v>10</v>
+        <v>75</v>
       </c>
       <c r="C50" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D50">
-        <v>42621</v>
+        <v>25257</v>
       </c>
       <c r="E50">
-        <v>42621</v>
+        <v>25257</v>
       </c>
     </row>
     <row r="51">
-      <c r="A51" t="s">
-        <v>29</v>
+      <c r="A51">
+        <v>3</v>
       </c>
       <c r="B51" t="s">
-        <v>29</v>
+        <v>76</v>
       </c>
       <c r="C51" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D51">
-        <v>8878</v>
+        <v>4687</v>
       </c>
       <c r="E51">
-        <v>8878</v>
+        <v>4687</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B52" t="s">
-        <v>1190</v>
+        <v>77</v>
       </c>
       <c r="C52" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D52">
-        <v>24664</v>
+        <v>5648</v>
       </c>
       <c r="E52">
-        <v>24664</v>
+        <v>5648</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B53" t="s">
-        <v>1191</v>
+        <v>78</v>
       </c>
       <c r="C53" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D53">
-        <v>1282</v>
+        <v>1604</v>
       </c>
       <c r="E53">
-        <v>1282</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B54" t="s">
-        <v>1192</v>
+        <v>79</v>
       </c>
       <c r="C54" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D54">
-        <v>3061</v>
+        <v>902</v>
       </c>
       <c r="E54">
-        <v>3061</v>
+        <v>902</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B55" t="s">
-        <v>1193</v>
+        <v>80</v>
       </c>
       <c r="C55" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D55">
-        <v>1376</v>
+        <v>1874</v>
       </c>
       <c r="E55">
-        <v>1376</v>
+        <v>1874</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B56" t="s">
-        <v>1194</v>
+        <v>81</v>
       </c>
       <c r="C56" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D56">
-        <v>1775</v>
+        <v>484</v>
       </c>
       <c r="E56">
-        <v>1775</v>
+        <v>484</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B57" t="s">
-        <v>1195</v>
+        <v>82</v>
       </c>
       <c r="C57" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D57">
-        <v>247</v>
+        <v>769</v>
       </c>
       <c r="E57">
-        <v>247</v>
+        <v>769</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B58" t="s">
-        <v>1196</v>
+        <v>83</v>
       </c>
       <c r="C58" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D58">
-        <v>417</v>
+        <v>545</v>
       </c>
       <c r="E58">
-        <v>417</v>
+        <v>545</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B59" t="s">
-        <v>1197</v>
+        <v>84</v>
       </c>
       <c r="C59" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D59">
-        <v>158</v>
+        <v>197</v>
       </c>
       <c r="E59">
-        <v>158</v>
+        <v>197</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B60" t="s">
-        <v>1198</v>
+        <v>85</v>
       </c>
       <c r="C60" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D60">
-        <v>763</v>
+        <v>512</v>
       </c>
       <c r="E60">
-        <v>763</v>
+        <v>512</v>
       </c>
     </row>
     <row r="61"/>
     <row r="62">
       <c r="A62">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B62" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C62" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D62">
-        <v>4992</v>
+        <v>116706</v>
       </c>
       <c r="E62">
-        <v>4992</v>
+        <v>116706</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B63" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C63" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D63">
-        <v>2236</v>
+        <v>15649</v>
       </c>
       <c r="E63">
-        <v>2236</v>
+        <v>15649</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>1199</v>
+        <v>86</v>
       </c>
       <c r="C64" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D64">
-        <v>1601</v>
+        <v>11882</v>
       </c>
       <c r="E64">
-        <v>1601</v>
+        <v>11882</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2</v>
       </c>
       <c r="B65" t="s">
-        <v>1200</v>
+        <v>87</v>
       </c>
       <c r="C65" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D65">
-        <v>658</v>
+        <v>26764</v>
       </c>
       <c r="E65">
-        <v>658</v>
+        <v>26764</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>3</v>
       </c>
       <c r="B66" t="s">
-        <v>1201</v>
+        <v>88</v>
       </c>
       <c r="C66" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D66">
-        <v>497</v>
+        <v>2669</v>
       </c>
       <c r="E66">
-        <v>497</v>
-[...2 lines deleted...]
-    <row r="67"/>
+        <v>2669</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>4</v>
+      </c>
+      <c r="B67" t="s">
+        <v>89</v>
+      </c>
+      <c r="C67" t="s">
+        <v>38</v>
+      </c>
+      <c r="D67">
+        <v>2888</v>
+      </c>
+      <c r="E67">
+        <v>2888</v>
+      </c>
+    </row>
     <row r="68">
       <c r="A68">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B68" t="s">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="C68" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D68">
-        <v>6279</v>
+        <v>38329</v>
       </c>
       <c r="E68">
-        <v>6279</v>
+        <v>38329</v>
       </c>
     </row>
     <row r="69">
-      <c r="A69" t="s">
-        <v>29</v>
+      <c r="A69">
+        <v>6</v>
       </c>
       <c r="B69" t="s">
-        <v>29</v>
+        <v>91</v>
       </c>
       <c r="C69" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D69">
-        <v>2628</v>
+        <v>9013</v>
       </c>
       <c r="E69">
-        <v>2628</v>
+        <v>9013</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B70" t="s">
-        <v>1202</v>
+        <v>92</v>
       </c>
       <c r="C70" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D70">
-        <v>2118</v>
+        <v>587</v>
       </c>
       <c r="E70">
-        <v>2118</v>
+        <v>587</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B71" t="s">
-        <v>1203</v>
+        <v>93</v>
       </c>
       <c r="C71" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D71">
-        <v>686</v>
+        <v>430</v>
       </c>
       <c r="E71">
-        <v>686</v>
+        <v>430</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B72" t="s">
-        <v>1204</v>
+        <v>94</v>
       </c>
       <c r="C72" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D72">
-        <v>230</v>
+        <v>283</v>
       </c>
       <c r="E72">
-        <v>230</v>
+        <v>283</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B73" t="s">
-        <v>1205</v>
+        <v>95</v>
       </c>
       <c r="C73" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D73">
-        <v>269</v>
+        <v>3833</v>
       </c>
       <c r="E73">
-        <v>269</v>
+        <v>3833</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="B74" t="s">
-        <v>1206</v>
+        <v>96</v>
       </c>
       <c r="C74" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D74">
-        <v>348</v>
+        <v>297</v>
       </c>
       <c r="E74">
-        <v>348</v>
-[...19 lines deleted...]
-    </row>
+        <v>297</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>12</v>
+      </c>
+      <c r="B75" t="s">
+        <v>97</v>
+      </c>
+      <c r="C75" t="s">
+        <v>38</v>
+      </c>
+      <c r="D75">
+        <v>4082</v>
+      </c>
+      <c r="E75">
+        <v>4082</v>
+      </c>
+    </row>
+    <row r="76"/>
     <row r="77">
-      <c r="A77" t="s">
-        <v>29</v>
+      <c r="A77">
+        <v>6</v>
       </c>
       <c r="B77" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="C77" t="s">
         <v>35</v>
       </c>
       <c r="D77">
-        <v>11857</v>
+        <v>4109</v>
       </c>
       <c r="E77">
-        <v>11857</v>
+        <v>4109</v>
       </c>
     </row>
     <row r="78">
-      <c r="A78">
-        <v>1</v>
+      <c r="A78" t="s">
+        <v>30</v>
       </c>
       <c r="B78" t="s">
-        <v>1207</v>
+        <v>30</v>
       </c>
       <c r="C78" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D78">
-        <v>13871</v>
+        <v>2866</v>
       </c>
       <c r="E78">
-        <v>13871</v>
+        <v>2866</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B79" t="s">
-        <v>1208</v>
+        <v>98</v>
       </c>
       <c r="C79" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D79">
-        <v>4409</v>
+        <v>751</v>
       </c>
       <c r="E79">
-        <v>4409</v>
+        <v>751</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B80" t="s">
-        <v>1209</v>
+        <v>99</v>
       </c>
       <c r="C80" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D80">
-        <v>2733</v>
+        <v>271</v>
       </c>
       <c r="E80">
-        <v>2733</v>
+        <v>271</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B81" t="s">
-        <v>1210</v>
+        <v>100</v>
       </c>
       <c r="C81" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D81">
-        <v>1861</v>
+        <v>221</v>
       </c>
       <c r="E81">
-        <v>1861</v>
-[...18 lines deleted...]
-    </row>
+        <v>221</v>
+      </c>
+    </row>
+    <row r="82"/>
     <row r="83">
       <c r="A83">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B83" t="s">
-        <v>1212</v>
+        <v>12</v>
       </c>
       <c r="C83" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D83">
-        <v>216</v>
+        <v>5784</v>
       </c>
       <c r="E83">
-        <v>216</v>
+        <v>5784</v>
       </c>
     </row>
     <row r="84">
-      <c r="A84">
-        <v>7</v>
+      <c r="A84" t="s">
+        <v>30</v>
       </c>
       <c r="B84" t="s">
-        <v>1213</v>
+        <v>30</v>
       </c>
       <c r="C84" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D84">
-        <v>9999</v>
+        <v>4082</v>
       </c>
       <c r="E84">
-        <v>9999</v>
+        <v>4082</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
+        <v>1</v>
+      </c>
+      <c r="B85" t="s">
+        <v>101</v>
+      </c>
+      <c r="C85" t="s">
+        <v>38</v>
+      </c>
+      <c r="D85">
+        <v>1702</v>
+      </c>
+      <c r="E85">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="86"/>
+    <row r="87">
+      <c r="A87">
         <v>8</v>
       </c>
-      <c r="B85" t="s">
-[...29 lines deleted...]
-    <row r="87"/>
+      <c r="B87" t="s">
+        <v>13</v>
+      </c>
+      <c r="C87" t="s">
+        <v>35</v>
+      </c>
+      <c r="D87">
+        <v>58252</v>
+      </c>
+      <c r="E87">
+        <v>58252</v>
+      </c>
+    </row>
     <row r="88">
-      <c r="A88">
-        <v>9</v>
+      <c r="A88" t="s">
+        <v>30</v>
       </c>
       <c r="B88" t="s">
-        <v>139</v>
+        <v>30</v>
       </c>
       <c r="C88" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D88">
-        <v>1389</v>
+        <v>10557</v>
       </c>
       <c r="E88">
-        <v>1389</v>
+        <v>10557</v>
       </c>
     </row>
     <row r="89">
-      <c r="A89" t="s">
-        <v>29</v>
+      <c r="A89">
+        <v>1</v>
       </c>
       <c r="B89" t="s">
-        <v>29</v>
+        <v>102</v>
       </c>
       <c r="C89" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D89">
-        <v>1006</v>
+        <v>30993</v>
       </c>
       <c r="E89">
-        <v>1006</v>
+        <v>30993</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B90" t="s">
-        <v>1216</v>
+        <v>103</v>
       </c>
       <c r="C90" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D90">
-        <v>383</v>
+        <v>4220</v>
       </c>
       <c r="E90">
-        <v>383</v>
-[...2 lines deleted...]
-    <row r="91"/>
+        <v>4220</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>3</v>
+      </c>
+      <c r="B91" t="s">
+        <v>104</v>
+      </c>
+      <c r="C91" t="s">
+        <v>38</v>
+      </c>
+      <c r="D91">
+        <v>4223</v>
+      </c>
+      <c r="E91">
+        <v>4223</v>
+      </c>
+    </row>
     <row r="92">
       <c r="A92">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B92" t="s">
-        <v>14</v>
+        <v>105</v>
       </c>
       <c r="C92" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D92">
-        <v>2131</v>
+        <v>1659</v>
       </c>
       <c r="E92">
-        <v>2131</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="93">
-      <c r="A93" t="s">
-        <v>29</v>
+      <c r="A93">
+        <v>5</v>
       </c>
       <c r="B93" t="s">
-        <v>29</v>
+        <v>106</v>
       </c>
       <c r="C93" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D93">
-        <v>1198</v>
+        <v>1157</v>
       </c>
       <c r="E93">
-        <v>1198</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B94" t="s">
-        <v>1217</v>
+        <v>107</v>
       </c>
       <c r="C94" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D94">
-        <v>637</v>
+        <v>1505</v>
       </c>
       <c r="E94">
-        <v>637</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B95" t="s">
-        <v>1218</v>
+        <v>108</v>
       </c>
       <c r="C95" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D95">
-        <v>163</v>
+        <v>659</v>
       </c>
       <c r="E95">
-        <v>163</v>
+        <v>659</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B96" t="s">
-        <v>1219</v>
+        <v>109</v>
       </c>
       <c r="C96" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D96">
-        <v>133</v>
+        <v>1930</v>
       </c>
       <c r="E96">
-        <v>133</v>
-[...2 lines deleted...]
-    <row r="97"/>
+        <v>1930</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>9</v>
+      </c>
+      <c r="B97" t="s">
+        <v>110</v>
+      </c>
+      <c r="C97" t="s">
+        <v>38</v>
+      </c>
+      <c r="D97">
+        <v>243</v>
+      </c>
+      <c r="E97">
+        <v>243</v>
+      </c>
+    </row>
     <row r="98">
       <c r="A98">
+        <v>10</v>
+      </c>
+      <c r="B98" t="s">
+        <v>111</v>
+      </c>
+      <c r="C98" t="s">
+        <v>38</v>
+      </c>
+      <c r="D98">
+        <v>488</v>
+      </c>
+      <c r="E98">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
         <v>11</v>
       </c>
-      <c r="B98" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="B99" t="s">
-        <v>29</v>
+        <v>112</v>
       </c>
       <c r="C99" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D99">
-        <v>577</v>
+        <v>237</v>
       </c>
       <c r="E99">
-        <v>577</v>
+        <v>237</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
+        <v>12</v>
+      </c>
+      <c r="B100" t="s">
+        <v>113</v>
+      </c>
+      <c r="C100" t="s">
+        <v>38</v>
+      </c>
+      <c r="D100">
+        <v>381</v>
+      </c>
+      <c r="E100">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="101"/>
+    <row r="102">
+      <c r="A102">
+        <v>9</v>
+      </c>
+      <c r="B102" t="s">
+        <v>14</v>
+      </c>
+      <c r="C102" t="s">
+        <v>35</v>
+      </c>
+      <c r="D102">
+        <v>1356</v>
+      </c>
+      <c r="E102">
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="s">
+        <v>30</v>
+      </c>
+      <c r="B103" t="s">
+        <v>30</v>
+      </c>
+      <c r="C103" t="s">
+        <v>36</v>
+      </c>
+      <c r="D103">
+        <v>1053</v>
+      </c>
+      <c r="E103">
+        <v>1053</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
         <v>1</v>
       </c>
-      <c r="B100" t="s">
-[...50 lines deleted...]
-      </c>
       <c r="B104" t="s">
-        <v>29</v>
+        <v>114</v>
       </c>
       <c r="C104" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D104">
-        <v>8231</v>
+        <v>133</v>
       </c>
       <c r="E104">
-        <v>8231</v>
+        <v>133</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B105" t="s">
-        <v>1222</v>
+        <v>115</v>
       </c>
       <c r="C105" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D105">
-        <v>44063</v>
+        <v>170</v>
       </c>
       <c r="E105">
-        <v>44063</v>
-[...18 lines deleted...]
-    </row>
+        <v>170</v>
+      </c>
+    </row>
+    <row r="106"/>
     <row r="107">
       <c r="A107">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B107" t="s">
-        <v>1224</v>
+        <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D107">
-        <v>1190</v>
+        <v>4607</v>
       </c>
       <c r="E107">
-        <v>1190</v>
+        <v>4607</v>
       </c>
     </row>
     <row r="108">
-      <c r="A108">
-        <v>4</v>
+      <c r="A108" t="s">
+        <v>30</v>
       </c>
       <c r="B108" t="s">
-        <v>1225</v>
+        <v>30</v>
       </c>
       <c r="C108" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D108">
-        <v>933</v>
+        <v>1042</v>
       </c>
       <c r="E108">
-        <v>933</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B109" t="s">
-        <v>1226</v>
+        <v>116</v>
       </c>
       <c r="C109" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D109">
-        <v>1790</v>
+        <v>2719</v>
       </c>
       <c r="E109">
-        <v>1790</v>
+        <v>2719</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B110" t="s">
-        <v>1227</v>
+        <v>117</v>
       </c>
       <c r="C110" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D110">
-        <v>473</v>
+        <v>490</v>
       </c>
       <c r="E110">
-        <v>473</v>
+        <v>490</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B111" t="s">
-        <v>1228</v>
+        <v>118</v>
       </c>
       <c r="C111" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D111">
-        <v>439</v>
+        <v>187</v>
       </c>
       <c r="E111">
-        <v>439</v>
+        <v>187</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B112" t="s">
-        <v>1229</v>
+        <v>119</v>
       </c>
       <c r="C112" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D112">
-        <v>296</v>
+        <v>72</v>
       </c>
       <c r="E112">
-        <v>296</v>
+        <v>72</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B113" t="s">
-        <v>1230</v>
+        <v>120</v>
       </c>
       <c r="C113" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D113">
-        <v>341</v>
+        <v>97</v>
       </c>
       <c r="E113">
-        <v>341</v>
+        <v>97</v>
       </c>
     </row>
     <row r="114"/>
     <row r="115">
       <c r="A115">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B115" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C115" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D115">
-        <v>2310</v>
+        <v>3782</v>
       </c>
       <c r="E115">
-        <v>2310</v>
+        <v>3782</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B116" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C116" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D116">
-        <v>1158</v>
+        <v>1202</v>
       </c>
       <c r="E116">
-        <v>1158</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1</v>
       </c>
       <c r="B117" t="s">
-        <v>1231</v>
+        <v>121</v>
       </c>
       <c r="C117" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D117">
-        <v>654</v>
+        <v>593</v>
       </c>
       <c r="E117">
-        <v>654</v>
+        <v>593</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>2</v>
       </c>
       <c r="B118" t="s">
-        <v>1232</v>
+        <v>122</v>
       </c>
       <c r="C118" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D118">
-        <v>172</v>
+        <v>394</v>
       </c>
       <c r="E118">
-        <v>172</v>
+        <v>394</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>3</v>
       </c>
       <c r="B119" t="s">
-        <v>1233</v>
+        <v>123</v>
       </c>
       <c r="C119" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D119">
-        <v>326</v>
+        <v>352</v>
       </c>
       <c r="E119">
-        <v>326</v>
-[...2 lines deleted...]
-    <row r="120"/>
+        <v>352</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>4</v>
+      </c>
+      <c r="B120" t="s">
+        <v>124</v>
+      </c>
+      <c r="C120" t="s">
+        <v>38</v>
+      </c>
+      <c r="D120">
+        <v>235</v>
+      </c>
+      <c r="E120">
+        <v>235</v>
+      </c>
+    </row>
     <row r="121">
       <c r="A121">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="B121" t="s">
-        <v>18</v>
+        <v>125</v>
       </c>
       <c r="C121" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D121">
-        <v>106893</v>
+        <v>566</v>
       </c>
       <c r="E121">
-        <v>106893</v>
+        <v>566</v>
       </c>
     </row>
     <row r="122">
-      <c r="A122" t="s">
-        <v>29</v>
+      <c r="A122">
+        <v>6</v>
       </c>
       <c r="B122" t="s">
-        <v>29</v>
+        <v>126</v>
       </c>
       <c r="C122" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D122">
-        <v>12558</v>
+        <v>102</v>
       </c>
       <c r="E122">
-        <v>12558</v>
+        <v>102</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B123" t="s">
-        <v>1234</v>
+        <v>127</v>
       </c>
       <c r="C123" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D123">
-        <v>37373</v>
+        <v>121</v>
       </c>
       <c r="E123">
-        <v>37373</v>
+        <v>121</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B124" t="s">
-        <v>1235</v>
+        <v>119</v>
       </c>
       <c r="C124" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D124">
-        <v>17528</v>
+        <v>67</v>
       </c>
       <c r="E124">
-        <v>17528</v>
+        <v>67</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B125" t="s">
-        <v>1236</v>
+        <v>128</v>
       </c>
       <c r="C125" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D125">
-        <v>1456</v>
+        <v>70</v>
       </c>
       <c r="E125">
-        <v>1456</v>
+        <v>70</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B126" t="s">
-        <v>1237</v>
+        <v>129</v>
       </c>
       <c r="C126" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D126">
-        <v>35180</v>
+        <v>80</v>
       </c>
       <c r="E126">
-        <v>35180</v>
-[...18 lines deleted...]
-    </row>
+        <v>80</v>
+      </c>
+    </row>
+    <row r="127"/>
     <row r="128">
       <c r="A128">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="B128" t="s">
-        <v>1239</v>
+        <v>17</v>
       </c>
       <c r="C128" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D128">
-        <v>423</v>
+        <v>17773</v>
       </c>
       <c r="E128">
-        <v>423</v>
+        <v>17773</v>
       </c>
     </row>
     <row r="129">
-      <c r="A129">
-        <v>7</v>
+      <c r="A129" t="s">
+        <v>30</v>
       </c>
       <c r="B129" t="s">
-        <v>1240</v>
+        <v>30</v>
       </c>
       <c r="C129" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D129">
-        <v>495</v>
+        <v>5383</v>
       </c>
       <c r="E129">
-        <v>495</v>
+        <v>5383</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B130" t="s">
-        <v>321</v>
+        <v>130</v>
       </c>
       <c r="C130" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D130">
-        <v>256</v>
+        <v>2519</v>
       </c>
       <c r="E130">
-        <v>256</v>
+        <v>2519</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B131" t="s">
-        <v>1241</v>
+        <v>131</v>
       </c>
       <c r="C131" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D131">
-        <v>759</v>
+        <v>1620</v>
       </c>
       <c r="E131">
-        <v>759</v>
-[...2 lines deleted...]
-    <row r="132"/>
+        <v>1620</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>3</v>
+      </c>
+      <c r="B132" t="s">
+        <v>132</v>
+      </c>
+      <c r="C132" t="s">
+        <v>38</v>
+      </c>
+      <c r="D132">
+        <v>4798</v>
+      </c>
+      <c r="E132">
+        <v>4798</v>
+      </c>
+    </row>
     <row r="133">
       <c r="A133">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="B133" t="s">
-        <v>19</v>
+        <v>133</v>
       </c>
       <c r="C133" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D133">
-        <v>19103</v>
+        <v>1096</v>
       </c>
       <c r="E133">
-        <v>19103</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="134">
-      <c r="A134" t="s">
-        <v>29</v>
+      <c r="A134">
+        <v>5</v>
       </c>
       <c r="B134" t="s">
-        <v>29</v>
+        <v>134</v>
       </c>
       <c r="C134" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D134">
-        <v>6693</v>
+        <v>459</v>
       </c>
       <c r="E134">
-        <v>6693</v>
+        <v>459</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B135" t="s">
-        <v>1242</v>
+        <v>135</v>
       </c>
       <c r="C135" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D135">
-        <v>5148</v>
+        <v>320</v>
       </c>
       <c r="E135">
-        <v>5148</v>
+        <v>320</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B136" t="s">
-        <v>1243</v>
+        <v>136</v>
       </c>
       <c r="C136" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D136">
-        <v>2121</v>
+        <v>379</v>
       </c>
       <c r="E136">
-        <v>2121</v>
+        <v>379</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B137" t="s">
-        <v>1244</v>
+        <v>137</v>
       </c>
       <c r="C137" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D137">
-        <v>2082</v>
+        <v>200</v>
       </c>
       <c r="E137">
-        <v>2082</v>
+        <v>200</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B138" t="s">
-        <v>1245</v>
+        <v>138</v>
       </c>
       <c r="C138" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D138">
-        <v>1371</v>
+        <v>248</v>
       </c>
       <c r="E138">
-        <v>1371</v>
+        <v>248</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="B139" t="s">
-        <v>1246</v>
+        <v>139</v>
       </c>
       <c r="C139" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D139">
-        <v>929</v>
+        <v>107</v>
       </c>
       <c r="E139">
-        <v>929</v>
+        <v>107</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="B140" t="s">
-        <v>1247</v>
+        <v>140</v>
       </c>
       <c r="C140" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D140">
-        <v>345</v>
+        <v>151</v>
       </c>
       <c r="E140">
-        <v>345</v>
+        <v>151</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="B141" t="s">
-        <v>1248</v>
+        <v>141</v>
       </c>
       <c r="C141" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D141">
-        <v>414</v>
+        <v>493</v>
       </c>
       <c r="E141">
-        <v>414</v>
+        <v>493</v>
       </c>
     </row>
     <row r="142"/>
     <row r="143">
       <c r="A143">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B143" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C143" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D143">
-        <v>6694</v>
+        <v>2162</v>
       </c>
       <c r="E143">
-        <v>6694</v>
+        <v>2162</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B144" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C144" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D144">
-        <v>2270</v>
+        <v>1072</v>
       </c>
       <c r="E144">
-        <v>2270</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1</v>
       </c>
       <c r="B145" t="s">
-        <v>1249</v>
+        <v>142</v>
       </c>
       <c r="C145" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D145">
-        <v>1602</v>
+        <v>804</v>
       </c>
       <c r="E145">
-        <v>1602</v>
+        <v>804</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>2</v>
       </c>
       <c r="B146" t="s">
-        <v>1250</v>
+        <v>143</v>
       </c>
       <c r="C146" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D146">
-        <v>1027</v>
+        <v>286</v>
       </c>
       <c r="E146">
-        <v>1027</v>
-[...18 lines deleted...]
-    </row>
+        <v>286</v>
+      </c>
+    </row>
+    <row r="147"/>
     <row r="148">
       <c r="A148">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="B148" t="s">
-        <v>1252</v>
+        <v>19</v>
       </c>
       <c r="C148" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D148">
-        <v>432</v>
+        <v>98351</v>
       </c>
       <c r="E148">
-        <v>432</v>
+        <v>98351</v>
       </c>
     </row>
     <row r="149">
-      <c r="A149">
-        <v>5</v>
+      <c r="A149" t="s">
+        <v>30</v>
       </c>
       <c r="B149" t="s">
-        <v>1253</v>
+        <v>30</v>
       </c>
       <c r="C149" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D149">
-        <v>133</v>
+        <v>11669</v>
       </c>
       <c r="E149">
-        <v>133</v>
+        <v>11669</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B150" t="s">
-        <v>1254</v>
+        <v>144</v>
       </c>
       <c r="C150" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D150">
-        <v>186</v>
+        <v>36833</v>
       </c>
       <c r="E150">
-        <v>186</v>
+        <v>36833</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B151" t="s">
-        <v>1255</v>
+        <v>145</v>
       </c>
       <c r="C151" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D151">
-        <v>59</v>
+        <v>17985</v>
       </c>
       <c r="E151">
-        <v>59</v>
+        <v>17985</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B152" t="s">
-        <v>1256</v>
+        <v>128</v>
       </c>
       <c r="C152" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D152">
-        <v>119</v>
+        <v>1641</v>
       </c>
       <c r="E152">
-        <v>119</v>
+        <v>1641</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B153" t="s">
-        <v>1257</v>
+        <v>146</v>
       </c>
       <c r="C153" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D153">
-        <v>101</v>
+        <v>26110</v>
       </c>
       <c r="E153">
-        <v>101</v>
-[...2 lines deleted...]
-    <row r="154"/>
+        <v>26110</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>5</v>
+      </c>
+      <c r="B154" t="s">
+        <v>147</v>
+      </c>
+      <c r="C154" t="s">
+        <v>38</v>
+      </c>
+      <c r="D154">
+        <v>577</v>
+      </c>
+      <c r="E154">
+        <v>577</v>
+      </c>
+    </row>
     <row r="155">
       <c r="A155">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="B155" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="C155" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D155">
-        <v>18266</v>
+        <v>509</v>
       </c>
       <c r="E155">
-        <v>18266</v>
+        <v>509</v>
       </c>
     </row>
     <row r="156">
-      <c r="A156" t="s">
-        <v>29</v>
+      <c r="A156">
+        <v>7</v>
       </c>
       <c r="B156" t="s">
-        <v>29</v>
+        <v>149</v>
       </c>
       <c r="C156" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D156">
-        <v>3840</v>
+        <v>1020</v>
       </c>
       <c r="E156">
-        <v>3840</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B157" t="s">
-        <v>1258</v>
+        <v>150</v>
       </c>
       <c r="C157" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D157">
-        <v>6321</v>
+        <v>343</v>
       </c>
       <c r="E157">
-        <v>6321</v>
+        <v>343</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B158" t="s">
-        <v>1259</v>
+        <v>151</v>
       </c>
       <c r="C158" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D158">
-        <v>5941</v>
+        <v>316</v>
       </c>
       <c r="E158">
-        <v>5941</v>
+        <v>316</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B159" t="s">
-        <v>1260</v>
+        <v>152</v>
       </c>
       <c r="C159" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D159">
-        <v>384</v>
+        <v>373</v>
       </c>
       <c r="E159">
-        <v>384</v>
+        <v>373</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="B160" t="s">
-        <v>1261</v>
+        <v>153</v>
       </c>
       <c r="C160" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D160">
-        <v>237</v>
+        <v>351</v>
       </c>
       <c r="E160">
-        <v>237</v>
+        <v>351</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="B161" t="s">
-        <v>1262</v>
+        <v>154</v>
       </c>
       <c r="C161" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D161">
-        <v>195</v>
+        <v>624</v>
       </c>
       <c r="E161">
-        <v>195</v>
-[...19 lines deleted...]
-    <row r="163"/>
+        <v>624</v>
+      </c>
+    </row>
+    <row r="162"/>
+    <row r="163">
+      <c r="A163">
+        <v>15</v>
+      </c>
+      <c r="B163" t="s">
+        <v>20</v>
+      </c>
+      <c r="C163" t="s">
+        <v>35</v>
+      </c>
+      <c r="D163">
+        <v>8322</v>
+      </c>
+      <c r="E163">
+        <v>8322</v>
+      </c>
+    </row>
     <row r="164">
-      <c r="A164">
-        <v>24</v>
+      <c r="A164" t="s">
+        <v>30</v>
       </c>
       <c r="B164" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="C164" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D164">
-        <v>1901</v>
+        <v>5482</v>
       </c>
       <c r="E164">
-        <v>1901</v>
+        <v>5482</v>
       </c>
     </row>
     <row r="165">
-      <c r="A165" t="s">
-        <v>29</v>
+      <c r="A165">
+        <v>1</v>
       </c>
       <c r="B165" t="s">
-        <v>29</v>
+        <v>155</v>
       </c>
       <c r="C165" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D165">
-        <v>702</v>
+        <v>1028</v>
       </c>
       <c r="E165">
-        <v>702</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B166" t="s">
-        <v>1264</v>
+        <v>156</v>
       </c>
       <c r="C166" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D166">
-        <v>709</v>
+        <v>783</v>
       </c>
       <c r="E166">
-        <v>709</v>
+        <v>783</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B167" t="s">
-        <v>1265</v>
+        <v>157</v>
       </c>
       <c r="C167" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D167">
-        <v>114</v>
+        <v>388</v>
       </c>
       <c r="E167">
-        <v>114</v>
+        <v>388</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B168" t="s">
-        <v>1266</v>
+        <v>158</v>
       </c>
       <c r="C168" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D168">
-        <v>71</v>
+        <v>334</v>
       </c>
       <c r="E168">
-        <v>71</v>
+        <v>334</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B169" t="s">
-        <v>1267</v>
+        <v>159</v>
       </c>
       <c r="C169" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D169">
-        <v>51</v>
+        <v>307</v>
       </c>
       <c r="E169">
-        <v>51</v>
-[...18 lines deleted...]
-    </row>
+        <v>307</v>
+      </c>
+    </row>
+    <row r="170"/>
     <row r="171">
       <c r="A171">
+        <v>16</v>
+      </c>
+      <c r="B171" t="s">
+        <v>21</v>
+      </c>
+      <c r="C171" t="s">
+        <v>35</v>
+      </c>
+      <c r="D171">
+        <v>13766</v>
+      </c>
+      <c r="E171">
+        <v>13766</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" t="s">
+        <v>30</v>
+      </c>
+      <c r="B172" t="s">
+        <v>30</v>
+      </c>
+      <c r="C172" t="s">
+        <v>36</v>
+      </c>
+      <c r="D172">
+        <v>1903</v>
+      </c>
+      <c r="E172">
+        <v>1903</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173">
+        <v>1</v>
+      </c>
+      <c r="B173" t="s">
+        <v>160</v>
+      </c>
+      <c r="C173" t="s">
+        <v>38</v>
+      </c>
+      <c r="D173">
+        <v>4907</v>
+      </c>
+      <c r="E173">
+        <v>4907</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174">
+        <v>2</v>
+      </c>
+      <c r="B174" t="s">
+        <v>161</v>
+      </c>
+      <c r="C174" t="s">
+        <v>38</v>
+      </c>
+      <c r="D174">
+        <v>2385</v>
+      </c>
+      <c r="E174">
+        <v>2385</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175">
+        <v>3</v>
+      </c>
+      <c r="B175" t="s">
+        <v>162</v>
+      </c>
+      <c r="C175" t="s">
+        <v>38</v>
+      </c>
+      <c r="D175">
+        <v>240</v>
+      </c>
+      <c r="E175">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176">
+        <v>4</v>
+      </c>
+      <c r="B176" t="s">
+        <v>163</v>
+      </c>
+      <c r="C176" t="s">
+        <v>38</v>
+      </c>
+      <c r="D176">
+        <v>3294</v>
+      </c>
+      <c r="E176">
+        <v>3294</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177">
+        <v>5</v>
+      </c>
+      <c r="B177" t="s">
+        <v>164</v>
+      </c>
+      <c r="C177" t="s">
+        <v>38</v>
+      </c>
+      <c r="D177">
+        <v>452</v>
+      </c>
+      <c r="E177">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178">
         <v>6</v>
       </c>
-      <c r="B171" t="s">
-[...13 lines deleted...]
-      <c r="A172">
+      <c r="B178" t="s">
+        <v>165</v>
+      </c>
+      <c r="C178" t="s">
+        <v>38</v>
+      </c>
+      <c r="D178">
+        <v>139</v>
+      </c>
+      <c r="E178">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179">
         <v>7</v>
       </c>
-      <c r="B172" t="s">
-[...27 lines deleted...]
-      <c r="B1" s="1" t="s">
+      <c r="B179" t="s">
+        <v>166</v>
+      </c>
+      <c r="C179" t="s">
+        <v>38</v>
+      </c>
+      <c r="D179">
+        <v>82</v>
+      </c>
+      <c r="E179">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180">
+        <v>8</v>
+      </c>
+      <c r="B180" t="s">
+        <v>167</v>
+      </c>
+      <c r="C180" t="s">
+        <v>38</v>
+      </c>
+      <c r="D180">
+        <v>43</v>
+      </c>
+      <c r="E180">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181">
+        <v>9</v>
+      </c>
+      <c r="B181" t="s">
+        <v>168</v>
+      </c>
+      <c r="C181" t="s">
+        <v>38</v>
+      </c>
+      <c r="D181">
+        <v>58</v>
+      </c>
+      <c r="E181">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182">
+        <v>10</v>
+      </c>
+      <c r="B182" t="s">
+        <v>169</v>
+      </c>
+      <c r="C182" t="s">
+        <v>38</v>
+      </c>
+      <c r="D182">
+        <v>68</v>
+      </c>
+      <c r="E182">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183">
+        <v>11</v>
+      </c>
+      <c r="B183" t="s">
+        <v>170</v>
+      </c>
+      <c r="C183" t="s">
+        <v>38</v>
+      </c>
+      <c r="D183">
+        <v>36</v>
+      </c>
+      <c r="E183">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184">
+        <v>12</v>
+      </c>
+      <c r="B184" t="s">
+        <v>171</v>
+      </c>
+      <c r="C184" t="s">
+        <v>38</v>
+      </c>
+      <c r="D184">
+        <v>159</v>
+      </c>
+      <c r="E184">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="185"/>
+    <row r="186">
+      <c r="A186">
+        <v>17</v>
+      </c>
+      <c r="B186" t="s">
+        <v>22</v>
+      </c>
+      <c r="C186" t="s">
+        <v>35</v>
+      </c>
+      <c r="D186">
+        <v>58576</v>
+      </c>
+      <c r="E186">
+        <v>58576</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" t="s">
+        <v>30</v>
+      </c>
+      <c r="B187" t="s">
+        <v>30</v>
+      </c>
+      <c r="C187" t="s">
+        <v>36</v>
+      </c>
+      <c r="D187">
+        <v>7519</v>
+      </c>
+      <c r="E187">
+        <v>7519</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="B188" t="s">
+        <v>172</v>
+      </c>
+      <c r="C188" t="s">
+        <v>38</v>
+      </c>
+      <c r="D188">
+        <v>10550</v>
+      </c>
+      <c r="E188">
+        <v>10550</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189">
         <v>2</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="B189" t="s">
+        <v>173</v>
+      </c>
+      <c r="C189" t="s">
+        <v>38</v>
+      </c>
+      <c r="D189">
+        <v>8681</v>
+      </c>
+      <c r="E189">
+        <v>8681</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190">
         <v>3</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="B190" t="s">
+        <v>174</v>
+      </c>
+      <c r="C190" t="s">
+        <v>38</v>
+      </c>
+      <c r="D190">
+        <v>14564</v>
+      </c>
+      <c r="E190">
+        <v>14564</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191">
         <v>4</v>
       </c>
-      <c r="F1" s="1" t="s">
+      <c r="B191" t="s">
+        <v>175</v>
+      </c>
+      <c r="C191" t="s">
+        <v>38</v>
+      </c>
+      <c r="D191">
+        <v>14050</v>
+      </c>
+      <c r="E191">
+        <v>14050</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192">
         <v>5</v>
       </c>
-      <c r="G1" s="1" t="s">
+      <c r="B192" t="s">
+        <v>176</v>
+      </c>
+      <c r="C192" t="s">
+        <v>38</v>
+      </c>
+      <c r="D192">
+        <v>801</v>
+      </c>
+      <c r="E192">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193">
         <v>6</v>
       </c>
-      <c r="H1" s="1" t="s">
+      <c r="B193" t="s">
+        <v>177</v>
+      </c>
+      <c r="C193" t="s">
+        <v>38</v>
+      </c>
+      <c r="D193">
+        <v>1780</v>
+      </c>
+      <c r="E193">
+        <v>1780</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194">
         <v>7</v>
       </c>
-      <c r="I1" s="1" t="s">
-[...38 lines deleted...]
-      <c r="V1" s="1" t="s">
+      <c r="B194" t="s">
+        <v>178</v>
+      </c>
+      <c r="C194" t="s">
+        <v>38</v>
+      </c>
+      <c r="D194">
+        <v>631</v>
+      </c>
+      <c r="E194">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="195"/>
+    <row r="196">
+      <c r="A196">
+        <v>24</v>
+      </c>
+      <c r="B196" t="s">
         <v>23</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2">
+      <c r="C196" t="s">
+        <v>35</v>
+      </c>
+      <c r="D196">
+        <v>2826</v>
+      </c>
+      <c r="E196">
+        <v>2826</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" t="s">
+        <v>30</v>
+      </c>
+      <c r="B197" t="s">
+        <v>30</v>
+      </c>
+      <c r="C197" t="s">
+        <v>36</v>
+      </c>
+      <c r="D197">
+        <v>1026</v>
+      </c>
+      <c r="E197">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198">
         <v>1</v>
       </c>
-      <c r="B2" t="s">
-[...168 lines deleted...]
-      <c r="B2" t="s">
+      <c r="B198" t="s">
+        <v>179</v>
+      </c>
+      <c r="C198" t="s">
+        <v>38</v>
+      </c>
+      <c r="D198">
+        <v>1219</v>
+      </c>
+      <c r="E198">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199">
+        <v>2</v>
+      </c>
+      <c r="B199" t="s">
+        <v>180</v>
+      </c>
+      <c r="C199" t="s">
+        <v>38</v>
+      </c>
+      <c r="D199">
+        <v>143</v>
+      </c>
+      <c r="E199">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200">
+        <v>3</v>
+      </c>
+      <c r="B200" t="s">
+        <v>181</v>
+      </c>
+      <c r="C200" t="s">
+        <v>38</v>
+      </c>
+      <c r="D200">
+        <v>99</v>
+      </c>
+      <c r="E200">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201">
+        <v>4</v>
+      </c>
+      <c r="B201" t="s">
+        <v>182</v>
+      </c>
+      <c r="C201" t="s">
+        <v>38</v>
+      </c>
+      <c r="D201">
+        <v>106</v>
+      </c>
+      <c r="E201">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202">
+        <v>5</v>
+      </c>
+      <c r="B202" t="s">
+        <v>183</v>
+      </c>
+      <c r="C202" t="s">
+        <v>38</v>
+      </c>
+      <c r="D202">
+        <v>36</v>
+      </c>
+      <c r="E202">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
-[...5779 lines deleted...]
-        <v>769</v>
+      <c r="B203" t="s">
+        <v>184</v>
+      </c>
+      <c r="C203" t="s">
+        <v>38</v>
+      </c>
+      <c r="D203">
+        <v>197</v>
+      </c>
+      <c r="E203">
+        <v>197</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -28899,3008 +29726,3212 @@
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>139</v>
+        <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="X1" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="Y1" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C2" t="s">
-        <v>140</v>
+        <v>185</v>
       </c>
       <c r="D2" t="s">
-        <v>141</v>
+        <v>186</v>
       </c>
       <c r="E2" t="s">
-        <v>142</v>
+        <v>187</v>
       </c>
       <c r="F2" t="s">
-        <v>143</v>
+        <v>188</v>
       </c>
       <c r="G2">
-        <v>59589</v>
+        <v>84970</v>
       </c>
       <c r="H2">
-        <v>69523</v>
+        <v>119932</v>
       </c>
       <c r="I2">
-        <v>78125</v>
+        <v>69620</v>
       </c>
       <c r="J2">
-        <v>80079</v>
+        <v>81249</v>
       </c>
       <c r="K2">
-        <v>31182</v>
+        <v>64249</v>
       </c>
       <c r="L2">
-        <v>8792</v>
+        <v>7427</v>
       </c>
       <c r="M2">
-        <v>4791</v>
+        <v>4095</v>
       </c>
       <c r="N2">
-        <v>68305</v>
+        <v>71971</v>
       </c>
       <c r="O2">
-        <v>564</v>
+        <v>880</v>
       </c>
       <c r="P2">
-        <v>1849</v>
+        <v>2165</v>
       </c>
       <c r="Q2">
-        <v>1301</v>
+        <v>5190</v>
       </c>
       <c r="R2">
-        <v>32944</v>
+        <v>41107</v>
       </c>
       <c r="S2">
-        <v>1060</v>
+        <v>15984</v>
       </c>
       <c r="T2">
-        <v>36646</v>
+        <v>63557</v>
       </c>
       <c r="U2">
-        <v>37485</v>
+        <v>3085</v>
       </c>
       <c r="V2">
-        <v>12322</v>
+        <v>5394</v>
       </c>
       <c r="W2">
-        <v>13779</v>
+        <v>39869</v>
       </c>
       <c r="X2">
-        <v>3410</v>
+        <v>4622</v>
       </c>
       <c r="Y2">
-        <v>541746</v>
+        <v>685366</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G3">
-        <v>59589</v>
+        <v>84970</v>
       </c>
       <c r="H3">
-        <v>69523</v>
+        <v>119932</v>
       </c>
       <c r="I3">
-        <v>78125</v>
+        <v>69620</v>
       </c>
       <c r="J3">
-        <v>80079</v>
+        <v>81249</v>
       </c>
       <c r="K3">
-        <v>31182</v>
+        <v>64249</v>
       </c>
       <c r="L3">
-        <v>8792</v>
+        <v>7427</v>
       </c>
       <c r="M3">
-        <v>4791</v>
+        <v>4095</v>
       </c>
       <c r="N3">
-        <v>68305</v>
+        <v>71971</v>
       </c>
       <c r="O3">
-        <v>564</v>
+        <v>880</v>
       </c>
       <c r="P3">
-        <v>1849</v>
+        <v>2165</v>
       </c>
       <c r="Q3">
-        <v>1301</v>
+        <v>5190</v>
       </c>
       <c r="R3">
-        <v>32944</v>
+        <v>41107</v>
       </c>
       <c r="S3">
-        <v>1060</v>
+        <v>15984</v>
       </c>
       <c r="T3">
-        <v>36646</v>
+        <v>63557</v>
       </c>
       <c r="U3">
-        <v>37485</v>
+        <v>3085</v>
       </c>
       <c r="V3">
-        <v>12322</v>
+        <v>5394</v>
       </c>
       <c r="W3">
-        <v>13779</v>
+        <v>39869</v>
       </c>
       <c r="X3">
-        <v>3410</v>
+        <v>4622</v>
       </c>
       <c r="Y3">
-        <v>541746</v>
+        <v>685366</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="E1" s="1" t="s">
         <v>31</v>
-      </c>
-[...10 lines deleted...]
-        <v>30</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D2">
-        <v>59589</v>
+        <v>84970</v>
       </c>
       <c r="E2">
-        <v>59589</v>
+        <v>84970</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D3">
-        <v>12810</v>
+        <v>23966</v>
       </c>
       <c r="E3">
-        <v>12810</v>
+        <v>23966</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>144</v>
+        <v>189</v>
       </c>
       <c r="C4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D4">
-        <v>30781</v>
+        <v>19439</v>
       </c>
       <c r="E4">
-        <v>30781</v>
+        <v>19439</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>145</v>
+        <v>190</v>
       </c>
       <c r="C5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D5">
-        <v>4973</v>
+        <v>14276</v>
       </c>
       <c r="E5">
-        <v>4973</v>
+        <v>14276</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>146</v>
+        <v>191</v>
       </c>
       <c r="C6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D6">
-        <v>6860</v>
+        <v>8424</v>
       </c>
       <c r="E6">
-        <v>6860</v>
+        <v>8424</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>147</v>
+        <v>192</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D7">
-        <v>1392</v>
+        <v>3125</v>
       </c>
       <c r="E7">
-        <v>1392</v>
+        <v>3125</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>148</v>
+        <v>193</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8">
-        <v>1437</v>
+        <v>4883</v>
       </c>
       <c r="E8">
-        <v>1437</v>
+        <v>4883</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>149</v>
+        <v>194</v>
       </c>
       <c r="C9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D9">
-        <v>438</v>
+        <v>919</v>
       </c>
       <c r="E9">
-        <v>438</v>
+        <v>919</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>150</v>
+        <v>195</v>
       </c>
       <c r="C10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D10">
-        <v>266</v>
+        <v>2601</v>
       </c>
       <c r="E10">
-        <v>266</v>
+        <v>2601</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>151</v>
+        <v>196</v>
       </c>
       <c r="C11" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D11">
-        <v>326</v>
+        <v>843</v>
       </c>
       <c r="E11">
-        <v>326</v>
+        <v>843</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>152</v>
+        <v>197</v>
       </c>
       <c r="C12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D12">
-        <v>306</v>
+        <v>619</v>
       </c>
       <c r="E12">
-        <v>306</v>
-[...2 lines deleted...]
-    <row r="13"/>
+        <v>619</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
+        <v>198</v>
+      </c>
+      <c r="C13" t="s">
+        <v>38</v>
+      </c>
+      <c r="D13">
+        <v>647</v>
+      </c>
+      <c r="E13">
+        <v>647</v>
+      </c>
+    </row>
     <row r="14">
       <c r="A14">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>7</v>
+        <v>199</v>
       </c>
       <c r="C14" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D14">
-        <v>69523</v>
+        <v>5228</v>
       </c>
       <c r="E14">
-        <v>69523</v>
-[...18 lines deleted...]
-    </row>
+        <v>5228</v>
+      </c>
+    </row>
+    <row r="15"/>
     <row r="16">
       <c r="A16">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>153</v>
+        <v>7</v>
       </c>
       <c r="C16" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D16">
-        <v>20561</v>
+        <v>119932</v>
       </c>
       <c r="E16">
-        <v>20561</v>
+        <v>119932</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17">
-        <v>2</v>
+      <c r="A17" t="s">
+        <v>30</v>
       </c>
       <c r="B17" t="s">
-        <v>154</v>
+        <v>30</v>
       </c>
       <c r="C17" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D17">
-        <v>8653</v>
+        <v>23908</v>
       </c>
       <c r="E17">
-        <v>8653</v>
+        <v>23908</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B18" t="s">
-        <v>155</v>
+        <v>200</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D18">
-        <v>4776</v>
+        <v>26920</v>
       </c>
       <c r="E18">
-        <v>4776</v>
+        <v>26920</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B19" t="s">
-        <v>156</v>
+        <v>201</v>
       </c>
       <c r="C19" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D19">
-        <v>2920</v>
+        <v>31288</v>
       </c>
       <c r="E19">
-        <v>2920</v>
+        <v>31288</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B20" t="s">
-        <v>157</v>
+        <v>202</v>
       </c>
       <c r="C20" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D20">
-        <v>2527</v>
+        <v>2589</v>
       </c>
       <c r="E20">
-        <v>2527</v>
+        <v>2589</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B21" t="s">
-        <v>158</v>
+        <v>203</v>
       </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D21">
-        <v>1551</v>
+        <v>17712</v>
       </c>
       <c r="E21">
-        <v>1551</v>
+        <v>17712</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B22" t="s">
-        <v>159</v>
+        <v>204</v>
       </c>
       <c r="C22" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D22">
-        <v>1400</v>
+        <v>1296</v>
       </c>
       <c r="E22">
-        <v>1400</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B23" t="s">
-        <v>160</v>
+        <v>205</v>
       </c>
       <c r="C23" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D23">
-        <v>1077</v>
+        <v>769</v>
       </c>
       <c r="E23">
-        <v>1077</v>
+        <v>769</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B24" t="s">
-        <v>161</v>
+        <v>206</v>
       </c>
       <c r="C24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D24">
-        <v>564</v>
+        <v>657</v>
       </c>
       <c r="E24">
-        <v>564</v>
-[...2 lines deleted...]
-    <row r="25"/>
+        <v>657</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>8</v>
+      </c>
+      <c r="B25" t="s">
+        <v>207</v>
+      </c>
+      <c r="C25" t="s">
+        <v>38</v>
+      </c>
+      <c r="D25">
+        <v>550</v>
+      </c>
+      <c r="E25">
+        <v>550</v>
+      </c>
+    </row>
     <row r="26">
       <c r="A26">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B26" t="s">
-        <v>8</v>
+        <v>208</v>
       </c>
       <c r="C26" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D26">
-        <v>78125</v>
+        <v>408</v>
       </c>
       <c r="E26">
-        <v>78125</v>
+        <v>408</v>
       </c>
     </row>
     <row r="27">
-      <c r="A27" t="s">
-        <v>29</v>
+      <c r="A27">
+        <v>10</v>
       </c>
       <c r="B27" t="s">
-        <v>29</v>
+        <v>209</v>
       </c>
       <c r="C27" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D27">
-        <v>19904</v>
+        <v>330</v>
       </c>
       <c r="E27">
-        <v>19904</v>
+        <v>330</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B28" t="s">
-        <v>162</v>
+        <v>210</v>
       </c>
       <c r="C28" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D28">
-        <v>15068</v>
+        <v>13505</v>
       </c>
       <c r="E28">
-        <v>15068</v>
-[...18 lines deleted...]
-    </row>
+        <v>13505</v>
+      </c>
+    </row>
+    <row r="29"/>
     <row r="30">
       <c r="A30">
         <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>164</v>
+        <v>8</v>
       </c>
       <c r="C30" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D30">
-        <v>16115</v>
+        <v>69620</v>
       </c>
       <c r="E30">
-        <v>16115</v>
+        <v>69620</v>
       </c>
     </row>
     <row r="31">
-      <c r="A31">
-        <v>4</v>
+      <c r="A31" t="s">
+        <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>165</v>
+        <v>30</v>
       </c>
       <c r="C31" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D31">
-        <v>3297</v>
+        <v>14495</v>
       </c>
       <c r="E31">
-        <v>3297</v>
+        <v>14495</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B32" t="s">
-        <v>166</v>
+        <v>211</v>
       </c>
       <c r="C32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D32">
-        <v>2462</v>
+        <v>26338</v>
       </c>
       <c r="E32">
-        <v>2462</v>
+        <v>26338</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B33" t="s">
-        <v>167</v>
+        <v>212</v>
       </c>
       <c r="C33" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D33">
-        <v>2737</v>
+        <v>3618</v>
       </c>
       <c r="E33">
-        <v>2737</v>
+        <v>3618</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B34" t="s">
-        <v>168</v>
+        <v>213</v>
       </c>
       <c r="C34" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D34">
-        <v>7250</v>
+        <v>2879</v>
       </c>
       <c r="E34">
-        <v>7250</v>
+        <v>2879</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B35" t="s">
-        <v>169</v>
+        <v>214</v>
       </c>
       <c r="C35" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D35">
-        <v>4148</v>
+        <v>17407</v>
       </c>
       <c r="E35">
-        <v>4148</v>
+        <v>17407</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B36" t="s">
-        <v>170</v>
+        <v>215</v>
       </c>
       <c r="C36" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D36">
-        <v>1286</v>
+        <v>713</v>
       </c>
       <c r="E36">
-        <v>1286</v>
-[...2 lines deleted...]
-    <row r="37"/>
+        <v>713</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>6</v>
+      </c>
+      <c r="B37" t="s">
+        <v>216</v>
+      </c>
+      <c r="C37" t="s">
+        <v>38</v>
+      </c>
+      <c r="D37">
+        <v>537</v>
+      </c>
+      <c r="E37">
+        <v>537</v>
+      </c>
+    </row>
     <row r="38">
       <c r="A38">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B38" t="s">
-        <v>9</v>
+        <v>217</v>
       </c>
       <c r="C38" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D38">
-        <v>80079</v>
+        <v>1221</v>
       </c>
       <c r="E38">
-        <v>80079</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="39">
-      <c r="A39" t="s">
-        <v>29</v>
+      <c r="A39">
+        <v>8</v>
       </c>
       <c r="B39" t="s">
-        <v>29</v>
+        <v>218</v>
       </c>
       <c r="C39" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D39">
-        <v>16066</v>
+        <v>1367</v>
       </c>
       <c r="E39">
-        <v>16066</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B40" t="s">
-        <v>171</v>
+        <v>219</v>
       </c>
       <c r="C40" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D40">
-        <v>23577</v>
+        <v>573</v>
       </c>
       <c r="E40">
-        <v>23577</v>
+        <v>573</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B41" t="s">
-        <v>172</v>
+        <v>220</v>
       </c>
       <c r="C41" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D41">
-        <v>5041</v>
+        <v>199</v>
       </c>
       <c r="E41">
-        <v>5041</v>
+        <v>199</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="B42" t="s">
-        <v>173</v>
+        <v>221</v>
       </c>
       <c r="C42" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D42">
-        <v>11619</v>
+        <v>273</v>
       </c>
       <c r="E42">
-        <v>11619</v>
-[...18 lines deleted...]
-    </row>
+        <v>273</v>
+      </c>
+    </row>
+    <row r="43"/>
     <row r="44">
       <c r="A44">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B44" t="s">
-        <v>175</v>
+        <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D44">
-        <v>10104</v>
+        <v>81249</v>
       </c>
       <c r="E44">
-        <v>10104</v>
+        <v>81249</v>
       </c>
     </row>
     <row r="45">
-      <c r="A45">
-        <v>6</v>
+      <c r="A45" t="s">
+        <v>30</v>
       </c>
       <c r="B45" t="s">
-        <v>176</v>
+        <v>30</v>
       </c>
       <c r="C45" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D45">
-        <v>1748</v>
+        <v>14421</v>
       </c>
       <c r="E45">
-        <v>1748</v>
+        <v>14421</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B46" t="s">
-        <v>177</v>
+        <v>222</v>
       </c>
       <c r="C46" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D46">
-        <v>2109</v>
+        <v>38956</v>
       </c>
       <c r="E46">
-        <v>2109</v>
+        <v>38956</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B47" t="s">
-        <v>178</v>
+        <v>223</v>
       </c>
       <c r="C47" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D47">
-        <v>2621</v>
+        <v>4090</v>
       </c>
       <c r="E47">
-        <v>2621</v>
+        <v>4090</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B48" t="s">
-        <v>179</v>
+        <v>224</v>
       </c>
       <c r="C48" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D48">
-        <v>3284</v>
+        <v>6558</v>
       </c>
       <c r="E48">
-        <v>3284</v>
-[...2 lines deleted...]
-    <row r="49"/>
+        <v>6558</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>4</v>
+      </c>
+      <c r="B49" t="s">
+        <v>225</v>
+      </c>
+      <c r="C49" t="s">
+        <v>38</v>
+      </c>
+      <c r="D49">
+        <v>10418</v>
+      </c>
+      <c r="E49">
+        <v>10418</v>
+      </c>
+    </row>
     <row r="50">
       <c r="A50">
         <v>5</v>
       </c>
       <c r="B50" t="s">
-        <v>10</v>
+        <v>226</v>
       </c>
       <c r="C50" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D50">
-        <v>31182</v>
+        <v>2396</v>
       </c>
       <c r="E50">
-        <v>31182</v>
+        <v>2396</v>
       </c>
     </row>
     <row r="51">
-      <c r="A51" t="s">
-        <v>29</v>
+      <c r="A51">
+        <v>6</v>
       </c>
       <c r="B51" t="s">
-        <v>29</v>
+        <v>227</v>
       </c>
       <c r="C51" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D51">
-        <v>8147</v>
+        <v>455</v>
       </c>
       <c r="E51">
-        <v>8147</v>
+        <v>455</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B52" t="s">
-        <v>180</v>
+        <v>228</v>
       </c>
       <c r="C52" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D52">
-        <v>12795</v>
+        <v>760</v>
       </c>
       <c r="E52">
-        <v>12795</v>
+        <v>760</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B53" t="s">
-        <v>181</v>
+        <v>229</v>
       </c>
       <c r="C53" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D53">
-        <v>3456</v>
+        <v>1764</v>
       </c>
       <c r="E53">
-        <v>3456</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B54" t="s">
-        <v>182</v>
+        <v>230</v>
       </c>
       <c r="C54" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D54">
-        <v>3401</v>
+        <v>606</v>
       </c>
       <c r="E54">
-        <v>3401</v>
+        <v>606</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B55" t="s">
-        <v>183</v>
+        <v>231</v>
       </c>
       <c r="C55" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D55">
-        <v>585</v>
+        <v>236</v>
       </c>
       <c r="E55">
-        <v>585</v>
+        <v>236</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="B56" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="C56" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D56">
-        <v>1251</v>
+        <v>589</v>
       </c>
       <c r="E56">
-        <v>1251</v>
-[...18 lines deleted...]
-    </row>
+        <v>589</v>
+      </c>
+    </row>
+    <row r="57"/>
     <row r="58">
       <c r="A58">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B58" t="s">
-        <v>186</v>
+        <v>10</v>
       </c>
       <c r="C58" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D58">
-        <v>304</v>
+        <v>64249</v>
       </c>
       <c r="E58">
-        <v>304</v>
+        <v>64249</v>
       </c>
     </row>
     <row r="59">
-      <c r="A59">
-        <v>8</v>
+      <c r="A59" t="s">
+        <v>30</v>
       </c>
       <c r="B59" t="s">
-        <v>187</v>
+        <v>30</v>
       </c>
       <c r="C59" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D59">
-        <v>457</v>
+        <v>9156</v>
       </c>
       <c r="E59">
-        <v>457</v>
+        <v>9156</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B60" t="s">
-        <v>188</v>
+        <v>233</v>
       </c>
       <c r="C60" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D60">
-        <v>174</v>
+        <v>15121</v>
       </c>
       <c r="E60">
-        <v>174</v>
-[...2 lines deleted...]
-    <row r="61"/>
+        <v>15121</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>2</v>
+      </c>
+      <c r="B61" t="s">
+        <v>234</v>
+      </c>
+      <c r="C61" t="s">
+        <v>38</v>
+      </c>
+      <c r="D61">
+        <v>21113</v>
+      </c>
+      <c r="E61">
+        <v>21113</v>
+      </c>
+    </row>
     <row r="62">
       <c r="A62">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B62" t="s">
-        <v>11</v>
+        <v>235</v>
       </c>
       <c r="C62" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D62">
-        <v>8792</v>
+        <v>1127</v>
       </c>
       <c r="E62">
-        <v>8792</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="63">
-      <c r="A63" t="s">
-        <v>29</v>
+      <c r="A63">
+        <v>4</v>
       </c>
       <c r="B63" t="s">
-        <v>29</v>
+        <v>236</v>
       </c>
       <c r="C63" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D63">
-        <v>2850</v>
+        <v>1051</v>
       </c>
       <c r="E63">
-        <v>2850</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B64" t="s">
-        <v>189</v>
+        <v>237</v>
       </c>
       <c r="C64" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D64">
-        <v>2399</v>
+        <v>13385</v>
       </c>
       <c r="E64">
-        <v>2399</v>
+        <v>13385</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B65" t="s">
-        <v>190</v>
+        <v>238</v>
       </c>
       <c r="C65" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D65">
-        <v>1518</v>
+        <v>720</v>
       </c>
       <c r="E65">
-        <v>1518</v>
+        <v>720</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B66" t="s">
-        <v>191</v>
+        <v>239</v>
       </c>
       <c r="C66" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D66">
-        <v>1129</v>
+        <v>1134</v>
       </c>
       <c r="E66">
-        <v>1129</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B67" t="s">
-        <v>192</v>
+        <v>240</v>
       </c>
       <c r="C67" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D67">
-        <v>434</v>
+        <v>580</v>
       </c>
       <c r="E67">
-        <v>434</v>
+        <v>580</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B68" t="s">
-        <v>193</v>
+        <v>241</v>
       </c>
       <c r="C68" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D68">
-        <v>462</v>
+        <v>383</v>
       </c>
       <c r="E68">
-        <v>462</v>
-[...2 lines deleted...]
-    <row r="69"/>
+        <v>383</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>10</v>
+      </c>
+      <c r="B69" t="s">
+        <v>242</v>
+      </c>
+      <c r="C69" t="s">
+        <v>38</v>
+      </c>
+      <c r="D69">
+        <v>140</v>
+      </c>
+      <c r="E69">
+        <v>140</v>
+      </c>
+    </row>
     <row r="70">
       <c r="A70">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B70" t="s">
-        <v>12</v>
+        <v>243</v>
       </c>
       <c r="C70" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D70">
-        <v>4791</v>
+        <v>339</v>
       </c>
       <c r="E70">
-        <v>4791</v>
-[...18 lines deleted...]
-    </row>
+        <v>339</v>
+      </c>
+    </row>
+    <row r="71"/>
     <row r="72">
       <c r="A72">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B72" t="s">
-        <v>194</v>
+        <v>11</v>
       </c>
       <c r="C72" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D72">
-        <v>2021</v>
+        <v>7427</v>
       </c>
       <c r="E72">
-        <v>2021</v>
+        <v>7427</v>
       </c>
     </row>
     <row r="73">
-      <c r="A73">
-        <v>2</v>
+      <c r="A73" t="s">
+        <v>30</v>
       </c>
       <c r="B73" t="s">
-        <v>195</v>
+        <v>30</v>
       </c>
       <c r="C73" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D73">
-        <v>568</v>
+        <v>1931</v>
       </c>
       <c r="E73">
-        <v>568</v>
+        <v>1931</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B74" t="s">
-        <v>196</v>
+        <v>244</v>
       </c>
       <c r="C74" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D74">
-        <v>339</v>
+        <v>1248</v>
       </c>
       <c r="E74">
-        <v>339</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B75" t="s">
-        <v>197</v>
+        <v>245</v>
       </c>
       <c r="C75" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D75">
-        <v>284</v>
+        <v>367</v>
       </c>
       <c r="E75">
-        <v>284</v>
+        <v>367</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B76" t="s">
-        <v>198</v>
+        <v>246</v>
       </c>
       <c r="C76" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D76">
-        <v>121</v>
+        <v>2645</v>
       </c>
       <c r="E76">
-        <v>121</v>
+        <v>2645</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B77" t="s">
-        <v>199</v>
+        <v>247</v>
       </c>
       <c r="C77" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D77">
-        <v>110</v>
+        <v>657</v>
       </c>
       <c r="E77">
-        <v>110</v>
-[...2 lines deleted...]
-    <row r="78"/>
+        <v>657</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>5</v>
+      </c>
+      <c r="B78" t="s">
+        <v>248</v>
+      </c>
+      <c r="C78" t="s">
+        <v>38</v>
+      </c>
+      <c r="D78">
+        <v>146</v>
+      </c>
+      <c r="E78">
+        <v>146</v>
+      </c>
+    </row>
     <row r="79">
       <c r="A79">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B79" t="s">
-        <v>13</v>
+        <v>249</v>
       </c>
       <c r="C79" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D79">
-        <v>68305</v>
+        <v>433</v>
       </c>
       <c r="E79">
-        <v>68305</v>
-[...18 lines deleted...]
-    </row>
+        <v>433</v>
+      </c>
+    </row>
+    <row r="80"/>
     <row r="81">
       <c r="A81">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B81" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="C81" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D81">
-        <v>20984</v>
+        <v>4095</v>
       </c>
       <c r="E81">
-        <v>20984</v>
+        <v>4095</v>
       </c>
     </row>
     <row r="82">
-      <c r="A82">
-        <v>2</v>
+      <c r="A82" t="s">
+        <v>30</v>
       </c>
       <c r="B82" t="s">
-        <v>201</v>
+        <v>30</v>
       </c>
       <c r="C82" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D82">
-        <v>7402</v>
+        <v>2680</v>
       </c>
       <c r="E82">
-        <v>7402</v>
+        <v>2680</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B83" t="s">
-        <v>202</v>
+        <v>250</v>
       </c>
       <c r="C83" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D83">
-        <v>5288</v>
+        <v>1415</v>
       </c>
       <c r="E83">
-        <v>5288</v>
-[...18 lines deleted...]
-    </row>
+        <v>1415</v>
+      </c>
+    </row>
+    <row r="84"/>
     <row r="85">
       <c r="A85">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B85" t="s">
-        <v>204</v>
+        <v>13</v>
       </c>
       <c r="C85" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D85">
-        <v>3329</v>
+        <v>71971</v>
       </c>
       <c r="E85">
-        <v>3329</v>
+        <v>71971</v>
       </c>
     </row>
     <row r="86">
-      <c r="A86">
-        <v>6</v>
+      <c r="A86" t="s">
+        <v>30</v>
       </c>
       <c r="B86" t="s">
-        <v>205</v>
+        <v>30</v>
       </c>
       <c r="C86" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D86">
-        <v>1518</v>
+        <v>10391</v>
       </c>
       <c r="E86">
-        <v>1518</v>
+        <v>10391</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B87" t="s">
-        <v>206</v>
+        <v>251</v>
       </c>
       <c r="C87" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D87">
-        <v>1852</v>
+        <v>22641</v>
       </c>
       <c r="E87">
-        <v>1852</v>
+        <v>22641</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B88" t="s">
-        <v>207</v>
+        <v>252</v>
       </c>
       <c r="C88" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D88">
-        <v>3573</v>
+        <v>27829</v>
       </c>
       <c r="E88">
-        <v>3573</v>
+        <v>27829</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B89" t="s">
-        <v>208</v>
+        <v>253</v>
       </c>
       <c r="C89" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D89">
-        <v>2010</v>
+        <v>4362</v>
       </c>
       <c r="E89">
-        <v>2010</v>
-[...2 lines deleted...]
-    <row r="90"/>
+        <v>4362</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>4</v>
+      </c>
+      <c r="B90" t="s">
+        <v>254</v>
+      </c>
+      <c r="C90" t="s">
+        <v>38</v>
+      </c>
+      <c r="D90">
+        <v>610</v>
+      </c>
+      <c r="E90">
+        <v>610</v>
+      </c>
+    </row>
     <row r="91">
       <c r="A91">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B91" t="s">
-        <v>139</v>
+        <v>255</v>
       </c>
       <c r="C91" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D91">
-        <v>564</v>
+        <v>975</v>
       </c>
       <c r="E91">
-        <v>564</v>
+        <v>975</v>
       </c>
     </row>
     <row r="92">
-      <c r="A92" t="s">
-        <v>29</v>
+      <c r="A92">
+        <v>6</v>
       </c>
       <c r="B92" t="s">
-        <v>29</v>
+        <v>256</v>
       </c>
       <c r="C92" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D92">
-        <v>191</v>
+        <v>412</v>
       </c>
       <c r="E92">
-        <v>191</v>
+        <v>412</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B93" t="s">
-        <v>209</v>
+        <v>257</v>
       </c>
       <c r="C93" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D93">
-        <v>145</v>
+        <v>451</v>
       </c>
       <c r="E93">
-        <v>145</v>
+        <v>451</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B94" t="s">
-        <v>210</v>
+        <v>258</v>
       </c>
       <c r="C94" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D94">
-        <v>228</v>
+        <v>2931</v>
       </c>
       <c r="E94">
-        <v>228</v>
-[...2 lines deleted...]
-    <row r="95"/>
+        <v>2931</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>9</v>
+      </c>
+      <c r="B95" t="s">
+        <v>259</v>
+      </c>
+      <c r="C95" t="s">
+        <v>38</v>
+      </c>
+      <c r="D95">
+        <v>464</v>
+      </c>
+      <c r="E95">
+        <v>464</v>
+      </c>
+    </row>
     <row r="96">
       <c r="A96">
         <v>10</v>
       </c>
       <c r="B96" t="s">
-        <v>14</v>
+        <v>260</v>
       </c>
       <c r="C96" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D96">
-        <v>1849</v>
+        <v>381</v>
       </c>
       <c r="E96">
-        <v>1849</v>
+        <v>381</v>
       </c>
     </row>
     <row r="97">
-      <c r="A97" t="s">
-        <v>29</v>
+      <c r="A97">
+        <v>11</v>
       </c>
       <c r="B97" t="s">
-        <v>29</v>
+        <v>261</v>
       </c>
       <c r="C97" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D97">
-        <v>617</v>
+        <v>524</v>
       </c>
       <c r="E97">
-        <v>617</v>
-[...18 lines deleted...]
-    </row>
+        <v>524</v>
+      </c>
+    </row>
+    <row r="98"/>
     <row r="99">
       <c r="A99">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B99" t="s">
-        <v>212</v>
+        <v>14</v>
       </c>
       <c r="C99" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D99">
-        <v>344</v>
+        <v>880</v>
       </c>
       <c r="E99">
-        <v>344</v>
+        <v>880</v>
       </c>
     </row>
     <row r="100">
-      <c r="A100">
-        <v>3</v>
+      <c r="A100" t="s">
+        <v>30</v>
       </c>
       <c r="B100" t="s">
-        <v>213</v>
+        <v>30</v>
       </c>
       <c r="C100" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D100">
-        <v>141</v>
+        <v>657</v>
       </c>
       <c r="E100">
-        <v>141</v>
+        <v>657</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B101" t="s">
-        <v>214</v>
+        <v>262</v>
       </c>
       <c r="C101" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D101">
-        <v>132</v>
+        <v>223</v>
       </c>
       <c r="E101">
-        <v>132</v>
-[...18 lines deleted...]
-    </row>
+        <v>223</v>
+      </c>
+    </row>
+    <row r="102"/>
     <row r="103">
       <c r="A103">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B103" t="s">
-        <v>216</v>
+        <v>15</v>
       </c>
       <c r="C103" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D103">
-        <v>69</v>
+        <v>2165</v>
       </c>
       <c r="E103">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="104"/>
+        <v>2165</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="s">
+        <v>30</v>
+      </c>
+      <c r="B104" t="s">
+        <v>30</v>
+      </c>
+      <c r="C104" t="s">
+        <v>36</v>
+      </c>
+      <c r="D104">
+        <v>926</v>
+      </c>
+      <c r="E104">
+        <v>926</v>
+      </c>
+    </row>
     <row r="105">
       <c r="A105">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="B105" t="s">
-        <v>15</v>
+        <v>263</v>
       </c>
       <c r="C105" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D105">
-        <v>1301</v>
+        <v>603</v>
       </c>
       <c r="E105">
-        <v>1301</v>
+        <v>603</v>
       </c>
     </row>
     <row r="106">
-      <c r="A106" t="s">
-        <v>29</v>
+      <c r="A106">
+        <v>2</v>
       </c>
       <c r="B106" t="s">
-        <v>29</v>
+        <v>264</v>
       </c>
       <c r="C106" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D106">
-        <v>565</v>
+        <v>182</v>
       </c>
       <c r="E106">
-        <v>565</v>
+        <v>182</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B107" t="s">
-        <v>217</v>
+        <v>265</v>
       </c>
       <c r="C107" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D107">
-        <v>736</v>
+        <v>95</v>
       </c>
       <c r="E107">
-        <v>736</v>
-[...7 lines deleted...]
-      <c r="B109" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>4</v>
+      </c>
+      <c r="B108" t="s">
+        <v>266</v>
+      </c>
+      <c r="C108" t="s">
+        <v>38</v>
+      </c>
+      <c r="D108">
+        <v>359</v>
+      </c>
+      <c r="E108">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="109"/>
+    <row r="110">
+      <c r="A110">
+        <v>11</v>
+      </c>
+      <c r="B110" t="s">
         <v>16</v>
-      </c>
-[...15 lines deleted...]
-        <v>29</v>
       </c>
       <c r="C110" t="s">
         <v>35</v>
       </c>
       <c r="D110">
-        <v>6714</v>
+        <v>5190</v>
       </c>
       <c r="E110">
-        <v>6714</v>
+        <v>5190</v>
       </c>
     </row>
     <row r="111">
-      <c r="A111">
-        <v>1</v>
+      <c r="A111" t="s">
+        <v>30</v>
       </c>
       <c r="B111" t="s">
-        <v>218</v>
+        <v>30</v>
       </c>
       <c r="C111" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D111">
-        <v>11412</v>
+        <v>1754</v>
       </c>
       <c r="E111">
-        <v>11412</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B112" t="s">
-        <v>219</v>
+        <v>267</v>
       </c>
       <c r="C112" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D112">
-        <v>8836</v>
+        <v>1572</v>
       </c>
       <c r="E112">
-        <v>8836</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B113" t="s">
-        <v>220</v>
+        <v>268</v>
       </c>
       <c r="C113" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D113">
-        <v>1433</v>
+        <v>775</v>
       </c>
       <c r="E113">
-        <v>1433</v>
+        <v>775</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B114" t="s">
-        <v>221</v>
+        <v>269</v>
       </c>
       <c r="C114" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D114">
-        <v>2183</v>
+        <v>296</v>
       </c>
       <c r="E114">
-        <v>2183</v>
+        <v>296</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B115" t="s">
-        <v>222</v>
+        <v>270</v>
       </c>
       <c r="C115" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D115">
-        <v>804</v>
+        <v>255</v>
       </c>
       <c r="E115">
-        <v>804</v>
+        <v>255</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B116" t="s">
-        <v>223</v>
+        <v>271</v>
       </c>
       <c r="C116" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D116">
-        <v>608</v>
+        <v>194</v>
       </c>
       <c r="E116">
-        <v>608</v>
+        <v>194</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B117" t="s">
-        <v>224</v>
+        <v>272</v>
       </c>
       <c r="C117" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D117">
-        <v>183</v>
+        <v>84</v>
       </c>
       <c r="E117">
-        <v>183</v>
+        <v>84</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B118" t="s">
-        <v>225</v>
+        <v>273</v>
       </c>
       <c r="C118" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D118">
-        <v>606</v>
+        <v>66</v>
       </c>
       <c r="E118">
-        <v>606</v>
+        <v>66</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
+        <v>8</v>
+      </c>
+      <c r="B119" t="s">
+        <v>274</v>
+      </c>
+      <c r="C119" t="s">
+        <v>38</v>
+      </c>
+      <c r="D119">
+        <v>76</v>
+      </c>
+      <c r="E119">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
         <v>9</v>
       </c>
-      <c r="B119" t="s">
-[...17 lines deleted...]
-      <c r="B121" t="s">
+      <c r="B120" t="s">
+        <v>275</v>
+      </c>
+      <c r="C120" t="s">
+        <v>38</v>
+      </c>
+      <c r="D120">
+        <v>118</v>
+      </c>
+      <c r="E120">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="121"/>
+    <row r="122">
+      <c r="A122">
+        <v>12</v>
+      </c>
+      <c r="B122" t="s">
         <v>17</v>
-      </c>
-[...15 lines deleted...]
-        <v>29</v>
       </c>
       <c r="C122" t="s">
         <v>35</v>
       </c>
       <c r="D122">
-        <v>492</v>
+        <v>41107</v>
       </c>
       <c r="E122">
-        <v>492</v>
+        <v>41107</v>
       </c>
     </row>
     <row r="123">
-      <c r="A123">
+      <c r="A123" t="s">
+        <v>30</v>
+      </c>
+      <c r="B123" t="s">
+        <v>30</v>
+      </c>
+      <c r="C123" t="s">
+        <v>36</v>
+      </c>
+      <c r="D123">
+        <v>5507</v>
+      </c>
+      <c r="E123">
+        <v>5507</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
         <v>1</v>
       </c>
-      <c r="B123" t="s">
-[...12 lines deleted...]
-    <row r="124"/>
+      <c r="B124" t="s">
+        <v>276</v>
+      </c>
+      <c r="C124" t="s">
+        <v>38</v>
+      </c>
+      <c r="D124">
+        <v>20420</v>
+      </c>
+      <c r="E124">
+        <v>20420</v>
+      </c>
+    </row>
     <row r="125">
       <c r="A125">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="B125" t="s">
-        <v>18</v>
+        <v>277</v>
       </c>
       <c r="C125" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D125">
-        <v>36646</v>
+        <v>10840</v>
       </c>
       <c r="E125">
-        <v>36646</v>
+        <v>10840</v>
       </c>
     </row>
     <row r="126">
-      <c r="A126" t="s">
-        <v>29</v>
+      <c r="A126">
+        <v>3</v>
       </c>
       <c r="B126" t="s">
-        <v>29</v>
+        <v>278</v>
       </c>
       <c r="C126" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D126">
-        <v>7952</v>
+        <v>773</v>
       </c>
       <c r="E126">
-        <v>7952</v>
+        <v>773</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B127" t="s">
-        <v>228</v>
+        <v>279</v>
       </c>
       <c r="C127" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D127">
-        <v>10759</v>
+        <v>757</v>
       </c>
       <c r="E127">
-        <v>10759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B128" t="s">
-        <v>229</v>
+        <v>280</v>
       </c>
       <c r="C128" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D128">
-        <v>2819</v>
+        <v>802</v>
       </c>
       <c r="E128">
-        <v>2819</v>
+        <v>802</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B129" t="s">
-        <v>230</v>
+        <v>281</v>
       </c>
       <c r="C129" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D129">
-        <v>1783</v>
+        <v>237</v>
       </c>
       <c r="E129">
-        <v>1783</v>
+        <v>237</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B130" t="s">
-        <v>231</v>
+        <v>282</v>
       </c>
       <c r="C130" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D130">
-        <v>3476</v>
+        <v>316</v>
       </c>
       <c r="E130">
-        <v>3476</v>
+        <v>316</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B131" t="s">
-        <v>232</v>
+        <v>283</v>
       </c>
       <c r="C131" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D131">
-        <v>6419</v>
+        <v>185</v>
       </c>
       <c r="E131">
-        <v>6419</v>
+        <v>185</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B132" t="s">
-        <v>233</v>
+        <v>284</v>
       </c>
       <c r="C132" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D132">
-        <v>499</v>
+        <v>199</v>
       </c>
       <c r="E132">
-        <v>499</v>
+        <v>199</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B133" t="s">
-        <v>234</v>
+        <v>285</v>
       </c>
       <c r="C133" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D133">
-        <v>1815</v>
+        <v>47</v>
       </c>
       <c r="E133">
-        <v>1815</v>
+        <v>47</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B134" t="s">
-        <v>235</v>
+        <v>286</v>
       </c>
       <c r="C134" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D134">
-        <v>893</v>
+        <v>1024</v>
       </c>
       <c r="E134">
-        <v>893</v>
-[...19 lines deleted...]
-    <row r="136"/>
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="135"/>
+    <row r="136">
+      <c r="A136">
+        <v>13</v>
+      </c>
+      <c r="B136" t="s">
+        <v>18</v>
+      </c>
+      <c r="C136" t="s">
+        <v>35</v>
+      </c>
+      <c r="D136">
+        <v>15984</v>
+      </c>
+      <c r="E136">
+        <v>15984</v>
+      </c>
+    </row>
     <row r="137">
-      <c r="A137">
-        <v>15</v>
+      <c r="A137" t="s">
+        <v>30</v>
       </c>
       <c r="B137" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="C137" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D137">
-        <v>37485</v>
+        <v>2718</v>
       </c>
       <c r="E137">
-        <v>37485</v>
+        <v>2718</v>
       </c>
     </row>
     <row r="138">
-      <c r="A138" t="s">
-        <v>29</v>
+      <c r="A138">
+        <v>1</v>
       </c>
       <c r="B138" t="s">
-        <v>29</v>
+        <v>287</v>
       </c>
       <c r="C138" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D138">
-        <v>13317</v>
+        <v>12685</v>
       </c>
       <c r="E138">
-        <v>13317</v>
+        <v>12685</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B139" t="s">
-        <v>237</v>
+        <v>288</v>
       </c>
       <c r="C139" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D139">
-        <v>6225</v>
+        <v>581</v>
       </c>
       <c r="E139">
-        <v>6225</v>
-[...18 lines deleted...]
-    </row>
+        <v>581</v>
+      </c>
+    </row>
+    <row r="140"/>
     <row r="141">
       <c r="A141">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="B141" t="s">
-        <v>239</v>
+        <v>19</v>
       </c>
       <c r="C141" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D141">
-        <v>4788</v>
+        <v>63557</v>
       </c>
       <c r="E141">
-        <v>4788</v>
+        <v>63557</v>
       </c>
     </row>
     <row r="142">
-      <c r="A142">
-        <v>4</v>
+      <c r="A142" t="s">
+        <v>30</v>
       </c>
       <c r="B142" t="s">
-        <v>240</v>
+        <v>30</v>
       </c>
       <c r="C142" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D142">
-        <v>2197</v>
+        <v>11427</v>
       </c>
       <c r="E142">
-        <v>2197</v>
+        <v>11427</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B143" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="C143" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D143">
-        <v>1739</v>
+        <v>7166</v>
       </c>
       <c r="E143">
-        <v>1739</v>
+        <v>7166</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B144" t="s">
-        <v>242</v>
+        <v>290</v>
       </c>
       <c r="C144" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D144">
-        <v>440</v>
+        <v>20428</v>
       </c>
       <c r="E144">
-        <v>440</v>
+        <v>20428</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B145" t="s">
-        <v>243</v>
+        <v>291</v>
       </c>
       <c r="C145" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D145">
-        <v>1071</v>
+        <v>10201</v>
       </c>
       <c r="E145">
-        <v>1071</v>
+        <v>10201</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B146" t="s">
-        <v>244</v>
+        <v>292</v>
       </c>
       <c r="C146" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D146">
-        <v>5896</v>
+        <v>6649</v>
       </c>
       <c r="E146">
-        <v>5896</v>
+        <v>6649</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B147" t="s">
-        <v>245</v>
+        <v>293</v>
       </c>
       <c r="C147" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D147">
-        <v>546</v>
+        <v>1015</v>
       </c>
       <c r="E147">
-        <v>546</v>
-[...2 lines deleted...]
-    <row r="148"/>
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>6</v>
+      </c>
+      <c r="B148" t="s">
+        <v>294</v>
+      </c>
+      <c r="C148" t="s">
+        <v>38</v>
+      </c>
+      <c r="D148">
+        <v>409</v>
+      </c>
+      <c r="E148">
+        <v>409</v>
+      </c>
+    </row>
     <row r="149">
       <c r="A149">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="B149" t="s">
-        <v>20</v>
+        <v>295</v>
       </c>
       <c r="C149" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D149">
-        <v>12322</v>
+        <v>1122</v>
       </c>
       <c r="E149">
-        <v>12322</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="150">
-      <c r="A150" t="s">
-        <v>29</v>
+      <c r="A150">
+        <v>8</v>
       </c>
       <c r="B150" t="s">
-        <v>29</v>
+        <v>296</v>
       </c>
       <c r="C150" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D150">
-        <v>2509</v>
+        <v>578</v>
       </c>
       <c r="E150">
-        <v>2509</v>
+        <v>578</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B151" t="s">
-        <v>246</v>
+        <v>297</v>
       </c>
       <c r="C151" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D151">
-        <v>7179</v>
+        <v>2396</v>
       </c>
       <c r="E151">
-        <v>7179</v>
+        <v>2396</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B152" t="s">
-        <v>247</v>
+        <v>298</v>
       </c>
       <c r="C152" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D152">
-        <v>571</v>
+        <v>632</v>
       </c>
       <c r="E152">
-        <v>571</v>
+        <v>632</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="B153" t="s">
-        <v>248</v>
+        <v>299</v>
       </c>
       <c r="C153" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D153">
-        <v>945</v>
+        <v>1534</v>
       </c>
       <c r="E153">
-        <v>945</v>
-[...18 lines deleted...]
-    </row>
+        <v>1534</v>
+      </c>
+    </row>
+    <row r="154"/>
     <row r="155">
       <c r="A155">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="B155" t="s">
-        <v>250</v>
+        <v>20</v>
       </c>
       <c r="C155" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D155">
-        <v>176</v>
+        <v>3085</v>
       </c>
       <c r="E155">
-        <v>176</v>
+        <v>3085</v>
       </c>
     </row>
     <row r="156">
-      <c r="A156">
-        <v>6</v>
+      <c r="A156" t="s">
+        <v>30</v>
       </c>
       <c r="B156" t="s">
-        <v>251</v>
+        <v>30</v>
       </c>
       <c r="C156" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D156">
-        <v>220</v>
+        <v>1422</v>
       </c>
       <c r="E156">
-        <v>220</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B157" t="s">
-        <v>252</v>
+        <v>300</v>
       </c>
       <c r="C157" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D157">
-        <v>179</v>
+        <v>540</v>
       </c>
       <c r="E157">
-        <v>179</v>
+        <v>540</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B158" t="s">
-        <v>253</v>
+        <v>301</v>
       </c>
       <c r="C158" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D158">
-        <v>67</v>
+        <v>450</v>
       </c>
       <c r="E158">
-        <v>67</v>
+        <v>450</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B159" t="s">
-        <v>254</v>
+        <v>302</v>
       </c>
       <c r="C159" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D159">
-        <v>138</v>
+        <v>673</v>
       </c>
       <c r="E159">
-        <v>138</v>
+        <v>673</v>
       </c>
     </row>
     <row r="160"/>
     <row r="161">
       <c r="A161">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B161" t="s">
         <v>21</v>
       </c>
       <c r="C161" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D161">
-        <v>13779</v>
+        <v>5394</v>
       </c>
       <c r="E161">
-        <v>13779</v>
+        <v>5394</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B162" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C162" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D162">
-        <v>3044</v>
+        <v>863</v>
       </c>
       <c r="E162">
-        <v>3044</v>
+        <v>863</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>1</v>
       </c>
       <c r="B163" t="s">
-        <v>255</v>
+        <v>303</v>
       </c>
       <c r="C163" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D163">
-        <v>3200</v>
+        <v>2715</v>
       </c>
       <c r="E163">
-        <v>3200</v>
+        <v>2715</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>2</v>
       </c>
       <c r="B164" t="s">
-        <v>256</v>
+        <v>304</v>
       </c>
       <c r="C164" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D164">
-        <v>4505</v>
+        <v>507</v>
       </c>
       <c r="E164">
-        <v>4505</v>
+        <v>507</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>3</v>
       </c>
       <c r="B165" t="s">
-        <v>257</v>
+        <v>305</v>
       </c>
       <c r="C165" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D165">
-        <v>737</v>
+        <v>742</v>
       </c>
       <c r="E165">
-        <v>737</v>
+        <v>742</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>4</v>
       </c>
       <c r="B166" t="s">
-        <v>258</v>
+        <v>306</v>
       </c>
       <c r="C166" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D166">
-        <v>690</v>
+        <v>185</v>
       </c>
       <c r="E166">
-        <v>690</v>
+        <v>185</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>5</v>
       </c>
       <c r="B167" t="s">
-        <v>259</v>
+        <v>307</v>
       </c>
       <c r="C167" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D167">
-        <v>257</v>
+        <v>89</v>
       </c>
       <c r="E167">
-        <v>257</v>
+        <v>89</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>6</v>
       </c>
       <c r="B168" t="s">
-        <v>260</v>
+        <v>308</v>
       </c>
       <c r="C168" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D168">
-        <v>222</v>
+        <v>71</v>
       </c>
       <c r="E168">
-        <v>222</v>
+        <v>71</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>7</v>
       </c>
       <c r="B169" t="s">
-        <v>261</v>
+        <v>309</v>
       </c>
       <c r="C169" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D169">
-        <v>829</v>
+        <v>73</v>
       </c>
       <c r="E169">
-        <v>829</v>
+        <v>73</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>8</v>
       </c>
       <c r="B170" t="s">
-        <v>262</v>
+        <v>310</v>
       </c>
       <c r="C170" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D170">
-        <v>147</v>
+        <v>77</v>
       </c>
       <c r="E170">
-        <v>147</v>
+        <v>77</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>9</v>
       </c>
       <c r="B171" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="C171" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D171">
-        <v>148</v>
+        <v>72</v>
       </c>
       <c r="E171">
-        <v>148</v>
+        <v>72</v>
       </c>
     </row>
     <row r="172"/>
     <row r="173">
       <c r="A173">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="B173" t="s">
         <v>22</v>
       </c>
       <c r="C173" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D173">
-        <v>3410</v>
+        <v>39869</v>
       </c>
       <c r="E173">
-        <v>3410</v>
+        <v>39869</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B174" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C174" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D174">
-        <v>844</v>
+        <v>4343</v>
       </c>
       <c r="E174">
-        <v>844</v>
+        <v>4343</v>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>1</v>
       </c>
       <c r="B175" t="s">
-        <v>264</v>
+        <v>312</v>
       </c>
       <c r="C175" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D175">
-        <v>991</v>
+        <v>20162</v>
       </c>
       <c r="E175">
-        <v>991</v>
+        <v>20162</v>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>2</v>
       </c>
       <c r="B176" t="s">
-        <v>265</v>
+        <v>313</v>
       </c>
       <c r="C176" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D176">
-        <v>831</v>
+        <v>4396</v>
       </c>
       <c r="E176">
-        <v>831</v>
+        <v>4396</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>3</v>
       </c>
       <c r="B177" t="s">
-        <v>266</v>
+        <v>314</v>
       </c>
       <c r="C177" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D177">
-        <v>114</v>
+        <v>1150</v>
       </c>
       <c r="E177">
-        <v>114</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>4</v>
       </c>
       <c r="B178" t="s">
-        <v>267</v>
+        <v>315</v>
       </c>
       <c r="C178" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D178">
-        <v>630</v>
+        <v>7391</v>
       </c>
       <c r="E178">
-        <v>630</v>
+        <v>7391</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179">
+        <v>5</v>
+      </c>
+      <c r="B179" t="s">
+        <v>316</v>
+      </c>
+      <c r="C179" t="s">
+        <v>38</v>
+      </c>
+      <c r="D179">
+        <v>985</v>
+      </c>
+      <c r="E179">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180">
+        <v>6</v>
+      </c>
+      <c r="B180" t="s">
+        <v>317</v>
+      </c>
+      <c r="C180" t="s">
+        <v>38</v>
+      </c>
+      <c r="D180">
+        <v>493</v>
+      </c>
+      <c r="E180">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181">
+        <v>7</v>
+      </c>
+      <c r="B181" t="s">
+        <v>318</v>
+      </c>
+      <c r="C181" t="s">
+        <v>38</v>
+      </c>
+      <c r="D181">
+        <v>246</v>
+      </c>
+      <c r="E181">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182">
+        <v>8</v>
+      </c>
+      <c r="B182" t="s">
+        <v>319</v>
+      </c>
+      <c r="C182" t="s">
+        <v>38</v>
+      </c>
+      <c r="D182">
+        <v>155</v>
+      </c>
+      <c r="E182">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183">
+        <v>9</v>
+      </c>
+      <c r="B183" t="s">
+        <v>320</v>
+      </c>
+      <c r="C183" t="s">
+        <v>38</v>
+      </c>
+      <c r="D183">
+        <v>548</v>
+      </c>
+      <c r="E183">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="184"/>
+    <row r="185">
+      <c r="A185">
+        <v>24</v>
+      </c>
+      <c r="B185" t="s">
+        <v>23</v>
+      </c>
+      <c r="C185" t="s">
+        <v>35</v>
+      </c>
+      <c r="D185">
+        <v>4622</v>
+      </c>
+      <c r="E185">
+        <v>4622</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" t="s">
+        <v>30</v>
+      </c>
+      <c r="B186" t="s">
+        <v>30</v>
+      </c>
+      <c r="C186" t="s">
+        <v>36</v>
+      </c>
+      <c r="D186">
+        <v>1103</v>
+      </c>
+      <c r="E186">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187">
+        <v>1</v>
+      </c>
+      <c r="B187" t="s">
+        <v>321</v>
+      </c>
+      <c r="C187" t="s">
+        <v>38</v>
+      </c>
+      <c r="D187">
+        <v>3103</v>
+      </c>
+      <c r="E187">
+        <v>3103</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188">
+        <v>2</v>
+      </c>
+      <c r="B188" t="s">
+        <v>322</v>
+      </c>
+      <c r="C188" t="s">
+        <v>38</v>
+      </c>
+      <c r="D188">
+        <v>229</v>
+      </c>
+      <c r="E188">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189">
+        <v>3</v>
+      </c>
+      <c r="B189" t="s">
+        <v>323</v>
+      </c>
+      <c r="C189" t="s">
+        <v>38</v>
+      </c>
+      <c r="D189">
+        <v>88</v>
+      </c>
+      <c r="E189">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190">
+        <v>4</v>
+      </c>
+      <c r="B190" t="s">
+        <v>324</v>
+      </c>
+      <c r="C190" t="s">
+        <v>38</v>
+      </c>
+      <c r="D190">
+        <v>99</v>
+      </c>
+      <c r="E190">
+        <v>99</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -31914,5939 +32945,4908 @@
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>139</v>
+        <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>23</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C2" t="s">
-        <v>268</v>
+        <v>325</v>
       </c>
       <c r="D2" t="s">
-        <v>269</v>
+        <v>326</v>
       </c>
       <c r="E2" t="s">
-        <v>142</v>
+        <v>327</v>
       </c>
       <c r="F2" t="s">
-        <v>143</v>
+        <v>328</v>
       </c>
       <c r="G2">
-        <v>40604</v>
+        <v>32541</v>
       </c>
       <c r="H2">
-        <v>59480</v>
+        <v>63033</v>
       </c>
       <c r="I2">
-        <v>57106</v>
+        <v>72301</v>
       </c>
       <c r="J2">
-        <v>45447</v>
+        <v>112050</v>
       </c>
       <c r="K2">
-        <v>23674</v>
+        <v>58239</v>
       </c>
       <c r="L2">
-        <v>2959</v>
+        <v>6285</v>
       </c>
       <c r="M2">
-        <v>2054</v>
+        <v>3260</v>
       </c>
       <c r="N2">
-        <v>75866</v>
+        <v>64809</v>
       </c>
       <c r="O2">
-        <v>570</v>
+        <v>594</v>
       </c>
       <c r="P2">
-        <v>613</v>
+        <v>7534</v>
       </c>
       <c r="Q2">
-        <v>25001</v>
+        <v>7470</v>
       </c>
       <c r="R2">
-        <v>1408</v>
+        <v>24482</v>
       </c>
       <c r="S2">
-        <v>50708</v>
+        <v>3207</v>
       </c>
       <c r="T2">
-        <v>26450</v>
+        <v>51987</v>
       </c>
       <c r="U2">
-        <v>5339</v>
+        <v>6976</v>
       </c>
       <c r="V2">
-        <v>17390</v>
+        <v>3559</v>
       </c>
       <c r="W2">
-        <v>6781</v>
+        <v>43560</v>
       </c>
       <c r="X2">
-        <v>441450</v>
+        <v>1895</v>
+      </c>
+      <c r="Y2">
+        <v>563782</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G3">
-        <v>40604</v>
+        <v>32541</v>
       </c>
       <c r="H3">
-        <v>59480</v>
+        <v>63033</v>
       </c>
       <c r="I3">
-        <v>57106</v>
+        <v>72301</v>
       </c>
       <c r="J3">
-        <v>45447</v>
+        <v>112050</v>
       </c>
       <c r="K3">
-        <v>23674</v>
+        <v>58239</v>
       </c>
       <c r="L3">
-        <v>2959</v>
+        <v>6285</v>
       </c>
       <c r="M3">
-        <v>2054</v>
+        <v>3260</v>
       </c>
       <c r="N3">
-        <v>75866</v>
+        <v>64809</v>
       </c>
       <c r="O3">
-        <v>570</v>
+        <v>594</v>
       </c>
       <c r="P3">
-        <v>613</v>
+        <v>7534</v>
       </c>
       <c r="Q3">
-        <v>25001</v>
+        <v>7470</v>
       </c>
       <c r="R3">
-        <v>1408</v>
+        <v>24482</v>
       </c>
       <c r="S3">
-        <v>50708</v>
+        <v>3207</v>
       </c>
       <c r="T3">
-        <v>26450</v>
+        <v>51987</v>
       </c>
       <c r="U3">
-        <v>5339</v>
+        <v>6976</v>
       </c>
       <c r="V3">
-        <v>17390</v>
+        <v>3559</v>
       </c>
       <c r="W3">
-        <v>6781</v>
+        <v>43560</v>
       </c>
       <c r="X3">
-        <v>441450</v>
+        <v>1895</v>
+      </c>
+      <c r="Y3">
+        <v>563782</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="E1" s="1" t="s">
         <v>31</v>
-      </c>
-[...2428 lines deleted...]
-        <v>30</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D2">
-        <v>55717</v>
+        <v>32541</v>
       </c>
       <c r="E2">
-        <v>55717</v>
+        <v>32541</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D3">
-        <v>16503</v>
+        <v>13349</v>
       </c>
       <c r="E3">
-        <v>16503</v>
+        <v>13349</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>365</v>
+        <v>329</v>
       </c>
       <c r="C4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D4">
-        <v>23620</v>
+        <v>12098</v>
       </c>
       <c r="E4">
-        <v>23620</v>
+        <v>12098</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>366</v>
+        <v>330</v>
       </c>
       <c r="C5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D5">
-        <v>5129</v>
+        <v>2352</v>
       </c>
       <c r="E5">
-        <v>5129</v>
+        <v>2352</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>367</v>
+        <v>331</v>
       </c>
       <c r="C6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D6">
-        <v>2350</v>
+        <v>781</v>
       </c>
       <c r="E6">
-        <v>2350</v>
+        <v>781</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>368</v>
+        <v>332</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D7">
-        <v>4047</v>
+        <v>1672</v>
       </c>
       <c r="E7">
-        <v>4047</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>369</v>
+        <v>333</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8">
-        <v>1086</v>
+        <v>750</v>
       </c>
       <c r="E8">
-        <v>1086</v>
+        <v>750</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>370</v>
+        <v>334</v>
       </c>
       <c r="C9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D9">
-        <v>959</v>
+        <v>340</v>
       </c>
       <c r="E9">
-        <v>959</v>
+        <v>340</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>371</v>
+        <v>335</v>
       </c>
       <c r="C10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D10">
-        <v>368</v>
+        <v>499</v>
       </c>
       <c r="E10">
-        <v>368</v>
+        <v>499</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>372</v>
+        <v>336</v>
       </c>
       <c r="C11" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D11">
-        <v>317</v>
+        <v>225</v>
       </c>
       <c r="E11">
-        <v>317</v>
+        <v>225</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>373</v>
+        <v>337</v>
       </c>
       <c r="C12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D12">
-        <v>884</v>
+        <v>475</v>
       </c>
       <c r="E12">
-        <v>884</v>
-[...18 lines deleted...]
-    </row>
+        <v>475</v>
+      </c>
+    </row>
+    <row r="13"/>
     <row r="14">
       <c r="A14">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>375</v>
+        <v>7</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D14">
-        <v>258</v>
+        <v>63033</v>
       </c>
       <c r="E14">
-        <v>258</v>
-[...2 lines deleted...]
-    <row r="15"/>
+        <v>63033</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>30</v>
+      </c>
+      <c r="B15" t="s">
+        <v>30</v>
+      </c>
+      <c r="C15" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15">
+        <v>19668</v>
+      </c>
+      <c r="E15">
+        <v>19668</v>
+      </c>
+    </row>
     <row r="16">
       <c r="A16">
+        <v>1</v>
+      </c>
+      <c r="B16" t="s">
+        <v>338</v>
+      </c>
+      <c r="C16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16">
+        <v>16204</v>
+      </c>
+      <c r="E16">
+        <v>16204</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
         <v>2</v>
       </c>
-      <c r="B16" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="B17" t="s">
-        <v>29</v>
+        <v>339</v>
       </c>
       <c r="C17" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D17">
-        <v>28152</v>
+        <v>20106</v>
       </c>
       <c r="E17">
-        <v>28152</v>
+        <v>20106</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B18" t="s">
-        <v>376</v>
+        <v>340</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D18">
-        <v>25867</v>
+        <v>1478</v>
       </c>
       <c r="E18">
-        <v>25867</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B19" t="s">
-        <v>377</v>
+        <v>341</v>
       </c>
       <c r="C19" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D19">
-        <v>15306</v>
+        <v>1485</v>
       </c>
       <c r="E19">
-        <v>15306</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B20" t="s">
-        <v>378</v>
+        <v>342</v>
       </c>
       <c r="C20" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D20">
-        <v>3064</v>
+        <v>1110</v>
       </c>
       <c r="E20">
-        <v>3064</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B21" t="s">
-        <v>379</v>
+        <v>343</v>
       </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D21">
-        <v>2739</v>
+        <v>843</v>
       </c>
       <c r="E21">
-        <v>2739</v>
+        <v>843</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B22" t="s">
-        <v>380</v>
+        <v>344</v>
       </c>
       <c r="C22" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D22">
-        <v>2332</v>
+        <v>942</v>
       </c>
       <c r="E22">
-        <v>2332</v>
+        <v>942</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B23" t="s">
-        <v>381</v>
+        <v>345</v>
       </c>
       <c r="C23" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D23">
-        <v>2438</v>
+        <v>816</v>
       </c>
       <c r="E23">
-        <v>2438</v>
+        <v>816</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B24" t="s">
-        <v>382</v>
+        <v>346</v>
       </c>
       <c r="C24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D24">
-        <v>1572</v>
+        <v>381</v>
       </c>
       <c r="E24">
-        <v>1572</v>
-[...18 lines deleted...]
-    </row>
+        <v>381</v>
+      </c>
+    </row>
+    <row r="25"/>
     <row r="26">
       <c r="A26">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B26" t="s">
-        <v>384</v>
+        <v>8</v>
       </c>
       <c r="C26" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D26">
-        <v>769</v>
+        <v>72301</v>
       </c>
       <c r="E26">
-        <v>769</v>
+        <v>72301</v>
       </c>
     </row>
     <row r="27">
-      <c r="A27">
-        <v>10</v>
+      <c r="A27" t="s">
+        <v>30</v>
       </c>
       <c r="B27" t="s">
-        <v>385</v>
+        <v>30</v>
       </c>
       <c r="C27" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D27">
-        <v>1392</v>
+        <v>10609</v>
       </c>
       <c r="E27">
-        <v>1392</v>
+        <v>10609</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="B28" t="s">
-        <v>386</v>
+        <v>347</v>
       </c>
       <c r="C28" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D28">
-        <v>579</v>
+        <v>29455</v>
       </c>
       <c r="E28">
-        <v>579</v>
-[...2 lines deleted...]
-    <row r="29"/>
+        <v>29455</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>2</v>
+      </c>
+      <c r="B29" t="s">
+        <v>348</v>
+      </c>
+      <c r="C29" t="s">
+        <v>38</v>
+      </c>
+      <c r="D29">
+        <v>3301</v>
+      </c>
+      <c r="E29">
+        <v>3301</v>
+      </c>
+    </row>
     <row r="30">
       <c r="A30">
         <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>8</v>
+        <v>349</v>
       </c>
       <c r="C30" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D30">
-        <v>118573</v>
+        <v>1964</v>
       </c>
       <c r="E30">
-        <v>118573</v>
+        <v>1964</v>
       </c>
     </row>
     <row r="31">
-      <c r="A31" t="s">
-        <v>29</v>
+      <c r="A31">
+        <v>4</v>
       </c>
       <c r="B31" t="s">
-        <v>29</v>
+        <v>350</v>
       </c>
       <c r="C31" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D31">
-        <v>28620</v>
+        <v>1612</v>
       </c>
       <c r="E31">
-        <v>28620</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B32" t="s">
-        <v>387</v>
+        <v>351</v>
       </c>
       <c r="C32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D32">
-        <v>27132</v>
+        <v>14410</v>
       </c>
       <c r="E32">
-        <v>27132</v>
+        <v>14410</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B33" t="s">
-        <v>388</v>
+        <v>352</v>
       </c>
       <c r="C33" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D33">
-        <v>11123</v>
+        <v>815</v>
       </c>
       <c r="E33">
-        <v>11123</v>
+        <v>815</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B34" t="s">
-        <v>389</v>
+        <v>353</v>
       </c>
       <c r="C34" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D34">
-        <v>17001</v>
+        <v>9252</v>
       </c>
       <c r="E34">
-        <v>17001</v>
+        <v>9252</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B35" t="s">
-        <v>390</v>
+        <v>354</v>
       </c>
       <c r="C35" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D35">
-        <v>12455</v>
+        <v>444</v>
       </c>
       <c r="E35">
-        <v>12455</v>
+        <v>444</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B36" t="s">
-        <v>391</v>
+        <v>355</v>
       </c>
       <c r="C36" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D36">
-        <v>4109</v>
+        <v>439</v>
       </c>
       <c r="E36">
-        <v>4109</v>
-[...18 lines deleted...]
-    </row>
+        <v>439</v>
+      </c>
+    </row>
+    <row r="37"/>
     <row r="38">
       <c r="A38">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B38" t="s">
-        <v>393</v>
+        <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D38">
-        <v>6228</v>
+        <v>112050</v>
       </c>
       <c r="E38">
-        <v>6228</v>
+        <v>112050</v>
       </c>
     </row>
     <row r="39">
-      <c r="A39">
-        <v>8</v>
+      <c r="A39" t="s">
+        <v>30</v>
       </c>
       <c r="B39" t="s">
-        <v>394</v>
+        <v>30</v>
       </c>
       <c r="C39" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D39">
-        <v>1916</v>
+        <v>15550</v>
       </c>
       <c r="E39">
-        <v>1916</v>
+        <v>15550</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>395</v>
+        <v>356</v>
       </c>
       <c r="C40" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D40">
-        <v>879</v>
+        <v>71374</v>
       </c>
       <c r="E40">
-        <v>879</v>
+        <v>71374</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>396</v>
+        <v>357</v>
       </c>
       <c r="C41" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D41">
-        <v>671</v>
+        <v>7767</v>
       </c>
       <c r="E41">
-        <v>671</v>
+        <v>7767</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>397</v>
+        <v>358</v>
       </c>
       <c r="C42" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D42">
-        <v>4460</v>
+        <v>3894</v>
       </c>
       <c r="E42">
-        <v>4460</v>
-[...2 lines deleted...]
-    <row r="43"/>
+        <v>3894</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>4</v>
+      </c>
+      <c r="B43" t="s">
+        <v>359</v>
+      </c>
+      <c r="C43" t="s">
+        <v>38</v>
+      </c>
+      <c r="D43">
+        <v>2128</v>
+      </c>
+      <c r="E43">
+        <v>2128</v>
+      </c>
+    </row>
     <row r="44">
       <c r="A44">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>9</v>
+        <v>360</v>
       </c>
       <c r="C44" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D44">
-        <v>138170</v>
+        <v>2864</v>
       </c>
       <c r="E44">
-        <v>138170</v>
+        <v>2864</v>
       </c>
     </row>
     <row r="45">
-      <c r="A45" t="s">
-        <v>29</v>
+      <c r="A45">
+        <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>29</v>
+        <v>361</v>
       </c>
       <c r="C45" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D45">
-        <v>25385</v>
+        <v>6408</v>
       </c>
       <c r="E45">
-        <v>25385</v>
+        <v>6408</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B46" t="s">
-        <v>398</v>
+        <v>362</v>
       </c>
       <c r="C46" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D46">
-        <v>45727</v>
+        <v>1009</v>
       </c>
       <c r="E46">
-        <v>45727</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B47" t="s">
-        <v>399</v>
+        <v>363</v>
       </c>
       <c r="C47" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D47">
-        <v>19105</v>
+        <v>557</v>
       </c>
       <c r="E47">
-        <v>19105</v>
+        <v>557</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B48" t="s">
-        <v>400</v>
+        <v>364</v>
       </c>
       <c r="C48" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D48">
-        <v>5079</v>
+        <v>499</v>
       </c>
       <c r="E48">
-        <v>5079</v>
-[...18 lines deleted...]
-    </row>
+        <v>499</v>
+      </c>
+    </row>
+    <row r="49"/>
     <row r="50">
       <c r="A50">
         <v>5</v>
       </c>
       <c r="B50" t="s">
-        <v>402</v>
+        <v>10</v>
       </c>
       <c r="C50" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D50">
-        <v>12416</v>
+        <v>58239</v>
       </c>
       <c r="E50">
-        <v>12416</v>
+        <v>58239</v>
       </c>
     </row>
     <row r="51">
-      <c r="A51">
-        <v>6</v>
+      <c r="A51" t="s">
+        <v>30</v>
       </c>
       <c r="B51" t="s">
-        <v>403</v>
+        <v>30</v>
       </c>
       <c r="C51" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D51">
-        <v>4285</v>
+        <v>9529</v>
       </c>
       <c r="E51">
-        <v>4285</v>
+        <v>9529</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B52" t="s">
-        <v>404</v>
+        <v>365</v>
       </c>
       <c r="C52" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D52">
-        <v>2069</v>
+        <v>15676</v>
       </c>
       <c r="E52">
-        <v>2069</v>
+        <v>15676</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B53" t="s">
-        <v>405</v>
+        <v>366</v>
       </c>
       <c r="C53" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D53">
-        <v>1942</v>
+        <v>3464</v>
       </c>
       <c r="E53">
-        <v>1942</v>
+        <v>3464</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B54" t="s">
-        <v>406</v>
+        <v>367</v>
       </c>
       <c r="C54" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D54">
-        <v>1862</v>
+        <v>1052</v>
       </c>
       <c r="E54">
-        <v>1862</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B55" t="s">
-        <v>407</v>
+        <v>368</v>
       </c>
       <c r="C55" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D55">
-        <v>2381</v>
+        <v>1374</v>
       </c>
       <c r="E55">
-        <v>2381</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
+        <v>5</v>
+      </c>
+      <c r="B56" t="s">
+        <v>369</v>
+      </c>
+      <c r="C56" t="s">
+        <v>38</v>
+      </c>
+      <c r="D56">
+        <v>26069</v>
+      </c>
+      <c r="E56">
+        <v>26069</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>6</v>
+      </c>
+      <c r="B57" t="s">
+        <v>370</v>
+      </c>
+      <c r="C57" t="s">
+        <v>38</v>
+      </c>
+      <c r="D57">
+        <v>339</v>
+      </c>
+      <c r="E57">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>7</v>
+      </c>
+      <c r="B58" t="s">
+        <v>371</v>
+      </c>
+      <c r="C58" t="s">
+        <v>38</v>
+      </c>
+      <c r="D58">
+        <v>322</v>
+      </c>
+      <c r="E58">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>8</v>
+      </c>
+      <c r="B59" t="s">
+        <v>372</v>
+      </c>
+      <c r="C59" t="s">
+        <v>38</v>
+      </c>
+      <c r="D59">
+        <v>250</v>
+      </c>
+      <c r="E59">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>9</v>
+      </c>
+      <c r="B60" t="s">
+        <v>373</v>
+      </c>
+      <c r="C60" t="s">
+        <v>38</v>
+      </c>
+      <c r="D60">
+        <v>164</v>
+      </c>
+      <c r="E60">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="61"/>
+    <row r="62">
+      <c r="A62">
+        <v>6</v>
+      </c>
+      <c r="B62" t="s">
         <v>11</v>
       </c>
+      <c r="C62" t="s">
+        <v>35</v>
+      </c>
+      <c r="D62">
+        <v>6285</v>
+      </c>
+      <c r="E62">
+        <v>6285</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="s">
+        <v>30</v>
+      </c>
+      <c r="B63" t="s">
+        <v>30</v>
+      </c>
+      <c r="C63" t="s">
+        <v>36</v>
+      </c>
+      <c r="D63">
+        <v>2227</v>
+      </c>
+      <c r="E63">
+        <v>2227</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>1</v>
+      </c>
+      <c r="B64" t="s">
+        <v>374</v>
+      </c>
+      <c r="C64" t="s">
+        <v>38</v>
+      </c>
+      <c r="D64">
+        <v>756</v>
+      </c>
+      <c r="E64">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>2</v>
+      </c>
+      <c r="B65" t="s">
+        <v>375</v>
+      </c>
+      <c r="C65" t="s">
+        <v>38</v>
+      </c>
+      <c r="D65">
+        <v>1453</v>
+      </c>
+      <c r="E65">
+        <v>1453</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>3</v>
+      </c>
+      <c r="B66" t="s">
+        <v>376</v>
+      </c>
+      <c r="C66" t="s">
+        <v>38</v>
+      </c>
+      <c r="D66">
+        <v>466</v>
+      </c>
+      <c r="E66">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>4</v>
+      </c>
+      <c r="B67" t="s">
+        <v>377</v>
+      </c>
+      <c r="C67" t="s">
+        <v>38</v>
+      </c>
+      <c r="D67">
+        <v>349</v>
+      </c>
+      <c r="E67">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>5</v>
+      </c>
+      <c r="B68" t="s">
+        <v>378</v>
+      </c>
+      <c r="C68" t="s">
+        <v>38</v>
+      </c>
+      <c r="D68">
+        <v>247</v>
+      </c>
+      <c r="E68">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>6</v>
+      </c>
+      <c r="B69" t="s">
+        <v>125</v>
+      </c>
+      <c r="C69" t="s">
+        <v>38</v>
+      </c>
+      <c r="D69">
+        <v>787</v>
+      </c>
+      <c r="E69">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="70"/>
+    <row r="71">
+      <c r="A71">
+        <v>7</v>
+      </c>
+      <c r="B71" t="s">
+        <v>12</v>
+      </c>
+      <c r="C71" t="s">
+        <v>35</v>
+      </c>
+      <c r="D71">
+        <v>3260</v>
+      </c>
+      <c r="E71">
+        <v>3260</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="s">
+        <v>30</v>
+      </c>
+      <c r="B72" t="s">
+        <v>30</v>
+      </c>
+      <c r="C72" t="s">
+        <v>36</v>
+      </c>
+      <c r="D72">
+        <v>2195</v>
+      </c>
+      <c r="E72">
+        <v>2195</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>1</v>
+      </c>
+      <c r="B73" t="s">
+        <v>379</v>
+      </c>
+      <c r="C73" t="s">
+        <v>38</v>
+      </c>
+      <c r="D73">
+        <v>1065</v>
+      </c>
+      <c r="E73">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="74"/>
+    <row r="75">
+      <c r="A75">
+        <v>8</v>
+      </c>
+      <c r="B75" t="s">
+        <v>13</v>
+      </c>
+      <c r="C75" t="s">
+        <v>35</v>
+      </c>
+      <c r="D75">
+        <v>64809</v>
+      </c>
+      <c r="E75">
+        <v>64809</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="s">
+        <v>30</v>
+      </c>
+      <c r="B76" t="s">
+        <v>30</v>
+      </c>
+      <c r="C76" t="s">
+        <v>36</v>
+      </c>
+      <c r="D76">
+        <v>8505</v>
+      </c>
+      <c r="E76">
+        <v>8505</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>1</v>
+      </c>
+      <c r="B77" t="s">
+        <v>380</v>
+      </c>
+      <c r="C77" t="s">
+        <v>38</v>
+      </c>
+      <c r="D77">
+        <v>26782</v>
+      </c>
+      <c r="E77">
+        <v>26782</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>2</v>
+      </c>
+      <c r="B78" t="s">
+        <v>381</v>
+      </c>
+      <c r="C78" t="s">
+        <v>38</v>
+      </c>
+      <c r="D78">
+        <v>10768</v>
+      </c>
+      <c r="E78">
+        <v>10768</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>3</v>
+      </c>
+      <c r="B79" t="s">
+        <v>382</v>
+      </c>
+      <c r="C79" t="s">
+        <v>38</v>
+      </c>
+      <c r="D79">
+        <v>1661</v>
+      </c>
+      <c r="E79">
+        <v>1661</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>4</v>
+      </c>
+      <c r="B80" t="s">
+        <v>383</v>
+      </c>
+      <c r="C80" t="s">
+        <v>38</v>
+      </c>
+      <c r="D80">
+        <v>12317</v>
+      </c>
+      <c r="E80">
+        <v>12317</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>5</v>
+      </c>
+      <c r="B81" t="s">
+        <v>384</v>
+      </c>
+      <c r="C81" t="s">
+        <v>38</v>
+      </c>
+      <c r="D81">
+        <v>1250</v>
+      </c>
+      <c r="E81">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>6</v>
+      </c>
+      <c r="B82" t="s">
+        <v>385</v>
+      </c>
+      <c r="C82" t="s">
+        <v>38</v>
+      </c>
+      <c r="D82">
+        <v>404</v>
+      </c>
+      <c r="E82">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>7</v>
+      </c>
+      <c r="B83" t="s">
+        <v>386</v>
+      </c>
+      <c r="C83" t="s">
+        <v>38</v>
+      </c>
+      <c r="D83">
+        <v>1560</v>
+      </c>
+      <c r="E83">
+        <v>1560</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>8</v>
+      </c>
+      <c r="B84" t="s">
+        <v>387</v>
+      </c>
+      <c r="C84" t="s">
+        <v>38</v>
+      </c>
+      <c r="D84">
+        <v>524</v>
+      </c>
+      <c r="E84">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>9</v>
+      </c>
+      <c r="B85" t="s">
+        <v>388</v>
+      </c>
+      <c r="C85" t="s">
+        <v>38</v>
+      </c>
+      <c r="D85">
+        <v>1038</v>
+      </c>
+      <c r="E85">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="86"/>
+    <row r="87">
+      <c r="A87">
+        <v>9</v>
+      </c>
+      <c r="B87" t="s">
+        <v>14</v>
+      </c>
+      <c r="C87" t="s">
+        <v>35</v>
+      </c>
+      <c r="D87">
+        <v>594</v>
+      </c>
+      <c r="E87">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="s">
+        <v>30</v>
+      </c>
+      <c r="B88" t="s">
+        <v>30</v>
+      </c>
+      <c r="C88" t="s">
+        <v>36</v>
+      </c>
+      <c r="D88">
+        <v>439</v>
+      </c>
+      <c r="E88">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>1</v>
+      </c>
+      <c r="B89" t="s">
+        <v>389</v>
+      </c>
+      <c r="C89" t="s">
+        <v>38</v>
+      </c>
+      <c r="D89">
+        <v>98</v>
+      </c>
+      <c r="E89">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>2</v>
+      </c>
+      <c r="B90" t="s">
+        <v>390</v>
+      </c>
+      <c r="C90" t="s">
+        <v>38</v>
+      </c>
+      <c r="D90">
+        <v>57</v>
+      </c>
+      <c r="E90">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="91"/>
+    <row r="92">
+      <c r="A92">
+        <v>10</v>
+      </c>
+      <c r="B92" t="s">
+        <v>15</v>
+      </c>
+      <c r="C92" t="s">
+        <v>35</v>
+      </c>
+      <c r="D92">
+        <v>7534</v>
+      </c>
+      <c r="E92">
+        <v>7534</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="s">
+        <v>30</v>
+      </c>
+      <c r="B93" t="s">
+        <v>30</v>
+      </c>
+      <c r="C93" t="s">
+        <v>36</v>
+      </c>
+      <c r="D93">
+        <v>1184</v>
+      </c>
+      <c r="E93">
+        <v>1184</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>1</v>
+      </c>
+      <c r="B94" t="s">
+        <v>391</v>
+      </c>
+      <c r="C94" t="s">
+        <v>38</v>
+      </c>
+      <c r="D94">
+        <v>5444</v>
+      </c>
+      <c r="E94">
+        <v>5444</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>2</v>
+      </c>
+      <c r="B95" t="s">
+        <v>392</v>
+      </c>
+      <c r="C95" t="s">
+        <v>38</v>
+      </c>
+      <c r="D95">
+        <v>323</v>
+      </c>
+      <c r="E95">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>3</v>
+      </c>
+      <c r="B96" t="s">
+        <v>393</v>
+      </c>
+      <c r="C96" t="s">
+        <v>38</v>
+      </c>
+      <c r="D96">
+        <v>136</v>
+      </c>
+      <c r="E96">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>4</v>
+      </c>
+      <c r="B97" t="s">
+        <v>394</v>
+      </c>
+      <c r="C97" t="s">
+        <v>38</v>
+      </c>
+      <c r="D97">
+        <v>123</v>
+      </c>
+      <c r="E97">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>5</v>
+      </c>
+      <c r="B98" t="s">
+        <v>395</v>
+      </c>
+      <c r="C98" t="s">
+        <v>38</v>
+      </c>
+      <c r="D98">
+        <v>146</v>
+      </c>
+      <c r="E98">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>6</v>
+      </c>
+      <c r="B99" t="s">
+        <v>396</v>
+      </c>
+      <c r="C99" t="s">
+        <v>38</v>
+      </c>
+      <c r="D99">
+        <v>70</v>
+      </c>
+      <c r="E99">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>7</v>
+      </c>
+      <c r="B100" t="s">
+        <v>397</v>
+      </c>
+      <c r="C100" t="s">
+        <v>38</v>
+      </c>
+      <c r="D100">
+        <v>108</v>
+      </c>
+      <c r="E100">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="101"/>
+    <row r="102">
+      <c r="A102">
+        <v>11</v>
+      </c>
+      <c r="B102" t="s">
+        <v>16</v>
+      </c>
+      <c r="C102" t="s">
+        <v>35</v>
+      </c>
+      <c r="D102">
+        <v>7470</v>
+      </c>
+      <c r="E102">
+        <v>7470</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="s">
+        <v>30</v>
+      </c>
+      <c r="B103" t="s">
+        <v>30</v>
+      </c>
+      <c r="C103" t="s">
+        <v>36</v>
+      </c>
+      <c r="D103">
+        <v>1673</v>
+      </c>
+      <c r="E103">
+        <v>1673</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>1</v>
+      </c>
+      <c r="B104" t="s">
+        <v>398</v>
+      </c>
+      <c r="C104" t="s">
+        <v>38</v>
+      </c>
+      <c r="D104">
+        <v>4239</v>
+      </c>
+      <c r="E104">
+        <v>4239</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>2</v>
+      </c>
+      <c r="B105" t="s">
+        <v>399</v>
+      </c>
+      <c r="C105" t="s">
+        <v>38</v>
+      </c>
+      <c r="D105">
+        <v>499</v>
+      </c>
+      <c r="E105">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>3</v>
+      </c>
+      <c r="B106" t="s">
+        <v>400</v>
+      </c>
+      <c r="C106" t="s">
+        <v>38</v>
+      </c>
+      <c r="D106">
+        <v>184</v>
+      </c>
+      <c r="E106">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>4</v>
+      </c>
+      <c r="B107" t="s">
+        <v>401</v>
+      </c>
+      <c r="C107" t="s">
+        <v>38</v>
+      </c>
+      <c r="D107">
+        <v>249</v>
+      </c>
+      <c r="E107">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>5</v>
+      </c>
+      <c r="B108" t="s">
+        <v>402</v>
+      </c>
+      <c r="C108" t="s">
+        <v>38</v>
+      </c>
+      <c r="D108">
+        <v>312</v>
+      </c>
+      <c r="E108">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>6</v>
+      </c>
+      <c r="B109" t="s">
+        <v>403</v>
+      </c>
+      <c r="C109" t="s">
+        <v>38</v>
+      </c>
+      <c r="D109">
+        <v>113</v>
+      </c>
+      <c r="E109">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>7</v>
+      </c>
+      <c r="B110" t="s">
+        <v>404</v>
+      </c>
+      <c r="C110" t="s">
+        <v>38</v>
+      </c>
+      <c r="D110">
+        <v>121</v>
+      </c>
+      <c r="E110">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>8</v>
+      </c>
+      <c r="B111" t="s">
+        <v>405</v>
+      </c>
+      <c r="C111" t="s">
+        <v>38</v>
+      </c>
+      <c r="D111">
+        <v>80</v>
+      </c>
+      <c r="E111">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="112"/>
+    <row r="113">
+      <c r="A113">
+        <v>12</v>
+      </c>
+      <c r="B113" t="s">
+        <v>17</v>
+      </c>
+      <c r="C113" t="s">
+        <v>35</v>
+      </c>
+      <c r="D113">
+        <v>24482</v>
+      </c>
+      <c r="E113">
+        <v>24482</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="s">
+        <v>30</v>
+      </c>
+      <c r="B114" t="s">
+        <v>30</v>
+      </c>
+      <c r="C114" t="s">
+        <v>36</v>
+      </c>
+      <c r="D114">
+        <v>6643</v>
+      </c>
+      <c r="E114">
+        <v>6643</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>1</v>
+      </c>
+      <c r="B115" t="s">
+        <v>406</v>
+      </c>
+      <c r="C115" t="s">
+        <v>38</v>
+      </c>
+      <c r="D115">
+        <v>5073</v>
+      </c>
+      <c r="E115">
+        <v>5073</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>2</v>
+      </c>
+      <c r="B116" t="s">
+        <v>407</v>
+      </c>
+      <c r="C116" t="s">
+        <v>38</v>
+      </c>
+      <c r="D116">
+        <v>2384</v>
+      </c>
+      <c r="E116">
+        <v>2384</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>3</v>
+      </c>
+      <c r="B117" t="s">
+        <v>408</v>
+      </c>
+      <c r="C117" t="s">
+        <v>38</v>
+      </c>
+      <c r="D117">
+        <v>1377</v>
+      </c>
+      <c r="E117">
+        <v>1377</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>4</v>
+      </c>
+      <c r="B118" t="s">
+        <v>409</v>
+      </c>
+      <c r="C118" t="s">
+        <v>38</v>
+      </c>
+      <c r="D118">
+        <v>3973</v>
+      </c>
+      <c r="E118">
+        <v>3973</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>5</v>
+      </c>
+      <c r="B119" t="s">
+        <v>410</v>
+      </c>
+      <c r="C119" t="s">
+        <v>38</v>
+      </c>
+      <c r="D119">
+        <v>2345</v>
+      </c>
+      <c r="E119">
+        <v>2345</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>6</v>
+      </c>
+      <c r="B120" t="s">
+        <v>411</v>
+      </c>
+      <c r="C120" t="s">
+        <v>38</v>
+      </c>
+      <c r="D120">
+        <v>592</v>
+      </c>
+      <c r="E120">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>7</v>
+      </c>
+      <c r="B121" t="s">
+        <v>412</v>
+      </c>
+      <c r="C121" t="s">
+        <v>38</v>
+      </c>
+      <c r="D121">
+        <v>1360</v>
+      </c>
+      <c r="E121">
+        <v>1360</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>8</v>
+      </c>
+      <c r="B122" t="s">
+        <v>413</v>
+      </c>
+      <c r="C122" t="s">
+        <v>38</v>
+      </c>
+      <c r="D122">
+        <v>296</v>
+      </c>
+      <c r="E122">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>9</v>
+      </c>
+      <c r="B123" t="s">
+        <v>414</v>
+      </c>
+      <c r="C123" t="s">
+        <v>38</v>
+      </c>
+      <c r="D123">
+        <v>439</v>
+      </c>
+      <c r="E123">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="124"/>
+    <row r="125">
+      <c r="A125">
+        <v>13</v>
+      </c>
+      <c r="B125" t="s">
+        <v>18</v>
+      </c>
+      <c r="C125" t="s">
+        <v>35</v>
+      </c>
+      <c r="D125">
+        <v>3207</v>
+      </c>
+      <c r="E125">
+        <v>3207</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="s">
+        <v>30</v>
+      </c>
+      <c r="B126" t="s">
+        <v>30</v>
+      </c>
+      <c r="C126" t="s">
+        <v>36</v>
+      </c>
+      <c r="D126">
+        <v>1441</v>
+      </c>
+      <c r="E126">
+        <v>1441</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>1</v>
+      </c>
+      <c r="B127" t="s">
+        <v>415</v>
+      </c>
+      <c r="C127" t="s">
+        <v>38</v>
+      </c>
+      <c r="D127">
+        <v>980</v>
+      </c>
+      <c r="E127">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>2</v>
+      </c>
+      <c r="B128" t="s">
+        <v>416</v>
+      </c>
+      <c r="C128" t="s">
+        <v>38</v>
+      </c>
+      <c r="D128">
+        <v>597</v>
+      </c>
+      <c r="E128">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>3</v>
+      </c>
+      <c r="B129" t="s">
+        <v>417</v>
+      </c>
+      <c r="C129" t="s">
+        <v>38</v>
+      </c>
+      <c r="D129">
+        <v>189</v>
+      </c>
+      <c r="E129">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="130"/>
+    <row r="131">
+      <c r="A131">
+        <v>14</v>
+      </c>
+      <c r="B131" t="s">
+        <v>19</v>
+      </c>
+      <c r="C131" t="s">
+        <v>35</v>
+      </c>
+      <c r="D131">
+        <v>51987</v>
+      </c>
+      <c r="E131">
+        <v>51987</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="s">
+        <v>30</v>
+      </c>
+      <c r="B132" t="s">
+        <v>30</v>
+      </c>
+      <c r="C132" t="s">
+        <v>36</v>
+      </c>
+      <c r="D132">
+        <v>14611</v>
+      </c>
+      <c r="E132">
+        <v>14611</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>1</v>
+      </c>
+      <c r="B133" t="s">
+        <v>418</v>
+      </c>
+      <c r="C133" t="s">
+        <v>38</v>
+      </c>
+      <c r="D133">
+        <v>0</v>
+      </c>
+      <c r="E133">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>2</v>
+      </c>
+      <c r="B134" t="s">
+        <v>419</v>
+      </c>
+      <c r="C134" t="s">
+        <v>38</v>
+      </c>
+      <c r="D134">
+        <v>16637</v>
+      </c>
+      <c r="E134">
+        <v>16637</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>3</v>
+      </c>
+      <c r="B135" t="s">
+        <v>420</v>
+      </c>
+      <c r="C135" t="s">
+        <v>38</v>
+      </c>
+      <c r="D135">
+        <v>1325</v>
+      </c>
+      <c r="E135">
+        <v>1325</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>4</v>
+      </c>
+      <c r="B136" t="s">
+        <v>421</v>
+      </c>
+      <c r="C136" t="s">
+        <v>38</v>
+      </c>
+      <c r="D136">
+        <v>2745</v>
+      </c>
+      <c r="E136">
+        <v>2745</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>5</v>
+      </c>
+      <c r="B137" t="s">
+        <v>422</v>
+      </c>
+      <c r="C137" t="s">
+        <v>38</v>
+      </c>
+      <c r="D137">
+        <v>8245</v>
+      </c>
+      <c r="E137">
+        <v>8245</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>6</v>
+      </c>
+      <c r="B138" t="s">
+        <v>423</v>
+      </c>
+      <c r="C138" t="s">
+        <v>38</v>
+      </c>
+      <c r="D138">
+        <v>449</v>
+      </c>
+      <c r="E138">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>7</v>
+      </c>
+      <c r="B139" t="s">
+        <v>424</v>
+      </c>
+      <c r="C139" t="s">
+        <v>38</v>
+      </c>
+      <c r="D139">
+        <v>385</v>
+      </c>
+      <c r="E139">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>8</v>
+      </c>
+      <c r="B140" t="s">
+        <v>425</v>
+      </c>
+      <c r="C140" t="s">
+        <v>38</v>
+      </c>
+      <c r="D140">
+        <v>522</v>
+      </c>
+      <c r="E140">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>9</v>
+      </c>
+      <c r="B141" t="s">
+        <v>426</v>
+      </c>
+      <c r="C141" t="s">
+        <v>38</v>
+      </c>
+      <c r="D141">
+        <v>7068</v>
+      </c>
+      <c r="E141">
+        <v>7068</v>
+      </c>
+    </row>
+    <row r="142"/>
+    <row r="143">
+      <c r="A143">
+        <v>15</v>
+      </c>
+      <c r="B143" t="s">
+        <v>20</v>
+      </c>
+      <c r="C143" t="s">
+        <v>35</v>
+      </c>
+      <c r="D143">
+        <v>6976</v>
+      </c>
+      <c r="E143">
+        <v>6976</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="s">
+        <v>30</v>
+      </c>
+      <c r="B144" t="s">
+        <v>30</v>
+      </c>
+      <c r="C144" t="s">
+        <v>36</v>
+      </c>
+      <c r="D144">
+        <v>4381</v>
+      </c>
+      <c r="E144">
+        <v>4381</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>1</v>
+      </c>
+      <c r="B145" t="s">
+        <v>427</v>
+      </c>
+      <c r="C145" t="s">
+        <v>38</v>
+      </c>
+      <c r="D145">
+        <v>1154</v>
+      </c>
+      <c r="E145">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>2</v>
+      </c>
+      <c r="B146" t="s">
+        <v>428</v>
+      </c>
+      <c r="C146" t="s">
+        <v>38</v>
+      </c>
+      <c r="D146">
+        <v>812</v>
+      </c>
+      <c r="E146">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>3</v>
+      </c>
+      <c r="B147" t="s">
+        <v>429</v>
+      </c>
+      <c r="C147" t="s">
+        <v>38</v>
+      </c>
+      <c r="D147">
+        <v>629</v>
+      </c>
+      <c r="E147">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="148"/>
+    <row r="149">
+      <c r="A149">
+        <v>16</v>
+      </c>
+      <c r="B149" t="s">
+        <v>21</v>
+      </c>
+      <c r="C149" t="s">
+        <v>35</v>
+      </c>
+      <c r="D149">
+        <v>3559</v>
+      </c>
+      <c r="E149">
+        <v>3559</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="s">
+        <v>30</v>
+      </c>
+      <c r="B150" t="s">
+        <v>30</v>
+      </c>
+      <c r="C150" t="s">
+        <v>36</v>
+      </c>
+      <c r="D150">
+        <v>1828</v>
+      </c>
+      <c r="E150">
+        <v>1828</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>1</v>
+      </c>
+      <c r="B151" t="s">
+        <v>430</v>
+      </c>
+      <c r="C151" t="s">
+        <v>38</v>
+      </c>
+      <c r="D151">
+        <v>640</v>
+      </c>
+      <c r="E151">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>2</v>
+      </c>
+      <c r="B152" t="s">
+        <v>431</v>
+      </c>
+      <c r="C152" t="s">
+        <v>38</v>
+      </c>
+      <c r="D152">
+        <v>327</v>
+      </c>
+      <c r="E152">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>3</v>
+      </c>
+      <c r="B153" t="s">
+        <v>420</v>
+      </c>
+      <c r="C153" t="s">
+        <v>38</v>
+      </c>
+      <c r="D153">
+        <v>199</v>
+      </c>
+      <c r="E153">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>4</v>
+      </c>
+      <c r="B154" t="s">
+        <v>432</v>
+      </c>
+      <c r="C154" t="s">
+        <v>38</v>
+      </c>
+      <c r="D154">
+        <v>188</v>
+      </c>
+      <c r="E154">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>5</v>
+      </c>
+      <c r="B155" t="s">
+        <v>433</v>
+      </c>
+      <c r="C155" t="s">
+        <v>38</v>
+      </c>
+      <c r="D155">
+        <v>110</v>
+      </c>
+      <c r="E155">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>6</v>
+      </c>
+      <c r="B156" t="s">
+        <v>434</v>
+      </c>
+      <c r="C156" t="s">
+        <v>38</v>
+      </c>
+      <c r="D156">
+        <v>64</v>
+      </c>
+      <c r="E156">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>7</v>
+      </c>
+      <c r="B157" t="s">
+        <v>435</v>
+      </c>
+      <c r="C157" t="s">
+        <v>38</v>
+      </c>
+      <c r="D157">
+        <v>36</v>
+      </c>
+      <c r="E157">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>8</v>
+      </c>
+      <c r="B158" t="s">
+        <v>436</v>
+      </c>
+      <c r="C158" t="s">
+        <v>38</v>
+      </c>
+      <c r="D158">
+        <v>84</v>
+      </c>
+      <c r="E158">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>9</v>
+      </c>
+      <c r="B159" t="s">
+        <v>437</v>
+      </c>
+      <c r="C159" t="s">
+        <v>38</v>
+      </c>
+      <c r="D159">
+        <v>83</v>
+      </c>
+      <c r="E159">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="160"/>
+    <row r="161">
+      <c r="A161">
+        <v>17</v>
+      </c>
+      <c r="B161" t="s">
+        <v>22</v>
+      </c>
+      <c r="C161" t="s">
+        <v>35</v>
+      </c>
+      <c r="D161">
+        <v>43560</v>
+      </c>
+      <c r="E161">
+        <v>43560</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" t="s">
+        <v>30</v>
+      </c>
+      <c r="B162" t="s">
+        <v>30</v>
+      </c>
+      <c r="C162" t="s">
+        <v>36</v>
+      </c>
+      <c r="D162">
+        <v>4815</v>
+      </c>
+      <c r="E162">
+        <v>4815</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>1</v>
+      </c>
+      <c r="B163" t="s">
+        <v>438</v>
+      </c>
+      <c r="C163" t="s">
+        <v>38</v>
+      </c>
+      <c r="D163">
+        <v>30371</v>
+      </c>
+      <c r="E163">
+        <v>30371</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164">
+        <v>2</v>
+      </c>
+      <c r="B164" t="s">
+        <v>439</v>
+      </c>
+      <c r="C164" t="s">
+        <v>38</v>
+      </c>
+      <c r="D164">
+        <v>4511</v>
+      </c>
+      <c r="E164">
+        <v>4511</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165">
+        <v>3</v>
+      </c>
+      <c r="B165" t="s">
+        <v>440</v>
+      </c>
+      <c r="C165" t="s">
+        <v>38</v>
+      </c>
+      <c r="D165">
+        <v>2162</v>
+      </c>
+      <c r="E165">
+        <v>2162</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>4</v>
+      </c>
+      <c r="B166" t="s">
+        <v>441</v>
+      </c>
+      <c r="C166" t="s">
+        <v>38</v>
+      </c>
+      <c r="D166">
+        <v>943</v>
+      </c>
+      <c r="E166">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>5</v>
+      </c>
+      <c r="B167" t="s">
+        <v>442</v>
+      </c>
+      <c r="C167" t="s">
+        <v>38</v>
+      </c>
+      <c r="D167">
+        <v>217</v>
+      </c>
+      <c r="E167">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>6</v>
+      </c>
+      <c r="B168" t="s">
+        <v>443</v>
+      </c>
+      <c r="C168" t="s">
+        <v>38</v>
+      </c>
+      <c r="D168">
+        <v>221</v>
+      </c>
+      <c r="E168">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>7</v>
+      </c>
+      <c r="B169" t="s">
+        <v>444</v>
+      </c>
+      <c r="C169" t="s">
+        <v>38</v>
+      </c>
+      <c r="D169">
+        <v>320</v>
+      </c>
+      <c r="E169">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="170"/>
+    <row r="171">
+      <c r="A171">
+        <v>24</v>
+      </c>
+      <c r="B171" t="s">
+        <v>23</v>
+      </c>
+      <c r="C171" t="s">
+        <v>35</v>
+      </c>
+      <c r="D171">
+        <v>1895</v>
+      </c>
+      <c r="E171">
+        <v>1895</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" t="s">
+        <v>30</v>
+      </c>
+      <c r="B172" t="s">
+        <v>30</v>
+      </c>
+      <c r="C172" t="s">
+        <v>36</v>
+      </c>
+      <c r="D172">
+        <v>850</v>
+      </c>
+      <c r="E172">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173">
+        <v>1</v>
+      </c>
+      <c r="B173" t="s">
+        <v>445</v>
+      </c>
+      <c r="C173" t="s">
+        <v>38</v>
+      </c>
+      <c r="D173">
+        <v>665</v>
+      </c>
+      <c r="E173">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174">
+        <v>2</v>
+      </c>
+      <c r="B174" t="s">
+        <v>446</v>
+      </c>
+      <c r="C174" t="s">
+        <v>38</v>
+      </c>
+      <c r="D174">
+        <v>137</v>
+      </c>
+      <c r="E174">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175">
+        <v>3</v>
+      </c>
+      <c r="B175" t="s">
+        <v>447</v>
+      </c>
+      <c r="C175" t="s">
+        <v>38</v>
+      </c>
+      <c r="D175">
+        <v>243</v>
+      </c>
+      <c r="E175">
+        <v>243</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" t="s">
+        <v>448</v>
+      </c>
+      <c r="D2" t="s">
+        <v>449</v>
+      </c>
+      <c r="E2" t="s">
+        <v>327</v>
+      </c>
+      <c r="F2" t="s">
+        <v>328</v>
+      </c>
+      <c r="G2">
+        <v>22445</v>
+      </c>
+      <c r="H2">
+        <v>58081</v>
+      </c>
+      <c r="I2">
+        <v>34613</v>
+      </c>
+      <c r="J2">
+        <v>52557</v>
+      </c>
+      <c r="K2">
+        <v>28129</v>
+      </c>
+      <c r="L2">
+        <v>2894</v>
+      </c>
+      <c r="M2">
+        <v>1754</v>
+      </c>
+      <c r="N2">
+        <v>48559</v>
+      </c>
+      <c r="O2">
+        <v>646</v>
+      </c>
+      <c r="P2">
+        <v>1868</v>
+      </c>
+      <c r="Q2">
+        <v>42876</v>
+      </c>
+      <c r="R2">
+        <v>1173</v>
+      </c>
+      <c r="S2">
+        <v>16826</v>
+      </c>
+      <c r="T2">
+        <v>2457</v>
+      </c>
+      <c r="U2">
+        <v>1072</v>
+      </c>
+      <c r="V2">
+        <v>4735</v>
+      </c>
+      <c r="W2">
+        <v>320685</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="G3">
+        <v>22445</v>
+      </c>
+      <c r="H3">
+        <v>58081</v>
+      </c>
+      <c r="I3">
+        <v>34613</v>
+      </c>
+      <c r="J3">
+        <v>52557</v>
+      </c>
+      <c r="K3">
+        <v>28129</v>
+      </c>
+      <c r="L3">
+        <v>2894</v>
+      </c>
+      <c r="M3">
+        <v>1754</v>
+      </c>
+      <c r="N3">
+        <v>48559</v>
+      </c>
+      <c r="O3">
+        <v>646</v>
+      </c>
+      <c r="P3">
+        <v>1868</v>
+      </c>
+      <c r="Q3">
+        <v>42876</v>
+      </c>
+      <c r="R3">
+        <v>1173</v>
+      </c>
+      <c r="S3">
+        <v>16826</v>
+      </c>
+      <c r="T3">
+        <v>2457</v>
+      </c>
+      <c r="U3">
+        <v>1072</v>
+      </c>
+      <c r="V3">
+        <v>4735</v>
+      </c>
+      <c r="W3">
+        <v>320685</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D2">
+        <v>22445</v>
+      </c>
+      <c r="E2">
+        <v>22445</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D3">
+        <v>11073</v>
+      </c>
+      <c r="E3">
+        <v>11073</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>450</v>
+      </c>
+      <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4">
+        <v>6105</v>
+      </c>
+      <c r="E4">
+        <v>6105</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>451</v>
+      </c>
+      <c r="C5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5">
+        <v>0</v>
+      </c>
+      <c r="E5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>452</v>
+      </c>
+      <c r="C6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D6">
+        <v>4282</v>
+      </c>
+      <c r="E6">
+        <v>4282</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>453</v>
+      </c>
+      <c r="C7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7">
+        <v>455</v>
+      </c>
+      <c r="E7">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>454</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8">
+        <v>530</v>
+      </c>
+      <c r="E8">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="9"/>
+    <row r="10">
+      <c r="A10">
+        <v>2</v>
+      </c>
+      <c r="B10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" t="s">
+        <v>35</v>
+      </c>
+      <c r="D10">
+        <v>58081</v>
+      </c>
+      <c r="E10">
+        <v>58081</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11" t="s">
+        <v>30</v>
+      </c>
+      <c r="C11" t="s">
+        <v>36</v>
+      </c>
+      <c r="D11">
+        <v>12966</v>
+      </c>
+      <c r="E11">
+        <v>12966</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>1</v>
+      </c>
+      <c r="B12" t="s">
+        <v>455</v>
+      </c>
+      <c r="C12" t="s">
+        <v>38</v>
+      </c>
+      <c r="D12">
+        <v>39649</v>
+      </c>
+      <c r="E12">
+        <v>39649</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>2</v>
+      </c>
+      <c r="B13" t="s">
+        <v>456</v>
+      </c>
+      <c r="C13" t="s">
+        <v>38</v>
+      </c>
+      <c r="D13">
+        <v>2392</v>
+      </c>
+      <c r="E13">
+        <v>2392</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>3</v>
+      </c>
+      <c r="B14" t="s">
+        <v>457</v>
+      </c>
+      <c r="C14" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14">
+        <v>1665</v>
+      </c>
+      <c r="E14">
+        <v>1665</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>4</v>
+      </c>
+      <c r="B15" t="s">
+        <v>458</v>
+      </c>
+      <c r="C15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15">
+        <v>727</v>
+      </c>
+      <c r="E15">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>5</v>
+      </c>
+      <c r="B16" t="s">
+        <v>459</v>
+      </c>
+      <c r="C16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16">
+        <v>682</v>
+      </c>
+      <c r="E16">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="17"/>
+    <row r="18">
+      <c r="A18">
+        <v>3</v>
+      </c>
+      <c r="B18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C18" t="s">
+        <v>35</v>
+      </c>
+      <c r="D18">
+        <v>34613</v>
+      </c>
+      <c r="E18">
+        <v>34613</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>30</v>
+      </c>
+      <c r="B19" t="s">
+        <v>30</v>
+      </c>
+      <c r="C19" t="s">
+        <v>36</v>
+      </c>
+      <c r="D19">
+        <v>5964</v>
+      </c>
+      <c r="E19">
+        <v>5964</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>1</v>
+      </c>
+      <c r="B20" t="s">
+        <v>460</v>
+      </c>
+      <c r="C20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20">
+        <v>25682</v>
+      </c>
+      <c r="E20">
+        <v>25682</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>2</v>
+      </c>
+      <c r="B21" t="s">
+        <v>461</v>
+      </c>
+      <c r="C21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D21">
+        <v>1185</v>
+      </c>
+      <c r="E21">
+        <v>1185</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>3</v>
+      </c>
+      <c r="B22" t="s">
+        <v>462</v>
+      </c>
+      <c r="C22" t="s">
+        <v>38</v>
+      </c>
+      <c r="D22">
+        <v>1159</v>
+      </c>
+      <c r="E22">
+        <v>1159</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>4</v>
+      </c>
+      <c r="B23" t="s">
+        <v>463</v>
+      </c>
+      <c r="C23" t="s">
+        <v>38</v>
+      </c>
+      <c r="D23">
+        <v>403</v>
+      </c>
+      <c r="E23">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>5</v>
+      </c>
+      <c r="B24" t="s">
+        <v>464</v>
+      </c>
+      <c r="C24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D24">
+        <v>220</v>
+      </c>
+      <c r="E24">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="25"/>
+    <row r="26">
+      <c r="A26">
+        <v>4</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>35</v>
+      </c>
+      <c r="D26">
+        <v>52557</v>
+      </c>
+      <c r="E26">
+        <v>52557</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>30</v>
+      </c>
+      <c r="B27" t="s">
+        <v>30</v>
+      </c>
+      <c r="C27" t="s">
+        <v>36</v>
+      </c>
+      <c r="D27">
+        <v>8618</v>
+      </c>
+      <c r="E27">
+        <v>8618</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>1</v>
+      </c>
+      <c r="B28" t="s">
+        <v>465</v>
+      </c>
+      <c r="C28" t="s">
+        <v>38</v>
+      </c>
+      <c r="D28">
+        <v>26943</v>
+      </c>
+      <c r="E28">
+        <v>26943</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>2</v>
+      </c>
+      <c r="B29" t="s">
+        <v>466</v>
+      </c>
+      <c r="C29" t="s">
+        <v>38</v>
+      </c>
+      <c r="D29">
+        <v>4191</v>
+      </c>
+      <c r="E29">
+        <v>4191</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>3</v>
+      </c>
+      <c r="B30" t="s">
+        <v>467</v>
+      </c>
+      <c r="C30" t="s">
+        <v>38</v>
+      </c>
+      <c r="D30">
+        <v>4756</v>
+      </c>
+      <c r="E30">
+        <v>4756</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>4</v>
+      </c>
+      <c r="B31" t="s">
+        <v>468</v>
+      </c>
+      <c r="C31" t="s">
+        <v>38</v>
+      </c>
+      <c r="D31">
+        <v>1714</v>
+      </c>
+      <c r="E31">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>5</v>
+      </c>
+      <c r="B32" t="s">
+        <v>469</v>
+      </c>
+      <c r="C32" t="s">
+        <v>38</v>
+      </c>
+      <c r="D32">
+        <v>6335</v>
+      </c>
+      <c r="E32">
+        <v>6335</v>
+      </c>
+    </row>
+    <row r="33"/>
+    <row r="34">
+      <c r="A34">
+        <v>5</v>
+      </c>
+      <c r="B34" t="s">
+        <v>10</v>
+      </c>
+      <c r="C34" t="s">
+        <v>35</v>
+      </c>
+      <c r="D34">
+        <v>28129</v>
+      </c>
+      <c r="E34">
+        <v>28129</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="s">
+        <v>30</v>
+      </c>
+      <c r="B35" t="s">
+        <v>30</v>
+      </c>
+      <c r="C35" t="s">
+        <v>36</v>
+      </c>
+      <c r="D35">
+        <v>5534</v>
+      </c>
+      <c r="E35">
+        <v>5534</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>1</v>
+      </c>
+      <c r="B36" t="s">
+        <v>470</v>
+      </c>
+      <c r="C36" t="s">
+        <v>38</v>
+      </c>
+      <c r="D36">
+        <v>17485</v>
+      </c>
+      <c r="E36">
+        <v>17485</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>2</v>
+      </c>
+      <c r="B37" t="s">
+        <v>471</v>
+      </c>
+      <c r="C37" t="s">
+        <v>38</v>
+      </c>
+      <c r="D37">
+        <v>2829</v>
+      </c>
+      <c r="E37">
+        <v>2829</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>3</v>
+      </c>
+      <c r="B38" t="s">
+        <v>472</v>
+      </c>
+      <c r="C38" t="s">
+        <v>38</v>
+      </c>
+      <c r="D38">
+        <v>382</v>
+      </c>
+      <c r="E38">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>4</v>
+      </c>
+      <c r="B39" t="s">
+        <v>473</v>
+      </c>
+      <c r="C39" t="s">
+        <v>38</v>
+      </c>
+      <c r="D39">
+        <v>574</v>
+      </c>
+      <c r="E39">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>5</v>
+      </c>
+      <c r="B40" t="s">
+        <v>474</v>
+      </c>
+      <c r="C40" t="s">
+        <v>38</v>
+      </c>
+      <c r="D40">
+        <v>1325</v>
+      </c>
+      <c r="E40">
+        <v>1325</v>
+      </c>
+    </row>
+    <row r="41"/>
+    <row r="42">
+      <c r="A42">
+        <v>6</v>
+      </c>
+      <c r="B42" t="s">
+        <v>11</v>
+      </c>
+      <c r="C42" t="s">
+        <v>35</v>
+      </c>
+      <c r="D42">
+        <v>2894</v>
+      </c>
+      <c r="E42">
+        <v>2894</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>30</v>
+      </c>
+      <c r="B43" t="s">
+        <v>30</v>
+      </c>
+      <c r="C43" t="s">
+        <v>36</v>
+      </c>
+      <c r="D43">
+        <v>1490</v>
+      </c>
+      <c r="E43">
+        <v>1490</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>1</v>
+      </c>
+      <c r="B44" t="s">
+        <v>475</v>
+      </c>
+      <c r="C44" t="s">
+        <v>38</v>
+      </c>
+      <c r="D44">
+        <v>909</v>
+      </c>
+      <c r="E44">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>2</v>
+      </c>
+      <c r="B45" t="s">
+        <v>476</v>
+      </c>
+      <c r="C45" t="s">
+        <v>38</v>
+      </c>
+      <c r="D45">
+        <v>233</v>
+      </c>
+      <c r="E45">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>3</v>
+      </c>
+      <c r="B46" t="s">
+        <v>477</v>
+      </c>
+      <c r="C46" t="s">
+        <v>38</v>
+      </c>
+      <c r="D46">
+        <v>262</v>
+      </c>
+      <c r="E46">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="47"/>
+    <row r="48">
+      <c r="A48">
+        <v>7</v>
+      </c>
+      <c r="B48" t="s">
+        <v>12</v>
+      </c>
+      <c r="C48" t="s">
+        <v>35</v>
+      </c>
+      <c r="D48">
+        <v>1754</v>
+      </c>
+      <c r="E48">
+        <v>1754</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="s">
+        <v>30</v>
+      </c>
+      <c r="B49" t="s">
+        <v>30</v>
+      </c>
+      <c r="C49" t="s">
+        <v>36</v>
+      </c>
+      <c r="D49">
+        <v>1129</v>
+      </c>
+      <c r="E49">
+        <v>1129</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>1</v>
+      </c>
+      <c r="B50" t="s">
+        <v>478</v>
+      </c>
+      <c r="C50" t="s">
+        <v>38</v>
+      </c>
+      <c r="D50">
+        <v>625</v>
+      </c>
+      <c r="E50">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="51"/>
+    <row r="52">
+      <c r="A52">
+        <v>8</v>
+      </c>
+      <c r="B52" t="s">
+        <v>13</v>
+      </c>
+      <c r="C52" t="s">
+        <v>35</v>
+      </c>
+      <c r="D52">
+        <v>48559</v>
+      </c>
+      <c r="E52">
+        <v>48559</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>30</v>
+      </c>
+      <c r="B53" t="s">
+        <v>30</v>
+      </c>
+      <c r="C53" t="s">
+        <v>36</v>
+      </c>
+      <c r="D53">
+        <v>8718</v>
+      </c>
+      <c r="E53">
+        <v>8718</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>1</v>
+      </c>
+      <c r="B54" t="s">
+        <v>479</v>
+      </c>
+      <c r="C54" t="s">
+        <v>38</v>
+      </c>
+      <c r="D54">
+        <v>29873</v>
+      </c>
+      <c r="E54">
+        <v>29873</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>2</v>
+      </c>
+      <c r="B55" t="s">
+        <v>480</v>
+      </c>
+      <c r="C55" t="s">
+        <v>38</v>
+      </c>
+      <c r="D55">
+        <v>3679</v>
+      </c>
+      <c r="E55">
+        <v>3679</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>3</v>
+      </c>
       <c r="B56" t="s">
-        <v>408</v>
+        <v>481</v>
       </c>
       <c r="C56" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D56">
-        <v>644</v>
+        <v>3085</v>
       </c>
       <c r="E56">
-        <v>644</v>
-[...2 lines deleted...]
-    <row r="57"/>
+        <v>3085</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>4</v>
+      </c>
+      <c r="B57" t="s">
+        <v>482</v>
+      </c>
+      <c r="C57" t="s">
+        <v>38</v>
+      </c>
+      <c r="D57">
+        <v>2410</v>
+      </c>
+      <c r="E57">
+        <v>2410</v>
+      </c>
+    </row>
     <row r="58">
       <c r="A58">
         <v>5</v>
       </c>
       <c r="B58" t="s">
-        <v>10</v>
+        <v>483</v>
       </c>
       <c r="C58" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D58">
-        <v>34495</v>
+        <v>794</v>
       </c>
       <c r="E58">
-        <v>34495</v>
-[...18 lines deleted...]
-    </row>
+        <v>794</v>
+      </c>
+    </row>
+    <row r="59"/>
     <row r="60">
       <c r="A60">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B60" t="s">
-        <v>409</v>
+        <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D60">
-        <v>5391</v>
+        <v>646</v>
       </c>
       <c r="E60">
-        <v>5391</v>
+        <v>646</v>
       </c>
     </row>
     <row r="61">
-      <c r="A61">
-        <v>2</v>
+      <c r="A61" t="s">
+        <v>30</v>
       </c>
       <c r="B61" t="s">
-        <v>410</v>
+        <v>30</v>
       </c>
       <c r="C61" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D61">
-        <v>4617</v>
+        <v>327</v>
       </c>
       <c r="E61">
-        <v>4617</v>
+        <v>327</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B62" t="s">
-        <v>411</v>
+        <v>484</v>
       </c>
       <c r="C62" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D62">
-        <v>1094</v>
+        <v>233</v>
       </c>
       <c r="E62">
-        <v>1094</v>
+        <v>233</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B63" t="s">
-        <v>412</v>
+        <v>485</v>
       </c>
       <c r="C63" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D63">
-        <v>1813</v>
+        <v>86</v>
       </c>
       <c r="E63">
-        <v>1813</v>
-[...18 lines deleted...]
-    </row>
+        <v>86</v>
+      </c>
+    </row>
+    <row r="64"/>
     <row r="65">
       <c r="A65">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="B65" t="s">
-        <v>414</v>
+        <v>16</v>
       </c>
       <c r="C65" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D65">
-        <v>594</v>
+        <v>1868</v>
       </c>
       <c r="E65">
-        <v>594</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="66">
-      <c r="A66">
-        <v>7</v>
+      <c r="A66" t="s">
+        <v>30</v>
       </c>
       <c r="B66" t="s">
-        <v>415</v>
+        <v>30</v>
       </c>
       <c r="C66" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D66">
-        <v>1422</v>
+        <v>363</v>
       </c>
       <c r="E66">
-        <v>1422</v>
+        <v>363</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B67" t="s">
-        <v>416</v>
+        <v>486</v>
       </c>
       <c r="C67" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D67">
-        <v>945</v>
+        <v>980</v>
       </c>
       <c r="E67">
-        <v>945</v>
+        <v>980</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B68" t="s">
-        <v>417</v>
+        <v>487</v>
       </c>
       <c r="C68" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D68">
-        <v>3717</v>
+        <v>206</v>
       </c>
       <c r="E68">
-        <v>3717</v>
+        <v>206</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="B69" t="s">
-        <v>418</v>
+        <v>488</v>
       </c>
       <c r="C69" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D69">
-        <v>404</v>
+        <v>155</v>
       </c>
       <c r="E69">
-        <v>404</v>
+        <v>155</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="B70" t="s">
-        <v>419</v>
+        <v>489</v>
       </c>
       <c r="C70" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D70">
-        <v>223</v>
+        <v>52</v>
       </c>
       <c r="E70">
-        <v>223</v>
-[...19 lines deleted...]
-    </row>
+        <v>52</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>5</v>
+      </c>
+      <c r="B71" t="s">
+        <v>490</v>
+      </c>
+      <c r="C71" t="s">
+        <v>38</v>
+      </c>
+      <c r="D71">
+        <v>112</v>
+      </c>
+      <c r="E71">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="72"/>
     <row r="73">
-      <c r="A73" t="s">
-        <v>29</v>
+      <c r="A73">
+        <v>12</v>
       </c>
       <c r="B73" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="C73" t="s">
         <v>35</v>
       </c>
       <c r="D73">
-        <v>4708</v>
+        <v>42876</v>
       </c>
       <c r="E73">
-        <v>4708</v>
+        <v>42876</v>
       </c>
     </row>
     <row r="74">
-      <c r="A74">
-        <v>1</v>
+      <c r="A74" t="s">
+        <v>30</v>
       </c>
       <c r="B74" t="s">
-        <v>420</v>
+        <v>30</v>
       </c>
       <c r="C74" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D74">
-        <v>2591</v>
+        <v>5475</v>
       </c>
       <c r="E74">
-        <v>2591</v>
+        <v>5475</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
+        <v>1</v>
+      </c>
+      <c r="B75" t="s">
+        <v>491</v>
+      </c>
+      <c r="C75" t="s">
+        <v>38</v>
+      </c>
+      <c r="D75">
+        <v>25170</v>
+      </c>
+      <c r="E75">
+        <v>25170</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
         <v>2</v>
       </c>
-      <c r="B75" t="s">
-[...12 lines deleted...]
-    <row r="76"/>
+      <c r="B76" t="s">
+        <v>492</v>
+      </c>
+      <c r="C76" t="s">
+        <v>38</v>
+      </c>
+      <c r="D76">
+        <v>8853</v>
+      </c>
+      <c r="E76">
+        <v>8853</v>
+      </c>
+    </row>
     <row r="77">
       <c r="A77">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B77" t="s">
-        <v>12</v>
+        <v>493</v>
       </c>
       <c r="C77" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D77">
-        <v>5060</v>
+        <v>1158</v>
       </c>
       <c r="E77">
-        <v>5060</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="78">
-      <c r="A78" t="s">
-        <v>29</v>
+      <c r="A78">
+        <v>4</v>
       </c>
       <c r="B78" t="s">
-        <v>29</v>
+        <v>494</v>
       </c>
       <c r="C78" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D78">
-        <v>1985</v>
+        <v>1330</v>
       </c>
       <c r="E78">
-        <v>1985</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B79" t="s">
-        <v>422</v>
+        <v>495</v>
       </c>
       <c r="C79" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D79">
-        <v>1178</v>
+        <v>890</v>
       </c>
       <c r="E79">
-        <v>1178</v>
-[...18 lines deleted...]
-    </row>
+        <v>890</v>
+      </c>
+    </row>
+    <row r="80"/>
     <row r="81">
       <c r="A81">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="B81" t="s">
-        <v>424</v>
+        <v>18</v>
       </c>
       <c r="C81" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D81">
-        <v>513</v>
+        <v>1173</v>
       </c>
       <c r="E81">
-        <v>513</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="82">
-      <c r="A82">
-        <v>4</v>
+      <c r="A82" t="s">
+        <v>30</v>
       </c>
       <c r="B82" t="s">
-        <v>425</v>
+        <v>30</v>
       </c>
       <c r="C82" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D82">
-        <v>659</v>
+        <v>492</v>
       </c>
       <c r="E82">
-        <v>659</v>
-[...2 lines deleted...]
-    <row r="83"/>
+        <v>492</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>1</v>
+      </c>
+      <c r="B83" t="s">
+        <v>496</v>
+      </c>
+      <c r="C83" t="s">
+        <v>38</v>
+      </c>
+      <c r="D83">
+        <v>459</v>
+      </c>
+      <c r="E83">
+        <v>459</v>
+      </c>
+    </row>
     <row r="84">
       <c r="A84">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B84" t="s">
-        <v>13</v>
+        <v>497</v>
       </c>
       <c r="C84" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D84">
-        <v>142886</v>
+        <v>147</v>
       </c>
       <c r="E84">
-        <v>142886</v>
+        <v>147</v>
       </c>
     </row>
     <row r="85">
-      <c r="A85" t="s">
-        <v>29</v>
+      <c r="A85">
+        <v>3</v>
       </c>
       <c r="B85" t="s">
-        <v>29</v>
+        <v>498</v>
       </c>
       <c r="C85" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D85">
-        <v>41410</v>
+        <v>75</v>
       </c>
       <c r="E85">
-        <v>41410</v>
-[...18 lines deleted...]
-    </row>
+        <v>75</v>
+      </c>
+    </row>
+    <row r="86"/>
     <row r="87">
       <c r="A87">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="B87" t="s">
-        <v>427</v>
+        <v>19</v>
       </c>
       <c r="C87" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D87">
-        <v>12617</v>
+        <v>16826</v>
       </c>
       <c r="E87">
-        <v>12617</v>
+        <v>16826</v>
       </c>
     </row>
     <row r="88">
-      <c r="A88">
-        <v>3</v>
+      <c r="A88" t="s">
+        <v>30</v>
       </c>
       <c r="B88" t="s">
-        <v>428</v>
+        <v>30</v>
       </c>
       <c r="C88" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D88">
-        <v>15548</v>
+        <v>3347</v>
       </c>
       <c r="E88">
-        <v>15548</v>
+        <v>3347</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B89" t="s">
-        <v>429</v>
+        <v>499</v>
       </c>
       <c r="C89" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D89">
-        <v>7559</v>
+        <v>4084</v>
       </c>
       <c r="E89">
-        <v>7559</v>
+        <v>4084</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B90" t="s">
-        <v>430</v>
+        <v>500</v>
       </c>
       <c r="C90" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D90">
-        <v>7284</v>
+        <v>2453</v>
       </c>
       <c r="E90">
-        <v>7284</v>
+        <v>2453</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B91" t="s">
-        <v>431</v>
+        <v>501</v>
       </c>
       <c r="C91" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D91">
-        <v>5397</v>
+        <v>5857</v>
       </c>
       <c r="E91">
-        <v>5397</v>
+        <v>5857</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B92" t="s">
-        <v>432</v>
+        <v>502</v>
       </c>
       <c r="C92" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D92">
-        <v>6308</v>
+        <v>291</v>
       </c>
       <c r="E92">
-        <v>6308</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B93" t="s">
-        <v>433</v>
+        <v>503</v>
       </c>
       <c r="C93" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D93">
-        <v>4684</v>
+        <v>794</v>
       </c>
       <c r="E93">
-        <v>4684</v>
-[...18 lines deleted...]
-    </row>
+        <v>794</v>
+      </c>
+    </row>
+    <row r="94"/>
     <row r="95">
       <c r="A95">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="B95" t="s">
-        <v>435</v>
+        <v>20</v>
       </c>
       <c r="C95" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D95">
-        <v>4792</v>
+        <v>2457</v>
       </c>
       <c r="E95">
-        <v>4792</v>
+        <v>2457</v>
       </c>
     </row>
     <row r="96">
-      <c r="A96">
-        <v>11</v>
+      <c r="A96" t="s">
+        <v>30</v>
       </c>
       <c r="B96" t="s">
-        <v>436</v>
+        <v>30</v>
       </c>
       <c r="C96" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D96">
-        <v>1108</v>
+        <v>1043</v>
       </c>
       <c r="E96">
-        <v>1108</v>
-[...2 lines deleted...]
-    <row r="97"/>
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>1</v>
+      </c>
+      <c r="B97" t="s">
+        <v>504</v>
+      </c>
+      <c r="C97" t="s">
+        <v>38</v>
+      </c>
+      <c r="D97">
+        <v>638</v>
+      </c>
+      <c r="E97">
+        <v>638</v>
+      </c>
+    </row>
     <row r="98">
       <c r="A98">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B98" t="s">
-        <v>139</v>
+        <v>505</v>
       </c>
       <c r="C98" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D98">
-        <v>1367</v>
+        <v>438</v>
       </c>
       <c r="E98">
-        <v>1367</v>
+        <v>438</v>
       </c>
     </row>
     <row r="99">
-      <c r="A99" t="s">
-        <v>29</v>
+      <c r="A99">
+        <v>3</v>
       </c>
       <c r="B99" t="s">
-        <v>29</v>
+        <v>506</v>
       </c>
       <c r="C99" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D99">
-        <v>664</v>
+        <v>338</v>
       </c>
       <c r="E99">
-        <v>664</v>
-[...18 lines deleted...]
-    </row>
+        <v>338</v>
+      </c>
+    </row>
+    <row r="100"/>
     <row r="101">
       <c r="A101">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="B101" t="s">
-        <v>438</v>
+        <v>21</v>
       </c>
       <c r="C101" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D101">
-        <v>309</v>
+        <v>1072</v>
       </c>
       <c r="E101">
-        <v>309</v>
-[...2 lines deleted...]
-    <row r="102"/>
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="s">
+        <v>30</v>
+      </c>
+      <c r="B102" t="s">
+        <v>30</v>
+      </c>
+      <c r="C102" t="s">
+        <v>36</v>
+      </c>
+      <c r="D102">
+        <v>553</v>
+      </c>
+      <c r="E102">
+        <v>553</v>
+      </c>
+    </row>
     <row r="103">
       <c r="A103">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B103" t="s">
-        <v>14</v>
+        <v>507</v>
       </c>
       <c r="C103" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D103">
-        <v>3008</v>
+        <v>243</v>
       </c>
       <c r="E103">
-        <v>3008</v>
+        <v>243</v>
       </c>
     </row>
     <row r="104">
-      <c r="A104" t="s">
-        <v>29</v>
+      <c r="A104">
+        <v>2</v>
       </c>
       <c r="B104" t="s">
-        <v>29</v>
+        <v>508</v>
       </c>
       <c r="C104" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D104">
-        <v>761</v>
+        <v>126</v>
       </c>
       <c r="E104">
-        <v>761</v>
+        <v>126</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B105" t="s">
-        <v>439</v>
+        <v>509</v>
       </c>
       <c r="C105" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D105">
-        <v>830</v>
+        <v>78</v>
       </c>
       <c r="E105">
-        <v>830</v>
+        <v>78</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B106" t="s">
-        <v>440</v>
+        <v>510</v>
       </c>
       <c r="C106" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D106">
-        <v>278</v>
+        <v>36</v>
       </c>
       <c r="E106">
-        <v>278</v>
+        <v>36</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B107" t="s">
-        <v>441</v>
+        <v>511</v>
       </c>
       <c r="C107" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D107">
-        <v>208</v>
+        <v>36</v>
       </c>
       <c r="E107">
-        <v>208</v>
-[...18 lines deleted...]
-    </row>
+        <v>36</v>
+      </c>
+    </row>
+    <row r="108"/>
     <row r="109">
       <c r="A109">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="B109" t="s">
-        <v>443</v>
+        <v>22</v>
       </c>
       <c r="C109" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D109">
-        <v>125</v>
+        <v>4735</v>
       </c>
       <c r="E109">
-        <v>125</v>
+        <v>4735</v>
       </c>
     </row>
     <row r="110">
-      <c r="A110">
-        <v>6</v>
+      <c r="A110" t="s">
+        <v>30</v>
       </c>
       <c r="B110" t="s">
-        <v>444</v>
+        <v>30</v>
       </c>
       <c r="C110" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D110">
-        <v>218</v>
+        <v>1469</v>
       </c>
       <c r="E110">
-        <v>218</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B111" t="s">
-        <v>445</v>
+        <v>512</v>
       </c>
       <c r="C111" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D111">
-        <v>72</v>
+        <v>1534</v>
       </c>
       <c r="E111">
-        <v>72</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B112" t="s">
-        <v>446</v>
+        <v>513</v>
       </c>
       <c r="C112" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D112">
-        <v>64</v>
+        <v>853</v>
       </c>
       <c r="E112">
-        <v>64</v>
+        <v>853</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B113" t="s">
-        <v>447</v>
+        <v>514</v>
       </c>
       <c r="C113" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D113">
-        <v>79</v>
+        <v>217</v>
       </c>
       <c r="E113">
-        <v>79</v>
+        <v>217</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B114" t="s">
-        <v>448</v>
+        <v>515</v>
       </c>
       <c r="C114" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D114">
-        <v>112</v>
+        <v>151</v>
       </c>
       <c r="E114">
-        <v>112</v>
+        <v>151</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="B115" t="s">
-        <v>449</v>
+        <v>516</v>
       </c>
       <c r="C115" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D115">
-        <v>68</v>
+        <v>511</v>
       </c>
       <c r="E115">
-        <v>68</v>
-[...1323 lines deleted...]
-      <c r="B201" t="s">
         <v>511</v>
-      </c>
-[...143 lines deleted...]
-        <v>490</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>