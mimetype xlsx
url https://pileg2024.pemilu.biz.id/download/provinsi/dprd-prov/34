--- v0 (2026-02-07)
+++ v1 (2026-04-10)
@@ -9,179 +9,1745 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
-    <sheet name="DAERAH ISTIMEWA YOGYAKARTA 1 - " sheetId="2" r:id="rId4"/>
-[...5 lines deleted...]
-    <sheet name="DAERAH ISTIMEWA YOGYAKARTA 7 - " sheetId="8" r:id="rId11"/>
+    <sheet name="DAERAH ISTIMEWA YOGYAKARTA 3 - " sheetId="2" r:id="rId4"/>
+    <sheet name="DAERAH ISTIMEWA YOGYAKARTA 4 - " sheetId="3" r:id="rId6"/>
+    <sheet name="DAERAH ISTIMEWA YOGYAKARTA 5 - " sheetId="4" r:id="rId7"/>
+    <sheet name="DAERAH ISTIMEWA YOGYAKARTA 6 - " sheetId="5" r:id="rId8"/>
+    <sheet name="DAERAH ISTIMEWA YOGYAKARTA 7 - " sheetId="6" r:id="rId9"/>
+    <sheet name="DAERAH ISTIMEWA YOGYAKARTA 1 - " sheetId="7" r:id="rId10"/>
+    <sheet name="DAERAH ISTIMEWA YOGYAKARTA 2 - " sheetId="8" r:id="rId11"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="738" uniqueCount="738">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PROVINSI</t>
   </si>
   <si>
     <t>KODE DAPIL</t>
   </si>
   <si>
     <t>DAPIL</t>
   </si>
   <si>
     <t>KODE KABUPATEN</t>
   </si>
   <si>
     <t>KABUPATEN/KOTA</t>
   </si>
   <si>
     <t>PKB</t>
   </si>
   <si>
     <t>GERINDRA</t>
   </si>
   <si>
     <t>PDIP</t>
   </si>
   <si>
     <t>GOLKAR</t>
   </si>
   <si>
     <t>NASDEM</t>
   </si>
   <si>
     <t>BURUH</t>
   </si>
   <si>
     <t>GELORA</t>
   </si>
   <si>
     <t>PKS</t>
   </si>
   <si>
+    <t>GARUDA</t>
+  </si>
+  <si>
+    <t>PAN</t>
+  </si>
+  <si>
+    <t>DEMOKRAT</t>
+  </si>
+  <si>
+    <t>PSI</t>
+  </si>
+  <si>
+    <t>PERINDO</t>
+  </si>
+  <si>
+    <t>PPP</t>
+  </si>
+  <si>
+    <t>UMMAT</t>
+  </si>
+  <si>
+    <t>TOTAL SUARA</t>
+  </si>
+  <si>
+    <t>DAERAH ISTIMEWA YOGYAKARTA</t>
+  </si>
+  <si>
+    <t>340003</t>
+  </si>
+  <si>
+    <t>DAERAH ISTIMEWA YOGYAKARTA 3</t>
+  </si>
+  <si>
+    <t>3402</t>
+  </si>
+  <si>
+    <t>BANTUL</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>NOMOR</t>
+  </si>
+  <si>
+    <t>PARTAI</t>
+  </si>
+  <si>
+    <t>JENIS SUARA</t>
+  </si>
+  <si>
+    <t>SUARA TOTAL</t>
+  </si>
+  <si>
+    <t>SUARA PARTAI</t>
+  </si>
+  <si>
+    <t>UMARUDDIN MASDAR, S.Ag.</t>
+  </si>
+  <si>
+    <t>CALEG</t>
+  </si>
+  <si>
+    <t>ALIF MUSDALIFAH</t>
+  </si>
+  <si>
+    <t>NURUL MARKHAMAH</t>
+  </si>
+  <si>
+    <t>HANDAYANI SIGIT PURNAMA</t>
+  </si>
+  <si>
+    <t>HARYANTI</t>
+  </si>
+  <si>
+    <t>FADLUR ROSUL</t>
+  </si>
+  <si>
+    <t>Dr. DANANG WAHYU BROTO, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>GRIYA PRADIANZI</t>
+  </si>
+  <si>
+    <t>FARHAN ACHA, S.I.P., M.A.</t>
+  </si>
+  <si>
+    <t>LULUK RATNA DIAH SARI, S.H.</t>
+  </si>
+  <si>
+    <t>ELISABETH IRAWATI, S.E.</t>
+  </si>
+  <si>
+    <t>M. UKE ANGGORO WIDAGDO, S.E.</t>
+  </si>
+  <si>
+    <t>ANDRIANA WULANDARI, S.E.</t>
+  </si>
+  <si>
+    <t>RETNO DEWATI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD RIZAL</t>
+  </si>
+  <si>
+    <t>SUWARSINAH</t>
+  </si>
+  <si>
+    <t>D. RADJUT SUKASWORO</t>
+  </si>
+  <si>
+    <t>GARDA MAHARSI</t>
+  </si>
+  <si>
+    <t>ARNI TYAS PALUPI, S.T.</t>
+  </si>
+  <si>
+    <t>Drs. ANOM ADIANTO, B.Sc.</t>
+  </si>
+  <si>
+    <t>ARY DEWANTO</t>
+  </si>
+  <si>
+    <t>Drs. JAMAL SARWANA</t>
+  </si>
+  <si>
+    <t>RESTIORINA SINAMO, A.Md.</t>
+  </si>
+  <si>
+    <t>BHARAYUDHA FEBRIANT PUTRA, S.H.</t>
+  </si>
+  <si>
+    <t>WINDARTI</t>
+  </si>
+  <si>
+    <t>SITI MARFU'AH, S.E.</t>
+  </si>
+  <si>
+    <t>PURWANTO DT.</t>
+  </si>
+  <si>
+    <t>RUSNI, S.Tr.Keb., Bdn.</t>
+  </si>
+  <si>
+    <t>SINTO ARI WIBOWO, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>DJULIA JOESEFA</t>
+  </si>
+  <si>
+    <t>AZIS NUR FITRIYANTO</t>
+  </si>
+  <si>
+    <t>SUGENG SETIYOSO</t>
+  </si>
+  <si>
+    <t>MARWA</t>
+  </si>
+  <si>
+    <t>ARFAN HELMIDAMARA</t>
+  </si>
+  <si>
+    <t>BOEDI DEWANTORO, S.H., M.Si.</t>
+  </si>
+  <si>
+    <t>H. SIGIT NURSYAM PRIYANTO, S.Si., M.Ec.Dev.</t>
+  </si>
+  <si>
+    <t>MAHMUDAH, A.M.K.</t>
+  </si>
+  <si>
+    <t>SYAMMAHFUZ CHAZALI, S.P.</t>
+  </si>
+  <si>
+    <t>ERRYTA SUBARIASARI, S.E.</t>
+  </si>
+  <si>
+    <t>AMAT FURQAN</t>
+  </si>
+  <si>
+    <t>RUTH ERLIANA RATMAWATI</t>
+  </si>
+  <si>
+    <t>Ir. ATMAJI</t>
+  </si>
+  <si>
+    <t>AHMAD NUR ROHADI, S.H.I.</t>
+  </si>
+  <si>
+    <t>WULAN SEPTIANI</t>
+  </si>
+  <si>
+    <t>JUMADI</t>
+  </si>
+  <si>
+    <t>PUPUT WULANDARI</t>
+  </si>
+  <si>
+    <t>WAHYU BASKORO, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>EKA RATNA ARUM</t>
+  </si>
+  <si>
+    <t>FERDINAND SAHAT PARULIAN TOBING, S.A.P.</t>
+  </si>
+  <si>
+    <t>MERI SITARA DEWI</t>
+  </si>
+  <si>
+    <t>DWI NOVITA, S.Ip., M.B.A.</t>
+  </si>
+  <si>
+    <t>ADRI YUDHANTARA</t>
+  </si>
+  <si>
+    <t>RR. RETNO HERUMI USADANING W.</t>
+  </si>
+  <si>
+    <t>LINANGKUNG PRASTIWI, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>YOHANES ARY MARTANTA</t>
+  </si>
+  <si>
+    <t>EDDY SUBAGIYO</t>
+  </si>
+  <si>
+    <t>LIMPAT PIASWORO ARIH, S.M.</t>
+  </si>
+  <si>
+    <t>LINDASARI</t>
+  </si>
+  <si>
+    <t>UTIEK SUPRAPTI</t>
+  </si>
+  <si>
+    <t>KURNIATI FEBRIANINGSIH, S.Pd.Si.</t>
+  </si>
+  <si>
+    <t>IKA SUDARSIH</t>
+  </si>
+  <si>
+    <t>ALFIAN TRISNO GUNAWAN</t>
+  </si>
+  <si>
+    <t>H. MUCHAMMAD SYAIFUDIN, S.E.</t>
+  </si>
+  <si>
+    <t>M. MURTAQI</t>
+  </si>
+  <si>
+    <t>dr. ERLIA INDRA PARAMITHA, M.M.R.</t>
+  </si>
+  <si>
+    <t>DODY NOVIANTO, S.H.</t>
+  </si>
+  <si>
+    <t>SRI UTAMI, A.Md.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD NUR ROHMAD</t>
+  </si>
+  <si>
+    <t>H. R. ICHWAN TAMRIN MURDIYANTA, S.E.</t>
+  </si>
+  <si>
+    <t>Ir. GHOFFAR ABDUL WASIK</t>
+  </si>
+  <si>
+    <t>MIA RAHMAWATI, S.I.P.</t>
+  </si>
+  <si>
+    <t>AHMAD SAFRUDIN IHSAN</t>
+  </si>
+  <si>
+    <t>WIDY WINANTO ARIAWAN, S.Si.</t>
+  </si>
+  <si>
+    <t>ALIEF RUSDIANA NURTIASTI, S.E., M.M.</t>
+  </si>
+  <si>
     <t>PKN</t>
   </si>
   <si>
     <t>HANURA</t>
   </si>
   <si>
-    <t>GARUDA</t>
-[...23 lines deleted...]
-    <t>DAERAH ISTIMEWA YOGYAKARTA</t>
+    <t>340004</t>
+  </si>
+  <si>
+    <t>DAERAH ISTIMEWA YOGYAKARTA 4</t>
+  </si>
+  <si>
+    <t>3401</t>
+  </si>
+  <si>
+    <t>KULON PROGO</t>
+  </si>
+  <si>
+    <t>HIFNI MUHAMMAD NASIKH, S.E., M.B.A.</t>
+  </si>
+  <si>
+    <t>SIHABUDIN</t>
+  </si>
+  <si>
+    <t>SRI MARYATUN</t>
+  </si>
+  <si>
+    <t>MUSTOFA DAUD, S.Ag.</t>
+  </si>
+  <si>
+    <t>ANANDA SETYAWATI, A.Md. Par.</t>
+  </si>
+  <si>
+    <t>SALMAN AL FARIZI</t>
+  </si>
+  <si>
+    <t>NUR ENI RAHAYU, S.E.</t>
+  </si>
+  <si>
+    <t>IKA DAMAYANTI FATMA NEGARA, S.I.P.</t>
+  </si>
+  <si>
+    <t>Hj. BRAy. IRIANI PRAMASTUTI</t>
+  </si>
+  <si>
+    <t>IMELDA ERLIN ARIESTYOWATIE, S.E.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD DA'I</t>
+  </si>
+  <si>
+    <t>R. HERJUNO KISMOYOJATI</t>
+  </si>
+  <si>
+    <t>NASHRILLA DISA SEPTIATRI</t>
+  </si>
+  <si>
+    <t>SAMIJO</t>
+  </si>
+  <si>
+    <t>FAJAR GEGANA, S.T.</t>
+  </si>
+  <si>
+    <t>AKHID NURYATI, S.E.</t>
+  </si>
+  <si>
+    <t>REDA REFITRA S.</t>
+  </si>
+  <si>
+    <t>ANTON SUPRIYONO</t>
+  </si>
+  <si>
+    <t>EKA SEPTI WULANDARI, S.H.</t>
+  </si>
+  <si>
+    <t>ARDIAN PURBO KUNCORO</t>
+  </si>
+  <si>
+    <t>DIAN HASTIWI</t>
+  </si>
+  <si>
+    <t>Drs. SUHARTO</t>
+  </si>
+  <si>
+    <t>LILIK SYAIFUL AHMAD, S.P.</t>
+  </si>
+  <si>
+    <t>KHILMY ROSYIDAH, S.H.</t>
+  </si>
+  <si>
+    <t>TUGIYAT</t>
+  </si>
+  <si>
+    <t>R. SUTAHAN</t>
+  </si>
+  <si>
+    <t>Dra. NURMIYATI</t>
+  </si>
+  <si>
+    <t>RIKATRI KADARINA</t>
+  </si>
+  <si>
+    <t>SARYONO, S.Pd.</t>
+  </si>
+  <si>
+    <t>YOGA DWI REZKY HARIYANTO, S.Pd.</t>
+  </si>
+  <si>
+    <t>SRI RAHAYU</t>
+  </si>
+  <si>
+    <t>DIAN FITRI RACHMAWATI, S.Th.I.</t>
+  </si>
+  <si>
+    <t>ANDIKA EDO WICAKSANA, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>TRI WINARNI, S.Pd.</t>
+  </si>
+  <si>
+    <t>JOKO SUSENO, S.E.</t>
+  </si>
+  <si>
+    <t>FIRMANSYAH</t>
+  </si>
+  <si>
+    <t>BURHASNITA</t>
+  </si>
+  <si>
+    <t>RICE BIANTI PURWONINGSIH</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ISA KUSTIYO</t>
+  </si>
+  <si>
+    <t>MUH AJRUDIN AKBAR, S.Sos.I.</t>
+  </si>
+  <si>
+    <t>SUHARMANTA, S.Pd., S.E., M.M.</t>
+  </si>
+  <si>
+    <t>ENDANG RETNO SARIYAH SULASMININGSIH, A.Md.</t>
+  </si>
+  <si>
+    <t>ALIM, S.H.</t>
+  </si>
+  <si>
+    <t>DIAH SULISTIANI, S.Sos.</t>
+  </si>
+  <si>
+    <t>ERRY KRISDWIANTI, S.Si.</t>
+  </si>
+  <si>
+    <t>FAZA TRIAWAN, S.Pd.</t>
+  </si>
+  <si>
+    <t>Suyatno</t>
+  </si>
+  <si>
+    <t>Fany Riyana</t>
+  </si>
+  <si>
+    <t>Drs. R. HARNANTO</t>
+  </si>
+  <si>
+    <t>HENI PERIATI MENDROPA, M.Th.</t>
+  </si>
+  <si>
+    <t>MAHMUD ARDI WIDANTO, S.I.P.</t>
+  </si>
+  <si>
+    <t>RIEMAS GINONG PRATIDINA, S.Fil.</t>
+  </si>
+  <si>
+    <t>PURWANTI</t>
+  </si>
+  <si>
+    <t>SUPARJO, S.T.</t>
+  </si>
+  <si>
+    <t>NUGROHOTOMO</t>
+  </si>
+  <si>
+    <t>TASIK AMANAH HARTI MUKTI</t>
+  </si>
+  <si>
+    <t>SUWARTI</t>
+  </si>
+  <si>
+    <t>SATMOKO CAHYO PURNOMO</t>
+  </si>
+  <si>
+    <t>TARMANTO</t>
+  </si>
+  <si>
+    <t>SABILA NUR AZIZAH</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ADI ALIM, S.Pd.</t>
+  </si>
+  <si>
+    <t>DINA YULIANANDA</t>
+  </si>
+  <si>
+    <t>JALU PRAKOSO</t>
+  </si>
+  <si>
+    <t>HERMAN FAJAR SURANTO</t>
+  </si>
+  <si>
+    <t>EDI SUKOYO</t>
+  </si>
+  <si>
+    <t>Ir. LORENSIUS HARDI PRANOTO</t>
+  </si>
+  <si>
+    <t>CHRISTINA PUTRI WAHYUNI</t>
+  </si>
+  <si>
+    <t>HELINA RINI ERNAWATI</t>
+  </si>
+  <si>
+    <t>YULIANA SUSANTI</t>
+  </si>
+  <si>
+    <t>RADZKI FAJAR KURNIA PRASETYO</t>
+  </si>
+  <si>
+    <t>DWI ELINDA SEPTIANINGRUM</t>
+  </si>
+  <si>
+    <t>MUHKAMAD TOIL</t>
+  </si>
+  <si>
+    <t>R. FAIDULLAH RAFI'UR RUTAB</t>
+  </si>
+  <si>
+    <t>RINTO WARDIYANTO</t>
+  </si>
+  <si>
+    <t>SITI SALAMAH</t>
+  </si>
+  <si>
+    <t>ERNI SETYAWATI</t>
+  </si>
+  <si>
+    <t>DINDA CHOERUNNISA</t>
+  </si>
+  <si>
+    <t>R.TEGUH WIJAYA</t>
+  </si>
+  <si>
+    <t>ZAZIN SULAIMAN</t>
+  </si>
+  <si>
+    <t>ACHMAD ZULKARNAEN PRAKOSO, S.T.</t>
+  </si>
+  <si>
+    <t>RETNO PANJI RIANDANI</t>
+  </si>
+  <si>
+    <t>HERIYANTO</t>
+  </si>
+  <si>
+    <t>SUPARSIYAH</t>
+  </si>
+  <si>
+    <t>MUGI ASTUTI</t>
+  </si>
+  <si>
+    <t>AHMAD BAIHAQY RAIS</t>
+  </si>
+  <si>
+    <t>340005</t>
+  </si>
+  <si>
+    <t>DAERAH ISTIMEWA YOGYAKARTA 5</t>
+  </si>
+  <si>
+    <t>3404</t>
+  </si>
+  <si>
+    <t>SLEMAN</t>
+  </si>
+  <si>
+    <t>RAHAYU WIDI NURYANI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>JUMIRANTO</t>
+  </si>
+  <si>
+    <t>MOHAMMAD NASTAIN, S.Ag.</t>
+  </si>
+  <si>
+    <t>RESAR ARIAS PUTRA</t>
+  </si>
+  <si>
+    <t>SUMIYATI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD HAIDAR HAKIM, S.H.</t>
+  </si>
+  <si>
+    <t>DHIKI CAHYO SUSANTO</t>
+  </si>
+  <si>
+    <t>NUR GINANJAR KARIM</t>
+  </si>
+  <si>
+    <t>BABY FACHNAZ UMMI JIHADIL</t>
+  </si>
+  <si>
+    <t>ANTON PRABU SEMENDAWAI, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>FREEDA MUSTHIKASARI, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>DANIEL DAMALEDO, S.E.</t>
+  </si>
+  <si>
+    <t>SUBANDI KUSUMA, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>RIZKI KAROLINA REHLITNA, S.H.</t>
+  </si>
+  <si>
+    <t>IQBAL GILANGAHDHAN ARYAGI</t>
+  </si>
+  <si>
+    <t>ANGGORO SURYO PONCO</t>
+  </si>
+  <si>
+    <t>MERALDA AMALA ISTIGHFARIN, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>YUDI SUTAMA, S.I.P., M.Pd.</t>
+  </si>
+  <si>
+    <t>Hj. YUNI SATIA RAHAYU, S.S., M.Hum.</t>
+  </si>
+  <si>
+    <t>H. KOESWANTO, S.I.P.</t>
+  </si>
+  <si>
+    <t>YAN KURNIA KUSTANTO, S.E.</t>
+  </si>
+  <si>
+    <t>GIMMY RUSDIN S., S.E.</t>
+  </si>
+  <si>
+    <t>H. JANI SULISTIYO, S.T.</t>
+  </si>
+  <si>
+    <t>ARIANI SUNDARI, S.H.</t>
+  </si>
+  <si>
+    <t>SUKABIWATA, S.I.P.</t>
+  </si>
+  <si>
+    <t>apt. YB. ARYA PRIMANTANA, S.Si., M.M.</t>
+  </si>
+  <si>
+    <t>CINTYA AMANDA LABETTA ARIE SENO, S.H.</t>
+  </si>
+  <si>
+    <t>JANU ISMADI, S.E.</t>
+  </si>
+  <si>
+    <t>Drs. RADEN WISESA HANDAKA</t>
+  </si>
+  <si>
+    <t>Dra. Hj. SRI MUSLIMATUN, M.Kes.</t>
+  </si>
+  <si>
+    <t>NURCHOLIS SUHARMAN, S.I.P., M.Si.</t>
+  </si>
+  <si>
+    <t>WAHYU WIDAYATI, S.Pd.</t>
+  </si>
+  <si>
+    <t>SUWIMBAR, S.E.</t>
+  </si>
+  <si>
+    <t>PRAWOTO PRIYO HARTONO, S.H.</t>
+  </si>
+  <si>
+    <t>AGUNG NUGROHO, S.H., M.Sc.</t>
+  </si>
+  <si>
+    <t>dr. ANNA MONITA</t>
+  </si>
+  <si>
+    <t>Hj. WIDJA ANI SETYAWATI, S.T., S.Pd.</t>
+  </si>
+  <si>
+    <t>CORNUS DWISAPTHA H., S.Sos., M.I.P.</t>
+  </si>
+  <si>
+    <t>SANTI MULYANI</t>
+  </si>
+  <si>
+    <t>UMI HIDAYATI, S.E.</t>
+  </si>
+  <si>
+    <t>H. WISNU AJI SURYA PRABOWO, S.I.P.</t>
+  </si>
+  <si>
+    <t>SUKAMTA</t>
+  </si>
+  <si>
+    <t>RAHMAH LINAILY FAUZIYAH</t>
+  </si>
+  <si>
+    <t>AMANTI IKHSANINGSIH</t>
+  </si>
+  <si>
+    <t>FELIX BUDIANTORO</t>
+  </si>
+  <si>
+    <t>SAFARIANTO</t>
+  </si>
+  <si>
+    <t>YUSUF MAULANA</t>
+  </si>
+  <si>
+    <t>AYU ENDAHSARI KUSTIYO</t>
+  </si>
+  <si>
+    <t>EKO ADI PRASETYA</t>
+  </si>
+  <si>
+    <t>SOFYAN SETYO DARMAWAN, S.T., M.Eng.</t>
+  </si>
+  <si>
+    <t>MUKHLIS HARI NUGROHO, S.E.</t>
+  </si>
+  <si>
+    <t>MUZNA NURHAYATI, S.Pd.</t>
+  </si>
+  <si>
+    <t>UMI MUNAWIROH, S.Sos.</t>
+  </si>
+  <si>
+    <t>YAN ARIEF SUKOCO, S.T.</t>
+  </si>
+  <si>
+    <t>SYAMSUL MUARIF HUSDA, S.T.</t>
+  </si>
+  <si>
+    <t>NURUL HIDAYATI, S.Sos.I.</t>
+  </si>
+  <si>
+    <t>KHOLID MU'AFFA</t>
+  </si>
+  <si>
+    <t>DIDIT SALEH CAHYADI</t>
+  </si>
+  <si>
+    <t>Sudarsana, S.P.</t>
+  </si>
+  <si>
+    <t>R. NUGROHO</t>
+  </si>
+  <si>
+    <t>ARIF KURNIAWAN, S.Ag., M.H.</t>
+  </si>
+  <si>
+    <t>MEIDIKA NUR SASMITO, M.Sc.</t>
+  </si>
+  <si>
+    <t>PRIHATIN SULISTIYOWATI, S.E.</t>
+  </si>
+  <si>
+    <t>Ir. H. DZIT KHAERONI</t>
+  </si>
+  <si>
+    <t>DIDIK SUGIHARTO, A.Md.</t>
+  </si>
+  <si>
+    <t>Hj. FITRI SYAHRI HIDAYATI, S.Ag.</t>
+  </si>
+  <si>
+    <t>DAFA BARNADITYA MALIK IBRAHIM</t>
+  </si>
+  <si>
+    <t>ARI SURYANI</t>
+  </si>
+  <si>
+    <t>SUCIANTO</t>
+  </si>
+  <si>
+    <t>Drs. MUJIYONO, M.M.</t>
+  </si>
+  <si>
+    <t>PRISCILLA HENNY DESTIANTY</t>
+  </si>
+  <si>
+    <t>FITRIA RAHMAWATI, S.H.</t>
+  </si>
+  <si>
+    <t>TRI LESTARI SETYAWATI</t>
+  </si>
+  <si>
+    <t>MUH. HASYIM, S.H.</t>
+  </si>
+  <si>
+    <t>MIFTAHUL MUHAMMAD FIRDAUS</t>
+  </si>
+  <si>
+    <t>DIAH PERMATASARI</t>
+  </si>
+  <si>
+    <t>YOSEPH EDY SETYOHARJO, S.T.</t>
+  </si>
+  <si>
+    <t>FEBRI RIYANTO</t>
+  </si>
+  <si>
+    <t>AGUNG SUBROTO, S.E.</t>
+  </si>
+  <si>
+    <t>CHRISTINA DINI SETYAWATI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>ANDREAS ANDI BAYU HERMAWAN</t>
+  </si>
+  <si>
+    <t>Drs. ISKANDAR</t>
+  </si>
+  <si>
+    <t>DANIK DAMAYANTI</t>
+  </si>
+  <si>
+    <t>RONNY, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>A. BAMBANG MARSATRIANTORO</t>
+  </si>
+  <si>
+    <t>DYAH KARTIKA</t>
+  </si>
+  <si>
+    <t>SANTOSA ARIBOWO, S.E.</t>
+  </si>
+  <si>
+    <t>YOVENSIUS ROSARINDARTA</t>
+  </si>
+  <si>
+    <t>ISKANDAR ATIMURDANI, S.T.</t>
+  </si>
+  <si>
+    <t>LUCIA BUDI MAHARSI</t>
+  </si>
+  <si>
+    <t>SUGENG WINDARTO, S.Sos.</t>
+  </si>
+  <si>
+    <t>KURNIYAWAN</t>
+  </si>
+  <si>
+    <t>MARIA NATALI</t>
+  </si>
+  <si>
+    <t>RACHMA SARI KUSUMA DEWI</t>
+  </si>
+  <si>
+    <t>NANANG YULIANTO</t>
+  </si>
+  <si>
+    <t>H. MUHAMMAD YAZID, S.Ag.</t>
+  </si>
+  <si>
+    <t>Hj. ELLYA FUADIYAH</t>
+  </si>
+  <si>
+    <t>MOH NOOR THOYIB HARYANTO</t>
+  </si>
+  <si>
+    <t>Ir. Hj. LILIK MUTHIATILLAH</t>
+  </si>
+  <si>
+    <t>HAMDAN PERMADHI</t>
+  </si>
+  <si>
+    <t>SUPRIH TARYONO</t>
+  </si>
+  <si>
+    <t>Hj. IRMA YUNITA, S.H.</t>
+  </si>
+  <si>
+    <t>TEGUH BUDIWIBOWO, S.T.</t>
+  </si>
+  <si>
+    <t>ROCHMAT AMRORI</t>
+  </si>
+  <si>
+    <t>IMAM BAYU PRASETYO</t>
+  </si>
+  <si>
+    <t>Hj. KUSNASRIYATI SRI RAHAYU, S.S.</t>
+  </si>
+  <si>
+    <t>DYAH NOVIATI, S.E.</t>
+  </si>
+  <si>
+    <t>SYAIFUDDIN, S.H.</t>
+  </si>
+  <si>
+    <t>drg. HENNY LISTIANI, M.Kes.</t>
+  </si>
+  <si>
+    <t>NURHERAWATI, S.Psi.</t>
+  </si>
+  <si>
+    <t>AYU RASMINDA SARI, S.E.</t>
+  </si>
+  <si>
+    <t>SITI YUANA TRI SEMEDI, S.Pd.</t>
+  </si>
+  <si>
+    <t>MAMAN RUKMAYADI RUKMANA, S.T.</t>
+  </si>
+  <si>
+    <t>340006</t>
+  </si>
+  <si>
+    <t>DAERAH ISTIMEWA YOGYAKARTA 6</t>
+  </si>
+  <si>
+    <t>TRI NUGROHO, S.E.</t>
+  </si>
+  <si>
+    <t>ANTON SUJARWO</t>
+  </si>
+  <si>
+    <t>SITI MUTHOHAROH, S.Psi.</t>
+  </si>
+  <si>
+    <t>SUSI YULIARTI</t>
+  </si>
+  <si>
+    <t>SRI PUJI PURWANTI</t>
+  </si>
+  <si>
+    <t>ARIF SETYAWAN</t>
+  </si>
+  <si>
+    <t>SISCA DEWI FEBRIANTI</t>
+  </si>
+  <si>
+    <t>AFIKA RAHMAN, S.Psi.</t>
+  </si>
+  <si>
+    <t>M. LISMAN PUJAKUSUMA, S.P.</t>
+  </si>
+  <si>
+    <t>LEKTA MANURI, S.T.</t>
+  </si>
+  <si>
+    <t>RETNO SUDIYANTI</t>
+  </si>
+  <si>
+    <t>Dr. FIDELIS I. DIPONEGORO, S.Si., M.M.</t>
+  </si>
+  <si>
+    <t>SUDARYATI DARMO SUWITO, A. Md. Keb.</t>
+  </si>
+  <si>
+    <t>BRIANDANA OKTAVIAN, S.E.</t>
+  </si>
+  <si>
+    <t>RIO ALLANDHIKA</t>
+  </si>
+  <si>
+    <t>SEPTI NURATIH</t>
+  </si>
+  <si>
+    <t>Dra. RITA NURMASTUTI, M.Pd.</t>
+  </si>
+  <si>
+    <t>HARIS SUGIHARTA, S.I.P.</t>
+  </si>
+  <si>
+    <t>YUSTINA YUYUT SATYA INDRI ASTUTI, M.Pd.</t>
+  </si>
+  <si>
+    <t>H. SUTEMAS WALUYANTO, S.Sos.</t>
+  </si>
+  <si>
+    <t>SUKAPDI</t>
+  </si>
+  <si>
+    <t>BERNADHETA SRI AMBARSARI, S.H.</t>
+  </si>
+  <si>
+    <t>ANDREAS ARSETO INDRA LAKSMANA, S.T.</t>
+  </si>
+  <si>
+    <t>YOHANES BERCHMANS WIDI YUNIARTO, S.H.</t>
+  </si>
+  <si>
+    <t>AGUS SUMARYANTO, S.T.</t>
+  </si>
+  <si>
+    <t>LISTIANA LESTARI, S.H.</t>
+  </si>
+  <si>
+    <t>H. PARWOTO, M.M.</t>
+  </si>
+  <si>
+    <t>JAKA IRWANTA</t>
+  </si>
+  <si>
+    <t>NILUH KASIANI SANDHI</t>
+  </si>
+  <si>
+    <t>ABDULLAH, S.H.</t>
+  </si>
+  <si>
+    <t>MAULIDA ZUHAIRINI HADNA, S.H.</t>
+  </si>
+  <si>
+    <t>ARY PUDYANTI, S.E.</t>
+  </si>
+  <si>
+    <t>Ir. WIDI SUTIKNO, M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. SRI HANDAYANI, S.Kep., Ns., M.Kes.</t>
+  </si>
+  <si>
+    <t>HERDJITO, S.H., M.Hum.</t>
+  </si>
+  <si>
+    <t>IGNATIUS GANJAR TRI HANTORO</t>
+  </si>
+  <si>
+    <t>SAMBUDI, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>NANI ISWAHYUNI</t>
+  </si>
+  <si>
+    <t>R.A. WINA MALINDA, S.Pd.</t>
+  </si>
+  <si>
+    <t>SOBRI EMIGA SANDO</t>
+  </si>
+  <si>
+    <t>DINTA YULIAN SUKMA</t>
+  </si>
+  <si>
+    <t>TOMI PURWONO</t>
+  </si>
+  <si>
+    <t>TENTY YUANITA CASUYUN</t>
+  </si>
+  <si>
+    <t>M. AGUS MAS'UDI, S.T.</t>
+  </si>
+  <si>
+    <t>BASIT SUGIYANTO, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>WAHYU WIDIATI</t>
+  </si>
+  <si>
+    <t>PARYONO</t>
+  </si>
+  <si>
+    <t>AINUN MUSFIROH SAPTARINI</t>
+  </si>
+  <si>
+    <t>drh. WARYOTO</t>
+  </si>
+  <si>
+    <t>AKHID NUR SETIAWAN, S.Kep.</t>
+  </si>
+  <si>
+    <t>NUHA HANIFA, S.Pd.</t>
+  </si>
+  <si>
+    <t>RENDI NAWANG SURYADI</t>
+  </si>
+  <si>
+    <t>JAATSIYAH AKA WINDARSO</t>
+  </si>
+  <si>
+    <t>HERRY KURNIAWAN, S.H.</t>
+  </si>
+  <si>
+    <t>ETTY HERAWATI, S.E.</t>
+  </si>
+  <si>
+    <t>SETYADI JUMIANTORO</t>
+  </si>
+  <si>
+    <t>ABDUL HARIS MAHMUDI</t>
+  </si>
+  <si>
+    <t>RADEN INOKI A. P.</t>
+  </si>
+  <si>
+    <t>MADIYONO, S.E., M.E.K.</t>
+  </si>
+  <si>
+    <t>FEBRINA NARISWARI</t>
+  </si>
+  <si>
+    <t>RIDHO BAYU NUGROHO, S.E.</t>
+  </si>
+  <si>
+    <t>RENI TRIWULANDARI</t>
+  </si>
+  <si>
+    <t>HARJANTO</t>
+  </si>
+  <si>
+    <t>RUDI DENI ANTORO</t>
+  </si>
+  <si>
+    <t>RULI ASTIWI, S.E.</t>
+  </si>
+  <si>
+    <t>RR. LITA ARIDA FITRIANI</t>
+  </si>
+  <si>
+    <t>YATIMAN, S.H.</t>
+  </si>
+  <si>
+    <t>SITI WULANDARI, A.Md.</t>
+  </si>
+  <si>
+    <t>LUKITA SUGIYARTA</t>
+  </si>
+  <si>
+    <t>HASAN ASHARI</t>
+  </si>
+  <si>
+    <t>YOSEPHA DEWI SETYANINGRUM, S.Pd.</t>
+  </si>
+  <si>
+    <t>R.A. PARAMITA DEWI KUSUMA WARDHANI</t>
+  </si>
+  <si>
+    <t>ARI HIDAYAT</t>
+  </si>
+  <si>
+    <t>JOSEFINE MARIA NIKEN ARIE DAMAYANTI</t>
+  </si>
+  <si>
+    <t>BAYU KURNIAWAN, S.Sos.</t>
+  </si>
+  <si>
+    <t>IMELDA DAHLIMA BERLIN, A.Md.</t>
+  </si>
+  <si>
+    <t>JOKO WINARNO</t>
+  </si>
+  <si>
+    <t>LUKITO TANI MARTOYO</t>
+  </si>
+  <si>
+    <t>BUTET JUNIAR TAMPUBOLON</t>
+  </si>
+  <si>
+    <t>MUHAMMAD SALEH</t>
+  </si>
+  <si>
+    <t>Ir. E. NUGROHO SULISTYO P.</t>
+  </si>
+  <si>
+    <t>YENI HARYANTI</t>
+  </si>
+  <si>
+    <t>R. RUHULLAH TAQI MURWAT, S.H.I., M.Hum.</t>
+  </si>
+  <si>
+    <t>SATRIYA ACHMADI</t>
+  </si>
+  <si>
+    <t>ERFI SYACHNIA FD.</t>
+  </si>
+  <si>
+    <t>KASIHONO</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ALAN NAZLIHAQ</t>
+  </si>
+  <si>
+    <t>SALMA ALFITRA NOORKHOLIDYA</t>
+  </si>
+  <si>
+    <t>SITI ROKHANI WINDARWATI, S.H.</t>
+  </si>
+  <si>
+    <t>CHOIRUDIN</t>
+  </si>
+  <si>
+    <t>Dra. MARTHIA ADELHEIDA</t>
+  </si>
+  <si>
+    <t>Ir. H. NOOR SASONGKO, M.T.</t>
+  </si>
+  <si>
+    <t>Dr. JUNAIDI, S.Ag., M.Hum., M.Kom.</t>
+  </si>
+  <si>
+    <t>YAN TEGUH WASKITO</t>
+  </si>
+  <si>
+    <t>ANITA PERMEISARI, S.E.</t>
+  </si>
+  <si>
+    <t>NANANG TRESNADI</t>
+  </si>
+  <si>
+    <t>SUCHRULIYAWATI, S.E.</t>
+  </si>
+  <si>
+    <t>SULTON, S.Ag.</t>
+  </si>
+  <si>
+    <t>340007</t>
+  </si>
+  <si>
+    <t>DAERAH ISTIMEWA YOGYAKARTA 7</t>
+  </si>
+  <si>
+    <t>3403</t>
+  </si>
+  <si>
+    <t>GUNUNGKIDUL</t>
+  </si>
+  <si>
+    <t>H. SUTIYO, S.E.</t>
+  </si>
+  <si>
+    <t>TIMBUL SURYANTO</t>
+  </si>
+  <si>
+    <t>SUMARSIH</t>
+  </si>
+  <si>
+    <t>Drs. H. ALI RIDLO,  M.M.</t>
+  </si>
+  <si>
+    <t>HERI HERMAWAN</t>
+  </si>
+  <si>
+    <t>ILYA HAIZATIN SHOFWANA</t>
+  </si>
+  <si>
+    <t>SYAFRIZAL NUR RIFA`I, S.E.</t>
+  </si>
+  <si>
+    <t>AMIN SHOFAH MAISAROH</t>
+  </si>
+  <si>
+    <t>ROHMAWATI ISROFIATUN</t>
+  </si>
+  <si>
+    <t>FEBRI INDRA PURNAWAN</t>
+  </si>
+  <si>
+    <t>ABDUL KHALID</t>
+  </si>
+  <si>
+    <t>PURWANTO, S.T.</t>
+  </si>
+  <si>
+    <t>SARI PRATIWI</t>
+  </si>
+  <si>
+    <t>SLAMET, S.Pd., M.M.</t>
+  </si>
+  <si>
+    <t>NUR WINDU SASONGKO</t>
+  </si>
+  <si>
+    <t>R.M. HERTRIASNING</t>
+  </si>
+  <si>
+    <t>SURYATI MULATSIH, S.H.</t>
+  </si>
+  <si>
+    <t>AGENG KHOIRUL MUNA</t>
+  </si>
+  <si>
+    <t>DIDIK KUSWANTO, S.E.</t>
+  </si>
+  <si>
+    <t>TUTIK INDARYATI</t>
+  </si>
+  <si>
+    <t>RAMLI Z.R.</t>
+  </si>
+  <si>
+    <t>AMIN JULIANTO</t>
+  </si>
+  <si>
+    <t>NURYADI, S.Pd.</t>
+  </si>
+  <si>
+    <t>DEMAS KURSISWANTO, A.Md.</t>
+  </si>
+  <si>
+    <t>KUNTARTI PUSPANDARI, S.Pd.</t>
+  </si>
+  <si>
+    <t>BAMBANG SETYO MARTONO, S.E., M.B.A.</t>
+  </si>
+  <si>
+    <t>J. ARGA SELOKA</t>
+  </si>
+  <si>
+    <t>FLORENTINA AFRA SUWARTINAH</t>
+  </si>
+  <si>
+    <t>IS ROMY HUDIUTOMO</t>
+  </si>
+  <si>
+    <t>LULUK SEKAR ROSYDIANA, S.M.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD BRAMASTO</t>
+  </si>
+  <si>
+    <t>BERNADUS DWI WINASTO</t>
+  </si>
+  <si>
+    <t>A. DYAH AYU WIDYANA RING ASMORO, S.T.</t>
+  </si>
+  <si>
+    <t>SYARIEF GUSKA LAKSANA, S.H.</t>
+  </si>
+  <si>
+    <t>Hj. RANY WIDAYATI, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>BAYU GILANG NUGRAHA</t>
+  </si>
+  <si>
+    <t>R. INDRADI WD., S.E.</t>
+  </si>
+  <si>
+    <t>Drs. BUDI SANTOSA</t>
+  </si>
+  <si>
+    <t>ENDAH KARTIKASARI, S.E.</t>
+  </si>
+  <si>
+    <t>I KETUT TADA</t>
+  </si>
+  <si>
+    <t>HARI PRANOWO RISTIANTO</t>
+  </si>
+  <si>
+    <t>IKLASHUL AMALIA, S.A.P.</t>
+  </si>
+  <si>
+    <t>Dr. UPI ISABELLA REA, M.Pd.</t>
+  </si>
+  <si>
+    <t>BAYU DWI SETYAWAN</t>
+  </si>
+  <si>
+    <t>SUHARNO, S.E.</t>
+  </si>
+  <si>
+    <t>SUBIRMAN</t>
+  </si>
+  <si>
+    <t>ANIK MARWATI</t>
+  </si>
+  <si>
+    <t>HERI DWI HARYONO, S.H.</t>
+  </si>
+  <si>
+    <t>ISMAIL ISHOM</t>
+  </si>
+  <si>
+    <t>HENI KUSMAYA DEWI</t>
+  </si>
+  <si>
+    <t>HETI SETYANINGSIH, S.Pd.</t>
+  </si>
+  <si>
+    <t>DEVI TUDIAN AFRIAWANG, S.Si.</t>
+  </si>
+  <si>
+    <t>SUJANTI</t>
+  </si>
+  <si>
+    <t>ORIS RACHMANINDIANSARI, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>ENI DYAH MARHIYANI, S.Pd.</t>
+  </si>
+  <si>
+    <t>AGUS BUDI SANTOSO</t>
+  </si>
+  <si>
+    <t>RIFKY PRAPTAMA, S.Kom.</t>
+  </si>
+  <si>
+    <t>HADI USMAN, S.E.</t>
+  </si>
+  <si>
+    <t>AYU HAYATUNNISA</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ZIKRI ABDILLAH</t>
+  </si>
+  <si>
+    <t>RIANA PUTRIE</t>
+  </si>
+  <si>
+    <t>Ir. IMAM TAUFIK</t>
+  </si>
+  <si>
+    <t>NANDAR WINORO, S.T., M.S.I.</t>
+  </si>
+  <si>
+    <t>TITIN NUR HIDAYATI, S.Pd.I., S.Pd.</t>
+  </si>
+  <si>
+    <t>ARIF WIBOWO, S.Pd.T.</t>
+  </si>
+  <si>
+    <t>ARI SISWANTO</t>
+  </si>
+  <si>
+    <t>ENDANG TRI MARTINI</t>
+  </si>
+  <si>
+    <t>SUMPONO</t>
+  </si>
+  <si>
+    <t>TRI IWAN ISBUMARYANI</t>
+  </si>
+  <si>
+    <t>FATIMATUZZAHRO, A.Md.</t>
+  </si>
+  <si>
+    <t>WINARNO</t>
+  </si>
+  <si>
+    <t>SURYATI</t>
+  </si>
+  <si>
+    <t>ROSIKH MAHALLI, M.S.I.</t>
+  </si>
+  <si>
+    <t>IKA RAHMAWATI, M.S.I.</t>
+  </si>
+  <si>
+    <t>JOKO SUSILO</t>
+  </si>
+  <si>
+    <t>IMACULATA WIBAWANTY</t>
+  </si>
+  <si>
+    <t>YULI ANJAR ROKHANI</t>
+  </si>
+  <si>
+    <t>ARIF SETIADI, S.I.P.</t>
+  </si>
+  <si>
+    <t>SUPRIYANA, A.Md.</t>
+  </si>
+  <si>
+    <t>ERNA DWI ASTUTI</t>
+  </si>
+  <si>
+    <t>SLAMET TRIYONO</t>
+  </si>
+  <si>
+    <t>RINTO, S.I.P.</t>
+  </si>
+  <si>
+    <t>AGUSTIANI</t>
+  </si>
+  <si>
+    <t>MUFID SATRIO MUKTI, S.T.</t>
+  </si>
+  <si>
+    <t>HIGMAH NUR MAHENDRA</t>
+  </si>
+  <si>
+    <t>HANNA SRI SUWESTRI</t>
+  </si>
+  <si>
+    <t>ULFAH EKANI PUTRI ARISQI, S.Tr.</t>
+  </si>
+  <si>
+    <t>HARI YUNIANTO, S.E., M.A.P.</t>
+  </si>
+  <si>
+    <t>ERLIA RISTI, S.E.</t>
+  </si>
+  <si>
+    <t>PONIJO DWI ATMOKO</t>
+  </si>
+  <si>
+    <t>APRILIA UMIYATI</t>
+  </si>
+  <si>
+    <t>HANAFIAH</t>
+  </si>
+  <si>
+    <t>DEDY TRI HASTOMO</t>
+  </si>
+  <si>
+    <t>DYAH MEGA KUSUMA WARDHANI, S.H.</t>
+  </si>
+  <si>
+    <t>RIFA APRILIANO</t>
+  </si>
+  <si>
+    <t>WAHYU KRISWIYADI</t>
+  </si>
+  <si>
+    <t>KURNIAWATI</t>
+  </si>
+  <si>
+    <t>DEWI SRIYANTI</t>
+  </si>
+  <si>
+    <t>SULARNO</t>
+  </si>
+  <si>
+    <t>FIRSANEDI, S.H.</t>
+  </si>
+  <si>
+    <t>FRANSISKA MAHARANI, S.H.</t>
+  </si>
+  <si>
+    <t>KURNIA WIDAYATI</t>
+  </si>
+  <si>
+    <t>TARCICIUS NUGROHO WIDYATMOKO</t>
+  </si>
+  <si>
+    <t>PRAMESTI HIROTA, S.Par.</t>
+  </si>
+  <si>
+    <t>EKO RIHANTORO</t>
+  </si>
+  <si>
+    <t>ANTON SUPRIYADI, S.T.</t>
+  </si>
+  <si>
+    <t>WIBOWO PURNO KATOTO, M.Si.</t>
+  </si>
+  <si>
+    <t>SULISTYOWATI</t>
+  </si>
+  <si>
+    <t>SAMMY TANOKO</t>
+  </si>
+  <si>
+    <t>MOHAMAD GHOZIN</t>
+  </si>
+  <si>
+    <t>SUMARNI</t>
+  </si>
+  <si>
+    <t>WASIDI</t>
+  </si>
+  <si>
+    <t>SRI LESTARI</t>
+  </si>
+  <si>
+    <t>SURANTO, S.H.</t>
+  </si>
+  <si>
+    <t>YUNI EDI</t>
+  </si>
+  <si>
+    <t>ASIH SUPATMI</t>
+  </si>
+  <si>
+    <t>DWI RUSHANDAYANI</t>
+  </si>
+  <si>
+    <t>MAHFUD SRIYANA</t>
+  </si>
+  <si>
+    <t>R. MUHAMMAD HABIB HIDAYAT</t>
+  </si>
+  <si>
+    <t>SARAH WINDY ASTUTI</t>
+  </si>
+  <si>
+    <t>NURCHOLISH</t>
+  </si>
+  <si>
+    <t>ADHITYA WISNU MURTIE</t>
+  </si>
+  <si>
+    <t>A. YUSQI KHOTAMI</t>
+  </si>
+  <si>
+    <t>SIMAYATUN NAFISAH</t>
+  </si>
+  <si>
+    <t>MUCHAMMAD CAHYO MUHHARYANTO</t>
+  </si>
+  <si>
+    <t>LISKI YANIWATI</t>
+  </si>
+  <si>
+    <t>Hj. TUTIEK MASRIA WIDYO, S.E.</t>
+  </si>
+  <si>
+    <t>RACHMAD BASUKI, S.H., M.T.</t>
+  </si>
+  <si>
+    <t>SADIRIN, S.Pd.</t>
+  </si>
+  <si>
+    <t>MOHAMMAD HERU NURYANTO, S.Ag.</t>
+  </si>
+  <si>
+    <t>SYARIFAH ASMALINA, S.Tr.Pi.</t>
+  </si>
+  <si>
+    <t>SURADAL</t>
+  </si>
+  <si>
+    <t>SIGIT ANGGORO PUDJO BINTORO, A.Md.</t>
+  </si>
+  <si>
+    <t>RINA ANGGAWATI, S.T.</t>
   </si>
   <si>
     <t>340001</t>
   </si>
   <si>
     <t>DAERAH ISTIMEWA YOGYAKARTA 1</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
     <t>KOTA YOGYAKARTA</t>
   </si>
   <si>
-    <t/>
-[...19 lines deleted...]
-  <si>
     <t>MOHAMMAD ROSUL, S.Sos.</t>
   </si>
   <si>
-    <t>CALEG</t>
-[...1 lines deleted...]
-  <si>
     <t>ARI DWI LESTARI, S.H.</t>
   </si>
   <si>
     <t>YUDHI KURNIAWAN</t>
   </si>
   <si>
     <t>MUHAMMAD FAQIH RIDHA, S.H.I.</t>
   </si>
   <si>
     <t>ULFAH KHOIRUL RODHIYANI</t>
   </si>
   <si>
     <t>ERNAWATI</t>
   </si>
   <si>
     <t>RUSMINI</t>
   </si>
   <si>
     <t>BUDI WALJIMAN, S.H.</t>
   </si>
   <si>
     <t>DIAZ AYU M.</t>
   </si>
   <si>
     <t>Ev. Dr. Ir. JACKY LATUPEIRISSA, M.A., M.Th.</t>
@@ -426,56 +1992,50 @@
   <si>
     <t>SITI MUSLICHATUN, S.H.</t>
   </si>
   <si>
     <t>SUDJATMIKO</t>
   </si>
   <si>
     <t>Hj. SETYA SUNARSIH</t>
   </si>
   <si>
     <t>NUROHMAN</t>
   </si>
   <si>
     <t>IMMAWATI SULISTYANINGTYAS</t>
   </si>
   <si>
     <t>PBB</t>
   </si>
   <si>
     <t>340002</t>
   </si>
   <si>
     <t>DAERAH ISTIMEWA YOGYAKARTA 2</t>
   </si>
   <si>
-    <t>3402</t>
-[...4 lines deleted...]
-  <si>
     <t>Dr. ASLAM RIDLO, M.A.P.</t>
   </si>
   <si>
     <t>Hj. URUL AINI</t>
   </si>
   <si>
     <t>H. SOGI</t>
   </si>
   <si>
     <t>SRI WINDARTIK</t>
   </si>
   <si>
     <t>NURHAYATININGSIH</t>
   </si>
   <si>
     <t>RATNA YUNITA SARI</t>
   </si>
   <si>
     <t>SUGIYONO SAIFUL HADI</t>
   </si>
   <si>
     <t>NUR SUBIYANTORO, S.I.Kom.</t>
   </si>
   <si>
     <t>WAHYU HENIWATI, M.M.</t>
@@ -676,1610 +2236,50 @@
     <t>NUNKY ELTANIN MALA DEWI</t>
   </si>
   <si>
     <t>DEDE ARYA TITO WIBOWO</t>
   </si>
   <si>
     <t>Drs. H. SLAMET ABDULLAH, M.A.</t>
   </si>
   <si>
     <t>IBRAHIM PANUNTUN</t>
   </si>
   <si>
     <t>PUTI RENO INTAN, S.E., M.B.A.</t>
   </si>
   <si>
     <t>FIRAS NAN SEBASTIAN, S.H., Adv.</t>
   </si>
   <si>
     <t>HESTI INDAR RINI, S.E.</t>
   </si>
   <si>
     <t>NUR WIDAYATI, S.H.</t>
   </si>
   <si>
     <t>PANJI DEWANTORO</t>
-  </si>
-[...1558 lines deleted...]
-    <t>RINA ANGGAWATI, S.T.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -2579,63 +2579,63 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView tabSelected="true" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D1" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E1" s="1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
@@ -2643,16792 +2643,16792 @@
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D2">
-        <v>13003</v>
+        <v>35198</v>
       </c>
       <c r="E2">
-        <v>13003</v>
+        <v>35198</v>
       </c>
       <c r="F2" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="G2">
-        <v>13003</v>
+        <v>35198</v>
       </c>
       <c r="H2">
-        <v>32505</v>
+        <v>49526</v>
       </c>
       <c r="I2">
-        <v>68014</v>
+        <v>68616</v>
       </c>
       <c r="J2">
-        <v>12896</v>
+        <v>20923</v>
       </c>
       <c r="K2">
-        <v>11161</v>
+        <v>3846</v>
       </c>
       <c r="L2">
-        <v>2782</v>
+        <v>2223</v>
       </c>
       <c r="M2">
-        <v>1293</v>
+        <v>1331</v>
       </c>
       <c r="N2">
-        <v>33025</v>
+        <v>44870</v>
       </c>
       <c r="O2">
-        <v>184</v>
+        <v>582</v>
       </c>
       <c r="P2">
-        <v>458</v>
+        <v>18986</v>
       </c>
       <c r="Q2">
-        <v>356</v>
+        <v>5432</v>
       </c>
       <c r="R2">
-        <v>26674</v>
+        <v>7111</v>
       </c>
       <c r="S2">
-        <v>4590</v>
+        <v>1008</v>
       </c>
       <c r="T2">
-        <v>16867</v>
+        <v>18395</v>
       </c>
       <c r="U2">
-        <v>2167</v>
+        <v>18975</v>
       </c>
       <c r="V2">
-        <v>12112</v>
-[...5 lines deleted...]
-        <v>244698</v>
+        <v>297022</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B3" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C3" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D3">
-        <v>3895</v>
+        <v>9363</v>
       </c>
       <c r="E3">
-        <v>3895</v>
+        <v>9363</v>
       </c>
       <c r="G3">
-        <v>13003</v>
+        <v>35198</v>
       </c>
       <c r="H3">
-        <v>32505</v>
+        <v>49526</v>
       </c>
       <c r="I3">
-        <v>68014</v>
+        <v>68616</v>
       </c>
       <c r="J3">
-        <v>12896</v>
+        <v>20923</v>
       </c>
       <c r="K3">
-        <v>11161</v>
+        <v>3846</v>
       </c>
       <c r="L3">
-        <v>2782</v>
+        <v>2223</v>
       </c>
       <c r="M3">
-        <v>1293</v>
+        <v>1331</v>
       </c>
       <c r="N3">
-        <v>33025</v>
+        <v>44870</v>
       </c>
       <c r="O3">
-        <v>184</v>
+        <v>582</v>
       </c>
       <c r="P3">
-        <v>458</v>
+        <v>18986</v>
       </c>
       <c r="Q3">
-        <v>356</v>
+        <v>5432</v>
       </c>
       <c r="R3">
-        <v>26674</v>
+        <v>7111</v>
       </c>
       <c r="S3">
-        <v>4590</v>
+        <v>1008</v>
       </c>
       <c r="T3">
-        <v>16867</v>
+        <v>18395</v>
       </c>
       <c r="U3">
-        <v>2167</v>
+        <v>18975</v>
       </c>
       <c r="V3">
-        <v>12112</v>
-[...5 lines deleted...]
-        <v>244698</v>
+        <v>297022</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="C4" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D4">
-        <v>5821</v>
+        <v>21760</v>
       </c>
       <c r="E4">
-        <v>5821</v>
+        <v>21760</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="C5" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D5">
-        <v>1587</v>
+        <v>1740</v>
       </c>
       <c r="E5">
-        <v>1587</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="C6" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D6">
-        <v>355</v>
+        <v>1043</v>
       </c>
       <c r="E6">
-        <v>355</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D7">
-        <v>864</v>
+        <v>579</v>
       </c>
       <c r="E7">
-        <v>864</v>
+        <v>579</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D8">
-        <v>255</v>
+        <v>375</v>
       </c>
       <c r="E8">
-        <v>255</v>
+        <v>375</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="C9" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D9">
-        <v>134</v>
+        <v>338</v>
       </c>
       <c r="E9">
-        <v>134</v>
-[...3 lines deleted...]
-      <c r="A10">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="10"/>
+    <row r="11">
+      <c r="A11">
+        <v>2</v>
+      </c>
+      <c r="B11" t="s">
         <v>7</v>
       </c>
-      <c r="B10" t="s">
-[...12 lines deleted...]
-    <row r="11"/>
+      <c r="C11" t="s">
+        <v>32</v>
+      </c>
+      <c r="D11">
+        <v>49526</v>
+      </c>
+      <c r="E11">
+        <v>49526</v>
+      </c>
+    </row>
     <row r="12">
-      <c r="A12">
-        <v>2</v>
+      <c r="A12" t="s">
+        <v>27</v>
       </c>
       <c r="B12" t="s">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D12">
-        <v>32505</v>
+        <v>10724</v>
       </c>
       <c r="E12">
-        <v>32505</v>
+        <v>10724</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" t="s">
-        <v>29</v>
+      <c r="A13">
+        <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="C13" t="s">
         <v>35</v>
       </c>
       <c r="D13">
-        <v>9034</v>
+        <v>23428</v>
       </c>
       <c r="E13">
-        <v>9034</v>
+        <v>23428</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D14">
-        <v>13961</v>
+        <v>12106</v>
       </c>
       <c r="E14">
-        <v>13961</v>
+        <v>12106</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B15" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D15">
-        <v>5230</v>
+        <v>1105</v>
       </c>
       <c r="E15">
-        <v>5230</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B16" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="C16" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D16">
-        <v>2064</v>
+        <v>1134</v>
       </c>
       <c r="E16">
-        <v>2064</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B17" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C17" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D17">
-        <v>652</v>
+        <v>781</v>
       </c>
       <c r="E17">
-        <v>652</v>
+        <v>781</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B18" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D18">
-        <v>866</v>
+        <v>248</v>
       </c>
       <c r="E18">
-        <v>866</v>
-[...18 lines deleted...]
-    </row>
+        <v>248</v>
+      </c>
+    </row>
+    <row r="19"/>
     <row r="20">
       <c r="A20">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B20" t="s">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="C20" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D20">
-        <v>333</v>
+        <v>68616</v>
       </c>
       <c r="E20">
-        <v>333</v>
-[...2 lines deleted...]
-    <row r="21"/>
+        <v>68616</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" t="s">
+        <v>27</v>
+      </c>
+      <c r="C21" t="s">
+        <v>33</v>
+      </c>
+      <c r="D21">
+        <v>16313</v>
+      </c>
+      <c r="E21">
+        <v>16313</v>
+      </c>
+    </row>
     <row r="22">
       <c r="A22">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B22" t="s">
-        <v>8</v>
+        <v>47</v>
       </c>
       <c r="C22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D22">
-        <v>68014</v>
+        <v>24896</v>
       </c>
       <c r="E22">
-        <v>68014</v>
+        <v>24896</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23" t="s">
-        <v>29</v>
+      <c r="A23">
+        <v>2</v>
       </c>
       <c r="B23" t="s">
-        <v>29</v>
+        <v>48</v>
       </c>
       <c r="C23" t="s">
         <v>35</v>
       </c>
       <c r="D23">
-        <v>19461</v>
+        <v>4798</v>
       </c>
       <c r="E23">
-        <v>19461</v>
+        <v>4798</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B24" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="C24" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D24">
-        <v>19105</v>
+        <v>3966</v>
       </c>
       <c r="E24">
-        <v>19105</v>
+        <v>3966</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B25" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="C25" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D25">
-        <v>7264</v>
+        <v>948</v>
       </c>
       <c r="E25">
-        <v>7264</v>
+        <v>948</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B26" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="C26" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D26">
-        <v>6069</v>
+        <v>11622</v>
       </c>
       <c r="E26">
-        <v>6069</v>
+        <v>11622</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B27" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C27" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D27">
-        <v>12514</v>
+        <v>6073</v>
       </c>
       <c r="E27">
-        <v>12514</v>
-[...18 lines deleted...]
-    </row>
+        <v>6073</v>
+      </c>
+    </row>
+    <row r="28"/>
     <row r="29">
       <c r="A29">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B29" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D29">
-        <v>589</v>
+        <v>20923</v>
       </c>
       <c r="E29">
-        <v>589</v>
+        <v>20923</v>
       </c>
     </row>
     <row r="30">
-      <c r="A30">
-        <v>7</v>
+      <c r="A30" t="s">
+        <v>27</v>
       </c>
       <c r="B30" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
       <c r="C30" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D30">
-        <v>812</v>
+        <v>5405</v>
       </c>
       <c r="E30">
-        <v>812</v>
-[...2 lines deleted...]
-    <row r="31"/>
+        <v>5405</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>1</v>
+      </c>
+      <c r="B31" t="s">
+        <v>53</v>
+      </c>
+      <c r="C31" t="s">
+        <v>35</v>
+      </c>
+      <c r="D31">
+        <v>9627</v>
+      </c>
+      <c r="E31">
+        <v>9627</v>
+      </c>
+    </row>
     <row r="32">
       <c r="A32">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B32" t="s">
-        <v>9</v>
+        <v>54</v>
       </c>
       <c r="C32" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D32">
-        <v>12896</v>
+        <v>2176</v>
       </c>
       <c r="E32">
-        <v>12896</v>
+        <v>2176</v>
       </c>
     </row>
     <row r="33">
-      <c r="A33" t="s">
-        <v>29</v>
+      <c r="A33">
+        <v>3</v>
       </c>
       <c r="B33" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="C33" t="s">
         <v>35</v>
       </c>
       <c r="D33">
-        <v>4021</v>
+        <v>758</v>
       </c>
       <c r="E33">
-        <v>4021</v>
+        <v>758</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B34" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C34" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D34">
-        <v>2392</v>
+        <v>2308</v>
       </c>
       <c r="E34">
-        <v>2392</v>
+        <v>2308</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B35" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C35" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D35">
-        <v>2222</v>
+        <v>300</v>
       </c>
       <c r="E35">
-        <v>2222</v>
+        <v>300</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B36" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C36" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D36">
-        <v>1165</v>
+        <v>349</v>
       </c>
       <c r="E36">
-        <v>1165</v>
-[...18 lines deleted...]
-    </row>
+        <v>349</v>
+      </c>
+    </row>
+    <row r="37"/>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
-        <v>62</v>
+        <v>10</v>
       </c>
       <c r="C38" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D38">
-        <v>1627</v>
+        <v>3846</v>
       </c>
       <c r="E38">
-        <v>1627</v>
+        <v>3846</v>
       </c>
     </row>
     <row r="39">
-      <c r="A39">
-        <v>6</v>
+      <c r="A39" t="s">
+        <v>27</v>
       </c>
       <c r="B39" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="C39" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D39">
-        <v>458</v>
+        <v>1604</v>
       </c>
       <c r="E39">
-        <v>458</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="C40" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D40">
-        <v>344</v>
+        <v>797</v>
       </c>
       <c r="E40">
-        <v>344</v>
-[...2 lines deleted...]
-    <row r="41"/>
+        <v>797</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>2</v>
+      </c>
+      <c r="B41" t="s">
+        <v>60</v>
+      </c>
+      <c r="C41" t="s">
+        <v>35</v>
+      </c>
+      <c r="D41">
+        <v>530</v>
+      </c>
+      <c r="E41">
+        <v>530</v>
+      </c>
+    </row>
     <row r="42">
       <c r="A42">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>10</v>
+        <v>61</v>
       </c>
       <c r="C42" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D42">
-        <v>11161</v>
+        <v>229</v>
       </c>
       <c r="E42">
-        <v>11161</v>
+        <v>229</v>
       </c>
     </row>
     <row r="43">
-      <c r="A43" t="s">
-        <v>29</v>
+      <c r="A43">
+        <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>29</v>
+        <v>62</v>
       </c>
       <c r="C43" t="s">
         <v>35</v>
       </c>
       <c r="D43">
-        <v>2799</v>
+        <v>234</v>
       </c>
       <c r="E43">
-        <v>2799</v>
+        <v>234</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C44" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D44">
-        <v>3514</v>
+        <v>267</v>
       </c>
       <c r="E44">
-        <v>3514</v>
+        <v>267</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C45" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D45">
-        <v>932</v>
+        <v>185</v>
       </c>
       <c r="E45">
-        <v>932</v>
-[...18 lines deleted...]
-    </row>
+        <v>185</v>
+      </c>
+    </row>
+    <row r="46"/>
     <row r="47">
       <c r="A47">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B47" t="s">
-        <v>68</v>
+        <v>11</v>
       </c>
       <c r="C47" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D47">
-        <v>337</v>
+        <v>2223</v>
       </c>
       <c r="E47">
-        <v>337</v>
+        <v>2223</v>
       </c>
     </row>
     <row r="48">
-      <c r="A48">
-        <v>5</v>
+      <c r="A48" t="s">
+        <v>27</v>
       </c>
       <c r="B48" t="s">
-        <v>69</v>
+        <v>27</v>
       </c>
       <c r="C48" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D48">
-        <v>2022</v>
+        <v>1244</v>
       </c>
       <c r="E48">
-        <v>2022</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B49" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="C49" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D49">
-        <v>214</v>
+        <v>979</v>
       </c>
       <c r="E49">
-        <v>214</v>
-[...3 lines deleted...]
-      <c r="A50">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="50"/>
+    <row r="51">
+      <c r="A51">
         <v>7</v>
       </c>
-      <c r="B50" t="s">
-[...12 lines deleted...]
-    <row r="51"/>
+      <c r="B51" t="s">
+        <v>12</v>
+      </c>
+      <c r="C51" t="s">
+        <v>32</v>
+      </c>
+      <c r="D51">
+        <v>1331</v>
+      </c>
+      <c r="E51">
+        <v>1331</v>
+      </c>
+    </row>
     <row r="52">
-      <c r="A52">
-        <v>6</v>
+      <c r="A52" t="s">
+        <v>27</v>
       </c>
       <c r="B52" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="C52" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D52">
-        <v>2782</v>
+        <v>784</v>
       </c>
       <c r="E52">
-        <v>2782</v>
+        <v>784</v>
       </c>
     </row>
     <row r="53">
-      <c r="A53" t="s">
-        <v>29</v>
+      <c r="A53">
+        <v>1</v>
       </c>
       <c r="B53" t="s">
-        <v>29</v>
+        <v>66</v>
       </c>
       <c r="C53" t="s">
         <v>35</v>
       </c>
       <c r="D53">
-        <v>1353</v>
+        <v>338</v>
       </c>
       <c r="E53">
-        <v>1353</v>
+        <v>338</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B54" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="C54" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D54">
-        <v>1429</v>
+        <v>114</v>
       </c>
       <c r="E54">
-        <v>1429</v>
-[...19 lines deleted...]
-    </row>
+        <v>114</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>3</v>
+      </c>
+      <c r="B55" t="s">
+        <v>68</v>
+      </c>
+      <c r="C55" t="s">
+        <v>35</v>
+      </c>
+      <c r="D55">
+        <v>95</v>
+      </c>
+      <c r="E55">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="56"/>
     <row r="57">
-      <c r="A57" t="s">
-        <v>29</v>
+      <c r="A57">
+        <v>8</v>
       </c>
       <c r="B57" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="C57" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D57">
-        <v>396</v>
+        <v>44870</v>
       </c>
       <c r="E57">
-        <v>396</v>
+        <v>44870</v>
       </c>
     </row>
     <row r="58">
-      <c r="A58">
-        <v>1</v>
+      <c r="A58" t="s">
+        <v>27</v>
       </c>
       <c r="B58" t="s">
-        <v>73</v>
+        <v>27</v>
       </c>
       <c r="C58" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D58">
-        <v>345</v>
+        <v>7252</v>
       </c>
       <c r="E58">
-        <v>345</v>
+        <v>7252</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B59" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="C59" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D59">
-        <v>106</v>
+        <v>12382</v>
       </c>
       <c r="E59">
-        <v>106</v>
+        <v>12382</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B60" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="C60" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D60">
-        <v>307</v>
+        <v>20686</v>
       </c>
       <c r="E60">
-        <v>307</v>
+        <v>20686</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B61" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="C61" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D61">
-        <v>70</v>
+        <v>1520</v>
       </c>
       <c r="E61">
-        <v>70</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
+        <v>4</v>
+      </c>
+      <c r="B62" t="s">
+        <v>72</v>
+      </c>
+      <c r="C62" t="s">
+        <v>35</v>
+      </c>
+      <c r="D62">
+        <v>709</v>
+      </c>
+      <c r="E62">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
         <v>5</v>
       </c>
-      <c r="B62" t="s">
-[...12 lines deleted...]
-    <row r="63"/>
+      <c r="B63" t="s">
+        <v>73</v>
+      </c>
+      <c r="C63" t="s">
+        <v>35</v>
+      </c>
+      <c r="D63">
+        <v>671</v>
+      </c>
+      <c r="E63">
+        <v>671</v>
+      </c>
+    </row>
     <row r="64">
       <c r="A64">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B64" t="s">
-        <v>13</v>
+        <v>74</v>
       </c>
       <c r="C64" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D64">
-        <v>33025</v>
+        <v>1650</v>
       </c>
       <c r="E64">
-        <v>33025</v>
-[...18 lines deleted...]
-    </row>
+        <v>1650</v>
+      </c>
+    </row>
+    <row r="65"/>
     <row r="66">
       <c r="A66">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B66" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="C66" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D66">
-        <v>6043</v>
+        <v>582</v>
       </c>
       <c r="E66">
-        <v>6043</v>
+        <v>582</v>
       </c>
     </row>
     <row r="67">
-      <c r="A67">
-        <v>2</v>
+      <c r="A67" t="s">
+        <v>27</v>
       </c>
       <c r="B67" t="s">
-        <v>79</v>
+        <v>27</v>
       </c>
       <c r="C67" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D67">
-        <v>8287</v>
+        <v>327</v>
       </c>
       <c r="E67">
-        <v>8287</v>
+        <v>327</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B68" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="C68" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D68">
-        <v>1771</v>
+        <v>255</v>
       </c>
       <c r="E68">
-        <v>1771</v>
-[...18 lines deleted...]
-    </row>
+        <v>255</v>
+      </c>
+    </row>
+    <row r="69"/>
     <row r="70">
       <c r="A70">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="B70" t="s">
-        <v>82</v>
+        <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D70">
-        <v>462</v>
+        <v>18986</v>
       </c>
       <c r="E70">
-        <v>462</v>
+        <v>18986</v>
       </c>
     </row>
     <row r="71">
-      <c r="A71">
-        <v>6</v>
+      <c r="A71" t="s">
+        <v>27</v>
       </c>
       <c r="B71" t="s">
-        <v>83</v>
+        <v>27</v>
       </c>
       <c r="C71" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D71">
-        <v>2677</v>
+        <v>3076</v>
       </c>
       <c r="E71">
-        <v>2677</v>
+        <v>3076</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B72" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="C72" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D72">
-        <v>714</v>
+        <v>13105</v>
       </c>
       <c r="E72">
-        <v>714</v>
-[...2 lines deleted...]
-    <row r="73"/>
+        <v>13105</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>2</v>
+      </c>
+      <c r="B73" t="s">
+        <v>77</v>
+      </c>
+      <c r="C73" t="s">
+        <v>35</v>
+      </c>
+      <c r="D73">
+        <v>1424</v>
+      </c>
+      <c r="E73">
+        <v>1424</v>
+      </c>
+    </row>
     <row r="74">
       <c r="A74">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B74" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="C74" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D74">
-        <v>184</v>
+        <v>478</v>
       </c>
       <c r="E74">
-        <v>184</v>
+        <v>478</v>
       </c>
     </row>
     <row r="75">
-      <c r="A75" t="s">
-        <v>29</v>
+      <c r="A75">
+        <v>4</v>
       </c>
       <c r="B75" t="s">
-        <v>29</v>
+        <v>79</v>
       </c>
       <c r="C75" t="s">
         <v>35</v>
       </c>
       <c r="D75">
-        <v>86</v>
+        <v>403</v>
       </c>
       <c r="E75">
-        <v>86</v>
+        <v>403</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
+        <v>5</v>
+      </c>
+      <c r="B76" t="s">
+        <v>80</v>
+      </c>
+      <c r="C76" t="s">
+        <v>35</v>
+      </c>
+      <c r="D76">
+        <v>225</v>
+      </c>
+      <c r="E76">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>6</v>
+      </c>
+      <c r="B77" t="s">
+        <v>81</v>
+      </c>
+      <c r="C77" t="s">
+        <v>35</v>
+      </c>
+      <c r="D77">
+        <v>275</v>
+      </c>
+      <c r="E77">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="78"/>
+    <row r="79">
+      <c r="A79">
+        <v>14</v>
+      </c>
+      <c r="B79" t="s">
+        <v>16</v>
+      </c>
+      <c r="C79" t="s">
+        <v>32</v>
+      </c>
+      <c r="D79">
+        <v>5432</v>
+      </c>
+      <c r="E79">
+        <v>5432</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="s">
+        <v>27</v>
+      </c>
+      <c r="B80" t="s">
+        <v>27</v>
+      </c>
+      <c r="C80" t="s">
+        <v>33</v>
+      </c>
+      <c r="D80">
+        <v>2380</v>
+      </c>
+      <c r="E80">
+        <v>2380</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
         <v>1</v>
       </c>
-      <c r="B76" t="s">
-[...64 lines deleted...]
-    <row r="81"/>
+      <c r="B81" t="s">
+        <v>82</v>
+      </c>
+      <c r="C81" t="s">
+        <v>35</v>
+      </c>
+      <c r="D81">
+        <v>1274</v>
+      </c>
+      <c r="E81">
+        <v>1274</v>
+      </c>
+    </row>
     <row r="82">
       <c r="A82">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B82" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
       <c r="C82" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D82">
-        <v>356</v>
+        <v>653</v>
       </c>
       <c r="E82">
-        <v>356</v>
+        <v>653</v>
       </c>
     </row>
     <row r="83">
-      <c r="A83" t="s">
-        <v>29</v>
+      <c r="A83">
+        <v>3</v>
       </c>
       <c r="B83" t="s">
-        <v>29</v>
+        <v>84</v>
       </c>
       <c r="C83" t="s">
         <v>35</v>
       </c>
       <c r="D83">
-        <v>181</v>
+        <v>213</v>
       </c>
       <c r="E83">
-        <v>181</v>
+        <v>213</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B84" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C84" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D84">
-        <v>125</v>
+        <v>531</v>
       </c>
       <c r="E84">
-        <v>125</v>
+        <v>531</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B85" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="C85" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D85">
-        <v>50</v>
+        <v>117</v>
       </c>
       <c r="E85">
-        <v>50</v>
-[...7 lines deleted...]
-      <c r="B87" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>6</v>
+      </c>
+      <c r="B86" t="s">
+        <v>87</v>
+      </c>
+      <c r="C86" t="s">
+        <v>35</v>
+      </c>
+      <c r="D86">
+        <v>264</v>
+      </c>
+      <c r="E86">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="87"/>
+    <row r="88">
+      <c r="A88">
+        <v>15</v>
+      </c>
+      <c r="B88" t="s">
         <v>17</v>
       </c>
-      <c r="C87" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="C88" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D88">
-        <v>3004</v>
+        <v>7111</v>
       </c>
       <c r="E88">
-        <v>3004</v>
+        <v>7111</v>
       </c>
     </row>
     <row r="89">
-      <c r="A89">
-        <v>1</v>
+      <c r="A89" t="s">
+        <v>27</v>
       </c>
       <c r="B89" t="s">
-        <v>89</v>
+        <v>27</v>
       </c>
       <c r="C89" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D89">
-        <v>7782</v>
+        <v>3090</v>
       </c>
       <c r="E89">
-        <v>7782</v>
+        <v>3090</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B90" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="C90" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D90">
-        <v>9919</v>
+        <v>1876</v>
       </c>
       <c r="E90">
-        <v>9919</v>
+        <v>1876</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B91" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="C91" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D91">
-        <v>4321</v>
+        <v>1124</v>
       </c>
       <c r="E91">
-        <v>4321</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B92" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="C92" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D92">
-        <v>394</v>
+        <v>433</v>
       </c>
       <c r="E92">
-        <v>394</v>
+        <v>433</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B93" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="C93" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D93">
-        <v>402</v>
+        <v>152</v>
       </c>
       <c r="E93">
-        <v>402</v>
+        <v>152</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B94" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="C94" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D94">
-        <v>202</v>
+        <v>333</v>
       </c>
       <c r="E94">
-        <v>202</v>
+        <v>333</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B95" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="C95" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D95">
-        <v>650</v>
+        <v>103</v>
       </c>
       <c r="E95">
-        <v>650</v>
+        <v>103</v>
       </c>
     </row>
     <row r="96"/>
     <row r="97">
       <c r="A97">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B97" t="s">
         <v>18</v>
       </c>
       <c r="C97" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D97">
-        <v>4590</v>
+        <v>1008</v>
       </c>
       <c r="E97">
-        <v>4590</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B98" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C98" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D98">
-        <v>2006</v>
+        <v>465</v>
       </c>
       <c r="E98">
-        <v>2006</v>
+        <v>465</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1</v>
       </c>
       <c r="B99" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C99" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D99">
-        <v>836</v>
+        <v>338</v>
       </c>
       <c r="E99">
-        <v>836</v>
+        <v>338</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>2</v>
       </c>
       <c r="B100" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="C100" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D100">
-        <v>530</v>
+        <v>112</v>
       </c>
       <c r="E100">
-        <v>530</v>
+        <v>112</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>3</v>
       </c>
       <c r="B101" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C101" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D101">
-        <v>308</v>
+        <v>93</v>
       </c>
       <c r="E101">
-        <v>308</v>
-[...18 lines deleted...]
-    </row>
+        <v>93</v>
+      </c>
+    </row>
+    <row r="102"/>
     <row r="103">
       <c r="A103">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="B103" t="s">
-        <v>100</v>
+        <v>19</v>
       </c>
       <c r="C103" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D103">
-        <v>152</v>
+        <v>18395</v>
       </c>
       <c r="E103">
-        <v>152</v>
+        <v>18395</v>
       </c>
     </row>
     <row r="104">
-      <c r="A104">
-        <v>6</v>
+      <c r="A104" t="s">
+        <v>27</v>
       </c>
       <c r="B104" t="s">
-        <v>101</v>
+        <v>27</v>
       </c>
       <c r="C104" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D104">
-        <v>83</v>
+        <v>3795</v>
       </c>
       <c r="E104">
-        <v>83</v>
+        <v>3795</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B105" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="C105" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D105">
-        <v>267</v>
+        <v>11654</v>
       </c>
       <c r="E105">
-        <v>267</v>
-[...2 lines deleted...]
-    <row r="106"/>
+        <v>11654</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>2</v>
+      </c>
+      <c r="B106" t="s">
+        <v>98</v>
+      </c>
+      <c r="C106" t="s">
+        <v>35</v>
+      </c>
+      <c r="D106">
+        <v>805</v>
+      </c>
+      <c r="E106">
+        <v>805</v>
+      </c>
+    </row>
     <row r="107">
       <c r="A107">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="B107" t="s">
-        <v>19</v>
+        <v>99</v>
       </c>
       <c r="C107" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D107">
-        <v>16867</v>
+        <v>814</v>
       </c>
       <c r="E107">
-        <v>16867</v>
+        <v>814</v>
       </c>
     </row>
     <row r="108">
-      <c r="A108" t="s">
-        <v>29</v>
+      <c r="A108">
+        <v>4</v>
       </c>
       <c r="B108" t="s">
-        <v>29</v>
+        <v>100</v>
       </c>
       <c r="C108" t="s">
         <v>35</v>
       </c>
       <c r="D108">
-        <v>6064</v>
+        <v>550</v>
       </c>
       <c r="E108">
-        <v>6064</v>
+        <v>550</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B109" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="C109" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D109">
-        <v>2372</v>
+        <v>270</v>
       </c>
       <c r="E109">
-        <v>2372</v>
+        <v>270</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B110" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="C110" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D110">
-        <v>1575</v>
+        <v>507</v>
       </c>
       <c r="E110">
-        <v>1575</v>
-[...18 lines deleted...]
-    </row>
+        <v>507</v>
+      </c>
+    </row>
+    <row r="111"/>
     <row r="112">
       <c r="A112">
-        <v>4</v>
+        <v>24</v>
       </c>
       <c r="B112" t="s">
-        <v>106</v>
+        <v>20</v>
       </c>
       <c r="C112" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D112">
-        <v>796</v>
+        <v>18975</v>
       </c>
       <c r="E112">
-        <v>796</v>
+        <v>18975</v>
       </c>
     </row>
     <row r="113">
-      <c r="A113">
-        <v>5</v>
+      <c r="A113" t="s">
+        <v>27</v>
       </c>
       <c r="B113" t="s">
-        <v>107</v>
+        <v>27</v>
       </c>
       <c r="C113" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D113">
-        <v>3846</v>
+        <v>2453</v>
       </c>
       <c r="E113">
-        <v>3846</v>
+        <v>2453</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B114" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="C114" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D114">
-        <v>1014</v>
+        <v>14818</v>
       </c>
       <c r="E114">
-        <v>1014</v>
+        <v>14818</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B115" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="C115" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D115">
-        <v>208</v>
+        <v>308</v>
       </c>
       <c r="E115">
-        <v>208</v>
-[...2 lines deleted...]
-    <row r="116"/>
+        <v>308</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>3</v>
+      </c>
+      <c r="B116" t="s">
+        <v>105</v>
+      </c>
+      <c r="C116" t="s">
+        <v>35</v>
+      </c>
+      <c r="D116">
+        <v>218</v>
+      </c>
+      <c r="E116">
+        <v>218</v>
+      </c>
+    </row>
     <row r="117">
       <c r="A117">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="B117" t="s">
-        <v>20</v>
+        <v>106</v>
       </c>
       <c r="C117" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D117">
-        <v>2167</v>
+        <v>933</v>
       </c>
       <c r="E117">
-        <v>2167</v>
+        <v>933</v>
       </c>
     </row>
     <row r="118">
-      <c r="A118" t="s">
-        <v>29</v>
+      <c r="A118">
+        <v>5</v>
       </c>
       <c r="B118" t="s">
-        <v>29</v>
+        <v>107</v>
       </c>
       <c r="C118" t="s">
         <v>35</v>
       </c>
       <c r="D118">
-        <v>812</v>
+        <v>120</v>
       </c>
       <c r="E118">
-        <v>812</v>
+        <v>120</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B119" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="C119" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D119">
-        <v>272</v>
+        <v>125</v>
       </c>
       <c r="E119">
-        <v>272</v>
-[...314 lines deleted...]
-      <c r="B140" t="s">
         <v>125</v>
-      </c>
-[...92 lines deleted...]
-        <v>157</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D1" s="1" t="s">
-        <v>135</v>
+        <v>114</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="S1" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="P1" s="1" t="s">
-[...2 lines deleted...]
-      <c r="Q1" s="1" t="s">
+      <c r="T1" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="R1" s="1" t="s">
+      <c r="U1" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="S1" s="1" t="s">
+      <c r="V1" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="T1" s="1" t="s">
+      <c r="W1" s="1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D2">
-        <v>34808</v>
+        <v>39384</v>
       </c>
       <c r="E2">
-        <v>34808</v>
+        <v>39384</v>
       </c>
       <c r="F2" t="s">
-        <v>135</v>
+        <v>114</v>
       </c>
       <c r="G2">
-        <v>34808</v>
+        <v>39384</v>
       </c>
       <c r="H2">
-        <v>47810</v>
+        <v>39745</v>
       </c>
       <c r="I2">
-        <v>71673</v>
+        <v>96058</v>
       </c>
       <c r="J2">
-        <v>39528</v>
+        <v>33454</v>
       </c>
       <c r="K2">
-        <v>3048</v>
+        <v>3492</v>
       </c>
       <c r="L2">
-        <v>1810</v>
+        <v>800</v>
       </c>
       <c r="M2">
-        <v>1215</v>
+        <v>1113</v>
       </c>
       <c r="N2">
-        <v>41145</v>
+        <v>29832</v>
       </c>
       <c r="O2">
-        <v>41209</v>
+        <v>201</v>
       </c>
       <c r="P2">
-        <v>519</v>
+        <v>265</v>
       </c>
       <c r="Q2">
-        <v>6313</v>
+        <v>17307</v>
       </c>
       <c r="R2">
-        <v>5623</v>
+        <v>2370</v>
       </c>
       <c r="S2">
-        <v>1181</v>
+        <v>3859</v>
       </c>
       <c r="T2">
-        <v>4215</v>
+        <v>699</v>
       </c>
       <c r="U2">
-        <v>9046</v>
+        <v>3450</v>
       </c>
       <c r="V2">
-        <v>309143</v>
+        <v>6686</v>
+      </c>
+      <c r="W2">
+        <v>278715</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B3" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C3" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D3">
-        <v>8306</v>
+        <v>7227</v>
       </c>
       <c r="E3">
-        <v>8306</v>
+        <v>7227</v>
       </c>
       <c r="G3">
-        <v>34808</v>
+        <v>39384</v>
       </c>
       <c r="H3">
-        <v>47810</v>
+        <v>39745</v>
       </c>
       <c r="I3">
-        <v>71673</v>
+        <v>96058</v>
       </c>
       <c r="J3">
-        <v>39528</v>
+        <v>33454</v>
       </c>
       <c r="K3">
-        <v>3048</v>
+        <v>3492</v>
       </c>
       <c r="L3">
-        <v>1810</v>
+        <v>800</v>
       </c>
       <c r="M3">
-        <v>1215</v>
+        <v>1113</v>
       </c>
       <c r="N3">
-        <v>41145</v>
+        <v>29832</v>
       </c>
       <c r="O3">
-        <v>41209</v>
+        <v>201</v>
       </c>
       <c r="P3">
-        <v>519</v>
+        <v>265</v>
       </c>
       <c r="Q3">
-        <v>6313</v>
+        <v>17307</v>
       </c>
       <c r="R3">
-        <v>5623</v>
+        <v>2370</v>
       </c>
       <c r="S3">
-        <v>1181</v>
+        <v>3859</v>
       </c>
       <c r="T3">
-        <v>4215</v>
+        <v>699</v>
       </c>
       <c r="U3">
-        <v>9046</v>
+        <v>3450</v>
       </c>
       <c r="V3">
-        <v>309143</v>
+        <v>6686</v>
+      </c>
+      <c r="W3">
+        <v>278715</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>136</v>
+        <v>115</v>
       </c>
       <c r="C4" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D4">
-        <v>20309</v>
+        <v>19266</v>
       </c>
       <c r="E4">
-        <v>20309</v>
+        <v>19266</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>137</v>
+        <v>116</v>
       </c>
       <c r="C5" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D5">
-        <v>3250</v>
+        <v>9964</v>
       </c>
       <c r="E5">
-        <v>3250</v>
+        <v>9964</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>138</v>
+        <v>117</v>
       </c>
       <c r="C6" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D6">
-        <v>625</v>
+        <v>854</v>
       </c>
       <c r="E6">
-        <v>625</v>
+        <v>854</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>139</v>
+        <v>118</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D7">
-        <v>623</v>
+        <v>789</v>
       </c>
       <c r="E7">
-        <v>623</v>
+        <v>789</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>140</v>
+        <v>119</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D8">
-        <v>485</v>
+        <v>271</v>
       </c>
       <c r="E8">
-        <v>485</v>
+        <v>271</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>141</v>
+        <v>120</v>
       </c>
       <c r="C9" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D9">
-        <v>456</v>
+        <v>185</v>
       </c>
       <c r="E9">
-        <v>456</v>
+        <v>185</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>142</v>
+        <v>121</v>
       </c>
       <c r="C10" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D10">
-        <v>754</v>
+        <v>828</v>
       </c>
       <c r="E10">
-        <v>754</v>
+        <v>828</v>
       </c>
     </row>
     <row r="11"/>
     <row r="12">
       <c r="A12">
         <v>2</v>
       </c>
       <c r="B12" t="s">
         <v>7</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D12">
-        <v>47810</v>
+        <v>39745</v>
       </c>
       <c r="E12">
-        <v>47810</v>
+        <v>39745</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B13" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D13">
-        <v>10185</v>
+        <v>9072</v>
       </c>
       <c r="E13">
-        <v>10185</v>
+        <v>9072</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>143</v>
+        <v>122</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D14">
-        <v>26374</v>
+        <v>25090</v>
       </c>
       <c r="E14">
-        <v>26374</v>
+        <v>25090</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
-        <v>144</v>
+        <v>123</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D15">
-        <v>2398</v>
+        <v>2625</v>
       </c>
       <c r="E15">
-        <v>2398</v>
+        <v>2625</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>3</v>
       </c>
       <c r="B16" t="s">
-        <v>145</v>
+        <v>124</v>
       </c>
       <c r="C16" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D16">
-        <v>5859</v>
+        <v>1113</v>
       </c>
       <c r="E16">
-        <v>5859</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>4</v>
       </c>
       <c r="B17" t="s">
-        <v>146</v>
+        <v>125</v>
       </c>
       <c r="C17" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D17">
-        <v>609</v>
+        <v>803</v>
       </c>
       <c r="E17">
-        <v>609</v>
+        <v>803</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>5</v>
       </c>
       <c r="B18" t="s">
-        <v>147</v>
+        <v>126</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D18">
-        <v>1517</v>
+        <v>420</v>
       </c>
       <c r="E18">
-        <v>1517</v>
+        <v>420</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>6</v>
       </c>
       <c r="B19" t="s">
-        <v>148</v>
+        <v>127</v>
       </c>
       <c r="C19" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D19">
-        <v>438</v>
+        <v>157</v>
       </c>
       <c r="E19">
-        <v>438</v>
+        <v>157</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>7</v>
       </c>
       <c r="B20" t="s">
-        <v>149</v>
+        <v>128</v>
       </c>
       <c r="C20" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D20">
-        <v>430</v>
+        <v>465</v>
       </c>
       <c r="E20">
-        <v>430</v>
+        <v>465</v>
       </c>
     </row>
     <row r="21"/>
     <row r="22">
       <c r="A22">
         <v>3</v>
       </c>
       <c r="B22" t="s">
         <v>8</v>
       </c>
       <c r="C22" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D22">
-        <v>71673</v>
+        <v>96058</v>
       </c>
       <c r="E22">
-        <v>71673</v>
+        <v>96058</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B23" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C23" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D23">
-        <v>14502</v>
+        <v>12088</v>
       </c>
       <c r="E23">
-        <v>14502</v>
+        <v>12088</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1</v>
       </c>
       <c r="B24" t="s">
-        <v>150</v>
+        <v>129</v>
       </c>
       <c r="C24" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D24">
-        <v>9953</v>
+        <v>30777</v>
       </c>
       <c r="E24">
-        <v>9953</v>
+        <v>30777</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>2</v>
       </c>
       <c r="B25" t="s">
-        <v>151</v>
+        <v>130</v>
       </c>
       <c r="C25" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D25">
-        <v>27876</v>
+        <v>28106</v>
       </c>
       <c r="E25">
-        <v>27876</v>
+        <v>28106</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>3</v>
       </c>
       <c r="B26" t="s">
-        <v>152</v>
+        <v>131</v>
       </c>
       <c r="C26" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D26">
-        <v>13518</v>
+        <v>19732</v>
       </c>
       <c r="E26">
-        <v>13518</v>
+        <v>19732</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>4</v>
       </c>
       <c r="B27" t="s">
-        <v>153</v>
+        <v>132</v>
       </c>
       <c r="C27" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D27">
-        <v>2466</v>
+        <v>1580</v>
       </c>
       <c r="E27">
-        <v>2466</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>5</v>
       </c>
       <c r="B28" t="s">
-        <v>154</v>
+        <v>133</v>
       </c>
       <c r="C28" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D28">
-        <v>1270</v>
+        <v>2725</v>
       </c>
       <c r="E28">
-        <v>1270</v>
+        <v>2725</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>6</v>
       </c>
       <c r="B29" t="s">
-        <v>155</v>
+        <v>134</v>
       </c>
       <c r="C29" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D29">
-        <v>1484</v>
+        <v>464</v>
       </c>
       <c r="E29">
-        <v>1484</v>
+        <v>464</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>7</v>
       </c>
       <c r="B30" t="s">
-        <v>156</v>
+        <v>135</v>
       </c>
       <c r="C30" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D30">
-        <v>604</v>
+        <v>586</v>
       </c>
       <c r="E30">
-        <v>604</v>
+        <v>586</v>
       </c>
     </row>
     <row r="31"/>
     <row r="32">
       <c r="A32">
         <v>4</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D32">
-        <v>39528</v>
+        <v>33454</v>
       </c>
       <c r="E32">
-        <v>39528</v>
+        <v>33454</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B33" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C33" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D33">
-        <v>5369</v>
+        <v>5047</v>
       </c>
       <c r="E33">
-        <v>5369</v>
+        <v>5047</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1</v>
       </c>
       <c r="B34" t="s">
-        <v>157</v>
+        <v>136</v>
       </c>
       <c r="C34" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D34">
-        <v>3702</v>
+        <v>11614</v>
       </c>
       <c r="E34">
-        <v>3702</v>
+        <v>11614</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>2</v>
       </c>
       <c r="B35" t="s">
-        <v>158</v>
+        <v>137</v>
       </c>
       <c r="C35" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D35">
-        <v>19179</v>
+        <v>14667</v>
       </c>
       <c r="E35">
-        <v>19179</v>
+        <v>14667</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>3</v>
       </c>
       <c r="B36" t="s">
-        <v>159</v>
+        <v>138</v>
       </c>
       <c r="C36" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D36">
-        <v>698</v>
+        <v>627</v>
       </c>
       <c r="E36">
-        <v>698</v>
+        <v>627</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>4</v>
       </c>
       <c r="B37" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="C37" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D37">
-        <v>9481</v>
+        <v>703</v>
       </c>
       <c r="E37">
-        <v>9481</v>
+        <v>703</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
-        <v>161</v>
+        <v>140</v>
       </c>
       <c r="C38" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D38">
-        <v>582</v>
+        <v>220</v>
       </c>
       <c r="E38">
-        <v>582</v>
+        <v>220</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>6</v>
       </c>
       <c r="B39" t="s">
-        <v>162</v>
+        <v>141</v>
       </c>
       <c r="C39" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D39">
-        <v>285</v>
+        <v>356</v>
       </c>
       <c r="E39">
-        <v>285</v>
+        <v>356</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>7</v>
       </c>
       <c r="B40" t="s">
-        <v>163</v>
+        <v>142</v>
       </c>
       <c r="C40" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D40">
-        <v>232</v>
+        <v>220</v>
       </c>
       <c r="E40">
-        <v>232</v>
+        <v>220</v>
       </c>
     </row>
     <row r="41"/>
     <row r="42">
       <c r="A42">
         <v>5</v>
       </c>
       <c r="B42" t="s">
         <v>10</v>
       </c>
       <c r="C42" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D42">
-        <v>3048</v>
+        <v>3492</v>
       </c>
       <c r="E42">
-        <v>3048</v>
+        <v>3492</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B43" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C43" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D43">
-        <v>1331</v>
+        <v>1409</v>
       </c>
       <c r="E43">
-        <v>1331</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1</v>
       </c>
       <c r="B44" t="s">
-        <v>164</v>
+        <v>143</v>
       </c>
       <c r="C44" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D44">
-        <v>748</v>
+        <v>1077</v>
       </c>
       <c r="E44">
-        <v>748</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>2</v>
       </c>
       <c r="B45" t="s">
-        <v>165</v>
+        <v>144</v>
       </c>
       <c r="C45" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D45">
-        <v>158</v>
+        <v>372</v>
       </c>
       <c r="E45">
-        <v>158</v>
+        <v>372</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>3</v>
       </c>
       <c r="B46" t="s">
-        <v>166</v>
+        <v>145</v>
       </c>
       <c r="C46" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D46">
-        <v>317</v>
+        <v>207</v>
       </c>
       <c r="E46">
-        <v>317</v>
+        <v>207</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>4</v>
       </c>
       <c r="B47" t="s">
-        <v>167</v>
+        <v>146</v>
       </c>
       <c r="C47" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D47">
-        <v>137</v>
+        <v>155</v>
       </c>
       <c r="E47">
-        <v>137</v>
+        <v>155</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>5</v>
       </c>
       <c r="B48" t="s">
-        <v>168</v>
+        <v>147</v>
       </c>
       <c r="C48" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D48">
-        <v>110</v>
+        <v>164</v>
       </c>
       <c r="E48">
-        <v>110</v>
+        <v>164</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>6</v>
       </c>
       <c r="B49" t="s">
-        <v>169</v>
+        <v>148</v>
       </c>
       <c r="C49" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D49">
-        <v>111</v>
+        <v>43</v>
       </c>
       <c r="E49">
-        <v>111</v>
+        <v>43</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>7</v>
       </c>
       <c r="B50" t="s">
-        <v>170</v>
+        <v>149</v>
       </c>
       <c r="C50" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D50">
-        <v>136</v>
+        <v>65</v>
       </c>
       <c r="E50">
-        <v>136</v>
+        <v>65</v>
       </c>
     </row>
     <row r="51"/>
     <row r="52">
       <c r="A52">
         <v>6</v>
       </c>
       <c r="B52" t="s">
         <v>11</v>
       </c>
       <c r="C52" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D52">
-        <v>1810</v>
+        <v>800</v>
       </c>
       <c r="E52">
-        <v>1810</v>
+        <v>800</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B53" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C53" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D53">
-        <v>783</v>
+        <v>507</v>
       </c>
       <c r="E53">
-        <v>783</v>
+        <v>507</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1</v>
       </c>
       <c r="B54" t="s">
-        <v>171</v>
+        <v>150</v>
       </c>
       <c r="C54" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D54">
-        <v>1027</v>
+        <v>201</v>
       </c>
       <c r="E54">
-        <v>1027</v>
-[...4 lines deleted...]
-      <c r="A56">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>2</v>
+      </c>
+      <c r="B55" t="s">
+        <v>151</v>
+      </c>
+      <c r="C55" t="s">
+        <v>35</v>
+      </c>
+      <c r="D55">
+        <v>92</v>
+      </c>
+      <c r="E55">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="56"/>
+    <row r="57">
+      <c r="A57">
         <v>7</v>
       </c>
-      <c r="B56" t="s">
+      <c r="B57" t="s">
         <v>12</v>
       </c>
-      <c r="C56" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="C57" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D57">
-        <v>776</v>
+        <v>1113</v>
       </c>
       <c r="E57">
-        <v>776</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="58">
-      <c r="A58">
-        <v>1</v>
+      <c r="A58" t="s">
+        <v>27</v>
       </c>
       <c r="B58" t="s">
-        <v>172</v>
+        <v>27</v>
       </c>
       <c r="C58" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D58">
-        <v>295</v>
+        <v>748</v>
       </c>
       <c r="E58">
-        <v>295</v>
+        <v>748</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
+        <v>1</v>
+      </c>
+      <c r="B59" t="s">
+        <v>152</v>
+      </c>
+      <c r="C59" t="s">
+        <v>35</v>
+      </c>
+      <c r="D59">
+        <v>245</v>
+      </c>
+      <c r="E59">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
         <v>2</v>
       </c>
-      <c r="B59" t="s">
-[...14 lines deleted...]
-      <c r="A61">
+      <c r="B60" t="s">
+        <v>153</v>
+      </c>
+      <c r="C60" t="s">
+        <v>35</v>
+      </c>
+      <c r="D60">
+        <v>120</v>
+      </c>
+      <c r="E60">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="61"/>
+    <row r="62">
+      <c r="A62">
         <v>8</v>
       </c>
-      <c r="B61" t="s">
+      <c r="B62" t="s">
         <v>13</v>
       </c>
-      <c r="C61" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="C62" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D62">
-        <v>6683</v>
+        <v>29832</v>
       </c>
       <c r="E62">
-        <v>6683</v>
+        <v>29832</v>
       </c>
     </row>
     <row r="63">
-      <c r="A63">
-        <v>1</v>
+      <c r="A63" t="s">
+        <v>27</v>
       </c>
       <c r="B63" t="s">
-        <v>174</v>
+        <v>27</v>
       </c>
       <c r="C63" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D63">
-        <v>24243</v>
+        <v>4959</v>
       </c>
       <c r="E63">
-        <v>24243</v>
+        <v>4959</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>175</v>
+        <v>154</v>
       </c>
       <c r="C64" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D64">
-        <v>1258</v>
+        <v>16396</v>
       </c>
       <c r="E64">
-        <v>1258</v>
+        <v>16396</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B65" t="s">
-        <v>176</v>
+        <v>155</v>
       </c>
       <c r="C65" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D65">
-        <v>3256</v>
+        <v>3856</v>
       </c>
       <c r="E65">
-        <v>3256</v>
+        <v>3856</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B66" t="s">
-        <v>177</v>
+        <v>156</v>
       </c>
       <c r="C66" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D66">
-        <v>1030</v>
+        <v>1905</v>
       </c>
       <c r="E66">
-        <v>1030</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B67" t="s">
-        <v>178</v>
+        <v>157</v>
       </c>
       <c r="C67" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D67">
-        <v>366</v>
+        <v>670</v>
       </c>
       <c r="E67">
-        <v>366</v>
+        <v>670</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B68" t="s">
-        <v>179</v>
+        <v>158</v>
       </c>
       <c r="C68" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D68">
-        <v>3467</v>
+        <v>990</v>
       </c>
       <c r="E68">
-        <v>3467</v>
+        <v>990</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
+        <v>6</v>
+      </c>
+      <c r="B69" t="s">
+        <v>159</v>
+      </c>
+      <c r="C69" t="s">
+        <v>35</v>
+      </c>
+      <c r="D69">
+        <v>706</v>
+      </c>
+      <c r="E69">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
         <v>7</v>
       </c>
-      <c r="B69" t="s">
-[...29 lines deleted...]
-    </row>
+      <c r="B70" t="s">
+        <v>160</v>
+      </c>
+      <c r="C70" t="s">
+        <v>35</v>
+      </c>
+      <c r="D70">
+        <v>350</v>
+      </c>
+      <c r="E70">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="71"/>
     <row r="72">
-      <c r="A72" t="s">
-        <v>29</v>
+      <c r="A72">
+        <v>9</v>
       </c>
       <c r="B72" t="s">
-        <v>29</v>
+        <v>109</v>
       </c>
       <c r="C72" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D72">
-        <v>3861</v>
+        <v>201</v>
       </c>
       <c r="E72">
-        <v>3861</v>
+        <v>201</v>
       </c>
     </row>
     <row r="73">
-      <c r="A73">
-        <v>1</v>
+      <c r="A73" t="s">
+        <v>27</v>
       </c>
       <c r="B73" t="s">
-        <v>181</v>
+        <v>27</v>
       </c>
       <c r="C73" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D73">
-        <v>20967</v>
+        <v>69</v>
       </c>
       <c r="E73">
-        <v>20967</v>
+        <v>69</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B74" t="s">
-        <v>182</v>
+        <v>161</v>
       </c>
       <c r="C74" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D74">
-        <v>948</v>
+        <v>114</v>
       </c>
       <c r="E74">
-        <v>948</v>
+        <v>114</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B75" t="s">
-        <v>183</v>
+        <v>162</v>
       </c>
       <c r="C75" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D75">
-        <v>869</v>
+        <v>18</v>
       </c>
       <c r="E75">
-        <v>869</v>
-[...18 lines deleted...]
-    </row>
+        <v>18</v>
+      </c>
+    </row>
+    <row r="76"/>
     <row r="77">
       <c r="A77">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="B77" t="s">
-        <v>185</v>
+        <v>110</v>
       </c>
       <c r="C77" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D77">
-        <v>193</v>
+        <v>265</v>
       </c>
       <c r="E77">
-        <v>193</v>
+        <v>265</v>
       </c>
     </row>
     <row r="78">
-      <c r="A78">
-        <v>6</v>
+      <c r="A78" t="s">
+        <v>27</v>
       </c>
       <c r="B78" t="s">
-        <v>186</v>
+        <v>27</v>
       </c>
       <c r="C78" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D78">
-        <v>231</v>
+        <v>99</v>
       </c>
       <c r="E78">
-        <v>231</v>
+        <v>99</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B79" t="s">
-        <v>187</v>
+        <v>163</v>
       </c>
       <c r="C79" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D79">
-        <v>13343</v>
+        <v>83</v>
       </c>
       <c r="E79">
-        <v>13343</v>
-[...19 lines deleted...]
-    </row>
+        <v>83</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>2</v>
+      </c>
+      <c r="B80" t="s">
+        <v>164</v>
+      </c>
+      <c r="C80" t="s">
+        <v>35</v>
+      </c>
+      <c r="D80">
+        <v>83</v>
+      </c>
+      <c r="E80">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="81"/>
     <row r="82">
-      <c r="A82" t="s">
-        <v>29</v>
+      <c r="A82">
+        <v>12</v>
       </c>
       <c r="B82" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D82">
-        <v>283</v>
+        <v>17307</v>
       </c>
       <c r="E82">
-        <v>283</v>
+        <v>17307</v>
       </c>
     </row>
     <row r="83">
-      <c r="A83">
-        <v>1</v>
+      <c r="A83" t="s">
+        <v>27</v>
       </c>
       <c r="B83" t="s">
-        <v>188</v>
+        <v>27</v>
       </c>
       <c r="C83" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D83">
-        <v>155</v>
+        <v>3002</v>
       </c>
       <c r="E83">
-        <v>155</v>
+        <v>3002</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
+        <v>1</v>
+      </c>
+      <c r="B84" t="s">
+        <v>165</v>
+      </c>
+      <c r="C84" t="s">
+        <v>35</v>
+      </c>
+      <c r="D84">
+        <v>7077</v>
+      </c>
+      <c r="E84">
+        <v>7077</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
         <v>2</v>
       </c>
-      <c r="B84" t="s">
-[...12 lines deleted...]
-    <row r="85"/>
+      <c r="B85" t="s">
+        <v>166</v>
+      </c>
+      <c r="C85" t="s">
+        <v>35</v>
+      </c>
+      <c r="D85">
+        <v>3057</v>
+      </c>
+      <c r="E85">
+        <v>3057</v>
+      </c>
+    </row>
     <row r="86">
       <c r="A86">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="B86" t="s">
-        <v>18</v>
+        <v>167</v>
       </c>
       <c r="C86" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D86">
-        <v>6313</v>
+        <v>480</v>
       </c>
       <c r="E86">
-        <v>6313</v>
+        <v>480</v>
       </c>
     </row>
     <row r="87">
-      <c r="A87" t="s">
-        <v>29</v>
+      <c r="A87">
+        <v>4</v>
       </c>
       <c r="B87" t="s">
-        <v>29</v>
+        <v>168</v>
       </c>
       <c r="C87" t="s">
         <v>35</v>
       </c>
       <c r="D87">
-        <v>2301</v>
+        <v>2967</v>
       </c>
       <c r="E87">
-        <v>2301</v>
+        <v>2967</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B88" t="s">
-        <v>190</v>
+        <v>169</v>
       </c>
       <c r="C88" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D88">
-        <v>2182</v>
+        <v>386</v>
       </c>
       <c r="E88">
-        <v>2182</v>
+        <v>386</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B89" t="s">
-        <v>191</v>
+        <v>170</v>
       </c>
       <c r="C89" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D89">
-        <v>665</v>
+        <v>239</v>
       </c>
       <c r="E89">
-        <v>665</v>
+        <v>239</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B90" t="s">
-        <v>192</v>
+        <v>171</v>
       </c>
       <c r="C90" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D90">
-        <v>374</v>
+        <v>99</v>
       </c>
       <c r="E90">
-        <v>374</v>
-[...18 lines deleted...]
-    </row>
+        <v>99</v>
+      </c>
+    </row>
+    <row r="91"/>
     <row r="92">
       <c r="A92">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B92" t="s">
-        <v>194</v>
+        <v>16</v>
       </c>
       <c r="C92" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D92">
-        <v>166</v>
+        <v>2370</v>
       </c>
       <c r="E92">
-        <v>166</v>
+        <v>2370</v>
       </c>
     </row>
     <row r="93">
-      <c r="A93">
-        <v>6</v>
+      <c r="A93" t="s">
+        <v>27</v>
       </c>
       <c r="B93" t="s">
-        <v>195</v>
+        <v>27</v>
       </c>
       <c r="C93" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D93">
-        <v>276</v>
+        <v>933</v>
       </c>
       <c r="E93">
-        <v>276</v>
+        <v>933</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B94" t="s">
-        <v>196</v>
+        <v>172</v>
       </c>
       <c r="C94" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D94">
-        <v>147</v>
+        <v>498</v>
       </c>
       <c r="E94">
-        <v>147</v>
-[...2 lines deleted...]
-    <row r="95"/>
+        <v>498</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>2</v>
+      </c>
+      <c r="B95" t="s">
+        <v>173</v>
+      </c>
+      <c r="C95" t="s">
+        <v>35</v>
+      </c>
+      <c r="D95">
+        <v>211</v>
+      </c>
+      <c r="E95">
+        <v>211</v>
+      </c>
+    </row>
     <row r="96">
       <c r="A96">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="B96" t="s">
-        <v>19</v>
+        <v>174</v>
       </c>
       <c r="C96" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D96">
-        <v>5623</v>
+        <v>250</v>
       </c>
       <c r="E96">
-        <v>5623</v>
+        <v>250</v>
       </c>
     </row>
     <row r="97">
-      <c r="A97" t="s">
-        <v>29</v>
+      <c r="A97">
+        <v>4</v>
       </c>
       <c r="B97" t="s">
-        <v>29</v>
+        <v>175</v>
       </c>
       <c r="C97" t="s">
         <v>35</v>
       </c>
       <c r="D97">
-        <v>2420</v>
+        <v>279</v>
       </c>
       <c r="E97">
-        <v>2420</v>
+        <v>279</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B98" t="s">
-        <v>197</v>
+        <v>176</v>
       </c>
       <c r="C98" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D98">
-        <v>1071</v>
+        <v>74</v>
       </c>
       <c r="E98">
-        <v>1071</v>
+        <v>74</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B99" t="s">
-        <v>198</v>
+        <v>177</v>
       </c>
       <c r="C99" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D99">
-        <v>906</v>
+        <v>63</v>
       </c>
       <c r="E99">
-        <v>906</v>
+        <v>63</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B100" t="s">
-        <v>199</v>
+        <v>178</v>
       </c>
       <c r="C100" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D100">
-        <v>931</v>
+        <v>62</v>
       </c>
       <c r="E100">
-        <v>931</v>
-[...19 lines deleted...]
-    <row r="102"/>
+        <v>62</v>
+      </c>
+    </row>
+    <row r="101"/>
+    <row r="102">
+      <c r="A102">
+        <v>15</v>
+      </c>
+      <c r="B102" t="s">
+        <v>17</v>
+      </c>
+      <c r="C102" t="s">
+        <v>32</v>
+      </c>
+      <c r="D102">
+        <v>3859</v>
+      </c>
+      <c r="E102">
+        <v>3859</v>
+      </c>
+    </row>
     <row r="103">
-      <c r="A103">
-        <v>16</v>
+      <c r="A103" t="s">
+        <v>27</v>
       </c>
       <c r="B103" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="C103" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D103">
-        <v>1181</v>
+        <v>1497</v>
       </c>
       <c r="E103">
-        <v>1181</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="104">
-      <c r="A104" t="s">
-        <v>29</v>
+      <c r="A104">
+        <v>1</v>
       </c>
       <c r="B104" t="s">
-        <v>29</v>
+        <v>179</v>
       </c>
       <c r="C104" t="s">
         <v>35</v>
       </c>
       <c r="D104">
-        <v>349</v>
+        <v>512</v>
       </c>
       <c r="E104">
-        <v>349</v>
+        <v>512</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B105" t="s">
-        <v>201</v>
+        <v>180</v>
       </c>
       <c r="C105" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D105">
-        <v>396</v>
+        <v>573</v>
       </c>
       <c r="E105">
-        <v>396</v>
+        <v>573</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B106" t="s">
-        <v>202</v>
+        <v>181</v>
       </c>
       <c r="C106" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D106">
-        <v>341</v>
+        <v>490</v>
       </c>
       <c r="E106">
-        <v>341</v>
+        <v>490</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B107" t="s">
-        <v>203</v>
+        <v>182</v>
       </c>
       <c r="C107" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D107">
-        <v>95</v>
+        <v>470</v>
       </c>
       <c r="E107">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="108"/>
+        <v>470</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>5</v>
+      </c>
+      <c r="B108" t="s">
+        <v>183</v>
+      </c>
+      <c r="C108" t="s">
+        <v>35</v>
+      </c>
+      <c r="D108">
+        <v>195</v>
+      </c>
+      <c r="E108">
+        <v>195</v>
+      </c>
+    </row>
     <row r="109">
       <c r="A109">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="B109" t="s">
-        <v>21</v>
+        <v>184</v>
       </c>
       <c r="C109" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D109">
-        <v>4215</v>
+        <v>122</v>
       </c>
       <c r="E109">
-        <v>4215</v>
-[...18 lines deleted...]
-    </row>
+        <v>122</v>
+      </c>
+    </row>
+    <row r="110"/>
     <row r="111">
       <c r="A111">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="B111" t="s">
-        <v>204</v>
+        <v>18</v>
       </c>
       <c r="C111" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D111">
-        <v>1464</v>
+        <v>699</v>
       </c>
       <c r="E111">
-        <v>1464</v>
+        <v>699</v>
       </c>
     </row>
     <row r="112">
-      <c r="A112">
-        <v>2</v>
+      <c r="A112" t="s">
+        <v>27</v>
       </c>
       <c r="B112" t="s">
-        <v>205</v>
+        <v>27</v>
       </c>
       <c r="C112" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D112">
-        <v>365</v>
+        <v>269</v>
       </c>
       <c r="E112">
-        <v>365</v>
+        <v>269</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B113" t="s">
-        <v>206</v>
+        <v>185</v>
       </c>
       <c r="C113" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D113">
-        <v>182</v>
+        <v>268</v>
       </c>
       <c r="E113">
-        <v>182</v>
+        <v>268</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B114" t="s">
-        <v>207</v>
+        <v>186</v>
       </c>
       <c r="C114" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D114">
-        <v>224</v>
+        <v>162</v>
       </c>
       <c r="E114">
-        <v>224</v>
-[...18 lines deleted...]
-    </row>
+        <v>162</v>
+      </c>
+    </row>
+    <row r="115"/>
     <row r="116">
       <c r="A116">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="B116" t="s">
-        <v>209</v>
+        <v>19</v>
       </c>
       <c r="C116" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D116">
-        <v>62</v>
+        <v>3450</v>
       </c>
       <c r="E116">
-        <v>62</v>
+        <v>3450</v>
       </c>
     </row>
     <row r="117">
-      <c r="A117">
-        <v>7</v>
+      <c r="A117" t="s">
+        <v>27</v>
       </c>
       <c r="B117" t="s">
-        <v>210</v>
+        <v>27</v>
       </c>
       <c r="C117" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D117">
-        <v>113</v>
+        <v>1475</v>
       </c>
       <c r="E117">
-        <v>113</v>
-[...2 lines deleted...]
-    <row r="118"/>
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>1</v>
+      </c>
+      <c r="B118" t="s">
+        <v>187</v>
+      </c>
+      <c r="C118" t="s">
+        <v>35</v>
+      </c>
+      <c r="D118">
+        <v>951</v>
+      </c>
+      <c r="E118">
+        <v>951</v>
+      </c>
+    </row>
     <row r="119">
       <c r="A119">
-        <v>24</v>
+        <v>2</v>
       </c>
       <c r="B119" t="s">
-        <v>22</v>
+        <v>188</v>
       </c>
       <c r="C119" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D119">
-        <v>9046</v>
+        <v>302</v>
       </c>
       <c r="E119">
-        <v>9046</v>
+        <v>302</v>
       </c>
     </row>
     <row r="120">
-      <c r="A120" t="s">
-        <v>29</v>
+      <c r="A120">
+        <v>3</v>
       </c>
       <c r="B120" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
       <c r="C120" t="s">
         <v>35</v>
       </c>
       <c r="D120">
-        <v>1635</v>
+        <v>213</v>
       </c>
       <c r="E120">
-        <v>1635</v>
+        <v>213</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B121" t="s">
-        <v>211</v>
+        <v>190</v>
       </c>
       <c r="C121" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D121">
-        <v>6180</v>
+        <v>124</v>
       </c>
       <c r="E121">
-        <v>6180</v>
+        <v>124</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B122" t="s">
-        <v>212</v>
+        <v>191</v>
       </c>
       <c r="C122" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D122">
-        <v>219</v>
+        <v>119</v>
       </c>
       <c r="E122">
-        <v>219</v>
+        <v>119</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B123" t="s">
-        <v>213</v>
+        <v>192</v>
       </c>
       <c r="C123" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D123">
-        <v>657</v>
+        <v>100</v>
       </c>
       <c r="E123">
-        <v>657</v>
+        <v>100</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B124" t="s">
-        <v>214</v>
+        <v>193</v>
       </c>
       <c r="C124" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D124">
-        <v>71</v>
+        <v>166</v>
       </c>
       <c r="E124">
-        <v>71</v>
-[...18 lines deleted...]
-    </row>
+        <v>166</v>
+      </c>
+    </row>
+    <row r="125"/>
     <row r="126">
       <c r="A126">
+        <v>24</v>
+      </c>
+      <c r="B126" t="s">
+        <v>20</v>
+      </c>
+      <c r="C126" t="s">
+        <v>32</v>
+      </c>
+      <c r="D126">
+        <v>6686</v>
+      </c>
+      <c r="E126">
+        <v>6686</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="s">
+        <v>27</v>
+      </c>
+      <c r="B127" t="s">
+        <v>27</v>
+      </c>
+      <c r="C127" t="s">
+        <v>33</v>
+      </c>
+      <c r="D127">
+        <v>949</v>
+      </c>
+      <c r="E127">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>1</v>
+      </c>
+      <c r="B128" t="s">
+        <v>194</v>
+      </c>
+      <c r="C128" t="s">
+        <v>35</v>
+      </c>
+      <c r="D128">
+        <v>3652</v>
+      </c>
+      <c r="E128">
+        <v>3652</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>2</v>
+      </c>
+      <c r="B129" t="s">
+        <v>195</v>
+      </c>
+      <c r="C129" t="s">
+        <v>35</v>
+      </c>
+      <c r="D129">
+        <v>93</v>
+      </c>
+      <c r="E129">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>3</v>
+      </c>
+      <c r="B130" t="s">
+        <v>196</v>
+      </c>
+      <c r="C130" t="s">
+        <v>35</v>
+      </c>
+      <c r="D130">
+        <v>49</v>
+      </c>
+      <c r="E130">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>4</v>
+      </c>
+      <c r="B131" t="s">
+        <v>197</v>
+      </c>
+      <c r="C131" t="s">
+        <v>35</v>
+      </c>
+      <c r="D131">
+        <v>53</v>
+      </c>
+      <c r="E131">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>5</v>
+      </c>
+      <c r="B132" t="s">
+        <v>198</v>
+      </c>
+      <c r="C132" t="s">
+        <v>35</v>
+      </c>
+      <c r="D132">
+        <v>41</v>
+      </c>
+      <c r="E132">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
         <v>6</v>
       </c>
-      <c r="B126" t="s">
-[...26 lines deleted...]
-        <v>97</v>
+      <c r="B133" t="s">
+        <v>199</v>
+      </c>
+      <c r="C133" t="s">
+        <v>35</v>
+      </c>
+      <c r="D133">
+        <v>1849</v>
+      </c>
+      <c r="E133">
+        <v>1849</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D1" s="1" t="s">
-        <v>135</v>
+        <v>203</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="R1" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="P1" s="1" t="s">
+      <c r="S1" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="Q1" s="1" t="s">
+      <c r="T1" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="R1" s="1" t="s">
+      <c r="U1" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="S1" s="1" t="s">
+      <c r="V1" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="T1" s="1" t="s">
+      <c r="W1" s="1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D2">
-        <v>35198</v>
+        <v>38909</v>
       </c>
       <c r="E2">
-        <v>35198</v>
+        <v>38909</v>
       </c>
       <c r="F2" t="s">
-        <v>135</v>
+        <v>203</v>
       </c>
       <c r="G2">
-        <v>35198</v>
+        <v>38909</v>
       </c>
       <c r="H2">
-        <v>49526</v>
+        <v>36318</v>
       </c>
       <c r="I2">
-        <v>68616</v>
+        <v>80862</v>
       </c>
       <c r="J2">
-        <v>20923</v>
+        <v>39558</v>
       </c>
       <c r="K2">
-        <v>3846</v>
+        <v>15688</v>
       </c>
       <c r="L2">
-        <v>2223</v>
+        <v>2767</v>
       </c>
       <c r="M2">
-        <v>1331</v>
+        <v>975</v>
       </c>
       <c r="N2">
-        <v>44870</v>
+        <v>42596</v>
       </c>
       <c r="O2">
-        <v>582</v>
+        <v>463</v>
       </c>
       <c r="P2">
-        <v>18986</v>
+        <v>551</v>
       </c>
       <c r="Q2">
-        <v>5432</v>
+        <v>38742</v>
       </c>
       <c r="R2">
-        <v>7111</v>
+        <v>8853</v>
       </c>
       <c r="S2">
-        <v>1008</v>
+        <v>12535</v>
       </c>
       <c r="T2">
-        <v>18395</v>
+        <v>1849</v>
       </c>
       <c r="U2">
-        <v>18975</v>
+        <v>21586</v>
       </c>
       <c r="V2">
-        <v>297022</v>
+        <v>6612</v>
+      </c>
+      <c r="W2">
+        <v>348864</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B3" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C3" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D3">
-        <v>9363</v>
+        <v>7874</v>
       </c>
       <c r="E3">
-        <v>9363</v>
+        <v>7874</v>
       </c>
       <c r="G3">
-        <v>35198</v>
+        <v>38909</v>
       </c>
       <c r="H3">
-        <v>49526</v>
+        <v>36318</v>
       </c>
       <c r="I3">
-        <v>68616</v>
+        <v>80862</v>
       </c>
       <c r="J3">
-        <v>20923</v>
+        <v>39558</v>
       </c>
       <c r="K3">
-        <v>3846</v>
+        <v>15688</v>
       </c>
       <c r="L3">
-        <v>2223</v>
+        <v>2767</v>
       </c>
       <c r="M3">
-        <v>1331</v>
+        <v>975</v>
       </c>
       <c r="N3">
-        <v>44870</v>
+        <v>42596</v>
       </c>
       <c r="O3">
-        <v>582</v>
+        <v>463</v>
       </c>
       <c r="P3">
-        <v>18986</v>
+        <v>551</v>
       </c>
       <c r="Q3">
-        <v>5432</v>
+        <v>38742</v>
       </c>
       <c r="R3">
-        <v>7111</v>
+        <v>8853</v>
       </c>
       <c r="S3">
-        <v>1008</v>
+        <v>12535</v>
       </c>
       <c r="T3">
-        <v>18395</v>
+        <v>1849</v>
       </c>
       <c r="U3">
-        <v>18975</v>
+        <v>21586</v>
       </c>
       <c r="V3">
-        <v>297022</v>
+        <v>6612</v>
+      </c>
+      <c r="W3">
+        <v>348864</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>220</v>
+        <v>204</v>
       </c>
       <c r="C4" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D4">
-        <v>21760</v>
+        <v>26089</v>
       </c>
       <c r="E4">
-        <v>21760</v>
+        <v>26089</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>221</v>
+        <v>205</v>
       </c>
       <c r="C5" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D5">
-        <v>1740</v>
+        <v>796</v>
       </c>
       <c r="E5">
-        <v>1740</v>
+        <v>796</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>222</v>
+        <v>206</v>
       </c>
       <c r="C6" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D6">
-        <v>1043</v>
+        <v>1402</v>
       </c>
       <c r="E6">
-        <v>1043</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>223</v>
+        <v>207</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D7">
-        <v>579</v>
+        <v>471</v>
       </c>
       <c r="E7">
-        <v>579</v>
+        <v>471</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>224</v>
+        <v>208</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D8">
-        <v>375</v>
+        <v>689</v>
       </c>
       <c r="E8">
-        <v>375</v>
+        <v>689</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>225</v>
+        <v>209</v>
       </c>
       <c r="C9" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D9">
-        <v>338</v>
+        <v>1083</v>
       </c>
       <c r="E9">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="10"/>
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>210</v>
+      </c>
+      <c r="C10" t="s">
+        <v>35</v>
+      </c>
+      <c r="D10">
+        <v>134</v>
+      </c>
+      <c r="E10">
+        <v>134</v>
+      </c>
+    </row>
     <row r="11">
       <c r="A11">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>7</v>
+        <v>211</v>
       </c>
       <c r="C11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D11">
-        <v>49526</v>
+        <v>219</v>
       </c>
       <c r="E11">
-        <v>49526</v>
+        <v>219</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" t="s">
-        <v>29</v>
+      <c r="A12">
+        <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>29</v>
+        <v>212</v>
       </c>
       <c r="C12" t="s">
         <v>35</v>
       </c>
       <c r="D12">
-        <v>10724</v>
+        <v>152</v>
       </c>
       <c r="E12">
-        <v>10724</v>
-[...18 lines deleted...]
-    </row>
+        <v>152</v>
+      </c>
+    </row>
+    <row r="13"/>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>227</v>
+        <v>7</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D14">
-        <v>12106</v>
+        <v>36318</v>
       </c>
       <c r="E14">
-        <v>12106</v>
+        <v>36318</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15">
-        <v>3</v>
+      <c r="A15" t="s">
+        <v>27</v>
       </c>
       <c r="B15" t="s">
-        <v>228</v>
+        <v>27</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D15">
-        <v>1105</v>
+        <v>9761</v>
       </c>
       <c r="E15">
-        <v>1105</v>
+        <v>9761</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>229</v>
+        <v>213</v>
       </c>
       <c r="C16" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D16">
-        <v>1134</v>
+        <v>11990</v>
       </c>
       <c r="E16">
-        <v>1134</v>
+        <v>11990</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>230</v>
+        <v>214</v>
       </c>
       <c r="C17" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D17">
-        <v>781</v>
+        <v>8851</v>
       </c>
       <c r="E17">
-        <v>781</v>
+        <v>8851</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B18" t="s">
-        <v>231</v>
+        <v>215</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D18">
-        <v>248</v>
+        <v>1340</v>
       </c>
       <c r="E18">
-        <v>248</v>
-[...2 lines deleted...]
-    <row r="19"/>
+        <v>1340</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>4</v>
+      </c>
+      <c r="B19" t="s">
+        <v>216</v>
+      </c>
+      <c r="C19" t="s">
+        <v>35</v>
+      </c>
+      <c r="D19">
+        <v>1360</v>
+      </c>
+      <c r="E19">
+        <v>1360</v>
+      </c>
+    </row>
     <row r="20">
       <c r="A20">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B20" t="s">
-        <v>8</v>
+        <v>217</v>
       </c>
       <c r="C20" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D20">
-        <v>68616</v>
+        <v>927</v>
       </c>
       <c r="E20">
-        <v>68616</v>
+        <v>927</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21" t="s">
-        <v>29</v>
+      <c r="A21">
+        <v>6</v>
       </c>
       <c r="B21" t="s">
-        <v>29</v>
+        <v>218</v>
       </c>
       <c r="C21" t="s">
         <v>35</v>
       </c>
       <c r="D21">
-        <v>16313</v>
+        <v>789</v>
       </c>
       <c r="E21">
-        <v>16313</v>
+        <v>789</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B22" t="s">
-        <v>232</v>
+        <v>219</v>
       </c>
       <c r="C22" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D22">
-        <v>24896</v>
+        <v>343</v>
       </c>
       <c r="E22">
-        <v>24896</v>
+        <v>343</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B23" t="s">
-        <v>233</v>
+        <v>220</v>
       </c>
       <c r="C23" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D23">
-        <v>4798</v>
+        <v>474</v>
       </c>
       <c r="E23">
-        <v>4798</v>
+        <v>474</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B24" t="s">
-        <v>234</v>
+        <v>221</v>
       </c>
       <c r="C24" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D24">
-        <v>3966</v>
+        <v>483</v>
       </c>
       <c r="E24">
-        <v>3966</v>
-[...18 lines deleted...]
-    </row>
+        <v>483</v>
+      </c>
+    </row>
+    <row r="25"/>
     <row r="26">
       <c r="A26">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B26" t="s">
-        <v>236</v>
+        <v>8</v>
       </c>
       <c r="C26" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D26">
-        <v>11622</v>
+        <v>80862</v>
       </c>
       <c r="E26">
-        <v>11622</v>
+        <v>80862</v>
       </c>
     </row>
     <row r="27">
-      <c r="A27">
-        <v>6</v>
+      <c r="A27" t="s">
+        <v>27</v>
       </c>
       <c r="B27" t="s">
-        <v>237</v>
+        <v>27</v>
       </c>
       <c r="C27" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D27">
-        <v>6073</v>
+        <v>18369</v>
       </c>
       <c r="E27">
-        <v>6073</v>
-[...2 lines deleted...]
-    <row r="28"/>
+        <v>18369</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>1</v>
+      </c>
+      <c r="B28" t="s">
+        <v>222</v>
+      </c>
+      <c r="C28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D28">
+        <v>17460</v>
+      </c>
+      <c r="E28">
+        <v>17460</v>
+      </c>
+    </row>
     <row r="29">
       <c r="A29">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B29" t="s">
-        <v>9</v>
+        <v>223</v>
       </c>
       <c r="C29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D29">
-        <v>20923</v>
+        <v>14552</v>
       </c>
       <c r="E29">
-        <v>20923</v>
+        <v>14552</v>
       </c>
     </row>
     <row r="30">
-      <c r="A30" t="s">
-        <v>29</v>
+      <c r="A30">
+        <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>29</v>
+        <v>224</v>
       </c>
       <c r="C30" t="s">
         <v>35</v>
       </c>
       <c r="D30">
-        <v>5405</v>
+        <v>9930</v>
       </c>
       <c r="E30">
-        <v>5405</v>
+        <v>9930</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B31" t="s">
-        <v>238</v>
+        <v>225</v>
       </c>
       <c r="C31" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D31">
-        <v>9627</v>
+        <v>9648</v>
       </c>
       <c r="E31">
-        <v>9627</v>
+        <v>9648</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B32" t="s">
-        <v>239</v>
+        <v>226</v>
       </c>
       <c r="C32" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D32">
-        <v>2176</v>
+        <v>1600</v>
       </c>
       <c r="E32">
-        <v>2176</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B33" t="s">
-        <v>240</v>
+        <v>227</v>
       </c>
       <c r="C33" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D33">
-        <v>758</v>
+        <v>1561</v>
       </c>
       <c r="E33">
-        <v>758</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B34" t="s">
-        <v>241</v>
+        <v>228</v>
       </c>
       <c r="C34" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D34">
-        <v>2308</v>
+        <v>585</v>
       </c>
       <c r="E34">
-        <v>2308</v>
+        <v>585</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B35" t="s">
-        <v>242</v>
+        <v>229</v>
       </c>
       <c r="C35" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D35">
-        <v>300</v>
+        <v>1764</v>
       </c>
       <c r="E35">
-        <v>300</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B36" t="s">
-        <v>243</v>
+        <v>230</v>
       </c>
       <c r="C36" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D36">
-        <v>349</v>
+        <v>5393</v>
       </c>
       <c r="E36">
-        <v>349</v>
+        <v>5393</v>
       </c>
     </row>
     <row r="37"/>
     <row r="38">
       <c r="A38">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B38" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D38">
-        <v>3846</v>
+        <v>39558</v>
       </c>
       <c r="E38">
-        <v>3846</v>
+        <v>39558</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B39" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C39" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D39">
-        <v>1604</v>
+        <v>5384</v>
       </c>
       <c r="E39">
-        <v>1604</v>
+        <v>5384</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>244</v>
+        <v>231</v>
       </c>
       <c r="C40" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D40">
-        <v>797</v>
+        <v>3087</v>
       </c>
       <c r="E40">
-        <v>797</v>
+        <v>3087</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>245</v>
+        <v>232</v>
       </c>
       <c r="C41" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D41">
-        <v>530</v>
+        <v>1305</v>
       </c>
       <c r="E41">
-        <v>530</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C42" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D42">
-        <v>229</v>
+        <v>13486</v>
       </c>
       <c r="E42">
-        <v>229</v>
+        <v>13486</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>247</v>
+        <v>234</v>
       </c>
       <c r="C43" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D43">
-        <v>234</v>
+        <v>13021</v>
       </c>
       <c r="E43">
-        <v>234</v>
+        <v>13021</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>248</v>
+        <v>235</v>
       </c>
       <c r="C44" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D44">
-        <v>267</v>
+        <v>556</v>
       </c>
       <c r="E44">
-        <v>267</v>
+        <v>556</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>249</v>
+        <v>236</v>
       </c>
       <c r="C45" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D45">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="E45">
-        <v>185</v>
-[...2 lines deleted...]
-    <row r="46"/>
+        <v>182</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>7</v>
+      </c>
+      <c r="B46" t="s">
+        <v>237</v>
+      </c>
+      <c r="C46" t="s">
+        <v>35</v>
+      </c>
+      <c r="D46">
+        <v>348</v>
+      </c>
+      <c r="E46">
+        <v>348</v>
+      </c>
+    </row>
     <row r="47">
       <c r="A47">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B47" t="s">
-        <v>11</v>
+        <v>238</v>
       </c>
       <c r="C47" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D47">
-        <v>2223</v>
+        <v>505</v>
       </c>
       <c r="E47">
-        <v>2223</v>
+        <v>505</v>
       </c>
     </row>
     <row r="48">
-      <c r="A48" t="s">
-        <v>29</v>
+      <c r="A48">
+        <v>9</v>
       </c>
       <c r="B48" t="s">
-        <v>29</v>
+        <v>239</v>
       </c>
       <c r="C48" t="s">
         <v>35</v>
       </c>
       <c r="D48">
-        <v>1244</v>
+        <v>1684</v>
       </c>
       <c r="E48">
-        <v>1244</v>
-[...3 lines deleted...]
-      <c r="A49">
+        <v>1684</v>
+      </c>
+    </row>
+    <row r="49"/>
+    <row r="50">
+      <c r="A50">
+        <v>5</v>
+      </c>
+      <c r="B50" t="s">
+        <v>10</v>
+      </c>
+      <c r="C50" t="s">
+        <v>32</v>
+      </c>
+      <c r="D50">
+        <v>15688</v>
+      </c>
+      <c r="E50">
+        <v>15688</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="s">
+        <v>27</v>
+      </c>
+      <c r="B51" t="s">
+        <v>27</v>
+      </c>
+      <c r="C51" t="s">
+        <v>33</v>
+      </c>
+      <c r="D51">
+        <v>3124</v>
+      </c>
+      <c r="E51">
+        <v>3124</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
         <v>1</v>
       </c>
-      <c r="B49" t="s">
-[...33 lines deleted...]
-      </c>
       <c r="B52" t="s">
-        <v>29</v>
+        <v>240</v>
       </c>
       <c r="C52" t="s">
         <v>35</v>
       </c>
       <c r="D52">
-        <v>784</v>
+        <v>5037</v>
       </c>
       <c r="E52">
-        <v>784</v>
+        <v>5037</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B53" t="s">
-        <v>251</v>
+        <v>241</v>
       </c>
       <c r="C53" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D53">
-        <v>338</v>
+        <v>383</v>
       </c>
       <c r="E53">
-        <v>338</v>
+        <v>383</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B54" t="s">
-        <v>252</v>
+        <v>242</v>
       </c>
       <c r="C54" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D54">
-        <v>114</v>
+        <v>246</v>
       </c>
       <c r="E54">
-        <v>114</v>
+        <v>246</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B55" t="s">
-        <v>253</v>
+        <v>243</v>
       </c>
       <c r="C55" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D55">
-        <v>95</v>
+        <v>290</v>
       </c>
       <c r="E55">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="56"/>
+        <v>290</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>5</v>
+      </c>
+      <c r="B56" t="s">
+        <v>244</v>
+      </c>
+      <c r="C56" t="s">
+        <v>35</v>
+      </c>
+      <c r="D56">
+        <v>5814</v>
+      </c>
+      <c r="E56">
+        <v>5814</v>
+      </c>
+    </row>
     <row r="57">
       <c r="A57">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B57" t="s">
-        <v>13</v>
+        <v>245</v>
       </c>
       <c r="C57" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D57">
-        <v>44870</v>
+        <v>585</v>
       </c>
       <c r="E57">
-        <v>44870</v>
+        <v>585</v>
       </c>
     </row>
     <row r="58">
-      <c r="A58" t="s">
-        <v>29</v>
+      <c r="A58">
+        <v>7</v>
       </c>
       <c r="B58" t="s">
-        <v>29</v>
+        <v>246</v>
       </c>
       <c r="C58" t="s">
         <v>35</v>
       </c>
       <c r="D58">
-        <v>7252</v>
+        <v>108</v>
       </c>
       <c r="E58">
-        <v>7252</v>
+        <v>108</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B59" t="s">
-        <v>254</v>
+        <v>247</v>
       </c>
       <c r="C59" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D59">
-        <v>12382</v>
+        <v>30</v>
       </c>
       <c r="E59">
-        <v>12382</v>
+        <v>30</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B60" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="C60" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D60">
-        <v>20686</v>
+        <v>71</v>
       </c>
       <c r="E60">
-        <v>20686</v>
-[...18 lines deleted...]
-    </row>
+        <v>71</v>
+      </c>
+    </row>
+    <row r="61"/>
     <row r="62">
       <c r="A62">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B62" t="s">
-        <v>257</v>
+        <v>11</v>
       </c>
       <c r="C62" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D62">
-        <v>709</v>
+        <v>2767</v>
       </c>
       <c r="E62">
-        <v>709</v>
+        <v>2767</v>
       </c>
     </row>
     <row r="63">
-      <c r="A63">
-        <v>5</v>
+      <c r="A63" t="s">
+        <v>27</v>
       </c>
       <c r="B63" t="s">
-        <v>258</v>
+        <v>27</v>
       </c>
       <c r="C63" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D63">
-        <v>671</v>
+        <v>1351</v>
       </c>
       <c r="E63">
-        <v>671</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>259</v>
+        <v>249</v>
       </c>
       <c r="C64" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D64">
-        <v>1650</v>
+        <v>1416</v>
       </c>
       <c r="E64">
-        <v>1650</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="65"/>
     <row r="66">
       <c r="A66">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="B66" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="C66" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D66">
-        <v>582</v>
+        <v>975</v>
       </c>
       <c r="E66">
-        <v>582</v>
+        <v>975</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B67" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C67" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D67">
-        <v>327</v>
+        <v>557</v>
       </c>
       <c r="E67">
-        <v>327</v>
+        <v>557</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1</v>
       </c>
       <c r="B68" t="s">
-        <v>260</v>
+        <v>250</v>
       </c>
       <c r="C68" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D68">
-        <v>255</v>
+        <v>228</v>
       </c>
       <c r="E68">
-        <v>255</v>
-[...2 lines deleted...]
-    <row r="69"/>
+        <v>228</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>2</v>
+      </c>
+      <c r="B69" t="s">
+        <v>251</v>
+      </c>
+      <c r="C69" t="s">
+        <v>35</v>
+      </c>
+      <c r="D69">
+        <v>122</v>
+      </c>
+      <c r="E69">
+        <v>122</v>
+      </c>
+    </row>
     <row r="70">
       <c r="A70">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="B70" t="s">
-        <v>17</v>
+        <v>252</v>
       </c>
       <c r="C70" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D70">
-        <v>18986</v>
+        <v>68</v>
       </c>
       <c r="E70">
-        <v>18986</v>
-[...18 lines deleted...]
-    </row>
+        <v>68</v>
+      </c>
+    </row>
+    <row r="71"/>
     <row r="72">
       <c r="A72">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B72" t="s">
-        <v>261</v>
+        <v>13</v>
       </c>
       <c r="C72" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D72">
-        <v>13105</v>
+        <v>42596</v>
       </c>
       <c r="E72">
-        <v>13105</v>
+        <v>42596</v>
       </c>
     </row>
     <row r="73">
-      <c r="A73">
-        <v>2</v>
+      <c r="A73" t="s">
+        <v>27</v>
       </c>
       <c r="B73" t="s">
-        <v>262</v>
+        <v>27</v>
       </c>
       <c r="C73" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D73">
-        <v>1424</v>
+        <v>10500</v>
       </c>
       <c r="E73">
-        <v>1424</v>
+        <v>10500</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B74" t="s">
-        <v>263</v>
+        <v>253</v>
       </c>
       <c r="C74" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D74">
-        <v>478</v>
+        <v>21602</v>
       </c>
       <c r="E74">
-        <v>478</v>
+        <v>21602</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B75" t="s">
-        <v>264</v>
+        <v>254</v>
       </c>
       <c r="C75" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D75">
-        <v>403</v>
+        <v>2722</v>
       </c>
       <c r="E75">
-        <v>403</v>
+        <v>2722</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B76" t="s">
-        <v>265</v>
+        <v>255</v>
       </c>
       <c r="C76" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D76">
-        <v>225</v>
+        <v>1564</v>
       </c>
       <c r="E76">
-        <v>225</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B77" t="s">
-        <v>266</v>
+        <v>256</v>
       </c>
       <c r="C77" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D77">
-        <v>275</v>
+        <v>2204</v>
       </c>
       <c r="E77">
-        <v>275</v>
-[...2 lines deleted...]
-    <row r="78"/>
+        <v>2204</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>5</v>
+      </c>
+      <c r="B78" t="s">
+        <v>257</v>
+      </c>
+      <c r="C78" t="s">
+        <v>35</v>
+      </c>
+      <c r="D78">
+        <v>952</v>
+      </c>
+      <c r="E78">
+        <v>952</v>
+      </c>
+    </row>
     <row r="79">
       <c r="A79">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="B79" t="s">
-        <v>18</v>
+        <v>258</v>
       </c>
       <c r="C79" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D79">
-        <v>5432</v>
+        <v>571</v>
       </c>
       <c r="E79">
-        <v>5432</v>
+        <v>571</v>
       </c>
     </row>
     <row r="80">
-      <c r="A80" t="s">
-        <v>29</v>
+      <c r="A80">
+        <v>7</v>
       </c>
       <c r="B80" t="s">
-        <v>29</v>
+        <v>259</v>
       </c>
       <c r="C80" t="s">
         <v>35</v>
       </c>
       <c r="D80">
-        <v>2380</v>
+        <v>987</v>
       </c>
       <c r="E80">
-        <v>2380</v>
+        <v>987</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B81" t="s">
-        <v>267</v>
+        <v>260</v>
       </c>
       <c r="C81" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D81">
-        <v>1274</v>
+        <v>954</v>
       </c>
       <c r="E81">
-        <v>1274</v>
+        <v>954</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B82" t="s">
-        <v>268</v>
+        <v>261</v>
       </c>
       <c r="C82" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D82">
-        <v>653</v>
+        <v>540</v>
       </c>
       <c r="E82">
-        <v>653</v>
-[...18 lines deleted...]
-    </row>
+        <v>540</v>
+      </c>
+    </row>
+    <row r="83"/>
     <row r="84">
       <c r="A84">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B84" t="s">
-        <v>270</v>
+        <v>109</v>
       </c>
       <c r="C84" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D84">
-        <v>531</v>
+        <v>463</v>
       </c>
       <c r="E84">
-        <v>531</v>
+        <v>463</v>
       </c>
     </row>
     <row r="85">
-      <c r="A85">
-        <v>5</v>
+      <c r="A85" t="s">
+        <v>27</v>
       </c>
       <c r="B85" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="C85" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D85">
-        <v>117</v>
+        <v>273</v>
       </c>
       <c r="E85">
-        <v>117</v>
+        <v>273</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B86" t="s">
-        <v>272</v>
+        <v>262</v>
       </c>
       <c r="C86" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D86">
-        <v>264</v>
+        <v>190</v>
       </c>
       <c r="E86">
-        <v>264</v>
+        <v>190</v>
       </c>
     </row>
     <row r="87"/>
     <row r="88">
       <c r="A88">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="B88" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="C88" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D88">
-        <v>7111</v>
+        <v>551</v>
       </c>
       <c r="E88">
-        <v>7111</v>
+        <v>551</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B89" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C89" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D89">
-        <v>3090</v>
+        <v>294</v>
       </c>
       <c r="E89">
-        <v>3090</v>
+        <v>294</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1</v>
       </c>
       <c r="B90" t="s">
-        <v>273</v>
+        <v>263</v>
       </c>
       <c r="C90" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D90">
-        <v>1876</v>
+        <v>257</v>
       </c>
       <c r="E90">
-        <v>1876</v>
-[...18 lines deleted...]
-    </row>
+        <v>257</v>
+      </c>
+    </row>
+    <row r="91"/>
     <row r="92">
       <c r="A92">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="B92" t="s">
-        <v>275</v>
+        <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D92">
-        <v>433</v>
+        <v>38742</v>
       </c>
       <c r="E92">
-        <v>433</v>
+        <v>38742</v>
       </c>
     </row>
     <row r="93">
-      <c r="A93">
-        <v>4</v>
+      <c r="A93" t="s">
+        <v>27</v>
       </c>
       <c r="B93" t="s">
-        <v>276</v>
+        <v>27</v>
       </c>
       <c r="C93" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D93">
-        <v>152</v>
+        <v>4355</v>
       </c>
       <c r="E93">
-        <v>152</v>
+        <v>4355</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B94" t="s">
-        <v>277</v>
+        <v>264</v>
       </c>
       <c r="C94" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D94">
-        <v>333</v>
+        <v>27676</v>
       </c>
       <c r="E94">
-        <v>333</v>
+        <v>27676</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B95" t="s">
-        <v>278</v>
+        <v>265</v>
       </c>
       <c r="C95" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D95">
-        <v>103</v>
+        <v>595</v>
       </c>
       <c r="E95">
-        <v>103</v>
-[...2 lines deleted...]
-    <row r="96"/>
+        <v>595</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>3</v>
+      </c>
+      <c r="B96" t="s">
+        <v>266</v>
+      </c>
+      <c r="C96" t="s">
+        <v>35</v>
+      </c>
+      <c r="D96">
+        <v>695</v>
+      </c>
+      <c r="E96">
+        <v>695</v>
+      </c>
+    </row>
     <row r="97">
       <c r="A97">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="B97" t="s">
-        <v>20</v>
+        <v>267</v>
       </c>
       <c r="C97" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D97">
-        <v>1008</v>
+        <v>3085</v>
       </c>
       <c r="E97">
-        <v>1008</v>
+        <v>3085</v>
       </c>
     </row>
     <row r="98">
-      <c r="A98" t="s">
-        <v>29</v>
+      <c r="A98">
+        <v>5</v>
       </c>
       <c r="B98" t="s">
-        <v>29</v>
+        <v>268</v>
       </c>
       <c r="C98" t="s">
         <v>35</v>
       </c>
       <c r="D98">
-        <v>465</v>
+        <v>530</v>
       </c>
       <c r="E98">
-        <v>465</v>
+        <v>530</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B99" t="s">
-        <v>279</v>
+        <v>269</v>
       </c>
       <c r="C99" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D99">
-        <v>338</v>
+        <v>1227</v>
       </c>
       <c r="E99">
-        <v>338</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B100" t="s">
-        <v>280</v>
+        <v>270</v>
       </c>
       <c r="C100" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D100">
-        <v>112</v>
+        <v>220</v>
       </c>
       <c r="E100">
-        <v>112</v>
+        <v>220</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B101" t="s">
-        <v>281</v>
+        <v>271</v>
       </c>
       <c r="C101" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D101">
-        <v>93</v>
+        <v>139</v>
       </c>
       <c r="E101">
-        <v>93</v>
-[...19 lines deleted...]
-    </row>
+        <v>139</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>9</v>
+      </c>
+      <c r="B102" t="s">
+        <v>272</v>
+      </c>
+      <c r="C102" t="s">
+        <v>35</v>
+      </c>
+      <c r="D102">
+        <v>220</v>
+      </c>
+      <c r="E102">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="103"/>
     <row r="104">
-      <c r="A104" t="s">
-        <v>29</v>
+      <c r="A104">
+        <v>14</v>
       </c>
       <c r="B104" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="C104" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D104">
-        <v>3795</v>
+        <v>8853</v>
       </c>
       <c r="E104">
-        <v>3795</v>
+        <v>8853</v>
       </c>
     </row>
     <row r="105">
-      <c r="A105">
-        <v>1</v>
+      <c r="A105" t="s">
+        <v>27</v>
       </c>
       <c r="B105" t="s">
-        <v>282</v>
+        <v>27</v>
       </c>
       <c r="C105" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D105">
-        <v>11654</v>
+        <v>2202</v>
       </c>
       <c r="E105">
-        <v>11654</v>
+        <v>2202</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B106" t="s">
-        <v>283</v>
+        <v>273</v>
       </c>
       <c r="C106" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D106">
-        <v>805</v>
+        <v>4318</v>
       </c>
       <c r="E106">
-        <v>805</v>
+        <v>4318</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B107" t="s">
-        <v>284</v>
+        <v>274</v>
       </c>
       <c r="C107" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D107">
-        <v>814</v>
+        <v>793</v>
       </c>
       <c r="E107">
-        <v>814</v>
+        <v>793</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B108" t="s">
-        <v>285</v>
+        <v>275</v>
       </c>
       <c r="C108" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D108">
-        <v>550</v>
+        <v>399</v>
       </c>
       <c r="E108">
-        <v>550</v>
+        <v>399</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B109" t="s">
-        <v>286</v>
+        <v>276</v>
       </c>
       <c r="C109" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D109">
-        <v>270</v>
+        <v>192</v>
       </c>
       <c r="E109">
-        <v>270</v>
+        <v>192</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
+        <v>5</v>
+      </c>
+      <c r="B110" t="s">
+        <v>277</v>
+      </c>
+      <c r="C110" t="s">
+        <v>35</v>
+      </c>
+      <c r="D110">
+        <v>333</v>
+      </c>
+      <c r="E110">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
         <v>6</v>
       </c>
-      <c r="B110" t="s">
-[...12 lines deleted...]
-    <row r="111"/>
+      <c r="B111" t="s">
+        <v>278</v>
+      </c>
+      <c r="C111" t="s">
+        <v>35</v>
+      </c>
+      <c r="D111">
+        <v>219</v>
+      </c>
+      <c r="E111">
+        <v>219</v>
+      </c>
+    </row>
     <row r="112">
       <c r="A112">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="B112" t="s">
-        <v>22</v>
+        <v>279</v>
       </c>
       <c r="C112" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D112">
-        <v>18975</v>
+        <v>180</v>
       </c>
       <c r="E112">
-        <v>18975</v>
+        <v>180</v>
       </c>
     </row>
     <row r="113">
-      <c r="A113" t="s">
-        <v>29</v>
+      <c r="A113">
+        <v>8</v>
       </c>
       <c r="B113" t="s">
-        <v>29</v>
+        <v>280</v>
       </c>
       <c r="C113" t="s">
         <v>35</v>
       </c>
       <c r="D113">
-        <v>2453</v>
+        <v>172</v>
       </c>
       <c r="E113">
-        <v>2453</v>
+        <v>172</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B114" t="s">
-        <v>288</v>
+        <v>281</v>
       </c>
       <c r="C114" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D114">
-        <v>14818</v>
+        <v>45</v>
       </c>
       <c r="E114">
-        <v>14818</v>
-[...18 lines deleted...]
-    </row>
+        <v>45</v>
+      </c>
+    </row>
+    <row r="115"/>
     <row r="116">
       <c r="A116">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="B116" t="s">
-        <v>290</v>
+        <v>17</v>
       </c>
       <c r="C116" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D116">
-        <v>218</v>
+        <v>12535</v>
       </c>
       <c r="E116">
-        <v>218</v>
+        <v>12535</v>
       </c>
     </row>
     <row r="117">
-      <c r="A117">
-        <v>4</v>
+      <c r="A117" t="s">
+        <v>27</v>
       </c>
       <c r="B117" t="s">
-        <v>291</v>
+        <v>27</v>
       </c>
       <c r="C117" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D117">
-        <v>933</v>
+        <v>4985</v>
       </c>
       <c r="E117">
-        <v>933</v>
+        <v>4985</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B118" t="s">
-        <v>292</v>
+        <v>282</v>
       </c>
       <c r="C118" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D118">
-        <v>120</v>
+        <v>1494</v>
       </c>
       <c r="E118">
-        <v>120</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
+        <v>2</v>
+      </c>
+      <c r="B119" t="s">
+        <v>283</v>
+      </c>
+      <c r="C119" t="s">
+        <v>35</v>
+      </c>
+      <c r="D119">
+        <v>2924</v>
+      </c>
+      <c r="E119">
+        <v>2924</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>3</v>
+      </c>
+      <c r="B120" t="s">
+        <v>284</v>
+      </c>
+      <c r="C120" t="s">
+        <v>35</v>
+      </c>
+      <c r="D120">
+        <v>1320</v>
+      </c>
+      <c r="E120">
+        <v>1320</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>4</v>
+      </c>
+      <c r="B121" t="s">
+        <v>285</v>
+      </c>
+      <c r="C121" t="s">
+        <v>35</v>
+      </c>
+      <c r="D121">
+        <v>383</v>
+      </c>
+      <c r="E121">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>5</v>
+      </c>
+      <c r="B122" t="s">
+        <v>286</v>
+      </c>
+      <c r="C122" t="s">
+        <v>35</v>
+      </c>
+      <c r="D122">
+        <v>274</v>
+      </c>
+      <c r="E122">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
         <v>6</v>
       </c>
-      <c r="B119" t="s">
+      <c r="B123" t="s">
+        <v>287</v>
+      </c>
+      <c r="C123" t="s">
+        <v>35</v>
+      </c>
+      <c r="D123">
+        <v>240</v>
+      </c>
+      <c r="E123">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>7</v>
+      </c>
+      <c r="B124" t="s">
+        <v>288</v>
+      </c>
+      <c r="C124" t="s">
+        <v>35</v>
+      </c>
+      <c r="D124">
+        <v>143</v>
+      </c>
+      <c r="E124">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>8</v>
+      </c>
+      <c r="B125" t="s">
+        <v>289</v>
+      </c>
+      <c r="C125" t="s">
+        <v>35</v>
+      </c>
+      <c r="D125">
+        <v>442</v>
+      </c>
+      <c r="E125">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>9</v>
+      </c>
+      <c r="B126" t="s">
+        <v>290</v>
+      </c>
+      <c r="C126" t="s">
+        <v>35</v>
+      </c>
+      <c r="D126">
+        <v>330</v>
+      </c>
+      <c r="E126">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="127"/>
+    <row r="128">
+      <c r="A128">
+        <v>16</v>
+      </c>
+      <c r="B128" t="s">
+        <v>18</v>
+      </c>
+      <c r="C128" t="s">
+        <v>32</v>
+      </c>
+      <c r="D128">
+        <v>1849</v>
+      </c>
+      <c r="E128">
+        <v>1849</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="s">
+        <v>27</v>
+      </c>
+      <c r="B129" t="s">
+        <v>27</v>
+      </c>
+      <c r="C129" t="s">
+        <v>33</v>
+      </c>
+      <c r="D129">
+        <v>673</v>
+      </c>
+      <c r="E129">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>1</v>
+      </c>
+      <c r="B130" t="s">
+        <v>291</v>
+      </c>
+      <c r="C130" t="s">
+        <v>35</v>
+      </c>
+      <c r="D130">
+        <v>423</v>
+      </c>
+      <c r="E130">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>2</v>
+      </c>
+      <c r="B131" t="s">
+        <v>292</v>
+      </c>
+      <c r="C131" t="s">
+        <v>35</v>
+      </c>
+      <c r="D131">
+        <v>158</v>
+      </c>
+      <c r="E131">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>3</v>
+      </c>
+      <c r="B132" t="s">
         <v>293</v>
       </c>
-      <c r="C119" t="s">
-[...6 lines deleted...]
-        <v>125</v>
+      <c r="C132" t="s">
+        <v>35</v>
+      </c>
+      <c r="D132">
+        <v>99</v>
+      </c>
+      <c r="E132">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>4</v>
+      </c>
+      <c r="B133" t="s">
+        <v>294</v>
+      </c>
+      <c r="C133" t="s">
+        <v>35</v>
+      </c>
+      <c r="D133">
+        <v>93</v>
+      </c>
+      <c r="E133">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>5</v>
+      </c>
+      <c r="B134" t="s">
+        <v>295</v>
+      </c>
+      <c r="C134" t="s">
+        <v>35</v>
+      </c>
+      <c r="D134">
+        <v>60</v>
+      </c>
+      <c r="E134">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>6</v>
+      </c>
+      <c r="B135" t="s">
+        <v>296</v>
+      </c>
+      <c r="C135" t="s">
+        <v>35</v>
+      </c>
+      <c r="D135">
+        <v>221</v>
+      </c>
+      <c r="E135">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>7</v>
+      </c>
+      <c r="B136" t="s">
+        <v>297</v>
+      </c>
+      <c r="C136" t="s">
+        <v>35</v>
+      </c>
+      <c r="D136">
+        <v>59</v>
+      </c>
+      <c r="E136">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>8</v>
+      </c>
+      <c r="B137" t="s">
+        <v>298</v>
+      </c>
+      <c r="C137" t="s">
+        <v>35</v>
+      </c>
+      <c r="D137">
+        <v>63</v>
+      </c>
+      <c r="E137">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="138"/>
+    <row r="139">
+      <c r="A139">
+        <v>17</v>
+      </c>
+      <c r="B139" t="s">
+        <v>19</v>
+      </c>
+      <c r="C139" t="s">
+        <v>32</v>
+      </c>
+      <c r="D139">
+        <v>21586</v>
+      </c>
+      <c r="E139">
+        <v>21586</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="s">
+        <v>27</v>
+      </c>
+      <c r="B140" t="s">
+        <v>27</v>
+      </c>
+      <c r="C140" t="s">
+        <v>33</v>
+      </c>
+      <c r="D140">
+        <v>3185</v>
+      </c>
+      <c r="E140">
+        <v>3185</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>1</v>
+      </c>
+      <c r="B141" t="s">
+        <v>299</v>
+      </c>
+      <c r="C141" t="s">
+        <v>35</v>
+      </c>
+      <c r="D141">
+        <v>14816</v>
+      </c>
+      <c r="E141">
+        <v>14816</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>2</v>
+      </c>
+      <c r="B142" t="s">
+        <v>300</v>
+      </c>
+      <c r="C142" t="s">
+        <v>35</v>
+      </c>
+      <c r="D142">
+        <v>859</v>
+      </c>
+      <c r="E142">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>3</v>
+      </c>
+      <c r="B143" t="s">
+        <v>301</v>
+      </c>
+      <c r="C143" t="s">
+        <v>35</v>
+      </c>
+      <c r="D143">
+        <v>866</v>
+      </c>
+      <c r="E143">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>4</v>
+      </c>
+      <c r="B144" t="s">
+        <v>302</v>
+      </c>
+      <c r="C144" t="s">
+        <v>35</v>
+      </c>
+      <c r="D144">
+        <v>516</v>
+      </c>
+      <c r="E144">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>5</v>
+      </c>
+      <c r="B145" t="s">
+        <v>303</v>
+      </c>
+      <c r="C145" t="s">
+        <v>35</v>
+      </c>
+      <c r="D145">
+        <v>657</v>
+      </c>
+      <c r="E145">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>6</v>
+      </c>
+      <c r="B146" t="s">
+        <v>304</v>
+      </c>
+      <c r="C146" t="s">
+        <v>35</v>
+      </c>
+      <c r="D146">
+        <v>101</v>
+      </c>
+      <c r="E146">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>7</v>
+      </c>
+      <c r="B147" t="s">
+        <v>305</v>
+      </c>
+      <c r="C147" t="s">
+        <v>35</v>
+      </c>
+      <c r="D147">
+        <v>206</v>
+      </c>
+      <c r="E147">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>8</v>
+      </c>
+      <c r="B148" t="s">
+        <v>306</v>
+      </c>
+      <c r="C148" t="s">
+        <v>35</v>
+      </c>
+      <c r="D148">
+        <v>101</v>
+      </c>
+      <c r="E148">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>9</v>
+      </c>
+      <c r="B149" t="s">
+        <v>307</v>
+      </c>
+      <c r="C149" t="s">
+        <v>35</v>
+      </c>
+      <c r="D149">
+        <v>279</v>
+      </c>
+      <c r="E149">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="150"/>
+    <row r="151">
+      <c r="A151">
+        <v>24</v>
+      </c>
+      <c r="B151" t="s">
+        <v>20</v>
+      </c>
+      <c r="C151" t="s">
+        <v>32</v>
+      </c>
+      <c r="D151">
+        <v>6612</v>
+      </c>
+      <c r="E151">
+        <v>6612</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="s">
+        <v>27</v>
+      </c>
+      <c r="B152" t="s">
+        <v>27</v>
+      </c>
+      <c r="C152" t="s">
+        <v>33</v>
+      </c>
+      <c r="D152">
+        <v>1670</v>
+      </c>
+      <c r="E152">
+        <v>1670</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>1</v>
+      </c>
+      <c r="B153" t="s">
+        <v>308</v>
+      </c>
+      <c r="C153" t="s">
+        <v>35</v>
+      </c>
+      <c r="D153">
+        <v>2023</v>
+      </c>
+      <c r="E153">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>2</v>
+      </c>
+      <c r="B154" t="s">
+        <v>309</v>
+      </c>
+      <c r="C154" t="s">
+        <v>35</v>
+      </c>
+      <c r="D154">
+        <v>632</v>
+      </c>
+      <c r="E154">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>3</v>
+      </c>
+      <c r="B155" t="s">
+        <v>310</v>
+      </c>
+      <c r="C155" t="s">
+        <v>35</v>
+      </c>
+      <c r="D155">
+        <v>283</v>
+      </c>
+      <c r="E155">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>4</v>
+      </c>
+      <c r="B156" t="s">
+        <v>311</v>
+      </c>
+      <c r="C156" t="s">
+        <v>35</v>
+      </c>
+      <c r="D156">
+        <v>558</v>
+      </c>
+      <c r="E156">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>5</v>
+      </c>
+      <c r="B157" t="s">
+        <v>312</v>
+      </c>
+      <c r="C157" t="s">
+        <v>35</v>
+      </c>
+      <c r="D157">
+        <v>407</v>
+      </c>
+      <c r="E157">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>6</v>
+      </c>
+      <c r="B158" t="s">
+        <v>313</v>
+      </c>
+      <c r="C158" t="s">
+        <v>35</v>
+      </c>
+      <c r="D158">
+        <v>692</v>
+      </c>
+      <c r="E158">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>7</v>
+      </c>
+      <c r="B159" t="s">
+        <v>314</v>
+      </c>
+      <c r="C159" t="s">
+        <v>35</v>
+      </c>
+      <c r="D159">
+        <v>71</v>
+      </c>
+      <c r="E159">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>8</v>
+      </c>
+      <c r="B160" t="s">
+        <v>315</v>
+      </c>
+      <c r="C160" t="s">
+        <v>35</v>
+      </c>
+      <c r="D160">
+        <v>167</v>
+      </c>
+      <c r="E160">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>9</v>
+      </c>
+      <c r="B161" t="s">
+        <v>316</v>
+      </c>
+      <c r="C161" t="s">
+        <v>35</v>
+      </c>
+      <c r="D161">
+        <v>109</v>
+      </c>
+      <c r="E161">
+        <v>109</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D1" s="1" t="s">
-        <v>297</v>
+        <v>203</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q1" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="P1" s="1" t="s">
+      <c r="R1" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="Q1" s="1" t="s">
+      <c r="S1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="T1" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="R1" s="1" t="s">
+      <c r="U1" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="S1" s="1" t="s">
+      <c r="V1" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="T1" s="1" t="s">
+      <c r="W1" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="U1" s="1" t="s">
+      <c r="X1" s="1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D2">
-        <v>39384</v>
+        <v>40358</v>
       </c>
       <c r="E2">
-        <v>39384</v>
+        <v>40358</v>
       </c>
       <c r="F2" t="s">
-        <v>297</v>
+        <v>203</v>
       </c>
       <c r="G2">
-        <v>39384</v>
+        <v>40358</v>
       </c>
       <c r="H2">
-        <v>39745</v>
+        <v>46037</v>
       </c>
       <c r="I2">
-        <v>96058</v>
+        <v>114436</v>
       </c>
       <c r="J2">
-        <v>33454</v>
+        <v>20281</v>
       </c>
       <c r="K2">
-        <v>3492</v>
+        <v>19861</v>
       </c>
       <c r="L2">
-        <v>800</v>
+        <v>2072</v>
       </c>
       <c r="M2">
-        <v>1113</v>
+        <v>887</v>
       </c>
       <c r="N2">
-        <v>29832</v>
+        <v>46203</v>
       </c>
       <c r="O2">
-        <v>201</v>
+        <v>189</v>
       </c>
       <c r="P2">
-        <v>265</v>
+        <v>374</v>
       </c>
       <c r="Q2">
-        <v>17307</v>
+        <v>442</v>
       </c>
       <c r="R2">
-        <v>2370</v>
+        <v>32425</v>
       </c>
       <c r="S2">
-        <v>3859</v>
+        <v>4248</v>
       </c>
       <c r="T2">
-        <v>699</v>
+        <v>8099</v>
       </c>
       <c r="U2">
-        <v>3450</v>
+        <v>876</v>
       </c>
       <c r="V2">
-        <v>6686</v>
+        <v>5539</v>
       </c>
       <c r="W2">
-        <v>278715</v>
+        <v>4761</v>
+      </c>
+      <c r="X2">
+        <v>347088</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B3" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C3" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D3">
-        <v>7227</v>
+        <v>7210</v>
       </c>
       <c r="E3">
-        <v>7227</v>
+        <v>7210</v>
       </c>
       <c r="G3">
-        <v>39384</v>
+        <v>40358</v>
       </c>
       <c r="H3">
-        <v>39745</v>
+        <v>46037</v>
       </c>
       <c r="I3">
-        <v>96058</v>
+        <v>114436</v>
       </c>
       <c r="J3">
-        <v>33454</v>
+        <v>20281</v>
       </c>
       <c r="K3">
-        <v>3492</v>
+        <v>19861</v>
       </c>
       <c r="L3">
-        <v>800</v>
+        <v>2072</v>
       </c>
       <c r="M3">
-        <v>1113</v>
+        <v>887</v>
       </c>
       <c r="N3">
-        <v>29832</v>
+        <v>46203</v>
       </c>
       <c r="O3">
-        <v>201</v>
+        <v>189</v>
       </c>
       <c r="P3">
-        <v>265</v>
+        <v>374</v>
       </c>
       <c r="Q3">
-        <v>17307</v>
+        <v>442</v>
       </c>
       <c r="R3">
-        <v>2370</v>
+        <v>32425</v>
       </c>
       <c r="S3">
-        <v>3859</v>
+        <v>4248</v>
       </c>
       <c r="T3">
-        <v>699</v>
+        <v>8099</v>
       </c>
       <c r="U3">
-        <v>3450</v>
+        <v>876</v>
       </c>
       <c r="V3">
-        <v>6686</v>
+        <v>5539</v>
       </c>
       <c r="W3">
-        <v>278715</v>
+        <v>4761</v>
+      </c>
+      <c r="X3">
+        <v>347088</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>298</v>
+        <v>319</v>
       </c>
       <c r="C4" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D4">
-        <v>19266</v>
+        <v>28629</v>
       </c>
       <c r="E4">
-        <v>19266</v>
+        <v>28629</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>299</v>
+        <v>320</v>
       </c>
       <c r="C5" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D5">
-        <v>9964</v>
+        <v>1135</v>
       </c>
       <c r="E5">
-        <v>9964</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>300</v>
+        <v>321</v>
       </c>
       <c r="C6" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D6">
-        <v>854</v>
+        <v>1341</v>
       </c>
       <c r="E6">
-        <v>854</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>301</v>
+        <v>322</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D7">
-        <v>789</v>
+        <v>532</v>
       </c>
       <c r="E7">
-        <v>789</v>
+        <v>532</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>302</v>
+        <v>323</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D8">
-        <v>271</v>
+        <v>518</v>
       </c>
       <c r="E8">
-        <v>271</v>
+        <v>518</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>303</v>
+        <v>324</v>
       </c>
       <c r="C9" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D9">
-        <v>185</v>
+        <v>519</v>
       </c>
       <c r="E9">
-        <v>185</v>
+        <v>519</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>304</v>
+        <v>325</v>
       </c>
       <c r="C10" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D10">
-        <v>828</v>
+        <v>178</v>
       </c>
       <c r="E10">
-        <v>828</v>
-[...4 lines deleted...]
-      <c r="A12">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>326</v>
+      </c>
+      <c r="C11" t="s">
+        <v>35</v>
+      </c>
+      <c r="D11">
+        <v>296</v>
+      </c>
+      <c r="E11">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="12"/>
+    <row r="13">
+      <c r="A13">
         <v>2</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B13" t="s">
         <v>7</v>
       </c>
-      <c r="C12" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D13">
-        <v>9072</v>
+        <v>46037</v>
       </c>
       <c r="E13">
-        <v>9072</v>
+        <v>46037</v>
       </c>
     </row>
     <row r="14">
-      <c r="A14">
-        <v>1</v>
+      <c r="A14" t="s">
+        <v>27</v>
       </c>
       <c r="B14" t="s">
-        <v>305</v>
+        <v>27</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D14">
-        <v>25090</v>
+        <v>9008</v>
       </c>
       <c r="E14">
-        <v>25090</v>
+        <v>9008</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>306</v>
+        <v>327</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D15">
-        <v>2625</v>
+        <v>16692</v>
       </c>
       <c r="E15">
-        <v>2625</v>
+        <v>16692</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>307</v>
+        <v>328</v>
       </c>
       <c r="C16" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D16">
-        <v>1113</v>
+        <v>14183</v>
       </c>
       <c r="E16">
-        <v>1113</v>
+        <v>14183</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B17" t="s">
-        <v>308</v>
+        <v>329</v>
       </c>
       <c r="C17" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D17">
-        <v>803</v>
+        <v>2509</v>
       </c>
       <c r="E17">
-        <v>803</v>
+        <v>2509</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>309</v>
+        <v>330</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D18">
-        <v>420</v>
+        <v>2238</v>
       </c>
       <c r="E18">
-        <v>420</v>
+        <v>2238</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B19" t="s">
-        <v>310</v>
+        <v>331</v>
       </c>
       <c r="C19" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D19">
-        <v>157</v>
+        <v>504</v>
       </c>
       <c r="E19">
-        <v>157</v>
+        <v>504</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
+        <v>6</v>
+      </c>
+      <c r="B20" t="s">
+        <v>332</v>
+      </c>
+      <c r="C20" t="s">
+        <v>35</v>
+      </c>
+      <c r="D20">
+        <v>369</v>
+      </c>
+      <c r="E20">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
         <v>7</v>
       </c>
-      <c r="B20" t="s">
-[...12 lines deleted...]
-    <row r="21"/>
+      <c r="B21" t="s">
+        <v>333</v>
+      </c>
+      <c r="C21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D21">
+        <v>239</v>
+      </c>
+      <c r="E21">
+        <v>239</v>
+      </c>
+    </row>
     <row r="22">
       <c r="A22">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B22" t="s">
-        <v>8</v>
+        <v>334</v>
       </c>
       <c r="C22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D22">
-        <v>96058</v>
+        <v>295</v>
       </c>
       <c r="E22">
-        <v>96058</v>
-[...18 lines deleted...]
-    </row>
+        <v>295</v>
+      </c>
+    </row>
+    <row r="23"/>
     <row r="24">
       <c r="A24">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B24" t="s">
-        <v>312</v>
+        <v>8</v>
       </c>
       <c r="C24" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D24">
-        <v>30777</v>
+        <v>114436</v>
       </c>
       <c r="E24">
-        <v>30777</v>
+        <v>114436</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25">
-        <v>2</v>
+      <c r="A25" t="s">
+        <v>27</v>
       </c>
       <c r="B25" t="s">
-        <v>313</v>
+        <v>27</v>
       </c>
       <c r="C25" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D25">
-        <v>28106</v>
+        <v>13743</v>
       </c>
       <c r="E25">
-        <v>28106</v>
+        <v>13743</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B26" t="s">
-        <v>314</v>
+        <v>335</v>
       </c>
       <c r="C26" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D26">
-        <v>19732</v>
+        <v>24452</v>
       </c>
       <c r="E26">
-        <v>19732</v>
+        <v>24452</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B27" t="s">
-        <v>315</v>
+        <v>336</v>
       </c>
       <c r="C27" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D27">
-        <v>1580</v>
+        <v>31507</v>
       </c>
       <c r="E27">
-        <v>1580</v>
+        <v>31507</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B28" t="s">
-        <v>316</v>
+        <v>337</v>
       </c>
       <c r="C28" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D28">
-        <v>2725</v>
+        <v>3664</v>
       </c>
       <c r="E28">
-        <v>2725</v>
+        <v>3664</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B29" t="s">
-        <v>317</v>
+        <v>338</v>
       </c>
       <c r="C29" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D29">
-        <v>464</v>
+        <v>16635</v>
       </c>
       <c r="E29">
-        <v>464</v>
+        <v>16635</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B30" t="s">
-        <v>318</v>
+        <v>339</v>
       </c>
       <c r="C30" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D30">
-        <v>586</v>
+        <v>19137</v>
       </c>
       <c r="E30">
-        <v>586</v>
-[...2 lines deleted...]
-    <row r="31"/>
+        <v>19137</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>6</v>
+      </c>
+      <c r="B31" t="s">
+        <v>340</v>
+      </c>
+      <c r="C31" t="s">
+        <v>35</v>
+      </c>
+      <c r="D31">
+        <v>2172</v>
+      </c>
+      <c r="E31">
+        <v>2172</v>
+      </c>
+    </row>
     <row r="32">
       <c r="A32">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B32" t="s">
-        <v>9</v>
+        <v>341</v>
       </c>
       <c r="C32" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D32">
-        <v>33454</v>
+        <v>2062</v>
       </c>
       <c r="E32">
-        <v>33454</v>
+        <v>2062</v>
       </c>
     </row>
     <row r="33">
-      <c r="A33" t="s">
-        <v>29</v>
+      <c r="A33">
+        <v>8</v>
       </c>
       <c r="B33" t="s">
-        <v>29</v>
+        <v>342</v>
       </c>
       <c r="C33" t="s">
         <v>35</v>
       </c>
       <c r="D33">
-        <v>5047</v>
+        <v>1064</v>
       </c>
       <c r="E33">
-        <v>5047</v>
-[...18 lines deleted...]
-    </row>
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="34"/>
     <row r="35">
       <c r="A35">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B35" t="s">
-        <v>320</v>
+        <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D35">
-        <v>14667</v>
+        <v>20281</v>
       </c>
       <c r="E35">
-        <v>14667</v>
+        <v>20281</v>
       </c>
     </row>
     <row r="36">
-      <c r="A36">
-        <v>3</v>
+      <c r="A36" t="s">
+        <v>27</v>
       </c>
       <c r="B36" t="s">
-        <v>321</v>
+        <v>27</v>
       </c>
       <c r="C36" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D36">
-        <v>627</v>
+        <v>4338</v>
       </c>
       <c r="E36">
-        <v>627</v>
+        <v>4338</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B37" t="s">
-        <v>322</v>
+        <v>343</v>
       </c>
       <c r="C37" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D37">
-        <v>703</v>
+        <v>13173</v>
       </c>
       <c r="E37">
-        <v>703</v>
+        <v>13173</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B38" t="s">
-        <v>323</v>
+        <v>344</v>
       </c>
       <c r="C38" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D38">
-        <v>220</v>
+        <v>1138</v>
       </c>
       <c r="E38">
-        <v>220</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B39" t="s">
-        <v>324</v>
+        <v>345</v>
       </c>
       <c r="C39" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D39">
-        <v>356</v>
+        <v>0</v>
       </c>
       <c r="E39">
-        <v>356</v>
+        <v>0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B40" t="s">
-        <v>325</v>
+        <v>346</v>
       </c>
       <c r="C40" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D40">
-        <v>220</v>
+        <v>485</v>
       </c>
       <c r="E40">
-        <v>220</v>
-[...2 lines deleted...]
-    <row r="41"/>
+        <v>485</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>5</v>
+      </c>
+      <c r="B41" t="s">
+        <v>347</v>
+      </c>
+      <c r="C41" t="s">
+        <v>35</v>
+      </c>
+      <c r="D41">
+        <v>279</v>
+      </c>
+      <c r="E41">
+        <v>279</v>
+      </c>
+    </row>
     <row r="42">
       <c r="A42">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B42" t="s">
-        <v>10</v>
+        <v>348</v>
       </c>
       <c r="C42" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D42">
-        <v>3492</v>
+        <v>313</v>
       </c>
       <c r="E42">
-        <v>3492</v>
+        <v>313</v>
       </c>
     </row>
     <row r="43">
-      <c r="A43" t="s">
-        <v>29</v>
+      <c r="A43">
+        <v>7</v>
       </c>
       <c r="B43" t="s">
-        <v>29</v>
+        <v>349</v>
       </c>
       <c r="C43" t="s">
         <v>35</v>
       </c>
       <c r="D43">
-        <v>1409</v>
+        <v>326</v>
       </c>
       <c r="E43">
-        <v>1409</v>
+        <v>326</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B44" t="s">
-        <v>326</v>
+        <v>350</v>
       </c>
       <c r="C44" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D44">
-        <v>1077</v>
+        <v>229</v>
       </c>
       <c r="E44">
-        <v>1077</v>
-[...18 lines deleted...]
-    </row>
+        <v>229</v>
+      </c>
+    </row>
+    <row r="45"/>
     <row r="46">
       <c r="A46">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B46" t="s">
-        <v>328</v>
+        <v>10</v>
       </c>
       <c r="C46" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D46">
-        <v>207</v>
+        <v>19861</v>
       </c>
       <c r="E46">
-        <v>207</v>
+        <v>19861</v>
       </c>
     </row>
     <row r="47">
-      <c r="A47">
-        <v>4</v>
+      <c r="A47" t="s">
+        <v>27</v>
       </c>
       <c r="B47" t="s">
-        <v>329</v>
+        <v>27</v>
       </c>
       <c r="C47" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D47">
-        <v>155</v>
+        <v>2579</v>
       </c>
       <c r="E47">
-        <v>155</v>
+        <v>2579</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B48" t="s">
-        <v>330</v>
+        <v>351</v>
       </c>
       <c r="C48" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D48">
-        <v>164</v>
+        <v>14964</v>
       </c>
       <c r="E48">
-        <v>164</v>
+        <v>14964</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B49" t="s">
-        <v>331</v>
+        <v>352</v>
       </c>
       <c r="C49" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D49">
-        <v>43</v>
+        <v>1168</v>
       </c>
       <c r="E49">
-        <v>43</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B50" t="s">
-        <v>332</v>
+        <v>353</v>
       </c>
       <c r="C50" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D50">
-        <v>65</v>
+        <v>255</v>
       </c>
       <c r="E50">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="51"/>
+        <v>255</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>4</v>
+      </c>
+      <c r="B51" t="s">
+        <v>354</v>
+      </c>
+      <c r="C51" t="s">
+        <v>35</v>
+      </c>
+      <c r="D51">
+        <v>204</v>
+      </c>
+      <c r="E51">
+        <v>204</v>
+      </c>
+    </row>
     <row r="52">
       <c r="A52">
+        <v>5</v>
+      </c>
+      <c r="B52" t="s">
+        <v>355</v>
+      </c>
+      <c r="C52" t="s">
+        <v>35</v>
+      </c>
+      <c r="D52">
+        <v>459</v>
+      </c>
+      <c r="E52">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
         <v>6</v>
       </c>
-      <c r="B52" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="B53" t="s">
-        <v>29</v>
+        <v>356</v>
       </c>
       <c r="C53" t="s">
         <v>35</v>
       </c>
       <c r="D53">
-        <v>507</v>
+        <v>74</v>
       </c>
       <c r="E53">
-        <v>507</v>
+        <v>74</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B54" t="s">
-        <v>333</v>
+        <v>357</v>
       </c>
       <c r="C54" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D54">
-        <v>201</v>
+        <v>101</v>
       </c>
       <c r="E54">
-        <v>201</v>
+        <v>101</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B55" t="s">
-        <v>334</v>
+        <v>358</v>
       </c>
       <c r="C55" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D55">
-        <v>92</v>
+        <v>57</v>
       </c>
       <c r="E55">
-        <v>92</v>
+        <v>57</v>
       </c>
     </row>
     <row r="56"/>
     <row r="57">
       <c r="A57">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B57" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C57" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D57">
-        <v>1113</v>
+        <v>2072</v>
       </c>
       <c r="E57">
-        <v>1113</v>
+        <v>2072</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B58" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C58" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D58">
-        <v>748</v>
+        <v>992</v>
       </c>
       <c r="E58">
-        <v>748</v>
+        <v>992</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1</v>
       </c>
       <c r="B59" t="s">
-        <v>335</v>
+        <v>359</v>
       </c>
       <c r="C59" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D59">
-        <v>245</v>
+        <v>1080</v>
       </c>
       <c r="E59">
-        <v>245</v>
-[...19 lines deleted...]
-    <row r="61"/>
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="60"/>
+    <row r="61">
+      <c r="A61">
+        <v>7</v>
+      </c>
+      <c r="B61" t="s">
+        <v>12</v>
+      </c>
+      <c r="C61" t="s">
+        <v>32</v>
+      </c>
+      <c r="D61">
+        <v>887</v>
+      </c>
+      <c r="E61">
+        <v>887</v>
+      </c>
+    </row>
     <row r="62">
-      <c r="A62">
-        <v>8</v>
+      <c r="A62" t="s">
+        <v>27</v>
       </c>
       <c r="B62" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="C62" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D62">
-        <v>29832</v>
+        <v>529</v>
       </c>
       <c r="E62">
-        <v>29832</v>
+        <v>529</v>
       </c>
     </row>
     <row r="63">
-      <c r="A63" t="s">
-        <v>29</v>
+      <c r="A63">
+        <v>1</v>
       </c>
       <c r="B63" t="s">
-        <v>29</v>
+        <v>360</v>
       </c>
       <c r="C63" t="s">
         <v>35</v>
       </c>
       <c r="D63">
-        <v>4959</v>
+        <v>262</v>
       </c>
       <c r="E63">
-        <v>4959</v>
+        <v>262</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B64" t="s">
-        <v>337</v>
+        <v>361</v>
       </c>
       <c r="C64" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D64">
-        <v>16396</v>
+        <v>96</v>
       </c>
       <c r="E64">
-        <v>16396</v>
-[...18 lines deleted...]
-    </row>
+        <v>96</v>
+      </c>
+    </row>
+    <row r="65"/>
     <row r="66">
       <c r="A66">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B66" t="s">
-        <v>339</v>
+        <v>13</v>
       </c>
       <c r="C66" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D66">
-        <v>1905</v>
+        <v>46203</v>
       </c>
       <c r="E66">
-        <v>1905</v>
+        <v>46203</v>
       </c>
     </row>
     <row r="67">
-      <c r="A67">
-        <v>4</v>
+      <c r="A67" t="s">
+        <v>27</v>
       </c>
       <c r="B67" t="s">
-        <v>340</v>
+        <v>27</v>
       </c>
       <c r="C67" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D67">
-        <v>670</v>
+        <v>8024</v>
       </c>
       <c r="E67">
-        <v>670</v>
+        <v>8024</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B68" t="s">
-        <v>341</v>
+        <v>362</v>
       </c>
       <c r="C68" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D68">
-        <v>990</v>
+        <v>13868</v>
       </c>
       <c r="E68">
-        <v>990</v>
+        <v>13868</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B69" t="s">
-        <v>342</v>
+        <v>363</v>
       </c>
       <c r="C69" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D69">
-        <v>706</v>
+        <v>18702</v>
       </c>
       <c r="E69">
-        <v>706</v>
+        <v>18702</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B70" t="s">
-        <v>343</v>
+        <v>364</v>
       </c>
       <c r="C70" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D70">
-        <v>350</v>
+        <v>615</v>
       </c>
       <c r="E70">
-        <v>350</v>
-[...2 lines deleted...]
-    <row r="71"/>
+        <v>615</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>4</v>
+      </c>
+      <c r="B71" t="s">
+        <v>365</v>
+      </c>
+      <c r="C71" t="s">
+        <v>35</v>
+      </c>
+      <c r="D71">
+        <v>766</v>
+      </c>
+      <c r="E71">
+        <v>766</v>
+      </c>
+    </row>
     <row r="72">
       <c r="A72">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B72" t="s">
-        <v>14</v>
+        <v>366</v>
       </c>
       <c r="C72" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D72">
-        <v>201</v>
+        <v>1140</v>
       </c>
       <c r="E72">
-        <v>201</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="73">
-      <c r="A73" t="s">
-        <v>29</v>
+      <c r="A73">
+        <v>6</v>
       </c>
       <c r="B73" t="s">
-        <v>29</v>
+        <v>367</v>
       </c>
       <c r="C73" t="s">
         <v>35</v>
       </c>
       <c r="D73">
-        <v>69</v>
+        <v>602</v>
       </c>
       <c r="E73">
-        <v>69</v>
+        <v>602</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B74" t="s">
-        <v>344</v>
+        <v>368</v>
       </c>
       <c r="C74" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D74">
-        <v>114</v>
+        <v>1320</v>
       </c>
       <c r="E74">
-        <v>114</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B75" t="s">
-        <v>345</v>
+        <v>369</v>
       </c>
       <c r="C75" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D75">
-        <v>18</v>
+        <v>1166</v>
       </c>
       <c r="E75">
-        <v>18</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="76"/>
     <row r="77">
       <c r="A77">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B77" t="s">
-        <v>15</v>
+        <v>109</v>
       </c>
       <c r="C77" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D77">
-        <v>265</v>
+        <v>189</v>
       </c>
       <c r="E77">
-        <v>265</v>
+        <v>189</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B78" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C78" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D78">
-        <v>99</v>
+        <v>126</v>
       </c>
       <c r="E78">
-        <v>99</v>
+        <v>126</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1</v>
       </c>
       <c r="B79" t="s">
-        <v>346</v>
+        <v>370</v>
       </c>
       <c r="C79" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D79">
-        <v>83</v>
+        <v>43</v>
       </c>
       <c r="E79">
-        <v>83</v>
+        <v>43</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>2</v>
       </c>
       <c r="B80" t="s">
-        <v>347</v>
+        <v>371</v>
       </c>
       <c r="C80" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D80">
-        <v>83</v>
+        <v>20</v>
       </c>
       <c r="E80">
-        <v>83</v>
+        <v>20</v>
       </c>
     </row>
     <row r="81"/>
     <row r="82">
       <c r="A82">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B82" t="s">
-        <v>17</v>
+        <v>110</v>
       </c>
       <c r="C82" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D82">
-        <v>17307</v>
+        <v>374</v>
       </c>
       <c r="E82">
-        <v>17307</v>
+        <v>374</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B83" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C83" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D83">
-        <v>3002</v>
+        <v>121</v>
       </c>
       <c r="E83">
-        <v>3002</v>
+        <v>121</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1</v>
       </c>
       <c r="B84" t="s">
-        <v>348</v>
+        <v>372</v>
       </c>
       <c r="C84" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D84">
-        <v>7077</v>
+        <v>133</v>
       </c>
       <c r="E84">
-        <v>7077</v>
+        <v>133</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>2</v>
       </c>
       <c r="B85" t="s">
-        <v>349</v>
+        <v>373</v>
       </c>
       <c r="C85" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D85">
-        <v>3057</v>
+        <v>69</v>
       </c>
       <c r="E85">
-        <v>3057</v>
+        <v>69</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>3</v>
       </c>
       <c r="B86" t="s">
-        <v>350</v>
+        <v>374</v>
       </c>
       <c r="C86" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D86">
-        <v>480</v>
+        <v>51</v>
       </c>
       <c r="E86">
-        <v>480</v>
-[...18 lines deleted...]
-    </row>
+        <v>51</v>
+      </c>
+    </row>
+    <row r="87"/>
     <row r="88">
       <c r="A88">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="B88" t="s">
-        <v>352</v>
+        <v>14</v>
       </c>
       <c r="C88" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D88">
-        <v>386</v>
+        <v>442</v>
       </c>
       <c r="E88">
-        <v>386</v>
+        <v>442</v>
       </c>
     </row>
     <row r="89">
-      <c r="A89">
-        <v>6</v>
+      <c r="A89" t="s">
+        <v>27</v>
       </c>
       <c r="B89" t="s">
-        <v>353</v>
+        <v>27</v>
       </c>
       <c r="C89" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D89">
-        <v>239</v>
+        <v>230</v>
       </c>
       <c r="E89">
-        <v>239</v>
+        <v>230</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B90" t="s">
-        <v>354</v>
+        <v>375</v>
       </c>
       <c r="C90" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D90">
-        <v>99</v>
+        <v>212</v>
       </c>
       <c r="E90">
-        <v>99</v>
+        <v>212</v>
       </c>
     </row>
     <row r="91"/>
     <row r="92">
       <c r="A92">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B92" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D92">
-        <v>2370</v>
+        <v>32425</v>
       </c>
       <c r="E92">
-        <v>2370</v>
+        <v>32425</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B93" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C93" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D93">
-        <v>933</v>
+        <v>3247</v>
       </c>
       <c r="E93">
-        <v>933</v>
+        <v>3247</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1</v>
       </c>
       <c r="B94" t="s">
-        <v>355</v>
+        <v>376</v>
       </c>
       <c r="C94" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D94">
-        <v>498</v>
+        <v>19514</v>
       </c>
       <c r="E94">
-        <v>498</v>
+        <v>19514</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>2</v>
       </c>
       <c r="B95" t="s">
-        <v>356</v>
+        <v>377</v>
       </c>
       <c r="C95" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D95">
-        <v>211</v>
+        <v>6740</v>
       </c>
       <c r="E95">
-        <v>211</v>
+        <v>6740</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>3</v>
       </c>
       <c r="B96" t="s">
-        <v>357</v>
+        <v>378</v>
       </c>
       <c r="C96" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D96">
-        <v>250</v>
+        <v>504</v>
       </c>
       <c r="E96">
-        <v>250</v>
+        <v>504</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>4</v>
       </c>
       <c r="B97" t="s">
-        <v>358</v>
+        <v>379</v>
       </c>
       <c r="C97" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D97">
-        <v>279</v>
+        <v>1637</v>
       </c>
       <c r="E97">
-        <v>279</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>5</v>
       </c>
       <c r="B98" t="s">
-        <v>359</v>
+        <v>380</v>
       </c>
       <c r="C98" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D98">
-        <v>74</v>
+        <v>243</v>
       </c>
       <c r="E98">
-        <v>74</v>
+        <v>243</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>6</v>
       </c>
       <c r="B99" t="s">
-        <v>360</v>
+        <v>381</v>
       </c>
       <c r="C99" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D99">
-        <v>63</v>
+        <v>195</v>
       </c>
       <c r="E99">
-        <v>63</v>
+        <v>195</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>7</v>
       </c>
       <c r="B100" t="s">
-        <v>361</v>
+        <v>382</v>
       </c>
       <c r="C100" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D100">
-        <v>62</v>
+        <v>202</v>
       </c>
       <c r="E100">
-        <v>62</v>
-[...19 lines deleted...]
-    </row>
+        <v>202</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>8</v>
+      </c>
+      <c r="B101" t="s">
+        <v>383</v>
+      </c>
+      <c r="C101" t="s">
+        <v>35</v>
+      </c>
+      <c r="D101">
+        <v>143</v>
+      </c>
+      <c r="E101">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="102"/>
     <row r="103">
-      <c r="A103" t="s">
-        <v>29</v>
+      <c r="A103">
+        <v>14</v>
       </c>
       <c r="B103" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="C103" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D103">
-        <v>1497</v>
+        <v>4248</v>
       </c>
       <c r="E103">
-        <v>1497</v>
+        <v>4248</v>
       </c>
     </row>
     <row r="104">
-      <c r="A104">
-        <v>1</v>
+      <c r="A104" t="s">
+        <v>27</v>
       </c>
       <c r="B104" t="s">
-        <v>362</v>
+        <v>27</v>
       </c>
       <c r="C104" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D104">
-        <v>512</v>
+        <v>1585</v>
       </c>
       <c r="E104">
-        <v>512</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B105" t="s">
-        <v>363</v>
+        <v>384</v>
       </c>
       <c r="C105" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D105">
-        <v>573</v>
+        <v>1281</v>
       </c>
       <c r="E105">
-        <v>573</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B106" t="s">
-        <v>364</v>
+        <v>385</v>
       </c>
       <c r="C106" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D106">
-        <v>490</v>
+        <v>337</v>
       </c>
       <c r="E106">
-        <v>490</v>
+        <v>337</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B107" t="s">
-        <v>365</v>
+        <v>386</v>
       </c>
       <c r="C107" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D107">
-        <v>470</v>
+        <v>311</v>
       </c>
       <c r="E107">
-        <v>470</v>
+        <v>311</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B108" t="s">
-        <v>366</v>
+        <v>387</v>
       </c>
       <c r="C108" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D108">
-        <v>195</v>
+        <v>132</v>
       </c>
       <c r="E108">
-        <v>195</v>
+        <v>132</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
+        <v>5</v>
+      </c>
+      <c r="B109" t="s">
+        <v>388</v>
+      </c>
+      <c r="C109" t="s">
+        <v>35</v>
+      </c>
+      <c r="D109">
+        <v>225</v>
+      </c>
+      <c r="E109">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
         <v>6</v>
       </c>
-      <c r="B109" t="s">
-[...12 lines deleted...]
-    <row r="110"/>
+      <c r="B110" t="s">
+        <v>389</v>
+      </c>
+      <c r="C110" t="s">
+        <v>35</v>
+      </c>
+      <c r="D110">
+        <v>127</v>
+      </c>
+      <c r="E110">
+        <v>127</v>
+      </c>
+    </row>
     <row r="111">
       <c r="A111">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="B111" t="s">
-        <v>20</v>
+        <v>390</v>
       </c>
       <c r="C111" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D111">
-        <v>699</v>
+        <v>250</v>
       </c>
       <c r="E111">
-        <v>699</v>
-[...18 lines deleted...]
-    </row>
+        <v>250</v>
+      </c>
+    </row>
+    <row r="112"/>
     <row r="113">
       <c r="A113">
+        <v>15</v>
+      </c>
+      <c r="B113" t="s">
+        <v>17</v>
+      </c>
+      <c r="C113" t="s">
+        <v>32</v>
+      </c>
+      <c r="D113">
+        <v>8099</v>
+      </c>
+      <c r="E113">
+        <v>8099</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="s">
+        <v>27</v>
+      </c>
+      <c r="B114" t="s">
+        <v>27</v>
+      </c>
+      <c r="C114" t="s">
+        <v>33</v>
+      </c>
+      <c r="D114">
+        <v>3268</v>
+      </c>
+      <c r="E114">
+        <v>3268</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
         <v>1</v>
       </c>
-      <c r="B113" t="s">
-[...29 lines deleted...]
-    <row r="115"/>
+      <c r="B115" t="s">
+        <v>391</v>
+      </c>
+      <c r="C115" t="s">
+        <v>35</v>
+      </c>
+      <c r="D115">
+        <v>1128</v>
+      </c>
+      <c r="E115">
+        <v>1128</v>
+      </c>
+    </row>
     <row r="116">
       <c r="A116">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="B116" t="s">
-        <v>21</v>
+        <v>392</v>
       </c>
       <c r="C116" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D116">
-        <v>3450</v>
+        <v>1641</v>
       </c>
       <c r="E116">
-        <v>3450</v>
+        <v>1641</v>
       </c>
     </row>
     <row r="117">
-      <c r="A117" t="s">
-        <v>29</v>
+      <c r="A117">
+        <v>3</v>
       </c>
       <c r="B117" t="s">
-        <v>29</v>
+        <v>393</v>
       </c>
       <c r="C117" t="s">
         <v>35</v>
       </c>
       <c r="D117">
-        <v>1475</v>
+        <v>608</v>
       </c>
       <c r="E117">
-        <v>1475</v>
+        <v>608</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B118" t="s">
-        <v>370</v>
+        <v>394</v>
       </c>
       <c r="C118" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D118">
-        <v>951</v>
+        <v>634</v>
       </c>
       <c r="E118">
-        <v>951</v>
+        <v>634</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B119" t="s">
-        <v>371</v>
+        <v>395</v>
       </c>
       <c r="C119" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D119">
-        <v>302</v>
+        <v>231</v>
       </c>
       <c r="E119">
-        <v>302</v>
+        <v>231</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B120" t="s">
-        <v>372</v>
+        <v>396</v>
       </c>
       <c r="C120" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D120">
-        <v>213</v>
+        <v>82</v>
       </c>
       <c r="E120">
-        <v>213</v>
+        <v>82</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B121" t="s">
-        <v>373</v>
+        <v>397</v>
       </c>
       <c r="C121" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D121">
-        <v>124</v>
+        <v>162</v>
       </c>
       <c r="E121">
-        <v>124</v>
+        <v>162</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B122" t="s">
-        <v>374</v>
+        <v>398</v>
       </c>
       <c r="C122" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D122">
-        <v>119</v>
+        <v>345</v>
       </c>
       <c r="E122">
-        <v>119</v>
-[...18 lines deleted...]
-    </row>
+        <v>345</v>
+      </c>
+    </row>
+    <row r="123"/>
     <row r="124">
       <c r="A124">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="B124" t="s">
-        <v>376</v>
+        <v>18</v>
       </c>
       <c r="C124" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D124">
-        <v>166</v>
+        <v>876</v>
       </c>
       <c r="E124">
-        <v>166</v>
-[...2 lines deleted...]
-    <row r="125"/>
+        <v>876</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="s">
+        <v>27</v>
+      </c>
+      <c r="B125" t="s">
+        <v>27</v>
+      </c>
+      <c r="C125" t="s">
+        <v>33</v>
+      </c>
+      <c r="D125">
+        <v>425</v>
+      </c>
+      <c r="E125">
+        <v>425</v>
+      </c>
+    </row>
     <row r="126">
       <c r="A126">
-        <v>24</v>
+        <v>1</v>
       </c>
       <c r="B126" t="s">
-        <v>22</v>
+        <v>399</v>
       </c>
       <c r="C126" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D126">
-        <v>6686</v>
+        <v>290</v>
       </c>
       <c r="E126">
-        <v>6686</v>
+        <v>290</v>
       </c>
     </row>
     <row r="127">
-      <c r="A127" t="s">
-        <v>29</v>
+      <c r="A127">
+        <v>2</v>
       </c>
       <c r="B127" t="s">
-        <v>29</v>
+        <v>400</v>
       </c>
       <c r="C127" t="s">
         <v>35</v>
       </c>
       <c r="D127">
-        <v>949</v>
+        <v>161</v>
       </c>
       <c r="E127">
-        <v>949</v>
-[...18 lines deleted...]
-    </row>
+        <v>161</v>
+      </c>
+    </row>
+    <row r="128"/>
     <row r="129">
       <c r="A129">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="B129" t="s">
-        <v>378</v>
+        <v>19</v>
       </c>
       <c r="C129" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D129">
-        <v>93</v>
+        <v>5539</v>
       </c>
       <c r="E129">
-        <v>93</v>
+        <v>5539</v>
       </c>
     </row>
     <row r="130">
-      <c r="A130">
-        <v>3</v>
+      <c r="A130" t="s">
+        <v>27</v>
       </c>
       <c r="B130" t="s">
-        <v>379</v>
+        <v>27</v>
       </c>
       <c r="C130" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D130">
-        <v>49</v>
+        <v>1705</v>
       </c>
       <c r="E130">
-        <v>49</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B131" t="s">
-        <v>380</v>
+        <v>401</v>
       </c>
       <c r="C131" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D131">
-        <v>53</v>
+        <v>1315</v>
       </c>
       <c r="E131">
-        <v>53</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B132" t="s">
-        <v>381</v>
+        <v>402</v>
       </c>
       <c r="C132" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D132">
-        <v>41</v>
+        <v>388</v>
       </c>
       <c r="E132">
-        <v>41</v>
+        <v>388</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
+        <v>3</v>
+      </c>
+      <c r="B133" t="s">
+        <v>403</v>
+      </c>
+      <c r="C133" t="s">
+        <v>35</v>
+      </c>
+      <c r="D133">
+        <v>174</v>
+      </c>
+      <c r="E133">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>4</v>
+      </c>
+      <c r="B134" t="s">
+        <v>404</v>
+      </c>
+      <c r="C134" t="s">
+        <v>35</v>
+      </c>
+      <c r="D134">
+        <v>173</v>
+      </c>
+      <c r="E134">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>5</v>
+      </c>
+      <c r="B135" t="s">
+        <v>405</v>
+      </c>
+      <c r="C135" t="s">
+        <v>35</v>
+      </c>
+      <c r="D135">
+        <v>545</v>
+      </c>
+      <c r="E135">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
         <v>6</v>
       </c>
-      <c r="B133" t="s">
-[...9 lines deleted...]
-        <v>1849</v>
+      <c r="B136" t="s">
+        <v>406</v>
+      </c>
+      <c r="C136" t="s">
+        <v>35</v>
+      </c>
+      <c r="D136">
+        <v>129</v>
+      </c>
+      <c r="E136">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>7</v>
+      </c>
+      <c r="B137" t="s">
+        <v>407</v>
+      </c>
+      <c r="C137" t="s">
+        <v>35</v>
+      </c>
+      <c r="D137">
+        <v>216</v>
+      </c>
+      <c r="E137">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>8</v>
+      </c>
+      <c r="B138" t="s">
+        <v>408</v>
+      </c>
+      <c r="C138" t="s">
+        <v>35</v>
+      </c>
+      <c r="D138">
+        <v>894</v>
+      </c>
+      <c r="E138">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="139"/>
+    <row r="140">
+      <c r="A140">
+        <v>24</v>
+      </c>
+      <c r="B140" t="s">
+        <v>20</v>
+      </c>
+      <c r="C140" t="s">
+        <v>32</v>
+      </c>
+      <c r="D140">
+        <v>4761</v>
+      </c>
+      <c r="E140">
+        <v>4761</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="s">
+        <v>27</v>
+      </c>
+      <c r="B141" t="s">
+        <v>27</v>
+      </c>
+      <c r="C141" t="s">
+        <v>33</v>
+      </c>
+      <c r="D141">
+        <v>1105</v>
+      </c>
+      <c r="E141">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>1</v>
+      </c>
+      <c r="B142" t="s">
+        <v>409</v>
+      </c>
+      <c r="C142" t="s">
+        <v>35</v>
+      </c>
+      <c r="D142">
+        <v>1737</v>
+      </c>
+      <c r="E142">
+        <v>1737</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>2</v>
+      </c>
+      <c r="B143" t="s">
+        <v>410</v>
+      </c>
+      <c r="C143" t="s">
+        <v>35</v>
+      </c>
+      <c r="D143">
+        <v>808</v>
+      </c>
+      <c r="E143">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>3</v>
+      </c>
+      <c r="B144" t="s">
+        <v>411</v>
+      </c>
+      <c r="C144" t="s">
+        <v>35</v>
+      </c>
+      <c r="D144">
+        <v>560</v>
+      </c>
+      <c r="E144">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>4</v>
+      </c>
+      <c r="B145" t="s">
+        <v>412</v>
+      </c>
+      <c r="C145" t="s">
+        <v>35</v>
+      </c>
+      <c r="D145">
+        <v>53</v>
+      </c>
+      <c r="E145">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>5</v>
+      </c>
+      <c r="B146" t="s">
+        <v>413</v>
+      </c>
+      <c r="C146" t="s">
+        <v>35</v>
+      </c>
+      <c r="D146">
+        <v>123</v>
+      </c>
+      <c r="E146">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>6</v>
+      </c>
+      <c r="B147" t="s">
+        <v>414</v>
+      </c>
+      <c r="C147" t="s">
+        <v>35</v>
+      </c>
+      <c r="D147">
+        <v>61</v>
+      </c>
+      <c r="E147">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>7</v>
+      </c>
+      <c r="B148" t="s">
+        <v>415</v>
+      </c>
+      <c r="C148" t="s">
+        <v>35</v>
+      </c>
+      <c r="D148">
+        <v>57</v>
+      </c>
+      <c r="E148">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>8</v>
+      </c>
+      <c r="B149" t="s">
+        <v>416</v>
+      </c>
+      <c r="C149" t="s">
+        <v>35</v>
+      </c>
+      <c r="D149">
+        <v>257</v>
+      </c>
+      <c r="E149">
+        <v>257</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D1" s="1" t="s">
-        <v>386</v>
+        <v>420</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q1" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="P1" s="1" t="s">
+      <c r="R1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="S1" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="Q1" s="1" t="s">
+      <c r="T1" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="R1" s="1" t="s">
+      <c r="U1" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="S1" s="1" t="s">
+      <c r="V1" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="T1" s="1" t="s">
+      <c r="W1" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="U1" s="1" t="s">
+      <c r="X1" s="1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D2">
-        <v>38909</v>
+        <v>55948</v>
       </c>
       <c r="E2">
-        <v>38909</v>
+        <v>55948</v>
       </c>
       <c r="F2" t="s">
-        <v>386</v>
+        <v>420</v>
       </c>
       <c r="G2">
-        <v>38909</v>
+        <v>55948</v>
       </c>
       <c r="H2">
-        <v>36318</v>
+        <v>65289</v>
       </c>
       <c r="I2">
-        <v>80862</v>
+        <v>100788</v>
       </c>
       <c r="J2">
-        <v>39558</v>
+        <v>56168</v>
       </c>
       <c r="K2">
-        <v>15688</v>
+        <v>73306</v>
       </c>
       <c r="L2">
-        <v>2767</v>
+        <v>2150</v>
       </c>
       <c r="M2">
-        <v>975</v>
+        <v>3911</v>
       </c>
       <c r="N2">
-        <v>42596</v>
+        <v>52640</v>
       </c>
       <c r="O2">
-        <v>463</v>
+        <v>721</v>
       </c>
       <c r="P2">
-        <v>551</v>
+        <v>1423</v>
       </c>
       <c r="Q2">
-        <v>38742</v>
+        <v>747</v>
       </c>
       <c r="R2">
-        <v>8853</v>
+        <v>38871</v>
       </c>
       <c r="S2">
-        <v>12535</v>
+        <v>13271</v>
       </c>
       <c r="T2">
-        <v>1849</v>
+        <v>7100</v>
       </c>
       <c r="U2">
-        <v>21586</v>
+        <v>1864</v>
       </c>
       <c r="V2">
-        <v>6612</v>
+        <v>2494</v>
       </c>
       <c r="W2">
-        <v>348864</v>
+        <v>6571</v>
+      </c>
+      <c r="X2">
+        <v>483262</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B3" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C3" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D3">
-        <v>7874</v>
+        <v>12936</v>
       </c>
       <c r="E3">
-        <v>7874</v>
+        <v>12936</v>
       </c>
       <c r="G3">
-        <v>38909</v>
+        <v>55948</v>
       </c>
       <c r="H3">
-        <v>36318</v>
+        <v>65289</v>
       </c>
       <c r="I3">
-        <v>80862</v>
+        <v>100788</v>
       </c>
       <c r="J3">
-        <v>39558</v>
+        <v>56168</v>
       </c>
       <c r="K3">
-        <v>15688</v>
+        <v>73306</v>
       </c>
       <c r="L3">
-        <v>2767</v>
+        <v>2150</v>
       </c>
       <c r="M3">
-        <v>975</v>
+        <v>3911</v>
       </c>
       <c r="N3">
-        <v>42596</v>
+        <v>52640</v>
       </c>
       <c r="O3">
-        <v>463</v>
+        <v>721</v>
       </c>
       <c r="P3">
-        <v>551</v>
+        <v>1423</v>
       </c>
       <c r="Q3">
-        <v>38742</v>
+        <v>747</v>
       </c>
       <c r="R3">
-        <v>8853</v>
+        <v>38871</v>
       </c>
       <c r="S3">
-        <v>12535</v>
+        <v>13271</v>
       </c>
       <c r="T3">
-        <v>1849</v>
+        <v>7100</v>
       </c>
       <c r="U3">
-        <v>21586</v>
+        <v>1864</v>
       </c>
       <c r="V3">
-        <v>6612</v>
+        <v>2494</v>
       </c>
       <c r="W3">
-        <v>348864</v>
+        <v>6571</v>
+      </c>
+      <c r="X3">
+        <v>483262</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>387</v>
+        <v>421</v>
       </c>
       <c r="C4" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D4">
-        <v>26089</v>
+        <v>15050</v>
       </c>
       <c r="E4">
-        <v>26089</v>
+        <v>15050</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>388</v>
+        <v>422</v>
       </c>
       <c r="C5" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D5">
-        <v>796</v>
+        <v>20541</v>
       </c>
       <c r="E5">
-        <v>796</v>
+        <v>20541</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>389</v>
+        <v>423</v>
       </c>
       <c r="C6" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D6">
-        <v>1402</v>
+        <v>808</v>
       </c>
       <c r="E6">
-        <v>1402</v>
+        <v>808</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>390</v>
+        <v>424</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D7">
-        <v>471</v>
+        <v>3126</v>
       </c>
       <c r="E7">
-        <v>471</v>
+        <v>3126</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>391</v>
+        <v>425</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D8">
-        <v>689</v>
+        <v>1057</v>
       </c>
       <c r="E8">
-        <v>689</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>392</v>
+        <v>426</v>
       </c>
       <c r="C9" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D9">
-        <v>1083</v>
+        <v>370</v>
       </c>
       <c r="E9">
-        <v>1083</v>
+        <v>370</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>393</v>
+        <v>427</v>
       </c>
       <c r="C10" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D10">
-        <v>134</v>
+        <v>299</v>
       </c>
       <c r="E10">
-        <v>134</v>
+        <v>299</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>394</v>
+        <v>428</v>
       </c>
       <c r="C11" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D11">
-        <v>219</v>
+        <v>376</v>
       </c>
       <c r="E11">
-        <v>219</v>
+        <v>376</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>395</v>
+        <v>429</v>
       </c>
       <c r="C12" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D12">
-        <v>152</v>
+        <v>355</v>
       </c>
       <c r="E12">
-        <v>152</v>
-[...2 lines deleted...]
-    <row r="13"/>
+        <v>355</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
+        <v>430</v>
+      </c>
+      <c r="C13" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13">
+        <v>191</v>
+      </c>
+      <c r="E13">
+        <v>191</v>
+      </c>
+    </row>
     <row r="14">
       <c r="A14">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>7</v>
+        <v>431</v>
       </c>
       <c r="C14" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D14">
-        <v>36318</v>
+        <v>839</v>
       </c>
       <c r="E14">
-        <v>36318</v>
-[...18 lines deleted...]
-    </row>
+        <v>839</v>
+      </c>
+    </row>
+    <row r="15"/>
     <row r="16">
       <c r="A16">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>396</v>
+        <v>7</v>
       </c>
       <c r="C16" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D16">
-        <v>11990</v>
+        <v>65289</v>
       </c>
       <c r="E16">
-        <v>11990</v>
+        <v>65289</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17">
-        <v>2</v>
+      <c r="A17" t="s">
+        <v>27</v>
       </c>
       <c r="B17" t="s">
-        <v>397</v>
+        <v>27</v>
       </c>
       <c r="C17" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D17">
-        <v>8851</v>
+        <v>18109</v>
       </c>
       <c r="E17">
-        <v>8851</v>
+        <v>18109</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B18" t="s">
-        <v>398</v>
+        <v>432</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D18">
-        <v>1340</v>
+        <v>19859</v>
       </c>
       <c r="E18">
-        <v>1340</v>
+        <v>19859</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B19" t="s">
-        <v>399</v>
+        <v>433</v>
       </c>
       <c r="C19" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D19">
-        <v>1360</v>
+        <v>3884</v>
       </c>
       <c r="E19">
-        <v>1360</v>
+        <v>3884</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B20" t="s">
-        <v>400</v>
+        <v>434</v>
       </c>
       <c r="C20" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D20">
-        <v>927</v>
+        <v>1936</v>
       </c>
       <c r="E20">
-        <v>927</v>
+        <v>1936</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B21" t="s">
-        <v>401</v>
+        <v>435</v>
       </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D21">
-        <v>789</v>
+        <v>984</v>
       </c>
       <c r="E21">
-        <v>789</v>
+        <v>984</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B22" t="s">
-        <v>402</v>
+        <v>436</v>
       </c>
       <c r="C22" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D22">
-        <v>343</v>
+        <v>1370</v>
       </c>
       <c r="E22">
-        <v>343</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B23" t="s">
-        <v>403</v>
+        <v>437</v>
       </c>
       <c r="C23" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D23">
-        <v>474</v>
+        <v>4672</v>
       </c>
       <c r="E23">
-        <v>474</v>
+        <v>4672</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B24" t="s">
-        <v>404</v>
+        <v>438</v>
       </c>
       <c r="C24" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D24">
-        <v>483</v>
+        <v>415</v>
       </c>
       <c r="E24">
-        <v>483</v>
-[...2 lines deleted...]
-    <row r="25"/>
+        <v>415</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>8</v>
+      </c>
+      <c r="B25" t="s">
+        <v>439</v>
+      </c>
+      <c r="C25" t="s">
+        <v>35</v>
+      </c>
+      <c r="D25">
+        <v>12832</v>
+      </c>
+      <c r="E25">
+        <v>12832</v>
+      </c>
+    </row>
     <row r="26">
       <c r="A26">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B26" t="s">
-        <v>8</v>
+        <v>440</v>
       </c>
       <c r="C26" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D26">
-        <v>80862</v>
+        <v>782</v>
       </c>
       <c r="E26">
-        <v>80862</v>
+        <v>782</v>
       </c>
     </row>
     <row r="27">
-      <c r="A27" t="s">
-        <v>29</v>
+      <c r="A27">
+        <v>10</v>
       </c>
       <c r="B27" t="s">
-        <v>29</v>
+        <v>441</v>
       </c>
       <c r="C27" t="s">
         <v>35</v>
       </c>
       <c r="D27">
-        <v>18369</v>
+        <v>189</v>
       </c>
       <c r="E27">
-        <v>18369</v>
+        <v>189</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B28" t="s">
-        <v>405</v>
+        <v>442</v>
       </c>
       <c r="C28" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D28">
-        <v>17460</v>
+        <v>257</v>
       </c>
       <c r="E28">
-        <v>17460</v>
-[...18 lines deleted...]
-    </row>
+        <v>257</v>
+      </c>
+    </row>
+    <row r="29"/>
     <row r="30">
       <c r="A30">
         <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>407</v>
+        <v>8</v>
       </c>
       <c r="C30" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D30">
-        <v>9930</v>
+        <v>100788</v>
       </c>
       <c r="E30">
-        <v>9930</v>
+        <v>100788</v>
       </c>
     </row>
     <row r="31">
-      <c r="A31">
-        <v>4</v>
+      <c r="A31" t="s">
+        <v>27</v>
       </c>
       <c r="B31" t="s">
-        <v>408</v>
+        <v>27</v>
       </c>
       <c r="C31" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D31">
-        <v>9648</v>
+        <v>22949</v>
       </c>
       <c r="E31">
-        <v>9648</v>
+        <v>22949</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B32" t="s">
-        <v>409</v>
+        <v>443</v>
       </c>
       <c r="C32" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D32">
-        <v>1600</v>
+        <v>21249</v>
       </c>
       <c r="E32">
-        <v>1600</v>
+        <v>21249</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B33" t="s">
-        <v>410</v>
+        <v>444</v>
       </c>
       <c r="C33" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D33">
-        <v>1561</v>
+        <v>11865</v>
       </c>
       <c r="E33">
-        <v>1561</v>
+        <v>11865</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B34" t="s">
-        <v>411</v>
+        <v>445</v>
       </c>
       <c r="C34" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D34">
-        <v>585</v>
+        <v>4669</v>
       </c>
       <c r="E34">
-        <v>585</v>
+        <v>4669</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B35" t="s">
-        <v>412</v>
+        <v>446</v>
       </c>
       <c r="C35" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D35">
-        <v>1764</v>
+        <v>9602</v>
       </c>
       <c r="E35">
-        <v>1764</v>
+        <v>9602</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B36" t="s">
-        <v>413</v>
+        <v>447</v>
       </c>
       <c r="C36" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D36">
-        <v>5393</v>
+        <v>20725</v>
       </c>
       <c r="E36">
-        <v>5393</v>
-[...2 lines deleted...]
-    <row r="37"/>
+        <v>20725</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>6</v>
+      </c>
+      <c r="B37" t="s">
+        <v>448</v>
+      </c>
+      <c r="C37" t="s">
+        <v>35</v>
+      </c>
+      <c r="D37">
+        <v>911</v>
+      </c>
+      <c r="E37">
+        <v>911</v>
+      </c>
+    </row>
     <row r="38">
       <c r="A38">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B38" t="s">
-        <v>9</v>
+        <v>449</v>
       </c>
       <c r="C38" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D38">
-        <v>39558</v>
+        <v>496</v>
       </c>
       <c r="E38">
-        <v>39558</v>
+        <v>496</v>
       </c>
     </row>
     <row r="39">
-      <c r="A39" t="s">
-        <v>29</v>
+      <c r="A39">
+        <v>8</v>
       </c>
       <c r="B39" t="s">
-        <v>29</v>
+        <v>450</v>
       </c>
       <c r="C39" t="s">
         <v>35</v>
       </c>
       <c r="D39">
-        <v>5384</v>
+        <v>670</v>
       </c>
       <c r="E39">
-        <v>5384</v>
+        <v>670</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B40" t="s">
-        <v>414</v>
+        <v>451</v>
       </c>
       <c r="C40" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D40">
-        <v>3087</v>
+        <v>561</v>
       </c>
       <c r="E40">
-        <v>3087</v>
+        <v>561</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B41" t="s">
-        <v>415</v>
+        <v>452</v>
       </c>
       <c r="C41" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D41">
-        <v>1305</v>
+        <v>6211</v>
       </c>
       <c r="E41">
-        <v>1305</v>
+        <v>6211</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="B42" t="s">
-        <v>416</v>
+        <v>453</v>
       </c>
       <c r="C42" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D42">
-        <v>13486</v>
+        <v>880</v>
       </c>
       <c r="E42">
-        <v>13486</v>
-[...18 lines deleted...]
-    </row>
+        <v>880</v>
+      </c>
+    </row>
+    <row r="43"/>
     <row r="44">
       <c r="A44">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B44" t="s">
-        <v>418</v>
+        <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D44">
-        <v>556</v>
+        <v>56168</v>
       </c>
       <c r="E44">
-        <v>556</v>
+        <v>56168</v>
       </c>
     </row>
     <row r="45">
-      <c r="A45">
-        <v>6</v>
+      <c r="A45" t="s">
+        <v>27</v>
       </c>
       <c r="B45" t="s">
-        <v>419</v>
+        <v>27</v>
       </c>
       <c r="C45" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D45">
-        <v>182</v>
+        <v>12442</v>
       </c>
       <c r="E45">
-        <v>182</v>
+        <v>12442</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B46" t="s">
-        <v>420</v>
+        <v>454</v>
       </c>
       <c r="C46" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D46">
-        <v>348</v>
+        <v>20187</v>
       </c>
       <c r="E46">
-        <v>348</v>
+        <v>20187</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B47" t="s">
-        <v>421</v>
+        <v>455</v>
       </c>
       <c r="C47" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D47">
-        <v>505</v>
+        <v>13985</v>
       </c>
       <c r="E47">
-        <v>505</v>
+        <v>13985</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B48" t="s">
-        <v>422</v>
+        <v>456</v>
       </c>
       <c r="C48" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D48">
-        <v>1684</v>
+        <v>1612</v>
       </c>
       <c r="E48">
-        <v>1684</v>
-[...2 lines deleted...]
-    <row r="49"/>
+        <v>1612</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>4</v>
+      </c>
+      <c r="B49" t="s">
+        <v>457</v>
+      </c>
+      <c r="C49" t="s">
+        <v>35</v>
+      </c>
+      <c r="D49">
+        <v>1717</v>
+      </c>
+      <c r="E49">
+        <v>1717</v>
+      </c>
+    </row>
     <row r="50">
       <c r="A50">
         <v>5</v>
       </c>
       <c r="B50" t="s">
-        <v>10</v>
+        <v>458</v>
       </c>
       <c r="C50" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D50">
-        <v>15688</v>
+        <v>949</v>
       </c>
       <c r="E50">
-        <v>15688</v>
+        <v>949</v>
       </c>
     </row>
     <row r="51">
-      <c r="A51" t="s">
-        <v>29</v>
+      <c r="A51">
+        <v>6</v>
       </c>
       <c r="B51" t="s">
-        <v>29</v>
+        <v>459</v>
       </c>
       <c r="C51" t="s">
         <v>35</v>
       </c>
       <c r="D51">
-        <v>3124</v>
+        <v>2062</v>
       </c>
       <c r="E51">
-        <v>3124</v>
+        <v>2062</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B52" t="s">
-        <v>423</v>
+        <v>460</v>
       </c>
       <c r="C52" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D52">
-        <v>5037</v>
+        <v>366</v>
       </c>
       <c r="E52">
-        <v>5037</v>
+        <v>366</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B53" t="s">
-        <v>424</v>
+        <v>461</v>
       </c>
       <c r="C53" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D53">
-        <v>383</v>
+        <v>1890</v>
       </c>
       <c r="E53">
-        <v>383</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B54" t="s">
-        <v>425</v>
+        <v>462</v>
       </c>
       <c r="C54" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D54">
-        <v>246</v>
+        <v>406</v>
       </c>
       <c r="E54">
-        <v>246</v>
+        <v>406</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B55" t="s">
-        <v>426</v>
+        <v>463</v>
       </c>
       <c r="C55" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D55">
-        <v>290</v>
+        <v>245</v>
       </c>
       <c r="E55">
-        <v>290</v>
+        <v>245</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="B56" t="s">
-        <v>427</v>
+        <v>464</v>
       </c>
       <c r="C56" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D56">
-        <v>5814</v>
+        <v>307</v>
       </c>
       <c r="E56">
-        <v>5814</v>
-[...18 lines deleted...]
-    </row>
+        <v>307</v>
+      </c>
+    </row>
+    <row r="57"/>
     <row r="58">
       <c r="A58">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B58" t="s">
-        <v>429</v>
+        <v>10</v>
       </c>
       <c r="C58" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D58">
-        <v>108</v>
+        <v>73306</v>
       </c>
       <c r="E58">
-        <v>108</v>
+        <v>73306</v>
       </c>
     </row>
     <row r="59">
-      <c r="A59">
-        <v>8</v>
+      <c r="A59" t="s">
+        <v>27</v>
       </c>
       <c r="B59" t="s">
-        <v>430</v>
+        <v>27</v>
       </c>
       <c r="C59" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D59">
-        <v>30</v>
+        <v>8077</v>
       </c>
       <c r="E59">
-        <v>30</v>
+        <v>8077</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B60" t="s">
-        <v>431</v>
+        <v>465</v>
       </c>
       <c r="C60" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D60">
-        <v>71</v>
+        <v>38929</v>
       </c>
       <c r="E60">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="61"/>
+        <v>38929</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>2</v>
+      </c>
+      <c r="B61" t="s">
+        <v>466</v>
+      </c>
+      <c r="C61" t="s">
+        <v>35</v>
+      </c>
+      <c r="D61">
+        <v>9449</v>
+      </c>
+      <c r="E61">
+        <v>9449</v>
+      </c>
+    </row>
     <row r="62">
       <c r="A62">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B62" t="s">
-        <v>11</v>
+        <v>467</v>
       </c>
       <c r="C62" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D62">
-        <v>2767</v>
+        <v>772</v>
       </c>
       <c r="E62">
-        <v>2767</v>
+        <v>772</v>
       </c>
     </row>
     <row r="63">
-      <c r="A63" t="s">
-        <v>29</v>
+      <c r="A63">
+        <v>4</v>
       </c>
       <c r="B63" t="s">
-        <v>29</v>
+        <v>468</v>
       </c>
       <c r="C63" t="s">
         <v>35</v>
       </c>
       <c r="D63">
-        <v>1351</v>
+        <v>5110</v>
       </c>
       <c r="E63">
-        <v>1351</v>
+        <v>5110</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B64" t="s">
-        <v>432</v>
+        <v>469</v>
       </c>
       <c r="C64" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D64">
-        <v>1416</v>
+        <v>9963</v>
       </c>
       <c r="E64">
-        <v>1416</v>
-[...2 lines deleted...]
-    <row r="65"/>
+        <v>9963</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>6</v>
+      </c>
+      <c r="B65" t="s">
+        <v>470</v>
+      </c>
+      <c r="C65" t="s">
+        <v>35</v>
+      </c>
+      <c r="D65">
+        <v>313</v>
+      </c>
+      <c r="E65">
+        <v>313</v>
+      </c>
+    </row>
     <row r="66">
       <c r="A66">
         <v>7</v>
       </c>
       <c r="B66" t="s">
-        <v>12</v>
+        <v>471</v>
       </c>
       <c r="C66" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D66">
-        <v>975</v>
+        <v>291</v>
       </c>
       <c r="E66">
-        <v>975</v>
+        <v>291</v>
       </c>
     </row>
     <row r="67">
-      <c r="A67" t="s">
-        <v>29</v>
+      <c r="A67">
+        <v>8</v>
       </c>
       <c r="B67" t="s">
-        <v>29</v>
+        <v>472</v>
       </c>
       <c r="C67" t="s">
         <v>35</v>
       </c>
       <c r="D67">
-        <v>557</v>
+        <v>163</v>
       </c>
       <c r="E67">
-        <v>557</v>
+        <v>163</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B68" t="s">
-        <v>433</v>
+        <v>473</v>
       </c>
       <c r="C68" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D68">
-        <v>228</v>
+        <v>64</v>
       </c>
       <c r="E68">
-        <v>228</v>
+        <v>64</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B69" t="s">
-        <v>434</v>
+        <v>474</v>
       </c>
       <c r="C69" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D69">
-        <v>122</v>
+        <v>87</v>
       </c>
       <c r="E69">
-        <v>122</v>
+        <v>87</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="B70" t="s">
-        <v>435</v>
+        <v>475</v>
       </c>
       <c r="C70" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D70">
-        <v>68</v>
+        <v>88</v>
       </c>
       <c r="E70">
-        <v>68</v>
+        <v>88</v>
       </c>
     </row>
     <row r="71"/>
     <row r="72">
       <c r="A72">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B72" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C72" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D72">
-        <v>42596</v>
+        <v>2150</v>
       </c>
       <c r="E72">
-        <v>42596</v>
+        <v>2150</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B73" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C73" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D73">
-        <v>10500</v>
+        <v>1270</v>
       </c>
       <c r="E73">
-        <v>10500</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1</v>
       </c>
       <c r="B74" t="s">
-        <v>436</v>
+        <v>476</v>
       </c>
       <c r="C74" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D74">
-        <v>21602</v>
+        <v>880</v>
       </c>
       <c r="E74">
-        <v>21602</v>
-[...18 lines deleted...]
-    </row>
+        <v>880</v>
+      </c>
+    </row>
+    <row r="75"/>
     <row r="76">
       <c r="A76">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B76" t="s">
-        <v>438</v>
+        <v>12</v>
       </c>
       <c r="C76" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D76">
-        <v>1564</v>
+        <v>3911</v>
       </c>
       <c r="E76">
-        <v>1564</v>
+        <v>3911</v>
       </c>
     </row>
     <row r="77">
-      <c r="A77">
-        <v>4</v>
+      <c r="A77" t="s">
+        <v>27</v>
       </c>
       <c r="B77" t="s">
-        <v>439</v>
+        <v>27</v>
       </c>
       <c r="C77" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D77">
-        <v>2204</v>
+        <v>1959</v>
       </c>
       <c r="E77">
-        <v>2204</v>
+        <v>1959</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B78" t="s">
-        <v>440</v>
+        <v>477</v>
       </c>
       <c r="C78" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D78">
-        <v>952</v>
+        <v>1194</v>
       </c>
       <c r="E78">
-        <v>952</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B79" t="s">
-        <v>441</v>
+        <v>478</v>
       </c>
       <c r="C79" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D79">
-        <v>571</v>
+        <v>312</v>
       </c>
       <c r="E79">
-        <v>571</v>
+        <v>312</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B80" t="s">
-        <v>442</v>
+        <v>479</v>
       </c>
       <c r="C80" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D80">
-        <v>987</v>
+        <v>203</v>
       </c>
       <c r="E80">
-        <v>987</v>
+        <v>203</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B81" t="s">
-        <v>443</v>
+        <v>480</v>
       </c>
       <c r="C81" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D81">
-        <v>954</v>
+        <v>115</v>
       </c>
       <c r="E81">
-        <v>954</v>
+        <v>115</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B82" t="s">
-        <v>444</v>
+        <v>481</v>
       </c>
       <c r="C82" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D82">
-        <v>540</v>
+        <v>128</v>
       </c>
       <c r="E82">
-        <v>540</v>
+        <v>128</v>
       </c>
     </row>
     <row r="83"/>
     <row r="84">
       <c r="A84">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B84" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C84" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D84">
-        <v>463</v>
+        <v>52640</v>
       </c>
       <c r="E84">
-        <v>463</v>
+        <v>52640</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B85" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C85" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D85">
-        <v>273</v>
+        <v>7090</v>
       </c>
       <c r="E85">
-        <v>273</v>
+        <v>7090</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1</v>
       </c>
       <c r="B86" t="s">
-        <v>445</v>
+        <v>482</v>
       </c>
       <c r="C86" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D86">
-        <v>190</v>
+        <v>13550</v>
       </c>
       <c r="E86">
-        <v>190</v>
-[...2 lines deleted...]
-    <row r="87"/>
+        <v>13550</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>2</v>
+      </c>
+      <c r="B87" t="s">
+        <v>483</v>
+      </c>
+      <c r="C87" t="s">
+        <v>35</v>
+      </c>
+      <c r="D87">
+        <v>13074</v>
+      </c>
+      <c r="E87">
+        <v>13074</v>
+      </c>
+    </row>
     <row r="88">
       <c r="A88">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="B88" t="s">
-        <v>16</v>
+        <v>484</v>
       </c>
       <c r="C88" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D88">
-        <v>551</v>
+        <v>1302</v>
       </c>
       <c r="E88">
-        <v>551</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="89">
-      <c r="A89" t="s">
-        <v>29</v>
+      <c r="A89">
+        <v>4</v>
       </c>
       <c r="B89" t="s">
-        <v>29</v>
+        <v>485</v>
       </c>
       <c r="C89" t="s">
         <v>35</v>
       </c>
       <c r="D89">
-        <v>294</v>
+        <v>9986</v>
       </c>
       <c r="E89">
-        <v>294</v>
+        <v>9986</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B90" t="s">
-        <v>446</v>
+        <v>486</v>
       </c>
       <c r="C90" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D90">
-        <v>257</v>
+        <v>4999</v>
       </c>
       <c r="E90">
-        <v>257</v>
-[...2 lines deleted...]
-    <row r="91"/>
+        <v>4999</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>6</v>
+      </c>
+      <c r="B91" t="s">
+        <v>487</v>
+      </c>
+      <c r="C91" t="s">
+        <v>35</v>
+      </c>
+      <c r="D91">
+        <v>563</v>
+      </c>
+      <c r="E91">
+        <v>563</v>
+      </c>
+    </row>
     <row r="92">
       <c r="A92">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="B92" t="s">
-        <v>17</v>
+        <v>488</v>
       </c>
       <c r="C92" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D92">
-        <v>38742</v>
+        <v>217</v>
       </c>
       <c r="E92">
-        <v>38742</v>
+        <v>217</v>
       </c>
     </row>
     <row r="93">
-      <c r="A93" t="s">
-        <v>29</v>
+      <c r="A93">
+        <v>8</v>
       </c>
       <c r="B93" t="s">
-        <v>29</v>
+        <v>489</v>
       </c>
       <c r="C93" t="s">
         <v>35</v>
       </c>
       <c r="D93">
-        <v>4355</v>
+        <v>1015</v>
       </c>
       <c r="E93">
-        <v>4355</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B94" t="s">
-        <v>447</v>
+        <v>490</v>
       </c>
       <c r="C94" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D94">
-        <v>27676</v>
+        <v>221</v>
       </c>
       <c r="E94">
-        <v>27676</v>
+        <v>221</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B95" t="s">
-        <v>448</v>
+        <v>491</v>
       </c>
       <c r="C95" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D95">
-        <v>595</v>
+        <v>329</v>
       </c>
       <c r="E95">
-        <v>595</v>
+        <v>329</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="B96" t="s">
-        <v>449</v>
+        <v>492</v>
       </c>
       <c r="C96" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D96">
-        <v>695</v>
+        <v>294</v>
       </c>
       <c r="E96">
-        <v>695</v>
-[...18 lines deleted...]
-    </row>
+        <v>294</v>
+      </c>
+    </row>
+    <row r="97"/>
     <row r="98">
       <c r="A98">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B98" t="s">
-        <v>451</v>
+        <v>109</v>
       </c>
       <c r="C98" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D98">
-        <v>530</v>
+        <v>721</v>
       </c>
       <c r="E98">
-        <v>530</v>
+        <v>721</v>
       </c>
     </row>
     <row r="99">
-      <c r="A99">
-        <v>6</v>
+      <c r="A99" t="s">
+        <v>27</v>
       </c>
       <c r="B99" t="s">
-        <v>452</v>
+        <v>27</v>
       </c>
       <c r="C99" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D99">
-        <v>1227</v>
+        <v>597</v>
       </c>
       <c r="E99">
-        <v>1227</v>
+        <v>597</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B100" t="s">
-        <v>453</v>
+        <v>493</v>
       </c>
       <c r="C100" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D100">
-        <v>220</v>
+        <v>83</v>
       </c>
       <c r="E100">
-        <v>220</v>
+        <v>83</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B101" t="s">
-        <v>454</v>
+        <v>494</v>
       </c>
       <c r="C101" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D101">
-        <v>139</v>
+        <v>41</v>
       </c>
       <c r="E101">
-        <v>139</v>
-[...19 lines deleted...]
-    <row r="103"/>
+        <v>41</v>
+      </c>
+    </row>
+    <row r="102"/>
+    <row r="103">
+      <c r="A103">
+        <v>10</v>
+      </c>
+      <c r="B103" t="s">
+        <v>110</v>
+      </c>
+      <c r="C103" t="s">
+        <v>32</v>
+      </c>
+      <c r="D103">
+        <v>1423</v>
+      </c>
+      <c r="E103">
+        <v>1423</v>
+      </c>
+    </row>
     <row r="104">
-      <c r="A104">
-        <v>14</v>
+      <c r="A104" t="s">
+        <v>27</v>
       </c>
       <c r="B104" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="C104" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D104">
-        <v>8853</v>
+        <v>718</v>
       </c>
       <c r="E104">
-        <v>8853</v>
+        <v>718</v>
       </c>
     </row>
     <row r="105">
-      <c r="A105" t="s">
-        <v>29</v>
+      <c r="A105">
+        <v>1</v>
       </c>
       <c r="B105" t="s">
-        <v>29</v>
+        <v>495</v>
       </c>
       <c r="C105" t="s">
         <v>35</v>
       </c>
       <c r="D105">
-        <v>2202</v>
+        <v>607</v>
       </c>
       <c r="E105">
-        <v>2202</v>
+        <v>607</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B106" t="s">
-        <v>456</v>
+        <v>496</v>
       </c>
       <c r="C106" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D106">
-        <v>4318</v>
+        <v>98</v>
       </c>
       <c r="E106">
-        <v>4318</v>
-[...18 lines deleted...]
-    </row>
+        <v>98</v>
+      </c>
+    </row>
+    <row r="107"/>
     <row r="108">
       <c r="A108">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="B108" t="s">
-        <v>458</v>
+        <v>14</v>
       </c>
       <c r="C108" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D108">
-        <v>399</v>
+        <v>747</v>
       </c>
       <c r="E108">
-        <v>399</v>
+        <v>747</v>
       </c>
     </row>
     <row r="109">
-      <c r="A109">
-        <v>4</v>
+      <c r="A109" t="s">
+        <v>27</v>
       </c>
       <c r="B109" t="s">
-        <v>459</v>
+        <v>27</v>
       </c>
       <c r="C109" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D109">
-        <v>192</v>
+        <v>489</v>
       </c>
       <c r="E109">
-        <v>192</v>
+        <v>489</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B110" t="s">
-        <v>460</v>
+        <v>497</v>
       </c>
       <c r="C110" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D110">
-        <v>333</v>
+        <v>258</v>
       </c>
       <c r="E110">
-        <v>333</v>
-[...18 lines deleted...]
-    </row>
+        <v>258</v>
+      </c>
+    </row>
+    <row r="111"/>
     <row r="112">
       <c r="A112">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="B112" t="s">
-        <v>462</v>
+        <v>15</v>
       </c>
       <c r="C112" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D112">
-        <v>180</v>
+        <v>38871</v>
       </c>
       <c r="E112">
-        <v>180</v>
+        <v>38871</v>
       </c>
     </row>
     <row r="113">
-      <c r="A113">
-        <v>8</v>
+      <c r="A113" t="s">
+        <v>27</v>
       </c>
       <c r="B113" t="s">
-        <v>463</v>
+        <v>27</v>
       </c>
       <c r="C113" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D113">
-        <v>172</v>
+        <v>6185</v>
       </c>
       <c r="E113">
-        <v>172</v>
+        <v>6185</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B114" t="s">
-        <v>464</v>
+        <v>498</v>
       </c>
       <c r="C114" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D114">
-        <v>45</v>
+        <v>25350</v>
       </c>
       <c r="E114">
-        <v>45</v>
-[...2 lines deleted...]
-    <row r="115"/>
+        <v>25350</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>2</v>
+      </c>
+      <c r="B115" t="s">
+        <v>499</v>
+      </c>
+      <c r="C115" t="s">
+        <v>35</v>
+      </c>
+      <c r="D115">
+        <v>2266</v>
+      </c>
+      <c r="E115">
+        <v>2266</v>
+      </c>
+    </row>
     <row r="116">
       <c r="A116">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="B116" t="s">
-        <v>19</v>
+        <v>500</v>
       </c>
       <c r="C116" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D116">
-        <v>12535</v>
+        <v>716</v>
       </c>
       <c r="E116">
-        <v>12535</v>
+        <v>716</v>
       </c>
     </row>
     <row r="117">
-      <c r="A117" t="s">
-        <v>29</v>
+      <c r="A117">
+        <v>4</v>
       </c>
       <c r="B117" t="s">
-        <v>29</v>
+        <v>501</v>
       </c>
       <c r="C117" t="s">
         <v>35</v>
       </c>
       <c r="D117">
-        <v>4985</v>
+        <v>867</v>
       </c>
       <c r="E117">
-        <v>4985</v>
+        <v>867</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B118" t="s">
-        <v>465</v>
+        <v>502</v>
       </c>
       <c r="C118" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D118">
-        <v>1494</v>
+        <v>342</v>
       </c>
       <c r="E118">
-        <v>1494</v>
+        <v>342</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B119" t="s">
-        <v>466</v>
+        <v>503</v>
       </c>
       <c r="C119" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D119">
-        <v>2924</v>
+        <v>243</v>
       </c>
       <c r="E119">
-        <v>2924</v>
+        <v>243</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B120" t="s">
-        <v>467</v>
+        <v>504</v>
       </c>
       <c r="C120" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D120">
-        <v>1320</v>
+        <v>1922</v>
       </c>
       <c r="E120">
-        <v>1320</v>
+        <v>1922</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B121" t="s">
-        <v>468</v>
+        <v>505</v>
       </c>
       <c r="C121" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D121">
-        <v>383</v>
+        <v>132</v>
       </c>
       <c r="E121">
-        <v>383</v>
+        <v>132</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B122" t="s">
-        <v>469</v>
+        <v>506</v>
       </c>
       <c r="C122" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D122">
-        <v>274</v>
+        <v>111</v>
       </c>
       <c r="E122">
-        <v>274</v>
+        <v>111</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B123" t="s">
-        <v>470</v>
+        <v>507</v>
       </c>
       <c r="C123" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D123">
-        <v>240</v>
+        <v>312</v>
       </c>
       <c r="E123">
-        <v>240</v>
+        <v>312</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B124" t="s">
-        <v>471</v>
+        <v>508</v>
       </c>
       <c r="C124" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D124">
-        <v>143</v>
+        <v>425</v>
       </c>
       <c r="E124">
-        <v>143</v>
-[...18 lines deleted...]
-    </row>
+        <v>425</v>
+      </c>
+    </row>
+    <row r="125"/>
     <row r="126">
       <c r="A126">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B126" t="s">
-        <v>473</v>
+        <v>16</v>
       </c>
       <c r="C126" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D126">
-        <v>330</v>
+        <v>13271</v>
       </c>
       <c r="E126">
-        <v>330</v>
-[...2 lines deleted...]
-    <row r="127"/>
+        <v>13271</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="s">
+        <v>27</v>
+      </c>
+      <c r="B127" t="s">
+        <v>27</v>
+      </c>
+      <c r="C127" t="s">
+        <v>33</v>
+      </c>
+      <c r="D127">
+        <v>2831</v>
+      </c>
+      <c r="E127">
+        <v>2831</v>
+      </c>
+    </row>
     <row r="128">
       <c r="A128">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="B128" t="s">
-        <v>20</v>
+        <v>509</v>
       </c>
       <c r="C128" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D128">
-        <v>1849</v>
+        <v>8229</v>
       </c>
       <c r="E128">
-        <v>1849</v>
+        <v>8229</v>
       </c>
     </row>
     <row r="129">
-      <c r="A129" t="s">
-        <v>29</v>
+      <c r="A129">
+        <v>2</v>
       </c>
       <c r="B129" t="s">
-        <v>29</v>
+        <v>510</v>
       </c>
       <c r="C129" t="s">
         <v>35</v>
       </c>
       <c r="D129">
-        <v>673</v>
+        <v>351</v>
       </c>
       <c r="E129">
-        <v>673</v>
+        <v>351</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B130" t="s">
-        <v>474</v>
+        <v>511</v>
       </c>
       <c r="C130" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D130">
-        <v>423</v>
+        <v>322</v>
       </c>
       <c r="E130">
-        <v>423</v>
+        <v>322</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B131" t="s">
-        <v>475</v>
+        <v>512</v>
       </c>
       <c r="C131" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D131">
-        <v>158</v>
+        <v>298</v>
       </c>
       <c r="E131">
-        <v>158</v>
+        <v>298</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B132" t="s">
-        <v>476</v>
+        <v>513</v>
       </c>
       <c r="C132" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D132">
-        <v>99</v>
+        <v>325</v>
       </c>
       <c r="E132">
-        <v>99</v>
+        <v>325</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B133" t="s">
-        <v>477</v>
+        <v>514</v>
       </c>
       <c r="C133" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D133">
-        <v>93</v>
+        <v>354</v>
       </c>
       <c r="E133">
-        <v>93</v>
+        <v>354</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B134" t="s">
-        <v>478</v>
+        <v>515</v>
       </c>
       <c r="C134" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D134">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="E134">
-        <v>60</v>
+        <v>73</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B135" t="s">
-        <v>479</v>
+        <v>516</v>
       </c>
       <c r="C135" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D135">
-        <v>221</v>
+        <v>288</v>
       </c>
       <c r="E135">
-        <v>221</v>
+        <v>288</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B136" t="s">
-        <v>480</v>
+        <v>517</v>
       </c>
       <c r="C136" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D136">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="E136">
-        <v>59</v>
+        <v>48</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B137" t="s">
-        <v>481</v>
+        <v>518</v>
       </c>
       <c r="C137" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D137">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="E137">
-        <v>63</v>
-[...4 lines deleted...]
-      <c r="A139">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>11</v>
+      </c>
+      <c r="B138" t="s">
+        <v>519</v>
+      </c>
+      <c r="C138" t="s">
+        <v>35</v>
+      </c>
+      <c r="D138">
+        <v>91</v>
+      </c>
+      <c r="E138">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="139"/>
+    <row r="140">
+      <c r="A140">
+        <v>15</v>
+      </c>
+      <c r="B140" t="s">
         <v>17</v>
       </c>
-      <c r="B139" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="C140" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D140">
-        <v>3185</v>
+        <v>7100</v>
       </c>
       <c r="E140">
-        <v>3185</v>
+        <v>7100</v>
       </c>
     </row>
     <row r="141">
-      <c r="A141">
-        <v>1</v>
+      <c r="A141" t="s">
+        <v>27</v>
       </c>
       <c r="B141" t="s">
-        <v>482</v>
+        <v>27</v>
       </c>
       <c r="C141" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D141">
-        <v>14816</v>
+        <v>2779</v>
       </c>
       <c r="E141">
-        <v>14816</v>
+        <v>2779</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B142" t="s">
-        <v>483</v>
+        <v>520</v>
       </c>
       <c r="C142" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D142">
-        <v>859</v>
+        <v>1380</v>
       </c>
       <c r="E142">
-        <v>859</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B143" t="s">
-        <v>484</v>
+        <v>521</v>
       </c>
       <c r="C143" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D143">
-        <v>866</v>
+        <v>1657</v>
       </c>
       <c r="E143">
-        <v>866</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B144" t="s">
-        <v>485</v>
+        <v>522</v>
       </c>
       <c r="C144" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D144">
-        <v>516</v>
+        <v>403</v>
       </c>
       <c r="E144">
-        <v>516</v>
+        <v>403</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B145" t="s">
-        <v>486</v>
+        <v>523</v>
       </c>
       <c r="C145" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D145">
-        <v>657</v>
+        <v>483</v>
       </c>
       <c r="E145">
-        <v>657</v>
+        <v>483</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B146" t="s">
-        <v>487</v>
+        <v>524</v>
       </c>
       <c r="C146" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D146">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="E146">
-        <v>101</v>
+        <v>212</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B147" t="s">
-        <v>488</v>
+        <v>525</v>
       </c>
       <c r="C147" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D147">
-        <v>206</v>
+        <v>186</v>
       </c>
       <c r="E147">
-        <v>206</v>
-[...18 lines deleted...]
-    </row>
+        <v>186</v>
+      </c>
+    </row>
+    <row r="148"/>
     <row r="149">
       <c r="A149">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="B149" t="s">
-        <v>490</v>
+        <v>18</v>
       </c>
       <c r="C149" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D149">
-        <v>279</v>
+        <v>1864</v>
       </c>
       <c r="E149">
-        <v>279</v>
-[...2 lines deleted...]
-    <row r="150"/>
+        <v>1864</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="s">
+        <v>27</v>
+      </c>
+      <c r="B150" t="s">
+        <v>27</v>
+      </c>
+      <c r="C150" t="s">
+        <v>33</v>
+      </c>
+      <c r="D150">
+        <v>528</v>
+      </c>
+      <c r="E150">
+        <v>528</v>
+      </c>
+    </row>
     <row r="151">
       <c r="A151">
-        <v>24</v>
+        <v>1</v>
       </c>
       <c r="B151" t="s">
-        <v>22</v>
+        <v>526</v>
       </c>
       <c r="C151" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D151">
-        <v>6612</v>
+        <v>551</v>
       </c>
       <c r="E151">
-        <v>6612</v>
+        <v>551</v>
       </c>
     </row>
     <row r="152">
-      <c r="A152" t="s">
-        <v>29</v>
+      <c r="A152">
+        <v>2</v>
       </c>
       <c r="B152" t="s">
-        <v>29</v>
+        <v>527</v>
       </c>
       <c r="C152" t="s">
         <v>35</v>
       </c>
       <c r="D152">
-        <v>1670</v>
+        <v>349</v>
       </c>
       <c r="E152">
-        <v>1670</v>
+        <v>349</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B153" t="s">
-        <v>491</v>
+        <v>528</v>
       </c>
       <c r="C153" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D153">
-        <v>2023</v>
+        <v>65</v>
       </c>
       <c r="E153">
-        <v>2023</v>
+        <v>65</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B154" t="s">
-        <v>492</v>
+        <v>529</v>
       </c>
       <c r="C154" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D154">
-        <v>632</v>
+        <v>32</v>
       </c>
       <c r="E154">
-        <v>632</v>
+        <v>32</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B155" t="s">
-        <v>493</v>
+        <v>530</v>
       </c>
       <c r="C155" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D155">
-        <v>283</v>
+        <v>64</v>
       </c>
       <c r="E155">
-        <v>283</v>
+        <v>64</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B156" t="s">
-        <v>494</v>
+        <v>531</v>
       </c>
       <c r="C156" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D156">
-        <v>558</v>
+        <v>41</v>
       </c>
       <c r="E156">
-        <v>558</v>
+        <v>41</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B157" t="s">
-        <v>495</v>
+        <v>532</v>
       </c>
       <c r="C157" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D157">
-        <v>407</v>
+        <v>29</v>
       </c>
       <c r="E157">
-        <v>407</v>
+        <v>29</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B158" t="s">
-        <v>496</v>
+        <v>533</v>
       </c>
       <c r="C158" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D158">
-        <v>692</v>
+        <v>42</v>
       </c>
       <c r="E158">
-        <v>692</v>
+        <v>42</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B159" t="s">
-        <v>497</v>
+        <v>534</v>
       </c>
       <c r="C159" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D159">
-        <v>71</v>
+        <v>36</v>
       </c>
       <c r="E159">
-        <v>71</v>
+        <v>36</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B160" t="s">
-        <v>498</v>
+        <v>535</v>
       </c>
       <c r="C160" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D160">
-        <v>167</v>
+        <v>95</v>
       </c>
       <c r="E160">
-        <v>167</v>
+        <v>95</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
+        <v>11</v>
+      </c>
+      <c r="B161" t="s">
+        <v>536</v>
+      </c>
+      <c r="C161" t="s">
+        <v>35</v>
+      </c>
+      <c r="D161">
+        <v>32</v>
+      </c>
+      <c r="E161">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="162"/>
+    <row r="163">
+      <c r="A163">
+        <v>17</v>
+      </c>
+      <c r="B163" t="s">
+        <v>19</v>
+      </c>
+      <c r="C163" t="s">
+        <v>32</v>
+      </c>
+      <c r="D163">
+        <v>2494</v>
+      </c>
+      <c r="E163">
+        <v>2494</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" t="s">
+        <v>27</v>
+      </c>
+      <c r="B164" t="s">
+        <v>27</v>
+      </c>
+      <c r="C164" t="s">
+        <v>33</v>
+      </c>
+      <c r="D164">
+        <v>1037</v>
+      </c>
+      <c r="E164">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165">
+        <v>1</v>
+      </c>
+      <c r="B165" t="s">
+        <v>537</v>
+      </c>
+      <c r="C165" t="s">
+        <v>35</v>
+      </c>
+      <c r="D165">
+        <v>486</v>
+      </c>
+      <c r="E165">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>2</v>
+      </c>
+      <c r="B166" t="s">
+        <v>538</v>
+      </c>
+      <c r="C166" t="s">
+        <v>35</v>
+      </c>
+      <c r="D166">
+        <v>291</v>
+      </c>
+      <c r="E166">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>3</v>
+      </c>
+      <c r="B167" t="s">
+        <v>539</v>
+      </c>
+      <c r="C167" t="s">
+        <v>35</v>
+      </c>
+      <c r="D167">
+        <v>174</v>
+      </c>
+      <c r="E167">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>4</v>
+      </c>
+      <c r="B168" t="s">
+        <v>540</v>
+      </c>
+      <c r="C168" t="s">
+        <v>35</v>
+      </c>
+      <c r="D168">
+        <v>103</v>
+      </c>
+      <c r="E168">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>5</v>
+      </c>
+      <c r="B169" t="s">
+        <v>541</v>
+      </c>
+      <c r="C169" t="s">
+        <v>35</v>
+      </c>
+      <c r="D169">
+        <v>111</v>
+      </c>
+      <c r="E169">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170">
+        <v>6</v>
+      </c>
+      <c r="B170" t="s">
+        <v>542</v>
+      </c>
+      <c r="C170" t="s">
+        <v>35</v>
+      </c>
+      <c r="D170">
+        <v>47</v>
+      </c>
+      <c r="E170">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>7</v>
+      </c>
+      <c r="B171" t="s">
+        <v>543</v>
+      </c>
+      <c r="C171" t="s">
+        <v>35</v>
+      </c>
+      <c r="D171">
+        <v>48</v>
+      </c>
+      <c r="E171">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172">
+        <v>8</v>
+      </c>
+      <c r="B172" t="s">
+        <v>544</v>
+      </c>
+      <c r="C172" t="s">
+        <v>35</v>
+      </c>
+      <c r="D172">
+        <v>52</v>
+      </c>
+      <c r="E172">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173">
         <v>9</v>
       </c>
-      <c r="B161" t="s">
-[...9 lines deleted...]
-        <v>109</v>
+      <c r="B173" t="s">
+        <v>545</v>
+      </c>
+      <c r="C173" t="s">
+        <v>35</v>
+      </c>
+      <c r="D173">
+        <v>145</v>
+      </c>
+      <c r="E173">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="174"/>
+    <row r="175">
+      <c r="A175">
+        <v>24</v>
+      </c>
+      <c r="B175" t="s">
+        <v>20</v>
+      </c>
+      <c r="C175" t="s">
+        <v>32</v>
+      </c>
+      <c r="D175">
+        <v>6571</v>
+      </c>
+      <c r="E175">
+        <v>6571</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" t="s">
+        <v>27</v>
+      </c>
+      <c r="B176" t="s">
+        <v>27</v>
+      </c>
+      <c r="C176" t="s">
+        <v>33</v>
+      </c>
+      <c r="D176">
+        <v>1139</v>
+      </c>
+      <c r="E176">
+        <v>1139</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177">
+        <v>1</v>
+      </c>
+      <c r="B177" t="s">
+        <v>546</v>
+      </c>
+      <c r="C177" t="s">
+        <v>35</v>
+      </c>
+      <c r="D177">
+        <v>2268</v>
+      </c>
+      <c r="E177">
+        <v>2268</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178">
+        <v>2</v>
+      </c>
+      <c r="B178" t="s">
+        <v>547</v>
+      </c>
+      <c r="C178" t="s">
+        <v>35</v>
+      </c>
+      <c r="D178">
+        <v>2342</v>
+      </c>
+      <c r="E178">
+        <v>2342</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179">
+        <v>3</v>
+      </c>
+      <c r="B179" t="s">
+        <v>548</v>
+      </c>
+      <c r="C179" t="s">
+        <v>35</v>
+      </c>
+      <c r="D179">
+        <v>291</v>
+      </c>
+      <c r="E179">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180">
+        <v>4</v>
+      </c>
+      <c r="B180" t="s">
+        <v>549</v>
+      </c>
+      <c r="C180" t="s">
+        <v>35</v>
+      </c>
+      <c r="D180">
+        <v>100</v>
+      </c>
+      <c r="E180">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181">
+        <v>5</v>
+      </c>
+      <c r="B181" t="s">
+        <v>550</v>
+      </c>
+      <c r="C181" t="s">
+        <v>35</v>
+      </c>
+      <c r="D181">
+        <v>98</v>
+      </c>
+      <c r="E181">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182">
+        <v>6</v>
+      </c>
+      <c r="B182" t="s">
+        <v>551</v>
+      </c>
+      <c r="C182" t="s">
+        <v>35</v>
+      </c>
+      <c r="D182">
+        <v>84</v>
+      </c>
+      <c r="E182">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183">
+        <v>7</v>
+      </c>
+      <c r="B183" t="s">
+        <v>552</v>
+      </c>
+      <c r="C183" t="s">
+        <v>35</v>
+      </c>
+      <c r="D183">
+        <v>0</v>
+      </c>
+      <c r="E183">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184">
+        <v>8</v>
+      </c>
+      <c r="B184" t="s">
+        <v>553</v>
+      </c>
+      <c r="C184" t="s">
+        <v>35</v>
+      </c>
+      <c r="D184">
+        <v>97</v>
+      </c>
+      <c r="E184">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185">
+        <v>9</v>
+      </c>
+      <c r="B185" t="s">
+        <v>554</v>
+      </c>
+      <c r="C185" t="s">
+        <v>35</v>
+      </c>
+      <c r="D185">
+        <v>152</v>
+      </c>
+      <c r="E185">
+        <v>152</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D1" s="1" t="s">
-        <v>386</v>
+        <v>558</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q1" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="P1" s="1" t="s">
+      <c r="R1" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="Q1" s="1" t="s">
+      <c r="S1" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="R1" s="1" t="s">
+      <c r="T1" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="S1" s="1" t="s">
+      <c r="U1" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="T1" s="1" t="s">
+      <c r="V1" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="U1" s="1" t="s">
+      <c r="W1" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="V1" s="1" t="s">
+      <c r="X1" s="1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D2">
-        <v>40358</v>
+        <v>13003</v>
       </c>
       <c r="E2">
-        <v>40358</v>
+        <v>13003</v>
       </c>
       <c r="F2" t="s">
-        <v>386</v>
+        <v>558</v>
       </c>
       <c r="G2">
-        <v>40358</v>
+        <v>13003</v>
       </c>
       <c r="H2">
-        <v>46037</v>
+        <v>32505</v>
       </c>
       <c r="I2">
-        <v>114436</v>
+        <v>68014</v>
       </c>
       <c r="J2">
-        <v>20281</v>
+        <v>12896</v>
       </c>
       <c r="K2">
-        <v>19861</v>
+        <v>11161</v>
       </c>
       <c r="L2">
-        <v>2072</v>
+        <v>2782</v>
       </c>
       <c r="M2">
-        <v>887</v>
+        <v>1293</v>
       </c>
       <c r="N2">
-        <v>46203</v>
+        <v>33025</v>
       </c>
       <c r="O2">
-        <v>189</v>
+        <v>184</v>
       </c>
       <c r="P2">
-        <v>374</v>
+        <v>458</v>
       </c>
       <c r="Q2">
-        <v>442</v>
+        <v>356</v>
       </c>
       <c r="R2">
-        <v>32425</v>
+        <v>26674</v>
       </c>
       <c r="S2">
-        <v>4248</v>
+        <v>4590</v>
       </c>
       <c r="T2">
-        <v>8099</v>
+        <v>16867</v>
       </c>
       <c r="U2">
-        <v>876</v>
+        <v>2167</v>
       </c>
       <c r="V2">
-        <v>5539</v>
+        <v>12112</v>
       </c>
       <c r="W2">
-        <v>4761</v>
+        <v>6611</v>
       </c>
       <c r="X2">
-        <v>347088</v>
+        <v>244698</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B3" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C3" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D3">
-        <v>7210</v>
+        <v>3895</v>
       </c>
       <c r="E3">
-        <v>7210</v>
+        <v>3895</v>
       </c>
       <c r="G3">
-        <v>40358</v>
+        <v>13003</v>
       </c>
       <c r="H3">
-        <v>46037</v>
+        <v>32505</v>
       </c>
       <c r="I3">
-        <v>114436</v>
+        <v>68014</v>
       </c>
       <c r="J3">
-        <v>20281</v>
+        <v>12896</v>
       </c>
       <c r="K3">
-        <v>19861</v>
+        <v>11161</v>
       </c>
       <c r="L3">
-        <v>2072</v>
+        <v>2782</v>
       </c>
       <c r="M3">
-        <v>887</v>
+        <v>1293</v>
       </c>
       <c r="N3">
-        <v>46203</v>
+        <v>33025</v>
       </c>
       <c r="O3">
-        <v>189</v>
+        <v>184</v>
       </c>
       <c r="P3">
-        <v>374</v>
+        <v>458</v>
       </c>
       <c r="Q3">
-        <v>442</v>
+        <v>356</v>
       </c>
       <c r="R3">
-        <v>32425</v>
+        <v>26674</v>
       </c>
       <c r="S3">
-        <v>4248</v>
+        <v>4590</v>
       </c>
       <c r="T3">
-        <v>8099</v>
+        <v>16867</v>
       </c>
       <c r="U3">
-        <v>876</v>
+        <v>2167</v>
       </c>
       <c r="V3">
-        <v>5539</v>
+        <v>12112</v>
       </c>
       <c r="W3">
-        <v>4761</v>
+        <v>6611</v>
       </c>
       <c r="X3">
-        <v>347088</v>
+        <v>244698</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>502</v>
+        <v>559</v>
       </c>
       <c r="C4" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D4">
-        <v>28629</v>
+        <v>5821</v>
       </c>
       <c r="E4">
-        <v>28629</v>
+        <v>5821</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>503</v>
+        <v>560</v>
       </c>
       <c r="C5" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D5">
-        <v>1135</v>
+        <v>1587</v>
       </c>
       <c r="E5">
-        <v>1135</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>504</v>
+        <v>561</v>
       </c>
       <c r="C6" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D6">
-        <v>1341</v>
+        <v>355</v>
       </c>
       <c r="E6">
-        <v>1341</v>
+        <v>355</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>505</v>
+        <v>562</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D7">
-        <v>532</v>
+        <v>864</v>
       </c>
       <c r="E7">
-        <v>532</v>
+        <v>864</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>506</v>
+        <v>563</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D8">
-        <v>518</v>
+        <v>255</v>
       </c>
       <c r="E8">
-        <v>518</v>
+        <v>255</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>507</v>
+        <v>564</v>
       </c>
       <c r="C9" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D9">
-        <v>519</v>
+        <v>134</v>
       </c>
       <c r="E9">
-        <v>519</v>
+        <v>134</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>508</v>
+        <v>565</v>
       </c>
       <c r="C10" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D10">
-        <v>178</v>
+        <v>92</v>
       </c>
       <c r="E10">
-        <v>178</v>
-[...19 lines deleted...]
-    <row r="12"/>
+        <v>92</v>
+      </c>
+    </row>
+    <row r="11"/>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" t="s">
+        <v>32</v>
+      </c>
+      <c r="D12">
+        <v>32505</v>
+      </c>
+      <c r="E12">
+        <v>32505</v>
+      </c>
+    </row>
     <row r="13">
-      <c r="A13">
-        <v>2</v>
+      <c r="A13" t="s">
+        <v>27</v>
       </c>
       <c r="B13" t="s">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D13">
-        <v>46037</v>
+        <v>9034</v>
       </c>
       <c r="E13">
-        <v>46037</v>
+        <v>9034</v>
       </c>
     </row>
     <row r="14">
-      <c r="A14" t="s">
-        <v>29</v>
+      <c r="A14">
+        <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>29</v>
+        <v>566</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14">
-        <v>9008</v>
+        <v>13961</v>
       </c>
       <c r="E14">
-        <v>9008</v>
+        <v>13961</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B15" t="s">
-        <v>510</v>
+        <v>567</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D15">
-        <v>16692</v>
+        <v>5230</v>
       </c>
       <c r="E15">
-        <v>16692</v>
+        <v>5230</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B16" t="s">
-        <v>511</v>
+        <v>568</v>
       </c>
       <c r="C16" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D16">
-        <v>14183</v>
+        <v>2064</v>
       </c>
       <c r="E16">
-        <v>14183</v>
+        <v>2064</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B17" t="s">
-        <v>512</v>
+        <v>569</v>
       </c>
       <c r="C17" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D17">
-        <v>2509</v>
+        <v>652</v>
       </c>
       <c r="E17">
-        <v>2509</v>
+        <v>652</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B18" t="s">
-        <v>513</v>
+        <v>570</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D18">
-        <v>2238</v>
+        <v>866</v>
       </c>
       <c r="E18">
-        <v>2238</v>
+        <v>866</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B19" t="s">
-        <v>514</v>
+        <v>571</v>
       </c>
       <c r="C19" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D19">
-        <v>504</v>
+        <v>365</v>
       </c>
       <c r="E19">
-        <v>504</v>
+        <v>365</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B20" t="s">
-        <v>515</v>
+        <v>572</v>
       </c>
       <c r="C20" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D20">
-        <v>369</v>
+        <v>333</v>
       </c>
       <c r="E20">
-        <v>369</v>
-[...18 lines deleted...]
-    </row>
+        <v>333</v>
+      </c>
+    </row>
+    <row r="21"/>
     <row r="22">
       <c r="A22">
+        <v>3</v>
+      </c>
+      <c r="B22" t="s">
         <v>8</v>
       </c>
-      <c r="B22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C22" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D22">
-        <v>295</v>
+        <v>68014</v>
       </c>
       <c r="E22">
-        <v>295</v>
-[...2 lines deleted...]
-    <row r="23"/>
+        <v>68014</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>27</v>
+      </c>
+      <c r="B23" t="s">
+        <v>27</v>
+      </c>
+      <c r="C23" t="s">
+        <v>33</v>
+      </c>
+      <c r="D23">
+        <v>19461</v>
+      </c>
+      <c r="E23">
+        <v>19461</v>
+      </c>
+    </row>
     <row r="24">
       <c r="A24">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B24" t="s">
-        <v>8</v>
+        <v>573</v>
       </c>
       <c r="C24" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D24">
-        <v>114436</v>
+        <v>19105</v>
       </c>
       <c r="E24">
-        <v>114436</v>
+        <v>19105</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25" t="s">
-        <v>29</v>
+      <c r="A25">
+        <v>2</v>
       </c>
       <c r="B25" t="s">
-        <v>29</v>
+        <v>574</v>
       </c>
       <c r="C25" t="s">
         <v>35</v>
       </c>
       <c r="D25">
-        <v>13743</v>
+        <v>7264</v>
       </c>
       <c r="E25">
-        <v>13743</v>
+        <v>7264</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B26" t="s">
-        <v>518</v>
+        <v>575</v>
       </c>
       <c r="C26" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D26">
-        <v>24452</v>
+        <v>6069</v>
       </c>
       <c r="E26">
-        <v>24452</v>
+        <v>6069</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B27" t="s">
-        <v>519</v>
+        <v>576</v>
       </c>
       <c r="C27" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D27">
-        <v>31507</v>
+        <v>12514</v>
       </c>
       <c r="E27">
-        <v>31507</v>
+        <v>12514</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B28" t="s">
-        <v>520</v>
+        <v>577</v>
       </c>
       <c r="C28" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D28">
-        <v>3664</v>
+        <v>2200</v>
       </c>
       <c r="E28">
-        <v>3664</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B29" t="s">
-        <v>521</v>
+        <v>578</v>
       </c>
       <c r="C29" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D29">
-        <v>16635</v>
+        <v>589</v>
       </c>
       <c r="E29">
-        <v>16635</v>
+        <v>589</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B30" t="s">
-        <v>522</v>
+        <v>579</v>
       </c>
       <c r="C30" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D30">
-        <v>19137</v>
+        <v>812</v>
       </c>
       <c r="E30">
-        <v>19137</v>
-[...18 lines deleted...]
-    </row>
+        <v>812</v>
+      </c>
+    </row>
+    <row r="31"/>
     <row r="32">
       <c r="A32">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B32" t="s">
-        <v>524</v>
+        <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D32">
-        <v>2062</v>
+        <v>12896</v>
       </c>
       <c r="E32">
-        <v>2062</v>
+        <v>12896</v>
       </c>
     </row>
     <row r="33">
-      <c r="A33">
-        <v>8</v>
+      <c r="A33" t="s">
+        <v>27</v>
       </c>
       <c r="B33" t="s">
-        <v>525</v>
+        <v>27</v>
       </c>
       <c r="C33" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D33">
-        <v>1064</v>
+        <v>4021</v>
       </c>
       <c r="E33">
-        <v>1064</v>
-[...2 lines deleted...]
-    <row r="34"/>
+        <v>4021</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>1</v>
+      </c>
+      <c r="B34" t="s">
+        <v>580</v>
+      </c>
+      <c r="C34" t="s">
+        <v>35</v>
+      </c>
+      <c r="D34">
+        <v>2392</v>
+      </c>
+      <c r="E34">
+        <v>2392</v>
+      </c>
+    </row>
     <row r="35">
       <c r="A35">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B35" t="s">
-        <v>9</v>
+        <v>581</v>
       </c>
       <c r="C35" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D35">
-        <v>20281</v>
+        <v>2222</v>
       </c>
       <c r="E35">
-        <v>20281</v>
+        <v>2222</v>
       </c>
     </row>
     <row r="36">
-      <c r="A36" t="s">
-        <v>29</v>
+      <c r="A36">
+        <v>3</v>
       </c>
       <c r="B36" t="s">
-        <v>29</v>
+        <v>582</v>
       </c>
       <c r="C36" t="s">
         <v>35</v>
       </c>
       <c r="D36">
-        <v>4338</v>
+        <v>1165</v>
       </c>
       <c r="E36">
-        <v>4338</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B37" t="s">
-        <v>526</v>
+        <v>583</v>
       </c>
       <c r="C37" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D37">
-        <v>13173</v>
+        <v>667</v>
       </c>
       <c r="E37">
-        <v>13173</v>
+        <v>667</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B38" t="s">
-        <v>527</v>
+        <v>584</v>
       </c>
       <c r="C38" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D38">
-        <v>1138</v>
+        <v>1627</v>
       </c>
       <c r="E38">
-        <v>1138</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B39" t="s">
-        <v>528</v>
+        <v>585</v>
       </c>
       <c r="C39" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D39">
-        <v>0</v>
+        <v>458</v>
       </c>
       <c r="E39">
-        <v>0</v>
+        <v>458</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B40" t="s">
-        <v>529</v>
+        <v>586</v>
       </c>
       <c r="C40" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D40">
-        <v>485</v>
+        <v>344</v>
       </c>
       <c r="E40">
-        <v>485</v>
-[...18 lines deleted...]
-    </row>
+        <v>344</v>
+      </c>
+    </row>
+    <row r="41"/>
     <row r="42">
       <c r="A42">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B42" t="s">
-        <v>531</v>
+        <v>10</v>
       </c>
       <c r="C42" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D42">
-        <v>313</v>
+        <v>11161</v>
       </c>
       <c r="E42">
-        <v>313</v>
+        <v>11161</v>
       </c>
     </row>
     <row r="43">
-      <c r="A43">
-        <v>7</v>
+      <c r="A43" t="s">
+        <v>27</v>
       </c>
       <c r="B43" t="s">
-        <v>532</v>
+        <v>27</v>
       </c>
       <c r="C43" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D43">
-        <v>326</v>
+        <v>2799</v>
       </c>
       <c r="E43">
-        <v>326</v>
+        <v>2799</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B44" t="s">
-        <v>533</v>
+        <v>587</v>
       </c>
       <c r="C44" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D44">
-        <v>229</v>
+        <v>3514</v>
       </c>
       <c r="E44">
-        <v>229</v>
-[...2 lines deleted...]
-    <row r="45"/>
+        <v>3514</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>2</v>
+      </c>
+      <c r="B45" t="s">
+        <v>588</v>
+      </c>
+      <c r="C45" t="s">
+        <v>35</v>
+      </c>
+      <c r="D45">
+        <v>932</v>
+      </c>
+      <c r="E45">
+        <v>932</v>
+      </c>
+    </row>
     <row r="46">
       <c r="A46">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B46" t="s">
-        <v>10</v>
+        <v>589</v>
       </c>
       <c r="C46" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D46">
-        <v>19861</v>
+        <v>630</v>
       </c>
       <c r="E46">
-        <v>19861</v>
+        <v>630</v>
       </c>
     </row>
     <row r="47">
-      <c r="A47" t="s">
-        <v>29</v>
+      <c r="A47">
+        <v>4</v>
       </c>
       <c r="B47" t="s">
-        <v>29</v>
+        <v>590</v>
       </c>
       <c r="C47" t="s">
         <v>35</v>
       </c>
       <c r="D47">
-        <v>2579</v>
+        <v>337</v>
       </c>
       <c r="E47">
-        <v>2579</v>
+        <v>337</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B48" t="s">
-        <v>534</v>
+        <v>591</v>
       </c>
       <c r="C48" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D48">
-        <v>14964</v>
+        <v>2022</v>
       </c>
       <c r="E48">
-        <v>14964</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B49" t="s">
-        <v>535</v>
+        <v>592</v>
       </c>
       <c r="C49" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D49">
-        <v>1168</v>
+        <v>214</v>
       </c>
       <c r="E49">
-        <v>1168</v>
+        <v>214</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B50" t="s">
-        <v>536</v>
+        <v>593</v>
       </c>
       <c r="C50" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D50">
-        <v>255</v>
+        <v>713</v>
       </c>
       <c r="E50">
-        <v>255</v>
-[...18 lines deleted...]
-    </row>
+        <v>713</v>
+      </c>
+    </row>
+    <row r="51"/>
     <row r="52">
       <c r="A52">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B52" t="s">
-        <v>538</v>
+        <v>11</v>
       </c>
       <c r="C52" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D52">
-        <v>459</v>
+        <v>2782</v>
       </c>
       <c r="E52">
-        <v>459</v>
+        <v>2782</v>
       </c>
     </row>
     <row r="53">
-      <c r="A53">
-        <v>6</v>
+      <c r="A53" t="s">
+        <v>27</v>
       </c>
       <c r="B53" t="s">
-        <v>539</v>
+        <v>27</v>
       </c>
       <c r="C53" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D53">
-        <v>74</v>
+        <v>1353</v>
       </c>
       <c r="E53">
-        <v>74</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
+        <v>1</v>
+      </c>
+      <c r="B54" t="s">
+        <v>594</v>
+      </c>
+      <c r="C54" t="s">
+        <v>35</v>
+      </c>
+      <c r="D54">
+        <v>1429</v>
+      </c>
+      <c r="E54">
+        <v>1429</v>
+      </c>
+    </row>
+    <row r="55"/>
+    <row r="56">
+      <c r="A56">
         <v>7</v>
       </c>
-      <c r="B54" t="s">
-[...29 lines deleted...]
-    <row r="56"/>
+      <c r="B56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C56" t="s">
+        <v>32</v>
+      </c>
+      <c r="D56">
+        <v>1293</v>
+      </c>
+      <c r="E56">
+        <v>1293</v>
+      </c>
+    </row>
     <row r="57">
-      <c r="A57">
-        <v>6</v>
+      <c r="A57" t="s">
+        <v>27</v>
       </c>
       <c r="B57" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="C57" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D57">
-        <v>2072</v>
+        <v>396</v>
       </c>
       <c r="E57">
-        <v>2072</v>
+        <v>396</v>
       </c>
     </row>
     <row r="58">
-      <c r="A58" t="s">
-        <v>29</v>
+      <c r="A58">
+        <v>1</v>
       </c>
       <c r="B58" t="s">
-        <v>29</v>
+        <v>595</v>
       </c>
       <c r="C58" t="s">
         <v>35</v>
       </c>
       <c r="D58">
-        <v>992</v>
+        <v>345</v>
       </c>
       <c r="E58">
-        <v>992</v>
+        <v>345</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B59" t="s">
-        <v>542</v>
+        <v>596</v>
       </c>
       <c r="C59" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D59">
-        <v>1080</v>
+        <v>106</v>
       </c>
       <c r="E59">
-        <v>1080</v>
-[...2 lines deleted...]
-    <row r="60"/>
+        <v>106</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>3</v>
+      </c>
+      <c r="B60" t="s">
+        <v>597</v>
+      </c>
+      <c r="C60" t="s">
+        <v>35</v>
+      </c>
+      <c r="D60">
+        <v>307</v>
+      </c>
+      <c r="E60">
+        <v>307</v>
+      </c>
+    </row>
     <row r="61">
       <c r="A61">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B61" t="s">
-        <v>12</v>
+        <v>598</v>
       </c>
       <c r="C61" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D61">
-        <v>887</v>
+        <v>70</v>
       </c>
       <c r="E61">
-        <v>887</v>
+        <v>70</v>
       </c>
     </row>
     <row r="62">
-      <c r="A62" t="s">
-        <v>29</v>
+      <c r="A62">
+        <v>5</v>
       </c>
       <c r="B62" t="s">
-        <v>29</v>
+        <v>599</v>
       </c>
       <c r="C62" t="s">
         <v>35</v>
       </c>
       <c r="D62">
-        <v>529</v>
+        <v>69</v>
       </c>
       <c r="E62">
-        <v>529</v>
-[...18 lines deleted...]
-    </row>
+        <v>69</v>
+      </c>
+    </row>
+    <row r="63"/>
     <row r="64">
       <c r="A64">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B64" t="s">
-        <v>544</v>
+        <v>13</v>
       </c>
       <c r="C64" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D64">
-        <v>96</v>
+        <v>33025</v>
       </c>
       <c r="E64">
-        <v>96</v>
-[...2 lines deleted...]
-    <row r="65"/>
+        <v>33025</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="s">
+        <v>27</v>
+      </c>
+      <c r="B65" t="s">
+        <v>27</v>
+      </c>
+      <c r="C65" t="s">
+        <v>33</v>
+      </c>
+      <c r="D65">
+        <v>10028</v>
+      </c>
+      <c r="E65">
+        <v>10028</v>
+      </c>
+    </row>
     <row r="66">
       <c r="A66">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B66" t="s">
-        <v>13</v>
+        <v>600</v>
       </c>
       <c r="C66" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D66">
-        <v>46203</v>
+        <v>6043</v>
       </c>
       <c r="E66">
-        <v>46203</v>
+        <v>6043</v>
       </c>
     </row>
     <row r="67">
-      <c r="A67" t="s">
-        <v>29</v>
+      <c r="A67">
+        <v>2</v>
       </c>
       <c r="B67" t="s">
-        <v>29</v>
+        <v>601</v>
       </c>
       <c r="C67" t="s">
         <v>35</v>
       </c>
       <c r="D67">
-        <v>8024</v>
+        <v>8287</v>
       </c>
       <c r="E67">
-        <v>8024</v>
+        <v>8287</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B68" t="s">
-        <v>545</v>
+        <v>602</v>
       </c>
       <c r="C68" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D68">
-        <v>13868</v>
+        <v>1771</v>
       </c>
       <c r="E68">
-        <v>13868</v>
+        <v>1771</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B69" t="s">
-        <v>546</v>
+        <v>603</v>
       </c>
       <c r="C69" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D69">
-        <v>18702</v>
+        <v>3043</v>
       </c>
       <c r="E69">
-        <v>18702</v>
+        <v>3043</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B70" t="s">
-        <v>547</v>
+        <v>604</v>
       </c>
       <c r="C70" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D70">
-        <v>615</v>
+        <v>462</v>
       </c>
       <c r="E70">
-        <v>615</v>
+        <v>462</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B71" t="s">
-        <v>548</v>
+        <v>605</v>
       </c>
       <c r="C71" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D71">
-        <v>766</v>
+        <v>2677</v>
       </c>
       <c r="E71">
-        <v>766</v>
+        <v>2677</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B72" t="s">
-        <v>549</v>
+        <v>606</v>
       </c>
       <c r="C72" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D72">
-        <v>1140</v>
+        <v>714</v>
       </c>
       <c r="E72">
-        <v>1140</v>
-[...18 lines deleted...]
-    </row>
+        <v>714</v>
+      </c>
+    </row>
+    <row r="73"/>
     <row r="74">
       <c r="A74">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B74" t="s">
-        <v>551</v>
+        <v>109</v>
       </c>
       <c r="C74" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D74">
-        <v>1320</v>
+        <v>184</v>
       </c>
       <c r="E74">
-        <v>1320</v>
+        <v>184</v>
       </c>
     </row>
     <row r="75">
-      <c r="A75">
-        <v>8</v>
+      <c r="A75" t="s">
+        <v>27</v>
       </c>
       <c r="B75" t="s">
-        <v>552</v>
+        <v>27</v>
       </c>
       <c r="C75" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D75">
-        <v>1166</v>
+        <v>86</v>
       </c>
       <c r="E75">
-        <v>1166</v>
-[...19 lines deleted...]
-    </row>
+        <v>86</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>1</v>
+      </c>
+      <c r="B76" t="s">
+        <v>607</v>
+      </c>
+      <c r="C76" t="s">
+        <v>35</v>
+      </c>
+      <c r="D76">
+        <v>98</v>
+      </c>
+      <c r="E76">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="77"/>
     <row r="78">
-      <c r="A78" t="s">
-        <v>29</v>
+      <c r="A78">
+        <v>10</v>
       </c>
       <c r="B78" t="s">
-        <v>29</v>
+        <v>110</v>
       </c>
       <c r="C78" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D78">
-        <v>126</v>
+        <v>458</v>
       </c>
       <c r="E78">
-        <v>126</v>
+        <v>458</v>
       </c>
     </row>
     <row r="79">
-      <c r="A79">
-        <v>1</v>
+      <c r="A79" t="s">
+        <v>27</v>
       </c>
       <c r="B79" t="s">
-        <v>553</v>
+        <v>27</v>
       </c>
       <c r="C79" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D79">
-        <v>43</v>
+        <v>165</v>
       </c>
       <c r="E79">
-        <v>43</v>
+        <v>165</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B80" t="s">
-        <v>554</v>
+        <v>608</v>
       </c>
       <c r="C80" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D80">
-        <v>20</v>
+        <v>293</v>
       </c>
       <c r="E80">
-        <v>20</v>
+        <v>293</v>
       </c>
     </row>
     <row r="81"/>
     <row r="82">
       <c r="A82">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B82" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C82" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D82">
-        <v>374</v>
+        <v>356</v>
       </c>
       <c r="E82">
-        <v>374</v>
+        <v>356</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B83" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C83" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D83">
-        <v>121</v>
+        <v>181</v>
       </c>
       <c r="E83">
-        <v>121</v>
+        <v>181</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1</v>
       </c>
       <c r="B84" t="s">
-        <v>555</v>
+        <v>609</v>
       </c>
       <c r="C84" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D84">
-        <v>133</v>
+        <v>125</v>
       </c>
       <c r="E84">
-        <v>133</v>
+        <v>125</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>2</v>
       </c>
       <c r="B85" t="s">
-        <v>556</v>
+        <v>610</v>
       </c>
       <c r="C85" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D85">
-        <v>69</v>
+        <v>50</v>
       </c>
       <c r="E85">
-        <v>69</v>
-[...19 lines deleted...]
-    <row r="87"/>
+        <v>50</v>
+      </c>
+    </row>
+    <row r="86"/>
+    <row r="87">
+      <c r="A87">
+        <v>12</v>
+      </c>
+      <c r="B87" t="s">
+        <v>15</v>
+      </c>
+      <c r="C87" t="s">
+        <v>32</v>
+      </c>
+      <c r="D87">
+        <v>26674</v>
+      </c>
+      <c r="E87">
+        <v>26674</v>
+      </c>
+    </row>
     <row r="88">
-      <c r="A88">
-        <v>11</v>
+      <c r="A88" t="s">
+        <v>27</v>
       </c>
       <c r="B88" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="C88" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D88">
-        <v>442</v>
+        <v>3004</v>
       </c>
       <c r="E88">
-        <v>442</v>
+        <v>3004</v>
       </c>
     </row>
     <row r="89">
-      <c r="A89" t="s">
-        <v>29</v>
+      <c r="A89">
+        <v>1</v>
       </c>
       <c r="B89" t="s">
-        <v>29</v>
+        <v>611</v>
       </c>
       <c r="C89" t="s">
         <v>35</v>
       </c>
       <c r="D89">
-        <v>230</v>
+        <v>7782</v>
       </c>
       <c r="E89">
-        <v>230</v>
+        <v>7782</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B90" t="s">
-        <v>558</v>
+        <v>612</v>
       </c>
       <c r="C90" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D90">
-        <v>212</v>
+        <v>9919</v>
       </c>
       <c r="E90">
-        <v>212</v>
-[...2 lines deleted...]
-    <row r="91"/>
+        <v>9919</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>3</v>
+      </c>
+      <c r="B91" t="s">
+        <v>613</v>
+      </c>
+      <c r="C91" t="s">
+        <v>35</v>
+      </c>
+      <c r="D91">
+        <v>4321</v>
+      </c>
+      <c r="E91">
+        <v>4321</v>
+      </c>
+    </row>
     <row r="92">
       <c r="A92">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B92" t="s">
-        <v>17</v>
+        <v>614</v>
       </c>
       <c r="C92" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D92">
-        <v>32425</v>
+        <v>394</v>
       </c>
       <c r="E92">
-        <v>32425</v>
+        <v>394</v>
       </c>
     </row>
     <row r="93">
-      <c r="A93" t="s">
-        <v>29</v>
+      <c r="A93">
+        <v>5</v>
       </c>
       <c r="B93" t="s">
-        <v>29</v>
+        <v>615</v>
       </c>
       <c r="C93" t="s">
         <v>35</v>
       </c>
       <c r="D93">
-        <v>3247</v>
+        <v>402</v>
       </c>
       <c r="E93">
-        <v>3247</v>
+        <v>402</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B94" t="s">
-        <v>559</v>
+        <v>616</v>
       </c>
       <c r="C94" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D94">
-        <v>19514</v>
+        <v>202</v>
       </c>
       <c r="E94">
-        <v>19514</v>
+        <v>202</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B95" t="s">
-        <v>560</v>
+        <v>617</v>
       </c>
       <c r="C95" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D95">
-        <v>6740</v>
+        <v>650</v>
       </c>
       <c r="E95">
-        <v>6740</v>
-[...18 lines deleted...]
-    </row>
+        <v>650</v>
+      </c>
+    </row>
+    <row r="96"/>
     <row r="97">
       <c r="A97">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="B97" t="s">
-        <v>562</v>
+        <v>16</v>
       </c>
       <c r="C97" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D97">
-        <v>1637</v>
+        <v>4590</v>
       </c>
       <c r="E97">
-        <v>1637</v>
+        <v>4590</v>
       </c>
     </row>
     <row r="98">
-      <c r="A98">
-        <v>5</v>
+      <c r="A98" t="s">
+        <v>27</v>
       </c>
       <c r="B98" t="s">
-        <v>563</v>
+        <v>27</v>
       </c>
       <c r="C98" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D98">
-        <v>243</v>
+        <v>2006</v>
       </c>
       <c r="E98">
-        <v>243</v>
+        <v>2006</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B99" t="s">
-        <v>564</v>
+        <v>618</v>
       </c>
       <c r="C99" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D99">
-        <v>195</v>
+        <v>836</v>
       </c>
       <c r="E99">
-        <v>195</v>
+        <v>836</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B100" t="s">
-        <v>565</v>
+        <v>619</v>
       </c>
       <c r="C100" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D100">
-        <v>202</v>
+        <v>530</v>
       </c>
       <c r="E100">
-        <v>202</v>
+        <v>530</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B101" t="s">
-        <v>566</v>
+        <v>620</v>
       </c>
       <c r="C101" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D101">
-        <v>143</v>
+        <v>308</v>
       </c>
       <c r="E101">
-        <v>143</v>
-[...2 lines deleted...]
-    <row r="102"/>
+        <v>308</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>4</v>
+      </c>
+      <c r="B102" t="s">
+        <v>621</v>
+      </c>
+      <c r="C102" t="s">
+        <v>35</v>
+      </c>
+      <c r="D102">
+        <v>408</v>
+      </c>
+      <c r="E102">
+        <v>408</v>
+      </c>
+    </row>
     <row r="103">
       <c r="A103">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="B103" t="s">
-        <v>18</v>
+        <v>622</v>
       </c>
       <c r="C103" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D103">
-        <v>4248</v>
+        <v>152</v>
       </c>
       <c r="E103">
-        <v>4248</v>
+        <v>152</v>
       </c>
     </row>
     <row r="104">
-      <c r="A104" t="s">
-        <v>29</v>
+      <c r="A104">
+        <v>6</v>
       </c>
       <c r="B104" t="s">
-        <v>29</v>
+        <v>623</v>
       </c>
       <c r="C104" t="s">
         <v>35</v>
       </c>
       <c r="D104">
-        <v>1585</v>
+        <v>83</v>
       </c>
       <c r="E104">
-        <v>1585</v>
+        <v>83</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B105" t="s">
-        <v>567</v>
+        <v>624</v>
       </c>
       <c r="C105" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D105">
-        <v>1281</v>
+        <v>267</v>
       </c>
       <c r="E105">
-        <v>1281</v>
-[...18 lines deleted...]
-    </row>
+        <v>267</v>
+      </c>
+    </row>
+    <row r="106"/>
     <row r="107">
       <c r="A107">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="B107" t="s">
-        <v>569</v>
+        <v>17</v>
       </c>
       <c r="C107" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D107">
-        <v>311</v>
+        <v>16867</v>
       </c>
       <c r="E107">
-        <v>311</v>
+        <v>16867</v>
       </c>
     </row>
     <row r="108">
-      <c r="A108">
-        <v>4</v>
+      <c r="A108" t="s">
+        <v>27</v>
       </c>
       <c r="B108" t="s">
-        <v>570</v>
+        <v>27</v>
       </c>
       <c r="C108" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D108">
-        <v>132</v>
+        <v>6064</v>
       </c>
       <c r="E108">
-        <v>132</v>
+        <v>6064</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B109" t="s">
-        <v>571</v>
+        <v>625</v>
       </c>
       <c r="C109" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D109">
-        <v>225</v>
+        <v>2372</v>
       </c>
       <c r="E109">
-        <v>225</v>
+        <v>2372</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B110" t="s">
-        <v>572</v>
+        <v>626</v>
       </c>
       <c r="C110" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D110">
-        <v>127</v>
+        <v>1575</v>
       </c>
       <c r="E110">
-        <v>127</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B111" t="s">
-        <v>573</v>
+        <v>627</v>
       </c>
       <c r="C111" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D111">
-        <v>250</v>
+        <v>992</v>
       </c>
       <c r="E111">
-        <v>250</v>
-[...2 lines deleted...]
-    <row r="112"/>
+        <v>992</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>4</v>
+      </c>
+      <c r="B112" t="s">
+        <v>628</v>
+      </c>
+      <c r="C112" t="s">
+        <v>35</v>
+      </c>
+      <c r="D112">
+        <v>796</v>
+      </c>
+      <c r="E112">
+        <v>796</v>
+      </c>
+    </row>
     <row r="113">
       <c r="A113">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="B113" t="s">
-        <v>19</v>
+        <v>629</v>
       </c>
       <c r="C113" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D113">
-        <v>8099</v>
+        <v>3846</v>
       </c>
       <c r="E113">
-        <v>8099</v>
+        <v>3846</v>
       </c>
     </row>
     <row r="114">
-      <c r="A114" t="s">
-        <v>29</v>
+      <c r="A114">
+        <v>6</v>
       </c>
       <c r="B114" t="s">
-        <v>29</v>
+        <v>630</v>
       </c>
       <c r="C114" t="s">
         <v>35</v>
       </c>
       <c r="D114">
-        <v>3268</v>
+        <v>1014</v>
       </c>
       <c r="E114">
-        <v>3268</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B115" t="s">
-        <v>574</v>
+        <v>631</v>
       </c>
       <c r="C115" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D115">
-        <v>1128</v>
+        <v>208</v>
       </c>
       <c r="E115">
-        <v>1128</v>
-[...18 lines deleted...]
-    </row>
+        <v>208</v>
+      </c>
+    </row>
+    <row r="116"/>
     <row r="117">
       <c r="A117">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="B117" t="s">
-        <v>576</v>
+        <v>18</v>
       </c>
       <c r="C117" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D117">
-        <v>608</v>
+        <v>2167</v>
       </c>
       <c r="E117">
-        <v>608</v>
+        <v>2167</v>
       </c>
     </row>
     <row r="118">
-      <c r="A118">
-        <v>4</v>
+      <c r="A118" t="s">
+        <v>27</v>
       </c>
       <c r="B118" t="s">
-        <v>577</v>
+        <v>27</v>
       </c>
       <c r="C118" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D118">
-        <v>634</v>
+        <v>812</v>
       </c>
       <c r="E118">
-        <v>634</v>
+        <v>812</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B119" t="s">
-        <v>578</v>
+        <v>632</v>
       </c>
       <c r="C119" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D119">
-        <v>231</v>
+        <v>272</v>
       </c>
       <c r="E119">
-        <v>231</v>
+        <v>272</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B120" t="s">
-        <v>579</v>
+        <v>633</v>
       </c>
       <c r="C120" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D120">
-        <v>82</v>
+        <v>401</v>
       </c>
       <c r="E120">
-        <v>82</v>
+        <v>401</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B121" t="s">
-        <v>580</v>
+        <v>634</v>
       </c>
       <c r="C121" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D121">
-        <v>162</v>
+        <v>206</v>
       </c>
       <c r="E121">
-        <v>162</v>
+        <v>206</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B122" t="s">
-        <v>581</v>
+        <v>635</v>
       </c>
       <c r="C122" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D122">
-        <v>345</v>
+        <v>237</v>
       </c>
       <c r="E122">
-        <v>345</v>
-[...2 lines deleted...]
-    <row r="123"/>
+        <v>237</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>5</v>
+      </c>
+      <c r="B123" t="s">
+        <v>636</v>
+      </c>
+      <c r="C123" t="s">
+        <v>35</v>
+      </c>
+      <c r="D123">
+        <v>46</v>
+      </c>
+      <c r="E123">
+        <v>46</v>
+      </c>
+    </row>
     <row r="124">
       <c r="A124">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="B124" t="s">
-        <v>20</v>
+        <v>637</v>
       </c>
       <c r="C124" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D124">
-        <v>876</v>
+        <v>32</v>
       </c>
       <c r="E124">
-        <v>876</v>
+        <v>32</v>
       </c>
     </row>
     <row r="125">
-      <c r="A125" t="s">
-        <v>29</v>
+      <c r="A125">
+        <v>7</v>
       </c>
       <c r="B125" t="s">
-        <v>29</v>
+        <v>638</v>
       </c>
       <c r="C125" t="s">
         <v>35</v>
       </c>
       <c r="D125">
-        <v>425</v>
+        <v>161</v>
       </c>
       <c r="E125">
-        <v>425</v>
-[...18 lines deleted...]
-    </row>
+        <v>161</v>
+      </c>
+    </row>
+    <row r="126"/>
     <row r="127">
       <c r="A127">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="B127" t="s">
-        <v>583</v>
+        <v>19</v>
       </c>
       <c r="C127" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D127">
-        <v>161</v>
+        <v>12112</v>
       </c>
       <c r="E127">
-        <v>161</v>
-[...2 lines deleted...]
-    <row r="128"/>
+        <v>12112</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="s">
+        <v>27</v>
+      </c>
+      <c r="B128" t="s">
+        <v>27</v>
+      </c>
+      <c r="C128" t="s">
+        <v>33</v>
+      </c>
+      <c r="D128">
+        <v>2689</v>
+      </c>
+      <c r="E128">
+        <v>2689</v>
+      </c>
+    </row>
     <row r="129">
       <c r="A129">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="B129" t="s">
-        <v>21</v>
+        <v>639</v>
       </c>
       <c r="C129" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D129">
-        <v>5539</v>
+        <v>2172</v>
       </c>
       <c r="E129">
-        <v>5539</v>
+        <v>2172</v>
       </c>
     </row>
     <row r="130">
-      <c r="A130" t="s">
-        <v>29</v>
+      <c r="A130">
+        <v>2</v>
       </c>
       <c r="B130" t="s">
-        <v>29</v>
+        <v>640</v>
       </c>
       <c r="C130" t="s">
         <v>35</v>
       </c>
       <c r="D130">
-        <v>1705</v>
+        <v>4747</v>
       </c>
       <c r="E130">
-        <v>1705</v>
+        <v>4747</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B131" t="s">
-        <v>584</v>
+        <v>641</v>
       </c>
       <c r="C131" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D131">
-        <v>1315</v>
+        <v>360</v>
       </c>
       <c r="E131">
-        <v>1315</v>
+        <v>360</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B132" t="s">
-        <v>585</v>
+        <v>642</v>
       </c>
       <c r="C132" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D132">
-        <v>388</v>
+        <v>294</v>
       </c>
       <c r="E132">
-        <v>388</v>
+        <v>294</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B133" t="s">
-        <v>586</v>
+        <v>643</v>
       </c>
       <c r="C133" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D133">
-        <v>174</v>
+        <v>1259</v>
       </c>
       <c r="E133">
-        <v>174</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B134" t="s">
-        <v>587</v>
+        <v>644</v>
       </c>
       <c r="C134" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D134">
-        <v>173</v>
+        <v>335</v>
       </c>
       <c r="E134">
-        <v>173</v>
+        <v>335</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B135" t="s">
-        <v>588</v>
+        <v>645</v>
       </c>
       <c r="C135" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D135">
-        <v>545</v>
+        <v>256</v>
       </c>
       <c r="E135">
-        <v>545</v>
-[...18 lines deleted...]
-    </row>
+        <v>256</v>
+      </c>
+    </row>
+    <row r="136"/>
     <row r="137">
       <c r="A137">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="B137" t="s">
-        <v>590</v>
+        <v>20</v>
       </c>
       <c r="C137" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D137">
-        <v>216</v>
+        <v>6611</v>
       </c>
       <c r="E137">
-        <v>216</v>
+        <v>6611</v>
       </c>
     </row>
     <row r="138">
-      <c r="A138">
-        <v>8</v>
+      <c r="A138" t="s">
+        <v>27</v>
       </c>
       <c r="B138" t="s">
-        <v>591</v>
+        <v>27</v>
       </c>
       <c r="C138" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D138">
-        <v>894</v>
+        <v>2157</v>
       </c>
       <c r="E138">
-        <v>894</v>
-[...2 lines deleted...]
-    <row r="139"/>
+        <v>2157</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>1</v>
+      </c>
+      <c r="B139" t="s">
+        <v>646</v>
+      </c>
+      <c r="C139" t="s">
+        <v>35</v>
+      </c>
+      <c r="D139">
+        <v>2714</v>
+      </c>
+      <c r="E139">
+        <v>2714</v>
+      </c>
+    </row>
     <row r="140">
       <c r="A140">
-        <v>24</v>
+        <v>2</v>
       </c>
       <c r="B140" t="s">
-        <v>22</v>
+        <v>647</v>
       </c>
       <c r="C140" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D140">
-        <v>4761</v>
+        <v>461</v>
       </c>
       <c r="E140">
-        <v>4761</v>
+        <v>461</v>
       </c>
     </row>
     <row r="141">
-      <c r="A141" t="s">
-        <v>29</v>
+      <c r="A141">
+        <v>3</v>
       </c>
       <c r="B141" t="s">
-        <v>29</v>
+        <v>648</v>
       </c>
       <c r="C141" t="s">
         <v>35</v>
       </c>
       <c r="D141">
-        <v>1105</v>
+        <v>478</v>
       </c>
       <c r="E141">
-        <v>1105</v>
+        <v>478</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B142" t="s">
-        <v>592</v>
+        <v>649</v>
       </c>
       <c r="C142" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D142">
-        <v>1737</v>
+        <v>373</v>
       </c>
       <c r="E142">
-        <v>1737</v>
+        <v>373</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B143" t="s">
-        <v>593</v>
+        <v>650</v>
       </c>
       <c r="C143" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D143">
-        <v>808</v>
+        <v>165</v>
       </c>
       <c r="E143">
-        <v>808</v>
+        <v>165</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B144" t="s">
-        <v>594</v>
+        <v>651</v>
       </c>
       <c r="C144" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D144">
-        <v>560</v>
+        <v>106</v>
       </c>
       <c r="E144">
-        <v>560</v>
+        <v>106</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B145" t="s">
-        <v>595</v>
+        <v>652</v>
       </c>
       <c r="C145" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D145">
-        <v>53</v>
+        <v>157</v>
       </c>
       <c r="E145">
-        <v>53</v>
-[...67 lines deleted...]
-        <v>257</v>
+        <v>157</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D1" s="1" t="s">
-        <v>603</v>
+        <v>26</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>15</v>
+        <v>653</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D2">
-        <v>55948</v>
+        <v>34808</v>
       </c>
       <c r="E2">
-        <v>55948</v>
+        <v>34808</v>
       </c>
       <c r="F2" t="s">
-        <v>603</v>
+        <v>26</v>
       </c>
       <c r="G2">
-        <v>55948</v>
+        <v>34808</v>
       </c>
       <c r="H2">
-        <v>65289</v>
+        <v>47810</v>
       </c>
       <c r="I2">
-        <v>100788</v>
+        <v>71673</v>
       </c>
       <c r="J2">
-        <v>56168</v>
+        <v>39528</v>
       </c>
       <c r="K2">
-        <v>73306</v>
+        <v>3048</v>
       </c>
       <c r="L2">
-        <v>2150</v>
+        <v>1810</v>
       </c>
       <c r="M2">
-        <v>3911</v>
+        <v>1215</v>
       </c>
       <c r="N2">
-        <v>52640</v>
+        <v>41145</v>
       </c>
       <c r="O2">
-        <v>721</v>
+        <v>41209</v>
       </c>
       <c r="P2">
-        <v>1423</v>
+        <v>519</v>
       </c>
       <c r="Q2">
-        <v>747</v>
+        <v>6313</v>
       </c>
       <c r="R2">
-        <v>38871</v>
+        <v>5623</v>
       </c>
       <c r="S2">
-        <v>13271</v>
+        <v>1181</v>
       </c>
       <c r="T2">
-        <v>7100</v>
+        <v>4215</v>
       </c>
       <c r="U2">
-        <v>1864</v>
+        <v>9046</v>
       </c>
       <c r="V2">
-        <v>2494</v>
-[...5 lines deleted...]
-        <v>483262</v>
+        <v>309143</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B3" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C3" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D3">
-        <v>12936</v>
+        <v>8306</v>
       </c>
       <c r="E3">
-        <v>12936</v>
+        <v>8306</v>
       </c>
       <c r="G3">
-        <v>55948</v>
+        <v>34808</v>
       </c>
       <c r="H3">
-        <v>65289</v>
+        <v>47810</v>
       </c>
       <c r="I3">
-        <v>100788</v>
+        <v>71673</v>
       </c>
       <c r="J3">
-        <v>56168</v>
+        <v>39528</v>
       </c>
       <c r="K3">
-        <v>73306</v>
+        <v>3048</v>
       </c>
       <c r="L3">
-        <v>2150</v>
+        <v>1810</v>
       </c>
       <c r="M3">
-        <v>3911</v>
+        <v>1215</v>
       </c>
       <c r="N3">
-        <v>52640</v>
+        <v>41145</v>
       </c>
       <c r="O3">
-        <v>721</v>
+        <v>41209</v>
       </c>
       <c r="P3">
-        <v>1423</v>
+        <v>519</v>
       </c>
       <c r="Q3">
-        <v>747</v>
+        <v>6313</v>
       </c>
       <c r="R3">
-        <v>38871</v>
+        <v>5623</v>
       </c>
       <c r="S3">
-        <v>13271</v>
+        <v>1181</v>
       </c>
       <c r="T3">
-        <v>7100</v>
+        <v>4215</v>
       </c>
       <c r="U3">
-        <v>1864</v>
+        <v>9046</v>
       </c>
       <c r="V3">
-        <v>2494</v>
-[...5 lines deleted...]
-        <v>483262</v>
+        <v>309143</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>604</v>
+        <v>656</v>
       </c>
       <c r="C4" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D4">
-        <v>15050</v>
+        <v>20309</v>
       </c>
       <c r="E4">
-        <v>15050</v>
+        <v>20309</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>605</v>
+        <v>657</v>
       </c>
       <c r="C5" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D5">
-        <v>20541</v>
+        <v>3250</v>
       </c>
       <c r="E5">
-        <v>20541</v>
+        <v>3250</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>606</v>
+        <v>658</v>
       </c>
       <c r="C6" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D6">
-        <v>808</v>
+        <v>625</v>
       </c>
       <c r="E6">
-        <v>808</v>
+        <v>625</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>607</v>
+        <v>659</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D7">
-        <v>3126</v>
+        <v>623</v>
       </c>
       <c r="E7">
-        <v>3126</v>
+        <v>623</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>608</v>
+        <v>660</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D8">
-        <v>1057</v>
+        <v>485</v>
       </c>
       <c r="E8">
-        <v>1057</v>
+        <v>485</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>609</v>
+        <v>661</v>
       </c>
       <c r="C9" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D9">
-        <v>370</v>
+        <v>456</v>
       </c>
       <c r="E9">
-        <v>370</v>
+        <v>456</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>610</v>
+        <v>662</v>
       </c>
       <c r="C10" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D10">
-        <v>299</v>
+        <v>754</v>
       </c>
       <c r="E10">
-        <v>299</v>
-[...18 lines deleted...]
-    </row>
+        <v>754</v>
+      </c>
+    </row>
+    <row r="11"/>
     <row r="12">
       <c r="A12">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B12" t="s">
-        <v>612</v>
+        <v>7</v>
       </c>
       <c r="C12" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D12">
-        <v>355</v>
+        <v>47810</v>
       </c>
       <c r="E12">
-        <v>355</v>
+        <v>47810</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13">
-        <v>10</v>
+      <c r="A13" t="s">
+        <v>27</v>
       </c>
       <c r="B13" t="s">
-        <v>613</v>
+        <v>27</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D13">
-        <v>191</v>
+        <v>10185</v>
       </c>
       <c r="E13">
-        <v>191</v>
+        <v>10185</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>614</v>
+        <v>663</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D14">
-        <v>839</v>
+        <v>26374</v>
       </c>
       <c r="E14">
-        <v>839</v>
-[...2 lines deleted...]
-    <row r="15"/>
+        <v>26374</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>664</v>
+      </c>
+      <c r="C15" t="s">
+        <v>35</v>
+      </c>
+      <c r="D15">
+        <v>2398</v>
+      </c>
+      <c r="E15">
+        <v>2398</v>
+      </c>
+    </row>
     <row r="16">
       <c r="A16">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B16" t="s">
-        <v>7</v>
+        <v>665</v>
       </c>
       <c r="C16" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D16">
-        <v>65289</v>
+        <v>5859</v>
       </c>
       <c r="E16">
-        <v>65289</v>
+        <v>5859</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17" t="s">
-        <v>29</v>
+      <c r="A17">
+        <v>4</v>
       </c>
       <c r="B17" t="s">
-        <v>29</v>
+        <v>666</v>
       </c>
       <c r="C17" t="s">
         <v>35</v>
       </c>
       <c r="D17">
-        <v>18109</v>
+        <v>609</v>
       </c>
       <c r="E17">
-        <v>18109</v>
+        <v>609</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B18" t="s">
-        <v>615</v>
+        <v>667</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D18">
-        <v>19859</v>
+        <v>1517</v>
       </c>
       <c r="E18">
-        <v>19859</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B19" t="s">
-        <v>616</v>
+        <v>668</v>
       </c>
       <c r="C19" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D19">
-        <v>3884</v>
+        <v>438</v>
       </c>
       <c r="E19">
-        <v>3884</v>
+        <v>438</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B20" t="s">
-        <v>617</v>
+        <v>669</v>
       </c>
       <c r="C20" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D20">
-        <v>1936</v>
+        <v>430</v>
       </c>
       <c r="E20">
-        <v>1936</v>
-[...18 lines deleted...]
-    </row>
+        <v>430</v>
+      </c>
+    </row>
+    <row r="21"/>
     <row r="22">
       <c r="A22">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B22" t="s">
-        <v>619</v>
+        <v>8</v>
       </c>
       <c r="C22" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D22">
-        <v>1370</v>
+        <v>71673</v>
       </c>
       <c r="E22">
-        <v>1370</v>
+        <v>71673</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23">
-        <v>6</v>
+      <c r="A23" t="s">
+        <v>27</v>
       </c>
       <c r="B23" t="s">
-        <v>620</v>
+        <v>27</v>
       </c>
       <c r="C23" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D23">
-        <v>4672</v>
+        <v>14502</v>
       </c>
       <c r="E23">
-        <v>4672</v>
+        <v>14502</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B24" t="s">
-        <v>621</v>
+        <v>670</v>
       </c>
       <c r="C24" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D24">
-        <v>415</v>
+        <v>9953</v>
       </c>
       <c r="E24">
-        <v>415</v>
+        <v>9953</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B25" t="s">
-        <v>622</v>
+        <v>671</v>
       </c>
       <c r="C25" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D25">
-        <v>12832</v>
+        <v>27876</v>
       </c>
       <c r="E25">
-        <v>12832</v>
+        <v>27876</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B26" t="s">
-        <v>623</v>
+        <v>672</v>
       </c>
       <c r="C26" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D26">
-        <v>782</v>
+        <v>13518</v>
       </c>
       <c r="E26">
-        <v>782</v>
+        <v>13518</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B27" t="s">
-        <v>624</v>
+        <v>673</v>
       </c>
       <c r="C27" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D27">
-        <v>189</v>
+        <v>2466</v>
       </c>
       <c r="E27">
-        <v>189</v>
+        <v>2466</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="B28" t="s">
-        <v>625</v>
+        <v>674</v>
       </c>
       <c r="C28" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D28">
-        <v>257</v>
+        <v>1270</v>
       </c>
       <c r="E28">
-        <v>257</v>
-[...2 lines deleted...]
-    <row r="29"/>
+        <v>1270</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>6</v>
+      </c>
+      <c r="B29" t="s">
+        <v>675</v>
+      </c>
+      <c r="C29" t="s">
+        <v>35</v>
+      </c>
+      <c r="D29">
+        <v>1484</v>
+      </c>
+      <c r="E29">
+        <v>1484</v>
+      </c>
+    </row>
     <row r="30">
       <c r="A30">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B30" t="s">
-        <v>8</v>
+        <v>676</v>
       </c>
       <c r="C30" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D30">
-        <v>100788</v>
+        <v>604</v>
       </c>
       <c r="E30">
-        <v>100788</v>
-[...18 lines deleted...]
-    </row>
+        <v>604</v>
+      </c>
+    </row>
+    <row r="31"/>
     <row r="32">
       <c r="A32">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B32" t="s">
-        <v>626</v>
+        <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D32">
-        <v>21249</v>
+        <v>39528</v>
       </c>
       <c r="E32">
-        <v>21249</v>
+        <v>39528</v>
       </c>
     </row>
     <row r="33">
-      <c r="A33">
-        <v>2</v>
+      <c r="A33" t="s">
+        <v>27</v>
       </c>
       <c r="B33" t="s">
-        <v>627</v>
+        <v>27</v>
       </c>
       <c r="C33" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D33">
-        <v>11865</v>
+        <v>5369</v>
       </c>
       <c r="E33">
-        <v>11865</v>
+        <v>5369</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B34" t="s">
-        <v>628</v>
+        <v>677</v>
       </c>
       <c r="C34" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D34">
-        <v>4669</v>
+        <v>3702</v>
       </c>
       <c r="E34">
-        <v>4669</v>
+        <v>3702</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B35" t="s">
-        <v>629</v>
+        <v>678</v>
       </c>
       <c r="C35" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D35">
-        <v>9602</v>
+        <v>19179</v>
       </c>
       <c r="E35">
-        <v>9602</v>
+        <v>19179</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B36" t="s">
-        <v>630</v>
+        <v>679</v>
       </c>
       <c r="C36" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D36">
-        <v>20725</v>
+        <v>698</v>
       </c>
       <c r="E36">
-        <v>20725</v>
+        <v>698</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B37" t="s">
-        <v>631</v>
+        <v>680</v>
       </c>
       <c r="C37" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D37">
-        <v>911</v>
+        <v>9481</v>
       </c>
       <c r="E37">
-        <v>911</v>
+        <v>9481</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B38" t="s">
-        <v>632</v>
+        <v>681</v>
       </c>
       <c r="C38" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D38">
-        <v>496</v>
+        <v>582</v>
       </c>
       <c r="E38">
-        <v>496</v>
+        <v>582</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B39" t="s">
-        <v>633</v>
+        <v>682</v>
       </c>
       <c r="C39" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D39">
-        <v>670</v>
+        <v>285</v>
       </c>
       <c r="E39">
-        <v>670</v>
+        <v>285</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B40" t="s">
-        <v>634</v>
+        <v>683</v>
       </c>
       <c r="C40" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D40">
-        <v>561</v>
+        <v>232</v>
       </c>
       <c r="E40">
-        <v>561</v>
-[...18 lines deleted...]
-    </row>
+        <v>232</v>
+      </c>
+    </row>
+    <row r="41"/>
     <row r="42">
       <c r="A42">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="B42" t="s">
-        <v>636</v>
+        <v>10</v>
       </c>
       <c r="C42" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D42">
-        <v>880</v>
+        <v>3048</v>
       </c>
       <c r="E42">
-        <v>880</v>
-[...2 lines deleted...]
-    <row r="43"/>
+        <v>3048</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>27</v>
+      </c>
+      <c r="B43" t="s">
+        <v>27</v>
+      </c>
+      <c r="C43" t="s">
+        <v>33</v>
+      </c>
+      <c r="D43">
+        <v>1331</v>
+      </c>
+      <c r="E43">
+        <v>1331</v>
+      </c>
+    </row>
     <row r="44">
       <c r="A44">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B44" t="s">
-        <v>9</v>
+        <v>684</v>
       </c>
       <c r="C44" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D44">
-        <v>56168</v>
+        <v>748</v>
       </c>
       <c r="E44">
-        <v>56168</v>
+        <v>748</v>
       </c>
     </row>
     <row r="45">
-      <c r="A45" t="s">
-        <v>29</v>
+      <c r="A45">
+        <v>2</v>
       </c>
       <c r="B45" t="s">
-        <v>29</v>
+        <v>685</v>
       </c>
       <c r="C45" t="s">
         <v>35</v>
       </c>
       <c r="D45">
-        <v>12442</v>
+        <v>158</v>
       </c>
       <c r="E45">
-        <v>12442</v>
+        <v>158</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B46" t="s">
-        <v>637</v>
+        <v>686</v>
       </c>
       <c r="C46" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D46">
-        <v>20187</v>
+        <v>317</v>
       </c>
       <c r="E46">
-        <v>20187</v>
+        <v>317</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B47" t="s">
-        <v>638</v>
+        <v>687</v>
       </c>
       <c r="C47" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D47">
-        <v>13985</v>
+        <v>137</v>
       </c>
       <c r="E47">
-        <v>13985</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B48" t="s">
-        <v>639</v>
+        <v>688</v>
       </c>
       <c r="C48" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D48">
-        <v>1612</v>
+        <v>110</v>
       </c>
       <c r="E48">
-        <v>1612</v>
+        <v>110</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B49" t="s">
-        <v>640</v>
+        <v>689</v>
       </c>
       <c r="C49" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D49">
-        <v>1717</v>
+        <v>111</v>
       </c>
       <c r="E49">
-        <v>1717</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B50" t="s">
-        <v>641</v>
+        <v>690</v>
       </c>
       <c r="C50" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D50">
-        <v>949</v>
+        <v>136</v>
       </c>
       <c r="E50">
-        <v>949</v>
-[...18 lines deleted...]
-    </row>
+        <v>136</v>
+      </c>
+    </row>
+    <row r="51"/>
     <row r="52">
       <c r="A52">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B52" t="s">
-        <v>643</v>
+        <v>11</v>
       </c>
       <c r="C52" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D52">
-        <v>366</v>
+        <v>1810</v>
       </c>
       <c r="E52">
-        <v>366</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="53">
-      <c r="A53">
-        <v>8</v>
+      <c r="A53" t="s">
+        <v>27</v>
       </c>
       <c r="B53" t="s">
-        <v>644</v>
+        <v>27</v>
       </c>
       <c r="C53" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D53">
-        <v>1890</v>
+        <v>783</v>
       </c>
       <c r="E53">
-        <v>1890</v>
+        <v>783</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B54" t="s">
-        <v>645</v>
+        <v>691</v>
       </c>
       <c r="C54" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D54">
-        <v>406</v>
+        <v>1027</v>
       </c>
       <c r="E54">
-        <v>406</v>
-[...18 lines deleted...]
-    </row>
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="55"/>
     <row r="56">
       <c r="A56">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="B56" t="s">
-        <v>647</v>
+        <v>12</v>
       </c>
       <c r="C56" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D56">
-        <v>307</v>
+        <v>1215</v>
       </c>
       <c r="E56">
-        <v>307</v>
-[...2 lines deleted...]
-    <row r="57"/>
+        <v>1215</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>27</v>
+      </c>
+      <c r="B57" t="s">
+        <v>27</v>
+      </c>
+      <c r="C57" t="s">
+        <v>33</v>
+      </c>
+      <c r="D57">
+        <v>776</v>
+      </c>
+      <c r="E57">
+        <v>776</v>
+      </c>
+    </row>
     <row r="58">
       <c r="A58">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B58" t="s">
-        <v>10</v>
+        <v>692</v>
       </c>
       <c r="C58" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D58">
-        <v>73306</v>
+        <v>295</v>
       </c>
       <c r="E58">
-        <v>73306</v>
+        <v>295</v>
       </c>
     </row>
     <row r="59">
-      <c r="A59" t="s">
-        <v>29</v>
+      <c r="A59">
+        <v>2</v>
       </c>
       <c r="B59" t="s">
-        <v>29</v>
+        <v>693</v>
       </c>
       <c r="C59" t="s">
         <v>35</v>
       </c>
       <c r="D59">
-        <v>8077</v>
+        <v>144</v>
       </c>
       <c r="E59">
-        <v>8077</v>
-[...18 lines deleted...]
-    </row>
+        <v>144</v>
+      </c>
+    </row>
+    <row r="60"/>
     <row r="61">
       <c r="A61">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B61" t="s">
-        <v>649</v>
+        <v>13</v>
       </c>
       <c r="C61" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D61">
-        <v>9449</v>
+        <v>41145</v>
       </c>
       <c r="E61">
-        <v>9449</v>
+        <v>41145</v>
       </c>
     </row>
     <row r="62">
-      <c r="A62">
-        <v>3</v>
+      <c r="A62" t="s">
+        <v>27</v>
       </c>
       <c r="B62" t="s">
-        <v>650</v>
+        <v>27</v>
       </c>
       <c r="C62" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D62">
-        <v>772</v>
+        <v>6683</v>
       </c>
       <c r="E62">
-        <v>772</v>
+        <v>6683</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B63" t="s">
-        <v>651</v>
+        <v>694</v>
       </c>
       <c r="C63" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D63">
-        <v>5110</v>
+        <v>24243</v>
       </c>
       <c r="E63">
-        <v>5110</v>
+        <v>24243</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B64" t="s">
-        <v>652</v>
+        <v>695</v>
       </c>
       <c r="C64" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D64">
-        <v>9963</v>
+        <v>1258</v>
       </c>
       <c r="E64">
-        <v>9963</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B65" t="s">
-        <v>653</v>
+        <v>696</v>
       </c>
       <c r="C65" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D65">
-        <v>313</v>
+        <v>3256</v>
       </c>
       <c r="E65">
-        <v>313</v>
+        <v>3256</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B66" t="s">
-        <v>654</v>
+        <v>697</v>
       </c>
       <c r="C66" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D66">
-        <v>291</v>
+        <v>1030</v>
       </c>
       <c r="E66">
-        <v>291</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B67" t="s">
-        <v>655</v>
+        <v>698</v>
       </c>
       <c r="C67" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D67">
-        <v>163</v>
+        <v>366</v>
       </c>
       <c r="E67">
-        <v>163</v>
+        <v>366</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B68" t="s">
-        <v>656</v>
+        <v>699</v>
       </c>
       <c r="C68" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D68">
-        <v>64</v>
+        <v>3467</v>
       </c>
       <c r="E68">
-        <v>64</v>
+        <v>3467</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="B69" t="s">
-        <v>657</v>
+        <v>700</v>
       </c>
       <c r="C69" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D69">
-        <v>87</v>
+        <v>842</v>
       </c>
       <c r="E69">
-        <v>87</v>
-[...19 lines deleted...]
-    <row r="71"/>
+        <v>842</v>
+      </c>
+    </row>
+    <row r="70"/>
+    <row r="71">
+      <c r="A71">
+        <v>12</v>
+      </c>
+      <c r="B71" t="s">
+        <v>15</v>
+      </c>
+      <c r="C71" t="s">
+        <v>32</v>
+      </c>
+      <c r="D71">
+        <v>41209</v>
+      </c>
+      <c r="E71">
+        <v>41209</v>
+      </c>
+    </row>
     <row r="72">
-      <c r="A72">
-        <v>6</v>
+      <c r="A72" t="s">
+        <v>27</v>
       </c>
       <c r="B72" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="C72" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D72">
-        <v>2150</v>
+        <v>3861</v>
       </c>
       <c r="E72">
-        <v>2150</v>
+        <v>3861</v>
       </c>
     </row>
     <row r="73">
-      <c r="A73" t="s">
-        <v>29</v>
+      <c r="A73">
+        <v>1</v>
       </c>
       <c r="B73" t="s">
-        <v>29</v>
+        <v>701</v>
       </c>
       <c r="C73" t="s">
         <v>35</v>
       </c>
       <c r="D73">
-        <v>1270</v>
+        <v>20967</v>
       </c>
       <c r="E73">
-        <v>1270</v>
+        <v>20967</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B74" t="s">
-        <v>659</v>
+        <v>702</v>
       </c>
       <c r="C74" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D74">
-        <v>880</v>
+        <v>948</v>
       </c>
       <c r="E74">
-        <v>880</v>
-[...2 lines deleted...]
-    <row r="75"/>
+        <v>948</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>3</v>
+      </c>
+      <c r="B75" t="s">
+        <v>703</v>
+      </c>
+      <c r="C75" t="s">
+        <v>35</v>
+      </c>
+      <c r="D75">
+        <v>869</v>
+      </c>
+      <c r="E75">
+        <v>869</v>
+      </c>
+    </row>
     <row r="76">
       <c r="A76">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B76" t="s">
-        <v>12</v>
+        <v>704</v>
       </c>
       <c r="C76" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D76">
-        <v>3911</v>
+        <v>797</v>
       </c>
       <c r="E76">
-        <v>3911</v>
+        <v>797</v>
       </c>
     </row>
     <row r="77">
-      <c r="A77" t="s">
-        <v>29</v>
+      <c r="A77">
+        <v>5</v>
       </c>
       <c r="B77" t="s">
-        <v>29</v>
+        <v>705</v>
       </c>
       <c r="C77" t="s">
         <v>35</v>
       </c>
       <c r="D77">
-        <v>1959</v>
+        <v>193</v>
       </c>
       <c r="E77">
-        <v>1959</v>
+        <v>193</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B78" t="s">
-        <v>660</v>
+        <v>706</v>
       </c>
       <c r="C78" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D78">
-        <v>1194</v>
+        <v>231</v>
       </c>
       <c r="E78">
-        <v>1194</v>
+        <v>231</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B79" t="s">
-        <v>661</v>
+        <v>707</v>
       </c>
       <c r="C79" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D79">
-        <v>312</v>
+        <v>13343</v>
       </c>
       <c r="E79">
-        <v>312</v>
-[...18 lines deleted...]
-    </row>
+        <v>13343</v>
+      </c>
+    </row>
+    <row r="80"/>
     <row r="81">
       <c r="A81">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="B81" t="s">
-        <v>663</v>
+        <v>653</v>
       </c>
       <c r="C81" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D81">
-        <v>115</v>
+        <v>519</v>
       </c>
       <c r="E81">
-        <v>115</v>
+        <v>519</v>
       </c>
     </row>
     <row r="82">
-      <c r="A82">
-        <v>5</v>
+      <c r="A82" t="s">
+        <v>27</v>
       </c>
       <c r="B82" t="s">
-        <v>664</v>
+        <v>27</v>
       </c>
       <c r="C82" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D82">
-        <v>128</v>
+        <v>283</v>
       </c>
       <c r="E82">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="83"/>
+        <v>283</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>1</v>
+      </c>
+      <c r="B83" t="s">
+        <v>708</v>
+      </c>
+      <c r="C83" t="s">
+        <v>35</v>
+      </c>
+      <c r="D83">
+        <v>155</v>
+      </c>
+      <c r="E83">
+        <v>155</v>
+      </c>
+    </row>
     <row r="84">
       <c r="A84">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B84" t="s">
-        <v>13</v>
+        <v>709</v>
       </c>
       <c r="C84" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D84">
-        <v>52640</v>
+        <v>81</v>
       </c>
       <c r="E84">
-        <v>52640</v>
-[...18 lines deleted...]
-    </row>
+        <v>81</v>
+      </c>
+    </row>
+    <row r="85"/>
     <row r="86">
       <c r="A86">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="B86" t="s">
-        <v>665</v>
+        <v>16</v>
       </c>
       <c r="C86" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D86">
-        <v>13550</v>
+        <v>6313</v>
       </c>
       <c r="E86">
-        <v>13550</v>
+        <v>6313</v>
       </c>
     </row>
     <row r="87">
-      <c r="A87">
-        <v>2</v>
+      <c r="A87" t="s">
+        <v>27</v>
       </c>
       <c r="B87" t="s">
-        <v>666</v>
+        <v>27</v>
       </c>
       <c r="C87" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D87">
-        <v>13074</v>
+        <v>2301</v>
       </c>
       <c r="E87">
-        <v>13074</v>
+        <v>2301</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B88" t="s">
-        <v>667</v>
+        <v>710</v>
       </c>
       <c r="C88" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D88">
-        <v>1302</v>
+        <v>2182</v>
       </c>
       <c r="E88">
-        <v>1302</v>
+        <v>2182</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B89" t="s">
-        <v>668</v>
+        <v>711</v>
       </c>
       <c r="C89" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D89">
-        <v>9986</v>
+        <v>665</v>
       </c>
       <c r="E89">
-        <v>9986</v>
+        <v>665</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B90" t="s">
-        <v>669</v>
+        <v>712</v>
       </c>
       <c r="C90" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D90">
-        <v>4999</v>
+        <v>374</v>
       </c>
       <c r="E90">
-        <v>4999</v>
+        <v>374</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B91" t="s">
-        <v>670</v>
+        <v>713</v>
       </c>
       <c r="C91" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D91">
-        <v>563</v>
+        <v>202</v>
       </c>
       <c r="E91">
-        <v>563</v>
+        <v>202</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B92" t="s">
-        <v>671</v>
+        <v>714</v>
       </c>
       <c r="C92" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D92">
-        <v>217</v>
+        <v>166</v>
       </c>
       <c r="E92">
-        <v>217</v>
+        <v>166</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B93" t="s">
-        <v>672</v>
+        <v>715</v>
       </c>
       <c r="C93" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D93">
-        <v>1015</v>
+        <v>276</v>
       </c>
       <c r="E93">
-        <v>1015</v>
+        <v>276</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B94" t="s">
-        <v>673</v>
+        <v>716</v>
       </c>
       <c r="C94" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D94">
-        <v>221</v>
+        <v>147</v>
       </c>
       <c r="E94">
-        <v>221</v>
-[...18 lines deleted...]
-    </row>
+        <v>147</v>
+      </c>
+    </row>
+    <row r="95"/>
     <row r="96">
       <c r="A96">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B96" t="s">
-        <v>675</v>
+        <v>17</v>
       </c>
       <c r="C96" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D96">
-        <v>294</v>
+        <v>5623</v>
       </c>
       <c r="E96">
-        <v>294</v>
-[...2 lines deleted...]
-    <row r="97"/>
+        <v>5623</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="s">
+        <v>27</v>
+      </c>
+      <c r="B97" t="s">
+        <v>27</v>
+      </c>
+      <c r="C97" t="s">
+        <v>33</v>
+      </c>
+      <c r="D97">
+        <v>2420</v>
+      </c>
+      <c r="E97">
+        <v>2420</v>
+      </c>
+    </row>
     <row r="98">
       <c r="A98">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B98" t="s">
-        <v>14</v>
+        <v>717</v>
       </c>
       <c r="C98" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D98">
-        <v>721</v>
+        <v>1071</v>
       </c>
       <c r="E98">
-        <v>721</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="99">
-      <c r="A99" t="s">
-        <v>29</v>
+      <c r="A99">
+        <v>2</v>
       </c>
       <c r="B99" t="s">
-        <v>29</v>
+        <v>718</v>
       </c>
       <c r="C99" t="s">
         <v>35</v>
       </c>
       <c r="D99">
-        <v>597</v>
+        <v>906</v>
       </c>
       <c r="E99">
-        <v>597</v>
+        <v>906</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B100" t="s">
-        <v>676</v>
+        <v>719</v>
       </c>
       <c r="C100" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D100">
-        <v>83</v>
+        <v>931</v>
       </c>
       <c r="E100">
-        <v>83</v>
+        <v>931</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B101" t="s">
-        <v>677</v>
+        <v>720</v>
       </c>
       <c r="C101" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D101">
-        <v>41</v>
+        <v>295</v>
       </c>
       <c r="E101">
-        <v>41</v>
+        <v>295</v>
       </c>
     </row>
     <row r="102"/>
     <row r="103">
       <c r="A103">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="B103" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C103" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D103">
-        <v>1423</v>
+        <v>1181</v>
       </c>
       <c r="E103">
-        <v>1423</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B104" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C104" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D104">
-        <v>718</v>
+        <v>349</v>
       </c>
       <c r="E104">
-        <v>718</v>
+        <v>349</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1</v>
       </c>
       <c r="B105" t="s">
-        <v>678</v>
+        <v>721</v>
       </c>
       <c r="C105" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D105">
-        <v>607</v>
+        <v>396</v>
       </c>
       <c r="E105">
-        <v>607</v>
+        <v>396</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>2</v>
       </c>
       <c r="B106" t="s">
-        <v>679</v>
+        <v>722</v>
       </c>
       <c r="C106" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D106">
-        <v>98</v>
+        <v>341</v>
       </c>
       <c r="E106">
-        <v>98</v>
-[...19 lines deleted...]
-    </row>
+        <v>341</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>3</v>
+      </c>
+      <c r="B107" t="s">
+        <v>723</v>
+      </c>
+      <c r="C107" t="s">
+        <v>35</v>
+      </c>
+      <c r="D107">
+        <v>95</v>
+      </c>
+      <c r="E107">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="108"/>
     <row r="109">
-      <c r="A109" t="s">
-        <v>29</v>
+      <c r="A109">
+        <v>17</v>
       </c>
       <c r="B109" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="C109" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D109">
-        <v>489</v>
+        <v>4215</v>
       </c>
       <c r="E109">
-        <v>489</v>
+        <v>4215</v>
       </c>
     </row>
     <row r="110">
-      <c r="A110">
+      <c r="A110" t="s">
+        <v>27</v>
+      </c>
+      <c r="B110" t="s">
+        <v>27</v>
+      </c>
+      <c r="C110" t="s">
+        <v>33</v>
+      </c>
+      <c r="D110">
+        <v>1687</v>
+      </c>
+      <c r="E110">
+        <v>1687</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
         <v>1</v>
       </c>
-      <c r="B110" t="s">
-[...12 lines deleted...]
-    <row r="111"/>
+      <c r="B111" t="s">
+        <v>724</v>
+      </c>
+      <c r="C111" t="s">
+        <v>35</v>
+      </c>
+      <c r="D111">
+        <v>1464</v>
+      </c>
+      <c r="E111">
+        <v>1464</v>
+      </c>
+    </row>
     <row r="112">
       <c r="A112">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="B112" t="s">
-        <v>17</v>
+        <v>725</v>
       </c>
       <c r="C112" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D112">
-        <v>38871</v>
+        <v>365</v>
       </c>
       <c r="E112">
-        <v>38871</v>
+        <v>365</v>
       </c>
     </row>
     <row r="113">
-      <c r="A113" t="s">
-        <v>29</v>
+      <c r="A113">
+        <v>3</v>
       </c>
       <c r="B113" t="s">
-        <v>29</v>
+        <v>726</v>
       </c>
       <c r="C113" t="s">
         <v>35</v>
       </c>
       <c r="D113">
-        <v>6185</v>
+        <v>182</v>
       </c>
       <c r="E113">
-        <v>6185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B114" t="s">
-        <v>681</v>
+        <v>727</v>
       </c>
       <c r="C114" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D114">
-        <v>25350</v>
+        <v>224</v>
       </c>
       <c r="E114">
-        <v>25350</v>
+        <v>224</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B115" t="s">
-        <v>682</v>
+        <v>728</v>
       </c>
       <c r="C115" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D115">
-        <v>2266</v>
+        <v>118</v>
       </c>
       <c r="E115">
-        <v>2266</v>
+        <v>118</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B116" t="s">
-        <v>683</v>
+        <v>729</v>
       </c>
       <c r="C116" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D116">
-        <v>716</v>
+        <v>62</v>
       </c>
       <c r="E116">
-        <v>716</v>
+        <v>62</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B117" t="s">
-        <v>684</v>
+        <v>730</v>
       </c>
       <c r="C117" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D117">
-        <v>867</v>
+        <v>113</v>
       </c>
       <c r="E117">
-        <v>867</v>
-[...18 lines deleted...]
-    </row>
+        <v>113</v>
+      </c>
+    </row>
+    <row r="118"/>
     <row r="119">
       <c r="A119">
-        <v>6</v>
+        <v>24</v>
       </c>
       <c r="B119" t="s">
-        <v>686</v>
+        <v>20</v>
       </c>
       <c r="C119" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D119">
-        <v>243</v>
+        <v>9046</v>
       </c>
       <c r="E119">
-        <v>243</v>
+        <v>9046</v>
       </c>
     </row>
     <row r="120">
-      <c r="A120">
-        <v>7</v>
+      <c r="A120" t="s">
+        <v>27</v>
       </c>
       <c r="B120" t="s">
-        <v>687</v>
+        <v>27</v>
       </c>
       <c r="C120" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D120">
-        <v>1922</v>
+        <v>1635</v>
       </c>
       <c r="E120">
-        <v>1922</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B121" t="s">
-        <v>688</v>
+        <v>731</v>
       </c>
       <c r="C121" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D121">
-        <v>132</v>
+        <v>6180</v>
       </c>
       <c r="E121">
-        <v>132</v>
+        <v>6180</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B122" t="s">
-        <v>689</v>
+        <v>732</v>
       </c>
       <c r="C122" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D122">
-        <v>111</v>
+        <v>219</v>
       </c>
       <c r="E122">
-        <v>111</v>
+        <v>219</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="B123" t="s">
-        <v>690</v>
+        <v>733</v>
       </c>
       <c r="C123" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D123">
-        <v>312</v>
+        <v>657</v>
       </c>
       <c r="E123">
-        <v>312</v>
+        <v>657</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="B124" t="s">
-        <v>691</v>
+        <v>734</v>
       </c>
       <c r="C124" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D124">
-        <v>425</v>
+        <v>71</v>
       </c>
       <c r="E124">
-        <v>425</v>
-[...2 lines deleted...]
-    <row r="125"/>
+        <v>71</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>5</v>
+      </c>
+      <c r="B125" t="s">
+        <v>735</v>
+      </c>
+      <c r="C125" t="s">
+        <v>35</v>
+      </c>
+      <c r="D125">
+        <v>113</v>
+      </c>
+      <c r="E125">
+        <v>113</v>
+      </c>
+    </row>
     <row r="126">
       <c r="A126">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="B126" t="s">
-        <v>18</v>
+        <v>736</v>
       </c>
       <c r="C126" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D126">
-        <v>13271</v>
+        <v>74</v>
       </c>
       <c r="E126">
-        <v>13271</v>
+        <v>74</v>
       </c>
     </row>
     <row r="127">
-      <c r="A127" t="s">
-        <v>29</v>
+      <c r="A127">
+        <v>7</v>
       </c>
       <c r="B127" t="s">
-        <v>29</v>
+        <v>737</v>
       </c>
       <c r="C127" t="s">
         <v>35</v>
       </c>
       <c r="D127">
-        <v>2831</v>
+        <v>97</v>
       </c>
       <c r="E127">
-        <v>2831</v>
-[...900 lines deleted...]
-      <c r="D184">
         <v>97</v>
-      </c>
-[...18 lines deleted...]
-        <v>152</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>