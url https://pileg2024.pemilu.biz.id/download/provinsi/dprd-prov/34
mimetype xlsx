--- v1 (2026-04-10)
+++ v2 (2026-06-09)
@@ -9,173 +9,1793 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
-    <sheet name="DAERAH ISTIMEWA YOGYAKARTA 3 - " sheetId="2" r:id="rId4"/>
-[...5 lines deleted...]
-    <sheet name="DAERAH ISTIMEWA YOGYAKARTA 2 - " sheetId="8" r:id="rId11"/>
+    <sheet name="DAERAH ISTIMEWA YOGYAKARTA 5 - " sheetId="2" r:id="rId4"/>
+    <sheet name="DAERAH ISTIMEWA YOGYAKARTA 6 - " sheetId="3" r:id="rId6"/>
+    <sheet name="DAERAH ISTIMEWA YOGYAKARTA 7 - " sheetId="4" r:id="rId7"/>
+    <sheet name="DAERAH ISTIMEWA YOGYAKARTA 1 - " sheetId="5" r:id="rId8"/>
+    <sheet name="DAERAH ISTIMEWA YOGYAKARTA 2 - " sheetId="6" r:id="rId9"/>
+    <sheet name="DAERAH ISTIMEWA YOGYAKARTA 3 - " sheetId="7" r:id="rId10"/>
+    <sheet name="DAERAH ISTIMEWA YOGYAKARTA 4 - " sheetId="8" r:id="rId11"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="738" uniqueCount="738">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PROVINSI</t>
   </si>
   <si>
     <t>KODE DAPIL</t>
   </si>
   <si>
     <t>DAPIL</t>
   </si>
   <si>
     <t>KODE KABUPATEN</t>
   </si>
   <si>
     <t>KABUPATEN/KOTA</t>
   </si>
   <si>
     <t>PKB</t>
   </si>
   <si>
     <t>GERINDRA</t>
   </si>
   <si>
     <t>PDIP</t>
   </si>
   <si>
     <t>GOLKAR</t>
   </si>
   <si>
     <t>NASDEM</t>
   </si>
   <si>
     <t>BURUH</t>
   </si>
   <si>
     <t>GELORA</t>
   </si>
   <si>
     <t>PKS</t>
   </si>
   <si>
+    <t>PKN</t>
+  </si>
+  <si>
     <t>GARUDA</t>
   </si>
   <si>
     <t>PAN</t>
   </si>
   <si>
     <t>DEMOKRAT</t>
   </si>
   <si>
     <t>PSI</t>
   </si>
   <si>
     <t>PERINDO</t>
   </si>
   <si>
     <t>PPP</t>
   </si>
   <si>
     <t>UMMAT</t>
   </si>
   <si>
     <t>TOTAL SUARA</t>
   </si>
   <si>
     <t>DAERAH ISTIMEWA YOGYAKARTA</t>
   </si>
   <si>
+    <t>340005</t>
+  </si>
+  <si>
+    <t>DAERAH ISTIMEWA YOGYAKARTA 5</t>
+  </si>
+  <si>
+    <t>3404</t>
+  </si>
+  <si>
+    <t>SLEMAN</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>NOMOR</t>
+  </si>
+  <si>
+    <t>PARTAI</t>
+  </si>
+  <si>
+    <t>JENIS SUARA</t>
+  </si>
+  <si>
+    <t>SUARA TOTAL</t>
+  </si>
+  <si>
+    <t>SUARA PARTAI</t>
+  </si>
+  <si>
+    <t>RAHAYU WIDI NURYANI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>CALEG</t>
+  </si>
+  <si>
+    <t>JUMIRANTO</t>
+  </si>
+  <si>
+    <t>MOHAMMAD NASTAIN, S.Ag.</t>
+  </si>
+  <si>
+    <t>RESAR ARIAS PUTRA</t>
+  </si>
+  <si>
+    <t>SUMIYATI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD HAIDAR HAKIM, S.H.</t>
+  </si>
+  <si>
+    <t>DHIKI CAHYO SUSANTO</t>
+  </si>
+  <si>
+    <t>NUR GINANJAR KARIM</t>
+  </si>
+  <si>
+    <t>BABY FACHNAZ UMMI JIHADIL</t>
+  </si>
+  <si>
+    <t>ANTON PRABU SEMENDAWAI, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>FREEDA MUSTHIKASARI, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>DANIEL DAMALEDO, S.E.</t>
+  </si>
+  <si>
+    <t>SUBANDI KUSUMA, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>RIZKI KAROLINA REHLITNA, S.H.</t>
+  </si>
+  <si>
+    <t>IQBAL GILANGAHDHAN ARYAGI</t>
+  </si>
+  <si>
+    <t>ANGGORO SURYO PONCO</t>
+  </si>
+  <si>
+    <t>MERALDA AMALA ISTIGHFARIN, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>YUDI SUTAMA, S.I.P., M.Pd.</t>
+  </si>
+  <si>
+    <t>Hj. YUNI SATIA RAHAYU, S.S., M.Hum.</t>
+  </si>
+  <si>
+    <t>H. KOESWANTO, S.I.P.</t>
+  </si>
+  <si>
+    <t>YAN KURNIA KUSTANTO, S.E.</t>
+  </si>
+  <si>
+    <t>GIMMY RUSDIN S., S.E.</t>
+  </si>
+  <si>
+    <t>H. JANI SULISTIYO, S.T.</t>
+  </si>
+  <si>
+    <t>ARIANI SUNDARI, S.H.</t>
+  </si>
+  <si>
+    <t>SUKABIWATA, S.I.P.</t>
+  </si>
+  <si>
+    <t>apt. YB. ARYA PRIMANTANA, S.Si., M.M.</t>
+  </si>
+  <si>
+    <t>CINTYA AMANDA LABETTA ARIE SENO, S.H.</t>
+  </si>
+  <si>
+    <t>JANU ISMADI, S.E.</t>
+  </si>
+  <si>
+    <t>Drs. RADEN WISESA HANDAKA</t>
+  </si>
+  <si>
+    <t>Dra. Hj. SRI MUSLIMATUN, M.Kes.</t>
+  </si>
+  <si>
+    <t>NURCHOLIS SUHARMAN, S.I.P., M.Si.</t>
+  </si>
+  <si>
+    <t>WAHYU WIDAYATI, S.Pd.</t>
+  </si>
+  <si>
+    <t>SUWIMBAR, S.E.</t>
+  </si>
+  <si>
+    <t>PRAWOTO PRIYO HARTONO, S.H.</t>
+  </si>
+  <si>
+    <t>AGUNG NUGROHO, S.H., M.Sc.</t>
+  </si>
+  <si>
+    <t>dr. ANNA MONITA</t>
+  </si>
+  <si>
+    <t>Hj. WIDJA ANI SETYAWATI, S.T., S.Pd.</t>
+  </si>
+  <si>
+    <t>CORNUS DWISAPTHA H., S.Sos., M.I.P.</t>
+  </si>
+  <si>
+    <t>SANTI MULYANI</t>
+  </si>
+  <si>
+    <t>UMI HIDAYATI, S.E.</t>
+  </si>
+  <si>
+    <t>H. WISNU AJI SURYA PRABOWO, S.I.P.</t>
+  </si>
+  <si>
+    <t>SUKAMTA</t>
+  </si>
+  <si>
+    <t>RAHMAH LINAILY FAUZIYAH</t>
+  </si>
+  <si>
+    <t>AMANTI IKHSANINGSIH</t>
+  </si>
+  <si>
+    <t>FELIX BUDIANTORO</t>
+  </si>
+  <si>
+    <t>SAFARIANTO</t>
+  </si>
+  <si>
+    <t>YUSUF MAULANA</t>
+  </si>
+  <si>
+    <t>AYU ENDAHSARI KUSTIYO</t>
+  </si>
+  <si>
+    <t>EKO ADI PRASETYA</t>
+  </si>
+  <si>
+    <t>SOFYAN SETYO DARMAWAN, S.T., M.Eng.</t>
+  </si>
+  <si>
+    <t>MUKHLIS HARI NUGROHO, S.E.</t>
+  </si>
+  <si>
+    <t>MUZNA NURHAYATI, S.Pd.</t>
+  </si>
+  <si>
+    <t>UMI MUNAWIROH, S.Sos.</t>
+  </si>
+  <si>
+    <t>YAN ARIEF SUKOCO, S.T.</t>
+  </si>
+  <si>
+    <t>SYAMSUL MUARIF HUSDA, S.T.</t>
+  </si>
+  <si>
+    <t>NURUL HIDAYATI, S.Sos.I.</t>
+  </si>
+  <si>
+    <t>KHOLID MU'AFFA</t>
+  </si>
+  <si>
+    <t>DIDIT SALEH CAHYADI</t>
+  </si>
+  <si>
+    <t>Sudarsana, S.P.</t>
+  </si>
+  <si>
+    <t>R. NUGROHO</t>
+  </si>
+  <si>
+    <t>ARIF KURNIAWAN, S.Ag., M.H.</t>
+  </si>
+  <si>
+    <t>MEIDIKA NUR SASMITO, M.Sc.</t>
+  </si>
+  <si>
+    <t>PRIHATIN SULISTIYOWATI, S.E.</t>
+  </si>
+  <si>
+    <t>Ir. H. DZIT KHAERONI</t>
+  </si>
+  <si>
+    <t>DIDIK SUGIHARTO, A.Md.</t>
+  </si>
+  <si>
+    <t>Hj. FITRI SYAHRI HIDAYATI, S.Ag.</t>
+  </si>
+  <si>
+    <t>DAFA BARNADITYA MALIK IBRAHIM</t>
+  </si>
+  <si>
+    <t>ARI SURYANI</t>
+  </si>
+  <si>
+    <t>SUCIANTO</t>
+  </si>
+  <si>
+    <t>Drs. MUJIYONO, M.M.</t>
+  </si>
+  <si>
+    <t>PRISCILLA HENNY DESTIANTY</t>
+  </si>
+  <si>
+    <t>FITRIA RAHMAWATI, S.H.</t>
+  </si>
+  <si>
+    <t>TRI LESTARI SETYAWATI</t>
+  </si>
+  <si>
+    <t>MUH. HASYIM, S.H.</t>
+  </si>
+  <si>
+    <t>MIFTAHUL MUHAMMAD FIRDAUS</t>
+  </si>
+  <si>
+    <t>DIAH PERMATASARI</t>
+  </si>
+  <si>
+    <t>YOSEPH EDY SETYOHARJO, S.T.</t>
+  </si>
+  <si>
+    <t>FEBRI RIYANTO</t>
+  </si>
+  <si>
+    <t>AGUNG SUBROTO, S.E.</t>
+  </si>
+  <si>
+    <t>CHRISTINA DINI SETYAWATI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>ANDREAS ANDI BAYU HERMAWAN</t>
+  </si>
+  <si>
+    <t>Drs. ISKANDAR</t>
+  </si>
+  <si>
+    <t>DANIK DAMAYANTI</t>
+  </si>
+  <si>
+    <t>RONNY, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>A. BAMBANG MARSATRIANTORO</t>
+  </si>
+  <si>
+    <t>DYAH KARTIKA</t>
+  </si>
+  <si>
+    <t>SANTOSA ARIBOWO, S.E.</t>
+  </si>
+  <si>
+    <t>YOVENSIUS ROSARINDARTA</t>
+  </si>
+  <si>
+    <t>ISKANDAR ATIMURDANI, S.T.</t>
+  </si>
+  <si>
+    <t>LUCIA BUDI MAHARSI</t>
+  </si>
+  <si>
+    <t>SUGENG WINDARTO, S.Sos.</t>
+  </si>
+  <si>
+    <t>KURNIYAWAN</t>
+  </si>
+  <si>
+    <t>MARIA NATALI</t>
+  </si>
+  <si>
+    <t>RACHMA SARI KUSUMA DEWI</t>
+  </si>
+  <si>
+    <t>NANANG YULIANTO</t>
+  </si>
+  <si>
+    <t>H. MUHAMMAD YAZID, S.Ag.</t>
+  </si>
+  <si>
+    <t>Hj. ELLYA FUADIYAH</t>
+  </si>
+  <si>
+    <t>MOH NOOR THOYIB HARYANTO</t>
+  </si>
+  <si>
+    <t>Ir. Hj. LILIK MUTHIATILLAH</t>
+  </si>
+  <si>
+    <t>HAMDAN PERMADHI</t>
+  </si>
+  <si>
+    <t>SUPRIH TARYONO</t>
+  </si>
+  <si>
+    <t>Hj. IRMA YUNITA, S.H.</t>
+  </si>
+  <si>
+    <t>TEGUH BUDIWIBOWO, S.T.</t>
+  </si>
+  <si>
+    <t>ROCHMAT AMRORI</t>
+  </si>
+  <si>
+    <t>IMAM BAYU PRASETYO</t>
+  </si>
+  <si>
+    <t>Hj. KUSNASRIYATI SRI RAHAYU, S.S.</t>
+  </si>
+  <si>
+    <t>DYAH NOVIATI, S.E.</t>
+  </si>
+  <si>
+    <t>SYAIFUDDIN, S.H.</t>
+  </si>
+  <si>
+    <t>drg. HENNY LISTIANI, M.Kes.</t>
+  </si>
+  <si>
+    <t>NURHERAWATI, S.Psi.</t>
+  </si>
+  <si>
+    <t>AYU RASMINDA SARI, S.E.</t>
+  </si>
+  <si>
+    <t>SITI YUANA TRI SEMEDI, S.Pd.</t>
+  </si>
+  <si>
+    <t>MAMAN RUKMAYADI RUKMANA, S.T.</t>
+  </si>
+  <si>
+    <t>HANURA</t>
+  </si>
+  <si>
+    <t>340006</t>
+  </si>
+  <si>
+    <t>DAERAH ISTIMEWA YOGYAKARTA 6</t>
+  </si>
+  <si>
+    <t>TRI NUGROHO, S.E.</t>
+  </si>
+  <si>
+    <t>ANTON SUJARWO</t>
+  </si>
+  <si>
+    <t>SITI MUTHOHAROH, S.Psi.</t>
+  </si>
+  <si>
+    <t>SUSI YULIARTI</t>
+  </si>
+  <si>
+    <t>SRI PUJI PURWANTI</t>
+  </si>
+  <si>
+    <t>ARIF SETYAWAN</t>
+  </si>
+  <si>
+    <t>SISCA DEWI FEBRIANTI</t>
+  </si>
+  <si>
+    <t>AFIKA RAHMAN, S.Psi.</t>
+  </si>
+  <si>
+    <t>M. LISMAN PUJAKUSUMA, S.P.</t>
+  </si>
+  <si>
+    <t>LEKTA MANURI, S.T.</t>
+  </si>
+  <si>
+    <t>RETNO SUDIYANTI</t>
+  </si>
+  <si>
+    <t>Dr. FIDELIS I. DIPONEGORO, S.Si., M.M.</t>
+  </si>
+  <si>
+    <t>SUDARYATI DARMO SUWITO, A. Md. Keb.</t>
+  </si>
+  <si>
+    <t>BRIANDANA OKTAVIAN, S.E.</t>
+  </si>
+  <si>
+    <t>RIO ALLANDHIKA</t>
+  </si>
+  <si>
+    <t>SEPTI NURATIH</t>
+  </si>
+  <si>
+    <t>Dra. RITA NURMASTUTI, M.Pd.</t>
+  </si>
+  <si>
+    <t>HARIS SUGIHARTA, S.I.P.</t>
+  </si>
+  <si>
+    <t>YUSTINA YUYUT SATYA INDRI ASTUTI, M.Pd.</t>
+  </si>
+  <si>
+    <t>H. SUTEMAS WALUYANTO, S.Sos.</t>
+  </si>
+  <si>
+    <t>SUKAPDI</t>
+  </si>
+  <si>
+    <t>BERNADHETA SRI AMBARSARI, S.H.</t>
+  </si>
+  <si>
+    <t>ANDREAS ARSETO INDRA LAKSMANA, S.T.</t>
+  </si>
+  <si>
+    <t>YOHANES BERCHMANS WIDI YUNIARTO, S.H.</t>
+  </si>
+  <si>
+    <t>AGUS SUMARYANTO, S.T.</t>
+  </si>
+  <si>
+    <t>LISTIANA LESTARI, S.H.</t>
+  </si>
+  <si>
+    <t>H. PARWOTO, M.M.</t>
+  </si>
+  <si>
+    <t>JAKA IRWANTA</t>
+  </si>
+  <si>
+    <t>NILUH KASIANI SANDHI</t>
+  </si>
+  <si>
+    <t>ABDULLAH, S.H.</t>
+  </si>
+  <si>
+    <t>MAULIDA ZUHAIRINI HADNA, S.H.</t>
+  </si>
+  <si>
+    <t>ARY PUDYANTI, S.E.</t>
+  </si>
+  <si>
+    <t>Ir. WIDI SUTIKNO, M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. SRI HANDAYANI, S.Kep., Ns., M.Kes.</t>
+  </si>
+  <si>
+    <t>HERDJITO, S.H., M.Hum.</t>
+  </si>
+  <si>
+    <t>IGNATIUS GANJAR TRI HANTORO</t>
+  </si>
+  <si>
+    <t>SAMBUDI, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>NANI ISWAHYUNI</t>
+  </si>
+  <si>
+    <t>R.A. WINA MALINDA, S.Pd.</t>
+  </si>
+  <si>
+    <t>SOBRI EMIGA SANDO</t>
+  </si>
+  <si>
+    <t>DINTA YULIAN SUKMA</t>
+  </si>
+  <si>
+    <t>TOMI PURWONO</t>
+  </si>
+  <si>
+    <t>TENTY YUANITA CASUYUN</t>
+  </si>
+  <si>
+    <t>M. AGUS MAS'UDI, S.T.</t>
+  </si>
+  <si>
+    <t>BASIT SUGIYANTO, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>WAHYU WIDIATI</t>
+  </si>
+  <si>
+    <t>PARYONO</t>
+  </si>
+  <si>
+    <t>AINUN MUSFIROH SAPTARINI</t>
+  </si>
+  <si>
+    <t>drh. WARYOTO</t>
+  </si>
+  <si>
+    <t>AKHID NUR SETIAWAN, S.Kep.</t>
+  </si>
+  <si>
+    <t>NUHA HANIFA, S.Pd.</t>
+  </si>
+  <si>
+    <t>RENDI NAWANG SURYADI</t>
+  </si>
+  <si>
+    <t>JAATSIYAH AKA WINDARSO</t>
+  </si>
+  <si>
+    <t>HERRY KURNIAWAN, S.H.</t>
+  </si>
+  <si>
+    <t>ETTY HERAWATI, S.E.</t>
+  </si>
+  <si>
+    <t>SETYADI JUMIANTORO</t>
+  </si>
+  <si>
+    <t>ABDUL HARIS MAHMUDI</t>
+  </si>
+  <si>
+    <t>RADEN INOKI A. P.</t>
+  </si>
+  <si>
+    <t>MADIYONO, S.E., M.E.K.</t>
+  </si>
+  <si>
+    <t>FEBRINA NARISWARI</t>
+  </si>
+  <si>
+    <t>RIDHO BAYU NUGROHO, S.E.</t>
+  </si>
+  <si>
+    <t>RENI TRIWULANDARI</t>
+  </si>
+  <si>
+    <t>HARJANTO</t>
+  </si>
+  <si>
+    <t>RUDI DENI ANTORO</t>
+  </si>
+  <si>
+    <t>RULI ASTIWI, S.E.</t>
+  </si>
+  <si>
+    <t>RR. LITA ARIDA FITRIANI</t>
+  </si>
+  <si>
+    <t>YATIMAN, S.H.</t>
+  </si>
+  <si>
+    <t>SITI WULANDARI, A.Md.</t>
+  </si>
+  <si>
+    <t>LUKITA SUGIYARTA</t>
+  </si>
+  <si>
+    <t>HASAN ASHARI</t>
+  </si>
+  <si>
+    <t>YOSEPHA DEWI SETYANINGRUM, S.Pd.</t>
+  </si>
+  <si>
+    <t>R.A. PARAMITA DEWI KUSUMA WARDHANI</t>
+  </si>
+  <si>
+    <t>ARI HIDAYAT</t>
+  </si>
+  <si>
+    <t>JOSEFINE MARIA NIKEN ARIE DAMAYANTI</t>
+  </si>
+  <si>
+    <t>BAYU KURNIAWAN, S.Sos.</t>
+  </si>
+  <si>
+    <t>IMELDA DAHLIMA BERLIN, A.Md.</t>
+  </si>
+  <si>
+    <t>JOKO WINARNO</t>
+  </si>
+  <si>
+    <t>LUKITO TANI MARTOYO</t>
+  </si>
+  <si>
+    <t>BUTET JUNIAR TAMPUBOLON</t>
+  </si>
+  <si>
+    <t>MUHAMMAD SALEH</t>
+  </si>
+  <si>
+    <t>Ir. E. NUGROHO SULISTYO P.</t>
+  </si>
+  <si>
+    <t>YENI HARYANTI</t>
+  </si>
+  <si>
+    <t>R. RUHULLAH TAQI MURWAT, S.H.I., M.Hum.</t>
+  </si>
+  <si>
+    <t>SATRIYA ACHMADI</t>
+  </si>
+  <si>
+    <t>ERFI SYACHNIA FD.</t>
+  </si>
+  <si>
+    <t>KASIHONO</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ALAN NAZLIHAQ</t>
+  </si>
+  <si>
+    <t>SALMA ALFITRA NOORKHOLIDYA</t>
+  </si>
+  <si>
+    <t>SITI ROKHANI WINDARWATI, S.H.</t>
+  </si>
+  <si>
+    <t>CHOIRUDIN</t>
+  </si>
+  <si>
+    <t>Dra. MARTHIA ADELHEIDA</t>
+  </si>
+  <si>
+    <t>Ir. H. NOOR SASONGKO, M.T.</t>
+  </si>
+  <si>
+    <t>Dr. JUNAIDI, S.Ag., M.Hum., M.Kom.</t>
+  </si>
+  <si>
+    <t>YAN TEGUH WASKITO</t>
+  </si>
+  <si>
+    <t>ANITA PERMEISARI, S.E.</t>
+  </si>
+  <si>
+    <t>NANANG TRESNADI</t>
+  </si>
+  <si>
+    <t>SUCHRULIYAWATI, S.E.</t>
+  </si>
+  <si>
+    <t>SULTON, S.Ag.</t>
+  </si>
+  <si>
+    <t>340007</t>
+  </si>
+  <si>
+    <t>DAERAH ISTIMEWA YOGYAKARTA 7</t>
+  </si>
+  <si>
+    <t>3403</t>
+  </si>
+  <si>
+    <t>GUNUNGKIDUL</t>
+  </si>
+  <si>
+    <t>H. SUTIYO, S.E.</t>
+  </si>
+  <si>
+    <t>TIMBUL SURYANTO</t>
+  </si>
+  <si>
+    <t>SUMARSIH</t>
+  </si>
+  <si>
+    <t>Drs. H. ALI RIDLO,  M.M.</t>
+  </si>
+  <si>
+    <t>HERI HERMAWAN</t>
+  </si>
+  <si>
+    <t>ILYA HAIZATIN SHOFWANA</t>
+  </si>
+  <si>
+    <t>SYAFRIZAL NUR RIFA`I, S.E.</t>
+  </si>
+  <si>
+    <t>AMIN SHOFAH MAISAROH</t>
+  </si>
+  <si>
+    <t>ROHMAWATI ISROFIATUN</t>
+  </si>
+  <si>
+    <t>FEBRI INDRA PURNAWAN</t>
+  </si>
+  <si>
+    <t>ABDUL KHALID</t>
+  </si>
+  <si>
+    <t>PURWANTO, S.T.</t>
+  </si>
+  <si>
+    <t>SARI PRATIWI</t>
+  </si>
+  <si>
+    <t>SLAMET, S.Pd., M.M.</t>
+  </si>
+  <si>
+    <t>NUR WINDU SASONGKO</t>
+  </si>
+  <si>
+    <t>R.M. HERTRIASNING</t>
+  </si>
+  <si>
+    <t>SURYATI MULATSIH, S.H.</t>
+  </si>
+  <si>
+    <t>AGENG KHOIRUL MUNA</t>
+  </si>
+  <si>
+    <t>DIDIK KUSWANTO, S.E.</t>
+  </si>
+  <si>
+    <t>TUTIK INDARYATI</t>
+  </si>
+  <si>
+    <t>RAMLI Z.R.</t>
+  </si>
+  <si>
+    <t>AMIN JULIANTO</t>
+  </si>
+  <si>
+    <t>NURYADI, S.Pd.</t>
+  </si>
+  <si>
+    <t>DEMAS KURSISWANTO, A.Md.</t>
+  </si>
+  <si>
+    <t>KUNTARTI PUSPANDARI, S.Pd.</t>
+  </si>
+  <si>
+    <t>BAMBANG SETYO MARTONO, S.E., M.B.A.</t>
+  </si>
+  <si>
+    <t>J. ARGA SELOKA</t>
+  </si>
+  <si>
+    <t>FLORENTINA AFRA SUWARTINAH</t>
+  </si>
+  <si>
+    <t>IS ROMY HUDIUTOMO</t>
+  </si>
+  <si>
+    <t>LULUK SEKAR ROSYDIANA, S.M.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD BRAMASTO</t>
+  </si>
+  <si>
+    <t>BERNADUS DWI WINASTO</t>
+  </si>
+  <si>
+    <t>A. DYAH AYU WIDYANA RING ASMORO, S.T.</t>
+  </si>
+  <si>
+    <t>SYARIEF GUSKA LAKSANA, S.H.</t>
+  </si>
+  <si>
+    <t>Hj. RANY WIDAYATI, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>BAYU GILANG NUGRAHA</t>
+  </si>
+  <si>
+    <t>R. INDRADI WD., S.E.</t>
+  </si>
+  <si>
+    <t>Drs. BUDI SANTOSA</t>
+  </si>
+  <si>
+    <t>ENDAH KARTIKASARI, S.E.</t>
+  </si>
+  <si>
+    <t>I KETUT TADA</t>
+  </si>
+  <si>
+    <t>HARI PRANOWO RISTIANTO</t>
+  </si>
+  <si>
+    <t>IKLASHUL AMALIA, S.A.P.</t>
+  </si>
+  <si>
+    <t>Dr. UPI ISABELLA REA, M.Pd.</t>
+  </si>
+  <si>
+    <t>BAYU DWI SETYAWAN</t>
+  </si>
+  <si>
+    <t>SUHARNO, S.E.</t>
+  </si>
+  <si>
+    <t>SUBIRMAN</t>
+  </si>
+  <si>
+    <t>ANIK MARWATI</t>
+  </si>
+  <si>
+    <t>HERI DWI HARYONO, S.H.</t>
+  </si>
+  <si>
+    <t>ISMAIL ISHOM</t>
+  </si>
+  <si>
+    <t>HENI KUSMAYA DEWI</t>
+  </si>
+  <si>
+    <t>HETI SETYANINGSIH, S.Pd.</t>
+  </si>
+  <si>
+    <t>DEVI TUDIAN AFRIAWANG, S.Si.</t>
+  </si>
+  <si>
+    <t>SUJANTI</t>
+  </si>
+  <si>
+    <t>ORIS RACHMANINDIANSARI, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>ENI DYAH MARHIYANI, S.Pd.</t>
+  </si>
+  <si>
+    <t>AGUS BUDI SANTOSO</t>
+  </si>
+  <si>
+    <t>RIFKY PRAPTAMA, S.Kom.</t>
+  </si>
+  <si>
+    <t>HADI USMAN, S.E.</t>
+  </si>
+  <si>
+    <t>AYU HAYATUNNISA</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ZIKRI ABDILLAH</t>
+  </si>
+  <si>
+    <t>RIANA PUTRIE</t>
+  </si>
+  <si>
+    <t>Ir. IMAM TAUFIK</t>
+  </si>
+  <si>
+    <t>NANDAR WINORO, S.T., M.S.I.</t>
+  </si>
+  <si>
+    <t>TITIN NUR HIDAYATI, S.Pd.I., S.Pd.</t>
+  </si>
+  <si>
+    <t>ARIF WIBOWO, S.Pd.T.</t>
+  </si>
+  <si>
+    <t>ARI SISWANTO</t>
+  </si>
+  <si>
+    <t>ENDANG TRI MARTINI</t>
+  </si>
+  <si>
+    <t>SUMPONO</t>
+  </si>
+  <si>
+    <t>TRI IWAN ISBUMARYANI</t>
+  </si>
+  <si>
+    <t>FATIMATUZZAHRO, A.Md.</t>
+  </si>
+  <si>
+    <t>WINARNO</t>
+  </si>
+  <si>
+    <t>SURYATI</t>
+  </si>
+  <si>
+    <t>ROSIKH MAHALLI, M.S.I.</t>
+  </si>
+  <si>
+    <t>IKA RAHMAWATI, M.S.I.</t>
+  </si>
+  <si>
+    <t>JOKO SUSILO</t>
+  </si>
+  <si>
+    <t>IMACULATA WIBAWANTY</t>
+  </si>
+  <si>
+    <t>YULI ANJAR ROKHANI</t>
+  </si>
+  <si>
+    <t>ARIF SETIADI, S.I.P.</t>
+  </si>
+  <si>
+    <t>SUPRIYANA, A.Md.</t>
+  </si>
+  <si>
+    <t>ERNA DWI ASTUTI</t>
+  </si>
+  <si>
+    <t>SLAMET TRIYONO</t>
+  </si>
+  <si>
+    <t>RINTO, S.I.P.</t>
+  </si>
+  <si>
+    <t>AGUSTIANI</t>
+  </si>
+  <si>
+    <t>MUFID SATRIO MUKTI, S.T.</t>
+  </si>
+  <si>
+    <t>HIGMAH NUR MAHENDRA</t>
+  </si>
+  <si>
+    <t>HANNA SRI SUWESTRI</t>
+  </si>
+  <si>
+    <t>ULFAH EKANI PUTRI ARISQI, S.Tr.</t>
+  </si>
+  <si>
+    <t>HARI YUNIANTO, S.E., M.A.P.</t>
+  </si>
+  <si>
+    <t>ERLIA RISTI, S.E.</t>
+  </si>
+  <si>
+    <t>PONIJO DWI ATMOKO</t>
+  </si>
+  <si>
+    <t>APRILIA UMIYATI</t>
+  </si>
+  <si>
+    <t>HANAFIAH</t>
+  </si>
+  <si>
+    <t>DEDY TRI HASTOMO</t>
+  </si>
+  <si>
+    <t>DYAH MEGA KUSUMA WARDHANI, S.H.</t>
+  </si>
+  <si>
+    <t>RIFA APRILIANO</t>
+  </si>
+  <si>
+    <t>WAHYU KRISWIYADI</t>
+  </si>
+  <si>
+    <t>KURNIAWATI</t>
+  </si>
+  <si>
+    <t>DEWI SRIYANTI</t>
+  </si>
+  <si>
+    <t>SULARNO</t>
+  </si>
+  <si>
+    <t>FIRSANEDI, S.H.</t>
+  </si>
+  <si>
+    <t>FRANSISKA MAHARANI, S.H.</t>
+  </si>
+  <si>
+    <t>KURNIA WIDAYATI</t>
+  </si>
+  <si>
+    <t>TARCICIUS NUGROHO WIDYATMOKO</t>
+  </si>
+  <si>
+    <t>PRAMESTI HIROTA, S.Par.</t>
+  </si>
+  <si>
+    <t>EKO RIHANTORO</t>
+  </si>
+  <si>
+    <t>ANTON SUPRIYADI, S.T.</t>
+  </si>
+  <si>
+    <t>WIBOWO PURNO KATOTO, M.Si.</t>
+  </si>
+  <si>
+    <t>SULISTYOWATI</t>
+  </si>
+  <si>
+    <t>SAMMY TANOKO</t>
+  </si>
+  <si>
+    <t>MOHAMAD GHOZIN</t>
+  </si>
+  <si>
+    <t>SUMARNI</t>
+  </si>
+  <si>
+    <t>WASIDI</t>
+  </si>
+  <si>
+    <t>SRI LESTARI</t>
+  </si>
+  <si>
+    <t>SURANTO, S.H.</t>
+  </si>
+  <si>
+    <t>YUNI EDI</t>
+  </si>
+  <si>
+    <t>ASIH SUPATMI</t>
+  </si>
+  <si>
+    <t>DWI RUSHANDAYANI</t>
+  </si>
+  <si>
+    <t>MAHFUD SRIYANA</t>
+  </si>
+  <si>
+    <t>R. MUHAMMAD HABIB HIDAYAT</t>
+  </si>
+  <si>
+    <t>SARAH WINDY ASTUTI</t>
+  </si>
+  <si>
+    <t>NURCHOLISH</t>
+  </si>
+  <si>
+    <t>ADHITYA WISNU MURTIE</t>
+  </si>
+  <si>
+    <t>A. YUSQI KHOTAMI</t>
+  </si>
+  <si>
+    <t>SIMAYATUN NAFISAH</t>
+  </si>
+  <si>
+    <t>MUCHAMMAD CAHYO MUHHARYANTO</t>
+  </si>
+  <si>
+    <t>LISKI YANIWATI</t>
+  </si>
+  <si>
+    <t>Hj. TUTIEK MASRIA WIDYO, S.E.</t>
+  </si>
+  <si>
+    <t>RACHMAD BASUKI, S.H., M.T.</t>
+  </si>
+  <si>
+    <t>SADIRIN, S.Pd.</t>
+  </si>
+  <si>
+    <t>MOHAMMAD HERU NURYANTO, S.Ag.</t>
+  </si>
+  <si>
+    <t>SYARIFAH ASMALINA, S.Tr.Pi.</t>
+  </si>
+  <si>
+    <t>SURADAL</t>
+  </si>
+  <si>
+    <t>SIGIT ANGGORO PUDJO BINTORO, A.Md.</t>
+  </si>
+  <si>
+    <t>RINA ANGGAWATI, S.T.</t>
+  </si>
+  <si>
+    <t>340001</t>
+  </si>
+  <si>
+    <t>DAERAH ISTIMEWA YOGYAKARTA 1</t>
+  </si>
+  <si>
+    <t>3471</t>
+  </si>
+  <si>
+    <t>KOTA YOGYAKARTA</t>
+  </si>
+  <si>
+    <t>MOHAMMAD ROSUL, S.Sos.</t>
+  </si>
+  <si>
+    <t>ARI DWI LESTARI, S.H.</t>
+  </si>
+  <si>
+    <t>YUDHI KURNIAWAN</t>
+  </si>
+  <si>
+    <t>MUHAMMAD FAQIH RIDHA, S.H.I.</t>
+  </si>
+  <si>
+    <t>ULFAH KHOIRUL RODHIYANI</t>
+  </si>
+  <si>
+    <t>ERNAWATI</t>
+  </si>
+  <si>
+    <t>RUSMINI</t>
+  </si>
+  <si>
+    <t>BUDI WALJIMAN, S.H.</t>
+  </si>
+  <si>
+    <t>DIAZ AYU M.</t>
+  </si>
+  <si>
+    <t>Ev. Dr. Ir. JACKY LATUPEIRISSA, M.A., M.Th.</t>
+  </si>
+  <si>
+    <t>YENYEN T. ISKANDAR, S.H.</t>
+  </si>
+  <si>
+    <t>ARUM SRIYATI, S.H.</t>
+  </si>
+  <si>
+    <t>EMYLIA NUNIK ERNA WATI</t>
+  </si>
+  <si>
+    <t>EMELIA MURCAHYANI</t>
+  </si>
+  <si>
+    <t>RB. DWI WAHYU B., S.Pd., M.Si.</t>
+  </si>
+  <si>
+    <t>EKO SUWANTO, S.T., M.Si.</t>
+  </si>
+  <si>
+    <t>NOVITA DWI ARINI</t>
+  </si>
+  <si>
+    <t>IMAM PRIYONO D. PUTRANTO, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>SUSANTO BUDI RAHARJO, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>AINUN MARDZIYAH, S.A.P.</t>
+  </si>
+  <si>
+    <t>FITRI HERTANTI</t>
+  </si>
+  <si>
+    <t>Drs. JOHANES SERANG KEBAN</t>
+  </si>
+  <si>
+    <t>Drs. AGUS MULYONO, M.M.</t>
+  </si>
+  <si>
+    <t>R.Rr. HARTANTI, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>IHWAN SETIAWAN, S.H.</t>
+  </si>
+  <si>
+    <t>R. BAMBANG KUSMINTO NUGROHO</t>
+  </si>
+  <si>
+    <t>ENDANG SULISTIYAWATI</t>
+  </si>
+  <si>
+    <t>KARTIKA WULANSARI, S.E.</t>
+  </si>
+  <si>
+    <t>CHANG WENDRYANTO, S.H.</t>
+  </si>
+  <si>
+    <t>Hj. NIKENDARI, S.E.</t>
+  </si>
+  <si>
+    <t>EDY CHRISJANTO, S.E., S.H., M.H.</t>
+  </si>
+  <si>
+    <t>ANNA ZULFIYAH, S.P.</t>
+  </si>
+  <si>
+    <t>Ir. TOMMY NURSAMSU MARDISUSANTO</t>
+  </si>
+  <si>
+    <t>RITA JATMIKOWATI</t>
+  </si>
+  <si>
+    <t>DIAN SETYA PAMBUDI</t>
+  </si>
+  <si>
+    <t>EKA APRILIA SAPUTRO</t>
+  </si>
+  <si>
+    <t>NATSIR AZZAM</t>
+  </si>
+  <si>
+    <t>ZAENAB FITRIA PERMANAWATI</t>
+  </si>
+  <si>
+    <t>KING VALEN STEVANO SUSENO</t>
+  </si>
+  <si>
+    <t>H. KUSTIJO</t>
+  </si>
+  <si>
+    <t>RISMA KHAIRUNISAH</t>
+  </si>
+  <si>
+    <t>DWI BUDI UTOMO, S.Pt.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD SYAFI'I, S.Psi.</t>
+  </si>
+  <si>
+    <t>TRI ENDANG SUSILOWATI, S.Pd.</t>
+  </si>
+  <si>
+    <t>BAMBANG ANJAR JALUMURTI, S.Pi.</t>
+  </si>
+  <si>
+    <t>FAKHRIYA MUSFIRA</t>
+  </si>
+  <si>
+    <t>MUHAMMAD FAUZAN, S.T.</t>
+  </si>
+  <si>
+    <t>KENDY YUDITHA, S.Psi.</t>
+  </si>
+  <si>
+    <t>JEMRIE R. L. X. LEREBULAN</t>
+  </si>
+  <si>
+    <t>APRILIA HARDIYANTI, S.T.</t>
+  </si>
+  <si>
+    <t>AHMAD BAIHAQI</t>
+  </si>
+  <si>
+    <t>NURCHANDRA PURWANDARI</t>
+  </si>
+  <si>
+    <t>ARIF NOOR HARTANTO, S.I.P.</t>
+  </si>
+  <si>
+    <t>RIFKI LISTIANTO, S.Si., M.Sc.</t>
+  </si>
+  <si>
+    <t>Dra. Hj. SITI NURJANNAH</t>
+  </si>
+  <si>
+    <t>EKO MARDIYONO</t>
+  </si>
+  <si>
+    <t>DARU MEI WULAN, S.E.</t>
+  </si>
+  <si>
+    <t>SRI SUPADMININGSIH, S.H.</t>
+  </si>
+  <si>
+    <t>ANGGA PERWITA, S.Pd.</t>
+  </si>
+  <si>
+    <t>SRI BIMO NUGROHO, S.E.</t>
+  </si>
+  <si>
+    <t>HARWENI PUJI HASTUTI, S.H.</t>
+  </si>
+  <si>
+    <t>IMAM SETIYADI</t>
+  </si>
+  <si>
+    <t>CHANDRA HERMAWAN, S.T.</t>
+  </si>
+  <si>
+    <t>ISTI WIDARTI</t>
+  </si>
+  <si>
+    <t>SANTOSO, S.H.</t>
+  </si>
+  <si>
+    <t>AGUNG ATMODJO</t>
+  </si>
+  <si>
+    <t>KAMARUDDIN, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>RISA KARMIDA, M.A.</t>
+  </si>
+  <si>
+    <t>LEONARDO HARYO AGUNG JATMIKO, S.H.</t>
+  </si>
+  <si>
+    <t>ANTONIUS EDI MARYANTO</t>
+  </si>
+  <si>
+    <t>Dr. STEVANUS CHRISTIAN HANDOKO, S.Kom., M.M.</t>
+  </si>
+  <si>
+    <t>AYU GRACILIA SALITA</t>
+  </si>
+  <si>
+    <t>LUKI ADISTI SURYA ANGGAYATRI</t>
+  </si>
+  <si>
+    <t>ENDANG KUSRINI S.</t>
+  </si>
+  <si>
+    <t>RIKA SISKA, S.Si.</t>
+  </si>
+  <si>
+    <t>ERWIN SETIAWAN</t>
+  </si>
+  <si>
+    <t>STELLA IVANA MAHARDIKA</t>
+  </si>
+  <si>
+    <t>LUWY UTAMI</t>
+  </si>
+  <si>
+    <t>Y. SUMIADI CAHYA MARTADI</t>
+  </si>
+  <si>
+    <t>CYNTHIA SEMBIRING, S.E.</t>
+  </si>
+  <si>
+    <t>H. SUGIYANTO HARJO SEMANGUN, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>M. HASAN WIDAGDO NUGROHO</t>
+  </si>
+  <si>
+    <t>YAYUK KRISTYAWATI</t>
+  </si>
+  <si>
+    <t>IMAM MUCHARROR</t>
+  </si>
+  <si>
+    <t>DHIMAS RONI RAKHMANTO, S.Psi.</t>
+  </si>
+  <si>
+    <t>UTAMI CAHYANINGSIH</t>
+  </si>
+  <si>
+    <t>SITI SOLICHAH</t>
+  </si>
+  <si>
+    <t>DWI KUSWANTORO, S.E., M.E.K.</t>
+  </si>
+  <si>
+    <t>ARNABUN, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>SITI MUSLICHATUN, S.H.</t>
+  </si>
+  <si>
+    <t>SUDJATMIKO</t>
+  </si>
+  <si>
+    <t>Hj. SETYA SUNARSIH</t>
+  </si>
+  <si>
+    <t>NUROHMAN</t>
+  </si>
+  <si>
+    <t>IMMAWATI SULISTYANINGTYAS</t>
+  </si>
+  <si>
+    <t>PBB</t>
+  </si>
+  <si>
+    <t>340002</t>
+  </si>
+  <si>
+    <t>DAERAH ISTIMEWA YOGYAKARTA 2</t>
+  </si>
+  <si>
+    <t>3402</t>
+  </si>
+  <si>
+    <t>BANTUL</t>
+  </si>
+  <si>
+    <t>Dr. ASLAM RIDLO, M.A.P.</t>
+  </si>
+  <si>
+    <t>Hj. URUL AINI</t>
+  </si>
+  <si>
+    <t>H. SOGI</t>
+  </si>
+  <si>
+    <t>SRI WINDARTIK</t>
+  </si>
+  <si>
+    <t>NURHAYATININGSIH</t>
+  </si>
+  <si>
+    <t>RATNA YUNITA SARI</t>
+  </si>
+  <si>
+    <t>SUGIYONO SAIFUL HADI</t>
+  </si>
+  <si>
+    <t>NUR SUBIYANTORO, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>WAHYU HENIWATI, M.M.</t>
+  </si>
+  <si>
+    <t>H. YOSERIZAL, S.H.</t>
+  </si>
+  <si>
+    <t>ONI WANTARA, S.E.</t>
+  </si>
+  <si>
+    <t>SRI SETYANINGSIH, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>LARAS MEI LANI</t>
+  </si>
+  <si>
+    <t>IMAM SUBAKTI</t>
+  </si>
+  <si>
+    <t>EDY SUMARMI, S.T.</t>
+  </si>
+  <si>
+    <t>TUSTIYANI, S.H.</t>
+  </si>
+  <si>
+    <t>H. ISPRIYATUN KATIR TRIATMOJO</t>
+  </si>
+  <si>
+    <t>H. YOEKE INDRA AGUNG LAKSANA, S.E.</t>
+  </si>
+  <si>
+    <t>ARINDYA LARAS, S.Pd.</t>
+  </si>
+  <si>
+    <t>AGUS SETIAWAN, S.H.</t>
+  </si>
+  <si>
+    <t>PITOYO PRIH HARYANTO</t>
+  </si>
+  <si>
+    <t>ERWIN NIZAR, S.Psi., M.Si.</t>
+  </si>
+  <si>
+    <t>Drs. H. SUWARDI</t>
+  </si>
+  <si>
+    <t>AVIE NATHALIA</t>
+  </si>
+  <si>
+    <t>H. SURADI, S.E.</t>
+  </si>
+  <si>
+    <t>Drs. JOKO JUMENO W.S.</t>
+  </si>
+  <si>
+    <t>WRESTI EKA TRI YULIATI, S.P.</t>
+  </si>
+  <si>
+    <t>FATMA SARI T.</t>
+  </si>
+  <si>
+    <t>Drs. YANA KARYANA, M.Si.</t>
+  </si>
+  <si>
+    <t>NYOMAN GIRI PUTRA KERTAPATI</t>
+  </si>
+  <si>
+    <t>MARIANA ULFAH, S.T., M.Si.</t>
+  </si>
+  <si>
+    <t>HERRY EDHIWIYATIE</t>
+  </si>
+  <si>
+    <t>SAPARJAN</t>
+  </si>
+  <si>
+    <t>SALSABILLA FITRI INAS</t>
+  </si>
+  <si>
+    <t>H. SUHARTO, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>SARJONO</t>
+  </si>
+  <si>
+    <t>SRI UTAMI</t>
+  </si>
+  <si>
+    <t>BAIZAR AMRULLAH, S.H.I.</t>
+  </si>
+  <si>
+    <t>AMIR SYARIFUDIN</t>
+  </si>
+  <si>
+    <t>KARTANA, S.Ag.</t>
+  </si>
+  <si>
+    <t>ALFI NI'MAH MAARIF, S.Ag.</t>
+  </si>
+  <si>
+    <t>FARIKHAH</t>
+  </si>
+  <si>
+    <t>BIDANAH</t>
+  </si>
+  <si>
+    <t>DEWI INDAH SARI</t>
+  </si>
+  <si>
+    <t>TRI NINGSIH, S.Pd.</t>
+  </si>
+  <si>
+    <t>WILDAN NAFIS, S.E., M.H.</t>
+  </si>
+  <si>
+    <t>RUSTAM FATONI, S.Pd.</t>
+  </si>
+  <si>
+    <t>SITI KHOTIMAH</t>
+  </si>
+  <si>
+    <t>AGUS PRIYANTO, S.A.B., M.I.P.</t>
+  </si>
+  <si>
+    <t>SITI MUZAYYANAH</t>
+  </si>
+  <si>
+    <t>NGATIYAH</t>
+  </si>
+  <si>
+    <t>R. RACHMAN BIMOSENO, S.I.P.</t>
+  </si>
+  <si>
+    <t>TRI WAHYUNI</t>
+  </si>
+  <si>
+    <t>FARID ZUNAIDI</t>
+  </si>
+  <si>
+    <t>ROY NOVA KUNTORO, S.E.</t>
+  </si>
+  <si>
+    <t>BIMO WIRATAMA, S.Psi.</t>
+  </si>
+  <si>
+    <t>SUYANTI, S.H.</t>
+  </si>
+  <si>
+    <t>AFRIGH ALAINA SHOBRON, S.T.</t>
+  </si>
+  <si>
+    <t>SABARINAH NURANINGSIH</t>
+  </si>
+  <si>
+    <t>SIGIT PRIYANTO</t>
+  </si>
+  <si>
+    <t>INDIARTO BAGUS YUDI HARTAWAN</t>
+  </si>
+  <si>
+    <t>WIDYO WIDYARTO, S.E.</t>
+  </si>
+  <si>
+    <t>SRI PUJI RAHAYU, S.H.</t>
+  </si>
+  <si>
+    <t>ANTONIUS PURWA ATMADJA</t>
+  </si>
+  <si>
+    <t>HENNY NURI LILAWATI</t>
+  </si>
+  <si>
+    <t>RINI KUSTIATI</t>
+  </si>
+  <si>
+    <t>TRI KADAR NUGROHO</t>
+  </si>
+  <si>
+    <t>UJLI FATKHUL JANNAH</t>
+  </si>
+  <si>
+    <t>HERY PRAMUDI SANTOSO</t>
+  </si>
+  <si>
+    <t>ELVITA ERNI APRILIANA</t>
+  </si>
+  <si>
+    <t>KOMARU ZAMAN</t>
+  </si>
+  <si>
+    <t>RATNA DWI WIJAYANTI</t>
+  </si>
+  <si>
+    <t>DHINDHA MARITHA</t>
+  </si>
+  <si>
+    <t>NUNKY ELTANIN MALA DEWI</t>
+  </si>
+  <si>
+    <t>DEDE ARYA TITO WIBOWO</t>
+  </si>
+  <si>
+    <t>Drs. H. SLAMET ABDULLAH, M.A.</t>
+  </si>
+  <si>
+    <t>IBRAHIM PANUNTUN</t>
+  </si>
+  <si>
+    <t>PUTI RENO INTAN, S.E., M.B.A.</t>
+  </si>
+  <si>
+    <t>FIRAS NAN SEBASTIAN, S.H., Adv.</t>
+  </si>
+  <si>
+    <t>HESTI INDAR RINI, S.E.</t>
+  </si>
+  <si>
+    <t>NUR WIDAYATI, S.H.</t>
+  </si>
+  <si>
+    <t>PANJI DEWANTORO</t>
+  </si>
+  <si>
     <t>340003</t>
   </si>
   <si>
     <t>DAERAH ISTIMEWA YOGYAKARTA 3</t>
   </si>
   <si>
-    <t>3402</t>
-[...25 lines deleted...]
-  <si>
     <t>UMARUDDIN MASDAR, S.Ag.</t>
   </si>
   <si>
-    <t>CALEG</t>
-[...1 lines deleted...]
-  <si>
     <t>ALIF MUSDALIFAH</t>
   </si>
   <si>
     <t>NURUL MARKHAMAH</t>
   </si>
   <si>
     <t>HANDAYANI SIGIT PURNAMA</t>
   </si>
   <si>
     <t>HARYANTI</t>
   </si>
   <si>
     <t>FADLUR ROSUL</t>
   </si>
   <si>
     <t>Dr. DANANG WAHYU BROTO, S.E., M.Si.</t>
   </si>
   <si>
     <t>GRIYA PRADIANZI</t>
   </si>
   <si>
     <t>FARHAN ACHA, S.I.P., M.A.</t>
   </si>
   <si>
     <t>LULUK RATNA DIAH SARI, S.H.</t>
@@ -351,56 +1971,50 @@
   <si>
     <t>SRI UTAMI, A.Md.</t>
   </si>
   <si>
     <t>MUHAMMAD NUR ROHMAD</t>
   </si>
   <si>
     <t>H. R. ICHWAN TAMRIN MURDIYANTA, S.E.</t>
   </si>
   <si>
     <t>Ir. GHOFFAR ABDUL WASIK</t>
   </si>
   <si>
     <t>MIA RAHMAWATI, S.I.P.</t>
   </si>
   <si>
     <t>AHMAD SAFRUDIN IHSAN</t>
   </si>
   <si>
     <t>WIDY WINANTO ARIAWAN, S.Si.</t>
   </si>
   <si>
     <t>ALIEF RUSDIANA NURTIASTI, S.E., M.M.</t>
   </si>
   <si>
-    <t>PKN</t>
-[...4 lines deleted...]
-  <si>
     <t>340004</t>
   </si>
   <si>
     <t>DAERAH ISTIMEWA YOGYAKARTA 4</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
     <t>KULON PROGO</t>
   </si>
   <si>
     <t>HIFNI MUHAMMAD NASIKH, S.E., M.B.A.</t>
   </si>
   <si>
     <t>SIHABUDIN</t>
   </si>
   <si>
     <t>SRI MARYATUN</t>
   </si>
   <si>
     <t>MUSTOFA DAUD, S.Ag.</t>
   </si>
   <si>
     <t>ANANDA SETYAWATI, A.Md. Par.</t>
@@ -622,1664 +2236,50 @@
     <t>DINDA CHOERUNNISA</t>
   </si>
   <si>
     <t>R.TEGUH WIJAYA</t>
   </si>
   <si>
     <t>ZAZIN SULAIMAN</t>
   </si>
   <si>
     <t>ACHMAD ZULKARNAEN PRAKOSO, S.T.</t>
   </si>
   <si>
     <t>RETNO PANJI RIANDANI</t>
   </si>
   <si>
     <t>HERIYANTO</t>
   </si>
   <si>
     <t>SUPARSIYAH</t>
   </si>
   <si>
     <t>MUGI ASTUTI</t>
   </si>
   <si>
     <t>AHMAD BAIHAQY RAIS</t>
-  </si>
-[...1612 lines deleted...]
-    <t>PANJI DEWANTORO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -2579,63 +2579,63 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView tabSelected="true" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E1" s="1" t="s">
         <v>29</v>
-      </c>
-[...10 lines deleted...]
-        <v>28</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
@@ -2643,16792 +2643,16792 @@
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D2">
-        <v>35198</v>
+        <v>38909</v>
       </c>
       <c r="E2">
-        <v>35198</v>
+        <v>38909</v>
       </c>
       <c r="F2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G2">
-        <v>35198</v>
+        <v>38909</v>
       </c>
       <c r="H2">
-        <v>49526</v>
+        <v>36318</v>
       </c>
       <c r="I2">
-        <v>68616</v>
+        <v>80862</v>
       </c>
       <c r="J2">
-        <v>20923</v>
+        <v>39558</v>
       </c>
       <c r="K2">
-        <v>3846</v>
+        <v>15688</v>
       </c>
       <c r="L2">
-        <v>2223</v>
+        <v>2767</v>
       </c>
       <c r="M2">
-        <v>1331</v>
+        <v>975</v>
       </c>
       <c r="N2">
-        <v>44870</v>
+        <v>42596</v>
       </c>
       <c r="O2">
-        <v>582</v>
+        <v>463</v>
       </c>
       <c r="P2">
-        <v>18986</v>
+        <v>551</v>
       </c>
       <c r="Q2">
-        <v>5432</v>
+        <v>38742</v>
       </c>
       <c r="R2">
-        <v>7111</v>
+        <v>8853</v>
       </c>
       <c r="S2">
-        <v>1008</v>
+        <v>12535</v>
       </c>
       <c r="T2">
-        <v>18395</v>
+        <v>1849</v>
       </c>
       <c r="U2">
-        <v>18975</v>
+        <v>21586</v>
       </c>
       <c r="V2">
-        <v>297022</v>
+        <v>6612</v>
+      </c>
+      <c r="W2">
+        <v>348864</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D3">
-        <v>9363</v>
+        <v>7874</v>
       </c>
       <c r="E3">
-        <v>9363</v>
+        <v>7874</v>
       </c>
       <c r="G3">
-        <v>35198</v>
+        <v>38909</v>
       </c>
       <c r="H3">
-        <v>49526</v>
+        <v>36318</v>
       </c>
       <c r="I3">
-        <v>68616</v>
+        <v>80862</v>
       </c>
       <c r="J3">
-        <v>20923</v>
+        <v>39558</v>
       </c>
       <c r="K3">
-        <v>3846</v>
+        <v>15688</v>
       </c>
       <c r="L3">
-        <v>2223</v>
+        <v>2767</v>
       </c>
       <c r="M3">
-        <v>1331</v>
+        <v>975</v>
       </c>
       <c r="N3">
-        <v>44870</v>
+        <v>42596</v>
       </c>
       <c r="O3">
-        <v>582</v>
+        <v>463</v>
       </c>
       <c r="P3">
-        <v>18986</v>
+        <v>551</v>
       </c>
       <c r="Q3">
-        <v>5432</v>
+        <v>38742</v>
       </c>
       <c r="R3">
-        <v>7111</v>
+        <v>8853</v>
       </c>
       <c r="S3">
-        <v>1008</v>
+        <v>12535</v>
       </c>
       <c r="T3">
-        <v>18395</v>
+        <v>1849</v>
       </c>
       <c r="U3">
-        <v>18975</v>
+        <v>21586</v>
       </c>
       <c r="V3">
-        <v>297022</v>
+        <v>6612</v>
+      </c>
+      <c r="W3">
+        <v>348864</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D4">
-        <v>21760</v>
+        <v>26089</v>
       </c>
       <c r="E4">
-        <v>21760</v>
+        <v>26089</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C5" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D5">
-        <v>1740</v>
+        <v>796</v>
       </c>
       <c r="E5">
-        <v>1740</v>
+        <v>796</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D6">
-        <v>1043</v>
+        <v>1402</v>
       </c>
       <c r="E6">
-        <v>1043</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D7">
-        <v>579</v>
+        <v>471</v>
       </c>
       <c r="E7">
-        <v>579</v>
+        <v>471</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D8">
-        <v>375</v>
+        <v>689</v>
       </c>
       <c r="E8">
-        <v>375</v>
+        <v>689</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D9">
-        <v>338</v>
+        <v>1083</v>
       </c>
       <c r="E9">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="10"/>
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>42</v>
+      </c>
+      <c r="C10" t="s">
+        <v>36</v>
+      </c>
+      <c r="D10">
+        <v>134</v>
+      </c>
+      <c r="E10">
+        <v>134</v>
+      </c>
+    </row>
     <row r="11">
       <c r="A11">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>7</v>
+        <v>43</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D11">
-        <v>49526</v>
+        <v>219</v>
       </c>
       <c r="E11">
-        <v>49526</v>
+        <v>219</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" t="s">
-        <v>27</v>
+      <c r="A12">
+        <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D12">
-        <v>10724</v>
+        <v>152</v>
       </c>
       <c r="E12">
-        <v>10724</v>
-[...18 lines deleted...]
-    </row>
+        <v>152</v>
+      </c>
+    </row>
+    <row r="13"/>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D14">
-        <v>12106</v>
+        <v>36318</v>
       </c>
       <c r="E14">
-        <v>12106</v>
+        <v>36318</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15">
-        <v>3</v>
+      <c r="A15" t="s">
+        <v>28</v>
       </c>
       <c r="B15" t="s">
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="C15" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D15">
-        <v>1105</v>
+        <v>9761</v>
       </c>
       <c r="E15">
-        <v>1105</v>
+        <v>9761</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D16">
-        <v>1134</v>
+        <v>11990</v>
       </c>
       <c r="E16">
-        <v>1134</v>
+        <v>11990</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C17" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D17">
-        <v>781</v>
+        <v>8851</v>
       </c>
       <c r="E17">
-        <v>781</v>
+        <v>8851</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B18" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C18" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D18">
-        <v>248</v>
+        <v>1340</v>
       </c>
       <c r="E18">
-        <v>248</v>
-[...2 lines deleted...]
-    <row r="19"/>
+        <v>1340</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>4</v>
+      </c>
+      <c r="B19" t="s">
+        <v>48</v>
+      </c>
+      <c r="C19" t="s">
+        <v>36</v>
+      </c>
+      <c r="D19">
+        <v>1360</v>
+      </c>
+      <c r="E19">
+        <v>1360</v>
+      </c>
+    </row>
     <row r="20">
       <c r="A20">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B20" t="s">
-        <v>8</v>
+        <v>49</v>
       </c>
       <c r="C20" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D20">
-        <v>68616</v>
+        <v>927</v>
       </c>
       <c r="E20">
-        <v>68616</v>
+        <v>927</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21" t="s">
-        <v>27</v>
+      <c r="A21">
+        <v>6</v>
       </c>
       <c r="B21" t="s">
-        <v>27</v>
+        <v>50</v>
       </c>
       <c r="C21" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D21">
-        <v>16313</v>
+        <v>789</v>
       </c>
       <c r="E21">
-        <v>16313</v>
+        <v>789</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B22" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="C22" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D22">
-        <v>24896</v>
+        <v>343</v>
       </c>
       <c r="E22">
-        <v>24896</v>
+        <v>343</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B23" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="C23" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D23">
-        <v>4798</v>
+        <v>474</v>
       </c>
       <c r="E23">
-        <v>4798</v>
+        <v>474</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B24" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="C24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D24">
-        <v>3966</v>
+        <v>483</v>
       </c>
       <c r="E24">
-        <v>3966</v>
-[...18 lines deleted...]
-    </row>
+        <v>483</v>
+      </c>
+    </row>
+    <row r="25"/>
     <row r="26">
       <c r="A26">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B26" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="C26" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D26">
-        <v>11622</v>
+        <v>80862</v>
       </c>
       <c r="E26">
-        <v>11622</v>
+        <v>80862</v>
       </c>
     </row>
     <row r="27">
-      <c r="A27">
-        <v>6</v>
+      <c r="A27" t="s">
+        <v>28</v>
       </c>
       <c r="B27" t="s">
-        <v>52</v>
+        <v>28</v>
       </c>
       <c r="C27" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D27">
-        <v>6073</v>
+        <v>18369</v>
       </c>
       <c r="E27">
-        <v>6073</v>
-[...2 lines deleted...]
-    <row r="28"/>
+        <v>18369</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>1</v>
+      </c>
+      <c r="B28" t="s">
+        <v>54</v>
+      </c>
+      <c r="C28" t="s">
+        <v>36</v>
+      </c>
+      <c r="D28">
+        <v>17460</v>
+      </c>
+      <c r="E28">
+        <v>17460</v>
+      </c>
+    </row>
     <row r="29">
       <c r="A29">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B29" t="s">
-        <v>9</v>
+        <v>55</v>
       </c>
       <c r="C29" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D29">
-        <v>20923</v>
+        <v>14552</v>
       </c>
       <c r="E29">
-        <v>20923</v>
+        <v>14552</v>
       </c>
     </row>
     <row r="30">
-      <c r="A30" t="s">
-        <v>27</v>
+      <c r="A30">
+        <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>27</v>
+        <v>56</v>
       </c>
       <c r="C30" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D30">
-        <v>5405</v>
+        <v>9930</v>
       </c>
       <c r="E30">
-        <v>5405</v>
+        <v>9930</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B31" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="C31" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D31">
-        <v>9627</v>
+        <v>9648</v>
       </c>
       <c r="E31">
-        <v>9627</v>
+        <v>9648</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B32" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="C32" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D32">
-        <v>2176</v>
+        <v>1600</v>
       </c>
       <c r="E32">
-        <v>2176</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B33" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="C33" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D33">
-        <v>758</v>
+        <v>1561</v>
       </c>
       <c r="E33">
-        <v>758</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B34" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="C34" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D34">
-        <v>2308</v>
+        <v>585</v>
       </c>
       <c r="E34">
-        <v>2308</v>
+        <v>585</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B35" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="C35" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D35">
-        <v>300</v>
+        <v>1764</v>
       </c>
       <c r="E35">
-        <v>300</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B36" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="C36" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D36">
-        <v>349</v>
+        <v>5393</v>
       </c>
       <c r="E36">
-        <v>349</v>
+        <v>5393</v>
       </c>
     </row>
     <row r="37"/>
     <row r="38">
       <c r="A38">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B38" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D38">
-        <v>3846</v>
+        <v>39558</v>
       </c>
       <c r="E38">
-        <v>3846</v>
+        <v>39558</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B39" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C39" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D39">
-        <v>1604</v>
+        <v>5384</v>
       </c>
       <c r="E39">
-        <v>1604</v>
+        <v>5384</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="C40" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D40">
-        <v>797</v>
+        <v>3087</v>
       </c>
       <c r="E40">
-        <v>797</v>
+        <v>3087</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="C41" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D41">
-        <v>530</v>
+        <v>1305</v>
       </c>
       <c r="E41">
-        <v>530</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="C42" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D42">
-        <v>229</v>
+        <v>13486</v>
       </c>
       <c r="E42">
-        <v>229</v>
+        <v>13486</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="C43" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D43">
-        <v>234</v>
+        <v>13021</v>
       </c>
       <c r="E43">
-        <v>234</v>
+        <v>13021</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="C44" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D44">
-        <v>267</v>
+        <v>556</v>
       </c>
       <c r="E44">
-        <v>267</v>
+        <v>556</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="C45" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D45">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="E45">
-        <v>185</v>
-[...2 lines deleted...]
-    <row r="46"/>
+        <v>182</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>7</v>
+      </c>
+      <c r="B46" t="s">
+        <v>69</v>
+      </c>
+      <c r="C46" t="s">
+        <v>36</v>
+      </c>
+      <c r="D46">
+        <v>348</v>
+      </c>
+      <c r="E46">
+        <v>348</v>
+      </c>
+    </row>
     <row r="47">
       <c r="A47">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B47" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="C47" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D47">
-        <v>2223</v>
+        <v>505</v>
       </c>
       <c r="E47">
-        <v>2223</v>
+        <v>505</v>
       </c>
     </row>
     <row r="48">
-      <c r="A48" t="s">
-        <v>27</v>
+      <c r="A48">
+        <v>9</v>
       </c>
       <c r="B48" t="s">
-        <v>27</v>
+        <v>71</v>
       </c>
       <c r="C48" t="s">
+        <v>36</v>
+      </c>
+      <c r="D48">
+        <v>1684</v>
+      </c>
+      <c r="E48">
+        <v>1684</v>
+      </c>
+    </row>
+    <row r="49"/>
+    <row r="50">
+      <c r="A50">
+        <v>5</v>
+      </c>
+      <c r="B50" t="s">
+        <v>10</v>
+      </c>
+      <c r="C50" t="s">
         <v>33</v>
       </c>
-      <c r="D48">
-[...7 lines deleted...]
-      <c r="A49">
+      <c r="D50">
+        <v>15688</v>
+      </c>
+      <c r="E50">
+        <v>15688</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="s">
+        <v>28</v>
+      </c>
+      <c r="B51" t="s">
+        <v>28</v>
+      </c>
+      <c r="C51" t="s">
+        <v>34</v>
+      </c>
+      <c r="D51">
+        <v>3124</v>
+      </c>
+      <c r="E51">
+        <v>3124</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
         <v>1</v>
       </c>
-      <c r="B49" t="s">
-[...33 lines deleted...]
-      </c>
       <c r="B52" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="C52" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D52">
-        <v>784</v>
+        <v>5037</v>
       </c>
       <c r="E52">
-        <v>784</v>
+        <v>5037</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B53" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="C53" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D53">
-        <v>338</v>
+        <v>383</v>
       </c>
       <c r="E53">
-        <v>338</v>
+        <v>383</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B54" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="C54" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D54">
-        <v>114</v>
+        <v>246</v>
       </c>
       <c r="E54">
-        <v>114</v>
+        <v>246</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B55" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="C55" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D55">
-        <v>95</v>
+        <v>290</v>
       </c>
       <c r="E55">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="56"/>
+        <v>290</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>5</v>
+      </c>
+      <c r="B56" t="s">
+        <v>76</v>
+      </c>
+      <c r="C56" t="s">
+        <v>36</v>
+      </c>
+      <c r="D56">
+        <v>5814</v>
+      </c>
+      <c r="E56">
+        <v>5814</v>
+      </c>
+    </row>
     <row r="57">
       <c r="A57">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B57" t="s">
-        <v>13</v>
+        <v>77</v>
       </c>
       <c r="C57" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D57">
-        <v>44870</v>
+        <v>585</v>
       </c>
       <c r="E57">
-        <v>44870</v>
+        <v>585</v>
       </c>
     </row>
     <row r="58">
-      <c r="A58" t="s">
-        <v>27</v>
+      <c r="A58">
+        <v>7</v>
       </c>
       <c r="B58" t="s">
-        <v>27</v>
+        <v>78</v>
       </c>
       <c r="C58" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D58">
-        <v>7252</v>
+        <v>108</v>
       </c>
       <c r="E58">
-        <v>7252</v>
+        <v>108</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B59" t="s">
-        <v>69</v>
+        <v>79</v>
       </c>
       <c r="C59" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D59">
-        <v>12382</v>
+        <v>30</v>
       </c>
       <c r="E59">
-        <v>12382</v>
+        <v>30</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B60" t="s">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="C60" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D60">
-        <v>20686</v>
+        <v>71</v>
       </c>
       <c r="E60">
-        <v>20686</v>
-[...6 lines deleted...]
-      <c r="B61" t="s">
         <v>71</v>
       </c>
-      <c r="C61" t="s">
-[...8 lines deleted...]
-    </row>
+    </row>
+    <row r="61"/>
     <row r="62">
       <c r="A62">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B62" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="C62" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D62">
-        <v>709</v>
+        <v>2767</v>
       </c>
       <c r="E62">
-        <v>709</v>
+        <v>2767</v>
       </c>
     </row>
     <row r="63">
-      <c r="A63">
-        <v>5</v>
+      <c r="A63" t="s">
+        <v>28</v>
       </c>
       <c r="B63" t="s">
-        <v>73</v>
+        <v>28</v>
       </c>
       <c r="C63" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D63">
-        <v>671</v>
+        <v>1351</v>
       </c>
       <c r="E63">
-        <v>671</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="C64" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D64">
-        <v>1650</v>
+        <v>1416</v>
       </c>
       <c r="E64">
-        <v>1650</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="65"/>
     <row r="66">
       <c r="A66">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="B66" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C66" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D66">
-        <v>582</v>
+        <v>975</v>
       </c>
       <c r="E66">
-        <v>582</v>
+        <v>975</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B67" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C67" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D67">
-        <v>327</v>
+        <v>557</v>
       </c>
       <c r="E67">
-        <v>327</v>
+        <v>557</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1</v>
       </c>
       <c r="B68" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="C68" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D68">
-        <v>255</v>
+        <v>228</v>
       </c>
       <c r="E68">
-        <v>255</v>
-[...2 lines deleted...]
-    <row r="69"/>
+        <v>228</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>2</v>
+      </c>
+      <c r="B69" t="s">
+        <v>83</v>
+      </c>
+      <c r="C69" t="s">
+        <v>36</v>
+      </c>
+      <c r="D69">
+        <v>122</v>
+      </c>
+      <c r="E69">
+        <v>122</v>
+      </c>
+    </row>
     <row r="70">
       <c r="A70">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="B70" t="s">
-        <v>15</v>
+        <v>84</v>
       </c>
       <c r="C70" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D70">
-        <v>18986</v>
+        <v>68</v>
       </c>
       <c r="E70">
-        <v>18986</v>
-[...18 lines deleted...]
-    </row>
+        <v>68</v>
+      </c>
+    </row>
+    <row r="71"/>
     <row r="72">
       <c r="A72">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B72" t="s">
-        <v>76</v>
+        <v>13</v>
       </c>
       <c r="C72" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D72">
-        <v>13105</v>
+        <v>42596</v>
       </c>
       <c r="E72">
-        <v>13105</v>
+        <v>42596</v>
       </c>
     </row>
     <row r="73">
-      <c r="A73">
-        <v>2</v>
+      <c r="A73" t="s">
+        <v>28</v>
       </c>
       <c r="B73" t="s">
-        <v>77</v>
+        <v>28</v>
       </c>
       <c r="C73" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D73">
-        <v>1424</v>
+        <v>10500</v>
       </c>
       <c r="E73">
-        <v>1424</v>
+        <v>10500</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B74" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="C74" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D74">
-        <v>478</v>
+        <v>21602</v>
       </c>
       <c r="E74">
-        <v>478</v>
+        <v>21602</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B75" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="C75" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D75">
-        <v>403</v>
+        <v>2722</v>
       </c>
       <c r="E75">
-        <v>403</v>
+        <v>2722</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B76" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="C76" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D76">
-        <v>225</v>
+        <v>1564</v>
       </c>
       <c r="E76">
-        <v>225</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B77" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="C77" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D77">
-        <v>275</v>
+        <v>2204</v>
       </c>
       <c r="E77">
-        <v>275</v>
-[...2 lines deleted...]
-    <row r="78"/>
+        <v>2204</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>5</v>
+      </c>
+      <c r="B78" t="s">
+        <v>89</v>
+      </c>
+      <c r="C78" t="s">
+        <v>36</v>
+      </c>
+      <c r="D78">
+        <v>952</v>
+      </c>
+      <c r="E78">
+        <v>952</v>
+      </c>
+    </row>
     <row r="79">
       <c r="A79">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="B79" t="s">
-        <v>16</v>
+        <v>90</v>
       </c>
       <c r="C79" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D79">
-        <v>5432</v>
+        <v>571</v>
       </c>
       <c r="E79">
-        <v>5432</v>
+        <v>571</v>
       </c>
     </row>
     <row r="80">
-      <c r="A80" t="s">
-        <v>27</v>
+      <c r="A80">
+        <v>7</v>
       </c>
       <c r="B80" t="s">
-        <v>27</v>
+        <v>91</v>
       </c>
       <c r="C80" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D80">
-        <v>2380</v>
+        <v>987</v>
       </c>
       <c r="E80">
-        <v>2380</v>
+        <v>987</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B81" t="s">
-        <v>82</v>
+        <v>92</v>
       </c>
       <c r="C81" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D81">
-        <v>1274</v>
+        <v>954</v>
       </c>
       <c r="E81">
-        <v>1274</v>
+        <v>954</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B82" t="s">
-        <v>83</v>
+        <v>93</v>
       </c>
       <c r="C82" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D82">
-        <v>653</v>
+        <v>540</v>
       </c>
       <c r="E82">
-        <v>653</v>
-[...18 lines deleted...]
-    </row>
+        <v>540</v>
+      </c>
+    </row>
+    <row r="83"/>
     <row r="84">
       <c r="A84">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B84" t="s">
-        <v>85</v>
+        <v>14</v>
       </c>
       <c r="C84" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D84">
-        <v>531</v>
+        <v>463</v>
       </c>
       <c r="E84">
-        <v>531</v>
+        <v>463</v>
       </c>
     </row>
     <row r="85">
-      <c r="A85">
-        <v>5</v>
+      <c r="A85" t="s">
+        <v>28</v>
       </c>
       <c r="B85" t="s">
-        <v>86</v>
+        <v>28</v>
       </c>
       <c r="C85" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D85">
-        <v>117</v>
+        <v>273</v>
       </c>
       <c r="E85">
-        <v>117</v>
+        <v>273</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B86" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="C86" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D86">
-        <v>264</v>
+        <v>190</v>
       </c>
       <c r="E86">
-        <v>264</v>
+        <v>190</v>
       </c>
     </row>
     <row r="87"/>
     <row r="88">
       <c r="A88">
+        <v>11</v>
+      </c>
+      <c r="B88" t="s">
         <v>15</v>
       </c>
-      <c r="B88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C88" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D88">
-        <v>7111</v>
+        <v>551</v>
       </c>
       <c r="E88">
-        <v>7111</v>
+        <v>551</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B89" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C89" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D89">
-        <v>3090</v>
+        <v>294</v>
       </c>
       <c r="E89">
-        <v>3090</v>
+        <v>294</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1</v>
       </c>
       <c r="B90" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="C90" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D90">
-        <v>1876</v>
+        <v>257</v>
       </c>
       <c r="E90">
-        <v>1876</v>
-[...18 lines deleted...]
-    </row>
+        <v>257</v>
+      </c>
+    </row>
+    <row r="91"/>
     <row r="92">
       <c r="A92">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="B92" t="s">
-        <v>90</v>
+        <v>16</v>
       </c>
       <c r="C92" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D92">
-        <v>433</v>
+        <v>38742</v>
       </c>
       <c r="E92">
-        <v>433</v>
+        <v>38742</v>
       </c>
     </row>
     <row r="93">
-      <c r="A93">
-        <v>4</v>
+      <c r="A93" t="s">
+        <v>28</v>
       </c>
       <c r="B93" t="s">
-        <v>91</v>
+        <v>28</v>
       </c>
       <c r="C93" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D93">
-        <v>152</v>
+        <v>4355</v>
       </c>
       <c r="E93">
-        <v>152</v>
+        <v>4355</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B94" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="C94" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D94">
-        <v>333</v>
+        <v>27676</v>
       </c>
       <c r="E94">
-        <v>333</v>
+        <v>27676</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B95" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="C95" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D95">
-        <v>103</v>
+        <v>595</v>
       </c>
       <c r="E95">
-        <v>103</v>
-[...2 lines deleted...]
-    <row r="96"/>
+        <v>595</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>3</v>
+      </c>
+      <c r="B96" t="s">
+        <v>98</v>
+      </c>
+      <c r="C96" t="s">
+        <v>36</v>
+      </c>
+      <c r="D96">
+        <v>695</v>
+      </c>
+      <c r="E96">
+        <v>695</v>
+      </c>
+    </row>
     <row r="97">
       <c r="A97">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="B97" t="s">
-        <v>18</v>
+        <v>99</v>
       </c>
       <c r="C97" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D97">
-        <v>1008</v>
+        <v>3085</v>
       </c>
       <c r="E97">
-        <v>1008</v>
+        <v>3085</v>
       </c>
     </row>
     <row r="98">
-      <c r="A98" t="s">
-        <v>27</v>
+      <c r="A98">
+        <v>5</v>
       </c>
       <c r="B98" t="s">
-        <v>27</v>
+        <v>100</v>
       </c>
       <c r="C98" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D98">
-        <v>465</v>
+        <v>530</v>
       </c>
       <c r="E98">
-        <v>465</v>
+        <v>530</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B99" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="C99" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D99">
-        <v>338</v>
+        <v>1227</v>
       </c>
       <c r="E99">
-        <v>338</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B100" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="C100" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D100">
-        <v>112</v>
+        <v>220</v>
       </c>
       <c r="E100">
-        <v>112</v>
+        <v>220</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B101" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="C101" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D101">
-        <v>93</v>
+        <v>139</v>
       </c>
       <c r="E101">
-        <v>93</v>
-[...4 lines deleted...]
-      <c r="A103">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>9</v>
+      </c>
+      <c r="B102" t="s">
+        <v>104</v>
+      </c>
+      <c r="C102" t="s">
+        <v>36</v>
+      </c>
+      <c r="D102">
+        <v>220</v>
+      </c>
+      <c r="E102">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="103"/>
+    <row r="104">
+      <c r="A104">
+        <v>14</v>
+      </c>
+      <c r="B104" t="s">
         <v>17</v>
-      </c>
-[...18 lines deleted...]
-        <v>27</v>
       </c>
       <c r="C104" t="s">
         <v>33</v>
       </c>
       <c r="D104">
-        <v>3795</v>
+        <v>8853</v>
       </c>
       <c r="E104">
-        <v>3795</v>
+        <v>8853</v>
       </c>
     </row>
     <row r="105">
-      <c r="A105">
-        <v>1</v>
+      <c r="A105" t="s">
+        <v>28</v>
       </c>
       <c r="B105" t="s">
-        <v>97</v>
+        <v>28</v>
       </c>
       <c r="C105" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D105">
-        <v>11654</v>
+        <v>2202</v>
       </c>
       <c r="E105">
-        <v>11654</v>
+        <v>2202</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B106" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="C106" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D106">
-        <v>805</v>
+        <v>4318</v>
       </c>
       <c r="E106">
-        <v>805</v>
+        <v>4318</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B107" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="C107" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D107">
-        <v>814</v>
+        <v>793</v>
       </c>
       <c r="E107">
-        <v>814</v>
+        <v>793</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B108" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="C108" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D108">
-        <v>550</v>
+        <v>399</v>
       </c>
       <c r="E108">
-        <v>550</v>
+        <v>399</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B109" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="C109" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D109">
-        <v>270</v>
+        <v>192</v>
       </c>
       <c r="E109">
-        <v>270</v>
+        <v>192</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
+        <v>5</v>
+      </c>
+      <c r="B110" t="s">
+        <v>109</v>
+      </c>
+      <c r="C110" t="s">
+        <v>36</v>
+      </c>
+      <c r="D110">
+        <v>333</v>
+      </c>
+      <c r="E110">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
         <v>6</v>
       </c>
-      <c r="B110" t="s">
-[...12 lines deleted...]
-    <row r="111"/>
+      <c r="B111" t="s">
+        <v>110</v>
+      </c>
+      <c r="C111" t="s">
+        <v>36</v>
+      </c>
+      <c r="D111">
+        <v>219</v>
+      </c>
+      <c r="E111">
+        <v>219</v>
+      </c>
+    </row>
     <row r="112">
       <c r="A112">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="B112" t="s">
-        <v>20</v>
+        <v>111</v>
       </c>
       <c r="C112" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D112">
-        <v>18975</v>
+        <v>180</v>
       </c>
       <c r="E112">
-        <v>18975</v>
+        <v>180</v>
       </c>
     </row>
     <row r="113">
-      <c r="A113" t="s">
-        <v>27</v>
+      <c r="A113">
+        <v>8</v>
       </c>
       <c r="B113" t="s">
-        <v>27</v>
+        <v>112</v>
       </c>
       <c r="C113" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D113">
-        <v>2453</v>
+        <v>172</v>
       </c>
       <c r="E113">
-        <v>2453</v>
+        <v>172</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B114" t="s">
-        <v>103</v>
+        <v>113</v>
       </c>
       <c r="C114" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D114">
-        <v>14818</v>
+        <v>45</v>
       </c>
       <c r="E114">
-        <v>14818</v>
-[...18 lines deleted...]
-    </row>
+        <v>45</v>
+      </c>
+    </row>
+    <row r="115"/>
     <row r="116">
       <c r="A116">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="B116" t="s">
-        <v>105</v>
+        <v>18</v>
       </c>
       <c r="C116" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D116">
-        <v>218</v>
+        <v>12535</v>
       </c>
       <c r="E116">
-        <v>218</v>
+        <v>12535</v>
       </c>
     </row>
     <row r="117">
-      <c r="A117">
-        <v>4</v>
+      <c r="A117" t="s">
+        <v>28</v>
       </c>
       <c r="B117" t="s">
-        <v>106</v>
+        <v>28</v>
       </c>
       <c r="C117" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D117">
-        <v>933</v>
+        <v>4985</v>
       </c>
       <c r="E117">
-        <v>933</v>
+        <v>4985</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B118" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="C118" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D118">
-        <v>120</v>
+        <v>1494</v>
       </c>
       <c r="E118">
-        <v>120</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
+        <v>2</v>
+      </c>
+      <c r="B119" t="s">
+        <v>115</v>
+      </c>
+      <c r="C119" t="s">
+        <v>36</v>
+      </c>
+      <c r="D119">
+        <v>2924</v>
+      </c>
+      <c r="E119">
+        <v>2924</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>3</v>
+      </c>
+      <c r="B120" t="s">
+        <v>116</v>
+      </c>
+      <c r="C120" t="s">
+        <v>36</v>
+      </c>
+      <c r="D120">
+        <v>1320</v>
+      </c>
+      <c r="E120">
+        <v>1320</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>4</v>
+      </c>
+      <c r="B121" t="s">
+        <v>117</v>
+      </c>
+      <c r="C121" t="s">
+        <v>36</v>
+      </c>
+      <c r="D121">
+        <v>383</v>
+      </c>
+      <c r="E121">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>5</v>
+      </c>
+      <c r="B122" t="s">
+        <v>118</v>
+      </c>
+      <c r="C122" t="s">
+        <v>36</v>
+      </c>
+      <c r="D122">
+        <v>274</v>
+      </c>
+      <c r="E122">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
         <v>6</v>
       </c>
-      <c r="B119" t="s">
-[...5 lines deleted...]
-      <c r="D119">
+      <c r="B123" t="s">
+        <v>119</v>
+      </c>
+      <c r="C123" t="s">
+        <v>36</v>
+      </c>
+      <c r="D123">
+        <v>240</v>
+      </c>
+      <c r="E123">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>7</v>
+      </c>
+      <c r="B124" t="s">
+        <v>120</v>
+      </c>
+      <c r="C124" t="s">
+        <v>36</v>
+      </c>
+      <c r="D124">
+        <v>143</v>
+      </c>
+      <c r="E124">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>8</v>
+      </c>
+      <c r="B125" t="s">
+        <v>121</v>
+      </c>
+      <c r="C125" t="s">
+        <v>36</v>
+      </c>
+      <c r="D125">
+        <v>442</v>
+      </c>
+      <c r="E125">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>9</v>
+      </c>
+      <c r="B126" t="s">
+        <v>122</v>
+      </c>
+      <c r="C126" t="s">
+        <v>36</v>
+      </c>
+      <c r="D126">
+        <v>330</v>
+      </c>
+      <c r="E126">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="127"/>
+    <row r="128">
+      <c r="A128">
+        <v>16</v>
+      </c>
+      <c r="B128" t="s">
+        <v>19</v>
+      </c>
+      <c r="C128" t="s">
+        <v>33</v>
+      </c>
+      <c r="D128">
+        <v>1849</v>
+      </c>
+      <c r="E128">
+        <v>1849</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="s">
+        <v>28</v>
+      </c>
+      <c r="B129" t="s">
+        <v>28</v>
+      </c>
+      <c r="C129" t="s">
+        <v>34</v>
+      </c>
+      <c r="D129">
+        <v>673</v>
+      </c>
+      <c r="E129">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>1</v>
+      </c>
+      <c r="B130" t="s">
+        <v>123</v>
+      </c>
+      <c r="C130" t="s">
+        <v>36</v>
+      </c>
+      <c r="D130">
+        <v>423</v>
+      </c>
+      <c r="E130">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>2</v>
+      </c>
+      <c r="B131" t="s">
+        <v>124</v>
+      </c>
+      <c r="C131" t="s">
+        <v>36</v>
+      </c>
+      <c r="D131">
+        <v>158</v>
+      </c>
+      <c r="E131">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>3</v>
+      </c>
+      <c r="B132" t="s">
         <v>125</v>
       </c>
-      <c r="E119">
-        <v>125</v>
+      <c r="C132" t="s">
+        <v>36</v>
+      </c>
+      <c r="D132">
+        <v>99</v>
+      </c>
+      <c r="E132">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>4</v>
+      </c>
+      <c r="B133" t="s">
+        <v>126</v>
+      </c>
+      <c r="C133" t="s">
+        <v>36</v>
+      </c>
+      <c r="D133">
+        <v>93</v>
+      </c>
+      <c r="E133">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>5</v>
+      </c>
+      <c r="B134" t="s">
+        <v>127</v>
+      </c>
+      <c r="C134" t="s">
+        <v>36</v>
+      </c>
+      <c r="D134">
+        <v>60</v>
+      </c>
+      <c r="E134">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>6</v>
+      </c>
+      <c r="B135" t="s">
+        <v>128</v>
+      </c>
+      <c r="C135" t="s">
+        <v>36</v>
+      </c>
+      <c r="D135">
+        <v>221</v>
+      </c>
+      <c r="E135">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>7</v>
+      </c>
+      <c r="B136" t="s">
+        <v>129</v>
+      </c>
+      <c r="C136" t="s">
+        <v>36</v>
+      </c>
+      <c r="D136">
+        <v>59</v>
+      </c>
+      <c r="E136">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>8</v>
+      </c>
+      <c r="B137" t="s">
+        <v>130</v>
+      </c>
+      <c r="C137" t="s">
+        <v>36</v>
+      </c>
+      <c r="D137">
+        <v>63</v>
+      </c>
+      <c r="E137">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="138"/>
+    <row r="139">
+      <c r="A139">
+        <v>17</v>
+      </c>
+      <c r="B139" t="s">
+        <v>20</v>
+      </c>
+      <c r="C139" t="s">
+        <v>33</v>
+      </c>
+      <c r="D139">
+        <v>21586</v>
+      </c>
+      <c r="E139">
+        <v>21586</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="s">
+        <v>28</v>
+      </c>
+      <c r="B140" t="s">
+        <v>28</v>
+      </c>
+      <c r="C140" t="s">
+        <v>34</v>
+      </c>
+      <c r="D140">
+        <v>3185</v>
+      </c>
+      <c r="E140">
+        <v>3185</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>1</v>
+      </c>
+      <c r="B141" t="s">
+        <v>131</v>
+      </c>
+      <c r="C141" t="s">
+        <v>36</v>
+      </c>
+      <c r="D141">
+        <v>14816</v>
+      </c>
+      <c r="E141">
+        <v>14816</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>2</v>
+      </c>
+      <c r="B142" t="s">
+        <v>132</v>
+      </c>
+      <c r="C142" t="s">
+        <v>36</v>
+      </c>
+      <c r="D142">
+        <v>859</v>
+      </c>
+      <c r="E142">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>3</v>
+      </c>
+      <c r="B143" t="s">
+        <v>133</v>
+      </c>
+      <c r="C143" t="s">
+        <v>36</v>
+      </c>
+      <c r="D143">
+        <v>866</v>
+      </c>
+      <c r="E143">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>4</v>
+      </c>
+      <c r="B144" t="s">
+        <v>134</v>
+      </c>
+      <c r="C144" t="s">
+        <v>36</v>
+      </c>
+      <c r="D144">
+        <v>516</v>
+      </c>
+      <c r="E144">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>5</v>
+      </c>
+      <c r="B145" t="s">
+        <v>135</v>
+      </c>
+      <c r="C145" t="s">
+        <v>36</v>
+      </c>
+      <c r="D145">
+        <v>657</v>
+      </c>
+      <c r="E145">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>6</v>
+      </c>
+      <c r="B146" t="s">
+        <v>136</v>
+      </c>
+      <c r="C146" t="s">
+        <v>36</v>
+      </c>
+      <c r="D146">
+        <v>101</v>
+      </c>
+      <c r="E146">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>7</v>
+      </c>
+      <c r="B147" t="s">
+        <v>137</v>
+      </c>
+      <c r="C147" t="s">
+        <v>36</v>
+      </c>
+      <c r="D147">
+        <v>206</v>
+      </c>
+      <c r="E147">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>8</v>
+      </c>
+      <c r="B148" t="s">
+        <v>138</v>
+      </c>
+      <c r="C148" t="s">
+        <v>36</v>
+      </c>
+      <c r="D148">
+        <v>101</v>
+      </c>
+      <c r="E148">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>9</v>
+      </c>
+      <c r="B149" t="s">
+        <v>139</v>
+      </c>
+      <c r="C149" t="s">
+        <v>36</v>
+      </c>
+      <c r="D149">
+        <v>279</v>
+      </c>
+      <c r="E149">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="150"/>
+    <row r="151">
+      <c r="A151">
+        <v>24</v>
+      </c>
+      <c r="B151" t="s">
+        <v>21</v>
+      </c>
+      <c r="C151" t="s">
+        <v>33</v>
+      </c>
+      <c r="D151">
+        <v>6612</v>
+      </c>
+      <c r="E151">
+        <v>6612</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="s">
+        <v>28</v>
+      </c>
+      <c r="B152" t="s">
+        <v>28</v>
+      </c>
+      <c r="C152" t="s">
+        <v>34</v>
+      </c>
+      <c r="D152">
+        <v>1670</v>
+      </c>
+      <c r="E152">
+        <v>1670</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>1</v>
+      </c>
+      <c r="B153" t="s">
+        <v>140</v>
+      </c>
+      <c r="C153" t="s">
+        <v>36</v>
+      </c>
+      <c r="D153">
+        <v>2023</v>
+      </c>
+      <c r="E153">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>2</v>
+      </c>
+      <c r="B154" t="s">
+        <v>141</v>
+      </c>
+      <c r="C154" t="s">
+        <v>36</v>
+      </c>
+      <c r="D154">
+        <v>632</v>
+      </c>
+      <c r="E154">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>3</v>
+      </c>
+      <c r="B155" t="s">
+        <v>142</v>
+      </c>
+      <c r="C155" t="s">
+        <v>36</v>
+      </c>
+      <c r="D155">
+        <v>283</v>
+      </c>
+      <c r="E155">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>4</v>
+      </c>
+      <c r="B156" t="s">
+        <v>143</v>
+      </c>
+      <c r="C156" t="s">
+        <v>36</v>
+      </c>
+      <c r="D156">
+        <v>558</v>
+      </c>
+      <c r="E156">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>5</v>
+      </c>
+      <c r="B157" t="s">
+        <v>144</v>
+      </c>
+      <c r="C157" t="s">
+        <v>36</v>
+      </c>
+      <c r="D157">
+        <v>407</v>
+      </c>
+      <c r="E157">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>6</v>
+      </c>
+      <c r="B158" t="s">
+        <v>145</v>
+      </c>
+      <c r="C158" t="s">
+        <v>36</v>
+      </c>
+      <c r="D158">
+        <v>692</v>
+      </c>
+      <c r="E158">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>7</v>
+      </c>
+      <c r="B159" t="s">
+        <v>146</v>
+      </c>
+      <c r="C159" t="s">
+        <v>36</v>
+      </c>
+      <c r="D159">
+        <v>71</v>
+      </c>
+      <c r="E159">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>8</v>
+      </c>
+      <c r="B160" t="s">
+        <v>147</v>
+      </c>
+      <c r="C160" t="s">
+        <v>36</v>
+      </c>
+      <c r="D160">
+        <v>167</v>
+      </c>
+      <c r="E160">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>9</v>
+      </c>
+      <c r="B161" t="s">
+        <v>148</v>
+      </c>
+      <c r="C161" t="s">
+        <v>36</v>
+      </c>
+      <c r="D161">
+        <v>109</v>
+      </c>
+      <c r="E161">
+        <v>109</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E1" s="1" t="s">
         <v>29</v>
-      </c>
-[...10 lines deleted...]
-        <v>28</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>109</v>
+        <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>110</v>
+        <v>149</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>21</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D2">
-        <v>39384</v>
+        <v>40358</v>
       </c>
       <c r="E2">
-        <v>39384</v>
+        <v>40358</v>
       </c>
       <c r="F2" t="s">
-        <v>114</v>
+        <v>27</v>
       </c>
       <c r="G2">
-        <v>39384</v>
+        <v>40358</v>
       </c>
       <c r="H2">
-        <v>39745</v>
+        <v>46037</v>
       </c>
       <c r="I2">
-        <v>96058</v>
+        <v>114436</v>
       </c>
       <c r="J2">
-        <v>33454</v>
+        <v>20281</v>
       </c>
       <c r="K2">
-        <v>3492</v>
+        <v>19861</v>
       </c>
       <c r="L2">
-        <v>800</v>
+        <v>2072</v>
       </c>
       <c r="M2">
-        <v>1113</v>
+        <v>887</v>
       </c>
       <c r="N2">
-        <v>29832</v>
+        <v>46203</v>
       </c>
       <c r="O2">
-        <v>201</v>
+        <v>189</v>
       </c>
       <c r="P2">
-        <v>265</v>
+        <v>374</v>
       </c>
       <c r="Q2">
-        <v>17307</v>
+        <v>442</v>
       </c>
       <c r="R2">
-        <v>2370</v>
+        <v>32425</v>
       </c>
       <c r="S2">
-        <v>3859</v>
+        <v>4248</v>
       </c>
       <c r="T2">
-        <v>699</v>
+        <v>8099</v>
       </c>
       <c r="U2">
-        <v>3450</v>
+        <v>876</v>
       </c>
       <c r="V2">
-        <v>6686</v>
+        <v>5539</v>
       </c>
       <c r="W2">
-        <v>278715</v>
+        <v>4761</v>
+      </c>
+      <c r="X2">
+        <v>347088</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D3">
-        <v>7227</v>
+        <v>7210</v>
       </c>
       <c r="E3">
-        <v>7227</v>
+        <v>7210</v>
       </c>
       <c r="G3">
-        <v>39384</v>
+        <v>40358</v>
       </c>
       <c r="H3">
-        <v>39745</v>
+        <v>46037</v>
       </c>
       <c r="I3">
-        <v>96058</v>
+        <v>114436</v>
       </c>
       <c r="J3">
-        <v>33454</v>
+        <v>20281</v>
       </c>
       <c r="K3">
-        <v>3492</v>
+        <v>19861</v>
       </c>
       <c r="L3">
-        <v>800</v>
+        <v>2072</v>
       </c>
       <c r="M3">
-        <v>1113</v>
+        <v>887</v>
       </c>
       <c r="N3">
-        <v>29832</v>
+        <v>46203</v>
       </c>
       <c r="O3">
-        <v>201</v>
+        <v>189</v>
       </c>
       <c r="P3">
-        <v>265</v>
+        <v>374</v>
       </c>
       <c r="Q3">
-        <v>17307</v>
+        <v>442</v>
       </c>
       <c r="R3">
-        <v>2370</v>
+        <v>32425</v>
       </c>
       <c r="S3">
-        <v>3859</v>
+        <v>4248</v>
       </c>
       <c r="T3">
-        <v>699</v>
+        <v>8099</v>
       </c>
       <c r="U3">
-        <v>3450</v>
+        <v>876</v>
       </c>
       <c r="V3">
-        <v>6686</v>
+        <v>5539</v>
       </c>
       <c r="W3">
-        <v>278715</v>
+        <v>4761</v>
+      </c>
+      <c r="X3">
+        <v>347088</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>115</v>
+        <v>152</v>
       </c>
       <c r="C4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D4">
-        <v>19266</v>
+        <v>28629</v>
       </c>
       <c r="E4">
-        <v>19266</v>
+        <v>28629</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>116</v>
+        <v>153</v>
       </c>
       <c r="C5" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D5">
-        <v>9964</v>
+        <v>1135</v>
       </c>
       <c r="E5">
-        <v>9964</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>117</v>
+        <v>154</v>
       </c>
       <c r="C6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D6">
-        <v>854</v>
+        <v>1341</v>
       </c>
       <c r="E6">
-        <v>854</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>118</v>
+        <v>155</v>
       </c>
       <c r="C7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D7">
-        <v>789</v>
+        <v>532</v>
       </c>
       <c r="E7">
-        <v>789</v>
+        <v>532</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>119</v>
+        <v>156</v>
       </c>
       <c r="C8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D8">
-        <v>271</v>
+        <v>518</v>
       </c>
       <c r="E8">
-        <v>271</v>
+        <v>518</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>120</v>
+        <v>157</v>
       </c>
       <c r="C9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D9">
-        <v>185</v>
+        <v>519</v>
       </c>
       <c r="E9">
-        <v>185</v>
+        <v>519</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>121</v>
+        <v>158</v>
       </c>
       <c r="C10" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D10">
-        <v>828</v>
+        <v>178</v>
       </c>
       <c r="E10">
-        <v>828</v>
-[...4 lines deleted...]
-      <c r="A12">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>159</v>
+      </c>
+      <c r="C11" t="s">
+        <v>36</v>
+      </c>
+      <c r="D11">
+        <v>296</v>
+      </c>
+      <c r="E11">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="12"/>
+    <row r="13">
+      <c r="A13">
         <v>2</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B13" t="s">
         <v>7</v>
-      </c>
-[...15 lines deleted...]
-        <v>27</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13">
-        <v>9072</v>
+        <v>46037</v>
       </c>
       <c r="E13">
-        <v>9072</v>
+        <v>46037</v>
       </c>
     </row>
     <row r="14">
-      <c r="A14">
-        <v>1</v>
+      <c r="A14" t="s">
+        <v>28</v>
       </c>
       <c r="B14" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D14">
-        <v>25090</v>
+        <v>9008</v>
       </c>
       <c r="E14">
-        <v>25090</v>
+        <v>9008</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>123</v>
+        <v>160</v>
       </c>
       <c r="C15" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D15">
-        <v>2625</v>
+        <v>16692</v>
       </c>
       <c r="E15">
-        <v>2625</v>
+        <v>16692</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>124</v>
+        <v>161</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D16">
-        <v>1113</v>
+        <v>14183</v>
       </c>
       <c r="E16">
-        <v>1113</v>
+        <v>14183</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B17" t="s">
-        <v>125</v>
+        <v>162</v>
       </c>
       <c r="C17" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D17">
-        <v>803</v>
+        <v>2509</v>
       </c>
       <c r="E17">
-        <v>803</v>
+        <v>2509</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>126</v>
+        <v>163</v>
       </c>
       <c r="C18" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D18">
-        <v>420</v>
+        <v>2238</v>
       </c>
       <c r="E18">
-        <v>420</v>
+        <v>2238</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B19" t="s">
-        <v>127</v>
+        <v>164</v>
       </c>
       <c r="C19" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D19">
-        <v>157</v>
+        <v>504</v>
       </c>
       <c r="E19">
-        <v>157</v>
+        <v>504</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
+        <v>6</v>
+      </c>
+      <c r="B20" t="s">
+        <v>165</v>
+      </c>
+      <c r="C20" t="s">
+        <v>36</v>
+      </c>
+      <c r="D20">
+        <v>369</v>
+      </c>
+      <c r="E20">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
         <v>7</v>
       </c>
-      <c r="B20" t="s">
-[...12 lines deleted...]
-    <row r="21"/>
+      <c r="B21" t="s">
+        <v>166</v>
+      </c>
+      <c r="C21" t="s">
+        <v>36</v>
+      </c>
+      <c r="D21">
+        <v>239</v>
+      </c>
+      <c r="E21">
+        <v>239</v>
+      </c>
+    </row>
     <row r="22">
       <c r="A22">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B22" t="s">
-        <v>8</v>
+        <v>167</v>
       </c>
       <c r="C22" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D22">
-        <v>96058</v>
+        <v>295</v>
       </c>
       <c r="E22">
-        <v>96058</v>
-[...18 lines deleted...]
-    </row>
+        <v>295</v>
+      </c>
+    </row>
+    <row r="23"/>
     <row r="24">
       <c r="A24">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B24" t="s">
-        <v>129</v>
+        <v>8</v>
       </c>
       <c r="C24" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D24">
-        <v>30777</v>
+        <v>114436</v>
       </c>
       <c r="E24">
-        <v>30777</v>
+        <v>114436</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25">
-        <v>2</v>
+      <c r="A25" t="s">
+        <v>28</v>
       </c>
       <c r="B25" t="s">
-        <v>130</v>
+        <v>28</v>
       </c>
       <c r="C25" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D25">
-        <v>28106</v>
+        <v>13743</v>
       </c>
       <c r="E25">
-        <v>28106</v>
+        <v>13743</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B26" t="s">
-        <v>131</v>
+        <v>168</v>
       </c>
       <c r="C26" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D26">
-        <v>19732</v>
+        <v>24452</v>
       </c>
       <c r="E26">
-        <v>19732</v>
+        <v>24452</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B27" t="s">
-        <v>132</v>
+        <v>169</v>
       </c>
       <c r="C27" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D27">
-        <v>1580</v>
+        <v>31507</v>
       </c>
       <c r="E27">
-        <v>1580</v>
+        <v>31507</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B28" t="s">
-        <v>133</v>
+        <v>170</v>
       </c>
       <c r="C28" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D28">
-        <v>2725</v>
+        <v>3664</v>
       </c>
       <c r="E28">
-        <v>2725</v>
+        <v>3664</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B29" t="s">
-        <v>134</v>
+        <v>171</v>
       </c>
       <c r="C29" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D29">
-        <v>464</v>
+        <v>16635</v>
       </c>
       <c r="E29">
-        <v>464</v>
+        <v>16635</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B30" t="s">
-        <v>135</v>
+        <v>172</v>
       </c>
       <c r="C30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D30">
-        <v>586</v>
+        <v>19137</v>
       </c>
       <c r="E30">
-        <v>586</v>
-[...2 lines deleted...]
-    <row r="31"/>
+        <v>19137</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>6</v>
+      </c>
+      <c r="B31" t="s">
+        <v>173</v>
+      </c>
+      <c r="C31" t="s">
+        <v>36</v>
+      </c>
+      <c r="D31">
+        <v>2172</v>
+      </c>
+      <c r="E31">
+        <v>2172</v>
+      </c>
+    </row>
     <row r="32">
       <c r="A32">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B32" t="s">
-        <v>9</v>
+        <v>174</v>
       </c>
       <c r="C32" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D32">
-        <v>33454</v>
+        <v>2062</v>
       </c>
       <c r="E32">
-        <v>33454</v>
+        <v>2062</v>
       </c>
     </row>
     <row r="33">
-      <c r="A33" t="s">
-        <v>27</v>
+      <c r="A33">
+        <v>8</v>
       </c>
       <c r="B33" t="s">
-        <v>27</v>
+        <v>175</v>
       </c>
       <c r="C33" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D33">
-        <v>5047</v>
+        <v>1064</v>
       </c>
       <c r="E33">
-        <v>5047</v>
-[...18 lines deleted...]
-    </row>
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="34"/>
     <row r="35">
       <c r="A35">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B35" t="s">
-        <v>137</v>
+        <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D35">
-        <v>14667</v>
+        <v>20281</v>
       </c>
       <c r="E35">
-        <v>14667</v>
+        <v>20281</v>
       </c>
     </row>
     <row r="36">
-      <c r="A36">
-        <v>3</v>
+      <c r="A36" t="s">
+        <v>28</v>
       </c>
       <c r="B36" t="s">
-        <v>138</v>
+        <v>28</v>
       </c>
       <c r="C36" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D36">
-        <v>627</v>
+        <v>4338</v>
       </c>
       <c r="E36">
-        <v>627</v>
+        <v>4338</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B37" t="s">
-        <v>139</v>
+        <v>176</v>
       </c>
       <c r="C37" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D37">
-        <v>703</v>
+        <v>13173</v>
       </c>
       <c r="E37">
-        <v>703</v>
+        <v>13173</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B38" t="s">
-        <v>140</v>
+        <v>177</v>
       </c>
       <c r="C38" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D38">
-        <v>220</v>
+        <v>1138</v>
       </c>
       <c r="E38">
-        <v>220</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B39" t="s">
-        <v>141</v>
+        <v>178</v>
       </c>
       <c r="C39" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D39">
-        <v>356</v>
+        <v>0</v>
       </c>
       <c r="E39">
-        <v>356</v>
+        <v>0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B40" t="s">
-        <v>142</v>
+        <v>179</v>
       </c>
       <c r="C40" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D40">
-        <v>220</v>
+        <v>485</v>
       </c>
       <c r="E40">
-        <v>220</v>
-[...2 lines deleted...]
-    <row r="41"/>
+        <v>485</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>5</v>
+      </c>
+      <c r="B41" t="s">
+        <v>180</v>
+      </c>
+      <c r="C41" t="s">
+        <v>36</v>
+      </c>
+      <c r="D41">
+        <v>279</v>
+      </c>
+      <c r="E41">
+        <v>279</v>
+      </c>
+    </row>
     <row r="42">
       <c r="A42">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B42" t="s">
-        <v>10</v>
+        <v>181</v>
       </c>
       <c r="C42" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D42">
-        <v>3492</v>
+        <v>313</v>
       </c>
       <c r="E42">
-        <v>3492</v>
+        <v>313</v>
       </c>
     </row>
     <row r="43">
-      <c r="A43" t="s">
-        <v>27</v>
+      <c r="A43">
+        <v>7</v>
       </c>
       <c r="B43" t="s">
-        <v>27</v>
+        <v>182</v>
       </c>
       <c r="C43" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D43">
-        <v>1409</v>
+        <v>326</v>
       </c>
       <c r="E43">
-        <v>1409</v>
+        <v>326</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B44" t="s">
-        <v>143</v>
+        <v>183</v>
       </c>
       <c r="C44" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D44">
-        <v>1077</v>
+        <v>229</v>
       </c>
       <c r="E44">
-        <v>1077</v>
-[...18 lines deleted...]
-    </row>
+        <v>229</v>
+      </c>
+    </row>
+    <row r="45"/>
     <row r="46">
       <c r="A46">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B46" t="s">
-        <v>145</v>
+        <v>10</v>
       </c>
       <c r="C46" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D46">
-        <v>207</v>
+        <v>19861</v>
       </c>
       <c r="E46">
-        <v>207</v>
+        <v>19861</v>
       </c>
     </row>
     <row r="47">
-      <c r="A47">
-        <v>4</v>
+      <c r="A47" t="s">
+        <v>28</v>
       </c>
       <c r="B47" t="s">
-        <v>146</v>
+        <v>28</v>
       </c>
       <c r="C47" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D47">
-        <v>155</v>
+        <v>2579</v>
       </c>
       <c r="E47">
-        <v>155</v>
+        <v>2579</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B48" t="s">
-        <v>147</v>
+        <v>184</v>
       </c>
       <c r="C48" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D48">
-        <v>164</v>
+        <v>14964</v>
       </c>
       <c r="E48">
-        <v>164</v>
+        <v>14964</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B49" t="s">
-        <v>148</v>
+        <v>185</v>
       </c>
       <c r="C49" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D49">
-        <v>43</v>
+        <v>1168</v>
       </c>
       <c r="E49">
-        <v>43</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B50" t="s">
-        <v>149</v>
+        <v>186</v>
       </c>
       <c r="C50" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D50">
-        <v>65</v>
+        <v>255</v>
       </c>
       <c r="E50">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="51"/>
+        <v>255</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>4</v>
+      </c>
+      <c r="B51" t="s">
+        <v>187</v>
+      </c>
+      <c r="C51" t="s">
+        <v>36</v>
+      </c>
+      <c r="D51">
+        <v>204</v>
+      </c>
+      <c r="E51">
+        <v>204</v>
+      </c>
+    </row>
     <row r="52">
       <c r="A52">
+        <v>5</v>
+      </c>
+      <c r="B52" t="s">
+        <v>188</v>
+      </c>
+      <c r="C52" t="s">
+        <v>36</v>
+      </c>
+      <c r="D52">
+        <v>459</v>
+      </c>
+      <c r="E52">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
         <v>6</v>
       </c>
-      <c r="B52" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="B53" t="s">
-        <v>27</v>
+        <v>189</v>
       </c>
       <c r="C53" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D53">
-        <v>507</v>
+        <v>74</v>
       </c>
       <c r="E53">
-        <v>507</v>
+        <v>74</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B54" t="s">
-        <v>150</v>
+        <v>190</v>
       </c>
       <c r="C54" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D54">
-        <v>201</v>
+        <v>101</v>
       </c>
       <c r="E54">
-        <v>201</v>
+        <v>101</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B55" t="s">
-        <v>151</v>
+        <v>191</v>
       </c>
       <c r="C55" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D55">
-        <v>92</v>
+        <v>57</v>
       </c>
       <c r="E55">
-        <v>92</v>
+        <v>57</v>
       </c>
     </row>
     <row r="56"/>
     <row r="57">
       <c r="A57">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B57" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C57" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D57">
-        <v>1113</v>
+        <v>2072</v>
       </c>
       <c r="E57">
-        <v>1113</v>
+        <v>2072</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B58" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C58" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D58">
-        <v>748</v>
+        <v>992</v>
       </c>
       <c r="E58">
-        <v>748</v>
+        <v>992</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1</v>
       </c>
       <c r="B59" t="s">
-        <v>152</v>
+        <v>192</v>
       </c>
       <c r="C59" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D59">
-        <v>245</v>
+        <v>1080</v>
       </c>
       <c r="E59">
-        <v>245</v>
-[...19 lines deleted...]
-    <row r="61"/>
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="60"/>
+    <row r="61">
+      <c r="A61">
+        <v>7</v>
+      </c>
+      <c r="B61" t="s">
+        <v>12</v>
+      </c>
+      <c r="C61" t="s">
+        <v>33</v>
+      </c>
+      <c r="D61">
+        <v>887</v>
+      </c>
+      <c r="E61">
+        <v>887</v>
+      </c>
+    </row>
     <row r="62">
-      <c r="A62">
-        <v>8</v>
+      <c r="A62" t="s">
+        <v>28</v>
       </c>
       <c r="B62" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="C62" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D62">
-        <v>29832</v>
+        <v>529</v>
       </c>
       <c r="E62">
-        <v>29832</v>
+        <v>529</v>
       </c>
     </row>
     <row r="63">
-      <c r="A63" t="s">
-        <v>27</v>
+      <c r="A63">
+        <v>1</v>
       </c>
       <c r="B63" t="s">
-        <v>27</v>
+        <v>193</v>
       </c>
       <c r="C63" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D63">
-        <v>4959</v>
+        <v>262</v>
       </c>
       <c r="E63">
-        <v>4959</v>
+        <v>262</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B64" t="s">
-        <v>154</v>
+        <v>194</v>
       </c>
       <c r="C64" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D64">
-        <v>16396</v>
+        <v>96</v>
       </c>
       <c r="E64">
-        <v>16396</v>
-[...18 lines deleted...]
-    </row>
+        <v>96</v>
+      </c>
+    </row>
+    <row r="65"/>
     <row r="66">
       <c r="A66">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B66" t="s">
-        <v>156</v>
+        <v>13</v>
       </c>
       <c r="C66" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D66">
-        <v>1905</v>
+        <v>46203</v>
       </c>
       <c r="E66">
-        <v>1905</v>
+        <v>46203</v>
       </c>
     </row>
     <row r="67">
-      <c r="A67">
-        <v>4</v>
+      <c r="A67" t="s">
+        <v>28</v>
       </c>
       <c r="B67" t="s">
-        <v>157</v>
+        <v>28</v>
       </c>
       <c r="C67" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D67">
-        <v>670</v>
+        <v>8024</v>
       </c>
       <c r="E67">
-        <v>670</v>
+        <v>8024</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B68" t="s">
-        <v>158</v>
+        <v>195</v>
       </c>
       <c r="C68" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D68">
-        <v>990</v>
+        <v>13868</v>
       </c>
       <c r="E68">
-        <v>990</v>
+        <v>13868</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B69" t="s">
-        <v>159</v>
+        <v>196</v>
       </c>
       <c r="C69" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D69">
-        <v>706</v>
+        <v>18702</v>
       </c>
       <c r="E69">
-        <v>706</v>
+        <v>18702</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B70" t="s">
-        <v>160</v>
+        <v>197</v>
       </c>
       <c r="C70" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D70">
-        <v>350</v>
+        <v>615</v>
       </c>
       <c r="E70">
-        <v>350</v>
-[...2 lines deleted...]
-    <row r="71"/>
+        <v>615</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>4</v>
+      </c>
+      <c r="B71" t="s">
+        <v>198</v>
+      </c>
+      <c r="C71" t="s">
+        <v>36</v>
+      </c>
+      <c r="D71">
+        <v>766</v>
+      </c>
+      <c r="E71">
+        <v>766</v>
+      </c>
+    </row>
     <row r="72">
       <c r="A72">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B72" t="s">
-        <v>109</v>
+        <v>199</v>
       </c>
       <c r="C72" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D72">
-        <v>201</v>
+        <v>1140</v>
       </c>
       <c r="E72">
-        <v>201</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="73">
-      <c r="A73" t="s">
-        <v>27</v>
+      <c r="A73">
+        <v>6</v>
       </c>
       <c r="B73" t="s">
-        <v>27</v>
+        <v>200</v>
       </c>
       <c r="C73" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D73">
-        <v>69</v>
+        <v>602</v>
       </c>
       <c r="E73">
-        <v>69</v>
+        <v>602</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B74" t="s">
-        <v>161</v>
+        <v>201</v>
       </c>
       <c r="C74" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D74">
-        <v>114</v>
+        <v>1320</v>
       </c>
       <c r="E74">
-        <v>114</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B75" t="s">
-        <v>162</v>
+        <v>202</v>
       </c>
       <c r="C75" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D75">
-        <v>18</v>
+        <v>1166</v>
       </c>
       <c r="E75">
-        <v>18</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="76"/>
     <row r="77">
       <c r="A77">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B77" t="s">
-        <v>110</v>
+        <v>14</v>
       </c>
       <c r="C77" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D77">
-        <v>265</v>
+        <v>189</v>
       </c>
       <c r="E77">
-        <v>265</v>
+        <v>189</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B78" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C78" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D78">
-        <v>99</v>
+        <v>126</v>
       </c>
       <c r="E78">
-        <v>99</v>
+        <v>126</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1</v>
       </c>
       <c r="B79" t="s">
-        <v>163</v>
+        <v>203</v>
       </c>
       <c r="C79" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D79">
-        <v>83</v>
+        <v>43</v>
       </c>
       <c r="E79">
-        <v>83</v>
+        <v>43</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>2</v>
       </c>
       <c r="B80" t="s">
-        <v>164</v>
+        <v>204</v>
       </c>
       <c r="C80" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D80">
-        <v>83</v>
+        <v>20</v>
       </c>
       <c r="E80">
-        <v>83</v>
+        <v>20</v>
       </c>
     </row>
     <row r="81"/>
     <row r="82">
       <c r="A82">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B82" t="s">
-        <v>15</v>
+        <v>149</v>
       </c>
       <c r="C82" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D82">
-        <v>17307</v>
+        <v>374</v>
       </c>
       <c r="E82">
-        <v>17307</v>
+        <v>374</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B83" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C83" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D83">
-        <v>3002</v>
+        <v>121</v>
       </c>
       <c r="E83">
-        <v>3002</v>
+        <v>121</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1</v>
       </c>
       <c r="B84" t="s">
-        <v>165</v>
+        <v>205</v>
       </c>
       <c r="C84" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D84">
-        <v>7077</v>
+        <v>133</v>
       </c>
       <c r="E84">
-        <v>7077</v>
+        <v>133</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>2</v>
       </c>
       <c r="B85" t="s">
-        <v>166</v>
+        <v>206</v>
       </c>
       <c r="C85" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D85">
-        <v>3057</v>
+        <v>69</v>
       </c>
       <c r="E85">
-        <v>3057</v>
+        <v>69</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>3</v>
       </c>
       <c r="B86" t="s">
-        <v>167</v>
+        <v>207</v>
       </c>
       <c r="C86" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D86">
-        <v>480</v>
+        <v>51</v>
       </c>
       <c r="E86">
-        <v>480</v>
-[...18 lines deleted...]
-    </row>
+        <v>51</v>
+      </c>
+    </row>
+    <row r="87"/>
     <row r="88">
       <c r="A88">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="B88" t="s">
-        <v>169</v>
+        <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D88">
-        <v>386</v>
+        <v>442</v>
       </c>
       <c r="E88">
-        <v>386</v>
+        <v>442</v>
       </c>
     </row>
     <row r="89">
-      <c r="A89">
-        <v>6</v>
+      <c r="A89" t="s">
+        <v>28</v>
       </c>
       <c r="B89" t="s">
-        <v>170</v>
+        <v>28</v>
       </c>
       <c r="C89" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D89">
-        <v>239</v>
+        <v>230</v>
       </c>
       <c r="E89">
-        <v>239</v>
+        <v>230</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B90" t="s">
-        <v>171</v>
+        <v>208</v>
       </c>
       <c r="C90" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D90">
-        <v>99</v>
+        <v>212</v>
       </c>
       <c r="E90">
-        <v>99</v>
+        <v>212</v>
       </c>
     </row>
     <row r="91"/>
     <row r="92">
       <c r="A92">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B92" t="s">
         <v>16</v>
       </c>
       <c r="C92" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D92">
-        <v>2370</v>
+        <v>32425</v>
       </c>
       <c r="E92">
-        <v>2370</v>
+        <v>32425</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B93" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C93" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D93">
-        <v>933</v>
+        <v>3247</v>
       </c>
       <c r="E93">
-        <v>933</v>
+        <v>3247</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1</v>
       </c>
       <c r="B94" t="s">
-        <v>172</v>
+        <v>209</v>
       </c>
       <c r="C94" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D94">
-        <v>498</v>
+        <v>19514</v>
       </c>
       <c r="E94">
-        <v>498</v>
+        <v>19514</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>2</v>
       </c>
       <c r="B95" t="s">
-        <v>173</v>
+        <v>210</v>
       </c>
       <c r="C95" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D95">
-        <v>211</v>
+        <v>6740</v>
       </c>
       <c r="E95">
-        <v>211</v>
+        <v>6740</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>3</v>
       </c>
       <c r="B96" t="s">
-        <v>174</v>
+        <v>211</v>
       </c>
       <c r="C96" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D96">
-        <v>250</v>
+        <v>504</v>
       </c>
       <c r="E96">
-        <v>250</v>
+        <v>504</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>4</v>
       </c>
       <c r="B97" t="s">
-        <v>175</v>
+        <v>212</v>
       </c>
       <c r="C97" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D97">
-        <v>279</v>
+        <v>1637</v>
       </c>
       <c r="E97">
-        <v>279</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>5</v>
       </c>
       <c r="B98" t="s">
-        <v>176</v>
+        <v>213</v>
       </c>
       <c r="C98" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D98">
-        <v>74</v>
+        <v>243</v>
       </c>
       <c r="E98">
-        <v>74</v>
+        <v>243</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>6</v>
       </c>
       <c r="B99" t="s">
-        <v>177</v>
+        <v>214</v>
       </c>
       <c r="C99" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D99">
-        <v>63</v>
+        <v>195</v>
       </c>
       <c r="E99">
-        <v>63</v>
+        <v>195</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>7</v>
       </c>
       <c r="B100" t="s">
-        <v>178</v>
+        <v>215</v>
       </c>
       <c r="C100" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D100">
-        <v>62</v>
+        <v>202</v>
       </c>
       <c r="E100">
-        <v>62</v>
-[...7 lines deleted...]
-      <c r="B102" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>8</v>
+      </c>
+      <c r="B101" t="s">
+        <v>216</v>
+      </c>
+      <c r="C101" t="s">
+        <v>36</v>
+      </c>
+      <c r="D101">
+        <v>143</v>
+      </c>
+      <c r="E101">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="102"/>
+    <row r="103">
+      <c r="A103">
+        <v>14</v>
+      </c>
+      <c r="B103" t="s">
         <v>17</v>
-      </c>
-[...15 lines deleted...]
-        <v>27</v>
       </c>
       <c r="C103" t="s">
         <v>33</v>
       </c>
       <c r="D103">
-        <v>1497</v>
+        <v>4248</v>
       </c>
       <c r="E103">
-        <v>1497</v>
+        <v>4248</v>
       </c>
     </row>
     <row r="104">
-      <c r="A104">
-        <v>1</v>
+      <c r="A104" t="s">
+        <v>28</v>
       </c>
       <c r="B104" t="s">
-        <v>179</v>
+        <v>28</v>
       </c>
       <c r="C104" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D104">
-        <v>512</v>
+        <v>1585</v>
       </c>
       <c r="E104">
-        <v>512</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B105" t="s">
-        <v>180</v>
+        <v>217</v>
       </c>
       <c r="C105" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D105">
-        <v>573</v>
+        <v>1281</v>
       </c>
       <c r="E105">
-        <v>573</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B106" t="s">
-        <v>181</v>
+        <v>218</v>
       </c>
       <c r="C106" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D106">
-        <v>490</v>
+        <v>337</v>
       </c>
       <c r="E106">
-        <v>490</v>
+        <v>337</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B107" t="s">
-        <v>182</v>
+        <v>219</v>
       </c>
       <c r="C107" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D107">
-        <v>470</v>
+        <v>311</v>
       </c>
       <c r="E107">
-        <v>470</v>
+        <v>311</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B108" t="s">
-        <v>183</v>
+        <v>220</v>
       </c>
       <c r="C108" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D108">
-        <v>195</v>
+        <v>132</v>
       </c>
       <c r="E108">
-        <v>195</v>
+        <v>132</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
+        <v>5</v>
+      </c>
+      <c r="B109" t="s">
+        <v>221</v>
+      </c>
+      <c r="C109" t="s">
+        <v>36</v>
+      </c>
+      <c r="D109">
+        <v>225</v>
+      </c>
+      <c r="E109">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
         <v>6</v>
       </c>
-      <c r="B109" t="s">
-[...12 lines deleted...]
-    <row r="110"/>
+      <c r="B110" t="s">
+        <v>222</v>
+      </c>
+      <c r="C110" t="s">
+        <v>36</v>
+      </c>
+      <c r="D110">
+        <v>127</v>
+      </c>
+      <c r="E110">
+        <v>127</v>
+      </c>
+    </row>
     <row r="111">
       <c r="A111">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="B111" t="s">
-        <v>18</v>
+        <v>223</v>
       </c>
       <c r="C111" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D111">
-        <v>699</v>
+        <v>250</v>
       </c>
       <c r="E111">
-        <v>699</v>
-[...18 lines deleted...]
-    </row>
+        <v>250</v>
+      </c>
+    </row>
+    <row r="112"/>
     <row r="113">
       <c r="A113">
+        <v>15</v>
+      </c>
+      <c r="B113" t="s">
+        <v>18</v>
+      </c>
+      <c r="C113" t="s">
+        <v>33</v>
+      </c>
+      <c r="D113">
+        <v>8099</v>
+      </c>
+      <c r="E113">
+        <v>8099</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="s">
+        <v>28</v>
+      </c>
+      <c r="B114" t="s">
+        <v>28</v>
+      </c>
+      <c r="C114" t="s">
+        <v>34</v>
+      </c>
+      <c r="D114">
+        <v>3268</v>
+      </c>
+      <c r="E114">
+        <v>3268</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
         <v>1</v>
       </c>
-      <c r="B113" t="s">
-[...29 lines deleted...]
-    <row r="115"/>
+      <c r="B115" t="s">
+        <v>224</v>
+      </c>
+      <c r="C115" t="s">
+        <v>36</v>
+      </c>
+      <c r="D115">
+        <v>1128</v>
+      </c>
+      <c r="E115">
+        <v>1128</v>
+      </c>
+    </row>
     <row r="116">
       <c r="A116">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="B116" t="s">
-        <v>19</v>
+        <v>225</v>
       </c>
       <c r="C116" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D116">
-        <v>3450</v>
+        <v>1641</v>
       </c>
       <c r="E116">
-        <v>3450</v>
+        <v>1641</v>
       </c>
     </row>
     <row r="117">
-      <c r="A117" t="s">
-        <v>27</v>
+      <c r="A117">
+        <v>3</v>
       </c>
       <c r="B117" t="s">
-        <v>27</v>
+        <v>226</v>
       </c>
       <c r="C117" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D117">
-        <v>1475</v>
+        <v>608</v>
       </c>
       <c r="E117">
-        <v>1475</v>
+        <v>608</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B118" t="s">
-        <v>187</v>
+        <v>227</v>
       </c>
       <c r="C118" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D118">
-        <v>951</v>
+        <v>634</v>
       </c>
       <c r="E118">
-        <v>951</v>
+        <v>634</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B119" t="s">
-        <v>188</v>
+        <v>228</v>
       </c>
       <c r="C119" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D119">
-        <v>302</v>
+        <v>231</v>
       </c>
       <c r="E119">
-        <v>302</v>
+        <v>231</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B120" t="s">
-        <v>189</v>
+        <v>229</v>
       </c>
       <c r="C120" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D120">
-        <v>213</v>
+        <v>82</v>
       </c>
       <c r="E120">
-        <v>213</v>
+        <v>82</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B121" t="s">
-        <v>190</v>
+        <v>230</v>
       </c>
       <c r="C121" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D121">
-        <v>124</v>
+        <v>162</v>
       </c>
       <c r="E121">
-        <v>124</v>
+        <v>162</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B122" t="s">
-        <v>191</v>
+        <v>231</v>
       </c>
       <c r="C122" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D122">
-        <v>119</v>
+        <v>345</v>
       </c>
       <c r="E122">
-        <v>119</v>
-[...18 lines deleted...]
-    </row>
+        <v>345</v>
+      </c>
+    </row>
+    <row r="123"/>
     <row r="124">
       <c r="A124">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="B124" t="s">
-        <v>193</v>
+        <v>19</v>
       </c>
       <c r="C124" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D124">
-        <v>166</v>
+        <v>876</v>
       </c>
       <c r="E124">
-        <v>166</v>
-[...2 lines deleted...]
-    <row r="125"/>
+        <v>876</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="s">
+        <v>28</v>
+      </c>
+      <c r="B125" t="s">
+        <v>28</v>
+      </c>
+      <c r="C125" t="s">
+        <v>34</v>
+      </c>
+      <c r="D125">
+        <v>425</v>
+      </c>
+      <c r="E125">
+        <v>425</v>
+      </c>
+    </row>
     <row r="126">
       <c r="A126">
-        <v>24</v>
+        <v>1</v>
       </c>
       <c r="B126" t="s">
-        <v>20</v>
+        <v>232</v>
       </c>
       <c r="C126" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D126">
-        <v>6686</v>
+        <v>290</v>
       </c>
       <c r="E126">
-        <v>6686</v>
+        <v>290</v>
       </c>
     </row>
     <row r="127">
-      <c r="A127" t="s">
-        <v>27</v>
+      <c r="A127">
+        <v>2</v>
       </c>
       <c r="B127" t="s">
-        <v>27</v>
+        <v>233</v>
       </c>
       <c r="C127" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D127">
-        <v>949</v>
+        <v>161</v>
       </c>
       <c r="E127">
-        <v>949</v>
-[...18 lines deleted...]
-    </row>
+        <v>161</v>
+      </c>
+    </row>
+    <row r="128"/>
     <row r="129">
       <c r="A129">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="B129" t="s">
-        <v>195</v>
+        <v>20</v>
       </c>
       <c r="C129" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D129">
-        <v>93</v>
+        <v>5539</v>
       </c>
       <c r="E129">
-        <v>93</v>
+        <v>5539</v>
       </c>
     </row>
     <row r="130">
-      <c r="A130">
-        <v>3</v>
+      <c r="A130" t="s">
+        <v>28</v>
       </c>
       <c r="B130" t="s">
-        <v>196</v>
+        <v>28</v>
       </c>
       <c r="C130" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D130">
-        <v>49</v>
+        <v>1705</v>
       </c>
       <c r="E130">
-        <v>49</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B131" t="s">
-        <v>197</v>
+        <v>234</v>
       </c>
       <c r="C131" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D131">
-        <v>53</v>
+        <v>1315</v>
       </c>
       <c r="E131">
-        <v>53</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B132" t="s">
-        <v>198</v>
+        <v>235</v>
       </c>
       <c r="C132" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D132">
-        <v>41</v>
+        <v>388</v>
       </c>
       <c r="E132">
-        <v>41</v>
+        <v>388</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
+        <v>3</v>
+      </c>
+      <c r="B133" t="s">
+        <v>236</v>
+      </c>
+      <c r="C133" t="s">
+        <v>36</v>
+      </c>
+      <c r="D133">
+        <v>174</v>
+      </c>
+      <c r="E133">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>4</v>
+      </c>
+      <c r="B134" t="s">
+        <v>237</v>
+      </c>
+      <c r="C134" t="s">
+        <v>36</v>
+      </c>
+      <c r="D134">
+        <v>173</v>
+      </c>
+      <c r="E134">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>5</v>
+      </c>
+      <c r="B135" t="s">
+        <v>238</v>
+      </c>
+      <c r="C135" t="s">
+        <v>36</v>
+      </c>
+      <c r="D135">
+        <v>545</v>
+      </c>
+      <c r="E135">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
         <v>6</v>
       </c>
-      <c r="B133" t="s">
-[...9 lines deleted...]
-        <v>1849</v>
+      <c r="B136" t="s">
+        <v>239</v>
+      </c>
+      <c r="C136" t="s">
+        <v>36</v>
+      </c>
+      <c r="D136">
+        <v>129</v>
+      </c>
+      <c r="E136">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>7</v>
+      </c>
+      <c r="B137" t="s">
+        <v>240</v>
+      </c>
+      <c r="C137" t="s">
+        <v>36</v>
+      </c>
+      <c r="D137">
+        <v>216</v>
+      </c>
+      <c r="E137">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>8</v>
+      </c>
+      <c r="B138" t="s">
+        <v>241</v>
+      </c>
+      <c r="C138" t="s">
+        <v>36</v>
+      </c>
+      <c r="D138">
+        <v>894</v>
+      </c>
+      <c r="E138">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="139"/>
+    <row r="140">
+      <c r="A140">
+        <v>24</v>
+      </c>
+      <c r="B140" t="s">
+        <v>21</v>
+      </c>
+      <c r="C140" t="s">
+        <v>33</v>
+      </c>
+      <c r="D140">
+        <v>4761</v>
+      </c>
+      <c r="E140">
+        <v>4761</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="s">
+        <v>28</v>
+      </c>
+      <c r="B141" t="s">
+        <v>28</v>
+      </c>
+      <c r="C141" t="s">
+        <v>34</v>
+      </c>
+      <c r="D141">
+        <v>1105</v>
+      </c>
+      <c r="E141">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>1</v>
+      </c>
+      <c r="B142" t="s">
+        <v>242</v>
+      </c>
+      <c r="C142" t="s">
+        <v>36</v>
+      </c>
+      <c r="D142">
+        <v>1737</v>
+      </c>
+      <c r="E142">
+        <v>1737</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>2</v>
+      </c>
+      <c r="B143" t="s">
+        <v>243</v>
+      </c>
+      <c r="C143" t="s">
+        <v>36</v>
+      </c>
+      <c r="D143">
+        <v>808</v>
+      </c>
+      <c r="E143">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>3</v>
+      </c>
+      <c r="B144" t="s">
+        <v>244</v>
+      </c>
+      <c r="C144" t="s">
+        <v>36</v>
+      </c>
+      <c r="D144">
+        <v>560</v>
+      </c>
+      <c r="E144">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>4</v>
+      </c>
+      <c r="B145" t="s">
+        <v>245</v>
+      </c>
+      <c r="C145" t="s">
+        <v>36</v>
+      </c>
+      <c r="D145">
+        <v>53</v>
+      </c>
+      <c r="E145">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>5</v>
+      </c>
+      <c r="B146" t="s">
+        <v>246</v>
+      </c>
+      <c r="C146" t="s">
+        <v>36</v>
+      </c>
+      <c r="D146">
+        <v>123</v>
+      </c>
+      <c r="E146">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>6</v>
+      </c>
+      <c r="B147" t="s">
+        <v>247</v>
+      </c>
+      <c r="C147" t="s">
+        <v>36</v>
+      </c>
+      <c r="D147">
+        <v>61</v>
+      </c>
+      <c r="E147">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>7</v>
+      </c>
+      <c r="B148" t="s">
+        <v>248</v>
+      </c>
+      <c r="C148" t="s">
+        <v>36</v>
+      </c>
+      <c r="D148">
+        <v>57</v>
+      </c>
+      <c r="E148">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>8</v>
+      </c>
+      <c r="B149" t="s">
+        <v>249</v>
+      </c>
+      <c r="C149" t="s">
+        <v>36</v>
+      </c>
+      <c r="D149">
+        <v>257</v>
+      </c>
+      <c r="E149">
+        <v>257</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="E1" s="1" t="s">
         <v>29</v>
-      </c>
-[...10 lines deleted...]
-        <v>28</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>109</v>
+        <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>14</v>
+        <v>149</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>21</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D2">
-        <v>38909</v>
+        <v>55948</v>
       </c>
       <c r="E2">
-        <v>38909</v>
+        <v>55948</v>
       </c>
       <c r="F2" t="s">
-        <v>203</v>
+        <v>253</v>
       </c>
       <c r="G2">
-        <v>38909</v>
+        <v>55948</v>
       </c>
       <c r="H2">
-        <v>36318</v>
+        <v>65289</v>
       </c>
       <c r="I2">
-        <v>80862</v>
+        <v>100788</v>
       </c>
       <c r="J2">
-        <v>39558</v>
+        <v>56168</v>
       </c>
       <c r="K2">
-        <v>15688</v>
+        <v>73306</v>
       </c>
       <c r="L2">
-        <v>2767</v>
+        <v>2150</v>
       </c>
       <c r="M2">
-        <v>975</v>
+        <v>3911</v>
       </c>
       <c r="N2">
-        <v>42596</v>
+        <v>52640</v>
       </c>
       <c r="O2">
-        <v>463</v>
+        <v>721</v>
       </c>
       <c r="P2">
-        <v>551</v>
+        <v>1423</v>
       </c>
       <c r="Q2">
-        <v>38742</v>
+        <v>747</v>
       </c>
       <c r="R2">
-        <v>8853</v>
+        <v>38871</v>
       </c>
       <c r="S2">
-        <v>12535</v>
+        <v>13271</v>
       </c>
       <c r="T2">
-        <v>1849</v>
+        <v>7100</v>
       </c>
       <c r="U2">
-        <v>21586</v>
+        <v>1864</v>
       </c>
       <c r="V2">
-        <v>6612</v>
+        <v>2494</v>
       </c>
       <c r="W2">
-        <v>348864</v>
+        <v>6571</v>
+      </c>
+      <c r="X2">
+        <v>483262</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D3">
-        <v>7874</v>
+        <v>12936</v>
       </c>
       <c r="E3">
-        <v>7874</v>
+        <v>12936</v>
       </c>
       <c r="G3">
-        <v>38909</v>
+        <v>55948</v>
       </c>
       <c r="H3">
-        <v>36318</v>
+        <v>65289</v>
       </c>
       <c r="I3">
-        <v>80862</v>
+        <v>100788</v>
       </c>
       <c r="J3">
-        <v>39558</v>
+        <v>56168</v>
       </c>
       <c r="K3">
-        <v>15688</v>
+        <v>73306</v>
       </c>
       <c r="L3">
-        <v>2767</v>
+        <v>2150</v>
       </c>
       <c r="M3">
-        <v>975</v>
+        <v>3911</v>
       </c>
       <c r="N3">
-        <v>42596</v>
+        <v>52640</v>
       </c>
       <c r="O3">
-        <v>463</v>
+        <v>721</v>
       </c>
       <c r="P3">
-        <v>551</v>
+        <v>1423</v>
       </c>
       <c r="Q3">
-        <v>38742</v>
+        <v>747</v>
       </c>
       <c r="R3">
-        <v>8853</v>
+        <v>38871</v>
       </c>
       <c r="S3">
-        <v>12535</v>
+        <v>13271</v>
       </c>
       <c r="T3">
-        <v>1849</v>
+        <v>7100</v>
       </c>
       <c r="U3">
-        <v>21586</v>
+        <v>1864</v>
       </c>
       <c r="V3">
-        <v>6612</v>
+        <v>2494</v>
       </c>
       <c r="W3">
-        <v>348864</v>
+        <v>6571</v>
+      </c>
+      <c r="X3">
+        <v>483262</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>204</v>
+        <v>254</v>
       </c>
       <c r="C4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D4">
-        <v>26089</v>
+        <v>15050</v>
       </c>
       <c r="E4">
-        <v>26089</v>
+        <v>15050</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>205</v>
+        <v>255</v>
       </c>
       <c r="C5" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D5">
-        <v>796</v>
+        <v>20541</v>
       </c>
       <c r="E5">
-        <v>796</v>
+        <v>20541</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>206</v>
+        <v>256</v>
       </c>
       <c r="C6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D6">
-        <v>1402</v>
+        <v>808</v>
       </c>
       <c r="E6">
-        <v>1402</v>
+        <v>808</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>207</v>
+        <v>257</v>
       </c>
       <c r="C7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D7">
-        <v>471</v>
+        <v>3126</v>
       </c>
       <c r="E7">
-        <v>471</v>
+        <v>3126</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>208</v>
+        <v>258</v>
       </c>
       <c r="C8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D8">
-        <v>689</v>
+        <v>1057</v>
       </c>
       <c r="E8">
-        <v>689</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>209</v>
+        <v>259</v>
       </c>
       <c r="C9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D9">
-        <v>1083</v>
+        <v>370</v>
       </c>
       <c r="E9">
-        <v>1083</v>
+        <v>370</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>210</v>
+        <v>260</v>
       </c>
       <c r="C10" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D10">
-        <v>134</v>
+        <v>299</v>
       </c>
       <c r="E10">
-        <v>134</v>
+        <v>299</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>211</v>
+        <v>261</v>
       </c>
       <c r="C11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D11">
-        <v>219</v>
+        <v>376</v>
       </c>
       <c r="E11">
-        <v>219</v>
+        <v>376</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>212</v>
+        <v>262</v>
       </c>
       <c r="C12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D12">
-        <v>152</v>
+        <v>355</v>
       </c>
       <c r="E12">
-        <v>152</v>
-[...2 lines deleted...]
-    <row r="13"/>
+        <v>355</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
+        <v>263</v>
+      </c>
+      <c r="C13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13">
+        <v>191</v>
+      </c>
+      <c r="E13">
+        <v>191</v>
+      </c>
+    </row>
     <row r="14">
       <c r="A14">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>7</v>
+        <v>264</v>
       </c>
       <c r="C14" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D14">
-        <v>36318</v>
+        <v>839</v>
       </c>
       <c r="E14">
-        <v>36318</v>
-[...18 lines deleted...]
-    </row>
+        <v>839</v>
+      </c>
+    </row>
+    <row r="15"/>
     <row r="16">
       <c r="A16">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>213</v>
+        <v>7</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D16">
-        <v>11990</v>
+        <v>65289</v>
       </c>
       <c r="E16">
-        <v>11990</v>
+        <v>65289</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17">
-        <v>2</v>
+      <c r="A17" t="s">
+        <v>28</v>
       </c>
       <c r="B17" t="s">
-        <v>214</v>
+        <v>28</v>
       </c>
       <c r="C17" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D17">
-        <v>8851</v>
+        <v>18109</v>
       </c>
       <c r="E17">
-        <v>8851</v>
+        <v>18109</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B18" t="s">
-        <v>215</v>
+        <v>265</v>
       </c>
       <c r="C18" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D18">
-        <v>1340</v>
+        <v>19859</v>
       </c>
       <c r="E18">
-        <v>1340</v>
+        <v>19859</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B19" t="s">
-        <v>216</v>
+        <v>266</v>
       </c>
       <c r="C19" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D19">
-        <v>1360</v>
+        <v>3884</v>
       </c>
       <c r="E19">
-        <v>1360</v>
+        <v>3884</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B20" t="s">
-        <v>217</v>
+        <v>267</v>
       </c>
       <c r="C20" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D20">
-        <v>927</v>
+        <v>1936</v>
       </c>
       <c r="E20">
-        <v>927</v>
+        <v>1936</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B21" t="s">
-        <v>218</v>
+        <v>268</v>
       </c>
       <c r="C21" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D21">
-        <v>789</v>
+        <v>984</v>
       </c>
       <c r="E21">
-        <v>789</v>
+        <v>984</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B22" t="s">
-        <v>219</v>
+        <v>269</v>
       </c>
       <c r="C22" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D22">
-        <v>343</v>
+        <v>1370</v>
       </c>
       <c r="E22">
-        <v>343</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B23" t="s">
-        <v>220</v>
+        <v>270</v>
       </c>
       <c r="C23" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D23">
-        <v>474</v>
+        <v>4672</v>
       </c>
       <c r="E23">
-        <v>474</v>
+        <v>4672</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B24" t="s">
-        <v>221</v>
+        <v>271</v>
       </c>
       <c r="C24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D24">
-        <v>483</v>
+        <v>415</v>
       </c>
       <c r="E24">
-        <v>483</v>
-[...2 lines deleted...]
-    <row r="25"/>
+        <v>415</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>8</v>
+      </c>
+      <c r="B25" t="s">
+        <v>272</v>
+      </c>
+      <c r="C25" t="s">
+        <v>36</v>
+      </c>
+      <c r="D25">
+        <v>12832</v>
+      </c>
+      <c r="E25">
+        <v>12832</v>
+      </c>
+    </row>
     <row r="26">
       <c r="A26">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B26" t="s">
-        <v>8</v>
+        <v>273</v>
       </c>
       <c r="C26" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D26">
-        <v>80862</v>
+        <v>782</v>
       </c>
       <c r="E26">
-        <v>80862</v>
+        <v>782</v>
       </c>
     </row>
     <row r="27">
-      <c r="A27" t="s">
-        <v>27</v>
+      <c r="A27">
+        <v>10</v>
       </c>
       <c r="B27" t="s">
-        <v>27</v>
+        <v>274</v>
       </c>
       <c r="C27" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D27">
-        <v>18369</v>
+        <v>189</v>
       </c>
       <c r="E27">
-        <v>18369</v>
+        <v>189</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B28" t="s">
-        <v>222</v>
+        <v>275</v>
       </c>
       <c r="C28" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D28">
-        <v>17460</v>
+        <v>257</v>
       </c>
       <c r="E28">
-        <v>17460</v>
-[...18 lines deleted...]
-    </row>
+        <v>257</v>
+      </c>
+    </row>
+    <row r="29"/>
     <row r="30">
       <c r="A30">
         <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>224</v>
+        <v>8</v>
       </c>
       <c r="C30" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D30">
-        <v>9930</v>
+        <v>100788</v>
       </c>
       <c r="E30">
-        <v>9930</v>
+        <v>100788</v>
       </c>
     </row>
     <row r="31">
-      <c r="A31">
-        <v>4</v>
+      <c r="A31" t="s">
+        <v>28</v>
       </c>
       <c r="B31" t="s">
-        <v>225</v>
+        <v>28</v>
       </c>
       <c r="C31" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D31">
-        <v>9648</v>
+        <v>22949</v>
       </c>
       <c r="E31">
-        <v>9648</v>
+        <v>22949</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B32" t="s">
-        <v>226</v>
+        <v>276</v>
       </c>
       <c r="C32" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D32">
-        <v>1600</v>
+        <v>21249</v>
       </c>
       <c r="E32">
-        <v>1600</v>
+        <v>21249</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B33" t="s">
-        <v>227</v>
+        <v>277</v>
       </c>
       <c r="C33" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D33">
-        <v>1561</v>
+        <v>11865</v>
       </c>
       <c r="E33">
-        <v>1561</v>
+        <v>11865</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B34" t="s">
-        <v>228</v>
+        <v>278</v>
       </c>
       <c r="C34" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D34">
-        <v>585</v>
+        <v>4669</v>
       </c>
       <c r="E34">
-        <v>585</v>
+        <v>4669</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B35" t="s">
-        <v>229</v>
+        <v>279</v>
       </c>
       <c r="C35" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D35">
-        <v>1764</v>
+        <v>9602</v>
       </c>
       <c r="E35">
-        <v>1764</v>
+        <v>9602</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B36" t="s">
-        <v>230</v>
+        <v>280</v>
       </c>
       <c r="C36" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D36">
-        <v>5393</v>
+        <v>20725</v>
       </c>
       <c r="E36">
-        <v>5393</v>
-[...2 lines deleted...]
-    <row r="37"/>
+        <v>20725</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>6</v>
+      </c>
+      <c r="B37" t="s">
+        <v>281</v>
+      </c>
+      <c r="C37" t="s">
+        <v>36</v>
+      </c>
+      <c r="D37">
+        <v>911</v>
+      </c>
+      <c r="E37">
+        <v>911</v>
+      </c>
+    </row>
     <row r="38">
       <c r="A38">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B38" t="s">
-        <v>9</v>
+        <v>282</v>
       </c>
       <c r="C38" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D38">
-        <v>39558</v>
+        <v>496</v>
       </c>
       <c r="E38">
-        <v>39558</v>
+        <v>496</v>
       </c>
     </row>
     <row r="39">
-      <c r="A39" t="s">
-        <v>27</v>
+      <c r="A39">
+        <v>8</v>
       </c>
       <c r="B39" t="s">
-        <v>27</v>
+        <v>283</v>
       </c>
       <c r="C39" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D39">
-        <v>5384</v>
+        <v>670</v>
       </c>
       <c r="E39">
-        <v>5384</v>
+        <v>670</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B40" t="s">
-        <v>231</v>
+        <v>284</v>
       </c>
       <c r="C40" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D40">
-        <v>3087</v>
+        <v>561</v>
       </c>
       <c r="E40">
-        <v>3087</v>
+        <v>561</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B41" t="s">
-        <v>232</v>
+        <v>285</v>
       </c>
       <c r="C41" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D41">
-        <v>1305</v>
+        <v>6211</v>
       </c>
       <c r="E41">
-        <v>1305</v>
+        <v>6211</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="B42" t="s">
-        <v>233</v>
+        <v>286</v>
       </c>
       <c r="C42" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D42">
-        <v>13486</v>
+        <v>880</v>
       </c>
       <c r="E42">
-        <v>13486</v>
-[...18 lines deleted...]
-    </row>
+        <v>880</v>
+      </c>
+    </row>
+    <row r="43"/>
     <row r="44">
       <c r="A44">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B44" t="s">
-        <v>235</v>
+        <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D44">
-        <v>556</v>
+        <v>56168</v>
       </c>
       <c r="E44">
-        <v>556</v>
+        <v>56168</v>
       </c>
     </row>
     <row r="45">
-      <c r="A45">
-        <v>6</v>
+      <c r="A45" t="s">
+        <v>28</v>
       </c>
       <c r="B45" t="s">
-        <v>236</v>
+        <v>28</v>
       </c>
       <c r="C45" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D45">
-        <v>182</v>
+        <v>12442</v>
       </c>
       <c r="E45">
-        <v>182</v>
+        <v>12442</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B46" t="s">
-        <v>237</v>
+        <v>287</v>
       </c>
       <c r="C46" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D46">
-        <v>348</v>
+        <v>20187</v>
       </c>
       <c r="E46">
-        <v>348</v>
+        <v>20187</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B47" t="s">
-        <v>238</v>
+        <v>288</v>
       </c>
       <c r="C47" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D47">
-        <v>505</v>
+        <v>13985</v>
       </c>
       <c r="E47">
-        <v>505</v>
+        <v>13985</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B48" t="s">
-        <v>239</v>
+        <v>289</v>
       </c>
       <c r="C48" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D48">
-        <v>1684</v>
+        <v>1612</v>
       </c>
       <c r="E48">
-        <v>1684</v>
-[...2 lines deleted...]
-    <row r="49"/>
+        <v>1612</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>4</v>
+      </c>
+      <c r="B49" t="s">
+        <v>290</v>
+      </c>
+      <c r="C49" t="s">
+        <v>36</v>
+      </c>
+      <c r="D49">
+        <v>1717</v>
+      </c>
+      <c r="E49">
+        <v>1717</v>
+      </c>
+    </row>
     <row r="50">
       <c r="A50">
         <v>5</v>
       </c>
       <c r="B50" t="s">
-        <v>10</v>
+        <v>291</v>
       </c>
       <c r="C50" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D50">
-        <v>15688</v>
+        <v>949</v>
       </c>
       <c r="E50">
-        <v>15688</v>
+        <v>949</v>
       </c>
     </row>
     <row r="51">
-      <c r="A51" t="s">
-        <v>27</v>
+      <c r="A51">
+        <v>6</v>
       </c>
       <c r="B51" t="s">
-        <v>27</v>
+        <v>292</v>
       </c>
       <c r="C51" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D51">
-        <v>3124</v>
+        <v>2062</v>
       </c>
       <c r="E51">
-        <v>3124</v>
+        <v>2062</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B52" t="s">
-        <v>240</v>
+        <v>293</v>
       </c>
       <c r="C52" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D52">
-        <v>5037</v>
+        <v>366</v>
       </c>
       <c r="E52">
-        <v>5037</v>
+        <v>366</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B53" t="s">
-        <v>241</v>
+        <v>294</v>
       </c>
       <c r="C53" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D53">
-        <v>383</v>
+        <v>1890</v>
       </c>
       <c r="E53">
-        <v>383</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B54" t="s">
-        <v>242</v>
+        <v>295</v>
       </c>
       <c r="C54" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D54">
-        <v>246</v>
+        <v>406</v>
       </c>
       <c r="E54">
-        <v>246</v>
+        <v>406</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B55" t="s">
-        <v>243</v>
+        <v>296</v>
       </c>
       <c r="C55" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D55">
-        <v>290</v>
+        <v>245</v>
       </c>
       <c r="E55">
-        <v>290</v>
+        <v>245</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="B56" t="s">
-        <v>244</v>
+        <v>297</v>
       </c>
       <c r="C56" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D56">
-        <v>5814</v>
+        <v>307</v>
       </c>
       <c r="E56">
-        <v>5814</v>
-[...18 lines deleted...]
-    </row>
+        <v>307</v>
+      </c>
+    </row>
+    <row r="57"/>
     <row r="58">
       <c r="A58">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B58" t="s">
-        <v>246</v>
+        <v>10</v>
       </c>
       <c r="C58" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D58">
-        <v>108</v>
+        <v>73306</v>
       </c>
       <c r="E58">
-        <v>108</v>
+        <v>73306</v>
       </c>
     </row>
     <row r="59">
-      <c r="A59">
-        <v>8</v>
+      <c r="A59" t="s">
+        <v>28</v>
       </c>
       <c r="B59" t="s">
-        <v>247</v>
+        <v>28</v>
       </c>
       <c r="C59" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D59">
-        <v>30</v>
+        <v>8077</v>
       </c>
       <c r="E59">
-        <v>30</v>
+        <v>8077</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B60" t="s">
-        <v>248</v>
+        <v>298</v>
       </c>
       <c r="C60" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D60">
-        <v>71</v>
+        <v>38929</v>
       </c>
       <c r="E60">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="61"/>
+        <v>38929</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>2</v>
+      </c>
+      <c r="B61" t="s">
+        <v>299</v>
+      </c>
+      <c r="C61" t="s">
+        <v>36</v>
+      </c>
+      <c r="D61">
+        <v>9449</v>
+      </c>
+      <c r="E61">
+        <v>9449</v>
+      </c>
+    </row>
     <row r="62">
       <c r="A62">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B62" t="s">
-        <v>11</v>
+        <v>300</v>
       </c>
       <c r="C62" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D62">
-        <v>2767</v>
+        <v>772</v>
       </c>
       <c r="E62">
-        <v>2767</v>
+        <v>772</v>
       </c>
     </row>
     <row r="63">
-      <c r="A63" t="s">
-        <v>27</v>
+      <c r="A63">
+        <v>4</v>
       </c>
       <c r="B63" t="s">
-        <v>27</v>
+        <v>301</v>
       </c>
       <c r="C63" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D63">
-        <v>1351</v>
+        <v>5110</v>
       </c>
       <c r="E63">
-        <v>1351</v>
+        <v>5110</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B64" t="s">
-        <v>249</v>
+        <v>302</v>
       </c>
       <c r="C64" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D64">
-        <v>1416</v>
+        <v>9963</v>
       </c>
       <c r="E64">
-        <v>1416</v>
-[...2 lines deleted...]
-    <row r="65"/>
+        <v>9963</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>6</v>
+      </c>
+      <c r="B65" t="s">
+        <v>303</v>
+      </c>
+      <c r="C65" t="s">
+        <v>36</v>
+      </c>
+      <c r="D65">
+        <v>313</v>
+      </c>
+      <c r="E65">
+        <v>313</v>
+      </c>
+    </row>
     <row r="66">
       <c r="A66">
         <v>7</v>
       </c>
       <c r="B66" t="s">
-        <v>12</v>
+        <v>304</v>
       </c>
       <c r="C66" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D66">
-        <v>975</v>
+        <v>291</v>
       </c>
       <c r="E66">
-        <v>975</v>
+        <v>291</v>
       </c>
     </row>
     <row r="67">
-      <c r="A67" t="s">
-        <v>27</v>
+      <c r="A67">
+        <v>8</v>
       </c>
       <c r="B67" t="s">
-        <v>27</v>
+        <v>305</v>
       </c>
       <c r="C67" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D67">
-        <v>557</v>
+        <v>163</v>
       </c>
       <c r="E67">
-        <v>557</v>
+        <v>163</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B68" t="s">
-        <v>250</v>
+        <v>306</v>
       </c>
       <c r="C68" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D68">
-        <v>228</v>
+        <v>64</v>
       </c>
       <c r="E68">
-        <v>228</v>
+        <v>64</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B69" t="s">
-        <v>251</v>
+        <v>307</v>
       </c>
       <c r="C69" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D69">
-        <v>122</v>
+        <v>87</v>
       </c>
       <c r="E69">
-        <v>122</v>
+        <v>87</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="B70" t="s">
-        <v>252</v>
+        <v>308</v>
       </c>
       <c r="C70" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D70">
-        <v>68</v>
+        <v>88</v>
       </c>
       <c r="E70">
-        <v>68</v>
+        <v>88</v>
       </c>
     </row>
     <row r="71"/>
     <row r="72">
       <c r="A72">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B72" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C72" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D72">
-        <v>42596</v>
+        <v>2150</v>
       </c>
       <c r="E72">
-        <v>42596</v>
+        <v>2150</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B73" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C73" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D73">
-        <v>10500</v>
+        <v>1270</v>
       </c>
       <c r="E73">
-        <v>10500</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1</v>
       </c>
       <c r="B74" t="s">
-        <v>253</v>
+        <v>309</v>
       </c>
       <c r="C74" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D74">
-        <v>21602</v>
+        <v>880</v>
       </c>
       <c r="E74">
-        <v>21602</v>
-[...18 lines deleted...]
-    </row>
+        <v>880</v>
+      </c>
+    </row>
+    <row r="75"/>
     <row r="76">
       <c r="A76">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B76" t="s">
-        <v>255</v>
+        <v>12</v>
       </c>
       <c r="C76" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D76">
-        <v>1564</v>
+        <v>3911</v>
       </c>
       <c r="E76">
-        <v>1564</v>
+        <v>3911</v>
       </c>
     </row>
     <row r="77">
-      <c r="A77">
-        <v>4</v>
+      <c r="A77" t="s">
+        <v>28</v>
       </c>
       <c r="B77" t="s">
-        <v>256</v>
+        <v>28</v>
       </c>
       <c r="C77" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D77">
-        <v>2204</v>
+        <v>1959</v>
       </c>
       <c r="E77">
-        <v>2204</v>
+        <v>1959</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B78" t="s">
-        <v>257</v>
+        <v>310</v>
       </c>
       <c r="C78" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D78">
-        <v>952</v>
+        <v>1194</v>
       </c>
       <c r="E78">
-        <v>952</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B79" t="s">
-        <v>258</v>
+        <v>311</v>
       </c>
       <c r="C79" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D79">
-        <v>571</v>
+        <v>312</v>
       </c>
       <c r="E79">
-        <v>571</v>
+        <v>312</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B80" t="s">
-        <v>259</v>
+        <v>312</v>
       </c>
       <c r="C80" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D80">
-        <v>987</v>
+        <v>203</v>
       </c>
       <c r="E80">
-        <v>987</v>
+        <v>203</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B81" t="s">
-        <v>260</v>
+        <v>313</v>
       </c>
       <c r="C81" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D81">
-        <v>954</v>
+        <v>115</v>
       </c>
       <c r="E81">
-        <v>954</v>
+        <v>115</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B82" t="s">
-        <v>261</v>
+        <v>314</v>
       </c>
       <c r="C82" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D82">
-        <v>540</v>
+        <v>128</v>
       </c>
       <c r="E82">
-        <v>540</v>
+        <v>128</v>
       </c>
     </row>
     <row r="83"/>
     <row r="84">
       <c r="A84">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B84" t="s">
-        <v>109</v>
+        <v>13</v>
       </c>
       <c r="C84" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D84">
-        <v>463</v>
+        <v>52640</v>
       </c>
       <c r="E84">
-        <v>463</v>
+        <v>52640</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B85" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C85" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D85">
-        <v>273</v>
+        <v>7090</v>
       </c>
       <c r="E85">
-        <v>273</v>
+        <v>7090</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1</v>
       </c>
       <c r="B86" t="s">
-        <v>262</v>
+        <v>315</v>
       </c>
       <c r="C86" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D86">
-        <v>190</v>
+        <v>13550</v>
       </c>
       <c r="E86">
-        <v>190</v>
-[...2 lines deleted...]
-    <row r="87"/>
+        <v>13550</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>2</v>
+      </c>
+      <c r="B87" t="s">
+        <v>316</v>
+      </c>
+      <c r="C87" t="s">
+        <v>36</v>
+      </c>
+      <c r="D87">
+        <v>13074</v>
+      </c>
+      <c r="E87">
+        <v>13074</v>
+      </c>
+    </row>
     <row r="88">
       <c r="A88">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="B88" t="s">
-        <v>14</v>
+        <v>317</v>
       </c>
       <c r="C88" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D88">
-        <v>551</v>
+        <v>1302</v>
       </c>
       <c r="E88">
-        <v>551</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="89">
-      <c r="A89" t="s">
-        <v>27</v>
+      <c r="A89">
+        <v>4</v>
       </c>
       <c r="B89" t="s">
-        <v>27</v>
+        <v>318</v>
       </c>
       <c r="C89" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D89">
-        <v>294</v>
+        <v>9986</v>
       </c>
       <c r="E89">
-        <v>294</v>
+        <v>9986</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B90" t="s">
-        <v>263</v>
+        <v>319</v>
       </c>
       <c r="C90" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D90">
-        <v>257</v>
+        <v>4999</v>
       </c>
       <c r="E90">
-        <v>257</v>
-[...2 lines deleted...]
-    <row r="91"/>
+        <v>4999</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>6</v>
+      </c>
+      <c r="B91" t="s">
+        <v>320</v>
+      </c>
+      <c r="C91" t="s">
+        <v>36</v>
+      </c>
+      <c r="D91">
+        <v>563</v>
+      </c>
+      <c r="E91">
+        <v>563</v>
+      </c>
+    </row>
     <row r="92">
       <c r="A92">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="B92" t="s">
-        <v>15</v>
+        <v>321</v>
       </c>
       <c r="C92" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D92">
-        <v>38742</v>
+        <v>217</v>
       </c>
       <c r="E92">
-        <v>38742</v>
+        <v>217</v>
       </c>
     </row>
     <row r="93">
-      <c r="A93" t="s">
-        <v>27</v>
+      <c r="A93">
+        <v>8</v>
       </c>
       <c r="B93" t="s">
-        <v>27</v>
+        <v>322</v>
       </c>
       <c r="C93" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D93">
-        <v>4355</v>
+        <v>1015</v>
       </c>
       <c r="E93">
-        <v>4355</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B94" t="s">
-        <v>264</v>
+        <v>323</v>
       </c>
       <c r="C94" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D94">
-        <v>27676</v>
+        <v>221</v>
       </c>
       <c r="E94">
-        <v>27676</v>
+        <v>221</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B95" t="s">
-        <v>265</v>
+        <v>324</v>
       </c>
       <c r="C95" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D95">
-        <v>595</v>
+        <v>329</v>
       </c>
       <c r="E95">
-        <v>595</v>
+        <v>329</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="B96" t="s">
-        <v>266</v>
+        <v>325</v>
       </c>
       <c r="C96" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D96">
-        <v>695</v>
+        <v>294</v>
       </c>
       <c r="E96">
-        <v>695</v>
-[...18 lines deleted...]
-    </row>
+        <v>294</v>
+      </c>
+    </row>
+    <row r="97"/>
     <row r="98">
       <c r="A98">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B98" t="s">
-        <v>268</v>
+        <v>14</v>
       </c>
       <c r="C98" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D98">
-        <v>530</v>
+        <v>721</v>
       </c>
       <c r="E98">
-        <v>530</v>
+        <v>721</v>
       </c>
     </row>
     <row r="99">
-      <c r="A99">
-        <v>6</v>
+      <c r="A99" t="s">
+        <v>28</v>
       </c>
       <c r="B99" t="s">
-        <v>269</v>
+        <v>28</v>
       </c>
       <c r="C99" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D99">
-        <v>1227</v>
+        <v>597</v>
       </c>
       <c r="E99">
-        <v>1227</v>
+        <v>597</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B100" t="s">
-        <v>270</v>
+        <v>326</v>
       </c>
       <c r="C100" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D100">
-        <v>220</v>
+        <v>83</v>
       </c>
       <c r="E100">
-        <v>220</v>
+        <v>83</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B101" t="s">
-        <v>271</v>
+        <v>327</v>
       </c>
       <c r="C101" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D101">
-        <v>139</v>
+        <v>41</v>
       </c>
       <c r="E101">
-        <v>139</v>
-[...19 lines deleted...]
-    <row r="103"/>
+        <v>41</v>
+      </c>
+    </row>
+    <row r="102"/>
+    <row r="103">
+      <c r="A103">
+        <v>10</v>
+      </c>
+      <c r="B103" t="s">
+        <v>149</v>
+      </c>
+      <c r="C103" t="s">
+        <v>33</v>
+      </c>
+      <c r="D103">
+        <v>1423</v>
+      </c>
+      <c r="E103">
+        <v>1423</v>
+      </c>
+    </row>
     <row r="104">
-      <c r="A104">
-        <v>14</v>
+      <c r="A104" t="s">
+        <v>28</v>
       </c>
       <c r="B104" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="C104" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D104">
-        <v>8853</v>
+        <v>718</v>
       </c>
       <c r="E104">
-        <v>8853</v>
+        <v>718</v>
       </c>
     </row>
     <row r="105">
-      <c r="A105" t="s">
-        <v>27</v>
+      <c r="A105">
+        <v>1</v>
       </c>
       <c r="B105" t="s">
-        <v>27</v>
+        <v>328</v>
       </c>
       <c r="C105" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D105">
-        <v>2202</v>
+        <v>607</v>
       </c>
       <c r="E105">
-        <v>2202</v>
+        <v>607</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B106" t="s">
-        <v>273</v>
+        <v>329</v>
       </c>
       <c r="C106" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D106">
-        <v>4318</v>
+        <v>98</v>
       </c>
       <c r="E106">
-        <v>4318</v>
-[...18 lines deleted...]
-    </row>
+        <v>98</v>
+      </c>
+    </row>
+    <row r="107"/>
     <row r="108">
       <c r="A108">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="B108" t="s">
-        <v>275</v>
+        <v>15</v>
       </c>
       <c r="C108" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D108">
-        <v>399</v>
+        <v>747</v>
       </c>
       <c r="E108">
-        <v>399</v>
+        <v>747</v>
       </c>
     </row>
     <row r="109">
-      <c r="A109">
-        <v>4</v>
+      <c r="A109" t="s">
+        <v>28</v>
       </c>
       <c r="B109" t="s">
-        <v>276</v>
+        <v>28</v>
       </c>
       <c r="C109" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D109">
-        <v>192</v>
+        <v>489</v>
       </c>
       <c r="E109">
-        <v>192</v>
+        <v>489</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B110" t="s">
-        <v>277</v>
+        <v>330</v>
       </c>
       <c r="C110" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D110">
-        <v>333</v>
+        <v>258</v>
       </c>
       <c r="E110">
-        <v>333</v>
-[...18 lines deleted...]
-    </row>
+        <v>258</v>
+      </c>
+    </row>
+    <row r="111"/>
     <row r="112">
       <c r="A112">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="B112" t="s">
-        <v>279</v>
+        <v>16</v>
       </c>
       <c r="C112" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D112">
-        <v>180</v>
+        <v>38871</v>
       </c>
       <c r="E112">
-        <v>180</v>
+        <v>38871</v>
       </c>
     </row>
     <row r="113">
-      <c r="A113">
-        <v>8</v>
+      <c r="A113" t="s">
+        <v>28</v>
       </c>
       <c r="B113" t="s">
-        <v>280</v>
+        <v>28</v>
       </c>
       <c r="C113" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D113">
-        <v>172</v>
+        <v>6185</v>
       </c>
       <c r="E113">
-        <v>172</v>
+        <v>6185</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B114" t="s">
-        <v>281</v>
+        <v>331</v>
       </c>
       <c r="C114" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D114">
-        <v>45</v>
+        <v>25350</v>
       </c>
       <c r="E114">
-        <v>45</v>
-[...2 lines deleted...]
-    <row r="115"/>
+        <v>25350</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>2</v>
+      </c>
+      <c r="B115" t="s">
+        <v>332</v>
+      </c>
+      <c r="C115" t="s">
+        <v>36</v>
+      </c>
+      <c r="D115">
+        <v>2266</v>
+      </c>
+      <c r="E115">
+        <v>2266</v>
+      </c>
+    </row>
     <row r="116">
       <c r="A116">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="B116" t="s">
-        <v>17</v>
+        <v>333</v>
       </c>
       <c r="C116" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D116">
-        <v>12535</v>
+        <v>716</v>
       </c>
       <c r="E116">
-        <v>12535</v>
+        <v>716</v>
       </c>
     </row>
     <row r="117">
-      <c r="A117" t="s">
-        <v>27</v>
+      <c r="A117">
+        <v>4</v>
       </c>
       <c r="B117" t="s">
-        <v>27</v>
+        <v>334</v>
       </c>
       <c r="C117" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D117">
-        <v>4985</v>
+        <v>867</v>
       </c>
       <c r="E117">
-        <v>4985</v>
+        <v>867</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B118" t="s">
-        <v>282</v>
+        <v>335</v>
       </c>
       <c r="C118" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D118">
-        <v>1494</v>
+        <v>342</v>
       </c>
       <c r="E118">
-        <v>1494</v>
+        <v>342</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B119" t="s">
-        <v>283</v>
+        <v>336</v>
       </c>
       <c r="C119" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D119">
-        <v>2924</v>
+        <v>243</v>
       </c>
       <c r="E119">
-        <v>2924</v>
+        <v>243</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B120" t="s">
-        <v>284</v>
+        <v>337</v>
       </c>
       <c r="C120" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D120">
-        <v>1320</v>
+        <v>1922</v>
       </c>
       <c r="E120">
-        <v>1320</v>
+        <v>1922</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B121" t="s">
-        <v>285</v>
+        <v>338</v>
       </c>
       <c r="C121" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D121">
-        <v>383</v>
+        <v>132</v>
       </c>
       <c r="E121">
-        <v>383</v>
+        <v>132</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B122" t="s">
-        <v>286</v>
+        <v>339</v>
       </c>
       <c r="C122" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D122">
-        <v>274</v>
+        <v>111</v>
       </c>
       <c r="E122">
-        <v>274</v>
+        <v>111</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B123" t="s">
-        <v>287</v>
+        <v>340</v>
       </c>
       <c r="C123" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D123">
-        <v>240</v>
+        <v>312</v>
       </c>
       <c r="E123">
-        <v>240</v>
+        <v>312</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B124" t="s">
-        <v>288</v>
+        <v>341</v>
       </c>
       <c r="C124" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D124">
-        <v>143</v>
+        <v>425</v>
       </c>
       <c r="E124">
-        <v>143</v>
-[...18 lines deleted...]
-    </row>
+        <v>425</v>
+      </c>
+    </row>
+    <row r="125"/>
     <row r="126">
       <c r="A126">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B126" t="s">
-        <v>290</v>
+        <v>17</v>
       </c>
       <c r="C126" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D126">
-        <v>330</v>
+        <v>13271</v>
       </c>
       <c r="E126">
-        <v>330</v>
-[...2 lines deleted...]
-    <row r="127"/>
+        <v>13271</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="s">
+        <v>28</v>
+      </c>
+      <c r="B127" t="s">
+        <v>28</v>
+      </c>
+      <c r="C127" t="s">
+        <v>34</v>
+      </c>
+      <c r="D127">
+        <v>2831</v>
+      </c>
+      <c r="E127">
+        <v>2831</v>
+      </c>
+    </row>
     <row r="128">
       <c r="A128">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="B128" t="s">
-        <v>18</v>
+        <v>342</v>
       </c>
       <c r="C128" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D128">
-        <v>1849</v>
+        <v>8229</v>
       </c>
       <c r="E128">
-        <v>1849</v>
+        <v>8229</v>
       </c>
     </row>
     <row r="129">
-      <c r="A129" t="s">
-        <v>27</v>
+      <c r="A129">
+        <v>2</v>
       </c>
       <c r="B129" t="s">
-        <v>27</v>
+        <v>343</v>
       </c>
       <c r="C129" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D129">
-        <v>673</v>
+        <v>351</v>
       </c>
       <c r="E129">
-        <v>673</v>
+        <v>351</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B130" t="s">
-        <v>291</v>
+        <v>344</v>
       </c>
       <c r="C130" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D130">
-        <v>423</v>
+        <v>322</v>
       </c>
       <c r="E130">
-        <v>423</v>
+        <v>322</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B131" t="s">
-        <v>292</v>
+        <v>345</v>
       </c>
       <c r="C131" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D131">
-        <v>158</v>
+        <v>298</v>
       </c>
       <c r="E131">
-        <v>158</v>
+        <v>298</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B132" t="s">
-        <v>293</v>
+        <v>346</v>
       </c>
       <c r="C132" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D132">
-        <v>99</v>
+        <v>325</v>
       </c>
       <c r="E132">
-        <v>99</v>
+        <v>325</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B133" t="s">
-        <v>294</v>
+        <v>347</v>
       </c>
       <c r="C133" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D133">
-        <v>93</v>
+        <v>354</v>
       </c>
       <c r="E133">
-        <v>93</v>
+        <v>354</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B134" t="s">
-        <v>295</v>
+        <v>348</v>
       </c>
       <c r="C134" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D134">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="E134">
-        <v>60</v>
+        <v>73</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B135" t="s">
-        <v>296</v>
+        <v>349</v>
       </c>
       <c r="C135" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D135">
-        <v>221</v>
+        <v>288</v>
       </c>
       <c r="E135">
-        <v>221</v>
+        <v>288</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B136" t="s">
-        <v>297</v>
+        <v>350</v>
       </c>
       <c r="C136" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D136">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="E136">
-        <v>59</v>
+        <v>48</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B137" t="s">
-        <v>298</v>
+        <v>351</v>
       </c>
       <c r="C137" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D137">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="E137">
-        <v>63</v>
-[...19 lines deleted...]
-    </row>
+        <v>61</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>11</v>
+      </c>
+      <c r="B138" t="s">
+        <v>352</v>
+      </c>
+      <c r="C138" t="s">
+        <v>36</v>
+      </c>
+      <c r="D138">
+        <v>91</v>
+      </c>
+      <c r="E138">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="139"/>
     <row r="140">
-      <c r="A140" t="s">
-        <v>27</v>
+      <c r="A140">
+        <v>15</v>
       </c>
       <c r="B140" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="C140" t="s">
         <v>33</v>
       </c>
       <c r="D140">
-        <v>3185</v>
+        <v>7100</v>
       </c>
       <c r="E140">
-        <v>3185</v>
+        <v>7100</v>
       </c>
     </row>
     <row r="141">
-      <c r="A141">
-        <v>1</v>
+      <c r="A141" t="s">
+        <v>28</v>
       </c>
       <c r="B141" t="s">
-        <v>299</v>
+        <v>28</v>
       </c>
       <c r="C141" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D141">
-        <v>14816</v>
+        <v>2779</v>
       </c>
       <c r="E141">
-        <v>14816</v>
+        <v>2779</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B142" t="s">
-        <v>300</v>
+        <v>353</v>
       </c>
       <c r="C142" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D142">
-        <v>859</v>
+        <v>1380</v>
       </c>
       <c r="E142">
-        <v>859</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B143" t="s">
-        <v>301</v>
+        <v>354</v>
       </c>
       <c r="C143" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D143">
-        <v>866</v>
+        <v>1657</v>
       </c>
       <c r="E143">
-        <v>866</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B144" t="s">
-        <v>302</v>
+        <v>355</v>
       </c>
       <c r="C144" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D144">
-        <v>516</v>
+        <v>403</v>
       </c>
       <c r="E144">
-        <v>516</v>
+        <v>403</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B145" t="s">
-        <v>303</v>
+        <v>356</v>
       </c>
       <c r="C145" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D145">
-        <v>657</v>
+        <v>483</v>
       </c>
       <c r="E145">
-        <v>657</v>
+        <v>483</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B146" t="s">
-        <v>304</v>
+        <v>357</v>
       </c>
       <c r="C146" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D146">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="E146">
-        <v>101</v>
+        <v>212</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B147" t="s">
-        <v>305</v>
+        <v>358</v>
       </c>
       <c r="C147" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D147">
-        <v>206</v>
+        <v>186</v>
       </c>
       <c r="E147">
-        <v>206</v>
-[...18 lines deleted...]
-    </row>
+        <v>186</v>
+      </c>
+    </row>
+    <row r="148"/>
     <row r="149">
       <c r="A149">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="B149" t="s">
-        <v>307</v>
+        <v>19</v>
       </c>
       <c r="C149" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D149">
-        <v>279</v>
+        <v>1864</v>
       </c>
       <c r="E149">
-        <v>279</v>
-[...2 lines deleted...]
-    <row r="150"/>
+        <v>1864</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="s">
+        <v>28</v>
+      </c>
+      <c r="B150" t="s">
+        <v>28</v>
+      </c>
+      <c r="C150" t="s">
+        <v>34</v>
+      </c>
+      <c r="D150">
+        <v>528</v>
+      </c>
+      <c r="E150">
+        <v>528</v>
+      </c>
+    </row>
     <row r="151">
       <c r="A151">
-        <v>24</v>
+        <v>1</v>
       </c>
       <c r="B151" t="s">
-        <v>20</v>
+        <v>359</v>
       </c>
       <c r="C151" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D151">
-        <v>6612</v>
+        <v>551</v>
       </c>
       <c r="E151">
-        <v>6612</v>
+        <v>551</v>
       </c>
     </row>
     <row r="152">
-      <c r="A152" t="s">
-        <v>27</v>
+      <c r="A152">
+        <v>2</v>
       </c>
       <c r="B152" t="s">
-        <v>27</v>
+        <v>360</v>
       </c>
       <c r="C152" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D152">
-        <v>1670</v>
+        <v>349</v>
       </c>
       <c r="E152">
-        <v>1670</v>
+        <v>349</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B153" t="s">
-        <v>308</v>
+        <v>361</v>
       </c>
       <c r="C153" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D153">
-        <v>2023</v>
+        <v>65</v>
       </c>
       <c r="E153">
-        <v>2023</v>
+        <v>65</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B154" t="s">
-        <v>309</v>
+        <v>362</v>
       </c>
       <c r="C154" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D154">
-        <v>632</v>
+        <v>32</v>
       </c>
       <c r="E154">
-        <v>632</v>
+        <v>32</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B155" t="s">
-        <v>310</v>
+        <v>363</v>
       </c>
       <c r="C155" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D155">
-        <v>283</v>
+        <v>64</v>
       </c>
       <c r="E155">
-        <v>283</v>
+        <v>64</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B156" t="s">
-        <v>311</v>
+        <v>364</v>
       </c>
       <c r="C156" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D156">
-        <v>558</v>
+        <v>41</v>
       </c>
       <c r="E156">
-        <v>558</v>
+        <v>41</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B157" t="s">
-        <v>312</v>
+        <v>365</v>
       </c>
       <c r="C157" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D157">
-        <v>407</v>
+        <v>29</v>
       </c>
       <c r="E157">
-        <v>407</v>
+        <v>29</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B158" t="s">
-        <v>313</v>
+        <v>366</v>
       </c>
       <c r="C158" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D158">
-        <v>692</v>
+        <v>42</v>
       </c>
       <c r="E158">
-        <v>692</v>
+        <v>42</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B159" t="s">
-        <v>314</v>
+        <v>367</v>
       </c>
       <c r="C159" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D159">
-        <v>71</v>
+        <v>36</v>
       </c>
       <c r="E159">
-        <v>71</v>
+        <v>36</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B160" t="s">
-        <v>315</v>
+        <v>368</v>
       </c>
       <c r="C160" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D160">
-        <v>167</v>
+        <v>95</v>
       </c>
       <c r="E160">
-        <v>167</v>
+        <v>95</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
+        <v>11</v>
+      </c>
+      <c r="B161" t="s">
+        <v>369</v>
+      </c>
+      <c r="C161" t="s">
+        <v>36</v>
+      </c>
+      <c r="D161">
+        <v>32</v>
+      </c>
+      <c r="E161">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="162"/>
+    <row r="163">
+      <c r="A163">
+        <v>17</v>
+      </c>
+      <c r="B163" t="s">
+        <v>20</v>
+      </c>
+      <c r="C163" t="s">
+        <v>33</v>
+      </c>
+      <c r="D163">
+        <v>2494</v>
+      </c>
+      <c r="E163">
+        <v>2494</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" t="s">
+        <v>28</v>
+      </c>
+      <c r="B164" t="s">
+        <v>28</v>
+      </c>
+      <c r="C164" t="s">
+        <v>34</v>
+      </c>
+      <c r="D164">
+        <v>1037</v>
+      </c>
+      <c r="E164">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165">
+        <v>1</v>
+      </c>
+      <c r="B165" t="s">
+        <v>370</v>
+      </c>
+      <c r="C165" t="s">
+        <v>36</v>
+      </c>
+      <c r="D165">
+        <v>486</v>
+      </c>
+      <c r="E165">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>2</v>
+      </c>
+      <c r="B166" t="s">
+        <v>371</v>
+      </c>
+      <c r="C166" t="s">
+        <v>36</v>
+      </c>
+      <c r="D166">
+        <v>291</v>
+      </c>
+      <c r="E166">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>3</v>
+      </c>
+      <c r="B167" t="s">
+        <v>372</v>
+      </c>
+      <c r="C167" t="s">
+        <v>36</v>
+      </c>
+      <c r="D167">
+        <v>174</v>
+      </c>
+      <c r="E167">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>4</v>
+      </c>
+      <c r="B168" t="s">
+        <v>373</v>
+      </c>
+      <c r="C168" t="s">
+        <v>36</v>
+      </c>
+      <c r="D168">
+        <v>103</v>
+      </c>
+      <c r="E168">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>5</v>
+      </c>
+      <c r="B169" t="s">
+        <v>374</v>
+      </c>
+      <c r="C169" t="s">
+        <v>36</v>
+      </c>
+      <c r="D169">
+        <v>111</v>
+      </c>
+      <c r="E169">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170">
+        <v>6</v>
+      </c>
+      <c r="B170" t="s">
+        <v>375</v>
+      </c>
+      <c r="C170" t="s">
+        <v>36</v>
+      </c>
+      <c r="D170">
+        <v>47</v>
+      </c>
+      <c r="E170">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>7</v>
+      </c>
+      <c r="B171" t="s">
+        <v>376</v>
+      </c>
+      <c r="C171" t="s">
+        <v>36</v>
+      </c>
+      <c r="D171">
+        <v>48</v>
+      </c>
+      <c r="E171">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172">
+        <v>8</v>
+      </c>
+      <c r="B172" t="s">
+        <v>377</v>
+      </c>
+      <c r="C172" t="s">
+        <v>36</v>
+      </c>
+      <c r="D172">
+        <v>52</v>
+      </c>
+      <c r="E172">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173">
         <v>9</v>
       </c>
-      <c r="B161" t="s">
-[...9 lines deleted...]
-        <v>109</v>
+      <c r="B173" t="s">
+        <v>378</v>
+      </c>
+      <c r="C173" t="s">
+        <v>36</v>
+      </c>
+      <c r="D173">
+        <v>145</v>
+      </c>
+      <c r="E173">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="174"/>
+    <row r="175">
+      <c r="A175">
+        <v>24</v>
+      </c>
+      <c r="B175" t="s">
+        <v>21</v>
+      </c>
+      <c r="C175" t="s">
+        <v>33</v>
+      </c>
+      <c r="D175">
+        <v>6571</v>
+      </c>
+      <c r="E175">
+        <v>6571</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" t="s">
+        <v>28</v>
+      </c>
+      <c r="B176" t="s">
+        <v>28</v>
+      </c>
+      <c r="C176" t="s">
+        <v>34</v>
+      </c>
+      <c r="D176">
+        <v>1139</v>
+      </c>
+      <c r="E176">
+        <v>1139</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177">
+        <v>1</v>
+      </c>
+      <c r="B177" t="s">
+        <v>379</v>
+      </c>
+      <c r="C177" t="s">
+        <v>36</v>
+      </c>
+      <c r="D177">
+        <v>2268</v>
+      </c>
+      <c r="E177">
+        <v>2268</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178">
+        <v>2</v>
+      </c>
+      <c r="B178" t="s">
+        <v>380</v>
+      </c>
+      <c r="C178" t="s">
+        <v>36</v>
+      </c>
+      <c r="D178">
+        <v>2342</v>
+      </c>
+      <c r="E178">
+        <v>2342</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179">
+        <v>3</v>
+      </c>
+      <c r="B179" t="s">
+        <v>381</v>
+      </c>
+      <c r="C179" t="s">
+        <v>36</v>
+      </c>
+      <c r="D179">
+        <v>291</v>
+      </c>
+      <c r="E179">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180">
+        <v>4</v>
+      </c>
+      <c r="B180" t="s">
+        <v>382</v>
+      </c>
+      <c r="C180" t="s">
+        <v>36</v>
+      </c>
+      <c r="D180">
+        <v>100</v>
+      </c>
+      <c r="E180">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181">
+        <v>5</v>
+      </c>
+      <c r="B181" t="s">
+        <v>383</v>
+      </c>
+      <c r="C181" t="s">
+        <v>36</v>
+      </c>
+      <c r="D181">
+        <v>98</v>
+      </c>
+      <c r="E181">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182">
+        <v>6</v>
+      </c>
+      <c r="B182" t="s">
+        <v>384</v>
+      </c>
+      <c r="C182" t="s">
+        <v>36</v>
+      </c>
+      <c r="D182">
+        <v>84</v>
+      </c>
+      <c r="E182">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183">
+        <v>7</v>
+      </c>
+      <c r="B183" t="s">
+        <v>385</v>
+      </c>
+      <c r="C183" t="s">
+        <v>36</v>
+      </c>
+      <c r="D183">
+        <v>0</v>
+      </c>
+      <c r="E183">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184">
+        <v>8</v>
+      </c>
+      <c r="B184" t="s">
+        <v>386</v>
+      </c>
+      <c r="C184" t="s">
+        <v>36</v>
+      </c>
+      <c r="D184">
+        <v>97</v>
+      </c>
+      <c r="E184">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185">
+        <v>9</v>
+      </c>
+      <c r="B185" t="s">
+        <v>387</v>
+      </c>
+      <c r="C185" t="s">
+        <v>36</v>
+      </c>
+      <c r="D185">
+        <v>152</v>
+      </c>
+      <c r="E185">
+        <v>152</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="E1" s="1" t="s">
         <v>29</v>
-      </c>
-[...10 lines deleted...]
-        <v>28</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>109</v>
+        <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>110</v>
+        <v>149</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="W1" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="X1" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D2">
-        <v>40358</v>
+        <v>13003</v>
       </c>
       <c r="E2">
-        <v>40358</v>
+        <v>13003</v>
       </c>
       <c r="F2" t="s">
-        <v>203</v>
+        <v>391</v>
       </c>
       <c r="G2">
-        <v>40358</v>
+        <v>13003</v>
       </c>
       <c r="H2">
-        <v>46037</v>
+        <v>32505</v>
       </c>
       <c r="I2">
-        <v>114436</v>
+        <v>68014</v>
       </c>
       <c r="J2">
-        <v>20281</v>
+        <v>12896</v>
       </c>
       <c r="K2">
-        <v>19861</v>
+        <v>11161</v>
       </c>
       <c r="L2">
-        <v>2072</v>
+        <v>2782</v>
       </c>
       <c r="M2">
-        <v>887</v>
+        <v>1293</v>
       </c>
       <c r="N2">
-        <v>46203</v>
+        <v>33025</v>
       </c>
       <c r="O2">
-        <v>189</v>
+        <v>184</v>
       </c>
       <c r="P2">
-        <v>374</v>
+        <v>458</v>
       </c>
       <c r="Q2">
-        <v>442</v>
+        <v>356</v>
       </c>
       <c r="R2">
-        <v>32425</v>
+        <v>26674</v>
       </c>
       <c r="S2">
-        <v>4248</v>
+        <v>4590</v>
       </c>
       <c r="T2">
-        <v>8099</v>
+        <v>16867</v>
       </c>
       <c r="U2">
-        <v>876</v>
+        <v>2167</v>
       </c>
       <c r="V2">
-        <v>5539</v>
+        <v>12112</v>
       </c>
       <c r="W2">
-        <v>4761</v>
+        <v>6611</v>
       </c>
       <c r="X2">
-        <v>347088</v>
+        <v>244698</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D3">
-        <v>7210</v>
+        <v>3895</v>
       </c>
       <c r="E3">
-        <v>7210</v>
+        <v>3895</v>
       </c>
       <c r="G3">
-        <v>40358</v>
+        <v>13003</v>
       </c>
       <c r="H3">
-        <v>46037</v>
+        <v>32505</v>
       </c>
       <c r="I3">
-        <v>114436</v>
+        <v>68014</v>
       </c>
       <c r="J3">
-        <v>20281</v>
+        <v>12896</v>
       </c>
       <c r="K3">
-        <v>19861</v>
+        <v>11161</v>
       </c>
       <c r="L3">
-        <v>2072</v>
+        <v>2782</v>
       </c>
       <c r="M3">
-        <v>887</v>
+        <v>1293</v>
       </c>
       <c r="N3">
-        <v>46203</v>
+        <v>33025</v>
       </c>
       <c r="O3">
-        <v>189</v>
+        <v>184</v>
       </c>
       <c r="P3">
-        <v>374</v>
+        <v>458</v>
       </c>
       <c r="Q3">
-        <v>442</v>
+        <v>356</v>
       </c>
       <c r="R3">
-        <v>32425</v>
+        <v>26674</v>
       </c>
       <c r="S3">
-        <v>4248</v>
+        <v>4590</v>
       </c>
       <c r="T3">
-        <v>8099</v>
+        <v>16867</v>
       </c>
       <c r="U3">
-        <v>876</v>
+        <v>2167</v>
       </c>
       <c r="V3">
-        <v>5539</v>
+        <v>12112</v>
       </c>
       <c r="W3">
-        <v>4761</v>
+        <v>6611</v>
       </c>
       <c r="X3">
-        <v>347088</v>
+        <v>244698</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>319</v>
+        <v>392</v>
       </c>
       <c r="C4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D4">
-        <v>28629</v>
+        <v>5821</v>
       </c>
       <c r="E4">
-        <v>28629</v>
+        <v>5821</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>320</v>
+        <v>393</v>
       </c>
       <c r="C5" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D5">
-        <v>1135</v>
+        <v>1587</v>
       </c>
       <c r="E5">
-        <v>1135</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>321</v>
+        <v>394</v>
       </c>
       <c r="C6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D6">
-        <v>1341</v>
+        <v>355</v>
       </c>
       <c r="E6">
-        <v>1341</v>
+        <v>355</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>322</v>
+        <v>395</v>
       </c>
       <c r="C7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D7">
-        <v>532</v>
+        <v>864</v>
       </c>
       <c r="E7">
-        <v>532</v>
+        <v>864</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>323</v>
+        <v>396</v>
       </c>
       <c r="C8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D8">
-        <v>518</v>
+        <v>255</v>
       </c>
       <c r="E8">
-        <v>518</v>
+        <v>255</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>324</v>
+        <v>397</v>
       </c>
       <c r="C9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D9">
-        <v>519</v>
+        <v>134</v>
       </c>
       <c r="E9">
-        <v>519</v>
+        <v>134</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>325</v>
+        <v>398</v>
       </c>
       <c r="C10" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D10">
-        <v>178</v>
+        <v>92</v>
       </c>
       <c r="E10">
-        <v>178</v>
-[...19 lines deleted...]
-    <row r="12"/>
+        <v>92</v>
+      </c>
+    </row>
+    <row r="11"/>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" t="s">
+        <v>33</v>
+      </c>
+      <c r="D12">
+        <v>32505</v>
+      </c>
+      <c r="E12">
+        <v>32505</v>
+      </c>
+    </row>
     <row r="13">
-      <c r="A13">
-        <v>2</v>
+      <c r="A13" t="s">
+        <v>28</v>
       </c>
       <c r="B13" t="s">
-        <v>7</v>
+        <v>28</v>
       </c>
       <c r="C13" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D13">
-        <v>46037</v>
+        <v>9034</v>
       </c>
       <c r="E13">
-        <v>46037</v>
+        <v>9034</v>
       </c>
     </row>
     <row r="14">
-      <c r="A14" t="s">
-        <v>27</v>
+      <c r="A14">
+        <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>27</v>
+        <v>399</v>
       </c>
       <c r="C14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D14">
-        <v>9008</v>
+        <v>13961</v>
       </c>
       <c r="E14">
-        <v>9008</v>
+        <v>13961</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B15" t="s">
-        <v>327</v>
+        <v>400</v>
       </c>
       <c r="C15" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D15">
-        <v>16692</v>
+        <v>5230</v>
       </c>
       <c r="E15">
-        <v>16692</v>
+        <v>5230</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B16" t="s">
-        <v>328</v>
+        <v>401</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D16">
-        <v>14183</v>
+        <v>2064</v>
       </c>
       <c r="E16">
-        <v>14183</v>
+        <v>2064</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B17" t="s">
-        <v>329</v>
+        <v>402</v>
       </c>
       <c r="C17" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D17">
-        <v>2509</v>
+        <v>652</v>
       </c>
       <c r="E17">
-        <v>2509</v>
+        <v>652</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B18" t="s">
-        <v>330</v>
+        <v>403</v>
       </c>
       <c r="C18" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D18">
-        <v>2238</v>
+        <v>866</v>
       </c>
       <c r="E18">
-        <v>2238</v>
+        <v>866</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B19" t="s">
-        <v>331</v>
+        <v>404</v>
       </c>
       <c r="C19" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D19">
-        <v>504</v>
+        <v>365</v>
       </c>
       <c r="E19">
-        <v>504</v>
+        <v>365</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B20" t="s">
-        <v>332</v>
+        <v>405</v>
       </c>
       <c r="C20" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D20">
-        <v>369</v>
+        <v>333</v>
       </c>
       <c r="E20">
-        <v>369</v>
-[...6 lines deleted...]
-      <c r="B21" t="s">
         <v>333</v>
       </c>
-      <c r="C21" t="s">
-[...8 lines deleted...]
-    </row>
+    </row>
+    <row r="21"/>
     <row r="22">
       <c r="A22">
+        <v>3</v>
+      </c>
+      <c r="B22" t="s">
         <v>8</v>
       </c>
-      <c r="B22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C22" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D22">
-        <v>295</v>
+        <v>68014</v>
       </c>
       <c r="E22">
-        <v>295</v>
-[...2 lines deleted...]
-    <row r="23"/>
+        <v>68014</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B23" t="s">
+        <v>28</v>
+      </c>
+      <c r="C23" t="s">
+        <v>34</v>
+      </c>
+      <c r="D23">
+        <v>19461</v>
+      </c>
+      <c r="E23">
+        <v>19461</v>
+      </c>
+    </row>
     <row r="24">
       <c r="A24">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B24" t="s">
-        <v>8</v>
+        <v>406</v>
       </c>
       <c r="C24" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D24">
-        <v>114436</v>
+        <v>19105</v>
       </c>
       <c r="E24">
-        <v>114436</v>
+        <v>19105</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25" t="s">
-        <v>27</v>
+      <c r="A25">
+        <v>2</v>
       </c>
       <c r="B25" t="s">
-        <v>27</v>
+        <v>407</v>
       </c>
       <c r="C25" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D25">
-        <v>13743</v>
+        <v>7264</v>
       </c>
       <c r="E25">
-        <v>13743</v>
+        <v>7264</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B26" t="s">
-        <v>335</v>
+        <v>408</v>
       </c>
       <c r="C26" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D26">
-        <v>24452</v>
+        <v>6069</v>
       </c>
       <c r="E26">
-        <v>24452</v>
+        <v>6069</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B27" t="s">
-        <v>336</v>
+        <v>409</v>
       </c>
       <c r="C27" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D27">
-        <v>31507</v>
+        <v>12514</v>
       </c>
       <c r="E27">
-        <v>31507</v>
+        <v>12514</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B28" t="s">
-        <v>337</v>
+        <v>410</v>
       </c>
       <c r="C28" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D28">
-        <v>3664</v>
+        <v>2200</v>
       </c>
       <c r="E28">
-        <v>3664</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B29" t="s">
-        <v>338</v>
+        <v>411</v>
       </c>
       <c r="C29" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D29">
-        <v>16635</v>
+        <v>589</v>
       </c>
       <c r="E29">
-        <v>16635</v>
+        <v>589</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B30" t="s">
-        <v>339</v>
+        <v>412</v>
       </c>
       <c r="C30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D30">
-        <v>19137</v>
+        <v>812</v>
       </c>
       <c r="E30">
-        <v>19137</v>
-[...18 lines deleted...]
-    </row>
+        <v>812</v>
+      </c>
+    </row>
+    <row r="31"/>
     <row r="32">
       <c r="A32">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B32" t="s">
-        <v>341</v>
+        <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D32">
-        <v>2062</v>
+        <v>12896</v>
       </c>
       <c r="E32">
-        <v>2062</v>
+        <v>12896</v>
       </c>
     </row>
     <row r="33">
-      <c r="A33">
-        <v>8</v>
+      <c r="A33" t="s">
+        <v>28</v>
       </c>
       <c r="B33" t="s">
-        <v>342</v>
+        <v>28</v>
       </c>
       <c r="C33" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D33">
-        <v>1064</v>
+        <v>4021</v>
       </c>
       <c r="E33">
-        <v>1064</v>
-[...2 lines deleted...]
-    <row r="34"/>
+        <v>4021</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>1</v>
+      </c>
+      <c r="B34" t="s">
+        <v>413</v>
+      </c>
+      <c r="C34" t="s">
+        <v>36</v>
+      </c>
+      <c r="D34">
+        <v>2392</v>
+      </c>
+      <c r="E34">
+        <v>2392</v>
+      </c>
+    </row>
     <row r="35">
       <c r="A35">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B35" t="s">
-        <v>9</v>
+        <v>414</v>
       </c>
       <c r="C35" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D35">
-        <v>20281</v>
+        <v>2222</v>
       </c>
       <c r="E35">
-        <v>20281</v>
+        <v>2222</v>
       </c>
     </row>
     <row r="36">
-      <c r="A36" t="s">
-        <v>27</v>
+      <c r="A36">
+        <v>3</v>
       </c>
       <c r="B36" t="s">
-        <v>27</v>
+        <v>415</v>
       </c>
       <c r="C36" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D36">
-        <v>4338</v>
+        <v>1165</v>
       </c>
       <c r="E36">
-        <v>4338</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B37" t="s">
-        <v>343</v>
+        <v>416</v>
       </c>
       <c r="C37" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D37">
-        <v>13173</v>
+        <v>667</v>
       </c>
       <c r="E37">
-        <v>13173</v>
+        <v>667</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B38" t="s">
-        <v>344</v>
+        <v>417</v>
       </c>
       <c r="C38" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D38">
-        <v>1138</v>
+        <v>1627</v>
       </c>
       <c r="E38">
-        <v>1138</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B39" t="s">
-        <v>345</v>
+        <v>418</v>
       </c>
       <c r="C39" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D39">
-        <v>0</v>
+        <v>458</v>
       </c>
       <c r="E39">
-        <v>0</v>
+        <v>458</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B40" t="s">
-        <v>346</v>
+        <v>419</v>
       </c>
       <c r="C40" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D40">
-        <v>485</v>
+        <v>344</v>
       </c>
       <c r="E40">
-        <v>485</v>
-[...18 lines deleted...]
-    </row>
+        <v>344</v>
+      </c>
+    </row>
+    <row r="41"/>
     <row r="42">
       <c r="A42">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B42" t="s">
-        <v>348</v>
+        <v>10</v>
       </c>
       <c r="C42" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D42">
-        <v>313</v>
+        <v>11161</v>
       </c>
       <c r="E42">
-        <v>313</v>
+        <v>11161</v>
       </c>
     </row>
     <row r="43">
-      <c r="A43">
-        <v>7</v>
+      <c r="A43" t="s">
+        <v>28</v>
       </c>
       <c r="B43" t="s">
-        <v>349</v>
+        <v>28</v>
       </c>
       <c r="C43" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D43">
-        <v>326</v>
+        <v>2799</v>
       </c>
       <c r="E43">
-        <v>326</v>
+        <v>2799</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B44" t="s">
-        <v>350</v>
+        <v>420</v>
       </c>
       <c r="C44" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D44">
-        <v>229</v>
+        <v>3514</v>
       </c>
       <c r="E44">
-        <v>229</v>
-[...2 lines deleted...]
-    <row r="45"/>
+        <v>3514</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>2</v>
+      </c>
+      <c r="B45" t="s">
+        <v>421</v>
+      </c>
+      <c r="C45" t="s">
+        <v>36</v>
+      </c>
+      <c r="D45">
+        <v>932</v>
+      </c>
+      <c r="E45">
+        <v>932</v>
+      </c>
+    </row>
     <row r="46">
       <c r="A46">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B46" t="s">
-        <v>10</v>
+        <v>422</v>
       </c>
       <c r="C46" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D46">
-        <v>19861</v>
+        <v>630</v>
       </c>
       <c r="E46">
-        <v>19861</v>
+        <v>630</v>
       </c>
     </row>
     <row r="47">
-      <c r="A47" t="s">
-        <v>27</v>
+      <c r="A47">
+        <v>4</v>
       </c>
       <c r="B47" t="s">
-        <v>27</v>
+        <v>423</v>
       </c>
       <c r="C47" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D47">
-        <v>2579</v>
+        <v>337</v>
       </c>
       <c r="E47">
-        <v>2579</v>
+        <v>337</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B48" t="s">
-        <v>351</v>
+        <v>424</v>
       </c>
       <c r="C48" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D48">
-        <v>14964</v>
+        <v>2022</v>
       </c>
       <c r="E48">
-        <v>14964</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B49" t="s">
-        <v>352</v>
+        <v>425</v>
       </c>
       <c r="C49" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D49">
-        <v>1168</v>
+        <v>214</v>
       </c>
       <c r="E49">
-        <v>1168</v>
+        <v>214</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B50" t="s">
-        <v>353</v>
+        <v>426</v>
       </c>
       <c r="C50" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D50">
-        <v>255</v>
+        <v>713</v>
       </c>
       <c r="E50">
-        <v>255</v>
-[...18 lines deleted...]
-    </row>
+        <v>713</v>
+      </c>
+    </row>
+    <row r="51"/>
     <row r="52">
       <c r="A52">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B52" t="s">
-        <v>355</v>
+        <v>11</v>
       </c>
       <c r="C52" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D52">
-        <v>459</v>
+        <v>2782</v>
       </c>
       <c r="E52">
-        <v>459</v>
+        <v>2782</v>
       </c>
     </row>
     <row r="53">
-      <c r="A53">
-        <v>6</v>
+      <c r="A53" t="s">
+        <v>28</v>
       </c>
       <c r="B53" t="s">
-        <v>356</v>
+        <v>28</v>
       </c>
       <c r="C53" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D53">
-        <v>74</v>
+        <v>1353</v>
       </c>
       <c r="E53">
-        <v>74</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
+        <v>1</v>
+      </c>
+      <c r="B54" t="s">
+        <v>427</v>
+      </c>
+      <c r="C54" t="s">
+        <v>36</v>
+      </c>
+      <c r="D54">
+        <v>1429</v>
+      </c>
+      <c r="E54">
+        <v>1429</v>
+      </c>
+    </row>
+    <row r="55"/>
+    <row r="56">
+      <c r="A56">
         <v>7</v>
       </c>
-      <c r="B54" t="s">
-[...29 lines deleted...]
-    <row r="56"/>
+      <c r="B56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C56" t="s">
+        <v>33</v>
+      </c>
+      <c r="D56">
+        <v>1293</v>
+      </c>
+      <c r="E56">
+        <v>1293</v>
+      </c>
+    </row>
     <row r="57">
-      <c r="A57">
-        <v>6</v>
+      <c r="A57" t="s">
+        <v>28</v>
       </c>
       <c r="B57" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="C57" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D57">
-        <v>2072</v>
+        <v>396</v>
       </c>
       <c r="E57">
-        <v>2072</v>
+        <v>396</v>
       </c>
     </row>
     <row r="58">
-      <c r="A58" t="s">
-        <v>27</v>
+      <c r="A58">
+        <v>1</v>
       </c>
       <c r="B58" t="s">
-        <v>27</v>
+        <v>428</v>
       </c>
       <c r="C58" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D58">
-        <v>992</v>
+        <v>345</v>
       </c>
       <c r="E58">
-        <v>992</v>
+        <v>345</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B59" t="s">
-        <v>359</v>
+        <v>429</v>
       </c>
       <c r="C59" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D59">
-        <v>1080</v>
+        <v>106</v>
       </c>
       <c r="E59">
-        <v>1080</v>
-[...2 lines deleted...]
-    <row r="60"/>
+        <v>106</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>3</v>
+      </c>
+      <c r="B60" t="s">
+        <v>430</v>
+      </c>
+      <c r="C60" t="s">
+        <v>36</v>
+      </c>
+      <c r="D60">
+        <v>307</v>
+      </c>
+      <c r="E60">
+        <v>307</v>
+      </c>
+    </row>
     <row r="61">
       <c r="A61">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B61" t="s">
-        <v>12</v>
+        <v>431</v>
       </c>
       <c r="C61" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D61">
-        <v>887</v>
+        <v>70</v>
       </c>
       <c r="E61">
-        <v>887</v>
+        <v>70</v>
       </c>
     </row>
     <row r="62">
-      <c r="A62" t="s">
-        <v>27</v>
+      <c r="A62">
+        <v>5</v>
       </c>
       <c r="B62" t="s">
-        <v>27</v>
+        <v>432</v>
       </c>
       <c r="C62" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D62">
-        <v>529</v>
+        <v>69</v>
       </c>
       <c r="E62">
-        <v>529</v>
-[...18 lines deleted...]
-    </row>
+        <v>69</v>
+      </c>
+    </row>
+    <row r="63"/>
     <row r="64">
       <c r="A64">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B64" t="s">
-        <v>361</v>
+        <v>13</v>
       </c>
       <c r="C64" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D64">
-        <v>96</v>
+        <v>33025</v>
       </c>
       <c r="E64">
-        <v>96</v>
-[...2 lines deleted...]
-    <row r="65"/>
+        <v>33025</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="s">
+        <v>28</v>
+      </c>
+      <c r="B65" t="s">
+        <v>28</v>
+      </c>
+      <c r="C65" t="s">
+        <v>34</v>
+      </c>
+      <c r="D65">
+        <v>10028</v>
+      </c>
+      <c r="E65">
+        <v>10028</v>
+      </c>
+    </row>
     <row r="66">
       <c r="A66">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B66" t="s">
-        <v>13</v>
+        <v>433</v>
       </c>
       <c r="C66" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D66">
-        <v>46203</v>
+        <v>6043</v>
       </c>
       <c r="E66">
-        <v>46203</v>
+        <v>6043</v>
       </c>
     </row>
     <row r="67">
-      <c r="A67" t="s">
-        <v>27</v>
+      <c r="A67">
+        <v>2</v>
       </c>
       <c r="B67" t="s">
-        <v>27</v>
+        <v>434</v>
       </c>
       <c r="C67" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D67">
-        <v>8024</v>
+        <v>8287</v>
       </c>
       <c r="E67">
-        <v>8024</v>
+        <v>8287</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B68" t="s">
-        <v>362</v>
+        <v>435</v>
       </c>
       <c r="C68" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D68">
-        <v>13868</v>
+        <v>1771</v>
       </c>
       <c r="E68">
-        <v>13868</v>
+        <v>1771</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B69" t="s">
-        <v>363</v>
+        <v>436</v>
       </c>
       <c r="C69" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D69">
-        <v>18702</v>
+        <v>3043</v>
       </c>
       <c r="E69">
-        <v>18702</v>
+        <v>3043</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B70" t="s">
-        <v>364</v>
+        <v>437</v>
       </c>
       <c r="C70" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D70">
-        <v>615</v>
+        <v>462</v>
       </c>
       <c r="E70">
-        <v>615</v>
+        <v>462</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B71" t="s">
-        <v>365</v>
+        <v>438</v>
       </c>
       <c r="C71" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D71">
-        <v>766</v>
+        <v>2677</v>
       </c>
       <c r="E71">
-        <v>766</v>
+        <v>2677</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B72" t="s">
-        <v>366</v>
+        <v>439</v>
       </c>
       <c r="C72" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D72">
-        <v>1140</v>
+        <v>714</v>
       </c>
       <c r="E72">
-        <v>1140</v>
-[...18 lines deleted...]
-    </row>
+        <v>714</v>
+      </c>
+    </row>
+    <row r="73"/>
     <row r="74">
       <c r="A74">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B74" t="s">
-        <v>368</v>
+        <v>14</v>
       </c>
       <c r="C74" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D74">
-        <v>1320</v>
+        <v>184</v>
       </c>
       <c r="E74">
-        <v>1320</v>
+        <v>184</v>
       </c>
     </row>
     <row r="75">
-      <c r="A75">
-        <v>8</v>
+      <c r="A75" t="s">
+        <v>28</v>
       </c>
       <c r="B75" t="s">
-        <v>369</v>
+        <v>28</v>
       </c>
       <c r="C75" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D75">
-        <v>1166</v>
+        <v>86</v>
       </c>
       <c r="E75">
-        <v>1166</v>
-[...19 lines deleted...]
-    </row>
+        <v>86</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>1</v>
+      </c>
+      <c r="B76" t="s">
+        <v>440</v>
+      </c>
+      <c r="C76" t="s">
+        <v>36</v>
+      </c>
+      <c r="D76">
+        <v>98</v>
+      </c>
+      <c r="E76">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="77"/>
     <row r="78">
-      <c r="A78" t="s">
-        <v>27</v>
+      <c r="A78">
+        <v>10</v>
       </c>
       <c r="B78" t="s">
-        <v>27</v>
+        <v>149</v>
       </c>
       <c r="C78" t="s">
         <v>33</v>
       </c>
       <c r="D78">
-        <v>126</v>
+        <v>458</v>
       </c>
       <c r="E78">
-        <v>126</v>
+        <v>458</v>
       </c>
     </row>
     <row r="79">
-      <c r="A79">
-        <v>1</v>
+      <c r="A79" t="s">
+        <v>28</v>
       </c>
       <c r="B79" t="s">
-        <v>370</v>
+        <v>28</v>
       </c>
       <c r="C79" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D79">
-        <v>43</v>
+        <v>165</v>
       </c>
       <c r="E79">
-        <v>43</v>
+        <v>165</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B80" t="s">
-        <v>371</v>
+        <v>441</v>
       </c>
       <c r="C80" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D80">
-        <v>20</v>
+        <v>293</v>
       </c>
       <c r="E80">
-        <v>20</v>
+        <v>293</v>
       </c>
     </row>
     <row r="81"/>
     <row r="82">
       <c r="A82">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B82" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D82">
-        <v>374</v>
+        <v>356</v>
       </c>
       <c r="E82">
-        <v>374</v>
+        <v>356</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B83" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C83" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D83">
-        <v>121</v>
+        <v>181</v>
       </c>
       <c r="E83">
-        <v>121</v>
+        <v>181</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1</v>
       </c>
       <c r="B84" t="s">
-        <v>372</v>
+        <v>442</v>
       </c>
       <c r="C84" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D84">
-        <v>133</v>
+        <v>125</v>
       </c>
       <c r="E84">
-        <v>133</v>
+        <v>125</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>2</v>
       </c>
       <c r="B85" t="s">
-        <v>373</v>
+        <v>443</v>
       </c>
       <c r="C85" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D85">
-        <v>69</v>
+        <v>50</v>
       </c>
       <c r="E85">
-        <v>69</v>
-[...19 lines deleted...]
-    <row r="87"/>
+        <v>50</v>
+      </c>
+    </row>
+    <row r="86"/>
+    <row r="87">
+      <c r="A87">
+        <v>12</v>
+      </c>
+      <c r="B87" t="s">
+        <v>16</v>
+      </c>
+      <c r="C87" t="s">
+        <v>33</v>
+      </c>
+      <c r="D87">
+        <v>26674</v>
+      </c>
+      <c r="E87">
+        <v>26674</v>
+      </c>
+    </row>
     <row r="88">
-      <c r="A88">
-        <v>11</v>
+      <c r="A88" t="s">
+        <v>28</v>
       </c>
       <c r="B88" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="C88" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D88">
-        <v>442</v>
+        <v>3004</v>
       </c>
       <c r="E88">
-        <v>442</v>
+        <v>3004</v>
       </c>
     </row>
     <row r="89">
-      <c r="A89" t="s">
-        <v>27</v>
+      <c r="A89">
+        <v>1</v>
       </c>
       <c r="B89" t="s">
-        <v>27</v>
+        <v>444</v>
       </c>
       <c r="C89" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D89">
-        <v>230</v>
+        <v>7782</v>
       </c>
       <c r="E89">
-        <v>230</v>
+        <v>7782</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B90" t="s">
-        <v>375</v>
+        <v>445</v>
       </c>
       <c r="C90" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D90">
-        <v>212</v>
+        <v>9919</v>
       </c>
       <c r="E90">
-        <v>212</v>
-[...2 lines deleted...]
-    <row r="91"/>
+        <v>9919</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>3</v>
+      </c>
+      <c r="B91" t="s">
+        <v>446</v>
+      </c>
+      <c r="C91" t="s">
+        <v>36</v>
+      </c>
+      <c r="D91">
+        <v>4321</v>
+      </c>
+      <c r="E91">
+        <v>4321</v>
+      </c>
+    </row>
     <row r="92">
       <c r="A92">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B92" t="s">
-        <v>15</v>
+        <v>447</v>
       </c>
       <c r="C92" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D92">
-        <v>32425</v>
+        <v>394</v>
       </c>
       <c r="E92">
-        <v>32425</v>
+        <v>394</v>
       </c>
     </row>
     <row r="93">
-      <c r="A93" t="s">
-        <v>27</v>
+      <c r="A93">
+        <v>5</v>
       </c>
       <c r="B93" t="s">
-        <v>27</v>
+        <v>448</v>
       </c>
       <c r="C93" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D93">
-        <v>3247</v>
+        <v>402</v>
       </c>
       <c r="E93">
-        <v>3247</v>
+        <v>402</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B94" t="s">
-        <v>376</v>
+        <v>449</v>
       </c>
       <c r="C94" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D94">
-        <v>19514</v>
+        <v>202</v>
       </c>
       <c r="E94">
-        <v>19514</v>
+        <v>202</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B95" t="s">
-        <v>377</v>
+        <v>450</v>
       </c>
       <c r="C95" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D95">
-        <v>6740</v>
+        <v>650</v>
       </c>
       <c r="E95">
-        <v>6740</v>
-[...18 lines deleted...]
-    </row>
+        <v>650</v>
+      </c>
+    </row>
+    <row r="96"/>
     <row r="97">
       <c r="A97">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="B97" t="s">
-        <v>379</v>
+        <v>17</v>
       </c>
       <c r="C97" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D97">
-        <v>1637</v>
+        <v>4590</v>
       </c>
       <c r="E97">
-        <v>1637</v>
+        <v>4590</v>
       </c>
     </row>
     <row r="98">
-      <c r="A98">
-        <v>5</v>
+      <c r="A98" t="s">
+        <v>28</v>
       </c>
       <c r="B98" t="s">
-        <v>380</v>
+        <v>28</v>
       </c>
       <c r="C98" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D98">
-        <v>243</v>
+        <v>2006</v>
       </c>
       <c r="E98">
-        <v>243</v>
+        <v>2006</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B99" t="s">
-        <v>381</v>
+        <v>451</v>
       </c>
       <c r="C99" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D99">
-        <v>195</v>
+        <v>836</v>
       </c>
       <c r="E99">
-        <v>195</v>
+        <v>836</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B100" t="s">
-        <v>382</v>
+        <v>452</v>
       </c>
       <c r="C100" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D100">
-        <v>202</v>
+        <v>530</v>
       </c>
       <c r="E100">
-        <v>202</v>
+        <v>530</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B101" t="s">
-        <v>383</v>
+        <v>453</v>
       </c>
       <c r="C101" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D101">
-        <v>143</v>
+        <v>308</v>
       </c>
       <c r="E101">
-        <v>143</v>
-[...2 lines deleted...]
-    <row r="102"/>
+        <v>308</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>4</v>
+      </c>
+      <c r="B102" t="s">
+        <v>454</v>
+      </c>
+      <c r="C102" t="s">
+        <v>36</v>
+      </c>
+      <c r="D102">
+        <v>408</v>
+      </c>
+      <c r="E102">
+        <v>408</v>
+      </c>
+    </row>
     <row r="103">
       <c r="A103">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="B103" t="s">
-        <v>16</v>
+        <v>455</v>
       </c>
       <c r="C103" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D103">
-        <v>4248</v>
+        <v>152</v>
       </c>
       <c r="E103">
-        <v>4248</v>
+        <v>152</v>
       </c>
     </row>
     <row r="104">
-      <c r="A104" t="s">
-        <v>27</v>
+      <c r="A104">
+        <v>6</v>
       </c>
       <c r="B104" t="s">
-        <v>27</v>
+        <v>456</v>
       </c>
       <c r="C104" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D104">
-        <v>1585</v>
+        <v>83</v>
       </c>
       <c r="E104">
-        <v>1585</v>
+        <v>83</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B105" t="s">
-        <v>384</v>
+        <v>457</v>
       </c>
       <c r="C105" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D105">
-        <v>1281</v>
+        <v>267</v>
       </c>
       <c r="E105">
-        <v>1281</v>
-[...18 lines deleted...]
-    </row>
+        <v>267</v>
+      </c>
+    </row>
+    <row r="106"/>
     <row r="107">
       <c r="A107">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="B107" t="s">
-        <v>386</v>
+        <v>18</v>
       </c>
       <c r="C107" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D107">
-        <v>311</v>
+        <v>16867</v>
       </c>
       <c r="E107">
-        <v>311</v>
+        <v>16867</v>
       </c>
     </row>
     <row r="108">
-      <c r="A108">
-        <v>4</v>
+      <c r="A108" t="s">
+        <v>28</v>
       </c>
       <c r="B108" t="s">
-        <v>387</v>
+        <v>28</v>
       </c>
       <c r="C108" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D108">
-        <v>132</v>
+        <v>6064</v>
       </c>
       <c r="E108">
-        <v>132</v>
+        <v>6064</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B109" t="s">
-        <v>388</v>
+        <v>458</v>
       </c>
       <c r="C109" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D109">
-        <v>225</v>
+        <v>2372</v>
       </c>
       <c r="E109">
-        <v>225</v>
+        <v>2372</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B110" t="s">
-        <v>389</v>
+        <v>459</v>
       </c>
       <c r="C110" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D110">
-        <v>127</v>
+        <v>1575</v>
       </c>
       <c r="E110">
-        <v>127</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B111" t="s">
-        <v>390</v>
+        <v>460</v>
       </c>
       <c r="C111" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D111">
-        <v>250</v>
+        <v>992</v>
       </c>
       <c r="E111">
-        <v>250</v>
-[...2 lines deleted...]
-    <row r="112"/>
+        <v>992</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>4</v>
+      </c>
+      <c r="B112" t="s">
+        <v>461</v>
+      </c>
+      <c r="C112" t="s">
+        <v>36</v>
+      </c>
+      <c r="D112">
+        <v>796</v>
+      </c>
+      <c r="E112">
+        <v>796</v>
+      </c>
+    </row>
     <row r="113">
       <c r="A113">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="B113" t="s">
-        <v>17</v>
+        <v>462</v>
       </c>
       <c r="C113" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D113">
-        <v>8099</v>
+        <v>3846</v>
       </c>
       <c r="E113">
-        <v>8099</v>
+        <v>3846</v>
       </c>
     </row>
     <row r="114">
-      <c r="A114" t="s">
-        <v>27</v>
+      <c r="A114">
+        <v>6</v>
       </c>
       <c r="B114" t="s">
-        <v>27</v>
+        <v>463</v>
       </c>
       <c r="C114" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D114">
-        <v>3268</v>
+        <v>1014</v>
       </c>
       <c r="E114">
-        <v>3268</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B115" t="s">
-        <v>391</v>
+        <v>464</v>
       </c>
       <c r="C115" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D115">
-        <v>1128</v>
+        <v>208</v>
       </c>
       <c r="E115">
-        <v>1128</v>
-[...18 lines deleted...]
-    </row>
+        <v>208</v>
+      </c>
+    </row>
+    <row r="116"/>
     <row r="117">
       <c r="A117">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="B117" t="s">
-        <v>393</v>
+        <v>19</v>
       </c>
       <c r="C117" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D117">
-        <v>608</v>
+        <v>2167</v>
       </c>
       <c r="E117">
-        <v>608</v>
+        <v>2167</v>
       </c>
     </row>
     <row r="118">
-      <c r="A118">
-        <v>4</v>
+      <c r="A118" t="s">
+        <v>28</v>
       </c>
       <c r="B118" t="s">
-        <v>394</v>
+        <v>28</v>
       </c>
       <c r="C118" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D118">
-        <v>634</v>
+        <v>812</v>
       </c>
       <c r="E118">
-        <v>634</v>
+        <v>812</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B119" t="s">
-        <v>395</v>
+        <v>465</v>
       </c>
       <c r="C119" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D119">
-        <v>231</v>
+        <v>272</v>
       </c>
       <c r="E119">
-        <v>231</v>
+        <v>272</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B120" t="s">
-        <v>396</v>
+        <v>466</v>
       </c>
       <c r="C120" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D120">
-        <v>82</v>
+        <v>401</v>
       </c>
       <c r="E120">
-        <v>82</v>
+        <v>401</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B121" t="s">
-        <v>397</v>
+        <v>467</v>
       </c>
       <c r="C121" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D121">
-        <v>162</v>
+        <v>206</v>
       </c>
       <c r="E121">
-        <v>162</v>
+        <v>206</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B122" t="s">
-        <v>398</v>
+        <v>468</v>
       </c>
       <c r="C122" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D122">
-        <v>345</v>
+        <v>237</v>
       </c>
       <c r="E122">
-        <v>345</v>
-[...2 lines deleted...]
-    <row r="123"/>
+        <v>237</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>5</v>
+      </c>
+      <c r="B123" t="s">
+        <v>469</v>
+      </c>
+      <c r="C123" t="s">
+        <v>36</v>
+      </c>
+      <c r="D123">
+        <v>46</v>
+      </c>
+      <c r="E123">
+        <v>46</v>
+      </c>
+    </row>
     <row r="124">
       <c r="A124">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="B124" t="s">
-        <v>18</v>
+        <v>470</v>
       </c>
       <c r="C124" t="s">
+        <v>36</v>
+      </c>
+      <c r="D124">
         <v>32</v>
       </c>
-      <c r="D124">
-[...1 lines deleted...]
-      </c>
       <c r="E124">
-        <v>876</v>
+        <v>32</v>
       </c>
     </row>
     <row r="125">
-      <c r="A125" t="s">
-        <v>27</v>
+      <c r="A125">
+        <v>7</v>
       </c>
       <c r="B125" t="s">
-        <v>27</v>
+        <v>471</v>
       </c>
       <c r="C125" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D125">
-        <v>425</v>
+        <v>161</v>
       </c>
       <c r="E125">
-        <v>425</v>
-[...18 lines deleted...]
-    </row>
+        <v>161</v>
+      </c>
+    </row>
+    <row r="126"/>
     <row r="127">
       <c r="A127">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="B127" t="s">
-        <v>400</v>
+        <v>20</v>
       </c>
       <c r="C127" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D127">
-        <v>161</v>
+        <v>12112</v>
       </c>
       <c r="E127">
-        <v>161</v>
-[...2 lines deleted...]
-    <row r="128"/>
+        <v>12112</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="s">
+        <v>28</v>
+      </c>
+      <c r="B128" t="s">
+        <v>28</v>
+      </c>
+      <c r="C128" t="s">
+        <v>34</v>
+      </c>
+      <c r="D128">
+        <v>2689</v>
+      </c>
+      <c r="E128">
+        <v>2689</v>
+      </c>
+    </row>
     <row r="129">
       <c r="A129">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="B129" t="s">
-        <v>19</v>
+        <v>472</v>
       </c>
       <c r="C129" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D129">
-        <v>5539</v>
+        <v>2172</v>
       </c>
       <c r="E129">
-        <v>5539</v>
+        <v>2172</v>
       </c>
     </row>
     <row r="130">
-      <c r="A130" t="s">
-        <v>27</v>
+      <c r="A130">
+        <v>2</v>
       </c>
       <c r="B130" t="s">
-        <v>27</v>
+        <v>473</v>
       </c>
       <c r="C130" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D130">
-        <v>1705</v>
+        <v>4747</v>
       </c>
       <c r="E130">
-        <v>1705</v>
+        <v>4747</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B131" t="s">
-        <v>401</v>
+        <v>474</v>
       </c>
       <c r="C131" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D131">
-        <v>1315</v>
+        <v>360</v>
       </c>
       <c r="E131">
-        <v>1315</v>
+        <v>360</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B132" t="s">
-        <v>402</v>
+        <v>475</v>
       </c>
       <c r="C132" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D132">
-        <v>388</v>
+        <v>294</v>
       </c>
       <c r="E132">
-        <v>388</v>
+        <v>294</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B133" t="s">
-        <v>403</v>
+        <v>476</v>
       </c>
       <c r="C133" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D133">
-        <v>174</v>
+        <v>1259</v>
       </c>
       <c r="E133">
-        <v>174</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B134" t="s">
-        <v>404</v>
+        <v>477</v>
       </c>
       <c r="C134" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D134">
-        <v>173</v>
+        <v>335</v>
       </c>
       <c r="E134">
-        <v>173</v>
+        <v>335</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B135" t="s">
-        <v>405</v>
+        <v>478</v>
       </c>
       <c r="C135" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D135">
-        <v>545</v>
+        <v>256</v>
       </c>
       <c r="E135">
-        <v>545</v>
-[...18 lines deleted...]
-    </row>
+        <v>256</v>
+      </c>
+    </row>
+    <row r="136"/>
     <row r="137">
       <c r="A137">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="B137" t="s">
-        <v>407</v>
+        <v>21</v>
       </c>
       <c r="C137" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D137">
-        <v>216</v>
+        <v>6611</v>
       </c>
       <c r="E137">
-        <v>216</v>
+        <v>6611</v>
       </c>
     </row>
     <row r="138">
-      <c r="A138">
-        <v>8</v>
+      <c r="A138" t="s">
+        <v>28</v>
       </c>
       <c r="B138" t="s">
-        <v>408</v>
+        <v>28</v>
       </c>
       <c r="C138" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D138">
-        <v>894</v>
+        <v>2157</v>
       </c>
       <c r="E138">
-        <v>894</v>
-[...2 lines deleted...]
-    <row r="139"/>
+        <v>2157</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>1</v>
+      </c>
+      <c r="B139" t="s">
+        <v>479</v>
+      </c>
+      <c r="C139" t="s">
+        <v>36</v>
+      </c>
+      <c r="D139">
+        <v>2714</v>
+      </c>
+      <c r="E139">
+        <v>2714</v>
+      </c>
+    </row>
     <row r="140">
       <c r="A140">
-        <v>24</v>
+        <v>2</v>
       </c>
       <c r="B140" t="s">
-        <v>20</v>
+        <v>480</v>
       </c>
       <c r="C140" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D140">
-        <v>4761</v>
+        <v>461</v>
       </c>
       <c r="E140">
-        <v>4761</v>
+        <v>461</v>
       </c>
     </row>
     <row r="141">
-      <c r="A141" t="s">
-        <v>27</v>
+      <c r="A141">
+        <v>3</v>
       </c>
       <c r="B141" t="s">
-        <v>27</v>
+        <v>481</v>
       </c>
       <c r="C141" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D141">
-        <v>1105</v>
+        <v>478</v>
       </c>
       <c r="E141">
-        <v>1105</v>
+        <v>478</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B142" t="s">
-        <v>409</v>
+        <v>482</v>
       </c>
       <c r="C142" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D142">
-        <v>1737</v>
+        <v>373</v>
       </c>
       <c r="E142">
-        <v>1737</v>
+        <v>373</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B143" t="s">
-        <v>410</v>
+        <v>483</v>
       </c>
       <c r="C143" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D143">
-        <v>808</v>
+        <v>165</v>
       </c>
       <c r="E143">
-        <v>808</v>
+        <v>165</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B144" t="s">
-        <v>411</v>
+        <v>484</v>
       </c>
       <c r="C144" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D144">
-        <v>560</v>
+        <v>106</v>
       </c>
       <c r="E144">
-        <v>560</v>
+        <v>106</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B145" t="s">
-        <v>412</v>
+        <v>485</v>
       </c>
       <c r="C145" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D145">
-        <v>53</v>
+        <v>157</v>
       </c>
       <c r="E145">
-        <v>53</v>
-[...67 lines deleted...]
-        <v>257</v>
+        <v>157</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="E1" s="1" t="s">
         <v>29</v>
-      </c>
-[...10 lines deleted...]
-        <v>28</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>109</v>
+        <v>16</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>110</v>
+        <v>486</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D2">
-        <v>55948</v>
+        <v>34808</v>
       </c>
       <c r="E2">
-        <v>55948</v>
+        <v>34808</v>
       </c>
       <c r="F2" t="s">
-        <v>420</v>
+        <v>490</v>
       </c>
       <c r="G2">
-        <v>55948</v>
+        <v>34808</v>
       </c>
       <c r="H2">
-        <v>65289</v>
+        <v>47810</v>
       </c>
       <c r="I2">
-        <v>100788</v>
+        <v>71673</v>
       </c>
       <c r="J2">
-        <v>56168</v>
+        <v>39528</v>
       </c>
       <c r="K2">
-        <v>73306</v>
+        <v>3048</v>
       </c>
       <c r="L2">
-        <v>2150</v>
+        <v>1810</v>
       </c>
       <c r="M2">
-        <v>3911</v>
+        <v>1215</v>
       </c>
       <c r="N2">
-        <v>52640</v>
+        <v>41145</v>
       </c>
       <c r="O2">
-        <v>721</v>
+        <v>41209</v>
       </c>
       <c r="P2">
-        <v>1423</v>
+        <v>519</v>
       </c>
       <c r="Q2">
-        <v>747</v>
+        <v>6313</v>
       </c>
       <c r="R2">
-        <v>38871</v>
+        <v>5623</v>
       </c>
       <c r="S2">
-        <v>13271</v>
+        <v>1181</v>
       </c>
       <c r="T2">
-        <v>7100</v>
+        <v>4215</v>
       </c>
       <c r="U2">
-        <v>1864</v>
+        <v>9046</v>
       </c>
       <c r="V2">
-        <v>2494</v>
-[...5 lines deleted...]
-        <v>483262</v>
+        <v>309143</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D3">
-        <v>12936</v>
+        <v>8306</v>
       </c>
       <c r="E3">
-        <v>12936</v>
+        <v>8306</v>
       </c>
       <c r="G3">
-        <v>55948</v>
+        <v>34808</v>
       </c>
       <c r="H3">
-        <v>65289</v>
+        <v>47810</v>
       </c>
       <c r="I3">
-        <v>100788</v>
+        <v>71673</v>
       </c>
       <c r="J3">
-        <v>56168</v>
+        <v>39528</v>
       </c>
       <c r="K3">
-        <v>73306</v>
+        <v>3048</v>
       </c>
       <c r="L3">
-        <v>2150</v>
+        <v>1810</v>
       </c>
       <c r="M3">
-        <v>3911</v>
+        <v>1215</v>
       </c>
       <c r="N3">
-        <v>52640</v>
+        <v>41145</v>
       </c>
       <c r="O3">
-        <v>721</v>
+        <v>41209</v>
       </c>
       <c r="P3">
-        <v>1423</v>
+        <v>519</v>
       </c>
       <c r="Q3">
-        <v>747</v>
+        <v>6313</v>
       </c>
       <c r="R3">
-        <v>38871</v>
+        <v>5623</v>
       </c>
       <c r="S3">
-        <v>13271</v>
+        <v>1181</v>
       </c>
       <c r="T3">
-        <v>7100</v>
+        <v>4215</v>
       </c>
       <c r="U3">
-        <v>1864</v>
+        <v>9046</v>
       </c>
       <c r="V3">
-        <v>2494</v>
-[...5 lines deleted...]
-        <v>483262</v>
+        <v>309143</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>421</v>
+        <v>491</v>
       </c>
       <c r="C4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D4">
-        <v>15050</v>
+        <v>20309</v>
       </c>
       <c r="E4">
-        <v>15050</v>
+        <v>20309</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>422</v>
+        <v>492</v>
       </c>
       <c r="C5" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D5">
-        <v>20541</v>
+        <v>3250</v>
       </c>
       <c r="E5">
-        <v>20541</v>
+        <v>3250</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>423</v>
+        <v>493</v>
       </c>
       <c r="C6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D6">
-        <v>808</v>
+        <v>625</v>
       </c>
       <c r="E6">
-        <v>808</v>
+        <v>625</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>424</v>
+        <v>494</v>
       </c>
       <c r="C7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D7">
-        <v>3126</v>
+        <v>623</v>
       </c>
       <c r="E7">
-        <v>3126</v>
+        <v>623</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>425</v>
+        <v>495</v>
       </c>
       <c r="C8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D8">
-        <v>1057</v>
+        <v>485</v>
       </c>
       <c r="E8">
-        <v>1057</v>
+        <v>485</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>426</v>
+        <v>496</v>
       </c>
       <c r="C9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D9">
-        <v>370</v>
+        <v>456</v>
       </c>
       <c r="E9">
-        <v>370</v>
+        <v>456</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>427</v>
+        <v>497</v>
       </c>
       <c r="C10" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D10">
-        <v>299</v>
+        <v>754</v>
       </c>
       <c r="E10">
-        <v>299</v>
-[...18 lines deleted...]
-    </row>
+        <v>754</v>
+      </c>
+    </row>
+    <row r="11"/>
     <row r="12">
       <c r="A12">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B12" t="s">
-        <v>429</v>
+        <v>7</v>
       </c>
       <c r="C12" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D12">
-        <v>355</v>
+        <v>47810</v>
       </c>
       <c r="E12">
-        <v>355</v>
+        <v>47810</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13">
-        <v>10</v>
+      <c r="A13" t="s">
+        <v>28</v>
       </c>
       <c r="B13" t="s">
-        <v>430</v>
+        <v>28</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D13">
-        <v>191</v>
+        <v>10185</v>
       </c>
       <c r="E13">
-        <v>191</v>
+        <v>10185</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>431</v>
+        <v>498</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D14">
-        <v>839</v>
+        <v>26374</v>
       </c>
       <c r="E14">
-        <v>839</v>
-[...2 lines deleted...]
-    <row r="15"/>
+        <v>26374</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>499</v>
+      </c>
+      <c r="C15" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15">
+        <v>2398</v>
+      </c>
+      <c r="E15">
+        <v>2398</v>
+      </c>
+    </row>
     <row r="16">
       <c r="A16">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B16" t="s">
-        <v>7</v>
+        <v>500</v>
       </c>
       <c r="C16" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D16">
-        <v>65289</v>
+        <v>5859</v>
       </c>
       <c r="E16">
-        <v>65289</v>
+        <v>5859</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17" t="s">
-        <v>27</v>
+      <c r="A17">
+        <v>4</v>
       </c>
       <c r="B17" t="s">
-        <v>27</v>
+        <v>501</v>
       </c>
       <c r="C17" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D17">
-        <v>18109</v>
+        <v>609</v>
       </c>
       <c r="E17">
-        <v>18109</v>
+        <v>609</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B18" t="s">
-        <v>432</v>
+        <v>502</v>
       </c>
       <c r="C18" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D18">
-        <v>19859</v>
+        <v>1517</v>
       </c>
       <c r="E18">
-        <v>19859</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B19" t="s">
-        <v>433</v>
+        <v>503</v>
       </c>
       <c r="C19" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D19">
-        <v>3884</v>
+        <v>438</v>
       </c>
       <c r="E19">
-        <v>3884</v>
+        <v>438</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B20" t="s">
-        <v>434</v>
+        <v>504</v>
       </c>
       <c r="C20" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D20">
-        <v>1936</v>
+        <v>430</v>
       </c>
       <c r="E20">
-        <v>1936</v>
-[...18 lines deleted...]
-    </row>
+        <v>430</v>
+      </c>
+    </row>
+    <row r="21"/>
     <row r="22">
       <c r="A22">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B22" t="s">
-        <v>436</v>
+        <v>8</v>
       </c>
       <c r="C22" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D22">
-        <v>1370</v>
+        <v>71673</v>
       </c>
       <c r="E22">
-        <v>1370</v>
+        <v>71673</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23">
-        <v>6</v>
+      <c r="A23" t="s">
+        <v>28</v>
       </c>
       <c r="B23" t="s">
-        <v>437</v>
+        <v>28</v>
       </c>
       <c r="C23" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D23">
-        <v>4672</v>
+        <v>14502</v>
       </c>
       <c r="E23">
-        <v>4672</v>
+        <v>14502</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B24" t="s">
-        <v>438</v>
+        <v>505</v>
       </c>
       <c r="C24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D24">
-        <v>415</v>
+        <v>9953</v>
       </c>
       <c r="E24">
-        <v>415</v>
+        <v>9953</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B25" t="s">
-        <v>439</v>
+        <v>506</v>
       </c>
       <c r="C25" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D25">
-        <v>12832</v>
+        <v>27876</v>
       </c>
       <c r="E25">
-        <v>12832</v>
+        <v>27876</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B26" t="s">
-        <v>440</v>
+        <v>507</v>
       </c>
       <c r="C26" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D26">
-        <v>782</v>
+        <v>13518</v>
       </c>
       <c r="E26">
-        <v>782</v>
+        <v>13518</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B27" t="s">
-        <v>441</v>
+        <v>508</v>
       </c>
       <c r="C27" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D27">
-        <v>189</v>
+        <v>2466</v>
       </c>
       <c r="E27">
-        <v>189</v>
+        <v>2466</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="B28" t="s">
-        <v>442</v>
+        <v>509</v>
       </c>
       <c r="C28" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D28">
-        <v>257</v>
+        <v>1270</v>
       </c>
       <c r="E28">
-        <v>257</v>
-[...2 lines deleted...]
-    <row r="29"/>
+        <v>1270</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>6</v>
+      </c>
+      <c r="B29" t="s">
+        <v>510</v>
+      </c>
+      <c r="C29" t="s">
+        <v>36</v>
+      </c>
+      <c r="D29">
+        <v>1484</v>
+      </c>
+      <c r="E29">
+        <v>1484</v>
+      </c>
+    </row>
     <row r="30">
       <c r="A30">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B30" t="s">
-        <v>8</v>
+        <v>511</v>
       </c>
       <c r="C30" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D30">
-        <v>100788</v>
+        <v>604</v>
       </c>
       <c r="E30">
-        <v>100788</v>
-[...18 lines deleted...]
-    </row>
+        <v>604</v>
+      </c>
+    </row>
+    <row r="31"/>
     <row r="32">
       <c r="A32">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B32" t="s">
-        <v>443</v>
+        <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D32">
-        <v>21249</v>
+        <v>39528</v>
       </c>
       <c r="E32">
-        <v>21249</v>
+        <v>39528</v>
       </c>
     </row>
     <row r="33">
-      <c r="A33">
-        <v>2</v>
+      <c r="A33" t="s">
+        <v>28</v>
       </c>
       <c r="B33" t="s">
-        <v>444</v>
+        <v>28</v>
       </c>
       <c r="C33" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D33">
-        <v>11865</v>
+        <v>5369</v>
       </c>
       <c r="E33">
-        <v>11865</v>
+        <v>5369</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B34" t="s">
-        <v>445</v>
+        <v>512</v>
       </c>
       <c r="C34" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D34">
-        <v>4669</v>
+        <v>3702</v>
       </c>
       <c r="E34">
-        <v>4669</v>
+        <v>3702</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B35" t="s">
-        <v>446</v>
+        <v>513</v>
       </c>
       <c r="C35" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D35">
-        <v>9602</v>
+        <v>19179</v>
       </c>
       <c r="E35">
-        <v>9602</v>
+        <v>19179</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B36" t="s">
-        <v>447</v>
+        <v>514</v>
       </c>
       <c r="C36" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D36">
-        <v>20725</v>
+        <v>698</v>
       </c>
       <c r="E36">
-        <v>20725</v>
+        <v>698</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B37" t="s">
-        <v>448</v>
+        <v>515</v>
       </c>
       <c r="C37" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D37">
-        <v>911</v>
+        <v>9481</v>
       </c>
       <c r="E37">
-        <v>911</v>
+        <v>9481</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B38" t="s">
-        <v>449</v>
+        <v>516</v>
       </c>
       <c r="C38" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D38">
-        <v>496</v>
+        <v>582</v>
       </c>
       <c r="E38">
-        <v>496</v>
+        <v>582</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B39" t="s">
-        <v>450</v>
+        <v>517</v>
       </c>
       <c r="C39" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D39">
-        <v>670</v>
+        <v>285</v>
       </c>
       <c r="E39">
-        <v>670</v>
+        <v>285</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B40" t="s">
-        <v>451</v>
+        <v>518</v>
       </c>
       <c r="C40" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D40">
-        <v>561</v>
+        <v>232</v>
       </c>
       <c r="E40">
-        <v>561</v>
-[...18 lines deleted...]
-    </row>
+        <v>232</v>
+      </c>
+    </row>
+    <row r="41"/>
     <row r="42">
       <c r="A42">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="B42" t="s">
-        <v>453</v>
+        <v>10</v>
       </c>
       <c r="C42" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D42">
-        <v>880</v>
+        <v>3048</v>
       </c>
       <c r="E42">
-        <v>880</v>
-[...2 lines deleted...]
-    <row r="43"/>
+        <v>3048</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>28</v>
+      </c>
+      <c r="B43" t="s">
+        <v>28</v>
+      </c>
+      <c r="C43" t="s">
+        <v>34</v>
+      </c>
+      <c r="D43">
+        <v>1331</v>
+      </c>
+      <c r="E43">
+        <v>1331</v>
+      </c>
+    </row>
     <row r="44">
       <c r="A44">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B44" t="s">
-        <v>9</v>
+        <v>519</v>
       </c>
       <c r="C44" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D44">
-        <v>56168</v>
+        <v>748</v>
       </c>
       <c r="E44">
-        <v>56168</v>
+        <v>748</v>
       </c>
     </row>
     <row r="45">
-      <c r="A45" t="s">
-        <v>27</v>
+      <c r="A45">
+        <v>2</v>
       </c>
       <c r="B45" t="s">
-        <v>27</v>
+        <v>520</v>
       </c>
       <c r="C45" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D45">
-        <v>12442</v>
+        <v>158</v>
       </c>
       <c r="E45">
-        <v>12442</v>
+        <v>158</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B46" t="s">
-        <v>454</v>
+        <v>521</v>
       </c>
       <c r="C46" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D46">
-        <v>20187</v>
+        <v>317</v>
       </c>
       <c r="E46">
-        <v>20187</v>
+        <v>317</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B47" t="s">
-        <v>455</v>
+        <v>522</v>
       </c>
       <c r="C47" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D47">
-        <v>13985</v>
+        <v>137</v>
       </c>
       <c r="E47">
-        <v>13985</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B48" t="s">
-        <v>456</v>
+        <v>523</v>
       </c>
       <c r="C48" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D48">
-        <v>1612</v>
+        <v>110</v>
       </c>
       <c r="E48">
-        <v>1612</v>
+        <v>110</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B49" t="s">
-        <v>457</v>
+        <v>524</v>
       </c>
       <c r="C49" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D49">
-        <v>1717</v>
+        <v>111</v>
       </c>
       <c r="E49">
-        <v>1717</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B50" t="s">
-        <v>458</v>
+        <v>525</v>
       </c>
       <c r="C50" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D50">
-        <v>949</v>
+        <v>136</v>
       </c>
       <c r="E50">
-        <v>949</v>
-[...18 lines deleted...]
-    </row>
+        <v>136</v>
+      </c>
+    </row>
+    <row r="51"/>
     <row r="52">
       <c r="A52">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B52" t="s">
-        <v>460</v>
+        <v>11</v>
       </c>
       <c r="C52" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D52">
-        <v>366</v>
+        <v>1810</v>
       </c>
       <c r="E52">
-        <v>366</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="53">
-      <c r="A53">
-        <v>8</v>
+      <c r="A53" t="s">
+        <v>28</v>
       </c>
       <c r="B53" t="s">
-        <v>461</v>
+        <v>28</v>
       </c>
       <c r="C53" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D53">
-        <v>1890</v>
+        <v>783</v>
       </c>
       <c r="E53">
-        <v>1890</v>
+        <v>783</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B54" t="s">
-        <v>462</v>
+        <v>526</v>
       </c>
       <c r="C54" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D54">
-        <v>406</v>
+        <v>1027</v>
       </c>
       <c r="E54">
-        <v>406</v>
-[...18 lines deleted...]
-    </row>
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="55"/>
     <row r="56">
       <c r="A56">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="B56" t="s">
-        <v>464</v>
+        <v>12</v>
       </c>
       <c r="C56" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D56">
-        <v>307</v>
+        <v>1215</v>
       </c>
       <c r="E56">
-        <v>307</v>
-[...2 lines deleted...]
-    <row r="57"/>
+        <v>1215</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>28</v>
+      </c>
+      <c r="B57" t="s">
+        <v>28</v>
+      </c>
+      <c r="C57" t="s">
+        <v>34</v>
+      </c>
+      <c r="D57">
+        <v>776</v>
+      </c>
+      <c r="E57">
+        <v>776</v>
+      </c>
+    </row>
     <row r="58">
       <c r="A58">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B58" t="s">
-        <v>10</v>
+        <v>527</v>
       </c>
       <c r="C58" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D58">
-        <v>73306</v>
+        <v>295</v>
       </c>
       <c r="E58">
-        <v>73306</v>
+        <v>295</v>
       </c>
     </row>
     <row r="59">
-      <c r="A59" t="s">
-        <v>27</v>
+      <c r="A59">
+        <v>2</v>
       </c>
       <c r="B59" t="s">
-        <v>27</v>
+        <v>528</v>
       </c>
       <c r="C59" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D59">
-        <v>8077</v>
+        <v>144</v>
       </c>
       <c r="E59">
-        <v>8077</v>
-[...18 lines deleted...]
-    </row>
+        <v>144</v>
+      </c>
+    </row>
+    <row r="60"/>
     <row r="61">
       <c r="A61">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B61" t="s">
-        <v>466</v>
+        <v>13</v>
       </c>
       <c r="C61" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D61">
-        <v>9449</v>
+        <v>41145</v>
       </c>
       <c r="E61">
-        <v>9449</v>
+        <v>41145</v>
       </c>
     </row>
     <row r="62">
-      <c r="A62">
-        <v>3</v>
+      <c r="A62" t="s">
+        <v>28</v>
       </c>
       <c r="B62" t="s">
-        <v>467</v>
+        <v>28</v>
       </c>
       <c r="C62" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D62">
-        <v>772</v>
+        <v>6683</v>
       </c>
       <c r="E62">
-        <v>772</v>
+        <v>6683</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B63" t="s">
-        <v>468</v>
+        <v>529</v>
       </c>
       <c r="C63" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D63">
-        <v>5110</v>
+        <v>24243</v>
       </c>
       <c r="E63">
-        <v>5110</v>
+        <v>24243</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B64" t="s">
-        <v>469</v>
+        <v>530</v>
       </c>
       <c r="C64" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D64">
-        <v>9963</v>
+        <v>1258</v>
       </c>
       <c r="E64">
-        <v>9963</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B65" t="s">
-        <v>470</v>
+        <v>531</v>
       </c>
       <c r="C65" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D65">
-        <v>313</v>
+        <v>3256</v>
       </c>
       <c r="E65">
-        <v>313</v>
+        <v>3256</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B66" t="s">
-        <v>471</v>
+        <v>532</v>
       </c>
       <c r="C66" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D66">
-        <v>291</v>
+        <v>1030</v>
       </c>
       <c r="E66">
-        <v>291</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B67" t="s">
-        <v>472</v>
+        <v>533</v>
       </c>
       <c r="C67" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D67">
-        <v>163</v>
+        <v>366</v>
       </c>
       <c r="E67">
-        <v>163</v>
+        <v>366</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B68" t="s">
-        <v>473</v>
+        <v>534</v>
       </c>
       <c r="C68" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D68">
-        <v>64</v>
+        <v>3467</v>
       </c>
       <c r="E68">
-        <v>64</v>
+        <v>3467</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="B69" t="s">
-        <v>474</v>
+        <v>535</v>
       </c>
       <c r="C69" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D69">
-        <v>87</v>
+        <v>842</v>
       </c>
       <c r="E69">
-        <v>87</v>
-[...19 lines deleted...]
-    <row r="71"/>
+        <v>842</v>
+      </c>
+    </row>
+    <row r="70"/>
+    <row r="71">
+      <c r="A71">
+        <v>12</v>
+      </c>
+      <c r="B71" t="s">
+        <v>16</v>
+      </c>
+      <c r="C71" t="s">
+        <v>33</v>
+      </c>
+      <c r="D71">
+        <v>41209</v>
+      </c>
+      <c r="E71">
+        <v>41209</v>
+      </c>
+    </row>
     <row r="72">
-      <c r="A72">
-        <v>6</v>
+      <c r="A72" t="s">
+        <v>28</v>
       </c>
       <c r="B72" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="C72" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D72">
-        <v>2150</v>
+        <v>3861</v>
       </c>
       <c r="E72">
-        <v>2150</v>
+        <v>3861</v>
       </c>
     </row>
     <row r="73">
-      <c r="A73" t="s">
-        <v>27</v>
+      <c r="A73">
+        <v>1</v>
       </c>
       <c r="B73" t="s">
-        <v>27</v>
+        <v>536</v>
       </c>
       <c r="C73" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D73">
-        <v>1270</v>
+        <v>20967</v>
       </c>
       <c r="E73">
-        <v>1270</v>
+        <v>20967</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B74" t="s">
-        <v>476</v>
+        <v>537</v>
       </c>
       <c r="C74" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D74">
-        <v>880</v>
+        <v>948</v>
       </c>
       <c r="E74">
-        <v>880</v>
-[...2 lines deleted...]
-    <row r="75"/>
+        <v>948</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>3</v>
+      </c>
+      <c r="B75" t="s">
+        <v>538</v>
+      </c>
+      <c r="C75" t="s">
+        <v>36</v>
+      </c>
+      <c r="D75">
+        <v>869</v>
+      </c>
+      <c r="E75">
+        <v>869</v>
+      </c>
+    </row>
     <row r="76">
       <c r="A76">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B76" t="s">
-        <v>12</v>
+        <v>539</v>
       </c>
       <c r="C76" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D76">
-        <v>3911</v>
+        <v>797</v>
       </c>
       <c r="E76">
-        <v>3911</v>
+        <v>797</v>
       </c>
     </row>
     <row r="77">
-      <c r="A77" t="s">
-        <v>27</v>
+      <c r="A77">
+        <v>5</v>
       </c>
       <c r="B77" t="s">
-        <v>27</v>
+        <v>540</v>
       </c>
       <c r="C77" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D77">
-        <v>1959</v>
+        <v>193</v>
       </c>
       <c r="E77">
-        <v>1959</v>
+        <v>193</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B78" t="s">
-        <v>477</v>
+        <v>541</v>
       </c>
       <c r="C78" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D78">
-        <v>1194</v>
+        <v>231</v>
       </c>
       <c r="E78">
-        <v>1194</v>
+        <v>231</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B79" t="s">
-        <v>478</v>
+        <v>542</v>
       </c>
       <c r="C79" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D79">
-        <v>312</v>
+        <v>13343</v>
       </c>
       <c r="E79">
-        <v>312</v>
-[...18 lines deleted...]
-    </row>
+        <v>13343</v>
+      </c>
+    </row>
+    <row r="80"/>
     <row r="81">
       <c r="A81">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="B81" t="s">
-        <v>480</v>
+        <v>486</v>
       </c>
       <c r="C81" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D81">
-        <v>115</v>
+        <v>519</v>
       </c>
       <c r="E81">
-        <v>115</v>
+        <v>519</v>
       </c>
     </row>
     <row r="82">
-      <c r="A82">
-        <v>5</v>
+      <c r="A82" t="s">
+        <v>28</v>
       </c>
       <c r="B82" t="s">
-        <v>481</v>
+        <v>28</v>
       </c>
       <c r="C82" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D82">
-        <v>128</v>
+        <v>283</v>
       </c>
       <c r="E82">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="83"/>
+        <v>283</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>1</v>
+      </c>
+      <c r="B83" t="s">
+        <v>543</v>
+      </c>
+      <c r="C83" t="s">
+        <v>36</v>
+      </c>
+      <c r="D83">
+        <v>155</v>
+      </c>
+      <c r="E83">
+        <v>155</v>
+      </c>
+    </row>
     <row r="84">
       <c r="A84">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B84" t="s">
-        <v>13</v>
+        <v>544</v>
       </c>
       <c r="C84" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D84">
-        <v>52640</v>
+        <v>81</v>
       </c>
       <c r="E84">
-        <v>52640</v>
-[...18 lines deleted...]
-    </row>
+        <v>81</v>
+      </c>
+    </row>
+    <row r="85"/>
     <row r="86">
       <c r="A86">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="B86" t="s">
-        <v>482</v>
+        <v>17</v>
       </c>
       <c r="C86" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D86">
-        <v>13550</v>
+        <v>6313</v>
       </c>
       <c r="E86">
-        <v>13550</v>
+        <v>6313</v>
       </c>
     </row>
     <row r="87">
-      <c r="A87">
-        <v>2</v>
+      <c r="A87" t="s">
+        <v>28</v>
       </c>
       <c r="B87" t="s">
-        <v>483</v>
+        <v>28</v>
       </c>
       <c r="C87" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D87">
-        <v>13074</v>
+        <v>2301</v>
       </c>
       <c r="E87">
-        <v>13074</v>
+        <v>2301</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B88" t="s">
-        <v>484</v>
+        <v>545</v>
       </c>
       <c r="C88" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D88">
-        <v>1302</v>
+        <v>2182</v>
       </c>
       <c r="E88">
-        <v>1302</v>
+        <v>2182</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B89" t="s">
-        <v>485</v>
+        <v>546</v>
       </c>
       <c r="C89" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D89">
-        <v>9986</v>
+        <v>665</v>
       </c>
       <c r="E89">
-        <v>9986</v>
+        <v>665</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B90" t="s">
-        <v>486</v>
+        <v>547</v>
       </c>
       <c r="C90" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D90">
-        <v>4999</v>
+        <v>374</v>
       </c>
       <c r="E90">
-        <v>4999</v>
+        <v>374</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B91" t="s">
-        <v>487</v>
+        <v>548</v>
       </c>
       <c r="C91" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D91">
-        <v>563</v>
+        <v>202</v>
       </c>
       <c r="E91">
-        <v>563</v>
+        <v>202</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B92" t="s">
-        <v>488</v>
+        <v>549</v>
       </c>
       <c r="C92" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D92">
-        <v>217</v>
+        <v>166</v>
       </c>
       <c r="E92">
-        <v>217</v>
+        <v>166</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B93" t="s">
-        <v>489</v>
+        <v>550</v>
       </c>
       <c r="C93" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D93">
-        <v>1015</v>
+        <v>276</v>
       </c>
       <c r="E93">
-        <v>1015</v>
+        <v>276</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B94" t="s">
-        <v>490</v>
+        <v>551</v>
       </c>
       <c r="C94" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D94">
-        <v>221</v>
+        <v>147</v>
       </c>
       <c r="E94">
-        <v>221</v>
-[...18 lines deleted...]
-    </row>
+        <v>147</v>
+      </c>
+    </row>
+    <row r="95"/>
     <row r="96">
       <c r="A96">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B96" t="s">
-        <v>492</v>
+        <v>18</v>
       </c>
       <c r="C96" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D96">
-        <v>294</v>
+        <v>5623</v>
       </c>
       <c r="E96">
-        <v>294</v>
-[...2 lines deleted...]
-    <row r="97"/>
+        <v>5623</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="s">
+        <v>28</v>
+      </c>
+      <c r="B97" t="s">
+        <v>28</v>
+      </c>
+      <c r="C97" t="s">
+        <v>34</v>
+      </c>
+      <c r="D97">
+        <v>2420</v>
+      </c>
+      <c r="E97">
+        <v>2420</v>
+      </c>
+    </row>
     <row r="98">
       <c r="A98">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B98" t="s">
-        <v>109</v>
+        <v>552</v>
       </c>
       <c r="C98" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D98">
-        <v>721</v>
+        <v>1071</v>
       </c>
       <c r="E98">
-        <v>721</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="99">
-      <c r="A99" t="s">
-        <v>27</v>
+      <c r="A99">
+        <v>2</v>
       </c>
       <c r="B99" t="s">
-        <v>27</v>
+        <v>553</v>
       </c>
       <c r="C99" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D99">
-        <v>597</v>
+        <v>906</v>
       </c>
       <c r="E99">
-        <v>597</v>
+        <v>906</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B100" t="s">
-        <v>493</v>
+        <v>554</v>
       </c>
       <c r="C100" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D100">
-        <v>83</v>
+        <v>931</v>
       </c>
       <c r="E100">
-        <v>83</v>
+        <v>931</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B101" t="s">
-        <v>494</v>
+        <v>555</v>
       </c>
       <c r="C101" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D101">
-        <v>41</v>
+        <v>295</v>
       </c>
       <c r="E101">
-        <v>41</v>
+        <v>295</v>
       </c>
     </row>
     <row r="102"/>
     <row r="103">
       <c r="A103">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="B103" t="s">
-        <v>110</v>
+        <v>19</v>
       </c>
       <c r="C103" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D103">
-        <v>1423</v>
+        <v>1181</v>
       </c>
       <c r="E103">
-        <v>1423</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B104" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C104" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D104">
-        <v>718</v>
+        <v>349</v>
       </c>
       <c r="E104">
-        <v>718</v>
+        <v>349</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1</v>
       </c>
       <c r="B105" t="s">
-        <v>495</v>
+        <v>556</v>
       </c>
       <c r="C105" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D105">
-        <v>607</v>
+        <v>396</v>
       </c>
       <c r="E105">
-        <v>607</v>
+        <v>396</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>2</v>
       </c>
       <c r="B106" t="s">
-        <v>496</v>
+        <v>557</v>
       </c>
       <c r="C106" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D106">
-        <v>98</v>
+        <v>341</v>
       </c>
       <c r="E106">
-        <v>98</v>
-[...19 lines deleted...]
-    </row>
+        <v>341</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>3</v>
+      </c>
+      <c r="B107" t="s">
+        <v>558</v>
+      </c>
+      <c r="C107" t="s">
+        <v>36</v>
+      </c>
+      <c r="D107">
+        <v>95</v>
+      </c>
+      <c r="E107">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="108"/>
     <row r="109">
-      <c r="A109" t="s">
-        <v>27</v>
+      <c r="A109">
+        <v>17</v>
       </c>
       <c r="B109" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="C109" t="s">
         <v>33</v>
       </c>
       <c r="D109">
-        <v>489</v>
+        <v>4215</v>
       </c>
       <c r="E109">
-        <v>489</v>
+        <v>4215</v>
       </c>
     </row>
     <row r="110">
-      <c r="A110">
+      <c r="A110" t="s">
+        <v>28</v>
+      </c>
+      <c r="B110" t="s">
+        <v>28</v>
+      </c>
+      <c r="C110" t="s">
+        <v>34</v>
+      </c>
+      <c r="D110">
+        <v>1687</v>
+      </c>
+      <c r="E110">
+        <v>1687</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
         <v>1</v>
       </c>
-      <c r="B110" t="s">
-[...12 lines deleted...]
-    <row r="111"/>
+      <c r="B111" t="s">
+        <v>559</v>
+      </c>
+      <c r="C111" t="s">
+        <v>36</v>
+      </c>
+      <c r="D111">
+        <v>1464</v>
+      </c>
+      <c r="E111">
+        <v>1464</v>
+      </c>
+    </row>
     <row r="112">
       <c r="A112">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="B112" t="s">
-        <v>15</v>
+        <v>560</v>
       </c>
       <c r="C112" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D112">
-        <v>38871</v>
+        <v>365</v>
       </c>
       <c r="E112">
-        <v>38871</v>
+        <v>365</v>
       </c>
     </row>
     <row r="113">
-      <c r="A113" t="s">
-        <v>27</v>
+      <c r="A113">
+        <v>3</v>
       </c>
       <c r="B113" t="s">
-        <v>27</v>
+        <v>561</v>
       </c>
       <c r="C113" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D113">
-        <v>6185</v>
+        <v>182</v>
       </c>
       <c r="E113">
-        <v>6185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B114" t="s">
-        <v>498</v>
+        <v>562</v>
       </c>
       <c r="C114" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D114">
-        <v>25350</v>
+        <v>224</v>
       </c>
       <c r="E114">
-        <v>25350</v>
+        <v>224</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B115" t="s">
-        <v>499</v>
+        <v>563</v>
       </c>
       <c r="C115" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D115">
-        <v>2266</v>
+        <v>118</v>
       </c>
       <c r="E115">
-        <v>2266</v>
+        <v>118</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B116" t="s">
-        <v>500</v>
+        <v>564</v>
       </c>
       <c r="C116" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D116">
-        <v>716</v>
+        <v>62</v>
       </c>
       <c r="E116">
-        <v>716</v>
+        <v>62</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B117" t="s">
-        <v>501</v>
+        <v>565</v>
       </c>
       <c r="C117" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D117">
-        <v>867</v>
+        <v>113</v>
       </c>
       <c r="E117">
-        <v>867</v>
-[...18 lines deleted...]
-    </row>
+        <v>113</v>
+      </c>
+    </row>
+    <row r="118"/>
     <row r="119">
       <c r="A119">
-        <v>6</v>
+        <v>24</v>
       </c>
       <c r="B119" t="s">
-        <v>503</v>
+        <v>21</v>
       </c>
       <c r="C119" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D119">
-        <v>243</v>
+        <v>9046</v>
       </c>
       <c r="E119">
-        <v>243</v>
+        <v>9046</v>
       </c>
     </row>
     <row r="120">
-      <c r="A120">
-        <v>7</v>
+      <c r="A120" t="s">
+        <v>28</v>
       </c>
       <c r="B120" t="s">
-        <v>504</v>
+        <v>28</v>
       </c>
       <c r="C120" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D120">
-        <v>1922</v>
+        <v>1635</v>
       </c>
       <c r="E120">
-        <v>1922</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B121" t="s">
-        <v>505</v>
+        <v>566</v>
       </c>
       <c r="C121" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D121">
-        <v>132</v>
+        <v>6180</v>
       </c>
       <c r="E121">
-        <v>132</v>
+        <v>6180</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B122" t="s">
-        <v>506</v>
+        <v>567</v>
       </c>
       <c r="C122" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D122">
-        <v>111</v>
+        <v>219</v>
       </c>
       <c r="E122">
-        <v>111</v>
+        <v>219</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="B123" t="s">
-        <v>507</v>
+        <v>568</v>
       </c>
       <c r="C123" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D123">
-        <v>312</v>
+        <v>657</v>
       </c>
       <c r="E123">
-        <v>312</v>
+        <v>657</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="B124" t="s">
-        <v>508</v>
+        <v>569</v>
       </c>
       <c r="C124" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D124">
-        <v>425</v>
+        <v>71</v>
       </c>
       <c r="E124">
-        <v>425</v>
-[...2 lines deleted...]
-    <row r="125"/>
+        <v>71</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>5</v>
+      </c>
+      <c r="B125" t="s">
+        <v>570</v>
+      </c>
+      <c r="C125" t="s">
+        <v>36</v>
+      </c>
+      <c r="D125">
+        <v>113</v>
+      </c>
+      <c r="E125">
+        <v>113</v>
+      </c>
+    </row>
     <row r="126">
       <c r="A126">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="B126" t="s">
-        <v>16</v>
+        <v>571</v>
       </c>
       <c r="C126" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D126">
-        <v>13271</v>
+        <v>74</v>
       </c>
       <c r="E126">
-        <v>13271</v>
+        <v>74</v>
       </c>
     </row>
     <row r="127">
-      <c r="A127" t="s">
-        <v>27</v>
+      <c r="A127">
+        <v>7</v>
       </c>
       <c r="B127" t="s">
-        <v>27</v>
+        <v>572</v>
       </c>
       <c r="C127" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D127">
-        <v>2831</v>
+        <v>97</v>
       </c>
       <c r="E127">
-        <v>2831</v>
-[...900 lines deleted...]
-      <c r="D184">
         <v>97</v>
-      </c>
-[...18 lines deleted...]
-        <v>152</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="E1" s="1" t="s">
         <v>29</v>
-      </c>
-[...10 lines deleted...]
-        <v>28</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>109</v>
+        <v>15</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>110</v>
+        <v>16</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D2">
-        <v>13003</v>
+        <v>35198</v>
       </c>
       <c r="E2">
-        <v>13003</v>
+        <v>35198</v>
       </c>
       <c r="F2" t="s">
-        <v>558</v>
+        <v>490</v>
       </c>
       <c r="G2">
-        <v>13003</v>
+        <v>35198</v>
       </c>
       <c r="H2">
-        <v>32505</v>
+        <v>49526</v>
       </c>
       <c r="I2">
-        <v>68014</v>
+        <v>68616</v>
       </c>
       <c r="J2">
-        <v>12896</v>
+        <v>20923</v>
       </c>
       <c r="K2">
-        <v>11161</v>
+        <v>3846</v>
       </c>
       <c r="L2">
-        <v>2782</v>
+        <v>2223</v>
       </c>
       <c r="M2">
-        <v>1293</v>
+        <v>1331</v>
       </c>
       <c r="N2">
-        <v>33025</v>
+        <v>44870</v>
       </c>
       <c r="O2">
-        <v>184</v>
+        <v>582</v>
       </c>
       <c r="P2">
-        <v>458</v>
+        <v>18986</v>
       </c>
       <c r="Q2">
-        <v>356</v>
+        <v>5432</v>
       </c>
       <c r="R2">
-        <v>26674</v>
+        <v>7111</v>
       </c>
       <c r="S2">
-        <v>4590</v>
+        <v>1008</v>
       </c>
       <c r="T2">
-        <v>16867</v>
+        <v>18395</v>
       </c>
       <c r="U2">
-        <v>2167</v>
+        <v>18975</v>
       </c>
       <c r="V2">
-        <v>12112</v>
-[...5 lines deleted...]
-        <v>244698</v>
+        <v>297022</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D3">
-        <v>3895</v>
+        <v>9363</v>
       </c>
       <c r="E3">
-        <v>3895</v>
+        <v>9363</v>
       </c>
       <c r="G3">
-        <v>13003</v>
+        <v>35198</v>
       </c>
       <c r="H3">
-        <v>32505</v>
+        <v>49526</v>
       </c>
       <c r="I3">
-        <v>68014</v>
+        <v>68616</v>
       </c>
       <c r="J3">
-        <v>12896</v>
+        <v>20923</v>
       </c>
       <c r="K3">
-        <v>11161</v>
+        <v>3846</v>
       </c>
       <c r="L3">
-        <v>2782</v>
+        <v>2223</v>
       </c>
       <c r="M3">
-        <v>1293</v>
+        <v>1331</v>
       </c>
       <c r="N3">
-        <v>33025</v>
+        <v>44870</v>
       </c>
       <c r="O3">
-        <v>184</v>
+        <v>582</v>
       </c>
       <c r="P3">
-        <v>458</v>
+        <v>18986</v>
       </c>
       <c r="Q3">
-        <v>356</v>
+        <v>5432</v>
       </c>
       <c r="R3">
-        <v>26674</v>
+        <v>7111</v>
       </c>
       <c r="S3">
-        <v>4590</v>
+        <v>1008</v>
       </c>
       <c r="T3">
-        <v>16867</v>
+        <v>18395</v>
       </c>
       <c r="U3">
-        <v>2167</v>
+        <v>18975</v>
       </c>
       <c r="V3">
-        <v>12112</v>
-[...5 lines deleted...]
-        <v>244698</v>
+        <v>297022</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>559</v>
+        <v>575</v>
       </c>
       <c r="C4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D4">
-        <v>5821</v>
+        <v>21760</v>
       </c>
       <c r="E4">
-        <v>5821</v>
+        <v>21760</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>560</v>
+        <v>576</v>
       </c>
       <c r="C5" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D5">
-        <v>1587</v>
+        <v>1740</v>
       </c>
       <c r="E5">
-        <v>1587</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>561</v>
+        <v>577</v>
       </c>
       <c r="C6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D6">
-        <v>355</v>
+        <v>1043</v>
       </c>
       <c r="E6">
-        <v>355</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>562</v>
+        <v>578</v>
       </c>
       <c r="C7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D7">
-        <v>864</v>
+        <v>579</v>
       </c>
       <c r="E7">
-        <v>864</v>
+        <v>579</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>563</v>
+        <v>579</v>
       </c>
       <c r="C8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D8">
-        <v>255</v>
+        <v>375</v>
       </c>
       <c r="E8">
-        <v>255</v>
+        <v>375</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>564</v>
+        <v>580</v>
       </c>
       <c r="C9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D9">
-        <v>134</v>
+        <v>338</v>
       </c>
       <c r="E9">
-        <v>134</v>
-[...3 lines deleted...]
-      <c r="A10">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="10"/>
+    <row r="11">
+      <c r="A11">
+        <v>2</v>
+      </c>
+      <c r="B11" t="s">
         <v>7</v>
       </c>
-      <c r="B10" t="s">
-[...12 lines deleted...]
-    <row r="11"/>
+      <c r="C11" t="s">
+        <v>33</v>
+      </c>
+      <c r="D11">
+        <v>49526</v>
+      </c>
+      <c r="E11">
+        <v>49526</v>
+      </c>
+    </row>
     <row r="12">
-      <c r="A12">
-        <v>2</v>
+      <c r="A12" t="s">
+        <v>28</v>
       </c>
       <c r="B12" t="s">
-        <v>7</v>
+        <v>28</v>
       </c>
       <c r="C12" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D12">
-        <v>32505</v>
+        <v>10724</v>
       </c>
       <c r="E12">
-        <v>32505</v>
+        <v>10724</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" t="s">
-        <v>27</v>
+      <c r="A13">
+        <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>27</v>
+        <v>581</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D13">
-        <v>9034</v>
+        <v>23428</v>
       </c>
       <c r="E13">
-        <v>9034</v>
+        <v>23428</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>566</v>
+        <v>582</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D14">
-        <v>13961</v>
+        <v>12106</v>
       </c>
       <c r="E14">
-        <v>13961</v>
+        <v>12106</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B15" t="s">
-        <v>567</v>
+        <v>583</v>
       </c>
       <c r="C15" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D15">
-        <v>5230</v>
+        <v>1105</v>
       </c>
       <c r="E15">
-        <v>5230</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B16" t="s">
-        <v>568</v>
+        <v>584</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D16">
-        <v>2064</v>
+        <v>1134</v>
       </c>
       <c r="E16">
-        <v>2064</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B17" t="s">
-        <v>569</v>
+        <v>585</v>
       </c>
       <c r="C17" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D17">
-        <v>652</v>
+        <v>781</v>
       </c>
       <c r="E17">
-        <v>652</v>
+        <v>781</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B18" t="s">
-        <v>570</v>
+        <v>586</v>
       </c>
       <c r="C18" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D18">
-        <v>866</v>
+        <v>248</v>
       </c>
       <c r="E18">
-        <v>866</v>
-[...18 lines deleted...]
-    </row>
+        <v>248</v>
+      </c>
+    </row>
+    <row r="19"/>
     <row r="20">
       <c r="A20">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B20" t="s">
-        <v>572</v>
+        <v>8</v>
       </c>
       <c r="C20" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D20">
-        <v>333</v>
+        <v>68616</v>
       </c>
       <c r="E20">
-        <v>333</v>
-[...2 lines deleted...]
-    <row r="21"/>
+        <v>68616</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>28</v>
+      </c>
+      <c r="B21" t="s">
+        <v>28</v>
+      </c>
+      <c r="C21" t="s">
+        <v>34</v>
+      </c>
+      <c r="D21">
+        <v>16313</v>
+      </c>
+      <c r="E21">
+        <v>16313</v>
+      </c>
+    </row>
     <row r="22">
       <c r="A22">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B22" t="s">
-        <v>8</v>
+        <v>587</v>
       </c>
       <c r="C22" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D22">
-        <v>68014</v>
+        <v>24896</v>
       </c>
       <c r="E22">
-        <v>68014</v>
+        <v>24896</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23" t="s">
-        <v>27</v>
+      <c r="A23">
+        <v>2</v>
       </c>
       <c r="B23" t="s">
-        <v>27</v>
+        <v>588</v>
       </c>
       <c r="C23" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D23">
-        <v>19461</v>
+        <v>4798</v>
       </c>
       <c r="E23">
-        <v>19461</v>
+        <v>4798</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B24" t="s">
-        <v>573</v>
+        <v>589</v>
       </c>
       <c r="C24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D24">
-        <v>19105</v>
+        <v>3966</v>
       </c>
       <c r="E24">
-        <v>19105</v>
+        <v>3966</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B25" t="s">
-        <v>574</v>
+        <v>590</v>
       </c>
       <c r="C25" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D25">
-        <v>7264</v>
+        <v>948</v>
       </c>
       <c r="E25">
-        <v>7264</v>
+        <v>948</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B26" t="s">
-        <v>575</v>
+        <v>591</v>
       </c>
       <c r="C26" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D26">
-        <v>6069</v>
+        <v>11622</v>
       </c>
       <c r="E26">
-        <v>6069</v>
+        <v>11622</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B27" t="s">
-        <v>576</v>
+        <v>592</v>
       </c>
       <c r="C27" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D27">
-        <v>12514</v>
+        <v>6073</v>
       </c>
       <c r="E27">
-        <v>12514</v>
-[...18 lines deleted...]
-    </row>
+        <v>6073</v>
+      </c>
+    </row>
+    <row r="28"/>
     <row r="29">
       <c r="A29">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B29" t="s">
-        <v>578</v>
+        <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D29">
-        <v>589</v>
+        <v>20923</v>
       </c>
       <c r="E29">
-        <v>589</v>
+        <v>20923</v>
       </c>
     </row>
     <row r="30">
-      <c r="A30">
-        <v>7</v>
+      <c r="A30" t="s">
+        <v>28</v>
       </c>
       <c r="B30" t="s">
-        <v>579</v>
+        <v>28</v>
       </c>
       <c r="C30" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D30">
-        <v>812</v>
+        <v>5405</v>
       </c>
       <c r="E30">
-        <v>812</v>
-[...2 lines deleted...]
-    <row r="31"/>
+        <v>5405</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>1</v>
+      </c>
+      <c r="B31" t="s">
+        <v>593</v>
+      </c>
+      <c r="C31" t="s">
+        <v>36</v>
+      </c>
+      <c r="D31">
+        <v>9627</v>
+      </c>
+      <c r="E31">
+        <v>9627</v>
+      </c>
+    </row>
     <row r="32">
       <c r="A32">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B32" t="s">
-        <v>9</v>
+        <v>594</v>
       </c>
       <c r="C32" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D32">
-        <v>12896</v>
+        <v>2176</v>
       </c>
       <c r="E32">
-        <v>12896</v>
+        <v>2176</v>
       </c>
     </row>
     <row r="33">
-      <c r="A33" t="s">
-        <v>27</v>
+      <c r="A33">
+        <v>3</v>
       </c>
       <c r="B33" t="s">
-        <v>27</v>
+        <v>595</v>
       </c>
       <c r="C33" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D33">
-        <v>4021</v>
+        <v>758</v>
       </c>
       <c r="E33">
-        <v>4021</v>
+        <v>758</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B34" t="s">
-        <v>580</v>
+        <v>596</v>
       </c>
       <c r="C34" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D34">
-        <v>2392</v>
+        <v>2308</v>
       </c>
       <c r="E34">
-        <v>2392</v>
+        <v>2308</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B35" t="s">
-        <v>581</v>
+        <v>597</v>
       </c>
       <c r="C35" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D35">
-        <v>2222</v>
+        <v>300</v>
       </c>
       <c r="E35">
-        <v>2222</v>
+        <v>300</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B36" t="s">
-        <v>582</v>
+        <v>598</v>
       </c>
       <c r="C36" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D36">
-        <v>1165</v>
+        <v>349</v>
       </c>
       <c r="E36">
-        <v>1165</v>
-[...18 lines deleted...]
-    </row>
+        <v>349</v>
+      </c>
+    </row>
+    <row r="37"/>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
-        <v>584</v>
+        <v>10</v>
       </c>
       <c r="C38" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D38">
-        <v>1627</v>
+        <v>3846</v>
       </c>
       <c r="E38">
-        <v>1627</v>
+        <v>3846</v>
       </c>
     </row>
     <row r="39">
-      <c r="A39">
-        <v>6</v>
+      <c r="A39" t="s">
+        <v>28</v>
       </c>
       <c r="B39" t="s">
-        <v>585</v>
+        <v>28</v>
       </c>
       <c r="C39" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D39">
-        <v>458</v>
+        <v>1604</v>
       </c>
       <c r="E39">
-        <v>458</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>586</v>
+        <v>599</v>
       </c>
       <c r="C40" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D40">
-        <v>344</v>
+        <v>797</v>
       </c>
       <c r="E40">
-        <v>344</v>
-[...2 lines deleted...]
-    <row r="41"/>
+        <v>797</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>2</v>
+      </c>
+      <c r="B41" t="s">
+        <v>600</v>
+      </c>
+      <c r="C41" t="s">
+        <v>36</v>
+      </c>
+      <c r="D41">
+        <v>530</v>
+      </c>
+      <c r="E41">
+        <v>530</v>
+      </c>
+    </row>
     <row r="42">
       <c r="A42">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>10</v>
+        <v>601</v>
       </c>
       <c r="C42" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D42">
-        <v>11161</v>
+        <v>229</v>
       </c>
       <c r="E42">
-        <v>11161</v>
+        <v>229</v>
       </c>
     </row>
     <row r="43">
-      <c r="A43" t="s">
-        <v>27</v>
+      <c r="A43">
+        <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>27</v>
+        <v>602</v>
       </c>
       <c r="C43" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D43">
-        <v>2799</v>
+        <v>234</v>
       </c>
       <c r="E43">
-        <v>2799</v>
+        <v>234</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>587</v>
+        <v>603</v>
       </c>
       <c r="C44" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D44">
-        <v>3514</v>
+        <v>267</v>
       </c>
       <c r="E44">
-        <v>3514</v>
+        <v>267</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>588</v>
+        <v>604</v>
       </c>
       <c r="C45" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D45">
-        <v>932</v>
+        <v>185</v>
       </c>
       <c r="E45">
-        <v>932</v>
-[...18 lines deleted...]
-    </row>
+        <v>185</v>
+      </c>
+    </row>
+    <row r="46"/>
     <row r="47">
       <c r="A47">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B47" t="s">
-        <v>590</v>
+        <v>11</v>
       </c>
       <c r="C47" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D47">
-        <v>337</v>
+        <v>2223</v>
       </c>
       <c r="E47">
-        <v>337</v>
+        <v>2223</v>
       </c>
     </row>
     <row r="48">
-      <c r="A48">
-        <v>5</v>
+      <c r="A48" t="s">
+        <v>28</v>
       </c>
       <c r="B48" t="s">
-        <v>591</v>
+        <v>28</v>
       </c>
       <c r="C48" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D48">
-        <v>2022</v>
+        <v>1244</v>
       </c>
       <c r="E48">
-        <v>2022</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B49" t="s">
-        <v>592</v>
+        <v>605</v>
       </c>
       <c r="C49" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D49">
-        <v>214</v>
+        <v>979</v>
       </c>
       <c r="E49">
-        <v>214</v>
-[...3 lines deleted...]
-      <c r="A50">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="50"/>
+    <row r="51">
+      <c r="A51">
         <v>7</v>
       </c>
-      <c r="B50" t="s">
-[...12 lines deleted...]
-    <row r="51"/>
+      <c r="B51" t="s">
+        <v>12</v>
+      </c>
+      <c r="C51" t="s">
+        <v>33</v>
+      </c>
+      <c r="D51">
+        <v>1331</v>
+      </c>
+      <c r="E51">
+        <v>1331</v>
+      </c>
+    </row>
     <row r="52">
-      <c r="A52">
-        <v>6</v>
+      <c r="A52" t="s">
+        <v>28</v>
       </c>
       <c r="B52" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="C52" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D52">
-        <v>2782</v>
+        <v>784</v>
       </c>
       <c r="E52">
-        <v>2782</v>
+        <v>784</v>
       </c>
     </row>
     <row r="53">
-      <c r="A53" t="s">
-        <v>27</v>
+      <c r="A53">
+        <v>1</v>
       </c>
       <c r="B53" t="s">
-        <v>27</v>
+        <v>606</v>
       </c>
       <c r="C53" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D53">
-        <v>1353</v>
+        <v>338</v>
       </c>
       <c r="E53">
-        <v>1353</v>
+        <v>338</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B54" t="s">
-        <v>594</v>
+        <v>607</v>
       </c>
       <c r="C54" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D54">
-        <v>1429</v>
+        <v>114</v>
       </c>
       <c r="E54">
-        <v>1429</v>
-[...19 lines deleted...]
-    </row>
+        <v>114</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>3</v>
+      </c>
+      <c r="B55" t="s">
+        <v>608</v>
+      </c>
+      <c r="C55" t="s">
+        <v>36</v>
+      </c>
+      <c r="D55">
+        <v>95</v>
+      </c>
+      <c r="E55">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="56"/>
     <row r="57">
-      <c r="A57" t="s">
-        <v>27</v>
+      <c r="A57">
+        <v>8</v>
       </c>
       <c r="B57" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="C57" t="s">
         <v>33</v>
       </c>
       <c r="D57">
-        <v>396</v>
+        <v>44870</v>
       </c>
       <c r="E57">
-        <v>396</v>
+        <v>44870</v>
       </c>
     </row>
     <row r="58">
-      <c r="A58">
-        <v>1</v>
+      <c r="A58" t="s">
+        <v>28</v>
       </c>
       <c r="B58" t="s">
-        <v>595</v>
+        <v>28</v>
       </c>
       <c r="C58" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D58">
-        <v>345</v>
+        <v>7252</v>
       </c>
       <c r="E58">
-        <v>345</v>
+        <v>7252</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B59" t="s">
-        <v>596</v>
+        <v>609</v>
       </c>
       <c r="C59" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D59">
-        <v>106</v>
+        <v>12382</v>
       </c>
       <c r="E59">
-        <v>106</v>
+        <v>12382</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B60" t="s">
-        <v>597</v>
+        <v>610</v>
       </c>
       <c r="C60" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D60">
-        <v>307</v>
+        <v>20686</v>
       </c>
       <c r="E60">
-        <v>307</v>
+        <v>20686</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B61" t="s">
-        <v>598</v>
+        <v>611</v>
       </c>
       <c r="C61" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D61">
-        <v>70</v>
+        <v>1520</v>
       </c>
       <c r="E61">
-        <v>70</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
+        <v>4</v>
+      </c>
+      <c r="B62" t="s">
+        <v>612</v>
+      </c>
+      <c r="C62" t="s">
+        <v>36</v>
+      </c>
+      <c r="D62">
+        <v>709</v>
+      </c>
+      <c r="E62">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
         <v>5</v>
       </c>
-      <c r="B62" t="s">
-[...12 lines deleted...]
-    <row r="63"/>
+      <c r="B63" t="s">
+        <v>613</v>
+      </c>
+      <c r="C63" t="s">
+        <v>36</v>
+      </c>
+      <c r="D63">
+        <v>671</v>
+      </c>
+      <c r="E63">
+        <v>671</v>
+      </c>
+    </row>
     <row r="64">
       <c r="A64">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B64" t="s">
-        <v>13</v>
+        <v>614</v>
       </c>
       <c r="C64" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D64">
-        <v>33025</v>
+        <v>1650</v>
       </c>
       <c r="E64">
-        <v>33025</v>
-[...18 lines deleted...]
-    </row>
+        <v>1650</v>
+      </c>
+    </row>
+    <row r="65"/>
     <row r="66">
       <c r="A66">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B66" t="s">
-        <v>600</v>
+        <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D66">
-        <v>6043</v>
+        <v>582</v>
       </c>
       <c r="E66">
-        <v>6043</v>
+        <v>582</v>
       </c>
     </row>
     <row r="67">
-      <c r="A67">
-        <v>2</v>
+      <c r="A67" t="s">
+        <v>28</v>
       </c>
       <c r="B67" t="s">
-        <v>601</v>
+        <v>28</v>
       </c>
       <c r="C67" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D67">
-        <v>8287</v>
+        <v>327</v>
       </c>
       <c r="E67">
-        <v>8287</v>
+        <v>327</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B68" t="s">
-        <v>602</v>
+        <v>615</v>
       </c>
       <c r="C68" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D68">
-        <v>1771</v>
+        <v>255</v>
       </c>
       <c r="E68">
-        <v>1771</v>
-[...18 lines deleted...]
-    </row>
+        <v>255</v>
+      </c>
+    </row>
+    <row r="69"/>
     <row r="70">
       <c r="A70">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="B70" t="s">
-        <v>604</v>
+        <v>16</v>
       </c>
       <c r="C70" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D70">
-        <v>462</v>
+        <v>18986</v>
       </c>
       <c r="E70">
-        <v>462</v>
+        <v>18986</v>
       </c>
     </row>
     <row r="71">
-      <c r="A71">
-        <v>6</v>
+      <c r="A71" t="s">
+        <v>28</v>
       </c>
       <c r="B71" t="s">
-        <v>605</v>
+        <v>28</v>
       </c>
       <c r="C71" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D71">
-        <v>2677</v>
+        <v>3076</v>
       </c>
       <c r="E71">
-        <v>2677</v>
+        <v>3076</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B72" t="s">
-        <v>606</v>
+        <v>616</v>
       </c>
       <c r="C72" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D72">
-        <v>714</v>
+        <v>13105</v>
       </c>
       <c r="E72">
-        <v>714</v>
-[...2 lines deleted...]
-    <row r="73"/>
+        <v>13105</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>2</v>
+      </c>
+      <c r="B73" t="s">
+        <v>617</v>
+      </c>
+      <c r="C73" t="s">
+        <v>36</v>
+      </c>
+      <c r="D73">
+        <v>1424</v>
+      </c>
+      <c r="E73">
+        <v>1424</v>
+      </c>
+    </row>
     <row r="74">
       <c r="A74">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B74" t="s">
-        <v>109</v>
+        <v>618</v>
       </c>
       <c r="C74" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D74">
-        <v>184</v>
+        <v>478</v>
       </c>
       <c r="E74">
-        <v>184</v>
+        <v>478</v>
       </c>
     </row>
     <row r="75">
-      <c r="A75" t="s">
-        <v>27</v>
+      <c r="A75">
+        <v>4</v>
       </c>
       <c r="B75" t="s">
-        <v>27</v>
+        <v>619</v>
       </c>
       <c r="C75" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D75">
-        <v>86</v>
+        <v>403</v>
       </c>
       <c r="E75">
-        <v>86</v>
+        <v>403</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B76" t="s">
-        <v>607</v>
+        <v>620</v>
       </c>
       <c r="C76" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D76">
-        <v>98</v>
+        <v>225</v>
       </c>
       <c r="E76">
-        <v>98</v>
-[...19 lines deleted...]
-    </row>
+        <v>225</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>6</v>
+      </c>
+      <c r="B77" t="s">
+        <v>621</v>
+      </c>
+      <c r="C77" t="s">
+        <v>36</v>
+      </c>
+      <c r="D77">
+        <v>275</v>
+      </c>
+      <c r="E77">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="78"/>
     <row r="79">
-      <c r="A79" t="s">
-        <v>27</v>
+      <c r="A79">
+        <v>14</v>
       </c>
       <c r="B79" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="C79" t="s">
         <v>33</v>
       </c>
       <c r="D79">
-        <v>165</v>
+        <v>5432</v>
       </c>
       <c r="E79">
-        <v>165</v>
+        <v>5432</v>
       </c>
     </row>
     <row r="80">
-      <c r="A80">
+      <c r="A80" t="s">
+        <v>28</v>
+      </c>
+      <c r="B80" t="s">
+        <v>28</v>
+      </c>
+      <c r="C80" t="s">
+        <v>34</v>
+      </c>
+      <c r="D80">
+        <v>2380</v>
+      </c>
+      <c r="E80">
+        <v>2380</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
         <v>1</v>
       </c>
-      <c r="B80" t="s">
-[...12 lines deleted...]
-    <row r="81"/>
+      <c r="B81" t="s">
+        <v>622</v>
+      </c>
+      <c r="C81" t="s">
+        <v>36</v>
+      </c>
+      <c r="D81">
+        <v>1274</v>
+      </c>
+      <c r="E81">
+        <v>1274</v>
+      </c>
+    </row>
     <row r="82">
       <c r="A82">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B82" t="s">
-        <v>14</v>
+        <v>623</v>
       </c>
       <c r="C82" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D82">
-        <v>356</v>
+        <v>653</v>
       </c>
       <c r="E82">
-        <v>356</v>
+        <v>653</v>
       </c>
     </row>
     <row r="83">
-      <c r="A83" t="s">
-        <v>27</v>
+      <c r="A83">
+        <v>3</v>
       </c>
       <c r="B83" t="s">
-        <v>27</v>
+        <v>624</v>
       </c>
       <c r="C83" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D83">
-        <v>181</v>
+        <v>213</v>
       </c>
       <c r="E83">
-        <v>181</v>
+        <v>213</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B84" t="s">
-        <v>609</v>
+        <v>625</v>
       </c>
       <c r="C84" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D84">
-        <v>125</v>
+        <v>531</v>
       </c>
       <c r="E84">
-        <v>125</v>
+        <v>531</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B85" t="s">
-        <v>610</v>
+        <v>626</v>
       </c>
       <c r="C85" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D85">
-        <v>50</v>
+        <v>117</v>
       </c>
       <c r="E85">
-        <v>50</v>
-[...7 lines deleted...]
-      <c r="B87" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>6</v>
+      </c>
+      <c r="B86" t="s">
+        <v>627</v>
+      </c>
+      <c r="C86" t="s">
+        <v>36</v>
+      </c>
+      <c r="D86">
+        <v>264</v>
+      </c>
+      <c r="E86">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="87"/>
+    <row r="88">
+      <c r="A88">
         <v>15</v>
       </c>
-      <c r="C87" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="B88" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="C88" t="s">
         <v>33</v>
       </c>
       <c r="D88">
-        <v>3004</v>
+        <v>7111</v>
       </c>
       <c r="E88">
-        <v>3004</v>
+        <v>7111</v>
       </c>
     </row>
     <row r="89">
-      <c r="A89">
-        <v>1</v>
+      <c r="A89" t="s">
+        <v>28</v>
       </c>
       <c r="B89" t="s">
-        <v>611</v>
+        <v>28</v>
       </c>
       <c r="C89" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D89">
-        <v>7782</v>
+        <v>3090</v>
       </c>
       <c r="E89">
-        <v>7782</v>
+        <v>3090</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B90" t="s">
-        <v>612</v>
+        <v>628</v>
       </c>
       <c r="C90" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D90">
-        <v>9919</v>
+        <v>1876</v>
       </c>
       <c r="E90">
-        <v>9919</v>
+        <v>1876</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B91" t="s">
-        <v>613</v>
+        <v>629</v>
       </c>
       <c r="C91" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D91">
-        <v>4321</v>
+        <v>1124</v>
       </c>
       <c r="E91">
-        <v>4321</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B92" t="s">
-        <v>614</v>
+        <v>630</v>
       </c>
       <c r="C92" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D92">
-        <v>394</v>
+        <v>433</v>
       </c>
       <c r="E92">
-        <v>394</v>
+        <v>433</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B93" t="s">
-        <v>615</v>
+        <v>631</v>
       </c>
       <c r="C93" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D93">
-        <v>402</v>
+        <v>152</v>
       </c>
       <c r="E93">
-        <v>402</v>
+        <v>152</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B94" t="s">
-        <v>616</v>
+        <v>632</v>
       </c>
       <c r="C94" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D94">
-        <v>202</v>
+        <v>333</v>
       </c>
       <c r="E94">
-        <v>202</v>
+        <v>333</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B95" t="s">
-        <v>617</v>
+        <v>633</v>
       </c>
       <c r="C95" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D95">
-        <v>650</v>
+        <v>103</v>
       </c>
       <c r="E95">
-        <v>650</v>
+        <v>103</v>
       </c>
     </row>
     <row r="96"/>
     <row r="97">
       <c r="A97">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B97" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="C97" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D97">
-        <v>4590</v>
+        <v>1008</v>
       </c>
       <c r="E97">
-        <v>4590</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B98" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C98" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D98">
-        <v>2006</v>
+        <v>465</v>
       </c>
       <c r="E98">
-        <v>2006</v>
+        <v>465</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1</v>
       </c>
       <c r="B99" t="s">
-        <v>618</v>
+        <v>634</v>
       </c>
       <c r="C99" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D99">
-        <v>836</v>
+        <v>338</v>
       </c>
       <c r="E99">
-        <v>836</v>
+        <v>338</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>2</v>
       </c>
       <c r="B100" t="s">
-        <v>619</v>
+        <v>635</v>
       </c>
       <c r="C100" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D100">
-        <v>530</v>
+        <v>112</v>
       </c>
       <c r="E100">
-        <v>530</v>
+        <v>112</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>3</v>
       </c>
       <c r="B101" t="s">
-        <v>620</v>
+        <v>636</v>
       </c>
       <c r="C101" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D101">
-        <v>308</v>
+        <v>93</v>
       </c>
       <c r="E101">
-        <v>308</v>
-[...18 lines deleted...]
-    </row>
+        <v>93</v>
+      </c>
+    </row>
+    <row r="102"/>
     <row r="103">
       <c r="A103">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="B103" t="s">
-        <v>622</v>
+        <v>20</v>
       </c>
       <c r="C103" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D103">
-        <v>152</v>
+        <v>18395</v>
       </c>
       <c r="E103">
-        <v>152</v>
+        <v>18395</v>
       </c>
     </row>
     <row r="104">
-      <c r="A104">
-        <v>6</v>
+      <c r="A104" t="s">
+        <v>28</v>
       </c>
       <c r="B104" t="s">
-        <v>623</v>
+        <v>28</v>
       </c>
       <c r="C104" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D104">
-        <v>83</v>
+        <v>3795</v>
       </c>
       <c r="E104">
-        <v>83</v>
+        <v>3795</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B105" t="s">
-        <v>624</v>
+        <v>637</v>
       </c>
       <c r="C105" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D105">
-        <v>267</v>
+        <v>11654</v>
       </c>
       <c r="E105">
-        <v>267</v>
-[...2 lines deleted...]
-    <row r="106"/>
+        <v>11654</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>2</v>
+      </c>
+      <c r="B106" t="s">
+        <v>638</v>
+      </c>
+      <c r="C106" t="s">
+        <v>36</v>
+      </c>
+      <c r="D106">
+        <v>805</v>
+      </c>
+      <c r="E106">
+        <v>805</v>
+      </c>
+    </row>
     <row r="107">
       <c r="A107">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="B107" t="s">
-        <v>17</v>
+        <v>639</v>
       </c>
       <c r="C107" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D107">
-        <v>16867</v>
+        <v>814</v>
       </c>
       <c r="E107">
-        <v>16867</v>
+        <v>814</v>
       </c>
     </row>
     <row r="108">
-      <c r="A108" t="s">
-        <v>27</v>
+      <c r="A108">
+        <v>4</v>
       </c>
       <c r="B108" t="s">
-        <v>27</v>
+        <v>640</v>
       </c>
       <c r="C108" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D108">
-        <v>6064</v>
+        <v>550</v>
       </c>
       <c r="E108">
-        <v>6064</v>
+        <v>550</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B109" t="s">
-        <v>625</v>
+        <v>641</v>
       </c>
       <c r="C109" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D109">
-        <v>2372</v>
+        <v>270</v>
       </c>
       <c r="E109">
-        <v>2372</v>
+        <v>270</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B110" t="s">
-        <v>626</v>
+        <v>642</v>
       </c>
       <c r="C110" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D110">
-        <v>1575</v>
+        <v>507</v>
       </c>
       <c r="E110">
-        <v>1575</v>
-[...18 lines deleted...]
-    </row>
+        <v>507</v>
+      </c>
+    </row>
+    <row r="111"/>
     <row r="112">
       <c r="A112">
-        <v>4</v>
+        <v>24</v>
       </c>
       <c r="B112" t="s">
-        <v>628</v>
+        <v>21</v>
       </c>
       <c r="C112" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D112">
-        <v>796</v>
+        <v>18975</v>
       </c>
       <c r="E112">
-        <v>796</v>
+        <v>18975</v>
       </c>
     </row>
     <row r="113">
-      <c r="A113">
-        <v>5</v>
+      <c r="A113" t="s">
+        <v>28</v>
       </c>
       <c r="B113" t="s">
-        <v>629</v>
+        <v>28</v>
       </c>
       <c r="C113" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D113">
-        <v>3846</v>
+        <v>2453</v>
       </c>
       <c r="E113">
-        <v>3846</v>
+        <v>2453</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B114" t="s">
-        <v>630</v>
+        <v>643</v>
       </c>
       <c r="C114" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D114">
-        <v>1014</v>
+        <v>14818</v>
       </c>
       <c r="E114">
-        <v>1014</v>
+        <v>14818</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B115" t="s">
-        <v>631</v>
+        <v>644</v>
       </c>
       <c r="C115" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D115">
-        <v>208</v>
+        <v>308</v>
       </c>
       <c r="E115">
-        <v>208</v>
-[...2 lines deleted...]
-    <row r="116"/>
+        <v>308</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>3</v>
+      </c>
+      <c r="B116" t="s">
+        <v>645</v>
+      </c>
+      <c r="C116" t="s">
+        <v>36</v>
+      </c>
+      <c r="D116">
+        <v>218</v>
+      </c>
+      <c r="E116">
+        <v>218</v>
+      </c>
+    </row>
     <row r="117">
       <c r="A117">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="B117" t="s">
-        <v>18</v>
+        <v>646</v>
       </c>
       <c r="C117" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D117">
-        <v>2167</v>
+        <v>933</v>
       </c>
       <c r="E117">
-        <v>2167</v>
+        <v>933</v>
       </c>
     </row>
     <row r="118">
-      <c r="A118" t="s">
-        <v>27</v>
+      <c r="A118">
+        <v>5</v>
       </c>
       <c r="B118" t="s">
-        <v>27</v>
+        <v>647</v>
       </c>
       <c r="C118" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D118">
-        <v>812</v>
+        <v>120</v>
       </c>
       <c r="E118">
-        <v>812</v>
+        <v>120</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B119" t="s">
-        <v>632</v>
+        <v>648</v>
       </c>
       <c r="C119" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D119">
-        <v>272</v>
+        <v>125</v>
       </c>
       <c r="E119">
-        <v>272</v>
-[...409 lines deleted...]
-        <v>157</v>
+        <v>125</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="E1" s="1" t="s">
         <v>29</v>
-      </c>
-[...10 lines deleted...]
-        <v>28</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>653</v>
+        <v>149</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D2">
-        <v>34808</v>
+        <v>39384</v>
       </c>
       <c r="E2">
-        <v>34808</v>
+        <v>39384</v>
       </c>
       <c r="F2" t="s">
-        <v>26</v>
+        <v>652</v>
       </c>
       <c r="G2">
-        <v>34808</v>
+        <v>39384</v>
       </c>
       <c r="H2">
-        <v>47810</v>
+        <v>39745</v>
       </c>
       <c r="I2">
-        <v>71673</v>
+        <v>96058</v>
       </c>
       <c r="J2">
-        <v>39528</v>
+        <v>33454</v>
       </c>
       <c r="K2">
-        <v>3048</v>
+        <v>3492</v>
       </c>
       <c r="L2">
-        <v>1810</v>
+        <v>800</v>
       </c>
       <c r="M2">
-        <v>1215</v>
+        <v>1113</v>
       </c>
       <c r="N2">
-        <v>41145</v>
+        <v>29832</v>
       </c>
       <c r="O2">
-        <v>41209</v>
+        <v>201</v>
       </c>
       <c r="P2">
-        <v>519</v>
+        <v>265</v>
       </c>
       <c r="Q2">
-        <v>6313</v>
+        <v>17307</v>
       </c>
       <c r="R2">
-        <v>5623</v>
+        <v>2370</v>
       </c>
       <c r="S2">
-        <v>1181</v>
+        <v>3859</v>
       </c>
       <c r="T2">
-        <v>4215</v>
+        <v>699</v>
       </c>
       <c r="U2">
-        <v>9046</v>
+        <v>3450</v>
       </c>
       <c r="V2">
-        <v>309143</v>
+        <v>6686</v>
+      </c>
+      <c r="W2">
+        <v>278715</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D3">
-        <v>8306</v>
+        <v>7227</v>
       </c>
       <c r="E3">
-        <v>8306</v>
+        <v>7227</v>
       </c>
       <c r="G3">
-        <v>34808</v>
+        <v>39384</v>
       </c>
       <c r="H3">
-        <v>47810</v>
+        <v>39745</v>
       </c>
       <c r="I3">
-        <v>71673</v>
+        <v>96058</v>
       </c>
       <c r="J3">
-        <v>39528</v>
+        <v>33454</v>
       </c>
       <c r="K3">
-        <v>3048</v>
+        <v>3492</v>
       </c>
       <c r="L3">
-        <v>1810</v>
+        <v>800</v>
       </c>
       <c r="M3">
-        <v>1215</v>
+        <v>1113</v>
       </c>
       <c r="N3">
-        <v>41145</v>
+        <v>29832</v>
       </c>
       <c r="O3">
-        <v>41209</v>
+        <v>201</v>
       </c>
       <c r="P3">
-        <v>519</v>
+        <v>265</v>
       </c>
       <c r="Q3">
-        <v>6313</v>
+        <v>17307</v>
       </c>
       <c r="R3">
-        <v>5623</v>
+        <v>2370</v>
       </c>
       <c r="S3">
-        <v>1181</v>
+        <v>3859</v>
       </c>
       <c r="T3">
-        <v>4215</v>
+        <v>699</v>
       </c>
       <c r="U3">
-        <v>9046</v>
+        <v>3450</v>
       </c>
       <c r="V3">
-        <v>309143</v>
+        <v>6686</v>
+      </c>
+      <c r="W3">
+        <v>278715</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="C4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D4">
-        <v>20309</v>
+        <v>19266</v>
       </c>
       <c r="E4">
-        <v>20309</v>
+        <v>19266</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
       <c r="C5" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D5">
-        <v>3250</v>
+        <v>9964</v>
       </c>
       <c r="E5">
-        <v>3250</v>
+        <v>9964</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>658</v>
+        <v>655</v>
       </c>
       <c r="C6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D6">
-        <v>625</v>
+        <v>854</v>
       </c>
       <c r="E6">
-        <v>625</v>
+        <v>854</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>659</v>
+        <v>656</v>
       </c>
       <c r="C7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D7">
-        <v>623</v>
+        <v>789</v>
       </c>
       <c r="E7">
-        <v>623</v>
+        <v>789</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>660</v>
+        <v>657</v>
       </c>
       <c r="C8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D8">
-        <v>485</v>
+        <v>271</v>
       </c>
       <c r="E8">
-        <v>485</v>
+        <v>271</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>661</v>
+        <v>658</v>
       </c>
       <c r="C9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D9">
-        <v>456</v>
+        <v>185</v>
       </c>
       <c r="E9">
-        <v>456</v>
+        <v>185</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>662</v>
+        <v>659</v>
       </c>
       <c r="C10" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D10">
-        <v>754</v>
+        <v>828</v>
       </c>
       <c r="E10">
-        <v>754</v>
+        <v>828</v>
       </c>
     </row>
     <row r="11"/>
     <row r="12">
       <c r="A12">
         <v>2</v>
       </c>
       <c r="B12" t="s">
         <v>7</v>
       </c>
       <c r="C12" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D12">
-        <v>47810</v>
+        <v>39745</v>
       </c>
       <c r="E12">
-        <v>47810</v>
+        <v>39745</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B13" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D13">
-        <v>10185</v>
+        <v>9072</v>
       </c>
       <c r="E13">
-        <v>10185</v>
+        <v>9072</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D14">
-        <v>26374</v>
+        <v>25090</v>
       </c>
       <c r="E14">
-        <v>26374</v>
+        <v>25090</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="C15" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D15">
-        <v>2398</v>
+        <v>2625</v>
       </c>
       <c r="E15">
-        <v>2398</v>
+        <v>2625</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>3</v>
       </c>
       <c r="B16" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D16">
-        <v>5859</v>
+        <v>1113</v>
       </c>
       <c r="E16">
-        <v>5859</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>4</v>
       </c>
       <c r="B17" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="C17" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D17">
-        <v>609</v>
+        <v>803</v>
       </c>
       <c r="E17">
-        <v>609</v>
+        <v>803</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>5</v>
       </c>
       <c r="B18" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="C18" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D18">
-        <v>1517</v>
+        <v>420</v>
       </c>
       <c r="E18">
-        <v>1517</v>
+        <v>420</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>6</v>
       </c>
       <c r="B19" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
       <c r="C19" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D19">
-        <v>438</v>
+        <v>157</v>
       </c>
       <c r="E19">
-        <v>438</v>
+        <v>157</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>7</v>
       </c>
       <c r="B20" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="C20" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D20">
-        <v>430</v>
+        <v>465</v>
       </c>
       <c r="E20">
-        <v>430</v>
+        <v>465</v>
       </c>
     </row>
     <row r="21"/>
     <row r="22">
       <c r="A22">
         <v>3</v>
       </c>
       <c r="B22" t="s">
         <v>8</v>
       </c>
       <c r="C22" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D22">
-        <v>71673</v>
+        <v>96058</v>
       </c>
       <c r="E22">
-        <v>71673</v>
+        <v>96058</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B23" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C23" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D23">
-        <v>14502</v>
+        <v>12088</v>
       </c>
       <c r="E23">
-        <v>14502</v>
+        <v>12088</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1</v>
       </c>
       <c r="B24" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="C24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D24">
-        <v>9953</v>
+        <v>30777</v>
       </c>
       <c r="E24">
-        <v>9953</v>
+        <v>30777</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>2</v>
       </c>
       <c r="B25" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
       <c r="C25" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D25">
-        <v>27876</v>
+        <v>28106</v>
       </c>
       <c r="E25">
-        <v>27876</v>
+        <v>28106</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>3</v>
       </c>
       <c r="B26" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="C26" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D26">
-        <v>13518</v>
+        <v>19732</v>
       </c>
       <c r="E26">
-        <v>13518</v>
+        <v>19732</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>4</v>
       </c>
       <c r="B27" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="C27" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D27">
-        <v>2466</v>
+        <v>1580</v>
       </c>
       <c r="E27">
-        <v>2466</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>5</v>
       </c>
       <c r="B28" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
       <c r="C28" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D28">
-        <v>1270</v>
+        <v>2725</v>
       </c>
       <c r="E28">
-        <v>1270</v>
+        <v>2725</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>6</v>
       </c>
       <c r="B29" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="C29" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D29">
-        <v>1484</v>
+        <v>464</v>
       </c>
       <c r="E29">
-        <v>1484</v>
+        <v>464</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>7</v>
       </c>
       <c r="B30" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="C30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D30">
-        <v>604</v>
+        <v>586</v>
       </c>
       <c r="E30">
-        <v>604</v>
+        <v>586</v>
       </c>
     </row>
     <row r="31"/>
     <row r="32">
       <c r="A32">
         <v>4</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D32">
-        <v>39528</v>
+        <v>33454</v>
       </c>
       <c r="E32">
-        <v>39528</v>
+        <v>33454</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B33" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C33" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D33">
-        <v>5369</v>
+        <v>5047</v>
       </c>
       <c r="E33">
-        <v>5369</v>
+        <v>5047</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1</v>
       </c>
       <c r="B34" t="s">
-        <v>677</v>
+        <v>674</v>
       </c>
       <c r="C34" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D34">
-        <v>3702</v>
+        <v>11614</v>
       </c>
       <c r="E34">
-        <v>3702</v>
+        <v>11614</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>2</v>
       </c>
       <c r="B35" t="s">
-        <v>678</v>
+        <v>675</v>
       </c>
       <c r="C35" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D35">
-        <v>19179</v>
+        <v>14667</v>
       </c>
       <c r="E35">
-        <v>19179</v>
+        <v>14667</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>3</v>
       </c>
       <c r="B36" t="s">
-        <v>679</v>
+        <v>676</v>
       </c>
       <c r="C36" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D36">
-        <v>698</v>
+        <v>627</v>
       </c>
       <c r="E36">
-        <v>698</v>
+        <v>627</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>4</v>
       </c>
       <c r="B37" t="s">
-        <v>680</v>
+        <v>677</v>
       </c>
       <c r="C37" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D37">
-        <v>9481</v>
+        <v>703</v>
       </c>
       <c r="E37">
-        <v>9481</v>
+        <v>703</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
-        <v>681</v>
+        <v>678</v>
       </c>
       <c r="C38" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D38">
-        <v>582</v>
+        <v>220</v>
       </c>
       <c r="E38">
-        <v>582</v>
+        <v>220</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>6</v>
       </c>
       <c r="B39" t="s">
-        <v>682</v>
+        <v>679</v>
       </c>
       <c r="C39" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D39">
-        <v>285</v>
+        <v>356</v>
       </c>
       <c r="E39">
-        <v>285</v>
+        <v>356</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>7</v>
       </c>
       <c r="B40" t="s">
-        <v>683</v>
+        <v>680</v>
       </c>
       <c r="C40" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D40">
-        <v>232</v>
+        <v>220</v>
       </c>
       <c r="E40">
-        <v>232</v>
+        <v>220</v>
       </c>
     </row>
     <row r="41"/>
     <row r="42">
       <c r="A42">
         <v>5</v>
       </c>
       <c r="B42" t="s">
         <v>10</v>
       </c>
       <c r="C42" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D42">
-        <v>3048</v>
+        <v>3492</v>
       </c>
       <c r="E42">
-        <v>3048</v>
+        <v>3492</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B43" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C43" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D43">
-        <v>1331</v>
+        <v>1409</v>
       </c>
       <c r="E43">
-        <v>1331</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1</v>
       </c>
       <c r="B44" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="C44" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D44">
-        <v>748</v>
+        <v>1077</v>
       </c>
       <c r="E44">
-        <v>748</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>2</v>
       </c>
       <c r="B45" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
       <c r="C45" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D45">
-        <v>158</v>
+        <v>372</v>
       </c>
       <c r="E45">
-        <v>158</v>
+        <v>372</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>3</v>
       </c>
       <c r="B46" t="s">
-        <v>686</v>
+        <v>683</v>
       </c>
       <c r="C46" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D46">
-        <v>317</v>
+        <v>207</v>
       </c>
       <c r="E46">
-        <v>317</v>
+        <v>207</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>4</v>
       </c>
       <c r="B47" t="s">
-        <v>687</v>
+        <v>684</v>
       </c>
       <c r="C47" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D47">
-        <v>137</v>
+        <v>155</v>
       </c>
       <c r="E47">
-        <v>137</v>
+        <v>155</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>5</v>
       </c>
       <c r="B48" t="s">
-        <v>688</v>
+        <v>685</v>
       </c>
       <c r="C48" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D48">
-        <v>110</v>
+        <v>164</v>
       </c>
       <c r="E48">
-        <v>110</v>
+        <v>164</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>6</v>
       </c>
       <c r="B49" t="s">
-        <v>689</v>
+        <v>686</v>
       </c>
       <c r="C49" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D49">
-        <v>111</v>
+        <v>43</v>
       </c>
       <c r="E49">
-        <v>111</v>
+        <v>43</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>7</v>
       </c>
       <c r="B50" t="s">
-        <v>690</v>
+        <v>687</v>
       </c>
       <c r="C50" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D50">
-        <v>136</v>
+        <v>65</v>
       </c>
       <c r="E50">
-        <v>136</v>
+        <v>65</v>
       </c>
     </row>
     <row r="51"/>
     <row r="52">
       <c r="A52">
         <v>6</v>
       </c>
       <c r="B52" t="s">
         <v>11</v>
       </c>
       <c r="C52" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D52">
-        <v>1810</v>
+        <v>800</v>
       </c>
       <c r="E52">
-        <v>1810</v>
+        <v>800</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B53" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C53" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D53">
-        <v>783</v>
+        <v>507</v>
       </c>
       <c r="E53">
-        <v>783</v>
+        <v>507</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1</v>
       </c>
       <c r="B54" t="s">
-        <v>691</v>
+        <v>688</v>
       </c>
       <c r="C54" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D54">
-        <v>1027</v>
+        <v>201</v>
       </c>
       <c r="E54">
-        <v>1027</v>
-[...4 lines deleted...]
-      <c r="A56">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>2</v>
+      </c>
+      <c r="B55" t="s">
+        <v>689</v>
+      </c>
+      <c r="C55" t="s">
+        <v>36</v>
+      </c>
+      <c r="D55">
+        <v>92</v>
+      </c>
+      <c r="E55">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="56"/>
+    <row r="57">
+      <c r="A57">
         <v>7</v>
       </c>
-      <c r="B56" t="s">
+      <c r="B57" t="s">
         <v>12</v>
-      </c>
-[...15 lines deleted...]
-        <v>27</v>
       </c>
       <c r="C57" t="s">
         <v>33</v>
       </c>
       <c r="D57">
-        <v>776</v>
+        <v>1113</v>
       </c>
       <c r="E57">
-        <v>776</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="58">
-      <c r="A58">
-        <v>1</v>
+      <c r="A58" t="s">
+        <v>28</v>
       </c>
       <c r="B58" t="s">
-        <v>692</v>
+        <v>28</v>
       </c>
       <c r="C58" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D58">
-        <v>295</v>
+        <v>748</v>
       </c>
       <c r="E58">
-        <v>295</v>
+        <v>748</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
+        <v>1</v>
+      </c>
+      <c r="B59" t="s">
+        <v>690</v>
+      </c>
+      <c r="C59" t="s">
+        <v>36</v>
+      </c>
+      <c r="D59">
+        <v>245</v>
+      </c>
+      <c r="E59">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
         <v>2</v>
       </c>
-      <c r="B59" t="s">
-[...14 lines deleted...]
-      <c r="A61">
+      <c r="B60" t="s">
+        <v>691</v>
+      </c>
+      <c r="C60" t="s">
+        <v>36</v>
+      </c>
+      <c r="D60">
+        <v>120</v>
+      </c>
+      <c r="E60">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="61"/>
+    <row r="62">
+      <c r="A62">
         <v>8</v>
       </c>
-      <c r="B61" t="s">
+      <c r="B62" t="s">
         <v>13</v>
-      </c>
-[...15 lines deleted...]
-        <v>27</v>
       </c>
       <c r="C62" t="s">
         <v>33</v>
       </c>
       <c r="D62">
-        <v>6683</v>
+        <v>29832</v>
       </c>
       <c r="E62">
-        <v>6683</v>
+        <v>29832</v>
       </c>
     </row>
     <row r="63">
-      <c r="A63">
-        <v>1</v>
+      <c r="A63" t="s">
+        <v>28</v>
       </c>
       <c r="B63" t="s">
-        <v>694</v>
+        <v>28</v>
       </c>
       <c r="C63" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D63">
-        <v>24243</v>
+        <v>4959</v>
       </c>
       <c r="E63">
-        <v>24243</v>
+        <v>4959</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>695</v>
+        <v>692</v>
       </c>
       <c r="C64" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D64">
-        <v>1258</v>
+        <v>16396</v>
       </c>
       <c r="E64">
-        <v>1258</v>
+        <v>16396</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B65" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
       <c r="C65" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D65">
-        <v>3256</v>
+        <v>3856</v>
       </c>
       <c r="E65">
-        <v>3256</v>
+        <v>3856</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B66" t="s">
-        <v>697</v>
+        <v>694</v>
       </c>
       <c r="C66" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D66">
-        <v>1030</v>
+        <v>1905</v>
       </c>
       <c r="E66">
-        <v>1030</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B67" t="s">
-        <v>698</v>
+        <v>695</v>
       </c>
       <c r="C67" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D67">
-        <v>366</v>
+        <v>670</v>
       </c>
       <c r="E67">
-        <v>366</v>
+        <v>670</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B68" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="C68" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D68">
-        <v>3467</v>
+        <v>990</v>
       </c>
       <c r="E68">
-        <v>3467</v>
+        <v>990</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
+        <v>6</v>
+      </c>
+      <c r="B69" t="s">
+        <v>697</v>
+      </c>
+      <c r="C69" t="s">
+        <v>36</v>
+      </c>
+      <c r="D69">
+        <v>706</v>
+      </c>
+      <c r="E69">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
         <v>7</v>
       </c>
-      <c r="B69" t="s">
-[...29 lines deleted...]
-    </row>
+      <c r="B70" t="s">
+        <v>698</v>
+      </c>
+      <c r="C70" t="s">
+        <v>36</v>
+      </c>
+      <c r="D70">
+        <v>350</v>
+      </c>
+      <c r="E70">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="71"/>
     <row r="72">
-      <c r="A72" t="s">
-        <v>27</v>
+      <c r="A72">
+        <v>9</v>
       </c>
       <c r="B72" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="C72" t="s">
         <v>33</v>
       </c>
       <c r="D72">
-        <v>3861</v>
+        <v>201</v>
       </c>
       <c r="E72">
-        <v>3861</v>
+        <v>201</v>
       </c>
     </row>
     <row r="73">
-      <c r="A73">
-        <v>1</v>
+      <c r="A73" t="s">
+        <v>28</v>
       </c>
       <c r="B73" t="s">
-        <v>701</v>
+        <v>28</v>
       </c>
       <c r="C73" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D73">
-        <v>20967</v>
+        <v>69</v>
       </c>
       <c r="E73">
-        <v>20967</v>
+        <v>69</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B74" t="s">
-        <v>702</v>
+        <v>699</v>
       </c>
       <c r="C74" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D74">
-        <v>948</v>
+        <v>114</v>
       </c>
       <c r="E74">
-        <v>948</v>
+        <v>114</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B75" t="s">
-        <v>703</v>
+        <v>700</v>
       </c>
       <c r="C75" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D75">
-        <v>869</v>
+        <v>18</v>
       </c>
       <c r="E75">
-        <v>869</v>
-[...18 lines deleted...]
-    </row>
+        <v>18</v>
+      </c>
+    </row>
+    <row r="76"/>
     <row r="77">
       <c r="A77">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="B77" t="s">
-        <v>705</v>
+        <v>149</v>
       </c>
       <c r="C77" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D77">
-        <v>193</v>
+        <v>265</v>
       </c>
       <c r="E77">
-        <v>193</v>
+        <v>265</v>
       </c>
     </row>
     <row r="78">
-      <c r="A78">
-        <v>6</v>
+      <c r="A78" t="s">
+        <v>28</v>
       </c>
       <c r="B78" t="s">
-        <v>706</v>
+        <v>28</v>
       </c>
       <c r="C78" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D78">
-        <v>231</v>
+        <v>99</v>
       </c>
       <c r="E78">
-        <v>231</v>
+        <v>99</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B79" t="s">
-        <v>707</v>
+        <v>701</v>
       </c>
       <c r="C79" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D79">
-        <v>13343</v>
+        <v>83</v>
       </c>
       <c r="E79">
-        <v>13343</v>
-[...19 lines deleted...]
-    </row>
+        <v>83</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>2</v>
+      </c>
+      <c r="B80" t="s">
+        <v>702</v>
+      </c>
+      <c r="C80" t="s">
+        <v>36</v>
+      </c>
+      <c r="D80">
+        <v>83</v>
+      </c>
+      <c r="E80">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="81"/>
     <row r="82">
-      <c r="A82" t="s">
-        <v>27</v>
+      <c r="A82">
+        <v>12</v>
       </c>
       <c r="B82" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="C82" t="s">
         <v>33</v>
       </c>
       <c r="D82">
-        <v>283</v>
+        <v>17307</v>
       </c>
       <c r="E82">
-        <v>283</v>
+        <v>17307</v>
       </c>
     </row>
     <row r="83">
-      <c r="A83">
-        <v>1</v>
+      <c r="A83" t="s">
+        <v>28</v>
       </c>
       <c r="B83" t="s">
-        <v>708</v>
+        <v>28</v>
       </c>
       <c r="C83" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D83">
-        <v>155</v>
+        <v>3002</v>
       </c>
       <c r="E83">
-        <v>155</v>
+        <v>3002</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
+        <v>1</v>
+      </c>
+      <c r="B84" t="s">
+        <v>703</v>
+      </c>
+      <c r="C84" t="s">
+        <v>36</v>
+      </c>
+      <c r="D84">
+        <v>7077</v>
+      </c>
+      <c r="E84">
+        <v>7077</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
         <v>2</v>
       </c>
-      <c r="B84" t="s">
-[...12 lines deleted...]
-    <row r="85"/>
+      <c r="B85" t="s">
+        <v>704</v>
+      </c>
+      <c r="C85" t="s">
+        <v>36</v>
+      </c>
+      <c r="D85">
+        <v>3057</v>
+      </c>
+      <c r="E85">
+        <v>3057</v>
+      </c>
+    </row>
     <row r="86">
       <c r="A86">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="B86" t="s">
-        <v>16</v>
+        <v>705</v>
       </c>
       <c r="C86" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D86">
-        <v>6313</v>
+        <v>480</v>
       </c>
       <c r="E86">
-        <v>6313</v>
+        <v>480</v>
       </c>
     </row>
     <row r="87">
-      <c r="A87" t="s">
-        <v>27</v>
+      <c r="A87">
+        <v>4</v>
       </c>
       <c r="B87" t="s">
-        <v>27</v>
+        <v>706</v>
       </c>
       <c r="C87" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D87">
-        <v>2301</v>
+        <v>2967</v>
       </c>
       <c r="E87">
-        <v>2301</v>
+        <v>2967</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B88" t="s">
-        <v>710</v>
+        <v>707</v>
       </c>
       <c r="C88" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D88">
-        <v>2182</v>
+        <v>386</v>
       </c>
       <c r="E88">
-        <v>2182</v>
+        <v>386</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B89" t="s">
-        <v>711</v>
+        <v>708</v>
       </c>
       <c r="C89" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D89">
-        <v>665</v>
+        <v>239</v>
       </c>
       <c r="E89">
-        <v>665</v>
+        <v>239</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B90" t="s">
-        <v>712</v>
+        <v>709</v>
       </c>
       <c r="C90" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D90">
-        <v>374</v>
+        <v>99</v>
       </c>
       <c r="E90">
-        <v>374</v>
-[...18 lines deleted...]
-    </row>
+        <v>99</v>
+      </c>
+    </row>
+    <row r="91"/>
     <row r="92">
       <c r="A92">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B92" t="s">
-        <v>714</v>
+        <v>17</v>
       </c>
       <c r="C92" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D92">
-        <v>166</v>
+        <v>2370</v>
       </c>
       <c r="E92">
-        <v>166</v>
+        <v>2370</v>
       </c>
     </row>
     <row r="93">
-      <c r="A93">
-        <v>6</v>
+      <c r="A93" t="s">
+        <v>28</v>
       </c>
       <c r="B93" t="s">
-        <v>715</v>
+        <v>28</v>
       </c>
       <c r="C93" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D93">
-        <v>276</v>
+        <v>933</v>
       </c>
       <c r="E93">
-        <v>276</v>
+        <v>933</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B94" t="s">
-        <v>716</v>
+        <v>710</v>
       </c>
       <c r="C94" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D94">
-        <v>147</v>
+        <v>498</v>
       </c>
       <c r="E94">
-        <v>147</v>
-[...2 lines deleted...]
-    <row r="95"/>
+        <v>498</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>2</v>
+      </c>
+      <c r="B95" t="s">
+        <v>711</v>
+      </c>
+      <c r="C95" t="s">
+        <v>36</v>
+      </c>
+      <c r="D95">
+        <v>211</v>
+      </c>
+      <c r="E95">
+        <v>211</v>
+      </c>
+    </row>
     <row r="96">
       <c r="A96">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="B96" t="s">
-        <v>17</v>
+        <v>712</v>
       </c>
       <c r="C96" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D96">
-        <v>5623</v>
+        <v>250</v>
       </c>
       <c r="E96">
-        <v>5623</v>
+        <v>250</v>
       </c>
     </row>
     <row r="97">
-      <c r="A97" t="s">
-        <v>27</v>
+      <c r="A97">
+        <v>4</v>
       </c>
       <c r="B97" t="s">
-        <v>27</v>
+        <v>713</v>
       </c>
       <c r="C97" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D97">
-        <v>2420</v>
+        <v>279</v>
       </c>
       <c r="E97">
-        <v>2420</v>
+        <v>279</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B98" t="s">
-        <v>717</v>
+        <v>714</v>
       </c>
       <c r="C98" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D98">
-        <v>1071</v>
+        <v>74</v>
       </c>
       <c r="E98">
-        <v>1071</v>
+        <v>74</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B99" t="s">
-        <v>718</v>
+        <v>715</v>
       </c>
       <c r="C99" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D99">
-        <v>906</v>
+        <v>63</v>
       </c>
       <c r="E99">
-        <v>906</v>
+        <v>63</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B100" t="s">
-        <v>719</v>
+        <v>716</v>
       </c>
       <c r="C100" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D100">
-        <v>931</v>
+        <v>62</v>
       </c>
       <c r="E100">
-        <v>931</v>
-[...19 lines deleted...]
-    <row r="102"/>
+        <v>62</v>
+      </c>
+    </row>
+    <row r="101"/>
+    <row r="102">
+      <c r="A102">
+        <v>15</v>
+      </c>
+      <c r="B102" t="s">
+        <v>18</v>
+      </c>
+      <c r="C102" t="s">
+        <v>33</v>
+      </c>
+      <c r="D102">
+        <v>3859</v>
+      </c>
+      <c r="E102">
+        <v>3859</v>
+      </c>
+    </row>
     <row r="103">
-      <c r="A103">
-        <v>16</v>
+      <c r="A103" t="s">
+        <v>28</v>
       </c>
       <c r="B103" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="C103" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D103">
-        <v>1181</v>
+        <v>1497</v>
       </c>
       <c r="E103">
-        <v>1181</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="104">
-      <c r="A104" t="s">
-        <v>27</v>
+      <c r="A104">
+        <v>1</v>
       </c>
       <c r="B104" t="s">
-        <v>27</v>
+        <v>717</v>
       </c>
       <c r="C104" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D104">
-        <v>349</v>
+        <v>512</v>
       </c>
       <c r="E104">
-        <v>349</v>
+        <v>512</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B105" t="s">
-        <v>721</v>
+        <v>718</v>
       </c>
       <c r="C105" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D105">
-        <v>396</v>
+        <v>573</v>
       </c>
       <c r="E105">
-        <v>396</v>
+        <v>573</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B106" t="s">
-        <v>722</v>
+        <v>719</v>
       </c>
       <c r="C106" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D106">
-        <v>341</v>
+        <v>490</v>
       </c>
       <c r="E106">
-        <v>341</v>
+        <v>490</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B107" t="s">
-        <v>723</v>
+        <v>720</v>
       </c>
       <c r="C107" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D107">
-        <v>95</v>
+        <v>470</v>
       </c>
       <c r="E107">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="108"/>
+        <v>470</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>5</v>
+      </c>
+      <c r="B108" t="s">
+        <v>721</v>
+      </c>
+      <c r="C108" t="s">
+        <v>36</v>
+      </c>
+      <c r="D108">
+        <v>195</v>
+      </c>
+      <c r="E108">
+        <v>195</v>
+      </c>
+    </row>
     <row r="109">
       <c r="A109">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="B109" t="s">
-        <v>19</v>
+        <v>722</v>
       </c>
       <c r="C109" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D109">
-        <v>4215</v>
+        <v>122</v>
       </c>
       <c r="E109">
-        <v>4215</v>
-[...18 lines deleted...]
-    </row>
+        <v>122</v>
+      </c>
+    </row>
+    <row r="110"/>
     <row r="111">
       <c r="A111">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="B111" t="s">
-        <v>724</v>
+        <v>19</v>
       </c>
       <c r="C111" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D111">
-        <v>1464</v>
+        <v>699</v>
       </c>
       <c r="E111">
-        <v>1464</v>
+        <v>699</v>
       </c>
     </row>
     <row r="112">
-      <c r="A112">
-        <v>2</v>
+      <c r="A112" t="s">
+        <v>28</v>
       </c>
       <c r="B112" t="s">
-        <v>725</v>
+        <v>28</v>
       </c>
       <c r="C112" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D112">
-        <v>365</v>
+        <v>269</v>
       </c>
       <c r="E112">
-        <v>365</v>
+        <v>269</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B113" t="s">
-        <v>726</v>
+        <v>723</v>
       </c>
       <c r="C113" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D113">
-        <v>182</v>
+        <v>268</v>
       </c>
       <c r="E113">
-        <v>182</v>
+        <v>268</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B114" t="s">
-        <v>727</v>
+        <v>724</v>
       </c>
       <c r="C114" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D114">
-        <v>224</v>
+        <v>162</v>
       </c>
       <c r="E114">
-        <v>224</v>
-[...18 lines deleted...]
-    </row>
+        <v>162</v>
+      </c>
+    </row>
+    <row r="115"/>
     <row r="116">
       <c r="A116">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="B116" t="s">
-        <v>729</v>
+        <v>20</v>
       </c>
       <c r="C116" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D116">
-        <v>62</v>
+        <v>3450</v>
       </c>
       <c r="E116">
-        <v>62</v>
+        <v>3450</v>
       </c>
     </row>
     <row r="117">
-      <c r="A117">
-        <v>7</v>
+      <c r="A117" t="s">
+        <v>28</v>
       </c>
       <c r="B117" t="s">
-        <v>730</v>
+        <v>28</v>
       </c>
       <c r="C117" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D117">
-        <v>113</v>
+        <v>1475</v>
       </c>
       <c r="E117">
-        <v>113</v>
-[...2 lines deleted...]
-    <row r="118"/>
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>1</v>
+      </c>
+      <c r="B118" t="s">
+        <v>725</v>
+      </c>
+      <c r="C118" t="s">
+        <v>36</v>
+      </c>
+      <c r="D118">
+        <v>951</v>
+      </c>
+      <c r="E118">
+        <v>951</v>
+      </c>
+    </row>
     <row r="119">
       <c r="A119">
-        <v>24</v>
+        <v>2</v>
       </c>
       <c r="B119" t="s">
-        <v>20</v>
+        <v>726</v>
       </c>
       <c r="C119" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D119">
-        <v>9046</v>
+        <v>302</v>
       </c>
       <c r="E119">
-        <v>9046</v>
+        <v>302</v>
       </c>
     </row>
     <row r="120">
-      <c r="A120" t="s">
-        <v>27</v>
+      <c r="A120">
+        <v>3</v>
       </c>
       <c r="B120" t="s">
-        <v>27</v>
+        <v>727</v>
       </c>
       <c r="C120" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D120">
-        <v>1635</v>
+        <v>213</v>
       </c>
       <c r="E120">
-        <v>1635</v>
+        <v>213</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B121" t="s">
-        <v>731</v>
+        <v>728</v>
       </c>
       <c r="C121" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D121">
-        <v>6180</v>
+        <v>124</v>
       </c>
       <c r="E121">
-        <v>6180</v>
+        <v>124</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B122" t="s">
-        <v>732</v>
+        <v>729</v>
       </c>
       <c r="C122" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D122">
-        <v>219</v>
+        <v>119</v>
       </c>
       <c r="E122">
-        <v>219</v>
+        <v>119</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B123" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="C123" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D123">
-        <v>657</v>
+        <v>100</v>
       </c>
       <c r="E123">
-        <v>657</v>
+        <v>100</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B124" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
       <c r="C124" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D124">
-        <v>71</v>
+        <v>166</v>
       </c>
       <c r="E124">
-        <v>71</v>
-[...18 lines deleted...]
-    </row>
+        <v>166</v>
+      </c>
+    </row>
+    <row r="125"/>
     <row r="126">
       <c r="A126">
+        <v>24</v>
+      </c>
+      <c r="B126" t="s">
+        <v>21</v>
+      </c>
+      <c r="C126" t="s">
+        <v>33</v>
+      </c>
+      <c r="D126">
+        <v>6686</v>
+      </c>
+      <c r="E126">
+        <v>6686</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="s">
+        <v>28</v>
+      </c>
+      <c r="B127" t="s">
+        <v>28</v>
+      </c>
+      <c r="C127" t="s">
+        <v>34</v>
+      </c>
+      <c r="D127">
+        <v>949</v>
+      </c>
+      <c r="E127">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>1</v>
+      </c>
+      <c r="B128" t="s">
+        <v>732</v>
+      </c>
+      <c r="C128" t="s">
+        <v>36</v>
+      </c>
+      <c r="D128">
+        <v>3652</v>
+      </c>
+      <c r="E128">
+        <v>3652</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>2</v>
+      </c>
+      <c r="B129" t="s">
+        <v>733</v>
+      </c>
+      <c r="C129" t="s">
+        <v>36</v>
+      </c>
+      <c r="D129">
+        <v>93</v>
+      </c>
+      <c r="E129">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>3</v>
+      </c>
+      <c r="B130" t="s">
+        <v>734</v>
+      </c>
+      <c r="C130" t="s">
+        <v>36</v>
+      </c>
+      <c r="D130">
+        <v>49</v>
+      </c>
+      <c r="E130">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>4</v>
+      </c>
+      <c r="B131" t="s">
+        <v>735</v>
+      </c>
+      <c r="C131" t="s">
+        <v>36</v>
+      </c>
+      <c r="D131">
+        <v>53</v>
+      </c>
+      <c r="E131">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>5</v>
+      </c>
+      <c r="B132" t="s">
+        <v>736</v>
+      </c>
+      <c r="C132" t="s">
+        <v>36</v>
+      </c>
+      <c r="D132">
+        <v>41</v>
+      </c>
+      <c r="E132">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
         <v>6</v>
       </c>
-      <c r="B126" t="s">
-[...16 lines deleted...]
-      <c r="B127" t="s">
+      <c r="B133" t="s">
         <v>737</v>
       </c>
-      <c r="C127" t="s">
-[...6 lines deleted...]
-        <v>97</v>
+      <c r="C133" t="s">
+        <v>36</v>
+      </c>
+      <c r="D133">
+        <v>1849</v>
+      </c>
+      <c r="E133">
+        <v>1849</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>