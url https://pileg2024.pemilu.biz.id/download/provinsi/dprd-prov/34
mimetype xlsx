--- v2 (2026-06-09)
+++ v3 (2026-08-07)
@@ -9,57 +9,57 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
-    <sheet name="DAERAH ISTIMEWA YOGYAKARTA 5 - " sheetId="2" r:id="rId4"/>
-[...5 lines deleted...]
-    <sheet name="DAERAH ISTIMEWA YOGYAKARTA 4 - " sheetId="8" r:id="rId11"/>
+    <sheet name="DAERAH ISTIMEWA YOGYAKARTA 6 - " sheetId="2" r:id="rId4"/>
+    <sheet name="DAERAH ISTIMEWA YOGYAKARTA 7 - " sheetId="3" r:id="rId6"/>
+    <sheet name="DAERAH ISTIMEWA YOGYAKARTA 1 - " sheetId="4" r:id="rId7"/>
+    <sheet name="DAERAH ISTIMEWA YOGYAKARTA 2 - " sheetId="5" r:id="rId8"/>
+    <sheet name="DAERAH ISTIMEWA YOGYAKARTA 3 - " sheetId="6" r:id="rId9"/>
+    <sheet name="DAERAH ISTIMEWA YOGYAKARTA 4 - " sheetId="7" r:id="rId10"/>
+    <sheet name="DAERAH ISTIMEWA YOGYAKARTA 5 - " sheetId="8" r:id="rId11"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="738" uniqueCount="738">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PROVINSI</t>
   </si>
   <si>
     <t>KODE DAPIL</t>
   </si>
   <si>
     <t>DAPIL</t>
   </si>
   <si>
     <t>KODE KABUPATEN</t>
   </si>
   <si>
     <t>KABUPATEN/KOTA</t>
   </si>
@@ -69,116 +69,1883 @@
   <si>
     <t>GERINDRA</t>
   </si>
   <si>
     <t>PDIP</t>
   </si>
   <si>
     <t>GOLKAR</t>
   </si>
   <si>
     <t>NASDEM</t>
   </si>
   <si>
     <t>BURUH</t>
   </si>
   <si>
     <t>GELORA</t>
   </si>
   <si>
     <t>PKS</t>
   </si>
   <si>
     <t>PKN</t>
   </si>
   <si>
+    <t>HANURA</t>
+  </si>
+  <si>
     <t>GARUDA</t>
   </si>
   <si>
     <t>PAN</t>
   </si>
   <si>
     <t>DEMOKRAT</t>
   </si>
   <si>
     <t>PSI</t>
   </si>
   <si>
     <t>PERINDO</t>
   </si>
   <si>
     <t>PPP</t>
   </si>
   <si>
     <t>UMMAT</t>
   </si>
   <si>
     <t>TOTAL SUARA</t>
   </si>
   <si>
     <t>DAERAH ISTIMEWA YOGYAKARTA</t>
   </si>
   <si>
+    <t>340006</t>
+  </si>
+  <si>
+    <t>DAERAH ISTIMEWA YOGYAKARTA 6</t>
+  </si>
+  <si>
+    <t>3404</t>
+  </si>
+  <si>
+    <t>SLEMAN</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>NOMOR</t>
+  </si>
+  <si>
+    <t>PARTAI</t>
+  </si>
+  <si>
+    <t>JENIS SUARA</t>
+  </si>
+  <si>
+    <t>SUARA TOTAL</t>
+  </si>
+  <si>
+    <t>SUARA PARTAI</t>
+  </si>
+  <si>
+    <t>TRI NUGROHO, S.E.</t>
+  </si>
+  <si>
+    <t>CALEG</t>
+  </si>
+  <si>
+    <t>ANTON SUJARWO</t>
+  </si>
+  <si>
+    <t>SITI MUTHOHAROH, S.Psi.</t>
+  </si>
+  <si>
+    <t>SUSI YULIARTI</t>
+  </si>
+  <si>
+    <t>SRI PUJI PURWANTI</t>
+  </si>
+  <si>
+    <t>ARIF SETYAWAN</t>
+  </si>
+  <si>
+    <t>SISCA DEWI FEBRIANTI</t>
+  </si>
+  <si>
+    <t>AFIKA RAHMAN, S.Psi.</t>
+  </si>
+  <si>
+    <t>M. LISMAN PUJAKUSUMA, S.P.</t>
+  </si>
+  <si>
+    <t>LEKTA MANURI, S.T.</t>
+  </si>
+  <si>
+    <t>RETNO SUDIYANTI</t>
+  </si>
+  <si>
+    <t>Dr. FIDELIS I. DIPONEGORO, S.Si., M.M.</t>
+  </si>
+  <si>
+    <t>SUDARYATI DARMO SUWITO, A. Md. Keb.</t>
+  </si>
+  <si>
+    <t>BRIANDANA OKTAVIAN, S.E.</t>
+  </si>
+  <si>
+    <t>RIO ALLANDHIKA</t>
+  </si>
+  <si>
+    <t>SEPTI NURATIH</t>
+  </si>
+  <si>
+    <t>Dra. RITA NURMASTUTI, M.Pd.</t>
+  </si>
+  <si>
+    <t>HARIS SUGIHARTA, S.I.P.</t>
+  </si>
+  <si>
+    <t>YUSTINA YUYUT SATYA INDRI ASTUTI, M.Pd.</t>
+  </si>
+  <si>
+    <t>H. SUTEMAS WALUYANTO, S.Sos.</t>
+  </si>
+  <si>
+    <t>SUKAPDI</t>
+  </si>
+  <si>
+    <t>BERNADHETA SRI AMBARSARI, S.H.</t>
+  </si>
+  <si>
+    <t>ANDREAS ARSETO INDRA LAKSMANA, S.T.</t>
+  </si>
+  <si>
+    <t>YOHANES BERCHMANS WIDI YUNIARTO, S.H.</t>
+  </si>
+  <si>
+    <t>AGUS SUMARYANTO, S.T.</t>
+  </si>
+  <si>
+    <t>LISTIANA LESTARI, S.H.</t>
+  </si>
+  <si>
+    <t>H. PARWOTO, M.M.</t>
+  </si>
+  <si>
+    <t>JAKA IRWANTA</t>
+  </si>
+  <si>
+    <t>NILUH KASIANI SANDHI</t>
+  </si>
+  <si>
+    <t>ABDULLAH, S.H.</t>
+  </si>
+  <si>
+    <t>MAULIDA ZUHAIRINI HADNA, S.H.</t>
+  </si>
+  <si>
+    <t>ARY PUDYANTI, S.E.</t>
+  </si>
+  <si>
+    <t>Ir. WIDI SUTIKNO, M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. SRI HANDAYANI, S.Kep., Ns., M.Kes.</t>
+  </si>
+  <si>
+    <t>HERDJITO, S.H., M.Hum.</t>
+  </si>
+  <si>
+    <t>IGNATIUS GANJAR TRI HANTORO</t>
+  </si>
+  <si>
+    <t>SAMBUDI, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>NANI ISWAHYUNI</t>
+  </si>
+  <si>
+    <t>R.A. WINA MALINDA, S.Pd.</t>
+  </si>
+  <si>
+    <t>SOBRI EMIGA SANDO</t>
+  </si>
+  <si>
+    <t>DINTA YULIAN SUKMA</t>
+  </si>
+  <si>
+    <t>TOMI PURWONO</t>
+  </si>
+  <si>
+    <t>TENTY YUANITA CASUYUN</t>
+  </si>
+  <si>
+    <t>M. AGUS MAS'UDI, S.T.</t>
+  </si>
+  <si>
+    <t>BASIT SUGIYANTO, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>WAHYU WIDIATI</t>
+  </si>
+  <si>
+    <t>PARYONO</t>
+  </si>
+  <si>
+    <t>AINUN MUSFIROH SAPTARINI</t>
+  </si>
+  <si>
+    <t>drh. WARYOTO</t>
+  </si>
+  <si>
+    <t>AKHID NUR SETIAWAN, S.Kep.</t>
+  </si>
+  <si>
+    <t>NUHA HANIFA, S.Pd.</t>
+  </si>
+  <si>
+    <t>RENDI NAWANG SURYADI</t>
+  </si>
+  <si>
+    <t>JAATSIYAH AKA WINDARSO</t>
+  </si>
+  <si>
+    <t>HERRY KURNIAWAN, S.H.</t>
+  </si>
+  <si>
+    <t>ETTY HERAWATI, S.E.</t>
+  </si>
+  <si>
+    <t>SETYADI JUMIANTORO</t>
+  </si>
+  <si>
+    <t>ABDUL HARIS MAHMUDI</t>
+  </si>
+  <si>
+    <t>RADEN INOKI A. P.</t>
+  </si>
+  <si>
+    <t>MADIYONO, S.E., M.E.K.</t>
+  </si>
+  <si>
+    <t>FEBRINA NARISWARI</t>
+  </si>
+  <si>
+    <t>RIDHO BAYU NUGROHO, S.E.</t>
+  </si>
+  <si>
+    <t>RENI TRIWULANDARI</t>
+  </si>
+  <si>
+    <t>HARJANTO</t>
+  </si>
+  <si>
+    <t>RUDI DENI ANTORO</t>
+  </si>
+  <si>
+    <t>RULI ASTIWI, S.E.</t>
+  </si>
+  <si>
+    <t>RR. LITA ARIDA FITRIANI</t>
+  </si>
+  <si>
+    <t>YATIMAN, S.H.</t>
+  </si>
+  <si>
+    <t>SITI WULANDARI, A.Md.</t>
+  </si>
+  <si>
+    <t>LUKITA SUGIYARTA</t>
+  </si>
+  <si>
+    <t>HASAN ASHARI</t>
+  </si>
+  <si>
+    <t>YOSEPHA DEWI SETYANINGRUM, S.Pd.</t>
+  </si>
+  <si>
+    <t>R.A. PARAMITA DEWI KUSUMA WARDHANI</t>
+  </si>
+  <si>
+    <t>ARI HIDAYAT</t>
+  </si>
+  <si>
+    <t>JOSEFINE MARIA NIKEN ARIE DAMAYANTI</t>
+  </si>
+  <si>
+    <t>BAYU KURNIAWAN, S.Sos.</t>
+  </si>
+  <si>
+    <t>IMELDA DAHLIMA BERLIN, A.Md.</t>
+  </si>
+  <si>
+    <t>JOKO WINARNO</t>
+  </si>
+  <si>
+    <t>LUKITO TANI MARTOYO</t>
+  </si>
+  <si>
+    <t>BUTET JUNIAR TAMPUBOLON</t>
+  </si>
+  <si>
+    <t>MUHAMMAD SALEH</t>
+  </si>
+  <si>
+    <t>Ir. E. NUGROHO SULISTYO P.</t>
+  </si>
+  <si>
+    <t>YENI HARYANTI</t>
+  </si>
+  <si>
+    <t>R. RUHULLAH TAQI MURWAT, S.H.I., M.Hum.</t>
+  </si>
+  <si>
+    <t>SATRIYA ACHMADI</t>
+  </si>
+  <si>
+    <t>ERFI SYACHNIA FD.</t>
+  </si>
+  <si>
+    <t>KASIHONO</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ALAN NAZLIHAQ</t>
+  </si>
+  <si>
+    <t>SALMA ALFITRA NOORKHOLIDYA</t>
+  </si>
+  <si>
+    <t>SITI ROKHANI WINDARWATI, S.H.</t>
+  </si>
+  <si>
+    <t>CHOIRUDIN</t>
+  </si>
+  <si>
+    <t>Dra. MARTHIA ADELHEIDA</t>
+  </si>
+  <si>
+    <t>Ir. H. NOOR SASONGKO, M.T.</t>
+  </si>
+  <si>
+    <t>Dr. JUNAIDI, S.Ag., M.Hum., M.Kom.</t>
+  </si>
+  <si>
+    <t>YAN TEGUH WASKITO</t>
+  </si>
+  <si>
+    <t>ANITA PERMEISARI, S.E.</t>
+  </si>
+  <si>
+    <t>NANANG TRESNADI</t>
+  </si>
+  <si>
+    <t>SUCHRULIYAWATI, S.E.</t>
+  </si>
+  <si>
+    <t>SULTON, S.Ag.</t>
+  </si>
+  <si>
+    <t>340007</t>
+  </si>
+  <si>
+    <t>DAERAH ISTIMEWA YOGYAKARTA 7</t>
+  </si>
+  <si>
+    <t>3403</t>
+  </si>
+  <si>
+    <t>GUNUNGKIDUL</t>
+  </si>
+  <si>
+    <t>H. SUTIYO, S.E.</t>
+  </si>
+  <si>
+    <t>TIMBUL SURYANTO</t>
+  </si>
+  <si>
+    <t>SUMARSIH</t>
+  </si>
+  <si>
+    <t>Drs. H. ALI RIDLO,  M.M.</t>
+  </si>
+  <si>
+    <t>HERI HERMAWAN</t>
+  </si>
+  <si>
+    <t>ILYA HAIZATIN SHOFWANA</t>
+  </si>
+  <si>
+    <t>SYAFRIZAL NUR RIFA`I, S.E.</t>
+  </si>
+  <si>
+    <t>AMIN SHOFAH MAISAROH</t>
+  </si>
+  <si>
+    <t>ROHMAWATI ISROFIATUN</t>
+  </si>
+  <si>
+    <t>FEBRI INDRA PURNAWAN</t>
+  </si>
+  <si>
+    <t>ABDUL KHALID</t>
+  </si>
+  <si>
+    <t>PURWANTO, S.T.</t>
+  </si>
+  <si>
+    <t>SARI PRATIWI</t>
+  </si>
+  <si>
+    <t>SLAMET, S.Pd., M.M.</t>
+  </si>
+  <si>
+    <t>NUR WINDU SASONGKO</t>
+  </si>
+  <si>
+    <t>R.M. HERTRIASNING</t>
+  </si>
+  <si>
+    <t>SURYATI MULATSIH, S.H.</t>
+  </si>
+  <si>
+    <t>AGENG KHOIRUL MUNA</t>
+  </si>
+  <si>
+    <t>DIDIK KUSWANTO, S.E.</t>
+  </si>
+  <si>
+    <t>TUTIK INDARYATI</t>
+  </si>
+  <si>
+    <t>RAMLI Z.R.</t>
+  </si>
+  <si>
+    <t>AMIN JULIANTO</t>
+  </si>
+  <si>
+    <t>NURYADI, S.Pd.</t>
+  </si>
+  <si>
+    <t>DEMAS KURSISWANTO, A.Md.</t>
+  </si>
+  <si>
+    <t>KUNTARTI PUSPANDARI, S.Pd.</t>
+  </si>
+  <si>
+    <t>BAMBANG SETYO MARTONO, S.E., M.B.A.</t>
+  </si>
+  <si>
+    <t>J. ARGA SELOKA</t>
+  </si>
+  <si>
+    <t>FLORENTINA AFRA SUWARTINAH</t>
+  </si>
+  <si>
+    <t>IS ROMY HUDIUTOMO</t>
+  </si>
+  <si>
+    <t>LULUK SEKAR ROSYDIANA, S.M.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD BRAMASTO</t>
+  </si>
+  <si>
+    <t>BERNADUS DWI WINASTO</t>
+  </si>
+  <si>
+    <t>A. DYAH AYU WIDYANA RING ASMORO, S.T.</t>
+  </si>
+  <si>
+    <t>SYARIEF GUSKA LAKSANA, S.H.</t>
+  </si>
+  <si>
+    <t>Hj. RANY WIDAYATI, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>BAYU GILANG NUGRAHA</t>
+  </si>
+  <si>
+    <t>R. INDRADI WD., S.E.</t>
+  </si>
+  <si>
+    <t>Drs. BUDI SANTOSA</t>
+  </si>
+  <si>
+    <t>ENDAH KARTIKASARI, S.E.</t>
+  </si>
+  <si>
+    <t>I KETUT TADA</t>
+  </si>
+  <si>
+    <t>HARI PRANOWO RISTIANTO</t>
+  </si>
+  <si>
+    <t>IKLASHUL AMALIA, S.A.P.</t>
+  </si>
+  <si>
+    <t>Dr. UPI ISABELLA REA, M.Pd.</t>
+  </si>
+  <si>
+    <t>BAYU DWI SETYAWAN</t>
+  </si>
+  <si>
+    <t>SUHARNO, S.E.</t>
+  </si>
+  <si>
+    <t>SUBIRMAN</t>
+  </si>
+  <si>
+    <t>ANIK MARWATI</t>
+  </si>
+  <si>
+    <t>HERI DWI HARYONO, S.H.</t>
+  </si>
+  <si>
+    <t>ISMAIL ISHOM</t>
+  </si>
+  <si>
+    <t>HENI KUSMAYA DEWI</t>
+  </si>
+  <si>
+    <t>HETI SETYANINGSIH, S.Pd.</t>
+  </si>
+  <si>
+    <t>DEVI TUDIAN AFRIAWANG, S.Si.</t>
+  </si>
+  <si>
+    <t>SUJANTI</t>
+  </si>
+  <si>
+    <t>ORIS RACHMANINDIANSARI, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>ENI DYAH MARHIYANI, S.Pd.</t>
+  </si>
+  <si>
+    <t>AGUS BUDI SANTOSO</t>
+  </si>
+  <si>
+    <t>RIFKY PRAPTAMA, S.Kom.</t>
+  </si>
+  <si>
+    <t>HADI USMAN, S.E.</t>
+  </si>
+  <si>
+    <t>AYU HAYATUNNISA</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ZIKRI ABDILLAH</t>
+  </si>
+  <si>
+    <t>RIANA PUTRIE</t>
+  </si>
+  <si>
+    <t>Ir. IMAM TAUFIK</t>
+  </si>
+  <si>
+    <t>NANDAR WINORO, S.T., M.S.I.</t>
+  </si>
+  <si>
+    <t>TITIN NUR HIDAYATI, S.Pd.I., S.Pd.</t>
+  </si>
+  <si>
+    <t>ARIF WIBOWO, S.Pd.T.</t>
+  </si>
+  <si>
+    <t>ARI SISWANTO</t>
+  </si>
+  <si>
+    <t>ENDANG TRI MARTINI</t>
+  </si>
+  <si>
+    <t>SUMPONO</t>
+  </si>
+  <si>
+    <t>TRI IWAN ISBUMARYANI</t>
+  </si>
+  <si>
+    <t>FATIMATUZZAHRO, A.Md.</t>
+  </si>
+  <si>
+    <t>WINARNO</t>
+  </si>
+  <si>
+    <t>SURYATI</t>
+  </si>
+  <si>
+    <t>ROSIKH MAHALLI, M.S.I.</t>
+  </si>
+  <si>
+    <t>IKA RAHMAWATI, M.S.I.</t>
+  </si>
+  <si>
+    <t>JOKO SUSILO</t>
+  </si>
+  <si>
+    <t>IMACULATA WIBAWANTY</t>
+  </si>
+  <si>
+    <t>YULI ANJAR ROKHANI</t>
+  </si>
+  <si>
+    <t>ARIF SETIADI, S.I.P.</t>
+  </si>
+  <si>
+    <t>SUPRIYANA, A.Md.</t>
+  </si>
+  <si>
+    <t>ERNA DWI ASTUTI</t>
+  </si>
+  <si>
+    <t>SLAMET TRIYONO</t>
+  </si>
+  <si>
+    <t>RINTO, S.I.P.</t>
+  </si>
+  <si>
+    <t>AGUSTIANI</t>
+  </si>
+  <si>
+    <t>MUFID SATRIO MUKTI, S.T.</t>
+  </si>
+  <si>
+    <t>HIGMAH NUR MAHENDRA</t>
+  </si>
+  <si>
+    <t>HANNA SRI SUWESTRI</t>
+  </si>
+  <si>
+    <t>ULFAH EKANI PUTRI ARISQI, S.Tr.</t>
+  </si>
+  <si>
+    <t>HARI YUNIANTO, S.E., M.A.P.</t>
+  </si>
+  <si>
+    <t>ERLIA RISTI, S.E.</t>
+  </si>
+  <si>
+    <t>PONIJO DWI ATMOKO</t>
+  </si>
+  <si>
+    <t>APRILIA UMIYATI</t>
+  </si>
+  <si>
+    <t>HANAFIAH</t>
+  </si>
+  <si>
+    <t>DEDY TRI HASTOMO</t>
+  </si>
+  <si>
+    <t>DYAH MEGA KUSUMA WARDHANI, S.H.</t>
+  </si>
+  <si>
+    <t>RIFA APRILIANO</t>
+  </si>
+  <si>
+    <t>WAHYU KRISWIYADI</t>
+  </si>
+  <si>
+    <t>KURNIAWATI</t>
+  </si>
+  <si>
+    <t>DEWI SRIYANTI</t>
+  </si>
+  <si>
+    <t>SULARNO</t>
+  </si>
+  <si>
+    <t>FIRSANEDI, S.H.</t>
+  </si>
+  <si>
+    <t>FRANSISKA MAHARANI, S.H.</t>
+  </si>
+  <si>
+    <t>KURNIA WIDAYATI</t>
+  </si>
+  <si>
+    <t>TARCICIUS NUGROHO WIDYATMOKO</t>
+  </si>
+  <si>
+    <t>PRAMESTI HIROTA, S.Par.</t>
+  </si>
+  <si>
+    <t>EKO RIHANTORO</t>
+  </si>
+  <si>
+    <t>ANTON SUPRIYADI, S.T.</t>
+  </si>
+  <si>
+    <t>WIBOWO PURNO KATOTO, M.Si.</t>
+  </si>
+  <si>
+    <t>SULISTYOWATI</t>
+  </si>
+  <si>
+    <t>SAMMY TANOKO</t>
+  </si>
+  <si>
+    <t>MOHAMAD GHOZIN</t>
+  </si>
+  <si>
+    <t>SUMARNI</t>
+  </si>
+  <si>
+    <t>WASIDI</t>
+  </si>
+  <si>
+    <t>SRI LESTARI</t>
+  </si>
+  <si>
+    <t>SURANTO, S.H.</t>
+  </si>
+  <si>
+    <t>YUNI EDI</t>
+  </si>
+  <si>
+    <t>ASIH SUPATMI</t>
+  </si>
+  <si>
+    <t>DWI RUSHANDAYANI</t>
+  </si>
+  <si>
+    <t>MAHFUD SRIYANA</t>
+  </si>
+  <si>
+    <t>R. MUHAMMAD HABIB HIDAYAT</t>
+  </si>
+  <si>
+    <t>SARAH WINDY ASTUTI</t>
+  </si>
+  <si>
+    <t>NURCHOLISH</t>
+  </si>
+  <si>
+    <t>ADHITYA WISNU MURTIE</t>
+  </si>
+  <si>
+    <t>A. YUSQI KHOTAMI</t>
+  </si>
+  <si>
+    <t>SIMAYATUN NAFISAH</t>
+  </si>
+  <si>
+    <t>MUCHAMMAD CAHYO MUHHARYANTO</t>
+  </si>
+  <si>
+    <t>LISKI YANIWATI</t>
+  </si>
+  <si>
+    <t>Hj. TUTIEK MASRIA WIDYO, S.E.</t>
+  </si>
+  <si>
+    <t>RACHMAD BASUKI, S.H., M.T.</t>
+  </si>
+  <si>
+    <t>SADIRIN, S.Pd.</t>
+  </si>
+  <si>
+    <t>MOHAMMAD HERU NURYANTO, S.Ag.</t>
+  </si>
+  <si>
+    <t>SYARIFAH ASMALINA, S.Tr.Pi.</t>
+  </si>
+  <si>
+    <t>SURADAL</t>
+  </si>
+  <si>
+    <t>SIGIT ANGGORO PUDJO BINTORO, A.Md.</t>
+  </si>
+  <si>
+    <t>RINA ANGGAWATI, S.T.</t>
+  </si>
+  <si>
+    <t>340001</t>
+  </si>
+  <si>
+    <t>DAERAH ISTIMEWA YOGYAKARTA 1</t>
+  </si>
+  <si>
+    <t>3471</t>
+  </si>
+  <si>
+    <t>KOTA YOGYAKARTA</t>
+  </si>
+  <si>
+    <t>MOHAMMAD ROSUL, S.Sos.</t>
+  </si>
+  <si>
+    <t>ARI DWI LESTARI, S.H.</t>
+  </si>
+  <si>
+    <t>YUDHI KURNIAWAN</t>
+  </si>
+  <si>
+    <t>MUHAMMAD FAQIH RIDHA, S.H.I.</t>
+  </si>
+  <si>
+    <t>ULFAH KHOIRUL RODHIYANI</t>
+  </si>
+  <si>
+    <t>ERNAWATI</t>
+  </si>
+  <si>
+    <t>RUSMINI</t>
+  </si>
+  <si>
+    <t>BUDI WALJIMAN, S.H.</t>
+  </si>
+  <si>
+    <t>DIAZ AYU M.</t>
+  </si>
+  <si>
+    <t>Ev. Dr. Ir. JACKY LATUPEIRISSA, M.A., M.Th.</t>
+  </si>
+  <si>
+    <t>YENYEN T. ISKANDAR, S.H.</t>
+  </si>
+  <si>
+    <t>ARUM SRIYATI, S.H.</t>
+  </si>
+  <si>
+    <t>EMYLIA NUNIK ERNA WATI</t>
+  </si>
+  <si>
+    <t>EMELIA MURCAHYANI</t>
+  </si>
+  <si>
+    <t>RB. DWI WAHYU B., S.Pd., M.Si.</t>
+  </si>
+  <si>
+    <t>EKO SUWANTO, S.T., M.Si.</t>
+  </si>
+  <si>
+    <t>NOVITA DWI ARINI</t>
+  </si>
+  <si>
+    <t>IMAM PRIYONO D. PUTRANTO, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>SUSANTO BUDI RAHARJO, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>AINUN MARDZIYAH, S.A.P.</t>
+  </si>
+  <si>
+    <t>FITRI HERTANTI</t>
+  </si>
+  <si>
+    <t>Drs. JOHANES SERANG KEBAN</t>
+  </si>
+  <si>
+    <t>Drs. AGUS MULYONO, M.M.</t>
+  </si>
+  <si>
+    <t>R.Rr. HARTANTI, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>IHWAN SETIAWAN, S.H.</t>
+  </si>
+  <si>
+    <t>R. BAMBANG KUSMINTO NUGROHO</t>
+  </si>
+  <si>
+    <t>ENDANG SULISTIYAWATI</t>
+  </si>
+  <si>
+    <t>KARTIKA WULANSARI, S.E.</t>
+  </si>
+  <si>
+    <t>CHANG WENDRYANTO, S.H.</t>
+  </si>
+  <si>
+    <t>Hj. NIKENDARI, S.E.</t>
+  </si>
+  <si>
+    <t>EDY CHRISJANTO, S.E., S.H., M.H.</t>
+  </si>
+  <si>
+    <t>ANNA ZULFIYAH, S.P.</t>
+  </si>
+  <si>
+    <t>Ir. TOMMY NURSAMSU MARDISUSANTO</t>
+  </si>
+  <si>
+    <t>RITA JATMIKOWATI</t>
+  </si>
+  <si>
+    <t>DIAN SETYA PAMBUDI</t>
+  </si>
+  <si>
+    <t>EKA APRILIA SAPUTRO</t>
+  </si>
+  <si>
+    <t>NATSIR AZZAM</t>
+  </si>
+  <si>
+    <t>ZAENAB FITRIA PERMANAWATI</t>
+  </si>
+  <si>
+    <t>KING VALEN STEVANO SUSENO</t>
+  </si>
+  <si>
+    <t>H. KUSTIJO</t>
+  </si>
+  <si>
+    <t>RISMA KHAIRUNISAH</t>
+  </si>
+  <si>
+    <t>DWI BUDI UTOMO, S.Pt.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD SYAFI'I, S.Psi.</t>
+  </si>
+  <si>
+    <t>TRI ENDANG SUSILOWATI, S.Pd.</t>
+  </si>
+  <si>
+    <t>BAMBANG ANJAR JALUMURTI, S.Pi.</t>
+  </si>
+  <si>
+    <t>FAKHRIYA MUSFIRA</t>
+  </si>
+  <si>
+    <t>MUHAMMAD FAUZAN, S.T.</t>
+  </si>
+  <si>
+    <t>KENDY YUDITHA, S.Psi.</t>
+  </si>
+  <si>
+    <t>JEMRIE R. L. X. LEREBULAN</t>
+  </si>
+  <si>
+    <t>APRILIA HARDIYANTI, S.T.</t>
+  </si>
+  <si>
+    <t>AHMAD BAIHAQI</t>
+  </si>
+  <si>
+    <t>NURCHANDRA PURWANDARI</t>
+  </si>
+  <si>
+    <t>ARIF NOOR HARTANTO, S.I.P.</t>
+  </si>
+  <si>
+    <t>RIFKI LISTIANTO, S.Si., M.Sc.</t>
+  </si>
+  <si>
+    <t>Dra. Hj. SITI NURJANNAH</t>
+  </si>
+  <si>
+    <t>EKO MARDIYONO</t>
+  </si>
+  <si>
+    <t>DARU MEI WULAN, S.E.</t>
+  </si>
+  <si>
+    <t>SRI SUPADMININGSIH, S.H.</t>
+  </si>
+  <si>
+    <t>ANGGA PERWITA, S.Pd.</t>
+  </si>
+  <si>
+    <t>SRI BIMO NUGROHO, S.E.</t>
+  </si>
+  <si>
+    <t>HARWENI PUJI HASTUTI, S.H.</t>
+  </si>
+  <si>
+    <t>IMAM SETIYADI</t>
+  </si>
+  <si>
+    <t>CHANDRA HERMAWAN, S.T.</t>
+  </si>
+  <si>
+    <t>ISTI WIDARTI</t>
+  </si>
+  <si>
+    <t>SANTOSO, S.H.</t>
+  </si>
+  <si>
+    <t>AGUNG ATMODJO</t>
+  </si>
+  <si>
+    <t>KAMARUDDIN, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>RISA KARMIDA, M.A.</t>
+  </si>
+  <si>
+    <t>LEONARDO HARYO AGUNG JATMIKO, S.H.</t>
+  </si>
+  <si>
+    <t>ANTONIUS EDI MARYANTO</t>
+  </si>
+  <si>
+    <t>Dr. STEVANUS CHRISTIAN HANDOKO, S.Kom., M.M.</t>
+  </si>
+  <si>
+    <t>AYU GRACILIA SALITA</t>
+  </si>
+  <si>
+    <t>LUKI ADISTI SURYA ANGGAYATRI</t>
+  </si>
+  <si>
+    <t>ENDANG KUSRINI S.</t>
+  </si>
+  <si>
+    <t>RIKA SISKA, S.Si.</t>
+  </si>
+  <si>
+    <t>ERWIN SETIAWAN</t>
+  </si>
+  <si>
+    <t>STELLA IVANA MAHARDIKA</t>
+  </si>
+  <si>
+    <t>LUWY UTAMI</t>
+  </si>
+  <si>
+    <t>Y. SUMIADI CAHYA MARTADI</t>
+  </si>
+  <si>
+    <t>CYNTHIA SEMBIRING, S.E.</t>
+  </si>
+  <si>
+    <t>H. SUGIYANTO HARJO SEMANGUN, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>M. HASAN WIDAGDO NUGROHO</t>
+  </si>
+  <si>
+    <t>YAYUK KRISTYAWATI</t>
+  </si>
+  <si>
+    <t>IMAM MUCHARROR</t>
+  </si>
+  <si>
+    <t>DHIMAS RONI RAKHMANTO, S.Psi.</t>
+  </si>
+  <si>
+    <t>UTAMI CAHYANINGSIH</t>
+  </si>
+  <si>
+    <t>SITI SOLICHAH</t>
+  </si>
+  <si>
+    <t>DWI KUSWANTORO, S.E., M.E.K.</t>
+  </si>
+  <si>
+    <t>ARNABUN, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>SITI MUSLICHATUN, S.H.</t>
+  </si>
+  <si>
+    <t>SUDJATMIKO</t>
+  </si>
+  <si>
+    <t>Hj. SETYA SUNARSIH</t>
+  </si>
+  <si>
+    <t>NUROHMAN</t>
+  </si>
+  <si>
+    <t>IMMAWATI SULISTYANINGTYAS</t>
+  </si>
+  <si>
+    <t>PBB</t>
+  </si>
+  <si>
+    <t>340002</t>
+  </si>
+  <si>
+    <t>DAERAH ISTIMEWA YOGYAKARTA 2</t>
+  </si>
+  <si>
+    <t>3402</t>
+  </si>
+  <si>
+    <t>BANTUL</t>
+  </si>
+  <si>
+    <t>Dr. ASLAM RIDLO, M.A.P.</t>
+  </si>
+  <si>
+    <t>Hj. URUL AINI</t>
+  </si>
+  <si>
+    <t>H. SOGI</t>
+  </si>
+  <si>
+    <t>SRI WINDARTIK</t>
+  </si>
+  <si>
+    <t>NURHAYATININGSIH</t>
+  </si>
+  <si>
+    <t>RATNA YUNITA SARI</t>
+  </si>
+  <si>
+    <t>SUGIYONO SAIFUL HADI</t>
+  </si>
+  <si>
+    <t>NUR SUBIYANTORO, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>WAHYU HENIWATI, M.M.</t>
+  </si>
+  <si>
+    <t>H. YOSERIZAL, S.H.</t>
+  </si>
+  <si>
+    <t>ONI WANTARA, S.E.</t>
+  </si>
+  <si>
+    <t>SRI SETYANINGSIH, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>LARAS MEI LANI</t>
+  </si>
+  <si>
+    <t>IMAM SUBAKTI</t>
+  </si>
+  <si>
+    <t>EDY SUMARMI, S.T.</t>
+  </si>
+  <si>
+    <t>TUSTIYANI, S.H.</t>
+  </si>
+  <si>
+    <t>H. ISPRIYATUN KATIR TRIATMOJO</t>
+  </si>
+  <si>
+    <t>H. YOEKE INDRA AGUNG LAKSANA, S.E.</t>
+  </si>
+  <si>
+    <t>ARINDYA LARAS, S.Pd.</t>
+  </si>
+  <si>
+    <t>AGUS SETIAWAN, S.H.</t>
+  </si>
+  <si>
+    <t>PITOYO PRIH HARYANTO</t>
+  </si>
+  <si>
+    <t>ERWIN NIZAR, S.Psi., M.Si.</t>
+  </si>
+  <si>
+    <t>Drs. H. SUWARDI</t>
+  </si>
+  <si>
+    <t>AVIE NATHALIA</t>
+  </si>
+  <si>
+    <t>H. SURADI, S.E.</t>
+  </si>
+  <si>
+    <t>Drs. JOKO JUMENO W.S.</t>
+  </si>
+  <si>
+    <t>WRESTI EKA TRI YULIATI, S.P.</t>
+  </si>
+  <si>
+    <t>FATMA SARI T.</t>
+  </si>
+  <si>
+    <t>Drs. YANA KARYANA, M.Si.</t>
+  </si>
+  <si>
+    <t>NYOMAN GIRI PUTRA KERTAPATI</t>
+  </si>
+  <si>
+    <t>MARIANA ULFAH, S.T., M.Si.</t>
+  </si>
+  <si>
+    <t>HERRY EDHIWIYATIE</t>
+  </si>
+  <si>
+    <t>SAPARJAN</t>
+  </si>
+  <si>
+    <t>SALSABILLA FITRI INAS</t>
+  </si>
+  <si>
+    <t>H. SUHARTO, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>SARJONO</t>
+  </si>
+  <si>
+    <t>SRI UTAMI</t>
+  </si>
+  <si>
+    <t>BAIZAR AMRULLAH, S.H.I.</t>
+  </si>
+  <si>
+    <t>AMIR SYARIFUDIN</t>
+  </si>
+  <si>
+    <t>KARTANA, S.Ag.</t>
+  </si>
+  <si>
+    <t>ALFI NI'MAH MAARIF, S.Ag.</t>
+  </si>
+  <si>
+    <t>FARIKHAH</t>
+  </si>
+  <si>
+    <t>BIDANAH</t>
+  </si>
+  <si>
+    <t>DEWI INDAH SARI</t>
+  </si>
+  <si>
+    <t>TRI NINGSIH, S.Pd.</t>
+  </si>
+  <si>
+    <t>WILDAN NAFIS, S.E., M.H.</t>
+  </si>
+  <si>
+    <t>RUSTAM FATONI, S.Pd.</t>
+  </si>
+  <si>
+    <t>SITI KHOTIMAH</t>
+  </si>
+  <si>
+    <t>AGUS PRIYANTO, S.A.B., M.I.P.</t>
+  </si>
+  <si>
+    <t>SITI MUZAYYANAH</t>
+  </si>
+  <si>
+    <t>NGATIYAH</t>
+  </si>
+  <si>
+    <t>R. RACHMAN BIMOSENO, S.I.P.</t>
+  </si>
+  <si>
+    <t>TRI WAHYUNI</t>
+  </si>
+  <si>
+    <t>FARID ZUNAIDI</t>
+  </si>
+  <si>
+    <t>ROY NOVA KUNTORO, S.E.</t>
+  </si>
+  <si>
+    <t>BIMO WIRATAMA, S.Psi.</t>
+  </si>
+  <si>
+    <t>SUYANTI, S.H.</t>
+  </si>
+  <si>
+    <t>AFRIGH ALAINA SHOBRON, S.T.</t>
+  </si>
+  <si>
+    <t>SABARINAH NURANINGSIH</t>
+  </si>
+  <si>
+    <t>SIGIT PRIYANTO</t>
+  </si>
+  <si>
+    <t>INDIARTO BAGUS YUDI HARTAWAN</t>
+  </si>
+  <si>
+    <t>WIDYO WIDYARTO, S.E.</t>
+  </si>
+  <si>
+    <t>SRI PUJI RAHAYU, S.H.</t>
+  </si>
+  <si>
+    <t>ANTONIUS PURWA ATMADJA</t>
+  </si>
+  <si>
+    <t>HENNY NURI LILAWATI</t>
+  </si>
+  <si>
+    <t>RINI KUSTIATI</t>
+  </si>
+  <si>
+    <t>TRI KADAR NUGROHO</t>
+  </si>
+  <si>
+    <t>UJLI FATKHUL JANNAH</t>
+  </si>
+  <si>
+    <t>HERY PRAMUDI SANTOSO</t>
+  </si>
+  <si>
+    <t>ELVITA ERNI APRILIANA</t>
+  </si>
+  <si>
+    <t>KOMARU ZAMAN</t>
+  </si>
+  <si>
+    <t>RATNA DWI WIJAYANTI</t>
+  </si>
+  <si>
+    <t>DHINDHA MARITHA</t>
+  </si>
+  <si>
+    <t>NUNKY ELTANIN MALA DEWI</t>
+  </si>
+  <si>
+    <t>DEDE ARYA TITO WIBOWO</t>
+  </si>
+  <si>
+    <t>Drs. H. SLAMET ABDULLAH, M.A.</t>
+  </si>
+  <si>
+    <t>IBRAHIM PANUNTUN</t>
+  </si>
+  <si>
+    <t>PUTI RENO INTAN, S.E., M.B.A.</t>
+  </si>
+  <si>
+    <t>FIRAS NAN SEBASTIAN, S.H., Adv.</t>
+  </si>
+  <si>
+    <t>HESTI INDAR RINI, S.E.</t>
+  </si>
+  <si>
+    <t>NUR WIDAYATI, S.H.</t>
+  </si>
+  <si>
+    <t>PANJI DEWANTORO</t>
+  </si>
+  <si>
+    <t>340003</t>
+  </si>
+  <si>
+    <t>DAERAH ISTIMEWA YOGYAKARTA 3</t>
+  </si>
+  <si>
+    <t>UMARUDDIN MASDAR, S.Ag.</t>
+  </si>
+  <si>
+    <t>ALIF MUSDALIFAH</t>
+  </si>
+  <si>
+    <t>NURUL MARKHAMAH</t>
+  </si>
+  <si>
+    <t>HANDAYANI SIGIT PURNAMA</t>
+  </si>
+  <si>
+    <t>HARYANTI</t>
+  </si>
+  <si>
+    <t>FADLUR ROSUL</t>
+  </si>
+  <si>
+    <t>Dr. DANANG WAHYU BROTO, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>GRIYA PRADIANZI</t>
+  </si>
+  <si>
+    <t>FARHAN ACHA, S.I.P., M.A.</t>
+  </si>
+  <si>
+    <t>LULUK RATNA DIAH SARI, S.H.</t>
+  </si>
+  <si>
+    <t>ELISABETH IRAWATI, S.E.</t>
+  </si>
+  <si>
+    <t>M. UKE ANGGORO WIDAGDO, S.E.</t>
+  </si>
+  <si>
+    <t>ANDRIANA WULANDARI, S.E.</t>
+  </si>
+  <si>
+    <t>RETNO DEWATI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD RIZAL</t>
+  </si>
+  <si>
+    <t>SUWARSINAH</t>
+  </si>
+  <si>
+    <t>D. RADJUT SUKASWORO</t>
+  </si>
+  <si>
+    <t>GARDA MAHARSI</t>
+  </si>
+  <si>
+    <t>ARNI TYAS PALUPI, S.T.</t>
+  </si>
+  <si>
+    <t>Drs. ANOM ADIANTO, B.Sc.</t>
+  </si>
+  <si>
+    <t>ARY DEWANTO</t>
+  </si>
+  <si>
+    <t>Drs. JAMAL SARWANA</t>
+  </si>
+  <si>
+    <t>RESTIORINA SINAMO, A.Md.</t>
+  </si>
+  <si>
+    <t>BHARAYUDHA FEBRIANT PUTRA, S.H.</t>
+  </si>
+  <si>
+    <t>WINDARTI</t>
+  </si>
+  <si>
+    <t>SITI MARFU'AH, S.E.</t>
+  </si>
+  <si>
+    <t>PURWANTO DT.</t>
+  </si>
+  <si>
+    <t>RUSNI, S.Tr.Keb., Bdn.</t>
+  </si>
+  <si>
+    <t>SINTO ARI WIBOWO, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>DJULIA JOESEFA</t>
+  </si>
+  <si>
+    <t>AZIS NUR FITRIYANTO</t>
+  </si>
+  <si>
+    <t>SUGENG SETIYOSO</t>
+  </si>
+  <si>
+    <t>MARWA</t>
+  </si>
+  <si>
+    <t>ARFAN HELMIDAMARA</t>
+  </si>
+  <si>
+    <t>BOEDI DEWANTORO, S.H., M.Si.</t>
+  </si>
+  <si>
+    <t>H. SIGIT NURSYAM PRIYANTO, S.Si., M.Ec.Dev.</t>
+  </si>
+  <si>
+    <t>MAHMUDAH, A.M.K.</t>
+  </si>
+  <si>
+    <t>SYAMMAHFUZ CHAZALI, S.P.</t>
+  </si>
+  <si>
+    <t>ERRYTA SUBARIASARI, S.E.</t>
+  </si>
+  <si>
+    <t>AMAT FURQAN</t>
+  </si>
+  <si>
+    <t>RUTH ERLIANA RATMAWATI</t>
+  </si>
+  <si>
+    <t>Ir. ATMAJI</t>
+  </si>
+  <si>
+    <t>AHMAD NUR ROHADI, S.H.I.</t>
+  </si>
+  <si>
+    <t>WULAN SEPTIANI</t>
+  </si>
+  <si>
+    <t>JUMADI</t>
+  </si>
+  <si>
+    <t>PUPUT WULANDARI</t>
+  </si>
+  <si>
+    <t>WAHYU BASKORO, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>EKA RATNA ARUM</t>
+  </si>
+  <si>
+    <t>FERDINAND SAHAT PARULIAN TOBING, S.A.P.</t>
+  </si>
+  <si>
+    <t>MERI SITARA DEWI</t>
+  </si>
+  <si>
+    <t>DWI NOVITA, S.Ip., M.B.A.</t>
+  </si>
+  <si>
+    <t>ADRI YUDHANTARA</t>
+  </si>
+  <si>
+    <t>RR. RETNO HERUMI USADANING W.</t>
+  </si>
+  <si>
+    <t>LINANGKUNG PRASTIWI, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>YOHANES ARY MARTANTA</t>
+  </si>
+  <si>
+    <t>EDDY SUBAGIYO</t>
+  </si>
+  <si>
+    <t>LIMPAT PIASWORO ARIH, S.M.</t>
+  </si>
+  <si>
+    <t>LINDASARI</t>
+  </si>
+  <si>
+    <t>UTIEK SUPRAPTI</t>
+  </si>
+  <si>
+    <t>KURNIATI FEBRIANINGSIH, S.Pd.Si.</t>
+  </si>
+  <si>
+    <t>IKA SUDARSIH</t>
+  </si>
+  <si>
+    <t>ALFIAN TRISNO GUNAWAN</t>
+  </si>
+  <si>
+    <t>H. MUCHAMMAD SYAIFUDIN, S.E.</t>
+  </si>
+  <si>
+    <t>M. MURTAQI</t>
+  </si>
+  <si>
+    <t>dr. ERLIA INDRA PARAMITHA, M.M.R.</t>
+  </si>
+  <si>
+    <t>DODY NOVIANTO, S.H.</t>
+  </si>
+  <si>
+    <t>SRI UTAMI, A.Md.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD NUR ROHMAD</t>
+  </si>
+  <si>
+    <t>H. R. ICHWAN TAMRIN MURDIYANTA, S.E.</t>
+  </si>
+  <si>
+    <t>Ir. GHOFFAR ABDUL WASIK</t>
+  </si>
+  <si>
+    <t>MIA RAHMAWATI, S.I.P.</t>
+  </si>
+  <si>
+    <t>AHMAD SAFRUDIN IHSAN</t>
+  </si>
+  <si>
+    <t>WIDY WINANTO ARIAWAN, S.Si.</t>
+  </si>
+  <si>
+    <t>ALIEF RUSDIANA NURTIASTI, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>340004</t>
+  </si>
+  <si>
+    <t>DAERAH ISTIMEWA YOGYAKARTA 4</t>
+  </si>
+  <si>
+    <t>3401</t>
+  </si>
+  <si>
+    <t>KULON PROGO</t>
+  </si>
+  <si>
+    <t>HIFNI MUHAMMAD NASIKH, S.E., M.B.A.</t>
+  </si>
+  <si>
+    <t>SIHABUDIN</t>
+  </si>
+  <si>
+    <t>SRI MARYATUN</t>
+  </si>
+  <si>
+    <t>MUSTOFA DAUD, S.Ag.</t>
+  </si>
+  <si>
+    <t>ANANDA SETYAWATI, A.Md. Par.</t>
+  </si>
+  <si>
+    <t>SALMAN AL FARIZI</t>
+  </si>
+  <si>
+    <t>NUR ENI RAHAYU, S.E.</t>
+  </si>
+  <si>
+    <t>IKA DAMAYANTI FATMA NEGARA, S.I.P.</t>
+  </si>
+  <si>
+    <t>Hj. BRAy. IRIANI PRAMASTUTI</t>
+  </si>
+  <si>
+    <t>IMELDA ERLIN ARIESTYOWATIE, S.E.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD DA'I</t>
+  </si>
+  <si>
+    <t>R. HERJUNO KISMOYOJATI</t>
+  </si>
+  <si>
+    <t>NASHRILLA DISA SEPTIATRI</t>
+  </si>
+  <si>
+    <t>SAMIJO</t>
+  </si>
+  <si>
+    <t>FAJAR GEGANA, S.T.</t>
+  </si>
+  <si>
+    <t>AKHID NURYATI, S.E.</t>
+  </si>
+  <si>
+    <t>REDA REFITRA S.</t>
+  </si>
+  <si>
+    <t>ANTON SUPRIYONO</t>
+  </si>
+  <si>
+    <t>EKA SEPTI WULANDARI, S.H.</t>
+  </si>
+  <si>
+    <t>ARDIAN PURBO KUNCORO</t>
+  </si>
+  <si>
+    <t>DIAN HASTIWI</t>
+  </si>
+  <si>
+    <t>Drs. SUHARTO</t>
+  </si>
+  <si>
+    <t>LILIK SYAIFUL AHMAD, S.P.</t>
+  </si>
+  <si>
+    <t>KHILMY ROSYIDAH, S.H.</t>
+  </si>
+  <si>
+    <t>TUGIYAT</t>
+  </si>
+  <si>
+    <t>R. SUTAHAN</t>
+  </si>
+  <si>
+    <t>Dra. NURMIYATI</t>
+  </si>
+  <si>
+    <t>RIKATRI KADARINA</t>
+  </si>
+  <si>
+    <t>SARYONO, S.Pd.</t>
+  </si>
+  <si>
+    <t>YOGA DWI REZKY HARIYANTO, S.Pd.</t>
+  </si>
+  <si>
+    <t>SRI RAHAYU</t>
+  </si>
+  <si>
+    <t>DIAN FITRI RACHMAWATI, S.Th.I.</t>
+  </si>
+  <si>
+    <t>ANDIKA EDO WICAKSANA, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>TRI WINARNI, S.Pd.</t>
+  </si>
+  <si>
+    <t>JOKO SUSENO, S.E.</t>
+  </si>
+  <si>
+    <t>FIRMANSYAH</t>
+  </si>
+  <si>
+    <t>BURHASNITA</t>
+  </si>
+  <si>
+    <t>RICE BIANTI PURWONINGSIH</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ISA KUSTIYO</t>
+  </si>
+  <si>
+    <t>MUH AJRUDIN AKBAR, S.Sos.I.</t>
+  </si>
+  <si>
+    <t>SUHARMANTA, S.Pd., S.E., M.M.</t>
+  </si>
+  <si>
+    <t>ENDANG RETNO SARIYAH SULASMININGSIH, A.Md.</t>
+  </si>
+  <si>
+    <t>ALIM, S.H.</t>
+  </si>
+  <si>
+    <t>DIAH SULISTIANI, S.Sos.</t>
+  </si>
+  <si>
+    <t>ERRY KRISDWIANTI, S.Si.</t>
+  </si>
+  <si>
+    <t>FAZA TRIAWAN, S.Pd.</t>
+  </si>
+  <si>
+    <t>Suyatno</t>
+  </si>
+  <si>
+    <t>Fany Riyana</t>
+  </si>
+  <si>
+    <t>Drs. R. HARNANTO</t>
+  </si>
+  <si>
+    <t>HENI PERIATI MENDROPA, M.Th.</t>
+  </si>
+  <si>
+    <t>MAHMUD ARDI WIDANTO, S.I.P.</t>
+  </si>
+  <si>
+    <t>RIEMAS GINONG PRATIDINA, S.Fil.</t>
+  </si>
+  <si>
+    <t>PURWANTI</t>
+  </si>
+  <si>
+    <t>SUPARJO, S.T.</t>
+  </si>
+  <si>
+    <t>NUGROHOTOMO</t>
+  </si>
+  <si>
+    <t>TASIK AMANAH HARTI MUKTI</t>
+  </si>
+  <si>
+    <t>SUWARTI</t>
+  </si>
+  <si>
+    <t>SATMOKO CAHYO PURNOMO</t>
+  </si>
+  <si>
+    <t>TARMANTO</t>
+  </si>
+  <si>
+    <t>SABILA NUR AZIZAH</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ADI ALIM, S.Pd.</t>
+  </si>
+  <si>
+    <t>DINA YULIANANDA</t>
+  </si>
+  <si>
+    <t>JALU PRAKOSO</t>
+  </si>
+  <si>
+    <t>HERMAN FAJAR SURANTO</t>
+  </si>
+  <si>
+    <t>EDI SUKOYO</t>
+  </si>
+  <si>
+    <t>Ir. LORENSIUS HARDI PRANOTO</t>
+  </si>
+  <si>
+    <t>CHRISTINA PUTRI WAHYUNI</t>
+  </si>
+  <si>
+    <t>HELINA RINI ERNAWATI</t>
+  </si>
+  <si>
+    <t>YULIANA SUSANTI</t>
+  </si>
+  <si>
+    <t>RADZKI FAJAR KURNIA PRASETYO</t>
+  </si>
+  <si>
+    <t>DWI ELINDA SEPTIANINGRUM</t>
+  </si>
+  <si>
+    <t>MUHKAMAD TOIL</t>
+  </si>
+  <si>
+    <t>R. FAIDULLAH RAFI'UR RUTAB</t>
+  </si>
+  <si>
+    <t>RINTO WARDIYANTO</t>
+  </si>
+  <si>
+    <t>SITI SALAMAH</t>
+  </si>
+  <si>
+    <t>ERNI SETYAWATI</t>
+  </si>
+  <si>
+    <t>DINDA CHOERUNNISA</t>
+  </si>
+  <si>
+    <t>R.TEGUH WIJAYA</t>
+  </si>
+  <si>
+    <t>ZAZIN SULAIMAN</t>
+  </si>
+  <si>
+    <t>ACHMAD ZULKARNAEN PRAKOSO, S.T.</t>
+  </si>
+  <si>
+    <t>RETNO PANJI RIANDANI</t>
+  </si>
+  <si>
+    <t>HERIYANTO</t>
+  </si>
+  <si>
+    <t>SUPARSIYAH</t>
+  </si>
+  <si>
+    <t>MUGI ASTUTI</t>
+  </si>
+  <si>
+    <t>AHMAD BAIHAQY RAIS</t>
+  </si>
+  <si>
     <t>340005</t>
   </si>
   <si>
     <t>DAERAH ISTIMEWA YOGYAKARTA 5</t>
   </si>
   <si>
-    <t>3404</t>
-[...25 lines deleted...]
-  <si>
     <t>RAHAYU WIDI NURYANI, S.H., M.H.</t>
   </si>
   <si>
-    <t>CALEG</t>
-[...1 lines deleted...]
-  <si>
     <t>JUMIRANTO</t>
   </si>
   <si>
     <t>MOHAMMAD NASTAIN, S.Ag.</t>
   </si>
   <si>
     <t>RESAR ARIAS PUTRA</t>
   </si>
   <si>
     <t>SUMIYATI</t>
   </si>
   <si>
     <t>MUHAMMAD HAIDAR HAKIM, S.H.</t>
   </si>
   <si>
     <t>DHIKI CAHYO SUSANTO</t>
   </si>
   <si>
     <t>NUR GINANJAR KARIM</t>
   </si>
   <si>
     <t>BABY FACHNAZ UMMI JIHADIL</t>
   </si>
   <si>
     <t>ANTON PRABU SEMENDAWAI, S.H., M.Kn.</t>
@@ -469,1817 +2236,50 @@
     <t>IMAM BAYU PRASETYO</t>
   </si>
   <si>
     <t>Hj. KUSNASRIYATI SRI RAHAYU, S.S.</t>
   </si>
   <si>
     <t>DYAH NOVIATI, S.E.</t>
   </si>
   <si>
     <t>SYAIFUDDIN, S.H.</t>
   </si>
   <si>
     <t>drg. HENNY LISTIANI, M.Kes.</t>
   </si>
   <si>
     <t>NURHERAWATI, S.Psi.</t>
   </si>
   <si>
     <t>AYU RASMINDA SARI, S.E.</t>
   </si>
   <si>
     <t>SITI YUANA TRI SEMEDI, S.Pd.</t>
   </si>
   <si>
     <t>MAMAN RUKMAYADI RUKMANA, S.T.</t>
-  </si>
-[...1765 lines deleted...]
-    <t>AHMAD BAIHAQY RAIS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -2579,63 +2579,63 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView tabSelected="true" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E1" s="1" t="s">
         <v>30</v>
-      </c>
-[...10 lines deleted...]
-        <v>29</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
@@ -2646,16789 +2646,16789 @@
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D2">
-        <v>38909</v>
+        <v>40358</v>
       </c>
       <c r="E2">
-        <v>38909</v>
+        <v>40358</v>
       </c>
       <c r="F2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G2">
-        <v>38909</v>
+        <v>40358</v>
       </c>
       <c r="H2">
-        <v>36318</v>
+        <v>46037</v>
       </c>
       <c r="I2">
-        <v>80862</v>
+        <v>114436</v>
       </c>
       <c r="J2">
-        <v>39558</v>
+        <v>20281</v>
       </c>
       <c r="K2">
-        <v>15688</v>
+        <v>19861</v>
       </c>
       <c r="L2">
-        <v>2767</v>
+        <v>2072</v>
       </c>
       <c r="M2">
-        <v>975</v>
+        <v>887</v>
       </c>
       <c r="N2">
-        <v>42596</v>
+        <v>46203</v>
       </c>
       <c r="O2">
-        <v>463</v>
+        <v>189</v>
       </c>
       <c r="P2">
-        <v>551</v>
+        <v>374</v>
       </c>
       <c r="Q2">
-        <v>38742</v>
+        <v>442</v>
       </c>
       <c r="R2">
-        <v>8853</v>
+        <v>32425</v>
       </c>
       <c r="S2">
-        <v>12535</v>
+        <v>4248</v>
       </c>
       <c r="T2">
-        <v>1849</v>
+        <v>8099</v>
       </c>
       <c r="U2">
-        <v>21586</v>
+        <v>876</v>
       </c>
       <c r="V2">
-        <v>6612</v>
+        <v>5539</v>
       </c>
       <c r="W2">
-        <v>348864</v>
+        <v>4761</v>
+      </c>
+      <c r="X2">
+        <v>347088</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D3">
-        <v>7874</v>
+        <v>7210</v>
       </c>
       <c r="E3">
-        <v>7874</v>
+        <v>7210</v>
       </c>
       <c r="G3">
-        <v>38909</v>
+        <v>40358</v>
       </c>
       <c r="H3">
-        <v>36318</v>
+        <v>46037</v>
       </c>
       <c r="I3">
-        <v>80862</v>
+        <v>114436</v>
       </c>
       <c r="J3">
-        <v>39558</v>
+        <v>20281</v>
       </c>
       <c r="K3">
-        <v>15688</v>
+        <v>19861</v>
       </c>
       <c r="L3">
-        <v>2767</v>
+        <v>2072</v>
       </c>
       <c r="M3">
-        <v>975</v>
+        <v>887</v>
       </c>
       <c r="N3">
-        <v>42596</v>
+        <v>46203</v>
       </c>
       <c r="O3">
-        <v>463</v>
+        <v>189</v>
       </c>
       <c r="P3">
-        <v>551</v>
+        <v>374</v>
       </c>
       <c r="Q3">
-        <v>38742</v>
+        <v>442</v>
       </c>
       <c r="R3">
-        <v>8853</v>
+        <v>32425</v>
       </c>
       <c r="S3">
-        <v>12535</v>
+        <v>4248</v>
       </c>
       <c r="T3">
-        <v>1849</v>
+        <v>8099</v>
       </c>
       <c r="U3">
-        <v>21586</v>
+        <v>876</v>
       </c>
       <c r="V3">
-        <v>6612</v>
+        <v>5539</v>
       </c>
       <c r="W3">
-        <v>348864</v>
+        <v>4761</v>
+      </c>
+      <c r="X3">
+        <v>347088</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D4">
-        <v>26089</v>
+        <v>28629</v>
       </c>
       <c r="E4">
-        <v>26089</v>
+        <v>28629</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C5" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D5">
-        <v>796</v>
+        <v>1135</v>
       </c>
       <c r="E5">
-        <v>796</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D6">
-        <v>1402</v>
+        <v>1341</v>
       </c>
       <c r="E6">
-        <v>1402</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D7">
-        <v>471</v>
+        <v>532</v>
       </c>
       <c r="E7">
-        <v>471</v>
+        <v>532</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D8">
-        <v>689</v>
+        <v>518</v>
       </c>
       <c r="E8">
-        <v>689</v>
+        <v>518</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D9">
-        <v>1083</v>
+        <v>519</v>
       </c>
       <c r="E9">
-        <v>1083</v>
+        <v>519</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C10" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D10">
-        <v>134</v>
+        <v>178</v>
       </c>
       <c r="E10">
-        <v>134</v>
+        <v>178</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C11" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D11">
-        <v>219</v>
+        <v>296</v>
       </c>
       <c r="E11">
-        <v>219</v>
-[...19 lines deleted...]
-    <row r="13"/>
+        <v>296</v>
+      </c>
+    </row>
+    <row r="12"/>
+    <row r="13">
+      <c r="A13">
+        <v>2</v>
+      </c>
+      <c r="B13" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13">
+        <v>46037</v>
+      </c>
+      <c r="E13">
+        <v>46037</v>
+      </c>
+    </row>
     <row r="14">
-      <c r="A14">
-        <v>2</v>
+      <c r="A14" t="s">
+        <v>29</v>
       </c>
       <c r="B14" t="s">
-        <v>7</v>
+        <v>29</v>
       </c>
       <c r="C14" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D14">
-        <v>36318</v>
+        <v>9008</v>
       </c>
       <c r="E14">
-        <v>36318</v>
+        <v>9008</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15" t="s">
-        <v>28</v>
+      <c r="A15">
+        <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>28</v>
+        <v>45</v>
       </c>
       <c r="C15" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D15">
-        <v>9761</v>
+        <v>16692</v>
       </c>
       <c r="E15">
-        <v>9761</v>
+        <v>16692</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C16" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D16">
-        <v>11990</v>
+        <v>14183</v>
       </c>
       <c r="E16">
-        <v>11990</v>
+        <v>14183</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B17" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C17" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D17">
-        <v>8851</v>
+        <v>2509</v>
       </c>
       <c r="E17">
-        <v>8851</v>
+        <v>2509</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C18" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D18">
-        <v>1340</v>
+        <v>2238</v>
       </c>
       <c r="E18">
-        <v>1340</v>
+        <v>2238</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B19" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C19" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D19">
-        <v>1360</v>
+        <v>504</v>
       </c>
       <c r="E19">
-        <v>1360</v>
+        <v>504</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B20" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C20" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D20">
-        <v>927</v>
+        <v>369</v>
       </c>
       <c r="E20">
-        <v>927</v>
+        <v>369</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B21" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C21" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D21">
-        <v>789</v>
+        <v>239</v>
       </c>
       <c r="E21">
-        <v>789</v>
+        <v>239</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B22" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C22" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D22">
-        <v>343</v>
+        <v>295</v>
       </c>
       <c r="E22">
-        <v>343</v>
-[...18 lines deleted...]
-    </row>
+        <v>295</v>
+      </c>
+    </row>
+    <row r="23"/>
     <row r="24">
       <c r="A24">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B24" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="C24" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D24">
-        <v>483</v>
+        <v>114436</v>
       </c>
       <c r="E24">
-        <v>483</v>
-[...2 lines deleted...]
-    <row r="25"/>
+        <v>114436</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>29</v>
+      </c>
+      <c r="B25" t="s">
+        <v>29</v>
+      </c>
+      <c r="C25" t="s">
+        <v>35</v>
+      </c>
+      <c r="D25">
+        <v>13743</v>
+      </c>
+      <c r="E25">
+        <v>13743</v>
+      </c>
+    </row>
     <row r="26">
       <c r="A26">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B26" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="C26" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D26">
-        <v>80862</v>
+        <v>24452</v>
       </c>
       <c r="E26">
-        <v>80862</v>
+        <v>24452</v>
       </c>
     </row>
     <row r="27">
-      <c r="A27" t="s">
-        <v>28</v>
+      <c r="A27">
+        <v>2</v>
       </c>
       <c r="B27" t="s">
-        <v>28</v>
+        <v>54</v>
       </c>
       <c r="C27" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D27">
-        <v>18369</v>
+        <v>31507</v>
       </c>
       <c r="E27">
-        <v>18369</v>
+        <v>31507</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B28" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C28" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D28">
-        <v>17460</v>
+        <v>3664</v>
       </c>
       <c r="E28">
-        <v>17460</v>
+        <v>3664</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B29" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C29" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D29">
-        <v>14552</v>
+        <v>16635</v>
       </c>
       <c r="E29">
-        <v>14552</v>
+        <v>16635</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B30" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C30" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D30">
-        <v>9930</v>
+        <v>19137</v>
       </c>
       <c r="E30">
-        <v>9930</v>
+        <v>19137</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B31" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D31">
-        <v>9648</v>
+        <v>2172</v>
       </c>
       <c r="E31">
-        <v>9648</v>
+        <v>2172</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B32" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C32" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D32">
-        <v>1600</v>
+        <v>2062</v>
       </c>
       <c r="E32">
-        <v>1600</v>
+        <v>2062</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B33" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C33" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D33">
-        <v>1561</v>
+        <v>1064</v>
       </c>
       <c r="E33">
-        <v>1561</v>
-[...18 lines deleted...]
-    </row>
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="34"/>
     <row r="35">
       <c r="A35">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>34</v>
+      </c>
+      <c r="D35">
+        <v>20281</v>
+      </c>
+      <c r="E35">
+        <v>20281</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>29</v>
+      </c>
+      <c r="B36" t="s">
+        <v>29</v>
+      </c>
+      <c r="C36" t="s">
+        <v>35</v>
+      </c>
+      <c r="D36">
+        <v>4338</v>
+      </c>
+      <c r="E36">
+        <v>4338</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>1</v>
+      </c>
+      <c r="B37" t="s">
         <v>61</v>
       </c>
-      <c r="C35" t="s">
-[...26 lines deleted...]
-    <row r="37"/>
+      <c r="C37" t="s">
+        <v>37</v>
+      </c>
+      <c r="D37">
+        <v>13173</v>
+      </c>
+      <c r="E37">
+        <v>13173</v>
+      </c>
+    </row>
     <row r="38">
       <c r="A38">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B38" t="s">
-        <v>9</v>
+        <v>62</v>
       </c>
       <c r="C38" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D38">
-        <v>39558</v>
+        <v>1138</v>
       </c>
       <c r="E38">
-        <v>39558</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="39">
-      <c r="A39" t="s">
-        <v>28</v>
+      <c r="A39">
+        <v>3</v>
       </c>
       <c r="B39" t="s">
-        <v>28</v>
+        <v>63</v>
       </c>
       <c r="C39" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D39">
-        <v>5384</v>
+        <v>0</v>
       </c>
       <c r="E39">
-        <v>5384</v>
+        <v>0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B40" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C40" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D40">
-        <v>3087</v>
+        <v>485</v>
       </c>
       <c r="E40">
-        <v>3087</v>
+        <v>485</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B41" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C41" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D41">
-        <v>1305</v>
+        <v>279</v>
       </c>
       <c r="E41">
-        <v>1305</v>
+        <v>279</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B42" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C42" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D42">
-        <v>13486</v>
+        <v>313</v>
       </c>
       <c r="E42">
-        <v>13486</v>
+        <v>313</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B43" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C43" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D43">
-        <v>13021</v>
+        <v>326</v>
       </c>
       <c r="E43">
-        <v>13021</v>
+        <v>326</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B44" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C44" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D44">
-        <v>556</v>
+        <v>229</v>
       </c>
       <c r="E44">
-        <v>556</v>
-[...18 lines deleted...]
-    </row>
+        <v>229</v>
+      </c>
+    </row>
+    <row r="45"/>
     <row r="46">
       <c r="A46">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B46" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="C46" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D46">
-        <v>348</v>
+        <v>19861</v>
       </c>
       <c r="E46">
-        <v>348</v>
+        <v>19861</v>
       </c>
     </row>
     <row r="47">
-      <c r="A47">
-        <v>8</v>
+      <c r="A47" t="s">
+        <v>29</v>
       </c>
       <c r="B47" t="s">
-        <v>70</v>
+        <v>29</v>
       </c>
       <c r="C47" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D47">
-        <v>505</v>
+        <v>2579</v>
       </c>
       <c r="E47">
-        <v>505</v>
+        <v>2579</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B48" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C48" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D48">
-        <v>1684</v>
+        <v>14964</v>
       </c>
       <c r="E48">
-        <v>1684</v>
-[...2 lines deleted...]
-    <row r="49"/>
+        <v>14964</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>2</v>
+      </c>
+      <c r="B49" t="s">
+        <v>70</v>
+      </c>
+      <c r="C49" t="s">
+        <v>37</v>
+      </c>
+      <c r="D49">
+        <v>1168</v>
+      </c>
+      <c r="E49">
+        <v>1168</v>
+      </c>
+    </row>
     <row r="50">
       <c r="A50">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B50" t="s">
-        <v>10</v>
+        <v>71</v>
       </c>
       <c r="C50" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D50">
-        <v>15688</v>
+        <v>255</v>
       </c>
       <c r="E50">
-        <v>15688</v>
+        <v>255</v>
       </c>
     </row>
     <row r="51">
-      <c r="A51" t="s">
-        <v>28</v>
+      <c r="A51">
+        <v>4</v>
       </c>
       <c r="B51" t="s">
-        <v>28</v>
+        <v>72</v>
       </c>
       <c r="C51" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D51">
-        <v>3124</v>
+        <v>204</v>
       </c>
       <c r="E51">
-        <v>3124</v>
+        <v>204</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B52" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C52" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D52">
-        <v>5037</v>
+        <v>459</v>
       </c>
       <c r="E52">
-        <v>5037</v>
+        <v>459</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B53" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C53" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D53">
-        <v>383</v>
+        <v>74</v>
       </c>
       <c r="E53">
-        <v>383</v>
+        <v>74</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B54" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C54" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D54">
-        <v>246</v>
+        <v>101</v>
       </c>
       <c r="E54">
-        <v>246</v>
+        <v>101</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B55" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C55" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D55">
-        <v>290</v>
+        <v>57</v>
       </c>
       <c r="E55">
-        <v>290</v>
-[...18 lines deleted...]
-    </row>
+        <v>57</v>
+      </c>
+    </row>
+    <row r="56"/>
     <row r="57">
       <c r="A57">
         <v>6</v>
       </c>
       <c r="B57" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="C57" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D57">
-        <v>585</v>
+        <v>2072</v>
       </c>
       <c r="E57">
-        <v>585</v>
+        <v>2072</v>
       </c>
     </row>
     <row r="58">
-      <c r="A58">
-        <v>7</v>
+      <c r="A58" t="s">
+        <v>29</v>
       </c>
       <c r="B58" t="s">
-        <v>78</v>
+        <v>29</v>
       </c>
       <c r="C58" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D58">
-        <v>108</v>
+        <v>992</v>
       </c>
       <c r="E58">
-        <v>108</v>
+        <v>992</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B59" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="C59" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D59">
-        <v>30</v>
+        <v>1080</v>
       </c>
       <c r="E59">
-        <v>30</v>
-[...19 lines deleted...]
-    <row r="61"/>
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="60"/>
+    <row r="61">
+      <c r="A61">
+        <v>7</v>
+      </c>
+      <c r="B61" t="s">
+        <v>12</v>
+      </c>
+      <c r="C61" t="s">
+        <v>34</v>
+      </c>
+      <c r="D61">
+        <v>887</v>
+      </c>
+      <c r="E61">
+        <v>887</v>
+      </c>
+    </row>
     <row r="62">
-      <c r="A62">
-        <v>6</v>
+      <c r="A62" t="s">
+        <v>29</v>
       </c>
       <c r="B62" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="C62" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D62">
-        <v>2767</v>
+        <v>529</v>
       </c>
       <c r="E62">
-        <v>2767</v>
+        <v>529</v>
       </c>
     </row>
     <row r="63">
-      <c r="A63" t="s">
-        <v>28</v>
+      <c r="A63">
+        <v>1</v>
       </c>
       <c r="B63" t="s">
-        <v>28</v>
+        <v>78</v>
       </c>
       <c r="C63" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D63">
-        <v>1351</v>
+        <v>262</v>
       </c>
       <c r="E63">
-        <v>1351</v>
+        <v>262</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B64" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="C64" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D64">
-        <v>1416</v>
+        <v>96</v>
       </c>
       <c r="E64">
-        <v>1416</v>
+        <v>96</v>
       </c>
     </row>
     <row r="65"/>
     <row r="66">
       <c r="A66">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B66" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C66" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D66">
-        <v>975</v>
+        <v>46203</v>
       </c>
       <c r="E66">
-        <v>975</v>
+        <v>46203</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B67" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C67" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D67">
-        <v>557</v>
+        <v>8024</v>
       </c>
       <c r="E67">
-        <v>557</v>
+        <v>8024</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1</v>
       </c>
       <c r="B68" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="C68" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D68">
-        <v>228</v>
+        <v>13868</v>
       </c>
       <c r="E68">
-        <v>228</v>
+        <v>13868</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>2</v>
       </c>
       <c r="B69" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="C69" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D69">
-        <v>122</v>
+        <v>18702</v>
       </c>
       <c r="E69">
-        <v>122</v>
+        <v>18702</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>3</v>
       </c>
       <c r="B70" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="C70" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D70">
-        <v>68</v>
+        <v>615</v>
       </c>
       <c r="E70">
-        <v>68</v>
-[...2 lines deleted...]
-    <row r="71"/>
+        <v>615</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>4</v>
+      </c>
+      <c r="B71" t="s">
+        <v>83</v>
+      </c>
+      <c r="C71" t="s">
+        <v>37</v>
+      </c>
+      <c r="D71">
+        <v>766</v>
+      </c>
+      <c r="E71">
+        <v>766</v>
+      </c>
+    </row>
     <row r="72">
       <c r="A72">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B72" t="s">
-        <v>13</v>
+        <v>84</v>
       </c>
       <c r="C72" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D72">
-        <v>42596</v>
+        <v>1140</v>
       </c>
       <c r="E72">
-        <v>42596</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="73">
-      <c r="A73" t="s">
-        <v>28</v>
+      <c r="A73">
+        <v>6</v>
       </c>
       <c r="B73" t="s">
-        <v>28</v>
+        <v>85</v>
       </c>
       <c r="C73" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D73">
-        <v>10500</v>
+        <v>602</v>
       </c>
       <c r="E73">
-        <v>10500</v>
+        <v>602</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B74" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C74" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D74">
-        <v>21602</v>
+        <v>1320</v>
       </c>
       <c r="E74">
-        <v>21602</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B75" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C75" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D75">
-        <v>2722</v>
+        <v>1166</v>
       </c>
       <c r="E75">
-        <v>2722</v>
-[...18 lines deleted...]
-    </row>
+        <v>1166</v>
+      </c>
+    </row>
+    <row r="76"/>
     <row r="77">
       <c r="A77">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B77" t="s">
-        <v>88</v>
+        <v>14</v>
       </c>
       <c r="C77" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D77">
-        <v>2204</v>
+        <v>189</v>
       </c>
       <c r="E77">
-        <v>2204</v>
+        <v>189</v>
       </c>
     </row>
     <row r="78">
-      <c r="A78">
-        <v>5</v>
+      <c r="A78" t="s">
+        <v>29</v>
       </c>
       <c r="B78" t="s">
-        <v>89</v>
+        <v>29</v>
       </c>
       <c r="C78" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D78">
-        <v>952</v>
+        <v>126</v>
       </c>
       <c r="E78">
-        <v>952</v>
+        <v>126</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B79" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="C79" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D79">
-        <v>571</v>
+        <v>43</v>
       </c>
       <c r="E79">
-        <v>571</v>
+        <v>43</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B80" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="C80" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D80">
-        <v>987</v>
+        <v>20</v>
       </c>
       <c r="E80">
-        <v>987</v>
-[...18 lines deleted...]
-    </row>
+        <v>20</v>
+      </c>
+    </row>
+    <row r="81"/>
     <row r="82">
       <c r="A82">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B82" t="s">
-        <v>93</v>
+        <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D82">
-        <v>540</v>
+        <v>374</v>
       </c>
       <c r="E82">
-        <v>540</v>
-[...2 lines deleted...]
-    <row r="83"/>
+        <v>374</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="s">
+        <v>29</v>
+      </c>
+      <c r="B83" t="s">
+        <v>29</v>
+      </c>
+      <c r="C83" t="s">
+        <v>35</v>
+      </c>
+      <c r="D83">
+        <v>121</v>
+      </c>
+      <c r="E83">
+        <v>121</v>
+      </c>
+    </row>
     <row r="84">
       <c r="A84">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B84" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="C84" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D84">
-        <v>463</v>
+        <v>133</v>
       </c>
       <c r="E84">
-        <v>463</v>
+        <v>133</v>
       </c>
     </row>
     <row r="85">
-      <c r="A85" t="s">
-        <v>28</v>
+      <c r="A85">
+        <v>2</v>
       </c>
       <c r="B85" t="s">
-        <v>28</v>
+        <v>91</v>
       </c>
       <c r="C85" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D85">
-        <v>273</v>
+        <v>69</v>
       </c>
       <c r="E85">
-        <v>273</v>
+        <v>69</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B86" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="C86" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D86">
-        <v>190</v>
+        <v>51</v>
       </c>
       <c r="E86">
-        <v>190</v>
+        <v>51</v>
       </c>
     </row>
     <row r="87"/>
     <row r="88">
       <c r="A88">
         <v>11</v>
       </c>
       <c r="B88" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C88" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D88">
-        <v>551</v>
+        <v>442</v>
       </c>
       <c r="E88">
-        <v>551</v>
+        <v>442</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B89" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C89" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D89">
-        <v>294</v>
+        <v>230</v>
       </c>
       <c r="E89">
-        <v>294</v>
+        <v>230</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1</v>
       </c>
       <c r="B90" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="C90" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D90">
-        <v>257</v>
+        <v>212</v>
       </c>
       <c r="E90">
-        <v>257</v>
+        <v>212</v>
       </c>
     </row>
     <row r="91"/>
     <row r="92">
       <c r="A92">
         <v>12</v>
       </c>
       <c r="B92" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C92" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D92">
-        <v>38742</v>
+        <v>32425</v>
       </c>
       <c r="E92">
-        <v>38742</v>
+        <v>32425</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B93" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C93" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D93">
-        <v>4355</v>
+        <v>3247</v>
       </c>
       <c r="E93">
-        <v>4355</v>
+        <v>3247</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1</v>
       </c>
       <c r="B94" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C94" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D94">
-        <v>27676</v>
+        <v>19514</v>
       </c>
       <c r="E94">
-        <v>27676</v>
+        <v>19514</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>2</v>
       </c>
       <c r="B95" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="C95" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D95">
-        <v>595</v>
+        <v>6740</v>
       </c>
       <c r="E95">
-        <v>595</v>
+        <v>6740</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>3</v>
       </c>
       <c r="B96" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C96" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D96">
-        <v>695</v>
+        <v>504</v>
       </c>
       <c r="E96">
-        <v>695</v>
+        <v>504</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>4</v>
       </c>
       <c r="B97" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="C97" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D97">
-        <v>3085</v>
+        <v>1637</v>
       </c>
       <c r="E97">
-        <v>3085</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>5</v>
       </c>
       <c r="B98" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="C98" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D98">
-        <v>530</v>
+        <v>243</v>
       </c>
       <c r="E98">
-        <v>530</v>
+        <v>243</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>6</v>
       </c>
       <c r="B99" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="C99" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D99">
-        <v>1227</v>
+        <v>195</v>
       </c>
       <c r="E99">
-        <v>1227</v>
+        <v>195</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>7</v>
       </c>
       <c r="B100" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="C100" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D100">
-        <v>220</v>
+        <v>202</v>
       </c>
       <c r="E100">
-        <v>220</v>
+        <v>202</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>8</v>
       </c>
       <c r="B101" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="C101" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D101">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="E101">
-        <v>139</v>
-[...19 lines deleted...]
-    <row r="103"/>
+        <v>143</v>
+      </c>
+    </row>
+    <row r="102"/>
+    <row r="103">
+      <c r="A103">
+        <v>14</v>
+      </c>
+      <c r="B103" t="s">
+        <v>18</v>
+      </c>
+      <c r="C103" t="s">
+        <v>34</v>
+      </c>
+      <c r="D103">
+        <v>4248</v>
+      </c>
+      <c r="E103">
+        <v>4248</v>
+      </c>
+    </row>
     <row r="104">
-      <c r="A104">
-        <v>14</v>
+      <c r="A104" t="s">
+        <v>29</v>
       </c>
       <c r="B104" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="C104" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D104">
-        <v>8853</v>
+        <v>1585</v>
       </c>
       <c r="E104">
-        <v>8853</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="105">
-      <c r="A105" t="s">
-        <v>28</v>
+      <c r="A105">
+        <v>1</v>
       </c>
       <c r="B105" t="s">
-        <v>28</v>
+        <v>102</v>
       </c>
       <c r="C105" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D105">
-        <v>2202</v>
+        <v>1281</v>
       </c>
       <c r="E105">
-        <v>2202</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B106" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="C106" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D106">
-        <v>4318</v>
+        <v>337</v>
       </c>
       <c r="E106">
-        <v>4318</v>
+        <v>337</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B107" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="C107" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D107">
-        <v>793</v>
+        <v>311</v>
       </c>
       <c r="E107">
-        <v>793</v>
+        <v>311</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B108" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="C108" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D108">
-        <v>399</v>
+        <v>132</v>
       </c>
       <c r="E108">
-        <v>399</v>
+        <v>132</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B109" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="C109" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D109">
-        <v>192</v>
+        <v>225</v>
       </c>
       <c r="E109">
-        <v>192</v>
+        <v>225</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B110" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="C110" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D110">
-        <v>333</v>
+        <v>127</v>
       </c>
       <c r="E110">
-        <v>333</v>
+        <v>127</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B111" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="C111" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D111">
-        <v>219</v>
+        <v>250</v>
       </c>
       <c r="E111">
-        <v>219</v>
-[...18 lines deleted...]
-    </row>
+        <v>250</v>
+      </c>
+    </row>
+    <row r="112"/>
     <row r="113">
       <c r="A113">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="B113" t="s">
-        <v>112</v>
+        <v>19</v>
       </c>
       <c r="C113" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D113">
-        <v>172</v>
+        <v>8099</v>
       </c>
       <c r="E113">
-        <v>172</v>
+        <v>8099</v>
       </c>
     </row>
     <row r="114">
-      <c r="A114">
-        <v>9</v>
+      <c r="A114" t="s">
+        <v>29</v>
       </c>
       <c r="B114" t="s">
-        <v>113</v>
+        <v>29</v>
       </c>
       <c r="C114" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D114">
-        <v>45</v>
+        <v>3268</v>
       </c>
       <c r="E114">
-        <v>45</v>
-[...2 lines deleted...]
-    <row r="115"/>
+        <v>3268</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>1</v>
+      </c>
+      <c r="B115" t="s">
+        <v>109</v>
+      </c>
+      <c r="C115" t="s">
+        <v>37</v>
+      </c>
+      <c r="D115">
+        <v>1128</v>
+      </c>
+      <c r="E115">
+        <v>1128</v>
+      </c>
+    </row>
     <row r="116">
       <c r="A116">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="B116" t="s">
-        <v>18</v>
+        <v>110</v>
       </c>
       <c r="C116" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D116">
-        <v>12535</v>
+        <v>1641</v>
       </c>
       <c r="E116">
-        <v>12535</v>
+        <v>1641</v>
       </c>
     </row>
     <row r="117">
-      <c r="A117" t="s">
-        <v>28</v>
+      <c r="A117">
+        <v>3</v>
       </c>
       <c r="B117" t="s">
-        <v>28</v>
+        <v>111</v>
       </c>
       <c r="C117" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D117">
-        <v>4985</v>
+        <v>608</v>
       </c>
       <c r="E117">
-        <v>4985</v>
+        <v>608</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B118" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="C118" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D118">
-        <v>1494</v>
+        <v>634</v>
       </c>
       <c r="E118">
-        <v>1494</v>
+        <v>634</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B119" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="C119" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D119">
-        <v>2924</v>
+        <v>231</v>
       </c>
       <c r="E119">
-        <v>2924</v>
+        <v>231</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B120" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="C120" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D120">
-        <v>1320</v>
+        <v>82</v>
       </c>
       <c r="E120">
-        <v>1320</v>
+        <v>82</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B121" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="C121" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D121">
-        <v>383</v>
+        <v>162</v>
       </c>
       <c r="E121">
-        <v>383</v>
+        <v>162</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B122" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="C122" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D122">
-        <v>274</v>
+        <v>345</v>
       </c>
       <c r="E122">
-        <v>274</v>
-[...18 lines deleted...]
-    </row>
+        <v>345</v>
+      </c>
+    </row>
+    <row r="123"/>
     <row r="124">
       <c r="A124">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="B124" t="s">
-        <v>120</v>
+        <v>20</v>
       </c>
       <c r="C124" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D124">
-        <v>143</v>
+        <v>876</v>
       </c>
       <c r="E124">
-        <v>143</v>
+        <v>876</v>
       </c>
     </row>
     <row r="125">
-      <c r="A125">
-        <v>8</v>
+      <c r="A125" t="s">
+        <v>29</v>
       </c>
       <c r="B125" t="s">
-        <v>121</v>
+        <v>29</v>
       </c>
       <c r="C125" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D125">
-        <v>442</v>
+        <v>425</v>
       </c>
       <c r="E125">
-        <v>442</v>
+        <v>425</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B126" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="C126" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D126">
-        <v>330</v>
+        <v>290</v>
       </c>
       <c r="E126">
-        <v>330</v>
-[...19 lines deleted...]
-    </row>
+        <v>290</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>2</v>
+      </c>
+      <c r="B127" t="s">
+        <v>118</v>
+      </c>
+      <c r="C127" t="s">
+        <v>37</v>
+      </c>
+      <c r="D127">
+        <v>161</v>
+      </c>
+      <c r="E127">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="128"/>
     <row r="129">
-      <c r="A129" t="s">
-        <v>28</v>
+      <c r="A129">
+        <v>17</v>
       </c>
       <c r="B129" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="C129" t="s">
         <v>34</v>
       </c>
       <c r="D129">
-        <v>673</v>
+        <v>5539</v>
       </c>
       <c r="E129">
-        <v>673</v>
+        <v>5539</v>
       </c>
     </row>
     <row r="130">
-      <c r="A130">
-        <v>1</v>
+      <c r="A130" t="s">
+        <v>29</v>
       </c>
       <c r="B130" t="s">
-        <v>123</v>
+        <v>29</v>
       </c>
       <c r="C130" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D130">
-        <v>423</v>
+        <v>1705</v>
       </c>
       <c r="E130">
-        <v>423</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B131" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="C131" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D131">
-        <v>158</v>
+        <v>1315</v>
       </c>
       <c r="E131">
-        <v>158</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B132" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="C132" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D132">
-        <v>99</v>
+        <v>388</v>
       </c>
       <c r="E132">
-        <v>99</v>
+        <v>388</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B133" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="C133" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D133">
-        <v>93</v>
+        <v>174</v>
       </c>
       <c r="E133">
-        <v>93</v>
+        <v>174</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B134" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="C134" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D134">
-        <v>60</v>
+        <v>173</v>
       </c>
       <c r="E134">
-        <v>60</v>
+        <v>173</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B135" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="C135" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D135">
-        <v>221</v>
+        <v>545</v>
       </c>
       <c r="E135">
-        <v>221</v>
+        <v>545</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B136" t="s">
+        <v>124</v>
+      </c>
+      <c r="C136" t="s">
+        <v>37</v>
+      </c>
+      <c r="D136">
         <v>129</v>
       </c>
-      <c r="C136" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E136">
-        <v>59</v>
+        <v>129</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
+        <v>7</v>
+      </c>
+      <c r="B137" t="s">
+        <v>125</v>
+      </c>
+      <c r="C137" t="s">
+        <v>37</v>
+      </c>
+      <c r="D137">
+        <v>216</v>
+      </c>
+      <c r="E137">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
         <v>8</v>
       </c>
-      <c r="B137" t="s">
-[...29 lines deleted...]
-    </row>
+      <c r="B138" t="s">
+        <v>126</v>
+      </c>
+      <c r="C138" t="s">
+        <v>37</v>
+      </c>
+      <c r="D138">
+        <v>894</v>
+      </c>
+      <c r="E138">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="139"/>
     <row r="140">
-      <c r="A140" t="s">
-        <v>28</v>
+      <c r="A140">
+        <v>24</v>
       </c>
       <c r="B140" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="C140" t="s">
         <v>34</v>
       </c>
       <c r="D140">
-        <v>3185</v>
+        <v>4761</v>
       </c>
       <c r="E140">
-        <v>3185</v>
+        <v>4761</v>
       </c>
     </row>
     <row r="141">
-      <c r="A141">
-        <v>1</v>
+      <c r="A141" t="s">
+        <v>29</v>
       </c>
       <c r="B141" t="s">
-        <v>131</v>
+        <v>29</v>
       </c>
       <c r="C141" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D141">
-        <v>14816</v>
+        <v>1105</v>
       </c>
       <c r="E141">
-        <v>14816</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B142" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="C142" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D142">
-        <v>859</v>
+        <v>1737</v>
       </c>
       <c r="E142">
-        <v>859</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B143" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="C143" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D143">
-        <v>866</v>
+        <v>808</v>
       </c>
       <c r="E143">
-        <v>866</v>
+        <v>808</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B144" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="C144" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D144">
-        <v>516</v>
+        <v>560</v>
       </c>
       <c r="E144">
-        <v>516</v>
+        <v>560</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B145" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="C145" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D145">
-        <v>657</v>
+        <v>53</v>
       </c>
       <c r="E145">
-        <v>657</v>
+        <v>53</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B146" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="C146" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D146">
-        <v>101</v>
+        <v>123</v>
       </c>
       <c r="E146">
-        <v>101</v>
+        <v>123</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B147" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="C147" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D147">
-        <v>206</v>
+        <v>61</v>
       </c>
       <c r="E147">
-        <v>206</v>
+        <v>61</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B148" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="C148" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D148">
-        <v>101</v>
+        <v>57</v>
       </c>
       <c r="E148">
-        <v>101</v>
+        <v>57</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B149" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="C149" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D149">
-        <v>279</v>
+        <v>257</v>
       </c>
       <c r="E149">
-        <v>279</v>
-[...187 lines deleted...]
-        <v>109</v>
+        <v>257</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="E1" s="1" t="s">
         <v>30</v>
-      </c>
-[...10 lines deleted...]
-        <v>29</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>149</v>
+        <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="X1" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D2">
-        <v>40358</v>
+        <v>55948</v>
       </c>
       <c r="E2">
-        <v>40358</v>
+        <v>55948</v>
       </c>
       <c r="F2" t="s">
-        <v>27</v>
+        <v>138</v>
       </c>
       <c r="G2">
-        <v>40358</v>
+        <v>55948</v>
       </c>
       <c r="H2">
-        <v>46037</v>
+        <v>65289</v>
       </c>
       <c r="I2">
-        <v>114436</v>
+        <v>100788</v>
       </c>
       <c r="J2">
-        <v>20281</v>
+        <v>56168</v>
       </c>
       <c r="K2">
-        <v>19861</v>
+        <v>73306</v>
       </c>
       <c r="L2">
-        <v>2072</v>
+        <v>2150</v>
       </c>
       <c r="M2">
-        <v>887</v>
+        <v>3911</v>
       </c>
       <c r="N2">
-        <v>46203</v>
+        <v>52640</v>
       </c>
       <c r="O2">
-        <v>189</v>
+        <v>721</v>
       </c>
       <c r="P2">
-        <v>374</v>
+        <v>1423</v>
       </c>
       <c r="Q2">
-        <v>442</v>
+        <v>747</v>
       </c>
       <c r="R2">
-        <v>32425</v>
+        <v>38871</v>
       </c>
       <c r="S2">
-        <v>4248</v>
+        <v>13271</v>
       </c>
       <c r="T2">
-        <v>8099</v>
+        <v>7100</v>
       </c>
       <c r="U2">
-        <v>876</v>
+        <v>1864</v>
       </c>
       <c r="V2">
-        <v>5539</v>
+        <v>2494</v>
       </c>
       <c r="W2">
-        <v>4761</v>
+        <v>6571</v>
       </c>
       <c r="X2">
-        <v>347088</v>
+        <v>483262</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D3">
-        <v>7210</v>
+        <v>12936</v>
       </c>
       <c r="E3">
-        <v>7210</v>
+        <v>12936</v>
       </c>
       <c r="G3">
-        <v>40358</v>
+        <v>55948</v>
       </c>
       <c r="H3">
-        <v>46037</v>
+        <v>65289</v>
       </c>
       <c r="I3">
-        <v>114436</v>
+        <v>100788</v>
       </c>
       <c r="J3">
-        <v>20281</v>
+        <v>56168</v>
       </c>
       <c r="K3">
-        <v>19861</v>
+        <v>73306</v>
       </c>
       <c r="L3">
-        <v>2072</v>
+        <v>2150</v>
       </c>
       <c r="M3">
-        <v>887</v>
+        <v>3911</v>
       </c>
       <c r="N3">
-        <v>46203</v>
+        <v>52640</v>
       </c>
       <c r="O3">
-        <v>189</v>
+        <v>721</v>
       </c>
       <c r="P3">
-        <v>374</v>
+        <v>1423</v>
       </c>
       <c r="Q3">
-        <v>442</v>
+        <v>747</v>
       </c>
       <c r="R3">
-        <v>32425</v>
+        <v>38871</v>
       </c>
       <c r="S3">
-        <v>4248</v>
+        <v>13271</v>
       </c>
       <c r="T3">
-        <v>8099</v>
+        <v>7100</v>
       </c>
       <c r="U3">
-        <v>876</v>
+        <v>1864</v>
       </c>
       <c r="V3">
-        <v>5539</v>
+        <v>2494</v>
       </c>
       <c r="W3">
-        <v>4761</v>
+        <v>6571</v>
       </c>
       <c r="X3">
-        <v>347088</v>
+        <v>483262</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>152</v>
+        <v>139</v>
       </c>
       <c r="C4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D4">
-        <v>28629</v>
+        <v>15050</v>
       </c>
       <c r="E4">
-        <v>28629</v>
+        <v>15050</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>153</v>
+        <v>140</v>
       </c>
       <c r="C5" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D5">
-        <v>1135</v>
+        <v>20541</v>
       </c>
       <c r="E5">
-        <v>1135</v>
+        <v>20541</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>154</v>
+        <v>141</v>
       </c>
       <c r="C6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D6">
-        <v>1341</v>
+        <v>808</v>
       </c>
       <c r="E6">
-        <v>1341</v>
+        <v>808</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>155</v>
+        <v>142</v>
       </c>
       <c r="C7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D7">
-        <v>532</v>
+        <v>3126</v>
       </c>
       <c r="E7">
-        <v>532</v>
+        <v>3126</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>156</v>
+        <v>143</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D8">
-        <v>518</v>
+        <v>1057</v>
       </c>
       <c r="E8">
-        <v>518</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>157</v>
+        <v>144</v>
       </c>
       <c r="C9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D9">
-        <v>519</v>
+        <v>370</v>
       </c>
       <c r="E9">
-        <v>519</v>
+        <v>370</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>158</v>
+        <v>145</v>
       </c>
       <c r="C10" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D10">
-        <v>178</v>
+        <v>299</v>
       </c>
       <c r="E10">
-        <v>178</v>
+        <v>299</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>159</v>
+        <v>146</v>
       </c>
       <c r="C11" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D11">
-        <v>296</v>
+        <v>376</v>
       </c>
       <c r="E11">
-        <v>296</v>
-[...2 lines deleted...]
-    <row r="12"/>
+        <v>376</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>147</v>
+      </c>
+      <c r="C12" t="s">
+        <v>37</v>
+      </c>
+      <c r="D12">
+        <v>355</v>
+      </c>
+      <c r="E12">
+        <v>355</v>
+      </c>
+    </row>
     <row r="13">
       <c r="A13">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>7</v>
+        <v>148</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D13">
-        <v>46037</v>
+        <v>191</v>
       </c>
       <c r="E13">
-        <v>46037</v>
+        <v>191</v>
       </c>
     </row>
     <row r="14">
-      <c r="A14" t="s">
-        <v>28</v>
+      <c r="A14">
+        <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>28</v>
+        <v>149</v>
       </c>
       <c r="C14" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D14">
-        <v>9008</v>
+        <v>839</v>
       </c>
       <c r="E14">
-        <v>9008</v>
-[...18 lines deleted...]
-    </row>
+        <v>839</v>
+      </c>
+    </row>
+    <row r="15"/>
     <row r="16">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>161</v>
+        <v>7</v>
       </c>
       <c r="C16" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D16">
-        <v>14183</v>
+        <v>65289</v>
       </c>
       <c r="E16">
-        <v>14183</v>
+        <v>65289</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17">
-        <v>3</v>
+      <c r="A17" t="s">
+        <v>29</v>
       </c>
       <c r="B17" t="s">
-        <v>162</v>
+        <v>29</v>
       </c>
       <c r="C17" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D17">
-        <v>2509</v>
+        <v>18109</v>
       </c>
       <c r="E17">
-        <v>2509</v>
+        <v>18109</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B18" t="s">
-        <v>163</v>
+        <v>150</v>
       </c>
       <c r="C18" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D18">
-        <v>2238</v>
+        <v>19859</v>
       </c>
       <c r="E18">
-        <v>2238</v>
+        <v>19859</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B19" t="s">
-        <v>164</v>
+        <v>151</v>
       </c>
       <c r="C19" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D19">
-        <v>504</v>
+        <v>3884</v>
       </c>
       <c r="E19">
-        <v>504</v>
+        <v>3884</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B20" t="s">
-        <v>165</v>
+        <v>152</v>
       </c>
       <c r="C20" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D20">
-        <v>369</v>
+        <v>1936</v>
       </c>
       <c r="E20">
-        <v>369</v>
+        <v>1936</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B21" t="s">
-        <v>166</v>
+        <v>153</v>
       </c>
       <c r="C21" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D21">
-        <v>239</v>
+        <v>984</v>
       </c>
       <c r="E21">
-        <v>239</v>
+        <v>984</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B22" t="s">
-        <v>167</v>
+        <v>154</v>
       </c>
       <c r="C22" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D22">
-        <v>295</v>
+        <v>1370</v>
       </c>
       <c r="E22">
-        <v>295</v>
-[...2 lines deleted...]
-    <row r="23"/>
+        <v>1370</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>6</v>
+      </c>
+      <c r="B23" t="s">
+        <v>155</v>
+      </c>
+      <c r="C23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D23">
+        <v>4672</v>
+      </c>
+      <c r="E23">
+        <v>4672</v>
+      </c>
+    </row>
     <row r="24">
       <c r="A24">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B24" t="s">
+        <v>156</v>
+      </c>
+      <c r="C24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D24">
+        <v>415</v>
+      </c>
+      <c r="E24">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
         <v>8</v>
       </c>
-      <c r="C24" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="B25" t="s">
-        <v>28</v>
+        <v>157</v>
       </c>
       <c r="C25" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D25">
-        <v>13743</v>
+        <v>12832</v>
       </c>
       <c r="E25">
-        <v>13743</v>
+        <v>12832</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B26" t="s">
-        <v>168</v>
+        <v>158</v>
       </c>
       <c r="C26" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D26">
-        <v>24452</v>
+        <v>782</v>
       </c>
       <c r="E26">
-        <v>24452</v>
+        <v>782</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B27" t="s">
-        <v>169</v>
+        <v>159</v>
       </c>
       <c r="C27" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D27">
-        <v>31507</v>
+        <v>189</v>
       </c>
       <c r="E27">
-        <v>31507</v>
+        <v>189</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="B28" t="s">
-        <v>170</v>
+        <v>160</v>
       </c>
       <c r="C28" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D28">
-        <v>3664</v>
+        <v>257</v>
       </c>
       <c r="E28">
-        <v>3664</v>
-[...18 lines deleted...]
-    </row>
+        <v>257</v>
+      </c>
+    </row>
+    <row r="29"/>
     <row r="30">
       <c r="A30">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>172</v>
+        <v>8</v>
       </c>
       <c r="C30" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D30">
-        <v>19137</v>
+        <v>100788</v>
       </c>
       <c r="E30">
-        <v>19137</v>
+        <v>100788</v>
       </c>
     </row>
     <row r="31">
-      <c r="A31">
-        <v>6</v>
+      <c r="A31" t="s">
+        <v>29</v>
       </c>
       <c r="B31" t="s">
-        <v>173</v>
+        <v>29</v>
       </c>
       <c r="C31" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D31">
-        <v>2172</v>
+        <v>22949</v>
       </c>
       <c r="E31">
-        <v>2172</v>
+        <v>22949</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B32" t="s">
-        <v>174</v>
+        <v>161</v>
       </c>
       <c r="C32" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D32">
-        <v>2062</v>
+        <v>21249</v>
       </c>
       <c r="E32">
-        <v>2062</v>
+        <v>21249</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B33" t="s">
-        <v>175</v>
+        <v>162</v>
       </c>
       <c r="C33" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D33">
-        <v>1064</v>
+        <v>11865</v>
       </c>
       <c r="E33">
-        <v>1064</v>
-[...2 lines deleted...]
-    <row r="34"/>
+        <v>11865</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>3</v>
+      </c>
+      <c r="B34" t="s">
+        <v>163</v>
+      </c>
+      <c r="C34" t="s">
+        <v>37</v>
+      </c>
+      <c r="D34">
+        <v>4669</v>
+      </c>
+      <c r="E34">
+        <v>4669</v>
+      </c>
+    </row>
     <row r="35">
       <c r="A35">
         <v>4</v>
       </c>
       <c r="B35" t="s">
-        <v>9</v>
+        <v>164</v>
       </c>
       <c r="C35" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D35">
-        <v>20281</v>
+        <v>9602</v>
       </c>
       <c r="E35">
-        <v>20281</v>
+        <v>9602</v>
       </c>
     </row>
     <row r="36">
-      <c r="A36" t="s">
-        <v>28</v>
+      <c r="A36">
+        <v>5</v>
       </c>
       <c r="B36" t="s">
-        <v>28</v>
+        <v>165</v>
       </c>
       <c r="C36" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D36">
-        <v>4338</v>
+        <v>20725</v>
       </c>
       <c r="E36">
-        <v>4338</v>
+        <v>20725</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B37" t="s">
-        <v>176</v>
+        <v>166</v>
       </c>
       <c r="C37" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D37">
-        <v>13173</v>
+        <v>911</v>
       </c>
       <c r="E37">
-        <v>13173</v>
+        <v>911</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B38" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="C38" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D38">
-        <v>1138</v>
+        <v>496</v>
       </c>
       <c r="E38">
-        <v>1138</v>
+        <v>496</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B39" t="s">
-        <v>178</v>
+        <v>168</v>
       </c>
       <c r="C39" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D39">
-        <v>0</v>
+        <v>670</v>
       </c>
       <c r="E39">
-        <v>0</v>
+        <v>670</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B40" t="s">
-        <v>179</v>
+        <v>169</v>
       </c>
       <c r="C40" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D40">
-        <v>485</v>
+        <v>561</v>
       </c>
       <c r="E40">
-        <v>485</v>
+        <v>561</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="B41" t="s">
-        <v>180</v>
+        <v>170</v>
       </c>
       <c r="C41" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D41">
-        <v>279</v>
+        <v>6211</v>
       </c>
       <c r="E41">
-        <v>279</v>
+        <v>6211</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="B42" t="s">
-        <v>181</v>
+        <v>171</v>
       </c>
       <c r="C42" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D42">
-        <v>313</v>
+        <v>880</v>
       </c>
       <c r="E42">
-        <v>313</v>
-[...18 lines deleted...]
-    </row>
+        <v>880</v>
+      </c>
+    </row>
+    <row r="43"/>
     <row r="44">
       <c r="A44">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B44" t="s">
-        <v>183</v>
+        <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D44">
-        <v>229</v>
+        <v>56168</v>
       </c>
       <c r="E44">
-        <v>229</v>
-[...2 lines deleted...]
-    <row r="45"/>
+        <v>56168</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B45" t="s">
+        <v>29</v>
+      </c>
+      <c r="C45" t="s">
+        <v>35</v>
+      </c>
+      <c r="D45">
+        <v>12442</v>
+      </c>
+      <c r="E45">
+        <v>12442</v>
+      </c>
+    </row>
     <row r="46">
       <c r="A46">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B46" t="s">
-        <v>10</v>
+        <v>172</v>
       </c>
       <c r="C46" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D46">
-        <v>19861</v>
+        <v>20187</v>
       </c>
       <c r="E46">
-        <v>19861</v>
+        <v>20187</v>
       </c>
     </row>
     <row r="47">
-      <c r="A47" t="s">
-        <v>28</v>
+      <c r="A47">
+        <v>2</v>
       </c>
       <c r="B47" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="C47" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D47">
-        <v>2579</v>
+        <v>13985</v>
       </c>
       <c r="E47">
-        <v>2579</v>
+        <v>13985</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B48" t="s">
-        <v>184</v>
+        <v>174</v>
       </c>
       <c r="C48" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D48">
-        <v>14964</v>
+        <v>1612</v>
       </c>
       <c r="E48">
-        <v>14964</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B49" t="s">
-        <v>185</v>
+        <v>175</v>
       </c>
       <c r="C49" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D49">
-        <v>1168</v>
+        <v>1717</v>
       </c>
       <c r="E49">
-        <v>1168</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B50" t="s">
-        <v>186</v>
+        <v>176</v>
       </c>
       <c r="C50" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D50">
-        <v>255</v>
+        <v>949</v>
       </c>
       <c r="E50">
-        <v>255</v>
+        <v>949</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B51" t="s">
-        <v>187</v>
+        <v>177</v>
       </c>
       <c r="C51" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D51">
-        <v>204</v>
+        <v>2062</v>
       </c>
       <c r="E51">
-        <v>204</v>
+        <v>2062</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B52" t="s">
-        <v>188</v>
+        <v>178</v>
       </c>
       <c r="C52" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D52">
-        <v>459</v>
+        <v>366</v>
       </c>
       <c r="E52">
-        <v>459</v>
+        <v>366</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B53" t="s">
-        <v>189</v>
+        <v>179</v>
       </c>
       <c r="C53" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D53">
-        <v>74</v>
+        <v>1890</v>
       </c>
       <c r="E53">
-        <v>74</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B54" t="s">
-        <v>190</v>
+        <v>180</v>
       </c>
       <c r="C54" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D54">
-        <v>101</v>
+        <v>406</v>
       </c>
       <c r="E54">
-        <v>101</v>
+        <v>406</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B55" t="s">
-        <v>191</v>
+        <v>181</v>
       </c>
       <c r="C55" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D55">
-        <v>57</v>
+        <v>245</v>
       </c>
       <c r="E55">
-        <v>57</v>
-[...7 lines deleted...]
-      <c r="B57" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
         <v>11</v>
       </c>
-      <c r="C57" t="s">
-[...8 lines deleted...]
-    </row>
+      <c r="B56" t="s">
+        <v>182</v>
+      </c>
+      <c r="C56" t="s">
+        <v>37</v>
+      </c>
+      <c r="D56">
+        <v>307</v>
+      </c>
+      <c r="E56">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="57"/>
     <row r="58">
-      <c r="A58" t="s">
-        <v>28</v>
+      <c r="A58">
+        <v>5</v>
       </c>
       <c r="B58" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="C58" t="s">
         <v>34</v>
       </c>
       <c r="D58">
-        <v>992</v>
+        <v>73306</v>
       </c>
       <c r="E58">
-        <v>992</v>
+        <v>73306</v>
       </c>
     </row>
     <row r="59">
-      <c r="A59">
+      <c r="A59" t="s">
+        <v>29</v>
+      </c>
+      <c r="B59" t="s">
+        <v>29</v>
+      </c>
+      <c r="C59" t="s">
+        <v>35</v>
+      </c>
+      <c r="D59">
+        <v>8077</v>
+      </c>
+      <c r="E59">
+        <v>8077</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
         <v>1</v>
       </c>
-      <c r="B59" t="s">
-[...12 lines deleted...]
-    <row r="60"/>
+      <c r="B60" t="s">
+        <v>183</v>
+      </c>
+      <c r="C60" t="s">
+        <v>37</v>
+      </c>
+      <c r="D60">
+        <v>38929</v>
+      </c>
+      <c r="E60">
+        <v>38929</v>
+      </c>
+    </row>
     <row r="61">
       <c r="A61">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B61" t="s">
-        <v>12</v>
+        <v>184</v>
       </c>
       <c r="C61" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D61">
-        <v>887</v>
+        <v>9449</v>
       </c>
       <c r="E61">
-        <v>887</v>
+        <v>9449</v>
       </c>
     </row>
     <row r="62">
-      <c r="A62" t="s">
-        <v>28</v>
+      <c r="A62">
+        <v>3</v>
       </c>
       <c r="B62" t="s">
-        <v>28</v>
+        <v>185</v>
       </c>
       <c r="C62" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D62">
-        <v>529</v>
+        <v>772</v>
       </c>
       <c r="E62">
-        <v>529</v>
+        <v>772</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B63" t="s">
-        <v>193</v>
+        <v>186</v>
       </c>
       <c r="C63" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D63">
-        <v>262</v>
+        <v>5110</v>
       </c>
       <c r="E63">
-        <v>262</v>
+        <v>5110</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B64" t="s">
-        <v>194</v>
+        <v>187</v>
       </c>
       <c r="C64" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D64">
-        <v>96</v>
+        <v>9963</v>
       </c>
       <c r="E64">
-        <v>96</v>
-[...2 lines deleted...]
-    <row r="65"/>
+        <v>9963</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>6</v>
+      </c>
+      <c r="B65" t="s">
+        <v>188</v>
+      </c>
+      <c r="C65" t="s">
+        <v>37</v>
+      </c>
+      <c r="D65">
+        <v>313</v>
+      </c>
+      <c r="E65">
+        <v>313</v>
+      </c>
+    </row>
     <row r="66">
       <c r="A66">
+        <v>7</v>
+      </c>
+      <c r="B66" t="s">
+        <v>189</v>
+      </c>
+      <c r="C66" t="s">
+        <v>37</v>
+      </c>
+      <c r="D66">
+        <v>291</v>
+      </c>
+      <c r="E66">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
         <v>8</v>
       </c>
-      <c r="B66" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="B67" t="s">
-        <v>28</v>
+        <v>190</v>
       </c>
       <c r="C67" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D67">
-        <v>8024</v>
+        <v>163</v>
       </c>
       <c r="E67">
-        <v>8024</v>
+        <v>163</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B68" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="C68" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D68">
-        <v>13868</v>
+        <v>64</v>
       </c>
       <c r="E68">
-        <v>13868</v>
+        <v>64</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B69" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="C69" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D69">
-        <v>18702</v>
+        <v>87</v>
       </c>
       <c r="E69">
-        <v>18702</v>
+        <v>87</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="B70" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="C70" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D70">
-        <v>615</v>
+        <v>88</v>
       </c>
       <c r="E70">
-        <v>615</v>
-[...18 lines deleted...]
-    </row>
+        <v>88</v>
+      </c>
+    </row>
+    <row r="71"/>
     <row r="72">
       <c r="A72">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B72" t="s">
-        <v>199</v>
+        <v>11</v>
       </c>
       <c r="C72" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D72">
-        <v>1140</v>
+        <v>2150</v>
       </c>
       <c r="E72">
-        <v>1140</v>
+        <v>2150</v>
       </c>
     </row>
     <row r="73">
-      <c r="A73">
-        <v>6</v>
+      <c r="A73" t="s">
+        <v>29</v>
       </c>
       <c r="B73" t="s">
-        <v>200</v>
+        <v>29</v>
       </c>
       <c r="C73" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D73">
-        <v>602</v>
+        <v>1270</v>
       </c>
       <c r="E73">
-        <v>602</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
+        <v>1</v>
+      </c>
+      <c r="B74" t="s">
+        <v>194</v>
+      </c>
+      <c r="C74" t="s">
+        <v>37</v>
+      </c>
+      <c r="D74">
+        <v>880</v>
+      </c>
+      <c r="E74">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="75"/>
+    <row r="76">
+      <c r="A76">
         <v>7</v>
       </c>
-      <c r="B74" t="s">
-[...29 lines deleted...]
-    <row r="76"/>
+      <c r="B76" t="s">
+        <v>12</v>
+      </c>
+      <c r="C76" t="s">
+        <v>34</v>
+      </c>
+      <c r="D76">
+        <v>3911</v>
+      </c>
+      <c r="E76">
+        <v>3911</v>
+      </c>
+    </row>
     <row r="77">
-      <c r="A77">
-        <v>9</v>
+      <c r="A77" t="s">
+        <v>29</v>
       </c>
       <c r="B77" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="C77" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D77">
-        <v>189</v>
+        <v>1959</v>
       </c>
       <c r="E77">
-        <v>189</v>
+        <v>1959</v>
       </c>
     </row>
     <row r="78">
-      <c r="A78" t="s">
-        <v>28</v>
+      <c r="A78">
+        <v>1</v>
       </c>
       <c r="B78" t="s">
-        <v>28</v>
+        <v>195</v>
       </c>
       <c r="C78" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D78">
-        <v>126</v>
+        <v>1194</v>
       </c>
       <c r="E78">
-        <v>126</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B79" t="s">
-        <v>203</v>
+        <v>196</v>
       </c>
       <c r="C79" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D79">
-        <v>43</v>
+        <v>312</v>
       </c>
       <c r="E79">
-        <v>43</v>
+        <v>312</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B80" t="s">
-        <v>204</v>
+        <v>197</v>
       </c>
       <c r="C80" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D80">
-        <v>20</v>
+        <v>203</v>
       </c>
       <c r="E80">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="81"/>
+        <v>203</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>4</v>
+      </c>
+      <c r="B81" t="s">
+        <v>198</v>
+      </c>
+      <c r="C81" t="s">
+        <v>37</v>
+      </c>
+      <c r="D81">
+        <v>115</v>
+      </c>
+      <c r="E81">
+        <v>115</v>
+      </c>
+    </row>
     <row r="82">
       <c r="A82">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B82" t="s">
-        <v>149</v>
+        <v>199</v>
       </c>
       <c r="C82" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D82">
-        <v>374</v>
+        <v>128</v>
       </c>
       <c r="E82">
-        <v>374</v>
-[...18 lines deleted...]
-    </row>
+        <v>128</v>
+      </c>
+    </row>
+    <row r="83"/>
     <row r="84">
       <c r="A84">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B84" t="s">
-        <v>205</v>
+        <v>13</v>
       </c>
       <c r="C84" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D84">
-        <v>133</v>
+        <v>52640</v>
       </c>
       <c r="E84">
-        <v>133</v>
+        <v>52640</v>
       </c>
     </row>
     <row r="85">
-      <c r="A85">
-        <v>2</v>
+      <c r="A85" t="s">
+        <v>29</v>
       </c>
       <c r="B85" t="s">
-        <v>206</v>
+        <v>29</v>
       </c>
       <c r="C85" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D85">
-        <v>69</v>
+        <v>7090</v>
       </c>
       <c r="E85">
-        <v>69</v>
+        <v>7090</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B86" t="s">
-        <v>207</v>
+        <v>200</v>
       </c>
       <c r="C86" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D86">
-        <v>51</v>
+        <v>13550</v>
       </c>
       <c r="E86">
-        <v>51</v>
-[...2 lines deleted...]
-    <row r="87"/>
+        <v>13550</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>2</v>
+      </c>
+      <c r="B87" t="s">
+        <v>201</v>
+      </c>
+      <c r="C87" t="s">
+        <v>37</v>
+      </c>
+      <c r="D87">
+        <v>13074</v>
+      </c>
+      <c r="E87">
+        <v>13074</v>
+      </c>
+    </row>
     <row r="88">
       <c r="A88">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="B88" t="s">
-        <v>15</v>
+        <v>202</v>
       </c>
       <c r="C88" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D88">
-        <v>442</v>
+        <v>1302</v>
       </c>
       <c r="E88">
-        <v>442</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="89">
-      <c r="A89" t="s">
-        <v>28</v>
+      <c r="A89">
+        <v>4</v>
       </c>
       <c r="B89" t="s">
-        <v>28</v>
+        <v>203</v>
       </c>
       <c r="C89" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D89">
-        <v>230</v>
+        <v>9986</v>
       </c>
       <c r="E89">
-        <v>230</v>
+        <v>9986</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B90" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="C90" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D90">
-        <v>212</v>
+        <v>4999</v>
       </c>
       <c r="E90">
-        <v>212</v>
-[...2 lines deleted...]
-    <row r="91"/>
+        <v>4999</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>6</v>
+      </c>
+      <c r="B91" t="s">
+        <v>205</v>
+      </c>
+      <c r="C91" t="s">
+        <v>37</v>
+      </c>
+      <c r="D91">
+        <v>563</v>
+      </c>
+      <c r="E91">
+        <v>563</v>
+      </c>
+    </row>
     <row r="92">
       <c r="A92">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="B92" t="s">
-        <v>16</v>
+        <v>206</v>
       </c>
       <c r="C92" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D92">
-        <v>32425</v>
+        <v>217</v>
       </c>
       <c r="E92">
-        <v>32425</v>
+        <v>217</v>
       </c>
     </row>
     <row r="93">
-      <c r="A93" t="s">
-        <v>28</v>
+      <c r="A93">
+        <v>8</v>
       </c>
       <c r="B93" t="s">
-        <v>28</v>
+        <v>207</v>
       </c>
       <c r="C93" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D93">
-        <v>3247</v>
+        <v>1015</v>
       </c>
       <c r="E93">
-        <v>3247</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B94" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="C94" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D94">
-        <v>19514</v>
+        <v>221</v>
       </c>
       <c r="E94">
-        <v>19514</v>
+        <v>221</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B95" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="C95" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D95">
-        <v>6740</v>
+        <v>329</v>
       </c>
       <c r="E95">
-        <v>6740</v>
+        <v>329</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="B96" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="C96" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D96">
-        <v>504</v>
+        <v>294</v>
       </c>
       <c r="E96">
-        <v>504</v>
-[...18 lines deleted...]
-    </row>
+        <v>294</v>
+      </c>
+    </row>
+    <row r="97"/>
     <row r="98">
       <c r="A98">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B98" t="s">
-        <v>213</v>
+        <v>14</v>
       </c>
       <c r="C98" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D98">
-        <v>243</v>
+        <v>721</v>
       </c>
       <c r="E98">
-        <v>243</v>
+        <v>721</v>
       </c>
     </row>
     <row r="99">
-      <c r="A99">
-        <v>6</v>
+      <c r="A99" t="s">
+        <v>29</v>
       </c>
       <c r="B99" t="s">
-        <v>214</v>
+        <v>29</v>
       </c>
       <c r="C99" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D99">
-        <v>195</v>
+        <v>597</v>
       </c>
       <c r="E99">
-        <v>195</v>
+        <v>597</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B100" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="C100" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D100">
-        <v>202</v>
+        <v>83</v>
       </c>
       <c r="E100">
-        <v>202</v>
+        <v>83</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B101" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="C101" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D101">
-        <v>143</v>
+        <v>41</v>
       </c>
       <c r="E101">
-        <v>143</v>
+        <v>41</v>
       </c>
     </row>
     <row r="102"/>
     <row r="103">
       <c r="A103">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B103" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="C103" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D103">
-        <v>4248</v>
+        <v>1423</v>
       </c>
       <c r="E103">
-        <v>4248</v>
+        <v>1423</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B104" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C104" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D104">
-        <v>1585</v>
+        <v>718</v>
       </c>
       <c r="E104">
-        <v>1585</v>
+        <v>718</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1</v>
       </c>
       <c r="B105" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C105" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D105">
-        <v>1281</v>
+        <v>607</v>
       </c>
       <c r="E105">
-        <v>1281</v>
+        <v>607</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>2</v>
       </c>
       <c r="B106" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="C106" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D106">
-        <v>337</v>
+        <v>98</v>
       </c>
       <c r="E106">
-        <v>337</v>
-[...18 lines deleted...]
-    </row>
+        <v>98</v>
+      </c>
+    </row>
+    <row r="107"/>
     <row r="108">
       <c r="A108">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="B108" t="s">
-        <v>220</v>
+        <v>16</v>
       </c>
       <c r="C108" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D108">
-        <v>132</v>
+        <v>747</v>
       </c>
       <c r="E108">
-        <v>132</v>
+        <v>747</v>
       </c>
     </row>
     <row r="109">
-      <c r="A109">
-        <v>5</v>
+      <c r="A109" t="s">
+        <v>29</v>
       </c>
       <c r="B109" t="s">
-        <v>221</v>
+        <v>29</v>
       </c>
       <c r="C109" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D109">
-        <v>225</v>
+        <v>489</v>
       </c>
       <c r="E109">
-        <v>225</v>
+        <v>489</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B110" t="s">
-        <v>222</v>
+        <v>215</v>
       </c>
       <c r="C110" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D110">
-        <v>127</v>
+        <v>258</v>
       </c>
       <c r="E110">
-        <v>127</v>
-[...19 lines deleted...]
-    <row r="112"/>
+        <v>258</v>
+      </c>
+    </row>
+    <row r="111"/>
+    <row r="112">
+      <c r="A112">
+        <v>12</v>
+      </c>
+      <c r="B112" t="s">
+        <v>17</v>
+      </c>
+      <c r="C112" t="s">
+        <v>34</v>
+      </c>
+      <c r="D112">
+        <v>38871</v>
+      </c>
+      <c r="E112">
+        <v>38871</v>
+      </c>
+    </row>
     <row r="113">
-      <c r="A113">
-        <v>15</v>
+      <c r="A113" t="s">
+        <v>29</v>
       </c>
       <c r="B113" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="C113" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D113">
-        <v>8099</v>
+        <v>6185</v>
       </c>
       <c r="E113">
-        <v>8099</v>
+        <v>6185</v>
       </c>
     </row>
     <row r="114">
-      <c r="A114" t="s">
-        <v>28</v>
+      <c r="A114">
+        <v>1</v>
       </c>
       <c r="B114" t="s">
-        <v>28</v>
+        <v>216</v>
       </c>
       <c r="C114" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D114">
-        <v>3268</v>
+        <v>25350</v>
       </c>
       <c r="E114">
-        <v>3268</v>
+        <v>25350</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B115" t="s">
-        <v>224</v>
+        <v>217</v>
       </c>
       <c r="C115" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D115">
-        <v>1128</v>
+        <v>2266</v>
       </c>
       <c r="E115">
-        <v>1128</v>
+        <v>2266</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B116" t="s">
-        <v>225</v>
+        <v>218</v>
       </c>
       <c r="C116" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D116">
-        <v>1641</v>
+        <v>716</v>
       </c>
       <c r="E116">
-        <v>1641</v>
+        <v>716</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B117" t="s">
-        <v>226</v>
+        <v>219</v>
       </c>
       <c r="C117" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D117">
-        <v>608</v>
+        <v>867</v>
       </c>
       <c r="E117">
-        <v>608</v>
+        <v>867</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B118" t="s">
-        <v>227</v>
+        <v>220</v>
       </c>
       <c r="C118" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D118">
-        <v>634</v>
+        <v>342</v>
       </c>
       <c r="E118">
-        <v>634</v>
+        <v>342</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B119" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="C119" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D119">
-        <v>231</v>
+        <v>243</v>
       </c>
       <c r="E119">
-        <v>231</v>
+        <v>243</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B120" t="s">
-        <v>229</v>
+        <v>222</v>
       </c>
       <c r="C120" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D120">
-        <v>82</v>
+        <v>1922</v>
       </c>
       <c r="E120">
-        <v>82</v>
+        <v>1922</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B121" t="s">
-        <v>230</v>
+        <v>223</v>
       </c>
       <c r="C121" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D121">
-        <v>162</v>
+        <v>132</v>
       </c>
       <c r="E121">
-        <v>162</v>
+        <v>132</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B122" t="s">
-        <v>231</v>
+        <v>224</v>
       </c>
       <c r="C122" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D122">
-        <v>345</v>
+        <v>111</v>
       </c>
       <c r="E122">
-        <v>345</v>
-[...2 lines deleted...]
-    <row r="123"/>
+        <v>111</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>10</v>
+      </c>
+      <c r="B123" t="s">
+        <v>225</v>
+      </c>
+      <c r="C123" t="s">
+        <v>37</v>
+      </c>
+      <c r="D123">
+        <v>312</v>
+      </c>
+      <c r="E123">
+        <v>312</v>
+      </c>
+    </row>
     <row r="124">
       <c r="A124">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="B124" t="s">
-        <v>19</v>
+        <v>226</v>
       </c>
       <c r="C124" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D124">
-        <v>876</v>
+        <v>425</v>
       </c>
       <c r="E124">
-        <v>876</v>
-[...12 lines deleted...]
-      <c r="D125">
         <v>425</v>
       </c>
-      <c r="E125">
-[...2 lines deleted...]
-    </row>
+    </row>
+    <row r="125"/>
     <row r="126">
       <c r="A126">
+        <v>14</v>
+      </c>
+      <c r="B126" t="s">
+        <v>18</v>
+      </c>
+      <c r="C126" t="s">
+        <v>34</v>
+      </c>
+      <c r="D126">
+        <v>13271</v>
+      </c>
+      <c r="E126">
+        <v>13271</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="s">
+        <v>29</v>
+      </c>
+      <c r="B127" t="s">
+        <v>29</v>
+      </c>
+      <c r="C127" t="s">
+        <v>35</v>
+      </c>
+      <c r="D127">
+        <v>2831</v>
+      </c>
+      <c r="E127">
+        <v>2831</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
         <v>1</v>
       </c>
-      <c r="B126" t="s">
-[...29 lines deleted...]
-    <row r="128"/>
+      <c r="B128" t="s">
+        <v>227</v>
+      </c>
+      <c r="C128" t="s">
+        <v>37</v>
+      </c>
+      <c r="D128">
+        <v>8229</v>
+      </c>
+      <c r="E128">
+        <v>8229</v>
+      </c>
+    </row>
     <row r="129">
       <c r="A129">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="B129" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="C129" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D129">
-        <v>5539</v>
+        <v>351</v>
       </c>
       <c r="E129">
-        <v>5539</v>
+        <v>351</v>
       </c>
     </row>
     <row r="130">
-      <c r="A130" t="s">
-        <v>28</v>
+      <c r="A130">
+        <v>3</v>
       </c>
       <c r="B130" t="s">
-        <v>28</v>
+        <v>229</v>
       </c>
       <c r="C130" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D130">
-        <v>1705</v>
+        <v>322</v>
       </c>
       <c r="E130">
-        <v>1705</v>
+        <v>322</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B131" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="C131" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D131">
-        <v>1315</v>
+        <v>298</v>
       </c>
       <c r="E131">
-        <v>1315</v>
+        <v>298</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B132" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
       <c r="C132" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D132">
-        <v>388</v>
+        <v>325</v>
       </c>
       <c r="E132">
-        <v>388</v>
+        <v>325</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B133" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="C133" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D133">
-        <v>174</v>
+        <v>354</v>
       </c>
       <c r="E133">
-        <v>174</v>
+        <v>354</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B134" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="C134" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D134">
-        <v>173</v>
+        <v>73</v>
       </c>
       <c r="E134">
-        <v>173</v>
+        <v>73</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B135" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="C135" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D135">
-        <v>545</v>
+        <v>288</v>
       </c>
       <c r="E135">
-        <v>545</v>
+        <v>288</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B136" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="C136" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D136">
-        <v>129</v>
+        <v>48</v>
       </c>
       <c r="E136">
-        <v>129</v>
+        <v>48</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B137" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="C137" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D137">
-        <v>216</v>
+        <v>61</v>
       </c>
       <c r="E137">
-        <v>216</v>
+        <v>61</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B138" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="C138" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D138">
-        <v>894</v>
+        <v>91</v>
       </c>
       <c r="E138">
-        <v>894</v>
+        <v>91</v>
       </c>
     </row>
     <row r="139"/>
     <row r="140">
       <c r="A140">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="B140" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C140" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D140">
-        <v>4761</v>
+        <v>7100</v>
       </c>
       <c r="E140">
-        <v>4761</v>
+        <v>7100</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B141" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C141" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D141">
-        <v>1105</v>
+        <v>2779</v>
       </c>
       <c r="E141">
-        <v>1105</v>
+        <v>2779</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>1</v>
       </c>
       <c r="B142" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="C142" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D142">
-        <v>1737</v>
+        <v>1380</v>
       </c>
       <c r="E142">
-        <v>1737</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>2</v>
       </c>
       <c r="B143" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="C143" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D143">
-        <v>808</v>
+        <v>1657</v>
       </c>
       <c r="E143">
-        <v>808</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>3</v>
       </c>
       <c r="B144" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="C144" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D144">
-        <v>560</v>
+        <v>403</v>
       </c>
       <c r="E144">
-        <v>560</v>
+        <v>403</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>4</v>
       </c>
       <c r="B145" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="C145" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D145">
-        <v>53</v>
+        <v>483</v>
       </c>
       <c r="E145">
-        <v>53</v>
+        <v>483</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>5</v>
       </c>
       <c r="B146" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="C146" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D146">
-        <v>123</v>
+        <v>212</v>
       </c>
       <c r="E146">
-        <v>123</v>
+        <v>212</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>6</v>
       </c>
       <c r="B147" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="C147" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D147">
-        <v>61</v>
+        <v>186</v>
       </c>
       <c r="E147">
-        <v>61</v>
-[...18 lines deleted...]
-    </row>
+        <v>186</v>
+      </c>
+    </row>
+    <row r="148"/>
     <row r="149">
       <c r="A149">
+        <v>16</v>
+      </c>
+      <c r="B149" t="s">
+        <v>20</v>
+      </c>
+      <c r="C149" t="s">
+        <v>34</v>
+      </c>
+      <c r="D149">
+        <v>1864</v>
+      </c>
+      <c r="E149">
+        <v>1864</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="s">
+        <v>29</v>
+      </c>
+      <c r="B150" t="s">
+        <v>29</v>
+      </c>
+      <c r="C150" t="s">
+        <v>35</v>
+      </c>
+      <c r="D150">
+        <v>528</v>
+      </c>
+      <c r="E150">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>1</v>
+      </c>
+      <c r="B151" t="s">
+        <v>244</v>
+      </c>
+      <c r="C151" t="s">
+        <v>37</v>
+      </c>
+      <c r="D151">
+        <v>551</v>
+      </c>
+      <c r="E151">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>2</v>
+      </c>
+      <c r="B152" t="s">
+        <v>245</v>
+      </c>
+      <c r="C152" t="s">
+        <v>37</v>
+      </c>
+      <c r="D152">
+        <v>349</v>
+      </c>
+      <c r="E152">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>3</v>
+      </c>
+      <c r="B153" t="s">
+        <v>246</v>
+      </c>
+      <c r="C153" t="s">
+        <v>37</v>
+      </c>
+      <c r="D153">
+        <v>65</v>
+      </c>
+      <c r="E153">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>4</v>
+      </c>
+      <c r="B154" t="s">
+        <v>247</v>
+      </c>
+      <c r="C154" t="s">
+        <v>37</v>
+      </c>
+      <c r="D154">
+        <v>32</v>
+      </c>
+      <c r="E154">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>5</v>
+      </c>
+      <c r="B155" t="s">
+        <v>248</v>
+      </c>
+      <c r="C155" t="s">
+        <v>37</v>
+      </c>
+      <c r="D155">
+        <v>64</v>
+      </c>
+      <c r="E155">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>6</v>
+      </c>
+      <c r="B156" t="s">
+        <v>249</v>
+      </c>
+      <c r="C156" t="s">
+        <v>37</v>
+      </c>
+      <c r="D156">
+        <v>41</v>
+      </c>
+      <c r="E156">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>7</v>
+      </c>
+      <c r="B157" t="s">
+        <v>250</v>
+      </c>
+      <c r="C157" t="s">
+        <v>37</v>
+      </c>
+      <c r="D157">
+        <v>29</v>
+      </c>
+      <c r="E157">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
         <v>8</v>
       </c>
-      <c r="B149" t="s">
-[...2 lines deleted...]
-      <c r="C149" t="s">
+      <c r="B158" t="s">
+        <v>251</v>
+      </c>
+      <c r="C158" t="s">
+        <v>37</v>
+      </c>
+      <c r="D158">
+        <v>42</v>
+      </c>
+      <c r="E158">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>9</v>
+      </c>
+      <c r="B159" t="s">
+        <v>252</v>
+      </c>
+      <c r="C159" t="s">
+        <v>37</v>
+      </c>
+      <c r="D159">
         <v>36</v>
       </c>
-      <c r="D149">
+      <c r="E159">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>10</v>
+      </c>
+      <c r="B160" t="s">
+        <v>253</v>
+      </c>
+      <c r="C160" t="s">
+        <v>37</v>
+      </c>
+      <c r="D160">
+        <v>95</v>
+      </c>
+      <c r="E160">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>11</v>
+      </c>
+      <c r="B161" t="s">
+        <v>254</v>
+      </c>
+      <c r="C161" t="s">
+        <v>37</v>
+      </c>
+      <c r="D161">
+        <v>32</v>
+      </c>
+      <c r="E161">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="162"/>
+    <row r="163">
+      <c r="A163">
+        <v>17</v>
+      </c>
+      <c r="B163" t="s">
+        <v>21</v>
+      </c>
+      <c r="C163" t="s">
+        <v>34</v>
+      </c>
+      <c r="D163">
+        <v>2494</v>
+      </c>
+      <c r="E163">
+        <v>2494</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" t="s">
+        <v>29</v>
+      </c>
+      <c r="B164" t="s">
+        <v>29</v>
+      </c>
+      <c r="C164" t="s">
+        <v>35</v>
+      </c>
+      <c r="D164">
+        <v>1037</v>
+      </c>
+      <c r="E164">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165">
+        <v>1</v>
+      </c>
+      <c r="B165" t="s">
+        <v>255</v>
+      </c>
+      <c r="C165" t="s">
+        <v>37</v>
+      </c>
+      <c r="D165">
+        <v>486</v>
+      </c>
+      <c r="E165">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>2</v>
+      </c>
+      <c r="B166" t="s">
+        <v>256</v>
+      </c>
+      <c r="C166" t="s">
+        <v>37</v>
+      </c>
+      <c r="D166">
+        <v>291</v>
+      </c>
+      <c r="E166">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>3</v>
+      </c>
+      <c r="B167" t="s">
         <v>257</v>
       </c>
-      <c r="E149">
-        <v>257</v>
+      <c r="C167" t="s">
+        <v>37</v>
+      </c>
+      <c r="D167">
+        <v>174</v>
+      </c>
+      <c r="E167">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>4</v>
+      </c>
+      <c r="B168" t="s">
+        <v>258</v>
+      </c>
+      <c r="C168" t="s">
+        <v>37</v>
+      </c>
+      <c r="D168">
+        <v>103</v>
+      </c>
+      <c r="E168">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>5</v>
+      </c>
+      <c r="B169" t="s">
+        <v>259</v>
+      </c>
+      <c r="C169" t="s">
+        <v>37</v>
+      </c>
+      <c r="D169">
+        <v>111</v>
+      </c>
+      <c r="E169">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170">
+        <v>6</v>
+      </c>
+      <c r="B170" t="s">
+        <v>260</v>
+      </c>
+      <c r="C170" t="s">
+        <v>37</v>
+      </c>
+      <c r="D170">
+        <v>47</v>
+      </c>
+      <c r="E170">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>7</v>
+      </c>
+      <c r="B171" t="s">
+        <v>261</v>
+      </c>
+      <c r="C171" t="s">
+        <v>37</v>
+      </c>
+      <c r="D171">
+        <v>48</v>
+      </c>
+      <c r="E171">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172">
+        <v>8</v>
+      </c>
+      <c r="B172" t="s">
+        <v>262</v>
+      </c>
+      <c r="C172" t="s">
+        <v>37</v>
+      </c>
+      <c r="D172">
+        <v>52</v>
+      </c>
+      <c r="E172">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173">
+        <v>9</v>
+      </c>
+      <c r="B173" t="s">
+        <v>263</v>
+      </c>
+      <c r="C173" t="s">
+        <v>37</v>
+      </c>
+      <c r="D173">
+        <v>145</v>
+      </c>
+      <c r="E173">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="174"/>
+    <row r="175">
+      <c r="A175">
+        <v>24</v>
+      </c>
+      <c r="B175" t="s">
+        <v>22</v>
+      </c>
+      <c r="C175" t="s">
+        <v>34</v>
+      </c>
+      <c r="D175">
+        <v>6571</v>
+      </c>
+      <c r="E175">
+        <v>6571</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" t="s">
+        <v>29</v>
+      </c>
+      <c r="B176" t="s">
+        <v>29</v>
+      </c>
+      <c r="C176" t="s">
+        <v>35</v>
+      </c>
+      <c r="D176">
+        <v>1139</v>
+      </c>
+      <c r="E176">
+        <v>1139</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177">
+        <v>1</v>
+      </c>
+      <c r="B177" t="s">
+        <v>264</v>
+      </c>
+      <c r="C177" t="s">
+        <v>37</v>
+      </c>
+      <c r="D177">
+        <v>2268</v>
+      </c>
+      <c r="E177">
+        <v>2268</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178">
+        <v>2</v>
+      </c>
+      <c r="B178" t="s">
+        <v>265</v>
+      </c>
+      <c r="C178" t="s">
+        <v>37</v>
+      </c>
+      <c r="D178">
+        <v>2342</v>
+      </c>
+      <c r="E178">
+        <v>2342</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179">
+        <v>3</v>
+      </c>
+      <c r="B179" t="s">
+        <v>266</v>
+      </c>
+      <c r="C179" t="s">
+        <v>37</v>
+      </c>
+      <c r="D179">
+        <v>291</v>
+      </c>
+      <c r="E179">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180">
+        <v>4</v>
+      </c>
+      <c r="B180" t="s">
+        <v>267</v>
+      </c>
+      <c r="C180" t="s">
+        <v>37</v>
+      </c>
+      <c r="D180">
+        <v>100</v>
+      </c>
+      <c r="E180">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181">
+        <v>5</v>
+      </c>
+      <c r="B181" t="s">
+        <v>268</v>
+      </c>
+      <c r="C181" t="s">
+        <v>37</v>
+      </c>
+      <c r="D181">
+        <v>98</v>
+      </c>
+      <c r="E181">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182">
+        <v>6</v>
+      </c>
+      <c r="B182" t="s">
+        <v>269</v>
+      </c>
+      <c r="C182" t="s">
+        <v>37</v>
+      </c>
+      <c r="D182">
+        <v>84</v>
+      </c>
+      <c r="E182">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183">
+        <v>7</v>
+      </c>
+      <c r="B183" t="s">
+        <v>270</v>
+      </c>
+      <c r="C183" t="s">
+        <v>37</v>
+      </c>
+      <c r="D183">
+        <v>0</v>
+      </c>
+      <c r="E183">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184">
+        <v>8</v>
+      </c>
+      <c r="B184" t="s">
+        <v>271</v>
+      </c>
+      <c r="C184" t="s">
+        <v>37</v>
+      </c>
+      <c r="D184">
+        <v>97</v>
+      </c>
+      <c r="E184">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185">
+        <v>9</v>
+      </c>
+      <c r="B185" t="s">
+        <v>272</v>
+      </c>
+      <c r="C185" t="s">
+        <v>37</v>
+      </c>
+      <c r="D185">
+        <v>152</v>
+      </c>
+      <c r="E185">
+        <v>152</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="E1" s="1" t="s">
         <v>30</v>
-      </c>
-[...10 lines deleted...]
-        <v>29</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>149</v>
+        <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="X1" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D2">
-        <v>55948</v>
+        <v>13003</v>
       </c>
       <c r="E2">
-        <v>55948</v>
+        <v>13003</v>
       </c>
       <c r="F2" t="s">
-        <v>253</v>
+        <v>276</v>
       </c>
       <c r="G2">
-        <v>55948</v>
+        <v>13003</v>
       </c>
       <c r="H2">
-        <v>65289</v>
+        <v>32505</v>
       </c>
       <c r="I2">
-        <v>100788</v>
+        <v>68014</v>
       </c>
       <c r="J2">
-        <v>56168</v>
+        <v>12896</v>
       </c>
       <c r="K2">
-        <v>73306</v>
+        <v>11161</v>
       </c>
       <c r="L2">
-        <v>2150</v>
+        <v>2782</v>
       </c>
       <c r="M2">
-        <v>3911</v>
+        <v>1293</v>
       </c>
       <c r="N2">
-        <v>52640</v>
+        <v>33025</v>
       </c>
       <c r="O2">
-        <v>721</v>
+        <v>184</v>
       </c>
       <c r="P2">
-        <v>1423</v>
+        <v>458</v>
       </c>
       <c r="Q2">
-        <v>747</v>
+        <v>356</v>
       </c>
       <c r="R2">
-        <v>38871</v>
+        <v>26674</v>
       </c>
       <c r="S2">
-        <v>13271</v>
+        <v>4590</v>
       </c>
       <c r="T2">
-        <v>7100</v>
+        <v>16867</v>
       </c>
       <c r="U2">
-        <v>1864</v>
+        <v>2167</v>
       </c>
       <c r="V2">
-        <v>2494</v>
+        <v>12112</v>
       </c>
       <c r="W2">
-        <v>6571</v>
+        <v>6611</v>
       </c>
       <c r="X2">
-        <v>483262</v>
+        <v>244698</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D3">
-        <v>12936</v>
+        <v>3895</v>
       </c>
       <c r="E3">
-        <v>12936</v>
+        <v>3895</v>
       </c>
       <c r="G3">
-        <v>55948</v>
+        <v>13003</v>
       </c>
       <c r="H3">
-        <v>65289</v>
+        <v>32505</v>
       </c>
       <c r="I3">
-        <v>100788</v>
+        <v>68014</v>
       </c>
       <c r="J3">
-        <v>56168</v>
+        <v>12896</v>
       </c>
       <c r="K3">
-        <v>73306</v>
+        <v>11161</v>
       </c>
       <c r="L3">
-        <v>2150</v>
+        <v>2782</v>
       </c>
       <c r="M3">
-        <v>3911</v>
+        <v>1293</v>
       </c>
       <c r="N3">
-        <v>52640</v>
+        <v>33025</v>
       </c>
       <c r="O3">
-        <v>721</v>
+        <v>184</v>
       </c>
       <c r="P3">
-        <v>1423</v>
+        <v>458</v>
       </c>
       <c r="Q3">
-        <v>747</v>
+        <v>356</v>
       </c>
       <c r="R3">
-        <v>38871</v>
+        <v>26674</v>
       </c>
       <c r="S3">
-        <v>13271</v>
+        <v>4590</v>
       </c>
       <c r="T3">
-        <v>7100</v>
+        <v>16867</v>
       </c>
       <c r="U3">
-        <v>1864</v>
+        <v>2167</v>
       </c>
       <c r="V3">
-        <v>2494</v>
+        <v>12112</v>
       </c>
       <c r="W3">
-        <v>6571</v>
+        <v>6611</v>
       </c>
       <c r="X3">
-        <v>483262</v>
+        <v>244698</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>254</v>
+        <v>277</v>
       </c>
       <c r="C4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D4">
-        <v>15050</v>
+        <v>5821</v>
       </c>
       <c r="E4">
-        <v>15050</v>
+        <v>5821</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>255</v>
+        <v>278</v>
       </c>
       <c r="C5" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D5">
-        <v>20541</v>
+        <v>1587</v>
       </c>
       <c r="E5">
-        <v>20541</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>256</v>
+        <v>279</v>
       </c>
       <c r="C6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D6">
-        <v>808</v>
+        <v>355</v>
       </c>
       <c r="E6">
-        <v>808</v>
+        <v>355</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>257</v>
+        <v>280</v>
       </c>
       <c r="C7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D7">
-        <v>3126</v>
+        <v>864</v>
       </c>
       <c r="E7">
-        <v>3126</v>
+        <v>864</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>258</v>
+        <v>281</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D8">
-        <v>1057</v>
+        <v>255</v>
       </c>
       <c r="E8">
-        <v>1057</v>
+        <v>255</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>259</v>
+        <v>282</v>
       </c>
       <c r="C9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D9">
-        <v>370</v>
+        <v>134</v>
       </c>
       <c r="E9">
-        <v>370</v>
+        <v>134</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>260</v>
+        <v>283</v>
       </c>
       <c r="C10" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D10">
-        <v>299</v>
+        <v>92</v>
       </c>
       <c r="E10">
-        <v>299</v>
-[...18 lines deleted...]
-    </row>
+        <v>92</v>
+      </c>
+    </row>
+    <row r="11"/>
     <row r="12">
       <c r="A12">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B12" t="s">
-        <v>262</v>
+        <v>7</v>
       </c>
       <c r="C12" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D12">
-        <v>355</v>
+        <v>32505</v>
       </c>
       <c r="E12">
-        <v>355</v>
+        <v>32505</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13">
-        <v>10</v>
+      <c r="A13" t="s">
+        <v>29</v>
       </c>
       <c r="B13" t="s">
-        <v>263</v>
+        <v>29</v>
       </c>
       <c r="C13" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D13">
-        <v>191</v>
+        <v>9034</v>
       </c>
       <c r="E13">
-        <v>191</v>
+        <v>9034</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>264</v>
+        <v>284</v>
       </c>
       <c r="C14" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D14">
-        <v>839</v>
+        <v>13961</v>
       </c>
       <c r="E14">
-        <v>839</v>
-[...2 lines deleted...]
-    <row r="15"/>
+        <v>13961</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>285</v>
+      </c>
+      <c r="C15" t="s">
+        <v>37</v>
+      </c>
+      <c r="D15">
+        <v>5230</v>
+      </c>
+      <c r="E15">
+        <v>5230</v>
+      </c>
+    </row>
     <row r="16">
       <c r="A16">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B16" t="s">
-        <v>7</v>
+        <v>286</v>
       </c>
       <c r="C16" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D16">
-        <v>65289</v>
+        <v>2064</v>
       </c>
       <c r="E16">
-        <v>65289</v>
+        <v>2064</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17" t="s">
-        <v>28</v>
+      <c r="A17">
+        <v>4</v>
       </c>
       <c r="B17" t="s">
-        <v>28</v>
+        <v>287</v>
       </c>
       <c r="C17" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D17">
-        <v>18109</v>
+        <v>652</v>
       </c>
       <c r="E17">
-        <v>18109</v>
+        <v>652</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B18" t="s">
-        <v>265</v>
+        <v>288</v>
       </c>
       <c r="C18" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D18">
-        <v>19859</v>
+        <v>866</v>
       </c>
       <c r="E18">
-        <v>19859</v>
+        <v>866</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B19" t="s">
-        <v>266</v>
+        <v>289</v>
       </c>
       <c r="C19" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D19">
-        <v>3884</v>
+        <v>365</v>
       </c>
       <c r="E19">
-        <v>3884</v>
+        <v>365</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B20" t="s">
-        <v>267</v>
+        <v>290</v>
       </c>
       <c r="C20" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D20">
-        <v>1936</v>
+        <v>333</v>
       </c>
       <c r="E20">
-        <v>1936</v>
-[...18 lines deleted...]
-    </row>
+        <v>333</v>
+      </c>
+    </row>
+    <row r="21"/>
     <row r="22">
       <c r="A22">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B22" t="s">
-        <v>269</v>
+        <v>8</v>
       </c>
       <c r="C22" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D22">
-        <v>1370</v>
+        <v>68014</v>
       </c>
       <c r="E22">
-        <v>1370</v>
+        <v>68014</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23">
-        <v>6</v>
+      <c r="A23" t="s">
+        <v>29</v>
       </c>
       <c r="B23" t="s">
-        <v>270</v>
+        <v>29</v>
       </c>
       <c r="C23" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D23">
-        <v>4672</v>
+        <v>19461</v>
       </c>
       <c r="E23">
-        <v>4672</v>
+        <v>19461</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B24" t="s">
-        <v>271</v>
+        <v>291</v>
       </c>
       <c r="C24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D24">
-        <v>415</v>
+        <v>19105</v>
       </c>
       <c r="E24">
-        <v>415</v>
+        <v>19105</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B25" t="s">
-        <v>272</v>
+        <v>292</v>
       </c>
       <c r="C25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D25">
-        <v>12832</v>
+        <v>7264</v>
       </c>
       <c r="E25">
-        <v>12832</v>
+        <v>7264</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B26" t="s">
-        <v>273</v>
+        <v>293</v>
       </c>
       <c r="C26" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D26">
-        <v>782</v>
+        <v>6069</v>
       </c>
       <c r="E26">
-        <v>782</v>
+        <v>6069</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B27" t="s">
-        <v>274</v>
+        <v>294</v>
       </c>
       <c r="C27" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D27">
-        <v>189</v>
+        <v>12514</v>
       </c>
       <c r="E27">
-        <v>189</v>
+        <v>12514</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="B28" t="s">
-        <v>275</v>
+        <v>295</v>
       </c>
       <c r="C28" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D28">
-        <v>257</v>
+        <v>2200</v>
       </c>
       <c r="E28">
-        <v>257</v>
-[...2 lines deleted...]
-    <row r="29"/>
+        <v>2200</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>6</v>
+      </c>
+      <c r="B29" t="s">
+        <v>296</v>
+      </c>
+      <c r="C29" t="s">
+        <v>37</v>
+      </c>
+      <c r="D29">
+        <v>589</v>
+      </c>
+      <c r="E29">
+        <v>589</v>
+      </c>
+    </row>
     <row r="30">
       <c r="A30">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B30" t="s">
-        <v>8</v>
+        <v>297</v>
       </c>
       <c r="C30" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D30">
-        <v>100788</v>
+        <v>812</v>
       </c>
       <c r="E30">
-        <v>100788</v>
-[...18 lines deleted...]
-    </row>
+        <v>812</v>
+      </c>
+    </row>
+    <row r="31"/>
     <row r="32">
       <c r="A32">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B32" t="s">
-        <v>276</v>
+        <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D32">
-        <v>21249</v>
+        <v>12896</v>
       </c>
       <c r="E32">
-        <v>21249</v>
+        <v>12896</v>
       </c>
     </row>
     <row r="33">
-      <c r="A33">
-        <v>2</v>
+      <c r="A33" t="s">
+        <v>29</v>
       </c>
       <c r="B33" t="s">
-        <v>277</v>
+        <v>29</v>
       </c>
       <c r="C33" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D33">
-        <v>11865</v>
+        <v>4021</v>
       </c>
       <c r="E33">
-        <v>11865</v>
+        <v>4021</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B34" t="s">
-        <v>278</v>
+        <v>298</v>
       </c>
       <c r="C34" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D34">
-        <v>4669</v>
+        <v>2392</v>
       </c>
       <c r="E34">
-        <v>4669</v>
+        <v>2392</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B35" t="s">
-        <v>279</v>
+        <v>299</v>
       </c>
       <c r="C35" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D35">
-        <v>9602</v>
+        <v>2222</v>
       </c>
       <c r="E35">
-        <v>9602</v>
+        <v>2222</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B36" t="s">
-        <v>280</v>
+        <v>300</v>
       </c>
       <c r="C36" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D36">
-        <v>20725</v>
+        <v>1165</v>
       </c>
       <c r="E36">
-        <v>20725</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B37" t="s">
-        <v>281</v>
+        <v>301</v>
       </c>
       <c r="C37" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D37">
-        <v>911</v>
+        <v>667</v>
       </c>
       <c r="E37">
-        <v>911</v>
+        <v>667</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B38" t="s">
-        <v>282</v>
+        <v>302</v>
       </c>
       <c r="C38" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D38">
-        <v>496</v>
+        <v>1627</v>
       </c>
       <c r="E38">
-        <v>496</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B39" t="s">
-        <v>283</v>
+        <v>303</v>
       </c>
       <c r="C39" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D39">
-        <v>670</v>
+        <v>458</v>
       </c>
       <c r="E39">
-        <v>670</v>
+        <v>458</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B40" t="s">
-        <v>284</v>
+        <v>304</v>
       </c>
       <c r="C40" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D40">
-        <v>561</v>
+        <v>344</v>
       </c>
       <c r="E40">
-        <v>561</v>
-[...18 lines deleted...]
-    </row>
+        <v>344</v>
+      </c>
+    </row>
+    <row r="41"/>
     <row r="42">
       <c r="A42">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="B42" t="s">
-        <v>286</v>
+        <v>10</v>
       </c>
       <c r="C42" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D42">
-        <v>880</v>
+        <v>11161</v>
       </c>
       <c r="E42">
-        <v>880</v>
-[...2 lines deleted...]
-    <row r="43"/>
+        <v>11161</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>29</v>
+      </c>
+      <c r="B43" t="s">
+        <v>29</v>
+      </c>
+      <c r="C43" t="s">
+        <v>35</v>
+      </c>
+      <c r="D43">
+        <v>2799</v>
+      </c>
+      <c r="E43">
+        <v>2799</v>
+      </c>
+    </row>
     <row r="44">
       <c r="A44">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B44" t="s">
-        <v>9</v>
+        <v>305</v>
       </c>
       <c r="C44" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D44">
-        <v>56168</v>
+        <v>3514</v>
       </c>
       <c r="E44">
-        <v>56168</v>
+        <v>3514</v>
       </c>
     </row>
     <row r="45">
-      <c r="A45" t="s">
-        <v>28</v>
+      <c r="A45">
+        <v>2</v>
       </c>
       <c r="B45" t="s">
-        <v>28</v>
+        <v>306</v>
       </c>
       <c r="C45" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D45">
-        <v>12442</v>
+        <v>932</v>
       </c>
       <c r="E45">
-        <v>12442</v>
+        <v>932</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B46" t="s">
-        <v>287</v>
+        <v>307</v>
       </c>
       <c r="C46" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D46">
-        <v>20187</v>
+        <v>630</v>
       </c>
       <c r="E46">
-        <v>20187</v>
+        <v>630</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B47" t="s">
-        <v>288</v>
+        <v>308</v>
       </c>
       <c r="C47" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D47">
-        <v>13985</v>
+        <v>337</v>
       </c>
       <c r="E47">
-        <v>13985</v>
+        <v>337</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B48" t="s">
-        <v>289</v>
+        <v>309</v>
       </c>
       <c r="C48" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D48">
-        <v>1612</v>
+        <v>2022</v>
       </c>
       <c r="E48">
-        <v>1612</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B49" t="s">
-        <v>290</v>
+        <v>310</v>
       </c>
       <c r="C49" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D49">
-        <v>1717</v>
+        <v>214</v>
       </c>
       <c r="E49">
-        <v>1717</v>
+        <v>214</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B50" t="s">
-        <v>291</v>
+        <v>311</v>
       </c>
       <c r="C50" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D50">
-        <v>949</v>
+        <v>713</v>
       </c>
       <c r="E50">
-        <v>949</v>
-[...18 lines deleted...]
-    </row>
+        <v>713</v>
+      </c>
+    </row>
+    <row r="51"/>
     <row r="52">
       <c r="A52">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B52" t="s">
-        <v>293</v>
+        <v>11</v>
       </c>
       <c r="C52" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D52">
-        <v>366</v>
+        <v>2782</v>
       </c>
       <c r="E52">
-        <v>366</v>
+        <v>2782</v>
       </c>
     </row>
     <row r="53">
-      <c r="A53">
-        <v>8</v>
+      <c r="A53" t="s">
+        <v>29</v>
       </c>
       <c r="B53" t="s">
-        <v>294</v>
+        <v>29</v>
       </c>
       <c r="C53" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D53">
-        <v>1890</v>
+        <v>1353</v>
       </c>
       <c r="E53">
-        <v>1890</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B54" t="s">
-        <v>295</v>
+        <v>312</v>
       </c>
       <c r="C54" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D54">
-        <v>406</v>
+        <v>1429</v>
       </c>
       <c r="E54">
-        <v>406</v>
-[...18 lines deleted...]
-    </row>
+        <v>1429</v>
+      </c>
+    </row>
+    <row r="55"/>
     <row r="56">
       <c r="A56">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="B56" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="C56" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D56">
-        <v>307</v>
+        <v>1293</v>
       </c>
       <c r="E56">
-        <v>307</v>
-[...2 lines deleted...]
-    <row r="57"/>
+        <v>1293</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>29</v>
+      </c>
+      <c r="B57" t="s">
+        <v>29</v>
+      </c>
+      <c r="C57" t="s">
+        <v>35</v>
+      </c>
+      <c r="D57">
+        <v>396</v>
+      </c>
+      <c r="E57">
+        <v>396</v>
+      </c>
+    </row>
     <row r="58">
       <c r="A58">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B58" t="s">
-        <v>10</v>
+        <v>313</v>
       </c>
       <c r="C58" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D58">
-        <v>73306</v>
+        <v>345</v>
       </c>
       <c r="E58">
-        <v>73306</v>
+        <v>345</v>
       </c>
     </row>
     <row r="59">
-      <c r="A59" t="s">
-        <v>28</v>
+      <c r="A59">
+        <v>2</v>
       </c>
       <c r="B59" t="s">
-        <v>28</v>
+        <v>314</v>
       </c>
       <c r="C59" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D59">
-        <v>8077</v>
+        <v>106</v>
       </c>
       <c r="E59">
-        <v>8077</v>
+        <v>106</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B60" t="s">
-        <v>298</v>
+        <v>315</v>
       </c>
       <c r="C60" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D60">
-        <v>38929</v>
+        <v>307</v>
       </c>
       <c r="E60">
-        <v>38929</v>
+        <v>307</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B61" t="s">
-        <v>299</v>
+        <v>316</v>
       </c>
       <c r="C61" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D61">
-        <v>9449</v>
+        <v>70</v>
       </c>
       <c r="E61">
-        <v>9449</v>
+        <v>70</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B62" t="s">
-        <v>300</v>
+        <v>317</v>
       </c>
       <c r="C62" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D62">
-        <v>772</v>
+        <v>69</v>
       </c>
       <c r="E62">
-        <v>772</v>
-[...18 lines deleted...]
-    </row>
+        <v>69</v>
+      </c>
+    </row>
+    <row r="63"/>
     <row r="64">
       <c r="A64">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B64" t="s">
-        <v>302</v>
+        <v>13</v>
       </c>
       <c r="C64" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D64">
-        <v>9963</v>
+        <v>33025</v>
       </c>
       <c r="E64">
-        <v>9963</v>
+        <v>33025</v>
       </c>
     </row>
     <row r="65">
-      <c r="A65">
-        <v>6</v>
+      <c r="A65" t="s">
+        <v>29</v>
       </c>
       <c r="B65" t="s">
-        <v>303</v>
+        <v>29</v>
       </c>
       <c r="C65" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D65">
-        <v>313</v>
+        <v>10028</v>
       </c>
       <c r="E65">
-        <v>313</v>
+        <v>10028</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B66" t="s">
-        <v>304</v>
+        <v>318</v>
       </c>
       <c r="C66" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D66">
-        <v>291</v>
+        <v>6043</v>
       </c>
       <c r="E66">
-        <v>291</v>
+        <v>6043</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B67" t="s">
-        <v>305</v>
+        <v>319</v>
       </c>
       <c r="C67" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D67">
-        <v>163</v>
+        <v>8287</v>
       </c>
       <c r="E67">
-        <v>163</v>
+        <v>8287</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B68" t="s">
-        <v>306</v>
+        <v>320</v>
       </c>
       <c r="C68" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D68">
-        <v>64</v>
+        <v>1771</v>
       </c>
       <c r="E68">
-        <v>64</v>
+        <v>1771</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B69" t="s">
-        <v>307</v>
+        <v>321</v>
       </c>
       <c r="C69" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D69">
-        <v>87</v>
+        <v>3043</v>
       </c>
       <c r="E69">
-        <v>87</v>
+        <v>3043</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="B70" t="s">
-        <v>308</v>
+        <v>322</v>
       </c>
       <c r="C70" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D70">
-        <v>88</v>
+        <v>462</v>
       </c>
       <c r="E70">
-        <v>88</v>
-[...2 lines deleted...]
-    <row r="71"/>
+        <v>462</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>6</v>
+      </c>
+      <c r="B71" t="s">
+        <v>323</v>
+      </c>
+      <c r="C71" t="s">
+        <v>37</v>
+      </c>
+      <c r="D71">
+        <v>2677</v>
+      </c>
+      <c r="E71">
+        <v>2677</v>
+      </c>
+    </row>
     <row r="72">
       <c r="A72">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B72" t="s">
-        <v>11</v>
+        <v>324</v>
       </c>
       <c r="C72" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D72">
-        <v>2150</v>
+        <v>714</v>
       </c>
       <c r="E72">
-        <v>2150</v>
-[...18 lines deleted...]
-    </row>
+        <v>714</v>
+      </c>
+    </row>
+    <row r="73"/>
     <row r="74">
       <c r="A74">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B74" t="s">
-        <v>309</v>
+        <v>14</v>
       </c>
       <c r="C74" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D74">
-        <v>880</v>
+        <v>184</v>
       </c>
       <c r="E74">
-        <v>880</v>
-[...2 lines deleted...]
-    <row r="75"/>
+        <v>184</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="s">
+        <v>29</v>
+      </c>
+      <c r="B75" t="s">
+        <v>29</v>
+      </c>
+      <c r="C75" t="s">
+        <v>35</v>
+      </c>
+      <c r="D75">
+        <v>86</v>
+      </c>
+      <c r="E75">
+        <v>86</v>
+      </c>
+    </row>
     <row r="76">
       <c r="A76">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B76" t="s">
-        <v>12</v>
+        <v>325</v>
       </c>
       <c r="C76" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D76">
-        <v>3911</v>
+        <v>98</v>
       </c>
       <c r="E76">
-        <v>3911</v>
-[...18 lines deleted...]
-    </row>
+        <v>98</v>
+      </c>
+    </row>
+    <row r="77"/>
     <row r="78">
       <c r="A78">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B78" t="s">
-        <v>310</v>
+        <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D78">
-        <v>1194</v>
+        <v>458</v>
       </c>
       <c r="E78">
-        <v>1194</v>
+        <v>458</v>
       </c>
     </row>
     <row r="79">
-      <c r="A79">
-        <v>2</v>
+      <c r="A79" t="s">
+        <v>29</v>
       </c>
       <c r="B79" t="s">
-        <v>311</v>
+        <v>29</v>
       </c>
       <c r="C79" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D79">
-        <v>312</v>
+        <v>165</v>
       </c>
       <c r="E79">
-        <v>312</v>
+        <v>165</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B80" t="s">
-        <v>312</v>
+        <v>326</v>
       </c>
       <c r="C80" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D80">
-        <v>203</v>
+        <v>293</v>
       </c>
       <c r="E80">
-        <v>203</v>
-[...18 lines deleted...]
-    </row>
+        <v>293</v>
+      </c>
+    </row>
+    <row r="81"/>
     <row r="82">
       <c r="A82">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="B82" t="s">
-        <v>314</v>
+        <v>16</v>
       </c>
       <c r="C82" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D82">
-        <v>128</v>
+        <v>356</v>
       </c>
       <c r="E82">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="83"/>
+        <v>356</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="s">
+        <v>29</v>
+      </c>
+      <c r="B83" t="s">
+        <v>29</v>
+      </c>
+      <c r="C83" t="s">
+        <v>35</v>
+      </c>
+      <c r="D83">
+        <v>181</v>
+      </c>
+      <c r="E83">
+        <v>181</v>
+      </c>
+    </row>
     <row r="84">
       <c r="A84">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B84" t="s">
-        <v>13</v>
+        <v>327</v>
       </c>
       <c r="C84" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D84">
-        <v>52640</v>
+        <v>125</v>
       </c>
       <c r="E84">
-        <v>52640</v>
+        <v>125</v>
       </c>
     </row>
     <row r="85">
-      <c r="A85" t="s">
-        <v>28</v>
+      <c r="A85">
+        <v>2</v>
       </c>
       <c r="B85" t="s">
-        <v>28</v>
+        <v>328</v>
       </c>
       <c r="C85" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D85">
-        <v>7090</v>
+        <v>50</v>
       </c>
       <c r="E85">
-        <v>7090</v>
-[...18 lines deleted...]
-    </row>
+        <v>50</v>
+      </c>
+    </row>
+    <row r="86"/>
     <row r="87">
       <c r="A87">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="B87" t="s">
-        <v>316</v>
+        <v>17</v>
       </c>
       <c r="C87" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D87">
-        <v>13074</v>
+        <v>26674</v>
       </c>
       <c r="E87">
-        <v>13074</v>
+        <v>26674</v>
       </c>
     </row>
     <row r="88">
-      <c r="A88">
-        <v>3</v>
+      <c r="A88" t="s">
+        <v>29</v>
       </c>
       <c r="B88" t="s">
-        <v>317</v>
+        <v>29</v>
       </c>
       <c r="C88" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D88">
-        <v>1302</v>
+        <v>3004</v>
       </c>
       <c r="E88">
-        <v>1302</v>
+        <v>3004</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B89" t="s">
-        <v>318</v>
+        <v>329</v>
       </c>
       <c r="C89" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D89">
-        <v>9986</v>
+        <v>7782</v>
       </c>
       <c r="E89">
-        <v>9986</v>
+        <v>7782</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B90" t="s">
-        <v>319</v>
+        <v>330</v>
       </c>
       <c r="C90" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D90">
-        <v>4999</v>
+        <v>9919</v>
       </c>
       <c r="E90">
-        <v>4999</v>
+        <v>9919</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B91" t="s">
-        <v>320</v>
+        <v>331</v>
       </c>
       <c r="C91" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D91">
-        <v>563</v>
+        <v>4321</v>
       </c>
       <c r="E91">
-        <v>563</v>
+        <v>4321</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B92" t="s">
-        <v>321</v>
+        <v>332</v>
       </c>
       <c r="C92" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D92">
-        <v>217</v>
+        <v>394</v>
       </c>
       <c r="E92">
-        <v>217</v>
+        <v>394</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B93" t="s">
-        <v>322</v>
+        <v>333</v>
       </c>
       <c r="C93" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D93">
-        <v>1015</v>
+        <v>402</v>
       </c>
       <c r="E93">
-        <v>1015</v>
+        <v>402</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B94" t="s">
-        <v>323</v>
+        <v>334</v>
       </c>
       <c r="C94" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D94">
-        <v>221</v>
+        <v>202</v>
       </c>
       <c r="E94">
-        <v>221</v>
+        <v>202</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="B95" t="s">
-        <v>324</v>
+        <v>335</v>
       </c>
       <c r="C95" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D95">
-        <v>329</v>
+        <v>650</v>
       </c>
       <c r="E95">
-        <v>329</v>
-[...19 lines deleted...]
-    <row r="97"/>
+        <v>650</v>
+      </c>
+    </row>
+    <row r="96"/>
+    <row r="97">
+      <c r="A97">
+        <v>14</v>
+      </c>
+      <c r="B97" t="s">
+        <v>18</v>
+      </c>
+      <c r="C97" t="s">
+        <v>34</v>
+      </c>
+      <c r="D97">
+        <v>4590</v>
+      </c>
+      <c r="E97">
+        <v>4590</v>
+      </c>
+    </row>
     <row r="98">
-      <c r="A98">
-        <v>9</v>
+      <c r="A98" t="s">
+        <v>29</v>
       </c>
       <c r="B98" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="C98" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D98">
-        <v>721</v>
+        <v>2006</v>
       </c>
       <c r="E98">
-        <v>721</v>
+        <v>2006</v>
       </c>
     </row>
     <row r="99">
-      <c r="A99" t="s">
-        <v>28</v>
+      <c r="A99">
+        <v>1</v>
       </c>
       <c r="B99" t="s">
-        <v>28</v>
+        <v>336</v>
       </c>
       <c r="C99" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D99">
-        <v>597</v>
+        <v>836</v>
       </c>
       <c r="E99">
-        <v>597</v>
+        <v>836</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B100" t="s">
-        <v>326</v>
+        <v>337</v>
       </c>
       <c r="C100" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D100">
-        <v>83</v>
+        <v>530</v>
       </c>
       <c r="E100">
-        <v>83</v>
+        <v>530</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B101" t="s">
-        <v>327</v>
+        <v>338</v>
       </c>
       <c r="C101" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D101">
-        <v>41</v>
+        <v>308</v>
       </c>
       <c r="E101">
-        <v>41</v>
-[...2 lines deleted...]
-    <row r="102"/>
+        <v>308</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>4</v>
+      </c>
+      <c r="B102" t="s">
+        <v>339</v>
+      </c>
+      <c r="C102" t="s">
+        <v>37</v>
+      </c>
+      <c r="D102">
+        <v>408</v>
+      </c>
+      <c r="E102">
+        <v>408</v>
+      </c>
+    </row>
     <row r="103">
       <c r="A103">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B103" t="s">
-        <v>149</v>
+        <v>340</v>
       </c>
       <c r="C103" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D103">
-        <v>1423</v>
+        <v>152</v>
       </c>
       <c r="E103">
-        <v>1423</v>
+        <v>152</v>
       </c>
     </row>
     <row r="104">
-      <c r="A104" t="s">
-        <v>28</v>
+      <c r="A104">
+        <v>6</v>
       </c>
       <c r="B104" t="s">
-        <v>28</v>
+        <v>341</v>
       </c>
       <c r="C104" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D104">
-        <v>718</v>
+        <v>83</v>
       </c>
       <c r="E104">
-        <v>718</v>
+        <v>83</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
+        <v>7</v>
+      </c>
+      <c r="B105" t="s">
+        <v>342</v>
+      </c>
+      <c r="C105" t="s">
+        <v>37</v>
+      </c>
+      <c r="D105">
+        <v>267</v>
+      </c>
+      <c r="E105">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="106"/>
+    <row r="107">
+      <c r="A107">
+        <v>15</v>
+      </c>
+      <c r="B107" t="s">
+        <v>19</v>
+      </c>
+      <c r="C107" t="s">
+        <v>34</v>
+      </c>
+      <c r="D107">
+        <v>16867</v>
+      </c>
+      <c r="E107">
+        <v>16867</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="s">
+        <v>29</v>
+      </c>
+      <c r="B108" t="s">
+        <v>29</v>
+      </c>
+      <c r="C108" t="s">
+        <v>35</v>
+      </c>
+      <c r="D108">
+        <v>6064</v>
+      </c>
+      <c r="E108">
+        <v>6064</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
         <v>1</v>
       </c>
-      <c r="B105" t="s">
-[...50 lines deleted...]
-      </c>
       <c r="B109" t="s">
-        <v>28</v>
+        <v>343</v>
       </c>
       <c r="C109" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D109">
-        <v>489</v>
+        <v>2372</v>
       </c>
       <c r="E109">
-        <v>489</v>
+        <v>2372</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B110" t="s">
-        <v>330</v>
+        <v>344</v>
       </c>
       <c r="C110" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D110">
-        <v>258</v>
+        <v>1575</v>
       </c>
       <c r="E110">
-        <v>258</v>
-[...2 lines deleted...]
-    <row r="111"/>
+        <v>1575</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>3</v>
+      </c>
+      <c r="B111" t="s">
+        <v>345</v>
+      </c>
+      <c r="C111" t="s">
+        <v>37</v>
+      </c>
+      <c r="D111">
+        <v>992</v>
+      </c>
+      <c r="E111">
+        <v>992</v>
+      </c>
+    </row>
     <row r="112">
       <c r="A112">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B112" t="s">
-        <v>16</v>
+        <v>346</v>
       </c>
       <c r="C112" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D112">
-        <v>38871</v>
+        <v>796</v>
       </c>
       <c r="E112">
-        <v>38871</v>
+        <v>796</v>
       </c>
     </row>
     <row r="113">
-      <c r="A113" t="s">
-        <v>28</v>
+      <c r="A113">
+        <v>5</v>
       </c>
       <c r="B113" t="s">
-        <v>28</v>
+        <v>347</v>
       </c>
       <c r="C113" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D113">
-        <v>6185</v>
+        <v>3846</v>
       </c>
       <c r="E113">
-        <v>6185</v>
+        <v>3846</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B114" t="s">
-        <v>331</v>
+        <v>348</v>
       </c>
       <c r="C114" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D114">
-        <v>25350</v>
+        <v>1014</v>
       </c>
       <c r="E114">
-        <v>25350</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B115" t="s">
-        <v>332</v>
+        <v>349</v>
       </c>
       <c r="C115" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D115">
-        <v>2266</v>
+        <v>208</v>
       </c>
       <c r="E115">
-        <v>2266</v>
-[...18 lines deleted...]
-    </row>
+        <v>208</v>
+      </c>
+    </row>
+    <row r="116"/>
     <row r="117">
       <c r="A117">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="B117" t="s">
-        <v>334</v>
+        <v>20</v>
       </c>
       <c r="C117" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D117">
-        <v>867</v>
+        <v>2167</v>
       </c>
       <c r="E117">
-        <v>867</v>
+        <v>2167</v>
       </c>
     </row>
     <row r="118">
-      <c r="A118">
-        <v>5</v>
+      <c r="A118" t="s">
+        <v>29</v>
       </c>
       <c r="B118" t="s">
-        <v>335</v>
+        <v>29</v>
       </c>
       <c r="C118" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D118">
-        <v>342</v>
+        <v>812</v>
       </c>
       <c r="E118">
-        <v>342</v>
+        <v>812</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B119" t="s">
-        <v>336</v>
+        <v>350</v>
       </c>
       <c r="C119" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D119">
-        <v>243</v>
+        <v>272</v>
       </c>
       <c r="E119">
-        <v>243</v>
+        <v>272</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B120" t="s">
-        <v>337</v>
+        <v>351</v>
       </c>
       <c r="C120" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D120">
-        <v>1922</v>
+        <v>401</v>
       </c>
       <c r="E120">
-        <v>1922</v>
+        <v>401</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B121" t="s">
-        <v>338</v>
+        <v>352</v>
       </c>
       <c r="C121" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D121">
-        <v>132</v>
+        <v>206</v>
       </c>
       <c r="E121">
-        <v>132</v>
+        <v>206</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B122" t="s">
-        <v>339</v>
+        <v>353</v>
       </c>
       <c r="C122" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D122">
-        <v>111</v>
+        <v>237</v>
       </c>
       <c r="E122">
-        <v>111</v>
+        <v>237</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B123" t="s">
-        <v>340</v>
+        <v>354</v>
       </c>
       <c r="C123" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D123">
-        <v>312</v>
+        <v>46</v>
       </c>
       <c r="E123">
-        <v>312</v>
+        <v>46</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B124" t="s">
-        <v>341</v>
+        <v>355</v>
       </c>
       <c r="C124" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D124">
-        <v>425</v>
+        <v>32</v>
       </c>
       <c r="E124">
-        <v>425</v>
-[...7 lines deleted...]
-      <c r="B126" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>7</v>
+      </c>
+      <c r="B125" t="s">
+        <v>356</v>
+      </c>
+      <c r="C125" t="s">
+        <v>37</v>
+      </c>
+      <c r="D125">
+        <v>161</v>
+      </c>
+      <c r="E125">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="126"/>
+    <row r="127">
+      <c r="A127">
         <v>17</v>
       </c>
-      <c r="C126" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="B127" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="C127" t="s">
         <v>34</v>
       </c>
       <c r="D127">
-        <v>2831</v>
+        <v>12112</v>
       </c>
       <c r="E127">
-        <v>2831</v>
+        <v>12112</v>
       </c>
     </row>
     <row r="128">
-      <c r="A128">
-        <v>1</v>
+      <c r="A128" t="s">
+        <v>29</v>
       </c>
       <c r="B128" t="s">
-        <v>342</v>
+        <v>29</v>
       </c>
       <c r="C128" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D128">
-        <v>8229</v>
+        <v>2689</v>
       </c>
       <c r="E128">
-        <v>8229</v>
+        <v>2689</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B129" t="s">
-        <v>343</v>
+        <v>357</v>
       </c>
       <c r="C129" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D129">
-        <v>351</v>
+        <v>2172</v>
       </c>
       <c r="E129">
-        <v>351</v>
+        <v>2172</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B130" t="s">
-        <v>344</v>
+        <v>358</v>
       </c>
       <c r="C130" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D130">
-        <v>322</v>
+        <v>4747</v>
       </c>
       <c r="E130">
-        <v>322</v>
+        <v>4747</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B131" t="s">
-        <v>345</v>
+        <v>359</v>
       </c>
       <c r="C131" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D131">
-        <v>298</v>
+        <v>360</v>
       </c>
       <c r="E131">
-        <v>298</v>
+        <v>360</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B132" t="s">
-        <v>346</v>
+        <v>360</v>
       </c>
       <c r="C132" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D132">
-        <v>325</v>
+        <v>294</v>
       </c>
       <c r="E132">
-        <v>325</v>
+        <v>294</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B133" t="s">
-        <v>347</v>
+        <v>361</v>
       </c>
       <c r="C133" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D133">
-        <v>354</v>
+        <v>1259</v>
       </c>
       <c r="E133">
-        <v>354</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B134" t="s">
-        <v>348</v>
+        <v>362</v>
       </c>
       <c r="C134" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D134">
-        <v>73</v>
+        <v>335</v>
       </c>
       <c r="E134">
-        <v>73</v>
+        <v>335</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B135" t="s">
-        <v>349</v>
+        <v>363</v>
       </c>
       <c r="C135" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D135">
-        <v>288</v>
+        <v>256</v>
       </c>
       <c r="E135">
-        <v>288</v>
-[...18 lines deleted...]
-    </row>
+        <v>256</v>
+      </c>
+    </row>
+    <row r="136"/>
     <row r="137">
       <c r="A137">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="B137" t="s">
-        <v>351</v>
+        <v>22</v>
       </c>
       <c r="C137" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D137">
-        <v>61</v>
+        <v>6611</v>
       </c>
       <c r="E137">
-        <v>61</v>
+        <v>6611</v>
       </c>
     </row>
     <row r="138">
-      <c r="A138">
-        <v>11</v>
+      <c r="A138" t="s">
+        <v>29</v>
       </c>
       <c r="B138" t="s">
-        <v>352</v>
+        <v>29</v>
       </c>
       <c r="C138" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D138">
-        <v>91</v>
+        <v>2157</v>
       </c>
       <c r="E138">
-        <v>91</v>
-[...2 lines deleted...]
-    <row r="139"/>
+        <v>2157</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>1</v>
+      </c>
+      <c r="B139" t="s">
+        <v>364</v>
+      </c>
+      <c r="C139" t="s">
+        <v>37</v>
+      </c>
+      <c r="D139">
+        <v>2714</v>
+      </c>
+      <c r="E139">
+        <v>2714</v>
+      </c>
+    </row>
     <row r="140">
       <c r="A140">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="B140" t="s">
-        <v>18</v>
+        <v>365</v>
       </c>
       <c r="C140" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D140">
-        <v>7100</v>
+        <v>461</v>
       </c>
       <c r="E140">
-        <v>7100</v>
+        <v>461</v>
       </c>
     </row>
     <row r="141">
-      <c r="A141" t="s">
-        <v>28</v>
+      <c r="A141">
+        <v>3</v>
       </c>
       <c r="B141" t="s">
-        <v>28</v>
+        <v>366</v>
       </c>
       <c r="C141" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D141">
-        <v>2779</v>
+        <v>478</v>
       </c>
       <c r="E141">
-        <v>2779</v>
+        <v>478</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B142" t="s">
-        <v>353</v>
+        <v>367</v>
       </c>
       <c r="C142" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D142">
-        <v>1380</v>
+        <v>373</v>
       </c>
       <c r="E142">
-        <v>1380</v>
+        <v>373</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B143" t="s">
-        <v>354</v>
+        <v>368</v>
       </c>
       <c r="C143" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D143">
-        <v>1657</v>
+        <v>165</v>
       </c>
       <c r="E143">
-        <v>1657</v>
+        <v>165</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B144" t="s">
-        <v>355</v>
+        <v>369</v>
       </c>
       <c r="C144" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D144">
-        <v>403</v>
+        <v>106</v>
       </c>
       <c r="E144">
-        <v>403</v>
+        <v>106</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B145" t="s">
-        <v>356</v>
+        <v>370</v>
       </c>
       <c r="C145" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D145">
-        <v>483</v>
+        <v>157</v>
       </c>
       <c r="E145">
-        <v>483</v>
-[...631 lines deleted...]
-        <v>152</v>
+        <v>157</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="E1" s="1" t="s">
         <v>30</v>
-      </c>
-[...10 lines deleted...]
-        <v>29</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>149</v>
+        <v>371</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>20</v>
-[...5 lines deleted...]
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D2">
-        <v>13003</v>
+        <v>34808</v>
       </c>
       <c r="E2">
-        <v>13003</v>
+        <v>34808</v>
       </c>
       <c r="F2" t="s">
-        <v>391</v>
+        <v>375</v>
       </c>
       <c r="G2">
-        <v>13003</v>
+        <v>34808</v>
       </c>
       <c r="H2">
-        <v>32505</v>
+        <v>47810</v>
       </c>
       <c r="I2">
-        <v>68014</v>
+        <v>71673</v>
       </c>
       <c r="J2">
-        <v>12896</v>
+        <v>39528</v>
       </c>
       <c r="K2">
-        <v>11161</v>
+        <v>3048</v>
       </c>
       <c r="L2">
-        <v>2782</v>
+        <v>1810</v>
       </c>
       <c r="M2">
-        <v>1293</v>
+        <v>1215</v>
       </c>
       <c r="N2">
-        <v>33025</v>
+        <v>41145</v>
       </c>
       <c r="O2">
-        <v>184</v>
+        <v>41209</v>
       </c>
       <c r="P2">
-        <v>458</v>
+        <v>519</v>
       </c>
       <c r="Q2">
-        <v>356</v>
+        <v>6313</v>
       </c>
       <c r="R2">
-        <v>26674</v>
+        <v>5623</v>
       </c>
       <c r="S2">
-        <v>4590</v>
+        <v>1181</v>
       </c>
       <c r="T2">
-        <v>16867</v>
+        <v>4215</v>
       </c>
       <c r="U2">
-        <v>2167</v>
+        <v>9046</v>
       </c>
       <c r="V2">
-        <v>12112</v>
-[...5 lines deleted...]
-        <v>244698</v>
+        <v>309143</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D3">
-        <v>3895</v>
+        <v>8306</v>
       </c>
       <c r="E3">
-        <v>3895</v>
+        <v>8306</v>
       </c>
       <c r="G3">
-        <v>13003</v>
+        <v>34808</v>
       </c>
       <c r="H3">
-        <v>32505</v>
+        <v>47810</v>
       </c>
       <c r="I3">
-        <v>68014</v>
+        <v>71673</v>
       </c>
       <c r="J3">
-        <v>12896</v>
+        <v>39528</v>
       </c>
       <c r="K3">
-        <v>11161</v>
+        <v>3048</v>
       </c>
       <c r="L3">
-        <v>2782</v>
+        <v>1810</v>
       </c>
       <c r="M3">
-        <v>1293</v>
+        <v>1215</v>
       </c>
       <c r="N3">
-        <v>33025</v>
+        <v>41145</v>
       </c>
       <c r="O3">
-        <v>184</v>
+        <v>41209</v>
       </c>
       <c r="P3">
-        <v>458</v>
+        <v>519</v>
       </c>
       <c r="Q3">
-        <v>356</v>
+        <v>6313</v>
       </c>
       <c r="R3">
-        <v>26674</v>
+        <v>5623</v>
       </c>
       <c r="S3">
-        <v>4590</v>
+        <v>1181</v>
       </c>
       <c r="T3">
-        <v>16867</v>
+        <v>4215</v>
       </c>
       <c r="U3">
-        <v>2167</v>
+        <v>9046</v>
       </c>
       <c r="V3">
-        <v>12112</v>
-[...5 lines deleted...]
-        <v>244698</v>
+        <v>309143</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>392</v>
+        <v>376</v>
       </c>
       <c r="C4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D4">
-        <v>5821</v>
+        <v>20309</v>
       </c>
       <c r="E4">
-        <v>5821</v>
+        <v>20309</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>393</v>
+        <v>377</v>
       </c>
       <c r="C5" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D5">
-        <v>1587</v>
+        <v>3250</v>
       </c>
       <c r="E5">
-        <v>1587</v>
+        <v>3250</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>394</v>
+        <v>378</v>
       </c>
       <c r="C6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D6">
-        <v>355</v>
+        <v>625</v>
       </c>
       <c r="E6">
-        <v>355</v>
+        <v>625</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>395</v>
+        <v>379</v>
       </c>
       <c r="C7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D7">
-        <v>864</v>
+        <v>623</v>
       </c>
       <c r="E7">
-        <v>864</v>
+        <v>623</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>396</v>
+        <v>380</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D8">
-        <v>255</v>
+        <v>485</v>
       </c>
       <c r="E8">
-        <v>255</v>
+        <v>485</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>397</v>
+        <v>381</v>
       </c>
       <c r="C9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D9">
-        <v>134</v>
+        <v>456</v>
       </c>
       <c r="E9">
-        <v>134</v>
+        <v>456</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>398</v>
+        <v>382</v>
       </c>
       <c r="C10" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D10">
-        <v>92</v>
+        <v>754</v>
       </c>
       <c r="E10">
-        <v>92</v>
+        <v>754</v>
       </c>
     </row>
     <row r="11"/>
     <row r="12">
       <c r="A12">
         <v>2</v>
       </c>
       <c r="B12" t="s">
         <v>7</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D12">
-        <v>32505</v>
+        <v>47810</v>
       </c>
       <c r="E12">
-        <v>32505</v>
+        <v>47810</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D13">
-        <v>9034</v>
+        <v>10185</v>
       </c>
       <c r="E13">
-        <v>9034</v>
+        <v>10185</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>399</v>
+        <v>383</v>
       </c>
       <c r="C14" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D14">
-        <v>13961</v>
+        <v>26374</v>
       </c>
       <c r="E14">
-        <v>13961</v>
+        <v>26374</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
-        <v>400</v>
+        <v>384</v>
       </c>
       <c r="C15" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D15">
-        <v>5230</v>
+        <v>2398</v>
       </c>
       <c r="E15">
-        <v>5230</v>
+        <v>2398</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>3</v>
       </c>
       <c r="B16" t="s">
-        <v>401</v>
+        <v>385</v>
       </c>
       <c r="C16" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D16">
-        <v>2064</v>
+        <v>5859</v>
       </c>
       <c r="E16">
-        <v>2064</v>
+        <v>5859</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>4</v>
       </c>
       <c r="B17" t="s">
-        <v>402</v>
+        <v>386</v>
       </c>
       <c r="C17" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D17">
-        <v>652</v>
+        <v>609</v>
       </c>
       <c r="E17">
-        <v>652</v>
+        <v>609</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>5</v>
       </c>
       <c r="B18" t="s">
-        <v>403</v>
+        <v>387</v>
       </c>
       <c r="C18" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D18">
-        <v>866</v>
+        <v>1517</v>
       </c>
       <c r="E18">
-        <v>866</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>6</v>
       </c>
       <c r="B19" t="s">
-        <v>404</v>
+        <v>388</v>
       </c>
       <c r="C19" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D19">
-        <v>365</v>
+        <v>438</v>
       </c>
       <c r="E19">
-        <v>365</v>
+        <v>438</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>7</v>
       </c>
       <c r="B20" t="s">
-        <v>405</v>
+        <v>389</v>
       </c>
       <c r="C20" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D20">
-        <v>333</v>
+        <v>430</v>
       </c>
       <c r="E20">
-        <v>333</v>
+        <v>430</v>
       </c>
     </row>
     <row r="21"/>
     <row r="22">
       <c r="A22">
         <v>3</v>
       </c>
       <c r="B22" t="s">
         <v>8</v>
       </c>
       <c r="C22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D22">
-        <v>68014</v>
+        <v>71673</v>
       </c>
       <c r="E22">
-        <v>68014</v>
+        <v>71673</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D23">
-        <v>19461</v>
+        <v>14502</v>
       </c>
       <c r="E23">
-        <v>19461</v>
+        <v>14502</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1</v>
       </c>
       <c r="B24" t="s">
-        <v>406</v>
+        <v>390</v>
       </c>
       <c r="C24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D24">
-        <v>19105</v>
+        <v>9953</v>
       </c>
       <c r="E24">
-        <v>19105</v>
+        <v>9953</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>2</v>
       </c>
       <c r="B25" t="s">
-        <v>407</v>
+        <v>391</v>
       </c>
       <c r="C25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D25">
-        <v>7264</v>
+        <v>27876</v>
       </c>
       <c r="E25">
-        <v>7264</v>
+        <v>27876</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>3</v>
       </c>
       <c r="B26" t="s">
-        <v>408</v>
+        <v>392</v>
       </c>
       <c r="C26" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D26">
-        <v>6069</v>
+        <v>13518</v>
       </c>
       <c r="E26">
-        <v>6069</v>
+        <v>13518</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>4</v>
       </c>
       <c r="B27" t="s">
-        <v>409</v>
+        <v>393</v>
       </c>
       <c r="C27" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D27">
-        <v>12514</v>
+        <v>2466</v>
       </c>
       <c r="E27">
-        <v>12514</v>
+        <v>2466</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>5</v>
       </c>
       <c r="B28" t="s">
-        <v>410</v>
+        <v>394</v>
       </c>
       <c r="C28" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D28">
-        <v>2200</v>
+        <v>1270</v>
       </c>
       <c r="E28">
-        <v>2200</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>6</v>
       </c>
       <c r="B29" t="s">
-        <v>411</v>
+        <v>395</v>
       </c>
       <c r="C29" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D29">
-        <v>589</v>
+        <v>1484</v>
       </c>
       <c r="E29">
-        <v>589</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>7</v>
       </c>
       <c r="B30" t="s">
-        <v>412</v>
+        <v>396</v>
       </c>
       <c r="C30" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D30">
-        <v>812</v>
+        <v>604</v>
       </c>
       <c r="E30">
-        <v>812</v>
+        <v>604</v>
       </c>
     </row>
     <row r="31"/>
     <row r="32">
       <c r="A32">
         <v>4</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D32">
-        <v>12896</v>
+        <v>39528</v>
       </c>
       <c r="E32">
-        <v>12896</v>
+        <v>39528</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B33" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C33" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D33">
-        <v>4021</v>
+        <v>5369</v>
       </c>
       <c r="E33">
-        <v>4021</v>
+        <v>5369</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1</v>
       </c>
       <c r="B34" t="s">
-        <v>413</v>
+        <v>397</v>
       </c>
       <c r="C34" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D34">
-        <v>2392</v>
+        <v>3702</v>
       </c>
       <c r="E34">
-        <v>2392</v>
+        <v>3702</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>2</v>
       </c>
       <c r="B35" t="s">
-        <v>414</v>
+        <v>398</v>
       </c>
       <c r="C35" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D35">
-        <v>2222</v>
+        <v>19179</v>
       </c>
       <c r="E35">
-        <v>2222</v>
+        <v>19179</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>3</v>
       </c>
       <c r="B36" t="s">
-        <v>415</v>
+        <v>399</v>
       </c>
       <c r="C36" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D36">
-        <v>1165</v>
+        <v>698</v>
       </c>
       <c r="E36">
-        <v>1165</v>
+        <v>698</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>4</v>
       </c>
       <c r="B37" t="s">
-        <v>416</v>
+        <v>400</v>
       </c>
       <c r="C37" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D37">
-        <v>667</v>
+        <v>9481</v>
       </c>
       <c r="E37">
-        <v>667</v>
+        <v>9481</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
-        <v>417</v>
+        <v>401</v>
       </c>
       <c r="C38" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D38">
-        <v>1627</v>
+        <v>582</v>
       </c>
       <c r="E38">
-        <v>1627</v>
+        <v>582</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>6</v>
       </c>
       <c r="B39" t="s">
-        <v>418</v>
+        <v>402</v>
       </c>
       <c r="C39" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D39">
-        <v>458</v>
+        <v>285</v>
       </c>
       <c r="E39">
-        <v>458</v>
+        <v>285</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>7</v>
       </c>
       <c r="B40" t="s">
-        <v>419</v>
+        <v>403</v>
       </c>
       <c r="C40" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D40">
-        <v>344</v>
+        <v>232</v>
       </c>
       <c r="E40">
-        <v>344</v>
+        <v>232</v>
       </c>
     </row>
     <row r="41"/>
     <row r="42">
       <c r="A42">
         <v>5</v>
       </c>
       <c r="B42" t="s">
         <v>10</v>
       </c>
       <c r="C42" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D42">
-        <v>11161</v>
+        <v>3048</v>
       </c>
       <c r="E42">
-        <v>11161</v>
+        <v>3048</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B43" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C43" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D43">
-        <v>2799</v>
+        <v>1331</v>
       </c>
       <c r="E43">
-        <v>2799</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1</v>
       </c>
       <c r="B44" t="s">
-        <v>420</v>
+        <v>404</v>
       </c>
       <c r="C44" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D44">
-        <v>3514</v>
+        <v>748</v>
       </c>
       <c r="E44">
-        <v>3514</v>
+        <v>748</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>2</v>
       </c>
       <c r="B45" t="s">
-        <v>421</v>
+        <v>405</v>
       </c>
       <c r="C45" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D45">
-        <v>932</v>
+        <v>158</v>
       </c>
       <c r="E45">
-        <v>932</v>
+        <v>158</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>3</v>
       </c>
       <c r="B46" t="s">
-        <v>422</v>
+        <v>406</v>
       </c>
       <c r="C46" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D46">
-        <v>630</v>
+        <v>317</v>
       </c>
       <c r="E46">
-        <v>630</v>
+        <v>317</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>4</v>
       </c>
       <c r="B47" t="s">
-        <v>423</v>
+        <v>407</v>
       </c>
       <c r="C47" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D47">
-        <v>337</v>
+        <v>137</v>
       </c>
       <c r="E47">
-        <v>337</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>5</v>
       </c>
       <c r="B48" t="s">
-        <v>424</v>
+        <v>408</v>
       </c>
       <c r="C48" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D48">
-        <v>2022</v>
+        <v>110</v>
       </c>
       <c r="E48">
-        <v>2022</v>
+        <v>110</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>6</v>
       </c>
       <c r="B49" t="s">
-        <v>425</v>
+        <v>409</v>
       </c>
       <c r="C49" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D49">
-        <v>214</v>
+        <v>111</v>
       </c>
       <c r="E49">
-        <v>214</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>7</v>
       </c>
       <c r="B50" t="s">
-        <v>426</v>
+        <v>410</v>
       </c>
       <c r="C50" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D50">
-        <v>713</v>
+        <v>136</v>
       </c>
       <c r="E50">
-        <v>713</v>
+        <v>136</v>
       </c>
     </row>
     <row r="51"/>
     <row r="52">
       <c r="A52">
         <v>6</v>
       </c>
       <c r="B52" t="s">
         <v>11</v>
       </c>
       <c r="C52" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D52">
-        <v>2782</v>
+        <v>1810</v>
       </c>
       <c r="E52">
-        <v>2782</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B53" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C53" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D53">
-        <v>1353</v>
+        <v>783</v>
       </c>
       <c r="E53">
-        <v>1353</v>
+        <v>783</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1</v>
       </c>
       <c r="B54" t="s">
-        <v>427</v>
+        <v>411</v>
       </c>
       <c r="C54" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D54">
-        <v>1429</v>
+        <v>1027</v>
       </c>
       <c r="E54">
-        <v>1429</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="55"/>
     <row r="56">
       <c r="A56">
         <v>7</v>
       </c>
       <c r="B56" t="s">
         <v>12</v>
       </c>
       <c r="C56" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D56">
-        <v>1293</v>
+        <v>1215</v>
       </c>
       <c r="E56">
-        <v>1293</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B57" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C57" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D57">
-        <v>396</v>
+        <v>776</v>
       </c>
       <c r="E57">
-        <v>396</v>
+        <v>776</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>1</v>
       </c>
       <c r="B58" t="s">
-        <v>428</v>
+        <v>412</v>
       </c>
       <c r="C58" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D58">
-        <v>345</v>
+        <v>295</v>
       </c>
       <c r="E58">
-        <v>345</v>
+        <v>295</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>2</v>
       </c>
       <c r="B59" t="s">
-        <v>429</v>
+        <v>413</v>
       </c>
       <c r="C59" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D59">
-        <v>106</v>
+        <v>144</v>
       </c>
       <c r="E59">
-        <v>106</v>
-[...18 lines deleted...]
-    </row>
+        <v>144</v>
+      </c>
+    </row>
+    <row r="60"/>
     <row r="61">
       <c r="A61">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B61" t="s">
-        <v>431</v>
+        <v>13</v>
       </c>
       <c r="C61" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D61">
-        <v>70</v>
+        <v>41145</v>
       </c>
       <c r="E61">
-        <v>70</v>
+        <v>41145</v>
       </c>
     </row>
     <row r="62">
-      <c r="A62">
-        <v>5</v>
+      <c r="A62" t="s">
+        <v>29</v>
       </c>
       <c r="B62" t="s">
-        <v>432</v>
+        <v>29</v>
       </c>
       <c r="C62" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D62">
-        <v>69</v>
+        <v>6683</v>
       </c>
       <c r="E62">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="63"/>
+        <v>6683</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>1</v>
+      </c>
+      <c r="B63" t="s">
+        <v>414</v>
+      </c>
+      <c r="C63" t="s">
+        <v>37</v>
+      </c>
+      <c r="D63">
+        <v>24243</v>
+      </c>
+      <c r="E63">
+        <v>24243</v>
+      </c>
+    </row>
     <row r="64">
       <c r="A64">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B64" t="s">
-        <v>13</v>
+        <v>415</v>
       </c>
       <c r="C64" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D64">
-        <v>33025</v>
+        <v>1258</v>
       </c>
       <c r="E64">
-        <v>33025</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="65">
-      <c r="A65" t="s">
-        <v>28</v>
+      <c r="A65">
+        <v>3</v>
       </c>
       <c r="B65" t="s">
-        <v>28</v>
+        <v>416</v>
       </c>
       <c r="C65" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D65">
-        <v>10028</v>
+        <v>3256</v>
       </c>
       <c r="E65">
-        <v>10028</v>
+        <v>3256</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B66" t="s">
-        <v>433</v>
+        <v>417</v>
       </c>
       <c r="C66" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D66">
-        <v>6043</v>
+        <v>1030</v>
       </c>
       <c r="E66">
-        <v>6043</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B67" t="s">
-        <v>434</v>
+        <v>418</v>
       </c>
       <c r="C67" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D67">
-        <v>8287</v>
+        <v>366</v>
       </c>
       <c r="E67">
-        <v>8287</v>
+        <v>366</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B68" t="s">
-        <v>435</v>
+        <v>419</v>
       </c>
       <c r="C68" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D68">
-        <v>1771</v>
+        <v>3467</v>
       </c>
       <c r="E68">
-        <v>1771</v>
+        <v>3467</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B69" t="s">
-        <v>436</v>
+        <v>420</v>
       </c>
       <c r="C69" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D69">
-        <v>3043</v>
+        <v>842</v>
       </c>
       <c r="E69">
-        <v>3043</v>
-[...18 lines deleted...]
-    </row>
+        <v>842</v>
+      </c>
+    </row>
+    <row r="70"/>
     <row r="71">
       <c r="A71">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="B71" t="s">
-        <v>438</v>
+        <v>17</v>
       </c>
       <c r="C71" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D71">
-        <v>2677</v>
+        <v>41209</v>
       </c>
       <c r="E71">
-        <v>2677</v>
+        <v>41209</v>
       </c>
     </row>
     <row r="72">
-      <c r="A72">
-        <v>7</v>
+      <c r="A72" t="s">
+        <v>29</v>
       </c>
       <c r="B72" t="s">
-        <v>439</v>
+        <v>29</v>
       </c>
       <c r="C72" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D72">
-        <v>714</v>
+        <v>3861</v>
       </c>
       <c r="E72">
-        <v>714</v>
-[...2 lines deleted...]
-    <row r="73"/>
+        <v>3861</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>1</v>
+      </c>
+      <c r="B73" t="s">
+        <v>421</v>
+      </c>
+      <c r="C73" t="s">
+        <v>37</v>
+      </c>
+      <c r="D73">
+        <v>20967</v>
+      </c>
+      <c r="E73">
+        <v>20967</v>
+      </c>
+    </row>
     <row r="74">
       <c r="A74">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B74" t="s">
-        <v>14</v>
+        <v>422</v>
       </c>
       <c r="C74" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D74">
-        <v>184</v>
+        <v>948</v>
       </c>
       <c r="E74">
-        <v>184</v>
+        <v>948</v>
       </c>
     </row>
     <row r="75">
-      <c r="A75" t="s">
-        <v>28</v>
+      <c r="A75">
+        <v>3</v>
       </c>
       <c r="B75" t="s">
-        <v>28</v>
+        <v>423</v>
       </c>
       <c r="C75" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D75">
-        <v>86</v>
+        <v>869</v>
       </c>
       <c r="E75">
-        <v>86</v>
+        <v>869</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B76" t="s">
-        <v>440</v>
+        <v>424</v>
       </c>
       <c r="C76" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D76">
-        <v>98</v>
+        <v>797</v>
       </c>
       <c r="E76">
-        <v>98</v>
-[...2 lines deleted...]
-    <row r="77"/>
+        <v>797</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>5</v>
+      </c>
+      <c r="B77" t="s">
+        <v>425</v>
+      </c>
+      <c r="C77" t="s">
+        <v>37</v>
+      </c>
+      <c r="D77">
+        <v>193</v>
+      </c>
+      <c r="E77">
+        <v>193</v>
+      </c>
+    </row>
     <row r="78">
       <c r="A78">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="B78" t="s">
-        <v>149</v>
+        <v>426</v>
       </c>
       <c r="C78" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D78">
-        <v>458</v>
+        <v>231</v>
       </c>
       <c r="E78">
-        <v>458</v>
+        <v>231</v>
       </c>
     </row>
     <row r="79">
-      <c r="A79" t="s">
-        <v>28</v>
+      <c r="A79">
+        <v>7</v>
       </c>
       <c r="B79" t="s">
-        <v>28</v>
+        <v>427</v>
       </c>
       <c r="C79" t="s">
+        <v>37</v>
+      </c>
+      <c r="D79">
+        <v>13343</v>
+      </c>
+      <c r="E79">
+        <v>13343</v>
+      </c>
+    </row>
+    <row r="80"/>
+    <row r="81">
+      <c r="A81">
+        <v>13</v>
+      </c>
+      <c r="B81" t="s">
+        <v>371</v>
+      </c>
+      <c r="C81" t="s">
         <v>34</v>
       </c>
-      <c r="D79">
-[...7 lines deleted...]
-      <c r="A80">
+      <c r="D81">
+        <v>519</v>
+      </c>
+      <c r="E81">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="s">
+        <v>29</v>
+      </c>
+      <c r="B82" t="s">
+        <v>29</v>
+      </c>
+      <c r="C82" t="s">
+        <v>35</v>
+      </c>
+      <c r="D82">
+        <v>283</v>
+      </c>
+      <c r="E82">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
         <v>1</v>
       </c>
-      <c r="B80" t="s">
-[...33 lines deleted...]
-      </c>
       <c r="B83" t="s">
-        <v>28</v>
+        <v>428</v>
       </c>
       <c r="C83" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D83">
-        <v>181</v>
+        <v>155</v>
       </c>
       <c r="E83">
-        <v>181</v>
+        <v>155</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
+        <v>2</v>
+      </c>
+      <c r="B84" t="s">
+        <v>429</v>
+      </c>
+      <c r="C84" t="s">
+        <v>37</v>
+      </c>
+      <c r="D84">
+        <v>81</v>
+      </c>
+      <c r="E84">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="85"/>
+    <row r="86">
+      <c r="A86">
+        <v>14</v>
+      </c>
+      <c r="B86" t="s">
+        <v>18</v>
+      </c>
+      <c r="C86" t="s">
+        <v>34</v>
+      </c>
+      <c r="D86">
+        <v>6313</v>
+      </c>
+      <c r="E86">
+        <v>6313</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="s">
+        <v>29</v>
+      </c>
+      <c r="B87" t="s">
+        <v>29</v>
+      </c>
+      <c r="C87" t="s">
+        <v>35</v>
+      </c>
+      <c r="D87">
+        <v>2301</v>
+      </c>
+      <c r="E87">
+        <v>2301</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
         <v>1</v>
       </c>
-      <c r="B84" t="s">
-[...50 lines deleted...]
-      </c>
       <c r="B88" t="s">
-        <v>28</v>
+        <v>430</v>
       </c>
       <c r="C88" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D88">
-        <v>3004</v>
+        <v>2182</v>
       </c>
       <c r="E88">
-        <v>3004</v>
+        <v>2182</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B89" t="s">
-        <v>444</v>
+        <v>431</v>
       </c>
       <c r="C89" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D89">
-        <v>7782</v>
+        <v>665</v>
       </c>
       <c r="E89">
-        <v>7782</v>
+        <v>665</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B90" t="s">
-        <v>445</v>
+        <v>432</v>
       </c>
       <c r="C90" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D90">
-        <v>9919</v>
+        <v>374</v>
       </c>
       <c r="E90">
-        <v>9919</v>
+        <v>374</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B91" t="s">
-        <v>446</v>
+        <v>433</v>
       </c>
       <c r="C91" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D91">
-        <v>4321</v>
+        <v>202</v>
       </c>
       <c r="E91">
-        <v>4321</v>
+        <v>202</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B92" t="s">
-        <v>447</v>
+        <v>434</v>
       </c>
       <c r="C92" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D92">
-        <v>394</v>
+        <v>166</v>
       </c>
       <c r="E92">
-        <v>394</v>
+        <v>166</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B93" t="s">
-        <v>448</v>
+        <v>435</v>
       </c>
       <c r="C93" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D93">
-        <v>402</v>
+        <v>276</v>
       </c>
       <c r="E93">
-        <v>402</v>
+        <v>276</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B94" t="s">
-        <v>449</v>
+        <v>436</v>
       </c>
       <c r="C94" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D94">
-        <v>202</v>
+        <v>147</v>
       </c>
       <c r="E94">
-        <v>202</v>
-[...19 lines deleted...]
-    <row r="96"/>
+        <v>147</v>
+      </c>
+    </row>
+    <row r="95"/>
+    <row r="96">
+      <c r="A96">
+        <v>15</v>
+      </c>
+      <c r="B96" t="s">
+        <v>19</v>
+      </c>
+      <c r="C96" t="s">
+        <v>34</v>
+      </c>
+      <c r="D96">
+        <v>5623</v>
+      </c>
+      <c r="E96">
+        <v>5623</v>
+      </c>
+    </row>
     <row r="97">
-      <c r="A97">
-        <v>14</v>
+      <c r="A97" t="s">
+        <v>29</v>
       </c>
       <c r="B97" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="C97" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D97">
-        <v>4590</v>
+        <v>2420</v>
       </c>
       <c r="E97">
-        <v>4590</v>
+        <v>2420</v>
       </c>
     </row>
     <row r="98">
-      <c r="A98" t="s">
-        <v>28</v>
+      <c r="A98">
+        <v>1</v>
       </c>
       <c r="B98" t="s">
-        <v>28</v>
+        <v>437</v>
       </c>
       <c r="C98" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D98">
-        <v>2006</v>
+        <v>1071</v>
       </c>
       <c r="E98">
-        <v>2006</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B99" t="s">
-        <v>451</v>
+        <v>438</v>
       </c>
       <c r="C99" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D99">
-        <v>836</v>
+        <v>906</v>
       </c>
       <c r="E99">
-        <v>836</v>
+        <v>906</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B100" t="s">
-        <v>452</v>
+        <v>439</v>
       </c>
       <c r="C100" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D100">
-        <v>530</v>
+        <v>931</v>
       </c>
       <c r="E100">
-        <v>530</v>
+        <v>931</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B101" t="s">
-        <v>453</v>
+        <v>440</v>
       </c>
       <c r="C101" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D101">
-        <v>308</v>
+        <v>295</v>
       </c>
       <c r="E101">
-        <v>308</v>
-[...18 lines deleted...]
-    </row>
+        <v>295</v>
+      </c>
+    </row>
+    <row r="102"/>
     <row r="103">
       <c r="A103">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="B103" t="s">
-        <v>455</v>
+        <v>20</v>
       </c>
       <c r="C103" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D103">
-        <v>152</v>
+        <v>1181</v>
       </c>
       <c r="E103">
-        <v>152</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="104">
-      <c r="A104">
-        <v>6</v>
+      <c r="A104" t="s">
+        <v>29</v>
       </c>
       <c r="B104" t="s">
-        <v>456</v>
+        <v>29</v>
       </c>
       <c r="C104" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D104">
-        <v>83</v>
+        <v>349</v>
       </c>
       <c r="E104">
-        <v>83</v>
+        <v>349</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B105" t="s">
-        <v>457</v>
+        <v>441</v>
       </c>
       <c r="C105" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D105">
-        <v>267</v>
+        <v>396</v>
       </c>
       <c r="E105">
-        <v>267</v>
-[...2 lines deleted...]
-    <row r="106"/>
+        <v>396</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>2</v>
+      </c>
+      <c r="B106" t="s">
+        <v>442</v>
+      </c>
+      <c r="C106" t="s">
+        <v>37</v>
+      </c>
+      <c r="D106">
+        <v>341</v>
+      </c>
+      <c r="E106">
+        <v>341</v>
+      </c>
+    </row>
     <row r="107">
       <c r="A107">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="B107" t="s">
-        <v>18</v>
+        <v>443</v>
       </c>
       <c r="C107" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D107">
-        <v>16867</v>
+        <v>95</v>
       </c>
       <c r="E107">
-        <v>16867</v>
-[...18 lines deleted...]
-    </row>
+        <v>95</v>
+      </c>
+    </row>
+    <row r="108"/>
     <row r="109">
       <c r="A109">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="B109" t="s">
-        <v>458</v>
+        <v>21</v>
       </c>
       <c r="C109" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D109">
-        <v>2372</v>
+        <v>4215</v>
       </c>
       <c r="E109">
-        <v>2372</v>
+        <v>4215</v>
       </c>
     </row>
     <row r="110">
-      <c r="A110">
-        <v>2</v>
+      <c r="A110" t="s">
+        <v>29</v>
       </c>
       <c r="B110" t="s">
-        <v>459</v>
+        <v>29</v>
       </c>
       <c r="C110" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D110">
-        <v>1575</v>
+        <v>1687</v>
       </c>
       <c r="E110">
-        <v>1575</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B111" t="s">
-        <v>460</v>
+        <v>444</v>
       </c>
       <c r="C111" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D111">
-        <v>992</v>
+        <v>1464</v>
       </c>
       <c r="E111">
-        <v>992</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B112" t="s">
-        <v>461</v>
+        <v>445</v>
       </c>
       <c r="C112" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D112">
-        <v>796</v>
+        <v>365</v>
       </c>
       <c r="E112">
-        <v>796</v>
+        <v>365</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B113" t="s">
-        <v>462</v>
+        <v>446</v>
       </c>
       <c r="C113" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D113">
-        <v>3846</v>
+        <v>182</v>
       </c>
       <c r="E113">
-        <v>3846</v>
+        <v>182</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B114" t="s">
-        <v>463</v>
+        <v>447</v>
       </c>
       <c r="C114" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D114">
-        <v>1014</v>
+        <v>224</v>
       </c>
       <c r="E114">
-        <v>1014</v>
+        <v>224</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B115" t="s">
-        <v>464</v>
+        <v>448</v>
       </c>
       <c r="C115" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D115">
-        <v>208</v>
+        <v>118</v>
       </c>
       <c r="E115">
-        <v>208</v>
-[...2 lines deleted...]
-    <row r="116"/>
+        <v>118</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>6</v>
+      </c>
+      <c r="B116" t="s">
+        <v>449</v>
+      </c>
+      <c r="C116" t="s">
+        <v>37</v>
+      </c>
+      <c r="D116">
+        <v>62</v>
+      </c>
+      <c r="E116">
+        <v>62</v>
+      </c>
+    </row>
     <row r="117">
       <c r="A117">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="B117" t="s">
-        <v>19</v>
+        <v>450</v>
       </c>
       <c r="C117" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D117">
-        <v>2167</v>
+        <v>113</v>
       </c>
       <c r="E117">
-        <v>2167</v>
-[...18 lines deleted...]
-    </row>
+        <v>113</v>
+      </c>
+    </row>
+    <row r="118"/>
     <row r="119">
       <c r="A119">
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="B119" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="C119" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D119">
-        <v>272</v>
+        <v>9046</v>
       </c>
       <c r="E119">
-        <v>272</v>
+        <v>9046</v>
       </c>
     </row>
     <row r="120">
-      <c r="A120">
-        <v>2</v>
+      <c r="A120" t="s">
+        <v>29</v>
       </c>
       <c r="B120" t="s">
-        <v>466</v>
+        <v>29</v>
       </c>
       <c r="C120" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D120">
-        <v>401</v>
+        <v>1635</v>
       </c>
       <c r="E120">
-        <v>401</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B121" t="s">
-        <v>467</v>
+        <v>451</v>
       </c>
       <c r="C121" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D121">
-        <v>206</v>
+        <v>6180</v>
       </c>
       <c r="E121">
-        <v>206</v>
+        <v>6180</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B122" t="s">
-        <v>468</v>
+        <v>452</v>
       </c>
       <c r="C122" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D122">
-        <v>237</v>
+        <v>219</v>
       </c>
       <c r="E122">
-        <v>237</v>
+        <v>219</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B123" t="s">
-        <v>469</v>
+        <v>453</v>
       </c>
       <c r="C123" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D123">
-        <v>46</v>
+        <v>657</v>
       </c>
       <c r="E123">
-        <v>46</v>
+        <v>657</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B124" t="s">
-        <v>470</v>
+        <v>454</v>
       </c>
       <c r="C124" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D124">
-        <v>32</v>
+        <v>71</v>
       </c>
       <c r="E124">
-        <v>32</v>
+        <v>71</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B125" t="s">
-        <v>471</v>
+        <v>455</v>
       </c>
       <c r="C125" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D125">
-        <v>161</v>
+        <v>113</v>
       </c>
       <c r="E125">
-        <v>161</v>
-[...2 lines deleted...]
-    <row r="126"/>
+        <v>113</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>6</v>
+      </c>
+      <c r="B126" t="s">
+        <v>456</v>
+      </c>
+      <c r="C126" t="s">
+        <v>37</v>
+      </c>
+      <c r="D126">
+        <v>74</v>
+      </c>
+      <c r="E126">
+        <v>74</v>
+      </c>
+    </row>
     <row r="127">
       <c r="A127">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="B127" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="C127" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D127">
-        <v>12112</v>
+        <v>97</v>
       </c>
       <c r="E127">
-        <v>12112</v>
-[...289 lines deleted...]
-        <v>157</v>
+        <v>97</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="E1" s="1" t="s">
         <v>30</v>
-      </c>
-[...10 lines deleted...]
-        <v>29</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>486</v>
+        <v>17</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D2">
-        <v>34808</v>
+        <v>35198</v>
       </c>
       <c r="E2">
-        <v>34808</v>
+        <v>35198</v>
       </c>
       <c r="F2" t="s">
-        <v>490</v>
+        <v>375</v>
       </c>
       <c r="G2">
-        <v>34808</v>
+        <v>35198</v>
       </c>
       <c r="H2">
-        <v>47810</v>
+        <v>49526</v>
       </c>
       <c r="I2">
-        <v>71673</v>
+        <v>68616</v>
       </c>
       <c r="J2">
-        <v>39528</v>
+        <v>20923</v>
       </c>
       <c r="K2">
-        <v>3048</v>
+        <v>3846</v>
       </c>
       <c r="L2">
-        <v>1810</v>
+        <v>2223</v>
       </c>
       <c r="M2">
-        <v>1215</v>
+        <v>1331</v>
       </c>
       <c r="N2">
-        <v>41145</v>
+        <v>44870</v>
       </c>
       <c r="O2">
-        <v>41209</v>
+        <v>582</v>
       </c>
       <c r="P2">
-        <v>519</v>
+        <v>18986</v>
       </c>
       <c r="Q2">
-        <v>6313</v>
+        <v>5432</v>
       </c>
       <c r="R2">
-        <v>5623</v>
+        <v>7111</v>
       </c>
       <c r="S2">
-        <v>1181</v>
+        <v>1008</v>
       </c>
       <c r="T2">
-        <v>4215</v>
+        <v>18395</v>
       </c>
       <c r="U2">
-        <v>9046</v>
+        <v>18975</v>
       </c>
       <c r="V2">
-        <v>309143</v>
+        <v>297022</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D3">
-        <v>8306</v>
+        <v>9363</v>
       </c>
       <c r="E3">
-        <v>8306</v>
+        <v>9363</v>
       </c>
       <c r="G3">
-        <v>34808</v>
+        <v>35198</v>
       </c>
       <c r="H3">
-        <v>47810</v>
+        <v>49526</v>
       </c>
       <c r="I3">
-        <v>71673</v>
+        <v>68616</v>
       </c>
       <c r="J3">
-        <v>39528</v>
+        <v>20923</v>
       </c>
       <c r="K3">
-        <v>3048</v>
+        <v>3846</v>
       </c>
       <c r="L3">
-        <v>1810</v>
+        <v>2223</v>
       </c>
       <c r="M3">
-        <v>1215</v>
+        <v>1331</v>
       </c>
       <c r="N3">
-        <v>41145</v>
+        <v>44870</v>
       </c>
       <c r="O3">
-        <v>41209</v>
+        <v>582</v>
       </c>
       <c r="P3">
-        <v>519</v>
+        <v>18986</v>
       </c>
       <c r="Q3">
-        <v>6313</v>
+        <v>5432</v>
       </c>
       <c r="R3">
-        <v>5623</v>
+        <v>7111</v>
       </c>
       <c r="S3">
-        <v>1181</v>
+        <v>1008</v>
       </c>
       <c r="T3">
-        <v>4215</v>
+        <v>18395</v>
       </c>
       <c r="U3">
-        <v>9046</v>
+        <v>18975</v>
       </c>
       <c r="V3">
-        <v>309143</v>
+        <v>297022</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>491</v>
+        <v>460</v>
       </c>
       <c r="C4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D4">
-        <v>20309</v>
+        <v>21760</v>
       </c>
       <c r="E4">
-        <v>20309</v>
+        <v>21760</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>492</v>
+        <v>461</v>
       </c>
       <c r="C5" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D5">
-        <v>3250</v>
+        <v>1740</v>
       </c>
       <c r="E5">
-        <v>3250</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>493</v>
+        <v>462</v>
       </c>
       <c r="C6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D6">
-        <v>625</v>
+        <v>1043</v>
       </c>
       <c r="E6">
-        <v>625</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>494</v>
+        <v>463</v>
       </c>
       <c r="C7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D7">
-        <v>623</v>
+        <v>579</v>
       </c>
       <c r="E7">
-        <v>623</v>
+        <v>579</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>495</v>
+        <v>464</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D8">
-        <v>485</v>
+        <v>375</v>
       </c>
       <c r="E8">
-        <v>485</v>
+        <v>375</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>496</v>
+        <v>465</v>
       </c>
       <c r="C9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D9">
-        <v>456</v>
+        <v>338</v>
       </c>
       <c r="E9">
-        <v>456</v>
-[...3 lines deleted...]
-      <c r="A10">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="10"/>
+    <row r="11">
+      <c r="A11">
+        <v>2</v>
+      </c>
+      <c r="B11" t="s">
         <v>7</v>
       </c>
-      <c r="B10" t="s">
-[...12 lines deleted...]
-    <row r="11"/>
+      <c r="C11" t="s">
+        <v>34</v>
+      </c>
+      <c r="D11">
+        <v>49526</v>
+      </c>
+      <c r="E11">
+        <v>49526</v>
+      </c>
+    </row>
     <row r="12">
-      <c r="A12">
-        <v>2</v>
+      <c r="A12" t="s">
+        <v>29</v>
       </c>
       <c r="B12" t="s">
-        <v>7</v>
+        <v>29</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D12">
-        <v>47810</v>
+        <v>10724</v>
       </c>
       <c r="E12">
-        <v>47810</v>
+        <v>10724</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" t="s">
-        <v>28</v>
+      <c r="A13">
+        <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>28</v>
+        <v>466</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D13">
-        <v>10185</v>
+        <v>23428</v>
       </c>
       <c r="E13">
-        <v>10185</v>
+        <v>23428</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>498</v>
+        <v>467</v>
       </c>
       <c r="C14" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D14">
-        <v>26374</v>
+        <v>12106</v>
       </c>
       <c r="E14">
-        <v>26374</v>
+        <v>12106</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B15" t="s">
-        <v>499</v>
+        <v>468</v>
       </c>
       <c r="C15" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D15">
-        <v>2398</v>
+        <v>1105</v>
       </c>
       <c r="E15">
-        <v>2398</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B16" t="s">
-        <v>500</v>
+        <v>469</v>
       </c>
       <c r="C16" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D16">
-        <v>5859</v>
+        <v>1134</v>
       </c>
       <c r="E16">
-        <v>5859</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B17" t="s">
-        <v>501</v>
+        <v>470</v>
       </c>
       <c r="C17" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D17">
-        <v>609</v>
+        <v>781</v>
       </c>
       <c r="E17">
-        <v>609</v>
+        <v>781</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B18" t="s">
-        <v>502</v>
+        <v>471</v>
       </c>
       <c r="C18" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D18">
-        <v>1517</v>
+        <v>248</v>
       </c>
       <c r="E18">
-        <v>1517</v>
-[...18 lines deleted...]
-    </row>
+        <v>248</v>
+      </c>
+    </row>
+    <row r="19"/>
     <row r="20">
       <c r="A20">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B20" t="s">
-        <v>504</v>
+        <v>8</v>
       </c>
       <c r="C20" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D20">
-        <v>430</v>
+        <v>68616</v>
       </c>
       <c r="E20">
-        <v>430</v>
-[...2 lines deleted...]
-    <row r="21"/>
+        <v>68616</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>29</v>
+      </c>
+      <c r="B21" t="s">
+        <v>29</v>
+      </c>
+      <c r="C21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D21">
+        <v>16313</v>
+      </c>
+      <c r="E21">
+        <v>16313</v>
+      </c>
+    </row>
     <row r="22">
       <c r="A22">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B22" t="s">
-        <v>8</v>
+        <v>472</v>
       </c>
       <c r="C22" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D22">
-        <v>71673</v>
+        <v>24896</v>
       </c>
       <c r="E22">
-        <v>71673</v>
+        <v>24896</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23" t="s">
-        <v>28</v>
+      <c r="A23">
+        <v>2</v>
       </c>
       <c r="B23" t="s">
-        <v>28</v>
+        <v>473</v>
       </c>
       <c r="C23" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D23">
-        <v>14502</v>
+        <v>4798</v>
       </c>
       <c r="E23">
-        <v>14502</v>
+        <v>4798</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B24" t="s">
-        <v>505</v>
+        <v>474</v>
       </c>
       <c r="C24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D24">
-        <v>9953</v>
+        <v>3966</v>
       </c>
       <c r="E24">
-        <v>9953</v>
+        <v>3966</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B25" t="s">
-        <v>506</v>
+        <v>475</v>
       </c>
       <c r="C25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D25">
-        <v>27876</v>
+        <v>948</v>
       </c>
       <c r="E25">
-        <v>27876</v>
+        <v>948</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B26" t="s">
-        <v>507</v>
+        <v>476</v>
       </c>
       <c r="C26" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D26">
-        <v>13518</v>
+        <v>11622</v>
       </c>
       <c r="E26">
-        <v>13518</v>
+        <v>11622</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B27" t="s">
-        <v>508</v>
+        <v>477</v>
       </c>
       <c r="C27" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D27">
-        <v>2466</v>
+        <v>6073</v>
       </c>
       <c r="E27">
-        <v>2466</v>
-[...18 lines deleted...]
-    </row>
+        <v>6073</v>
+      </c>
+    </row>
+    <row r="28"/>
     <row r="29">
       <c r="A29">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B29" t="s">
-        <v>510</v>
+        <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D29">
-        <v>1484</v>
+        <v>20923</v>
       </c>
       <c r="E29">
-        <v>1484</v>
+        <v>20923</v>
       </c>
     </row>
     <row r="30">
-      <c r="A30">
-        <v>7</v>
+      <c r="A30" t="s">
+        <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>511</v>
+        <v>29</v>
       </c>
       <c r="C30" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D30">
-        <v>604</v>
+        <v>5405</v>
       </c>
       <c r="E30">
-        <v>604</v>
-[...2 lines deleted...]
-    <row r="31"/>
+        <v>5405</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>1</v>
+      </c>
+      <c r="B31" t="s">
+        <v>478</v>
+      </c>
+      <c r="C31" t="s">
+        <v>37</v>
+      </c>
+      <c r="D31">
+        <v>9627</v>
+      </c>
+      <c r="E31">
+        <v>9627</v>
+      </c>
+    </row>
     <row r="32">
       <c r="A32">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B32" t="s">
-        <v>9</v>
+        <v>479</v>
       </c>
       <c r="C32" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D32">
-        <v>39528</v>
+        <v>2176</v>
       </c>
       <c r="E32">
-        <v>39528</v>
+        <v>2176</v>
       </c>
     </row>
     <row r="33">
-      <c r="A33" t="s">
-        <v>28</v>
+      <c r="A33">
+        <v>3</v>
       </c>
       <c r="B33" t="s">
-        <v>28</v>
+        <v>480</v>
       </c>
       <c r="C33" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D33">
-        <v>5369</v>
+        <v>758</v>
       </c>
       <c r="E33">
-        <v>5369</v>
+        <v>758</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B34" t="s">
-        <v>512</v>
+        <v>481</v>
       </c>
       <c r="C34" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D34">
-        <v>3702</v>
+        <v>2308</v>
       </c>
       <c r="E34">
-        <v>3702</v>
+        <v>2308</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B35" t="s">
-        <v>513</v>
+        <v>482</v>
       </c>
       <c r="C35" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D35">
-        <v>19179</v>
+        <v>300</v>
       </c>
       <c r="E35">
-        <v>19179</v>
+        <v>300</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B36" t="s">
-        <v>514</v>
+        <v>483</v>
       </c>
       <c r="C36" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D36">
-        <v>698</v>
+        <v>349</v>
       </c>
       <c r="E36">
-        <v>698</v>
-[...18 lines deleted...]
-    </row>
+        <v>349</v>
+      </c>
+    </row>
+    <row r="37"/>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
-        <v>516</v>
+        <v>10</v>
       </c>
       <c r="C38" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D38">
-        <v>582</v>
+        <v>3846</v>
       </c>
       <c r="E38">
-        <v>582</v>
+        <v>3846</v>
       </c>
     </row>
     <row r="39">
-      <c r="A39">
-        <v>6</v>
+      <c r="A39" t="s">
+        <v>29</v>
       </c>
       <c r="B39" t="s">
-        <v>517</v>
+        <v>29</v>
       </c>
       <c r="C39" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D39">
-        <v>285</v>
+        <v>1604</v>
       </c>
       <c r="E39">
-        <v>285</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>518</v>
+        <v>484</v>
       </c>
       <c r="C40" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D40">
-        <v>232</v>
+        <v>797</v>
       </c>
       <c r="E40">
-        <v>232</v>
-[...2 lines deleted...]
-    <row r="41"/>
+        <v>797</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>2</v>
+      </c>
+      <c r="B41" t="s">
+        <v>485</v>
+      </c>
+      <c r="C41" t="s">
+        <v>37</v>
+      </c>
+      <c r="D41">
+        <v>530</v>
+      </c>
+      <c r="E41">
+        <v>530</v>
+      </c>
+    </row>
     <row r="42">
       <c r="A42">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>10</v>
+        <v>486</v>
       </c>
       <c r="C42" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D42">
-        <v>3048</v>
+        <v>229</v>
       </c>
       <c r="E42">
-        <v>3048</v>
+        <v>229</v>
       </c>
     </row>
     <row r="43">
-      <c r="A43" t="s">
-        <v>28</v>
+      <c r="A43">
+        <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>28</v>
+        <v>487</v>
       </c>
       <c r="C43" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D43">
-        <v>1331</v>
+        <v>234</v>
       </c>
       <c r="E43">
-        <v>1331</v>
+        <v>234</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>519</v>
+        <v>488</v>
       </c>
       <c r="C44" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D44">
-        <v>748</v>
+        <v>267</v>
       </c>
       <c r="E44">
-        <v>748</v>
+        <v>267</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>520</v>
+        <v>489</v>
       </c>
       <c r="C45" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D45">
-        <v>158</v>
+        <v>185</v>
       </c>
       <c r="E45">
-        <v>158</v>
-[...18 lines deleted...]
-    </row>
+        <v>185</v>
+      </c>
+    </row>
+    <row r="46"/>
     <row r="47">
       <c r="A47">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B47" t="s">
-        <v>522</v>
+        <v>11</v>
       </c>
       <c r="C47" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D47">
-        <v>137</v>
+        <v>2223</v>
       </c>
       <c r="E47">
-        <v>137</v>
+        <v>2223</v>
       </c>
     </row>
     <row r="48">
-      <c r="A48">
-        <v>5</v>
+      <c r="A48" t="s">
+        <v>29</v>
       </c>
       <c r="B48" t="s">
-        <v>523</v>
+        <v>29</v>
       </c>
       <c r="C48" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D48">
-        <v>110</v>
+        <v>1244</v>
       </c>
       <c r="E48">
-        <v>110</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B49" t="s">
-        <v>524</v>
+        <v>490</v>
       </c>
       <c r="C49" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D49">
-        <v>111</v>
+        <v>979</v>
       </c>
       <c r="E49">
-        <v>111</v>
-[...3 lines deleted...]
-      <c r="A50">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="50"/>
+    <row r="51">
+      <c r="A51">
         <v>7</v>
       </c>
-      <c r="B50" t="s">
-[...12 lines deleted...]
-    <row r="51"/>
+      <c r="B51" t="s">
+        <v>12</v>
+      </c>
+      <c r="C51" t="s">
+        <v>34</v>
+      </c>
+      <c r="D51">
+        <v>1331</v>
+      </c>
+      <c r="E51">
+        <v>1331</v>
+      </c>
+    </row>
     <row r="52">
-      <c r="A52">
-        <v>6</v>
+      <c r="A52" t="s">
+        <v>29</v>
       </c>
       <c r="B52" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="C52" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D52">
-        <v>1810</v>
+        <v>784</v>
       </c>
       <c r="E52">
-        <v>1810</v>
+        <v>784</v>
       </c>
     </row>
     <row r="53">
-      <c r="A53" t="s">
-        <v>28</v>
+      <c r="A53">
+        <v>1</v>
       </c>
       <c r="B53" t="s">
-        <v>28</v>
+        <v>491</v>
       </c>
       <c r="C53" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D53">
-        <v>783</v>
+        <v>338</v>
       </c>
       <c r="E53">
-        <v>783</v>
+        <v>338</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B54" t="s">
-        <v>526</v>
+        <v>492</v>
       </c>
       <c r="C54" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D54">
-        <v>1027</v>
+        <v>114</v>
       </c>
       <c r="E54">
-        <v>1027</v>
-[...19 lines deleted...]
-    </row>
+        <v>114</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>3</v>
+      </c>
+      <c r="B55" t="s">
+        <v>493</v>
+      </c>
+      <c r="C55" t="s">
+        <v>37</v>
+      </c>
+      <c r="D55">
+        <v>95</v>
+      </c>
+      <c r="E55">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="56"/>
     <row r="57">
-      <c r="A57" t="s">
-        <v>28</v>
+      <c r="A57">
+        <v>8</v>
       </c>
       <c r="B57" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="C57" t="s">
         <v>34</v>
       </c>
       <c r="D57">
-        <v>776</v>
+        <v>44870</v>
       </c>
       <c r="E57">
-        <v>776</v>
+        <v>44870</v>
       </c>
     </row>
     <row r="58">
-      <c r="A58">
-        <v>1</v>
+      <c r="A58" t="s">
+        <v>29</v>
       </c>
       <c r="B58" t="s">
-        <v>527</v>
+        <v>29</v>
       </c>
       <c r="C58" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D58">
-        <v>295</v>
+        <v>7252</v>
       </c>
       <c r="E58">
-        <v>295</v>
+        <v>7252</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
+        <v>1</v>
+      </c>
+      <c r="B59" t="s">
+        <v>494</v>
+      </c>
+      <c r="C59" t="s">
+        <v>37</v>
+      </c>
+      <c r="D59">
+        <v>12382</v>
+      </c>
+      <c r="E59">
+        <v>12382</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
         <v>2</v>
       </c>
-      <c r="B59" t="s">
-[...12 lines deleted...]
-    <row r="60"/>
+      <c r="B60" t="s">
+        <v>495</v>
+      </c>
+      <c r="C60" t="s">
+        <v>37</v>
+      </c>
+      <c r="D60">
+        <v>20686</v>
+      </c>
+      <c r="E60">
+        <v>20686</v>
+      </c>
+    </row>
     <row r="61">
       <c r="A61">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B61" t="s">
-        <v>13</v>
+        <v>496</v>
       </c>
       <c r="C61" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D61">
-        <v>41145</v>
+        <v>1520</v>
       </c>
       <c r="E61">
-        <v>41145</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="62">
-      <c r="A62" t="s">
-        <v>28</v>
+      <c r="A62">
+        <v>4</v>
       </c>
       <c r="B62" t="s">
-        <v>28</v>
+        <v>497</v>
       </c>
       <c r="C62" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D62">
-        <v>6683</v>
+        <v>709</v>
       </c>
       <c r="E62">
-        <v>6683</v>
+        <v>709</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B63" t="s">
-        <v>529</v>
+        <v>498</v>
       </c>
       <c r="C63" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D63">
-        <v>24243</v>
+        <v>671</v>
       </c>
       <c r="E63">
-        <v>24243</v>
+        <v>671</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B64" t="s">
-        <v>530</v>
+        <v>499</v>
       </c>
       <c r="C64" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D64">
-        <v>1258</v>
+        <v>1650</v>
       </c>
       <c r="E64">
-        <v>1258</v>
-[...18 lines deleted...]
-    </row>
+        <v>1650</v>
+      </c>
+    </row>
+    <row r="65"/>
     <row r="66">
       <c r="A66">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="B66" t="s">
-        <v>532</v>
+        <v>16</v>
       </c>
       <c r="C66" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D66">
-        <v>1030</v>
+        <v>582</v>
       </c>
       <c r="E66">
-        <v>1030</v>
+        <v>582</v>
       </c>
     </row>
     <row r="67">
-      <c r="A67">
-        <v>5</v>
+      <c r="A67" t="s">
+        <v>29</v>
       </c>
       <c r="B67" t="s">
-        <v>533</v>
+        <v>29</v>
       </c>
       <c r="C67" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D67">
-        <v>366</v>
+        <v>327</v>
       </c>
       <c r="E67">
-        <v>366</v>
+        <v>327</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B68" t="s">
-        <v>534</v>
+        <v>500</v>
       </c>
       <c r="C68" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D68">
-        <v>3467</v>
+        <v>255</v>
       </c>
       <c r="E68">
-        <v>3467</v>
-[...19 lines deleted...]
-    <row r="70"/>
+        <v>255</v>
+      </c>
+    </row>
+    <row r="69"/>
+    <row r="70">
+      <c r="A70">
+        <v>12</v>
+      </c>
+      <c r="B70" t="s">
+        <v>17</v>
+      </c>
+      <c r="C70" t="s">
+        <v>34</v>
+      </c>
+      <c r="D70">
+        <v>18986</v>
+      </c>
+      <c r="E70">
+        <v>18986</v>
+      </c>
+    </row>
     <row r="71">
-      <c r="A71">
-        <v>12</v>
+      <c r="A71" t="s">
+        <v>29</v>
       </c>
       <c r="B71" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="C71" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D71">
-        <v>41209</v>
+        <v>3076</v>
       </c>
       <c r="E71">
-        <v>41209</v>
+        <v>3076</v>
       </c>
     </row>
     <row r="72">
-      <c r="A72" t="s">
-        <v>28</v>
+      <c r="A72">
+        <v>1</v>
       </c>
       <c r="B72" t="s">
-        <v>28</v>
+        <v>501</v>
       </c>
       <c r="C72" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D72">
-        <v>3861</v>
+        <v>13105</v>
       </c>
       <c r="E72">
-        <v>3861</v>
+        <v>13105</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B73" t="s">
-        <v>536</v>
+        <v>502</v>
       </c>
       <c r="C73" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D73">
-        <v>20967</v>
+        <v>1424</v>
       </c>
       <c r="E73">
-        <v>20967</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B74" t="s">
-        <v>537</v>
+        <v>503</v>
       </c>
       <c r="C74" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D74">
-        <v>948</v>
+        <v>478</v>
       </c>
       <c r="E74">
-        <v>948</v>
+        <v>478</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B75" t="s">
-        <v>538</v>
+        <v>504</v>
       </c>
       <c r="C75" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D75">
-        <v>869</v>
+        <v>403</v>
       </c>
       <c r="E75">
-        <v>869</v>
+        <v>403</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B76" t="s">
-        <v>539</v>
+        <v>505</v>
       </c>
       <c r="C76" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D76">
-        <v>797</v>
+        <v>225</v>
       </c>
       <c r="E76">
-        <v>797</v>
+        <v>225</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B77" t="s">
-        <v>540</v>
+        <v>506</v>
       </c>
       <c r="C77" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D77">
-        <v>193</v>
+        <v>275</v>
       </c>
       <c r="E77">
-        <v>193</v>
-[...18 lines deleted...]
-    </row>
+        <v>275</v>
+      </c>
+    </row>
+    <row r="78"/>
     <row r="79">
       <c r="A79">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B79" t="s">
-        <v>542</v>
+        <v>18</v>
       </c>
       <c r="C79" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D79">
-        <v>13343</v>
+        <v>5432</v>
       </c>
       <c r="E79">
-        <v>13343</v>
-[...2 lines deleted...]
-    <row r="80"/>
+        <v>5432</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="s">
+        <v>29</v>
+      </c>
+      <c r="B80" t="s">
+        <v>29</v>
+      </c>
+      <c r="C80" t="s">
+        <v>35</v>
+      </c>
+      <c r="D80">
+        <v>2380</v>
+      </c>
+      <c r="E80">
+        <v>2380</v>
+      </c>
+    </row>
     <row r="81">
       <c r="A81">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="B81" t="s">
-        <v>486</v>
+        <v>507</v>
       </c>
       <c r="C81" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D81">
-        <v>519</v>
+        <v>1274</v>
       </c>
       <c r="E81">
-        <v>519</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="82">
-      <c r="A82" t="s">
-        <v>28</v>
+      <c r="A82">
+        <v>2</v>
       </c>
       <c r="B82" t="s">
-        <v>28</v>
+        <v>508</v>
       </c>
       <c r="C82" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D82">
-        <v>283</v>
+        <v>653</v>
       </c>
       <c r="E82">
-        <v>283</v>
+        <v>653</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B83" t="s">
-        <v>543</v>
+        <v>509</v>
       </c>
       <c r="C83" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D83">
-        <v>155</v>
+        <v>213</v>
       </c>
       <c r="E83">
-        <v>155</v>
+        <v>213</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B84" t="s">
-        <v>544</v>
+        <v>510</v>
       </c>
       <c r="C84" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D84">
-        <v>81</v>
+        <v>531</v>
       </c>
       <c r="E84">
-        <v>81</v>
-[...2 lines deleted...]
-    <row r="85"/>
+        <v>531</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>5</v>
+      </c>
+      <c r="B85" t="s">
+        <v>511</v>
+      </c>
+      <c r="C85" t="s">
+        <v>37</v>
+      </c>
+      <c r="D85">
+        <v>117</v>
+      </c>
+      <c r="E85">
+        <v>117</v>
+      </c>
+    </row>
     <row r="86">
       <c r="A86">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="B86" t="s">
-        <v>17</v>
+        <v>512</v>
       </c>
       <c r="C86" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D86">
-        <v>6313</v>
+        <v>264</v>
       </c>
       <c r="E86">
-        <v>6313</v>
-[...18 lines deleted...]
-    </row>
+        <v>264</v>
+      </c>
+    </row>
+    <row r="87"/>
     <row r="88">
       <c r="A88">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="B88" t="s">
-        <v>545</v>
+        <v>19</v>
       </c>
       <c r="C88" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D88">
-        <v>2182</v>
+        <v>7111</v>
       </c>
       <c r="E88">
-        <v>2182</v>
+        <v>7111</v>
       </c>
     </row>
     <row r="89">
-      <c r="A89">
-        <v>2</v>
+      <c r="A89" t="s">
+        <v>29</v>
       </c>
       <c r="B89" t="s">
-        <v>546</v>
+        <v>29</v>
       </c>
       <c r="C89" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D89">
-        <v>665</v>
+        <v>3090</v>
       </c>
       <c r="E89">
-        <v>665</v>
+        <v>3090</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B90" t="s">
-        <v>547</v>
+        <v>513</v>
       </c>
       <c r="C90" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D90">
-        <v>374</v>
+        <v>1876</v>
       </c>
       <c r="E90">
-        <v>374</v>
+        <v>1876</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B91" t="s">
-        <v>548</v>
+        <v>514</v>
       </c>
       <c r="C91" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D91">
-        <v>202</v>
+        <v>1124</v>
       </c>
       <c r="E91">
-        <v>202</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B92" t="s">
-        <v>549</v>
+        <v>515</v>
       </c>
       <c r="C92" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D92">
-        <v>166</v>
+        <v>433</v>
       </c>
       <c r="E92">
-        <v>166</v>
+        <v>433</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B93" t="s">
-        <v>550</v>
+        <v>516</v>
       </c>
       <c r="C93" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D93">
-        <v>276</v>
+        <v>152</v>
       </c>
       <c r="E93">
-        <v>276</v>
+        <v>152</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B94" t="s">
-        <v>551</v>
+        <v>517</v>
       </c>
       <c r="C94" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D94">
-        <v>147</v>
+        <v>333</v>
       </c>
       <c r="E94">
-        <v>147</v>
-[...19 lines deleted...]
-    </row>
+        <v>333</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>6</v>
+      </c>
+      <c r="B95" t="s">
+        <v>518</v>
+      </c>
+      <c r="C95" t="s">
+        <v>37</v>
+      </c>
+      <c r="D95">
+        <v>103</v>
+      </c>
+      <c r="E95">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="96"/>
     <row r="97">
-      <c r="A97" t="s">
-        <v>28</v>
+      <c r="A97">
+        <v>16</v>
       </c>
       <c r="B97" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="C97" t="s">
         <v>34</v>
       </c>
       <c r="D97">
-        <v>2420</v>
+        <v>1008</v>
       </c>
       <c r="E97">
-        <v>2420</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="98">
-      <c r="A98">
-        <v>1</v>
+      <c r="A98" t="s">
+        <v>29</v>
       </c>
       <c r="B98" t="s">
-        <v>552</v>
+        <v>29</v>
       </c>
       <c r="C98" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D98">
-        <v>1071</v>
+        <v>465</v>
       </c>
       <c r="E98">
-        <v>1071</v>
+        <v>465</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B99" t="s">
-        <v>553</v>
+        <v>519</v>
       </c>
       <c r="C99" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D99">
-        <v>906</v>
+        <v>338</v>
       </c>
       <c r="E99">
-        <v>906</v>
+        <v>338</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B100" t="s">
-        <v>554</v>
+        <v>520</v>
       </c>
       <c r="C100" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D100">
-        <v>931</v>
+        <v>112</v>
       </c>
       <c r="E100">
-        <v>931</v>
+        <v>112</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B101" t="s">
-        <v>555</v>
+        <v>521</v>
       </c>
       <c r="C101" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D101">
-        <v>295</v>
+        <v>93</v>
       </c>
       <c r="E101">
-        <v>295</v>
+        <v>93</v>
       </c>
     </row>
     <row r="102"/>
     <row r="103">
       <c r="A103">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B103" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C103" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D103">
-        <v>1181</v>
+        <v>18395</v>
       </c>
       <c r="E103">
-        <v>1181</v>
+        <v>18395</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B104" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C104" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D104">
-        <v>349</v>
+        <v>3795</v>
       </c>
       <c r="E104">
-        <v>349</v>
+        <v>3795</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1</v>
       </c>
       <c r="B105" t="s">
-        <v>556</v>
+        <v>522</v>
       </c>
       <c r="C105" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D105">
-        <v>396</v>
+        <v>11654</v>
       </c>
       <c r="E105">
-        <v>396</v>
+        <v>11654</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>2</v>
       </c>
       <c r="B106" t="s">
-        <v>557</v>
+        <v>523</v>
       </c>
       <c r="C106" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D106">
-        <v>341</v>
+        <v>805</v>
       </c>
       <c r="E106">
-        <v>341</v>
+        <v>805</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>3</v>
       </c>
       <c r="B107" t="s">
-        <v>558</v>
+        <v>524</v>
       </c>
       <c r="C107" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D107">
-        <v>95</v>
+        <v>814</v>
       </c>
       <c r="E107">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="108"/>
+        <v>814</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>4</v>
+      </c>
+      <c r="B108" t="s">
+        <v>525</v>
+      </c>
+      <c r="C108" t="s">
+        <v>37</v>
+      </c>
+      <c r="D108">
+        <v>550</v>
+      </c>
+      <c r="E108">
+        <v>550</v>
+      </c>
+    </row>
     <row r="109">
       <c r="A109">
-        <v>17</v>
+        <v>5</v>
       </c>
       <c r="B109" t="s">
-        <v>20</v>
+        <v>526</v>
       </c>
       <c r="C109" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D109">
-        <v>4215</v>
+        <v>270</v>
       </c>
       <c r="E109">
-        <v>4215</v>
+        <v>270</v>
       </c>
     </row>
     <row r="110">
-      <c r="A110" t="s">
-        <v>28</v>
+      <c r="A110">
+        <v>6</v>
       </c>
       <c r="B110" t="s">
-        <v>28</v>
+        <v>527</v>
       </c>
       <c r="C110" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D110">
-        <v>1687</v>
+        <v>507</v>
       </c>
       <c r="E110">
-        <v>1687</v>
-[...18 lines deleted...]
-    </row>
+        <v>507</v>
+      </c>
+    </row>
+    <row r="111"/>
     <row r="112">
       <c r="A112">
-        <v>2</v>
+        <v>24</v>
       </c>
       <c r="B112" t="s">
-        <v>560</v>
+        <v>22</v>
       </c>
       <c r="C112" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D112">
-        <v>365</v>
+        <v>18975</v>
       </c>
       <c r="E112">
-        <v>365</v>
+        <v>18975</v>
       </c>
     </row>
     <row r="113">
-      <c r="A113">
-        <v>3</v>
+      <c r="A113" t="s">
+        <v>29</v>
       </c>
       <c r="B113" t="s">
-        <v>561</v>
+        <v>29</v>
       </c>
       <c r="C113" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D113">
-        <v>182</v>
+        <v>2453</v>
       </c>
       <c r="E113">
-        <v>182</v>
+        <v>2453</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B114" t="s">
-        <v>562</v>
+        <v>528</v>
       </c>
       <c r="C114" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D114">
-        <v>224</v>
+        <v>14818</v>
       </c>
       <c r="E114">
-        <v>224</v>
+        <v>14818</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B115" t="s">
-        <v>563</v>
+        <v>529</v>
       </c>
       <c r="C115" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D115">
-        <v>118</v>
+        <v>308</v>
       </c>
       <c r="E115">
-        <v>118</v>
+        <v>308</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B116" t="s">
-        <v>564</v>
+        <v>530</v>
       </c>
       <c r="C116" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D116">
-        <v>62</v>
+        <v>218</v>
       </c>
       <c r="E116">
-        <v>62</v>
+        <v>218</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B117" t="s">
-        <v>565</v>
+        <v>531</v>
       </c>
       <c r="C117" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D117">
-        <v>113</v>
+        <v>933</v>
       </c>
       <c r="E117">
-        <v>113</v>
-[...2 lines deleted...]
-    <row r="118"/>
+        <v>933</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>5</v>
+      </c>
+      <c r="B118" t="s">
+        <v>532</v>
+      </c>
+      <c r="C118" t="s">
+        <v>37</v>
+      </c>
+      <c r="D118">
+        <v>120</v>
+      </c>
+      <c r="E118">
+        <v>120</v>
+      </c>
+    </row>
     <row r="119">
       <c r="A119">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="B119" t="s">
-        <v>21</v>
+        <v>533</v>
       </c>
       <c r="C119" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D119">
-        <v>9046</v>
+        <v>125</v>
       </c>
       <c r="E119">
-        <v>9046</v>
-[...135 lines deleted...]
-        <v>97</v>
+        <v>125</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="E1" s="1" t="s">
         <v>30</v>
-      </c>
-[...10 lines deleted...]
-        <v>29</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>22</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D2">
-        <v>35198</v>
+        <v>39384</v>
       </c>
       <c r="E2">
-        <v>35198</v>
+        <v>39384</v>
       </c>
       <c r="F2" t="s">
-        <v>490</v>
+        <v>537</v>
       </c>
       <c r="G2">
-        <v>35198</v>
+        <v>39384</v>
       </c>
       <c r="H2">
-        <v>49526</v>
+        <v>39745</v>
       </c>
       <c r="I2">
-        <v>68616</v>
+        <v>96058</v>
       </c>
       <c r="J2">
-        <v>20923</v>
+        <v>33454</v>
       </c>
       <c r="K2">
-        <v>3846</v>
+        <v>3492</v>
       </c>
       <c r="L2">
-        <v>2223</v>
+        <v>800</v>
       </c>
       <c r="M2">
-        <v>1331</v>
+        <v>1113</v>
       </c>
       <c r="N2">
-        <v>44870</v>
+        <v>29832</v>
       </c>
       <c r="O2">
-        <v>582</v>
+        <v>201</v>
       </c>
       <c r="P2">
-        <v>18986</v>
+        <v>265</v>
       </c>
       <c r="Q2">
-        <v>5432</v>
+        <v>17307</v>
       </c>
       <c r="R2">
-        <v>7111</v>
+        <v>2370</v>
       </c>
       <c r="S2">
-        <v>1008</v>
+        <v>3859</v>
       </c>
       <c r="T2">
-        <v>18395</v>
+        <v>699</v>
       </c>
       <c r="U2">
-        <v>18975</v>
+        <v>3450</v>
       </c>
       <c r="V2">
-        <v>297022</v>
+        <v>6686</v>
+      </c>
+      <c r="W2">
+        <v>278715</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D3">
-        <v>9363</v>
+        <v>7227</v>
       </c>
       <c r="E3">
-        <v>9363</v>
+        <v>7227</v>
       </c>
       <c r="G3">
-        <v>35198</v>
+        <v>39384</v>
       </c>
       <c r="H3">
-        <v>49526</v>
+        <v>39745</v>
       </c>
       <c r="I3">
-        <v>68616</v>
+        <v>96058</v>
       </c>
       <c r="J3">
-        <v>20923</v>
+        <v>33454</v>
       </c>
       <c r="K3">
-        <v>3846</v>
+        <v>3492</v>
       </c>
       <c r="L3">
-        <v>2223</v>
+        <v>800</v>
       </c>
       <c r="M3">
-        <v>1331</v>
+        <v>1113</v>
       </c>
       <c r="N3">
-        <v>44870</v>
+        <v>29832</v>
       </c>
       <c r="O3">
-        <v>582</v>
+        <v>201</v>
       </c>
       <c r="P3">
-        <v>18986</v>
+        <v>265</v>
       </c>
       <c r="Q3">
-        <v>5432</v>
+        <v>17307</v>
       </c>
       <c r="R3">
-        <v>7111</v>
+        <v>2370</v>
       </c>
       <c r="S3">
-        <v>1008</v>
+        <v>3859</v>
       </c>
       <c r="T3">
-        <v>18395</v>
+        <v>699</v>
       </c>
       <c r="U3">
-        <v>18975</v>
+        <v>3450</v>
       </c>
       <c r="V3">
-        <v>297022</v>
+        <v>6686</v>
+      </c>
+      <c r="W3">
+        <v>278715</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>575</v>
+        <v>538</v>
       </c>
       <c r="C4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D4">
-        <v>21760</v>
+        <v>19266</v>
       </c>
       <c r="E4">
-        <v>21760</v>
+        <v>19266</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>576</v>
+        <v>539</v>
       </c>
       <c r="C5" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D5">
-        <v>1740</v>
+        <v>9964</v>
       </c>
       <c r="E5">
-        <v>1740</v>
+        <v>9964</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>577</v>
+        <v>540</v>
       </c>
       <c r="C6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D6">
-        <v>1043</v>
+        <v>854</v>
       </c>
       <c r="E6">
-        <v>1043</v>
+        <v>854</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>578</v>
+        <v>541</v>
       </c>
       <c r="C7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D7">
-        <v>579</v>
+        <v>789</v>
       </c>
       <c r="E7">
-        <v>579</v>
+        <v>789</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>579</v>
+        <v>542</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D8">
-        <v>375</v>
+        <v>271</v>
       </c>
       <c r="E8">
-        <v>375</v>
+        <v>271</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>580</v>
+        <v>543</v>
       </c>
       <c r="C9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D9">
-        <v>338</v>
+        <v>185</v>
       </c>
       <c r="E9">
-        <v>338</v>
-[...4 lines deleted...]
-      <c r="A11">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>544</v>
+      </c>
+      <c r="C10" t="s">
+        <v>37</v>
+      </c>
+      <c r="D10">
+        <v>828</v>
+      </c>
+      <c r="E10">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="11"/>
+    <row r="12">
+      <c r="A12">
         <v>2</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B12" t="s">
         <v>7</v>
-      </c>
-[...15 lines deleted...]
-        <v>28</v>
       </c>
       <c r="C12" t="s">
         <v>34</v>
       </c>
       <c r="D12">
-        <v>10724</v>
+        <v>39745</v>
       </c>
       <c r="E12">
-        <v>10724</v>
+        <v>39745</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13">
-        <v>1</v>
+      <c r="A13" t="s">
+        <v>29</v>
       </c>
       <c r="B13" t="s">
-        <v>581</v>
+        <v>29</v>
       </c>
       <c r="C13" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D13">
-        <v>23428</v>
+        <v>9072</v>
       </c>
       <c r="E13">
-        <v>23428</v>
+        <v>9072</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>582</v>
+        <v>545</v>
       </c>
       <c r="C14" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D14">
-        <v>12106</v>
+        <v>25090</v>
       </c>
       <c r="E14">
-        <v>12106</v>
+        <v>25090</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B15" t="s">
-        <v>583</v>
+        <v>546</v>
       </c>
       <c r="C15" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D15">
-        <v>1105</v>
+        <v>2625</v>
       </c>
       <c r="E15">
-        <v>1105</v>
+        <v>2625</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B16" t="s">
-        <v>584</v>
+        <v>547</v>
       </c>
       <c r="C16" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D16">
-        <v>1134</v>
+        <v>1113</v>
       </c>
       <c r="E16">
-        <v>1134</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B17" t="s">
-        <v>585</v>
+        <v>548</v>
       </c>
       <c r="C17" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D17">
-        <v>781</v>
+        <v>803</v>
       </c>
       <c r="E17">
-        <v>781</v>
+        <v>803</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
+        <v>5</v>
+      </c>
+      <c r="B18" t="s">
+        <v>549</v>
+      </c>
+      <c r="C18" t="s">
+        <v>37</v>
+      </c>
+      <c r="D18">
+        <v>420</v>
+      </c>
+      <c r="E18">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
         <v>6</v>
       </c>
-      <c r="B18" t="s">
-[...12 lines deleted...]
-    <row r="19"/>
+      <c r="B19" t="s">
+        <v>550</v>
+      </c>
+      <c r="C19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D19">
+        <v>157</v>
+      </c>
+      <c r="E19">
+        <v>157</v>
+      </c>
+    </row>
     <row r="20">
       <c r="A20">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B20" t="s">
-        <v>8</v>
+        <v>551</v>
       </c>
       <c r="C20" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D20">
-        <v>68616</v>
+        <v>465</v>
       </c>
       <c r="E20">
-        <v>68616</v>
-[...18 lines deleted...]
-    </row>
+        <v>465</v>
+      </c>
+    </row>
+    <row r="21"/>
     <row r="22">
       <c r="A22">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B22" t="s">
-        <v>587</v>
+        <v>8</v>
       </c>
       <c r="C22" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D22">
-        <v>24896</v>
+        <v>96058</v>
       </c>
       <c r="E22">
-        <v>24896</v>
+        <v>96058</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23">
-        <v>2</v>
+      <c r="A23" t="s">
+        <v>29</v>
       </c>
       <c r="B23" t="s">
-        <v>588</v>
+        <v>29</v>
       </c>
       <c r="C23" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D23">
-        <v>4798</v>
+        <v>12088</v>
       </c>
       <c r="E23">
-        <v>4798</v>
+        <v>12088</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B24" t="s">
-        <v>589</v>
+        <v>552</v>
       </c>
       <c r="C24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D24">
-        <v>3966</v>
+        <v>30777</v>
       </c>
       <c r="E24">
-        <v>3966</v>
+        <v>30777</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B25" t="s">
-        <v>590</v>
+        <v>553</v>
       </c>
       <c r="C25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D25">
-        <v>948</v>
+        <v>28106</v>
       </c>
       <c r="E25">
-        <v>948</v>
+        <v>28106</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B26" t="s">
-        <v>591</v>
+        <v>554</v>
       </c>
       <c r="C26" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D26">
-        <v>11622</v>
+        <v>19732</v>
       </c>
       <c r="E26">
-        <v>11622</v>
+        <v>19732</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B27" t="s">
-        <v>592</v>
+        <v>555</v>
       </c>
       <c r="C27" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D27">
-        <v>6073</v>
+        <v>1580</v>
       </c>
       <c r="E27">
-        <v>6073</v>
-[...2 lines deleted...]
-    <row r="28"/>
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>5</v>
+      </c>
+      <c r="B28" t="s">
+        <v>556</v>
+      </c>
+      <c r="C28" t="s">
+        <v>37</v>
+      </c>
+      <c r="D28">
+        <v>2725</v>
+      </c>
+      <c r="E28">
+        <v>2725</v>
+      </c>
+    </row>
     <row r="29">
       <c r="A29">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B29" t="s">
-        <v>9</v>
+        <v>557</v>
       </c>
       <c r="C29" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D29">
-        <v>20923</v>
+        <v>464</v>
       </c>
       <c r="E29">
-        <v>20923</v>
+        <v>464</v>
       </c>
     </row>
     <row r="30">
-      <c r="A30" t="s">
-        <v>28</v>
+      <c r="A30">
+        <v>7</v>
       </c>
       <c r="B30" t="s">
-        <v>28</v>
+        <v>558</v>
       </c>
       <c r="C30" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D30">
-        <v>5405</v>
+        <v>586</v>
       </c>
       <c r="E30">
-        <v>5405</v>
-[...18 lines deleted...]
-    </row>
+        <v>586</v>
+      </c>
+    </row>
+    <row r="31"/>
     <row r="32">
       <c r="A32">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B32" t="s">
-        <v>594</v>
+        <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D32">
-        <v>2176</v>
+        <v>33454</v>
       </c>
       <c r="E32">
-        <v>2176</v>
+        <v>33454</v>
       </c>
     </row>
     <row r="33">
-      <c r="A33">
-        <v>3</v>
+      <c r="A33" t="s">
+        <v>29</v>
       </c>
       <c r="B33" t="s">
-        <v>595</v>
+        <v>29</v>
       </c>
       <c r="C33" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D33">
-        <v>758</v>
+        <v>5047</v>
       </c>
       <c r="E33">
-        <v>758</v>
+        <v>5047</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B34" t="s">
-        <v>596</v>
+        <v>559</v>
       </c>
       <c r="C34" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D34">
-        <v>2308</v>
+        <v>11614</v>
       </c>
       <c r="E34">
-        <v>2308</v>
+        <v>11614</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B35" t="s">
-        <v>597</v>
+        <v>560</v>
       </c>
       <c r="C35" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D35">
-        <v>300</v>
+        <v>14667</v>
       </c>
       <c r="E35">
-        <v>300</v>
+        <v>14667</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B36" t="s">
-        <v>598</v>
+        <v>561</v>
       </c>
       <c r="C36" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D36">
-        <v>349</v>
+        <v>627</v>
       </c>
       <c r="E36">
-        <v>349</v>
-[...2 lines deleted...]
-    <row r="37"/>
+        <v>627</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>4</v>
+      </c>
+      <c r="B37" t="s">
+        <v>562</v>
+      </c>
+      <c r="C37" t="s">
+        <v>37</v>
+      </c>
+      <c r="D37">
+        <v>703</v>
+      </c>
+      <c r="E37">
+        <v>703</v>
+      </c>
+    </row>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
-        <v>10</v>
+        <v>563</v>
       </c>
       <c r="C38" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D38">
-        <v>3846</v>
+        <v>220</v>
       </c>
       <c r="E38">
-        <v>3846</v>
+        <v>220</v>
       </c>
     </row>
     <row r="39">
-      <c r="A39" t="s">
-        <v>28</v>
+      <c r="A39">
+        <v>6</v>
       </c>
       <c r="B39" t="s">
-        <v>28</v>
+        <v>564</v>
       </c>
       <c r="C39" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D39">
-        <v>1604</v>
+        <v>356</v>
       </c>
       <c r="E39">
-        <v>1604</v>
+        <v>356</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B40" t="s">
-        <v>599</v>
+        <v>565</v>
       </c>
       <c r="C40" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D40">
-        <v>797</v>
+        <v>220</v>
       </c>
       <c r="E40">
-        <v>797</v>
-[...18 lines deleted...]
-    </row>
+        <v>220</v>
+      </c>
+    </row>
+    <row r="41"/>
     <row r="42">
       <c r="A42">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B42" t="s">
-        <v>601</v>
+        <v>10</v>
       </c>
       <c r="C42" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D42">
-        <v>229</v>
+        <v>3492</v>
       </c>
       <c r="E42">
-        <v>229</v>
+        <v>3492</v>
       </c>
     </row>
     <row r="43">
-      <c r="A43">
-        <v>4</v>
+      <c r="A43" t="s">
+        <v>29</v>
       </c>
       <c r="B43" t="s">
-        <v>602</v>
+        <v>29</v>
       </c>
       <c r="C43" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D43">
-        <v>234</v>
+        <v>1409</v>
       </c>
       <c r="E43">
-        <v>234</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B44" t="s">
-        <v>603</v>
+        <v>566</v>
       </c>
       <c r="C44" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D44">
-        <v>267</v>
+        <v>1077</v>
       </c>
       <c r="E44">
-        <v>267</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B45" t="s">
-        <v>604</v>
+        <v>567</v>
       </c>
       <c r="C45" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D45">
-        <v>185</v>
+        <v>372</v>
       </c>
       <c r="E45">
-        <v>185</v>
-[...2 lines deleted...]
-    <row r="46"/>
+        <v>372</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>3</v>
+      </c>
+      <c r="B46" t="s">
+        <v>568</v>
+      </c>
+      <c r="C46" t="s">
+        <v>37</v>
+      </c>
+      <c r="D46">
+        <v>207</v>
+      </c>
+      <c r="E46">
+        <v>207</v>
+      </c>
+    </row>
     <row r="47">
       <c r="A47">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B47" t="s">
-        <v>11</v>
+        <v>569</v>
       </c>
       <c r="C47" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D47">
-        <v>2223</v>
+        <v>155</v>
       </c>
       <c r="E47">
-        <v>2223</v>
+        <v>155</v>
       </c>
     </row>
     <row r="48">
-      <c r="A48" t="s">
-        <v>28</v>
+      <c r="A48">
+        <v>5</v>
       </c>
       <c r="B48" t="s">
-        <v>28</v>
+        <v>570</v>
       </c>
       <c r="C48" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D48">
-        <v>1244</v>
+        <v>164</v>
       </c>
       <c r="E48">
-        <v>1244</v>
+        <v>164</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B49" t="s">
-        <v>605</v>
+        <v>571</v>
       </c>
       <c r="C49" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D49">
-        <v>979</v>
+        <v>43</v>
       </c>
       <c r="E49">
-        <v>979</v>
-[...4 lines deleted...]
-      <c r="A51">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
         <v>7</v>
       </c>
-      <c r="B51" t="s">
-[...11 lines deleted...]
-    </row>
+      <c r="B50" t="s">
+        <v>572</v>
+      </c>
+      <c r="C50" t="s">
+        <v>37</v>
+      </c>
+      <c r="D50">
+        <v>65</v>
+      </c>
+      <c r="E50">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="51"/>
     <row r="52">
-      <c r="A52" t="s">
-        <v>28</v>
+      <c r="A52">
+        <v>6</v>
       </c>
       <c r="B52" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="C52" t="s">
         <v>34</v>
       </c>
       <c r="D52">
-        <v>784</v>
+        <v>800</v>
       </c>
       <c r="E52">
-        <v>784</v>
+        <v>800</v>
       </c>
     </row>
     <row r="53">
-      <c r="A53">
-        <v>1</v>
+      <c r="A53" t="s">
+        <v>29</v>
       </c>
       <c r="B53" t="s">
-        <v>606</v>
+        <v>29</v>
       </c>
       <c r="C53" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D53">
-        <v>338</v>
+        <v>507</v>
       </c>
       <c r="E53">
-        <v>338</v>
+        <v>507</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B54" t="s">
-        <v>607</v>
+        <v>573</v>
       </c>
       <c r="C54" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D54">
-        <v>114</v>
+        <v>201</v>
       </c>
       <c r="E54">
-        <v>114</v>
+        <v>201</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B55" t="s">
-        <v>608</v>
+        <v>574</v>
       </c>
       <c r="C55" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D55">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="E55">
-        <v>95</v>
+        <v>92</v>
       </c>
     </row>
     <row r="56"/>
     <row r="57">
       <c r="A57">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B57" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C57" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D57">
-        <v>44870</v>
+        <v>1113</v>
       </c>
       <c r="E57">
-        <v>44870</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B58" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C58" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D58">
-        <v>7252</v>
+        <v>748</v>
       </c>
       <c r="E58">
-        <v>7252</v>
+        <v>748</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1</v>
       </c>
       <c r="B59" t="s">
-        <v>609</v>
+        <v>575</v>
       </c>
       <c r="C59" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D59">
-        <v>12382</v>
+        <v>245</v>
       </c>
       <c r="E59">
-        <v>12382</v>
+        <v>245</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2</v>
       </c>
       <c r="B60" t="s">
-        <v>610</v>
+        <v>576</v>
       </c>
       <c r="C60" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D60">
-        <v>20686</v>
+        <v>120</v>
       </c>
       <c r="E60">
-        <v>20686</v>
-[...18 lines deleted...]
-    </row>
+        <v>120</v>
+      </c>
+    </row>
+    <row r="61"/>
     <row r="62">
       <c r="A62">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B62" t="s">
-        <v>612</v>
+        <v>13</v>
       </c>
       <c r="C62" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D62">
-        <v>709</v>
+        <v>29832</v>
       </c>
       <c r="E62">
-        <v>709</v>
+        <v>29832</v>
       </c>
     </row>
     <row r="63">
-      <c r="A63">
-        <v>5</v>
+      <c r="A63" t="s">
+        <v>29</v>
       </c>
       <c r="B63" t="s">
-        <v>613</v>
+        <v>29</v>
       </c>
       <c r="C63" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D63">
-        <v>671</v>
+        <v>4959</v>
       </c>
       <c r="E63">
-        <v>671</v>
+        <v>4959</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>614</v>
+        <v>577</v>
       </c>
       <c r="C64" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D64">
-        <v>1650</v>
+        <v>16396</v>
       </c>
       <c r="E64">
-        <v>1650</v>
-[...2 lines deleted...]
-    <row r="65"/>
+        <v>16396</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>2</v>
+      </c>
+      <c r="B65" t="s">
+        <v>578</v>
+      </c>
+      <c r="C65" t="s">
+        <v>37</v>
+      </c>
+      <c r="D65">
+        <v>3856</v>
+      </c>
+      <c r="E65">
+        <v>3856</v>
+      </c>
+    </row>
     <row r="66">
       <c r="A66">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="B66" t="s">
-        <v>15</v>
+        <v>579</v>
       </c>
       <c r="C66" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D66">
-        <v>582</v>
+        <v>1905</v>
       </c>
       <c r="E66">
-        <v>582</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="67">
-      <c r="A67" t="s">
-        <v>28</v>
+      <c r="A67">
+        <v>4</v>
       </c>
       <c r="B67" t="s">
-        <v>28</v>
+        <v>580</v>
       </c>
       <c r="C67" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D67">
-        <v>327</v>
+        <v>670</v>
       </c>
       <c r="E67">
-        <v>327</v>
+        <v>670</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B68" t="s">
-        <v>615</v>
+        <v>581</v>
       </c>
       <c r="C68" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D68">
-        <v>255</v>
+        <v>990</v>
       </c>
       <c r="E68">
-        <v>255</v>
-[...2 lines deleted...]
-    <row r="69"/>
+        <v>990</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>6</v>
+      </c>
+      <c r="B69" t="s">
+        <v>582</v>
+      </c>
+      <c r="C69" t="s">
+        <v>37</v>
+      </c>
+      <c r="D69">
+        <v>706</v>
+      </c>
+      <c r="E69">
+        <v>706</v>
+      </c>
+    </row>
     <row r="70">
       <c r="A70">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="B70" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
       <c r="C70" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D70">
-        <v>18986</v>
+        <v>350</v>
       </c>
       <c r="E70">
-        <v>18986</v>
-[...18 lines deleted...]
-    </row>
+        <v>350</v>
+      </c>
+    </row>
+    <row r="71"/>
     <row r="72">
       <c r="A72">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B72" t="s">
-        <v>616</v>
+        <v>14</v>
       </c>
       <c r="C72" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D72">
-        <v>13105</v>
+        <v>201</v>
       </c>
       <c r="E72">
-        <v>13105</v>
+        <v>201</v>
       </c>
     </row>
     <row r="73">
-      <c r="A73">
-        <v>2</v>
+      <c r="A73" t="s">
+        <v>29</v>
       </c>
       <c r="B73" t="s">
-        <v>617</v>
+        <v>29</v>
       </c>
       <c r="C73" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D73">
-        <v>1424</v>
+        <v>69</v>
       </c>
       <c r="E73">
-        <v>1424</v>
+        <v>69</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B74" t="s">
-        <v>618</v>
+        <v>584</v>
       </c>
       <c r="C74" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D74">
-        <v>478</v>
+        <v>114</v>
       </c>
       <c r="E74">
-        <v>478</v>
+        <v>114</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B75" t="s">
-        <v>619</v>
+        <v>585</v>
       </c>
       <c r="C75" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D75">
-        <v>403</v>
+        <v>18</v>
       </c>
       <c r="E75">
-        <v>403</v>
-[...18 lines deleted...]
-    </row>
+        <v>18</v>
+      </c>
+    </row>
+    <row r="76"/>
     <row r="77">
       <c r="A77">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B77" t="s">
-        <v>621</v>
+        <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D77">
-        <v>275</v>
+        <v>265</v>
       </c>
       <c r="E77">
-        <v>275</v>
-[...2 lines deleted...]
-    <row r="78"/>
+        <v>265</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="s">
+        <v>29</v>
+      </c>
+      <c r="B78" t="s">
+        <v>29</v>
+      </c>
+      <c r="C78" t="s">
+        <v>35</v>
+      </c>
+      <c r="D78">
+        <v>99</v>
+      </c>
+      <c r="E78">
+        <v>99</v>
+      </c>
+    </row>
     <row r="79">
       <c r="A79">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="B79" t="s">
-        <v>17</v>
+        <v>586</v>
       </c>
       <c r="C79" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D79">
-        <v>5432</v>
+        <v>83</v>
       </c>
       <c r="E79">
-        <v>5432</v>
+        <v>83</v>
       </c>
     </row>
     <row r="80">
-      <c r="A80" t="s">
-        <v>28</v>
+      <c r="A80">
+        <v>2</v>
       </c>
       <c r="B80" t="s">
-        <v>28</v>
+        <v>587</v>
       </c>
       <c r="C80" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D80">
-        <v>2380</v>
+        <v>83</v>
       </c>
       <c r="E80">
-        <v>2380</v>
-[...18 lines deleted...]
-    </row>
+        <v>83</v>
+      </c>
+    </row>
+    <row r="81"/>
     <row r="82">
       <c r="A82">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="B82" t="s">
-        <v>623</v>
+        <v>17</v>
       </c>
       <c r="C82" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D82">
-        <v>653</v>
+        <v>17307</v>
       </c>
       <c r="E82">
-        <v>653</v>
+        <v>17307</v>
       </c>
     </row>
     <row r="83">
-      <c r="A83">
-        <v>3</v>
+      <c r="A83" t="s">
+        <v>29</v>
       </c>
       <c r="B83" t="s">
-        <v>624</v>
+        <v>29</v>
       </c>
       <c r="C83" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D83">
-        <v>213</v>
+        <v>3002</v>
       </c>
       <c r="E83">
-        <v>213</v>
+        <v>3002</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B84" t="s">
-        <v>625</v>
+        <v>588</v>
       </c>
       <c r="C84" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D84">
-        <v>531</v>
+        <v>7077</v>
       </c>
       <c r="E84">
-        <v>531</v>
+        <v>7077</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B85" t="s">
-        <v>626</v>
+        <v>589</v>
       </c>
       <c r="C85" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D85">
-        <v>117</v>
+        <v>3057</v>
       </c>
       <c r="E85">
-        <v>117</v>
+        <v>3057</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B86" t="s">
-        <v>627</v>
+        <v>590</v>
       </c>
       <c r="C86" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D86">
-        <v>264</v>
+        <v>480</v>
       </c>
       <c r="E86">
-        <v>264</v>
-[...2 lines deleted...]
-    <row r="87"/>
+        <v>480</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>4</v>
+      </c>
+      <c r="B87" t="s">
+        <v>591</v>
+      </c>
+      <c r="C87" t="s">
+        <v>37</v>
+      </c>
+      <c r="D87">
+        <v>2967</v>
+      </c>
+      <c r="E87">
+        <v>2967</v>
+      </c>
+    </row>
     <row r="88">
       <c r="A88">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="B88" t="s">
-        <v>18</v>
+        <v>592</v>
       </c>
       <c r="C88" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D88">
-        <v>7111</v>
+        <v>386</v>
       </c>
       <c r="E88">
-        <v>7111</v>
+        <v>386</v>
       </c>
     </row>
     <row r="89">
-      <c r="A89" t="s">
-        <v>28</v>
+      <c r="A89">
+        <v>6</v>
       </c>
       <c r="B89" t="s">
-        <v>28</v>
+        <v>593</v>
       </c>
       <c r="C89" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D89">
-        <v>3090</v>
+        <v>239</v>
       </c>
       <c r="E89">
-        <v>3090</v>
+        <v>239</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B90" t="s">
-        <v>628</v>
+        <v>594</v>
       </c>
       <c r="C90" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D90">
-        <v>1876</v>
+        <v>99</v>
       </c>
       <c r="E90">
-        <v>1876</v>
-[...18 lines deleted...]
-    </row>
+        <v>99</v>
+      </c>
+    </row>
+    <row r="91"/>
     <row r="92">
       <c r="A92">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="B92" t="s">
-        <v>630</v>
+        <v>18</v>
       </c>
       <c r="C92" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D92">
-        <v>433</v>
+        <v>2370</v>
       </c>
       <c r="E92">
-        <v>433</v>
+        <v>2370</v>
       </c>
     </row>
     <row r="93">
-      <c r="A93">
-        <v>4</v>
+      <c r="A93" t="s">
+        <v>29</v>
       </c>
       <c r="B93" t="s">
-        <v>631</v>
+        <v>29</v>
       </c>
       <c r="C93" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D93">
-        <v>152</v>
+        <v>933</v>
       </c>
       <c r="E93">
-        <v>152</v>
+        <v>933</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B94" t="s">
-        <v>632</v>
+        <v>595</v>
       </c>
       <c r="C94" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D94">
-        <v>333</v>
+        <v>498</v>
       </c>
       <c r="E94">
-        <v>333</v>
+        <v>498</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B95" t="s">
-        <v>633</v>
+        <v>596</v>
       </c>
       <c r="C95" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D95">
-        <v>103</v>
+        <v>211</v>
       </c>
       <c r="E95">
-        <v>103</v>
-[...2 lines deleted...]
-    <row r="96"/>
+        <v>211</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>3</v>
+      </c>
+      <c r="B96" t="s">
+        <v>597</v>
+      </c>
+      <c r="C96" t="s">
+        <v>37</v>
+      </c>
+      <c r="D96">
+        <v>250</v>
+      </c>
+      <c r="E96">
+        <v>250</v>
+      </c>
+    </row>
     <row r="97">
       <c r="A97">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="B97" t="s">
-        <v>19</v>
+        <v>598</v>
       </c>
       <c r="C97" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D97">
-        <v>1008</v>
+        <v>279</v>
       </c>
       <c r="E97">
-        <v>1008</v>
+        <v>279</v>
       </c>
     </row>
     <row r="98">
-      <c r="A98" t="s">
-        <v>28</v>
+      <c r="A98">
+        <v>5</v>
       </c>
       <c r="B98" t="s">
-        <v>28</v>
+        <v>599</v>
       </c>
       <c r="C98" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D98">
-        <v>465</v>
+        <v>74</v>
       </c>
       <c r="E98">
-        <v>465</v>
+        <v>74</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B99" t="s">
-        <v>634</v>
+        <v>600</v>
       </c>
       <c r="C99" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D99">
-        <v>338</v>
+        <v>63</v>
       </c>
       <c r="E99">
-        <v>338</v>
+        <v>63</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B100" t="s">
-        <v>635</v>
+        <v>601</v>
       </c>
       <c r="C100" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D100">
-        <v>112</v>
+        <v>62</v>
       </c>
       <c r="E100">
-        <v>112</v>
-[...19 lines deleted...]
-    <row r="102"/>
+        <v>62</v>
+      </c>
+    </row>
+    <row r="101"/>
+    <row r="102">
+      <c r="A102">
+        <v>15</v>
+      </c>
+      <c r="B102" t="s">
+        <v>19</v>
+      </c>
+      <c r="C102" t="s">
+        <v>34</v>
+      </c>
+      <c r="D102">
+        <v>3859</v>
+      </c>
+      <c r="E102">
+        <v>3859</v>
+      </c>
+    </row>
     <row r="103">
-      <c r="A103">
-        <v>17</v>
+      <c r="A103" t="s">
+        <v>29</v>
       </c>
       <c r="B103" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="C103" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D103">
-        <v>18395</v>
+        <v>1497</v>
       </c>
       <c r="E103">
-        <v>18395</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="104">
-      <c r="A104" t="s">
-        <v>28</v>
+      <c r="A104">
+        <v>1</v>
       </c>
       <c r="B104" t="s">
-        <v>28</v>
+        <v>602</v>
       </c>
       <c r="C104" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D104">
-        <v>3795</v>
+        <v>512</v>
       </c>
       <c r="E104">
-        <v>3795</v>
+        <v>512</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B105" t="s">
-        <v>637</v>
+        <v>603</v>
       </c>
       <c r="C105" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D105">
-        <v>11654</v>
+        <v>573</v>
       </c>
       <c r="E105">
-        <v>11654</v>
+        <v>573</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B106" t="s">
-        <v>638</v>
+        <v>604</v>
       </c>
       <c r="C106" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D106">
-        <v>805</v>
+        <v>490</v>
       </c>
       <c r="E106">
-        <v>805</v>
+        <v>490</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B107" t="s">
-        <v>639</v>
+        <v>605</v>
       </c>
       <c r="C107" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D107">
-        <v>814</v>
+        <v>470</v>
       </c>
       <c r="E107">
-        <v>814</v>
+        <v>470</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B108" t="s">
-        <v>640</v>
+        <v>606</v>
       </c>
       <c r="C108" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D108">
-        <v>550</v>
+        <v>195</v>
       </c>
       <c r="E108">
-        <v>550</v>
+        <v>195</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B109" t="s">
-        <v>641</v>
+        <v>607</v>
       </c>
       <c r="C109" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D109">
-        <v>270</v>
+        <v>122</v>
       </c>
       <c r="E109">
-        <v>270</v>
-[...19 lines deleted...]
-    <row r="111"/>
+        <v>122</v>
+      </c>
+    </row>
+    <row r="110"/>
+    <row r="111">
+      <c r="A111">
+        <v>16</v>
+      </c>
+      <c r="B111" t="s">
+        <v>20</v>
+      </c>
+      <c r="C111" t="s">
+        <v>34</v>
+      </c>
+      <c r="D111">
+        <v>699</v>
+      </c>
+      <c r="E111">
+        <v>699</v>
+      </c>
+    </row>
     <row r="112">
-      <c r="A112">
-        <v>24</v>
+      <c r="A112" t="s">
+        <v>29</v>
       </c>
       <c r="B112" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="C112" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D112">
-        <v>18975</v>
+        <v>269</v>
       </c>
       <c r="E112">
-        <v>18975</v>
+        <v>269</v>
       </c>
     </row>
     <row r="113">
-      <c r="A113" t="s">
-        <v>28</v>
+      <c r="A113">
+        <v>1</v>
       </c>
       <c r="B113" t="s">
-        <v>28</v>
+        <v>608</v>
       </c>
       <c r="C113" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D113">
-        <v>2453</v>
+        <v>268</v>
       </c>
       <c r="E113">
-        <v>2453</v>
+        <v>268</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B114" t="s">
-        <v>643</v>
+        <v>609</v>
       </c>
       <c r="C114" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D114">
-        <v>14818</v>
+        <v>162</v>
       </c>
       <c r="E114">
-        <v>14818</v>
-[...18 lines deleted...]
-    </row>
+        <v>162</v>
+      </c>
+    </row>
+    <row r="115"/>
     <row r="116">
       <c r="A116">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="B116" t="s">
-        <v>645</v>
+        <v>21</v>
       </c>
       <c r="C116" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D116">
-        <v>218</v>
+        <v>3450</v>
       </c>
       <c r="E116">
-        <v>218</v>
+        <v>3450</v>
       </c>
     </row>
     <row r="117">
-      <c r="A117">
-        <v>4</v>
+      <c r="A117" t="s">
+        <v>29</v>
       </c>
       <c r="B117" t="s">
-        <v>646</v>
+        <v>29</v>
       </c>
       <c r="C117" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D117">
-        <v>933</v>
+        <v>1475</v>
       </c>
       <c r="E117">
-        <v>933</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B118" t="s">
-        <v>647</v>
+        <v>610</v>
       </c>
       <c r="C118" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D118">
-        <v>120</v>
+        <v>951</v>
       </c>
       <c r="E118">
-        <v>120</v>
+        <v>951</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
+        <v>2</v>
+      </c>
+      <c r="B119" t="s">
+        <v>611</v>
+      </c>
+      <c r="C119" t="s">
+        <v>37</v>
+      </c>
+      <c r="D119">
+        <v>302</v>
+      </c>
+      <c r="E119">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>3</v>
+      </c>
+      <c r="B120" t="s">
+        <v>612</v>
+      </c>
+      <c r="C120" t="s">
+        <v>37</v>
+      </c>
+      <c r="D120">
+        <v>213</v>
+      </c>
+      <c r="E120">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>4</v>
+      </c>
+      <c r="B121" t="s">
+        <v>613</v>
+      </c>
+      <c r="C121" t="s">
+        <v>37</v>
+      </c>
+      <c r="D121">
+        <v>124</v>
+      </c>
+      <c r="E121">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>5</v>
+      </c>
+      <c r="B122" t="s">
+        <v>614</v>
+      </c>
+      <c r="C122" t="s">
+        <v>37</v>
+      </c>
+      <c r="D122">
+        <v>119</v>
+      </c>
+      <c r="E122">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
         <v>6</v>
       </c>
-      <c r="B119" t="s">
-[...9 lines deleted...]
-        <v>125</v>
+      <c r="B123" t="s">
+        <v>615</v>
+      </c>
+      <c r="C123" t="s">
+        <v>37</v>
+      </c>
+      <c r="D123">
+        <v>100</v>
+      </c>
+      <c r="E123">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>7</v>
+      </c>
+      <c r="B124" t="s">
+        <v>616</v>
+      </c>
+      <c r="C124" t="s">
+        <v>37</v>
+      </c>
+      <c r="D124">
+        <v>166</v>
+      </c>
+      <c r="E124">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="125"/>
+    <row r="126">
+      <c r="A126">
+        <v>24</v>
+      </c>
+      <c r="B126" t="s">
+        <v>22</v>
+      </c>
+      <c r="C126" t="s">
+        <v>34</v>
+      </c>
+      <c r="D126">
+        <v>6686</v>
+      </c>
+      <c r="E126">
+        <v>6686</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="s">
+        <v>29</v>
+      </c>
+      <c r="B127" t="s">
+        <v>29</v>
+      </c>
+      <c r="C127" t="s">
+        <v>35</v>
+      </c>
+      <c r="D127">
+        <v>949</v>
+      </c>
+      <c r="E127">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>1</v>
+      </c>
+      <c r="B128" t="s">
+        <v>617</v>
+      </c>
+      <c r="C128" t="s">
+        <v>37</v>
+      </c>
+      <c r="D128">
+        <v>3652</v>
+      </c>
+      <c r="E128">
+        <v>3652</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>2</v>
+      </c>
+      <c r="B129" t="s">
+        <v>618</v>
+      </c>
+      <c r="C129" t="s">
+        <v>37</v>
+      </c>
+      <c r="D129">
+        <v>93</v>
+      </c>
+      <c r="E129">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>3</v>
+      </c>
+      <c r="B130" t="s">
+        <v>619</v>
+      </c>
+      <c r="C130" t="s">
+        <v>37</v>
+      </c>
+      <c r="D130">
+        <v>49</v>
+      </c>
+      <c r="E130">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>4</v>
+      </c>
+      <c r="B131" t="s">
+        <v>620</v>
+      </c>
+      <c r="C131" t="s">
+        <v>37</v>
+      </c>
+      <c r="D131">
+        <v>53</v>
+      </c>
+      <c r="E131">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>5</v>
+      </c>
+      <c r="B132" t="s">
+        <v>621</v>
+      </c>
+      <c r="C132" t="s">
+        <v>37</v>
+      </c>
+      <c r="D132">
+        <v>41</v>
+      </c>
+      <c r="E132">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>6</v>
+      </c>
+      <c r="B133" t="s">
+        <v>622</v>
+      </c>
+      <c r="C133" t="s">
+        <v>37</v>
+      </c>
+      <c r="D133">
+        <v>1849</v>
+      </c>
+      <c r="E133">
+        <v>1849</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E1" s="1" t="s">
         <v>30</v>
-      </c>
-[...10 lines deleted...]
-        <v>29</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>149</v>
+        <v>16</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="W1" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D2">
-        <v>39384</v>
+        <v>38909</v>
       </c>
       <c r="E2">
-        <v>39384</v>
+        <v>38909</v>
       </c>
       <c r="F2" t="s">
-        <v>652</v>
+        <v>28</v>
       </c>
       <c r="G2">
-        <v>39384</v>
+        <v>38909</v>
       </c>
       <c r="H2">
-        <v>39745</v>
+        <v>36318</v>
       </c>
       <c r="I2">
-        <v>96058</v>
+        <v>80862</v>
       </c>
       <c r="J2">
-        <v>33454</v>
+        <v>39558</v>
       </c>
       <c r="K2">
-        <v>3492</v>
+        <v>15688</v>
       </c>
       <c r="L2">
-        <v>800</v>
+        <v>2767</v>
       </c>
       <c r="M2">
-        <v>1113</v>
+        <v>975</v>
       </c>
       <c r="N2">
-        <v>29832</v>
+        <v>42596</v>
       </c>
       <c r="O2">
-        <v>201</v>
+        <v>463</v>
       </c>
       <c r="P2">
-        <v>265</v>
+        <v>551</v>
       </c>
       <c r="Q2">
-        <v>17307</v>
+        <v>38742</v>
       </c>
       <c r="R2">
-        <v>2370</v>
+        <v>8853</v>
       </c>
       <c r="S2">
-        <v>3859</v>
+        <v>12535</v>
       </c>
       <c r="T2">
-        <v>699</v>
+        <v>1849</v>
       </c>
       <c r="U2">
-        <v>3450</v>
+        <v>21586</v>
       </c>
       <c r="V2">
-        <v>6686</v>
+        <v>6612</v>
       </c>
       <c r="W2">
-        <v>278715</v>
+        <v>348864</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D3">
-        <v>7227</v>
+        <v>7874</v>
       </c>
       <c r="E3">
-        <v>7227</v>
+        <v>7874</v>
       </c>
       <c r="G3">
-        <v>39384</v>
+        <v>38909</v>
       </c>
       <c r="H3">
-        <v>39745</v>
+        <v>36318</v>
       </c>
       <c r="I3">
-        <v>96058</v>
+        <v>80862</v>
       </c>
       <c r="J3">
-        <v>33454</v>
+        <v>39558</v>
       </c>
       <c r="K3">
-        <v>3492</v>
+        <v>15688</v>
       </c>
       <c r="L3">
-        <v>800</v>
+        <v>2767</v>
       </c>
       <c r="M3">
-        <v>1113</v>
+        <v>975</v>
       </c>
       <c r="N3">
-        <v>29832</v>
+        <v>42596</v>
       </c>
       <c r="O3">
-        <v>201</v>
+        <v>463</v>
       </c>
       <c r="P3">
-        <v>265</v>
+        <v>551</v>
       </c>
       <c r="Q3">
-        <v>17307</v>
+        <v>38742</v>
       </c>
       <c r="R3">
-        <v>2370</v>
+        <v>8853</v>
       </c>
       <c r="S3">
-        <v>3859</v>
+        <v>12535</v>
       </c>
       <c r="T3">
-        <v>699</v>
+        <v>1849</v>
       </c>
       <c r="U3">
-        <v>3450</v>
+        <v>21586</v>
       </c>
       <c r="V3">
-        <v>6686</v>
+        <v>6612</v>
       </c>
       <c r="W3">
-        <v>278715</v>
+        <v>348864</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>653</v>
+        <v>625</v>
       </c>
       <c r="C4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D4">
-        <v>19266</v>
+        <v>26089</v>
       </c>
       <c r="E4">
-        <v>19266</v>
+        <v>26089</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>654</v>
+        <v>626</v>
       </c>
       <c r="C5" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D5">
-        <v>9964</v>
+        <v>796</v>
       </c>
       <c r="E5">
-        <v>9964</v>
+        <v>796</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>655</v>
+        <v>627</v>
       </c>
       <c r="C6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D6">
-        <v>854</v>
+        <v>1402</v>
       </c>
       <c r="E6">
-        <v>854</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>656</v>
+        <v>628</v>
       </c>
       <c r="C7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D7">
-        <v>789</v>
+        <v>471</v>
       </c>
       <c r="E7">
-        <v>789</v>
+        <v>471</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>657</v>
+        <v>629</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D8">
-        <v>271</v>
+        <v>689</v>
       </c>
       <c r="E8">
-        <v>271</v>
+        <v>689</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>658</v>
+        <v>630</v>
       </c>
       <c r="C9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D9">
-        <v>185</v>
+        <v>1083</v>
       </c>
       <c r="E9">
-        <v>185</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>659</v>
+        <v>631</v>
       </c>
       <c r="C10" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D10">
-        <v>828</v>
+        <v>134</v>
       </c>
       <c r="E10">
-        <v>828</v>
-[...2 lines deleted...]
-    <row r="11"/>
+        <v>134</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>632</v>
+      </c>
+      <c r="C11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D11">
+        <v>219</v>
+      </c>
+      <c r="E11">
+        <v>219</v>
+      </c>
+    </row>
     <row r="12">
       <c r="A12">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>7</v>
+        <v>633</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D12">
-        <v>39745</v>
+        <v>152</v>
       </c>
       <c r="E12">
-        <v>39745</v>
-[...18 lines deleted...]
-    </row>
+        <v>152</v>
+      </c>
+    </row>
+    <row r="13"/>
     <row r="14">
       <c r="A14">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>660</v>
+        <v>7</v>
       </c>
       <c r="C14" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D14">
-        <v>25090</v>
+        <v>36318</v>
       </c>
       <c r="E14">
-        <v>25090</v>
+        <v>36318</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15">
-        <v>2</v>
+      <c r="A15" t="s">
+        <v>29</v>
       </c>
       <c r="B15" t="s">
-        <v>661</v>
+        <v>29</v>
       </c>
       <c r="C15" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D15">
-        <v>2625</v>
+        <v>9761</v>
       </c>
       <c r="E15">
-        <v>2625</v>
+        <v>9761</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>662</v>
+        <v>634</v>
       </c>
       <c r="C16" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D16">
-        <v>1113</v>
+        <v>11990</v>
       </c>
       <c r="E16">
-        <v>1113</v>
+        <v>11990</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>663</v>
+        <v>635</v>
       </c>
       <c r="C17" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D17">
-        <v>803</v>
+        <v>8851</v>
       </c>
       <c r="E17">
-        <v>803</v>
+        <v>8851</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B18" t="s">
-        <v>664</v>
+        <v>636</v>
       </c>
       <c r="C18" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D18">
-        <v>420</v>
+        <v>1340</v>
       </c>
       <c r="E18">
-        <v>420</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B19" t="s">
-        <v>665</v>
+        <v>637</v>
       </c>
       <c r="C19" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D19">
-        <v>157</v>
+        <v>1360</v>
       </c>
       <c r="E19">
-        <v>157</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B20" t="s">
-        <v>666</v>
+        <v>638</v>
       </c>
       <c r="C20" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D20">
-        <v>465</v>
+        <v>927</v>
       </c>
       <c r="E20">
-        <v>465</v>
-[...2 lines deleted...]
-    <row r="21"/>
+        <v>927</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>6</v>
+      </c>
+      <c r="B21" t="s">
+        <v>639</v>
+      </c>
+      <c r="C21" t="s">
+        <v>37</v>
+      </c>
+      <c r="D21">
+        <v>789</v>
+      </c>
+      <c r="E21">
+        <v>789</v>
+      </c>
+    </row>
     <row r="22">
       <c r="A22">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B22" t="s">
+        <v>640</v>
+      </c>
+      <c r="C22" t="s">
+        <v>37</v>
+      </c>
+      <c r="D22">
+        <v>343</v>
+      </c>
+      <c r="E22">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
         <v>8</v>
       </c>
-      <c r="C22" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="B23" t="s">
-        <v>28</v>
+        <v>641</v>
       </c>
       <c r="C23" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D23">
-        <v>12088</v>
+        <v>474</v>
       </c>
       <c r="E23">
-        <v>12088</v>
+        <v>474</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B24" t="s">
-        <v>667</v>
+        <v>642</v>
       </c>
       <c r="C24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D24">
-        <v>30777</v>
+        <v>483</v>
       </c>
       <c r="E24">
-        <v>30777</v>
-[...18 lines deleted...]
-    </row>
+        <v>483</v>
+      </c>
+    </row>
+    <row r="25"/>
     <row r="26">
       <c r="A26">
         <v>3</v>
       </c>
       <c r="B26" t="s">
-        <v>669</v>
+        <v>8</v>
       </c>
       <c r="C26" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D26">
-        <v>19732</v>
+        <v>80862</v>
       </c>
       <c r="E26">
-        <v>19732</v>
+        <v>80862</v>
       </c>
     </row>
     <row r="27">
-      <c r="A27">
-        <v>4</v>
+      <c r="A27" t="s">
+        <v>29</v>
       </c>
       <c r="B27" t="s">
-        <v>670</v>
+        <v>29</v>
       </c>
       <c r="C27" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D27">
-        <v>1580</v>
+        <v>18369</v>
       </c>
       <c r="E27">
-        <v>1580</v>
+        <v>18369</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B28" t="s">
-        <v>671</v>
+        <v>643</v>
       </c>
       <c r="C28" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D28">
-        <v>2725</v>
+        <v>17460</v>
       </c>
       <c r="E28">
-        <v>2725</v>
+        <v>17460</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B29" t="s">
-        <v>672</v>
+        <v>644</v>
       </c>
       <c r="C29" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D29">
-        <v>464</v>
+        <v>14552</v>
       </c>
       <c r="E29">
-        <v>464</v>
+        <v>14552</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>673</v>
+        <v>645</v>
       </c>
       <c r="C30" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D30">
-        <v>586</v>
+        <v>9930</v>
       </c>
       <c r="E30">
-        <v>586</v>
-[...2 lines deleted...]
-    <row r="31"/>
+        <v>9930</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>4</v>
+      </c>
+      <c r="B31" t="s">
+        <v>646</v>
+      </c>
+      <c r="C31" t="s">
+        <v>37</v>
+      </c>
+      <c r="D31">
+        <v>9648</v>
+      </c>
+      <c r="E31">
+        <v>9648</v>
+      </c>
+    </row>
     <row r="32">
       <c r="A32">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B32" t="s">
-        <v>9</v>
+        <v>647</v>
       </c>
       <c r="C32" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D32">
-        <v>33454</v>
+        <v>1600</v>
       </c>
       <c r="E32">
-        <v>33454</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="33">
-      <c r="A33" t="s">
-        <v>28</v>
+      <c r="A33">
+        <v>6</v>
       </c>
       <c r="B33" t="s">
-        <v>28</v>
+        <v>648</v>
       </c>
       <c r="C33" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D33">
-        <v>5047</v>
+        <v>1561</v>
       </c>
       <c r="E33">
-        <v>5047</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B34" t="s">
-        <v>674</v>
+        <v>649</v>
       </c>
       <c r="C34" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D34">
-        <v>11614</v>
+        <v>585</v>
       </c>
       <c r="E34">
-        <v>11614</v>
+        <v>585</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B35" t="s">
-        <v>675</v>
+        <v>650</v>
       </c>
       <c r="C35" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D35">
-        <v>14667</v>
+        <v>1764</v>
       </c>
       <c r="E35">
-        <v>14667</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B36" t="s">
-        <v>676</v>
+        <v>651</v>
       </c>
       <c r="C36" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D36">
-        <v>627</v>
+        <v>5393</v>
       </c>
       <c r="E36">
-        <v>627</v>
-[...18 lines deleted...]
-    </row>
+        <v>5393</v>
+      </c>
+    </row>
+    <row r="37"/>
     <row r="38">
       <c r="A38">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B38" t="s">
-        <v>678</v>
+        <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D38">
-        <v>220</v>
+        <v>39558</v>
       </c>
       <c r="E38">
-        <v>220</v>
+        <v>39558</v>
       </c>
     </row>
     <row r="39">
-      <c r="A39">
-        <v>6</v>
+      <c r="A39" t="s">
+        <v>29</v>
       </c>
       <c r="B39" t="s">
-        <v>679</v>
+        <v>29</v>
       </c>
       <c r="C39" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D39">
-        <v>356</v>
+        <v>5384</v>
       </c>
       <c r="E39">
-        <v>356</v>
+        <v>5384</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>680</v>
+        <v>652</v>
       </c>
       <c r="C40" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D40">
-        <v>220</v>
+        <v>3087</v>
       </c>
       <c r="E40">
-        <v>220</v>
-[...2 lines deleted...]
-    <row r="41"/>
+        <v>3087</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>2</v>
+      </c>
+      <c r="B41" t="s">
+        <v>653</v>
+      </c>
+      <c r="C41" t="s">
+        <v>37</v>
+      </c>
+      <c r="D41">
+        <v>1305</v>
+      </c>
+      <c r="E41">
+        <v>1305</v>
+      </c>
+    </row>
     <row r="42">
       <c r="A42">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>10</v>
+        <v>654</v>
       </c>
       <c r="C42" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D42">
-        <v>3492</v>
+        <v>13486</v>
       </c>
       <c r="E42">
-        <v>3492</v>
+        <v>13486</v>
       </c>
     </row>
     <row r="43">
-      <c r="A43" t="s">
-        <v>28</v>
+      <c r="A43">
+        <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>28</v>
+        <v>655</v>
       </c>
       <c r="C43" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D43">
-        <v>1409</v>
+        <v>13021</v>
       </c>
       <c r="E43">
-        <v>1409</v>
+        <v>13021</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>681</v>
+        <v>656</v>
       </c>
       <c r="C44" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D44">
-        <v>1077</v>
+        <v>556</v>
       </c>
       <c r="E44">
-        <v>1077</v>
+        <v>556</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>682</v>
+        <v>657</v>
       </c>
       <c r="C45" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D45">
-        <v>372</v>
+        <v>182</v>
       </c>
       <c r="E45">
-        <v>372</v>
+        <v>182</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B46" t="s">
-        <v>683</v>
+        <v>658</v>
       </c>
       <c r="C46" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D46">
-        <v>207</v>
+        <v>348</v>
       </c>
       <c r="E46">
-        <v>207</v>
+        <v>348</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B47" t="s">
-        <v>684</v>
+        <v>659</v>
       </c>
       <c r="C47" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D47">
-        <v>155</v>
+        <v>505</v>
       </c>
       <c r="E47">
-        <v>155</v>
+        <v>505</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B48" t="s">
-        <v>685</v>
+        <v>660</v>
       </c>
       <c r="C48" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D48">
-        <v>164</v>
+        <v>1684</v>
       </c>
       <c r="E48">
-        <v>164</v>
-[...18 lines deleted...]
-    </row>
+        <v>1684</v>
+      </c>
+    </row>
+    <row r="49"/>
     <row r="50">
       <c r="A50">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B50" t="s">
-        <v>687</v>
+        <v>10</v>
       </c>
       <c r="C50" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D50">
-        <v>65</v>
+        <v>15688</v>
       </c>
       <c r="E50">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="51"/>
+        <v>15688</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="s">
+        <v>29</v>
+      </c>
+      <c r="B51" t="s">
+        <v>29</v>
+      </c>
+      <c r="C51" t="s">
+        <v>35</v>
+      </c>
+      <c r="D51">
+        <v>3124</v>
+      </c>
+      <c r="E51">
+        <v>3124</v>
+      </c>
+    </row>
     <row r="52">
       <c r="A52">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B52" t="s">
-        <v>11</v>
+        <v>661</v>
       </c>
       <c r="C52" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D52">
-        <v>800</v>
+        <v>5037</v>
       </c>
       <c r="E52">
-        <v>800</v>
+        <v>5037</v>
       </c>
     </row>
     <row r="53">
-      <c r="A53" t="s">
-        <v>28</v>
+      <c r="A53">
+        <v>2</v>
       </c>
       <c r="B53" t="s">
-        <v>28</v>
+        <v>662</v>
       </c>
       <c r="C53" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D53">
-        <v>507</v>
+        <v>383</v>
       </c>
       <c r="E53">
-        <v>507</v>
+        <v>383</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B54" t="s">
-        <v>688</v>
+        <v>663</v>
       </c>
       <c r="C54" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D54">
-        <v>201</v>
+        <v>246</v>
       </c>
       <c r="E54">
-        <v>201</v>
+        <v>246</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B55" t="s">
-        <v>689</v>
+        <v>664</v>
       </c>
       <c r="C55" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D55">
-        <v>92</v>
+        <v>290</v>
       </c>
       <c r="E55">
-        <v>92</v>
-[...2 lines deleted...]
-    <row r="56"/>
+        <v>290</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>5</v>
+      </c>
+      <c r="B56" t="s">
+        <v>665</v>
+      </c>
+      <c r="C56" t="s">
+        <v>37</v>
+      </c>
+      <c r="D56">
+        <v>5814</v>
+      </c>
+      <c r="E56">
+        <v>5814</v>
+      </c>
+    </row>
     <row r="57">
       <c r="A57">
+        <v>6</v>
+      </c>
+      <c r="B57" t="s">
+        <v>666</v>
+      </c>
+      <c r="C57" t="s">
+        <v>37</v>
+      </c>
+      <c r="D57">
+        <v>585</v>
+      </c>
+      <c r="E57">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
         <v>7</v>
       </c>
-      <c r="B57" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="B58" t="s">
-        <v>28</v>
+        <v>667</v>
       </c>
       <c r="C58" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D58">
-        <v>748</v>
+        <v>108</v>
       </c>
       <c r="E58">
-        <v>748</v>
+        <v>108</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B59" t="s">
-        <v>690</v>
+        <v>668</v>
       </c>
       <c r="C59" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D59">
-        <v>245</v>
+        <v>30</v>
       </c>
       <c r="E59">
-        <v>245</v>
+        <v>30</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B60" t="s">
-        <v>691</v>
+        <v>669</v>
       </c>
       <c r="C60" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D60">
-        <v>120</v>
+        <v>71</v>
       </c>
       <c r="E60">
-        <v>120</v>
+        <v>71</v>
       </c>
     </row>
     <row r="61"/>
     <row r="62">
       <c r="A62">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B62" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C62" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D62">
-        <v>29832</v>
+        <v>2767</v>
       </c>
       <c r="E62">
-        <v>29832</v>
+        <v>2767</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B63" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C63" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D63">
-        <v>4959</v>
+        <v>1351</v>
       </c>
       <c r="E63">
-        <v>4959</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>692</v>
+        <v>670</v>
       </c>
       <c r="C64" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D64">
-        <v>16396</v>
+        <v>1416</v>
       </c>
       <c r="E64">
-        <v>16396</v>
-[...18 lines deleted...]
-    </row>
+        <v>1416</v>
+      </c>
+    </row>
+    <row r="65"/>
     <row r="66">
       <c r="A66">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B66" t="s">
-        <v>694</v>
+        <v>12</v>
       </c>
       <c r="C66" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D66">
-        <v>1905</v>
+        <v>975</v>
       </c>
       <c r="E66">
-        <v>1905</v>
+        <v>975</v>
       </c>
     </row>
     <row r="67">
-      <c r="A67">
-        <v>4</v>
+      <c r="A67" t="s">
+        <v>29</v>
       </c>
       <c r="B67" t="s">
-        <v>695</v>
+        <v>29</v>
       </c>
       <c r="C67" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D67">
-        <v>670</v>
+        <v>557</v>
       </c>
       <c r="E67">
-        <v>670</v>
+        <v>557</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B68" t="s">
-        <v>696</v>
+        <v>671</v>
       </c>
       <c r="C68" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D68">
-        <v>990</v>
+        <v>228</v>
       </c>
       <c r="E68">
-        <v>990</v>
+        <v>228</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B69" t="s">
-        <v>697</v>
+        <v>672</v>
       </c>
       <c r="C69" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D69">
-        <v>706</v>
+        <v>122</v>
       </c>
       <c r="E69">
-        <v>706</v>
+        <v>122</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B70" t="s">
-        <v>698</v>
+        <v>673</v>
       </c>
       <c r="C70" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D70">
-        <v>350</v>
+        <v>68</v>
       </c>
       <c r="E70">
-        <v>350</v>
+        <v>68</v>
       </c>
     </row>
     <row r="71"/>
     <row r="72">
       <c r="A72">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B72" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C72" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D72">
-        <v>201</v>
+        <v>42596</v>
       </c>
       <c r="E72">
-        <v>201</v>
+        <v>42596</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B73" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C73" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D73">
-        <v>69</v>
+        <v>10500</v>
       </c>
       <c r="E73">
-        <v>69</v>
+        <v>10500</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1</v>
       </c>
       <c r="B74" t="s">
-        <v>699</v>
+        <v>674</v>
       </c>
       <c r="C74" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D74">
-        <v>114</v>
+        <v>21602</v>
       </c>
       <c r="E74">
-        <v>114</v>
+        <v>21602</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>2</v>
       </c>
       <c r="B75" t="s">
-        <v>700</v>
+        <v>675</v>
       </c>
       <c r="C75" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D75">
-        <v>18</v>
+        <v>2722</v>
       </c>
       <c r="E75">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="76"/>
+        <v>2722</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>3</v>
+      </c>
+      <c r="B76" t="s">
+        <v>676</v>
+      </c>
+      <c r="C76" t="s">
+        <v>37</v>
+      </c>
+      <c r="D76">
+        <v>1564</v>
+      </c>
+      <c r="E76">
+        <v>1564</v>
+      </c>
+    </row>
     <row r="77">
       <c r="A77">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B77" t="s">
-        <v>149</v>
+        <v>677</v>
       </c>
       <c r="C77" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D77">
-        <v>265</v>
+        <v>2204</v>
       </c>
       <c r="E77">
-        <v>265</v>
+        <v>2204</v>
       </c>
     </row>
     <row r="78">
-      <c r="A78" t="s">
-        <v>28</v>
+      <c r="A78">
+        <v>5</v>
       </c>
       <c r="B78" t="s">
-        <v>28</v>
+        <v>678</v>
       </c>
       <c r="C78" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D78">
-        <v>99</v>
+        <v>952</v>
       </c>
       <c r="E78">
-        <v>99</v>
+        <v>952</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B79" t="s">
-        <v>701</v>
+        <v>679</v>
       </c>
       <c r="C79" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D79">
-        <v>83</v>
+        <v>571</v>
       </c>
       <c r="E79">
-        <v>83</v>
+        <v>571</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B80" t="s">
-        <v>702</v>
+        <v>680</v>
       </c>
       <c r="C80" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D80">
-        <v>83</v>
+        <v>987</v>
       </c>
       <c r="E80">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="81"/>
+        <v>987</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>8</v>
+      </c>
+      <c r="B81" t="s">
+        <v>681</v>
+      </c>
+      <c r="C81" t="s">
+        <v>37</v>
+      </c>
+      <c r="D81">
+        <v>954</v>
+      </c>
+      <c r="E81">
+        <v>954</v>
+      </c>
+    </row>
     <row r="82">
       <c r="A82">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B82" t="s">
-        <v>16</v>
+        <v>682</v>
       </c>
       <c r="C82" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D82">
-        <v>17307</v>
+        <v>540</v>
       </c>
       <c r="E82">
-        <v>17307</v>
-[...18 lines deleted...]
-    </row>
+        <v>540</v>
+      </c>
+    </row>
+    <row r="83"/>
     <row r="84">
       <c r="A84">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B84" t="s">
-        <v>703</v>
+        <v>14</v>
       </c>
       <c r="C84" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D84">
-        <v>7077</v>
+        <v>463</v>
       </c>
       <c r="E84">
-        <v>7077</v>
+        <v>463</v>
       </c>
     </row>
     <row r="85">
-      <c r="A85">
-        <v>2</v>
+      <c r="A85" t="s">
+        <v>29</v>
       </c>
       <c r="B85" t="s">
-        <v>704</v>
+        <v>29</v>
       </c>
       <c r="C85" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D85">
-        <v>3057</v>
+        <v>273</v>
       </c>
       <c r="E85">
-        <v>3057</v>
+        <v>273</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B86" t="s">
-        <v>705</v>
+        <v>683</v>
       </c>
       <c r="C86" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D86">
-        <v>480</v>
+        <v>190</v>
       </c>
       <c r="E86">
-        <v>480</v>
-[...18 lines deleted...]
-    </row>
+        <v>190</v>
+      </c>
+    </row>
+    <row r="87"/>
     <row r="88">
       <c r="A88">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="B88" t="s">
-        <v>707</v>
+        <v>16</v>
       </c>
       <c r="C88" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D88">
-        <v>386</v>
+        <v>551</v>
       </c>
       <c r="E88">
-        <v>386</v>
+        <v>551</v>
       </c>
     </row>
     <row r="89">
-      <c r="A89">
-        <v>6</v>
+      <c r="A89" t="s">
+        <v>29</v>
       </c>
       <c r="B89" t="s">
-        <v>708</v>
+        <v>29</v>
       </c>
       <c r="C89" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D89">
-        <v>239</v>
+        <v>294</v>
       </c>
       <c r="E89">
-        <v>239</v>
+        <v>294</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B90" t="s">
-        <v>709</v>
+        <v>684</v>
       </c>
       <c r="C90" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D90">
-        <v>99</v>
+        <v>257</v>
       </c>
       <c r="E90">
-        <v>99</v>
+        <v>257</v>
       </c>
     </row>
     <row r="91"/>
     <row r="92">
       <c r="A92">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B92" t="s">
         <v>17</v>
       </c>
       <c r="C92" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D92">
-        <v>2370</v>
+        <v>38742</v>
       </c>
       <c r="E92">
-        <v>2370</v>
+        <v>38742</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B93" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C93" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D93">
-        <v>933</v>
+        <v>4355</v>
       </c>
       <c r="E93">
-        <v>933</v>
+        <v>4355</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1</v>
       </c>
       <c r="B94" t="s">
-        <v>710</v>
+        <v>685</v>
       </c>
       <c r="C94" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D94">
-        <v>498</v>
+        <v>27676</v>
       </c>
       <c r="E94">
-        <v>498</v>
+        <v>27676</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>2</v>
       </c>
       <c r="B95" t="s">
-        <v>711</v>
+        <v>686</v>
       </c>
       <c r="C95" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D95">
-        <v>211</v>
+        <v>595</v>
       </c>
       <c r="E95">
-        <v>211</v>
+        <v>595</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>3</v>
       </c>
       <c r="B96" t="s">
-        <v>712</v>
+        <v>687</v>
       </c>
       <c r="C96" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D96">
-        <v>250</v>
+        <v>695</v>
       </c>
       <c r="E96">
-        <v>250</v>
+        <v>695</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>4</v>
       </c>
       <c r="B97" t="s">
-        <v>713</v>
+        <v>688</v>
       </c>
       <c r="C97" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D97">
-        <v>279</v>
+        <v>3085</v>
       </c>
       <c r="E97">
-        <v>279</v>
+        <v>3085</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>5</v>
       </c>
       <c r="B98" t="s">
-        <v>714</v>
+        <v>689</v>
       </c>
       <c r="C98" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D98">
-        <v>74</v>
+        <v>530</v>
       </c>
       <c r="E98">
-        <v>74</v>
+        <v>530</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>6</v>
       </c>
       <c r="B99" t="s">
-        <v>715</v>
+        <v>690</v>
       </c>
       <c r="C99" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D99">
-        <v>63</v>
+        <v>1227</v>
       </c>
       <c r="E99">
-        <v>63</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>7</v>
       </c>
       <c r="B100" t="s">
-        <v>716</v>
+        <v>691</v>
       </c>
       <c r="C100" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D100">
-        <v>62</v>
+        <v>220</v>
       </c>
       <c r="E100">
-        <v>62</v>
-[...2 lines deleted...]
-    <row r="101"/>
+        <v>220</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>8</v>
+      </c>
+      <c r="B101" t="s">
+        <v>692</v>
+      </c>
+      <c r="C101" t="s">
+        <v>37</v>
+      </c>
+      <c r="D101">
+        <v>139</v>
+      </c>
+      <c r="E101">
+        <v>139</v>
+      </c>
+    </row>
     <row r="102">
       <c r="A102">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="B102" t="s">
-        <v>18</v>
+        <v>693</v>
       </c>
       <c r="C102" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D102">
-        <v>3859</v>
+        <v>220</v>
       </c>
       <c r="E102">
-        <v>3859</v>
-[...18 lines deleted...]
-    </row>
+        <v>220</v>
+      </c>
+    </row>
+    <row r="103"/>
     <row r="104">
       <c r="A104">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="B104" t="s">
-        <v>717</v>
+        <v>18</v>
       </c>
       <c r="C104" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D104">
-        <v>512</v>
+        <v>8853</v>
       </c>
       <c r="E104">
-        <v>512</v>
+        <v>8853</v>
       </c>
     </row>
     <row r="105">
-      <c r="A105">
-        <v>2</v>
+      <c r="A105" t="s">
+        <v>29</v>
       </c>
       <c r="B105" t="s">
-        <v>718</v>
+        <v>29</v>
       </c>
       <c r="C105" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D105">
-        <v>573</v>
+        <v>2202</v>
       </c>
       <c r="E105">
-        <v>573</v>
+        <v>2202</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B106" t="s">
-        <v>719</v>
+        <v>694</v>
       </c>
       <c r="C106" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D106">
-        <v>490</v>
+        <v>4318</v>
       </c>
       <c r="E106">
-        <v>490</v>
+        <v>4318</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B107" t="s">
-        <v>720</v>
+        <v>695</v>
       </c>
       <c r="C107" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D107">
-        <v>470</v>
+        <v>793</v>
       </c>
       <c r="E107">
-        <v>470</v>
+        <v>793</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B108" t="s">
-        <v>721</v>
+        <v>696</v>
       </c>
       <c r="C108" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D108">
-        <v>195</v>
+        <v>399</v>
       </c>
       <c r="E108">
-        <v>195</v>
+        <v>399</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B109" t="s">
-        <v>722</v>
+        <v>697</v>
       </c>
       <c r="C109" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D109">
-        <v>122</v>
+        <v>192</v>
       </c>
       <c r="E109">
-        <v>122</v>
-[...2 lines deleted...]
-    <row r="110"/>
+        <v>192</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>5</v>
+      </c>
+      <c r="B110" t="s">
+        <v>698</v>
+      </c>
+      <c r="C110" t="s">
+        <v>37</v>
+      </c>
+      <c r="D110">
+        <v>333</v>
+      </c>
+      <c r="E110">
+        <v>333</v>
+      </c>
+    </row>
     <row r="111">
       <c r="A111">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="B111" t="s">
-        <v>19</v>
+        <v>699</v>
       </c>
       <c r="C111" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D111">
-        <v>699</v>
+        <v>219</v>
       </c>
       <c r="E111">
-        <v>699</v>
+        <v>219</v>
       </c>
     </row>
     <row r="112">
-      <c r="A112" t="s">
-        <v>28</v>
+      <c r="A112">
+        <v>7</v>
       </c>
       <c r="B112" t="s">
-        <v>28</v>
+        <v>700</v>
       </c>
       <c r="C112" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D112">
-        <v>269</v>
+        <v>180</v>
       </c>
       <c r="E112">
-        <v>269</v>
+        <v>180</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B113" t="s">
-        <v>723</v>
+        <v>701</v>
       </c>
       <c r="C113" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D113">
-        <v>268</v>
+        <v>172</v>
       </c>
       <c r="E113">
-        <v>268</v>
+        <v>172</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B114" t="s">
-        <v>724</v>
+        <v>702</v>
       </c>
       <c r="C114" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D114">
-        <v>162</v>
+        <v>45</v>
       </c>
       <c r="E114">
-        <v>162</v>
+        <v>45</v>
       </c>
     </row>
     <row r="115"/>
     <row r="116">
       <c r="A116">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B116" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C116" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D116">
-        <v>3450</v>
+        <v>12535</v>
       </c>
       <c r="E116">
-        <v>3450</v>
+        <v>12535</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B117" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C117" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D117">
-        <v>1475</v>
+        <v>4985</v>
       </c>
       <c r="E117">
-        <v>1475</v>
+        <v>4985</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1</v>
       </c>
       <c r="B118" t="s">
-        <v>725</v>
+        <v>703</v>
       </c>
       <c r="C118" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D118">
-        <v>951</v>
+        <v>1494</v>
       </c>
       <c r="E118">
-        <v>951</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>2</v>
       </c>
       <c r="B119" t="s">
-        <v>726</v>
+        <v>704</v>
       </c>
       <c r="C119" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D119">
-        <v>302</v>
+        <v>2924</v>
       </c>
       <c r="E119">
-        <v>302</v>
+        <v>2924</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>3</v>
       </c>
       <c r="B120" t="s">
-        <v>727</v>
+        <v>705</v>
       </c>
       <c r="C120" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D120">
-        <v>213</v>
+        <v>1320</v>
       </c>
       <c r="E120">
-        <v>213</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>4</v>
       </c>
       <c r="B121" t="s">
-        <v>728</v>
+        <v>706</v>
       </c>
       <c r="C121" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D121">
-        <v>124</v>
+        <v>383</v>
       </c>
       <c r="E121">
-        <v>124</v>
+        <v>383</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>5</v>
       </c>
       <c r="B122" t="s">
-        <v>729</v>
+        <v>707</v>
       </c>
       <c r="C122" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D122">
-        <v>119</v>
+        <v>274</v>
       </c>
       <c r="E122">
-        <v>119</v>
+        <v>274</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>6</v>
       </c>
       <c r="B123" t="s">
-        <v>730</v>
+        <v>708</v>
       </c>
       <c r="C123" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D123">
-        <v>100</v>
+        <v>240</v>
       </c>
       <c r="E123">
-        <v>100</v>
+        <v>240</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>7</v>
       </c>
       <c r="B124" t="s">
-        <v>731</v>
+        <v>709</v>
       </c>
       <c r="C124" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D124">
-        <v>166</v>
+        <v>143</v>
       </c>
       <c r="E124">
-        <v>166</v>
-[...2 lines deleted...]
-    <row r="125"/>
+        <v>143</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>8</v>
+      </c>
+      <c r="B125" t="s">
+        <v>710</v>
+      </c>
+      <c r="C125" t="s">
+        <v>37</v>
+      </c>
+      <c r="D125">
+        <v>442</v>
+      </c>
+      <c r="E125">
+        <v>442</v>
+      </c>
+    </row>
     <row r="126">
       <c r="A126">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="B126" t="s">
-        <v>21</v>
+        <v>711</v>
       </c>
       <c r="C126" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D126">
-        <v>6686</v>
+        <v>330</v>
       </c>
       <c r="E126">
-        <v>6686</v>
-[...18 lines deleted...]
-    </row>
+        <v>330</v>
+      </c>
+    </row>
+    <row r="127"/>
     <row r="128">
       <c r="A128">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="B128" t="s">
-        <v>732</v>
+        <v>20</v>
       </c>
       <c r="C128" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D128">
-        <v>3652</v>
+        <v>1849</v>
       </c>
       <c r="E128">
-        <v>3652</v>
+        <v>1849</v>
       </c>
     </row>
     <row r="129">
-      <c r="A129">
-        <v>2</v>
+      <c r="A129" t="s">
+        <v>29</v>
       </c>
       <c r="B129" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="C129" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D129">
-        <v>93</v>
+        <v>673</v>
       </c>
       <c r="E129">
-        <v>93</v>
+        <v>673</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B130" t="s">
-        <v>734</v>
+        <v>712</v>
       </c>
       <c r="C130" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D130">
-        <v>49</v>
+        <v>423</v>
       </c>
       <c r="E130">
-        <v>49</v>
+        <v>423</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B131" t="s">
-        <v>735</v>
+        <v>713</v>
       </c>
       <c r="C131" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D131">
-        <v>53</v>
+        <v>158</v>
       </c>
       <c r="E131">
-        <v>53</v>
+        <v>158</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B132" t="s">
-        <v>736</v>
+        <v>714</v>
       </c>
       <c r="C132" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D132">
-        <v>41</v>
+        <v>99</v>
       </c>
       <c r="E132">
-        <v>41</v>
+        <v>99</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
+        <v>4</v>
+      </c>
+      <c r="B133" t="s">
+        <v>715</v>
+      </c>
+      <c r="C133" t="s">
+        <v>37</v>
+      </c>
+      <c r="D133">
+        <v>93</v>
+      </c>
+      <c r="E133">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>5</v>
+      </c>
+      <c r="B134" t="s">
+        <v>716</v>
+      </c>
+      <c r="C134" t="s">
+        <v>37</v>
+      </c>
+      <c r="D134">
+        <v>60</v>
+      </c>
+      <c r="E134">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
         <v>6</v>
       </c>
-      <c r="B133" t="s">
+      <c r="B135" t="s">
+        <v>717</v>
+      </c>
+      <c r="C135" t="s">
+        <v>37</v>
+      </c>
+      <c r="D135">
+        <v>221</v>
+      </c>
+      <c r="E135">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>7</v>
+      </c>
+      <c r="B136" t="s">
+        <v>718</v>
+      </c>
+      <c r="C136" t="s">
+        <v>37</v>
+      </c>
+      <c r="D136">
+        <v>59</v>
+      </c>
+      <c r="E136">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>8</v>
+      </c>
+      <c r="B137" t="s">
+        <v>719</v>
+      </c>
+      <c r="C137" t="s">
+        <v>37</v>
+      </c>
+      <c r="D137">
+        <v>63</v>
+      </c>
+      <c r="E137">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="138"/>
+    <row r="139">
+      <c r="A139">
+        <v>17</v>
+      </c>
+      <c r="B139" t="s">
+        <v>21</v>
+      </c>
+      <c r="C139" t="s">
+        <v>34</v>
+      </c>
+      <c r="D139">
+        <v>21586</v>
+      </c>
+      <c r="E139">
+        <v>21586</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="s">
+        <v>29</v>
+      </c>
+      <c r="B140" t="s">
+        <v>29</v>
+      </c>
+      <c r="C140" t="s">
+        <v>35</v>
+      </c>
+      <c r="D140">
+        <v>3185</v>
+      </c>
+      <c r="E140">
+        <v>3185</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>1</v>
+      </c>
+      <c r="B141" t="s">
+        <v>720</v>
+      </c>
+      <c r="C141" t="s">
+        <v>37</v>
+      </c>
+      <c r="D141">
+        <v>14816</v>
+      </c>
+      <c r="E141">
+        <v>14816</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>2</v>
+      </c>
+      <c r="B142" t="s">
+        <v>721</v>
+      </c>
+      <c r="C142" t="s">
+        <v>37</v>
+      </c>
+      <c r="D142">
+        <v>859</v>
+      </c>
+      <c r="E142">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>3</v>
+      </c>
+      <c r="B143" t="s">
+        <v>722</v>
+      </c>
+      <c r="C143" t="s">
+        <v>37</v>
+      </c>
+      <c r="D143">
+        <v>866</v>
+      </c>
+      <c r="E143">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>4</v>
+      </c>
+      <c r="B144" t="s">
+        <v>723</v>
+      </c>
+      <c r="C144" t="s">
+        <v>37</v>
+      </c>
+      <c r="D144">
+        <v>516</v>
+      </c>
+      <c r="E144">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>5</v>
+      </c>
+      <c r="B145" t="s">
+        <v>724</v>
+      </c>
+      <c r="C145" t="s">
+        <v>37</v>
+      </c>
+      <c r="D145">
+        <v>657</v>
+      </c>
+      <c r="E145">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>6</v>
+      </c>
+      <c r="B146" t="s">
+        <v>725</v>
+      </c>
+      <c r="C146" t="s">
+        <v>37</v>
+      </c>
+      <c r="D146">
+        <v>101</v>
+      </c>
+      <c r="E146">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>7</v>
+      </c>
+      <c r="B147" t="s">
+        <v>726</v>
+      </c>
+      <c r="C147" t="s">
+        <v>37</v>
+      </c>
+      <c r="D147">
+        <v>206</v>
+      </c>
+      <c r="E147">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>8</v>
+      </c>
+      <c r="B148" t="s">
+        <v>727</v>
+      </c>
+      <c r="C148" t="s">
+        <v>37</v>
+      </c>
+      <c r="D148">
+        <v>101</v>
+      </c>
+      <c r="E148">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>9</v>
+      </c>
+      <c r="B149" t="s">
+        <v>728</v>
+      </c>
+      <c r="C149" t="s">
+        <v>37</v>
+      </c>
+      <c r="D149">
+        <v>279</v>
+      </c>
+      <c r="E149">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="150"/>
+    <row r="151">
+      <c r="A151">
+        <v>24</v>
+      </c>
+      <c r="B151" t="s">
+        <v>22</v>
+      </c>
+      <c r="C151" t="s">
+        <v>34</v>
+      </c>
+      <c r="D151">
+        <v>6612</v>
+      </c>
+      <c r="E151">
+        <v>6612</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="s">
+        <v>29</v>
+      </c>
+      <c r="B152" t="s">
+        <v>29</v>
+      </c>
+      <c r="C152" t="s">
+        <v>35</v>
+      </c>
+      <c r="D152">
+        <v>1670</v>
+      </c>
+      <c r="E152">
+        <v>1670</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>1</v>
+      </c>
+      <c r="B153" t="s">
+        <v>729</v>
+      </c>
+      <c r="C153" t="s">
+        <v>37</v>
+      </c>
+      <c r="D153">
+        <v>2023</v>
+      </c>
+      <c r="E153">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>2</v>
+      </c>
+      <c r="B154" t="s">
+        <v>730</v>
+      </c>
+      <c r="C154" t="s">
+        <v>37</v>
+      </c>
+      <c r="D154">
+        <v>632</v>
+      </c>
+      <c r="E154">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>3</v>
+      </c>
+      <c r="B155" t="s">
+        <v>731</v>
+      </c>
+      <c r="C155" t="s">
+        <v>37</v>
+      </c>
+      <c r="D155">
+        <v>283</v>
+      </c>
+      <c r="E155">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>4</v>
+      </c>
+      <c r="B156" t="s">
+        <v>732</v>
+      </c>
+      <c r="C156" t="s">
+        <v>37</v>
+      </c>
+      <c r="D156">
+        <v>558</v>
+      </c>
+      <c r="E156">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>5</v>
+      </c>
+      <c r="B157" t="s">
+        <v>733</v>
+      </c>
+      <c r="C157" t="s">
+        <v>37</v>
+      </c>
+      <c r="D157">
+        <v>407</v>
+      </c>
+      <c r="E157">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>6</v>
+      </c>
+      <c r="B158" t="s">
+        <v>734</v>
+      </c>
+      <c r="C158" t="s">
+        <v>37</v>
+      </c>
+      <c r="D158">
+        <v>692</v>
+      </c>
+      <c r="E158">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>7</v>
+      </c>
+      <c r="B159" t="s">
+        <v>735</v>
+      </c>
+      <c r="C159" t="s">
+        <v>37</v>
+      </c>
+      <c r="D159">
+        <v>71</v>
+      </c>
+      <c r="E159">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>8</v>
+      </c>
+      <c r="B160" t="s">
+        <v>736</v>
+      </c>
+      <c r="C160" t="s">
+        <v>37</v>
+      </c>
+      <c r="D160">
+        <v>167</v>
+      </c>
+      <c r="E160">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>9</v>
+      </c>
+      <c r="B161" t="s">
         <v>737</v>
       </c>
-      <c r="C133" t="s">
-[...6 lines deleted...]
-        <v>1849</v>
+      <c r="C161" t="s">
+        <v>37</v>
+      </c>
+      <c r="D161">
+        <v>109</v>
+      </c>
+      <c r="E161">
+        <v>109</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>