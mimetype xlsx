--- v0 (2026-02-07)
+++ v1 (2026-04-10)
@@ -14,181 +14,1537 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
-    <sheet name="KEPULAUAN BANGKA BELITUNG 6 - P" sheetId="2" r:id="rId4"/>
-[...10 lines deleted...]
-    <sheet name="KEPULAUAN BANGKA BELITUNG 5 - C" sheetId="13" r:id="rId16"/>
+    <sheet name="KEPULAUAN BANGKA BELITUNG 1 - P" sheetId="2" r:id="rId4"/>
+    <sheet name="KEPULAUAN BANGKA BELITUNG 1 - C" sheetId="3" r:id="rId6"/>
+    <sheet name="KEPULAUAN BANGKA BELITUNG 2 - P" sheetId="4" r:id="rId7"/>
+    <sheet name="KEPULAUAN BANGKA BELITUNG 2 - C" sheetId="5" r:id="rId8"/>
+    <sheet name="KEPULAUAN BANGKA BELITUNG 3 - P" sheetId="6" r:id="rId9"/>
+    <sheet name="KEPULAUAN BANGKA BELITUNG 3 - C" sheetId="7" r:id="rId10"/>
+    <sheet name="KEPULAUAN BANGKA BELITUNG 4 - P" sheetId="8" r:id="rId11"/>
+    <sheet name="KEPULAUAN BANGKA BELITUNG 4 - C" sheetId="9" r:id="rId12"/>
+    <sheet name="KEPULAUAN BANGKA BELITUNG 5 - P" sheetId="10" r:id="rId13"/>
+    <sheet name="KEPULAUAN BANGKA BELITUNG 5 - C" sheetId="11" r:id="rId14"/>
+    <sheet name="KEPULAUAN BANGKA BELITUNG 6 - P" sheetId="12" r:id="rId15"/>
+    <sheet name="KEPULAUAN BANGKA BELITUNG 6 - C" sheetId="13" r:id="rId16"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="600" uniqueCount="600">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PROVINSI</t>
   </si>
   <si>
     <t>KODE DAPIL</t>
   </si>
   <si>
     <t>DAPIL</t>
   </si>
   <si>
     <t>KODE KABUPATEN</t>
   </si>
   <si>
     <t>KABUPATEN/KOTA</t>
   </si>
   <si>
     <t>PKB</t>
   </si>
   <si>
     <t>GERINDRA</t>
   </si>
   <si>
     <t>PDIP</t>
   </si>
   <si>
     <t>GOLKAR</t>
   </si>
   <si>
     <t>NASDEM</t>
   </si>
   <si>
     <t>BURUH</t>
   </si>
   <si>
     <t>GELORA</t>
   </si>
   <si>
     <t>PKS</t>
   </si>
   <si>
+    <t>PKN</t>
+  </si>
+  <si>
     <t>HANURA</t>
   </si>
   <si>
     <t>GARUDA</t>
   </si>
   <si>
     <t>PAN</t>
   </si>
   <si>
     <t>PBB</t>
   </si>
   <si>
     <t>DEMOKRAT</t>
   </si>
   <si>
     <t>PSI</t>
   </si>
   <si>
     <t>PERINDO</t>
   </si>
   <si>
     <t>PPP</t>
   </si>
   <si>
+    <t>UMMAT</t>
+  </si>
+  <si>
     <t>TOTAL SUARA</t>
   </si>
   <si>
     <t>KEPULAUAN BANGKA BELITUNG</t>
   </si>
   <si>
+    <t>190001</t>
+  </si>
+  <si>
+    <t>KEPULAUAN BANGKA BELITUNG 1</t>
+  </si>
+  <si>
+    <t>1971</t>
+  </si>
+  <si>
+    <t>KOTA PANGKAL PINANG</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>NOMOR</t>
+  </si>
+  <si>
+    <t>PARTAI</t>
+  </si>
+  <si>
+    <t>JENIS SUARA</t>
+  </si>
+  <si>
+    <t>SUARA TOTAL</t>
+  </si>
+  <si>
+    <t>SUARA PARTAI</t>
+  </si>
+  <si>
+    <t>EKO SUNARWAN ROSYADI, S.T.</t>
+  </si>
+  <si>
+    <t>CALEG</t>
+  </si>
+  <si>
+    <t>YUDAWASTUTI</t>
+  </si>
+  <si>
+    <t>ISMARIZAR</t>
+  </si>
+  <si>
+    <t>YUNIHARTI</t>
+  </si>
+  <si>
+    <t>BASTHIAN ALBER</t>
+  </si>
+  <si>
+    <t>CAROLINA ARINANDA</t>
+  </si>
+  <si>
+    <t>AMRU NOVRIADI</t>
+  </si>
+  <si>
+    <t>ERLANSYAH ROSKAR APRINATA, S.E.</t>
+  </si>
+  <si>
+    <t>HARDI EFENDI</t>
+  </si>
+  <si>
+    <t>Hj. SITI ASWATI, S.Ag., M.Pd.I.</t>
+  </si>
+  <si>
+    <t>IQBAL RACHMAN, S.Kom.</t>
+  </si>
+  <si>
+    <t>AHMAD KURNIA</t>
+  </si>
+  <si>
+    <t>SUNDARI</t>
+  </si>
+  <si>
+    <t>dr. ADI SUCIPTO, Sp.B.</t>
+  </si>
+  <si>
+    <t>Ir. HENDRIYANSEN</t>
+  </si>
+  <si>
+    <t>SRI REZEKI, S.H.</t>
+  </si>
+  <si>
+    <t>BRYAN HARLIE</t>
+  </si>
+  <si>
+    <t>WIWIN WIDANINGRUM</t>
+  </si>
+  <si>
+    <t>ARIFIN SALIM</t>
+  </si>
+  <si>
+    <t>DONNY RANAP MANURUNG, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>MONICA HAPRINDA, S.IP., M.Si.</t>
+  </si>
+  <si>
+    <t>EDDY ISKANDAR, S.Ag.</t>
+  </si>
+  <si>
+    <t>EFREDI EFFENDY, S.H.</t>
+  </si>
+  <si>
+    <t>HILDA AGUSTINA,  S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>KUSUMAWATI, S.Pd.I., M.Pd.</t>
+  </si>
+  <si>
+    <t>EKO TEJO MARVIANTO, S.I.Kom., M.I.Kom.</t>
+  </si>
+  <si>
+    <t>YUSMERI</t>
+  </si>
+  <si>
+    <t>UCOK OKTAHABER, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>Drs. H. A. HUZARNI RANI, M.Si.</t>
+  </si>
+  <si>
+    <t>LIANITA PUSPA DEWI</t>
+  </si>
+  <si>
+    <t>ADITIA PRATAMA</t>
+  </si>
+  <si>
+    <t>JOHANSEN TUMANGGOR, S.E., M.Ak.</t>
+  </si>
+  <si>
+    <t>SARI QURBANI</t>
+  </si>
+  <si>
+    <t>H. SYAIFULLAH, S.T.</t>
+  </si>
+  <si>
+    <t>FAJERIANSYAH</t>
+  </si>
+  <si>
+    <t>MUHAMMAD SULAHUDIN</t>
+  </si>
+  <si>
+    <t>SYLVIA EMILLIA</t>
+  </si>
+  <si>
+    <t>AGUNAWAN</t>
+  </si>
+  <si>
+    <t>YULIANI PRATIWI</t>
+  </si>
+  <si>
+    <t>H. DODY KUSDIAN, S.T., M.H.</t>
+  </si>
+  <si>
+    <t>RODI AFRINIKO, S.T.</t>
+  </si>
+  <si>
+    <t>DIAN OKTORINI, S.Sos.</t>
+  </si>
+  <si>
+    <t>M. AZWAR, S.E.</t>
+  </si>
+  <si>
+    <t>ANNIZA TOZA</t>
+  </si>
+  <si>
+    <t>HATTA</t>
+  </si>
+  <si>
+    <t>YANTI PAJRIAH MULYANTI</t>
+  </si>
+  <si>
+    <t>PISCAL PEBRIZAL</t>
+  </si>
+  <si>
+    <t>SUKIRMAN TANJUNG</t>
+  </si>
+  <si>
+    <t>REYHAN FACHRUL</t>
+  </si>
+  <si>
+    <t>EDYARITHO</t>
+  </si>
+  <si>
+    <t>FENI ANGGRAINI</t>
+  </si>
+  <si>
+    <t>CHANDRA SOELISTIO</t>
+  </si>
+  <si>
+    <t>SATIBI</t>
+  </si>
+  <si>
+    <t>AGUS EKO SETIYAWAN, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>WIKA NOFALIANA</t>
+  </si>
+  <si>
+    <t>MUHAMMAD NATSIR</t>
+  </si>
+  <si>
+    <t>M. NURDIANSYAH, S.T., M.M.</t>
+  </si>
+  <si>
+    <t>EKA SEMARLIYAN</t>
+  </si>
+  <si>
+    <t>THAMRIN</t>
+  </si>
+  <si>
+    <t>ARDO FIRNANDO, S.T.</t>
+  </si>
+  <si>
+    <t>ERNA</t>
+  </si>
+  <si>
+    <t>YULITA</t>
+  </si>
+  <si>
+    <t>ADHY SARPHIO, S.H.</t>
+  </si>
+  <si>
+    <t>MOHAMAD REZA JAYADI, S.P.</t>
+  </si>
+  <si>
+    <t>SUHARNIANTI, S.Kom.</t>
+  </si>
+  <si>
+    <t>BUDI MARTONO, A.Md.</t>
+  </si>
+  <si>
+    <t>H. Zeki Yamani, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>GALIN SAKARTON</t>
+  </si>
+  <si>
+    <t>DWI FAJAR RINI</t>
+  </si>
+  <si>
+    <t>M. TAUPIK</t>
+  </si>
+  <si>
+    <t>NINI VANDAWATI, S.H.</t>
+  </si>
+  <si>
+    <t>NOVIANTY</t>
+  </si>
+  <si>
+    <t>H. RUSTAM MATARIS</t>
+  </si>
+  <si>
+    <t>HIDAYAT</t>
+  </si>
+  <si>
+    <t>LUKMAN KARIM. A, S.Sos.</t>
+  </si>
+  <si>
+    <t>DINA FARAHDILLA</t>
+  </si>
+  <si>
+    <t>JOHAN</t>
+  </si>
+  <si>
+    <t>HENDRI, S.Kom.</t>
+  </si>
+  <si>
+    <t>RESTI WAHYUNI</t>
+  </si>
+  <si>
+    <t>Drs. TARMIZI</t>
+  </si>
+  <si>
+    <t>Kapten Inf. ANDRI YANDANI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>KOES ADIJASA WICAKSONO</t>
+  </si>
+  <si>
+    <t>MARINI</t>
+  </si>
+  <si>
+    <t>ABANG SJACHROEL ARIFIN</t>
+  </si>
+  <si>
+    <t>FITO GALILEA</t>
+  </si>
+  <si>
+    <t>DIAN KARTIKA</t>
+  </si>
+  <si>
+    <t>AGUNG PRIYO SUDARMO, S.T.</t>
+  </si>
+  <si>
+    <t>HAMZAH SUHAIMI</t>
+  </si>
+  <si>
+    <t>SADIRI</t>
+  </si>
+  <si>
+    <t>FIFIE YULIANITA</t>
+  </si>
+  <si>
+    <t>Dr. ABDUL RASYID SALIMAN, S.H., M.M.</t>
+  </si>
+  <si>
+    <t>DELINDA PERMATASARI</t>
+  </si>
+  <si>
+    <t>APRIDA</t>
+  </si>
+  <si>
+    <t>DODY ISKANDAR, S.H.</t>
+  </si>
+  <si>
+    <t>H. AZWANI, S.Kep., M.Kes.</t>
+  </si>
+  <si>
+    <t>Hj. MASRIANAH, S.E.</t>
+  </si>
+  <si>
+    <t>190002</t>
+  </si>
+  <si>
+    <t>KEPULAUAN BANGKA BELITUNG 2</t>
+  </si>
+  <si>
+    <t>1904</t>
+  </si>
+  <si>
+    <t>BANGKA TENGAH</t>
+  </si>
+  <si>
+    <t>M. TANWIN, S.H.</t>
+  </si>
+  <si>
+    <t>Mayor (Purn) IRSAN</t>
+  </si>
+  <si>
+    <t>ANGGRAINI, S.Si</t>
+  </si>
+  <si>
+    <t>SUFRIMADANI, S.P.</t>
+  </si>
+  <si>
+    <t>SUSINTA</t>
+  </si>
+  <si>
+    <t>Drs. DEDY NURYADINATA, M.Si.</t>
+  </si>
+  <si>
+    <t>FITRA WIJAYA</t>
+  </si>
+  <si>
+    <t>PAHLIVI, S.Pi.</t>
+  </si>
+  <si>
+    <t>YULINAR</t>
+  </si>
+  <si>
+    <t>HERMAN</t>
+  </si>
+  <si>
+    <t>ACHMAD FERDY FIRMANSYAH</t>
+  </si>
+  <si>
+    <t>ERLINA</t>
+  </si>
+  <si>
+    <t>DIDIT SRI GUSJAYA, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>ADET, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>ME  HOA, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>AGUSRI</t>
+  </si>
+  <si>
+    <t>PRATIWI SEFYANNI</t>
+  </si>
+  <si>
+    <t>SARDI</t>
+  </si>
+  <si>
+    <t>TOPAN ANGGARA, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>RIA KUSUMA ASTUTI</t>
+  </si>
+  <si>
+    <t>RUTH DAMAYANTI</t>
+  </si>
+  <si>
+    <t>TASMIN TAMSIL, S.H.</t>
+  </si>
+  <si>
+    <t>ABDUL LATIF SOMAD, S.H.</t>
+  </si>
+  <si>
+    <t>H. MULYADI, S.E.</t>
+  </si>
+  <si>
+    <t>H. M. RASYID RIDHO</t>
+  </si>
+  <si>
+    <t>SRI WAHYUNI, S.Kep.</t>
+  </si>
+  <si>
+    <t>Drs. SUBRI, M.M.</t>
+  </si>
+  <si>
+    <t>SUPRIYADI, S.H.</t>
+  </si>
+  <si>
+    <t>ANITA, A.Md.</t>
+  </si>
+  <si>
+    <t>HAKIM FIRDAUS</t>
+  </si>
+  <si>
+    <t>NURDIN ARANIRI</t>
+  </si>
+  <si>
+    <t>ZAINUDIN, A.Md.</t>
+  </si>
+  <si>
+    <t>ABDY IRAWAN, S.E.</t>
+  </si>
+  <si>
+    <t>PARTINA</t>
+  </si>
+  <si>
+    <t>Letkol (Purn) AGUS SUHENDI</t>
+  </si>
+  <si>
+    <t>YUNIAR DEWI, S.E.</t>
+  </si>
+  <si>
+    <t>H. AGUS MD</t>
+  </si>
+  <si>
+    <t>LILIAN QOMARIAH IZATI</t>
+  </si>
+  <si>
+    <t>ROJALI</t>
+  </si>
+  <si>
+    <t>Ir. M. DIANTORO MUROD, M.M.</t>
+  </si>
+  <si>
+    <t>FITRI YANA</t>
+  </si>
+  <si>
+    <t>HERMAN H. M.</t>
+  </si>
+  <si>
+    <t>HELPIRA</t>
+  </si>
+  <si>
+    <t>GUSTI AHMAD RIDWANSYAH</t>
+  </si>
+  <si>
+    <t>ANDRIAN SAMALLO, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>FERRY FIRMANSYAH</t>
+  </si>
+  <si>
+    <t>SUCI TRIANA</t>
+  </si>
+  <si>
+    <t>MUHAMMAD TAUFIK, S.E.</t>
+  </si>
+  <si>
+    <t>TOMI MARZUKI</t>
+  </si>
+  <si>
+    <t>YULISTIANA, S.E.</t>
+  </si>
+  <si>
+    <t>MUKTABARI</t>
+  </si>
+  <si>
+    <t>RUDI ONGGONO</t>
+  </si>
+  <si>
+    <t>HELEN</t>
+  </si>
+  <si>
+    <t>SRI HARTAYA</t>
+  </si>
+  <si>
+    <t>HENNO A. SUDIRMAN, S.H.</t>
+  </si>
+  <si>
+    <t>NOVERYANTINI</t>
+  </si>
+  <si>
+    <t>WIBISONO, S.E.</t>
+  </si>
+  <si>
+    <t>INDRA SETIAWAN, S.T.</t>
+  </si>
+  <si>
+    <t>NURAIDA ADELIA SARAGIH</t>
+  </si>
+  <si>
+    <t>SUDARSONO</t>
+  </si>
+  <si>
+    <t>EVA SUSANTI</t>
+  </si>
+  <si>
+    <t>BUDI WIJAYA</t>
+  </si>
+  <si>
+    <t>190003</t>
+  </si>
+  <si>
+    <t>KEPULAUAN BANGKA BELITUNG 3</t>
+  </si>
+  <si>
+    <t>1903</t>
+  </si>
+  <si>
+    <t>BANGKA SELATAN</t>
+  </si>
+  <si>
+    <t>MAIMUNAH, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>IBROHIM, S.H.</t>
+  </si>
+  <si>
+    <t>H. AMBO UPE JUPRI</t>
+  </si>
+  <si>
+    <t>NASICHATUL AZIZAH</t>
+  </si>
+  <si>
+    <t>ISMAIL, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>CHANDRA PRATAMA, S.E.</t>
+  </si>
+  <si>
+    <t>RUSDIYANTO, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>SUPRIYADI, S.Si.</t>
+  </si>
+  <si>
+    <t>YULISTIRAH</t>
+  </si>
+  <si>
+    <t>MUZANI ABDULLAH, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>SARI AYUNINTIAS</t>
+  </si>
+  <si>
+    <t>YOGI MAULANA</t>
+  </si>
+  <si>
+    <t>H. SIPIONI H. SARIAN YON</t>
+  </si>
+  <si>
+    <t>SUSI</t>
+  </si>
+  <si>
+    <t>KONG JUNG, S.T.</t>
+  </si>
+  <si>
+    <t>TONI MUKTI, S.H.</t>
+  </si>
+  <si>
+    <t>PERAWATI, S.E.</t>
+  </si>
+  <si>
+    <t>H. JAMRO H. JALIL</t>
+  </si>
+  <si>
+    <t>MARSIDI, S.H.</t>
+  </si>
+  <si>
+    <t>RINA TAROL, S.E.</t>
+  </si>
+  <si>
+    <t>AGUNG ADIARSA</t>
+  </si>
+  <si>
+    <t>ADITYA RIZKI PRADANA</t>
+  </si>
+  <si>
+    <t>OLINSIA RISINA</t>
+  </si>
+  <si>
+    <t>MASYADI</t>
+  </si>
+  <si>
+    <t>FRENGKI FERA, S.E.</t>
+  </si>
+  <si>
+    <t>MIE YING</t>
+  </si>
+  <si>
+    <t>SAHIDAN</t>
+  </si>
+  <si>
+    <t>FERRY</t>
+  </si>
+  <si>
+    <t>MUHAMMAD YUDHA PRIMADIRANI, S.E., M.E.</t>
+  </si>
+  <si>
+    <t>FETY TAMARA</t>
+  </si>
+  <si>
+    <t>MEZA KOSTANZA, S.M.</t>
+  </si>
+  <si>
+    <t>ARIANTO</t>
+  </si>
+  <si>
+    <t>H. KAPID MA'ID</t>
+  </si>
+  <si>
+    <t>MUSANI</t>
+  </si>
+  <si>
+    <t>ASTURI</t>
+  </si>
+  <si>
+    <t>ROSIDI</t>
+  </si>
+  <si>
+    <t>NURRAHMAWATI NINGRUM, S.P.</t>
+  </si>
+  <si>
+    <t>AHMAD HABIBI, S.Sos.I., S.Ag., M.Hum.</t>
+  </si>
+  <si>
+    <t>SISWO HADI</t>
+  </si>
+  <si>
+    <t>SOBAR SOBARI</t>
+  </si>
+  <si>
+    <t>ENDANG ELMIYANI, S.Pd.</t>
+  </si>
+  <si>
+    <t>RIZANI USMAN</t>
+  </si>
+  <si>
+    <t>MOHAMAD HENDARI, S.E.</t>
+  </si>
+  <si>
+    <t>SUHARTYKA SARI DEWI, S.Kom.</t>
+  </si>
+  <si>
+    <t>ARMADI</t>
+  </si>
+  <si>
+    <t>EGA</t>
+  </si>
+  <si>
+    <t>BOBI ANGGARA</t>
+  </si>
+  <si>
+    <t>DEWI KARTIKA</t>
+  </si>
+  <si>
+    <t>HERWANTO, S.H.</t>
+  </si>
+  <si>
+    <t>H. EDY JUNAIDI YONG YONG</t>
+  </si>
+  <si>
+    <t>RANO</t>
+  </si>
+  <si>
+    <t>HENNY SUSANTI</t>
+  </si>
+  <si>
+    <t>HENDRI KOESNADI</t>
+  </si>
+  <si>
+    <t>SULASTIO SETIAWAN, S.H.</t>
+  </si>
+  <si>
+    <t>ZAINAB</t>
+  </si>
+  <si>
+    <t>EKA EFRILIANA</t>
+  </si>
+  <si>
+    <t>SE KIAN</t>
+  </si>
+  <si>
+    <t>ELI SETIAWATI</t>
+  </si>
+  <si>
+    <t>MERI ANDANI</t>
+  </si>
+  <si>
+    <t>DEDI SANJAYA</t>
+  </si>
+  <si>
+    <t>SARI OCTALISA</t>
+  </si>
+  <si>
+    <t>WARKAMNI</t>
+  </si>
+  <si>
+    <t>TONY PURNAMA</t>
+  </si>
+  <si>
+    <t>FERRITA ANDRIANI, S.Pd.AUD.</t>
+  </si>
+  <si>
+    <t>ROBINNEGO</t>
+  </si>
+  <si>
+    <t>SABILA ISROMI</t>
+  </si>
+  <si>
+    <t>BONI ANGGARA</t>
+  </si>
+  <si>
+    <t>190004</t>
+  </si>
+  <si>
+    <t>KEPULAUAN BANGKA BELITUNG 4</t>
+  </si>
+  <si>
+    <t>1902</t>
+  </si>
+  <si>
+    <t>BELITUNG</t>
+  </si>
+  <si>
+    <t>1906</t>
+  </si>
+  <si>
+    <t>BELITUNG TIMUR</t>
+  </si>
+  <si>
+    <t>MUHTAR</t>
+  </si>
+  <si>
+    <t>ARTIANSYAH</t>
+  </si>
+  <si>
+    <t>JOSI MARTIN SALVIANA</t>
+  </si>
+  <si>
+    <t>MUHAMMAD IQBAL YUSUF, S.Kom.</t>
+  </si>
+  <si>
+    <t>SURYADIN</t>
+  </si>
+  <si>
+    <t>DESI ARYANI</t>
+  </si>
+  <si>
+    <t>BURHANUDDIN SIMIN</t>
+  </si>
+  <si>
+    <t>EVI NOVIYANTI</t>
+  </si>
+  <si>
+    <t>FAHRI PATUR RAKHMAN</t>
+  </si>
+  <si>
+    <t>BELIADI, S.IP.</t>
+  </si>
+  <si>
+    <t>LUSIANA</t>
+  </si>
+  <si>
+    <t>TIUR NAULI</t>
+  </si>
+  <si>
+    <t>TAUFIQ</t>
+  </si>
+  <si>
+    <t>MARWAN PUTRA FAJAR</t>
+  </si>
+  <si>
+    <t>PUTRI IMPIAN</t>
+  </si>
+  <si>
+    <t>TARAPPE, S.H.</t>
+  </si>
+  <si>
+    <t>NOVI FRATIWI</t>
+  </si>
+  <si>
+    <t>MAKMUR</t>
+  </si>
+  <si>
+    <t>TAUFIK MARDIN</t>
+  </si>
+  <si>
+    <t>TAUFIK RIZANI, A.Md.</t>
+  </si>
+  <si>
+    <t>ELIATI, S.H.</t>
+  </si>
+  <si>
+    <t>TOM HARYONO HARUN</t>
+  </si>
+  <si>
+    <t>NATA SUMITRA</t>
+  </si>
+  <si>
+    <t>GINA EPRIL PANGESTU</t>
+  </si>
+  <si>
+    <t>SOFIANSYAH</t>
+  </si>
+  <si>
+    <t>IRNA TRIAWANI</t>
+  </si>
+  <si>
+    <t>YIE CUN, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>MAISINUN</t>
+  </si>
+  <si>
+    <t>ISHAK HOLIDI, S.E.</t>
+  </si>
+  <si>
+    <t>Ir. TONI H. A. BATUBARA, S.E., M.T.</t>
+  </si>
+  <si>
+    <t>JUNAIDI HAMINTE, S.IP., M.Si.</t>
+  </si>
+  <si>
+    <t>BUDIARTI, S.Sos.</t>
+  </si>
+  <si>
+    <t>SISWANDI</t>
+  </si>
+  <si>
+    <t>TEGUH TRINANDA</t>
+  </si>
+  <si>
+    <t>ISTANTY SAFITRIE, S.T.</t>
+  </si>
+  <si>
+    <t>ZUKARIWANDA</t>
+  </si>
+  <si>
+    <t>EDI NASAPTA, S.M.</t>
+  </si>
+  <si>
+    <t>ANDI MURNI</t>
+  </si>
+  <si>
+    <t>BAMBANG YOGIE</t>
+  </si>
+  <si>
+    <t>ARLAN SUBANDY, A.Md.</t>
+  </si>
+  <si>
+    <t>H. FIRDAUS</t>
+  </si>
+  <si>
+    <t>IRMAS KARINA KRISTIANI SULISTIAWATI</t>
+  </si>
+  <si>
+    <t>SETYO PRIYANGGONO</t>
+  </si>
+  <si>
+    <t>SULASTERI</t>
+  </si>
+  <si>
+    <t>Ir. BAMBANG IRAWAN S.</t>
+  </si>
+  <si>
+    <t>ELSY ROSALINA</t>
+  </si>
+  <si>
+    <t>SYAHYAR</t>
+  </si>
+  <si>
+    <t>ANDRE AURIS</t>
+  </si>
+  <si>
+    <t>HANNE MUTIARA SAID</t>
+  </si>
+  <si>
+    <t>ETMAN GUNAWAN</t>
+  </si>
+  <si>
+    <t>RUSDIANTO, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>Drs. H. ERWANDI A. RANI</t>
+  </si>
+  <si>
+    <t>FAUZAN AZIZAH, S.T.</t>
+  </si>
+  <si>
+    <t>RULIANSYAH</t>
+  </si>
+  <si>
+    <t>ELDY SAPUTRA WIJAYA, S.T.</t>
+  </si>
+  <si>
+    <t>PEBRIASTUTY, S.Pd.</t>
+  </si>
+  <si>
+    <t>ANWAR HANIF, S.Ag.</t>
+  </si>
+  <si>
+    <t>ERLINA SUNARSIH, S.Pd.</t>
+  </si>
+  <si>
+    <t>APRIAYUSANA</t>
+  </si>
+  <si>
+    <t>Drs. M. UMAR HASAN</t>
+  </si>
+  <si>
+    <t>DEDY WAHYUDI</t>
+  </si>
+  <si>
+    <t>ROSMALA</t>
+  </si>
+  <si>
+    <t>RODI ROSADI</t>
+  </si>
+  <si>
+    <t>PRAYITNO CATUR NUGROHO</t>
+  </si>
+  <si>
+    <t>DEWI EKA SARI</t>
+  </si>
+  <si>
+    <t>SUYUTI</t>
+  </si>
+  <si>
+    <t>ARTONO</t>
+  </si>
+  <si>
+    <t>VIVI INDRIANI</t>
+  </si>
+  <si>
+    <t>ALI KARNO</t>
+  </si>
+  <si>
+    <t>SERLY</t>
+  </si>
+  <si>
+    <t>HARPAN EFENDI, S.H.</t>
+  </si>
+  <si>
+    <t>DIANA</t>
+  </si>
+  <si>
+    <t>ANTONIUS, S.T., M.Ars.</t>
+  </si>
+  <si>
+    <t>NURMANSUNATA, S.T.</t>
+  </si>
+  <si>
+    <t>ZULKIFLI</t>
+  </si>
+  <si>
+    <t>YUSNAH</t>
+  </si>
+  <si>
+    <t>DULHADI, S.Sos.</t>
+  </si>
+  <si>
+    <t>BASRI</t>
+  </si>
+  <si>
+    <t>MARDIAH</t>
+  </si>
+  <si>
+    <t>H. KASBIRANSYAH, S.E.I.</t>
+  </si>
+  <si>
+    <t>EKA BUDIARTHA, M.Si.</t>
+  </si>
+  <si>
+    <t>EKA GUSTIYANTI</t>
+  </si>
+  <si>
+    <t>LEO FERNANDO, S.E.</t>
+  </si>
+  <si>
+    <t>FENDI KUSWANDI</t>
+  </si>
+  <si>
+    <t>IDA LAILI FITRIYAH</t>
+  </si>
+  <si>
+    <t>YUSLIH IHZA, S.E., M.I.R.</t>
+  </si>
+  <si>
+    <t>SYUKRI GUMAY, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>JENNY APRILANDA, S.E.</t>
+  </si>
+  <si>
+    <t>RUDY GUSTAMI</t>
+  </si>
+  <si>
+    <t>KAMARUDIN</t>
+  </si>
+  <si>
+    <t>ANDY ARMIA, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>PUTRILYAN EZRA PANJAITAN, S.T.</t>
+  </si>
+  <si>
+    <t>SUCI ELVANISA</t>
+  </si>
+  <si>
+    <t>JOKO MARDI UTOMO, S.T.</t>
+  </si>
+  <si>
+    <t>INDAH ELITA MADE SUSANTI</t>
+  </si>
+  <si>
+    <t>SABRIANSYAH</t>
+  </si>
+  <si>
+    <t>EFFENDI A. SAMAD</t>
+  </si>
+  <si>
+    <t>RIO KUDU</t>
+  </si>
+  <si>
+    <t>WINA AGUSZULKIA, S.ST., M.Kes.</t>
+  </si>
+  <si>
+    <t>TRIJAKA PRIYONO, S.PKP.</t>
+  </si>
+  <si>
+    <t>SUPRIADI</t>
+  </si>
+  <si>
+    <t>MERRY CHRISDIANTI</t>
+  </si>
+  <si>
+    <t>NOFRIANSYAH</t>
+  </si>
+  <si>
+    <t>ELISA SUSANTI</t>
+  </si>
+  <si>
+    <t>AMSIR, A.Md.</t>
+  </si>
+  <si>
+    <t>SYARIFAH AMELIA</t>
+  </si>
+  <si>
+    <t>SYAMSIR, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>KAMARUDDIN BUATAJANG</t>
+  </si>
+  <si>
+    <t>BASMIATI</t>
+  </si>
+  <si>
+    <t>ZAHIRI ZANO, A.Md.</t>
+  </si>
+  <si>
+    <t>HARDIYANSYAH</t>
+  </si>
+  <si>
+    <t>MEGA SILVIA</t>
+  </si>
+  <si>
+    <t>DJAHRI, M.Si.</t>
+  </si>
+  <si>
+    <t>RHOFIK PRAMUAJIE</t>
+  </si>
+  <si>
+    <t>UMARYADI IDRIS</t>
+  </si>
+  <si>
+    <t>HETI HERAWATI</t>
+  </si>
+  <si>
+    <t>190005</t>
+  </si>
+  <si>
+    <t>KEPULAUAN BANGKA BELITUNG 5</t>
+  </si>
+  <si>
+    <t>1905</t>
+  </si>
+  <si>
+    <t>BANGKA BARAT</t>
+  </si>
+  <si>
+    <t>NURHAMIDAH, S.P., M.Pd.</t>
+  </si>
+  <si>
+    <t>SUDARNO, S.H.</t>
+  </si>
+  <si>
+    <t>SRI AYU DINI SAPITRI</t>
+  </si>
+  <si>
+    <t>NURDIN</t>
+  </si>
+  <si>
+    <t>TOJUTA</t>
+  </si>
+  <si>
+    <t>TANTI YOSEPA</t>
+  </si>
+  <si>
+    <t>ADE SARIMAN</t>
+  </si>
+  <si>
+    <t>SAFRI, S.E.</t>
+  </si>
+  <si>
+    <t>HERWANTO</t>
+  </si>
+  <si>
+    <t>AYU LESTARI</t>
+  </si>
+  <si>
+    <t>IZUAR H., S.Sos.</t>
+  </si>
+  <si>
+    <t>M. ALI PURWANTO, S.H.</t>
+  </si>
+  <si>
+    <t>ELLA ERIKA</t>
+  </si>
+  <si>
+    <t>ISA ASADI, S.T.</t>
+  </si>
+  <si>
+    <t>ELVI DIANA, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>ARIYANTO, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>ERWIN, S.E., M.M., Ph.D.</t>
+  </si>
+  <si>
+    <t>SARMIN</t>
+  </si>
+  <si>
+    <t>ERASMUS BATUBARA, A.Md.Pd.</t>
+  </si>
+  <si>
+    <t>IRMA FIKA ADITA, S.I.Kom., M.I.Kom.</t>
+  </si>
+  <si>
+    <t>HERYAWANDI, S.E.</t>
+  </si>
+  <si>
+    <t>LEVIYAN, A.Md.</t>
+  </si>
+  <si>
+    <t>MARIA, S.Sn.</t>
+  </si>
+  <si>
+    <t>DONNY ROMMY, S.S., M.M.</t>
+  </si>
+  <si>
+    <t>RINA FITRIANDARI</t>
+  </si>
+  <si>
+    <t>OVENI HENDRIYANI</t>
+  </si>
+  <si>
+    <t>EDI WARSITO, S.H.</t>
+  </si>
+  <si>
+    <t>MANSAH, S.Th.I.</t>
+  </si>
+  <si>
+    <t>SURYANI</t>
+  </si>
+  <si>
+    <t>Drs. ROZALI</t>
+  </si>
+  <si>
+    <t>JULIANI</t>
+  </si>
+  <si>
+    <t>ROZALI</t>
+  </si>
+  <si>
+    <t>BOBBY PRIMA SANDY MUSLIM, S.Ds.</t>
+  </si>
+  <si>
+    <t>ROHIM</t>
+  </si>
+  <si>
+    <t>ADEK OKTAVIANO</t>
+  </si>
+  <si>
+    <t>IMAM KAMBALI</t>
+  </si>
+  <si>
+    <t>DEVI RAFIANI</t>
+  </si>
+  <si>
+    <t>ALHA AGUS</t>
+  </si>
+  <si>
+    <t>JOHAN VIGARIO, S.E.</t>
+  </si>
+  <si>
+    <t>RINGGIT KECUBUNG, S.Pd.</t>
+  </si>
+  <si>
+    <t>ALATAS, S.T.</t>
+  </si>
+  <si>
+    <t>FEREANTI</t>
+  </si>
+  <si>
+    <t>RIZKA DESTINA, S.E.</t>
+  </si>
+  <si>
+    <t>NENDAR FIRDAUS, S.Ag.</t>
+  </si>
+  <si>
+    <t>SAMUEL THEN</t>
+  </si>
+  <si>
+    <t>SAPAR</t>
+  </si>
+  <si>
+    <t>DISKARINI</t>
+  </si>
+  <si>
+    <t>MULKAN</t>
+  </si>
+  <si>
+    <t>HARI KUSMIRAN</t>
+  </si>
+  <si>
+    <t>ALICIA PUTRI PERTIWI</t>
+  </si>
+  <si>
+    <t>SYARIFUDIN</t>
+  </si>
+  <si>
+    <t>SOPIAN</t>
+  </si>
+  <si>
+    <t>ERIXA DHONA RIZALDY</t>
+  </si>
+  <si>
+    <t>YOLA ERLIZA PUTRI</t>
+  </si>
+  <si>
+    <t>ARI SARIONO</t>
+  </si>
+  <si>
+    <t>SUHAIMI</t>
+  </si>
+  <si>
+    <t>YUSVITA LELA PERMATA SARI</t>
+  </si>
+  <si>
+    <t>TONO SYABRANSYAH</t>
+  </si>
+  <si>
+    <t>YESYA AULIA ANNISA FAKAH, B.A., M.A.B.</t>
+  </si>
+  <si>
+    <t>BIAR M. YAMIN, S.E.</t>
+  </si>
+  <si>
+    <t>RUDI</t>
+  </si>
+  <si>
+    <t>DINI ROBBI RODLIYAH, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>RULLI ORANDA</t>
+  </si>
+  <si>
+    <t>ERDANSYAH</t>
+  </si>
+  <si>
+    <t>REMIL YANUS SALALIMA</t>
+  </si>
+  <si>
+    <t>SAYUTI ARSYAD, S.Kom.</t>
+  </si>
+  <si>
+    <t>DODY ARDIANSYAH</t>
+  </si>
+  <si>
+    <t>IRWANTI JASIN</t>
+  </si>
+  <si>
+    <t>MESTIARA</t>
+  </si>
+  <si>
+    <t>ERKA SURYANTO</t>
+  </si>
+  <si>
+    <t>SRI UTAMI</t>
+  </si>
+  <si>
+    <t>ARBIYANTO</t>
+  </si>
+  <si>
+    <t>GULFY TASYA</t>
+  </si>
+  <si>
+    <t>ALLANI, S.E.</t>
+  </si>
+  <si>
+    <t>YOFI BASTIAN, A.Md.</t>
+  </si>
+  <si>
+    <t>ONI DYIARTI</t>
+  </si>
+  <si>
+    <t>SRI WAHYUNI</t>
+  </si>
+  <si>
+    <t>JUNIARSAH, A.Md.</t>
+  </si>
+  <si>
+    <t>AHMAD SAYOYO, S.Ag.</t>
+  </si>
+  <si>
+    <t>PARIYANDI, A.Md.</t>
+  </si>
+  <si>
+    <t>ANDRI</t>
+  </si>
+  <si>
+    <t>ASLI</t>
+  </si>
+  <si>
+    <t>ZILDAH QURNIATI</t>
+  </si>
+  <si>
+    <t>JUMADIL</t>
+  </si>
+  <si>
+    <t>DEPIT</t>
+  </si>
+  <si>
+    <t>APERTI</t>
+  </si>
+  <si>
+    <t>ABIM MUSTIANDI</t>
+  </si>
+  <si>
     <t>190006</t>
   </si>
   <si>
     <t>KEPULAUAN BANGKA BELITUNG 6</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>BANGKA</t>
   </si>
   <si>
-    <t/>
-[...19 lines deleted...]
-  <si>
     <t>AGAM DLIYA UL-HAQ</t>
   </si>
   <si>
-    <t>CALEG</t>
-[...1 lines deleted...]
-  <si>
     <t>SARI JAYANTI</t>
   </si>
   <si>
     <t>AHMAD SYAH MIRZAN, M.Si.</t>
   </si>
   <si>
     <t>Drs. SAIDI KM</t>
   </si>
   <si>
     <t>NURUL QOMARIYAH</t>
   </si>
   <si>
     <t>SEPTA RIANSYAH, S.T.</t>
   </si>
   <si>
     <t>PUJI ALFAJAR RIZKI</t>
   </si>
   <si>
     <t>YESSI NURLETA</t>
   </si>
   <si>
     <t>HATTA BUDIANTO, S.H.</t>
   </si>
   <si>
     <t>TASWIN</t>
@@ -476,1406 +1832,50 @@
     <t>SYAIFUL LIZAN, S.IP., M.Si.</t>
   </si>
   <si>
     <t>HAJIJAH</t>
   </si>
   <si>
     <t>Drs. AMZAHRI</t>
   </si>
   <si>
     <t>SIKMA DEWI</t>
   </si>
   <si>
     <t>SILVIA ZULYANINGSIH</t>
   </si>
   <si>
     <t>JAPAKA PERKASA PUTRA</t>
   </si>
   <si>
     <t>MAULA SAPUTRI</t>
   </si>
   <si>
     <t>DIA NITA AGUSTINI</t>
   </si>
   <si>
     <t>IFFRYANTI</t>
-  </si>
-[...1354 lines deleted...]
-    <t>ABIM MUSTIANDI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -2217,11013 +2217,7653 @@
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>22</v>
+        <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C2" t="s">
-        <v>387</v>
+        <v>393</v>
       </c>
       <c r="D2" t="s">
-        <v>388</v>
+        <v>394</v>
       </c>
       <c r="E2" t="s">
-        <v>389</v>
+        <v>395</v>
       </c>
       <c r="F2" t="s">
-        <v>390</v>
+        <v>396</v>
       </c>
       <c r="G2">
-        <v>6581</v>
+        <v>3520</v>
       </c>
       <c r="H2">
-        <v>13680</v>
+        <v>15936</v>
       </c>
       <c r="I2">
-        <v>16512</v>
+        <v>15499</v>
       </c>
       <c r="J2">
-        <v>7944</v>
+        <v>17428</v>
       </c>
       <c r="K2">
-        <v>9898</v>
+        <v>16419</v>
       </c>
       <c r="L2">
-        <v>498</v>
+        <v>455</v>
       </c>
       <c r="M2">
-        <v>555</v>
+        <v>606</v>
       </c>
       <c r="N2">
-        <v>8287</v>
+        <v>13234</v>
       </c>
       <c r="O2">
-        <v>5912</v>
+        <v>4243</v>
       </c>
       <c r="P2">
-        <v>285</v>
+        <v>1925</v>
       </c>
       <c r="Q2">
-        <v>5458</v>
+        <v>3878</v>
       </c>
       <c r="R2">
-        <v>4005</v>
+        <v>11641</v>
       </c>
       <c r="S2">
-        <v>2776</v>
+        <v>421</v>
       </c>
       <c r="T2">
-        <v>2872</v>
+        <v>2621</v>
       </c>
       <c r="U2">
-        <v>1162</v>
+        <v>4819</v>
       </c>
       <c r="V2">
-        <v>14830</v>
-[...5 lines deleted...]
-        <v>101665</v>
+        <v>112645</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3">
-        <v>2</v>
+      <c r="A3" t="s">
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>23</v>
-[...11 lines deleted...]
-        <v>392</v>
+        <v>31</v>
       </c>
       <c r="G3">
-        <v>2923</v>
+        <v>3520</v>
       </c>
       <c r="H3">
-        <v>13550</v>
+        <v>15936</v>
       </c>
       <c r="I3">
-        <v>12451</v>
+        <v>15499</v>
       </c>
       <c r="J3">
-        <v>10776</v>
+        <v>17428</v>
       </c>
       <c r="K3">
-        <v>3541</v>
+        <v>16419</v>
       </c>
       <c r="L3">
-        <v>286</v>
+        <v>455</v>
       </c>
       <c r="M3">
-        <v>567</v>
+        <v>606</v>
       </c>
       <c r="N3">
-        <v>3456</v>
+        <v>13234</v>
       </c>
       <c r="O3">
-        <v>2535</v>
+        <v>4243</v>
       </c>
       <c r="P3">
-        <v>182</v>
+        <v>1925</v>
       </c>
       <c r="Q3">
-        <v>2330</v>
+        <v>3878</v>
       </c>
       <c r="R3">
-        <v>6130</v>
+        <v>11641</v>
       </c>
       <c r="S3">
-        <v>2857</v>
+        <v>421</v>
       </c>
       <c r="T3">
-        <v>514</v>
+        <v>2621</v>
       </c>
       <c r="U3">
-        <v>2810</v>
+        <v>4819</v>
       </c>
       <c r="V3">
-        <v>5947</v>
-[...67 lines deleted...]
-        <v>172635</v>
+        <v>112645</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="E1" s="1" t="s">
         <v>31</v>
-      </c>
-[...3275 lines deleted...]
-        <v>29</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D2">
         <v>3520</v>
       </c>
       <c r="E2">
         <v>3520</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C3" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D3">
         <v>1120</v>
       </c>
       <c r="E3">
         <v>1120</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>513</v>
+        <v>397</v>
       </c>
       <c r="C4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D4">
         <v>1309</v>
       </c>
       <c r="E4">
         <v>1309</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>514</v>
+        <v>398</v>
       </c>
       <c r="C5" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D5">
         <v>407</v>
       </c>
       <c r="E5">
         <v>407</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>515</v>
+        <v>399</v>
       </c>
       <c r="C6" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D6">
         <v>220</v>
       </c>
       <c r="E6">
         <v>220</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>516</v>
+        <v>400</v>
       </c>
       <c r="C7" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D7">
         <v>165</v>
       </c>
       <c r="E7">
         <v>165</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>517</v>
+        <v>401</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D8">
         <v>172</v>
       </c>
       <c r="E8">
         <v>172</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>518</v>
+        <v>402</v>
       </c>
       <c r="C9" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D9">
         <v>31</v>
       </c>
       <c r="E9">
         <v>31</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>519</v>
+        <v>403</v>
       </c>
       <c r="C10" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D10">
         <v>96</v>
       </c>
       <c r="E10">
         <v>96</v>
       </c>
     </row>
     <row r="11"/>
     <row r="12">
       <c r="A12">
         <v>2</v>
       </c>
       <c r="B12" t="s">
         <v>7</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D12">
         <v>15936</v>
       </c>
       <c r="E12">
         <v>15936</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B13" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D13">
         <v>2599</v>
       </c>
       <c r="E13">
         <v>2599</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>520</v>
+        <v>404</v>
       </c>
       <c r="C14" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D14">
         <v>4617</v>
       </c>
       <c r="E14">
         <v>4617</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
-        <v>521</v>
+        <v>405</v>
       </c>
       <c r="C15" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D15">
         <v>7084</v>
       </c>
       <c r="E15">
         <v>7084</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>3</v>
       </c>
       <c r="B16" t="s">
-        <v>522</v>
+        <v>406</v>
       </c>
       <c r="C16" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D16">
         <v>462</v>
       </c>
       <c r="E16">
         <v>462</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>4</v>
       </c>
       <c r="B17" t="s">
-        <v>523</v>
+        <v>407</v>
       </c>
       <c r="C17" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D17">
         <v>465</v>
       </c>
       <c r="E17">
         <v>465</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>5</v>
       </c>
       <c r="B18" t="s">
-        <v>524</v>
+        <v>408</v>
       </c>
       <c r="C18" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D18">
         <v>403</v>
       </c>
       <c r="E18">
         <v>403</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>6</v>
       </c>
       <c r="B19" t="s">
-        <v>525</v>
+        <v>409</v>
       </c>
       <c r="C19" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D19">
         <v>137</v>
       </c>
       <c r="E19">
         <v>137</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>7</v>
       </c>
       <c r="B20" t="s">
-        <v>526</v>
+        <v>410</v>
       </c>
       <c r="C20" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D20">
         <v>169</v>
       </c>
       <c r="E20">
         <v>169</v>
       </c>
     </row>
     <row r="21"/>
     <row r="22">
       <c r="A22">
         <v>3</v>
       </c>
       <c r="B22" t="s">
         <v>8</v>
       </c>
       <c r="C22" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D22">
         <v>15499</v>
       </c>
       <c r="E22">
         <v>15499</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B23" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C23" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D23">
         <v>3114</v>
       </c>
       <c r="E23">
         <v>3114</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1</v>
       </c>
       <c r="B24" t="s">
-        <v>527</v>
+        <v>411</v>
       </c>
       <c r="C24" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D24">
         <v>3912</v>
       </c>
       <c r="E24">
         <v>3912</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>2</v>
       </c>
       <c r="B25" t="s">
-        <v>528</v>
+        <v>412</v>
       </c>
       <c r="C25" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D25">
         <v>3235</v>
       </c>
       <c r="E25">
         <v>3235</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>3</v>
       </c>
       <c r="B26" t="s">
-        <v>529</v>
+        <v>413</v>
       </c>
       <c r="C26" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D26">
         <v>1653</v>
       </c>
       <c r="E26">
         <v>1653</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>4</v>
       </c>
       <c r="B27" t="s">
-        <v>530</v>
+        <v>414</v>
       </c>
       <c r="C27" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D27">
         <v>557</v>
       </c>
       <c r="E27">
         <v>557</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>5</v>
       </c>
       <c r="B28" t="s">
-        <v>531</v>
+        <v>415</v>
       </c>
       <c r="C28" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D28">
         <v>604</v>
       </c>
       <c r="E28">
         <v>604</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>6</v>
       </c>
       <c r="B29" t="s">
-        <v>532</v>
+        <v>416</v>
       </c>
       <c r="C29" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D29">
         <v>2424</v>
       </c>
       <c r="E29">
         <v>2424</v>
       </c>
     </row>
     <row r="30"/>
     <row r="31">
       <c r="A31">
         <v>4</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D31">
         <v>17428</v>
       </c>
       <c r="E31">
         <v>17428</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B32" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C32" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D32">
         <v>1890</v>
       </c>
       <c r="E32">
         <v>1890</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>1</v>
       </c>
       <c r="B33" t="s">
-        <v>533</v>
+        <v>417</v>
       </c>
       <c r="C33" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D33">
         <v>10798</v>
       </c>
       <c r="E33">
         <v>10798</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>2</v>
       </c>
       <c r="B34" t="s">
-        <v>534</v>
+        <v>418</v>
       </c>
       <c r="C34" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D34">
         <v>1861</v>
       </c>
       <c r="E34">
         <v>1861</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>3</v>
       </c>
       <c r="B35" t="s">
-        <v>535</v>
+        <v>419</v>
       </c>
       <c r="C35" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D35">
         <v>1627</v>
       </c>
       <c r="E35">
         <v>1627</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>4</v>
       </c>
       <c r="B36" t="s">
-        <v>536</v>
+        <v>420</v>
       </c>
       <c r="C36" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D36">
         <v>727</v>
       </c>
       <c r="E36">
         <v>727</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>5</v>
       </c>
       <c r="B37" t="s">
-        <v>537</v>
+        <v>421</v>
       </c>
       <c r="C37" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D37">
         <v>144</v>
       </c>
       <c r="E37">
         <v>144</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>6</v>
       </c>
       <c r="B38" t="s">
-        <v>538</v>
+        <v>422</v>
       </c>
       <c r="C38" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D38">
         <v>96</v>
       </c>
       <c r="E38">
         <v>96</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>7</v>
       </c>
       <c r="B39" t="s">
-        <v>539</v>
+        <v>423</v>
       </c>
       <c r="C39" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D39">
         <v>285</v>
       </c>
       <c r="E39">
         <v>285</v>
       </c>
     </row>
     <row r="40"/>
     <row r="41">
       <c r="A41">
         <v>5</v>
       </c>
       <c r="B41" t="s">
         <v>10</v>
       </c>
       <c r="C41" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D41">
         <v>16419</v>
       </c>
       <c r="E41">
         <v>16419</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B42" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C42" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D42">
         <v>1104</v>
       </c>
       <c r="E42">
         <v>1104</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1</v>
       </c>
       <c r="B43" t="s">
-        <v>540</v>
+        <v>424</v>
       </c>
       <c r="C43" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D43">
         <v>4000</v>
       </c>
       <c r="E43">
         <v>4000</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2</v>
       </c>
       <c r="B44" t="s">
-        <v>541</v>
+        <v>425</v>
       </c>
       <c r="C44" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D44">
         <v>381</v>
       </c>
       <c r="E44">
         <v>381</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>3</v>
       </c>
       <c r="B45" t="s">
-        <v>542</v>
+        <v>426</v>
       </c>
       <c r="C45" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D45">
         <v>1923</v>
       </c>
       <c r="E45">
         <v>1923</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>4</v>
       </c>
       <c r="B46" t="s">
-        <v>543</v>
+        <v>427</v>
       </c>
       <c r="C46" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D46">
         <v>109</v>
       </c>
       <c r="E46">
         <v>109</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>5</v>
       </c>
       <c r="B47" t="s">
-        <v>544</v>
+        <v>428</v>
       </c>
       <c r="C47" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D47">
         <v>906</v>
       </c>
       <c r="E47">
         <v>906</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>6</v>
       </c>
       <c r="B48" t="s">
-        <v>545</v>
+        <v>429</v>
       </c>
       <c r="C48" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D48">
         <v>7742</v>
       </c>
       <c r="E48">
         <v>7742</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>7</v>
       </c>
       <c r="B49" t="s">
-        <v>546</v>
+        <v>430</v>
       </c>
       <c r="C49" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D49">
         <v>254</v>
       </c>
       <c r="E49">
         <v>254</v>
       </c>
     </row>
     <row r="50"/>
     <row r="51">
       <c r="A51">
         <v>6</v>
       </c>
       <c r="B51" t="s">
         <v>11</v>
       </c>
       <c r="C51" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D51">
         <v>455</v>
       </c>
       <c r="E51">
         <v>455</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B52" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C52" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D52">
         <v>232</v>
       </c>
       <c r="E52">
         <v>232</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>1</v>
       </c>
       <c r="B53" t="s">
-        <v>547</v>
+        <v>431</v>
       </c>
       <c r="C53" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D53">
         <v>223</v>
       </c>
       <c r="E53">
         <v>223</v>
       </c>
     </row>
     <row r="54"/>
     <row r="55">
       <c r="A55">
         <v>7</v>
       </c>
       <c r="B55" t="s">
         <v>12</v>
       </c>
       <c r="C55" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D55">
         <v>606</v>
       </c>
       <c r="E55">
         <v>606</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B56" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C56" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D56">
         <v>353</v>
       </c>
       <c r="E56">
         <v>353</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>1</v>
       </c>
       <c r="B57" t="s">
-        <v>548</v>
+        <v>432</v>
       </c>
       <c r="C57" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D57">
         <v>149</v>
       </c>
       <c r="E57">
         <v>149</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>2</v>
       </c>
       <c r="B58" t="s">
-        <v>549</v>
+        <v>433</v>
       </c>
       <c r="C58" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D58">
         <v>104</v>
       </c>
       <c r="E58">
         <v>104</v>
       </c>
     </row>
     <row r="59"/>
     <row r="60">
       <c r="A60">
         <v>8</v>
       </c>
       <c r="B60" t="s">
         <v>13</v>
       </c>
       <c r="C60" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D60">
         <v>13234</v>
       </c>
       <c r="E60">
         <v>13234</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B61" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C61" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D61">
         <v>1214</v>
       </c>
       <c r="E61">
         <v>1214</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>1</v>
       </c>
       <c r="B62" t="s">
-        <v>550</v>
+        <v>434</v>
       </c>
       <c r="C62" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D62">
         <v>3013</v>
       </c>
       <c r="E62">
         <v>3013</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>2</v>
       </c>
       <c r="B63" t="s">
-        <v>551</v>
+        <v>435</v>
       </c>
       <c r="C63" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D63">
         <v>5082</v>
       </c>
       <c r="E63">
         <v>5082</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>3</v>
       </c>
       <c r="B64" t="s">
-        <v>552</v>
+        <v>436</v>
       </c>
       <c r="C64" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D64">
         <v>2046</v>
       </c>
       <c r="E64">
         <v>2046</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>4</v>
       </c>
       <c r="B65" t="s">
-        <v>553</v>
+        <v>437</v>
       </c>
       <c r="C65" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D65">
         <v>366</v>
       </c>
       <c r="E65">
         <v>366</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>5</v>
       </c>
       <c r="B66" t="s">
-        <v>554</v>
+        <v>438</v>
       </c>
       <c r="C66" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D66">
         <v>424</v>
       </c>
       <c r="E66">
         <v>424</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>6</v>
       </c>
       <c r="B67" t="s">
-        <v>555</v>
+        <v>439</v>
       </c>
       <c r="C67" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D67">
         <v>422</v>
       </c>
       <c r="E67">
         <v>422</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>7</v>
       </c>
       <c r="B68" t="s">
-        <v>556</v>
+        <v>440</v>
       </c>
       <c r="C68" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D68">
         <v>667</v>
       </c>
       <c r="E68">
         <v>667</v>
       </c>
     </row>
     <row r="69"/>
     <row r="70">
       <c r="A70">
         <v>10</v>
       </c>
       <c r="B70" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D70">
         <v>4243</v>
       </c>
       <c r="E70">
         <v>4243</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B71" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C71" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D71">
         <v>454</v>
       </c>
       <c r="E71">
         <v>454</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>1</v>
       </c>
       <c r="B72" t="s">
-        <v>557</v>
+        <v>441</v>
       </c>
       <c r="C72" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D72">
         <v>3111</v>
       </c>
       <c r="E72">
         <v>3111</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>2</v>
       </c>
       <c r="B73" t="s">
-        <v>558</v>
+        <v>442</v>
       </c>
       <c r="C73" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D73">
         <v>252</v>
       </c>
       <c r="E73">
         <v>252</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>3</v>
       </c>
       <c r="B74" t="s">
-        <v>559</v>
+        <v>443</v>
       </c>
       <c r="C74" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D74">
         <v>54</v>
       </c>
       <c r="E74">
         <v>54</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>4</v>
       </c>
       <c r="B75" t="s">
-        <v>560</v>
+        <v>444</v>
       </c>
       <c r="C75" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D75">
         <v>155</v>
       </c>
       <c r="E75">
         <v>155</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>5</v>
       </c>
       <c r="B76" t="s">
-        <v>561</v>
+        <v>445</v>
       </c>
       <c r="C76" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D76">
         <v>99</v>
       </c>
       <c r="E76">
         <v>99</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>6</v>
       </c>
       <c r="B77" t="s">
-        <v>562</v>
+        <v>446</v>
       </c>
       <c r="C77" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D77">
         <v>29</v>
       </c>
       <c r="E77">
         <v>29</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>7</v>
       </c>
       <c r="B78" t="s">
-        <v>563</v>
+        <v>447</v>
       </c>
       <c r="C78" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D78">
         <v>89</v>
       </c>
       <c r="E78">
         <v>89</v>
       </c>
     </row>
     <row r="79"/>
     <row r="80">
       <c r="A80">
         <v>12</v>
       </c>
       <c r="B80" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C80" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D80">
         <v>1925</v>
       </c>
       <c r="E80">
         <v>1925</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B81" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C81" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D81">
         <v>401</v>
       </c>
       <c r="E81">
         <v>401</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1</v>
       </c>
       <c r="B82" t="s">
-        <v>564</v>
+        <v>448</v>
       </c>
       <c r="C82" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D82">
         <v>737</v>
       </c>
       <c r="E82">
         <v>737</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>2</v>
       </c>
       <c r="B83" t="s">
-        <v>565</v>
+        <v>449</v>
       </c>
       <c r="C83" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D83">
         <v>266</v>
       </c>
       <c r="E83">
         <v>266</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>3</v>
       </c>
       <c r="B84" t="s">
-        <v>566</v>
+        <v>450</v>
       </c>
       <c r="C84" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D84">
         <v>191</v>
       </c>
       <c r="E84">
         <v>191</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>4</v>
       </c>
       <c r="B85" t="s">
-        <v>567</v>
+        <v>451</v>
       </c>
       <c r="C85" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D85">
         <v>132</v>
       </c>
       <c r="E85">
         <v>132</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>5</v>
       </c>
       <c r="B86" t="s">
-        <v>568</v>
+        <v>452</v>
       </c>
       <c r="C86" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D86">
         <v>87</v>
       </c>
       <c r="E86">
         <v>87</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>6</v>
       </c>
       <c r="B87" t="s">
-        <v>569</v>
+        <v>453</v>
       </c>
       <c r="C87" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D87">
         <v>74</v>
       </c>
       <c r="E87">
         <v>74</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>7</v>
       </c>
       <c r="B88" t="s">
-        <v>570</v>
+        <v>454</v>
       </c>
       <c r="C88" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D88">
         <v>37</v>
       </c>
       <c r="E88">
         <v>37</v>
       </c>
     </row>
     <row r="89"/>
     <row r="90">
       <c r="A90">
         <v>13</v>
       </c>
       <c r="B90" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C90" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D90">
         <v>3878</v>
       </c>
       <c r="E90">
         <v>3878</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B91" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C91" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D91">
         <v>371</v>
       </c>
       <c r="E91">
         <v>371</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1</v>
       </c>
       <c r="B92" t="s">
-        <v>571</v>
+        <v>455</v>
       </c>
       <c r="C92" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D92">
         <v>2268</v>
       </c>
       <c r="E92">
         <v>2268</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>2</v>
       </c>
       <c r="B93" t="s">
-        <v>572</v>
+        <v>456</v>
       </c>
       <c r="C93" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D93">
         <v>223</v>
       </c>
       <c r="E93">
         <v>223</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>3</v>
       </c>
       <c r="B94" t="s">
-        <v>573</v>
+        <v>457</v>
       </c>
       <c r="C94" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D94">
         <v>262</v>
       </c>
       <c r="E94">
         <v>262</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>4</v>
       </c>
       <c r="B95" t="s">
-        <v>574</v>
+        <v>458</v>
       </c>
       <c r="C95" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D95">
         <v>232</v>
       </c>
       <c r="E95">
         <v>232</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>5</v>
       </c>
       <c r="B96" t="s">
-        <v>575</v>
+        <v>459</v>
       </c>
       <c r="C96" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D96">
         <v>286</v>
       </c>
       <c r="E96">
         <v>286</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>6</v>
       </c>
       <c r="B97" t="s">
-        <v>576</v>
+        <v>460</v>
       </c>
       <c r="C97" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D97">
         <v>153</v>
       </c>
       <c r="E97">
         <v>153</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>7</v>
       </c>
       <c r="B98" t="s">
-        <v>577</v>
+        <v>461</v>
       </c>
       <c r="C98" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D98">
         <v>83</v>
       </c>
       <c r="E98">
         <v>83</v>
       </c>
     </row>
     <row r="99"/>
     <row r="100">
       <c r="A100">
         <v>14</v>
       </c>
       <c r="B100" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C100" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D100">
         <v>11641</v>
       </c>
       <c r="E100">
         <v>11641</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B101" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C101" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D101">
         <v>752</v>
       </c>
       <c r="E101">
         <v>752</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1</v>
       </c>
       <c r="B102" t="s">
-        <v>578</v>
+        <v>462</v>
       </c>
       <c r="C102" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D102">
         <v>3030</v>
       </c>
       <c r="E102">
         <v>3030</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>2</v>
       </c>
       <c r="B103" t="s">
-        <v>579</v>
+        <v>463</v>
       </c>
       <c r="C103" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D103">
         <v>2895</v>
       </c>
       <c r="E103">
         <v>2895</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>3</v>
       </c>
       <c r="B104" t="s">
-        <v>580</v>
+        <v>464</v>
       </c>
       <c r="C104" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D104">
         <v>381</v>
       </c>
       <c r="E104">
         <v>381</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>4</v>
       </c>
       <c r="B105" t="s">
-        <v>581</v>
+        <v>465</v>
       </c>
       <c r="C105" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D105">
         <v>94</v>
       </c>
       <c r="E105">
         <v>94</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>5</v>
       </c>
       <c r="B106" t="s">
-        <v>582</v>
+        <v>466</v>
       </c>
       <c r="C106" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D106">
         <v>175</v>
       </c>
       <c r="E106">
         <v>175</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>6</v>
       </c>
       <c r="B107" t="s">
-        <v>583</v>
+        <v>467</v>
       </c>
       <c r="C107" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D107">
         <v>86</v>
       </c>
       <c r="E107">
         <v>86</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>7</v>
       </c>
       <c r="B108" t="s">
-        <v>584</v>
+        <v>468</v>
       </c>
       <c r="C108" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D108">
         <v>4228</v>
       </c>
       <c r="E108">
         <v>4228</v>
       </c>
     </row>
     <row r="109"/>
     <row r="110">
       <c r="A110">
         <v>15</v>
       </c>
       <c r="B110" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C110" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D110">
         <v>421</v>
       </c>
       <c r="E110">
         <v>421</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B111" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C111" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D111">
         <v>202</v>
       </c>
       <c r="E111">
         <v>202</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1</v>
       </c>
       <c r="B112" t="s">
-        <v>585</v>
+        <v>469</v>
       </c>
       <c r="C112" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D112">
         <v>219</v>
       </c>
       <c r="E112">
         <v>219</v>
       </c>
     </row>
     <row r="113"/>
     <row r="114">
       <c r="A114">
         <v>16</v>
       </c>
       <c r="B114" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C114" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D114">
         <v>2621</v>
       </c>
       <c r="E114">
         <v>2621</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B115" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C115" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D115">
         <v>203</v>
       </c>
       <c r="E115">
         <v>203</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1</v>
       </c>
       <c r="B116" t="s">
-        <v>586</v>
+        <v>470</v>
       </c>
       <c r="C116" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D116">
         <v>722</v>
       </c>
       <c r="E116">
         <v>722</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>2</v>
       </c>
       <c r="B117" t="s">
-        <v>587</v>
+        <v>471</v>
       </c>
       <c r="C117" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D117">
         <v>462</v>
       </c>
       <c r="E117">
         <v>462</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>3</v>
       </c>
       <c r="B118" t="s">
-        <v>588</v>
+        <v>472</v>
       </c>
       <c r="C118" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D118">
         <v>78</v>
       </c>
       <c r="E118">
         <v>78</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>4</v>
       </c>
       <c r="B119" t="s">
-        <v>589</v>
+        <v>473</v>
       </c>
       <c r="C119" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D119">
         <v>79</v>
       </c>
       <c r="E119">
         <v>79</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>5</v>
       </c>
       <c r="B120" t="s">
-        <v>590</v>
+        <v>474</v>
       </c>
       <c r="C120" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D120">
         <v>622</v>
       </c>
       <c r="E120">
         <v>622</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>6</v>
       </c>
       <c r="B121" t="s">
-        <v>591</v>
+        <v>475</v>
       </c>
       <c r="C121" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D121">
         <v>355</v>
       </c>
       <c r="E121">
         <v>355</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>7</v>
       </c>
       <c r="B122" t="s">
-        <v>592</v>
+        <v>476</v>
       </c>
       <c r="C122" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D122">
         <v>100</v>
       </c>
       <c r="E122">
         <v>100</v>
       </c>
     </row>
     <row r="123"/>
     <row r="124">
       <c r="A124">
         <v>17</v>
       </c>
       <c r="B124" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C124" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D124">
         <v>4819</v>
       </c>
       <c r="E124">
         <v>4819</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B125" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C125" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D125">
         <v>561</v>
       </c>
       <c r="E125">
         <v>561</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1</v>
       </c>
       <c r="B126" t="s">
-        <v>593</v>
+        <v>477</v>
       </c>
       <c r="C126" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D126">
         <v>2422</v>
       </c>
       <c r="E126">
         <v>2422</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>2</v>
       </c>
       <c r="B127" t="s">
-        <v>594</v>
+        <v>478</v>
       </c>
       <c r="C127" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D127">
         <v>338</v>
       </c>
       <c r="E127">
         <v>338</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>3</v>
       </c>
       <c r="B128" t="s">
-        <v>595</v>
+        <v>479</v>
       </c>
       <c r="C128" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D128">
         <v>154</v>
       </c>
       <c r="E128">
         <v>154</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>4</v>
       </c>
       <c r="B129" t="s">
-        <v>596</v>
+        <v>480</v>
       </c>
       <c r="C129" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D129">
         <v>81</v>
       </c>
       <c r="E129">
         <v>81</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>5</v>
       </c>
       <c r="B130" t="s">
-        <v>597</v>
+        <v>481</v>
       </c>
       <c r="C130" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D130">
         <v>831</v>
       </c>
       <c r="E130">
         <v>831</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>6</v>
       </c>
       <c r="B131" t="s">
-        <v>598</v>
+        <v>482</v>
       </c>
       <c r="C131" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D131">
         <v>91</v>
       </c>
       <c r="E131">
         <v>91</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>7</v>
       </c>
       <c r="B132" t="s">
-        <v>599</v>
+        <v>483</v>
       </c>
       <c r="C132" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D132">
         <v>341</v>
       </c>
       <c r="E132">
         <v>341</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...211 lines deleted...]
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" t="s">
+        <v>484</v>
+      </c>
+      <c r="D2" t="s">
+        <v>485</v>
+      </c>
+      <c r="E2" t="s">
+        <v>486</v>
+      </c>
+      <c r="F2" t="s">
+        <v>487</v>
+      </c>
+      <c r="G2">
+        <v>10199</v>
+      </c>
+      <c r="H2">
+        <v>45699</v>
+      </c>
+      <c r="I2">
+        <v>37303</v>
+      </c>
+      <c r="J2">
+        <v>28533</v>
+      </c>
+      <c r="K2">
+        <v>12866</v>
+      </c>
+      <c r="L2">
+        <v>669</v>
+      </c>
+      <c r="M2">
+        <v>1221</v>
+      </c>
+      <c r="N2">
+        <v>10526</v>
+      </c>
+      <c r="O2">
+        <v>794</v>
+      </c>
+      <c r="P2">
+        <v>232</v>
+      </c>
+      <c r="Q2">
+        <v>1654</v>
+      </c>
+      <c r="R2">
+        <v>520</v>
+      </c>
+      <c r="S2">
+        <v>13796</v>
+      </c>
+      <c r="T2">
+        <v>1190</v>
+      </c>
+      <c r="U2">
+        <v>4042</v>
+      </c>
+      <c r="V2">
+        <v>9052</v>
+      </c>
+      <c r="W2">
+        <v>178296</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
         <v>31</v>
       </c>
+      <c r="G3">
+        <v>10199</v>
+      </c>
+      <c r="H3">
+        <v>45699</v>
+      </c>
+      <c r="I3">
+        <v>37303</v>
+      </c>
+      <c r="J3">
+        <v>28533</v>
+      </c>
+      <c r="K3">
+        <v>12866</v>
+      </c>
+      <c r="L3">
+        <v>669</v>
+      </c>
+      <c r="M3">
+        <v>1221</v>
+      </c>
+      <c r="N3">
+        <v>10526</v>
+      </c>
+      <c r="O3">
+        <v>794</v>
+      </c>
+      <c r="P3">
+        <v>232</v>
+      </c>
+      <c r="Q3">
+        <v>1654</v>
+      </c>
+      <c r="R3">
+        <v>520</v>
+      </c>
+      <c r="S3">
+        <v>13796</v>
+      </c>
+      <c r="T3">
+        <v>1190</v>
+      </c>
+      <c r="U3">
+        <v>4042</v>
+      </c>
+      <c r="V3">
+        <v>9052</v>
+      </c>
+      <c r="W3">
+        <v>178296</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
       <c r="C1" s="1" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>27</v>
+        <v>487</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D2">
         <v>10199</v>
       </c>
       <c r="E2">
         <v>10199</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C3" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D3">
         <v>1827</v>
       </c>
       <c r="E3">
         <v>1827</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>35</v>
+        <v>488</v>
       </c>
       <c r="C4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D4">
         <v>3751</v>
       </c>
       <c r="E4">
         <v>3751</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>37</v>
+        <v>489</v>
       </c>
       <c r="C5" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D5">
         <v>476</v>
       </c>
       <c r="E5">
         <v>476</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>38</v>
+        <v>490</v>
       </c>
       <c r="C6" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D6">
         <v>1478</v>
       </c>
       <c r="E6">
         <v>1478</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>39</v>
+        <v>491</v>
       </c>
       <c r="C7" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D7">
         <v>316</v>
       </c>
       <c r="E7">
         <v>316</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>40</v>
+        <v>492</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D8">
         <v>186</v>
       </c>
       <c r="E8">
         <v>186</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>41</v>
+        <v>493</v>
       </c>
       <c r="C9" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D9">
         <v>83</v>
       </c>
       <c r="E9">
         <v>83</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>42</v>
+        <v>494</v>
       </c>
       <c r="C10" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D10">
         <v>220</v>
       </c>
       <c r="E10">
         <v>220</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>43</v>
+        <v>495</v>
       </c>
       <c r="C11" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D11">
         <v>757</v>
       </c>
       <c r="E11">
         <v>757</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>44</v>
+        <v>496</v>
       </c>
       <c r="C12" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D12">
         <v>508</v>
       </c>
       <c r="E12">
         <v>508</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>45</v>
+        <v>497</v>
       </c>
       <c r="C13" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D13">
         <v>597</v>
       </c>
       <c r="E13">
         <v>597</v>
       </c>
     </row>
     <row r="14"/>
     <row r="15">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
         <v>7</v>
       </c>
       <c r="C15" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D15">
         <v>45699</v>
       </c>
       <c r="E15">
         <v>45699</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B16" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C16" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D16">
         <v>4932</v>
       </c>
       <c r="E16">
         <v>4932</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>46</v>
+        <v>498</v>
       </c>
       <c r="C17" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D17">
         <v>15380</v>
       </c>
       <c r="E17">
         <v>15380</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2</v>
       </c>
       <c r="B18" t="s">
-        <v>47</v>
+        <v>499</v>
       </c>
       <c r="C18" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D18">
         <v>14359</v>
       </c>
       <c r="E18">
         <v>14359</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>3</v>
       </c>
       <c r="B19" t="s">
-        <v>48</v>
+        <v>500</v>
       </c>
       <c r="C19" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D19">
         <v>895</v>
       </c>
       <c r="E19">
         <v>895</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>4</v>
       </c>
       <c r="B20" t="s">
-        <v>49</v>
+        <v>501</v>
       </c>
       <c r="C20" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D20">
         <v>1987</v>
       </c>
       <c r="E20">
         <v>1987</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>5</v>
       </c>
       <c r="B21" t="s">
-        <v>50</v>
+        <v>502</v>
       </c>
       <c r="C21" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D21">
         <v>1476</v>
       </c>
       <c r="E21">
         <v>1476</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>6</v>
       </c>
       <c r="B22" t="s">
-        <v>51</v>
+        <v>503</v>
       </c>
       <c r="C22" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D22">
         <v>256</v>
       </c>
       <c r="E22">
         <v>256</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>7</v>
       </c>
       <c r="B23" t="s">
-        <v>52</v>
+        <v>504</v>
       </c>
       <c r="C23" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D23">
         <v>367</v>
       </c>
       <c r="E23">
         <v>367</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>8</v>
       </c>
       <c r="B24" t="s">
-        <v>53</v>
+        <v>505</v>
       </c>
       <c r="C24" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D24">
         <v>1329</v>
       </c>
       <c r="E24">
         <v>1329</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>9</v>
       </c>
       <c r="B25" t="s">
-        <v>54</v>
+        <v>506</v>
       </c>
       <c r="C25" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D25">
         <v>175</v>
       </c>
       <c r="E25">
         <v>175</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>10</v>
       </c>
       <c r="B26" t="s">
-        <v>55</v>
+        <v>507</v>
       </c>
       <c r="C26" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D26">
         <v>4543</v>
       </c>
       <c r="E26">
         <v>4543</v>
       </c>
     </row>
     <row r="27"/>
     <row r="28">
       <c r="A28">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>8</v>
       </c>
       <c r="C28" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D28">
         <v>37303</v>
       </c>
       <c r="E28">
         <v>37303</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B29" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C29" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D29">
         <v>5125</v>
       </c>
       <c r="E29">
         <v>5125</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1</v>
       </c>
       <c r="B30" t="s">
-        <v>56</v>
+        <v>508</v>
       </c>
       <c r="C30" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D30">
         <v>5369</v>
       </c>
       <c r="E30">
         <v>5369</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>2</v>
       </c>
       <c r="B31" t="s">
-        <v>57</v>
+        <v>509</v>
       </c>
       <c r="C31" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D31">
         <v>9850</v>
       </c>
       <c r="E31">
         <v>9850</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>3</v>
       </c>
       <c r="B32" t="s">
-        <v>58</v>
+        <v>510</v>
       </c>
       <c r="C32" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D32">
         <v>1167</v>
       </c>
       <c r="E32">
         <v>1167</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>4</v>
       </c>
       <c r="B33" t="s">
-        <v>59</v>
+        <v>511</v>
       </c>
       <c r="C33" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D33">
         <v>2821</v>
       </c>
       <c r="E33">
         <v>2821</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>5</v>
       </c>
       <c r="B34" t="s">
-        <v>60</v>
+        <v>512</v>
       </c>
       <c r="C34" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D34">
         <v>5813</v>
       </c>
       <c r="E34">
         <v>5813</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>6</v>
       </c>
       <c r="B35" t="s">
-        <v>61</v>
+        <v>513</v>
       </c>
       <c r="C35" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D35">
         <v>411</v>
       </c>
       <c r="E35">
         <v>411</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>7</v>
       </c>
       <c r="B36" t="s">
-        <v>62</v>
+        <v>514</v>
       </c>
       <c r="C36" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D36">
         <v>412</v>
       </c>
       <c r="E36">
         <v>412</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>8</v>
       </c>
       <c r="B37" t="s">
-        <v>63</v>
+        <v>515</v>
       </c>
       <c r="C37" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D37">
         <v>393</v>
       </c>
       <c r="E37">
         <v>393</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>9</v>
       </c>
       <c r="B38" t="s">
-        <v>64</v>
+        <v>516</v>
       </c>
       <c r="C38" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D38">
         <v>273</v>
       </c>
       <c r="E38">
         <v>273</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>10</v>
       </c>
       <c r="B39" t="s">
-        <v>65</v>
+        <v>517</v>
       </c>
       <c r="C39" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D39">
         <v>5669</v>
       </c>
       <c r="E39">
         <v>5669</v>
       </c>
     </row>
     <row r="40"/>
     <row r="41">
       <c r="A41">
         <v>4</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D41">
         <v>28533</v>
       </c>
       <c r="E41">
         <v>28533</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B42" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C42" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D42">
         <v>2642</v>
       </c>
       <c r="E42">
         <v>2642</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1</v>
       </c>
       <c r="B43" t="s">
-        <v>66</v>
+        <v>518</v>
       </c>
       <c r="C43" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D43">
         <v>2208</v>
       </c>
       <c r="E43">
         <v>2208</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2</v>
       </c>
       <c r="B44" t="s">
-        <v>67</v>
+        <v>519</v>
       </c>
       <c r="C44" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D44">
         <v>745</v>
       </c>
       <c r="E44">
         <v>745</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>3</v>
       </c>
       <c r="B45" t="s">
-        <v>68</v>
+        <v>520</v>
       </c>
       <c r="C45" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D45">
         <v>6831</v>
       </c>
       <c r="E45">
         <v>6831</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>4</v>
       </c>
       <c r="B46" t="s">
-        <v>69</v>
+        <v>521</v>
       </c>
       <c r="C46" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D46">
         <v>365</v>
       </c>
       <c r="E46">
         <v>365</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>5</v>
       </c>
       <c r="B47" t="s">
-        <v>70</v>
+        <v>522</v>
       </c>
       <c r="C47" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D47">
         <v>1741</v>
       </c>
       <c r="E47">
         <v>1741</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>6</v>
       </c>
       <c r="B48" t="s">
-        <v>71</v>
+        <v>523</v>
       </c>
       <c r="C48" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D48">
         <v>227</v>
       </c>
       <c r="E48">
         <v>227</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>7</v>
       </c>
       <c r="B49" t="s">
-        <v>72</v>
+        <v>524</v>
       </c>
       <c r="C49" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D49">
         <v>785</v>
       </c>
       <c r="E49">
         <v>785</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>8</v>
       </c>
       <c r="B50" t="s">
-        <v>73</v>
+        <v>525</v>
       </c>
       <c r="C50" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D50">
         <v>688</v>
       </c>
       <c r="E50">
         <v>688</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>9</v>
       </c>
       <c r="B51" t="s">
-        <v>74</v>
+        <v>526</v>
       </c>
       <c r="C51" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D51">
         <v>7555</v>
       </c>
       <c r="E51">
         <v>7555</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>10</v>
       </c>
       <c r="B52" t="s">
-        <v>75</v>
+        <v>527</v>
       </c>
       <c r="C52" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D52">
         <v>4746</v>
       </c>
       <c r="E52">
         <v>4746</v>
       </c>
     </row>
     <row r="53"/>
     <row r="54">
       <c r="A54">
         <v>5</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
       <c r="C54" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D54">
         <v>12866</v>
       </c>
       <c r="E54">
         <v>12866</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B55" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C55" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D55">
         <v>1576</v>
       </c>
       <c r="E55">
         <v>1576</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1</v>
       </c>
       <c r="B56" t="s">
-        <v>76</v>
+        <v>528</v>
       </c>
       <c r="C56" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D56">
         <v>3975</v>
       </c>
       <c r="E56">
         <v>3975</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>2</v>
       </c>
       <c r="B57" t="s">
-        <v>77</v>
+        <v>529</v>
       </c>
       <c r="C57" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D57">
         <v>1241</v>
       </c>
       <c r="E57">
         <v>1241</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>3</v>
       </c>
       <c r="B58" t="s">
-        <v>78</v>
+        <v>530</v>
       </c>
       <c r="C58" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D58">
         <v>465</v>
       </c>
       <c r="E58">
         <v>465</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>4</v>
       </c>
       <c r="B59" t="s">
-        <v>79</v>
+        <v>531</v>
       </c>
       <c r="C59" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D59">
         <v>576</v>
       </c>
       <c r="E59">
         <v>576</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>5</v>
       </c>
       <c r="B60" t="s">
-        <v>80</v>
+        <v>532</v>
       </c>
       <c r="C60" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D60">
         <v>4284</v>
       </c>
       <c r="E60">
         <v>4284</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>6</v>
       </c>
       <c r="B61" t="s">
-        <v>81</v>
+        <v>533</v>
       </c>
       <c r="C61" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D61">
         <v>207</v>
       </c>
       <c r="E61">
         <v>207</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>7</v>
       </c>
       <c r="B62" t="s">
-        <v>82</v>
+        <v>534</v>
       </c>
       <c r="C62" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D62">
         <v>108</v>
       </c>
       <c r="E62">
         <v>108</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>8</v>
       </c>
       <c r="B63" t="s">
-        <v>83</v>
+        <v>535</v>
       </c>
       <c r="C63" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D63">
         <v>189</v>
       </c>
       <c r="E63">
         <v>189</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>9</v>
       </c>
       <c r="B64" t="s">
-        <v>84</v>
+        <v>536</v>
       </c>
       <c r="C64" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D64">
         <v>80</v>
       </c>
       <c r="E64">
         <v>80</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>10</v>
       </c>
       <c r="B65" t="s">
-        <v>85</v>
+        <v>537</v>
       </c>
       <c r="C65" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D65">
         <v>165</v>
       </c>
       <c r="E65">
         <v>165</v>
       </c>
     </row>
     <row r="66"/>
     <row r="67">
       <c r="A67">
         <v>6</v>
       </c>
       <c r="B67" t="s">
         <v>11</v>
       </c>
       <c r="C67" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D67">
         <v>669</v>
       </c>
       <c r="E67">
         <v>669</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B68" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C68" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D68">
         <v>364</v>
       </c>
       <c r="E68">
         <v>364</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1</v>
       </c>
       <c r="B69" t="s">
-        <v>86</v>
+        <v>538</v>
       </c>
       <c r="C69" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D69">
         <v>305</v>
       </c>
       <c r="E69">
         <v>305</v>
       </c>
     </row>
     <row r="70"/>
     <row r="71">
       <c r="A71">
         <v>7</v>
       </c>
       <c r="B71" t="s">
         <v>12</v>
       </c>
       <c r="C71" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D71">
         <v>1221</v>
       </c>
       <c r="E71">
         <v>1221</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B72" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C72" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D72">
         <v>352</v>
       </c>
       <c r="E72">
         <v>352</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1</v>
       </c>
       <c r="B73" t="s">
-        <v>87</v>
+        <v>539</v>
       </c>
       <c r="C73" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D73">
         <v>277</v>
       </c>
       <c r="E73">
         <v>277</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>2</v>
       </c>
       <c r="B74" t="s">
-        <v>88</v>
+        <v>540</v>
       </c>
       <c r="C74" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D74">
         <v>90</v>
       </c>
       <c r="E74">
         <v>90</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>3</v>
       </c>
       <c r="B75" t="s">
-        <v>89</v>
+        <v>541</v>
       </c>
       <c r="C75" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D75">
         <v>146</v>
       </c>
       <c r="E75">
         <v>146</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>4</v>
       </c>
       <c r="B76" t="s">
-        <v>90</v>
+        <v>542</v>
       </c>
       <c r="C76" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D76">
         <v>250</v>
       </c>
       <c r="E76">
         <v>250</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>5</v>
       </c>
       <c r="B77" t="s">
-        <v>91</v>
+        <v>543</v>
       </c>
       <c r="C77" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D77">
         <v>26</v>
       </c>
       <c r="E77">
         <v>26</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>6</v>
       </c>
       <c r="B78" t="s">
-        <v>92</v>
+        <v>544</v>
       </c>
       <c r="C78" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D78">
         <v>30</v>
       </c>
       <c r="E78">
         <v>30</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>7</v>
       </c>
       <c r="B79" t="s">
-        <v>93</v>
+        <v>545</v>
       </c>
       <c r="C79" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D79">
         <v>50</v>
       </c>
       <c r="E79">
         <v>50</v>
       </c>
     </row>
     <row r="80"/>
     <row r="81">
       <c r="A81">
         <v>8</v>
       </c>
       <c r="B81" t="s">
         <v>13</v>
       </c>
       <c r="C81" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D81">
         <v>10526</v>
       </c>
       <c r="E81">
         <v>10526</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B82" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C82" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D82">
         <v>1772</v>
       </c>
       <c r="E82">
         <v>1772</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1</v>
       </c>
       <c r="B83" t="s">
-        <v>94</v>
+        <v>546</v>
       </c>
       <c r="C83" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D83">
         <v>2640</v>
       </c>
       <c r="E83">
         <v>2640</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>2</v>
       </c>
       <c r="B84" t="s">
-        <v>95</v>
+        <v>547</v>
       </c>
       <c r="C84" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D84">
         <v>431</v>
       </c>
       <c r="E84">
         <v>431</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>3</v>
       </c>
       <c r="B85" t="s">
-        <v>96</v>
+        <v>548</v>
       </c>
       <c r="C85" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D85">
         <v>356</v>
       </c>
       <c r="E85">
         <v>356</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>4</v>
       </c>
       <c r="B86" t="s">
-        <v>97</v>
+        <v>549</v>
       </c>
       <c r="C86" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D86">
         <v>1127</v>
       </c>
       <c r="E86">
         <v>1127</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>5</v>
       </c>
       <c r="B87" t="s">
-        <v>98</v>
+        <v>550</v>
       </c>
       <c r="C87" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D87">
         <v>278</v>
       </c>
       <c r="E87">
         <v>278</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>6</v>
       </c>
       <c r="B88" t="s">
-        <v>99</v>
+        <v>551</v>
       </c>
       <c r="C88" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D88">
         <v>215</v>
       </c>
       <c r="E88">
         <v>215</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>7</v>
       </c>
       <c r="B89" t="s">
-        <v>100</v>
+        <v>552</v>
       </c>
       <c r="C89" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D89">
         <v>665</v>
       </c>
       <c r="E89">
         <v>665</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>8</v>
       </c>
       <c r="B90" t="s">
-        <v>101</v>
+        <v>553</v>
       </c>
       <c r="C90" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D90">
         <v>218</v>
       </c>
       <c r="E90">
         <v>218</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>9</v>
       </c>
       <c r="B91" t="s">
-        <v>102</v>
+        <v>554</v>
       </c>
       <c r="C91" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D91">
         <v>279</v>
       </c>
       <c r="E91">
         <v>279</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>10</v>
       </c>
       <c r="B92" t="s">
-        <v>103</v>
+        <v>555</v>
       </c>
       <c r="C92" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D92">
         <v>2545</v>
       </c>
       <c r="E92">
         <v>2545</v>
       </c>
     </row>
     <row r="93"/>
     <row r="94">
       <c r="A94">
         <v>10</v>
       </c>
       <c r="B94" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D94">
         <v>794</v>
       </c>
       <c r="E94">
         <v>794</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B95" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C95" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D95">
         <v>418</v>
       </c>
       <c r="E95">
         <v>418</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1</v>
       </c>
       <c r="B96" t="s">
-        <v>104</v>
+        <v>556</v>
       </c>
       <c r="C96" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D96">
         <v>134</v>
       </c>
       <c r="E96">
         <v>134</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>2</v>
       </c>
       <c r="B97" t="s">
-        <v>105</v>
+        <v>557</v>
       </c>
       <c r="C97" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D97">
         <v>209</v>
       </c>
       <c r="E97">
         <v>209</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>3</v>
       </c>
       <c r="B98" t="s">
-        <v>106</v>
+        <v>558</v>
       </c>
       <c r="C98" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D98">
         <v>33</v>
       </c>
       <c r="E98">
         <v>33</v>
       </c>
     </row>
     <row r="99"/>
     <row r="100">
       <c r="A100">
         <v>11</v>
       </c>
       <c r="B100" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C100" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D100">
         <v>232</v>
       </c>
       <c r="E100">
         <v>232</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B101" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C101" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D101">
         <v>106</v>
       </c>
       <c r="E101">
         <v>106</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1</v>
       </c>
       <c r="B102" t="s">
-        <v>107</v>
+        <v>559</v>
       </c>
       <c r="C102" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D102">
         <v>78</v>
       </c>
       <c r="E102">
         <v>78</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>2</v>
       </c>
       <c r="B103" t="s">
-        <v>108</v>
+        <v>560</v>
       </c>
       <c r="C103" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D103">
         <v>48</v>
       </c>
       <c r="E103">
         <v>48</v>
       </c>
     </row>
     <row r="104"/>
     <row r="105">
       <c r="A105">
         <v>12</v>
       </c>
       <c r="B105" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C105" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D105">
         <v>1654</v>
       </c>
       <c r="E105">
         <v>1654</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B106" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C106" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D106">
         <v>349</v>
       </c>
       <c r="E106">
         <v>349</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1</v>
       </c>
       <c r="B107" t="s">
-        <v>109</v>
+        <v>561</v>
       </c>
       <c r="C107" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D107">
         <v>1016</v>
       </c>
       <c r="E107">
         <v>1016</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>2</v>
       </c>
       <c r="B108" t="s">
-        <v>110</v>
+        <v>562</v>
       </c>
       <c r="C108" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D108">
         <v>97</v>
       </c>
       <c r="E108">
         <v>97</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>3</v>
       </c>
       <c r="B109" t="s">
-        <v>111</v>
+        <v>563</v>
       </c>
       <c r="C109" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D109">
         <v>154</v>
       </c>
       <c r="E109">
         <v>154</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>4</v>
       </c>
       <c r="B110" t="s">
-        <v>112</v>
+        <v>564</v>
       </c>
       <c r="C110" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D110">
         <v>38</v>
       </c>
       <c r="E110">
         <v>38</v>
       </c>
     </row>
     <row r="111"/>
     <row r="112">
       <c r="A112">
         <v>13</v>
       </c>
       <c r="B112" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C112" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D112">
         <v>520</v>
       </c>
       <c r="E112">
         <v>520</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B113" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C113" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D113">
         <v>208</v>
       </c>
       <c r="E113">
         <v>208</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1</v>
       </c>
       <c r="B114" t="s">
-        <v>113</v>
+        <v>565</v>
       </c>
       <c r="C114" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D114">
         <v>172</v>
       </c>
       <c r="E114">
         <v>172</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>2</v>
       </c>
       <c r="B115" t="s">
-        <v>114</v>
+        <v>566</v>
       </c>
       <c r="C115" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D115">
         <v>80</v>
       </c>
       <c r="E115">
         <v>80</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>3</v>
       </c>
       <c r="B116" t="s">
-        <v>115</v>
+        <v>567</v>
       </c>
       <c r="C116" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D116">
         <v>27</v>
       </c>
       <c r="E116">
         <v>27</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>4</v>
       </c>
       <c r="B117" t="s">
-        <v>116</v>
+        <v>568</v>
       </c>
       <c r="C117" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D117">
         <v>33</v>
       </c>
       <c r="E117">
         <v>33</v>
       </c>
     </row>
     <row r="118"/>
     <row r="119">
       <c r="A119">
         <v>14</v>
       </c>
       <c r="B119" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C119" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D119">
         <v>13796</v>
       </c>
       <c r="E119">
         <v>13796</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B120" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C120" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D120">
         <v>1146</v>
       </c>
       <c r="E120">
         <v>1146</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1</v>
       </c>
       <c r="B121" t="s">
-        <v>117</v>
+        <v>569</v>
       </c>
       <c r="C121" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D121">
         <v>4161</v>
       </c>
       <c r="E121">
         <v>4161</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>2</v>
       </c>
       <c r="B122" t="s">
-        <v>118</v>
+        <v>570</v>
       </c>
       <c r="C122" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D122">
         <v>1886</v>
       </c>
       <c r="E122">
         <v>1886</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>3</v>
       </c>
       <c r="B123" t="s">
-        <v>119</v>
+        <v>571</v>
       </c>
       <c r="C123" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D123">
         <v>204</v>
       </c>
       <c r="E123">
         <v>204</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>4</v>
       </c>
       <c r="B124" t="s">
-        <v>120</v>
+        <v>572</v>
       </c>
       <c r="C124" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D124">
         <v>2567</v>
       </c>
       <c r="E124">
         <v>2567</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>5</v>
       </c>
       <c r="B125" t="s">
-        <v>121</v>
+        <v>573</v>
       </c>
       <c r="C125" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D125">
         <v>143</v>
       </c>
       <c r="E125">
         <v>143</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>6</v>
       </c>
       <c r="B126" t="s">
-        <v>122</v>
+        <v>574</v>
       </c>
       <c r="C126" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D126">
         <v>78</v>
       </c>
       <c r="E126">
         <v>78</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>7</v>
       </c>
       <c r="B127" t="s">
-        <v>123</v>
+        <v>575</v>
       </c>
       <c r="C127" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D127">
         <v>175</v>
       </c>
       <c r="E127">
         <v>175</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>8</v>
       </c>
       <c r="B128" t="s">
-        <v>124</v>
+        <v>576</v>
       </c>
       <c r="C128" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D128">
         <v>2299</v>
       </c>
       <c r="E128">
         <v>2299</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>9</v>
       </c>
       <c r="B129" t="s">
-        <v>125</v>
+        <v>577</v>
       </c>
       <c r="C129" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D129">
         <v>38</v>
       </c>
       <c r="E129">
         <v>38</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>10</v>
       </c>
       <c r="B130" t="s">
-        <v>126</v>
+        <v>578</v>
       </c>
       <c r="C130" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D130">
         <v>1099</v>
       </c>
       <c r="E130">
         <v>1099</v>
       </c>
     </row>
     <row r="131"/>
     <row r="132">
       <c r="A132">
         <v>15</v>
       </c>
       <c r="B132" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C132" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D132">
         <v>1190</v>
       </c>
       <c r="E132">
         <v>1190</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B133" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C133" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D133">
         <v>516</v>
       </c>
       <c r="E133">
         <v>516</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>1</v>
       </c>
       <c r="B134" t="s">
-        <v>127</v>
+        <v>579</v>
       </c>
       <c r="C134" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D134">
         <v>674</v>
       </c>
       <c r="E134">
         <v>674</v>
       </c>
     </row>
     <row r="135"/>
     <row r="136">
       <c r="A136">
         <v>16</v>
       </c>
       <c r="B136" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C136" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D136">
         <v>4042</v>
       </c>
       <c r="E136">
         <v>4042</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B137" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C137" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D137">
         <v>350</v>
       </c>
       <c r="E137">
         <v>350</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>1</v>
       </c>
       <c r="B138" t="s">
-        <v>128</v>
+        <v>580</v>
       </c>
       <c r="C138" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D138">
         <v>1797</v>
       </c>
       <c r="E138">
         <v>1797</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>2</v>
       </c>
       <c r="B139" t="s">
-        <v>129</v>
+        <v>581</v>
       </c>
       <c r="C139" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D139">
         <v>909</v>
       </c>
       <c r="E139">
         <v>909</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>3</v>
       </c>
       <c r="B140" t="s">
-        <v>130</v>
+        <v>582</v>
       </c>
       <c r="C140" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D140">
         <v>68</v>
       </c>
       <c r="E140">
         <v>68</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>4</v>
       </c>
       <c r="B141" t="s">
-        <v>131</v>
+        <v>583</v>
       </c>
       <c r="C141" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D141">
         <v>153</v>
       </c>
       <c r="E141">
         <v>153</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>5</v>
       </c>
       <c r="B142" t="s">
-        <v>132</v>
+        <v>584</v>
       </c>
       <c r="C142" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D142">
         <v>153</v>
       </c>
       <c r="E142">
         <v>153</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>6</v>
       </c>
       <c r="B143" t="s">
-        <v>133</v>
+        <v>585</v>
       </c>
       <c r="C143" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D143">
         <v>176</v>
       </c>
       <c r="E143">
         <v>176</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>7</v>
       </c>
       <c r="B144" t="s">
-        <v>134</v>
+        <v>586</v>
       </c>
       <c r="C144" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D144">
         <v>47</v>
       </c>
       <c r="E144">
         <v>47</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>8</v>
       </c>
       <c r="B145" t="s">
-        <v>135</v>
+        <v>587</v>
       </c>
       <c r="C145" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D145">
         <v>40</v>
       </c>
       <c r="E145">
         <v>40</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>9</v>
       </c>
       <c r="B146" t="s">
-        <v>136</v>
+        <v>588</v>
       </c>
       <c r="C146" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D146">
         <v>83</v>
       </c>
       <c r="E146">
         <v>83</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>10</v>
       </c>
       <c r="B147" t="s">
-        <v>137</v>
+        <v>589</v>
       </c>
       <c r="C147" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D147">
         <v>266</v>
       </c>
       <c r="E147">
         <v>266</v>
       </c>
     </row>
     <row r="148"/>
     <row r="149">
       <c r="A149">
         <v>17</v>
       </c>
       <c r="B149" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C149" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D149">
         <v>9052</v>
       </c>
       <c r="E149">
         <v>9052</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B150" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C150" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D150">
         <v>935</v>
       </c>
       <c r="E150">
         <v>935</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1</v>
       </c>
       <c r="B151" t="s">
-        <v>138</v>
+        <v>590</v>
       </c>
       <c r="C151" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D151">
         <v>3028</v>
       </c>
       <c r="E151">
         <v>3028</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>2</v>
       </c>
       <c r="B152" t="s">
-        <v>139</v>
+        <v>591</v>
       </c>
       <c r="C152" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D152">
         <v>801</v>
       </c>
       <c r="E152">
         <v>801</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>3</v>
       </c>
       <c r="B153" t="s">
-        <v>140</v>
+        <v>592</v>
       </c>
       <c r="C153" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D153">
         <v>515</v>
       </c>
       <c r="E153">
         <v>515</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>4</v>
       </c>
       <c r="B154" t="s">
-        <v>141</v>
+        <v>593</v>
       </c>
       <c r="C154" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D154">
         <v>3370</v>
       </c>
       <c r="E154">
         <v>3370</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>5</v>
       </c>
       <c r="B155" t="s">
-        <v>142</v>
+        <v>594</v>
       </c>
       <c r="C155" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D155">
         <v>44</v>
       </c>
       <c r="E155">
         <v>44</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>6</v>
       </c>
       <c r="B156" t="s">
-        <v>143</v>
+        <v>595</v>
       </c>
       <c r="C156" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D156">
         <v>69</v>
       </c>
       <c r="E156">
         <v>69</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>7</v>
       </c>
       <c r="B157" t="s">
-        <v>144</v>
+        <v>596</v>
       </c>
       <c r="C157" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D157">
         <v>41</v>
       </c>
       <c r="E157">
         <v>41</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>8</v>
       </c>
       <c r="B158" t="s">
-        <v>145</v>
+        <v>597</v>
       </c>
       <c r="C158" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D158">
         <v>113</v>
       </c>
       <c r="E158">
         <v>113</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>9</v>
       </c>
       <c r="B159" t="s">
-        <v>146</v>
+        <v>598</v>
       </c>
       <c r="C159" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D159">
         <v>63</v>
       </c>
       <c r="E159">
         <v>63</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>10</v>
       </c>
       <c r="B160" t="s">
-        <v>147</v>
+        <v>599</v>
       </c>
       <c r="C160" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D160">
         <v>73</v>
       </c>
       <c r="E160">
         <v>73</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView tabSelected="true" workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E2" t="s">
+        <v>28</v>
+      </c>
+      <c r="F2" t="s">
+        <v>29</v>
+      </c>
+      <c r="G2">
+        <v>2100</v>
+      </c>
+      <c r="H2">
+        <v>15963</v>
+      </c>
+      <c r="I2">
+        <v>24459</v>
+      </c>
+      <c r="J2">
+        <v>12528</v>
+      </c>
+      <c r="K2">
+        <v>14276</v>
+      </c>
+      <c r="L2">
+        <v>521</v>
+      </c>
+      <c r="M2">
+        <v>1855</v>
+      </c>
+      <c r="N2">
+        <v>9755</v>
+      </c>
+      <c r="O2">
+        <v>117</v>
+      </c>
+      <c r="P2">
+        <v>513</v>
+      </c>
+      <c r="Q2">
+        <v>212</v>
+      </c>
+      <c r="R2">
+        <v>1826</v>
+      </c>
+      <c r="S2">
+        <v>880</v>
+      </c>
+      <c r="T2">
+        <v>12848</v>
+      </c>
+      <c r="U2">
+        <v>2348</v>
+      </c>
+      <c r="V2">
+        <v>1072</v>
+      </c>
+      <c r="W2">
+        <v>15009</v>
+      </c>
+      <c r="X2">
+        <v>564</v>
+      </c>
+      <c r="Y2">
+        <v>116846</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="G3">
+        <v>2100</v>
+      </c>
+      <c r="H3">
+        <v>15963</v>
+      </c>
+      <c r="I3">
+        <v>24459</v>
+      </c>
+      <c r="J3">
+        <v>12528</v>
+      </c>
+      <c r="K3">
+        <v>14276</v>
+      </c>
+      <c r="L3">
+        <v>521</v>
+      </c>
+      <c r="M3">
+        <v>1855</v>
+      </c>
+      <c r="N3">
+        <v>9755</v>
+      </c>
+      <c r="O3">
+        <v>117</v>
+      </c>
+      <c r="P3">
+        <v>513</v>
+      </c>
+      <c r="Q3">
+        <v>212</v>
+      </c>
+      <c r="R3">
+        <v>1826</v>
+      </c>
+      <c r="S3">
+        <v>880</v>
+      </c>
+      <c r="T3">
+        <v>12848</v>
+      </c>
+      <c r="U3">
+        <v>2348</v>
+      </c>
+      <c r="V3">
+        <v>1072</v>
+      </c>
+      <c r="W3">
+        <v>15009</v>
+      </c>
+      <c r="X3">
+        <v>564</v>
+      </c>
+      <c r="Y3">
+        <v>116846</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>0</v>
+        <v>32</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>1</v>
+        <v>33</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>2</v>
+        <v>34</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>3</v>
+        <v>29</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>4</v>
-[...219 lines deleted...]
-      <c r="B1" s="1" t="s">
         <v>31</v>
-      </c>
-[...7 lines deleted...]
-        <v>29</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D2">
         <v>2100</v>
       </c>
       <c r="E2">
         <v>2100</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C3" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D3">
         <v>756</v>
       </c>
       <c r="E3">
         <v>756</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>154</v>
+        <v>37</v>
       </c>
       <c r="C4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D4">
         <v>643</v>
       </c>
       <c r="E4">
         <v>643</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>155</v>
+        <v>39</v>
       </c>
       <c r="C5" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D5">
         <v>310</v>
       </c>
       <c r="E5">
         <v>310</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>156</v>
+        <v>40</v>
       </c>
       <c r="C6" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D6">
         <v>89</v>
       </c>
       <c r="E6">
         <v>89</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>157</v>
+        <v>41</v>
       </c>
       <c r="C7" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D7">
         <v>77</v>
       </c>
       <c r="E7">
         <v>77</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>158</v>
+        <v>42</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D8">
         <v>90</v>
       </c>
       <c r="E8">
         <v>90</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>159</v>
+        <v>43</v>
       </c>
       <c r="C9" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D9">
         <v>41</v>
       </c>
       <c r="E9">
         <v>41</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>160</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D10">
         <v>94</v>
       </c>
       <c r="E10">
         <v>94</v>
       </c>
     </row>
     <row r="11"/>
     <row r="12">
       <c r="A12">
         <v>2</v>
       </c>
       <c r="B12" t="s">
         <v>7</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D12">
         <v>15963</v>
       </c>
       <c r="E12">
         <v>15963</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B13" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D13">
         <v>2561</v>
       </c>
       <c r="E13">
         <v>2561</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>161</v>
+        <v>45</v>
       </c>
       <c r="C14" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D14">
         <v>2739</v>
       </c>
       <c r="E14">
         <v>2739</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
-        <v>162</v>
+        <v>46</v>
       </c>
       <c r="C15" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D15">
         <v>3689</v>
       </c>
       <c r="E15">
         <v>3689</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>3</v>
       </c>
       <c r="B16" t="s">
-        <v>163</v>
+        <v>47</v>
       </c>
       <c r="C16" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D16">
         <v>949</v>
       </c>
       <c r="E16">
         <v>949</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>4</v>
       </c>
       <c r="B17" t="s">
-        <v>164</v>
+        <v>48</v>
       </c>
       <c r="C17" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D17">
         <v>1122</v>
       </c>
       <c r="E17">
         <v>1122</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>5</v>
       </c>
       <c r="B18" t="s">
-        <v>165</v>
+        <v>49</v>
       </c>
       <c r="C18" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D18">
         <v>411</v>
       </c>
       <c r="E18">
         <v>411</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>6</v>
       </c>
       <c r="B19" t="s">
-        <v>166</v>
+        <v>50</v>
       </c>
       <c r="C19" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D19">
         <v>267</v>
       </c>
       <c r="E19">
         <v>267</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>7</v>
       </c>
       <c r="B20" t="s">
-        <v>167</v>
+        <v>51</v>
       </c>
       <c r="C20" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D20">
         <v>4225</v>
       </c>
       <c r="E20">
         <v>4225</v>
       </c>
     </row>
     <row r="21"/>
     <row r="22">
       <c r="A22">
         <v>3</v>
       </c>
       <c r="B22" t="s">
         <v>8</v>
       </c>
       <c r="C22" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D22">
         <v>24459</v>
       </c>
       <c r="E22">
         <v>24459</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B23" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C23" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D23">
         <v>2231</v>
       </c>
       <c r="E23">
         <v>2231</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1</v>
       </c>
       <c r="B24" t="s">
-        <v>168</v>
+        <v>52</v>
       </c>
       <c r="C24" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D24">
         <v>5219</v>
       </c>
       <c r="E24">
         <v>5219</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>2</v>
       </c>
       <c r="B25" t="s">
-        <v>169</v>
+        <v>53</v>
       </c>
       <c r="C25" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D25">
         <v>793</v>
       </c>
       <c r="E25">
         <v>793</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>3</v>
       </c>
       <c r="B26" t="s">
-        <v>170</v>
+        <v>54</v>
       </c>
       <c r="C26" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D26">
         <v>2791</v>
       </c>
       <c r="E26">
         <v>2791</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>4</v>
       </c>
       <c r="B27" t="s">
-        <v>171</v>
+        <v>55</v>
       </c>
       <c r="C27" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D27">
         <v>360</v>
       </c>
       <c r="E27">
         <v>360</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>5</v>
       </c>
       <c r="B28" t="s">
-        <v>172</v>
+        <v>56</v>
       </c>
       <c r="C28" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D28">
         <v>502</v>
       </c>
       <c r="E28">
         <v>502</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>6</v>
       </c>
       <c r="B29" t="s">
-        <v>173</v>
+        <v>57</v>
       </c>
       <c r="C29" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D29">
         <v>2186</v>
       </c>
       <c r="E29">
         <v>2186</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>7</v>
       </c>
       <c r="B30" t="s">
-        <v>174</v>
+        <v>58</v>
       </c>
       <c r="C30" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D30">
         <v>10377</v>
       </c>
       <c r="E30">
         <v>10377</v>
       </c>
     </row>
     <row r="31"/>
     <row r="32">
       <c r="A32">
         <v>4</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D32">
         <v>12528</v>
       </c>
       <c r="E32">
         <v>12528</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B33" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C33" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D33">
         <v>1056</v>
       </c>
       <c r="E33">
         <v>1056</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1</v>
       </c>
       <c r="B34" t="s">
-        <v>175</v>
+        <v>59</v>
       </c>
       <c r="C34" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D34">
         <v>4797</v>
       </c>
       <c r="E34">
         <v>4797</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>2</v>
       </c>
       <c r="B35" t="s">
-        <v>176</v>
+        <v>60</v>
       </c>
       <c r="C35" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D35">
         <v>2418</v>
       </c>
       <c r="E35">
         <v>2418</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>3</v>
       </c>
       <c r="B36" t="s">
-        <v>177</v>
+        <v>61</v>
       </c>
       <c r="C36" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D36">
         <v>3325</v>
       </c>
       <c r="E36">
         <v>3325</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>4</v>
       </c>
       <c r="B37" t="s">
-        <v>178</v>
+        <v>62</v>
       </c>
       <c r="C37" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D37">
         <v>429</v>
       </c>
       <c r="E37">
         <v>429</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
-        <v>179</v>
+        <v>63</v>
       </c>
       <c r="C38" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D38">
         <v>326</v>
       </c>
       <c r="E38">
         <v>326</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>6</v>
       </c>
       <c r="B39" t="s">
-        <v>180</v>
+        <v>64</v>
       </c>
       <c r="C39" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D39">
         <v>177</v>
       </c>
       <c r="E39">
         <v>177</v>
       </c>
     </row>
     <row r="40"/>
     <row r="41">
       <c r="A41">
         <v>5</v>
       </c>
       <c r="B41" t="s">
         <v>10</v>
       </c>
       <c r="C41" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D41">
         <v>14276</v>
       </c>
       <c r="E41">
         <v>14276</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B42" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C42" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D42">
         <v>1219</v>
       </c>
       <c r="E42">
         <v>1219</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1</v>
       </c>
       <c r="B43" t="s">
-        <v>181</v>
+        <v>65</v>
       </c>
       <c r="C43" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D43">
         <v>4013</v>
       </c>
       <c r="E43">
         <v>4013</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2</v>
       </c>
       <c r="B44" t="s">
-        <v>182</v>
+        <v>66</v>
       </c>
       <c r="C44" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D44">
         <v>2231</v>
       </c>
       <c r="E44">
         <v>2231</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>3</v>
       </c>
       <c r="B45" t="s">
-        <v>183</v>
+        <v>67</v>
       </c>
       <c r="C45" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D45">
         <v>274</v>
       </c>
       <c r="E45">
         <v>274</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>4</v>
       </c>
       <c r="B46" t="s">
-        <v>184</v>
+        <v>68</v>
       </c>
       <c r="C46" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D46">
         <v>214</v>
       </c>
       <c r="E46">
         <v>214</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>5</v>
       </c>
       <c r="B47" t="s">
-        <v>185</v>
+        <v>69</v>
       </c>
       <c r="C47" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D47">
         <v>2293</v>
       </c>
       <c r="E47">
         <v>2293</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>6</v>
       </c>
       <c r="B48" t="s">
-        <v>186</v>
+        <v>70</v>
       </c>
       <c r="C48" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D48">
         <v>214</v>
       </c>
       <c r="E48">
         <v>214</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>7</v>
       </c>
       <c r="B49" t="s">
-        <v>187</v>
+        <v>71</v>
       </c>
       <c r="C49" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D49">
         <v>3818</v>
       </c>
       <c r="E49">
         <v>3818</v>
       </c>
     </row>
     <row r="50"/>
     <row r="51">
       <c r="A51">
         <v>6</v>
       </c>
       <c r="B51" t="s">
         <v>11</v>
       </c>
       <c r="C51" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D51">
         <v>521</v>
       </c>
       <c r="E51">
         <v>521</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B52" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C52" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D52">
         <v>227</v>
       </c>
       <c r="E52">
         <v>227</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>1</v>
       </c>
       <c r="B53" t="s">
-        <v>188</v>
+        <v>72</v>
       </c>
       <c r="C53" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D53">
         <v>294</v>
       </c>
       <c r="E53">
         <v>294</v>
       </c>
     </row>
     <row r="54"/>
     <row r="55">
       <c r="A55">
         <v>7</v>
       </c>
       <c r="B55" t="s">
         <v>12</v>
       </c>
       <c r="C55" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D55">
         <v>1855</v>
       </c>
       <c r="E55">
         <v>1855</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B56" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C56" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D56">
         <v>294</v>
       </c>
       <c r="E56">
         <v>294</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>1</v>
       </c>
       <c r="B57" t="s">
-        <v>189</v>
+        <v>73</v>
       </c>
       <c r="C57" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D57">
         <v>679</v>
       </c>
       <c r="E57">
         <v>679</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>2</v>
       </c>
       <c r="B58" t="s">
-        <v>190</v>
+        <v>74</v>
       </c>
       <c r="C58" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D58">
         <v>289</v>
       </c>
       <c r="E58">
         <v>289</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>3</v>
       </c>
       <c r="B59" t="s">
-        <v>191</v>
+        <v>75</v>
       </c>
       <c r="C59" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D59">
         <v>547</v>
       </c>
       <c r="E59">
         <v>547</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>4</v>
       </c>
       <c r="B60" t="s">
-        <v>192</v>
+        <v>76</v>
       </c>
       <c r="C60" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D60">
         <v>46</v>
       </c>
       <c r="E60">
         <v>46</v>
       </c>
     </row>
     <row r="61"/>
     <row r="62">
       <c r="A62">
         <v>8</v>
       </c>
       <c r="B62" t="s">
         <v>13</v>
       </c>
       <c r="C62" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D62">
         <v>9755</v>
       </c>
       <c r="E62">
         <v>9755</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B63" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C63" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D63">
         <v>1844</v>
       </c>
       <c r="E63">
         <v>1844</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>193</v>
+        <v>77</v>
       </c>
       <c r="C64" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D64">
         <v>4191</v>
       </c>
       <c r="E64">
         <v>4191</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2</v>
       </c>
       <c r="B65" t="s">
-        <v>194</v>
+        <v>78</v>
       </c>
       <c r="C65" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D65">
         <v>1925</v>
       </c>
       <c r="E65">
         <v>1925</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>3</v>
       </c>
       <c r="B66" t="s">
-        <v>195</v>
+        <v>79</v>
       </c>
       <c r="C66" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D66">
         <v>243</v>
       </c>
       <c r="E66">
         <v>243</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>4</v>
       </c>
       <c r="B67" t="s">
-        <v>196</v>
+        <v>80</v>
       </c>
       <c r="C67" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D67">
         <v>174</v>
       </c>
       <c r="E67">
         <v>174</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>5</v>
       </c>
       <c r="B68" t="s">
-        <v>197</v>
+        <v>81</v>
       </c>
       <c r="C68" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D68">
         <v>351</v>
       </c>
       <c r="E68">
         <v>351</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>6</v>
       </c>
       <c r="B69" t="s">
-        <v>198</v>
+        <v>82</v>
       </c>
       <c r="C69" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D69">
         <v>818</v>
       </c>
       <c r="E69">
         <v>818</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>7</v>
       </c>
       <c r="B70" t="s">
-        <v>199</v>
+        <v>83</v>
       </c>
       <c r="C70" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D70">
         <v>209</v>
       </c>
       <c r="E70">
         <v>209</v>
       </c>
     </row>
     <row r="71"/>
     <row r="72">
       <c r="A72">
         <v>9</v>
       </c>
       <c r="B72" t="s">
-        <v>148</v>
+        <v>14</v>
       </c>
       <c r="C72" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D72">
         <v>117</v>
       </c>
       <c r="E72">
         <v>117</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B73" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C73" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D73">
         <v>28</v>
       </c>
       <c r="E73">
         <v>28</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1</v>
       </c>
       <c r="B74" t="s">
-        <v>200</v>
+        <v>84</v>
       </c>
       <c r="C74" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D74">
         <v>89</v>
       </c>
       <c r="E74">
         <v>89</v>
       </c>
     </row>
     <row r="75"/>
     <row r="76">
       <c r="A76">
         <v>10</v>
       </c>
       <c r="B76" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D76">
         <v>513</v>
       </c>
       <c r="E76">
         <v>513</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B77" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C77" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D77">
         <v>58</v>
       </c>
       <c r="E77">
         <v>58</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1</v>
       </c>
       <c r="B78" t="s">
-        <v>201</v>
+        <v>85</v>
       </c>
       <c r="C78" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D78">
         <v>120</v>
       </c>
       <c r="E78">
         <v>120</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>2</v>
       </c>
       <c r="B79" t="s">
-        <v>202</v>
+        <v>86</v>
       </c>
       <c r="C79" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D79">
         <v>117</v>
       </c>
       <c r="E79">
         <v>117</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>3</v>
       </c>
       <c r="B80" t="s">
-        <v>203</v>
+        <v>87</v>
       </c>
       <c r="C80" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D80">
         <v>131</v>
       </c>
       <c r="E80">
         <v>131</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>4</v>
       </c>
       <c r="B81" t="s">
-        <v>204</v>
+        <v>88</v>
       </c>
       <c r="C81" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D81">
         <v>42</v>
       </c>
       <c r="E81">
         <v>42</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>5</v>
       </c>
       <c r="B82" t="s">
-        <v>205</v>
+        <v>89</v>
       </c>
       <c r="C82" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D82">
         <v>45</v>
       </c>
       <c r="E82">
         <v>45</v>
       </c>
     </row>
     <row r="83"/>
     <row r="84">
       <c r="A84">
         <v>11</v>
       </c>
       <c r="B84" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C84" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D84">
         <v>212</v>
       </c>
       <c r="E84">
         <v>212</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B85" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C85" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D85">
         <v>63</v>
       </c>
       <c r="E85">
         <v>63</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1</v>
       </c>
       <c r="B86" t="s">
-        <v>206</v>
+        <v>90</v>
       </c>
       <c r="C86" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D86">
         <v>40</v>
       </c>
       <c r="E86">
         <v>40</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>2</v>
       </c>
       <c r="B87" t="s">
-        <v>207</v>
+        <v>91</v>
       </c>
       <c r="C87" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D87">
         <v>70</v>
       </c>
       <c r="E87">
         <v>70</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>3</v>
       </c>
       <c r="B88" t="s">
-        <v>208</v>
+        <v>92</v>
       </c>
       <c r="C88" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D88">
         <v>39</v>
       </c>
       <c r="E88">
         <v>39</v>
       </c>
     </row>
     <row r="89"/>
     <row r="90">
       <c r="A90">
         <v>12</v>
       </c>
       <c r="B90" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C90" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D90">
         <v>1826</v>
       </c>
       <c r="E90">
         <v>1826</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B91" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C91" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D91">
         <v>322</v>
       </c>
       <c r="E91">
         <v>322</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1</v>
       </c>
       <c r="B92" t="s">
-        <v>209</v>
+        <v>93</v>
       </c>
       <c r="C92" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D92">
         <v>800</v>
       </c>
       <c r="E92">
         <v>800</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>2</v>
       </c>
       <c r="B93" t="s">
-        <v>210</v>
+        <v>94</v>
       </c>
       <c r="C93" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D93">
         <v>291</v>
       </c>
       <c r="E93">
         <v>291</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>3</v>
       </c>
       <c r="B94" t="s">
-        <v>211</v>
+        <v>95</v>
       </c>
       <c r="C94" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D94">
         <v>116</v>
       </c>
       <c r="E94">
         <v>116</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>4</v>
       </c>
       <c r="B95" t="s">
-        <v>212</v>
+        <v>96</v>
       </c>
       <c r="C95" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D95">
         <v>173</v>
       </c>
       <c r="E95">
         <v>173</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>5</v>
       </c>
       <c r="B96" t="s">
-        <v>213</v>
+        <v>97</v>
       </c>
       <c r="C96" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D96">
         <v>52</v>
       </c>
       <c r="E96">
         <v>52</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>6</v>
       </c>
       <c r="B97" t="s">
-        <v>214</v>
+        <v>98</v>
       </c>
       <c r="C97" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D97">
         <v>26</v>
       </c>
       <c r="E97">
         <v>26</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>7</v>
       </c>
       <c r="B98" t="s">
-        <v>215</v>
+        <v>99</v>
       </c>
       <c r="C98" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D98">
         <v>46</v>
       </c>
       <c r="E98">
         <v>46</v>
       </c>
     </row>
     <row r="99"/>
     <row r="100">
       <c r="A100">
         <v>13</v>
       </c>
       <c r="B100" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C100" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D100">
         <v>880</v>
       </c>
       <c r="E100">
         <v>880</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B101" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C101" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D101">
         <v>68</v>
       </c>
       <c r="E101">
         <v>68</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1</v>
       </c>
       <c r="B102" t="s">
-        <v>216</v>
+        <v>100</v>
       </c>
       <c r="C102" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D102">
         <v>527</v>
       </c>
       <c r="E102">
         <v>527</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>2</v>
       </c>
       <c r="B103" t="s">
-        <v>217</v>
+        <v>101</v>
       </c>
       <c r="C103" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D103">
         <v>172</v>
       </c>
       <c r="E103">
         <v>172</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>3</v>
       </c>
       <c r="B104" t="s">
-        <v>218</v>
+        <v>102</v>
       </c>
       <c r="C104" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D104">
         <v>55</v>
       </c>
       <c r="E104">
         <v>55</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>4</v>
       </c>
       <c r="B105" t="s">
-        <v>219</v>
+        <v>103</v>
       </c>
       <c r="C105" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D105">
         <v>58</v>
       </c>
       <c r="E105">
         <v>58</v>
       </c>
     </row>
     <row r="106"/>
     <row r="107">
       <c r="A107">
         <v>14</v>
       </c>
       <c r="B107" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C107" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D107">
         <v>12848</v>
       </c>
       <c r="E107">
         <v>12848</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B108" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C108" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D108">
         <v>720</v>
       </c>
       <c r="E108">
         <v>720</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1</v>
       </c>
       <c r="B109" t="s">
-        <v>220</v>
+        <v>104</v>
       </c>
       <c r="C109" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D109">
         <v>9014</v>
       </c>
       <c r="E109">
         <v>9014</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>2</v>
       </c>
       <c r="B110" t="s">
-        <v>221</v>
+        <v>105</v>
       </c>
       <c r="C110" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D110">
         <v>231</v>
       </c>
       <c r="E110">
         <v>231</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>3</v>
       </c>
       <c r="B111" t="s">
-        <v>222</v>
+        <v>106</v>
       </c>
       <c r="C111" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D111">
         <v>182</v>
       </c>
       <c r="E111">
         <v>182</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>4</v>
       </c>
       <c r="B112" t="s">
-        <v>223</v>
+        <v>107</v>
       </c>
       <c r="C112" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D112">
         <v>262</v>
       </c>
       <c r="E112">
         <v>262</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>5</v>
       </c>
       <c r="B113" t="s">
-        <v>224</v>
+        <v>108</v>
       </c>
       <c r="C113" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D113">
         <v>59</v>
       </c>
       <c r="E113">
         <v>59</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>6</v>
       </c>
       <c r="B114" t="s">
-        <v>225</v>
+        <v>109</v>
       </c>
       <c r="C114" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D114">
         <v>79</v>
       </c>
       <c r="E114">
         <v>79</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>7</v>
       </c>
       <c r="B115" t="s">
-        <v>226</v>
+        <v>110</v>
       </c>
       <c r="C115" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D115">
         <v>2301</v>
       </c>
       <c r="E115">
         <v>2301</v>
       </c>
     </row>
     <row r="116"/>
     <row r="117">
       <c r="A117">
         <v>15</v>
       </c>
       <c r="B117" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C117" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D117">
         <v>2348</v>
       </c>
       <c r="E117">
         <v>2348</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B118" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C118" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D118">
         <v>461</v>
       </c>
       <c r="E118">
         <v>461</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>1</v>
       </c>
       <c r="B119" t="s">
-        <v>227</v>
+        <v>111</v>
       </c>
       <c r="C119" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D119">
         <v>905</v>
       </c>
       <c r="E119">
         <v>905</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>2</v>
       </c>
       <c r="B120" t="s">
-        <v>228</v>
+        <v>112</v>
       </c>
       <c r="C120" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D120">
         <v>117</v>
       </c>
       <c r="E120">
         <v>117</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>3</v>
       </c>
       <c r="B121" t="s">
-        <v>229</v>
+        <v>113</v>
       </c>
       <c r="C121" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D121">
         <v>113</v>
       </c>
       <c r="E121">
         <v>113</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>4</v>
       </c>
       <c r="B122" t="s">
-        <v>230</v>
+        <v>114</v>
       </c>
       <c r="C122" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D122">
         <v>164</v>
       </c>
       <c r="E122">
         <v>164</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>5</v>
       </c>
       <c r="B123" t="s">
-        <v>231</v>
+        <v>115</v>
       </c>
       <c r="C123" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D123">
         <v>152</v>
       </c>
       <c r="E123">
         <v>152</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>6</v>
       </c>
       <c r="B124" t="s">
-        <v>232</v>
+        <v>116</v>
       </c>
       <c r="C124" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D124">
         <v>37</v>
       </c>
       <c r="E124">
         <v>37</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>7</v>
       </c>
       <c r="B125" t="s">
-        <v>233</v>
+        <v>117</v>
       </c>
       <c r="C125" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D125">
         <v>399</v>
       </c>
       <c r="E125">
         <v>399</v>
       </c>
     </row>
     <row r="126"/>
     <row r="127">
       <c r="A127">
         <v>16</v>
       </c>
       <c r="B127" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C127" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D127">
         <v>1072</v>
       </c>
       <c r="E127">
         <v>1072</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B128" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C128" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D128">
         <v>127</v>
       </c>
       <c r="E128">
         <v>127</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1</v>
       </c>
       <c r="B129" t="s">
-        <v>234</v>
+        <v>118</v>
       </c>
       <c r="C129" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D129">
         <v>517</v>
       </c>
       <c r="E129">
         <v>517</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>2</v>
       </c>
       <c r="B130" t="s">
-        <v>235</v>
+        <v>119</v>
       </c>
       <c r="C130" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D130">
         <v>198</v>
       </c>
       <c r="E130">
         <v>198</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>3</v>
       </c>
       <c r="B131" t="s">
-        <v>236</v>
+        <v>120</v>
       </c>
       <c r="C131" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D131">
         <v>108</v>
       </c>
       <c r="E131">
         <v>108</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>4</v>
       </c>
       <c r="B132" t="s">
-        <v>237</v>
+        <v>121</v>
       </c>
       <c r="C132" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D132">
         <v>28</v>
       </c>
       <c r="E132">
         <v>28</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>5</v>
       </c>
       <c r="B133" t="s">
-        <v>238</v>
+        <v>122</v>
       </c>
       <c r="C133" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D133">
         <v>16</v>
       </c>
       <c r="E133">
         <v>16</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>6</v>
       </c>
       <c r="B134" t="s">
-        <v>239</v>
+        <v>123</v>
       </c>
       <c r="C134" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D134">
         <v>19</v>
       </c>
       <c r="E134">
         <v>19</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>7</v>
       </c>
       <c r="B135" t="s">
-        <v>240</v>
+        <v>124</v>
       </c>
       <c r="C135" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D135">
         <v>59</v>
       </c>
       <c r="E135">
         <v>59</v>
       </c>
     </row>
     <row r="136"/>
     <row r="137">
       <c r="A137">
         <v>17</v>
       </c>
       <c r="B137" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C137" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D137">
         <v>15009</v>
       </c>
       <c r="E137">
         <v>15009</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B138" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C138" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D138">
         <v>683</v>
       </c>
       <c r="E138">
         <v>683</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>1</v>
       </c>
       <c r="B139" t="s">
-        <v>241</v>
+        <v>125</v>
       </c>
       <c r="C139" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D139">
         <v>4170</v>
       </c>
       <c r="E139">
         <v>4170</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>2</v>
       </c>
       <c r="B140" t="s">
-        <v>242</v>
+        <v>126</v>
       </c>
       <c r="C140" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D140">
         <v>8075</v>
       </c>
       <c r="E140">
         <v>8075</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>3</v>
       </c>
       <c r="B141" t="s">
-        <v>243</v>
+        <v>127</v>
       </c>
       <c r="C141" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D141">
         <v>211</v>
       </c>
       <c r="E141">
         <v>211</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>4</v>
       </c>
       <c r="B142" t="s">
-        <v>244</v>
+        <v>128</v>
       </c>
       <c r="C142" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D142">
         <v>491</v>
       </c>
       <c r="E142">
         <v>491</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>5</v>
       </c>
       <c r="B143" t="s">
-        <v>245</v>
+        <v>129</v>
       </c>
       <c r="C143" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D143">
         <v>57</v>
       </c>
       <c r="E143">
         <v>57</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>6</v>
       </c>
       <c r="B144" t="s">
-        <v>246</v>
+        <v>130</v>
       </c>
       <c r="C144" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D144">
         <v>1140</v>
       </c>
       <c r="E144">
         <v>1140</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>7</v>
       </c>
       <c r="B145" t="s">
-        <v>247</v>
+        <v>131</v>
       </c>
       <c r="C145" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D145">
         <v>182</v>
       </c>
       <c r="E145">
         <v>182</v>
       </c>
     </row>
     <row r="146"/>
     <row r="147">
       <c r="A147">
         <v>24</v>
       </c>
       <c r="B147" t="s">
-        <v>149</v>
+        <v>23</v>
       </c>
       <c r="C147" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D147">
         <v>564</v>
       </c>
       <c r="E147">
         <v>564</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B148" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C148" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D148">
         <v>82</v>
       </c>
       <c r="E148">
         <v>82</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>1</v>
       </c>
       <c r="B149" t="s">
-        <v>248</v>
+        <v>132</v>
       </c>
       <c r="C149" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D149">
         <v>442</v>
       </c>
       <c r="E149">
         <v>442</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>2</v>
       </c>
       <c r="B150" t="s">
-        <v>249</v>
+        <v>133</v>
       </c>
       <c r="C150" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D150">
         <v>40</v>
       </c>
       <c r="E150">
         <v>40</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C2" t="s">
-        <v>250</v>
+        <v>134</v>
       </c>
       <c r="D2" t="s">
-        <v>251</v>
+        <v>135</v>
       </c>
       <c r="E2" t="s">
-        <v>252</v>
+        <v>136</v>
       </c>
       <c r="F2" t="s">
-        <v>253</v>
+        <v>137</v>
       </c>
       <c r="G2">
         <v>5987</v>
       </c>
       <c r="H2">
         <v>17123</v>
       </c>
       <c r="I2">
         <v>32459</v>
       </c>
       <c r="J2">
         <v>20150</v>
       </c>
       <c r="K2">
         <v>10455</v>
       </c>
       <c r="L2">
         <v>136</v>
       </c>
       <c r="M2">
         <v>277</v>
       </c>
       <c r="N2">
         <v>7296</v>
       </c>
       <c r="O2">
         <v>325</v>
       </c>
       <c r="P2">
         <v>5827</v>
       </c>
       <c r="Q2">
         <v>1427</v>
       </c>
       <c r="R2">
         <v>434</v>
       </c>
       <c r="S2">
         <v>365</v>
       </c>
       <c r="T2">
         <v>4477</v>
       </c>
       <c r="U2">
         <v>106738</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G3">
         <v>5987</v>
       </c>
       <c r="H3">
         <v>17123</v>
       </c>
       <c r="I3">
         <v>32459</v>
       </c>
       <c r="J3">
         <v>20150</v>
       </c>
       <c r="K3">
         <v>10455</v>
       </c>
       <c r="L3">
         <v>136</v>
       </c>
       <c r="M3">
         <v>277</v>
       </c>
       <c r="N3">
         <v>7296</v>
       </c>
@@ -13231,1747 +9871,1747 @@
         <v>325</v>
       </c>
       <c r="P3">
         <v>5827</v>
       </c>
       <c r="Q3">
         <v>1427</v>
       </c>
       <c r="R3">
         <v>434</v>
       </c>
       <c r="S3">
         <v>365</v>
       </c>
       <c r="T3">
         <v>4477</v>
       </c>
       <c r="U3">
         <v>106738</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="E1" s="1" t="s">
         <v>31</v>
-      </c>
-[...7 lines deleted...]
-        <v>29</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D2">
         <v>5987</v>
       </c>
       <c r="E2">
         <v>5987</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C3" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D3">
         <v>1201</v>
       </c>
       <c r="E3">
         <v>1201</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>254</v>
+        <v>138</v>
       </c>
       <c r="C4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D4">
         <v>3355</v>
       </c>
       <c r="E4">
         <v>3355</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>255</v>
+        <v>139</v>
       </c>
       <c r="C5" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D5">
         <v>318</v>
       </c>
       <c r="E5">
         <v>318</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>256</v>
+        <v>140</v>
       </c>
       <c r="C6" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D6">
         <v>527</v>
       </c>
       <c r="E6">
         <v>527</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>257</v>
+        <v>141</v>
       </c>
       <c r="C7" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D7">
         <v>158</v>
       </c>
       <c r="E7">
         <v>158</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>258</v>
+        <v>142</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D8">
         <v>325</v>
       </c>
       <c r="E8">
         <v>325</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>259</v>
+        <v>143</v>
       </c>
       <c r="C9" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D9">
         <v>103</v>
       </c>
       <c r="E9">
         <v>103</v>
       </c>
     </row>
     <row r="10"/>
     <row r="11">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
         <v>7</v>
       </c>
       <c r="C11" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D11">
         <v>17123</v>
       </c>
       <c r="E11">
         <v>17123</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B12" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D12">
         <v>2530</v>
       </c>
       <c r="E12">
         <v>2530</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>260</v>
+        <v>144</v>
       </c>
       <c r="C13" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D13">
         <v>5794</v>
       </c>
       <c r="E13">
         <v>5794</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>261</v>
+        <v>145</v>
       </c>
       <c r="C14" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D14">
         <v>5811</v>
       </c>
       <c r="E14">
         <v>5811</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>3</v>
       </c>
       <c r="B15" t="s">
-        <v>262</v>
+        <v>146</v>
       </c>
       <c r="C15" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D15">
         <v>1034</v>
       </c>
       <c r="E15">
         <v>1034</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>4</v>
       </c>
       <c r="B16" t="s">
-        <v>263</v>
+        <v>147</v>
       </c>
       <c r="C16" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D16">
         <v>385</v>
       </c>
       <c r="E16">
         <v>385</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>5</v>
       </c>
       <c r="B17" t="s">
-        <v>264</v>
+        <v>148</v>
       </c>
       <c r="C17" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D17">
         <v>421</v>
       </c>
       <c r="E17">
         <v>421</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>6</v>
       </c>
       <c r="B18" t="s">
-        <v>265</v>
+        <v>149</v>
       </c>
       <c r="C18" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D18">
         <v>1148</v>
       </c>
       <c r="E18">
         <v>1148</v>
       </c>
     </row>
     <row r="19"/>
     <row r="20">
       <c r="A20">
         <v>3</v>
       </c>
       <c r="B20" t="s">
         <v>8</v>
       </c>
       <c r="C20" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D20">
         <v>32459</v>
       </c>
       <c r="E20">
         <v>32459</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B21" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C21" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D21">
         <v>3129</v>
       </c>
       <c r="E21">
         <v>3129</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1</v>
       </c>
       <c r="B22" t="s">
-        <v>266</v>
+        <v>150</v>
       </c>
       <c r="C22" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D22">
         <v>14657</v>
       </c>
       <c r="E22">
         <v>14657</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2</v>
       </c>
       <c r="B23" t="s">
-        <v>267</v>
+        <v>151</v>
       </c>
       <c r="C23" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D23">
         <v>6535</v>
       </c>
       <c r="E23">
         <v>6535</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
-        <v>268</v>
+        <v>152</v>
       </c>
       <c r="C24" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D24">
         <v>7725</v>
       </c>
       <c r="E24">
         <v>7725</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>4</v>
       </c>
       <c r="B25" t="s">
-        <v>269</v>
+        <v>153</v>
       </c>
       <c r="C25" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D25">
         <v>216</v>
       </c>
       <c r="E25">
         <v>216</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>5</v>
       </c>
       <c r="B26" t="s">
-        <v>270</v>
+        <v>154</v>
       </c>
       <c r="C26" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D26">
         <v>197</v>
       </c>
       <c r="E26">
         <v>197</v>
       </c>
     </row>
     <row r="27"/>
     <row r="28">
       <c r="A28">
         <v>4</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D28">
         <v>20150</v>
       </c>
       <c r="E28">
         <v>20150</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B29" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C29" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D29">
         <v>2010</v>
       </c>
       <c r="E29">
         <v>2010</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1</v>
       </c>
       <c r="B30" t="s">
-        <v>271</v>
+        <v>155</v>
       </c>
       <c r="C30" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D30">
         <v>6902</v>
       </c>
       <c r="E30">
         <v>6902</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>2</v>
       </c>
       <c r="B31" t="s">
-        <v>272</v>
+        <v>156</v>
       </c>
       <c r="C31" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D31">
         <v>2745</v>
       </c>
       <c r="E31">
         <v>2745</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>3</v>
       </c>
       <c r="B32" t="s">
-        <v>273</v>
+        <v>157</v>
       </c>
       <c r="C32" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D32">
         <v>844</v>
       </c>
       <c r="E32">
         <v>844</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>4</v>
       </c>
       <c r="B33" t="s">
-        <v>274</v>
+        <v>158</v>
       </c>
       <c r="C33" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D33">
         <v>699</v>
       </c>
       <c r="E33">
         <v>699</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>5</v>
       </c>
       <c r="B34" t="s">
-        <v>275</v>
+        <v>159</v>
       </c>
       <c r="C34" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D34">
         <v>6095</v>
       </c>
       <c r="E34">
         <v>6095</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>6</v>
       </c>
       <c r="B35" t="s">
-        <v>276</v>
+        <v>160</v>
       </c>
       <c r="C35" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D35">
         <v>855</v>
       </c>
       <c r="E35">
         <v>855</v>
       </c>
     </row>
     <row r="36"/>
     <row r="37">
       <c r="A37">
         <v>5</v>
       </c>
       <c r="B37" t="s">
         <v>10</v>
       </c>
       <c r="C37" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D37">
         <v>10455</v>
       </c>
       <c r="E37">
         <v>10455</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B38" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C38" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D38">
         <v>1024</v>
       </c>
       <c r="E38">
         <v>1024</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>1</v>
       </c>
       <c r="B39" t="s">
-        <v>277</v>
+        <v>161</v>
       </c>
       <c r="C39" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D39">
         <v>4370</v>
       </c>
       <c r="E39">
         <v>4370</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>2</v>
       </c>
       <c r="B40" t="s">
-        <v>278</v>
+        <v>162</v>
       </c>
       <c r="C40" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D40">
         <v>914</v>
       </c>
       <c r="E40">
         <v>914</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>3</v>
       </c>
       <c r="B41" t="s">
-        <v>279</v>
+        <v>163</v>
       </c>
       <c r="C41" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D41">
         <v>229</v>
       </c>
       <c r="E41">
         <v>229</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>4</v>
       </c>
       <c r="B42" t="s">
-        <v>280</v>
+        <v>164</v>
       </c>
       <c r="C42" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D42">
         <v>221</v>
       </c>
       <c r="E42">
         <v>221</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>5</v>
       </c>
       <c r="B43" t="s">
-        <v>281</v>
+        <v>165</v>
       </c>
       <c r="C43" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D43">
         <v>3598</v>
       </c>
       <c r="E43">
         <v>3598</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>6</v>
       </c>
       <c r="B44" t="s">
-        <v>282</v>
+        <v>166</v>
       </c>
       <c r="C44" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D44">
         <v>99</v>
       </c>
       <c r="E44">
         <v>99</v>
       </c>
     </row>
     <row r="45"/>
     <row r="46">
       <c r="A46">
         <v>6</v>
       </c>
       <c r="B46" t="s">
         <v>11</v>
       </c>
       <c r="C46" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D46">
         <v>136</v>
       </c>
       <c r="E46">
         <v>136</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B47" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C47" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D47">
         <v>85</v>
       </c>
       <c r="E47">
         <v>85</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1</v>
       </c>
       <c r="B48" t="s">
-        <v>283</v>
+        <v>167</v>
       </c>
       <c r="C48" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D48">
         <v>51</v>
       </c>
       <c r="E48">
         <v>51</v>
       </c>
     </row>
     <row r="49"/>
     <row r="50">
       <c r="A50">
         <v>7</v>
       </c>
       <c r="B50" t="s">
         <v>12</v>
       </c>
       <c r="C50" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D50">
         <v>277</v>
       </c>
       <c r="E50">
         <v>277</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B51" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C51" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D51">
         <v>184</v>
       </c>
       <c r="E51">
         <v>184</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1</v>
       </c>
       <c r="B52" t="s">
-        <v>284</v>
+        <v>168</v>
       </c>
       <c r="C52" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D52">
         <v>93</v>
       </c>
       <c r="E52">
         <v>93</v>
       </c>
     </row>
     <row r="53"/>
     <row r="54">
       <c r="A54">
         <v>8</v>
       </c>
       <c r="B54" t="s">
         <v>13</v>
       </c>
       <c r="C54" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D54">
         <v>7296</v>
       </c>
       <c r="E54">
         <v>7296</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B55" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C55" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D55">
         <v>905</v>
       </c>
       <c r="E55">
         <v>905</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1</v>
       </c>
       <c r="B56" t="s">
-        <v>285</v>
+        <v>169</v>
       </c>
       <c r="C56" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D56">
         <v>4293</v>
       </c>
       <c r="E56">
         <v>4293</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>2</v>
       </c>
       <c r="B57" t="s">
-        <v>286</v>
+        <v>170</v>
       </c>
       <c r="C57" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D57">
         <v>239</v>
       </c>
       <c r="E57">
         <v>239</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>3</v>
       </c>
       <c r="B58" t="s">
-        <v>287</v>
+        <v>171</v>
       </c>
       <c r="C58" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D58">
         <v>142</v>
       </c>
       <c r="E58">
         <v>142</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>4</v>
       </c>
       <c r="B59" t="s">
-        <v>288</v>
+        <v>172</v>
       </c>
       <c r="C59" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D59">
         <v>279</v>
       </c>
       <c r="E59">
         <v>279</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>5</v>
       </c>
       <c r="B60" t="s">
-        <v>289</v>
+        <v>173</v>
       </c>
       <c r="C60" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D60">
         <v>1347</v>
       </c>
       <c r="E60">
         <v>1347</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>6</v>
       </c>
       <c r="B61" t="s">
-        <v>290</v>
+        <v>174</v>
       </c>
       <c r="C61" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D61">
         <v>91</v>
       </c>
       <c r="E61">
         <v>91</v>
       </c>
     </row>
     <row r="62"/>
     <row r="63">
       <c r="A63">
         <v>10</v>
       </c>
       <c r="B63" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D63">
         <v>325</v>
       </c>
       <c r="E63">
         <v>325</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B64" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C64" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D64">
         <v>137</v>
       </c>
       <c r="E64">
         <v>137</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>1</v>
       </c>
       <c r="B65" t="s">
-        <v>291</v>
+        <v>175</v>
       </c>
       <c r="C65" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D65">
         <v>188</v>
       </c>
       <c r="E65">
         <v>188</v>
       </c>
     </row>
     <row r="66"/>
     <row r="67">
       <c r="A67">
         <v>12</v>
       </c>
       <c r="B67" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C67" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D67">
         <v>5827</v>
       </c>
       <c r="E67">
         <v>5827</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B68" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C68" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D68">
         <v>516</v>
       </c>
       <c r="E68">
         <v>516</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1</v>
       </c>
       <c r="B69" t="s">
-        <v>292</v>
+        <v>176</v>
       </c>
       <c r="C69" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D69">
         <v>339</v>
       </c>
       <c r="E69">
         <v>339</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>2</v>
       </c>
       <c r="B70" t="s">
-        <v>293</v>
+        <v>177</v>
       </c>
       <c r="C70" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D70">
         <v>4622</v>
       </c>
       <c r="E70">
         <v>4622</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>3</v>
       </c>
       <c r="B71" t="s">
-        <v>294</v>
+        <v>178</v>
       </c>
       <c r="C71" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D71">
         <v>114</v>
       </c>
       <c r="E71">
         <v>114</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>4</v>
       </c>
       <c r="B72" t="s">
-        <v>295</v>
+        <v>179</v>
       </c>
       <c r="C72" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D72">
         <v>142</v>
       </c>
       <c r="E72">
         <v>142</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>5</v>
       </c>
       <c r="B73" t="s">
-        <v>296</v>
+        <v>180</v>
       </c>
       <c r="C73" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D73">
         <v>17</v>
       </c>
       <c r="E73">
         <v>17</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>6</v>
       </c>
       <c r="B74" t="s">
-        <v>297</v>
+        <v>181</v>
       </c>
       <c r="C74" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D74">
         <v>77</v>
       </c>
       <c r="E74">
         <v>77</v>
       </c>
     </row>
     <row r="75"/>
     <row r="76">
       <c r="A76">
         <v>14</v>
       </c>
       <c r="B76" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C76" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D76">
         <v>1427</v>
       </c>
       <c r="E76">
         <v>1427</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B77" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C77" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D77">
         <v>411</v>
       </c>
       <c r="E77">
         <v>411</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1</v>
       </c>
       <c r="B78" t="s">
-        <v>298</v>
+        <v>182</v>
       </c>
       <c r="C78" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D78">
         <v>372</v>
       </c>
       <c r="E78">
         <v>372</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>2</v>
       </c>
       <c r="B79" t="s">
-        <v>299</v>
+        <v>183</v>
       </c>
       <c r="C79" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D79">
         <v>258</v>
       </c>
       <c r="E79">
         <v>258</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>3</v>
       </c>
       <c r="B80" t="s">
-        <v>300</v>
+        <v>184</v>
       </c>
       <c r="C80" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D80">
         <v>101</v>
       </c>
       <c r="E80">
         <v>101</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>4</v>
       </c>
       <c r="B81" t="s">
-        <v>301</v>
+        <v>185</v>
       </c>
       <c r="C81" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D81">
         <v>78</v>
       </c>
       <c r="E81">
         <v>78</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>5</v>
       </c>
       <c r="B82" t="s">
-        <v>302</v>
+        <v>186</v>
       </c>
       <c r="C82" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D82">
         <v>178</v>
       </c>
       <c r="E82">
         <v>178</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>6</v>
       </c>
       <c r="B83" t="s">
-        <v>215</v>
+        <v>99</v>
       </c>
       <c r="C83" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D83">
         <v>29</v>
       </c>
       <c r="E83">
         <v>29</v>
       </c>
     </row>
     <row r="84"/>
     <row r="85">
       <c r="A85">
         <v>15</v>
       </c>
       <c r="B85" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C85" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D85">
         <v>434</v>
       </c>
       <c r="E85">
         <v>434</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B86" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C86" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D86">
         <v>188</v>
       </c>
       <c r="E86">
         <v>188</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1</v>
       </c>
       <c r="B87" t="s">
-        <v>303</v>
+        <v>187</v>
       </c>
       <c r="C87" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D87">
         <v>246</v>
       </c>
       <c r="E87">
         <v>246</v>
       </c>
     </row>
     <row r="88"/>
     <row r="89">
       <c r="A89">
         <v>16</v>
       </c>
       <c r="B89" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C89" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D89">
         <v>365</v>
       </c>
       <c r="E89">
         <v>365</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B90" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C90" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D90">
         <v>76</v>
       </c>
       <c r="E90">
         <v>76</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>1</v>
       </c>
       <c r="B91" t="s">
-        <v>304</v>
+        <v>188</v>
       </c>
       <c r="C91" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D91">
         <v>171</v>
       </c>
       <c r="E91">
         <v>171</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>2</v>
       </c>
       <c r="B92" t="s">
-        <v>305</v>
+        <v>189</v>
       </c>
       <c r="C92" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D92">
         <v>39</v>
       </c>
       <c r="E92">
         <v>39</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>3</v>
       </c>
       <c r="B93" t="s">
-        <v>306</v>
+        <v>190</v>
       </c>
       <c r="C93" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D93">
         <v>36</v>
       </c>
       <c r="E93">
         <v>36</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>4</v>
       </c>
       <c r="B94" t="s">
-        <v>307</v>
+        <v>191</v>
       </c>
       <c r="C94" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D94">
         <v>16</v>
       </c>
       <c r="E94">
         <v>16</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>5</v>
       </c>
       <c r="B95" t="s">
-        <v>308</v>
+        <v>192</v>
       </c>
       <c r="C95" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D95">
         <v>17</v>
       </c>
       <c r="E95">
         <v>17</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>6</v>
       </c>
       <c r="B96" t="s">
-        <v>309</v>
+        <v>193</v>
       </c>
       <c r="C96" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D96">
         <v>10</v>
       </c>
       <c r="E96">
         <v>10</v>
       </c>
     </row>
     <row r="97"/>
     <row r="98">
       <c r="A98">
         <v>17</v>
       </c>
       <c r="B98" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C98" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D98">
         <v>4477</v>
       </c>
       <c r="E98">
         <v>4477</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B99" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C99" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D99">
         <v>677</v>
       </c>
       <c r="E99">
         <v>677</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>1</v>
       </c>
       <c r="B100" t="s">
-        <v>310</v>
+        <v>194</v>
       </c>
       <c r="C100" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D100">
         <v>1444</v>
       </c>
       <c r="E100">
         <v>1444</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>2</v>
       </c>
       <c r="B101" t="s">
-        <v>311</v>
+        <v>195</v>
       </c>
       <c r="C101" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D101">
         <v>846</v>
       </c>
       <c r="E101">
         <v>846</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>3</v>
       </c>
       <c r="B102" t="s">
-        <v>312</v>
+        <v>196</v>
       </c>
       <c r="C102" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D102">
         <v>174</v>
       </c>
       <c r="E102">
         <v>174</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>4</v>
       </c>
       <c r="B103" t="s">
-        <v>313</v>
+        <v>197</v>
       </c>
       <c r="C103" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D103">
         <v>589</v>
       </c>
       <c r="E103">
         <v>589</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>5</v>
       </c>
       <c r="B104" t="s">
-        <v>314</v>
+        <v>198</v>
       </c>
       <c r="C104" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D104">
         <v>213</v>
       </c>
       <c r="E104">
         <v>213</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>6</v>
       </c>
       <c r="B105" t="s">
-        <v>315</v>
+        <v>199</v>
       </c>
       <c r="C105" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D105">
         <v>534</v>
       </c>
       <c r="E105">
         <v>534</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C2" t="s">
-        <v>316</v>
+        <v>200</v>
       </c>
       <c r="D2" t="s">
-        <v>317</v>
+        <v>201</v>
       </c>
       <c r="E2" t="s">
-        <v>318</v>
+        <v>202</v>
       </c>
       <c r="F2" t="s">
-        <v>319</v>
+        <v>203</v>
       </c>
       <c r="G2">
         <v>5134</v>
       </c>
       <c r="H2">
         <v>19215</v>
       </c>
       <c r="I2">
         <v>22587</v>
       </c>
       <c r="J2">
         <v>18724</v>
       </c>
       <c r="K2">
         <v>11197</v>
       </c>
       <c r="L2">
         <v>746</v>
       </c>
       <c r="M2">
         <v>326</v>
       </c>
       <c r="N2">
         <v>13856</v>
       </c>
@@ -14980,54 +11620,54 @@
       </c>
       <c r="P2">
         <v>1985</v>
       </c>
       <c r="Q2">
         <v>2911</v>
       </c>
       <c r="R2">
         <v>7086</v>
       </c>
       <c r="S2">
         <v>453</v>
       </c>
       <c r="T2">
         <v>1019</v>
       </c>
       <c r="U2">
         <v>10201</v>
       </c>
       <c r="V2">
         <v>116078</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G3">
         <v>5134</v>
       </c>
       <c r="H3">
         <v>19215</v>
       </c>
       <c r="I3">
         <v>22587</v>
       </c>
       <c r="J3">
         <v>18724</v>
       </c>
       <c r="K3">
         <v>11197</v>
       </c>
       <c r="L3">
         <v>746</v>
       </c>
       <c r="M3">
         <v>326</v>
       </c>
       <c r="N3">
         <v>13856</v>
       </c>
@@ -15038,1764 +11678,5124 @@
         <v>1985</v>
       </c>
       <c r="Q3">
         <v>2911</v>
       </c>
       <c r="R3">
         <v>7086</v>
       </c>
       <c r="S3">
         <v>453</v>
       </c>
       <c r="T3">
         <v>1019</v>
       </c>
       <c r="U3">
         <v>10201</v>
       </c>
       <c r="V3">
         <v>116078</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="E1" s="1" t="s">
         <v>31</v>
-      </c>
-[...7 lines deleted...]
-        <v>29</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D2">
         <v>5134</v>
       </c>
       <c r="E2">
         <v>5134</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C3" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D3">
         <v>1165</v>
       </c>
       <c r="E3">
         <v>1165</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>320</v>
+        <v>204</v>
       </c>
       <c r="C4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D4">
         <v>1462</v>
       </c>
       <c r="E4">
         <v>1462</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>321</v>
+        <v>205</v>
       </c>
       <c r="C5" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D5">
         <v>380</v>
       </c>
       <c r="E5">
         <v>380</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>322</v>
+        <v>206</v>
       </c>
       <c r="C6" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D6">
         <v>287</v>
       </c>
       <c r="E6">
         <v>287</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>323</v>
+        <v>207</v>
       </c>
       <c r="C7" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D7">
         <v>470</v>
       </c>
       <c r="E7">
         <v>470</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>324</v>
+        <v>208</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D8">
         <v>626</v>
       </c>
       <c r="E8">
         <v>626</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>325</v>
+        <v>209</v>
       </c>
       <c r="C9" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D9">
         <v>744</v>
       </c>
       <c r="E9">
         <v>744</v>
       </c>
     </row>
     <row r="10"/>
     <row r="11">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
         <v>7</v>
       </c>
       <c r="C11" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D11">
         <v>19215</v>
       </c>
       <c r="E11">
         <v>19215</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B12" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D12">
         <v>2343</v>
       </c>
       <c r="E12">
         <v>2343</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>326</v>
+        <v>210</v>
       </c>
       <c r="C13" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D13">
         <v>4447</v>
       </c>
       <c r="E13">
         <v>4447</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>327</v>
+        <v>211</v>
       </c>
       <c r="C14" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D14">
         <v>2285</v>
       </c>
       <c r="E14">
         <v>2285</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>3</v>
       </c>
       <c r="B15" t="s">
-        <v>328</v>
+        <v>212</v>
       </c>
       <c r="C15" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D15">
         <v>465</v>
       </c>
       <c r="E15">
         <v>465</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>4</v>
       </c>
       <c r="B16" t="s">
-        <v>329</v>
+        <v>213</v>
       </c>
       <c r="C16" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D16">
         <v>1496</v>
       </c>
       <c r="E16">
         <v>1496</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>5</v>
       </c>
       <c r="B17" t="s">
-        <v>330</v>
+        <v>214</v>
       </c>
       <c r="C17" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D17">
         <v>199</v>
       </c>
       <c r="E17">
         <v>199</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>6</v>
       </c>
       <c r="B18" t="s">
-        <v>331</v>
+        <v>215</v>
       </c>
       <c r="C18" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D18">
         <v>7980</v>
       </c>
       <c r="E18">
         <v>7980</v>
       </c>
     </row>
     <row r="19"/>
     <row r="20">
       <c r="A20">
         <v>3</v>
       </c>
       <c r="B20" t="s">
         <v>8</v>
       </c>
       <c r="C20" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D20">
         <v>22587</v>
       </c>
       <c r="E20">
         <v>22587</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B21" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C21" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D21">
         <v>2484</v>
       </c>
       <c r="E21">
         <v>2484</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1</v>
       </c>
       <c r="B22" t="s">
-        <v>332</v>
+        <v>216</v>
       </c>
       <c r="C22" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D22">
         <v>3043</v>
       </c>
       <c r="E22">
         <v>3043</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2</v>
       </c>
       <c r="B23" t="s">
-        <v>333</v>
+        <v>217</v>
       </c>
       <c r="C23" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D23">
         <v>1255</v>
       </c>
       <c r="E23">
         <v>1255</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
-        <v>334</v>
+        <v>218</v>
       </c>
       <c r="C24" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D24">
         <v>5996</v>
       </c>
       <c r="E24">
         <v>5996</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>4</v>
       </c>
       <c r="B25" t="s">
-        <v>335</v>
+        <v>219</v>
       </c>
       <c r="C25" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D25">
         <v>2270</v>
       </c>
       <c r="E25">
         <v>2270</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>5</v>
       </c>
       <c r="B26" t="s">
-        <v>336</v>
+        <v>220</v>
       </c>
       <c r="C26" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D26">
         <v>553</v>
       </c>
       <c r="E26">
         <v>553</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>6</v>
       </c>
       <c r="B27" t="s">
-        <v>337</v>
+        <v>221</v>
       </c>
       <c r="C27" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D27">
         <v>6986</v>
       </c>
       <c r="E27">
         <v>6986</v>
       </c>
     </row>
     <row r="28"/>
     <row r="29">
       <c r="A29">
         <v>4</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D29">
         <v>18724</v>
       </c>
       <c r="E29">
         <v>18724</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B30" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C30" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D30">
         <v>1451</v>
       </c>
       <c r="E30">
         <v>1451</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1</v>
       </c>
       <c r="B31" t="s">
-        <v>338</v>
+        <v>222</v>
       </c>
       <c r="C31" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D31">
         <v>4058</v>
       </c>
       <c r="E31">
         <v>4058</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>2</v>
       </c>
       <c r="B32" t="s">
-        <v>339</v>
+        <v>223</v>
       </c>
       <c r="C32" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D32">
         <v>9719</v>
       </c>
       <c r="E32">
         <v>9719</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>3</v>
       </c>
       <c r="B33" t="s">
-        <v>340</v>
+        <v>224</v>
       </c>
       <c r="C33" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D33">
         <v>198</v>
       </c>
       <c r="E33">
         <v>198</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>4</v>
       </c>
       <c r="B34" t="s">
-        <v>341</v>
+        <v>225</v>
       </c>
       <c r="C34" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D34">
         <v>3022</v>
       </c>
       <c r="E34">
         <v>3022</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>5</v>
       </c>
       <c r="B35" t="s">
-        <v>342</v>
+        <v>226</v>
       </c>
       <c r="C35" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D35">
         <v>72</v>
       </c>
       <c r="E35">
         <v>72</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>6</v>
       </c>
       <c r="B36" t="s">
-        <v>343</v>
+        <v>227</v>
       </c>
       <c r="C36" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D36">
         <v>204</v>
       </c>
       <c r="E36">
         <v>204</v>
       </c>
     </row>
     <row r="37"/>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D38">
         <v>11197</v>
       </c>
       <c r="E38">
         <v>11197</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C39" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D39">
         <v>862</v>
       </c>
       <c r="E39">
         <v>862</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>344</v>
+        <v>228</v>
       </c>
       <c r="C40" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D40">
         <v>2881</v>
       </c>
       <c r="E40">
         <v>2881</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>345</v>
+        <v>229</v>
       </c>
       <c r="C41" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D41">
         <v>326</v>
       </c>
       <c r="E41">
         <v>326</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>346</v>
+        <v>230</v>
       </c>
       <c r="C42" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D42">
         <v>594</v>
       </c>
       <c r="E42">
         <v>594</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>347</v>
+        <v>231</v>
       </c>
       <c r="C43" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D43">
         <v>5598</v>
       </c>
       <c r="E43">
         <v>5598</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>348</v>
+        <v>232</v>
       </c>
       <c r="C44" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D44">
         <v>862</v>
       </c>
       <c r="E44">
         <v>862</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>349</v>
+        <v>233</v>
       </c>
       <c r="C45" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D45">
         <v>74</v>
       </c>
       <c r="E45">
         <v>74</v>
       </c>
     </row>
     <row r="46"/>
     <row r="47">
       <c r="A47">
         <v>6</v>
       </c>
       <c r="B47" t="s">
         <v>11</v>
       </c>
       <c r="C47" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D47">
         <v>746</v>
       </c>
       <c r="E47">
         <v>746</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B48" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C48" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D48">
         <v>524</v>
       </c>
       <c r="E48">
         <v>524</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1</v>
       </c>
       <c r="B49" t="s">
-        <v>350</v>
+        <v>234</v>
       </c>
       <c r="C49" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D49">
         <v>222</v>
       </c>
       <c r="E49">
         <v>222</v>
       </c>
     </row>
     <row r="50"/>
     <row r="51">
       <c r="A51">
         <v>7</v>
       </c>
       <c r="B51" t="s">
         <v>12</v>
       </c>
       <c r="C51" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D51">
         <v>326</v>
       </c>
       <c r="E51">
         <v>326</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B52" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C52" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D52">
         <v>209</v>
       </c>
       <c r="E52">
         <v>209</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>1</v>
       </c>
       <c r="B53" t="s">
-        <v>351</v>
+        <v>235</v>
       </c>
       <c r="C53" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D53">
         <v>117</v>
       </c>
       <c r="E53">
         <v>117</v>
       </c>
     </row>
     <row r="54"/>
     <row r="55">
       <c r="A55">
         <v>8</v>
       </c>
       <c r="B55" t="s">
         <v>13</v>
       </c>
       <c r="C55" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D55">
         <v>13856</v>
       </c>
       <c r="E55">
         <v>13856</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B56" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C56" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D56">
         <v>707</v>
       </c>
       <c r="E56">
         <v>707</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>1</v>
       </c>
       <c r="B57" t="s">
-        <v>352</v>
+        <v>236</v>
       </c>
       <c r="C57" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D57">
         <v>2528</v>
       </c>
       <c r="E57">
         <v>2528</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>2</v>
       </c>
       <c r="B58" t="s">
-        <v>353</v>
+        <v>237</v>
       </c>
       <c r="C58" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D58">
         <v>4866</v>
       </c>
       <c r="E58">
         <v>4866</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>3</v>
       </c>
       <c r="B59" t="s">
-        <v>354</v>
+        <v>238</v>
       </c>
       <c r="C59" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D59">
         <v>250</v>
       </c>
       <c r="E59">
         <v>250</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>4</v>
       </c>
       <c r="B60" t="s">
-        <v>355</v>
+        <v>239</v>
       </c>
       <c r="C60" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D60">
         <v>3534</v>
       </c>
       <c r="E60">
         <v>3534</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>5</v>
       </c>
       <c r="B61" t="s">
-        <v>356</v>
+        <v>240</v>
       </c>
       <c r="C61" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D61">
         <v>151</v>
       </c>
       <c r="E61">
         <v>151</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>6</v>
       </c>
       <c r="B62" t="s">
-        <v>357</v>
+        <v>241</v>
       </c>
       <c r="C62" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D62">
         <v>1820</v>
       </c>
       <c r="E62">
         <v>1820</v>
       </c>
     </row>
     <row r="63"/>
     <row r="64">
       <c r="A64">
         <v>10</v>
       </c>
       <c r="B64" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D64">
         <v>638</v>
       </c>
       <c r="E64">
         <v>638</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B65" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C65" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D65">
         <v>111</v>
       </c>
       <c r="E65">
         <v>111</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>1</v>
       </c>
       <c r="B66" t="s">
-        <v>358</v>
+        <v>242</v>
       </c>
       <c r="C66" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D66">
         <v>88</v>
       </c>
       <c r="E66">
         <v>88</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>2</v>
       </c>
       <c r="B67" t="s">
-        <v>359</v>
+        <v>243</v>
       </c>
       <c r="C67" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D67">
         <v>354</v>
       </c>
       <c r="E67">
         <v>354</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>3</v>
       </c>
       <c r="B68" t="s">
-        <v>360</v>
+        <v>244</v>
       </c>
       <c r="C68" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D68">
         <v>85</v>
       </c>
       <c r="E68">
         <v>85</v>
       </c>
     </row>
     <row r="69"/>
     <row r="70">
       <c r="A70">
         <v>12</v>
       </c>
       <c r="B70" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C70" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D70">
         <v>1985</v>
       </c>
       <c r="E70">
         <v>1985</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B71" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C71" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D71">
         <v>399</v>
       </c>
       <c r="E71">
         <v>399</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>1</v>
       </c>
       <c r="B72" t="s">
-        <v>361</v>
+        <v>245</v>
       </c>
       <c r="C72" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D72">
         <v>831</v>
       </c>
       <c r="E72">
         <v>831</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>2</v>
       </c>
       <c r="B73" t="s">
-        <v>362</v>
+        <v>246</v>
       </c>
       <c r="C73" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D73">
         <v>347</v>
       </c>
       <c r="E73">
         <v>347</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>3</v>
       </c>
       <c r="B74" t="s">
-        <v>363</v>
+        <v>247</v>
       </c>
       <c r="C74" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D74">
         <v>220</v>
       </c>
       <c r="E74">
         <v>220</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>4</v>
       </c>
       <c r="B75" t="s">
-        <v>364</v>
+        <v>248</v>
       </c>
       <c r="C75" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D75">
         <v>126</v>
       </c>
       <c r="E75">
         <v>126</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>5</v>
       </c>
       <c r="B76" t="s">
-        <v>365</v>
+        <v>249</v>
       </c>
       <c r="C76" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D76">
         <v>36</v>
       </c>
       <c r="E76">
         <v>36</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>6</v>
       </c>
       <c r="B77" t="s">
-        <v>366</v>
+        <v>250</v>
       </c>
       <c r="C77" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D77">
         <v>26</v>
       </c>
       <c r="E77">
         <v>26</v>
       </c>
     </row>
     <row r="78"/>
     <row r="79">
       <c r="A79">
         <v>13</v>
       </c>
       <c r="B79" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C79" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D79">
         <v>2911</v>
       </c>
       <c r="E79">
         <v>2911</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B80" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C80" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D80">
         <v>314</v>
       </c>
       <c r="E80">
         <v>314</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1</v>
       </c>
       <c r="B81" t="s">
-        <v>367</v>
+        <v>251</v>
       </c>
       <c r="C81" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D81">
         <v>1699</v>
       </c>
       <c r="E81">
         <v>1699</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>2</v>
       </c>
       <c r="B82" t="s">
-        <v>368</v>
+        <v>252</v>
       </c>
       <c r="C82" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D82">
         <v>898</v>
       </c>
       <c r="E82">
         <v>898</v>
       </c>
     </row>
     <row r="83"/>
     <row r="84">
       <c r="A84">
         <v>14</v>
       </c>
       <c r="B84" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C84" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D84">
         <v>7086</v>
       </c>
       <c r="E84">
         <v>7086</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B85" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C85" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D85">
         <v>763</v>
       </c>
       <c r="E85">
         <v>763</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1</v>
       </c>
       <c r="B86" t="s">
-        <v>369</v>
+        <v>253</v>
       </c>
       <c r="C86" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D86">
         <v>3786</v>
       </c>
       <c r="E86">
         <v>3786</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>2</v>
       </c>
       <c r="B87" t="s">
-        <v>370</v>
+        <v>254</v>
       </c>
       <c r="C87" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D87">
         <v>1773</v>
       </c>
       <c r="E87">
         <v>1773</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>3</v>
       </c>
       <c r="B88" t="s">
-        <v>371</v>
+        <v>255</v>
       </c>
       <c r="C88" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D88">
         <v>117</v>
       </c>
       <c r="E88">
         <v>117</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>4</v>
       </c>
       <c r="B89" t="s">
-        <v>372</v>
+        <v>256</v>
       </c>
       <c r="C89" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D89">
         <v>258</v>
       </c>
       <c r="E89">
         <v>258</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>5</v>
       </c>
       <c r="B90" t="s">
-        <v>373</v>
+        <v>257</v>
       </c>
       <c r="C90" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D90">
         <v>352</v>
       </c>
       <c r="E90">
         <v>352</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>6</v>
       </c>
       <c r="B91" t="s">
-        <v>374</v>
+        <v>258</v>
       </c>
       <c r="C91" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D91">
         <v>37</v>
       </c>
       <c r="E91">
         <v>37</v>
       </c>
     </row>
     <row r="92"/>
     <row r="93">
       <c r="A93">
         <v>15</v>
       </c>
       <c r="B93" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C93" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D93">
         <v>453</v>
       </c>
       <c r="E93">
         <v>453</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B94" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C94" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D94">
         <v>234</v>
       </c>
       <c r="E94">
         <v>234</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1</v>
       </c>
       <c r="B95" t="s">
-        <v>375</v>
+        <v>259</v>
       </c>
       <c r="C95" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D95">
         <v>219</v>
       </c>
       <c r="E95">
         <v>219</v>
       </c>
     </row>
     <row r="96"/>
     <row r="97">
       <c r="A97">
         <v>16</v>
       </c>
       <c r="B97" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C97" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D97">
         <v>1019</v>
       </c>
       <c r="E97">
         <v>1019</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B98" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C98" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D98">
         <v>196</v>
       </c>
       <c r="E98">
         <v>196</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1</v>
       </c>
       <c r="B99" t="s">
-        <v>376</v>
+        <v>260</v>
       </c>
       <c r="C99" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D99">
         <v>413</v>
       </c>
       <c r="E99">
         <v>413</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>2</v>
       </c>
       <c r="B100" t="s">
-        <v>212</v>
+        <v>96</v>
       </c>
       <c r="C100" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D100">
         <v>113</v>
       </c>
       <c r="E100">
         <v>113</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>3</v>
       </c>
       <c r="B101" t="s">
-        <v>377</v>
+        <v>261</v>
       </c>
       <c r="C101" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D101">
         <v>111</v>
       </c>
       <c r="E101">
         <v>111</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>4</v>
       </c>
       <c r="B102" t="s">
-        <v>378</v>
+        <v>262</v>
       </c>
       <c r="C102" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D102">
         <v>77</v>
       </c>
       <c r="E102">
         <v>77</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>5</v>
       </c>
       <c r="B103" t="s">
-        <v>379</v>
+        <v>263</v>
       </c>
       <c r="C103" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D103">
         <v>52</v>
       </c>
       <c r="E103">
         <v>52</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>6</v>
       </c>
       <c r="B104" t="s">
-        <v>380</v>
+        <v>264</v>
       </c>
       <c r="C104" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D104">
         <v>57</v>
       </c>
       <c r="E104">
         <v>57</v>
       </c>
     </row>
     <row r="105"/>
     <row r="106">
       <c r="A106">
         <v>17</v>
       </c>
       <c r="B106" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C106" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D106">
         <v>10201</v>
       </c>
       <c r="E106">
         <v>10201</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B107" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C107" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D107">
         <v>761</v>
       </c>
       <c r="E107">
         <v>761</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1</v>
       </c>
       <c r="B108" t="s">
-        <v>381</v>
+        <v>265</v>
       </c>
       <c r="C108" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D108">
         <v>5672</v>
       </c>
       <c r="E108">
         <v>5672</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>2</v>
       </c>
       <c r="B109" t="s">
-        <v>382</v>
+        <v>266</v>
       </c>
       <c r="C109" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D109">
         <v>3357</v>
       </c>
       <c r="E109">
         <v>3357</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>3</v>
       </c>
       <c r="B110" t="s">
-        <v>383</v>
+        <v>267</v>
       </c>
       <c r="C110" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D110">
         <v>239</v>
       </c>
       <c r="E110">
         <v>239</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>4</v>
       </c>
       <c r="B111" t="s">
-        <v>384</v>
+        <v>268</v>
       </c>
       <c r="C111" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D111">
         <v>72</v>
       </c>
       <c r="E111">
         <v>72</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>5</v>
       </c>
       <c r="B112" t="s">
-        <v>385</v>
+        <v>269</v>
       </c>
       <c r="C112" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D112">
         <v>40</v>
       </c>
       <c r="E112">
         <v>40</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>6</v>
       </c>
       <c r="B113" t="s">
-        <v>386</v>
+        <v>270</v>
       </c>
       <c r="C113" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D113">
         <v>60</v>
       </c>
       <c r="E113">
         <v>60</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" t="s">
+        <v>271</v>
+      </c>
+      <c r="D2" t="s">
+        <v>272</v>
+      </c>
+      <c r="E2" t="s">
+        <v>273</v>
+      </c>
+      <c r="F2" t="s">
+        <v>274</v>
+      </c>
+      <c r="G2">
+        <v>6581</v>
+      </c>
+      <c r="H2">
+        <v>13680</v>
+      </c>
+      <c r="I2">
+        <v>16512</v>
+      </c>
+      <c r="J2">
+        <v>7944</v>
+      </c>
+      <c r="K2">
+        <v>9898</v>
+      </c>
+      <c r="L2">
+        <v>498</v>
+      </c>
+      <c r="M2">
+        <v>555</v>
+      </c>
+      <c r="N2">
+        <v>8287</v>
+      </c>
+      <c r="O2">
+        <v>5912</v>
+      </c>
+      <c r="P2">
+        <v>285</v>
+      </c>
+      <c r="Q2">
+        <v>5458</v>
+      </c>
+      <c r="R2">
+        <v>4005</v>
+      </c>
+      <c r="S2">
+        <v>2776</v>
+      </c>
+      <c r="T2">
+        <v>2872</v>
+      </c>
+      <c r="U2">
+        <v>1162</v>
+      </c>
+      <c r="V2">
+        <v>14830</v>
+      </c>
+      <c r="W2">
+        <v>410</v>
+      </c>
+      <c r="X2">
+        <v>101665</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C3" t="s">
+        <v>271</v>
+      </c>
+      <c r="D3" t="s">
+        <v>272</v>
+      </c>
+      <c r="E3" t="s">
+        <v>275</v>
+      </c>
+      <c r="F3" t="s">
+        <v>276</v>
+      </c>
+      <c r="G3">
+        <v>2923</v>
+      </c>
+      <c r="H3">
+        <v>13550</v>
+      </c>
+      <c r="I3">
+        <v>12451</v>
+      </c>
+      <c r="J3">
+        <v>10776</v>
+      </c>
+      <c r="K3">
+        <v>3541</v>
+      </c>
+      <c r="L3">
+        <v>286</v>
+      </c>
+      <c r="M3">
+        <v>567</v>
+      </c>
+      <c r="N3">
+        <v>3456</v>
+      </c>
+      <c r="O3">
+        <v>2535</v>
+      </c>
+      <c r="P3">
+        <v>182</v>
+      </c>
+      <c r="Q3">
+        <v>2330</v>
+      </c>
+      <c r="R3">
+        <v>6130</v>
+      </c>
+      <c r="S3">
+        <v>2857</v>
+      </c>
+      <c r="T3">
+        <v>514</v>
+      </c>
+      <c r="U3">
+        <v>2810</v>
+      </c>
+      <c r="V3">
+        <v>5947</v>
+      </c>
+      <c r="W3">
+        <v>115</v>
+      </c>
+      <c r="X3">
+        <v>70970</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G4">
+        <v>9504</v>
+      </c>
+      <c r="H4">
+        <v>27230</v>
+      </c>
+      <c r="I4">
+        <v>28963</v>
+      </c>
+      <c r="J4">
+        <v>18720</v>
+      </c>
+      <c r="K4">
+        <v>13439</v>
+      </c>
+      <c r="L4">
+        <v>784</v>
+      </c>
+      <c r="M4">
+        <v>1122</v>
+      </c>
+      <c r="N4">
+        <v>11743</v>
+      </c>
+      <c r="O4">
+        <v>8447</v>
+      </c>
+      <c r="P4">
+        <v>467</v>
+      </c>
+      <c r="Q4">
+        <v>7788</v>
+      </c>
+      <c r="R4">
+        <v>10135</v>
+      </c>
+      <c r="S4">
+        <v>5633</v>
+      </c>
+      <c r="T4">
+        <v>3386</v>
+      </c>
+      <c r="U4">
+        <v>3972</v>
+      </c>
+      <c r="V4">
+        <v>20777</v>
+      </c>
+      <c r="W4">
+        <v>525</v>
+      </c>
+      <c r="X4">
+        <v>172635</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D2">
+        <v>6581</v>
+      </c>
+      <c r="E2">
+        <v>2923</v>
+      </c>
+      <c r="F2">
+        <v>9504</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D3">
+        <v>1342</v>
+      </c>
+      <c r="E3">
+        <v>751</v>
+      </c>
+      <c r="F3">
+        <v>2093</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>277</v>
+      </c>
+      <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4">
+        <v>2266</v>
+      </c>
+      <c r="E4">
+        <v>446</v>
+      </c>
+      <c r="F4">
+        <v>2712</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>278</v>
+      </c>
+      <c r="C5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5">
+        <v>458</v>
+      </c>
+      <c r="E5">
+        <v>135</v>
+      </c>
+      <c r="F5">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>279</v>
+      </c>
+      <c r="C6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D6">
+        <v>145</v>
+      </c>
+      <c r="E6">
+        <v>179</v>
+      </c>
+      <c r="F6">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>280</v>
+      </c>
+      <c r="C7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7">
+        <v>1625</v>
+      </c>
+      <c r="E7">
+        <v>836</v>
+      </c>
+      <c r="F7">
+        <v>2461</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>281</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8">
+        <v>258</v>
+      </c>
+      <c r="E8">
+        <v>46</v>
+      </c>
+      <c r="F8">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>282</v>
+      </c>
+      <c r="C9" t="s">
+        <v>38</v>
+      </c>
+      <c r="D9">
+        <v>149</v>
+      </c>
+      <c r="E9">
+        <v>42</v>
+      </c>
+      <c r="F9">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>283</v>
+      </c>
+      <c r="C10" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10">
+        <v>102</v>
+      </c>
+      <c r="E10">
+        <v>107</v>
+      </c>
+      <c r="F10">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>284</v>
+      </c>
+      <c r="C11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D11">
+        <v>121</v>
+      </c>
+      <c r="E11">
+        <v>49</v>
+      </c>
+      <c r="F11">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>285</v>
+      </c>
+      <c r="C12" t="s">
+        <v>38</v>
+      </c>
+      <c r="D12">
+        <v>115</v>
+      </c>
+      <c r="E12">
+        <v>332</v>
+      </c>
+      <c r="F12">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="13"/>
+    <row r="14">
+      <c r="A14">
+        <v>2</v>
+      </c>
+      <c r="B14" t="s">
+        <v>7</v>
+      </c>
+      <c r="C14" t="s">
+        <v>35</v>
+      </c>
+      <c r="D14">
+        <v>13680</v>
+      </c>
+      <c r="E14">
+        <v>13550</v>
+      </c>
+      <c r="F14">
+        <v>27230</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>30</v>
+      </c>
+      <c r="B15" t="s">
+        <v>30</v>
+      </c>
+      <c r="C15" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15">
+        <v>2856</v>
+      </c>
+      <c r="E15">
+        <v>2180</v>
+      </c>
+      <c r="F15">
+        <v>5036</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>1</v>
+      </c>
+      <c r="B16" t="s">
+        <v>286</v>
+      </c>
+      <c r="C16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16">
+        <v>4052</v>
+      </c>
+      <c r="E16">
+        <v>7566</v>
+      </c>
+      <c r="F16">
+        <v>11618</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>2</v>
+      </c>
+      <c r="B17" t="s">
+        <v>287</v>
+      </c>
+      <c r="C17" t="s">
+        <v>38</v>
+      </c>
+      <c r="D17">
+        <v>4023</v>
+      </c>
+      <c r="E17">
+        <v>889</v>
+      </c>
+      <c r="F17">
+        <v>4912</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>3</v>
+      </c>
+      <c r="B18" t="s">
+        <v>288</v>
+      </c>
+      <c r="C18" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18">
+        <v>627</v>
+      </c>
+      <c r="E18">
+        <v>192</v>
+      </c>
+      <c r="F18">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>4</v>
+      </c>
+      <c r="B19" t="s">
+        <v>289</v>
+      </c>
+      <c r="C19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D19">
+        <v>599</v>
+      </c>
+      <c r="E19">
+        <v>1424</v>
+      </c>
+      <c r="F19">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>5</v>
+      </c>
+      <c r="B20" t="s">
+        <v>290</v>
+      </c>
+      <c r="C20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20">
+        <v>354</v>
+      </c>
+      <c r="E20">
+        <v>161</v>
+      </c>
+      <c r="F20">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>6</v>
+      </c>
+      <c r="B21" t="s">
+        <v>291</v>
+      </c>
+      <c r="C21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D21">
+        <v>148</v>
+      </c>
+      <c r="E21">
+        <v>321</v>
+      </c>
+      <c r="F21">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>7</v>
+      </c>
+      <c r="B22" t="s">
+        <v>292</v>
+      </c>
+      <c r="C22" t="s">
+        <v>38</v>
+      </c>
+      <c r="D22">
+        <v>696</v>
+      </c>
+      <c r="E22">
+        <v>71</v>
+      </c>
+      <c r="F22">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>8</v>
+      </c>
+      <c r="B23" t="s">
+        <v>293</v>
+      </c>
+      <c r="C23" t="s">
+        <v>38</v>
+      </c>
+      <c r="D23">
+        <v>193</v>
+      </c>
+      <c r="E23">
+        <v>93</v>
+      </c>
+      <c r="F23">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>9</v>
+      </c>
+      <c r="B24" t="s">
+        <v>294</v>
+      </c>
+      <c r="C24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D24">
+        <v>132</v>
+      </c>
+      <c r="E24">
+        <v>653</v>
+      </c>
+      <c r="F24">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="25"/>
+    <row r="26">
+      <c r="A26">
+        <v>3</v>
+      </c>
+      <c r="B26" t="s">
+        <v>8</v>
+      </c>
+      <c r="C26" t="s">
+        <v>35</v>
+      </c>
+      <c r="D26">
+        <v>16512</v>
+      </c>
+      <c r="E26">
+        <v>12451</v>
+      </c>
+      <c r="F26">
+        <v>28963</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>30</v>
+      </c>
+      <c r="B27" t="s">
+        <v>30</v>
+      </c>
+      <c r="C27" t="s">
+        <v>36</v>
+      </c>
+      <c r="D27">
+        <v>2755</v>
+      </c>
+      <c r="E27">
+        <v>2709</v>
+      </c>
+      <c r="F27">
+        <v>5464</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>1</v>
+      </c>
+      <c r="B28" t="s">
+        <v>295</v>
+      </c>
+      <c r="C28" t="s">
+        <v>38</v>
+      </c>
+      <c r="D28">
+        <v>3886</v>
+      </c>
+      <c r="E28">
+        <v>1573</v>
+      </c>
+      <c r="F28">
+        <v>5459</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>2</v>
+      </c>
+      <c r="B29" t="s">
+        <v>296</v>
+      </c>
+      <c r="C29" t="s">
+        <v>38</v>
+      </c>
+      <c r="D29">
+        <v>5563</v>
+      </c>
+      <c r="E29">
+        <v>927</v>
+      </c>
+      <c r="F29">
+        <v>6490</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>3</v>
+      </c>
+      <c r="B30" t="s">
+        <v>297</v>
+      </c>
+      <c r="C30" t="s">
+        <v>38</v>
+      </c>
+      <c r="D30">
+        <v>613</v>
+      </c>
+      <c r="E30">
+        <v>358</v>
+      </c>
+      <c r="F30">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>4</v>
+      </c>
+      <c r="B31" t="s">
+        <v>298</v>
+      </c>
+      <c r="C31" t="s">
+        <v>38</v>
+      </c>
+      <c r="D31">
+        <v>441</v>
+      </c>
+      <c r="E31">
+        <v>1505</v>
+      </c>
+      <c r="F31">
+        <v>1946</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>5</v>
+      </c>
+      <c r="B32" t="s">
+        <v>299</v>
+      </c>
+      <c r="C32" t="s">
+        <v>38</v>
+      </c>
+      <c r="D32">
+        <v>293</v>
+      </c>
+      <c r="E32">
+        <v>4197</v>
+      </c>
+      <c r="F32">
+        <v>4490</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>6</v>
+      </c>
+      <c r="B33" t="s">
+        <v>300</v>
+      </c>
+      <c r="C33" t="s">
+        <v>38</v>
+      </c>
+      <c r="D33">
+        <v>121</v>
+      </c>
+      <c r="E33">
+        <v>264</v>
+      </c>
+      <c r="F33">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>7</v>
+      </c>
+      <c r="B34" t="s">
+        <v>301</v>
+      </c>
+      <c r="C34" t="s">
+        <v>38</v>
+      </c>
+      <c r="D34">
+        <v>180</v>
+      </c>
+      <c r="E34">
+        <v>124</v>
+      </c>
+      <c r="F34">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>8</v>
+      </c>
+      <c r="B35" t="s">
+        <v>302</v>
+      </c>
+      <c r="C35" t="s">
+        <v>38</v>
+      </c>
+      <c r="D35">
+        <v>119</v>
+      </c>
+      <c r="E35">
+        <v>152</v>
+      </c>
+      <c r="F35">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>9</v>
+      </c>
+      <c r="B36" t="s">
+        <v>303</v>
+      </c>
+      <c r="C36" t="s">
+        <v>38</v>
+      </c>
+      <c r="D36">
+        <v>2541</v>
+      </c>
+      <c r="E36">
+        <v>642</v>
+      </c>
+      <c r="F36">
+        <v>3183</v>
+      </c>
+    </row>
+    <row r="37"/>
+    <row r="38">
+      <c r="A38">
+        <v>4</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>35</v>
+      </c>
+      <c r="D38">
+        <v>7944</v>
+      </c>
+      <c r="E38">
+        <v>10776</v>
+      </c>
+      <c r="F38">
+        <v>18720</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>30</v>
+      </c>
+      <c r="B39" t="s">
+        <v>30</v>
+      </c>
+      <c r="C39" t="s">
+        <v>36</v>
+      </c>
+      <c r="D39">
+        <v>1369</v>
+      </c>
+      <c r="E39">
+        <v>1493</v>
+      </c>
+      <c r="F39">
+        <v>2862</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>1</v>
+      </c>
+      <c r="B40" t="s">
+        <v>304</v>
+      </c>
+      <c r="C40" t="s">
+        <v>38</v>
+      </c>
+      <c r="D40">
+        <v>1392</v>
+      </c>
+      <c r="E40">
+        <v>5060</v>
+      </c>
+      <c r="F40">
+        <v>6452</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>2</v>
+      </c>
+      <c r="B41" t="s">
+        <v>305</v>
+      </c>
+      <c r="C41" t="s">
+        <v>38</v>
+      </c>
+      <c r="D41">
+        <v>1857</v>
+      </c>
+      <c r="E41">
+        <v>1177</v>
+      </c>
+      <c r="F41">
+        <v>3034</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>3</v>
+      </c>
+      <c r="B42" t="s">
+        <v>306</v>
+      </c>
+      <c r="C42" t="s">
+        <v>38</v>
+      </c>
+      <c r="D42">
+        <v>914</v>
+      </c>
+      <c r="E42">
+        <v>374</v>
+      </c>
+      <c r="F42">
+        <v>1288</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>4</v>
+      </c>
+      <c r="B43" t="s">
+        <v>307</v>
+      </c>
+      <c r="C43" t="s">
+        <v>38</v>
+      </c>
+      <c r="D43">
+        <v>896</v>
+      </c>
+      <c r="E43">
+        <v>322</v>
+      </c>
+      <c r="F43">
+        <v>1218</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>5</v>
+      </c>
+      <c r="B44" t="s">
+        <v>308</v>
+      </c>
+      <c r="C44" t="s">
+        <v>38</v>
+      </c>
+      <c r="D44">
+        <v>526</v>
+      </c>
+      <c r="E44">
+        <v>149</v>
+      </c>
+      <c r="F44">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>6</v>
+      </c>
+      <c r="B45" t="s">
+        <v>309</v>
+      </c>
+      <c r="C45" t="s">
+        <v>38</v>
+      </c>
+      <c r="D45">
+        <v>125</v>
+      </c>
+      <c r="E45">
+        <v>621</v>
+      </c>
+      <c r="F45">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>7</v>
+      </c>
+      <c r="B46" t="s">
+        <v>310</v>
+      </c>
+      <c r="C46" t="s">
+        <v>38</v>
+      </c>
+      <c r="D46">
+        <v>157</v>
+      </c>
+      <c r="E46">
+        <v>79</v>
+      </c>
+      <c r="F46">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>8</v>
+      </c>
+      <c r="B47" t="s">
+        <v>311</v>
+      </c>
+      <c r="C47" t="s">
+        <v>38</v>
+      </c>
+      <c r="D47">
+        <v>281</v>
+      </c>
+      <c r="E47">
+        <v>67</v>
+      </c>
+      <c r="F47">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>9</v>
+      </c>
+      <c r="B48" t="s">
+        <v>312</v>
+      </c>
+      <c r="C48" t="s">
+        <v>38</v>
+      </c>
+      <c r="D48">
+        <v>427</v>
+      </c>
+      <c r="E48">
+        <v>1434</v>
+      </c>
+      <c r="F48">
+        <v>1861</v>
+      </c>
+    </row>
+    <row r="49"/>
+    <row r="50">
+      <c r="A50">
+        <v>5</v>
+      </c>
+      <c r="B50" t="s">
+        <v>10</v>
+      </c>
+      <c r="C50" t="s">
+        <v>35</v>
+      </c>
+      <c r="D50">
+        <v>9898</v>
+      </c>
+      <c r="E50">
+        <v>3541</v>
+      </c>
+      <c r="F50">
+        <v>13439</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="s">
+        <v>30</v>
+      </c>
+      <c r="B51" t="s">
+        <v>30</v>
+      </c>
+      <c r="C51" t="s">
+        <v>36</v>
+      </c>
+      <c r="D51">
+        <v>1301</v>
+      </c>
+      <c r="E51">
+        <v>625</v>
+      </c>
+      <c r="F51">
+        <v>1926</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>1</v>
+      </c>
+      <c r="B52" t="s">
+        <v>313</v>
+      </c>
+      <c r="C52" t="s">
+        <v>38</v>
+      </c>
+      <c r="D52">
+        <v>5280</v>
+      </c>
+      <c r="E52">
+        <v>1592</v>
+      </c>
+      <c r="F52">
+        <v>6872</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>2</v>
+      </c>
+      <c r="B53" t="s">
+        <v>314</v>
+      </c>
+      <c r="C53" t="s">
+        <v>38</v>
+      </c>
+      <c r="D53">
+        <v>305</v>
+      </c>
+      <c r="E53">
+        <v>263</v>
+      </c>
+      <c r="F53">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>3</v>
+      </c>
+      <c r="B54" t="s">
+        <v>315</v>
+      </c>
+      <c r="C54" t="s">
+        <v>38</v>
+      </c>
+      <c r="D54">
+        <v>1272</v>
+      </c>
+      <c r="E54">
+        <v>169</v>
+      </c>
+      <c r="F54">
+        <v>1441</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>4</v>
+      </c>
+      <c r="B55" t="s">
+        <v>316</v>
+      </c>
+      <c r="C55" t="s">
+        <v>38</v>
+      </c>
+      <c r="D55">
+        <v>136</v>
+      </c>
+      <c r="E55">
+        <v>401</v>
+      </c>
+      <c r="F55">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>5</v>
+      </c>
+      <c r="B56" t="s">
+        <v>317</v>
+      </c>
+      <c r="C56" t="s">
+        <v>38</v>
+      </c>
+      <c r="D56">
+        <v>1047</v>
+      </c>
+      <c r="E56">
+        <v>212</v>
+      </c>
+      <c r="F56">
+        <v>1259</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>6</v>
+      </c>
+      <c r="B57" t="s">
+        <v>318</v>
+      </c>
+      <c r="C57" t="s">
+        <v>38</v>
+      </c>
+      <c r="D57">
+        <v>136</v>
+      </c>
+      <c r="E57">
+        <v>23</v>
+      </c>
+      <c r="F57">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>7</v>
+      </c>
+      <c r="B58" t="s">
+        <v>319</v>
+      </c>
+      <c r="C58" t="s">
+        <v>38</v>
+      </c>
+      <c r="D58">
+        <v>190</v>
+      </c>
+      <c r="E58">
+        <v>53</v>
+      </c>
+      <c r="F58">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>8</v>
+      </c>
+      <c r="B59" t="s">
+        <v>320</v>
+      </c>
+      <c r="C59" t="s">
+        <v>38</v>
+      </c>
+      <c r="D59">
+        <v>101</v>
+      </c>
+      <c r="E59">
+        <v>30</v>
+      </c>
+      <c r="F59">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>9</v>
+      </c>
+      <c r="B60" t="s">
+        <v>321</v>
+      </c>
+      <c r="C60" t="s">
+        <v>38</v>
+      </c>
+      <c r="D60">
+        <v>130</v>
+      </c>
+      <c r="E60">
+        <v>173</v>
+      </c>
+      <c r="F60">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="61"/>
+    <row r="62">
+      <c r="A62">
+        <v>6</v>
+      </c>
+      <c r="B62" t="s">
+        <v>11</v>
+      </c>
+      <c r="C62" t="s">
+        <v>35</v>
+      </c>
+      <c r="D62">
+        <v>498</v>
+      </c>
+      <c r="E62">
+        <v>286</v>
+      </c>
+      <c r="F62">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="s">
+        <v>30</v>
+      </c>
+      <c r="B63" t="s">
+        <v>30</v>
+      </c>
+      <c r="C63" t="s">
+        <v>36</v>
+      </c>
+      <c r="D63">
+        <v>281</v>
+      </c>
+      <c r="E63">
+        <v>144</v>
+      </c>
+      <c r="F63">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>1</v>
+      </c>
+      <c r="B64" t="s">
+        <v>322</v>
+      </c>
+      <c r="C64" t="s">
+        <v>38</v>
+      </c>
+      <c r="D64">
+        <v>140</v>
+      </c>
+      <c r="E64">
+        <v>80</v>
+      </c>
+      <c r="F64">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>2</v>
+      </c>
+      <c r="B65" t="s">
+        <v>323</v>
+      </c>
+      <c r="C65" t="s">
+        <v>38</v>
+      </c>
+      <c r="D65">
+        <v>77</v>
+      </c>
+      <c r="E65">
+        <v>62</v>
+      </c>
+      <c r="F65">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="66"/>
+    <row r="67">
+      <c r="A67">
+        <v>7</v>
+      </c>
+      <c r="B67" t="s">
+        <v>12</v>
+      </c>
+      <c r="C67" t="s">
+        <v>35</v>
+      </c>
+      <c r="D67">
+        <v>555</v>
+      </c>
+      <c r="E67">
+        <v>567</v>
+      </c>
+      <c r="F67">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="s">
+        <v>30</v>
+      </c>
+      <c r="B68" t="s">
+        <v>30</v>
+      </c>
+      <c r="C68" t="s">
+        <v>36</v>
+      </c>
+      <c r="D68">
+        <v>261</v>
+      </c>
+      <c r="E68">
+        <v>222</v>
+      </c>
+      <c r="F68">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>1</v>
+      </c>
+      <c r="B69" t="s">
+        <v>324</v>
+      </c>
+      <c r="C69" t="s">
+        <v>38</v>
+      </c>
+      <c r="D69">
+        <v>200</v>
+      </c>
+      <c r="E69">
+        <v>148</v>
+      </c>
+      <c r="F69">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>2</v>
+      </c>
+      <c r="B70" t="s">
+        <v>325</v>
+      </c>
+      <c r="C70" t="s">
+        <v>38</v>
+      </c>
+      <c r="D70">
+        <v>52</v>
+      </c>
+      <c r="E70">
+        <v>51</v>
+      </c>
+      <c r="F70">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>3</v>
+      </c>
+      <c r="B71" t="s">
+        <v>326</v>
+      </c>
+      <c r="C71" t="s">
+        <v>38</v>
+      </c>
+      <c r="D71">
+        <v>42</v>
+      </c>
+      <c r="E71">
+        <v>146</v>
+      </c>
+      <c r="F71">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="72"/>
+    <row r="73">
+      <c r="A73">
+        <v>8</v>
+      </c>
+      <c r="B73" t="s">
+        <v>13</v>
+      </c>
+      <c r="C73" t="s">
+        <v>35</v>
+      </c>
+      <c r="D73">
+        <v>8287</v>
+      </c>
+      <c r="E73">
+        <v>3456</v>
+      </c>
+      <c r="F73">
+        <v>11743</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="s">
+        <v>30</v>
+      </c>
+      <c r="B74" t="s">
+        <v>30</v>
+      </c>
+      <c r="C74" t="s">
+        <v>36</v>
+      </c>
+      <c r="D74">
+        <v>915</v>
+      </c>
+      <c r="E74">
+        <v>639</v>
+      </c>
+      <c r="F74">
+        <v>1554</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>1</v>
+      </c>
+      <c r="B75" t="s">
+        <v>327</v>
+      </c>
+      <c r="C75" t="s">
+        <v>38</v>
+      </c>
+      <c r="D75">
+        <v>3929</v>
+      </c>
+      <c r="E75">
+        <v>1099</v>
+      </c>
+      <c r="F75">
+        <v>5028</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>2</v>
+      </c>
+      <c r="B76" t="s">
+        <v>328</v>
+      </c>
+      <c r="C76" t="s">
+        <v>38</v>
+      </c>
+      <c r="D76">
+        <v>1423</v>
+      </c>
+      <c r="E76">
+        <v>430</v>
+      </c>
+      <c r="F76">
+        <v>1853</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>3</v>
+      </c>
+      <c r="B77" t="s">
+        <v>329</v>
+      </c>
+      <c r="C77" t="s">
+        <v>38</v>
+      </c>
+      <c r="D77">
+        <v>558</v>
+      </c>
+      <c r="E77">
+        <v>116</v>
+      </c>
+      <c r="F77">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>4</v>
+      </c>
+      <c r="B78" t="s">
+        <v>330</v>
+      </c>
+      <c r="C78" t="s">
+        <v>38</v>
+      </c>
+      <c r="D78">
+        <v>171</v>
+      </c>
+      <c r="E78">
+        <v>700</v>
+      </c>
+      <c r="F78">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>5</v>
+      </c>
+      <c r="B79" t="s">
+        <v>331</v>
+      </c>
+      <c r="C79" t="s">
+        <v>38</v>
+      </c>
+      <c r="D79">
+        <v>820</v>
+      </c>
+      <c r="E79">
+        <v>112</v>
+      </c>
+      <c r="F79">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>6</v>
+      </c>
+      <c r="B80" t="s">
+        <v>332</v>
+      </c>
+      <c r="C80" t="s">
+        <v>38</v>
+      </c>
+      <c r="D80">
+        <v>39</v>
+      </c>
+      <c r="E80">
+        <v>94</v>
+      </c>
+      <c r="F80">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>7</v>
+      </c>
+      <c r="B81" t="s">
+        <v>333</v>
+      </c>
+      <c r="C81" t="s">
+        <v>38</v>
+      </c>
+      <c r="D81">
+        <v>294</v>
+      </c>
+      <c r="E81">
+        <v>47</v>
+      </c>
+      <c r="F81">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>8</v>
+      </c>
+      <c r="B82" t="s">
+        <v>334</v>
+      </c>
+      <c r="C82" t="s">
+        <v>38</v>
+      </c>
+      <c r="D82">
+        <v>125</v>
+      </c>
+      <c r="E82">
+        <v>203</v>
+      </c>
+      <c r="F82">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>9</v>
+      </c>
+      <c r="B83" t="s">
+        <v>335</v>
+      </c>
+      <c r="C83" t="s">
+        <v>38</v>
+      </c>
+      <c r="D83">
+        <v>13</v>
+      </c>
+      <c r="E83">
+        <v>16</v>
+      </c>
+      <c r="F83">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="84"/>
+    <row r="85">
+      <c r="A85">
+        <v>10</v>
+      </c>
+      <c r="B85" t="s">
+        <v>15</v>
+      </c>
+      <c r="C85" t="s">
+        <v>35</v>
+      </c>
+      <c r="D85">
+        <v>5912</v>
+      </c>
+      <c r="E85">
+        <v>2535</v>
+      </c>
+      <c r="F85">
+        <v>8447</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="s">
+        <v>30</v>
+      </c>
+      <c r="B86" t="s">
+        <v>30</v>
+      </c>
+      <c r="C86" t="s">
+        <v>36</v>
+      </c>
+      <c r="D86">
+        <v>490</v>
+      </c>
+      <c r="E86">
+        <v>543</v>
+      </c>
+      <c r="F86">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>1</v>
+      </c>
+      <c r="B87" t="s">
+        <v>336</v>
+      </c>
+      <c r="C87" t="s">
+        <v>38</v>
+      </c>
+      <c r="D87">
+        <v>464</v>
+      </c>
+      <c r="E87">
+        <v>549</v>
+      </c>
+      <c r="F87">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>2</v>
+      </c>
+      <c r="B88" t="s">
+        <v>337</v>
+      </c>
+      <c r="C88" t="s">
+        <v>38</v>
+      </c>
+      <c r="D88">
+        <v>344</v>
+      </c>
+      <c r="E88">
+        <v>198</v>
+      </c>
+      <c r="F88">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>3</v>
+      </c>
+      <c r="B89" t="s">
+        <v>338</v>
+      </c>
+      <c r="C89" t="s">
+        <v>38</v>
+      </c>
+      <c r="D89">
+        <v>122</v>
+      </c>
+      <c r="E89">
+        <v>189</v>
+      </c>
+      <c r="F89">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>4</v>
+      </c>
+      <c r="B90" t="s">
+        <v>339</v>
+      </c>
+      <c r="C90" t="s">
+        <v>38</v>
+      </c>
+      <c r="D90">
+        <v>123</v>
+      </c>
+      <c r="E90">
+        <v>146</v>
+      </c>
+      <c r="F90">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>5</v>
+      </c>
+      <c r="B91" t="s">
+        <v>340</v>
+      </c>
+      <c r="C91" t="s">
+        <v>38</v>
+      </c>
+      <c r="D91">
+        <v>4236</v>
+      </c>
+      <c r="E91">
+        <v>524</v>
+      </c>
+      <c r="F91">
+        <v>4760</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>6</v>
+      </c>
+      <c r="B92" t="s">
+        <v>341</v>
+      </c>
+      <c r="C92" t="s">
+        <v>38</v>
+      </c>
+      <c r="D92">
+        <v>67</v>
+      </c>
+      <c r="E92">
+        <v>44</v>
+      </c>
+      <c r="F92">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>7</v>
+      </c>
+      <c r="B93" t="s">
+        <v>342</v>
+      </c>
+      <c r="C93" t="s">
+        <v>38</v>
+      </c>
+      <c r="D93">
+        <v>19</v>
+      </c>
+      <c r="E93">
+        <v>219</v>
+      </c>
+      <c r="F93">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>8</v>
+      </c>
+      <c r="B94" t="s">
+        <v>343</v>
+      </c>
+      <c r="C94" t="s">
+        <v>38</v>
+      </c>
+      <c r="D94">
+        <v>20</v>
+      </c>
+      <c r="E94">
+        <v>90</v>
+      </c>
+      <c r="F94">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>9</v>
+      </c>
+      <c r="B95" t="s">
+        <v>344</v>
+      </c>
+      <c r="C95" t="s">
+        <v>38</v>
+      </c>
+      <c r="D95">
+        <v>27</v>
+      </c>
+      <c r="E95">
+        <v>33</v>
+      </c>
+      <c r="F95">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="96"/>
+    <row r="97">
+      <c r="A97">
+        <v>11</v>
+      </c>
+      <c r="B97" t="s">
+        <v>16</v>
+      </c>
+      <c r="C97" t="s">
+        <v>35</v>
+      </c>
+      <c r="D97">
+        <v>285</v>
+      </c>
+      <c r="E97">
+        <v>182</v>
+      </c>
+      <c r="F97">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="s">
+        <v>30</v>
+      </c>
+      <c r="B98" t="s">
+        <v>30</v>
+      </c>
+      <c r="C98" t="s">
+        <v>36</v>
+      </c>
+      <c r="D98">
+        <v>107</v>
+      </c>
+      <c r="E98">
+        <v>62</v>
+      </c>
+      <c r="F98">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>1</v>
+      </c>
+      <c r="B99" t="s">
+        <v>345</v>
+      </c>
+      <c r="C99" t="s">
+        <v>38</v>
+      </c>
+      <c r="D99">
+        <v>78</v>
+      </c>
+      <c r="E99">
+        <v>43</v>
+      </c>
+      <c r="F99">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>2</v>
+      </c>
+      <c r="B100" t="s">
+        <v>346</v>
+      </c>
+      <c r="C100" t="s">
+        <v>38</v>
+      </c>
+      <c r="D100">
+        <v>100</v>
+      </c>
+      <c r="E100">
+        <v>77</v>
+      </c>
+      <c r="F100">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="101"/>
+    <row r="102">
+      <c r="A102">
+        <v>12</v>
+      </c>
+      <c r="B102" t="s">
+        <v>17</v>
+      </c>
+      <c r="C102" t="s">
+        <v>35</v>
+      </c>
+      <c r="D102">
+        <v>5458</v>
+      </c>
+      <c r="E102">
+        <v>2330</v>
+      </c>
+      <c r="F102">
+        <v>7788</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="s">
+        <v>30</v>
+      </c>
+      <c r="B103" t="s">
+        <v>30</v>
+      </c>
+      <c r="C103" t="s">
+        <v>36</v>
+      </c>
+      <c r="D103">
+        <v>652</v>
+      </c>
+      <c r="E103">
+        <v>355</v>
+      </c>
+      <c r="F103">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>1</v>
+      </c>
+      <c r="B104" t="s">
+        <v>347</v>
+      </c>
+      <c r="C104" t="s">
+        <v>38</v>
+      </c>
+      <c r="D104">
+        <v>1485</v>
+      </c>
+      <c r="E104">
+        <v>897</v>
+      </c>
+      <c r="F104">
+        <v>2382</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>2</v>
+      </c>
+      <c r="B105" t="s">
+        <v>348</v>
+      </c>
+      <c r="C105" t="s">
+        <v>38</v>
+      </c>
+      <c r="D105">
+        <v>455</v>
+      </c>
+      <c r="E105">
+        <v>161</v>
+      </c>
+      <c r="F105">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>3</v>
+      </c>
+      <c r="B106" t="s">
+        <v>349</v>
+      </c>
+      <c r="C106" t="s">
+        <v>38</v>
+      </c>
+      <c r="D106">
+        <v>203</v>
+      </c>
+      <c r="E106">
+        <v>547</v>
+      </c>
+      <c r="F106">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>4</v>
+      </c>
+      <c r="B107" t="s">
+        <v>350</v>
+      </c>
+      <c r="C107" t="s">
+        <v>38</v>
+      </c>
+      <c r="D107">
+        <v>439</v>
+      </c>
+      <c r="E107">
+        <v>99</v>
+      </c>
+      <c r="F107">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>5</v>
+      </c>
+      <c r="B108" t="s">
+        <v>351</v>
+      </c>
+      <c r="C108" t="s">
+        <v>38</v>
+      </c>
+      <c r="D108">
+        <v>503</v>
+      </c>
+      <c r="E108">
+        <v>140</v>
+      </c>
+      <c r="F108">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>6</v>
+      </c>
+      <c r="B109" t="s">
+        <v>352</v>
+      </c>
+      <c r="C109" t="s">
+        <v>38</v>
+      </c>
+      <c r="D109">
+        <v>84</v>
+      </c>
+      <c r="E109">
+        <v>40</v>
+      </c>
+      <c r="F109">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>7</v>
+      </c>
+      <c r="B110" t="s">
+        <v>353</v>
+      </c>
+      <c r="C110" t="s">
+        <v>38</v>
+      </c>
+      <c r="D110">
+        <v>575</v>
+      </c>
+      <c r="E110">
+        <v>31</v>
+      </c>
+      <c r="F110">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>8</v>
+      </c>
+      <c r="B111" t="s">
+        <v>354</v>
+      </c>
+      <c r="C111" t="s">
+        <v>38</v>
+      </c>
+      <c r="D111">
+        <v>921</v>
+      </c>
+      <c r="E111">
+        <v>41</v>
+      </c>
+      <c r="F111">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>9</v>
+      </c>
+      <c r="B112" t="s">
+        <v>355</v>
+      </c>
+      <c r="C112" t="s">
+        <v>38</v>
+      </c>
+      <c r="D112">
+        <v>141</v>
+      </c>
+      <c r="E112">
+        <v>19</v>
+      </c>
+      <c r="F112">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="113"/>
+    <row r="114">
+      <c r="A114">
+        <v>13</v>
+      </c>
+      <c r="B114" t="s">
+        <v>18</v>
+      </c>
+      <c r="C114" t="s">
+        <v>35</v>
+      </c>
+      <c r="D114">
+        <v>4005</v>
+      </c>
+      <c r="E114">
+        <v>6130</v>
+      </c>
+      <c r="F114">
+        <v>10135</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="s">
+        <v>30</v>
+      </c>
+      <c r="B115" t="s">
+        <v>30</v>
+      </c>
+      <c r="C115" t="s">
+        <v>36</v>
+      </c>
+      <c r="D115">
+        <v>567</v>
+      </c>
+      <c r="E115">
+        <v>685</v>
+      </c>
+      <c r="F115">
+        <v>1252</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>1</v>
+      </c>
+      <c r="B116" t="s">
+        <v>356</v>
+      </c>
+      <c r="C116" t="s">
+        <v>38</v>
+      </c>
+      <c r="D116">
+        <v>2815</v>
+      </c>
+      <c r="E116">
+        <v>2259</v>
+      </c>
+      <c r="F116">
+        <v>5074</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>2</v>
+      </c>
+      <c r="B117" t="s">
+        <v>357</v>
+      </c>
+      <c r="C117" t="s">
+        <v>38</v>
+      </c>
+      <c r="D117">
+        <v>259</v>
+      </c>
+      <c r="E117">
+        <v>2379</v>
+      </c>
+      <c r="F117">
+        <v>2638</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>3</v>
+      </c>
+      <c r="B118" t="s">
+        <v>358</v>
+      </c>
+      <c r="C118" t="s">
+        <v>38</v>
+      </c>
+      <c r="D118">
+        <v>119</v>
+      </c>
+      <c r="E118">
+        <v>225</v>
+      </c>
+      <c r="F118">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>4</v>
+      </c>
+      <c r="B119" t="s">
+        <v>359</v>
+      </c>
+      <c r="C119" t="s">
+        <v>38</v>
+      </c>
+      <c r="D119">
+        <v>67</v>
+      </c>
+      <c r="E119">
+        <v>316</v>
+      </c>
+      <c r="F119">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>5</v>
+      </c>
+      <c r="B120" t="s">
+        <v>360</v>
+      </c>
+      <c r="C120" t="s">
+        <v>38</v>
+      </c>
+      <c r="D120">
+        <v>136</v>
+      </c>
+      <c r="E120">
+        <v>215</v>
+      </c>
+      <c r="F120">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>6</v>
+      </c>
+      <c r="B121" t="s">
+        <v>361</v>
+      </c>
+      <c r="C121" t="s">
+        <v>38</v>
+      </c>
+      <c r="D121">
+        <v>42</v>
+      </c>
+      <c r="E121">
+        <v>51</v>
+      </c>
+      <c r="F121">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="122"/>
+    <row r="123">
+      <c r="A123">
+        <v>14</v>
+      </c>
+      <c r="B123" t="s">
+        <v>19</v>
+      </c>
+      <c r="C123" t="s">
+        <v>35</v>
+      </c>
+      <c r="D123">
+        <v>2776</v>
+      </c>
+      <c r="E123">
+        <v>2857</v>
+      </c>
+      <c r="F123">
+        <v>5633</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="s">
+        <v>30</v>
+      </c>
+      <c r="B124" t="s">
+        <v>30</v>
+      </c>
+      <c r="C124" t="s">
+        <v>36</v>
+      </c>
+      <c r="D124">
+        <v>594</v>
+      </c>
+      <c r="E124">
+        <v>430</v>
+      </c>
+      <c r="F124">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>1</v>
+      </c>
+      <c r="B125" t="s">
+        <v>362</v>
+      </c>
+      <c r="C125" t="s">
+        <v>38</v>
+      </c>
+      <c r="D125">
+        <v>1162</v>
+      </c>
+      <c r="E125">
+        <v>1739</v>
+      </c>
+      <c r="F125">
+        <v>2901</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>2</v>
+      </c>
+      <c r="B126" t="s">
+        <v>363</v>
+      </c>
+      <c r="C126" t="s">
+        <v>38</v>
+      </c>
+      <c r="D126">
+        <v>393</v>
+      </c>
+      <c r="E126">
+        <v>105</v>
+      </c>
+      <c r="F126">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>3</v>
+      </c>
+      <c r="B127" t="s">
+        <v>364</v>
+      </c>
+      <c r="C127" t="s">
+        <v>38</v>
+      </c>
+      <c r="D127">
+        <v>65</v>
+      </c>
+      <c r="E127">
+        <v>65</v>
+      </c>
+      <c r="F127">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>4</v>
+      </c>
+      <c r="B128" t="s">
+        <v>365</v>
+      </c>
+      <c r="C128" t="s">
+        <v>38</v>
+      </c>
+      <c r="D128">
+        <v>116</v>
+      </c>
+      <c r="E128">
+        <v>76</v>
+      </c>
+      <c r="F128">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>5</v>
+      </c>
+      <c r="B129" t="s">
+        <v>366</v>
+      </c>
+      <c r="C129" t="s">
+        <v>38</v>
+      </c>
+      <c r="D129">
+        <v>146</v>
+      </c>
+      <c r="E129">
+        <v>321</v>
+      </c>
+      <c r="F129">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>6</v>
+      </c>
+      <c r="B130" t="s">
+        <v>367</v>
+      </c>
+      <c r="C130" t="s">
+        <v>38</v>
+      </c>
+      <c r="D130">
+        <v>47</v>
+      </c>
+      <c r="E130">
+        <v>33</v>
+      </c>
+      <c r="F130">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>7</v>
+      </c>
+      <c r="B131" t="s">
+        <v>368</v>
+      </c>
+      <c r="C131" t="s">
+        <v>38</v>
+      </c>
+      <c r="D131">
+        <v>131</v>
+      </c>
+      <c r="E131">
+        <v>35</v>
+      </c>
+      <c r="F131">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>8</v>
+      </c>
+      <c r="B132" t="s">
+        <v>369</v>
+      </c>
+      <c r="C132" t="s">
+        <v>38</v>
+      </c>
+      <c r="D132">
+        <v>91</v>
+      </c>
+      <c r="E132">
+        <v>31</v>
+      </c>
+      <c r="F132">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>9</v>
+      </c>
+      <c r="B133" t="s">
+        <v>370</v>
+      </c>
+      <c r="C133" t="s">
+        <v>38</v>
+      </c>
+      <c r="D133">
+        <v>31</v>
+      </c>
+      <c r="E133">
+        <v>22</v>
+      </c>
+      <c r="F133">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="134"/>
+    <row r="135">
+      <c r="A135">
+        <v>15</v>
+      </c>
+      <c r="B135" t="s">
+        <v>20</v>
+      </c>
+      <c r="C135" t="s">
+        <v>35</v>
+      </c>
+      <c r="D135">
+        <v>2872</v>
+      </c>
+      <c r="E135">
+        <v>514</v>
+      </c>
+      <c r="F135">
+        <v>3386</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="s">
+        <v>30</v>
+      </c>
+      <c r="B136" t="s">
+        <v>30</v>
+      </c>
+      <c r="C136" t="s">
+        <v>36</v>
+      </c>
+      <c r="D136">
+        <v>853</v>
+      </c>
+      <c r="E136">
+        <v>204</v>
+      </c>
+      <c r="F136">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>1</v>
+      </c>
+      <c r="B137" t="s">
+        <v>371</v>
+      </c>
+      <c r="C137" t="s">
+        <v>38</v>
+      </c>
+      <c r="D137">
+        <v>851</v>
+      </c>
+      <c r="E137">
+        <v>177</v>
+      </c>
+      <c r="F137">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>2</v>
+      </c>
+      <c r="B138" t="s">
+        <v>372</v>
+      </c>
+      <c r="C138" t="s">
+        <v>38</v>
+      </c>
+      <c r="D138">
+        <v>148</v>
+      </c>
+      <c r="E138">
+        <v>21</v>
+      </c>
+      <c r="F138">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>3</v>
+      </c>
+      <c r="B139" t="s">
+        <v>373</v>
+      </c>
+      <c r="C139" t="s">
+        <v>38</v>
+      </c>
+      <c r="D139">
+        <v>218</v>
+      </c>
+      <c r="E139">
+        <v>58</v>
+      </c>
+      <c r="F139">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>4</v>
+      </c>
+      <c r="B140" t="s">
+        <v>374</v>
+      </c>
+      <c r="C140" t="s">
+        <v>38</v>
+      </c>
+      <c r="D140">
+        <v>802</v>
+      </c>
+      <c r="E140">
+        <v>54</v>
+      </c>
+      <c r="F140">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="141"/>
+    <row r="142">
+      <c r="A142">
+        <v>16</v>
+      </c>
+      <c r="B142" t="s">
+        <v>21</v>
+      </c>
+      <c r="C142" t="s">
+        <v>35</v>
+      </c>
+      <c r="D142">
+        <v>1162</v>
+      </c>
+      <c r="E142">
+        <v>2810</v>
+      </c>
+      <c r="F142">
+        <v>3972</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" t="s">
+        <v>30</v>
+      </c>
+      <c r="B143" t="s">
+        <v>30</v>
+      </c>
+      <c r="C143" t="s">
+        <v>36</v>
+      </c>
+      <c r="D143">
+        <v>155</v>
+      </c>
+      <c r="E143">
+        <v>340</v>
+      </c>
+      <c r="F143">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>1</v>
+      </c>
+      <c r="B144" t="s">
+        <v>375</v>
+      </c>
+      <c r="C144" t="s">
+        <v>38</v>
+      </c>
+      <c r="D144">
+        <v>666</v>
+      </c>
+      <c r="E144">
+        <v>1651</v>
+      </c>
+      <c r="F144">
+        <v>2317</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>2</v>
+      </c>
+      <c r="B145" t="s">
+        <v>376</v>
+      </c>
+      <c r="C145" t="s">
+        <v>38</v>
+      </c>
+      <c r="D145">
+        <v>43</v>
+      </c>
+      <c r="E145">
+        <v>150</v>
+      </c>
+      <c r="F145">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>3</v>
+      </c>
+      <c r="B146" t="s">
+        <v>377</v>
+      </c>
+      <c r="C146" t="s">
+        <v>38</v>
+      </c>
+      <c r="D146">
+        <v>132</v>
+      </c>
+      <c r="E146">
+        <v>187</v>
+      </c>
+      <c r="F146">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>4</v>
+      </c>
+      <c r="B147" t="s">
+        <v>378</v>
+      </c>
+      <c r="C147" t="s">
+        <v>38</v>
+      </c>
+      <c r="D147">
+        <v>83</v>
+      </c>
+      <c r="E147">
+        <v>127</v>
+      </c>
+      <c r="F147">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>5</v>
+      </c>
+      <c r="B148" t="s">
+        <v>379</v>
+      </c>
+      <c r="C148" t="s">
+        <v>38</v>
+      </c>
+      <c r="D148">
+        <v>10</v>
+      </c>
+      <c r="E148">
+        <v>60</v>
+      </c>
+      <c r="F148">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>6</v>
+      </c>
+      <c r="B149" t="s">
+        <v>380</v>
+      </c>
+      <c r="C149" t="s">
+        <v>38</v>
+      </c>
+      <c r="D149">
+        <v>39</v>
+      </c>
+      <c r="E149">
+        <v>167</v>
+      </c>
+      <c r="F149">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>7</v>
+      </c>
+      <c r="B150" t="s">
+        <v>381</v>
+      </c>
+      <c r="C150" t="s">
+        <v>38</v>
+      </c>
+      <c r="D150">
+        <v>34</v>
+      </c>
+      <c r="E150">
+        <v>128</v>
+      </c>
+      <c r="F150">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="151"/>
+    <row r="152">
+      <c r="A152">
+        <v>17</v>
+      </c>
+      <c r="B152" t="s">
+        <v>22</v>
+      </c>
+      <c r="C152" t="s">
+        <v>35</v>
+      </c>
+      <c r="D152">
+        <v>14830</v>
+      </c>
+      <c r="E152">
+        <v>5947</v>
+      </c>
+      <c r="F152">
+        <v>20777</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" t="s">
+        <v>30</v>
+      </c>
+      <c r="B153" t="s">
+        <v>30</v>
+      </c>
+      <c r="C153" t="s">
+        <v>36</v>
+      </c>
+      <c r="D153">
+        <v>666</v>
+      </c>
+      <c r="E153">
+        <v>342</v>
+      </c>
+      <c r="F153">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>1</v>
+      </c>
+      <c r="B154" t="s">
+        <v>382</v>
+      </c>
+      <c r="C154" t="s">
+        <v>38</v>
+      </c>
+      <c r="D154">
+        <v>7801</v>
+      </c>
+      <c r="E154">
+        <v>3774</v>
+      </c>
+      <c r="F154">
+        <v>11575</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>2</v>
+      </c>
+      <c r="B155" t="s">
+        <v>383</v>
+      </c>
+      <c r="C155" t="s">
+        <v>38</v>
+      </c>
+      <c r="D155">
+        <v>5543</v>
+      </c>
+      <c r="E155">
+        <v>1295</v>
+      </c>
+      <c r="F155">
+        <v>6838</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>3</v>
+      </c>
+      <c r="B156" t="s">
+        <v>384</v>
+      </c>
+      <c r="C156" t="s">
+        <v>38</v>
+      </c>
+      <c r="D156">
+        <v>165</v>
+      </c>
+      <c r="E156">
+        <v>74</v>
+      </c>
+      <c r="F156">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>4</v>
+      </c>
+      <c r="B157" t="s">
+        <v>385</v>
+      </c>
+      <c r="C157" t="s">
+        <v>38</v>
+      </c>
+      <c r="D157">
+        <v>388</v>
+      </c>
+      <c r="E157">
+        <v>105</v>
+      </c>
+      <c r="F157">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>5</v>
+      </c>
+      <c r="B158" t="s">
+        <v>386</v>
+      </c>
+      <c r="C158" t="s">
+        <v>38</v>
+      </c>
+      <c r="D158">
+        <v>82</v>
+      </c>
+      <c r="E158">
+        <v>107</v>
+      </c>
+      <c r="F158">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>6</v>
+      </c>
+      <c r="B159" t="s">
+        <v>387</v>
+      </c>
+      <c r="C159" t="s">
+        <v>38</v>
+      </c>
+      <c r="D159">
+        <v>79</v>
+      </c>
+      <c r="E159">
+        <v>39</v>
+      </c>
+      <c r="F159">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>7</v>
+      </c>
+      <c r="B160" t="s">
+        <v>388</v>
+      </c>
+      <c r="C160" t="s">
+        <v>38</v>
+      </c>
+      <c r="D160">
+        <v>56</v>
+      </c>
+      <c r="E160">
+        <v>70</v>
+      </c>
+      <c r="F160">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>8</v>
+      </c>
+      <c r="B161" t="s">
+        <v>389</v>
+      </c>
+      <c r="C161" t="s">
+        <v>38</v>
+      </c>
+      <c r="D161">
+        <v>50</v>
+      </c>
+      <c r="E161">
+        <v>141</v>
+      </c>
+      <c r="F161">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="162"/>
+    <row r="163">
+      <c r="A163">
+        <v>24</v>
+      </c>
+      <c r="B163" t="s">
+        <v>23</v>
+      </c>
+      <c r="C163" t="s">
+        <v>35</v>
+      </c>
+      <c r="D163">
+        <v>410</v>
+      </c>
+      <c r="E163">
+        <v>115</v>
+      </c>
+      <c r="F163">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" t="s">
+        <v>30</v>
+      </c>
+      <c r="B164" t="s">
+        <v>30</v>
+      </c>
+      <c r="C164" t="s">
+        <v>36</v>
+      </c>
+      <c r="D164">
+        <v>78</v>
+      </c>
+      <c r="E164">
+        <v>59</v>
+      </c>
+      <c r="F164">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165">
+        <v>1</v>
+      </c>
+      <c r="B165" t="s">
+        <v>390</v>
+      </c>
+      <c r="C165" t="s">
+        <v>38</v>
+      </c>
+      <c r="D165">
+        <v>178</v>
+      </c>
+      <c r="E165">
+        <v>37</v>
+      </c>
+      <c r="F165">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>2</v>
+      </c>
+      <c r="B166" t="s">
+        <v>391</v>
+      </c>
+      <c r="C166" t="s">
+        <v>38</v>
+      </c>
+      <c r="D166">
+        <v>44</v>
+      </c>
+      <c r="E166">
+        <v>7</v>
+      </c>
+      <c r="F166">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>3</v>
+      </c>
+      <c r="B167" t="s">
+        <v>392</v>
+      </c>
+      <c r="C167" t="s">
+        <v>38</v>
+      </c>
+      <c r="D167">
+        <v>110</v>
+      </c>
+      <c r="E167">
+        <v>12</v>
+      </c>
+      <c r="F167">
+        <v>122</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>