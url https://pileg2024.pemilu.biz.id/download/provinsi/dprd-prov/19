--- v1 (2026-04-10)
+++ v2 (2026-08-07)
@@ -14,187 +14,1591 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
-    <sheet name="KEPULAUAN BANGKA BELITUNG 1 - P" sheetId="2" r:id="rId4"/>
-[...10 lines deleted...]
-    <sheet name="KEPULAUAN BANGKA BELITUNG 6 - C" sheetId="13" r:id="rId16"/>
+    <sheet name="KEPULAUAN BANGKA BELITUNG 2 - P" sheetId="2" r:id="rId4"/>
+    <sheet name="KEPULAUAN BANGKA BELITUNG 2 - C" sheetId="3" r:id="rId6"/>
+    <sheet name="KEPULAUAN BANGKA BELITUNG 3 - P" sheetId="4" r:id="rId7"/>
+    <sheet name="KEPULAUAN BANGKA BELITUNG 3 - C" sheetId="5" r:id="rId8"/>
+    <sheet name="KEPULAUAN BANGKA BELITUNG 4 - P" sheetId="6" r:id="rId9"/>
+    <sheet name="KEPULAUAN BANGKA BELITUNG 4 - C" sheetId="7" r:id="rId10"/>
+    <sheet name="KEPULAUAN BANGKA BELITUNG 5 - P" sheetId="8" r:id="rId11"/>
+    <sheet name="KEPULAUAN BANGKA BELITUNG 5 - C" sheetId="9" r:id="rId12"/>
+    <sheet name="KEPULAUAN BANGKA BELITUNG 6 - P" sheetId="10" r:id="rId13"/>
+    <sheet name="KEPULAUAN BANGKA BELITUNG 6 - C" sheetId="11" r:id="rId14"/>
+    <sheet name="KEPULAUAN BANGKA BELITUNG 1 - P" sheetId="12" r:id="rId15"/>
+    <sheet name="KEPULAUAN BANGKA BELITUNG 1 - C" sheetId="13" r:id="rId16"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="600" uniqueCount="600">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PROVINSI</t>
   </si>
   <si>
     <t>KODE DAPIL</t>
   </si>
   <si>
     <t>DAPIL</t>
   </si>
   <si>
     <t>KODE KABUPATEN</t>
   </si>
   <si>
     <t>KABUPATEN/KOTA</t>
   </si>
   <si>
     <t>PKB</t>
   </si>
   <si>
     <t>GERINDRA</t>
   </si>
   <si>
     <t>PDIP</t>
   </si>
   <si>
     <t>GOLKAR</t>
   </si>
   <si>
     <t>NASDEM</t>
   </si>
   <si>
     <t>BURUH</t>
   </si>
   <si>
     <t>GELORA</t>
   </si>
   <si>
     <t>PKS</t>
   </si>
   <si>
+    <t>HANURA</t>
+  </si>
+  <si>
+    <t>PAN</t>
+  </si>
+  <si>
+    <t>DEMOKRAT</t>
+  </si>
+  <si>
+    <t>PSI</t>
+  </si>
+  <si>
+    <t>PERINDO</t>
+  </si>
+  <si>
+    <t>PPP</t>
+  </si>
+  <si>
+    <t>TOTAL SUARA</t>
+  </si>
+  <si>
+    <t>KEPULAUAN BANGKA BELITUNG</t>
+  </si>
+  <si>
+    <t>190002</t>
+  </si>
+  <si>
+    <t>KEPULAUAN BANGKA BELITUNG 2</t>
+  </si>
+  <si>
+    <t>1904</t>
+  </si>
+  <si>
+    <t>BANGKA TENGAH</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>NOMOR</t>
+  </si>
+  <si>
+    <t>PARTAI</t>
+  </si>
+  <si>
+    <t>JENIS SUARA</t>
+  </si>
+  <si>
+    <t>SUARA TOTAL</t>
+  </si>
+  <si>
+    <t>SUARA PARTAI</t>
+  </si>
+  <si>
+    <t>M. TANWIN, S.H.</t>
+  </si>
+  <si>
+    <t>CALEG</t>
+  </si>
+  <si>
+    <t>Mayor (Purn) IRSAN</t>
+  </si>
+  <si>
+    <t>ANGGRAINI, S.Si</t>
+  </si>
+  <si>
+    <t>SUFRIMADANI, S.P.</t>
+  </si>
+  <si>
+    <t>SUSINTA</t>
+  </si>
+  <si>
+    <t>Drs. DEDY NURYADINATA, M.Si.</t>
+  </si>
+  <si>
+    <t>FITRA WIJAYA</t>
+  </si>
+  <si>
+    <t>PAHLIVI, S.Pi.</t>
+  </si>
+  <si>
+    <t>YULINAR</t>
+  </si>
+  <si>
+    <t>HERMAN</t>
+  </si>
+  <si>
+    <t>ACHMAD FERDY FIRMANSYAH</t>
+  </si>
+  <si>
+    <t>ERLINA</t>
+  </si>
+  <si>
+    <t>DIDIT SRI GUSJAYA, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>ADET, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>ME  HOA, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>AGUSRI</t>
+  </si>
+  <si>
+    <t>PRATIWI SEFYANNI</t>
+  </si>
+  <si>
+    <t>SARDI</t>
+  </si>
+  <si>
+    <t>TOPAN ANGGARA, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>RIA KUSUMA ASTUTI</t>
+  </si>
+  <si>
+    <t>RUTH DAMAYANTI</t>
+  </si>
+  <si>
+    <t>TASMIN TAMSIL, S.H.</t>
+  </si>
+  <si>
+    <t>ABDUL LATIF SOMAD, S.H.</t>
+  </si>
+  <si>
+    <t>H. MULYADI, S.E.</t>
+  </si>
+  <si>
+    <t>H. M. RASYID RIDHO</t>
+  </si>
+  <si>
+    <t>SRI WAHYUNI, S.Kep.</t>
+  </si>
+  <si>
+    <t>Drs. SUBRI, M.M.</t>
+  </si>
+  <si>
+    <t>SUPRIYADI, S.H.</t>
+  </si>
+  <si>
+    <t>ANITA, A.Md.</t>
+  </si>
+  <si>
+    <t>HAKIM FIRDAUS</t>
+  </si>
+  <si>
+    <t>NURDIN ARANIRI</t>
+  </si>
+  <si>
+    <t>ZAINUDIN, A.Md.</t>
+  </si>
+  <si>
+    <t>ABDY IRAWAN, S.E.</t>
+  </si>
+  <si>
+    <t>PARTINA</t>
+  </si>
+  <si>
+    <t>Letkol (Purn) AGUS SUHENDI</t>
+  </si>
+  <si>
+    <t>YUNIAR DEWI, S.E.</t>
+  </si>
+  <si>
+    <t>H. AGUS MD</t>
+  </si>
+  <si>
+    <t>LILIAN QOMARIAH IZATI</t>
+  </si>
+  <si>
+    <t>ROJALI</t>
+  </si>
+  <si>
+    <t>Ir. M. DIANTORO MUROD, M.M.</t>
+  </si>
+  <si>
+    <t>FITRI YANA</t>
+  </si>
+  <si>
+    <t>HERMAN H. M.</t>
+  </si>
+  <si>
+    <t>HELPIRA</t>
+  </si>
+  <si>
+    <t>GUSTI AHMAD RIDWANSYAH</t>
+  </si>
+  <si>
+    <t>ANDRIAN SAMALLO, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>FERRY FIRMANSYAH</t>
+  </si>
+  <si>
+    <t>SUCI TRIANA</t>
+  </si>
+  <si>
+    <t>MUHAMMAD TAUFIK, S.E.</t>
+  </si>
+  <si>
+    <t>TOMI MARZUKI</t>
+  </si>
+  <si>
+    <t>YULITA</t>
+  </si>
+  <si>
+    <t>YULISTIANA, S.E.</t>
+  </si>
+  <si>
+    <t>MUKTABARI</t>
+  </si>
+  <si>
+    <t>RUDI ONGGONO</t>
+  </si>
+  <si>
+    <t>HELEN</t>
+  </si>
+  <si>
+    <t>SRI HARTAYA</t>
+  </si>
+  <si>
+    <t>HENNO A. SUDIRMAN, S.H.</t>
+  </si>
+  <si>
+    <t>NOVERYANTINI</t>
+  </si>
+  <si>
+    <t>WIBISONO, S.E.</t>
+  </si>
+  <si>
+    <t>INDRA SETIAWAN, S.T.</t>
+  </si>
+  <si>
+    <t>NURAIDA ADELIA SARAGIH</t>
+  </si>
+  <si>
+    <t>SUDARSONO</t>
+  </si>
+  <si>
+    <t>EVA SUSANTI</t>
+  </si>
+  <si>
+    <t>BUDI WIJAYA</t>
+  </si>
+  <si>
+    <t>PBB</t>
+  </si>
+  <si>
+    <t>190003</t>
+  </si>
+  <si>
+    <t>KEPULAUAN BANGKA BELITUNG 3</t>
+  </si>
+  <si>
+    <t>1903</t>
+  </si>
+  <si>
+    <t>BANGKA SELATAN</t>
+  </si>
+  <si>
+    <t>MAIMUNAH, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>IBROHIM, S.H.</t>
+  </si>
+  <si>
+    <t>H. AMBO UPE JUPRI</t>
+  </si>
+  <si>
+    <t>NASICHATUL AZIZAH</t>
+  </si>
+  <si>
+    <t>ISMAIL, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>CHANDRA PRATAMA, S.E.</t>
+  </si>
+  <si>
+    <t>RUSDIYANTO, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>SUPRIYADI, S.Si.</t>
+  </si>
+  <si>
+    <t>YULISTIRAH</t>
+  </si>
+  <si>
+    <t>MUZANI ABDULLAH, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>SARI AYUNINTIAS</t>
+  </si>
+  <si>
+    <t>YOGI MAULANA</t>
+  </si>
+  <si>
+    <t>H. SIPIONI H. SARIAN YON</t>
+  </si>
+  <si>
+    <t>SUSI</t>
+  </si>
+  <si>
+    <t>KONG JUNG, S.T.</t>
+  </si>
+  <si>
+    <t>TONI MUKTI, S.H.</t>
+  </si>
+  <si>
+    <t>PERAWATI, S.E.</t>
+  </si>
+  <si>
+    <t>H. JAMRO H. JALIL</t>
+  </si>
+  <si>
+    <t>MARSIDI, S.H.</t>
+  </si>
+  <si>
+    <t>RINA TAROL, S.E.</t>
+  </si>
+  <si>
+    <t>AGUNG ADIARSA</t>
+  </si>
+  <si>
+    <t>ADITYA RIZKI PRADANA</t>
+  </si>
+  <si>
+    <t>OLINSIA RISINA</t>
+  </si>
+  <si>
+    <t>MASYADI</t>
+  </si>
+  <si>
+    <t>FRENGKI FERA, S.E.</t>
+  </si>
+  <si>
+    <t>MIE YING</t>
+  </si>
+  <si>
+    <t>SAHIDAN</t>
+  </si>
+  <si>
+    <t>FERRY</t>
+  </si>
+  <si>
+    <t>MUHAMMAD YUDHA PRIMADIRANI, S.E., M.E.</t>
+  </si>
+  <si>
+    <t>FETY TAMARA</t>
+  </si>
+  <si>
+    <t>MEZA KOSTANZA, S.M.</t>
+  </si>
+  <si>
+    <t>ARIANTO</t>
+  </si>
+  <si>
+    <t>H. KAPID MA'ID</t>
+  </si>
+  <si>
+    <t>MUSANI</t>
+  </si>
+  <si>
+    <t>ASTURI</t>
+  </si>
+  <si>
+    <t>ROSIDI</t>
+  </si>
+  <si>
+    <t>NURRAHMAWATI NINGRUM, S.P.</t>
+  </si>
+  <si>
+    <t>AHMAD HABIBI, S.Sos.I., S.Ag., M.Hum.</t>
+  </si>
+  <si>
+    <t>SISWO HADI</t>
+  </si>
+  <si>
+    <t>SOBAR SOBARI</t>
+  </si>
+  <si>
+    <t>ENDANG ELMIYANI, S.Pd.</t>
+  </si>
+  <si>
+    <t>RIZANI USMAN</t>
+  </si>
+  <si>
+    <t>MOHAMAD HENDARI, S.E.</t>
+  </si>
+  <si>
+    <t>SUHARTYKA SARI DEWI, S.Kom.</t>
+  </si>
+  <si>
+    <t>ARMADI</t>
+  </si>
+  <si>
+    <t>EGA</t>
+  </si>
+  <si>
+    <t>BOBI ANGGARA</t>
+  </si>
+  <si>
+    <t>DEWI KARTIKA</t>
+  </si>
+  <si>
+    <t>HERWANTO, S.H.</t>
+  </si>
+  <si>
+    <t>H. EDY JUNAIDI YONG YONG</t>
+  </si>
+  <si>
+    <t>RANO</t>
+  </si>
+  <si>
+    <t>HENNY SUSANTI</t>
+  </si>
+  <si>
+    <t>HENDRI KOESNADI</t>
+  </si>
+  <si>
+    <t>SULASTIO SETIAWAN, S.H.</t>
+  </si>
+  <si>
+    <t>ZAINAB</t>
+  </si>
+  <si>
+    <t>EKA EFRILIANA</t>
+  </si>
+  <si>
+    <t>SE KIAN</t>
+  </si>
+  <si>
+    <t>THAMRIN</t>
+  </si>
+  <si>
+    <t>ELI SETIAWATI</t>
+  </si>
+  <si>
+    <t>MERI ANDANI</t>
+  </si>
+  <si>
+    <t>DEDI SANJAYA</t>
+  </si>
+  <si>
+    <t>SARI OCTALISA</t>
+  </si>
+  <si>
+    <t>WARKAMNI</t>
+  </si>
+  <si>
+    <t>TONY PURNAMA</t>
+  </si>
+  <si>
+    <t>FERRITA ANDRIANI, S.Pd.AUD.</t>
+  </si>
+  <si>
+    <t>ROBINNEGO</t>
+  </si>
+  <si>
+    <t>SABILA ISROMI</t>
+  </si>
+  <si>
+    <t>BONI ANGGARA</t>
+  </si>
+  <si>
+    <t>GARUDA</t>
+  </si>
+  <si>
+    <t>UMMAT</t>
+  </si>
+  <si>
+    <t>190004</t>
+  </si>
+  <si>
+    <t>KEPULAUAN BANGKA BELITUNG 4</t>
+  </si>
+  <si>
+    <t>1902</t>
+  </si>
+  <si>
+    <t>BELITUNG</t>
+  </si>
+  <si>
+    <t>1906</t>
+  </si>
+  <si>
+    <t>BELITUNG TIMUR</t>
+  </si>
+  <si>
+    <t>MUHTAR</t>
+  </si>
+  <si>
+    <t>ARTIANSYAH</t>
+  </si>
+  <si>
+    <t>JOSI MARTIN SALVIANA</t>
+  </si>
+  <si>
+    <t>MUHAMMAD IQBAL YUSUF, S.Kom.</t>
+  </si>
+  <si>
+    <t>SURYADIN</t>
+  </si>
+  <si>
+    <t>DESI ARYANI</t>
+  </si>
+  <si>
+    <t>BURHANUDDIN SIMIN</t>
+  </si>
+  <si>
+    <t>EVI NOVIYANTI</t>
+  </si>
+  <si>
+    <t>FAHRI PATUR RAKHMAN</t>
+  </si>
+  <si>
+    <t>BELIADI, S.IP.</t>
+  </si>
+  <si>
+    <t>LUSIANA</t>
+  </si>
+  <si>
+    <t>TIUR NAULI</t>
+  </si>
+  <si>
+    <t>TAUFIQ</t>
+  </si>
+  <si>
+    <t>MARWAN PUTRA FAJAR</t>
+  </si>
+  <si>
+    <t>PUTRI IMPIAN</t>
+  </si>
+  <si>
+    <t>TARAPPE, S.H.</t>
+  </si>
+  <si>
+    <t>NOVI FRATIWI</t>
+  </si>
+  <si>
+    <t>MAKMUR</t>
+  </si>
+  <si>
+    <t>TAUFIK MARDIN</t>
+  </si>
+  <si>
+    <t>TAUFIK RIZANI, A.Md.</t>
+  </si>
+  <si>
+    <t>ELIATI, S.H.</t>
+  </si>
+  <si>
+    <t>TOM HARYONO HARUN</t>
+  </si>
+  <si>
+    <t>NATA SUMITRA</t>
+  </si>
+  <si>
+    <t>GINA EPRIL PANGESTU</t>
+  </si>
+  <si>
+    <t>SOFIANSYAH</t>
+  </si>
+  <si>
+    <t>IRNA TRIAWANI</t>
+  </si>
+  <si>
+    <t>YIE CUN, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>MAISINUN</t>
+  </si>
+  <si>
+    <t>ISHAK HOLIDI, S.E.</t>
+  </si>
+  <si>
+    <t>Ir. TONI H. A. BATUBARA, S.E., M.T.</t>
+  </si>
+  <si>
+    <t>JUNAIDI HAMINTE, S.IP., M.Si.</t>
+  </si>
+  <si>
+    <t>BUDIARTI, S.Sos.</t>
+  </si>
+  <si>
+    <t>SISWANDI</t>
+  </si>
+  <si>
+    <t>TEGUH TRINANDA</t>
+  </si>
+  <si>
+    <t>ISTANTY SAFITRIE, S.T.</t>
+  </si>
+  <si>
+    <t>ZUKARIWANDA</t>
+  </si>
+  <si>
+    <t>EDI NASAPTA, S.M.</t>
+  </si>
+  <si>
+    <t>ANDI MURNI</t>
+  </si>
+  <si>
+    <t>BAMBANG YOGIE</t>
+  </si>
+  <si>
+    <t>ARLAN SUBANDY, A.Md.</t>
+  </si>
+  <si>
+    <t>H. FIRDAUS</t>
+  </si>
+  <si>
+    <t>IRMAS KARINA KRISTIANI SULISTIAWATI</t>
+  </si>
+  <si>
+    <t>SETYO PRIYANGGONO</t>
+  </si>
+  <si>
+    <t>SULASTERI</t>
+  </si>
+  <si>
+    <t>Ir. BAMBANG IRAWAN S.</t>
+  </si>
+  <si>
+    <t>ELSY ROSALINA</t>
+  </si>
+  <si>
+    <t>SYAHYAR</t>
+  </si>
+  <si>
+    <t>ANDRE AURIS</t>
+  </si>
+  <si>
+    <t>HANNE MUTIARA SAID</t>
+  </si>
+  <si>
+    <t>ETMAN GUNAWAN</t>
+  </si>
+  <si>
+    <t>RUSDIANTO, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>Drs. H. ERWANDI A. RANI</t>
+  </si>
+  <si>
+    <t>FAUZAN AZIZAH, S.T.</t>
+  </si>
+  <si>
+    <t>RULIANSYAH</t>
+  </si>
+  <si>
+    <t>ELDY SAPUTRA WIJAYA, S.T.</t>
+  </si>
+  <si>
+    <t>PEBRIASTUTY, S.Pd.</t>
+  </si>
+  <si>
+    <t>ANWAR HANIF, S.Ag.</t>
+  </si>
+  <si>
+    <t>ERLINA SUNARSIH, S.Pd.</t>
+  </si>
+  <si>
+    <t>APRIAYUSANA</t>
+  </si>
+  <si>
+    <t>Drs. M. UMAR HASAN</t>
+  </si>
+  <si>
+    <t>DEDY WAHYUDI</t>
+  </si>
+  <si>
+    <t>ROSMALA</t>
+  </si>
+  <si>
+    <t>RODI ROSADI</t>
+  </si>
+  <si>
+    <t>PRAYITNO CATUR NUGROHO</t>
+  </si>
+  <si>
+    <t>DEWI EKA SARI</t>
+  </si>
+  <si>
+    <t>SUYUTI</t>
+  </si>
+  <si>
+    <t>ARTONO</t>
+  </si>
+  <si>
+    <t>VIVI INDRIANI</t>
+  </si>
+  <si>
+    <t>ALI KARNO</t>
+  </si>
+  <si>
+    <t>SERLY</t>
+  </si>
+  <si>
+    <t>HARPAN EFENDI, S.H.</t>
+  </si>
+  <si>
+    <t>DIANA</t>
+  </si>
+  <si>
+    <t>ANTONIUS, S.T., M.Ars.</t>
+  </si>
+  <si>
+    <t>NURMANSUNATA, S.T.</t>
+  </si>
+  <si>
+    <t>ZULKIFLI</t>
+  </si>
+  <si>
+    <t>YUSNAH</t>
+  </si>
+  <si>
+    <t>DULHADI, S.Sos.</t>
+  </si>
+  <si>
+    <t>BASRI</t>
+  </si>
+  <si>
+    <t>MARDIAH</t>
+  </si>
+  <si>
+    <t>H. KASBIRANSYAH, S.E.I.</t>
+  </si>
+  <si>
+    <t>EKA BUDIARTHA, M.Si.</t>
+  </si>
+  <si>
+    <t>EKA GUSTIYANTI</t>
+  </si>
+  <si>
+    <t>LEO FERNANDO, S.E.</t>
+  </si>
+  <si>
+    <t>FENDI KUSWANDI</t>
+  </si>
+  <si>
+    <t>IDA LAILI FITRIYAH</t>
+  </si>
+  <si>
+    <t>YUSLIH IHZA, S.E., M.I.R.</t>
+  </si>
+  <si>
+    <t>SYUKRI GUMAY, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>JENNY APRILANDA, S.E.</t>
+  </si>
+  <si>
+    <t>RUDY GUSTAMI</t>
+  </si>
+  <si>
+    <t>KAMARUDIN</t>
+  </si>
+  <si>
+    <t>ANDY ARMIA, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>PUTRILYAN EZRA PANJAITAN, S.T.</t>
+  </si>
+  <si>
+    <t>SUCI ELVANISA</t>
+  </si>
+  <si>
+    <t>JOKO MARDI UTOMO, S.T.</t>
+  </si>
+  <si>
+    <t>INDAH ELITA MADE SUSANTI</t>
+  </si>
+  <si>
+    <t>SABRIANSYAH</t>
+  </si>
+  <si>
+    <t>EFFENDI A. SAMAD</t>
+  </si>
+  <si>
+    <t>RIO KUDU</t>
+  </si>
+  <si>
+    <t>WINA AGUSZULKIA, S.ST., M.Kes.</t>
+  </si>
+  <si>
+    <t>TRIJAKA PRIYONO, S.PKP.</t>
+  </si>
+  <si>
+    <t>SUPRIADI</t>
+  </si>
+  <si>
+    <t>MERRY CHRISDIANTI</t>
+  </si>
+  <si>
+    <t>NOFRIANSYAH</t>
+  </si>
+  <si>
+    <t>ELISA SUSANTI</t>
+  </si>
+  <si>
+    <t>AMSIR, A.Md.</t>
+  </si>
+  <si>
+    <t>SYARIFAH AMELIA</t>
+  </si>
+  <si>
+    <t>SYAMSIR, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>KAMARUDDIN BUATAJANG</t>
+  </si>
+  <si>
+    <t>BASMIATI</t>
+  </si>
+  <si>
+    <t>ZAHIRI ZANO, A.Md.</t>
+  </si>
+  <si>
+    <t>HARDIYANSYAH</t>
+  </si>
+  <si>
+    <t>MEGA SILVIA</t>
+  </si>
+  <si>
+    <t>DJAHRI, M.Si.</t>
+  </si>
+  <si>
+    <t>RHOFIK PRAMUAJIE</t>
+  </si>
+  <si>
+    <t>UMARYADI IDRIS</t>
+  </si>
+  <si>
+    <t>HETI HERAWATI</t>
+  </si>
+  <si>
+    <t>190005</t>
+  </si>
+  <si>
+    <t>KEPULAUAN BANGKA BELITUNG 5</t>
+  </si>
+  <si>
+    <t>1905</t>
+  </si>
+  <si>
+    <t>BANGKA BARAT</t>
+  </si>
+  <si>
+    <t>NURHAMIDAH, S.P., M.Pd.</t>
+  </si>
+  <si>
+    <t>SUDARNO, S.H.</t>
+  </si>
+  <si>
+    <t>SRI AYU DINI SAPITRI</t>
+  </si>
+  <si>
+    <t>NURDIN</t>
+  </si>
+  <si>
+    <t>TOJUTA</t>
+  </si>
+  <si>
+    <t>TANTI YOSEPA</t>
+  </si>
+  <si>
+    <t>ADE SARIMAN</t>
+  </si>
+  <si>
+    <t>SAFRI, S.E.</t>
+  </si>
+  <si>
+    <t>HERWANTO</t>
+  </si>
+  <si>
+    <t>AYU LESTARI</t>
+  </si>
+  <si>
+    <t>IZUAR H., S.Sos.</t>
+  </si>
+  <si>
+    <t>M. ALI PURWANTO, S.H.</t>
+  </si>
+  <si>
+    <t>ELLA ERIKA</t>
+  </si>
+  <si>
+    <t>ISA ASADI, S.T.</t>
+  </si>
+  <si>
+    <t>ELVI DIANA, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>ARIYANTO, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>ERWIN, S.E., M.M., Ph.D.</t>
+  </si>
+  <si>
+    <t>SARMIN</t>
+  </si>
+  <si>
+    <t>ERASMUS BATUBARA, A.Md.Pd.</t>
+  </si>
+  <si>
+    <t>IRMA FIKA ADITA, S.I.Kom., M.I.Kom.</t>
+  </si>
+  <si>
+    <t>HERYAWANDI, S.E.</t>
+  </si>
+  <si>
+    <t>LEVIYAN, A.Md.</t>
+  </si>
+  <si>
+    <t>MARIA, S.Sn.</t>
+  </si>
+  <si>
+    <t>DONNY ROMMY, S.S., M.M.</t>
+  </si>
+  <si>
+    <t>RINA FITRIANDARI</t>
+  </si>
+  <si>
+    <t>OVENI HENDRIYANI</t>
+  </si>
+  <si>
+    <t>EDI WARSITO, S.H.</t>
+  </si>
+  <si>
+    <t>MANSAH, S.Th.I.</t>
+  </si>
+  <si>
+    <t>SURYANI</t>
+  </si>
+  <si>
+    <t>Drs. ROZALI</t>
+  </si>
+  <si>
+    <t>JULIANI</t>
+  </si>
+  <si>
+    <t>ROZALI</t>
+  </si>
+  <si>
+    <t>BOBBY PRIMA SANDY MUSLIM, S.Ds.</t>
+  </si>
+  <si>
+    <t>ROHIM</t>
+  </si>
+  <si>
+    <t>ADEK OKTAVIANO</t>
+  </si>
+  <si>
+    <t>IMAM KAMBALI</t>
+  </si>
+  <si>
+    <t>DEVI RAFIANI</t>
+  </si>
+  <si>
+    <t>ALHA AGUS</t>
+  </si>
+  <si>
+    <t>JOHAN VIGARIO, S.E.</t>
+  </si>
+  <si>
+    <t>RINGGIT KECUBUNG, S.Pd.</t>
+  </si>
+  <si>
+    <t>ALATAS, S.T.</t>
+  </si>
+  <si>
+    <t>FEREANTI</t>
+  </si>
+  <si>
+    <t>RIZKA DESTINA, S.E.</t>
+  </si>
+  <si>
+    <t>NENDAR FIRDAUS, S.Ag.</t>
+  </si>
+  <si>
+    <t>SAMUEL THEN</t>
+  </si>
+  <si>
+    <t>SAPAR</t>
+  </si>
+  <si>
+    <t>DISKARINI</t>
+  </si>
+  <si>
+    <t>MULKAN</t>
+  </si>
+  <si>
+    <t>HARI KUSMIRAN</t>
+  </si>
+  <si>
+    <t>ALICIA PUTRI PERTIWI</t>
+  </si>
+  <si>
+    <t>SYARIFUDIN</t>
+  </si>
+  <si>
+    <t>SOPIAN</t>
+  </si>
+  <si>
+    <t>ERIXA DHONA RIZALDY</t>
+  </si>
+  <si>
+    <t>YOLA ERLIZA PUTRI</t>
+  </si>
+  <si>
+    <t>ARI SARIONO</t>
+  </si>
+  <si>
+    <t>SUHAIMI</t>
+  </si>
+  <si>
+    <t>YUSVITA LELA PERMATA SARI</t>
+  </si>
+  <si>
+    <t>TONO SYABRANSYAH</t>
+  </si>
+  <si>
+    <t>YESYA AULIA ANNISA FAKAH, B.A., M.A.B.</t>
+  </si>
+  <si>
+    <t>BIAR M. YAMIN, S.E.</t>
+  </si>
+  <si>
+    <t>RUDI</t>
+  </si>
+  <si>
+    <t>DINI ROBBI RODLIYAH, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>RULLI ORANDA</t>
+  </si>
+  <si>
+    <t>ERDANSYAH</t>
+  </si>
+  <si>
+    <t>REMIL YANUS SALALIMA</t>
+  </si>
+  <si>
+    <t>SAYUTI ARSYAD, S.Kom.</t>
+  </si>
+  <si>
+    <t>DODY ARDIANSYAH</t>
+  </si>
+  <si>
+    <t>IRWANTI JASIN</t>
+  </si>
+  <si>
+    <t>MESTIARA</t>
+  </si>
+  <si>
+    <t>ERKA SURYANTO</t>
+  </si>
+  <si>
+    <t>SRI UTAMI</t>
+  </si>
+  <si>
+    <t>ARBIYANTO</t>
+  </si>
+  <si>
+    <t>GULFY TASYA</t>
+  </si>
+  <si>
+    <t>ALLANI, S.E.</t>
+  </si>
+  <si>
+    <t>YOFI BASTIAN, A.Md.</t>
+  </si>
+  <si>
+    <t>ONI DYIARTI</t>
+  </si>
+  <si>
+    <t>SRI WAHYUNI</t>
+  </si>
+  <si>
+    <t>JUNIARSAH, A.Md.</t>
+  </si>
+  <si>
+    <t>AHMAD SAYOYO, S.Ag.</t>
+  </si>
+  <si>
+    <t>PARIYANDI, A.Md.</t>
+  </si>
+  <si>
+    <t>ANDRI</t>
+  </si>
+  <si>
+    <t>ASLI</t>
+  </si>
+  <si>
+    <t>ZILDAH QURNIATI</t>
+  </si>
+  <si>
+    <t>JUMADIL</t>
+  </si>
+  <si>
+    <t>DEPIT</t>
+  </si>
+  <si>
+    <t>APERTI</t>
+  </si>
+  <si>
+    <t>ABIM MUSTIANDI</t>
+  </si>
+  <si>
+    <t>190006</t>
+  </si>
+  <si>
+    <t>KEPULAUAN BANGKA BELITUNG 6</t>
+  </si>
+  <si>
+    <t>1901</t>
+  </si>
+  <si>
+    <t>BANGKA</t>
+  </si>
+  <si>
+    <t>AGAM DLIYA UL-HAQ</t>
+  </si>
+  <si>
+    <t>SARI JAYANTI</t>
+  </si>
+  <si>
+    <t>AHMAD SYAH MIRZAN, M.Si.</t>
+  </si>
+  <si>
+    <t>Drs. SAIDI KM</t>
+  </si>
+  <si>
+    <t>NURUL QOMARIYAH</t>
+  </si>
+  <si>
+    <t>SEPTA RIANSYAH, S.T.</t>
+  </si>
+  <si>
+    <t>PUJI ALFAJAR RIZKI</t>
+  </si>
+  <si>
+    <t>YESSI NURLETA</t>
+  </si>
+  <si>
+    <t>HATTA BUDIANTO, S.H.</t>
+  </si>
+  <si>
+    <t>TASWIN</t>
+  </si>
+  <si>
+    <t>HIMMAH OLVIA, S.Pi.</t>
+  </si>
+  <si>
+    <t>NARULITA SARI, S.E.</t>
+  </si>
+  <si>
+    <t>IMRAN</t>
+  </si>
+  <si>
+    <t>TAUFIK RIRE SONTARA</t>
+  </si>
+  <si>
+    <t>DONI FEBRIANSAH, S.IP.</t>
+  </si>
+  <si>
+    <t>MARTINI</t>
+  </si>
+  <si>
+    <t>RIANTO, S.Kom.</t>
+  </si>
+  <si>
+    <t>HENDRA GUNAWAN, S.Sos.</t>
+  </si>
+  <si>
+    <t>FERY MUSLIMAH SAFITRI</t>
+  </si>
+  <si>
+    <t>SARUDIN</t>
+  </si>
+  <si>
+    <t>HERMAN SUHADI, S.Sos.</t>
+  </si>
+  <si>
+    <t>IMAM WAHYUDI, S.IP.</t>
+  </si>
+  <si>
+    <t>ARNIAWATI, S.Sos.</t>
+  </si>
+  <si>
+    <t>PARULIAN, S.IP.</t>
+  </si>
+  <si>
+    <t>Drs. RUSTAMSYAH</t>
+  </si>
+  <si>
+    <t>UTAMI OKTARINA</t>
+  </si>
+  <si>
+    <t>MUNTAMA, S.AP.</t>
+  </si>
+  <si>
+    <t>HILDA</t>
+  </si>
+  <si>
+    <t>DESTI ANDRIANI</t>
+  </si>
+  <si>
+    <t>ANDI KUSUMA, S.H., M.Kn., CTL.</t>
+  </si>
+  <si>
+    <t>RENDRA BASRI, B.Sc.</t>
+  </si>
+  <si>
+    <t>FERDI LASMAN MANURUNG, S.E.</t>
+  </si>
+  <si>
+    <t>IMELDA, S.A.P.</t>
+  </si>
+  <si>
+    <t>REDY ZEDIRA TAMA</t>
+  </si>
+  <si>
+    <t>EFENDI HARUN, S.H., M.M.</t>
+  </si>
+  <si>
+    <t>UMI KALSUM</t>
+  </si>
+  <si>
+    <t>RUSWANTO</t>
+  </si>
+  <si>
+    <t>A. IMAM SYAFI'I, S.H.</t>
+  </si>
+  <si>
+    <t>SESILIA RIZKI, S.Sos.</t>
+  </si>
+  <si>
+    <t>BUDI SULTANTO, S.H.</t>
+  </si>
+  <si>
+    <t>Ir. AGUNG SETIAWAN, M.M.</t>
+  </si>
+  <si>
+    <t>dr. AFRILIA KARTIKA JANNA</t>
+  </si>
+  <si>
+    <t>M. ALDI ADRIANSYAH NUGRAHA, S.H.</t>
+  </si>
+  <si>
+    <t>Ir. Hj. ELFIYENA</t>
+  </si>
+  <si>
+    <t>Ir. H. TARMIZI H. SAAT, M.M.</t>
+  </si>
+  <si>
+    <t>HASRI</t>
+  </si>
+  <si>
+    <t>EDI FITRA</t>
+  </si>
+  <si>
+    <t>YUDI CANDRA, S.T.</t>
+  </si>
+  <si>
+    <t>SITI HOLIPAH</t>
+  </si>
+  <si>
+    <t>NGATIMAN</t>
+  </si>
+  <si>
+    <t>IRHAM, A.Md.</t>
+  </si>
+  <si>
+    <t>SLAMET SUPRIADI, S.H.</t>
+  </si>
+  <si>
+    <t>SRI ANTERINE</t>
+  </si>
+  <si>
+    <t>JIEMMY EKA RASNADI</t>
+  </si>
+  <si>
+    <t>ROZANI</t>
+  </si>
+  <si>
+    <t>TRISDAWATI S.</t>
+  </si>
+  <si>
+    <t>ALHAN</t>
+  </si>
+  <si>
+    <t>ANGGARI, S.P.</t>
+  </si>
+  <si>
+    <t>H. AKSAN VISYAWAN, S.ST., M.H.</t>
+  </si>
+  <si>
+    <t>YULI WIDY ASTONO, S.P., M.M.</t>
+  </si>
+  <si>
+    <t>KWINDA OKTAVIANDA, S.Th.I.</t>
+  </si>
+  <si>
+    <t>H. SUHARDAN, S.Sos., S.Kom.</t>
+  </si>
+  <si>
+    <t>H. BAYODANDARI, S.H., M.M.</t>
+  </si>
+  <si>
+    <t>RISKI AMELIA, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>BUKHORI, S.Sy.</t>
+  </si>
+  <si>
+    <t>ZUARDI, S.H.</t>
+  </si>
+  <si>
+    <t>Hj. LILI ZURIATI, S.P.</t>
+  </si>
+  <si>
+    <t>dr. ZARRIL KHIFARRI</t>
+  </si>
+  <si>
+    <t>EKA RENNI PUTRI INDAH KUSUMANINGRUM</t>
+  </si>
+  <si>
+    <t>EKO NUGROHO</t>
+  </si>
+  <si>
+    <t>SASMITA</t>
+  </si>
+  <si>
+    <t>DEDDY NUTARY</t>
+  </si>
+  <si>
+    <t>MAYA</t>
+  </si>
+  <si>
+    <t>MATZAN</t>
+  </si>
+  <si>
+    <t>ZAILA NURHAYATI</t>
+  </si>
+  <si>
+    <t>JAWAN EFENDI, S.E.</t>
+  </si>
+  <si>
+    <t>HAZARA</t>
+  </si>
+  <si>
+    <t>ABDUL JALIL, S.H.</t>
+  </si>
+  <si>
+    <t>RIDWAN HADI</t>
+  </si>
+  <si>
+    <t>RERESKA</t>
+  </si>
+  <si>
+    <t>ZUL TERRY APSUPI, S.S.</t>
+  </si>
+  <si>
+    <t>MARYAM, S.H.</t>
+  </si>
+  <si>
+    <t>K. HERMAN SUSILO, S.H.</t>
+  </si>
+  <si>
+    <t>AHMAD BUSTANI</t>
+  </si>
+  <si>
+    <t>RANTO SENDHU, S.E.</t>
+  </si>
+  <si>
+    <t>EDI IRAWAN, S.T.</t>
+  </si>
+  <si>
+    <t>MIRANTI FERDIANA</t>
+  </si>
+  <si>
+    <t>BUJANG MUSA, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>FITRIADI, S.H.</t>
+  </si>
+  <si>
+    <t>DWI HARYATI</t>
+  </si>
+  <si>
+    <t>FAUZI JUMAL</t>
+  </si>
+  <si>
+    <t>LUCI OCTORA KUMALASARI, S.Si.</t>
+  </si>
+  <si>
+    <t>MINTRADJAYA</t>
+  </si>
+  <si>
+    <t>SHERLY CANDRA, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>RINASARI</t>
+  </si>
+  <si>
+    <t>HERPURWANI</t>
+  </si>
+  <si>
+    <t>AZHAR ACHMAD</t>
+  </si>
+  <si>
+    <t>NURDIN HANGTUAH, S.H.</t>
+  </si>
+  <si>
+    <t>MUHAMAD BAGAS ADITTYA, S.Pd.</t>
+  </si>
+  <si>
+    <t>DIAH BANIA, A.Md.</t>
+  </si>
+  <si>
+    <t>YOSEPH SUMARLIN</t>
+  </si>
+  <si>
+    <t>MONANG HUTAPEA, S.E.</t>
+  </si>
+  <si>
+    <t>Ir. AZWARI HELMI</t>
+  </si>
+  <si>
+    <t>SYAIFUL LIZAN, S.IP., M.Si.</t>
+  </si>
+  <si>
+    <t>HAJIJAH</t>
+  </si>
+  <si>
+    <t>Drs. AMZAHRI</t>
+  </si>
+  <si>
+    <t>SIKMA DEWI</t>
+  </si>
+  <si>
+    <t>SILVIA ZULYANINGSIH</t>
+  </si>
+  <si>
+    <t>JAPAKA PERKASA PUTRA</t>
+  </si>
+  <si>
+    <t>MAULA SAPUTRI</t>
+  </si>
+  <si>
+    <t>DIA NITA AGUSTINI</t>
+  </si>
+  <si>
+    <t>IFFRYANTI</t>
+  </si>
+  <si>
     <t>PKN</t>
   </si>
   <si>
-    <t>HANURA</t>
-[...31 lines deleted...]
-  <si>
     <t>190001</t>
   </si>
   <si>
     <t>KEPULAUAN BANGKA BELITUNG 1</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>KOTA PANGKAL PINANG</t>
   </si>
   <si>
-    <t/>
-[...19 lines deleted...]
-  <si>
     <t>EKO SUNARWAN ROSYADI, S.T.</t>
   </si>
   <si>
-    <t>CALEG</t>
-[...1 lines deleted...]
-  <si>
     <t>YUDAWASTUTI</t>
   </si>
   <si>
     <t>ISMARIZAR</t>
   </si>
   <si>
     <t>YUNIHARTI</t>
   </si>
   <si>
     <t>BASTHIAN ALBER</t>
   </si>
   <si>
     <t>CAROLINA ARINANDA</t>
   </si>
   <si>
     <t>AMRU NOVRIADI</t>
   </si>
   <si>
     <t>ERLANSYAH ROSKAR APRINATA, S.E.</t>
   </si>
   <si>
     <t>HARDI EFENDI</t>
   </si>
   <si>
     <t>Hj. SITI ASWATI, S.Ag., M.Pd.I.</t>
@@ -322,62 +1726,56 @@
   <si>
     <t>FENI ANGGRAINI</t>
   </si>
   <si>
     <t>CHANDRA SOELISTIO</t>
   </si>
   <si>
     <t>SATIBI</t>
   </si>
   <si>
     <t>AGUS EKO SETIYAWAN, S.I.Kom.</t>
   </si>
   <si>
     <t>WIKA NOFALIANA</t>
   </si>
   <si>
     <t>MUHAMMAD NATSIR</t>
   </si>
   <si>
     <t>M. NURDIANSYAH, S.T., M.M.</t>
   </si>
   <si>
     <t>EKA SEMARLIYAN</t>
   </si>
   <si>
-    <t>THAMRIN</t>
-[...1 lines deleted...]
-  <si>
     <t>ARDO FIRNANDO, S.T.</t>
   </si>
   <si>
     <t>ERNA</t>
   </si>
   <si>
-    <t>YULITA</t>
-[...1 lines deleted...]
-  <si>
     <t>ADHY SARPHIO, S.H.</t>
   </si>
   <si>
     <t>MOHAMAD REZA JAYADI, S.P.</t>
   </si>
   <si>
     <t>SUHARNIANTI, S.Kom.</t>
   </si>
   <si>
     <t>BUDI MARTONO, A.Md.</t>
   </si>
   <si>
     <t>H. Zeki Yamani, S.H., M.H.</t>
   </si>
   <si>
     <t>GALIN SAKARTON</t>
   </si>
   <si>
     <t>DWI FAJAR RINI</t>
   </si>
   <si>
     <t>M. TAUPIK</t>
   </si>
   <si>
     <t>NINI VANDAWATI, S.H.</t>
@@ -434,1448 +1832,50 @@
     <t>HAMZAH SUHAIMI</t>
   </si>
   <si>
     <t>SADIRI</t>
   </si>
   <si>
     <t>FIFIE YULIANITA</t>
   </si>
   <si>
     <t>Dr. ABDUL RASYID SALIMAN, S.H., M.M.</t>
   </si>
   <si>
     <t>DELINDA PERMATASARI</t>
   </si>
   <si>
     <t>APRIDA</t>
   </si>
   <si>
     <t>DODY ISKANDAR, S.H.</t>
   </si>
   <si>
     <t>H. AZWANI, S.Kep., M.Kes.</t>
   </si>
   <si>
     <t>Hj. MASRIANAH, S.E.</t>
-  </si>
-[...1396 lines deleted...]
-    <t>IFFRYANTI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -2217,9401 +2217,7150 @@
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="Q1" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="P1" s="1" t="s">
+      <c r="R1" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="T1" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="Q1" s="1" t="s">
+      <c r="U1" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="R1" s="1" t="s">
+      <c r="V1" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="S1" s="1" t="s">
+      <c r="W1" s="1" t="s">
         <v>20</v>
-      </c>
-[...7 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="C2" t="s">
-        <v>393</v>
+        <v>385</v>
       </c>
       <c r="D2" t="s">
-        <v>394</v>
+        <v>386</v>
       </c>
       <c r="E2" t="s">
-        <v>395</v>
+        <v>387</v>
       </c>
       <c r="F2" t="s">
-        <v>396</v>
+        <v>388</v>
       </c>
       <c r="G2">
-        <v>3520</v>
+        <v>10199</v>
       </c>
       <c r="H2">
-        <v>15936</v>
+        <v>45699</v>
       </c>
       <c r="I2">
-        <v>15499</v>
+        <v>37303</v>
       </c>
       <c r="J2">
-        <v>17428</v>
+        <v>28533</v>
       </c>
       <c r="K2">
-        <v>16419</v>
+        <v>12866</v>
       </c>
       <c r="L2">
-        <v>455</v>
+        <v>669</v>
       </c>
       <c r="M2">
-        <v>606</v>
+        <v>1221</v>
       </c>
       <c r="N2">
-        <v>13234</v>
+        <v>10526</v>
       </c>
       <c r="O2">
-        <v>4243</v>
+        <v>794</v>
       </c>
       <c r="P2">
-        <v>1925</v>
+        <v>232</v>
       </c>
       <c r="Q2">
-        <v>3878</v>
+        <v>1654</v>
       </c>
       <c r="R2">
-        <v>11641</v>
+        <v>520</v>
       </c>
       <c r="S2">
-        <v>421</v>
+        <v>13796</v>
       </c>
       <c r="T2">
-        <v>2621</v>
+        <v>1190</v>
       </c>
       <c r="U2">
-        <v>4819</v>
+        <v>4042</v>
       </c>
       <c r="V2">
-        <v>112645</v>
+        <v>9052</v>
+      </c>
+      <c r="W2">
+        <v>178296</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B3" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="G3">
-        <v>3520</v>
+        <v>10199</v>
       </c>
       <c r="H3">
-        <v>15936</v>
+        <v>45699</v>
       </c>
       <c r="I3">
-        <v>15499</v>
+        <v>37303</v>
       </c>
       <c r="J3">
-        <v>17428</v>
+        <v>28533</v>
       </c>
       <c r="K3">
-        <v>16419</v>
+        <v>12866</v>
       </c>
       <c r="L3">
-        <v>455</v>
+        <v>669</v>
       </c>
       <c r="M3">
-        <v>606</v>
+        <v>1221</v>
       </c>
       <c r="N3">
-        <v>13234</v>
+        <v>10526</v>
       </c>
       <c r="O3">
-        <v>4243</v>
+        <v>794</v>
       </c>
       <c r="P3">
-        <v>1925</v>
+        <v>232</v>
       </c>
       <c r="Q3">
-        <v>3878</v>
+        <v>1654</v>
       </c>
       <c r="R3">
-        <v>11641</v>
+        <v>520</v>
       </c>
       <c r="S3">
-        <v>421</v>
+        <v>13796</v>
       </c>
       <c r="T3">
-        <v>2621</v>
+        <v>1190</v>
       </c>
       <c r="U3">
-        <v>4819</v>
+        <v>4042</v>
       </c>
       <c r="V3">
-        <v>112645</v>
+        <v>9052</v>
+      </c>
+      <c r="W3">
+        <v>178296</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>396</v>
+        <v>388</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>31</v>
-[...2259 lines deleted...]
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D2">
         <v>10199</v>
       </c>
       <c r="E2">
         <v>10199</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B3" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C3" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D3">
         <v>1827</v>
       </c>
       <c r="E3">
         <v>1827</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>488</v>
+        <v>389</v>
       </c>
       <c r="C4" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D4">
         <v>3751</v>
       </c>
       <c r="E4">
         <v>3751</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>489</v>
+        <v>390</v>
       </c>
       <c r="C5" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D5">
         <v>476</v>
       </c>
       <c r="E5">
         <v>476</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>490</v>
+        <v>391</v>
       </c>
       <c r="C6" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D6">
         <v>1478</v>
       </c>
       <c r="E6">
         <v>1478</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>491</v>
+        <v>392</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D7">
         <v>316</v>
       </c>
       <c r="E7">
         <v>316</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>492</v>
+        <v>393</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D8">
         <v>186</v>
       </c>
       <c r="E8">
         <v>186</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>493</v>
+        <v>394</v>
       </c>
       <c r="C9" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D9">
         <v>83</v>
       </c>
       <c r="E9">
         <v>83</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>494</v>
+        <v>395</v>
       </c>
       <c r="C10" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D10">
         <v>220</v>
       </c>
       <c r="E10">
         <v>220</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>495</v>
+        <v>396</v>
       </c>
       <c r="C11" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D11">
         <v>757</v>
       </c>
       <c r="E11">
         <v>757</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>496</v>
+        <v>397</v>
       </c>
       <c r="C12" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D12">
         <v>508</v>
       </c>
       <c r="E12">
         <v>508</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>497</v>
+        <v>398</v>
       </c>
       <c r="C13" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D13">
         <v>597</v>
       </c>
       <c r="E13">
         <v>597</v>
       </c>
     </row>
     <row r="14"/>
     <row r="15">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
         <v>7</v>
       </c>
       <c r="C15" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D15">
         <v>45699</v>
       </c>
       <c r="E15">
         <v>45699</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B16" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C16" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D16">
         <v>4932</v>
       </c>
       <c r="E16">
         <v>4932</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>498</v>
+        <v>399</v>
       </c>
       <c r="C17" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D17">
         <v>15380</v>
       </c>
       <c r="E17">
         <v>15380</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2</v>
       </c>
       <c r="B18" t="s">
-        <v>499</v>
+        <v>400</v>
       </c>
       <c r="C18" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D18">
         <v>14359</v>
       </c>
       <c r="E18">
         <v>14359</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>3</v>
       </c>
       <c r="B19" t="s">
-        <v>500</v>
+        <v>401</v>
       </c>
       <c r="C19" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D19">
         <v>895</v>
       </c>
       <c r="E19">
         <v>895</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>4</v>
       </c>
       <c r="B20" t="s">
-        <v>501</v>
+        <v>402</v>
       </c>
       <c r="C20" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D20">
         <v>1987</v>
       </c>
       <c r="E20">
         <v>1987</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>5</v>
       </c>
       <c r="B21" t="s">
-        <v>502</v>
+        <v>403</v>
       </c>
       <c r="C21" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D21">
         <v>1476</v>
       </c>
       <c r="E21">
         <v>1476</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>6</v>
       </c>
       <c r="B22" t="s">
-        <v>503</v>
+        <v>404</v>
       </c>
       <c r="C22" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D22">
         <v>256</v>
       </c>
       <c r="E22">
         <v>256</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>7</v>
       </c>
       <c r="B23" t="s">
-        <v>504</v>
+        <v>405</v>
       </c>
       <c r="C23" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D23">
         <v>367</v>
       </c>
       <c r="E23">
         <v>367</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>8</v>
       </c>
       <c r="B24" t="s">
-        <v>505</v>
+        <v>406</v>
       </c>
       <c r="C24" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D24">
         <v>1329</v>
       </c>
       <c r="E24">
         <v>1329</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>9</v>
       </c>
       <c r="B25" t="s">
-        <v>506</v>
+        <v>407</v>
       </c>
       <c r="C25" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D25">
         <v>175</v>
       </c>
       <c r="E25">
         <v>175</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>10</v>
       </c>
       <c r="B26" t="s">
-        <v>507</v>
+        <v>408</v>
       </c>
       <c r="C26" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D26">
         <v>4543</v>
       </c>
       <c r="E26">
         <v>4543</v>
       </c>
     </row>
     <row r="27"/>
     <row r="28">
       <c r="A28">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>8</v>
       </c>
       <c r="C28" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D28">
         <v>37303</v>
       </c>
       <c r="E28">
         <v>37303</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B29" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C29" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D29">
         <v>5125</v>
       </c>
       <c r="E29">
         <v>5125</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1</v>
       </c>
       <c r="B30" t="s">
-        <v>508</v>
+        <v>409</v>
       </c>
       <c r="C30" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D30">
         <v>5369</v>
       </c>
       <c r="E30">
         <v>5369</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>2</v>
       </c>
       <c r="B31" t="s">
-        <v>509</v>
+        <v>410</v>
       </c>
       <c r="C31" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D31">
         <v>9850</v>
       </c>
       <c r="E31">
         <v>9850</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>3</v>
       </c>
       <c r="B32" t="s">
-        <v>510</v>
+        <v>411</v>
       </c>
       <c r="C32" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D32">
         <v>1167</v>
       </c>
       <c r="E32">
         <v>1167</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>4</v>
       </c>
       <c r="B33" t="s">
-        <v>511</v>
+        <v>412</v>
       </c>
       <c r="C33" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D33">
         <v>2821</v>
       </c>
       <c r="E33">
         <v>2821</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>5</v>
       </c>
       <c r="B34" t="s">
-        <v>512</v>
+        <v>413</v>
       </c>
       <c r="C34" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D34">
         <v>5813</v>
       </c>
       <c r="E34">
         <v>5813</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>6</v>
       </c>
       <c r="B35" t="s">
-        <v>513</v>
+        <v>414</v>
       </c>
       <c r="C35" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D35">
         <v>411</v>
       </c>
       <c r="E35">
         <v>411</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>7</v>
       </c>
       <c r="B36" t="s">
-        <v>514</v>
+        <v>415</v>
       </c>
       <c r="C36" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D36">
         <v>412</v>
       </c>
       <c r="E36">
         <v>412</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>8</v>
       </c>
       <c r="B37" t="s">
-        <v>515</v>
+        <v>416</v>
       </c>
       <c r="C37" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D37">
         <v>393</v>
       </c>
       <c r="E37">
         <v>393</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>9</v>
       </c>
       <c r="B38" t="s">
-        <v>516</v>
+        <v>417</v>
       </c>
       <c r="C38" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D38">
         <v>273</v>
       </c>
       <c r="E38">
         <v>273</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>10</v>
       </c>
       <c r="B39" t="s">
-        <v>517</v>
+        <v>418</v>
       </c>
       <c r="C39" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D39">
         <v>5669</v>
       </c>
       <c r="E39">
         <v>5669</v>
       </c>
     </row>
     <row r="40"/>
     <row r="41">
       <c r="A41">
         <v>4</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D41">
         <v>28533</v>
       </c>
       <c r="E41">
         <v>28533</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B42" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C42" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D42">
         <v>2642</v>
       </c>
       <c r="E42">
         <v>2642</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1</v>
       </c>
       <c r="B43" t="s">
-        <v>518</v>
+        <v>419</v>
       </c>
       <c r="C43" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D43">
         <v>2208</v>
       </c>
       <c r="E43">
         <v>2208</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2</v>
       </c>
       <c r="B44" t="s">
-        <v>519</v>
+        <v>420</v>
       </c>
       <c r="C44" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D44">
         <v>745</v>
       </c>
       <c r="E44">
         <v>745</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>3</v>
       </c>
       <c r="B45" t="s">
-        <v>520</v>
+        <v>421</v>
       </c>
       <c r="C45" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D45">
         <v>6831</v>
       </c>
       <c r="E45">
         <v>6831</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>4</v>
       </c>
       <c r="B46" t="s">
-        <v>521</v>
+        <v>422</v>
       </c>
       <c r="C46" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D46">
         <v>365</v>
       </c>
       <c r="E46">
         <v>365</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>5</v>
       </c>
       <c r="B47" t="s">
-        <v>522</v>
+        <v>423</v>
       </c>
       <c r="C47" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D47">
         <v>1741</v>
       </c>
       <c r="E47">
         <v>1741</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>6</v>
       </c>
       <c r="B48" t="s">
-        <v>523</v>
+        <v>424</v>
       </c>
       <c r="C48" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D48">
         <v>227</v>
       </c>
       <c r="E48">
         <v>227</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>7</v>
       </c>
       <c r="B49" t="s">
-        <v>524</v>
+        <v>425</v>
       </c>
       <c r="C49" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D49">
         <v>785</v>
       </c>
       <c r="E49">
         <v>785</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>8</v>
       </c>
       <c r="B50" t="s">
-        <v>525</v>
+        <v>426</v>
       </c>
       <c r="C50" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D50">
         <v>688</v>
       </c>
       <c r="E50">
         <v>688</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>9</v>
       </c>
       <c r="B51" t="s">
-        <v>526</v>
+        <v>427</v>
       </c>
       <c r="C51" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D51">
         <v>7555</v>
       </c>
       <c r="E51">
         <v>7555</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>10</v>
       </c>
       <c r="B52" t="s">
-        <v>527</v>
+        <v>428</v>
       </c>
       <c r="C52" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D52">
         <v>4746</v>
       </c>
       <c r="E52">
         <v>4746</v>
       </c>
     </row>
     <row r="53"/>
     <row r="54">
       <c r="A54">
         <v>5</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
       <c r="C54" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D54">
         <v>12866</v>
       </c>
       <c r="E54">
         <v>12866</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B55" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C55" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D55">
         <v>1576</v>
       </c>
       <c r="E55">
         <v>1576</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1</v>
       </c>
       <c r="B56" t="s">
-        <v>528</v>
+        <v>429</v>
       </c>
       <c r="C56" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D56">
         <v>3975</v>
       </c>
       <c r="E56">
         <v>3975</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>2</v>
       </c>
       <c r="B57" t="s">
-        <v>529</v>
+        <v>430</v>
       </c>
       <c r="C57" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D57">
         <v>1241</v>
       </c>
       <c r="E57">
         <v>1241</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>3</v>
       </c>
       <c r="B58" t="s">
-        <v>530</v>
+        <v>431</v>
       </c>
       <c r="C58" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D58">
         <v>465</v>
       </c>
       <c r="E58">
         <v>465</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>4</v>
       </c>
       <c r="B59" t="s">
-        <v>531</v>
+        <v>432</v>
       </c>
       <c r="C59" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D59">
         <v>576</v>
       </c>
       <c r="E59">
         <v>576</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>5</v>
       </c>
       <c r="B60" t="s">
-        <v>532</v>
+        <v>433</v>
       </c>
       <c r="C60" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D60">
         <v>4284</v>
       </c>
       <c r="E60">
         <v>4284</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>6</v>
       </c>
       <c r="B61" t="s">
-        <v>533</v>
+        <v>434</v>
       </c>
       <c r="C61" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D61">
         <v>207</v>
       </c>
       <c r="E61">
         <v>207</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>7</v>
       </c>
       <c r="B62" t="s">
-        <v>534</v>
+        <v>435</v>
       </c>
       <c r="C62" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D62">
         <v>108</v>
       </c>
       <c r="E62">
         <v>108</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>8</v>
       </c>
       <c r="B63" t="s">
-        <v>535</v>
+        <v>436</v>
       </c>
       <c r="C63" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D63">
         <v>189</v>
       </c>
       <c r="E63">
         <v>189</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>9</v>
       </c>
       <c r="B64" t="s">
-        <v>536</v>
+        <v>437</v>
       </c>
       <c r="C64" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D64">
         <v>80</v>
       </c>
       <c r="E64">
         <v>80</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>10</v>
       </c>
       <c r="B65" t="s">
-        <v>537</v>
+        <v>438</v>
       </c>
       <c r="C65" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D65">
         <v>165</v>
       </c>
       <c r="E65">
         <v>165</v>
       </c>
     </row>
     <row r="66"/>
     <row r="67">
       <c r="A67">
         <v>6</v>
       </c>
       <c r="B67" t="s">
         <v>11</v>
       </c>
       <c r="C67" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D67">
         <v>669</v>
       </c>
       <c r="E67">
         <v>669</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B68" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C68" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D68">
         <v>364</v>
       </c>
       <c r="E68">
         <v>364</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1</v>
       </c>
       <c r="B69" t="s">
-        <v>538</v>
+        <v>439</v>
       </c>
       <c r="C69" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D69">
         <v>305</v>
       </c>
       <c r="E69">
         <v>305</v>
       </c>
     </row>
     <row r="70"/>
     <row r="71">
       <c r="A71">
         <v>7</v>
       </c>
       <c r="B71" t="s">
         <v>12</v>
       </c>
       <c r="C71" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D71">
         <v>1221</v>
       </c>
       <c r="E71">
         <v>1221</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B72" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C72" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D72">
         <v>352</v>
       </c>
       <c r="E72">
         <v>352</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1</v>
       </c>
       <c r="B73" t="s">
-        <v>539</v>
+        <v>440</v>
       </c>
       <c r="C73" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D73">
         <v>277</v>
       </c>
       <c r="E73">
         <v>277</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>2</v>
       </c>
       <c r="B74" t="s">
-        <v>540</v>
+        <v>441</v>
       </c>
       <c r="C74" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D74">
         <v>90</v>
       </c>
       <c r="E74">
         <v>90</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>3</v>
       </c>
       <c r="B75" t="s">
-        <v>541</v>
+        <v>442</v>
       </c>
       <c r="C75" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D75">
         <v>146</v>
       </c>
       <c r="E75">
         <v>146</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>4</v>
       </c>
       <c r="B76" t="s">
-        <v>542</v>
+        <v>443</v>
       </c>
       <c r="C76" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D76">
         <v>250</v>
       </c>
       <c r="E76">
         <v>250</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>5</v>
       </c>
       <c r="B77" t="s">
-        <v>543</v>
+        <v>444</v>
       </c>
       <c r="C77" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D77">
         <v>26</v>
       </c>
       <c r="E77">
         <v>26</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>6</v>
       </c>
       <c r="B78" t="s">
-        <v>544</v>
+        <v>445</v>
       </c>
       <c r="C78" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D78">
         <v>30</v>
       </c>
       <c r="E78">
         <v>30</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>7</v>
       </c>
       <c r="B79" t="s">
-        <v>545</v>
+        <v>446</v>
       </c>
       <c r="C79" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D79">
         <v>50</v>
       </c>
       <c r="E79">
         <v>50</v>
       </c>
     </row>
     <row r="80"/>
     <row r="81">
       <c r="A81">
         <v>8</v>
       </c>
       <c r="B81" t="s">
         <v>13</v>
       </c>
       <c r="C81" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D81">
         <v>10526</v>
       </c>
       <c r="E81">
         <v>10526</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B82" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C82" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D82">
         <v>1772</v>
       </c>
       <c r="E82">
         <v>1772</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1</v>
       </c>
       <c r="B83" t="s">
-        <v>546</v>
+        <v>447</v>
       </c>
       <c r="C83" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D83">
         <v>2640</v>
       </c>
       <c r="E83">
         <v>2640</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>2</v>
       </c>
       <c r="B84" t="s">
-        <v>547</v>
+        <v>448</v>
       </c>
       <c r="C84" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D84">
         <v>431</v>
       </c>
       <c r="E84">
         <v>431</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>3</v>
       </c>
       <c r="B85" t="s">
-        <v>548</v>
+        <v>449</v>
       </c>
       <c r="C85" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D85">
         <v>356</v>
       </c>
       <c r="E85">
         <v>356</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>4</v>
       </c>
       <c r="B86" t="s">
-        <v>549</v>
+        <v>450</v>
       </c>
       <c r="C86" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D86">
         <v>1127</v>
       </c>
       <c r="E86">
         <v>1127</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>5</v>
       </c>
       <c r="B87" t="s">
-        <v>550</v>
+        <v>451</v>
       </c>
       <c r="C87" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D87">
         <v>278</v>
       </c>
       <c r="E87">
         <v>278</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>6</v>
       </c>
       <c r="B88" t="s">
-        <v>551</v>
+        <v>452</v>
       </c>
       <c r="C88" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D88">
         <v>215</v>
       </c>
       <c r="E88">
         <v>215</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>7</v>
       </c>
       <c r="B89" t="s">
-        <v>552</v>
+        <v>453</v>
       </c>
       <c r="C89" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D89">
         <v>665</v>
       </c>
       <c r="E89">
         <v>665</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>8</v>
       </c>
       <c r="B90" t="s">
-        <v>553</v>
+        <v>454</v>
       </c>
       <c r="C90" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D90">
         <v>218</v>
       </c>
       <c r="E90">
         <v>218</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>9</v>
       </c>
       <c r="B91" t="s">
-        <v>554</v>
+        <v>455</v>
       </c>
       <c r="C91" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D91">
         <v>279</v>
       </c>
       <c r="E91">
         <v>279</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>10</v>
       </c>
       <c r="B92" t="s">
-        <v>555</v>
+        <v>456</v>
       </c>
       <c r="C92" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D92">
         <v>2545</v>
       </c>
       <c r="E92">
         <v>2545</v>
       </c>
     </row>
     <row r="93"/>
     <row r="94">
       <c r="A94">
         <v>10</v>
       </c>
       <c r="B94" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C94" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D94">
         <v>794</v>
       </c>
       <c r="E94">
         <v>794</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B95" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C95" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D95">
         <v>418</v>
       </c>
       <c r="E95">
         <v>418</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1</v>
       </c>
       <c r="B96" t="s">
-        <v>556</v>
+        <v>457</v>
       </c>
       <c r="C96" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D96">
         <v>134</v>
       </c>
       <c r="E96">
         <v>134</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>2</v>
       </c>
       <c r="B97" t="s">
-        <v>557</v>
+        <v>458</v>
       </c>
       <c r="C97" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D97">
         <v>209</v>
       </c>
       <c r="E97">
         <v>209</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>3</v>
       </c>
       <c r="B98" t="s">
-        <v>558</v>
+        <v>459</v>
       </c>
       <c r="C98" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D98">
         <v>33</v>
       </c>
       <c r="E98">
         <v>33</v>
       </c>
     </row>
     <row r="99"/>
     <row r="100">
       <c r="A100">
         <v>11</v>
       </c>
       <c r="B100" t="s">
-        <v>16</v>
+        <v>170</v>
       </c>
       <c r="C100" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D100">
         <v>232</v>
       </c>
       <c r="E100">
         <v>232</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B101" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C101" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D101">
         <v>106</v>
       </c>
       <c r="E101">
         <v>106</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1</v>
       </c>
       <c r="B102" t="s">
-        <v>559</v>
+        <v>460</v>
       </c>
       <c r="C102" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D102">
         <v>78</v>
       </c>
       <c r="E102">
         <v>78</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>2</v>
       </c>
       <c r="B103" t="s">
-        <v>560</v>
+        <v>461</v>
       </c>
       <c r="C103" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D103">
         <v>48</v>
       </c>
       <c r="E103">
         <v>48</v>
       </c>
     </row>
     <row r="104"/>
     <row r="105">
       <c r="A105">
         <v>12</v>
       </c>
       <c r="B105" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="C105" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D105">
         <v>1654</v>
       </c>
       <c r="E105">
         <v>1654</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B106" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C106" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D106">
         <v>349</v>
       </c>
       <c r="E106">
         <v>349</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1</v>
       </c>
       <c r="B107" t="s">
-        <v>561</v>
+        <v>462</v>
       </c>
       <c r="C107" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D107">
         <v>1016</v>
       </c>
       <c r="E107">
         <v>1016</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>2</v>
       </c>
       <c r="B108" t="s">
-        <v>562</v>
+        <v>463</v>
       </c>
       <c r="C108" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D108">
         <v>97</v>
       </c>
       <c r="E108">
         <v>97</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>3</v>
       </c>
       <c r="B109" t="s">
-        <v>563</v>
+        <v>464</v>
       </c>
       <c r="C109" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D109">
         <v>154</v>
       </c>
       <c r="E109">
         <v>154</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>4</v>
       </c>
       <c r="B110" t="s">
-        <v>564</v>
+        <v>465</v>
       </c>
       <c r="C110" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D110">
         <v>38</v>
       </c>
       <c r="E110">
         <v>38</v>
       </c>
     </row>
     <row r="111"/>
     <row r="112">
       <c r="A112">
         <v>13</v>
       </c>
       <c r="B112" t="s">
-        <v>18</v>
+        <v>97</v>
       </c>
       <c r="C112" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D112">
         <v>520</v>
       </c>
       <c r="E112">
         <v>520</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B113" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C113" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D113">
         <v>208</v>
       </c>
       <c r="E113">
         <v>208</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1</v>
       </c>
       <c r="B114" t="s">
-        <v>565</v>
+        <v>466</v>
       </c>
       <c r="C114" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D114">
         <v>172</v>
       </c>
       <c r="E114">
         <v>172</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>2</v>
       </c>
       <c r="B115" t="s">
-        <v>566</v>
+        <v>467</v>
       </c>
       <c r="C115" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D115">
         <v>80</v>
       </c>
       <c r="E115">
         <v>80</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>3</v>
       </c>
       <c r="B116" t="s">
-        <v>567</v>
+        <v>468</v>
       </c>
       <c r="C116" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D116">
         <v>27</v>
       </c>
       <c r="E116">
         <v>27</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>4</v>
       </c>
       <c r="B117" t="s">
-        <v>568</v>
+        <v>469</v>
       </c>
       <c r="C117" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D117">
         <v>33</v>
       </c>
       <c r="E117">
         <v>33</v>
       </c>
     </row>
     <row r="118"/>
     <row r="119">
       <c r="A119">
         <v>14</v>
       </c>
       <c r="B119" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C119" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D119">
         <v>13796</v>
       </c>
       <c r="E119">
         <v>13796</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B120" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C120" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D120">
         <v>1146</v>
       </c>
       <c r="E120">
         <v>1146</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1</v>
       </c>
       <c r="B121" t="s">
-        <v>569</v>
+        <v>470</v>
       </c>
       <c r="C121" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D121">
         <v>4161</v>
       </c>
       <c r="E121">
         <v>4161</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>2</v>
       </c>
       <c r="B122" t="s">
-        <v>570</v>
+        <v>471</v>
       </c>
       <c r="C122" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D122">
         <v>1886</v>
       </c>
       <c r="E122">
         <v>1886</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>3</v>
       </c>
       <c r="B123" t="s">
-        <v>571</v>
+        <v>472</v>
       </c>
       <c r="C123" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D123">
         <v>204</v>
       </c>
       <c r="E123">
         <v>204</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>4</v>
       </c>
       <c r="B124" t="s">
-        <v>572</v>
+        <v>473</v>
       </c>
       <c r="C124" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D124">
         <v>2567</v>
       </c>
       <c r="E124">
         <v>2567</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>5</v>
       </c>
       <c r="B125" t="s">
-        <v>573</v>
+        <v>474</v>
       </c>
       <c r="C125" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D125">
         <v>143</v>
       </c>
       <c r="E125">
         <v>143</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>6</v>
       </c>
       <c r="B126" t="s">
-        <v>574</v>
+        <v>475</v>
       </c>
       <c r="C126" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D126">
         <v>78</v>
       </c>
       <c r="E126">
         <v>78</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>7</v>
       </c>
       <c r="B127" t="s">
-        <v>575</v>
+        <v>476</v>
       </c>
       <c r="C127" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D127">
         <v>175</v>
       </c>
       <c r="E127">
         <v>175</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>8</v>
       </c>
       <c r="B128" t="s">
-        <v>576</v>
+        <v>477</v>
       </c>
       <c r="C128" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D128">
         <v>2299</v>
       </c>
       <c r="E128">
         <v>2299</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>9</v>
       </c>
       <c r="B129" t="s">
-        <v>577</v>
+        <v>478</v>
       </c>
       <c r="C129" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D129">
         <v>38</v>
       </c>
       <c r="E129">
         <v>38</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>10</v>
       </c>
       <c r="B130" t="s">
-        <v>578</v>
+        <v>479</v>
       </c>
       <c r="C130" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D130">
         <v>1099</v>
       </c>
       <c r="E130">
         <v>1099</v>
       </c>
     </row>
     <row r="131"/>
     <row r="132">
       <c r="A132">
         <v>15</v>
       </c>
       <c r="B132" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="C132" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D132">
         <v>1190</v>
       </c>
       <c r="E132">
         <v>1190</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B133" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C133" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D133">
         <v>516</v>
       </c>
       <c r="E133">
         <v>516</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>1</v>
       </c>
       <c r="B134" t="s">
-        <v>579</v>
+        <v>480</v>
       </c>
       <c r="C134" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D134">
         <v>674</v>
       </c>
       <c r="E134">
         <v>674</v>
       </c>
     </row>
     <row r="135"/>
     <row r="136">
       <c r="A136">
         <v>16</v>
       </c>
       <c r="B136" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="C136" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D136">
         <v>4042</v>
       </c>
       <c r="E136">
         <v>4042</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B137" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C137" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D137">
         <v>350</v>
       </c>
       <c r="E137">
         <v>350</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>1</v>
       </c>
       <c r="B138" t="s">
-        <v>580</v>
+        <v>481</v>
       </c>
       <c r="C138" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D138">
         <v>1797</v>
       </c>
       <c r="E138">
         <v>1797</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>2</v>
       </c>
       <c r="B139" t="s">
-        <v>581</v>
+        <v>482</v>
       </c>
       <c r="C139" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D139">
         <v>909</v>
       </c>
       <c r="E139">
         <v>909</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>3</v>
       </c>
       <c r="B140" t="s">
-        <v>582</v>
+        <v>483</v>
       </c>
       <c r="C140" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D140">
         <v>68</v>
       </c>
       <c r="E140">
         <v>68</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>4</v>
       </c>
       <c r="B141" t="s">
-        <v>583</v>
+        <v>484</v>
       </c>
       <c r="C141" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D141">
         <v>153</v>
       </c>
       <c r="E141">
         <v>153</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>5</v>
       </c>
       <c r="B142" t="s">
-        <v>584</v>
+        <v>485</v>
       </c>
       <c r="C142" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D142">
         <v>153</v>
       </c>
       <c r="E142">
         <v>153</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>6</v>
       </c>
       <c r="B143" t="s">
-        <v>585</v>
+        <v>486</v>
       </c>
       <c r="C143" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D143">
         <v>176</v>
       </c>
       <c r="E143">
         <v>176</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>7</v>
       </c>
       <c r="B144" t="s">
-        <v>586</v>
+        <v>487</v>
       </c>
       <c r="C144" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D144">
         <v>47</v>
       </c>
       <c r="E144">
         <v>47</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>8</v>
       </c>
       <c r="B145" t="s">
-        <v>587</v>
+        <v>488</v>
       </c>
       <c r="C145" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D145">
         <v>40</v>
       </c>
       <c r="E145">
         <v>40</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>9</v>
       </c>
       <c r="B146" t="s">
-        <v>588</v>
+        <v>489</v>
       </c>
       <c r="C146" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D146">
         <v>83</v>
       </c>
       <c r="E146">
         <v>83</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>10</v>
       </c>
       <c r="B147" t="s">
-        <v>589</v>
+        <v>490</v>
       </c>
       <c r="C147" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D147">
         <v>266</v>
       </c>
       <c r="E147">
         <v>266</v>
       </c>
     </row>
     <row r="148"/>
     <row r="149">
       <c r="A149">
         <v>17</v>
       </c>
       <c r="B149" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="C149" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D149">
         <v>9052</v>
       </c>
       <c r="E149">
         <v>9052</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B150" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C150" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D150">
         <v>935</v>
       </c>
       <c r="E150">
         <v>935</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1</v>
       </c>
       <c r="B151" t="s">
-        <v>590</v>
+        <v>491</v>
       </c>
       <c r="C151" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D151">
         <v>3028</v>
       </c>
       <c r="E151">
         <v>3028</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>2</v>
       </c>
       <c r="B152" t="s">
-        <v>591</v>
+        <v>492</v>
       </c>
       <c r="C152" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D152">
         <v>801</v>
       </c>
       <c r="E152">
         <v>801</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>3</v>
       </c>
       <c r="B153" t="s">
-        <v>592</v>
+        <v>493</v>
       </c>
       <c r="C153" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D153">
         <v>515</v>
       </c>
       <c r="E153">
         <v>515</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>4</v>
       </c>
       <c r="B154" t="s">
-        <v>593</v>
+        <v>494</v>
       </c>
       <c r="C154" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D154">
         <v>3370</v>
       </c>
       <c r="E154">
         <v>3370</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>5</v>
       </c>
       <c r="B155" t="s">
-        <v>594</v>
+        <v>495</v>
       </c>
       <c r="C155" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D155">
         <v>44</v>
       </c>
       <c r="E155">
         <v>44</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>6</v>
       </c>
       <c r="B156" t="s">
-        <v>595</v>
+        <v>496</v>
       </c>
       <c r="C156" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D156">
         <v>69</v>
       </c>
       <c r="E156">
         <v>69</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>7</v>
       </c>
       <c r="B157" t="s">
-        <v>596</v>
+        <v>497</v>
       </c>
       <c r="C157" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D157">
         <v>41</v>
       </c>
       <c r="E157">
         <v>41</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>8</v>
       </c>
       <c r="B158" t="s">
-        <v>597</v>
+        <v>498</v>
       </c>
       <c r="C158" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D158">
         <v>113</v>
       </c>
       <c r="E158">
         <v>113</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>9</v>
       </c>
       <c r="B159" t="s">
-        <v>598</v>
+        <v>499</v>
       </c>
       <c r="C159" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D159">
         <v>63</v>
       </c>
       <c r="E159">
         <v>63</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>10</v>
       </c>
       <c r="B160" t="s">
-        <v>599</v>
+        <v>500</v>
       </c>
       <c r="C160" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D160">
         <v>73</v>
       </c>
       <c r="E160">
         <v>73</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...229 lines deleted...]
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>33</v>
+        <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>34</v>
+        <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>21</v>
+      </c>
+      <c r="C2" t="s">
+        <v>502</v>
+      </c>
+      <c r="D2" t="s">
+        <v>503</v>
+      </c>
+      <c r="E2" t="s">
+        <v>504</v>
+      </c>
+      <c r="F2" t="s">
+        <v>505</v>
+      </c>
+      <c r="G2">
+        <v>2100</v>
+      </c>
+      <c r="H2">
+        <v>15963</v>
+      </c>
+      <c r="I2">
+        <v>24459</v>
+      </c>
+      <c r="J2">
+        <v>12528</v>
+      </c>
+      <c r="K2">
+        <v>14276</v>
+      </c>
+      <c r="L2">
+        <v>521</v>
+      </c>
+      <c r="M2">
+        <v>1855</v>
+      </c>
+      <c r="N2">
+        <v>9755</v>
+      </c>
+      <c r="O2">
+        <v>117</v>
+      </c>
+      <c r="P2">
+        <v>513</v>
+      </c>
+      <c r="Q2">
+        <v>212</v>
+      </c>
+      <c r="R2">
+        <v>1826</v>
+      </c>
+      <c r="S2">
+        <v>880</v>
+      </c>
+      <c r="T2">
+        <v>12848</v>
+      </c>
+      <c r="U2">
+        <v>2348</v>
+      </c>
+      <c r="V2">
+        <v>1072</v>
+      </c>
+      <c r="W2">
+        <v>15009</v>
+      </c>
+      <c r="X2">
+        <v>564</v>
+      </c>
+      <c r="Y2">
+        <v>116846</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B3" t="s">
+        <v>27</v>
+      </c>
+      <c r="G3">
+        <v>2100</v>
+      </c>
+      <c r="H3">
+        <v>15963</v>
+      </c>
+      <c r="I3">
+        <v>24459</v>
+      </c>
+      <c r="J3">
+        <v>12528</v>
+      </c>
+      <c r="K3">
+        <v>14276</v>
+      </c>
+      <c r="L3">
+        <v>521</v>
+      </c>
+      <c r="M3">
+        <v>1855</v>
+      </c>
+      <c r="N3">
+        <v>9755</v>
+      </c>
+      <c r="O3">
+        <v>117</v>
+      </c>
+      <c r="P3">
+        <v>513</v>
+      </c>
+      <c r="Q3">
+        <v>212</v>
+      </c>
+      <c r="R3">
+        <v>1826</v>
+      </c>
+      <c r="S3">
+        <v>880</v>
+      </c>
+      <c r="T3">
+        <v>12848</v>
+      </c>
+      <c r="U3">
+        <v>2348</v>
+      </c>
+      <c r="V3">
+        <v>1072</v>
+      </c>
+      <c r="W3">
+        <v>15009</v>
+      </c>
+      <c r="X3">
+        <v>564</v>
+      </c>
+      <c r="Y3">
+        <v>116846</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B1" s="1" t="s">
         <v>29</v>
       </c>
+      <c r="C1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>505</v>
+      </c>
       <c r="E1" s="1" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D2">
         <v>2100</v>
       </c>
       <c r="E2">
         <v>2100</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B3" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C3" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D3">
         <v>756</v>
       </c>
       <c r="E3">
         <v>756</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>37</v>
+        <v>506</v>
       </c>
       <c r="C4" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D4">
         <v>643</v>
       </c>
       <c r="E4">
         <v>643</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>39</v>
+        <v>507</v>
       </c>
       <c r="C5" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D5">
         <v>310</v>
       </c>
       <c r="E5">
         <v>310</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>40</v>
+        <v>508</v>
       </c>
       <c r="C6" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D6">
         <v>89</v>
       </c>
       <c r="E6">
         <v>89</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>41</v>
+        <v>509</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D7">
         <v>77</v>
       </c>
       <c r="E7">
         <v>77</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>42</v>
+        <v>510</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D8">
         <v>90</v>
       </c>
       <c r="E8">
         <v>90</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>43</v>
+        <v>511</v>
       </c>
       <c r="C9" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D9">
         <v>41</v>
       </c>
       <c r="E9">
         <v>41</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>44</v>
+        <v>512</v>
       </c>
       <c r="C10" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D10">
         <v>94</v>
       </c>
       <c r="E10">
         <v>94</v>
       </c>
     </row>
     <row r="11"/>
     <row r="12">
       <c r="A12">
         <v>2</v>
       </c>
       <c r="B12" t="s">
         <v>7</v>
       </c>
       <c r="C12" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D12">
         <v>15963</v>
       </c>
       <c r="E12">
         <v>15963</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B13" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C13" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D13">
         <v>2561</v>
       </c>
       <c r="E13">
         <v>2561</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>45</v>
+        <v>513</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D14">
         <v>2739</v>
       </c>
       <c r="E14">
         <v>2739</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
-        <v>46</v>
+        <v>514</v>
       </c>
       <c r="C15" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D15">
         <v>3689</v>
       </c>
       <c r="E15">
         <v>3689</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>3</v>
       </c>
       <c r="B16" t="s">
-        <v>47</v>
+        <v>515</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D16">
         <v>949</v>
       </c>
       <c r="E16">
         <v>949</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>4</v>
       </c>
       <c r="B17" t="s">
-        <v>48</v>
+        <v>516</v>
       </c>
       <c r="C17" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D17">
         <v>1122</v>
       </c>
       <c r="E17">
         <v>1122</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>5</v>
       </c>
       <c r="B18" t="s">
-        <v>49</v>
+        <v>517</v>
       </c>
       <c r="C18" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D18">
         <v>411</v>
       </c>
       <c r="E18">
         <v>411</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>6</v>
       </c>
       <c r="B19" t="s">
-        <v>50</v>
+        <v>518</v>
       </c>
       <c r="C19" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D19">
         <v>267</v>
       </c>
       <c r="E19">
         <v>267</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>7</v>
       </c>
       <c r="B20" t="s">
-        <v>51</v>
+        <v>519</v>
       </c>
       <c r="C20" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D20">
         <v>4225</v>
       </c>
       <c r="E20">
         <v>4225</v>
       </c>
     </row>
     <row r="21"/>
     <row r="22">
       <c r="A22">
         <v>3</v>
       </c>
       <c r="B22" t="s">
         <v>8</v>
       </c>
       <c r="C22" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D22">
         <v>24459</v>
       </c>
       <c r="E22">
         <v>24459</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B23" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C23" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D23">
         <v>2231</v>
       </c>
       <c r="E23">
         <v>2231</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1</v>
       </c>
       <c r="B24" t="s">
-        <v>52</v>
+        <v>520</v>
       </c>
       <c r="C24" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D24">
         <v>5219</v>
       </c>
       <c r="E24">
         <v>5219</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>2</v>
       </c>
       <c r="B25" t="s">
-        <v>53</v>
+        <v>521</v>
       </c>
       <c r="C25" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D25">
         <v>793</v>
       </c>
       <c r="E25">
         <v>793</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>3</v>
       </c>
       <c r="B26" t="s">
-        <v>54</v>
+        <v>522</v>
       </c>
       <c r="C26" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D26">
         <v>2791</v>
       </c>
       <c r="E26">
         <v>2791</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>4</v>
       </c>
       <c r="B27" t="s">
-        <v>55</v>
+        <v>523</v>
       </c>
       <c r="C27" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D27">
         <v>360</v>
       </c>
       <c r="E27">
         <v>360</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>5</v>
       </c>
       <c r="B28" t="s">
-        <v>56</v>
+        <v>524</v>
       </c>
       <c r="C28" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D28">
         <v>502</v>
       </c>
       <c r="E28">
         <v>502</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>6</v>
       </c>
       <c r="B29" t="s">
-        <v>57</v>
+        <v>525</v>
       </c>
       <c r="C29" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D29">
         <v>2186</v>
       </c>
       <c r="E29">
         <v>2186</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>7</v>
       </c>
       <c r="B30" t="s">
-        <v>58</v>
+        <v>526</v>
       </c>
       <c r="C30" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D30">
         <v>10377</v>
       </c>
       <c r="E30">
         <v>10377</v>
       </c>
     </row>
     <row r="31"/>
     <row r="32">
       <c r="A32">
         <v>4</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D32">
         <v>12528</v>
       </c>
       <c r="E32">
         <v>12528</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B33" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C33" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D33">
         <v>1056</v>
       </c>
       <c r="E33">
         <v>1056</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1</v>
       </c>
       <c r="B34" t="s">
-        <v>59</v>
+        <v>527</v>
       </c>
       <c r="C34" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D34">
         <v>4797</v>
       </c>
       <c r="E34">
         <v>4797</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>2</v>
       </c>
       <c r="B35" t="s">
-        <v>60</v>
+        <v>528</v>
       </c>
       <c r="C35" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D35">
         <v>2418</v>
       </c>
       <c r="E35">
         <v>2418</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>3</v>
       </c>
       <c r="B36" t="s">
-        <v>61</v>
+        <v>529</v>
       </c>
       <c r="C36" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D36">
         <v>3325</v>
       </c>
       <c r="E36">
         <v>3325</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>4</v>
       </c>
       <c r="B37" t="s">
-        <v>62</v>
+        <v>530</v>
       </c>
       <c r="C37" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D37">
         <v>429</v>
       </c>
       <c r="E37">
         <v>429</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
-        <v>63</v>
+        <v>531</v>
       </c>
       <c r="C38" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D38">
         <v>326</v>
       </c>
       <c r="E38">
         <v>326</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>6</v>
       </c>
       <c r="B39" t="s">
-        <v>64</v>
+        <v>532</v>
       </c>
       <c r="C39" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D39">
         <v>177</v>
       </c>
       <c r="E39">
         <v>177</v>
       </c>
     </row>
     <row r="40"/>
     <row r="41">
       <c r="A41">
         <v>5</v>
       </c>
       <c r="B41" t="s">
         <v>10</v>
       </c>
       <c r="C41" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D41">
         <v>14276</v>
       </c>
       <c r="E41">
         <v>14276</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B42" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C42" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D42">
         <v>1219</v>
       </c>
       <c r="E42">
         <v>1219</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1</v>
       </c>
       <c r="B43" t="s">
-        <v>65</v>
+        <v>533</v>
       </c>
       <c r="C43" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D43">
         <v>4013</v>
       </c>
       <c r="E43">
         <v>4013</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2</v>
       </c>
       <c r="B44" t="s">
-        <v>66</v>
+        <v>534</v>
       </c>
       <c r="C44" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D44">
         <v>2231</v>
       </c>
       <c r="E44">
         <v>2231</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>3</v>
       </c>
       <c r="B45" t="s">
-        <v>67</v>
+        <v>535</v>
       </c>
       <c r="C45" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D45">
         <v>274</v>
       </c>
       <c r="E45">
         <v>274</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>4</v>
       </c>
       <c r="B46" t="s">
-        <v>68</v>
+        <v>536</v>
       </c>
       <c r="C46" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D46">
         <v>214</v>
       </c>
       <c r="E46">
         <v>214</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>5</v>
       </c>
       <c r="B47" t="s">
-        <v>69</v>
+        <v>537</v>
       </c>
       <c r="C47" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D47">
         <v>2293</v>
       </c>
       <c r="E47">
         <v>2293</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>6</v>
       </c>
       <c r="B48" t="s">
-        <v>70</v>
+        <v>538</v>
       </c>
       <c r="C48" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D48">
         <v>214</v>
       </c>
       <c r="E48">
         <v>214</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>7</v>
       </c>
       <c r="B49" t="s">
-        <v>71</v>
+        <v>539</v>
       </c>
       <c r="C49" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D49">
         <v>3818</v>
       </c>
       <c r="E49">
         <v>3818</v>
       </c>
     </row>
     <row r="50"/>
     <row r="51">
       <c r="A51">
         <v>6</v>
       </c>
       <c r="B51" t="s">
         <v>11</v>
       </c>
       <c r="C51" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D51">
         <v>521</v>
       </c>
       <c r="E51">
         <v>521</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B52" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C52" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D52">
         <v>227</v>
       </c>
       <c r="E52">
         <v>227</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>1</v>
       </c>
       <c r="B53" t="s">
-        <v>72</v>
+        <v>540</v>
       </c>
       <c r="C53" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D53">
         <v>294</v>
       </c>
       <c r="E53">
         <v>294</v>
       </c>
     </row>
     <row r="54"/>
     <row r="55">
       <c r="A55">
         <v>7</v>
       </c>
       <c r="B55" t="s">
         <v>12</v>
       </c>
       <c r="C55" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D55">
         <v>1855</v>
       </c>
       <c r="E55">
         <v>1855</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B56" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C56" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D56">
         <v>294</v>
       </c>
       <c r="E56">
         <v>294</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>1</v>
       </c>
       <c r="B57" t="s">
-        <v>73</v>
+        <v>541</v>
       </c>
       <c r="C57" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D57">
         <v>679</v>
       </c>
       <c r="E57">
         <v>679</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>2</v>
       </c>
       <c r="B58" t="s">
-        <v>74</v>
+        <v>542</v>
       </c>
       <c r="C58" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D58">
         <v>289</v>
       </c>
       <c r="E58">
         <v>289</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>3</v>
       </c>
       <c r="B59" t="s">
-        <v>75</v>
+        <v>543</v>
       </c>
       <c r="C59" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D59">
         <v>547</v>
       </c>
       <c r="E59">
         <v>547</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>4</v>
       </c>
       <c r="B60" t="s">
-        <v>76</v>
+        <v>544</v>
       </c>
       <c r="C60" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D60">
         <v>46</v>
       </c>
       <c r="E60">
         <v>46</v>
       </c>
     </row>
     <row r="61"/>
     <row r="62">
       <c r="A62">
         <v>8</v>
       </c>
       <c r="B62" t="s">
         <v>13</v>
       </c>
       <c r="C62" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D62">
         <v>9755</v>
       </c>
       <c r="E62">
         <v>9755</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B63" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C63" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D63">
         <v>1844</v>
       </c>
       <c r="E63">
         <v>1844</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>77</v>
+        <v>545</v>
       </c>
       <c r="C64" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D64">
         <v>4191</v>
       </c>
       <c r="E64">
         <v>4191</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2</v>
       </c>
       <c r="B65" t="s">
-        <v>78</v>
+        <v>546</v>
       </c>
       <c r="C65" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D65">
         <v>1925</v>
       </c>
       <c r="E65">
         <v>1925</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>3</v>
       </c>
       <c r="B66" t="s">
-        <v>79</v>
+        <v>547</v>
       </c>
       <c r="C66" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D66">
         <v>243</v>
       </c>
       <c r="E66">
         <v>243</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>4</v>
       </c>
       <c r="B67" t="s">
-        <v>80</v>
+        <v>548</v>
       </c>
       <c r="C67" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D67">
         <v>174</v>
       </c>
       <c r="E67">
         <v>174</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>5</v>
       </c>
       <c r="B68" t="s">
-        <v>81</v>
+        <v>549</v>
       </c>
       <c r="C68" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D68">
         <v>351</v>
       </c>
       <c r="E68">
         <v>351</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>6</v>
       </c>
       <c r="B69" t="s">
-        <v>82</v>
+        <v>550</v>
       </c>
       <c r="C69" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D69">
         <v>818</v>
       </c>
       <c r="E69">
         <v>818</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>7</v>
       </c>
       <c r="B70" t="s">
-        <v>83</v>
+        <v>551</v>
       </c>
       <c r="C70" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D70">
         <v>209</v>
       </c>
       <c r="E70">
         <v>209</v>
       </c>
     </row>
     <row r="71"/>
     <row r="72">
       <c r="A72">
         <v>9</v>
       </c>
       <c r="B72" t="s">
-        <v>14</v>
+        <v>501</v>
       </c>
       <c r="C72" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D72">
         <v>117</v>
       </c>
       <c r="E72">
         <v>117</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B73" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C73" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D73">
         <v>28</v>
       </c>
       <c r="E73">
         <v>28</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1</v>
       </c>
       <c r="B74" t="s">
-        <v>84</v>
+        <v>552</v>
       </c>
       <c r="C74" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D74">
         <v>89</v>
       </c>
       <c r="E74">
         <v>89</v>
       </c>
     </row>
     <row r="75"/>
     <row r="76">
       <c r="A76">
         <v>10</v>
       </c>
       <c r="B76" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C76" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D76">
         <v>513</v>
       </c>
       <c r="E76">
         <v>513</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B77" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C77" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D77">
         <v>58</v>
       </c>
       <c r="E77">
         <v>58</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1</v>
       </c>
       <c r="B78" t="s">
-        <v>85</v>
+        <v>553</v>
       </c>
       <c r="C78" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D78">
         <v>120</v>
       </c>
       <c r="E78">
         <v>120</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>2</v>
       </c>
       <c r="B79" t="s">
-        <v>86</v>
+        <v>554</v>
       </c>
       <c r="C79" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D79">
         <v>117</v>
       </c>
       <c r="E79">
         <v>117</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>3</v>
       </c>
       <c r="B80" t="s">
-        <v>87</v>
+        <v>555</v>
       </c>
       <c r="C80" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D80">
         <v>131</v>
       </c>
       <c r="E80">
         <v>131</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>4</v>
       </c>
       <c r="B81" t="s">
-        <v>88</v>
+        <v>556</v>
       </c>
       <c r="C81" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D81">
         <v>42</v>
       </c>
       <c r="E81">
         <v>42</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>5</v>
       </c>
       <c r="B82" t="s">
-        <v>89</v>
+        <v>557</v>
       </c>
       <c r="C82" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D82">
         <v>45</v>
       </c>
       <c r="E82">
         <v>45</v>
       </c>
     </row>
     <row r="83"/>
     <row r="84">
       <c r="A84">
         <v>11</v>
       </c>
       <c r="B84" t="s">
-        <v>16</v>
+        <v>170</v>
       </c>
       <c r="C84" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D84">
         <v>212</v>
       </c>
       <c r="E84">
         <v>212</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B85" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C85" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D85">
         <v>63</v>
       </c>
       <c r="E85">
         <v>63</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1</v>
       </c>
       <c r="B86" t="s">
-        <v>90</v>
+        <v>558</v>
       </c>
       <c r="C86" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D86">
         <v>40</v>
       </c>
       <c r="E86">
         <v>40</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>2</v>
       </c>
       <c r="B87" t="s">
-        <v>91</v>
+        <v>559</v>
       </c>
       <c r="C87" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D87">
         <v>70</v>
       </c>
       <c r="E87">
         <v>70</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>3</v>
       </c>
       <c r="B88" t="s">
-        <v>92</v>
+        <v>560</v>
       </c>
       <c r="C88" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D88">
         <v>39</v>
       </c>
       <c r="E88">
         <v>39</v>
       </c>
     </row>
     <row r="89"/>
     <row r="90">
       <c r="A90">
         <v>12</v>
       </c>
       <c r="B90" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D90">
         <v>1826</v>
       </c>
       <c r="E90">
         <v>1826</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B91" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C91" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D91">
         <v>322</v>
       </c>
       <c r="E91">
         <v>322</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1</v>
       </c>
       <c r="B92" t="s">
-        <v>93</v>
+        <v>561</v>
       </c>
       <c r="C92" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D92">
         <v>800</v>
       </c>
       <c r="E92">
         <v>800</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>2</v>
       </c>
       <c r="B93" t="s">
-        <v>94</v>
+        <v>562</v>
       </c>
       <c r="C93" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D93">
         <v>291</v>
       </c>
       <c r="E93">
         <v>291</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>3</v>
       </c>
       <c r="B94" t="s">
-        <v>95</v>
+        <v>563</v>
       </c>
       <c r="C94" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D94">
         <v>116</v>
       </c>
       <c r="E94">
         <v>116</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>4</v>
       </c>
       <c r="B95" t="s">
-        <v>96</v>
+        <v>159</v>
       </c>
       <c r="C95" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D95">
         <v>173</v>
       </c>
       <c r="E95">
         <v>173</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>5</v>
       </c>
       <c r="B96" t="s">
-        <v>97</v>
+        <v>564</v>
       </c>
       <c r="C96" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D96">
         <v>52</v>
       </c>
       <c r="E96">
         <v>52</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>6</v>
       </c>
       <c r="B97" t="s">
-        <v>98</v>
+        <v>565</v>
       </c>
       <c r="C97" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D97">
         <v>26</v>
       </c>
       <c r="E97">
         <v>26</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>7</v>
       </c>
       <c r="B98" t="s">
-        <v>99</v>
+        <v>83</v>
       </c>
       <c r="C98" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D98">
         <v>46</v>
       </c>
       <c r="E98">
         <v>46</v>
       </c>
     </row>
     <row r="99"/>
     <row r="100">
       <c r="A100">
         <v>13</v>
       </c>
       <c r="B100" t="s">
-        <v>18</v>
+        <v>97</v>
       </c>
       <c r="C100" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D100">
         <v>880</v>
       </c>
       <c r="E100">
         <v>880</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B101" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C101" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D101">
         <v>68</v>
       </c>
       <c r="E101">
         <v>68</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1</v>
       </c>
       <c r="B102" t="s">
-        <v>100</v>
+        <v>566</v>
       </c>
       <c r="C102" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D102">
         <v>527</v>
       </c>
       <c r="E102">
         <v>527</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>2</v>
       </c>
       <c r="B103" t="s">
-        <v>101</v>
+        <v>567</v>
       </c>
       <c r="C103" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D103">
         <v>172</v>
       </c>
       <c r="E103">
         <v>172</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>3</v>
       </c>
       <c r="B104" t="s">
-        <v>102</v>
+        <v>568</v>
       </c>
       <c r="C104" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D104">
         <v>55</v>
       </c>
       <c r="E104">
         <v>55</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>4</v>
       </c>
       <c r="B105" t="s">
-        <v>103</v>
+        <v>569</v>
       </c>
       <c r="C105" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D105">
         <v>58</v>
       </c>
       <c r="E105">
         <v>58</v>
       </c>
     </row>
     <row r="106"/>
     <row r="107">
       <c r="A107">
         <v>14</v>
       </c>
       <c r="B107" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C107" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D107">
         <v>12848</v>
       </c>
       <c r="E107">
         <v>12848</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B108" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C108" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D108">
         <v>720</v>
       </c>
       <c r="E108">
         <v>720</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1</v>
       </c>
       <c r="B109" t="s">
-        <v>104</v>
+        <v>570</v>
       </c>
       <c r="C109" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D109">
         <v>9014</v>
       </c>
       <c r="E109">
         <v>9014</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>2</v>
       </c>
       <c r="B110" t="s">
-        <v>105</v>
+        <v>571</v>
       </c>
       <c r="C110" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D110">
         <v>231</v>
       </c>
       <c r="E110">
         <v>231</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>3</v>
       </c>
       <c r="B111" t="s">
-        <v>106</v>
+        <v>572</v>
       </c>
       <c r="C111" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D111">
         <v>182</v>
       </c>
       <c r="E111">
         <v>182</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>4</v>
       </c>
       <c r="B112" t="s">
-        <v>107</v>
+        <v>573</v>
       </c>
       <c r="C112" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D112">
         <v>262</v>
       </c>
       <c r="E112">
         <v>262</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>5</v>
       </c>
       <c r="B113" t="s">
-        <v>108</v>
+        <v>574</v>
       </c>
       <c r="C113" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D113">
         <v>59</v>
       </c>
       <c r="E113">
         <v>59</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>6</v>
       </c>
       <c r="B114" t="s">
-        <v>109</v>
+        <v>575</v>
       </c>
       <c r="C114" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D114">
         <v>79</v>
       </c>
       <c r="E114">
         <v>79</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>7</v>
       </c>
       <c r="B115" t="s">
-        <v>110</v>
+        <v>576</v>
       </c>
       <c r="C115" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D115">
         <v>2301</v>
       </c>
       <c r="E115">
         <v>2301</v>
       </c>
     </row>
     <row r="116"/>
     <row r="117">
       <c r="A117">
         <v>15</v>
       </c>
       <c r="B117" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="C117" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D117">
         <v>2348</v>
       </c>
       <c r="E117">
         <v>2348</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B118" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C118" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D118">
         <v>461</v>
       </c>
       <c r="E118">
         <v>461</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>1</v>
       </c>
       <c r="B119" t="s">
-        <v>111</v>
+        <v>577</v>
       </c>
       <c r="C119" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D119">
         <v>905</v>
       </c>
       <c r="E119">
         <v>905</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>2</v>
       </c>
       <c r="B120" t="s">
-        <v>112</v>
+        <v>578</v>
       </c>
       <c r="C120" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D120">
         <v>117</v>
       </c>
       <c r="E120">
         <v>117</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>3</v>
       </c>
       <c r="B121" t="s">
-        <v>113</v>
+        <v>579</v>
       </c>
       <c r="C121" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D121">
         <v>113</v>
       </c>
       <c r="E121">
         <v>113</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>4</v>
       </c>
       <c r="B122" t="s">
-        <v>114</v>
+        <v>580</v>
       </c>
       <c r="C122" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D122">
         <v>164</v>
       </c>
       <c r="E122">
         <v>164</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>5</v>
       </c>
       <c r="B123" t="s">
-        <v>115</v>
+        <v>581</v>
       </c>
       <c r="C123" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D123">
         <v>152</v>
       </c>
       <c r="E123">
         <v>152</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>6</v>
       </c>
       <c r="B124" t="s">
-        <v>116</v>
+        <v>582</v>
       </c>
       <c r="C124" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D124">
         <v>37</v>
       </c>
       <c r="E124">
         <v>37</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>7</v>
       </c>
       <c r="B125" t="s">
-        <v>117</v>
+        <v>583</v>
       </c>
       <c r="C125" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D125">
         <v>399</v>
       </c>
       <c r="E125">
         <v>399</v>
       </c>
     </row>
     <row r="126"/>
     <row r="127">
       <c r="A127">
         <v>16</v>
       </c>
       <c r="B127" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="C127" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D127">
         <v>1072</v>
       </c>
       <c r="E127">
         <v>1072</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B128" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C128" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D128">
         <v>127</v>
       </c>
       <c r="E128">
         <v>127</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1</v>
       </c>
       <c r="B129" t="s">
-        <v>118</v>
+        <v>584</v>
       </c>
       <c r="C129" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D129">
         <v>517</v>
       </c>
       <c r="E129">
         <v>517</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>2</v>
       </c>
       <c r="B130" t="s">
-        <v>119</v>
+        <v>585</v>
       </c>
       <c r="C130" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D130">
         <v>198</v>
       </c>
       <c r="E130">
         <v>198</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>3</v>
       </c>
       <c r="B131" t="s">
-        <v>120</v>
+        <v>586</v>
       </c>
       <c r="C131" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D131">
         <v>108</v>
       </c>
       <c r="E131">
         <v>108</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>4</v>
       </c>
       <c r="B132" t="s">
-        <v>121</v>
+        <v>587</v>
       </c>
       <c r="C132" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D132">
         <v>28</v>
       </c>
       <c r="E132">
         <v>28</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>5</v>
       </c>
       <c r="B133" t="s">
-        <v>122</v>
+        <v>588</v>
       </c>
       <c r="C133" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D133">
         <v>16</v>
       </c>
       <c r="E133">
         <v>16</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>6</v>
       </c>
       <c r="B134" t="s">
-        <v>123</v>
+        <v>589</v>
       </c>
       <c r="C134" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D134">
         <v>19</v>
       </c>
       <c r="E134">
         <v>19</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>7</v>
       </c>
       <c r="B135" t="s">
-        <v>124</v>
+        <v>590</v>
       </c>
       <c r="C135" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D135">
         <v>59</v>
       </c>
       <c r="E135">
         <v>59</v>
       </c>
     </row>
     <row r="136"/>
     <row r="137">
       <c r="A137">
         <v>17</v>
       </c>
       <c r="B137" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="C137" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D137">
         <v>15009</v>
       </c>
       <c r="E137">
         <v>15009</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B138" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C138" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D138">
         <v>683</v>
       </c>
       <c r="E138">
         <v>683</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>1</v>
       </c>
       <c r="B139" t="s">
-        <v>125</v>
+        <v>591</v>
       </c>
       <c r="C139" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D139">
         <v>4170</v>
       </c>
       <c r="E139">
         <v>4170</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>2</v>
       </c>
       <c r="B140" t="s">
-        <v>126</v>
+        <v>592</v>
       </c>
       <c r="C140" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D140">
         <v>8075</v>
       </c>
       <c r="E140">
         <v>8075</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>3</v>
       </c>
       <c r="B141" t="s">
-        <v>127</v>
+        <v>593</v>
       </c>
       <c r="C141" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D141">
         <v>211</v>
       </c>
       <c r="E141">
         <v>211</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>4</v>
       </c>
       <c r="B142" t="s">
-        <v>128</v>
+        <v>594</v>
       </c>
       <c r="C142" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D142">
         <v>491</v>
       </c>
       <c r="E142">
         <v>491</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>5</v>
       </c>
       <c r="B143" t="s">
-        <v>129</v>
+        <v>595</v>
       </c>
       <c r="C143" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D143">
         <v>57</v>
       </c>
       <c r="E143">
         <v>57</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>6</v>
       </c>
       <c r="B144" t="s">
-        <v>130</v>
+        <v>596</v>
       </c>
       <c r="C144" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D144">
         <v>1140</v>
       </c>
       <c r="E144">
         <v>1140</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>7</v>
       </c>
       <c r="B145" t="s">
-        <v>131</v>
+        <v>597</v>
       </c>
       <c r="C145" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D145">
         <v>182</v>
       </c>
       <c r="E145">
         <v>182</v>
       </c>
     </row>
     <row r="146"/>
     <row r="147">
       <c r="A147">
         <v>24</v>
       </c>
       <c r="B147" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="C147" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D147">
         <v>564</v>
       </c>
       <c r="E147">
         <v>564</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B148" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C148" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D148">
         <v>82</v>
       </c>
       <c r="E148">
         <v>82</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>1</v>
       </c>
       <c r="B149" t="s">
-        <v>132</v>
+        <v>598</v>
       </c>
       <c r="C149" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D149">
         <v>442</v>
       </c>
       <c r="E149">
         <v>442</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>2</v>
       </c>
       <c r="B150" t="s">
-        <v>133</v>
+        <v>599</v>
       </c>
       <c r="C150" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D150">
         <v>40</v>
       </c>
       <c r="E150">
         <v>40</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView tabSelected="true" workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>21</v>
+      </c>
+      <c r="C2" t="s">
+        <v>22</v>
+      </c>
+      <c r="D2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E2" t="s">
+        <v>24</v>
+      </c>
+      <c r="F2" t="s">
+        <v>25</v>
+      </c>
+      <c r="G2">
+        <v>5987</v>
+      </c>
+      <c r="H2">
+        <v>17123</v>
+      </c>
+      <c r="I2">
+        <v>32459</v>
+      </c>
+      <c r="J2">
+        <v>20150</v>
+      </c>
+      <c r="K2">
+        <v>10455</v>
+      </c>
+      <c r="L2">
+        <v>136</v>
+      </c>
+      <c r="M2">
+        <v>277</v>
+      </c>
+      <c r="N2">
+        <v>7296</v>
+      </c>
+      <c r="O2">
+        <v>325</v>
+      </c>
+      <c r="P2">
+        <v>5827</v>
+      </c>
+      <c r="Q2">
+        <v>1427</v>
+      </c>
+      <c r="R2">
+        <v>434</v>
+      </c>
+      <c r="S2">
+        <v>365</v>
+      </c>
+      <c r="T2">
+        <v>4477</v>
+      </c>
+      <c r="U2">
+        <v>106738</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B3" t="s">
+        <v>27</v>
+      </c>
+      <c r="G3">
+        <v>5987</v>
+      </c>
+      <c r="H3">
+        <v>17123</v>
+      </c>
+      <c r="I3">
+        <v>32459</v>
+      </c>
+      <c r="J3">
+        <v>20150</v>
+      </c>
+      <c r="K3">
+        <v>10455</v>
+      </c>
+      <c r="L3">
+        <v>136</v>
+      </c>
+      <c r="M3">
+        <v>277</v>
+      </c>
+      <c r="N3">
+        <v>7296</v>
+      </c>
+      <c r="O3">
+        <v>325</v>
+      </c>
+      <c r="P3">
+        <v>5827</v>
+      </c>
+      <c r="Q3">
+        <v>1427</v>
+      </c>
+      <c r="R3">
+        <v>434</v>
+      </c>
+      <c r="S3">
+        <v>365</v>
+      </c>
+      <c r="T3">
+        <v>4477</v>
+      </c>
+      <c r="U3">
+        <v>106738</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>1</v>
+        <v>29</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>2</v>
+        <v>30</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>3</v>
+        <v>25</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>4</v>
-[...193 lines deleted...]
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D2">
         <v>5987</v>
       </c>
       <c r="E2">
         <v>5987</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B3" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C3" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D3">
         <v>1201</v>
       </c>
       <c r="E3">
         <v>1201</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>138</v>
+        <v>33</v>
       </c>
       <c r="C4" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D4">
         <v>3355</v>
       </c>
       <c r="E4">
         <v>3355</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>139</v>
+        <v>35</v>
       </c>
       <c r="C5" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D5">
         <v>318</v>
       </c>
       <c r="E5">
         <v>318</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>140</v>
+        <v>36</v>
       </c>
       <c r="C6" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D6">
         <v>527</v>
       </c>
       <c r="E6">
         <v>527</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>141</v>
+        <v>37</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D7">
         <v>158</v>
       </c>
       <c r="E7">
         <v>158</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>142</v>
+        <v>38</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D8">
         <v>325</v>
       </c>
       <c r="E8">
         <v>325</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>143</v>
+        <v>39</v>
       </c>
       <c r="C9" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D9">
         <v>103</v>
       </c>
       <c r="E9">
         <v>103</v>
       </c>
     </row>
     <row r="10"/>
     <row r="11">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
         <v>7</v>
       </c>
       <c r="C11" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D11">
         <v>17123</v>
       </c>
       <c r="E11">
         <v>17123</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B12" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C12" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D12">
         <v>2530</v>
       </c>
       <c r="E12">
         <v>2530</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>144</v>
+        <v>40</v>
       </c>
       <c r="C13" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D13">
         <v>5794</v>
       </c>
       <c r="E13">
         <v>5794</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>145</v>
+        <v>41</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D14">
         <v>5811</v>
       </c>
       <c r="E14">
         <v>5811</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>3</v>
       </c>
       <c r="B15" t="s">
-        <v>146</v>
+        <v>42</v>
       </c>
       <c r="C15" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D15">
         <v>1034</v>
       </c>
       <c r="E15">
         <v>1034</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>4</v>
       </c>
       <c r="B16" t="s">
-        <v>147</v>
+        <v>43</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D16">
         <v>385</v>
       </c>
       <c r="E16">
         <v>385</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>5</v>
       </c>
       <c r="B17" t="s">
-        <v>148</v>
+        <v>44</v>
       </c>
       <c r="C17" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D17">
         <v>421</v>
       </c>
       <c r="E17">
         <v>421</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>6</v>
       </c>
       <c r="B18" t="s">
-        <v>149</v>
+        <v>45</v>
       </c>
       <c r="C18" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D18">
         <v>1148</v>
       </c>
       <c r="E18">
         <v>1148</v>
       </c>
     </row>
     <row r="19"/>
     <row r="20">
       <c r="A20">
         <v>3</v>
       </c>
       <c r="B20" t="s">
         <v>8</v>
       </c>
       <c r="C20" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D20">
         <v>32459</v>
       </c>
       <c r="E20">
         <v>32459</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B21" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C21" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D21">
         <v>3129</v>
       </c>
       <c r="E21">
         <v>3129</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1</v>
       </c>
       <c r="B22" t="s">
-        <v>150</v>
+        <v>46</v>
       </c>
       <c r="C22" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D22">
         <v>14657</v>
       </c>
       <c r="E22">
         <v>14657</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2</v>
       </c>
       <c r="B23" t="s">
-        <v>151</v>
+        <v>47</v>
       </c>
       <c r="C23" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D23">
         <v>6535</v>
       </c>
       <c r="E23">
         <v>6535</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
-        <v>152</v>
+        <v>48</v>
       </c>
       <c r="C24" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D24">
         <v>7725</v>
       </c>
       <c r="E24">
         <v>7725</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>4</v>
       </c>
       <c r="B25" t="s">
-        <v>153</v>
+        <v>49</v>
       </c>
       <c r="C25" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D25">
         <v>216</v>
       </c>
       <c r="E25">
         <v>216</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>5</v>
       </c>
       <c r="B26" t="s">
-        <v>154</v>
+        <v>50</v>
       </c>
       <c r="C26" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D26">
         <v>197</v>
       </c>
       <c r="E26">
         <v>197</v>
       </c>
     </row>
     <row r="27"/>
     <row r="28">
       <c r="A28">
         <v>4</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D28">
         <v>20150</v>
       </c>
       <c r="E28">
         <v>20150</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B29" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C29" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D29">
         <v>2010</v>
       </c>
       <c r="E29">
         <v>2010</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1</v>
       </c>
       <c r="B30" t="s">
-        <v>155</v>
+        <v>51</v>
       </c>
       <c r="C30" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D30">
         <v>6902</v>
       </c>
       <c r="E30">
         <v>6902</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>2</v>
       </c>
       <c r="B31" t="s">
-        <v>156</v>
+        <v>52</v>
       </c>
       <c r="C31" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D31">
         <v>2745</v>
       </c>
       <c r="E31">
         <v>2745</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>3</v>
       </c>
       <c r="B32" t="s">
-        <v>157</v>
+        <v>53</v>
       </c>
       <c r="C32" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D32">
         <v>844</v>
       </c>
       <c r="E32">
         <v>844</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>4</v>
       </c>
       <c r="B33" t="s">
-        <v>158</v>
+        <v>54</v>
       </c>
       <c r="C33" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D33">
         <v>699</v>
       </c>
       <c r="E33">
         <v>699</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>5</v>
       </c>
       <c r="B34" t="s">
-        <v>159</v>
+        <v>55</v>
       </c>
       <c r="C34" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D34">
         <v>6095</v>
       </c>
       <c r="E34">
         <v>6095</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>6</v>
       </c>
       <c r="B35" t="s">
-        <v>160</v>
+        <v>56</v>
       </c>
       <c r="C35" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D35">
         <v>855</v>
       </c>
       <c r="E35">
         <v>855</v>
       </c>
     </row>
     <row r="36"/>
     <row r="37">
       <c r="A37">
         <v>5</v>
       </c>
       <c r="B37" t="s">
         <v>10</v>
       </c>
       <c r="C37" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D37">
         <v>10455</v>
       </c>
       <c r="E37">
         <v>10455</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B38" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C38" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D38">
         <v>1024</v>
       </c>
       <c r="E38">
         <v>1024</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>1</v>
       </c>
       <c r="B39" t="s">
-        <v>161</v>
+        <v>57</v>
       </c>
       <c r="C39" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D39">
         <v>4370</v>
       </c>
       <c r="E39">
         <v>4370</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>2</v>
       </c>
       <c r="B40" t="s">
-        <v>162</v>
+        <v>58</v>
       </c>
       <c r="C40" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D40">
         <v>914</v>
       </c>
       <c r="E40">
         <v>914</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>3</v>
       </c>
       <c r="B41" t="s">
-        <v>163</v>
+        <v>59</v>
       </c>
       <c r="C41" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D41">
         <v>229</v>
       </c>
       <c r="E41">
         <v>229</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>4</v>
       </c>
       <c r="B42" t="s">
-        <v>164</v>
+        <v>60</v>
       </c>
       <c r="C42" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D42">
         <v>221</v>
       </c>
       <c r="E42">
         <v>221</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>5</v>
       </c>
       <c r="B43" t="s">
-        <v>165</v>
+        <v>61</v>
       </c>
       <c r="C43" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D43">
         <v>3598</v>
       </c>
       <c r="E43">
         <v>3598</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>6</v>
       </c>
       <c r="B44" t="s">
-        <v>166</v>
+        <v>62</v>
       </c>
       <c r="C44" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D44">
         <v>99</v>
       </c>
       <c r="E44">
         <v>99</v>
       </c>
     </row>
     <row r="45"/>
     <row r="46">
       <c r="A46">
         <v>6</v>
       </c>
       <c r="B46" t="s">
         <v>11</v>
       </c>
       <c r="C46" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D46">
         <v>136</v>
       </c>
       <c r="E46">
         <v>136</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B47" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C47" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D47">
         <v>85</v>
       </c>
       <c r="E47">
         <v>85</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1</v>
       </c>
       <c r="B48" t="s">
-        <v>167</v>
+        <v>63</v>
       </c>
       <c r="C48" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D48">
         <v>51</v>
       </c>
       <c r="E48">
         <v>51</v>
       </c>
     </row>
     <row r="49"/>
     <row r="50">
       <c r="A50">
         <v>7</v>
       </c>
       <c r="B50" t="s">
         <v>12</v>
       </c>
       <c r="C50" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D50">
         <v>277</v>
       </c>
       <c r="E50">
         <v>277</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B51" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C51" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D51">
         <v>184</v>
       </c>
       <c r="E51">
         <v>184</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1</v>
       </c>
       <c r="B52" t="s">
-        <v>168</v>
+        <v>64</v>
       </c>
       <c r="C52" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D52">
         <v>93</v>
       </c>
       <c r="E52">
         <v>93</v>
       </c>
     </row>
     <row r="53"/>
     <row r="54">
       <c r="A54">
         <v>8</v>
       </c>
       <c r="B54" t="s">
         <v>13</v>
       </c>
       <c r="C54" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D54">
         <v>7296</v>
       </c>
       <c r="E54">
         <v>7296</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B55" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C55" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D55">
         <v>905</v>
       </c>
       <c r="E55">
         <v>905</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1</v>
       </c>
       <c r="B56" t="s">
-        <v>169</v>
+        <v>65</v>
       </c>
       <c r="C56" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D56">
         <v>4293</v>
       </c>
       <c r="E56">
         <v>4293</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>2</v>
       </c>
       <c r="B57" t="s">
-        <v>170</v>
+        <v>66</v>
       </c>
       <c r="C57" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D57">
         <v>239</v>
       </c>
       <c r="E57">
         <v>239</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>3</v>
       </c>
       <c r="B58" t="s">
-        <v>171</v>
+        <v>67</v>
       </c>
       <c r="C58" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D58">
         <v>142</v>
       </c>
       <c r="E58">
         <v>142</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>4</v>
       </c>
       <c r="B59" t="s">
-        <v>172</v>
+        <v>68</v>
       </c>
       <c r="C59" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D59">
         <v>279</v>
       </c>
       <c r="E59">
         <v>279</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>5</v>
       </c>
       <c r="B60" t="s">
-        <v>173</v>
+        <v>69</v>
       </c>
       <c r="C60" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D60">
         <v>1347</v>
       </c>
       <c r="E60">
         <v>1347</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>6</v>
       </c>
       <c r="B61" t="s">
-        <v>174</v>
+        <v>70</v>
       </c>
       <c r="C61" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D61">
         <v>91</v>
       </c>
       <c r="E61">
         <v>91</v>
       </c>
     </row>
     <row r="62"/>
     <row r="63">
       <c r="A63">
         <v>10</v>
       </c>
       <c r="B63" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C63" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D63">
         <v>325</v>
       </c>
       <c r="E63">
         <v>325</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B64" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C64" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D64">
         <v>137</v>
       </c>
       <c r="E64">
         <v>137</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>1</v>
       </c>
       <c r="B65" t="s">
-        <v>175</v>
+        <v>71</v>
       </c>
       <c r="C65" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D65">
         <v>188</v>
       </c>
       <c r="E65">
         <v>188</v>
       </c>
     </row>
     <row r="66"/>
     <row r="67">
       <c r="A67">
         <v>12</v>
       </c>
       <c r="B67" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D67">
         <v>5827</v>
       </c>
       <c r="E67">
         <v>5827</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B68" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C68" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D68">
         <v>516</v>
       </c>
       <c r="E68">
         <v>516</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1</v>
       </c>
       <c r="B69" t="s">
-        <v>176</v>
+        <v>72</v>
       </c>
       <c r="C69" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D69">
         <v>339</v>
       </c>
       <c r="E69">
         <v>339</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>2</v>
       </c>
       <c r="B70" t="s">
-        <v>177</v>
+        <v>73</v>
       </c>
       <c r="C70" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D70">
         <v>4622</v>
       </c>
       <c r="E70">
         <v>4622</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>3</v>
       </c>
       <c r="B71" t="s">
-        <v>178</v>
+        <v>74</v>
       </c>
       <c r="C71" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D71">
         <v>114</v>
       </c>
       <c r="E71">
         <v>114</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>4</v>
       </c>
       <c r="B72" t="s">
-        <v>179</v>
+        <v>75</v>
       </c>
       <c r="C72" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D72">
         <v>142</v>
       </c>
       <c r="E72">
         <v>142</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>5</v>
       </c>
       <c r="B73" t="s">
-        <v>180</v>
+        <v>76</v>
       </c>
       <c r="C73" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D73">
         <v>17</v>
       </c>
       <c r="E73">
         <v>17</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>6</v>
       </c>
       <c r="B74" t="s">
-        <v>181</v>
+        <v>77</v>
       </c>
       <c r="C74" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D74">
         <v>77</v>
       </c>
       <c r="E74">
         <v>77</v>
       </c>
     </row>
     <row r="75"/>
     <row r="76">
       <c r="A76">
         <v>14</v>
       </c>
       <c r="B76" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C76" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D76">
         <v>1427</v>
       </c>
       <c r="E76">
         <v>1427</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B77" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C77" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D77">
         <v>411</v>
       </c>
       <c r="E77">
         <v>411</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1</v>
       </c>
       <c r="B78" t="s">
-        <v>182</v>
+        <v>78</v>
       </c>
       <c r="C78" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D78">
         <v>372</v>
       </c>
       <c r="E78">
         <v>372</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>2</v>
       </c>
       <c r="B79" t="s">
-        <v>183</v>
+        <v>79</v>
       </c>
       <c r="C79" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D79">
         <v>258</v>
       </c>
       <c r="E79">
         <v>258</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>3</v>
       </c>
       <c r="B80" t="s">
-        <v>184</v>
+        <v>80</v>
       </c>
       <c r="C80" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D80">
         <v>101</v>
       </c>
       <c r="E80">
         <v>101</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>4</v>
       </c>
       <c r="B81" t="s">
-        <v>185</v>
+        <v>81</v>
       </c>
       <c r="C81" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D81">
         <v>78</v>
       </c>
       <c r="E81">
         <v>78</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>5</v>
       </c>
       <c r="B82" t="s">
-        <v>186</v>
+        <v>82</v>
       </c>
       <c r="C82" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D82">
         <v>178</v>
       </c>
       <c r="E82">
         <v>178</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>6</v>
       </c>
       <c r="B83" t="s">
-        <v>99</v>
+        <v>83</v>
       </c>
       <c r="C83" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D83">
         <v>29</v>
       </c>
       <c r="E83">
         <v>29</v>
       </c>
     </row>
     <row r="84"/>
     <row r="85">
       <c r="A85">
         <v>15</v>
       </c>
       <c r="B85" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="C85" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D85">
         <v>434</v>
       </c>
       <c r="E85">
         <v>434</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B86" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C86" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D86">
         <v>188</v>
       </c>
       <c r="E86">
         <v>188</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1</v>
       </c>
       <c r="B87" t="s">
-        <v>187</v>
+        <v>84</v>
       </c>
       <c r="C87" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D87">
         <v>246</v>
       </c>
       <c r="E87">
         <v>246</v>
       </c>
     </row>
     <row r="88"/>
     <row r="89">
       <c r="A89">
         <v>16</v>
       </c>
       <c r="B89" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="C89" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D89">
         <v>365</v>
       </c>
       <c r="E89">
         <v>365</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B90" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C90" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D90">
         <v>76</v>
       </c>
       <c r="E90">
         <v>76</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>1</v>
       </c>
       <c r="B91" t="s">
-        <v>188</v>
+        <v>85</v>
       </c>
       <c r="C91" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D91">
         <v>171</v>
       </c>
       <c r="E91">
         <v>171</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>2</v>
       </c>
       <c r="B92" t="s">
-        <v>189</v>
+        <v>86</v>
       </c>
       <c r="C92" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D92">
         <v>39</v>
       </c>
       <c r="E92">
         <v>39</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>3</v>
       </c>
       <c r="B93" t="s">
-        <v>190</v>
+        <v>87</v>
       </c>
       <c r="C93" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D93">
         <v>36</v>
       </c>
       <c r="E93">
         <v>36</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>4</v>
       </c>
       <c r="B94" t="s">
-        <v>191</v>
+        <v>88</v>
       </c>
       <c r="C94" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D94">
         <v>16</v>
       </c>
       <c r="E94">
         <v>16</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>5</v>
       </c>
       <c r="B95" t="s">
-        <v>192</v>
+        <v>89</v>
       </c>
       <c r="C95" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D95">
         <v>17</v>
       </c>
       <c r="E95">
         <v>17</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>6</v>
       </c>
       <c r="B96" t="s">
-        <v>193</v>
+        <v>90</v>
       </c>
       <c r="C96" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D96">
         <v>10</v>
       </c>
       <c r="E96">
         <v>10</v>
       </c>
     </row>
     <row r="97"/>
     <row r="98">
       <c r="A98">
         <v>17</v>
       </c>
       <c r="B98" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="C98" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D98">
         <v>4477</v>
       </c>
       <c r="E98">
         <v>4477</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B99" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C99" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D99">
         <v>677</v>
       </c>
       <c r="E99">
         <v>677</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>1</v>
       </c>
       <c r="B100" t="s">
-        <v>194</v>
+        <v>91</v>
       </c>
       <c r="C100" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D100">
         <v>1444</v>
       </c>
       <c r="E100">
         <v>1444</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>2</v>
       </c>
       <c r="B101" t="s">
-        <v>195</v>
+        <v>92</v>
       </c>
       <c r="C101" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D101">
         <v>846</v>
       </c>
       <c r="E101">
         <v>846</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>3</v>
       </c>
       <c r="B102" t="s">
-        <v>196</v>
+        <v>93</v>
       </c>
       <c r="C102" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D102">
         <v>174</v>
       </c>
       <c r="E102">
         <v>174</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>4</v>
       </c>
       <c r="B103" t="s">
-        <v>197</v>
+        <v>94</v>
       </c>
       <c r="C103" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D103">
         <v>589</v>
       </c>
       <c r="E103">
         <v>589</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>5</v>
       </c>
       <c r="B104" t="s">
-        <v>198</v>
+        <v>95</v>
       </c>
       <c r="C104" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D104">
         <v>213</v>
       </c>
       <c r="E104">
         <v>213</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>6</v>
       </c>
       <c r="B105" t="s">
-        <v>199</v>
+        <v>96</v>
       </c>
       <c r="C105" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D105">
         <v>534</v>
       </c>
       <c r="E105">
         <v>534</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="P1" s="1" t="s">
+      <c r="Q1" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="S1" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="Q1" s="1" t="s">
+      <c r="T1" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="R1" s="1" t="s">
+      <c r="U1" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="S1" s="1" t="s">
+      <c r="V1" s="1" t="s">
         <v>20</v>
-      </c>
-[...7 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="C2" t="s">
-        <v>200</v>
+        <v>98</v>
       </c>
       <c r="D2" t="s">
-        <v>201</v>
+        <v>99</v>
       </c>
       <c r="E2" t="s">
-        <v>202</v>
+        <v>100</v>
       </c>
       <c r="F2" t="s">
-        <v>203</v>
+        <v>101</v>
       </c>
       <c r="G2">
         <v>5134</v>
       </c>
       <c r="H2">
         <v>19215</v>
       </c>
       <c r="I2">
         <v>22587</v>
       </c>
       <c r="J2">
         <v>18724</v>
       </c>
       <c r="K2">
         <v>11197</v>
       </c>
       <c r="L2">
         <v>746</v>
       </c>
       <c r="M2">
         <v>326</v>
       </c>
       <c r="N2">
         <v>13856</v>
       </c>
@@ -11620,54 +9369,54 @@
       </c>
       <c r="P2">
         <v>1985</v>
       </c>
       <c r="Q2">
         <v>2911</v>
       </c>
       <c r="R2">
         <v>7086</v>
       </c>
       <c r="S2">
         <v>453</v>
       </c>
       <c r="T2">
         <v>1019</v>
       </c>
       <c r="U2">
         <v>10201</v>
       </c>
       <c r="V2">
         <v>116078</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B3" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="G3">
         <v>5134</v>
       </c>
       <c r="H3">
         <v>19215</v>
       </c>
       <c r="I3">
         <v>22587</v>
       </c>
       <c r="J3">
         <v>18724</v>
       </c>
       <c r="K3">
         <v>11197</v>
       </c>
       <c r="L3">
         <v>746</v>
       </c>
       <c r="M3">
         <v>326</v>
       </c>
       <c r="N3">
         <v>13856</v>
       </c>
@@ -11678,1874 +9427,1874 @@
         <v>1985</v>
       </c>
       <c r="Q3">
         <v>2911</v>
       </c>
       <c r="R3">
         <v>7086</v>
       </c>
       <c r="S3">
         <v>453</v>
       </c>
       <c r="T3">
         <v>1019</v>
       </c>
       <c r="U3">
         <v>10201</v>
       </c>
       <c r="V3">
         <v>116078</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>203</v>
+        <v>101</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D2">
         <v>5134</v>
       </c>
       <c r="E2">
         <v>5134</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B3" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C3" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D3">
         <v>1165</v>
       </c>
       <c r="E3">
         <v>1165</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>204</v>
+        <v>102</v>
       </c>
       <c r="C4" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D4">
         <v>1462</v>
       </c>
       <c r="E4">
         <v>1462</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>205</v>
+        <v>103</v>
       </c>
       <c r="C5" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D5">
         <v>380</v>
       </c>
       <c r="E5">
         <v>380</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>206</v>
+        <v>104</v>
       </c>
       <c r="C6" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D6">
         <v>287</v>
       </c>
       <c r="E6">
         <v>287</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>207</v>
+        <v>105</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D7">
         <v>470</v>
       </c>
       <c r="E7">
         <v>470</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>208</v>
+        <v>106</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D8">
         <v>626</v>
       </c>
       <c r="E8">
         <v>626</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>209</v>
+        <v>107</v>
       </c>
       <c r="C9" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D9">
         <v>744</v>
       </c>
       <c r="E9">
         <v>744</v>
       </c>
     </row>
     <row r="10"/>
     <row r="11">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
         <v>7</v>
       </c>
       <c r="C11" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D11">
         <v>19215</v>
       </c>
       <c r="E11">
         <v>19215</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B12" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C12" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D12">
         <v>2343</v>
       </c>
       <c r="E12">
         <v>2343</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>210</v>
+        <v>108</v>
       </c>
       <c r="C13" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D13">
         <v>4447</v>
       </c>
       <c r="E13">
         <v>4447</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>211</v>
+        <v>109</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D14">
         <v>2285</v>
       </c>
       <c r="E14">
         <v>2285</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>3</v>
       </c>
       <c r="B15" t="s">
-        <v>212</v>
+        <v>110</v>
       </c>
       <c r="C15" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D15">
         <v>465</v>
       </c>
       <c r="E15">
         <v>465</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>4</v>
       </c>
       <c r="B16" t="s">
-        <v>213</v>
+        <v>111</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D16">
         <v>1496</v>
       </c>
       <c r="E16">
         <v>1496</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>5</v>
       </c>
       <c r="B17" t="s">
-        <v>214</v>
+        <v>112</v>
       </c>
       <c r="C17" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D17">
         <v>199</v>
       </c>
       <c r="E17">
         <v>199</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>6</v>
       </c>
       <c r="B18" t="s">
-        <v>215</v>
+        <v>113</v>
       </c>
       <c r="C18" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D18">
         <v>7980</v>
       </c>
       <c r="E18">
         <v>7980</v>
       </c>
     </row>
     <row r="19"/>
     <row r="20">
       <c r="A20">
         <v>3</v>
       </c>
       <c r="B20" t="s">
         <v>8</v>
       </c>
       <c r="C20" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D20">
         <v>22587</v>
       </c>
       <c r="E20">
         <v>22587</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B21" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C21" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D21">
         <v>2484</v>
       </c>
       <c r="E21">
         <v>2484</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1</v>
       </c>
       <c r="B22" t="s">
-        <v>216</v>
+        <v>114</v>
       </c>
       <c r="C22" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D22">
         <v>3043</v>
       </c>
       <c r="E22">
         <v>3043</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2</v>
       </c>
       <c r="B23" t="s">
-        <v>217</v>
+        <v>115</v>
       </c>
       <c r="C23" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D23">
         <v>1255</v>
       </c>
       <c r="E23">
         <v>1255</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
-        <v>218</v>
+        <v>116</v>
       </c>
       <c r="C24" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D24">
         <v>5996</v>
       </c>
       <c r="E24">
         <v>5996</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>4</v>
       </c>
       <c r="B25" t="s">
-        <v>219</v>
+        <v>117</v>
       </c>
       <c r="C25" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D25">
         <v>2270</v>
       </c>
       <c r="E25">
         <v>2270</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>5</v>
       </c>
       <c r="B26" t="s">
-        <v>220</v>
+        <v>118</v>
       </c>
       <c r="C26" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D26">
         <v>553</v>
       </c>
       <c r="E26">
         <v>553</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>6</v>
       </c>
       <c r="B27" t="s">
-        <v>221</v>
+        <v>119</v>
       </c>
       <c r="C27" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D27">
         <v>6986</v>
       </c>
       <c r="E27">
         <v>6986</v>
       </c>
     </row>
     <row r="28"/>
     <row r="29">
       <c r="A29">
         <v>4</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D29">
         <v>18724</v>
       </c>
       <c r="E29">
         <v>18724</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B30" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C30" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D30">
         <v>1451</v>
       </c>
       <c r="E30">
         <v>1451</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1</v>
       </c>
       <c r="B31" t="s">
-        <v>222</v>
+        <v>120</v>
       </c>
       <c r="C31" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D31">
         <v>4058</v>
       </c>
       <c r="E31">
         <v>4058</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>2</v>
       </c>
       <c r="B32" t="s">
-        <v>223</v>
+        <v>121</v>
       </c>
       <c r="C32" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D32">
         <v>9719</v>
       </c>
       <c r="E32">
         <v>9719</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>3</v>
       </c>
       <c r="B33" t="s">
-        <v>224</v>
+        <v>122</v>
       </c>
       <c r="C33" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D33">
         <v>198</v>
       </c>
       <c r="E33">
         <v>198</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>4</v>
       </c>
       <c r="B34" t="s">
-        <v>225</v>
+        <v>123</v>
       </c>
       <c r="C34" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D34">
         <v>3022</v>
       </c>
       <c r="E34">
         <v>3022</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>5</v>
       </c>
       <c r="B35" t="s">
-        <v>226</v>
+        <v>124</v>
       </c>
       <c r="C35" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D35">
         <v>72</v>
       </c>
       <c r="E35">
         <v>72</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>6</v>
       </c>
       <c r="B36" t="s">
-        <v>227</v>
+        <v>125</v>
       </c>
       <c r="C36" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D36">
         <v>204</v>
       </c>
       <c r="E36">
         <v>204</v>
       </c>
     </row>
     <row r="37"/>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D38">
         <v>11197</v>
       </c>
       <c r="E38">
         <v>11197</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B39" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C39" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D39">
         <v>862</v>
       </c>
       <c r="E39">
         <v>862</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>228</v>
+        <v>126</v>
       </c>
       <c r="C40" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D40">
         <v>2881</v>
       </c>
       <c r="E40">
         <v>2881</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>229</v>
+        <v>127</v>
       </c>
       <c r="C41" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D41">
         <v>326</v>
       </c>
       <c r="E41">
         <v>326</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>230</v>
+        <v>128</v>
       </c>
       <c r="C42" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D42">
         <v>594</v>
       </c>
       <c r="E42">
         <v>594</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>231</v>
+        <v>129</v>
       </c>
       <c r="C43" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D43">
         <v>5598</v>
       </c>
       <c r="E43">
         <v>5598</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>232</v>
+        <v>130</v>
       </c>
       <c r="C44" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D44">
         <v>862</v>
       </c>
       <c r="E44">
         <v>862</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>233</v>
+        <v>131</v>
       </c>
       <c r="C45" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D45">
         <v>74</v>
       </c>
       <c r="E45">
         <v>74</v>
       </c>
     </row>
     <row r="46"/>
     <row r="47">
       <c r="A47">
         <v>6</v>
       </c>
       <c r="B47" t="s">
         <v>11</v>
       </c>
       <c r="C47" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D47">
         <v>746</v>
       </c>
       <c r="E47">
         <v>746</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B48" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C48" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D48">
         <v>524</v>
       </c>
       <c r="E48">
         <v>524</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1</v>
       </c>
       <c r="B49" t="s">
-        <v>234</v>
+        <v>132</v>
       </c>
       <c r="C49" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D49">
         <v>222</v>
       </c>
       <c r="E49">
         <v>222</v>
       </c>
     </row>
     <row r="50"/>
     <row r="51">
       <c r="A51">
         <v>7</v>
       </c>
       <c r="B51" t="s">
         <v>12</v>
       </c>
       <c r="C51" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D51">
         <v>326</v>
       </c>
       <c r="E51">
         <v>326</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B52" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C52" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D52">
         <v>209</v>
       </c>
       <c r="E52">
         <v>209</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>1</v>
       </c>
       <c r="B53" t="s">
-        <v>235</v>
+        <v>133</v>
       </c>
       <c r="C53" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D53">
         <v>117</v>
       </c>
       <c r="E53">
         <v>117</v>
       </c>
     </row>
     <row r="54"/>
     <row r="55">
       <c r="A55">
         <v>8</v>
       </c>
       <c r="B55" t="s">
         <v>13</v>
       </c>
       <c r="C55" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D55">
         <v>13856</v>
       </c>
       <c r="E55">
         <v>13856</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B56" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C56" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D56">
         <v>707</v>
       </c>
       <c r="E56">
         <v>707</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>1</v>
       </c>
       <c r="B57" t="s">
-        <v>236</v>
+        <v>134</v>
       </c>
       <c r="C57" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D57">
         <v>2528</v>
       </c>
       <c r="E57">
         <v>2528</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>2</v>
       </c>
       <c r="B58" t="s">
-        <v>237</v>
+        <v>135</v>
       </c>
       <c r="C58" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D58">
         <v>4866</v>
       </c>
       <c r="E58">
         <v>4866</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>3</v>
       </c>
       <c r="B59" t="s">
-        <v>238</v>
+        <v>136</v>
       </c>
       <c r="C59" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D59">
         <v>250</v>
       </c>
       <c r="E59">
         <v>250</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>4</v>
       </c>
       <c r="B60" t="s">
-        <v>239</v>
+        <v>137</v>
       </c>
       <c r="C60" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D60">
         <v>3534</v>
       </c>
       <c r="E60">
         <v>3534</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>5</v>
       </c>
       <c r="B61" t="s">
-        <v>240</v>
+        <v>138</v>
       </c>
       <c r="C61" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D61">
         <v>151</v>
       </c>
       <c r="E61">
         <v>151</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>6</v>
       </c>
       <c r="B62" t="s">
-        <v>241</v>
+        <v>139</v>
       </c>
       <c r="C62" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D62">
         <v>1820</v>
       </c>
       <c r="E62">
         <v>1820</v>
       </c>
     </row>
     <row r="63"/>
     <row r="64">
       <c r="A64">
         <v>10</v>
       </c>
       <c r="B64" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C64" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D64">
         <v>638</v>
       </c>
       <c r="E64">
         <v>638</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B65" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C65" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D65">
         <v>111</v>
       </c>
       <c r="E65">
         <v>111</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>1</v>
       </c>
       <c r="B66" t="s">
-        <v>242</v>
+        <v>140</v>
       </c>
       <c r="C66" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D66">
         <v>88</v>
       </c>
       <c r="E66">
         <v>88</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>2</v>
       </c>
       <c r="B67" t="s">
-        <v>243</v>
+        <v>141</v>
       </c>
       <c r="C67" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D67">
         <v>354</v>
       </c>
       <c r="E67">
         <v>354</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>3</v>
       </c>
       <c r="B68" t="s">
-        <v>244</v>
+        <v>142</v>
       </c>
       <c r="C68" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D68">
         <v>85</v>
       </c>
       <c r="E68">
         <v>85</v>
       </c>
     </row>
     <row r="69"/>
     <row r="70">
       <c r="A70">
         <v>12</v>
       </c>
       <c r="B70" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D70">
         <v>1985</v>
       </c>
       <c r="E70">
         <v>1985</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B71" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C71" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D71">
         <v>399</v>
       </c>
       <c r="E71">
         <v>399</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>1</v>
       </c>
       <c r="B72" t="s">
-        <v>245</v>
+        <v>143</v>
       </c>
       <c r="C72" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D72">
         <v>831</v>
       </c>
       <c r="E72">
         <v>831</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>2</v>
       </c>
       <c r="B73" t="s">
-        <v>246</v>
+        <v>144</v>
       </c>
       <c r="C73" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D73">
         <v>347</v>
       </c>
       <c r="E73">
         <v>347</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>3</v>
       </c>
       <c r="B74" t="s">
-        <v>247</v>
+        <v>145</v>
       </c>
       <c r="C74" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D74">
         <v>220</v>
       </c>
       <c r="E74">
         <v>220</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>4</v>
       </c>
       <c r="B75" t="s">
-        <v>248</v>
+        <v>146</v>
       </c>
       <c r="C75" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D75">
         <v>126</v>
       </c>
       <c r="E75">
         <v>126</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>5</v>
       </c>
       <c r="B76" t="s">
-        <v>249</v>
+        <v>147</v>
       </c>
       <c r="C76" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D76">
         <v>36</v>
       </c>
       <c r="E76">
         <v>36</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>6</v>
       </c>
       <c r="B77" t="s">
-        <v>250</v>
+        <v>148</v>
       </c>
       <c r="C77" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D77">
         <v>26</v>
       </c>
       <c r="E77">
         <v>26</v>
       </c>
     </row>
     <row r="78"/>
     <row r="79">
       <c r="A79">
         <v>13</v>
       </c>
       <c r="B79" t="s">
-        <v>18</v>
+        <v>97</v>
       </c>
       <c r="C79" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D79">
         <v>2911</v>
       </c>
       <c r="E79">
         <v>2911</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B80" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C80" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D80">
         <v>314</v>
       </c>
       <c r="E80">
         <v>314</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1</v>
       </c>
       <c r="B81" t="s">
-        <v>251</v>
+        <v>149</v>
       </c>
       <c r="C81" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D81">
         <v>1699</v>
       </c>
       <c r="E81">
         <v>1699</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>2</v>
       </c>
       <c r="B82" t="s">
-        <v>252</v>
+        <v>150</v>
       </c>
       <c r="C82" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D82">
         <v>898</v>
       </c>
       <c r="E82">
         <v>898</v>
       </c>
     </row>
     <row r="83"/>
     <row r="84">
       <c r="A84">
         <v>14</v>
       </c>
       <c r="B84" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C84" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D84">
         <v>7086</v>
       </c>
       <c r="E84">
         <v>7086</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B85" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C85" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D85">
         <v>763</v>
       </c>
       <c r="E85">
         <v>763</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1</v>
       </c>
       <c r="B86" t="s">
-        <v>253</v>
+        <v>151</v>
       </c>
       <c r="C86" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D86">
         <v>3786</v>
       </c>
       <c r="E86">
         <v>3786</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>2</v>
       </c>
       <c r="B87" t="s">
-        <v>254</v>
+        <v>152</v>
       </c>
       <c r="C87" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D87">
         <v>1773</v>
       </c>
       <c r="E87">
         <v>1773</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>3</v>
       </c>
       <c r="B88" t="s">
-        <v>255</v>
+        <v>153</v>
       </c>
       <c r="C88" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D88">
         <v>117</v>
       </c>
       <c r="E88">
         <v>117</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>4</v>
       </c>
       <c r="B89" t="s">
-        <v>256</v>
+        <v>154</v>
       </c>
       <c r="C89" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D89">
         <v>258</v>
       </c>
       <c r="E89">
         <v>258</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>5</v>
       </c>
       <c r="B90" t="s">
-        <v>257</v>
+        <v>155</v>
       </c>
       <c r="C90" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D90">
         <v>352</v>
       </c>
       <c r="E90">
         <v>352</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>6</v>
       </c>
       <c r="B91" t="s">
-        <v>258</v>
+        <v>156</v>
       </c>
       <c r="C91" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D91">
         <v>37</v>
       </c>
       <c r="E91">
         <v>37</v>
       </c>
     </row>
     <row r="92"/>
     <row r="93">
       <c r="A93">
         <v>15</v>
       </c>
       <c r="B93" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="C93" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D93">
         <v>453</v>
       </c>
       <c r="E93">
         <v>453</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B94" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C94" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D94">
         <v>234</v>
       </c>
       <c r="E94">
         <v>234</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1</v>
       </c>
       <c r="B95" t="s">
-        <v>259</v>
+        <v>157</v>
       </c>
       <c r="C95" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D95">
         <v>219</v>
       </c>
       <c r="E95">
         <v>219</v>
       </c>
     </row>
     <row r="96"/>
     <row r="97">
       <c r="A97">
         <v>16</v>
       </c>
       <c r="B97" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="C97" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D97">
         <v>1019</v>
       </c>
       <c r="E97">
         <v>1019</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B98" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C98" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D98">
         <v>196</v>
       </c>
       <c r="E98">
         <v>196</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1</v>
       </c>
       <c r="B99" t="s">
-        <v>260</v>
+        <v>158</v>
       </c>
       <c r="C99" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D99">
         <v>413</v>
       </c>
       <c r="E99">
         <v>413</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>2</v>
       </c>
       <c r="B100" t="s">
-        <v>96</v>
+        <v>159</v>
       </c>
       <c r="C100" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D100">
         <v>113</v>
       </c>
       <c r="E100">
         <v>113</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>3</v>
       </c>
       <c r="B101" t="s">
-        <v>261</v>
+        <v>160</v>
       </c>
       <c r="C101" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D101">
         <v>111</v>
       </c>
       <c r="E101">
         <v>111</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>4</v>
       </c>
       <c r="B102" t="s">
-        <v>262</v>
+        <v>161</v>
       </c>
       <c r="C102" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D102">
         <v>77</v>
       </c>
       <c r="E102">
         <v>77</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>5</v>
       </c>
       <c r="B103" t="s">
-        <v>263</v>
+        <v>162</v>
       </c>
       <c r="C103" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D103">
         <v>52</v>
       </c>
       <c r="E103">
         <v>52</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>6</v>
       </c>
       <c r="B104" t="s">
-        <v>264</v>
+        <v>163</v>
       </c>
       <c r="C104" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D104">
         <v>57</v>
       </c>
       <c r="E104">
         <v>57</v>
       </c>
     </row>
     <row r="105"/>
     <row r="106">
       <c r="A106">
         <v>17</v>
       </c>
       <c r="B106" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="C106" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D106">
         <v>10201</v>
       </c>
       <c r="E106">
         <v>10201</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B107" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C107" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D107">
         <v>761</v>
       </c>
       <c r="E107">
         <v>761</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1</v>
       </c>
       <c r="B108" t="s">
-        <v>265</v>
+        <v>164</v>
       </c>
       <c r="C108" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D108">
         <v>5672</v>
       </c>
       <c r="E108">
         <v>5672</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>2</v>
       </c>
       <c r="B109" t="s">
-        <v>266</v>
+        <v>165</v>
       </c>
       <c r="C109" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D109">
         <v>3357</v>
       </c>
       <c r="E109">
         <v>3357</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>3</v>
       </c>
       <c r="B110" t="s">
-        <v>267</v>
+        <v>166</v>
       </c>
       <c r="C110" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D110">
         <v>239</v>
       </c>
       <c r="E110">
         <v>239</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>4</v>
       </c>
       <c r="B111" t="s">
-        <v>268</v>
+        <v>167</v>
       </c>
       <c r="C111" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D111">
         <v>72</v>
       </c>
       <c r="E111">
         <v>72</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>5</v>
       </c>
       <c r="B112" t="s">
-        <v>269</v>
+        <v>168</v>
       </c>
       <c r="C112" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D112">
         <v>40</v>
       </c>
       <c r="E112">
         <v>40</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>6</v>
       </c>
       <c r="B113" t="s">
-        <v>270</v>
+        <v>169</v>
       </c>
       <c r="C113" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D113">
         <v>60</v>
       </c>
       <c r="E113">
         <v>60</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="Q1" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="P1" s="1" t="s">
+      <c r="R1" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="S1" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="Q1" s="1" t="s">
+      <c r="T1" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="R1" s="1" t="s">
+      <c r="U1" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="S1" s="1" t="s">
+      <c r="V1" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="T1" s="1" t="s">
+      <c r="W1" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="X1" s="1" t="s">
         <v>20</v>
-      </c>
-[...10 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="C2" t="s">
-        <v>271</v>
+        <v>172</v>
       </c>
       <c r="D2" t="s">
-        <v>272</v>
+        <v>173</v>
       </c>
       <c r="E2" t="s">
-        <v>273</v>
+        <v>174</v>
       </c>
       <c r="F2" t="s">
-        <v>274</v>
+        <v>175</v>
       </c>
       <c r="G2">
         <v>6581</v>
       </c>
       <c r="H2">
         <v>13680</v>
       </c>
       <c r="I2">
         <v>16512</v>
       </c>
       <c r="J2">
         <v>7944</v>
       </c>
       <c r="K2">
         <v>9898</v>
       </c>
       <c r="L2">
         <v>498</v>
       </c>
       <c r="M2">
         <v>555</v>
       </c>
       <c r="N2">
         <v>8287</v>
       </c>
@@ -13563,63 +11312,63 @@
       </c>
       <c r="S2">
         <v>2776</v>
       </c>
       <c r="T2">
         <v>2872</v>
       </c>
       <c r="U2">
         <v>1162</v>
       </c>
       <c r="V2">
         <v>14830</v>
       </c>
       <c r="W2">
         <v>410</v>
       </c>
       <c r="X2">
         <v>101665</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="C3" t="s">
-        <v>271</v>
+        <v>172</v>
       </c>
       <c r="D3" t="s">
-        <v>272</v>
+        <v>173</v>
       </c>
       <c r="E3" t="s">
-        <v>275</v>
+        <v>176</v>
       </c>
       <c r="F3" t="s">
-        <v>276</v>
+        <v>177</v>
       </c>
       <c r="G3">
         <v>2923</v>
       </c>
       <c r="H3">
         <v>13550</v>
       </c>
       <c r="I3">
         <v>12451</v>
       </c>
       <c r="J3">
         <v>10776</v>
       </c>
       <c r="K3">
         <v>3541</v>
       </c>
       <c r="L3">
         <v>286</v>
       </c>
       <c r="M3">
         <v>567</v>
       </c>
       <c r="N3">
         <v>3456</v>
       </c>
@@ -13634,54 +11383,54 @@
       </c>
       <c r="R3">
         <v>6130</v>
       </c>
       <c r="S3">
         <v>2857</v>
       </c>
       <c r="T3">
         <v>514</v>
       </c>
       <c r="U3">
         <v>2810</v>
       </c>
       <c r="V3">
         <v>5947</v>
       </c>
       <c r="W3">
         <v>115</v>
       </c>
       <c r="X3">
         <v>70970</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B4" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="G4">
         <v>9504</v>
       </c>
       <c r="H4">
         <v>27230</v>
       </c>
       <c r="I4">
         <v>28963</v>
       </c>
       <c r="J4">
         <v>18720</v>
       </c>
       <c r="K4">
         <v>13439</v>
       </c>
       <c r="L4">
         <v>784</v>
       </c>
       <c r="M4">
         <v>1122</v>
       </c>
       <c r="N4">
         <v>11743</v>
       </c>
@@ -13698,3104 +11447,5355 @@
         <v>10135</v>
       </c>
       <c r="S4">
         <v>5633</v>
       </c>
       <c r="T4">
         <v>3386</v>
       </c>
       <c r="U4">
         <v>3972</v>
       </c>
       <c r="V4">
         <v>20777</v>
       </c>
       <c r="W4">
         <v>525</v>
       </c>
       <c r="X4">
         <v>172635</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>274</v>
+        <v>175</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>276</v>
+        <v>177</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D2">
         <v>6581</v>
       </c>
       <c r="E2">
         <v>2923</v>
       </c>
       <c r="F2">
         <v>9504</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B3" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C3" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D3">
         <v>1342</v>
       </c>
       <c r="E3">
         <v>751</v>
       </c>
       <c r="F3">
         <v>2093</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>277</v>
+        <v>178</v>
       </c>
       <c r="C4" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D4">
         <v>2266</v>
       </c>
       <c r="E4">
         <v>446</v>
       </c>
       <c r="F4">
         <v>2712</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>278</v>
+        <v>179</v>
       </c>
       <c r="C5" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D5">
         <v>458</v>
       </c>
       <c r="E5">
         <v>135</v>
       </c>
       <c r="F5">
         <v>593</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>279</v>
+        <v>180</v>
       </c>
       <c r="C6" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D6">
         <v>145</v>
       </c>
       <c r="E6">
         <v>179</v>
       </c>
       <c r="F6">
         <v>324</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>280</v>
+        <v>181</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D7">
         <v>1625</v>
       </c>
       <c r="E7">
         <v>836</v>
       </c>
       <c r="F7">
         <v>2461</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>281</v>
+        <v>182</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D8">
         <v>258</v>
       </c>
       <c r="E8">
         <v>46</v>
       </c>
       <c r="F8">
         <v>304</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>282</v>
+        <v>183</v>
       </c>
       <c r="C9" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D9">
         <v>149</v>
       </c>
       <c r="E9">
         <v>42</v>
       </c>
       <c r="F9">
         <v>191</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>283</v>
+        <v>184</v>
       </c>
       <c r="C10" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D10">
         <v>102</v>
       </c>
       <c r="E10">
         <v>107</v>
       </c>
       <c r="F10">
         <v>209</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>284</v>
+        <v>185</v>
       </c>
       <c r="C11" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D11">
         <v>121</v>
       </c>
       <c r="E11">
         <v>49</v>
       </c>
       <c r="F11">
         <v>170</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>285</v>
+        <v>186</v>
       </c>
       <c r="C12" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D12">
         <v>115</v>
       </c>
       <c r="E12">
         <v>332</v>
       </c>
       <c r="F12">
         <v>447</v>
       </c>
     </row>
     <row r="13"/>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
         <v>7</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D14">
         <v>13680</v>
       </c>
       <c r="E14">
         <v>13550</v>
       </c>
       <c r="F14">
         <v>27230</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B15" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C15" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D15">
         <v>2856</v>
       </c>
       <c r="E15">
         <v>2180</v>
       </c>
       <c r="F15">
         <v>5036</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>286</v>
+        <v>187</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D16">
         <v>4052</v>
       </c>
       <c r="E16">
         <v>7566</v>
       </c>
       <c r="F16">
         <v>11618</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>287</v>
+        <v>188</v>
       </c>
       <c r="C17" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D17">
         <v>4023</v>
       </c>
       <c r="E17">
         <v>889</v>
       </c>
       <c r="F17">
         <v>4912</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>3</v>
       </c>
       <c r="B18" t="s">
-        <v>288</v>
+        <v>189</v>
       </c>
       <c r="C18" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D18">
         <v>627</v>
       </c>
       <c r="E18">
         <v>192</v>
       </c>
       <c r="F18">
         <v>819</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>4</v>
       </c>
       <c r="B19" t="s">
-        <v>289</v>
+        <v>190</v>
       </c>
       <c r="C19" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D19">
         <v>599</v>
       </c>
       <c r="E19">
         <v>1424</v>
       </c>
       <c r="F19">
         <v>2023</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>5</v>
       </c>
       <c r="B20" t="s">
-        <v>290</v>
+        <v>191</v>
       </c>
       <c r="C20" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D20">
         <v>354</v>
       </c>
       <c r="E20">
         <v>161</v>
       </c>
       <c r="F20">
         <v>515</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>6</v>
       </c>
       <c r="B21" t="s">
-        <v>291</v>
+        <v>192</v>
       </c>
       <c r="C21" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D21">
         <v>148</v>
       </c>
       <c r="E21">
         <v>321</v>
       </c>
       <c r="F21">
         <v>469</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>7</v>
       </c>
       <c r="B22" t="s">
-        <v>292</v>
+        <v>193</v>
       </c>
       <c r="C22" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D22">
         <v>696</v>
       </c>
       <c r="E22">
         <v>71</v>
       </c>
       <c r="F22">
         <v>767</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>8</v>
       </c>
       <c r="B23" t="s">
-        <v>293</v>
+        <v>194</v>
       </c>
       <c r="C23" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D23">
         <v>193</v>
       </c>
       <c r="E23">
         <v>93</v>
       </c>
       <c r="F23">
         <v>286</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>9</v>
       </c>
       <c r="B24" t="s">
-        <v>294</v>
+        <v>195</v>
       </c>
       <c r="C24" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D24">
         <v>132</v>
       </c>
       <c r="E24">
         <v>653</v>
       </c>
       <c r="F24">
         <v>785</v>
       </c>
     </row>
     <row r="25"/>
     <row r="26">
       <c r="A26">
         <v>3</v>
       </c>
       <c r="B26" t="s">
         <v>8</v>
       </c>
       <c r="C26" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D26">
         <v>16512</v>
       </c>
       <c r="E26">
         <v>12451</v>
       </c>
       <c r="F26">
         <v>28963</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C27" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D27">
         <v>2755</v>
       </c>
       <c r="E27">
         <v>2709</v>
       </c>
       <c r="F27">
         <v>5464</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1</v>
       </c>
       <c r="B28" t="s">
-        <v>295</v>
+        <v>196</v>
       </c>
       <c r="C28" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D28">
         <v>3886</v>
       </c>
       <c r="E28">
         <v>1573</v>
       </c>
       <c r="F28">
         <v>5459</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>2</v>
       </c>
       <c r="B29" t="s">
-        <v>296</v>
+        <v>197</v>
       </c>
       <c r="C29" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D29">
         <v>5563</v>
       </c>
       <c r="E29">
         <v>927</v>
       </c>
       <c r="F29">
         <v>6490</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>297</v>
+        <v>198</v>
       </c>
       <c r="C30" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D30">
         <v>613</v>
       </c>
       <c r="E30">
         <v>358</v>
       </c>
       <c r="F30">
         <v>971</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>4</v>
       </c>
       <c r="B31" t="s">
-        <v>298</v>
+        <v>199</v>
       </c>
       <c r="C31" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D31">
         <v>441</v>
       </c>
       <c r="E31">
         <v>1505</v>
       </c>
       <c r="F31">
         <v>1946</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>5</v>
       </c>
       <c r="B32" t="s">
-        <v>299</v>
+        <v>200</v>
       </c>
       <c r="C32" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D32">
         <v>293</v>
       </c>
       <c r="E32">
         <v>4197</v>
       </c>
       <c r="F32">
         <v>4490</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>6</v>
       </c>
       <c r="B33" t="s">
-        <v>300</v>
+        <v>201</v>
       </c>
       <c r="C33" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D33">
         <v>121</v>
       </c>
       <c r="E33">
         <v>264</v>
       </c>
       <c r="F33">
         <v>385</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>7</v>
       </c>
       <c r="B34" t="s">
-        <v>301</v>
+        <v>202</v>
       </c>
       <c r="C34" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D34">
         <v>180</v>
       </c>
       <c r="E34">
         <v>124</v>
       </c>
       <c r="F34">
         <v>304</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>8</v>
       </c>
       <c r="B35" t="s">
-        <v>302</v>
+        <v>203</v>
       </c>
       <c r="C35" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D35">
         <v>119</v>
       </c>
       <c r="E35">
         <v>152</v>
       </c>
       <c r="F35">
         <v>271</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>9</v>
       </c>
       <c r="B36" t="s">
-        <v>303</v>
+        <v>204</v>
       </c>
       <c r="C36" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D36">
         <v>2541</v>
       </c>
       <c r="E36">
         <v>642</v>
       </c>
       <c r="F36">
         <v>3183</v>
       </c>
     </row>
     <row r="37"/>
     <row r="38">
       <c r="A38">
         <v>4</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D38">
         <v>7944</v>
       </c>
       <c r="E38">
         <v>10776</v>
       </c>
       <c r="F38">
         <v>18720</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B39" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C39" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D39">
         <v>1369</v>
       </c>
       <c r="E39">
         <v>1493</v>
       </c>
       <c r="F39">
         <v>2862</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>304</v>
+        <v>205</v>
       </c>
       <c r="C40" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D40">
         <v>1392</v>
       </c>
       <c r="E40">
         <v>5060</v>
       </c>
       <c r="F40">
         <v>6452</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>305</v>
+        <v>206</v>
       </c>
       <c r="C41" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D41">
         <v>1857</v>
       </c>
       <c r="E41">
         <v>1177</v>
       </c>
       <c r="F41">
         <v>3034</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>306</v>
+        <v>207</v>
       </c>
       <c r="C42" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D42">
         <v>914</v>
       </c>
       <c r="E42">
         <v>374</v>
       </c>
       <c r="F42">
         <v>1288</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>307</v>
+        <v>208</v>
       </c>
       <c r="C43" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D43">
         <v>896</v>
       </c>
       <c r="E43">
         <v>322</v>
       </c>
       <c r="F43">
         <v>1218</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>308</v>
+        <v>209</v>
       </c>
       <c r="C44" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D44">
         <v>526</v>
       </c>
       <c r="E44">
         <v>149</v>
       </c>
       <c r="F44">
         <v>675</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>309</v>
+        <v>210</v>
       </c>
       <c r="C45" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D45">
         <v>125</v>
       </c>
       <c r="E45">
         <v>621</v>
       </c>
       <c r="F45">
         <v>746</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>7</v>
       </c>
       <c r="B46" t="s">
-        <v>310</v>
+        <v>211</v>
       </c>
       <c r="C46" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D46">
         <v>157</v>
       </c>
       <c r="E46">
         <v>79</v>
       </c>
       <c r="F46">
         <v>236</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>8</v>
       </c>
       <c r="B47" t="s">
-        <v>311</v>
+        <v>212</v>
       </c>
       <c r="C47" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D47">
         <v>281</v>
       </c>
       <c r="E47">
         <v>67</v>
       </c>
       <c r="F47">
         <v>348</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>9</v>
       </c>
       <c r="B48" t="s">
-        <v>312</v>
+        <v>213</v>
       </c>
       <c r="C48" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D48">
         <v>427</v>
       </c>
       <c r="E48">
         <v>1434</v>
       </c>
       <c r="F48">
         <v>1861</v>
       </c>
     </row>
     <row r="49"/>
     <row r="50">
       <c r="A50">
         <v>5</v>
       </c>
       <c r="B50" t="s">
         <v>10</v>
       </c>
       <c r="C50" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D50">
         <v>9898</v>
       </c>
       <c r="E50">
         <v>3541</v>
       </c>
       <c r="F50">
         <v>13439</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B51" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C51" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D51">
         <v>1301</v>
       </c>
       <c r="E51">
         <v>625</v>
       </c>
       <c r="F51">
         <v>1926</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1</v>
       </c>
       <c r="B52" t="s">
-        <v>313</v>
+        <v>214</v>
       </c>
       <c r="C52" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D52">
         <v>5280</v>
       </c>
       <c r="E52">
         <v>1592</v>
       </c>
       <c r="F52">
         <v>6872</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>2</v>
       </c>
       <c r="B53" t="s">
-        <v>314</v>
+        <v>215</v>
       </c>
       <c r="C53" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D53">
         <v>305</v>
       </c>
       <c r="E53">
         <v>263</v>
       </c>
       <c r="F53">
         <v>568</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>3</v>
       </c>
       <c r="B54" t="s">
-        <v>315</v>
+        <v>216</v>
       </c>
       <c r="C54" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D54">
         <v>1272</v>
       </c>
       <c r="E54">
         <v>169</v>
       </c>
       <c r="F54">
         <v>1441</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>4</v>
       </c>
       <c r="B55" t="s">
-        <v>316</v>
+        <v>217</v>
       </c>
       <c r="C55" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D55">
         <v>136</v>
       </c>
       <c r="E55">
         <v>401</v>
       </c>
       <c r="F55">
         <v>537</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>5</v>
       </c>
       <c r="B56" t="s">
-        <v>317</v>
+        <v>218</v>
       </c>
       <c r="C56" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D56">
         <v>1047</v>
       </c>
       <c r="E56">
         <v>212</v>
       </c>
       <c r="F56">
         <v>1259</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>6</v>
       </c>
       <c r="B57" t="s">
-        <v>318</v>
+        <v>219</v>
       </c>
       <c r="C57" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D57">
         <v>136</v>
       </c>
       <c r="E57">
         <v>23</v>
       </c>
       <c r="F57">
         <v>159</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>7</v>
       </c>
       <c r="B58" t="s">
-        <v>319</v>
+        <v>220</v>
       </c>
       <c r="C58" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D58">
         <v>190</v>
       </c>
       <c r="E58">
         <v>53</v>
       </c>
       <c r="F58">
         <v>243</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>8</v>
       </c>
       <c r="B59" t="s">
-        <v>320</v>
+        <v>221</v>
       </c>
       <c r="C59" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D59">
         <v>101</v>
       </c>
       <c r="E59">
         <v>30</v>
       </c>
       <c r="F59">
         <v>131</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>9</v>
       </c>
       <c r="B60" t="s">
-        <v>321</v>
+        <v>222</v>
       </c>
       <c r="C60" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D60">
         <v>130</v>
       </c>
       <c r="E60">
         <v>173</v>
       </c>
       <c r="F60">
         <v>303</v>
       </c>
     </row>
     <row r="61"/>
     <row r="62">
       <c r="A62">
         <v>6</v>
       </c>
       <c r="B62" t="s">
         <v>11</v>
       </c>
       <c r="C62" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D62">
         <v>498</v>
       </c>
       <c r="E62">
         <v>286</v>
       </c>
       <c r="F62">
         <v>784</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B63" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C63" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D63">
         <v>281</v>
       </c>
       <c r="E63">
         <v>144</v>
       </c>
       <c r="F63">
         <v>425</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>322</v>
+        <v>223</v>
       </c>
       <c r="C64" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D64">
         <v>140</v>
       </c>
       <c r="E64">
         <v>80</v>
       </c>
       <c r="F64">
         <v>220</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2</v>
       </c>
       <c r="B65" t="s">
-        <v>323</v>
+        <v>224</v>
       </c>
       <c r="C65" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D65">
         <v>77</v>
       </c>
       <c r="E65">
         <v>62</v>
       </c>
       <c r="F65">
         <v>139</v>
       </c>
     </row>
     <row r="66"/>
     <row r="67">
       <c r="A67">
         <v>7</v>
       </c>
       <c r="B67" t="s">
         <v>12</v>
       </c>
       <c r="C67" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D67">
         <v>555</v>
       </c>
       <c r="E67">
         <v>567</v>
       </c>
       <c r="F67">
         <v>1122</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B68" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C68" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D68">
         <v>261</v>
       </c>
       <c r="E68">
         <v>222</v>
       </c>
       <c r="F68">
         <v>483</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1</v>
       </c>
       <c r="B69" t="s">
-        <v>324</v>
+        <v>225</v>
       </c>
       <c r="C69" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D69">
         <v>200</v>
       </c>
       <c r="E69">
         <v>148</v>
       </c>
       <c r="F69">
         <v>348</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>2</v>
       </c>
       <c r="B70" t="s">
-        <v>325</v>
+        <v>226</v>
       </c>
       <c r="C70" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D70">
         <v>52</v>
       </c>
       <c r="E70">
         <v>51</v>
       </c>
       <c r="F70">
         <v>103</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>3</v>
       </c>
       <c r="B71" t="s">
-        <v>326</v>
+        <v>227</v>
       </c>
       <c r="C71" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D71">
         <v>42</v>
       </c>
       <c r="E71">
         <v>146</v>
       </c>
       <c r="F71">
         <v>188</v>
       </c>
     </row>
     <row r="72"/>
     <row r="73">
       <c r="A73">
         <v>8</v>
       </c>
       <c r="B73" t="s">
         <v>13</v>
       </c>
       <c r="C73" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D73">
         <v>8287</v>
       </c>
       <c r="E73">
         <v>3456</v>
       </c>
       <c r="F73">
         <v>11743</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B74" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C74" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D74">
         <v>915</v>
       </c>
       <c r="E74">
         <v>639</v>
       </c>
       <c r="F74">
         <v>1554</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>1</v>
       </c>
       <c r="B75" t="s">
-        <v>327</v>
+        <v>228</v>
       </c>
       <c r="C75" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D75">
         <v>3929</v>
       </c>
       <c r="E75">
         <v>1099</v>
       </c>
       <c r="F75">
         <v>5028</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>2</v>
       </c>
       <c r="B76" t="s">
-        <v>328</v>
+        <v>229</v>
       </c>
       <c r="C76" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D76">
         <v>1423</v>
       </c>
       <c r="E76">
         <v>430</v>
       </c>
       <c r="F76">
         <v>1853</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>3</v>
       </c>
       <c r="B77" t="s">
-        <v>329</v>
+        <v>230</v>
       </c>
       <c r="C77" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D77">
         <v>558</v>
       </c>
       <c r="E77">
         <v>116</v>
       </c>
       <c r="F77">
         <v>674</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>4</v>
       </c>
       <c r="B78" t="s">
-        <v>330</v>
+        <v>231</v>
       </c>
       <c r="C78" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D78">
         <v>171</v>
       </c>
       <c r="E78">
         <v>700</v>
       </c>
       <c r="F78">
         <v>871</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>5</v>
       </c>
       <c r="B79" t="s">
-        <v>331</v>
+        <v>232</v>
       </c>
       <c r="C79" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D79">
         <v>820</v>
       </c>
       <c r="E79">
         <v>112</v>
       </c>
       <c r="F79">
         <v>932</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>6</v>
       </c>
       <c r="B80" t="s">
-        <v>332</v>
+        <v>233</v>
       </c>
       <c r="C80" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D80">
         <v>39</v>
       </c>
       <c r="E80">
         <v>94</v>
       </c>
       <c r="F80">
         <v>133</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>7</v>
       </c>
       <c r="B81" t="s">
-        <v>333</v>
+        <v>234</v>
       </c>
       <c r="C81" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D81">
         <v>294</v>
       </c>
       <c r="E81">
         <v>47</v>
       </c>
       <c r="F81">
         <v>341</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>8</v>
       </c>
       <c r="B82" t="s">
-        <v>334</v>
+        <v>235</v>
       </c>
       <c r="C82" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D82">
         <v>125</v>
       </c>
       <c r="E82">
         <v>203</v>
       </c>
       <c r="F82">
         <v>328</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>9</v>
       </c>
       <c r="B83" t="s">
-        <v>335</v>
+        <v>236</v>
       </c>
       <c r="C83" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D83">
         <v>13</v>
       </c>
       <c r="E83">
         <v>16</v>
       </c>
       <c r="F83">
         <v>29</v>
       </c>
     </row>
     <row r="84"/>
     <row r="85">
       <c r="A85">
         <v>10</v>
       </c>
       <c r="B85" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C85" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D85">
         <v>5912</v>
       </c>
       <c r="E85">
         <v>2535</v>
       </c>
       <c r="F85">
         <v>8447</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B86" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C86" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D86">
         <v>490</v>
       </c>
       <c r="E86">
         <v>543</v>
       </c>
       <c r="F86">
         <v>1033</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1</v>
       </c>
       <c r="B87" t="s">
-        <v>336</v>
+        <v>237</v>
       </c>
       <c r="C87" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D87">
         <v>464</v>
       </c>
       <c r="E87">
         <v>549</v>
       </c>
       <c r="F87">
         <v>1013</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>2</v>
       </c>
       <c r="B88" t="s">
-        <v>337</v>
+        <v>238</v>
       </c>
       <c r="C88" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D88">
         <v>344</v>
       </c>
       <c r="E88">
         <v>198</v>
       </c>
       <c r="F88">
         <v>542</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>3</v>
       </c>
       <c r="B89" t="s">
-        <v>338</v>
+        <v>239</v>
       </c>
       <c r="C89" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D89">
         <v>122</v>
       </c>
       <c r="E89">
         <v>189</v>
       </c>
       <c r="F89">
         <v>311</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>4</v>
       </c>
       <c r="B90" t="s">
-        <v>339</v>
+        <v>240</v>
       </c>
       <c r="C90" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D90">
         <v>123</v>
       </c>
       <c r="E90">
         <v>146</v>
       </c>
       <c r="F90">
         <v>269</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>5</v>
       </c>
       <c r="B91" t="s">
-        <v>340</v>
+        <v>241</v>
       </c>
       <c r="C91" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D91">
         <v>4236</v>
       </c>
       <c r="E91">
         <v>524</v>
       </c>
       <c r="F91">
         <v>4760</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>6</v>
       </c>
       <c r="B92" t="s">
-        <v>341</v>
+        <v>242</v>
       </c>
       <c r="C92" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D92">
         <v>67</v>
       </c>
       <c r="E92">
         <v>44</v>
       </c>
       <c r="F92">
         <v>111</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>7</v>
       </c>
       <c r="B93" t="s">
-        <v>342</v>
+        <v>243</v>
       </c>
       <c r="C93" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D93">
         <v>19</v>
       </c>
       <c r="E93">
         <v>219</v>
       </c>
       <c r="F93">
         <v>238</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>8</v>
       </c>
       <c r="B94" t="s">
-        <v>343</v>
+        <v>244</v>
       </c>
       <c r="C94" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D94">
         <v>20</v>
       </c>
       <c r="E94">
         <v>90</v>
       </c>
       <c r="F94">
         <v>110</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>9</v>
       </c>
       <c r="B95" t="s">
-        <v>344</v>
+        <v>245</v>
       </c>
       <c r="C95" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D95">
         <v>27</v>
       </c>
       <c r="E95">
         <v>33</v>
       </c>
       <c r="F95">
         <v>60</v>
       </c>
     </row>
     <row r="96"/>
     <row r="97">
       <c r="A97">
         <v>11</v>
       </c>
       <c r="B97" t="s">
-        <v>16</v>
+        <v>170</v>
       </c>
       <c r="C97" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D97">
         <v>285</v>
       </c>
       <c r="E97">
         <v>182</v>
       </c>
       <c r="F97">
         <v>467</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B98" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C98" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D98">
         <v>107</v>
       </c>
       <c r="E98">
         <v>62</v>
       </c>
       <c r="F98">
         <v>169</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1</v>
       </c>
       <c r="B99" t="s">
-        <v>345</v>
+        <v>246</v>
       </c>
       <c r="C99" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D99">
         <v>78</v>
       </c>
       <c r="E99">
         <v>43</v>
       </c>
       <c r="F99">
         <v>121</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>2</v>
       </c>
       <c r="B100" t="s">
-        <v>346</v>
+        <v>247</v>
       </c>
       <c r="C100" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D100">
         <v>100</v>
       </c>
       <c r="E100">
         <v>77</v>
       </c>
       <c r="F100">
         <v>177</v>
       </c>
     </row>
     <row r="101"/>
     <row r="102">
       <c r="A102">
         <v>12</v>
       </c>
       <c r="B102" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="C102" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D102">
         <v>5458</v>
       </c>
       <c r="E102">
         <v>2330</v>
       </c>
       <c r="F102">
         <v>7788</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B103" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C103" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D103">
         <v>652</v>
       </c>
       <c r="E103">
         <v>355</v>
       </c>
       <c r="F103">
         <v>1007</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1</v>
       </c>
       <c r="B104" t="s">
-        <v>347</v>
+        <v>248</v>
       </c>
       <c r="C104" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D104">
         <v>1485</v>
       </c>
       <c r="E104">
         <v>897</v>
       </c>
       <c r="F104">
         <v>2382</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>2</v>
       </c>
       <c r="B105" t="s">
-        <v>348</v>
+        <v>249</v>
       </c>
       <c r="C105" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D105">
         <v>455</v>
       </c>
       <c r="E105">
         <v>161</v>
       </c>
       <c r="F105">
         <v>616</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>3</v>
       </c>
       <c r="B106" t="s">
-        <v>349</v>
+        <v>250</v>
       </c>
       <c r="C106" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D106">
         <v>203</v>
       </c>
       <c r="E106">
         <v>547</v>
       </c>
       <c r="F106">
         <v>750</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>4</v>
       </c>
       <c r="B107" t="s">
-        <v>350</v>
+        <v>251</v>
       </c>
       <c r="C107" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D107">
         <v>439</v>
       </c>
       <c r="E107">
         <v>99</v>
       </c>
       <c r="F107">
         <v>538</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>5</v>
       </c>
       <c r="B108" t="s">
-        <v>351</v>
+        <v>252</v>
       </c>
       <c r="C108" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D108">
         <v>503</v>
       </c>
       <c r="E108">
         <v>140</v>
       </c>
       <c r="F108">
         <v>643</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>6</v>
       </c>
       <c r="B109" t="s">
-        <v>352</v>
+        <v>253</v>
       </c>
       <c r="C109" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D109">
         <v>84</v>
       </c>
       <c r="E109">
         <v>40</v>
       </c>
       <c r="F109">
         <v>124</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>7</v>
       </c>
       <c r="B110" t="s">
-        <v>353</v>
+        <v>254</v>
       </c>
       <c r="C110" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D110">
         <v>575</v>
       </c>
       <c r="E110">
         <v>31</v>
       </c>
       <c r="F110">
         <v>606</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>8</v>
       </c>
       <c r="B111" t="s">
-        <v>354</v>
+        <v>255</v>
       </c>
       <c r="C111" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D111">
         <v>921</v>
       </c>
       <c r="E111">
         <v>41</v>
       </c>
       <c r="F111">
         <v>962</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>9</v>
       </c>
       <c r="B112" t="s">
-        <v>355</v>
+        <v>256</v>
       </c>
       <c r="C112" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D112">
         <v>141</v>
       </c>
       <c r="E112">
         <v>19</v>
       </c>
       <c r="F112">
         <v>160</v>
       </c>
     </row>
     <row r="113"/>
     <row r="114">
       <c r="A114">
         <v>13</v>
       </c>
       <c r="B114" t="s">
-        <v>18</v>
+        <v>97</v>
       </c>
       <c r="C114" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D114">
         <v>4005</v>
       </c>
       <c r="E114">
         <v>6130</v>
       </c>
       <c r="F114">
         <v>10135</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B115" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C115" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D115">
         <v>567</v>
       </c>
       <c r="E115">
         <v>685</v>
       </c>
       <c r="F115">
         <v>1252</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1</v>
       </c>
       <c r="B116" t="s">
-        <v>356</v>
+        <v>257</v>
       </c>
       <c r="C116" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D116">
         <v>2815</v>
       </c>
       <c r="E116">
         <v>2259</v>
       </c>
       <c r="F116">
         <v>5074</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>2</v>
       </c>
       <c r="B117" t="s">
-        <v>357</v>
+        <v>258</v>
       </c>
       <c r="C117" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D117">
         <v>259</v>
       </c>
       <c r="E117">
         <v>2379</v>
       </c>
       <c r="F117">
         <v>2638</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>3</v>
       </c>
       <c r="B118" t="s">
-        <v>358</v>
+        <v>259</v>
       </c>
       <c r="C118" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D118">
         <v>119</v>
       </c>
       <c r="E118">
         <v>225</v>
       </c>
       <c r="F118">
         <v>344</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>4</v>
       </c>
       <c r="B119" t="s">
-        <v>359</v>
+        <v>260</v>
       </c>
       <c r="C119" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D119">
         <v>67</v>
       </c>
       <c r="E119">
         <v>316</v>
       </c>
       <c r="F119">
         <v>383</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>5</v>
       </c>
       <c r="B120" t="s">
-        <v>360</v>
+        <v>261</v>
       </c>
       <c r="C120" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D120">
         <v>136</v>
       </c>
       <c r="E120">
         <v>215</v>
       </c>
       <c r="F120">
         <v>351</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>6</v>
       </c>
       <c r="B121" t="s">
-        <v>361</v>
+        <v>262</v>
       </c>
       <c r="C121" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D121">
         <v>42</v>
       </c>
       <c r="E121">
         <v>51</v>
       </c>
       <c r="F121">
         <v>93</v>
       </c>
     </row>
     <row r="122"/>
     <row r="123">
       <c r="A123">
         <v>14</v>
       </c>
       <c r="B123" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C123" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D123">
         <v>2776</v>
       </c>
       <c r="E123">
         <v>2857</v>
       </c>
       <c r="F123">
         <v>5633</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B124" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C124" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D124">
         <v>594</v>
       </c>
       <c r="E124">
         <v>430</v>
       </c>
       <c r="F124">
         <v>1024</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1</v>
       </c>
       <c r="B125" t="s">
-        <v>362</v>
+        <v>263</v>
       </c>
       <c r="C125" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D125">
         <v>1162</v>
       </c>
       <c r="E125">
         <v>1739</v>
       </c>
       <c r="F125">
         <v>2901</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>2</v>
       </c>
       <c r="B126" t="s">
-        <v>363</v>
+        <v>264</v>
       </c>
       <c r="C126" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D126">
         <v>393</v>
       </c>
       <c r="E126">
         <v>105</v>
       </c>
       <c r="F126">
         <v>498</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>3</v>
       </c>
       <c r="B127" t="s">
-        <v>364</v>
+        <v>265</v>
       </c>
       <c r="C127" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D127">
         <v>65</v>
       </c>
       <c r="E127">
         <v>65</v>
       </c>
       <c r="F127">
         <v>130</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>4</v>
       </c>
       <c r="B128" t="s">
-        <v>365</v>
+        <v>266</v>
       </c>
       <c r="C128" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D128">
         <v>116</v>
       </c>
       <c r="E128">
         <v>76</v>
       </c>
       <c r="F128">
         <v>192</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>5</v>
       </c>
       <c r="B129" t="s">
-        <v>366</v>
+        <v>267</v>
       </c>
       <c r="C129" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D129">
         <v>146</v>
       </c>
       <c r="E129">
         <v>321</v>
       </c>
       <c r="F129">
         <v>467</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>6</v>
       </c>
       <c r="B130" t="s">
-        <v>367</v>
+        <v>268</v>
       </c>
       <c r="C130" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D130">
         <v>47</v>
       </c>
       <c r="E130">
         <v>33</v>
       </c>
       <c r="F130">
         <v>80</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>7</v>
       </c>
       <c r="B131" t="s">
-        <v>368</v>
+        <v>269</v>
       </c>
       <c r="C131" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D131">
         <v>131</v>
       </c>
       <c r="E131">
         <v>35</v>
       </c>
       <c r="F131">
         <v>166</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>8</v>
       </c>
       <c r="B132" t="s">
-        <v>369</v>
+        <v>270</v>
       </c>
       <c r="C132" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D132">
         <v>91</v>
       </c>
       <c r="E132">
         <v>31</v>
       </c>
       <c r="F132">
         <v>122</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>9</v>
       </c>
       <c r="B133" t="s">
-        <v>370</v>
+        <v>271</v>
       </c>
       <c r="C133" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D133">
         <v>31</v>
       </c>
       <c r="E133">
         <v>22</v>
       </c>
       <c r="F133">
         <v>53</v>
       </c>
     </row>
     <row r="134"/>
     <row r="135">
       <c r="A135">
         <v>15</v>
       </c>
       <c r="B135" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="C135" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D135">
         <v>2872</v>
       </c>
       <c r="E135">
         <v>514</v>
       </c>
       <c r="F135">
         <v>3386</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B136" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C136" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D136">
         <v>853</v>
       </c>
       <c r="E136">
         <v>204</v>
       </c>
       <c r="F136">
         <v>1057</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>1</v>
       </c>
       <c r="B137" t="s">
-        <v>371</v>
+        <v>272</v>
       </c>
       <c r="C137" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D137">
         <v>851</v>
       </c>
       <c r="E137">
         <v>177</v>
       </c>
       <c r="F137">
         <v>1028</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>2</v>
       </c>
       <c r="B138" t="s">
-        <v>372</v>
+        <v>273</v>
       </c>
       <c r="C138" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D138">
         <v>148</v>
       </c>
       <c r="E138">
         <v>21</v>
       </c>
       <c r="F138">
         <v>169</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>3</v>
       </c>
       <c r="B139" t="s">
-        <v>373</v>
+        <v>274</v>
       </c>
       <c r="C139" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D139">
         <v>218</v>
       </c>
       <c r="E139">
         <v>58</v>
       </c>
       <c r="F139">
         <v>276</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>4</v>
       </c>
       <c r="B140" t="s">
-        <v>374</v>
+        <v>275</v>
       </c>
       <c r="C140" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D140">
         <v>802</v>
       </c>
       <c r="E140">
         <v>54</v>
       </c>
       <c r="F140">
         <v>856</v>
       </c>
     </row>
     <row r="141"/>
     <row r="142">
       <c r="A142">
         <v>16</v>
       </c>
       <c r="B142" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="C142" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D142">
         <v>1162</v>
       </c>
       <c r="E142">
         <v>2810</v>
       </c>
       <c r="F142">
         <v>3972</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B143" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C143" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D143">
         <v>155</v>
       </c>
       <c r="E143">
         <v>340</v>
       </c>
       <c r="F143">
         <v>495</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>1</v>
       </c>
       <c r="B144" t="s">
-        <v>375</v>
+        <v>276</v>
       </c>
       <c r="C144" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D144">
         <v>666</v>
       </c>
       <c r="E144">
         <v>1651</v>
       </c>
       <c r="F144">
         <v>2317</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>2</v>
       </c>
       <c r="B145" t="s">
-        <v>376</v>
+        <v>277</v>
       </c>
       <c r="C145" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D145">
         <v>43</v>
       </c>
       <c r="E145">
         <v>150</v>
       </c>
       <c r="F145">
         <v>193</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>3</v>
       </c>
       <c r="B146" t="s">
-        <v>377</v>
+        <v>278</v>
       </c>
       <c r="C146" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D146">
         <v>132</v>
       </c>
       <c r="E146">
         <v>187</v>
       </c>
       <c r="F146">
         <v>319</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>4</v>
       </c>
       <c r="B147" t="s">
-        <v>378</v>
+        <v>279</v>
       </c>
       <c r="C147" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D147">
         <v>83</v>
       </c>
       <c r="E147">
         <v>127</v>
       </c>
       <c r="F147">
         <v>210</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>5</v>
       </c>
       <c r="B148" t="s">
-        <v>379</v>
+        <v>280</v>
       </c>
       <c r="C148" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D148">
         <v>10</v>
       </c>
       <c r="E148">
         <v>60</v>
       </c>
       <c r="F148">
         <v>70</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>6</v>
       </c>
       <c r="B149" t="s">
-        <v>380</v>
+        <v>281</v>
       </c>
       <c r="C149" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D149">
         <v>39</v>
       </c>
       <c r="E149">
         <v>167</v>
       </c>
       <c r="F149">
         <v>206</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>7</v>
       </c>
       <c r="B150" t="s">
-        <v>381</v>
+        <v>282</v>
       </c>
       <c r="C150" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D150">
         <v>34</v>
       </c>
       <c r="E150">
         <v>128</v>
       </c>
       <c r="F150">
         <v>162</v>
       </c>
     </row>
     <row r="151"/>
     <row r="152">
       <c r="A152">
         <v>17</v>
       </c>
       <c r="B152" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="C152" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D152">
         <v>14830</v>
       </c>
       <c r="E152">
         <v>5947</v>
       </c>
       <c r="F152">
         <v>20777</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B153" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C153" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D153">
         <v>666</v>
       </c>
       <c r="E153">
         <v>342</v>
       </c>
       <c r="F153">
         <v>1008</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>1</v>
       </c>
       <c r="B154" t="s">
-        <v>382</v>
+        <v>283</v>
       </c>
       <c r="C154" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D154">
         <v>7801</v>
       </c>
       <c r="E154">
         <v>3774</v>
       </c>
       <c r="F154">
         <v>11575</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>2</v>
       </c>
       <c r="B155" t="s">
-        <v>383</v>
+        <v>284</v>
       </c>
       <c r="C155" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D155">
         <v>5543</v>
       </c>
       <c r="E155">
         <v>1295</v>
       </c>
       <c r="F155">
         <v>6838</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>3</v>
       </c>
       <c r="B156" t="s">
-        <v>384</v>
+        <v>285</v>
       </c>
       <c r="C156" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D156">
         <v>165</v>
       </c>
       <c r="E156">
         <v>74</v>
       </c>
       <c r="F156">
         <v>239</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>4</v>
       </c>
       <c r="B157" t="s">
-        <v>385</v>
+        <v>286</v>
       </c>
       <c r="C157" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D157">
         <v>388</v>
       </c>
       <c r="E157">
         <v>105</v>
       </c>
       <c r="F157">
         <v>493</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>5</v>
       </c>
       <c r="B158" t="s">
-        <v>386</v>
+        <v>287</v>
       </c>
       <c r="C158" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D158">
         <v>82</v>
       </c>
       <c r="E158">
         <v>107</v>
       </c>
       <c r="F158">
         <v>189</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>6</v>
       </c>
       <c r="B159" t="s">
-        <v>387</v>
+        <v>288</v>
       </c>
       <c r="C159" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D159">
         <v>79</v>
       </c>
       <c r="E159">
         <v>39</v>
       </c>
       <c r="F159">
         <v>118</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>7</v>
       </c>
       <c r="B160" t="s">
-        <v>388</v>
+        <v>289</v>
       </c>
       <c r="C160" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D160">
         <v>56</v>
       </c>
       <c r="E160">
         <v>70</v>
       </c>
       <c r="F160">
         <v>126</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>8</v>
       </c>
       <c r="B161" t="s">
-        <v>389</v>
+        <v>290</v>
       </c>
       <c r="C161" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D161">
         <v>50</v>
       </c>
       <c r="E161">
         <v>141</v>
       </c>
       <c r="F161">
         <v>191</v>
       </c>
     </row>
     <row r="162"/>
     <row r="163">
       <c r="A163">
         <v>24</v>
       </c>
       <c r="B163" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="C163" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D163">
         <v>410</v>
       </c>
       <c r="E163">
         <v>115</v>
       </c>
       <c r="F163">
         <v>525</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B164" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C164" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D164">
         <v>78</v>
       </c>
       <c r="E164">
         <v>59</v>
       </c>
       <c r="F164">
         <v>137</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>1</v>
       </c>
       <c r="B165" t="s">
-        <v>390</v>
+        <v>291</v>
       </c>
       <c r="C165" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D165">
         <v>178</v>
       </c>
       <c r="E165">
         <v>37</v>
       </c>
       <c r="F165">
         <v>215</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>2</v>
       </c>
       <c r="B166" t="s">
-        <v>391</v>
+        <v>292</v>
       </c>
       <c r="C166" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D166">
         <v>44</v>
       </c>
       <c r="E166">
         <v>7</v>
       </c>
       <c r="F166">
         <v>51</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>3</v>
       </c>
       <c r="B167" t="s">
-        <v>392</v>
+        <v>293</v>
       </c>
       <c r="C167" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D167">
         <v>110</v>
       </c>
       <c r="E167">
         <v>12</v>
       </c>
       <c r="F167">
         <v>122</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>21</v>
+      </c>
+      <c r="C2" t="s">
+        <v>294</v>
+      </c>
+      <c r="D2" t="s">
+        <v>295</v>
+      </c>
+      <c r="E2" t="s">
+        <v>296</v>
+      </c>
+      <c r="F2" t="s">
+        <v>297</v>
+      </c>
+      <c r="G2">
+        <v>3520</v>
+      </c>
+      <c r="H2">
+        <v>15936</v>
+      </c>
+      <c r="I2">
+        <v>15499</v>
+      </c>
+      <c r="J2">
+        <v>17428</v>
+      </c>
+      <c r="K2">
+        <v>16419</v>
+      </c>
+      <c r="L2">
+        <v>455</v>
+      </c>
+      <c r="M2">
+        <v>606</v>
+      </c>
+      <c r="N2">
+        <v>13234</v>
+      </c>
+      <c r="O2">
+        <v>4243</v>
+      </c>
+      <c r="P2">
+        <v>1925</v>
+      </c>
+      <c r="Q2">
+        <v>3878</v>
+      </c>
+      <c r="R2">
+        <v>11641</v>
+      </c>
+      <c r="S2">
+        <v>421</v>
+      </c>
+      <c r="T2">
+        <v>2621</v>
+      </c>
+      <c r="U2">
+        <v>4819</v>
+      </c>
+      <c r="V2">
+        <v>112645</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B3" t="s">
+        <v>27</v>
+      </c>
+      <c r="G3">
+        <v>3520</v>
+      </c>
+      <c r="H3">
+        <v>15936</v>
+      </c>
+      <c r="I3">
+        <v>15499</v>
+      </c>
+      <c r="J3">
+        <v>17428</v>
+      </c>
+      <c r="K3">
+        <v>16419</v>
+      </c>
+      <c r="L3">
+        <v>455</v>
+      </c>
+      <c r="M3">
+        <v>606</v>
+      </c>
+      <c r="N3">
+        <v>13234</v>
+      </c>
+      <c r="O3">
+        <v>4243</v>
+      </c>
+      <c r="P3">
+        <v>1925</v>
+      </c>
+      <c r="Q3">
+        <v>3878</v>
+      </c>
+      <c r="R3">
+        <v>11641</v>
+      </c>
+      <c r="S3">
+        <v>421</v>
+      </c>
+      <c r="T3">
+        <v>2621</v>
+      </c>
+      <c r="U3">
+        <v>4819</v>
+      </c>
+      <c r="V3">
+        <v>112645</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>31</v>
+      </c>
+      <c r="D2">
+        <v>3520</v>
+      </c>
+      <c r="E2">
+        <v>3520</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B3" t="s">
+        <v>26</v>
+      </c>
+      <c r="C3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D3">
+        <v>1120</v>
+      </c>
+      <c r="E3">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>298</v>
+      </c>
+      <c r="C4" t="s">
+        <v>34</v>
+      </c>
+      <c r="D4">
+        <v>1309</v>
+      </c>
+      <c r="E4">
+        <v>1309</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>299</v>
+      </c>
+      <c r="C5" t="s">
+        <v>34</v>
+      </c>
+      <c r="D5">
+        <v>407</v>
+      </c>
+      <c r="E5">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>300</v>
+      </c>
+      <c r="C6" t="s">
+        <v>34</v>
+      </c>
+      <c r="D6">
+        <v>220</v>
+      </c>
+      <c r="E6">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>301</v>
+      </c>
+      <c r="C7" t="s">
+        <v>34</v>
+      </c>
+      <c r="D7">
+        <v>165</v>
+      </c>
+      <c r="E7">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>302</v>
+      </c>
+      <c r="C8" t="s">
+        <v>34</v>
+      </c>
+      <c r="D8">
+        <v>172</v>
+      </c>
+      <c r="E8">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>303</v>
+      </c>
+      <c r="C9" t="s">
+        <v>34</v>
+      </c>
+      <c r="D9">
+        <v>31</v>
+      </c>
+      <c r="E9">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>304</v>
+      </c>
+      <c r="C10" t="s">
+        <v>34</v>
+      </c>
+      <c r="D10">
+        <v>96</v>
+      </c>
+      <c r="E10">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="11"/>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" t="s">
+        <v>31</v>
+      </c>
+      <c r="D12">
+        <v>15936</v>
+      </c>
+      <c r="E12">
+        <v>15936</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>26</v>
+      </c>
+      <c r="B13" t="s">
+        <v>26</v>
+      </c>
+      <c r="C13" t="s">
+        <v>32</v>
+      </c>
+      <c r="D13">
+        <v>2599</v>
+      </c>
+      <c r="E13">
+        <v>2599</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>1</v>
+      </c>
+      <c r="B14" t="s">
+        <v>305</v>
+      </c>
+      <c r="C14" t="s">
+        <v>34</v>
+      </c>
+      <c r="D14">
+        <v>4617</v>
+      </c>
+      <c r="E14">
+        <v>4617</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>306</v>
+      </c>
+      <c r="C15" t="s">
+        <v>34</v>
+      </c>
+      <c r="D15">
+        <v>7084</v>
+      </c>
+      <c r="E15">
+        <v>7084</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>3</v>
+      </c>
+      <c r="B16" t="s">
+        <v>307</v>
+      </c>
+      <c r="C16" t="s">
+        <v>34</v>
+      </c>
+      <c r="D16">
+        <v>462</v>
+      </c>
+      <c r="E16">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>4</v>
+      </c>
+      <c r="B17" t="s">
+        <v>308</v>
+      </c>
+      <c r="C17" t="s">
+        <v>34</v>
+      </c>
+      <c r="D17">
+        <v>465</v>
+      </c>
+      <c r="E17">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>5</v>
+      </c>
+      <c r="B18" t="s">
+        <v>309</v>
+      </c>
+      <c r="C18" t="s">
+        <v>34</v>
+      </c>
+      <c r="D18">
+        <v>403</v>
+      </c>
+      <c r="E18">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>6</v>
+      </c>
+      <c r="B19" t="s">
+        <v>310</v>
+      </c>
+      <c r="C19" t="s">
+        <v>34</v>
+      </c>
+      <c r="D19">
+        <v>137</v>
+      </c>
+      <c r="E19">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>7</v>
+      </c>
+      <c r="B20" t="s">
+        <v>311</v>
+      </c>
+      <c r="C20" t="s">
+        <v>34</v>
+      </c>
+      <c r="D20">
+        <v>169</v>
+      </c>
+      <c r="E20">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="21"/>
+    <row r="22">
+      <c r="A22">
+        <v>3</v>
+      </c>
+      <c r="B22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" t="s">
+        <v>31</v>
+      </c>
+      <c r="D22">
+        <v>15499</v>
+      </c>
+      <c r="E22">
+        <v>15499</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B23" t="s">
+        <v>26</v>
+      </c>
+      <c r="C23" t="s">
+        <v>32</v>
+      </c>
+      <c r="D23">
+        <v>3114</v>
+      </c>
+      <c r="E23">
+        <v>3114</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>1</v>
+      </c>
+      <c r="B24" t="s">
+        <v>312</v>
+      </c>
+      <c r="C24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D24">
+        <v>3912</v>
+      </c>
+      <c r="E24">
+        <v>3912</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>2</v>
+      </c>
+      <c r="B25" t="s">
+        <v>313</v>
+      </c>
+      <c r="C25" t="s">
+        <v>34</v>
+      </c>
+      <c r="D25">
+        <v>3235</v>
+      </c>
+      <c r="E25">
+        <v>3235</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>3</v>
+      </c>
+      <c r="B26" t="s">
+        <v>314</v>
+      </c>
+      <c r="C26" t="s">
+        <v>34</v>
+      </c>
+      <c r="D26">
+        <v>1653</v>
+      </c>
+      <c r="E26">
+        <v>1653</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>4</v>
+      </c>
+      <c r="B27" t="s">
+        <v>315</v>
+      </c>
+      <c r="C27" t="s">
+        <v>34</v>
+      </c>
+      <c r="D27">
+        <v>557</v>
+      </c>
+      <c r="E27">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>5</v>
+      </c>
+      <c r="B28" t="s">
+        <v>316</v>
+      </c>
+      <c r="C28" t="s">
+        <v>34</v>
+      </c>
+      <c r="D28">
+        <v>604</v>
+      </c>
+      <c r="E28">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>6</v>
+      </c>
+      <c r="B29" t="s">
+        <v>317</v>
+      </c>
+      <c r="C29" t="s">
+        <v>34</v>
+      </c>
+      <c r="D29">
+        <v>2424</v>
+      </c>
+      <c r="E29">
+        <v>2424</v>
+      </c>
+    </row>
+    <row r="30"/>
+    <row r="31">
+      <c r="A31">
+        <v>4</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>31</v>
+      </c>
+      <c r="D31">
+        <v>17428</v>
+      </c>
+      <c r="E31">
+        <v>17428</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="s">
+        <v>26</v>
+      </c>
+      <c r="B32" t="s">
+        <v>26</v>
+      </c>
+      <c r="C32" t="s">
+        <v>32</v>
+      </c>
+      <c r="D32">
+        <v>1890</v>
+      </c>
+      <c r="E32">
+        <v>1890</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>1</v>
+      </c>
+      <c r="B33" t="s">
+        <v>318</v>
+      </c>
+      <c r="C33" t="s">
+        <v>34</v>
+      </c>
+      <c r="D33">
+        <v>10798</v>
+      </c>
+      <c r="E33">
+        <v>10798</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>2</v>
+      </c>
+      <c r="B34" t="s">
+        <v>319</v>
+      </c>
+      <c r="C34" t="s">
+        <v>34</v>
+      </c>
+      <c r="D34">
+        <v>1861</v>
+      </c>
+      <c r="E34">
+        <v>1861</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>3</v>
+      </c>
+      <c r="B35" t="s">
+        <v>320</v>
+      </c>
+      <c r="C35" t="s">
+        <v>34</v>
+      </c>
+      <c r="D35">
+        <v>1627</v>
+      </c>
+      <c r="E35">
+        <v>1627</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>4</v>
+      </c>
+      <c r="B36" t="s">
+        <v>321</v>
+      </c>
+      <c r="C36" t="s">
+        <v>34</v>
+      </c>
+      <c r="D36">
+        <v>727</v>
+      </c>
+      <c r="E36">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>5</v>
+      </c>
+      <c r="B37" t="s">
+        <v>322</v>
+      </c>
+      <c r="C37" t="s">
+        <v>34</v>
+      </c>
+      <c r="D37">
+        <v>144</v>
+      </c>
+      <c r="E37">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>6</v>
+      </c>
+      <c r="B38" t="s">
+        <v>323</v>
+      </c>
+      <c r="C38" t="s">
+        <v>34</v>
+      </c>
+      <c r="D38">
+        <v>96</v>
+      </c>
+      <c r="E38">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>7</v>
+      </c>
+      <c r="B39" t="s">
+        <v>324</v>
+      </c>
+      <c r="C39" t="s">
+        <v>34</v>
+      </c>
+      <c r="D39">
+        <v>285</v>
+      </c>
+      <c r="E39">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="40"/>
+    <row r="41">
+      <c r="A41">
+        <v>5</v>
+      </c>
+      <c r="B41" t="s">
+        <v>10</v>
+      </c>
+      <c r="C41" t="s">
+        <v>31</v>
+      </c>
+      <c r="D41">
+        <v>16419</v>
+      </c>
+      <c r="E41">
+        <v>16419</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="s">
+        <v>26</v>
+      </c>
+      <c r="B42" t="s">
+        <v>26</v>
+      </c>
+      <c r="C42" t="s">
+        <v>32</v>
+      </c>
+      <c r="D42">
+        <v>1104</v>
+      </c>
+      <c r="E42">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>1</v>
+      </c>
+      <c r="B43" t="s">
+        <v>325</v>
+      </c>
+      <c r="C43" t="s">
+        <v>34</v>
+      </c>
+      <c r="D43">
+        <v>4000</v>
+      </c>
+      <c r="E43">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>2</v>
+      </c>
+      <c r="B44" t="s">
+        <v>326</v>
+      </c>
+      <c r="C44" t="s">
+        <v>34</v>
+      </c>
+      <c r="D44">
+        <v>381</v>
+      </c>
+      <c r="E44">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>3</v>
+      </c>
+      <c r="B45" t="s">
+        <v>327</v>
+      </c>
+      <c r="C45" t="s">
+        <v>34</v>
+      </c>
+      <c r="D45">
+        <v>1923</v>
+      </c>
+      <c r="E45">
+        <v>1923</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>4</v>
+      </c>
+      <c r="B46" t="s">
+        <v>328</v>
+      </c>
+      <c r="C46" t="s">
+        <v>34</v>
+      </c>
+      <c r="D46">
+        <v>109</v>
+      </c>
+      <c r="E46">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>5</v>
+      </c>
+      <c r="B47" t="s">
+        <v>329</v>
+      </c>
+      <c r="C47" t="s">
+        <v>34</v>
+      </c>
+      <c r="D47">
+        <v>906</v>
+      </c>
+      <c r="E47">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>6</v>
+      </c>
+      <c r="B48" t="s">
+        <v>330</v>
+      </c>
+      <c r="C48" t="s">
+        <v>34</v>
+      </c>
+      <c r="D48">
+        <v>7742</v>
+      </c>
+      <c r="E48">
+        <v>7742</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>7</v>
+      </c>
+      <c r="B49" t="s">
+        <v>331</v>
+      </c>
+      <c r="C49" t="s">
+        <v>34</v>
+      </c>
+      <c r="D49">
+        <v>254</v>
+      </c>
+      <c r="E49">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="50"/>
+    <row r="51">
+      <c r="A51">
+        <v>6</v>
+      </c>
+      <c r="B51" t="s">
+        <v>11</v>
+      </c>
+      <c r="C51" t="s">
+        <v>31</v>
+      </c>
+      <c r="D51">
+        <v>455</v>
+      </c>
+      <c r="E51">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="s">
+        <v>26</v>
+      </c>
+      <c r="B52" t="s">
+        <v>26</v>
+      </c>
+      <c r="C52" t="s">
+        <v>32</v>
+      </c>
+      <c r="D52">
+        <v>232</v>
+      </c>
+      <c r="E52">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>1</v>
+      </c>
+      <c r="B53" t="s">
+        <v>332</v>
+      </c>
+      <c r="C53" t="s">
+        <v>34</v>
+      </c>
+      <c r="D53">
+        <v>223</v>
+      </c>
+      <c r="E53">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="54"/>
+    <row r="55">
+      <c r="A55">
+        <v>7</v>
+      </c>
+      <c r="B55" t="s">
+        <v>12</v>
+      </c>
+      <c r="C55" t="s">
+        <v>31</v>
+      </c>
+      <c r="D55">
+        <v>606</v>
+      </c>
+      <c r="E55">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="s">
+        <v>26</v>
+      </c>
+      <c r="B56" t="s">
+        <v>26</v>
+      </c>
+      <c r="C56" t="s">
+        <v>32</v>
+      </c>
+      <c r="D56">
+        <v>353</v>
+      </c>
+      <c r="E56">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>1</v>
+      </c>
+      <c r="B57" t="s">
+        <v>333</v>
+      </c>
+      <c r="C57" t="s">
+        <v>34</v>
+      </c>
+      <c r="D57">
+        <v>149</v>
+      </c>
+      <c r="E57">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>2</v>
+      </c>
+      <c r="B58" t="s">
+        <v>334</v>
+      </c>
+      <c r="C58" t="s">
+        <v>34</v>
+      </c>
+      <c r="D58">
+        <v>104</v>
+      </c>
+      <c r="E58">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="59"/>
+    <row r="60">
+      <c r="A60">
+        <v>8</v>
+      </c>
+      <c r="B60" t="s">
+        <v>13</v>
+      </c>
+      <c r="C60" t="s">
+        <v>31</v>
+      </c>
+      <c r="D60">
+        <v>13234</v>
+      </c>
+      <c r="E60">
+        <v>13234</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="s">
+        <v>26</v>
+      </c>
+      <c r="B61" t="s">
+        <v>26</v>
+      </c>
+      <c r="C61" t="s">
+        <v>32</v>
+      </c>
+      <c r="D61">
+        <v>1214</v>
+      </c>
+      <c r="E61">
+        <v>1214</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>1</v>
+      </c>
+      <c r="B62" t="s">
+        <v>335</v>
+      </c>
+      <c r="C62" t="s">
+        <v>34</v>
+      </c>
+      <c r="D62">
+        <v>3013</v>
+      </c>
+      <c r="E62">
+        <v>3013</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>2</v>
+      </c>
+      <c r="B63" t="s">
+        <v>336</v>
+      </c>
+      <c r="C63" t="s">
+        <v>34</v>
+      </c>
+      <c r="D63">
+        <v>5082</v>
+      </c>
+      <c r="E63">
+        <v>5082</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>3</v>
+      </c>
+      <c r="B64" t="s">
+        <v>337</v>
+      </c>
+      <c r="C64" t="s">
+        <v>34</v>
+      </c>
+      <c r="D64">
+        <v>2046</v>
+      </c>
+      <c r="E64">
+        <v>2046</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>4</v>
+      </c>
+      <c r="B65" t="s">
+        <v>338</v>
+      </c>
+      <c r="C65" t="s">
+        <v>34</v>
+      </c>
+      <c r="D65">
+        <v>366</v>
+      </c>
+      <c r="E65">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>5</v>
+      </c>
+      <c r="B66" t="s">
+        <v>339</v>
+      </c>
+      <c r="C66" t="s">
+        <v>34</v>
+      </c>
+      <c r="D66">
+        <v>424</v>
+      </c>
+      <c r="E66">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>6</v>
+      </c>
+      <c r="B67" t="s">
+        <v>340</v>
+      </c>
+      <c r="C67" t="s">
+        <v>34</v>
+      </c>
+      <c r="D67">
+        <v>422</v>
+      </c>
+      <c r="E67">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>7</v>
+      </c>
+      <c r="B68" t="s">
+        <v>341</v>
+      </c>
+      <c r="C68" t="s">
+        <v>34</v>
+      </c>
+      <c r="D68">
+        <v>667</v>
+      </c>
+      <c r="E68">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="69"/>
+    <row r="70">
+      <c r="A70">
+        <v>10</v>
+      </c>
+      <c r="B70" t="s">
+        <v>14</v>
+      </c>
+      <c r="C70" t="s">
+        <v>31</v>
+      </c>
+      <c r="D70">
+        <v>4243</v>
+      </c>
+      <c r="E70">
+        <v>4243</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="s">
+        <v>26</v>
+      </c>
+      <c r="B71" t="s">
+        <v>26</v>
+      </c>
+      <c r="C71" t="s">
+        <v>32</v>
+      </c>
+      <c r="D71">
+        <v>454</v>
+      </c>
+      <c r="E71">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>1</v>
+      </c>
+      <c r="B72" t="s">
+        <v>342</v>
+      </c>
+      <c r="C72" t="s">
+        <v>34</v>
+      </c>
+      <c r="D72">
+        <v>3111</v>
+      </c>
+      <c r="E72">
+        <v>3111</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>2</v>
+      </c>
+      <c r="B73" t="s">
+        <v>343</v>
+      </c>
+      <c r="C73" t="s">
+        <v>34</v>
+      </c>
+      <c r="D73">
+        <v>252</v>
+      </c>
+      <c r="E73">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>3</v>
+      </c>
+      <c r="B74" t="s">
+        <v>344</v>
+      </c>
+      <c r="C74" t="s">
+        <v>34</v>
+      </c>
+      <c r="D74">
+        <v>54</v>
+      </c>
+      <c r="E74">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>4</v>
+      </c>
+      <c r="B75" t="s">
+        <v>345</v>
+      </c>
+      <c r="C75" t="s">
+        <v>34</v>
+      </c>
+      <c r="D75">
+        <v>155</v>
+      </c>
+      <c r="E75">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>5</v>
+      </c>
+      <c r="B76" t="s">
+        <v>346</v>
+      </c>
+      <c r="C76" t="s">
+        <v>34</v>
+      </c>
+      <c r="D76">
+        <v>99</v>
+      </c>
+      <c r="E76">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>6</v>
+      </c>
+      <c r="B77" t="s">
+        <v>347</v>
+      </c>
+      <c r="C77" t="s">
+        <v>34</v>
+      </c>
+      <c r="D77">
+        <v>29</v>
+      </c>
+      <c r="E77">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>7</v>
+      </c>
+      <c r="B78" t="s">
+        <v>348</v>
+      </c>
+      <c r="C78" t="s">
+        <v>34</v>
+      </c>
+      <c r="D78">
+        <v>89</v>
+      </c>
+      <c r="E78">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="79"/>
+    <row r="80">
+      <c r="A80">
+        <v>12</v>
+      </c>
+      <c r="B80" t="s">
+        <v>15</v>
+      </c>
+      <c r="C80" t="s">
+        <v>31</v>
+      </c>
+      <c r="D80">
+        <v>1925</v>
+      </c>
+      <c r="E80">
+        <v>1925</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="s">
+        <v>26</v>
+      </c>
+      <c r="B81" t="s">
+        <v>26</v>
+      </c>
+      <c r="C81" t="s">
+        <v>32</v>
+      </c>
+      <c r="D81">
+        <v>401</v>
+      </c>
+      <c r="E81">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>1</v>
+      </c>
+      <c r="B82" t="s">
+        <v>349</v>
+      </c>
+      <c r="C82" t="s">
+        <v>34</v>
+      </c>
+      <c r="D82">
+        <v>737</v>
+      </c>
+      <c r="E82">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>2</v>
+      </c>
+      <c r="B83" t="s">
+        <v>350</v>
+      </c>
+      <c r="C83" t="s">
+        <v>34</v>
+      </c>
+      <c r="D83">
+        <v>266</v>
+      </c>
+      <c r="E83">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>3</v>
+      </c>
+      <c r="B84" t="s">
+        <v>351</v>
+      </c>
+      <c r="C84" t="s">
+        <v>34</v>
+      </c>
+      <c r="D84">
+        <v>191</v>
+      </c>
+      <c r="E84">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>4</v>
+      </c>
+      <c r="B85" t="s">
+        <v>352</v>
+      </c>
+      <c r="C85" t="s">
+        <v>34</v>
+      </c>
+      <c r="D85">
+        <v>132</v>
+      </c>
+      <c r="E85">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>5</v>
+      </c>
+      <c r="B86" t="s">
+        <v>353</v>
+      </c>
+      <c r="C86" t="s">
+        <v>34</v>
+      </c>
+      <c r="D86">
+        <v>87</v>
+      </c>
+      <c r="E86">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>6</v>
+      </c>
+      <c r="B87" t="s">
+        <v>354</v>
+      </c>
+      <c r="C87" t="s">
+        <v>34</v>
+      </c>
+      <c r="D87">
+        <v>74</v>
+      </c>
+      <c r="E87">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>7</v>
+      </c>
+      <c r="B88" t="s">
+        <v>355</v>
+      </c>
+      <c r="C88" t="s">
+        <v>34</v>
+      </c>
+      <c r="D88">
+        <v>37</v>
+      </c>
+      <c r="E88">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="89"/>
+    <row r="90">
+      <c r="A90">
+        <v>13</v>
+      </c>
+      <c r="B90" t="s">
+        <v>97</v>
+      </c>
+      <c r="C90" t="s">
+        <v>31</v>
+      </c>
+      <c r="D90">
+        <v>3878</v>
+      </c>
+      <c r="E90">
+        <v>3878</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="s">
+        <v>26</v>
+      </c>
+      <c r="B91" t="s">
+        <v>26</v>
+      </c>
+      <c r="C91" t="s">
+        <v>32</v>
+      </c>
+      <c r="D91">
+        <v>371</v>
+      </c>
+      <c r="E91">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>1</v>
+      </c>
+      <c r="B92" t="s">
+        <v>356</v>
+      </c>
+      <c r="C92" t="s">
+        <v>34</v>
+      </c>
+      <c r="D92">
+        <v>2268</v>
+      </c>
+      <c r="E92">
+        <v>2268</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>2</v>
+      </c>
+      <c r="B93" t="s">
+        <v>357</v>
+      </c>
+      <c r="C93" t="s">
+        <v>34</v>
+      </c>
+      <c r="D93">
+        <v>223</v>
+      </c>
+      <c r="E93">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>3</v>
+      </c>
+      <c r="B94" t="s">
+        <v>358</v>
+      </c>
+      <c r="C94" t="s">
+        <v>34</v>
+      </c>
+      <c r="D94">
+        <v>262</v>
+      </c>
+      <c r="E94">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>4</v>
+      </c>
+      <c r="B95" t="s">
+        <v>359</v>
+      </c>
+      <c r="C95" t="s">
+        <v>34</v>
+      </c>
+      <c r="D95">
+        <v>232</v>
+      </c>
+      <c r="E95">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>5</v>
+      </c>
+      <c r="B96" t="s">
+        <v>360</v>
+      </c>
+      <c r="C96" t="s">
+        <v>34</v>
+      </c>
+      <c r="D96">
+        <v>286</v>
+      </c>
+      <c r="E96">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>6</v>
+      </c>
+      <c r="B97" t="s">
+        <v>361</v>
+      </c>
+      <c r="C97" t="s">
+        <v>34</v>
+      </c>
+      <c r="D97">
+        <v>153</v>
+      </c>
+      <c r="E97">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>7</v>
+      </c>
+      <c r="B98" t="s">
+        <v>362</v>
+      </c>
+      <c r="C98" t="s">
+        <v>34</v>
+      </c>
+      <c r="D98">
+        <v>83</v>
+      </c>
+      <c r="E98">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="99"/>
+    <row r="100">
+      <c r="A100">
+        <v>14</v>
+      </c>
+      <c r="B100" t="s">
+        <v>16</v>
+      </c>
+      <c r="C100" t="s">
+        <v>31</v>
+      </c>
+      <c r="D100">
+        <v>11641</v>
+      </c>
+      <c r="E100">
+        <v>11641</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="s">
+        <v>26</v>
+      </c>
+      <c r="B101" t="s">
+        <v>26</v>
+      </c>
+      <c r="C101" t="s">
+        <v>32</v>
+      </c>
+      <c r="D101">
+        <v>752</v>
+      </c>
+      <c r="E101">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>1</v>
+      </c>
+      <c r="B102" t="s">
+        <v>363</v>
+      </c>
+      <c r="C102" t="s">
+        <v>34</v>
+      </c>
+      <c r="D102">
+        <v>3030</v>
+      </c>
+      <c r="E102">
+        <v>3030</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>2</v>
+      </c>
+      <c r="B103" t="s">
+        <v>364</v>
+      </c>
+      <c r="C103" t="s">
+        <v>34</v>
+      </c>
+      <c r="D103">
+        <v>2895</v>
+      </c>
+      <c r="E103">
+        <v>2895</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>3</v>
+      </c>
+      <c r="B104" t="s">
+        <v>365</v>
+      </c>
+      <c r="C104" t="s">
+        <v>34</v>
+      </c>
+      <c r="D104">
+        <v>381</v>
+      </c>
+      <c r="E104">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>4</v>
+      </c>
+      <c r="B105" t="s">
+        <v>366</v>
+      </c>
+      <c r="C105" t="s">
+        <v>34</v>
+      </c>
+      <c r="D105">
+        <v>94</v>
+      </c>
+      <c r="E105">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>5</v>
+      </c>
+      <c r="B106" t="s">
+        <v>367</v>
+      </c>
+      <c r="C106" t="s">
+        <v>34</v>
+      </c>
+      <c r="D106">
+        <v>175</v>
+      </c>
+      <c r="E106">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>6</v>
+      </c>
+      <c r="B107" t="s">
+        <v>368</v>
+      </c>
+      <c r="C107" t="s">
+        <v>34</v>
+      </c>
+      <c r="D107">
+        <v>86</v>
+      </c>
+      <c r="E107">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>7</v>
+      </c>
+      <c r="B108" t="s">
+        <v>369</v>
+      </c>
+      <c r="C108" t="s">
+        <v>34</v>
+      </c>
+      <c r="D108">
+        <v>4228</v>
+      </c>
+      <c r="E108">
+        <v>4228</v>
+      </c>
+    </row>
+    <row r="109"/>
+    <row r="110">
+      <c r="A110">
+        <v>15</v>
+      </c>
+      <c r="B110" t="s">
+        <v>17</v>
+      </c>
+      <c r="C110" t="s">
+        <v>31</v>
+      </c>
+      <c r="D110">
+        <v>421</v>
+      </c>
+      <c r="E110">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="s">
+        <v>26</v>
+      </c>
+      <c r="B111" t="s">
+        <v>26</v>
+      </c>
+      <c r="C111" t="s">
+        <v>32</v>
+      </c>
+      <c r="D111">
+        <v>202</v>
+      </c>
+      <c r="E111">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>1</v>
+      </c>
+      <c r="B112" t="s">
+        <v>370</v>
+      </c>
+      <c r="C112" t="s">
+        <v>34</v>
+      </c>
+      <c r="D112">
+        <v>219</v>
+      </c>
+      <c r="E112">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="113"/>
+    <row r="114">
+      <c r="A114">
+        <v>16</v>
+      </c>
+      <c r="B114" t="s">
+        <v>18</v>
+      </c>
+      <c r="C114" t="s">
+        <v>31</v>
+      </c>
+      <c r="D114">
+        <v>2621</v>
+      </c>
+      <c r="E114">
+        <v>2621</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="s">
+        <v>26</v>
+      </c>
+      <c r="B115" t="s">
+        <v>26</v>
+      </c>
+      <c r="C115" t="s">
+        <v>32</v>
+      </c>
+      <c r="D115">
+        <v>203</v>
+      </c>
+      <c r="E115">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>1</v>
+      </c>
+      <c r="B116" t="s">
+        <v>371</v>
+      </c>
+      <c r="C116" t="s">
+        <v>34</v>
+      </c>
+      <c r="D116">
+        <v>722</v>
+      </c>
+      <c r="E116">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>2</v>
+      </c>
+      <c r="B117" t="s">
+        <v>372</v>
+      </c>
+      <c r="C117" t="s">
+        <v>34</v>
+      </c>
+      <c r="D117">
+        <v>462</v>
+      </c>
+      <c r="E117">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>3</v>
+      </c>
+      <c r="B118" t="s">
+        <v>373</v>
+      </c>
+      <c r="C118" t="s">
+        <v>34</v>
+      </c>
+      <c r="D118">
+        <v>78</v>
+      </c>
+      <c r="E118">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>4</v>
+      </c>
+      <c r="B119" t="s">
+        <v>374</v>
+      </c>
+      <c r="C119" t="s">
+        <v>34</v>
+      </c>
+      <c r="D119">
+        <v>79</v>
+      </c>
+      <c r="E119">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>5</v>
+      </c>
+      <c r="B120" t="s">
+        <v>375</v>
+      </c>
+      <c r="C120" t="s">
+        <v>34</v>
+      </c>
+      <c r="D120">
+        <v>622</v>
+      </c>
+      <c r="E120">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>6</v>
+      </c>
+      <c r="B121" t="s">
+        <v>376</v>
+      </c>
+      <c r="C121" t="s">
+        <v>34</v>
+      </c>
+      <c r="D121">
+        <v>355</v>
+      </c>
+      <c r="E121">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>7</v>
+      </c>
+      <c r="B122" t="s">
+        <v>377</v>
+      </c>
+      <c r="C122" t="s">
+        <v>34</v>
+      </c>
+      <c r="D122">
+        <v>100</v>
+      </c>
+      <c r="E122">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="123"/>
+    <row r="124">
+      <c r="A124">
+        <v>17</v>
+      </c>
+      <c r="B124" t="s">
+        <v>19</v>
+      </c>
+      <c r="C124" t="s">
+        <v>31</v>
+      </c>
+      <c r="D124">
+        <v>4819</v>
+      </c>
+      <c r="E124">
+        <v>4819</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="s">
+        <v>26</v>
+      </c>
+      <c r="B125" t="s">
+        <v>26</v>
+      </c>
+      <c r="C125" t="s">
+        <v>32</v>
+      </c>
+      <c r="D125">
+        <v>561</v>
+      </c>
+      <c r="E125">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>1</v>
+      </c>
+      <c r="B126" t="s">
+        <v>378</v>
+      </c>
+      <c r="C126" t="s">
+        <v>34</v>
+      </c>
+      <c r="D126">
+        <v>2422</v>
+      </c>
+      <c r="E126">
+        <v>2422</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>2</v>
+      </c>
+      <c r="B127" t="s">
+        <v>379</v>
+      </c>
+      <c r="C127" t="s">
+        <v>34</v>
+      </c>
+      <c r="D127">
+        <v>338</v>
+      </c>
+      <c r="E127">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>3</v>
+      </c>
+      <c r="B128" t="s">
+        <v>380</v>
+      </c>
+      <c r="C128" t="s">
+        <v>34</v>
+      </c>
+      <c r="D128">
+        <v>154</v>
+      </c>
+      <c r="E128">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>4</v>
+      </c>
+      <c r="B129" t="s">
+        <v>381</v>
+      </c>
+      <c r="C129" t="s">
+        <v>34</v>
+      </c>
+      <c r="D129">
+        <v>81</v>
+      </c>
+      <c r="E129">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>5</v>
+      </c>
+      <c r="B130" t="s">
+        <v>382</v>
+      </c>
+      <c r="C130" t="s">
+        <v>34</v>
+      </c>
+      <c r="D130">
+        <v>831</v>
+      </c>
+      <c r="E130">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>6</v>
+      </c>
+      <c r="B131" t="s">
+        <v>383</v>
+      </c>
+      <c r="C131" t="s">
+        <v>34</v>
+      </c>
+      <c r="D131">
+        <v>91</v>
+      </c>
+      <c r="E131">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>7</v>
+      </c>
+      <c r="B132" t="s">
+        <v>384</v>
+      </c>
+      <c r="C132" t="s">
+        <v>34</v>
+      </c>
+      <c r="D132">
+        <v>341</v>
+      </c>
+      <c r="E132">
+        <v>341</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>