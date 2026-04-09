--- v0 (2026-02-07)
+++ v1 (2026-04-09)
@@ -18,66 +18,66 @@
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
-    <sheet name="LAMPUNG 2 - Partai" sheetId="2" r:id="rId4"/>
-[...14 lines deleted...]
-    <sheet name="LAMPUNG 1 - Caleg" sheetId="17" r:id="rId20"/>
+    <sheet name="LAMPUNG 4 - Partai" sheetId="2" r:id="rId4"/>
+    <sheet name="LAMPUNG 4 - Caleg" sheetId="3" r:id="rId6"/>
+    <sheet name="LAMPUNG 5 - Partai" sheetId="4" r:id="rId7"/>
+    <sheet name="LAMPUNG 5 - Caleg" sheetId="5" r:id="rId8"/>
+    <sheet name="LAMPUNG 6 - Partai" sheetId="6" r:id="rId9"/>
+    <sheet name="LAMPUNG 6 - Caleg" sheetId="7" r:id="rId10"/>
+    <sheet name="LAMPUNG 7 - Partai" sheetId="8" r:id="rId11"/>
+    <sheet name="LAMPUNG 7 - Caleg" sheetId="9" r:id="rId12"/>
+    <sheet name="LAMPUNG 8 - Partai" sheetId="10" r:id="rId13"/>
+    <sheet name="LAMPUNG 8 - Caleg" sheetId="11" r:id="rId14"/>
+    <sheet name="LAMPUNG 1 - Partai" sheetId="12" r:id="rId15"/>
+    <sheet name="LAMPUNG 1 - Caleg" sheetId="13" r:id="rId16"/>
+    <sheet name="LAMPUNG 2 - Partai" sheetId="14" r:id="rId17"/>
+    <sheet name="LAMPUNG 2 - Caleg" sheetId="15" r:id="rId18"/>
+    <sheet name="LAMPUNG 3 - Partai" sheetId="16" r:id="rId19"/>
+    <sheet name="LAMPUNG 3 - Caleg" sheetId="17" r:id="rId20"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1031" uniqueCount="1031">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PROVINSI</t>
   </si>
   <si>
     <t>KODE DAPIL</t>
   </si>
   <si>
     <t>DAPIL</t>
   </si>
   <si>
     <t>KODE KABUPATEN</t>
   </si>
   <si>
     <t>KABUPATEN/KOTA</t>
   </si>
@@ -87,116 +87,2348 @@
   <si>
     <t>GERINDRA</t>
   </si>
   <si>
     <t>PDIP</t>
   </si>
   <si>
     <t>GOLKAR</t>
   </si>
   <si>
     <t>NASDEM</t>
   </si>
   <si>
     <t>BURUH</t>
   </si>
   <si>
     <t>GELORA</t>
   </si>
   <si>
     <t>PKS</t>
   </si>
   <si>
     <t>PKN</t>
   </si>
   <si>
+    <t>PAN</t>
+  </si>
+  <si>
+    <t>DEMOKRAT</t>
+  </si>
+  <si>
+    <t>PSI</t>
+  </si>
+  <si>
+    <t>PERINDO</t>
+  </si>
+  <si>
+    <t>PPP</t>
+  </si>
+  <si>
+    <t>UMMAT</t>
+  </si>
+  <si>
+    <t>TOTAL SUARA</t>
+  </si>
+  <si>
+    <t>LAMPUNG</t>
+  </si>
+  <si>
+    <t>180004</t>
+  </si>
+  <si>
+    <t>LAMPUNG 4</t>
+  </si>
+  <si>
+    <t>1804</t>
+  </si>
+  <si>
+    <t>LAMPUNG BARAT</t>
+  </si>
+  <si>
+    <t>1813</t>
+  </si>
+  <si>
+    <t>PESISIR BARAT</t>
+  </si>
+  <si>
+    <t>1806</t>
+  </si>
+  <si>
+    <t>TANGGAMUS</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>NOMOR</t>
+  </si>
+  <si>
+    <t>PARTAI</t>
+  </si>
+  <si>
+    <t>JENIS SUARA</t>
+  </si>
+  <si>
+    <t>SUARA TOTAL</t>
+  </si>
+  <si>
+    <t>SUARA PARTAI</t>
+  </si>
+  <si>
+    <t>SEH AJEMAN</t>
+  </si>
+  <si>
+    <t>CALEG</t>
+  </si>
+  <si>
+    <t>EDY SUDRAJAT</t>
+  </si>
+  <si>
+    <t>ANA BETIANA, S.Kom.</t>
+  </si>
+  <si>
+    <t>HERBERT EKA PUTRA, S.T.</t>
+  </si>
+  <si>
+    <t>MIRWANSYAH</t>
+  </si>
+  <si>
+    <t>ELAH</t>
+  </si>
+  <si>
+    <t>DURI FAHRIZAL</t>
+  </si>
+  <si>
+    <t>ANITA OKTAVIA, M.Pd.</t>
+  </si>
+  <si>
+    <t>ARIF RAHMAN ZAIN</t>
+  </si>
+  <si>
+    <t>JUNAIDI</t>
+  </si>
+  <si>
+    <t>Drs. H. MUKHLIS BASRI, M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. MIRZALIE, S.S., S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>LINDA PAULINA</t>
+  </si>
+  <si>
+    <t>Drs. SYAFFIUDDIN</t>
+  </si>
+  <si>
+    <t>Drs. H. MOHAMMAD SUHANDA, M.Pd.I.</t>
+  </si>
+  <si>
+    <t>MARYANI</t>
+  </si>
+  <si>
+    <t>ZULFA ROHMAWATI, M.Pd.</t>
+  </si>
+  <si>
+    <t>HENDIKA ADI NUGRAHA, S.H., M.Pd.</t>
+  </si>
+  <si>
+    <t>WILA ANISYA</t>
+  </si>
+  <si>
+    <t>HAJIN M. UMAR</t>
+  </si>
+  <si>
+    <t>H. YANUAR IRAWAN, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>PAROSIL MABSUS, S.Pd.</t>
+  </si>
+  <si>
+    <t>MAY SARI BERTY</t>
+  </si>
+  <si>
+    <t>DADANG SUMPENA</t>
+  </si>
+  <si>
+    <t>H. AM. SYAFI`I, S.Ag.</t>
+  </si>
+  <si>
+    <t>NURAINI, A.Md.</t>
+  </si>
+  <si>
+    <t>MASRI</t>
+  </si>
+  <si>
+    <t>HAN SANTOSO</t>
+  </si>
+  <si>
+    <t>ENDANG RUWALIYANA</t>
+  </si>
+  <si>
+    <t>DELLA SAFUTRI</t>
+  </si>
+  <si>
+    <t>H. SUPRIADI HAMZAH, S.H.</t>
+  </si>
+  <si>
+    <t>Ir. ISMET H. JAYANEGARA</t>
+  </si>
+  <si>
+    <t>NURYANAH</t>
+  </si>
+  <si>
+    <t>YUSRO HENDRA PERBASYA, S.P., M.M.</t>
+  </si>
+  <si>
+    <t>ISMUN ZANI, S.I.P.</t>
+  </si>
+  <si>
+    <t>SIWI HANDAYANI</t>
+  </si>
+  <si>
+    <t>FAJAR SASORA, S.I.P., M.Si.</t>
+  </si>
+  <si>
+    <t>SUNARTO</t>
+  </si>
+  <si>
+    <t>SUAINA</t>
+  </si>
+  <si>
+    <t>RONY RASYID</t>
+  </si>
+  <si>
+    <t>NURIL ANWAR, S.Sos.</t>
+  </si>
+  <si>
+    <t>DEDI DAMHUDI</t>
+  </si>
+  <si>
+    <t>LYSIA SABRINA ANNISA PUTRI, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>LUKMAN NULHAKIM</t>
+  </si>
+  <si>
+    <t>NAZRUL ARIF</t>
+  </si>
+  <si>
+    <t>WIWI YANTINI</t>
+  </si>
+  <si>
+    <t>SYAPERIADI, S.Sos.</t>
+  </si>
+  <si>
+    <t>IWAN RIDWAN, S.Fil.I.</t>
+  </si>
+  <si>
+    <t>NURANI AGUSTIN</t>
+  </si>
+  <si>
+    <t>MUHAMMAD FIRDAUS AZHARI, S.I.P.</t>
+  </si>
+  <si>
+    <t>LAMEN HENDRA SAPUTRA</t>
+  </si>
+  <si>
+    <t>MEGA AULIA PUTRI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ALI ZAKARIA</t>
+  </si>
+  <si>
+    <t>SITI ROHIMAT</t>
+  </si>
+  <si>
+    <t>HENI SUSILO, S.Pd.</t>
+  </si>
+  <si>
+    <t>M. IQBAL, S.Sos.</t>
+  </si>
+  <si>
+    <t>MAISARATUN ZUBAIDAH, S.Pd.</t>
+  </si>
+  <si>
+    <t>ADISON</t>
+  </si>
+  <si>
+    <t>H. PAHLAWAN USMAN, S.T.</t>
+  </si>
+  <si>
+    <t>RINA NOVINDA, S.Pd.</t>
+  </si>
+  <si>
+    <t>RUDIAWAN, S.Sos.</t>
+  </si>
+  <si>
+    <t>ABIZAR, S.P., M.E.Sy.</t>
+  </si>
+  <si>
+    <t>OKTAVIANTIMALA, S.Pd.</t>
+  </si>
+  <si>
+    <t>BADRUS SALAM, S.T.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD NASRULLAH, S.H.</t>
+  </si>
+  <si>
+    <t>OKTAVIA</t>
+  </si>
+  <si>
+    <t>TEDI KURNIAWAN, S.E.</t>
+  </si>
+  <si>
+    <t>JOKO SANTOSO, S.P., M.H.</t>
+  </si>
+  <si>
+    <t>THERESIA SORMIN, S.H.</t>
+  </si>
+  <si>
+    <t>TASWIN EDWAR, S.E., M.H.</t>
+  </si>
+  <si>
+    <t>IMELDA, S.H.</t>
+  </si>
+  <si>
+    <t>FIRMAN SEPONADA, S.E.</t>
+  </si>
+  <si>
+    <t>EPI SUTANTI</t>
+  </si>
+  <si>
+    <t>NURIDAWATI</t>
+  </si>
+  <si>
+    <t>BURHANUDDIN</t>
+  </si>
+  <si>
+    <t>YUSUF WIBISONO</t>
+  </si>
+  <si>
+    <t>AMALUDDIN, S.H.</t>
+  </si>
+  <si>
+    <t>TAZKIR. Z, S.I.P.</t>
+  </si>
+  <si>
+    <t>NS. AFRIDAWATI, S.Kep.</t>
+  </si>
+  <si>
+    <t>KURNIATI</t>
+  </si>
+  <si>
+    <t>Ir. H. JOHN KENEDIE, M.M.</t>
+  </si>
+  <si>
+    <t>HERLINA</t>
+  </si>
+  <si>
+    <t>RESTU FEBRIYANI</t>
+  </si>
+  <si>
+    <t>M. ANGGADA SAPUTRA DILAJA</t>
+  </si>
+  <si>
+    <t>KEKEN LIANDI. RA</t>
+  </si>
+  <si>
+    <t>LINA MARLINA, S.H.</t>
+  </si>
+  <si>
+    <t>PURNOMO SIDIQ, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>AMIRUDIN IDRIS, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>DIANA ANGGRAENI</t>
+  </si>
+  <si>
+    <t>Hj. RASWATI</t>
+  </si>
+  <si>
+    <t>JULIAN MANAF, S.E.</t>
+  </si>
+  <si>
+    <t>AHD MUHYAN</t>
+  </si>
+  <si>
+    <t>AMANDA NARULITA, S.E.</t>
+  </si>
+  <si>
+    <t>HERI ALAMSAH</t>
+  </si>
+  <si>
+    <t>KHOLIDI ISKANDAR</t>
+  </si>
+  <si>
+    <t>TISMAERY MARDIANA, S.E.</t>
+  </si>
+  <si>
+    <t>RYAN PRATAMA</t>
+  </si>
+  <si>
+    <t>LUCIA LOVITA</t>
+  </si>
+  <si>
+    <t>HERU ISWANTO</t>
+  </si>
+  <si>
+    <t>RIZKY ARIFIN, S.E.</t>
+  </si>
+  <si>
+    <t>AZUWANSYAH, S.Ag., M.M.</t>
+  </si>
+  <si>
+    <t>YASIR ARFAT</t>
+  </si>
+  <si>
+    <t>KOMARIAH</t>
+  </si>
+  <si>
+    <t>MZ ELWANISON, S.A.P., M.M.</t>
+  </si>
+  <si>
+    <t>DIANA SARI</t>
+  </si>
+  <si>
+    <t>YOHANSYAH AKMAL</t>
+  </si>
+  <si>
+    <t>RINI NOPIANTI</t>
+  </si>
+  <si>
+    <t>ALAN SENTOSA</t>
+  </si>
+  <si>
+    <t>MUHAMMAD FAUZI, M.Pd.</t>
+  </si>
+  <si>
+    <t>FAUZAN RANDI</t>
+  </si>
+  <si>
+    <t>Drs. H. ABD. HAMID SHOHEH</t>
+  </si>
+  <si>
+    <t>ZUKRIL ZAED</t>
+  </si>
+  <si>
+    <t>DEVIYANA PUTRI, S.Pd.</t>
+  </si>
+  <si>
+    <t>HANURA</t>
+  </si>
+  <si>
+    <t>PBB</t>
+  </si>
+  <si>
+    <t>180005</t>
+  </si>
+  <si>
+    <t>LAMPUNG 5</t>
+  </si>
+  <si>
+    <t>1803</t>
+  </si>
+  <si>
+    <t>LAMPUNG UTARA</t>
+  </si>
+  <si>
+    <t>1808</t>
+  </si>
+  <si>
+    <t>WAY KANAN</t>
+  </si>
+  <si>
+    <t>FATIKHATUL KHOIRIYAH, S.H.I., M.H.</t>
+  </si>
+  <si>
+    <t>FEBRIANSYAH, S.Sos.</t>
+  </si>
+  <si>
+    <t>H. OKTA RIJAYA M, S.H.I., M.M.</t>
+  </si>
+  <si>
+    <t>H. M. AZMI ISHAQ, S.Ag.</t>
+  </si>
+  <si>
+    <t>Dra. AMPERAWATY BERANGAI PUTRI</t>
+  </si>
+  <si>
+    <t>HALIMATUS SADIYAH, M.Pd.</t>
+  </si>
+  <si>
+    <t>M. EDO DEFRIYANSYAH</t>
+  </si>
+  <si>
+    <t>SOFYAN HENDRAWAN</t>
+  </si>
+  <si>
+    <t>VERA NOVIANA</t>
+  </si>
+  <si>
+    <t>NUR ARIFIN</t>
+  </si>
+  <si>
+    <t>SRI UNON SARI</t>
+  </si>
+  <si>
+    <t>Drs. H. MIKDAR ILYAS, M.M.</t>
+  </si>
+  <si>
+    <t>FAROUK DANIAL, S.H., C.N.</t>
+  </si>
+  <si>
+    <t>MEISY LELLYANA SARI</t>
+  </si>
+  <si>
+    <t>M. GALANG PUTRA RAHMAN, S.H.</t>
+  </si>
+  <si>
+    <t>JUAN SAHJAYA</t>
+  </si>
+  <si>
+    <t>YOSI PRATIWI</t>
+  </si>
+  <si>
+    <t>MELVAN YUSPORI</t>
+  </si>
+  <si>
+    <t>YULIA MELAN DARI</t>
+  </si>
+  <si>
+    <t>EGY ANDRE PRATAMA</t>
+  </si>
+  <si>
+    <t>MUSPIROH</t>
+  </si>
+  <si>
+    <t>MIFTAHUL ANWAR, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>SAHDANA, S.Pd.</t>
+  </si>
+  <si>
+    <t>IRWANSYAH AGUNG, S.H.</t>
+  </si>
+  <si>
+    <t>Dr. Dra. RINA MARLINA, M.Si.</t>
+  </si>
+  <si>
+    <t>DADIN AHMADIN, S.Sos.</t>
+  </si>
+  <si>
+    <t>M. ABIM ANDOKA ARIPIN S, S.H.</t>
+  </si>
+  <si>
+    <t>TRI WULAN DESMA YUZAR, S.E.</t>
+  </si>
+  <si>
+    <t>ALIMUDDIN, S.E.</t>
+  </si>
+  <si>
+    <t>IRA PARUCHA DARWAN, M.M.</t>
+  </si>
+  <si>
+    <t>DENDI ALBAR</t>
+  </si>
+  <si>
+    <t>ROSY FEBRIANI DAUD</t>
+  </si>
+  <si>
+    <t>Hj. NURHASANAH, SH., M.H.</t>
+  </si>
+  <si>
+    <t>ARNOL, S.H.</t>
+  </si>
+  <si>
+    <t>DARLIAN PONE, S.H., S.E., M.M.</t>
+  </si>
+  <si>
+    <t>SURIAH, S.Pd., M.M.</t>
+  </si>
+  <si>
+    <t>H. MARSIDI HASAN, S.Sos.</t>
+  </si>
+  <si>
+    <t>DIANA WULANDARI</t>
+  </si>
+  <si>
+    <t>EKA SURAYA, S.E.</t>
+  </si>
+  <si>
+    <t>I GEDE BUDI ARTANA, S.Pd., M.M.</t>
+  </si>
+  <si>
+    <t>RAHMAD MUHIRWAN</t>
+  </si>
+  <si>
+    <t>PONIYATI</t>
+  </si>
+  <si>
+    <t>SOPIAN ALI, S.Sos.</t>
+  </si>
+  <si>
+    <t>DIANA SUTRI</t>
+  </si>
+  <si>
+    <t>YUSEE</t>
+  </si>
+  <si>
+    <t>MARDIANA, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>SAHYANA. S.E., M.M.</t>
+  </si>
+  <si>
+    <t>EDY PURNOMO, S.Pd., M.M.</t>
+  </si>
+  <si>
+    <t>IMAM SYUHADA</t>
+  </si>
+  <si>
+    <t>RISTIKA</t>
+  </si>
+  <si>
+    <t>HENDRA GUNAWAN, S.H.</t>
+  </si>
+  <si>
+    <t>ASMARA YANTI</t>
+  </si>
+  <si>
+    <t>NOVRIZA KEPALA RAJA</t>
+  </si>
+  <si>
+    <t>YANSEN ZAINABUN</t>
+  </si>
+  <si>
+    <t>ARIEF TRITIA HATANG, B.I.B.</t>
+  </si>
+  <si>
+    <t>HENGKY FRIDAY MATTAN</t>
+  </si>
+  <si>
+    <t>ANDHES TAN SATRISNA</t>
+  </si>
+  <si>
+    <t>ATHIYYAH AL-HABIBAH</t>
+  </si>
+  <si>
+    <t>CUCU MULYONO</t>
+  </si>
+  <si>
+    <t>AZIZ MUSLIM ABM, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>ROSDIANA, S.Pd.</t>
+  </si>
+  <si>
+    <t>AGUNG UTOMO, S.Sos.</t>
+  </si>
+  <si>
+    <t>H. AMRULLAH BS</t>
+  </si>
+  <si>
+    <t>Hj. ZUBAIDAH RAHMAT, S.I.Kom., M.Pd.</t>
+  </si>
+  <si>
+    <t>YUNIZAR TAUFIK</t>
+  </si>
+  <si>
+    <t>MEIDIAN RIZA, S.Si.</t>
+  </si>
+  <si>
+    <t>SANDDY ALIF AZZAHRA</t>
+  </si>
+  <si>
+    <t>APRILIA NURITA SARI, S.S.</t>
+  </si>
+  <si>
+    <t>AHMAD KHAIRUDIN SYAM, S.Kom.</t>
+  </si>
+  <si>
+    <t>FIRDAUS RAMZI</t>
+  </si>
+  <si>
+    <t>SITIANA</t>
+  </si>
+  <si>
+    <t>Aliaman, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>ANDRIANO DWIKI AGUSTA, S.Sn.</t>
+  </si>
+  <si>
+    <t>Drs. DARWIN HIFNI</t>
+  </si>
+  <si>
+    <t>NOVI SARI, S.Ag.</t>
+  </si>
+  <si>
+    <t>dr. MUHAMMAD AZZIBAGINDA GANIE, S.Ked.</t>
+  </si>
+  <si>
+    <t>REYNILDHA DIAN KUSUMA, S.E.</t>
+  </si>
+  <si>
+    <t>M. ZEN</t>
+  </si>
+  <si>
+    <t>GUSLINAWATI</t>
+  </si>
+  <si>
+    <t>SOFIAN TONI</t>
+  </si>
+  <si>
+    <t>APRI YUNADA, S.A.B.</t>
+  </si>
+  <si>
+    <t>MARITA SARI</t>
+  </si>
+  <si>
+    <t>DEDEN KURNIAWAN ALAMSYAH</t>
+  </si>
+  <si>
+    <t>Drs. H. SUKANDI, M.Pd.</t>
+  </si>
+  <si>
+    <t>AHMAD DARUSSALAM, S.Pd.</t>
+  </si>
+  <si>
+    <t>OKTA WIDIYA SARI, S.E.</t>
+  </si>
+  <si>
+    <t>YOZIRIZAL, S.H.</t>
+  </si>
+  <si>
+    <t>DENI RIBOWO, S.E.</t>
+  </si>
+  <si>
+    <t>PRISRITA ARIEF, S.Pd., M.M.</t>
+  </si>
+  <si>
+    <t>H. ABADI</t>
+  </si>
+  <si>
+    <t>Drs. PARYANTO, M.Pd.</t>
+  </si>
+  <si>
+    <t>NUR AYU IKE ANGGRAINI</t>
+  </si>
+  <si>
+    <t>HELMI SAAD, S.Sos.</t>
+  </si>
+  <si>
+    <t>GESA DA'I FADILLA</t>
+  </si>
+  <si>
+    <t>ANGGA RINZANI</t>
+  </si>
+  <si>
+    <t>AYU PUSPITA SARI, S.E.</t>
+  </si>
+  <si>
+    <t>PARDI, S.H., M.M.</t>
+  </si>
+  <si>
+    <t>SAIRIN</t>
+  </si>
+  <si>
+    <t>AFRIKIANZA ARLA</t>
+  </si>
+  <si>
+    <t>SELLY MALINI, S.A.N.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD TASDI, A.Md.</t>
+  </si>
+  <si>
+    <t>H. AIDIL ACHMAD JAYA, S.Sos.</t>
+  </si>
+  <si>
+    <t>HUSTIA HATTA</t>
+  </si>
+  <si>
+    <t>TINI APRILYANI</t>
+  </si>
+  <si>
+    <t>RIZKI SAPUTRA SYAMSUL</t>
+  </si>
+  <si>
+    <t>MONA ROLITA HEDIYANTI</t>
+  </si>
+  <si>
+    <t>MAHALLI A. SYAWRI, S.E.</t>
+  </si>
+  <si>
+    <t>DELIANA</t>
+  </si>
+  <si>
+    <t>OVIEN YUAN PRASETYA</t>
+  </si>
+  <si>
+    <t>TAUFIQ SHOLEH</t>
+  </si>
+  <si>
+    <t>TRENDI ANDIKA PERDANA, S.K.M.</t>
+  </si>
+  <si>
+    <t>MOHLIS</t>
+  </si>
+  <si>
+    <t>HENNY MARIA ULFA</t>
+  </si>
+  <si>
+    <t>SARPENDI, M.Pd.</t>
+  </si>
+  <si>
+    <t>NOVITA ANJARWATI</t>
+  </si>
+  <si>
+    <t>ARIF KURNIAWAN SAPUTRA</t>
+  </si>
+  <si>
+    <t>ELVI SUSANTI, S.Kom.</t>
+  </si>
+  <si>
+    <t>YULI PURWANTA, S.H.</t>
+  </si>
+  <si>
+    <t>180006</t>
+  </si>
+  <si>
+    <t>LAMPUNG 6</t>
+  </si>
+  <si>
+    <t>1811</t>
+  </si>
+  <si>
+    <t>MESUJI</t>
+  </si>
+  <si>
+    <t>1805</t>
+  </si>
+  <si>
+    <t>TULANG BAWANG</t>
+  </si>
+  <si>
+    <t>1812</t>
+  </si>
+  <si>
+    <t>TULANG BAWANG BARAT</t>
+  </si>
+  <si>
+    <t>MAULIDAH ZAUROH, M.A.Pd.</t>
+  </si>
+  <si>
+    <t>SONI SETIAWAN, S.T., M.H.</t>
+  </si>
+  <si>
+    <t>YUSUF KURNIAWAN</t>
+  </si>
+  <si>
+    <t>MUSLIH KHUDIN</t>
+  </si>
+  <si>
+    <t>TRI WAHYUNI</t>
+  </si>
+  <si>
+    <t>MUHAMAD SYAFAAT</t>
+  </si>
+  <si>
+    <t>FITRIA FATMAWATI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD FERI FERNADI</t>
+  </si>
+  <si>
+    <t>FITRI WIDANINGSIH</t>
+  </si>
+  <si>
+    <t>WAHIDIN</t>
+  </si>
+  <si>
+    <t>VERI AGUSLI, S.E.</t>
+  </si>
+  <si>
+    <t>INTAN REHANA, S.Ked.</t>
+  </si>
+  <si>
+    <t>ABADI</t>
+  </si>
+  <si>
+    <t>ANGGA FIQKI NASRUDIN</t>
+  </si>
+  <si>
+    <t>MUHARDI ALI, S.E.</t>
+  </si>
+  <si>
+    <t>AGESSY SOFYA YUNIZAR</t>
+  </si>
+  <si>
+    <t>ROJIKIN, M.Pd.</t>
+  </si>
+  <si>
+    <t>MALIKAH ALFARISIA</t>
+  </si>
+  <si>
+    <t>KHOIRUL HUDA</t>
+  </si>
+  <si>
+    <t>INDAH KURNIA LESTARI</t>
+  </si>
+  <si>
+    <t>BUDHI CONDROWATI, S.E.</t>
+  </si>
+  <si>
+    <t>Dr. WINARTI</t>
+  </si>
+  <si>
+    <t>KETUT RAMEO</t>
+  </si>
+  <si>
+    <t>HERI KOKO</t>
+  </si>
+  <si>
+    <t>DARWIN EKO SAPUTRA</t>
+  </si>
+  <si>
+    <t>MIFTAHUL MUSAIDAH</t>
+  </si>
+  <si>
+    <t>I KADEK SAYANG, S.Ag.</t>
+  </si>
+  <si>
+    <t>GEDE ADI SURYABRATA</t>
+  </si>
+  <si>
+    <t>LASMINAH</t>
+  </si>
+  <si>
+    <t>DIAN ANGGRAENI</t>
+  </si>
+  <si>
+    <t>H. ISMET RONI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>H. RIZA MIRHADI, S.H.</t>
+  </si>
+  <si>
+    <t>DESARI, S.E.</t>
+  </si>
+  <si>
+    <t>SUPRIYADI ALFIAN, S.Kom., M.H.</t>
+  </si>
+  <si>
+    <t>ANSYORI BANGSARADIN, S.H.</t>
+  </si>
+  <si>
+    <t>MIRAYA ZULAIHA BESILA, S.H.</t>
+  </si>
+  <si>
+    <t>H. PUTRA JAYA UMAR</t>
+  </si>
+  <si>
+    <t>HOTDIN SIHOTANG, S.E.</t>
+  </si>
+  <si>
+    <t>MUSAROFAH, S.H.</t>
+  </si>
+  <si>
+    <t>RIFKI, S.H.</t>
+  </si>
+  <si>
+    <t>BUDI YUHANDA, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>A.HERU LISTIANTO, S.Pd.</t>
+  </si>
+  <si>
+    <t>DEWI APRIYANTI</t>
+  </si>
+  <si>
+    <t>IDAWATI KN, S.Kep., M.Kep.</t>
+  </si>
+  <si>
+    <t>Drs. SYAPRODI, M.Pd.</t>
+  </si>
+  <si>
+    <t>JAMALUDIN</t>
+  </si>
+  <si>
+    <t>SURYADI, S.E., M.T.</t>
+  </si>
+  <si>
+    <t>ANGGITA SAPUTRI</t>
+  </si>
+  <si>
+    <t>BOY PRAMUDIA</t>
+  </si>
+  <si>
+    <t>MARYUNAH</t>
+  </si>
+  <si>
+    <t>EDISON SIMBOLON</t>
+  </si>
+  <si>
+    <t>AYU INDAH LESTARI</t>
+  </si>
+  <si>
+    <t>JUNARISPEB HARIDHO ZENY</t>
+  </si>
+  <si>
+    <t>CHANDRA SATRIA PUTRA</t>
+  </si>
+  <si>
+    <t>H. SEMIN, S.Pd.I., M.Pd.</t>
+  </si>
+  <si>
+    <t>Dra. Hj. SRI PUJI ASTUTI</t>
+  </si>
+  <si>
+    <t>Dr. H. SELAMAT, S.T., M.M.</t>
+  </si>
+  <si>
+    <t>RENDI ERMANSYAH PUTRA, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>H. ARISTUSYAH, S.Ag.</t>
+  </si>
+  <si>
+    <t>SUHERMAWATI</t>
+  </si>
+  <si>
+    <t>RESTIANA, S.P.</t>
+  </si>
+  <si>
+    <t>H. IMLAN M, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>BUDIHARJO, S.Pd.I., M.Pd.</t>
+  </si>
+  <si>
+    <t>RIFQI ZIYADURROHMAN, S.Kom.</t>
+  </si>
+  <si>
+    <t>SUPARNO DJ</t>
+  </si>
+  <si>
+    <t>H. SUPRAPTO, S.Psi., M.H.</t>
+  </si>
+  <si>
+    <t>H. MORISMAN, S.T.</t>
+  </si>
+  <si>
+    <t>Dra. RAHMAWATI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD AGIL</t>
+  </si>
+  <si>
+    <t>Hj. HOLIDA</t>
+  </si>
+  <si>
+    <t>NURHAENI</t>
+  </si>
+  <si>
+    <t>ERANDO FRIESTAMA</t>
+  </si>
+  <si>
+    <t>FENY NUR AINI</t>
+  </si>
+  <si>
+    <t>YOGIE RIZMARTANDO, S.Sos.</t>
+  </si>
+  <si>
+    <t>HENDRA SAHPUTRA</t>
+  </si>
+  <si>
+    <t>H. SERVIANSYAH AL FAROZA, S.T.</t>
+  </si>
+  <si>
+    <t>SELLA SILVIANA PUTRI, A.Md.</t>
+  </si>
+  <si>
+    <t>HANIFAL</t>
+  </si>
+  <si>
+    <t>SRI HANDAYANI</t>
+  </si>
+  <si>
+    <t>PAISOL, S.H.</t>
+  </si>
+  <si>
+    <t>NAZARUDDIN BURHAN</t>
+  </si>
+  <si>
+    <t>SYAHRIL ALAM, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>Dra. NADIAH</t>
+  </si>
+  <si>
+    <t>MUHAMMAD IMAM KHANAFI, S.T.P.</t>
+  </si>
+  <si>
+    <t>MEILINDA RIZANI, A.Md.</t>
+  </si>
+  <si>
+    <t>AHMAD ARPANDI</t>
+  </si>
+  <si>
+    <t>Drs. MUNZIR, M.M.</t>
+  </si>
+  <si>
+    <t>FAJAR HISAR MALATUA</t>
+  </si>
+  <si>
+    <t>AWANG SUHENDRA</t>
+  </si>
+  <si>
+    <t>DELLY YULIANTI</t>
+  </si>
+  <si>
+    <t>ARI NUR ROHMAH</t>
+  </si>
+  <si>
+    <t>MAHYUDIN. CMD</t>
+  </si>
+  <si>
+    <t>PRANATA EFFENDI</t>
+  </si>
+  <si>
+    <t>YULIA AGUSTINA, S.Pd.</t>
+  </si>
+  <si>
+    <t>SUWARNI</t>
+  </si>
+  <si>
+    <t>MARIA GORETTI PITALOKA DONI, S.M.</t>
+  </si>
+  <si>
+    <t>HADI WIBOWO, S.I.P.</t>
+  </si>
+  <si>
+    <t>RACHEL ADACIA YOLLANDA</t>
+  </si>
+  <si>
+    <t>DAFI MEIDIANTO GUJI SUAI UMPU</t>
+  </si>
+  <si>
+    <t>RANTI SONIA</t>
+  </si>
+  <si>
+    <t>ERI YANTO, S.Kom.</t>
+  </si>
+  <si>
+    <t>PARDIANTO</t>
+  </si>
+  <si>
+    <t>EKO TRISTIYANTO, A.Md.</t>
+  </si>
+  <si>
+    <t>YUNI SALAMAH</t>
+  </si>
+  <si>
+    <t>MUGIYONO</t>
+  </si>
+  <si>
+    <t>BUDIYANTO, A.Md.</t>
+  </si>
+  <si>
+    <t>EVI YANTI</t>
+  </si>
+  <si>
+    <t>AHMAD MUSTOFA</t>
+  </si>
+  <si>
+    <t>ABDULLAH FADRI AULI, S.H.</t>
+  </si>
+  <si>
+    <t>RAHMAD ARYADI. AK, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>WARNA, A.Md.</t>
+  </si>
+  <si>
+    <t>PIA PUTRI YANI, S.E.</t>
+  </si>
+  <si>
+    <t>180007</t>
+  </si>
+  <si>
+    <t>LAMPUNG 7</t>
+  </si>
+  <si>
+    <t>1802</t>
+  </si>
+  <si>
+    <t>LAMPUNG TENGAH</t>
+  </si>
+  <si>
+    <t>Dra. JAUHAROH S, M.M.</t>
+  </si>
+  <si>
+    <t>BUDI HADI YUNANTO</t>
+  </si>
+  <si>
+    <t>MAKSUM ASRORI</t>
+  </si>
+  <si>
+    <t>MUNIR ABDUL HARIS, S.Sos.I.</t>
+  </si>
+  <si>
+    <t>YUSNI KHOLIFAH, S.H.I.</t>
+  </si>
+  <si>
+    <t>ZAKARIA</t>
+  </si>
+  <si>
+    <t>IKHSAN DANU ARI</t>
+  </si>
+  <si>
+    <t>DWI AYU LESTARI</t>
+  </si>
+  <si>
+    <t>GALIH PUSPITA DYANINGRUM, S.Pt.</t>
+  </si>
+  <si>
+    <t>SITI MUSLIKAH</t>
+  </si>
+  <si>
+    <t>SAIFUL ANWAR</t>
+  </si>
+  <si>
+    <t>Drs. SARJITO</t>
+  </si>
+  <si>
+    <t>IKHWAN FADIL IBRAHIM, S.H.</t>
+  </si>
+  <si>
+    <t>I MADE SUARJAYA, S.H.</t>
+  </si>
+  <si>
+    <t>Hj. ELIS HERLINA, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>RITA YATI, S.H.</t>
+  </si>
+  <si>
+    <t>REYNALDO SITANGGANG</t>
+  </si>
+  <si>
+    <t>FINY MUSLIHATUZ ZAHRO, M Pd.</t>
+  </si>
+  <si>
+    <t>WIDIA SARI</t>
+  </si>
+  <si>
+    <t>RACHMAT HASAN</t>
+  </si>
+  <si>
+    <t>JONI ANTONI</t>
+  </si>
+  <si>
+    <t>WINDA YURMALA</t>
+  </si>
+  <si>
+    <t>SUKMA WIJAYA</t>
+  </si>
+  <si>
+    <t>JHONY GEZA AMANTA</t>
+  </si>
+  <si>
+    <t>Ir. SUTONO, M.M.</t>
+  </si>
+  <si>
+    <t>NI KETUT DEWI NADI, S.T.</t>
+  </si>
+  <si>
+    <t>MINGRUM GUMAY, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>LOEKMAN DJOYOSOEMARTO</t>
+  </si>
+  <si>
+    <t>MUJIATUN</t>
+  </si>
+  <si>
+    <t>EDWARD RASYID, S.E.</t>
+  </si>
+  <si>
+    <t>Drs. FRANS WAHYUDI ATMAJA</t>
+  </si>
+  <si>
+    <t>K. RICA DWI SAECHI</t>
+  </si>
+  <si>
+    <t>IRWAN MARDIYANSYAH</t>
+  </si>
+  <si>
+    <t>AGUS HERMANTO</t>
+  </si>
+  <si>
+    <t>SEPTIYANA</t>
+  </si>
+  <si>
+    <t>ANWAR</t>
+  </si>
+  <si>
+    <t>Drs. I MADE BAGIASA</t>
+  </si>
+  <si>
+    <t>FERDY FERDIAN AZIS, S.H.</t>
+  </si>
+  <si>
+    <t>MARSHA DHITA PYTALOKA, S.I.P.</t>
+  </si>
+  <si>
+    <t>Ir. HARIS FADILAH, M.M.</t>
+  </si>
+  <si>
+    <t>ELSAN TOMI SAGITA</t>
+  </si>
+  <si>
+    <t>RENY PURWANTI R, A.Md.</t>
+  </si>
+  <si>
+    <t>DHEANDRA FILIA NAZIRA BN</t>
+  </si>
+  <si>
+    <t>RIZKY ERVIANTO, S.H.</t>
+  </si>
+  <si>
+    <t>EKA FITRIYANTI, S.E.</t>
+  </si>
+  <si>
+    <t>MONICA RAHMADANI PUTRI, S.M.</t>
+  </si>
+  <si>
+    <t>SILVANA MUTIARA AGNES</t>
+  </si>
+  <si>
+    <t>M. GIOVANNI SATRIA LEKSONO, S.I.P.</t>
+  </si>
+  <si>
+    <t>MISWAN RODY, S.I.P.</t>
+  </si>
+  <si>
+    <t>dr. ASIH FATWANITA, M.M.</t>
+  </si>
+  <si>
+    <t>PANDE KETUT SEMPURNA, S.I.P.</t>
+  </si>
+  <si>
+    <t>MERY DESTIATY, S.K.M., M.Kes.</t>
+  </si>
+  <si>
+    <t>ALEXANDER, S.S.T.</t>
+  </si>
+  <si>
+    <t>BADARSYAH</t>
+  </si>
+  <si>
+    <t>WAHYU BINTORO</t>
+  </si>
+  <si>
+    <t>LENI ANGGRAINI</t>
+  </si>
+  <si>
+    <t>DEWA GEDE RAKA DALAM</t>
+  </si>
+  <si>
+    <t>DEWI KURNIATI</t>
+  </si>
+  <si>
+    <t>NADITHA ANDARINI KY, S.H.</t>
+  </si>
+  <si>
+    <t>ABDUL KHOLIK</t>
+  </si>
+  <si>
+    <t>M BAGJA TEJA WIGUNA WNP</t>
+  </si>
+  <si>
+    <t>FAJAR ANDRIYANI</t>
+  </si>
+  <si>
+    <t>AHMAD SIDIQ</t>
+  </si>
+  <si>
+    <t>MUHAMAD GHOFUR, S.Si.</t>
+  </si>
+  <si>
+    <t>VITTORIO DWISON, S.I.P.</t>
+  </si>
+  <si>
+    <t>ATHIFAH MUKMINAH, S.Hum.</t>
+  </si>
+  <si>
+    <t>JONI HARDITO, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>YULIANTO, S.E., M.Pd.I.</t>
+  </si>
+  <si>
+    <t>SILVIA SACE, S.E.</t>
+  </si>
+  <si>
+    <t>AGUS SUHERMAN</t>
+  </si>
+  <si>
+    <t>DODI YANTO, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>NUR KHOYRIN NASIHAH</t>
+  </si>
+  <si>
+    <t>ERIK YANTO, A.Ma.</t>
+  </si>
+  <si>
+    <t>MAYA PRATIWI, S.Sos.</t>
+  </si>
+  <si>
+    <t>AS. TUMUNGIN, S.E.</t>
+  </si>
+  <si>
+    <t>DAMSI NOFIANTI</t>
+  </si>
+  <si>
+    <t>HERMALIA, S.Pd., M.M.</t>
+  </si>
+  <si>
+    <t>H. ABDULLAH SURA JAYA, S.H.</t>
+  </si>
+  <si>
+    <t>SYAMSUDIN, S.Ag., M.M.</t>
+  </si>
+  <si>
+    <t>BUDI HARTATI</t>
+  </si>
+  <si>
+    <t>ERWANTO</t>
+  </si>
+  <si>
+    <t>UMAR DHANI, S.H.</t>
+  </si>
+  <si>
+    <t>REPI ASTUTI</t>
+  </si>
+  <si>
+    <t>APRILINDA ACHYAR, B.Sc.</t>
+  </si>
+  <si>
+    <t>DEPI INDRA JAYA</t>
+  </si>
+  <si>
+    <t>M. SHOLEHUDDIN</t>
+  </si>
+  <si>
+    <t>RIZA OKTABRI, S.Kom.</t>
+  </si>
+  <si>
+    <t>TAUFIQ ANDREA SUTRISNO, S.Kom.</t>
+  </si>
+  <si>
+    <t>EKA FITRIA</t>
+  </si>
+  <si>
+    <t>Ir. H. MIDI ISWANTO, M.H.</t>
+  </si>
+  <si>
+    <t>H. SINGA ERSA AWANGGA</t>
+  </si>
+  <si>
+    <t>Hj. INDRI SULISTYAWATI, S.H.</t>
+  </si>
+  <si>
+    <t>YULI FITRI ASTUTI</t>
+  </si>
+  <si>
+    <t>ULIL AFIDAH</t>
+  </si>
+  <si>
+    <t>H. RUSLI YANTO, S.E.</t>
+  </si>
+  <si>
+    <t>JASIRUN</t>
+  </si>
+  <si>
+    <t>DEVY SETIAWATI, S.E.</t>
+  </si>
+  <si>
+    <t>SONY PRIYANTO</t>
+  </si>
+  <si>
+    <t>YESI SEPTIANI</t>
+  </si>
+  <si>
+    <t>NAZIRA EIQINA</t>
+  </si>
+  <si>
+    <t>ZUBIR IDHAM, S.M.</t>
+  </si>
+  <si>
+    <t>BUDI SUTOPO</t>
+  </si>
+  <si>
+    <t>MAULANA LUTFI</t>
+  </si>
+  <si>
+    <t>DESI NATALINA</t>
+  </si>
+  <si>
+    <t>ANANG HENDRA SETIAWAN, S.P.T., M.M.</t>
+  </si>
+  <si>
+    <t>ROSIDI, S.E., M.I.P.</t>
+  </si>
+  <si>
+    <t>NISI MAHARANI, S.I.P.</t>
+  </si>
+  <si>
+    <t>SYAHRI GUNAWAN</t>
+  </si>
+  <si>
+    <t>ARDIAN MARSEN, S.H.</t>
+  </si>
+  <si>
+    <t>INDAH LENY SUSANTI, A.Md.Keb.</t>
+  </si>
+  <si>
+    <t>SEPRIZAL HAMZAH, S.I.P.</t>
+  </si>
+  <si>
+    <t>FATHUDIN</t>
+  </si>
+  <si>
+    <t>EMA RAHMAWATI</t>
+  </si>
+  <si>
+    <t>DEDEK IRMAWATI, S.Pd.</t>
+  </si>
+  <si>
+    <t>AGUS TIYANTO</t>
+  </si>
+  <si>
+    <t>DWI NURCAHYADI</t>
+  </si>
+  <si>
+    <t>YULIA MAGDALENA</t>
+  </si>
+  <si>
+    <t>SITI SA'ADAH, M.Pd.</t>
+  </si>
+  <si>
+    <t>EKO BUDI SANTOSO</t>
+  </si>
+  <si>
+    <t>SUDARTI</t>
+  </si>
+  <si>
+    <t>BAYU ADI PAMUNGKAS</t>
+  </si>
+  <si>
+    <t>SITI NURBAEAH, S.Pd.</t>
+  </si>
+  <si>
+    <t>FEBIO TESTI</t>
+  </si>
+  <si>
+    <t>180008</t>
+  </si>
+  <si>
+    <t>LAMPUNG 8</t>
+  </si>
+  <si>
+    <t>1807</t>
+  </si>
+  <si>
+    <t>LAMPUNG TIMUR</t>
+  </si>
+  <si>
+    <t>BINTI AMANAH</t>
+  </si>
+  <si>
+    <t>NOVERISMAN SUBING, M.M., M.H.</t>
+  </si>
+  <si>
+    <t>dr. SASA CHALIM,M.M.</t>
+  </si>
+  <si>
+    <t>ABDUL AZIZ</t>
+  </si>
+  <si>
+    <t>RAFIALWAN ATHARIQ S, S.Pi.</t>
+  </si>
+  <si>
+    <t>ROSALIA SIH WINARNI</t>
+  </si>
+  <si>
+    <t>TRI ISNIN SETYA HARTI</t>
+  </si>
+  <si>
+    <t>FITRA ADITYA IRSYAM, S.Sos.</t>
+  </si>
+  <si>
+    <t>VERLANTRA ARIVANDY M</t>
+  </si>
+  <si>
+    <t>YUS BARIAH</t>
+  </si>
+  <si>
+    <t>AHMAD GIRI AKBAR, S.E., M.B.A.</t>
+  </si>
+  <si>
+    <t>M. RAHMAT VISA RIDI ARIFIN</t>
+  </si>
+  <si>
+    <t>ROSPAH ZEN</t>
+  </si>
+  <si>
+    <t>ROHADI</t>
+  </si>
+  <si>
+    <t>TOMI IRAWAN, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>OKTA FITRIANI</t>
+  </si>
+  <si>
+    <t>ROMLI</t>
+  </si>
+  <si>
+    <t>NUR AJIZAH, S.Pd.I., M.Pd.</t>
+  </si>
+  <si>
+    <t>PRAMADHAN MUHAMMAD</t>
+  </si>
+  <si>
+    <t>H. EDDY HAMIM, S.E., M.B.A.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD HABIB PURNOMO</t>
+  </si>
+  <si>
+    <t>Ir. HERMANUS SUPRAPTO</t>
+  </si>
+  <si>
+    <t>FERLISKA RAMADITA JOHAN</t>
+  </si>
+  <si>
+    <t>KETUT ERAWAN, S.H.</t>
+  </si>
+  <si>
+    <t>BUDI HARIYANTO</t>
+  </si>
+  <si>
+    <t>DIAN PUSTIKA SYARIFUDDIN</t>
+  </si>
+  <si>
+    <t>DEDE SUHENDRI</t>
+  </si>
+  <si>
+    <t>IBRAHIM</t>
+  </si>
+  <si>
+    <t>NELA SAGITA DEWI ARUAN, S.E.</t>
+  </si>
+  <si>
+    <t>NENGAH PASEK SUCI</t>
+  </si>
+  <si>
+    <t>ALI IMRON, S.Fil.I.</t>
+  </si>
+  <si>
+    <t>ADHITIA PRATAMA, S.H.</t>
+  </si>
+  <si>
+    <t>Ir. FATMAWATI</t>
+  </si>
+  <si>
+    <t>Ir. FIKRI YENDRI AT, M.M.</t>
+  </si>
+  <si>
+    <t>EVA MUSRIPAH</t>
+  </si>
+  <si>
+    <t>NI NYOMAN TANGIASIH, A.Md.</t>
+  </si>
+  <si>
+    <t>M. MALIKDINANSYAH MOKOAGOW, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>MARSYAH, A.Md.</t>
+  </si>
+  <si>
+    <t>TATAK RIANTO, S.Pd.</t>
+  </si>
+  <si>
+    <t>DANNA GARSANA</t>
+  </si>
+  <si>
+    <t>GARINCA REZA PAHLEVI, S.I.Kom., M.M.</t>
+  </si>
+  <si>
+    <t>H. ANDRI, S.E.</t>
+  </si>
+  <si>
+    <t>KANIA RIFFIANTI AMALSYAH, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>RUDY HIDAYAT</t>
+  </si>
+  <si>
+    <t>Drs. SUHAIMI, M.M.</t>
+  </si>
+  <si>
+    <t>TATIK YULI PRATIWI</t>
+  </si>
+  <si>
+    <t>Ir. AMIRUDDIN UMAR, S.H.</t>
+  </si>
+  <si>
+    <t>SYARIP HIDAYAT</t>
+  </si>
+  <si>
+    <t>LISA ANGGRAINI</t>
+  </si>
+  <si>
+    <t>SUGIYANTO, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>RUDI HASAN</t>
+  </si>
+  <si>
+    <t>PURWADI, S.P., M.M.</t>
+  </si>
+  <si>
+    <t>BADRUN PRIO SADONO</t>
+  </si>
+  <si>
+    <t>DEWI MASITA</t>
+  </si>
+  <si>
+    <t>EKO SUPRIANTO</t>
+  </si>
+  <si>
+    <t>H. YUSNADI, S.T.</t>
+  </si>
+  <si>
+    <t>Dra. RINDANG SARI. AD, M.A.P.</t>
+  </si>
+  <si>
+    <t>ISMAIL JA'FAR, Lc.</t>
+  </si>
+  <si>
+    <t>TEGUH SUYATMAN, S.Pd.</t>
+  </si>
+  <si>
+    <t>NUR FAUZAN, S.Pt.</t>
+  </si>
+  <si>
+    <t>SRI YUHENI, S.Pd.</t>
+  </si>
+  <si>
+    <t>APRILIA FITRININGSIH, S.Pd.</t>
+  </si>
+  <si>
+    <t>UMI FITRIYANI, S.Pd.</t>
+  </si>
+  <si>
+    <t>NIDA RAFIQA IZZATI, B.Irkh.</t>
+  </si>
+  <si>
+    <t>AHMAD FUADY, S.Pd., M.M.</t>
+  </si>
+  <si>
+    <t>Hj. DIAH DHARMA YANTI, S.H.</t>
+  </si>
+  <si>
+    <t>SUMINTO MARTONO, S.H.</t>
+  </si>
+  <si>
+    <t>ANGGO HAMIDISYAFIQ IRFAN, S.Mat.</t>
+  </si>
+  <si>
+    <t>ANDRI AKASI, S.H.</t>
+  </si>
+  <si>
+    <t>Dra. TUTI ERWANIS</t>
+  </si>
+  <si>
+    <t>ANGGA YUDHISTIRA</t>
+  </si>
+  <si>
+    <t>ANDRI SAFRIZA DINATA, S.Kep.</t>
+  </si>
+  <si>
+    <t>SITTI YULIASIH</t>
+  </si>
+  <si>
+    <t>SA'AT SURYADIN, S.P.</t>
+  </si>
+  <si>
+    <t>H. SUYANTO, S.P.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD KHADAFI AZWAR, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>ASEP MAKMUR</t>
+  </si>
+  <si>
+    <t>INDRIYANI EKA PELITAWATI</t>
+  </si>
+  <si>
+    <t>SAMSU HARISON</t>
+  </si>
+  <si>
+    <t>BAYU WITARA, S.I.P.</t>
+  </si>
+  <si>
+    <t>MANDA AYU RAHMAWATI, A.Md.Gz.</t>
+  </si>
+  <si>
+    <t>SYAIPUDDIN</t>
+  </si>
+  <si>
+    <t>BAHERAMSYAH, S.E.</t>
+  </si>
+  <si>
+    <t>METI RAHAYU</t>
+  </si>
+  <si>
+    <t>H. M. INDRA JAYA, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>PARLINDUNGAN SINURAT</t>
+  </si>
+  <si>
+    <t>METTA DIAH PHITALOKA</t>
+  </si>
+  <si>
+    <t>Ir. AL MUHERY ALI PAKSI</t>
+  </si>
+  <si>
+    <t>HENDRI SUSANTO, S.E.</t>
+  </si>
+  <si>
+    <t>RINDHA OKTORA, A.Md.Gz.</t>
+  </si>
+  <si>
+    <t>FERRY MARTADINATA, S.E.</t>
+  </si>
+  <si>
+    <t>AJENG PUTRI NARAJELITA, A.Md.</t>
+  </si>
+  <si>
+    <t>DELI YANI</t>
+  </si>
+  <si>
+    <t>RIDWAN</t>
+  </si>
+  <si>
+    <t>NATASYA JEANE PRATIWY</t>
+  </si>
+  <si>
+    <t>ANA ARDIANI, S.Pd.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD HUSNI, S.H.</t>
+  </si>
+  <si>
+    <t>ABDUL HARIS</t>
+  </si>
+  <si>
+    <t>IRWAN PRIYANTO, S.Kom.</t>
+  </si>
+  <si>
+    <t>MUNADHIROH, S.Sos.I.</t>
+  </si>
+  <si>
+    <t>Ir. AGUST ABDULLAH ARUBUSMAN, S.Pt.</t>
+  </si>
+  <si>
+    <t>SOFYAN YAHYA, M.Pd.</t>
+  </si>
+  <si>
+    <t>HESTI ASTRIDA</t>
+  </si>
+  <si>
+    <t>ERNY ISMAWATIE</t>
+  </si>
+  <si>
+    <t>ISMUN ALI, M.Pd.I.</t>
+  </si>
+  <si>
+    <t>RIMA TAMA TATA SEJATI, S.A.B.</t>
+  </si>
+  <si>
+    <t>PEBRIYANTO PURNAMA, A.Md.</t>
+  </si>
+  <si>
+    <t>180001</t>
+  </si>
+  <si>
+    <t>LAMPUNG 1</t>
+  </si>
+  <si>
+    <t>1871</t>
+  </si>
+  <si>
+    <t>KOTA BANDAR LAMPUNG</t>
+  </si>
+  <si>
+    <t>NAJIULLAH SYARIF, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>H. TAUFIK RAHMAN, S.Ag.</t>
+  </si>
+  <si>
+    <t>ERLINA, S.P., M.H.</t>
+  </si>
+  <si>
+    <t>Hj. KARLINA, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>dr. ZAM ZANARIAH, S.Ps., M.Kes.</t>
+  </si>
+  <si>
+    <t>TRESNA FUJI LESTARI</t>
+  </si>
+  <si>
+    <t>SUPRIYANTO</t>
+  </si>
+  <si>
+    <t>DINDA MUNA MAHARANI</t>
+  </si>
+  <si>
+    <t>BUDI UTAMA SUBING</t>
+  </si>
+  <si>
+    <t>MILATUN NANGIMAH, S.Pd.</t>
+  </si>
+  <si>
+    <t>SYAHRIL, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>RAHMAT MIRZANI DJAUSAL, S.T., M.M.</t>
+  </si>
+  <si>
+    <t>ANDIKA WIBAWA SEPULAU RAYA, S.E.</t>
+  </si>
+  <si>
+    <t>ERNITA, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>H. FAUZI HERI, S.T., S.H., M.H.</t>
+  </si>
+  <si>
+    <t>MAHRIZAL SINAGA</t>
+  </si>
+  <si>
+    <t>ASDYANA HANSAYUPA</t>
+  </si>
+  <si>
+    <t>YONASYAH</t>
+  </si>
+  <si>
+    <t>Ir. RUDIYANTO, M.M.</t>
+  </si>
+  <si>
+    <t>AZZAHRA ALIQA PUTRI RARA ABRAHAM</t>
+  </si>
+  <si>
+    <t>M. RANDY PRATAMA, S.H.</t>
+  </si>
+  <si>
+    <t>DENY IRAWAN, S.E.</t>
+  </si>
+  <si>
+    <t>KOSTIANA, S.E., M.H.</t>
+  </si>
+  <si>
+    <t>DEDDY WIJAYA CANDRA, S.Kom.</t>
+  </si>
+  <si>
+    <t>APRILLIATI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>AR. SUPARNO, S.E.</t>
+  </si>
+  <si>
+    <t>LENISTAN NAINGGOLAN, S.H.</t>
+  </si>
+  <si>
+    <t>LISNAWATI</t>
+  </si>
+  <si>
+    <t>HANAFI PULUNG, S.H.</t>
+  </si>
+  <si>
+    <t>Drs. BADRI TAMAM</t>
+  </si>
+  <si>
+    <t>TETA ANISAH AR, S.H.</t>
+  </si>
+  <si>
+    <t>DESTI RULIANTO</t>
+  </si>
+  <si>
+    <t>DONNY IRAWAN, S.E.</t>
+  </si>
+  <si>
+    <t>HARTINI SORAYA, S.Mn.</t>
+  </si>
+  <si>
+    <t>Drs. H. AZWAR YACUB</t>
+  </si>
+  <si>
+    <t>HANDITYA NARAPATI SZP., S.H.</t>
+  </si>
+  <si>
+    <t>Drs. H. M. ASRI HMY.</t>
+  </si>
+  <si>
+    <t>GEMELLY, S.Pd., M.M.</t>
+  </si>
+  <si>
+    <t>ZULI HENDRIYANTO</t>
+  </si>
+  <si>
+    <t>MEGA MUZANNI ACHMAR</t>
+  </si>
+  <si>
+    <t>ADRIANTONI, S.E.</t>
+  </si>
+  <si>
+    <t>DESHANIE HAYYUN</t>
+  </si>
+  <si>
+    <t>FITRI YUNI</t>
+  </si>
+  <si>
+    <t>TIA AMALIA</t>
+  </si>
+  <si>
+    <t>FAUZAN SIBRON, S.E., Akt.</t>
+  </si>
+  <si>
+    <t>NALDI RINARA S.RIZAL, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>NURMA NINGSIH, S.P.</t>
+  </si>
+  <si>
+    <t>EFFENDI YUNUS, S.H.</t>
+  </si>
+  <si>
+    <t>BERLIZON DAMANIK, S.E.AK.</t>
+  </si>
+  <si>
+    <t>Ir. NONON NOVIDA DEVI</t>
+  </si>
+  <si>
+    <t>ROSIT EFENDI, S.H.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. M. DAMRAH KHAIR, M.A.</t>
+  </si>
+  <si>
+    <t>MARIA, S.H.</t>
+  </si>
+  <si>
+    <t>LEMUEL CHRISTMAS AEGENG LAKSONO, S.Pd.</t>
+  </si>
+  <si>
+    <t>BUDY WIDYARTO, S.E.</t>
+  </si>
+  <si>
+    <t>DEWI SARTIKA</t>
+  </si>
+  <si>
+    <t>DEDE RUSLAN</t>
+  </si>
+  <si>
+    <t>NETTI HERTIATI</t>
+  </si>
+  <si>
+    <t>M. IMRON ROSADI</t>
+  </si>
+  <si>
+    <t>EFRIYANTI</t>
+  </si>
+  <si>
+    <t>ROBBI AGUNG SURYA NUGRAHA RONIE</t>
+  </si>
+  <si>
+    <t>MUHAMMAD NASHIR</t>
+  </si>
+  <si>
+    <t>Hj. NENDEN TRESNANURSARI, M.Si.</t>
+  </si>
+  <si>
+    <t>H. ADE UTAMI IBNU, S.E.</t>
+  </si>
+  <si>
+    <t>SYARIF HIDAYAT, S.T., M.M.</t>
+  </si>
+  <si>
+    <t>HENDRO SASONGKO</t>
+  </si>
+  <si>
+    <t>TRI NOVIANTORO, S.Hum., M.B.A., Ph.D.</t>
+  </si>
+  <si>
+    <t>HANIFAH ASMAWATI, S.Ag.</t>
+  </si>
+  <si>
+    <t>SUJARWO, S.Sos., M.H.</t>
+  </si>
+  <si>
+    <t>EDY HERMAWAN, S.Pd.</t>
+  </si>
+  <si>
+    <t>Hj. HARTINI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>YULI ASTUTI, S.Pd.</t>
+  </si>
+  <si>
+    <t>BUDI IRAWAN HASIRIN OKU, S.T.</t>
+  </si>
+  <si>
+    <t>NURAINI</t>
+  </si>
+  <si>
+    <t>BAMBANG WAHYU AJI, A.Md.Kom.</t>
+  </si>
+  <si>
+    <t>NAZARUDDIN</t>
+  </si>
+  <si>
+    <t>HERLAN, S.E.</t>
+  </si>
+  <si>
+    <t>WAHYUNING TRI ASTUTI, S.Pd.</t>
+  </si>
+  <si>
+    <t>MUSWIR, A.Md.</t>
+  </si>
+  <si>
+    <t>Hj. ENITA AGUSTRI NIARSIH, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>PRISTI WAHYU DIAWATI, S.E.</t>
+  </si>
+  <si>
+    <t>H. DARMI</t>
+  </si>
+  <si>
+    <t>ABDUL MALIK, B.Sc.</t>
+  </si>
+  <si>
+    <t>Hj. SRI HAYATI</t>
+  </si>
+  <si>
+    <t>MURFHIY, S.Sos.I.</t>
+  </si>
+  <si>
+    <t>MERRY ALITA, S.H.</t>
+  </si>
+  <si>
+    <t>H. YUSIRWAN, S.E., M.H.</t>
+  </si>
+  <si>
+    <t>IMAN NURINDRA</t>
+  </si>
+  <si>
+    <t>Drs. H. YULIANTO</t>
+  </si>
+  <si>
+    <t>JONI BARSUMAJAYA, S.E.</t>
+  </si>
+  <si>
+    <t>H. BUDIMAN. AS</t>
+  </si>
+  <si>
+    <t>NETTYLIA SYUKRI, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>LISMAINI, SE., M.M.</t>
+  </si>
+  <si>
+    <t>MAKMUR PUTRA JAYA</t>
+  </si>
+  <si>
+    <t>HETTY PUJI LESTARI</t>
+  </si>
+  <si>
+    <t>DONI ARVADO</t>
+  </si>
+  <si>
+    <t>SOBRIANSYAH</t>
+  </si>
+  <si>
+    <t>DONY HANDOKO</t>
+  </si>
+  <si>
+    <t>ZAINUN AR, S.E</t>
+  </si>
+  <si>
+    <t>Ir. NEROZELY AGUNG PUTRA</t>
+  </si>
+  <si>
+    <t>FIQRI NUSYIRWAN, A.Md.Kep.</t>
+  </si>
+  <si>
+    <t>MARULITUA GP. MANURUNG</t>
+  </si>
+  <si>
+    <t>SRI WAHYUNI</t>
+  </si>
+  <si>
+    <t>AZWAN VIRNANDO AKMAL, S.Kom</t>
+  </si>
+  <si>
+    <t>JOHAN ALAMSYAH, S.E.</t>
+  </si>
+  <si>
+    <t>ELZA WAHYUNI, S.Hut.</t>
+  </si>
+  <si>
+    <t>RIHDO NOVIYANTO, S.Sos.</t>
+  </si>
+  <si>
+    <t>HALIYANTO</t>
+  </si>
+  <si>
+    <t>MAYA FABILIA PUTRI</t>
+  </si>
+  <si>
+    <t>SUCI CAHYAZ WAHYUTRI</t>
+  </si>
+  <si>
+    <t>TAUFIK HIDAYATULLAH, S.Pd.</t>
+  </si>
+  <si>
+    <t>MUNGLIANA, S.E.</t>
+  </si>
+  <si>
+    <t>H. EDWAR JUANDA RUSYDI, S.Pd.</t>
+  </si>
+  <si>
+    <t>MALINA AMIR, S.H.</t>
+  </si>
+  <si>
+    <t>DEWI FITRI YANTI, S.H.</t>
+  </si>
+  <si>
+    <t>EDDY FAISYAL, S.Sos.</t>
+  </si>
+  <si>
+    <t>SRI ICHWAYANTI</t>
+  </si>
+  <si>
+    <t>Ir. KASMAN MR</t>
+  </si>
+  <si>
+    <t>YETTI YULIANI, A.Md.</t>
+  </si>
+  <si>
+    <t>RIA LUCYA</t>
+  </si>
+  <si>
+    <t>DEDEK ANDRIANTO</t>
+  </si>
+  <si>
+    <t>M. NISWADI, S.Psi.</t>
+  </si>
+  <si>
+    <t>H. ALBERT ALAM, M.Pd.</t>
+  </si>
+  <si>
+    <t>ENAH, S.Sos.</t>
+  </si>
+  <si>
+    <t>AHZAN ROMADHONA</t>
+  </si>
+  <si>
+    <t>M. HAFIZ SYAFRIZAL</t>
+  </si>
+  <si>
+    <t>IDA SRIYANI</t>
+  </si>
+  <si>
+    <t>TUKIMAN, M.Pd.</t>
+  </si>
+  <si>
+    <t>DINDHA NILAM FEBRIANTI</t>
+  </si>
+  <si>
+    <t>HENGKI SAPUTRA</t>
+  </si>
+  <si>
+    <t>MOCHAMMAD NASHIR, S.P.</t>
+  </si>
+  <si>
+    <t>Drs. H. UMRAN, M.Ag.</t>
+  </si>
+  <si>
+    <t>A. SAFWAN ALIE</t>
+  </si>
+  <si>
+    <t>FERRY YANTI</t>
+  </si>
+  <si>
+    <t>Drs. OTONG HIDAYAT, M.Pd.</t>
+  </si>
+  <si>
     <t>GARUDA</t>
   </si>
   <si>
-    <t>PAN</t>
-[...22 lines deleted...]
-  <si>
     <t>180002</t>
   </si>
   <si>
     <t>LAMPUNG 2</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>LAMPUNG SELATAN</t>
   </si>
   <si>
-    <t/>
-[...19 lines deleted...]
-  <si>
     <t>H. AHMAD BASUKI, M.Pd.I.</t>
   </si>
   <si>
-    <t>CALEG</t>
-[...1 lines deleted...]
-  <si>
     <t>IMAM SUBKHI, S.H.</t>
   </si>
   <si>
     <t>NUNUK NIRWANA</t>
   </si>
   <si>
     <t>AHMAD NGADELAN JAWAWI, S.T.</t>
   </si>
   <si>
     <t>AHMAD FARHAN</t>
   </si>
   <si>
     <t>FITRIANA NURBAITI</t>
   </si>
   <si>
     <t>TUBAGUS KHAIRULLOH</t>
   </si>
   <si>
     <t>SRI ROHANI</t>
   </si>
   <si>
     <t>ARDI KURNIAWAN</t>
   </si>
   <si>
     <t>HAEFA PUSPITA SARI, S.Pd.</t>
@@ -204,53 +2436,50 @@
   <si>
     <t>FAHROR ROZI, S.T.</t>
   </si>
   <si>
     <t>WAHRUL FAUZI SILALAHI, S.H.</t>
   </si>
   <si>
     <t>SUPARTINI</t>
   </si>
   <si>
     <t>M. RIDHO, S.H., M.H.</t>
   </si>
   <si>
     <t>RADEN MOHAMAD RUDINI SEPRY, S.Pd.</t>
   </si>
   <si>
     <t>NITA FADMA SARI</t>
   </si>
   <si>
     <t>SUTAN AGUS TRIENDY</t>
   </si>
   <si>
     <t>SURADI., M.Pd.</t>
   </si>
   <si>
-    <t>SUWARNI</t>
-[...1 lines deleted...]
-  <si>
     <t>YOSLIE AKHMAD</t>
   </si>
   <si>
     <t>LESTY PUTRI UTAMI, S.H., M.Kn.</t>
   </si>
   <si>
     <t>SAHLAN SYUKUR</t>
   </si>
   <si>
     <t>Dr. DONALD HARRIS SIHOTANG, S.E., M.M.</t>
   </si>
   <si>
     <t>FARIDA ARYANI</t>
   </si>
   <si>
     <t>ARIBUN SAYUNIS</t>
   </si>
   <si>
     <t>NURUL IKHWAN, S.H.</t>
   </si>
   <si>
     <t>YOAN DWI PRATIWI</t>
   </si>
   <si>
     <t>H. SADIDE</t>
@@ -507,53 +2736,50 @@
   <si>
     <t>AGUS SAPUTRA</t>
   </si>
   <si>
     <t>SANDI FEBRI WIJAYA</t>
   </si>
   <si>
     <t>ELLY HAYATI</t>
   </si>
   <si>
     <t>MASTUR</t>
   </si>
   <si>
     <t>EKO AGUNG SAPUTRA</t>
   </si>
   <si>
     <t>DIAN EKA ARLIANTO, S.I.P.</t>
   </si>
   <si>
     <t>MASAYU CITRA TRI ARYANI</t>
   </si>
   <si>
     <t>KAMISAN, S.Pd.</t>
   </si>
   <si>
-    <t>HANURA</t>
-[...1 lines deleted...]
-  <si>
     <t>180003</t>
   </si>
   <si>
     <t>LAMPUNG 3</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>KOTA METRO</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
     <t>PESAWARAN</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
     <t>PRINGSEWU</t>
   </si>
   <si>
     <t>HANIFAH, S.E.</t>
@@ -907,2276 +3133,50 @@
     <t>AGUNG WIBOWO</t>
   </si>
   <si>
     <t>REDNAL TRYO SUNANDA</t>
   </si>
   <si>
     <t>F YUGO PRABOWO</t>
   </si>
   <si>
     <t>DWI AYUNITA</t>
   </si>
   <si>
     <t>LANGGGENG SADEWO</t>
   </si>
   <si>
     <t>FAISAL HUSNI T, S.I.Kom.</t>
   </si>
   <si>
     <t>Ir. H. DANCIK IBRAHIM</t>
   </si>
   <si>
     <t>HARNIWATI</t>
   </si>
   <si>
     <t>WEKI HARIANTO, S.H.</t>
-  </si>
-[...2224 lines deleted...]
-    <t>Drs. OTONG HIDAYAT, M.Pd.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -3518,15182 +3518,8543 @@
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>155</v>
+        <v>15</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>410</v>
+        <v>17</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="V1" s="1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C2" t="s">
-        <v>535</v>
+        <v>525</v>
       </c>
       <c r="D2" t="s">
-        <v>536</v>
+        <v>526</v>
       </c>
       <c r="E2" t="s">
-        <v>537</v>
+        <v>527</v>
       </c>
       <c r="F2" t="s">
-        <v>538</v>
+        <v>528</v>
       </c>
       <c r="G2">
-        <v>12172</v>
+        <v>118232</v>
       </c>
       <c r="H2">
-        <v>15169</v>
+        <v>96145</v>
       </c>
       <c r="I2">
-        <v>15402</v>
+        <v>90894</v>
       </c>
       <c r="J2">
-        <v>16655</v>
+        <v>74055</v>
       </c>
       <c r="K2">
-        <v>23425</v>
+        <v>38042</v>
       </c>
       <c r="L2">
-        <v>517</v>
+        <v>2332</v>
       </c>
       <c r="M2">
-        <v>929</v>
+        <v>8967</v>
       </c>
       <c r="N2">
-        <v>4345</v>
+        <v>48960</v>
       </c>
       <c r="O2">
-        <v>589</v>
+        <v>34347</v>
       </c>
       <c r="P2">
-        <v>20633</v>
+        <v>39902</v>
       </c>
       <c r="Q2">
-        <v>211</v>
+        <v>6272</v>
       </c>
       <c r="R2">
-        <v>6295</v>
+        <v>5214</v>
       </c>
       <c r="S2">
-        <v>1032</v>
+        <v>4640</v>
       </c>
       <c r="T2">
-        <v>845</v>
+        <v>865</v>
       </c>
       <c r="U2">
-        <v>4119</v>
-[...5 lines deleted...]
-        <v>122480</v>
+        <v>568867</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3">
-        <v>2</v>
+      <c r="A3" t="s">
+        <v>31</v>
       </c>
       <c r="B3" t="s">
-        <v>23</v>
-[...11 lines deleted...]
-        <v>540</v>
+        <v>32</v>
       </c>
       <c r="G3">
-        <v>16566</v>
+        <v>118232</v>
       </c>
       <c r="H3">
-        <v>42662</v>
+        <v>96145</v>
       </c>
       <c r="I3">
-        <v>45648</v>
+        <v>90894</v>
       </c>
       <c r="J3">
-        <v>44821</v>
+        <v>74055</v>
       </c>
       <c r="K3">
-        <v>6141</v>
+        <v>38042</v>
       </c>
       <c r="L3">
-        <v>504</v>
+        <v>2332</v>
       </c>
       <c r="M3">
-        <v>997</v>
+        <v>8967</v>
       </c>
       <c r="N3">
-        <v>13077</v>
+        <v>48960</v>
       </c>
       <c r="O3">
-        <v>395</v>
+        <v>34347</v>
       </c>
       <c r="P3">
-        <v>20969</v>
+        <v>39902</v>
       </c>
       <c r="Q3">
-        <v>144</v>
+        <v>6272</v>
       </c>
       <c r="R3">
-        <v>9662</v>
+        <v>5214</v>
       </c>
       <c r="S3">
-        <v>1967</v>
+        <v>4640</v>
       </c>
       <c r="T3">
-        <v>3778</v>
+        <v>865</v>
       </c>
       <c r="U3">
-        <v>6932</v>
-[...135 lines deleted...]
-        <v>498747</v>
+        <v>568867</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="C1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="E1" s="1" t="s">
         <v>32</v>
-      </c>
-[...3593 lines deleted...]
-        <v>29</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
-      <c r="V1" s="1"/>
-      <c r="W1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D2">
-        <v>101682</v>
+        <v>118232</v>
       </c>
       <c r="E2">
-        <v>101682</v>
+        <v>118232</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B3" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C3" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D3">
-        <v>19676</v>
+        <v>23985</v>
       </c>
       <c r="E3">
-        <v>19676</v>
+        <v>23985</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>658</v>
+        <v>529</v>
       </c>
       <c r="C4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D4">
-        <v>15439</v>
+        <v>17886</v>
       </c>
       <c r="E4">
-        <v>15439</v>
+        <v>17886</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>659</v>
+        <v>530</v>
       </c>
       <c r="C5" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D5">
-        <v>23848</v>
+        <v>17004</v>
       </c>
       <c r="E5">
-        <v>23848</v>
+        <v>17004</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>660</v>
+        <v>531</v>
       </c>
       <c r="C6" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D6">
-        <v>10931</v>
+        <v>30070</v>
       </c>
       <c r="E6">
-        <v>10931</v>
+        <v>30070</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>661</v>
+        <v>532</v>
       </c>
       <c r="C7" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D7">
-        <v>23474</v>
+        <v>4146</v>
       </c>
       <c r="E7">
-        <v>23474</v>
+        <v>4146</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>662</v>
+        <v>533</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D8">
-        <v>1464</v>
+        <v>1680</v>
       </c>
       <c r="E8">
-        <v>1464</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>663</v>
+        <v>534</v>
       </c>
       <c r="C9" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D9">
-        <v>938</v>
+        <v>1804</v>
       </c>
       <c r="E9">
-        <v>938</v>
+        <v>1804</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>664</v>
+        <v>535</v>
       </c>
       <c r="C10" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D10">
-        <v>1924</v>
+        <v>1499</v>
       </c>
       <c r="E10">
-        <v>1924</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>665</v>
+        <v>536</v>
       </c>
       <c r="C11" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D11">
-        <v>760</v>
+        <v>1216</v>
       </c>
       <c r="E11">
-        <v>760</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>666</v>
+        <v>537</v>
       </c>
       <c r="C12" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D12">
-        <v>531</v>
+        <v>301</v>
       </c>
       <c r="E12">
-        <v>531</v>
+        <v>301</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>667</v>
+        <v>538</v>
       </c>
       <c r="C13" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D13">
-        <v>1100</v>
+        <v>18641</v>
       </c>
       <c r="E13">
-        <v>1100</v>
-[...18 lines deleted...]
-    </row>
+        <v>18641</v>
+      </c>
+    </row>
+    <row r="14"/>
     <row r="15">
       <c r="A15">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="B15" t="s">
-        <v>669</v>
+        <v>7</v>
       </c>
       <c r="C15" t="s">
         <v>36</v>
       </c>
       <c r="D15">
-        <v>1029</v>
+        <v>96145</v>
       </c>
       <c r="E15">
-        <v>1029</v>
-[...2 lines deleted...]
-    <row r="16"/>
+        <v>96145</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16" t="s">
+        <v>31</v>
+      </c>
+      <c r="C16" t="s">
+        <v>37</v>
+      </c>
+      <c r="D16">
+        <v>34230</v>
+      </c>
+      <c r="E16">
+        <v>34230</v>
+      </c>
+    </row>
     <row r="17">
       <c r="A17">
+        <v>1</v>
+      </c>
+      <c r="B17" t="s">
+        <v>539</v>
+      </c>
+      <c r="C17" t="s">
+        <v>39</v>
+      </c>
+      <c r="D17">
+        <v>38056</v>
+      </c>
+      <c r="E17">
+        <v>38056</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
         <v>2</v>
       </c>
-      <c r="B17" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="B18" t="s">
-        <v>28</v>
+        <v>540</v>
       </c>
       <c r="C18" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D18">
-        <v>38730</v>
+        <v>7888</v>
       </c>
       <c r="E18">
-        <v>38730</v>
+        <v>7888</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B19" t="s">
-        <v>670</v>
+        <v>541</v>
       </c>
       <c r="C19" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D19">
-        <v>36691</v>
+        <v>2517</v>
       </c>
       <c r="E19">
-        <v>36691</v>
+        <v>2517</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B20" t="s">
-        <v>671</v>
+        <v>542</v>
       </c>
       <c r="C20" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D20">
-        <v>16029</v>
+        <v>2878</v>
       </c>
       <c r="E20">
-        <v>16029</v>
+        <v>2878</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B21" t="s">
-        <v>672</v>
+        <v>543</v>
       </c>
       <c r="C21" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D21">
-        <v>5734</v>
+        <v>2337</v>
       </c>
       <c r="E21">
-        <v>5734</v>
+        <v>2337</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B22" t="s">
-        <v>673</v>
+        <v>544</v>
       </c>
       <c r="C22" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D22">
-        <v>3607</v>
+        <v>2418</v>
       </c>
       <c r="E22">
-        <v>3607</v>
+        <v>2418</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B23" t="s">
-        <v>674</v>
+        <v>545</v>
       </c>
       <c r="C23" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D23">
-        <v>2095</v>
+        <v>1159</v>
       </c>
       <c r="E23">
-        <v>2095</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B24" t="s">
-        <v>675</v>
+        <v>546</v>
       </c>
       <c r="C24" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D24">
-        <v>1467</v>
+        <v>2089</v>
       </c>
       <c r="E24">
-        <v>1467</v>
+        <v>2089</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B25" t="s">
-        <v>676</v>
+        <v>547</v>
       </c>
       <c r="C25" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D25">
-        <v>1970</v>
+        <v>538</v>
       </c>
       <c r="E25">
-        <v>1970</v>
+        <v>538</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B26" t="s">
-        <v>677</v>
+        <v>548</v>
       </c>
       <c r="C26" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D26">
-        <v>963</v>
+        <v>2035</v>
       </c>
       <c r="E26">
-        <v>963</v>
-[...18 lines deleted...]
-    </row>
+        <v>2035</v>
+      </c>
+    </row>
+    <row r="27"/>
     <row r="28">
       <c r="A28">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="B28" t="s">
-        <v>679</v>
+        <v>8</v>
       </c>
       <c r="C28" t="s">
         <v>36</v>
       </c>
       <c r="D28">
-        <v>6364</v>
+        <v>90894</v>
       </c>
       <c r="E28">
-        <v>6364</v>
+        <v>90894</v>
       </c>
     </row>
     <row r="29">
-      <c r="A29">
-        <v>11</v>
+      <c r="A29" t="s">
+        <v>31</v>
       </c>
       <c r="B29" t="s">
-        <v>680</v>
+        <v>31</v>
       </c>
       <c r="C29" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D29">
-        <v>592</v>
+        <v>26911</v>
       </c>
       <c r="E29">
-        <v>592</v>
+        <v>26911</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="B30" t="s">
-        <v>681</v>
+        <v>549</v>
       </c>
       <c r="C30" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D30">
-        <v>445</v>
+        <v>12448</v>
       </c>
       <c r="E30">
-        <v>445</v>
-[...2 lines deleted...]
-    <row r="31"/>
+        <v>12448</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>2</v>
+      </c>
+      <c r="B31" t="s">
+        <v>550</v>
+      </c>
+      <c r="C31" t="s">
+        <v>39</v>
+      </c>
+      <c r="D31">
+        <v>4894</v>
+      </c>
+      <c r="E31">
+        <v>4894</v>
+      </c>
+    </row>
     <row r="32">
       <c r="A32">
         <v>3</v>
       </c>
       <c r="B32" t="s">
-        <v>8</v>
+        <v>551</v>
       </c>
       <c r="C32" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D32">
-        <v>104847</v>
+        <v>20716</v>
       </c>
       <c r="E32">
-        <v>104847</v>
+        <v>20716</v>
       </c>
     </row>
     <row r="33">
-      <c r="A33" t="s">
-        <v>28</v>
+      <c r="A33">
+        <v>4</v>
       </c>
       <c r="B33" t="s">
-        <v>28</v>
+        <v>552</v>
       </c>
       <c r="C33" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D33">
-        <v>30231</v>
+        <v>12164</v>
       </c>
       <c r="E33">
-        <v>30231</v>
+        <v>12164</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B34" t="s">
-        <v>682</v>
+        <v>553</v>
       </c>
       <c r="C34" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D34">
-        <v>6154</v>
+        <v>4015</v>
       </c>
       <c r="E34">
-        <v>6154</v>
+        <v>4015</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B35" t="s">
-        <v>683</v>
+        <v>554</v>
       </c>
       <c r="C35" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D35">
-        <v>14905</v>
+        <v>1408</v>
       </c>
       <c r="E35">
-        <v>14905</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B36" t="s">
-        <v>684</v>
+        <v>555</v>
       </c>
       <c r="C36" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D36">
-        <v>11430</v>
+        <v>1179</v>
       </c>
       <c r="E36">
-        <v>11430</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B37" t="s">
-        <v>685</v>
+        <v>556</v>
       </c>
       <c r="C37" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D37">
-        <v>105</v>
+        <v>2448</v>
       </c>
       <c r="E37">
-        <v>105</v>
+        <v>2448</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B38" t="s">
-        <v>686</v>
+        <v>557</v>
       </c>
       <c r="C38" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D38">
-        <v>1965</v>
+        <v>990</v>
       </c>
       <c r="E38">
-        <v>1965</v>
+        <v>990</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B39" t="s">
-        <v>687</v>
+        <v>558</v>
       </c>
       <c r="C39" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D39">
-        <v>33488</v>
+        <v>3721</v>
       </c>
       <c r="E39">
-        <v>33488</v>
-[...18 lines deleted...]
-    </row>
+        <v>3721</v>
+      </c>
+    </row>
+    <row r="40"/>
     <row r="41">
       <c r="A41">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B41" t="s">
-        <v>689</v>
+        <v>9</v>
       </c>
       <c r="C41" t="s">
         <v>36</v>
       </c>
       <c r="D41">
-        <v>697</v>
+        <v>74055</v>
       </c>
       <c r="E41">
-        <v>697</v>
+        <v>74055</v>
       </c>
     </row>
     <row r="42">
-      <c r="A42">
-        <v>9</v>
+      <c r="A42" t="s">
+        <v>31</v>
       </c>
       <c r="B42" t="s">
-        <v>690</v>
+        <v>31</v>
       </c>
       <c r="C42" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D42">
-        <v>726</v>
+        <v>19459</v>
       </c>
       <c r="E42">
-        <v>726</v>
+        <v>19459</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B43" t="s">
-        <v>691</v>
+        <v>559</v>
       </c>
       <c r="C43" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D43">
-        <v>1175</v>
+        <v>15099</v>
       </c>
       <c r="E43">
-        <v>1175</v>
+        <v>15099</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B44" t="s">
-        <v>692</v>
+        <v>560</v>
       </c>
       <c r="C44" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D44">
-        <v>373</v>
+        <v>26284</v>
       </c>
       <c r="E44">
-        <v>373</v>
+        <v>26284</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="B45" t="s">
-        <v>693</v>
+        <v>561</v>
       </c>
       <c r="C45" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D45">
-        <v>584</v>
+        <v>3241</v>
       </c>
       <c r="E45">
-        <v>584</v>
-[...2 lines deleted...]
-    <row r="46"/>
+        <v>3241</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>4</v>
+      </c>
+      <c r="B46" t="s">
+        <v>562</v>
+      </c>
+      <c r="C46" t="s">
+        <v>39</v>
+      </c>
+      <c r="D46">
+        <v>3664</v>
+      </c>
+      <c r="E46">
+        <v>3664</v>
+      </c>
+    </row>
     <row r="47">
       <c r="A47">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B47" t="s">
-        <v>9</v>
+        <v>563</v>
       </c>
       <c r="C47" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D47">
-        <v>169296</v>
+        <v>2320</v>
       </c>
       <c r="E47">
-        <v>169296</v>
+        <v>2320</v>
       </c>
     </row>
     <row r="48">
-      <c r="A48" t="s">
-        <v>28</v>
+      <c r="A48">
+        <v>6</v>
       </c>
       <c r="B48" t="s">
-        <v>28</v>
+        <v>564</v>
       </c>
       <c r="C48" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D48">
-        <v>31477</v>
+        <v>1152</v>
       </c>
       <c r="E48">
-        <v>31477</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B49" t="s">
-        <v>694</v>
+        <v>565</v>
       </c>
       <c r="C49" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D49">
-        <v>17056</v>
+        <v>881</v>
       </c>
       <c r="E49">
-        <v>17056</v>
+        <v>881</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B50" t="s">
-        <v>695</v>
+        <v>566</v>
       </c>
       <c r="C50" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D50">
-        <v>17537</v>
+        <v>877</v>
       </c>
       <c r="E50">
-        <v>17537</v>
+        <v>877</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B51" t="s">
-        <v>696</v>
+        <v>567</v>
       </c>
       <c r="C51" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D51">
-        <v>58596</v>
+        <v>437</v>
       </c>
       <c r="E51">
-        <v>58596</v>
+        <v>437</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B52" t="s">
-        <v>697</v>
+        <v>568</v>
       </c>
       <c r="C52" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D52">
-        <v>13686</v>
+        <v>641</v>
       </c>
       <c r="E52">
-        <v>13686</v>
-[...18 lines deleted...]
-    </row>
+        <v>641</v>
+      </c>
+    </row>
+    <row r="53"/>
     <row r="54">
       <c r="A54">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B54" t="s">
-        <v>699</v>
+        <v>10</v>
       </c>
       <c r="C54" t="s">
         <v>36</v>
       </c>
       <c r="D54">
-        <v>2850</v>
+        <v>38042</v>
       </c>
       <c r="E54">
-        <v>2850</v>
+        <v>38042</v>
       </c>
     </row>
     <row r="55">
-      <c r="A55">
-        <v>7</v>
+      <c r="A55" t="s">
+        <v>31</v>
       </c>
       <c r="B55" t="s">
-        <v>700</v>
+        <v>31</v>
       </c>
       <c r="C55" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D55">
-        <v>1058</v>
+        <v>8912</v>
       </c>
       <c r="E55">
-        <v>1058</v>
+        <v>8912</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B56" t="s">
-        <v>701</v>
+        <v>569</v>
       </c>
       <c r="C56" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D56">
-        <v>2554</v>
+        <v>15376</v>
       </c>
       <c r="E56">
-        <v>2554</v>
+        <v>15376</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B57" t="s">
-        <v>702</v>
+        <v>570</v>
       </c>
       <c r="C57" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D57">
-        <v>1555</v>
+        <v>6302</v>
       </c>
       <c r="E57">
-        <v>1555</v>
+        <v>6302</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="B58" t="s">
-        <v>703</v>
+        <v>571</v>
       </c>
       <c r="C58" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D58">
-        <v>1548</v>
+        <v>1091</v>
       </c>
       <c r="E58">
-        <v>1548</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="B59" t="s">
-        <v>704</v>
+        <v>572</v>
       </c>
       <c r="C59" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D59">
-        <v>842</v>
+        <v>1006</v>
       </c>
       <c r="E59">
-        <v>842</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="B60" t="s">
-        <v>705</v>
+        <v>573</v>
       </c>
       <c r="C60" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D60">
-        <v>423</v>
+        <v>2759</v>
       </c>
       <c r="E60">
-        <v>423</v>
-[...2 lines deleted...]
-    <row r="61"/>
+        <v>2759</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>6</v>
+      </c>
+      <c r="B61" t="s">
+        <v>574</v>
+      </c>
+      <c r="C61" t="s">
+        <v>39</v>
+      </c>
+      <c r="D61">
+        <v>655</v>
+      </c>
+      <c r="E61">
+        <v>655</v>
+      </c>
+    </row>
     <row r="62">
       <c r="A62">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B62" t="s">
-        <v>10</v>
+        <v>575</v>
       </c>
       <c r="C62" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D62">
-        <v>63263</v>
+        <v>370</v>
       </c>
       <c r="E62">
-        <v>63263</v>
+        <v>370</v>
       </c>
     </row>
     <row r="63">
-      <c r="A63" t="s">
-        <v>28</v>
+      <c r="A63">
+        <v>8</v>
       </c>
       <c r="B63" t="s">
-        <v>28</v>
+        <v>576</v>
       </c>
       <c r="C63" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D63">
-        <v>8709</v>
+        <v>190</v>
       </c>
       <c r="E63">
-        <v>8709</v>
+        <v>190</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B64" t="s">
-        <v>706</v>
+        <v>577</v>
       </c>
       <c r="C64" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D64">
-        <v>19018</v>
+        <v>220</v>
       </c>
       <c r="E64">
-        <v>19018</v>
+        <v>220</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B65" t="s">
-        <v>707</v>
+        <v>578</v>
       </c>
       <c r="C65" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D65">
-        <v>15081</v>
+        <v>1161</v>
       </c>
       <c r="E65">
-        <v>15081</v>
-[...18 lines deleted...]
-    </row>
+        <v>1161</v>
+      </c>
+    </row>
+    <row r="66"/>
     <row r="67">
       <c r="A67">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B67" t="s">
-        <v>709</v>
+        <v>11</v>
       </c>
       <c r="C67" t="s">
         <v>36</v>
       </c>
       <c r="D67">
-        <v>10100</v>
+        <v>2332</v>
       </c>
       <c r="E67">
-        <v>10100</v>
+        <v>2332</v>
       </c>
     </row>
     <row r="68">
-      <c r="A68">
-        <v>5</v>
+      <c r="A68" t="s">
+        <v>31</v>
       </c>
       <c r="B68" t="s">
-        <v>710</v>
+        <v>31</v>
       </c>
       <c r="C68" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D68">
-        <v>1213</v>
+        <v>1635</v>
       </c>
       <c r="E68">
-        <v>1213</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B69" t="s">
-        <v>711</v>
+        <v>579</v>
       </c>
       <c r="C69" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D69">
-        <v>404</v>
+        <v>697</v>
       </c>
       <c r="E69">
-        <v>404</v>
-[...18 lines deleted...]
-    </row>
+        <v>697</v>
+      </c>
+    </row>
+    <row r="70"/>
     <row r="71">
       <c r="A71">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B71" t="s">
-        <v>713</v>
+        <v>12</v>
       </c>
       <c r="C71" t="s">
         <v>36</v>
       </c>
       <c r="D71">
-        <v>240</v>
+        <v>8967</v>
       </c>
       <c r="E71">
-        <v>240</v>
+        <v>8967</v>
       </c>
     </row>
     <row r="72">
-      <c r="A72">
-        <v>9</v>
+      <c r="A72" t="s">
+        <v>31</v>
       </c>
       <c r="B72" t="s">
-        <v>714</v>
+        <v>31</v>
       </c>
       <c r="C72" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D72">
-        <v>101</v>
+        <v>3885</v>
       </c>
       <c r="E72">
-        <v>101</v>
+        <v>3885</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B73" t="s">
-        <v>715</v>
+        <v>580</v>
       </c>
       <c r="C73" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D73">
-        <v>162</v>
+        <v>3004</v>
       </c>
       <c r="E73">
-        <v>162</v>
+        <v>3004</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B74" t="s">
-        <v>716</v>
+        <v>581</v>
       </c>
       <c r="C74" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D74">
-        <v>104</v>
+        <v>1051</v>
       </c>
       <c r="E74">
-        <v>104</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="B75" t="s">
-        <v>717</v>
+        <v>582</v>
       </c>
       <c r="C75" t="s">
+        <v>39</v>
+      </c>
+      <c r="D75">
+        <v>390</v>
+      </c>
+      <c r="E75">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>4</v>
+      </c>
+      <c r="B76" t="s">
+        <v>583</v>
+      </c>
+      <c r="C76" t="s">
+        <v>39</v>
+      </c>
+      <c r="D76">
+        <v>637</v>
+      </c>
+      <c r="E76">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="77"/>
+    <row r="78">
+      <c r="A78">
+        <v>8</v>
+      </c>
+      <c r="B78" t="s">
+        <v>13</v>
+      </c>
+      <c r="C78" t="s">
         <v>36</v>
       </c>
-      <c r="D75">
-[...33 lines deleted...]
-      </c>
       <c r="D78">
-        <v>3270</v>
+        <v>48960</v>
       </c>
       <c r="E78">
-        <v>3270</v>
+        <v>48960</v>
       </c>
     </row>
     <row r="79">
-      <c r="A79">
+      <c r="A79" t="s">
+        <v>31</v>
+      </c>
+      <c r="B79" t="s">
+        <v>31</v>
+      </c>
+      <c r="C79" t="s">
+        <v>37</v>
+      </c>
+      <c r="D79">
+        <v>8523</v>
+      </c>
+      <c r="E79">
+        <v>8523</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
         <v>1</v>
       </c>
-      <c r="B79" t="s">
-[...12 lines deleted...]
-    <row r="80"/>
+      <c r="B80" t="s">
+        <v>584</v>
+      </c>
+      <c r="C80" t="s">
+        <v>39</v>
+      </c>
+      <c r="D80">
+        <v>13548</v>
+      </c>
+      <c r="E80">
+        <v>13548</v>
+      </c>
+    </row>
     <row r="81">
       <c r="A81">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B81" t="s">
-        <v>12</v>
+        <v>585</v>
       </c>
       <c r="C81" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D81">
-        <v>4068</v>
+        <v>1384</v>
       </c>
       <c r="E81">
-        <v>4068</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="82">
-      <c r="A82" t="s">
-        <v>28</v>
+      <c r="A82">
+        <v>3</v>
       </c>
       <c r="B82" t="s">
-        <v>28</v>
+        <v>586</v>
       </c>
       <c r="C82" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D82">
-        <v>3058</v>
+        <v>9804</v>
       </c>
       <c r="E82">
-        <v>3058</v>
+        <v>9804</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B83" t="s">
-        <v>719</v>
+        <v>587</v>
       </c>
       <c r="C83" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D83">
-        <v>682</v>
+        <v>6408</v>
       </c>
       <c r="E83">
-        <v>682</v>
+        <v>6408</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B84" t="s">
-        <v>720</v>
+        <v>588</v>
       </c>
       <c r="C84" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D84">
-        <v>328</v>
+        <v>5803</v>
       </c>
       <c r="E84">
-        <v>328</v>
-[...2 lines deleted...]
-    <row r="85"/>
+        <v>5803</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>6</v>
+      </c>
+      <c r="B85" t="s">
+        <v>589</v>
+      </c>
+      <c r="C85" t="s">
+        <v>39</v>
+      </c>
+      <c r="D85">
+        <v>437</v>
+      </c>
+      <c r="E85">
+        <v>437</v>
+      </c>
+    </row>
     <row r="86">
       <c r="A86">
+        <v>7</v>
+      </c>
+      <c r="B86" t="s">
+        <v>590</v>
+      </c>
+      <c r="C86" t="s">
+        <v>39</v>
+      </c>
+      <c r="D86">
+        <v>405</v>
+      </c>
+      <c r="E86">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
         <v>8</v>
       </c>
-      <c r="B86" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="B87" t="s">
-        <v>28</v>
+        <v>591</v>
       </c>
       <c r="C87" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D87">
-        <v>9335</v>
+        <v>643</v>
       </c>
       <c r="E87">
-        <v>9335</v>
+        <v>643</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B88" t="s">
-        <v>721</v>
+        <v>592</v>
       </c>
       <c r="C88" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D88">
-        <v>13362</v>
+        <v>186</v>
       </c>
       <c r="E88">
-        <v>13362</v>
+        <v>186</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B89" t="s">
-        <v>722</v>
+        <v>593</v>
       </c>
       <c r="C89" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D89">
-        <v>10179</v>
+        <v>1819</v>
       </c>
       <c r="E89">
-        <v>10179</v>
-[...18 lines deleted...]
-    </row>
+        <v>1819</v>
+      </c>
+    </row>
+    <row r="90"/>
     <row r="91">
       <c r="A91">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="B91" t="s">
-        <v>724</v>
+        <v>15</v>
       </c>
       <c r="C91" t="s">
         <v>36</v>
       </c>
       <c r="D91">
-        <v>6740</v>
+        <v>34347</v>
       </c>
       <c r="E91">
-        <v>6740</v>
+        <v>34347</v>
       </c>
     </row>
     <row r="92">
-      <c r="A92">
-        <v>5</v>
+      <c r="A92" t="s">
+        <v>31</v>
       </c>
       <c r="B92" t="s">
-        <v>725</v>
+        <v>31</v>
       </c>
       <c r="C92" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D92">
-        <v>4077</v>
+        <v>6594</v>
       </c>
       <c r="E92">
-        <v>4077</v>
+        <v>6594</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B93" t="s">
-        <v>726</v>
+        <v>594</v>
       </c>
       <c r="C93" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D93">
-        <v>2032</v>
+        <v>6577</v>
       </c>
       <c r="E93">
-        <v>2032</v>
+        <v>6577</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B94" t="s">
-        <v>727</v>
+        <v>595</v>
       </c>
       <c r="C94" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D94">
-        <v>877</v>
+        <v>2173</v>
       </c>
       <c r="E94">
-        <v>877</v>
+        <v>2173</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B95" t="s">
-        <v>728</v>
+        <v>596</v>
       </c>
       <c r="C95" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D95">
-        <v>4062</v>
+        <v>4537</v>
       </c>
       <c r="E95">
-        <v>4062</v>
+        <v>4537</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B96" t="s">
-        <v>729</v>
+        <v>597</v>
       </c>
       <c r="C96" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D96">
-        <v>420</v>
+        <v>5276</v>
       </c>
       <c r="E96">
-        <v>420</v>
+        <v>5276</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B97" t="s">
-        <v>730</v>
+        <v>598</v>
       </c>
       <c r="C97" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D97">
-        <v>198</v>
+        <v>506</v>
       </c>
       <c r="E97">
-        <v>198</v>
+        <v>506</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B98" t="s">
-        <v>731</v>
+        <v>599</v>
       </c>
       <c r="C98" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D98">
-        <v>276</v>
+        <v>642</v>
       </c>
       <c r="E98">
-        <v>276</v>
+        <v>642</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="B99" t="s">
-        <v>732</v>
+        <v>600</v>
       </c>
       <c r="C99" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D99">
-        <v>176</v>
+        <v>722</v>
       </c>
       <c r="E99">
-        <v>176</v>
-[...2 lines deleted...]
-    <row r="100"/>
+        <v>722</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>8</v>
+      </c>
+      <c r="B100" t="s">
+        <v>601</v>
+      </c>
+      <c r="C100" t="s">
+        <v>39</v>
+      </c>
+      <c r="D100">
+        <v>362</v>
+      </c>
+      <c r="E100">
+        <v>362</v>
+      </c>
+    </row>
     <row r="101">
       <c r="A101">
         <v>9</v>
       </c>
       <c r="B101" t="s">
+        <v>602</v>
+      </c>
+      <c r="C101" t="s">
+        <v>39</v>
+      </c>
+      <c r="D101">
+        <v>3344</v>
+      </c>
+      <c r="E101">
+        <v>3344</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>10</v>
+      </c>
+      <c r="B102" t="s">
+        <v>603</v>
+      </c>
+      <c r="C102" t="s">
+        <v>39</v>
+      </c>
+      <c r="D102">
+        <v>3614</v>
+      </c>
+      <c r="E102">
+        <v>3614</v>
+      </c>
+    </row>
+    <row r="103"/>
+    <row r="104">
+      <c r="A104">
         <v>14</v>
       </c>
-      <c r="C101" t="s">
-[...27 lines deleted...]
-      <c r="A103">
+      <c r="B104" t="s">
+        <v>16</v>
+      </c>
+      <c r="C104" t="s">
+        <v>36</v>
+      </c>
+      <c r="D104">
+        <v>39902</v>
+      </c>
+      <c r="E104">
+        <v>39902</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="s">
+        <v>31</v>
+      </c>
+      <c r="B105" t="s">
+        <v>31</v>
+      </c>
+      <c r="C105" t="s">
+        <v>37</v>
+      </c>
+      <c r="D105">
+        <v>8607</v>
+      </c>
+      <c r="E105">
+        <v>8607</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
         <v>1</v>
       </c>
-      <c r="B103" t="s">
-[...33 lines deleted...]
-      </c>
       <c r="B106" t="s">
-        <v>28</v>
+        <v>604</v>
       </c>
       <c r="C106" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D106">
-        <v>1650</v>
+        <v>22735</v>
       </c>
       <c r="E106">
-        <v>1650</v>
+        <v>22735</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B107" t="s">
-        <v>734</v>
+        <v>605</v>
       </c>
       <c r="C107" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D107">
-        <v>362</v>
+        <v>3169</v>
       </c>
       <c r="E107">
-        <v>362</v>
-[...2 lines deleted...]
-    <row r="108"/>
+        <v>3169</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>3</v>
+      </c>
+      <c r="B108" t="s">
+        <v>606</v>
+      </c>
+      <c r="C108" t="s">
+        <v>39</v>
+      </c>
+      <c r="D108">
+        <v>1370</v>
+      </c>
+      <c r="E108">
+        <v>1370</v>
+      </c>
+    </row>
     <row r="109">
       <c r="A109">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B109" t="s">
-        <v>16</v>
+        <v>607</v>
       </c>
       <c r="C109" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D109">
-        <v>51560</v>
+        <v>1109</v>
       </c>
       <c r="E109">
-        <v>51560</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="110">
-      <c r="A110" t="s">
-        <v>28</v>
+      <c r="A110">
+        <v>5</v>
       </c>
       <c r="B110" t="s">
-        <v>28</v>
+        <v>608</v>
       </c>
       <c r="C110" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D110">
-        <v>8401</v>
+        <v>538</v>
       </c>
       <c r="E110">
-        <v>8401</v>
+        <v>538</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B111" t="s">
-        <v>735</v>
+        <v>609</v>
       </c>
       <c r="C111" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D111">
-        <v>34354</v>
+        <v>456</v>
       </c>
       <c r="E111">
-        <v>34354</v>
+        <v>456</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B112" t="s">
-        <v>736</v>
+        <v>610</v>
       </c>
       <c r="C112" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D112">
-        <v>3585</v>
+        <v>728</v>
       </c>
       <c r="E112">
-        <v>3585</v>
+        <v>728</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B113" t="s">
-        <v>737</v>
+        <v>611</v>
       </c>
       <c r="C113" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D113">
-        <v>1642</v>
+        <v>505</v>
       </c>
       <c r="E113">
-        <v>1642</v>
+        <v>505</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B114" t="s">
-        <v>738</v>
+        <v>612</v>
       </c>
       <c r="C114" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D114">
-        <v>776</v>
+        <v>173</v>
       </c>
       <c r="E114">
-        <v>776</v>
+        <v>173</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="B115" t="s">
-        <v>739</v>
+        <v>613</v>
       </c>
       <c r="C115" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D115">
-        <v>634</v>
+        <v>512</v>
       </c>
       <c r="E115">
-        <v>634</v>
-[...18 lines deleted...]
-    </row>
+        <v>512</v>
+      </c>
+    </row>
+    <row r="116"/>
     <row r="117">
       <c r="A117">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="B117" t="s">
-        <v>741</v>
+        <v>17</v>
       </c>
       <c r="C117" t="s">
         <v>36</v>
       </c>
       <c r="D117">
-        <v>458</v>
+        <v>6272</v>
       </c>
       <c r="E117">
-        <v>458</v>
+        <v>6272</v>
       </c>
     </row>
     <row r="118">
-      <c r="A118">
-        <v>8</v>
+      <c r="A118" t="s">
+        <v>31</v>
       </c>
       <c r="B118" t="s">
-        <v>742</v>
+        <v>31</v>
       </c>
       <c r="C118" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D118">
-        <v>262</v>
+        <v>3187</v>
       </c>
       <c r="E118">
-        <v>262</v>
+        <v>3187</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B119" t="s">
-        <v>743</v>
+        <v>614</v>
       </c>
       <c r="C119" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D119">
-        <v>447</v>
+        <v>1877</v>
       </c>
       <c r="E119">
-        <v>447</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B120" t="s">
-        <v>744</v>
+        <v>615</v>
       </c>
       <c r="C120" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D120">
-        <v>172</v>
+        <v>1208</v>
       </c>
       <c r="E120">
-        <v>172</v>
-[...18 lines deleted...]
-    </row>
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="121"/>
     <row r="122">
       <c r="A122">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B122" t="s">
-        <v>746</v>
+        <v>18</v>
       </c>
       <c r="C122" t="s">
         <v>36</v>
       </c>
       <c r="D122">
-        <v>275</v>
+        <v>5214</v>
       </c>
       <c r="E122">
-        <v>275</v>
-[...2 lines deleted...]
-    <row r="123"/>
+        <v>5214</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="s">
+        <v>31</v>
+      </c>
+      <c r="B123" t="s">
+        <v>31</v>
+      </c>
+      <c r="C123" t="s">
+        <v>37</v>
+      </c>
+      <c r="D123">
+        <v>1149</v>
+      </c>
+      <c r="E123">
+        <v>1149</v>
+      </c>
+    </row>
     <row r="124">
       <c r="A124">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="B124" t="s">
-        <v>17</v>
+        <v>616</v>
       </c>
       <c r="C124" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D124">
-        <v>48144</v>
+        <v>694</v>
       </c>
       <c r="E124">
-        <v>48144</v>
+        <v>694</v>
       </c>
     </row>
     <row r="125">
-      <c r="A125" t="s">
-        <v>28</v>
+      <c r="A125">
+        <v>2</v>
       </c>
       <c r="B125" t="s">
-        <v>28</v>
+        <v>617</v>
       </c>
       <c r="C125" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D125">
-        <v>9387</v>
+        <v>432</v>
       </c>
       <c r="E125">
-        <v>9387</v>
+        <v>432</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B126" t="s">
-        <v>747</v>
+        <v>618</v>
       </c>
       <c r="C126" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D126">
-        <v>9766</v>
+        <v>210</v>
       </c>
       <c r="E126">
-        <v>9766</v>
+        <v>210</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B127" t="s">
-        <v>748</v>
+        <v>619</v>
       </c>
       <c r="C127" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D127">
-        <v>13466</v>
+        <v>114</v>
       </c>
       <c r="E127">
-        <v>13466</v>
+        <v>114</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B128" t="s">
-        <v>749</v>
+        <v>620</v>
       </c>
       <c r="C128" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D128">
-        <v>2007</v>
+        <v>123</v>
       </c>
       <c r="E128">
-        <v>2007</v>
+        <v>123</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B129" t="s">
-        <v>750</v>
+        <v>621</v>
       </c>
       <c r="C129" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D129">
-        <v>1009</v>
+        <v>51</v>
       </c>
       <c r="E129">
-        <v>1009</v>
+        <v>51</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B130" t="s">
-        <v>751</v>
+        <v>622</v>
       </c>
       <c r="C130" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D130">
-        <v>586</v>
+        <v>84</v>
       </c>
       <c r="E130">
-        <v>586</v>
+        <v>84</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B131" t="s">
-        <v>752</v>
+        <v>623</v>
       </c>
       <c r="C131" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D131">
-        <v>3078</v>
+        <v>110</v>
       </c>
       <c r="E131">
-        <v>3078</v>
+        <v>110</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B132" t="s">
-        <v>753</v>
+        <v>624</v>
       </c>
       <c r="C132" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D132">
-        <v>209</v>
+        <v>45</v>
       </c>
       <c r="E132">
-        <v>209</v>
+        <v>45</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B133" t="s">
-        <v>754</v>
+        <v>625</v>
       </c>
       <c r="C133" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D133">
-        <v>372</v>
+        <v>2202</v>
       </c>
       <c r="E133">
-        <v>372</v>
-[...18 lines deleted...]
-    </row>
+        <v>2202</v>
+      </c>
+    </row>
+    <row r="134"/>
     <row r="135">
       <c r="A135">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="B135" t="s">
-        <v>756</v>
+        <v>19</v>
       </c>
       <c r="C135" t="s">
         <v>36</v>
       </c>
       <c r="D135">
-        <v>532</v>
+        <v>4640</v>
       </c>
       <c r="E135">
-        <v>532</v>
+        <v>4640</v>
       </c>
     </row>
     <row r="136">
-      <c r="A136">
-        <v>11</v>
+      <c r="A136" t="s">
+        <v>31</v>
       </c>
       <c r="B136" t="s">
-        <v>757</v>
+        <v>31</v>
       </c>
       <c r="C136" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D136">
-        <v>101</v>
+        <v>1298</v>
       </c>
       <c r="E136">
-        <v>101</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="B137" t="s">
-        <v>758</v>
+        <v>626</v>
       </c>
       <c r="C137" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D137">
-        <v>7398</v>
+        <v>1306</v>
       </c>
       <c r="E137">
-        <v>7398</v>
-[...2 lines deleted...]
-    <row r="138"/>
+        <v>1306</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>2</v>
+      </c>
+      <c r="B138" t="s">
+        <v>627</v>
+      </c>
+      <c r="C138" t="s">
+        <v>39</v>
+      </c>
+      <c r="D138">
+        <v>360</v>
+      </c>
+      <c r="E138">
+        <v>360</v>
+      </c>
+    </row>
     <row r="139">
       <c r="A139">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="B139" t="s">
-        <v>18</v>
+        <v>628</v>
       </c>
       <c r="C139" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D139">
-        <v>6325</v>
+        <v>152</v>
       </c>
       <c r="E139">
-        <v>6325</v>
+        <v>152</v>
       </c>
     </row>
     <row r="140">
-      <c r="A140" t="s">
-        <v>28</v>
+      <c r="A140">
+        <v>4</v>
       </c>
       <c r="B140" t="s">
-        <v>28</v>
+        <v>629</v>
       </c>
       <c r="C140" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D140">
-        <v>3357</v>
+        <v>164</v>
       </c>
       <c r="E140">
-        <v>3357</v>
+        <v>164</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B141" t="s">
-        <v>759</v>
+        <v>630</v>
       </c>
       <c r="C141" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D141">
-        <v>1320</v>
+        <v>90</v>
       </c>
       <c r="E141">
-        <v>1320</v>
+        <v>90</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B142" t="s">
-        <v>760</v>
+        <v>631</v>
       </c>
       <c r="C142" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D142">
-        <v>604</v>
+        <v>113</v>
       </c>
       <c r="E142">
-        <v>604</v>
+        <v>113</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B143" t="s">
-        <v>761</v>
+        <v>632</v>
       </c>
       <c r="C143" t="s">
+        <v>39</v>
+      </c>
+      <c r="D143">
+        <v>96</v>
+      </c>
+      <c r="E143">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>8</v>
+      </c>
+      <c r="B144" t="s">
+        <v>633</v>
+      </c>
+      <c r="C144" t="s">
+        <v>39</v>
+      </c>
+      <c r="D144">
+        <v>1061</v>
+      </c>
+      <c r="E144">
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="145"/>
+    <row r="146">
+      <c r="A146">
+        <v>24</v>
+      </c>
+      <c r="B146" t="s">
+        <v>20</v>
+      </c>
+      <c r="C146" t="s">
         <v>36</v>
       </c>
-      <c r="D143">
-[...33 lines deleted...]
-      </c>
       <c r="D146">
-        <v>1504</v>
+        <v>865</v>
       </c>
       <c r="E146">
-        <v>1504</v>
+        <v>865</v>
       </c>
     </row>
     <row r="147">
-      <c r="A147">
-        <v>1</v>
+      <c r="A147" t="s">
+        <v>31</v>
       </c>
       <c r="B147" t="s">
-        <v>762</v>
+        <v>31</v>
       </c>
       <c r="C147" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D147">
-        <v>2696</v>
+        <v>544</v>
       </c>
       <c r="E147">
-        <v>2696</v>
+        <v>544</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B148" t="s">
-        <v>763</v>
+        <v>634</v>
       </c>
       <c r="C148" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D148">
-        <v>423</v>
+        <v>195</v>
       </c>
       <c r="E148">
-        <v>423</v>
+        <v>195</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B149" t="s">
-        <v>764</v>
+        <v>635</v>
       </c>
       <c r="C149" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D149">
-        <v>234</v>
+        <v>126</v>
       </c>
       <c r="E149">
-        <v>234</v>
-[...341 lines deleted...]
-        <v>548</v>
+        <v>126</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="S1" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="P1" s="1" t="s">
+      <c r="T1" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="Q1" s="1" t="s">
+      <c r="U1" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="R1" s="1" t="s">
+      <c r="V1" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="S1" s="1" t="s">
+      <c r="W1" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="T1" s="1" t="s">
+      <c r="X1" s="1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C2" t="s">
-        <v>781</v>
+        <v>636</v>
       </c>
       <c r="D2" t="s">
-        <v>782</v>
+        <v>637</v>
       </c>
       <c r="E2" t="s">
-        <v>783</v>
+        <v>638</v>
       </c>
       <c r="F2" t="s">
-        <v>784</v>
+        <v>639</v>
       </c>
       <c r="G2">
-        <v>118232</v>
+        <v>66241</v>
       </c>
       <c r="H2">
-        <v>96145</v>
+        <v>103292</v>
       </c>
       <c r="I2">
-        <v>90894</v>
+        <v>64968</v>
       </c>
       <c r="J2">
-        <v>74055</v>
+        <v>37797</v>
       </c>
       <c r="K2">
-        <v>38042</v>
+        <v>82794</v>
       </c>
       <c r="L2">
-        <v>2332</v>
+        <v>3115</v>
       </c>
       <c r="M2">
-        <v>8967</v>
+        <v>2772</v>
       </c>
       <c r="N2">
-        <v>48960</v>
+        <v>61454</v>
       </c>
       <c r="O2">
-        <v>34347</v>
+        <v>858</v>
       </c>
       <c r="P2">
-        <v>39902</v>
+        <v>1649</v>
       </c>
       <c r="Q2">
-        <v>6272</v>
+        <v>34572</v>
       </c>
       <c r="R2">
-        <v>5214</v>
+        <v>791</v>
       </c>
       <c r="S2">
-        <v>4640</v>
+        <v>29375</v>
       </c>
       <c r="T2">
-        <v>865</v>
+        <v>14192</v>
       </c>
       <c r="U2">
-        <v>568867</v>
+        <v>17626</v>
+      </c>
+      <c r="V2">
+        <v>4512</v>
+      </c>
+      <c r="W2">
+        <v>3766</v>
+      </c>
+      <c r="X2">
+        <v>529774</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="G3">
-        <v>118232</v>
+        <v>66241</v>
       </c>
       <c r="H3">
-        <v>96145</v>
+        <v>103292</v>
       </c>
       <c r="I3">
-        <v>90894</v>
+        <v>64968</v>
       </c>
       <c r="J3">
-        <v>74055</v>
+        <v>37797</v>
       </c>
       <c r="K3">
-        <v>38042</v>
+        <v>82794</v>
       </c>
       <c r="L3">
-        <v>2332</v>
+        <v>3115</v>
       </c>
       <c r="M3">
-        <v>8967</v>
+        <v>2772</v>
       </c>
       <c r="N3">
-        <v>48960</v>
+        <v>61454</v>
       </c>
       <c r="O3">
-        <v>34347</v>
+        <v>858</v>
       </c>
       <c r="P3">
-        <v>39902</v>
+        <v>1649</v>
       </c>
       <c r="Q3">
-        <v>6272</v>
+        <v>34572</v>
       </c>
       <c r="R3">
-        <v>5214</v>
+        <v>791</v>
       </c>
       <c r="S3">
-        <v>4640</v>
+        <v>29375</v>
       </c>
       <c r="T3">
-        <v>865</v>
+        <v>14192</v>
       </c>
       <c r="U3">
-        <v>568867</v>
+        <v>17626</v>
+      </c>
+      <c r="V3">
+        <v>4512</v>
+      </c>
+      <c r="W3">
+        <v>3766</v>
+      </c>
+      <c r="X3">
+        <v>529774</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="C1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="E1" s="1" t="s">
         <v>32</v>
-      </c>
-[...2577 lines deleted...]
-        <v>29</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D2">
         <v>66241</v>
       </c>
       <c r="E2">
         <v>66241</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B3" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C3" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D3">
         <v>8819</v>
       </c>
       <c r="E3">
         <v>8819</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>896</v>
+        <v>640</v>
       </c>
       <c r="C4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D4">
         <v>13486</v>
       </c>
       <c r="E4">
         <v>13486</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>897</v>
+        <v>641</v>
       </c>
       <c r="C5" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D5">
         <v>16615</v>
       </c>
       <c r="E5">
         <v>16615</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>898</v>
+        <v>642</v>
       </c>
       <c r="C6" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D6">
         <v>2452</v>
       </c>
       <c r="E6">
         <v>2452</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>899</v>
+        <v>643</v>
       </c>
       <c r="C7" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D7">
         <v>2261</v>
       </c>
       <c r="E7">
         <v>2261</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>900</v>
+        <v>644</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D8">
         <v>10567</v>
       </c>
       <c r="E8">
         <v>10567</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>901</v>
+        <v>645</v>
       </c>
       <c r="C9" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D9">
         <v>284</v>
       </c>
       <c r="E9">
         <v>284</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>902</v>
+        <v>646</v>
       </c>
       <c r="C10" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D10">
         <v>627</v>
       </c>
       <c r="E10">
         <v>627</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>903</v>
+        <v>647</v>
       </c>
       <c r="C11" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D11">
         <v>302</v>
       </c>
       <c r="E11">
         <v>302</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>904</v>
+        <v>648</v>
       </c>
       <c r="C12" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D12">
         <v>330</v>
       </c>
       <c r="E12">
         <v>330</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>905</v>
+        <v>649</v>
       </c>
       <c r="C13" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D13">
         <v>156</v>
       </c>
       <c r="E13">
         <v>156</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>906</v>
+        <v>650</v>
       </c>
       <c r="C14" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D14">
         <v>10342</v>
       </c>
       <c r="E14">
         <v>10342</v>
       </c>
     </row>
     <row r="15"/>
     <row r="16">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16" t="s">
         <v>7</v>
       </c>
       <c r="C16" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D16">
         <v>103292</v>
       </c>
       <c r="E16">
         <v>103292</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B17" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C17" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D17">
         <v>24346</v>
       </c>
       <c r="E17">
         <v>24346</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1</v>
       </c>
       <c r="B18" t="s">
-        <v>907</v>
+        <v>651</v>
       </c>
       <c r="C18" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D18">
         <v>40469</v>
       </c>
       <c r="E18">
         <v>40469</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>2</v>
       </c>
       <c r="B19" t="s">
-        <v>908</v>
+        <v>652</v>
       </c>
       <c r="C19" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D19">
         <v>13280</v>
       </c>
       <c r="E19">
         <v>13280</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>3</v>
       </c>
       <c r="B20" t="s">
-        <v>909</v>
+        <v>653</v>
       </c>
       <c r="C20" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D20">
         <v>5139</v>
       </c>
       <c r="E20">
         <v>5139</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>4</v>
       </c>
       <c r="B21" t="s">
-        <v>910</v>
+        <v>654</v>
       </c>
       <c r="C21" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D21">
         <v>9124</v>
       </c>
       <c r="E21">
         <v>9124</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>5</v>
       </c>
       <c r="B22" t="s">
-        <v>911</v>
+        <v>655</v>
       </c>
       <c r="C22" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D22">
         <v>2757</v>
       </c>
       <c r="E22">
         <v>2757</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>6</v>
       </c>
       <c r="B23" t="s">
-        <v>912</v>
+        <v>656</v>
       </c>
       <c r="C23" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D23">
         <v>1228</v>
       </c>
       <c r="E23">
         <v>1228</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>7</v>
       </c>
       <c r="B24" t="s">
-        <v>913</v>
+        <v>657</v>
       </c>
       <c r="C24" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D24">
         <v>1162</v>
       </c>
       <c r="E24">
         <v>1162</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>8</v>
       </c>
       <c r="B25" t="s">
-        <v>914</v>
+        <v>658</v>
       </c>
       <c r="C25" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D25">
         <v>1362</v>
       </c>
       <c r="E25">
         <v>1362</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>9</v>
       </c>
       <c r="B26" t="s">
-        <v>915</v>
+        <v>659</v>
       </c>
       <c r="C26" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D26">
         <v>2118</v>
       </c>
       <c r="E26">
         <v>2118</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>10</v>
       </c>
       <c r="B27" t="s">
-        <v>916</v>
+        <v>660</v>
       </c>
       <c r="C27" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D27">
         <v>769</v>
       </c>
       <c r="E27">
         <v>769</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>11</v>
       </c>
       <c r="B28" t="s">
-        <v>917</v>
+        <v>661</v>
       </c>
       <c r="C28" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D28">
         <v>1538</v>
       </c>
       <c r="E28">
         <v>1538</v>
       </c>
     </row>
     <row r="29"/>
     <row r="30">
       <c r="A30">
         <v>3</v>
       </c>
       <c r="B30" t="s">
         <v>8</v>
       </c>
       <c r="C30" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D30">
         <v>64968</v>
       </c>
       <c r="E30">
         <v>64968</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B31" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C31" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D31">
         <v>11584</v>
       </c>
       <c r="E31">
         <v>11584</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1</v>
       </c>
       <c r="B32" t="s">
-        <v>918</v>
+        <v>662</v>
       </c>
       <c r="C32" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D32">
         <v>17785</v>
       </c>
       <c r="E32">
         <v>17785</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>2</v>
       </c>
       <c r="B33" t="s">
-        <v>919</v>
+        <v>663</v>
       </c>
       <c r="C33" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D33">
         <v>8111</v>
       </c>
       <c r="E33">
         <v>8111</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>3</v>
       </c>
       <c r="B34" t="s">
-        <v>920</v>
+        <v>664</v>
       </c>
       <c r="C34" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D34">
         <v>5309</v>
       </c>
       <c r="E34">
         <v>5309</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>4</v>
       </c>
       <c r="B35" t="s">
-        <v>921</v>
+        <v>665</v>
       </c>
       <c r="C35" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D35">
         <v>4233</v>
       </c>
       <c r="E35">
         <v>4233</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>5</v>
       </c>
       <c r="B36" t="s">
-        <v>922</v>
+        <v>666</v>
       </c>
       <c r="C36" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D36">
         <v>3864</v>
       </c>
       <c r="E36">
         <v>3864</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>6</v>
       </c>
       <c r="B37" t="s">
-        <v>923</v>
+        <v>667</v>
       </c>
       <c r="C37" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D37">
         <v>1573</v>
       </c>
       <c r="E37">
         <v>1573</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>7</v>
       </c>
       <c r="B38" t="s">
-        <v>924</v>
+        <v>668</v>
       </c>
       <c r="C38" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D38">
         <v>1295</v>
       </c>
       <c r="E38">
         <v>1295</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>8</v>
       </c>
       <c r="B39" t="s">
-        <v>925</v>
+        <v>669</v>
       </c>
       <c r="C39" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D39">
         <v>3058</v>
       </c>
       <c r="E39">
         <v>3058</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>9</v>
       </c>
       <c r="B40" t="s">
-        <v>926</v>
+        <v>670</v>
       </c>
       <c r="C40" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D40">
         <v>161</v>
       </c>
       <c r="E40">
         <v>161</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>10</v>
       </c>
       <c r="B41" t="s">
-        <v>927</v>
+        <v>671</v>
       </c>
       <c r="C41" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D41">
         <v>729</v>
       </c>
       <c r="E41">
         <v>729</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>11</v>
       </c>
       <c r="B42" t="s">
-        <v>928</v>
+        <v>672</v>
       </c>
       <c r="C42" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D42">
         <v>7266</v>
       </c>
       <c r="E42">
         <v>7266</v>
       </c>
     </row>
     <row r="43"/>
     <row r="44">
       <c r="A44">
         <v>4</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D44">
         <v>37797</v>
       </c>
       <c r="E44">
         <v>37797</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B45" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C45" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D45">
         <v>7076</v>
       </c>
       <c r="E45">
         <v>7076</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>1</v>
       </c>
       <c r="B46" t="s">
-        <v>929</v>
+        <v>673</v>
       </c>
       <c r="C46" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D46">
         <v>7749</v>
       </c>
       <c r="E46">
         <v>7749</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>2</v>
       </c>
       <c r="B47" t="s">
-        <v>930</v>
+        <v>674</v>
       </c>
       <c r="C47" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D47">
         <v>6834</v>
       </c>
       <c r="E47">
         <v>6834</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>3</v>
       </c>
       <c r="B48" t="s">
-        <v>931</v>
+        <v>675</v>
       </c>
       <c r="C48" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D48">
         <v>9575</v>
       </c>
       <c r="E48">
         <v>9575</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>4</v>
       </c>
       <c r="B49" t="s">
-        <v>932</v>
+        <v>676</v>
       </c>
       <c r="C49" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D49">
         <v>1865</v>
       </c>
       <c r="E49">
         <v>1865</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>5</v>
       </c>
       <c r="B50" t="s">
-        <v>933</v>
+        <v>677</v>
       </c>
       <c r="C50" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D50">
         <v>860</v>
       </c>
       <c r="E50">
         <v>860</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>6</v>
       </c>
       <c r="B51" t="s">
-        <v>934</v>
+        <v>678</v>
       </c>
       <c r="C51" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D51">
         <v>2055</v>
       </c>
       <c r="E51">
         <v>2055</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>7</v>
       </c>
       <c r="B52" t="s">
-        <v>935</v>
+        <v>679</v>
       </c>
       <c r="C52" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D52">
         <v>481</v>
       </c>
       <c r="E52">
         <v>481</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>8</v>
       </c>
       <c r="B53" t="s">
-        <v>936</v>
+        <v>680</v>
       </c>
       <c r="C53" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D53">
         <v>413</v>
       </c>
       <c r="E53">
         <v>413</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>9</v>
       </c>
       <c r="B54" t="s">
-        <v>937</v>
+        <v>681</v>
       </c>
       <c r="C54" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D54">
         <v>263</v>
       </c>
       <c r="E54">
         <v>263</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>10</v>
       </c>
       <c r="B55" t="s">
-        <v>938</v>
+        <v>682</v>
       </c>
       <c r="C55" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D55">
         <v>366</v>
       </c>
       <c r="E55">
         <v>366</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>11</v>
       </c>
       <c r="B56" t="s">
-        <v>939</v>
+        <v>683</v>
       </c>
       <c r="C56" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D56">
         <v>260</v>
       </c>
       <c r="E56">
         <v>260</v>
       </c>
     </row>
     <row r="57"/>
     <row r="58">
       <c r="A58">
         <v>5</v>
       </c>
       <c r="B58" t="s">
         <v>10</v>
       </c>
       <c r="C58" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D58">
         <v>82794</v>
       </c>
       <c r="E58">
         <v>82794</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B59" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C59" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D59">
         <v>9751</v>
       </c>
       <c r="E59">
         <v>9751</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1</v>
       </c>
       <c r="B60" t="s">
-        <v>940</v>
+        <v>684</v>
       </c>
       <c r="C60" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D60">
         <v>40823</v>
       </c>
       <c r="E60">
         <v>40823</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>2</v>
       </c>
       <c r="B61" t="s">
-        <v>941</v>
+        <v>685</v>
       </c>
       <c r="C61" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D61">
         <v>17140</v>
       </c>
       <c r="E61">
         <v>17140</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>3</v>
       </c>
       <c r="B62" t="s">
-        <v>942</v>
+        <v>686</v>
       </c>
       <c r="C62" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D62">
         <v>1737</v>
       </c>
       <c r="E62">
         <v>1737</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>4</v>
       </c>
       <c r="B63" t="s">
-        <v>943</v>
+        <v>687</v>
       </c>
       <c r="C63" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D63">
         <v>2974</v>
       </c>
       <c r="E63">
         <v>2974</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>5</v>
       </c>
       <c r="B64" t="s">
-        <v>944</v>
+        <v>688</v>
       </c>
       <c r="C64" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D64">
         <v>6707</v>
       </c>
       <c r="E64">
         <v>6707</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>6</v>
       </c>
       <c r="B65" t="s">
-        <v>945</v>
+        <v>689</v>
       </c>
       <c r="C65" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D65">
         <v>756</v>
       </c>
       <c r="E65">
         <v>756</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>7</v>
       </c>
       <c r="B66" t="s">
-        <v>946</v>
+        <v>690</v>
       </c>
       <c r="C66" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D66">
         <v>755</v>
       </c>
       <c r="E66">
         <v>755</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>8</v>
       </c>
       <c r="B67" t="s">
-        <v>947</v>
+        <v>691</v>
       </c>
       <c r="C67" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D67">
         <v>1229</v>
       </c>
       <c r="E67">
         <v>1229</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>9</v>
       </c>
       <c r="B68" t="s">
-        <v>948</v>
+        <v>692</v>
       </c>
       <c r="C68" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D68">
         <v>280</v>
       </c>
       <c r="E68">
         <v>280</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>10</v>
       </c>
       <c r="B69" t="s">
-        <v>949</v>
+        <v>693</v>
       </c>
       <c r="C69" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D69">
         <v>353</v>
       </c>
       <c r="E69">
         <v>353</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>11</v>
       </c>
       <c r="B70" t="s">
-        <v>950</v>
+        <v>694</v>
       </c>
       <c r="C70" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D70">
         <v>289</v>
       </c>
       <c r="E70">
         <v>289</v>
       </c>
     </row>
     <row r="71"/>
     <row r="72">
       <c r="A72">
         <v>6</v>
       </c>
       <c r="B72" t="s">
         <v>11</v>
       </c>
       <c r="C72" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D72">
         <v>3115</v>
       </c>
       <c r="E72">
         <v>3115</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B73" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C73" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D73">
         <v>1194</v>
       </c>
       <c r="E73">
         <v>1194</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1</v>
       </c>
       <c r="B74" t="s">
-        <v>951</v>
+        <v>695</v>
       </c>
       <c r="C74" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D74">
         <v>1162</v>
       </c>
       <c r="E74">
         <v>1162</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>2</v>
       </c>
       <c r="B75" t="s">
-        <v>952</v>
+        <v>696</v>
       </c>
       <c r="C75" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D75">
         <v>505</v>
       </c>
       <c r="E75">
         <v>505</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>3</v>
       </c>
       <c r="B76" t="s">
-        <v>953</v>
+        <v>697</v>
       </c>
       <c r="C76" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D76">
         <v>254</v>
       </c>
       <c r="E76">
         <v>254</v>
       </c>
     </row>
     <row r="77"/>
     <row r="78">
       <c r="A78">
         <v>7</v>
       </c>
       <c r="B78" t="s">
         <v>12</v>
       </c>
       <c r="C78" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D78">
         <v>2772</v>
       </c>
       <c r="E78">
         <v>2772</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B79" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C79" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D79">
         <v>1060</v>
       </c>
       <c r="E79">
         <v>1060</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1</v>
       </c>
       <c r="B80" t="s">
-        <v>954</v>
+        <v>698</v>
       </c>
       <c r="C80" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D80">
         <v>1021</v>
       </c>
       <c r="E80">
         <v>1021</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>2</v>
       </c>
       <c r="B81" t="s">
-        <v>955</v>
+        <v>699</v>
       </c>
       <c r="C81" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D81">
         <v>333</v>
       </c>
       <c r="E81">
         <v>333</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>3</v>
       </c>
       <c r="B82" t="s">
-        <v>956</v>
+        <v>700</v>
       </c>
       <c r="C82" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D82">
         <v>183</v>
       </c>
       <c r="E82">
         <v>183</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>4</v>
       </c>
       <c r="B83" t="s">
-        <v>957</v>
+        <v>701</v>
       </c>
       <c r="C83" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D83">
         <v>175</v>
       </c>
       <c r="E83">
         <v>175</v>
       </c>
     </row>
     <row r="84"/>
     <row r="85">
       <c r="A85">
         <v>8</v>
       </c>
       <c r="B85" t="s">
         <v>13</v>
       </c>
       <c r="C85" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D85">
         <v>61454</v>
       </c>
       <c r="E85">
         <v>61454</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B86" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C86" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D86">
         <v>14427</v>
       </c>
       <c r="E86">
         <v>14427</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1</v>
       </c>
       <c r="B87" t="s">
-        <v>958</v>
+        <v>702</v>
       </c>
       <c r="C87" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D87">
         <v>9888</v>
       </c>
       <c r="E87">
         <v>9888</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>2</v>
       </c>
       <c r="B88" t="s">
-        <v>959</v>
+        <v>703</v>
       </c>
       <c r="C88" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D88">
         <v>13869</v>
       </c>
       <c r="E88">
         <v>13869</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>3</v>
       </c>
       <c r="B89" t="s">
-        <v>960</v>
+        <v>704</v>
       </c>
       <c r="C89" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D89">
         <v>12465</v>
       </c>
       <c r="E89">
         <v>12465</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>4</v>
       </c>
       <c r="B90" t="s">
-        <v>961</v>
+        <v>705</v>
       </c>
       <c r="C90" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D90">
         <v>2418</v>
       </c>
       <c r="E90">
         <v>2418</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>5</v>
       </c>
       <c r="B91" t="s">
-        <v>962</v>
+        <v>706</v>
       </c>
       <c r="C91" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D91">
         <v>2006</v>
       </c>
       <c r="E91">
         <v>2006</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>6</v>
       </c>
       <c r="B92" t="s">
-        <v>963</v>
+        <v>707</v>
       </c>
       <c r="C92" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D92">
         <v>1842</v>
       </c>
       <c r="E92">
         <v>1842</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>7</v>
       </c>
       <c r="B93" t="s">
-        <v>964</v>
+        <v>708</v>
       </c>
       <c r="C93" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D93">
         <v>752</v>
       </c>
       <c r="E93">
         <v>752</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>8</v>
       </c>
       <c r="B94" t="s">
-        <v>965</v>
+        <v>709</v>
       </c>
       <c r="C94" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D94">
         <v>1276</v>
       </c>
       <c r="E94">
         <v>1276</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>9</v>
       </c>
       <c r="B95" t="s">
-        <v>966</v>
+        <v>710</v>
       </c>
       <c r="C95" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D95">
         <v>678</v>
       </c>
       <c r="E95">
         <v>678</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>10</v>
       </c>
       <c r="B96" t="s">
-        <v>967</v>
+        <v>711</v>
       </c>
       <c r="C96" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D96">
         <v>1087</v>
       </c>
       <c r="E96">
         <v>1087</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>11</v>
       </c>
       <c r="B97" t="s">
-        <v>968</v>
+        <v>712</v>
       </c>
       <c r="C97" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D97">
         <v>746</v>
       </c>
       <c r="E97">
         <v>746</v>
       </c>
     </row>
     <row r="98"/>
     <row r="99">
       <c r="A99">
         <v>9</v>
       </c>
       <c r="B99" t="s">
         <v>14</v>
       </c>
       <c r="C99" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D99">
         <v>858</v>
       </c>
       <c r="E99">
         <v>858</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B100" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C100" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D100">
         <v>576</v>
       </c>
       <c r="E100">
         <v>576</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>1</v>
       </c>
       <c r="B101" t="s">
-        <v>969</v>
+        <v>713</v>
       </c>
       <c r="C101" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D101">
         <v>186</v>
       </c>
       <c r="E101">
         <v>186</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>2</v>
       </c>
       <c r="B102" t="s">
-        <v>970</v>
+        <v>714</v>
       </c>
       <c r="C102" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D102">
         <v>96</v>
       </c>
       <c r="E102">
         <v>96</v>
       </c>
     </row>
     <row r="103"/>
     <row r="104">
       <c r="A104">
         <v>10</v>
       </c>
       <c r="B104" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="C104" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D104">
         <v>1649</v>
       </c>
       <c r="E104">
         <v>1649</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B105" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C105" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D105">
         <v>338</v>
       </c>
       <c r="E105">
         <v>338</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>1</v>
       </c>
       <c r="B106" t="s">
-        <v>971</v>
+        <v>715</v>
       </c>
       <c r="C106" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D106">
         <v>867</v>
       </c>
       <c r="E106">
         <v>867</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>2</v>
       </c>
       <c r="B107" t="s">
-        <v>972</v>
+        <v>716</v>
       </c>
       <c r="C107" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D107">
         <v>263</v>
       </c>
       <c r="E107">
         <v>263</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>3</v>
       </c>
       <c r="B108" t="s">
-        <v>973</v>
+        <v>717</v>
       </c>
       <c r="C108" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D108">
         <v>181</v>
       </c>
       <c r="E108">
         <v>181</v>
       </c>
     </row>
     <row r="109"/>
     <row r="110">
       <c r="A110">
         <v>12</v>
       </c>
       <c r="B110" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C110" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D110">
         <v>34572</v>
       </c>
       <c r="E110">
         <v>34572</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B111" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C111" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D111">
         <v>4553</v>
       </c>
       <c r="E111">
         <v>4553</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1</v>
       </c>
       <c r="B112" t="s">
-        <v>974</v>
+        <v>718</v>
       </c>
       <c r="C112" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D112">
         <v>6939</v>
       </c>
       <c r="E112">
         <v>6939</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>2</v>
       </c>
       <c r="B113" t="s">
-        <v>975</v>
+        <v>719</v>
       </c>
       <c r="C113" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D113">
         <v>2377</v>
       </c>
       <c r="E113">
         <v>2377</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>3</v>
       </c>
       <c r="B114" t="s">
-        <v>976</v>
+        <v>720</v>
       </c>
       <c r="C114" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D114">
         <v>1315</v>
       </c>
       <c r="E114">
         <v>1315</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>4</v>
       </c>
       <c r="B115" t="s">
-        <v>977</v>
+        <v>721</v>
       </c>
       <c r="C115" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D115">
         <v>1132</v>
       </c>
       <c r="E115">
         <v>1132</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>5</v>
       </c>
       <c r="B116" t="s">
-        <v>978</v>
+        <v>722</v>
       </c>
       <c r="C116" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D116">
         <v>1966</v>
       </c>
       <c r="E116">
         <v>1966</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>6</v>
       </c>
       <c r="B117" t="s">
-        <v>979</v>
+        <v>723</v>
       </c>
       <c r="C117" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D117">
         <v>1148</v>
       </c>
       <c r="E117">
         <v>1148</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>7</v>
       </c>
       <c r="B118" t="s">
-        <v>980</v>
+        <v>724</v>
       </c>
       <c r="C118" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D118">
         <v>230</v>
       </c>
       <c r="E118">
         <v>230</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>8</v>
       </c>
       <c r="B119" t="s">
-        <v>981</v>
+        <v>725</v>
       </c>
       <c r="C119" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D119">
         <v>393</v>
       </c>
       <c r="E119">
         <v>393</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>9</v>
       </c>
       <c r="B120" t="s">
-        <v>982</v>
+        <v>726</v>
       </c>
       <c r="C120" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D120">
         <v>13555</v>
       </c>
       <c r="E120">
         <v>13555</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>10</v>
       </c>
       <c r="B121" t="s">
-        <v>983</v>
+        <v>727</v>
       </c>
       <c r="C121" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D121">
         <v>568</v>
       </c>
       <c r="E121">
         <v>568</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>11</v>
       </c>
       <c r="B122" t="s">
-        <v>984</v>
+        <v>728</v>
       </c>
       <c r="C122" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D122">
         <v>396</v>
       </c>
       <c r="E122">
         <v>396</v>
       </c>
     </row>
     <row r="123"/>
     <row r="124">
       <c r="A124">
         <v>13</v>
       </c>
       <c r="B124" t="s">
-        <v>410</v>
+        <v>153</v>
       </c>
       <c r="C124" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D124">
         <v>791</v>
       </c>
       <c r="E124">
         <v>791</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B125" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C125" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D125">
         <v>318</v>
       </c>
       <c r="E125">
         <v>318</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1</v>
       </c>
       <c r="B126" t="s">
-        <v>985</v>
+        <v>729</v>
       </c>
       <c r="C126" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D126">
         <v>473</v>
       </c>
       <c r="E126">
         <v>473</v>
       </c>
     </row>
     <row r="127"/>
     <row r="128">
       <c r="A128">
         <v>14</v>
       </c>
       <c r="B128" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C128" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D128">
         <v>29375</v>
       </c>
       <c r="E128">
         <v>29375</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B129" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C129" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D129">
         <v>5308</v>
       </c>
       <c r="E129">
         <v>5308</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1</v>
       </c>
       <c r="B130" t="s">
-        <v>986</v>
+        <v>730</v>
       </c>
       <c r="C130" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D130">
         <v>10477</v>
       </c>
       <c r="E130">
         <v>10477</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>2</v>
       </c>
       <c r="B131" t="s">
-        <v>987</v>
+        <v>731</v>
       </c>
       <c r="C131" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D131">
         <v>7543</v>
       </c>
       <c r="E131">
         <v>7543</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>3</v>
       </c>
       <c r="B132" t="s">
-        <v>988</v>
+        <v>732</v>
       </c>
       <c r="C132" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D132">
         <v>933</v>
       </c>
       <c r="E132">
         <v>933</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>4</v>
       </c>
       <c r="B133" t="s">
-        <v>989</v>
+        <v>733</v>
       </c>
       <c r="C133" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D133">
         <v>622</v>
       </c>
       <c r="E133">
         <v>622</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>5</v>
       </c>
       <c r="B134" t="s">
-        <v>990</v>
+        <v>734</v>
       </c>
       <c r="C134" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D134">
         <v>751</v>
       </c>
       <c r="E134">
         <v>751</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>6</v>
       </c>
       <c r="B135" t="s">
-        <v>991</v>
+        <v>735</v>
       </c>
       <c r="C135" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D135">
         <v>360</v>
       </c>
       <c r="E135">
         <v>360</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>7</v>
       </c>
       <c r="B136" t="s">
-        <v>992</v>
+        <v>736</v>
       </c>
       <c r="C136" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D136">
         <v>270</v>
       </c>
       <c r="E136">
         <v>270</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>8</v>
       </c>
       <c r="B137" t="s">
-        <v>993</v>
+        <v>737</v>
       </c>
       <c r="C137" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D137">
         <v>393</v>
       </c>
       <c r="E137">
         <v>393</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>9</v>
       </c>
       <c r="B138" t="s">
-        <v>994</v>
+        <v>738</v>
       </c>
       <c r="C138" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D138">
         <v>1168</v>
       </c>
       <c r="E138">
         <v>1168</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>10</v>
       </c>
       <c r="B139" t="s">
-        <v>995</v>
+        <v>739</v>
       </c>
       <c r="C139" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D139">
         <v>1550</v>
       </c>
       <c r="E139">
         <v>1550</v>
       </c>
     </row>
     <row r="140"/>
     <row r="141">
       <c r="A141">
         <v>15</v>
       </c>
       <c r="B141" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C141" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D141">
         <v>14192</v>
       </c>
       <c r="E141">
         <v>14192</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B142" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C142" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D142">
         <v>4960</v>
       </c>
       <c r="E142">
         <v>4960</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1</v>
       </c>
       <c r="B143" t="s">
-        <v>996</v>
+        <v>740</v>
       </c>
       <c r="C143" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D143">
         <v>2112</v>
       </c>
       <c r="E143">
         <v>2112</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>2</v>
       </c>
       <c r="B144" t="s">
-        <v>997</v>
+        <v>741</v>
       </c>
       <c r="C144" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D144">
         <v>1348</v>
       </c>
       <c r="E144">
         <v>1348</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>3</v>
       </c>
       <c r="B145" t="s">
-        <v>998</v>
+        <v>742</v>
       </c>
       <c r="C145" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D145">
         <v>971</v>
       </c>
       <c r="E145">
         <v>971</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>4</v>
       </c>
       <c r="B146" t="s">
-        <v>999</v>
+        <v>743</v>
       </c>
       <c r="C146" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D146">
         <v>2683</v>
       </c>
       <c r="E146">
         <v>2683</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>5</v>
       </c>
       <c r="B147" t="s">
-        <v>1000</v>
+        <v>744</v>
       </c>
       <c r="C147" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D147">
         <v>573</v>
       </c>
       <c r="E147">
         <v>573</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>6</v>
       </c>
       <c r="B148" t="s">
-        <v>1001</v>
+        <v>745</v>
       </c>
       <c r="C148" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D148">
         <v>273</v>
       </c>
       <c r="E148">
         <v>273</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>7</v>
       </c>
       <c r="B149" t="s">
-        <v>1002</v>
+        <v>746</v>
       </c>
       <c r="C149" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D149">
         <v>474</v>
       </c>
       <c r="E149">
         <v>474</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>8</v>
       </c>
       <c r="B150" t="s">
-        <v>1003</v>
+        <v>747</v>
       </c>
       <c r="C150" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D150">
         <v>174</v>
       </c>
       <c r="E150">
         <v>174</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>9</v>
       </c>
       <c r="B151" t="s">
-        <v>1004</v>
+        <v>748</v>
       </c>
       <c r="C151" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D151">
         <v>275</v>
       </c>
       <c r="E151">
         <v>275</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>10</v>
       </c>
       <c r="B152" t="s">
-        <v>1005</v>
+        <v>749</v>
       </c>
       <c r="C152" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D152">
         <v>349</v>
       </c>
       <c r="E152">
         <v>349</v>
       </c>
     </row>
     <row r="153"/>
     <row r="154">
       <c r="A154">
         <v>16</v>
       </c>
       <c r="B154" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C154" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D154">
         <v>17626</v>
       </c>
       <c r="E154">
         <v>17626</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B155" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C155" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D155">
         <v>1475</v>
       </c>
       <c r="E155">
         <v>1475</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>1</v>
       </c>
       <c r="B156" t="s">
-        <v>1006</v>
+        <v>750</v>
       </c>
       <c r="C156" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D156">
         <v>1484</v>
       </c>
       <c r="E156">
         <v>1484</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>2</v>
       </c>
       <c r="B157" t="s">
-        <v>1007</v>
+        <v>751</v>
       </c>
       <c r="C157" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D157">
         <v>6120</v>
       </c>
       <c r="E157">
         <v>6120</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>3</v>
       </c>
       <c r="B158" t="s">
-        <v>1008</v>
+        <v>752</v>
       </c>
       <c r="C158" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D158">
         <v>6743</v>
       </c>
       <c r="E158">
         <v>6743</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>4</v>
       </c>
       <c r="B159" t="s">
-        <v>1009</v>
+        <v>753</v>
       </c>
       <c r="C159" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D159">
         <v>935</v>
       </c>
       <c r="E159">
         <v>935</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>5</v>
       </c>
       <c r="B160" t="s">
-        <v>1010</v>
+        <v>754</v>
       </c>
       <c r="C160" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D160">
         <v>183</v>
       </c>
       <c r="E160">
         <v>183</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>6</v>
       </c>
       <c r="B161" t="s">
-        <v>1011</v>
+        <v>755</v>
       </c>
       <c r="C161" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D161">
         <v>203</v>
       </c>
       <c r="E161">
         <v>203</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>7</v>
       </c>
       <c r="B162" t="s">
-        <v>1012</v>
+        <v>756</v>
       </c>
       <c r="C162" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D162">
         <v>98</v>
       </c>
       <c r="E162">
         <v>98</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>8</v>
       </c>
       <c r="B163" t="s">
-        <v>1013</v>
+        <v>757</v>
       </c>
       <c r="C163" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D163">
         <v>59</v>
       </c>
       <c r="E163">
         <v>59</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>9</v>
       </c>
       <c r="B164" t="s">
-        <v>1014</v>
+        <v>758</v>
       </c>
       <c r="C164" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D164">
         <v>100</v>
       </c>
       <c r="E164">
         <v>100</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>10</v>
       </c>
       <c r="B165" t="s">
-        <v>1015</v>
+        <v>759</v>
       </c>
       <c r="C165" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D165">
         <v>74</v>
       </c>
       <c r="E165">
         <v>74</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>11</v>
       </c>
       <c r="B166" t="s">
-        <v>1016</v>
+        <v>760</v>
       </c>
       <c r="C166" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D166">
         <v>152</v>
       </c>
       <c r="E166">
         <v>152</v>
       </c>
     </row>
     <row r="167"/>
     <row r="168">
       <c r="A168">
         <v>17</v>
       </c>
       <c r="B168" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C168" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D168">
         <v>4512</v>
       </c>
       <c r="E168">
         <v>4512</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B169" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C169" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D169">
         <v>1047</v>
       </c>
       <c r="E169">
         <v>1047</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>1</v>
       </c>
       <c r="B170" t="s">
-        <v>1017</v>
+        <v>761</v>
       </c>
       <c r="C170" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D170">
         <v>891</v>
       </c>
       <c r="E170">
         <v>891</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>2</v>
       </c>
       <c r="B171" t="s">
-        <v>1018</v>
+        <v>762</v>
       </c>
       <c r="C171" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D171">
         <v>621</v>
       </c>
       <c r="E171">
         <v>621</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>3</v>
       </c>
       <c r="B172" t="s">
-        <v>1019</v>
+        <v>763</v>
       </c>
       <c r="C172" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D172">
         <v>256</v>
       </c>
       <c r="E172">
         <v>256</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>4</v>
       </c>
       <c r="B173" t="s">
-        <v>1020</v>
+        <v>764</v>
       </c>
       <c r="C173" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D173">
         <v>195</v>
       </c>
       <c r="E173">
         <v>195</v>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>5</v>
       </c>
       <c r="B174" t="s">
-        <v>1021</v>
+        <v>765</v>
       </c>
       <c r="C174" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D174">
         <v>181</v>
       </c>
       <c r="E174">
         <v>181</v>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>6</v>
       </c>
       <c r="B175" t="s">
-        <v>1022</v>
+        <v>766</v>
       </c>
       <c r="C175" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D175">
         <v>157</v>
       </c>
       <c r="E175">
         <v>157</v>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>7</v>
       </c>
       <c r="B176" t="s">
-        <v>1023</v>
+        <v>767</v>
       </c>
       <c r="C176" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D176">
         <v>93</v>
       </c>
       <c r="E176">
         <v>93</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>8</v>
       </c>
       <c r="B177" t="s">
-        <v>1024</v>
+        <v>768</v>
       </c>
       <c r="C177" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D177">
         <v>62</v>
       </c>
       <c r="E177">
         <v>62</v>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>9</v>
       </c>
       <c r="B178" t="s">
-        <v>1025</v>
+        <v>769</v>
       </c>
       <c r="C178" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D178">
         <v>63</v>
       </c>
       <c r="E178">
         <v>63</v>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>10</v>
       </c>
       <c r="B179" t="s">
-        <v>1026</v>
+        <v>770</v>
       </c>
       <c r="C179" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D179">
         <v>946</v>
       </c>
       <c r="E179">
         <v>946</v>
       </c>
     </row>
     <row r="180"/>
     <row r="181">
       <c r="A181">
         <v>24</v>
       </c>
       <c r="B181" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C181" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D181">
         <v>3766</v>
       </c>
       <c r="E181">
         <v>3766</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B182" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C182" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D182">
         <v>795</v>
       </c>
       <c r="E182">
         <v>795</v>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>1</v>
       </c>
       <c r="B183" t="s">
-        <v>1027</v>
+        <v>771</v>
       </c>
       <c r="C183" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D183">
         <v>1741</v>
       </c>
       <c r="E183">
         <v>1741</v>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>2</v>
       </c>
       <c r="B184" t="s">
-        <v>1028</v>
+        <v>772</v>
       </c>
       <c r="C184" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D184">
         <v>318</v>
       </c>
       <c r="E184">
         <v>318</v>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>3</v>
       </c>
       <c r="B185" t="s">
-        <v>1029</v>
+        <v>773</v>
       </c>
       <c r="C185" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D185">
         <v>194</v>
       </c>
       <c r="E185">
         <v>194</v>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>4</v>
       </c>
       <c r="B186" t="s">
-        <v>1030</v>
+        <v>774</v>
       </c>
       <c r="C186" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D186">
         <v>718</v>
       </c>
       <c r="E186">
         <v>718</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...211 lines deleted...]
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C2" t="s">
+        <v>776</v>
+      </c>
+      <c r="D2" t="s">
+        <v>777</v>
+      </c>
+      <c r="E2" t="s">
+        <v>778</v>
+      </c>
+      <c r="F2" t="s">
+        <v>779</v>
+      </c>
+      <c r="G2">
+        <v>58575</v>
+      </c>
+      <c r="H2">
+        <v>142393</v>
+      </c>
+      <c r="I2">
+        <v>96847</v>
+      </c>
+      <c r="J2">
+        <v>61539</v>
+      </c>
+      <c r="K2">
+        <v>37404</v>
+      </c>
+      <c r="L2">
+        <v>2629</v>
+      </c>
+      <c r="M2">
+        <v>2938</v>
+      </c>
+      <c r="N2">
+        <v>38826</v>
+      </c>
+      <c r="O2">
+        <v>692</v>
+      </c>
+      <c r="P2">
+        <v>1574</v>
+      </c>
+      <c r="Q2">
+        <v>50179</v>
+      </c>
+      <c r="R2">
+        <v>30857</v>
+      </c>
+      <c r="S2">
+        <v>10971</v>
+      </c>
+      <c r="T2">
+        <v>6373</v>
+      </c>
+      <c r="U2">
+        <v>7524</v>
+      </c>
+      <c r="V2">
+        <v>1557</v>
+      </c>
+      <c r="W2">
+        <v>550878</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
         <v>31</v>
       </c>
+      <c r="B3" t="s">
+        <v>32</v>
+      </c>
+      <c r="G3">
+        <v>58575</v>
+      </c>
+      <c r="H3">
+        <v>142393</v>
+      </c>
+      <c r="I3">
+        <v>96847</v>
+      </c>
+      <c r="J3">
+        <v>61539</v>
+      </c>
+      <c r="K3">
+        <v>37404</v>
+      </c>
+      <c r="L3">
+        <v>2629</v>
+      </c>
+      <c r="M3">
+        <v>2938</v>
+      </c>
+      <c r="N3">
+        <v>38826</v>
+      </c>
+      <c r="O3">
+        <v>692</v>
+      </c>
+      <c r="P3">
+        <v>1574</v>
+      </c>
+      <c r="Q3">
+        <v>50179</v>
+      </c>
+      <c r="R3">
+        <v>30857</v>
+      </c>
+      <c r="S3">
+        <v>10971</v>
+      </c>
+      <c r="T3">
+        <v>6373</v>
+      </c>
+      <c r="U3">
+        <v>7524</v>
+      </c>
+      <c r="V3">
+        <v>1557</v>
+      </c>
+      <c r="W3">
+        <v>550878</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>34</v>
+      </c>
       <c r="C1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="E1" s="1" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D2">
         <v>58575</v>
       </c>
       <c r="E2">
         <v>58575</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B3" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C3" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D3">
         <v>13578</v>
       </c>
       <c r="E3">
         <v>13578</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>35</v>
+        <v>780</v>
       </c>
       <c r="C4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D4">
         <v>17738</v>
       </c>
       <c r="E4">
         <v>17738</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>37</v>
+        <v>781</v>
       </c>
       <c r="C5" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D5">
         <v>7526</v>
       </c>
       <c r="E5">
         <v>7526</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>38</v>
+        <v>782</v>
       </c>
       <c r="C6" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D6">
         <v>7488</v>
       </c>
       <c r="E6">
         <v>7488</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>39</v>
+        <v>783</v>
       </c>
       <c r="C7" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D7">
         <v>8672</v>
       </c>
       <c r="E7">
         <v>8672</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>40</v>
+        <v>784</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D8">
         <v>694</v>
       </c>
       <c r="E8">
         <v>694</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>41</v>
+        <v>785</v>
       </c>
       <c r="C9" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D9">
         <v>787</v>
       </c>
       <c r="E9">
         <v>787</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>42</v>
+        <v>786</v>
       </c>
       <c r="C10" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D10">
         <v>509</v>
       </c>
       <c r="E10">
         <v>509</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>43</v>
+        <v>787</v>
       </c>
       <c r="C11" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D11">
         <v>1018</v>
       </c>
       <c r="E11">
         <v>1018</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>44</v>
+        <v>788</v>
       </c>
       <c r="C12" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D12">
         <v>299</v>
       </c>
       <c r="E12">
         <v>299</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>45</v>
+        <v>789</v>
       </c>
       <c r="C13" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D13">
         <v>266</v>
       </c>
       <c r="E13">
         <v>266</v>
       </c>
     </row>
     <row r="14"/>
     <row r="15">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
         <v>7</v>
       </c>
       <c r="C15" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D15">
         <v>142393</v>
       </c>
       <c r="E15">
         <v>142393</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B16" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C16" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D16">
         <v>33203</v>
       </c>
       <c r="E16">
         <v>33203</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>46</v>
+        <v>790</v>
       </c>
       <c r="C17" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D17">
         <v>30657</v>
       </c>
       <c r="E17">
         <v>30657</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2</v>
       </c>
       <c r="B18" t="s">
-        <v>47</v>
+        <v>791</v>
       </c>
       <c r="C18" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D18">
         <v>43457</v>
       </c>
       <c r="E18">
         <v>43457</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>3</v>
       </c>
       <c r="B19" t="s">
-        <v>48</v>
+        <v>792</v>
       </c>
       <c r="C19" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D19">
         <v>3453</v>
       </c>
       <c r="E19">
         <v>3453</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>4</v>
       </c>
       <c r="B20" t="s">
-        <v>49</v>
+        <v>793</v>
       </c>
       <c r="C20" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D20">
         <v>16031</v>
       </c>
       <c r="E20">
         <v>16031</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>5</v>
       </c>
       <c r="B21" t="s">
-        <v>50</v>
+        <v>794</v>
       </c>
       <c r="C21" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D21">
         <v>2141</v>
       </c>
       <c r="E21">
         <v>2141</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>6</v>
       </c>
       <c r="B22" t="s">
-        <v>51</v>
+        <v>795</v>
       </c>
       <c r="C22" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D22">
         <v>1653</v>
       </c>
       <c r="E22">
         <v>1653</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>7</v>
       </c>
       <c r="B23" t="s">
-        <v>52</v>
+        <v>796</v>
       </c>
       <c r="C23" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D23">
         <v>637</v>
       </c>
       <c r="E23">
         <v>637</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>8</v>
       </c>
       <c r="B24" t="s">
-        <v>53</v>
+        <v>797</v>
       </c>
       <c r="C24" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D24">
         <v>684</v>
       </c>
       <c r="E24">
         <v>684</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>9</v>
       </c>
       <c r="B25" t="s">
-        <v>54</v>
+        <v>380</v>
       </c>
       <c r="C25" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D25">
         <v>615</v>
       </c>
       <c r="E25">
         <v>615</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>10</v>
       </c>
       <c r="B26" t="s">
-        <v>55</v>
+        <v>798</v>
       </c>
       <c r="C26" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D26">
         <v>9862</v>
       </c>
       <c r="E26">
         <v>9862</v>
       </c>
     </row>
     <row r="27"/>
     <row r="28">
       <c r="A28">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>8</v>
       </c>
       <c r="C28" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D28">
         <v>96847</v>
       </c>
       <c r="E28">
         <v>96847</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B29" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C29" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D29">
         <v>23888</v>
       </c>
       <c r="E29">
         <v>23888</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1</v>
       </c>
       <c r="B30" t="s">
-        <v>56</v>
+        <v>799</v>
       </c>
       <c r="C30" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D30">
         <v>23736</v>
       </c>
       <c r="E30">
         <v>23736</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>2</v>
       </c>
       <c r="B31" t="s">
-        <v>57</v>
+        <v>800</v>
       </c>
       <c r="C31" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D31">
         <v>6603</v>
       </c>
       <c r="E31">
         <v>6603</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>3</v>
       </c>
       <c r="B32" t="s">
-        <v>58</v>
+        <v>801</v>
       </c>
       <c r="C32" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D32">
         <v>10625</v>
       </c>
       <c r="E32">
         <v>10625</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>4</v>
       </c>
       <c r="B33" t="s">
-        <v>59</v>
+        <v>802</v>
       </c>
       <c r="C33" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D33">
         <v>3292</v>
       </c>
       <c r="E33">
         <v>3292</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>5</v>
       </c>
       <c r="B34" t="s">
-        <v>60</v>
+        <v>803</v>
       </c>
       <c r="C34" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D34">
         <v>11063</v>
       </c>
       <c r="E34">
         <v>11063</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>6</v>
       </c>
       <c r="B35" t="s">
-        <v>61</v>
+        <v>804</v>
       </c>
       <c r="C35" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D35">
         <v>4261</v>
       </c>
       <c r="E35">
         <v>4261</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>7</v>
       </c>
       <c r="B36" t="s">
-        <v>62</v>
+        <v>805</v>
       </c>
       <c r="C36" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D36">
         <v>1203</v>
       </c>
       <c r="E36">
         <v>1203</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>8</v>
       </c>
       <c r="B37" t="s">
-        <v>63</v>
+        <v>806</v>
       </c>
       <c r="C37" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D37">
         <v>6646</v>
       </c>
       <c r="E37">
         <v>6646</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>9</v>
       </c>
       <c r="B38" t="s">
-        <v>64</v>
+        <v>807</v>
       </c>
       <c r="C38" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D38">
         <v>722</v>
       </c>
       <c r="E38">
         <v>722</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>10</v>
       </c>
       <c r="B39" t="s">
-        <v>65</v>
+        <v>808</v>
       </c>
       <c r="C39" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D39">
         <v>4808</v>
       </c>
       <c r="E39">
         <v>4808</v>
       </c>
     </row>
     <row r="40"/>
     <row r="41">
       <c r="A41">
         <v>4</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D41">
         <v>61539</v>
       </c>
       <c r="E41">
         <v>61539</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B42" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C42" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D42">
         <v>15809</v>
       </c>
       <c r="E42">
         <v>15809</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1</v>
       </c>
       <c r="B43" t="s">
-        <v>66</v>
+        <v>809</v>
       </c>
       <c r="C43" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D43">
         <v>14781</v>
       </c>
       <c r="E43">
         <v>14781</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2</v>
       </c>
       <c r="B44" t="s">
-        <v>67</v>
+        <v>810</v>
       </c>
       <c r="C44" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D44">
         <v>11663</v>
       </c>
       <c r="E44">
         <v>11663</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>3</v>
       </c>
       <c r="B45" t="s">
-        <v>68</v>
+        <v>811</v>
       </c>
       <c r="C45" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D45">
         <v>1351</v>
       </c>
       <c r="E45">
         <v>1351</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>4</v>
       </c>
       <c r="B46" t="s">
-        <v>69</v>
+        <v>812</v>
       </c>
       <c r="C46" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D46">
         <v>0</v>
       </c>
       <c r="E46">
         <v>0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>5</v>
       </c>
       <c r="B47" t="s">
-        <v>70</v>
+        <v>813</v>
       </c>
       <c r="C47" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D47">
         <v>15330</v>
       </c>
       <c r="E47">
         <v>15330</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>6</v>
       </c>
       <c r="B48" t="s">
-        <v>71</v>
+        <v>814</v>
       </c>
       <c r="C48" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D48">
         <v>1075</v>
       </c>
       <c r="E48">
         <v>1075</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>7</v>
       </c>
       <c r="B49" t="s">
-        <v>72</v>
+        <v>815</v>
       </c>
       <c r="C49" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D49">
         <v>351</v>
       </c>
       <c r="E49">
         <v>351</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>8</v>
       </c>
       <c r="B50" t="s">
-        <v>73</v>
+        <v>816</v>
       </c>
       <c r="C50" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D50">
         <v>426</v>
       </c>
       <c r="E50">
         <v>426</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>9</v>
       </c>
       <c r="B51" t="s">
-        <v>74</v>
+        <v>817</v>
       </c>
       <c r="C51" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D51">
         <v>458</v>
       </c>
       <c r="E51">
         <v>458</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>10</v>
       </c>
       <c r="B52" t="s">
-        <v>75</v>
+        <v>818</v>
       </c>
       <c r="C52" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D52">
         <v>295</v>
       </c>
       <c r="E52">
         <v>295</v>
       </c>
     </row>
     <row r="53"/>
     <row r="54">
       <c r="A54">
         <v>5</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
       <c r="C54" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D54">
         <v>37404</v>
       </c>
       <c r="E54">
         <v>37404</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B55" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C55" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D55">
         <v>6799</v>
       </c>
       <c r="E55">
         <v>6799</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1</v>
       </c>
       <c r="B56" t="s">
-        <v>76</v>
+        <v>819</v>
       </c>
       <c r="C56" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D56">
         <v>2730</v>
       </c>
       <c r="E56">
         <v>2730</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>2</v>
       </c>
       <c r="B57" t="s">
-        <v>77</v>
+        <v>820</v>
       </c>
       <c r="C57" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D57">
         <v>6811</v>
       </c>
       <c r="E57">
         <v>6811</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>3</v>
       </c>
       <c r="B58" t="s">
-        <v>78</v>
+        <v>821</v>
       </c>
       <c r="C58" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D58">
         <v>6466</v>
       </c>
       <c r="E58">
         <v>6466</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>4</v>
       </c>
       <c r="B59" t="s">
-        <v>79</v>
+        <v>822</v>
       </c>
       <c r="C59" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D59">
         <v>2706</v>
       </c>
       <c r="E59">
         <v>2706</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>5</v>
       </c>
       <c r="B60" t="s">
-        <v>80</v>
+        <v>823</v>
       </c>
       <c r="C60" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D60">
         <v>9335</v>
       </c>
       <c r="E60">
         <v>9335</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>6</v>
       </c>
       <c r="B61" t="s">
-        <v>81</v>
+        <v>824</v>
       </c>
       <c r="C61" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D61">
         <v>271</v>
       </c>
       <c r="E61">
         <v>271</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>7</v>
       </c>
       <c r="B62" t="s">
-        <v>82</v>
+        <v>825</v>
       </c>
       <c r="C62" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D62">
         <v>495</v>
       </c>
       <c r="E62">
         <v>495</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>8</v>
       </c>
       <c r="B63" t="s">
-        <v>83</v>
+        <v>826</v>
       </c>
       <c r="C63" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D63">
         <v>263</v>
       </c>
       <c r="E63">
         <v>263</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>9</v>
       </c>
       <c r="B64" t="s">
-        <v>84</v>
+        <v>827</v>
       </c>
       <c r="C64" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D64">
         <v>1253</v>
       </c>
       <c r="E64">
         <v>1253</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>10</v>
       </c>
       <c r="B65" t="s">
-        <v>85</v>
+        <v>828</v>
       </c>
       <c r="C65" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D65">
         <v>275</v>
       </c>
       <c r="E65">
         <v>275</v>
       </c>
     </row>
     <row r="66"/>
     <row r="67">
       <c r="A67">
         <v>6</v>
       </c>
       <c r="B67" t="s">
         <v>11</v>
       </c>
       <c r="C67" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D67">
         <v>2629</v>
       </c>
       <c r="E67">
         <v>2629</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B68" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C68" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D68">
         <v>1600</v>
       </c>
       <c r="E68">
         <v>1600</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1</v>
       </c>
       <c r="B69" t="s">
-        <v>86</v>
+        <v>829</v>
       </c>
       <c r="C69" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D69">
         <v>578</v>
       </c>
       <c r="E69">
         <v>578</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>2</v>
       </c>
       <c r="B70" t="s">
-        <v>87</v>
+        <v>830</v>
       </c>
       <c r="C70" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D70">
         <v>225</v>
       </c>
       <c r="E70">
         <v>225</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>3</v>
       </c>
       <c r="B71" t="s">
-        <v>88</v>
+        <v>831</v>
       </c>
       <c r="C71" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D71">
         <v>226</v>
       </c>
       <c r="E71">
         <v>226</v>
       </c>
     </row>
     <row r="72"/>
     <row r="73">
       <c r="A73">
         <v>7</v>
       </c>
       <c r="B73" t="s">
         <v>12</v>
       </c>
       <c r="C73" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D73">
         <v>2938</v>
       </c>
       <c r="E73">
         <v>2938</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B74" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C74" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D74">
         <v>1971</v>
       </c>
       <c r="E74">
         <v>1971</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>1</v>
       </c>
       <c r="B75" t="s">
-        <v>89</v>
+        <v>832</v>
       </c>
       <c r="C75" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D75">
         <v>547</v>
       </c>
       <c r="E75">
         <v>547</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>2</v>
       </c>
       <c r="B76" t="s">
-        <v>90</v>
+        <v>833</v>
       </c>
       <c r="C76" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D76">
         <v>420</v>
       </c>
       <c r="E76">
         <v>420</v>
       </c>
     </row>
     <row r="77"/>
     <row r="78">
       <c r="A78">
         <v>8</v>
       </c>
       <c r="B78" t="s">
         <v>13</v>
       </c>
       <c r="C78" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D78">
         <v>38826</v>
       </c>
       <c r="E78">
         <v>38826</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B79" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C79" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D79">
         <v>8392</v>
       </c>
       <c r="E79">
         <v>8392</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1</v>
       </c>
       <c r="B80" t="s">
-        <v>91</v>
+        <v>834</v>
       </c>
       <c r="C80" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D80">
         <v>19125</v>
       </c>
       <c r="E80">
         <v>19125</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>2</v>
       </c>
       <c r="B81" t="s">
-        <v>92</v>
+        <v>835</v>
       </c>
       <c r="C81" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D81">
         <v>3416</v>
       </c>
       <c r="E81">
         <v>3416</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>3</v>
       </c>
       <c r="B82" t="s">
-        <v>93</v>
+        <v>836</v>
       </c>
       <c r="C82" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D82">
         <v>2108</v>
       </c>
       <c r="E82">
         <v>2108</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>4</v>
       </c>
       <c r="B83" t="s">
-        <v>94</v>
+        <v>837</v>
       </c>
       <c r="C83" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D83">
         <v>1627</v>
       </c>
       <c r="E83">
         <v>1627</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>5</v>
       </c>
       <c r="B84" t="s">
-        <v>95</v>
+        <v>838</v>
       </c>
       <c r="C84" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D84">
         <v>537</v>
       </c>
       <c r="E84">
         <v>537</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>6</v>
       </c>
       <c r="B85" t="s">
-        <v>96</v>
+        <v>839</v>
       </c>
       <c r="C85" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D85">
         <v>491</v>
       </c>
       <c r="E85">
         <v>491</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>7</v>
       </c>
       <c r="B86" t="s">
-        <v>97</v>
+        <v>840</v>
       </c>
       <c r="C86" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D86">
         <v>702</v>
       </c>
       <c r="E86">
         <v>702</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>8</v>
       </c>
       <c r="B87" t="s">
-        <v>98</v>
+        <v>841</v>
       </c>
       <c r="C87" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D87">
         <v>1638</v>
       </c>
       <c r="E87">
         <v>1638</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>9</v>
       </c>
       <c r="B88" t="s">
-        <v>99</v>
+        <v>842</v>
       </c>
       <c r="C88" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D88">
         <v>609</v>
       </c>
       <c r="E88">
         <v>609</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>10</v>
       </c>
       <c r="B89" t="s">
-        <v>100</v>
+        <v>843</v>
       </c>
       <c r="C89" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D89">
         <v>181</v>
       </c>
       <c r="E89">
         <v>181</v>
       </c>
     </row>
     <row r="90"/>
     <row r="91">
       <c r="A91">
         <v>9</v>
       </c>
       <c r="B91" t="s">
         <v>14</v>
       </c>
       <c r="C91" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D91">
         <v>692</v>
       </c>
       <c r="E91">
         <v>692</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B92" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C92" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D92">
         <v>539</v>
       </c>
       <c r="E92">
         <v>539</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>1</v>
       </c>
       <c r="B93" t="s">
-        <v>101</v>
+        <v>844</v>
       </c>
       <c r="C93" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D93">
         <v>80</v>
       </c>
       <c r="E93">
         <v>80</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>2</v>
       </c>
       <c r="B94" t="s">
-        <v>102</v>
+        <v>845</v>
       </c>
       <c r="C94" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D94">
         <v>73</v>
       </c>
       <c r="E94">
         <v>73</v>
       </c>
     </row>
     <row r="95"/>
     <row r="96">
       <c r="A96">
         <v>11</v>
       </c>
       <c r="B96" t="s">
-        <v>15</v>
+        <v>775</v>
       </c>
       <c r="C96" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D96">
         <v>1574</v>
       </c>
       <c r="E96">
         <v>1574</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B97" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C97" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D97">
         <v>976</v>
       </c>
       <c r="E97">
         <v>976</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1</v>
       </c>
       <c r="B98" t="s">
-        <v>103</v>
+        <v>846</v>
       </c>
       <c r="C98" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D98">
         <v>444</v>
       </c>
       <c r="E98">
         <v>444</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>2</v>
       </c>
       <c r="B99" t="s">
-        <v>104</v>
+        <v>847</v>
       </c>
       <c r="C99" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D99">
         <v>154</v>
       </c>
       <c r="E99">
         <v>154</v>
       </c>
     </row>
     <row r="100"/>
     <row r="101">
       <c r="A101">
         <v>12</v>
       </c>
       <c r="B101" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C101" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D101">
         <v>50179</v>
       </c>
       <c r="E101">
         <v>50179</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B102" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C102" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D102">
         <v>10341</v>
       </c>
       <c r="E102">
         <v>10341</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1</v>
       </c>
       <c r="B103" t="s">
-        <v>105</v>
+        <v>848</v>
       </c>
       <c r="C103" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D103">
         <v>19920</v>
       </c>
       <c r="E103">
         <v>19920</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>2</v>
       </c>
       <c r="B104" t="s">
-        <v>106</v>
+        <v>849</v>
       </c>
       <c r="C104" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D104">
         <v>2764</v>
       </c>
       <c r="E104">
         <v>2764</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>3</v>
       </c>
       <c r="B105" t="s">
-        <v>107</v>
+        <v>850</v>
       </c>
       <c r="C105" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D105">
         <v>2277</v>
       </c>
       <c r="E105">
         <v>2277</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>4</v>
       </c>
       <c r="B106" t="s">
-        <v>108</v>
+        <v>851</v>
       </c>
       <c r="C106" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D106">
         <v>5007</v>
       </c>
       <c r="E106">
         <v>5007</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>5</v>
       </c>
       <c r="B107" t="s">
-        <v>109</v>
+        <v>852</v>
       </c>
       <c r="C107" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D107">
         <v>1201</v>
       </c>
       <c r="E107">
         <v>1201</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>6</v>
       </c>
       <c r="B108" t="s">
-        <v>110</v>
+        <v>853</v>
       </c>
       <c r="C108" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D108">
         <v>676</v>
       </c>
       <c r="E108">
         <v>676</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>7</v>
       </c>
       <c r="B109" t="s">
-        <v>111</v>
+        <v>854</v>
       </c>
       <c r="C109" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D109">
         <v>368</v>
       </c>
       <c r="E109">
         <v>368</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>8</v>
       </c>
       <c r="B110" t="s">
-        <v>112</v>
+        <v>855</v>
       </c>
       <c r="C110" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D110">
         <v>5964</v>
       </c>
       <c r="E110">
         <v>5964</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>9</v>
       </c>
       <c r="B111" t="s">
-        <v>113</v>
+        <v>856</v>
       </c>
       <c r="C111" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D111">
         <v>664</v>
       </c>
       <c r="E111">
         <v>664</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>10</v>
       </c>
       <c r="B112" t="s">
-        <v>114</v>
+        <v>857</v>
       </c>
       <c r="C112" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D112">
         <v>997</v>
       </c>
       <c r="E112">
         <v>997</v>
       </c>
     </row>
     <row r="113"/>
     <row r="114">
       <c r="A114">
         <v>14</v>
       </c>
       <c r="B114" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C114" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D114">
         <v>30857</v>
       </c>
       <c r="E114">
         <v>30857</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B115" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C115" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D115">
         <v>7283</v>
       </c>
       <c r="E115">
         <v>7283</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1</v>
       </c>
       <c r="B116" t="s">
-        <v>115</v>
+        <v>858</v>
       </c>
       <c r="C116" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D116">
         <v>10447</v>
       </c>
       <c r="E116">
         <v>10447</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>2</v>
       </c>
       <c r="B117" t="s">
-        <v>116</v>
+        <v>859</v>
       </c>
       <c r="C117" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D117">
         <v>5065</v>
       </c>
       <c r="E117">
         <v>5065</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>3</v>
       </c>
       <c r="B118" t="s">
-        <v>117</v>
+        <v>860</v>
       </c>
       <c r="C118" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D118">
         <v>3663</v>
       </c>
       <c r="E118">
         <v>3663</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>4</v>
       </c>
       <c r="B119" t="s">
-        <v>118</v>
+        <v>861</v>
       </c>
       <c r="C119" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D119">
         <v>1212</v>
       </c>
       <c r="E119">
         <v>1212</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>5</v>
       </c>
       <c r="B120" t="s">
-        <v>119</v>
+        <v>862</v>
       </c>
       <c r="C120" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D120">
         <v>518</v>
       </c>
       <c r="E120">
         <v>518</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>6</v>
       </c>
       <c r="B121" t="s">
-        <v>120</v>
+        <v>863</v>
       </c>
       <c r="C121" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D121">
         <v>261</v>
       </c>
       <c r="E121">
         <v>261</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>7</v>
       </c>
       <c r="B122" t="s">
-        <v>121</v>
+        <v>864</v>
       </c>
       <c r="C122" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D122">
         <v>234</v>
       </c>
       <c r="E122">
         <v>234</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>8</v>
       </c>
       <c r="B123" t="s">
-        <v>122</v>
+        <v>865</v>
       </c>
       <c r="C123" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D123">
         <v>207</v>
       </c>
       <c r="E123">
         <v>207</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>9</v>
       </c>
       <c r="B124" t="s">
-        <v>123</v>
+        <v>866</v>
       </c>
       <c r="C124" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D124">
         <v>452</v>
       </c>
       <c r="E124">
         <v>452</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>10</v>
       </c>
       <c r="B125" t="s">
-        <v>124</v>
+        <v>867</v>
       </c>
       <c r="C125" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D125">
         <v>1515</v>
       </c>
       <c r="E125">
         <v>1515</v>
       </c>
     </row>
     <row r="126"/>
     <row r="127">
       <c r="A127">
         <v>15</v>
       </c>
       <c r="B127" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C127" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D127">
         <v>10971</v>
       </c>
       <c r="E127">
         <v>10971</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B128" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C128" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D128">
         <v>3323</v>
       </c>
       <c r="E128">
         <v>3323</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1</v>
       </c>
       <c r="B129" t="s">
-        <v>125</v>
+        <v>868</v>
       </c>
       <c r="C129" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D129">
         <v>5051</v>
       </c>
       <c r="E129">
         <v>5051</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>2</v>
       </c>
       <c r="B130" t="s">
-        <v>126</v>
+        <v>869</v>
       </c>
       <c r="C130" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D130">
         <v>561</v>
       </c>
       <c r="E130">
         <v>561</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>3</v>
       </c>
       <c r="B131" t="s">
-        <v>127</v>
+        <v>870</v>
       </c>
       <c r="C131" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D131">
         <v>931</v>
       </c>
       <c r="E131">
         <v>931</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>4</v>
       </c>
       <c r="B132" t="s">
-        <v>128</v>
+        <v>871</v>
       </c>
       <c r="C132" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D132">
         <v>560</v>
       </c>
       <c r="E132">
         <v>560</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>5</v>
       </c>
       <c r="B133" t="s">
-        <v>129</v>
+        <v>872</v>
       </c>
       <c r="C133" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D133">
         <v>132</v>
       </c>
       <c r="E133">
         <v>132</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>6</v>
       </c>
       <c r="B134" t="s">
-        <v>130</v>
+        <v>873</v>
       </c>
       <c r="C134" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D134">
         <v>413</v>
       </c>
       <c r="E134">
         <v>413</v>
       </c>
     </row>
     <row r="135"/>
     <row r="136">
       <c r="A136">
         <v>16</v>
       </c>
       <c r="B136" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C136" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D136">
         <v>6373</v>
       </c>
       <c r="E136">
         <v>6373</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B137" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C137" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D137">
         <v>3272</v>
       </c>
       <c r="E137">
         <v>3272</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>1</v>
       </c>
       <c r="B138" t="s">
-        <v>131</v>
+        <v>874</v>
       </c>
       <c r="C138" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D138">
         <v>0</v>
       </c>
       <c r="E138">
         <v>0</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>2</v>
       </c>
       <c r="B139" t="s">
-        <v>132</v>
+        <v>875</v>
       </c>
       <c r="C139" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D139">
         <v>336</v>
       </c>
       <c r="E139">
         <v>336</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>3</v>
       </c>
       <c r="B140" t="s">
-        <v>133</v>
+        <v>876</v>
       </c>
       <c r="C140" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D140">
         <v>826</v>
       </c>
       <c r="E140">
         <v>826</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>4</v>
       </c>
       <c r="B141" t="s">
-        <v>134</v>
+        <v>877</v>
       </c>
       <c r="C141" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D141">
         <v>303</v>
       </c>
       <c r="E141">
         <v>303</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>5</v>
       </c>
       <c r="B142" t="s">
-        <v>135</v>
+        <v>878</v>
       </c>
       <c r="C142" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D142">
         <v>879</v>
       </c>
       <c r="E142">
         <v>879</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>6</v>
       </c>
       <c r="B143" t="s">
-        <v>136</v>
+        <v>879</v>
       </c>
       <c r="C143" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D143">
         <v>156</v>
       </c>
       <c r="E143">
         <v>156</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>7</v>
       </c>
       <c r="B144" t="s">
-        <v>137</v>
+        <v>880</v>
       </c>
       <c r="C144" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D144">
         <v>64</v>
       </c>
       <c r="E144">
         <v>64</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>8</v>
       </c>
       <c r="B145" t="s">
-        <v>138</v>
+        <v>881</v>
       </c>
       <c r="C145" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D145">
         <v>244</v>
       </c>
       <c r="E145">
         <v>244</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>9</v>
       </c>
       <c r="B146" t="s">
-        <v>139</v>
+        <v>882</v>
       </c>
       <c r="C146" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D146">
         <v>85</v>
       </c>
       <c r="E146">
         <v>85</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>10</v>
       </c>
       <c r="B147" t="s">
-        <v>140</v>
+        <v>883</v>
       </c>
       <c r="C147" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D147">
         <v>208</v>
       </c>
       <c r="E147">
         <v>208</v>
       </c>
     </row>
     <row r="148"/>
     <row r="149">
       <c r="A149">
         <v>17</v>
       </c>
       <c r="B149" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C149" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D149">
         <v>7524</v>
       </c>
       <c r="E149">
         <v>7524</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B150" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C150" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D150">
         <v>1921</v>
       </c>
       <c r="E150">
         <v>1921</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1</v>
       </c>
       <c r="B151" t="s">
-        <v>141</v>
+        <v>884</v>
       </c>
       <c r="C151" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D151">
         <v>1455</v>
       </c>
       <c r="E151">
         <v>1455</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>2</v>
       </c>
       <c r="B152" t="s">
-        <v>142</v>
+        <v>885</v>
       </c>
       <c r="C152" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D152">
         <v>1611</v>
       </c>
       <c r="E152">
         <v>1611</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>3</v>
       </c>
       <c r="B153" t="s">
-        <v>143</v>
+        <v>886</v>
       </c>
       <c r="C153" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D153">
         <v>182</v>
       </c>
       <c r="E153">
         <v>182</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>4</v>
       </c>
       <c r="B154" t="s">
-        <v>144</v>
+        <v>887</v>
       </c>
       <c r="C154" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D154">
         <v>279</v>
       </c>
       <c r="E154">
         <v>279</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>5</v>
       </c>
       <c r="B155" t="s">
-        <v>145</v>
+        <v>888</v>
       </c>
       <c r="C155" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D155">
         <v>220</v>
       </c>
       <c r="E155">
         <v>220</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>6</v>
       </c>
       <c r="B156" t="s">
-        <v>146</v>
+        <v>889</v>
       </c>
       <c r="C156" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D156">
         <v>271</v>
       </c>
       <c r="E156">
         <v>271</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>7</v>
       </c>
       <c r="B157" t="s">
-        <v>147</v>
+        <v>890</v>
       </c>
       <c r="C157" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D157">
         <v>144</v>
       </c>
       <c r="E157">
         <v>144</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>8</v>
       </c>
       <c r="B158" t="s">
-        <v>148</v>
+        <v>891</v>
       </c>
       <c r="C158" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D158">
         <v>110</v>
       </c>
       <c r="E158">
         <v>110</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>9</v>
       </c>
       <c r="B159" t="s">
-        <v>149</v>
+        <v>892</v>
       </c>
       <c r="C159" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D159">
         <v>303</v>
       </c>
       <c r="E159">
         <v>303</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>10</v>
       </c>
       <c r="B160" t="s">
-        <v>150</v>
+        <v>893</v>
       </c>
       <c r="C160" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D160">
         <v>1028</v>
       </c>
       <c r="E160">
         <v>1028</v>
       </c>
     </row>
     <row r="161"/>
     <row r="162">
       <c r="A162">
         <v>24</v>
       </c>
       <c r="B162" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C162" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D162">
         <v>1557</v>
       </c>
       <c r="E162">
         <v>1557</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B163" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C163" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D163">
         <v>628</v>
       </c>
       <c r="E163">
         <v>628</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>1</v>
       </c>
       <c r="B164" t="s">
-        <v>151</v>
+        <v>894</v>
       </c>
       <c r="C164" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D164">
         <v>181</v>
       </c>
       <c r="E164">
         <v>181</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>2</v>
       </c>
       <c r="B165" t="s">
-        <v>152</v>
+        <v>895</v>
       </c>
       <c r="C165" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D165">
         <v>85</v>
       </c>
       <c r="E165">
         <v>85</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>3</v>
       </c>
       <c r="B166" t="s">
-        <v>153</v>
+        <v>896</v>
       </c>
       <c r="C166" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D166">
         <v>58</v>
       </c>
       <c r="E166">
         <v>58</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>4</v>
       </c>
       <c r="B167" t="s">
-        <v>154</v>
+        <v>897</v>
       </c>
       <c r="C167" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D167">
         <v>605</v>
       </c>
       <c r="E167">
         <v>605</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
@@ -18703,92 +12064,92 @@
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="Q1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="R1" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="R1" s="1" t="s">
+      <c r="S1" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="S1" s="1" t="s">
+      <c r="T1" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="T1" s="1" t="s">
+      <c r="U1" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="U1" s="1" t="s">
+      <c r="V1" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="V1" s="1" t="s">
+      <c r="W1" s="1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C2" t="s">
-        <v>156</v>
+        <v>898</v>
       </c>
       <c r="D2" t="s">
-        <v>157</v>
+        <v>899</v>
       </c>
       <c r="E2" t="s">
-        <v>158</v>
+        <v>900</v>
       </c>
       <c r="F2" t="s">
-        <v>159</v>
+        <v>901</v>
       </c>
       <c r="G2">
         <v>5059</v>
       </c>
       <c r="H2">
         <v>11951</v>
       </c>
       <c r="I2">
         <v>18314</v>
       </c>
       <c r="J2">
         <v>21058</v>
       </c>
       <c r="K2">
         <v>8893</v>
       </c>
       <c r="L2">
         <v>342</v>
       </c>
       <c r="M2">
         <v>362</v>
       </c>
       <c r="N2">
         <v>12049</v>
       </c>
@@ -18803,63 +12164,63 @@
       </c>
       <c r="R2">
         <v>6259</v>
       </c>
       <c r="S2">
         <v>1599</v>
       </c>
       <c r="T2">
         <v>534</v>
       </c>
       <c r="U2">
         <v>560</v>
       </c>
       <c r="V2">
         <v>291</v>
       </c>
       <c r="W2">
         <v>90796</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C3" t="s">
-        <v>156</v>
+        <v>898</v>
       </c>
       <c r="D3" t="s">
-        <v>157</v>
+        <v>899</v>
       </c>
       <c r="E3" t="s">
-        <v>160</v>
+        <v>902</v>
       </c>
       <c r="F3" t="s">
-        <v>161</v>
+        <v>903</v>
       </c>
       <c r="G3">
         <v>23041</v>
       </c>
       <c r="H3">
         <v>31228</v>
       </c>
       <c r="I3">
         <v>71538</v>
       </c>
       <c r="J3">
         <v>23363</v>
       </c>
       <c r="K3">
         <v>22354</v>
       </c>
       <c r="L3">
         <v>1285</v>
       </c>
       <c r="M3">
         <v>1407</v>
       </c>
       <c r="N3">
         <v>22084</v>
       </c>
@@ -18874,63 +12235,63 @@
       </c>
       <c r="R3">
         <v>14735</v>
       </c>
       <c r="S3">
         <v>2666</v>
       </c>
       <c r="T3">
         <v>2231</v>
       </c>
       <c r="U3">
         <v>10272</v>
       </c>
       <c r="V3">
         <v>688</v>
       </c>
       <c r="W3">
         <v>259432</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C4" t="s">
-        <v>156</v>
+        <v>898</v>
       </c>
       <c r="D4" t="s">
-        <v>157</v>
+        <v>899</v>
       </c>
       <c r="E4" t="s">
-        <v>162</v>
+        <v>904</v>
       </c>
       <c r="F4" t="s">
-        <v>163</v>
+        <v>905</v>
       </c>
       <c r="G4">
         <v>23095</v>
       </c>
       <c r="H4">
         <v>39496</v>
       </c>
       <c r="I4">
         <v>34464</v>
       </c>
       <c r="J4">
         <v>43207</v>
       </c>
       <c r="K4">
         <v>15885</v>
       </c>
       <c r="L4">
         <v>975</v>
       </c>
       <c r="M4">
         <v>1516</v>
       </c>
       <c r="N4">
         <v>19378</v>
       </c>
@@ -18942,54 +12303,54 @@
       </c>
       <c r="Q4">
         <v>30396</v>
       </c>
       <c r="R4">
         <v>11546</v>
       </c>
       <c r="S4">
         <v>4112</v>
       </c>
       <c r="T4">
         <v>1855</v>
       </c>
       <c r="U4">
         <v>7505</v>
       </c>
       <c r="V4">
         <v>1040</v>
       </c>
       <c r="W4">
         <v>235118</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B5" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="G5">
         <v>51195</v>
       </c>
       <c r="H5">
         <v>82675</v>
       </c>
       <c r="I5">
         <v>124316</v>
       </c>
       <c r="J5">
         <v>87628</v>
       </c>
       <c r="K5">
         <v>47132</v>
       </c>
       <c r="L5">
         <v>2602</v>
       </c>
       <c r="M5">
         <v>3285</v>
       </c>
       <c r="N5">
         <v>53511</v>
       </c>
@@ -19003,7418 +12364,7418 @@
         <v>64805</v>
       </c>
       <c r="R5">
         <v>32540</v>
       </c>
       <c r="S5">
         <v>8377</v>
       </c>
       <c r="T5">
         <v>4620</v>
       </c>
       <c r="U5">
         <v>18337</v>
       </c>
       <c r="V5">
         <v>2019</v>
       </c>
       <c r="W5">
         <v>585346</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="C1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>901</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>903</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="G1" s="1" t="s">
         <v>32</v>
-      </c>
-[...10 lines deleted...]
-        <v>29</v>
       </c>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D2">
         <v>5059</v>
       </c>
       <c r="E2">
         <v>23041</v>
       </c>
       <c r="F2">
         <v>23095</v>
       </c>
       <c r="G2">
         <v>51195</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B3" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C3" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D3">
         <v>1788</v>
       </c>
       <c r="E3">
         <v>5997</v>
       </c>
       <c r="F3">
         <v>5327</v>
       </c>
       <c r="G3">
         <v>13112</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>164</v>
+        <v>906</v>
       </c>
       <c r="C4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D4">
         <v>1728</v>
       </c>
       <c r="E4">
         <v>9891</v>
       </c>
       <c r="F4">
         <v>4078</v>
       </c>
       <c r="G4">
         <v>15697</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>165</v>
+        <v>907</v>
       </c>
       <c r="C5" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D5">
         <v>663</v>
       </c>
       <c r="E5">
         <v>1884</v>
       </c>
       <c r="F5">
         <v>9659</v>
       </c>
       <c r="G5">
         <v>12206</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>166</v>
+        <v>908</v>
       </c>
       <c r="C6" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D6">
         <v>319</v>
       </c>
       <c r="E6">
         <v>832</v>
       </c>
       <c r="F6">
         <v>1162</v>
       </c>
       <c r="G6">
         <v>2313</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>167</v>
+        <v>909</v>
       </c>
       <c r="C7" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D7">
         <v>106</v>
       </c>
       <c r="E7">
         <v>462</v>
       </c>
       <c r="F7">
         <v>527</v>
       </c>
       <c r="G7">
         <v>1095</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>168</v>
+        <v>910</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D8">
         <v>131</v>
       </c>
       <c r="E8">
         <v>575</v>
       </c>
       <c r="F8">
         <v>362</v>
       </c>
       <c r="G8">
         <v>1068</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>169</v>
+        <v>911</v>
       </c>
       <c r="C9" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D9">
         <v>102</v>
       </c>
       <c r="E9">
         <v>361</v>
       </c>
       <c r="F9">
         <v>433</v>
       </c>
       <c r="G9">
         <v>896</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>170</v>
+        <v>912</v>
       </c>
       <c r="C10" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D10">
         <v>61</v>
       </c>
       <c r="E10">
         <v>160</v>
       </c>
       <c r="F10">
         <v>226</v>
       </c>
       <c r="G10">
         <v>447</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>171</v>
+        <v>913</v>
       </c>
       <c r="C11" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D11">
         <v>40</v>
       </c>
       <c r="E11">
         <v>162</v>
       </c>
       <c r="F11">
         <v>521</v>
       </c>
       <c r="G11">
         <v>723</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>172</v>
+        <v>914</v>
       </c>
       <c r="C12" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D12">
         <v>26</v>
       </c>
       <c r="E12">
         <v>146</v>
       </c>
       <c r="F12">
         <v>131</v>
       </c>
       <c r="G12">
         <v>303</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>173</v>
+        <v>915</v>
       </c>
       <c r="C13" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D13">
         <v>57</v>
       </c>
       <c r="E13">
         <v>130</v>
       </c>
       <c r="F13">
         <v>159</v>
       </c>
       <c r="G13">
         <v>346</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>174</v>
+        <v>916</v>
       </c>
       <c r="C14" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D14">
         <v>38</v>
       </c>
       <c r="E14">
         <v>2441</v>
       </c>
       <c r="F14">
         <v>510</v>
       </c>
       <c r="G14">
         <v>2989</v>
       </c>
     </row>
     <row r="15"/>
     <row r="16">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16" t="s">
         <v>7</v>
       </c>
       <c r="C16" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D16">
         <v>11951</v>
       </c>
       <c r="E16">
         <v>31228</v>
       </c>
       <c r="F16">
         <v>39496</v>
       </c>
       <c r="G16">
         <v>82675</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B17" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C17" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D17">
         <v>4493</v>
       </c>
       <c r="E17">
         <v>9288</v>
       </c>
       <c r="F17">
         <v>9807</v>
       </c>
       <c r="G17">
         <v>23588</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1</v>
       </c>
       <c r="B18" t="s">
-        <v>175</v>
+        <v>917</v>
       </c>
       <c r="C18" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D18">
         <v>2771</v>
       </c>
       <c r="E18">
         <v>10955</v>
       </c>
       <c r="F18">
         <v>9273</v>
       </c>
       <c r="G18">
         <v>22999</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>2</v>
       </c>
       <c r="B19" t="s">
-        <v>176</v>
+        <v>918</v>
       </c>
       <c r="C19" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D19">
         <v>1527</v>
       </c>
       <c r="E19">
         <v>5074</v>
       </c>
       <c r="F19">
         <v>13565</v>
       </c>
       <c r="G19">
         <v>20166</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>3</v>
       </c>
       <c r="B20" t="s">
-        <v>177</v>
+        <v>919</v>
       </c>
       <c r="C20" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D20">
         <v>408</v>
       </c>
       <c r="E20">
         <v>931</v>
       </c>
       <c r="F20">
         <v>1436</v>
       </c>
       <c r="G20">
         <v>2775</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>4</v>
       </c>
       <c r="B21" t="s">
-        <v>178</v>
+        <v>920</v>
       </c>
       <c r="C21" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D21">
         <v>328</v>
       </c>
       <c r="E21">
         <v>1004</v>
       </c>
       <c r="F21">
         <v>917</v>
       </c>
       <c r="G21">
         <v>2249</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>5</v>
       </c>
       <c r="B22" t="s">
-        <v>179</v>
+        <v>921</v>
       </c>
       <c r="C22" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D22">
         <v>361</v>
       </c>
       <c r="E22">
         <v>1019</v>
       </c>
       <c r="F22">
         <v>664</v>
       </c>
       <c r="G22">
         <v>2044</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>6</v>
       </c>
       <c r="B23" t="s">
-        <v>180</v>
+        <v>922</v>
       </c>
       <c r="C23" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D23">
         <v>354</v>
       </c>
       <c r="E23">
         <v>1059</v>
       </c>
       <c r="F23">
         <v>638</v>
       </c>
       <c r="G23">
         <v>2051</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>7</v>
       </c>
       <c r="B24" t="s">
-        <v>181</v>
+        <v>923</v>
       </c>
       <c r="C24" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D24">
         <v>222</v>
       </c>
       <c r="E24">
         <v>585</v>
       </c>
       <c r="F24">
         <v>557</v>
       </c>
       <c r="G24">
         <v>1364</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>8</v>
       </c>
       <c r="B25" t="s">
-        <v>182</v>
+        <v>924</v>
       </c>
       <c r="C25" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D25">
         <v>139</v>
       </c>
       <c r="E25">
         <v>569</v>
       </c>
       <c r="F25">
         <v>324</v>
       </c>
       <c r="G25">
         <v>1032</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>9</v>
       </c>
       <c r="B26" t="s">
-        <v>183</v>
+        <v>925</v>
       </c>
       <c r="C26" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D26">
         <v>61</v>
       </c>
       <c r="E26">
         <v>224</v>
       </c>
       <c r="F26">
         <v>268</v>
       </c>
       <c r="G26">
         <v>553</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>10</v>
       </c>
       <c r="B27" t="s">
-        <v>184</v>
+        <v>926</v>
       </c>
       <c r="C27" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D27">
         <v>97</v>
       </c>
       <c r="E27">
         <v>211</v>
       </c>
       <c r="F27">
         <v>1856</v>
       </c>
       <c r="G27">
         <v>2164</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>11</v>
       </c>
       <c r="B28" t="s">
-        <v>185</v>
+        <v>927</v>
       </c>
       <c r="C28" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D28">
         <v>1190</v>
       </c>
       <c r="E28">
         <v>309</v>
       </c>
       <c r="F28">
         <v>191</v>
       </c>
       <c r="G28">
         <v>1690</v>
       </c>
     </row>
     <row r="29"/>
     <row r="30">
       <c r="A30">
         <v>3</v>
       </c>
       <c r="B30" t="s">
         <v>8</v>
       </c>
       <c r="C30" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D30">
         <v>18314</v>
       </c>
       <c r="E30">
         <v>71538</v>
       </c>
       <c r="F30">
         <v>34464</v>
       </c>
       <c r="G30">
         <v>124316</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B31" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C31" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D31">
         <v>2758</v>
       </c>
       <c r="E31">
         <v>7921</v>
       </c>
       <c r="F31">
         <v>7622</v>
       </c>
       <c r="G31">
         <v>18301</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1</v>
       </c>
       <c r="B32" t="s">
-        <v>186</v>
+        <v>928</v>
       </c>
       <c r="C32" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D32">
         <v>882</v>
       </c>
       <c r="E32">
         <v>3709</v>
       </c>
       <c r="F32">
         <v>3533</v>
       </c>
       <c r="G32">
         <v>8124</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>2</v>
       </c>
       <c r="B33" t="s">
-        <v>187</v>
+        <v>929</v>
       </c>
       <c r="C33" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D33">
         <v>488</v>
       </c>
       <c r="E33">
         <v>3411</v>
       </c>
       <c r="F33">
         <v>3171</v>
       </c>
       <c r="G33">
         <v>7070</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>3</v>
       </c>
       <c r="B34" t="s">
-        <v>188</v>
+        <v>930</v>
       </c>
       <c r="C34" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D34">
         <v>5873</v>
       </c>
       <c r="E34">
         <v>1903</v>
       </c>
       <c r="F34">
         <v>1346</v>
       </c>
       <c r="G34">
         <v>9122</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>4</v>
       </c>
       <c r="B35" t="s">
-        <v>189</v>
+        <v>931</v>
       </c>
       <c r="C35" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D35">
         <v>2198</v>
       </c>
       <c r="E35">
         <v>4241</v>
       </c>
       <c r="F35">
         <v>8648</v>
       </c>
       <c r="G35">
         <v>15087</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>5</v>
       </c>
       <c r="B36" t="s">
-        <v>190</v>
+        <v>932</v>
       </c>
       <c r="C36" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D36">
         <v>251</v>
       </c>
       <c r="E36">
         <v>43814</v>
       </c>
       <c r="F36">
         <v>1103</v>
       </c>
       <c r="G36">
         <v>45168</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>6</v>
       </c>
       <c r="B37" t="s">
-        <v>191</v>
+        <v>933</v>
       </c>
       <c r="C37" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D37">
         <v>354</v>
       </c>
       <c r="E37">
         <v>555</v>
       </c>
       <c r="F37">
         <v>2194</v>
       </c>
       <c r="G37">
         <v>3103</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>7</v>
       </c>
       <c r="B38" t="s">
-        <v>192</v>
+        <v>934</v>
       </c>
       <c r="C38" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D38">
         <v>86</v>
       </c>
       <c r="E38">
         <v>808</v>
       </c>
       <c r="F38">
         <v>347</v>
       </c>
       <c r="G38">
         <v>1241</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>8</v>
       </c>
       <c r="B39" t="s">
-        <v>193</v>
+        <v>935</v>
       </c>
       <c r="C39" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D39">
         <v>5179</v>
       </c>
       <c r="E39">
         <v>2437</v>
       </c>
       <c r="F39">
         <v>4884</v>
       </c>
       <c r="G39">
         <v>12500</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>9</v>
       </c>
       <c r="B40" t="s">
-        <v>194</v>
+        <v>936</v>
       </c>
       <c r="C40" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D40">
         <v>101</v>
       </c>
       <c r="E40">
         <v>1748</v>
       </c>
       <c r="F40">
         <v>462</v>
       </c>
       <c r="G40">
         <v>2311</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>10</v>
       </c>
       <c r="B41" t="s">
-        <v>195</v>
+        <v>937</v>
       </c>
       <c r="C41" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D41">
         <v>91</v>
       </c>
       <c r="E41">
         <v>174</v>
       </c>
       <c r="F41">
         <v>185</v>
       </c>
       <c r="G41">
         <v>450</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>11</v>
       </c>
       <c r="B42" t="s">
-        <v>196</v>
+        <v>938</v>
       </c>
       <c r="C42" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D42">
         <v>53</v>
       </c>
       <c r="E42">
         <v>817</v>
       </c>
       <c r="F42">
         <v>969</v>
       </c>
       <c r="G42">
         <v>1839</v>
       </c>
     </row>
     <row r="43"/>
     <row r="44">
       <c r="A44">
         <v>4</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D44">
         <v>21058</v>
       </c>
       <c r="E44">
         <v>23363</v>
       </c>
       <c r="F44">
         <v>43207</v>
       </c>
       <c r="G44">
         <v>87628</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B45" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C45" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D45">
         <v>2032</v>
       </c>
       <c r="E45">
         <v>4583</v>
       </c>
       <c r="F45">
         <v>6733</v>
       </c>
       <c r="G45">
         <v>13348</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>1</v>
       </c>
       <c r="B46" t="s">
-        <v>197</v>
+        <v>939</v>
       </c>
       <c r="C46" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D46">
         <v>1367</v>
       </c>
       <c r="E46">
         <v>3749</v>
       </c>
       <c r="F46">
         <v>17281</v>
       </c>
       <c r="G46">
         <v>22397</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>2</v>
       </c>
       <c r="B47" t="s">
-        <v>198</v>
+        <v>940</v>
       </c>
       <c r="C47" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D47">
         <v>586</v>
       </c>
       <c r="E47">
         <v>2415</v>
       </c>
       <c r="F47">
         <v>5175</v>
       </c>
       <c r="G47">
         <v>8176</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>3</v>
       </c>
       <c r="B48" t="s">
-        <v>199</v>
+        <v>941</v>
       </c>
       <c r="C48" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D48">
         <v>328</v>
       </c>
       <c r="E48">
         <v>793</v>
       </c>
       <c r="F48">
         <v>1442</v>
       </c>
       <c r="G48">
         <v>2563</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>4</v>
       </c>
       <c r="B49" t="s">
-        <v>200</v>
+        <v>942</v>
       </c>
       <c r="C49" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D49">
         <v>322</v>
       </c>
       <c r="E49">
         <v>856</v>
       </c>
       <c r="F49">
         <v>1139</v>
       </c>
       <c r="G49">
         <v>2317</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>5</v>
       </c>
       <c r="B50" t="s">
-        <v>201</v>
+        <v>943</v>
       </c>
       <c r="C50" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D50">
         <v>15757</v>
       </c>
       <c r="E50">
         <v>707</v>
       </c>
       <c r="F50">
         <v>1517</v>
       </c>
       <c r="G50">
         <v>17981</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>6</v>
       </c>
       <c r="B51" t="s">
-        <v>202</v>
+        <v>944</v>
       </c>
       <c r="C51" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D51">
         <v>219</v>
       </c>
       <c r="E51">
         <v>651</v>
       </c>
       <c r="F51">
         <v>4487</v>
       </c>
       <c r="G51">
         <v>5357</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>7</v>
       </c>
       <c r="B52" t="s">
-        <v>203</v>
+        <v>945</v>
       </c>
       <c r="C52" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D52">
         <v>78</v>
       </c>
       <c r="E52">
         <v>8244</v>
       </c>
       <c r="F52">
         <v>693</v>
       </c>
       <c r="G52">
         <v>9015</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>8</v>
       </c>
       <c r="B53" t="s">
-        <v>204</v>
+        <v>946</v>
       </c>
       <c r="C53" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D53">
         <v>77</v>
       </c>
       <c r="E53">
         <v>325</v>
       </c>
       <c r="F53">
         <v>3658</v>
       </c>
       <c r="G53">
         <v>4060</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>9</v>
       </c>
       <c r="B54" t="s">
-        <v>205</v>
+        <v>947</v>
       </c>
       <c r="C54" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D54">
         <v>81</v>
       </c>
       <c r="E54">
         <v>312</v>
       </c>
       <c r="F54">
         <v>328</v>
       </c>
       <c r="G54">
         <v>721</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>10</v>
       </c>
       <c r="B55" t="s">
-        <v>206</v>
+        <v>948</v>
       </c>
       <c r="C55" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D55">
         <v>159</v>
       </c>
       <c r="E55">
         <v>538</v>
       </c>
       <c r="F55">
         <v>617</v>
       </c>
       <c r="G55">
         <v>1314</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>11</v>
       </c>
       <c r="B56" t="s">
-        <v>207</v>
+        <v>949</v>
       </c>
       <c r="C56" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D56">
         <v>52</v>
       </c>
       <c r="E56">
         <v>190</v>
       </c>
       <c r="F56">
         <v>137</v>
       </c>
       <c r="G56">
         <v>379</v>
       </c>
     </row>
     <row r="57"/>
     <row r="58">
       <c r="A58">
         <v>5</v>
       </c>
       <c r="B58" t="s">
         <v>10</v>
       </c>
       <c r="C58" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D58">
         <v>8893</v>
       </c>
       <c r="E58">
         <v>22354</v>
       </c>
       <c r="F58">
         <v>15885</v>
       </c>
       <c r="G58">
         <v>47132</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B59" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C59" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D59">
         <v>1368</v>
       </c>
       <c r="E59">
         <v>4245</v>
       </c>
       <c r="F59">
         <v>2236</v>
       </c>
       <c r="G59">
         <v>7849</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1</v>
       </c>
       <c r="B60" t="s">
-        <v>208</v>
+        <v>950</v>
       </c>
       <c r="C60" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D60">
         <v>1422</v>
       </c>
       <c r="E60">
         <v>5045</v>
       </c>
       <c r="F60">
         <v>6908</v>
       </c>
       <c r="G60">
         <v>13375</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>2</v>
       </c>
       <c r="B61" t="s">
-        <v>209</v>
+        <v>951</v>
       </c>
       <c r="C61" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D61">
         <v>5398</v>
       </c>
       <c r="E61">
         <v>5963</v>
       </c>
       <c r="F61">
         <v>4734</v>
       </c>
       <c r="G61">
         <v>16095</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>3</v>
       </c>
       <c r="B62" t="s">
-        <v>210</v>
+        <v>952</v>
       </c>
       <c r="C62" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D62">
         <v>113</v>
       </c>
       <c r="E62">
         <v>451</v>
       </c>
       <c r="F62">
         <v>164</v>
       </c>
       <c r="G62">
         <v>728</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>4</v>
       </c>
       <c r="B63" t="s">
-        <v>211</v>
+        <v>953</v>
       </c>
       <c r="C63" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D63">
         <v>231</v>
       </c>
       <c r="E63">
         <v>3723</v>
       </c>
       <c r="F63">
         <v>358</v>
       </c>
       <c r="G63">
         <v>4312</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>5</v>
       </c>
       <c r="B64" t="s">
-        <v>212</v>
+        <v>954</v>
       </c>
       <c r="C64" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D64">
         <v>165</v>
       </c>
       <c r="E64">
         <v>1681</v>
       </c>
       <c r="F64">
         <v>463</v>
       </c>
       <c r="G64">
         <v>2309</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>6</v>
       </c>
       <c r="B65" t="s">
-        <v>213</v>
+        <v>955</v>
       </c>
       <c r="C65" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D65">
         <v>45</v>
       </c>
       <c r="E65">
         <v>328</v>
       </c>
       <c r="F65">
         <v>124</v>
       </c>
       <c r="G65">
         <v>497</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>7</v>
       </c>
       <c r="B66" t="s">
-        <v>214</v>
+        <v>956</v>
       </c>
       <c r="C66" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D66">
         <v>22</v>
       </c>
       <c r="E66">
         <v>167</v>
       </c>
       <c r="F66">
         <v>133</v>
       </c>
       <c r="G66">
         <v>322</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>8</v>
       </c>
       <c r="B67" t="s">
-        <v>215</v>
+        <v>957</v>
       </c>
       <c r="C67" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D67">
         <v>34</v>
       </c>
       <c r="E67">
         <v>358</v>
       </c>
       <c r="F67">
         <v>97</v>
       </c>
       <c r="G67">
         <v>489</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>9</v>
       </c>
       <c r="B68" t="s">
-        <v>216</v>
+        <v>958</v>
       </c>
       <c r="C68" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D68">
         <v>18</v>
       </c>
       <c r="E68">
         <v>153</v>
       </c>
       <c r="F68">
         <v>118</v>
       </c>
       <c r="G68">
         <v>289</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>10</v>
       </c>
       <c r="B69" t="s">
-        <v>217</v>
+        <v>959</v>
       </c>
       <c r="C69" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D69">
         <v>16</v>
       </c>
       <c r="E69">
         <v>53</v>
       </c>
       <c r="F69">
         <v>56</v>
       </c>
       <c r="G69">
         <v>125</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>11</v>
       </c>
       <c r="B70" t="s">
-        <v>218</v>
+        <v>960</v>
       </c>
       <c r="C70" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D70">
         <v>61</v>
       </c>
       <c r="E70">
         <v>187</v>
       </c>
       <c r="F70">
         <v>494</v>
       </c>
       <c r="G70">
         <v>742</v>
       </c>
     </row>
     <row r="71"/>
     <row r="72">
       <c r="A72">
         <v>6</v>
       </c>
       <c r="B72" t="s">
         <v>11</v>
       </c>
       <c r="C72" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D72">
         <v>342</v>
       </c>
       <c r="E72">
         <v>1285</v>
       </c>
       <c r="F72">
         <v>975</v>
       </c>
       <c r="G72">
         <v>2602</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B73" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C73" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D73">
         <v>172</v>
       </c>
       <c r="E73">
         <v>817</v>
       </c>
       <c r="F73">
         <v>570</v>
       </c>
       <c r="G73">
         <v>1559</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1</v>
       </c>
       <c r="B74" t="s">
-        <v>219</v>
+        <v>961</v>
       </c>
       <c r="C74" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D74">
         <v>95</v>
       </c>
       <c r="E74">
         <v>336</v>
       </c>
       <c r="F74">
         <v>269</v>
       </c>
       <c r="G74">
         <v>700</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>2</v>
       </c>
       <c r="B75" t="s">
-        <v>220</v>
+        <v>962</v>
       </c>
       <c r="C75" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D75">
         <v>75</v>
       </c>
       <c r="E75">
         <v>132</v>
       </c>
       <c r="F75">
         <v>136</v>
       </c>
       <c r="G75">
         <v>343</v>
       </c>
     </row>
     <row r="76"/>
     <row r="77">
       <c r="A77">
         <v>7</v>
       </c>
       <c r="B77" t="s">
         <v>12</v>
       </c>
       <c r="C77" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D77">
         <v>362</v>
       </c>
       <c r="E77">
         <v>1407</v>
       </c>
       <c r="F77">
         <v>1516</v>
       </c>
       <c r="G77">
         <v>3285</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B78" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C78" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D78">
         <v>176</v>
       </c>
       <c r="E78">
         <v>835</v>
       </c>
       <c r="F78">
         <v>882</v>
       </c>
       <c r="G78">
         <v>1893</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1</v>
       </c>
       <c r="B79" t="s">
-        <v>221</v>
+        <v>963</v>
       </c>
       <c r="C79" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D79">
         <v>105</v>
       </c>
       <c r="E79">
         <v>424</v>
       </c>
       <c r="F79">
         <v>341</v>
       </c>
       <c r="G79">
         <v>870</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>2</v>
       </c>
       <c r="B80" t="s">
-        <v>222</v>
+        <v>964</v>
       </c>
       <c r="C80" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D80">
         <v>52</v>
       </c>
       <c r="E80">
         <v>110</v>
       </c>
       <c r="F80">
         <v>229</v>
       </c>
       <c r="G80">
         <v>391</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>3</v>
       </c>
       <c r="B81" t="s">
-        <v>223</v>
+        <v>965</v>
       </c>
       <c r="C81" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D81">
         <v>29</v>
       </c>
       <c r="E81">
         <v>38</v>
       </c>
       <c r="F81">
         <v>64</v>
       </c>
       <c r="G81">
         <v>131</v>
       </c>
     </row>
     <row r="82"/>
     <row r="83">
       <c r="A83">
         <v>8</v>
       </c>
       <c r="B83" t="s">
         <v>13</v>
       </c>
       <c r="C83" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D83">
         <v>12049</v>
       </c>
       <c r="E83">
         <v>22084</v>
       </c>
       <c r="F83">
         <v>19378</v>
       </c>
       <c r="G83">
         <v>53511</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B84" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C84" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D84">
         <v>3388</v>
       </c>
       <c r="E84">
         <v>3262</v>
       </c>
       <c r="F84">
         <v>3388</v>
       </c>
       <c r="G84">
         <v>10038</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1</v>
       </c>
       <c r="B85" t="s">
-        <v>224</v>
+        <v>966</v>
       </c>
       <c r="C85" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D85">
         <v>3809</v>
       </c>
       <c r="E85">
         <v>4494</v>
       </c>
       <c r="F85">
         <v>4045</v>
       </c>
       <c r="G85">
         <v>12348</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>2</v>
       </c>
       <c r="B86" t="s">
-        <v>225</v>
+        <v>967</v>
       </c>
       <c r="C86" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D86">
         <v>832</v>
       </c>
       <c r="E86">
         <v>1049</v>
       </c>
       <c r="F86">
         <v>8100</v>
       </c>
       <c r="G86">
         <v>9981</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>3</v>
       </c>
       <c r="B87" t="s">
-        <v>226</v>
+        <v>968</v>
       </c>
       <c r="C87" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D87">
         <v>2102</v>
       </c>
       <c r="E87">
         <v>7482</v>
       </c>
       <c r="F87">
         <v>974</v>
       </c>
       <c r="G87">
         <v>10558</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>4</v>
       </c>
       <c r="B88" t="s">
-        <v>227</v>
+        <v>969</v>
       </c>
       <c r="C88" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D88">
         <v>640</v>
       </c>
       <c r="E88">
         <v>4451</v>
       </c>
       <c r="F88">
         <v>842</v>
       </c>
       <c r="G88">
         <v>5933</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>5</v>
       </c>
       <c r="B89" t="s">
-        <v>228</v>
+        <v>970</v>
       </c>
       <c r="C89" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D89">
         <v>215</v>
       </c>
       <c r="E89">
         <v>301</v>
       </c>
       <c r="F89">
         <v>309</v>
       </c>
       <c r="G89">
         <v>825</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>6</v>
       </c>
       <c r="B90" t="s">
-        <v>229</v>
+        <v>971</v>
       </c>
       <c r="C90" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D90">
         <v>137</v>
       </c>
       <c r="E90">
         <v>245</v>
       </c>
       <c r="F90">
         <v>825</v>
       </c>
       <c r="G90">
         <v>1207</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>7</v>
       </c>
       <c r="B91" t="s">
-        <v>230</v>
+        <v>972</v>
       </c>
       <c r="C91" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D91">
         <v>661</v>
       </c>
       <c r="E91">
         <v>120</v>
       </c>
       <c r="F91">
         <v>207</v>
       </c>
       <c r="G91">
         <v>988</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>8</v>
       </c>
       <c r="B92" t="s">
-        <v>231</v>
+        <v>973</v>
       </c>
       <c r="C92" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D92">
         <v>121</v>
       </c>
       <c r="E92">
         <v>410</v>
       </c>
       <c r="F92">
         <v>463</v>
       </c>
       <c r="G92">
         <v>994</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>9</v>
       </c>
       <c r="B93" t="s">
-        <v>232</v>
+        <v>974</v>
       </c>
       <c r="C93" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D93">
         <v>32</v>
       </c>
       <c r="E93">
         <v>73</v>
       </c>
       <c r="F93">
         <v>71</v>
       </c>
       <c r="G93">
         <v>176</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>10</v>
       </c>
       <c r="B94" t="s">
-        <v>233</v>
+        <v>975</v>
       </c>
       <c r="C94" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D94">
         <v>32</v>
       </c>
       <c r="E94">
         <v>100</v>
       </c>
       <c r="F94">
         <v>49</v>
       </c>
       <c r="G94">
         <v>181</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>11</v>
       </c>
       <c r="B95" t="s">
-        <v>234</v>
+        <v>976</v>
       </c>
       <c r="C95" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D95">
         <v>80</v>
       </c>
       <c r="E95">
         <v>97</v>
       </c>
       <c r="F95">
         <v>105</v>
       </c>
       <c r="G95">
         <v>282</v>
       </c>
     </row>
     <row r="96"/>
     <row r="97">
       <c r="A97">
         <v>9</v>
       </c>
       <c r="B97" t="s">
         <v>14</v>
       </c>
       <c r="C97" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D97">
         <v>95</v>
       </c>
       <c r="E97">
         <v>481</v>
       </c>
       <c r="F97">
         <v>345</v>
       </c>
       <c r="G97">
         <v>921</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B98" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C98" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D98">
         <v>37</v>
       </c>
       <c r="E98">
         <v>362</v>
       </c>
       <c r="F98">
         <v>255</v>
       </c>
       <c r="G98">
         <v>654</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1</v>
       </c>
       <c r="B99" t="s">
-        <v>235</v>
+        <v>977</v>
       </c>
       <c r="C99" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D99">
         <v>42</v>
       </c>
       <c r="E99">
         <v>93</v>
       </c>
       <c r="F99">
         <v>56</v>
       </c>
       <c r="G99">
         <v>191</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>2</v>
       </c>
       <c r="B100" t="s">
-        <v>236</v>
+        <v>978</v>
       </c>
       <c r="C100" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D100">
         <v>16</v>
       </c>
       <c r="E100">
         <v>26</v>
       </c>
       <c r="F100">
         <v>34</v>
       </c>
       <c r="G100">
         <v>76</v>
       </c>
     </row>
     <row r="101"/>
     <row r="102">
       <c r="A102">
         <v>10</v>
       </c>
       <c r="B102" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="C102" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D102">
         <v>518</v>
       </c>
       <c r="E102">
         <v>562</v>
       </c>
       <c r="F102">
         <v>303</v>
       </c>
       <c r="G102">
         <v>1383</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B103" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C103" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D103">
         <v>136</v>
       </c>
       <c r="E103">
         <v>272</v>
       </c>
       <c r="F103">
         <v>182</v>
       </c>
       <c r="G103">
         <v>590</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1</v>
       </c>
       <c r="B104" t="s">
-        <v>237</v>
+        <v>979</v>
       </c>
       <c r="C104" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D104">
         <v>339</v>
       </c>
       <c r="E104">
         <v>223</v>
       </c>
       <c r="F104">
         <v>90</v>
       </c>
       <c r="G104">
         <v>652</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>2</v>
       </c>
       <c r="B105" t="s">
-        <v>238</v>
+        <v>980</v>
       </c>
       <c r="C105" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D105">
         <v>43</v>
       </c>
       <c r="E105">
         <v>67</v>
       </c>
       <c r="F105">
         <v>31</v>
       </c>
       <c r="G105">
         <v>141</v>
       </c>
     </row>
     <row r="106"/>
     <row r="107">
       <c r="A107">
         <v>12</v>
       </c>
       <c r="B107" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D107">
         <v>2912</v>
       </c>
       <c r="E107">
         <v>31497</v>
       </c>
       <c r="F107">
         <v>30396</v>
       </c>
       <c r="G107">
         <v>64805</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B108" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C108" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D108">
         <v>675</v>
       </c>
       <c r="E108">
         <v>3493</v>
       </c>
       <c r="F108">
         <v>3190</v>
       </c>
       <c r="G108">
         <v>7358</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1</v>
       </c>
       <c r="B109" t="s">
-        <v>239</v>
+        <v>981</v>
       </c>
       <c r="C109" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D109">
         <v>660</v>
       </c>
       <c r="E109">
         <v>8989</v>
       </c>
       <c r="F109">
         <v>4495</v>
       </c>
       <c r="G109">
         <v>14144</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>2</v>
       </c>
       <c r="B110" t="s">
-        <v>240</v>
+        <v>982</v>
       </c>
       <c r="C110" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D110">
         <v>657</v>
       </c>
       <c r="E110">
         <v>3399</v>
       </c>
       <c r="F110">
         <v>6055</v>
       </c>
       <c r="G110">
         <v>10111</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>3</v>
       </c>
       <c r="B111" t="s">
-        <v>241</v>
+        <v>983</v>
       </c>
       <c r="C111" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D111">
         <v>131</v>
       </c>
       <c r="E111">
         <v>600</v>
       </c>
       <c r="F111">
         <v>628</v>
       </c>
       <c r="G111">
         <v>1359</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>4</v>
       </c>
       <c r="B112" t="s">
-        <v>242</v>
+        <v>984</v>
       </c>
       <c r="C112" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D112">
         <v>294</v>
       </c>
       <c r="E112">
         <v>6043</v>
       </c>
       <c r="F112">
         <v>1215</v>
       </c>
       <c r="G112">
         <v>7552</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>5</v>
       </c>
       <c r="B113" t="s">
-        <v>243</v>
+        <v>985</v>
       </c>
       <c r="C113" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D113">
         <v>75</v>
       </c>
       <c r="E113">
         <v>293</v>
       </c>
       <c r="F113">
         <v>222</v>
       </c>
       <c r="G113">
         <v>590</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>6</v>
       </c>
       <c r="B114" t="s">
-        <v>244</v>
+        <v>986</v>
       </c>
       <c r="C114" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D114">
         <v>38</v>
       </c>
       <c r="E114">
         <v>154</v>
       </c>
       <c r="F114">
         <v>124</v>
       </c>
       <c r="G114">
         <v>316</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>7</v>
       </c>
       <c r="B115" t="s">
-        <v>245</v>
+        <v>987</v>
       </c>
       <c r="C115" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D115">
         <v>85</v>
       </c>
       <c r="E115">
         <v>266</v>
       </c>
       <c r="F115">
         <v>272</v>
       </c>
       <c r="G115">
         <v>623</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>8</v>
       </c>
       <c r="B116" t="s">
-        <v>246</v>
+        <v>988</v>
       </c>
       <c r="C116" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D116">
         <v>30</v>
       </c>
       <c r="E116">
         <v>101</v>
       </c>
       <c r="F116">
         <v>207</v>
       </c>
       <c r="G116">
         <v>338</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>9</v>
       </c>
       <c r="B117" t="s">
-        <v>247</v>
+        <v>989</v>
       </c>
       <c r="C117" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D117">
         <v>88</v>
       </c>
       <c r="E117">
         <v>358</v>
       </c>
       <c r="F117">
         <v>11231</v>
       </c>
       <c r="G117">
         <v>11677</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>10</v>
       </c>
       <c r="B118" t="s">
-        <v>248</v>
+        <v>990</v>
       </c>
       <c r="C118" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D118">
         <v>31</v>
       </c>
       <c r="E118">
         <v>103</v>
       </c>
       <c r="F118">
         <v>137</v>
       </c>
       <c r="G118">
         <v>271</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>11</v>
       </c>
       <c r="B119" t="s">
-        <v>249</v>
+        <v>991</v>
       </c>
       <c r="C119" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D119">
         <v>148</v>
       </c>
       <c r="E119">
         <v>7698</v>
       </c>
       <c r="F119">
         <v>2620</v>
       </c>
       <c r="G119">
         <v>10466</v>
       </c>
     </row>
     <row r="120"/>
     <row r="121">
       <c r="A121">
         <v>14</v>
       </c>
       <c r="B121" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C121" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D121">
         <v>6259</v>
       </c>
       <c r="E121">
         <v>14735</v>
       </c>
       <c r="F121">
         <v>11546</v>
       </c>
       <c r="G121">
         <v>32540</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B122" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C122" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D122">
         <v>2068</v>
       </c>
       <c r="E122">
         <v>3598</v>
       </c>
       <c r="F122">
         <v>2472</v>
       </c>
       <c r="G122">
         <v>8138</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1</v>
       </c>
       <c r="B123" t="s">
-        <v>250</v>
+        <v>992</v>
       </c>
       <c r="C123" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D123">
         <v>1368</v>
       </c>
       <c r="E123">
         <v>6067</v>
       </c>
       <c r="F123">
         <v>5178</v>
       </c>
       <c r="G123">
         <v>12613</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>2</v>
       </c>
       <c r="B124" t="s">
-        <v>251</v>
+        <v>993</v>
       </c>
       <c r="C124" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D124">
         <v>887</v>
       </c>
       <c r="E124">
         <v>1895</v>
       </c>
       <c r="F124">
         <v>1710</v>
       </c>
       <c r="G124">
         <v>4492</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>3</v>
       </c>
       <c r="B125" t="s">
-        <v>252</v>
+        <v>994</v>
       </c>
       <c r="C125" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D125">
         <v>183</v>
       </c>
       <c r="E125">
         <v>332</v>
       </c>
       <c r="F125">
         <v>262</v>
       </c>
       <c r="G125">
         <v>777</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>4</v>
       </c>
       <c r="B126" t="s">
-        <v>253</v>
+        <v>995</v>
       </c>
       <c r="C126" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D126">
         <v>264</v>
       </c>
       <c r="E126">
         <v>620</v>
       </c>
       <c r="F126">
         <v>321</v>
       </c>
       <c r="G126">
         <v>1205</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>5</v>
       </c>
       <c r="B127" t="s">
-        <v>254</v>
+        <v>996</v>
       </c>
       <c r="C127" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D127">
         <v>159</v>
       </c>
       <c r="E127">
         <v>368</v>
       </c>
       <c r="F127">
         <v>144</v>
       </c>
       <c r="G127">
         <v>671</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>6</v>
       </c>
       <c r="B128" t="s">
-        <v>255</v>
+        <v>997</v>
       </c>
       <c r="C128" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D128">
         <v>84</v>
       </c>
       <c r="E128">
         <v>182</v>
       </c>
       <c r="F128">
         <v>137</v>
       </c>
       <c r="G128">
         <v>403</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>7</v>
       </c>
       <c r="B129" t="s">
-        <v>256</v>
+        <v>998</v>
       </c>
       <c r="C129" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D129">
         <v>96</v>
       </c>
       <c r="E129">
         <v>162</v>
       </c>
       <c r="F129">
         <v>102</v>
       </c>
       <c r="G129">
         <v>360</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>8</v>
       </c>
       <c r="B130" t="s">
-        <v>257</v>
+        <v>999</v>
       </c>
       <c r="C130" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D130">
         <v>43</v>
       </c>
       <c r="E130">
         <v>121</v>
       </c>
       <c r="F130">
         <v>68</v>
       </c>
       <c r="G130">
         <v>232</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>9</v>
       </c>
       <c r="B131" t="s">
-        <v>258</v>
+        <v>1000</v>
       </c>
       <c r="C131" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D131">
         <v>159</v>
       </c>
       <c r="E131">
         <v>637</v>
       </c>
       <c r="F131">
         <v>138</v>
       </c>
       <c r="G131">
         <v>934</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>10</v>
       </c>
       <c r="B132" t="s">
-        <v>259</v>
+        <v>1001</v>
       </c>
       <c r="C132" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D132">
         <v>71</v>
       </c>
       <c r="E132">
         <v>126</v>
       </c>
       <c r="F132">
         <v>461</v>
       </c>
       <c r="G132">
         <v>658</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>11</v>
       </c>
       <c r="B133" t="s">
-        <v>260</v>
+        <v>1002</v>
       </c>
       <c r="C133" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D133">
         <v>877</v>
       </c>
       <c r="E133">
         <v>627</v>
       </c>
       <c r="F133">
         <v>553</v>
       </c>
       <c r="G133">
         <v>2057</v>
       </c>
     </row>
     <row r="134"/>
     <row r="135">
       <c r="A135">
         <v>15</v>
       </c>
       <c r="B135" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C135" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D135">
         <v>1599</v>
       </c>
       <c r="E135">
         <v>2666</v>
       </c>
       <c r="F135">
         <v>4112</v>
       </c>
       <c r="G135">
         <v>8377</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B136" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C136" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D136">
         <v>714</v>
       </c>
       <c r="E136">
         <v>1121</v>
       </c>
       <c r="F136">
         <v>1242</v>
       </c>
       <c r="G136">
         <v>3077</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>1</v>
       </c>
       <c r="B137" t="s">
-        <v>261</v>
+        <v>1003</v>
       </c>
       <c r="C137" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D137">
         <v>432</v>
       </c>
       <c r="E137">
         <v>1143</v>
       </c>
       <c r="F137">
         <v>2391</v>
       </c>
       <c r="G137">
         <v>3966</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>2</v>
       </c>
       <c r="B138" t="s">
-        <v>262</v>
+        <v>1004</v>
       </c>
       <c r="C138" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D138">
         <v>185</v>
       </c>
       <c r="E138">
         <v>208</v>
       </c>
       <c r="F138">
         <v>228</v>
       </c>
       <c r="G138">
         <v>621</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>3</v>
       </c>
       <c r="B139" t="s">
-        <v>263</v>
+        <v>1005</v>
       </c>
       <c r="C139" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D139">
         <v>268</v>
       </c>
       <c r="E139">
         <v>194</v>
       </c>
       <c r="F139">
         <v>251</v>
       </c>
       <c r="G139">
         <v>713</v>
       </c>
     </row>
     <row r="140"/>
     <row r="141">
       <c r="A141">
         <v>16</v>
       </c>
       <c r="B141" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C141" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D141">
         <v>534</v>
       </c>
       <c r="E141">
         <v>2231</v>
       </c>
       <c r="F141">
         <v>1855</v>
       </c>
       <c r="G141">
         <v>4620</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B142" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C142" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D142">
         <v>175</v>
       </c>
       <c r="E142">
         <v>259</v>
       </c>
       <c r="F142">
         <v>331</v>
       </c>
       <c r="G142">
         <v>765</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1</v>
       </c>
       <c r="B143" t="s">
-        <v>264</v>
+        <v>1006</v>
       </c>
       <c r="C143" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D143">
         <v>137</v>
       </c>
       <c r="E143">
         <v>1432</v>
       </c>
       <c r="F143">
         <v>427</v>
       </c>
       <c r="G143">
         <v>1996</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>2</v>
       </c>
       <c r="B144" t="s">
-        <v>265</v>
+        <v>1007</v>
       </c>
       <c r="C144" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D144">
         <v>26</v>
       </c>
       <c r="E144">
         <v>79</v>
       </c>
       <c r="F144">
         <v>85</v>
       </c>
       <c r="G144">
         <v>190</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>3</v>
       </c>
       <c r="B145" t="s">
-        <v>266</v>
+        <v>1008</v>
       </c>
       <c r="C145" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D145">
         <v>26</v>
       </c>
       <c r="E145">
         <v>50</v>
       </c>
       <c r="F145">
         <v>48</v>
       </c>
       <c r="G145">
         <v>124</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>4</v>
       </c>
       <c r="B146" t="s">
-        <v>267</v>
+        <v>1009</v>
       </c>
       <c r="C146" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D146">
         <v>36</v>
       </c>
       <c r="E146">
         <v>75</v>
       </c>
       <c r="F146">
         <v>51</v>
       </c>
       <c r="G146">
         <v>162</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>5</v>
       </c>
       <c r="B147" t="s">
-        <v>268</v>
+        <v>1010</v>
       </c>
       <c r="C147" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D147">
         <v>24</v>
       </c>
       <c r="E147">
         <v>58</v>
       </c>
       <c r="F147">
         <v>583</v>
       </c>
       <c r="G147">
         <v>665</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>6</v>
       </c>
       <c r="B148" t="s">
-        <v>269</v>
+        <v>1011</v>
       </c>
       <c r="C148" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D148">
         <v>10</v>
       </c>
       <c r="E148">
         <v>25</v>
       </c>
       <c r="F148">
         <v>20</v>
       </c>
       <c r="G148">
         <v>55</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>7</v>
       </c>
       <c r="B149" t="s">
-        <v>270</v>
+        <v>1012</v>
       </c>
       <c r="C149" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D149">
         <v>8</v>
       </c>
       <c r="E149">
         <v>17</v>
       </c>
       <c r="F149">
         <v>15</v>
       </c>
       <c r="G149">
         <v>40</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>8</v>
       </c>
       <c r="B150" t="s">
-        <v>271</v>
+        <v>1013</v>
       </c>
       <c r="C150" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D150">
         <v>5</v>
       </c>
       <c r="E150">
         <v>154</v>
       </c>
       <c r="F150">
         <v>184</v>
       </c>
       <c r="G150">
         <v>343</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>9</v>
       </c>
       <c r="B151" t="s">
-        <v>272</v>
+        <v>1014</v>
       </c>
       <c r="C151" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D151">
         <v>9</v>
       </c>
       <c r="E151">
         <v>21</v>
       </c>
       <c r="F151">
         <v>30</v>
       </c>
       <c r="G151">
         <v>60</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>10</v>
       </c>
       <c r="B152" t="s">
-        <v>273</v>
+        <v>1015</v>
       </c>
       <c r="C152" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D152">
         <v>56</v>
       </c>
       <c r="E152">
         <v>37</v>
       </c>
       <c r="F152">
         <v>62</v>
       </c>
       <c r="G152">
         <v>155</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>11</v>
       </c>
       <c r="B153" t="s">
-        <v>274</v>
+        <v>1016</v>
       </c>
       <c r="C153" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D153">
         <v>22</v>
       </c>
       <c r="E153">
         <v>24</v>
       </c>
       <c r="F153">
         <v>19</v>
       </c>
       <c r="G153">
         <v>65</v>
       </c>
     </row>
     <row r="154"/>
     <row r="155">
       <c r="A155">
         <v>17</v>
       </c>
       <c r="B155" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C155" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D155">
         <v>560</v>
       </c>
       <c r="E155">
         <v>10272</v>
       </c>
       <c r="F155">
         <v>7505</v>
       </c>
       <c r="G155">
         <v>18337</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B156" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C156" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D156">
         <v>109</v>
       </c>
       <c r="E156">
         <v>1344</v>
       </c>
       <c r="F156">
         <v>1172</v>
       </c>
       <c r="G156">
         <v>2625</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>1</v>
       </c>
       <c r="B157" t="s">
-        <v>275</v>
+        <v>1017</v>
       </c>
       <c r="C157" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D157">
         <v>301</v>
       </c>
       <c r="E157">
         <v>4451</v>
       </c>
       <c r="F157">
         <v>2888</v>
       </c>
       <c r="G157">
         <v>7640</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>2</v>
       </c>
       <c r="B158" t="s">
-        <v>276</v>
+        <v>1018</v>
       </c>
       <c r="C158" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D158">
         <v>31</v>
       </c>
       <c r="E158">
         <v>3562</v>
       </c>
       <c r="F158">
         <v>1328</v>
       </c>
       <c r="G158">
         <v>4921</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>3</v>
       </c>
       <c r="B159" t="s">
-        <v>277</v>
+        <v>1019</v>
       </c>
       <c r="C159" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D159">
         <v>23</v>
       </c>
       <c r="E159">
         <v>240</v>
       </c>
       <c r="F159">
         <v>1439</v>
       </c>
       <c r="G159">
         <v>1702</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>4</v>
       </c>
       <c r="B160" t="s">
-        <v>278</v>
+        <v>1020</v>
       </c>
       <c r="C160" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D160">
         <v>24</v>
       </c>
       <c r="E160">
         <v>195</v>
       </c>
       <c r="F160">
         <v>159</v>
       </c>
       <c r="G160">
         <v>378</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>5</v>
       </c>
       <c r="B161" t="s">
-        <v>279</v>
+        <v>1021</v>
       </c>
       <c r="C161" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D161">
         <v>10</v>
       </c>
       <c r="E161">
         <v>108</v>
       </c>
       <c r="F161">
         <v>105</v>
       </c>
       <c r="G161">
         <v>223</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>6</v>
       </c>
       <c r="B162" t="s">
-        <v>280</v>
+        <v>1022</v>
       </c>
       <c r="C162" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D162">
         <v>10</v>
       </c>
       <c r="E162">
         <v>88</v>
       </c>
       <c r="F162">
         <v>80</v>
       </c>
       <c r="G162">
         <v>178</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>7</v>
       </c>
       <c r="B163" t="s">
-        <v>281</v>
+        <v>1023</v>
       </c>
       <c r="C163" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D163">
         <v>9</v>
       </c>
       <c r="E163">
         <v>50</v>
       </c>
       <c r="F163">
         <v>79</v>
       </c>
       <c r="G163">
         <v>138</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>8</v>
       </c>
       <c r="B164" t="s">
-        <v>282</v>
+        <v>1024</v>
       </c>
       <c r="C164" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D164">
         <v>7</v>
       </c>
       <c r="E164">
         <v>28</v>
       </c>
       <c r="F164">
         <v>47</v>
       </c>
       <c r="G164">
         <v>82</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>9</v>
       </c>
       <c r="B165" t="s">
-        <v>283</v>
+        <v>1025</v>
       </c>
       <c r="C165" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D165">
         <v>9</v>
       </c>
       <c r="E165">
         <v>78</v>
       </c>
       <c r="F165">
         <v>48</v>
       </c>
       <c r="G165">
         <v>135</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>10</v>
       </c>
       <c r="B166" t="s">
-        <v>284</v>
+        <v>1026</v>
       </c>
       <c r="C166" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D166">
         <v>27</v>
       </c>
       <c r="E166">
         <v>128</v>
       </c>
       <c r="F166">
         <v>160</v>
       </c>
       <c r="G166">
         <v>315</v>
       </c>
     </row>
     <row r="167"/>
     <row r="168">
       <c r="A168">
         <v>24</v>
       </c>
       <c r="B168" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C168" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D168">
         <v>291</v>
       </c>
       <c r="E168">
         <v>688</v>
       </c>
       <c r="F168">
         <v>1040</v>
       </c>
       <c r="G168">
         <v>2019</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B169" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C169" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D169">
         <v>113</v>
       </c>
       <c r="E169">
         <v>231</v>
       </c>
       <c r="F169">
         <v>362</v>
       </c>
       <c r="G169">
         <v>706</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>1</v>
       </c>
       <c r="B170" t="s">
-        <v>285</v>
+        <v>1027</v>
       </c>
       <c r="C170" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D170">
         <v>68</v>
       </c>
       <c r="E170">
         <v>153</v>
       </c>
       <c r="F170">
         <v>200</v>
       </c>
       <c r="G170">
         <v>421</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>2</v>
       </c>
       <c r="B171" t="s">
-        <v>286</v>
+        <v>1028</v>
       </c>
       <c r="C171" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D171">
         <v>44</v>
       </c>
       <c r="E171">
         <v>200</v>
       </c>
       <c r="F171">
         <v>315</v>
       </c>
       <c r="G171">
         <v>559</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>3</v>
       </c>
       <c r="B172" t="s">
-        <v>287</v>
+        <v>1029</v>
       </c>
       <c r="C172" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D172">
         <v>52</v>
       </c>
       <c r="E172">
         <v>31</v>
       </c>
       <c r="F172">
         <v>57</v>
       </c>
       <c r="G172">
         <v>140</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>4</v>
       </c>
       <c r="B173" t="s">
-        <v>288</v>
+        <v>1030</v>
       </c>
       <c r="C173" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D173">
         <v>14</v>
       </c>
       <c r="E173">
         <v>73</v>
       </c>
       <c r="F173">
         <v>106</v>
       </c>
       <c r="G173">
         <v>193</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView tabSelected="true" workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E2" t="s">
+        <v>25</v>
+      </c>
+      <c r="F2" t="s">
+        <v>26</v>
+      </c>
+      <c r="G2">
+        <v>10126</v>
+      </c>
+      <c r="H2">
+        <v>31134</v>
+      </c>
+      <c r="I2">
+        <v>80310</v>
+      </c>
+      <c r="J2">
+        <v>13479</v>
+      </c>
+      <c r="K2">
+        <v>3059</v>
+      </c>
+      <c r="L2">
+        <v>572</v>
+      </c>
+      <c r="M2">
+        <v>548</v>
+      </c>
+      <c r="N2">
+        <v>4850</v>
+      </c>
+      <c r="O2">
+        <v>64</v>
+      </c>
+      <c r="P2">
+        <v>7016</v>
+      </c>
+      <c r="Q2">
+        <v>16569</v>
+      </c>
+      <c r="R2">
+        <v>1788</v>
+      </c>
+      <c r="S2">
+        <v>412</v>
+      </c>
+      <c r="T2">
+        <v>1511</v>
+      </c>
+      <c r="U2">
+        <v>235</v>
+      </c>
+      <c r="V2">
+        <v>171673</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>22</v>
+      </c>
+      <c r="C3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D3" t="s">
+        <v>24</v>
+      </c>
+      <c r="E3" t="s">
+        <v>27</v>
+      </c>
+      <c r="F3" t="s">
+        <v>28</v>
+      </c>
+      <c r="G3">
+        <v>0</v>
+      </c>
+      <c r="H3">
+        <v>0</v>
+      </c>
+      <c r="I3">
+        <v>0</v>
+      </c>
+      <c r="J3">
+        <v>0</v>
+      </c>
+      <c r="K3">
+        <v>0</v>
+      </c>
+      <c r="L3">
+        <v>0</v>
+      </c>
+      <c r="M3">
+        <v>0</v>
+      </c>
+      <c r="N3">
+        <v>0</v>
+      </c>
+      <c r="O3">
+        <v>0</v>
+      </c>
+      <c r="P3">
+        <v>0</v>
+      </c>
+      <c r="Q3">
+        <v>0</v>
+      </c>
+      <c r="R3">
+        <v>0</v>
+      </c>
+      <c r="S3">
+        <v>0</v>
+      </c>
+      <c r="T3">
+        <v>0</v>
+      </c>
+      <c r="U3">
+        <v>0</v>
+      </c>
+      <c r="V3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C4" t="s">
+        <v>23</v>
+      </c>
+      <c r="D4" t="s">
+        <v>24</v>
+      </c>
+      <c r="E4" t="s">
+        <v>29</v>
+      </c>
+      <c r="F4" t="s">
+        <v>30</v>
+      </c>
+      <c r="G4">
+        <v>0</v>
+      </c>
+      <c r="H4">
+        <v>0</v>
+      </c>
+      <c r="I4">
+        <v>0</v>
+      </c>
+      <c r="J4">
+        <v>0</v>
+      </c>
+      <c r="K4">
+        <v>0</v>
+      </c>
+      <c r="L4">
+        <v>0</v>
+      </c>
+      <c r="M4">
+        <v>0</v>
+      </c>
+      <c r="N4">
+        <v>0</v>
+      </c>
+      <c r="O4">
+        <v>0</v>
+      </c>
+      <c r="P4">
+        <v>0</v>
+      </c>
+      <c r="Q4">
+        <v>0</v>
+      </c>
+      <c r="R4">
+        <v>0</v>
+      </c>
+      <c r="S4">
+        <v>0</v>
+      </c>
+      <c r="T4">
+        <v>0</v>
+      </c>
+      <c r="U4">
+        <v>0</v>
+      </c>
+      <c r="V4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" t="s">
+        <v>32</v>
+      </c>
+      <c r="G5">
+        <v>10126</v>
+      </c>
+      <c r="H5">
+        <v>31134</v>
+      </c>
+      <c r="I5">
+        <v>80310</v>
+      </c>
+      <c r="J5">
+        <v>13479</v>
+      </c>
+      <c r="K5">
+        <v>3059</v>
+      </c>
+      <c r="L5">
+        <v>572</v>
+      </c>
+      <c r="M5">
+        <v>548</v>
+      </c>
+      <c r="N5">
+        <v>4850</v>
+      </c>
+      <c r="O5">
+        <v>64</v>
+      </c>
+      <c r="P5">
+        <v>7016</v>
+      </c>
+      <c r="Q5">
+        <v>16569</v>
+      </c>
+      <c r="R5">
+        <v>1788</v>
+      </c>
+      <c r="S5">
+        <v>412</v>
+      </c>
+      <c r="T5">
+        <v>1511</v>
+      </c>
+      <c r="U5">
+        <v>235</v>
+      </c>
+      <c r="V5">
+        <v>171673</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>0</v>
+        <v>33</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>1</v>
+        <v>34</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>3</v>
+        <v>26</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>4</v>
+        <v>28</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>6</v>
-[...325 lines deleted...]
-      <c r="C1" s="1" t="s">
         <v>32</v>
-      </c>
-[...10 lines deleted...]
-        <v>29</v>
       </c>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D2">
         <v>10126</v>
       </c>
       <c r="E2">
         <v>0</v>
       </c>
       <c r="F2">
         <v>0</v>
       </c>
       <c r="G2">
         <v>10126</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B3" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C3" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D3">
         <v>3524</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>3524</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>297</v>
+        <v>38</v>
       </c>
       <c r="C4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D4">
         <v>2145</v>
       </c>
       <c r="E4">
         <v>0</v>
       </c>
       <c r="F4">
         <v>0</v>
       </c>
       <c r="G4">
         <v>2145</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>298</v>
+        <v>40</v>
       </c>
       <c r="C5" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D5">
         <v>2512</v>
       </c>
       <c r="E5">
         <v>0</v>
       </c>
       <c r="F5">
         <v>0</v>
       </c>
       <c r="G5">
         <v>2512</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>299</v>
+        <v>41</v>
       </c>
       <c r="C6" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D6">
         <v>433</v>
       </c>
       <c r="E6">
         <v>0</v>
       </c>
       <c r="F6">
         <v>0</v>
       </c>
       <c r="G6">
         <v>433</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>300</v>
+        <v>42</v>
       </c>
       <c r="C7" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D7">
         <v>251</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
       <c r="F7">
         <v>0</v>
       </c>
       <c r="G7">
         <v>251</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>301</v>
+        <v>43</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D8">
         <v>259</v>
       </c>
       <c r="E8">
         <v>0</v>
       </c>
       <c r="F8">
         <v>0</v>
       </c>
       <c r="G8">
         <v>259</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>302</v>
+        <v>44</v>
       </c>
       <c r="C9" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D9">
         <v>514</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="F9">
         <v>0</v>
       </c>
       <c r="G9">
         <v>514</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>303</v>
+        <v>45</v>
       </c>
       <c r="C10" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D10">
         <v>54</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
       <c r="F10">
         <v>0</v>
       </c>
       <c r="G10">
         <v>54</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>304</v>
+        <v>46</v>
       </c>
       <c r="C11" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D11">
         <v>162</v>
       </c>
       <c r="E11">
         <v>0</v>
       </c>
       <c r="F11">
         <v>0</v>
       </c>
       <c r="G11">
         <v>162</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>305</v>
+        <v>47</v>
       </c>
       <c r="C12" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D12">
         <v>102</v>
       </c>
       <c r="E12">
         <v>0</v>
       </c>
       <c r="F12">
         <v>0</v>
       </c>
       <c r="G12">
         <v>102</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>306</v>
+        <v>48</v>
       </c>
       <c r="C13" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D13">
         <v>170</v>
       </c>
       <c r="E13">
         <v>0</v>
       </c>
       <c r="F13">
         <v>0</v>
       </c>
       <c r="G13">
         <v>170</v>
       </c>
     </row>
     <row r="14"/>
     <row r="15">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
         <v>7</v>
       </c>
       <c r="C15" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D15">
         <v>31134</v>
       </c>
       <c r="E15">
         <v>0</v>
       </c>
       <c r="F15">
         <v>0</v>
       </c>
       <c r="G15">
         <v>31134</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B16" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C16" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D16">
         <v>6255</v>
       </c>
       <c r="E16">
         <v>0</v>
       </c>
       <c r="F16">
         <v>0</v>
       </c>
       <c r="G16">
         <v>6255</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>307</v>
+        <v>49</v>
       </c>
       <c r="C17" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D17">
         <v>11628</v>
       </c>
       <c r="E17">
         <v>0</v>
       </c>
       <c r="F17">
         <v>0</v>
       </c>
       <c r="G17">
         <v>11628</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2</v>
       </c>
       <c r="B18" t="s">
-        <v>308</v>
+        <v>50</v>
       </c>
       <c r="C18" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D18">
         <v>11193</v>
       </c>
       <c r="E18">
         <v>0</v>
       </c>
       <c r="F18">
         <v>0</v>
       </c>
       <c r="G18">
         <v>11193</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>3</v>
       </c>
       <c r="B19" t="s">
-        <v>309</v>
+        <v>51</v>
       </c>
       <c r="C19" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D19">
         <v>699</v>
       </c>
       <c r="E19">
         <v>0</v>
       </c>
       <c r="F19">
         <v>0</v>
       </c>
       <c r="G19">
         <v>699</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>4</v>
       </c>
       <c r="B20" t="s">
-        <v>310</v>
+        <v>52</v>
       </c>
       <c r="C20" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D20">
         <v>355</v>
       </c>
       <c r="E20">
         <v>0</v>
       </c>
       <c r="F20">
         <v>0</v>
       </c>
       <c r="G20">
         <v>355</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>5</v>
       </c>
       <c r="B21" t="s">
-        <v>311</v>
+        <v>53</v>
       </c>
       <c r="C21" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D21">
         <v>557</v>
       </c>
       <c r="E21">
         <v>0</v>
       </c>
       <c r="F21">
         <v>0</v>
       </c>
       <c r="G21">
         <v>557</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>6</v>
       </c>
       <c r="B22" t="s">
-        <v>312</v>
+        <v>54</v>
       </c>
       <c r="C22" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D22">
         <v>157</v>
       </c>
       <c r="E22">
         <v>0</v>
       </c>
       <c r="F22">
         <v>0</v>
       </c>
       <c r="G22">
         <v>157</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>7</v>
       </c>
       <c r="B23" t="s">
-        <v>313</v>
+        <v>55</v>
       </c>
       <c r="C23" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D23">
         <v>159</v>
       </c>
       <c r="E23">
         <v>0</v>
       </c>
       <c r="F23">
         <v>0</v>
       </c>
       <c r="G23">
         <v>159</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>8</v>
       </c>
       <c r="B24" t="s">
-        <v>314</v>
+        <v>56</v>
       </c>
       <c r="C24" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D24">
         <v>55</v>
       </c>
       <c r="E24">
         <v>0</v>
       </c>
       <c r="F24">
         <v>0</v>
       </c>
       <c r="G24">
         <v>55</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>9</v>
       </c>
       <c r="B25" t="s">
-        <v>315</v>
+        <v>57</v>
       </c>
       <c r="C25" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D25">
         <v>35</v>
       </c>
       <c r="E25">
         <v>0</v>
       </c>
       <c r="F25">
         <v>0</v>
       </c>
       <c r="G25">
         <v>35</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>10</v>
       </c>
       <c r="B26" t="s">
-        <v>316</v>
+        <v>58</v>
       </c>
       <c r="C26" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D26">
         <v>41</v>
       </c>
       <c r="E26">
         <v>0</v>
       </c>
       <c r="F26">
         <v>0</v>
       </c>
       <c r="G26">
         <v>41</v>
       </c>
     </row>
     <row r="27"/>
     <row r="28">
       <c r="A28">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>8</v>
       </c>
       <c r="C28" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D28">
         <v>80310</v>
       </c>
       <c r="E28">
         <v>0</v>
       </c>
       <c r="F28">
         <v>0</v>
       </c>
       <c r="G28">
         <v>80310</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B29" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C29" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D29">
         <v>8708</v>
       </c>
       <c r="E29">
         <v>0</v>
       </c>
       <c r="F29">
         <v>0</v>
       </c>
       <c r="G29">
         <v>8708</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1</v>
       </c>
       <c r="B30" t="s">
-        <v>317</v>
+        <v>59</v>
       </c>
       <c r="C30" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D30">
         <v>4419</v>
       </c>
       <c r="E30">
         <v>0</v>
       </c>
       <c r="F30">
         <v>0</v>
       </c>
       <c r="G30">
         <v>4419</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>2</v>
       </c>
       <c r="B31" t="s">
-        <v>318</v>
+        <v>60</v>
       </c>
       <c r="C31" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D31">
         <v>55451</v>
       </c>
       <c r="E31">
         <v>0</v>
       </c>
       <c r="F31">
         <v>0</v>
       </c>
       <c r="G31">
         <v>55451</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>3</v>
       </c>
       <c r="B32" t="s">
-        <v>319</v>
+        <v>61</v>
       </c>
       <c r="C32" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D32">
         <v>1121</v>
       </c>
       <c r="E32">
         <v>0</v>
       </c>
       <c r="F32">
         <v>0</v>
       </c>
       <c r="G32">
         <v>1121</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>4</v>
       </c>
       <c r="B33" t="s">
-        <v>320</v>
+        <v>62</v>
       </c>
       <c r="C33" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D33">
         <v>8430</v>
       </c>
       <c r="E33">
         <v>0</v>
       </c>
       <c r="F33">
         <v>0</v>
       </c>
       <c r="G33">
         <v>8430</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>5</v>
       </c>
       <c r="B34" t="s">
-        <v>321</v>
+        <v>63</v>
       </c>
       <c r="C34" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D34">
         <v>1031</v>
       </c>
       <c r="E34">
         <v>0</v>
       </c>
       <c r="F34">
         <v>0</v>
       </c>
       <c r="G34">
         <v>1031</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>6</v>
       </c>
       <c r="B35" t="s">
-        <v>322</v>
+        <v>64</v>
       </c>
       <c r="C35" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D35">
         <v>488</v>
       </c>
       <c r="E35">
         <v>0</v>
       </c>
       <c r="F35">
         <v>0</v>
       </c>
       <c r="G35">
         <v>488</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>7</v>
       </c>
       <c r="B36" t="s">
-        <v>323</v>
+        <v>65</v>
       </c>
       <c r="C36" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D36">
         <v>253</v>
       </c>
       <c r="E36">
         <v>0</v>
       </c>
       <c r="F36">
         <v>0</v>
       </c>
       <c r="G36">
         <v>253</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>8</v>
       </c>
       <c r="B37" t="s">
-        <v>324</v>
+        <v>66</v>
       </c>
       <c r="C37" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D37">
         <v>179</v>
       </c>
       <c r="E37">
         <v>0</v>
       </c>
       <c r="F37">
         <v>0</v>
       </c>
       <c r="G37">
         <v>179</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>9</v>
       </c>
       <c r="B38" t="s">
-        <v>325</v>
+        <v>67</v>
       </c>
       <c r="C38" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D38">
         <v>110</v>
       </c>
       <c r="E38">
         <v>0</v>
       </c>
       <c r="F38">
         <v>0</v>
       </c>
       <c r="G38">
         <v>110</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>10</v>
       </c>
       <c r="B39" t="s">
-        <v>326</v>
+        <v>68</v>
       </c>
       <c r="C39" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D39">
         <v>120</v>
       </c>
       <c r="E39">
         <v>0</v>
       </c>
       <c r="F39">
         <v>0</v>
       </c>
       <c r="G39">
         <v>120</v>
       </c>
     </row>
     <row r="40"/>
     <row r="41">
       <c r="A41">
         <v>4</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D41">
         <v>13479</v>
       </c>
       <c r="E41">
         <v>0</v>
       </c>
       <c r="F41">
         <v>0</v>
       </c>
       <c r="G41">
         <v>13479</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B42" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C42" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D42">
         <v>2485</v>
       </c>
       <c r="E42">
         <v>0</v>
       </c>
       <c r="F42">
         <v>0</v>
       </c>
       <c r="G42">
         <v>2485</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1</v>
       </c>
       <c r="B43" t="s">
-        <v>327</v>
+        <v>69</v>
       </c>
       <c r="C43" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D43">
         <v>1486</v>
       </c>
       <c r="E43">
         <v>0</v>
       </c>
       <c r="F43">
         <v>0</v>
       </c>
       <c r="G43">
         <v>1486</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2</v>
       </c>
       <c r="B44" t="s">
-        <v>328</v>
+        <v>70</v>
       </c>
       <c r="C44" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D44">
         <v>575</v>
       </c>
       <c r="E44">
         <v>0</v>
       </c>
       <c r="F44">
         <v>0</v>
       </c>
       <c r="G44">
         <v>575</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>3</v>
       </c>
       <c r="B45" t="s">
-        <v>329</v>
+        <v>71</v>
       </c>
       <c r="C45" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D45">
         <v>317</v>
       </c>
       <c r="E45">
         <v>0</v>
       </c>
       <c r="F45">
         <v>0</v>
       </c>
       <c r="G45">
         <v>317</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>4</v>
       </c>
       <c r="B46" t="s">
-        <v>330</v>
+        <v>72</v>
       </c>
       <c r="C46" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D46">
         <v>555</v>
       </c>
       <c r="E46">
         <v>0</v>
       </c>
       <c r="F46">
         <v>0</v>
       </c>
       <c r="G46">
         <v>555</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>5</v>
       </c>
       <c r="B47" t="s">
-        <v>331</v>
+        <v>73</v>
       </c>
       <c r="C47" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D47">
         <v>7685</v>
       </c>
       <c r="E47">
         <v>0</v>
       </c>
       <c r="F47">
         <v>0</v>
       </c>
       <c r="G47">
         <v>7685</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>6</v>
       </c>
       <c r="B48" t="s">
-        <v>332</v>
+        <v>74</v>
       </c>
       <c r="C48" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D48">
         <v>122</v>
       </c>
       <c r="E48">
         <v>0</v>
       </c>
       <c r="F48">
         <v>0</v>
       </c>
       <c r="G48">
         <v>122</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>7</v>
       </c>
       <c r="B49" t="s">
-        <v>333</v>
+        <v>75</v>
       </c>
       <c r="C49" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D49">
         <v>91</v>
       </c>
       <c r="E49">
         <v>0</v>
       </c>
       <c r="F49">
         <v>0</v>
       </c>
       <c r="G49">
         <v>91</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>8</v>
       </c>
       <c r="B50" t="s">
-        <v>334</v>
+        <v>76</v>
       </c>
       <c r="C50" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D50">
         <v>57</v>
       </c>
       <c r="E50">
         <v>0</v>
       </c>
       <c r="F50">
         <v>0</v>
       </c>
       <c r="G50">
         <v>57</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>9</v>
       </c>
       <c r="B51" t="s">
-        <v>335</v>
+        <v>77</v>
       </c>
       <c r="C51" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D51">
         <v>27</v>
       </c>
       <c r="E51">
         <v>0</v>
       </c>
       <c r="F51">
         <v>0</v>
       </c>
       <c r="G51">
         <v>27</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>10</v>
       </c>
       <c r="B52" t="s">
-        <v>336</v>
+        <v>78</v>
       </c>
       <c r="C52" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D52">
         <v>79</v>
       </c>
       <c r="E52">
         <v>0</v>
       </c>
       <c r="F52">
         <v>0</v>
       </c>
       <c r="G52">
         <v>79</v>
       </c>
     </row>
     <row r="53"/>
     <row r="54">
       <c r="A54">
         <v>5</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
       <c r="C54" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D54">
         <v>3059</v>
       </c>
       <c r="E54">
         <v>0</v>
       </c>
       <c r="F54">
         <v>0</v>
       </c>
       <c r="G54">
         <v>3059</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B55" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C55" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D55">
         <v>1459</v>
       </c>
       <c r="E55">
         <v>0</v>
       </c>
       <c r="F55">
         <v>0</v>
       </c>
       <c r="G55">
         <v>1459</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1</v>
       </c>
       <c r="B56" t="s">
-        <v>337</v>
+        <v>79</v>
       </c>
       <c r="C56" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D56">
         <v>766</v>
       </c>
       <c r="E56">
         <v>0</v>
       </c>
       <c r="F56">
         <v>0</v>
       </c>
       <c r="G56">
         <v>766</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>2</v>
       </c>
       <c r="B57" t="s">
-        <v>338</v>
+        <v>80</v>
       </c>
       <c r="C57" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D57">
         <v>284</v>
       </c>
       <c r="E57">
         <v>0</v>
       </c>
       <c r="F57">
         <v>0</v>
       </c>
       <c r="G57">
         <v>284</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>3</v>
       </c>
       <c r="B58" t="s">
-        <v>339</v>
+        <v>81</v>
       </c>
       <c r="C58" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D58">
         <v>157</v>
       </c>
       <c r="E58">
         <v>0</v>
       </c>
       <c r="F58">
         <v>0</v>
       </c>
       <c r="G58">
         <v>157</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>4</v>
       </c>
       <c r="B59" t="s">
-        <v>340</v>
+        <v>82</v>
       </c>
       <c r="C59" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D59">
         <v>105</v>
       </c>
       <c r="E59">
         <v>0</v>
       </c>
       <c r="F59">
         <v>0</v>
       </c>
       <c r="G59">
         <v>105</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>5</v>
       </c>
       <c r="B60" t="s">
-        <v>341</v>
+        <v>83</v>
       </c>
       <c r="C60" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D60">
         <v>155</v>
       </c>
       <c r="E60">
         <v>0</v>
       </c>
       <c r="F60">
         <v>0</v>
       </c>
       <c r="G60">
         <v>155</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>6</v>
       </c>
       <c r="B61" t="s">
-        <v>342</v>
+        <v>84</v>
       </c>
       <c r="C61" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D61">
         <v>42</v>
       </c>
       <c r="E61">
         <v>0</v>
       </c>
       <c r="F61">
         <v>0</v>
       </c>
       <c r="G61">
         <v>42</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>7</v>
       </c>
       <c r="B62" t="s">
-        <v>343</v>
+        <v>85</v>
       </c>
       <c r="C62" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D62">
         <v>17</v>
       </c>
       <c r="E62">
         <v>0</v>
       </c>
       <c r="F62">
         <v>0</v>
       </c>
       <c r="G62">
         <v>17</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>8</v>
       </c>
       <c r="B63" t="s">
-        <v>344</v>
+        <v>86</v>
       </c>
       <c r="C63" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D63">
         <v>25</v>
       </c>
       <c r="E63">
         <v>0</v>
       </c>
       <c r="F63">
         <v>0</v>
       </c>
       <c r="G63">
         <v>25</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>9</v>
       </c>
       <c r="B64" t="s">
-        <v>345</v>
+        <v>87</v>
       </c>
       <c r="C64" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D64">
         <v>18</v>
       </c>
       <c r="E64">
         <v>0</v>
       </c>
       <c r="F64">
         <v>0</v>
       </c>
       <c r="G64">
         <v>18</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>10</v>
       </c>
       <c r="B65" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="C65" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D65">
         <v>31</v>
       </c>
       <c r="E65">
         <v>0</v>
       </c>
       <c r="F65">
         <v>0</v>
       </c>
       <c r="G65">
         <v>31</v>
       </c>
     </row>
     <row r="66"/>
     <row r="67">
       <c r="A67">
         <v>6</v>
       </c>
       <c r="B67" t="s">
         <v>11</v>
       </c>
       <c r="C67" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D67">
         <v>572</v>
       </c>
       <c r="E67">
         <v>0</v>
       </c>
       <c r="F67">
         <v>0</v>
       </c>
       <c r="G67">
         <v>572</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B68" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C68" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D68">
         <v>403</v>
       </c>
       <c r="E68">
         <v>0</v>
       </c>
       <c r="F68">
         <v>0</v>
       </c>
       <c r="G68">
         <v>403</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1</v>
       </c>
       <c r="B69" t="s">
-        <v>347</v>
+        <v>89</v>
       </c>
       <c r="C69" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D69">
         <v>105</v>
       </c>
       <c r="E69">
         <v>0</v>
       </c>
       <c r="F69">
         <v>0</v>
       </c>
       <c r="G69">
         <v>105</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>2</v>
       </c>
       <c r="B70" t="s">
-        <v>348</v>
+        <v>90</v>
       </c>
       <c r="C70" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D70">
         <v>64</v>
       </c>
       <c r="E70">
         <v>0</v>
       </c>
       <c r="F70">
         <v>0</v>
       </c>
       <c r="G70">
         <v>64</v>
       </c>
     </row>
     <row r="71"/>
     <row r="72">
       <c r="A72">
         <v>7</v>
       </c>
       <c r="B72" t="s">
         <v>12</v>
       </c>
       <c r="C72" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D72">
         <v>548</v>
       </c>
       <c r="E72">
         <v>0</v>
       </c>
       <c r="F72">
         <v>0</v>
       </c>
       <c r="G72">
         <v>548</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B73" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C73" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D73">
         <v>396</v>
       </c>
       <c r="E73">
         <v>0</v>
       </c>
       <c r="F73">
         <v>0</v>
       </c>
       <c r="G73">
         <v>396</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1</v>
       </c>
       <c r="B74" t="s">
-        <v>349</v>
+        <v>91</v>
       </c>
       <c r="C74" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D74">
         <v>104</v>
       </c>
       <c r="E74">
         <v>0</v>
       </c>
       <c r="F74">
         <v>0</v>
       </c>
       <c r="G74">
         <v>104</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>2</v>
       </c>
       <c r="B75" t="s">
-        <v>350</v>
+        <v>92</v>
       </c>
       <c r="C75" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D75">
         <v>48</v>
       </c>
       <c r="E75">
         <v>0</v>
       </c>
       <c r="F75">
         <v>0</v>
       </c>
       <c r="G75">
         <v>48</v>
       </c>
     </row>
     <row r="76"/>
     <row r="77">
       <c r="A77">
         <v>8</v>
       </c>
       <c r="B77" t="s">
         <v>13</v>
       </c>
       <c r="C77" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D77">
         <v>4850</v>
       </c>
       <c r="E77">
         <v>0</v>
       </c>
       <c r="F77">
         <v>0</v>
       </c>
       <c r="G77">
         <v>4850</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B78" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C78" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D78">
         <v>1699</v>
       </c>
       <c r="E78">
         <v>0</v>
       </c>
       <c r="F78">
         <v>0</v>
       </c>
       <c r="G78">
         <v>1699</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1</v>
       </c>
       <c r="B79" t="s">
-        <v>351</v>
+        <v>93</v>
       </c>
       <c r="C79" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D79">
         <v>1373</v>
       </c>
       <c r="E79">
         <v>0</v>
       </c>
       <c r="F79">
         <v>0</v>
       </c>
       <c r="G79">
         <v>1373</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>2</v>
       </c>
       <c r="B80" t="s">
-        <v>352</v>
+        <v>94</v>
       </c>
       <c r="C80" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D80">
         <v>887</v>
       </c>
       <c r="E80">
         <v>0</v>
       </c>
       <c r="F80">
         <v>0</v>
       </c>
       <c r="G80">
         <v>887</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>3</v>
       </c>
       <c r="B81" t="s">
-        <v>353</v>
+        <v>95</v>
       </c>
       <c r="C81" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D81">
         <v>188</v>
       </c>
       <c r="E81">
         <v>0</v>
       </c>
       <c r="F81">
         <v>0</v>
       </c>
       <c r="G81">
         <v>188</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>4</v>
       </c>
       <c r="B82" t="s">
-        <v>354</v>
+        <v>96</v>
       </c>
       <c r="C82" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D82">
         <v>127</v>
       </c>
       <c r="E82">
         <v>0</v>
       </c>
       <c r="F82">
         <v>0</v>
       </c>
       <c r="G82">
         <v>127</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>5</v>
       </c>
       <c r="B83" t="s">
-        <v>355</v>
+        <v>97</v>
       </c>
       <c r="C83" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D83">
         <v>131</v>
       </c>
       <c r="E83">
         <v>0</v>
       </c>
       <c r="F83">
         <v>0</v>
       </c>
       <c r="G83">
         <v>131</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>6</v>
       </c>
       <c r="B84" t="s">
-        <v>356</v>
+        <v>98</v>
       </c>
       <c r="C84" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D84">
         <v>75</v>
       </c>
       <c r="E84">
         <v>0</v>
       </c>
       <c r="F84">
         <v>0</v>
       </c>
       <c r="G84">
         <v>75</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>7</v>
       </c>
       <c r="B85" t="s">
-        <v>357</v>
+        <v>99</v>
       </c>
       <c r="C85" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D85">
         <v>39</v>
       </c>
       <c r="E85">
         <v>0</v>
       </c>
       <c r="F85">
         <v>0</v>
       </c>
       <c r="G85">
         <v>39</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>8</v>
       </c>
       <c r="B86" t="s">
-        <v>358</v>
+        <v>100</v>
       </c>
       <c r="C86" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D86">
         <v>216</v>
       </c>
       <c r="E86">
         <v>0</v>
       </c>
       <c r="F86">
         <v>0</v>
       </c>
       <c r="G86">
         <v>216</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>9</v>
       </c>
       <c r="B87" t="s">
-        <v>359</v>
+        <v>101</v>
       </c>
       <c r="C87" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D87">
         <v>50</v>
       </c>
       <c r="E87">
         <v>0</v>
       </c>
       <c r="F87">
         <v>0</v>
       </c>
       <c r="G87">
         <v>50</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>10</v>
       </c>
       <c r="B88" t="s">
-        <v>360</v>
+        <v>102</v>
       </c>
       <c r="C88" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D88">
         <v>65</v>
       </c>
       <c r="E88">
         <v>0</v>
       </c>
       <c r="F88">
         <v>0</v>
       </c>
       <c r="G88">
         <v>65</v>
       </c>
     </row>
     <row r="89"/>
     <row r="90">
       <c r="A90">
         <v>9</v>
       </c>
       <c r="B90" t="s">
         <v>14</v>
       </c>
       <c r="C90" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D90">
         <v>64</v>
       </c>
       <c r="E90">
         <v>0</v>
       </c>
       <c r="F90">
         <v>0</v>
       </c>
       <c r="G90">
         <v>64</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B91" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C91" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D91">
         <v>33</v>
       </c>
       <c r="E91">
         <v>0</v>
       </c>
       <c r="F91">
         <v>0</v>
       </c>
       <c r="G91">
         <v>33</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1</v>
       </c>
       <c r="B92" t="s">
-        <v>361</v>
+        <v>103</v>
       </c>
       <c r="C92" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D92">
         <v>19</v>
       </c>
       <c r="E92">
         <v>0</v>
       </c>
       <c r="F92">
         <v>0</v>
       </c>
       <c r="G92">
         <v>19</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>2</v>
       </c>
       <c r="B93" t="s">
-        <v>362</v>
+        <v>104</v>
       </c>
       <c r="C93" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D93">
         <v>12</v>
       </c>
       <c r="E93">
         <v>0</v>
       </c>
       <c r="F93">
         <v>0</v>
       </c>
       <c r="G93">
         <v>12</v>
       </c>
     </row>
     <row r="94"/>
     <row r="95">
       <c r="A95">
         <v>12</v>
       </c>
       <c r="B95" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D95">
         <v>7016</v>
       </c>
       <c r="E95">
         <v>0</v>
       </c>
       <c r="F95">
         <v>0</v>
       </c>
       <c r="G95">
         <v>7016</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B96" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C96" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D96">
         <v>1277</v>
       </c>
       <c r="E96">
         <v>0</v>
       </c>
       <c r="F96">
         <v>0</v>
       </c>
       <c r="G96">
         <v>1277</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1</v>
       </c>
       <c r="B97" t="s">
-        <v>363</v>
+        <v>105</v>
       </c>
       <c r="C97" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D97">
         <v>982</v>
       </c>
       <c r="E97">
         <v>0</v>
       </c>
       <c r="F97">
         <v>0</v>
       </c>
       <c r="G97">
         <v>982</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>2</v>
       </c>
       <c r="B98" t="s">
-        <v>364</v>
+        <v>106</v>
       </c>
       <c r="C98" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D98">
         <v>4167</v>
       </c>
       <c r="E98">
         <v>0</v>
       </c>
       <c r="F98">
         <v>0</v>
       </c>
       <c r="G98">
         <v>4167</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>3</v>
       </c>
       <c r="B99" t="s">
-        <v>365</v>
+        <v>107</v>
       </c>
       <c r="C99" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D99">
         <v>97</v>
       </c>
       <c r="E99">
         <v>0</v>
       </c>
       <c r="F99">
         <v>0</v>
       </c>
       <c r="G99">
         <v>97</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>4</v>
       </c>
       <c r="B100" t="s">
-        <v>366</v>
+        <v>108</v>
       </c>
       <c r="C100" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D100">
         <v>113</v>
       </c>
       <c r="E100">
         <v>0</v>
       </c>
       <c r="F100">
         <v>0</v>
       </c>
       <c r="G100">
         <v>113</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>5</v>
       </c>
       <c r="B101" t="s">
-        <v>367</v>
+        <v>109</v>
       </c>
       <c r="C101" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D101">
         <v>150</v>
       </c>
       <c r="E101">
         <v>0</v>
       </c>
       <c r="F101">
         <v>0</v>
       </c>
       <c r="G101">
         <v>150</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>6</v>
       </c>
       <c r="B102" t="s">
-        <v>368</v>
+        <v>110</v>
       </c>
       <c r="C102" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D102">
         <v>49</v>
       </c>
       <c r="E102">
         <v>0</v>
       </c>
       <c r="F102">
         <v>0</v>
       </c>
       <c r="G102">
         <v>49</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>7</v>
       </c>
       <c r="B103" t="s">
-        <v>369</v>
+        <v>111</v>
       </c>
       <c r="C103" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D103">
         <v>100</v>
       </c>
       <c r="E103">
         <v>0</v>
       </c>
       <c r="F103">
         <v>0</v>
       </c>
       <c r="G103">
         <v>100</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>8</v>
       </c>
       <c r="B104" t="s">
-        <v>370</v>
+        <v>112</v>
       </c>
       <c r="C104" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D104">
         <v>28</v>
       </c>
       <c r="E104">
         <v>0</v>
       </c>
       <c r="F104">
         <v>0</v>
       </c>
       <c r="G104">
         <v>28</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>9</v>
       </c>
       <c r="B105" t="s">
-        <v>371</v>
+        <v>113</v>
       </c>
       <c r="C105" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D105">
         <v>20</v>
       </c>
       <c r="E105">
         <v>0</v>
       </c>
       <c r="F105">
         <v>0</v>
       </c>
       <c r="G105">
         <v>20</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>10</v>
       </c>
       <c r="B106" t="s">
-        <v>372</v>
+        <v>114</v>
       </c>
       <c r="C106" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D106">
         <v>33</v>
       </c>
       <c r="E106">
         <v>0</v>
       </c>
       <c r="F106">
         <v>0</v>
       </c>
       <c r="G106">
         <v>33</v>
       </c>
     </row>
     <row r="107"/>
     <row r="108">
       <c r="A108">
         <v>14</v>
       </c>
       <c r="B108" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C108" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D108">
         <v>16569</v>
       </c>
       <c r="E108">
         <v>0</v>
       </c>
       <c r="F108">
         <v>0</v>
       </c>
       <c r="G108">
         <v>16569</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B109" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C109" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D109">
         <v>2649</v>
       </c>
       <c r="E109">
         <v>0</v>
       </c>
       <c r="F109">
         <v>0</v>
       </c>
       <c r="G109">
         <v>2649</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1</v>
       </c>
       <c r="B110" t="s">
-        <v>373</v>
+        <v>115</v>
       </c>
       <c r="C110" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D110">
         <v>2643</v>
       </c>
       <c r="E110">
         <v>0</v>
       </c>
       <c r="F110">
         <v>0</v>
       </c>
       <c r="G110">
         <v>2643</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>2</v>
       </c>
       <c r="B111" t="s">
-        <v>374</v>
+        <v>116</v>
       </c>
       <c r="C111" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D111">
         <v>2758</v>
       </c>
       <c r="E111">
         <v>0</v>
       </c>
       <c r="F111">
         <v>0</v>
       </c>
       <c r="G111">
         <v>2758</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>3</v>
       </c>
       <c r="B112" t="s">
-        <v>375</v>
+        <v>117</v>
       </c>
       <c r="C112" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D112">
         <v>348</v>
       </c>
       <c r="E112">
         <v>0</v>
       </c>
       <c r="F112">
         <v>0</v>
       </c>
       <c r="G112">
         <v>348</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>4</v>
       </c>
       <c r="B113" t="s">
-        <v>376</v>
+        <v>118</v>
       </c>
       <c r="C113" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D113">
         <v>267</v>
       </c>
       <c r="E113">
         <v>0</v>
       </c>
       <c r="F113">
         <v>0</v>
       </c>
       <c r="G113">
         <v>267</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>5</v>
       </c>
       <c r="B114" t="s">
-        <v>377</v>
+        <v>119</v>
       </c>
       <c r="C114" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D114">
         <v>328</v>
       </c>
       <c r="E114">
         <v>0</v>
       </c>
       <c r="F114">
         <v>0</v>
       </c>
       <c r="G114">
         <v>328</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>6</v>
       </c>
       <c r="B115" t="s">
-        <v>378</v>
+        <v>120</v>
       </c>
       <c r="C115" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D115">
         <v>984</v>
       </c>
       <c r="E115">
         <v>0</v>
       </c>
       <c r="F115">
         <v>0</v>
       </c>
       <c r="G115">
         <v>984</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>7</v>
       </c>
       <c r="B116" t="s">
-        <v>379</v>
+        <v>121</v>
       </c>
       <c r="C116" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D116">
         <v>62</v>
       </c>
       <c r="E116">
         <v>0</v>
       </c>
       <c r="F116">
         <v>0</v>
       </c>
       <c r="G116">
         <v>62</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>8</v>
       </c>
       <c r="B117" t="s">
-        <v>380</v>
+        <v>122</v>
       </c>
       <c r="C117" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D117">
         <v>36</v>
       </c>
       <c r="E117">
         <v>0</v>
       </c>
       <c r="F117">
         <v>0</v>
       </c>
       <c r="G117">
         <v>36</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>9</v>
       </c>
       <c r="B118" t="s">
-        <v>381</v>
+        <v>123</v>
       </c>
       <c r="C118" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D118">
         <v>23</v>
       </c>
       <c r="E118">
         <v>0</v>
       </c>
       <c r="F118">
         <v>0</v>
       </c>
       <c r="G118">
         <v>23</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>10</v>
       </c>
       <c r="B119" t="s">
-        <v>382</v>
+        <v>124</v>
       </c>
       <c r="C119" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D119">
         <v>6471</v>
       </c>
       <c r="E119">
         <v>0</v>
       </c>
       <c r="F119">
         <v>0</v>
       </c>
       <c r="G119">
         <v>6471</v>
       </c>
     </row>
     <row r="120"/>
     <row r="121">
       <c r="A121">
         <v>15</v>
       </c>
       <c r="B121" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C121" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D121">
         <v>1788</v>
       </c>
       <c r="E121">
         <v>0</v>
       </c>
       <c r="F121">
         <v>0</v>
       </c>
       <c r="G121">
         <v>1788</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B122" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C122" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D122">
         <v>902</v>
       </c>
       <c r="E122">
         <v>0</v>
       </c>
       <c r="F122">
         <v>0</v>
       </c>
       <c r="G122">
         <v>902</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1</v>
       </c>
       <c r="B123" t="s">
-        <v>383</v>
+        <v>125</v>
       </c>
       <c r="C123" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D123">
         <v>521</v>
       </c>
       <c r="E123">
         <v>0</v>
       </c>
       <c r="F123">
         <v>0</v>
       </c>
       <c r="G123">
         <v>521</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>2</v>
       </c>
       <c r="B124" t="s">
-        <v>384</v>
+        <v>126</v>
       </c>
       <c r="C124" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D124">
         <v>143</v>
       </c>
       <c r="E124">
         <v>0</v>
       </c>
       <c r="F124">
         <v>0</v>
       </c>
       <c r="G124">
         <v>143</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>3</v>
       </c>
       <c r="B125" t="s">
-        <v>385</v>
+        <v>127</v>
       </c>
       <c r="C125" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D125">
         <v>112</v>
       </c>
       <c r="E125">
         <v>0</v>
       </c>
       <c r="F125">
         <v>0</v>
       </c>
       <c r="G125">
         <v>112</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>4</v>
       </c>
       <c r="B126" t="s">
-        <v>386</v>
+        <v>128</v>
       </c>
       <c r="C126" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D126">
         <v>110</v>
       </c>
       <c r="E126">
         <v>0</v>
       </c>
       <c r="F126">
         <v>0</v>
       </c>
       <c r="G126">
         <v>110</v>
       </c>
     </row>
     <row r="127"/>
     <row r="128">
       <c r="A128">
         <v>16</v>
       </c>
       <c r="B128" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C128" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D128">
         <v>412</v>
       </c>
       <c r="E128">
         <v>0</v>
       </c>
       <c r="F128">
         <v>0</v>
       </c>
       <c r="G128">
         <v>412</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B129" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C129" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D129">
         <v>121</v>
       </c>
       <c r="E129">
         <v>0</v>
       </c>
       <c r="F129">
         <v>0</v>
       </c>
       <c r="G129">
         <v>121</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1</v>
       </c>
       <c r="B130" t="s">
-        <v>387</v>
+        <v>129</v>
       </c>
       <c r="C130" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D130">
         <v>72</v>
       </c>
       <c r="E130">
         <v>0</v>
       </c>
       <c r="F130">
         <v>0</v>
       </c>
       <c r="G130">
         <v>72</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>2</v>
       </c>
       <c r="B131" t="s">
-        <v>388</v>
+        <v>130</v>
       </c>
       <c r="C131" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D131">
         <v>38</v>
       </c>
       <c r="E131">
         <v>0</v>
       </c>
       <c r="F131">
         <v>0</v>
       </c>
       <c r="G131">
         <v>38</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>3</v>
       </c>
       <c r="B132" t="s">
-        <v>389</v>
+        <v>131</v>
       </c>
       <c r="C132" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D132">
         <v>16</v>
       </c>
       <c r="E132">
         <v>0</v>
       </c>
       <c r="F132">
         <v>0</v>
       </c>
       <c r="G132">
         <v>16</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>4</v>
       </c>
       <c r="B133" t="s">
-        <v>390</v>
+        <v>132</v>
       </c>
       <c r="C133" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D133">
         <v>22</v>
       </c>
       <c r="E133">
         <v>0</v>
       </c>
       <c r="F133">
         <v>0</v>
       </c>
       <c r="G133">
         <v>22</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>5</v>
       </c>
       <c r="B134" t="s">
-        <v>391</v>
+        <v>133</v>
       </c>
       <c r="C134" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D134">
         <v>6</v>
       </c>
       <c r="E134">
         <v>0</v>
       </c>
       <c r="F134">
         <v>0</v>
       </c>
       <c r="G134">
         <v>6</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>6</v>
       </c>
       <c r="B135" t="s">
-        <v>392</v>
+        <v>134</v>
       </c>
       <c r="C135" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D135">
         <v>72</v>
       </c>
       <c r="E135">
         <v>0</v>
       </c>
       <c r="F135">
         <v>0</v>
       </c>
       <c r="G135">
         <v>72</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>7</v>
       </c>
       <c r="B136" t="s">
-        <v>393</v>
+        <v>135</v>
       </c>
       <c r="C136" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D136">
         <v>6</v>
       </c>
       <c r="E136">
         <v>0</v>
       </c>
       <c r="F136">
         <v>0</v>
       </c>
       <c r="G136">
         <v>6</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>8</v>
       </c>
       <c r="B137" t="s">
-        <v>394</v>
+        <v>136</v>
       </c>
       <c r="C137" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D137">
         <v>12</v>
       </c>
       <c r="E137">
         <v>0</v>
       </c>
       <c r="F137">
         <v>0</v>
       </c>
       <c r="G137">
         <v>12</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>9</v>
       </c>
       <c r="B138" t="s">
-        <v>395</v>
+        <v>137</v>
       </c>
       <c r="C138" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D138">
         <v>5</v>
       </c>
       <c r="E138">
         <v>0</v>
       </c>
       <c r="F138">
         <v>0</v>
       </c>
       <c r="G138">
         <v>5</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>10</v>
       </c>
       <c r="B139" t="s">
-        <v>396</v>
+        <v>138</v>
       </c>
       <c r="C139" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D139">
         <v>42</v>
       </c>
       <c r="E139">
         <v>0</v>
       </c>
       <c r="F139">
         <v>0</v>
       </c>
       <c r="G139">
         <v>42</v>
       </c>
     </row>
     <row r="140"/>
     <row r="141">
       <c r="A141">
         <v>17</v>
       </c>
       <c r="B141" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C141" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D141">
         <v>1511</v>
       </c>
       <c r="E141">
         <v>0</v>
       </c>
       <c r="F141">
         <v>0</v>
       </c>
       <c r="G141">
         <v>1511</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B142" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C142" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D142">
         <v>501</v>
       </c>
       <c r="E142">
         <v>0</v>
       </c>
       <c r="F142">
         <v>0</v>
       </c>
       <c r="G142">
         <v>501</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1</v>
       </c>
       <c r="B143" t="s">
-        <v>397</v>
+        <v>139</v>
       </c>
       <c r="C143" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D143">
         <v>473</v>
       </c>
       <c r="E143">
         <v>0</v>
       </c>
       <c r="F143">
         <v>0</v>
       </c>
       <c r="G143">
         <v>473</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>2</v>
       </c>
       <c r="B144" t="s">
-        <v>398</v>
+        <v>140</v>
       </c>
       <c r="C144" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D144">
         <v>122</v>
       </c>
       <c r="E144">
         <v>0</v>
       </c>
       <c r="F144">
         <v>0</v>
       </c>
       <c r="G144">
         <v>122</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>3</v>
       </c>
       <c r="B145" t="s">
-        <v>399</v>
+        <v>141</v>
       </c>
       <c r="C145" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D145">
         <v>48</v>
       </c>
       <c r="E145">
         <v>0</v>
       </c>
       <c r="F145">
         <v>0</v>
       </c>
       <c r="G145">
         <v>48</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>4</v>
       </c>
       <c r="B146" t="s">
-        <v>400</v>
+        <v>142</v>
       </c>
       <c r="C146" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D146">
         <v>40</v>
       </c>
       <c r="E146">
         <v>0</v>
       </c>
       <c r="F146">
         <v>0</v>
       </c>
       <c r="G146">
         <v>40</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>5</v>
       </c>
       <c r="B147" t="s">
-        <v>401</v>
+        <v>143</v>
       </c>
       <c r="C147" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D147">
         <v>40</v>
       </c>
       <c r="E147">
         <v>0</v>
       </c>
       <c r="F147">
         <v>0</v>
       </c>
       <c r="G147">
         <v>40</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>6</v>
       </c>
       <c r="B148" t="s">
-        <v>402</v>
+        <v>144</v>
       </c>
       <c r="C148" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D148">
         <v>81</v>
       </c>
       <c r="E148">
         <v>0</v>
       </c>
       <c r="F148">
         <v>0</v>
       </c>
       <c r="G148">
         <v>81</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>7</v>
       </c>
       <c r="B149" t="s">
-        <v>403</v>
+        <v>145</v>
       </c>
       <c r="C149" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D149">
         <v>32</v>
       </c>
       <c r="E149">
         <v>0</v>
       </c>
       <c r="F149">
         <v>0</v>
       </c>
       <c r="G149">
         <v>32</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>8</v>
       </c>
       <c r="B150" t="s">
-        <v>404</v>
+        <v>146</v>
       </c>
       <c r="C150" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D150">
         <v>19</v>
       </c>
       <c r="E150">
         <v>0</v>
       </c>
       <c r="F150">
         <v>0</v>
       </c>
       <c r="G150">
         <v>19</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>9</v>
       </c>
       <c r="B151" t="s">
-        <v>405</v>
+        <v>147</v>
       </c>
       <c r="C151" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D151">
         <v>51</v>
       </c>
       <c r="E151">
         <v>0</v>
       </c>
       <c r="F151">
         <v>0</v>
       </c>
       <c r="G151">
         <v>51</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>10</v>
       </c>
       <c r="B152" t="s">
-        <v>406</v>
+        <v>148</v>
       </c>
       <c r="C152" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D152">
         <v>104</v>
       </c>
       <c r="E152">
         <v>0</v>
       </c>
       <c r="F152">
         <v>0</v>
       </c>
       <c r="G152">
         <v>104</v>
       </c>
     </row>
     <row r="153"/>
     <row r="154">
       <c r="A154">
         <v>24</v>
       </c>
       <c r="B154" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C154" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D154">
         <v>235</v>
       </c>
       <c r="E154">
         <v>0</v>
       </c>
       <c r="F154">
         <v>0</v>
       </c>
       <c r="G154">
         <v>235</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B155" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C155" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D155">
         <v>148</v>
       </c>
       <c r="E155">
         <v>0</v>
       </c>
       <c r="F155">
         <v>0</v>
       </c>
       <c r="G155">
         <v>148</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>1</v>
       </c>
       <c r="B156" t="s">
-        <v>407</v>
+        <v>149</v>
       </c>
       <c r="C156" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D156">
         <v>47</v>
       </c>
       <c r="E156">
         <v>0</v>
       </c>
       <c r="F156">
         <v>0</v>
       </c>
       <c r="G156">
         <v>47</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>2</v>
       </c>
       <c r="B157" t="s">
-        <v>408</v>
+        <v>150</v>
       </c>
       <c r="C157" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D157">
         <v>15</v>
       </c>
       <c r="E157">
         <v>0</v>
       </c>
       <c r="F157">
         <v>0</v>
       </c>
       <c r="G157">
         <v>15</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>3</v>
       </c>
       <c r="B158" t="s">
-        <v>409</v>
+        <v>151</v>
       </c>
       <c r="C158" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D158">
         <v>25</v>
       </c>
       <c r="E158">
         <v>0</v>
       </c>
       <c r="F158">
         <v>0</v>
       </c>
       <c r="G158">
         <v>25</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
@@ -26424,95 +19785,95 @@
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="Q1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="S1" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="R1" s="1" t="s">
-[...2 lines deleted...]
-      <c r="S1" s="1" t="s">
+      <c r="T1" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="T1" s="1" t="s">
+      <c r="U1" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="U1" s="1" t="s">
+      <c r="V1" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="V1" s="1" t="s">
+      <c r="W1" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="W1" s="1" t="s">
+      <c r="X1" s="1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C2" t="s">
-        <v>411</v>
+        <v>154</v>
       </c>
       <c r="D2" t="s">
-        <v>412</v>
+        <v>155</v>
       </c>
       <c r="E2" t="s">
-        <v>413</v>
+        <v>156</v>
       </c>
       <c r="F2" t="s">
-        <v>414</v>
+        <v>157</v>
       </c>
       <c r="G2">
         <v>29085</v>
       </c>
       <c r="H2">
         <v>47342</v>
       </c>
       <c r="I2">
         <v>35892</v>
       </c>
       <c r="J2">
         <v>36898</v>
       </c>
       <c r="K2">
         <v>66465</v>
       </c>
       <c r="L2">
         <v>1171</v>
       </c>
       <c r="M2">
         <v>1541</v>
       </c>
       <c r="N2">
         <v>38050</v>
       </c>
@@ -26530,63 +19891,63 @@
       </c>
       <c r="S2">
         <v>32175</v>
       </c>
       <c r="T2">
         <v>2428</v>
       </c>
       <c r="U2">
         <v>2901</v>
       </c>
       <c r="V2">
         <v>1407</v>
       </c>
       <c r="W2">
         <v>839</v>
       </c>
       <c r="X2">
         <v>329848</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C3" t="s">
-        <v>411</v>
+        <v>154</v>
       </c>
       <c r="D3" t="s">
-        <v>412</v>
+        <v>155</v>
       </c>
       <c r="E3" t="s">
-        <v>415</v>
+        <v>158</v>
       </c>
       <c r="F3" t="s">
-        <v>416</v>
+        <v>159</v>
       </c>
       <c r="G3">
         <v>16510</v>
       </c>
       <c r="H3">
         <v>70378</v>
       </c>
       <c r="I3">
         <v>28313</v>
       </c>
       <c r="J3">
         <v>30464</v>
       </c>
       <c r="K3">
         <v>41493</v>
       </c>
       <c r="L3">
         <v>947</v>
       </c>
       <c r="M3">
         <v>950</v>
       </c>
       <c r="N3">
         <v>12515</v>
       </c>
@@ -26601,54 +19962,54 @@
       </c>
       <c r="R3">
         <v>194</v>
       </c>
       <c r="S3">
         <v>50164</v>
       </c>
       <c r="T3">
         <v>1211</v>
       </c>
       <c r="U3">
         <v>1268</v>
       </c>
       <c r="V3">
         <v>644</v>
       </c>
       <c r="W3">
         <v>582</v>
       </c>
       <c r="X3">
         <v>264454</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="G4">
         <v>45595</v>
       </c>
       <c r="H4">
         <v>117720</v>
       </c>
       <c r="I4">
         <v>64205</v>
       </c>
       <c r="J4">
         <v>67362</v>
       </c>
       <c r="K4">
         <v>107958</v>
       </c>
       <c r="L4">
         <v>2118</v>
       </c>
       <c r="M4">
         <v>2491</v>
       </c>
       <c r="N4">
         <v>50565</v>
       </c>
@@ -26665,3144 +20026,9783 @@
         <v>1187</v>
       </c>
       <c r="S4">
         <v>82339</v>
       </c>
       <c r="T4">
         <v>3639</v>
       </c>
       <c r="U4">
         <v>4169</v>
       </c>
       <c r="V4">
         <v>2051</v>
       </c>
       <c r="W4">
         <v>1421</v>
       </c>
       <c r="X4">
         <v>594302</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="C1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="F1" s="1" t="s">
         <v>32</v>
-      </c>
-[...7 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D2">
         <v>29085</v>
       </c>
       <c r="E2">
         <v>16510</v>
       </c>
       <c r="F2">
         <v>45595</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B3" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C3" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D3">
         <v>7288</v>
       </c>
       <c r="E3">
         <v>5040</v>
       </c>
       <c r="F3">
         <v>12328</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>417</v>
+        <v>160</v>
       </c>
       <c r="C4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D4">
         <v>9449</v>
       </c>
       <c r="E4">
         <v>8321</v>
       </c>
       <c r="F4">
         <v>17770</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>418</v>
+        <v>161</v>
       </c>
       <c r="C5" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D5">
         <v>3520</v>
       </c>
       <c r="E5">
         <v>790</v>
       </c>
       <c r="F5">
         <v>4310</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>419</v>
+        <v>162</v>
       </c>
       <c r="C6" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D6">
         <v>6090</v>
       </c>
       <c r="E6">
         <v>589</v>
       </c>
       <c r="F6">
         <v>6679</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>420</v>
+        <v>163</v>
       </c>
       <c r="C7" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D7">
         <v>984</v>
       </c>
       <c r="E7">
         <v>566</v>
       </c>
       <c r="F7">
         <v>1550</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>421</v>
+        <v>164</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D8">
         <v>557</v>
       </c>
       <c r="E8">
         <v>224</v>
       </c>
       <c r="F8">
         <v>781</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>422</v>
+        <v>165</v>
       </c>
       <c r="C9" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D9">
         <v>385</v>
       </c>
       <c r="E9">
         <v>243</v>
       </c>
       <c r="F9">
         <v>628</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>423</v>
+        <v>166</v>
       </c>
       <c r="C10" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D10">
         <v>151</v>
       </c>
       <c r="E10">
         <v>119</v>
       </c>
       <c r="F10">
         <v>270</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>424</v>
+        <v>167</v>
       </c>
       <c r="C11" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D11">
         <v>233</v>
       </c>
       <c r="E11">
         <v>153</v>
       </c>
       <c r="F11">
         <v>386</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>425</v>
+        <v>168</v>
       </c>
       <c r="C12" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D12">
         <v>184</v>
       </c>
       <c r="E12">
         <v>251</v>
       </c>
       <c r="F12">
         <v>435</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>426</v>
+        <v>169</v>
       </c>
       <c r="C13" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D13">
         <v>148</v>
       </c>
       <c r="E13">
         <v>147</v>
       </c>
       <c r="F13">
         <v>295</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>427</v>
+        <v>170</v>
       </c>
       <c r="C14" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D14">
         <v>96</v>
       </c>
       <c r="E14">
         <v>67</v>
       </c>
       <c r="F14">
         <v>163</v>
       </c>
     </row>
     <row r="15"/>
     <row r="16">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16" t="s">
         <v>7</v>
       </c>
       <c r="C16" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D16">
         <v>47342</v>
       </c>
       <c r="E16">
         <v>70378</v>
       </c>
       <c r="F16">
         <v>117720</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B17" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C17" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D17">
         <v>17179</v>
       </c>
       <c r="E17">
         <v>8774</v>
       </c>
       <c r="F17">
         <v>25953</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1</v>
       </c>
       <c r="B18" t="s">
-        <v>428</v>
+        <v>171</v>
       </c>
       <c r="C18" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D18">
         <v>15393</v>
       </c>
       <c r="E18">
         <v>4242</v>
       </c>
       <c r="F18">
         <v>19635</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>2</v>
       </c>
       <c r="B19" t="s">
-        <v>429</v>
+        <v>172</v>
       </c>
       <c r="C19" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D19">
         <v>5345</v>
       </c>
       <c r="E19">
         <v>2002</v>
       </c>
       <c r="F19">
         <v>7347</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>3</v>
       </c>
       <c r="B20" t="s">
-        <v>430</v>
+        <v>173</v>
       </c>
       <c r="C20" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D20">
         <v>2114</v>
       </c>
       <c r="E20">
         <v>1130</v>
       </c>
       <c r="F20">
         <v>3244</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>4</v>
       </c>
       <c r="B21" t="s">
-        <v>431</v>
+        <v>174</v>
       </c>
       <c r="C21" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D21">
         <v>1425</v>
       </c>
       <c r="E21">
         <v>39650</v>
       </c>
       <c r="F21">
         <v>41075</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>5</v>
       </c>
       <c r="B22" t="s">
-        <v>432</v>
+        <v>175</v>
       </c>
       <c r="C22" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D22">
         <v>2387</v>
       </c>
       <c r="E22">
         <v>12751</v>
       </c>
       <c r="F22">
         <v>15138</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>6</v>
       </c>
       <c r="B23" t="s">
-        <v>433</v>
+        <v>176</v>
       </c>
       <c r="C23" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D23">
         <v>1250</v>
       </c>
       <c r="E23">
         <v>862</v>
       </c>
       <c r="F23">
         <v>2112</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>7</v>
       </c>
       <c r="B24" t="s">
-        <v>434</v>
+        <v>177</v>
       </c>
       <c r="C24" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D24">
         <v>374</v>
       </c>
       <c r="E24">
         <v>159</v>
       </c>
       <c r="F24">
         <v>533</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>8</v>
       </c>
       <c r="B25" t="s">
-        <v>435</v>
+        <v>178</v>
       </c>
       <c r="C25" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D25">
         <v>768</v>
       </c>
       <c r="E25">
         <v>326</v>
       </c>
       <c r="F25">
         <v>1094</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>9</v>
       </c>
       <c r="B26" t="s">
-        <v>436</v>
+        <v>179</v>
       </c>
       <c r="C26" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D26">
         <v>235</v>
       </c>
       <c r="E26">
         <v>139</v>
       </c>
       <c r="F26">
         <v>374</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>10</v>
       </c>
       <c r="B27" t="s">
-        <v>437</v>
+        <v>180</v>
       </c>
       <c r="C27" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D27">
         <v>313</v>
       </c>
       <c r="E27">
         <v>153</v>
       </c>
       <c r="F27">
         <v>466</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>11</v>
       </c>
       <c r="B28" t="s">
-        <v>438</v>
+        <v>181</v>
       </c>
       <c r="C28" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D28">
         <v>559</v>
       </c>
       <c r="E28">
         <v>190</v>
       </c>
       <c r="F28">
         <v>749</v>
       </c>
     </row>
     <row r="29"/>
     <row r="30">
       <c r="A30">
         <v>3</v>
       </c>
       <c r="B30" t="s">
         <v>8</v>
       </c>
       <c r="C30" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D30">
         <v>35892</v>
       </c>
       <c r="E30">
         <v>28313</v>
       </c>
       <c r="F30">
         <v>64205</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B31" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C31" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D31">
         <v>8955</v>
       </c>
       <c r="E31">
         <v>6443</v>
       </c>
       <c r="F31">
         <v>15398</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1</v>
       </c>
       <c r="B32" t="s">
-        <v>439</v>
+        <v>182</v>
       </c>
       <c r="C32" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D32">
         <v>4048</v>
       </c>
       <c r="E32">
         <v>10556</v>
       </c>
       <c r="F32">
         <v>14604</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>2</v>
       </c>
       <c r="B33" t="s">
-        <v>440</v>
+        <v>183</v>
       </c>
       <c r="C33" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D33">
         <v>3686</v>
       </c>
       <c r="E33">
         <v>1643</v>
       </c>
       <c r="F33">
         <v>5329</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>3</v>
       </c>
       <c r="B34" t="s">
-        <v>441</v>
+        <v>184</v>
       </c>
       <c r="C34" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D34">
         <v>2766</v>
       </c>
       <c r="E34">
         <v>4651</v>
       </c>
       <c r="F34">
         <v>7417</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>4</v>
       </c>
       <c r="B35" t="s">
-        <v>442</v>
+        <v>185</v>
       </c>
       <c r="C35" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D35">
         <v>2405</v>
       </c>
       <c r="E35">
         <v>476</v>
       </c>
       <c r="F35">
         <v>2881</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>5</v>
       </c>
       <c r="B36" t="s">
-        <v>443</v>
+        <v>186</v>
       </c>
       <c r="C36" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D36">
         <v>2289</v>
       </c>
       <c r="E36">
         <v>331</v>
       </c>
       <c r="F36">
         <v>2620</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>6</v>
       </c>
       <c r="B37" t="s">
-        <v>444</v>
+        <v>187</v>
       </c>
       <c r="C37" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D37">
         <v>4034</v>
       </c>
       <c r="E37">
         <v>2943</v>
       </c>
       <c r="F37">
         <v>6977</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>7</v>
       </c>
       <c r="B38" t="s">
-        <v>445</v>
+        <v>188</v>
       </c>
       <c r="C38" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D38">
         <v>533</v>
       </c>
       <c r="E38">
         <v>289</v>
       </c>
       <c r="F38">
         <v>822</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>8</v>
       </c>
       <c r="B39" t="s">
-        <v>446</v>
+        <v>189</v>
       </c>
       <c r="C39" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D39">
         <v>1594</v>
       </c>
       <c r="E39">
         <v>136</v>
       </c>
       <c r="F39">
         <v>1730</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>9</v>
       </c>
       <c r="B40" t="s">
-        <v>447</v>
+        <v>190</v>
       </c>
       <c r="C40" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D40">
         <v>549</v>
       </c>
       <c r="E40">
         <v>153</v>
       </c>
       <c r="F40">
         <v>702</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>10</v>
       </c>
       <c r="B41" t="s">
-        <v>448</v>
+        <v>191</v>
       </c>
       <c r="C41" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D41">
         <v>1112</v>
       </c>
       <c r="E41">
         <v>285</v>
       </c>
       <c r="F41">
         <v>1397</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>11</v>
       </c>
       <c r="B42" t="s">
-        <v>449</v>
+        <v>192</v>
       </c>
       <c r="C42" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D42">
         <v>3921</v>
       </c>
       <c r="E42">
         <v>407</v>
       </c>
       <c r="F42">
         <v>4328</v>
       </c>
     </row>
     <row r="43"/>
     <row r="44">
       <c r="A44">
         <v>4</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D44">
         <v>36898</v>
       </c>
       <c r="E44">
         <v>30464</v>
       </c>
       <c r="F44">
         <v>67362</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B45" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C45" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D45">
         <v>7875</v>
       </c>
       <c r="E45">
         <v>4719</v>
       </c>
       <c r="F45">
         <v>12594</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>1</v>
       </c>
       <c r="B46" t="s">
-        <v>450</v>
+        <v>193</v>
       </c>
       <c r="C46" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D46">
         <v>18816</v>
       </c>
       <c r="E46">
         <v>2542</v>
       </c>
       <c r="F46">
         <v>21358</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>2</v>
       </c>
       <c r="B47" t="s">
-        <v>451</v>
+        <v>194</v>
       </c>
       <c r="C47" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D47">
         <v>1702</v>
       </c>
       <c r="E47">
         <v>2946</v>
       </c>
       <c r="F47">
         <v>4648</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>3</v>
       </c>
       <c r="B48" t="s">
-        <v>452</v>
+        <v>195</v>
       </c>
       <c r="C48" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D48">
         <v>701</v>
       </c>
       <c r="E48">
         <v>10083</v>
       </c>
       <c r="F48">
         <v>10784</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>4</v>
       </c>
       <c r="B49" t="s">
-        <v>453</v>
+        <v>196</v>
       </c>
       <c r="C49" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D49">
         <v>2005</v>
       </c>
       <c r="E49">
         <v>5619</v>
       </c>
       <c r="F49">
         <v>7624</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>5</v>
       </c>
       <c r="B50" t="s">
-        <v>454</v>
+        <v>197</v>
       </c>
       <c r="C50" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D50">
         <v>1224</v>
       </c>
       <c r="E50">
         <v>401</v>
       </c>
       <c r="F50">
         <v>1625</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>6</v>
       </c>
       <c r="B51" t="s">
-        <v>455</v>
+        <v>198</v>
       </c>
       <c r="C51" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D51">
         <v>1860</v>
       </c>
       <c r="E51">
         <v>483</v>
       </c>
       <c r="F51">
         <v>2343</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>7</v>
       </c>
       <c r="B52" t="s">
-        <v>456</v>
+        <v>199</v>
       </c>
       <c r="C52" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D52">
         <v>712</v>
       </c>
       <c r="E52">
         <v>2912</v>
       </c>
       <c r="F52">
         <v>3624</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>8</v>
       </c>
       <c r="B53" t="s">
-        <v>457</v>
+        <v>200</v>
       </c>
       <c r="C53" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D53">
         <v>522</v>
       </c>
       <c r="E53">
         <v>185</v>
       </c>
       <c r="F53">
         <v>707</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>9</v>
       </c>
       <c r="B54" t="s">
-        <v>458</v>
+        <v>201</v>
       </c>
       <c r="C54" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D54">
         <v>216</v>
       </c>
       <c r="E54">
         <v>310</v>
       </c>
       <c r="F54">
         <v>526</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>10</v>
       </c>
       <c r="B55" t="s">
-        <v>459</v>
+        <v>202</v>
       </c>
       <c r="C55" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D55">
         <v>914</v>
       </c>
       <c r="E55">
         <v>162</v>
       </c>
       <c r="F55">
         <v>1076</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>11</v>
       </c>
       <c r="B56" t="s">
-        <v>460</v>
+        <v>203</v>
       </c>
       <c r="C56" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D56">
         <v>351</v>
       </c>
       <c r="E56">
         <v>102</v>
       </c>
       <c r="F56">
         <v>453</v>
       </c>
     </row>
     <row r="57"/>
     <row r="58">
       <c r="A58">
         <v>5</v>
       </c>
       <c r="B58" t="s">
         <v>10</v>
       </c>
       <c r="C58" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D58">
         <v>66465</v>
       </c>
       <c r="E58">
         <v>41493</v>
       </c>
       <c r="F58">
         <v>107958</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B59" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C59" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D59">
         <v>6846</v>
       </c>
       <c r="E59">
         <v>3525</v>
       </c>
       <c r="F59">
         <v>10371</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1</v>
       </c>
       <c r="B60" t="s">
-        <v>461</v>
+        <v>204</v>
       </c>
       <c r="C60" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D60">
         <v>2402</v>
       </c>
       <c r="E60">
         <v>34048</v>
       </c>
       <c r="F60">
         <v>36450</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>2</v>
       </c>
       <c r="B61" t="s">
-        <v>462</v>
+        <v>205</v>
       </c>
       <c r="C61" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D61">
         <v>31093</v>
       </c>
       <c r="E61">
         <v>1427</v>
       </c>
       <c r="F61">
         <v>32520</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>3</v>
       </c>
       <c r="B62" t="s">
-        <v>463</v>
+        <v>206</v>
       </c>
       <c r="C62" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D62">
         <v>5013</v>
       </c>
       <c r="E62">
         <v>276</v>
       </c>
       <c r="F62">
         <v>5289</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>4</v>
       </c>
       <c r="B63" t="s">
-        <v>464</v>
+        <v>207</v>
       </c>
       <c r="C63" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D63">
         <v>1334</v>
       </c>
       <c r="E63">
         <v>279</v>
       </c>
       <c r="F63">
         <v>1613</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>5</v>
       </c>
       <c r="B64" t="s">
-        <v>465</v>
+        <v>208</v>
       </c>
       <c r="C64" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D64">
         <v>16561</v>
       </c>
       <c r="E64">
         <v>1118</v>
       </c>
       <c r="F64">
         <v>17679</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>6</v>
       </c>
       <c r="B65" t="s">
-        <v>466</v>
+        <v>209</v>
       </c>
       <c r="C65" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D65">
         <v>254</v>
       </c>
       <c r="E65">
         <v>137</v>
       </c>
       <c r="F65">
         <v>391</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>7</v>
       </c>
       <c r="B66" t="s">
-        <v>467</v>
+        <v>210</v>
       </c>
       <c r="C66" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D66">
         <v>2313</v>
       </c>
       <c r="E66">
         <v>106</v>
       </c>
       <c r="F66">
         <v>2419</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>8</v>
       </c>
       <c r="B67" t="s">
-        <v>468</v>
+        <v>211</v>
       </c>
       <c r="C67" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D67">
         <v>174</v>
       </c>
       <c r="E67">
         <v>47</v>
       </c>
       <c r="F67">
         <v>221</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>9</v>
       </c>
       <c r="B68" t="s">
-        <v>469</v>
+        <v>212</v>
       </c>
       <c r="C68" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D68">
         <v>170</v>
       </c>
       <c r="E68">
         <v>181</v>
       </c>
       <c r="F68">
         <v>351</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>10</v>
       </c>
       <c r="B69" t="s">
-        <v>470</v>
+        <v>213</v>
       </c>
       <c r="C69" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D69">
         <v>244</v>
       </c>
       <c r="E69">
         <v>322</v>
       </c>
       <c r="F69">
         <v>566</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>11</v>
       </c>
       <c r="B70" t="s">
-        <v>471</v>
+        <v>214</v>
       </c>
       <c r="C70" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D70">
         <v>61</v>
       </c>
       <c r="E70">
         <v>27</v>
       </c>
       <c r="F70">
         <v>88</v>
       </c>
     </row>
     <row r="71"/>
     <row r="72">
       <c r="A72">
         <v>6</v>
       </c>
       <c r="B72" t="s">
         <v>11</v>
       </c>
       <c r="C72" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D72">
         <v>1171</v>
       </c>
       <c r="E72">
         <v>947</v>
       </c>
       <c r="F72">
         <v>2118</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B73" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C73" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D73">
         <v>727</v>
       </c>
       <c r="E73">
         <v>705</v>
       </c>
       <c r="F73">
         <v>1432</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1</v>
       </c>
       <c r="B74" t="s">
-        <v>472</v>
+        <v>215</v>
       </c>
       <c r="C74" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D74">
         <v>444</v>
       </c>
       <c r="E74">
         <v>242</v>
       </c>
       <c r="F74">
         <v>686</v>
       </c>
     </row>
     <row r="75"/>
     <row r="76">
       <c r="A76">
         <v>7</v>
       </c>
       <c r="B76" t="s">
         <v>12</v>
       </c>
       <c r="C76" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D76">
         <v>1541</v>
       </c>
       <c r="E76">
         <v>950</v>
       </c>
       <c r="F76">
         <v>2491</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B77" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C77" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D77">
         <v>994</v>
       </c>
       <c r="E77">
         <v>654</v>
       </c>
       <c r="F77">
         <v>1648</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1</v>
       </c>
       <c r="B78" t="s">
-        <v>473</v>
+        <v>216</v>
       </c>
       <c r="C78" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D78">
         <v>405</v>
       </c>
       <c r="E78">
         <v>229</v>
       </c>
       <c r="F78">
         <v>634</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>2</v>
       </c>
       <c r="B79" t="s">
-        <v>474</v>
+        <v>217</v>
       </c>
       <c r="C79" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D79">
         <v>142</v>
       </c>
       <c r="E79">
         <v>67</v>
       </c>
       <c r="F79">
         <v>209</v>
       </c>
     </row>
     <row r="80"/>
     <row r="81">
       <c r="A81">
         <v>8</v>
       </c>
       <c r="B81" t="s">
         <v>13</v>
       </c>
       <c r="C81" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D81">
         <v>38050</v>
       </c>
       <c r="E81">
         <v>12515</v>
       </c>
       <c r="F81">
         <v>50565</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B82" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C82" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D82">
         <v>5493</v>
       </c>
       <c r="E82">
         <v>2820</v>
       </c>
       <c r="F82">
         <v>8313</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1</v>
       </c>
       <c r="B83" t="s">
-        <v>475</v>
+        <v>218</v>
       </c>
       <c r="C83" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D83">
         <v>6033</v>
       </c>
       <c r="E83">
         <v>1709</v>
       </c>
       <c r="F83">
         <v>7742</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>2</v>
       </c>
       <c r="B84" t="s">
-        <v>476</v>
+        <v>219</v>
       </c>
       <c r="C84" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D84">
         <v>2777</v>
       </c>
       <c r="E84">
         <v>4213</v>
       </c>
       <c r="F84">
         <v>6990</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>3</v>
       </c>
       <c r="B85" t="s">
-        <v>477</v>
+        <v>220</v>
       </c>
       <c r="C85" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D85">
         <v>1053</v>
       </c>
       <c r="E85">
         <v>788</v>
       </c>
       <c r="F85">
         <v>1841</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>4</v>
       </c>
       <c r="B86" t="s">
-        <v>478</v>
+        <v>221</v>
       </c>
       <c r="C86" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D86">
         <v>8130</v>
       </c>
       <c r="E86">
         <v>312</v>
       </c>
       <c r="F86">
         <v>8442</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>5</v>
       </c>
       <c r="B87" t="s">
-        <v>479</v>
+        <v>222</v>
       </c>
       <c r="C87" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D87">
         <v>12229</v>
       </c>
       <c r="E87">
         <v>275</v>
       </c>
       <c r="F87">
         <v>12504</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>6</v>
       </c>
       <c r="B88" t="s">
-        <v>480</v>
+        <v>223</v>
       </c>
       <c r="C88" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D88">
         <v>899</v>
       </c>
       <c r="E88">
         <v>1653</v>
       </c>
       <c r="F88">
         <v>2552</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>7</v>
       </c>
       <c r="B89" t="s">
-        <v>481</v>
+        <v>224</v>
       </c>
       <c r="C89" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D89">
         <v>306</v>
       </c>
       <c r="E89">
         <v>253</v>
       </c>
       <c r="F89">
         <v>559</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>8</v>
       </c>
       <c r="B90" t="s">
-        <v>482</v>
+        <v>225</v>
       </c>
       <c r="C90" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D90">
         <v>623</v>
       </c>
       <c r="E90">
         <v>315</v>
       </c>
       <c r="F90">
         <v>938</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>9</v>
       </c>
       <c r="B91" t="s">
-        <v>483</v>
+        <v>226</v>
       </c>
       <c r="C91" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D91">
         <v>110</v>
       </c>
       <c r="E91">
         <v>52</v>
       </c>
       <c r="F91">
         <v>162</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>10</v>
       </c>
       <c r="B92" t="s">
-        <v>484</v>
+        <v>227</v>
       </c>
       <c r="C92" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D92">
         <v>182</v>
       </c>
       <c r="E92">
         <v>41</v>
       </c>
       <c r="F92">
         <v>223</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>11</v>
       </c>
       <c r="B93" t="s">
-        <v>485</v>
+        <v>228</v>
       </c>
       <c r="C93" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D93">
         <v>215</v>
       </c>
       <c r="E93">
         <v>84</v>
       </c>
       <c r="F93">
         <v>299</v>
       </c>
     </row>
     <row r="94"/>
     <row r="95">
       <c r="A95">
         <v>9</v>
       </c>
       <c r="B95" t="s">
         <v>14</v>
       </c>
       <c r="C95" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D95">
         <v>193</v>
       </c>
       <c r="E95">
         <v>512</v>
       </c>
       <c r="F95">
         <v>705</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B96" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C96" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D96">
         <v>88</v>
       </c>
       <c r="E96">
         <v>403</v>
       </c>
       <c r="F96">
         <v>491</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1</v>
       </c>
       <c r="B97" t="s">
-        <v>486</v>
+        <v>229</v>
       </c>
       <c r="C97" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D97">
         <v>67</v>
       </c>
       <c r="E97">
         <v>92</v>
       </c>
       <c r="F97">
         <v>159</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>2</v>
       </c>
       <c r="B98" t="s">
-        <v>487</v>
+        <v>230</v>
       </c>
       <c r="C98" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D98">
         <v>38</v>
       </c>
       <c r="E98">
         <v>17</v>
       </c>
       <c r="F98">
         <v>55</v>
       </c>
     </row>
     <row r="99"/>
     <row r="100">
       <c r="A100">
         <v>10</v>
       </c>
       <c r="B100" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="C100" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D100">
         <v>719</v>
       </c>
       <c r="E100">
         <v>1475</v>
       </c>
       <c r="F100">
         <v>2194</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B101" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C101" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D101">
         <v>501</v>
       </c>
       <c r="E101">
         <v>891</v>
       </c>
       <c r="F101">
         <v>1392</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1</v>
       </c>
       <c r="B102" t="s">
-        <v>488</v>
+        <v>231</v>
       </c>
       <c r="C102" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D102">
         <v>218</v>
       </c>
       <c r="E102">
         <v>584</v>
       </c>
       <c r="F102">
         <v>802</v>
       </c>
     </row>
     <row r="103"/>
     <row r="104">
       <c r="A104">
         <v>12</v>
       </c>
       <c r="B104" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C104" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D104">
         <v>31749</v>
       </c>
       <c r="E104">
         <v>6834</v>
       </c>
       <c r="F104">
         <v>38583</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B105" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C105" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D105">
         <v>4305</v>
       </c>
       <c r="E105">
         <v>2063</v>
       </c>
       <c r="F105">
         <v>6368</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>1</v>
       </c>
       <c r="B106" t="s">
-        <v>489</v>
+        <v>232</v>
       </c>
       <c r="C106" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D106">
         <v>17240</v>
       </c>
       <c r="E106">
         <v>1779</v>
       </c>
       <c r="F106">
         <v>19019</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>2</v>
       </c>
       <c r="B107" t="s">
-        <v>490</v>
+        <v>233</v>
       </c>
       <c r="C107" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D107">
         <v>5951</v>
       </c>
       <c r="E107">
         <v>1455</v>
       </c>
       <c r="F107">
         <v>7406</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>3</v>
       </c>
       <c r="B108" t="s">
-        <v>491</v>
+        <v>234</v>
       </c>
       <c r="C108" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D108">
         <v>1415</v>
       </c>
       <c r="E108">
         <v>604</v>
       </c>
       <c r="F108">
         <v>2019</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>4</v>
       </c>
       <c r="B109" t="s">
-        <v>492</v>
+        <v>235</v>
       </c>
       <c r="C109" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D109">
         <v>836</v>
       </c>
       <c r="E109">
         <v>347</v>
       </c>
       <c r="F109">
         <v>1183</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>5</v>
       </c>
       <c r="B110" t="s">
-        <v>493</v>
+        <v>236</v>
       </c>
       <c r="C110" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D110">
         <v>353</v>
       </c>
       <c r="E110">
         <v>141</v>
       </c>
       <c r="F110">
         <v>494</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>6</v>
       </c>
       <c r="B111" t="s">
-        <v>494</v>
+        <v>237</v>
       </c>
       <c r="C111" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D111">
         <v>419</v>
       </c>
       <c r="E111">
         <v>171</v>
       </c>
       <c r="F111">
         <v>590</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>7</v>
       </c>
       <c r="B112" t="s">
-        <v>495</v>
+        <v>238</v>
       </c>
       <c r="C112" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D112">
         <v>349</v>
       </c>
       <c r="E112">
         <v>86</v>
       </c>
       <c r="F112">
         <v>435</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>8</v>
       </c>
       <c r="B113" t="s">
-        <v>496</v>
+        <v>239</v>
       </c>
       <c r="C113" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D113">
         <v>542</v>
       </c>
       <c r="E113">
         <v>67</v>
       </c>
       <c r="F113">
         <v>609</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>9</v>
       </c>
       <c r="B114" t="s">
-        <v>497</v>
+        <v>240</v>
       </c>
       <c r="C114" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D114">
         <v>109</v>
       </c>
       <c r="E114">
         <v>37</v>
       </c>
       <c r="F114">
         <v>146</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>10</v>
       </c>
       <c r="B115" t="s">
-        <v>498</v>
+        <v>241</v>
       </c>
       <c r="C115" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D115">
         <v>132</v>
       </c>
       <c r="E115">
         <v>42</v>
       </c>
       <c r="F115">
         <v>174</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>11</v>
       </c>
       <c r="B116" t="s">
-        <v>499</v>
+        <v>242</v>
       </c>
       <c r="C116" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D116">
         <v>98</v>
       </c>
       <c r="E116">
         <v>42</v>
       </c>
       <c r="F116">
         <v>140</v>
       </c>
     </row>
     <row r="117"/>
     <row r="118">
       <c r="A118">
         <v>13</v>
       </c>
       <c r="B118" t="s">
-        <v>410</v>
+        <v>153</v>
       </c>
       <c r="C118" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D118">
         <v>993</v>
       </c>
       <c r="E118">
         <v>194</v>
       </c>
       <c r="F118">
         <v>1187</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B119" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C119" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D119">
         <v>273</v>
       </c>
       <c r="E119">
         <v>95</v>
       </c>
       <c r="F119">
         <v>368</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>1</v>
       </c>
       <c r="B120" t="s">
-        <v>500</v>
+        <v>243</v>
       </c>
       <c r="C120" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D120">
         <v>414</v>
       </c>
       <c r="E120">
         <v>57</v>
       </c>
       <c r="F120">
         <v>471</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>2</v>
       </c>
       <c r="B121" t="s">
-        <v>501</v>
+        <v>244</v>
       </c>
       <c r="C121" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D121">
         <v>132</v>
       </c>
       <c r="E121">
         <v>17</v>
       </c>
       <c r="F121">
         <v>149</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>3</v>
       </c>
       <c r="B122" t="s">
-        <v>502</v>
+        <v>245</v>
       </c>
       <c r="C122" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D122">
         <v>174</v>
       </c>
       <c r="E122">
         <v>25</v>
       </c>
       <c r="F122">
         <v>199</v>
       </c>
     </row>
     <row r="123"/>
     <row r="124">
       <c r="A124">
         <v>14</v>
       </c>
       <c r="B124" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C124" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D124">
         <v>32175</v>
       </c>
       <c r="E124">
         <v>50164</v>
       </c>
       <c r="F124">
         <v>82339</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B125" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C125" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D125">
         <v>5298</v>
       </c>
       <c r="E125">
         <v>5904</v>
       </c>
       <c r="F125">
         <v>11202</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1</v>
       </c>
       <c r="B126" t="s">
-        <v>503</v>
+        <v>246</v>
       </c>
       <c r="C126" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D126">
         <v>12147</v>
       </c>
       <c r="E126">
         <v>19465</v>
       </c>
       <c r="F126">
         <v>31612</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>2</v>
       </c>
       <c r="B127" t="s">
-        <v>504</v>
+        <v>247</v>
       </c>
       <c r="C127" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D127">
         <v>2547</v>
       </c>
       <c r="E127">
         <v>18258</v>
       </c>
       <c r="F127">
         <v>20805</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>3</v>
       </c>
       <c r="B128" t="s">
-        <v>505</v>
+        <v>248</v>
       </c>
       <c r="C128" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D128">
         <v>445</v>
       </c>
       <c r="E128">
         <v>641</v>
       </c>
       <c r="F128">
         <v>1086</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>4</v>
       </c>
       <c r="B129" t="s">
-        <v>506</v>
+        <v>249</v>
       </c>
       <c r="C129" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D129">
         <v>9831</v>
       </c>
       <c r="E129">
         <v>870</v>
       </c>
       <c r="F129">
         <v>10701</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>5</v>
       </c>
       <c r="B130" t="s">
-        <v>507</v>
+        <v>250</v>
       </c>
       <c r="C130" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D130">
         <v>661</v>
       </c>
       <c r="E130">
         <v>3106</v>
       </c>
       <c r="F130">
         <v>3767</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>6</v>
       </c>
       <c r="B131" t="s">
-        <v>508</v>
+        <v>251</v>
       </c>
       <c r="C131" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D131">
         <v>346</v>
       </c>
       <c r="E131">
         <v>414</v>
       </c>
       <c r="F131">
         <v>760</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>7</v>
       </c>
       <c r="B132" t="s">
-        <v>509</v>
+        <v>252</v>
       </c>
       <c r="C132" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D132">
         <v>401</v>
       </c>
       <c r="E132">
         <v>173</v>
       </c>
       <c r="F132">
         <v>574</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>8</v>
       </c>
       <c r="B133" t="s">
-        <v>510</v>
+        <v>253</v>
       </c>
       <c r="C133" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D133">
         <v>77</v>
       </c>
       <c r="E133">
         <v>70</v>
       </c>
       <c r="F133">
         <v>147</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>9</v>
       </c>
       <c r="B134" t="s">
-        <v>511</v>
+        <v>254</v>
       </c>
       <c r="C134" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D134">
         <v>59</v>
       </c>
       <c r="E134">
         <v>273</v>
       </c>
       <c r="F134">
         <v>332</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>10</v>
       </c>
       <c r="B135" t="s">
-        <v>512</v>
+        <v>255</v>
       </c>
       <c r="C135" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D135">
         <v>203</v>
       </c>
       <c r="E135">
         <v>788</v>
       </c>
       <c r="F135">
         <v>991</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>11</v>
       </c>
       <c r="B136" t="s">
-        <v>513</v>
+        <v>256</v>
       </c>
       <c r="C136" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D136">
         <v>160</v>
       </c>
       <c r="E136">
         <v>202</v>
       </c>
       <c r="F136">
         <v>362</v>
       </c>
     </row>
     <row r="137"/>
     <row r="138">
       <c r="A138">
         <v>15</v>
       </c>
       <c r="B138" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C138" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D138">
         <v>2428</v>
       </c>
       <c r="E138">
         <v>1211</v>
       </c>
       <c r="F138">
         <v>3639</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B139" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C139" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D139">
         <v>1085</v>
       </c>
       <c r="E139">
         <v>623</v>
       </c>
       <c r="F139">
         <v>1708</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1</v>
       </c>
       <c r="B140" t="s">
-        <v>514</v>
+        <v>257</v>
       </c>
       <c r="C140" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D140">
         <v>684</v>
       </c>
       <c r="E140">
         <v>338</v>
       </c>
       <c r="F140">
         <v>1022</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>2</v>
       </c>
       <c r="B141" t="s">
-        <v>515</v>
+        <v>258</v>
       </c>
       <c r="C141" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D141">
         <v>225</v>
       </c>
       <c r="E141">
         <v>108</v>
       </c>
       <c r="F141">
         <v>333</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>3</v>
       </c>
       <c r="B142" t="s">
-        <v>516</v>
+        <v>259</v>
       </c>
       <c r="C142" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D142">
         <v>434</v>
       </c>
       <c r="E142">
         <v>142</v>
       </c>
       <c r="F142">
         <v>576</v>
       </c>
     </row>
     <row r="143"/>
     <row r="144">
       <c r="A144">
         <v>16</v>
       </c>
       <c r="B144" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C144" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D144">
         <v>2901</v>
       </c>
       <c r="E144">
         <v>1268</v>
       </c>
       <c r="F144">
         <v>4169</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B145" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C145" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D145">
         <v>554</v>
       </c>
       <c r="E145">
         <v>376</v>
       </c>
       <c r="F145">
         <v>930</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>1</v>
       </c>
       <c r="B146" t="s">
-        <v>517</v>
+        <v>260</v>
       </c>
       <c r="C146" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D146">
         <v>869</v>
       </c>
       <c r="E146">
         <v>325</v>
       </c>
       <c r="F146">
         <v>1194</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>2</v>
       </c>
       <c r="B147" t="s">
-        <v>518</v>
+        <v>261</v>
       </c>
       <c r="C147" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D147">
         <v>525</v>
       </c>
       <c r="E147">
         <v>161</v>
       </c>
       <c r="F147">
         <v>686</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>3</v>
       </c>
       <c r="B148" t="s">
-        <v>519</v>
+        <v>262</v>
       </c>
       <c r="C148" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D148">
         <v>619</v>
       </c>
       <c r="E148">
         <v>76</v>
       </c>
       <c r="F148">
         <v>695</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>4</v>
       </c>
       <c r="B149" t="s">
-        <v>520</v>
+        <v>263</v>
       </c>
       <c r="C149" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D149">
         <v>60</v>
       </c>
       <c r="E149">
         <v>45</v>
       </c>
       <c r="F149">
         <v>105</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>5</v>
       </c>
       <c r="B150" t="s">
-        <v>521</v>
+        <v>264</v>
       </c>
       <c r="C150" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D150">
         <v>46</v>
       </c>
       <c r="E150">
         <v>33</v>
       </c>
       <c r="F150">
         <v>79</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>6</v>
       </c>
       <c r="B151" t="s">
-        <v>522</v>
+        <v>265</v>
       </c>
       <c r="C151" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D151">
         <v>46</v>
       </c>
       <c r="E151">
         <v>25</v>
       </c>
       <c r="F151">
         <v>71</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>7</v>
       </c>
       <c r="B152" t="s">
-        <v>523</v>
+        <v>266</v>
       </c>
       <c r="C152" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D152">
         <v>35</v>
       </c>
       <c r="E152">
         <v>15</v>
       </c>
       <c r="F152">
         <v>50</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>8</v>
       </c>
       <c r="B153" t="s">
-        <v>524</v>
+        <v>267</v>
       </c>
       <c r="C153" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D153">
         <v>39</v>
       </c>
       <c r="E153">
         <v>24</v>
       </c>
       <c r="F153">
         <v>63</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>9</v>
       </c>
       <c r="B154" t="s">
-        <v>525</v>
+        <v>268</v>
       </c>
       <c r="C154" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D154">
         <v>33</v>
       </c>
       <c r="E154">
         <v>16</v>
       </c>
       <c r="F154">
         <v>49</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>10</v>
       </c>
       <c r="B155" t="s">
-        <v>526</v>
+        <v>269</v>
       </c>
       <c r="C155" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D155">
         <v>41</v>
       </c>
       <c r="E155">
         <v>21</v>
       </c>
       <c r="F155">
         <v>62</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>11</v>
       </c>
       <c r="B156" t="s">
-        <v>527</v>
+        <v>270</v>
       </c>
       <c r="C156" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D156">
         <v>34</v>
       </c>
       <c r="E156">
         <v>151</v>
       </c>
       <c r="F156">
         <v>185</v>
       </c>
     </row>
     <row r="157"/>
     <row r="158">
       <c r="A158">
         <v>17</v>
       </c>
       <c r="B158" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C158" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D158">
         <v>1407</v>
       </c>
       <c r="E158">
         <v>644</v>
       </c>
       <c r="F158">
         <v>2051</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B159" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C159" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D159">
         <v>637</v>
       </c>
       <c r="E159">
         <v>264</v>
       </c>
       <c r="F159">
         <v>901</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>1</v>
       </c>
       <c r="B160" t="s">
-        <v>528</v>
+        <v>271</v>
       </c>
       <c r="C160" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D160">
         <v>403</v>
       </c>
       <c r="E160">
         <v>125</v>
       </c>
       <c r="F160">
         <v>528</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>2</v>
       </c>
       <c r="B161" t="s">
-        <v>529</v>
+        <v>272</v>
       </c>
       <c r="C161" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D161">
         <v>117</v>
       </c>
       <c r="E161">
         <v>71</v>
       </c>
       <c r="F161">
         <v>188</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>3</v>
       </c>
       <c r="B162" t="s">
-        <v>530</v>
+        <v>273</v>
       </c>
       <c r="C162" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D162">
         <v>75</v>
       </c>
       <c r="E162">
         <v>85</v>
       </c>
       <c r="F162">
         <v>160</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>4</v>
       </c>
       <c r="B163" t="s">
-        <v>531</v>
+        <v>274</v>
       </c>
       <c r="C163" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D163">
         <v>83</v>
       </c>
       <c r="E163">
         <v>41</v>
       </c>
       <c r="F163">
         <v>124</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>5</v>
       </c>
       <c r="B164" t="s">
-        <v>532</v>
+        <v>275</v>
       </c>
       <c r="C164" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D164">
         <v>92</v>
       </c>
       <c r="E164">
         <v>58</v>
       </c>
       <c r="F164">
         <v>150</v>
       </c>
     </row>
     <row r="165"/>
     <row r="166">
       <c r="A166">
         <v>24</v>
       </c>
       <c r="B166" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C166" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D166">
         <v>839</v>
       </c>
       <c r="E166">
         <v>582</v>
       </c>
       <c r="F166">
         <v>1421</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B167" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C167" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D167">
         <v>389</v>
       </c>
       <c r="E167">
         <v>299</v>
       </c>
       <c r="F167">
         <v>688</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>1</v>
       </c>
       <c r="B168" t="s">
-        <v>533</v>
+        <v>276</v>
       </c>
       <c r="C168" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D168">
         <v>346</v>
       </c>
       <c r="E168">
         <v>118</v>
       </c>
       <c r="F168">
         <v>464</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>2</v>
       </c>
       <c r="B169" t="s">
+        <v>277</v>
+      </c>
+      <c r="C169" t="s">
+        <v>39</v>
+      </c>
+      <c r="D169">
+        <v>104</v>
+      </c>
+      <c r="E169">
+        <v>165</v>
+      </c>
+      <c r="F169">
+        <v>269</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C2" t="s">
+        <v>278</v>
+      </c>
+      <c r="D2" t="s">
+        <v>279</v>
+      </c>
+      <c r="E2" t="s">
+        <v>280</v>
+      </c>
+      <c r="F2" t="s">
+        <v>281</v>
+      </c>
+      <c r="G2">
+        <v>12172</v>
+      </c>
+      <c r="H2">
+        <v>15169</v>
+      </c>
+      <c r="I2">
+        <v>15402</v>
+      </c>
+      <c r="J2">
+        <v>16655</v>
+      </c>
+      <c r="K2">
+        <v>23425</v>
+      </c>
+      <c r="L2">
+        <v>517</v>
+      </c>
+      <c r="M2">
+        <v>929</v>
+      </c>
+      <c r="N2">
+        <v>4345</v>
+      </c>
+      <c r="O2">
+        <v>589</v>
+      </c>
+      <c r="P2">
+        <v>20633</v>
+      </c>
+      <c r="Q2">
+        <v>211</v>
+      </c>
+      <c r="R2">
+        <v>6295</v>
+      </c>
+      <c r="S2">
+        <v>1032</v>
+      </c>
+      <c r="T2">
+        <v>845</v>
+      </c>
+      <c r="U2">
+        <v>4119</v>
+      </c>
+      <c r="V2">
+        <v>142</v>
+      </c>
+      <c r="W2">
+        <v>122480</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>22</v>
+      </c>
+      <c r="C3" t="s">
+        <v>278</v>
+      </c>
+      <c r="D3" t="s">
+        <v>279</v>
+      </c>
+      <c r="E3" t="s">
+        <v>282</v>
+      </c>
+      <c r="F3" t="s">
+        <v>283</v>
+      </c>
+      <c r="G3">
+        <v>16566</v>
+      </c>
+      <c r="H3">
+        <v>42662</v>
+      </c>
+      <c r="I3">
+        <v>45648</v>
+      </c>
+      <c r="J3">
+        <v>44821</v>
+      </c>
+      <c r="K3">
+        <v>6141</v>
+      </c>
+      <c r="L3">
+        <v>504</v>
+      </c>
+      <c r="M3">
+        <v>997</v>
+      </c>
+      <c r="N3">
+        <v>13077</v>
+      </c>
+      <c r="O3">
+        <v>395</v>
+      </c>
+      <c r="P3">
+        <v>20969</v>
+      </c>
+      <c r="Q3">
+        <v>144</v>
+      </c>
+      <c r="R3">
+        <v>9662</v>
+      </c>
+      <c r="S3">
+        <v>1967</v>
+      </c>
+      <c r="T3">
+        <v>3778</v>
+      </c>
+      <c r="U3">
+        <v>6932</v>
+      </c>
+      <c r="V3">
+        <v>757</v>
+      </c>
+      <c r="W3">
+        <v>215020</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C4" t="s">
+        <v>278</v>
+      </c>
+      <c r="D4" t="s">
+        <v>279</v>
+      </c>
+      <c r="E4" t="s">
+        <v>284</v>
+      </c>
+      <c r="F4" t="s">
+        <v>285</v>
+      </c>
+      <c r="G4">
+        <v>13808</v>
+      </c>
+      <c r="H4">
+        <v>24865</v>
+      </c>
+      <c r="I4">
+        <v>31130</v>
+      </c>
+      <c r="J4">
+        <v>22501</v>
+      </c>
+      <c r="K4">
+        <v>7940</v>
+      </c>
+      <c r="L4">
+        <v>1640</v>
+      </c>
+      <c r="M4">
+        <v>1088</v>
+      </c>
+      <c r="N4">
+        <v>9125</v>
+      </c>
+      <c r="O4">
+        <v>2123</v>
+      </c>
+      <c r="P4">
+        <v>7303</v>
+      </c>
+      <c r="Q4">
+        <v>280</v>
+      </c>
+      <c r="R4">
+        <v>28781</v>
+      </c>
+      <c r="S4">
+        <v>2191</v>
+      </c>
+      <c r="T4">
+        <v>2809</v>
+      </c>
+      <c r="U4">
+        <v>5263</v>
+      </c>
+      <c r="V4">
+        <v>400</v>
+      </c>
+      <c r="W4">
+        <v>161247</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" t="s">
+        <v>32</v>
+      </c>
+      <c r="G5">
+        <v>42546</v>
+      </c>
+      <c r="H5">
+        <v>82696</v>
+      </c>
+      <c r="I5">
+        <v>92180</v>
+      </c>
+      <c r="J5">
+        <v>83977</v>
+      </c>
+      <c r="K5">
+        <v>37506</v>
+      </c>
+      <c r="L5">
+        <v>2661</v>
+      </c>
+      <c r="M5">
+        <v>3014</v>
+      </c>
+      <c r="N5">
+        <v>26547</v>
+      </c>
+      <c r="O5">
+        <v>3107</v>
+      </c>
+      <c r="P5">
+        <v>48905</v>
+      </c>
+      <c r="Q5">
+        <v>635</v>
+      </c>
+      <c r="R5">
+        <v>44738</v>
+      </c>
+      <c r="S5">
+        <v>5190</v>
+      </c>
+      <c r="T5">
+        <v>7432</v>
+      </c>
+      <c r="U5">
+        <v>16314</v>
+      </c>
+      <c r="V5">
+        <v>1299</v>
+      </c>
+      <c r="W5">
+        <v>498747</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>36</v>
+      </c>
+      <c r="D2">
+        <v>12172</v>
+      </c>
+      <c r="E2">
+        <v>16566</v>
+      </c>
+      <c r="F2">
+        <v>13808</v>
+      </c>
+      <c r="G2">
+        <v>42546</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D3">
+        <v>3867</v>
+      </c>
+      <c r="E3">
+        <v>5936</v>
+      </c>
+      <c r="F3">
+        <v>3496</v>
+      </c>
+      <c r="G3">
+        <v>13299</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>286</v>
+      </c>
+      <c r="C4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D4">
+        <v>5541</v>
+      </c>
+      <c r="E4">
+        <v>6979</v>
+      </c>
+      <c r="F4">
+        <v>8420</v>
+      </c>
+      <c r="G4">
+        <v>20940</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>287</v>
+      </c>
+      <c r="C5" t="s">
+        <v>39</v>
+      </c>
+      <c r="D5">
+        <v>732</v>
+      </c>
+      <c r="E5">
+        <v>1652</v>
+      </c>
+      <c r="F5">
+        <v>677</v>
+      </c>
+      <c r="G5">
+        <v>3061</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>288</v>
+      </c>
+      <c r="C6" t="s">
+        <v>39</v>
+      </c>
+      <c r="D6">
+        <v>407</v>
+      </c>
+      <c r="E6">
+        <v>514</v>
+      </c>
+      <c r="F6">
+        <v>345</v>
+      </c>
+      <c r="G6">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>289</v>
+      </c>
+      <c r="C7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D7">
+        <v>368</v>
+      </c>
+      <c r="E7">
+        <v>319</v>
+      </c>
+      <c r="F7">
+        <v>169</v>
+      </c>
+      <c r="G7">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>290</v>
+      </c>
+      <c r="C8" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8">
+        <v>502</v>
+      </c>
+      <c r="E8">
+        <v>394</v>
+      </c>
+      <c r="F8">
+        <v>192</v>
+      </c>
+      <c r="G8">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>291</v>
+      </c>
+      <c r="C9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D9">
+        <v>178</v>
+      </c>
+      <c r="E9">
+        <v>238</v>
+      </c>
+      <c r="F9">
+        <v>148</v>
+      </c>
+      <c r="G9">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>292</v>
+      </c>
+      <c r="C10" t="s">
+        <v>39</v>
+      </c>
+      <c r="D10">
+        <v>284</v>
+      </c>
+      <c r="E10">
+        <v>156</v>
+      </c>
+      <c r="F10">
+        <v>161</v>
+      </c>
+      <c r="G10">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>293</v>
+      </c>
+      <c r="C11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11">
+        <v>145</v>
+      </c>
+      <c r="E11">
+        <v>198</v>
+      </c>
+      <c r="F11">
+        <v>78</v>
+      </c>
+      <c r="G11">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>294</v>
+      </c>
+      <c r="C12" t="s">
+        <v>39</v>
+      </c>
+      <c r="D12">
+        <v>99</v>
+      </c>
+      <c r="E12">
+        <v>97</v>
+      </c>
+      <c r="F12">
+        <v>75</v>
+      </c>
+      <c r="G12">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
+        <v>295</v>
+      </c>
+      <c r="C13" t="s">
+        <v>39</v>
+      </c>
+      <c r="D13">
+        <v>49</v>
+      </c>
+      <c r="E13">
+        <v>83</v>
+      </c>
+      <c r="F13">
+        <v>47</v>
+      </c>
+      <c r="G13">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="14"/>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>7</v>
+      </c>
+      <c r="C15" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15">
+        <v>15169</v>
+      </c>
+      <c r="E15">
+        <v>42662</v>
+      </c>
+      <c r="F15">
+        <v>24865</v>
+      </c>
+      <c r="G15">
+        <v>82696</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16" t="s">
+        <v>31</v>
+      </c>
+      <c r="C16" t="s">
+        <v>37</v>
+      </c>
+      <c r="D16">
+        <v>6170</v>
+      </c>
+      <c r="E16">
+        <v>14087</v>
+      </c>
+      <c r="F16">
+        <v>8278</v>
+      </c>
+      <c r="G16">
+        <v>28535</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>1</v>
+      </c>
+      <c r="B17" t="s">
+        <v>296</v>
+      </c>
+      <c r="C17" t="s">
+        <v>39</v>
+      </c>
+      <c r="D17">
+        <v>3134</v>
+      </c>
+      <c r="E17">
+        <v>16330</v>
+      </c>
+      <c r="F17">
+        <v>4437</v>
+      </c>
+      <c r="G17">
+        <v>23901</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>2</v>
+      </c>
+      <c r="B18" t="s">
+        <v>297</v>
+      </c>
+      <c r="C18" t="s">
+        <v>39</v>
+      </c>
+      <c r="D18">
+        <v>2744</v>
+      </c>
+      <c r="E18">
+        <v>6881</v>
+      </c>
+      <c r="F18">
+        <v>8699</v>
+      </c>
+      <c r="G18">
+        <v>18324</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>3</v>
+      </c>
+      <c r="B19" t="s">
+        <v>298</v>
+      </c>
+      <c r="C19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D19">
+        <v>1240</v>
+      </c>
+      <c r="E19">
+        <v>1575</v>
+      </c>
+      <c r="F19">
+        <v>864</v>
+      </c>
+      <c r="G19">
+        <v>3679</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>4</v>
+      </c>
+      <c r="B20" t="s">
+        <v>299</v>
+      </c>
+      <c r="C20" t="s">
+        <v>39</v>
+      </c>
+      <c r="D20">
+        <v>557</v>
+      </c>
+      <c r="E20">
+        <v>739</v>
+      </c>
+      <c r="F20">
+        <v>620</v>
+      </c>
+      <c r="G20">
+        <v>1916</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>5</v>
+      </c>
+      <c r="B21" t="s">
+        <v>300</v>
+      </c>
+      <c r="C21" t="s">
+        <v>39</v>
+      </c>
+      <c r="D21">
+        <v>322</v>
+      </c>
+      <c r="E21">
+        <v>701</v>
+      </c>
+      <c r="F21">
+        <v>521</v>
+      </c>
+      <c r="G21">
+        <v>1544</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>6</v>
+      </c>
+      <c r="B22" t="s">
+        <v>301</v>
+      </c>
+      <c r="C22" t="s">
+        <v>39</v>
+      </c>
+      <c r="D22">
+        <v>163</v>
+      </c>
+      <c r="E22">
+        <v>363</v>
+      </c>
+      <c r="F22">
+        <v>250</v>
+      </c>
+      <c r="G22">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>7</v>
+      </c>
+      <c r="B23" t="s">
+        <v>302</v>
+      </c>
+      <c r="C23" t="s">
+        <v>39</v>
+      </c>
+      <c r="D23">
+        <v>186</v>
+      </c>
+      <c r="E23">
+        <v>979</v>
+      </c>
+      <c r="F23">
+        <v>327</v>
+      </c>
+      <c r="G23">
+        <v>1492</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>8</v>
+      </c>
+      <c r="B24" t="s">
+        <v>303</v>
+      </c>
+      <c r="C24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D24">
+        <v>86</v>
+      </c>
+      <c r="E24">
+        <v>182</v>
+      </c>
+      <c r="F24">
+        <v>136</v>
+      </c>
+      <c r="G24">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>9</v>
+      </c>
+      <c r="B25" t="s">
+        <v>304</v>
+      </c>
+      <c r="C25" t="s">
+        <v>39</v>
+      </c>
+      <c r="D25">
+        <v>300</v>
+      </c>
+      <c r="E25">
+        <v>376</v>
+      </c>
+      <c r="F25">
+        <v>328</v>
+      </c>
+      <c r="G25">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>10</v>
+      </c>
+      <c r="B26" t="s">
+        <v>305</v>
+      </c>
+      <c r="C26" t="s">
+        <v>39</v>
+      </c>
+      <c r="D26">
+        <v>267</v>
+      </c>
+      <c r="E26">
+        <v>449</v>
+      </c>
+      <c r="F26">
+        <v>405</v>
+      </c>
+      <c r="G26">
+        <v>1121</v>
+      </c>
+    </row>
+    <row r="27"/>
+    <row r="28">
+      <c r="A28">
+        <v>3</v>
+      </c>
+      <c r="B28" t="s">
+        <v>8</v>
+      </c>
+      <c r="C28" t="s">
+        <v>36</v>
+      </c>
+      <c r="D28">
+        <v>15402</v>
+      </c>
+      <c r="E28">
+        <v>45648</v>
+      </c>
+      <c r="F28">
+        <v>31130</v>
+      </c>
+      <c r="G28">
+        <v>92180</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>31</v>
+      </c>
+      <c r="B29" t="s">
+        <v>31</v>
+      </c>
+      <c r="C29" t="s">
+        <v>37</v>
+      </c>
+      <c r="D29">
+        <v>4695</v>
+      </c>
+      <c r="E29">
+        <v>10479</v>
+      </c>
+      <c r="F29">
+        <v>6431</v>
+      </c>
+      <c r="G29">
+        <v>21605</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>1</v>
+      </c>
+      <c r="B30" t="s">
+        <v>306</v>
+      </c>
+      <c r="C30" t="s">
+        <v>39</v>
+      </c>
+      <c r="D30">
+        <v>4665</v>
+      </c>
+      <c r="E30">
+        <v>4213</v>
+      </c>
+      <c r="F30">
+        <v>6533</v>
+      </c>
+      <c r="G30">
+        <v>15411</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>2</v>
+      </c>
+      <c r="B31" t="s">
+        <v>307</v>
+      </c>
+      <c r="C31" t="s">
+        <v>39</v>
+      </c>
+      <c r="D31">
+        <v>2088</v>
+      </c>
+      <c r="E31">
+        <v>17932</v>
+      </c>
+      <c r="F31">
+        <v>3793</v>
+      </c>
+      <c r="G31">
+        <v>23813</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>3</v>
+      </c>
+      <c r="B32" t="s">
+        <v>308</v>
+      </c>
+      <c r="C32" t="s">
+        <v>39</v>
+      </c>
+      <c r="D32">
+        <v>1705</v>
+      </c>
+      <c r="E32">
+        <v>4529</v>
+      </c>
+      <c r="F32">
+        <v>3377</v>
+      </c>
+      <c r="G32">
+        <v>9611</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>4</v>
+      </c>
+      <c r="B33" t="s">
+        <v>309</v>
+      </c>
+      <c r="C33" t="s">
+        <v>39</v>
+      </c>
+      <c r="D33">
+        <v>650</v>
+      </c>
+      <c r="E33">
+        <v>6305</v>
+      </c>
+      <c r="F33">
+        <v>1172</v>
+      </c>
+      <c r="G33">
+        <v>8127</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>5</v>
+      </c>
+      <c r="B34" t="s">
+        <v>310</v>
+      </c>
+      <c r="C34" t="s">
+        <v>39</v>
+      </c>
+      <c r="D34">
+        <v>599</v>
+      </c>
+      <c r="E34">
+        <v>697</v>
+      </c>
+      <c r="F34">
+        <v>8209</v>
+      </c>
+      <c r="G34">
+        <v>9505</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>6</v>
+      </c>
+      <c r="B35" t="s">
+        <v>311</v>
+      </c>
+      <c r="C35" t="s">
+        <v>39</v>
+      </c>
+      <c r="D35">
+        <v>234</v>
+      </c>
+      <c r="E35">
+        <v>296</v>
+      </c>
+      <c r="F35">
+        <v>378</v>
+      </c>
+      <c r="G35">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>7</v>
+      </c>
+      <c r="B36" t="s">
+        <v>312</v>
+      </c>
+      <c r="C36" t="s">
+        <v>39</v>
+      </c>
+      <c r="D36">
+        <v>320</v>
+      </c>
+      <c r="E36">
+        <v>344</v>
+      </c>
+      <c r="F36">
+        <v>563</v>
+      </c>
+      <c r="G36">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>8</v>
+      </c>
+      <c r="B37" t="s">
+        <v>313</v>
+      </c>
+      <c r="C37" t="s">
+        <v>39</v>
+      </c>
+      <c r="D37">
+        <v>157</v>
+      </c>
+      <c r="E37">
+        <v>157</v>
+      </c>
+      <c r="F37">
+        <v>220</v>
+      </c>
+      <c r="G37">
         <v>534</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>9</v>
+      </c>
+      <c r="B38" t="s">
+        <v>314</v>
+      </c>
+      <c r="C38" t="s">
+        <v>39</v>
+      </c>
+      <c r="D38">
+        <v>103</v>
+      </c>
+      <c r="E38">
+        <v>237</v>
+      </c>
+      <c r="F38">
+        <v>139</v>
+      </c>
+      <c r="G38">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>10</v>
+      </c>
+      <c r="B39" t="s">
+        <v>315</v>
+      </c>
+      <c r="C39" t="s">
+        <v>39</v>
+      </c>
+      <c r="D39">
+        <v>186</v>
+      </c>
+      <c r="E39">
+        <v>459</v>
+      </c>
+      <c r="F39">
+        <v>315</v>
+      </c>
+      <c r="G39">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="40"/>
+    <row r="41">
+      <c r="A41">
+        <v>4</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>36</v>
+      </c>
+      <c r="D41">
+        <v>16655</v>
+      </c>
+      <c r="E41">
+        <v>44821</v>
+      </c>
+      <c r="F41">
+        <v>22501</v>
+      </c>
+      <c r="G41">
+        <v>83977</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="s">
+        <v>31</v>
+      </c>
+      <c r="B42" t="s">
+        <v>31</v>
+      </c>
+      <c r="C42" t="s">
+        <v>37</v>
+      </c>
+      <c r="D42">
+        <v>4267</v>
+      </c>
+      <c r="E42">
+        <v>8826</v>
+      </c>
+      <c r="F42">
+        <v>3221</v>
+      </c>
+      <c r="G42">
+        <v>16314</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>1</v>
+      </c>
+      <c r="B43" t="s">
+        <v>316</v>
+      </c>
+      <c r="C43" t="s">
+        <v>39</v>
+      </c>
+      <c r="D43">
+        <v>5262</v>
+      </c>
+      <c r="E43">
+        <v>20516</v>
+      </c>
+      <c r="F43">
+        <v>2372</v>
+      </c>
+      <c r="G43">
+        <v>28150</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>2</v>
+      </c>
+      <c r="B44" t="s">
+        <v>317</v>
+      </c>
+      <c r="C44" t="s">
+        <v>39</v>
+      </c>
+      <c r="D44">
+        <v>970</v>
+      </c>
+      <c r="E44">
+        <v>2061</v>
+      </c>
+      <c r="F44">
+        <v>717</v>
+      </c>
+      <c r="G44">
+        <v>3748</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>3</v>
+      </c>
+      <c r="B45" t="s">
+        <v>318</v>
+      </c>
+      <c r="C45" t="s">
+        <v>39</v>
+      </c>
+      <c r="D45">
+        <v>499</v>
+      </c>
+      <c r="E45">
+        <v>924</v>
+      </c>
+      <c r="F45">
+        <v>330</v>
+      </c>
+      <c r="G45">
+        <v>1753</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>4</v>
+      </c>
+      <c r="B46" t="s">
+        <v>319</v>
+      </c>
+      <c r="C46" t="s">
+        <v>39</v>
+      </c>
+      <c r="D46">
+        <v>3875</v>
+      </c>
+      <c r="E46">
+        <v>6508</v>
+      </c>
+      <c r="F46">
+        <v>2370</v>
+      </c>
+      <c r="G46">
+        <v>12753</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>5</v>
+      </c>
+      <c r="B47" t="s">
+        <v>320</v>
+      </c>
+      <c r="C47" t="s">
+        <v>39</v>
+      </c>
+      <c r="D47">
+        <v>342</v>
+      </c>
+      <c r="E47">
+        <v>489</v>
+      </c>
+      <c r="F47">
+        <v>538</v>
+      </c>
+      <c r="G47">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>6</v>
+      </c>
+      <c r="B48" t="s">
+        <v>321</v>
+      </c>
+      <c r="C48" t="s">
+        <v>39</v>
+      </c>
+      <c r="D48">
+        <v>243</v>
+      </c>
+      <c r="E48">
+        <v>231</v>
+      </c>
+      <c r="F48">
+        <v>228</v>
+      </c>
+      <c r="G48">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>7</v>
+      </c>
+      <c r="B49" t="s">
+        <v>322</v>
+      </c>
+      <c r="C49" t="s">
+        <v>39</v>
+      </c>
+      <c r="D49">
+        <v>711</v>
+      </c>
+      <c r="E49">
+        <v>2084</v>
+      </c>
+      <c r="F49">
+        <v>11555</v>
+      </c>
+      <c r="G49">
+        <v>14350</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>8</v>
+      </c>
+      <c r="B50" t="s">
+        <v>323</v>
+      </c>
+      <c r="C50" t="s">
+        <v>39</v>
+      </c>
+      <c r="D50">
+        <v>225</v>
+      </c>
+      <c r="E50">
+        <v>1318</v>
+      </c>
+      <c r="F50">
+        <v>411</v>
+      </c>
+      <c r="G50">
+        <v>1954</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>9</v>
+      </c>
+      <c r="B51" t="s">
+        <v>324</v>
+      </c>
+      <c r="C51" t="s">
+        <v>39</v>
+      </c>
+      <c r="D51">
+        <v>95</v>
+      </c>
+      <c r="E51">
+        <v>151</v>
+      </c>
+      <c r="F51">
+        <v>108</v>
+      </c>
+      <c r="G51">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>10</v>
+      </c>
+      <c r="B52" t="s">
+        <v>325</v>
+      </c>
+      <c r="C52" t="s">
+        <v>39</v>
+      </c>
+      <c r="D52">
+        <v>166</v>
+      </c>
+      <c r="E52">
+        <v>1713</v>
+      </c>
+      <c r="F52">
+        <v>651</v>
+      </c>
+      <c r="G52">
+        <v>2530</v>
+      </c>
+    </row>
+    <row r="53"/>
+    <row r="54">
+      <c r="A54">
+        <v>5</v>
+      </c>
+      <c r="B54" t="s">
+        <v>10</v>
+      </c>
+      <c r="C54" t="s">
+        <v>36</v>
+      </c>
+      <c r="D54">
+        <v>23425</v>
+      </c>
+      <c r="E54">
+        <v>6141</v>
+      </c>
+      <c r="F54">
+        <v>7940</v>
+      </c>
+      <c r="G54">
+        <v>37506</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="s">
+        <v>31</v>
+      </c>
+      <c r="B55" t="s">
+        <v>31</v>
+      </c>
+      <c r="C55" t="s">
+        <v>37</v>
+      </c>
+      <c r="D55">
+        <v>4854</v>
+      </c>
+      <c r="E55">
+        <v>1493</v>
+      </c>
+      <c r="F55">
+        <v>2654</v>
+      </c>
+      <c r="G55">
+        <v>9001</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>1</v>
+      </c>
+      <c r="B56" t="s">
+        <v>326</v>
+      </c>
+      <c r="C56" t="s">
+        <v>39</v>
+      </c>
+      <c r="D56">
+        <v>14805</v>
+      </c>
+      <c r="E56">
+        <v>1536</v>
+      </c>
+      <c r="F56">
+        <v>1624</v>
+      </c>
+      <c r="G56">
+        <v>17965</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>2</v>
+      </c>
+      <c r="B57" t="s">
+        <v>327</v>
+      </c>
+      <c r="C57" t="s">
+        <v>39</v>
+      </c>
+      <c r="D57">
+        <v>725</v>
+      </c>
+      <c r="E57">
+        <v>242</v>
+      </c>
+      <c r="F57">
+        <v>1181</v>
+      </c>
+      <c r="G57">
+        <v>2148</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>3</v>
+      </c>
+      <c r="B58" t="s">
+        <v>328</v>
+      </c>
+      <c r="C58" t="s">
+        <v>39</v>
+      </c>
+      <c r="D58">
+        <v>785</v>
+      </c>
+      <c r="E58">
+        <v>287</v>
+      </c>
+      <c r="F58">
+        <v>597</v>
+      </c>
+      <c r="G58">
+        <v>1669</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>4</v>
+      </c>
+      <c r="B59" t="s">
+        <v>329</v>
+      </c>
+      <c r="C59" t="s">
+        <v>39</v>
+      </c>
+      <c r="D59">
+        <v>467</v>
+      </c>
+      <c r="E59">
+        <v>1815</v>
+      </c>
+      <c r="F59">
+        <v>644</v>
+      </c>
+      <c r="G59">
+        <v>2926</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>5</v>
+      </c>
+      <c r="B60" t="s">
+        <v>330</v>
+      </c>
+      <c r="C60" t="s">
+        <v>39</v>
+      </c>
+      <c r="D60">
+        <v>881</v>
+      </c>
+      <c r="E60">
+        <v>188</v>
+      </c>
+      <c r="F60">
+        <v>852</v>
+      </c>
+      <c r="G60">
+        <v>1921</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>6</v>
+      </c>
+      <c r="B61" t="s">
+        <v>331</v>
+      </c>
+      <c r="C61" t="s">
+        <v>39</v>
+      </c>
+      <c r="D61">
+        <v>290</v>
+      </c>
+      <c r="E61">
+        <v>53</v>
+      </c>
+      <c r="F61">
+        <v>89</v>
+      </c>
+      <c r="G61">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>7</v>
+      </c>
+      <c r="B62" t="s">
+        <v>332</v>
+      </c>
+      <c r="C62" t="s">
+        <v>39</v>
+      </c>
+      <c r="D62">
+        <v>292</v>
+      </c>
+      <c r="E62">
+        <v>428</v>
+      </c>
+      <c r="F62">
+        <v>103</v>
+      </c>
+      <c r="G62">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>8</v>
+      </c>
+      <c r="B63" t="s">
+        <v>333</v>
+      </c>
+      <c r="C63" t="s">
+        <v>39</v>
+      </c>
+      <c r="D63">
+        <v>82</v>
+      </c>
+      <c r="E63">
+        <v>31</v>
+      </c>
+      <c r="F63">
+        <v>68</v>
+      </c>
+      <c r="G63">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>9</v>
+      </c>
+      <c r="B64" t="s">
+        <v>334</v>
+      </c>
+      <c r="C64" t="s">
+        <v>39</v>
+      </c>
+      <c r="D64">
+        <v>153</v>
+      </c>
+      <c r="E64">
+        <v>52</v>
+      </c>
+      <c r="F64">
+        <v>29</v>
+      </c>
+      <c r="G64">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>10</v>
+      </c>
+      <c r="B65" t="s">
+        <v>335</v>
+      </c>
+      <c r="C65" t="s">
+        <v>39</v>
+      </c>
+      <c r="D65">
+        <v>91</v>
+      </c>
+      <c r="E65">
+        <v>16</v>
+      </c>
+      <c r="F65">
+        <v>99</v>
+      </c>
+      <c r="G65">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="66"/>
+    <row r="67">
+      <c r="A67">
+        <v>6</v>
+      </c>
+      <c r="B67" t="s">
+        <v>11</v>
+      </c>
+      <c r="C67" t="s">
+        <v>36</v>
+      </c>
+      <c r="D67">
+        <v>517</v>
+      </c>
+      <c r="E67">
+        <v>504</v>
+      </c>
+      <c r="F67">
+        <v>1640</v>
+      </c>
+      <c r="G67">
+        <v>2661</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="s">
+        <v>31</v>
+      </c>
+      <c r="B68" t="s">
+        <v>31</v>
+      </c>
+      <c r="C68" t="s">
+        <v>37</v>
+      </c>
+      <c r="D68">
+        <v>302</v>
+      </c>
+      <c r="E68">
+        <v>229</v>
+      </c>
+      <c r="F68">
+        <v>861</v>
+      </c>
+      <c r="G68">
+        <v>1392</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>1</v>
+      </c>
+      <c r="B69" t="s">
+        <v>336</v>
+      </c>
+      <c r="C69" t="s">
+        <v>39</v>
+      </c>
+      <c r="D69">
+        <v>139</v>
+      </c>
+      <c r="E69">
+        <v>198</v>
+      </c>
+      <c r="F69">
+        <v>555</v>
+      </c>
+      <c r="G69">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>2</v>
+      </c>
+      <c r="B70" t="s">
+        <v>337</v>
+      </c>
+      <c r="C70" t="s">
+        <v>39</v>
+      </c>
+      <c r="D70">
+        <v>76</v>
+      </c>
+      <c r="E70">
+        <v>77</v>
+      </c>
+      <c r="F70">
+        <v>224</v>
+      </c>
+      <c r="G70">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="71"/>
+    <row r="72">
+      <c r="A72">
+        <v>7</v>
+      </c>
+      <c r="B72" t="s">
+        <v>12</v>
+      </c>
+      <c r="C72" t="s">
+        <v>36</v>
+      </c>
+      <c r="D72">
+        <v>929</v>
+      </c>
+      <c r="E72">
+        <v>997</v>
+      </c>
+      <c r="F72">
+        <v>1088</v>
+      </c>
+      <c r="G72">
+        <v>3014</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="s">
+        <v>31</v>
+      </c>
+      <c r="B73" t="s">
+        <v>31</v>
+      </c>
+      <c r="C73" t="s">
+        <v>37</v>
+      </c>
+      <c r="D73">
+        <v>692</v>
+      </c>
+      <c r="E73">
+        <v>631</v>
+      </c>
+      <c r="F73">
+        <v>823</v>
+      </c>
+      <c r="G73">
+        <v>2146</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>1</v>
+      </c>
+      <c r="B74" t="s">
+        <v>338</v>
+      </c>
+      <c r="C74" t="s">
+        <v>39</v>
+      </c>
+      <c r="D74">
+        <v>177</v>
+      </c>
+      <c r="E74">
+        <v>258</v>
+      </c>
+      <c r="F74">
+        <v>157</v>
+      </c>
+      <c r="G74">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>2</v>
+      </c>
+      <c r="B75" t="s">
+        <v>339</v>
+      </c>
+      <c r="C75" t="s">
+        <v>39</v>
+      </c>
+      <c r="D75">
+        <v>60</v>
+      </c>
+      <c r="E75">
+        <v>108</v>
+      </c>
+      <c r="F75">
+        <v>108</v>
+      </c>
+      <c r="G75">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="76"/>
+    <row r="77">
+      <c r="A77">
+        <v>8</v>
+      </c>
+      <c r="B77" t="s">
+        <v>13</v>
+      </c>
+      <c r="C77" t="s">
+        <v>36</v>
+      </c>
+      <c r="D77">
+        <v>4345</v>
+      </c>
+      <c r="E77">
+        <v>13077</v>
+      </c>
+      <c r="F77">
+        <v>9125</v>
+      </c>
+      <c r="G77">
+        <v>26547</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="s">
+        <v>31</v>
+      </c>
+      <c r="B78" t="s">
+        <v>31</v>
+      </c>
+      <c r="C78" t="s">
+        <v>37</v>
+      </c>
+      <c r="D78">
+        <v>1063</v>
+      </c>
+      <c r="E78">
+        <v>2316</v>
+      </c>
+      <c r="F78">
+        <v>1993</v>
+      </c>
+      <c r="G78">
+        <v>5372</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>1</v>
+      </c>
+      <c r="B79" t="s">
+        <v>340</v>
+      </c>
+      <c r="C79" t="s">
+        <v>39</v>
+      </c>
+      <c r="D79">
+        <v>1159</v>
+      </c>
+      <c r="E79">
+        <v>7114</v>
+      </c>
+      <c r="F79">
+        <v>3196</v>
+      </c>
+      <c r="G79">
+        <v>11469</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>2</v>
+      </c>
+      <c r="B80" t="s">
+        <v>341</v>
+      </c>
+      <c r="C80" t="s">
+        <v>39</v>
+      </c>
+      <c r="D80">
+        <v>1585</v>
+      </c>
+      <c r="E80">
+        <v>2142</v>
+      </c>
+      <c r="F80">
+        <v>2218</v>
+      </c>
+      <c r="G80">
+        <v>5945</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>3</v>
+      </c>
+      <c r="B81" t="s">
+        <v>342</v>
+      </c>
+      <c r="C81" t="s">
+        <v>39</v>
+      </c>
+      <c r="D81">
+        <v>126</v>
+      </c>
+      <c r="E81">
+        <v>388</v>
+      </c>
+      <c r="F81">
+        <v>227</v>
+      </c>
+      <c r="G81">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>4</v>
+      </c>
+      <c r="B82" t="s">
+        <v>343</v>
+      </c>
+      <c r="C82" t="s">
+        <v>39</v>
+      </c>
+      <c r="D82">
+        <v>80</v>
+      </c>
+      <c r="E82">
+        <v>229</v>
+      </c>
+      <c r="F82">
+        <v>187</v>
+      </c>
+      <c r="G82">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>5</v>
+      </c>
+      <c r="B83" t="s">
+        <v>344</v>
+      </c>
+      <c r="C83" t="s">
+        <v>39</v>
+      </c>
+      <c r="D83">
+        <v>69</v>
+      </c>
+      <c r="E83">
+        <v>152</v>
+      </c>
+      <c r="F83">
+        <v>865</v>
+      </c>
+      <c r="G83">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>6</v>
+      </c>
+      <c r="B84" t="s">
+        <v>345</v>
+      </c>
+      <c r="C84" t="s">
+        <v>39</v>
+      </c>
+      <c r="D84">
+        <v>45</v>
+      </c>
+      <c r="E84">
+        <v>137</v>
+      </c>
+      <c r="F84">
+        <v>124</v>
+      </c>
+      <c r="G84">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>7</v>
+      </c>
+      <c r="B85" t="s">
+        <v>346</v>
+      </c>
+      <c r="C85" t="s">
+        <v>39</v>
+      </c>
+      <c r="D85">
+        <v>43</v>
+      </c>
+      <c r="E85">
+        <v>81</v>
+      </c>
+      <c r="F85">
+        <v>80</v>
+      </c>
+      <c r="G85">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>8</v>
+      </c>
+      <c r="B86" t="s">
+        <v>347</v>
+      </c>
+      <c r="C86" t="s">
+        <v>39</v>
+      </c>
+      <c r="D86">
+        <v>115</v>
+      </c>
+      <c r="E86">
+        <v>218</v>
+      </c>
+      <c r="F86">
+        <v>115</v>
+      </c>
+      <c r="G86">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>9</v>
+      </c>
+      <c r="B87" t="s">
+        <v>348</v>
+      </c>
+      <c r="C87" t="s">
+        <v>39</v>
+      </c>
+      <c r="D87">
+        <v>32</v>
+      </c>
+      <c r="E87">
+        <v>222</v>
+      </c>
+      <c r="F87">
+        <v>68</v>
+      </c>
+      <c r="G87">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>10</v>
+      </c>
+      <c r="B88" t="s">
+        <v>349</v>
+      </c>
+      <c r="C88" t="s">
+        <v>39</v>
+      </c>
+      <c r="D88">
+        <v>28</v>
+      </c>
+      <c r="E88">
+        <v>78</v>
+      </c>
+      <c r="F88">
+        <v>52</v>
+      </c>
+      <c r="G88">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="89"/>
+    <row r="90">
+      <c r="A90">
+        <v>10</v>
+      </c>
+      <c r="B90" t="s">
+        <v>152</v>
+      </c>
+      <c r="C90" t="s">
+        <v>36</v>
+      </c>
+      <c r="D90">
+        <v>589</v>
+      </c>
+      <c r="E90">
+        <v>395</v>
+      </c>
+      <c r="F90">
+        <v>2123</v>
+      </c>
+      <c r="G90">
+        <v>3107</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="s">
+        <v>31</v>
+      </c>
+      <c r="B91" t="s">
+        <v>31</v>
+      </c>
+      <c r="C91" t="s">
+        <v>37</v>
+      </c>
+      <c r="D91">
+        <v>343</v>
+      </c>
+      <c r="E91">
+        <v>236</v>
+      </c>
+      <c r="F91">
+        <v>1220</v>
+      </c>
+      <c r="G91">
+        <v>1799</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>1</v>
+      </c>
+      <c r="B92" t="s">
+        <v>350</v>
+      </c>
+      <c r="C92" t="s">
+        <v>39</v>
+      </c>
+      <c r="D92">
+        <v>246</v>
+      </c>
+      <c r="E92">
+        <v>159</v>
+      </c>
+      <c r="F92">
+        <v>903</v>
+      </c>
+      <c r="G92">
+        <v>1308</v>
+      </c>
+    </row>
+    <row r="93"/>
+    <row r="94">
+      <c r="A94">
+        <v>12</v>
+      </c>
+      <c r="B94" t="s">
+        <v>15</v>
+      </c>
+      <c r="C94" t="s">
+        <v>36</v>
+      </c>
+      <c r="D94">
+        <v>20633</v>
+      </c>
+      <c r="E94">
+        <v>20969</v>
+      </c>
+      <c r="F94">
+        <v>7303</v>
+      </c>
+      <c r="G94">
+        <v>48905</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="s">
+        <v>31</v>
+      </c>
+      <c r="B95" t="s">
+        <v>31</v>
+      </c>
+      <c r="C95" t="s">
+        <v>37</v>
+      </c>
+      <c r="D95">
+        <v>2681</v>
+      </c>
+      <c r="E95">
+        <v>3708</v>
+      </c>
+      <c r="F95">
+        <v>2125</v>
+      </c>
+      <c r="G95">
+        <v>8514</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>1</v>
+      </c>
+      <c r="B96" t="s">
+        <v>351</v>
+      </c>
+      <c r="C96" t="s">
+        <v>39</v>
+      </c>
+      <c r="D96">
+        <v>9713</v>
+      </c>
+      <c r="E96">
+        <v>4720</v>
+      </c>
+      <c r="F96">
+        <v>2280</v>
+      </c>
+      <c r="G96">
+        <v>16713</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>2</v>
+      </c>
+      <c r="B97" t="s">
+        <v>352</v>
+      </c>
+      <c r="C97" t="s">
+        <v>39</v>
+      </c>
+      <c r="D97">
+        <v>6939</v>
+      </c>
+      <c r="E97">
+        <v>10966</v>
+      </c>
+      <c r="F97">
+        <v>1651</v>
+      </c>
+      <c r="G97">
+        <v>19556</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>3</v>
+      </c>
+      <c r="B98" t="s">
+        <v>353</v>
+      </c>
+      <c r="C98" t="s">
+        <v>39</v>
+      </c>
+      <c r="D98">
+        <v>325</v>
+      </c>
+      <c r="E98">
+        <v>524</v>
+      </c>
+      <c r="F98">
+        <v>380</v>
+      </c>
+      <c r="G98">
+        <v>1229</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>4</v>
+      </c>
+      <c r="B99" t="s">
+        <v>354</v>
+      </c>
+      <c r="C99" t="s">
+        <v>39</v>
+      </c>
+      <c r="D99">
+        <v>168</v>
+      </c>
+      <c r="E99">
+        <v>244</v>
+      </c>
+      <c r="F99">
+        <v>190</v>
+      </c>
+      <c r="G99">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>5</v>
+      </c>
+      <c r="B100" t="s">
+        <v>355</v>
+      </c>
+      <c r="C100" t="s">
+        <v>39</v>
+      </c>
+      <c r="D100">
+        <v>181</v>
+      </c>
+      <c r="E100">
+        <v>289</v>
+      </c>
+      <c r="F100">
+        <v>282</v>
+      </c>
+      <c r="G100">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>6</v>
+      </c>
+      <c r="B101" t="s">
+        <v>356</v>
+      </c>
+      <c r="C101" t="s">
+        <v>39</v>
+      </c>
+      <c r="D101">
+        <v>106</v>
+      </c>
+      <c r="E101">
+        <v>114</v>
+      </c>
+      <c r="F101">
+        <v>116</v>
+      </c>
+      <c r="G101">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>7</v>
+      </c>
+      <c r="B102" t="s">
+        <v>357</v>
+      </c>
+      <c r="C102" t="s">
+        <v>39</v>
+      </c>
+      <c r="D102">
+        <v>169</v>
+      </c>
+      <c r="E102">
+        <v>73</v>
+      </c>
+      <c r="F102">
+        <v>106</v>
+      </c>
+      <c r="G102">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>8</v>
+      </c>
+      <c r="B103" t="s">
+        <v>358</v>
+      </c>
+      <c r="C103" t="s">
+        <v>39</v>
+      </c>
+      <c r="D103">
+        <v>89</v>
+      </c>
+      <c r="E103">
+        <v>181</v>
+      </c>
+      <c r="F103">
+        <v>66</v>
+      </c>
+      <c r="G103">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>9</v>
+      </c>
+      <c r="B104" t="s">
+        <v>359</v>
+      </c>
+      <c r="C104" t="s">
+        <v>39</v>
+      </c>
+      <c r="D104">
+        <v>29</v>
+      </c>
+      <c r="E104">
+        <v>45</v>
+      </c>
+      <c r="F104">
+        <v>27</v>
+      </c>
+      <c r="G104">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>10</v>
+      </c>
+      <c r="B105" t="s">
+        <v>360</v>
+      </c>
+      <c r="C105" t="s">
+        <v>39</v>
+      </c>
+      <c r="D105">
+        <v>233</v>
+      </c>
+      <c r="E105">
+        <v>105</v>
+      </c>
+      <c r="F105">
+        <v>80</v>
+      </c>
+      <c r="G105">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="106"/>
+    <row r="107">
+      <c r="A107">
+        <v>13</v>
+      </c>
+      <c r="B107" t="s">
+        <v>153</v>
+      </c>
+      <c r="C107" t="s">
+        <v>36</v>
+      </c>
+      <c r="D107">
+        <v>211</v>
+      </c>
+      <c r="E107">
+        <v>144</v>
+      </c>
+      <c r="F107">
+        <v>280</v>
+      </c>
+      <c r="G107">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="s">
+        <v>31</v>
+      </c>
+      <c r="B108" t="s">
+        <v>31</v>
+      </c>
+      <c r="C108" t="s">
+        <v>37</v>
+      </c>
+      <c r="D108">
+        <v>111</v>
+      </c>
+      <c r="E108">
+        <v>89</v>
+      </c>
+      <c r="F108">
+        <v>134</v>
+      </c>
+      <c r="G108">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>1</v>
+      </c>
+      <c r="B109" t="s">
+        <v>361</v>
+      </c>
+      <c r="C109" t="s">
+        <v>39</v>
+      </c>
+      <c r="D109">
+        <v>71</v>
+      </c>
+      <c r="E109">
+        <v>32</v>
+      </c>
+      <c r="F109">
+        <v>118</v>
+      </c>
+      <c r="G109">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>2</v>
+      </c>
+      <c r="B110" t="s">
+        <v>362</v>
+      </c>
+      <c r="C110" t="s">
+        <v>39</v>
+      </c>
+      <c r="D110">
+        <v>29</v>
+      </c>
+      <c r="E110">
+        <v>23</v>
+      </c>
+      <c r="F110">
+        <v>28</v>
+      </c>
+      <c r="G110">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="111"/>
+    <row r="112">
+      <c r="A112">
+        <v>14</v>
+      </c>
+      <c r="B112" t="s">
+        <v>16</v>
+      </c>
+      <c r="C112" t="s">
+        <v>36</v>
+      </c>
+      <c r="D112">
+        <v>6295</v>
+      </c>
+      <c r="E112">
+        <v>9662</v>
+      </c>
+      <c r="F112">
+        <v>28781</v>
+      </c>
+      <c r="G112">
+        <v>44738</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="s">
+        <v>31</v>
+      </c>
+      <c r="B113" t="s">
+        <v>31</v>
+      </c>
+      <c r="C113" t="s">
+        <v>37</v>
+      </c>
+      <c r="D113">
+        <v>2060</v>
+      </c>
+      <c r="E113">
+        <v>2236</v>
+      </c>
+      <c r="F113">
+        <v>3810</v>
+      </c>
+      <c r="G113">
+        <v>8106</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>1</v>
+      </c>
+      <c r="B114" t="s">
+        <v>363</v>
+      </c>
+      <c r="C114" t="s">
+        <v>39</v>
+      </c>
+      <c r="D114">
+        <v>1892</v>
+      </c>
+      <c r="E114">
+        <v>4212</v>
+      </c>
+      <c r="F114">
+        <v>9247</v>
+      </c>
+      <c r="G114">
+        <v>15351</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>2</v>
+      </c>
+      <c r="B115" t="s">
+        <v>364</v>
+      </c>
+      <c r="C115" t="s">
+        <v>39</v>
+      </c>
+      <c r="D115">
+        <v>965</v>
+      </c>
+      <c r="E115">
+        <v>780</v>
+      </c>
+      <c r="F115">
+        <v>1802</v>
+      </c>
+      <c r="G115">
+        <v>3547</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>3</v>
+      </c>
+      <c r="B116" t="s">
+        <v>365</v>
+      </c>
+      <c r="C116" t="s">
+        <v>39</v>
+      </c>
+      <c r="D116">
+        <v>414</v>
+      </c>
+      <c r="E116">
+        <v>1438</v>
+      </c>
+      <c r="F116">
+        <v>11752</v>
+      </c>
+      <c r="G116">
+        <v>13604</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>4</v>
+      </c>
+      <c r="B117" t="s">
+        <v>366</v>
+      </c>
+      <c r="C117" t="s">
+        <v>39</v>
+      </c>
+      <c r="D117">
+        <v>247</v>
+      </c>
+      <c r="E117">
+        <v>284</v>
+      </c>
+      <c r="F117">
+        <v>538</v>
+      </c>
+      <c r="G117">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>5</v>
+      </c>
+      <c r="B118" t="s">
+        <v>367</v>
+      </c>
+      <c r="C118" t="s">
+        <v>39</v>
+      </c>
+      <c r="D118">
+        <v>176</v>
+      </c>
+      <c r="E118">
+        <v>274</v>
+      </c>
+      <c r="F118">
+        <v>400</v>
+      </c>
+      <c r="G118">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>6</v>
+      </c>
+      <c r="B119" t="s">
+        <v>368</v>
+      </c>
+      <c r="C119" t="s">
+        <v>39</v>
+      </c>
+      <c r="D119">
+        <v>54</v>
+      </c>
+      <c r="E119">
+        <v>61</v>
+      </c>
+      <c r="F119">
+        <v>108</v>
+      </c>
+      <c r="G119">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>7</v>
+      </c>
+      <c r="B120" t="s">
+        <v>369</v>
+      </c>
+      <c r="C120" t="s">
+        <v>39</v>
+      </c>
+      <c r="D120">
+        <v>331</v>
+      </c>
+      <c r="E120">
+        <v>178</v>
+      </c>
+      <c r="F120">
+        <v>392</v>
+      </c>
+      <c r="G120">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>8</v>
+      </c>
+      <c r="B121" t="s">
+        <v>370</v>
+      </c>
+      <c r="C121" t="s">
+        <v>39</v>
+      </c>
+      <c r="D121">
+        <v>64</v>
+      </c>
+      <c r="E121">
+        <v>74</v>
+      </c>
+      <c r="F121">
+        <v>140</v>
+      </c>
+      <c r="G121">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>9</v>
+      </c>
+      <c r="B122" t="s">
+        <v>371</v>
+      </c>
+      <c r="C122" t="s">
+        <v>39</v>
+      </c>
+      <c r="D122">
+        <v>27</v>
+      </c>
+      <c r="E122">
+        <v>41</v>
+      </c>
+      <c r="F122">
+        <v>104</v>
+      </c>
+      <c r="G122">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>10</v>
+      </c>
+      <c r="B123" t="s">
+        <v>372</v>
+      </c>
+      <c r="C123" t="s">
+        <v>39</v>
+      </c>
+      <c r="D123">
+        <v>65</v>
+      </c>
+      <c r="E123">
+        <v>84</v>
+      </c>
+      <c r="F123">
+        <v>488</v>
+      </c>
+      <c r="G123">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="124"/>
+    <row r="125">
+      <c r="A125">
+        <v>15</v>
+      </c>
+      <c r="B125" t="s">
+        <v>17</v>
+      </c>
+      <c r="C125" t="s">
+        <v>36</v>
+      </c>
+      <c r="D125">
+        <v>1032</v>
+      </c>
+      <c r="E125">
+        <v>1967</v>
+      </c>
+      <c r="F125">
+        <v>2191</v>
+      </c>
+      <c r="G125">
+        <v>5190</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="s">
+        <v>31</v>
+      </c>
+      <c r="B126" t="s">
+        <v>31</v>
+      </c>
+      <c r="C126" t="s">
+        <v>37</v>
+      </c>
+      <c r="D126">
+        <v>517</v>
+      </c>
+      <c r="E126">
+        <v>1026</v>
+      </c>
+      <c r="F126">
+        <v>1075</v>
+      </c>
+      <c r="G126">
+        <v>2618</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>1</v>
+      </c>
+      <c r="B127" t="s">
+        <v>373</v>
+      </c>
+      <c r="C127" t="s">
+        <v>39</v>
+      </c>
+      <c r="D127">
+        <v>318</v>
+      </c>
+      <c r="E127">
+        <v>552</v>
+      </c>
+      <c r="F127">
+        <v>805</v>
+      </c>
+      <c r="G127">
+        <v>1675</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>2</v>
+      </c>
+      <c r="B128" t="s">
+        <v>374</v>
+      </c>
+      <c r="C128" t="s">
+        <v>39</v>
+      </c>
+      <c r="D128">
+        <v>92</v>
+      </c>
+      <c r="E128">
+        <v>152</v>
+      </c>
+      <c r="F128">
+        <v>119</v>
+      </c>
+      <c r="G128">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>3</v>
+      </c>
+      <c r="B129" t="s">
+        <v>375</v>
+      </c>
+      <c r="C129" t="s">
+        <v>39</v>
+      </c>
+      <c r="D129">
+        <v>66</v>
+      </c>
+      <c r="E129">
+        <v>138</v>
+      </c>
+      <c r="F129">
+        <v>114</v>
+      </c>
+      <c r="G129">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>4</v>
+      </c>
+      <c r="B130" t="s">
+        <v>376</v>
+      </c>
+      <c r="C130" t="s">
+        <v>39</v>
+      </c>
+      <c r="D130">
+        <v>39</v>
+      </c>
+      <c r="E130">
+        <v>99</v>
+      </c>
+      <c r="F130">
+        <v>78</v>
+      </c>
+      <c r="G130">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="131"/>
+    <row r="132">
+      <c r="A132">
+        <v>16</v>
+      </c>
+      <c r="B132" t="s">
+        <v>18</v>
+      </c>
+      <c r="C132" t="s">
+        <v>36</v>
+      </c>
+      <c r="D132">
+        <v>845</v>
+      </c>
+      <c r="E132">
+        <v>3778</v>
+      </c>
+      <c r="F132">
+        <v>2809</v>
+      </c>
+      <c r="G132">
+        <v>7432</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="s">
+        <v>31</v>
+      </c>
+      <c r="B133" t="s">
+        <v>31</v>
+      </c>
+      <c r="C133" t="s">
+        <v>37</v>
+      </c>
+      <c r="D133">
+        <v>278</v>
+      </c>
+      <c r="E133">
+        <v>693</v>
+      </c>
+      <c r="F133">
+        <v>966</v>
+      </c>
+      <c r="G133">
+        <v>1937</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>1</v>
+      </c>
+      <c r="B134" t="s">
+        <v>377</v>
+      </c>
+      <c r="C134" t="s">
+        <v>39</v>
+      </c>
+      <c r="D134">
+        <v>310</v>
+      </c>
+      <c r="E134">
+        <v>2351</v>
+      </c>
+      <c r="F134">
+        <v>1112</v>
+      </c>
+      <c r="G134">
+        <v>3773</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>2</v>
+      </c>
+      <c r="B135" t="s">
+        <v>378</v>
+      </c>
+      <c r="C135" t="s">
+        <v>39</v>
+      </c>
+      <c r="D135">
+        <v>43</v>
+      </c>
+      <c r="E135">
+        <v>175</v>
+      </c>
+      <c r="F135">
+        <v>173</v>
+      </c>
+      <c r="G135">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>3</v>
+      </c>
+      <c r="B136" t="s">
+        <v>379</v>
+      </c>
+      <c r="C136" t="s">
+        <v>39</v>
+      </c>
+      <c r="D136">
+        <v>68</v>
+      </c>
+      <c r="E136">
+        <v>93</v>
+      </c>
+      <c r="F136">
+        <v>246</v>
+      </c>
+      <c r="G136">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>4</v>
+      </c>
+      <c r="B137" t="s">
+        <v>380</v>
+      </c>
+      <c r="C137" t="s">
+        <v>39</v>
+      </c>
+      <c r="D137">
+        <v>23</v>
+      </c>
+      <c r="E137">
+        <v>131</v>
+      </c>
+      <c r="F137">
+        <v>85</v>
+      </c>
+      <c r="G137">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>5</v>
+      </c>
+      <c r="B138" t="s">
+        <v>381</v>
+      </c>
+      <c r="C138" t="s">
+        <v>39</v>
+      </c>
+      <c r="D138">
+        <v>32</v>
+      </c>
+      <c r="E138">
+        <v>54</v>
+      </c>
+      <c r="F138">
+        <v>58</v>
+      </c>
+      <c r="G138">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>6</v>
+      </c>
+      <c r="B139" t="s">
+        <v>382</v>
+      </c>
+      <c r="C139" t="s">
+        <v>39</v>
+      </c>
+      <c r="D139">
+        <v>23</v>
+      </c>
+      <c r="E139">
+        <v>46</v>
+      </c>
+      <c r="F139">
+        <v>47</v>
+      </c>
+      <c r="G139">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>7</v>
+      </c>
+      <c r="B140" t="s">
+        <v>383</v>
+      </c>
+      <c r="C140" t="s">
+        <v>39</v>
+      </c>
+      <c r="D140">
+        <v>23</v>
+      </c>
+      <c r="E140">
+        <v>53</v>
+      </c>
+      <c r="F140">
+        <v>28</v>
+      </c>
+      <c r="G140">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>8</v>
+      </c>
+      <c r="B141" t="s">
+        <v>384</v>
+      </c>
+      <c r="C141" t="s">
+        <v>39</v>
+      </c>
+      <c r="D141">
+        <v>6</v>
+      </c>
+      <c r="E141">
+        <v>17</v>
+      </c>
+      <c r="F141">
+        <v>40</v>
+      </c>
+      <c r="G141">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>9</v>
+      </c>
+      <c r="B142" t="s">
+        <v>385</v>
+      </c>
+      <c r="C142" t="s">
+        <v>39</v>
+      </c>
+      <c r="D142">
+        <v>11</v>
+      </c>
+      <c r="E142">
+        <v>19</v>
+      </c>
+      <c r="F142">
+        <v>17</v>
+      </c>
+      <c r="G142">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>10</v>
+      </c>
+      <c r="B143" t="s">
+        <v>386</v>
+      </c>
+      <c r="C143" t="s">
+        <v>39</v>
+      </c>
+      <c r="D143">
+        <v>28</v>
+      </c>
+      <c r="E143">
+        <v>146</v>
+      </c>
+      <c r="F143">
+        <v>37</v>
+      </c>
+      <c r="G143">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="144"/>
+    <row r="145">
+      <c r="A145">
+        <v>17</v>
+      </c>
+      <c r="B145" t="s">
+        <v>19</v>
+      </c>
+      <c r="C145" t="s">
+        <v>36</v>
+      </c>
+      <c r="D145">
+        <v>4119</v>
+      </c>
+      <c r="E145">
+        <v>6932</v>
+      </c>
+      <c r="F145">
+        <v>5263</v>
+      </c>
+      <c r="G145">
+        <v>16314</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" t="s">
+        <v>31</v>
+      </c>
+      <c r="B146" t="s">
+        <v>31</v>
+      </c>
+      <c r="C146" t="s">
+        <v>37</v>
+      </c>
+      <c r="D146">
+        <v>925</v>
+      </c>
+      <c r="E146">
+        <v>1064</v>
+      </c>
+      <c r="F146">
+        <v>917</v>
+      </c>
+      <c r="G146">
+        <v>2906</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>1</v>
+      </c>
+      <c r="B147" t="s">
+        <v>387</v>
+      </c>
+      <c r="C147" t="s">
+        <v>39</v>
+      </c>
+      <c r="D147">
+        <v>2209</v>
+      </c>
+      <c r="E147">
+        <v>5281</v>
+      </c>
+      <c r="F147">
+        <v>3766</v>
+      </c>
+      <c r="G147">
+        <v>11256</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>2</v>
+      </c>
+      <c r="B148" t="s">
+        <v>388</v>
+      </c>
+      <c r="C148" t="s">
+        <v>39</v>
+      </c>
+      <c r="D148">
+        <v>198</v>
+      </c>
+      <c r="E148">
+        <v>109</v>
+      </c>
+      <c r="F148">
+        <v>244</v>
+      </c>
+      <c r="G148">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>3</v>
+      </c>
+      <c r="B149" t="s">
+        <v>389</v>
+      </c>
+      <c r="C149" t="s">
+        <v>39</v>
+      </c>
+      <c r="D149">
+        <v>82</v>
+      </c>
+      <c r="E149">
+        <v>74</v>
+      </c>
+      <c r="F149">
+        <v>52</v>
+      </c>
+      <c r="G149">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>4</v>
+      </c>
+      <c r="B150" t="s">
+        <v>390</v>
+      </c>
+      <c r="C150" t="s">
+        <v>39</v>
+      </c>
+      <c r="D150">
+        <v>44</v>
+      </c>
+      <c r="E150">
+        <v>56</v>
+      </c>
+      <c r="F150">
+        <v>123</v>
+      </c>
+      <c r="G150">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>5</v>
+      </c>
+      <c r="B151" t="s">
+        <v>391</v>
+      </c>
+      <c r="C151" t="s">
+        <v>39</v>
+      </c>
+      <c r="D151">
+        <v>347</v>
+      </c>
+      <c r="E151">
+        <v>39</v>
+      </c>
+      <c r="F151">
+        <v>42</v>
+      </c>
+      <c r="G151">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>6</v>
+      </c>
+      <c r="B152" t="s">
+        <v>392</v>
+      </c>
+      <c r="C152" t="s">
+        <v>39</v>
+      </c>
+      <c r="D152">
+        <v>134</v>
+      </c>
+      <c r="E152">
+        <v>49</v>
+      </c>
+      <c r="F152">
+        <v>39</v>
+      </c>
+      <c r="G152">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>7</v>
+      </c>
+      <c r="B153" t="s">
+        <v>393</v>
+      </c>
+      <c r="C153" t="s">
+        <v>39</v>
+      </c>
+      <c r="D153">
+        <v>180</v>
+      </c>
+      <c r="E153">
+        <v>260</v>
+      </c>
+      <c r="F153">
+        <v>80</v>
+      </c>
+      <c r="G153">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="154"/>
+    <row r="155">
+      <c r="A155">
+        <v>24</v>
+      </c>
+      <c r="B155" t="s">
+        <v>20</v>
+      </c>
+      <c r="C155" t="s">
+        <v>36</v>
+      </c>
+      <c r="D155">
+        <v>142</v>
+      </c>
+      <c r="E155">
+        <v>757</v>
+      </c>
+      <c r="F155">
+        <v>400</v>
+      </c>
+      <c r="G155">
+        <v>1299</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" t="s">
+        <v>31</v>
+      </c>
+      <c r="B156" t="s">
+        <v>31</v>
+      </c>
+      <c r="C156" t="s">
+        <v>37</v>
+      </c>
+      <c r="D156">
+        <v>98</v>
+      </c>
+      <c r="E156">
+        <v>351</v>
+      </c>
+      <c r="F156">
+        <v>218</v>
+      </c>
+      <c r="G156">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>1</v>
+      </c>
+      <c r="B157" t="s">
+        <v>394</v>
+      </c>
+      <c r="C157" t="s">
+        <v>39</v>
+      </c>
+      <c r="D157">
+        <v>24</v>
+      </c>
+      <c r="E157">
+        <v>249</v>
+      </c>
+      <c r="F157">
+        <v>121</v>
+      </c>
+      <c r="G157">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>2</v>
+      </c>
+      <c r="B158" t="s">
+        <v>395</v>
+      </c>
+      <c r="C158" t="s">
+        <v>39</v>
+      </c>
+      <c r="D158">
+        <v>7</v>
+      </c>
+      <c r="E158">
+        <v>55</v>
+      </c>
+      <c r="F158">
+        <v>26</v>
+      </c>
+      <c r="G158">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>3</v>
+      </c>
+      <c r="B159" t="s">
+        <v>396</v>
+      </c>
+      <c r="C159" t="s">
+        <v>39</v>
+      </c>
+      <c r="D159">
+        <v>5</v>
+      </c>
+      <c r="E159">
+        <v>46</v>
+      </c>
+      <c r="F159">
+        <v>15</v>
+      </c>
+      <c r="G159">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>4</v>
+      </c>
+      <c r="B160" t="s">
+        <v>397</v>
+      </c>
+      <c r="C160" t="s">
+        <v>39</v>
+      </c>
+      <c r="D160">
+        <v>8</v>
+      </c>
+      <c r="E160">
+        <v>56</v>
+      </c>
+      <c r="F160">
+        <v>20</v>
+      </c>
+      <c r="G160">
+        <v>84</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C2" t="s">
+        <v>398</v>
+      </c>
+      <c r="D2" t="s">
+        <v>399</v>
+      </c>
+      <c r="E2" t="s">
+        <v>400</v>
+      </c>
+      <c r="F2" t="s">
+        <v>401</v>
+      </c>
+      <c r="G2">
+        <v>101682</v>
+      </c>
+      <c r="H2">
+        <v>115556</v>
+      </c>
+      <c r="I2">
+        <v>104847</v>
+      </c>
+      <c r="J2">
+        <v>169296</v>
+      </c>
+      <c r="K2">
+        <v>63263</v>
+      </c>
+      <c r="L2">
+        <v>3889</v>
+      </c>
+      <c r="M2">
+        <v>4068</v>
+      </c>
+      <c r="N2">
+        <v>52843</v>
+      </c>
+      <c r="O2">
+        <v>982</v>
+      </c>
+      <c r="P2">
+        <v>2012</v>
+      </c>
+      <c r="Q2">
+        <v>51560</v>
+      </c>
+      <c r="R2">
+        <v>48144</v>
+      </c>
+      <c r="S2">
+        <v>6325</v>
+      </c>
+      <c r="T2">
+        <v>5752</v>
+      </c>
+      <c r="U2">
+        <v>2674</v>
+      </c>
+      <c r="V2">
+        <v>1272</v>
+      </c>
+      <c r="W2">
+        <v>734165</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" t="s">
+        <v>32</v>
+      </c>
+      <c r="G3">
+        <v>101682</v>
+      </c>
+      <c r="H3">
+        <v>115556</v>
+      </c>
+      <c r="I3">
+        <v>104847</v>
+      </c>
+      <c r="J3">
+        <v>169296</v>
+      </c>
+      <c r="K3">
+        <v>63263</v>
+      </c>
+      <c r="L3">
+        <v>3889</v>
+      </c>
+      <c r="M3">
+        <v>4068</v>
+      </c>
+      <c r="N3">
+        <v>52843</v>
+      </c>
+      <c r="O3">
+        <v>982</v>
+      </c>
+      <c r="P3">
+        <v>2012</v>
+      </c>
+      <c r="Q3">
+        <v>51560</v>
+      </c>
+      <c r="R3">
+        <v>48144</v>
+      </c>
+      <c r="S3">
+        <v>6325</v>
+      </c>
+      <c r="T3">
+        <v>5752</v>
+      </c>
+      <c r="U3">
+        <v>2674</v>
+      </c>
+      <c r="V3">
+        <v>1272</v>
+      </c>
+      <c r="W3">
+        <v>734165</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>36</v>
+      </c>
+      <c r="D2">
+        <v>101682</v>
+      </c>
+      <c r="E2">
+        <v>101682</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D3">
+        <v>19676</v>
+      </c>
+      <c r="E3">
+        <v>19676</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>402</v>
+      </c>
+      <c r="C4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D4">
+        <v>15439</v>
+      </c>
+      <c r="E4">
+        <v>15439</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>403</v>
+      </c>
+      <c r="C5" t="s">
+        <v>39</v>
+      </c>
+      <c r="D5">
+        <v>23848</v>
+      </c>
+      <c r="E5">
+        <v>23848</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>404</v>
+      </c>
+      <c r="C6" t="s">
+        <v>39</v>
+      </c>
+      <c r="D6">
+        <v>10931</v>
+      </c>
+      <c r="E6">
+        <v>10931</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>405</v>
+      </c>
+      <c r="C7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D7">
+        <v>23474</v>
+      </c>
+      <c r="E7">
+        <v>23474</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>406</v>
+      </c>
+      <c r="C8" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8">
+        <v>1464</v>
+      </c>
+      <c r="E8">
+        <v>1464</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>407</v>
+      </c>
+      <c r="C9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D9">
+        <v>938</v>
+      </c>
+      <c r="E9">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>408</v>
+      </c>
+      <c r="C10" t="s">
+        <v>39</v>
+      </c>
+      <c r="D10">
+        <v>1924</v>
+      </c>
+      <c r="E10">
+        <v>1924</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>409</v>
+      </c>
+      <c r="C11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11">
+        <v>760</v>
+      </c>
+      <c r="E11">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>410</v>
+      </c>
+      <c r="C12" t="s">
+        <v>39</v>
+      </c>
+      <c r="D12">
+        <v>531</v>
+      </c>
+      <c r="E12">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
+        <v>411</v>
+      </c>
+      <c r="C13" t="s">
+        <v>39</v>
+      </c>
+      <c r="D13">
+        <v>1100</v>
+      </c>
+      <c r="E13">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>11</v>
+      </c>
+      <c r="B14" t="s">
+        <v>412</v>
+      </c>
+      <c r="C14" t="s">
+        <v>39</v>
+      </c>
+      <c r="D14">
+        <v>568</v>
+      </c>
+      <c r="E14">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>12</v>
+      </c>
+      <c r="B15" t="s">
+        <v>413</v>
+      </c>
+      <c r="C15" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15">
+        <v>1029</v>
+      </c>
+      <c r="E15">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="16"/>
+    <row r="17">
+      <c r="A17">
+        <v>2</v>
+      </c>
+      <c r="B17" t="s">
+        <v>7</v>
+      </c>
+      <c r="C17" t="s">
+        <v>36</v>
+      </c>
+      <c r="D17">
+        <v>115556</v>
+      </c>
+      <c r="E17">
+        <v>115556</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>31</v>
+      </c>
+      <c r="B18" t="s">
+        <v>31</v>
+      </c>
+      <c r="C18" t="s">
+        <v>37</v>
+      </c>
+      <c r="D18">
+        <v>38730</v>
+      </c>
+      <c r="E18">
+        <v>38730</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>1</v>
+      </c>
+      <c r="B19" t="s">
+        <v>414</v>
+      </c>
+      <c r="C19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D19">
+        <v>36691</v>
+      </c>
+      <c r="E19">
+        <v>36691</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>2</v>
+      </c>
+      <c r="B20" t="s">
+        <v>415</v>
+      </c>
+      <c r="C20" t="s">
+        <v>39</v>
+      </c>
+      <c r="D20">
+        <v>16029</v>
+      </c>
+      <c r="E20">
+        <v>16029</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>3</v>
+      </c>
+      <c r="B21" t="s">
+        <v>416</v>
+      </c>
+      <c r="C21" t="s">
+        <v>39</v>
+      </c>
+      <c r="D21">
+        <v>5734</v>
+      </c>
+      <c r="E21">
+        <v>5734</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>4</v>
+      </c>
+      <c r="B22" t="s">
+        <v>417</v>
+      </c>
+      <c r="C22" t="s">
+        <v>39</v>
+      </c>
+      <c r="D22">
+        <v>3607</v>
+      </c>
+      <c r="E22">
+        <v>3607</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>5</v>
+      </c>
+      <c r="B23" t="s">
+        <v>418</v>
+      </c>
+      <c r="C23" t="s">
+        <v>39</v>
+      </c>
+      <c r="D23">
+        <v>2095</v>
+      </c>
+      <c r="E23">
+        <v>2095</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>6</v>
+      </c>
+      <c r="B24" t="s">
+        <v>419</v>
+      </c>
+      <c r="C24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D24">
+        <v>1467</v>
+      </c>
+      <c r="E24">
+        <v>1467</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>7</v>
+      </c>
+      <c r="B25" t="s">
+        <v>420</v>
+      </c>
+      <c r="C25" t="s">
+        <v>39</v>
+      </c>
+      <c r="D25">
+        <v>1970</v>
+      </c>
+      <c r="E25">
+        <v>1970</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>8</v>
+      </c>
+      <c r="B26" t="s">
+        <v>421</v>
+      </c>
+      <c r="C26" t="s">
+        <v>39</v>
+      </c>
+      <c r="D26">
+        <v>963</v>
+      </c>
+      <c r="E26">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>9</v>
+      </c>
+      <c r="B27" t="s">
+        <v>422</v>
+      </c>
+      <c r="C27" t="s">
+        <v>39</v>
+      </c>
+      <c r="D27">
+        <v>869</v>
+      </c>
+      <c r="E27">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>10</v>
+      </c>
+      <c r="B28" t="s">
+        <v>423</v>
+      </c>
+      <c r="C28" t="s">
+        <v>39</v>
+      </c>
+      <c r="D28">
+        <v>6364</v>
+      </c>
+      <c r="E28">
+        <v>6364</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>11</v>
+      </c>
+      <c r="B29" t="s">
+        <v>424</v>
+      </c>
+      <c r="C29" t="s">
+        <v>39</v>
+      </c>
+      <c r="D29">
+        <v>592</v>
+      </c>
+      <c r="E29">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>12</v>
+      </c>
+      <c r="B30" t="s">
+        <v>425</v>
+      </c>
+      <c r="C30" t="s">
+        <v>39</v>
+      </c>
+      <c r="D30">
+        <v>445</v>
+      </c>
+      <c r="E30">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="31"/>
+    <row r="32">
+      <c r="A32">
+        <v>3</v>
+      </c>
+      <c r="B32" t="s">
+        <v>8</v>
+      </c>
+      <c r="C32" t="s">
+        <v>36</v>
+      </c>
+      <c r="D32">
+        <v>104847</v>
+      </c>
+      <c r="E32">
+        <v>104847</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>31</v>
+      </c>
+      <c r="B33" t="s">
+        <v>31</v>
+      </c>
+      <c r="C33" t="s">
+        <v>37</v>
+      </c>
+      <c r="D33">
+        <v>30231</v>
+      </c>
+      <c r="E33">
+        <v>30231</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>1</v>
+      </c>
+      <c r="B34" t="s">
+        <v>426</v>
+      </c>
+      <c r="C34" t="s">
+        <v>39</v>
+      </c>
+      <c r="D34">
+        <v>6154</v>
+      </c>
+      <c r="E34">
+        <v>6154</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>2</v>
+      </c>
+      <c r="B35" t="s">
+        <v>427</v>
+      </c>
+      <c r="C35" t="s">
+        <v>39</v>
+      </c>
+      <c r="D35">
+        <v>14905</v>
+      </c>
+      <c r="E35">
+        <v>14905</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>3</v>
+      </c>
+      <c r="B36" t="s">
+        <v>428</v>
+      </c>
+      <c r="C36" t="s">
+        <v>39</v>
+      </c>
+      <c r="D36">
+        <v>11430</v>
+      </c>
+      <c r="E36">
+        <v>11430</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>4</v>
+      </c>
+      <c r="B37" t="s">
+        <v>429</v>
+      </c>
+      <c r="C37" t="s">
+        <v>39</v>
+      </c>
+      <c r="D37">
+        <v>105</v>
+      </c>
+      <c r="E37">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>5</v>
+      </c>
+      <c r="B38" t="s">
+        <v>430</v>
+      </c>
+      <c r="C38" t="s">
+        <v>39</v>
+      </c>
+      <c r="D38">
+        <v>1965</v>
+      </c>
+      <c r="E38">
+        <v>1965</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>6</v>
+      </c>
+      <c r="B39" t="s">
+        <v>431</v>
+      </c>
+      <c r="C39" t="s">
+        <v>39</v>
+      </c>
+      <c r="D39">
+        <v>33488</v>
+      </c>
+      <c r="E39">
+        <v>33488</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>7</v>
+      </c>
+      <c r="B40" t="s">
+        <v>432</v>
+      </c>
+      <c r="C40" t="s">
+        <v>39</v>
+      </c>
+      <c r="D40">
+        <v>3014</v>
+      </c>
+      <c r="E40">
+        <v>3014</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>8</v>
+      </c>
+      <c r="B41" t="s">
+        <v>433</v>
+      </c>
+      <c r="C41" t="s">
+        <v>39</v>
+      </c>
+      <c r="D41">
+        <v>697</v>
+      </c>
+      <c r="E41">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>9</v>
+      </c>
+      <c r="B42" t="s">
+        <v>434</v>
+      </c>
+      <c r="C42" t="s">
+        <v>39</v>
+      </c>
+      <c r="D42">
+        <v>726</v>
+      </c>
+      <c r="E42">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>10</v>
+      </c>
+      <c r="B43" t="s">
+        <v>435</v>
+      </c>
+      <c r="C43" t="s">
+        <v>39</v>
+      </c>
+      <c r="D43">
+        <v>1175</v>
+      </c>
+      <c r="E43">
+        <v>1175</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>11</v>
+      </c>
+      <c r="B44" t="s">
+        <v>436</v>
+      </c>
+      <c r="C44" t="s">
+        <v>39</v>
+      </c>
+      <c r="D44">
+        <v>373</v>
+      </c>
+      <c r="E44">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>12</v>
+      </c>
+      <c r="B45" t="s">
+        <v>437</v>
+      </c>
+      <c r="C45" t="s">
+        <v>39</v>
+      </c>
+      <c r="D45">
+        <v>584</v>
+      </c>
+      <c r="E45">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="46"/>
+    <row r="47">
+      <c r="A47">
+        <v>4</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>36</v>
+      </c>
+      <c r="D47">
+        <v>169296</v>
+      </c>
+      <c r="E47">
+        <v>169296</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="s">
+        <v>31</v>
+      </c>
+      <c r="B48" t="s">
+        <v>31</v>
+      </c>
+      <c r="C48" t="s">
+        <v>37</v>
+      </c>
+      <c r="D48">
+        <v>31477</v>
+      </c>
+      <c r="E48">
+        <v>31477</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>1</v>
+      </c>
+      <c r="B49" t="s">
+        <v>438</v>
+      </c>
+      <c r="C49" t="s">
+        <v>39</v>
+      </c>
+      <c r="D49">
+        <v>17056</v>
+      </c>
+      <c r="E49">
+        <v>17056</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>2</v>
+      </c>
+      <c r="B50" t="s">
+        <v>439</v>
+      </c>
+      <c r="C50" t="s">
+        <v>39</v>
+      </c>
+      <c r="D50">
+        <v>17537</v>
+      </c>
+      <c r="E50">
+        <v>17537</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>3</v>
+      </c>
+      <c r="B51" t="s">
+        <v>440</v>
+      </c>
+      <c r="C51" t="s">
+        <v>39</v>
+      </c>
+      <c r="D51">
+        <v>58596</v>
+      </c>
+      <c r="E51">
+        <v>58596</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>4</v>
+      </c>
+      <c r="B52" t="s">
+        <v>441</v>
+      </c>
+      <c r="C52" t="s">
+        <v>39</v>
+      </c>
+      <c r="D52">
+        <v>13686</v>
+      </c>
+      <c r="E52">
+        <v>13686</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>5</v>
+      </c>
+      <c r="B53" t="s">
+        <v>442</v>
+      </c>
+      <c r="C53" t="s">
+        <v>39</v>
+      </c>
+      <c r="D53">
+        <v>20114</v>
+      </c>
+      <c r="E53">
+        <v>20114</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>6</v>
+      </c>
+      <c r="B54" t="s">
+        <v>443</v>
+      </c>
+      <c r="C54" t="s">
+        <v>39</v>
+      </c>
+      <c r="D54">
+        <v>2850</v>
+      </c>
+      <c r="E54">
+        <v>2850</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>7</v>
+      </c>
+      <c r="B55" t="s">
+        <v>444</v>
+      </c>
+      <c r="C55" t="s">
+        <v>39</v>
+      </c>
+      <c r="D55">
+        <v>1058</v>
+      </c>
+      <c r="E55">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>8</v>
+      </c>
+      <c r="B56" t="s">
+        <v>445</v>
+      </c>
+      <c r="C56" t="s">
+        <v>39</v>
+      </c>
+      <c r="D56">
+        <v>2554</v>
+      </c>
+      <c r="E56">
+        <v>2554</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>9</v>
+      </c>
+      <c r="B57" t="s">
+        <v>446</v>
+      </c>
+      <c r="C57" t="s">
+        <v>39</v>
+      </c>
+      <c r="D57">
+        <v>1555</v>
+      </c>
+      <c r="E57">
+        <v>1555</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>10</v>
+      </c>
+      <c r="B58" t="s">
+        <v>447</v>
+      </c>
+      <c r="C58" t="s">
+        <v>39</v>
+      </c>
+      <c r="D58">
+        <v>1548</v>
+      </c>
+      <c r="E58">
+        <v>1548</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>11</v>
+      </c>
+      <c r="B59" t="s">
+        <v>448</v>
+      </c>
+      <c r="C59" t="s">
+        <v>39</v>
+      </c>
+      <c r="D59">
+        <v>842</v>
+      </c>
+      <c r="E59">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>12</v>
+      </c>
+      <c r="B60" t="s">
+        <v>449</v>
+      </c>
+      <c r="C60" t="s">
+        <v>39</v>
+      </c>
+      <c r="D60">
+        <v>423</v>
+      </c>
+      <c r="E60">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="61"/>
+    <row r="62">
+      <c r="A62">
+        <v>5</v>
+      </c>
+      <c r="B62" t="s">
+        <v>10</v>
+      </c>
+      <c r="C62" t="s">
+        <v>36</v>
+      </c>
+      <c r="D62">
+        <v>63263</v>
+      </c>
+      <c r="E62">
+        <v>63263</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="s">
+        <v>31</v>
+      </c>
+      <c r="B63" t="s">
+        <v>31</v>
+      </c>
+      <c r="C63" t="s">
+        <v>37</v>
+      </c>
+      <c r="D63">
+        <v>8709</v>
+      </c>
+      <c r="E63">
+        <v>8709</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>1</v>
+      </c>
+      <c r="B64" t="s">
+        <v>450</v>
+      </c>
+      <c r="C64" t="s">
+        <v>39</v>
+      </c>
+      <c r="D64">
+        <v>19018</v>
+      </c>
+      <c r="E64">
+        <v>19018</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>2</v>
+      </c>
+      <c r="B65" t="s">
+        <v>451</v>
+      </c>
+      <c r="C65" t="s">
+        <v>39</v>
+      </c>
+      <c r="D65">
+        <v>15081</v>
+      </c>
+      <c r="E65">
+        <v>15081</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>3</v>
+      </c>
+      <c r="B66" t="s">
+        <v>452</v>
+      </c>
+      <c r="C66" t="s">
+        <v>39</v>
+      </c>
+      <c r="D66">
+        <v>5727</v>
+      </c>
+      <c r="E66">
+        <v>5727</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>4</v>
+      </c>
+      <c r="B67" t="s">
+        <v>453</v>
+      </c>
+      <c r="C67" t="s">
+        <v>39</v>
+      </c>
+      <c r="D67">
+        <v>10100</v>
+      </c>
+      <c r="E67">
+        <v>10100</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>5</v>
+      </c>
+      <c r="B68" t="s">
+        <v>454</v>
+      </c>
+      <c r="C68" t="s">
+        <v>39</v>
+      </c>
+      <c r="D68">
+        <v>1213</v>
+      </c>
+      <c r="E68">
+        <v>1213</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>6</v>
+      </c>
+      <c r="B69" t="s">
+        <v>455</v>
+      </c>
+      <c r="C69" t="s">
+        <v>39</v>
+      </c>
+      <c r="D69">
+        <v>404</v>
+      </c>
+      <c r="E69">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>7</v>
+      </c>
+      <c r="B70" t="s">
+        <v>456</v>
+      </c>
+      <c r="C70" t="s">
+        <v>39</v>
+      </c>
+      <c r="D70">
+        <v>2223</v>
+      </c>
+      <c r="E70">
+        <v>2223</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>8</v>
+      </c>
+      <c r="B71" t="s">
+        <v>457</v>
+      </c>
+      <c r="C71" t="s">
+        <v>39</v>
+      </c>
+      <c r="D71">
+        <v>240</v>
+      </c>
+      <c r="E71">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>9</v>
+      </c>
+      <c r="B72" t="s">
+        <v>458</v>
+      </c>
+      <c r="C72" t="s">
+        <v>39</v>
+      </c>
+      <c r="D72">
+        <v>101</v>
+      </c>
+      <c r="E72">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>10</v>
+      </c>
+      <c r="B73" t="s">
+        <v>459</v>
+      </c>
+      <c r="C73" t="s">
+        <v>39</v>
+      </c>
+      <c r="D73">
+        <v>162</v>
+      </c>
+      <c r="E73">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>11</v>
+      </c>
+      <c r="B74" t="s">
+        <v>460</v>
+      </c>
+      <c r="C74" t="s">
+        <v>39</v>
+      </c>
+      <c r="D74">
+        <v>104</v>
+      </c>
+      <c r="E74">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>12</v>
+      </c>
+      <c r="B75" t="s">
+        <v>461</v>
+      </c>
+      <c r="C75" t="s">
+        <v>39</v>
+      </c>
+      <c r="D75">
+        <v>181</v>
+      </c>
+      <c r="E75">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="76"/>
+    <row r="77">
+      <c r="A77">
+        <v>6</v>
+      </c>
+      <c r="B77" t="s">
+        <v>11</v>
+      </c>
+      <c r="C77" t="s">
+        <v>36</v>
+      </c>
+      <c r="D77">
+        <v>3889</v>
+      </c>
+      <c r="E77">
+        <v>3889</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="s">
+        <v>31</v>
+      </c>
+      <c r="B78" t="s">
+        <v>31</v>
+      </c>
+      <c r="C78" t="s">
+        <v>37</v>
+      </c>
+      <c r="D78">
+        <v>3270</v>
+      </c>
+      <c r="E78">
+        <v>3270</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>1</v>
+      </c>
+      <c r="B79" t="s">
+        <v>462</v>
+      </c>
+      <c r="C79" t="s">
+        <v>39</v>
+      </c>
+      <c r="D79">
+        <v>619</v>
+      </c>
+      <c r="E79">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="80"/>
+    <row r="81">
+      <c r="A81">
+        <v>7</v>
+      </c>
+      <c r="B81" t="s">
+        <v>12</v>
+      </c>
+      <c r="C81" t="s">
+        <v>36</v>
+      </c>
+      <c r="D81">
+        <v>4068</v>
+      </c>
+      <c r="E81">
+        <v>4068</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="s">
+        <v>31</v>
+      </c>
+      <c r="B82" t="s">
+        <v>31</v>
+      </c>
+      <c r="C82" t="s">
+        <v>37</v>
+      </c>
+      <c r="D82">
+        <v>3058</v>
+      </c>
+      <c r="E82">
+        <v>3058</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>1</v>
+      </c>
+      <c r="B83" t="s">
+        <v>463</v>
+      </c>
+      <c r="C83" t="s">
+        <v>39</v>
+      </c>
+      <c r="D83">
+        <v>682</v>
+      </c>
+      <c r="E83">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>2</v>
+      </c>
+      <c r="B84" t="s">
+        <v>464</v>
+      </c>
+      <c r="C84" t="s">
+        <v>39</v>
+      </c>
+      <c r="D84">
+        <v>328</v>
+      </c>
+      <c r="E84">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="85"/>
+    <row r="86">
+      <c r="A86">
+        <v>8</v>
+      </c>
+      <c r="B86" t="s">
+        <v>13</v>
+      </c>
+      <c r="C86" t="s">
+        <v>36</v>
+      </c>
+      <c r="D86">
+        <v>52843</v>
+      </c>
+      <c r="E86">
+        <v>52843</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="s">
+        <v>31</v>
+      </c>
+      <c r="B87" t="s">
+        <v>31</v>
+      </c>
+      <c r="C87" t="s">
+        <v>37</v>
+      </c>
+      <c r="D87">
+        <v>9335</v>
+      </c>
+      <c r="E87">
+        <v>9335</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>1</v>
+      </c>
+      <c r="B88" t="s">
+        <v>465</v>
+      </c>
+      <c r="C88" t="s">
+        <v>39</v>
+      </c>
+      <c r="D88">
+        <v>13362</v>
+      </c>
+      <c r="E88">
+        <v>13362</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>2</v>
+      </c>
+      <c r="B89" t="s">
+        <v>466</v>
+      </c>
+      <c r="C89" t="s">
+        <v>39</v>
+      </c>
+      <c r="D89">
+        <v>10179</v>
+      </c>
+      <c r="E89">
+        <v>10179</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>3</v>
+      </c>
+      <c r="B90" t="s">
+        <v>467</v>
+      </c>
+      <c r="C90" t="s">
+        <v>39</v>
+      </c>
+      <c r="D90">
+        <v>1109</v>
+      </c>
+      <c r="E90">
+        <v>1109</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>4</v>
+      </c>
+      <c r="B91" t="s">
+        <v>468</v>
+      </c>
+      <c r="C91" t="s">
+        <v>39</v>
+      </c>
+      <c r="D91">
+        <v>6740</v>
+      </c>
+      <c r="E91">
+        <v>6740</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>5</v>
+      </c>
+      <c r="B92" t="s">
+        <v>469</v>
+      </c>
+      <c r="C92" t="s">
+        <v>39</v>
+      </c>
+      <c r="D92">
+        <v>4077</v>
+      </c>
+      <c r="E92">
+        <v>4077</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>6</v>
+      </c>
+      <c r="B93" t="s">
+        <v>470</v>
+      </c>
+      <c r="C93" t="s">
+        <v>39</v>
+      </c>
+      <c r="D93">
+        <v>2032</v>
+      </c>
+      <c r="E93">
+        <v>2032</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>7</v>
+      </c>
+      <c r="B94" t="s">
+        <v>471</v>
+      </c>
+      <c r="C94" t="s">
+        <v>39</v>
+      </c>
+      <c r="D94">
+        <v>877</v>
+      </c>
+      <c r="E94">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>8</v>
+      </c>
+      <c r="B95" t="s">
+        <v>472</v>
+      </c>
+      <c r="C95" t="s">
+        <v>39</v>
+      </c>
+      <c r="D95">
+        <v>4062</v>
+      </c>
+      <c r="E95">
+        <v>4062</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>9</v>
+      </c>
+      <c r="B96" t="s">
+        <v>473</v>
+      </c>
+      <c r="C96" t="s">
+        <v>39</v>
+      </c>
+      <c r="D96">
+        <v>420</v>
+      </c>
+      <c r="E96">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>10</v>
+      </c>
+      <c r="B97" t="s">
+        <v>474</v>
+      </c>
+      <c r="C97" t="s">
+        <v>39</v>
+      </c>
+      <c r="D97">
+        <v>198</v>
+      </c>
+      <c r="E97">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>11</v>
+      </c>
+      <c r="B98" t="s">
+        <v>475</v>
+      </c>
+      <c r="C98" t="s">
+        <v>39</v>
+      </c>
+      <c r="D98">
+        <v>276</v>
+      </c>
+      <c r="E98">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>12</v>
+      </c>
+      <c r="B99" t="s">
+        <v>476</v>
+      </c>
+      <c r="C99" t="s">
+        <v>39</v>
+      </c>
+      <c r="D99">
+        <v>176</v>
+      </c>
+      <c r="E99">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="100"/>
+    <row r="101">
+      <c r="A101">
+        <v>9</v>
+      </c>
+      <c r="B101" t="s">
+        <v>14</v>
+      </c>
+      <c r="C101" t="s">
+        <v>36</v>
+      </c>
+      <c r="D101">
+        <v>982</v>
+      </c>
+      <c r="E101">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="s">
+        <v>31</v>
+      </c>
+      <c r="B102" t="s">
+        <v>31</v>
+      </c>
+      <c r="C102" t="s">
+        <v>37</v>
+      </c>
+      <c r="D102">
+        <v>861</v>
+      </c>
+      <c r="E102">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>1</v>
+      </c>
+      <c r="B103" t="s">
+        <v>477</v>
+      </c>
+      <c r="C103" t="s">
+        <v>39</v>
+      </c>
+      <c r="D103">
+        <v>121</v>
+      </c>
+      <c r="E103">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="104"/>
+    <row r="105">
+      <c r="A105">
+        <v>10</v>
+      </c>
+      <c r="B105" t="s">
+        <v>152</v>
+      </c>
+      <c r="C105" t="s">
+        <v>36</v>
+      </c>
+      <c r="D105">
+        <v>2012</v>
+      </c>
+      <c r="E105">
+        <v>2012</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="s">
+        <v>31</v>
+      </c>
+      <c r="B106" t="s">
+        <v>31</v>
+      </c>
+      <c r="C106" t="s">
+        <v>37</v>
+      </c>
+      <c r="D106">
+        <v>1650</v>
+      </c>
+      <c r="E106">
+        <v>1650</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>1</v>
+      </c>
+      <c r="B107" t="s">
+        <v>478</v>
+      </c>
+      <c r="C107" t="s">
+        <v>39</v>
+      </c>
+      <c r="D107">
+        <v>362</v>
+      </c>
+      <c r="E107">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="108"/>
+    <row r="109">
+      <c r="A109">
+        <v>12</v>
+      </c>
+      <c r="B109" t="s">
+        <v>15</v>
+      </c>
+      <c r="C109" t="s">
+        <v>36</v>
+      </c>
+      <c r="D109">
+        <v>51560</v>
+      </c>
+      <c r="E109">
+        <v>51560</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="s">
+        <v>31</v>
+      </c>
+      <c r="B110" t="s">
+        <v>31</v>
+      </c>
+      <c r="C110" t="s">
+        <v>37</v>
+      </c>
+      <c r="D110">
+        <v>8401</v>
+      </c>
+      <c r="E110">
+        <v>8401</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>1</v>
+      </c>
+      <c r="B111" t="s">
+        <v>479</v>
+      </c>
+      <c r="C111" t="s">
+        <v>39</v>
+      </c>
+      <c r="D111">
+        <v>34354</v>
+      </c>
+      <c r="E111">
+        <v>34354</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>2</v>
+      </c>
+      <c r="B112" t="s">
+        <v>480</v>
+      </c>
+      <c r="C112" t="s">
+        <v>39</v>
+      </c>
+      <c r="D112">
+        <v>3585</v>
+      </c>
+      <c r="E112">
+        <v>3585</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>3</v>
+      </c>
+      <c r="B113" t="s">
+        <v>481</v>
+      </c>
+      <c r="C113" t="s">
+        <v>39</v>
+      </c>
+      <c r="D113">
+        <v>1642</v>
+      </c>
+      <c r="E113">
+        <v>1642</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>4</v>
+      </c>
+      <c r="B114" t="s">
+        <v>482</v>
+      </c>
+      <c r="C114" t="s">
+        <v>39</v>
+      </c>
+      <c r="D114">
+        <v>776</v>
+      </c>
+      <c r="E114">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>5</v>
+      </c>
+      <c r="B115" t="s">
+        <v>483</v>
+      </c>
+      <c r="C115" t="s">
+        <v>39</v>
+      </c>
+      <c r="D115">
+        <v>634</v>
+      </c>
+      <c r="E115">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>6</v>
+      </c>
+      <c r="B116" t="s">
+        <v>484</v>
+      </c>
+      <c r="C116" t="s">
+        <v>39</v>
+      </c>
+      <c r="D116">
+        <v>373</v>
+      </c>
+      <c r="E116">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>7</v>
+      </c>
+      <c r="B117" t="s">
+        <v>485</v>
+      </c>
+      <c r="C117" t="s">
+        <v>39</v>
+      </c>
+      <c r="D117">
+        <v>458</v>
+      </c>
+      <c r="E117">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>8</v>
+      </c>
+      <c r="B118" t="s">
+        <v>486</v>
+      </c>
+      <c r="C118" t="s">
+        <v>39</v>
+      </c>
+      <c r="D118">
+        <v>262</v>
+      </c>
+      <c r="E118">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>9</v>
+      </c>
+      <c r="B119" t="s">
+        <v>487</v>
+      </c>
+      <c r="C119" t="s">
+        <v>39</v>
+      </c>
+      <c r="D119">
+        <v>447</v>
+      </c>
+      <c r="E119">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>10</v>
+      </c>
+      <c r="B120" t="s">
+        <v>488</v>
+      </c>
+      <c r="C120" t="s">
+        <v>39</v>
+      </c>
+      <c r="D120">
+        <v>172</v>
+      </c>
+      <c r="E120">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>11</v>
+      </c>
+      <c r="B121" t="s">
+        <v>489</v>
+      </c>
+      <c r="C121" t="s">
+        <v>39</v>
+      </c>
+      <c r="D121">
+        <v>181</v>
+      </c>
+      <c r="E121">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>12</v>
+      </c>
+      <c r="B122" t="s">
+        <v>490</v>
+      </c>
+      <c r="C122" t="s">
+        <v>39</v>
+      </c>
+      <c r="D122">
+        <v>275</v>
+      </c>
+      <c r="E122">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="123"/>
+    <row r="124">
+      <c r="A124">
+        <v>14</v>
+      </c>
+      <c r="B124" t="s">
+        <v>16</v>
+      </c>
+      <c r="C124" t="s">
+        <v>36</v>
+      </c>
+      <c r="D124">
+        <v>48144</v>
+      </c>
+      <c r="E124">
+        <v>48144</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="s">
+        <v>31</v>
+      </c>
+      <c r="B125" t="s">
+        <v>31</v>
+      </c>
+      <c r="C125" t="s">
+        <v>37</v>
+      </c>
+      <c r="D125">
+        <v>9387</v>
+      </c>
+      <c r="E125">
+        <v>9387</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>1</v>
+      </c>
+      <c r="B126" t="s">
+        <v>491</v>
+      </c>
+      <c r="C126" t="s">
+        <v>39</v>
+      </c>
+      <c r="D126">
+        <v>9766</v>
+      </c>
+      <c r="E126">
+        <v>9766</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>2</v>
+      </c>
+      <c r="B127" t="s">
+        <v>492</v>
+      </c>
+      <c r="C127" t="s">
+        <v>39</v>
+      </c>
+      <c r="D127">
+        <v>13466</v>
+      </c>
+      <c r="E127">
+        <v>13466</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>3</v>
+      </c>
+      <c r="B128" t="s">
+        <v>493</v>
+      </c>
+      <c r="C128" t="s">
+        <v>39</v>
+      </c>
+      <c r="D128">
+        <v>2007</v>
+      </c>
+      <c r="E128">
+        <v>2007</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>4</v>
+      </c>
+      <c r="B129" t="s">
+        <v>494</v>
+      </c>
+      <c r="C129" t="s">
+        <v>39</v>
+      </c>
+      <c r="D129">
+        <v>1009</v>
+      </c>
+      <c r="E129">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>5</v>
+      </c>
+      <c r="B130" t="s">
+        <v>495</v>
+      </c>
+      <c r="C130" t="s">
+        <v>39</v>
+      </c>
+      <c r="D130">
+        <v>586</v>
+      </c>
+      <c r="E130">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>6</v>
+      </c>
+      <c r="B131" t="s">
+        <v>496</v>
+      </c>
+      <c r="C131" t="s">
+        <v>39</v>
+      </c>
+      <c r="D131">
+        <v>3078</v>
+      </c>
+      <c r="E131">
+        <v>3078</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>7</v>
+      </c>
+      <c r="B132" t="s">
+        <v>497</v>
+      </c>
+      <c r="C132" t="s">
+        <v>39</v>
+      </c>
+      <c r="D132">
+        <v>209</v>
+      </c>
+      <c r="E132">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>8</v>
+      </c>
+      <c r="B133" t="s">
+        <v>498</v>
+      </c>
+      <c r="C133" t="s">
+        <v>39</v>
+      </c>
+      <c r="D133">
+        <v>372</v>
+      </c>
+      <c r="E133">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>9</v>
+      </c>
+      <c r="B134" t="s">
+        <v>499</v>
+      </c>
+      <c r="C134" t="s">
+        <v>39</v>
+      </c>
+      <c r="D134">
+        <v>233</v>
+      </c>
+      <c r="E134">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>10</v>
+      </c>
+      <c r="B135" t="s">
+        <v>500</v>
+      </c>
+      <c r="C135" t="s">
+        <v>39</v>
+      </c>
+      <c r="D135">
+        <v>532</v>
+      </c>
+      <c r="E135">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>11</v>
+      </c>
+      <c r="B136" t="s">
+        <v>501</v>
+      </c>
+      <c r="C136" t="s">
+        <v>39</v>
+      </c>
+      <c r="D136">
+        <v>101</v>
+      </c>
+      <c r="E136">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>12</v>
+      </c>
+      <c r="B137" t="s">
+        <v>502</v>
+      </c>
+      <c r="C137" t="s">
+        <v>39</v>
+      </c>
+      <c r="D137">
+        <v>7398</v>
+      </c>
+      <c r="E137">
+        <v>7398</v>
+      </c>
+    </row>
+    <row r="138"/>
+    <row r="139">
+      <c r="A139">
+        <v>15</v>
+      </c>
+      <c r="B139" t="s">
+        <v>17</v>
+      </c>
+      <c r="C139" t="s">
+        <v>36</v>
+      </c>
+      <c r="D139">
+        <v>6325</v>
+      </c>
+      <c r="E139">
+        <v>6325</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="s">
+        <v>31</v>
+      </c>
+      <c r="B140" t="s">
+        <v>31</v>
+      </c>
+      <c r="C140" t="s">
+        <v>37</v>
+      </c>
+      <c r="D140">
+        <v>3357</v>
+      </c>
+      <c r="E140">
+        <v>3357</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>1</v>
+      </c>
+      <c r="B141" t="s">
+        <v>503</v>
+      </c>
+      <c r="C141" t="s">
+        <v>39</v>
+      </c>
+      <c r="D141">
+        <v>1320</v>
+      </c>
+      <c r="E141">
+        <v>1320</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>2</v>
+      </c>
+      <c r="B142" t="s">
+        <v>504</v>
+      </c>
+      <c r="C142" t="s">
+        <v>39</v>
+      </c>
+      <c r="D142">
+        <v>604</v>
+      </c>
+      <c r="E142">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>3</v>
+      </c>
+      <c r="B143" t="s">
+        <v>505</v>
+      </c>
+      <c r="C143" t="s">
+        <v>39</v>
+      </c>
+      <c r="D143">
+        <v>1044</v>
+      </c>
+      <c r="E143">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="144"/>
+    <row r="145">
+      <c r="A145">
+        <v>16</v>
+      </c>
+      <c r="B145" t="s">
+        <v>18</v>
+      </c>
+      <c r="C145" t="s">
+        <v>36</v>
+      </c>
+      <c r="D145">
+        <v>5752</v>
+      </c>
+      <c r="E145">
+        <v>5752</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" t="s">
+        <v>31</v>
+      </c>
+      <c r="B146" t="s">
+        <v>31</v>
+      </c>
+      <c r="C146" t="s">
+        <v>37</v>
+      </c>
+      <c r="D146">
+        <v>1504</v>
+      </c>
+      <c r="E146">
+        <v>1504</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>1</v>
+      </c>
+      <c r="B147" t="s">
+        <v>506</v>
+      </c>
+      <c r="C147" t="s">
+        <v>39</v>
+      </c>
+      <c r="D147">
+        <v>2696</v>
+      </c>
+      <c r="E147">
+        <v>2696</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>2</v>
+      </c>
+      <c r="B148" t="s">
+        <v>507</v>
+      </c>
+      <c r="C148" t="s">
+        <v>39</v>
+      </c>
+      <c r="D148">
+        <v>423</v>
+      </c>
+      <c r="E148">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>3</v>
+      </c>
+      <c r="B149" t="s">
+        <v>508</v>
+      </c>
+      <c r="C149" t="s">
+        <v>39</v>
+      </c>
+      <c r="D149">
+        <v>234</v>
+      </c>
+      <c r="E149">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>4</v>
+      </c>
+      <c r="B150" t="s">
+        <v>509</v>
+      </c>
+      <c r="C150" t="s">
+        <v>39</v>
+      </c>
+      <c r="D150">
+        <v>160</v>
+      </c>
+      <c r="E150">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>5</v>
+      </c>
+      <c r="B151" t="s">
+        <v>510</v>
+      </c>
+      <c r="C151" t="s">
+        <v>39</v>
+      </c>
+      <c r="D151">
+        <v>88</v>
+      </c>
+      <c r="E151">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>6</v>
+      </c>
+      <c r="B152" t="s">
+        <v>511</v>
+      </c>
+      <c r="C152" t="s">
+        <v>39</v>
+      </c>
+      <c r="D152">
+        <v>181</v>
+      </c>
+      <c r="E152">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>7</v>
+      </c>
+      <c r="B153" t="s">
+        <v>512</v>
+      </c>
+      <c r="C153" t="s">
+        <v>39</v>
+      </c>
+      <c r="D153">
+        <v>51</v>
+      </c>
+      <c r="E153">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>8</v>
+      </c>
+      <c r="B154" t="s">
+        <v>513</v>
+      </c>
+      <c r="C154" t="s">
+        <v>39</v>
+      </c>
+      <c r="D154">
+        <v>145</v>
+      </c>
+      <c r="E154">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>9</v>
+      </c>
+      <c r="B155" t="s">
+        <v>514</v>
+      </c>
+      <c r="C155" t="s">
+        <v>39</v>
+      </c>
+      <c r="D155">
+        <v>78</v>
+      </c>
+      <c r="E155">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>10</v>
+      </c>
+      <c r="B156" t="s">
+        <v>515</v>
+      </c>
+      <c r="C156" t="s">
+        <v>39</v>
+      </c>
+      <c r="D156">
+        <v>49</v>
+      </c>
+      <c r="E156">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>11</v>
+      </c>
+      <c r="B157" t="s">
+        <v>516</v>
+      </c>
+      <c r="C157" t="s">
+        <v>39</v>
+      </c>
+      <c r="D157">
+        <v>86</v>
+      </c>
+      <c r="E157">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>12</v>
+      </c>
+      <c r="B158" t="s">
+        <v>517</v>
+      </c>
+      <c r="C158" t="s">
+        <v>39</v>
+      </c>
+      <c r="D158">
+        <v>57</v>
+      </c>
+      <c r="E158">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="159"/>
+    <row r="160">
+      <c r="A160">
+        <v>17</v>
+      </c>
+      <c r="B160" t="s">
+        <v>19</v>
+      </c>
+      <c r="C160" t="s">
+        <v>36</v>
+      </c>
+      <c r="D160">
+        <v>2674</v>
+      </c>
+      <c r="E160">
+        <v>2674</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" t="s">
+        <v>31</v>
+      </c>
+      <c r="B161" t="s">
+        <v>31</v>
+      </c>
+      <c r="C161" t="s">
+        <v>37</v>
+      </c>
+      <c r="D161">
+        <v>1049</v>
+      </c>
+      <c r="E161">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>1</v>
+      </c>
+      <c r="B162" t="s">
+        <v>518</v>
+      </c>
+      <c r="C162" t="s">
+        <v>39</v>
+      </c>
+      <c r="D162">
+        <v>751</v>
+      </c>
+      <c r="E162">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>2</v>
+      </c>
+      <c r="B163" t="s">
+        <v>519</v>
+      </c>
+      <c r="C163" t="s">
+        <v>39</v>
+      </c>
+      <c r="D163">
+        <v>354</v>
+      </c>
+      <c r="E163">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164">
+        <v>3</v>
+      </c>
+      <c r="B164" t="s">
+        <v>520</v>
+      </c>
+      <c r="C164" t="s">
+        <v>39</v>
+      </c>
+      <c r="D164">
+        <v>175</v>
+      </c>
+      <c r="E164">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165">
+        <v>4</v>
+      </c>
+      <c r="B165" t="s">
+        <v>521</v>
+      </c>
+      <c r="C165" t="s">
+        <v>39</v>
+      </c>
+      <c r="D165">
+        <v>78</v>
+      </c>
+      <c r="E165">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>5</v>
+      </c>
+      <c r="B166" t="s">
+        <v>522</v>
+      </c>
+      <c r="C166" t="s">
+        <v>39</v>
+      </c>
+      <c r="D166">
+        <v>113</v>
+      </c>
+      <c r="E166">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>6</v>
+      </c>
+      <c r="B167" t="s">
+        <v>523</v>
+      </c>
+      <c r="C167" t="s">
+        <v>39</v>
+      </c>
+      <c r="D167">
+        <v>154</v>
+      </c>
+      <c r="E167">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="168"/>
+    <row r="169">
+      <c r="A169">
+        <v>24</v>
+      </c>
+      <c r="B169" t="s">
+        <v>20</v>
       </c>
       <c r="C169" t="s">
         <v>36</v>
       </c>
       <c r="D169">
-        <v>104</v>
+        <v>1272</v>
       </c>
       <c r="E169">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>269</v>
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" t="s">
+        <v>31</v>
+      </c>
+      <c r="B170" t="s">
+        <v>31</v>
+      </c>
+      <c r="C170" t="s">
+        <v>37</v>
+      </c>
+      <c r="D170">
+        <v>724</v>
+      </c>
+      <c r="E170">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>1</v>
+      </c>
+      <c r="B171" t="s">
+        <v>524</v>
+      </c>
+      <c r="C171" t="s">
+        <v>39</v>
+      </c>
+      <c r="D171">
+        <v>548</v>
+      </c>
+      <c r="E171">
+        <v>548</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>