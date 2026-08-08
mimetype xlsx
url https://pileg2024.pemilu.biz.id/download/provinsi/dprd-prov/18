--- v1 (2026-04-09)
+++ v2 (2026-08-08)
@@ -18,66 +18,66 @@
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
-    <sheet name="LAMPUNG 4 - Partai" sheetId="2" r:id="rId4"/>
-[...14 lines deleted...]
-    <sheet name="LAMPUNG 3 - Caleg" sheetId="17" r:id="rId20"/>
+    <sheet name="LAMPUNG 5 - Partai" sheetId="2" r:id="rId4"/>
+    <sheet name="LAMPUNG 5 - Caleg" sheetId="3" r:id="rId6"/>
+    <sheet name="LAMPUNG 6 - Partai" sheetId="4" r:id="rId7"/>
+    <sheet name="LAMPUNG 6 - Caleg" sheetId="5" r:id="rId8"/>
+    <sheet name="LAMPUNG 7 - Partai" sheetId="6" r:id="rId9"/>
+    <sheet name="LAMPUNG 7 - Caleg" sheetId="7" r:id="rId10"/>
+    <sheet name="LAMPUNG 8 - Partai" sheetId="8" r:id="rId11"/>
+    <sheet name="LAMPUNG 8 - Caleg" sheetId="9" r:id="rId12"/>
+    <sheet name="LAMPUNG 1 - Partai" sheetId="10" r:id="rId13"/>
+    <sheet name="LAMPUNG 1 - Caleg" sheetId="11" r:id="rId14"/>
+    <sheet name="LAMPUNG 2 - Partai" sheetId="12" r:id="rId15"/>
+    <sheet name="LAMPUNG 2 - Caleg" sheetId="13" r:id="rId16"/>
+    <sheet name="LAMPUNG 3 - Partai" sheetId="14" r:id="rId17"/>
+    <sheet name="LAMPUNG 3 - Caleg" sheetId="15" r:id="rId18"/>
+    <sheet name="LAMPUNG 4 - Partai" sheetId="16" r:id="rId19"/>
+    <sheet name="LAMPUNG 4 - Caleg" sheetId="17" r:id="rId20"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1031" uniqueCount="1031">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PROVINSI</t>
   </si>
   <si>
     <t>KODE DAPIL</t>
   </si>
   <si>
     <t>DAPIL</t>
   </si>
   <si>
     <t>KODE KABUPATEN</t>
   </si>
   <si>
     <t>KABUPATEN/KOTA</t>
   </si>
@@ -87,125 +87,2762 @@
   <si>
     <t>GERINDRA</t>
   </si>
   <si>
     <t>PDIP</t>
   </si>
   <si>
     <t>GOLKAR</t>
   </si>
   <si>
     <t>NASDEM</t>
   </si>
   <si>
     <t>BURUH</t>
   </si>
   <si>
     <t>GELORA</t>
   </si>
   <si>
     <t>PKS</t>
   </si>
   <si>
     <t>PKN</t>
   </si>
   <si>
+    <t>HANURA</t>
+  </si>
+  <si>
     <t>PAN</t>
   </si>
   <si>
+    <t>PBB</t>
+  </si>
+  <si>
     <t>DEMOKRAT</t>
   </si>
   <si>
     <t>PSI</t>
   </si>
   <si>
     <t>PERINDO</t>
   </si>
   <si>
     <t>PPP</t>
   </si>
   <si>
     <t>UMMAT</t>
   </si>
   <si>
     <t>TOTAL SUARA</t>
   </si>
   <si>
     <t>LAMPUNG</t>
   </si>
   <si>
+    <t>180005</t>
+  </si>
+  <si>
+    <t>LAMPUNG 5</t>
+  </si>
+  <si>
+    <t>1803</t>
+  </si>
+  <si>
+    <t>LAMPUNG UTARA</t>
+  </si>
+  <si>
+    <t>1808</t>
+  </si>
+  <si>
+    <t>WAY KANAN</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>NOMOR</t>
+  </si>
+  <si>
+    <t>PARTAI</t>
+  </si>
+  <si>
+    <t>JENIS SUARA</t>
+  </si>
+  <si>
+    <t>SUARA TOTAL</t>
+  </si>
+  <si>
+    <t>SUARA PARTAI</t>
+  </si>
+  <si>
+    <t>FATIKHATUL KHOIRIYAH, S.H.I., M.H.</t>
+  </si>
+  <si>
+    <t>CALEG</t>
+  </si>
+  <si>
+    <t>FEBRIANSYAH, S.Sos.</t>
+  </si>
+  <si>
+    <t>H. OKTA RIJAYA M, S.H.I., M.M.</t>
+  </si>
+  <si>
+    <t>H. M. AZMI ISHAQ, S.Ag.</t>
+  </si>
+  <si>
+    <t>Dra. AMPERAWATY BERANGAI PUTRI</t>
+  </si>
+  <si>
+    <t>HALIMATUS SADIYAH, M.Pd.</t>
+  </si>
+  <si>
+    <t>M. EDO DEFRIYANSYAH</t>
+  </si>
+  <si>
+    <t>SOFYAN HENDRAWAN</t>
+  </si>
+  <si>
+    <t>VERA NOVIANA</t>
+  </si>
+  <si>
+    <t>NUR ARIFIN</t>
+  </si>
+  <si>
+    <t>SRI UNON SARI</t>
+  </si>
+  <si>
+    <t>Drs. H. MIKDAR ILYAS, M.M.</t>
+  </si>
+  <si>
+    <t>FAROUK DANIAL, S.H., C.N.</t>
+  </si>
+  <si>
+    <t>MEISY LELLYANA SARI</t>
+  </si>
+  <si>
+    <t>M. GALANG PUTRA RAHMAN, S.H.</t>
+  </si>
+  <si>
+    <t>JUAN SAHJAYA</t>
+  </si>
+  <si>
+    <t>YOSI PRATIWI</t>
+  </si>
+  <si>
+    <t>MELVAN YUSPORI</t>
+  </si>
+  <si>
+    <t>YULIA MELAN DARI</t>
+  </si>
+  <si>
+    <t>EGY ANDRE PRATAMA</t>
+  </si>
+  <si>
+    <t>MUSPIROH</t>
+  </si>
+  <si>
+    <t>MIFTAHUL ANWAR, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>SAHDANA, S.Pd.</t>
+  </si>
+  <si>
+    <t>IRWANSYAH AGUNG, S.H.</t>
+  </si>
+  <si>
+    <t>Dr. Dra. RINA MARLINA, M.Si.</t>
+  </si>
+  <si>
+    <t>DADIN AHMADIN, S.Sos.</t>
+  </si>
+  <si>
+    <t>M. ABIM ANDOKA ARIPIN S, S.H.</t>
+  </si>
+  <si>
+    <t>TRI WULAN DESMA YUZAR, S.E.</t>
+  </si>
+  <si>
+    <t>ALIMUDDIN, S.E.</t>
+  </si>
+  <si>
+    <t>IRA PARUCHA DARWAN, M.M.</t>
+  </si>
+  <si>
+    <t>DENDI ALBAR</t>
+  </si>
+  <si>
+    <t>ROSY FEBRIANI DAUD</t>
+  </si>
+  <si>
+    <t>Hj. NURHASANAH, SH., M.H.</t>
+  </si>
+  <si>
+    <t>ARNOL, S.H.</t>
+  </si>
+  <si>
+    <t>DARLIAN PONE, S.H., S.E., M.M.</t>
+  </si>
+  <si>
+    <t>SURIAH, S.Pd., M.M.</t>
+  </si>
+  <si>
+    <t>H. MARSIDI HASAN, S.Sos.</t>
+  </si>
+  <si>
+    <t>DIANA WULANDARI</t>
+  </si>
+  <si>
+    <t>EKA SURAYA, S.E.</t>
+  </si>
+  <si>
+    <t>I GEDE BUDI ARTANA, S.Pd., M.M.</t>
+  </si>
+  <si>
+    <t>RAHMAD MUHIRWAN</t>
+  </si>
+  <si>
+    <t>PONIYATI</t>
+  </si>
+  <si>
+    <t>SOPIAN ALI, S.Sos.</t>
+  </si>
+  <si>
+    <t>DIANA SUTRI</t>
+  </si>
+  <si>
+    <t>YUSEE</t>
+  </si>
+  <si>
+    <t>MARDIANA, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>SAHYANA. S.E., M.M.</t>
+  </si>
+  <si>
+    <t>EDY PURNOMO, S.Pd., M.M.</t>
+  </si>
+  <si>
+    <t>IMAM SYUHADA</t>
+  </si>
+  <si>
+    <t>RISTIKA</t>
+  </si>
+  <si>
+    <t>HENDRA GUNAWAN, S.H.</t>
+  </si>
+  <si>
+    <t>ASMARA YANTI</t>
+  </si>
+  <si>
+    <t>NOVRIZA KEPALA RAJA</t>
+  </si>
+  <si>
+    <t>YANSEN ZAINABUN</t>
+  </si>
+  <si>
+    <t>ARIEF TRITIA HATANG, B.I.B.</t>
+  </si>
+  <si>
+    <t>HENGKY FRIDAY MATTAN</t>
+  </si>
+  <si>
+    <t>ANDHES TAN SATRISNA</t>
+  </si>
+  <si>
+    <t>ATHIYYAH AL-HABIBAH</t>
+  </si>
+  <si>
+    <t>CUCU MULYONO</t>
+  </si>
+  <si>
+    <t>AZIZ MUSLIM ABM, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>ROSDIANA, S.Pd.</t>
+  </si>
+  <si>
+    <t>AGUNG UTOMO, S.Sos.</t>
+  </si>
+  <si>
+    <t>H. AMRULLAH BS</t>
+  </si>
+  <si>
+    <t>Hj. ZUBAIDAH RAHMAT, S.I.Kom., M.Pd.</t>
+  </si>
+  <si>
+    <t>YUNIZAR TAUFIK</t>
+  </si>
+  <si>
+    <t>MEIDIAN RIZA, S.Si.</t>
+  </si>
+  <si>
+    <t>SANDDY ALIF AZZAHRA</t>
+  </si>
+  <si>
+    <t>APRILIA NURITA SARI, S.S.</t>
+  </si>
+  <si>
+    <t>AHMAD KHAIRUDIN SYAM, S.Kom.</t>
+  </si>
+  <si>
+    <t>FIRDAUS RAMZI</t>
+  </si>
+  <si>
+    <t>SITIANA</t>
+  </si>
+  <si>
+    <t>Aliaman, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>ANDRIANO DWIKI AGUSTA, S.Sn.</t>
+  </si>
+  <si>
+    <t>Drs. DARWIN HIFNI</t>
+  </si>
+  <si>
+    <t>NOVI SARI, S.Ag.</t>
+  </si>
+  <si>
+    <t>dr. MUHAMMAD AZZIBAGINDA GANIE, S.Ked.</t>
+  </si>
+  <si>
+    <t>REYNILDHA DIAN KUSUMA, S.E.</t>
+  </si>
+  <si>
+    <t>M. ZEN</t>
+  </si>
+  <si>
+    <t>GUSLINAWATI</t>
+  </si>
+  <si>
+    <t>SOFIAN TONI</t>
+  </si>
+  <si>
+    <t>APRI YUNADA, S.A.B.</t>
+  </si>
+  <si>
+    <t>MARITA SARI</t>
+  </si>
+  <si>
+    <t>DEDEN KURNIAWAN ALAMSYAH</t>
+  </si>
+  <si>
+    <t>Drs. H. SUKANDI, M.Pd.</t>
+  </si>
+  <si>
+    <t>AHMAD DARUSSALAM, S.Pd.</t>
+  </si>
+  <si>
+    <t>OKTA WIDIYA SARI, S.E.</t>
+  </si>
+  <si>
+    <t>YOZIRIZAL, S.H.</t>
+  </si>
+  <si>
+    <t>DENI RIBOWO, S.E.</t>
+  </si>
+  <si>
+    <t>PRISRITA ARIEF, S.Pd., M.M.</t>
+  </si>
+  <si>
+    <t>H. ABADI</t>
+  </si>
+  <si>
+    <t>Drs. PARYANTO, M.Pd.</t>
+  </si>
+  <si>
+    <t>NUR AYU IKE ANGGRAINI</t>
+  </si>
+  <si>
+    <t>HELMI SAAD, S.Sos.</t>
+  </si>
+  <si>
+    <t>GESA DA'I FADILLA</t>
+  </si>
+  <si>
+    <t>ANGGA RINZANI</t>
+  </si>
+  <si>
+    <t>AYU PUSPITA SARI, S.E.</t>
+  </si>
+  <si>
+    <t>PARDI, S.H., M.M.</t>
+  </si>
+  <si>
+    <t>SAIRIN</t>
+  </si>
+  <si>
+    <t>AFRIKIANZA ARLA</t>
+  </si>
+  <si>
+    <t>SELLY MALINI, S.A.N.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD TASDI, A.Md.</t>
+  </si>
+  <si>
+    <t>H. AIDIL ACHMAD JAYA, S.Sos.</t>
+  </si>
+  <si>
+    <t>HUSTIA HATTA</t>
+  </si>
+  <si>
+    <t>TINI APRILYANI</t>
+  </si>
+  <si>
+    <t>RIZKI SAPUTRA SYAMSUL</t>
+  </si>
+  <si>
+    <t>MONA ROLITA HEDIYANTI</t>
+  </si>
+  <si>
+    <t>MAHALLI A. SYAWRI, S.E.</t>
+  </si>
+  <si>
+    <t>DELIANA</t>
+  </si>
+  <si>
+    <t>OVIEN YUAN PRASETYA</t>
+  </si>
+  <si>
+    <t>TAUFIQ SHOLEH</t>
+  </si>
+  <si>
+    <t>TRENDI ANDIKA PERDANA, S.K.M.</t>
+  </si>
+  <si>
+    <t>MOHLIS</t>
+  </si>
+  <si>
+    <t>HENNY MARIA ULFA</t>
+  </si>
+  <si>
+    <t>SARPENDI, M.Pd.</t>
+  </si>
+  <si>
+    <t>NOVITA ANJARWATI</t>
+  </si>
+  <si>
+    <t>ARIF KURNIAWAN SAPUTRA</t>
+  </si>
+  <si>
+    <t>ELVI SUSANTI, S.Kom.</t>
+  </si>
+  <si>
+    <t>YULI PURWANTA, S.H.</t>
+  </si>
+  <si>
+    <t>180006</t>
+  </si>
+  <si>
+    <t>LAMPUNG 6</t>
+  </si>
+  <si>
+    <t>1811</t>
+  </si>
+  <si>
+    <t>MESUJI</t>
+  </si>
+  <si>
+    <t>1805</t>
+  </si>
+  <si>
+    <t>TULANG BAWANG</t>
+  </si>
+  <si>
+    <t>1812</t>
+  </si>
+  <si>
+    <t>TULANG BAWANG BARAT</t>
+  </si>
+  <si>
+    <t>MAULIDAH ZAUROH, M.A.Pd.</t>
+  </si>
+  <si>
+    <t>SONI SETIAWAN, S.T., M.H.</t>
+  </si>
+  <si>
+    <t>YUSUF KURNIAWAN</t>
+  </si>
+  <si>
+    <t>MUSLIH KHUDIN</t>
+  </si>
+  <si>
+    <t>TRI WAHYUNI</t>
+  </si>
+  <si>
+    <t>MUHAMAD SYAFAAT</t>
+  </si>
+  <si>
+    <t>FITRIA FATMAWATI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD FERI FERNADI</t>
+  </si>
+  <si>
+    <t>FITRI WIDANINGSIH</t>
+  </si>
+  <si>
+    <t>WAHIDIN</t>
+  </si>
+  <si>
+    <t>VERI AGUSLI, S.E.</t>
+  </si>
+  <si>
+    <t>INTAN REHANA, S.Ked.</t>
+  </si>
+  <si>
+    <t>ABADI</t>
+  </si>
+  <si>
+    <t>ANGGA FIQKI NASRUDIN</t>
+  </si>
+  <si>
+    <t>MUHARDI ALI, S.E.</t>
+  </si>
+  <si>
+    <t>AGESSY SOFYA YUNIZAR</t>
+  </si>
+  <si>
+    <t>ROJIKIN, M.Pd.</t>
+  </si>
+  <si>
+    <t>MALIKAH ALFARISIA</t>
+  </si>
+  <si>
+    <t>KHOIRUL HUDA</t>
+  </si>
+  <si>
+    <t>INDAH KURNIA LESTARI</t>
+  </si>
+  <si>
+    <t>BUDHI CONDROWATI, S.E.</t>
+  </si>
+  <si>
+    <t>Dr. WINARTI</t>
+  </si>
+  <si>
+    <t>KETUT RAMEO</t>
+  </si>
+  <si>
+    <t>HERI KOKO</t>
+  </si>
+  <si>
+    <t>DARWIN EKO SAPUTRA</t>
+  </si>
+  <si>
+    <t>MIFTAHUL MUSAIDAH</t>
+  </si>
+  <si>
+    <t>I KADEK SAYANG, S.Ag.</t>
+  </si>
+  <si>
+    <t>GEDE ADI SURYABRATA</t>
+  </si>
+  <si>
+    <t>LASMINAH</t>
+  </si>
+  <si>
+    <t>DIAN ANGGRAENI</t>
+  </si>
+  <si>
+    <t>H. ISMET RONI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>H. RIZA MIRHADI, S.H.</t>
+  </si>
+  <si>
+    <t>DESARI, S.E.</t>
+  </si>
+  <si>
+    <t>SUPRIYADI ALFIAN, S.Kom., M.H.</t>
+  </si>
+  <si>
+    <t>ANSYORI BANGSARADIN, S.H.</t>
+  </si>
+  <si>
+    <t>MIRAYA ZULAIHA BESILA, S.H.</t>
+  </si>
+  <si>
+    <t>H. PUTRA JAYA UMAR</t>
+  </si>
+  <si>
+    <t>HOTDIN SIHOTANG, S.E.</t>
+  </si>
+  <si>
+    <t>MUSAROFAH, S.H.</t>
+  </si>
+  <si>
+    <t>RIFKI, S.H.</t>
+  </si>
+  <si>
+    <t>BUDI YUHANDA, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>A.HERU LISTIANTO, S.Pd.</t>
+  </si>
+  <si>
+    <t>DEWI APRIYANTI</t>
+  </si>
+  <si>
+    <t>IDAWATI KN, S.Kep., M.Kep.</t>
+  </si>
+  <si>
+    <t>Drs. SYAPRODI, M.Pd.</t>
+  </si>
+  <si>
+    <t>JAMALUDIN</t>
+  </si>
+  <si>
+    <t>SURYADI, S.E., M.T.</t>
+  </si>
+  <si>
+    <t>ANGGITA SAPUTRI</t>
+  </si>
+  <si>
+    <t>BOY PRAMUDIA</t>
+  </si>
+  <si>
+    <t>MARYUNAH</t>
+  </si>
+  <si>
+    <t>EDISON SIMBOLON</t>
+  </si>
+  <si>
+    <t>AYU INDAH LESTARI</t>
+  </si>
+  <si>
+    <t>JUNARISPEB HARIDHO ZENY</t>
+  </si>
+  <si>
+    <t>CHANDRA SATRIA PUTRA</t>
+  </si>
+  <si>
+    <t>H. SEMIN, S.Pd.I., M.Pd.</t>
+  </si>
+  <si>
+    <t>Dra. Hj. SRI PUJI ASTUTI</t>
+  </si>
+  <si>
+    <t>Dr. H. SELAMAT, S.T., M.M.</t>
+  </si>
+  <si>
+    <t>RENDI ERMANSYAH PUTRA, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>H. ARISTUSYAH, S.Ag.</t>
+  </si>
+  <si>
+    <t>SUHERMAWATI</t>
+  </si>
+  <si>
+    <t>RESTIANA, S.P.</t>
+  </si>
+  <si>
+    <t>H. IMLAN M, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>BUDIHARJO, S.Pd.I., M.Pd.</t>
+  </si>
+  <si>
+    <t>RIFQI ZIYADURROHMAN, S.Kom.</t>
+  </si>
+  <si>
+    <t>SUPARNO DJ</t>
+  </si>
+  <si>
+    <t>H. SUPRAPTO, S.Psi., M.H.</t>
+  </si>
+  <si>
+    <t>H. MORISMAN, S.T.</t>
+  </si>
+  <si>
+    <t>Dra. RAHMAWATI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD AGIL</t>
+  </si>
+  <si>
+    <t>Hj. HOLIDA</t>
+  </si>
+  <si>
+    <t>NURHAENI</t>
+  </si>
+  <si>
+    <t>ERANDO FRIESTAMA</t>
+  </si>
+  <si>
+    <t>FENY NUR AINI</t>
+  </si>
+  <si>
+    <t>YOGIE RIZMARTANDO, S.Sos.</t>
+  </si>
+  <si>
+    <t>HENDRA SAHPUTRA</t>
+  </si>
+  <si>
+    <t>H. SERVIANSYAH AL FAROZA, S.T.</t>
+  </si>
+  <si>
+    <t>SELLA SILVIANA PUTRI, A.Md.</t>
+  </si>
+  <si>
+    <t>HANIFAL</t>
+  </si>
+  <si>
+    <t>SRI HANDAYANI</t>
+  </si>
+  <si>
+    <t>PAISOL, S.H.</t>
+  </si>
+  <si>
+    <t>NAZARUDDIN BURHAN</t>
+  </si>
+  <si>
+    <t>SYAHRIL ALAM, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>Dra. NADIAH</t>
+  </si>
+  <si>
+    <t>MUHAMMAD IMAM KHANAFI, S.T.P.</t>
+  </si>
+  <si>
+    <t>MEILINDA RIZANI, A.Md.</t>
+  </si>
+  <si>
+    <t>AHMAD ARPANDI</t>
+  </si>
+  <si>
+    <t>Drs. MUNZIR, M.M.</t>
+  </si>
+  <si>
+    <t>FAJAR HISAR MALATUA</t>
+  </si>
+  <si>
+    <t>AWANG SUHENDRA</t>
+  </si>
+  <si>
+    <t>DELLY YULIANTI</t>
+  </si>
+  <si>
+    <t>ARI NUR ROHMAH</t>
+  </si>
+  <si>
+    <t>MAHYUDIN. CMD</t>
+  </si>
+  <si>
+    <t>PRANATA EFFENDI</t>
+  </si>
+  <si>
+    <t>YULIA AGUSTINA, S.Pd.</t>
+  </si>
+  <si>
+    <t>SUWARNI</t>
+  </si>
+  <si>
+    <t>MARIA GORETTI PITALOKA DONI, S.M.</t>
+  </si>
+  <si>
+    <t>HADI WIBOWO, S.I.P.</t>
+  </si>
+  <si>
+    <t>RACHEL ADACIA YOLLANDA</t>
+  </si>
+  <si>
+    <t>DAFI MEIDIANTO GUJI SUAI UMPU</t>
+  </si>
+  <si>
+    <t>RANTI SONIA</t>
+  </si>
+  <si>
+    <t>ERI YANTO, S.Kom.</t>
+  </si>
+  <si>
+    <t>PARDIANTO</t>
+  </si>
+  <si>
+    <t>EKO TRISTIYANTO, A.Md.</t>
+  </si>
+  <si>
+    <t>YUNI SALAMAH</t>
+  </si>
+  <si>
+    <t>MUGIYONO</t>
+  </si>
+  <si>
+    <t>BUDIYANTO, A.Md.</t>
+  </si>
+  <si>
+    <t>EVI YANTI</t>
+  </si>
+  <si>
+    <t>AHMAD MUSTOFA</t>
+  </si>
+  <si>
+    <t>ABDULLAH FADRI AULI, S.H.</t>
+  </si>
+  <si>
+    <t>RAHMAD ARYADI. AK, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>WARNA, A.Md.</t>
+  </si>
+  <si>
+    <t>PIA PUTRI YANI, S.E.</t>
+  </si>
+  <si>
+    <t>180007</t>
+  </si>
+  <si>
+    <t>LAMPUNG 7</t>
+  </si>
+  <si>
+    <t>1802</t>
+  </si>
+  <si>
+    <t>LAMPUNG TENGAH</t>
+  </si>
+  <si>
+    <t>Dra. JAUHAROH S, M.M.</t>
+  </si>
+  <si>
+    <t>BUDI HADI YUNANTO</t>
+  </si>
+  <si>
+    <t>MAKSUM ASRORI</t>
+  </si>
+  <si>
+    <t>MUNIR ABDUL HARIS, S.Sos.I.</t>
+  </si>
+  <si>
+    <t>YUSNI KHOLIFAH, S.H.I.</t>
+  </si>
+  <si>
+    <t>ZAKARIA</t>
+  </si>
+  <si>
+    <t>IKHSAN DANU ARI</t>
+  </si>
+  <si>
+    <t>DWI AYU LESTARI</t>
+  </si>
+  <si>
+    <t>GALIH PUSPITA DYANINGRUM, S.Pt.</t>
+  </si>
+  <si>
+    <t>SITI MUSLIKAH</t>
+  </si>
+  <si>
+    <t>SAIFUL ANWAR</t>
+  </si>
+  <si>
+    <t>Drs. SARJITO</t>
+  </si>
+  <si>
+    <t>IKHWAN FADIL IBRAHIM, S.H.</t>
+  </si>
+  <si>
+    <t>I MADE SUARJAYA, S.H.</t>
+  </si>
+  <si>
+    <t>Hj. ELIS HERLINA, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>RITA YATI, S.H.</t>
+  </si>
+  <si>
+    <t>REYNALDO SITANGGANG</t>
+  </si>
+  <si>
+    <t>FINY MUSLIHATUZ ZAHRO, M Pd.</t>
+  </si>
+  <si>
+    <t>WIDIA SARI</t>
+  </si>
+  <si>
+    <t>RACHMAT HASAN</t>
+  </si>
+  <si>
+    <t>JONI ANTONI</t>
+  </si>
+  <si>
+    <t>WINDA YURMALA</t>
+  </si>
+  <si>
+    <t>SUKMA WIJAYA</t>
+  </si>
+  <si>
+    <t>JHONY GEZA AMANTA</t>
+  </si>
+  <si>
+    <t>Ir. SUTONO, M.M.</t>
+  </si>
+  <si>
+    <t>NI KETUT DEWI NADI, S.T.</t>
+  </si>
+  <si>
+    <t>MINGRUM GUMAY, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>LOEKMAN DJOYOSOEMARTO</t>
+  </si>
+  <si>
+    <t>MUJIATUN</t>
+  </si>
+  <si>
+    <t>EDWARD RASYID, S.E.</t>
+  </si>
+  <si>
+    <t>Drs. FRANS WAHYUDI ATMAJA</t>
+  </si>
+  <si>
+    <t>K. RICA DWI SAECHI</t>
+  </si>
+  <si>
+    <t>IRWAN MARDIYANSYAH</t>
+  </si>
+  <si>
+    <t>AGUS HERMANTO</t>
+  </si>
+  <si>
+    <t>SEPTIYANA</t>
+  </si>
+  <si>
+    <t>ANWAR</t>
+  </si>
+  <si>
+    <t>Drs. I MADE BAGIASA</t>
+  </si>
+  <si>
+    <t>FERDY FERDIAN AZIS, S.H.</t>
+  </si>
+  <si>
+    <t>MARSHA DHITA PYTALOKA, S.I.P.</t>
+  </si>
+  <si>
+    <t>Ir. HARIS FADILAH, M.M.</t>
+  </si>
+  <si>
+    <t>ELSAN TOMI SAGITA</t>
+  </si>
+  <si>
+    <t>RENY PURWANTI R, A.Md.</t>
+  </si>
+  <si>
+    <t>DHEANDRA FILIA NAZIRA BN</t>
+  </si>
+  <si>
+    <t>RIZKY ERVIANTO, S.H.</t>
+  </si>
+  <si>
+    <t>EKA FITRIYANTI, S.E.</t>
+  </si>
+  <si>
+    <t>MONICA RAHMADANI PUTRI, S.M.</t>
+  </si>
+  <si>
+    <t>SILVANA MUTIARA AGNES</t>
+  </si>
+  <si>
+    <t>M. GIOVANNI SATRIA LEKSONO, S.I.P.</t>
+  </si>
+  <si>
+    <t>MISWAN RODY, S.I.P.</t>
+  </si>
+  <si>
+    <t>dr. ASIH FATWANITA, M.M.</t>
+  </si>
+  <si>
+    <t>PANDE KETUT SEMPURNA, S.I.P.</t>
+  </si>
+  <si>
+    <t>MERY DESTIATY, S.K.M., M.Kes.</t>
+  </si>
+  <si>
+    <t>ALEXANDER, S.S.T.</t>
+  </si>
+  <si>
+    <t>BADARSYAH</t>
+  </si>
+  <si>
+    <t>WAHYU BINTORO</t>
+  </si>
+  <si>
+    <t>LENI ANGGRAINI</t>
+  </si>
+  <si>
+    <t>DEWA GEDE RAKA DALAM</t>
+  </si>
+  <si>
+    <t>DEWI KURNIATI</t>
+  </si>
+  <si>
+    <t>NADITHA ANDARINI KY, S.H.</t>
+  </si>
+  <si>
+    <t>ABDUL KHOLIK</t>
+  </si>
+  <si>
+    <t>M BAGJA TEJA WIGUNA WNP</t>
+  </si>
+  <si>
+    <t>FAJAR ANDRIYANI</t>
+  </si>
+  <si>
+    <t>AHMAD SIDIQ</t>
+  </si>
+  <si>
+    <t>MUHAMAD GHOFUR, S.Si.</t>
+  </si>
+  <si>
+    <t>VITTORIO DWISON, S.I.P.</t>
+  </si>
+  <si>
+    <t>ATHIFAH MUKMINAH, S.Hum.</t>
+  </si>
+  <si>
+    <t>JONI HARDITO, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>YULIANTO, S.E., M.Pd.I.</t>
+  </si>
+  <si>
+    <t>SILVIA SACE, S.E.</t>
+  </si>
+  <si>
+    <t>AGUS SUHERMAN</t>
+  </si>
+  <si>
+    <t>DODI YANTO, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>NUR KHOYRIN NASIHAH</t>
+  </si>
+  <si>
+    <t>ERIK YANTO, A.Ma.</t>
+  </si>
+  <si>
+    <t>MAYA PRATIWI, S.Sos.</t>
+  </si>
+  <si>
+    <t>AS. TUMUNGIN, S.E.</t>
+  </si>
+  <si>
+    <t>DAMSI NOFIANTI</t>
+  </si>
+  <si>
+    <t>HERMALIA, S.Pd., M.M.</t>
+  </si>
+  <si>
+    <t>H. ABDULLAH SURA JAYA, S.H.</t>
+  </si>
+  <si>
+    <t>SYAMSUDIN, S.Ag., M.M.</t>
+  </si>
+  <si>
+    <t>BUDI HARTATI</t>
+  </si>
+  <si>
+    <t>ERWANTO</t>
+  </si>
+  <si>
+    <t>UMAR DHANI, S.H.</t>
+  </si>
+  <si>
+    <t>REPI ASTUTI</t>
+  </si>
+  <si>
+    <t>APRILINDA ACHYAR, B.Sc.</t>
+  </si>
+  <si>
+    <t>DEPI INDRA JAYA</t>
+  </si>
+  <si>
+    <t>M. SHOLEHUDDIN</t>
+  </si>
+  <si>
+    <t>RIZA OKTABRI, S.Kom.</t>
+  </si>
+  <si>
+    <t>TAUFIQ ANDREA SUTRISNO, S.Kom.</t>
+  </si>
+  <si>
+    <t>EKA FITRIA</t>
+  </si>
+  <si>
+    <t>Ir. H. MIDI ISWANTO, M.H.</t>
+  </si>
+  <si>
+    <t>H. SINGA ERSA AWANGGA</t>
+  </si>
+  <si>
+    <t>Hj. INDRI SULISTYAWATI, S.H.</t>
+  </si>
+  <si>
+    <t>YULI FITRI ASTUTI</t>
+  </si>
+  <si>
+    <t>ULIL AFIDAH</t>
+  </si>
+  <si>
+    <t>H. RUSLI YANTO, S.E.</t>
+  </si>
+  <si>
+    <t>JASIRUN</t>
+  </si>
+  <si>
+    <t>DEVY SETIAWATI, S.E.</t>
+  </si>
+  <si>
+    <t>SONY PRIYANTO</t>
+  </si>
+  <si>
+    <t>YESI SEPTIANI</t>
+  </si>
+  <si>
+    <t>NAZIRA EIQINA</t>
+  </si>
+  <si>
+    <t>ZUBIR IDHAM, S.M.</t>
+  </si>
+  <si>
+    <t>BUDI SUTOPO</t>
+  </si>
+  <si>
+    <t>MAULANA LUTFI</t>
+  </si>
+  <si>
+    <t>DESI NATALINA</t>
+  </si>
+  <si>
+    <t>ANANG HENDRA SETIAWAN, S.P.T., M.M.</t>
+  </si>
+  <si>
+    <t>ROSIDI, S.E., M.I.P.</t>
+  </si>
+  <si>
+    <t>NISI MAHARANI, S.I.P.</t>
+  </si>
+  <si>
+    <t>SYAHRI GUNAWAN</t>
+  </si>
+  <si>
+    <t>ARDIAN MARSEN, S.H.</t>
+  </si>
+  <si>
+    <t>INDAH LENY SUSANTI, A.Md.Keb.</t>
+  </si>
+  <si>
+    <t>SEPRIZAL HAMZAH, S.I.P.</t>
+  </si>
+  <si>
+    <t>FATHUDIN</t>
+  </si>
+  <si>
+    <t>EMA RAHMAWATI</t>
+  </si>
+  <si>
+    <t>DEDEK IRMAWATI, S.Pd.</t>
+  </si>
+  <si>
+    <t>AGUS TIYANTO</t>
+  </si>
+  <si>
+    <t>DWI NURCAHYADI</t>
+  </si>
+  <si>
+    <t>YULIA MAGDALENA</t>
+  </si>
+  <si>
+    <t>SITI SA'ADAH, M.Pd.</t>
+  </si>
+  <si>
+    <t>EKO BUDI SANTOSO</t>
+  </si>
+  <si>
+    <t>SUDARTI</t>
+  </si>
+  <si>
+    <t>BAYU ADI PAMUNGKAS</t>
+  </si>
+  <si>
+    <t>SITI NURBAEAH, S.Pd.</t>
+  </si>
+  <si>
+    <t>FEBIO TESTI</t>
+  </si>
+  <si>
+    <t>180008</t>
+  </si>
+  <si>
+    <t>LAMPUNG 8</t>
+  </si>
+  <si>
+    <t>1807</t>
+  </si>
+  <si>
+    <t>LAMPUNG TIMUR</t>
+  </si>
+  <si>
+    <t>BINTI AMANAH</t>
+  </si>
+  <si>
+    <t>NOVERISMAN SUBING, M.M., M.H.</t>
+  </si>
+  <si>
+    <t>dr. SASA CHALIM,M.M.</t>
+  </si>
+  <si>
+    <t>ABDUL AZIZ</t>
+  </si>
+  <si>
+    <t>RAFIALWAN ATHARIQ S, S.Pi.</t>
+  </si>
+  <si>
+    <t>ROSALIA SIH WINARNI</t>
+  </si>
+  <si>
+    <t>TRI ISNIN SETYA HARTI</t>
+  </si>
+  <si>
+    <t>FITRA ADITYA IRSYAM, S.Sos.</t>
+  </si>
+  <si>
+    <t>VERLANTRA ARIVANDY M</t>
+  </si>
+  <si>
+    <t>YUS BARIAH</t>
+  </si>
+  <si>
+    <t>AHMAD GIRI AKBAR, S.E., M.B.A.</t>
+  </si>
+  <si>
+    <t>M. RAHMAT VISA RIDI ARIFIN</t>
+  </si>
+  <si>
+    <t>ROSPAH ZEN</t>
+  </si>
+  <si>
+    <t>ROHADI</t>
+  </si>
+  <si>
+    <t>TOMI IRAWAN, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>OKTA FITRIANI</t>
+  </si>
+  <si>
+    <t>ROMLI</t>
+  </si>
+  <si>
+    <t>NUR AJIZAH, S.Pd.I., M.Pd.</t>
+  </si>
+  <si>
+    <t>PRAMADHAN MUHAMMAD</t>
+  </si>
+  <si>
+    <t>H. EDDY HAMIM, S.E., M.B.A.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD HABIB PURNOMO</t>
+  </si>
+  <si>
+    <t>Ir. HERMANUS SUPRAPTO</t>
+  </si>
+  <si>
+    <t>FERLISKA RAMADITA JOHAN</t>
+  </si>
+  <si>
+    <t>KETUT ERAWAN, S.H.</t>
+  </si>
+  <si>
+    <t>BUDI HARIYANTO</t>
+  </si>
+  <si>
+    <t>DIAN PUSTIKA SYARIFUDDIN</t>
+  </si>
+  <si>
+    <t>DEDE SUHENDRI</t>
+  </si>
+  <si>
+    <t>IBRAHIM</t>
+  </si>
+  <si>
+    <t>NELA SAGITA DEWI ARUAN, S.E.</t>
+  </si>
+  <si>
+    <t>NENGAH PASEK SUCI</t>
+  </si>
+  <si>
+    <t>ALI IMRON, S.Fil.I.</t>
+  </si>
+  <si>
+    <t>ADHITIA PRATAMA, S.H.</t>
+  </si>
+  <si>
+    <t>Ir. FATMAWATI</t>
+  </si>
+  <si>
+    <t>Ir. FIKRI YENDRI AT, M.M.</t>
+  </si>
+  <si>
+    <t>EVA MUSRIPAH</t>
+  </si>
+  <si>
+    <t>NI NYOMAN TANGIASIH, A.Md.</t>
+  </si>
+  <si>
+    <t>M. MALIKDINANSYAH MOKOAGOW, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>MARSYAH, A.Md.</t>
+  </si>
+  <si>
+    <t>TATAK RIANTO, S.Pd.</t>
+  </si>
+  <si>
+    <t>DANNA GARSANA</t>
+  </si>
+  <si>
+    <t>GARINCA REZA PAHLEVI, S.I.Kom., M.M.</t>
+  </si>
+  <si>
+    <t>H. ANDRI, S.E.</t>
+  </si>
+  <si>
+    <t>KANIA RIFFIANTI AMALSYAH, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>RUDY HIDAYAT</t>
+  </si>
+  <si>
+    <t>Drs. SUHAIMI, M.M.</t>
+  </si>
+  <si>
+    <t>TATIK YULI PRATIWI</t>
+  </si>
+  <si>
+    <t>Ir. AMIRUDDIN UMAR, S.H.</t>
+  </si>
+  <si>
+    <t>SYARIP HIDAYAT</t>
+  </si>
+  <si>
+    <t>LISA ANGGRAINI</t>
+  </si>
+  <si>
+    <t>SUGIYANTO, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>RUDI HASAN</t>
+  </si>
+  <si>
+    <t>PURWADI, S.P., M.M.</t>
+  </si>
+  <si>
+    <t>BADRUN PRIO SADONO</t>
+  </si>
+  <si>
+    <t>DEWI MASITA</t>
+  </si>
+  <si>
+    <t>EKO SUPRIANTO</t>
+  </si>
+  <si>
+    <t>H. YUSNADI, S.T.</t>
+  </si>
+  <si>
+    <t>Dra. RINDANG SARI. AD, M.A.P.</t>
+  </si>
+  <si>
+    <t>ISMAIL JA'FAR, Lc.</t>
+  </si>
+  <si>
+    <t>TEGUH SUYATMAN, S.Pd.</t>
+  </si>
+  <si>
+    <t>NUR FAUZAN, S.Pt.</t>
+  </si>
+  <si>
+    <t>SRI YUHENI, S.Pd.</t>
+  </si>
+  <si>
+    <t>APRILIA FITRININGSIH, S.Pd.</t>
+  </si>
+  <si>
+    <t>UMI FITRIYANI, S.Pd.</t>
+  </si>
+  <si>
+    <t>NIDA RAFIQA IZZATI, B.Irkh.</t>
+  </si>
+  <si>
+    <t>AHMAD FUADY, S.Pd., M.M.</t>
+  </si>
+  <si>
+    <t>Hj. DIAH DHARMA YANTI, S.H.</t>
+  </si>
+  <si>
+    <t>SUMINTO MARTONO, S.H.</t>
+  </si>
+  <si>
+    <t>ANGGO HAMIDISYAFIQ IRFAN, S.Mat.</t>
+  </si>
+  <si>
+    <t>ANDRI AKASI, S.H.</t>
+  </si>
+  <si>
+    <t>Dra. TUTI ERWANIS</t>
+  </si>
+  <si>
+    <t>ANGGA YUDHISTIRA</t>
+  </si>
+  <si>
+    <t>ANDRI SAFRIZA DINATA, S.Kep.</t>
+  </si>
+  <si>
+    <t>SITTI YULIASIH</t>
+  </si>
+  <si>
+    <t>SA'AT SURYADIN, S.P.</t>
+  </si>
+  <si>
+    <t>H. SUYANTO, S.P.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD KHADAFI AZWAR, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>ASEP MAKMUR</t>
+  </si>
+  <si>
+    <t>INDRIYANI EKA PELITAWATI</t>
+  </si>
+  <si>
+    <t>SAMSU HARISON</t>
+  </si>
+  <si>
+    <t>BAYU WITARA, S.I.P.</t>
+  </si>
+  <si>
+    <t>MANDA AYU RAHMAWATI, A.Md.Gz.</t>
+  </si>
+  <si>
+    <t>SYAIPUDDIN</t>
+  </si>
+  <si>
+    <t>BAHERAMSYAH, S.E.</t>
+  </si>
+  <si>
+    <t>METI RAHAYU</t>
+  </si>
+  <si>
+    <t>H. M. INDRA JAYA, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>PARLINDUNGAN SINURAT</t>
+  </si>
+  <si>
+    <t>METTA DIAH PHITALOKA</t>
+  </si>
+  <si>
+    <t>Ir. AL MUHERY ALI PAKSI</t>
+  </si>
+  <si>
+    <t>HENDRI SUSANTO, S.E.</t>
+  </si>
+  <si>
+    <t>RINDHA OKTORA, A.Md.Gz.</t>
+  </si>
+  <si>
+    <t>FERRY MARTADINATA, S.E.</t>
+  </si>
+  <si>
+    <t>AJENG PUTRI NARAJELITA, A.Md.</t>
+  </si>
+  <si>
+    <t>DELI YANI</t>
+  </si>
+  <si>
+    <t>RIDWAN</t>
+  </si>
+  <si>
+    <t>NATASYA JEANE PRATIWY</t>
+  </si>
+  <si>
+    <t>ANA ARDIANI, S.Pd.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD HUSNI, S.H.</t>
+  </si>
+  <si>
+    <t>ABDUL HARIS</t>
+  </si>
+  <si>
+    <t>IRWAN PRIYANTO, S.Kom.</t>
+  </si>
+  <si>
+    <t>MUNADHIROH, S.Sos.I.</t>
+  </si>
+  <si>
+    <t>Ir. AGUST ABDULLAH ARUBUSMAN, S.Pt.</t>
+  </si>
+  <si>
+    <t>SOFYAN YAHYA, M.Pd.</t>
+  </si>
+  <si>
+    <t>HESTI ASTRIDA</t>
+  </si>
+  <si>
+    <t>ERNY ISMAWATIE</t>
+  </si>
+  <si>
+    <t>ISMUN ALI, M.Pd.I.</t>
+  </si>
+  <si>
+    <t>RIMA TAMA TATA SEJATI, S.A.B.</t>
+  </si>
+  <si>
+    <t>PEBRIYANTO PURNAMA, A.Md.</t>
+  </si>
+  <si>
+    <t>180001</t>
+  </si>
+  <si>
+    <t>LAMPUNG 1</t>
+  </si>
+  <si>
+    <t>1871</t>
+  </si>
+  <si>
+    <t>KOTA BANDAR LAMPUNG</t>
+  </si>
+  <si>
+    <t>NAJIULLAH SYARIF, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>H. TAUFIK RAHMAN, S.Ag.</t>
+  </si>
+  <si>
+    <t>ERLINA, S.P., M.H.</t>
+  </si>
+  <si>
+    <t>Hj. KARLINA, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>dr. ZAM ZANARIAH, S.Ps., M.Kes.</t>
+  </si>
+  <si>
+    <t>TRESNA FUJI LESTARI</t>
+  </si>
+  <si>
+    <t>SUPRIYANTO</t>
+  </si>
+  <si>
+    <t>DINDA MUNA MAHARANI</t>
+  </si>
+  <si>
+    <t>BUDI UTAMA SUBING</t>
+  </si>
+  <si>
+    <t>MILATUN NANGIMAH, S.Pd.</t>
+  </si>
+  <si>
+    <t>SYAHRIL, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>RAHMAT MIRZANI DJAUSAL, S.T., M.M.</t>
+  </si>
+  <si>
+    <t>ANDIKA WIBAWA SEPULAU RAYA, S.E.</t>
+  </si>
+  <si>
+    <t>ERNITA, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>H. FAUZI HERI, S.T., S.H., M.H.</t>
+  </si>
+  <si>
+    <t>MAHRIZAL SINAGA</t>
+  </si>
+  <si>
+    <t>ASDYANA HANSAYUPA</t>
+  </si>
+  <si>
+    <t>YONASYAH</t>
+  </si>
+  <si>
+    <t>Ir. RUDIYANTO, M.M.</t>
+  </si>
+  <si>
+    <t>AZZAHRA ALIQA PUTRI RARA ABRAHAM</t>
+  </si>
+  <si>
+    <t>M. RANDY PRATAMA, S.H.</t>
+  </si>
+  <si>
+    <t>DENY IRAWAN, S.E.</t>
+  </si>
+  <si>
+    <t>KOSTIANA, S.E., M.H.</t>
+  </si>
+  <si>
+    <t>DEDDY WIJAYA CANDRA, S.Kom.</t>
+  </si>
+  <si>
+    <t>APRILLIATI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>AR. SUPARNO, S.E.</t>
+  </si>
+  <si>
+    <t>LENISTAN NAINGGOLAN, S.H.</t>
+  </si>
+  <si>
+    <t>LISNAWATI</t>
+  </si>
+  <si>
+    <t>HANAFI PULUNG, S.H.</t>
+  </si>
+  <si>
+    <t>Drs. BADRI TAMAM</t>
+  </si>
+  <si>
+    <t>TETA ANISAH AR, S.H.</t>
+  </si>
+  <si>
+    <t>DESTI RULIANTO</t>
+  </si>
+  <si>
+    <t>DONNY IRAWAN, S.E.</t>
+  </si>
+  <si>
+    <t>HARTINI SORAYA, S.Mn.</t>
+  </si>
+  <si>
+    <t>Drs. H. AZWAR YACUB</t>
+  </si>
+  <si>
+    <t>HANDITYA NARAPATI SZP., S.H.</t>
+  </si>
+  <si>
+    <t>Drs. H. M. ASRI HMY.</t>
+  </si>
+  <si>
+    <t>GEMELLY, S.Pd., M.M.</t>
+  </si>
+  <si>
+    <t>ZULI HENDRIYANTO</t>
+  </si>
+  <si>
+    <t>MEGA MUZANNI ACHMAR</t>
+  </si>
+  <si>
+    <t>ADRIANTONI, S.E.</t>
+  </si>
+  <si>
+    <t>DESHANIE HAYYUN</t>
+  </si>
+  <si>
+    <t>FITRI YUNI</t>
+  </si>
+  <si>
+    <t>TIA AMALIA</t>
+  </si>
+  <si>
+    <t>FAUZAN SIBRON, S.E., Akt.</t>
+  </si>
+  <si>
+    <t>NALDI RINARA S.RIZAL, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>NURMA NINGSIH, S.P.</t>
+  </si>
+  <si>
+    <t>EFFENDI YUNUS, S.H.</t>
+  </si>
+  <si>
+    <t>BERLIZON DAMANIK, S.E.AK.</t>
+  </si>
+  <si>
+    <t>Ir. NONON NOVIDA DEVI</t>
+  </si>
+  <si>
+    <t>ROSIT EFENDI, S.H.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. M. DAMRAH KHAIR, M.A.</t>
+  </si>
+  <si>
+    <t>MARIA, S.H.</t>
+  </si>
+  <si>
+    <t>LEMUEL CHRISTMAS AEGENG LAKSONO, S.Pd.</t>
+  </si>
+  <si>
+    <t>BUDY WIDYARTO, S.E.</t>
+  </si>
+  <si>
+    <t>DEWI SARTIKA</t>
+  </si>
+  <si>
+    <t>DEDE RUSLAN</t>
+  </si>
+  <si>
+    <t>NETTI HERTIATI</t>
+  </si>
+  <si>
+    <t>M. IMRON ROSADI</t>
+  </si>
+  <si>
+    <t>EFRIYANTI</t>
+  </si>
+  <si>
+    <t>ROBBI AGUNG SURYA NUGRAHA RONIE</t>
+  </si>
+  <si>
+    <t>MUHAMMAD NASHIR</t>
+  </si>
+  <si>
+    <t>Hj. NENDEN TRESNANURSARI, M.Si.</t>
+  </si>
+  <si>
+    <t>H. ADE UTAMI IBNU, S.E.</t>
+  </si>
+  <si>
+    <t>SYARIF HIDAYAT, S.T., M.M.</t>
+  </si>
+  <si>
+    <t>HENDRO SASONGKO</t>
+  </si>
+  <si>
+    <t>TRI NOVIANTORO, S.Hum., M.B.A., Ph.D.</t>
+  </si>
+  <si>
+    <t>HANIFAH ASMAWATI, S.Ag.</t>
+  </si>
+  <si>
+    <t>SUJARWO, S.Sos., M.H.</t>
+  </si>
+  <si>
+    <t>EDY HERMAWAN, S.Pd.</t>
+  </si>
+  <si>
+    <t>Hj. HARTINI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>YULI ASTUTI, S.Pd.</t>
+  </si>
+  <si>
+    <t>BUDI IRAWAN HASIRIN OKU, S.T.</t>
+  </si>
+  <si>
+    <t>NURAINI</t>
+  </si>
+  <si>
+    <t>BAMBANG WAHYU AJI, A.Md.Kom.</t>
+  </si>
+  <si>
+    <t>NAZARUDDIN</t>
+  </si>
+  <si>
+    <t>HERLAN, S.E.</t>
+  </si>
+  <si>
+    <t>WAHYUNING TRI ASTUTI, S.Pd.</t>
+  </si>
+  <si>
+    <t>MUSWIR, A.Md.</t>
+  </si>
+  <si>
+    <t>Hj. ENITA AGUSTRI NIARSIH, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>PRISTI WAHYU DIAWATI, S.E.</t>
+  </si>
+  <si>
+    <t>H. DARMI</t>
+  </si>
+  <si>
+    <t>ABDUL MALIK, B.Sc.</t>
+  </si>
+  <si>
+    <t>Hj. SRI HAYATI</t>
+  </si>
+  <si>
+    <t>MURFHIY, S.Sos.I.</t>
+  </si>
+  <si>
+    <t>MERRY ALITA, S.H.</t>
+  </si>
+  <si>
+    <t>H. YUSIRWAN, S.E., M.H.</t>
+  </si>
+  <si>
+    <t>IMAN NURINDRA</t>
+  </si>
+  <si>
+    <t>Drs. H. YULIANTO</t>
+  </si>
+  <si>
+    <t>JONI BARSUMAJAYA, S.E.</t>
+  </si>
+  <si>
+    <t>H. BUDIMAN. AS</t>
+  </si>
+  <si>
+    <t>NETTYLIA SYUKRI, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>LISMAINI, SE., M.M.</t>
+  </si>
+  <si>
+    <t>MAKMUR PUTRA JAYA</t>
+  </si>
+  <si>
+    <t>HETTY PUJI LESTARI</t>
+  </si>
+  <si>
+    <t>DONI ARVADO</t>
+  </si>
+  <si>
+    <t>SOBRIANSYAH</t>
+  </si>
+  <si>
+    <t>DONY HANDOKO</t>
+  </si>
+  <si>
+    <t>ZAINUN AR, S.E</t>
+  </si>
+  <si>
+    <t>Ir. NEROZELY AGUNG PUTRA</t>
+  </si>
+  <si>
+    <t>FIQRI NUSYIRWAN, A.Md.Kep.</t>
+  </si>
+  <si>
+    <t>MARULITUA GP. MANURUNG</t>
+  </si>
+  <si>
+    <t>SRI WAHYUNI</t>
+  </si>
+  <si>
+    <t>AZWAN VIRNANDO AKMAL, S.Kom</t>
+  </si>
+  <si>
+    <t>JOHAN ALAMSYAH, S.E.</t>
+  </si>
+  <si>
+    <t>ELZA WAHYUNI, S.Hut.</t>
+  </si>
+  <si>
+    <t>RIHDO NOVIYANTO, S.Sos.</t>
+  </si>
+  <si>
+    <t>HALIYANTO</t>
+  </si>
+  <si>
+    <t>MAYA FABILIA PUTRI</t>
+  </si>
+  <si>
+    <t>SUCI CAHYAZ WAHYUTRI</t>
+  </si>
+  <si>
+    <t>TAUFIK HIDAYATULLAH, S.Pd.</t>
+  </si>
+  <si>
+    <t>MUNGLIANA, S.E.</t>
+  </si>
+  <si>
+    <t>H. EDWAR JUANDA RUSYDI, S.Pd.</t>
+  </si>
+  <si>
+    <t>MALINA AMIR, S.H.</t>
+  </si>
+  <si>
+    <t>DEWI FITRI YANTI, S.H.</t>
+  </si>
+  <si>
+    <t>EDDY FAISYAL, S.Sos.</t>
+  </si>
+  <si>
+    <t>SRI ICHWAYANTI</t>
+  </si>
+  <si>
+    <t>Ir. KASMAN MR</t>
+  </si>
+  <si>
+    <t>YETTI YULIANI, A.Md.</t>
+  </si>
+  <si>
+    <t>RIA LUCYA</t>
+  </si>
+  <si>
+    <t>DEDEK ANDRIANTO</t>
+  </si>
+  <si>
+    <t>M. NISWADI, S.Psi.</t>
+  </si>
+  <si>
+    <t>H. ALBERT ALAM, M.Pd.</t>
+  </si>
+  <si>
+    <t>ENAH, S.Sos.</t>
+  </si>
+  <si>
+    <t>AHZAN ROMADHONA</t>
+  </si>
+  <si>
+    <t>M. HAFIZ SYAFRIZAL</t>
+  </si>
+  <si>
+    <t>IDA SRIYANI</t>
+  </si>
+  <si>
+    <t>TUKIMAN, M.Pd.</t>
+  </si>
+  <si>
+    <t>DINDHA NILAM FEBRIANTI</t>
+  </si>
+  <si>
+    <t>HENGKI SAPUTRA</t>
+  </si>
+  <si>
+    <t>MOCHAMMAD NASHIR, S.P.</t>
+  </si>
+  <si>
+    <t>Drs. H. UMRAN, M.Ag.</t>
+  </si>
+  <si>
+    <t>A. SAFWAN ALIE</t>
+  </si>
+  <si>
+    <t>FERRY YANTI</t>
+  </si>
+  <si>
+    <t>Drs. OTONG HIDAYAT, M.Pd.</t>
+  </si>
+  <si>
+    <t>GARUDA</t>
+  </si>
+  <si>
+    <t>180002</t>
+  </si>
+  <si>
+    <t>LAMPUNG 2</t>
+  </si>
+  <si>
+    <t>1801</t>
+  </si>
+  <si>
+    <t>LAMPUNG SELATAN</t>
+  </si>
+  <si>
+    <t>H. AHMAD BASUKI, M.Pd.I.</t>
+  </si>
+  <si>
+    <t>IMAM SUBKHI, S.H.</t>
+  </si>
+  <si>
+    <t>NUNUK NIRWANA</t>
+  </si>
+  <si>
+    <t>AHMAD NGADELAN JAWAWI, S.T.</t>
+  </si>
+  <si>
+    <t>AHMAD FARHAN</t>
+  </si>
+  <si>
+    <t>FITRIANA NURBAITI</t>
+  </si>
+  <si>
+    <t>TUBAGUS KHAIRULLOH</t>
+  </si>
+  <si>
+    <t>SRI ROHANI</t>
+  </si>
+  <si>
+    <t>ARDI KURNIAWAN</t>
+  </si>
+  <si>
+    <t>HAEFA PUSPITA SARI, S.Pd.</t>
+  </si>
+  <si>
+    <t>FAHROR ROZI, S.T.</t>
+  </si>
+  <si>
+    <t>WAHRUL FAUZI SILALAHI, S.H.</t>
+  </si>
+  <si>
+    <t>SUPARTINI</t>
+  </si>
+  <si>
+    <t>M. RIDHO, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>RADEN MOHAMAD RUDINI SEPRY, S.Pd.</t>
+  </si>
+  <si>
+    <t>NITA FADMA SARI</t>
+  </si>
+  <si>
+    <t>SUTAN AGUS TRIENDY</t>
+  </si>
+  <si>
+    <t>SURADI., M.Pd.</t>
+  </si>
+  <si>
+    <t>YOSLIE AKHMAD</t>
+  </si>
+  <si>
+    <t>LESTY PUTRI UTAMI, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>SAHLAN SYUKUR</t>
+  </si>
+  <si>
+    <t>Dr. DONALD HARRIS SIHOTANG, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>FARIDA ARYANI</t>
+  </si>
+  <si>
+    <t>ARIBUN SAYUNIS</t>
+  </si>
+  <si>
+    <t>NURUL IKHWAN, S.H.</t>
+  </si>
+  <si>
+    <t>YOAN DWI PRATIWI</t>
+  </si>
+  <si>
+    <t>H. SADIDE</t>
+  </si>
+  <si>
+    <t>Dr. TRI HERLIANTO, S.H., M.H., M.M.</t>
+  </si>
+  <si>
+    <t>ASWIN PRATAMA TIRTA</t>
+  </si>
+  <si>
+    <t>ERWIN EKA KURNIAWAN, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>H. TONY EKA CANDRA</t>
+  </si>
+  <si>
+    <t>Dra. DANI MULYAWATI</t>
+  </si>
+  <si>
+    <t>I GEDE JELANTIK, S.E.</t>
+  </si>
+  <si>
+    <t>AGUS SUTANTO, S.T.</t>
+  </si>
+  <si>
+    <t>SONIA OCTAVIA, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>UJANG PERIADY</t>
+  </si>
+  <si>
+    <t>DINA ARINI ADIPHATY, S.E., M.E.</t>
+  </si>
+  <si>
+    <t>ERNAWATY PURBA, S.E.</t>
+  </si>
+  <si>
+    <t>YUDHA SUKARYA</t>
+  </si>
+  <si>
+    <t>B.MOFAJE S.CAROPEBOKA, S.H.</t>
+  </si>
+  <si>
+    <t>DEWI SRI RAHAYU, S.P.</t>
+  </si>
+  <si>
+    <t>AGUS SUJATMA, S.H.</t>
+  </si>
+  <si>
+    <t>NIVOLIN CH, S.E.</t>
+  </si>
+  <si>
+    <t>JASRONI, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>WITRI NURHAYATI NINGSIH</t>
+  </si>
+  <si>
+    <t>A.BEN BELLA</t>
+  </si>
+  <si>
+    <t>ALINDA DAMAYANTI</t>
+  </si>
+  <si>
+    <t>ADRI.HZ</t>
+  </si>
+  <si>
+    <t>HIERARKI REVOLUSI, S.H.</t>
+  </si>
+  <si>
+    <t>ACHMAD GANI, S.H.</t>
+  </si>
+  <si>
+    <t>WAFI RIZQULLAH HEFRIANTO</t>
+  </si>
+  <si>
+    <t>ALOYSIA YUYUN ELYANI, S.E.</t>
+  </si>
+  <si>
+    <t>WAHYU AGUNG PUTRA PAMUNGKAS</t>
+  </si>
+  <si>
+    <t>LIZA FITRIANI</t>
+  </si>
+  <si>
+    <t>PUJI SARTONO, S.H.</t>
+  </si>
+  <si>
+    <t>AGUS KURNIAWAN, S.T.</t>
+  </si>
+  <si>
+    <t>MURNIAWATI</t>
+  </si>
+  <si>
+    <t>SABIQUL IMAN, S.A.B., M.Si.</t>
+  </si>
+  <si>
+    <t>TRISNO NGUDI SANTOSO, A.Md.</t>
+  </si>
+  <si>
+    <t>SRI SUBEKTI</t>
+  </si>
+  <si>
+    <t>JULHAM AL IKHWAN NUR ASSIFA</t>
+  </si>
+  <si>
+    <t>M. YAMIN, S.Pd.</t>
+  </si>
+  <si>
+    <t>ERIKA ADRIANTI, S.Si.</t>
+  </si>
+  <si>
+    <t>MANISO, S.T.</t>
+  </si>
+  <si>
+    <t>YUHDAR, S.Sos.</t>
+  </si>
+  <si>
+    <t>REZKY DINA YULIANTI</t>
+  </si>
+  <si>
+    <t>ROSID</t>
+  </si>
+  <si>
+    <t>WINDAH</t>
+  </si>
+  <si>
+    <t>H. M. HAZIZI, S.E.</t>
+  </si>
+  <si>
+    <t>Dra. Hj. MARTALENA</t>
+  </si>
+  <si>
+    <t>BEJO SUSANTO, S.Ag., M.Pd.</t>
+  </si>
+  <si>
+    <t>SUGIANTO</t>
+  </si>
+  <si>
+    <t>Dra. NURHAFIFAH</t>
+  </si>
+  <si>
+    <t>CECEP ARIF RAHMAN, S. Fil.I.</t>
+  </si>
+  <si>
+    <t>KOMISA, S.Sos.</t>
+  </si>
+  <si>
+    <t>JAUHARI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>ANDHIKA PRIHARTONO, S.Akun.</t>
+  </si>
+  <si>
+    <t>A. BURHANUDDIN. HB, S.H.I.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD JUNAIDI, S.H.</t>
+  </si>
+  <si>
+    <t>DIAN MULYANI, S.Ag.</t>
+  </si>
+  <si>
+    <t>MIRANTI KARIM SANUSI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD YANUAR FIRMANSYAH</t>
+  </si>
+  <si>
+    <t>SINDI ALFIANA HARAHAP</t>
+  </si>
+  <si>
+    <t>ANDRI SUPRIATNA</t>
+  </si>
+  <si>
+    <t>SUSIMAH</t>
+  </si>
+  <si>
+    <t>FERRY SUSANTO</t>
+  </si>
+  <si>
+    <t>KHAIRUNISA SYAFIRA, S.M.</t>
+  </si>
+  <si>
+    <t>SALMAN ALFARIZI</t>
+  </si>
+  <si>
+    <t>AZITRIAZ TIZA</t>
+  </si>
+  <si>
+    <t>ZULKAPETA HERI</t>
+  </si>
+  <si>
+    <t>NYOMAN KUKUH RIANTO, S.T.P.</t>
+  </si>
+  <si>
+    <t>SELFIANA</t>
+  </si>
+  <si>
+    <t>MARZULI</t>
+  </si>
+  <si>
+    <t>SYAHROMI</t>
+  </si>
+  <si>
+    <t>Ir. RADEN MUHAMMAD ISMAIL</t>
+  </si>
+  <si>
+    <t>Ir. RILI PUJIANA SANGUN</t>
+  </si>
+  <si>
+    <t>LUKMAN NUR HAKIM, S.H.</t>
+  </si>
+  <si>
+    <t>HERIYANTO</t>
+  </si>
+  <si>
+    <t>MUHAMMAD NADHIF ATHALLA</t>
+  </si>
+  <si>
+    <t>dr. RIZKY INDRIA LESTARI</t>
+  </si>
+  <si>
+    <t>ANNESTIO NAMARA</t>
+  </si>
+  <si>
+    <t>ARIYANI, S.Pd.</t>
+  </si>
+  <si>
+    <t>RENDRA OKTAVIA FERNANDO, M.Pd.</t>
+  </si>
+  <si>
+    <t>WAHYU PRATAMA, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>ROYHAN ISMAIL</t>
+  </si>
+  <si>
+    <t>AGUS SETIAWAN</t>
+  </si>
+  <si>
+    <t>FUDRIANTI</t>
+  </si>
+  <si>
+    <t>ARIS PRASTIO, S.P.</t>
+  </si>
+  <si>
+    <t>MARYONO, S.Pd.</t>
+  </si>
+  <si>
+    <t>AMI LATIFAH, M.Pd.</t>
+  </si>
+  <si>
+    <t>AGUS SAPUTRA</t>
+  </si>
+  <si>
+    <t>SANDI FEBRI WIJAYA</t>
+  </si>
+  <si>
+    <t>ELLY HAYATI</t>
+  </si>
+  <si>
+    <t>MASTUR</t>
+  </si>
+  <si>
+    <t>EKO AGUNG SAPUTRA</t>
+  </si>
+  <si>
+    <t>DIAN EKA ARLIANTO, S.I.P.</t>
+  </si>
+  <si>
+    <t>MASAYU CITRA TRI ARYANI</t>
+  </si>
+  <si>
+    <t>KAMISAN, S.Pd.</t>
+  </si>
+  <si>
+    <t>180003</t>
+  </si>
+  <si>
+    <t>LAMPUNG 3</t>
+  </si>
+  <si>
+    <t>1872</t>
+  </si>
+  <si>
+    <t>KOTA METRO</t>
+  </si>
+  <si>
+    <t>1809</t>
+  </si>
+  <si>
+    <t>PESAWARAN</t>
+  </si>
+  <si>
+    <t>1810</t>
+  </si>
+  <si>
+    <t>PRINGSEWU</t>
+  </si>
+  <si>
+    <t>HANIFAH, S.E.</t>
+  </si>
+  <si>
+    <t>MAULANA MUHAMMAD LAHUDIN, S.E.</t>
+  </si>
+  <si>
+    <t>AFRIANANDO SANJAYA</t>
+  </si>
+  <si>
+    <t>MARIA AGUSTINA, S.H.</t>
+  </si>
+  <si>
+    <t>SURYANI, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>MUSTAFIDA, M.Pd.</t>
+  </si>
+  <si>
+    <t>NOVISCA AMALIA</t>
+  </si>
+  <si>
+    <t>WAHYUDI HERMAWAN</t>
+  </si>
+  <si>
+    <t>ASTI FAJAR OKTAVIA</t>
+  </si>
+  <si>
+    <t>SAIFUL HADI</t>
+  </si>
+  <si>
+    <t>NAHWAN TAUFIK, S.E.</t>
+  </si>
+  <si>
+    <t>ELLY WAHYUNI, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>MOHAMMAD REZA, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>HADI SATIAWAN</t>
+  </si>
+  <si>
+    <t>HENDRI IRAWAN, S.T.</t>
+  </si>
+  <si>
+    <t>RENALD AKTA YUDHA</t>
+  </si>
+  <si>
+    <t>ERLINDA</t>
+  </si>
+  <si>
+    <t>SRI RAHAYU NINGSIH, M.Pd.</t>
+  </si>
+  <si>
+    <t>H. RUDI AGUS SUNANDAR, S.E.</t>
+  </si>
+  <si>
+    <t>EKA SUPRIHATIN</t>
+  </si>
+  <si>
+    <t>MARSUDI</t>
+  </si>
+  <si>
+    <t>Ir. EDWIN SONI</t>
+  </si>
+  <si>
+    <t>WATONI NOERDIN, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>ZULFAHMI HASAN AZHARI</t>
+  </si>
+  <si>
+    <t>ANNA MORINDA, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>SHOLIHIN, S.Pd.I., M.H.</t>
+  </si>
+  <si>
+    <t>NANDA INDIRA BASTIAN, S.E.</t>
+  </si>
+  <si>
+    <t>IGNASIUS HARYADI</t>
+  </si>
+  <si>
+    <t>MARPIAH</t>
+  </si>
+  <si>
+    <t>ANDY ROBY, S.H.</t>
+  </si>
+  <si>
+    <t>SURANTO</t>
+  </si>
+  <si>
+    <t>MARYANI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>NOPI JUANSYAH, S.T.</t>
+  </si>
+  <si>
+    <t>Hj. RIRIN KUSWANTARI, S.Sos., M.H.</t>
+  </si>
+  <si>
+    <t>BAMBANG PURWANTO, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>ARIFIN INDRA JAYA, S.Sos.</t>
+  </si>
+  <si>
+    <t>Hj. ADRINA YUSTITIA, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>TONDI MUAMMAR GADDAFI NASUTION, S.T.</t>
+  </si>
+  <si>
+    <t>Hj. ASITA NURGAYA, S.E.</t>
+  </si>
+  <si>
+    <t>MUSTIKA BAHRUM, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>PANJI AJI PRAKOSO, S.H.</t>
+  </si>
+  <si>
+    <t>AMELIA RISKA FENTI</t>
+  </si>
+  <si>
+    <t>NOMI SETIAWATY, S.T.P.</t>
+  </si>
+  <si>
+    <t>YUDISTIARA KATELUNI, S.Tra.</t>
+  </si>
+  <si>
+    <t>SITI RAHMA, S.E.</t>
+  </si>
+  <si>
+    <t>YUDHA AL HADJID</t>
+  </si>
+  <si>
+    <t>JULIADI</t>
+  </si>
+  <si>
+    <t>RICO CHARNANDO, S.H.</t>
+  </si>
+  <si>
+    <t>SAHANAH, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>DWI MATRA WIJAYA</t>
+  </si>
+  <si>
+    <t>INDAH ELLYKA HAPRIOKTONA</t>
+  </si>
+  <si>
+    <t>LILIS SURYANI</t>
+  </si>
+  <si>
+    <t>AGUS USMAN</t>
+  </si>
+  <si>
+    <t>ILHAM SANI</t>
+  </si>
+  <si>
+    <t>RIZKY RAYA SAPUTRA, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>RIZKY ADITIA NUGRAHA</t>
+  </si>
+  <si>
+    <t>DESI INDAWATI, S.Pd.</t>
+  </si>
+  <si>
+    <t>SOFWAN ZULFIKAR</t>
+  </si>
+  <si>
+    <t>IKHWAN GUNADI</t>
+  </si>
+  <si>
+    <t>ISLAMEY RAHMASARI</t>
+  </si>
+  <si>
+    <t>M. SYUKRON MUCHTAR, Lc., M.Ag.</t>
+  </si>
+  <si>
+    <t>ZUNIANTO, M.Pd.I.</t>
+  </si>
+  <si>
+    <t>Hj. TATI, S.E.</t>
+  </si>
+  <si>
+    <t>Dr. M. ARIFKI ZAINARO, S.Kep., Ns., M.Kep.</t>
+  </si>
+  <si>
+    <t>Drs. RUSTAM</t>
+  </si>
+  <si>
+    <t>ZAINANI, S.Pd.</t>
+  </si>
+  <si>
+    <t>HILYATUSH SHOLIHAH, S.Mat.</t>
+  </si>
+  <si>
+    <t>Drs. H. ASWARI</t>
+  </si>
+  <si>
+    <t>IPRUDDIN EPENDI, S.Si.</t>
+  </si>
+  <si>
+    <t>SERI ISTIKOWATI</t>
+  </si>
+  <si>
+    <t>MULYANI, M.Pd.</t>
+  </si>
+  <si>
+    <t>AYU RISMANITA</t>
+  </si>
+  <si>
+    <t>M. RIYADI</t>
+  </si>
+  <si>
+    <t>RAHMAT SALEH</t>
+  </si>
+  <si>
+    <t>NISFI MIFTAHUL JANNAH</t>
+  </si>
+  <si>
+    <t>AKHMAD ISWAN H CAYA, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>EDI AGUS YANTO, S.I.P.</t>
+  </si>
+  <si>
+    <t>ELVITA</t>
+  </si>
+  <si>
+    <t>UMRONI, A.Md.</t>
+  </si>
+  <si>
+    <t>DINA ADHARENI, M.H.</t>
+  </si>
+  <si>
+    <t>M. TRI ANDENI, S.I.P.</t>
+  </si>
+  <si>
+    <t>IMAM MAHDI</t>
+  </si>
+  <si>
+    <t>SINTA MARYA</t>
+  </si>
+  <si>
+    <t>H. HARTONO ROSADY, S.E.</t>
+  </si>
+  <si>
+    <t>SUCI SYAH FITRI, S.A.B.</t>
+  </si>
+  <si>
+    <t>ZAINAL ABIDIN, S.Pt.</t>
+  </si>
+  <si>
+    <t>ANGGA SATRIA PRATAMA, S.I.Kom., M.B.A.</t>
+  </si>
+  <si>
+    <t>JOHAN NASRI, S.E.</t>
+  </si>
+  <si>
+    <t>MAINAR RUSMALA DEWI, S.H.</t>
+  </si>
+  <si>
+    <t>SAFITRI NOVIYANTI, S.E.</t>
+  </si>
+  <si>
+    <t>DHIRA SINTYA PUTRI</t>
+  </si>
+  <si>
+    <t>WINARDI YUSUP, S.H.</t>
+  </si>
+  <si>
+    <t>ALDO RIZALDI</t>
+  </si>
+  <si>
+    <t>OKTAPIANUS</t>
+  </si>
+  <si>
+    <t>Dra. ENIE AUGUS JUNAETY, M.Pd.</t>
+  </si>
+  <si>
+    <t>DARMAWAN, AMd.Kom.</t>
+  </si>
+  <si>
+    <t>AFFANDI ATMANEGARA A, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>H. BAMBANG TOHYADI, S.T.</t>
+  </si>
+  <si>
+    <t>HENDRI SURYATNO WARUWU</t>
+  </si>
+  <si>
+    <t>ULIVIA INDRIASARI</t>
+  </si>
+  <si>
+    <t>GUNAWAN HAMID RAHMATULLAH, S.H.</t>
+  </si>
+  <si>
+    <t>YUDI SETIAWAN DWI PUTRA</t>
+  </si>
+  <si>
+    <t>NOVILIA HAIRUNISYA</t>
+  </si>
+  <si>
+    <t>Ir. RADEN MUHAMMAD YUSUP</t>
+  </si>
+  <si>
+    <t>HARTONO</t>
+  </si>
+  <si>
+    <t>DEWI WINARSIH</t>
+  </si>
+  <si>
+    <t>DONA ALIM FRANATA</t>
+  </si>
+  <si>
+    <t>M. TEGUH</t>
+  </si>
+  <si>
+    <t>VINA SEPTIA, S.Pd.</t>
+  </si>
+  <si>
+    <t>GABRIEL MARTIEN DONI, S.E.</t>
+  </si>
+  <si>
+    <t>YANTI, S.I.P.</t>
+  </si>
+  <si>
+    <t>NESI YUSEVA</t>
+  </si>
+  <si>
+    <t>HIJRIYAH WULANDARI, S.E.</t>
+  </si>
+  <si>
+    <t>JOHAN ARIFIN</t>
+  </si>
+  <si>
+    <t>SUCI HARTATI, M.Pd.</t>
+  </si>
+  <si>
+    <t>YENI MIRA PUSPITA</t>
+  </si>
+  <si>
+    <t>AGUNG WIBOWO</t>
+  </si>
+  <si>
+    <t>REDNAL TRYO SUNANDA</t>
+  </si>
+  <si>
+    <t>F YUGO PRABOWO</t>
+  </si>
+  <si>
+    <t>DWI AYUNITA</t>
+  </si>
+  <si>
+    <t>LANGGGENG SADEWO</t>
+  </si>
+  <si>
+    <t>FAISAL HUSNI T, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>Ir. H. DANCIK IBRAHIM</t>
+  </si>
+  <si>
+    <t>HARNIWATI</t>
+  </si>
+  <si>
+    <t>WEKI HARIANTO, S.H.</t>
+  </si>
+  <si>
     <t>180004</t>
   </si>
   <si>
     <t>LAMPUNG 4</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>LAMPUNG BARAT</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>PESISIR BARAT</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>TANGGAMUS</t>
   </si>
   <si>
-    <t/>
-[...19 lines deleted...]
-  <si>
     <t>SEH AJEMAN</t>
   </si>
   <si>
-    <t>CALEG</t>
-[...1 lines deleted...]
-  <si>
     <t>EDY SUDRAJAT</t>
   </si>
   <si>
     <t>ANA BETIANA, S.Kom.</t>
   </si>
   <si>
     <t>HERBERT EKA PUTRA, S.T.</t>
   </si>
   <si>
     <t>MIRWANSYAH</t>
   </si>
   <si>
     <t>ELAH</t>
   </si>
   <si>
     <t>DURI FAHRIZAL</t>
   </si>
   <si>
     <t>ANITA OKTAVIA, M.Pd.</t>
   </si>
   <si>
     <t>ARIF RAHMAN ZAIN</t>
   </si>
   <si>
     <t>JUNAIDI</t>
@@ -496,2687 +3133,50 @@
     <t>DIANA SARI</t>
   </si>
   <si>
     <t>YOHANSYAH AKMAL</t>
   </si>
   <si>
     <t>RINI NOPIANTI</t>
   </si>
   <si>
     <t>ALAN SENTOSA</t>
   </si>
   <si>
     <t>MUHAMMAD FAUZI, M.Pd.</t>
   </si>
   <si>
     <t>FAUZAN RANDI</t>
   </si>
   <si>
     <t>Drs. H. ABD. HAMID SHOHEH</t>
   </si>
   <si>
     <t>ZUKRIL ZAED</t>
   </si>
   <si>
     <t>DEVIYANA PUTRI, S.Pd.</t>
-  </si>
-[...2635 lines deleted...]
-    <t>WEKI HARIANTO, S.H.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -3518,2785 +3518,239 @@
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="P1" s="1" t="s">
+      <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="Q1" s="1" t="s">
+      <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="R1" s="1" t="s">
+      <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="S1" s="1" t="s">
+      <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="T1" s="1" t="s">
+      <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="U1" s="1" t="s">
+      <c r="V1" s="1" t="s">
         <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C2" t="s">
-        <v>525</v>
+        <v>515</v>
       </c>
       <c r="D2" t="s">
-        <v>526</v>
+        <v>516</v>
       </c>
       <c r="E2" t="s">
-        <v>527</v>
+        <v>517</v>
       </c>
       <c r="F2" t="s">
-        <v>528</v>
+        <v>518</v>
       </c>
       <c r="G2">
-        <v>118232</v>
+        <v>66241</v>
       </c>
       <c r="H2">
-        <v>96145</v>
+        <v>103292</v>
       </c>
       <c r="I2">
-        <v>90894</v>
+        <v>64968</v>
       </c>
       <c r="J2">
-        <v>74055</v>
+        <v>37797</v>
       </c>
       <c r="K2">
-        <v>38042</v>
+        <v>82794</v>
       </c>
       <c r="L2">
-        <v>2332</v>
+        <v>3115</v>
       </c>
       <c r="M2">
-        <v>8967</v>
+        <v>2772</v>
       </c>
       <c r="N2">
-        <v>48960</v>
+        <v>61454</v>
       </c>
       <c r="O2">
-        <v>34347</v>
+        <v>858</v>
       </c>
       <c r="P2">
-        <v>39902</v>
+        <v>1649</v>
       </c>
       <c r="Q2">
-        <v>6272</v>
+        <v>34572</v>
       </c>
       <c r="R2">
-        <v>5214</v>
+        <v>791</v>
       </c>
       <c r="S2">
-        <v>4640</v>
+        <v>29375</v>
       </c>
       <c r="T2">
-        <v>865</v>
+        <v>14192</v>
       </c>
       <c r="U2">
-        <v>568867</v>
+        <v>17626</v>
+      </c>
+      <c r="V2">
+        <v>4512</v>
+      </c>
+      <c r="W2">
+        <v>3766</v>
+      </c>
+      <c r="X2">
+        <v>529774</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" t="s">
         <v>32</v>
       </c>
       <c r="G3">
-        <v>118232</v>
+        <v>66241</v>
       </c>
       <c r="H3">
-        <v>96145</v>
+        <v>103292</v>
       </c>
       <c r="I3">
-        <v>90894</v>
+        <v>64968</v>
       </c>
       <c r="J3">
-        <v>74055</v>
+        <v>37797</v>
       </c>
       <c r="K3">
-        <v>38042</v>
+        <v>82794</v>
       </c>
       <c r="L3">
-        <v>2332</v>
+        <v>3115</v>
       </c>
       <c r="M3">
-        <v>8967</v>
+        <v>2772</v>
       </c>
       <c r="N3">
-        <v>48960</v>
+        <v>61454</v>
       </c>
       <c r="O3">
-        <v>34347</v>
+        <v>858</v>
       </c>
       <c r="P3">
-        <v>39902</v>
+        <v>1649</v>
       </c>
       <c r="Q3">
-        <v>6272</v>
+        <v>34572</v>
       </c>
       <c r="R3">
-        <v>5214</v>
+        <v>791</v>
       </c>
       <c r="S3">
-        <v>4640</v>
+        <v>29375</v>
       </c>
       <c r="T3">
-        <v>865</v>
+        <v>14192</v>
       </c>
       <c r="U3">
-        <v>568867</v>
+        <v>17626</v>
+      </c>
+      <c r="V3">
+        <v>4512</v>
+      </c>
+      <c r="W3">
+        <v>3766</v>
+      </c>
+      <c r="X3">
+        <v>529774</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>528</v>
-[...2572 lines deleted...]
-        <v>639</v>
+        <v>518</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
     </row>
     <row r="2">
@@ -6316,221 +3770,221 @@
         <v>66241</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" t="s">
         <v>37</v>
       </c>
       <c r="D3">
         <v>8819</v>
       </c>
       <c r="E3">
         <v>8819</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>640</v>
+        <v>519</v>
       </c>
       <c r="C4" t="s">
         <v>39</v>
       </c>
       <c r="D4">
         <v>13486</v>
       </c>
       <c r="E4">
         <v>13486</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>641</v>
+        <v>520</v>
       </c>
       <c r="C5" t="s">
         <v>39</v>
       </c>
       <c r="D5">
         <v>16615</v>
       </c>
       <c r="E5">
         <v>16615</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>642</v>
+        <v>521</v>
       </c>
       <c r="C6" t="s">
         <v>39</v>
       </c>
       <c r="D6">
         <v>2452</v>
       </c>
       <c r="E6">
         <v>2452</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>643</v>
+        <v>522</v>
       </c>
       <c r="C7" t="s">
         <v>39</v>
       </c>
       <c r="D7">
         <v>2261</v>
       </c>
       <c r="E7">
         <v>2261</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>644</v>
+        <v>523</v>
       </c>
       <c r="C8" t="s">
         <v>39</v>
       </c>
       <c r="D8">
         <v>10567</v>
       </c>
       <c r="E8">
         <v>10567</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>645</v>
+        <v>524</v>
       </c>
       <c r="C9" t="s">
         <v>39</v>
       </c>
       <c r="D9">
         <v>284</v>
       </c>
       <c r="E9">
         <v>284</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>646</v>
+        <v>525</v>
       </c>
       <c r="C10" t="s">
         <v>39</v>
       </c>
       <c r="D10">
         <v>627</v>
       </c>
       <c r="E10">
         <v>627</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>647</v>
+        <v>526</v>
       </c>
       <c r="C11" t="s">
         <v>39</v>
       </c>
       <c r="D11">
         <v>302</v>
       </c>
       <c r="E11">
         <v>302</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>648</v>
+        <v>527</v>
       </c>
       <c r="C12" t="s">
         <v>39</v>
       </c>
       <c r="D12">
         <v>330</v>
       </c>
       <c r="E12">
         <v>330</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>649</v>
+        <v>528</v>
       </c>
       <c r="C13" t="s">
         <v>39</v>
       </c>
       <c r="D13">
         <v>156</v>
       </c>
       <c r="E13">
         <v>156</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>650</v>
+        <v>529</v>
       </c>
       <c r="C14" t="s">
         <v>39</v>
       </c>
       <c r="D14">
         <v>10342</v>
       </c>
       <c r="E14">
         <v>10342</v>
       </c>
     </row>
     <row r="15"/>
     <row r="16">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16" t="s">
         <v>7</v>
       </c>
       <c r="C16" t="s">
         <v>36</v>
       </c>
       <c r="D16">
         <v>103292</v>
       </c>
@@ -6538,221 +3992,221 @@
         <v>103292</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>31</v>
       </c>
       <c r="B17" t="s">
         <v>31</v>
       </c>
       <c r="C17" t="s">
         <v>37</v>
       </c>
       <c r="D17">
         <v>24346</v>
       </c>
       <c r="E17">
         <v>24346</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1</v>
       </c>
       <c r="B18" t="s">
-        <v>651</v>
+        <v>530</v>
       </c>
       <c r="C18" t="s">
         <v>39</v>
       </c>
       <c r="D18">
         <v>40469</v>
       </c>
       <c r="E18">
         <v>40469</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>2</v>
       </c>
       <c r="B19" t="s">
-        <v>652</v>
+        <v>531</v>
       </c>
       <c r="C19" t="s">
         <v>39</v>
       </c>
       <c r="D19">
         <v>13280</v>
       </c>
       <c r="E19">
         <v>13280</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>3</v>
       </c>
       <c r="B20" t="s">
-        <v>653</v>
+        <v>532</v>
       </c>
       <c r="C20" t="s">
         <v>39</v>
       </c>
       <c r="D20">
         <v>5139</v>
       </c>
       <c r="E20">
         <v>5139</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>4</v>
       </c>
       <c r="B21" t="s">
-        <v>654</v>
+        <v>533</v>
       </c>
       <c r="C21" t="s">
         <v>39</v>
       </c>
       <c r="D21">
         <v>9124</v>
       </c>
       <c r="E21">
         <v>9124</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>5</v>
       </c>
       <c r="B22" t="s">
-        <v>655</v>
+        <v>534</v>
       </c>
       <c r="C22" t="s">
         <v>39</v>
       </c>
       <c r="D22">
         <v>2757</v>
       </c>
       <c r="E22">
         <v>2757</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>6</v>
       </c>
       <c r="B23" t="s">
-        <v>656</v>
+        <v>535</v>
       </c>
       <c r="C23" t="s">
         <v>39</v>
       </c>
       <c r="D23">
         <v>1228</v>
       </c>
       <c r="E23">
         <v>1228</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>7</v>
       </c>
       <c r="B24" t="s">
-        <v>657</v>
+        <v>536</v>
       </c>
       <c r="C24" t="s">
         <v>39</v>
       </c>
       <c r="D24">
         <v>1162</v>
       </c>
       <c r="E24">
         <v>1162</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>8</v>
       </c>
       <c r="B25" t="s">
-        <v>658</v>
+        <v>537</v>
       </c>
       <c r="C25" t="s">
         <v>39</v>
       </c>
       <c r="D25">
         <v>1362</v>
       </c>
       <c r="E25">
         <v>1362</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>9</v>
       </c>
       <c r="B26" t="s">
-        <v>659</v>
+        <v>538</v>
       </c>
       <c r="C26" t="s">
         <v>39</v>
       </c>
       <c r="D26">
         <v>2118</v>
       </c>
       <c r="E26">
         <v>2118</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>10</v>
       </c>
       <c r="B27" t="s">
-        <v>660</v>
+        <v>539</v>
       </c>
       <c r="C27" t="s">
         <v>39</v>
       </c>
       <c r="D27">
         <v>769</v>
       </c>
       <c r="E27">
         <v>769</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>11</v>
       </c>
       <c r="B28" t="s">
-        <v>661</v>
+        <v>540</v>
       </c>
       <c r="C28" t="s">
         <v>39</v>
       </c>
       <c r="D28">
         <v>1538</v>
       </c>
       <c r="E28">
         <v>1538</v>
       </c>
     </row>
     <row r="29"/>
     <row r="30">
       <c r="A30">
         <v>3</v>
       </c>
       <c r="B30" t="s">
         <v>8</v>
       </c>
       <c r="C30" t="s">
         <v>36</v>
       </c>
       <c r="D30">
         <v>64968</v>
       </c>
@@ -6760,221 +4214,221 @@
         <v>64968</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>31</v>
       </c>
       <c r="B31" t="s">
         <v>31</v>
       </c>
       <c r="C31" t="s">
         <v>37</v>
       </c>
       <c r="D31">
         <v>11584</v>
       </c>
       <c r="E31">
         <v>11584</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1</v>
       </c>
       <c r="B32" t="s">
-        <v>662</v>
+        <v>541</v>
       </c>
       <c r="C32" t="s">
         <v>39</v>
       </c>
       <c r="D32">
         <v>17785</v>
       </c>
       <c r="E32">
         <v>17785</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>2</v>
       </c>
       <c r="B33" t="s">
-        <v>663</v>
+        <v>542</v>
       </c>
       <c r="C33" t="s">
         <v>39</v>
       </c>
       <c r="D33">
         <v>8111</v>
       </c>
       <c r="E33">
         <v>8111</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>3</v>
       </c>
       <c r="B34" t="s">
-        <v>664</v>
+        <v>543</v>
       </c>
       <c r="C34" t="s">
         <v>39</v>
       </c>
       <c r="D34">
         <v>5309</v>
       </c>
       <c r="E34">
         <v>5309</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>4</v>
       </c>
       <c r="B35" t="s">
-        <v>665</v>
+        <v>544</v>
       </c>
       <c r="C35" t="s">
         <v>39</v>
       </c>
       <c r="D35">
         <v>4233</v>
       </c>
       <c r="E35">
         <v>4233</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>5</v>
       </c>
       <c r="B36" t="s">
-        <v>666</v>
+        <v>545</v>
       </c>
       <c r="C36" t="s">
         <v>39</v>
       </c>
       <c r="D36">
         <v>3864</v>
       </c>
       <c r="E36">
         <v>3864</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>6</v>
       </c>
       <c r="B37" t="s">
-        <v>667</v>
+        <v>546</v>
       </c>
       <c r="C37" t="s">
         <v>39</v>
       </c>
       <c r="D37">
         <v>1573</v>
       </c>
       <c r="E37">
         <v>1573</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>7</v>
       </c>
       <c r="B38" t="s">
-        <v>668</v>
+        <v>547</v>
       </c>
       <c r="C38" t="s">
         <v>39</v>
       </c>
       <c r="D38">
         <v>1295</v>
       </c>
       <c r="E38">
         <v>1295</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>8</v>
       </c>
       <c r="B39" t="s">
-        <v>669</v>
+        <v>548</v>
       </c>
       <c r="C39" t="s">
         <v>39</v>
       </c>
       <c r="D39">
         <v>3058</v>
       </c>
       <c r="E39">
         <v>3058</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>9</v>
       </c>
       <c r="B40" t="s">
-        <v>670</v>
+        <v>549</v>
       </c>
       <c r="C40" t="s">
         <v>39</v>
       </c>
       <c r="D40">
         <v>161</v>
       </c>
       <c r="E40">
         <v>161</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>10</v>
       </c>
       <c r="B41" t="s">
-        <v>671</v>
+        <v>550</v>
       </c>
       <c r="C41" t="s">
         <v>39</v>
       </c>
       <c r="D41">
         <v>729</v>
       </c>
       <c r="E41">
         <v>729</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>11</v>
       </c>
       <c r="B42" t="s">
-        <v>672</v>
+        <v>551</v>
       </c>
       <c r="C42" t="s">
         <v>39</v>
       </c>
       <c r="D42">
         <v>7266</v>
       </c>
       <c r="E42">
         <v>7266</v>
       </c>
     </row>
     <row r="43"/>
     <row r="44">
       <c r="A44">
         <v>4</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
         <v>36</v>
       </c>
       <c r="D44">
         <v>37797</v>
       </c>
@@ -6982,221 +4436,221 @@
         <v>37797</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>31</v>
       </c>
       <c r="B45" t="s">
         <v>31</v>
       </c>
       <c r="C45" t="s">
         <v>37</v>
       </c>
       <c r="D45">
         <v>7076</v>
       </c>
       <c r="E45">
         <v>7076</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>1</v>
       </c>
       <c r="B46" t="s">
-        <v>673</v>
+        <v>552</v>
       </c>
       <c r="C46" t="s">
         <v>39</v>
       </c>
       <c r="D46">
         <v>7749</v>
       </c>
       <c r="E46">
         <v>7749</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>2</v>
       </c>
       <c r="B47" t="s">
-        <v>674</v>
+        <v>553</v>
       </c>
       <c r="C47" t="s">
         <v>39</v>
       </c>
       <c r="D47">
         <v>6834</v>
       </c>
       <c r="E47">
         <v>6834</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>3</v>
       </c>
       <c r="B48" t="s">
-        <v>675</v>
+        <v>554</v>
       </c>
       <c r="C48" t="s">
         <v>39</v>
       </c>
       <c r="D48">
         <v>9575</v>
       </c>
       <c r="E48">
         <v>9575</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>4</v>
       </c>
       <c r="B49" t="s">
-        <v>676</v>
+        <v>555</v>
       </c>
       <c r="C49" t="s">
         <v>39</v>
       </c>
       <c r="D49">
         <v>1865</v>
       </c>
       <c r="E49">
         <v>1865</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>5</v>
       </c>
       <c r="B50" t="s">
-        <v>677</v>
+        <v>556</v>
       </c>
       <c r="C50" t="s">
         <v>39</v>
       </c>
       <c r="D50">
         <v>860</v>
       </c>
       <c r="E50">
         <v>860</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>6</v>
       </c>
       <c r="B51" t="s">
-        <v>678</v>
+        <v>557</v>
       </c>
       <c r="C51" t="s">
         <v>39</v>
       </c>
       <c r="D51">
         <v>2055</v>
       </c>
       <c r="E51">
         <v>2055</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>7</v>
       </c>
       <c r="B52" t="s">
-        <v>679</v>
+        <v>558</v>
       </c>
       <c r="C52" t="s">
         <v>39</v>
       </c>
       <c r="D52">
         <v>481</v>
       </c>
       <c r="E52">
         <v>481</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>8</v>
       </c>
       <c r="B53" t="s">
-        <v>680</v>
+        <v>559</v>
       </c>
       <c r="C53" t="s">
         <v>39</v>
       </c>
       <c r="D53">
         <v>413</v>
       </c>
       <c r="E53">
         <v>413</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>9</v>
       </c>
       <c r="B54" t="s">
-        <v>681</v>
+        <v>560</v>
       </c>
       <c r="C54" t="s">
         <v>39</v>
       </c>
       <c r="D54">
         <v>263</v>
       </c>
       <c r="E54">
         <v>263</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>10</v>
       </c>
       <c r="B55" t="s">
-        <v>682</v>
+        <v>561</v>
       </c>
       <c r="C55" t="s">
         <v>39</v>
       </c>
       <c r="D55">
         <v>366</v>
       </c>
       <c r="E55">
         <v>366</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>11</v>
       </c>
       <c r="B56" t="s">
-        <v>683</v>
+        <v>562</v>
       </c>
       <c r="C56" t="s">
         <v>39</v>
       </c>
       <c r="D56">
         <v>260</v>
       </c>
       <c r="E56">
         <v>260</v>
       </c>
     </row>
     <row r="57"/>
     <row r="58">
       <c r="A58">
         <v>5</v>
       </c>
       <c r="B58" t="s">
         <v>10</v>
       </c>
       <c r="C58" t="s">
         <v>36</v>
       </c>
       <c r="D58">
         <v>82794</v>
       </c>
@@ -7204,221 +4658,221 @@
         <v>82794</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>31</v>
       </c>
       <c r="B59" t="s">
         <v>31</v>
       </c>
       <c r="C59" t="s">
         <v>37</v>
       </c>
       <c r="D59">
         <v>9751</v>
       </c>
       <c r="E59">
         <v>9751</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1</v>
       </c>
       <c r="B60" t="s">
-        <v>684</v>
+        <v>563</v>
       </c>
       <c r="C60" t="s">
         <v>39</v>
       </c>
       <c r="D60">
         <v>40823</v>
       </c>
       <c r="E60">
         <v>40823</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>2</v>
       </c>
       <c r="B61" t="s">
-        <v>685</v>
+        <v>564</v>
       </c>
       <c r="C61" t="s">
         <v>39</v>
       </c>
       <c r="D61">
         <v>17140</v>
       </c>
       <c r="E61">
         <v>17140</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>3</v>
       </c>
       <c r="B62" t="s">
-        <v>686</v>
+        <v>565</v>
       </c>
       <c r="C62" t="s">
         <v>39</v>
       </c>
       <c r="D62">
         <v>1737</v>
       </c>
       <c r="E62">
         <v>1737</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>4</v>
       </c>
       <c r="B63" t="s">
-        <v>687</v>
+        <v>566</v>
       </c>
       <c r="C63" t="s">
         <v>39</v>
       </c>
       <c r="D63">
         <v>2974</v>
       </c>
       <c r="E63">
         <v>2974</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>5</v>
       </c>
       <c r="B64" t="s">
-        <v>688</v>
+        <v>567</v>
       </c>
       <c r="C64" t="s">
         <v>39</v>
       </c>
       <c r="D64">
         <v>6707</v>
       </c>
       <c r="E64">
         <v>6707</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>6</v>
       </c>
       <c r="B65" t="s">
-        <v>689</v>
+        <v>568</v>
       </c>
       <c r="C65" t="s">
         <v>39</v>
       </c>
       <c r="D65">
         <v>756</v>
       </c>
       <c r="E65">
         <v>756</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>7</v>
       </c>
       <c r="B66" t="s">
-        <v>690</v>
+        <v>569</v>
       </c>
       <c r="C66" t="s">
         <v>39</v>
       </c>
       <c r="D66">
         <v>755</v>
       </c>
       <c r="E66">
         <v>755</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>8</v>
       </c>
       <c r="B67" t="s">
-        <v>691</v>
+        <v>570</v>
       </c>
       <c r="C67" t="s">
         <v>39</v>
       </c>
       <c r="D67">
         <v>1229</v>
       </c>
       <c r="E67">
         <v>1229</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>9</v>
       </c>
       <c r="B68" t="s">
-        <v>692</v>
+        <v>571</v>
       </c>
       <c r="C68" t="s">
         <v>39</v>
       </c>
       <c r="D68">
         <v>280</v>
       </c>
       <c r="E68">
         <v>280</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>10</v>
       </c>
       <c r="B69" t="s">
-        <v>693</v>
+        <v>572</v>
       </c>
       <c r="C69" t="s">
         <v>39</v>
       </c>
       <c r="D69">
         <v>353</v>
       </c>
       <c r="E69">
         <v>353</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>11</v>
       </c>
       <c r="B70" t="s">
-        <v>694</v>
+        <v>573</v>
       </c>
       <c r="C70" t="s">
         <v>39</v>
       </c>
       <c r="D70">
         <v>289</v>
       </c>
       <c r="E70">
         <v>289</v>
       </c>
     </row>
     <row r="71"/>
     <row r="72">
       <c r="A72">
         <v>6</v>
       </c>
       <c r="B72" t="s">
         <v>11</v>
       </c>
       <c r="C72" t="s">
         <v>36</v>
       </c>
       <c r="D72">
         <v>3115</v>
       </c>
@@ -7426,85 +4880,85 @@
         <v>3115</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>31</v>
       </c>
       <c r="B73" t="s">
         <v>31</v>
       </c>
       <c r="C73" t="s">
         <v>37</v>
       </c>
       <c r="D73">
         <v>1194</v>
       </c>
       <c r="E73">
         <v>1194</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1</v>
       </c>
       <c r="B74" t="s">
-        <v>695</v>
+        <v>574</v>
       </c>
       <c r="C74" t="s">
         <v>39</v>
       </c>
       <c r="D74">
         <v>1162</v>
       </c>
       <c r="E74">
         <v>1162</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>2</v>
       </c>
       <c r="B75" t="s">
-        <v>696</v>
+        <v>575</v>
       </c>
       <c r="C75" t="s">
         <v>39</v>
       </c>
       <c r="D75">
         <v>505</v>
       </c>
       <c r="E75">
         <v>505</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>3</v>
       </c>
       <c r="B76" t="s">
-        <v>697</v>
+        <v>576</v>
       </c>
       <c r="C76" t="s">
         <v>39</v>
       </c>
       <c r="D76">
         <v>254</v>
       </c>
       <c r="E76">
         <v>254</v>
       </c>
     </row>
     <row r="77"/>
     <row r="78">
       <c r="A78">
         <v>7</v>
       </c>
       <c r="B78" t="s">
         <v>12</v>
       </c>
       <c r="C78" t="s">
         <v>36</v>
       </c>
       <c r="D78">
         <v>2772</v>
       </c>
@@ -7512,102 +4966,102 @@
         <v>2772</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>31</v>
       </c>
       <c r="B79" t="s">
         <v>31</v>
       </c>
       <c r="C79" t="s">
         <v>37</v>
       </c>
       <c r="D79">
         <v>1060</v>
       </c>
       <c r="E79">
         <v>1060</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1</v>
       </c>
       <c r="B80" t="s">
-        <v>698</v>
+        <v>577</v>
       </c>
       <c r="C80" t="s">
         <v>39</v>
       </c>
       <c r="D80">
         <v>1021</v>
       </c>
       <c r="E80">
         <v>1021</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>2</v>
       </c>
       <c r="B81" t="s">
-        <v>699</v>
+        <v>578</v>
       </c>
       <c r="C81" t="s">
         <v>39</v>
       </c>
       <c r="D81">
         <v>333</v>
       </c>
       <c r="E81">
         <v>333</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>3</v>
       </c>
       <c r="B82" t="s">
-        <v>700</v>
+        <v>579</v>
       </c>
       <c r="C82" t="s">
         <v>39</v>
       </c>
       <c r="D82">
         <v>183</v>
       </c>
       <c r="E82">
         <v>183</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>4</v>
       </c>
       <c r="B83" t="s">
-        <v>701</v>
+        <v>580</v>
       </c>
       <c r="C83" t="s">
         <v>39</v>
       </c>
       <c r="D83">
         <v>175</v>
       </c>
       <c r="E83">
         <v>175</v>
       </c>
     </row>
     <row r="84"/>
     <row r="85">
       <c r="A85">
         <v>8</v>
       </c>
       <c r="B85" t="s">
         <v>13</v>
       </c>
       <c r="C85" t="s">
         <v>36</v>
       </c>
       <c r="D85">
         <v>61454</v>
       </c>
@@ -7615,221 +5069,221 @@
         <v>61454</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>31</v>
       </c>
       <c r="B86" t="s">
         <v>31</v>
       </c>
       <c r="C86" t="s">
         <v>37</v>
       </c>
       <c r="D86">
         <v>14427</v>
       </c>
       <c r="E86">
         <v>14427</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1</v>
       </c>
       <c r="B87" t="s">
-        <v>702</v>
+        <v>581</v>
       </c>
       <c r="C87" t="s">
         <v>39</v>
       </c>
       <c r="D87">
         <v>9888</v>
       </c>
       <c r="E87">
         <v>9888</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>2</v>
       </c>
       <c r="B88" t="s">
-        <v>703</v>
+        <v>582</v>
       </c>
       <c r="C88" t="s">
         <v>39</v>
       </c>
       <c r="D88">
         <v>13869</v>
       </c>
       <c r="E88">
         <v>13869</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>3</v>
       </c>
       <c r="B89" t="s">
-        <v>704</v>
+        <v>583</v>
       </c>
       <c r="C89" t="s">
         <v>39</v>
       </c>
       <c r="D89">
         <v>12465</v>
       </c>
       <c r="E89">
         <v>12465</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>4</v>
       </c>
       <c r="B90" t="s">
-        <v>705</v>
+        <v>584</v>
       </c>
       <c r="C90" t="s">
         <v>39</v>
       </c>
       <c r="D90">
         <v>2418</v>
       </c>
       <c r="E90">
         <v>2418</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>5</v>
       </c>
       <c r="B91" t="s">
-        <v>706</v>
+        <v>585</v>
       </c>
       <c r="C91" t="s">
         <v>39</v>
       </c>
       <c r="D91">
         <v>2006</v>
       </c>
       <c r="E91">
         <v>2006</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>6</v>
       </c>
       <c r="B92" t="s">
-        <v>707</v>
+        <v>586</v>
       </c>
       <c r="C92" t="s">
         <v>39</v>
       </c>
       <c r="D92">
         <v>1842</v>
       </c>
       <c r="E92">
         <v>1842</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>7</v>
       </c>
       <c r="B93" t="s">
-        <v>708</v>
+        <v>587</v>
       </c>
       <c r="C93" t="s">
         <v>39</v>
       </c>
       <c r="D93">
         <v>752</v>
       </c>
       <c r="E93">
         <v>752</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>8</v>
       </c>
       <c r="B94" t="s">
-        <v>709</v>
+        <v>588</v>
       </c>
       <c r="C94" t="s">
         <v>39</v>
       </c>
       <c r="D94">
         <v>1276</v>
       </c>
       <c r="E94">
         <v>1276</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>9</v>
       </c>
       <c r="B95" t="s">
-        <v>710</v>
+        <v>589</v>
       </c>
       <c r="C95" t="s">
         <v>39</v>
       </c>
       <c r="D95">
         <v>678</v>
       </c>
       <c r="E95">
         <v>678</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>10</v>
       </c>
       <c r="B96" t="s">
-        <v>711</v>
+        <v>590</v>
       </c>
       <c r="C96" t="s">
         <v>39</v>
       </c>
       <c r="D96">
         <v>1087</v>
       </c>
       <c r="E96">
         <v>1087</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>11</v>
       </c>
       <c r="B97" t="s">
-        <v>712</v>
+        <v>591</v>
       </c>
       <c r="C97" t="s">
         <v>39</v>
       </c>
       <c r="D97">
         <v>746</v>
       </c>
       <c r="E97">
         <v>746</v>
       </c>
     </row>
     <row r="98"/>
     <row r="99">
       <c r="A99">
         <v>9</v>
       </c>
       <c r="B99" t="s">
         <v>14</v>
       </c>
       <c r="C99" t="s">
         <v>36</v>
       </c>
       <c r="D99">
         <v>858</v>
       </c>
@@ -7837,1384 +5291,1384 @@
         <v>858</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>31</v>
       </c>
       <c r="B100" t="s">
         <v>31</v>
       </c>
       <c r="C100" t="s">
         <v>37</v>
       </c>
       <c r="D100">
         <v>576</v>
       </c>
       <c r="E100">
         <v>576</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>1</v>
       </c>
       <c r="B101" t="s">
-        <v>713</v>
+        <v>592</v>
       </c>
       <c r="C101" t="s">
         <v>39</v>
       </c>
       <c r="D101">
         <v>186</v>
       </c>
       <c r="E101">
         <v>186</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>2</v>
       </c>
       <c r="B102" t="s">
-        <v>714</v>
+        <v>593</v>
       </c>
       <c r="C102" t="s">
         <v>39</v>
       </c>
       <c r="D102">
         <v>96</v>
       </c>
       <c r="E102">
         <v>96</v>
       </c>
     </row>
     <row r="103"/>
     <row r="104">
       <c r="A104">
         <v>10</v>
       </c>
       <c r="B104" t="s">
-        <v>152</v>
+        <v>15</v>
       </c>
       <c r="C104" t="s">
         <v>36</v>
       </c>
       <c r="D104">
         <v>1649</v>
       </c>
       <c r="E104">
         <v>1649</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>31</v>
       </c>
       <c r="B105" t="s">
         <v>31</v>
       </c>
       <c r="C105" t="s">
         <v>37</v>
       </c>
       <c r="D105">
         <v>338</v>
       </c>
       <c r="E105">
         <v>338</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>1</v>
       </c>
       <c r="B106" t="s">
-        <v>715</v>
+        <v>594</v>
       </c>
       <c r="C106" t="s">
         <v>39</v>
       </c>
       <c r="D106">
         <v>867</v>
       </c>
       <c r="E106">
         <v>867</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>2</v>
       </c>
       <c r="B107" t="s">
-        <v>716</v>
+        <v>595</v>
       </c>
       <c r="C107" t="s">
         <v>39</v>
       </c>
       <c r="D107">
         <v>263</v>
       </c>
       <c r="E107">
         <v>263</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>3</v>
       </c>
       <c r="B108" t="s">
-        <v>717</v>
+        <v>596</v>
       </c>
       <c r="C108" t="s">
         <v>39</v>
       </c>
       <c r="D108">
         <v>181</v>
       </c>
       <c r="E108">
         <v>181</v>
       </c>
     </row>
     <row r="109"/>
     <row r="110">
       <c r="A110">
         <v>12</v>
       </c>
       <c r="B110" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C110" t="s">
         <v>36</v>
       </c>
       <c r="D110">
         <v>34572</v>
       </c>
       <c r="E110">
         <v>34572</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>31</v>
       </c>
       <c r="B111" t="s">
         <v>31</v>
       </c>
       <c r="C111" t="s">
         <v>37</v>
       </c>
       <c r="D111">
         <v>4553</v>
       </c>
       <c r="E111">
         <v>4553</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1</v>
       </c>
       <c r="B112" t="s">
-        <v>718</v>
+        <v>597</v>
       </c>
       <c r="C112" t="s">
         <v>39</v>
       </c>
       <c r="D112">
         <v>6939</v>
       </c>
       <c r="E112">
         <v>6939</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>2</v>
       </c>
       <c r="B113" t="s">
-        <v>719</v>
+        <v>598</v>
       </c>
       <c r="C113" t="s">
         <v>39</v>
       </c>
       <c r="D113">
         <v>2377</v>
       </c>
       <c r="E113">
         <v>2377</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>3</v>
       </c>
       <c r="B114" t="s">
-        <v>720</v>
+        <v>599</v>
       </c>
       <c r="C114" t="s">
         <v>39</v>
       </c>
       <c r="D114">
         <v>1315</v>
       </c>
       <c r="E114">
         <v>1315</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>4</v>
       </c>
       <c r="B115" t="s">
-        <v>721</v>
+        <v>600</v>
       </c>
       <c r="C115" t="s">
         <v>39</v>
       </c>
       <c r="D115">
         <v>1132</v>
       </c>
       <c r="E115">
         <v>1132</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>5</v>
       </c>
       <c r="B116" t="s">
-        <v>722</v>
+        <v>601</v>
       </c>
       <c r="C116" t="s">
         <v>39</v>
       </c>
       <c r="D116">
         <v>1966</v>
       </c>
       <c r="E116">
         <v>1966</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>6</v>
       </c>
       <c r="B117" t="s">
-        <v>723</v>
+        <v>602</v>
       </c>
       <c r="C117" t="s">
         <v>39</v>
       </c>
       <c r="D117">
         <v>1148</v>
       </c>
       <c r="E117">
         <v>1148</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>7</v>
       </c>
       <c r="B118" t="s">
-        <v>724</v>
+        <v>603</v>
       </c>
       <c r="C118" t="s">
         <v>39</v>
       </c>
       <c r="D118">
         <v>230</v>
       </c>
       <c r="E118">
         <v>230</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>8</v>
       </c>
       <c r="B119" t="s">
-        <v>725</v>
+        <v>604</v>
       </c>
       <c r="C119" t="s">
         <v>39</v>
       </c>
       <c r="D119">
         <v>393</v>
       </c>
       <c r="E119">
         <v>393</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>9</v>
       </c>
       <c r="B120" t="s">
-        <v>726</v>
+        <v>605</v>
       </c>
       <c r="C120" t="s">
         <v>39</v>
       </c>
       <c r="D120">
         <v>13555</v>
       </c>
       <c r="E120">
         <v>13555</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>10</v>
       </c>
       <c r="B121" t="s">
-        <v>727</v>
+        <v>606</v>
       </c>
       <c r="C121" t="s">
         <v>39</v>
       </c>
       <c r="D121">
         <v>568</v>
       </c>
       <c r="E121">
         <v>568</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>11</v>
       </c>
       <c r="B122" t="s">
-        <v>728</v>
+        <v>607</v>
       </c>
       <c r="C122" t="s">
         <v>39</v>
       </c>
       <c r="D122">
         <v>396</v>
       </c>
       <c r="E122">
         <v>396</v>
       </c>
     </row>
     <row r="123"/>
     <row r="124">
       <c r="A124">
         <v>13</v>
       </c>
       <c r="B124" t="s">
-        <v>153</v>
+        <v>17</v>
       </c>
       <c r="C124" t="s">
         <v>36</v>
       </c>
       <c r="D124">
         <v>791</v>
       </c>
       <c r="E124">
         <v>791</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>31</v>
       </c>
       <c r="B125" t="s">
         <v>31</v>
       </c>
       <c r="C125" t="s">
         <v>37</v>
       </c>
       <c r="D125">
         <v>318</v>
       </c>
       <c r="E125">
         <v>318</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1</v>
       </c>
       <c r="B126" t="s">
-        <v>729</v>
+        <v>608</v>
       </c>
       <c r="C126" t="s">
         <v>39</v>
       </c>
       <c r="D126">
         <v>473</v>
       </c>
       <c r="E126">
         <v>473</v>
       </c>
     </row>
     <row r="127"/>
     <row r="128">
       <c r="A128">
         <v>14</v>
       </c>
       <c r="B128" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C128" t="s">
         <v>36</v>
       </c>
       <c r="D128">
         <v>29375</v>
       </c>
       <c r="E128">
         <v>29375</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
         <v>31</v>
       </c>
       <c r="B129" t="s">
         <v>31</v>
       </c>
       <c r="C129" t="s">
         <v>37</v>
       </c>
       <c r="D129">
         <v>5308</v>
       </c>
       <c r="E129">
         <v>5308</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1</v>
       </c>
       <c r="B130" t="s">
-        <v>730</v>
+        <v>609</v>
       </c>
       <c r="C130" t="s">
         <v>39</v>
       </c>
       <c r="D130">
         <v>10477</v>
       </c>
       <c r="E130">
         <v>10477</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>2</v>
       </c>
       <c r="B131" t="s">
-        <v>731</v>
+        <v>610</v>
       </c>
       <c r="C131" t="s">
         <v>39</v>
       </c>
       <c r="D131">
         <v>7543</v>
       </c>
       <c r="E131">
         <v>7543</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>3</v>
       </c>
       <c r="B132" t="s">
-        <v>732</v>
+        <v>611</v>
       </c>
       <c r="C132" t="s">
         <v>39</v>
       </c>
       <c r="D132">
         <v>933</v>
       </c>
       <c r="E132">
         <v>933</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>4</v>
       </c>
       <c r="B133" t="s">
-        <v>733</v>
+        <v>612</v>
       </c>
       <c r="C133" t="s">
         <v>39</v>
       </c>
       <c r="D133">
         <v>622</v>
       </c>
       <c r="E133">
         <v>622</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>5</v>
       </c>
       <c r="B134" t="s">
-        <v>734</v>
+        <v>613</v>
       </c>
       <c r="C134" t="s">
         <v>39</v>
       </c>
       <c r="D134">
         <v>751</v>
       </c>
       <c r="E134">
         <v>751</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>6</v>
       </c>
       <c r="B135" t="s">
-        <v>735</v>
+        <v>614</v>
       </c>
       <c r="C135" t="s">
         <v>39</v>
       </c>
       <c r="D135">
         <v>360</v>
       </c>
       <c r="E135">
         <v>360</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>7</v>
       </c>
       <c r="B136" t="s">
-        <v>736</v>
+        <v>615</v>
       </c>
       <c r="C136" t="s">
         <v>39</v>
       </c>
       <c r="D136">
         <v>270</v>
       </c>
       <c r="E136">
         <v>270</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>8</v>
       </c>
       <c r="B137" t="s">
-        <v>737</v>
+        <v>616</v>
       </c>
       <c r="C137" t="s">
         <v>39</v>
       </c>
       <c r="D137">
         <v>393</v>
       </c>
       <c r="E137">
         <v>393</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>9</v>
       </c>
       <c r="B138" t="s">
-        <v>738</v>
+        <v>617</v>
       </c>
       <c r="C138" t="s">
         <v>39</v>
       </c>
       <c r="D138">
         <v>1168</v>
       </c>
       <c r="E138">
         <v>1168</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>10</v>
       </c>
       <c r="B139" t="s">
-        <v>739</v>
+        <v>618</v>
       </c>
       <c r="C139" t="s">
         <v>39</v>
       </c>
       <c r="D139">
         <v>1550</v>
       </c>
       <c r="E139">
         <v>1550</v>
       </c>
     </row>
     <row r="140"/>
     <row r="141">
       <c r="A141">
         <v>15</v>
       </c>
       <c r="B141" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C141" t="s">
         <v>36</v>
       </c>
       <c r="D141">
         <v>14192</v>
       </c>
       <c r="E141">
         <v>14192</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
         <v>31</v>
       </c>
       <c r="B142" t="s">
         <v>31</v>
       </c>
       <c r="C142" t="s">
         <v>37</v>
       </c>
       <c r="D142">
         <v>4960</v>
       </c>
       <c r="E142">
         <v>4960</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1</v>
       </c>
       <c r="B143" t="s">
-        <v>740</v>
+        <v>619</v>
       </c>
       <c r="C143" t="s">
         <v>39</v>
       </c>
       <c r="D143">
         <v>2112</v>
       </c>
       <c r="E143">
         <v>2112</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>2</v>
       </c>
       <c r="B144" t="s">
-        <v>741</v>
+        <v>620</v>
       </c>
       <c r="C144" t="s">
         <v>39</v>
       </c>
       <c r="D144">
         <v>1348</v>
       </c>
       <c r="E144">
         <v>1348</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>3</v>
       </c>
       <c r="B145" t="s">
-        <v>742</v>
+        <v>621</v>
       </c>
       <c r="C145" t="s">
         <v>39</v>
       </c>
       <c r="D145">
         <v>971</v>
       </c>
       <c r="E145">
         <v>971</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>4</v>
       </c>
       <c r="B146" t="s">
-        <v>743</v>
+        <v>622</v>
       </c>
       <c r="C146" t="s">
         <v>39</v>
       </c>
       <c r="D146">
         <v>2683</v>
       </c>
       <c r="E146">
         <v>2683</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>5</v>
       </c>
       <c r="B147" t="s">
-        <v>744</v>
+        <v>623</v>
       </c>
       <c r="C147" t="s">
         <v>39</v>
       </c>
       <c r="D147">
         <v>573</v>
       </c>
       <c r="E147">
         <v>573</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>6</v>
       </c>
       <c r="B148" t="s">
-        <v>745</v>
+        <v>624</v>
       </c>
       <c r="C148" t="s">
         <v>39</v>
       </c>
       <c r="D148">
         <v>273</v>
       </c>
       <c r="E148">
         <v>273</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>7</v>
       </c>
       <c r="B149" t="s">
-        <v>746</v>
+        <v>625</v>
       </c>
       <c r="C149" t="s">
         <v>39</v>
       </c>
       <c r="D149">
         <v>474</v>
       </c>
       <c r="E149">
         <v>474</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>8</v>
       </c>
       <c r="B150" t="s">
-        <v>747</v>
+        <v>626</v>
       </c>
       <c r="C150" t="s">
         <v>39</v>
       </c>
       <c r="D150">
         <v>174</v>
       </c>
       <c r="E150">
         <v>174</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>9</v>
       </c>
       <c r="B151" t="s">
-        <v>748</v>
+        <v>627</v>
       </c>
       <c r="C151" t="s">
         <v>39</v>
       </c>
       <c r="D151">
         <v>275</v>
       </c>
       <c r="E151">
         <v>275</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>10</v>
       </c>
       <c r="B152" t="s">
-        <v>749</v>
+        <v>628</v>
       </c>
       <c r="C152" t="s">
         <v>39</v>
       </c>
       <c r="D152">
         <v>349</v>
       </c>
       <c r="E152">
         <v>349</v>
       </c>
     </row>
     <row r="153"/>
     <row r="154">
       <c r="A154">
         <v>16</v>
       </c>
       <c r="B154" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C154" t="s">
         <v>36</v>
       </c>
       <c r="D154">
         <v>17626</v>
       </c>
       <c r="E154">
         <v>17626</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
         <v>31</v>
       </c>
       <c r="B155" t="s">
         <v>31</v>
       </c>
       <c r="C155" t="s">
         <v>37</v>
       </c>
       <c r="D155">
         <v>1475</v>
       </c>
       <c r="E155">
         <v>1475</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>1</v>
       </c>
       <c r="B156" t="s">
-        <v>750</v>
+        <v>629</v>
       </c>
       <c r="C156" t="s">
         <v>39</v>
       </c>
       <c r="D156">
         <v>1484</v>
       </c>
       <c r="E156">
         <v>1484</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>2</v>
       </c>
       <c r="B157" t="s">
-        <v>751</v>
+        <v>630</v>
       </c>
       <c r="C157" t="s">
         <v>39</v>
       </c>
       <c r="D157">
         <v>6120</v>
       </c>
       <c r="E157">
         <v>6120</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>3</v>
       </c>
       <c r="B158" t="s">
-        <v>752</v>
+        <v>631</v>
       </c>
       <c r="C158" t="s">
         <v>39</v>
       </c>
       <c r="D158">
         <v>6743</v>
       </c>
       <c r="E158">
         <v>6743</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>4</v>
       </c>
       <c r="B159" t="s">
-        <v>753</v>
+        <v>632</v>
       </c>
       <c r="C159" t="s">
         <v>39</v>
       </c>
       <c r="D159">
         <v>935</v>
       </c>
       <c r="E159">
         <v>935</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>5</v>
       </c>
       <c r="B160" t="s">
-        <v>754</v>
+        <v>633</v>
       </c>
       <c r="C160" t="s">
         <v>39</v>
       </c>
       <c r="D160">
         <v>183</v>
       </c>
       <c r="E160">
         <v>183</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>6</v>
       </c>
       <c r="B161" t="s">
-        <v>755</v>
+        <v>634</v>
       </c>
       <c r="C161" t="s">
         <v>39</v>
       </c>
       <c r="D161">
         <v>203</v>
       </c>
       <c r="E161">
         <v>203</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>7</v>
       </c>
       <c r="B162" t="s">
-        <v>756</v>
+        <v>635</v>
       </c>
       <c r="C162" t="s">
         <v>39</v>
       </c>
       <c r="D162">
         <v>98</v>
       </c>
       <c r="E162">
         <v>98</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>8</v>
       </c>
       <c r="B163" t="s">
-        <v>757</v>
+        <v>636</v>
       </c>
       <c r="C163" t="s">
         <v>39</v>
       </c>
       <c r="D163">
         <v>59</v>
       </c>
       <c r="E163">
         <v>59</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>9</v>
       </c>
       <c r="B164" t="s">
-        <v>758</v>
+        <v>637</v>
       </c>
       <c r="C164" t="s">
         <v>39</v>
       </c>
       <c r="D164">
         <v>100</v>
       </c>
       <c r="E164">
         <v>100</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>10</v>
       </c>
       <c r="B165" t="s">
-        <v>759</v>
+        <v>638</v>
       </c>
       <c r="C165" t="s">
         <v>39</v>
       </c>
       <c r="D165">
         <v>74</v>
       </c>
       <c r="E165">
         <v>74</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>11</v>
       </c>
       <c r="B166" t="s">
-        <v>760</v>
+        <v>639</v>
       </c>
       <c r="C166" t="s">
         <v>39</v>
       </c>
       <c r="D166">
         <v>152</v>
       </c>
       <c r="E166">
         <v>152</v>
       </c>
     </row>
     <row r="167"/>
     <row r="168">
       <c r="A168">
         <v>17</v>
       </c>
       <c r="B168" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C168" t="s">
         <v>36</v>
       </c>
       <c r="D168">
         <v>4512</v>
       </c>
       <c r="E168">
         <v>4512</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
         <v>31</v>
       </c>
       <c r="B169" t="s">
         <v>31</v>
       </c>
       <c r="C169" t="s">
         <v>37</v>
       </c>
       <c r="D169">
         <v>1047</v>
       </c>
       <c r="E169">
         <v>1047</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>1</v>
       </c>
       <c r="B170" t="s">
-        <v>761</v>
+        <v>640</v>
       </c>
       <c r="C170" t="s">
         <v>39</v>
       </c>
       <c r="D170">
         <v>891</v>
       </c>
       <c r="E170">
         <v>891</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>2</v>
       </c>
       <c r="B171" t="s">
-        <v>762</v>
+        <v>641</v>
       </c>
       <c r="C171" t="s">
         <v>39</v>
       </c>
       <c r="D171">
         <v>621</v>
       </c>
       <c r="E171">
         <v>621</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>3</v>
       </c>
       <c r="B172" t="s">
-        <v>763</v>
+        <v>642</v>
       </c>
       <c r="C172" t="s">
         <v>39</v>
       </c>
       <c r="D172">
         <v>256</v>
       </c>
       <c r="E172">
         <v>256</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>4</v>
       </c>
       <c r="B173" t="s">
-        <v>764</v>
+        <v>643</v>
       </c>
       <c r="C173" t="s">
         <v>39</v>
       </c>
       <c r="D173">
         <v>195</v>
       </c>
       <c r="E173">
         <v>195</v>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>5</v>
       </c>
       <c r="B174" t="s">
-        <v>765</v>
+        <v>644</v>
       </c>
       <c r="C174" t="s">
         <v>39</v>
       </c>
       <c r="D174">
         <v>181</v>
       </c>
       <c r="E174">
         <v>181</v>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>6</v>
       </c>
       <c r="B175" t="s">
-        <v>766</v>
+        <v>645</v>
       </c>
       <c r="C175" t="s">
         <v>39</v>
       </c>
       <c r="D175">
         <v>157</v>
       </c>
       <c r="E175">
         <v>157</v>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>7</v>
       </c>
       <c r="B176" t="s">
-        <v>767</v>
+        <v>646</v>
       </c>
       <c r="C176" t="s">
         <v>39</v>
       </c>
       <c r="D176">
         <v>93</v>
       </c>
       <c r="E176">
         <v>93</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>8</v>
       </c>
       <c r="B177" t="s">
-        <v>768</v>
+        <v>647</v>
       </c>
       <c r="C177" t="s">
         <v>39</v>
       </c>
       <c r="D177">
         <v>62</v>
       </c>
       <c r="E177">
         <v>62</v>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>9</v>
       </c>
       <c r="B178" t="s">
-        <v>769</v>
+        <v>648</v>
       </c>
       <c r="C178" t="s">
         <v>39</v>
       </c>
       <c r="D178">
         <v>63</v>
       </c>
       <c r="E178">
         <v>63</v>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>10</v>
       </c>
       <c r="B179" t="s">
-        <v>770</v>
+        <v>649</v>
       </c>
       <c r="C179" t="s">
         <v>39</v>
       </c>
       <c r="D179">
         <v>946</v>
       </c>
       <c r="E179">
         <v>946</v>
       </c>
     </row>
     <row r="180"/>
     <row r="181">
       <c r="A181">
         <v>24</v>
       </c>
       <c r="B181" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C181" t="s">
         <v>36</v>
       </c>
       <c r="D181">
         <v>3766</v>
       </c>
       <c r="E181">
         <v>3766</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
         <v>31</v>
       </c>
       <c r="B182" t="s">
         <v>31</v>
       </c>
       <c r="C182" t="s">
         <v>37</v>
       </c>
       <c r="D182">
         <v>795</v>
       </c>
       <c r="E182">
         <v>795</v>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>1</v>
       </c>
       <c r="B183" t="s">
-        <v>771</v>
+        <v>650</v>
       </c>
       <c r="C183" t="s">
         <v>39</v>
       </c>
       <c r="D183">
         <v>1741</v>
       </c>
       <c r="E183">
         <v>1741</v>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>2</v>
       </c>
       <c r="B184" t="s">
-        <v>772</v>
+        <v>651</v>
       </c>
       <c r="C184" t="s">
         <v>39</v>
       </c>
       <c r="D184">
         <v>318</v>
       </c>
       <c r="E184">
         <v>318</v>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>3</v>
       </c>
       <c r="B185" t="s">
-        <v>773</v>
+        <v>652</v>
       </c>
       <c r="C185" t="s">
         <v>39</v>
       </c>
       <c r="D185">
         <v>194</v>
       </c>
       <c r="E185">
         <v>194</v>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>4</v>
       </c>
       <c r="B186" t="s">
-        <v>774</v>
+        <v>653</v>
       </c>
       <c r="C186" t="s">
         <v>39</v>
       </c>
       <c r="D186">
         <v>718</v>
       </c>
       <c r="E186">
         <v>718</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
@@ -9224,92 +6678,92 @@
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>775</v>
+        <v>654</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="W1" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C2" t="s">
-        <v>776</v>
+        <v>655</v>
       </c>
       <c r="D2" t="s">
-        <v>777</v>
+        <v>656</v>
       </c>
       <c r="E2" t="s">
-        <v>778</v>
+        <v>657</v>
       </c>
       <c r="F2" t="s">
-        <v>779</v>
+        <v>658</v>
       </c>
       <c r="G2">
         <v>58575</v>
       </c>
       <c r="H2">
         <v>142393</v>
       </c>
       <c r="I2">
         <v>96847</v>
       </c>
       <c r="J2">
         <v>61539</v>
       </c>
       <c r="K2">
         <v>37404</v>
       </c>
       <c r="L2">
         <v>2629</v>
       </c>
       <c r="M2">
         <v>2938</v>
       </c>
       <c r="N2">
         <v>38826</v>
       </c>
@@ -9382,69 +6836,69 @@
         <v>50179</v>
       </c>
       <c r="R3">
         <v>30857</v>
       </c>
       <c r="S3">
         <v>10971</v>
       </c>
       <c r="T3">
         <v>6373</v>
       </c>
       <c r="U3">
         <v>7524</v>
       </c>
       <c r="V3">
         <v>1557</v>
       </c>
       <c r="W3">
         <v>550878</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>779</v>
+        <v>658</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
@@ -9463,204 +6917,204 @@
         <v>58575</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" t="s">
         <v>37</v>
       </c>
       <c r="D3">
         <v>13578</v>
       </c>
       <c r="E3">
         <v>13578</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>780</v>
+        <v>659</v>
       </c>
       <c r="C4" t="s">
         <v>39</v>
       </c>
       <c r="D4">
         <v>17738</v>
       </c>
       <c r="E4">
         <v>17738</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>781</v>
+        <v>660</v>
       </c>
       <c r="C5" t="s">
         <v>39</v>
       </c>
       <c r="D5">
         <v>7526</v>
       </c>
       <c r="E5">
         <v>7526</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>782</v>
+        <v>661</v>
       </c>
       <c r="C6" t="s">
         <v>39</v>
       </c>
       <c r="D6">
         <v>7488</v>
       </c>
       <c r="E6">
         <v>7488</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>783</v>
+        <v>662</v>
       </c>
       <c r="C7" t="s">
         <v>39</v>
       </c>
       <c r="D7">
         <v>8672</v>
       </c>
       <c r="E7">
         <v>8672</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>784</v>
+        <v>663</v>
       </c>
       <c r="C8" t="s">
         <v>39</v>
       </c>
       <c r="D8">
         <v>694</v>
       </c>
       <c r="E8">
         <v>694</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>785</v>
+        <v>664</v>
       </c>
       <c r="C9" t="s">
         <v>39</v>
       </c>
       <c r="D9">
         <v>787</v>
       </c>
       <c r="E9">
         <v>787</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>786</v>
+        <v>665</v>
       </c>
       <c r="C10" t="s">
         <v>39</v>
       </c>
       <c r="D10">
         <v>509</v>
       </c>
       <c r="E10">
         <v>509</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>787</v>
+        <v>666</v>
       </c>
       <c r="C11" t="s">
         <v>39</v>
       </c>
       <c r="D11">
         <v>1018</v>
       </c>
       <c r="E11">
         <v>1018</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>788</v>
+        <v>667</v>
       </c>
       <c r="C12" t="s">
         <v>39</v>
       </c>
       <c r="D12">
         <v>299</v>
       </c>
       <c r="E12">
         <v>299</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>789</v>
+        <v>668</v>
       </c>
       <c r="C13" t="s">
         <v>39</v>
       </c>
       <c r="D13">
         <v>266</v>
       </c>
       <c r="E13">
         <v>266</v>
       </c>
     </row>
     <row r="14"/>
     <row r="15">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
         <v>7</v>
       </c>
       <c r="C15" t="s">
         <v>36</v>
       </c>
       <c r="D15">
         <v>142393</v>
       </c>
@@ -9668,204 +7122,204 @@
         <v>142393</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>31</v>
       </c>
       <c r="B16" t="s">
         <v>31</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16">
         <v>33203</v>
       </c>
       <c r="E16">
         <v>33203</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>790</v>
+        <v>669</v>
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17">
         <v>30657</v>
       </c>
       <c r="E17">
         <v>30657</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2</v>
       </c>
       <c r="B18" t="s">
-        <v>791</v>
+        <v>670</v>
       </c>
       <c r="C18" t="s">
         <v>39</v>
       </c>
       <c r="D18">
         <v>43457</v>
       </c>
       <c r="E18">
         <v>43457</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>3</v>
       </c>
       <c r="B19" t="s">
-        <v>792</v>
+        <v>671</v>
       </c>
       <c r="C19" t="s">
         <v>39</v>
       </c>
       <c r="D19">
         <v>3453</v>
       </c>
       <c r="E19">
         <v>3453</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>4</v>
       </c>
       <c r="B20" t="s">
-        <v>793</v>
+        <v>672</v>
       </c>
       <c r="C20" t="s">
         <v>39</v>
       </c>
       <c r="D20">
         <v>16031</v>
       </c>
       <c r="E20">
         <v>16031</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>5</v>
       </c>
       <c r="B21" t="s">
-        <v>794</v>
+        <v>673</v>
       </c>
       <c r="C21" t="s">
         <v>39</v>
       </c>
       <c r="D21">
         <v>2141</v>
       </c>
       <c r="E21">
         <v>2141</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>6</v>
       </c>
       <c r="B22" t="s">
-        <v>795</v>
+        <v>674</v>
       </c>
       <c r="C22" t="s">
         <v>39</v>
       </c>
       <c r="D22">
         <v>1653</v>
       </c>
       <c r="E22">
         <v>1653</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>7</v>
       </c>
       <c r="B23" t="s">
-        <v>796</v>
+        <v>675</v>
       </c>
       <c r="C23" t="s">
         <v>39</v>
       </c>
       <c r="D23">
         <v>637</v>
       </c>
       <c r="E23">
         <v>637</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>8</v>
       </c>
       <c r="B24" t="s">
-        <v>797</v>
+        <v>676</v>
       </c>
       <c r="C24" t="s">
         <v>39</v>
       </c>
       <c r="D24">
         <v>684</v>
       </c>
       <c r="E24">
         <v>684</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>9</v>
       </c>
       <c r="B25" t="s">
-        <v>380</v>
+        <v>259</v>
       </c>
       <c r="C25" t="s">
         <v>39</v>
       </c>
       <c r="D25">
         <v>615</v>
       </c>
       <c r="E25">
         <v>615</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>10</v>
       </c>
       <c r="B26" t="s">
-        <v>798</v>
+        <v>677</v>
       </c>
       <c r="C26" t="s">
         <v>39</v>
       </c>
       <c r="D26">
         <v>9862</v>
       </c>
       <c r="E26">
         <v>9862</v>
       </c>
     </row>
     <row r="27"/>
     <row r="28">
       <c r="A28">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>8</v>
       </c>
       <c r="C28" t="s">
         <v>36</v>
       </c>
       <c r="D28">
         <v>96847</v>
       </c>
@@ -9873,204 +7327,204 @@
         <v>96847</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>31</v>
       </c>
       <c r="B29" t="s">
         <v>31</v>
       </c>
       <c r="C29" t="s">
         <v>37</v>
       </c>
       <c r="D29">
         <v>23888</v>
       </c>
       <c r="E29">
         <v>23888</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1</v>
       </c>
       <c r="B30" t="s">
-        <v>799</v>
+        <v>678</v>
       </c>
       <c r="C30" t="s">
         <v>39</v>
       </c>
       <c r="D30">
         <v>23736</v>
       </c>
       <c r="E30">
         <v>23736</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>2</v>
       </c>
       <c r="B31" t="s">
-        <v>800</v>
+        <v>679</v>
       </c>
       <c r="C31" t="s">
         <v>39</v>
       </c>
       <c r="D31">
         <v>6603</v>
       </c>
       <c r="E31">
         <v>6603</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>3</v>
       </c>
       <c r="B32" t="s">
-        <v>801</v>
+        <v>680</v>
       </c>
       <c r="C32" t="s">
         <v>39</v>
       </c>
       <c r="D32">
         <v>10625</v>
       </c>
       <c r="E32">
         <v>10625</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>4</v>
       </c>
       <c r="B33" t="s">
-        <v>802</v>
+        <v>681</v>
       </c>
       <c r="C33" t="s">
         <v>39</v>
       </c>
       <c r="D33">
         <v>3292</v>
       </c>
       <c r="E33">
         <v>3292</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>5</v>
       </c>
       <c r="B34" t="s">
-        <v>803</v>
+        <v>682</v>
       </c>
       <c r="C34" t="s">
         <v>39</v>
       </c>
       <c r="D34">
         <v>11063</v>
       </c>
       <c r="E34">
         <v>11063</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>6</v>
       </c>
       <c r="B35" t="s">
-        <v>804</v>
+        <v>683</v>
       </c>
       <c r="C35" t="s">
         <v>39</v>
       </c>
       <c r="D35">
         <v>4261</v>
       </c>
       <c r="E35">
         <v>4261</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>7</v>
       </c>
       <c r="B36" t="s">
-        <v>805</v>
+        <v>684</v>
       </c>
       <c r="C36" t="s">
         <v>39</v>
       </c>
       <c r="D36">
         <v>1203</v>
       </c>
       <c r="E36">
         <v>1203</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>8</v>
       </c>
       <c r="B37" t="s">
-        <v>806</v>
+        <v>685</v>
       </c>
       <c r="C37" t="s">
         <v>39</v>
       </c>
       <c r="D37">
         <v>6646</v>
       </c>
       <c r="E37">
         <v>6646</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>9</v>
       </c>
       <c r="B38" t="s">
-        <v>807</v>
+        <v>686</v>
       </c>
       <c r="C38" t="s">
         <v>39</v>
       </c>
       <c r="D38">
         <v>722</v>
       </c>
       <c r="E38">
         <v>722</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>10</v>
       </c>
       <c r="B39" t="s">
-        <v>808</v>
+        <v>687</v>
       </c>
       <c r="C39" t="s">
         <v>39</v>
       </c>
       <c r="D39">
         <v>4808</v>
       </c>
       <c r="E39">
         <v>4808</v>
       </c>
     </row>
     <row r="40"/>
     <row r="41">
       <c r="A41">
         <v>4</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
         <v>36</v>
       </c>
       <c r="D41">
         <v>61539</v>
       </c>
@@ -10078,204 +7532,204 @@
         <v>61539</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>31</v>
       </c>
       <c r="B42" t="s">
         <v>31</v>
       </c>
       <c r="C42" t="s">
         <v>37</v>
       </c>
       <c r="D42">
         <v>15809</v>
       </c>
       <c r="E42">
         <v>15809</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1</v>
       </c>
       <c r="B43" t="s">
-        <v>809</v>
+        <v>688</v>
       </c>
       <c r="C43" t="s">
         <v>39</v>
       </c>
       <c r="D43">
         <v>14781</v>
       </c>
       <c r="E43">
         <v>14781</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2</v>
       </c>
       <c r="B44" t="s">
-        <v>810</v>
+        <v>689</v>
       </c>
       <c r="C44" t="s">
         <v>39</v>
       </c>
       <c r="D44">
         <v>11663</v>
       </c>
       <c r="E44">
         <v>11663</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>3</v>
       </c>
       <c r="B45" t="s">
-        <v>811</v>
+        <v>690</v>
       </c>
       <c r="C45" t="s">
         <v>39</v>
       </c>
       <c r="D45">
         <v>1351</v>
       </c>
       <c r="E45">
         <v>1351</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>4</v>
       </c>
       <c r="B46" t="s">
-        <v>812</v>
+        <v>691</v>
       </c>
       <c r="C46" t="s">
         <v>39</v>
       </c>
       <c r="D46">
         <v>0</v>
       </c>
       <c r="E46">
         <v>0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>5</v>
       </c>
       <c r="B47" t="s">
-        <v>813</v>
+        <v>692</v>
       </c>
       <c r="C47" t="s">
         <v>39</v>
       </c>
       <c r="D47">
         <v>15330</v>
       </c>
       <c r="E47">
         <v>15330</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>6</v>
       </c>
       <c r="B48" t="s">
-        <v>814</v>
+        <v>693</v>
       </c>
       <c r="C48" t="s">
         <v>39</v>
       </c>
       <c r="D48">
         <v>1075</v>
       </c>
       <c r="E48">
         <v>1075</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>7</v>
       </c>
       <c r="B49" t="s">
-        <v>815</v>
+        <v>694</v>
       </c>
       <c r="C49" t="s">
         <v>39</v>
       </c>
       <c r="D49">
         <v>351</v>
       </c>
       <c r="E49">
         <v>351</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>8</v>
       </c>
       <c r="B50" t="s">
-        <v>816</v>
+        <v>695</v>
       </c>
       <c r="C50" t="s">
         <v>39</v>
       </c>
       <c r="D50">
         <v>426</v>
       </c>
       <c r="E50">
         <v>426</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>9</v>
       </c>
       <c r="B51" t="s">
-        <v>817</v>
+        <v>696</v>
       </c>
       <c r="C51" t="s">
         <v>39</v>
       </c>
       <c r="D51">
         <v>458</v>
       </c>
       <c r="E51">
         <v>458</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>10</v>
       </c>
       <c r="B52" t="s">
-        <v>818</v>
+        <v>697</v>
       </c>
       <c r="C52" t="s">
         <v>39</v>
       </c>
       <c r="D52">
         <v>295</v>
       </c>
       <c r="E52">
         <v>295</v>
       </c>
     </row>
     <row r="53"/>
     <row r="54">
       <c r="A54">
         <v>5</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
       <c r="C54" t="s">
         <v>36</v>
       </c>
       <c r="D54">
         <v>37404</v>
       </c>
@@ -10283,204 +7737,204 @@
         <v>37404</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>31</v>
       </c>
       <c r="B55" t="s">
         <v>31</v>
       </c>
       <c r="C55" t="s">
         <v>37</v>
       </c>
       <c r="D55">
         <v>6799</v>
       </c>
       <c r="E55">
         <v>6799</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1</v>
       </c>
       <c r="B56" t="s">
-        <v>819</v>
+        <v>698</v>
       </c>
       <c r="C56" t="s">
         <v>39</v>
       </c>
       <c r="D56">
         <v>2730</v>
       </c>
       <c r="E56">
         <v>2730</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>2</v>
       </c>
       <c r="B57" t="s">
-        <v>820</v>
+        <v>699</v>
       </c>
       <c r="C57" t="s">
         <v>39</v>
       </c>
       <c r="D57">
         <v>6811</v>
       </c>
       <c r="E57">
         <v>6811</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>3</v>
       </c>
       <c r="B58" t="s">
-        <v>821</v>
+        <v>700</v>
       </c>
       <c r="C58" t="s">
         <v>39</v>
       </c>
       <c r="D58">
         <v>6466</v>
       </c>
       <c r="E58">
         <v>6466</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>4</v>
       </c>
       <c r="B59" t="s">
-        <v>822</v>
+        <v>701</v>
       </c>
       <c r="C59" t="s">
         <v>39</v>
       </c>
       <c r="D59">
         <v>2706</v>
       </c>
       <c r="E59">
         <v>2706</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>5</v>
       </c>
       <c r="B60" t="s">
-        <v>823</v>
+        <v>702</v>
       </c>
       <c r="C60" t="s">
         <v>39</v>
       </c>
       <c r="D60">
         <v>9335</v>
       </c>
       <c r="E60">
         <v>9335</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>6</v>
       </c>
       <c r="B61" t="s">
-        <v>824</v>
+        <v>703</v>
       </c>
       <c r="C61" t="s">
         <v>39</v>
       </c>
       <c r="D61">
         <v>271</v>
       </c>
       <c r="E61">
         <v>271</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>7</v>
       </c>
       <c r="B62" t="s">
-        <v>825</v>
+        <v>704</v>
       </c>
       <c r="C62" t="s">
         <v>39</v>
       </c>
       <c r="D62">
         <v>495</v>
       </c>
       <c r="E62">
         <v>495</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>8</v>
       </c>
       <c r="B63" t="s">
-        <v>826</v>
+        <v>705</v>
       </c>
       <c r="C63" t="s">
         <v>39</v>
       </c>
       <c r="D63">
         <v>263</v>
       </c>
       <c r="E63">
         <v>263</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>9</v>
       </c>
       <c r="B64" t="s">
-        <v>827</v>
+        <v>706</v>
       </c>
       <c r="C64" t="s">
         <v>39</v>
       </c>
       <c r="D64">
         <v>1253</v>
       </c>
       <c r="E64">
         <v>1253</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>10</v>
       </c>
       <c r="B65" t="s">
-        <v>828</v>
+        <v>707</v>
       </c>
       <c r="C65" t="s">
         <v>39</v>
       </c>
       <c r="D65">
         <v>275</v>
       </c>
       <c r="E65">
         <v>275</v>
       </c>
     </row>
     <row r="66"/>
     <row r="67">
       <c r="A67">
         <v>6</v>
       </c>
       <c r="B67" t="s">
         <v>11</v>
       </c>
       <c r="C67" t="s">
         <v>36</v>
       </c>
       <c r="D67">
         <v>2629</v>
       </c>
@@ -10488,85 +7942,85 @@
         <v>2629</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>31</v>
       </c>
       <c r="B68" t="s">
         <v>31</v>
       </c>
       <c r="C68" t="s">
         <v>37</v>
       </c>
       <c r="D68">
         <v>1600</v>
       </c>
       <c r="E68">
         <v>1600</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1</v>
       </c>
       <c r="B69" t="s">
-        <v>829</v>
+        <v>708</v>
       </c>
       <c r="C69" t="s">
         <v>39</v>
       </c>
       <c r="D69">
         <v>578</v>
       </c>
       <c r="E69">
         <v>578</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>2</v>
       </c>
       <c r="B70" t="s">
-        <v>830</v>
+        <v>709</v>
       </c>
       <c r="C70" t="s">
         <v>39</v>
       </c>
       <c r="D70">
         <v>225</v>
       </c>
       <c r="E70">
         <v>225</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>3</v>
       </c>
       <c r="B71" t="s">
-        <v>831</v>
+        <v>710</v>
       </c>
       <c r="C71" t="s">
         <v>39</v>
       </c>
       <c r="D71">
         <v>226</v>
       </c>
       <c r="E71">
         <v>226</v>
       </c>
     </row>
     <row r="72"/>
     <row r="73">
       <c r="A73">
         <v>7</v>
       </c>
       <c r="B73" t="s">
         <v>12</v>
       </c>
       <c r="C73" t="s">
         <v>36</v>
       </c>
       <c r="D73">
         <v>2938</v>
       </c>
@@ -10574,68 +8028,68 @@
         <v>2938</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>31</v>
       </c>
       <c r="B74" t="s">
         <v>31</v>
       </c>
       <c r="C74" t="s">
         <v>37</v>
       </c>
       <c r="D74">
         <v>1971</v>
       </c>
       <c r="E74">
         <v>1971</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>1</v>
       </c>
       <c r="B75" t="s">
-        <v>832</v>
+        <v>711</v>
       </c>
       <c r="C75" t="s">
         <v>39</v>
       </c>
       <c r="D75">
         <v>547</v>
       </c>
       <c r="E75">
         <v>547</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>2</v>
       </c>
       <c r="B76" t="s">
-        <v>833</v>
+        <v>712</v>
       </c>
       <c r="C76" t="s">
         <v>39</v>
       </c>
       <c r="D76">
         <v>420</v>
       </c>
       <c r="E76">
         <v>420</v>
       </c>
     </row>
     <row r="77"/>
     <row r="78">
       <c r="A78">
         <v>8</v>
       </c>
       <c r="B78" t="s">
         <v>13</v>
       </c>
       <c r="C78" t="s">
         <v>36</v>
       </c>
       <c r="D78">
         <v>38826</v>
       </c>
@@ -10643,204 +8097,204 @@
         <v>38826</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>31</v>
       </c>
       <c r="B79" t="s">
         <v>31</v>
       </c>
       <c r="C79" t="s">
         <v>37</v>
       </c>
       <c r="D79">
         <v>8392</v>
       </c>
       <c r="E79">
         <v>8392</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1</v>
       </c>
       <c r="B80" t="s">
-        <v>834</v>
+        <v>713</v>
       </c>
       <c r="C80" t="s">
         <v>39</v>
       </c>
       <c r="D80">
         <v>19125</v>
       </c>
       <c r="E80">
         <v>19125</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>2</v>
       </c>
       <c r="B81" t="s">
-        <v>835</v>
+        <v>714</v>
       </c>
       <c r="C81" t="s">
         <v>39</v>
       </c>
       <c r="D81">
         <v>3416</v>
       </c>
       <c r="E81">
         <v>3416</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>3</v>
       </c>
       <c r="B82" t="s">
-        <v>836</v>
+        <v>715</v>
       </c>
       <c r="C82" t="s">
         <v>39</v>
       </c>
       <c r="D82">
         <v>2108</v>
       </c>
       <c r="E82">
         <v>2108</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>4</v>
       </c>
       <c r="B83" t="s">
-        <v>837</v>
+        <v>716</v>
       </c>
       <c r="C83" t="s">
         <v>39</v>
       </c>
       <c r="D83">
         <v>1627</v>
       </c>
       <c r="E83">
         <v>1627</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>5</v>
       </c>
       <c r="B84" t="s">
-        <v>838</v>
+        <v>717</v>
       </c>
       <c r="C84" t="s">
         <v>39</v>
       </c>
       <c r="D84">
         <v>537</v>
       </c>
       <c r="E84">
         <v>537</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>6</v>
       </c>
       <c r="B85" t="s">
-        <v>839</v>
+        <v>718</v>
       </c>
       <c r="C85" t="s">
         <v>39</v>
       </c>
       <c r="D85">
         <v>491</v>
       </c>
       <c r="E85">
         <v>491</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>7</v>
       </c>
       <c r="B86" t="s">
-        <v>840</v>
+        <v>719</v>
       </c>
       <c r="C86" t="s">
         <v>39</v>
       </c>
       <c r="D86">
         <v>702</v>
       </c>
       <c r="E86">
         <v>702</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>8</v>
       </c>
       <c r="B87" t="s">
-        <v>841</v>
+        <v>720</v>
       </c>
       <c r="C87" t="s">
         <v>39</v>
       </c>
       <c r="D87">
         <v>1638</v>
       </c>
       <c r="E87">
         <v>1638</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>9</v>
       </c>
       <c r="B88" t="s">
-        <v>842</v>
+        <v>721</v>
       </c>
       <c r="C88" t="s">
         <v>39</v>
       </c>
       <c r="D88">
         <v>609</v>
       </c>
       <c r="E88">
         <v>609</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>10</v>
       </c>
       <c r="B89" t="s">
-        <v>843</v>
+        <v>722</v>
       </c>
       <c r="C89" t="s">
         <v>39</v>
       </c>
       <c r="D89">
         <v>181</v>
       </c>
       <c r="E89">
         <v>181</v>
       </c>
     </row>
     <row r="90"/>
     <row r="91">
       <c r="A91">
         <v>9</v>
       </c>
       <c r="B91" t="s">
         <v>14</v>
       </c>
       <c r="C91" t="s">
         <v>36</v>
       </c>
       <c r="D91">
         <v>692</v>
       </c>
@@ -10848,1213 +8302,1213 @@
         <v>692</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>31</v>
       </c>
       <c r="B92" t="s">
         <v>31</v>
       </c>
       <c r="C92" t="s">
         <v>37</v>
       </c>
       <c r="D92">
         <v>539</v>
       </c>
       <c r="E92">
         <v>539</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>1</v>
       </c>
       <c r="B93" t="s">
-        <v>844</v>
+        <v>723</v>
       </c>
       <c r="C93" t="s">
         <v>39</v>
       </c>
       <c r="D93">
         <v>80</v>
       </c>
       <c r="E93">
         <v>80</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>2</v>
       </c>
       <c r="B94" t="s">
-        <v>845</v>
+        <v>724</v>
       </c>
       <c r="C94" t="s">
         <v>39</v>
       </c>
       <c r="D94">
         <v>73</v>
       </c>
       <c r="E94">
         <v>73</v>
       </c>
     </row>
     <row r="95"/>
     <row r="96">
       <c r="A96">
         <v>11</v>
       </c>
       <c r="B96" t="s">
-        <v>775</v>
+        <v>654</v>
       </c>
       <c r="C96" t="s">
         <v>36</v>
       </c>
       <c r="D96">
         <v>1574</v>
       </c>
       <c r="E96">
         <v>1574</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>31</v>
       </c>
       <c r="B97" t="s">
         <v>31</v>
       </c>
       <c r="C97" t="s">
         <v>37</v>
       </c>
       <c r="D97">
         <v>976</v>
       </c>
       <c r="E97">
         <v>976</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1</v>
       </c>
       <c r="B98" t="s">
-        <v>846</v>
+        <v>725</v>
       </c>
       <c r="C98" t="s">
         <v>39</v>
       </c>
       <c r="D98">
         <v>444</v>
       </c>
       <c r="E98">
         <v>444</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>2</v>
       </c>
       <c r="B99" t="s">
-        <v>847</v>
+        <v>726</v>
       </c>
       <c r="C99" t="s">
         <v>39</v>
       </c>
       <c r="D99">
         <v>154</v>
       </c>
       <c r="E99">
         <v>154</v>
       </c>
     </row>
     <row r="100"/>
     <row r="101">
       <c r="A101">
         <v>12</v>
       </c>
       <c r="B101" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C101" t="s">
         <v>36</v>
       </c>
       <c r="D101">
         <v>50179</v>
       </c>
       <c r="E101">
         <v>50179</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>31</v>
       </c>
       <c r="B102" t="s">
         <v>31</v>
       </c>
       <c r="C102" t="s">
         <v>37</v>
       </c>
       <c r="D102">
         <v>10341</v>
       </c>
       <c r="E102">
         <v>10341</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1</v>
       </c>
       <c r="B103" t="s">
-        <v>848</v>
+        <v>727</v>
       </c>
       <c r="C103" t="s">
         <v>39</v>
       </c>
       <c r="D103">
         <v>19920</v>
       </c>
       <c r="E103">
         <v>19920</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>2</v>
       </c>
       <c r="B104" t="s">
-        <v>849</v>
+        <v>728</v>
       </c>
       <c r="C104" t="s">
         <v>39</v>
       </c>
       <c r="D104">
         <v>2764</v>
       </c>
       <c r="E104">
         <v>2764</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>3</v>
       </c>
       <c r="B105" t="s">
-        <v>850</v>
+        <v>729</v>
       </c>
       <c r="C105" t="s">
         <v>39</v>
       </c>
       <c r="D105">
         <v>2277</v>
       </c>
       <c r="E105">
         <v>2277</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>4</v>
       </c>
       <c r="B106" t="s">
-        <v>851</v>
+        <v>730</v>
       </c>
       <c r="C106" t="s">
         <v>39</v>
       </c>
       <c r="D106">
         <v>5007</v>
       </c>
       <c r="E106">
         <v>5007</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>5</v>
       </c>
       <c r="B107" t="s">
-        <v>852</v>
+        <v>731</v>
       </c>
       <c r="C107" t="s">
         <v>39</v>
       </c>
       <c r="D107">
         <v>1201</v>
       </c>
       <c r="E107">
         <v>1201</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>6</v>
       </c>
       <c r="B108" t="s">
-        <v>853</v>
+        <v>732</v>
       </c>
       <c r="C108" t="s">
         <v>39</v>
       </c>
       <c r="D108">
         <v>676</v>
       </c>
       <c r="E108">
         <v>676</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>7</v>
       </c>
       <c r="B109" t="s">
-        <v>854</v>
+        <v>733</v>
       </c>
       <c r="C109" t="s">
         <v>39</v>
       </c>
       <c r="D109">
         <v>368</v>
       </c>
       <c r="E109">
         <v>368</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>8</v>
       </c>
       <c r="B110" t="s">
-        <v>855</v>
+        <v>734</v>
       </c>
       <c r="C110" t="s">
         <v>39</v>
       </c>
       <c r="D110">
         <v>5964</v>
       </c>
       <c r="E110">
         <v>5964</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>9</v>
       </c>
       <c r="B111" t="s">
-        <v>856</v>
+        <v>735</v>
       </c>
       <c r="C111" t="s">
         <v>39</v>
       </c>
       <c r="D111">
         <v>664</v>
       </c>
       <c r="E111">
         <v>664</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>10</v>
       </c>
       <c r="B112" t="s">
-        <v>857</v>
+        <v>736</v>
       </c>
       <c r="C112" t="s">
         <v>39</v>
       </c>
       <c r="D112">
         <v>997</v>
       </c>
       <c r="E112">
         <v>997</v>
       </c>
     </row>
     <row r="113"/>
     <row r="114">
       <c r="A114">
         <v>14</v>
       </c>
       <c r="B114" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C114" t="s">
         <v>36</v>
       </c>
       <c r="D114">
         <v>30857</v>
       </c>
       <c r="E114">
         <v>30857</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>31</v>
       </c>
       <c r="B115" t="s">
         <v>31</v>
       </c>
       <c r="C115" t="s">
         <v>37</v>
       </c>
       <c r="D115">
         <v>7283</v>
       </c>
       <c r="E115">
         <v>7283</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1</v>
       </c>
       <c r="B116" t="s">
-        <v>858</v>
+        <v>737</v>
       </c>
       <c r="C116" t="s">
         <v>39</v>
       </c>
       <c r="D116">
         <v>10447</v>
       </c>
       <c r="E116">
         <v>10447</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>2</v>
       </c>
       <c r="B117" t="s">
-        <v>859</v>
+        <v>738</v>
       </c>
       <c r="C117" t="s">
         <v>39</v>
       </c>
       <c r="D117">
         <v>5065</v>
       </c>
       <c r="E117">
         <v>5065</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>3</v>
       </c>
       <c r="B118" t="s">
-        <v>860</v>
+        <v>739</v>
       </c>
       <c r="C118" t="s">
         <v>39</v>
       </c>
       <c r="D118">
         <v>3663</v>
       </c>
       <c r="E118">
         <v>3663</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>4</v>
       </c>
       <c r="B119" t="s">
-        <v>861</v>
+        <v>740</v>
       </c>
       <c r="C119" t="s">
         <v>39</v>
       </c>
       <c r="D119">
         <v>1212</v>
       </c>
       <c r="E119">
         <v>1212</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>5</v>
       </c>
       <c r="B120" t="s">
-        <v>862</v>
+        <v>741</v>
       </c>
       <c r="C120" t="s">
         <v>39</v>
       </c>
       <c r="D120">
         <v>518</v>
       </c>
       <c r="E120">
         <v>518</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>6</v>
       </c>
       <c r="B121" t="s">
-        <v>863</v>
+        <v>742</v>
       </c>
       <c r="C121" t="s">
         <v>39</v>
       </c>
       <c r="D121">
         <v>261</v>
       </c>
       <c r="E121">
         <v>261</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>7</v>
       </c>
       <c r="B122" t="s">
-        <v>864</v>
+        <v>743</v>
       </c>
       <c r="C122" t="s">
         <v>39</v>
       </c>
       <c r="D122">
         <v>234</v>
       </c>
       <c r="E122">
         <v>234</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>8</v>
       </c>
       <c r="B123" t="s">
-        <v>865</v>
+        <v>744</v>
       </c>
       <c r="C123" t="s">
         <v>39</v>
       </c>
       <c r="D123">
         <v>207</v>
       </c>
       <c r="E123">
         <v>207</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>9</v>
       </c>
       <c r="B124" t="s">
-        <v>866</v>
+        <v>745</v>
       </c>
       <c r="C124" t="s">
         <v>39</v>
       </c>
       <c r="D124">
         <v>452</v>
       </c>
       <c r="E124">
         <v>452</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>10</v>
       </c>
       <c r="B125" t="s">
-        <v>867</v>
+        <v>746</v>
       </c>
       <c r="C125" t="s">
         <v>39</v>
       </c>
       <c r="D125">
         <v>1515</v>
       </c>
       <c r="E125">
         <v>1515</v>
       </c>
     </row>
     <row r="126"/>
     <row r="127">
       <c r="A127">
         <v>15</v>
       </c>
       <c r="B127" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C127" t="s">
         <v>36</v>
       </c>
       <c r="D127">
         <v>10971</v>
       </c>
       <c r="E127">
         <v>10971</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
         <v>31</v>
       </c>
       <c r="B128" t="s">
         <v>31</v>
       </c>
       <c r="C128" t="s">
         <v>37</v>
       </c>
       <c r="D128">
         <v>3323</v>
       </c>
       <c r="E128">
         <v>3323</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1</v>
       </c>
       <c r="B129" t="s">
-        <v>868</v>
+        <v>747</v>
       </c>
       <c r="C129" t="s">
         <v>39</v>
       </c>
       <c r="D129">
         <v>5051</v>
       </c>
       <c r="E129">
         <v>5051</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>2</v>
       </c>
       <c r="B130" t="s">
-        <v>869</v>
+        <v>748</v>
       </c>
       <c r="C130" t="s">
         <v>39</v>
       </c>
       <c r="D130">
         <v>561</v>
       </c>
       <c r="E130">
         <v>561</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>3</v>
       </c>
       <c r="B131" t="s">
-        <v>870</v>
+        <v>749</v>
       </c>
       <c r="C131" t="s">
         <v>39</v>
       </c>
       <c r="D131">
         <v>931</v>
       </c>
       <c r="E131">
         <v>931</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>4</v>
       </c>
       <c r="B132" t="s">
-        <v>871</v>
+        <v>750</v>
       </c>
       <c r="C132" t="s">
         <v>39</v>
       </c>
       <c r="D132">
         <v>560</v>
       </c>
       <c r="E132">
         <v>560</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>5</v>
       </c>
       <c r="B133" t="s">
-        <v>872</v>
+        <v>751</v>
       </c>
       <c r="C133" t="s">
         <v>39</v>
       </c>
       <c r="D133">
         <v>132</v>
       </c>
       <c r="E133">
         <v>132</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>6</v>
       </c>
       <c r="B134" t="s">
-        <v>873</v>
+        <v>752</v>
       </c>
       <c r="C134" t="s">
         <v>39</v>
       </c>
       <c r="D134">
         <v>413</v>
       </c>
       <c r="E134">
         <v>413</v>
       </c>
     </row>
     <row r="135"/>
     <row r="136">
       <c r="A136">
         <v>16</v>
       </c>
       <c r="B136" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C136" t="s">
         <v>36</v>
       </c>
       <c r="D136">
         <v>6373</v>
       </c>
       <c r="E136">
         <v>6373</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
         <v>31</v>
       </c>
       <c r="B137" t="s">
         <v>31</v>
       </c>
       <c r="C137" t="s">
         <v>37</v>
       </c>
       <c r="D137">
         <v>3272</v>
       </c>
       <c r="E137">
         <v>3272</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>1</v>
       </c>
       <c r="B138" t="s">
-        <v>874</v>
+        <v>753</v>
       </c>
       <c r="C138" t="s">
         <v>39</v>
       </c>
       <c r="D138">
         <v>0</v>
       </c>
       <c r="E138">
         <v>0</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>2</v>
       </c>
       <c r="B139" t="s">
-        <v>875</v>
+        <v>754</v>
       </c>
       <c r="C139" t="s">
         <v>39</v>
       </c>
       <c r="D139">
         <v>336</v>
       </c>
       <c r="E139">
         <v>336</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>3</v>
       </c>
       <c r="B140" t="s">
-        <v>876</v>
+        <v>755</v>
       </c>
       <c r="C140" t="s">
         <v>39</v>
       </c>
       <c r="D140">
         <v>826</v>
       </c>
       <c r="E140">
         <v>826</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>4</v>
       </c>
       <c r="B141" t="s">
-        <v>877</v>
+        <v>756</v>
       </c>
       <c r="C141" t="s">
         <v>39</v>
       </c>
       <c r="D141">
         <v>303</v>
       </c>
       <c r="E141">
         <v>303</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>5</v>
       </c>
       <c r="B142" t="s">
-        <v>878</v>
+        <v>757</v>
       </c>
       <c r="C142" t="s">
         <v>39</v>
       </c>
       <c r="D142">
         <v>879</v>
       </c>
       <c r="E142">
         <v>879</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>6</v>
       </c>
       <c r="B143" t="s">
-        <v>879</v>
+        <v>758</v>
       </c>
       <c r="C143" t="s">
         <v>39</v>
       </c>
       <c r="D143">
         <v>156</v>
       </c>
       <c r="E143">
         <v>156</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>7</v>
       </c>
       <c r="B144" t="s">
-        <v>880</v>
+        <v>759</v>
       </c>
       <c r="C144" t="s">
         <v>39</v>
       </c>
       <c r="D144">
         <v>64</v>
       </c>
       <c r="E144">
         <v>64</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>8</v>
       </c>
       <c r="B145" t="s">
-        <v>881</v>
+        <v>760</v>
       </c>
       <c r="C145" t="s">
         <v>39</v>
       </c>
       <c r="D145">
         <v>244</v>
       </c>
       <c r="E145">
         <v>244</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>9</v>
       </c>
       <c r="B146" t="s">
-        <v>882</v>
+        <v>761</v>
       </c>
       <c r="C146" t="s">
         <v>39</v>
       </c>
       <c r="D146">
         <v>85</v>
       </c>
       <c r="E146">
         <v>85</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>10</v>
       </c>
       <c r="B147" t="s">
-        <v>883</v>
+        <v>762</v>
       </c>
       <c r="C147" t="s">
         <v>39</v>
       </c>
       <c r="D147">
         <v>208</v>
       </c>
       <c r="E147">
         <v>208</v>
       </c>
     </row>
     <row r="148"/>
     <row r="149">
       <c r="A149">
         <v>17</v>
       </c>
       <c r="B149" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C149" t="s">
         <v>36</v>
       </c>
       <c r="D149">
         <v>7524</v>
       </c>
       <c r="E149">
         <v>7524</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
         <v>31</v>
       </c>
       <c r="B150" t="s">
         <v>31</v>
       </c>
       <c r="C150" t="s">
         <v>37</v>
       </c>
       <c r="D150">
         <v>1921</v>
       </c>
       <c r="E150">
         <v>1921</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1</v>
       </c>
       <c r="B151" t="s">
-        <v>884</v>
+        <v>763</v>
       </c>
       <c r="C151" t="s">
         <v>39</v>
       </c>
       <c r="D151">
         <v>1455</v>
       </c>
       <c r="E151">
         <v>1455</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>2</v>
       </c>
       <c r="B152" t="s">
-        <v>885</v>
+        <v>764</v>
       </c>
       <c r="C152" t="s">
         <v>39</v>
       </c>
       <c r="D152">
         <v>1611</v>
       </c>
       <c r="E152">
         <v>1611</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>3</v>
       </c>
       <c r="B153" t="s">
-        <v>886</v>
+        <v>765</v>
       </c>
       <c r="C153" t="s">
         <v>39</v>
       </c>
       <c r="D153">
         <v>182</v>
       </c>
       <c r="E153">
         <v>182</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>4</v>
       </c>
       <c r="B154" t="s">
-        <v>887</v>
+        <v>766</v>
       </c>
       <c r="C154" t="s">
         <v>39</v>
       </c>
       <c r="D154">
         <v>279</v>
       </c>
       <c r="E154">
         <v>279</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>5</v>
       </c>
       <c r="B155" t="s">
-        <v>888</v>
+        <v>767</v>
       </c>
       <c r="C155" t="s">
         <v>39</v>
       </c>
       <c r="D155">
         <v>220</v>
       </c>
       <c r="E155">
         <v>220</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>6</v>
       </c>
       <c r="B156" t="s">
-        <v>889</v>
+        <v>768</v>
       </c>
       <c r="C156" t="s">
         <v>39</v>
       </c>
       <c r="D156">
         <v>271</v>
       </c>
       <c r="E156">
         <v>271</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>7</v>
       </c>
       <c r="B157" t="s">
-        <v>890</v>
+        <v>769</v>
       </c>
       <c r="C157" t="s">
         <v>39</v>
       </c>
       <c r="D157">
         <v>144</v>
       </c>
       <c r="E157">
         <v>144</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>8</v>
       </c>
       <c r="B158" t="s">
-        <v>891</v>
+        <v>770</v>
       </c>
       <c r="C158" t="s">
         <v>39</v>
       </c>
       <c r="D158">
         <v>110</v>
       </c>
       <c r="E158">
         <v>110</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>9</v>
       </c>
       <c r="B159" t="s">
-        <v>892</v>
+        <v>771</v>
       </c>
       <c r="C159" t="s">
         <v>39</v>
       </c>
       <c r="D159">
         <v>303</v>
       </c>
       <c r="E159">
         <v>303</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>10</v>
       </c>
       <c r="B160" t="s">
-        <v>893</v>
+        <v>772</v>
       </c>
       <c r="C160" t="s">
         <v>39</v>
       </c>
       <c r="D160">
         <v>1028</v>
       </c>
       <c r="E160">
         <v>1028</v>
       </c>
     </row>
     <row r="161"/>
     <row r="162">
       <c r="A162">
         <v>24</v>
       </c>
       <c r="B162" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C162" t="s">
         <v>36</v>
       </c>
       <c r="D162">
         <v>1557</v>
       </c>
       <c r="E162">
         <v>1557</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
         <v>31</v>
       </c>
       <c r="B163" t="s">
         <v>31</v>
       </c>
       <c r="C163" t="s">
         <v>37</v>
       </c>
       <c r="D163">
         <v>628</v>
       </c>
       <c r="E163">
         <v>628</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>1</v>
       </c>
       <c r="B164" t="s">
-        <v>894</v>
+        <v>773</v>
       </c>
       <c r="C164" t="s">
         <v>39</v>
       </c>
       <c r="D164">
         <v>181</v>
       </c>
       <c r="E164">
         <v>181</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>2</v>
       </c>
       <c r="B165" t="s">
-        <v>895</v>
+        <v>774</v>
       </c>
       <c r="C165" t="s">
         <v>39</v>
       </c>
       <c r="D165">
         <v>85</v>
       </c>
       <c r="E165">
         <v>85</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>3</v>
       </c>
       <c r="B166" t="s">
-        <v>896</v>
+        <v>775</v>
       </c>
       <c r="C166" t="s">
         <v>39</v>
       </c>
       <c r="D166">
         <v>58</v>
       </c>
       <c r="E166">
         <v>58</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>4</v>
       </c>
       <c r="B167" t="s">
-        <v>897</v>
+        <v>776</v>
       </c>
       <c r="C167" t="s">
         <v>39</v>
       </c>
       <c r="D167">
         <v>605</v>
       </c>
       <c r="E167">
         <v>605</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
@@ -12064,92 +9518,92 @@
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>152</v>
+        <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="W1" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C2" t="s">
-        <v>898</v>
+        <v>777</v>
       </c>
       <c r="D2" t="s">
-        <v>899</v>
+        <v>778</v>
       </c>
       <c r="E2" t="s">
-        <v>900</v>
+        <v>779</v>
       </c>
       <c r="F2" t="s">
-        <v>901</v>
+        <v>780</v>
       </c>
       <c r="G2">
         <v>5059</v>
       </c>
       <c r="H2">
         <v>11951</v>
       </c>
       <c r="I2">
         <v>18314</v>
       </c>
       <c r="J2">
         <v>21058</v>
       </c>
       <c r="K2">
         <v>8893</v>
       </c>
       <c r="L2">
         <v>342</v>
       </c>
       <c r="M2">
         <v>362</v>
       </c>
       <c r="N2">
         <v>12049</v>
       </c>
@@ -12164,63 +9618,63 @@
       </c>
       <c r="R2">
         <v>6259</v>
       </c>
       <c r="S2">
         <v>1599</v>
       </c>
       <c r="T2">
         <v>534</v>
       </c>
       <c r="U2">
         <v>560</v>
       </c>
       <c r="V2">
         <v>291</v>
       </c>
       <c r="W2">
         <v>90796</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C3" t="s">
-        <v>898</v>
+        <v>777</v>
       </c>
       <c r="D3" t="s">
-        <v>899</v>
+        <v>778</v>
       </c>
       <c r="E3" t="s">
-        <v>902</v>
+        <v>781</v>
       </c>
       <c r="F3" t="s">
-        <v>903</v>
+        <v>782</v>
       </c>
       <c r="G3">
         <v>23041</v>
       </c>
       <c r="H3">
         <v>31228</v>
       </c>
       <c r="I3">
         <v>71538</v>
       </c>
       <c r="J3">
         <v>23363</v>
       </c>
       <c r="K3">
         <v>22354</v>
       </c>
       <c r="L3">
         <v>1285</v>
       </c>
       <c r="M3">
         <v>1407</v>
       </c>
       <c r="N3">
         <v>22084</v>
       </c>
@@ -12235,63 +9689,63 @@
       </c>
       <c r="R3">
         <v>14735</v>
       </c>
       <c r="S3">
         <v>2666</v>
       </c>
       <c r="T3">
         <v>2231</v>
       </c>
       <c r="U3">
         <v>10272</v>
       </c>
       <c r="V3">
         <v>688</v>
       </c>
       <c r="W3">
         <v>259432</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C4" t="s">
-        <v>898</v>
+        <v>777</v>
       </c>
       <c r="D4" t="s">
-        <v>899</v>
+        <v>778</v>
       </c>
       <c r="E4" t="s">
-        <v>904</v>
+        <v>783</v>
       </c>
       <c r="F4" t="s">
-        <v>905</v>
+        <v>784</v>
       </c>
       <c r="G4">
         <v>23095</v>
       </c>
       <c r="H4">
         <v>39496</v>
       </c>
       <c r="I4">
         <v>34464</v>
       </c>
       <c r="J4">
         <v>43207</v>
       </c>
       <c r="K4">
         <v>15885</v>
       </c>
       <c r="L4">
         <v>975</v>
       </c>
       <c r="M4">
         <v>1516</v>
       </c>
       <c r="N4">
         <v>19378</v>
       </c>
@@ -12364,75 +9818,75 @@
         <v>64805</v>
       </c>
       <c r="R5">
         <v>32540</v>
       </c>
       <c r="S5">
         <v>8377</v>
       </c>
       <c r="T5">
         <v>4620</v>
       </c>
       <c r="U5">
         <v>18337</v>
       </c>
       <c r="V5">
         <v>2019</v>
       </c>
       <c r="W5">
         <v>585346</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>901</v>
+        <v>780</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>903</v>
+        <v>782</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>905</v>
+        <v>784</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
@@ -12461,281 +9915,281 @@
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" t="s">
         <v>37</v>
       </c>
       <c r="D3">
         <v>1788</v>
       </c>
       <c r="E3">
         <v>5997</v>
       </c>
       <c r="F3">
         <v>5327</v>
       </c>
       <c r="G3">
         <v>13112</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>906</v>
+        <v>785</v>
       </c>
       <c r="C4" t="s">
         <v>39</v>
       </c>
       <c r="D4">
         <v>1728</v>
       </c>
       <c r="E4">
         <v>9891</v>
       </c>
       <c r="F4">
         <v>4078</v>
       </c>
       <c r="G4">
         <v>15697</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>907</v>
+        <v>786</v>
       </c>
       <c r="C5" t="s">
         <v>39</v>
       </c>
       <c r="D5">
         <v>663</v>
       </c>
       <c r="E5">
         <v>1884</v>
       </c>
       <c r="F5">
         <v>9659</v>
       </c>
       <c r="G5">
         <v>12206</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>908</v>
+        <v>787</v>
       </c>
       <c r="C6" t="s">
         <v>39</v>
       </c>
       <c r="D6">
         <v>319</v>
       </c>
       <c r="E6">
         <v>832</v>
       </c>
       <c r="F6">
         <v>1162</v>
       </c>
       <c r="G6">
         <v>2313</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>909</v>
+        <v>788</v>
       </c>
       <c r="C7" t="s">
         <v>39</v>
       </c>
       <c r="D7">
         <v>106</v>
       </c>
       <c r="E7">
         <v>462</v>
       </c>
       <c r="F7">
         <v>527</v>
       </c>
       <c r="G7">
         <v>1095</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>910</v>
+        <v>789</v>
       </c>
       <c r="C8" t="s">
         <v>39</v>
       </c>
       <c r="D8">
         <v>131</v>
       </c>
       <c r="E8">
         <v>575</v>
       </c>
       <c r="F8">
         <v>362</v>
       </c>
       <c r="G8">
         <v>1068</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>911</v>
+        <v>790</v>
       </c>
       <c r="C9" t="s">
         <v>39</v>
       </c>
       <c r="D9">
         <v>102</v>
       </c>
       <c r="E9">
         <v>361</v>
       </c>
       <c r="F9">
         <v>433</v>
       </c>
       <c r="G9">
         <v>896</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>912</v>
+        <v>791</v>
       </c>
       <c r="C10" t="s">
         <v>39</v>
       </c>
       <c r="D10">
         <v>61</v>
       </c>
       <c r="E10">
         <v>160</v>
       </c>
       <c r="F10">
         <v>226</v>
       </c>
       <c r="G10">
         <v>447</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>913</v>
+        <v>792</v>
       </c>
       <c r="C11" t="s">
         <v>39</v>
       </c>
       <c r="D11">
         <v>40</v>
       </c>
       <c r="E11">
         <v>162</v>
       </c>
       <c r="F11">
         <v>521</v>
       </c>
       <c r="G11">
         <v>723</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>914</v>
+        <v>793</v>
       </c>
       <c r="C12" t="s">
         <v>39</v>
       </c>
       <c r="D12">
         <v>26</v>
       </c>
       <c r="E12">
         <v>146</v>
       </c>
       <c r="F12">
         <v>131</v>
       </c>
       <c r="G12">
         <v>303</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>915</v>
+        <v>794</v>
       </c>
       <c r="C13" t="s">
         <v>39</v>
       </c>
       <c r="D13">
         <v>57</v>
       </c>
       <c r="E13">
         <v>130</v>
       </c>
       <c r="F13">
         <v>159</v>
       </c>
       <c r="G13">
         <v>346</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>916</v>
+        <v>795</v>
       </c>
       <c r="C14" t="s">
         <v>39</v>
       </c>
       <c r="D14">
         <v>38</v>
       </c>
       <c r="E14">
         <v>2441</v>
       </c>
       <c r="F14">
         <v>510</v>
       </c>
       <c r="G14">
         <v>2989</v>
       </c>
     </row>
     <row r="15"/>
     <row r="16">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16" t="s">
         <v>7</v>
       </c>
@@ -12761,281 +10215,281 @@
       </c>
       <c r="B17" t="s">
         <v>31</v>
       </c>
       <c r="C17" t="s">
         <v>37</v>
       </c>
       <c r="D17">
         <v>4493</v>
       </c>
       <c r="E17">
         <v>9288</v>
       </c>
       <c r="F17">
         <v>9807</v>
       </c>
       <c r="G17">
         <v>23588</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1</v>
       </c>
       <c r="B18" t="s">
-        <v>917</v>
+        <v>796</v>
       </c>
       <c r="C18" t="s">
         <v>39</v>
       </c>
       <c r="D18">
         <v>2771</v>
       </c>
       <c r="E18">
         <v>10955</v>
       </c>
       <c r="F18">
         <v>9273</v>
       </c>
       <c r="G18">
         <v>22999</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>2</v>
       </c>
       <c r="B19" t="s">
-        <v>918</v>
+        <v>797</v>
       </c>
       <c r="C19" t="s">
         <v>39</v>
       </c>
       <c r="D19">
         <v>1527</v>
       </c>
       <c r="E19">
         <v>5074</v>
       </c>
       <c r="F19">
         <v>13565</v>
       </c>
       <c r="G19">
         <v>20166</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>3</v>
       </c>
       <c r="B20" t="s">
-        <v>919</v>
+        <v>798</v>
       </c>
       <c r="C20" t="s">
         <v>39</v>
       </c>
       <c r="D20">
         <v>408</v>
       </c>
       <c r="E20">
         <v>931</v>
       </c>
       <c r="F20">
         <v>1436</v>
       </c>
       <c r="G20">
         <v>2775</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>4</v>
       </c>
       <c r="B21" t="s">
-        <v>920</v>
+        <v>799</v>
       </c>
       <c r="C21" t="s">
         <v>39</v>
       </c>
       <c r="D21">
         <v>328</v>
       </c>
       <c r="E21">
         <v>1004</v>
       </c>
       <c r="F21">
         <v>917</v>
       </c>
       <c r="G21">
         <v>2249</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>5</v>
       </c>
       <c r="B22" t="s">
-        <v>921</v>
+        <v>800</v>
       </c>
       <c r="C22" t="s">
         <v>39</v>
       </c>
       <c r="D22">
         <v>361</v>
       </c>
       <c r="E22">
         <v>1019</v>
       </c>
       <c r="F22">
         <v>664</v>
       </c>
       <c r="G22">
         <v>2044</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>6</v>
       </c>
       <c r="B23" t="s">
-        <v>922</v>
+        <v>801</v>
       </c>
       <c r="C23" t="s">
         <v>39</v>
       </c>
       <c r="D23">
         <v>354</v>
       </c>
       <c r="E23">
         <v>1059</v>
       </c>
       <c r="F23">
         <v>638</v>
       </c>
       <c r="G23">
         <v>2051</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>7</v>
       </c>
       <c r="B24" t="s">
-        <v>923</v>
+        <v>802</v>
       </c>
       <c r="C24" t="s">
         <v>39</v>
       </c>
       <c r="D24">
         <v>222</v>
       </c>
       <c r="E24">
         <v>585</v>
       </c>
       <c r="F24">
         <v>557</v>
       </c>
       <c r="G24">
         <v>1364</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>8</v>
       </c>
       <c r="B25" t="s">
-        <v>924</v>
+        <v>803</v>
       </c>
       <c r="C25" t="s">
         <v>39</v>
       </c>
       <c r="D25">
         <v>139</v>
       </c>
       <c r="E25">
         <v>569</v>
       </c>
       <c r="F25">
         <v>324</v>
       </c>
       <c r="G25">
         <v>1032</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>9</v>
       </c>
       <c r="B26" t="s">
-        <v>925</v>
+        <v>804</v>
       </c>
       <c r="C26" t="s">
         <v>39</v>
       </c>
       <c r="D26">
         <v>61</v>
       </c>
       <c r="E26">
         <v>224</v>
       </c>
       <c r="F26">
         <v>268</v>
       </c>
       <c r="G26">
         <v>553</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>10</v>
       </c>
       <c r="B27" t="s">
-        <v>926</v>
+        <v>805</v>
       </c>
       <c r="C27" t="s">
         <v>39</v>
       </c>
       <c r="D27">
         <v>97</v>
       </c>
       <c r="E27">
         <v>211</v>
       </c>
       <c r="F27">
         <v>1856</v>
       </c>
       <c r="G27">
         <v>2164</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>11</v>
       </c>
       <c r="B28" t="s">
-        <v>927</v>
+        <v>806</v>
       </c>
       <c r="C28" t="s">
         <v>39</v>
       </c>
       <c r="D28">
         <v>1190</v>
       </c>
       <c r="E28">
         <v>309</v>
       </c>
       <c r="F28">
         <v>191</v>
       </c>
       <c r="G28">
         <v>1690</v>
       </c>
     </row>
     <row r="29"/>
     <row r="30">
       <c r="A30">
         <v>3</v>
       </c>
       <c r="B30" t="s">
         <v>8</v>
       </c>
@@ -13061,281 +10515,281 @@
       </c>
       <c r="B31" t="s">
         <v>31</v>
       </c>
       <c r="C31" t="s">
         <v>37</v>
       </c>
       <c r="D31">
         <v>2758</v>
       </c>
       <c r="E31">
         <v>7921</v>
       </c>
       <c r="F31">
         <v>7622</v>
       </c>
       <c r="G31">
         <v>18301</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1</v>
       </c>
       <c r="B32" t="s">
-        <v>928</v>
+        <v>807</v>
       </c>
       <c r="C32" t="s">
         <v>39</v>
       </c>
       <c r="D32">
         <v>882</v>
       </c>
       <c r="E32">
         <v>3709</v>
       </c>
       <c r="F32">
         <v>3533</v>
       </c>
       <c r="G32">
         <v>8124</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>2</v>
       </c>
       <c r="B33" t="s">
-        <v>929</v>
+        <v>808</v>
       </c>
       <c r="C33" t="s">
         <v>39</v>
       </c>
       <c r="D33">
         <v>488</v>
       </c>
       <c r="E33">
         <v>3411</v>
       </c>
       <c r="F33">
         <v>3171</v>
       </c>
       <c r="G33">
         <v>7070</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>3</v>
       </c>
       <c r="B34" t="s">
-        <v>930</v>
+        <v>809</v>
       </c>
       <c r="C34" t="s">
         <v>39</v>
       </c>
       <c r="D34">
         <v>5873</v>
       </c>
       <c r="E34">
         <v>1903</v>
       </c>
       <c r="F34">
         <v>1346</v>
       </c>
       <c r="G34">
         <v>9122</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>4</v>
       </c>
       <c r="B35" t="s">
-        <v>931</v>
+        <v>810</v>
       </c>
       <c r="C35" t="s">
         <v>39</v>
       </c>
       <c r="D35">
         <v>2198</v>
       </c>
       <c r="E35">
         <v>4241</v>
       </c>
       <c r="F35">
         <v>8648</v>
       </c>
       <c r="G35">
         <v>15087</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>5</v>
       </c>
       <c r="B36" t="s">
-        <v>932</v>
+        <v>811</v>
       </c>
       <c r="C36" t="s">
         <v>39</v>
       </c>
       <c r="D36">
         <v>251</v>
       </c>
       <c r="E36">
         <v>43814</v>
       </c>
       <c r="F36">
         <v>1103</v>
       </c>
       <c r="G36">
         <v>45168</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>6</v>
       </c>
       <c r="B37" t="s">
-        <v>933</v>
+        <v>812</v>
       </c>
       <c r="C37" t="s">
         <v>39</v>
       </c>
       <c r="D37">
         <v>354</v>
       </c>
       <c r="E37">
         <v>555</v>
       </c>
       <c r="F37">
         <v>2194</v>
       </c>
       <c r="G37">
         <v>3103</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>7</v>
       </c>
       <c r="B38" t="s">
-        <v>934</v>
+        <v>813</v>
       </c>
       <c r="C38" t="s">
         <v>39</v>
       </c>
       <c r="D38">
         <v>86</v>
       </c>
       <c r="E38">
         <v>808</v>
       </c>
       <c r="F38">
         <v>347</v>
       </c>
       <c r="G38">
         <v>1241</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>8</v>
       </c>
       <c r="B39" t="s">
-        <v>935</v>
+        <v>814</v>
       </c>
       <c r="C39" t="s">
         <v>39</v>
       </c>
       <c r="D39">
         <v>5179</v>
       </c>
       <c r="E39">
         <v>2437</v>
       </c>
       <c r="F39">
         <v>4884</v>
       </c>
       <c r="G39">
         <v>12500</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>9</v>
       </c>
       <c r="B40" t="s">
-        <v>936</v>
+        <v>815</v>
       </c>
       <c r="C40" t="s">
         <v>39</v>
       </c>
       <c r="D40">
         <v>101</v>
       </c>
       <c r="E40">
         <v>1748</v>
       </c>
       <c r="F40">
         <v>462</v>
       </c>
       <c r="G40">
         <v>2311</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>10</v>
       </c>
       <c r="B41" t="s">
-        <v>937</v>
+        <v>816</v>
       </c>
       <c r="C41" t="s">
         <v>39</v>
       </c>
       <c r="D41">
         <v>91</v>
       </c>
       <c r="E41">
         <v>174</v>
       </c>
       <c r="F41">
         <v>185</v>
       </c>
       <c r="G41">
         <v>450</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>11</v>
       </c>
       <c r="B42" t="s">
-        <v>938</v>
+        <v>817</v>
       </c>
       <c r="C42" t="s">
         <v>39</v>
       </c>
       <c r="D42">
         <v>53</v>
       </c>
       <c r="E42">
         <v>817</v>
       </c>
       <c r="F42">
         <v>969</v>
       </c>
       <c r="G42">
         <v>1839</v>
       </c>
     </row>
     <row r="43"/>
     <row r="44">
       <c r="A44">
         <v>4</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
@@ -13361,281 +10815,281 @@
       </c>
       <c r="B45" t="s">
         <v>31</v>
       </c>
       <c r="C45" t="s">
         <v>37</v>
       </c>
       <c r="D45">
         <v>2032</v>
       </c>
       <c r="E45">
         <v>4583</v>
       </c>
       <c r="F45">
         <v>6733</v>
       </c>
       <c r="G45">
         <v>13348</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>1</v>
       </c>
       <c r="B46" t="s">
-        <v>939</v>
+        <v>818</v>
       </c>
       <c r="C46" t="s">
         <v>39</v>
       </c>
       <c r="D46">
         <v>1367</v>
       </c>
       <c r="E46">
         <v>3749</v>
       </c>
       <c r="F46">
         <v>17281</v>
       </c>
       <c r="G46">
         <v>22397</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>2</v>
       </c>
       <c r="B47" t="s">
-        <v>940</v>
+        <v>819</v>
       </c>
       <c r="C47" t="s">
         <v>39</v>
       </c>
       <c r="D47">
         <v>586</v>
       </c>
       <c r="E47">
         <v>2415</v>
       </c>
       <c r="F47">
         <v>5175</v>
       </c>
       <c r="G47">
         <v>8176</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>3</v>
       </c>
       <c r="B48" t="s">
-        <v>941</v>
+        <v>820</v>
       </c>
       <c r="C48" t="s">
         <v>39</v>
       </c>
       <c r="D48">
         <v>328</v>
       </c>
       <c r="E48">
         <v>793</v>
       </c>
       <c r="F48">
         <v>1442</v>
       </c>
       <c r="G48">
         <v>2563</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>4</v>
       </c>
       <c r="B49" t="s">
-        <v>942</v>
+        <v>821</v>
       </c>
       <c r="C49" t="s">
         <v>39</v>
       </c>
       <c r="D49">
         <v>322</v>
       </c>
       <c r="E49">
         <v>856</v>
       </c>
       <c r="F49">
         <v>1139</v>
       </c>
       <c r="G49">
         <v>2317</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>5</v>
       </c>
       <c r="B50" t="s">
-        <v>943</v>
+        <v>822</v>
       </c>
       <c r="C50" t="s">
         <v>39</v>
       </c>
       <c r="D50">
         <v>15757</v>
       </c>
       <c r="E50">
         <v>707</v>
       </c>
       <c r="F50">
         <v>1517</v>
       </c>
       <c r="G50">
         <v>17981</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>6</v>
       </c>
       <c r="B51" t="s">
-        <v>944</v>
+        <v>823</v>
       </c>
       <c r="C51" t="s">
         <v>39</v>
       </c>
       <c r="D51">
         <v>219</v>
       </c>
       <c r="E51">
         <v>651</v>
       </c>
       <c r="F51">
         <v>4487</v>
       </c>
       <c r="G51">
         <v>5357</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>7</v>
       </c>
       <c r="B52" t="s">
-        <v>945</v>
+        <v>824</v>
       </c>
       <c r="C52" t="s">
         <v>39</v>
       </c>
       <c r="D52">
         <v>78</v>
       </c>
       <c r="E52">
         <v>8244</v>
       </c>
       <c r="F52">
         <v>693</v>
       </c>
       <c r="G52">
         <v>9015</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>8</v>
       </c>
       <c r="B53" t="s">
-        <v>946</v>
+        <v>825</v>
       </c>
       <c r="C53" t="s">
         <v>39</v>
       </c>
       <c r="D53">
         <v>77</v>
       </c>
       <c r="E53">
         <v>325</v>
       </c>
       <c r="F53">
         <v>3658</v>
       </c>
       <c r="G53">
         <v>4060</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>9</v>
       </c>
       <c r="B54" t="s">
-        <v>947</v>
+        <v>826</v>
       </c>
       <c r="C54" t="s">
         <v>39</v>
       </c>
       <c r="D54">
         <v>81</v>
       </c>
       <c r="E54">
         <v>312</v>
       </c>
       <c r="F54">
         <v>328</v>
       </c>
       <c r="G54">
         <v>721</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>10</v>
       </c>
       <c r="B55" t="s">
-        <v>948</v>
+        <v>827</v>
       </c>
       <c r="C55" t="s">
         <v>39</v>
       </c>
       <c r="D55">
         <v>159</v>
       </c>
       <c r="E55">
         <v>538</v>
       </c>
       <c r="F55">
         <v>617</v>
       </c>
       <c r="G55">
         <v>1314</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>11</v>
       </c>
       <c r="B56" t="s">
-        <v>949</v>
+        <v>828</v>
       </c>
       <c r="C56" t="s">
         <v>39</v>
       </c>
       <c r="D56">
         <v>52</v>
       </c>
       <c r="E56">
         <v>190</v>
       </c>
       <c r="F56">
         <v>137</v>
       </c>
       <c r="G56">
         <v>379</v>
       </c>
     </row>
     <row r="57"/>
     <row r="58">
       <c r="A58">
         <v>5</v>
       </c>
       <c r="B58" t="s">
         <v>10</v>
       </c>
@@ -13661,281 +11115,281 @@
       </c>
       <c r="B59" t="s">
         <v>31</v>
       </c>
       <c r="C59" t="s">
         <v>37</v>
       </c>
       <c r="D59">
         <v>1368</v>
       </c>
       <c r="E59">
         <v>4245</v>
       </c>
       <c r="F59">
         <v>2236</v>
       </c>
       <c r="G59">
         <v>7849</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1</v>
       </c>
       <c r="B60" t="s">
-        <v>950</v>
+        <v>829</v>
       </c>
       <c r="C60" t="s">
         <v>39</v>
       </c>
       <c r="D60">
         <v>1422</v>
       </c>
       <c r="E60">
         <v>5045</v>
       </c>
       <c r="F60">
         <v>6908</v>
       </c>
       <c r="G60">
         <v>13375</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>2</v>
       </c>
       <c r="B61" t="s">
-        <v>951</v>
+        <v>830</v>
       </c>
       <c r="C61" t="s">
         <v>39</v>
       </c>
       <c r="D61">
         <v>5398</v>
       </c>
       <c r="E61">
         <v>5963</v>
       </c>
       <c r="F61">
         <v>4734</v>
       </c>
       <c r="G61">
         <v>16095</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>3</v>
       </c>
       <c r="B62" t="s">
-        <v>952</v>
+        <v>831</v>
       </c>
       <c r="C62" t="s">
         <v>39</v>
       </c>
       <c r="D62">
         <v>113</v>
       </c>
       <c r="E62">
         <v>451</v>
       </c>
       <c r="F62">
         <v>164</v>
       </c>
       <c r="G62">
         <v>728</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>4</v>
       </c>
       <c r="B63" t="s">
-        <v>953</v>
+        <v>832</v>
       </c>
       <c r="C63" t="s">
         <v>39</v>
       </c>
       <c r="D63">
         <v>231</v>
       </c>
       <c r="E63">
         <v>3723</v>
       </c>
       <c r="F63">
         <v>358</v>
       </c>
       <c r="G63">
         <v>4312</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>5</v>
       </c>
       <c r="B64" t="s">
-        <v>954</v>
+        <v>833</v>
       </c>
       <c r="C64" t="s">
         <v>39</v>
       </c>
       <c r="D64">
         <v>165</v>
       </c>
       <c r="E64">
         <v>1681</v>
       </c>
       <c r="F64">
         <v>463</v>
       </c>
       <c r="G64">
         <v>2309</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>6</v>
       </c>
       <c r="B65" t="s">
-        <v>955</v>
+        <v>834</v>
       </c>
       <c r="C65" t="s">
         <v>39</v>
       </c>
       <c r="D65">
         <v>45</v>
       </c>
       <c r="E65">
         <v>328</v>
       </c>
       <c r="F65">
         <v>124</v>
       </c>
       <c r="G65">
         <v>497</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>7</v>
       </c>
       <c r="B66" t="s">
-        <v>956</v>
+        <v>835</v>
       </c>
       <c r="C66" t="s">
         <v>39</v>
       </c>
       <c r="D66">
         <v>22</v>
       </c>
       <c r="E66">
         <v>167</v>
       </c>
       <c r="F66">
         <v>133</v>
       </c>
       <c r="G66">
         <v>322</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>8</v>
       </c>
       <c r="B67" t="s">
-        <v>957</v>
+        <v>836</v>
       </c>
       <c r="C67" t="s">
         <v>39</v>
       </c>
       <c r="D67">
         <v>34</v>
       </c>
       <c r="E67">
         <v>358</v>
       </c>
       <c r="F67">
         <v>97</v>
       </c>
       <c r="G67">
         <v>489</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>9</v>
       </c>
       <c r="B68" t="s">
-        <v>958</v>
+        <v>837</v>
       </c>
       <c r="C68" t="s">
         <v>39</v>
       </c>
       <c r="D68">
         <v>18</v>
       </c>
       <c r="E68">
         <v>153</v>
       </c>
       <c r="F68">
         <v>118</v>
       </c>
       <c r="G68">
         <v>289</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>10</v>
       </c>
       <c r="B69" t="s">
-        <v>959</v>
+        <v>838</v>
       </c>
       <c r="C69" t="s">
         <v>39</v>
       </c>
       <c r="D69">
         <v>16</v>
       </c>
       <c r="E69">
         <v>53</v>
       </c>
       <c r="F69">
         <v>56</v>
       </c>
       <c r="G69">
         <v>125</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>11</v>
       </c>
       <c r="B70" t="s">
-        <v>960</v>
+        <v>839</v>
       </c>
       <c r="C70" t="s">
         <v>39</v>
       </c>
       <c r="D70">
         <v>61</v>
       </c>
       <c r="E70">
         <v>187</v>
       </c>
       <c r="F70">
         <v>494</v>
       </c>
       <c r="G70">
         <v>742</v>
       </c>
     </row>
     <row r="71"/>
     <row r="72">
       <c r="A72">
         <v>6</v>
       </c>
       <c r="B72" t="s">
         <v>11</v>
       </c>
@@ -13961,74 +11415,74 @@
       </c>
       <c r="B73" t="s">
         <v>31</v>
       </c>
       <c r="C73" t="s">
         <v>37</v>
       </c>
       <c r="D73">
         <v>172</v>
       </c>
       <c r="E73">
         <v>817</v>
       </c>
       <c r="F73">
         <v>570</v>
       </c>
       <c r="G73">
         <v>1559</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1</v>
       </c>
       <c r="B74" t="s">
-        <v>961</v>
+        <v>840</v>
       </c>
       <c r="C74" t="s">
         <v>39</v>
       </c>
       <c r="D74">
         <v>95</v>
       </c>
       <c r="E74">
         <v>336</v>
       </c>
       <c r="F74">
         <v>269</v>
       </c>
       <c r="G74">
         <v>700</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>2</v>
       </c>
       <c r="B75" t="s">
-        <v>962</v>
+        <v>841</v>
       </c>
       <c r="C75" t="s">
         <v>39</v>
       </c>
       <c r="D75">
         <v>75</v>
       </c>
       <c r="E75">
         <v>132</v>
       </c>
       <c r="F75">
         <v>136</v>
       </c>
       <c r="G75">
         <v>343</v>
       </c>
     </row>
     <row r="76"/>
     <row r="77">
       <c r="A77">
         <v>7</v>
       </c>
       <c r="B77" t="s">
         <v>12</v>
       </c>
@@ -14054,97 +11508,97 @@
       </c>
       <c r="B78" t="s">
         <v>31</v>
       </c>
       <c r="C78" t="s">
         <v>37</v>
       </c>
       <c r="D78">
         <v>176</v>
       </c>
       <c r="E78">
         <v>835</v>
       </c>
       <c r="F78">
         <v>882</v>
       </c>
       <c r="G78">
         <v>1893</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1</v>
       </c>
       <c r="B79" t="s">
-        <v>963</v>
+        <v>842</v>
       </c>
       <c r="C79" t="s">
         <v>39</v>
       </c>
       <c r="D79">
         <v>105</v>
       </c>
       <c r="E79">
         <v>424</v>
       </c>
       <c r="F79">
         <v>341</v>
       </c>
       <c r="G79">
         <v>870</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>2</v>
       </c>
       <c r="B80" t="s">
-        <v>964</v>
+        <v>843</v>
       </c>
       <c r="C80" t="s">
         <v>39</v>
       </c>
       <c r="D80">
         <v>52</v>
       </c>
       <c r="E80">
         <v>110</v>
       </c>
       <c r="F80">
         <v>229</v>
       </c>
       <c r="G80">
         <v>391</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>3</v>
       </c>
       <c r="B81" t="s">
-        <v>965</v>
+        <v>844</v>
       </c>
       <c r="C81" t="s">
         <v>39</v>
       </c>
       <c r="D81">
         <v>29</v>
       </c>
       <c r="E81">
         <v>38</v>
       </c>
       <c r="F81">
         <v>64</v>
       </c>
       <c r="G81">
         <v>131</v>
       </c>
     </row>
     <row r="82"/>
     <row r="83">
       <c r="A83">
         <v>8</v>
       </c>
       <c r="B83" t="s">
         <v>13</v>
       </c>
@@ -14170,281 +11624,281 @@
       </c>
       <c r="B84" t="s">
         <v>31</v>
       </c>
       <c r="C84" t="s">
         <v>37</v>
       </c>
       <c r="D84">
         <v>3388</v>
       </c>
       <c r="E84">
         <v>3262</v>
       </c>
       <c r="F84">
         <v>3388</v>
       </c>
       <c r="G84">
         <v>10038</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1</v>
       </c>
       <c r="B85" t="s">
-        <v>966</v>
+        <v>845</v>
       </c>
       <c r="C85" t="s">
         <v>39</v>
       </c>
       <c r="D85">
         <v>3809</v>
       </c>
       <c r="E85">
         <v>4494</v>
       </c>
       <c r="F85">
         <v>4045</v>
       </c>
       <c r="G85">
         <v>12348</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>2</v>
       </c>
       <c r="B86" t="s">
-        <v>967</v>
+        <v>846</v>
       </c>
       <c r="C86" t="s">
         <v>39</v>
       </c>
       <c r="D86">
         <v>832</v>
       </c>
       <c r="E86">
         <v>1049</v>
       </c>
       <c r="F86">
         <v>8100</v>
       </c>
       <c r="G86">
         <v>9981</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>3</v>
       </c>
       <c r="B87" t="s">
-        <v>968</v>
+        <v>847</v>
       </c>
       <c r="C87" t="s">
         <v>39</v>
       </c>
       <c r="D87">
         <v>2102</v>
       </c>
       <c r="E87">
         <v>7482</v>
       </c>
       <c r="F87">
         <v>974</v>
       </c>
       <c r="G87">
         <v>10558</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>4</v>
       </c>
       <c r="B88" t="s">
-        <v>969</v>
+        <v>848</v>
       </c>
       <c r="C88" t="s">
         <v>39</v>
       </c>
       <c r="D88">
         <v>640</v>
       </c>
       <c r="E88">
         <v>4451</v>
       </c>
       <c r="F88">
         <v>842</v>
       </c>
       <c r="G88">
         <v>5933</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>5</v>
       </c>
       <c r="B89" t="s">
-        <v>970</v>
+        <v>849</v>
       </c>
       <c r="C89" t="s">
         <v>39</v>
       </c>
       <c r="D89">
         <v>215</v>
       </c>
       <c r="E89">
         <v>301</v>
       </c>
       <c r="F89">
         <v>309</v>
       </c>
       <c r="G89">
         <v>825</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>6</v>
       </c>
       <c r="B90" t="s">
-        <v>971</v>
+        <v>850</v>
       </c>
       <c r="C90" t="s">
         <v>39</v>
       </c>
       <c r="D90">
         <v>137</v>
       </c>
       <c r="E90">
         <v>245</v>
       </c>
       <c r="F90">
         <v>825</v>
       </c>
       <c r="G90">
         <v>1207</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>7</v>
       </c>
       <c r="B91" t="s">
-        <v>972</v>
+        <v>851</v>
       </c>
       <c r="C91" t="s">
         <v>39</v>
       </c>
       <c r="D91">
         <v>661</v>
       </c>
       <c r="E91">
         <v>120</v>
       </c>
       <c r="F91">
         <v>207</v>
       </c>
       <c r="G91">
         <v>988</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>8</v>
       </c>
       <c r="B92" t="s">
-        <v>973</v>
+        <v>852</v>
       </c>
       <c r="C92" t="s">
         <v>39</v>
       </c>
       <c r="D92">
         <v>121</v>
       </c>
       <c r="E92">
         <v>410</v>
       </c>
       <c r="F92">
         <v>463</v>
       </c>
       <c r="G92">
         <v>994</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>9</v>
       </c>
       <c r="B93" t="s">
-        <v>974</v>
+        <v>853</v>
       </c>
       <c r="C93" t="s">
         <v>39</v>
       </c>
       <c r="D93">
         <v>32</v>
       </c>
       <c r="E93">
         <v>73</v>
       </c>
       <c r="F93">
         <v>71</v>
       </c>
       <c r="G93">
         <v>176</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>10</v>
       </c>
       <c r="B94" t="s">
-        <v>975</v>
+        <v>854</v>
       </c>
       <c r="C94" t="s">
         <v>39</v>
       </c>
       <c r="D94">
         <v>32</v>
       </c>
       <c r="E94">
         <v>100</v>
       </c>
       <c r="F94">
         <v>49</v>
       </c>
       <c r="G94">
         <v>181</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>11</v>
       </c>
       <c r="B95" t="s">
-        <v>976</v>
+        <v>855</v>
       </c>
       <c r="C95" t="s">
         <v>39</v>
       </c>
       <c r="D95">
         <v>80</v>
       </c>
       <c r="E95">
         <v>97</v>
       </c>
       <c r="F95">
         <v>105</v>
       </c>
       <c r="G95">
         <v>282</v>
       </c>
     </row>
     <row r="96"/>
     <row r="97">
       <c r="A97">
         <v>9</v>
       </c>
       <c r="B97" t="s">
         <v>14</v>
       </c>
@@ -14470,1713 +11924,1713 @@
       </c>
       <c r="B98" t="s">
         <v>31</v>
       </c>
       <c r="C98" t="s">
         <v>37</v>
       </c>
       <c r="D98">
         <v>37</v>
       </c>
       <c r="E98">
         <v>362</v>
       </c>
       <c r="F98">
         <v>255</v>
       </c>
       <c r="G98">
         <v>654</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1</v>
       </c>
       <c r="B99" t="s">
-        <v>977</v>
+        <v>856</v>
       </c>
       <c r="C99" t="s">
         <v>39</v>
       </c>
       <c r="D99">
         <v>42</v>
       </c>
       <c r="E99">
         <v>93</v>
       </c>
       <c r="F99">
         <v>56</v>
       </c>
       <c r="G99">
         <v>191</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>2</v>
       </c>
       <c r="B100" t="s">
-        <v>978</v>
+        <v>857</v>
       </c>
       <c r="C100" t="s">
         <v>39</v>
       </c>
       <c r="D100">
         <v>16</v>
       </c>
       <c r="E100">
         <v>26</v>
       </c>
       <c r="F100">
         <v>34</v>
       </c>
       <c r="G100">
         <v>76</v>
       </c>
     </row>
     <row r="101"/>
     <row r="102">
       <c r="A102">
         <v>10</v>
       </c>
       <c r="B102" t="s">
-        <v>152</v>
+        <v>15</v>
       </c>
       <c r="C102" t="s">
         <v>36</v>
       </c>
       <c r="D102">
         <v>518</v>
       </c>
       <c r="E102">
         <v>562</v>
       </c>
       <c r="F102">
         <v>303</v>
       </c>
       <c r="G102">
         <v>1383</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>31</v>
       </c>
       <c r="B103" t="s">
         <v>31</v>
       </c>
       <c r="C103" t="s">
         <v>37</v>
       </c>
       <c r="D103">
         <v>136</v>
       </c>
       <c r="E103">
         <v>272</v>
       </c>
       <c r="F103">
         <v>182</v>
       </c>
       <c r="G103">
         <v>590</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1</v>
       </c>
       <c r="B104" t="s">
-        <v>979</v>
+        <v>858</v>
       </c>
       <c r="C104" t="s">
         <v>39</v>
       </c>
       <c r="D104">
         <v>339</v>
       </c>
       <c r="E104">
         <v>223</v>
       </c>
       <c r="F104">
         <v>90</v>
       </c>
       <c r="G104">
         <v>652</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>2</v>
       </c>
       <c r="B105" t="s">
-        <v>980</v>
+        <v>859</v>
       </c>
       <c r="C105" t="s">
         <v>39</v>
       </c>
       <c r="D105">
         <v>43</v>
       </c>
       <c r="E105">
         <v>67</v>
       </c>
       <c r="F105">
         <v>31</v>
       </c>
       <c r="G105">
         <v>141</v>
       </c>
     </row>
     <row r="106"/>
     <row r="107">
       <c r="A107">
         <v>12</v>
       </c>
       <c r="B107" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C107" t="s">
         <v>36</v>
       </c>
       <c r="D107">
         <v>2912</v>
       </c>
       <c r="E107">
         <v>31497</v>
       </c>
       <c r="F107">
         <v>30396</v>
       </c>
       <c r="G107">
         <v>64805</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>31</v>
       </c>
       <c r="B108" t="s">
         <v>31</v>
       </c>
       <c r="C108" t="s">
         <v>37</v>
       </c>
       <c r="D108">
         <v>675</v>
       </c>
       <c r="E108">
         <v>3493</v>
       </c>
       <c r="F108">
         <v>3190</v>
       </c>
       <c r="G108">
         <v>7358</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1</v>
       </c>
       <c r="B109" t="s">
-        <v>981</v>
+        <v>860</v>
       </c>
       <c r="C109" t="s">
         <v>39</v>
       </c>
       <c r="D109">
         <v>660</v>
       </c>
       <c r="E109">
         <v>8989</v>
       </c>
       <c r="F109">
         <v>4495</v>
       </c>
       <c r="G109">
         <v>14144</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>2</v>
       </c>
       <c r="B110" t="s">
-        <v>982</v>
+        <v>861</v>
       </c>
       <c r="C110" t="s">
         <v>39</v>
       </c>
       <c r="D110">
         <v>657</v>
       </c>
       <c r="E110">
         <v>3399</v>
       </c>
       <c r="F110">
         <v>6055</v>
       </c>
       <c r="G110">
         <v>10111</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>3</v>
       </c>
       <c r="B111" t="s">
-        <v>983</v>
+        <v>862</v>
       </c>
       <c r="C111" t="s">
         <v>39</v>
       </c>
       <c r="D111">
         <v>131</v>
       </c>
       <c r="E111">
         <v>600</v>
       </c>
       <c r="F111">
         <v>628</v>
       </c>
       <c r="G111">
         <v>1359</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>4</v>
       </c>
       <c r="B112" t="s">
-        <v>984</v>
+        <v>863</v>
       </c>
       <c r="C112" t="s">
         <v>39</v>
       </c>
       <c r="D112">
         <v>294</v>
       </c>
       <c r="E112">
         <v>6043</v>
       </c>
       <c r="F112">
         <v>1215</v>
       </c>
       <c r="G112">
         <v>7552</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>5</v>
       </c>
       <c r="B113" t="s">
-        <v>985</v>
+        <v>864</v>
       </c>
       <c r="C113" t="s">
         <v>39</v>
       </c>
       <c r="D113">
         <v>75</v>
       </c>
       <c r="E113">
         <v>293</v>
       </c>
       <c r="F113">
         <v>222</v>
       </c>
       <c r="G113">
         <v>590</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>6</v>
       </c>
       <c r="B114" t="s">
-        <v>986</v>
+        <v>865</v>
       </c>
       <c r="C114" t="s">
         <v>39</v>
       </c>
       <c r="D114">
         <v>38</v>
       </c>
       <c r="E114">
         <v>154</v>
       </c>
       <c r="F114">
         <v>124</v>
       </c>
       <c r="G114">
         <v>316</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>7</v>
       </c>
       <c r="B115" t="s">
-        <v>987</v>
+        <v>866</v>
       </c>
       <c r="C115" t="s">
         <v>39</v>
       </c>
       <c r="D115">
         <v>85</v>
       </c>
       <c r="E115">
         <v>266</v>
       </c>
       <c r="F115">
         <v>272</v>
       </c>
       <c r="G115">
         <v>623</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>8</v>
       </c>
       <c r="B116" t="s">
-        <v>988</v>
+        <v>867</v>
       </c>
       <c r="C116" t="s">
         <v>39</v>
       </c>
       <c r="D116">
         <v>30</v>
       </c>
       <c r="E116">
         <v>101</v>
       </c>
       <c r="F116">
         <v>207</v>
       </c>
       <c r="G116">
         <v>338</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>9</v>
       </c>
       <c r="B117" t="s">
-        <v>989</v>
+        <v>868</v>
       </c>
       <c r="C117" t="s">
         <v>39</v>
       </c>
       <c r="D117">
         <v>88</v>
       </c>
       <c r="E117">
         <v>358</v>
       </c>
       <c r="F117">
         <v>11231</v>
       </c>
       <c r="G117">
         <v>11677</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>10</v>
       </c>
       <c r="B118" t="s">
-        <v>990</v>
+        <v>869</v>
       </c>
       <c r="C118" t="s">
         <v>39</v>
       </c>
       <c r="D118">
         <v>31</v>
       </c>
       <c r="E118">
         <v>103</v>
       </c>
       <c r="F118">
         <v>137</v>
       </c>
       <c r="G118">
         <v>271</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>11</v>
       </c>
       <c r="B119" t="s">
-        <v>991</v>
+        <v>870</v>
       </c>
       <c r="C119" t="s">
         <v>39</v>
       </c>
       <c r="D119">
         <v>148</v>
       </c>
       <c r="E119">
         <v>7698</v>
       </c>
       <c r="F119">
         <v>2620</v>
       </c>
       <c r="G119">
         <v>10466</v>
       </c>
     </row>
     <row r="120"/>
     <row r="121">
       <c r="A121">
         <v>14</v>
       </c>
       <c r="B121" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C121" t="s">
         <v>36</v>
       </c>
       <c r="D121">
         <v>6259</v>
       </c>
       <c r="E121">
         <v>14735</v>
       </c>
       <c r="F121">
         <v>11546</v>
       </c>
       <c r="G121">
         <v>32540</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>31</v>
       </c>
       <c r="B122" t="s">
         <v>31</v>
       </c>
       <c r="C122" t="s">
         <v>37</v>
       </c>
       <c r="D122">
         <v>2068</v>
       </c>
       <c r="E122">
         <v>3598</v>
       </c>
       <c r="F122">
         <v>2472</v>
       </c>
       <c r="G122">
         <v>8138</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1</v>
       </c>
       <c r="B123" t="s">
-        <v>992</v>
+        <v>871</v>
       </c>
       <c r="C123" t="s">
         <v>39</v>
       </c>
       <c r="D123">
         <v>1368</v>
       </c>
       <c r="E123">
         <v>6067</v>
       </c>
       <c r="F123">
         <v>5178</v>
       </c>
       <c r="G123">
         <v>12613</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>2</v>
       </c>
       <c r="B124" t="s">
-        <v>993</v>
+        <v>872</v>
       </c>
       <c r="C124" t="s">
         <v>39</v>
       </c>
       <c r="D124">
         <v>887</v>
       </c>
       <c r="E124">
         <v>1895</v>
       </c>
       <c r="F124">
         <v>1710</v>
       </c>
       <c r="G124">
         <v>4492</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>3</v>
       </c>
       <c r="B125" t="s">
-        <v>994</v>
+        <v>873</v>
       </c>
       <c r="C125" t="s">
         <v>39</v>
       </c>
       <c r="D125">
         <v>183</v>
       </c>
       <c r="E125">
         <v>332</v>
       </c>
       <c r="F125">
         <v>262</v>
       </c>
       <c r="G125">
         <v>777</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>4</v>
       </c>
       <c r="B126" t="s">
-        <v>995</v>
+        <v>874</v>
       </c>
       <c r="C126" t="s">
         <v>39</v>
       </c>
       <c r="D126">
         <v>264</v>
       </c>
       <c r="E126">
         <v>620</v>
       </c>
       <c r="F126">
         <v>321</v>
       </c>
       <c r="G126">
         <v>1205</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>5</v>
       </c>
       <c r="B127" t="s">
-        <v>996</v>
+        <v>875</v>
       </c>
       <c r="C127" t="s">
         <v>39</v>
       </c>
       <c r="D127">
         <v>159</v>
       </c>
       <c r="E127">
         <v>368</v>
       </c>
       <c r="F127">
         <v>144</v>
       </c>
       <c r="G127">
         <v>671</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>6</v>
       </c>
       <c r="B128" t="s">
-        <v>997</v>
+        <v>876</v>
       </c>
       <c r="C128" t="s">
         <v>39</v>
       </c>
       <c r="D128">
         <v>84</v>
       </c>
       <c r="E128">
         <v>182</v>
       </c>
       <c r="F128">
         <v>137</v>
       </c>
       <c r="G128">
         <v>403</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>7</v>
       </c>
       <c r="B129" t="s">
-        <v>998</v>
+        <v>877</v>
       </c>
       <c r="C129" t="s">
         <v>39</v>
       </c>
       <c r="D129">
         <v>96</v>
       </c>
       <c r="E129">
         <v>162</v>
       </c>
       <c r="F129">
         <v>102</v>
       </c>
       <c r="G129">
         <v>360</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>8</v>
       </c>
       <c r="B130" t="s">
-        <v>999</v>
+        <v>878</v>
       </c>
       <c r="C130" t="s">
         <v>39</v>
       </c>
       <c r="D130">
         <v>43</v>
       </c>
       <c r="E130">
         <v>121</v>
       </c>
       <c r="F130">
         <v>68</v>
       </c>
       <c r="G130">
         <v>232</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>9</v>
       </c>
       <c r="B131" t="s">
-        <v>1000</v>
+        <v>879</v>
       </c>
       <c r="C131" t="s">
         <v>39</v>
       </c>
       <c r="D131">
         <v>159</v>
       </c>
       <c r="E131">
         <v>637</v>
       </c>
       <c r="F131">
         <v>138</v>
       </c>
       <c r="G131">
         <v>934</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>10</v>
       </c>
       <c r="B132" t="s">
-        <v>1001</v>
+        <v>880</v>
       </c>
       <c r="C132" t="s">
         <v>39</v>
       </c>
       <c r="D132">
         <v>71</v>
       </c>
       <c r="E132">
         <v>126</v>
       </c>
       <c r="F132">
         <v>461</v>
       </c>
       <c r="G132">
         <v>658</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>11</v>
       </c>
       <c r="B133" t="s">
-        <v>1002</v>
+        <v>881</v>
       </c>
       <c r="C133" t="s">
         <v>39</v>
       </c>
       <c r="D133">
         <v>877</v>
       </c>
       <c r="E133">
         <v>627</v>
       </c>
       <c r="F133">
         <v>553</v>
       </c>
       <c r="G133">
         <v>2057</v>
       </c>
     </row>
     <row r="134"/>
     <row r="135">
       <c r="A135">
         <v>15</v>
       </c>
       <c r="B135" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C135" t="s">
         <v>36</v>
       </c>
       <c r="D135">
         <v>1599</v>
       </c>
       <c r="E135">
         <v>2666</v>
       </c>
       <c r="F135">
         <v>4112</v>
       </c>
       <c r="G135">
         <v>8377</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
         <v>31</v>
       </c>
       <c r="B136" t="s">
         <v>31</v>
       </c>
       <c r="C136" t="s">
         <v>37</v>
       </c>
       <c r="D136">
         <v>714</v>
       </c>
       <c r="E136">
         <v>1121</v>
       </c>
       <c r="F136">
         <v>1242</v>
       </c>
       <c r="G136">
         <v>3077</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>1</v>
       </c>
       <c r="B137" t="s">
-        <v>1003</v>
+        <v>882</v>
       </c>
       <c r="C137" t="s">
         <v>39</v>
       </c>
       <c r="D137">
         <v>432</v>
       </c>
       <c r="E137">
         <v>1143</v>
       </c>
       <c r="F137">
         <v>2391</v>
       </c>
       <c r="G137">
         <v>3966</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>2</v>
       </c>
       <c r="B138" t="s">
-        <v>1004</v>
+        <v>883</v>
       </c>
       <c r="C138" t="s">
         <v>39</v>
       </c>
       <c r="D138">
         <v>185</v>
       </c>
       <c r="E138">
         <v>208</v>
       </c>
       <c r="F138">
         <v>228</v>
       </c>
       <c r="G138">
         <v>621</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>3</v>
       </c>
       <c r="B139" t="s">
-        <v>1005</v>
+        <v>884</v>
       </c>
       <c r="C139" t="s">
         <v>39</v>
       </c>
       <c r="D139">
         <v>268</v>
       </c>
       <c r="E139">
         <v>194</v>
       </c>
       <c r="F139">
         <v>251</v>
       </c>
       <c r="G139">
         <v>713</v>
       </c>
     </row>
     <row r="140"/>
     <row r="141">
       <c r="A141">
         <v>16</v>
       </c>
       <c r="B141" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C141" t="s">
         <v>36</v>
       </c>
       <c r="D141">
         <v>534</v>
       </c>
       <c r="E141">
         <v>2231</v>
       </c>
       <c r="F141">
         <v>1855</v>
       </c>
       <c r="G141">
         <v>4620</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
         <v>31</v>
       </c>
       <c r="B142" t="s">
         <v>31</v>
       </c>
       <c r="C142" t="s">
         <v>37</v>
       </c>
       <c r="D142">
         <v>175</v>
       </c>
       <c r="E142">
         <v>259</v>
       </c>
       <c r="F142">
         <v>331</v>
       </c>
       <c r="G142">
         <v>765</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1</v>
       </c>
       <c r="B143" t="s">
-        <v>1006</v>
+        <v>885</v>
       </c>
       <c r="C143" t="s">
         <v>39</v>
       </c>
       <c r="D143">
         <v>137</v>
       </c>
       <c r="E143">
         <v>1432</v>
       </c>
       <c r="F143">
         <v>427</v>
       </c>
       <c r="G143">
         <v>1996</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>2</v>
       </c>
       <c r="B144" t="s">
-        <v>1007</v>
+        <v>886</v>
       </c>
       <c r="C144" t="s">
         <v>39</v>
       </c>
       <c r="D144">
         <v>26</v>
       </c>
       <c r="E144">
         <v>79</v>
       </c>
       <c r="F144">
         <v>85</v>
       </c>
       <c r="G144">
         <v>190</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>3</v>
       </c>
       <c r="B145" t="s">
-        <v>1008</v>
+        <v>887</v>
       </c>
       <c r="C145" t="s">
         <v>39</v>
       </c>
       <c r="D145">
         <v>26</v>
       </c>
       <c r="E145">
         <v>50</v>
       </c>
       <c r="F145">
         <v>48</v>
       </c>
       <c r="G145">
         <v>124</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>4</v>
       </c>
       <c r="B146" t="s">
-        <v>1009</v>
+        <v>888</v>
       </c>
       <c r="C146" t="s">
         <v>39</v>
       </c>
       <c r="D146">
         <v>36</v>
       </c>
       <c r="E146">
         <v>75</v>
       </c>
       <c r="F146">
         <v>51</v>
       </c>
       <c r="G146">
         <v>162</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>5</v>
       </c>
       <c r="B147" t="s">
-        <v>1010</v>
+        <v>889</v>
       </c>
       <c r="C147" t="s">
         <v>39</v>
       </c>
       <c r="D147">
         <v>24</v>
       </c>
       <c r="E147">
         <v>58</v>
       </c>
       <c r="F147">
         <v>583</v>
       </c>
       <c r="G147">
         <v>665</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>6</v>
       </c>
       <c r="B148" t="s">
-        <v>1011</v>
+        <v>890</v>
       </c>
       <c r="C148" t="s">
         <v>39</v>
       </c>
       <c r="D148">
         <v>10</v>
       </c>
       <c r="E148">
         <v>25</v>
       </c>
       <c r="F148">
         <v>20</v>
       </c>
       <c r="G148">
         <v>55</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>7</v>
       </c>
       <c r="B149" t="s">
-        <v>1012</v>
+        <v>891</v>
       </c>
       <c r="C149" t="s">
         <v>39</v>
       </c>
       <c r="D149">
         <v>8</v>
       </c>
       <c r="E149">
         <v>17</v>
       </c>
       <c r="F149">
         <v>15</v>
       </c>
       <c r="G149">
         <v>40</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>8</v>
       </c>
       <c r="B150" t="s">
-        <v>1013</v>
+        <v>892</v>
       </c>
       <c r="C150" t="s">
         <v>39</v>
       </c>
       <c r="D150">
         <v>5</v>
       </c>
       <c r="E150">
         <v>154</v>
       </c>
       <c r="F150">
         <v>184</v>
       </c>
       <c r="G150">
         <v>343</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>9</v>
       </c>
       <c r="B151" t="s">
-        <v>1014</v>
+        <v>893</v>
       </c>
       <c r="C151" t="s">
         <v>39</v>
       </c>
       <c r="D151">
         <v>9</v>
       </c>
       <c r="E151">
         <v>21</v>
       </c>
       <c r="F151">
         <v>30</v>
       </c>
       <c r="G151">
         <v>60</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>10</v>
       </c>
       <c r="B152" t="s">
-        <v>1015</v>
+        <v>894</v>
       </c>
       <c r="C152" t="s">
         <v>39</v>
       </c>
       <c r="D152">
         <v>56</v>
       </c>
       <c r="E152">
         <v>37</v>
       </c>
       <c r="F152">
         <v>62</v>
       </c>
       <c r="G152">
         <v>155</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>11</v>
       </c>
       <c r="B153" t="s">
-        <v>1016</v>
+        <v>895</v>
       </c>
       <c r="C153" t="s">
         <v>39</v>
       </c>
       <c r="D153">
         <v>22</v>
       </c>
       <c r="E153">
         <v>24</v>
       </c>
       <c r="F153">
         <v>19</v>
       </c>
       <c r="G153">
         <v>65</v>
       </c>
     </row>
     <row r="154"/>
     <row r="155">
       <c r="A155">
         <v>17</v>
       </c>
       <c r="B155" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C155" t="s">
         <v>36</v>
       </c>
       <c r="D155">
         <v>560</v>
       </c>
       <c r="E155">
         <v>10272</v>
       </c>
       <c r="F155">
         <v>7505</v>
       </c>
       <c r="G155">
         <v>18337</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
         <v>31</v>
       </c>
       <c r="B156" t="s">
         <v>31</v>
       </c>
       <c r="C156" t="s">
         <v>37</v>
       </c>
       <c r="D156">
         <v>109</v>
       </c>
       <c r="E156">
         <v>1344</v>
       </c>
       <c r="F156">
         <v>1172</v>
       </c>
       <c r="G156">
         <v>2625</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>1</v>
       </c>
       <c r="B157" t="s">
-        <v>1017</v>
+        <v>896</v>
       </c>
       <c r="C157" t="s">
         <v>39</v>
       </c>
       <c r="D157">
         <v>301</v>
       </c>
       <c r="E157">
         <v>4451</v>
       </c>
       <c r="F157">
         <v>2888</v>
       </c>
       <c r="G157">
         <v>7640</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>2</v>
       </c>
       <c r="B158" t="s">
-        <v>1018</v>
+        <v>897</v>
       </c>
       <c r="C158" t="s">
         <v>39</v>
       </c>
       <c r="D158">
         <v>31</v>
       </c>
       <c r="E158">
         <v>3562</v>
       </c>
       <c r="F158">
         <v>1328</v>
       </c>
       <c r="G158">
         <v>4921</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>3</v>
       </c>
       <c r="B159" t="s">
-        <v>1019</v>
+        <v>898</v>
       </c>
       <c r="C159" t="s">
         <v>39</v>
       </c>
       <c r="D159">
         <v>23</v>
       </c>
       <c r="E159">
         <v>240</v>
       </c>
       <c r="F159">
         <v>1439</v>
       </c>
       <c r="G159">
         <v>1702</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>4</v>
       </c>
       <c r="B160" t="s">
-        <v>1020</v>
+        <v>899</v>
       </c>
       <c r="C160" t="s">
         <v>39</v>
       </c>
       <c r="D160">
         <v>24</v>
       </c>
       <c r="E160">
         <v>195</v>
       </c>
       <c r="F160">
         <v>159</v>
       </c>
       <c r="G160">
         <v>378</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>5</v>
       </c>
       <c r="B161" t="s">
-        <v>1021</v>
+        <v>900</v>
       </c>
       <c r="C161" t="s">
         <v>39</v>
       </c>
       <c r="D161">
         <v>10</v>
       </c>
       <c r="E161">
         <v>108</v>
       </c>
       <c r="F161">
         <v>105</v>
       </c>
       <c r="G161">
         <v>223</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>6</v>
       </c>
       <c r="B162" t="s">
-        <v>1022</v>
+        <v>901</v>
       </c>
       <c r="C162" t="s">
         <v>39</v>
       </c>
       <c r="D162">
         <v>10</v>
       </c>
       <c r="E162">
         <v>88</v>
       </c>
       <c r="F162">
         <v>80</v>
       </c>
       <c r="G162">
         <v>178</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>7</v>
       </c>
       <c r="B163" t="s">
-        <v>1023</v>
+        <v>902</v>
       </c>
       <c r="C163" t="s">
         <v>39</v>
       </c>
       <c r="D163">
         <v>9</v>
       </c>
       <c r="E163">
         <v>50</v>
       </c>
       <c r="F163">
         <v>79</v>
       </c>
       <c r="G163">
         <v>138</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>8</v>
       </c>
       <c r="B164" t="s">
-        <v>1024</v>
+        <v>903</v>
       </c>
       <c r="C164" t="s">
         <v>39</v>
       </c>
       <c r="D164">
         <v>7</v>
       </c>
       <c r="E164">
         <v>28</v>
       </c>
       <c r="F164">
         <v>47</v>
       </c>
       <c r="G164">
         <v>82</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>9</v>
       </c>
       <c r="B165" t="s">
-        <v>1025</v>
+        <v>904</v>
       </c>
       <c r="C165" t="s">
         <v>39</v>
       </c>
       <c r="D165">
         <v>9</v>
       </c>
       <c r="E165">
         <v>78</v>
       </c>
       <c r="F165">
         <v>48</v>
       </c>
       <c r="G165">
         <v>135</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>10</v>
       </c>
       <c r="B166" t="s">
-        <v>1026</v>
+        <v>905</v>
       </c>
       <c r="C166" t="s">
         <v>39</v>
       </c>
       <c r="D166">
         <v>27</v>
       </c>
       <c r="E166">
         <v>128</v>
       </c>
       <c r="F166">
         <v>160</v>
       </c>
       <c r="G166">
         <v>315</v>
       </c>
     </row>
     <row r="167"/>
     <row r="168">
       <c r="A168">
         <v>24</v>
       </c>
       <c r="B168" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C168" t="s">
         <v>36</v>
       </c>
       <c r="D168">
         <v>291</v>
       </c>
       <c r="E168">
         <v>688</v>
       </c>
       <c r="F168">
         <v>1040</v>
       </c>
       <c r="G168">
         <v>2019</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
         <v>31</v>
       </c>
       <c r="B169" t="s">
         <v>31</v>
       </c>
       <c r="C169" t="s">
         <v>37</v>
       </c>
       <c r="D169">
         <v>113</v>
       </c>
       <c r="E169">
         <v>231</v>
       </c>
       <c r="F169">
         <v>362</v>
       </c>
       <c r="G169">
         <v>706</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>1</v>
       </c>
       <c r="B170" t="s">
-        <v>1027</v>
+        <v>906</v>
       </c>
       <c r="C170" t="s">
         <v>39</v>
       </c>
       <c r="D170">
         <v>68</v>
       </c>
       <c r="E170">
         <v>153</v>
       </c>
       <c r="F170">
         <v>200</v>
       </c>
       <c r="G170">
         <v>421</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>2</v>
       </c>
       <c r="B171" t="s">
-        <v>1028</v>
+        <v>907</v>
       </c>
       <c r="C171" t="s">
         <v>39</v>
       </c>
       <c r="D171">
         <v>44</v>
       </c>
       <c r="E171">
         <v>200</v>
       </c>
       <c r="F171">
         <v>315</v>
       </c>
       <c r="G171">
         <v>559</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>3</v>
       </c>
       <c r="B172" t="s">
-        <v>1029</v>
+        <v>908</v>
       </c>
       <c r="C172" t="s">
         <v>39</v>
       </c>
       <c r="D172">
         <v>52</v>
       </c>
       <c r="E172">
         <v>31</v>
       </c>
       <c r="F172">
         <v>57</v>
       </c>
       <c r="G172">
         <v>140</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>4</v>
       </c>
       <c r="B173" t="s">
-        <v>1030</v>
+        <v>909</v>
       </c>
       <c r="C173" t="s">
         <v>39</v>
       </c>
       <c r="D173">
         <v>14</v>
       </c>
       <c r="E173">
         <v>73</v>
       </c>
       <c r="F173">
         <v>106</v>
       </c>
       <c r="G173">
         <v>193</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
-    <sheetView tabSelected="true" workbookViewId="0"/>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C2" t="s">
-        <v>23</v>
+        <v>910</v>
       </c>
       <c r="D2" t="s">
-        <v>24</v>
+        <v>911</v>
       </c>
       <c r="E2" t="s">
-        <v>25</v>
+        <v>912</v>
       </c>
       <c r="F2" t="s">
-        <v>26</v>
+        <v>913</v>
       </c>
       <c r="G2">
         <v>10126</v>
       </c>
       <c r="H2">
         <v>31134</v>
       </c>
       <c r="I2">
         <v>80310</v>
       </c>
       <c r="J2">
         <v>13479</v>
       </c>
       <c r="K2">
         <v>3059</v>
       </c>
       <c r="L2">
         <v>572</v>
       </c>
       <c r="M2">
         <v>548</v>
       </c>
       <c r="N2">
         <v>4850</v>
       </c>
@@ -16188,63 +13642,63 @@
       </c>
       <c r="Q2">
         <v>16569</v>
       </c>
       <c r="R2">
         <v>1788</v>
       </c>
       <c r="S2">
         <v>412</v>
       </c>
       <c r="T2">
         <v>1511</v>
       </c>
       <c r="U2">
         <v>235</v>
       </c>
       <c r="V2">
         <v>171673</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C3" t="s">
-        <v>23</v>
+        <v>910</v>
       </c>
       <c r="D3" t="s">
-        <v>24</v>
+        <v>911</v>
       </c>
       <c r="E3" t="s">
-        <v>27</v>
+        <v>914</v>
       </c>
       <c r="F3" t="s">
-        <v>28</v>
+        <v>915</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
@@ -16256,63 +13710,63 @@
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
       <c r="R3">
         <v>0</v>
       </c>
       <c r="S3">
         <v>0</v>
       </c>
       <c r="T3">
         <v>0</v>
       </c>
       <c r="U3">
         <v>0</v>
       </c>
       <c r="V3">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C4" t="s">
-        <v>23</v>
+        <v>910</v>
       </c>
       <c r="D4" t="s">
-        <v>24</v>
+        <v>911</v>
       </c>
       <c r="E4" t="s">
-        <v>29</v>
+        <v>916</v>
       </c>
       <c r="F4" t="s">
-        <v>30</v>
+        <v>917</v>
       </c>
       <c r="G4">
         <v>0</v>
       </c>
       <c r="H4">
         <v>0</v>
       </c>
       <c r="I4">
         <v>0</v>
       </c>
       <c r="J4">
         <v>0</v>
       </c>
       <c r="K4">
         <v>0</v>
       </c>
       <c r="L4">
         <v>0</v>
       </c>
       <c r="M4">
         <v>0</v>
       </c>
       <c r="N4">
         <v>0</v>
       </c>
@@ -16379,75 +13833,75 @@
         <v>7016</v>
       </c>
       <c r="Q5">
         <v>16569</v>
       </c>
       <c r="R5">
         <v>1788</v>
       </c>
       <c r="S5">
         <v>412</v>
       </c>
       <c r="T5">
         <v>1511</v>
       </c>
       <c r="U5">
         <v>235</v>
       </c>
       <c r="V5">
         <v>171673</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>26</v>
+        <v>913</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>28</v>
+        <v>915</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>30</v>
+        <v>917</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
@@ -16475,258 +13929,258 @@
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" t="s">
         <v>37</v>
       </c>
       <c r="D3">
         <v>3524</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>3524</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>38</v>
+        <v>918</v>
       </c>
       <c r="C4" t="s">
         <v>39</v>
       </c>
       <c r="D4">
         <v>2145</v>
       </c>
       <c r="E4">
         <v>0</v>
       </c>
       <c r="F4">
         <v>0</v>
       </c>
       <c r="G4">
         <v>2145</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>40</v>
+        <v>919</v>
       </c>
       <c r="C5" t="s">
         <v>39</v>
       </c>
       <c r="D5">
         <v>2512</v>
       </c>
       <c r="E5">
         <v>0</v>
       </c>
       <c r="F5">
         <v>0</v>
       </c>
       <c r="G5">
         <v>2512</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>41</v>
+        <v>920</v>
       </c>
       <c r="C6" t="s">
         <v>39</v>
       </c>
       <c r="D6">
         <v>433</v>
       </c>
       <c r="E6">
         <v>0</v>
       </c>
       <c r="F6">
         <v>0</v>
       </c>
       <c r="G6">
         <v>433</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>42</v>
+        <v>921</v>
       </c>
       <c r="C7" t="s">
         <v>39</v>
       </c>
       <c r="D7">
         <v>251</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
       <c r="F7">
         <v>0</v>
       </c>
       <c r="G7">
         <v>251</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>43</v>
+        <v>922</v>
       </c>
       <c r="C8" t="s">
         <v>39</v>
       </c>
       <c r="D8">
         <v>259</v>
       </c>
       <c r="E8">
         <v>0</v>
       </c>
       <c r="F8">
         <v>0</v>
       </c>
       <c r="G8">
         <v>259</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>44</v>
+        <v>923</v>
       </c>
       <c r="C9" t="s">
         <v>39</v>
       </c>
       <c r="D9">
         <v>514</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="F9">
         <v>0</v>
       </c>
       <c r="G9">
         <v>514</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>45</v>
+        <v>924</v>
       </c>
       <c r="C10" t="s">
         <v>39</v>
       </c>
       <c r="D10">
         <v>54</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
       <c r="F10">
         <v>0</v>
       </c>
       <c r="G10">
         <v>54</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>46</v>
+        <v>925</v>
       </c>
       <c r="C11" t="s">
         <v>39</v>
       </c>
       <c r="D11">
         <v>162</v>
       </c>
       <c r="E11">
         <v>0</v>
       </c>
       <c r="F11">
         <v>0</v>
       </c>
       <c r="G11">
         <v>162</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>47</v>
+        <v>926</v>
       </c>
       <c r="C12" t="s">
         <v>39</v>
       </c>
       <c r="D12">
         <v>102</v>
       </c>
       <c r="E12">
         <v>0</v>
       </c>
       <c r="F12">
         <v>0</v>
       </c>
       <c r="G12">
         <v>102</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>48</v>
+        <v>927</v>
       </c>
       <c r="C13" t="s">
         <v>39</v>
       </c>
       <c r="D13">
         <v>170</v>
       </c>
       <c r="E13">
         <v>0</v>
       </c>
       <c r="F13">
         <v>0</v>
       </c>
       <c r="G13">
         <v>170</v>
       </c>
     </row>
     <row r="14"/>
     <row r="15">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
         <v>7</v>
       </c>
@@ -16752,258 +14206,258 @@
       </c>
       <c r="B16" t="s">
         <v>31</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16">
         <v>6255</v>
       </c>
       <c r="E16">
         <v>0</v>
       </c>
       <c r="F16">
         <v>0</v>
       </c>
       <c r="G16">
         <v>6255</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>49</v>
+        <v>928</v>
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17">
         <v>11628</v>
       </c>
       <c r="E17">
         <v>0</v>
       </c>
       <c r="F17">
         <v>0</v>
       </c>
       <c r="G17">
         <v>11628</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2</v>
       </c>
       <c r="B18" t="s">
-        <v>50</v>
+        <v>929</v>
       </c>
       <c r="C18" t="s">
         <v>39</v>
       </c>
       <c r="D18">
         <v>11193</v>
       </c>
       <c r="E18">
         <v>0</v>
       </c>
       <c r="F18">
         <v>0</v>
       </c>
       <c r="G18">
         <v>11193</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>3</v>
       </c>
       <c r="B19" t="s">
-        <v>51</v>
+        <v>930</v>
       </c>
       <c r="C19" t="s">
         <v>39</v>
       </c>
       <c r="D19">
         <v>699</v>
       </c>
       <c r="E19">
         <v>0</v>
       </c>
       <c r="F19">
         <v>0</v>
       </c>
       <c r="G19">
         <v>699</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>4</v>
       </c>
       <c r="B20" t="s">
-        <v>52</v>
+        <v>931</v>
       </c>
       <c r="C20" t="s">
         <v>39</v>
       </c>
       <c r="D20">
         <v>355</v>
       </c>
       <c r="E20">
         <v>0</v>
       </c>
       <c r="F20">
         <v>0</v>
       </c>
       <c r="G20">
         <v>355</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>5</v>
       </c>
       <c r="B21" t="s">
-        <v>53</v>
+        <v>932</v>
       </c>
       <c r="C21" t="s">
         <v>39</v>
       </c>
       <c r="D21">
         <v>557</v>
       </c>
       <c r="E21">
         <v>0</v>
       </c>
       <c r="F21">
         <v>0</v>
       </c>
       <c r="G21">
         <v>557</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>6</v>
       </c>
       <c r="B22" t="s">
-        <v>54</v>
+        <v>933</v>
       </c>
       <c r="C22" t="s">
         <v>39</v>
       </c>
       <c r="D22">
         <v>157</v>
       </c>
       <c r="E22">
         <v>0</v>
       </c>
       <c r="F22">
         <v>0</v>
       </c>
       <c r="G22">
         <v>157</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>7</v>
       </c>
       <c r="B23" t="s">
-        <v>55</v>
+        <v>934</v>
       </c>
       <c r="C23" t="s">
         <v>39</v>
       </c>
       <c r="D23">
         <v>159</v>
       </c>
       <c r="E23">
         <v>0</v>
       </c>
       <c r="F23">
         <v>0</v>
       </c>
       <c r="G23">
         <v>159</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>8</v>
       </c>
       <c r="B24" t="s">
-        <v>56</v>
+        <v>935</v>
       </c>
       <c r="C24" t="s">
         <v>39</v>
       </c>
       <c r="D24">
         <v>55</v>
       </c>
       <c r="E24">
         <v>0</v>
       </c>
       <c r="F24">
         <v>0</v>
       </c>
       <c r="G24">
         <v>55</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>9</v>
       </c>
       <c r="B25" t="s">
-        <v>57</v>
+        <v>936</v>
       </c>
       <c r="C25" t="s">
         <v>39</v>
       </c>
       <c r="D25">
         <v>35</v>
       </c>
       <c r="E25">
         <v>0</v>
       </c>
       <c r="F25">
         <v>0</v>
       </c>
       <c r="G25">
         <v>35</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>10</v>
       </c>
       <c r="B26" t="s">
-        <v>58</v>
+        <v>937</v>
       </c>
       <c r="C26" t="s">
         <v>39</v>
       </c>
       <c r="D26">
         <v>41</v>
       </c>
       <c r="E26">
         <v>0</v>
       </c>
       <c r="F26">
         <v>0</v>
       </c>
       <c r="G26">
         <v>41</v>
       </c>
     </row>
     <row r="27"/>
     <row r="28">
       <c r="A28">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>8</v>
       </c>
@@ -17029,258 +14483,258 @@
       </c>
       <c r="B29" t="s">
         <v>31</v>
       </c>
       <c r="C29" t="s">
         <v>37</v>
       </c>
       <c r="D29">
         <v>8708</v>
       </c>
       <c r="E29">
         <v>0</v>
       </c>
       <c r="F29">
         <v>0</v>
       </c>
       <c r="G29">
         <v>8708</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1</v>
       </c>
       <c r="B30" t="s">
-        <v>59</v>
+        <v>938</v>
       </c>
       <c r="C30" t="s">
         <v>39</v>
       </c>
       <c r="D30">
         <v>4419</v>
       </c>
       <c r="E30">
         <v>0</v>
       </c>
       <c r="F30">
         <v>0</v>
       </c>
       <c r="G30">
         <v>4419</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>2</v>
       </c>
       <c r="B31" t="s">
-        <v>60</v>
+        <v>939</v>
       </c>
       <c r="C31" t="s">
         <v>39</v>
       </c>
       <c r="D31">
         <v>55451</v>
       </c>
       <c r="E31">
         <v>0</v>
       </c>
       <c r="F31">
         <v>0</v>
       </c>
       <c r="G31">
         <v>55451</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>3</v>
       </c>
       <c r="B32" t="s">
-        <v>61</v>
+        <v>940</v>
       </c>
       <c r="C32" t="s">
         <v>39</v>
       </c>
       <c r="D32">
         <v>1121</v>
       </c>
       <c r="E32">
         <v>0</v>
       </c>
       <c r="F32">
         <v>0</v>
       </c>
       <c r="G32">
         <v>1121</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>4</v>
       </c>
       <c r="B33" t="s">
-        <v>62</v>
+        <v>941</v>
       </c>
       <c r="C33" t="s">
         <v>39</v>
       </c>
       <c r="D33">
         <v>8430</v>
       </c>
       <c r="E33">
         <v>0</v>
       </c>
       <c r="F33">
         <v>0</v>
       </c>
       <c r="G33">
         <v>8430</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>5</v>
       </c>
       <c r="B34" t="s">
-        <v>63</v>
+        <v>942</v>
       </c>
       <c r="C34" t="s">
         <v>39</v>
       </c>
       <c r="D34">
         <v>1031</v>
       </c>
       <c r="E34">
         <v>0</v>
       </c>
       <c r="F34">
         <v>0</v>
       </c>
       <c r="G34">
         <v>1031</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>6</v>
       </c>
       <c r="B35" t="s">
-        <v>64</v>
+        <v>943</v>
       </c>
       <c r="C35" t="s">
         <v>39</v>
       </c>
       <c r="D35">
         <v>488</v>
       </c>
       <c r="E35">
         <v>0</v>
       </c>
       <c r="F35">
         <v>0</v>
       </c>
       <c r="G35">
         <v>488</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>7</v>
       </c>
       <c r="B36" t="s">
-        <v>65</v>
+        <v>944</v>
       </c>
       <c r="C36" t="s">
         <v>39</v>
       </c>
       <c r="D36">
         <v>253</v>
       </c>
       <c r="E36">
         <v>0</v>
       </c>
       <c r="F36">
         <v>0</v>
       </c>
       <c r="G36">
         <v>253</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>8</v>
       </c>
       <c r="B37" t="s">
-        <v>66</v>
+        <v>945</v>
       </c>
       <c r="C37" t="s">
         <v>39</v>
       </c>
       <c r="D37">
         <v>179</v>
       </c>
       <c r="E37">
         <v>0</v>
       </c>
       <c r="F37">
         <v>0</v>
       </c>
       <c r="G37">
         <v>179</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>9</v>
       </c>
       <c r="B38" t="s">
-        <v>67</v>
+        <v>946</v>
       </c>
       <c r="C38" t="s">
         <v>39</v>
       </c>
       <c r="D38">
         <v>110</v>
       </c>
       <c r="E38">
         <v>0</v>
       </c>
       <c r="F38">
         <v>0</v>
       </c>
       <c r="G38">
         <v>110</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>10</v>
       </c>
       <c r="B39" t="s">
-        <v>68</v>
+        <v>947</v>
       </c>
       <c r="C39" t="s">
         <v>39</v>
       </c>
       <c r="D39">
         <v>120</v>
       </c>
       <c r="E39">
         <v>0</v>
       </c>
       <c r="F39">
         <v>0</v>
       </c>
       <c r="G39">
         <v>120</v>
       </c>
     </row>
     <row r="40"/>
     <row r="41">
       <c r="A41">
         <v>4</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
@@ -17306,258 +14760,258 @@
       </c>
       <c r="B42" t="s">
         <v>31</v>
       </c>
       <c r="C42" t="s">
         <v>37</v>
       </c>
       <c r="D42">
         <v>2485</v>
       </c>
       <c r="E42">
         <v>0</v>
       </c>
       <c r="F42">
         <v>0</v>
       </c>
       <c r="G42">
         <v>2485</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1</v>
       </c>
       <c r="B43" t="s">
-        <v>69</v>
+        <v>948</v>
       </c>
       <c r="C43" t="s">
         <v>39</v>
       </c>
       <c r="D43">
         <v>1486</v>
       </c>
       <c r="E43">
         <v>0</v>
       </c>
       <c r="F43">
         <v>0</v>
       </c>
       <c r="G43">
         <v>1486</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2</v>
       </c>
       <c r="B44" t="s">
-        <v>70</v>
+        <v>949</v>
       </c>
       <c r="C44" t="s">
         <v>39</v>
       </c>
       <c r="D44">
         <v>575</v>
       </c>
       <c r="E44">
         <v>0</v>
       </c>
       <c r="F44">
         <v>0</v>
       </c>
       <c r="G44">
         <v>575</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>3</v>
       </c>
       <c r="B45" t="s">
-        <v>71</v>
+        <v>950</v>
       </c>
       <c r="C45" t="s">
         <v>39</v>
       </c>
       <c r="D45">
         <v>317</v>
       </c>
       <c r="E45">
         <v>0</v>
       </c>
       <c r="F45">
         <v>0</v>
       </c>
       <c r="G45">
         <v>317</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>4</v>
       </c>
       <c r="B46" t="s">
-        <v>72</v>
+        <v>951</v>
       </c>
       <c r="C46" t="s">
         <v>39</v>
       </c>
       <c r="D46">
         <v>555</v>
       </c>
       <c r="E46">
         <v>0</v>
       </c>
       <c r="F46">
         <v>0</v>
       </c>
       <c r="G46">
         <v>555</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>5</v>
       </c>
       <c r="B47" t="s">
-        <v>73</v>
+        <v>952</v>
       </c>
       <c r="C47" t="s">
         <v>39</v>
       </c>
       <c r="D47">
         <v>7685</v>
       </c>
       <c r="E47">
         <v>0</v>
       </c>
       <c r="F47">
         <v>0</v>
       </c>
       <c r="G47">
         <v>7685</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>6</v>
       </c>
       <c r="B48" t="s">
-        <v>74</v>
+        <v>953</v>
       </c>
       <c r="C48" t="s">
         <v>39</v>
       </c>
       <c r="D48">
         <v>122</v>
       </c>
       <c r="E48">
         <v>0</v>
       </c>
       <c r="F48">
         <v>0</v>
       </c>
       <c r="G48">
         <v>122</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>7</v>
       </c>
       <c r="B49" t="s">
-        <v>75</v>
+        <v>954</v>
       </c>
       <c r="C49" t="s">
         <v>39</v>
       </c>
       <c r="D49">
         <v>91</v>
       </c>
       <c r="E49">
         <v>0</v>
       </c>
       <c r="F49">
         <v>0</v>
       </c>
       <c r="G49">
         <v>91</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>8</v>
       </c>
       <c r="B50" t="s">
-        <v>76</v>
+        <v>955</v>
       </c>
       <c r="C50" t="s">
         <v>39</v>
       </c>
       <c r="D50">
         <v>57</v>
       </c>
       <c r="E50">
         <v>0</v>
       </c>
       <c r="F50">
         <v>0</v>
       </c>
       <c r="G50">
         <v>57</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>9</v>
       </c>
       <c r="B51" t="s">
-        <v>77</v>
+        <v>956</v>
       </c>
       <c r="C51" t="s">
         <v>39</v>
       </c>
       <c r="D51">
         <v>27</v>
       </c>
       <c r="E51">
         <v>0</v>
       </c>
       <c r="F51">
         <v>0</v>
       </c>
       <c r="G51">
         <v>27</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>10</v>
       </c>
       <c r="B52" t="s">
-        <v>78</v>
+        <v>957</v>
       </c>
       <c r="C52" t="s">
         <v>39</v>
       </c>
       <c r="D52">
         <v>79</v>
       </c>
       <c r="E52">
         <v>0</v>
       </c>
       <c r="F52">
         <v>0</v>
       </c>
       <c r="G52">
         <v>79</v>
       </c>
     </row>
     <row r="53"/>
     <row r="54">
       <c r="A54">
         <v>5</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
@@ -17583,258 +15037,258 @@
       </c>
       <c r="B55" t="s">
         <v>31</v>
       </c>
       <c r="C55" t="s">
         <v>37</v>
       </c>
       <c r="D55">
         <v>1459</v>
       </c>
       <c r="E55">
         <v>0</v>
       </c>
       <c r="F55">
         <v>0</v>
       </c>
       <c r="G55">
         <v>1459</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1</v>
       </c>
       <c r="B56" t="s">
-        <v>79</v>
+        <v>958</v>
       </c>
       <c r="C56" t="s">
         <v>39</v>
       </c>
       <c r="D56">
         <v>766</v>
       </c>
       <c r="E56">
         <v>0</v>
       </c>
       <c r="F56">
         <v>0</v>
       </c>
       <c r="G56">
         <v>766</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>2</v>
       </c>
       <c r="B57" t="s">
-        <v>80</v>
+        <v>959</v>
       </c>
       <c r="C57" t="s">
         <v>39</v>
       </c>
       <c r="D57">
         <v>284</v>
       </c>
       <c r="E57">
         <v>0</v>
       </c>
       <c r="F57">
         <v>0</v>
       </c>
       <c r="G57">
         <v>284</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>3</v>
       </c>
       <c r="B58" t="s">
-        <v>81</v>
+        <v>960</v>
       </c>
       <c r="C58" t="s">
         <v>39</v>
       </c>
       <c r="D58">
         <v>157</v>
       </c>
       <c r="E58">
         <v>0</v>
       </c>
       <c r="F58">
         <v>0</v>
       </c>
       <c r="G58">
         <v>157</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>4</v>
       </c>
       <c r="B59" t="s">
-        <v>82</v>
+        <v>961</v>
       </c>
       <c r="C59" t="s">
         <v>39</v>
       </c>
       <c r="D59">
         <v>105</v>
       </c>
       <c r="E59">
         <v>0</v>
       </c>
       <c r="F59">
         <v>0</v>
       </c>
       <c r="G59">
         <v>105</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>5</v>
       </c>
       <c r="B60" t="s">
-        <v>83</v>
+        <v>962</v>
       </c>
       <c r="C60" t="s">
         <v>39</v>
       </c>
       <c r="D60">
         <v>155</v>
       </c>
       <c r="E60">
         <v>0</v>
       </c>
       <c r="F60">
         <v>0</v>
       </c>
       <c r="G60">
         <v>155</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>6</v>
       </c>
       <c r="B61" t="s">
-        <v>84</v>
+        <v>963</v>
       </c>
       <c r="C61" t="s">
         <v>39</v>
       </c>
       <c r="D61">
         <v>42</v>
       </c>
       <c r="E61">
         <v>0</v>
       </c>
       <c r="F61">
         <v>0</v>
       </c>
       <c r="G61">
         <v>42</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>7</v>
       </c>
       <c r="B62" t="s">
-        <v>85</v>
+        <v>964</v>
       </c>
       <c r="C62" t="s">
         <v>39</v>
       </c>
       <c r="D62">
         <v>17</v>
       </c>
       <c r="E62">
         <v>0</v>
       </c>
       <c r="F62">
         <v>0</v>
       </c>
       <c r="G62">
         <v>17</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>8</v>
       </c>
       <c r="B63" t="s">
-        <v>86</v>
+        <v>965</v>
       </c>
       <c r="C63" t="s">
         <v>39</v>
       </c>
       <c r="D63">
         <v>25</v>
       </c>
       <c r="E63">
         <v>0</v>
       </c>
       <c r="F63">
         <v>0</v>
       </c>
       <c r="G63">
         <v>25</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>9</v>
       </c>
       <c r="B64" t="s">
-        <v>87</v>
+        <v>966</v>
       </c>
       <c r="C64" t="s">
         <v>39</v>
       </c>
       <c r="D64">
         <v>18</v>
       </c>
       <c r="E64">
         <v>0</v>
       </c>
       <c r="F64">
         <v>0</v>
       </c>
       <c r="G64">
         <v>18</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>10</v>
       </c>
       <c r="B65" t="s">
-        <v>88</v>
+        <v>967</v>
       </c>
       <c r="C65" t="s">
         <v>39</v>
       </c>
       <c r="D65">
         <v>31</v>
       </c>
       <c r="E65">
         <v>0</v>
       </c>
       <c r="F65">
         <v>0</v>
       </c>
       <c r="G65">
         <v>31</v>
       </c>
     </row>
     <row r="66"/>
     <row r="67">
       <c r="A67">
         <v>6</v>
       </c>
       <c r="B67" t="s">
         <v>11</v>
       </c>
@@ -17860,74 +15314,74 @@
       </c>
       <c r="B68" t="s">
         <v>31</v>
       </c>
       <c r="C68" t="s">
         <v>37</v>
       </c>
       <c r="D68">
         <v>403</v>
       </c>
       <c r="E68">
         <v>0</v>
       </c>
       <c r="F68">
         <v>0</v>
       </c>
       <c r="G68">
         <v>403</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1</v>
       </c>
       <c r="B69" t="s">
-        <v>89</v>
+        <v>968</v>
       </c>
       <c r="C69" t="s">
         <v>39</v>
       </c>
       <c r="D69">
         <v>105</v>
       </c>
       <c r="E69">
         <v>0</v>
       </c>
       <c r="F69">
         <v>0</v>
       </c>
       <c r="G69">
         <v>105</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>2</v>
       </c>
       <c r="B70" t="s">
-        <v>90</v>
+        <v>969</v>
       </c>
       <c r="C70" t="s">
         <v>39</v>
       </c>
       <c r="D70">
         <v>64</v>
       </c>
       <c r="E70">
         <v>0</v>
       </c>
       <c r="F70">
         <v>0</v>
       </c>
       <c r="G70">
         <v>64</v>
       </c>
     </row>
     <row r="71"/>
     <row r="72">
       <c r="A72">
         <v>7</v>
       </c>
       <c r="B72" t="s">
         <v>12</v>
       </c>
@@ -17953,74 +15407,74 @@
       </c>
       <c r="B73" t="s">
         <v>31</v>
       </c>
       <c r="C73" t="s">
         <v>37</v>
       </c>
       <c r="D73">
         <v>396</v>
       </c>
       <c r="E73">
         <v>0</v>
       </c>
       <c r="F73">
         <v>0</v>
       </c>
       <c r="G73">
         <v>396</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1</v>
       </c>
       <c r="B74" t="s">
-        <v>91</v>
+        <v>970</v>
       </c>
       <c r="C74" t="s">
         <v>39</v>
       </c>
       <c r="D74">
         <v>104</v>
       </c>
       <c r="E74">
         <v>0</v>
       </c>
       <c r="F74">
         <v>0</v>
       </c>
       <c r="G74">
         <v>104</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>2</v>
       </c>
       <c r="B75" t="s">
-        <v>92</v>
+        <v>971</v>
       </c>
       <c r="C75" t="s">
         <v>39</v>
       </c>
       <c r="D75">
         <v>48</v>
       </c>
       <c r="E75">
         <v>0</v>
       </c>
       <c r="F75">
         <v>0</v>
       </c>
       <c r="G75">
         <v>48</v>
       </c>
     </row>
     <row r="76"/>
     <row r="77">
       <c r="A77">
         <v>8</v>
       </c>
       <c r="B77" t="s">
         <v>13</v>
       </c>
@@ -18046,258 +15500,258 @@
       </c>
       <c r="B78" t="s">
         <v>31</v>
       </c>
       <c r="C78" t="s">
         <v>37</v>
       </c>
       <c r="D78">
         <v>1699</v>
       </c>
       <c r="E78">
         <v>0</v>
       </c>
       <c r="F78">
         <v>0</v>
       </c>
       <c r="G78">
         <v>1699</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1</v>
       </c>
       <c r="B79" t="s">
-        <v>93</v>
+        <v>972</v>
       </c>
       <c r="C79" t="s">
         <v>39</v>
       </c>
       <c r="D79">
         <v>1373</v>
       </c>
       <c r="E79">
         <v>0</v>
       </c>
       <c r="F79">
         <v>0</v>
       </c>
       <c r="G79">
         <v>1373</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>2</v>
       </c>
       <c r="B80" t="s">
-        <v>94</v>
+        <v>973</v>
       </c>
       <c r="C80" t="s">
         <v>39</v>
       </c>
       <c r="D80">
         <v>887</v>
       </c>
       <c r="E80">
         <v>0</v>
       </c>
       <c r="F80">
         <v>0</v>
       </c>
       <c r="G80">
         <v>887</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>3</v>
       </c>
       <c r="B81" t="s">
-        <v>95</v>
+        <v>974</v>
       </c>
       <c r="C81" t="s">
         <v>39</v>
       </c>
       <c r="D81">
         <v>188</v>
       </c>
       <c r="E81">
         <v>0</v>
       </c>
       <c r="F81">
         <v>0</v>
       </c>
       <c r="G81">
         <v>188</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>4</v>
       </c>
       <c r="B82" t="s">
-        <v>96</v>
+        <v>975</v>
       </c>
       <c r="C82" t="s">
         <v>39</v>
       </c>
       <c r="D82">
         <v>127</v>
       </c>
       <c r="E82">
         <v>0</v>
       </c>
       <c r="F82">
         <v>0</v>
       </c>
       <c r="G82">
         <v>127</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>5</v>
       </c>
       <c r="B83" t="s">
-        <v>97</v>
+        <v>976</v>
       </c>
       <c r="C83" t="s">
         <v>39</v>
       </c>
       <c r="D83">
         <v>131</v>
       </c>
       <c r="E83">
         <v>0</v>
       </c>
       <c r="F83">
         <v>0</v>
       </c>
       <c r="G83">
         <v>131</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>6</v>
       </c>
       <c r="B84" t="s">
-        <v>98</v>
+        <v>977</v>
       </c>
       <c r="C84" t="s">
         <v>39</v>
       </c>
       <c r="D84">
         <v>75</v>
       </c>
       <c r="E84">
         <v>0</v>
       </c>
       <c r="F84">
         <v>0</v>
       </c>
       <c r="G84">
         <v>75</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>7</v>
       </c>
       <c r="B85" t="s">
-        <v>99</v>
+        <v>978</v>
       </c>
       <c r="C85" t="s">
         <v>39</v>
       </c>
       <c r="D85">
         <v>39</v>
       </c>
       <c r="E85">
         <v>0</v>
       </c>
       <c r="F85">
         <v>0</v>
       </c>
       <c r="G85">
         <v>39</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>8</v>
       </c>
       <c r="B86" t="s">
-        <v>100</v>
+        <v>979</v>
       </c>
       <c r="C86" t="s">
         <v>39</v>
       </c>
       <c r="D86">
         <v>216</v>
       </c>
       <c r="E86">
         <v>0</v>
       </c>
       <c r="F86">
         <v>0</v>
       </c>
       <c r="G86">
         <v>216</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>9</v>
       </c>
       <c r="B87" t="s">
-        <v>101</v>
+        <v>980</v>
       </c>
       <c r="C87" t="s">
         <v>39</v>
       </c>
       <c r="D87">
         <v>50</v>
       </c>
       <c r="E87">
         <v>0</v>
       </c>
       <c r="F87">
         <v>0</v>
       </c>
       <c r="G87">
         <v>50</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>10</v>
       </c>
       <c r="B88" t="s">
-        <v>102</v>
+        <v>981</v>
       </c>
       <c r="C88" t="s">
         <v>39</v>
       </c>
       <c r="D88">
         <v>65</v>
       </c>
       <c r="E88">
         <v>0</v>
       </c>
       <c r="F88">
         <v>0</v>
       </c>
       <c r="G88">
         <v>65</v>
       </c>
     </row>
     <row r="89"/>
     <row r="90">
       <c r="A90">
         <v>9</v>
       </c>
       <c r="B90" t="s">
         <v>14</v>
       </c>
@@ -18323,1557 +15777,1557 @@
       </c>
       <c r="B91" t="s">
         <v>31</v>
       </c>
       <c r="C91" t="s">
         <v>37</v>
       </c>
       <c r="D91">
         <v>33</v>
       </c>
       <c r="E91">
         <v>0</v>
       </c>
       <c r="F91">
         <v>0</v>
       </c>
       <c r="G91">
         <v>33</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1</v>
       </c>
       <c r="B92" t="s">
-        <v>103</v>
+        <v>982</v>
       </c>
       <c r="C92" t="s">
         <v>39</v>
       </c>
       <c r="D92">
         <v>19</v>
       </c>
       <c r="E92">
         <v>0</v>
       </c>
       <c r="F92">
         <v>0</v>
       </c>
       <c r="G92">
         <v>19</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>2</v>
       </c>
       <c r="B93" t="s">
-        <v>104</v>
+        <v>983</v>
       </c>
       <c r="C93" t="s">
         <v>39</v>
       </c>
       <c r="D93">
         <v>12</v>
       </c>
       <c r="E93">
         <v>0</v>
       </c>
       <c r="F93">
         <v>0</v>
       </c>
       <c r="G93">
         <v>12</v>
       </c>
     </row>
     <row r="94"/>
     <row r="95">
       <c r="A95">
         <v>12</v>
       </c>
       <c r="B95" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C95" t="s">
         <v>36</v>
       </c>
       <c r="D95">
         <v>7016</v>
       </c>
       <c r="E95">
         <v>0</v>
       </c>
       <c r="F95">
         <v>0</v>
       </c>
       <c r="G95">
         <v>7016</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>31</v>
       </c>
       <c r="B96" t="s">
         <v>31</v>
       </c>
       <c r="C96" t="s">
         <v>37</v>
       </c>
       <c r="D96">
         <v>1277</v>
       </c>
       <c r="E96">
         <v>0</v>
       </c>
       <c r="F96">
         <v>0</v>
       </c>
       <c r="G96">
         <v>1277</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1</v>
       </c>
       <c r="B97" t="s">
-        <v>105</v>
+        <v>984</v>
       </c>
       <c r="C97" t="s">
         <v>39</v>
       </c>
       <c r="D97">
         <v>982</v>
       </c>
       <c r="E97">
         <v>0</v>
       </c>
       <c r="F97">
         <v>0</v>
       </c>
       <c r="G97">
         <v>982</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>2</v>
       </c>
       <c r="B98" t="s">
-        <v>106</v>
+        <v>985</v>
       </c>
       <c r="C98" t="s">
         <v>39</v>
       </c>
       <c r="D98">
         <v>4167</v>
       </c>
       <c r="E98">
         <v>0</v>
       </c>
       <c r="F98">
         <v>0</v>
       </c>
       <c r="G98">
         <v>4167</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>3</v>
       </c>
       <c r="B99" t="s">
-        <v>107</v>
+        <v>986</v>
       </c>
       <c r="C99" t="s">
         <v>39</v>
       </c>
       <c r="D99">
         <v>97</v>
       </c>
       <c r="E99">
         <v>0</v>
       </c>
       <c r="F99">
         <v>0</v>
       </c>
       <c r="G99">
         <v>97</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>4</v>
       </c>
       <c r="B100" t="s">
-        <v>108</v>
+        <v>987</v>
       </c>
       <c r="C100" t="s">
         <v>39</v>
       </c>
       <c r="D100">
         <v>113</v>
       </c>
       <c r="E100">
         <v>0</v>
       </c>
       <c r="F100">
         <v>0</v>
       </c>
       <c r="G100">
         <v>113</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>5</v>
       </c>
       <c r="B101" t="s">
-        <v>109</v>
+        <v>988</v>
       </c>
       <c r="C101" t="s">
         <v>39</v>
       </c>
       <c r="D101">
         <v>150</v>
       </c>
       <c r="E101">
         <v>0</v>
       </c>
       <c r="F101">
         <v>0</v>
       </c>
       <c r="G101">
         <v>150</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>6</v>
       </c>
       <c r="B102" t="s">
-        <v>110</v>
+        <v>989</v>
       </c>
       <c r="C102" t="s">
         <v>39</v>
       </c>
       <c r="D102">
         <v>49</v>
       </c>
       <c r="E102">
         <v>0</v>
       </c>
       <c r="F102">
         <v>0</v>
       </c>
       <c r="G102">
         <v>49</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>7</v>
       </c>
       <c r="B103" t="s">
-        <v>111</v>
+        <v>990</v>
       </c>
       <c r="C103" t="s">
         <v>39</v>
       </c>
       <c r="D103">
         <v>100</v>
       </c>
       <c r="E103">
         <v>0</v>
       </c>
       <c r="F103">
         <v>0</v>
       </c>
       <c r="G103">
         <v>100</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>8</v>
       </c>
       <c r="B104" t="s">
-        <v>112</v>
+        <v>991</v>
       </c>
       <c r="C104" t="s">
         <v>39</v>
       </c>
       <c r="D104">
         <v>28</v>
       </c>
       <c r="E104">
         <v>0</v>
       </c>
       <c r="F104">
         <v>0</v>
       </c>
       <c r="G104">
         <v>28</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>9</v>
       </c>
       <c r="B105" t="s">
-        <v>113</v>
+        <v>992</v>
       </c>
       <c r="C105" t="s">
         <v>39</v>
       </c>
       <c r="D105">
         <v>20</v>
       </c>
       <c r="E105">
         <v>0</v>
       </c>
       <c r="F105">
         <v>0</v>
       </c>
       <c r="G105">
         <v>20</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>10</v>
       </c>
       <c r="B106" t="s">
-        <v>114</v>
+        <v>993</v>
       </c>
       <c r="C106" t="s">
         <v>39</v>
       </c>
       <c r="D106">
         <v>33</v>
       </c>
       <c r="E106">
         <v>0</v>
       </c>
       <c r="F106">
         <v>0</v>
       </c>
       <c r="G106">
         <v>33</v>
       </c>
     </row>
     <row r="107"/>
     <row r="108">
       <c r="A108">
         <v>14</v>
       </c>
       <c r="B108" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C108" t="s">
         <v>36</v>
       </c>
       <c r="D108">
         <v>16569</v>
       </c>
       <c r="E108">
         <v>0</v>
       </c>
       <c r="F108">
         <v>0</v>
       </c>
       <c r="G108">
         <v>16569</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>31</v>
       </c>
       <c r="B109" t="s">
         <v>31</v>
       </c>
       <c r="C109" t="s">
         <v>37</v>
       </c>
       <c r="D109">
         <v>2649</v>
       </c>
       <c r="E109">
         <v>0</v>
       </c>
       <c r="F109">
         <v>0</v>
       </c>
       <c r="G109">
         <v>2649</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1</v>
       </c>
       <c r="B110" t="s">
-        <v>115</v>
+        <v>994</v>
       </c>
       <c r="C110" t="s">
         <v>39</v>
       </c>
       <c r="D110">
         <v>2643</v>
       </c>
       <c r="E110">
         <v>0</v>
       </c>
       <c r="F110">
         <v>0</v>
       </c>
       <c r="G110">
         <v>2643</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>2</v>
       </c>
       <c r="B111" t="s">
-        <v>116</v>
+        <v>995</v>
       </c>
       <c r="C111" t="s">
         <v>39</v>
       </c>
       <c r="D111">
         <v>2758</v>
       </c>
       <c r="E111">
         <v>0</v>
       </c>
       <c r="F111">
         <v>0</v>
       </c>
       <c r="G111">
         <v>2758</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>3</v>
       </c>
       <c r="B112" t="s">
-        <v>117</v>
+        <v>996</v>
       </c>
       <c r="C112" t="s">
         <v>39</v>
       </c>
       <c r="D112">
         <v>348</v>
       </c>
       <c r="E112">
         <v>0</v>
       </c>
       <c r="F112">
         <v>0</v>
       </c>
       <c r="G112">
         <v>348</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>4</v>
       </c>
       <c r="B113" t="s">
-        <v>118</v>
+        <v>997</v>
       </c>
       <c r="C113" t="s">
         <v>39</v>
       </c>
       <c r="D113">
         <v>267</v>
       </c>
       <c r="E113">
         <v>0</v>
       </c>
       <c r="F113">
         <v>0</v>
       </c>
       <c r="G113">
         <v>267</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>5</v>
       </c>
       <c r="B114" t="s">
-        <v>119</v>
+        <v>998</v>
       </c>
       <c r="C114" t="s">
         <v>39</v>
       </c>
       <c r="D114">
         <v>328</v>
       </c>
       <c r="E114">
         <v>0</v>
       </c>
       <c r="F114">
         <v>0</v>
       </c>
       <c r="G114">
         <v>328</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>6</v>
       </c>
       <c r="B115" t="s">
-        <v>120</v>
+        <v>999</v>
       </c>
       <c r="C115" t="s">
         <v>39</v>
       </c>
       <c r="D115">
         <v>984</v>
       </c>
       <c r="E115">
         <v>0</v>
       </c>
       <c r="F115">
         <v>0</v>
       </c>
       <c r="G115">
         <v>984</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>7</v>
       </c>
       <c r="B116" t="s">
-        <v>121</v>
+        <v>1000</v>
       </c>
       <c r="C116" t="s">
         <v>39</v>
       </c>
       <c r="D116">
         <v>62</v>
       </c>
       <c r="E116">
         <v>0</v>
       </c>
       <c r="F116">
         <v>0</v>
       </c>
       <c r="G116">
         <v>62</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>8</v>
       </c>
       <c r="B117" t="s">
-        <v>122</v>
+        <v>1001</v>
       </c>
       <c r="C117" t="s">
         <v>39</v>
       </c>
       <c r="D117">
         <v>36</v>
       </c>
       <c r="E117">
         <v>0</v>
       </c>
       <c r="F117">
         <v>0</v>
       </c>
       <c r="G117">
         <v>36</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>9</v>
       </c>
       <c r="B118" t="s">
-        <v>123</v>
+        <v>1002</v>
       </c>
       <c r="C118" t="s">
         <v>39</v>
       </c>
       <c r="D118">
         <v>23</v>
       </c>
       <c r="E118">
         <v>0</v>
       </c>
       <c r="F118">
         <v>0</v>
       </c>
       <c r="G118">
         <v>23</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>10</v>
       </c>
       <c r="B119" t="s">
-        <v>124</v>
+        <v>1003</v>
       </c>
       <c r="C119" t="s">
         <v>39</v>
       </c>
       <c r="D119">
         <v>6471</v>
       </c>
       <c r="E119">
         <v>0</v>
       </c>
       <c r="F119">
         <v>0</v>
       </c>
       <c r="G119">
         <v>6471</v>
       </c>
     </row>
     <row r="120"/>
     <row r="121">
       <c r="A121">
         <v>15</v>
       </c>
       <c r="B121" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C121" t="s">
         <v>36</v>
       </c>
       <c r="D121">
         <v>1788</v>
       </c>
       <c r="E121">
         <v>0</v>
       </c>
       <c r="F121">
         <v>0</v>
       </c>
       <c r="G121">
         <v>1788</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>31</v>
       </c>
       <c r="B122" t="s">
         <v>31</v>
       </c>
       <c r="C122" t="s">
         <v>37</v>
       </c>
       <c r="D122">
         <v>902</v>
       </c>
       <c r="E122">
         <v>0</v>
       </c>
       <c r="F122">
         <v>0</v>
       </c>
       <c r="G122">
         <v>902</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1</v>
       </c>
       <c r="B123" t="s">
-        <v>125</v>
+        <v>1004</v>
       </c>
       <c r="C123" t="s">
         <v>39</v>
       </c>
       <c r="D123">
         <v>521</v>
       </c>
       <c r="E123">
         <v>0</v>
       </c>
       <c r="F123">
         <v>0</v>
       </c>
       <c r="G123">
         <v>521</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>2</v>
       </c>
       <c r="B124" t="s">
-        <v>126</v>
+        <v>1005</v>
       </c>
       <c r="C124" t="s">
         <v>39</v>
       </c>
       <c r="D124">
         <v>143</v>
       </c>
       <c r="E124">
         <v>0</v>
       </c>
       <c r="F124">
         <v>0</v>
       </c>
       <c r="G124">
         <v>143</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>3</v>
       </c>
       <c r="B125" t="s">
-        <v>127</v>
+        <v>1006</v>
       </c>
       <c r="C125" t="s">
         <v>39</v>
       </c>
       <c r="D125">
         <v>112</v>
       </c>
       <c r="E125">
         <v>0</v>
       </c>
       <c r="F125">
         <v>0</v>
       </c>
       <c r="G125">
         <v>112</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>4</v>
       </c>
       <c r="B126" t="s">
-        <v>128</v>
+        <v>1007</v>
       </c>
       <c r="C126" t="s">
         <v>39</v>
       </c>
       <c r="D126">
         <v>110</v>
       </c>
       <c r="E126">
         <v>0</v>
       </c>
       <c r="F126">
         <v>0</v>
       </c>
       <c r="G126">
         <v>110</v>
       </c>
     </row>
     <row r="127"/>
     <row r="128">
       <c r="A128">
         <v>16</v>
       </c>
       <c r="B128" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C128" t="s">
         <v>36</v>
       </c>
       <c r="D128">
         <v>412</v>
       </c>
       <c r="E128">
         <v>0</v>
       </c>
       <c r="F128">
         <v>0</v>
       </c>
       <c r="G128">
         <v>412</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
         <v>31</v>
       </c>
       <c r="B129" t="s">
         <v>31</v>
       </c>
       <c r="C129" t="s">
         <v>37</v>
       </c>
       <c r="D129">
         <v>121</v>
       </c>
       <c r="E129">
         <v>0</v>
       </c>
       <c r="F129">
         <v>0</v>
       </c>
       <c r="G129">
         <v>121</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1</v>
       </c>
       <c r="B130" t="s">
-        <v>129</v>
+        <v>1008</v>
       </c>
       <c r="C130" t="s">
         <v>39</v>
       </c>
       <c r="D130">
         <v>72</v>
       </c>
       <c r="E130">
         <v>0</v>
       </c>
       <c r="F130">
         <v>0</v>
       </c>
       <c r="G130">
         <v>72</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>2</v>
       </c>
       <c r="B131" t="s">
-        <v>130</v>
+        <v>1009</v>
       </c>
       <c r="C131" t="s">
         <v>39</v>
       </c>
       <c r="D131">
         <v>38</v>
       </c>
       <c r="E131">
         <v>0</v>
       </c>
       <c r="F131">
         <v>0</v>
       </c>
       <c r="G131">
         <v>38</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>3</v>
       </c>
       <c r="B132" t="s">
-        <v>131</v>
+        <v>1010</v>
       </c>
       <c r="C132" t="s">
         <v>39</v>
       </c>
       <c r="D132">
         <v>16</v>
       </c>
       <c r="E132">
         <v>0</v>
       </c>
       <c r="F132">
         <v>0</v>
       </c>
       <c r="G132">
         <v>16</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>4</v>
       </c>
       <c r="B133" t="s">
-        <v>132</v>
+        <v>1011</v>
       </c>
       <c r="C133" t="s">
         <v>39</v>
       </c>
       <c r="D133">
         <v>22</v>
       </c>
       <c r="E133">
         <v>0</v>
       </c>
       <c r="F133">
         <v>0</v>
       </c>
       <c r="G133">
         <v>22</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>5</v>
       </c>
       <c r="B134" t="s">
-        <v>133</v>
+        <v>1012</v>
       </c>
       <c r="C134" t="s">
         <v>39</v>
       </c>
       <c r="D134">
         <v>6</v>
       </c>
       <c r="E134">
         <v>0</v>
       </c>
       <c r="F134">
         <v>0</v>
       </c>
       <c r="G134">
         <v>6</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>6</v>
       </c>
       <c r="B135" t="s">
-        <v>134</v>
+        <v>1013</v>
       </c>
       <c r="C135" t="s">
         <v>39</v>
       </c>
       <c r="D135">
         <v>72</v>
       </c>
       <c r="E135">
         <v>0</v>
       </c>
       <c r="F135">
         <v>0</v>
       </c>
       <c r="G135">
         <v>72</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>7</v>
       </c>
       <c r="B136" t="s">
-        <v>135</v>
+        <v>1014</v>
       </c>
       <c r="C136" t="s">
         <v>39</v>
       </c>
       <c r="D136">
         <v>6</v>
       </c>
       <c r="E136">
         <v>0</v>
       </c>
       <c r="F136">
         <v>0</v>
       </c>
       <c r="G136">
         <v>6</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>8</v>
       </c>
       <c r="B137" t="s">
-        <v>136</v>
+        <v>1015</v>
       </c>
       <c r="C137" t="s">
         <v>39</v>
       </c>
       <c r="D137">
         <v>12</v>
       </c>
       <c r="E137">
         <v>0</v>
       </c>
       <c r="F137">
         <v>0</v>
       </c>
       <c r="G137">
         <v>12</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>9</v>
       </c>
       <c r="B138" t="s">
-        <v>137</v>
+        <v>1016</v>
       </c>
       <c r="C138" t="s">
         <v>39</v>
       </c>
       <c r="D138">
         <v>5</v>
       </c>
       <c r="E138">
         <v>0</v>
       </c>
       <c r="F138">
         <v>0</v>
       </c>
       <c r="G138">
         <v>5</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>10</v>
       </c>
       <c r="B139" t="s">
-        <v>138</v>
+        <v>1017</v>
       </c>
       <c r="C139" t="s">
         <v>39</v>
       </c>
       <c r="D139">
         <v>42</v>
       </c>
       <c r="E139">
         <v>0</v>
       </c>
       <c r="F139">
         <v>0</v>
       </c>
       <c r="G139">
         <v>42</v>
       </c>
     </row>
     <row r="140"/>
     <row r="141">
       <c r="A141">
         <v>17</v>
       </c>
       <c r="B141" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C141" t="s">
         <v>36</v>
       </c>
       <c r="D141">
         <v>1511</v>
       </c>
       <c r="E141">
         <v>0</v>
       </c>
       <c r="F141">
         <v>0</v>
       </c>
       <c r="G141">
         <v>1511</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
         <v>31</v>
       </c>
       <c r="B142" t="s">
         <v>31</v>
       </c>
       <c r="C142" t="s">
         <v>37</v>
       </c>
       <c r="D142">
         <v>501</v>
       </c>
       <c r="E142">
         <v>0</v>
       </c>
       <c r="F142">
         <v>0</v>
       </c>
       <c r="G142">
         <v>501</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1</v>
       </c>
       <c r="B143" t="s">
-        <v>139</v>
+        <v>1018</v>
       </c>
       <c r="C143" t="s">
         <v>39</v>
       </c>
       <c r="D143">
         <v>473</v>
       </c>
       <c r="E143">
         <v>0</v>
       </c>
       <c r="F143">
         <v>0</v>
       </c>
       <c r="G143">
         <v>473</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>2</v>
       </c>
       <c r="B144" t="s">
-        <v>140</v>
+        <v>1019</v>
       </c>
       <c r="C144" t="s">
         <v>39</v>
       </c>
       <c r="D144">
         <v>122</v>
       </c>
       <c r="E144">
         <v>0</v>
       </c>
       <c r="F144">
         <v>0</v>
       </c>
       <c r="G144">
         <v>122</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>3</v>
       </c>
       <c r="B145" t="s">
-        <v>141</v>
+        <v>1020</v>
       </c>
       <c r="C145" t="s">
         <v>39</v>
       </c>
       <c r="D145">
         <v>48</v>
       </c>
       <c r="E145">
         <v>0</v>
       </c>
       <c r="F145">
         <v>0</v>
       </c>
       <c r="G145">
         <v>48</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>4</v>
       </c>
       <c r="B146" t="s">
-        <v>142</v>
+        <v>1021</v>
       </c>
       <c r="C146" t="s">
         <v>39</v>
       </c>
       <c r="D146">
         <v>40</v>
       </c>
       <c r="E146">
         <v>0</v>
       </c>
       <c r="F146">
         <v>0</v>
       </c>
       <c r="G146">
         <v>40</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>5</v>
       </c>
       <c r="B147" t="s">
-        <v>143</v>
+        <v>1022</v>
       </c>
       <c r="C147" t="s">
         <v>39</v>
       </c>
       <c r="D147">
         <v>40</v>
       </c>
       <c r="E147">
         <v>0</v>
       </c>
       <c r="F147">
         <v>0</v>
       </c>
       <c r="G147">
         <v>40</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>6</v>
       </c>
       <c r="B148" t="s">
-        <v>144</v>
+        <v>1023</v>
       </c>
       <c r="C148" t="s">
         <v>39</v>
       </c>
       <c r="D148">
         <v>81</v>
       </c>
       <c r="E148">
         <v>0</v>
       </c>
       <c r="F148">
         <v>0</v>
       </c>
       <c r="G148">
         <v>81</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>7</v>
       </c>
       <c r="B149" t="s">
-        <v>145</v>
+        <v>1024</v>
       </c>
       <c r="C149" t="s">
         <v>39</v>
       </c>
       <c r="D149">
         <v>32</v>
       </c>
       <c r="E149">
         <v>0</v>
       </c>
       <c r="F149">
         <v>0</v>
       </c>
       <c r="G149">
         <v>32</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>8</v>
       </c>
       <c r="B150" t="s">
-        <v>146</v>
+        <v>1025</v>
       </c>
       <c r="C150" t="s">
         <v>39</v>
       </c>
       <c r="D150">
         <v>19</v>
       </c>
       <c r="E150">
         <v>0</v>
       </c>
       <c r="F150">
         <v>0</v>
       </c>
       <c r="G150">
         <v>19</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>9</v>
       </c>
       <c r="B151" t="s">
-        <v>147</v>
+        <v>1026</v>
       </c>
       <c r="C151" t="s">
         <v>39</v>
       </c>
       <c r="D151">
         <v>51</v>
       </c>
       <c r="E151">
         <v>0</v>
       </c>
       <c r="F151">
         <v>0</v>
       </c>
       <c r="G151">
         <v>51</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>10</v>
       </c>
       <c r="B152" t="s">
-        <v>148</v>
+        <v>1027</v>
       </c>
       <c r="C152" t="s">
         <v>39</v>
       </c>
       <c r="D152">
         <v>104</v>
       </c>
       <c r="E152">
         <v>0</v>
       </c>
       <c r="F152">
         <v>0</v>
       </c>
       <c r="G152">
         <v>104</v>
       </c>
     </row>
     <row r="153"/>
     <row r="154">
       <c r="A154">
         <v>24</v>
       </c>
       <c r="B154" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C154" t="s">
         <v>36</v>
       </c>
       <c r="D154">
         <v>235</v>
       </c>
       <c r="E154">
         <v>0</v>
       </c>
       <c r="F154">
         <v>0</v>
       </c>
       <c r="G154">
         <v>235</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
         <v>31</v>
       </c>
       <c r="B155" t="s">
         <v>31</v>
       </c>
       <c r="C155" t="s">
         <v>37</v>
       </c>
       <c r="D155">
         <v>148</v>
       </c>
       <c r="E155">
         <v>0</v>
       </c>
       <c r="F155">
         <v>0</v>
       </c>
       <c r="G155">
         <v>148</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>1</v>
       </c>
       <c r="B156" t="s">
-        <v>149</v>
+        <v>1028</v>
       </c>
       <c r="C156" t="s">
         <v>39</v>
       </c>
       <c r="D156">
         <v>47</v>
       </c>
       <c r="E156">
         <v>0</v>
       </c>
       <c r="F156">
         <v>0</v>
       </c>
       <c r="G156">
         <v>47</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>2</v>
       </c>
       <c r="B157" t="s">
-        <v>150</v>
+        <v>1029</v>
       </c>
       <c r="C157" t="s">
         <v>39</v>
       </c>
       <c r="D157">
         <v>15</v>
       </c>
       <c r="E157">
         <v>0</v>
       </c>
       <c r="F157">
         <v>0</v>
       </c>
       <c r="G157">
         <v>15</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>3</v>
       </c>
       <c r="B158" t="s">
-        <v>151</v>
+        <v>1030</v>
       </c>
       <c r="C158" t="s">
         <v>39</v>
       </c>
       <c r="D158">
         <v>25</v>
       </c>
       <c r="E158">
         <v>0</v>
       </c>
       <c r="F158">
         <v>0</v>
       </c>
       <c r="G158">
         <v>25</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView tabSelected="true" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>152</v>
+        <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>153</v>
+        <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="X1" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C2" t="s">
-        <v>154</v>
+        <v>25</v>
       </c>
       <c r="D2" t="s">
-        <v>155</v>
+        <v>26</v>
       </c>
       <c r="E2" t="s">
-        <v>156</v>
+        <v>27</v>
       </c>
       <c r="F2" t="s">
-        <v>157</v>
+        <v>28</v>
       </c>
       <c r="G2">
         <v>29085</v>
       </c>
       <c r="H2">
         <v>47342</v>
       </c>
       <c r="I2">
         <v>35892</v>
       </c>
       <c r="J2">
         <v>36898</v>
       </c>
       <c r="K2">
         <v>66465</v>
       </c>
       <c r="L2">
         <v>1171</v>
       </c>
       <c r="M2">
         <v>1541</v>
       </c>
       <c r="N2">
         <v>38050</v>
       </c>
@@ -19891,63 +17345,63 @@
       </c>
       <c r="S2">
         <v>32175</v>
       </c>
       <c r="T2">
         <v>2428</v>
       </c>
       <c r="U2">
         <v>2901</v>
       </c>
       <c r="V2">
         <v>1407</v>
       </c>
       <c r="W2">
         <v>839</v>
       </c>
       <c r="X2">
         <v>329848</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C3" t="s">
-        <v>154</v>
+        <v>25</v>
       </c>
       <c r="D3" t="s">
-        <v>155</v>
+        <v>26</v>
       </c>
       <c r="E3" t="s">
-        <v>158</v>
+        <v>29</v>
       </c>
       <c r="F3" t="s">
-        <v>159</v>
+        <v>30</v>
       </c>
       <c r="G3">
         <v>16510</v>
       </c>
       <c r="H3">
         <v>70378</v>
       </c>
       <c r="I3">
         <v>28313</v>
       </c>
       <c r="J3">
         <v>30464</v>
       </c>
       <c r="K3">
         <v>41493</v>
       </c>
       <c r="L3">
         <v>947</v>
       </c>
       <c r="M3">
         <v>950</v>
       </c>
       <c r="N3">
         <v>12515</v>
       </c>
@@ -20026,72 +17480,72 @@
         <v>1187</v>
       </c>
       <c r="S4">
         <v>82339</v>
       </c>
       <c r="T4">
         <v>3639</v>
       </c>
       <c r="U4">
         <v>4169</v>
       </c>
       <c r="V4">
         <v>2051</v>
       </c>
       <c r="W4">
         <v>1421</v>
       </c>
       <c r="X4">
         <v>594302</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>157</v>
+        <v>28</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>159</v>
+        <v>30</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
@@ -20116,251 +17570,251 @@
     <row r="3">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" t="s">
         <v>37</v>
       </c>
       <c r="D3">
         <v>7288</v>
       </c>
       <c r="E3">
         <v>5040</v>
       </c>
       <c r="F3">
         <v>12328</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>160</v>
+        <v>38</v>
       </c>
       <c r="C4" t="s">
         <v>39</v>
       </c>
       <c r="D4">
         <v>9449</v>
       </c>
       <c r="E4">
         <v>8321</v>
       </c>
       <c r="F4">
         <v>17770</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>161</v>
+        <v>40</v>
       </c>
       <c r="C5" t="s">
         <v>39</v>
       </c>
       <c r="D5">
         <v>3520</v>
       </c>
       <c r="E5">
         <v>790</v>
       </c>
       <c r="F5">
         <v>4310</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>162</v>
+        <v>41</v>
       </c>
       <c r="C6" t="s">
         <v>39</v>
       </c>
       <c r="D6">
         <v>6090</v>
       </c>
       <c r="E6">
         <v>589</v>
       </c>
       <c r="F6">
         <v>6679</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>163</v>
+        <v>42</v>
       </c>
       <c r="C7" t="s">
         <v>39</v>
       </c>
       <c r="D7">
         <v>984</v>
       </c>
       <c r="E7">
         <v>566</v>
       </c>
       <c r="F7">
         <v>1550</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>164</v>
+        <v>43</v>
       </c>
       <c r="C8" t="s">
         <v>39</v>
       </c>
       <c r="D8">
         <v>557</v>
       </c>
       <c r="E8">
         <v>224</v>
       </c>
       <c r="F8">
         <v>781</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>165</v>
+        <v>44</v>
       </c>
       <c r="C9" t="s">
         <v>39</v>
       </c>
       <c r="D9">
         <v>385</v>
       </c>
       <c r="E9">
         <v>243</v>
       </c>
       <c r="F9">
         <v>628</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>166</v>
+        <v>45</v>
       </c>
       <c r="C10" t="s">
         <v>39</v>
       </c>
       <c r="D10">
         <v>151</v>
       </c>
       <c r="E10">
         <v>119</v>
       </c>
       <c r="F10">
         <v>270</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>167</v>
+        <v>46</v>
       </c>
       <c r="C11" t="s">
         <v>39</v>
       </c>
       <c r="D11">
         <v>233</v>
       </c>
       <c r="E11">
         <v>153</v>
       </c>
       <c r="F11">
         <v>386</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>168</v>
+        <v>47</v>
       </c>
       <c r="C12" t="s">
         <v>39</v>
       </c>
       <c r="D12">
         <v>184</v>
       </c>
       <c r="E12">
         <v>251</v>
       </c>
       <c r="F12">
         <v>435</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>169</v>
+        <v>48</v>
       </c>
       <c r="C13" t="s">
         <v>39</v>
       </c>
       <c r="D13">
         <v>148</v>
       </c>
       <c r="E13">
         <v>147</v>
       </c>
       <c r="F13">
         <v>295</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>170</v>
+        <v>49</v>
       </c>
       <c r="C14" t="s">
         <v>39</v>
       </c>
       <c r="D14">
         <v>96</v>
       </c>
       <c r="E14">
         <v>67</v>
       </c>
       <c r="F14">
         <v>163</v>
       </c>
     </row>
     <row r="15"/>
     <row r="16">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16" t="s">
         <v>7</v>
       </c>
       <c r="C16" t="s">
         <v>36</v>
       </c>
@@ -20377,251 +17831,251 @@
     <row r="17">
       <c r="A17" t="s">
         <v>31</v>
       </c>
       <c r="B17" t="s">
         <v>31</v>
       </c>
       <c r="C17" t="s">
         <v>37</v>
       </c>
       <c r="D17">
         <v>17179</v>
       </c>
       <c r="E17">
         <v>8774</v>
       </c>
       <c r="F17">
         <v>25953</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1</v>
       </c>
       <c r="B18" t="s">
-        <v>171</v>
+        <v>50</v>
       </c>
       <c r="C18" t="s">
         <v>39</v>
       </c>
       <c r="D18">
         <v>15393</v>
       </c>
       <c r="E18">
         <v>4242</v>
       </c>
       <c r="F18">
         <v>19635</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>2</v>
       </c>
       <c r="B19" t="s">
-        <v>172</v>
+        <v>51</v>
       </c>
       <c r="C19" t="s">
         <v>39</v>
       </c>
       <c r="D19">
         <v>5345</v>
       </c>
       <c r="E19">
         <v>2002</v>
       </c>
       <c r="F19">
         <v>7347</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>3</v>
       </c>
       <c r="B20" t="s">
-        <v>173</v>
+        <v>52</v>
       </c>
       <c r="C20" t="s">
         <v>39</v>
       </c>
       <c r="D20">
         <v>2114</v>
       </c>
       <c r="E20">
         <v>1130</v>
       </c>
       <c r="F20">
         <v>3244</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>4</v>
       </c>
       <c r="B21" t="s">
-        <v>174</v>
+        <v>53</v>
       </c>
       <c r="C21" t="s">
         <v>39</v>
       </c>
       <c r="D21">
         <v>1425</v>
       </c>
       <c r="E21">
         <v>39650</v>
       </c>
       <c r="F21">
         <v>41075</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>5</v>
       </c>
       <c r="B22" t="s">
-        <v>175</v>
+        <v>54</v>
       </c>
       <c r="C22" t="s">
         <v>39</v>
       </c>
       <c r="D22">
         <v>2387</v>
       </c>
       <c r="E22">
         <v>12751</v>
       </c>
       <c r="F22">
         <v>15138</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>6</v>
       </c>
       <c r="B23" t="s">
-        <v>176</v>
+        <v>55</v>
       </c>
       <c r="C23" t="s">
         <v>39</v>
       </c>
       <c r="D23">
         <v>1250</v>
       </c>
       <c r="E23">
         <v>862</v>
       </c>
       <c r="F23">
         <v>2112</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>7</v>
       </c>
       <c r="B24" t="s">
-        <v>177</v>
+        <v>56</v>
       </c>
       <c r="C24" t="s">
         <v>39</v>
       </c>
       <c r="D24">
         <v>374</v>
       </c>
       <c r="E24">
         <v>159</v>
       </c>
       <c r="F24">
         <v>533</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>8</v>
       </c>
       <c r="B25" t="s">
-        <v>178</v>
+        <v>57</v>
       </c>
       <c r="C25" t="s">
         <v>39</v>
       </c>
       <c r="D25">
         <v>768</v>
       </c>
       <c r="E25">
         <v>326</v>
       </c>
       <c r="F25">
         <v>1094</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>9</v>
       </c>
       <c r="B26" t="s">
-        <v>179</v>
+        <v>58</v>
       </c>
       <c r="C26" t="s">
         <v>39</v>
       </c>
       <c r="D26">
         <v>235</v>
       </c>
       <c r="E26">
         <v>139</v>
       </c>
       <c r="F26">
         <v>374</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>10</v>
       </c>
       <c r="B27" t="s">
-        <v>180</v>
+        <v>59</v>
       </c>
       <c r="C27" t="s">
         <v>39</v>
       </c>
       <c r="D27">
         <v>313</v>
       </c>
       <c r="E27">
         <v>153</v>
       </c>
       <c r="F27">
         <v>466</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>11</v>
       </c>
       <c r="B28" t="s">
-        <v>181</v>
+        <v>60</v>
       </c>
       <c r="C28" t="s">
         <v>39</v>
       </c>
       <c r="D28">
         <v>559</v>
       </c>
       <c r="E28">
         <v>190</v>
       </c>
       <c r="F28">
         <v>749</v>
       </c>
     </row>
     <row r="29"/>
     <row r="30">
       <c r="A30">
         <v>3</v>
       </c>
       <c r="B30" t="s">
         <v>8</v>
       </c>
       <c r="C30" t="s">
         <v>36</v>
       </c>
@@ -20638,251 +18092,251 @@
     <row r="31">
       <c r="A31" t="s">
         <v>31</v>
       </c>
       <c r="B31" t="s">
         <v>31</v>
       </c>
       <c r="C31" t="s">
         <v>37</v>
       </c>
       <c r="D31">
         <v>8955</v>
       </c>
       <c r="E31">
         <v>6443</v>
       </c>
       <c r="F31">
         <v>15398</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1</v>
       </c>
       <c r="B32" t="s">
-        <v>182</v>
+        <v>61</v>
       </c>
       <c r="C32" t="s">
         <v>39</v>
       </c>
       <c r="D32">
         <v>4048</v>
       </c>
       <c r="E32">
         <v>10556</v>
       </c>
       <c r="F32">
         <v>14604</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>2</v>
       </c>
       <c r="B33" t="s">
-        <v>183</v>
+        <v>62</v>
       </c>
       <c r="C33" t="s">
         <v>39</v>
       </c>
       <c r="D33">
         <v>3686</v>
       </c>
       <c r="E33">
         <v>1643</v>
       </c>
       <c r="F33">
         <v>5329</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>3</v>
       </c>
       <c r="B34" t="s">
-        <v>184</v>
+        <v>63</v>
       </c>
       <c r="C34" t="s">
         <v>39</v>
       </c>
       <c r="D34">
         <v>2766</v>
       </c>
       <c r="E34">
         <v>4651</v>
       </c>
       <c r="F34">
         <v>7417</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>4</v>
       </c>
       <c r="B35" t="s">
-        <v>185</v>
+        <v>64</v>
       </c>
       <c r="C35" t="s">
         <v>39</v>
       </c>
       <c r="D35">
         <v>2405</v>
       </c>
       <c r="E35">
         <v>476</v>
       </c>
       <c r="F35">
         <v>2881</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>5</v>
       </c>
       <c r="B36" t="s">
-        <v>186</v>
+        <v>65</v>
       </c>
       <c r="C36" t="s">
         <v>39</v>
       </c>
       <c r="D36">
         <v>2289</v>
       </c>
       <c r="E36">
         <v>331</v>
       </c>
       <c r="F36">
         <v>2620</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>6</v>
       </c>
       <c r="B37" t="s">
-        <v>187</v>
+        <v>66</v>
       </c>
       <c r="C37" t="s">
         <v>39</v>
       </c>
       <c r="D37">
         <v>4034</v>
       </c>
       <c r="E37">
         <v>2943</v>
       </c>
       <c r="F37">
         <v>6977</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>7</v>
       </c>
       <c r="B38" t="s">
-        <v>188</v>
+        <v>67</v>
       </c>
       <c r="C38" t="s">
         <v>39</v>
       </c>
       <c r="D38">
         <v>533</v>
       </c>
       <c r="E38">
         <v>289</v>
       </c>
       <c r="F38">
         <v>822</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>8</v>
       </c>
       <c r="B39" t="s">
-        <v>189</v>
+        <v>68</v>
       </c>
       <c r="C39" t="s">
         <v>39</v>
       </c>
       <c r="D39">
         <v>1594</v>
       </c>
       <c r="E39">
         <v>136</v>
       </c>
       <c r="F39">
         <v>1730</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>9</v>
       </c>
       <c r="B40" t="s">
-        <v>190</v>
+        <v>69</v>
       </c>
       <c r="C40" t="s">
         <v>39</v>
       </c>
       <c r="D40">
         <v>549</v>
       </c>
       <c r="E40">
         <v>153</v>
       </c>
       <c r="F40">
         <v>702</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>10</v>
       </c>
       <c r="B41" t="s">
-        <v>191</v>
+        <v>70</v>
       </c>
       <c r="C41" t="s">
         <v>39</v>
       </c>
       <c r="D41">
         <v>1112</v>
       </c>
       <c r="E41">
         <v>285</v>
       </c>
       <c r="F41">
         <v>1397</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>11</v>
       </c>
       <c r="B42" t="s">
-        <v>192</v>
+        <v>71</v>
       </c>
       <c r="C42" t="s">
         <v>39</v>
       </c>
       <c r="D42">
         <v>3921</v>
       </c>
       <c r="E42">
         <v>407</v>
       </c>
       <c r="F42">
         <v>4328</v>
       </c>
     </row>
     <row r="43"/>
     <row r="44">
       <c r="A44">
         <v>4</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
         <v>36</v>
       </c>
@@ -20899,251 +18353,251 @@
     <row r="45">
       <c r="A45" t="s">
         <v>31</v>
       </c>
       <c r="B45" t="s">
         <v>31</v>
       </c>
       <c r="C45" t="s">
         <v>37</v>
       </c>
       <c r="D45">
         <v>7875</v>
       </c>
       <c r="E45">
         <v>4719</v>
       </c>
       <c r="F45">
         <v>12594</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>1</v>
       </c>
       <c r="B46" t="s">
-        <v>193</v>
+        <v>72</v>
       </c>
       <c r="C46" t="s">
         <v>39</v>
       </c>
       <c r="D46">
         <v>18816</v>
       </c>
       <c r="E46">
         <v>2542</v>
       </c>
       <c r="F46">
         <v>21358</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>2</v>
       </c>
       <c r="B47" t="s">
-        <v>194</v>
+        <v>73</v>
       </c>
       <c r="C47" t="s">
         <v>39</v>
       </c>
       <c r="D47">
         <v>1702</v>
       </c>
       <c r="E47">
         <v>2946</v>
       </c>
       <c r="F47">
         <v>4648</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>3</v>
       </c>
       <c r="B48" t="s">
-        <v>195</v>
+        <v>74</v>
       </c>
       <c r="C48" t="s">
         <v>39</v>
       </c>
       <c r="D48">
         <v>701</v>
       </c>
       <c r="E48">
         <v>10083</v>
       </c>
       <c r="F48">
         <v>10784</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>4</v>
       </c>
       <c r="B49" t="s">
-        <v>196</v>
+        <v>75</v>
       </c>
       <c r="C49" t="s">
         <v>39</v>
       </c>
       <c r="D49">
         <v>2005</v>
       </c>
       <c r="E49">
         <v>5619</v>
       </c>
       <c r="F49">
         <v>7624</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>5</v>
       </c>
       <c r="B50" t="s">
-        <v>197</v>
+        <v>76</v>
       </c>
       <c r="C50" t="s">
         <v>39</v>
       </c>
       <c r="D50">
         <v>1224</v>
       </c>
       <c r="E50">
         <v>401</v>
       </c>
       <c r="F50">
         <v>1625</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>6</v>
       </c>
       <c r="B51" t="s">
-        <v>198</v>
+        <v>77</v>
       </c>
       <c r="C51" t="s">
         <v>39</v>
       </c>
       <c r="D51">
         <v>1860</v>
       </c>
       <c r="E51">
         <v>483</v>
       </c>
       <c r="F51">
         <v>2343</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>7</v>
       </c>
       <c r="B52" t="s">
-        <v>199</v>
+        <v>78</v>
       </c>
       <c r="C52" t="s">
         <v>39</v>
       </c>
       <c r="D52">
         <v>712</v>
       </c>
       <c r="E52">
         <v>2912</v>
       </c>
       <c r="F52">
         <v>3624</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>8</v>
       </c>
       <c r="B53" t="s">
-        <v>200</v>
+        <v>79</v>
       </c>
       <c r="C53" t="s">
         <v>39</v>
       </c>
       <c r="D53">
         <v>522</v>
       </c>
       <c r="E53">
         <v>185</v>
       </c>
       <c r="F53">
         <v>707</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>9</v>
       </c>
       <c r="B54" t="s">
-        <v>201</v>
+        <v>80</v>
       </c>
       <c r="C54" t="s">
         <v>39</v>
       </c>
       <c r="D54">
         <v>216</v>
       </c>
       <c r="E54">
         <v>310</v>
       </c>
       <c r="F54">
         <v>526</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>10</v>
       </c>
       <c r="B55" t="s">
-        <v>202</v>
+        <v>81</v>
       </c>
       <c r="C55" t="s">
         <v>39</v>
       </c>
       <c r="D55">
         <v>914</v>
       </c>
       <c r="E55">
         <v>162</v>
       </c>
       <c r="F55">
         <v>1076</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>11</v>
       </c>
       <c r="B56" t="s">
-        <v>203</v>
+        <v>82</v>
       </c>
       <c r="C56" t="s">
         <v>39</v>
       </c>
       <c r="D56">
         <v>351</v>
       </c>
       <c r="E56">
         <v>102</v>
       </c>
       <c r="F56">
         <v>453</v>
       </c>
     </row>
     <row r="57"/>
     <row r="58">
       <c r="A58">
         <v>5</v>
       </c>
       <c r="B58" t="s">
         <v>10</v>
       </c>
       <c r="C58" t="s">
         <v>36</v>
       </c>
@@ -21160,251 +18614,251 @@
     <row r="59">
       <c r="A59" t="s">
         <v>31</v>
       </c>
       <c r="B59" t="s">
         <v>31</v>
       </c>
       <c r="C59" t="s">
         <v>37</v>
       </c>
       <c r="D59">
         <v>6846</v>
       </c>
       <c r="E59">
         <v>3525</v>
       </c>
       <c r="F59">
         <v>10371</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1</v>
       </c>
       <c r="B60" t="s">
-        <v>204</v>
+        <v>83</v>
       </c>
       <c r="C60" t="s">
         <v>39</v>
       </c>
       <c r="D60">
         <v>2402</v>
       </c>
       <c r="E60">
         <v>34048</v>
       </c>
       <c r="F60">
         <v>36450</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>2</v>
       </c>
       <c r="B61" t="s">
-        <v>205</v>
+        <v>84</v>
       </c>
       <c r="C61" t="s">
         <v>39</v>
       </c>
       <c r="D61">
         <v>31093</v>
       </c>
       <c r="E61">
         <v>1427</v>
       </c>
       <c r="F61">
         <v>32520</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>3</v>
       </c>
       <c r="B62" t="s">
-        <v>206</v>
+        <v>85</v>
       </c>
       <c r="C62" t="s">
         <v>39</v>
       </c>
       <c r="D62">
         <v>5013</v>
       </c>
       <c r="E62">
         <v>276</v>
       </c>
       <c r="F62">
         <v>5289</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>4</v>
       </c>
       <c r="B63" t="s">
-        <v>207</v>
+        <v>86</v>
       </c>
       <c r="C63" t="s">
         <v>39</v>
       </c>
       <c r="D63">
         <v>1334</v>
       </c>
       <c r="E63">
         <v>279</v>
       </c>
       <c r="F63">
         <v>1613</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>5</v>
       </c>
       <c r="B64" t="s">
-        <v>208</v>
+        <v>87</v>
       </c>
       <c r="C64" t="s">
         <v>39</v>
       </c>
       <c r="D64">
         <v>16561</v>
       </c>
       <c r="E64">
         <v>1118</v>
       </c>
       <c r="F64">
         <v>17679</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>6</v>
       </c>
       <c r="B65" t="s">
-        <v>209</v>
+        <v>88</v>
       </c>
       <c r="C65" t="s">
         <v>39</v>
       </c>
       <c r="D65">
         <v>254</v>
       </c>
       <c r="E65">
         <v>137</v>
       </c>
       <c r="F65">
         <v>391</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>7</v>
       </c>
       <c r="B66" t="s">
-        <v>210</v>
+        <v>89</v>
       </c>
       <c r="C66" t="s">
         <v>39</v>
       </c>
       <c r="D66">
         <v>2313</v>
       </c>
       <c r="E66">
         <v>106</v>
       </c>
       <c r="F66">
         <v>2419</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>8</v>
       </c>
       <c r="B67" t="s">
-        <v>211</v>
+        <v>90</v>
       </c>
       <c r="C67" t="s">
         <v>39</v>
       </c>
       <c r="D67">
         <v>174</v>
       </c>
       <c r="E67">
         <v>47</v>
       </c>
       <c r="F67">
         <v>221</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>9</v>
       </c>
       <c r="B68" t="s">
-        <v>212</v>
+        <v>91</v>
       </c>
       <c r="C68" t="s">
         <v>39</v>
       </c>
       <c r="D68">
         <v>170</v>
       </c>
       <c r="E68">
         <v>181</v>
       </c>
       <c r="F68">
         <v>351</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>10</v>
       </c>
       <c r="B69" t="s">
-        <v>213</v>
+        <v>92</v>
       </c>
       <c r="C69" t="s">
         <v>39</v>
       </c>
       <c r="D69">
         <v>244</v>
       </c>
       <c r="E69">
         <v>322</v>
       </c>
       <c r="F69">
         <v>566</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>11</v>
       </c>
       <c r="B70" t="s">
-        <v>214</v>
+        <v>93</v>
       </c>
       <c r="C70" t="s">
         <v>39</v>
       </c>
       <c r="D70">
         <v>61</v>
       </c>
       <c r="E70">
         <v>27</v>
       </c>
       <c r="F70">
         <v>88</v>
       </c>
     </row>
     <row r="71"/>
     <row r="72">
       <c r="A72">
         <v>6</v>
       </c>
       <c r="B72" t="s">
         <v>11</v>
       </c>
       <c r="C72" t="s">
         <v>36</v>
       </c>
@@ -21421,51 +18875,51 @@
     <row r="73">
       <c r="A73" t="s">
         <v>31</v>
       </c>
       <c r="B73" t="s">
         <v>31</v>
       </c>
       <c r="C73" t="s">
         <v>37</v>
       </c>
       <c r="D73">
         <v>727</v>
       </c>
       <c r="E73">
         <v>705</v>
       </c>
       <c r="F73">
         <v>1432</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1</v>
       </c>
       <c r="B74" t="s">
-        <v>215</v>
+        <v>94</v>
       </c>
       <c r="C74" t="s">
         <v>39</v>
       </c>
       <c r="D74">
         <v>444</v>
       </c>
       <c r="E74">
         <v>242</v>
       </c>
       <c r="F74">
         <v>686</v>
       </c>
     </row>
     <row r="75"/>
     <row r="76">
       <c r="A76">
         <v>7</v>
       </c>
       <c r="B76" t="s">
         <v>12</v>
       </c>
       <c r="C76" t="s">
         <v>36</v>
       </c>
@@ -21482,71 +18936,71 @@
     <row r="77">
       <c r="A77" t="s">
         <v>31</v>
       </c>
       <c r="B77" t="s">
         <v>31</v>
       </c>
       <c r="C77" t="s">
         <v>37</v>
       </c>
       <c r="D77">
         <v>994</v>
       </c>
       <c r="E77">
         <v>654</v>
       </c>
       <c r="F77">
         <v>1648</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1</v>
       </c>
       <c r="B78" t="s">
-        <v>216</v>
+        <v>95</v>
       </c>
       <c r="C78" t="s">
         <v>39</v>
       </c>
       <c r="D78">
         <v>405</v>
       </c>
       <c r="E78">
         <v>229</v>
       </c>
       <c r="F78">
         <v>634</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>2</v>
       </c>
       <c r="B79" t="s">
-        <v>217</v>
+        <v>96</v>
       </c>
       <c r="C79" t="s">
         <v>39</v>
       </c>
       <c r="D79">
         <v>142</v>
       </c>
       <c r="E79">
         <v>67</v>
       </c>
       <c r="F79">
         <v>209</v>
       </c>
     </row>
     <row r="80"/>
     <row r="81">
       <c r="A81">
         <v>8</v>
       </c>
       <c r="B81" t="s">
         <v>13</v>
       </c>
       <c r="C81" t="s">
         <v>36</v>
       </c>
@@ -21563,251 +19017,251 @@
     <row r="82">
       <c r="A82" t="s">
         <v>31</v>
       </c>
       <c r="B82" t="s">
         <v>31</v>
       </c>
       <c r="C82" t="s">
         <v>37</v>
       </c>
       <c r="D82">
         <v>5493</v>
       </c>
       <c r="E82">
         <v>2820</v>
       </c>
       <c r="F82">
         <v>8313</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1</v>
       </c>
       <c r="B83" t="s">
-        <v>218</v>
+        <v>97</v>
       </c>
       <c r="C83" t="s">
         <v>39</v>
       </c>
       <c r="D83">
         <v>6033</v>
       </c>
       <c r="E83">
         <v>1709</v>
       </c>
       <c r="F83">
         <v>7742</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>2</v>
       </c>
       <c r="B84" t="s">
-        <v>219</v>
+        <v>98</v>
       </c>
       <c r="C84" t="s">
         <v>39</v>
       </c>
       <c r="D84">
         <v>2777</v>
       </c>
       <c r="E84">
         <v>4213</v>
       </c>
       <c r="F84">
         <v>6990</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>3</v>
       </c>
       <c r="B85" t="s">
-        <v>220</v>
+        <v>99</v>
       </c>
       <c r="C85" t="s">
         <v>39</v>
       </c>
       <c r="D85">
         <v>1053</v>
       </c>
       <c r="E85">
         <v>788</v>
       </c>
       <c r="F85">
         <v>1841</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>4</v>
       </c>
       <c r="B86" t="s">
-        <v>221</v>
+        <v>100</v>
       </c>
       <c r="C86" t="s">
         <v>39</v>
       </c>
       <c r="D86">
         <v>8130</v>
       </c>
       <c r="E86">
         <v>312</v>
       </c>
       <c r="F86">
         <v>8442</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>5</v>
       </c>
       <c r="B87" t="s">
-        <v>222</v>
+        <v>101</v>
       </c>
       <c r="C87" t="s">
         <v>39</v>
       </c>
       <c r="D87">
         <v>12229</v>
       </c>
       <c r="E87">
         <v>275</v>
       </c>
       <c r="F87">
         <v>12504</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>6</v>
       </c>
       <c r="B88" t="s">
-        <v>223</v>
+        <v>102</v>
       </c>
       <c r="C88" t="s">
         <v>39</v>
       </c>
       <c r="D88">
         <v>899</v>
       </c>
       <c r="E88">
         <v>1653</v>
       </c>
       <c r="F88">
         <v>2552</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>7</v>
       </c>
       <c r="B89" t="s">
-        <v>224</v>
+        <v>103</v>
       </c>
       <c r="C89" t="s">
         <v>39</v>
       </c>
       <c r="D89">
         <v>306</v>
       </c>
       <c r="E89">
         <v>253</v>
       </c>
       <c r="F89">
         <v>559</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>8</v>
       </c>
       <c r="B90" t="s">
-        <v>225</v>
+        <v>104</v>
       </c>
       <c r="C90" t="s">
         <v>39</v>
       </c>
       <c r="D90">
         <v>623</v>
       </c>
       <c r="E90">
         <v>315</v>
       </c>
       <c r="F90">
         <v>938</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>9</v>
       </c>
       <c r="B91" t="s">
-        <v>226</v>
+        <v>105</v>
       </c>
       <c r="C91" t="s">
         <v>39</v>
       </c>
       <c r="D91">
         <v>110</v>
       </c>
       <c r="E91">
         <v>52</v>
       </c>
       <c r="F91">
         <v>162</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>10</v>
       </c>
       <c r="B92" t="s">
-        <v>227</v>
+        <v>106</v>
       </c>
       <c r="C92" t="s">
         <v>39</v>
       </c>
       <c r="D92">
         <v>182</v>
       </c>
       <c r="E92">
         <v>41</v>
       </c>
       <c r="F92">
         <v>223</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>11</v>
       </c>
       <c r="B93" t="s">
-        <v>228</v>
+        <v>107</v>
       </c>
       <c r="C93" t="s">
         <v>39</v>
       </c>
       <c r="D93">
         <v>215</v>
       </c>
       <c r="E93">
         <v>84</v>
       </c>
       <c r="F93">
         <v>299</v>
       </c>
     </row>
     <row r="94"/>
     <row r="95">
       <c r="A95">
         <v>9</v>
       </c>
       <c r="B95" t="s">
         <v>14</v>
       </c>
       <c r="C95" t="s">
         <v>36</v>
       </c>
@@ -21824,1453 +19278,1453 @@
     <row r="96">
       <c r="A96" t="s">
         <v>31</v>
       </c>
       <c r="B96" t="s">
         <v>31</v>
       </c>
       <c r="C96" t="s">
         <v>37</v>
       </c>
       <c r="D96">
         <v>88</v>
       </c>
       <c r="E96">
         <v>403</v>
       </c>
       <c r="F96">
         <v>491</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1</v>
       </c>
       <c r="B97" t="s">
-        <v>229</v>
+        <v>108</v>
       </c>
       <c r="C97" t="s">
         <v>39</v>
       </c>
       <c r="D97">
         <v>67</v>
       </c>
       <c r="E97">
         <v>92</v>
       </c>
       <c r="F97">
         <v>159</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>2</v>
       </c>
       <c r="B98" t="s">
-        <v>230</v>
+        <v>109</v>
       </c>
       <c r="C98" t="s">
         <v>39</v>
       </c>
       <c r="D98">
         <v>38</v>
       </c>
       <c r="E98">
         <v>17</v>
       </c>
       <c r="F98">
         <v>55</v>
       </c>
     </row>
     <row r="99"/>
     <row r="100">
       <c r="A100">
         <v>10</v>
       </c>
       <c r="B100" t="s">
-        <v>152</v>
+        <v>15</v>
       </c>
       <c r="C100" t="s">
         <v>36</v>
       </c>
       <c r="D100">
         <v>719</v>
       </c>
       <c r="E100">
         <v>1475</v>
       </c>
       <c r="F100">
         <v>2194</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>31</v>
       </c>
       <c r="B101" t="s">
         <v>31</v>
       </c>
       <c r="C101" t="s">
         <v>37</v>
       </c>
       <c r="D101">
         <v>501</v>
       </c>
       <c r="E101">
         <v>891</v>
       </c>
       <c r="F101">
         <v>1392</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1</v>
       </c>
       <c r="B102" t="s">
-        <v>231</v>
+        <v>110</v>
       </c>
       <c r="C102" t="s">
         <v>39</v>
       </c>
       <c r="D102">
         <v>218</v>
       </c>
       <c r="E102">
         <v>584</v>
       </c>
       <c r="F102">
         <v>802</v>
       </c>
     </row>
     <row r="103"/>
     <row r="104">
       <c r="A104">
         <v>12</v>
       </c>
       <c r="B104" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C104" t="s">
         <v>36</v>
       </c>
       <c r="D104">
         <v>31749</v>
       </c>
       <c r="E104">
         <v>6834</v>
       </c>
       <c r="F104">
         <v>38583</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>31</v>
       </c>
       <c r="B105" t="s">
         <v>31</v>
       </c>
       <c r="C105" t="s">
         <v>37</v>
       </c>
       <c r="D105">
         <v>4305</v>
       </c>
       <c r="E105">
         <v>2063</v>
       </c>
       <c r="F105">
         <v>6368</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>1</v>
       </c>
       <c r="B106" t="s">
-        <v>232</v>
+        <v>111</v>
       </c>
       <c r="C106" t="s">
         <v>39</v>
       </c>
       <c r="D106">
         <v>17240</v>
       </c>
       <c r="E106">
         <v>1779</v>
       </c>
       <c r="F106">
         <v>19019</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>2</v>
       </c>
       <c r="B107" t="s">
-        <v>233</v>
+        <v>112</v>
       </c>
       <c r="C107" t="s">
         <v>39</v>
       </c>
       <c r="D107">
         <v>5951</v>
       </c>
       <c r="E107">
         <v>1455</v>
       </c>
       <c r="F107">
         <v>7406</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>3</v>
       </c>
       <c r="B108" t="s">
-        <v>234</v>
+        <v>113</v>
       </c>
       <c r="C108" t="s">
         <v>39</v>
       </c>
       <c r="D108">
         <v>1415</v>
       </c>
       <c r="E108">
         <v>604</v>
       </c>
       <c r="F108">
         <v>2019</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>4</v>
       </c>
       <c r="B109" t="s">
-        <v>235</v>
+        <v>114</v>
       </c>
       <c r="C109" t="s">
         <v>39</v>
       </c>
       <c r="D109">
         <v>836</v>
       </c>
       <c r="E109">
         <v>347</v>
       </c>
       <c r="F109">
         <v>1183</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>5</v>
       </c>
       <c r="B110" t="s">
-        <v>236</v>
+        <v>115</v>
       </c>
       <c r="C110" t="s">
         <v>39</v>
       </c>
       <c r="D110">
         <v>353</v>
       </c>
       <c r="E110">
         <v>141</v>
       </c>
       <c r="F110">
         <v>494</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>6</v>
       </c>
       <c r="B111" t="s">
-        <v>237</v>
+        <v>116</v>
       </c>
       <c r="C111" t="s">
         <v>39</v>
       </c>
       <c r="D111">
         <v>419</v>
       </c>
       <c r="E111">
         <v>171</v>
       </c>
       <c r="F111">
         <v>590</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>7</v>
       </c>
       <c r="B112" t="s">
-        <v>238</v>
+        <v>117</v>
       </c>
       <c r="C112" t="s">
         <v>39</v>
       </c>
       <c r="D112">
         <v>349</v>
       </c>
       <c r="E112">
         <v>86</v>
       </c>
       <c r="F112">
         <v>435</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>8</v>
       </c>
       <c r="B113" t="s">
-        <v>239</v>
+        <v>118</v>
       </c>
       <c r="C113" t="s">
         <v>39</v>
       </c>
       <c r="D113">
         <v>542</v>
       </c>
       <c r="E113">
         <v>67</v>
       </c>
       <c r="F113">
         <v>609</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>9</v>
       </c>
       <c r="B114" t="s">
-        <v>240</v>
+        <v>119</v>
       </c>
       <c r="C114" t="s">
         <v>39</v>
       </c>
       <c r="D114">
         <v>109</v>
       </c>
       <c r="E114">
         <v>37</v>
       </c>
       <c r="F114">
         <v>146</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>10</v>
       </c>
       <c r="B115" t="s">
-        <v>241</v>
+        <v>120</v>
       </c>
       <c r="C115" t="s">
         <v>39</v>
       </c>
       <c r="D115">
         <v>132</v>
       </c>
       <c r="E115">
         <v>42</v>
       </c>
       <c r="F115">
         <v>174</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>11</v>
       </c>
       <c r="B116" t="s">
-        <v>242</v>
+        <v>121</v>
       </c>
       <c r="C116" t="s">
         <v>39</v>
       </c>
       <c r="D116">
         <v>98</v>
       </c>
       <c r="E116">
         <v>42</v>
       </c>
       <c r="F116">
         <v>140</v>
       </c>
     </row>
     <row r="117"/>
     <row r="118">
       <c r="A118">
         <v>13</v>
       </c>
       <c r="B118" t="s">
-        <v>153</v>
+        <v>17</v>
       </c>
       <c r="C118" t="s">
         <v>36</v>
       </c>
       <c r="D118">
         <v>993</v>
       </c>
       <c r="E118">
         <v>194</v>
       </c>
       <c r="F118">
         <v>1187</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>31</v>
       </c>
       <c r="B119" t="s">
         <v>31</v>
       </c>
       <c r="C119" t="s">
         <v>37</v>
       </c>
       <c r="D119">
         <v>273</v>
       </c>
       <c r="E119">
         <v>95</v>
       </c>
       <c r="F119">
         <v>368</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>1</v>
       </c>
       <c r="B120" t="s">
-        <v>243</v>
+        <v>122</v>
       </c>
       <c r="C120" t="s">
         <v>39</v>
       </c>
       <c r="D120">
         <v>414</v>
       </c>
       <c r="E120">
         <v>57</v>
       </c>
       <c r="F120">
         <v>471</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>2</v>
       </c>
       <c r="B121" t="s">
-        <v>244</v>
+        <v>123</v>
       </c>
       <c r="C121" t="s">
         <v>39</v>
       </c>
       <c r="D121">
         <v>132</v>
       </c>
       <c r="E121">
         <v>17</v>
       </c>
       <c r="F121">
         <v>149</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>3</v>
       </c>
       <c r="B122" t="s">
-        <v>245</v>
+        <v>124</v>
       </c>
       <c r="C122" t="s">
         <v>39</v>
       </c>
       <c r="D122">
         <v>174</v>
       </c>
       <c r="E122">
         <v>25</v>
       </c>
       <c r="F122">
         <v>199</v>
       </c>
     </row>
     <row r="123"/>
     <row r="124">
       <c r="A124">
         <v>14</v>
       </c>
       <c r="B124" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C124" t="s">
         <v>36</v>
       </c>
       <c r="D124">
         <v>32175</v>
       </c>
       <c r="E124">
         <v>50164</v>
       </c>
       <c r="F124">
         <v>82339</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>31</v>
       </c>
       <c r="B125" t="s">
         <v>31</v>
       </c>
       <c r="C125" t="s">
         <v>37</v>
       </c>
       <c r="D125">
         <v>5298</v>
       </c>
       <c r="E125">
         <v>5904</v>
       </c>
       <c r="F125">
         <v>11202</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1</v>
       </c>
       <c r="B126" t="s">
-        <v>246</v>
+        <v>125</v>
       </c>
       <c r="C126" t="s">
         <v>39</v>
       </c>
       <c r="D126">
         <v>12147</v>
       </c>
       <c r="E126">
         <v>19465</v>
       </c>
       <c r="F126">
         <v>31612</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>2</v>
       </c>
       <c r="B127" t="s">
-        <v>247</v>
+        <v>126</v>
       </c>
       <c r="C127" t="s">
         <v>39</v>
       </c>
       <c r="D127">
         <v>2547</v>
       </c>
       <c r="E127">
         <v>18258</v>
       </c>
       <c r="F127">
         <v>20805</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>3</v>
       </c>
       <c r="B128" t="s">
-        <v>248</v>
+        <v>127</v>
       </c>
       <c r="C128" t="s">
         <v>39</v>
       </c>
       <c r="D128">
         <v>445</v>
       </c>
       <c r="E128">
         <v>641</v>
       </c>
       <c r="F128">
         <v>1086</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>4</v>
       </c>
       <c r="B129" t="s">
-        <v>249</v>
+        <v>128</v>
       </c>
       <c r="C129" t="s">
         <v>39</v>
       </c>
       <c r="D129">
         <v>9831</v>
       </c>
       <c r="E129">
         <v>870</v>
       </c>
       <c r="F129">
         <v>10701</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>5</v>
       </c>
       <c r="B130" t="s">
-        <v>250</v>
+        <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>39</v>
       </c>
       <c r="D130">
         <v>661</v>
       </c>
       <c r="E130">
         <v>3106</v>
       </c>
       <c r="F130">
         <v>3767</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>6</v>
       </c>
       <c r="B131" t="s">
-        <v>251</v>
+        <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>39</v>
       </c>
       <c r="D131">
         <v>346</v>
       </c>
       <c r="E131">
         <v>414</v>
       </c>
       <c r="F131">
         <v>760</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>7</v>
       </c>
       <c r="B132" t="s">
-        <v>252</v>
+        <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>39</v>
       </c>
       <c r="D132">
         <v>401</v>
       </c>
       <c r="E132">
         <v>173</v>
       </c>
       <c r="F132">
         <v>574</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>8</v>
       </c>
       <c r="B133" t="s">
-        <v>253</v>
+        <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>39</v>
       </c>
       <c r="D133">
         <v>77</v>
       </c>
       <c r="E133">
         <v>70</v>
       </c>
       <c r="F133">
         <v>147</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>9</v>
       </c>
       <c r="B134" t="s">
-        <v>254</v>
+        <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>39</v>
       </c>
       <c r="D134">
         <v>59</v>
       </c>
       <c r="E134">
         <v>273</v>
       </c>
       <c r="F134">
         <v>332</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>10</v>
       </c>
       <c r="B135" t="s">
-        <v>255</v>
+        <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>39</v>
       </c>
       <c r="D135">
         <v>203</v>
       </c>
       <c r="E135">
         <v>788</v>
       </c>
       <c r="F135">
         <v>991</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>11</v>
       </c>
       <c r="B136" t="s">
-        <v>256</v>
+        <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>39</v>
       </c>
       <c r="D136">
         <v>160</v>
       </c>
       <c r="E136">
         <v>202</v>
       </c>
       <c r="F136">
         <v>362</v>
       </c>
     </row>
     <row r="137"/>
     <row r="138">
       <c r="A138">
         <v>15</v>
       </c>
       <c r="B138" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C138" t="s">
         <v>36</v>
       </c>
       <c r="D138">
         <v>2428</v>
       </c>
       <c r="E138">
         <v>1211</v>
       </c>
       <c r="F138">
         <v>3639</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
         <v>31</v>
       </c>
       <c r="B139" t="s">
         <v>31</v>
       </c>
       <c r="C139" t="s">
         <v>37</v>
       </c>
       <c r="D139">
         <v>1085</v>
       </c>
       <c r="E139">
         <v>623</v>
       </c>
       <c r="F139">
         <v>1708</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1</v>
       </c>
       <c r="B140" t="s">
-        <v>257</v>
+        <v>136</v>
       </c>
       <c r="C140" t="s">
         <v>39</v>
       </c>
       <c r="D140">
         <v>684</v>
       </c>
       <c r="E140">
         <v>338</v>
       </c>
       <c r="F140">
         <v>1022</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>2</v>
       </c>
       <c r="B141" t="s">
-        <v>258</v>
+        <v>137</v>
       </c>
       <c r="C141" t="s">
         <v>39</v>
       </c>
       <c r="D141">
         <v>225</v>
       </c>
       <c r="E141">
         <v>108</v>
       </c>
       <c r="F141">
         <v>333</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>3</v>
       </c>
       <c r="B142" t="s">
-        <v>259</v>
+        <v>138</v>
       </c>
       <c r="C142" t="s">
         <v>39</v>
       </c>
       <c r="D142">
         <v>434</v>
       </c>
       <c r="E142">
         <v>142</v>
       </c>
       <c r="F142">
         <v>576</v>
       </c>
     </row>
     <row r="143"/>
     <row r="144">
       <c r="A144">
         <v>16</v>
       </c>
       <c r="B144" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C144" t="s">
         <v>36</v>
       </c>
       <c r="D144">
         <v>2901</v>
       </c>
       <c r="E144">
         <v>1268</v>
       </c>
       <c r="F144">
         <v>4169</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
         <v>31</v>
       </c>
       <c r="B145" t="s">
         <v>31</v>
       </c>
       <c r="C145" t="s">
         <v>37</v>
       </c>
       <c r="D145">
         <v>554</v>
       </c>
       <c r="E145">
         <v>376</v>
       </c>
       <c r="F145">
         <v>930</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>1</v>
       </c>
       <c r="B146" t="s">
-        <v>260</v>
+        <v>139</v>
       </c>
       <c r="C146" t="s">
         <v>39</v>
       </c>
       <c r="D146">
         <v>869</v>
       </c>
       <c r="E146">
         <v>325</v>
       </c>
       <c r="F146">
         <v>1194</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>2</v>
       </c>
       <c r="B147" t="s">
-        <v>261</v>
+        <v>140</v>
       </c>
       <c r="C147" t="s">
         <v>39</v>
       </c>
       <c r="D147">
         <v>525</v>
       </c>
       <c r="E147">
         <v>161</v>
       </c>
       <c r="F147">
         <v>686</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>3</v>
       </c>
       <c r="B148" t="s">
-        <v>262</v>
+        <v>141</v>
       </c>
       <c r="C148" t="s">
         <v>39</v>
       </c>
       <c r="D148">
         <v>619</v>
       </c>
       <c r="E148">
         <v>76</v>
       </c>
       <c r="F148">
         <v>695</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>4</v>
       </c>
       <c r="B149" t="s">
-        <v>263</v>
+        <v>142</v>
       </c>
       <c r="C149" t="s">
         <v>39</v>
       </c>
       <c r="D149">
         <v>60</v>
       </c>
       <c r="E149">
         <v>45</v>
       </c>
       <c r="F149">
         <v>105</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>5</v>
       </c>
       <c r="B150" t="s">
-        <v>264</v>
+        <v>143</v>
       </c>
       <c r="C150" t="s">
         <v>39</v>
       </c>
       <c r="D150">
         <v>46</v>
       </c>
       <c r="E150">
         <v>33</v>
       </c>
       <c r="F150">
         <v>79</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>6</v>
       </c>
       <c r="B151" t="s">
-        <v>265</v>
+        <v>144</v>
       </c>
       <c r="C151" t="s">
         <v>39</v>
       </c>
       <c r="D151">
         <v>46</v>
       </c>
       <c r="E151">
         <v>25</v>
       </c>
       <c r="F151">
         <v>71</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>7</v>
       </c>
       <c r="B152" t="s">
-        <v>266</v>
+        <v>145</v>
       </c>
       <c r="C152" t="s">
         <v>39</v>
       </c>
       <c r="D152">
         <v>35</v>
       </c>
       <c r="E152">
         <v>15</v>
       </c>
       <c r="F152">
         <v>50</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>8</v>
       </c>
       <c r="B153" t="s">
-        <v>267</v>
+        <v>146</v>
       </c>
       <c r="C153" t="s">
         <v>39</v>
       </c>
       <c r="D153">
         <v>39</v>
       </c>
       <c r="E153">
         <v>24</v>
       </c>
       <c r="F153">
         <v>63</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>9</v>
       </c>
       <c r="B154" t="s">
-        <v>268</v>
+        <v>147</v>
       </c>
       <c r="C154" t="s">
         <v>39</v>
       </c>
       <c r="D154">
         <v>33</v>
       </c>
       <c r="E154">
         <v>16</v>
       </c>
       <c r="F154">
         <v>49</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>10</v>
       </c>
       <c r="B155" t="s">
-        <v>269</v>
+        <v>148</v>
       </c>
       <c r="C155" t="s">
         <v>39</v>
       </c>
       <c r="D155">
         <v>41</v>
       </c>
       <c r="E155">
         <v>21</v>
       </c>
       <c r="F155">
         <v>62</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>11</v>
       </c>
       <c r="B156" t="s">
-        <v>270</v>
+        <v>149</v>
       </c>
       <c r="C156" t="s">
         <v>39</v>
       </c>
       <c r="D156">
         <v>34</v>
       </c>
       <c r="E156">
         <v>151</v>
       </c>
       <c r="F156">
         <v>185</v>
       </c>
     </row>
     <row r="157"/>
     <row r="158">
       <c r="A158">
         <v>17</v>
       </c>
       <c r="B158" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C158" t="s">
         <v>36</v>
       </c>
       <c r="D158">
         <v>1407</v>
       </c>
       <c r="E158">
         <v>644</v>
       </c>
       <c r="F158">
         <v>2051</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
         <v>31</v>
       </c>
       <c r="B159" t="s">
         <v>31</v>
       </c>
       <c r="C159" t="s">
         <v>37</v>
       </c>
       <c r="D159">
         <v>637</v>
       </c>
       <c r="E159">
         <v>264</v>
       </c>
       <c r="F159">
         <v>901</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>1</v>
       </c>
       <c r="B160" t="s">
-        <v>271</v>
+        <v>150</v>
       </c>
       <c r="C160" t="s">
         <v>39</v>
       </c>
       <c r="D160">
         <v>403</v>
       </c>
       <c r="E160">
         <v>125</v>
       </c>
       <c r="F160">
         <v>528</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>2</v>
       </c>
       <c r="B161" t="s">
-        <v>272</v>
+        <v>151</v>
       </c>
       <c r="C161" t="s">
         <v>39</v>
       </c>
       <c r="D161">
         <v>117</v>
       </c>
       <c r="E161">
         <v>71</v>
       </c>
       <c r="F161">
         <v>188</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>3</v>
       </c>
       <c r="B162" t="s">
-        <v>273</v>
+        <v>152</v>
       </c>
       <c r="C162" t="s">
         <v>39</v>
       </c>
       <c r="D162">
         <v>75</v>
       </c>
       <c r="E162">
         <v>85</v>
       </c>
       <c r="F162">
         <v>160</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>4</v>
       </c>
       <c r="B163" t="s">
-        <v>274</v>
+        <v>153</v>
       </c>
       <c r="C163" t="s">
         <v>39</v>
       </c>
       <c r="D163">
         <v>83</v>
       </c>
       <c r="E163">
         <v>41</v>
       </c>
       <c r="F163">
         <v>124</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>5</v>
       </c>
       <c r="B164" t="s">
-        <v>275</v>
+        <v>154</v>
       </c>
       <c r="C164" t="s">
         <v>39</v>
       </c>
       <c r="D164">
         <v>92</v>
       </c>
       <c r="E164">
         <v>58</v>
       </c>
       <c r="F164">
         <v>150</v>
       </c>
     </row>
     <row r="165"/>
     <row r="166">
       <c r="A166">
         <v>24</v>
       </c>
       <c r="B166" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C166" t="s">
         <v>36</v>
       </c>
       <c r="D166">
         <v>839</v>
       </c>
       <c r="E166">
         <v>582</v>
       </c>
       <c r="F166">
         <v>1421</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
         <v>31</v>
       </c>
       <c r="B167" t="s">
         <v>31</v>
       </c>
       <c r="C167" t="s">
         <v>37</v>
       </c>
       <c r="D167">
         <v>389</v>
       </c>
       <c r="E167">
         <v>299</v>
       </c>
       <c r="F167">
         <v>688</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>1</v>
       </c>
       <c r="B168" t="s">
-        <v>276</v>
+        <v>155</v>
       </c>
       <c r="C168" t="s">
         <v>39</v>
       </c>
       <c r="D168">
         <v>346</v>
       </c>
       <c r="E168">
         <v>118</v>
       </c>
       <c r="F168">
         <v>464</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>2</v>
       </c>
       <c r="B169" t="s">
-        <v>277</v>
+        <v>156</v>
       </c>
       <c r="C169" t="s">
         <v>39</v>
       </c>
       <c r="D169">
         <v>104</v>
       </c>
       <c r="E169">
         <v>165</v>
       </c>
       <c r="F169">
         <v>269</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>152</v>
+        <v>15</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>153</v>
+        <v>17</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="W1" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C2" t="s">
-        <v>278</v>
+        <v>157</v>
       </c>
       <c r="D2" t="s">
-        <v>279</v>
+        <v>158</v>
       </c>
       <c r="E2" t="s">
-        <v>280</v>
+        <v>159</v>
       </c>
       <c r="F2" t="s">
-        <v>281</v>
+        <v>160</v>
       </c>
       <c r="G2">
         <v>12172</v>
       </c>
       <c r="H2">
         <v>15169</v>
       </c>
       <c r="I2">
         <v>15402</v>
       </c>
       <c r="J2">
         <v>16655</v>
       </c>
       <c r="K2">
         <v>23425</v>
       </c>
       <c r="L2">
         <v>517</v>
       </c>
       <c r="M2">
         <v>929</v>
       </c>
       <c r="N2">
         <v>4345</v>
       </c>
@@ -23285,63 +20739,63 @@
       </c>
       <c r="R2">
         <v>6295</v>
       </c>
       <c r="S2">
         <v>1032</v>
       </c>
       <c r="T2">
         <v>845</v>
       </c>
       <c r="U2">
         <v>4119</v>
       </c>
       <c r="V2">
         <v>142</v>
       </c>
       <c r="W2">
         <v>122480</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C3" t="s">
-        <v>278</v>
+        <v>157</v>
       </c>
       <c r="D3" t="s">
-        <v>279</v>
+        <v>158</v>
       </c>
       <c r="E3" t="s">
-        <v>282</v>
+        <v>161</v>
       </c>
       <c r="F3" t="s">
-        <v>283</v>
+        <v>162</v>
       </c>
       <c r="G3">
         <v>16566</v>
       </c>
       <c r="H3">
         <v>42662</v>
       </c>
       <c r="I3">
         <v>45648</v>
       </c>
       <c r="J3">
         <v>44821</v>
       </c>
       <c r="K3">
         <v>6141</v>
       </c>
       <c r="L3">
         <v>504</v>
       </c>
       <c r="M3">
         <v>997</v>
       </c>
       <c r="N3">
         <v>13077</v>
       </c>
@@ -23356,63 +20810,63 @@
       </c>
       <c r="R3">
         <v>9662</v>
       </c>
       <c r="S3">
         <v>1967</v>
       </c>
       <c r="T3">
         <v>3778</v>
       </c>
       <c r="U3">
         <v>6932</v>
       </c>
       <c r="V3">
         <v>757</v>
       </c>
       <c r="W3">
         <v>215020</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C4" t="s">
-        <v>278</v>
+        <v>157</v>
       </c>
       <c r="D4" t="s">
-        <v>279</v>
+        <v>158</v>
       </c>
       <c r="E4" t="s">
-        <v>284</v>
+        <v>163</v>
       </c>
       <c r="F4" t="s">
-        <v>285</v>
+        <v>164</v>
       </c>
       <c r="G4">
         <v>13808</v>
       </c>
       <c r="H4">
         <v>24865</v>
       </c>
       <c r="I4">
         <v>31130</v>
       </c>
       <c r="J4">
         <v>22501</v>
       </c>
       <c r="K4">
         <v>7940</v>
       </c>
       <c r="L4">
         <v>1640</v>
       </c>
       <c r="M4">
         <v>1088</v>
       </c>
       <c r="N4">
         <v>9125</v>
       </c>
@@ -23485,75 +20939,75 @@
         <v>635</v>
       </c>
       <c r="R5">
         <v>44738</v>
       </c>
       <c r="S5">
         <v>5190</v>
       </c>
       <c r="T5">
         <v>7432</v>
       </c>
       <c r="U5">
         <v>16314</v>
       </c>
       <c r="V5">
         <v>1299</v>
       </c>
       <c r="W5">
         <v>498747</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>281</v>
+        <v>160</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>283</v>
+        <v>162</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>285</v>
+        <v>164</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
@@ -23582,258 +21036,258 @@
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" t="s">
         <v>37</v>
       </c>
       <c r="D3">
         <v>3867</v>
       </c>
       <c r="E3">
         <v>5936</v>
       </c>
       <c r="F3">
         <v>3496</v>
       </c>
       <c r="G3">
         <v>13299</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>286</v>
+        <v>165</v>
       </c>
       <c r="C4" t="s">
         <v>39</v>
       </c>
       <c r="D4">
         <v>5541</v>
       </c>
       <c r="E4">
         <v>6979</v>
       </c>
       <c r="F4">
         <v>8420</v>
       </c>
       <c r="G4">
         <v>20940</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>287</v>
+        <v>166</v>
       </c>
       <c r="C5" t="s">
         <v>39</v>
       </c>
       <c r="D5">
         <v>732</v>
       </c>
       <c r="E5">
         <v>1652</v>
       </c>
       <c r="F5">
         <v>677</v>
       </c>
       <c r="G5">
         <v>3061</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>288</v>
+        <v>167</v>
       </c>
       <c r="C6" t="s">
         <v>39</v>
       </c>
       <c r="D6">
         <v>407</v>
       </c>
       <c r="E6">
         <v>514</v>
       </c>
       <c r="F6">
         <v>345</v>
       </c>
       <c r="G6">
         <v>1266</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>289</v>
+        <v>168</v>
       </c>
       <c r="C7" t="s">
         <v>39</v>
       </c>
       <c r="D7">
         <v>368</v>
       </c>
       <c r="E7">
         <v>319</v>
       </c>
       <c r="F7">
         <v>169</v>
       </c>
       <c r="G7">
         <v>856</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>290</v>
+        <v>169</v>
       </c>
       <c r="C8" t="s">
         <v>39</v>
       </c>
       <c r="D8">
         <v>502</v>
       </c>
       <c r="E8">
         <v>394</v>
       </c>
       <c r="F8">
         <v>192</v>
       </c>
       <c r="G8">
         <v>1088</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>291</v>
+        <v>170</v>
       </c>
       <c r="C9" t="s">
         <v>39</v>
       </c>
       <c r="D9">
         <v>178</v>
       </c>
       <c r="E9">
         <v>238</v>
       </c>
       <c r="F9">
         <v>148</v>
       </c>
       <c r="G9">
         <v>564</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>292</v>
+        <v>171</v>
       </c>
       <c r="C10" t="s">
         <v>39</v>
       </c>
       <c r="D10">
         <v>284</v>
       </c>
       <c r="E10">
         <v>156</v>
       </c>
       <c r="F10">
         <v>161</v>
       </c>
       <c r="G10">
         <v>601</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>293</v>
+        <v>172</v>
       </c>
       <c r="C11" t="s">
         <v>39</v>
       </c>
       <c r="D11">
         <v>145</v>
       </c>
       <c r="E11">
         <v>198</v>
       </c>
       <c r="F11">
         <v>78</v>
       </c>
       <c r="G11">
         <v>421</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>294</v>
+        <v>173</v>
       </c>
       <c r="C12" t="s">
         <v>39</v>
       </c>
       <c r="D12">
         <v>99</v>
       </c>
       <c r="E12">
         <v>97</v>
       </c>
       <c r="F12">
         <v>75</v>
       </c>
       <c r="G12">
         <v>271</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>295</v>
+        <v>174</v>
       </c>
       <c r="C13" t="s">
         <v>39</v>
       </c>
       <c r="D13">
         <v>49</v>
       </c>
       <c r="E13">
         <v>83</v>
       </c>
       <c r="F13">
         <v>47</v>
       </c>
       <c r="G13">
         <v>179</v>
       </c>
     </row>
     <row r="14"/>
     <row r="15">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
         <v>7</v>
       </c>
@@ -23859,258 +21313,258 @@
       </c>
       <c r="B16" t="s">
         <v>31</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16">
         <v>6170</v>
       </c>
       <c r="E16">
         <v>14087</v>
       </c>
       <c r="F16">
         <v>8278</v>
       </c>
       <c r="G16">
         <v>28535</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>296</v>
+        <v>175</v>
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17">
         <v>3134</v>
       </c>
       <c r="E17">
         <v>16330</v>
       </c>
       <c r="F17">
         <v>4437</v>
       </c>
       <c r="G17">
         <v>23901</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2</v>
       </c>
       <c r="B18" t="s">
-        <v>297</v>
+        <v>176</v>
       </c>
       <c r="C18" t="s">
         <v>39</v>
       </c>
       <c r="D18">
         <v>2744</v>
       </c>
       <c r="E18">
         <v>6881</v>
       </c>
       <c r="F18">
         <v>8699</v>
       </c>
       <c r="G18">
         <v>18324</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>3</v>
       </c>
       <c r="B19" t="s">
-        <v>298</v>
+        <v>177</v>
       </c>
       <c r="C19" t="s">
         <v>39</v>
       </c>
       <c r="D19">
         <v>1240</v>
       </c>
       <c r="E19">
         <v>1575</v>
       </c>
       <c r="F19">
         <v>864</v>
       </c>
       <c r="G19">
         <v>3679</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>4</v>
       </c>
       <c r="B20" t="s">
-        <v>299</v>
+        <v>178</v>
       </c>
       <c r="C20" t="s">
         <v>39</v>
       </c>
       <c r="D20">
         <v>557</v>
       </c>
       <c r="E20">
         <v>739</v>
       </c>
       <c r="F20">
         <v>620</v>
       </c>
       <c r="G20">
         <v>1916</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>5</v>
       </c>
       <c r="B21" t="s">
-        <v>300</v>
+        <v>179</v>
       </c>
       <c r="C21" t="s">
         <v>39</v>
       </c>
       <c r="D21">
         <v>322</v>
       </c>
       <c r="E21">
         <v>701</v>
       </c>
       <c r="F21">
         <v>521</v>
       </c>
       <c r="G21">
         <v>1544</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>6</v>
       </c>
       <c r="B22" t="s">
-        <v>301</v>
+        <v>180</v>
       </c>
       <c r="C22" t="s">
         <v>39</v>
       </c>
       <c r="D22">
         <v>163</v>
       </c>
       <c r="E22">
         <v>363</v>
       </c>
       <c r="F22">
         <v>250</v>
       </c>
       <c r="G22">
         <v>776</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>7</v>
       </c>
       <c r="B23" t="s">
-        <v>302</v>
+        <v>181</v>
       </c>
       <c r="C23" t="s">
         <v>39</v>
       </c>
       <c r="D23">
         <v>186</v>
       </c>
       <c r="E23">
         <v>979</v>
       </c>
       <c r="F23">
         <v>327</v>
       </c>
       <c r="G23">
         <v>1492</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>8</v>
       </c>
       <c r="B24" t="s">
-        <v>303</v>
+        <v>182</v>
       </c>
       <c r="C24" t="s">
         <v>39</v>
       </c>
       <c r="D24">
         <v>86</v>
       </c>
       <c r="E24">
         <v>182</v>
       </c>
       <c r="F24">
         <v>136</v>
       </c>
       <c r="G24">
         <v>404</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>9</v>
       </c>
       <c r="B25" t="s">
-        <v>304</v>
+        <v>183</v>
       </c>
       <c r="C25" t="s">
         <v>39</v>
       </c>
       <c r="D25">
         <v>300</v>
       </c>
       <c r="E25">
         <v>376</v>
       </c>
       <c r="F25">
         <v>328</v>
       </c>
       <c r="G25">
         <v>1004</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>10</v>
       </c>
       <c r="B26" t="s">
-        <v>305</v>
+        <v>184</v>
       </c>
       <c r="C26" t="s">
         <v>39</v>
       </c>
       <c r="D26">
         <v>267</v>
       </c>
       <c r="E26">
         <v>449</v>
       </c>
       <c r="F26">
         <v>405</v>
       </c>
       <c r="G26">
         <v>1121</v>
       </c>
     </row>
     <row r="27"/>
     <row r="28">
       <c r="A28">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>8</v>
       </c>
@@ -24136,258 +21590,258 @@
       </c>
       <c r="B29" t="s">
         <v>31</v>
       </c>
       <c r="C29" t="s">
         <v>37</v>
       </c>
       <c r="D29">
         <v>4695</v>
       </c>
       <c r="E29">
         <v>10479</v>
       </c>
       <c r="F29">
         <v>6431</v>
       </c>
       <c r="G29">
         <v>21605</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1</v>
       </c>
       <c r="B30" t="s">
-        <v>306</v>
+        <v>185</v>
       </c>
       <c r="C30" t="s">
         <v>39</v>
       </c>
       <c r="D30">
         <v>4665</v>
       </c>
       <c r="E30">
         <v>4213</v>
       </c>
       <c r="F30">
         <v>6533</v>
       </c>
       <c r="G30">
         <v>15411</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>2</v>
       </c>
       <c r="B31" t="s">
-        <v>307</v>
+        <v>186</v>
       </c>
       <c r="C31" t="s">
         <v>39</v>
       </c>
       <c r="D31">
         <v>2088</v>
       </c>
       <c r="E31">
         <v>17932</v>
       </c>
       <c r="F31">
         <v>3793</v>
       </c>
       <c r="G31">
         <v>23813</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>3</v>
       </c>
       <c r="B32" t="s">
-        <v>308</v>
+        <v>187</v>
       </c>
       <c r="C32" t="s">
         <v>39</v>
       </c>
       <c r="D32">
         <v>1705</v>
       </c>
       <c r="E32">
         <v>4529</v>
       </c>
       <c r="F32">
         <v>3377</v>
       </c>
       <c r="G32">
         <v>9611</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>4</v>
       </c>
       <c r="B33" t="s">
-        <v>309</v>
+        <v>188</v>
       </c>
       <c r="C33" t="s">
         <v>39</v>
       </c>
       <c r="D33">
         <v>650</v>
       </c>
       <c r="E33">
         <v>6305</v>
       </c>
       <c r="F33">
         <v>1172</v>
       </c>
       <c r="G33">
         <v>8127</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>5</v>
       </c>
       <c r="B34" t="s">
-        <v>310</v>
+        <v>189</v>
       </c>
       <c r="C34" t="s">
         <v>39</v>
       </c>
       <c r="D34">
         <v>599</v>
       </c>
       <c r="E34">
         <v>697</v>
       </c>
       <c r="F34">
         <v>8209</v>
       </c>
       <c r="G34">
         <v>9505</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>6</v>
       </c>
       <c r="B35" t="s">
-        <v>311</v>
+        <v>190</v>
       </c>
       <c r="C35" t="s">
         <v>39</v>
       </c>
       <c r="D35">
         <v>234</v>
       </c>
       <c r="E35">
         <v>296</v>
       </c>
       <c r="F35">
         <v>378</v>
       </c>
       <c r="G35">
         <v>908</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>7</v>
       </c>
       <c r="B36" t="s">
-        <v>312</v>
+        <v>191</v>
       </c>
       <c r="C36" t="s">
         <v>39</v>
       </c>
       <c r="D36">
         <v>320</v>
       </c>
       <c r="E36">
         <v>344</v>
       </c>
       <c r="F36">
         <v>563</v>
       </c>
       <c r="G36">
         <v>1227</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>8</v>
       </c>
       <c r="B37" t="s">
-        <v>313</v>
+        <v>192</v>
       </c>
       <c r="C37" t="s">
         <v>39</v>
       </c>
       <c r="D37">
         <v>157</v>
       </c>
       <c r="E37">
         <v>157</v>
       </c>
       <c r="F37">
         <v>220</v>
       </c>
       <c r="G37">
         <v>534</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>9</v>
       </c>
       <c r="B38" t="s">
-        <v>314</v>
+        <v>193</v>
       </c>
       <c r="C38" t="s">
         <v>39</v>
       </c>
       <c r="D38">
         <v>103</v>
       </c>
       <c r="E38">
         <v>237</v>
       </c>
       <c r="F38">
         <v>139</v>
       </c>
       <c r="G38">
         <v>479</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>10</v>
       </c>
       <c r="B39" t="s">
-        <v>315</v>
+        <v>194</v>
       </c>
       <c r="C39" t="s">
         <v>39</v>
       </c>
       <c r="D39">
         <v>186</v>
       </c>
       <c r="E39">
         <v>459</v>
       </c>
       <c r="F39">
         <v>315</v>
       </c>
       <c r="G39">
         <v>960</v>
       </c>
     </row>
     <row r="40"/>
     <row r="41">
       <c r="A41">
         <v>4</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
@@ -24413,258 +21867,258 @@
       </c>
       <c r="B42" t="s">
         <v>31</v>
       </c>
       <c r="C42" t="s">
         <v>37</v>
       </c>
       <c r="D42">
         <v>4267</v>
       </c>
       <c r="E42">
         <v>8826</v>
       </c>
       <c r="F42">
         <v>3221</v>
       </c>
       <c r="G42">
         <v>16314</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1</v>
       </c>
       <c r="B43" t="s">
-        <v>316</v>
+        <v>195</v>
       </c>
       <c r="C43" t="s">
         <v>39</v>
       </c>
       <c r="D43">
         <v>5262</v>
       </c>
       <c r="E43">
         <v>20516</v>
       </c>
       <c r="F43">
         <v>2372</v>
       </c>
       <c r="G43">
         <v>28150</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2</v>
       </c>
       <c r="B44" t="s">
-        <v>317</v>
+        <v>196</v>
       </c>
       <c r="C44" t="s">
         <v>39</v>
       </c>
       <c r="D44">
         <v>970</v>
       </c>
       <c r="E44">
         <v>2061</v>
       </c>
       <c r="F44">
         <v>717</v>
       </c>
       <c r="G44">
         <v>3748</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>3</v>
       </c>
       <c r="B45" t="s">
-        <v>318</v>
+        <v>197</v>
       </c>
       <c r="C45" t="s">
         <v>39</v>
       </c>
       <c r="D45">
         <v>499</v>
       </c>
       <c r="E45">
         <v>924</v>
       </c>
       <c r="F45">
         <v>330</v>
       </c>
       <c r="G45">
         <v>1753</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>4</v>
       </c>
       <c r="B46" t="s">
-        <v>319</v>
+        <v>198</v>
       </c>
       <c r="C46" t="s">
         <v>39</v>
       </c>
       <c r="D46">
         <v>3875</v>
       </c>
       <c r="E46">
         <v>6508</v>
       </c>
       <c r="F46">
         <v>2370</v>
       </c>
       <c r="G46">
         <v>12753</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>5</v>
       </c>
       <c r="B47" t="s">
-        <v>320</v>
+        <v>199</v>
       </c>
       <c r="C47" t="s">
         <v>39</v>
       </c>
       <c r="D47">
         <v>342</v>
       </c>
       <c r="E47">
         <v>489</v>
       </c>
       <c r="F47">
         <v>538</v>
       </c>
       <c r="G47">
         <v>1369</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>6</v>
       </c>
       <c r="B48" t="s">
-        <v>321</v>
+        <v>200</v>
       </c>
       <c r="C48" t="s">
         <v>39</v>
       </c>
       <c r="D48">
         <v>243</v>
       </c>
       <c r="E48">
         <v>231</v>
       </c>
       <c r="F48">
         <v>228</v>
       </c>
       <c r="G48">
         <v>702</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>7</v>
       </c>
       <c r="B49" t="s">
-        <v>322</v>
+        <v>201</v>
       </c>
       <c r="C49" t="s">
         <v>39</v>
       </c>
       <c r="D49">
         <v>711</v>
       </c>
       <c r="E49">
         <v>2084</v>
       </c>
       <c r="F49">
         <v>11555</v>
       </c>
       <c r="G49">
         <v>14350</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>8</v>
       </c>
       <c r="B50" t="s">
-        <v>323</v>
+        <v>202</v>
       </c>
       <c r="C50" t="s">
         <v>39</v>
       </c>
       <c r="D50">
         <v>225</v>
       </c>
       <c r="E50">
         <v>1318</v>
       </c>
       <c r="F50">
         <v>411</v>
       </c>
       <c r="G50">
         <v>1954</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>9</v>
       </c>
       <c r="B51" t="s">
-        <v>324</v>
+        <v>203</v>
       </c>
       <c r="C51" t="s">
         <v>39</v>
       </c>
       <c r="D51">
         <v>95</v>
       </c>
       <c r="E51">
         <v>151</v>
       </c>
       <c r="F51">
         <v>108</v>
       </c>
       <c r="G51">
         <v>354</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>10</v>
       </c>
       <c r="B52" t="s">
-        <v>325</v>
+        <v>204</v>
       </c>
       <c r="C52" t="s">
         <v>39</v>
       </c>
       <c r="D52">
         <v>166</v>
       </c>
       <c r="E52">
         <v>1713</v>
       </c>
       <c r="F52">
         <v>651</v>
       </c>
       <c r="G52">
         <v>2530</v>
       </c>
     </row>
     <row r="53"/>
     <row r="54">
       <c r="A54">
         <v>5</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
@@ -24690,258 +22144,258 @@
       </c>
       <c r="B55" t="s">
         <v>31</v>
       </c>
       <c r="C55" t="s">
         <v>37</v>
       </c>
       <c r="D55">
         <v>4854</v>
       </c>
       <c r="E55">
         <v>1493</v>
       </c>
       <c r="F55">
         <v>2654</v>
       </c>
       <c r="G55">
         <v>9001</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1</v>
       </c>
       <c r="B56" t="s">
-        <v>326</v>
+        <v>205</v>
       </c>
       <c r="C56" t="s">
         <v>39</v>
       </c>
       <c r="D56">
         <v>14805</v>
       </c>
       <c r="E56">
         <v>1536</v>
       </c>
       <c r="F56">
         <v>1624</v>
       </c>
       <c r="G56">
         <v>17965</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>2</v>
       </c>
       <c r="B57" t="s">
-        <v>327</v>
+        <v>206</v>
       </c>
       <c r="C57" t="s">
         <v>39</v>
       </c>
       <c r="D57">
         <v>725</v>
       </c>
       <c r="E57">
         <v>242</v>
       </c>
       <c r="F57">
         <v>1181</v>
       </c>
       <c r="G57">
         <v>2148</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>3</v>
       </c>
       <c r="B58" t="s">
-        <v>328</v>
+        <v>207</v>
       </c>
       <c r="C58" t="s">
         <v>39</v>
       </c>
       <c r="D58">
         <v>785</v>
       </c>
       <c r="E58">
         <v>287</v>
       </c>
       <c r="F58">
         <v>597</v>
       </c>
       <c r="G58">
         <v>1669</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>4</v>
       </c>
       <c r="B59" t="s">
-        <v>329</v>
+        <v>208</v>
       </c>
       <c r="C59" t="s">
         <v>39</v>
       </c>
       <c r="D59">
         <v>467</v>
       </c>
       <c r="E59">
         <v>1815</v>
       </c>
       <c r="F59">
         <v>644</v>
       </c>
       <c r="G59">
         <v>2926</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>5</v>
       </c>
       <c r="B60" t="s">
-        <v>330</v>
+        <v>209</v>
       </c>
       <c r="C60" t="s">
         <v>39</v>
       </c>
       <c r="D60">
         <v>881</v>
       </c>
       <c r="E60">
         <v>188</v>
       </c>
       <c r="F60">
         <v>852</v>
       </c>
       <c r="G60">
         <v>1921</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>6</v>
       </c>
       <c r="B61" t="s">
-        <v>331</v>
+        <v>210</v>
       </c>
       <c r="C61" t="s">
         <v>39</v>
       </c>
       <c r="D61">
         <v>290</v>
       </c>
       <c r="E61">
         <v>53</v>
       </c>
       <c r="F61">
         <v>89</v>
       </c>
       <c r="G61">
         <v>432</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>7</v>
       </c>
       <c r="B62" t="s">
-        <v>332</v>
+        <v>211</v>
       </c>
       <c r="C62" t="s">
         <v>39</v>
       </c>
       <c r="D62">
         <v>292</v>
       </c>
       <c r="E62">
         <v>428</v>
       </c>
       <c r="F62">
         <v>103</v>
       </c>
       <c r="G62">
         <v>823</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>8</v>
       </c>
       <c r="B63" t="s">
-        <v>333</v>
+        <v>212</v>
       </c>
       <c r="C63" t="s">
         <v>39</v>
       </c>
       <c r="D63">
         <v>82</v>
       </c>
       <c r="E63">
         <v>31</v>
       </c>
       <c r="F63">
         <v>68</v>
       </c>
       <c r="G63">
         <v>181</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>9</v>
       </c>
       <c r="B64" t="s">
-        <v>334</v>
+        <v>213</v>
       </c>
       <c r="C64" t="s">
         <v>39</v>
       </c>
       <c r="D64">
         <v>153</v>
       </c>
       <c r="E64">
         <v>52</v>
       </c>
       <c r="F64">
         <v>29</v>
       </c>
       <c r="G64">
         <v>234</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>10</v>
       </c>
       <c r="B65" t="s">
-        <v>335</v>
+        <v>214</v>
       </c>
       <c r="C65" t="s">
         <v>39</v>
       </c>
       <c r="D65">
         <v>91</v>
       </c>
       <c r="E65">
         <v>16</v>
       </c>
       <c r="F65">
         <v>99</v>
       </c>
       <c r="G65">
         <v>206</v>
       </c>
     </row>
     <row r="66"/>
     <row r="67">
       <c r="A67">
         <v>6</v>
       </c>
       <c r="B67" t="s">
         <v>11</v>
       </c>
@@ -24967,74 +22421,74 @@
       </c>
       <c r="B68" t="s">
         <v>31</v>
       </c>
       <c r="C68" t="s">
         <v>37</v>
       </c>
       <c r="D68">
         <v>302</v>
       </c>
       <c r="E68">
         <v>229</v>
       </c>
       <c r="F68">
         <v>861</v>
       </c>
       <c r="G68">
         <v>1392</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1</v>
       </c>
       <c r="B69" t="s">
-        <v>336</v>
+        <v>215</v>
       </c>
       <c r="C69" t="s">
         <v>39</v>
       </c>
       <c r="D69">
         <v>139</v>
       </c>
       <c r="E69">
         <v>198</v>
       </c>
       <c r="F69">
         <v>555</v>
       </c>
       <c r="G69">
         <v>892</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>2</v>
       </c>
       <c r="B70" t="s">
-        <v>337</v>
+        <v>216</v>
       </c>
       <c r="C70" t="s">
         <v>39</v>
       </c>
       <c r="D70">
         <v>76</v>
       </c>
       <c r="E70">
         <v>77</v>
       </c>
       <c r="F70">
         <v>224</v>
       </c>
       <c r="G70">
         <v>377</v>
       </c>
     </row>
     <row r="71"/>
     <row r="72">
       <c r="A72">
         <v>7</v>
       </c>
       <c r="B72" t="s">
         <v>12</v>
       </c>
@@ -25060,74 +22514,74 @@
       </c>
       <c r="B73" t="s">
         <v>31</v>
       </c>
       <c r="C73" t="s">
         <v>37</v>
       </c>
       <c r="D73">
         <v>692</v>
       </c>
       <c r="E73">
         <v>631</v>
       </c>
       <c r="F73">
         <v>823</v>
       </c>
       <c r="G73">
         <v>2146</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1</v>
       </c>
       <c r="B74" t="s">
-        <v>338</v>
+        <v>217</v>
       </c>
       <c r="C74" t="s">
         <v>39</v>
       </c>
       <c r="D74">
         <v>177</v>
       </c>
       <c r="E74">
         <v>258</v>
       </c>
       <c r="F74">
         <v>157</v>
       </c>
       <c r="G74">
         <v>592</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>2</v>
       </c>
       <c r="B75" t="s">
-        <v>339</v>
+        <v>218</v>
       </c>
       <c r="C75" t="s">
         <v>39</v>
       </c>
       <c r="D75">
         <v>60</v>
       </c>
       <c r="E75">
         <v>108</v>
       </c>
       <c r="F75">
         <v>108</v>
       </c>
       <c r="G75">
         <v>276</v>
       </c>
     </row>
     <row r="76"/>
     <row r="77">
       <c r="A77">
         <v>8</v>
       </c>
       <c r="B77" t="s">
         <v>13</v>
       </c>
@@ -25153,1760 +22607,1760 @@
       </c>
       <c r="B78" t="s">
         <v>31</v>
       </c>
       <c r="C78" t="s">
         <v>37</v>
       </c>
       <c r="D78">
         <v>1063</v>
       </c>
       <c r="E78">
         <v>2316</v>
       </c>
       <c r="F78">
         <v>1993</v>
       </c>
       <c r="G78">
         <v>5372</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1</v>
       </c>
       <c r="B79" t="s">
-        <v>340</v>
+        <v>219</v>
       </c>
       <c r="C79" t="s">
         <v>39</v>
       </c>
       <c r="D79">
         <v>1159</v>
       </c>
       <c r="E79">
         <v>7114</v>
       </c>
       <c r="F79">
         <v>3196</v>
       </c>
       <c r="G79">
         <v>11469</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>2</v>
       </c>
       <c r="B80" t="s">
-        <v>341</v>
+        <v>220</v>
       </c>
       <c r="C80" t="s">
         <v>39</v>
       </c>
       <c r="D80">
         <v>1585</v>
       </c>
       <c r="E80">
         <v>2142</v>
       </c>
       <c r="F80">
         <v>2218</v>
       </c>
       <c r="G80">
         <v>5945</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>3</v>
       </c>
       <c r="B81" t="s">
-        <v>342</v>
+        <v>221</v>
       </c>
       <c r="C81" t="s">
         <v>39</v>
       </c>
       <c r="D81">
         <v>126</v>
       </c>
       <c r="E81">
         <v>388</v>
       </c>
       <c r="F81">
         <v>227</v>
       </c>
       <c r="G81">
         <v>741</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>4</v>
       </c>
       <c r="B82" t="s">
-        <v>343</v>
+        <v>222</v>
       </c>
       <c r="C82" t="s">
         <v>39</v>
       </c>
       <c r="D82">
         <v>80</v>
       </c>
       <c r="E82">
         <v>229</v>
       </c>
       <c r="F82">
         <v>187</v>
       </c>
       <c r="G82">
         <v>496</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>5</v>
       </c>
       <c r="B83" t="s">
-        <v>344</v>
+        <v>223</v>
       </c>
       <c r="C83" t="s">
         <v>39</v>
       </c>
       <c r="D83">
         <v>69</v>
       </c>
       <c r="E83">
         <v>152</v>
       </c>
       <c r="F83">
         <v>865</v>
       </c>
       <c r="G83">
         <v>1086</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>6</v>
       </c>
       <c r="B84" t="s">
-        <v>345</v>
+        <v>224</v>
       </c>
       <c r="C84" t="s">
         <v>39</v>
       </c>
       <c r="D84">
         <v>45</v>
       </c>
       <c r="E84">
         <v>137</v>
       </c>
       <c r="F84">
         <v>124</v>
       </c>
       <c r="G84">
         <v>306</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>7</v>
       </c>
       <c r="B85" t="s">
-        <v>346</v>
+        <v>225</v>
       </c>
       <c r="C85" t="s">
         <v>39</v>
       </c>
       <c r="D85">
         <v>43</v>
       </c>
       <c r="E85">
         <v>81</v>
       </c>
       <c r="F85">
         <v>80</v>
       </c>
       <c r="G85">
         <v>204</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>8</v>
       </c>
       <c r="B86" t="s">
-        <v>347</v>
+        <v>226</v>
       </c>
       <c r="C86" t="s">
         <v>39</v>
       </c>
       <c r="D86">
         <v>115</v>
       </c>
       <c r="E86">
         <v>218</v>
       </c>
       <c r="F86">
         <v>115</v>
       </c>
       <c r="G86">
         <v>448</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>9</v>
       </c>
       <c r="B87" t="s">
-        <v>348</v>
+        <v>227</v>
       </c>
       <c r="C87" t="s">
         <v>39</v>
       </c>
       <c r="D87">
         <v>32</v>
       </c>
       <c r="E87">
         <v>222</v>
       </c>
       <c r="F87">
         <v>68</v>
       </c>
       <c r="G87">
         <v>322</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>10</v>
       </c>
       <c r="B88" t="s">
-        <v>349</v>
+        <v>228</v>
       </c>
       <c r="C88" t="s">
         <v>39</v>
       </c>
       <c r="D88">
         <v>28</v>
       </c>
       <c r="E88">
         <v>78</v>
       </c>
       <c r="F88">
         <v>52</v>
       </c>
       <c r="G88">
         <v>158</v>
       </c>
     </row>
     <row r="89"/>
     <row r="90">
       <c r="A90">
         <v>10</v>
       </c>
       <c r="B90" t="s">
-        <v>152</v>
+        <v>15</v>
       </c>
       <c r="C90" t="s">
         <v>36</v>
       </c>
       <c r="D90">
         <v>589</v>
       </c>
       <c r="E90">
         <v>395</v>
       </c>
       <c r="F90">
         <v>2123</v>
       </c>
       <c r="G90">
         <v>3107</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>31</v>
       </c>
       <c r="B91" t="s">
         <v>31</v>
       </c>
       <c r="C91" t="s">
         <v>37</v>
       </c>
       <c r="D91">
         <v>343</v>
       </c>
       <c r="E91">
         <v>236</v>
       </c>
       <c r="F91">
         <v>1220</v>
       </c>
       <c r="G91">
         <v>1799</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1</v>
       </c>
       <c r="B92" t="s">
-        <v>350</v>
+        <v>229</v>
       </c>
       <c r="C92" t="s">
         <v>39</v>
       </c>
       <c r="D92">
         <v>246</v>
       </c>
       <c r="E92">
         <v>159</v>
       </c>
       <c r="F92">
         <v>903</v>
       </c>
       <c r="G92">
         <v>1308</v>
       </c>
     </row>
     <row r="93"/>
     <row r="94">
       <c r="A94">
         <v>12</v>
       </c>
       <c r="B94" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C94" t="s">
         <v>36</v>
       </c>
       <c r="D94">
         <v>20633</v>
       </c>
       <c r="E94">
         <v>20969</v>
       </c>
       <c r="F94">
         <v>7303</v>
       </c>
       <c r="G94">
         <v>48905</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>31</v>
       </c>
       <c r="B95" t="s">
         <v>31</v>
       </c>
       <c r="C95" t="s">
         <v>37</v>
       </c>
       <c r="D95">
         <v>2681</v>
       </c>
       <c r="E95">
         <v>3708</v>
       </c>
       <c r="F95">
         <v>2125</v>
       </c>
       <c r="G95">
         <v>8514</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1</v>
       </c>
       <c r="B96" t="s">
-        <v>351</v>
+        <v>230</v>
       </c>
       <c r="C96" t="s">
         <v>39</v>
       </c>
       <c r="D96">
         <v>9713</v>
       </c>
       <c r="E96">
         <v>4720</v>
       </c>
       <c r="F96">
         <v>2280</v>
       </c>
       <c r="G96">
         <v>16713</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>2</v>
       </c>
       <c r="B97" t="s">
-        <v>352</v>
+        <v>231</v>
       </c>
       <c r="C97" t="s">
         <v>39</v>
       </c>
       <c r="D97">
         <v>6939</v>
       </c>
       <c r="E97">
         <v>10966</v>
       </c>
       <c r="F97">
         <v>1651</v>
       </c>
       <c r="G97">
         <v>19556</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>3</v>
       </c>
       <c r="B98" t="s">
-        <v>353</v>
+        <v>232</v>
       </c>
       <c r="C98" t="s">
         <v>39</v>
       </c>
       <c r="D98">
         <v>325</v>
       </c>
       <c r="E98">
         <v>524</v>
       </c>
       <c r="F98">
         <v>380</v>
       </c>
       <c r="G98">
         <v>1229</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>4</v>
       </c>
       <c r="B99" t="s">
-        <v>354</v>
+        <v>233</v>
       </c>
       <c r="C99" t="s">
         <v>39</v>
       </c>
       <c r="D99">
         <v>168</v>
       </c>
       <c r="E99">
         <v>244</v>
       </c>
       <c r="F99">
         <v>190</v>
       </c>
       <c r="G99">
         <v>602</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>5</v>
       </c>
       <c r="B100" t="s">
-        <v>355</v>
+        <v>234</v>
       </c>
       <c r="C100" t="s">
         <v>39</v>
       </c>
       <c r="D100">
         <v>181</v>
       </c>
       <c r="E100">
         <v>289</v>
       </c>
       <c r="F100">
         <v>282</v>
       </c>
       <c r="G100">
         <v>752</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>6</v>
       </c>
       <c r="B101" t="s">
-        <v>356</v>
+        <v>235</v>
       </c>
       <c r="C101" t="s">
         <v>39</v>
       </c>
       <c r="D101">
         <v>106</v>
       </c>
       <c r="E101">
         <v>114</v>
       </c>
       <c r="F101">
         <v>116</v>
       </c>
       <c r="G101">
         <v>336</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>7</v>
       </c>
       <c r="B102" t="s">
-        <v>357</v>
+        <v>236</v>
       </c>
       <c r="C102" t="s">
         <v>39</v>
       </c>
       <c r="D102">
         <v>169</v>
       </c>
       <c r="E102">
         <v>73</v>
       </c>
       <c r="F102">
         <v>106</v>
       </c>
       <c r="G102">
         <v>348</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>8</v>
       </c>
       <c r="B103" t="s">
-        <v>358</v>
+        <v>237</v>
       </c>
       <c r="C103" t="s">
         <v>39</v>
       </c>
       <c r="D103">
         <v>89</v>
       </c>
       <c r="E103">
         <v>181</v>
       </c>
       <c r="F103">
         <v>66</v>
       </c>
       <c r="G103">
         <v>336</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>9</v>
       </c>
       <c r="B104" t="s">
-        <v>359</v>
+        <v>238</v>
       </c>
       <c r="C104" t="s">
         <v>39</v>
       </c>
       <c r="D104">
         <v>29</v>
       </c>
       <c r="E104">
         <v>45</v>
       </c>
       <c r="F104">
         <v>27</v>
       </c>
       <c r="G104">
         <v>101</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>10</v>
       </c>
       <c r="B105" t="s">
-        <v>360</v>
+        <v>239</v>
       </c>
       <c r="C105" t="s">
         <v>39</v>
       </c>
       <c r="D105">
         <v>233</v>
       </c>
       <c r="E105">
         <v>105</v>
       </c>
       <c r="F105">
         <v>80</v>
       </c>
       <c r="G105">
         <v>418</v>
       </c>
     </row>
     <row r="106"/>
     <row r="107">
       <c r="A107">
         <v>13</v>
       </c>
       <c r="B107" t="s">
-        <v>153</v>
+        <v>17</v>
       </c>
       <c r="C107" t="s">
         <v>36</v>
       </c>
       <c r="D107">
         <v>211</v>
       </c>
       <c r="E107">
         <v>144</v>
       </c>
       <c r="F107">
         <v>280</v>
       </c>
       <c r="G107">
         <v>635</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>31</v>
       </c>
       <c r="B108" t="s">
         <v>31</v>
       </c>
       <c r="C108" t="s">
         <v>37</v>
       </c>
       <c r="D108">
         <v>111</v>
       </c>
       <c r="E108">
         <v>89</v>
       </c>
       <c r="F108">
         <v>134</v>
       </c>
       <c r="G108">
         <v>334</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1</v>
       </c>
       <c r="B109" t="s">
-        <v>361</v>
+        <v>240</v>
       </c>
       <c r="C109" t="s">
         <v>39</v>
       </c>
       <c r="D109">
         <v>71</v>
       </c>
       <c r="E109">
         <v>32</v>
       </c>
       <c r="F109">
         <v>118</v>
       </c>
       <c r="G109">
         <v>221</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>2</v>
       </c>
       <c r="B110" t="s">
-        <v>362</v>
+        <v>241</v>
       </c>
       <c r="C110" t="s">
         <v>39</v>
       </c>
       <c r="D110">
         <v>29</v>
       </c>
       <c r="E110">
         <v>23</v>
       </c>
       <c r="F110">
         <v>28</v>
       </c>
       <c r="G110">
         <v>80</v>
       </c>
     </row>
     <row r="111"/>
     <row r="112">
       <c r="A112">
         <v>14</v>
       </c>
       <c r="B112" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C112" t="s">
         <v>36</v>
       </c>
       <c r="D112">
         <v>6295</v>
       </c>
       <c r="E112">
         <v>9662</v>
       </c>
       <c r="F112">
         <v>28781</v>
       </c>
       <c r="G112">
         <v>44738</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>31</v>
       </c>
       <c r="B113" t="s">
         <v>31</v>
       </c>
       <c r="C113" t="s">
         <v>37</v>
       </c>
       <c r="D113">
         <v>2060</v>
       </c>
       <c r="E113">
         <v>2236</v>
       </c>
       <c r="F113">
         <v>3810</v>
       </c>
       <c r="G113">
         <v>8106</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1</v>
       </c>
       <c r="B114" t="s">
-        <v>363</v>
+        <v>242</v>
       </c>
       <c r="C114" t="s">
         <v>39</v>
       </c>
       <c r="D114">
         <v>1892</v>
       </c>
       <c r="E114">
         <v>4212</v>
       </c>
       <c r="F114">
         <v>9247</v>
       </c>
       <c r="G114">
         <v>15351</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>2</v>
       </c>
       <c r="B115" t="s">
-        <v>364</v>
+        <v>243</v>
       </c>
       <c r="C115" t="s">
         <v>39</v>
       </c>
       <c r="D115">
         <v>965</v>
       </c>
       <c r="E115">
         <v>780</v>
       </c>
       <c r="F115">
         <v>1802</v>
       </c>
       <c r="G115">
         <v>3547</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>3</v>
       </c>
       <c r="B116" t="s">
-        <v>365</v>
+        <v>244</v>
       </c>
       <c r="C116" t="s">
         <v>39</v>
       </c>
       <c r="D116">
         <v>414</v>
       </c>
       <c r="E116">
         <v>1438</v>
       </c>
       <c r="F116">
         <v>11752</v>
       </c>
       <c r="G116">
         <v>13604</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>4</v>
       </c>
       <c r="B117" t="s">
-        <v>366</v>
+        <v>245</v>
       </c>
       <c r="C117" t="s">
         <v>39</v>
       </c>
       <c r="D117">
         <v>247</v>
       </c>
       <c r="E117">
         <v>284</v>
       </c>
       <c r="F117">
         <v>538</v>
       </c>
       <c r="G117">
         <v>1069</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>5</v>
       </c>
       <c r="B118" t="s">
-        <v>367</v>
+        <v>246</v>
       </c>
       <c r="C118" t="s">
         <v>39</v>
       </c>
       <c r="D118">
         <v>176</v>
       </c>
       <c r="E118">
         <v>274</v>
       </c>
       <c r="F118">
         <v>400</v>
       </c>
       <c r="G118">
         <v>850</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>6</v>
       </c>
       <c r="B119" t="s">
-        <v>368</v>
+        <v>247</v>
       </c>
       <c r="C119" t="s">
         <v>39</v>
       </c>
       <c r="D119">
         <v>54</v>
       </c>
       <c r="E119">
         <v>61</v>
       </c>
       <c r="F119">
         <v>108</v>
       </c>
       <c r="G119">
         <v>223</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>7</v>
       </c>
       <c r="B120" t="s">
-        <v>369</v>
+        <v>248</v>
       </c>
       <c r="C120" t="s">
         <v>39</v>
       </c>
       <c r="D120">
         <v>331</v>
       </c>
       <c r="E120">
         <v>178</v>
       </c>
       <c r="F120">
         <v>392</v>
       </c>
       <c r="G120">
         <v>901</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>8</v>
       </c>
       <c r="B121" t="s">
-        <v>370</v>
+        <v>249</v>
       </c>
       <c r="C121" t="s">
         <v>39</v>
       </c>
       <c r="D121">
         <v>64</v>
       </c>
       <c r="E121">
         <v>74</v>
       </c>
       <c r="F121">
         <v>140</v>
       </c>
       <c r="G121">
         <v>278</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>9</v>
       </c>
       <c r="B122" t="s">
-        <v>371</v>
+        <v>250</v>
       </c>
       <c r="C122" t="s">
         <v>39</v>
       </c>
       <c r="D122">
         <v>27</v>
       </c>
       <c r="E122">
         <v>41</v>
       </c>
       <c r="F122">
         <v>104</v>
       </c>
       <c r="G122">
         <v>172</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>10</v>
       </c>
       <c r="B123" t="s">
-        <v>372</v>
+        <v>251</v>
       </c>
       <c r="C123" t="s">
         <v>39</v>
       </c>
       <c r="D123">
         <v>65</v>
       </c>
       <c r="E123">
         <v>84</v>
       </c>
       <c r="F123">
         <v>488</v>
       </c>
       <c r="G123">
         <v>637</v>
       </c>
     </row>
     <row r="124"/>
     <row r="125">
       <c r="A125">
         <v>15</v>
       </c>
       <c r="B125" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C125" t="s">
         <v>36</v>
       </c>
       <c r="D125">
         <v>1032</v>
       </c>
       <c r="E125">
         <v>1967</v>
       </c>
       <c r="F125">
         <v>2191</v>
       </c>
       <c r="G125">
         <v>5190</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>31</v>
       </c>
       <c r="B126" t="s">
         <v>31</v>
       </c>
       <c r="C126" t="s">
         <v>37</v>
       </c>
       <c r="D126">
         <v>517</v>
       </c>
       <c r="E126">
         <v>1026</v>
       </c>
       <c r="F126">
         <v>1075</v>
       </c>
       <c r="G126">
         <v>2618</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>1</v>
       </c>
       <c r="B127" t="s">
-        <v>373</v>
+        <v>252</v>
       </c>
       <c r="C127" t="s">
         <v>39</v>
       </c>
       <c r="D127">
         <v>318</v>
       </c>
       <c r="E127">
         <v>552</v>
       </c>
       <c r="F127">
         <v>805</v>
       </c>
       <c r="G127">
         <v>1675</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>2</v>
       </c>
       <c r="B128" t="s">
-        <v>374</v>
+        <v>253</v>
       </c>
       <c r="C128" t="s">
         <v>39</v>
       </c>
       <c r="D128">
         <v>92</v>
       </c>
       <c r="E128">
         <v>152</v>
       </c>
       <c r="F128">
         <v>119</v>
       </c>
       <c r="G128">
         <v>363</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>3</v>
       </c>
       <c r="B129" t="s">
-        <v>375</v>
+        <v>254</v>
       </c>
       <c r="C129" t="s">
         <v>39</v>
       </c>
       <c r="D129">
         <v>66</v>
       </c>
       <c r="E129">
         <v>138</v>
       </c>
       <c r="F129">
         <v>114</v>
       </c>
       <c r="G129">
         <v>318</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>4</v>
       </c>
       <c r="B130" t="s">
-        <v>376</v>
+        <v>255</v>
       </c>
       <c r="C130" t="s">
         <v>39</v>
       </c>
       <c r="D130">
         <v>39</v>
       </c>
       <c r="E130">
         <v>99</v>
       </c>
       <c r="F130">
         <v>78</v>
       </c>
       <c r="G130">
         <v>216</v>
       </c>
     </row>
     <row r="131"/>
     <row r="132">
       <c r="A132">
         <v>16</v>
       </c>
       <c r="B132" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C132" t="s">
         <v>36</v>
       </c>
       <c r="D132">
         <v>845</v>
       </c>
       <c r="E132">
         <v>3778</v>
       </c>
       <c r="F132">
         <v>2809</v>
       </c>
       <c r="G132">
         <v>7432</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
         <v>31</v>
       </c>
       <c r="B133" t="s">
         <v>31</v>
       </c>
       <c r="C133" t="s">
         <v>37</v>
       </c>
       <c r="D133">
         <v>278</v>
       </c>
       <c r="E133">
         <v>693</v>
       </c>
       <c r="F133">
         <v>966</v>
       </c>
       <c r="G133">
         <v>1937</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>1</v>
       </c>
       <c r="B134" t="s">
-        <v>377</v>
+        <v>256</v>
       </c>
       <c r="C134" t="s">
         <v>39</v>
       </c>
       <c r="D134">
         <v>310</v>
       </c>
       <c r="E134">
         <v>2351</v>
       </c>
       <c r="F134">
         <v>1112</v>
       </c>
       <c r="G134">
         <v>3773</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>2</v>
       </c>
       <c r="B135" t="s">
-        <v>378</v>
+        <v>257</v>
       </c>
       <c r="C135" t="s">
         <v>39</v>
       </c>
       <c r="D135">
         <v>43</v>
       </c>
       <c r="E135">
         <v>175</v>
       </c>
       <c r="F135">
         <v>173</v>
       </c>
       <c r="G135">
         <v>391</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>3</v>
       </c>
       <c r="B136" t="s">
-        <v>379</v>
+        <v>258</v>
       </c>
       <c r="C136" t="s">
         <v>39</v>
       </c>
       <c r="D136">
         <v>68</v>
       </c>
       <c r="E136">
         <v>93</v>
       </c>
       <c r="F136">
         <v>246</v>
       </c>
       <c r="G136">
         <v>407</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>4</v>
       </c>
       <c r="B137" t="s">
-        <v>380</v>
+        <v>259</v>
       </c>
       <c r="C137" t="s">
         <v>39</v>
       </c>
       <c r="D137">
         <v>23</v>
       </c>
       <c r="E137">
         <v>131</v>
       </c>
       <c r="F137">
         <v>85</v>
       </c>
       <c r="G137">
         <v>239</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>5</v>
       </c>
       <c r="B138" t="s">
-        <v>381</v>
+        <v>260</v>
       </c>
       <c r="C138" t="s">
         <v>39</v>
       </c>
       <c r="D138">
         <v>32</v>
       </c>
       <c r="E138">
         <v>54</v>
       </c>
       <c r="F138">
         <v>58</v>
       </c>
       <c r="G138">
         <v>144</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>6</v>
       </c>
       <c r="B139" t="s">
-        <v>382</v>
+        <v>261</v>
       </c>
       <c r="C139" t="s">
         <v>39</v>
       </c>
       <c r="D139">
         <v>23</v>
       </c>
       <c r="E139">
         <v>46</v>
       </c>
       <c r="F139">
         <v>47</v>
       </c>
       <c r="G139">
         <v>116</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>7</v>
       </c>
       <c r="B140" t="s">
-        <v>383</v>
+        <v>262</v>
       </c>
       <c r="C140" t="s">
         <v>39</v>
       </c>
       <c r="D140">
         <v>23</v>
       </c>
       <c r="E140">
         <v>53</v>
       </c>
       <c r="F140">
         <v>28</v>
       </c>
       <c r="G140">
         <v>104</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>8</v>
       </c>
       <c r="B141" t="s">
-        <v>384</v>
+        <v>263</v>
       </c>
       <c r="C141" t="s">
         <v>39</v>
       </c>
       <c r="D141">
         <v>6</v>
       </c>
       <c r="E141">
         <v>17</v>
       </c>
       <c r="F141">
         <v>40</v>
       </c>
       <c r="G141">
         <v>63</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>9</v>
       </c>
       <c r="B142" t="s">
-        <v>385</v>
+        <v>264</v>
       </c>
       <c r="C142" t="s">
         <v>39</v>
       </c>
       <c r="D142">
         <v>11</v>
       </c>
       <c r="E142">
         <v>19</v>
       </c>
       <c r="F142">
         <v>17</v>
       </c>
       <c r="G142">
         <v>47</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>10</v>
       </c>
       <c r="B143" t="s">
-        <v>386</v>
+        <v>265</v>
       </c>
       <c r="C143" t="s">
         <v>39</v>
       </c>
       <c r="D143">
         <v>28</v>
       </c>
       <c r="E143">
         <v>146</v>
       </c>
       <c r="F143">
         <v>37</v>
       </c>
       <c r="G143">
         <v>211</v>
       </c>
     </row>
     <row r="144"/>
     <row r="145">
       <c r="A145">
         <v>17</v>
       </c>
       <c r="B145" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C145" t="s">
         <v>36</v>
       </c>
       <c r="D145">
         <v>4119</v>
       </c>
       <c r="E145">
         <v>6932</v>
       </c>
       <c r="F145">
         <v>5263</v>
       </c>
       <c r="G145">
         <v>16314</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
         <v>31</v>
       </c>
       <c r="B146" t="s">
         <v>31</v>
       </c>
       <c r="C146" t="s">
         <v>37</v>
       </c>
       <c r="D146">
         <v>925</v>
       </c>
       <c r="E146">
         <v>1064</v>
       </c>
       <c r="F146">
         <v>917</v>
       </c>
       <c r="G146">
         <v>2906</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>1</v>
       </c>
       <c r="B147" t="s">
-        <v>387</v>
+        <v>266</v>
       </c>
       <c r="C147" t="s">
         <v>39</v>
       </c>
       <c r="D147">
         <v>2209</v>
       </c>
       <c r="E147">
         <v>5281</v>
       </c>
       <c r="F147">
         <v>3766</v>
       </c>
       <c r="G147">
         <v>11256</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>2</v>
       </c>
       <c r="B148" t="s">
-        <v>388</v>
+        <v>267</v>
       </c>
       <c r="C148" t="s">
         <v>39</v>
       </c>
       <c r="D148">
         <v>198</v>
       </c>
       <c r="E148">
         <v>109</v>
       </c>
       <c r="F148">
         <v>244</v>
       </c>
       <c r="G148">
         <v>551</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>3</v>
       </c>
       <c r="B149" t="s">
-        <v>389</v>
+        <v>268</v>
       </c>
       <c r="C149" t="s">
         <v>39</v>
       </c>
       <c r="D149">
         <v>82</v>
       </c>
       <c r="E149">
         <v>74</v>
       </c>
       <c r="F149">
         <v>52</v>
       </c>
       <c r="G149">
         <v>208</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>4</v>
       </c>
       <c r="B150" t="s">
-        <v>390</v>
+        <v>269</v>
       </c>
       <c r="C150" t="s">
         <v>39</v>
       </c>
       <c r="D150">
         <v>44</v>
       </c>
       <c r="E150">
         <v>56</v>
       </c>
       <c r="F150">
         <v>123</v>
       </c>
       <c r="G150">
         <v>223</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>5</v>
       </c>
       <c r="B151" t="s">
-        <v>391</v>
+        <v>270</v>
       </c>
       <c r="C151" t="s">
         <v>39</v>
       </c>
       <c r="D151">
         <v>347</v>
       </c>
       <c r="E151">
         <v>39</v>
       </c>
       <c r="F151">
         <v>42</v>
       </c>
       <c r="G151">
         <v>428</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>6</v>
       </c>
       <c r="B152" t="s">
-        <v>392</v>
+        <v>271</v>
       </c>
       <c r="C152" t="s">
         <v>39</v>
       </c>
       <c r="D152">
         <v>134</v>
       </c>
       <c r="E152">
         <v>49</v>
       </c>
       <c r="F152">
         <v>39</v>
       </c>
       <c r="G152">
         <v>222</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>7</v>
       </c>
       <c r="B153" t="s">
-        <v>393</v>
+        <v>272</v>
       </c>
       <c r="C153" t="s">
         <v>39</v>
       </c>
       <c r="D153">
         <v>180</v>
       </c>
       <c r="E153">
         <v>260</v>
       </c>
       <c r="F153">
         <v>80</v>
       </c>
       <c r="G153">
         <v>520</v>
       </c>
     </row>
     <row r="154"/>
     <row r="155">
       <c r="A155">
         <v>24</v>
       </c>
       <c r="B155" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C155" t="s">
         <v>36</v>
       </c>
       <c r="D155">
         <v>142</v>
       </c>
       <c r="E155">
         <v>757</v>
       </c>
       <c r="F155">
         <v>400</v>
       </c>
       <c r="G155">
         <v>1299</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
         <v>31</v>
       </c>
       <c r="B156" t="s">
         <v>31</v>
       </c>
       <c r="C156" t="s">
         <v>37</v>
       </c>
       <c r="D156">
         <v>98</v>
       </c>
       <c r="E156">
         <v>351</v>
       </c>
       <c r="F156">
         <v>218</v>
       </c>
       <c r="G156">
         <v>667</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>1</v>
       </c>
       <c r="B157" t="s">
-        <v>394</v>
+        <v>273</v>
       </c>
       <c r="C157" t="s">
         <v>39</v>
       </c>
       <c r="D157">
         <v>24</v>
       </c>
       <c r="E157">
         <v>249</v>
       </c>
       <c r="F157">
         <v>121</v>
       </c>
       <c r="G157">
         <v>394</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>2</v>
       </c>
       <c r="B158" t="s">
-        <v>395</v>
+        <v>274</v>
       </c>
       <c r="C158" t="s">
         <v>39</v>
       </c>
       <c r="D158">
         <v>7</v>
       </c>
       <c r="E158">
         <v>55</v>
       </c>
       <c r="F158">
         <v>26</v>
       </c>
       <c r="G158">
         <v>88</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>3</v>
       </c>
       <c r="B159" t="s">
-        <v>396</v>
+        <v>275</v>
       </c>
       <c r="C159" t="s">
         <v>39</v>
       </c>
       <c r="D159">
         <v>5</v>
       </c>
       <c r="E159">
         <v>46</v>
       </c>
       <c r="F159">
         <v>15</v>
       </c>
       <c r="G159">
         <v>66</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>4</v>
       </c>
       <c r="B160" t="s">
-        <v>397</v>
+        <v>276</v>
       </c>
       <c r="C160" t="s">
         <v>39</v>
       </c>
       <c r="D160">
         <v>8</v>
       </c>
       <c r="E160">
         <v>56</v>
       </c>
       <c r="F160">
         <v>20</v>
       </c>
       <c r="G160">
         <v>84</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
@@ -26916,92 +24370,92 @@
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>152</v>
+        <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="W1" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C2" t="s">
-        <v>398</v>
+        <v>277</v>
       </c>
       <c r="D2" t="s">
-        <v>399</v>
+        <v>278</v>
       </c>
       <c r="E2" t="s">
-        <v>400</v>
+        <v>279</v>
       </c>
       <c r="F2" t="s">
-        <v>401</v>
+        <v>280</v>
       </c>
       <c r="G2">
         <v>101682</v>
       </c>
       <c r="H2">
         <v>115556</v>
       </c>
       <c r="I2">
         <v>104847</v>
       </c>
       <c r="J2">
         <v>169296</v>
       </c>
       <c r="K2">
         <v>63263</v>
       </c>
       <c r="L2">
         <v>3889</v>
       </c>
       <c r="M2">
         <v>4068</v>
       </c>
       <c r="N2">
         <v>52843</v>
       </c>
@@ -27074,69 +24528,69 @@
         <v>51560</v>
       </c>
       <c r="R3">
         <v>48144</v>
       </c>
       <c r="S3">
         <v>6325</v>
       </c>
       <c r="T3">
         <v>5752</v>
       </c>
       <c r="U3">
         <v>2674</v>
       </c>
       <c r="V3">
         <v>1272</v>
       </c>
       <c r="W3">
         <v>734165</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>401</v>
+        <v>280</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
@@ -27155,238 +24609,238 @@
         <v>101682</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" t="s">
         <v>37</v>
       </c>
       <c r="D3">
         <v>19676</v>
       </c>
       <c r="E3">
         <v>19676</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>402</v>
+        <v>281</v>
       </c>
       <c r="C4" t="s">
         <v>39</v>
       </c>
       <c r="D4">
         <v>15439</v>
       </c>
       <c r="E4">
         <v>15439</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>403</v>
+        <v>282</v>
       </c>
       <c r="C5" t="s">
         <v>39</v>
       </c>
       <c r="D5">
         <v>23848</v>
       </c>
       <c r="E5">
         <v>23848</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>404</v>
+        <v>283</v>
       </c>
       <c r="C6" t="s">
         <v>39</v>
       </c>
       <c r="D6">
         <v>10931</v>
       </c>
       <c r="E6">
         <v>10931</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>405</v>
+        <v>284</v>
       </c>
       <c r="C7" t="s">
         <v>39</v>
       </c>
       <c r="D7">
         <v>23474</v>
       </c>
       <c r="E7">
         <v>23474</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>406</v>
+        <v>285</v>
       </c>
       <c r="C8" t="s">
         <v>39</v>
       </c>
       <c r="D8">
         <v>1464</v>
       </c>
       <c r="E8">
         <v>1464</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>407</v>
+        <v>286</v>
       </c>
       <c r="C9" t="s">
         <v>39</v>
       </c>
       <c r="D9">
         <v>938</v>
       </c>
       <c r="E9">
         <v>938</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>408</v>
+        <v>287</v>
       </c>
       <c r="C10" t="s">
         <v>39</v>
       </c>
       <c r="D10">
         <v>1924</v>
       </c>
       <c r="E10">
         <v>1924</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>409</v>
+        <v>288</v>
       </c>
       <c r="C11" t="s">
         <v>39</v>
       </c>
       <c r="D11">
         <v>760</v>
       </c>
       <c r="E11">
         <v>760</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>410</v>
+        <v>289</v>
       </c>
       <c r="C12" t="s">
         <v>39</v>
       </c>
       <c r="D12">
         <v>531</v>
       </c>
       <c r="E12">
         <v>531</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>411</v>
+        <v>290</v>
       </c>
       <c r="C13" t="s">
         <v>39</v>
       </c>
       <c r="D13">
         <v>1100</v>
       </c>
       <c r="E13">
         <v>1100</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>412</v>
+        <v>291</v>
       </c>
       <c r="C14" t="s">
         <v>39</v>
       </c>
       <c r="D14">
         <v>568</v>
       </c>
       <c r="E14">
         <v>568</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15" t="s">
-        <v>413</v>
+        <v>292</v>
       </c>
       <c r="C15" t="s">
         <v>39</v>
       </c>
       <c r="D15">
         <v>1029</v>
       </c>
       <c r="E15">
         <v>1029</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17">
         <v>2</v>
       </c>
       <c r="B17" t="s">
         <v>7</v>
       </c>
       <c r="C17" t="s">
         <v>36</v>
       </c>
       <c r="D17">
         <v>115556</v>
       </c>
@@ -27394,238 +24848,238 @@
         <v>115556</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18" t="s">
         <v>31</v>
       </c>
       <c r="C18" t="s">
         <v>37</v>
       </c>
       <c r="D18">
         <v>38730</v>
       </c>
       <c r="E18">
         <v>38730</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1</v>
       </c>
       <c r="B19" t="s">
-        <v>414</v>
+        <v>293</v>
       </c>
       <c r="C19" t="s">
         <v>39</v>
       </c>
       <c r="D19">
         <v>36691</v>
       </c>
       <c r="E19">
         <v>36691</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>2</v>
       </c>
       <c r="B20" t="s">
-        <v>415</v>
+        <v>294</v>
       </c>
       <c r="C20" t="s">
         <v>39</v>
       </c>
       <c r="D20">
         <v>16029</v>
       </c>
       <c r="E20">
         <v>16029</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>3</v>
       </c>
       <c r="B21" t="s">
-        <v>416</v>
+        <v>295</v>
       </c>
       <c r="C21" t="s">
         <v>39</v>
       </c>
       <c r="D21">
         <v>5734</v>
       </c>
       <c r="E21">
         <v>5734</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>4</v>
       </c>
       <c r="B22" t="s">
-        <v>417</v>
+        <v>296</v>
       </c>
       <c r="C22" t="s">
         <v>39</v>
       </c>
       <c r="D22">
         <v>3607</v>
       </c>
       <c r="E22">
         <v>3607</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>5</v>
       </c>
       <c r="B23" t="s">
-        <v>418</v>
+        <v>297</v>
       </c>
       <c r="C23" t="s">
         <v>39</v>
       </c>
       <c r="D23">
         <v>2095</v>
       </c>
       <c r="E23">
         <v>2095</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>6</v>
       </c>
       <c r="B24" t="s">
-        <v>419</v>
+        <v>298</v>
       </c>
       <c r="C24" t="s">
         <v>39</v>
       </c>
       <c r="D24">
         <v>1467</v>
       </c>
       <c r="E24">
         <v>1467</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>7</v>
       </c>
       <c r="B25" t="s">
-        <v>420</v>
+        <v>299</v>
       </c>
       <c r="C25" t="s">
         <v>39</v>
       </c>
       <c r="D25">
         <v>1970</v>
       </c>
       <c r="E25">
         <v>1970</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>8</v>
       </c>
       <c r="B26" t="s">
-        <v>421</v>
+        <v>300</v>
       </c>
       <c r="C26" t="s">
         <v>39</v>
       </c>
       <c r="D26">
         <v>963</v>
       </c>
       <c r="E26">
         <v>963</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>9</v>
       </c>
       <c r="B27" t="s">
-        <v>422</v>
+        <v>301</v>
       </c>
       <c r="C27" t="s">
         <v>39</v>
       </c>
       <c r="D27">
         <v>869</v>
       </c>
       <c r="E27">
         <v>869</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>10</v>
       </c>
       <c r="B28" t="s">
-        <v>423</v>
+        <v>302</v>
       </c>
       <c r="C28" t="s">
         <v>39</v>
       </c>
       <c r="D28">
         <v>6364</v>
       </c>
       <c r="E28">
         <v>6364</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>11</v>
       </c>
       <c r="B29" t="s">
-        <v>424</v>
+        <v>303</v>
       </c>
       <c r="C29" t="s">
         <v>39</v>
       </c>
       <c r="D29">
         <v>592</v>
       </c>
       <c r="E29">
         <v>592</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>12</v>
       </c>
       <c r="B30" t="s">
-        <v>425</v>
+        <v>304</v>
       </c>
       <c r="C30" t="s">
         <v>39</v>
       </c>
       <c r="D30">
         <v>445</v>
       </c>
       <c r="E30">
         <v>445</v>
       </c>
     </row>
     <row r="31"/>
     <row r="32">
       <c r="A32">
         <v>3</v>
       </c>
       <c r="B32" t="s">
         <v>8</v>
       </c>
       <c r="C32" t="s">
         <v>36</v>
       </c>
       <c r="D32">
         <v>104847</v>
       </c>
@@ -27633,238 +25087,238 @@
         <v>104847</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>31</v>
       </c>
       <c r="B33" t="s">
         <v>31</v>
       </c>
       <c r="C33" t="s">
         <v>37</v>
       </c>
       <c r="D33">
         <v>30231</v>
       </c>
       <c r="E33">
         <v>30231</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1</v>
       </c>
       <c r="B34" t="s">
-        <v>426</v>
+        <v>305</v>
       </c>
       <c r="C34" t="s">
         <v>39</v>
       </c>
       <c r="D34">
         <v>6154</v>
       </c>
       <c r="E34">
         <v>6154</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>2</v>
       </c>
       <c r="B35" t="s">
-        <v>427</v>
+        <v>306</v>
       </c>
       <c r="C35" t="s">
         <v>39</v>
       </c>
       <c r="D35">
         <v>14905</v>
       </c>
       <c r="E35">
         <v>14905</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>3</v>
       </c>
       <c r="B36" t="s">
-        <v>428</v>
+        <v>307</v>
       </c>
       <c r="C36" t="s">
         <v>39</v>
       </c>
       <c r="D36">
         <v>11430</v>
       </c>
       <c r="E36">
         <v>11430</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>4</v>
       </c>
       <c r="B37" t="s">
-        <v>429</v>
+        <v>308</v>
       </c>
       <c r="C37" t="s">
         <v>39</v>
       </c>
       <c r="D37">
         <v>105</v>
       </c>
       <c r="E37">
         <v>105</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
-        <v>430</v>
+        <v>309</v>
       </c>
       <c r="C38" t="s">
         <v>39</v>
       </c>
       <c r="D38">
         <v>1965</v>
       </c>
       <c r="E38">
         <v>1965</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>6</v>
       </c>
       <c r="B39" t="s">
-        <v>431</v>
+        <v>310</v>
       </c>
       <c r="C39" t="s">
         <v>39</v>
       </c>
       <c r="D39">
         <v>33488</v>
       </c>
       <c r="E39">
         <v>33488</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>7</v>
       </c>
       <c r="B40" t="s">
-        <v>432</v>
+        <v>311</v>
       </c>
       <c r="C40" t="s">
         <v>39</v>
       </c>
       <c r="D40">
         <v>3014</v>
       </c>
       <c r="E40">
         <v>3014</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>8</v>
       </c>
       <c r="B41" t="s">
-        <v>433</v>
+        <v>312</v>
       </c>
       <c r="C41" t="s">
         <v>39</v>
       </c>
       <c r="D41">
         <v>697</v>
       </c>
       <c r="E41">
         <v>697</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>9</v>
       </c>
       <c r="B42" t="s">
-        <v>434</v>
+        <v>313</v>
       </c>
       <c r="C42" t="s">
         <v>39</v>
       </c>
       <c r="D42">
         <v>726</v>
       </c>
       <c r="E42">
         <v>726</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>10</v>
       </c>
       <c r="B43" t="s">
-        <v>435</v>
+        <v>314</v>
       </c>
       <c r="C43" t="s">
         <v>39</v>
       </c>
       <c r="D43">
         <v>1175</v>
       </c>
       <c r="E43">
         <v>1175</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>11</v>
       </c>
       <c r="B44" t="s">
-        <v>436</v>
+        <v>315</v>
       </c>
       <c r="C44" t="s">
         <v>39</v>
       </c>
       <c r="D44">
         <v>373</v>
       </c>
       <c r="E44">
         <v>373</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>12</v>
       </c>
       <c r="B45" t="s">
-        <v>437</v>
+        <v>316</v>
       </c>
       <c r="C45" t="s">
         <v>39</v>
       </c>
       <c r="D45">
         <v>584</v>
       </c>
       <c r="E45">
         <v>584</v>
       </c>
     </row>
     <row r="46"/>
     <row r="47">
       <c r="A47">
         <v>4</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
         <v>36</v>
       </c>
       <c r="D47">
         <v>169296</v>
       </c>
@@ -27872,238 +25326,238 @@
         <v>169296</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>31</v>
       </c>
       <c r="B48" t="s">
         <v>31</v>
       </c>
       <c r="C48" t="s">
         <v>37</v>
       </c>
       <c r="D48">
         <v>31477</v>
       </c>
       <c r="E48">
         <v>31477</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1</v>
       </c>
       <c r="B49" t="s">
-        <v>438</v>
+        <v>317</v>
       </c>
       <c r="C49" t="s">
         <v>39</v>
       </c>
       <c r="D49">
         <v>17056</v>
       </c>
       <c r="E49">
         <v>17056</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>2</v>
       </c>
       <c r="B50" t="s">
-        <v>439</v>
+        <v>318</v>
       </c>
       <c r="C50" t="s">
         <v>39</v>
       </c>
       <c r="D50">
         <v>17537</v>
       </c>
       <c r="E50">
         <v>17537</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>3</v>
       </c>
       <c r="B51" t="s">
-        <v>440</v>
+        <v>319</v>
       </c>
       <c r="C51" t="s">
         <v>39</v>
       </c>
       <c r="D51">
         <v>58596</v>
       </c>
       <c r="E51">
         <v>58596</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>4</v>
       </c>
       <c r="B52" t="s">
-        <v>441</v>
+        <v>320</v>
       </c>
       <c r="C52" t="s">
         <v>39</v>
       </c>
       <c r="D52">
         <v>13686</v>
       </c>
       <c r="E52">
         <v>13686</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>5</v>
       </c>
       <c r="B53" t="s">
-        <v>442</v>
+        <v>321</v>
       </c>
       <c r="C53" t="s">
         <v>39</v>
       </c>
       <c r="D53">
         <v>20114</v>
       </c>
       <c r="E53">
         <v>20114</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>6</v>
       </c>
       <c r="B54" t="s">
-        <v>443</v>
+        <v>322</v>
       </c>
       <c r="C54" t="s">
         <v>39</v>
       </c>
       <c r="D54">
         <v>2850</v>
       </c>
       <c r="E54">
         <v>2850</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>7</v>
       </c>
       <c r="B55" t="s">
-        <v>444</v>
+        <v>323</v>
       </c>
       <c r="C55" t="s">
         <v>39</v>
       </c>
       <c r="D55">
         <v>1058</v>
       </c>
       <c r="E55">
         <v>1058</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>8</v>
       </c>
       <c r="B56" t="s">
-        <v>445</v>
+        <v>324</v>
       </c>
       <c r="C56" t="s">
         <v>39</v>
       </c>
       <c r="D56">
         <v>2554</v>
       </c>
       <c r="E56">
         <v>2554</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>9</v>
       </c>
       <c r="B57" t="s">
-        <v>446</v>
+        <v>325</v>
       </c>
       <c r="C57" t="s">
         <v>39</v>
       </c>
       <c r="D57">
         <v>1555</v>
       </c>
       <c r="E57">
         <v>1555</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>10</v>
       </c>
       <c r="B58" t="s">
-        <v>447</v>
+        <v>326</v>
       </c>
       <c r="C58" t="s">
         <v>39</v>
       </c>
       <c r="D58">
         <v>1548</v>
       </c>
       <c r="E58">
         <v>1548</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>11</v>
       </c>
       <c r="B59" t="s">
-        <v>448</v>
+        <v>327</v>
       </c>
       <c r="C59" t="s">
         <v>39</v>
       </c>
       <c r="D59">
         <v>842</v>
       </c>
       <c r="E59">
         <v>842</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>12</v>
       </c>
       <c r="B60" t="s">
-        <v>449</v>
+        <v>328</v>
       </c>
       <c r="C60" t="s">
         <v>39</v>
       </c>
       <c r="D60">
         <v>423</v>
       </c>
       <c r="E60">
         <v>423</v>
       </c>
     </row>
     <row r="61"/>
     <row r="62">
       <c r="A62">
         <v>5</v>
       </c>
       <c r="B62" t="s">
         <v>10</v>
       </c>
       <c r="C62" t="s">
         <v>36</v>
       </c>
       <c r="D62">
         <v>63263</v>
       </c>
@@ -28111,238 +25565,238 @@
         <v>63263</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>31</v>
       </c>
       <c r="B63" t="s">
         <v>31</v>
       </c>
       <c r="C63" t="s">
         <v>37</v>
       </c>
       <c r="D63">
         <v>8709</v>
       </c>
       <c r="E63">
         <v>8709</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>450</v>
+        <v>329</v>
       </c>
       <c r="C64" t="s">
         <v>39</v>
       </c>
       <c r="D64">
         <v>19018</v>
       </c>
       <c r="E64">
         <v>19018</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2</v>
       </c>
       <c r="B65" t="s">
-        <v>451</v>
+        <v>330</v>
       </c>
       <c r="C65" t="s">
         <v>39</v>
       </c>
       <c r="D65">
         <v>15081</v>
       </c>
       <c r="E65">
         <v>15081</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>3</v>
       </c>
       <c r="B66" t="s">
-        <v>452</v>
+        <v>331</v>
       </c>
       <c r="C66" t="s">
         <v>39</v>
       </c>
       <c r="D66">
         <v>5727</v>
       </c>
       <c r="E66">
         <v>5727</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>4</v>
       </c>
       <c r="B67" t="s">
-        <v>453</v>
+        <v>332</v>
       </c>
       <c r="C67" t="s">
         <v>39</v>
       </c>
       <c r="D67">
         <v>10100</v>
       </c>
       <c r="E67">
         <v>10100</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>5</v>
       </c>
       <c r="B68" t="s">
-        <v>454</v>
+        <v>333</v>
       </c>
       <c r="C68" t="s">
         <v>39</v>
       </c>
       <c r="D68">
         <v>1213</v>
       </c>
       <c r="E68">
         <v>1213</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>6</v>
       </c>
       <c r="B69" t="s">
-        <v>455</v>
+        <v>334</v>
       </c>
       <c r="C69" t="s">
         <v>39</v>
       </c>
       <c r="D69">
         <v>404</v>
       </c>
       <c r="E69">
         <v>404</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>7</v>
       </c>
       <c r="B70" t="s">
-        <v>456</v>
+        <v>335</v>
       </c>
       <c r="C70" t="s">
         <v>39</v>
       </c>
       <c r="D70">
         <v>2223</v>
       </c>
       <c r="E70">
         <v>2223</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>8</v>
       </c>
       <c r="B71" t="s">
-        <v>457</v>
+        <v>336</v>
       </c>
       <c r="C71" t="s">
         <v>39</v>
       </c>
       <c r="D71">
         <v>240</v>
       </c>
       <c r="E71">
         <v>240</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>9</v>
       </c>
       <c r="B72" t="s">
-        <v>458</v>
+        <v>337</v>
       </c>
       <c r="C72" t="s">
         <v>39</v>
       </c>
       <c r="D72">
         <v>101</v>
       </c>
       <c r="E72">
         <v>101</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>10</v>
       </c>
       <c r="B73" t="s">
-        <v>459</v>
+        <v>338</v>
       </c>
       <c r="C73" t="s">
         <v>39</v>
       </c>
       <c r="D73">
         <v>162</v>
       </c>
       <c r="E73">
         <v>162</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>11</v>
       </c>
       <c r="B74" t="s">
-        <v>460</v>
+        <v>339</v>
       </c>
       <c r="C74" t="s">
         <v>39</v>
       </c>
       <c r="D74">
         <v>104</v>
       </c>
       <c r="E74">
         <v>104</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>12</v>
       </c>
       <c r="B75" t="s">
-        <v>461</v>
+        <v>340</v>
       </c>
       <c r="C75" t="s">
         <v>39</v>
       </c>
       <c r="D75">
         <v>181</v>
       </c>
       <c r="E75">
         <v>181</v>
       </c>
     </row>
     <row r="76"/>
     <row r="77">
       <c r="A77">
         <v>6</v>
       </c>
       <c r="B77" t="s">
         <v>11</v>
       </c>
       <c r="C77" t="s">
         <v>36</v>
       </c>
       <c r="D77">
         <v>3889</v>
       </c>
@@ -28350,51 +25804,51 @@
         <v>3889</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>31</v>
       </c>
       <c r="B78" t="s">
         <v>31</v>
       </c>
       <c r="C78" t="s">
         <v>37</v>
       </c>
       <c r="D78">
         <v>3270</v>
       </c>
       <c r="E78">
         <v>3270</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1</v>
       </c>
       <c r="B79" t="s">
-        <v>462</v>
+        <v>341</v>
       </c>
       <c r="C79" t="s">
         <v>39</v>
       </c>
       <c r="D79">
         <v>619</v>
       </c>
       <c r="E79">
         <v>619</v>
       </c>
     </row>
     <row r="80"/>
     <row r="81">
       <c r="A81">
         <v>7</v>
       </c>
       <c r="B81" t="s">
         <v>12</v>
       </c>
       <c r="C81" t="s">
         <v>36</v>
       </c>
       <c r="D81">
         <v>4068</v>
       </c>
@@ -28402,68 +25856,68 @@
         <v>4068</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>31</v>
       </c>
       <c r="B82" t="s">
         <v>31</v>
       </c>
       <c r="C82" t="s">
         <v>37</v>
       </c>
       <c r="D82">
         <v>3058</v>
       </c>
       <c r="E82">
         <v>3058</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1</v>
       </c>
       <c r="B83" t="s">
-        <v>463</v>
+        <v>342</v>
       </c>
       <c r="C83" t="s">
         <v>39</v>
       </c>
       <c r="D83">
         <v>682</v>
       </c>
       <c r="E83">
         <v>682</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>2</v>
       </c>
       <c r="B84" t="s">
-        <v>464</v>
+        <v>343</v>
       </c>
       <c r="C84" t="s">
         <v>39</v>
       </c>
       <c r="D84">
         <v>328</v>
       </c>
       <c r="E84">
         <v>328</v>
       </c>
     </row>
     <row r="85"/>
     <row r="86">
       <c r="A86">
         <v>8</v>
       </c>
       <c r="B86" t="s">
         <v>13</v>
       </c>
       <c r="C86" t="s">
         <v>36</v>
       </c>
       <c r="D86">
         <v>52843</v>
       </c>
@@ -28471,238 +25925,238 @@
         <v>52843</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>31</v>
       </c>
       <c r="B87" t="s">
         <v>31</v>
       </c>
       <c r="C87" t="s">
         <v>37</v>
       </c>
       <c r="D87">
         <v>9335</v>
       </c>
       <c r="E87">
         <v>9335</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>1</v>
       </c>
       <c r="B88" t="s">
-        <v>465</v>
+        <v>344</v>
       </c>
       <c r="C88" t="s">
         <v>39</v>
       </c>
       <c r="D88">
         <v>13362</v>
       </c>
       <c r="E88">
         <v>13362</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>2</v>
       </c>
       <c r="B89" t="s">
-        <v>466</v>
+        <v>345</v>
       </c>
       <c r="C89" t="s">
         <v>39</v>
       </c>
       <c r="D89">
         <v>10179</v>
       </c>
       <c r="E89">
         <v>10179</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>3</v>
       </c>
       <c r="B90" t="s">
-        <v>467</v>
+        <v>346</v>
       </c>
       <c r="C90" t="s">
         <v>39</v>
       </c>
       <c r="D90">
         <v>1109</v>
       </c>
       <c r="E90">
         <v>1109</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>4</v>
       </c>
       <c r="B91" t="s">
-        <v>468</v>
+        <v>347</v>
       </c>
       <c r="C91" t="s">
         <v>39</v>
       </c>
       <c r="D91">
         <v>6740</v>
       </c>
       <c r="E91">
         <v>6740</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>5</v>
       </c>
       <c r="B92" t="s">
-        <v>469</v>
+        <v>348</v>
       </c>
       <c r="C92" t="s">
         <v>39</v>
       </c>
       <c r="D92">
         <v>4077</v>
       </c>
       <c r="E92">
         <v>4077</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>6</v>
       </c>
       <c r="B93" t="s">
-        <v>470</v>
+        <v>349</v>
       </c>
       <c r="C93" t="s">
         <v>39</v>
       </c>
       <c r="D93">
         <v>2032</v>
       </c>
       <c r="E93">
         <v>2032</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>7</v>
       </c>
       <c r="B94" t="s">
-        <v>471</v>
+        <v>350</v>
       </c>
       <c r="C94" t="s">
         <v>39</v>
       </c>
       <c r="D94">
         <v>877</v>
       </c>
       <c r="E94">
         <v>877</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>8</v>
       </c>
       <c r="B95" t="s">
-        <v>472</v>
+        <v>351</v>
       </c>
       <c r="C95" t="s">
         <v>39</v>
       </c>
       <c r="D95">
         <v>4062</v>
       </c>
       <c r="E95">
         <v>4062</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>9</v>
       </c>
       <c r="B96" t="s">
-        <v>473</v>
+        <v>352</v>
       </c>
       <c r="C96" t="s">
         <v>39</v>
       </c>
       <c r="D96">
         <v>420</v>
       </c>
       <c r="E96">
         <v>420</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>10</v>
       </c>
       <c r="B97" t="s">
-        <v>474</v>
+        <v>353</v>
       </c>
       <c r="C97" t="s">
         <v>39</v>
       </c>
       <c r="D97">
         <v>198</v>
       </c>
       <c r="E97">
         <v>198</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>11</v>
       </c>
       <c r="B98" t="s">
-        <v>475</v>
+        <v>354</v>
       </c>
       <c r="C98" t="s">
         <v>39</v>
       </c>
       <c r="D98">
         <v>276</v>
       </c>
       <c r="E98">
         <v>276</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>12</v>
       </c>
       <c r="B99" t="s">
-        <v>476</v>
+        <v>355</v>
       </c>
       <c r="C99" t="s">
         <v>39</v>
       </c>
       <c r="D99">
         <v>176</v>
       </c>
       <c r="E99">
         <v>176</v>
       </c>
     </row>
     <row r="100"/>
     <row r="101">
       <c r="A101">
         <v>9</v>
       </c>
       <c r="B101" t="s">
         <v>14</v>
       </c>
       <c r="C101" t="s">
         <v>36</v>
       </c>
       <c r="D101">
         <v>982</v>
       </c>
@@ -28710,1099 +26164,3645 @@
         <v>982</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>31</v>
       </c>
       <c r="B102" t="s">
         <v>31</v>
       </c>
       <c r="C102" t="s">
         <v>37</v>
       </c>
       <c r="D102">
         <v>861</v>
       </c>
       <c r="E102">
         <v>861</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1</v>
       </c>
       <c r="B103" t="s">
-        <v>477</v>
+        <v>356</v>
       </c>
       <c r="C103" t="s">
         <v>39</v>
       </c>
       <c r="D103">
         <v>121</v>
       </c>
       <c r="E103">
         <v>121</v>
       </c>
     </row>
     <row r="104"/>
     <row r="105">
       <c r="A105">
         <v>10</v>
       </c>
       <c r="B105" t="s">
-        <v>152</v>
+        <v>15</v>
       </c>
       <c r="C105" t="s">
         <v>36</v>
       </c>
       <c r="D105">
         <v>2012</v>
       </c>
       <c r="E105">
         <v>2012</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>31</v>
       </c>
       <c r="B106" t="s">
         <v>31</v>
       </c>
       <c r="C106" t="s">
         <v>37</v>
       </c>
       <c r="D106">
         <v>1650</v>
       </c>
       <c r="E106">
         <v>1650</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1</v>
       </c>
       <c r="B107" t="s">
-        <v>478</v>
+        <v>357</v>
       </c>
       <c r="C107" t="s">
         <v>39</v>
       </c>
       <c r="D107">
         <v>362</v>
       </c>
       <c r="E107">
         <v>362</v>
       </c>
     </row>
     <row r="108"/>
     <row r="109">
       <c r="A109">
         <v>12</v>
       </c>
       <c r="B109" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C109" t="s">
         <v>36</v>
       </c>
       <c r="D109">
         <v>51560</v>
       </c>
       <c r="E109">
         <v>51560</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>31</v>
       </c>
       <c r="B110" t="s">
         <v>31</v>
       </c>
       <c r="C110" t="s">
         <v>37</v>
       </c>
       <c r="D110">
         <v>8401</v>
       </c>
       <c r="E110">
         <v>8401</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>1</v>
       </c>
       <c r="B111" t="s">
-        <v>479</v>
+        <v>358</v>
       </c>
       <c r="C111" t="s">
         <v>39</v>
       </c>
       <c r="D111">
         <v>34354</v>
       </c>
       <c r="E111">
         <v>34354</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>2</v>
       </c>
       <c r="B112" t="s">
-        <v>480</v>
+        <v>359</v>
       </c>
       <c r="C112" t="s">
         <v>39</v>
       </c>
       <c r="D112">
         <v>3585</v>
       </c>
       <c r="E112">
         <v>3585</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>3</v>
       </c>
       <c r="B113" t="s">
-        <v>481</v>
+        <v>360</v>
       </c>
       <c r="C113" t="s">
         <v>39</v>
       </c>
       <c r="D113">
         <v>1642</v>
       </c>
       <c r="E113">
         <v>1642</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>4</v>
       </c>
       <c r="B114" t="s">
-        <v>482</v>
+        <v>361</v>
       </c>
       <c r="C114" t="s">
         <v>39</v>
       </c>
       <c r="D114">
         <v>776</v>
       </c>
       <c r="E114">
         <v>776</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>5</v>
       </c>
       <c r="B115" t="s">
-        <v>483</v>
+        <v>362</v>
       </c>
       <c r="C115" t="s">
         <v>39</v>
       </c>
       <c r="D115">
         <v>634</v>
       </c>
       <c r="E115">
         <v>634</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>6</v>
       </c>
       <c r="B116" t="s">
-        <v>484</v>
+        <v>363</v>
       </c>
       <c r="C116" t="s">
         <v>39</v>
       </c>
       <c r="D116">
         <v>373</v>
       </c>
       <c r="E116">
         <v>373</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>7</v>
       </c>
       <c r="B117" t="s">
-        <v>485</v>
+        <v>364</v>
       </c>
       <c r="C117" t="s">
         <v>39</v>
       </c>
       <c r="D117">
         <v>458</v>
       </c>
       <c r="E117">
         <v>458</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>8</v>
       </c>
       <c r="B118" t="s">
-        <v>486</v>
+        <v>365</v>
       </c>
       <c r="C118" t="s">
         <v>39</v>
       </c>
       <c r="D118">
         <v>262</v>
       </c>
       <c r="E118">
         <v>262</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>9</v>
       </c>
       <c r="B119" t="s">
-        <v>487</v>
+        <v>366</v>
       </c>
       <c r="C119" t="s">
         <v>39</v>
       </c>
       <c r="D119">
         <v>447</v>
       </c>
       <c r="E119">
         <v>447</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>10</v>
       </c>
       <c r="B120" t="s">
-        <v>488</v>
+        <v>367</v>
       </c>
       <c r="C120" t="s">
         <v>39</v>
       </c>
       <c r="D120">
         <v>172</v>
       </c>
       <c r="E120">
         <v>172</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>11</v>
       </c>
       <c r="B121" t="s">
-        <v>489</v>
+        <v>368</v>
       </c>
       <c r="C121" t="s">
         <v>39</v>
       </c>
       <c r="D121">
         <v>181</v>
       </c>
       <c r="E121">
         <v>181</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>12</v>
       </c>
       <c r="B122" t="s">
-        <v>490</v>
+        <v>369</v>
       </c>
       <c r="C122" t="s">
         <v>39</v>
       </c>
       <c r="D122">
         <v>275</v>
       </c>
       <c r="E122">
         <v>275</v>
       </c>
     </row>
     <row r="123"/>
     <row r="124">
       <c r="A124">
         <v>14</v>
       </c>
       <c r="B124" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C124" t="s">
         <v>36</v>
       </c>
       <c r="D124">
         <v>48144</v>
       </c>
       <c r="E124">
         <v>48144</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>31</v>
       </c>
       <c r="B125" t="s">
         <v>31</v>
       </c>
       <c r="C125" t="s">
         <v>37</v>
       </c>
       <c r="D125">
         <v>9387</v>
       </c>
       <c r="E125">
         <v>9387</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1</v>
       </c>
       <c r="B126" t="s">
-        <v>491</v>
+        <v>370</v>
       </c>
       <c r="C126" t="s">
         <v>39</v>
       </c>
       <c r="D126">
         <v>9766</v>
       </c>
       <c r="E126">
         <v>9766</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>2</v>
       </c>
       <c r="B127" t="s">
-        <v>492</v>
+        <v>371</v>
       </c>
       <c r="C127" t="s">
         <v>39</v>
       </c>
       <c r="D127">
         <v>13466</v>
       </c>
       <c r="E127">
         <v>13466</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>3</v>
       </c>
       <c r="B128" t="s">
-        <v>493</v>
+        <v>372</v>
       </c>
       <c r="C128" t="s">
         <v>39</v>
       </c>
       <c r="D128">
         <v>2007</v>
       </c>
       <c r="E128">
         <v>2007</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>4</v>
       </c>
       <c r="B129" t="s">
-        <v>494</v>
+        <v>373</v>
       </c>
       <c r="C129" t="s">
         <v>39</v>
       </c>
       <c r="D129">
         <v>1009</v>
       </c>
       <c r="E129">
         <v>1009</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>5</v>
       </c>
       <c r="B130" t="s">
-        <v>495</v>
+        <v>374</v>
       </c>
       <c r="C130" t="s">
         <v>39</v>
       </c>
       <c r="D130">
         <v>586</v>
       </c>
       <c r="E130">
         <v>586</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>6</v>
       </c>
       <c r="B131" t="s">
-        <v>496</v>
+        <v>375</v>
       </c>
       <c r="C131" t="s">
         <v>39</v>
       </c>
       <c r="D131">
         <v>3078</v>
       </c>
       <c r="E131">
         <v>3078</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>7</v>
       </c>
       <c r="B132" t="s">
-        <v>497</v>
+        <v>376</v>
       </c>
       <c r="C132" t="s">
         <v>39</v>
       </c>
       <c r="D132">
         <v>209</v>
       </c>
       <c r="E132">
         <v>209</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>8</v>
       </c>
       <c r="B133" t="s">
-        <v>498</v>
+        <v>377</v>
       </c>
       <c r="C133" t="s">
         <v>39</v>
       </c>
       <c r="D133">
         <v>372</v>
       </c>
       <c r="E133">
         <v>372</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>9</v>
       </c>
       <c r="B134" t="s">
-        <v>499</v>
+        <v>378</v>
       </c>
       <c r="C134" t="s">
         <v>39</v>
       </c>
       <c r="D134">
         <v>233</v>
       </c>
       <c r="E134">
         <v>233</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>10</v>
       </c>
       <c r="B135" t="s">
-        <v>500</v>
+        <v>379</v>
       </c>
       <c r="C135" t="s">
         <v>39</v>
       </c>
       <c r="D135">
         <v>532</v>
       </c>
       <c r="E135">
         <v>532</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>11</v>
       </c>
       <c r="B136" t="s">
-        <v>501</v>
+        <v>380</v>
       </c>
       <c r="C136" t="s">
         <v>39</v>
       </c>
       <c r="D136">
         <v>101</v>
       </c>
       <c r="E136">
         <v>101</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>12</v>
       </c>
       <c r="B137" t="s">
-        <v>502</v>
+        <v>381</v>
       </c>
       <c r="C137" t="s">
         <v>39</v>
       </c>
       <c r="D137">
         <v>7398</v>
       </c>
       <c r="E137">
         <v>7398</v>
       </c>
     </row>
     <row r="138"/>
     <row r="139">
       <c r="A139">
         <v>15</v>
       </c>
       <c r="B139" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C139" t="s">
         <v>36</v>
       </c>
       <c r="D139">
         <v>6325</v>
       </c>
       <c r="E139">
         <v>6325</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
         <v>31</v>
       </c>
       <c r="B140" t="s">
         <v>31</v>
       </c>
       <c r="C140" t="s">
         <v>37</v>
       </c>
       <c r="D140">
         <v>3357</v>
       </c>
       <c r="E140">
         <v>3357</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1</v>
       </c>
       <c r="B141" t="s">
-        <v>503</v>
+        <v>382</v>
       </c>
       <c r="C141" t="s">
         <v>39</v>
       </c>
       <c r="D141">
         <v>1320</v>
       </c>
       <c r="E141">
         <v>1320</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>2</v>
       </c>
       <c r="B142" t="s">
-        <v>504</v>
+        <v>383</v>
       </c>
       <c r="C142" t="s">
         <v>39</v>
       </c>
       <c r="D142">
         <v>604</v>
       </c>
       <c r="E142">
         <v>604</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>3</v>
       </c>
       <c r="B143" t="s">
-        <v>505</v>
+        <v>384</v>
       </c>
       <c r="C143" t="s">
         <v>39</v>
       </c>
       <c r="D143">
         <v>1044</v>
       </c>
       <c r="E143">
         <v>1044</v>
       </c>
     </row>
     <row r="144"/>
     <row r="145">
       <c r="A145">
         <v>16</v>
       </c>
       <c r="B145" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C145" t="s">
         <v>36</v>
       </c>
       <c r="D145">
         <v>5752</v>
       </c>
       <c r="E145">
         <v>5752</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
         <v>31</v>
       </c>
       <c r="B146" t="s">
         <v>31</v>
       </c>
       <c r="C146" t="s">
         <v>37</v>
       </c>
       <c r="D146">
         <v>1504</v>
       </c>
       <c r="E146">
         <v>1504</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>1</v>
       </c>
       <c r="B147" t="s">
-        <v>506</v>
+        <v>385</v>
       </c>
       <c r="C147" t="s">
         <v>39</v>
       </c>
       <c r="D147">
         <v>2696</v>
       </c>
       <c r="E147">
         <v>2696</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>2</v>
       </c>
       <c r="B148" t="s">
-        <v>507</v>
+        <v>386</v>
       </c>
       <c r="C148" t="s">
         <v>39</v>
       </c>
       <c r="D148">
         <v>423</v>
       </c>
       <c r="E148">
         <v>423</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>3</v>
       </c>
       <c r="B149" t="s">
-        <v>508</v>
+        <v>387</v>
       </c>
       <c r="C149" t="s">
         <v>39</v>
       </c>
       <c r="D149">
         <v>234</v>
       </c>
       <c r="E149">
         <v>234</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>4</v>
       </c>
       <c r="B150" t="s">
-        <v>509</v>
+        <v>388</v>
       </c>
       <c r="C150" t="s">
         <v>39</v>
       </c>
       <c r="D150">
         <v>160</v>
       </c>
       <c r="E150">
         <v>160</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>5</v>
       </c>
       <c r="B151" t="s">
-        <v>510</v>
+        <v>389</v>
       </c>
       <c r="C151" t="s">
         <v>39</v>
       </c>
       <c r="D151">
         <v>88</v>
       </c>
       <c r="E151">
         <v>88</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>6</v>
       </c>
       <c r="B152" t="s">
-        <v>511</v>
+        <v>390</v>
       </c>
       <c r="C152" t="s">
         <v>39</v>
       </c>
       <c r="D152">
         <v>181</v>
       </c>
       <c r="E152">
         <v>181</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>7</v>
       </c>
       <c r="B153" t="s">
-        <v>512</v>
+        <v>391</v>
       </c>
       <c r="C153" t="s">
         <v>39</v>
       </c>
       <c r="D153">
         <v>51</v>
       </c>
       <c r="E153">
         <v>51</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>8</v>
       </c>
       <c r="B154" t="s">
-        <v>513</v>
+        <v>392</v>
       </c>
       <c r="C154" t="s">
         <v>39</v>
       </c>
       <c r="D154">
         <v>145</v>
       </c>
       <c r="E154">
         <v>145</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>9</v>
       </c>
       <c r="B155" t="s">
-        <v>514</v>
+        <v>393</v>
       </c>
       <c r="C155" t="s">
         <v>39</v>
       </c>
       <c r="D155">
         <v>78</v>
       </c>
       <c r="E155">
         <v>78</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>10</v>
       </c>
       <c r="B156" t="s">
-        <v>515</v>
+        <v>394</v>
       </c>
       <c r="C156" t="s">
         <v>39</v>
       </c>
       <c r="D156">
         <v>49</v>
       </c>
       <c r="E156">
         <v>49</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>11</v>
       </c>
       <c r="B157" t="s">
-        <v>516</v>
+        <v>395</v>
       </c>
       <c r="C157" t="s">
         <v>39</v>
       </c>
       <c r="D157">
         <v>86</v>
       </c>
       <c r="E157">
         <v>86</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>12</v>
       </c>
       <c r="B158" t="s">
-        <v>517</v>
+        <v>396</v>
       </c>
       <c r="C158" t="s">
         <v>39</v>
       </c>
       <c r="D158">
         <v>57</v>
       </c>
       <c r="E158">
         <v>57</v>
       </c>
     </row>
     <row r="159"/>
     <row r="160">
       <c r="A160">
         <v>17</v>
       </c>
       <c r="B160" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C160" t="s">
         <v>36</v>
       </c>
       <c r="D160">
         <v>2674</v>
       </c>
       <c r="E160">
         <v>2674</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
         <v>31</v>
       </c>
       <c r="B161" t="s">
         <v>31</v>
       </c>
       <c r="C161" t="s">
         <v>37</v>
       </c>
       <c r="D161">
         <v>1049</v>
       </c>
       <c r="E161">
         <v>1049</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>1</v>
       </c>
       <c r="B162" t="s">
-        <v>518</v>
+        <v>397</v>
       </c>
       <c r="C162" t="s">
         <v>39</v>
       </c>
       <c r="D162">
         <v>751</v>
       </c>
       <c r="E162">
         <v>751</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>2</v>
       </c>
       <c r="B163" t="s">
-        <v>519</v>
+        <v>398</v>
       </c>
       <c r="C163" t="s">
         <v>39</v>
       </c>
       <c r="D163">
         <v>354</v>
       </c>
       <c r="E163">
         <v>354</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>3</v>
       </c>
       <c r="B164" t="s">
-        <v>520</v>
+        <v>399</v>
       </c>
       <c r="C164" t="s">
         <v>39</v>
       </c>
       <c r="D164">
         <v>175</v>
       </c>
       <c r="E164">
         <v>175</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>4</v>
       </c>
       <c r="B165" t="s">
-        <v>521</v>
+        <v>400</v>
       </c>
       <c r="C165" t="s">
         <v>39</v>
       </c>
       <c r="D165">
         <v>78</v>
       </c>
       <c r="E165">
         <v>78</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>5</v>
       </c>
       <c r="B166" t="s">
-        <v>522</v>
+        <v>401</v>
       </c>
       <c r="C166" t="s">
         <v>39</v>
       </c>
       <c r="D166">
         <v>113</v>
       </c>
       <c r="E166">
         <v>113</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>6</v>
       </c>
       <c r="B167" t="s">
-        <v>523</v>
+        <v>402</v>
       </c>
       <c r="C167" t="s">
         <v>39</v>
       </c>
       <c r="D167">
         <v>154</v>
       </c>
       <c r="E167">
         <v>154</v>
       </c>
     </row>
     <row r="168"/>
     <row r="169">
       <c r="A169">
         <v>24</v>
       </c>
       <c r="B169" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C169" t="s">
         <v>36</v>
       </c>
       <c r="D169">
         <v>1272</v>
       </c>
       <c r="E169">
         <v>1272</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
         <v>31</v>
       </c>
       <c r="B170" t="s">
         <v>31</v>
       </c>
       <c r="C170" t="s">
         <v>37</v>
       </c>
       <c r="D170">
         <v>724</v>
       </c>
       <c r="E170">
         <v>724</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>1</v>
       </c>
       <c r="B171" t="s">
-        <v>524</v>
+        <v>403</v>
       </c>
       <c r="C171" t="s">
         <v>39</v>
       </c>
       <c r="D171">
         <v>548</v>
       </c>
       <c r="E171">
         <v>548</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" t="s">
+        <v>404</v>
+      </c>
+      <c r="D2" t="s">
+        <v>405</v>
+      </c>
+      <c r="E2" t="s">
+        <v>406</v>
+      </c>
+      <c r="F2" t="s">
+        <v>407</v>
+      </c>
+      <c r="G2">
+        <v>118232</v>
+      </c>
+      <c r="H2">
+        <v>96145</v>
+      </c>
+      <c r="I2">
+        <v>90894</v>
+      </c>
+      <c r="J2">
+        <v>74055</v>
+      </c>
+      <c r="K2">
+        <v>38042</v>
+      </c>
+      <c r="L2">
+        <v>2332</v>
+      </c>
+      <c r="M2">
+        <v>8967</v>
+      </c>
+      <c r="N2">
+        <v>48960</v>
+      </c>
+      <c r="O2">
+        <v>34347</v>
+      </c>
+      <c r="P2">
+        <v>39902</v>
+      </c>
+      <c r="Q2">
+        <v>6272</v>
+      </c>
+      <c r="R2">
+        <v>5214</v>
+      </c>
+      <c r="S2">
+        <v>4640</v>
+      </c>
+      <c r="T2">
+        <v>865</v>
+      </c>
+      <c r="U2">
+        <v>568867</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" t="s">
+        <v>32</v>
+      </c>
+      <c r="G3">
+        <v>118232</v>
+      </c>
+      <c r="H3">
+        <v>96145</v>
+      </c>
+      <c r="I3">
+        <v>90894</v>
+      </c>
+      <c r="J3">
+        <v>74055</v>
+      </c>
+      <c r="K3">
+        <v>38042</v>
+      </c>
+      <c r="L3">
+        <v>2332</v>
+      </c>
+      <c r="M3">
+        <v>8967</v>
+      </c>
+      <c r="N3">
+        <v>48960</v>
+      </c>
+      <c r="O3">
+        <v>34347</v>
+      </c>
+      <c r="P3">
+        <v>39902</v>
+      </c>
+      <c r="Q3">
+        <v>6272</v>
+      </c>
+      <c r="R3">
+        <v>5214</v>
+      </c>
+      <c r="S3">
+        <v>4640</v>
+      </c>
+      <c r="T3">
+        <v>865</v>
+      </c>
+      <c r="U3">
+        <v>568867</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>36</v>
+      </c>
+      <c r="D2">
+        <v>118232</v>
+      </c>
+      <c r="E2">
+        <v>118232</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D3">
+        <v>23985</v>
+      </c>
+      <c r="E3">
+        <v>23985</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>408</v>
+      </c>
+      <c r="C4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D4">
+        <v>17886</v>
+      </c>
+      <c r="E4">
+        <v>17886</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>409</v>
+      </c>
+      <c r="C5" t="s">
+        <v>39</v>
+      </c>
+      <c r="D5">
+        <v>17004</v>
+      </c>
+      <c r="E5">
+        <v>17004</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>410</v>
+      </c>
+      <c r="C6" t="s">
+        <v>39</v>
+      </c>
+      <c r="D6">
+        <v>30070</v>
+      </c>
+      <c r="E6">
+        <v>30070</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>411</v>
+      </c>
+      <c r="C7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D7">
+        <v>4146</v>
+      </c>
+      <c r="E7">
+        <v>4146</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>412</v>
+      </c>
+      <c r="C8" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8">
+        <v>1680</v>
+      </c>
+      <c r="E8">
+        <v>1680</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>413</v>
+      </c>
+      <c r="C9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D9">
+        <v>1804</v>
+      </c>
+      <c r="E9">
+        <v>1804</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>414</v>
+      </c>
+      <c r="C10" t="s">
+        <v>39</v>
+      </c>
+      <c r="D10">
+        <v>1499</v>
+      </c>
+      <c r="E10">
+        <v>1499</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>415</v>
+      </c>
+      <c r="C11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11">
+        <v>1216</v>
+      </c>
+      <c r="E11">
+        <v>1216</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>416</v>
+      </c>
+      <c r="C12" t="s">
+        <v>39</v>
+      </c>
+      <c r="D12">
+        <v>301</v>
+      </c>
+      <c r="E12">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
+        <v>417</v>
+      </c>
+      <c r="C13" t="s">
+        <v>39</v>
+      </c>
+      <c r="D13">
+        <v>18641</v>
+      </c>
+      <c r="E13">
+        <v>18641</v>
+      </c>
+    </row>
+    <row r="14"/>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>7</v>
+      </c>
+      <c r="C15" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15">
+        <v>96145</v>
+      </c>
+      <c r="E15">
+        <v>96145</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16" t="s">
+        <v>31</v>
+      </c>
+      <c r="C16" t="s">
+        <v>37</v>
+      </c>
+      <c r="D16">
+        <v>34230</v>
+      </c>
+      <c r="E16">
+        <v>34230</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>1</v>
+      </c>
+      <c r="B17" t="s">
+        <v>418</v>
+      </c>
+      <c r="C17" t="s">
+        <v>39</v>
+      </c>
+      <c r="D17">
+        <v>38056</v>
+      </c>
+      <c r="E17">
+        <v>38056</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>2</v>
+      </c>
+      <c r="B18" t="s">
+        <v>419</v>
+      </c>
+      <c r="C18" t="s">
+        <v>39</v>
+      </c>
+      <c r="D18">
+        <v>7888</v>
+      </c>
+      <c r="E18">
+        <v>7888</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>3</v>
+      </c>
+      <c r="B19" t="s">
+        <v>420</v>
+      </c>
+      <c r="C19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D19">
+        <v>2517</v>
+      </c>
+      <c r="E19">
+        <v>2517</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>4</v>
+      </c>
+      <c r="B20" t="s">
+        <v>421</v>
+      </c>
+      <c r="C20" t="s">
+        <v>39</v>
+      </c>
+      <c r="D20">
+        <v>2878</v>
+      </c>
+      <c r="E20">
+        <v>2878</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>5</v>
+      </c>
+      <c r="B21" t="s">
+        <v>422</v>
+      </c>
+      <c r="C21" t="s">
+        <v>39</v>
+      </c>
+      <c r="D21">
+        <v>2337</v>
+      </c>
+      <c r="E21">
+        <v>2337</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>6</v>
+      </c>
+      <c r="B22" t="s">
+        <v>423</v>
+      </c>
+      <c r="C22" t="s">
+        <v>39</v>
+      </c>
+      <c r="D22">
+        <v>2418</v>
+      </c>
+      <c r="E22">
+        <v>2418</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>7</v>
+      </c>
+      <c r="B23" t="s">
+        <v>424</v>
+      </c>
+      <c r="C23" t="s">
+        <v>39</v>
+      </c>
+      <c r="D23">
+        <v>1159</v>
+      </c>
+      <c r="E23">
+        <v>1159</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>8</v>
+      </c>
+      <c r="B24" t="s">
+        <v>425</v>
+      </c>
+      <c r="C24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D24">
+        <v>2089</v>
+      </c>
+      <c r="E24">
+        <v>2089</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>9</v>
+      </c>
+      <c r="B25" t="s">
+        <v>426</v>
+      </c>
+      <c r="C25" t="s">
+        <v>39</v>
+      </c>
+      <c r="D25">
+        <v>538</v>
+      </c>
+      <c r="E25">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>10</v>
+      </c>
+      <c r="B26" t="s">
+        <v>427</v>
+      </c>
+      <c r="C26" t="s">
+        <v>39</v>
+      </c>
+      <c r="D26">
+        <v>2035</v>
+      </c>
+      <c r="E26">
+        <v>2035</v>
+      </c>
+    </row>
+    <row r="27"/>
+    <row r="28">
+      <c r="A28">
+        <v>3</v>
+      </c>
+      <c r="B28" t="s">
+        <v>8</v>
+      </c>
+      <c r="C28" t="s">
+        <v>36</v>
+      </c>
+      <c r="D28">
+        <v>90894</v>
+      </c>
+      <c r="E28">
+        <v>90894</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>31</v>
+      </c>
+      <c r="B29" t="s">
+        <v>31</v>
+      </c>
+      <c r="C29" t="s">
+        <v>37</v>
+      </c>
+      <c r="D29">
+        <v>26911</v>
+      </c>
+      <c r="E29">
+        <v>26911</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>1</v>
+      </c>
+      <c r="B30" t="s">
+        <v>428</v>
+      </c>
+      <c r="C30" t="s">
+        <v>39</v>
+      </c>
+      <c r="D30">
+        <v>12448</v>
+      </c>
+      <c r="E30">
+        <v>12448</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>2</v>
+      </c>
+      <c r="B31" t="s">
+        <v>429</v>
+      </c>
+      <c r="C31" t="s">
+        <v>39</v>
+      </c>
+      <c r="D31">
+        <v>4894</v>
+      </c>
+      <c r="E31">
+        <v>4894</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>3</v>
+      </c>
+      <c r="B32" t="s">
+        <v>430</v>
+      </c>
+      <c r="C32" t="s">
+        <v>39</v>
+      </c>
+      <c r="D32">
+        <v>20716</v>
+      </c>
+      <c r="E32">
+        <v>20716</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>4</v>
+      </c>
+      <c r="B33" t="s">
+        <v>431</v>
+      </c>
+      <c r="C33" t="s">
+        <v>39</v>
+      </c>
+      <c r="D33">
+        <v>12164</v>
+      </c>
+      <c r="E33">
+        <v>12164</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>5</v>
+      </c>
+      <c r="B34" t="s">
+        <v>432</v>
+      </c>
+      <c r="C34" t="s">
+        <v>39</v>
+      </c>
+      <c r="D34">
+        <v>4015</v>
+      </c>
+      <c r="E34">
+        <v>4015</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>6</v>
+      </c>
+      <c r="B35" t="s">
+        <v>433</v>
+      </c>
+      <c r="C35" t="s">
+        <v>39</v>
+      </c>
+      <c r="D35">
+        <v>1408</v>
+      </c>
+      <c r="E35">
+        <v>1408</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>7</v>
+      </c>
+      <c r="B36" t="s">
+        <v>434</v>
+      </c>
+      <c r="C36" t="s">
+        <v>39</v>
+      </c>
+      <c r="D36">
+        <v>1179</v>
+      </c>
+      <c r="E36">
+        <v>1179</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>8</v>
+      </c>
+      <c r="B37" t="s">
+        <v>435</v>
+      </c>
+      <c r="C37" t="s">
+        <v>39</v>
+      </c>
+      <c r="D37">
+        <v>2448</v>
+      </c>
+      <c r="E37">
+        <v>2448</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>9</v>
+      </c>
+      <c r="B38" t="s">
+        <v>436</v>
+      </c>
+      <c r="C38" t="s">
+        <v>39</v>
+      </c>
+      <c r="D38">
+        <v>990</v>
+      </c>
+      <c r="E38">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>10</v>
+      </c>
+      <c r="B39" t="s">
+        <v>437</v>
+      </c>
+      <c r="C39" t="s">
+        <v>39</v>
+      </c>
+      <c r="D39">
+        <v>3721</v>
+      </c>
+      <c r="E39">
+        <v>3721</v>
+      </c>
+    </row>
+    <row r="40"/>
+    <row r="41">
+      <c r="A41">
+        <v>4</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>36</v>
+      </c>
+      <c r="D41">
+        <v>74055</v>
+      </c>
+      <c r="E41">
+        <v>74055</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="s">
+        <v>31</v>
+      </c>
+      <c r="B42" t="s">
+        <v>31</v>
+      </c>
+      <c r="C42" t="s">
+        <v>37</v>
+      </c>
+      <c r="D42">
+        <v>19459</v>
+      </c>
+      <c r="E42">
+        <v>19459</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>1</v>
+      </c>
+      <c r="B43" t="s">
+        <v>438</v>
+      </c>
+      <c r="C43" t="s">
+        <v>39</v>
+      </c>
+      <c r="D43">
+        <v>15099</v>
+      </c>
+      <c r="E43">
+        <v>15099</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>2</v>
+      </c>
+      <c r="B44" t="s">
+        <v>439</v>
+      </c>
+      <c r="C44" t="s">
+        <v>39</v>
+      </c>
+      <c r="D44">
+        <v>26284</v>
+      </c>
+      <c r="E44">
+        <v>26284</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>3</v>
+      </c>
+      <c r="B45" t="s">
+        <v>440</v>
+      </c>
+      <c r="C45" t="s">
+        <v>39</v>
+      </c>
+      <c r="D45">
+        <v>3241</v>
+      </c>
+      <c r="E45">
+        <v>3241</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>4</v>
+      </c>
+      <c r="B46" t="s">
+        <v>441</v>
+      </c>
+      <c r="C46" t="s">
+        <v>39</v>
+      </c>
+      <c r="D46">
+        <v>3664</v>
+      </c>
+      <c r="E46">
+        <v>3664</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>5</v>
+      </c>
+      <c r="B47" t="s">
+        <v>442</v>
+      </c>
+      <c r="C47" t="s">
+        <v>39</v>
+      </c>
+      <c r="D47">
+        <v>2320</v>
+      </c>
+      <c r="E47">
+        <v>2320</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>6</v>
+      </c>
+      <c r="B48" t="s">
+        <v>443</v>
+      </c>
+      <c r="C48" t="s">
+        <v>39</v>
+      </c>
+      <c r="D48">
+        <v>1152</v>
+      </c>
+      <c r="E48">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>7</v>
+      </c>
+      <c r="B49" t="s">
+        <v>444</v>
+      </c>
+      <c r="C49" t="s">
+        <v>39</v>
+      </c>
+      <c r="D49">
+        <v>881</v>
+      </c>
+      <c r="E49">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>8</v>
+      </c>
+      <c r="B50" t="s">
+        <v>445</v>
+      </c>
+      <c r="C50" t="s">
+        <v>39</v>
+      </c>
+      <c r="D50">
+        <v>877</v>
+      </c>
+      <c r="E50">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>9</v>
+      </c>
+      <c r="B51" t="s">
+        <v>446</v>
+      </c>
+      <c r="C51" t="s">
+        <v>39</v>
+      </c>
+      <c r="D51">
+        <v>437</v>
+      </c>
+      <c r="E51">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>10</v>
+      </c>
+      <c r="B52" t="s">
+        <v>447</v>
+      </c>
+      <c r="C52" t="s">
+        <v>39</v>
+      </c>
+      <c r="D52">
+        <v>641</v>
+      </c>
+      <c r="E52">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="53"/>
+    <row r="54">
+      <c r="A54">
+        <v>5</v>
+      </c>
+      <c r="B54" t="s">
+        <v>10</v>
+      </c>
+      <c r="C54" t="s">
+        <v>36</v>
+      </c>
+      <c r="D54">
+        <v>38042</v>
+      </c>
+      <c r="E54">
+        <v>38042</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="s">
+        <v>31</v>
+      </c>
+      <c r="B55" t="s">
+        <v>31</v>
+      </c>
+      <c r="C55" t="s">
+        <v>37</v>
+      </c>
+      <c r="D55">
+        <v>8912</v>
+      </c>
+      <c r="E55">
+        <v>8912</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>1</v>
+      </c>
+      <c r="B56" t="s">
+        <v>448</v>
+      </c>
+      <c r="C56" t="s">
+        <v>39</v>
+      </c>
+      <c r="D56">
+        <v>15376</v>
+      </c>
+      <c r="E56">
+        <v>15376</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>2</v>
+      </c>
+      <c r="B57" t="s">
+        <v>449</v>
+      </c>
+      <c r="C57" t="s">
+        <v>39</v>
+      </c>
+      <c r="D57">
+        <v>6302</v>
+      </c>
+      <c r="E57">
+        <v>6302</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>3</v>
+      </c>
+      <c r="B58" t="s">
+        <v>450</v>
+      </c>
+      <c r="C58" t="s">
+        <v>39</v>
+      </c>
+      <c r="D58">
+        <v>1091</v>
+      </c>
+      <c r="E58">
+        <v>1091</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>4</v>
+      </c>
+      <c r="B59" t="s">
+        <v>451</v>
+      </c>
+      <c r="C59" t="s">
+        <v>39</v>
+      </c>
+      <c r="D59">
+        <v>1006</v>
+      </c>
+      <c r="E59">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>5</v>
+      </c>
+      <c r="B60" t="s">
+        <v>452</v>
+      </c>
+      <c r="C60" t="s">
+        <v>39</v>
+      </c>
+      <c r="D60">
+        <v>2759</v>
+      </c>
+      <c r="E60">
+        <v>2759</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>6</v>
+      </c>
+      <c r="B61" t="s">
+        <v>453</v>
+      </c>
+      <c r="C61" t="s">
+        <v>39</v>
+      </c>
+      <c r="D61">
+        <v>655</v>
+      </c>
+      <c r="E61">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>7</v>
+      </c>
+      <c r="B62" t="s">
+        <v>454</v>
+      </c>
+      <c r="C62" t="s">
+        <v>39</v>
+      </c>
+      <c r="D62">
+        <v>370</v>
+      </c>
+      <c r="E62">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>8</v>
+      </c>
+      <c r="B63" t="s">
+        <v>455</v>
+      </c>
+      <c r="C63" t="s">
+        <v>39</v>
+      </c>
+      <c r="D63">
+        <v>190</v>
+      </c>
+      <c r="E63">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>9</v>
+      </c>
+      <c r="B64" t="s">
+        <v>456</v>
+      </c>
+      <c r="C64" t="s">
+        <v>39</v>
+      </c>
+      <c r="D64">
+        <v>220</v>
+      </c>
+      <c r="E64">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>10</v>
+      </c>
+      <c r="B65" t="s">
+        <v>457</v>
+      </c>
+      <c r="C65" t="s">
+        <v>39</v>
+      </c>
+      <c r="D65">
+        <v>1161</v>
+      </c>
+      <c r="E65">
+        <v>1161</v>
+      </c>
+    </row>
+    <row r="66"/>
+    <row r="67">
+      <c r="A67">
+        <v>6</v>
+      </c>
+      <c r="B67" t="s">
+        <v>11</v>
+      </c>
+      <c r="C67" t="s">
+        <v>36</v>
+      </c>
+      <c r="D67">
+        <v>2332</v>
+      </c>
+      <c r="E67">
+        <v>2332</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="s">
+        <v>31</v>
+      </c>
+      <c r="B68" t="s">
+        <v>31</v>
+      </c>
+      <c r="C68" t="s">
+        <v>37</v>
+      </c>
+      <c r="D68">
+        <v>1635</v>
+      </c>
+      <c r="E68">
+        <v>1635</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>1</v>
+      </c>
+      <c r="B69" t="s">
+        <v>458</v>
+      </c>
+      <c r="C69" t="s">
+        <v>39</v>
+      </c>
+      <c r="D69">
+        <v>697</v>
+      </c>
+      <c r="E69">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="70"/>
+    <row r="71">
+      <c r="A71">
+        <v>7</v>
+      </c>
+      <c r="B71" t="s">
+        <v>12</v>
+      </c>
+      <c r="C71" t="s">
+        <v>36</v>
+      </c>
+      <c r="D71">
+        <v>8967</v>
+      </c>
+      <c r="E71">
+        <v>8967</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="s">
+        <v>31</v>
+      </c>
+      <c r="B72" t="s">
+        <v>31</v>
+      </c>
+      <c r="C72" t="s">
+        <v>37</v>
+      </c>
+      <c r="D72">
+        <v>3885</v>
+      </c>
+      <c r="E72">
+        <v>3885</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>1</v>
+      </c>
+      <c r="B73" t="s">
+        <v>459</v>
+      </c>
+      <c r="C73" t="s">
+        <v>39</v>
+      </c>
+      <c r="D73">
+        <v>3004</v>
+      </c>
+      <c r="E73">
+        <v>3004</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>2</v>
+      </c>
+      <c r="B74" t="s">
+        <v>460</v>
+      </c>
+      <c r="C74" t="s">
+        <v>39</v>
+      </c>
+      <c r="D74">
+        <v>1051</v>
+      </c>
+      <c r="E74">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>3</v>
+      </c>
+      <c r="B75" t="s">
+        <v>461</v>
+      </c>
+      <c r="C75" t="s">
+        <v>39</v>
+      </c>
+      <c r="D75">
+        <v>390</v>
+      </c>
+      <c r="E75">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>4</v>
+      </c>
+      <c r="B76" t="s">
+        <v>462</v>
+      </c>
+      <c r="C76" t="s">
+        <v>39</v>
+      </c>
+      <c r="D76">
+        <v>637</v>
+      </c>
+      <c r="E76">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="77"/>
+    <row r="78">
+      <c r="A78">
+        <v>8</v>
+      </c>
+      <c r="B78" t="s">
+        <v>13</v>
+      </c>
+      <c r="C78" t="s">
+        <v>36</v>
+      </c>
+      <c r="D78">
+        <v>48960</v>
+      </c>
+      <c r="E78">
+        <v>48960</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="s">
+        <v>31</v>
+      </c>
+      <c r="B79" t="s">
+        <v>31</v>
+      </c>
+      <c r="C79" t="s">
+        <v>37</v>
+      </c>
+      <c r="D79">
+        <v>8523</v>
+      </c>
+      <c r="E79">
+        <v>8523</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>1</v>
+      </c>
+      <c r="B80" t="s">
+        <v>463</v>
+      </c>
+      <c r="C80" t="s">
+        <v>39</v>
+      </c>
+      <c r="D80">
+        <v>13548</v>
+      </c>
+      <c r="E80">
+        <v>13548</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>2</v>
+      </c>
+      <c r="B81" t="s">
+        <v>464</v>
+      </c>
+      <c r="C81" t="s">
+        <v>39</v>
+      </c>
+      <c r="D81">
+        <v>1384</v>
+      </c>
+      <c r="E81">
+        <v>1384</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>3</v>
+      </c>
+      <c r="B82" t="s">
+        <v>465</v>
+      </c>
+      <c r="C82" t="s">
+        <v>39</v>
+      </c>
+      <c r="D82">
+        <v>9804</v>
+      </c>
+      <c r="E82">
+        <v>9804</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>4</v>
+      </c>
+      <c r="B83" t="s">
+        <v>466</v>
+      </c>
+      <c r="C83" t="s">
+        <v>39</v>
+      </c>
+      <c r="D83">
+        <v>6408</v>
+      </c>
+      <c r="E83">
+        <v>6408</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>5</v>
+      </c>
+      <c r="B84" t="s">
+        <v>467</v>
+      </c>
+      <c r="C84" t="s">
+        <v>39</v>
+      </c>
+      <c r="D84">
+        <v>5803</v>
+      </c>
+      <c r="E84">
+        <v>5803</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>6</v>
+      </c>
+      <c r="B85" t="s">
+        <v>468</v>
+      </c>
+      <c r="C85" t="s">
+        <v>39</v>
+      </c>
+      <c r="D85">
+        <v>437</v>
+      </c>
+      <c r="E85">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>7</v>
+      </c>
+      <c r="B86" t="s">
+        <v>469</v>
+      </c>
+      <c r="C86" t="s">
+        <v>39</v>
+      </c>
+      <c r="D86">
+        <v>405</v>
+      </c>
+      <c r="E86">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>8</v>
+      </c>
+      <c r="B87" t="s">
+        <v>470</v>
+      </c>
+      <c r="C87" t="s">
+        <v>39</v>
+      </c>
+      <c r="D87">
+        <v>643</v>
+      </c>
+      <c r="E87">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>9</v>
+      </c>
+      <c r="B88" t="s">
+        <v>471</v>
+      </c>
+      <c r="C88" t="s">
+        <v>39</v>
+      </c>
+      <c r="D88">
+        <v>186</v>
+      </c>
+      <c r="E88">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>10</v>
+      </c>
+      <c r="B89" t="s">
+        <v>472</v>
+      </c>
+      <c r="C89" t="s">
+        <v>39</v>
+      </c>
+      <c r="D89">
+        <v>1819</v>
+      </c>
+      <c r="E89">
+        <v>1819</v>
+      </c>
+    </row>
+    <row r="90"/>
+    <row r="91">
+      <c r="A91">
+        <v>12</v>
+      </c>
+      <c r="B91" t="s">
+        <v>16</v>
+      </c>
+      <c r="C91" t="s">
+        <v>36</v>
+      </c>
+      <c r="D91">
+        <v>34347</v>
+      </c>
+      <c r="E91">
+        <v>34347</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="s">
+        <v>31</v>
+      </c>
+      <c r="B92" t="s">
+        <v>31</v>
+      </c>
+      <c r="C92" t="s">
+        <v>37</v>
+      </c>
+      <c r="D92">
+        <v>6594</v>
+      </c>
+      <c r="E92">
+        <v>6594</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>1</v>
+      </c>
+      <c r="B93" t="s">
+        <v>473</v>
+      </c>
+      <c r="C93" t="s">
+        <v>39</v>
+      </c>
+      <c r="D93">
+        <v>6577</v>
+      </c>
+      <c r="E93">
+        <v>6577</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>2</v>
+      </c>
+      <c r="B94" t="s">
+        <v>474</v>
+      </c>
+      <c r="C94" t="s">
+        <v>39</v>
+      </c>
+      <c r="D94">
+        <v>2173</v>
+      </c>
+      <c r="E94">
+        <v>2173</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>3</v>
+      </c>
+      <c r="B95" t="s">
+        <v>475</v>
+      </c>
+      <c r="C95" t="s">
+        <v>39</v>
+      </c>
+      <c r="D95">
+        <v>4537</v>
+      </c>
+      <c r="E95">
+        <v>4537</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>4</v>
+      </c>
+      <c r="B96" t="s">
+        <v>476</v>
+      </c>
+      <c r="C96" t="s">
+        <v>39</v>
+      </c>
+      <c r="D96">
+        <v>5276</v>
+      </c>
+      <c r="E96">
+        <v>5276</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>5</v>
+      </c>
+      <c r="B97" t="s">
+        <v>477</v>
+      </c>
+      <c r="C97" t="s">
+        <v>39</v>
+      </c>
+      <c r="D97">
+        <v>506</v>
+      </c>
+      <c r="E97">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>6</v>
+      </c>
+      <c r="B98" t="s">
+        <v>478</v>
+      </c>
+      <c r="C98" t="s">
+        <v>39</v>
+      </c>
+      <c r="D98">
+        <v>642</v>
+      </c>
+      <c r="E98">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>7</v>
+      </c>
+      <c r="B99" t="s">
+        <v>479</v>
+      </c>
+      <c r="C99" t="s">
+        <v>39</v>
+      </c>
+      <c r="D99">
+        <v>722</v>
+      </c>
+      <c r="E99">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>8</v>
+      </c>
+      <c r="B100" t="s">
+        <v>480</v>
+      </c>
+      <c r="C100" t="s">
+        <v>39</v>
+      </c>
+      <c r="D100">
+        <v>362</v>
+      </c>
+      <c r="E100">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>9</v>
+      </c>
+      <c r="B101" t="s">
+        <v>481</v>
+      </c>
+      <c r="C101" t="s">
+        <v>39</v>
+      </c>
+      <c r="D101">
+        <v>3344</v>
+      </c>
+      <c r="E101">
+        <v>3344</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>10</v>
+      </c>
+      <c r="B102" t="s">
+        <v>482</v>
+      </c>
+      <c r="C102" t="s">
+        <v>39</v>
+      </c>
+      <c r="D102">
+        <v>3614</v>
+      </c>
+      <c r="E102">
+        <v>3614</v>
+      </c>
+    </row>
+    <row r="103"/>
+    <row r="104">
+      <c r="A104">
+        <v>14</v>
+      </c>
+      <c r="B104" t="s">
+        <v>18</v>
+      </c>
+      <c r="C104" t="s">
+        <v>36</v>
+      </c>
+      <c r="D104">
+        <v>39902</v>
+      </c>
+      <c r="E104">
+        <v>39902</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="s">
+        <v>31</v>
+      </c>
+      <c r="B105" t="s">
+        <v>31</v>
+      </c>
+      <c r="C105" t="s">
+        <v>37</v>
+      </c>
+      <c r="D105">
+        <v>8607</v>
+      </c>
+      <c r="E105">
+        <v>8607</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>1</v>
+      </c>
+      <c r="B106" t="s">
+        <v>483</v>
+      </c>
+      <c r="C106" t="s">
+        <v>39</v>
+      </c>
+      <c r="D106">
+        <v>22735</v>
+      </c>
+      <c r="E106">
+        <v>22735</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>2</v>
+      </c>
+      <c r="B107" t="s">
+        <v>484</v>
+      </c>
+      <c r="C107" t="s">
+        <v>39</v>
+      </c>
+      <c r="D107">
+        <v>3169</v>
+      </c>
+      <c r="E107">
+        <v>3169</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>3</v>
+      </c>
+      <c r="B108" t="s">
+        <v>485</v>
+      </c>
+      <c r="C108" t="s">
+        <v>39</v>
+      </c>
+      <c r="D108">
+        <v>1370</v>
+      </c>
+      <c r="E108">
+        <v>1370</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>4</v>
+      </c>
+      <c r="B109" t="s">
+        <v>486</v>
+      </c>
+      <c r="C109" t="s">
+        <v>39</v>
+      </c>
+      <c r="D109">
+        <v>1109</v>
+      </c>
+      <c r="E109">
+        <v>1109</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>5</v>
+      </c>
+      <c r="B110" t="s">
+        <v>487</v>
+      </c>
+      <c r="C110" t="s">
+        <v>39</v>
+      </c>
+      <c r="D110">
+        <v>538</v>
+      </c>
+      <c r="E110">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>6</v>
+      </c>
+      <c r="B111" t="s">
+        <v>488</v>
+      </c>
+      <c r="C111" t="s">
+        <v>39</v>
+      </c>
+      <c r="D111">
+        <v>456</v>
+      </c>
+      <c r="E111">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>7</v>
+      </c>
+      <c r="B112" t="s">
+        <v>489</v>
+      </c>
+      <c r="C112" t="s">
+        <v>39</v>
+      </c>
+      <c r="D112">
+        <v>728</v>
+      </c>
+      <c r="E112">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>8</v>
+      </c>
+      <c r="B113" t="s">
+        <v>490</v>
+      </c>
+      <c r="C113" t="s">
+        <v>39</v>
+      </c>
+      <c r="D113">
+        <v>505</v>
+      </c>
+      <c r="E113">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>9</v>
+      </c>
+      <c r="B114" t="s">
+        <v>491</v>
+      </c>
+      <c r="C114" t="s">
+        <v>39</v>
+      </c>
+      <c r="D114">
+        <v>173</v>
+      </c>
+      <c r="E114">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>10</v>
+      </c>
+      <c r="B115" t="s">
+        <v>492</v>
+      </c>
+      <c r="C115" t="s">
+        <v>39</v>
+      </c>
+      <c r="D115">
+        <v>512</v>
+      </c>
+      <c r="E115">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="116"/>
+    <row r="117">
+      <c r="A117">
+        <v>15</v>
+      </c>
+      <c r="B117" t="s">
+        <v>19</v>
+      </c>
+      <c r="C117" t="s">
+        <v>36</v>
+      </c>
+      <c r="D117">
+        <v>6272</v>
+      </c>
+      <c r="E117">
+        <v>6272</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="s">
+        <v>31</v>
+      </c>
+      <c r="B118" t="s">
+        <v>31</v>
+      </c>
+      <c r="C118" t="s">
+        <v>37</v>
+      </c>
+      <c r="D118">
+        <v>3187</v>
+      </c>
+      <c r="E118">
+        <v>3187</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>1</v>
+      </c>
+      <c r="B119" t="s">
+        <v>493</v>
+      </c>
+      <c r="C119" t="s">
+        <v>39</v>
+      </c>
+      <c r="D119">
+        <v>1877</v>
+      </c>
+      <c r="E119">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>2</v>
+      </c>
+      <c r="B120" t="s">
+        <v>494</v>
+      </c>
+      <c r="C120" t="s">
+        <v>39</v>
+      </c>
+      <c r="D120">
+        <v>1208</v>
+      </c>
+      <c r="E120">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="121"/>
+    <row r="122">
+      <c r="A122">
+        <v>16</v>
+      </c>
+      <c r="B122" t="s">
+        <v>20</v>
+      </c>
+      <c r="C122" t="s">
+        <v>36</v>
+      </c>
+      <c r="D122">
+        <v>5214</v>
+      </c>
+      <c r="E122">
+        <v>5214</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="s">
+        <v>31</v>
+      </c>
+      <c r="B123" t="s">
+        <v>31</v>
+      </c>
+      <c r="C123" t="s">
+        <v>37</v>
+      </c>
+      <c r="D123">
+        <v>1149</v>
+      </c>
+      <c r="E123">
+        <v>1149</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>1</v>
+      </c>
+      <c r="B124" t="s">
+        <v>495</v>
+      </c>
+      <c r="C124" t="s">
+        <v>39</v>
+      </c>
+      <c r="D124">
+        <v>694</v>
+      </c>
+      <c r="E124">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>2</v>
+      </c>
+      <c r="B125" t="s">
+        <v>496</v>
+      </c>
+      <c r="C125" t="s">
+        <v>39</v>
+      </c>
+      <c r="D125">
+        <v>432</v>
+      </c>
+      <c r="E125">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>3</v>
+      </c>
+      <c r="B126" t="s">
+        <v>497</v>
+      </c>
+      <c r="C126" t="s">
+        <v>39</v>
+      </c>
+      <c r="D126">
+        <v>210</v>
+      </c>
+      <c r="E126">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>4</v>
+      </c>
+      <c r="B127" t="s">
+        <v>498</v>
+      </c>
+      <c r="C127" t="s">
+        <v>39</v>
+      </c>
+      <c r="D127">
+        <v>114</v>
+      </c>
+      <c r="E127">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>5</v>
+      </c>
+      <c r="B128" t="s">
+        <v>499</v>
+      </c>
+      <c r="C128" t="s">
+        <v>39</v>
+      </c>
+      <c r="D128">
+        <v>123</v>
+      </c>
+      <c r="E128">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>6</v>
+      </c>
+      <c r="B129" t="s">
+        <v>500</v>
+      </c>
+      <c r="C129" t="s">
+        <v>39</v>
+      </c>
+      <c r="D129">
+        <v>51</v>
+      </c>
+      <c r="E129">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>7</v>
+      </c>
+      <c r="B130" t="s">
+        <v>501</v>
+      </c>
+      <c r="C130" t="s">
+        <v>39</v>
+      </c>
+      <c r="D130">
+        <v>84</v>
+      </c>
+      <c r="E130">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>8</v>
+      </c>
+      <c r="B131" t="s">
+        <v>502</v>
+      </c>
+      <c r="C131" t="s">
+        <v>39</v>
+      </c>
+      <c r="D131">
+        <v>110</v>
+      </c>
+      <c r="E131">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>9</v>
+      </c>
+      <c r="B132" t="s">
+        <v>503</v>
+      </c>
+      <c r="C132" t="s">
+        <v>39</v>
+      </c>
+      <c r="D132">
+        <v>45</v>
+      </c>
+      <c r="E132">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>10</v>
+      </c>
+      <c r="B133" t="s">
+        <v>504</v>
+      </c>
+      <c r="C133" t="s">
+        <v>39</v>
+      </c>
+      <c r="D133">
+        <v>2202</v>
+      </c>
+      <c r="E133">
+        <v>2202</v>
+      </c>
+    </row>
+    <row r="134"/>
+    <row r="135">
+      <c r="A135">
+        <v>17</v>
+      </c>
+      <c r="B135" t="s">
+        <v>21</v>
+      </c>
+      <c r="C135" t="s">
+        <v>36</v>
+      </c>
+      <c r="D135">
+        <v>4640</v>
+      </c>
+      <c r="E135">
+        <v>4640</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="s">
+        <v>31</v>
+      </c>
+      <c r="B136" t="s">
+        <v>31</v>
+      </c>
+      <c r="C136" t="s">
+        <v>37</v>
+      </c>
+      <c r="D136">
+        <v>1298</v>
+      </c>
+      <c r="E136">
+        <v>1298</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>1</v>
+      </c>
+      <c r="B137" t="s">
+        <v>505</v>
+      </c>
+      <c r="C137" t="s">
+        <v>39</v>
+      </c>
+      <c r="D137">
+        <v>1306</v>
+      </c>
+      <c r="E137">
+        <v>1306</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>2</v>
+      </c>
+      <c r="B138" t="s">
+        <v>506</v>
+      </c>
+      <c r="C138" t="s">
+        <v>39</v>
+      </c>
+      <c r="D138">
+        <v>360</v>
+      </c>
+      <c r="E138">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>3</v>
+      </c>
+      <c r="B139" t="s">
+        <v>507</v>
+      </c>
+      <c r="C139" t="s">
+        <v>39</v>
+      </c>
+      <c r="D139">
+        <v>152</v>
+      </c>
+      <c r="E139">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>4</v>
+      </c>
+      <c r="B140" t="s">
+        <v>508</v>
+      </c>
+      <c r="C140" t="s">
+        <v>39</v>
+      </c>
+      <c r="D140">
+        <v>164</v>
+      </c>
+      <c r="E140">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>5</v>
+      </c>
+      <c r="B141" t="s">
+        <v>509</v>
+      </c>
+      <c r="C141" t="s">
+        <v>39</v>
+      </c>
+      <c r="D141">
+        <v>90</v>
+      </c>
+      <c r="E141">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>6</v>
+      </c>
+      <c r="B142" t="s">
+        <v>510</v>
+      </c>
+      <c r="C142" t="s">
+        <v>39</v>
+      </c>
+      <c r="D142">
+        <v>113</v>
+      </c>
+      <c r="E142">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>7</v>
+      </c>
+      <c r="B143" t="s">
+        <v>511</v>
+      </c>
+      <c r="C143" t="s">
+        <v>39</v>
+      </c>
+      <c r="D143">
+        <v>96</v>
+      </c>
+      <c r="E143">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>8</v>
+      </c>
+      <c r="B144" t="s">
+        <v>512</v>
+      </c>
+      <c r="C144" t="s">
+        <v>39</v>
+      </c>
+      <c r="D144">
+        <v>1061</v>
+      </c>
+      <c r="E144">
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="145"/>
+    <row r="146">
+      <c r="A146">
+        <v>24</v>
+      </c>
+      <c r="B146" t="s">
+        <v>22</v>
+      </c>
+      <c r="C146" t="s">
+        <v>36</v>
+      </c>
+      <c r="D146">
+        <v>865</v>
+      </c>
+      <c r="E146">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" t="s">
+        <v>31</v>
+      </c>
+      <c r="B147" t="s">
+        <v>31</v>
+      </c>
+      <c r="C147" t="s">
+        <v>37</v>
+      </c>
+      <c r="D147">
+        <v>544</v>
+      </c>
+      <c r="E147">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>1</v>
+      </c>
+      <c r="B148" t="s">
+        <v>513</v>
+      </c>
+      <c r="C148" t="s">
+        <v>39</v>
+      </c>
+      <c r="D148">
+        <v>195</v>
+      </c>
+      <c r="E148">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>2</v>
+      </c>
+      <c r="B149" t="s">
+        <v>514</v>
+      </c>
+      <c r="C149" t="s">
+        <v>39</v>
+      </c>
+      <c r="D149">
+        <v>126</v>
+      </c>
+      <c r="E149">
+        <v>126</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>