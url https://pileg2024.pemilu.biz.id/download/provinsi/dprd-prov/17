--- v0 (2026-02-07)
+++ v1 (2026-04-09)
@@ -16,189 +16,891 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
-    <sheet name="BENGKULU 6 - Partai" sheetId="2" r:id="rId4"/>
-[...12 lines deleted...]
-    <sheet name="BENGKULU 5 - Caleg" sheetId="15" r:id="rId18"/>
+    <sheet name="BENGKULU 3 - Partai" sheetId="2" r:id="rId4"/>
+    <sheet name="BENGKULU 3 - Caleg" sheetId="3" r:id="rId6"/>
+    <sheet name="BENGKULU 4 - Partai" sheetId="4" r:id="rId7"/>
+    <sheet name="BENGKULU 4 - Caleg" sheetId="5" r:id="rId8"/>
+    <sheet name="BENGKULU 5 - Partai" sheetId="6" r:id="rId9"/>
+    <sheet name="BENGKULU 5 - Caleg" sheetId="7" r:id="rId10"/>
+    <sheet name="BENGKULU 6 - Partai" sheetId="8" r:id="rId11"/>
+    <sheet name="BENGKULU 6 - Caleg" sheetId="9" r:id="rId12"/>
+    <sheet name="BENGKULU 7 - Partai" sheetId="10" r:id="rId13"/>
+    <sheet name="BENGKULU 7 - Caleg" sheetId="11" r:id="rId14"/>
+    <sheet name="BENGKULU 1 - Partai" sheetId="12" r:id="rId15"/>
+    <sheet name="BENGKULU 1 - Caleg" sheetId="13" r:id="rId16"/>
+    <sheet name="BENGKULU 2 - Partai" sheetId="14" r:id="rId17"/>
+    <sheet name="BENGKULU 2 - Caleg" sheetId="15" r:id="rId18"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="675" uniqueCount="675">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PROVINSI</t>
   </si>
   <si>
     <t>KODE DAPIL</t>
   </si>
   <si>
     <t>DAPIL</t>
   </si>
   <si>
     <t>KODE KABUPATEN</t>
   </si>
   <si>
     <t>KABUPATEN/KOTA</t>
   </si>
   <si>
     <t>PKB</t>
   </si>
   <si>
     <t>GERINDRA</t>
   </si>
   <si>
     <t>PDIP</t>
   </si>
   <si>
     <t>GOLKAR</t>
   </si>
   <si>
     <t>NASDEM</t>
   </si>
   <si>
+    <t>BURUH</t>
+  </si>
+  <si>
     <t>GELORA</t>
   </si>
   <si>
     <t>PKS</t>
   </si>
   <si>
+    <t>HANURA</t>
+  </si>
+  <si>
+    <t>PAN</t>
+  </si>
+  <si>
+    <t>PBB</t>
+  </si>
+  <si>
+    <t>DEMOKRAT</t>
+  </si>
+  <si>
+    <t>PERINDO</t>
+  </si>
+  <si>
+    <t>PPP</t>
+  </si>
+  <si>
+    <t>TOTAL SUARA</t>
+  </si>
+  <si>
+    <t>BENGKULU</t>
+  </si>
+  <si>
+    <t>170003</t>
+  </si>
+  <si>
+    <t>BENGKULU 3</t>
+  </si>
+  <si>
+    <t>1706</t>
+  </si>
+  <si>
+    <t>MUKO MUKO</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>NOMOR</t>
+  </si>
+  <si>
+    <t>PARTAI</t>
+  </si>
+  <si>
+    <t>JENIS SUARA</t>
+  </si>
+  <si>
+    <t>SUARA TOTAL</t>
+  </si>
+  <si>
+    <t>SUARA PARTAI</t>
+  </si>
+  <si>
+    <t>Ir. RENJES ZAETHEDDY</t>
+  </si>
+  <si>
+    <t>CALEG</t>
+  </si>
+  <si>
+    <t>HADISON, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>NOPIA LASARI, S.H.</t>
+  </si>
+  <si>
+    <t>MUHAMAD SOLEH, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>FITRI</t>
+  </si>
+  <si>
+    <t>MUKLASIN, S.E.</t>
+  </si>
+  <si>
+    <t>MURNA YENTI</t>
+  </si>
+  <si>
+    <t>ARIFIN, S.A.P.</t>
+  </si>
+  <si>
+    <t>WAHID MUBAROK, S.H.</t>
+  </si>
+  <si>
+    <t>BERNAD EKO CANDRA SIHITE, S.T.</t>
+  </si>
+  <si>
+    <t>ISRINA</t>
+  </si>
+  <si>
+    <t>IRSYAD</t>
+  </si>
+  <si>
+    <t>M. ALI SAFTAINI, S.E.</t>
+  </si>
+  <si>
+    <t>BADRUN HASANI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>LAILI HASWINI</t>
+  </si>
+  <si>
+    <t>Drs. SYAUKANI DAHARI</t>
+  </si>
+  <si>
+    <t>EVI GUSNIARTI, S.E.</t>
+  </si>
+  <si>
+    <t>ARNADI, S.Sos.</t>
+  </si>
+  <si>
+    <t>NURUL IKSAN, S.Pi.</t>
+  </si>
+  <si>
+    <t>SUWARNO</t>
+  </si>
+  <si>
+    <t>ROSLAN EFENDI</t>
+  </si>
+  <si>
+    <t>EVI RISTIASARY</t>
+  </si>
+  <si>
+    <t>BURHANDARI</t>
+  </si>
+  <si>
+    <t>MULYA HENDRO</t>
+  </si>
+  <si>
+    <t>ROSNU AMINY RIHARDIKA</t>
+  </si>
+  <si>
+    <t>ANDY SUHARY, S.E., M.Pd.</t>
+  </si>
+  <si>
+    <t>AHMAD DUNER, S.Hut.</t>
+  </si>
+  <si>
+    <t>SEPTI ANDRIASARI, S.Pd.</t>
+  </si>
+  <si>
+    <t>KABRI, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>NOVRI ARDIANTASARI, S.E.</t>
+  </si>
+  <si>
+    <t>FITRIYANI WARUWU</t>
+  </si>
+  <si>
+    <t>KHAIRUL PATA, S.Sos.</t>
+  </si>
+  <si>
+    <t>SUHARTO</t>
+  </si>
+  <si>
+    <t>NOVIAN FITRI</t>
+  </si>
+  <si>
+    <t>MUSTAQIM</t>
+  </si>
+  <si>
+    <t>DESNAWATI</t>
+  </si>
+  <si>
+    <t>JASNI BAHARI</t>
+  </si>
+  <si>
+    <t>Zikri, S.H., M.P.H.</t>
+  </si>
+  <si>
+    <t>Drs. ABDULLAH ABBAS</t>
+  </si>
+  <si>
+    <t>Murti Hariyanti, S.M., M.M.</t>
+  </si>
+  <si>
+    <t>Sunarya</t>
+  </si>
+  <si>
+    <t>WAHYU NUGROHO RAHADI, M.B.A.</t>
+  </si>
+  <si>
+    <t>Ir. RISMAN SIPAYUNG</t>
+  </si>
+  <si>
+    <t>HALIMAH SAKDIAH</t>
+  </si>
+  <si>
+    <t>ERISTHA MUZA</t>
+  </si>
+  <si>
+    <t>NURLAINI, S.H.</t>
+  </si>
+  <si>
+    <t>YUSNIAR</t>
+  </si>
+  <si>
+    <t>BERNADYN PANJI GUSTI WIRA UTAMA, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>TUBAGUS WAHYUDI</t>
+  </si>
+  <si>
+    <t>TOMI ARDIAN, S.E.</t>
+  </si>
+  <si>
+    <t>ELYA DWI JAYANTI</t>
+  </si>
+  <si>
+    <t>EMELIA KOTENSA</t>
+  </si>
+  <si>
     <t>PKN</t>
   </si>
   <si>
-    <t>HANURA</t>
-[...8 lines deleted...]
-    <t>DEMOKRAT</t>
+    <t>170004</t>
+  </si>
+  <si>
+    <t>BENGKULU 4</t>
+  </si>
+  <si>
+    <t>1707</t>
+  </si>
+  <si>
+    <t>LEBONG</t>
+  </si>
+  <si>
+    <t>1702</t>
+  </si>
+  <si>
+    <t>REJANG LEBONG</t>
+  </si>
+  <si>
+    <t>ANDIKA PUTRA</t>
+  </si>
+  <si>
+    <t>HERLIARDO, S.Ag.</t>
+  </si>
+  <si>
+    <t>SARIPAH AINI, S.Pd.</t>
+  </si>
+  <si>
+    <t>SELAMAT</t>
+  </si>
+  <si>
+    <t>RONALD REAGEN, S.Sos.</t>
+  </si>
+  <si>
+    <t>EMI EKAWATI</t>
+  </si>
+  <si>
+    <t>DIANA AGUSTIANY SITI FATIMAH PAHANG, S.T.P.</t>
+  </si>
+  <si>
+    <t>FARHAN ALFIKRI, S.Pd.</t>
+  </si>
+  <si>
+    <t>ARPANTONI</t>
+  </si>
+  <si>
+    <t>EPRIYA, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>ADNAN, S.Sos.</t>
+  </si>
+  <si>
+    <t>YENI HERIATI</t>
+  </si>
+  <si>
+    <t>YUZAM RINALDO FINSA, S.T.</t>
+  </si>
+  <si>
+    <t>INCE MARYANCE, S.Sos.</t>
+  </si>
+  <si>
+    <t>ARWANSAH</t>
+  </si>
+  <si>
+    <t>CHORINA, S.E.</t>
+  </si>
+  <si>
+    <t>VISCO PUTRA ALEXANDER, S.I.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Drs. SOPIAN RAZIK, S.Sos.</t>
+  </si>
+  <si>
+    <t>ANITA ANDRIANI, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>ROHANUR FAJRI, S.Sos.</t>
+  </si>
+  <si>
+    <t>EDI ANSYAH, S.H.</t>
+  </si>
+  <si>
+    <t>NURHAYATI</t>
+  </si>
+  <si>
+    <t>FATROLAZI, S.E.</t>
+  </si>
+  <si>
+    <t>NABILA NDESTA</t>
+  </si>
+  <si>
+    <t>BOY RINALDI</t>
+  </si>
+  <si>
+    <t>LIENSIANA</t>
+  </si>
+  <si>
+    <t>FAISAL SANTRI,  S.Kom.</t>
+  </si>
+  <si>
+    <t>MAHDI HUSEN</t>
+  </si>
+  <si>
+    <t>SINTARA PUTRI UMARRO, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>LOVI IRAWAN, S.H.</t>
+  </si>
+  <si>
+    <t>WAHONO</t>
+  </si>
+  <si>
+    <t>BETTY HARTIKA</t>
+  </si>
+  <si>
+    <t>Dra. NURHASANAH DWI PUTRI NINGSIH, M.S.</t>
+  </si>
+  <si>
+    <t>ZUMRATUL AINI</t>
+  </si>
+  <si>
+    <t>Dra. MARSENANY</t>
+  </si>
+  <si>
+    <t>ENDANG FILIAN, A.Md.</t>
+  </si>
+  <si>
+    <t>ZULASMI OCTARINA, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>WAHYUDA HENDIKA</t>
+  </si>
+  <si>
+    <t>BIKU BAJENGGO ADENE PERTAMO</t>
+  </si>
+  <si>
+    <t>MARDIANI</t>
+  </si>
+  <si>
+    <t>FERRY SHONEVIL JALALLUDDIN</t>
+  </si>
+  <si>
+    <t>WAHYU RIVALDO, M.Pd.</t>
+  </si>
+  <si>
+    <t>AULIA DESPITA SARI</t>
+  </si>
+  <si>
+    <t>MARTINI</t>
+  </si>
+  <si>
+    <t>AGUNG PRAYOGA</t>
+  </si>
+  <si>
+    <t>Erping Piser</t>
+  </si>
+  <si>
+    <t>Rian Putra Wijaya</t>
+  </si>
+  <si>
+    <t>Nurlaila</t>
+  </si>
+  <si>
+    <t>MUHAMMAD REFKI SENANDY</t>
+  </si>
+  <si>
+    <t>IRNA DEWI SUSANTI</t>
+  </si>
+  <si>
+    <t>AGUS SALIM</t>
+  </si>
+  <si>
+    <t>DEDY AHMAT FIKRI</t>
+  </si>
+  <si>
+    <t>H. HERIZAL APRIANSYAH, S.Sos.</t>
+  </si>
+  <si>
+    <t>YENNI ROSMALADEWI, S.E.</t>
+  </si>
+  <si>
+    <t>H. UNTUNG BASUKI, S.E.</t>
+  </si>
+  <si>
+    <t>AHMAD TANTO</t>
+  </si>
+  <si>
+    <t>ARMAN SURI</t>
+  </si>
+  <si>
+    <t>YUNIMAR, S.E.</t>
+  </si>
+  <si>
+    <t>BAMBANG IRAWAN</t>
+  </si>
+  <si>
+    <t>PUADI AL PAJRI, S.Ag., M.Pd.</t>
+  </si>
+  <si>
+    <t>JUMIYATI, S.Ag.</t>
+  </si>
+  <si>
+    <t>BUDY DARMAWANSYAH</t>
+  </si>
+  <si>
+    <t>HELLEN ELITA</t>
+  </si>
+  <si>
+    <t>UMAR BAKRI</t>
+  </si>
+  <si>
+    <t>MALIAN LAZUARDI</t>
+  </si>
+  <si>
+    <t>WESI JOHAYAT</t>
+  </si>
+  <si>
+    <t>ARSOP DEWANA, S.E.</t>
+  </si>
+  <si>
+    <t>FERY SONNEVILLE. HB</t>
+  </si>
+  <si>
+    <t>MERI  MAHDAYANA, S.I.P.</t>
+  </si>
+  <si>
+    <t>SARDIYANA, S.Pd.</t>
+  </si>
+  <si>
+    <t>DARHASAN</t>
+  </si>
+  <si>
+    <t>YESSI JULIENSHI</t>
+  </si>
+  <si>
+    <t>EDWIN DESTRIANTO, S.E.</t>
+  </si>
+  <si>
+    <t>HERIYANTO, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>MASITA SEPRI YANTI, S.H.</t>
+  </si>
+  <si>
+    <t>Reko suseno, S.H.</t>
+  </si>
+  <si>
+    <t>SUPRISMAN</t>
+  </si>
+  <si>
+    <t>DEWI PURWATI</t>
+  </si>
+  <si>
+    <t>Mirza</t>
+  </si>
+  <si>
+    <t>A. SUPANI, M.Pd.</t>
+  </si>
+  <si>
+    <t>RIRIN ADE UTAMI, S.M.</t>
+  </si>
+  <si>
+    <t>NELI FITRIANA</t>
+  </si>
+  <si>
+    <t>RAHMANDANI, S.Sos.</t>
+  </si>
+  <si>
+    <t>KIAGUS MUHAMMAD TEGUH</t>
+  </si>
+  <si>
+    <t>Nita Mardesi, S.E.</t>
+  </si>
+  <si>
+    <t>Andi Nafarte, S.M.</t>
+  </si>
+  <si>
+    <t>Bayu Segara, S.P.</t>
+  </si>
+  <si>
+    <t>Lenny Kusnita</t>
+  </si>
+  <si>
+    <t>Arpan</t>
+  </si>
+  <si>
+    <t>Drs. A. Mahfi</t>
+  </si>
+  <si>
+    <t>Bonar Siagian, S.P.</t>
+  </si>
+  <si>
+    <t>Feraliza, S.E.</t>
+  </si>
+  <si>
+    <t>Fahrur Rozi, S.E.</t>
+  </si>
+  <si>
+    <t>Suhardhi DS, S.H.</t>
+  </si>
+  <si>
+    <t>ASWAR, A.Md.</t>
+  </si>
+  <si>
+    <t>Dra. Hj. NURUL KHAIRIAH</t>
+  </si>
+  <si>
+    <t>MARSYANDA ULFA</t>
+  </si>
+  <si>
+    <t>M. YUSUF</t>
+  </si>
+  <si>
+    <t>METALIA TRINAININGSIH</t>
+  </si>
+  <si>
+    <t>MUTIARA INDAH</t>
+  </si>
+  <si>
+    <t>Edy Irawan. HR, S.P.</t>
+  </si>
+  <si>
+    <t>ABU BAKAR, S.H.</t>
+  </si>
+  <si>
+    <t>HERI PURWANTO, S.H.</t>
+  </si>
+  <si>
+    <t>AGUNG DEFRI FRANATA</t>
+  </si>
+  <si>
+    <t>ROSALINDA</t>
+  </si>
+  <si>
+    <t>DARULLANI</t>
+  </si>
+  <si>
+    <t>JUMADI IRAWAN</t>
+  </si>
+  <si>
+    <t>SRI WIRAYA DITA</t>
+  </si>
+  <si>
+    <t>SYAFRIL YANTO</t>
+  </si>
+  <si>
+    <t>ISHAK, S.Ag.</t>
+  </si>
+  <si>
+    <t>HENI OKTAVIANI</t>
+  </si>
+  <si>
+    <t>YANUARTO CAHYA PUTRA</t>
+  </si>
+  <si>
+    <t>SYAFRIL HERWANTO</t>
+  </si>
+  <si>
+    <t>YUNI SARTIKA</t>
+  </si>
+  <si>
+    <t>BANGKIT MAHARDIKA</t>
+  </si>
+  <si>
+    <t>FURIZAH</t>
+  </si>
+  <si>
+    <t>FEBY ROBIANSONY</t>
+  </si>
+  <si>
+    <t>MARATUS SOLEHA</t>
+  </si>
+  <si>
+    <t>HAFIZ NURKHLIS</t>
+  </si>
+  <si>
+    <t>NOLA YOSEPA</t>
+  </si>
+  <si>
+    <t>170005</t>
+  </si>
+  <si>
+    <t>BENGKULU 5</t>
+  </si>
+  <si>
+    <t>1708</t>
+  </si>
+  <si>
+    <t>KEPAHIANG</t>
+  </si>
+  <si>
+    <t>ZAINAL, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>M. TAUPIK HIDAYAT, S.I.P.</t>
+  </si>
+  <si>
+    <t>SEFRI PURNAMA SARI, S.I.P.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD HASAN, S.E.</t>
+  </si>
+  <si>
+    <t>JULIAN TANEL, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>ARPANDI</t>
+  </si>
+  <si>
+    <t>LAILI YULIANI</t>
+  </si>
+  <si>
+    <t>SUPARMAN</t>
+  </si>
+  <si>
+    <t>EDWAR SAMSI, S.I.P., M.M.</t>
+  </si>
+  <si>
+    <t>NYIMAS TIKA HERAWATI</t>
+  </si>
+  <si>
+    <t>JOKO SARONO, S.Kep.</t>
+  </si>
+  <si>
+    <t>RIA DESVITA</t>
+  </si>
+  <si>
+    <t>Ir. H. DARMAWANSYAH, M.T.</t>
+  </si>
+  <si>
+    <t>H. CIK ASAN DENN, S.H., M.Si.</t>
+  </si>
+  <si>
+    <t>ELI YANTI, A.Md.</t>
+  </si>
+  <si>
+    <t>ZAINAL HUSNI, S.H., M.M.</t>
+  </si>
+  <si>
+    <t>WINDRA PURNAWAN, S.P.</t>
+  </si>
+  <si>
+    <t>RIZKI HERIAJI SUWELA, S.Pt.</t>
+  </si>
+  <si>
+    <t>RINU FITALOKA, S.Pd.</t>
+  </si>
+  <si>
+    <t>ROLITA, S.Kom.</t>
+  </si>
+  <si>
+    <t>NUSI ANEKA</t>
+  </si>
+  <si>
+    <t>EDRAM PRANATA</t>
+  </si>
+  <si>
+    <t>HETI MARINA</t>
+  </si>
+  <si>
+    <t>Drs. SAPRUDIN</t>
+  </si>
+  <si>
+    <t>JULI AHIRIN, S.Th.I., M.Pd.</t>
+  </si>
+  <si>
+    <t>KARTIKA LESTARI</t>
+  </si>
+  <si>
+    <t>AZHAR, S.H.</t>
+  </si>
+  <si>
+    <t>ALIF AMINUDDIN</t>
+  </si>
+  <si>
+    <t>NENI HENDRAYANI</t>
+  </si>
+  <si>
+    <t>DEDE FRASTIEN, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>WELON KOBRI</t>
+  </si>
+  <si>
+    <t>LENSI PUSPITA SARI</t>
+  </si>
+  <si>
+    <t>WANSYAH</t>
+  </si>
+  <si>
+    <t>HELVI SUPRIANTO</t>
+  </si>
+  <si>
+    <t>YOFI EMEILIA SARI</t>
+  </si>
+  <si>
+    <t>SITI JANAINI</t>
+  </si>
+  <si>
+    <t>ABDUL RIHAN, S.Sos.I.</t>
+  </si>
+  <si>
+    <t>RIO DINERO, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>DESTI SURYANI BUNGSU, S.E.</t>
+  </si>
+  <si>
+    <t>MUSMULYADI</t>
+  </si>
+  <si>
+    <t>Dr. PERYANDI, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>JUMATUL ARIA</t>
+  </si>
+  <si>
+    <t>REY SMJ IRSAN REGARDO</t>
+  </si>
+  <si>
+    <t>M. SA'AT</t>
+  </si>
+  <si>
+    <t>ANUGRAH SHANDI UTAMA</t>
+  </si>
+  <si>
+    <t>ATIKA RAHAYU</t>
+  </si>
+  <si>
+    <t>WINDA MERTI</t>
   </si>
   <si>
     <t>PSI</t>
   </si>
   <si>
-    <t>PERINDO</t>
-[...4 lines deleted...]
-  <si>
     <t>UMMAT</t>
   </si>
   <si>
-    <t>TOTAL SUARA</t>
-[...4 lines deleted...]
-  <si>
     <t>170006</t>
   </si>
   <si>
     <t>BENGKULU 6</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>BENGKULU SELATAN</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>KAUR</t>
   </si>
   <si>
-    <t/>
-[...19 lines deleted...]
-  <si>
     <t>JOHARI SALIM, S.Sos.</t>
   </si>
   <si>
-    <t>CALEG</t>
-[...1 lines deleted...]
-  <si>
     <t>ARAZI, S.T.</t>
   </si>
   <si>
     <t>LELA WATI</t>
   </si>
   <si>
     <t>ITA YUNITA, A.Ma.</t>
   </si>
   <si>
     <t>RAMADAN SYAHRI</t>
   </si>
   <si>
     <t>SANTO GIAN, S.Pd.I.</t>
   </si>
   <si>
     <t>YAWAN SAHADI, S.E.</t>
   </si>
   <si>
     <t>HERWIN SUBERHANI, S.H., M.H.</t>
   </si>
   <si>
     <t>Dr. H. BAMBANG SUSINO, S.K.M., M.M.</t>
   </si>
   <si>
     <t>ERNESTI</t>
@@ -425,53 +1127,50 @@
   <si>
     <t>ERYAN EFFENDI, S.E.</t>
   </si>
   <si>
     <t>ENLYE MARIZA, S.A.P.</t>
   </si>
   <si>
     <t>WILI HAYATI</t>
   </si>
   <si>
     <t>YENI GUSPITA SARI</t>
   </si>
   <si>
     <t>ANTONI GUMAY</t>
   </si>
   <si>
     <t>M. FADLI PRAYOGI</t>
   </si>
   <si>
     <t>IRPANADI, S.I.Kom.</t>
   </si>
   <si>
     <t>EXSA MELINDA SARI</t>
   </si>
   <si>
-    <t>BURUH</t>
-[...1 lines deleted...]
-  <si>
     <t>170007</t>
   </si>
   <si>
     <t>BENGKULU 7</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>SELUMA</t>
   </si>
   <si>
     <t>CARLES, S.H.I.</t>
   </si>
   <si>
     <t>SUNIRWAN</t>
   </si>
   <si>
     <t>GIARTI HANDAYANI, S.Pd.I.</t>
   </si>
   <si>
     <t>TIKA PRATIKA SARI, S.Kom.</t>
   </si>
   <si>
     <t>ANTONI</t>
@@ -1362,749 +2061,50 @@
     <t>NEPAL PUTRAWANSYAH</t>
   </si>
   <si>
     <t>UJANG ASRI</t>
   </si>
   <si>
     <t>YULIANTI INTAN ULANDARI</t>
   </si>
   <si>
     <t>NANANG SUTIRMAN</t>
   </si>
   <si>
     <t>S. AMINAH</t>
   </si>
   <si>
     <t>GULAM KANEDI</t>
   </si>
   <si>
     <t>HARZONZORI</t>
   </si>
   <si>
     <t>AS'AT, S.I.P.</t>
   </si>
   <si>
     <t>SUNARTI</t>
-  </si>
-[...697 lines deleted...]
-    <t>WINDA MERTI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -2437,14226 +2437,4951 @@
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
-        <v>129</v>
+        <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="P1" s="1" t="s">
+      <c r="Q1" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="T1" s="1" t="s">
+      <c r="U1" s="1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C2" t="s">
-        <v>442</v>
+        <v>363</v>
       </c>
       <c r="D2" t="s">
-        <v>443</v>
+        <v>364</v>
       </c>
       <c r="E2" t="s">
-        <v>444</v>
+        <v>365</v>
       </c>
       <c r="F2" t="s">
-        <v>445</v>
+        <v>366</v>
       </c>
       <c r="G2">
-        <v>10557</v>
+        <v>2133</v>
       </c>
       <c r="H2">
-        <v>12061</v>
+        <v>17003</v>
       </c>
       <c r="I2">
-        <v>10475</v>
+        <v>15042</v>
       </c>
       <c r="J2">
-        <v>18516</v>
+        <v>17466</v>
       </c>
       <c r="K2">
-        <v>11306</v>
+        <v>8073</v>
       </c>
       <c r="L2">
-        <v>812</v>
+        <v>231</v>
       </c>
       <c r="M2">
-        <v>1353</v>
+        <v>2049</v>
       </c>
       <c r="N2">
-        <v>12149</v>
+        <v>6593</v>
       </c>
       <c r="O2">
-        <v>13714</v>
+        <v>244</v>
       </c>
       <c r="P2">
-        <v>8146</v>
+        <v>746</v>
       </c>
       <c r="Q2">
-        <v>358</v>
+        <v>14115</v>
       </c>
       <c r="R2">
-        <v>10831</v>
+        <v>7389</v>
       </c>
       <c r="S2">
-        <v>867</v>
+        <v>12790</v>
       </c>
       <c r="T2">
-        <v>3498</v>
+        <v>16073</v>
       </c>
       <c r="U2">
-        <v>114643</v>
+        <v>119947</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B3" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="G3">
-        <v>10557</v>
+        <v>2133</v>
       </c>
       <c r="H3">
-        <v>12061</v>
+        <v>17003</v>
       </c>
       <c r="I3">
-        <v>10475</v>
+        <v>15042</v>
       </c>
       <c r="J3">
-        <v>18516</v>
+        <v>17466</v>
       </c>
       <c r="K3">
-        <v>11306</v>
+        <v>8073</v>
       </c>
       <c r="L3">
-        <v>812</v>
+        <v>231</v>
       </c>
       <c r="M3">
-        <v>1353</v>
+        <v>2049</v>
       </c>
       <c r="N3">
-        <v>12149</v>
+        <v>6593</v>
       </c>
       <c r="O3">
-        <v>13714</v>
+        <v>244</v>
       </c>
       <c r="P3">
-        <v>8146</v>
+        <v>746</v>
       </c>
       <c r="Q3">
-        <v>358</v>
+        <v>14115</v>
       </c>
       <c r="R3">
-        <v>10831</v>
+        <v>7389</v>
       </c>
       <c r="S3">
-        <v>867</v>
+        <v>12790</v>
       </c>
       <c r="T3">
-        <v>3498</v>
+        <v>16073</v>
       </c>
       <c r="U3">
-        <v>114643</v>
+        <v>119947</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>445</v>
+        <v>366</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D2">
-        <v>10557</v>
+        <v>2133</v>
       </c>
       <c r="E2">
-        <v>10557</v>
+        <v>2133</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B3" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C3" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D3">
-        <v>1221</v>
+        <v>872</v>
       </c>
       <c r="E3">
-        <v>1221</v>
+        <v>872</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>446</v>
+        <v>367</v>
       </c>
       <c r="C4" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D4">
-        <v>4221</v>
+        <v>716</v>
       </c>
       <c r="E4">
-        <v>4221</v>
+        <v>716</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>447</v>
+        <v>368</v>
       </c>
       <c r="C5" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D5">
-        <v>325</v>
+        <v>259</v>
       </c>
       <c r="E5">
-        <v>325</v>
+        <v>259</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>448</v>
+        <v>369</v>
       </c>
       <c r="C6" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D6">
-        <v>237</v>
+        <v>98</v>
       </c>
       <c r="E6">
-        <v>237</v>
+        <v>98</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>449</v>
+        <v>370</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D7">
-        <v>4553</v>
+        <v>86</v>
       </c>
       <c r="E7">
-        <v>4553</v>
-[...4 lines deleted...]
-      <c r="A9">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>371</v>
+      </c>
+      <c r="C8" t="s">
+        <v>34</v>
+      </c>
+      <c r="D8">
+        <v>102</v>
+      </c>
+      <c r="E8">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="9"/>
+    <row r="10">
+      <c r="A10">
         <v>2</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B10" t="s">
         <v>7</v>
       </c>
-      <c r="C9" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="C10" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D10">
-        <v>1846</v>
+        <v>17003</v>
       </c>
       <c r="E10">
-        <v>1846</v>
+        <v>17003</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11">
-        <v>1</v>
+      <c r="A11" t="s">
+        <v>26</v>
       </c>
       <c r="B11" t="s">
-        <v>450</v>
+        <v>26</v>
       </c>
       <c r="C11" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="D11">
-        <v>7040</v>
+        <v>1808</v>
       </c>
       <c r="E11">
-        <v>7040</v>
+        <v>1808</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>451</v>
+        <v>372</v>
       </c>
       <c r="C12" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D12">
-        <v>1245</v>
+        <v>12618</v>
       </c>
       <c r="E12">
-        <v>1245</v>
+        <v>12618</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B13" t="s">
-        <v>452</v>
+        <v>373</v>
       </c>
       <c r="C13" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D13">
-        <v>417</v>
+        <v>2012</v>
       </c>
       <c r="E13">
-        <v>417</v>
+        <v>2012</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
+        <v>3</v>
+      </c>
+      <c r="B14" t="s">
+        <v>374</v>
+      </c>
+      <c r="C14" t="s">
+        <v>34</v>
+      </c>
+      <c r="D14">
+        <v>158</v>
+      </c>
+      <c r="E14">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
         <v>4</v>
       </c>
-      <c r="B14" t="s">
-[...12 lines deleted...]
-    <row r="15"/>
+      <c r="B15" t="s">
+        <v>375</v>
+      </c>
+      <c r="C15" t="s">
+        <v>34</v>
+      </c>
+      <c r="D15">
+        <v>250</v>
+      </c>
+      <c r="E15">
+        <v>250</v>
+      </c>
+    </row>
     <row r="16">
       <c r="A16">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B16" t="s">
-        <v>8</v>
+        <v>376</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D16">
-        <v>10475</v>
+        <v>157</v>
       </c>
       <c r="E16">
-        <v>10475</v>
-[...18 lines deleted...]
-    </row>
+        <v>157</v>
+      </c>
+    </row>
+    <row r="17"/>
     <row r="18">
       <c r="A18">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B18" t="s">
-        <v>454</v>
+        <v>8</v>
       </c>
       <c r="C18" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="D18">
-        <v>1682</v>
+        <v>15042</v>
       </c>
       <c r="E18">
-        <v>1682</v>
+        <v>15042</v>
       </c>
     </row>
     <row r="19">
-      <c r="A19">
-        <v>2</v>
+      <c r="A19" t="s">
+        <v>26</v>
       </c>
       <c r="B19" t="s">
-        <v>455</v>
+        <v>26</v>
       </c>
       <c r="C19" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="D19">
-        <v>6338</v>
+        <v>1576</v>
       </c>
       <c r="E19">
-        <v>6338</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B20" t="s">
-        <v>456</v>
+        <v>377</v>
       </c>
       <c r="C20" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D20">
-        <v>272</v>
+        <v>12267</v>
       </c>
       <c r="E20">
-        <v>272</v>
+        <v>12267</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B21" t="s">
-        <v>457</v>
+        <v>378</v>
       </c>
       <c r="C21" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D21">
-        <v>685</v>
+        <v>631</v>
       </c>
       <c r="E21">
-        <v>685</v>
-[...2 lines deleted...]
-    <row r="22"/>
+        <v>631</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>3</v>
+      </c>
+      <c r="B22" t="s">
+        <v>379</v>
+      </c>
+      <c r="C22" t="s">
+        <v>34</v>
+      </c>
+      <c r="D22">
+        <v>365</v>
+      </c>
+      <c r="E22">
+        <v>365</v>
+      </c>
+    </row>
     <row r="23">
       <c r="A23">
         <v>4</v>
       </c>
       <c r="B23" t="s">
-        <v>9</v>
+        <v>380</v>
       </c>
       <c r="C23" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D23">
-        <v>18516</v>
+        <v>123</v>
       </c>
       <c r="E23">
-        <v>18516</v>
+        <v>123</v>
       </c>
     </row>
     <row r="24">
-      <c r="A24" t="s">
-        <v>30</v>
+      <c r="A24">
+        <v>5</v>
       </c>
       <c r="B24" t="s">
-        <v>30</v>
+        <v>381</v>
       </c>
       <c r="C24" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D24">
-        <v>1985</v>
+        <v>80</v>
       </c>
       <c r="E24">
-        <v>1985</v>
-[...18 lines deleted...]
-    </row>
+        <v>80</v>
+      </c>
+    </row>
+    <row r="25"/>
     <row r="26">
       <c r="A26">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B26" t="s">
-        <v>459</v>
+        <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="D26">
-        <v>5813</v>
+        <v>17466</v>
       </c>
       <c r="E26">
-        <v>5813</v>
+        <v>17466</v>
       </c>
     </row>
     <row r="27">
-      <c r="A27">
-        <v>3</v>
+      <c r="A27" t="s">
+        <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>460</v>
+        <v>26</v>
       </c>
       <c r="C27" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="D27">
-        <v>760</v>
+        <v>1468</v>
       </c>
       <c r="E27">
-        <v>760</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B28" t="s">
-        <v>461</v>
+        <v>382</v>
       </c>
       <c r="C28" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D28">
-        <v>551</v>
+        <v>2330</v>
       </c>
       <c r="E28">
-        <v>551</v>
-[...2 lines deleted...]
-    <row r="29"/>
+        <v>2330</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>2</v>
+      </c>
+      <c r="B29" t="s">
+        <v>383</v>
+      </c>
+      <c r="C29" t="s">
+        <v>34</v>
+      </c>
+      <c r="D29">
+        <v>7569</v>
+      </c>
+      <c r="E29">
+        <v>7569</v>
+      </c>
+    </row>
     <row r="30">
       <c r="A30">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>10</v>
+        <v>384</v>
       </c>
       <c r="C30" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D30">
-        <v>11306</v>
+        <v>606</v>
       </c>
       <c r="E30">
-        <v>11306</v>
+        <v>606</v>
       </c>
     </row>
     <row r="31">
-      <c r="A31" t="s">
-        <v>30</v>
+      <c r="A31">
+        <v>4</v>
       </c>
       <c r="B31" t="s">
-        <v>30</v>
+        <v>385</v>
       </c>
       <c r="C31" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D31">
-        <v>767</v>
+        <v>5177</v>
       </c>
       <c r="E31">
-        <v>767</v>
+        <v>5177</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B32" t="s">
-        <v>462</v>
+        <v>386</v>
       </c>
       <c r="C32" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D32">
-        <v>3462</v>
+        <v>316</v>
       </c>
       <c r="E32">
-        <v>3462</v>
-[...18 lines deleted...]
-    </row>
+        <v>316</v>
+      </c>
+    </row>
+    <row r="33"/>
     <row r="34">
       <c r="A34">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B34" t="s">
-        <v>464</v>
+        <v>10</v>
       </c>
       <c r="C34" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="D34">
-        <v>251</v>
+        <v>8073</v>
       </c>
       <c r="E34">
-        <v>251</v>
+        <v>8073</v>
       </c>
     </row>
     <row r="35">
-      <c r="A35">
-        <v>4</v>
+      <c r="A35" t="s">
+        <v>26</v>
       </c>
       <c r="B35" t="s">
-        <v>465</v>
+        <v>26</v>
       </c>
       <c r="C35" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="D35">
-        <v>5118</v>
+        <v>819</v>
       </c>
       <c r="E35">
-        <v>5118</v>
-[...2 lines deleted...]
-    <row r="36"/>
+        <v>819</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>1</v>
+      </c>
+      <c r="B36" t="s">
+        <v>387</v>
+      </c>
+      <c r="C36" t="s">
+        <v>34</v>
+      </c>
+      <c r="D36">
+        <v>5592</v>
+      </c>
+      <c r="E36">
+        <v>5592</v>
+      </c>
+    </row>
     <row r="37">
       <c r="A37">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B37" t="s">
-        <v>129</v>
+        <v>388</v>
       </c>
       <c r="C37" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D37">
-        <v>812</v>
+        <v>520</v>
       </c>
       <c r="E37">
-        <v>812</v>
+        <v>520</v>
       </c>
     </row>
     <row r="38">
-      <c r="A38" t="s">
-        <v>30</v>
+      <c r="A38">
+        <v>3</v>
       </c>
       <c r="B38" t="s">
-        <v>30</v>
+        <v>389</v>
       </c>
       <c r="C38" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D38">
-        <v>183</v>
+        <v>120</v>
       </c>
       <c r="E38">
-        <v>183</v>
+        <v>120</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B39" t="s">
-        <v>466</v>
+        <v>390</v>
       </c>
       <c r="C39" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D39">
-        <v>469</v>
+        <v>663</v>
       </c>
       <c r="E39">
-        <v>469</v>
+        <v>663</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B40" t="s">
-        <v>467</v>
+        <v>391</v>
       </c>
       <c r="C40" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D40">
-        <v>160</v>
+        <v>359</v>
       </c>
       <c r="E40">
-        <v>160</v>
+        <v>359</v>
       </c>
     </row>
     <row r="41"/>
     <row r="42">
       <c r="A42">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B42" t="s">
         <v>11</v>
       </c>
       <c r="C42" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D42">
-        <v>1353</v>
+        <v>231</v>
       </c>
       <c r="E42">
-        <v>1353</v>
+        <v>231</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B43" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C43" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D43">
-        <v>312</v>
+        <v>130</v>
       </c>
       <c r="E43">
-        <v>312</v>
+        <v>130</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1</v>
       </c>
       <c r="B44" t="s">
-        <v>468</v>
+        <v>392</v>
       </c>
       <c r="C44" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D44">
-        <v>870</v>
+        <v>101</v>
       </c>
       <c r="E44">
-        <v>870</v>
-[...18 lines deleted...]
-    </row>
+        <v>101</v>
+      </c>
+    </row>
+    <row r="45"/>
     <row r="46">
       <c r="A46">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B46" t="s">
-        <v>470</v>
+        <v>12</v>
       </c>
       <c r="C46" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="D46">
-        <v>48</v>
+        <v>2049</v>
       </c>
       <c r="E46">
-        <v>48</v>
-[...2 lines deleted...]
-    <row r="47"/>
+        <v>2049</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="s">
+        <v>26</v>
+      </c>
+      <c r="B47" t="s">
+        <v>26</v>
+      </c>
+      <c r="C47" t="s">
+        <v>32</v>
+      </c>
+      <c r="D47">
+        <v>533</v>
+      </c>
+      <c r="E47">
+        <v>533</v>
+      </c>
+    </row>
     <row r="48">
       <c r="A48">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B48" t="s">
-        <v>12</v>
+        <v>393</v>
       </c>
       <c r="C48" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D48">
-        <v>12149</v>
+        <v>803</v>
       </c>
       <c r="E48">
-        <v>12149</v>
+        <v>803</v>
       </c>
     </row>
     <row r="49">
-      <c r="A49" t="s">
-        <v>30</v>
+      <c r="A49">
+        <v>2</v>
       </c>
       <c r="B49" t="s">
-        <v>30</v>
+        <v>394</v>
       </c>
       <c r="C49" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D49">
-        <v>719</v>
+        <v>260</v>
       </c>
       <c r="E49">
-        <v>719</v>
+        <v>260</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B50" t="s">
-        <v>471</v>
+        <v>395</v>
       </c>
       <c r="C50" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D50">
-        <v>5326</v>
+        <v>230</v>
       </c>
       <c r="E50">
-        <v>5326</v>
+        <v>230</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B51" t="s">
-        <v>472</v>
+        <v>396</v>
       </c>
       <c r="C51" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D51">
-        <v>2124</v>
+        <v>138</v>
       </c>
       <c r="E51">
-        <v>2124</v>
+        <v>138</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B52" t="s">
-        <v>473</v>
+        <v>397</v>
       </c>
       <c r="C52" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D52">
-        <v>177</v>
+        <v>85</v>
       </c>
       <c r="E52">
-        <v>177</v>
-[...19 lines deleted...]
-    <row r="54"/>
+        <v>85</v>
+      </c>
+    </row>
+    <row r="53"/>
+    <row r="54">
+      <c r="A54">
+        <v>8</v>
+      </c>
+      <c r="B54" t="s">
+        <v>13</v>
+      </c>
+      <c r="C54" t="s">
+        <v>31</v>
+      </c>
+      <c r="D54">
+        <v>6593</v>
+      </c>
+      <c r="E54">
+        <v>6593</v>
+      </c>
+    </row>
     <row r="55">
-      <c r="A55">
-        <v>10</v>
+      <c r="A55" t="s">
+        <v>26</v>
       </c>
       <c r="B55" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="C55" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D55">
-        <v>13714</v>
+        <v>599</v>
       </c>
       <c r="E55">
-        <v>13714</v>
+        <v>599</v>
       </c>
     </row>
     <row r="56">
-      <c r="A56" t="s">
-        <v>30</v>
+      <c r="A56">
+        <v>1</v>
       </c>
       <c r="B56" t="s">
-        <v>30</v>
+        <v>398</v>
       </c>
       <c r="C56" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D56">
-        <v>578</v>
+        <v>1874</v>
       </c>
       <c r="E56">
-        <v>578</v>
+        <v>1874</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B57" t="s">
-        <v>475</v>
+        <v>399</v>
       </c>
       <c r="C57" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D57">
-        <v>5252</v>
+        <v>558</v>
       </c>
       <c r="E57">
-        <v>5252</v>
+        <v>558</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B58" t="s">
-        <v>476</v>
+        <v>400</v>
       </c>
       <c r="C58" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D58">
-        <v>423</v>
+        <v>3141</v>
       </c>
       <c r="E58">
-        <v>423</v>
+        <v>3141</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B59" t="s">
-        <v>477</v>
+        <v>401</v>
       </c>
       <c r="C59" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D59">
-        <v>3247</v>
+        <v>75</v>
       </c>
       <c r="E59">
-        <v>3247</v>
+        <v>75</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B60" t="s">
-        <v>478</v>
+        <v>402</v>
       </c>
       <c r="C60" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D60">
-        <v>4214</v>
+        <v>346</v>
       </c>
       <c r="E60">
-        <v>4214</v>
+        <v>346</v>
       </c>
     </row>
     <row r="61"/>
     <row r="62">
       <c r="A62">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B62" t="s">
-        <v>15</v>
+        <v>86</v>
       </c>
       <c r="C62" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D62">
-        <v>8146</v>
+        <v>244</v>
       </c>
       <c r="E62">
-        <v>8146</v>
+        <v>244</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B63" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C63" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D63">
-        <v>658</v>
+        <v>43</v>
       </c>
       <c r="E63">
-        <v>658</v>
+        <v>43</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>479</v>
+        <v>403</v>
       </c>
       <c r="C64" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D64">
-        <v>6279</v>
+        <v>91</v>
       </c>
       <c r="E64">
-        <v>6279</v>
+        <v>91</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2</v>
       </c>
       <c r="B65" t="s">
-        <v>480</v>
+        <v>404</v>
       </c>
       <c r="C65" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D65">
-        <v>451</v>
+        <v>20</v>
       </c>
       <c r="E65">
-        <v>451</v>
+        <v>20</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>3</v>
       </c>
       <c r="B66" t="s">
-        <v>481</v>
+        <v>405</v>
       </c>
       <c r="C66" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D66">
-        <v>174</v>
+        <v>84</v>
       </c>
       <c r="E66">
-        <v>174</v>
+        <v>84</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>4</v>
       </c>
       <c r="B67" t="s">
-        <v>482</v>
+        <v>406</v>
       </c>
       <c r="C67" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D67">
-        <v>584</v>
+        <v>6</v>
       </c>
       <c r="E67">
-        <v>584</v>
+        <v>6</v>
       </c>
     </row>
     <row r="68"/>
     <row r="69">
       <c r="A69">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="B69" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C69" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D69">
-        <v>358</v>
+        <v>746</v>
       </c>
       <c r="E69">
-        <v>358</v>
+        <v>746</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B70" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C70" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D70">
-        <v>30</v>
+        <v>123</v>
       </c>
       <c r="E70">
-        <v>30</v>
+        <v>123</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1</v>
       </c>
       <c r="B71" t="s">
-        <v>483</v>
+        <v>407</v>
       </c>
       <c r="C71" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D71">
-        <v>167</v>
+        <v>198</v>
       </c>
       <c r="E71">
-        <v>167</v>
+        <v>198</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>2</v>
       </c>
       <c r="B72" t="s">
-        <v>484</v>
+        <v>408</v>
       </c>
       <c r="C72" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D72">
-        <v>55</v>
+        <v>136</v>
       </c>
       <c r="E72">
-        <v>55</v>
+        <v>136</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>3</v>
       </c>
       <c r="B73" t="s">
-        <v>485</v>
+        <v>409</v>
       </c>
       <c r="C73" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D73">
-        <v>71</v>
+        <v>120</v>
       </c>
       <c r="E73">
-        <v>71</v>
+        <v>120</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>4</v>
       </c>
       <c r="B74" t="s">
-        <v>486</v>
+        <v>410</v>
       </c>
       <c r="C74" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D74">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="E74">
-        <v>35</v>
-[...19 lines deleted...]
-    </row>
+        <v>25</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>5</v>
+      </c>
+      <c r="B75" t="s">
+        <v>411</v>
+      </c>
+      <c r="C75" t="s">
+        <v>34</v>
+      </c>
+      <c r="D75">
+        <v>144</v>
+      </c>
+      <c r="E75">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="76"/>
     <row r="77">
-      <c r="A77" t="s">
-        <v>30</v>
+      <c r="A77">
+        <v>12</v>
       </c>
       <c r="B77" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D77">
-        <v>820</v>
+        <v>14115</v>
       </c>
       <c r="E77">
-        <v>820</v>
+        <v>14115</v>
       </c>
     </row>
     <row r="78">
-      <c r="A78">
-        <v>1</v>
+      <c r="A78" t="s">
+        <v>26</v>
       </c>
       <c r="B78" t="s">
-        <v>487</v>
+        <v>26</v>
       </c>
       <c r="C78" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="D78">
-        <v>9085</v>
+        <v>933</v>
       </c>
       <c r="E78">
-        <v>9085</v>
+        <v>933</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B79" t="s">
-        <v>488</v>
+        <v>412</v>
       </c>
       <c r="C79" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D79">
-        <v>684</v>
+        <v>10785</v>
       </c>
       <c r="E79">
-        <v>684</v>
+        <v>10785</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B80" t="s">
-        <v>489</v>
+        <v>413</v>
       </c>
       <c r="C80" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D80">
-        <v>153</v>
+        <v>1262</v>
       </c>
       <c r="E80">
-        <v>153</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
+        <v>3</v>
+      </c>
+      <c r="B81" t="s">
+        <v>414</v>
+      </c>
+      <c r="C81" t="s">
+        <v>34</v>
+      </c>
+      <c r="D81">
+        <v>131</v>
+      </c>
+      <c r="E81">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
         <v>4</v>
       </c>
-      <c r="B81" t="s">
-[...12 lines deleted...]
-    <row r="82"/>
+      <c r="B82" t="s">
+        <v>415</v>
+      </c>
+      <c r="C82" t="s">
+        <v>34</v>
+      </c>
+      <c r="D82">
+        <v>489</v>
+      </c>
+      <c r="E82">
+        <v>489</v>
+      </c>
+    </row>
     <row r="83">
       <c r="A83">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="B83" t="s">
-        <v>19</v>
+        <v>416</v>
       </c>
       <c r="C83" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D83">
-        <v>867</v>
+        <v>515</v>
       </c>
       <c r="E83">
-        <v>867</v>
-[...18 lines deleted...]
-    </row>
+        <v>515</v>
+      </c>
+    </row>
+    <row r="84"/>
     <row r="85">
       <c r="A85">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="B85" t="s">
-        <v>491</v>
+        <v>17</v>
       </c>
       <c r="C85" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="D85">
-        <v>454</v>
+        <v>7389</v>
       </c>
       <c r="E85">
-        <v>454</v>
+        <v>7389</v>
       </c>
     </row>
     <row r="86">
-      <c r="A86">
-        <v>2</v>
+      <c r="A86" t="s">
+        <v>26</v>
       </c>
       <c r="B86" t="s">
-        <v>492</v>
+        <v>26</v>
       </c>
       <c r="C86" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="D86">
-        <v>118</v>
+        <v>606</v>
       </c>
       <c r="E86">
-        <v>118</v>
+        <v>606</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B87" t="s">
-        <v>493</v>
+        <v>417</v>
       </c>
       <c r="C87" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D87">
-        <v>62</v>
+        <v>4143</v>
       </c>
       <c r="E87">
-        <v>62</v>
-[...2 lines deleted...]
-    <row r="88"/>
+        <v>4143</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>2</v>
+      </c>
+      <c r="B88" t="s">
+        <v>418</v>
+      </c>
+      <c r="C88" t="s">
+        <v>34</v>
+      </c>
+      <c r="D88">
+        <v>313</v>
+      </c>
+      <c r="E88">
+        <v>313</v>
+      </c>
+    </row>
     <row r="89">
       <c r="A89">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="B89" t="s">
-        <v>20</v>
+        <v>419</v>
       </c>
       <c r="C89" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D89">
-        <v>3498</v>
+        <v>173</v>
       </c>
       <c r="E89">
-        <v>3498</v>
+        <v>173</v>
       </c>
     </row>
     <row r="90">
-      <c r="A90" t="s">
-        <v>30</v>
+      <c r="A90">
+        <v>4</v>
       </c>
       <c r="B90" t="s">
-        <v>30</v>
+        <v>420</v>
       </c>
       <c r="C90" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D90">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="E90">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B91" t="s">
-        <v>494</v>
+        <v>421</v>
       </c>
       <c r="C91" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D91">
-        <v>653</v>
+        <v>1841</v>
       </c>
       <c r="E91">
-        <v>653</v>
-[...18 lines deleted...]
-    </row>
+        <v>1841</v>
+      </c>
+    </row>
+    <row r="92"/>
     <row r="93">
       <c r="A93">
+        <v>16</v>
+      </c>
+      <c r="B93" t="s">
+        <v>18</v>
+      </c>
+      <c r="C93" t="s">
+        <v>31</v>
+      </c>
+      <c r="D93">
+        <v>12790</v>
+      </c>
+      <c r="E93">
+        <v>12790</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="s">
+        <v>26</v>
+      </c>
+      <c r="B94" t="s">
+        <v>26</v>
+      </c>
+      <c r="C94" t="s">
+        <v>32</v>
+      </c>
+      <c r="D94">
+        <v>626</v>
+      </c>
+      <c r="E94">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>1</v>
+      </c>
+      <c r="B95" t="s">
+        <v>422</v>
+      </c>
+      <c r="C95" t="s">
+        <v>34</v>
+      </c>
+      <c r="D95">
+        <v>10510</v>
+      </c>
+      <c r="E95">
+        <v>10510</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>2</v>
+      </c>
+      <c r="B96" t="s">
+        <v>423</v>
+      </c>
+      <c r="C96" t="s">
+        <v>34</v>
+      </c>
+      <c r="D96">
+        <v>705</v>
+      </c>
+      <c r="E96">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
         <v>3</v>
       </c>
-      <c r="B93" t="s">
-[...13 lines deleted...]
-      <c r="A94">
+      <c r="B97" t="s">
+        <v>424</v>
+      </c>
+      <c r="C97" t="s">
+        <v>34</v>
+      </c>
+      <c r="D97">
+        <v>546</v>
+      </c>
+      <c r="E97">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
         <v>4</v>
       </c>
-      <c r="B94" t="s">
-[...9 lines deleted...]
-        <v>60</v>
+      <c r="B98" t="s">
+        <v>425</v>
+      </c>
+      <c r="C98" t="s">
+        <v>34</v>
+      </c>
+      <c r="D98">
+        <v>94</v>
+      </c>
+      <c r="E98">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>5</v>
+      </c>
+      <c r="B99" t="s">
+        <v>426</v>
+      </c>
+      <c r="C99" t="s">
+        <v>34</v>
+      </c>
+      <c r="D99">
+        <v>309</v>
+      </c>
+      <c r="E99">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="100"/>
+    <row r="101">
+      <c r="A101">
+        <v>17</v>
+      </c>
+      <c r="B101" t="s">
+        <v>19</v>
+      </c>
+      <c r="C101" t="s">
+        <v>31</v>
+      </c>
+      <c r="D101">
+        <v>16073</v>
+      </c>
+      <c r="E101">
+        <v>16073</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="s">
+        <v>26</v>
+      </c>
+      <c r="B102" t="s">
+        <v>26</v>
+      </c>
+      <c r="C102" t="s">
+        <v>32</v>
+      </c>
+      <c r="D102">
+        <v>865</v>
+      </c>
+      <c r="E102">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>1</v>
+      </c>
+      <c r="B103" t="s">
+        <v>427</v>
+      </c>
+      <c r="C103" t="s">
+        <v>34</v>
+      </c>
+      <c r="D103">
+        <v>7746</v>
+      </c>
+      <c r="E103">
+        <v>7746</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>2</v>
+      </c>
+      <c r="B104" t="s">
+        <v>428</v>
+      </c>
+      <c r="C104" t="s">
+        <v>34</v>
+      </c>
+      <c r="D104">
+        <v>511</v>
+      </c>
+      <c r="E104">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>3</v>
+      </c>
+      <c r="B105" t="s">
+        <v>429</v>
+      </c>
+      <c r="C105" t="s">
+        <v>34</v>
+      </c>
+      <c r="D105">
+        <v>453</v>
+      </c>
+      <c r="E105">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>4</v>
+      </c>
+      <c r="B106" t="s">
+        <v>430</v>
+      </c>
+      <c r="C106" t="s">
+        <v>34</v>
+      </c>
+      <c r="D106">
+        <v>294</v>
+      </c>
+      <c r="E106">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>5</v>
+      </c>
+      <c r="B107" t="s">
+        <v>431</v>
+      </c>
+      <c r="C107" t="s">
+        <v>34</v>
+      </c>
+      <c r="D107">
+        <v>6204</v>
+      </c>
+      <c r="E107">
+        <v>6204</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
-        <v>129</v>
+        <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>13</v>
+        <v>86</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="Q1" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="R1" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="R1" s="1" t="s">
+      <c r="S1" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="S1" s="1" t="s">
+      <c r="T1" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="T1" s="1" t="s">
+      <c r="U1" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="W1" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="U1" s="1" t="s">
+      <c r="X1" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="Y1" s="1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C2" t="s">
-        <v>498</v>
+        <v>433</v>
       </c>
       <c r="D2" t="s">
-        <v>499</v>
+        <v>434</v>
       </c>
       <c r="E2" t="s">
-        <v>500</v>
+        <v>435</v>
       </c>
       <c r="F2" t="s">
-        <v>501</v>
+        <v>436</v>
       </c>
       <c r="G2">
-        <v>8297</v>
+        <v>12277</v>
       </c>
       <c r="H2">
-        <v>7818</v>
+        <v>20346</v>
       </c>
       <c r="I2">
-        <v>3980</v>
+        <v>11382</v>
       </c>
       <c r="J2">
-        <v>6348</v>
+        <v>21366</v>
       </c>
       <c r="K2">
-        <v>4475</v>
+        <v>18999</v>
       </c>
       <c r="L2">
-        <v>374</v>
+        <v>2036</v>
       </c>
       <c r="M2">
-        <v>745</v>
+        <v>2194</v>
       </c>
       <c r="N2">
-        <v>1455</v>
+        <v>22182</v>
       </c>
       <c r="O2">
-        <v>193</v>
+        <v>723</v>
       </c>
       <c r="P2">
-        <v>1121</v>
+        <v>15166</v>
       </c>
       <c r="Q2">
-        <v>19109</v>
+        <v>730</v>
       </c>
       <c r="R2">
-        <v>451</v>
+        <v>41125</v>
       </c>
       <c r="S2">
-        <v>9778</v>
+        <v>413</v>
       </c>
       <c r="T2">
-        <v>558</v>
+        <v>20254</v>
       </c>
       <c r="U2">
-        <v>358</v>
+        <v>2390</v>
       </c>
       <c r="V2">
-        <v>65060</v>
+        <v>10457</v>
+      </c>
+      <c r="W2">
+        <v>6408</v>
+      </c>
+      <c r="X2">
+        <v>586</v>
+      </c>
+      <c r="Y2">
+        <v>209034</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3">
-        <v>2</v>
+      <c r="A3" t="s">
+        <v>26</v>
       </c>
       <c r="B3" t="s">
-        <v>23</v>
-[...11 lines deleted...]
-        <v>503</v>
+        <v>27</v>
       </c>
       <c r="G3">
-        <v>19683</v>
+        <v>12277</v>
       </c>
       <c r="H3">
-        <v>16378</v>
+        <v>20346</v>
       </c>
       <c r="I3">
-        <v>11422</v>
+        <v>11382</v>
       </c>
       <c r="J3">
-        <v>31369</v>
+        <v>21366</v>
       </c>
       <c r="K3">
-        <v>8153</v>
+        <v>18999</v>
       </c>
       <c r="L3">
-        <v>580</v>
+        <v>2036</v>
       </c>
       <c r="M3">
-        <v>1178</v>
+        <v>2194</v>
       </c>
       <c r="N3">
-        <v>9618</v>
+        <v>22182</v>
       </c>
       <c r="O3">
-        <v>521</v>
+        <v>723</v>
       </c>
       <c r="P3">
-        <v>6138</v>
+        <v>15166</v>
       </c>
       <c r="Q3">
-        <v>12218</v>
+        <v>730</v>
       </c>
       <c r="R3">
-        <v>777</v>
+        <v>41125</v>
       </c>
       <c r="S3">
-        <v>25487</v>
+        <v>413</v>
       </c>
       <c r="T3">
-        <v>8026</v>
+        <v>20254</v>
       </c>
       <c r="U3">
-        <v>504</v>
+        <v>2390</v>
       </c>
       <c r="V3">
-        <v>152052</v>
-[...55 lines deleted...]
-        <v>217112</v>
+        <v>10457</v>
+      </c>
+      <c r="W3">
+        <v>6408</v>
+      </c>
+      <c r="X3">
+        <v>586</v>
+      </c>
+      <c r="Y3">
+        <v>209034</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>501</v>
+        <v>436</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>503</v>
-[...4659 lines deleted...]
-      <c r="F2" t="s">
         <v>27</v>
-      </c>
-[...4792 lines deleted...]
-        <v>31</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D2">
         <v>12277</v>
       </c>
       <c r="E2">
         <v>12277</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B3" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C3" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D3">
         <v>1229</v>
       </c>
       <c r="E3">
         <v>1229</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>204</v>
+        <v>437</v>
       </c>
       <c r="C4" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D4">
         <v>3435</v>
       </c>
       <c r="E4">
         <v>3435</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>205</v>
+        <v>438</v>
       </c>
       <c r="C5" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D5">
         <v>897</v>
       </c>
       <c r="E5">
         <v>897</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>206</v>
+        <v>439</v>
       </c>
       <c r="C6" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D6">
         <v>264</v>
       </c>
       <c r="E6">
         <v>264</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>207</v>
+        <v>440</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D7">
         <v>249</v>
       </c>
       <c r="E7">
         <v>249</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>208</v>
+        <v>441</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D8">
         <v>87</v>
       </c>
       <c r="E8">
         <v>87</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>209</v>
+        <v>442</v>
       </c>
       <c r="C9" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D9">
         <v>82</v>
       </c>
       <c r="E9">
         <v>82</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>210</v>
+        <v>443</v>
       </c>
       <c r="C10" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D10">
         <v>163</v>
       </c>
       <c r="E10">
         <v>163</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>211</v>
+        <v>444</v>
       </c>
       <c r="C11" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D11">
         <v>5871</v>
       </c>
       <c r="E11">
         <v>5871</v>
       </c>
     </row>
     <row r="12"/>
     <row r="13">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
         <v>7</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D13">
         <v>20346</v>
       </c>
       <c r="E13">
         <v>20346</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B14" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C14" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D14">
         <v>3012</v>
       </c>
       <c r="E14">
         <v>3012</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>212</v>
+        <v>445</v>
       </c>
       <c r="C15" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D15">
         <v>10826</v>
       </c>
       <c r="E15">
         <v>10826</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>213</v>
+        <v>446</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D16">
         <v>1519</v>
       </c>
       <c r="E16">
         <v>1519</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>3</v>
       </c>
       <c r="B17" t="s">
-        <v>214</v>
+        <v>447</v>
       </c>
       <c r="C17" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D17">
         <v>514</v>
       </c>
       <c r="E17">
         <v>514</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>215</v>
+        <v>448</v>
       </c>
       <c r="C18" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D18">
         <v>273</v>
       </c>
       <c r="E18">
         <v>273</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>5</v>
       </c>
       <c r="B19" t="s">
-        <v>216</v>
+        <v>449</v>
       </c>
       <c r="C19" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D19">
         <v>775</v>
       </c>
       <c r="E19">
         <v>775</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>6</v>
       </c>
       <c r="B20" t="s">
-        <v>217</v>
+        <v>450</v>
       </c>
       <c r="C20" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D20">
         <v>409</v>
       </c>
       <c r="E20">
         <v>409</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>7</v>
       </c>
       <c r="B21" t="s">
-        <v>218</v>
+        <v>451</v>
       </c>
       <c r="C21" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D21">
         <v>557</v>
       </c>
       <c r="E21">
         <v>557</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>8</v>
       </c>
       <c r="B22" t="s">
-        <v>219</v>
+        <v>452</v>
       </c>
       <c r="C22" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D22">
         <v>2461</v>
       </c>
       <c r="E22">
         <v>2461</v>
       </c>
     </row>
     <row r="23"/>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>8</v>
       </c>
       <c r="C24" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D24">
         <v>11382</v>
       </c>
       <c r="E24">
         <v>11382</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B25" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C25" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D25">
         <v>1501</v>
       </c>
       <c r="E25">
         <v>1501</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1</v>
       </c>
       <c r="B26" t="s">
-        <v>220</v>
+        <v>453</v>
       </c>
       <c r="C26" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D26">
         <v>5922</v>
       </c>
       <c r="E26">
         <v>5922</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>2</v>
       </c>
       <c r="B27" t="s">
-        <v>221</v>
+        <v>454</v>
       </c>
       <c r="C27" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D27">
         <v>2252</v>
       </c>
       <c r="E27">
         <v>2252</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>3</v>
       </c>
       <c r="B28" t="s">
-        <v>222</v>
+        <v>455</v>
       </c>
       <c r="C28" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D28">
         <v>499</v>
       </c>
       <c r="E28">
         <v>499</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>4</v>
       </c>
       <c r="B29" t="s">
-        <v>223</v>
+        <v>456</v>
       </c>
       <c r="C29" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D29">
         <v>409</v>
       </c>
       <c r="E29">
         <v>409</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>5</v>
       </c>
       <c r="B30" t="s">
-        <v>224</v>
+        <v>457</v>
       </c>
       <c r="C30" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D30">
         <v>127</v>
       </c>
       <c r="E30">
         <v>127</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>6</v>
       </c>
       <c r="B31" t="s">
-        <v>225</v>
+        <v>458</v>
       </c>
       <c r="C31" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D31">
         <v>144</v>
       </c>
       <c r="E31">
         <v>144</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>7</v>
       </c>
       <c r="B32" t="s">
-        <v>226</v>
+        <v>459</v>
       </c>
       <c r="C32" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D32">
         <v>342</v>
       </c>
       <c r="E32">
         <v>342</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>8</v>
       </c>
       <c r="B33" t="s">
-        <v>227</v>
+        <v>460</v>
       </c>
       <c r="C33" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D33">
         <v>186</v>
       </c>
       <c r="E33">
         <v>186</v>
       </c>
     </row>
     <row r="34"/>
     <row r="35">
       <c r="A35">
         <v>4</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D35">
         <v>21366</v>
       </c>
       <c r="E35">
         <v>21366</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B36" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C36" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D36">
         <v>1774</v>
       </c>
       <c r="E36">
         <v>1774</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1</v>
       </c>
       <c r="B37" t="s">
-        <v>228</v>
+        <v>461</v>
       </c>
       <c r="C37" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D37">
         <v>4811</v>
       </c>
       <c r="E37">
         <v>4811</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>2</v>
       </c>
       <c r="B38" t="s">
-        <v>229</v>
+        <v>462</v>
       </c>
       <c r="C38" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D38">
         <v>9671</v>
       </c>
       <c r="E38">
         <v>9671</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>3</v>
       </c>
       <c r="B39" t="s">
-        <v>230</v>
+        <v>463</v>
       </c>
       <c r="C39" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D39">
         <v>3012</v>
       </c>
       <c r="E39">
         <v>3012</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>4</v>
       </c>
       <c r="B40" t="s">
-        <v>231</v>
+        <v>464</v>
       </c>
       <c r="C40" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D40">
         <v>1191</v>
       </c>
       <c r="E40">
         <v>1191</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>5</v>
       </c>
       <c r="B41" t="s">
-        <v>232</v>
+        <v>465</v>
       </c>
       <c r="C41" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D41">
         <v>265</v>
       </c>
       <c r="E41">
         <v>265</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>6</v>
       </c>
       <c r="B42" t="s">
-        <v>233</v>
+        <v>466</v>
       </c>
       <c r="C42" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D42">
         <v>167</v>
       </c>
       <c r="E42">
         <v>167</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>7</v>
       </c>
       <c r="B43" t="s">
-        <v>234</v>
+        <v>467</v>
       </c>
       <c r="C43" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D43">
         <v>324</v>
       </c>
       <c r="E43">
         <v>324</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>8</v>
       </c>
       <c r="B44" t="s">
-        <v>235</v>
+        <v>468</v>
       </c>
       <c r="C44" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D44">
         <v>151</v>
       </c>
       <c r="E44">
         <v>151</v>
       </c>
     </row>
     <row r="45"/>
     <row r="46">
       <c r="A46">
         <v>5</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D46">
         <v>18999</v>
       </c>
       <c r="E46">
         <v>18999</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B47" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C47" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D47">
         <v>1247</v>
       </c>
       <c r="E47">
         <v>1247</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1</v>
       </c>
       <c r="B48" t="s">
-        <v>236</v>
+        <v>469</v>
       </c>
       <c r="C48" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D48">
         <v>15245</v>
       </c>
       <c r="E48">
         <v>15245</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2</v>
       </c>
       <c r="B49" t="s">
-        <v>237</v>
+        <v>470</v>
       </c>
       <c r="C49" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D49">
         <v>411</v>
       </c>
       <c r="E49">
         <v>411</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>3</v>
       </c>
       <c r="B50" t="s">
-        <v>238</v>
+        <v>471</v>
       </c>
       <c r="C50" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D50">
         <v>452</v>
       </c>
       <c r="E50">
         <v>452</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>4</v>
       </c>
       <c r="B51" t="s">
-        <v>239</v>
+        <v>472</v>
       </c>
       <c r="C51" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D51">
         <v>325</v>
       </c>
       <c r="E51">
         <v>325</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>5</v>
       </c>
       <c r="B52" t="s">
-        <v>240</v>
+        <v>473</v>
       </c>
       <c r="C52" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D52">
         <v>119</v>
       </c>
       <c r="E52">
         <v>119</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>6</v>
       </c>
       <c r="B53" t="s">
-        <v>241</v>
+        <v>474</v>
       </c>
       <c r="C53" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D53">
         <v>522</v>
       </c>
       <c r="E53">
         <v>522</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>7</v>
       </c>
       <c r="B54" t="s">
-        <v>242</v>
+        <v>475</v>
       </c>
       <c r="C54" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D54">
         <v>116</v>
       </c>
       <c r="E54">
         <v>116</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>8</v>
       </c>
       <c r="B55" t="s">
-        <v>243</v>
+        <v>476</v>
       </c>
       <c r="C55" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D55">
         <v>562</v>
       </c>
       <c r="E55">
         <v>562</v>
       </c>
     </row>
     <row r="56"/>
     <row r="57">
       <c r="A57">
         <v>6</v>
       </c>
       <c r="B57" t="s">
-        <v>129</v>
+        <v>11</v>
       </c>
       <c r="C57" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D57">
         <v>2036</v>
       </c>
       <c r="E57">
         <v>2036</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B58" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C58" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D58">
         <v>281</v>
       </c>
       <c r="E58">
         <v>281</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1</v>
       </c>
       <c r="B59" t="s">
-        <v>244</v>
+        <v>477</v>
       </c>
       <c r="C59" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D59">
         <v>1187</v>
       </c>
       <c r="E59">
         <v>1187</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2</v>
       </c>
       <c r="B60" t="s">
-        <v>245</v>
+        <v>478</v>
       </c>
       <c r="C60" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D60">
         <v>136</v>
       </c>
       <c r="E60">
         <v>136</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>3</v>
       </c>
       <c r="B61" t="s">
-        <v>246</v>
+        <v>479</v>
       </c>
       <c r="C61" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D61">
         <v>101</v>
       </c>
       <c r="E61">
         <v>101</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>4</v>
       </c>
       <c r="B62" t="s">
-        <v>247</v>
+        <v>480</v>
       </c>
       <c r="C62" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D62">
         <v>36</v>
       </c>
       <c r="E62">
         <v>36</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>5</v>
       </c>
       <c r="B63" t="s">
-        <v>248</v>
+        <v>481</v>
       </c>
       <c r="C63" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D63">
         <v>58</v>
       </c>
       <c r="E63">
         <v>58</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>6</v>
       </c>
       <c r="B64" t="s">
-        <v>249</v>
+        <v>482</v>
       </c>
       <c r="C64" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D64">
         <v>237</v>
       </c>
       <c r="E64">
         <v>237</v>
       </c>
     </row>
     <row r="65"/>
     <row r="66">
       <c r="A66">
         <v>7</v>
       </c>
       <c r="B66" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C66" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D66">
         <v>2194</v>
       </c>
       <c r="E66">
         <v>2194</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B67" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C67" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D67">
         <v>356</v>
       </c>
       <c r="E67">
         <v>356</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1</v>
       </c>
       <c r="B68" t="s">
-        <v>250</v>
+        <v>483</v>
       </c>
       <c r="C68" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D68">
         <v>258</v>
       </c>
       <c r="E68">
         <v>258</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>2</v>
       </c>
       <c r="B69" t="s">
-        <v>251</v>
+        <v>484</v>
       </c>
       <c r="C69" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D69">
         <v>733</v>
       </c>
       <c r="E69">
         <v>733</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>3</v>
       </c>
       <c r="B70" t="s">
-        <v>252</v>
+        <v>485</v>
       </c>
       <c r="C70" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D70">
         <v>183</v>
       </c>
       <c r="E70">
         <v>183</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>4</v>
       </c>
       <c r="B71" t="s">
-        <v>253</v>
+        <v>486</v>
       </c>
       <c r="C71" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D71">
         <v>365</v>
       </c>
       <c r="E71">
         <v>365</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>5</v>
       </c>
       <c r="B72" t="s">
-        <v>254</v>
+        <v>487</v>
       </c>
       <c r="C72" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D72">
         <v>102</v>
       </c>
       <c r="E72">
         <v>102</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>6</v>
       </c>
       <c r="B73" t="s">
-        <v>255</v>
+        <v>488</v>
       </c>
       <c r="C73" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D73">
         <v>54</v>
       </c>
       <c r="E73">
         <v>54</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>7</v>
       </c>
       <c r="B74" t="s">
-        <v>256</v>
+        <v>489</v>
       </c>
       <c r="C74" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D74">
         <v>143</v>
       </c>
       <c r="E74">
         <v>143</v>
       </c>
     </row>
     <row r="75"/>
     <row r="76">
       <c r="A76">
         <v>8</v>
       </c>
       <c r="B76" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C76" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D76">
         <v>22182</v>
       </c>
       <c r="E76">
         <v>22182</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B77" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C77" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D77">
         <v>3483</v>
       </c>
       <c r="E77">
         <v>3483</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1</v>
       </c>
       <c r="B78" t="s">
-        <v>257</v>
+        <v>490</v>
       </c>
       <c r="C78" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D78">
         <v>7359</v>
       </c>
       <c r="E78">
         <v>7359</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>2</v>
       </c>
       <c r="B79" t="s">
-        <v>258</v>
+        <v>491</v>
       </c>
       <c r="C79" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D79">
         <v>5478</v>
       </c>
       <c r="E79">
         <v>5478</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>3</v>
       </c>
       <c r="B80" t="s">
-        <v>259</v>
+        <v>492</v>
       </c>
       <c r="C80" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D80">
         <v>879</v>
       </c>
       <c r="E80">
         <v>879</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>4</v>
       </c>
       <c r="B81" t="s">
-        <v>260</v>
+        <v>493</v>
       </c>
       <c r="C81" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D81">
         <v>1902</v>
       </c>
       <c r="E81">
         <v>1902</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>5</v>
       </c>
       <c r="B82" t="s">
-        <v>261</v>
+        <v>494</v>
       </c>
       <c r="C82" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D82">
         <v>521</v>
       </c>
       <c r="E82">
         <v>521</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>6</v>
       </c>
       <c r="B83" t="s">
-        <v>262</v>
+        <v>495</v>
       </c>
       <c r="C83" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D83">
         <v>263</v>
       </c>
       <c r="E83">
         <v>263</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>7</v>
       </c>
       <c r="B84" t="s">
-        <v>263</v>
+        <v>496</v>
       </c>
       <c r="C84" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D84">
         <v>854</v>
       </c>
       <c r="E84">
         <v>854</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>8</v>
       </c>
       <c r="B85" t="s">
-        <v>264</v>
+        <v>497</v>
       </c>
       <c r="C85" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D85">
         <v>1443</v>
       </c>
       <c r="E85">
         <v>1443</v>
       </c>
     </row>
     <row r="86"/>
     <row r="87">
       <c r="A87">
         <v>9</v>
       </c>
       <c r="B87" t="s">
-        <v>13</v>
+        <v>86</v>
       </c>
       <c r="C87" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D87">
         <v>723</v>
       </c>
       <c r="E87">
         <v>723</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B88" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C88" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D88">
         <v>47</v>
       </c>
       <c r="E88">
         <v>47</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1</v>
       </c>
       <c r="B89" t="s">
-        <v>265</v>
+        <v>498</v>
       </c>
       <c r="C89" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D89">
         <v>454</v>
       </c>
       <c r="E89">
         <v>454</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>2</v>
       </c>
       <c r="B90" t="s">
-        <v>266</v>
+        <v>499</v>
       </c>
       <c r="C90" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D90">
         <v>31</v>
       </c>
       <c r="E90">
         <v>31</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>3</v>
       </c>
       <c r="B91" t="s">
-        <v>267</v>
+        <v>500</v>
       </c>
       <c r="C91" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D91">
         <v>34</v>
       </c>
       <c r="E91">
         <v>34</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>4</v>
       </c>
       <c r="B92" t="s">
-        <v>268</v>
+        <v>501</v>
       </c>
       <c r="C92" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D92">
         <v>66</v>
       </c>
       <c r="E92">
         <v>66</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>5</v>
       </c>
       <c r="B93" t="s">
-        <v>269</v>
+        <v>502</v>
       </c>
       <c r="C93" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D93">
         <v>26</v>
       </c>
       <c r="E93">
         <v>26</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>6</v>
       </c>
       <c r="B94" t="s">
-        <v>270</v>
+        <v>503</v>
       </c>
       <c r="C94" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D94">
         <v>65</v>
       </c>
       <c r="E94">
         <v>65</v>
       </c>
     </row>
     <row r="95"/>
     <row r="96">
       <c r="A96">
         <v>10</v>
       </c>
       <c r="B96" t="s">
         <v>14</v>
       </c>
       <c r="C96" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D96">
         <v>15166</v>
       </c>
       <c r="E96">
         <v>15166</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B97" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C97" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D97">
         <v>456</v>
       </c>
       <c r="E97">
         <v>456</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1</v>
       </c>
       <c r="B98" t="s">
-        <v>271</v>
+        <v>504</v>
       </c>
       <c r="C98" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D98">
         <v>8621</v>
       </c>
       <c r="E98">
         <v>8621</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>2</v>
       </c>
       <c r="B99" t="s">
-        <v>272</v>
+        <v>505</v>
       </c>
       <c r="C99" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D99">
         <v>5065</v>
       </c>
       <c r="E99">
         <v>5065</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>3</v>
       </c>
       <c r="B100" t="s">
-        <v>273</v>
+        <v>506</v>
       </c>
       <c r="C100" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D100">
         <v>385</v>
       </c>
       <c r="E100">
         <v>385</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>4</v>
       </c>
       <c r="B101" t="s">
-        <v>274</v>
+        <v>507</v>
       </c>
       <c r="C101" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D101">
         <v>97</v>
       </c>
       <c r="E101">
         <v>97</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>5</v>
       </c>
       <c r="B102" t="s">
-        <v>275</v>
+        <v>508</v>
       </c>
       <c r="C102" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D102">
         <v>219</v>
       </c>
       <c r="E102">
         <v>219</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>6</v>
       </c>
       <c r="B103" t="s">
-        <v>276</v>
+        <v>509</v>
       </c>
       <c r="C103" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D103">
         <v>194</v>
       </c>
       <c r="E103">
         <v>194</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>7</v>
       </c>
       <c r="B104" t="s">
-        <v>277</v>
+        <v>510</v>
       </c>
       <c r="C104" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D104">
         <v>61</v>
       </c>
       <c r="E104">
         <v>61</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>8</v>
       </c>
       <c r="B105" t="s">
-        <v>278</v>
+        <v>511</v>
       </c>
       <c r="C105" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D105">
         <v>68</v>
       </c>
       <c r="E105">
         <v>68</v>
       </c>
     </row>
     <row r="106"/>
     <row r="107">
       <c r="A107">
         <v>11</v>
       </c>
       <c r="B107" t="s">
-        <v>199</v>
+        <v>432</v>
       </c>
       <c r="C107" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D107">
         <v>730</v>
       </c>
       <c r="E107">
         <v>730</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B108" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C108" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D108">
         <v>124</v>
       </c>
       <c r="E108">
         <v>124</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1</v>
       </c>
       <c r="B109" t="s">
-        <v>279</v>
+        <v>512</v>
       </c>
       <c r="C109" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D109">
         <v>220</v>
       </c>
       <c r="E109">
         <v>220</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>2</v>
       </c>
       <c r="B110" t="s">
-        <v>280</v>
+        <v>513</v>
       </c>
       <c r="C110" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D110">
         <v>182</v>
       </c>
       <c r="E110">
         <v>182</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>3</v>
       </c>
       <c r="B111" t="s">
-        <v>281</v>
+        <v>514</v>
       </c>
       <c r="C111" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D111">
         <v>75</v>
       </c>
       <c r="E111">
         <v>75</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>4</v>
       </c>
       <c r="B112" t="s">
-        <v>282</v>
+        <v>515</v>
       </c>
       <c r="C112" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D112">
         <v>78</v>
       </c>
       <c r="E112">
         <v>78</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>5</v>
       </c>
       <c r="B113" t="s">
-        <v>283</v>
+        <v>516</v>
       </c>
       <c r="C113" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D113">
         <v>51</v>
       </c>
       <c r="E113">
         <v>51</v>
       </c>
     </row>
     <row r="114"/>
     <row r="115">
       <c r="A115">
         <v>12</v>
       </c>
       <c r="B115" t="s">
         <v>15</v>
       </c>
       <c r="C115" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D115">
         <v>41125</v>
       </c>
       <c r="E115">
         <v>41125</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B116" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C116" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D116">
         <v>2085</v>
       </c>
       <c r="E116">
         <v>2085</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1</v>
       </c>
       <c r="B117" t="s">
-        <v>284</v>
+        <v>517</v>
       </c>
       <c r="C117" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D117">
         <v>8948</v>
       </c>
       <c r="E117">
         <v>8948</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>2</v>
       </c>
       <c r="B118" t="s">
-        <v>285</v>
+        <v>518</v>
       </c>
       <c r="C118" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D118">
         <v>6877</v>
       </c>
       <c r="E118">
         <v>6877</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>3</v>
       </c>
       <c r="B119" t="s">
-        <v>286</v>
+        <v>519</v>
       </c>
       <c r="C119" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D119">
         <v>1616</v>
       </c>
       <c r="E119">
         <v>1616</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>4</v>
       </c>
       <c r="B120" t="s">
-        <v>287</v>
+        <v>520</v>
       </c>
       <c r="C120" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D120">
         <v>461</v>
       </c>
       <c r="E120">
         <v>461</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>5</v>
       </c>
       <c r="B121" t="s">
-        <v>288</v>
+        <v>521</v>
       </c>
       <c r="C121" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D121">
         <v>1820</v>
       </c>
       <c r="E121">
         <v>1820</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>6</v>
       </c>
       <c r="B122" t="s">
-        <v>289</v>
+        <v>522</v>
       </c>
       <c r="C122" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D122">
         <v>13769</v>
       </c>
       <c r="E122">
         <v>13769</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>7</v>
       </c>
       <c r="B123" t="s">
-        <v>290</v>
+        <v>523</v>
       </c>
       <c r="C123" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D123">
         <v>1289</v>
       </c>
       <c r="E123">
         <v>1289</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>8</v>
       </c>
       <c r="B124" t="s">
-        <v>291</v>
+        <v>524</v>
       </c>
       <c r="C124" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D124">
         <v>4260</v>
       </c>
       <c r="E124">
         <v>4260</v>
       </c>
     </row>
     <row r="125"/>
     <row r="126">
       <c r="A126">
         <v>13</v>
       </c>
       <c r="B126" t="s">
         <v>16</v>
       </c>
       <c r="C126" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D126">
         <v>413</v>
       </c>
       <c r="E126">
         <v>413</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B127" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C127" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D127">
         <v>77</v>
       </c>
       <c r="E127">
         <v>77</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1</v>
       </c>
       <c r="B128" t="s">
-        <v>292</v>
+        <v>525</v>
       </c>
       <c r="C128" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D128">
         <v>131</v>
       </c>
       <c r="E128">
         <v>131</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>2</v>
       </c>
       <c r="B129" t="s">
-        <v>293</v>
+        <v>526</v>
       </c>
       <c r="C129" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D129">
         <v>94</v>
       </c>
       <c r="E129">
         <v>94</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>3</v>
       </c>
       <c r="B130" t="s">
-        <v>294</v>
+        <v>527</v>
       </c>
       <c r="C130" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D130">
         <v>111</v>
       </c>
       <c r="E130">
         <v>111</v>
       </c>
     </row>
     <row r="131"/>
     <row r="132">
       <c r="A132">
         <v>14</v>
       </c>
       <c r="B132" t="s">
         <v>17</v>
       </c>
       <c r="C132" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D132">
         <v>20254</v>
       </c>
       <c r="E132">
         <v>20254</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B133" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C133" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D133">
         <v>1133</v>
       </c>
       <c r="E133">
         <v>1133</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>1</v>
       </c>
       <c r="B134" t="s">
-        <v>295</v>
+        <v>528</v>
       </c>
       <c r="C134" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D134">
         <v>11064</v>
       </c>
       <c r="E134">
         <v>11064</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>2</v>
       </c>
       <c r="B135" t="s">
-        <v>296</v>
+        <v>529</v>
       </c>
       <c r="C135" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D135">
         <v>1067</v>
       </c>
       <c r="E135">
         <v>1067</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>3</v>
       </c>
       <c r="B136" t="s">
-        <v>297</v>
+        <v>530</v>
       </c>
       <c r="C136" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D136">
         <v>810</v>
       </c>
       <c r="E136">
         <v>810</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>4</v>
       </c>
       <c r="B137" t="s">
-        <v>298</v>
+        <v>531</v>
       </c>
       <c r="C137" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D137">
         <v>275</v>
       </c>
       <c r="E137">
         <v>275</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>5</v>
       </c>
       <c r="B138" t="s">
-        <v>299</v>
+        <v>532</v>
       </c>
       <c r="C138" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D138">
         <v>154</v>
       </c>
       <c r="E138">
         <v>154</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>6</v>
       </c>
       <c r="B139" t="s">
-        <v>300</v>
+        <v>533</v>
       </c>
       <c r="C139" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D139">
         <v>350</v>
       </c>
       <c r="E139">
         <v>350</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>7</v>
       </c>
       <c r="B140" t="s">
-        <v>301</v>
+        <v>534</v>
       </c>
       <c r="C140" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D140">
         <v>785</v>
       </c>
       <c r="E140">
         <v>785</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>8</v>
       </c>
       <c r="B141" t="s">
-        <v>302</v>
+        <v>535</v>
       </c>
       <c r="C141" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D141">
         <v>4616</v>
       </c>
       <c r="E141">
         <v>4616</v>
       </c>
     </row>
     <row r="142"/>
     <row r="143">
       <c r="A143">
         <v>15</v>
       </c>
       <c r="B143" t="s">
-        <v>18</v>
+        <v>264</v>
       </c>
       <c r="C143" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D143">
         <v>2390</v>
       </c>
       <c r="E143">
         <v>2390</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B144" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C144" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D144">
         <v>812</v>
       </c>
       <c r="E144">
         <v>812</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1</v>
       </c>
       <c r="B145" t="s">
-        <v>303</v>
+        <v>536</v>
       </c>
       <c r="C145" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D145">
         <v>659</v>
       </c>
       <c r="E145">
         <v>659</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>2</v>
       </c>
       <c r="B146" t="s">
-        <v>304</v>
+        <v>537</v>
       </c>
       <c r="C146" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D146">
         <v>241</v>
       </c>
       <c r="E146">
         <v>241</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>3</v>
       </c>
       <c r="B147" t="s">
-        <v>305</v>
+        <v>538</v>
       </c>
       <c r="C147" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D147">
         <v>107</v>
       </c>
       <c r="E147">
         <v>107</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>4</v>
       </c>
       <c r="B148" t="s">
-        <v>306</v>
+        <v>539</v>
       </c>
       <c r="C148" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D148">
         <v>60</v>
       </c>
       <c r="E148">
         <v>60</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>5</v>
       </c>
       <c r="B149" t="s">
-        <v>307</v>
+        <v>540</v>
       </c>
       <c r="C149" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D149">
         <v>110</v>
       </c>
       <c r="E149">
         <v>110</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>6</v>
       </c>
       <c r="B150" t="s">
-        <v>308</v>
+        <v>541</v>
       </c>
       <c r="C150" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D150">
         <v>401</v>
       </c>
       <c r="E150">
         <v>401</v>
       </c>
     </row>
     <row r="151"/>
     <row r="152">
       <c r="A152">
         <v>16</v>
       </c>
       <c r="B152" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C152" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D152">
         <v>10457</v>
       </c>
       <c r="E152">
         <v>10457</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B153" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C153" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D153">
         <v>347</v>
       </c>
       <c r="E153">
         <v>347</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>1</v>
       </c>
       <c r="B154" t="s">
-        <v>309</v>
+        <v>542</v>
       </c>
       <c r="C154" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D154">
         <v>432</v>
       </c>
       <c r="E154">
         <v>432</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>2</v>
       </c>
       <c r="B155" t="s">
-        <v>310</v>
+        <v>543</v>
       </c>
       <c r="C155" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D155">
         <v>6657</v>
       </c>
       <c r="E155">
         <v>6657</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>3</v>
       </c>
       <c r="B156" t="s">
-        <v>311</v>
+        <v>544</v>
       </c>
       <c r="C156" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D156">
         <v>279</v>
       </c>
       <c r="E156">
         <v>279</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>4</v>
       </c>
       <c r="B157" t="s">
-        <v>312</v>
+        <v>545</v>
       </c>
       <c r="C157" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D157">
         <v>1705</v>
       </c>
       <c r="E157">
         <v>1705</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>5</v>
       </c>
       <c r="B158" t="s">
-        <v>313</v>
+        <v>546</v>
       </c>
       <c r="C158" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D158">
         <v>675</v>
       </c>
       <c r="E158">
         <v>675</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>6</v>
       </c>
       <c r="B159" t="s">
-        <v>314</v>
+        <v>547</v>
       </c>
       <c r="C159" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D159">
         <v>120</v>
       </c>
       <c r="E159">
         <v>120</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>7</v>
       </c>
       <c r="B160" t="s">
-        <v>315</v>
+        <v>548</v>
       </c>
       <c r="C160" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D160">
         <v>83</v>
       </c>
       <c r="E160">
         <v>83</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>8</v>
       </c>
       <c r="B161" t="s">
-        <v>316</v>
+        <v>549</v>
       </c>
       <c r="C161" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D161">
         <v>159</v>
       </c>
       <c r="E161">
         <v>159</v>
       </c>
     </row>
     <row r="162"/>
     <row r="163">
       <c r="A163">
         <v>17</v>
       </c>
       <c r="B163" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C163" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D163">
         <v>6408</v>
       </c>
       <c r="E163">
         <v>6408</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B164" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C164" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D164">
         <v>381</v>
       </c>
       <c r="E164">
         <v>381</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>1</v>
       </c>
       <c r="B165" t="s">
-        <v>317</v>
+        <v>550</v>
       </c>
       <c r="C165" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D165">
         <v>4128</v>
       </c>
       <c r="E165">
         <v>4128</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>2</v>
       </c>
       <c r="B166" t="s">
-        <v>318</v>
+        <v>551</v>
       </c>
       <c r="C166" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D166">
         <v>736</v>
       </c>
       <c r="E166">
         <v>736</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>3</v>
       </c>
       <c r="B167" t="s">
-        <v>319</v>
+        <v>552</v>
       </c>
       <c r="C167" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D167">
         <v>284</v>
       </c>
       <c r="E167">
         <v>284</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>4</v>
       </c>
       <c r="B168" t="s">
-        <v>320</v>
+        <v>553</v>
       </c>
       <c r="C168" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D168">
         <v>54</v>
       </c>
       <c r="E168">
         <v>54</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>5</v>
       </c>
       <c r="B169" t="s">
-        <v>321</v>
+        <v>554</v>
       </c>
       <c r="C169" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D169">
         <v>59</v>
       </c>
       <c r="E169">
         <v>59</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>6</v>
       </c>
       <c r="B170" t="s">
-        <v>322</v>
+        <v>555</v>
       </c>
       <c r="C170" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D170">
         <v>126</v>
       </c>
       <c r="E170">
         <v>126</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>7</v>
       </c>
       <c r="B171" t="s">
-        <v>323</v>
+        <v>556</v>
       </c>
       <c r="C171" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D171">
         <v>21</v>
       </c>
       <c r="E171">
         <v>21</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>8</v>
       </c>
       <c r="B172" t="s">
-        <v>324</v>
+        <v>557</v>
       </c>
       <c r="C172" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D172">
         <v>619</v>
       </c>
       <c r="E172">
         <v>619</v>
       </c>
     </row>
     <row r="173"/>
     <row r="174">
       <c r="A174">
         <v>24</v>
       </c>
       <c r="B174" t="s">
-        <v>21</v>
+        <v>265</v>
       </c>
       <c r="C174" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D174">
         <v>586</v>
       </c>
       <c r="E174">
         <v>586</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B175" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C175" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D175">
         <v>165</v>
       </c>
       <c r="E175">
         <v>165</v>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>1</v>
       </c>
       <c r="B176" t="s">
-        <v>325</v>
+        <v>558</v>
       </c>
       <c r="C176" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D176">
         <v>318</v>
       </c>
       <c r="E176">
         <v>318</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>2</v>
       </c>
       <c r="B177" t="s">
-        <v>326</v>
+        <v>559</v>
       </c>
       <c r="C177" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D177">
         <v>29</v>
       </c>
       <c r="E177">
         <v>29</v>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>3</v>
       </c>
       <c r="B178" t="s">
-        <v>327</v>
+        <v>560</v>
       </c>
       <c r="C178" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D178">
         <v>74</v>
       </c>
       <c r="E178">
         <v>74</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
-        <v>129</v>
+        <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="T1" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="T1" s="1" t="s">
+      <c r="U1" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="U1" s="1" t="s">
+      <c r="V1" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="W1" s="1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C2" t="s">
-        <v>328</v>
+        <v>561</v>
       </c>
       <c r="D2" t="s">
-        <v>329</v>
+        <v>562</v>
       </c>
       <c r="E2" t="s">
-        <v>330</v>
+        <v>563</v>
       </c>
       <c r="F2" t="s">
-        <v>331</v>
+        <v>564</v>
       </c>
       <c r="G2">
         <v>3349</v>
       </c>
       <c r="H2">
         <v>7414</v>
       </c>
       <c r="I2">
         <v>10476</v>
       </c>
       <c r="J2">
         <v>17183</v>
       </c>
       <c r="K2">
         <v>7401</v>
       </c>
       <c r="L2">
         <v>289</v>
       </c>
       <c r="M2">
         <v>410</v>
       </c>
       <c r="N2">
         <v>3262</v>
       </c>
@@ -16671,63 +7396,63 @@
       </c>
       <c r="R2">
         <v>4113</v>
       </c>
       <c r="S2">
         <v>184</v>
       </c>
       <c r="T2">
         <v>1176</v>
       </c>
       <c r="U2">
         <v>875</v>
       </c>
       <c r="V2">
         <v>119</v>
       </c>
       <c r="W2">
         <v>72198</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C3" t="s">
-        <v>328</v>
+        <v>561</v>
       </c>
       <c r="D3" t="s">
-        <v>329</v>
+        <v>562</v>
       </c>
       <c r="E3" t="s">
-        <v>332</v>
+        <v>565</v>
       </c>
       <c r="F3" t="s">
-        <v>333</v>
+        <v>566</v>
       </c>
       <c r="G3">
         <v>19192</v>
       </c>
       <c r="H3">
         <v>16012</v>
       </c>
       <c r="I3">
         <v>32484</v>
       </c>
       <c r="J3">
         <v>44112</v>
       </c>
       <c r="K3">
         <v>5819</v>
       </c>
       <c r="L3">
         <v>864</v>
       </c>
       <c r="M3">
         <v>1610</v>
       </c>
       <c r="N3">
         <v>9434</v>
       </c>
@@ -16739,54 +7464,54 @@
       </c>
       <c r="Q3">
         <v>455</v>
       </c>
       <c r="R3">
         <v>3662</v>
       </c>
       <c r="S3">
         <v>615</v>
       </c>
       <c r="T3">
         <v>10266</v>
       </c>
       <c r="U3">
         <v>720</v>
       </c>
       <c r="V3">
         <v>492</v>
       </c>
       <c r="W3">
         <v>177160</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B4" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="G4">
         <v>22541</v>
       </c>
       <c r="H4">
         <v>23426</v>
       </c>
       <c r="I4">
         <v>42960</v>
       </c>
       <c r="J4">
         <v>61295</v>
       </c>
       <c r="K4">
         <v>13220</v>
       </c>
       <c r="L4">
         <v>1153</v>
       </c>
       <c r="M4">
         <v>2020</v>
       </c>
       <c r="N4">
         <v>12696</v>
       </c>
@@ -16800,2902 +7525,12177 @@
         <v>706</v>
       </c>
       <c r="R4">
         <v>7775</v>
       </c>
       <c r="S4">
         <v>799</v>
       </c>
       <c r="T4">
         <v>11442</v>
       </c>
       <c r="U4">
         <v>1595</v>
       </c>
       <c r="V4">
         <v>611</v>
       </c>
       <c r="W4">
         <v>249358</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>331</v>
+        <v>564</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>333</v>
+        <v>566</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D2">
         <v>3349</v>
       </c>
       <c r="E2">
         <v>19192</v>
       </c>
       <c r="F2">
         <v>22541</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B3" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C3" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D3">
         <v>433</v>
       </c>
       <c r="E3">
         <v>1901</v>
       </c>
       <c r="F3">
         <v>2334</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>334</v>
+        <v>567</v>
       </c>
       <c r="C4" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D4">
         <v>1549</v>
       </c>
       <c r="E4">
         <v>13504</v>
       </c>
       <c r="F4">
         <v>15053</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>335</v>
+        <v>568</v>
       </c>
       <c r="C5" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D5">
         <v>226</v>
       </c>
       <c r="E5">
         <v>480</v>
       </c>
       <c r="F5">
         <v>706</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>336</v>
+        <v>569</v>
       </c>
       <c r="C6" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D6">
         <v>312</v>
       </c>
       <c r="E6">
         <v>844</v>
       </c>
       <c r="F6">
         <v>1156</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>337</v>
+        <v>570</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D7">
         <v>64</v>
       </c>
       <c r="E7">
         <v>580</v>
       </c>
       <c r="F7">
         <v>644</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>338</v>
+        <v>571</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D8">
         <v>24</v>
       </c>
       <c r="E8">
         <v>904</v>
       </c>
       <c r="F8">
         <v>928</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>339</v>
+        <v>572</v>
       </c>
       <c r="C9" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D9">
         <v>20</v>
       </c>
       <c r="E9">
         <v>71</v>
       </c>
       <c r="F9">
         <v>91</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>340</v>
+        <v>573</v>
       </c>
       <c r="C10" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D10">
         <v>599</v>
       </c>
       <c r="E10">
         <v>103</v>
       </c>
       <c r="F10">
         <v>702</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>341</v>
+        <v>574</v>
       </c>
       <c r="C11" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D11">
         <v>122</v>
       </c>
       <c r="E11">
         <v>805</v>
       </c>
       <c r="F11">
         <v>927</v>
       </c>
     </row>
     <row r="12"/>
     <row r="13">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
         <v>7</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D13">
         <v>7414</v>
       </c>
       <c r="E13">
         <v>16012</v>
       </c>
       <c r="F13">
         <v>23426</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B14" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C14" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D14">
         <v>1320</v>
       </c>
       <c r="E14">
         <v>3204</v>
       </c>
       <c r="F14">
         <v>4524</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>342</v>
+        <v>575</v>
       </c>
       <c r="C15" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D15">
         <v>1736</v>
       </c>
       <c r="E15">
         <v>6021</v>
       </c>
       <c r="F15">
         <v>7757</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>343</v>
+        <v>576</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D16">
         <v>1520</v>
       </c>
       <c r="E16">
         <v>4214</v>
       </c>
       <c r="F16">
         <v>5734</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>3</v>
       </c>
       <c r="B17" t="s">
-        <v>344</v>
+        <v>577</v>
       </c>
       <c r="C17" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D17">
         <v>395</v>
       </c>
       <c r="E17">
         <v>552</v>
       </c>
       <c r="F17">
         <v>947</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>345</v>
+        <v>578</v>
       </c>
       <c r="C18" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D18">
         <v>470</v>
       </c>
       <c r="E18">
         <v>383</v>
       </c>
       <c r="F18">
         <v>853</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>5</v>
       </c>
       <c r="B19" t="s">
-        <v>346</v>
+        <v>579</v>
       </c>
       <c r="C19" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D19">
         <v>295</v>
       </c>
       <c r="E19">
         <v>809</v>
       </c>
       <c r="F19">
         <v>1104</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>6</v>
       </c>
       <c r="B20" t="s">
-        <v>347</v>
+        <v>580</v>
       </c>
       <c r="C20" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D20">
         <v>83</v>
       </c>
       <c r="E20">
         <v>89</v>
       </c>
       <c r="F20">
         <v>172</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>7</v>
       </c>
       <c r="B21" t="s">
-        <v>348</v>
+        <v>581</v>
       </c>
       <c r="C21" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D21">
         <v>1491</v>
       </c>
       <c r="E21">
         <v>657</v>
       </c>
       <c r="F21">
         <v>2148</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>8</v>
       </c>
       <c r="B22" t="s">
-        <v>349</v>
+        <v>582</v>
       </c>
       <c r="C22" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D22">
         <v>104</v>
       </c>
       <c r="E22">
         <v>83</v>
       </c>
       <c r="F22">
         <v>187</v>
       </c>
     </row>
     <row r="23"/>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>8</v>
       </c>
       <c r="C24" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D24">
         <v>10476</v>
       </c>
       <c r="E24">
         <v>32484</v>
       </c>
       <c r="F24">
         <v>42960</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B25" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C25" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D25">
         <v>1018</v>
       </c>
       <c r="E25">
         <v>3835</v>
       </c>
       <c r="F25">
         <v>4853</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1</v>
       </c>
       <c r="B26" t="s">
-        <v>350</v>
+        <v>583</v>
       </c>
       <c r="C26" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D26">
         <v>4951</v>
       </c>
       <c r="E26">
         <v>8996</v>
       </c>
       <c r="F26">
         <v>13947</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>2</v>
       </c>
       <c r="B27" t="s">
-        <v>351</v>
+        <v>584</v>
       </c>
       <c r="C27" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D27">
         <v>2741</v>
       </c>
       <c r="E27">
         <v>15926</v>
       </c>
       <c r="F27">
         <v>18667</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>3</v>
       </c>
       <c r="B28" t="s">
-        <v>352</v>
+        <v>585</v>
       </c>
       <c r="C28" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D28">
         <v>186</v>
       </c>
       <c r="E28">
         <v>1845</v>
       </c>
       <c r="F28">
         <v>2031</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>4</v>
       </c>
       <c r="B29" t="s">
-        <v>353</v>
+        <v>586</v>
       </c>
       <c r="C29" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D29">
         <v>1239</v>
       </c>
       <c r="E29">
         <v>413</v>
       </c>
       <c r="F29">
         <v>1652</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>5</v>
       </c>
       <c r="B30" t="s">
-        <v>354</v>
+        <v>587</v>
       </c>
       <c r="C30" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D30">
         <v>71</v>
       </c>
       <c r="E30">
         <v>711</v>
       </c>
       <c r="F30">
         <v>782</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>6</v>
       </c>
       <c r="B31" t="s">
-        <v>355</v>
+        <v>588</v>
       </c>
       <c r="C31" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D31">
         <v>48</v>
       </c>
       <c r="E31">
         <v>120</v>
       </c>
       <c r="F31">
         <v>168</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>7</v>
       </c>
       <c r="B32" t="s">
-        <v>356</v>
+        <v>589</v>
       </c>
       <c r="C32" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D32">
         <v>63</v>
       </c>
       <c r="E32">
         <v>237</v>
       </c>
       <c r="F32">
         <v>300</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>8</v>
       </c>
       <c r="B33" t="s">
-        <v>357</v>
+        <v>590</v>
       </c>
       <c r="C33" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D33">
         <v>159</v>
       </c>
       <c r="E33">
         <v>401</v>
       </c>
       <c r="F33">
         <v>560</v>
       </c>
     </row>
     <row r="34"/>
     <row r="35">
       <c r="A35">
         <v>4</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D35">
         <v>17183</v>
       </c>
       <c r="E35">
         <v>44112</v>
       </c>
       <c r="F35">
         <v>61295</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B36" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C36" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D36">
         <v>1185</v>
       </c>
       <c r="E36">
         <v>3219</v>
       </c>
       <c r="F36">
         <v>4404</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1</v>
       </c>
       <c r="B37" t="s">
-        <v>358</v>
+        <v>591</v>
       </c>
       <c r="C37" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D37">
         <v>1262</v>
       </c>
       <c r="E37">
         <v>17909</v>
       </c>
       <c r="F37">
         <v>19171</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>2</v>
       </c>
       <c r="B38" t="s">
-        <v>359</v>
+        <v>592</v>
       </c>
       <c r="C38" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D38">
         <v>7558</v>
       </c>
       <c r="E38">
         <v>1014</v>
       </c>
       <c r="F38">
         <v>8572</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>3</v>
       </c>
       <c r="B39" t="s">
-        <v>360</v>
+        <v>593</v>
       </c>
       <c r="C39" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D39">
         <v>879</v>
       </c>
       <c r="E39">
         <v>314</v>
       </c>
       <c r="F39">
         <v>1193</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>4</v>
       </c>
       <c r="B40" t="s">
-        <v>361</v>
+        <v>594</v>
       </c>
       <c r="C40" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D40">
         <v>1946</v>
       </c>
       <c r="E40">
         <v>4451</v>
       </c>
       <c r="F40">
         <v>6397</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>5</v>
       </c>
       <c r="B41" t="s">
-        <v>362</v>
+        <v>595</v>
       </c>
       <c r="C41" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D41">
         <v>170</v>
       </c>
       <c r="E41">
         <v>400</v>
       </c>
       <c r="F41">
         <v>570</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>6</v>
       </c>
       <c r="B42" t="s">
-        <v>363</v>
+        <v>596</v>
       </c>
       <c r="C42" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D42">
         <v>153</v>
       </c>
       <c r="E42">
         <v>8229</v>
       </c>
       <c r="F42">
         <v>8382</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>7</v>
       </c>
       <c r="B43" t="s">
-        <v>364</v>
+        <v>597</v>
       </c>
       <c r="C43" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D43">
         <v>1801</v>
       </c>
       <c r="E43">
         <v>8201</v>
       </c>
       <c r="F43">
         <v>10002</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>8</v>
       </c>
       <c r="B44" t="s">
-        <v>365</v>
+        <v>598</v>
       </c>
       <c r="C44" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D44">
         <v>2229</v>
       </c>
       <c r="E44">
         <v>375</v>
       </c>
       <c r="F44">
         <v>2604</v>
       </c>
     </row>
     <row r="45"/>
     <row r="46">
       <c r="A46">
         <v>5</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D46">
         <v>7401</v>
       </c>
       <c r="E46">
         <v>5819</v>
       </c>
       <c r="F46">
         <v>13220</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B47" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C47" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D47">
         <v>471</v>
       </c>
       <c r="E47">
         <v>826</v>
       </c>
       <c r="F47">
         <v>1297</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1</v>
       </c>
       <c r="B48" t="s">
-        <v>366</v>
+        <v>599</v>
       </c>
       <c r="C48" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D48">
         <v>708</v>
       </c>
       <c r="E48">
         <v>3571</v>
       </c>
       <c r="F48">
         <v>4279</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2</v>
       </c>
       <c r="B49" t="s">
-        <v>367</v>
+        <v>600</v>
       </c>
       <c r="C49" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D49">
         <v>5614</v>
       </c>
       <c r="E49">
         <v>701</v>
       </c>
       <c r="F49">
         <v>6315</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>3</v>
       </c>
       <c r="B50" t="s">
-        <v>368</v>
+        <v>601</v>
       </c>
       <c r="C50" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D50">
         <v>137</v>
       </c>
       <c r="E50">
         <v>91</v>
       </c>
       <c r="F50">
         <v>228</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>4</v>
       </c>
       <c r="B51" t="s">
-        <v>369</v>
+        <v>602</v>
       </c>
       <c r="C51" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D51">
         <v>63</v>
       </c>
       <c r="E51">
         <v>91</v>
       </c>
       <c r="F51">
         <v>154</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>5</v>
       </c>
       <c r="B52" t="s">
-        <v>370</v>
+        <v>603</v>
       </c>
       <c r="C52" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D52">
         <v>304</v>
       </c>
       <c r="E52">
         <v>119</v>
       </c>
       <c r="F52">
         <v>423</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>6</v>
       </c>
       <c r="B53" t="s">
-        <v>371</v>
+        <v>604</v>
       </c>
       <c r="C53" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D53">
         <v>24</v>
       </c>
       <c r="E53">
         <v>219</v>
       </c>
       <c r="F53">
         <v>243</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>7</v>
       </c>
       <c r="B54" t="s">
-        <v>372</v>
+        <v>605</v>
       </c>
       <c r="C54" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D54">
         <v>38</v>
       </c>
       <c r="E54">
         <v>77</v>
       </c>
       <c r="F54">
         <v>115</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>8</v>
       </c>
       <c r="B55" t="s">
-        <v>373</v>
+        <v>606</v>
       </c>
       <c r="C55" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D55">
         <v>42</v>
       </c>
       <c r="E55">
         <v>124</v>
       </c>
       <c r="F55">
         <v>166</v>
       </c>
     </row>
     <row r="56"/>
     <row r="57">
       <c r="A57">
         <v>6</v>
       </c>
       <c r="B57" t="s">
-        <v>129</v>
+        <v>11</v>
       </c>
       <c r="C57" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D57">
         <v>289</v>
       </c>
       <c r="E57">
         <v>864</v>
       </c>
       <c r="F57">
         <v>1153</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B58" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C58" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D58">
         <v>84</v>
       </c>
       <c r="E58">
         <v>258</v>
       </c>
       <c r="F58">
         <v>342</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1</v>
       </c>
       <c r="B59" t="s">
-        <v>374</v>
+        <v>607</v>
       </c>
       <c r="C59" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D59">
         <v>103</v>
       </c>
       <c r="E59">
         <v>252</v>
       </c>
       <c r="F59">
         <v>355</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2</v>
       </c>
       <c r="B60" t="s">
-        <v>375</v>
+        <v>608</v>
       </c>
       <c r="C60" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D60">
         <v>42</v>
       </c>
       <c r="E60">
         <v>69</v>
       </c>
       <c r="F60">
         <v>111</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>3</v>
       </c>
       <c r="B61" t="s">
-        <v>376</v>
+        <v>609</v>
       </c>
       <c r="C61" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D61">
         <v>20</v>
       </c>
       <c r="E61">
         <v>169</v>
       </c>
       <c r="F61">
         <v>189</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>4</v>
       </c>
       <c r="B62" t="s">
-        <v>377</v>
+        <v>610</v>
       </c>
       <c r="C62" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D62">
         <v>18</v>
       </c>
       <c r="E62">
         <v>100</v>
       </c>
       <c r="F62">
         <v>118</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>5</v>
       </c>
       <c r="B63" t="s">
-        <v>378</v>
+        <v>611</v>
       </c>
       <c r="C63" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D63">
         <v>22</v>
       </c>
       <c r="E63">
         <v>16</v>
       </c>
       <c r="F63">
         <v>38</v>
       </c>
     </row>
     <row r="64"/>
     <row r="65">
       <c r="A65">
         <v>7</v>
       </c>
       <c r="B65" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C65" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D65">
         <v>410</v>
       </c>
       <c r="E65">
         <v>1610</v>
       </c>
       <c r="F65">
         <v>2020</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B66" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C66" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D66">
         <v>175</v>
       </c>
       <c r="E66">
         <v>498</v>
       </c>
       <c r="F66">
         <v>673</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>1</v>
       </c>
       <c r="B67" t="s">
-        <v>379</v>
+        <v>612</v>
       </c>
       <c r="C67" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D67">
         <v>116</v>
       </c>
       <c r="E67">
         <v>616</v>
       </c>
       <c r="F67">
         <v>732</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>2</v>
       </c>
       <c r="B68" t="s">
-        <v>380</v>
+        <v>613</v>
       </c>
       <c r="C68" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D68">
         <v>69</v>
       </c>
       <c r="E68">
         <v>372</v>
       </c>
       <c r="F68">
         <v>441</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>3</v>
       </c>
       <c r="B69" t="s">
-        <v>381</v>
+        <v>614</v>
       </c>
       <c r="C69" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D69">
         <v>22</v>
       </c>
       <c r="E69">
         <v>56</v>
       </c>
       <c r="F69">
         <v>78</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>4</v>
       </c>
       <c r="B70" t="s">
-        <v>382</v>
+        <v>615</v>
       </c>
       <c r="C70" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D70">
         <v>28</v>
       </c>
       <c r="E70">
         <v>68</v>
       </c>
       <c r="F70">
         <v>96</v>
       </c>
     </row>
     <row r="71"/>
     <row r="72">
       <c r="A72">
         <v>8</v>
       </c>
       <c r="B72" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C72" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D72">
         <v>3262</v>
       </c>
       <c r="E72">
         <v>9434</v>
       </c>
       <c r="F72">
         <v>12696</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B73" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C73" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D73">
         <v>442</v>
       </c>
       <c r="E73">
         <v>1092</v>
       </c>
       <c r="F73">
         <v>1534</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1</v>
       </c>
       <c r="B74" t="s">
-        <v>383</v>
+        <v>616</v>
       </c>
       <c r="C74" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D74">
         <v>1938</v>
       </c>
       <c r="E74">
         <v>4549</v>
       </c>
       <c r="F74">
         <v>6487</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>2</v>
       </c>
       <c r="B75" t="s">
-        <v>384</v>
+        <v>617</v>
       </c>
       <c r="C75" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D75">
         <v>192</v>
       </c>
       <c r="E75">
         <v>364</v>
       </c>
       <c r="F75">
         <v>556</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>3</v>
       </c>
       <c r="B76" t="s">
-        <v>385</v>
+        <v>618</v>
       </c>
       <c r="C76" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D76">
         <v>180</v>
       </c>
       <c r="E76">
         <v>91</v>
       </c>
       <c r="F76">
         <v>271</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>4</v>
       </c>
       <c r="B77" t="s">
-        <v>386</v>
+        <v>619</v>
       </c>
       <c r="C77" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D77">
         <v>285</v>
       </c>
       <c r="E77">
         <v>670</v>
       </c>
       <c r="F77">
         <v>955</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>5</v>
       </c>
       <c r="B78" t="s">
-        <v>387</v>
+        <v>620</v>
       </c>
       <c r="C78" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D78">
         <v>113</v>
       </c>
       <c r="E78">
         <v>2277</v>
       </c>
       <c r="F78">
         <v>2390</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>6</v>
       </c>
       <c r="B79" t="s">
-        <v>388</v>
+        <v>621</v>
       </c>
       <c r="C79" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D79">
         <v>15</v>
       </c>
       <c r="E79">
         <v>102</v>
       </c>
       <c r="F79">
         <v>117</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>7</v>
       </c>
       <c r="B80" t="s">
-        <v>389</v>
+        <v>622</v>
       </c>
       <c r="C80" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D80">
         <v>71</v>
       </c>
       <c r="E80">
         <v>32</v>
       </c>
       <c r="F80">
         <v>103</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>8</v>
       </c>
       <c r="B81" t="s">
-        <v>390</v>
+        <v>623</v>
       </c>
       <c r="C81" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D81">
         <v>26</v>
       </c>
       <c r="E81">
         <v>257</v>
       </c>
       <c r="F81">
         <v>283</v>
       </c>
     </row>
     <row r="82"/>
     <row r="83">
       <c r="A83">
         <v>10</v>
       </c>
       <c r="B83" t="s">
         <v>14</v>
       </c>
       <c r="C83" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D83">
         <v>3591</v>
       </c>
       <c r="E83">
         <v>12318</v>
       </c>
       <c r="F83">
         <v>15909</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B84" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C84" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D84">
         <v>252</v>
       </c>
       <c r="E84">
         <v>446</v>
       </c>
       <c r="F84">
         <v>698</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1</v>
       </c>
       <c r="B85" t="s">
-        <v>391</v>
+        <v>624</v>
       </c>
       <c r="C85" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D85">
         <v>494</v>
       </c>
       <c r="E85">
         <v>6936</v>
       </c>
       <c r="F85">
         <v>7430</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>2</v>
       </c>
       <c r="B86" t="s">
-        <v>392</v>
+        <v>625</v>
       </c>
       <c r="C86" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D86">
         <v>113</v>
       </c>
       <c r="E86">
         <v>772</v>
       </c>
       <c r="F86">
         <v>885</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>3</v>
       </c>
       <c r="B87" t="s">
-        <v>393</v>
+        <v>626</v>
       </c>
       <c r="C87" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D87">
         <v>213</v>
       </c>
       <c r="E87">
         <v>80</v>
       </c>
       <c r="F87">
         <v>293</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>4</v>
       </c>
       <c r="B88" t="s">
-        <v>394</v>
+        <v>627</v>
       </c>
       <c r="C88" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D88">
         <v>164</v>
       </c>
       <c r="E88">
         <v>85</v>
       </c>
       <c r="F88">
         <v>249</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>5</v>
       </c>
       <c r="B89" t="s">
-        <v>395</v>
+        <v>628</v>
       </c>
       <c r="C89" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D89">
         <v>1011</v>
       </c>
       <c r="E89">
         <v>71</v>
       </c>
       <c r="F89">
         <v>1082</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>6</v>
       </c>
       <c r="B90" t="s">
-        <v>396</v>
+        <v>629</v>
       </c>
       <c r="C90" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D90">
         <v>67</v>
       </c>
       <c r="E90">
         <v>57</v>
       </c>
       <c r="F90">
         <v>124</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>7</v>
       </c>
       <c r="B91" t="s">
-        <v>397</v>
+        <v>630</v>
       </c>
       <c r="C91" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D91">
         <v>66</v>
       </c>
       <c r="E91">
         <v>607</v>
       </c>
       <c r="F91">
         <v>673</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>8</v>
       </c>
       <c r="B92" t="s">
-        <v>398</v>
+        <v>631</v>
       </c>
       <c r="C92" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D92">
         <v>1211</v>
       </c>
       <c r="E92">
         <v>3264</v>
       </c>
       <c r="F92">
         <v>4475</v>
       </c>
     </row>
     <row r="93"/>
     <row r="94">
       <c r="A94">
         <v>12</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D94">
         <v>12105</v>
       </c>
       <c r="E94">
         <v>19105</v>
       </c>
       <c r="F94">
         <v>31210</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B95" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C95" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D95">
         <v>589</v>
       </c>
       <c r="E95">
         <v>1141</v>
       </c>
       <c r="F95">
         <v>1730</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1</v>
       </c>
       <c r="B96" t="s">
-        <v>399</v>
+        <v>632</v>
       </c>
       <c r="C96" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D96">
         <v>1504</v>
       </c>
       <c r="E96">
         <v>4496</v>
       </c>
       <c r="F96">
         <v>6000</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>2</v>
       </c>
       <c r="B97" t="s">
-        <v>400</v>
+        <v>633</v>
       </c>
       <c r="C97" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D97">
         <v>6340</v>
       </c>
       <c r="E97">
         <v>2529</v>
       </c>
       <c r="F97">
         <v>8869</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>3</v>
       </c>
       <c r="B98" t="s">
-        <v>401</v>
+        <v>634</v>
       </c>
       <c r="C98" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D98">
         <v>320</v>
       </c>
       <c r="E98">
         <v>377</v>
       </c>
       <c r="F98">
         <v>697</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>4</v>
       </c>
       <c r="B99" t="s">
-        <v>402</v>
+        <v>635</v>
       </c>
       <c r="C99" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D99">
         <v>2503</v>
       </c>
       <c r="E99">
         <v>9348</v>
       </c>
       <c r="F99">
         <v>11851</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>5</v>
       </c>
       <c r="B100" t="s">
-        <v>403</v>
+        <v>636</v>
       </c>
       <c r="C100" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D100">
         <v>150</v>
       </c>
       <c r="E100">
         <v>953</v>
       </c>
       <c r="F100">
         <v>1103</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>6</v>
       </c>
       <c r="B101" t="s">
-        <v>404</v>
+        <v>637</v>
       </c>
       <c r="C101" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D101">
         <v>37</v>
       </c>
       <c r="E101">
         <v>78</v>
       </c>
       <c r="F101">
         <v>115</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>7</v>
       </c>
       <c r="B102" t="s">
-        <v>405</v>
+        <v>638</v>
       </c>
       <c r="C102" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D102">
         <v>169</v>
       </c>
       <c r="E102">
         <v>131</v>
       </c>
       <c r="F102">
         <v>300</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>8</v>
       </c>
       <c r="B103" t="s">
-        <v>406</v>
+        <v>639</v>
       </c>
       <c r="C103" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D103">
         <v>493</v>
       </c>
       <c r="E103">
         <v>52</v>
       </c>
       <c r="F103">
         <v>545</v>
       </c>
     </row>
     <row r="104"/>
     <row r="105">
       <c r="A105">
         <v>13</v>
       </c>
       <c r="B105" t="s">
         <v>16</v>
       </c>
       <c r="C105" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D105">
         <v>251</v>
       </c>
       <c r="E105">
         <v>455</v>
       </c>
       <c r="F105">
         <v>706</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B106" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C106" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D106">
         <v>25</v>
       </c>
       <c r="E106">
         <v>93</v>
       </c>
       <c r="F106">
         <v>118</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1</v>
       </c>
       <c r="B107" t="s">
-        <v>407</v>
+        <v>640</v>
       </c>
       <c r="C107" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D107">
         <v>117</v>
       </c>
       <c r="E107">
         <v>233</v>
       </c>
       <c r="F107">
         <v>350</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>2</v>
       </c>
       <c r="B108" t="s">
-        <v>408</v>
+        <v>641</v>
       </c>
       <c r="C108" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D108">
         <v>10</v>
       </c>
       <c r="E108">
         <v>76</v>
       </c>
       <c r="F108">
         <v>86</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>3</v>
       </c>
       <c r="B109" t="s">
-        <v>409</v>
+        <v>642</v>
       </c>
       <c r="C109" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D109">
         <v>8</v>
       </c>
       <c r="E109">
         <v>15</v>
       </c>
       <c r="F109">
         <v>23</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>4</v>
       </c>
       <c r="B110" t="s">
-        <v>410</v>
+        <v>643</v>
       </c>
       <c r="C110" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D110">
         <v>53</v>
       </c>
       <c r="E110">
         <v>23</v>
       </c>
       <c r="F110">
         <v>76</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>5</v>
       </c>
       <c r="B111" t="s">
-        <v>411</v>
+        <v>644</v>
       </c>
       <c r="C111" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D111">
         <v>24</v>
       </c>
       <c r="E111">
         <v>7</v>
       </c>
       <c r="F111">
         <v>31</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>6</v>
       </c>
       <c r="B112" t="s">
-        <v>412</v>
+        <v>645</v>
       </c>
       <c r="C112" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D112">
         <v>5</v>
       </c>
       <c r="E112">
         <v>1</v>
       </c>
       <c r="F112">
         <v>6</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>7</v>
       </c>
       <c r="B113" t="s">
-        <v>413</v>
+        <v>646</v>
       </c>
       <c r="C113" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D113">
         <v>9</v>
       </c>
       <c r="E113">
         <v>7</v>
       </c>
       <c r="F113">
         <v>16</v>
       </c>
     </row>
     <row r="114"/>
     <row r="115">
       <c r="A115">
         <v>14</v>
       </c>
       <c r="B115" t="s">
         <v>17</v>
       </c>
       <c r="C115" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D115">
         <v>4113</v>
       </c>
       <c r="E115">
         <v>3662</v>
       </c>
       <c r="F115">
         <v>7775</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B116" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C116" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D116">
         <v>231</v>
       </c>
       <c r="E116">
         <v>615</v>
       </c>
       <c r="F116">
         <v>846</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1</v>
       </c>
       <c r="B117" t="s">
-        <v>414</v>
+        <v>647</v>
       </c>
       <c r="C117" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D117">
         <v>303</v>
       </c>
       <c r="E117">
         <v>1134</v>
       </c>
       <c r="F117">
         <v>1437</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>2</v>
       </c>
       <c r="B118" t="s">
-        <v>415</v>
+        <v>648</v>
       </c>
       <c r="C118" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D118">
         <v>234</v>
       </c>
       <c r="E118">
         <v>519</v>
       </c>
       <c r="F118">
         <v>753</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>3</v>
       </c>
       <c r="B119" t="s">
-        <v>416</v>
+        <v>649</v>
       </c>
       <c r="C119" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D119">
         <v>331</v>
       </c>
       <c r="E119">
         <v>159</v>
       </c>
       <c r="F119">
         <v>490</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>4</v>
       </c>
       <c r="B120" t="s">
-        <v>417</v>
+        <v>650</v>
       </c>
       <c r="C120" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D120">
         <v>147</v>
       </c>
       <c r="E120">
         <v>424</v>
       </c>
       <c r="F120">
         <v>571</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>5</v>
       </c>
       <c r="B121" t="s">
-        <v>418</v>
+        <v>651</v>
       </c>
       <c r="C121" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D121">
         <v>2125</v>
       </c>
       <c r="E121">
         <v>471</v>
       </c>
       <c r="F121">
         <v>2596</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>6</v>
       </c>
       <c r="B122" t="s">
-        <v>419</v>
+        <v>652</v>
       </c>
       <c r="C122" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D122">
         <v>22</v>
       </c>
       <c r="E122">
         <v>46</v>
       </c>
       <c r="F122">
         <v>68</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>7</v>
       </c>
       <c r="B123" t="s">
-        <v>420</v>
+        <v>653</v>
       </c>
       <c r="C123" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D123">
         <v>678</v>
       </c>
       <c r="E123">
         <v>147</v>
       </c>
       <c r="F123">
         <v>825</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>8</v>
       </c>
       <c r="B124" t="s">
-        <v>421</v>
+        <v>654</v>
       </c>
       <c r="C124" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D124">
         <v>42</v>
       </c>
       <c r="E124">
         <v>147</v>
       </c>
       <c r="F124">
         <v>189</v>
       </c>
     </row>
     <row r="125"/>
     <row r="126">
       <c r="A126">
         <v>15</v>
       </c>
       <c r="B126" t="s">
-        <v>18</v>
+        <v>264</v>
       </c>
       <c r="C126" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D126">
         <v>184</v>
       </c>
       <c r="E126">
         <v>615</v>
       </c>
       <c r="F126">
         <v>799</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B127" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C127" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D127">
         <v>101</v>
       </c>
       <c r="E127">
         <v>267</v>
       </c>
       <c r="F127">
         <v>368</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1</v>
       </c>
       <c r="B128" t="s">
-        <v>422</v>
+        <v>655</v>
       </c>
       <c r="C128" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D128">
         <v>61</v>
       </c>
       <c r="E128">
         <v>288</v>
       </c>
       <c r="F128">
         <v>349</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>2</v>
       </c>
       <c r="B129" t="s">
-        <v>423</v>
+        <v>656</v>
       </c>
       <c r="C129" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D129">
         <v>22</v>
       </c>
       <c r="E129">
         <v>60</v>
       </c>
       <c r="F129">
         <v>82</v>
       </c>
     </row>
     <row r="130"/>
     <row r="131">
       <c r="A131">
         <v>16</v>
       </c>
       <c r="B131" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C131" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D131">
         <v>1176</v>
       </c>
       <c r="E131">
         <v>10266</v>
       </c>
       <c r="F131">
         <v>11442</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B132" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C132" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D132">
         <v>258</v>
       </c>
       <c r="E132">
         <v>568</v>
       </c>
       <c r="F132">
         <v>826</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1</v>
       </c>
       <c r="B133" t="s">
-        <v>424</v>
+        <v>657</v>
       </c>
       <c r="C133" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D133">
         <v>404</v>
       </c>
       <c r="E133">
         <v>8593</v>
       </c>
       <c r="F133">
         <v>8997</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>2</v>
       </c>
       <c r="B134" t="s">
-        <v>425</v>
+        <v>658</v>
       </c>
       <c r="C134" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D134">
         <v>151</v>
       </c>
       <c r="E134">
         <v>174</v>
       </c>
       <c r="F134">
         <v>325</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>3</v>
       </c>
       <c r="B135" t="s">
-        <v>426</v>
+        <v>659</v>
       </c>
       <c r="C135" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D135">
         <v>82</v>
       </c>
       <c r="E135">
         <v>585</v>
       </c>
       <c r="F135">
         <v>667</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>4</v>
       </c>
       <c r="B136" t="s">
-        <v>427</v>
+        <v>660</v>
       </c>
       <c r="C136" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D136">
         <v>20</v>
       </c>
       <c r="E136">
         <v>84</v>
       </c>
       <c r="F136">
         <v>104</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>5</v>
       </c>
       <c r="B137" t="s">
-        <v>428</v>
+        <v>661</v>
       </c>
       <c r="C137" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D137">
         <v>21</v>
       </c>
       <c r="E137">
         <v>23</v>
       </c>
       <c r="F137">
         <v>44</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>6</v>
       </c>
       <c r="B138" t="s">
-        <v>429</v>
+        <v>662</v>
       </c>
       <c r="C138" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D138">
         <v>25</v>
       </c>
       <c r="E138">
         <v>44</v>
       </c>
       <c r="F138">
         <v>69</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>7</v>
       </c>
       <c r="B139" t="s">
-        <v>430</v>
+        <v>663</v>
       </c>
       <c r="C139" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D139">
         <v>215</v>
       </c>
       <c r="E139">
         <v>195</v>
       </c>
       <c r="F139">
         <v>410</v>
       </c>
     </row>
     <row r="140"/>
     <row r="141">
       <c r="A141">
         <v>17</v>
       </c>
       <c r="B141" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C141" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D141">
         <v>875</v>
       </c>
       <c r="E141">
         <v>720</v>
       </c>
       <c r="F141">
         <v>1595</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B142" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C142" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D142">
         <v>315</v>
       </c>
       <c r="E142">
         <v>257</v>
       </c>
       <c r="F142">
         <v>572</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1</v>
       </c>
       <c r="B143" t="s">
-        <v>431</v>
+        <v>664</v>
       </c>
       <c r="C143" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D143">
         <v>244</v>
       </c>
       <c r="E143">
         <v>220</v>
       </c>
       <c r="F143">
         <v>464</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>2</v>
       </c>
       <c r="B144" t="s">
-        <v>432</v>
+        <v>665</v>
       </c>
       <c r="C144" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D144">
         <v>99</v>
       </c>
       <c r="E144">
         <v>53</v>
       </c>
       <c r="F144">
         <v>152</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>3</v>
       </c>
       <c r="B145" t="s">
-        <v>433</v>
+        <v>666</v>
       </c>
       <c r="C145" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D145">
         <v>23</v>
       </c>
       <c r="E145">
         <v>33</v>
       </c>
       <c r="F145">
         <v>56</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>4</v>
       </c>
       <c r="B146" t="s">
-        <v>434</v>
+        <v>667</v>
       </c>
       <c r="C146" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D146">
         <v>95</v>
       </c>
       <c r="E146">
         <v>27</v>
       </c>
       <c r="F146">
         <v>122</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>5</v>
       </c>
       <c r="B147" t="s">
-        <v>435</v>
+        <v>668</v>
       </c>
       <c r="C147" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D147">
         <v>44</v>
       </c>
       <c r="E147">
         <v>24</v>
       </c>
       <c r="F147">
         <v>68</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>6</v>
       </c>
       <c r="B148" t="s">
-        <v>436</v>
+        <v>669</v>
       </c>
       <c r="C148" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D148">
         <v>14</v>
       </c>
       <c r="E148">
         <v>8</v>
       </c>
       <c r="F148">
         <v>22</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>7</v>
       </c>
       <c r="B149" t="s">
-        <v>437</v>
+        <v>670</v>
       </c>
       <c r="C149" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D149">
         <v>22</v>
       </c>
       <c r="E149">
         <v>33</v>
       </c>
       <c r="F149">
         <v>55</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>8</v>
       </c>
       <c r="B150" t="s">
-        <v>438</v>
+        <v>671</v>
       </c>
       <c r="C150" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D150">
         <v>19</v>
       </c>
       <c r="E150">
         <v>65</v>
       </c>
       <c r="F150">
         <v>84</v>
       </c>
     </row>
     <row r="151"/>
     <row r="152">
       <c r="A152">
         <v>24</v>
       </c>
       <c r="B152" t="s">
-        <v>21</v>
+        <v>265</v>
       </c>
       <c r="C152" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D152">
         <v>119</v>
       </c>
       <c r="E152">
         <v>492</v>
       </c>
       <c r="F152">
         <v>611</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B153" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C153" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D153">
         <v>36</v>
       </c>
       <c r="E153">
         <v>88</v>
       </c>
       <c r="F153">
         <v>124</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>1</v>
       </c>
       <c r="B154" t="s">
-        <v>439</v>
+        <v>672</v>
       </c>
       <c r="C154" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D154">
         <v>47</v>
       </c>
       <c r="E154">
         <v>292</v>
       </c>
       <c r="F154">
         <v>339</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>2</v>
       </c>
       <c r="B155" t="s">
-        <v>440</v>
+        <v>673</v>
       </c>
       <c r="C155" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D155">
         <v>17</v>
       </c>
       <c r="E155">
         <v>89</v>
       </c>
       <c r="F155">
         <v>106</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>3</v>
       </c>
       <c r="B156" t="s">
-        <v>441</v>
+        <v>674</v>
       </c>
       <c r="C156" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D156">
         <v>19</v>
       </c>
       <c r="E156">
         <v>23</v>
       </c>
       <c r="F156">
         <v>42</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView tabSelected="true" workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>21</v>
+      </c>
+      <c r="C2" t="s">
+        <v>22</v>
+      </c>
+      <c r="D2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E2" t="s">
+        <v>24</v>
+      </c>
+      <c r="F2" t="s">
+        <v>25</v>
+      </c>
+      <c r="G2">
+        <v>10557</v>
+      </c>
+      <c r="H2">
+        <v>12061</v>
+      </c>
+      <c r="I2">
+        <v>10475</v>
+      </c>
+      <c r="J2">
+        <v>18516</v>
+      </c>
+      <c r="K2">
+        <v>11306</v>
+      </c>
+      <c r="L2">
+        <v>812</v>
+      </c>
+      <c r="M2">
+        <v>1353</v>
+      </c>
+      <c r="N2">
+        <v>12149</v>
+      </c>
+      <c r="O2">
+        <v>13714</v>
+      </c>
+      <c r="P2">
+        <v>8146</v>
+      </c>
+      <c r="Q2">
+        <v>358</v>
+      </c>
+      <c r="R2">
+        <v>10831</v>
+      </c>
+      <c r="S2">
+        <v>867</v>
+      </c>
+      <c r="T2">
+        <v>3498</v>
+      </c>
+      <c r="U2">
+        <v>114643</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B3" t="s">
+        <v>27</v>
+      </c>
+      <c r="G3">
+        <v>10557</v>
+      </c>
+      <c r="H3">
+        <v>12061</v>
+      </c>
+      <c r="I3">
+        <v>10475</v>
+      </c>
+      <c r="J3">
+        <v>18516</v>
+      </c>
+      <c r="K3">
+        <v>11306</v>
+      </c>
+      <c r="L3">
+        <v>812</v>
+      </c>
+      <c r="M3">
+        <v>1353</v>
+      </c>
+      <c r="N3">
+        <v>12149</v>
+      </c>
+      <c r="O3">
+        <v>13714</v>
+      </c>
+      <c r="P3">
+        <v>8146</v>
+      </c>
+      <c r="Q3">
+        <v>358</v>
+      </c>
+      <c r="R3">
+        <v>10831</v>
+      </c>
+      <c r="S3">
+        <v>867</v>
+      </c>
+      <c r="T3">
+        <v>3498</v>
+      </c>
+      <c r="U3">
+        <v>114643</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>31</v>
+      </c>
+      <c r="D2">
+        <v>10557</v>
+      </c>
+      <c r="E2">
+        <v>10557</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B3" t="s">
+        <v>26</v>
+      </c>
+      <c r="C3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D3">
+        <v>1221</v>
+      </c>
+      <c r="E3">
+        <v>1221</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C4" t="s">
+        <v>34</v>
+      </c>
+      <c r="D4">
+        <v>4221</v>
+      </c>
+      <c r="E4">
+        <v>4221</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>35</v>
+      </c>
+      <c r="C5" t="s">
+        <v>34</v>
+      </c>
+      <c r="D5">
+        <v>325</v>
+      </c>
+      <c r="E5">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>36</v>
+      </c>
+      <c r="C6" t="s">
+        <v>34</v>
+      </c>
+      <c r="D6">
+        <v>237</v>
+      </c>
+      <c r="E6">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C7" t="s">
+        <v>34</v>
+      </c>
+      <c r="D7">
+        <v>4553</v>
+      </c>
+      <c r="E7">
+        <v>4553</v>
+      </c>
+    </row>
+    <row r="8"/>
+    <row r="9">
+      <c r="A9">
+        <v>2</v>
+      </c>
+      <c r="B9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C9" t="s">
+        <v>31</v>
+      </c>
+      <c r="D9">
+        <v>12061</v>
+      </c>
+      <c r="E9">
+        <v>12061</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" t="s">
+        <v>26</v>
+      </c>
+      <c r="C10" t="s">
+        <v>32</v>
+      </c>
+      <c r="D10">
+        <v>1846</v>
+      </c>
+      <c r="E10">
+        <v>1846</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>1</v>
+      </c>
+      <c r="B11" t="s">
+        <v>38</v>
+      </c>
+      <c r="C11" t="s">
+        <v>34</v>
+      </c>
+      <c r="D11">
+        <v>7040</v>
+      </c>
+      <c r="E11">
+        <v>7040</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>39</v>
+      </c>
+      <c r="C12" t="s">
+        <v>34</v>
+      </c>
+      <c r="D12">
+        <v>1245</v>
+      </c>
+      <c r="E12">
+        <v>1245</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>3</v>
+      </c>
+      <c r="B13" t="s">
+        <v>40</v>
+      </c>
+      <c r="C13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13">
+        <v>417</v>
+      </c>
+      <c r="E13">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>4</v>
+      </c>
+      <c r="B14" t="s">
+        <v>41</v>
+      </c>
+      <c r="C14" t="s">
+        <v>34</v>
+      </c>
+      <c r="D14">
+        <v>1513</v>
+      </c>
+      <c r="E14">
+        <v>1513</v>
+      </c>
+    </row>
+    <row r="15"/>
+    <row r="16">
+      <c r="A16">
+        <v>3</v>
+      </c>
+      <c r="B16" t="s">
+        <v>8</v>
+      </c>
+      <c r="C16" t="s">
+        <v>31</v>
+      </c>
+      <c r="D16">
+        <v>10475</v>
+      </c>
+      <c r="E16">
+        <v>10475</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>26</v>
+      </c>
+      <c r="B17" t="s">
+        <v>26</v>
+      </c>
+      <c r="C17" t="s">
+        <v>32</v>
+      </c>
+      <c r="D17">
+        <v>1498</v>
+      </c>
+      <c r="E17">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>1</v>
+      </c>
+      <c r="B18" t="s">
+        <v>42</v>
+      </c>
+      <c r="C18" t="s">
+        <v>34</v>
+      </c>
+      <c r="D18">
+        <v>1682</v>
+      </c>
+      <c r="E18">
+        <v>1682</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>2</v>
+      </c>
+      <c r="B19" t="s">
+        <v>43</v>
+      </c>
+      <c r="C19" t="s">
+        <v>34</v>
+      </c>
+      <c r="D19">
+        <v>6338</v>
+      </c>
+      <c r="E19">
+        <v>6338</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>3</v>
+      </c>
+      <c r="B20" t="s">
+        <v>44</v>
+      </c>
+      <c r="C20" t="s">
+        <v>34</v>
+      </c>
+      <c r="D20">
+        <v>272</v>
+      </c>
+      <c r="E20">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>4</v>
+      </c>
+      <c r="B21" t="s">
+        <v>45</v>
+      </c>
+      <c r="C21" t="s">
+        <v>34</v>
+      </c>
+      <c r="D21">
+        <v>685</v>
+      </c>
+      <c r="E21">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="22"/>
+    <row r="23">
+      <c r="A23">
+        <v>4</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>31</v>
+      </c>
+      <c r="D23">
+        <v>18516</v>
+      </c>
+      <c r="E23">
+        <v>18516</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>26</v>
+      </c>
+      <c r="B24" t="s">
+        <v>26</v>
+      </c>
+      <c r="C24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D24">
+        <v>1985</v>
+      </c>
+      <c r="E24">
+        <v>1985</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>1</v>
+      </c>
+      <c r="B25" t="s">
+        <v>46</v>
+      </c>
+      <c r="C25" t="s">
+        <v>34</v>
+      </c>
+      <c r="D25">
+        <v>9407</v>
+      </c>
+      <c r="E25">
+        <v>9407</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>2</v>
+      </c>
+      <c r="B26" t="s">
+        <v>47</v>
+      </c>
+      <c r="C26" t="s">
+        <v>34</v>
+      </c>
+      <c r="D26">
+        <v>5813</v>
+      </c>
+      <c r="E26">
+        <v>5813</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>3</v>
+      </c>
+      <c r="B27" t="s">
+        <v>48</v>
+      </c>
+      <c r="C27" t="s">
+        <v>34</v>
+      </c>
+      <c r="D27">
+        <v>760</v>
+      </c>
+      <c r="E27">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>4</v>
+      </c>
+      <c r="B28" t="s">
+        <v>49</v>
+      </c>
+      <c r="C28" t="s">
+        <v>34</v>
+      </c>
+      <c r="D28">
+        <v>551</v>
+      </c>
+      <c r="E28">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="29"/>
+    <row r="30">
+      <c r="A30">
+        <v>5</v>
+      </c>
+      <c r="B30" t="s">
+        <v>10</v>
+      </c>
+      <c r="C30" t="s">
+        <v>31</v>
+      </c>
+      <c r="D30">
+        <v>11306</v>
+      </c>
+      <c r="E30">
+        <v>11306</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>26</v>
+      </c>
+      <c r="B31" t="s">
+        <v>26</v>
+      </c>
+      <c r="C31" t="s">
+        <v>32</v>
+      </c>
+      <c r="D31">
+        <v>767</v>
+      </c>
+      <c r="E31">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>1</v>
+      </c>
+      <c r="B32" t="s">
+        <v>50</v>
+      </c>
+      <c r="C32" t="s">
+        <v>34</v>
+      </c>
+      <c r="D32">
+        <v>3462</v>
+      </c>
+      <c r="E32">
+        <v>3462</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>2</v>
+      </c>
+      <c r="B33" t="s">
+        <v>51</v>
+      </c>
+      <c r="C33" t="s">
+        <v>34</v>
+      </c>
+      <c r="D33">
+        <v>1708</v>
+      </c>
+      <c r="E33">
+        <v>1708</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>3</v>
+      </c>
+      <c r="B34" t="s">
+        <v>52</v>
+      </c>
+      <c r="C34" t="s">
+        <v>34</v>
+      </c>
+      <c r="D34">
+        <v>251</v>
+      </c>
+      <c r="E34">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>4</v>
+      </c>
+      <c r="B35" t="s">
+        <v>53</v>
+      </c>
+      <c r="C35" t="s">
+        <v>34</v>
+      </c>
+      <c r="D35">
+        <v>5118</v>
+      </c>
+      <c r="E35">
+        <v>5118</v>
+      </c>
+    </row>
+    <row r="36"/>
+    <row r="37">
+      <c r="A37">
+        <v>6</v>
+      </c>
+      <c r="B37" t="s">
+        <v>11</v>
+      </c>
+      <c r="C37" t="s">
+        <v>31</v>
+      </c>
+      <c r="D37">
+        <v>812</v>
+      </c>
+      <c r="E37">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="s">
+        <v>26</v>
+      </c>
+      <c r="B38" t="s">
+        <v>26</v>
+      </c>
+      <c r="C38" t="s">
+        <v>32</v>
+      </c>
+      <c r="D38">
+        <v>183</v>
+      </c>
+      <c r="E38">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>1</v>
+      </c>
+      <c r="B39" t="s">
+        <v>54</v>
+      </c>
+      <c r="C39" t="s">
+        <v>34</v>
+      </c>
+      <c r="D39">
+        <v>469</v>
+      </c>
+      <c r="E39">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>2</v>
+      </c>
+      <c r="B40" t="s">
+        <v>55</v>
+      </c>
+      <c r="C40" t="s">
+        <v>34</v>
+      </c>
+      <c r="D40">
+        <v>160</v>
+      </c>
+      <c r="E40">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="41"/>
+    <row r="42">
+      <c r="A42">
+        <v>7</v>
+      </c>
+      <c r="B42" t="s">
+        <v>12</v>
+      </c>
+      <c r="C42" t="s">
+        <v>31</v>
+      </c>
+      <c r="D42">
+        <v>1353</v>
+      </c>
+      <c r="E42">
+        <v>1353</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>26</v>
+      </c>
+      <c r="B43" t="s">
+        <v>26</v>
+      </c>
+      <c r="C43" t="s">
+        <v>32</v>
+      </c>
+      <c r="D43">
+        <v>312</v>
+      </c>
+      <c r="E43">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>1</v>
+      </c>
+      <c r="B44" t="s">
+        <v>56</v>
+      </c>
+      <c r="C44" t="s">
+        <v>34</v>
+      </c>
+      <c r="D44">
+        <v>870</v>
+      </c>
+      <c r="E44">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>2</v>
+      </c>
+      <c r="B45" t="s">
+        <v>57</v>
+      </c>
+      <c r="C45" t="s">
+        <v>34</v>
+      </c>
+      <c r="D45">
+        <v>123</v>
+      </c>
+      <c r="E45">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>3</v>
+      </c>
+      <c r="B46" t="s">
+        <v>58</v>
+      </c>
+      <c r="C46" t="s">
+        <v>34</v>
+      </c>
+      <c r="D46">
+        <v>48</v>
+      </c>
+      <c r="E46">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="47"/>
+    <row r="48">
+      <c r="A48">
+        <v>8</v>
+      </c>
+      <c r="B48" t="s">
+        <v>13</v>
+      </c>
+      <c r="C48" t="s">
+        <v>31</v>
+      </c>
+      <c r="D48">
+        <v>12149</v>
+      </c>
+      <c r="E48">
+        <v>12149</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="s">
+        <v>26</v>
+      </c>
+      <c r="B49" t="s">
+        <v>26</v>
+      </c>
+      <c r="C49" t="s">
+        <v>32</v>
+      </c>
+      <c r="D49">
+        <v>719</v>
+      </c>
+      <c r="E49">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>1</v>
+      </c>
+      <c r="B50" t="s">
+        <v>59</v>
+      </c>
+      <c r="C50" t="s">
+        <v>34</v>
+      </c>
+      <c r="D50">
+        <v>5326</v>
+      </c>
+      <c r="E50">
+        <v>5326</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>2</v>
+      </c>
+      <c r="B51" t="s">
+        <v>60</v>
+      </c>
+      <c r="C51" t="s">
+        <v>34</v>
+      </c>
+      <c r="D51">
+        <v>2124</v>
+      </c>
+      <c r="E51">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>3</v>
+      </c>
+      <c r="B52" t="s">
+        <v>61</v>
+      </c>
+      <c r="C52" t="s">
+        <v>34</v>
+      </c>
+      <c r="D52">
+        <v>177</v>
+      </c>
+      <c r="E52">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>4</v>
+      </c>
+      <c r="B53" t="s">
+        <v>62</v>
+      </c>
+      <c r="C53" t="s">
+        <v>34</v>
+      </c>
+      <c r="D53">
+        <v>3803</v>
+      </c>
+      <c r="E53">
+        <v>3803</v>
+      </c>
+    </row>
+    <row r="54"/>
+    <row r="55">
+      <c r="A55">
+        <v>10</v>
+      </c>
+      <c r="B55" t="s">
+        <v>14</v>
+      </c>
+      <c r="C55" t="s">
+        <v>31</v>
+      </c>
+      <c r="D55">
+        <v>13714</v>
+      </c>
+      <c r="E55">
+        <v>13714</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="s">
+        <v>26</v>
+      </c>
+      <c r="B56" t="s">
+        <v>26</v>
+      </c>
+      <c r="C56" t="s">
+        <v>32</v>
+      </c>
+      <c r="D56">
+        <v>578</v>
+      </c>
+      <c r="E56">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>1</v>
+      </c>
+      <c r="B57" t="s">
+        <v>63</v>
+      </c>
+      <c r="C57" t="s">
+        <v>34</v>
+      </c>
+      <c r="D57">
+        <v>5252</v>
+      </c>
+      <c r="E57">
+        <v>5252</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>2</v>
+      </c>
+      <c r="B58" t="s">
+        <v>64</v>
+      </c>
+      <c r="C58" t="s">
+        <v>34</v>
+      </c>
+      <c r="D58">
+        <v>423</v>
+      </c>
+      <c r="E58">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>3</v>
+      </c>
+      <c r="B59" t="s">
+        <v>65</v>
+      </c>
+      <c r="C59" t="s">
+        <v>34</v>
+      </c>
+      <c r="D59">
+        <v>3247</v>
+      </c>
+      <c r="E59">
+        <v>3247</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>4</v>
+      </c>
+      <c r="B60" t="s">
+        <v>66</v>
+      </c>
+      <c r="C60" t="s">
+        <v>34</v>
+      </c>
+      <c r="D60">
+        <v>4214</v>
+      </c>
+      <c r="E60">
+        <v>4214</v>
+      </c>
+    </row>
+    <row r="61"/>
+    <row r="62">
+      <c r="A62">
+        <v>12</v>
+      </c>
+      <c r="B62" t="s">
+        <v>15</v>
+      </c>
+      <c r="C62" t="s">
+        <v>31</v>
+      </c>
+      <c r="D62">
+        <v>8146</v>
+      </c>
+      <c r="E62">
+        <v>8146</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="s">
+        <v>26</v>
+      </c>
+      <c r="B63" t="s">
+        <v>26</v>
+      </c>
+      <c r="C63" t="s">
+        <v>32</v>
+      </c>
+      <c r="D63">
+        <v>658</v>
+      </c>
+      <c r="E63">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>1</v>
+      </c>
+      <c r="B64" t="s">
+        <v>67</v>
+      </c>
+      <c r="C64" t="s">
+        <v>34</v>
+      </c>
+      <c r="D64">
+        <v>6279</v>
+      </c>
+      <c r="E64">
+        <v>6279</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>2</v>
+      </c>
+      <c r="B65" t="s">
+        <v>68</v>
+      </c>
+      <c r="C65" t="s">
+        <v>34</v>
+      </c>
+      <c r="D65">
+        <v>451</v>
+      </c>
+      <c r="E65">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>3</v>
+      </c>
+      <c r="B66" t="s">
+        <v>69</v>
+      </c>
+      <c r="C66" t="s">
+        <v>34</v>
+      </c>
+      <c r="D66">
+        <v>174</v>
+      </c>
+      <c r="E66">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>4</v>
+      </c>
+      <c r="B67" t="s">
+        <v>70</v>
+      </c>
+      <c r="C67" t="s">
+        <v>34</v>
+      </c>
+      <c r="D67">
+        <v>584</v>
+      </c>
+      <c r="E67">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="68"/>
+    <row r="69">
+      <c r="A69">
+        <v>13</v>
+      </c>
+      <c r="B69" t="s">
+        <v>16</v>
+      </c>
+      <c r="C69" t="s">
+        <v>31</v>
+      </c>
+      <c r="D69">
+        <v>358</v>
+      </c>
+      <c r="E69">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="s">
+        <v>26</v>
+      </c>
+      <c r="B70" t="s">
+        <v>26</v>
+      </c>
+      <c r="C70" t="s">
+        <v>32</v>
+      </c>
+      <c r="D70">
+        <v>30</v>
+      </c>
+      <c r="E70">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>1</v>
+      </c>
+      <c r="B71" t="s">
+        <v>71</v>
+      </c>
+      <c r="C71" t="s">
+        <v>34</v>
+      </c>
+      <c r="D71">
+        <v>167</v>
+      </c>
+      <c r="E71">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>2</v>
+      </c>
+      <c r="B72" t="s">
+        <v>72</v>
+      </c>
+      <c r="C72" t="s">
+        <v>34</v>
+      </c>
+      <c r="D72">
+        <v>55</v>
+      </c>
+      <c r="E72">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>3</v>
+      </c>
+      <c r="B73" t="s">
+        <v>73</v>
+      </c>
+      <c r="C73" t="s">
+        <v>34</v>
+      </c>
+      <c r="D73">
+        <v>71</v>
+      </c>
+      <c r="E73">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>4</v>
+      </c>
+      <c r="B74" t="s">
+        <v>74</v>
+      </c>
+      <c r="C74" t="s">
+        <v>34</v>
+      </c>
+      <c r="D74">
+        <v>35</v>
+      </c>
+      <c r="E74">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="75"/>
+    <row r="76">
+      <c r="A76">
+        <v>14</v>
+      </c>
+      <c r="B76" t="s">
+        <v>17</v>
+      </c>
+      <c r="C76" t="s">
+        <v>31</v>
+      </c>
+      <c r="D76">
+        <v>10831</v>
+      </c>
+      <c r="E76">
+        <v>10831</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>26</v>
+      </c>
+      <c r="B77" t="s">
+        <v>26</v>
+      </c>
+      <c r="C77" t="s">
+        <v>32</v>
+      </c>
+      <c r="D77">
+        <v>820</v>
+      </c>
+      <c r="E77">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>1</v>
+      </c>
+      <c r="B78" t="s">
+        <v>75</v>
+      </c>
+      <c r="C78" t="s">
+        <v>34</v>
+      </c>
+      <c r="D78">
+        <v>9085</v>
+      </c>
+      <c r="E78">
+        <v>9085</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>2</v>
+      </c>
+      <c r="B79" t="s">
+        <v>76</v>
+      </c>
+      <c r="C79" t="s">
+        <v>34</v>
+      </c>
+      <c r="D79">
+        <v>684</v>
+      </c>
+      <c r="E79">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>3</v>
+      </c>
+      <c r="B80" t="s">
+        <v>77</v>
+      </c>
+      <c r="C80" t="s">
+        <v>34</v>
+      </c>
+      <c r="D80">
+        <v>153</v>
+      </c>
+      <c r="E80">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>4</v>
+      </c>
+      <c r="B81" t="s">
+        <v>78</v>
+      </c>
+      <c r="C81" t="s">
+        <v>34</v>
+      </c>
+      <c r="D81">
+        <v>89</v>
+      </c>
+      <c r="E81">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="82"/>
+    <row r="83">
+      <c r="A83">
+        <v>16</v>
+      </c>
+      <c r="B83" t="s">
+        <v>18</v>
+      </c>
+      <c r="C83" t="s">
+        <v>31</v>
+      </c>
+      <c r="D83">
+        <v>867</v>
+      </c>
+      <c r="E83">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="s">
+        <v>26</v>
+      </c>
+      <c r="B84" t="s">
+        <v>26</v>
+      </c>
+      <c r="C84" t="s">
+        <v>32</v>
+      </c>
+      <c r="D84">
+        <v>233</v>
+      </c>
+      <c r="E84">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>1</v>
+      </c>
+      <c r="B85" t="s">
+        <v>79</v>
+      </c>
+      <c r="C85" t="s">
+        <v>34</v>
+      </c>
+      <c r="D85">
+        <v>454</v>
+      </c>
+      <c r="E85">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>2</v>
+      </c>
+      <c r="B86" t="s">
+        <v>80</v>
+      </c>
+      <c r="C86" t="s">
+        <v>34</v>
+      </c>
+      <c r="D86">
+        <v>118</v>
+      </c>
+      <c r="E86">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>3</v>
+      </c>
+      <c r="B87" t="s">
+        <v>81</v>
+      </c>
+      <c r="C87" t="s">
+        <v>34</v>
+      </c>
+      <c r="D87">
+        <v>62</v>
+      </c>
+      <c r="E87">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="88"/>
+    <row r="89">
+      <c r="A89">
+        <v>17</v>
+      </c>
+      <c r="B89" t="s">
+        <v>19</v>
+      </c>
+      <c r="C89" t="s">
+        <v>31</v>
+      </c>
+      <c r="D89">
+        <v>3498</v>
+      </c>
+      <c r="E89">
+        <v>3498</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="s">
+        <v>26</v>
+      </c>
+      <c r="B90" t="s">
+        <v>26</v>
+      </c>
+      <c r="C90" t="s">
+        <v>32</v>
+      </c>
+      <c r="D90">
+        <v>311</v>
+      </c>
+      <c r="E90">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>1</v>
+      </c>
+      <c r="B91" t="s">
+        <v>82</v>
+      </c>
+      <c r="C91" t="s">
+        <v>34</v>
+      </c>
+      <c r="D91">
+        <v>653</v>
+      </c>
+      <c r="E91">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>2</v>
+      </c>
+      <c r="B92" t="s">
+        <v>83</v>
+      </c>
+      <c r="C92" t="s">
+        <v>34</v>
+      </c>
+      <c r="D92">
+        <v>2386</v>
+      </c>
+      <c r="E92">
+        <v>2386</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>3</v>
+      </c>
+      <c r="B93" t="s">
+        <v>84</v>
+      </c>
+      <c r="C93" t="s">
+        <v>34</v>
+      </c>
+      <c r="D93">
+        <v>88</v>
+      </c>
+      <c r="E93">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>4</v>
+      </c>
+      <c r="B94" t="s">
+        <v>85</v>
+      </c>
+      <c r="C94" t="s">
+        <v>34</v>
+      </c>
+      <c r="D94">
+        <v>60</v>
+      </c>
+      <c r="E94">
+        <v>60</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>21</v>
+      </c>
+      <c r="C2" t="s">
+        <v>87</v>
+      </c>
+      <c r="D2" t="s">
+        <v>88</v>
+      </c>
+      <c r="E2" t="s">
+        <v>89</v>
+      </c>
+      <c r="F2" t="s">
+        <v>90</v>
+      </c>
+      <c r="G2">
+        <v>8297</v>
+      </c>
+      <c r="H2">
+        <v>7818</v>
+      </c>
+      <c r="I2">
+        <v>3980</v>
+      </c>
+      <c r="J2">
+        <v>6348</v>
+      </c>
+      <c r="K2">
+        <v>4475</v>
+      </c>
+      <c r="L2">
+        <v>374</v>
+      </c>
+      <c r="M2">
+        <v>745</v>
+      </c>
+      <c r="N2">
+        <v>1455</v>
+      </c>
+      <c r="O2">
+        <v>193</v>
+      </c>
+      <c r="P2">
+        <v>1121</v>
+      </c>
+      <c r="Q2">
+        <v>19109</v>
+      </c>
+      <c r="R2">
+        <v>451</v>
+      </c>
+      <c r="S2">
+        <v>9778</v>
+      </c>
+      <c r="T2">
+        <v>558</v>
+      </c>
+      <c r="U2">
+        <v>358</v>
+      </c>
+      <c r="V2">
+        <v>65060</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>21</v>
+      </c>
+      <c r="C3" t="s">
+        <v>87</v>
+      </c>
+      <c r="D3" t="s">
+        <v>88</v>
+      </c>
+      <c r="E3" t="s">
+        <v>91</v>
+      </c>
+      <c r="F3" t="s">
+        <v>92</v>
+      </c>
+      <c r="G3">
+        <v>19683</v>
+      </c>
+      <c r="H3">
+        <v>16378</v>
+      </c>
+      <c r="I3">
+        <v>11422</v>
+      </c>
+      <c r="J3">
+        <v>31369</v>
+      </c>
+      <c r="K3">
+        <v>8153</v>
+      </c>
+      <c r="L3">
+        <v>580</v>
+      </c>
+      <c r="M3">
+        <v>1178</v>
+      </c>
+      <c r="N3">
+        <v>9618</v>
+      </c>
+      <c r="O3">
+        <v>521</v>
+      </c>
+      <c r="P3">
+        <v>6138</v>
+      </c>
+      <c r="Q3">
+        <v>12218</v>
+      </c>
+      <c r="R3">
+        <v>777</v>
+      </c>
+      <c r="S3">
+        <v>25487</v>
+      </c>
+      <c r="T3">
+        <v>8026</v>
+      </c>
+      <c r="U3">
+        <v>504</v>
+      </c>
+      <c r="V3">
+        <v>152052</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>26</v>
+      </c>
+      <c r="B4" t="s">
+        <v>27</v>
+      </c>
+      <c r="G4">
+        <v>27980</v>
+      </c>
+      <c r="H4">
+        <v>24196</v>
+      </c>
+      <c r="I4">
+        <v>15402</v>
+      </c>
+      <c r="J4">
+        <v>37717</v>
+      </c>
+      <c r="K4">
+        <v>12628</v>
+      </c>
+      <c r="L4">
+        <v>954</v>
+      </c>
+      <c r="M4">
+        <v>1923</v>
+      </c>
+      <c r="N4">
+        <v>11073</v>
+      </c>
+      <c r="O4">
+        <v>714</v>
+      </c>
+      <c r="P4">
+        <v>7259</v>
+      </c>
+      <c r="Q4">
+        <v>31327</v>
+      </c>
+      <c r="R4">
+        <v>1228</v>
+      </c>
+      <c r="S4">
+        <v>35265</v>
+      </c>
+      <c r="T4">
+        <v>8584</v>
+      </c>
+      <c r="U4">
+        <v>862</v>
+      </c>
+      <c r="V4">
+        <v>217112</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>31</v>
+      </c>
+      <c r="D2">
+        <v>8297</v>
+      </c>
+      <c r="E2">
+        <v>19683</v>
+      </c>
+      <c r="F2">
+        <v>27980</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B3" t="s">
+        <v>26</v>
+      </c>
+      <c r="C3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D3">
+        <v>568</v>
+      </c>
+      <c r="E3">
+        <v>2007</v>
+      </c>
+      <c r="F3">
+        <v>2575</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>93</v>
+      </c>
+      <c r="C4" t="s">
+        <v>34</v>
+      </c>
+      <c r="D4">
+        <v>494</v>
+      </c>
+      <c r="E4">
+        <v>6993</v>
+      </c>
+      <c r="F4">
+        <v>7487</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>94</v>
+      </c>
+      <c r="C5" t="s">
+        <v>34</v>
+      </c>
+      <c r="D5">
+        <v>868</v>
+      </c>
+      <c r="E5">
+        <v>1189</v>
+      </c>
+      <c r="F5">
+        <v>2057</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>95</v>
+      </c>
+      <c r="C6" t="s">
+        <v>34</v>
+      </c>
+      <c r="D6">
+        <v>78</v>
+      </c>
+      <c r="E6">
+        <v>947</v>
+      </c>
+      <c r="F6">
+        <v>1025</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>96</v>
+      </c>
+      <c r="C7" t="s">
+        <v>34</v>
+      </c>
+      <c r="D7">
+        <v>62</v>
+      </c>
+      <c r="E7">
+        <v>114</v>
+      </c>
+      <c r="F7">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>97</v>
+      </c>
+      <c r="C8" t="s">
+        <v>34</v>
+      </c>
+      <c r="D8">
+        <v>5046</v>
+      </c>
+      <c r="E8">
+        <v>440</v>
+      </c>
+      <c r="F8">
+        <v>5486</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>98</v>
+      </c>
+      <c r="C9" t="s">
+        <v>34</v>
+      </c>
+      <c r="D9">
+        <v>67</v>
+      </c>
+      <c r="E9">
+        <v>65</v>
+      </c>
+      <c r="F9">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>99</v>
+      </c>
+      <c r="C10" t="s">
+        <v>34</v>
+      </c>
+      <c r="D10">
+        <v>26</v>
+      </c>
+      <c r="E10">
+        <v>126</v>
+      </c>
+      <c r="F10">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>100</v>
+      </c>
+      <c r="C11" t="s">
+        <v>34</v>
+      </c>
+      <c r="D11">
+        <v>44</v>
+      </c>
+      <c r="E11">
+        <v>1060</v>
+      </c>
+      <c r="F11">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>101</v>
+      </c>
+      <c r="C12" t="s">
+        <v>34</v>
+      </c>
+      <c r="D12">
+        <v>1044</v>
+      </c>
+      <c r="E12">
+        <v>6742</v>
+      </c>
+      <c r="F12">
+        <v>7786</v>
+      </c>
+    </row>
+    <row r="13"/>
+    <row r="14">
+      <c r="A14">
+        <v>2</v>
+      </c>
+      <c r="B14" t="s">
+        <v>7</v>
+      </c>
+      <c r="C14" t="s">
+        <v>31</v>
+      </c>
+      <c r="D14">
+        <v>7818</v>
+      </c>
+      <c r="E14">
+        <v>16378</v>
+      </c>
+      <c r="F14">
+        <v>24196</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>26</v>
+      </c>
+      <c r="B15" t="s">
+        <v>26</v>
+      </c>
+      <c r="C15" t="s">
+        <v>32</v>
+      </c>
+      <c r="D15">
+        <v>964</v>
+      </c>
+      <c r="E15">
+        <v>4176</v>
+      </c>
+      <c r="F15">
+        <v>5140</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>1</v>
+      </c>
+      <c r="B16" t="s">
+        <v>102</v>
+      </c>
+      <c r="C16" t="s">
+        <v>34</v>
+      </c>
+      <c r="D16">
+        <v>5460</v>
+      </c>
+      <c r="E16">
+        <v>2865</v>
+      </c>
+      <c r="F16">
+        <v>8325</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>2</v>
+      </c>
+      <c r="B17" t="s">
+        <v>103</v>
+      </c>
+      <c r="C17" t="s">
+        <v>34</v>
+      </c>
+      <c r="D17">
+        <v>298</v>
+      </c>
+      <c r="E17">
+        <v>1301</v>
+      </c>
+      <c r="F17">
+        <v>1599</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>3</v>
+      </c>
+      <c r="B18" t="s">
+        <v>104</v>
+      </c>
+      <c r="C18" t="s">
+        <v>34</v>
+      </c>
+      <c r="D18">
+        <v>210</v>
+      </c>
+      <c r="E18">
+        <v>815</v>
+      </c>
+      <c r="F18">
+        <v>1025</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>4</v>
+      </c>
+      <c r="B19" t="s">
+        <v>105</v>
+      </c>
+      <c r="C19" t="s">
+        <v>34</v>
+      </c>
+      <c r="D19">
+        <v>179</v>
+      </c>
+      <c r="E19">
+        <v>3191</v>
+      </c>
+      <c r="F19">
+        <v>3370</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>5</v>
+      </c>
+      <c r="B20" t="s">
+        <v>106</v>
+      </c>
+      <c r="C20" t="s">
+        <v>34</v>
+      </c>
+      <c r="D20">
+        <v>30</v>
+      </c>
+      <c r="E20">
+        <v>146</v>
+      </c>
+      <c r="F20">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>6</v>
+      </c>
+      <c r="B21" t="s">
+        <v>107</v>
+      </c>
+      <c r="C21" t="s">
+        <v>34</v>
+      </c>
+      <c r="D21">
+        <v>54</v>
+      </c>
+      <c r="E21">
+        <v>684</v>
+      </c>
+      <c r="F21">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>7</v>
+      </c>
+      <c r="B22" t="s">
+        <v>108</v>
+      </c>
+      <c r="C22" t="s">
+        <v>34</v>
+      </c>
+      <c r="D22">
+        <v>38</v>
+      </c>
+      <c r="E22">
+        <v>228</v>
+      </c>
+      <c r="F22">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>8</v>
+      </c>
+      <c r="B23" t="s">
+        <v>109</v>
+      </c>
+      <c r="C23" t="s">
+        <v>34</v>
+      </c>
+      <c r="D23">
+        <v>357</v>
+      </c>
+      <c r="E23">
+        <v>2602</v>
+      </c>
+      <c r="F23">
+        <v>2959</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>9</v>
+      </c>
+      <c r="B24" t="s">
+        <v>110</v>
+      </c>
+      <c r="C24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D24">
+        <v>228</v>
+      </c>
+      <c r="E24">
+        <v>370</v>
+      </c>
+      <c r="F24">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="25"/>
+    <row r="26">
+      <c r="A26">
+        <v>3</v>
+      </c>
+      <c r="B26" t="s">
+        <v>8</v>
+      </c>
+      <c r="C26" t="s">
+        <v>31</v>
+      </c>
+      <c r="D26">
+        <v>3980</v>
+      </c>
+      <c r="E26">
+        <v>11422</v>
+      </c>
+      <c r="F26">
+        <v>15402</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>26</v>
+      </c>
+      <c r="B27" t="s">
+        <v>26</v>
+      </c>
+      <c r="C27" t="s">
+        <v>32</v>
+      </c>
+      <c r="D27">
+        <v>538</v>
+      </c>
+      <c r="E27">
+        <v>2590</v>
+      </c>
+      <c r="F27">
+        <v>3128</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>1</v>
+      </c>
+      <c r="B28" t="s">
+        <v>111</v>
+      </c>
+      <c r="C28" t="s">
+        <v>34</v>
+      </c>
+      <c r="D28">
+        <v>2490</v>
+      </c>
+      <c r="E28">
+        <v>4888</v>
+      </c>
+      <c r="F28">
+        <v>7378</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>2</v>
+      </c>
+      <c r="B29" t="s">
+        <v>112</v>
+      </c>
+      <c r="C29" t="s">
+        <v>34</v>
+      </c>
+      <c r="D29">
+        <v>325</v>
+      </c>
+      <c r="E29">
+        <v>541</v>
+      </c>
+      <c r="F29">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>3</v>
+      </c>
+      <c r="B30" t="s">
+        <v>113</v>
+      </c>
+      <c r="C30" t="s">
+        <v>34</v>
+      </c>
+      <c r="D30">
+        <v>139</v>
+      </c>
+      <c r="E30">
+        <v>613</v>
+      </c>
+      <c r="F30">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>4</v>
+      </c>
+      <c r="B31" t="s">
+        <v>114</v>
+      </c>
+      <c r="C31" t="s">
+        <v>34</v>
+      </c>
+      <c r="D31">
+        <v>87</v>
+      </c>
+      <c r="E31">
+        <v>558</v>
+      </c>
+      <c r="F31">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>5</v>
+      </c>
+      <c r="B32" t="s">
+        <v>115</v>
+      </c>
+      <c r="C32" t="s">
+        <v>34</v>
+      </c>
+      <c r="D32">
+        <v>236</v>
+      </c>
+      <c r="E32">
+        <v>1809</v>
+      </c>
+      <c r="F32">
+        <v>2045</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>6</v>
+      </c>
+      <c r="B33" t="s">
+        <v>116</v>
+      </c>
+      <c r="C33" t="s">
+        <v>34</v>
+      </c>
+      <c r="D33">
+        <v>28</v>
+      </c>
+      <c r="E33">
+        <v>141</v>
+      </c>
+      <c r="F33">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>7</v>
+      </c>
+      <c r="B34" t="s">
+        <v>117</v>
+      </c>
+      <c r="C34" t="s">
+        <v>34</v>
+      </c>
+      <c r="D34">
+        <v>37</v>
+      </c>
+      <c r="E34">
+        <v>74</v>
+      </c>
+      <c r="F34">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>8</v>
+      </c>
+      <c r="B35" t="s">
+        <v>118</v>
+      </c>
+      <c r="C35" t="s">
+        <v>34</v>
+      </c>
+      <c r="D35">
+        <v>30</v>
+      </c>
+      <c r="E35">
+        <v>102</v>
+      </c>
+      <c r="F35">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>9</v>
+      </c>
+      <c r="B36" t="s">
+        <v>119</v>
+      </c>
+      <c r="C36" t="s">
+        <v>34</v>
+      </c>
+      <c r="D36">
+        <v>70</v>
+      </c>
+      <c r="E36">
+        <v>106</v>
+      </c>
+      <c r="F36">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="37"/>
+    <row r="38">
+      <c r="A38">
+        <v>4</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>31</v>
+      </c>
+      <c r="D38">
+        <v>6348</v>
+      </c>
+      <c r="E38">
+        <v>31369</v>
+      </c>
+      <c r="F38">
+        <v>37717</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>26</v>
+      </c>
+      <c r="B39" t="s">
+        <v>26</v>
+      </c>
+      <c r="C39" t="s">
+        <v>32</v>
+      </c>
+      <c r="D39">
+        <v>751</v>
+      </c>
+      <c r="E39">
+        <v>4050</v>
+      </c>
+      <c r="F39">
+        <v>4801</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>1</v>
+      </c>
+      <c r="B40" t="s">
+        <v>120</v>
+      </c>
+      <c r="C40" t="s">
+        <v>34</v>
+      </c>
+      <c r="D40">
+        <v>1036</v>
+      </c>
+      <c r="E40">
+        <v>10279</v>
+      </c>
+      <c r="F40">
+        <v>11315</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>2</v>
+      </c>
+      <c r="B41" t="s">
+        <v>121</v>
+      </c>
+      <c r="C41" t="s">
+        <v>34</v>
+      </c>
+      <c r="D41">
+        <v>1118</v>
+      </c>
+      <c r="E41">
+        <v>11684</v>
+      </c>
+      <c r="F41">
+        <v>12802</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>3</v>
+      </c>
+      <c r="B42" t="s">
+        <v>122</v>
+      </c>
+      <c r="C42" t="s">
+        <v>34</v>
+      </c>
+      <c r="D42">
+        <v>1289</v>
+      </c>
+      <c r="E42">
+        <v>412</v>
+      </c>
+      <c r="F42">
+        <v>1701</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>4</v>
+      </c>
+      <c r="B43" t="s">
+        <v>123</v>
+      </c>
+      <c r="C43" t="s">
+        <v>34</v>
+      </c>
+      <c r="D43">
+        <v>358</v>
+      </c>
+      <c r="E43">
+        <v>3455</v>
+      </c>
+      <c r="F43">
+        <v>3813</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>5</v>
+      </c>
+      <c r="B44" t="s">
+        <v>124</v>
+      </c>
+      <c r="C44" t="s">
+        <v>34</v>
+      </c>
+      <c r="D44">
+        <v>1282</v>
+      </c>
+      <c r="E44">
+        <v>399</v>
+      </c>
+      <c r="F44">
+        <v>1681</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>6</v>
+      </c>
+      <c r="B45" t="s">
+        <v>125</v>
+      </c>
+      <c r="C45" t="s">
+        <v>34</v>
+      </c>
+      <c r="D45">
+        <v>150</v>
+      </c>
+      <c r="E45">
+        <v>455</v>
+      </c>
+      <c r="F45">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>7</v>
+      </c>
+      <c r="B46" t="s">
+        <v>126</v>
+      </c>
+      <c r="C46" t="s">
+        <v>34</v>
+      </c>
+      <c r="D46">
+        <v>59</v>
+      </c>
+      <c r="E46">
+        <v>257</v>
+      </c>
+      <c r="F46">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>8</v>
+      </c>
+      <c r="B47" t="s">
+        <v>127</v>
+      </c>
+      <c r="C47" t="s">
+        <v>34</v>
+      </c>
+      <c r="D47">
+        <v>31</v>
+      </c>
+      <c r="E47">
+        <v>155</v>
+      </c>
+      <c r="F47">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>9</v>
+      </c>
+      <c r="B48" t="s">
+        <v>128</v>
+      </c>
+      <c r="C48" t="s">
+        <v>34</v>
+      </c>
+      <c r="D48">
+        <v>274</v>
+      </c>
+      <c r="E48">
+        <v>223</v>
+      </c>
+      <c r="F48">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="49"/>
+    <row r="50">
+      <c r="A50">
+        <v>5</v>
+      </c>
+      <c r="B50" t="s">
+        <v>10</v>
+      </c>
+      <c r="C50" t="s">
+        <v>31</v>
+      </c>
+      <c r="D50">
+        <v>4475</v>
+      </c>
+      <c r="E50">
+        <v>8153</v>
+      </c>
+      <c r="F50">
+        <v>12628</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="s">
+        <v>26</v>
+      </c>
+      <c r="B51" t="s">
+        <v>26</v>
+      </c>
+      <c r="C51" t="s">
+        <v>32</v>
+      </c>
+      <c r="D51">
+        <v>497</v>
+      </c>
+      <c r="E51">
+        <v>1296</v>
+      </c>
+      <c r="F51">
+        <v>1793</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>1</v>
+      </c>
+      <c r="B52" t="s">
+        <v>129</v>
+      </c>
+      <c r="C52" t="s">
+        <v>34</v>
+      </c>
+      <c r="D52">
+        <v>3300</v>
+      </c>
+      <c r="E52">
+        <v>1697</v>
+      </c>
+      <c r="F52">
+        <v>4997</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>2</v>
+      </c>
+      <c r="B53" t="s">
+        <v>130</v>
+      </c>
+      <c r="C53" t="s">
+        <v>34</v>
+      </c>
+      <c r="D53">
+        <v>304</v>
+      </c>
+      <c r="E53">
+        <v>2978</v>
+      </c>
+      <c r="F53">
+        <v>3282</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>3</v>
+      </c>
+      <c r="B54" t="s">
+        <v>131</v>
+      </c>
+      <c r="C54" t="s">
+        <v>34</v>
+      </c>
+      <c r="D54">
+        <v>75</v>
+      </c>
+      <c r="E54">
+        <v>334</v>
+      </c>
+      <c r="F54">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>4</v>
+      </c>
+      <c r="B55" t="s">
+        <v>132</v>
+      </c>
+      <c r="C55" t="s">
+        <v>34</v>
+      </c>
+      <c r="D55">
+        <v>113</v>
+      </c>
+      <c r="E55">
+        <v>771</v>
+      </c>
+      <c r="F55">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>5</v>
+      </c>
+      <c r="B56" t="s">
+        <v>133</v>
+      </c>
+      <c r="C56" t="s">
+        <v>34</v>
+      </c>
+      <c r="D56">
+        <v>68</v>
+      </c>
+      <c r="E56">
+        <v>348</v>
+      </c>
+      <c r="F56">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>6</v>
+      </c>
+      <c r="B57" t="s">
+        <v>134</v>
+      </c>
+      <c r="C57" t="s">
+        <v>34</v>
+      </c>
+      <c r="D57">
+        <v>48</v>
+      </c>
+      <c r="E57">
+        <v>441</v>
+      </c>
+      <c r="F57">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>7</v>
+      </c>
+      <c r="B58" t="s">
+        <v>135</v>
+      </c>
+      <c r="C58" t="s">
+        <v>34</v>
+      </c>
+      <c r="D58">
+        <v>30</v>
+      </c>
+      <c r="E58">
+        <v>107</v>
+      </c>
+      <c r="F58">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>8</v>
+      </c>
+      <c r="B59" t="s">
+        <v>136</v>
+      </c>
+      <c r="C59" t="s">
+        <v>34</v>
+      </c>
+      <c r="D59">
+        <v>18</v>
+      </c>
+      <c r="E59">
+        <v>79</v>
+      </c>
+      <c r="F59">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>9</v>
+      </c>
+      <c r="B60" t="s">
+        <v>137</v>
+      </c>
+      <c r="C60" t="s">
+        <v>34</v>
+      </c>
+      <c r="D60">
+        <v>22</v>
+      </c>
+      <c r="E60">
+        <v>102</v>
+      </c>
+      <c r="F60">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="61"/>
+    <row r="62">
+      <c r="A62">
+        <v>6</v>
+      </c>
+      <c r="B62" t="s">
+        <v>11</v>
+      </c>
+      <c r="C62" t="s">
+        <v>31</v>
+      </c>
+      <c r="D62">
+        <v>374</v>
+      </c>
+      <c r="E62">
+        <v>580</v>
+      </c>
+      <c r="F62">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="s">
+        <v>26</v>
+      </c>
+      <c r="B63" t="s">
+        <v>26</v>
+      </c>
+      <c r="C63" t="s">
+        <v>32</v>
+      </c>
+      <c r="D63">
+        <v>111</v>
+      </c>
+      <c r="E63">
+        <v>252</v>
+      </c>
+      <c r="F63">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>1</v>
+      </c>
+      <c r="B64" t="s">
+        <v>138</v>
+      </c>
+      <c r="C64" t="s">
+        <v>34</v>
+      </c>
+      <c r="D64">
+        <v>131</v>
+      </c>
+      <c r="E64">
+        <v>212</v>
+      </c>
+      <c r="F64">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>2</v>
+      </c>
+      <c r="B65" t="s">
+        <v>139</v>
+      </c>
+      <c r="C65" t="s">
+        <v>34</v>
+      </c>
+      <c r="D65">
+        <v>118</v>
+      </c>
+      <c r="E65">
+        <v>64</v>
+      </c>
+      <c r="F65">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>3</v>
+      </c>
+      <c r="B66" t="s">
+        <v>140</v>
+      </c>
+      <c r="C66" t="s">
+        <v>34</v>
+      </c>
+      <c r="D66">
+        <v>14</v>
+      </c>
+      <c r="E66">
+        <v>52</v>
+      </c>
+      <c r="F66">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="67"/>
+    <row r="68">
+      <c r="A68">
+        <v>7</v>
+      </c>
+      <c r="B68" t="s">
+        <v>12</v>
+      </c>
+      <c r="C68" t="s">
+        <v>31</v>
+      </c>
+      <c r="D68">
+        <v>745</v>
+      </c>
+      <c r="E68">
+        <v>1178</v>
+      </c>
+      <c r="F68">
+        <v>1923</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="s">
+        <v>26</v>
+      </c>
+      <c r="B69" t="s">
+        <v>26</v>
+      </c>
+      <c r="C69" t="s">
+        <v>32</v>
+      </c>
+      <c r="D69">
+        <v>200</v>
+      </c>
+      <c r="E69">
+        <v>457</v>
+      </c>
+      <c r="F69">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>1</v>
+      </c>
+      <c r="B70" t="s">
+        <v>141</v>
+      </c>
+      <c r="C70" t="s">
+        <v>34</v>
+      </c>
+      <c r="D70">
+        <v>323</v>
+      </c>
+      <c r="E70">
+        <v>360</v>
+      </c>
+      <c r="F70">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>2</v>
+      </c>
+      <c r="B71" t="s">
+        <v>142</v>
+      </c>
+      <c r="C71" t="s">
+        <v>34</v>
+      </c>
+      <c r="D71">
+        <v>81</v>
+      </c>
+      <c r="E71">
+        <v>124</v>
+      </c>
+      <c r="F71">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>3</v>
+      </c>
+      <c r="B72" t="s">
+        <v>143</v>
+      </c>
+      <c r="C72" t="s">
+        <v>34</v>
+      </c>
+      <c r="D72">
+        <v>105</v>
+      </c>
+      <c r="E72">
+        <v>84</v>
+      </c>
+      <c r="F72">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>4</v>
+      </c>
+      <c r="B73" t="s">
+        <v>144</v>
+      </c>
+      <c r="C73" t="s">
+        <v>34</v>
+      </c>
+      <c r="D73">
+        <v>36</v>
+      </c>
+      <c r="E73">
+        <v>153</v>
+      </c>
+      <c r="F73">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="74"/>
+    <row r="75">
+      <c r="A75">
+        <v>8</v>
+      </c>
+      <c r="B75" t="s">
+        <v>13</v>
+      </c>
+      <c r="C75" t="s">
+        <v>31</v>
+      </c>
+      <c r="D75">
+        <v>1455</v>
+      </c>
+      <c r="E75">
+        <v>9618</v>
+      </c>
+      <c r="F75">
+        <v>11073</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="s">
+        <v>26</v>
+      </c>
+      <c r="B76" t="s">
+        <v>26</v>
+      </c>
+      <c r="C76" t="s">
+        <v>32</v>
+      </c>
+      <c r="D76">
+        <v>257</v>
+      </c>
+      <c r="E76">
+        <v>1733</v>
+      </c>
+      <c r="F76">
+        <v>1990</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>1</v>
+      </c>
+      <c r="B77" t="s">
+        <v>145</v>
+      </c>
+      <c r="C77" t="s">
+        <v>34</v>
+      </c>
+      <c r="D77">
+        <v>513</v>
+      </c>
+      <c r="E77">
+        <v>4970</v>
+      </c>
+      <c r="F77">
+        <v>5483</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>2</v>
+      </c>
+      <c r="B78" t="s">
+        <v>146</v>
+      </c>
+      <c r="C78" t="s">
+        <v>34</v>
+      </c>
+      <c r="D78">
+        <v>106</v>
+      </c>
+      <c r="E78">
+        <v>723</v>
+      </c>
+      <c r="F78">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>3</v>
+      </c>
+      <c r="B79" t="s">
+        <v>147</v>
+      </c>
+      <c r="C79" t="s">
+        <v>34</v>
+      </c>
+      <c r="D79">
+        <v>16</v>
+      </c>
+      <c r="E79">
+        <v>980</v>
+      </c>
+      <c r="F79">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>4</v>
+      </c>
+      <c r="B80" t="s">
+        <v>148</v>
+      </c>
+      <c r="C80" t="s">
+        <v>34</v>
+      </c>
+      <c r="D80">
+        <v>94</v>
+      </c>
+      <c r="E80">
+        <v>166</v>
+      </c>
+      <c r="F80">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>5</v>
+      </c>
+      <c r="B81" t="s">
+        <v>149</v>
+      </c>
+      <c r="C81" t="s">
+        <v>34</v>
+      </c>
+      <c r="D81">
+        <v>24</v>
+      </c>
+      <c r="E81">
+        <v>159</v>
+      </c>
+      <c r="F81">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>6</v>
+      </c>
+      <c r="B82" t="s">
+        <v>150</v>
+      </c>
+      <c r="C82" t="s">
+        <v>34</v>
+      </c>
+      <c r="D82">
+        <v>223</v>
+      </c>
+      <c r="E82">
+        <v>97</v>
+      </c>
+      <c r="F82">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>7</v>
+      </c>
+      <c r="B83" t="s">
+        <v>151</v>
+      </c>
+      <c r="C83" t="s">
+        <v>34</v>
+      </c>
+      <c r="D83">
+        <v>38</v>
+      </c>
+      <c r="E83">
+        <v>142</v>
+      </c>
+      <c r="F83">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>8</v>
+      </c>
+      <c r="B84" t="s">
+        <v>152</v>
+      </c>
+      <c r="C84" t="s">
+        <v>34</v>
+      </c>
+      <c r="D84">
+        <v>137</v>
+      </c>
+      <c r="E84">
+        <v>454</v>
+      </c>
+      <c r="F84">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>9</v>
+      </c>
+      <c r="B85" t="s">
+        <v>153</v>
+      </c>
+      <c r="C85" t="s">
+        <v>34</v>
+      </c>
+      <c r="D85">
+        <v>47</v>
+      </c>
+      <c r="E85">
+        <v>194</v>
+      </c>
+      <c r="F85">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="86"/>
+    <row r="87">
+      <c r="A87">
+        <v>9</v>
+      </c>
+      <c r="B87" t="s">
+        <v>86</v>
+      </c>
+      <c r="C87" t="s">
+        <v>31</v>
+      </c>
+      <c r="D87">
+        <v>193</v>
+      </c>
+      <c r="E87">
+        <v>521</v>
+      </c>
+      <c r="F87">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="s">
+        <v>26</v>
+      </c>
+      <c r="B88" t="s">
+        <v>26</v>
+      </c>
+      <c r="C88" t="s">
+        <v>32</v>
+      </c>
+      <c r="D88">
+        <v>39</v>
+      </c>
+      <c r="E88">
+        <v>199</v>
+      </c>
+      <c r="F88">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>1</v>
+      </c>
+      <c r="B89" t="s">
+        <v>154</v>
+      </c>
+      <c r="C89" t="s">
+        <v>34</v>
+      </c>
+      <c r="D89">
+        <v>104</v>
+      </c>
+      <c r="E89">
+        <v>94</v>
+      </c>
+      <c r="F89">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>2</v>
+      </c>
+      <c r="B90" t="s">
+        <v>155</v>
+      </c>
+      <c r="C90" t="s">
+        <v>34</v>
+      </c>
+      <c r="D90">
+        <v>26</v>
+      </c>
+      <c r="E90">
+        <v>44</v>
+      </c>
+      <c r="F90">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>3</v>
+      </c>
+      <c r="B91" t="s">
+        <v>156</v>
+      </c>
+      <c r="C91" t="s">
+        <v>34</v>
+      </c>
+      <c r="D91">
+        <v>4</v>
+      </c>
+      <c r="E91">
+        <v>50</v>
+      </c>
+      <c r="F91">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>4</v>
+      </c>
+      <c r="B92" t="s">
+        <v>157</v>
+      </c>
+      <c r="C92" t="s">
+        <v>34</v>
+      </c>
+      <c r="D92">
+        <v>2</v>
+      </c>
+      <c r="E92">
+        <v>38</v>
+      </c>
+      <c r="F92">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>5</v>
+      </c>
+      <c r="B93" t="s">
+        <v>158</v>
+      </c>
+      <c r="C93" t="s">
+        <v>34</v>
+      </c>
+      <c r="D93">
+        <v>18</v>
+      </c>
+      <c r="E93">
+        <v>96</v>
+      </c>
+      <c r="F93">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="94"/>
+    <row r="95">
+      <c r="A95">
+        <v>10</v>
+      </c>
+      <c r="B95" t="s">
+        <v>14</v>
+      </c>
+      <c r="C95" t="s">
+        <v>31</v>
+      </c>
+      <c r="D95">
+        <v>1121</v>
+      </c>
+      <c r="E95">
+        <v>6138</v>
+      </c>
+      <c r="F95">
+        <v>7259</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="s">
+        <v>26</v>
+      </c>
+      <c r="B96" t="s">
+        <v>26</v>
+      </c>
+      <c r="C96" t="s">
+        <v>32</v>
+      </c>
+      <c r="D96">
+        <v>89</v>
+      </c>
+      <c r="E96">
+        <v>341</v>
+      </c>
+      <c r="F96">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>1</v>
+      </c>
+      <c r="B97" t="s">
+        <v>159</v>
+      </c>
+      <c r="C97" t="s">
+        <v>34</v>
+      </c>
+      <c r="D97">
+        <v>598</v>
+      </c>
+      <c r="E97">
+        <v>4340</v>
+      </c>
+      <c r="F97">
+        <v>4938</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>2</v>
+      </c>
+      <c r="B98" t="s">
+        <v>160</v>
+      </c>
+      <c r="C98" t="s">
+        <v>34</v>
+      </c>
+      <c r="D98">
+        <v>50</v>
+      </c>
+      <c r="E98">
+        <v>351</v>
+      </c>
+      <c r="F98">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>3</v>
+      </c>
+      <c r="B99" t="s">
+        <v>161</v>
+      </c>
+      <c r="C99" t="s">
+        <v>34</v>
+      </c>
+      <c r="D99">
+        <v>30</v>
+      </c>
+      <c r="E99">
+        <v>86</v>
+      </c>
+      <c r="F99">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>4</v>
+      </c>
+      <c r="B100" t="s">
+        <v>162</v>
+      </c>
+      <c r="C100" t="s">
+        <v>34</v>
+      </c>
+      <c r="D100">
+        <v>15</v>
+      </c>
+      <c r="E100">
+        <v>331</v>
+      </c>
+      <c r="F100">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>5</v>
+      </c>
+      <c r="B101" t="s">
+        <v>163</v>
+      </c>
+      <c r="C101" t="s">
+        <v>34</v>
+      </c>
+      <c r="D101">
+        <v>37</v>
+      </c>
+      <c r="E101">
+        <v>340</v>
+      </c>
+      <c r="F101">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>6</v>
+      </c>
+      <c r="B102" t="s">
+        <v>164</v>
+      </c>
+      <c r="C102" t="s">
+        <v>34</v>
+      </c>
+      <c r="D102">
+        <v>15</v>
+      </c>
+      <c r="E102">
+        <v>54</v>
+      </c>
+      <c r="F102">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>7</v>
+      </c>
+      <c r="B103" t="s">
+        <v>165</v>
+      </c>
+      <c r="C103" t="s">
+        <v>34</v>
+      </c>
+      <c r="D103">
+        <v>18</v>
+      </c>
+      <c r="E103">
+        <v>69</v>
+      </c>
+      <c r="F103">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>8</v>
+      </c>
+      <c r="B104" t="s">
+        <v>166</v>
+      </c>
+      <c r="C104" t="s">
+        <v>34</v>
+      </c>
+      <c r="D104">
+        <v>259</v>
+      </c>
+      <c r="E104">
+        <v>114</v>
+      </c>
+      <c r="F104">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>9</v>
+      </c>
+      <c r="B105" t="s">
+        <v>167</v>
+      </c>
+      <c r="C105" t="s">
+        <v>34</v>
+      </c>
+      <c r="D105">
+        <v>10</v>
+      </c>
+      <c r="E105">
+        <v>112</v>
+      </c>
+      <c r="F105">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="106"/>
+    <row r="107">
+      <c r="A107">
+        <v>12</v>
+      </c>
+      <c r="B107" t="s">
+        <v>15</v>
+      </c>
+      <c r="C107" t="s">
+        <v>31</v>
+      </c>
+      <c r="D107">
+        <v>19109</v>
+      </c>
+      <c r="E107">
+        <v>12218</v>
+      </c>
+      <c r="F107">
+        <v>31327</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="s">
+        <v>26</v>
+      </c>
+      <c r="B108" t="s">
+        <v>26</v>
+      </c>
+      <c r="C108" t="s">
+        <v>32</v>
+      </c>
+      <c r="D108">
+        <v>975</v>
+      </c>
+      <c r="E108">
+        <v>1680</v>
+      </c>
+      <c r="F108">
+        <v>2655</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>1</v>
+      </c>
+      <c r="B109" t="s">
+        <v>168</v>
+      </c>
+      <c r="C109" t="s">
+        <v>34</v>
+      </c>
+      <c r="D109">
+        <v>948</v>
+      </c>
+      <c r="E109">
+        <v>3876</v>
+      </c>
+      <c r="F109">
+        <v>4824</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>2</v>
+      </c>
+      <c r="B110" t="s">
+        <v>169</v>
+      </c>
+      <c r="C110" t="s">
+        <v>34</v>
+      </c>
+      <c r="D110">
+        <v>15601</v>
+      </c>
+      <c r="E110">
+        <v>3214</v>
+      </c>
+      <c r="F110">
+        <v>18815</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>3</v>
+      </c>
+      <c r="B111" t="s">
+        <v>170</v>
+      </c>
+      <c r="C111" t="s">
+        <v>34</v>
+      </c>
+      <c r="D111">
+        <v>531</v>
+      </c>
+      <c r="E111">
+        <v>794</v>
+      </c>
+      <c r="F111">
+        <v>1325</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>4</v>
+      </c>
+      <c r="B112" t="s">
+        <v>171</v>
+      </c>
+      <c r="C112" t="s">
+        <v>34</v>
+      </c>
+      <c r="D112">
+        <v>492</v>
+      </c>
+      <c r="E112">
+        <v>854</v>
+      </c>
+      <c r="F112">
+        <v>1346</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>5</v>
+      </c>
+      <c r="B113" t="s">
+        <v>172</v>
+      </c>
+      <c r="C113" t="s">
+        <v>34</v>
+      </c>
+      <c r="D113">
+        <v>133</v>
+      </c>
+      <c r="E113">
+        <v>682</v>
+      </c>
+      <c r="F113">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>6</v>
+      </c>
+      <c r="B114" t="s">
+        <v>173</v>
+      </c>
+      <c r="C114" t="s">
+        <v>34</v>
+      </c>
+      <c r="D114">
+        <v>132</v>
+      </c>
+      <c r="E114">
+        <v>204</v>
+      </c>
+      <c r="F114">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>7</v>
+      </c>
+      <c r="B115" t="s">
+        <v>174</v>
+      </c>
+      <c r="C115" t="s">
+        <v>34</v>
+      </c>
+      <c r="D115">
+        <v>74</v>
+      </c>
+      <c r="E115">
+        <v>230</v>
+      </c>
+      <c r="F115">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>8</v>
+      </c>
+      <c r="B116" t="s">
+        <v>175</v>
+      </c>
+      <c r="C116" t="s">
+        <v>34</v>
+      </c>
+      <c r="D116">
+        <v>187</v>
+      </c>
+      <c r="E116">
+        <v>483</v>
+      </c>
+      <c r="F116">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>9</v>
+      </c>
+      <c r="B117" t="s">
+        <v>176</v>
+      </c>
+      <c r="C117" t="s">
+        <v>34</v>
+      </c>
+      <c r="D117">
+        <v>36</v>
+      </c>
+      <c r="E117">
+        <v>201</v>
+      </c>
+      <c r="F117">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="118"/>
+    <row r="119">
+      <c r="A119">
+        <v>13</v>
+      </c>
+      <c r="B119" t="s">
+        <v>16</v>
+      </c>
+      <c r="C119" t="s">
+        <v>31</v>
+      </c>
+      <c r="D119">
+        <v>451</v>
+      </c>
+      <c r="E119">
+        <v>777</v>
+      </c>
+      <c r="F119">
+        <v>1228</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="s">
+        <v>26</v>
+      </c>
+      <c r="B120" t="s">
+        <v>26</v>
+      </c>
+      <c r="C120" t="s">
+        <v>32</v>
+      </c>
+      <c r="D120">
+        <v>51</v>
+      </c>
+      <c r="E120">
+        <v>72</v>
+      </c>
+      <c r="F120">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>1</v>
+      </c>
+      <c r="B121" t="s">
+        <v>177</v>
+      </c>
+      <c r="C121" t="s">
+        <v>34</v>
+      </c>
+      <c r="D121">
+        <v>110</v>
+      </c>
+      <c r="E121">
+        <v>241</v>
+      </c>
+      <c r="F121">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>2</v>
+      </c>
+      <c r="B122" t="s">
+        <v>178</v>
+      </c>
+      <c r="C122" t="s">
+        <v>34</v>
+      </c>
+      <c r="D122">
+        <v>75</v>
+      </c>
+      <c r="E122">
+        <v>54</v>
+      </c>
+      <c r="F122">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>3</v>
+      </c>
+      <c r="B123" t="s">
+        <v>179</v>
+      </c>
+      <c r="C123" t="s">
+        <v>34</v>
+      </c>
+      <c r="D123">
+        <v>107</v>
+      </c>
+      <c r="E123">
+        <v>23</v>
+      </c>
+      <c r="F123">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>4</v>
+      </c>
+      <c r="B124" t="s">
+        <v>180</v>
+      </c>
+      <c r="C124" t="s">
+        <v>34</v>
+      </c>
+      <c r="D124">
+        <v>40</v>
+      </c>
+      <c r="E124">
+        <v>85</v>
+      </c>
+      <c r="F124">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>5</v>
+      </c>
+      <c r="B125" t="s">
+        <v>181</v>
+      </c>
+      <c r="C125" t="s">
+        <v>34</v>
+      </c>
+      <c r="D125">
+        <v>30</v>
+      </c>
+      <c r="E125">
+        <v>208</v>
+      </c>
+      <c r="F125">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>6</v>
+      </c>
+      <c r="B126" t="s">
+        <v>182</v>
+      </c>
+      <c r="C126" t="s">
+        <v>34</v>
+      </c>
+      <c r="D126">
+        <v>2</v>
+      </c>
+      <c r="E126">
+        <v>14</v>
+      </c>
+      <c r="F126">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>7</v>
+      </c>
+      <c r="B127" t="s">
+        <v>183</v>
+      </c>
+      <c r="C127" t="s">
+        <v>34</v>
+      </c>
+      <c r="D127">
+        <v>11</v>
+      </c>
+      <c r="E127">
+        <v>24</v>
+      </c>
+      <c r="F127">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>8</v>
+      </c>
+      <c r="B128" t="s">
+        <v>184</v>
+      </c>
+      <c r="C128" t="s">
+        <v>34</v>
+      </c>
+      <c r="D128">
+        <v>9</v>
+      </c>
+      <c r="E128">
+        <v>23</v>
+      </c>
+      <c r="F128">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>9</v>
+      </c>
+      <c r="B129" t="s">
+        <v>185</v>
+      </c>
+      <c r="C129" t="s">
+        <v>34</v>
+      </c>
+      <c r="D129">
+        <v>16</v>
+      </c>
+      <c r="E129">
+        <v>33</v>
+      </c>
+      <c r="F129">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="130"/>
+    <row r="131">
+      <c r="A131">
+        <v>14</v>
+      </c>
+      <c r="B131" t="s">
+        <v>17</v>
+      </c>
+      <c r="C131" t="s">
+        <v>31</v>
+      </c>
+      <c r="D131">
+        <v>9778</v>
+      </c>
+      <c r="E131">
+        <v>25487</v>
+      </c>
+      <c r="F131">
+        <v>35265</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="s">
+        <v>26</v>
+      </c>
+      <c r="B132" t="s">
+        <v>26</v>
+      </c>
+      <c r="C132" t="s">
+        <v>32</v>
+      </c>
+      <c r="D132">
+        <v>418</v>
+      </c>
+      <c r="E132">
+        <v>1196</v>
+      </c>
+      <c r="F132">
+        <v>1614</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>1</v>
+      </c>
+      <c r="B133" t="s">
+        <v>186</v>
+      </c>
+      <c r="C133" t="s">
+        <v>34</v>
+      </c>
+      <c r="D133">
+        <v>783</v>
+      </c>
+      <c r="E133">
+        <v>4053</v>
+      </c>
+      <c r="F133">
+        <v>4836</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>2</v>
+      </c>
+      <c r="B134" t="s">
+        <v>187</v>
+      </c>
+      <c r="C134" t="s">
+        <v>34</v>
+      </c>
+      <c r="D134">
+        <v>4882</v>
+      </c>
+      <c r="E134">
+        <v>3240</v>
+      </c>
+      <c r="F134">
+        <v>8122</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>3</v>
+      </c>
+      <c r="B135" t="s">
+        <v>188</v>
+      </c>
+      <c r="C135" t="s">
+        <v>34</v>
+      </c>
+      <c r="D135">
+        <v>157</v>
+      </c>
+      <c r="E135">
+        <v>4363</v>
+      </c>
+      <c r="F135">
+        <v>4520</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>4</v>
+      </c>
+      <c r="B136" t="s">
+        <v>189</v>
+      </c>
+      <c r="C136" t="s">
+        <v>34</v>
+      </c>
+      <c r="D136">
+        <v>48</v>
+      </c>
+      <c r="E136">
+        <v>187</v>
+      </c>
+      <c r="F136">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>5</v>
+      </c>
+      <c r="B137" t="s">
+        <v>190</v>
+      </c>
+      <c r="C137" t="s">
+        <v>34</v>
+      </c>
+      <c r="D137">
+        <v>42</v>
+      </c>
+      <c r="E137">
+        <v>4720</v>
+      </c>
+      <c r="F137">
+        <v>4762</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>6</v>
+      </c>
+      <c r="B138" t="s">
+        <v>191</v>
+      </c>
+      <c r="C138" t="s">
+        <v>34</v>
+      </c>
+      <c r="D138">
+        <v>239</v>
+      </c>
+      <c r="E138">
+        <v>1812</v>
+      </c>
+      <c r="F138">
+        <v>2051</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>7</v>
+      </c>
+      <c r="B139" t="s">
+        <v>192</v>
+      </c>
+      <c r="C139" t="s">
+        <v>34</v>
+      </c>
+      <c r="D139">
+        <v>94</v>
+      </c>
+      <c r="E139">
+        <v>98</v>
+      </c>
+      <c r="F139">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>8</v>
+      </c>
+      <c r="B140" t="s">
+        <v>193</v>
+      </c>
+      <c r="C140" t="s">
+        <v>34</v>
+      </c>
+      <c r="D140">
+        <v>2980</v>
+      </c>
+      <c r="E140">
+        <v>2880</v>
+      </c>
+      <c r="F140">
+        <v>5860</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>9</v>
+      </c>
+      <c r="B141" t="s">
+        <v>194</v>
+      </c>
+      <c r="C141" t="s">
+        <v>34</v>
+      </c>
+      <c r="D141">
+        <v>135</v>
+      </c>
+      <c r="E141">
+        <v>2938</v>
+      </c>
+      <c r="F141">
+        <v>3073</v>
+      </c>
+    </row>
+    <row r="142"/>
+    <row r="143">
+      <c r="A143">
+        <v>16</v>
+      </c>
+      <c r="B143" t="s">
+        <v>18</v>
+      </c>
+      <c r="C143" t="s">
+        <v>31</v>
+      </c>
+      <c r="D143">
+        <v>558</v>
+      </c>
+      <c r="E143">
+        <v>8026</v>
+      </c>
+      <c r="F143">
+        <v>8584</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="s">
+        <v>26</v>
+      </c>
+      <c r="B144" t="s">
+        <v>26</v>
+      </c>
+      <c r="C144" t="s">
+        <v>32</v>
+      </c>
+      <c r="D144">
+        <v>113</v>
+      </c>
+      <c r="E144">
+        <v>672</v>
+      </c>
+      <c r="F144">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>1</v>
+      </c>
+      <c r="B145" t="s">
+        <v>195</v>
+      </c>
+      <c r="C145" t="s">
+        <v>34</v>
+      </c>
+      <c r="D145">
+        <v>252</v>
+      </c>
+      <c r="E145">
+        <v>6535</v>
+      </c>
+      <c r="F145">
+        <v>6787</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>2</v>
+      </c>
+      <c r="B146" t="s">
+        <v>196</v>
+      </c>
+      <c r="C146" t="s">
+        <v>34</v>
+      </c>
+      <c r="D146">
+        <v>48</v>
+      </c>
+      <c r="E146">
+        <v>171</v>
+      </c>
+      <c r="F146">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>3</v>
+      </c>
+      <c r="B147" t="s">
+        <v>197</v>
+      </c>
+      <c r="C147" t="s">
+        <v>34</v>
+      </c>
+      <c r="D147">
+        <v>57</v>
+      </c>
+      <c r="E147">
+        <v>140</v>
+      </c>
+      <c r="F147">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>4</v>
+      </c>
+      <c r="B148" t="s">
+        <v>198</v>
+      </c>
+      <c r="C148" t="s">
+        <v>34</v>
+      </c>
+      <c r="D148">
+        <v>23</v>
+      </c>
+      <c r="E148">
+        <v>67</v>
+      </c>
+      <c r="F148">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>5</v>
+      </c>
+      <c r="B149" t="s">
+        <v>199</v>
+      </c>
+      <c r="C149" t="s">
+        <v>34</v>
+      </c>
+      <c r="D149">
+        <v>17</v>
+      </c>
+      <c r="E149">
+        <v>65</v>
+      </c>
+      <c r="F149">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>6</v>
+      </c>
+      <c r="B150" t="s">
+        <v>200</v>
+      </c>
+      <c r="C150" t="s">
+        <v>34</v>
+      </c>
+      <c r="D150">
+        <v>21</v>
+      </c>
+      <c r="E150">
+        <v>67</v>
+      </c>
+      <c r="F150">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>7</v>
+      </c>
+      <c r="B151" t="s">
+        <v>201</v>
+      </c>
+      <c r="C151" t="s">
+        <v>34</v>
+      </c>
+      <c r="D151">
+        <v>10</v>
+      </c>
+      <c r="E151">
+        <v>152</v>
+      </c>
+      <c r="F151">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>8</v>
+      </c>
+      <c r="B152" t="s">
+        <v>202</v>
+      </c>
+      <c r="C152" t="s">
+        <v>34</v>
+      </c>
+      <c r="D152">
+        <v>12</v>
+      </c>
+      <c r="E152">
+        <v>88</v>
+      </c>
+      <c r="F152">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>9</v>
+      </c>
+      <c r="B153" t="s">
+        <v>203</v>
+      </c>
+      <c r="C153" t="s">
+        <v>34</v>
+      </c>
+      <c r="D153">
+        <v>5</v>
+      </c>
+      <c r="E153">
+        <v>69</v>
+      </c>
+      <c r="F153">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="154"/>
+    <row r="155">
+      <c r="A155">
+        <v>17</v>
+      </c>
+      <c r="B155" t="s">
+        <v>19</v>
+      </c>
+      <c r="C155" t="s">
+        <v>31</v>
+      </c>
+      <c r="D155">
+        <v>358</v>
+      </c>
+      <c r="E155">
+        <v>504</v>
+      </c>
+      <c r="F155">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" t="s">
+        <v>26</v>
+      </c>
+      <c r="B156" t="s">
+        <v>26</v>
+      </c>
+      <c r="C156" t="s">
+        <v>32</v>
+      </c>
+      <c r="D156">
+        <v>26</v>
+      </c>
+      <c r="E156">
+        <v>141</v>
+      </c>
+      <c r="F156">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>1</v>
+      </c>
+      <c r="B157" t="s">
+        <v>204</v>
+      </c>
+      <c r="C157" t="s">
+        <v>34</v>
+      </c>
+      <c r="D157">
+        <v>62</v>
+      </c>
+      <c r="E157">
+        <v>102</v>
+      </c>
+      <c r="F157">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>2</v>
+      </c>
+      <c r="B158" t="s">
+        <v>205</v>
+      </c>
+      <c r="C158" t="s">
+        <v>34</v>
+      </c>
+      <c r="D158">
+        <v>224</v>
+      </c>
+      <c r="E158">
+        <v>40</v>
+      </c>
+      <c r="F158">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>3</v>
+      </c>
+      <c r="B159" t="s">
+        <v>206</v>
+      </c>
+      <c r="C159" t="s">
+        <v>34</v>
+      </c>
+      <c r="D159">
+        <v>6</v>
+      </c>
+      <c r="E159">
+        <v>37</v>
+      </c>
+      <c r="F159">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>4</v>
+      </c>
+      <c r="B160" t="s">
+        <v>207</v>
+      </c>
+      <c r="C160" t="s">
+        <v>34</v>
+      </c>
+      <c r="D160">
+        <v>8</v>
+      </c>
+      <c r="E160">
+        <v>25</v>
+      </c>
+      <c r="F160">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>5</v>
+      </c>
+      <c r="B161" t="s">
+        <v>208</v>
+      </c>
+      <c r="C161" t="s">
+        <v>34</v>
+      </c>
+      <c r="D161">
+        <v>6</v>
+      </c>
+      <c r="E161">
+        <v>18</v>
+      </c>
+      <c r="F161">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>6</v>
+      </c>
+      <c r="B162" t="s">
+        <v>209</v>
+      </c>
+      <c r="C162" t="s">
+        <v>34</v>
+      </c>
+      <c r="D162">
+        <v>7</v>
+      </c>
+      <c r="E162">
+        <v>16</v>
+      </c>
+      <c r="F162">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>7</v>
+      </c>
+      <c r="B163" t="s">
+        <v>210</v>
+      </c>
+      <c r="C163" t="s">
+        <v>34</v>
+      </c>
+      <c r="D163">
+        <v>2</v>
+      </c>
+      <c r="E163">
+        <v>17</v>
+      </c>
+      <c r="F163">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164">
+        <v>8</v>
+      </c>
+      <c r="B164" t="s">
+        <v>211</v>
+      </c>
+      <c r="C164" t="s">
+        <v>34</v>
+      </c>
+      <c r="D164">
+        <v>10</v>
+      </c>
+      <c r="E164">
+        <v>79</v>
+      </c>
+      <c r="F164">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165">
+        <v>9</v>
+      </c>
+      <c r="B165" t="s">
+        <v>212</v>
+      </c>
+      <c r="C165" t="s">
+        <v>34</v>
+      </c>
+      <c r="D165">
+        <v>7</v>
+      </c>
+      <c r="E165">
+        <v>29</v>
+      </c>
+      <c r="F165">
+        <v>36</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>21</v>
+      </c>
+      <c r="C2" t="s">
+        <v>213</v>
+      </c>
+      <c r="D2" t="s">
+        <v>214</v>
+      </c>
+      <c r="E2" t="s">
+        <v>215</v>
+      </c>
+      <c r="F2" t="s">
+        <v>216</v>
+      </c>
+      <c r="G2">
+        <v>10764</v>
+      </c>
+      <c r="H2">
+        <v>7743</v>
+      </c>
+      <c r="I2">
+        <v>12524</v>
+      </c>
+      <c r="J2">
+        <v>11911</v>
+      </c>
+      <c r="K2">
+        <v>9972</v>
+      </c>
+      <c r="L2">
+        <v>321</v>
+      </c>
+      <c r="M2">
+        <v>511</v>
+      </c>
+      <c r="N2">
+        <v>2837</v>
+      </c>
+      <c r="O2">
+        <v>82</v>
+      </c>
+      <c r="P2">
+        <v>6145</v>
+      </c>
+      <c r="Q2">
+        <v>4626</v>
+      </c>
+      <c r="R2">
+        <v>9460</v>
+      </c>
+      <c r="S2">
+        <v>9180</v>
+      </c>
+      <c r="T2">
+        <v>360</v>
+      </c>
+      <c r="U2">
+        <v>86436</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B3" t="s">
+        <v>27</v>
+      </c>
+      <c r="G3">
+        <v>10764</v>
+      </c>
+      <c r="H3">
+        <v>7743</v>
+      </c>
+      <c r="I3">
+        <v>12524</v>
+      </c>
+      <c r="J3">
+        <v>11911</v>
+      </c>
+      <c r="K3">
+        <v>9972</v>
+      </c>
+      <c r="L3">
+        <v>321</v>
+      </c>
+      <c r="M3">
+        <v>511</v>
+      </c>
+      <c r="N3">
+        <v>2837</v>
+      </c>
+      <c r="O3">
+        <v>82</v>
+      </c>
+      <c r="P3">
+        <v>6145</v>
+      </c>
+      <c r="Q3">
+        <v>4626</v>
+      </c>
+      <c r="R3">
+        <v>9460</v>
+      </c>
+      <c r="S3">
+        <v>9180</v>
+      </c>
+      <c r="T3">
+        <v>360</v>
+      </c>
+      <c r="U3">
+        <v>86436</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>31</v>
+      </c>
+      <c r="D2">
+        <v>10764</v>
+      </c>
+      <c r="E2">
+        <v>10764</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B3" t="s">
+        <v>26</v>
+      </c>
+      <c r="C3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D3">
+        <v>1135</v>
+      </c>
+      <c r="E3">
+        <v>1135</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>217</v>
+      </c>
+      <c r="C4" t="s">
+        <v>34</v>
+      </c>
+      <c r="D4">
+        <v>6507</v>
+      </c>
+      <c r="E4">
+        <v>6507</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>218</v>
+      </c>
+      <c r="C5" t="s">
+        <v>34</v>
+      </c>
+      <c r="D5">
+        <v>899</v>
+      </c>
+      <c r="E5">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>219</v>
+      </c>
+      <c r="C6" t="s">
+        <v>34</v>
+      </c>
+      <c r="D6">
+        <v>73</v>
+      </c>
+      <c r="E6">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>220</v>
+      </c>
+      <c r="C7" t="s">
+        <v>34</v>
+      </c>
+      <c r="D7">
+        <v>2150</v>
+      </c>
+      <c r="E7">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="8"/>
+    <row r="9">
+      <c r="A9">
+        <v>2</v>
+      </c>
+      <c r="B9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C9" t="s">
+        <v>31</v>
+      </c>
+      <c r="D9">
+        <v>7743</v>
+      </c>
+      <c r="E9">
+        <v>7743</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" t="s">
+        <v>26</v>
+      </c>
+      <c r="C10" t="s">
+        <v>32</v>
+      </c>
+      <c r="D10">
+        <v>1321</v>
+      </c>
+      <c r="E10">
+        <v>1321</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>1</v>
+      </c>
+      <c r="B11" t="s">
+        <v>221</v>
+      </c>
+      <c r="C11" t="s">
+        <v>34</v>
+      </c>
+      <c r="D11">
+        <v>5537</v>
+      </c>
+      <c r="E11">
+        <v>5537</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>222</v>
+      </c>
+      <c r="C12" t="s">
+        <v>34</v>
+      </c>
+      <c r="D12">
+        <v>496</v>
+      </c>
+      <c r="E12">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>3</v>
+      </c>
+      <c r="B13" t="s">
+        <v>223</v>
+      </c>
+      <c r="C13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13">
+        <v>195</v>
+      </c>
+      <c r="E13">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>4</v>
+      </c>
+      <c r="B14" t="s">
+        <v>224</v>
+      </c>
+      <c r="C14" t="s">
+        <v>34</v>
+      </c>
+      <c r="D14">
+        <v>194</v>
+      </c>
+      <c r="E14">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="15"/>
+    <row r="16">
+      <c r="A16">
+        <v>3</v>
+      </c>
+      <c r="B16" t="s">
+        <v>8</v>
+      </c>
+      <c r="C16" t="s">
+        <v>31</v>
+      </c>
+      <c r="D16">
+        <v>12524</v>
+      </c>
+      <c r="E16">
+        <v>12524</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>26</v>
+      </c>
+      <c r="B17" t="s">
+        <v>26</v>
+      </c>
+      <c r="C17" t="s">
+        <v>32</v>
+      </c>
+      <c r="D17">
+        <v>1396</v>
+      </c>
+      <c r="E17">
+        <v>1396</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>1</v>
+      </c>
+      <c r="B18" t="s">
+        <v>225</v>
+      </c>
+      <c r="C18" t="s">
+        <v>34</v>
+      </c>
+      <c r="D18">
+        <v>9046</v>
+      </c>
+      <c r="E18">
+        <v>9046</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>2</v>
+      </c>
+      <c r="B19" t="s">
+        <v>226</v>
+      </c>
+      <c r="C19" t="s">
+        <v>34</v>
+      </c>
+      <c r="D19">
+        <v>1380</v>
+      </c>
+      <c r="E19">
+        <v>1380</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>3</v>
+      </c>
+      <c r="B20" t="s">
+        <v>227</v>
+      </c>
+      <c r="C20" t="s">
+        <v>34</v>
+      </c>
+      <c r="D20">
+        <v>547</v>
+      </c>
+      <c r="E20">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>4</v>
+      </c>
+      <c r="B21" t="s">
+        <v>228</v>
+      </c>
+      <c r="C21" t="s">
+        <v>34</v>
+      </c>
+      <c r="D21">
+        <v>155</v>
+      </c>
+      <c r="E21">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="22"/>
+    <row r="23">
+      <c r="A23">
+        <v>4</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>31</v>
+      </c>
+      <c r="D23">
+        <v>11911</v>
+      </c>
+      <c r="E23">
+        <v>11911</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>26</v>
+      </c>
+      <c r="B24" t="s">
+        <v>26</v>
+      </c>
+      <c r="C24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D24">
+        <v>1704</v>
+      </c>
+      <c r="E24">
+        <v>1704</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>1</v>
+      </c>
+      <c r="B25" t="s">
+        <v>229</v>
+      </c>
+      <c r="C25" t="s">
+        <v>34</v>
+      </c>
+      <c r="D25">
+        <v>6280</v>
+      </c>
+      <c r="E25">
+        <v>6280</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>2</v>
+      </c>
+      <c r="B26" t="s">
+        <v>230</v>
+      </c>
+      <c r="C26" t="s">
+        <v>34</v>
+      </c>
+      <c r="D26">
+        <v>591</v>
+      </c>
+      <c r="E26">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>3</v>
+      </c>
+      <c r="B27" t="s">
+        <v>231</v>
+      </c>
+      <c r="C27" t="s">
+        <v>34</v>
+      </c>
+      <c r="D27">
+        <v>404</v>
+      </c>
+      <c r="E27">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>4</v>
+      </c>
+      <c r="B28" t="s">
+        <v>232</v>
+      </c>
+      <c r="C28" t="s">
+        <v>34</v>
+      </c>
+      <c r="D28">
+        <v>2932</v>
+      </c>
+      <c r="E28">
+        <v>2932</v>
+      </c>
+    </row>
+    <row r="29"/>
+    <row r="30">
+      <c r="A30">
+        <v>5</v>
+      </c>
+      <c r="B30" t="s">
+        <v>10</v>
+      </c>
+      <c r="C30" t="s">
+        <v>31</v>
+      </c>
+      <c r="D30">
+        <v>9972</v>
+      </c>
+      <c r="E30">
+        <v>9972</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>26</v>
+      </c>
+      <c r="B31" t="s">
+        <v>26</v>
+      </c>
+      <c r="C31" t="s">
+        <v>32</v>
+      </c>
+      <c r="D31">
+        <v>980</v>
+      </c>
+      <c r="E31">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>1</v>
+      </c>
+      <c r="B32" t="s">
+        <v>233</v>
+      </c>
+      <c r="C32" t="s">
+        <v>34</v>
+      </c>
+      <c r="D32">
+        <v>7154</v>
+      </c>
+      <c r="E32">
+        <v>7154</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>2</v>
+      </c>
+      <c r="B33" t="s">
+        <v>234</v>
+      </c>
+      <c r="C33" t="s">
+        <v>34</v>
+      </c>
+      <c r="D33">
+        <v>1545</v>
+      </c>
+      <c r="E33">
+        <v>1545</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>3</v>
+      </c>
+      <c r="B34" t="s">
+        <v>235</v>
+      </c>
+      <c r="C34" t="s">
+        <v>34</v>
+      </c>
+      <c r="D34">
+        <v>120</v>
+      </c>
+      <c r="E34">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>4</v>
+      </c>
+      <c r="B35" t="s">
+        <v>236</v>
+      </c>
+      <c r="C35" t="s">
+        <v>34</v>
+      </c>
+      <c r="D35">
+        <v>173</v>
+      </c>
+      <c r="E35">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="36"/>
+    <row r="37">
+      <c r="A37">
+        <v>6</v>
+      </c>
+      <c r="B37" t="s">
+        <v>11</v>
+      </c>
+      <c r="C37" t="s">
+        <v>31</v>
+      </c>
+      <c r="D37">
+        <v>321</v>
+      </c>
+      <c r="E37">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="s">
+        <v>26</v>
+      </c>
+      <c r="B38" t="s">
+        <v>26</v>
+      </c>
+      <c r="C38" t="s">
+        <v>32</v>
+      </c>
+      <c r="D38">
+        <v>194</v>
+      </c>
+      <c r="E38">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>1</v>
+      </c>
+      <c r="B39" t="s">
+        <v>237</v>
+      </c>
+      <c r="C39" t="s">
+        <v>34</v>
+      </c>
+      <c r="D39">
+        <v>127</v>
+      </c>
+      <c r="E39">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="40"/>
+    <row r="41">
+      <c r="A41">
+        <v>7</v>
+      </c>
+      <c r="B41" t="s">
+        <v>12</v>
+      </c>
+      <c r="C41" t="s">
+        <v>31</v>
+      </c>
+      <c r="D41">
+        <v>511</v>
+      </c>
+      <c r="E41">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="s">
+        <v>26</v>
+      </c>
+      <c r="B42" t="s">
+        <v>26</v>
+      </c>
+      <c r="C42" t="s">
+        <v>32</v>
+      </c>
+      <c r="D42">
+        <v>193</v>
+      </c>
+      <c r="E42">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>1</v>
+      </c>
+      <c r="B43" t="s">
+        <v>238</v>
+      </c>
+      <c r="C43" t="s">
+        <v>34</v>
+      </c>
+      <c r="D43">
+        <v>198</v>
+      </c>
+      <c r="E43">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>2</v>
+      </c>
+      <c r="B44" t="s">
+        <v>239</v>
+      </c>
+      <c r="C44" t="s">
+        <v>34</v>
+      </c>
+      <c r="D44">
+        <v>120</v>
+      </c>
+      <c r="E44">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="45"/>
+    <row r="46">
+      <c r="A46">
+        <v>8</v>
+      </c>
+      <c r="B46" t="s">
+        <v>13</v>
+      </c>
+      <c r="C46" t="s">
+        <v>31</v>
+      </c>
+      <c r="D46">
+        <v>2837</v>
+      </c>
+      <c r="E46">
+        <v>2837</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="s">
+        <v>26</v>
+      </c>
+      <c r="B47" t="s">
+        <v>26</v>
+      </c>
+      <c r="C47" t="s">
+        <v>32</v>
+      </c>
+      <c r="D47">
+        <v>485</v>
+      </c>
+      <c r="E47">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>1</v>
+      </c>
+      <c r="B48" t="s">
+        <v>240</v>
+      </c>
+      <c r="C48" t="s">
+        <v>34</v>
+      </c>
+      <c r="D48">
+        <v>775</v>
+      </c>
+      <c r="E48">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>2</v>
+      </c>
+      <c r="B49" t="s">
+        <v>241</v>
+      </c>
+      <c r="C49" t="s">
+        <v>34</v>
+      </c>
+      <c r="D49">
+        <v>554</v>
+      </c>
+      <c r="E49">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>3</v>
+      </c>
+      <c r="B50" t="s">
+        <v>242</v>
+      </c>
+      <c r="C50" t="s">
+        <v>34</v>
+      </c>
+      <c r="D50">
+        <v>441</v>
+      </c>
+      <c r="E50">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>4</v>
+      </c>
+      <c r="B51" t="s">
+        <v>243</v>
+      </c>
+      <c r="C51" t="s">
+        <v>34</v>
+      </c>
+      <c r="D51">
+        <v>582</v>
+      </c>
+      <c r="E51">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="52"/>
+    <row r="53">
+      <c r="A53">
+        <v>9</v>
+      </c>
+      <c r="B53" t="s">
+        <v>86</v>
+      </c>
+      <c r="C53" t="s">
+        <v>31</v>
+      </c>
+      <c r="D53">
+        <v>82</v>
+      </c>
+      <c r="E53">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="s">
+        <v>26</v>
+      </c>
+      <c r="B54" t="s">
+        <v>26</v>
+      </c>
+      <c r="C54" t="s">
+        <v>32</v>
+      </c>
+      <c r="D54">
+        <v>40</v>
+      </c>
+      <c r="E54">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>1</v>
+      </c>
+      <c r="B55" t="s">
+        <v>244</v>
+      </c>
+      <c r="C55" t="s">
+        <v>34</v>
+      </c>
+      <c r="D55">
+        <v>22</v>
+      </c>
+      <c r="E55">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>2</v>
+      </c>
+      <c r="B56" t="s">
+        <v>245</v>
+      </c>
+      <c r="C56" t="s">
+        <v>34</v>
+      </c>
+      <c r="D56">
+        <v>20</v>
+      </c>
+      <c r="E56">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="57"/>
+    <row r="58">
+      <c r="A58">
+        <v>10</v>
+      </c>
+      <c r="B58" t="s">
+        <v>14</v>
+      </c>
+      <c r="C58" t="s">
+        <v>31</v>
+      </c>
+      <c r="D58">
+        <v>6145</v>
+      </c>
+      <c r="E58">
+        <v>6145</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="s">
+        <v>26</v>
+      </c>
+      <c r="B59" t="s">
+        <v>26</v>
+      </c>
+      <c r="C59" t="s">
+        <v>32</v>
+      </c>
+      <c r="D59">
+        <v>204</v>
+      </c>
+      <c r="E59">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>1</v>
+      </c>
+      <c r="B60" t="s">
+        <v>246</v>
+      </c>
+      <c r="C60" t="s">
+        <v>34</v>
+      </c>
+      <c r="D60">
+        <v>790</v>
+      </c>
+      <c r="E60">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>2</v>
+      </c>
+      <c r="B61" t="s">
+        <v>247</v>
+      </c>
+      <c r="C61" t="s">
+        <v>34</v>
+      </c>
+      <c r="D61">
+        <v>246</v>
+      </c>
+      <c r="E61">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>3</v>
+      </c>
+      <c r="B62" t="s">
+        <v>248</v>
+      </c>
+      <c r="C62" t="s">
+        <v>34</v>
+      </c>
+      <c r="D62">
+        <v>69</v>
+      </c>
+      <c r="E62">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>4</v>
+      </c>
+      <c r="B63" t="s">
+        <v>249</v>
+      </c>
+      <c r="C63" t="s">
+        <v>34</v>
+      </c>
+      <c r="D63">
+        <v>4836</v>
+      </c>
+      <c r="E63">
+        <v>4836</v>
+      </c>
+    </row>
+    <row r="64"/>
+    <row r="65">
+      <c r="A65">
+        <v>12</v>
+      </c>
+      <c r="B65" t="s">
+        <v>15</v>
+      </c>
+      <c r="C65" t="s">
+        <v>31</v>
+      </c>
+      <c r="D65">
+        <v>4626</v>
+      </c>
+      <c r="E65">
+        <v>4626</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="s">
+        <v>26</v>
+      </c>
+      <c r="B66" t="s">
+        <v>26</v>
+      </c>
+      <c r="C66" t="s">
+        <v>32</v>
+      </c>
+      <c r="D66">
+        <v>404</v>
+      </c>
+      <c r="E66">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>1</v>
+      </c>
+      <c r="B67" t="s">
+        <v>250</v>
+      </c>
+      <c r="C67" t="s">
+        <v>34</v>
+      </c>
+      <c r="D67">
+        <v>1074</v>
+      </c>
+      <c r="E67">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>2</v>
+      </c>
+      <c r="B68" t="s">
+        <v>251</v>
+      </c>
+      <c r="C68" t="s">
+        <v>34</v>
+      </c>
+      <c r="D68">
+        <v>973</v>
+      </c>
+      <c r="E68">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>3</v>
+      </c>
+      <c r="B69" t="s">
+        <v>252</v>
+      </c>
+      <c r="C69" t="s">
+        <v>34</v>
+      </c>
+      <c r="D69">
+        <v>61</v>
+      </c>
+      <c r="E69">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>4</v>
+      </c>
+      <c r="B70" t="s">
+        <v>253</v>
+      </c>
+      <c r="C70" t="s">
+        <v>34</v>
+      </c>
+      <c r="D70">
+        <v>2114</v>
+      </c>
+      <c r="E70">
+        <v>2114</v>
+      </c>
+    </row>
+    <row r="71"/>
+    <row r="72">
+      <c r="A72">
+        <v>14</v>
+      </c>
+      <c r="B72" t="s">
+        <v>17</v>
+      </c>
+      <c r="C72" t="s">
+        <v>31</v>
+      </c>
+      <c r="D72">
+        <v>9460</v>
+      </c>
+      <c r="E72">
+        <v>9460</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="s">
+        <v>26</v>
+      </c>
+      <c r="B73" t="s">
+        <v>26</v>
+      </c>
+      <c r="C73" t="s">
+        <v>32</v>
+      </c>
+      <c r="D73">
+        <v>738</v>
+      </c>
+      <c r="E73">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>1</v>
+      </c>
+      <c r="B74" t="s">
+        <v>254</v>
+      </c>
+      <c r="C74" t="s">
+        <v>34</v>
+      </c>
+      <c r="D74">
+        <v>8403</v>
+      </c>
+      <c r="E74">
+        <v>8403</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>2</v>
+      </c>
+      <c r="B75" t="s">
+        <v>255</v>
+      </c>
+      <c r="C75" t="s">
+        <v>34</v>
+      </c>
+      <c r="D75">
+        <v>319</v>
+      </c>
+      <c r="E75">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="76"/>
+    <row r="77">
+      <c r="A77">
+        <v>16</v>
+      </c>
+      <c r="B77" t="s">
+        <v>18</v>
+      </c>
+      <c r="C77" t="s">
+        <v>31</v>
+      </c>
+      <c r="D77">
+        <v>9180</v>
+      </c>
+      <c r="E77">
+        <v>9180</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="s">
+        <v>26</v>
+      </c>
+      <c r="B78" t="s">
+        <v>26</v>
+      </c>
+      <c r="C78" t="s">
+        <v>32</v>
+      </c>
+      <c r="D78">
+        <v>573</v>
+      </c>
+      <c r="E78">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>1</v>
+      </c>
+      <c r="B79" t="s">
+        <v>256</v>
+      </c>
+      <c r="C79" t="s">
+        <v>34</v>
+      </c>
+      <c r="D79">
+        <v>1033</v>
+      </c>
+      <c r="E79">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>2</v>
+      </c>
+      <c r="B80" t="s">
+        <v>257</v>
+      </c>
+      <c r="C80" t="s">
+        <v>34</v>
+      </c>
+      <c r="D80">
+        <v>1071</v>
+      </c>
+      <c r="E80">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>3</v>
+      </c>
+      <c r="B81" t="s">
+        <v>258</v>
+      </c>
+      <c r="C81" t="s">
+        <v>34</v>
+      </c>
+      <c r="D81">
+        <v>153</v>
+      </c>
+      <c r="E81">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>4</v>
+      </c>
+      <c r="B82" t="s">
+        <v>259</v>
+      </c>
+      <c r="C82" t="s">
+        <v>34</v>
+      </c>
+      <c r="D82">
+        <v>6350</v>
+      </c>
+      <c r="E82">
+        <v>6350</v>
+      </c>
+    </row>
+    <row r="83"/>
+    <row r="84">
+      <c r="A84">
+        <v>17</v>
+      </c>
+      <c r="B84" t="s">
+        <v>19</v>
+      </c>
+      <c r="C84" t="s">
+        <v>31</v>
+      </c>
+      <c r="D84">
+        <v>360</v>
+      </c>
+      <c r="E84">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="s">
+        <v>26</v>
+      </c>
+      <c r="B85" t="s">
+        <v>26</v>
+      </c>
+      <c r="C85" t="s">
+        <v>32</v>
+      </c>
+      <c r="D85">
+        <v>81</v>
+      </c>
+      <c r="E85">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>1</v>
+      </c>
+      <c r="B86" t="s">
+        <v>260</v>
+      </c>
+      <c r="C86" t="s">
+        <v>34</v>
+      </c>
+      <c r="D86">
+        <v>178</v>
+      </c>
+      <c r="E86">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>2</v>
+      </c>
+      <c r="B87" t="s">
+        <v>261</v>
+      </c>
+      <c r="C87" t="s">
+        <v>34</v>
+      </c>
+      <c r="D87">
+        <v>39</v>
+      </c>
+      <c r="E87">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>3</v>
+      </c>
+      <c r="B88" t="s">
+        <v>262</v>
+      </c>
+      <c r="C88" t="s">
+        <v>34</v>
+      </c>
+      <c r="D88">
+        <v>38</v>
+      </c>
+      <c r="E88">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>4</v>
+      </c>
+      <c r="B89" t="s">
+        <v>263</v>
+      </c>
+      <c r="C89" t="s">
+        <v>34</v>
+      </c>
+      <c r="D89">
+        <v>24</v>
+      </c>
+      <c r="E89">
+        <v>24</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>21</v>
+      </c>
+      <c r="C2" t="s">
+        <v>266</v>
+      </c>
+      <c r="D2" t="s">
+        <v>267</v>
+      </c>
+      <c r="E2" t="s">
+        <v>268</v>
+      </c>
+      <c r="F2" t="s">
+        <v>269</v>
+      </c>
+      <c r="G2">
+        <v>3491</v>
+      </c>
+      <c r="H2">
+        <v>6734</v>
+      </c>
+      <c r="I2">
+        <v>14149</v>
+      </c>
+      <c r="J2">
+        <v>17339</v>
+      </c>
+      <c r="K2">
+        <v>18549</v>
+      </c>
+      <c r="L2">
+        <v>2267</v>
+      </c>
+      <c r="M2">
+        <v>4114</v>
+      </c>
+      <c r="N2">
+        <v>29</v>
+      </c>
+      <c r="O2">
+        <v>6356</v>
+      </c>
+      <c r="P2">
+        <v>13951</v>
+      </c>
+      <c r="Q2">
+        <v>1830</v>
+      </c>
+      <c r="R2">
+        <v>6963</v>
+      </c>
+      <c r="S2">
+        <v>856</v>
+      </c>
+      <c r="T2">
+        <v>4594</v>
+      </c>
+      <c r="U2">
+        <v>4120</v>
+      </c>
+      <c r="V2">
+        <v>687</v>
+      </c>
+      <c r="W2">
+        <v>106029</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>21</v>
+      </c>
+      <c r="C3" t="s">
+        <v>266</v>
+      </c>
+      <c r="D3" t="s">
+        <v>267</v>
+      </c>
+      <c r="E3" t="s">
+        <v>270</v>
+      </c>
+      <c r="F3" t="s">
+        <v>271</v>
+      </c>
+      <c r="G3">
+        <v>4685</v>
+      </c>
+      <c r="H3">
+        <v>4451</v>
+      </c>
+      <c r="I3">
+        <v>3502</v>
+      </c>
+      <c r="J3">
+        <v>16417</v>
+      </c>
+      <c r="K3">
+        <v>6565</v>
+      </c>
+      <c r="L3">
+        <v>6920</v>
+      </c>
+      <c r="M3">
+        <v>4502</v>
+      </c>
+      <c r="N3">
+        <v>54</v>
+      </c>
+      <c r="O3">
+        <v>1921</v>
+      </c>
+      <c r="P3">
+        <v>7778</v>
+      </c>
+      <c r="Q3">
+        <v>7118</v>
+      </c>
+      <c r="R3">
+        <v>11100</v>
+      </c>
+      <c r="S3">
+        <v>578</v>
+      </c>
+      <c r="T3">
+        <v>1136</v>
+      </c>
+      <c r="U3">
+        <v>863</v>
+      </c>
+      <c r="V3">
+        <v>1720</v>
+      </c>
+      <c r="W3">
+        <v>79310</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>26</v>
+      </c>
+      <c r="B4" t="s">
+        <v>27</v>
+      </c>
+      <c r="G4">
+        <v>8176</v>
+      </c>
+      <c r="H4">
+        <v>11185</v>
+      </c>
+      <c r="I4">
+        <v>17651</v>
+      </c>
+      <c r="J4">
+        <v>33756</v>
+      </c>
+      <c r="K4">
+        <v>25114</v>
+      </c>
+      <c r="L4">
+        <v>9187</v>
+      </c>
+      <c r="M4">
+        <v>8616</v>
+      </c>
+      <c r="N4">
+        <v>83</v>
+      </c>
+      <c r="O4">
+        <v>8277</v>
+      </c>
+      <c r="P4">
+        <v>21729</v>
+      </c>
+      <c r="Q4">
+        <v>8948</v>
+      </c>
+      <c r="R4">
+        <v>18063</v>
+      </c>
+      <c r="S4">
+        <v>1434</v>
+      </c>
+      <c r="T4">
+        <v>5730</v>
+      </c>
+      <c r="U4">
+        <v>4983</v>
+      </c>
+      <c r="V4">
+        <v>2407</v>
+      </c>
+      <c r="W4">
+        <v>185339</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>31</v>
+      </c>
+      <c r="D2">
+        <v>3491</v>
+      </c>
+      <c r="E2">
+        <v>4685</v>
+      </c>
+      <c r="F2">
+        <v>8176</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B3" t="s">
+        <v>26</v>
+      </c>
+      <c r="C3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D3">
+        <v>308</v>
+      </c>
+      <c r="E3">
+        <v>486</v>
+      </c>
+      <c r="F3">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>272</v>
+      </c>
+      <c r="C4" t="s">
+        <v>34</v>
+      </c>
+      <c r="D4">
+        <v>715</v>
+      </c>
+      <c r="E4">
+        <v>3506</v>
+      </c>
+      <c r="F4">
+        <v>4221</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>273</v>
+      </c>
+      <c r="C5" t="s">
+        <v>34</v>
+      </c>
+      <c r="D5">
+        <v>2298</v>
+      </c>
+      <c r="E5">
+        <v>324</v>
+      </c>
+      <c r="F5">
+        <v>2622</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>274</v>
+      </c>
+      <c r="C6" t="s">
+        <v>34</v>
+      </c>
+      <c r="D6">
+        <v>41</v>
+      </c>
+      <c r="E6">
+        <v>55</v>
+      </c>
+      <c r="F6">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>275</v>
+      </c>
+      <c r="C7" t="s">
+        <v>34</v>
+      </c>
+      <c r="D7">
+        <v>32</v>
+      </c>
+      <c r="E7">
+        <v>46</v>
+      </c>
+      <c r="F7">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>276</v>
+      </c>
+      <c r="C8" t="s">
+        <v>34</v>
+      </c>
+      <c r="D8">
+        <v>38</v>
+      </c>
+      <c r="E8">
+        <v>157</v>
+      </c>
+      <c r="F8">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>277</v>
+      </c>
+      <c r="C9" t="s">
+        <v>34</v>
+      </c>
+      <c r="D9">
+        <v>44</v>
+      </c>
+      <c r="E9">
+        <v>58</v>
+      </c>
+      <c r="F9">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>278</v>
+      </c>
+      <c r="C10" t="s">
+        <v>34</v>
+      </c>
+      <c r="D10">
+        <v>15</v>
+      </c>
+      <c r="E10">
+        <v>53</v>
+      </c>
+      <c r="F10">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="11"/>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" t="s">
+        <v>31</v>
+      </c>
+      <c r="D12">
+        <v>6734</v>
+      </c>
+      <c r="E12">
+        <v>4451</v>
+      </c>
+      <c r="F12">
+        <v>11185</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>26</v>
+      </c>
+      <c r="B13" t="s">
+        <v>26</v>
+      </c>
+      <c r="C13" t="s">
+        <v>32</v>
+      </c>
+      <c r="D13">
+        <v>703</v>
+      </c>
+      <c r="E13">
+        <v>537</v>
+      </c>
+      <c r="F13">
+        <v>1240</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>1</v>
+      </c>
+      <c r="B14" t="s">
+        <v>279</v>
+      </c>
+      <c r="C14" t="s">
+        <v>34</v>
+      </c>
+      <c r="D14">
+        <v>3746</v>
+      </c>
+      <c r="E14">
+        <v>3340</v>
+      </c>
+      <c r="F14">
+        <v>7086</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>280</v>
+      </c>
+      <c r="C15" t="s">
+        <v>34</v>
+      </c>
+      <c r="D15">
+        <v>1472</v>
+      </c>
+      <c r="E15">
+        <v>255</v>
+      </c>
+      <c r="F15">
+        <v>1727</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>3</v>
+      </c>
+      <c r="B16" t="s">
+        <v>281</v>
+      </c>
+      <c r="C16" t="s">
+        <v>34</v>
+      </c>
+      <c r="D16">
+        <v>78</v>
+      </c>
+      <c r="E16">
+        <v>120</v>
+      </c>
+      <c r="F16">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>4</v>
+      </c>
+      <c r="B17" t="s">
+        <v>282</v>
+      </c>
+      <c r="C17" t="s">
+        <v>34</v>
+      </c>
+      <c r="D17">
+        <v>192</v>
+      </c>
+      <c r="E17">
+        <v>90</v>
+      </c>
+      <c r="F17">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>5</v>
+      </c>
+      <c r="B18" t="s">
+        <v>283</v>
+      </c>
+      <c r="C18" t="s">
+        <v>34</v>
+      </c>
+      <c r="D18">
+        <v>309</v>
+      </c>
+      <c r="E18">
+        <v>53</v>
+      </c>
+      <c r="F18">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>6</v>
+      </c>
+      <c r="B19" t="s">
+        <v>284</v>
+      </c>
+      <c r="C19" t="s">
+        <v>34</v>
+      </c>
+      <c r="D19">
+        <v>46</v>
+      </c>
+      <c r="E19">
+        <v>32</v>
+      </c>
+      <c r="F19">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>7</v>
+      </c>
+      <c r="B20" t="s">
+        <v>285</v>
+      </c>
+      <c r="C20" t="s">
+        <v>34</v>
+      </c>
+      <c r="D20">
+        <v>188</v>
+      </c>
+      <c r="E20">
+        <v>24</v>
+      </c>
+      <c r="F20">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="21"/>
+    <row r="22">
+      <c r="A22">
+        <v>3</v>
+      </c>
+      <c r="B22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" t="s">
+        <v>31</v>
+      </c>
+      <c r="D22">
+        <v>14149</v>
+      </c>
+      <c r="E22">
+        <v>3502</v>
+      </c>
+      <c r="F22">
+        <v>17651</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B23" t="s">
+        <v>26</v>
+      </c>
+      <c r="C23" t="s">
+        <v>32</v>
+      </c>
+      <c r="D23">
+        <v>859</v>
+      </c>
+      <c r="E23">
+        <v>485</v>
+      </c>
+      <c r="F23">
+        <v>1344</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>1</v>
+      </c>
+      <c r="B24" t="s">
+        <v>286</v>
+      </c>
+      <c r="C24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D24">
+        <v>6849</v>
+      </c>
+      <c r="E24">
+        <v>646</v>
+      </c>
+      <c r="F24">
+        <v>7495</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>2</v>
+      </c>
+      <c r="B25" t="s">
+        <v>287</v>
+      </c>
+      <c r="C25" t="s">
+        <v>34</v>
+      </c>
+      <c r="D25">
+        <v>1364</v>
+      </c>
+      <c r="E25">
+        <v>635</v>
+      </c>
+      <c r="F25">
+        <v>1999</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>3</v>
+      </c>
+      <c r="B26" t="s">
+        <v>288</v>
+      </c>
+      <c r="C26" t="s">
+        <v>34</v>
+      </c>
+      <c r="D26">
+        <v>148</v>
+      </c>
+      <c r="E26">
+        <v>138</v>
+      </c>
+      <c r="F26">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>4</v>
+      </c>
+      <c r="B27" t="s">
+        <v>289</v>
+      </c>
+      <c r="C27" t="s">
+        <v>34</v>
+      </c>
+      <c r="D27">
+        <v>167</v>
+      </c>
+      <c r="E27">
+        <v>152</v>
+      </c>
+      <c r="F27">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>5</v>
+      </c>
+      <c r="B28" t="s">
+        <v>290</v>
+      </c>
+      <c r="C28" t="s">
+        <v>34</v>
+      </c>
+      <c r="D28">
+        <v>923</v>
+      </c>
+      <c r="E28">
+        <v>460</v>
+      </c>
+      <c r="F28">
+        <v>1383</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>6</v>
+      </c>
+      <c r="B29" t="s">
+        <v>291</v>
+      </c>
+      <c r="C29" t="s">
+        <v>34</v>
+      </c>
+      <c r="D29">
+        <v>84</v>
+      </c>
+      <c r="E29">
+        <v>26</v>
+      </c>
+      <c r="F29">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>7</v>
+      </c>
+      <c r="B30" t="s">
+        <v>292</v>
+      </c>
+      <c r="C30" t="s">
+        <v>34</v>
+      </c>
+      <c r="D30">
+        <v>3755</v>
+      </c>
+      <c r="E30">
+        <v>960</v>
+      </c>
+      <c r="F30">
+        <v>4715</v>
+      </c>
+    </row>
+    <row r="31"/>
+    <row r="32">
+      <c r="A32">
+        <v>4</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>31</v>
+      </c>
+      <c r="D32">
+        <v>17339</v>
+      </c>
+      <c r="E32">
+        <v>16417</v>
+      </c>
+      <c r="F32">
+        <v>33756</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>26</v>
+      </c>
+      <c r="B33" t="s">
+        <v>26</v>
+      </c>
+      <c r="C33" t="s">
+        <v>32</v>
+      </c>
+      <c r="D33">
+        <v>814</v>
+      </c>
+      <c r="E33">
+        <v>892</v>
+      </c>
+      <c r="F33">
+        <v>1706</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>1</v>
+      </c>
+      <c r="B34" t="s">
+        <v>293</v>
+      </c>
+      <c r="C34" t="s">
+        <v>34</v>
+      </c>
+      <c r="D34">
+        <v>5036</v>
+      </c>
+      <c r="E34">
+        <v>6728</v>
+      </c>
+      <c r="F34">
+        <v>11764</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>2</v>
+      </c>
+      <c r="B35" t="s">
+        <v>294</v>
+      </c>
+      <c r="C35" t="s">
+        <v>34</v>
+      </c>
+      <c r="D35">
+        <v>6250</v>
+      </c>
+      <c r="E35">
+        <v>988</v>
+      </c>
+      <c r="F35">
+        <v>7238</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>3</v>
+      </c>
+      <c r="B36" t="s">
+        <v>295</v>
+      </c>
+      <c r="C36" t="s">
+        <v>34</v>
+      </c>
+      <c r="D36">
+        <v>782</v>
+      </c>
+      <c r="E36">
+        <v>5485</v>
+      </c>
+      <c r="F36">
+        <v>6267</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>4</v>
+      </c>
+      <c r="B37" t="s">
+        <v>296</v>
+      </c>
+      <c r="C37" t="s">
+        <v>34</v>
+      </c>
+      <c r="D37">
+        <v>3020</v>
+      </c>
+      <c r="E37">
+        <v>773</v>
+      </c>
+      <c r="F37">
+        <v>3793</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>5</v>
+      </c>
+      <c r="B38" t="s">
+        <v>297</v>
+      </c>
+      <c r="C38" t="s">
+        <v>34</v>
+      </c>
+      <c r="D38">
+        <v>243</v>
+      </c>
+      <c r="E38">
+        <v>1301</v>
+      </c>
+      <c r="F38">
+        <v>1544</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>6</v>
+      </c>
+      <c r="B39" t="s">
+        <v>298</v>
+      </c>
+      <c r="C39" t="s">
+        <v>34</v>
+      </c>
+      <c r="D39">
+        <v>66</v>
+      </c>
+      <c r="E39">
+        <v>58</v>
+      </c>
+      <c r="F39">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>7</v>
+      </c>
+      <c r="B40" t="s">
+        <v>299</v>
+      </c>
+      <c r="C40" t="s">
+        <v>34</v>
+      </c>
+      <c r="D40">
+        <v>1128</v>
+      </c>
+      <c r="E40">
+        <v>192</v>
+      </c>
+      <c r="F40">
+        <v>1320</v>
+      </c>
+    </row>
+    <row r="41"/>
+    <row r="42">
+      <c r="A42">
+        <v>5</v>
+      </c>
+      <c r="B42" t="s">
+        <v>10</v>
+      </c>
+      <c r="C42" t="s">
+        <v>31</v>
+      </c>
+      <c r="D42">
+        <v>18549</v>
+      </c>
+      <c r="E42">
+        <v>6565</v>
+      </c>
+      <c r="F42">
+        <v>25114</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>26</v>
+      </c>
+      <c r="B43" t="s">
+        <v>26</v>
+      </c>
+      <c r="C43" t="s">
+        <v>32</v>
+      </c>
+      <c r="D43">
+        <v>607</v>
+      </c>
+      <c r="E43">
+        <v>316</v>
+      </c>
+      <c r="F43">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>1</v>
+      </c>
+      <c r="B44" t="s">
+        <v>300</v>
+      </c>
+      <c r="C44" t="s">
+        <v>34</v>
+      </c>
+      <c r="D44">
+        <v>10646</v>
+      </c>
+      <c r="E44">
+        <v>1118</v>
+      </c>
+      <c r="F44">
+        <v>11764</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>2</v>
+      </c>
+      <c r="B45" t="s">
+        <v>301</v>
+      </c>
+      <c r="C45" t="s">
+        <v>34</v>
+      </c>
+      <c r="D45">
+        <v>4550</v>
+      </c>
+      <c r="E45">
+        <v>828</v>
+      </c>
+      <c r="F45">
+        <v>5378</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>3</v>
+      </c>
+      <c r="B46" t="s">
+        <v>302</v>
+      </c>
+      <c r="C46" t="s">
+        <v>34</v>
+      </c>
+      <c r="D46">
+        <v>142</v>
+      </c>
+      <c r="E46">
+        <v>102</v>
+      </c>
+      <c r="F46">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>4</v>
+      </c>
+      <c r="B47" t="s">
+        <v>303</v>
+      </c>
+      <c r="C47" t="s">
+        <v>34</v>
+      </c>
+      <c r="D47">
+        <v>2327</v>
+      </c>
+      <c r="E47">
+        <v>4076</v>
+      </c>
+      <c r="F47">
+        <v>6403</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>5</v>
+      </c>
+      <c r="B48" t="s">
+        <v>304</v>
+      </c>
+      <c r="C48" t="s">
+        <v>34</v>
+      </c>
+      <c r="D48">
+        <v>122</v>
+      </c>
+      <c r="E48">
+        <v>81</v>
+      </c>
+      <c r="F48">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>6</v>
+      </c>
+      <c r="B49" t="s">
+        <v>305</v>
+      </c>
+      <c r="C49" t="s">
+        <v>34</v>
+      </c>
+      <c r="D49">
+        <v>35</v>
+      </c>
+      <c r="E49">
+        <v>25</v>
+      </c>
+      <c r="F49">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>7</v>
+      </c>
+      <c r="B50" t="s">
+        <v>306</v>
+      </c>
+      <c r="C50" t="s">
+        <v>34</v>
+      </c>
+      <c r="D50">
+        <v>120</v>
+      </c>
+      <c r="E50">
+        <v>19</v>
+      </c>
+      <c r="F50">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="51"/>
+    <row r="52">
+      <c r="A52">
+        <v>7</v>
+      </c>
+      <c r="B52" t="s">
+        <v>12</v>
+      </c>
+      <c r="C52" t="s">
+        <v>31</v>
+      </c>
+      <c r="D52">
+        <v>2267</v>
+      </c>
+      <c r="E52">
+        <v>6920</v>
+      </c>
+      <c r="F52">
+        <v>9187</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>26</v>
+      </c>
+      <c r="B53" t="s">
+        <v>26</v>
+      </c>
+      <c r="C53" t="s">
+        <v>32</v>
+      </c>
+      <c r="D53">
+        <v>261</v>
+      </c>
+      <c r="E53">
+        <v>305</v>
+      </c>
+      <c r="F53">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>1</v>
+      </c>
+      <c r="B54" t="s">
+        <v>307</v>
+      </c>
+      <c r="C54" t="s">
+        <v>34</v>
+      </c>
+      <c r="D54">
+        <v>1911</v>
+      </c>
+      <c r="E54">
+        <v>6317</v>
+      </c>
+      <c r="F54">
+        <v>8228</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>2</v>
+      </c>
+      <c r="B55" t="s">
+        <v>308</v>
+      </c>
+      <c r="C55" t="s">
+        <v>34</v>
+      </c>
+      <c r="D55">
+        <v>69</v>
+      </c>
+      <c r="E55">
+        <v>257</v>
+      </c>
+      <c r="F55">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>3</v>
+      </c>
+      <c r="B56" t="s">
+        <v>309</v>
+      </c>
+      <c r="C56" t="s">
+        <v>34</v>
+      </c>
+      <c r="D56">
+        <v>26</v>
+      </c>
+      <c r="E56">
+        <v>41</v>
+      </c>
+      <c r="F56">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="57"/>
+    <row r="58">
+      <c r="A58">
+        <v>8</v>
+      </c>
+      <c r="B58" t="s">
+        <v>13</v>
+      </c>
+      <c r="C58" t="s">
+        <v>31</v>
+      </c>
+      <c r="D58">
+        <v>4114</v>
+      </c>
+      <c r="E58">
+        <v>4502</v>
+      </c>
+      <c r="F58">
+        <v>8616</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="s">
+        <v>26</v>
+      </c>
+      <c r="B59" t="s">
+        <v>26</v>
+      </c>
+      <c r="C59" t="s">
+        <v>32</v>
+      </c>
+      <c r="D59">
+        <v>383</v>
+      </c>
+      <c r="E59">
+        <v>193</v>
+      </c>
+      <c r="F59">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>1</v>
+      </c>
+      <c r="B60" t="s">
+        <v>310</v>
+      </c>
+      <c r="C60" t="s">
+        <v>34</v>
+      </c>
+      <c r="D60">
+        <v>1639</v>
+      </c>
+      <c r="E60">
+        <v>338</v>
+      </c>
+      <c r="F60">
+        <v>1977</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>2</v>
+      </c>
+      <c r="B61" t="s">
+        <v>311</v>
+      </c>
+      <c r="C61" t="s">
+        <v>34</v>
+      </c>
+      <c r="D61">
+        <v>767</v>
+      </c>
+      <c r="E61">
+        <v>3618</v>
+      </c>
+      <c r="F61">
+        <v>4385</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>3</v>
+      </c>
+      <c r="B62" t="s">
+        <v>312</v>
+      </c>
+      <c r="C62" t="s">
+        <v>34</v>
+      </c>
+      <c r="D62">
+        <v>724</v>
+      </c>
+      <c r="E62">
+        <v>76</v>
+      </c>
+      <c r="F62">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>4</v>
+      </c>
+      <c r="B63" t="s">
+        <v>313</v>
+      </c>
+      <c r="C63" t="s">
+        <v>34</v>
+      </c>
+      <c r="D63">
+        <v>151</v>
+      </c>
+      <c r="E63">
+        <v>174</v>
+      </c>
+      <c r="F63">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>5</v>
+      </c>
+      <c r="B64" t="s">
+        <v>314</v>
+      </c>
+      <c r="C64" t="s">
+        <v>34</v>
+      </c>
+      <c r="D64">
+        <v>202</v>
+      </c>
+      <c r="E64">
+        <v>42</v>
+      </c>
+      <c r="F64">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>6</v>
+      </c>
+      <c r="B65" t="s">
+        <v>315</v>
+      </c>
+      <c r="C65" t="s">
+        <v>34</v>
+      </c>
+      <c r="D65">
+        <v>219</v>
+      </c>
+      <c r="E65">
+        <v>27</v>
+      </c>
+      <c r="F65">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>7</v>
+      </c>
+      <c r="B66" t="s">
+        <v>316</v>
+      </c>
+      <c r="C66" t="s">
+        <v>34</v>
+      </c>
+      <c r="D66">
+        <v>29</v>
+      </c>
+      <c r="E66">
+        <v>34</v>
+      </c>
+      <c r="F66">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="67"/>
+    <row r="68">
+      <c r="A68">
+        <v>9</v>
+      </c>
+      <c r="B68" t="s">
+        <v>86</v>
+      </c>
+      <c r="C68" t="s">
+        <v>31</v>
+      </c>
+      <c r="D68">
+        <v>29</v>
+      </c>
+      <c r="E68">
+        <v>54</v>
+      </c>
+      <c r="F68">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="s">
+        <v>26</v>
+      </c>
+      <c r="B69" t="s">
+        <v>26</v>
+      </c>
+      <c r="C69" t="s">
+        <v>32</v>
+      </c>
+      <c r="D69">
+        <v>15</v>
+      </c>
+      <c r="E69">
+        <v>26</v>
+      </c>
+      <c r="F69">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>1</v>
+      </c>
+      <c r="B70" t="s">
+        <v>317</v>
+      </c>
+      <c r="C70" t="s">
+        <v>34</v>
+      </c>
+      <c r="D70">
+        <v>14</v>
+      </c>
+      <c r="E70">
+        <v>28</v>
+      </c>
+      <c r="F70">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="71"/>
+    <row r="72">
+      <c r="A72">
+        <v>10</v>
+      </c>
+      <c r="B72" t="s">
+        <v>14</v>
+      </c>
+      <c r="C72" t="s">
+        <v>31</v>
+      </c>
+      <c r="D72">
+        <v>6356</v>
+      </c>
+      <c r="E72">
+        <v>1921</v>
+      </c>
+      <c r="F72">
+        <v>8277</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="s">
+        <v>26</v>
+      </c>
+      <c r="B73" t="s">
+        <v>26</v>
+      </c>
+      <c r="C73" t="s">
+        <v>32</v>
+      </c>
+      <c r="D73">
+        <v>240</v>
+      </c>
+      <c r="E73">
+        <v>116</v>
+      </c>
+      <c r="F73">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>1</v>
+      </c>
+      <c r="B74" t="s">
+        <v>318</v>
+      </c>
+      <c r="C74" t="s">
+        <v>34</v>
+      </c>
+      <c r="D74">
+        <v>5881</v>
+      </c>
+      <c r="E74">
+        <v>585</v>
+      </c>
+      <c r="F74">
+        <v>6466</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>2</v>
+      </c>
+      <c r="B75" t="s">
+        <v>319</v>
+      </c>
+      <c r="C75" t="s">
+        <v>34</v>
+      </c>
+      <c r="D75">
+        <v>82</v>
+      </c>
+      <c r="E75">
+        <v>54</v>
+      </c>
+      <c r="F75">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>3</v>
+      </c>
+      <c r="B76" t="s">
+        <v>320</v>
+      </c>
+      <c r="C76" t="s">
+        <v>34</v>
+      </c>
+      <c r="D76">
+        <v>76</v>
+      </c>
+      <c r="E76">
+        <v>478</v>
+      </c>
+      <c r="F76">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>4</v>
+      </c>
+      <c r="B77" t="s">
+        <v>321</v>
+      </c>
+      <c r="C77" t="s">
+        <v>34</v>
+      </c>
+      <c r="D77">
+        <v>26</v>
+      </c>
+      <c r="E77">
+        <v>633</v>
+      </c>
+      <c r="F77">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>5</v>
+      </c>
+      <c r="B78" t="s">
+        <v>322</v>
+      </c>
+      <c r="C78" t="s">
+        <v>34</v>
+      </c>
+      <c r="D78">
+        <v>20</v>
+      </c>
+      <c r="E78">
+        <v>26</v>
+      </c>
+      <c r="F78">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>6</v>
+      </c>
+      <c r="B79" t="s">
+        <v>323</v>
+      </c>
+      <c r="C79" t="s">
+        <v>34</v>
+      </c>
+      <c r="D79">
+        <v>19</v>
+      </c>
+      <c r="E79">
+        <v>13</v>
+      </c>
+      <c r="F79">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>7</v>
+      </c>
+      <c r="B80" t="s">
+        <v>324</v>
+      </c>
+      <c r="C80" t="s">
+        <v>34</v>
+      </c>
+      <c r="D80">
+        <v>12</v>
+      </c>
+      <c r="E80">
+        <v>16</v>
+      </c>
+      <c r="F80">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="81"/>
+    <row r="82">
+      <c r="A82">
+        <v>12</v>
+      </c>
+      <c r="B82" t="s">
+        <v>15</v>
+      </c>
+      <c r="C82" t="s">
+        <v>31</v>
+      </c>
+      <c r="D82">
+        <v>13951</v>
+      </c>
+      <c r="E82">
+        <v>7778</v>
+      </c>
+      <c r="F82">
+        <v>21729</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="s">
+        <v>26</v>
+      </c>
+      <c r="B83" t="s">
+        <v>26</v>
+      </c>
+      <c r="C83" t="s">
+        <v>32</v>
+      </c>
+      <c r="D83">
+        <v>483</v>
+      </c>
+      <c r="E83">
+        <v>361</v>
+      </c>
+      <c r="F83">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>1</v>
+      </c>
+      <c r="B84" t="s">
+        <v>325</v>
+      </c>
+      <c r="C84" t="s">
+        <v>34</v>
+      </c>
+      <c r="D84">
+        <v>909</v>
+      </c>
+      <c r="E84">
+        <v>4024</v>
+      </c>
+      <c r="F84">
+        <v>4933</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>2</v>
+      </c>
+      <c r="B85" t="s">
+        <v>326</v>
+      </c>
+      <c r="C85" t="s">
+        <v>34</v>
+      </c>
+      <c r="D85">
+        <v>2634</v>
+      </c>
+      <c r="E85">
+        <v>2890</v>
+      </c>
+      <c r="F85">
+        <v>5524</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>3</v>
+      </c>
+      <c r="B86" t="s">
+        <v>327</v>
+      </c>
+      <c r="C86" t="s">
+        <v>34</v>
+      </c>
+      <c r="D86">
+        <v>281</v>
+      </c>
+      <c r="E86">
+        <v>71</v>
+      </c>
+      <c r="F86">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>4</v>
+      </c>
+      <c r="B87" t="s">
+        <v>328</v>
+      </c>
+      <c r="C87" t="s">
+        <v>34</v>
+      </c>
+      <c r="D87">
+        <v>3770</v>
+      </c>
+      <c r="E87">
+        <v>163</v>
+      </c>
+      <c r="F87">
+        <v>3933</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>5</v>
+      </c>
+      <c r="B88" t="s">
+        <v>329</v>
+      </c>
+      <c r="C88" t="s">
+        <v>34</v>
+      </c>
+      <c r="D88">
+        <v>73</v>
+      </c>
+      <c r="E88">
+        <v>158</v>
+      </c>
+      <c r="F88">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>6</v>
+      </c>
+      <c r="B89" t="s">
+        <v>330</v>
+      </c>
+      <c r="C89" t="s">
+        <v>34</v>
+      </c>
+      <c r="D89">
+        <v>286</v>
+      </c>
+      <c r="E89">
+        <v>36</v>
+      </c>
+      <c r="F89">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>7</v>
+      </c>
+      <c r="B90" t="s">
+        <v>331</v>
+      </c>
+      <c r="C90" t="s">
+        <v>34</v>
+      </c>
+      <c r="D90">
+        <v>5515</v>
+      </c>
+      <c r="E90">
+        <v>75</v>
+      </c>
+      <c r="F90">
+        <v>5590</v>
+      </c>
+    </row>
+    <row r="91"/>
+    <row r="92">
+      <c r="A92">
+        <v>13</v>
+      </c>
+      <c r="B92" t="s">
+        <v>16</v>
+      </c>
+      <c r="C92" t="s">
+        <v>31</v>
+      </c>
+      <c r="D92">
+        <v>1830</v>
+      </c>
+      <c r="E92">
+        <v>7118</v>
+      </c>
+      <c r="F92">
+        <v>8948</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="s">
+        <v>26</v>
+      </c>
+      <c r="B93" t="s">
+        <v>26</v>
+      </c>
+      <c r="C93" t="s">
+        <v>32</v>
+      </c>
+      <c r="D93">
+        <v>60</v>
+      </c>
+      <c r="E93">
+        <v>288</v>
+      </c>
+      <c r="F93">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>1</v>
+      </c>
+      <c r="B94" t="s">
+        <v>332</v>
+      </c>
+      <c r="C94" t="s">
+        <v>34</v>
+      </c>
+      <c r="D94">
+        <v>1413</v>
+      </c>
+      <c r="E94">
+        <v>6406</v>
+      </c>
+      <c r="F94">
+        <v>7819</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>2</v>
+      </c>
+      <c r="B95" t="s">
+        <v>333</v>
+      </c>
+      <c r="C95" t="s">
+        <v>34</v>
+      </c>
+      <c r="D95">
+        <v>209</v>
+      </c>
+      <c r="E95">
+        <v>42</v>
+      </c>
+      <c r="F95">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>3</v>
+      </c>
+      <c r="B96" t="s">
+        <v>334</v>
+      </c>
+      <c r="C96" t="s">
+        <v>34</v>
+      </c>
+      <c r="D96">
+        <v>90</v>
+      </c>
+      <c r="E96">
+        <v>27</v>
+      </c>
+      <c r="F96">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>4</v>
+      </c>
+      <c r="B97" t="s">
+        <v>335</v>
+      </c>
+      <c r="C97" t="s">
+        <v>34</v>
+      </c>
+      <c r="D97">
+        <v>12</v>
+      </c>
+      <c r="E97">
+        <v>201</v>
+      </c>
+      <c r="F97">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>5</v>
+      </c>
+      <c r="B98" t="s">
+        <v>336</v>
+      </c>
+      <c r="C98" t="s">
+        <v>34</v>
+      </c>
+      <c r="D98">
+        <v>33</v>
+      </c>
+      <c r="E98">
+        <v>19</v>
+      </c>
+      <c r="F98">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>6</v>
+      </c>
+      <c r="B99" t="s">
+        <v>337</v>
+      </c>
+      <c r="C99" t="s">
+        <v>34</v>
+      </c>
+      <c r="D99">
+        <v>13</v>
+      </c>
+      <c r="E99">
+        <v>135</v>
+      </c>
+      <c r="F99">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="100"/>
+    <row r="101">
+      <c r="A101">
+        <v>14</v>
+      </c>
+      <c r="B101" t="s">
+        <v>17</v>
+      </c>
+      <c r="C101" t="s">
+        <v>31</v>
+      </c>
+      <c r="D101">
+        <v>6963</v>
+      </c>
+      <c r="E101">
+        <v>11100</v>
+      </c>
+      <c r="F101">
+        <v>18063</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="s">
+        <v>26</v>
+      </c>
+      <c r="B102" t="s">
+        <v>26</v>
+      </c>
+      <c r="C102" t="s">
+        <v>32</v>
+      </c>
+      <c r="D102">
+        <v>268</v>
+      </c>
+      <c r="E102">
+        <v>363</v>
+      </c>
+      <c r="F102">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>1</v>
+      </c>
+      <c r="B103" t="s">
+        <v>338</v>
+      </c>
+      <c r="C103" t="s">
+        <v>34</v>
+      </c>
+      <c r="D103">
+        <v>402</v>
+      </c>
+      <c r="E103">
+        <v>5702</v>
+      </c>
+      <c r="F103">
+        <v>6104</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>2</v>
+      </c>
+      <c r="B104" t="s">
+        <v>339</v>
+      </c>
+      <c r="C104" t="s">
+        <v>34</v>
+      </c>
+      <c r="D104">
+        <v>4913</v>
+      </c>
+      <c r="E104">
+        <v>274</v>
+      </c>
+      <c r="F104">
+        <v>5187</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>3</v>
+      </c>
+      <c r="B105" t="s">
+        <v>340</v>
+      </c>
+      <c r="C105" t="s">
+        <v>34</v>
+      </c>
+      <c r="D105">
+        <v>47</v>
+      </c>
+      <c r="E105">
+        <v>59</v>
+      </c>
+      <c r="F105">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>4</v>
+      </c>
+      <c r="B106" t="s">
+        <v>341</v>
+      </c>
+      <c r="C106" t="s">
+        <v>34</v>
+      </c>
+      <c r="D106">
+        <v>22</v>
+      </c>
+      <c r="E106">
+        <v>37</v>
+      </c>
+      <c r="F106">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>5</v>
+      </c>
+      <c r="B107" t="s">
+        <v>342</v>
+      </c>
+      <c r="C107" t="s">
+        <v>34</v>
+      </c>
+      <c r="D107">
+        <v>278</v>
+      </c>
+      <c r="E107">
+        <v>4348</v>
+      </c>
+      <c r="F107">
+        <v>4626</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>6</v>
+      </c>
+      <c r="B108" t="s">
+        <v>343</v>
+      </c>
+      <c r="C108" t="s">
+        <v>34</v>
+      </c>
+      <c r="D108">
+        <v>60</v>
+      </c>
+      <c r="E108">
+        <v>9</v>
+      </c>
+      <c r="F108">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>7</v>
+      </c>
+      <c r="B109" t="s">
+        <v>344</v>
+      </c>
+      <c r="C109" t="s">
+        <v>34</v>
+      </c>
+      <c r="D109">
+        <v>973</v>
+      </c>
+      <c r="E109">
+        <v>308</v>
+      </c>
+      <c r="F109">
+        <v>1281</v>
+      </c>
+    </row>
+    <row r="110"/>
+    <row r="111">
+      <c r="A111">
+        <v>15</v>
+      </c>
+      <c r="B111" t="s">
+        <v>264</v>
+      </c>
+      <c r="C111" t="s">
+        <v>31</v>
+      </c>
+      <c r="D111">
+        <v>856</v>
+      </c>
+      <c r="E111">
+        <v>578</v>
+      </c>
+      <c r="F111">
+        <v>1434</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="s">
+        <v>26</v>
+      </c>
+      <c r="B112" t="s">
+        <v>26</v>
+      </c>
+      <c r="C112" t="s">
+        <v>32</v>
+      </c>
+      <c r="D112">
+        <v>160</v>
+      </c>
+      <c r="E112">
+        <v>61</v>
+      </c>
+      <c r="F112">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>1</v>
+      </c>
+      <c r="B113" t="s">
+        <v>345</v>
+      </c>
+      <c r="C113" t="s">
+        <v>34</v>
+      </c>
+      <c r="D113">
+        <v>579</v>
+      </c>
+      <c r="E113">
+        <v>499</v>
+      </c>
+      <c r="F113">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>2</v>
+      </c>
+      <c r="B114" t="s">
+        <v>346</v>
+      </c>
+      <c r="C114" t="s">
+        <v>34</v>
+      </c>
+      <c r="D114">
+        <v>74</v>
+      </c>
+      <c r="E114">
+        <v>10</v>
+      </c>
+      <c r="F114">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>3</v>
+      </c>
+      <c r="B115" t="s">
+        <v>347</v>
+      </c>
+      <c r="C115" t="s">
+        <v>34</v>
+      </c>
+      <c r="D115">
+        <v>43</v>
+      </c>
+      <c r="E115">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="116"/>
+    <row r="117">
+      <c r="A117">
+        <v>16</v>
+      </c>
+      <c r="B117" t="s">
+        <v>18</v>
+      </c>
+      <c r="C117" t="s">
+        <v>31</v>
+      </c>
+      <c r="D117">
+        <v>4594</v>
+      </c>
+      <c r="E117">
+        <v>1136</v>
+      </c>
+      <c r="F117">
+        <v>5730</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="s">
+        <v>26</v>
+      </c>
+      <c r="B118" t="s">
+        <v>26</v>
+      </c>
+      <c r="C118" t="s">
+        <v>32</v>
+      </c>
+      <c r="D118">
+        <v>152</v>
+      </c>
+      <c r="E118">
+        <v>52</v>
+      </c>
+      <c r="F118">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>1</v>
+      </c>
+      <c r="B119" t="s">
+        <v>348</v>
+      </c>
+      <c r="C119" t="s">
+        <v>34</v>
+      </c>
+      <c r="D119">
+        <v>1029</v>
+      </c>
+      <c r="E119">
+        <v>313</v>
+      </c>
+      <c r="F119">
+        <v>1342</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>2</v>
+      </c>
+      <c r="B120" t="s">
+        <v>349</v>
+      </c>
+      <c r="C120" t="s">
+        <v>34</v>
+      </c>
+      <c r="D120">
+        <v>3250</v>
+      </c>
+      <c r="E120">
+        <v>732</v>
+      </c>
+      <c r="F120">
+        <v>3982</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>3</v>
+      </c>
+      <c r="B121" t="s">
+        <v>350</v>
+      </c>
+      <c r="C121" t="s">
+        <v>34</v>
+      </c>
+      <c r="D121">
+        <v>52</v>
+      </c>
+      <c r="E121">
+        <v>19</v>
+      </c>
+      <c r="F121">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>4</v>
+      </c>
+      <c r="B122" t="s">
+        <v>351</v>
+      </c>
+      <c r="C122" t="s">
+        <v>34</v>
+      </c>
+      <c r="D122">
+        <v>30</v>
+      </c>
+      <c r="E122">
+        <v>14</v>
+      </c>
+      <c r="F122">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>5</v>
+      </c>
+      <c r="B123" t="s">
+        <v>352</v>
+      </c>
+      <c r="C123" t="s">
+        <v>34</v>
+      </c>
+      <c r="D123">
+        <v>2</v>
+      </c>
+      <c r="E123">
+        <v>2</v>
+      </c>
+      <c r="F123">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>6</v>
+      </c>
+      <c r="B124" t="s">
+        <v>353</v>
+      </c>
+      <c r="C124" t="s">
+        <v>34</v>
+      </c>
+      <c r="D124">
+        <v>79</v>
+      </c>
+      <c r="E124">
+        <v>4</v>
+      </c>
+      <c r="F124">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="125"/>
+    <row r="126">
+      <c r="A126">
+        <v>17</v>
+      </c>
+      <c r="B126" t="s">
+        <v>19</v>
+      </c>
+      <c r="C126" t="s">
+        <v>31</v>
+      </c>
+      <c r="D126">
+        <v>4120</v>
+      </c>
+      <c r="E126">
+        <v>863</v>
+      </c>
+      <c r="F126">
+        <v>4983</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="s">
+        <v>26</v>
+      </c>
+      <c r="B127" t="s">
+        <v>26</v>
+      </c>
+      <c r="C127" t="s">
+        <v>32</v>
+      </c>
+      <c r="D127">
+        <v>173</v>
+      </c>
+      <c r="E127">
+        <v>69</v>
+      </c>
+      <c r="F127">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>1</v>
+      </c>
+      <c r="B128" t="s">
+        <v>354</v>
+      </c>
+      <c r="C128" t="s">
+        <v>34</v>
+      </c>
+      <c r="D128">
+        <v>3723</v>
+      </c>
+      <c r="E128">
+        <v>659</v>
+      </c>
+      <c r="F128">
+        <v>4382</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>2</v>
+      </c>
+      <c r="B129" t="s">
+        <v>355</v>
+      </c>
+      <c r="C129" t="s">
+        <v>34</v>
+      </c>
+      <c r="D129">
+        <v>81</v>
+      </c>
+      <c r="E129">
+        <v>58</v>
+      </c>
+      <c r="F129">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>3</v>
+      </c>
+      <c r="B130" t="s">
+        <v>356</v>
+      </c>
+      <c r="C130" t="s">
+        <v>34</v>
+      </c>
+      <c r="D130">
+        <v>10</v>
+      </c>
+      <c r="E130">
+        <v>17</v>
+      </c>
+      <c r="F130">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>4</v>
+      </c>
+      <c r="B131" t="s">
+        <v>357</v>
+      </c>
+      <c r="C131" t="s">
+        <v>34</v>
+      </c>
+      <c r="D131">
+        <v>24</v>
+      </c>
+      <c r="E131">
+        <v>23</v>
+      </c>
+      <c r="F131">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>5</v>
+      </c>
+      <c r="B132" t="s">
+        <v>358</v>
+      </c>
+      <c r="C132" t="s">
+        <v>34</v>
+      </c>
+      <c r="D132">
+        <v>10</v>
+      </c>
+      <c r="E132">
+        <v>19</v>
+      </c>
+      <c r="F132">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>6</v>
+      </c>
+      <c r="B133" t="s">
+        <v>359</v>
+      </c>
+      <c r="C133" t="s">
+        <v>34</v>
+      </c>
+      <c r="D133">
+        <v>29</v>
+      </c>
+      <c r="E133">
+        <v>4</v>
+      </c>
+      <c r="F133">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>7</v>
+      </c>
+      <c r="B134" t="s">
+        <v>360</v>
+      </c>
+      <c r="C134" t="s">
+        <v>34</v>
+      </c>
+      <c r="D134">
+        <v>70</v>
+      </c>
+      <c r="E134">
+        <v>14</v>
+      </c>
+      <c r="F134">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="135"/>
+    <row r="136">
+      <c r="A136">
+        <v>24</v>
+      </c>
+      <c r="B136" t="s">
+        <v>265</v>
+      </c>
+      <c r="C136" t="s">
+        <v>31</v>
+      </c>
+      <c r="D136">
+        <v>687</v>
+      </c>
+      <c r="E136">
+        <v>1720</v>
+      </c>
+      <c r="F136">
+        <v>2407</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="s">
+        <v>26</v>
+      </c>
+      <c r="B137" t="s">
+        <v>26</v>
+      </c>
+      <c r="C137" t="s">
+        <v>32</v>
+      </c>
+      <c r="D137">
+        <v>42</v>
+      </c>
+      <c r="E137">
+        <v>73</v>
+      </c>
+      <c r="F137">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>1</v>
+      </c>
+      <c r="B138" t="s">
+        <v>361</v>
+      </c>
+      <c r="C138" t="s">
+        <v>34</v>
+      </c>
+      <c r="D138">
+        <v>633</v>
+      </c>
+      <c r="E138">
+        <v>1636</v>
+      </c>
+      <c r="F138">
+        <v>2269</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>2</v>
+      </c>
+      <c r="B139" t="s">
+        <v>362</v>
+      </c>
+      <c r="C139" t="s">
+        <v>34</v>
+      </c>
+      <c r="D139">
+        <v>12</v>
+      </c>
+      <c r="E139">
+        <v>11</v>
+      </c>
+      <c r="F139">
+        <v>23</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>