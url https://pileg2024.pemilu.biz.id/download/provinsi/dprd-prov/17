--- v1 (2026-04-09)
+++ v2 (2026-06-08)
@@ -16,64 +16,64 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
-    <sheet name="BENGKULU 3 - Partai" sheetId="2" r:id="rId4"/>
-[...12 lines deleted...]
-    <sheet name="BENGKULU 2 - Caleg" sheetId="15" r:id="rId18"/>
+    <sheet name="BENGKULU 2 - Partai" sheetId="2" r:id="rId4"/>
+    <sheet name="BENGKULU 2 - Caleg" sheetId="3" r:id="rId6"/>
+    <sheet name="BENGKULU 3 - Partai" sheetId="4" r:id="rId7"/>
+    <sheet name="BENGKULU 3 - Caleg" sheetId="5" r:id="rId8"/>
+    <sheet name="BENGKULU 4 - Partai" sheetId="6" r:id="rId9"/>
+    <sheet name="BENGKULU 4 - Caleg" sheetId="7" r:id="rId10"/>
+    <sheet name="BENGKULU 5 - Partai" sheetId="8" r:id="rId11"/>
+    <sheet name="BENGKULU 5 - Caleg" sheetId="9" r:id="rId12"/>
+    <sheet name="BENGKULU 6 - Partai" sheetId="10" r:id="rId13"/>
+    <sheet name="BENGKULU 6 - Caleg" sheetId="11" r:id="rId14"/>
+    <sheet name="BENGKULU 7 - Partai" sheetId="12" r:id="rId15"/>
+    <sheet name="BENGKULU 7 - Caleg" sheetId="13" r:id="rId16"/>
+    <sheet name="BENGKULU 1 - Partai" sheetId="14" r:id="rId17"/>
+    <sheet name="BENGKULU 1 - Caleg" sheetId="15" r:id="rId18"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="675" uniqueCount="675">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PROVINSI</t>
   </si>
   <si>
     <t>KODE DAPIL</t>
   </si>
   <si>
     <t>DAPIL</t>
   </si>
   <si>
     <t>KODE KABUPATEN</t>
   </si>
   <si>
     <t>KABUPATEN/KOTA</t>
   </si>
@@ -92,101 +92,449 @@
   <si>
     <t>NASDEM</t>
   </si>
   <si>
     <t>BURUH</t>
   </si>
   <si>
     <t>GELORA</t>
   </si>
   <si>
     <t>PKS</t>
   </si>
   <si>
     <t>HANURA</t>
   </si>
   <si>
     <t>PAN</t>
   </si>
   <si>
     <t>PBB</t>
   </si>
   <si>
     <t>DEMOKRAT</t>
   </si>
   <si>
+    <t>PSI</t>
+  </si>
+  <si>
     <t>PERINDO</t>
   </si>
   <si>
     <t>PPP</t>
   </si>
   <si>
+    <t>UMMAT</t>
+  </si>
+  <si>
     <t>TOTAL SUARA</t>
   </si>
   <si>
     <t>BENGKULU</t>
   </si>
   <si>
+    <t>170002</t>
+  </si>
+  <si>
+    <t>BENGKULU 2</t>
+  </si>
+  <si>
+    <t>1709</t>
+  </si>
+  <si>
+    <t>BENGKULU TENGAH</t>
+  </si>
+  <si>
+    <t>1703</t>
+  </si>
+  <si>
+    <t>BENGKULU UTARA</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>NOMOR</t>
+  </si>
+  <si>
+    <t>PARTAI</t>
+  </si>
+  <si>
+    <t>JENIS SUARA</t>
+  </si>
+  <si>
+    <t>SUARA TOTAL</t>
+  </si>
+  <si>
+    <t>SUARA PARTAI</t>
+  </si>
+  <si>
+    <t>ROGER, S.E.</t>
+  </si>
+  <si>
+    <t>CALEG</t>
+  </si>
+  <si>
+    <t>ROSEKA YANTI, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>SOPIAN HAMID, S.H.</t>
+  </si>
+  <si>
+    <t>BAMBANG SUHILO, S.P.</t>
+  </si>
+  <si>
+    <t>GODANG MANURUNG, S.H.</t>
+  </si>
+  <si>
+    <t>SYARI FATHI ADDARRO JATIRROFI'AH</t>
+  </si>
+  <si>
+    <t>YUDI RIYANTO</t>
+  </si>
+  <si>
+    <t>NOPRI AZWARI, S.H.I.</t>
+  </si>
+  <si>
+    <t>AGUS RIYADI, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>YUSMAN ABDUL GAPUR, S.H.</t>
+  </si>
+  <si>
+    <t>ERNA, S.Pd.</t>
+  </si>
+  <si>
+    <t>IRWAN ERIADI</t>
+  </si>
+  <si>
+    <t>EDI RIYANTO</t>
+  </si>
+  <si>
+    <t>RESSY FEBRIDAYANTHI</t>
+  </si>
+  <si>
+    <t>RADITYA PRATAMA GUNAWAN, S.H.</t>
+  </si>
+  <si>
+    <t>HUPSAH AMAN</t>
+  </si>
+  <si>
+    <t>IHSAN FAJRI, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>SONTI BAKARA, S.H.</t>
+  </si>
+  <si>
+    <t>SYAPRIANTO DAUD, S.Sos.</t>
+  </si>
+  <si>
+    <t>MARLESI, S.Sos.</t>
+  </si>
+  <si>
+    <t>GEDE BAGIARTA</t>
+  </si>
+  <si>
+    <t>MULPEN KANIDI, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>RAHMAD RAMADHAN</t>
+  </si>
+  <si>
+    <t>EVA AGUSTINA</t>
+  </si>
+  <si>
+    <t>JUHAILI, S.I.P.</t>
+  </si>
+  <si>
+    <t>TARMIZI, S.Sos.</t>
+  </si>
+  <si>
+    <t>KENY ORIZA, M.Pd.</t>
+  </si>
+  <si>
+    <t>PUSPITA SARI, S.Kep.</t>
+  </si>
+  <si>
+    <t>SUNANDAR, S.Sos.</t>
+  </si>
+  <si>
+    <t>ALIANTOR HARAHAP, S.E.</t>
+  </si>
+  <si>
+    <t>BERLIAN UTAMA HARTA, S.H.</t>
+  </si>
+  <si>
+    <t>SUTARDI, S.H.</t>
+  </si>
+  <si>
+    <t>TANTAWI DALI</t>
+  </si>
+  <si>
+    <t>SUARNI</t>
+  </si>
+  <si>
+    <t>DARMADI</t>
+  </si>
+  <si>
+    <t>SUPIT SANTRI</t>
+  </si>
+  <si>
+    <t>SYAIFUL ANWAR</t>
+  </si>
+  <si>
+    <t>ARSI</t>
+  </si>
+  <si>
+    <t>LUSY OKTAPIA</t>
+  </si>
+  <si>
+    <t>MARLON PURBA</t>
+  </si>
+  <si>
+    <t>SUPRIYADI</t>
+  </si>
+  <si>
+    <t>Hadi Jaya Kusmanto</t>
+  </si>
+  <si>
+    <t>FERNANDA PRIHUTAMI NURDIN, S.H.</t>
+  </si>
+  <si>
+    <t>ANDI SUHANDI</t>
+  </si>
+  <si>
+    <t>SINARYANTI</t>
+  </si>
+  <si>
+    <t>M. YUDHI. S. ABD. MAJID</t>
+  </si>
+  <si>
+    <t>AMSIR</t>
+  </si>
+  <si>
+    <t>YULIANDETI</t>
+  </si>
+  <si>
+    <t>ROUSLAN</t>
+  </si>
+  <si>
+    <t>H. SUJONO, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>JULIAWAN SAPUTRA, S.E.</t>
+  </si>
+  <si>
+    <t>INIARTINI, S.Pd.</t>
+  </si>
+  <si>
+    <t>ADI SUSANTO, S.Si.</t>
+  </si>
+  <si>
+    <t>Ir. H. SUPRIYANTO</t>
+  </si>
+  <si>
+    <t>ETIK SUFINI</t>
+  </si>
+  <si>
+    <t>APRIADI</t>
+  </si>
+  <si>
+    <t>HAKMAN PAWIRAN SARIM, S.Hut., M.Pd.</t>
+  </si>
+  <si>
+    <t>SANTOSO, S.P.</t>
+  </si>
+  <si>
+    <t>MANONGGOR SIAHAAN</t>
+  </si>
+  <si>
+    <t>MURTIANA, S.I.P.</t>
+  </si>
+  <si>
+    <t>SUTAN ISMAIL</t>
+  </si>
+  <si>
+    <t>H. ADNAN</t>
+  </si>
+  <si>
+    <t>HERNAINI, S.Pd.</t>
+  </si>
+  <si>
+    <t>NURHASAN. HR</t>
+  </si>
+  <si>
+    <t>RUZIANTO, S.I.P.</t>
+  </si>
+  <si>
+    <t>YENNITA FITRIANI, M.H.</t>
+  </si>
+  <si>
+    <t>RICO ZARYAN SAPUTRA</t>
+  </si>
+  <si>
+    <t>SIPTION MUHADY, S.Ag.</t>
+  </si>
+  <si>
+    <t>SAMSIR ALAM</t>
+  </si>
+  <si>
+    <t>SUSSAINI</t>
+  </si>
+  <si>
+    <t>AGUSTINA, S.Sos.I.</t>
+  </si>
+  <si>
+    <t>BAHRUDDIN, A.Md.</t>
+  </si>
+  <si>
+    <t>SEPTI PERYADI, M.A.P.</t>
+  </si>
+  <si>
+    <t>Amirul, S.H., M.M.</t>
+  </si>
+  <si>
+    <t>Musdal Alimin, S.Pi.</t>
+  </si>
+  <si>
+    <t>Afni Yunita Lubis</t>
+  </si>
+  <si>
+    <t>Marwan Apandi</t>
+  </si>
+  <si>
+    <t>Zawawi K</t>
+  </si>
+  <si>
+    <t>Dahniar</t>
+  </si>
+  <si>
+    <t>Yuhami Aras</t>
+  </si>
+  <si>
+    <t>Dedy Syafroni</t>
+  </si>
+  <si>
+    <t>Drs. RUSDI BAKAR, M.Pd.</t>
+  </si>
+  <si>
+    <t>FITRI ELMINIAR, S.P.</t>
+  </si>
+  <si>
+    <t>EDY SUDARSONO</t>
+  </si>
+  <si>
+    <t>SYAFRUDIN</t>
+  </si>
+  <si>
+    <t>ELGUSTA WINDA</t>
+  </si>
+  <si>
+    <t>SYAFARUDIN, S.Pd., M.M.</t>
+  </si>
+  <si>
+    <t>H. BAMBANG IRAWAN, M.H.</t>
+  </si>
+  <si>
+    <t>RUSKAN FANANI</t>
+  </si>
+  <si>
+    <t>AZLAINI</t>
+  </si>
+  <si>
+    <t>H. YURMAN HAMEDI, S.I.P.</t>
+  </si>
+  <si>
+    <t>ABDU</t>
+  </si>
+  <si>
+    <t>TETI HERAWATI, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>ALFIAN</t>
+  </si>
+  <si>
+    <t>AUREGO JAYA, S.Sos.I.</t>
+  </si>
+  <si>
+    <t>YUNITA SYAHRIL</t>
+  </si>
+  <si>
+    <t>AFRIANSYAH MOESA</t>
+  </si>
+  <si>
+    <t>AGUSTRIS DEVSZELY</t>
+  </si>
+  <si>
+    <t>TUTI HANDAYANI IS, S.ST., M.A.P.</t>
+  </si>
+  <si>
+    <t>NEPAL PUTRAWANSYAH</t>
+  </si>
+  <si>
+    <t>UJANG ASRI</t>
+  </si>
+  <si>
+    <t>YULIANTI INTAN ULANDARI</t>
+  </si>
+  <si>
+    <t>NANANG SUTIRMAN</t>
+  </si>
+  <si>
+    <t>S. AMINAH</t>
+  </si>
+  <si>
+    <t>GULAM KANEDI</t>
+  </si>
+  <si>
+    <t>HARZONZORI</t>
+  </si>
+  <si>
+    <t>AS'AT, S.I.P.</t>
+  </si>
+  <si>
+    <t>SUNARTI</t>
+  </si>
+  <si>
     <t>170003</t>
   </si>
   <si>
     <t>BENGKULU 3</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>MUKO MUKO</t>
   </si>
   <si>
-    <t/>
-[...19 lines deleted...]
-  <si>
     <t>Ir. RENJES ZAETHEDDY</t>
   </si>
   <si>
-    <t>CALEG</t>
-[...1 lines deleted...]
-  <si>
     <t>HADISON, S.Pd.I.</t>
   </si>
   <si>
     <t>NOPIA LASARI, S.H.</t>
   </si>
   <si>
     <t>MUHAMAD SOLEH, S.Pd.I.</t>
   </si>
   <si>
     <t>FITRI</t>
   </si>
   <si>
     <t>MUKLASIN, S.E.</t>
   </si>
   <si>
     <t>MURNA YENTI</t>
   </si>
   <si>
     <t>ARIFIN, S.A.P.</t>
   </si>
   <si>
     <t>WAHID MUBAROK, S.H.</t>
   </si>
   <si>
     <t>BERNAD EKO CANDRA SIHITE, S.T.</t>
@@ -830,56 +1178,50 @@
   <si>
     <t>MUSMULYADI</t>
   </si>
   <si>
     <t>Dr. PERYANDI, S.Sos., M.M.</t>
   </si>
   <si>
     <t>JUMATUL ARIA</t>
   </si>
   <si>
     <t>REY SMJ IRSAN REGARDO</t>
   </si>
   <si>
     <t>M. SA'AT</t>
   </si>
   <si>
     <t>ANUGRAH SHANDI UTAMA</t>
   </si>
   <si>
     <t>ATIKA RAHAYU</t>
   </si>
   <si>
     <t>WINDA MERTI</t>
   </si>
   <si>
-    <t>PSI</t>
-[...4 lines deleted...]
-  <si>
     <t>170006</t>
   </si>
   <si>
     <t>BENGKULU 6</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>BENGKULU SELATAN</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>KAUR</t>
   </si>
   <si>
     <t>JOHARI SALIM, S.Sos.</t>
   </si>
   <si>
     <t>ARAZI, S.T.</t>
   </si>
   <si>
     <t>LELA WATI</t>
@@ -1719,392 +2061,50 @@
     <t>ADE RAHMADANTI, S.E.</t>
   </si>
   <si>
     <t>JILI ADIANTO</t>
   </si>
   <si>
     <t>YUNITA MAYA SARI, A.Md.Keb.</t>
   </si>
   <si>
     <t>ELY SUSLIANA</t>
   </si>
   <si>
     <t>LEKA OKIS SARINA</t>
   </si>
   <si>
     <t>ERMANDES, S.E.</t>
   </si>
   <si>
     <t>ELVIS BAKRI, S.Pd.</t>
   </si>
   <si>
     <t>KASRUL PARDEDE</t>
   </si>
   <si>
     <t>FITRIA YUNITA</t>
-  </si>
-[...340 lines deleted...]
-    <t>SUNARTI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -2437,1942 +2437,4748 @@
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="M1" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="N1" s="1" t="s">
-        <v>13</v>
+        <v>202</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>86</v>
+        <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C2" t="s">
-        <v>363</v>
+        <v>380</v>
       </c>
       <c r="D2" t="s">
-        <v>364</v>
+        <v>381</v>
       </c>
       <c r="E2" t="s">
-        <v>365</v>
+        <v>382</v>
       </c>
       <c r="F2" t="s">
-        <v>366</v>
+        <v>383</v>
       </c>
       <c r="G2">
-        <v>2133</v>
+        <v>3491</v>
       </c>
       <c r="H2">
-        <v>17003</v>
+        <v>6734</v>
       </c>
       <c r="I2">
-        <v>15042</v>
+        <v>14149</v>
       </c>
       <c r="J2">
-        <v>17466</v>
+        <v>17339</v>
       </c>
       <c r="K2">
-        <v>8073</v>
+        <v>18549</v>
       </c>
       <c r="L2">
-        <v>231</v>
+        <v>2267</v>
       </c>
       <c r="M2">
-        <v>2049</v>
+        <v>4114</v>
       </c>
       <c r="N2">
-        <v>6593</v>
+        <v>29</v>
       </c>
       <c r="O2">
-        <v>244</v>
+        <v>6356</v>
       </c>
       <c r="P2">
-        <v>746</v>
+        <v>13951</v>
       </c>
       <c r="Q2">
-        <v>14115</v>
+        <v>1830</v>
       </c>
       <c r="R2">
-        <v>7389</v>
+        <v>6963</v>
       </c>
       <c r="S2">
-        <v>12790</v>
+        <v>856</v>
       </c>
       <c r="T2">
-        <v>16073</v>
+        <v>4594</v>
       </c>
       <c r="U2">
-        <v>119947</v>
+        <v>4120</v>
+      </c>
+      <c r="V2">
+        <v>687</v>
+      </c>
+      <c r="W2">
+        <v>106029</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3" t="s">
-        <v>26</v>
+      <c r="A3">
+        <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>27</v>
+        <v>23</v>
+      </c>
+      <c r="C3" t="s">
+        <v>380</v>
+      </c>
+      <c r="D3" t="s">
+        <v>381</v>
+      </c>
+      <c r="E3" t="s">
+        <v>384</v>
+      </c>
+      <c r="F3" t="s">
+        <v>385</v>
       </c>
       <c r="G3">
-        <v>2133</v>
+        <v>4685</v>
       </c>
       <c r="H3">
-        <v>17003</v>
+        <v>4451</v>
       </c>
       <c r="I3">
-        <v>15042</v>
+        <v>3502</v>
       </c>
       <c r="J3">
-        <v>17466</v>
+        <v>16417</v>
       </c>
       <c r="K3">
-        <v>8073</v>
+        <v>6565</v>
       </c>
       <c r="L3">
-        <v>231</v>
+        <v>6920</v>
       </c>
       <c r="M3">
-        <v>2049</v>
+        <v>4502</v>
       </c>
       <c r="N3">
-        <v>6593</v>
+        <v>54</v>
       </c>
       <c r="O3">
-        <v>244</v>
+        <v>1921</v>
       </c>
       <c r="P3">
-        <v>746</v>
+        <v>7778</v>
       </c>
       <c r="Q3">
-        <v>14115</v>
+        <v>7118</v>
       </c>
       <c r="R3">
-        <v>7389</v>
+        <v>11100</v>
       </c>
       <c r="S3">
-        <v>12790</v>
+        <v>578</v>
       </c>
       <c r="T3">
-        <v>16073</v>
+        <v>1136</v>
       </c>
       <c r="U3">
-        <v>119947</v>
+        <v>863</v>
+      </c>
+      <c r="V3">
+        <v>1720</v>
+      </c>
+      <c r="W3">
+        <v>79310</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G4">
+        <v>8176</v>
+      </c>
+      <c r="H4">
+        <v>11185</v>
+      </c>
+      <c r="I4">
+        <v>17651</v>
+      </c>
+      <c r="J4">
+        <v>33756</v>
+      </c>
+      <c r="K4">
+        <v>25114</v>
+      </c>
+      <c r="L4">
+        <v>9187</v>
+      </c>
+      <c r="M4">
+        <v>8616</v>
+      </c>
+      <c r="N4">
+        <v>83</v>
+      </c>
+      <c r="O4">
+        <v>8277</v>
+      </c>
+      <c r="P4">
+        <v>21729</v>
+      </c>
+      <c r="Q4">
+        <v>8948</v>
+      </c>
+      <c r="R4">
+        <v>18063</v>
+      </c>
+      <c r="S4">
+        <v>1434</v>
+      </c>
+      <c r="T4">
+        <v>5730</v>
+      </c>
+      <c r="U4">
+        <v>4983</v>
+      </c>
+      <c r="V4">
+        <v>2407</v>
+      </c>
+      <c r="W4">
+        <v>185339</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D2">
+        <v>3491</v>
+      </c>
+      <c r="E2">
+        <v>4685</v>
+      </c>
+      <c r="F2">
+        <v>8176</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D3">
+        <v>308</v>
+      </c>
+      <c r="E3">
+        <v>486</v>
+      </c>
+      <c r="F3">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>386</v>
+      </c>
+      <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4">
+        <v>715</v>
+      </c>
+      <c r="E4">
+        <v>3506</v>
+      </c>
+      <c r="F4">
+        <v>4221</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>387</v>
+      </c>
+      <c r="C5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5">
+        <v>2298</v>
+      </c>
+      <c r="E5">
+        <v>324</v>
+      </c>
+      <c r="F5">
+        <v>2622</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>388</v>
+      </c>
+      <c r="C6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D6">
+        <v>41</v>
+      </c>
+      <c r="E6">
+        <v>55</v>
+      </c>
+      <c r="F6">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>389</v>
+      </c>
+      <c r="C7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7">
+        <v>32</v>
+      </c>
+      <c r="E7">
+        <v>46</v>
+      </c>
+      <c r="F7">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>390</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8">
+        <v>38</v>
+      </c>
+      <c r="E8">
+        <v>157</v>
+      </c>
+      <c r="F8">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>391</v>
+      </c>
+      <c r="C9" t="s">
+        <v>38</v>
+      </c>
+      <c r="D9">
+        <v>44</v>
+      </c>
+      <c r="E9">
+        <v>58</v>
+      </c>
+      <c r="F9">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>392</v>
+      </c>
+      <c r="C10" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10">
+        <v>15</v>
+      </c>
+      <c r="E10">
+        <v>53</v>
+      </c>
+      <c r="F10">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="11"/>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12">
+        <v>6734</v>
+      </c>
+      <c r="E12">
+        <v>4451</v>
+      </c>
+      <c r="F12">
+        <v>11185</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" t="s">
+        <v>30</v>
+      </c>
+      <c r="C13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13">
+        <v>703</v>
+      </c>
+      <c r="E13">
+        <v>537</v>
+      </c>
+      <c r="F13">
+        <v>1240</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>1</v>
+      </c>
+      <c r="B14" t="s">
+        <v>393</v>
+      </c>
+      <c r="C14" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14">
+        <v>3746</v>
+      </c>
+      <c r="E14">
+        <v>3340</v>
+      </c>
+      <c r="F14">
+        <v>7086</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>394</v>
+      </c>
+      <c r="C15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15">
+        <v>1472</v>
+      </c>
+      <c r="E15">
+        <v>255</v>
+      </c>
+      <c r="F15">
+        <v>1727</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>3</v>
+      </c>
+      <c r="B16" t="s">
+        <v>395</v>
+      </c>
+      <c r="C16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16">
+        <v>78</v>
+      </c>
+      <c r="E16">
+        <v>120</v>
+      </c>
+      <c r="F16">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>4</v>
+      </c>
+      <c r="B17" t="s">
+        <v>396</v>
+      </c>
+      <c r="C17" t="s">
+        <v>38</v>
+      </c>
+      <c r="D17">
+        <v>192</v>
+      </c>
+      <c r="E17">
+        <v>90</v>
+      </c>
+      <c r="F17">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>5</v>
+      </c>
+      <c r="B18" t="s">
+        <v>397</v>
+      </c>
+      <c r="C18" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18">
+        <v>309</v>
+      </c>
+      <c r="E18">
+        <v>53</v>
+      </c>
+      <c r="F18">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>6</v>
+      </c>
+      <c r="B19" t="s">
+        <v>398</v>
+      </c>
+      <c r="C19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D19">
+        <v>46</v>
+      </c>
+      <c r="E19">
+        <v>32</v>
+      </c>
+      <c r="F19">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>7</v>
+      </c>
+      <c r="B20" t="s">
+        <v>399</v>
+      </c>
+      <c r="C20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20">
+        <v>188</v>
+      </c>
+      <c r="E20">
+        <v>24</v>
+      </c>
+      <c r="F20">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="21"/>
+    <row r="22">
+      <c r="A22">
+        <v>3</v>
+      </c>
+      <c r="B22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" t="s">
+        <v>35</v>
+      </c>
+      <c r="D22">
+        <v>14149</v>
+      </c>
+      <c r="E22">
+        <v>3502</v>
+      </c>
+      <c r="F22">
+        <v>17651</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>30</v>
+      </c>
+      <c r="B23" t="s">
+        <v>30</v>
+      </c>
+      <c r="C23" t="s">
+        <v>36</v>
+      </c>
+      <c r="D23">
+        <v>859</v>
+      </c>
+      <c r="E23">
+        <v>485</v>
+      </c>
+      <c r="F23">
+        <v>1344</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>1</v>
+      </c>
+      <c r="B24" t="s">
+        <v>400</v>
+      </c>
+      <c r="C24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D24">
+        <v>6849</v>
+      </c>
+      <c r="E24">
+        <v>646</v>
+      </c>
+      <c r="F24">
+        <v>7495</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>2</v>
+      </c>
+      <c r="B25" t="s">
+        <v>401</v>
+      </c>
+      <c r="C25" t="s">
+        <v>38</v>
+      </c>
+      <c r="D25">
+        <v>1364</v>
+      </c>
+      <c r="E25">
+        <v>635</v>
+      </c>
+      <c r="F25">
+        <v>1999</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>3</v>
+      </c>
+      <c r="B26" t="s">
+        <v>402</v>
+      </c>
+      <c r="C26" t="s">
+        <v>38</v>
+      </c>
+      <c r="D26">
+        <v>148</v>
+      </c>
+      <c r="E26">
+        <v>138</v>
+      </c>
+      <c r="F26">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>4</v>
+      </c>
+      <c r="B27" t="s">
+        <v>403</v>
+      </c>
+      <c r="C27" t="s">
+        <v>38</v>
+      </c>
+      <c r="D27">
+        <v>167</v>
+      </c>
+      <c r="E27">
+        <v>152</v>
+      </c>
+      <c r="F27">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>5</v>
+      </c>
+      <c r="B28" t="s">
+        <v>404</v>
+      </c>
+      <c r="C28" t="s">
+        <v>38</v>
+      </c>
+      <c r="D28">
+        <v>923</v>
+      </c>
+      <c r="E28">
+        <v>460</v>
+      </c>
+      <c r="F28">
+        <v>1383</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>6</v>
+      </c>
+      <c r="B29" t="s">
+        <v>405</v>
+      </c>
+      <c r="C29" t="s">
+        <v>38</v>
+      </c>
+      <c r="D29">
+        <v>84</v>
+      </c>
+      <c r="E29">
+        <v>26</v>
+      </c>
+      <c r="F29">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>7</v>
+      </c>
+      <c r="B30" t="s">
+        <v>406</v>
+      </c>
+      <c r="C30" t="s">
+        <v>38</v>
+      </c>
+      <c r="D30">
+        <v>3755</v>
+      </c>
+      <c r="E30">
+        <v>960</v>
+      </c>
+      <c r="F30">
+        <v>4715</v>
+      </c>
+    </row>
+    <row r="31"/>
+    <row r="32">
+      <c r="A32">
+        <v>4</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>35</v>
+      </c>
+      <c r="D32">
+        <v>17339</v>
+      </c>
+      <c r="E32">
+        <v>16417</v>
+      </c>
+      <c r="F32">
+        <v>33756</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>30</v>
+      </c>
+      <c r="B33" t="s">
+        <v>30</v>
+      </c>
+      <c r="C33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D33">
+        <v>814</v>
+      </c>
+      <c r="E33">
+        <v>892</v>
+      </c>
+      <c r="F33">
+        <v>1706</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>1</v>
+      </c>
+      <c r="B34" t="s">
+        <v>407</v>
+      </c>
+      <c r="C34" t="s">
+        <v>38</v>
+      </c>
+      <c r="D34">
+        <v>5036</v>
+      </c>
+      <c r="E34">
+        <v>6728</v>
+      </c>
+      <c r="F34">
+        <v>11764</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>2</v>
+      </c>
+      <c r="B35" t="s">
+        <v>408</v>
+      </c>
+      <c r="C35" t="s">
+        <v>38</v>
+      </c>
+      <c r="D35">
+        <v>6250</v>
+      </c>
+      <c r="E35">
+        <v>988</v>
+      </c>
+      <c r="F35">
+        <v>7238</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>3</v>
+      </c>
+      <c r="B36" t="s">
+        <v>409</v>
+      </c>
+      <c r="C36" t="s">
+        <v>38</v>
+      </c>
+      <c r="D36">
+        <v>782</v>
+      </c>
+      <c r="E36">
+        <v>5485</v>
+      </c>
+      <c r="F36">
+        <v>6267</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>4</v>
+      </c>
+      <c r="B37" t="s">
+        <v>410</v>
+      </c>
+      <c r="C37" t="s">
+        <v>38</v>
+      </c>
+      <c r="D37">
+        <v>3020</v>
+      </c>
+      <c r="E37">
+        <v>773</v>
+      </c>
+      <c r="F37">
+        <v>3793</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>5</v>
+      </c>
+      <c r="B38" t="s">
+        <v>411</v>
+      </c>
+      <c r="C38" t="s">
+        <v>38</v>
+      </c>
+      <c r="D38">
+        <v>243</v>
+      </c>
+      <c r="E38">
+        <v>1301</v>
+      </c>
+      <c r="F38">
+        <v>1544</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>6</v>
+      </c>
+      <c r="B39" t="s">
+        <v>412</v>
+      </c>
+      <c r="C39" t="s">
+        <v>38</v>
+      </c>
+      <c r="D39">
+        <v>66</v>
+      </c>
+      <c r="E39">
+        <v>58</v>
+      </c>
+      <c r="F39">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>7</v>
+      </c>
+      <c r="B40" t="s">
+        <v>413</v>
+      </c>
+      <c r="C40" t="s">
+        <v>38</v>
+      </c>
+      <c r="D40">
+        <v>1128</v>
+      </c>
+      <c r="E40">
+        <v>192</v>
+      </c>
+      <c r="F40">
+        <v>1320</v>
+      </c>
+    </row>
+    <row r="41"/>
+    <row r="42">
+      <c r="A42">
+        <v>5</v>
+      </c>
+      <c r="B42" t="s">
+        <v>10</v>
+      </c>
+      <c r="C42" t="s">
+        <v>35</v>
+      </c>
+      <c r="D42">
+        <v>18549</v>
+      </c>
+      <c r="E42">
+        <v>6565</v>
+      </c>
+      <c r="F42">
+        <v>25114</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>30</v>
+      </c>
+      <c r="B43" t="s">
+        <v>30</v>
+      </c>
+      <c r="C43" t="s">
+        <v>36</v>
+      </c>
+      <c r="D43">
+        <v>607</v>
+      </c>
+      <c r="E43">
+        <v>316</v>
+      </c>
+      <c r="F43">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>1</v>
+      </c>
+      <c r="B44" t="s">
+        <v>414</v>
+      </c>
+      <c r="C44" t="s">
+        <v>38</v>
+      </c>
+      <c r="D44">
+        <v>10646</v>
+      </c>
+      <c r="E44">
+        <v>1118</v>
+      </c>
+      <c r="F44">
+        <v>11764</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>2</v>
+      </c>
+      <c r="B45" t="s">
+        <v>415</v>
+      </c>
+      <c r="C45" t="s">
+        <v>38</v>
+      </c>
+      <c r="D45">
+        <v>4550</v>
+      </c>
+      <c r="E45">
+        <v>828</v>
+      </c>
+      <c r="F45">
+        <v>5378</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>3</v>
+      </c>
+      <c r="B46" t="s">
+        <v>416</v>
+      </c>
+      <c r="C46" t="s">
+        <v>38</v>
+      </c>
+      <c r="D46">
+        <v>142</v>
+      </c>
+      <c r="E46">
+        <v>102</v>
+      </c>
+      <c r="F46">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>4</v>
+      </c>
+      <c r="B47" t="s">
+        <v>417</v>
+      </c>
+      <c r="C47" t="s">
+        <v>38</v>
+      </c>
+      <c r="D47">
+        <v>2327</v>
+      </c>
+      <c r="E47">
+        <v>4076</v>
+      </c>
+      <c r="F47">
+        <v>6403</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>5</v>
+      </c>
+      <c r="B48" t="s">
+        <v>418</v>
+      </c>
+      <c r="C48" t="s">
+        <v>38</v>
+      </c>
+      <c r="D48">
+        <v>122</v>
+      </c>
+      <c r="E48">
+        <v>81</v>
+      </c>
+      <c r="F48">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>6</v>
+      </c>
+      <c r="B49" t="s">
+        <v>419</v>
+      </c>
+      <c r="C49" t="s">
+        <v>38</v>
+      </c>
+      <c r="D49">
+        <v>35</v>
+      </c>
+      <c r="E49">
+        <v>25</v>
+      </c>
+      <c r="F49">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>7</v>
+      </c>
+      <c r="B50" t="s">
+        <v>420</v>
+      </c>
+      <c r="C50" t="s">
+        <v>38</v>
+      </c>
+      <c r="D50">
+        <v>120</v>
+      </c>
+      <c r="E50">
+        <v>19</v>
+      </c>
+      <c r="F50">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="51"/>
+    <row r="52">
+      <c r="A52">
+        <v>7</v>
+      </c>
+      <c r="B52" t="s">
+        <v>12</v>
+      </c>
+      <c r="C52" t="s">
+        <v>35</v>
+      </c>
+      <c r="D52">
+        <v>2267</v>
+      </c>
+      <c r="E52">
+        <v>6920</v>
+      </c>
+      <c r="F52">
+        <v>9187</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>30</v>
+      </c>
+      <c r="B53" t="s">
+        <v>30</v>
+      </c>
+      <c r="C53" t="s">
+        <v>36</v>
+      </c>
+      <c r="D53">
+        <v>261</v>
+      </c>
+      <c r="E53">
+        <v>305</v>
+      </c>
+      <c r="F53">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>1</v>
+      </c>
+      <c r="B54" t="s">
+        <v>421</v>
+      </c>
+      <c r="C54" t="s">
+        <v>38</v>
+      </c>
+      <c r="D54">
+        <v>1911</v>
+      </c>
+      <c r="E54">
+        <v>6317</v>
+      </c>
+      <c r="F54">
+        <v>8228</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>2</v>
+      </c>
+      <c r="B55" t="s">
+        <v>422</v>
+      </c>
+      <c r="C55" t="s">
+        <v>38</v>
+      </c>
+      <c r="D55">
+        <v>69</v>
+      </c>
+      <c r="E55">
+        <v>257</v>
+      </c>
+      <c r="F55">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>3</v>
+      </c>
+      <c r="B56" t="s">
+        <v>423</v>
+      </c>
+      <c r="C56" t="s">
+        <v>38</v>
+      </c>
+      <c r="D56">
+        <v>26</v>
+      </c>
+      <c r="E56">
+        <v>41</v>
+      </c>
+      <c r="F56">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="57"/>
+    <row r="58">
+      <c r="A58">
+        <v>8</v>
+      </c>
+      <c r="B58" t="s">
+        <v>13</v>
+      </c>
+      <c r="C58" t="s">
+        <v>35</v>
+      </c>
+      <c r="D58">
+        <v>4114</v>
+      </c>
+      <c r="E58">
+        <v>4502</v>
+      </c>
+      <c r="F58">
+        <v>8616</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="s">
+        <v>30</v>
+      </c>
+      <c r="B59" t="s">
+        <v>30</v>
+      </c>
+      <c r="C59" t="s">
+        <v>36</v>
+      </c>
+      <c r="D59">
+        <v>383</v>
+      </c>
+      <c r="E59">
+        <v>193</v>
+      </c>
+      <c r="F59">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>1</v>
+      </c>
+      <c r="B60" t="s">
+        <v>424</v>
+      </c>
+      <c r="C60" t="s">
+        <v>38</v>
+      </c>
+      <c r="D60">
+        <v>1639</v>
+      </c>
+      <c r="E60">
+        <v>338</v>
+      </c>
+      <c r="F60">
+        <v>1977</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>2</v>
+      </c>
+      <c r="B61" t="s">
+        <v>425</v>
+      </c>
+      <c r="C61" t="s">
+        <v>38</v>
+      </c>
+      <c r="D61">
+        <v>767</v>
+      </c>
+      <c r="E61">
+        <v>3618</v>
+      </c>
+      <c r="F61">
+        <v>4385</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>3</v>
+      </c>
+      <c r="B62" t="s">
+        <v>426</v>
+      </c>
+      <c r="C62" t="s">
+        <v>38</v>
+      </c>
+      <c r="D62">
+        <v>724</v>
+      </c>
+      <c r="E62">
+        <v>76</v>
+      </c>
+      <c r="F62">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>4</v>
+      </c>
+      <c r="B63" t="s">
+        <v>427</v>
+      </c>
+      <c r="C63" t="s">
+        <v>38</v>
+      </c>
+      <c r="D63">
+        <v>151</v>
+      </c>
+      <c r="E63">
+        <v>174</v>
+      </c>
+      <c r="F63">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>5</v>
+      </c>
+      <c r="B64" t="s">
+        <v>428</v>
+      </c>
+      <c r="C64" t="s">
+        <v>38</v>
+      </c>
+      <c r="D64">
+        <v>202</v>
+      </c>
+      <c r="E64">
+        <v>42</v>
+      </c>
+      <c r="F64">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>6</v>
+      </c>
+      <c r="B65" t="s">
+        <v>429</v>
+      </c>
+      <c r="C65" t="s">
+        <v>38</v>
+      </c>
+      <c r="D65">
+        <v>219</v>
+      </c>
+      <c r="E65">
+        <v>27</v>
+      </c>
+      <c r="F65">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>7</v>
+      </c>
+      <c r="B66" t="s">
+        <v>430</v>
+      </c>
+      <c r="C66" t="s">
+        <v>38</v>
+      </c>
+      <c r="D66">
+        <v>29</v>
+      </c>
+      <c r="E66">
+        <v>34</v>
+      </c>
+      <c r="F66">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="67"/>
+    <row r="68">
+      <c r="A68">
+        <v>9</v>
+      </c>
+      <c r="B68" t="s">
+        <v>202</v>
+      </c>
+      <c r="C68" t="s">
+        <v>35</v>
+      </c>
+      <c r="D68">
+        <v>29</v>
+      </c>
+      <c r="E68">
+        <v>54</v>
+      </c>
+      <c r="F68">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="s">
+        <v>30</v>
+      </c>
+      <c r="B69" t="s">
+        <v>30</v>
+      </c>
+      <c r="C69" t="s">
+        <v>36</v>
+      </c>
+      <c r="D69">
+        <v>15</v>
+      </c>
+      <c r="E69">
+        <v>26</v>
+      </c>
+      <c r="F69">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>1</v>
+      </c>
+      <c r="B70" t="s">
+        <v>431</v>
+      </c>
+      <c r="C70" t="s">
+        <v>38</v>
+      </c>
+      <c r="D70">
+        <v>14</v>
+      </c>
+      <c r="E70">
         <v>28</v>
       </c>
+      <c r="F70">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="71"/>
+    <row r="72">
+      <c r="A72">
+        <v>10</v>
+      </c>
+      <c r="B72" t="s">
+        <v>14</v>
+      </c>
+      <c r="C72" t="s">
+        <v>35</v>
+      </c>
+      <c r="D72">
+        <v>6356</v>
+      </c>
+      <c r="E72">
+        <v>1921</v>
+      </c>
+      <c r="F72">
+        <v>8277</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="s">
+        <v>30</v>
+      </c>
+      <c r="B73" t="s">
+        <v>30</v>
+      </c>
+      <c r="C73" t="s">
+        <v>36</v>
+      </c>
+      <c r="D73">
+        <v>240</v>
+      </c>
+      <c r="E73">
+        <v>116</v>
+      </c>
+      <c r="F73">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>1</v>
+      </c>
+      <c r="B74" t="s">
+        <v>432</v>
+      </c>
+      <c r="C74" t="s">
+        <v>38</v>
+      </c>
+      <c r="D74">
+        <v>5881</v>
+      </c>
+      <c r="E74">
+        <v>585</v>
+      </c>
+      <c r="F74">
+        <v>6466</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>2</v>
+      </c>
+      <c r="B75" t="s">
+        <v>433</v>
+      </c>
+      <c r="C75" t="s">
+        <v>38</v>
+      </c>
+      <c r="D75">
+        <v>82</v>
+      </c>
+      <c r="E75">
+        <v>54</v>
+      </c>
+      <c r="F75">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>3</v>
+      </c>
+      <c r="B76" t="s">
+        <v>434</v>
+      </c>
+      <c r="C76" t="s">
+        <v>38</v>
+      </c>
+      <c r="D76">
+        <v>76</v>
+      </c>
+      <c r="E76">
+        <v>478</v>
+      </c>
+      <c r="F76">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>4</v>
+      </c>
+      <c r="B77" t="s">
+        <v>435</v>
+      </c>
+      <c r="C77" t="s">
+        <v>38</v>
+      </c>
+      <c r="D77">
+        <v>26</v>
+      </c>
+      <c r="E77">
+        <v>633</v>
+      </c>
+      <c r="F77">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>5</v>
+      </c>
+      <c r="B78" t="s">
+        <v>436</v>
+      </c>
+      <c r="C78" t="s">
+        <v>38</v>
+      </c>
+      <c r="D78">
+        <v>20</v>
+      </c>
+      <c r="E78">
+        <v>26</v>
+      </c>
+      <c r="F78">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>6</v>
+      </c>
+      <c r="B79" t="s">
+        <v>437</v>
+      </c>
+      <c r="C79" t="s">
+        <v>38</v>
+      </c>
+      <c r="D79">
+        <v>19</v>
+      </c>
+      <c r="E79">
+        <v>13</v>
+      </c>
+      <c r="F79">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>7</v>
+      </c>
+      <c r="B80" t="s">
+        <v>438</v>
+      </c>
+      <c r="C80" t="s">
+        <v>38</v>
+      </c>
+      <c r="D80">
+        <v>12</v>
+      </c>
+      <c r="E80">
+        <v>16</v>
+      </c>
+      <c r="F80">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="81"/>
+    <row r="82">
+      <c r="A82">
+        <v>12</v>
+      </c>
+      <c r="B82" t="s">
+        <v>15</v>
+      </c>
+      <c r="C82" t="s">
+        <v>35</v>
+      </c>
+      <c r="D82">
+        <v>13951</v>
+      </c>
+      <c r="E82">
+        <v>7778</v>
+      </c>
+      <c r="F82">
+        <v>21729</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="s">
+        <v>30</v>
+      </c>
+      <c r="B83" t="s">
+        <v>30</v>
+      </c>
+      <c r="C83" t="s">
+        <v>36</v>
+      </c>
+      <c r="D83">
+        <v>483</v>
+      </c>
+      <c r="E83">
+        <v>361</v>
+      </c>
+      <c r="F83">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>1</v>
+      </c>
+      <c r="B84" t="s">
+        <v>439</v>
+      </c>
+      <c r="C84" t="s">
+        <v>38</v>
+      </c>
+      <c r="D84">
+        <v>909</v>
+      </c>
+      <c r="E84">
+        <v>4024</v>
+      </c>
+      <c r="F84">
+        <v>4933</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>2</v>
+      </c>
+      <c r="B85" t="s">
+        <v>440</v>
+      </c>
+      <c r="C85" t="s">
+        <v>38</v>
+      </c>
+      <c r="D85">
+        <v>2634</v>
+      </c>
+      <c r="E85">
+        <v>2890</v>
+      </c>
+      <c r="F85">
+        <v>5524</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>3</v>
+      </c>
+      <c r="B86" t="s">
+        <v>441</v>
+      </c>
+      <c r="C86" t="s">
+        <v>38</v>
+      </c>
+      <c r="D86">
+        <v>281</v>
+      </c>
+      <c r="E86">
+        <v>71</v>
+      </c>
+      <c r="F86">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>4</v>
+      </c>
+      <c r="B87" t="s">
+        <v>442</v>
+      </c>
+      <c r="C87" t="s">
+        <v>38</v>
+      </c>
+      <c r="D87">
+        <v>3770</v>
+      </c>
+      <c r="E87">
+        <v>163</v>
+      </c>
+      <c r="F87">
+        <v>3933</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>5</v>
+      </c>
+      <c r="B88" t="s">
+        <v>443</v>
+      </c>
+      <c r="C88" t="s">
+        <v>38</v>
+      </c>
+      <c r="D88">
+        <v>73</v>
+      </c>
+      <c r="E88">
+        <v>158</v>
+      </c>
+      <c r="F88">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>6</v>
+      </c>
+      <c r="B89" t="s">
+        <v>444</v>
+      </c>
+      <c r="C89" t="s">
+        <v>38</v>
+      </c>
+      <c r="D89">
+        <v>286</v>
+      </c>
+      <c r="E89">
+        <v>36</v>
+      </c>
+      <c r="F89">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>7</v>
+      </c>
+      <c r="B90" t="s">
+        <v>445</v>
+      </c>
+      <c r="C90" t="s">
+        <v>38</v>
+      </c>
+      <c r="D90">
+        <v>5515</v>
+      </c>
+      <c r="E90">
+        <v>75</v>
+      </c>
+      <c r="F90">
+        <v>5590</v>
+      </c>
+    </row>
+    <row r="91"/>
+    <row r="92">
+      <c r="A92">
+        <v>13</v>
+      </c>
+      <c r="B92" t="s">
+        <v>16</v>
+      </c>
+      <c r="C92" t="s">
+        <v>35</v>
+      </c>
+      <c r="D92">
+        <v>1830</v>
+      </c>
+      <c r="E92">
+        <v>7118</v>
+      </c>
+      <c r="F92">
+        <v>8948</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="s">
+        <v>30</v>
+      </c>
+      <c r="B93" t="s">
+        <v>30</v>
+      </c>
+      <c r="C93" t="s">
+        <v>36</v>
+      </c>
+      <c r="D93">
+        <v>60</v>
+      </c>
+      <c r="E93">
+        <v>288</v>
+      </c>
+      <c r="F93">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>1</v>
+      </c>
+      <c r="B94" t="s">
+        <v>446</v>
+      </c>
+      <c r="C94" t="s">
+        <v>38</v>
+      </c>
+      <c r="D94">
+        <v>1413</v>
+      </c>
+      <c r="E94">
+        <v>6406</v>
+      </c>
+      <c r="F94">
+        <v>7819</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>2</v>
+      </c>
+      <c r="B95" t="s">
+        <v>447</v>
+      </c>
+      <c r="C95" t="s">
+        <v>38</v>
+      </c>
+      <c r="D95">
+        <v>209</v>
+      </c>
+      <c r="E95">
+        <v>42</v>
+      </c>
+      <c r="F95">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>3</v>
+      </c>
+      <c r="B96" t="s">
+        <v>448</v>
+      </c>
+      <c r="C96" t="s">
+        <v>38</v>
+      </c>
+      <c r="D96">
+        <v>90</v>
+      </c>
+      <c r="E96">
+        <v>27</v>
+      </c>
+      <c r="F96">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>4</v>
+      </c>
+      <c r="B97" t="s">
+        <v>449</v>
+      </c>
+      <c r="C97" t="s">
+        <v>38</v>
+      </c>
+      <c r="D97">
+        <v>12</v>
+      </c>
+      <c r="E97">
+        <v>201</v>
+      </c>
+      <c r="F97">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>5</v>
+      </c>
+      <c r="B98" t="s">
+        <v>450</v>
+      </c>
+      <c r="C98" t="s">
+        <v>38</v>
+      </c>
+      <c r="D98">
+        <v>33</v>
+      </c>
+      <c r="E98">
+        <v>19</v>
+      </c>
+      <c r="F98">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>6</v>
+      </c>
+      <c r="B99" t="s">
+        <v>451</v>
+      </c>
+      <c r="C99" t="s">
+        <v>38</v>
+      </c>
+      <c r="D99">
+        <v>13</v>
+      </c>
+      <c r="E99">
+        <v>135</v>
+      </c>
+      <c r="F99">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="100"/>
+    <row r="101">
+      <c r="A101">
+        <v>14</v>
+      </c>
+      <c r="B101" t="s">
+        <v>17</v>
+      </c>
+      <c r="C101" t="s">
+        <v>35</v>
+      </c>
+      <c r="D101">
+        <v>6963</v>
+      </c>
+      <c r="E101">
+        <v>11100</v>
+      </c>
+      <c r="F101">
+        <v>18063</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="s">
+        <v>30</v>
+      </c>
+      <c r="B102" t="s">
+        <v>30</v>
+      </c>
+      <c r="C102" t="s">
+        <v>36</v>
+      </c>
+      <c r="D102">
+        <v>268</v>
+      </c>
+      <c r="E102">
+        <v>363</v>
+      </c>
+      <c r="F102">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>1</v>
+      </c>
+      <c r="B103" t="s">
+        <v>452</v>
+      </c>
+      <c r="C103" t="s">
+        <v>38</v>
+      </c>
+      <c r="D103">
+        <v>402</v>
+      </c>
+      <c r="E103">
+        <v>5702</v>
+      </c>
+      <c r="F103">
+        <v>6104</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>2</v>
+      </c>
+      <c r="B104" t="s">
+        <v>453</v>
+      </c>
+      <c r="C104" t="s">
+        <v>38</v>
+      </c>
+      <c r="D104">
+        <v>4913</v>
+      </c>
+      <c r="E104">
+        <v>274</v>
+      </c>
+      <c r="F104">
+        <v>5187</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>3</v>
+      </c>
+      <c r="B105" t="s">
+        <v>454</v>
+      </c>
+      <c r="C105" t="s">
+        <v>38</v>
+      </c>
+      <c r="D105">
+        <v>47</v>
+      </c>
+      <c r="E105">
+        <v>59</v>
+      </c>
+      <c r="F105">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>4</v>
+      </c>
+      <c r="B106" t="s">
+        <v>455</v>
+      </c>
+      <c r="C106" t="s">
+        <v>38</v>
+      </c>
+      <c r="D106">
+        <v>22</v>
+      </c>
+      <c r="E106">
+        <v>37</v>
+      </c>
+      <c r="F106">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>5</v>
+      </c>
+      <c r="B107" t="s">
+        <v>456</v>
+      </c>
+      <c r="C107" t="s">
+        <v>38</v>
+      </c>
+      <c r="D107">
+        <v>278</v>
+      </c>
+      <c r="E107">
+        <v>4348</v>
+      </c>
+      <c r="F107">
+        <v>4626</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>6</v>
+      </c>
+      <c r="B108" t="s">
+        <v>457</v>
+      </c>
+      <c r="C108" t="s">
+        <v>38</v>
+      </c>
+      <c r="D108">
+        <v>60</v>
+      </c>
+      <c r="E108">
+        <v>9</v>
+      </c>
+      <c r="F108">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>7</v>
+      </c>
+      <c r="B109" t="s">
+        <v>458</v>
+      </c>
+      <c r="C109" t="s">
+        <v>38</v>
+      </c>
+      <c r="D109">
+        <v>973</v>
+      </c>
+      <c r="E109">
+        <v>308</v>
+      </c>
+      <c r="F109">
+        <v>1281</v>
+      </c>
+    </row>
+    <row r="110"/>
+    <row r="111">
+      <c r="A111">
+        <v>15</v>
+      </c>
+      <c r="B111" t="s">
+        <v>18</v>
+      </c>
+      <c r="C111" t="s">
+        <v>35</v>
+      </c>
+      <c r="D111">
+        <v>856</v>
+      </c>
+      <c r="E111">
+        <v>578</v>
+      </c>
+      <c r="F111">
+        <v>1434</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="s">
+        <v>30</v>
+      </c>
+      <c r="B112" t="s">
+        <v>30</v>
+      </c>
+      <c r="C112" t="s">
+        <v>36</v>
+      </c>
+      <c r="D112">
+        <v>160</v>
+      </c>
+      <c r="E112">
+        <v>61</v>
+      </c>
+      <c r="F112">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>1</v>
+      </c>
+      <c r="B113" t="s">
+        <v>459</v>
+      </c>
+      <c r="C113" t="s">
+        <v>38</v>
+      </c>
+      <c r="D113">
+        <v>579</v>
+      </c>
+      <c r="E113">
+        <v>499</v>
+      </c>
+      <c r="F113">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>2</v>
+      </c>
+      <c r="B114" t="s">
+        <v>460</v>
+      </c>
+      <c r="C114" t="s">
+        <v>38</v>
+      </c>
+      <c r="D114">
+        <v>74</v>
+      </c>
+      <c r="E114">
+        <v>10</v>
+      </c>
+      <c r="F114">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>3</v>
+      </c>
+      <c r="B115" t="s">
+        <v>461</v>
+      </c>
+      <c r="C115" t="s">
+        <v>38</v>
+      </c>
+      <c r="D115">
+        <v>43</v>
+      </c>
+      <c r="E115">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="116"/>
+    <row r="117">
+      <c r="A117">
+        <v>16</v>
+      </c>
+      <c r="B117" t="s">
+        <v>19</v>
+      </c>
+      <c r="C117" t="s">
+        <v>35</v>
+      </c>
+      <c r="D117">
+        <v>4594</v>
+      </c>
+      <c r="E117">
+        <v>1136</v>
+      </c>
+      <c r="F117">
+        <v>5730</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="s">
+        <v>30</v>
+      </c>
+      <c r="B118" t="s">
+        <v>30</v>
+      </c>
+      <c r="C118" t="s">
+        <v>36</v>
+      </c>
+      <c r="D118">
+        <v>152</v>
+      </c>
+      <c r="E118">
+        <v>52</v>
+      </c>
+      <c r="F118">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>1</v>
+      </c>
+      <c r="B119" t="s">
+        <v>462</v>
+      </c>
+      <c r="C119" t="s">
+        <v>38</v>
+      </c>
+      <c r="D119">
+        <v>1029</v>
+      </c>
+      <c r="E119">
+        <v>313</v>
+      </c>
+      <c r="F119">
+        <v>1342</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>2</v>
+      </c>
+      <c r="B120" t="s">
+        <v>463</v>
+      </c>
+      <c r="C120" t="s">
+        <v>38</v>
+      </c>
+      <c r="D120">
+        <v>3250</v>
+      </c>
+      <c r="E120">
+        <v>732</v>
+      </c>
+      <c r="F120">
+        <v>3982</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>3</v>
+      </c>
+      <c r="B121" t="s">
+        <v>464</v>
+      </c>
+      <c r="C121" t="s">
+        <v>38</v>
+      </c>
+      <c r="D121">
+        <v>52</v>
+      </c>
+      <c r="E121">
+        <v>19</v>
+      </c>
+      <c r="F121">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>4</v>
+      </c>
+      <c r="B122" t="s">
+        <v>465</v>
+      </c>
+      <c r="C122" t="s">
+        <v>38</v>
+      </c>
+      <c r="D122">
+        <v>30</v>
+      </c>
+      <c r="E122">
+        <v>14</v>
+      </c>
+      <c r="F122">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>5</v>
+      </c>
+      <c r="B123" t="s">
+        <v>466</v>
+      </c>
+      <c r="C123" t="s">
+        <v>38</v>
+      </c>
+      <c r="D123">
+        <v>2</v>
+      </c>
+      <c r="E123">
+        <v>2</v>
+      </c>
+      <c r="F123">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>6</v>
+      </c>
+      <c r="B124" t="s">
+        <v>467</v>
+      </c>
+      <c r="C124" t="s">
+        <v>38</v>
+      </c>
+      <c r="D124">
+        <v>79</v>
+      </c>
+      <c r="E124">
+        <v>4</v>
+      </c>
+      <c r="F124">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="125"/>
+    <row r="126">
+      <c r="A126">
+        <v>17</v>
+      </c>
+      <c r="B126" t="s">
+        <v>20</v>
+      </c>
+      <c r="C126" t="s">
+        <v>35</v>
+      </c>
+      <c r="D126">
+        <v>4120</v>
+      </c>
+      <c r="E126">
+        <v>863</v>
+      </c>
+      <c r="F126">
+        <v>4983</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="s">
+        <v>30</v>
+      </c>
+      <c r="B127" t="s">
+        <v>30</v>
+      </c>
+      <c r="C127" t="s">
+        <v>36</v>
+      </c>
+      <c r="D127">
+        <v>173</v>
+      </c>
+      <c r="E127">
+        <v>69</v>
+      </c>
+      <c r="F127">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>1</v>
+      </c>
+      <c r="B128" t="s">
+        <v>468</v>
+      </c>
+      <c r="C128" t="s">
+        <v>38</v>
+      </c>
+      <c r="D128">
+        <v>3723</v>
+      </c>
+      <c r="E128">
+        <v>659</v>
+      </c>
+      <c r="F128">
+        <v>4382</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>2</v>
+      </c>
+      <c r="B129" t="s">
+        <v>469</v>
+      </c>
+      <c r="C129" t="s">
+        <v>38</v>
+      </c>
+      <c r="D129">
+        <v>81</v>
+      </c>
+      <c r="E129">
+        <v>58</v>
+      </c>
+      <c r="F129">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>3</v>
+      </c>
+      <c r="B130" t="s">
+        <v>470</v>
+      </c>
+      <c r="C130" t="s">
+        <v>38</v>
+      </c>
+      <c r="D130">
+        <v>10</v>
+      </c>
+      <c r="E130">
+        <v>17</v>
+      </c>
+      <c r="F130">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>4</v>
+      </c>
+      <c r="B131" t="s">
+        <v>471</v>
+      </c>
+      <c r="C131" t="s">
+        <v>38</v>
+      </c>
+      <c r="D131">
+        <v>24</v>
+      </c>
+      <c r="E131">
+        <v>23</v>
+      </c>
+      <c r="F131">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>5</v>
+      </c>
+      <c r="B132" t="s">
+        <v>472</v>
+      </c>
+      <c r="C132" t="s">
+        <v>38</v>
+      </c>
+      <c r="D132">
+        <v>10</v>
+      </c>
+      <c r="E132">
+        <v>19</v>
+      </c>
+      <c r="F132">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>6</v>
+      </c>
+      <c r="B133" t="s">
+        <v>473</v>
+      </c>
+      <c r="C133" t="s">
+        <v>38</v>
+      </c>
+      <c r="D133">
+        <v>29</v>
+      </c>
+      <c r="E133">
+        <v>4</v>
+      </c>
+      <c r="F133">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>7</v>
+      </c>
+      <c r="B134" t="s">
+        <v>474</v>
+      </c>
+      <c r="C134" t="s">
+        <v>38</v>
+      </c>
+      <c r="D134">
+        <v>70</v>
+      </c>
+      <c r="E134">
+        <v>14</v>
+      </c>
+      <c r="F134">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="135"/>
+    <row r="136">
+      <c r="A136">
+        <v>24</v>
+      </c>
+      <c r="B136" t="s">
+        <v>21</v>
+      </c>
+      <c r="C136" t="s">
+        <v>35</v>
+      </c>
+      <c r="D136">
+        <v>687</v>
+      </c>
+      <c r="E136">
+        <v>1720</v>
+      </c>
+      <c r="F136">
+        <v>2407</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="s">
+        <v>30</v>
+      </c>
+      <c r="B137" t="s">
+        <v>30</v>
+      </c>
+      <c r="C137" t="s">
+        <v>36</v>
+      </c>
+      <c r="D137">
+        <v>42</v>
+      </c>
+      <c r="E137">
+        <v>73</v>
+      </c>
+      <c r="F137">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>1</v>
+      </c>
+      <c r="B138" t="s">
+        <v>475</v>
+      </c>
+      <c r="C138" t="s">
+        <v>38</v>
+      </c>
+      <c r="D138">
+        <v>633</v>
+      </c>
+      <c r="E138">
+        <v>1636</v>
+      </c>
+      <c r="F138">
+        <v>2269</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>2</v>
+      </c>
+      <c r="B139" t="s">
+        <v>476</v>
+      </c>
+      <c r="C139" t="s">
+        <v>38</v>
+      </c>
+      <c r="D139">
+        <v>12</v>
+      </c>
+      <c r="E139">
+        <v>11</v>
+      </c>
+      <c r="F139">
+        <v>23</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
       <c r="B1" s="1" t="s">
-        <v>29</v>
+        <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>30</v>
+        <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>366</v>
+        <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>27</v>
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C2" t="s">
+        <v>477</v>
+      </c>
+      <c r="D2" t="s">
+        <v>478</v>
+      </c>
+      <c r="E2" t="s">
+        <v>479</v>
+      </c>
+      <c r="F2" t="s">
+        <v>480</v>
+      </c>
+      <c r="G2">
+        <v>2133</v>
+      </c>
+      <c r="H2">
+        <v>17003</v>
+      </c>
+      <c r="I2">
+        <v>15042</v>
+      </c>
+      <c r="J2">
+        <v>17466</v>
+      </c>
+      <c r="K2">
+        <v>8073</v>
+      </c>
+      <c r="L2">
+        <v>231</v>
+      </c>
+      <c r="M2">
+        <v>2049</v>
+      </c>
+      <c r="N2">
+        <v>6593</v>
+      </c>
+      <c r="O2">
+        <v>244</v>
+      </c>
+      <c r="P2">
+        <v>746</v>
+      </c>
+      <c r="Q2">
+        <v>14115</v>
+      </c>
+      <c r="R2">
+        <v>7389</v>
+      </c>
+      <c r="S2">
+        <v>12790</v>
+      </c>
+      <c r="T2">
+        <v>16073</v>
+      </c>
+      <c r="U2">
+        <v>119947</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="G3">
+        <v>2133</v>
+      </c>
+      <c r="H3">
+        <v>17003</v>
+      </c>
+      <c r="I3">
+        <v>15042</v>
+      </c>
+      <c r="J3">
+        <v>17466</v>
+      </c>
+      <c r="K3">
+        <v>8073</v>
+      </c>
+      <c r="L3">
+        <v>231</v>
+      </c>
+      <c r="M3">
+        <v>2049</v>
+      </c>
+      <c r="N3">
+        <v>6593</v>
+      </c>
+      <c r="O3">
+        <v>244</v>
+      </c>
+      <c r="P3">
+        <v>746</v>
+      </c>
+      <c r="Q3">
+        <v>14115</v>
+      </c>
+      <c r="R3">
+        <v>7389</v>
+      </c>
+      <c r="S3">
+        <v>12790</v>
+      </c>
+      <c r="T3">
+        <v>16073</v>
+      </c>
+      <c r="U3">
+        <v>119947</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>31</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D2">
         <v>2133</v>
       </c>
       <c r="E2">
         <v>2133</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C3" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D3">
         <v>872</v>
       </c>
       <c r="E3">
         <v>872</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>367</v>
+        <v>481</v>
       </c>
       <c r="C4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D4">
         <v>716</v>
       </c>
       <c r="E4">
         <v>716</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>368</v>
+        <v>482</v>
       </c>
       <c r="C5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D5">
         <v>259</v>
       </c>
       <c r="E5">
         <v>259</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>369</v>
+        <v>483</v>
       </c>
       <c r="C6" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D6">
         <v>98</v>
       </c>
       <c r="E6">
         <v>98</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>370</v>
+        <v>484</v>
       </c>
       <c r="C7" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D7">
         <v>86</v>
       </c>
       <c r="E7">
         <v>86</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>371</v>
+        <v>485</v>
       </c>
       <c r="C8" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D8">
         <v>102</v>
       </c>
       <c r="E8">
         <v>102</v>
       </c>
     </row>
     <row r="9"/>
     <row r="10">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10" t="s">
         <v>7</v>
       </c>
       <c r="C10" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D10">
         <v>17003</v>
       </c>
       <c r="E10">
         <v>17003</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B11" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D11">
         <v>1808</v>
       </c>
       <c r="E11">
         <v>1808</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>372</v>
+        <v>486</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D12">
         <v>12618</v>
       </c>
       <c r="E12">
         <v>12618</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
-        <v>373</v>
+        <v>487</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D13">
         <v>2012</v>
       </c>
       <c r="E13">
         <v>2012</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>3</v>
       </c>
       <c r="B14" t="s">
-        <v>374</v>
+        <v>488</v>
       </c>
       <c r="C14" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D14">
         <v>158</v>
       </c>
       <c r="E14">
         <v>158</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>4</v>
       </c>
       <c r="B15" t="s">
-        <v>375</v>
+        <v>489</v>
       </c>
       <c r="C15" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D15">
         <v>250</v>
       </c>
       <c r="E15">
         <v>250</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>5</v>
       </c>
       <c r="B16" t="s">
-        <v>376</v>
+        <v>490</v>
       </c>
       <c r="C16" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D16">
         <v>157</v>
       </c>
       <c r="E16">
         <v>157</v>
       </c>
     </row>
     <row r="17"/>
     <row r="18">
       <c r="A18">
         <v>3</v>
       </c>
       <c r="B18" t="s">
         <v>8</v>
       </c>
       <c r="C18" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D18">
         <v>15042</v>
       </c>
       <c r="E18">
         <v>15042</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B19" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C19" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D19">
         <v>1576</v>
       </c>
       <c r="E19">
         <v>1576</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1</v>
       </c>
       <c r="B20" t="s">
-        <v>377</v>
+        <v>491</v>
       </c>
       <c r="C20" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D20">
         <v>12267</v>
       </c>
       <c r="E20">
         <v>12267</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>2</v>
       </c>
       <c r="B21" t="s">
-        <v>378</v>
+        <v>492</v>
       </c>
       <c r="C21" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D21">
         <v>631</v>
       </c>
       <c r="E21">
         <v>631</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>3</v>
       </c>
       <c r="B22" t="s">
-        <v>379</v>
+        <v>493</v>
       </c>
       <c r="C22" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D22">
         <v>365</v>
       </c>
       <c r="E22">
         <v>365</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>4</v>
       </c>
       <c r="B23" t="s">
-        <v>380</v>
+        <v>494</v>
       </c>
       <c r="C23" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D23">
         <v>123</v>
       </c>
       <c r="E23">
         <v>123</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>5</v>
       </c>
       <c r="B24" t="s">
-        <v>381</v>
+        <v>495</v>
       </c>
       <c r="C24" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D24">
         <v>80</v>
       </c>
       <c r="E24">
         <v>80</v>
       </c>
     </row>
     <row r="25"/>
     <row r="26">
       <c r="A26">
         <v>4</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D26">
         <v>17466</v>
       </c>
       <c r="E26">
         <v>17466</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B27" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C27" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D27">
         <v>1468</v>
       </c>
       <c r="E27">
         <v>1468</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1</v>
       </c>
       <c r="B28" t="s">
-        <v>382</v>
+        <v>496</v>
       </c>
       <c r="C28" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D28">
         <v>2330</v>
       </c>
       <c r="E28">
         <v>2330</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>2</v>
       </c>
       <c r="B29" t="s">
-        <v>383</v>
+        <v>497</v>
       </c>
       <c r="C29" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D29">
         <v>7569</v>
       </c>
       <c r="E29">
         <v>7569</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>384</v>
+        <v>498</v>
       </c>
       <c r="C30" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D30">
         <v>606</v>
       </c>
       <c r="E30">
         <v>606</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>4</v>
       </c>
       <c r="B31" t="s">
-        <v>385</v>
+        <v>499</v>
       </c>
       <c r="C31" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D31">
         <v>5177</v>
       </c>
       <c r="E31">
         <v>5177</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>5</v>
       </c>
       <c r="B32" t="s">
-        <v>386</v>
+        <v>500</v>
       </c>
       <c r="C32" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D32">
         <v>316</v>
       </c>
       <c r="E32">
         <v>316</v>
       </c>
     </row>
     <row r="33"/>
     <row r="34">
       <c r="A34">
         <v>5</v>
       </c>
       <c r="B34" t="s">
         <v>10</v>
       </c>
       <c r="C34" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D34">
         <v>8073</v>
       </c>
       <c r="E34">
         <v>8073</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B35" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C35" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D35">
         <v>819</v>
       </c>
       <c r="E35">
         <v>819</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1</v>
       </c>
       <c r="B36" t="s">
-        <v>387</v>
+        <v>501</v>
       </c>
       <c r="C36" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D36">
         <v>5592</v>
       </c>
       <c r="E36">
         <v>5592</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>2</v>
       </c>
       <c r="B37" t="s">
-        <v>388</v>
+        <v>502</v>
       </c>
       <c r="C37" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D37">
         <v>520</v>
       </c>
       <c r="E37">
         <v>520</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>3</v>
       </c>
       <c r="B38" t="s">
-        <v>389</v>
+        <v>503</v>
       </c>
       <c r="C38" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D38">
         <v>120</v>
       </c>
       <c r="E38">
         <v>120</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>4</v>
       </c>
       <c r="B39" t="s">
-        <v>390</v>
+        <v>504</v>
       </c>
       <c r="C39" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D39">
         <v>663</v>
       </c>
       <c r="E39">
         <v>663</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>5</v>
       </c>
       <c r="B40" t="s">
-        <v>391</v>
+        <v>505</v>
       </c>
       <c r="C40" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D40">
         <v>359</v>
       </c>
       <c r="E40">
         <v>359</v>
       </c>
     </row>
     <row r="41"/>
     <row r="42">
       <c r="A42">
         <v>6</v>
       </c>
       <c r="B42" t="s">
         <v>11</v>
       </c>
       <c r="C42" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D42">
         <v>231</v>
       </c>
       <c r="E42">
         <v>231</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B43" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C43" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D43">
         <v>130</v>
       </c>
       <c r="E43">
         <v>130</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1</v>
       </c>
       <c r="B44" t="s">
-        <v>392</v>
+        <v>506</v>
       </c>
       <c r="C44" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D44">
         <v>101</v>
       </c>
       <c r="E44">
         <v>101</v>
       </c>
     </row>
     <row r="45"/>
     <row r="46">
       <c r="A46">
         <v>7</v>
       </c>
       <c r="B46" t="s">
         <v>12</v>
       </c>
       <c r="C46" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D46">
         <v>2049</v>
       </c>
       <c r="E46">
         <v>2049</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B47" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C47" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D47">
         <v>533</v>
       </c>
       <c r="E47">
         <v>533</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1</v>
       </c>
       <c r="B48" t="s">
-        <v>393</v>
+        <v>507</v>
       </c>
       <c r="C48" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D48">
         <v>803</v>
       </c>
       <c r="E48">
         <v>803</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2</v>
       </c>
       <c r="B49" t="s">
-        <v>394</v>
+        <v>508</v>
       </c>
       <c r="C49" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D49">
         <v>260</v>
       </c>
       <c r="E49">
         <v>260</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>3</v>
       </c>
       <c r="B50" t="s">
-        <v>395</v>
+        <v>509</v>
       </c>
       <c r="C50" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D50">
         <v>230</v>
       </c>
       <c r="E50">
         <v>230</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>4</v>
       </c>
       <c r="B51" t="s">
-        <v>396</v>
+        <v>510</v>
       </c>
       <c r="C51" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D51">
         <v>138</v>
       </c>
       <c r="E51">
         <v>138</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>5</v>
       </c>
       <c r="B52" t="s">
-        <v>397</v>
+        <v>511</v>
       </c>
       <c r="C52" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D52">
         <v>85</v>
       </c>
       <c r="E52">
         <v>85</v>
       </c>
     </row>
     <row r="53"/>
     <row r="54">
       <c r="A54">
         <v>8</v>
       </c>
       <c r="B54" t="s">
         <v>13</v>
       </c>
       <c r="C54" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D54">
         <v>6593</v>
       </c>
       <c r="E54">
         <v>6593</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B55" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C55" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D55">
         <v>599</v>
       </c>
       <c r="E55">
         <v>599</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1</v>
       </c>
       <c r="B56" t="s">
-        <v>398</v>
+        <v>512</v>
       </c>
       <c r="C56" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D56">
         <v>1874</v>
       </c>
       <c r="E56">
         <v>1874</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>2</v>
       </c>
       <c r="B57" t="s">
-        <v>399</v>
+        <v>513</v>
       </c>
       <c r="C57" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D57">
         <v>558</v>
       </c>
       <c r="E57">
         <v>558</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>3</v>
       </c>
       <c r="B58" t="s">
-        <v>400</v>
+        <v>514</v>
       </c>
       <c r="C58" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D58">
         <v>3141</v>
       </c>
       <c r="E58">
         <v>3141</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>4</v>
       </c>
       <c r="B59" t="s">
-        <v>401</v>
+        <v>515</v>
       </c>
       <c r="C59" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D59">
         <v>75</v>
       </c>
       <c r="E59">
         <v>75</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>5</v>
       </c>
       <c r="B60" t="s">
-        <v>402</v>
+        <v>516</v>
       </c>
       <c r="C60" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D60">
         <v>346</v>
       </c>
       <c r="E60">
         <v>346</v>
       </c>
     </row>
     <row r="61"/>
     <row r="62">
       <c r="A62">
         <v>9</v>
       </c>
       <c r="B62" t="s">
-        <v>86</v>
+        <v>202</v>
       </c>
       <c r="C62" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D62">
         <v>244</v>
       </c>
       <c r="E62">
         <v>244</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B63" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C63" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D63">
         <v>43</v>
       </c>
       <c r="E63">
         <v>43</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>403</v>
+        <v>517</v>
       </c>
       <c r="C64" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D64">
         <v>91</v>
       </c>
       <c r="E64">
         <v>91</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2</v>
       </c>
       <c r="B65" t="s">
-        <v>404</v>
+        <v>518</v>
       </c>
       <c r="C65" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D65">
         <v>20</v>
       </c>
       <c r="E65">
         <v>20</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>3</v>
       </c>
       <c r="B66" t="s">
-        <v>405</v>
+        <v>519</v>
       </c>
       <c r="C66" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D66">
         <v>84</v>
       </c>
       <c r="E66">
         <v>84</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>4</v>
       </c>
       <c r="B67" t="s">
-        <v>406</v>
+        <v>520</v>
       </c>
       <c r="C67" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D67">
         <v>6</v>
       </c>
       <c r="E67">
         <v>6</v>
       </c>
     </row>
     <row r="68"/>
     <row r="69">
       <c r="A69">
         <v>10</v>
       </c>
       <c r="B69" t="s">
         <v>14</v>
       </c>
       <c r="C69" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D69">
         <v>746</v>
       </c>
       <c r="E69">
         <v>746</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B70" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C70" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D70">
         <v>123</v>
       </c>
       <c r="E70">
         <v>123</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1</v>
       </c>
       <c r="B71" t="s">
-        <v>407</v>
+        <v>521</v>
       </c>
       <c r="C71" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D71">
         <v>198</v>
       </c>
       <c r="E71">
         <v>198</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>2</v>
       </c>
       <c r="B72" t="s">
-        <v>408</v>
+        <v>522</v>
       </c>
       <c r="C72" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D72">
         <v>136</v>
       </c>
       <c r="E72">
         <v>136</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>3</v>
       </c>
       <c r="B73" t="s">
-        <v>409</v>
+        <v>523</v>
       </c>
       <c r="C73" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D73">
         <v>120</v>
       </c>
       <c r="E73">
         <v>120</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>4</v>
       </c>
       <c r="B74" t="s">
-        <v>410</v>
+        <v>524</v>
       </c>
       <c r="C74" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D74">
         <v>25</v>
       </c>
       <c r="E74">
         <v>25</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>5</v>
       </c>
       <c r="B75" t="s">
-        <v>411</v>
+        <v>525</v>
       </c>
       <c r="C75" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D75">
         <v>144</v>
       </c>
       <c r="E75">
         <v>144</v>
       </c>
     </row>
     <row r="76"/>
     <row r="77">
       <c r="A77">
         <v>12</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D77">
         <v>14115</v>
       </c>
       <c r="E77">
         <v>14115</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B78" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C78" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D78">
         <v>933</v>
       </c>
       <c r="E78">
         <v>933</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1</v>
       </c>
       <c r="B79" t="s">
-        <v>412</v>
+        <v>526</v>
       </c>
       <c r="C79" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D79">
         <v>10785</v>
       </c>
       <c r="E79">
         <v>10785</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>2</v>
       </c>
       <c r="B80" t="s">
-        <v>413</v>
+        <v>527</v>
       </c>
       <c r="C80" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D80">
         <v>1262</v>
       </c>
       <c r="E80">
         <v>1262</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>3</v>
       </c>
       <c r="B81" t="s">
-        <v>414</v>
+        <v>528</v>
       </c>
       <c r="C81" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D81">
         <v>131</v>
       </c>
       <c r="E81">
         <v>131</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>4</v>
       </c>
       <c r="B82" t="s">
-        <v>415</v>
+        <v>529</v>
       </c>
       <c r="C82" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D82">
         <v>489</v>
       </c>
       <c r="E82">
         <v>489</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>5</v>
       </c>
       <c r="B83" t="s">
-        <v>416</v>
+        <v>530</v>
       </c>
       <c r="C83" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D83">
         <v>515</v>
       </c>
       <c r="E83">
         <v>515</v>
       </c>
     </row>
     <row r="84"/>
     <row r="85">
       <c r="A85">
         <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>17</v>
       </c>
       <c r="C85" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D85">
         <v>7389</v>
       </c>
       <c r="E85">
         <v>7389</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B86" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C86" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D86">
         <v>606</v>
       </c>
       <c r="E86">
         <v>606</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1</v>
       </c>
       <c r="B87" t="s">
-        <v>417</v>
+        <v>531</v>
       </c>
       <c r="C87" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D87">
         <v>4143</v>
       </c>
       <c r="E87">
         <v>4143</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>2</v>
       </c>
       <c r="B88" t="s">
-        <v>418</v>
+        <v>532</v>
       </c>
       <c r="C88" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D88">
         <v>313</v>
       </c>
       <c r="E88">
         <v>313</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>3</v>
       </c>
       <c r="B89" t="s">
-        <v>419</v>
+        <v>533</v>
       </c>
       <c r="C89" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D89">
         <v>173</v>
       </c>
       <c r="E89">
         <v>173</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>4</v>
       </c>
       <c r="B90" t="s">
-        <v>420</v>
+        <v>534</v>
       </c>
       <c r="C90" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D90">
         <v>313</v>
       </c>
       <c r="E90">
         <v>313</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>5</v>
       </c>
       <c r="B91" t="s">
-        <v>421</v>
+        <v>535</v>
       </c>
       <c r="C91" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D91">
         <v>1841</v>
       </c>
       <c r="E91">
         <v>1841</v>
       </c>
     </row>
     <row r="92"/>
     <row r="93">
       <c r="A93">
         <v>16</v>
       </c>
       <c r="B93" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C93" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D93">
         <v>12790</v>
       </c>
       <c r="E93">
         <v>12790</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B94" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C94" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D94">
         <v>626</v>
       </c>
       <c r="E94">
         <v>626</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1</v>
       </c>
       <c r="B95" t="s">
-        <v>422</v>
+        <v>536</v>
       </c>
       <c r="C95" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D95">
         <v>10510</v>
       </c>
       <c r="E95">
         <v>10510</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>2</v>
       </c>
       <c r="B96" t="s">
-        <v>423</v>
+        <v>537</v>
       </c>
       <c r="C96" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D96">
         <v>705</v>
       </c>
       <c r="E96">
         <v>705</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>3</v>
       </c>
       <c r="B97" t="s">
-        <v>424</v>
+        <v>538</v>
       </c>
       <c r="C97" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D97">
         <v>546</v>
       </c>
       <c r="E97">
         <v>546</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>4</v>
       </c>
       <c r="B98" t="s">
-        <v>425</v>
+        <v>539</v>
       </c>
       <c r="C98" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D98">
         <v>94</v>
       </c>
       <c r="E98">
         <v>94</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>5</v>
       </c>
       <c r="B99" t="s">
-        <v>426</v>
+        <v>540</v>
       </c>
       <c r="C99" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D99">
         <v>309</v>
       </c>
       <c r="E99">
         <v>309</v>
       </c>
     </row>
     <row r="100"/>
     <row r="101">
       <c r="A101">
         <v>17</v>
       </c>
       <c r="B101" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C101" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D101">
         <v>16073</v>
       </c>
       <c r="E101">
         <v>16073</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B102" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C102" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D102">
         <v>865</v>
       </c>
       <c r="E102">
         <v>865</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1</v>
       </c>
       <c r="B103" t="s">
-        <v>427</v>
+        <v>541</v>
       </c>
       <c r="C103" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D103">
         <v>7746</v>
       </c>
       <c r="E103">
         <v>7746</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>2</v>
       </c>
       <c r="B104" t="s">
-        <v>428</v>
+        <v>542</v>
       </c>
       <c r="C104" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D104">
         <v>511</v>
       </c>
       <c r="E104">
         <v>511</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>3</v>
       </c>
       <c r="B105" t="s">
-        <v>429</v>
+        <v>543</v>
       </c>
       <c r="C105" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D105">
         <v>453</v>
       </c>
       <c r="E105">
         <v>453</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>4</v>
       </c>
       <c r="B106" t="s">
-        <v>430</v>
+        <v>544</v>
       </c>
       <c r="C106" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D106">
         <v>294</v>
       </c>
       <c r="E106">
         <v>294</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>5</v>
       </c>
       <c r="B107" t="s">
-        <v>431</v>
+        <v>545</v>
       </c>
       <c r="C107" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D107">
         <v>6204</v>
       </c>
       <c r="E107">
         <v>6204</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>86</v>
+        <v>202</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>432</v>
+        <v>546</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>264</v>
+        <v>18</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="W1" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="X1" s="1" t="s">
-        <v>265</v>
+        <v>21</v>
       </c>
       <c r="Y1" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C2" t="s">
-        <v>433</v>
+        <v>547</v>
       </c>
       <c r="D2" t="s">
-        <v>434</v>
+        <v>548</v>
       </c>
       <c r="E2" t="s">
-        <v>435</v>
+        <v>549</v>
       </c>
       <c r="F2" t="s">
-        <v>436</v>
+        <v>550</v>
       </c>
       <c r="G2">
         <v>12277</v>
       </c>
       <c r="H2">
         <v>20346</v>
       </c>
       <c r="I2">
         <v>11382</v>
       </c>
       <c r="J2">
         <v>21366</v>
       </c>
       <c r="K2">
         <v>18999</v>
       </c>
       <c r="L2">
         <v>2036</v>
       </c>
       <c r="M2">
         <v>2194</v>
       </c>
       <c r="N2">
         <v>22182</v>
       </c>
@@ -4390,54 +7196,54 @@
       </c>
       <c r="S2">
         <v>413</v>
       </c>
       <c r="T2">
         <v>20254</v>
       </c>
       <c r="U2">
         <v>2390</v>
       </c>
       <c r="V2">
         <v>10457</v>
       </c>
       <c r="W2">
         <v>6408</v>
       </c>
       <c r="X2">
         <v>586</v>
       </c>
       <c r="Y2">
         <v>209034</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="G3">
         <v>12277</v>
       </c>
       <c r="H3">
         <v>20346</v>
       </c>
       <c r="I3">
         <v>11382</v>
       </c>
       <c r="J3">
         <v>21366</v>
       </c>
       <c r="K3">
         <v>18999</v>
       </c>
       <c r="L3">
         <v>2036</v>
       </c>
       <c r="M3">
         <v>2194</v>
       </c>
       <c r="N3">
         <v>22182</v>
       </c>
@@ -4457,7685 +7263,7685 @@
         <v>413</v>
       </c>
       <c r="T3">
         <v>20254</v>
       </c>
       <c r="U3">
         <v>2390</v>
       </c>
       <c r="V3">
         <v>10457</v>
       </c>
       <c r="W3">
         <v>6408</v>
       </c>
       <c r="X3">
         <v>586</v>
       </c>
       <c r="Y3">
         <v>209034</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>436</v>
+        <v>550</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D2">
         <v>12277</v>
       </c>
       <c r="E2">
         <v>12277</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C3" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D3">
         <v>1229</v>
       </c>
       <c r="E3">
         <v>1229</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>437</v>
+        <v>551</v>
       </c>
       <c r="C4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D4">
         <v>3435</v>
       </c>
       <c r="E4">
         <v>3435</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>438</v>
+        <v>552</v>
       </c>
       <c r="C5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D5">
         <v>897</v>
       </c>
       <c r="E5">
         <v>897</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>439</v>
+        <v>553</v>
       </c>
       <c r="C6" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D6">
         <v>264</v>
       </c>
       <c r="E6">
         <v>264</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>440</v>
+        <v>554</v>
       </c>
       <c r="C7" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D7">
         <v>249</v>
       </c>
       <c r="E7">
         <v>249</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>441</v>
+        <v>555</v>
       </c>
       <c r="C8" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D8">
         <v>87</v>
       </c>
       <c r="E8">
         <v>87</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>442</v>
+        <v>556</v>
       </c>
       <c r="C9" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D9">
         <v>82</v>
       </c>
       <c r="E9">
         <v>82</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>443</v>
+        <v>557</v>
       </c>
       <c r="C10" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D10">
         <v>163</v>
       </c>
       <c r="E10">
         <v>163</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>444</v>
+        <v>558</v>
       </c>
       <c r="C11" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D11">
         <v>5871</v>
       </c>
       <c r="E11">
         <v>5871</v>
       </c>
     </row>
     <row r="12"/>
     <row r="13">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
         <v>7</v>
       </c>
       <c r="C13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D13">
         <v>20346</v>
       </c>
       <c r="E13">
         <v>20346</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B14" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C14" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D14">
         <v>3012</v>
       </c>
       <c r="E14">
         <v>3012</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>445</v>
+        <v>559</v>
       </c>
       <c r="C15" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D15">
         <v>10826</v>
       </c>
       <c r="E15">
         <v>10826</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>446</v>
+        <v>560</v>
       </c>
       <c r="C16" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D16">
         <v>1519</v>
       </c>
       <c r="E16">
         <v>1519</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>3</v>
       </c>
       <c r="B17" t="s">
-        <v>447</v>
+        <v>561</v>
       </c>
       <c r="C17" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D17">
         <v>514</v>
       </c>
       <c r="E17">
         <v>514</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>448</v>
+        <v>562</v>
       </c>
       <c r="C18" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D18">
         <v>273</v>
       </c>
       <c r="E18">
         <v>273</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>5</v>
       </c>
       <c r="B19" t="s">
-        <v>449</v>
+        <v>563</v>
       </c>
       <c r="C19" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D19">
         <v>775</v>
       </c>
       <c r="E19">
         <v>775</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>6</v>
       </c>
       <c r="B20" t="s">
-        <v>450</v>
+        <v>564</v>
       </c>
       <c r="C20" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D20">
         <v>409</v>
       </c>
       <c r="E20">
         <v>409</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>7</v>
       </c>
       <c r="B21" t="s">
-        <v>451</v>
+        <v>565</v>
       </c>
       <c r="C21" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D21">
         <v>557</v>
       </c>
       <c r="E21">
         <v>557</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>8</v>
       </c>
       <c r="B22" t="s">
-        <v>452</v>
+        <v>566</v>
       </c>
       <c r="C22" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D22">
         <v>2461</v>
       </c>
       <c r="E22">
         <v>2461</v>
       </c>
     </row>
     <row r="23"/>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>8</v>
       </c>
       <c r="C24" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D24">
         <v>11382</v>
       </c>
       <c r="E24">
         <v>11382</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B25" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C25" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D25">
         <v>1501</v>
       </c>
       <c r="E25">
         <v>1501</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1</v>
       </c>
       <c r="B26" t="s">
-        <v>453</v>
+        <v>567</v>
       </c>
       <c r="C26" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D26">
         <v>5922</v>
       </c>
       <c r="E26">
         <v>5922</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>2</v>
       </c>
       <c r="B27" t="s">
-        <v>454</v>
+        <v>568</v>
       </c>
       <c r="C27" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D27">
         <v>2252</v>
       </c>
       <c r="E27">
         <v>2252</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>3</v>
       </c>
       <c r="B28" t="s">
-        <v>455</v>
+        <v>569</v>
       </c>
       <c r="C28" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D28">
         <v>499</v>
       </c>
       <c r="E28">
         <v>499</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>4</v>
       </c>
       <c r="B29" t="s">
-        <v>456</v>
+        <v>570</v>
       </c>
       <c r="C29" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D29">
         <v>409</v>
       </c>
       <c r="E29">
         <v>409</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>5</v>
       </c>
       <c r="B30" t="s">
-        <v>457</v>
+        <v>571</v>
       </c>
       <c r="C30" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D30">
         <v>127</v>
       </c>
       <c r="E30">
         <v>127</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>6</v>
       </c>
       <c r="B31" t="s">
-        <v>458</v>
+        <v>572</v>
       </c>
       <c r="C31" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D31">
         <v>144</v>
       </c>
       <c r="E31">
         <v>144</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>7</v>
       </c>
       <c r="B32" t="s">
-        <v>459</v>
+        <v>573</v>
       </c>
       <c r="C32" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D32">
         <v>342</v>
       </c>
       <c r="E32">
         <v>342</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>8</v>
       </c>
       <c r="B33" t="s">
-        <v>460</v>
+        <v>574</v>
       </c>
       <c r="C33" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D33">
         <v>186</v>
       </c>
       <c r="E33">
         <v>186</v>
       </c>
     </row>
     <row r="34"/>
     <row r="35">
       <c r="A35">
         <v>4</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D35">
         <v>21366</v>
       </c>
       <c r="E35">
         <v>21366</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B36" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C36" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D36">
         <v>1774</v>
       </c>
       <c r="E36">
         <v>1774</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1</v>
       </c>
       <c r="B37" t="s">
-        <v>461</v>
+        <v>575</v>
       </c>
       <c r="C37" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D37">
         <v>4811</v>
       </c>
       <c r="E37">
         <v>4811</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>2</v>
       </c>
       <c r="B38" t="s">
-        <v>462</v>
+        <v>576</v>
       </c>
       <c r="C38" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D38">
         <v>9671</v>
       </c>
       <c r="E38">
         <v>9671</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>3</v>
       </c>
       <c r="B39" t="s">
-        <v>463</v>
+        <v>577</v>
       </c>
       <c r="C39" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D39">
         <v>3012</v>
       </c>
       <c r="E39">
         <v>3012</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>4</v>
       </c>
       <c r="B40" t="s">
-        <v>464</v>
+        <v>578</v>
       </c>
       <c r="C40" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D40">
         <v>1191</v>
       </c>
       <c r="E40">
         <v>1191</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>5</v>
       </c>
       <c r="B41" t="s">
-        <v>465</v>
+        <v>579</v>
       </c>
       <c r="C41" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D41">
         <v>265</v>
       </c>
       <c r="E41">
         <v>265</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>6</v>
       </c>
       <c r="B42" t="s">
-        <v>466</v>
+        <v>580</v>
       </c>
       <c r="C42" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D42">
         <v>167</v>
       </c>
       <c r="E42">
         <v>167</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>7</v>
       </c>
       <c r="B43" t="s">
-        <v>467</v>
+        <v>581</v>
       </c>
       <c r="C43" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D43">
         <v>324</v>
       </c>
       <c r="E43">
         <v>324</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>8</v>
       </c>
       <c r="B44" t="s">
-        <v>468</v>
+        <v>582</v>
       </c>
       <c r="C44" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D44">
         <v>151</v>
       </c>
       <c r="E44">
         <v>151</v>
       </c>
     </row>
     <row r="45"/>
     <row r="46">
       <c r="A46">
         <v>5</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D46">
         <v>18999</v>
       </c>
       <c r="E46">
         <v>18999</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B47" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C47" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D47">
         <v>1247</v>
       </c>
       <c r="E47">
         <v>1247</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1</v>
       </c>
       <c r="B48" t="s">
-        <v>469</v>
+        <v>583</v>
       </c>
       <c r="C48" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D48">
         <v>15245</v>
       </c>
       <c r="E48">
         <v>15245</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2</v>
       </c>
       <c r="B49" t="s">
-        <v>470</v>
+        <v>584</v>
       </c>
       <c r="C49" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D49">
         <v>411</v>
       </c>
       <c r="E49">
         <v>411</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>3</v>
       </c>
       <c r="B50" t="s">
-        <v>471</v>
+        <v>585</v>
       </c>
       <c r="C50" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D50">
         <v>452</v>
       </c>
       <c r="E50">
         <v>452</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>4</v>
       </c>
       <c r="B51" t="s">
-        <v>472</v>
+        <v>586</v>
       </c>
       <c r="C51" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D51">
         <v>325</v>
       </c>
       <c r="E51">
         <v>325</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>5</v>
       </c>
       <c r="B52" t="s">
-        <v>473</v>
+        <v>587</v>
       </c>
       <c r="C52" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D52">
         <v>119</v>
       </c>
       <c r="E52">
         <v>119</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>6</v>
       </c>
       <c r="B53" t="s">
-        <v>474</v>
+        <v>588</v>
       </c>
       <c r="C53" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D53">
         <v>522</v>
       </c>
       <c r="E53">
         <v>522</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>7</v>
       </c>
       <c r="B54" t="s">
-        <v>475</v>
+        <v>589</v>
       </c>
       <c r="C54" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D54">
         <v>116</v>
       </c>
       <c r="E54">
         <v>116</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>8</v>
       </c>
       <c r="B55" t="s">
-        <v>476</v>
+        <v>590</v>
       </c>
       <c r="C55" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D55">
         <v>562</v>
       </c>
       <c r="E55">
         <v>562</v>
       </c>
     </row>
     <row r="56"/>
     <row r="57">
       <c r="A57">
         <v>6</v>
       </c>
       <c r="B57" t="s">
         <v>11</v>
       </c>
       <c r="C57" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D57">
         <v>2036</v>
       </c>
       <c r="E57">
         <v>2036</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B58" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C58" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D58">
         <v>281</v>
       </c>
       <c r="E58">
         <v>281</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1</v>
       </c>
       <c r="B59" t="s">
-        <v>477</v>
+        <v>591</v>
       </c>
       <c r="C59" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D59">
         <v>1187</v>
       </c>
       <c r="E59">
         <v>1187</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2</v>
       </c>
       <c r="B60" t="s">
-        <v>478</v>
+        <v>592</v>
       </c>
       <c r="C60" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D60">
         <v>136</v>
       </c>
       <c r="E60">
         <v>136</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>3</v>
       </c>
       <c r="B61" t="s">
-        <v>479</v>
+        <v>593</v>
       </c>
       <c r="C61" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D61">
         <v>101</v>
       </c>
       <c r="E61">
         <v>101</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>4</v>
       </c>
       <c r="B62" t="s">
-        <v>480</v>
+        <v>594</v>
       </c>
       <c r="C62" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D62">
         <v>36</v>
       </c>
       <c r="E62">
         <v>36</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>5</v>
       </c>
       <c r="B63" t="s">
-        <v>481</v>
+        <v>595</v>
       </c>
       <c r="C63" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D63">
         <v>58</v>
       </c>
       <c r="E63">
         <v>58</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>6</v>
       </c>
       <c r="B64" t="s">
-        <v>482</v>
+        <v>596</v>
       </c>
       <c r="C64" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D64">
         <v>237</v>
       </c>
       <c r="E64">
         <v>237</v>
       </c>
     </row>
     <row r="65"/>
     <row r="66">
       <c r="A66">
         <v>7</v>
       </c>
       <c r="B66" t="s">
         <v>12</v>
       </c>
       <c r="C66" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D66">
         <v>2194</v>
       </c>
       <c r="E66">
         <v>2194</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B67" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C67" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D67">
         <v>356</v>
       </c>
       <c r="E67">
         <v>356</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1</v>
       </c>
       <c r="B68" t="s">
-        <v>483</v>
+        <v>597</v>
       </c>
       <c r="C68" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D68">
         <v>258</v>
       </c>
       <c r="E68">
         <v>258</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>2</v>
       </c>
       <c r="B69" t="s">
-        <v>484</v>
+        <v>598</v>
       </c>
       <c r="C69" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D69">
         <v>733</v>
       </c>
       <c r="E69">
         <v>733</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>3</v>
       </c>
       <c r="B70" t="s">
-        <v>485</v>
+        <v>599</v>
       </c>
       <c r="C70" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D70">
         <v>183</v>
       </c>
       <c r="E70">
         <v>183</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>4</v>
       </c>
       <c r="B71" t="s">
-        <v>486</v>
+        <v>600</v>
       </c>
       <c r="C71" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D71">
         <v>365</v>
       </c>
       <c r="E71">
         <v>365</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>5</v>
       </c>
       <c r="B72" t="s">
-        <v>487</v>
+        <v>601</v>
       </c>
       <c r="C72" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D72">
         <v>102</v>
       </c>
       <c r="E72">
         <v>102</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>6</v>
       </c>
       <c r="B73" t="s">
-        <v>488</v>
+        <v>602</v>
       </c>
       <c r="C73" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D73">
         <v>54</v>
       </c>
       <c r="E73">
         <v>54</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>7</v>
       </c>
       <c r="B74" t="s">
-        <v>489</v>
+        <v>603</v>
       </c>
       <c r="C74" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D74">
         <v>143</v>
       </c>
       <c r="E74">
         <v>143</v>
       </c>
     </row>
     <row r="75"/>
     <row r="76">
       <c r="A76">
         <v>8</v>
       </c>
       <c r="B76" t="s">
         <v>13</v>
       </c>
       <c r="C76" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D76">
         <v>22182</v>
       </c>
       <c r="E76">
         <v>22182</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B77" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C77" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D77">
         <v>3483</v>
       </c>
       <c r="E77">
         <v>3483</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1</v>
       </c>
       <c r="B78" t="s">
-        <v>490</v>
+        <v>604</v>
       </c>
       <c r="C78" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D78">
         <v>7359</v>
       </c>
       <c r="E78">
         <v>7359</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>2</v>
       </c>
       <c r="B79" t="s">
-        <v>491</v>
+        <v>605</v>
       </c>
       <c r="C79" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D79">
         <v>5478</v>
       </c>
       <c r="E79">
         <v>5478</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>3</v>
       </c>
       <c r="B80" t="s">
-        <v>492</v>
+        <v>606</v>
       </c>
       <c r="C80" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D80">
         <v>879</v>
       </c>
       <c r="E80">
         <v>879</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>4</v>
       </c>
       <c r="B81" t="s">
-        <v>493</v>
+        <v>607</v>
       </c>
       <c r="C81" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D81">
         <v>1902</v>
       </c>
       <c r="E81">
         <v>1902</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>5</v>
       </c>
       <c r="B82" t="s">
-        <v>494</v>
+        <v>608</v>
       </c>
       <c r="C82" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D82">
         <v>521</v>
       </c>
       <c r="E82">
         <v>521</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>6</v>
       </c>
       <c r="B83" t="s">
-        <v>495</v>
+        <v>609</v>
       </c>
       <c r="C83" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D83">
         <v>263</v>
       </c>
       <c r="E83">
         <v>263</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>7</v>
       </c>
       <c r="B84" t="s">
-        <v>496</v>
+        <v>610</v>
       </c>
       <c r="C84" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D84">
         <v>854</v>
       </c>
       <c r="E84">
         <v>854</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>8</v>
       </c>
       <c r="B85" t="s">
-        <v>497</v>
+        <v>611</v>
       </c>
       <c r="C85" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D85">
         <v>1443</v>
       </c>
       <c r="E85">
         <v>1443</v>
       </c>
     </row>
     <row r="86"/>
     <row r="87">
       <c r="A87">
         <v>9</v>
       </c>
       <c r="B87" t="s">
-        <v>86</v>
+        <v>202</v>
       </c>
       <c r="C87" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D87">
         <v>723</v>
       </c>
       <c r="E87">
         <v>723</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B88" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C88" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D88">
         <v>47</v>
       </c>
       <c r="E88">
         <v>47</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1</v>
       </c>
       <c r="B89" t="s">
-        <v>498</v>
+        <v>612</v>
       </c>
       <c r="C89" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D89">
         <v>454</v>
       </c>
       <c r="E89">
         <v>454</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>2</v>
       </c>
       <c r="B90" t="s">
-        <v>499</v>
+        <v>613</v>
       </c>
       <c r="C90" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D90">
         <v>31</v>
       </c>
       <c r="E90">
         <v>31</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>3</v>
       </c>
       <c r="B91" t="s">
-        <v>500</v>
+        <v>614</v>
       </c>
       <c r="C91" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D91">
         <v>34</v>
       </c>
       <c r="E91">
         <v>34</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>4</v>
       </c>
       <c r="B92" t="s">
-        <v>501</v>
+        <v>615</v>
       </c>
       <c r="C92" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D92">
         <v>66</v>
       </c>
       <c r="E92">
         <v>66</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>5</v>
       </c>
       <c r="B93" t="s">
-        <v>502</v>
+        <v>616</v>
       </c>
       <c r="C93" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D93">
         <v>26</v>
       </c>
       <c r="E93">
         <v>26</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>6</v>
       </c>
       <c r="B94" t="s">
-        <v>503</v>
+        <v>617</v>
       </c>
       <c r="C94" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D94">
         <v>65</v>
       </c>
       <c r="E94">
         <v>65</v>
       </c>
     </row>
     <row r="95"/>
     <row r="96">
       <c r="A96">
         <v>10</v>
       </c>
       <c r="B96" t="s">
         <v>14</v>
       </c>
       <c r="C96" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D96">
         <v>15166</v>
       </c>
       <c r="E96">
         <v>15166</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B97" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C97" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D97">
         <v>456</v>
       </c>
       <c r="E97">
         <v>456</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1</v>
       </c>
       <c r="B98" t="s">
-        <v>504</v>
+        <v>618</v>
       </c>
       <c r="C98" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D98">
         <v>8621</v>
       </c>
       <c r="E98">
         <v>8621</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>2</v>
       </c>
       <c r="B99" t="s">
-        <v>505</v>
+        <v>619</v>
       </c>
       <c r="C99" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D99">
         <v>5065</v>
       </c>
       <c r="E99">
         <v>5065</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>3</v>
       </c>
       <c r="B100" t="s">
-        <v>506</v>
+        <v>620</v>
       </c>
       <c r="C100" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D100">
         <v>385</v>
       </c>
       <c r="E100">
         <v>385</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>4</v>
       </c>
       <c r="B101" t="s">
-        <v>507</v>
+        <v>621</v>
       </c>
       <c r="C101" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D101">
         <v>97</v>
       </c>
       <c r="E101">
         <v>97</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>5</v>
       </c>
       <c r="B102" t="s">
-        <v>508</v>
+        <v>622</v>
       </c>
       <c r="C102" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D102">
         <v>219</v>
       </c>
       <c r="E102">
         <v>219</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>6</v>
       </c>
       <c r="B103" t="s">
-        <v>509</v>
+        <v>623</v>
       </c>
       <c r="C103" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D103">
         <v>194</v>
       </c>
       <c r="E103">
         <v>194</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>7</v>
       </c>
       <c r="B104" t="s">
-        <v>510</v>
+        <v>624</v>
       </c>
       <c r="C104" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D104">
         <v>61</v>
       </c>
       <c r="E104">
         <v>61</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>8</v>
       </c>
       <c r="B105" t="s">
-        <v>511</v>
+        <v>625</v>
       </c>
       <c r="C105" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D105">
         <v>68</v>
       </c>
       <c r="E105">
         <v>68</v>
       </c>
     </row>
     <row r="106"/>
     <row r="107">
       <c r="A107">
         <v>11</v>
       </c>
       <c r="B107" t="s">
-        <v>432</v>
+        <v>546</v>
       </c>
       <c r="C107" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D107">
         <v>730</v>
       </c>
       <c r="E107">
         <v>730</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B108" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C108" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D108">
         <v>124</v>
       </c>
       <c r="E108">
         <v>124</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1</v>
       </c>
       <c r="B109" t="s">
-        <v>512</v>
+        <v>626</v>
       </c>
       <c r="C109" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D109">
         <v>220</v>
       </c>
       <c r="E109">
         <v>220</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>2</v>
       </c>
       <c r="B110" t="s">
-        <v>513</v>
+        <v>627</v>
       </c>
       <c r="C110" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D110">
         <v>182</v>
       </c>
       <c r="E110">
         <v>182</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>3</v>
       </c>
       <c r="B111" t="s">
-        <v>514</v>
+        <v>628</v>
       </c>
       <c r="C111" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D111">
         <v>75</v>
       </c>
       <c r="E111">
         <v>75</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>4</v>
       </c>
       <c r="B112" t="s">
-        <v>515</v>
+        <v>629</v>
       </c>
       <c r="C112" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D112">
         <v>78</v>
       </c>
       <c r="E112">
         <v>78</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>5</v>
       </c>
       <c r="B113" t="s">
-        <v>516</v>
+        <v>630</v>
       </c>
       <c r="C113" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D113">
         <v>51</v>
       </c>
       <c r="E113">
         <v>51</v>
       </c>
     </row>
     <row r="114"/>
     <row r="115">
       <c r="A115">
         <v>12</v>
       </c>
       <c r="B115" t="s">
         <v>15</v>
       </c>
       <c r="C115" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D115">
         <v>41125</v>
       </c>
       <c r="E115">
         <v>41125</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B116" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C116" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D116">
         <v>2085</v>
       </c>
       <c r="E116">
         <v>2085</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1</v>
       </c>
       <c r="B117" t="s">
-        <v>517</v>
+        <v>631</v>
       </c>
       <c r="C117" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D117">
         <v>8948</v>
       </c>
       <c r="E117">
         <v>8948</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>2</v>
       </c>
       <c r="B118" t="s">
-        <v>518</v>
+        <v>632</v>
       </c>
       <c r="C118" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D118">
         <v>6877</v>
       </c>
       <c r="E118">
         <v>6877</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>3</v>
       </c>
       <c r="B119" t="s">
-        <v>519</v>
+        <v>633</v>
       </c>
       <c r="C119" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D119">
         <v>1616</v>
       </c>
       <c r="E119">
         <v>1616</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>4</v>
       </c>
       <c r="B120" t="s">
-        <v>520</v>
+        <v>634</v>
       </c>
       <c r="C120" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D120">
         <v>461</v>
       </c>
       <c r="E120">
         <v>461</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>5</v>
       </c>
       <c r="B121" t="s">
-        <v>521</v>
+        <v>635</v>
       </c>
       <c r="C121" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D121">
         <v>1820</v>
       </c>
       <c r="E121">
         <v>1820</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>6</v>
       </c>
       <c r="B122" t="s">
-        <v>522</v>
+        <v>636</v>
       </c>
       <c r="C122" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D122">
         <v>13769</v>
       </c>
       <c r="E122">
         <v>13769</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>7</v>
       </c>
       <c r="B123" t="s">
-        <v>523</v>
+        <v>637</v>
       </c>
       <c r="C123" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D123">
         <v>1289</v>
       </c>
       <c r="E123">
         <v>1289</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>8</v>
       </c>
       <c r="B124" t="s">
-        <v>524</v>
+        <v>638</v>
       </c>
       <c r="C124" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D124">
         <v>4260</v>
       </c>
       <c r="E124">
         <v>4260</v>
       </c>
     </row>
     <row r="125"/>
     <row r="126">
       <c r="A126">
         <v>13</v>
       </c>
       <c r="B126" t="s">
         <v>16</v>
       </c>
       <c r="C126" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D126">
         <v>413</v>
       </c>
       <c r="E126">
         <v>413</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B127" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C127" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D127">
         <v>77</v>
       </c>
       <c r="E127">
         <v>77</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1</v>
       </c>
       <c r="B128" t="s">
-        <v>525</v>
+        <v>639</v>
       </c>
       <c r="C128" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D128">
         <v>131</v>
       </c>
       <c r="E128">
         <v>131</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>2</v>
       </c>
       <c r="B129" t="s">
-        <v>526</v>
+        <v>640</v>
       </c>
       <c r="C129" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D129">
         <v>94</v>
       </c>
       <c r="E129">
         <v>94</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>3</v>
       </c>
       <c r="B130" t="s">
-        <v>527</v>
+        <v>641</v>
       </c>
       <c r="C130" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D130">
         <v>111</v>
       </c>
       <c r="E130">
         <v>111</v>
       </c>
     </row>
     <row r="131"/>
     <row r="132">
       <c r="A132">
         <v>14</v>
       </c>
       <c r="B132" t="s">
         <v>17</v>
       </c>
       <c r="C132" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D132">
         <v>20254</v>
       </c>
       <c r="E132">
         <v>20254</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B133" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C133" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D133">
         <v>1133</v>
       </c>
       <c r="E133">
         <v>1133</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>1</v>
       </c>
       <c r="B134" t="s">
-        <v>528</v>
+        <v>642</v>
       </c>
       <c r="C134" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D134">
         <v>11064</v>
       </c>
       <c r="E134">
         <v>11064</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>2</v>
       </c>
       <c r="B135" t="s">
-        <v>529</v>
+        <v>643</v>
       </c>
       <c r="C135" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D135">
         <v>1067</v>
       </c>
       <c r="E135">
         <v>1067</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>3</v>
       </c>
       <c r="B136" t="s">
-        <v>530</v>
+        <v>644</v>
       </c>
       <c r="C136" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D136">
         <v>810</v>
       </c>
       <c r="E136">
         <v>810</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>4</v>
       </c>
       <c r="B137" t="s">
-        <v>531</v>
+        <v>645</v>
       </c>
       <c r="C137" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D137">
         <v>275</v>
       </c>
       <c r="E137">
         <v>275</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>5</v>
       </c>
       <c r="B138" t="s">
-        <v>532</v>
+        <v>646</v>
       </c>
       <c r="C138" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D138">
         <v>154</v>
       </c>
       <c r="E138">
         <v>154</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>6</v>
       </c>
       <c r="B139" t="s">
-        <v>533</v>
+        <v>647</v>
       </c>
       <c r="C139" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D139">
         <v>350</v>
       </c>
       <c r="E139">
         <v>350</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>7</v>
       </c>
       <c r="B140" t="s">
-        <v>534</v>
+        <v>648</v>
       </c>
       <c r="C140" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D140">
         <v>785</v>
       </c>
       <c r="E140">
         <v>785</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>8</v>
       </c>
       <c r="B141" t="s">
-        <v>535</v>
+        <v>649</v>
       </c>
       <c r="C141" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D141">
         <v>4616</v>
       </c>
       <c r="E141">
         <v>4616</v>
       </c>
     </row>
     <row r="142"/>
     <row r="143">
       <c r="A143">
         <v>15</v>
       </c>
       <c r="B143" t="s">
-        <v>264</v>
+        <v>18</v>
       </c>
       <c r="C143" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D143">
         <v>2390</v>
       </c>
       <c r="E143">
         <v>2390</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B144" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C144" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D144">
         <v>812</v>
       </c>
       <c r="E144">
         <v>812</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1</v>
       </c>
       <c r="B145" t="s">
-        <v>536</v>
+        <v>650</v>
       </c>
       <c r="C145" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D145">
         <v>659</v>
       </c>
       <c r="E145">
         <v>659</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>2</v>
       </c>
       <c r="B146" t="s">
-        <v>537</v>
+        <v>651</v>
       </c>
       <c r="C146" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D146">
         <v>241</v>
       </c>
       <c r="E146">
         <v>241</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>3</v>
       </c>
       <c r="B147" t="s">
-        <v>538</v>
+        <v>652</v>
       </c>
       <c r="C147" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D147">
         <v>107</v>
       </c>
       <c r="E147">
         <v>107</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>4</v>
       </c>
       <c r="B148" t="s">
-        <v>539</v>
+        <v>653</v>
       </c>
       <c r="C148" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D148">
         <v>60</v>
       </c>
       <c r="E148">
         <v>60</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>5</v>
       </c>
       <c r="B149" t="s">
-        <v>540</v>
+        <v>654</v>
       </c>
       <c r="C149" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D149">
         <v>110</v>
       </c>
       <c r="E149">
         <v>110</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>6</v>
       </c>
       <c r="B150" t="s">
-        <v>541</v>
+        <v>655</v>
       </c>
       <c r="C150" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D150">
         <v>401</v>
       </c>
       <c r="E150">
         <v>401</v>
       </c>
     </row>
     <row r="151"/>
     <row r="152">
       <c r="A152">
         <v>16</v>
       </c>
       <c r="B152" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C152" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D152">
         <v>10457</v>
       </c>
       <c r="E152">
         <v>10457</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B153" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C153" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D153">
         <v>347</v>
       </c>
       <c r="E153">
         <v>347</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>1</v>
       </c>
       <c r="B154" t="s">
-        <v>542</v>
+        <v>656</v>
       </c>
       <c r="C154" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D154">
         <v>432</v>
       </c>
       <c r="E154">
         <v>432</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>2</v>
       </c>
       <c r="B155" t="s">
-        <v>543</v>
+        <v>657</v>
       </c>
       <c r="C155" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D155">
         <v>6657</v>
       </c>
       <c r="E155">
         <v>6657</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>3</v>
       </c>
       <c r="B156" t="s">
-        <v>544</v>
+        <v>658</v>
       </c>
       <c r="C156" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D156">
         <v>279</v>
       </c>
       <c r="E156">
         <v>279</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>4</v>
       </c>
       <c r="B157" t="s">
-        <v>545</v>
+        <v>659</v>
       </c>
       <c r="C157" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D157">
         <v>1705</v>
       </c>
       <c r="E157">
         <v>1705</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>5</v>
       </c>
       <c r="B158" t="s">
-        <v>546</v>
+        <v>660</v>
       </c>
       <c r="C158" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D158">
         <v>675</v>
       </c>
       <c r="E158">
         <v>675</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>6</v>
       </c>
       <c r="B159" t="s">
-        <v>547</v>
+        <v>661</v>
       </c>
       <c r="C159" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D159">
         <v>120</v>
       </c>
       <c r="E159">
         <v>120</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>7</v>
       </c>
       <c r="B160" t="s">
-        <v>548</v>
+        <v>662</v>
       </c>
       <c r="C160" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D160">
         <v>83</v>
       </c>
       <c r="E160">
         <v>83</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>8</v>
       </c>
       <c r="B161" t="s">
-        <v>549</v>
+        <v>663</v>
       </c>
       <c r="C161" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D161">
         <v>159</v>
       </c>
       <c r="E161">
         <v>159</v>
       </c>
     </row>
     <row r="162"/>
     <row r="163">
       <c r="A163">
         <v>17</v>
       </c>
       <c r="B163" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C163" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D163">
         <v>6408</v>
       </c>
       <c r="E163">
         <v>6408</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B164" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C164" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D164">
         <v>381</v>
       </c>
       <c r="E164">
         <v>381</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>1</v>
       </c>
       <c r="B165" t="s">
-        <v>550</v>
+        <v>664</v>
       </c>
       <c r="C165" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D165">
         <v>4128</v>
       </c>
       <c r="E165">
         <v>4128</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>2</v>
       </c>
       <c r="B166" t="s">
-        <v>551</v>
+        <v>665</v>
       </c>
       <c r="C166" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D166">
         <v>736</v>
       </c>
       <c r="E166">
         <v>736</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>3</v>
       </c>
       <c r="B167" t="s">
-        <v>552</v>
+        <v>666</v>
       </c>
       <c r="C167" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D167">
         <v>284</v>
       </c>
       <c r="E167">
         <v>284</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>4</v>
       </c>
       <c r="B168" t="s">
-        <v>553</v>
+        <v>667</v>
       </c>
       <c r="C168" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D168">
         <v>54</v>
       </c>
       <c r="E168">
         <v>54</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>5</v>
       </c>
       <c r="B169" t="s">
-        <v>554</v>
+        <v>668</v>
       </c>
       <c r="C169" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D169">
         <v>59</v>
       </c>
       <c r="E169">
         <v>59</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>6</v>
       </c>
       <c r="B170" t="s">
-        <v>555</v>
+        <v>669</v>
       </c>
       <c r="C170" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D170">
         <v>126</v>
       </c>
       <c r="E170">
         <v>126</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>7</v>
       </c>
       <c r="B171" t="s">
-        <v>556</v>
+        <v>670</v>
       </c>
       <c r="C171" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D171">
         <v>21</v>
       </c>
       <c r="E171">
         <v>21</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>8</v>
       </c>
       <c r="B172" t="s">
-        <v>557</v>
+        <v>671</v>
       </c>
       <c r="C172" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D172">
         <v>619</v>
       </c>
       <c r="E172">
         <v>619</v>
       </c>
     </row>
     <row r="173"/>
     <row r="174">
       <c r="A174">
         <v>24</v>
       </c>
       <c r="B174" t="s">
-        <v>265</v>
+        <v>21</v>
       </c>
       <c r="C174" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D174">
         <v>586</v>
       </c>
       <c r="E174">
         <v>586</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B175" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C175" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D175">
         <v>165</v>
       </c>
       <c r="E175">
         <v>165</v>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>1</v>
       </c>
       <c r="B176" t="s">
-        <v>558</v>
+        <v>672</v>
       </c>
       <c r="C176" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D176">
         <v>318</v>
       </c>
       <c r="E176">
         <v>318</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>2</v>
       </c>
       <c r="B177" t="s">
-        <v>559</v>
+        <v>673</v>
       </c>
       <c r="C177" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D177">
         <v>29</v>
       </c>
       <c r="E177">
         <v>29</v>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>3</v>
       </c>
       <c r="B178" t="s">
-        <v>560</v>
+        <v>674</v>
       </c>
       <c r="C178" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D178">
         <v>74</v>
       </c>
       <c r="E178">
         <v>74</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView tabSelected="true" workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E2" t="s">
+        <v>26</v>
+      </c>
+      <c r="F2" t="s">
+        <v>27</v>
+      </c>
+      <c r="G2">
+        <v>3349</v>
+      </c>
+      <c r="H2">
+        <v>7414</v>
+      </c>
+      <c r="I2">
+        <v>10476</v>
+      </c>
+      <c r="J2">
+        <v>17183</v>
+      </c>
+      <c r="K2">
+        <v>7401</v>
+      </c>
+      <c r="L2">
+        <v>289</v>
+      </c>
+      <c r="M2">
+        <v>410</v>
+      </c>
+      <c r="N2">
+        <v>3262</v>
+      </c>
+      <c r="O2">
+        <v>3591</v>
+      </c>
+      <c r="P2">
+        <v>12105</v>
+      </c>
+      <c r="Q2">
+        <v>251</v>
+      </c>
+      <c r="R2">
+        <v>4113</v>
+      </c>
+      <c r="S2">
+        <v>184</v>
+      </c>
+      <c r="T2">
+        <v>1176</v>
+      </c>
+      <c r="U2">
+        <v>875</v>
+      </c>
+      <c r="V2">
+        <v>119</v>
+      </c>
+      <c r="W2">
+        <v>72198</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F3" t="s">
+        <v>29</v>
+      </c>
+      <c r="G3">
+        <v>19192</v>
+      </c>
+      <c r="H3">
+        <v>16012</v>
+      </c>
+      <c r="I3">
+        <v>32484</v>
+      </c>
+      <c r="J3">
+        <v>44112</v>
+      </c>
+      <c r="K3">
+        <v>5819</v>
+      </c>
+      <c r="L3">
+        <v>864</v>
+      </c>
+      <c r="M3">
+        <v>1610</v>
+      </c>
+      <c r="N3">
+        <v>9434</v>
+      </c>
+      <c r="O3">
+        <v>12318</v>
+      </c>
+      <c r="P3">
+        <v>19105</v>
+      </c>
+      <c r="Q3">
+        <v>455</v>
+      </c>
+      <c r="R3">
+        <v>3662</v>
+      </c>
+      <c r="S3">
+        <v>615</v>
+      </c>
+      <c r="T3">
+        <v>10266</v>
+      </c>
+      <c r="U3">
+        <v>720</v>
+      </c>
+      <c r="V3">
+        <v>492</v>
+      </c>
+      <c r="W3">
+        <v>177160</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G4">
+        <v>22541</v>
+      </c>
+      <c r="H4">
+        <v>23426</v>
+      </c>
+      <c r="I4">
+        <v>42960</v>
+      </c>
+      <c r="J4">
+        <v>61295</v>
+      </c>
+      <c r="K4">
+        <v>13220</v>
+      </c>
+      <c r="L4">
+        <v>1153</v>
+      </c>
+      <c r="M4">
+        <v>2020</v>
+      </c>
+      <c r="N4">
+        <v>12696</v>
+      </c>
+      <c r="O4">
+        <v>15909</v>
+      </c>
+      <c r="P4">
+        <v>31210</v>
+      </c>
+      <c r="Q4">
+        <v>706</v>
+      </c>
+      <c r="R4">
+        <v>7775</v>
+      </c>
+      <c r="S4">
+        <v>799</v>
+      </c>
+      <c r="T4">
+        <v>11442</v>
+      </c>
+      <c r="U4">
+        <v>1595</v>
+      </c>
+      <c r="V4">
+        <v>611</v>
+      </c>
+      <c r="W4">
+        <v>249358</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>0</v>
+        <v>32</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>1</v>
+        <v>33</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>2</v>
+        <v>34</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>3</v>
+        <v>27</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>4</v>
+        <v>29</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>5</v>
-[...282 lines deleted...]
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D2">
         <v>3349</v>
       </c>
       <c r="E2">
         <v>19192</v>
       </c>
       <c r="F2">
         <v>22541</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C3" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D3">
         <v>433</v>
       </c>
       <c r="E3">
         <v>1901</v>
       </c>
       <c r="F3">
         <v>2334</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>567</v>
+        <v>37</v>
       </c>
       <c r="C4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D4">
         <v>1549</v>
       </c>
       <c r="E4">
         <v>13504</v>
       </c>
       <c r="F4">
         <v>15053</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>568</v>
+        <v>39</v>
       </c>
       <c r="C5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D5">
         <v>226</v>
       </c>
       <c r="E5">
         <v>480</v>
       </c>
       <c r="F5">
         <v>706</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>569</v>
+        <v>40</v>
       </c>
       <c r="C6" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D6">
         <v>312</v>
       </c>
       <c r="E6">
         <v>844</v>
       </c>
       <c r="F6">
         <v>1156</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>570</v>
+        <v>41</v>
       </c>
       <c r="C7" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D7">
         <v>64</v>
       </c>
       <c r="E7">
         <v>580</v>
       </c>
       <c r="F7">
         <v>644</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>571</v>
+        <v>42</v>
       </c>
       <c r="C8" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D8">
         <v>24</v>
       </c>
       <c r="E8">
         <v>904</v>
       </c>
       <c r="F8">
         <v>928</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>572</v>
+        <v>43</v>
       </c>
       <c r="C9" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D9">
         <v>20</v>
       </c>
       <c r="E9">
         <v>71</v>
       </c>
       <c r="F9">
         <v>91</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>573</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D10">
         <v>599</v>
       </c>
       <c r="E10">
         <v>103</v>
       </c>
       <c r="F10">
         <v>702</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>574</v>
+        <v>45</v>
       </c>
       <c r="C11" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D11">
         <v>122</v>
       </c>
       <c r="E11">
         <v>805</v>
       </c>
       <c r="F11">
         <v>927</v>
       </c>
     </row>
     <row r="12"/>
     <row r="13">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
         <v>7</v>
       </c>
       <c r="C13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D13">
         <v>7414</v>
       </c>
       <c r="E13">
         <v>16012</v>
       </c>
       <c r="F13">
         <v>23426</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B14" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C14" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D14">
         <v>1320</v>
       </c>
       <c r="E14">
         <v>3204</v>
       </c>
       <c r="F14">
         <v>4524</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>575</v>
+        <v>46</v>
       </c>
       <c r="C15" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D15">
         <v>1736</v>
       </c>
       <c r="E15">
         <v>6021</v>
       </c>
       <c r="F15">
         <v>7757</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>576</v>
+        <v>47</v>
       </c>
       <c r="C16" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D16">
         <v>1520</v>
       </c>
       <c r="E16">
         <v>4214</v>
       </c>
       <c r="F16">
         <v>5734</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>3</v>
       </c>
       <c r="B17" t="s">
-        <v>577</v>
+        <v>48</v>
       </c>
       <c r="C17" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D17">
         <v>395</v>
       </c>
       <c r="E17">
         <v>552</v>
       </c>
       <c r="F17">
         <v>947</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>578</v>
+        <v>49</v>
       </c>
       <c r="C18" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D18">
         <v>470</v>
       </c>
       <c r="E18">
         <v>383</v>
       </c>
       <c r="F18">
         <v>853</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>5</v>
       </c>
       <c r="B19" t="s">
-        <v>579</v>
+        <v>50</v>
       </c>
       <c r="C19" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D19">
         <v>295</v>
       </c>
       <c r="E19">
         <v>809</v>
       </c>
       <c r="F19">
         <v>1104</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>6</v>
       </c>
       <c r="B20" t="s">
-        <v>580</v>
+        <v>51</v>
       </c>
       <c r="C20" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D20">
         <v>83</v>
       </c>
       <c r="E20">
         <v>89</v>
       </c>
       <c r="F20">
         <v>172</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>7</v>
       </c>
       <c r="B21" t="s">
-        <v>581</v>
+        <v>52</v>
       </c>
       <c r="C21" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D21">
         <v>1491</v>
       </c>
       <c r="E21">
         <v>657</v>
       </c>
       <c r="F21">
         <v>2148</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>8</v>
       </c>
       <c r="B22" t="s">
-        <v>582</v>
+        <v>53</v>
       </c>
       <c r="C22" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D22">
         <v>104</v>
       </c>
       <c r="E22">
         <v>83</v>
       </c>
       <c r="F22">
         <v>187</v>
       </c>
     </row>
     <row r="23"/>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>8</v>
       </c>
       <c r="C24" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D24">
         <v>10476</v>
       </c>
       <c r="E24">
         <v>32484</v>
       </c>
       <c r="F24">
         <v>42960</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B25" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C25" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D25">
         <v>1018</v>
       </c>
       <c r="E25">
         <v>3835</v>
       </c>
       <c r="F25">
         <v>4853</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1</v>
       </c>
       <c r="B26" t="s">
-        <v>583</v>
+        <v>54</v>
       </c>
       <c r="C26" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D26">
         <v>4951</v>
       </c>
       <c r="E26">
         <v>8996</v>
       </c>
       <c r="F26">
         <v>13947</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>2</v>
       </c>
       <c r="B27" t="s">
-        <v>584</v>
+        <v>55</v>
       </c>
       <c r="C27" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D27">
         <v>2741</v>
       </c>
       <c r="E27">
         <v>15926</v>
       </c>
       <c r="F27">
         <v>18667</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>3</v>
       </c>
       <c r="B28" t="s">
-        <v>585</v>
+        <v>56</v>
       </c>
       <c r="C28" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D28">
         <v>186</v>
       </c>
       <c r="E28">
         <v>1845</v>
       </c>
       <c r="F28">
         <v>2031</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>4</v>
       </c>
       <c r="B29" t="s">
-        <v>586</v>
+        <v>57</v>
       </c>
       <c r="C29" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D29">
         <v>1239</v>
       </c>
       <c r="E29">
         <v>413</v>
       </c>
       <c r="F29">
         <v>1652</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>5</v>
       </c>
       <c r="B30" t="s">
-        <v>587</v>
+        <v>58</v>
       </c>
       <c r="C30" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D30">
         <v>71</v>
       </c>
       <c r="E30">
         <v>711</v>
       </c>
       <c r="F30">
         <v>782</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>6</v>
       </c>
       <c r="B31" t="s">
-        <v>588</v>
+        <v>59</v>
       </c>
       <c r="C31" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D31">
         <v>48</v>
       </c>
       <c r="E31">
         <v>120</v>
       </c>
       <c r="F31">
         <v>168</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>7</v>
       </c>
       <c r="B32" t="s">
-        <v>589</v>
+        <v>60</v>
       </c>
       <c r="C32" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D32">
         <v>63</v>
       </c>
       <c r="E32">
         <v>237</v>
       </c>
       <c r="F32">
         <v>300</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>8</v>
       </c>
       <c r="B33" t="s">
-        <v>590</v>
+        <v>61</v>
       </c>
       <c r="C33" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D33">
         <v>159</v>
       </c>
       <c r="E33">
         <v>401</v>
       </c>
       <c r="F33">
         <v>560</v>
       </c>
     </row>
     <row r="34"/>
     <row r="35">
       <c r="A35">
         <v>4</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D35">
         <v>17183</v>
       </c>
       <c r="E35">
         <v>44112</v>
       </c>
       <c r="F35">
         <v>61295</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B36" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C36" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D36">
         <v>1185</v>
       </c>
       <c r="E36">
         <v>3219</v>
       </c>
       <c r="F36">
         <v>4404</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1</v>
       </c>
       <c r="B37" t="s">
-        <v>591</v>
+        <v>62</v>
       </c>
       <c r="C37" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D37">
         <v>1262</v>
       </c>
       <c r="E37">
         <v>17909</v>
       </c>
       <c r="F37">
         <v>19171</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>2</v>
       </c>
       <c r="B38" t="s">
-        <v>592</v>
+        <v>63</v>
       </c>
       <c r="C38" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D38">
         <v>7558</v>
       </c>
       <c r="E38">
         <v>1014</v>
       </c>
       <c r="F38">
         <v>8572</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>3</v>
       </c>
       <c r="B39" t="s">
-        <v>593</v>
+        <v>64</v>
       </c>
       <c r="C39" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D39">
         <v>879</v>
       </c>
       <c r="E39">
         <v>314</v>
       </c>
       <c r="F39">
         <v>1193</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>4</v>
       </c>
       <c r="B40" t="s">
-        <v>594</v>
+        <v>65</v>
       </c>
       <c r="C40" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D40">
         <v>1946</v>
       </c>
       <c r="E40">
         <v>4451</v>
       </c>
       <c r="F40">
         <v>6397</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>5</v>
       </c>
       <c r="B41" t="s">
-        <v>595</v>
+        <v>66</v>
       </c>
       <c r="C41" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D41">
         <v>170</v>
       </c>
       <c r="E41">
         <v>400</v>
       </c>
       <c r="F41">
         <v>570</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>6</v>
       </c>
       <c r="B42" t="s">
-        <v>596</v>
+        <v>67</v>
       </c>
       <c r="C42" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D42">
         <v>153</v>
       </c>
       <c r="E42">
         <v>8229</v>
       </c>
       <c r="F42">
         <v>8382</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>7</v>
       </c>
       <c r="B43" t="s">
-        <v>597</v>
+        <v>68</v>
       </c>
       <c r="C43" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D43">
         <v>1801</v>
       </c>
       <c r="E43">
         <v>8201</v>
       </c>
       <c r="F43">
         <v>10002</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>8</v>
       </c>
       <c r="B44" t="s">
-        <v>598</v>
+        <v>69</v>
       </c>
       <c r="C44" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D44">
         <v>2229</v>
       </c>
       <c r="E44">
         <v>375</v>
       </c>
       <c r="F44">
         <v>2604</v>
       </c>
     </row>
     <row r="45"/>
     <row r="46">
       <c r="A46">
         <v>5</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D46">
         <v>7401</v>
       </c>
       <c r="E46">
         <v>5819</v>
       </c>
       <c r="F46">
         <v>13220</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B47" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C47" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D47">
         <v>471</v>
       </c>
       <c r="E47">
         <v>826</v>
       </c>
       <c r="F47">
         <v>1297</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1</v>
       </c>
       <c r="B48" t="s">
-        <v>599</v>
+        <v>70</v>
       </c>
       <c r="C48" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D48">
         <v>708</v>
       </c>
       <c r="E48">
         <v>3571</v>
       </c>
       <c r="F48">
         <v>4279</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2</v>
       </c>
       <c r="B49" t="s">
-        <v>600</v>
+        <v>71</v>
       </c>
       <c r="C49" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D49">
         <v>5614</v>
       </c>
       <c r="E49">
         <v>701</v>
       </c>
       <c r="F49">
         <v>6315</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>3</v>
       </c>
       <c r="B50" t="s">
-        <v>601</v>
+        <v>72</v>
       </c>
       <c r="C50" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D50">
         <v>137</v>
       </c>
       <c r="E50">
         <v>91</v>
       </c>
       <c r="F50">
         <v>228</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>4</v>
       </c>
       <c r="B51" t="s">
-        <v>602</v>
+        <v>73</v>
       </c>
       <c r="C51" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D51">
         <v>63</v>
       </c>
       <c r="E51">
         <v>91</v>
       </c>
       <c r="F51">
         <v>154</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>5</v>
       </c>
       <c r="B52" t="s">
-        <v>603</v>
+        <v>74</v>
       </c>
       <c r="C52" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D52">
         <v>304</v>
       </c>
       <c r="E52">
         <v>119</v>
       </c>
       <c r="F52">
         <v>423</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>6</v>
       </c>
       <c r="B53" t="s">
-        <v>604</v>
+        <v>75</v>
       </c>
       <c r="C53" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D53">
         <v>24</v>
       </c>
       <c r="E53">
         <v>219</v>
       </c>
       <c r="F53">
         <v>243</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>7</v>
       </c>
       <c r="B54" t="s">
-        <v>605</v>
+        <v>76</v>
       </c>
       <c r="C54" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D54">
         <v>38</v>
       </c>
       <c r="E54">
         <v>77</v>
       </c>
       <c r="F54">
         <v>115</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>8</v>
       </c>
       <c r="B55" t="s">
-        <v>606</v>
+        <v>77</v>
       </c>
       <c r="C55" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D55">
         <v>42</v>
       </c>
       <c r="E55">
         <v>124</v>
       </c>
       <c r="F55">
         <v>166</v>
       </c>
     </row>
     <row r="56"/>
     <row r="57">
       <c r="A57">
         <v>6</v>
       </c>
       <c r="B57" t="s">
         <v>11</v>
       </c>
       <c r="C57" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D57">
         <v>289</v>
       </c>
       <c r="E57">
         <v>864</v>
       </c>
       <c r="F57">
         <v>1153</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B58" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C58" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D58">
         <v>84</v>
       </c>
       <c r="E58">
         <v>258</v>
       </c>
       <c r="F58">
         <v>342</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1</v>
       </c>
       <c r="B59" t="s">
-        <v>607</v>
+        <v>78</v>
       </c>
       <c r="C59" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D59">
         <v>103</v>
       </c>
       <c r="E59">
         <v>252</v>
       </c>
       <c r="F59">
         <v>355</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2</v>
       </c>
       <c r="B60" t="s">
-        <v>608</v>
+        <v>79</v>
       </c>
       <c r="C60" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D60">
         <v>42</v>
       </c>
       <c r="E60">
         <v>69</v>
       </c>
       <c r="F60">
         <v>111</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>3</v>
       </c>
       <c r="B61" t="s">
-        <v>609</v>
+        <v>80</v>
       </c>
       <c r="C61" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D61">
         <v>20</v>
       </c>
       <c r="E61">
         <v>169</v>
       </c>
       <c r="F61">
         <v>189</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>4</v>
       </c>
       <c r="B62" t="s">
-        <v>610</v>
+        <v>81</v>
       </c>
       <c r="C62" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D62">
         <v>18</v>
       </c>
       <c r="E62">
         <v>100</v>
       </c>
       <c r="F62">
         <v>118</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>5</v>
       </c>
       <c r="B63" t="s">
-        <v>611</v>
+        <v>82</v>
       </c>
       <c r="C63" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D63">
         <v>22</v>
       </c>
       <c r="E63">
         <v>16</v>
       </c>
       <c r="F63">
         <v>38</v>
       </c>
     </row>
     <row r="64"/>
     <row r="65">
       <c r="A65">
         <v>7</v>
       </c>
       <c r="B65" t="s">
         <v>12</v>
       </c>
       <c r="C65" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D65">
         <v>410</v>
       </c>
       <c r="E65">
         <v>1610</v>
       </c>
       <c r="F65">
         <v>2020</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B66" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C66" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D66">
         <v>175</v>
       </c>
       <c r="E66">
         <v>498</v>
       </c>
       <c r="F66">
         <v>673</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>1</v>
       </c>
       <c r="B67" t="s">
-        <v>612</v>
+        <v>83</v>
       </c>
       <c r="C67" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D67">
         <v>116</v>
       </c>
       <c r="E67">
         <v>616</v>
       </c>
       <c r="F67">
         <v>732</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>2</v>
       </c>
       <c r="B68" t="s">
-        <v>613</v>
+        <v>84</v>
       </c>
       <c r="C68" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D68">
         <v>69</v>
       </c>
       <c r="E68">
         <v>372</v>
       </c>
       <c r="F68">
         <v>441</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>3</v>
       </c>
       <c r="B69" t="s">
-        <v>614</v>
+        <v>85</v>
       </c>
       <c r="C69" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D69">
         <v>22</v>
       </c>
       <c r="E69">
         <v>56</v>
       </c>
       <c r="F69">
         <v>78</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>4</v>
       </c>
       <c r="B70" t="s">
-        <v>615</v>
+        <v>86</v>
       </c>
       <c r="C70" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D70">
         <v>28</v>
       </c>
       <c r="E70">
         <v>68</v>
       </c>
       <c r="F70">
         <v>96</v>
       </c>
     </row>
     <row r="71"/>
     <row r="72">
       <c r="A72">
         <v>8</v>
       </c>
       <c r="B72" t="s">
         <v>13</v>
       </c>
       <c r="C72" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D72">
         <v>3262</v>
       </c>
       <c r="E72">
         <v>9434</v>
       </c>
       <c r="F72">
         <v>12696</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B73" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C73" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D73">
         <v>442</v>
       </c>
       <c r="E73">
         <v>1092</v>
       </c>
       <c r="F73">
         <v>1534</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1</v>
       </c>
       <c r="B74" t="s">
-        <v>616</v>
+        <v>87</v>
       </c>
       <c r="C74" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D74">
         <v>1938</v>
       </c>
       <c r="E74">
         <v>4549</v>
       </c>
       <c r="F74">
         <v>6487</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>2</v>
       </c>
       <c r="B75" t="s">
-        <v>617</v>
+        <v>88</v>
       </c>
       <c r="C75" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D75">
         <v>192</v>
       </c>
       <c r="E75">
         <v>364</v>
       </c>
       <c r="F75">
         <v>556</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>3</v>
       </c>
       <c r="B76" t="s">
-        <v>618</v>
+        <v>89</v>
       </c>
       <c r="C76" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D76">
         <v>180</v>
       </c>
       <c r="E76">
         <v>91</v>
       </c>
       <c r="F76">
         <v>271</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>4</v>
       </c>
       <c r="B77" t="s">
-        <v>619</v>
+        <v>90</v>
       </c>
       <c r="C77" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D77">
         <v>285</v>
       </c>
       <c r="E77">
         <v>670</v>
       </c>
       <c r="F77">
         <v>955</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>5</v>
       </c>
       <c r="B78" t="s">
-        <v>620</v>
+        <v>91</v>
       </c>
       <c r="C78" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D78">
         <v>113</v>
       </c>
       <c r="E78">
         <v>2277</v>
       </c>
       <c r="F78">
         <v>2390</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>6</v>
       </c>
       <c r="B79" t="s">
-        <v>621</v>
+        <v>92</v>
       </c>
       <c r="C79" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D79">
         <v>15</v>
       </c>
       <c r="E79">
         <v>102</v>
       </c>
       <c r="F79">
         <v>117</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>7</v>
       </c>
       <c r="B80" t="s">
-        <v>622</v>
+        <v>93</v>
       </c>
       <c r="C80" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D80">
         <v>71</v>
       </c>
       <c r="E80">
         <v>32</v>
       </c>
       <c r="F80">
         <v>103</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>8</v>
       </c>
       <c r="B81" t="s">
-        <v>623</v>
+        <v>94</v>
       </c>
       <c r="C81" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D81">
         <v>26</v>
       </c>
       <c r="E81">
         <v>257</v>
       </c>
       <c r="F81">
         <v>283</v>
       </c>
     </row>
     <row r="82"/>
     <row r="83">
       <c r="A83">
         <v>10</v>
       </c>
       <c r="B83" t="s">
         <v>14</v>
       </c>
       <c r="C83" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D83">
         <v>3591</v>
       </c>
       <c r="E83">
         <v>12318</v>
       </c>
       <c r="F83">
         <v>15909</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B84" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C84" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D84">
         <v>252</v>
       </c>
       <c r="E84">
         <v>446</v>
       </c>
       <c r="F84">
         <v>698</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1</v>
       </c>
       <c r="B85" t="s">
-        <v>624</v>
+        <v>95</v>
       </c>
       <c r="C85" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D85">
         <v>494</v>
       </c>
       <c r="E85">
         <v>6936</v>
       </c>
       <c r="F85">
         <v>7430</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>2</v>
       </c>
       <c r="B86" t="s">
-        <v>625</v>
+        <v>96</v>
       </c>
       <c r="C86" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D86">
         <v>113</v>
       </c>
       <c r="E86">
         <v>772</v>
       </c>
       <c r="F86">
         <v>885</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>3</v>
       </c>
       <c r="B87" t="s">
-        <v>626</v>
+        <v>97</v>
       </c>
       <c r="C87" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D87">
         <v>213</v>
       </c>
       <c r="E87">
         <v>80</v>
       </c>
       <c r="F87">
         <v>293</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>4</v>
       </c>
       <c r="B88" t="s">
-        <v>627</v>
+        <v>98</v>
       </c>
       <c r="C88" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D88">
         <v>164</v>
       </c>
       <c r="E88">
         <v>85</v>
       </c>
       <c r="F88">
         <v>249</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>5</v>
       </c>
       <c r="B89" t="s">
-        <v>628</v>
+        <v>99</v>
       </c>
       <c r="C89" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D89">
         <v>1011</v>
       </c>
       <c r="E89">
         <v>71</v>
       </c>
       <c r="F89">
         <v>1082</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>6</v>
       </c>
       <c r="B90" t="s">
-        <v>629</v>
+        <v>100</v>
       </c>
       <c r="C90" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D90">
         <v>67</v>
       </c>
       <c r="E90">
         <v>57</v>
       </c>
       <c r="F90">
         <v>124</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>7</v>
       </c>
       <c r="B91" t="s">
-        <v>630</v>
+        <v>101</v>
       </c>
       <c r="C91" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D91">
         <v>66</v>
       </c>
       <c r="E91">
         <v>607</v>
       </c>
       <c r="F91">
         <v>673</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>8</v>
       </c>
       <c r="B92" t="s">
-        <v>631</v>
+        <v>102</v>
       </c>
       <c r="C92" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D92">
         <v>1211</v>
       </c>
       <c r="E92">
         <v>3264</v>
       </c>
       <c r="F92">
         <v>4475</v>
       </c>
     </row>
     <row r="93"/>
     <row r="94">
       <c r="A94">
         <v>12</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D94">
         <v>12105</v>
       </c>
       <c r="E94">
         <v>19105</v>
       </c>
       <c r="F94">
         <v>31210</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B95" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C95" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D95">
         <v>589</v>
       </c>
       <c r="E95">
         <v>1141</v>
       </c>
       <c r="F95">
         <v>1730</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1</v>
       </c>
       <c r="B96" t="s">
-        <v>632</v>
+        <v>103</v>
       </c>
       <c r="C96" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D96">
         <v>1504</v>
       </c>
       <c r="E96">
         <v>4496</v>
       </c>
       <c r="F96">
         <v>6000</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>2</v>
       </c>
       <c r="B97" t="s">
-        <v>633</v>
+        <v>104</v>
       </c>
       <c r="C97" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D97">
         <v>6340</v>
       </c>
       <c r="E97">
         <v>2529</v>
       </c>
       <c r="F97">
         <v>8869</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>3</v>
       </c>
       <c r="B98" t="s">
-        <v>634</v>
+        <v>105</v>
       </c>
       <c r="C98" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D98">
         <v>320</v>
       </c>
       <c r="E98">
         <v>377</v>
       </c>
       <c r="F98">
         <v>697</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>4</v>
       </c>
       <c r="B99" t="s">
-        <v>635</v>
+        <v>106</v>
       </c>
       <c r="C99" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D99">
         <v>2503</v>
       </c>
       <c r="E99">
         <v>9348</v>
       </c>
       <c r="F99">
         <v>11851</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>5</v>
       </c>
       <c r="B100" t="s">
-        <v>636</v>
+        <v>107</v>
       </c>
       <c r="C100" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D100">
         <v>150</v>
       </c>
       <c r="E100">
         <v>953</v>
       </c>
       <c r="F100">
         <v>1103</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>6</v>
       </c>
       <c r="B101" t="s">
-        <v>637</v>
+        <v>108</v>
       </c>
       <c r="C101" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D101">
         <v>37</v>
       </c>
       <c r="E101">
         <v>78</v>
       </c>
       <c r="F101">
         <v>115</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>7</v>
       </c>
       <c r="B102" t="s">
-        <v>638</v>
+        <v>109</v>
       </c>
       <c r="C102" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D102">
         <v>169</v>
       </c>
       <c r="E102">
         <v>131</v>
       </c>
       <c r="F102">
         <v>300</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>8</v>
       </c>
       <c r="B103" t="s">
-        <v>639</v>
+        <v>110</v>
       </c>
       <c r="C103" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D103">
         <v>493</v>
       </c>
       <c r="E103">
         <v>52</v>
       </c>
       <c r="F103">
         <v>545</v>
       </c>
     </row>
     <row r="104"/>
     <row r="105">
       <c r="A105">
         <v>13</v>
       </c>
       <c r="B105" t="s">
         <v>16</v>
       </c>
       <c r="C105" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D105">
         <v>251</v>
       </c>
       <c r="E105">
         <v>455</v>
       </c>
       <c r="F105">
         <v>706</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B106" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C106" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D106">
         <v>25</v>
       </c>
       <c r="E106">
         <v>93</v>
       </c>
       <c r="F106">
         <v>118</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1</v>
       </c>
       <c r="B107" t="s">
-        <v>640</v>
+        <v>111</v>
       </c>
       <c r="C107" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D107">
         <v>117</v>
       </c>
       <c r="E107">
         <v>233</v>
       </c>
       <c r="F107">
         <v>350</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>2</v>
       </c>
       <c r="B108" t="s">
-        <v>641</v>
+        <v>112</v>
       </c>
       <c r="C108" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D108">
         <v>10</v>
       </c>
       <c r="E108">
         <v>76</v>
       </c>
       <c r="F108">
         <v>86</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>3</v>
       </c>
       <c r="B109" t="s">
-        <v>642</v>
+        <v>113</v>
       </c>
       <c r="C109" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D109">
         <v>8</v>
       </c>
       <c r="E109">
         <v>15</v>
       </c>
       <c r="F109">
         <v>23</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>4</v>
       </c>
       <c r="B110" t="s">
-        <v>643</v>
+        <v>114</v>
       </c>
       <c r="C110" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D110">
         <v>53</v>
       </c>
       <c r="E110">
         <v>23</v>
       </c>
       <c r="F110">
         <v>76</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>5</v>
       </c>
       <c r="B111" t="s">
-        <v>644</v>
+        <v>115</v>
       </c>
       <c r="C111" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D111">
         <v>24</v>
       </c>
       <c r="E111">
         <v>7</v>
       </c>
       <c r="F111">
         <v>31</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>6</v>
       </c>
       <c r="B112" t="s">
-        <v>645</v>
+        <v>116</v>
       </c>
       <c r="C112" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D112">
         <v>5</v>
       </c>
       <c r="E112">
         <v>1</v>
       </c>
       <c r="F112">
         <v>6</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>7</v>
       </c>
       <c r="B113" t="s">
-        <v>646</v>
+        <v>117</v>
       </c>
       <c r="C113" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D113">
         <v>9</v>
       </c>
       <c r="E113">
         <v>7</v>
       </c>
       <c r="F113">
         <v>16</v>
       </c>
     </row>
     <row r="114"/>
     <row r="115">
       <c r="A115">
         <v>14</v>
       </c>
       <c r="B115" t="s">
         <v>17</v>
       </c>
       <c r="C115" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D115">
         <v>4113</v>
       </c>
       <c r="E115">
         <v>3662</v>
       </c>
       <c r="F115">
         <v>7775</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B116" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C116" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D116">
         <v>231</v>
       </c>
       <c r="E116">
         <v>615</v>
       </c>
       <c r="F116">
         <v>846</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1</v>
       </c>
       <c r="B117" t="s">
-        <v>647</v>
+        <v>118</v>
       </c>
       <c r="C117" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D117">
         <v>303</v>
       </c>
       <c r="E117">
         <v>1134</v>
       </c>
       <c r="F117">
         <v>1437</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>2</v>
       </c>
       <c r="B118" t="s">
-        <v>648</v>
+        <v>119</v>
       </c>
       <c r="C118" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D118">
         <v>234</v>
       </c>
       <c r="E118">
         <v>519</v>
       </c>
       <c r="F118">
         <v>753</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>3</v>
       </c>
       <c r="B119" t="s">
-        <v>649</v>
+        <v>120</v>
       </c>
       <c r="C119" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D119">
         <v>331</v>
       </c>
       <c r="E119">
         <v>159</v>
       </c>
       <c r="F119">
         <v>490</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>4</v>
       </c>
       <c r="B120" t="s">
-        <v>650</v>
+        <v>121</v>
       </c>
       <c r="C120" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D120">
         <v>147</v>
       </c>
       <c r="E120">
         <v>424</v>
       </c>
       <c r="F120">
         <v>571</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>5</v>
       </c>
       <c r="B121" t="s">
-        <v>651</v>
+        <v>122</v>
       </c>
       <c r="C121" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D121">
         <v>2125</v>
       </c>
       <c r="E121">
         <v>471</v>
       </c>
       <c r="F121">
         <v>2596</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>6</v>
       </c>
       <c r="B122" t="s">
-        <v>652</v>
+        <v>123</v>
       </c>
       <c r="C122" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D122">
         <v>22</v>
       </c>
       <c r="E122">
         <v>46</v>
       </c>
       <c r="F122">
         <v>68</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>7</v>
       </c>
       <c r="B123" t="s">
-        <v>653</v>
+        <v>124</v>
       </c>
       <c r="C123" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D123">
         <v>678</v>
       </c>
       <c r="E123">
         <v>147</v>
       </c>
       <c r="F123">
         <v>825</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>8</v>
       </c>
       <c r="B124" t="s">
-        <v>654</v>
+        <v>125</v>
       </c>
       <c r="C124" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D124">
         <v>42</v>
       </c>
       <c r="E124">
         <v>147</v>
       </c>
       <c r="F124">
         <v>189</v>
       </c>
     </row>
     <row r="125"/>
     <row r="126">
       <c r="A126">
         <v>15</v>
       </c>
       <c r="B126" t="s">
-        <v>264</v>
+        <v>18</v>
       </c>
       <c r="C126" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D126">
         <v>184</v>
       </c>
       <c r="E126">
         <v>615</v>
       </c>
       <c r="F126">
         <v>799</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B127" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C127" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D127">
         <v>101</v>
       </c>
       <c r="E127">
         <v>267</v>
       </c>
       <c r="F127">
         <v>368</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1</v>
       </c>
       <c r="B128" t="s">
-        <v>655</v>
+        <v>126</v>
       </c>
       <c r="C128" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D128">
         <v>61</v>
       </c>
       <c r="E128">
         <v>288</v>
       </c>
       <c r="F128">
         <v>349</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>2</v>
       </c>
       <c r="B129" t="s">
-        <v>656</v>
+        <v>127</v>
       </c>
       <c r="C129" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D129">
         <v>22</v>
       </c>
       <c r="E129">
         <v>60</v>
       </c>
       <c r="F129">
         <v>82</v>
       </c>
     </row>
     <row r="130"/>
     <row r="131">
       <c r="A131">
         <v>16</v>
       </c>
       <c r="B131" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C131" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D131">
         <v>1176</v>
       </c>
       <c r="E131">
         <v>10266</v>
       </c>
       <c r="F131">
         <v>11442</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B132" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C132" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D132">
         <v>258</v>
       </c>
       <c r="E132">
         <v>568</v>
       </c>
       <c r="F132">
         <v>826</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1</v>
       </c>
       <c r="B133" t="s">
-        <v>657</v>
+        <v>128</v>
       </c>
       <c r="C133" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D133">
         <v>404</v>
       </c>
       <c r="E133">
         <v>8593</v>
       </c>
       <c r="F133">
         <v>8997</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>2</v>
       </c>
       <c r="B134" t="s">
-        <v>658</v>
+        <v>129</v>
       </c>
       <c r="C134" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D134">
         <v>151</v>
       </c>
       <c r="E134">
         <v>174</v>
       </c>
       <c r="F134">
         <v>325</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>3</v>
       </c>
       <c r="B135" t="s">
-        <v>659</v>
+        <v>130</v>
       </c>
       <c r="C135" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D135">
         <v>82</v>
       </c>
       <c r="E135">
         <v>585</v>
       </c>
       <c r="F135">
         <v>667</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>4</v>
       </c>
       <c r="B136" t="s">
-        <v>660</v>
+        <v>131</v>
       </c>
       <c r="C136" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D136">
         <v>20</v>
       </c>
       <c r="E136">
         <v>84</v>
       </c>
       <c r="F136">
         <v>104</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>5</v>
       </c>
       <c r="B137" t="s">
-        <v>661</v>
+        <v>132</v>
       </c>
       <c r="C137" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D137">
         <v>21</v>
       </c>
       <c r="E137">
         <v>23</v>
       </c>
       <c r="F137">
         <v>44</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>6</v>
       </c>
       <c r="B138" t="s">
-        <v>662</v>
+        <v>133</v>
       </c>
       <c r="C138" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D138">
         <v>25</v>
       </c>
       <c r="E138">
         <v>44</v>
       </c>
       <c r="F138">
         <v>69</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>7</v>
       </c>
       <c r="B139" t="s">
-        <v>663</v>
+        <v>134</v>
       </c>
       <c r="C139" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D139">
         <v>215</v>
       </c>
       <c r="E139">
         <v>195</v>
       </c>
       <c r="F139">
         <v>410</v>
       </c>
     </row>
     <row r="140"/>
     <row r="141">
       <c r="A141">
         <v>17</v>
       </c>
       <c r="B141" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C141" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D141">
         <v>875</v>
       </c>
       <c r="E141">
         <v>720</v>
       </c>
       <c r="F141">
         <v>1595</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B142" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C142" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D142">
         <v>315</v>
       </c>
       <c r="E142">
         <v>257</v>
       </c>
       <c r="F142">
         <v>572</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1</v>
       </c>
       <c r="B143" t="s">
-        <v>664</v>
+        <v>135</v>
       </c>
       <c r="C143" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D143">
         <v>244</v>
       </c>
       <c r="E143">
         <v>220</v>
       </c>
       <c r="F143">
         <v>464</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>2</v>
       </c>
       <c r="B144" t="s">
-        <v>665</v>
+        <v>136</v>
       </c>
       <c r="C144" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D144">
         <v>99</v>
       </c>
       <c r="E144">
         <v>53</v>
       </c>
       <c r="F144">
         <v>152</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>3</v>
       </c>
       <c r="B145" t="s">
-        <v>666</v>
+        <v>137</v>
       </c>
       <c r="C145" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D145">
         <v>23</v>
       </c>
       <c r="E145">
         <v>33</v>
       </c>
       <c r="F145">
         <v>56</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>4</v>
       </c>
       <c r="B146" t="s">
-        <v>667</v>
+        <v>138</v>
       </c>
       <c r="C146" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D146">
         <v>95</v>
       </c>
       <c r="E146">
         <v>27</v>
       </c>
       <c r="F146">
         <v>122</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>5</v>
       </c>
       <c r="B147" t="s">
-        <v>668</v>
+        <v>139</v>
       </c>
       <c r="C147" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D147">
         <v>44</v>
       </c>
       <c r="E147">
         <v>24</v>
       </c>
       <c r="F147">
         <v>68</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>6</v>
       </c>
       <c r="B148" t="s">
-        <v>669</v>
+        <v>140</v>
       </c>
       <c r="C148" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D148">
         <v>14</v>
       </c>
       <c r="E148">
         <v>8</v>
       </c>
       <c r="F148">
         <v>22</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>7</v>
       </c>
       <c r="B149" t="s">
-        <v>670</v>
+        <v>141</v>
       </c>
       <c r="C149" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D149">
         <v>22</v>
       </c>
       <c r="E149">
         <v>33</v>
       </c>
       <c r="F149">
         <v>55</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>8</v>
       </c>
       <c r="B150" t="s">
-        <v>671</v>
+        <v>142</v>
       </c>
       <c r="C150" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D150">
         <v>19</v>
       </c>
       <c r="E150">
         <v>65</v>
       </c>
       <c r="F150">
         <v>84</v>
       </c>
     </row>
     <row r="151"/>
     <row r="152">
       <c r="A152">
         <v>24</v>
       </c>
       <c r="B152" t="s">
-        <v>265</v>
+        <v>21</v>
       </c>
       <c r="C152" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D152">
         <v>119</v>
       </c>
       <c r="E152">
         <v>492</v>
       </c>
       <c r="F152">
         <v>611</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B153" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C153" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D153">
         <v>36</v>
       </c>
       <c r="E153">
         <v>88</v>
       </c>
       <c r="F153">
         <v>124</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>1</v>
       </c>
       <c r="B154" t="s">
-        <v>672</v>
+        <v>143</v>
       </c>
       <c r="C154" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D154">
         <v>47</v>
       </c>
       <c r="E154">
         <v>292</v>
       </c>
       <c r="F154">
         <v>339</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>2</v>
       </c>
       <c r="B155" t="s">
-        <v>673</v>
+        <v>144</v>
       </c>
       <c r="C155" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D155">
         <v>17</v>
       </c>
       <c r="E155">
         <v>89</v>
       </c>
       <c r="F155">
         <v>106</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>3</v>
       </c>
       <c r="B156" t="s">
-        <v>674</v>
+        <v>145</v>
       </c>
       <c r="C156" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D156">
         <v>19</v>
       </c>
       <c r="E156">
         <v>23</v>
       </c>
       <c r="F156">
         <v>42</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...193 lines deleted...]
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>28</v>
+        <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>29</v>
+        <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>30</v>
+        <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>25</v>
+        <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>27</v>
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C2" t="s">
+        <v>146</v>
+      </c>
+      <c r="D2" t="s">
+        <v>147</v>
+      </c>
+      <c r="E2" t="s">
+        <v>148</v>
+      </c>
+      <c r="F2" t="s">
+        <v>149</v>
+      </c>
+      <c r="G2">
+        <v>10557</v>
+      </c>
+      <c r="H2">
+        <v>12061</v>
+      </c>
+      <c r="I2">
+        <v>10475</v>
+      </c>
+      <c r="J2">
+        <v>18516</v>
+      </c>
+      <c r="K2">
+        <v>11306</v>
+      </c>
+      <c r="L2">
+        <v>812</v>
+      </c>
+      <c r="M2">
+        <v>1353</v>
+      </c>
+      <c r="N2">
+        <v>12149</v>
+      </c>
+      <c r="O2">
+        <v>13714</v>
+      </c>
+      <c r="P2">
+        <v>8146</v>
+      </c>
+      <c r="Q2">
+        <v>358</v>
+      </c>
+      <c r="R2">
+        <v>10831</v>
+      </c>
+      <c r="S2">
+        <v>867</v>
+      </c>
+      <c r="T2">
+        <v>3498</v>
+      </c>
+      <c r="U2">
+        <v>114643</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="G3">
+        <v>10557</v>
+      </c>
+      <c r="H3">
+        <v>12061</v>
+      </c>
+      <c r="I3">
+        <v>10475</v>
+      </c>
+      <c r="J3">
+        <v>18516</v>
+      </c>
+      <c r="K3">
+        <v>11306</v>
+      </c>
+      <c r="L3">
+        <v>812</v>
+      </c>
+      <c r="M3">
+        <v>1353</v>
+      </c>
+      <c r="N3">
+        <v>12149</v>
+      </c>
+      <c r="O3">
+        <v>13714</v>
+      </c>
+      <c r="P3">
+        <v>8146</v>
+      </c>
+      <c r="Q3">
+        <v>358</v>
+      </c>
+      <c r="R3">
+        <v>10831</v>
+      </c>
+      <c r="S3">
+        <v>867</v>
+      </c>
+      <c r="T3">
+        <v>3498</v>
+      </c>
+      <c r="U3">
+        <v>114643</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>31</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D2">
         <v>10557</v>
       </c>
       <c r="E2">
         <v>10557</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C3" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D3">
         <v>1221</v>
       </c>
       <c r="E3">
         <v>1221</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>33</v>
+        <v>150</v>
       </c>
       <c r="C4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D4">
         <v>4221</v>
       </c>
       <c r="E4">
         <v>4221</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>35</v>
+        <v>151</v>
       </c>
       <c r="C5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D5">
         <v>325</v>
       </c>
       <c r="E5">
         <v>325</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>36</v>
+        <v>152</v>
       </c>
       <c r="C6" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D6">
         <v>237</v>
       </c>
       <c r="E6">
         <v>237</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>37</v>
+        <v>153</v>
       </c>
       <c r="C7" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D7">
         <v>4553</v>
       </c>
       <c r="E7">
         <v>4553</v>
       </c>
     </row>
     <row r="8"/>
     <row r="9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9" t="s">
         <v>7</v>
       </c>
       <c r="C9" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D9">
         <v>12061</v>
       </c>
       <c r="E9">
         <v>12061</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B10" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C10" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D10">
         <v>1846</v>
       </c>
       <c r="E10">
         <v>1846</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>38</v>
+        <v>154</v>
       </c>
       <c r="C11" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D11">
         <v>7040</v>
       </c>
       <c r="E11">
         <v>7040</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>2</v>
       </c>
       <c r="B12" t="s">
-        <v>39</v>
+        <v>155</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D12">
         <v>1245</v>
       </c>
       <c r="E12">
         <v>1245</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>3</v>
       </c>
       <c r="B13" t="s">
-        <v>40</v>
+        <v>156</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D13">
         <v>417</v>
       </c>
       <c r="E13">
         <v>417</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>4</v>
       </c>
       <c r="B14" t="s">
-        <v>41</v>
+        <v>157</v>
       </c>
       <c r="C14" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D14">
         <v>1513</v>
       </c>
       <c r="E14">
         <v>1513</v>
       </c>
     </row>
     <row r="15"/>
     <row r="16">
       <c r="A16">
         <v>3</v>
       </c>
       <c r="B16" t="s">
         <v>8</v>
       </c>
       <c r="C16" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D16">
         <v>10475</v>
       </c>
       <c r="E16">
         <v>10475</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B17" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C17" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D17">
         <v>1498</v>
       </c>
       <c r="E17">
         <v>1498</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1</v>
       </c>
       <c r="B18" t="s">
-        <v>42</v>
+        <v>158</v>
       </c>
       <c r="C18" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D18">
         <v>1682</v>
       </c>
       <c r="E18">
         <v>1682</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>2</v>
       </c>
       <c r="B19" t="s">
-        <v>43</v>
+        <v>159</v>
       </c>
       <c r="C19" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D19">
         <v>6338</v>
       </c>
       <c r="E19">
         <v>6338</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>3</v>
       </c>
       <c r="B20" t="s">
-        <v>44</v>
+        <v>160</v>
       </c>
       <c r="C20" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D20">
         <v>272</v>
       </c>
       <c r="E20">
         <v>272</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>4</v>
       </c>
       <c r="B21" t="s">
-        <v>45</v>
+        <v>161</v>
       </c>
       <c r="C21" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D21">
         <v>685</v>
       </c>
       <c r="E21">
         <v>685</v>
       </c>
     </row>
     <row r="22"/>
     <row r="23">
       <c r="A23">
         <v>4</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D23">
         <v>18516</v>
       </c>
       <c r="E23">
         <v>18516</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B24" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C24" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D24">
         <v>1985</v>
       </c>
       <c r="E24">
         <v>1985</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1</v>
       </c>
       <c r="B25" t="s">
-        <v>46</v>
+        <v>162</v>
       </c>
       <c r="C25" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D25">
         <v>9407</v>
       </c>
       <c r="E25">
         <v>9407</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>2</v>
       </c>
       <c r="B26" t="s">
-        <v>47</v>
+        <v>163</v>
       </c>
       <c r="C26" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D26">
         <v>5813</v>
       </c>
       <c r="E26">
         <v>5813</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>3</v>
       </c>
       <c r="B27" t="s">
-        <v>48</v>
+        <v>164</v>
       </c>
       <c r="C27" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D27">
         <v>760</v>
       </c>
       <c r="E27">
         <v>760</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>4</v>
       </c>
       <c r="B28" t="s">
-        <v>49</v>
+        <v>165</v>
       </c>
       <c r="C28" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D28">
         <v>551</v>
       </c>
       <c r="E28">
         <v>551</v>
       </c>
     </row>
     <row r="29"/>
     <row r="30">
       <c r="A30">
         <v>5</v>
       </c>
       <c r="B30" t="s">
         <v>10</v>
       </c>
       <c r="C30" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D30">
         <v>11306</v>
       </c>
       <c r="E30">
         <v>11306</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C31" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D31">
         <v>767</v>
       </c>
       <c r="E31">
         <v>767</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1</v>
       </c>
       <c r="B32" t="s">
-        <v>50</v>
+        <v>166</v>
       </c>
       <c r="C32" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D32">
         <v>3462</v>
       </c>
       <c r="E32">
         <v>3462</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>2</v>
       </c>
       <c r="B33" t="s">
-        <v>51</v>
+        <v>167</v>
       </c>
       <c r="C33" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D33">
         <v>1708</v>
       </c>
       <c r="E33">
         <v>1708</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>3</v>
       </c>
       <c r="B34" t="s">
-        <v>52</v>
+        <v>168</v>
       </c>
       <c r="C34" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D34">
         <v>251</v>
       </c>
       <c r="E34">
         <v>251</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>4</v>
       </c>
       <c r="B35" t="s">
-        <v>53</v>
+        <v>169</v>
       </c>
       <c r="C35" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D35">
         <v>5118</v>
       </c>
       <c r="E35">
         <v>5118</v>
       </c>
     </row>
     <row r="36"/>
     <row r="37">
       <c r="A37">
         <v>6</v>
       </c>
       <c r="B37" t="s">
         <v>11</v>
       </c>
       <c r="C37" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D37">
         <v>812</v>
       </c>
       <c r="E37">
         <v>812</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B38" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C38" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D38">
         <v>183</v>
       </c>
       <c r="E38">
         <v>183</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>1</v>
       </c>
       <c r="B39" t="s">
-        <v>54</v>
+        <v>170</v>
       </c>
       <c r="C39" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D39">
         <v>469</v>
       </c>
       <c r="E39">
         <v>469</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>2</v>
       </c>
       <c r="B40" t="s">
-        <v>55</v>
+        <v>171</v>
       </c>
       <c r="C40" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D40">
         <v>160</v>
       </c>
       <c r="E40">
         <v>160</v>
       </c>
     </row>
     <row r="41"/>
     <row r="42">
       <c r="A42">
         <v>7</v>
       </c>
       <c r="B42" t="s">
         <v>12</v>
       </c>
       <c r="C42" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D42">
         <v>1353</v>
       </c>
       <c r="E42">
         <v>1353</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B43" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C43" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D43">
         <v>312</v>
       </c>
       <c r="E43">
         <v>312</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1</v>
       </c>
       <c r="B44" t="s">
-        <v>56</v>
+        <v>172</v>
       </c>
       <c r="C44" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D44">
         <v>870</v>
       </c>
       <c r="E44">
         <v>870</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>2</v>
       </c>
       <c r="B45" t="s">
-        <v>57</v>
+        <v>173</v>
       </c>
       <c r="C45" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D45">
         <v>123</v>
       </c>
       <c r="E45">
         <v>123</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>3</v>
       </c>
       <c r="B46" t="s">
-        <v>58</v>
+        <v>174</v>
       </c>
       <c r="C46" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D46">
         <v>48</v>
       </c>
       <c r="E46">
         <v>48</v>
       </c>
     </row>
     <row r="47"/>
     <row r="48">
       <c r="A48">
         <v>8</v>
       </c>
       <c r="B48" t="s">
         <v>13</v>
       </c>
       <c r="C48" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D48">
         <v>12149</v>
       </c>
       <c r="E48">
         <v>12149</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B49" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C49" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D49">
         <v>719</v>
       </c>
       <c r="E49">
         <v>719</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>1</v>
       </c>
       <c r="B50" t="s">
-        <v>59</v>
+        <v>175</v>
       </c>
       <c r="C50" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D50">
         <v>5326</v>
       </c>
       <c r="E50">
         <v>5326</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>2</v>
       </c>
       <c r="B51" t="s">
-        <v>60</v>
+        <v>176</v>
       </c>
       <c r="C51" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D51">
         <v>2124</v>
       </c>
       <c r="E51">
         <v>2124</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>3</v>
       </c>
       <c r="B52" t="s">
-        <v>61</v>
+        <v>177</v>
       </c>
       <c r="C52" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D52">
         <v>177</v>
       </c>
       <c r="E52">
         <v>177</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>4</v>
       </c>
       <c r="B53" t="s">
-        <v>62</v>
+        <v>178</v>
       </c>
       <c r="C53" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D53">
         <v>3803</v>
       </c>
       <c r="E53">
         <v>3803</v>
       </c>
     </row>
     <row r="54"/>
     <row r="55">
       <c r="A55">
         <v>10</v>
       </c>
       <c r="B55" t="s">
         <v>14</v>
       </c>
       <c r="C55" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D55">
         <v>13714</v>
       </c>
       <c r="E55">
         <v>13714</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B56" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C56" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D56">
         <v>578</v>
       </c>
       <c r="E56">
         <v>578</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>1</v>
       </c>
       <c r="B57" t="s">
-        <v>63</v>
+        <v>179</v>
       </c>
       <c r="C57" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D57">
         <v>5252</v>
       </c>
       <c r="E57">
         <v>5252</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>2</v>
       </c>
       <c r="B58" t="s">
-        <v>64</v>
+        <v>180</v>
       </c>
       <c r="C58" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D58">
         <v>423</v>
       </c>
       <c r="E58">
         <v>423</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>3</v>
       </c>
       <c r="B59" t="s">
-        <v>65</v>
+        <v>181</v>
       </c>
       <c r="C59" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D59">
         <v>3247</v>
       </c>
       <c r="E59">
         <v>3247</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>4</v>
       </c>
       <c r="B60" t="s">
-        <v>66</v>
+        <v>182</v>
       </c>
       <c r="C60" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D60">
         <v>4214</v>
       </c>
       <c r="E60">
         <v>4214</v>
       </c>
     </row>
     <row r="61"/>
     <row r="62">
       <c r="A62">
         <v>12</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D62">
         <v>8146</v>
       </c>
       <c r="E62">
         <v>8146</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B63" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C63" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D63">
         <v>658</v>
       </c>
       <c r="E63">
         <v>658</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>67</v>
+        <v>183</v>
       </c>
       <c r="C64" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D64">
         <v>6279</v>
       </c>
       <c r="E64">
         <v>6279</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2</v>
       </c>
       <c r="B65" t="s">
-        <v>68</v>
+        <v>184</v>
       </c>
       <c r="C65" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D65">
         <v>451</v>
       </c>
       <c r="E65">
         <v>451</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>3</v>
       </c>
       <c r="B66" t="s">
-        <v>69</v>
+        <v>185</v>
       </c>
       <c r="C66" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D66">
         <v>174</v>
       </c>
       <c r="E66">
         <v>174</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>4</v>
       </c>
       <c r="B67" t="s">
-        <v>70</v>
+        <v>186</v>
       </c>
       <c r="C67" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D67">
         <v>584</v>
       </c>
       <c r="E67">
         <v>584</v>
       </c>
     </row>
     <row r="68"/>
     <row r="69">
       <c r="A69">
         <v>13</v>
       </c>
       <c r="B69" t="s">
         <v>16</v>
       </c>
       <c r="C69" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D69">
         <v>358</v>
       </c>
       <c r="E69">
         <v>358</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B70" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C70" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D70">
         <v>30</v>
       </c>
       <c r="E70">
         <v>30</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1</v>
       </c>
       <c r="B71" t="s">
-        <v>71</v>
+        <v>187</v>
       </c>
       <c r="C71" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D71">
         <v>167</v>
       </c>
       <c r="E71">
         <v>167</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>2</v>
       </c>
       <c r="B72" t="s">
-        <v>72</v>
+        <v>188</v>
       </c>
       <c r="C72" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D72">
         <v>55</v>
       </c>
       <c r="E72">
         <v>55</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>3</v>
       </c>
       <c r="B73" t="s">
-        <v>73</v>
+        <v>189</v>
       </c>
       <c r="C73" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D73">
         <v>71</v>
       </c>
       <c r="E73">
         <v>71</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>4</v>
       </c>
       <c r="B74" t="s">
-        <v>74</v>
+        <v>190</v>
       </c>
       <c r="C74" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D74">
         <v>35</v>
       </c>
       <c r="E74">
         <v>35</v>
       </c>
     </row>
     <row r="75"/>
     <row r="76">
       <c r="A76">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>17</v>
       </c>
       <c r="C76" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D76">
         <v>10831</v>
       </c>
       <c r="E76">
         <v>10831</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B77" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C77" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D77">
         <v>820</v>
       </c>
       <c r="E77">
         <v>820</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1</v>
       </c>
       <c r="B78" t="s">
-        <v>75</v>
+        <v>191</v>
       </c>
       <c r="C78" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D78">
         <v>9085</v>
       </c>
       <c r="E78">
         <v>9085</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>2</v>
       </c>
       <c r="B79" t="s">
-        <v>76</v>
+        <v>192</v>
       </c>
       <c r="C79" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D79">
         <v>684</v>
       </c>
       <c r="E79">
         <v>684</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>3</v>
       </c>
       <c r="B80" t="s">
-        <v>77</v>
+        <v>193</v>
       </c>
       <c r="C80" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D80">
         <v>153</v>
       </c>
       <c r="E80">
         <v>153</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>4</v>
       </c>
       <c r="B81" t="s">
-        <v>78</v>
+        <v>194</v>
       </c>
       <c r="C81" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D81">
         <v>89</v>
       </c>
       <c r="E81">
         <v>89</v>
       </c>
     </row>
     <row r="82"/>
     <row r="83">
       <c r="A83">
         <v>16</v>
       </c>
       <c r="B83" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C83" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D83">
         <v>867</v>
       </c>
       <c r="E83">
         <v>867</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B84" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C84" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D84">
         <v>233</v>
       </c>
       <c r="E84">
         <v>233</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1</v>
       </c>
       <c r="B85" t="s">
-        <v>79</v>
+        <v>195</v>
       </c>
       <c r="C85" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D85">
         <v>454</v>
       </c>
       <c r="E85">
         <v>454</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>2</v>
       </c>
       <c r="B86" t="s">
-        <v>80</v>
+        <v>196</v>
       </c>
       <c r="C86" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D86">
         <v>118</v>
       </c>
       <c r="E86">
         <v>118</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>3</v>
       </c>
       <c r="B87" t="s">
-        <v>81</v>
+        <v>197</v>
       </c>
       <c r="C87" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D87">
         <v>62</v>
       </c>
       <c r="E87">
         <v>62</v>
       </c>
     </row>
     <row r="88"/>
     <row r="89">
       <c r="A89">
         <v>17</v>
       </c>
       <c r="B89" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C89" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D89">
         <v>3498</v>
       </c>
       <c r="E89">
         <v>3498</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B90" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C90" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D90">
         <v>311</v>
       </c>
       <c r="E90">
         <v>311</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>1</v>
       </c>
       <c r="B91" t="s">
-        <v>82</v>
+        <v>198</v>
       </c>
       <c r="C91" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D91">
         <v>653</v>
       </c>
       <c r="E91">
         <v>653</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>2</v>
       </c>
       <c r="B92" t="s">
-        <v>83</v>
+        <v>199</v>
       </c>
       <c r="C92" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D92">
         <v>2386</v>
       </c>
       <c r="E92">
         <v>2386</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>3</v>
       </c>
       <c r="B93" t="s">
-        <v>84</v>
+        <v>200</v>
       </c>
       <c r="C93" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D93">
         <v>88</v>
       </c>
       <c r="E93">
         <v>88</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>4</v>
       </c>
       <c r="B94" t="s">
-        <v>85</v>
+        <v>201</v>
       </c>
       <c r="C94" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D94">
         <v>60</v>
       </c>
       <c r="E94">
         <v>60</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>86</v>
+        <v>202</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C2" t="s">
-        <v>87</v>
+        <v>203</v>
       </c>
       <c r="D2" t="s">
-        <v>88</v>
+        <v>204</v>
       </c>
       <c r="E2" t="s">
-        <v>89</v>
+        <v>205</v>
       </c>
       <c r="F2" t="s">
-        <v>90</v>
+        <v>206</v>
       </c>
       <c r="G2">
         <v>8297</v>
       </c>
       <c r="H2">
         <v>7818</v>
       </c>
       <c r="I2">
         <v>3980</v>
       </c>
       <c r="J2">
         <v>6348</v>
       </c>
       <c r="K2">
         <v>4475</v>
       </c>
       <c r="L2">
         <v>374</v>
       </c>
       <c r="M2">
         <v>745</v>
       </c>
       <c r="N2">
         <v>1455</v>
       </c>
@@ -12147,63 +14953,63 @@
       </c>
       <c r="Q2">
         <v>19109</v>
       </c>
       <c r="R2">
         <v>451</v>
       </c>
       <c r="S2">
         <v>9778</v>
       </c>
       <c r="T2">
         <v>558</v>
       </c>
       <c r="U2">
         <v>358</v>
       </c>
       <c r="V2">
         <v>65060</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C3" t="s">
-        <v>87</v>
+        <v>203</v>
       </c>
       <c r="D3" t="s">
-        <v>88</v>
+        <v>204</v>
       </c>
       <c r="E3" t="s">
-        <v>91</v>
+        <v>207</v>
       </c>
       <c r="F3" t="s">
-        <v>92</v>
+        <v>208</v>
       </c>
       <c r="G3">
         <v>19683</v>
       </c>
       <c r="H3">
         <v>16378</v>
       </c>
       <c r="I3">
         <v>11422</v>
       </c>
       <c r="J3">
         <v>31369</v>
       </c>
       <c r="K3">
         <v>8153</v>
       </c>
       <c r="L3">
         <v>580</v>
       </c>
       <c r="M3">
         <v>1178</v>
       </c>
       <c r="N3">
         <v>9618</v>
       </c>
@@ -12212,54 +15018,54 @@
       </c>
       <c r="P3">
         <v>6138</v>
       </c>
       <c r="Q3">
         <v>12218</v>
       </c>
       <c r="R3">
         <v>777</v>
       </c>
       <c r="S3">
         <v>25487</v>
       </c>
       <c r="T3">
         <v>8026</v>
       </c>
       <c r="U3">
         <v>504</v>
       </c>
       <c r="V3">
         <v>152052</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B4" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="G4">
         <v>27980</v>
       </c>
       <c r="H4">
         <v>24196</v>
       </c>
       <c r="I4">
         <v>15402</v>
       </c>
       <c r="J4">
         <v>37717</v>
       </c>
       <c r="K4">
         <v>12628</v>
       </c>
       <c r="L4">
         <v>954</v>
       </c>
       <c r="M4">
         <v>1923</v>
       </c>
       <c r="N4">
         <v>11073</v>
       </c>
@@ -12270,3254 +15076,3254 @@
         <v>7259</v>
       </c>
       <c r="Q4">
         <v>31327</v>
       </c>
       <c r="R4">
         <v>1228</v>
       </c>
       <c r="S4">
         <v>35265</v>
       </c>
       <c r="T4">
         <v>8584</v>
       </c>
       <c r="U4">
         <v>862</v>
       </c>
       <c r="V4">
         <v>217112</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>90</v>
+        <v>206</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>92</v>
+        <v>208</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D2">
         <v>8297</v>
       </c>
       <c r="E2">
         <v>19683</v>
       </c>
       <c r="F2">
         <v>27980</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C3" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D3">
         <v>568</v>
       </c>
       <c r="E3">
         <v>2007</v>
       </c>
       <c r="F3">
         <v>2575</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>93</v>
+        <v>209</v>
       </c>
       <c r="C4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D4">
         <v>494</v>
       </c>
       <c r="E4">
         <v>6993</v>
       </c>
       <c r="F4">
         <v>7487</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>94</v>
+        <v>210</v>
       </c>
       <c r="C5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D5">
         <v>868</v>
       </c>
       <c r="E5">
         <v>1189</v>
       </c>
       <c r="F5">
         <v>2057</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>95</v>
+        <v>211</v>
       </c>
       <c r="C6" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D6">
         <v>78</v>
       </c>
       <c r="E6">
         <v>947</v>
       </c>
       <c r="F6">
         <v>1025</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>96</v>
+        <v>212</v>
       </c>
       <c r="C7" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D7">
         <v>62</v>
       </c>
       <c r="E7">
         <v>114</v>
       </c>
       <c r="F7">
         <v>176</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>97</v>
+        <v>213</v>
       </c>
       <c r="C8" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D8">
         <v>5046</v>
       </c>
       <c r="E8">
         <v>440</v>
       </c>
       <c r="F8">
         <v>5486</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>98</v>
+        <v>214</v>
       </c>
       <c r="C9" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D9">
         <v>67</v>
       </c>
       <c r="E9">
         <v>65</v>
       </c>
       <c r="F9">
         <v>132</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>99</v>
+        <v>215</v>
       </c>
       <c r="C10" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D10">
         <v>26</v>
       </c>
       <c r="E10">
         <v>126</v>
       </c>
       <c r="F10">
         <v>152</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>100</v>
+        <v>216</v>
       </c>
       <c r="C11" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D11">
         <v>44</v>
       </c>
       <c r="E11">
         <v>1060</v>
       </c>
       <c r="F11">
         <v>1104</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>101</v>
+        <v>217</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D12">
         <v>1044</v>
       </c>
       <c r="E12">
         <v>6742</v>
       </c>
       <c r="F12">
         <v>7786</v>
       </c>
     </row>
     <row r="13"/>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
         <v>7</v>
       </c>
       <c r="C14" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D14">
         <v>7818</v>
       </c>
       <c r="E14">
         <v>16378</v>
       </c>
       <c r="F14">
         <v>24196</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B15" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C15" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D15">
         <v>964</v>
       </c>
       <c r="E15">
         <v>4176</v>
       </c>
       <c r="F15">
         <v>5140</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>102</v>
+        <v>218</v>
       </c>
       <c r="C16" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D16">
         <v>5460</v>
       </c>
       <c r="E16">
         <v>2865</v>
       </c>
       <c r="F16">
         <v>8325</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>103</v>
+        <v>219</v>
       </c>
       <c r="C17" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D17">
         <v>298</v>
       </c>
       <c r="E17">
         <v>1301</v>
       </c>
       <c r="F17">
         <v>1599</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>3</v>
       </c>
       <c r="B18" t="s">
-        <v>104</v>
+        <v>220</v>
       </c>
       <c r="C18" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D18">
         <v>210</v>
       </c>
       <c r="E18">
         <v>815</v>
       </c>
       <c r="F18">
         <v>1025</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>4</v>
       </c>
       <c r="B19" t="s">
-        <v>105</v>
+        <v>221</v>
       </c>
       <c r="C19" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D19">
         <v>179</v>
       </c>
       <c r="E19">
         <v>3191</v>
       </c>
       <c r="F19">
         <v>3370</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>5</v>
       </c>
       <c r="B20" t="s">
-        <v>106</v>
+        <v>222</v>
       </c>
       <c r="C20" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D20">
         <v>30</v>
       </c>
       <c r="E20">
         <v>146</v>
       </c>
       <c r="F20">
         <v>176</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>6</v>
       </c>
       <c r="B21" t="s">
-        <v>107</v>
+        <v>223</v>
       </c>
       <c r="C21" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D21">
         <v>54</v>
       </c>
       <c r="E21">
         <v>684</v>
       </c>
       <c r="F21">
         <v>738</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>7</v>
       </c>
       <c r="B22" t="s">
-        <v>108</v>
+        <v>224</v>
       </c>
       <c r="C22" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D22">
         <v>38</v>
       </c>
       <c r="E22">
         <v>228</v>
       </c>
       <c r="F22">
         <v>266</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>8</v>
       </c>
       <c r="B23" t="s">
-        <v>109</v>
+        <v>225</v>
       </c>
       <c r="C23" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D23">
         <v>357</v>
       </c>
       <c r="E23">
         <v>2602</v>
       </c>
       <c r="F23">
         <v>2959</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>9</v>
       </c>
       <c r="B24" t="s">
-        <v>110</v>
+        <v>226</v>
       </c>
       <c r="C24" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D24">
         <v>228</v>
       </c>
       <c r="E24">
         <v>370</v>
       </c>
       <c r="F24">
         <v>598</v>
       </c>
     </row>
     <row r="25"/>
     <row r="26">
       <c r="A26">
         <v>3</v>
       </c>
       <c r="B26" t="s">
         <v>8</v>
       </c>
       <c r="C26" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D26">
         <v>3980</v>
       </c>
       <c r="E26">
         <v>11422</v>
       </c>
       <c r="F26">
         <v>15402</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B27" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C27" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D27">
         <v>538</v>
       </c>
       <c r="E27">
         <v>2590</v>
       </c>
       <c r="F27">
         <v>3128</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1</v>
       </c>
       <c r="B28" t="s">
-        <v>111</v>
+        <v>227</v>
       </c>
       <c r="C28" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D28">
         <v>2490</v>
       </c>
       <c r="E28">
         <v>4888</v>
       </c>
       <c r="F28">
         <v>7378</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>2</v>
       </c>
       <c r="B29" t="s">
-        <v>112</v>
+        <v>228</v>
       </c>
       <c r="C29" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D29">
         <v>325</v>
       </c>
       <c r="E29">
         <v>541</v>
       </c>
       <c r="F29">
         <v>866</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>113</v>
+        <v>229</v>
       </c>
       <c r="C30" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D30">
         <v>139</v>
       </c>
       <c r="E30">
         <v>613</v>
       </c>
       <c r="F30">
         <v>752</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>4</v>
       </c>
       <c r="B31" t="s">
-        <v>114</v>
+        <v>230</v>
       </c>
       <c r="C31" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D31">
         <v>87</v>
       </c>
       <c r="E31">
         <v>558</v>
       </c>
       <c r="F31">
         <v>645</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>5</v>
       </c>
       <c r="B32" t="s">
-        <v>115</v>
+        <v>231</v>
       </c>
       <c r="C32" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D32">
         <v>236</v>
       </c>
       <c r="E32">
         <v>1809</v>
       </c>
       <c r="F32">
         <v>2045</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>6</v>
       </c>
       <c r="B33" t="s">
-        <v>116</v>
+        <v>232</v>
       </c>
       <c r="C33" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D33">
         <v>28</v>
       </c>
       <c r="E33">
         <v>141</v>
       </c>
       <c r="F33">
         <v>169</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>7</v>
       </c>
       <c r="B34" t="s">
-        <v>117</v>
+        <v>233</v>
       </c>
       <c r="C34" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D34">
         <v>37</v>
       </c>
       <c r="E34">
         <v>74</v>
       </c>
       <c r="F34">
         <v>111</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>8</v>
       </c>
       <c r="B35" t="s">
-        <v>118</v>
+        <v>234</v>
       </c>
       <c r="C35" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D35">
         <v>30</v>
       </c>
       <c r="E35">
         <v>102</v>
       </c>
       <c r="F35">
         <v>132</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>9</v>
       </c>
       <c r="B36" t="s">
-        <v>119</v>
+        <v>235</v>
       </c>
       <c r="C36" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D36">
         <v>70</v>
       </c>
       <c r="E36">
         <v>106</v>
       </c>
       <c r="F36">
         <v>176</v>
       </c>
     </row>
     <row r="37"/>
     <row r="38">
       <c r="A38">
         <v>4</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D38">
         <v>6348</v>
       </c>
       <c r="E38">
         <v>31369</v>
       </c>
       <c r="F38">
         <v>37717</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B39" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C39" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D39">
         <v>751</v>
       </c>
       <c r="E39">
         <v>4050</v>
       </c>
       <c r="F39">
         <v>4801</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>120</v>
+        <v>236</v>
       </c>
       <c r="C40" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D40">
         <v>1036</v>
       </c>
       <c r="E40">
         <v>10279</v>
       </c>
       <c r="F40">
         <v>11315</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>121</v>
+        <v>237</v>
       </c>
       <c r="C41" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D41">
         <v>1118</v>
       </c>
       <c r="E41">
         <v>11684</v>
       </c>
       <c r="F41">
         <v>12802</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>122</v>
+        <v>238</v>
       </c>
       <c r="C42" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D42">
         <v>1289</v>
       </c>
       <c r="E42">
         <v>412</v>
       </c>
       <c r="F42">
         <v>1701</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>123</v>
+        <v>239</v>
       </c>
       <c r="C43" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D43">
         <v>358</v>
       </c>
       <c r="E43">
         <v>3455</v>
       </c>
       <c r="F43">
         <v>3813</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>124</v>
+        <v>240</v>
       </c>
       <c r="C44" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D44">
         <v>1282</v>
       </c>
       <c r="E44">
         <v>399</v>
       </c>
       <c r="F44">
         <v>1681</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>125</v>
+        <v>241</v>
       </c>
       <c r="C45" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D45">
         <v>150</v>
       </c>
       <c r="E45">
         <v>455</v>
       </c>
       <c r="F45">
         <v>605</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>7</v>
       </c>
       <c r="B46" t="s">
-        <v>126</v>
+        <v>242</v>
       </c>
       <c r="C46" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D46">
         <v>59</v>
       </c>
       <c r="E46">
         <v>257</v>
       </c>
       <c r="F46">
         <v>316</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>8</v>
       </c>
       <c r="B47" t="s">
-        <v>127</v>
+        <v>243</v>
       </c>
       <c r="C47" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D47">
         <v>31</v>
       </c>
       <c r="E47">
         <v>155</v>
       </c>
       <c r="F47">
         <v>186</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>9</v>
       </c>
       <c r="B48" t="s">
-        <v>128</v>
+        <v>244</v>
       </c>
       <c r="C48" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D48">
         <v>274</v>
       </c>
       <c r="E48">
         <v>223</v>
       </c>
       <c r="F48">
         <v>497</v>
       </c>
     </row>
     <row r="49"/>
     <row r="50">
       <c r="A50">
         <v>5</v>
       </c>
       <c r="B50" t="s">
         <v>10</v>
       </c>
       <c r="C50" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D50">
         <v>4475</v>
       </c>
       <c r="E50">
         <v>8153</v>
       </c>
       <c r="F50">
         <v>12628</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B51" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C51" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D51">
         <v>497</v>
       </c>
       <c r="E51">
         <v>1296</v>
       </c>
       <c r="F51">
         <v>1793</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1</v>
       </c>
       <c r="B52" t="s">
-        <v>129</v>
+        <v>245</v>
       </c>
       <c r="C52" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D52">
         <v>3300</v>
       </c>
       <c r="E52">
         <v>1697</v>
       </c>
       <c r="F52">
         <v>4997</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>2</v>
       </c>
       <c r="B53" t="s">
-        <v>130</v>
+        <v>246</v>
       </c>
       <c r="C53" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D53">
         <v>304</v>
       </c>
       <c r="E53">
         <v>2978</v>
       </c>
       <c r="F53">
         <v>3282</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>3</v>
       </c>
       <c r="B54" t="s">
-        <v>131</v>
+        <v>247</v>
       </c>
       <c r="C54" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D54">
         <v>75</v>
       </c>
       <c r="E54">
         <v>334</v>
       </c>
       <c r="F54">
         <v>409</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>4</v>
       </c>
       <c r="B55" t="s">
-        <v>132</v>
+        <v>248</v>
       </c>
       <c r="C55" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D55">
         <v>113</v>
       </c>
       <c r="E55">
         <v>771</v>
       </c>
       <c r="F55">
         <v>884</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>5</v>
       </c>
       <c r="B56" t="s">
-        <v>133</v>
+        <v>249</v>
       </c>
       <c r="C56" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D56">
         <v>68</v>
       </c>
       <c r="E56">
         <v>348</v>
       </c>
       <c r="F56">
         <v>416</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>6</v>
       </c>
       <c r="B57" t="s">
-        <v>134</v>
+        <v>250</v>
       </c>
       <c r="C57" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D57">
         <v>48</v>
       </c>
       <c r="E57">
         <v>441</v>
       </c>
       <c r="F57">
         <v>489</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>7</v>
       </c>
       <c r="B58" t="s">
-        <v>135</v>
+        <v>251</v>
       </c>
       <c r="C58" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D58">
         <v>30</v>
       </c>
       <c r="E58">
         <v>107</v>
       </c>
       <c r="F58">
         <v>137</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>8</v>
       </c>
       <c r="B59" t="s">
-        <v>136</v>
+        <v>252</v>
       </c>
       <c r="C59" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D59">
         <v>18</v>
       </c>
       <c r="E59">
         <v>79</v>
       </c>
       <c r="F59">
         <v>97</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>9</v>
       </c>
       <c r="B60" t="s">
-        <v>137</v>
+        <v>253</v>
       </c>
       <c r="C60" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D60">
         <v>22</v>
       </c>
       <c r="E60">
         <v>102</v>
       </c>
       <c r="F60">
         <v>124</v>
       </c>
     </row>
     <row r="61"/>
     <row r="62">
       <c r="A62">
         <v>6</v>
       </c>
       <c r="B62" t="s">
         <v>11</v>
       </c>
       <c r="C62" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D62">
         <v>374</v>
       </c>
       <c r="E62">
         <v>580</v>
       </c>
       <c r="F62">
         <v>954</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B63" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C63" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D63">
         <v>111</v>
       </c>
       <c r="E63">
         <v>252</v>
       </c>
       <c r="F63">
         <v>363</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>138</v>
+        <v>254</v>
       </c>
       <c r="C64" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D64">
         <v>131</v>
       </c>
       <c r="E64">
         <v>212</v>
       </c>
       <c r="F64">
         <v>343</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2</v>
       </c>
       <c r="B65" t="s">
-        <v>139</v>
+        <v>255</v>
       </c>
       <c r="C65" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D65">
         <v>118</v>
       </c>
       <c r="E65">
         <v>64</v>
       </c>
       <c r="F65">
         <v>182</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>3</v>
       </c>
       <c r="B66" t="s">
-        <v>140</v>
+        <v>256</v>
       </c>
       <c r="C66" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D66">
         <v>14</v>
       </c>
       <c r="E66">
         <v>52</v>
       </c>
       <c r="F66">
         <v>66</v>
       </c>
     </row>
     <row r="67"/>
     <row r="68">
       <c r="A68">
         <v>7</v>
       </c>
       <c r="B68" t="s">
         <v>12</v>
       </c>
       <c r="C68" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D68">
         <v>745</v>
       </c>
       <c r="E68">
         <v>1178</v>
       </c>
       <c r="F68">
         <v>1923</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B69" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C69" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D69">
         <v>200</v>
       </c>
       <c r="E69">
         <v>457</v>
       </c>
       <c r="F69">
         <v>657</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>1</v>
       </c>
       <c r="B70" t="s">
-        <v>141</v>
+        <v>257</v>
       </c>
       <c r="C70" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D70">
         <v>323</v>
       </c>
       <c r="E70">
         <v>360</v>
       </c>
       <c r="F70">
         <v>683</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>2</v>
       </c>
       <c r="B71" t="s">
-        <v>142</v>
+        <v>258</v>
       </c>
       <c r="C71" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D71">
         <v>81</v>
       </c>
       <c r="E71">
         <v>124</v>
       </c>
       <c r="F71">
         <v>205</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>3</v>
       </c>
       <c r="B72" t="s">
-        <v>143</v>
+        <v>259</v>
       </c>
       <c r="C72" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D72">
         <v>105</v>
       </c>
       <c r="E72">
         <v>84</v>
       </c>
       <c r="F72">
         <v>189</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>4</v>
       </c>
       <c r="B73" t="s">
-        <v>144</v>
+        <v>260</v>
       </c>
       <c r="C73" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D73">
         <v>36</v>
       </c>
       <c r="E73">
         <v>153</v>
       </c>
       <c r="F73">
         <v>189</v>
       </c>
     </row>
     <row r="74"/>
     <row r="75">
       <c r="A75">
         <v>8</v>
       </c>
       <c r="B75" t="s">
         <v>13</v>
       </c>
       <c r="C75" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D75">
         <v>1455</v>
       </c>
       <c r="E75">
         <v>9618</v>
       </c>
       <c r="F75">
         <v>11073</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B76" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C76" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D76">
         <v>257</v>
       </c>
       <c r="E76">
         <v>1733</v>
       </c>
       <c r="F76">
         <v>1990</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1</v>
       </c>
       <c r="B77" t="s">
-        <v>145</v>
+        <v>261</v>
       </c>
       <c r="C77" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D77">
         <v>513</v>
       </c>
       <c r="E77">
         <v>4970</v>
       </c>
       <c r="F77">
         <v>5483</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>2</v>
       </c>
       <c r="B78" t="s">
-        <v>146</v>
+        <v>262</v>
       </c>
       <c r="C78" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D78">
         <v>106</v>
       </c>
       <c r="E78">
         <v>723</v>
       </c>
       <c r="F78">
         <v>829</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>3</v>
       </c>
       <c r="B79" t="s">
-        <v>147</v>
+        <v>263</v>
       </c>
       <c r="C79" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D79">
         <v>16</v>
       </c>
       <c r="E79">
         <v>980</v>
       </c>
       <c r="F79">
         <v>996</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>4</v>
       </c>
       <c r="B80" t="s">
-        <v>148</v>
+        <v>264</v>
       </c>
       <c r="C80" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D80">
         <v>94</v>
       </c>
       <c r="E80">
         <v>166</v>
       </c>
       <c r="F80">
         <v>260</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>5</v>
       </c>
       <c r="B81" t="s">
-        <v>149</v>
+        <v>265</v>
       </c>
       <c r="C81" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D81">
         <v>24</v>
       </c>
       <c r="E81">
         <v>159</v>
       </c>
       <c r="F81">
         <v>183</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>6</v>
       </c>
       <c r="B82" t="s">
-        <v>150</v>
+        <v>266</v>
       </c>
       <c r="C82" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D82">
         <v>223</v>
       </c>
       <c r="E82">
         <v>97</v>
       </c>
       <c r="F82">
         <v>320</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>7</v>
       </c>
       <c r="B83" t="s">
-        <v>151</v>
+        <v>267</v>
       </c>
       <c r="C83" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D83">
         <v>38</v>
       </c>
       <c r="E83">
         <v>142</v>
       </c>
       <c r="F83">
         <v>180</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>8</v>
       </c>
       <c r="B84" t="s">
-        <v>152</v>
+        <v>268</v>
       </c>
       <c r="C84" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D84">
         <v>137</v>
       </c>
       <c r="E84">
         <v>454</v>
       </c>
       <c r="F84">
         <v>591</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>9</v>
       </c>
       <c r="B85" t="s">
-        <v>153</v>
+        <v>269</v>
       </c>
       <c r="C85" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D85">
         <v>47</v>
       </c>
       <c r="E85">
         <v>194</v>
       </c>
       <c r="F85">
         <v>241</v>
       </c>
     </row>
     <row r="86"/>
     <row r="87">
       <c r="A87">
         <v>9</v>
       </c>
       <c r="B87" t="s">
-        <v>86</v>
+        <v>202</v>
       </c>
       <c r="C87" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D87">
         <v>193</v>
       </c>
       <c r="E87">
         <v>521</v>
       </c>
       <c r="F87">
         <v>714</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B88" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C88" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D88">
         <v>39</v>
       </c>
       <c r="E88">
         <v>199</v>
       </c>
       <c r="F88">
         <v>238</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1</v>
       </c>
       <c r="B89" t="s">
-        <v>154</v>
+        <v>270</v>
       </c>
       <c r="C89" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D89">
         <v>104</v>
       </c>
       <c r="E89">
         <v>94</v>
       </c>
       <c r="F89">
         <v>198</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>2</v>
       </c>
       <c r="B90" t="s">
-        <v>155</v>
+        <v>271</v>
       </c>
       <c r="C90" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D90">
         <v>26</v>
       </c>
       <c r="E90">
         <v>44</v>
       </c>
       <c r="F90">
         <v>70</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>3</v>
       </c>
       <c r="B91" t="s">
-        <v>156</v>
+        <v>272</v>
       </c>
       <c r="C91" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D91">
         <v>4</v>
       </c>
       <c r="E91">
         <v>50</v>
       </c>
       <c r="F91">
         <v>54</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>4</v>
       </c>
       <c r="B92" t="s">
-        <v>157</v>
+        <v>273</v>
       </c>
       <c r="C92" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D92">
         <v>2</v>
       </c>
       <c r="E92">
         <v>38</v>
       </c>
       <c r="F92">
         <v>40</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>5</v>
       </c>
       <c r="B93" t="s">
-        <v>158</v>
+        <v>274</v>
       </c>
       <c r="C93" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D93">
         <v>18</v>
       </c>
       <c r="E93">
         <v>96</v>
       </c>
       <c r="F93">
         <v>114</v>
       </c>
     </row>
     <row r="94"/>
     <row r="95">
       <c r="A95">
         <v>10</v>
       </c>
       <c r="B95" t="s">
         <v>14</v>
       </c>
       <c r="C95" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D95">
         <v>1121</v>
       </c>
       <c r="E95">
         <v>6138</v>
       </c>
       <c r="F95">
         <v>7259</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B96" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C96" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D96">
         <v>89</v>
       </c>
       <c r="E96">
         <v>341</v>
       </c>
       <c r="F96">
         <v>430</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1</v>
       </c>
       <c r="B97" t="s">
-        <v>159</v>
+        <v>275</v>
       </c>
       <c r="C97" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D97">
         <v>598</v>
       </c>
       <c r="E97">
         <v>4340</v>
       </c>
       <c r="F97">
         <v>4938</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>2</v>
       </c>
       <c r="B98" t="s">
-        <v>160</v>
+        <v>276</v>
       </c>
       <c r="C98" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D98">
         <v>50</v>
       </c>
       <c r="E98">
         <v>351</v>
       </c>
       <c r="F98">
         <v>401</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>3</v>
       </c>
       <c r="B99" t="s">
-        <v>161</v>
+        <v>277</v>
       </c>
       <c r="C99" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D99">
         <v>30</v>
       </c>
       <c r="E99">
         <v>86</v>
       </c>
       <c r="F99">
         <v>116</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>4</v>
       </c>
       <c r="B100" t="s">
-        <v>162</v>
+        <v>278</v>
       </c>
       <c r="C100" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D100">
         <v>15</v>
       </c>
       <c r="E100">
         <v>331</v>
       </c>
       <c r="F100">
         <v>346</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>5</v>
       </c>
       <c r="B101" t="s">
-        <v>163</v>
+        <v>279</v>
       </c>
       <c r="C101" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D101">
         <v>37</v>
       </c>
       <c r="E101">
         <v>340</v>
       </c>
       <c r="F101">
         <v>377</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>6</v>
       </c>
       <c r="B102" t="s">
-        <v>164</v>
+        <v>280</v>
       </c>
       <c r="C102" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D102">
         <v>15</v>
       </c>
       <c r="E102">
         <v>54</v>
       </c>
       <c r="F102">
         <v>69</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>7</v>
       </c>
       <c r="B103" t="s">
-        <v>165</v>
+        <v>281</v>
       </c>
       <c r="C103" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D103">
         <v>18</v>
       </c>
       <c r="E103">
         <v>69</v>
       </c>
       <c r="F103">
         <v>87</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>8</v>
       </c>
       <c r="B104" t="s">
-        <v>166</v>
+        <v>282</v>
       </c>
       <c r="C104" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D104">
         <v>259</v>
       </c>
       <c r="E104">
         <v>114</v>
       </c>
       <c r="F104">
         <v>373</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>9</v>
       </c>
       <c r="B105" t="s">
-        <v>167</v>
+        <v>283</v>
       </c>
       <c r="C105" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D105">
         <v>10</v>
       </c>
       <c r="E105">
         <v>112</v>
       </c>
       <c r="F105">
         <v>122</v>
       </c>
     </row>
     <row r="106"/>
     <row r="107">
       <c r="A107">
         <v>12</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D107">
         <v>19109</v>
       </c>
       <c r="E107">
         <v>12218</v>
       </c>
       <c r="F107">
         <v>31327</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B108" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C108" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D108">
         <v>975</v>
       </c>
       <c r="E108">
         <v>1680</v>
       </c>
       <c r="F108">
         <v>2655</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1</v>
       </c>
       <c r="B109" t="s">
-        <v>168</v>
+        <v>284</v>
       </c>
       <c r="C109" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D109">
         <v>948</v>
       </c>
       <c r="E109">
         <v>3876</v>
       </c>
       <c r="F109">
         <v>4824</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>2</v>
       </c>
       <c r="B110" t="s">
-        <v>169</v>
+        <v>285</v>
       </c>
       <c r="C110" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D110">
         <v>15601</v>
       </c>
       <c r="E110">
         <v>3214</v>
       </c>
       <c r="F110">
         <v>18815</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>3</v>
       </c>
       <c r="B111" t="s">
-        <v>170</v>
+        <v>286</v>
       </c>
       <c r="C111" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D111">
         <v>531</v>
       </c>
       <c r="E111">
         <v>794</v>
       </c>
       <c r="F111">
         <v>1325</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>4</v>
       </c>
       <c r="B112" t="s">
-        <v>171</v>
+        <v>287</v>
       </c>
       <c r="C112" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D112">
         <v>492</v>
       </c>
       <c r="E112">
         <v>854</v>
       </c>
       <c r="F112">
         <v>1346</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>5</v>
       </c>
       <c r="B113" t="s">
-        <v>172</v>
+        <v>288</v>
       </c>
       <c r="C113" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D113">
         <v>133</v>
       </c>
       <c r="E113">
         <v>682</v>
       </c>
       <c r="F113">
         <v>815</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>6</v>
       </c>
       <c r="B114" t="s">
-        <v>173</v>
+        <v>289</v>
       </c>
       <c r="C114" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D114">
         <v>132</v>
       </c>
       <c r="E114">
         <v>204</v>
       </c>
       <c r="F114">
         <v>336</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>7</v>
       </c>
       <c r="B115" t="s">
-        <v>174</v>
+        <v>290</v>
       </c>
       <c r="C115" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D115">
         <v>74</v>
       </c>
       <c r="E115">
         <v>230</v>
       </c>
       <c r="F115">
         <v>304</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>8</v>
       </c>
       <c r="B116" t="s">
-        <v>175</v>
+        <v>291</v>
       </c>
       <c r="C116" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D116">
         <v>187</v>
       </c>
       <c r="E116">
         <v>483</v>
       </c>
       <c r="F116">
         <v>670</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>9</v>
       </c>
       <c r="B117" t="s">
-        <v>176</v>
+        <v>292</v>
       </c>
       <c r="C117" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D117">
         <v>36</v>
       </c>
       <c r="E117">
         <v>201</v>
       </c>
       <c r="F117">
         <v>237</v>
       </c>
     </row>
     <row r="118"/>
     <row r="119">
       <c r="A119">
         <v>13</v>
       </c>
       <c r="B119" t="s">
         <v>16</v>
       </c>
       <c r="C119" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D119">
         <v>451</v>
       </c>
       <c r="E119">
         <v>777</v>
       </c>
       <c r="F119">
         <v>1228</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B120" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C120" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D120">
         <v>51</v>
       </c>
       <c r="E120">
         <v>72</v>
       </c>
       <c r="F120">
         <v>123</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1</v>
       </c>
       <c r="B121" t="s">
-        <v>177</v>
+        <v>293</v>
       </c>
       <c r="C121" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D121">
         <v>110</v>
       </c>
       <c r="E121">
         <v>241</v>
       </c>
       <c r="F121">
         <v>351</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>2</v>
       </c>
       <c r="B122" t="s">
-        <v>178</v>
+        <v>294</v>
       </c>
       <c r="C122" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D122">
         <v>75</v>
       </c>
       <c r="E122">
         <v>54</v>
       </c>
       <c r="F122">
         <v>129</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>3</v>
       </c>
       <c r="B123" t="s">
-        <v>179</v>
+        <v>295</v>
       </c>
       <c r="C123" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D123">
         <v>107</v>
       </c>
       <c r="E123">
         <v>23</v>
       </c>
       <c r="F123">
         <v>130</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>4</v>
       </c>
       <c r="B124" t="s">
-        <v>180</v>
+        <v>296</v>
       </c>
       <c r="C124" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D124">
         <v>40</v>
       </c>
       <c r="E124">
         <v>85</v>
       </c>
       <c r="F124">
         <v>125</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>5</v>
       </c>
       <c r="B125" t="s">
-        <v>181</v>
+        <v>297</v>
       </c>
       <c r="C125" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D125">
         <v>30</v>
       </c>
       <c r="E125">
         <v>208</v>
       </c>
       <c r="F125">
         <v>238</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>6</v>
       </c>
       <c r="B126" t="s">
-        <v>182</v>
+        <v>298</v>
       </c>
       <c r="C126" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D126">
         <v>2</v>
       </c>
       <c r="E126">
         <v>14</v>
       </c>
       <c r="F126">
         <v>16</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>7</v>
       </c>
       <c r="B127" t="s">
-        <v>183</v>
+        <v>299</v>
       </c>
       <c r="C127" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D127">
         <v>11</v>
       </c>
       <c r="E127">
         <v>24</v>
       </c>
       <c r="F127">
         <v>35</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>8</v>
       </c>
       <c r="B128" t="s">
-        <v>184</v>
+        <v>300</v>
       </c>
       <c r="C128" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D128">
         <v>9</v>
       </c>
       <c r="E128">
         <v>23</v>
       </c>
       <c r="F128">
         <v>32</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>9</v>
       </c>
       <c r="B129" t="s">
-        <v>185</v>
+        <v>301</v>
       </c>
       <c r="C129" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D129">
         <v>16</v>
       </c>
       <c r="E129">
         <v>33</v>
       </c>
       <c r="F129">
         <v>49</v>
       </c>
     </row>
     <row r="130"/>
     <row r="131">
       <c r="A131">
         <v>14</v>
       </c>
       <c r="B131" t="s">
         <v>17</v>
       </c>
       <c r="C131" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D131">
         <v>9778</v>
       </c>
       <c r="E131">
         <v>25487</v>
       </c>
       <c r="F131">
         <v>35265</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B132" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C132" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D132">
         <v>418</v>
       </c>
       <c r="E132">
         <v>1196</v>
       </c>
       <c r="F132">
         <v>1614</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1</v>
       </c>
       <c r="B133" t="s">
-        <v>186</v>
+        <v>302</v>
       </c>
       <c r="C133" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D133">
         <v>783</v>
       </c>
       <c r="E133">
         <v>4053</v>
       </c>
       <c r="F133">
         <v>4836</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>2</v>
       </c>
       <c r="B134" t="s">
-        <v>187</v>
+        <v>303</v>
       </c>
       <c r="C134" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D134">
         <v>4882</v>
       </c>
       <c r="E134">
         <v>3240</v>
       </c>
       <c r="F134">
         <v>8122</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>3</v>
       </c>
       <c r="B135" t="s">
-        <v>188</v>
+        <v>304</v>
       </c>
       <c r="C135" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D135">
         <v>157</v>
       </c>
       <c r="E135">
         <v>4363</v>
       </c>
       <c r="F135">
         <v>4520</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>4</v>
       </c>
       <c r="B136" t="s">
-        <v>189</v>
+        <v>305</v>
       </c>
       <c r="C136" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D136">
         <v>48</v>
       </c>
       <c r="E136">
         <v>187</v>
       </c>
       <c r="F136">
         <v>235</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>5</v>
       </c>
       <c r="B137" t="s">
-        <v>190</v>
+        <v>306</v>
       </c>
       <c r="C137" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D137">
         <v>42</v>
       </c>
       <c r="E137">
         <v>4720</v>
       </c>
       <c r="F137">
         <v>4762</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>6</v>
       </c>
       <c r="B138" t="s">
-        <v>191</v>
+        <v>307</v>
       </c>
       <c r="C138" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D138">
         <v>239</v>
       </c>
       <c r="E138">
         <v>1812</v>
       </c>
       <c r="F138">
         <v>2051</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>7</v>
       </c>
       <c r="B139" t="s">
-        <v>192</v>
+        <v>308</v>
       </c>
       <c r="C139" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D139">
         <v>94</v>
       </c>
       <c r="E139">
         <v>98</v>
       </c>
       <c r="F139">
         <v>192</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>8</v>
       </c>
       <c r="B140" t="s">
-        <v>193</v>
+        <v>309</v>
       </c>
       <c r="C140" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D140">
         <v>2980</v>
       </c>
       <c r="E140">
         <v>2880</v>
       </c>
       <c r="F140">
         <v>5860</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>9</v>
       </c>
       <c r="B141" t="s">
-        <v>194</v>
+        <v>310</v>
       </c>
       <c r="C141" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D141">
         <v>135</v>
       </c>
       <c r="E141">
         <v>2938</v>
       </c>
       <c r="F141">
         <v>3073</v>
       </c>
     </row>
     <row r="142"/>
     <row r="143">
       <c r="A143">
         <v>16</v>
       </c>
       <c r="B143" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C143" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D143">
         <v>558</v>
       </c>
       <c r="E143">
         <v>8026</v>
       </c>
       <c r="F143">
         <v>8584</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B144" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C144" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D144">
         <v>113</v>
       </c>
       <c r="E144">
         <v>672</v>
       </c>
       <c r="F144">
         <v>785</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1</v>
       </c>
       <c r="B145" t="s">
-        <v>195</v>
+        <v>311</v>
       </c>
       <c r="C145" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D145">
         <v>252</v>
       </c>
       <c r="E145">
         <v>6535</v>
       </c>
       <c r="F145">
         <v>6787</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>2</v>
       </c>
       <c r="B146" t="s">
-        <v>196</v>
+        <v>312</v>
       </c>
       <c r="C146" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D146">
         <v>48</v>
       </c>
       <c r="E146">
         <v>171</v>
       </c>
       <c r="F146">
         <v>219</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>3</v>
       </c>
       <c r="B147" t="s">
-        <v>197</v>
+        <v>313</v>
       </c>
       <c r="C147" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D147">
         <v>57</v>
       </c>
       <c r="E147">
         <v>140</v>
       </c>
       <c r="F147">
         <v>197</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>4</v>
       </c>
       <c r="B148" t="s">
-        <v>198</v>
+        <v>314</v>
       </c>
       <c r="C148" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D148">
         <v>23</v>
       </c>
       <c r="E148">
         <v>67</v>
       </c>
       <c r="F148">
         <v>90</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>5</v>
       </c>
       <c r="B149" t="s">
-        <v>199</v>
+        <v>315</v>
       </c>
       <c r="C149" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D149">
         <v>17</v>
       </c>
       <c r="E149">
         <v>65</v>
       </c>
       <c r="F149">
         <v>82</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>6</v>
       </c>
       <c r="B150" t="s">
-        <v>200</v>
+        <v>316</v>
       </c>
       <c r="C150" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D150">
         <v>21</v>
       </c>
       <c r="E150">
         <v>67</v>
       </c>
       <c r="F150">
         <v>88</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>7</v>
       </c>
       <c r="B151" t="s">
-        <v>201</v>
+        <v>317</v>
       </c>
       <c r="C151" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D151">
         <v>10</v>
       </c>
       <c r="E151">
         <v>152</v>
       </c>
       <c r="F151">
         <v>162</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>8</v>
       </c>
       <c r="B152" t="s">
-        <v>202</v>
+        <v>318</v>
       </c>
       <c r="C152" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D152">
         <v>12</v>
       </c>
       <c r="E152">
         <v>88</v>
       </c>
       <c r="F152">
         <v>100</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>9</v>
       </c>
       <c r="B153" t="s">
-        <v>203</v>
+        <v>319</v>
       </c>
       <c r="C153" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D153">
         <v>5</v>
       </c>
       <c r="E153">
         <v>69</v>
       </c>
       <c r="F153">
         <v>74</v>
       </c>
     </row>
     <row r="154"/>
     <row r="155">
       <c r="A155">
         <v>17</v>
       </c>
       <c r="B155" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C155" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D155">
         <v>358</v>
       </c>
       <c r="E155">
         <v>504</v>
       </c>
       <c r="F155">
         <v>862</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B156" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C156" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D156">
         <v>26</v>
       </c>
       <c r="E156">
         <v>141</v>
       </c>
       <c r="F156">
         <v>167</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>1</v>
       </c>
       <c r="B157" t="s">
-        <v>204</v>
+        <v>320</v>
       </c>
       <c r="C157" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D157">
         <v>62</v>
       </c>
       <c r="E157">
         <v>102</v>
       </c>
       <c r="F157">
         <v>164</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>2</v>
       </c>
       <c r="B158" t="s">
-        <v>205</v>
+        <v>321</v>
       </c>
       <c r="C158" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D158">
         <v>224</v>
       </c>
       <c r="E158">
         <v>40</v>
       </c>
       <c r="F158">
         <v>264</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>3</v>
       </c>
       <c r="B159" t="s">
-        <v>206</v>
+        <v>322</v>
       </c>
       <c r="C159" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D159">
         <v>6</v>
       </c>
       <c r="E159">
         <v>37</v>
       </c>
       <c r="F159">
         <v>43</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>4</v>
       </c>
       <c r="B160" t="s">
-        <v>207</v>
+        <v>323</v>
       </c>
       <c r="C160" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D160">
         <v>8</v>
       </c>
       <c r="E160">
         <v>25</v>
       </c>
       <c r="F160">
         <v>33</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>5</v>
       </c>
       <c r="B161" t="s">
-        <v>208</v>
+        <v>324</v>
       </c>
       <c r="C161" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D161">
         <v>6</v>
       </c>
       <c r="E161">
         <v>18</v>
       </c>
       <c r="F161">
         <v>24</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>6</v>
       </c>
       <c r="B162" t="s">
-        <v>209</v>
+        <v>325</v>
       </c>
       <c r="C162" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D162">
         <v>7</v>
       </c>
       <c r="E162">
         <v>16</v>
       </c>
       <c r="F162">
         <v>23</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>7</v>
       </c>
       <c r="B163" t="s">
-        <v>210</v>
+        <v>326</v>
       </c>
       <c r="C163" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D163">
         <v>2</v>
       </c>
       <c r="E163">
         <v>17</v>
       </c>
       <c r="F163">
         <v>19</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>8</v>
       </c>
       <c r="B164" t="s">
-        <v>211</v>
+        <v>327</v>
       </c>
       <c r="C164" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D164">
         <v>10</v>
       </c>
       <c r="E164">
         <v>79</v>
       </c>
       <c r="F164">
         <v>89</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>9</v>
       </c>
       <c r="B165" t="s">
-        <v>212</v>
+        <v>328</v>
       </c>
       <c r="C165" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D165">
         <v>7</v>
       </c>
       <c r="E165">
         <v>29</v>
       </c>
       <c r="F165">
         <v>36</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>86</v>
+        <v>202</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C2" t="s">
-        <v>213</v>
+        <v>329</v>
       </c>
       <c r="D2" t="s">
-        <v>214</v>
+        <v>330</v>
       </c>
       <c r="E2" t="s">
-        <v>215</v>
+        <v>331</v>
       </c>
       <c r="F2" t="s">
-        <v>216</v>
+        <v>332</v>
       </c>
       <c r="G2">
         <v>10764</v>
       </c>
       <c r="H2">
         <v>7743</v>
       </c>
       <c r="I2">
         <v>12524</v>
       </c>
       <c r="J2">
         <v>11911</v>
       </c>
       <c r="K2">
         <v>9972</v>
       </c>
       <c r="L2">
         <v>321</v>
       </c>
       <c r="M2">
         <v>511</v>
       </c>
       <c r="N2">
         <v>2837</v>
       </c>
       <c r="O2">
         <v>82</v>
       </c>
       <c r="P2">
         <v>6145</v>
       </c>
       <c r="Q2">
         <v>4626</v>
       </c>
       <c r="R2">
         <v>9460</v>
       </c>
       <c r="S2">
         <v>9180</v>
       </c>
       <c r="T2">
         <v>360</v>
       </c>
       <c r="U2">
         <v>86436</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="G3">
         <v>10764</v>
       </c>
       <c r="H3">
         <v>7743</v>
       </c>
       <c r="I3">
         <v>12524</v>
       </c>
       <c r="J3">
         <v>11911</v>
       </c>
       <c r="K3">
         <v>9972</v>
       </c>
       <c r="L3">
         <v>321</v>
       </c>
       <c r="M3">
         <v>511</v>
       </c>
       <c r="N3">
         <v>2837</v>
       </c>
@@ -15525,4177 +18331,1371 @@
         <v>82</v>
       </c>
       <c r="P3">
         <v>6145</v>
       </c>
       <c r="Q3">
         <v>4626</v>
       </c>
       <c r="R3">
         <v>9460</v>
       </c>
       <c r="S3">
         <v>9180</v>
       </c>
       <c r="T3">
         <v>360</v>
       </c>
       <c r="U3">
         <v>86436</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>216</v>
+        <v>332</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D2">
         <v>10764</v>
       </c>
       <c r="E2">
         <v>10764</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C3" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D3">
         <v>1135</v>
       </c>
       <c r="E3">
         <v>1135</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>217</v>
+        <v>333</v>
       </c>
       <c r="C4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D4">
         <v>6507</v>
       </c>
       <c r="E4">
         <v>6507</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>218</v>
+        <v>334</v>
       </c>
       <c r="C5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D5">
         <v>899</v>
       </c>
       <c r="E5">
         <v>899</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>219</v>
+        <v>335</v>
       </c>
       <c r="C6" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D6">
         <v>73</v>
       </c>
       <c r="E6">
         <v>73</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>220</v>
+        <v>336</v>
       </c>
       <c r="C7" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D7">
         <v>2150</v>
       </c>
       <c r="E7">
         <v>2150</v>
       </c>
     </row>
     <row r="8"/>
     <row r="9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9" t="s">
         <v>7</v>
       </c>
       <c r="C9" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D9">
         <v>7743</v>
       </c>
       <c r="E9">
         <v>7743</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B10" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C10" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D10">
         <v>1321</v>
       </c>
       <c r="E10">
         <v>1321</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>221</v>
+        <v>337</v>
       </c>
       <c r="C11" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D11">
         <v>5537</v>
       </c>
       <c r="E11">
         <v>5537</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>2</v>
       </c>
       <c r="B12" t="s">
-        <v>222</v>
+        <v>338</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D12">
         <v>496</v>
       </c>
       <c r="E12">
         <v>496</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>3</v>
       </c>
       <c r="B13" t="s">
-        <v>223</v>
+        <v>339</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D13">
         <v>195</v>
       </c>
       <c r="E13">
         <v>195</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>4</v>
       </c>
       <c r="B14" t="s">
-        <v>224</v>
+        <v>340</v>
       </c>
       <c r="C14" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D14">
         <v>194</v>
       </c>
       <c r="E14">
         <v>194</v>
       </c>
     </row>
     <row r="15"/>
     <row r="16">
       <c r="A16">
         <v>3</v>
       </c>
       <c r="B16" t="s">
         <v>8</v>
       </c>
       <c r="C16" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D16">
         <v>12524</v>
       </c>
       <c r="E16">
         <v>12524</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B17" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C17" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D17">
         <v>1396</v>
       </c>
       <c r="E17">
         <v>1396</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1</v>
       </c>
       <c r="B18" t="s">
-        <v>225</v>
+        <v>341</v>
       </c>
       <c r="C18" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D18">
         <v>9046</v>
       </c>
       <c r="E18">
         <v>9046</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>2</v>
       </c>
       <c r="B19" t="s">
-        <v>226</v>
+        <v>342</v>
       </c>
       <c r="C19" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D19">
         <v>1380</v>
       </c>
       <c r="E19">
         <v>1380</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>3</v>
       </c>
       <c r="B20" t="s">
-        <v>227</v>
+        <v>343</v>
       </c>
       <c r="C20" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D20">
         <v>547</v>
       </c>
       <c r="E20">
         <v>547</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>4</v>
       </c>
       <c r="B21" t="s">
-        <v>228</v>
+        <v>344</v>
       </c>
       <c r="C21" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D21">
         <v>155</v>
       </c>
       <c r="E21">
         <v>155</v>
       </c>
     </row>
     <row r="22"/>
     <row r="23">
       <c r="A23">
         <v>4</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D23">
         <v>11911</v>
       </c>
       <c r="E23">
         <v>11911</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B24" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C24" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D24">
         <v>1704</v>
       </c>
       <c r="E24">
         <v>1704</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1</v>
       </c>
       <c r="B25" t="s">
-        <v>229</v>
+        <v>345</v>
       </c>
       <c r="C25" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D25">
         <v>6280</v>
       </c>
       <c r="E25">
         <v>6280</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>2</v>
       </c>
       <c r="B26" t="s">
-        <v>230</v>
+        <v>346</v>
       </c>
       <c r="C26" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D26">
         <v>591</v>
       </c>
       <c r="E26">
         <v>591</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>3</v>
       </c>
       <c r="B27" t="s">
-        <v>231</v>
+        <v>347</v>
       </c>
       <c r="C27" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D27">
         <v>404</v>
       </c>
       <c r="E27">
         <v>404</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>4</v>
       </c>
       <c r="B28" t="s">
-        <v>232</v>
+        <v>348</v>
       </c>
       <c r="C28" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D28">
         <v>2932</v>
       </c>
       <c r="E28">
         <v>2932</v>
       </c>
     </row>
     <row r="29"/>
     <row r="30">
       <c r="A30">
         <v>5</v>
       </c>
       <c r="B30" t="s">
         <v>10</v>
       </c>
       <c r="C30" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D30">
         <v>9972</v>
       </c>
       <c r="E30">
         <v>9972</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C31" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D31">
         <v>980</v>
       </c>
       <c r="E31">
         <v>980</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1</v>
       </c>
       <c r="B32" t="s">
-        <v>233</v>
+        <v>349</v>
       </c>
       <c r="C32" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D32">
         <v>7154</v>
       </c>
       <c r="E32">
         <v>7154</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>2</v>
       </c>
       <c r="B33" t="s">
-        <v>234</v>
+        <v>350</v>
       </c>
       <c r="C33" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D33">
         <v>1545</v>
       </c>
       <c r="E33">
         <v>1545</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>3</v>
       </c>
       <c r="B34" t="s">
-        <v>235</v>
+        <v>351</v>
       </c>
       <c r="C34" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D34">
         <v>120</v>
       </c>
       <c r="E34">
         <v>120</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>4</v>
       </c>
       <c r="B35" t="s">
-        <v>236</v>
+        <v>352</v>
       </c>
       <c r="C35" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D35">
         <v>173</v>
       </c>
       <c r="E35">
         <v>173</v>
       </c>
     </row>
     <row r="36"/>
     <row r="37">
       <c r="A37">
         <v>6</v>
       </c>
       <c r="B37" t="s">
         <v>11</v>
       </c>
       <c r="C37" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D37">
         <v>321</v>
       </c>
       <c r="E37">
         <v>321</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B38" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C38" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D38">
         <v>194</v>
       </c>
       <c r="E38">
         <v>194</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>1</v>
       </c>
       <c r="B39" t="s">
-        <v>237</v>
+        <v>353</v>
       </c>
       <c r="C39" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D39">
         <v>127</v>
       </c>
       <c r="E39">
         <v>127</v>
       </c>
     </row>
     <row r="40"/>
     <row r="41">
       <c r="A41">
         <v>7</v>
       </c>
       <c r="B41" t="s">
         <v>12</v>
       </c>
       <c r="C41" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D41">
         <v>511</v>
       </c>
       <c r="E41">
         <v>511</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B42" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C42" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D42">
         <v>193</v>
       </c>
       <c r="E42">
         <v>193</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1</v>
       </c>
       <c r="B43" t="s">
-        <v>238</v>
+        <v>354</v>
       </c>
       <c r="C43" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D43">
         <v>198</v>
       </c>
       <c r="E43">
         <v>198</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2</v>
       </c>
       <c r="B44" t="s">
-        <v>239</v>
+        <v>355</v>
       </c>
       <c r="C44" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D44">
         <v>120</v>
       </c>
       <c r="E44">
         <v>120</v>
       </c>
     </row>
     <row r="45"/>
     <row r="46">
       <c r="A46">
         <v>8</v>
       </c>
       <c r="B46" t="s">
         <v>13</v>
       </c>
       <c r="C46" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D46">
         <v>2837</v>
       </c>
       <c r="E46">
         <v>2837</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B47" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C47" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D47">
         <v>485</v>
       </c>
       <c r="E47">
         <v>485</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1</v>
       </c>
       <c r="B48" t="s">
-        <v>240</v>
+        <v>356</v>
       </c>
       <c r="C48" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D48">
         <v>775</v>
       </c>
       <c r="E48">
         <v>775</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2</v>
       </c>
       <c r="B49" t="s">
-        <v>241</v>
+        <v>357</v>
       </c>
       <c r="C49" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D49">
         <v>554</v>
       </c>
       <c r="E49">
         <v>554</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>3</v>
       </c>
       <c r="B50" t="s">
-        <v>242</v>
+        <v>358</v>
       </c>
       <c r="C50" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D50">
         <v>441</v>
       </c>
       <c r="E50">
         <v>441</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>4</v>
       </c>
       <c r="B51" t="s">
-        <v>243</v>
+        <v>359</v>
       </c>
       <c r="C51" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D51">
         <v>582</v>
       </c>
       <c r="E51">
         <v>582</v>
       </c>
     </row>
     <row r="52"/>
     <row r="53">
       <c r="A53">
         <v>9</v>
       </c>
       <c r="B53" t="s">
-        <v>86</v>
+        <v>202</v>
       </c>
       <c r="C53" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D53">
         <v>82</v>
       </c>
       <c r="E53">
         <v>82</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B54" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C54" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D54">
         <v>40</v>
       </c>
       <c r="E54">
         <v>40</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>1</v>
       </c>
       <c r="B55" t="s">
-        <v>244</v>
+        <v>360</v>
       </c>
       <c r="C55" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D55">
         <v>22</v>
       </c>
       <c r="E55">
         <v>22</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>2</v>
       </c>
       <c r="B56" t="s">
-        <v>245</v>
+        <v>361</v>
       </c>
       <c r="C56" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D56">
         <v>20</v>
       </c>
       <c r="E56">
         <v>20</v>
       </c>
     </row>
     <row r="57"/>
     <row r="58">
       <c r="A58">
         <v>10</v>
       </c>
       <c r="B58" t="s">
         <v>14</v>
       </c>
       <c r="C58" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D58">
         <v>6145</v>
       </c>
       <c r="E58">
         <v>6145</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B59" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C59" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D59">
         <v>204</v>
       </c>
       <c r="E59">
         <v>204</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1</v>
       </c>
       <c r="B60" t="s">
-        <v>246</v>
+        <v>362</v>
       </c>
       <c r="C60" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D60">
         <v>790</v>
       </c>
       <c r="E60">
         <v>790</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>2</v>
       </c>
       <c r="B61" t="s">
-        <v>247</v>
+        <v>363</v>
       </c>
       <c r="C61" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D61">
         <v>246</v>
       </c>
       <c r="E61">
         <v>246</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>3</v>
       </c>
       <c r="B62" t="s">
-        <v>248</v>
+        <v>364</v>
       </c>
       <c r="C62" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D62">
         <v>69</v>
       </c>
       <c r="E62">
         <v>69</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>4</v>
       </c>
       <c r="B63" t="s">
-        <v>249</v>
+        <v>365</v>
       </c>
       <c r="C63" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D63">
         <v>4836</v>
       </c>
       <c r="E63">
         <v>4836</v>
       </c>
     </row>
     <row r="64"/>
     <row r="65">
       <c r="A65">
         <v>12</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D65">
         <v>4626</v>
       </c>
       <c r="E65">
         <v>4626</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B66" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C66" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D66">
         <v>404</v>
       </c>
       <c r="E66">
         <v>404</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>1</v>
       </c>
       <c r="B67" t="s">
-        <v>250</v>
+        <v>366</v>
       </c>
       <c r="C67" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D67">
         <v>1074</v>
       </c>
       <c r="E67">
         <v>1074</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>2</v>
       </c>
       <c r="B68" t="s">
-        <v>251</v>
+        <v>367</v>
       </c>
       <c r="C68" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D68">
         <v>973</v>
       </c>
       <c r="E68">
         <v>973</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>3</v>
       </c>
       <c r="B69" t="s">
-        <v>252</v>
+        <v>368</v>
       </c>
       <c r="C69" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D69">
         <v>61</v>
       </c>
       <c r="E69">
         <v>61</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>4</v>
       </c>
       <c r="B70" t="s">
-        <v>253</v>
+        <v>369</v>
       </c>
       <c r="C70" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D70">
         <v>2114</v>
       </c>
       <c r="E70">
         <v>2114</v>
       </c>
     </row>
     <row r="71"/>
     <row r="72">
       <c r="A72">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>17</v>
       </c>
       <c r="C72" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D72">
         <v>9460</v>
       </c>
       <c r="E72">
         <v>9460</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B73" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C73" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D73">
         <v>738</v>
       </c>
       <c r="E73">
         <v>738</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1</v>
       </c>
       <c r="B74" t="s">
-        <v>254</v>
+        <v>370</v>
       </c>
       <c r="C74" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D74">
         <v>8403</v>
       </c>
       <c r="E74">
         <v>8403</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>2</v>
       </c>
       <c r="B75" t="s">
-        <v>255</v>
+        <v>371</v>
       </c>
       <c r="C75" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D75">
         <v>319</v>
       </c>
       <c r="E75">
         <v>319</v>
       </c>
     </row>
     <row r="76"/>
     <row r="77">
       <c r="A77">
         <v>16</v>
       </c>
       <c r="B77" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C77" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D77">
         <v>9180</v>
       </c>
       <c r="E77">
         <v>9180</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B78" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C78" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D78">
         <v>573</v>
       </c>
       <c r="E78">
         <v>573</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1</v>
       </c>
       <c r="B79" t="s">
-        <v>256</v>
+        <v>372</v>
       </c>
       <c r="C79" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D79">
         <v>1033</v>
       </c>
       <c r="E79">
         <v>1033</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>2</v>
       </c>
       <c r="B80" t="s">
-        <v>257</v>
+        <v>373</v>
       </c>
       <c r="C80" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D80">
         <v>1071</v>
       </c>
       <c r="E80">
         <v>1071</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>3</v>
       </c>
       <c r="B81" t="s">
-        <v>258</v>
+        <v>374</v>
       </c>
       <c r="C81" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D81">
         <v>153</v>
       </c>
       <c r="E81">
         <v>153</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>4</v>
       </c>
       <c r="B82" t="s">
-        <v>259</v>
+        <v>375</v>
       </c>
       <c r="C82" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D82">
         <v>6350</v>
       </c>
       <c r="E82">
         <v>6350</v>
       </c>
     </row>
     <row r="83"/>
     <row r="84">
       <c r="A84">
         <v>17</v>
       </c>
       <c r="B84" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C84" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D84">
         <v>360</v>
       </c>
       <c r="E84">
         <v>360</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B85" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C85" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D85">
         <v>81</v>
       </c>
       <c r="E85">
         <v>81</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1</v>
       </c>
       <c r="B86" t="s">
-        <v>260</v>
+        <v>376</v>
       </c>
       <c r="C86" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D86">
         <v>178</v>
       </c>
       <c r="E86">
         <v>178</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>2</v>
       </c>
       <c r="B87" t="s">
-        <v>261</v>
+        <v>377</v>
       </c>
       <c r="C87" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D87">
         <v>39</v>
       </c>
       <c r="E87">
         <v>39</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>3</v>
       </c>
       <c r="B88" t="s">
-        <v>262</v>
+        <v>378</v>
       </c>
       <c r="C88" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D88">
         <v>38</v>
       </c>
       <c r="E88">
         <v>38</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>4</v>
       </c>
       <c r="B89" t="s">
-        <v>263</v>
+        <v>379</v>
       </c>
       <c r="C89" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D89">
         <v>24</v>
       </c>
       <c r="E89">
         <v>24</v>
-      </c>
-[...2804 lines deleted...]
-        <v>23</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>