--- v2 (2026-06-08)
+++ v3 (2026-08-07)
@@ -16,189 +16,1608 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
-    <sheet name="BENGKULU 2 - Partai" sheetId="2" r:id="rId4"/>
-[...12 lines deleted...]
-    <sheet name="BENGKULU 1 - Caleg" sheetId="15" r:id="rId18"/>
+    <sheet name="BENGKULU 4 - Partai" sheetId="2" r:id="rId4"/>
+    <sheet name="BENGKULU 4 - Caleg" sheetId="3" r:id="rId6"/>
+    <sheet name="BENGKULU 5 - Partai" sheetId="4" r:id="rId7"/>
+    <sheet name="BENGKULU 5 - Caleg" sheetId="5" r:id="rId8"/>
+    <sheet name="BENGKULU 6 - Partai" sheetId="6" r:id="rId9"/>
+    <sheet name="BENGKULU 6 - Caleg" sheetId="7" r:id="rId10"/>
+    <sheet name="BENGKULU 7 - Partai" sheetId="8" r:id="rId11"/>
+    <sheet name="BENGKULU 7 - Caleg" sheetId="9" r:id="rId12"/>
+    <sheet name="BENGKULU 1 - Partai" sheetId="10" r:id="rId13"/>
+    <sheet name="BENGKULU 1 - Caleg" sheetId="11" r:id="rId14"/>
+    <sheet name="BENGKULU 2 - Partai" sheetId="12" r:id="rId15"/>
+    <sheet name="BENGKULU 2 - Caleg" sheetId="13" r:id="rId16"/>
+    <sheet name="BENGKULU 3 - Partai" sheetId="14" r:id="rId17"/>
+    <sheet name="BENGKULU 3 - Caleg" sheetId="15" r:id="rId18"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="675" uniqueCount="675">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PROVINSI</t>
   </si>
   <si>
     <t>KODE DAPIL</t>
   </si>
   <si>
     <t>DAPIL</t>
   </si>
   <si>
     <t>KODE KABUPATEN</t>
   </si>
   <si>
     <t>KABUPATEN/KOTA</t>
   </si>
   <si>
     <t>PKB</t>
   </si>
   <si>
     <t>GERINDRA</t>
   </si>
   <si>
     <t>PDIP</t>
   </si>
   <si>
     <t>GOLKAR</t>
   </si>
   <si>
     <t>NASDEM</t>
   </si>
   <si>
     <t>BURUH</t>
   </si>
   <si>
     <t>GELORA</t>
   </si>
   <si>
     <t>PKS</t>
   </si>
   <si>
+    <t>PKN</t>
+  </si>
+  <si>
     <t>HANURA</t>
   </si>
   <si>
     <t>PAN</t>
   </si>
   <si>
     <t>PBB</t>
   </si>
   <si>
     <t>DEMOKRAT</t>
   </si>
   <si>
+    <t>PERINDO</t>
+  </si>
+  <si>
+    <t>PPP</t>
+  </si>
+  <si>
+    <t>TOTAL SUARA</t>
+  </si>
+  <si>
+    <t>BENGKULU</t>
+  </si>
+  <si>
+    <t>170004</t>
+  </si>
+  <si>
+    <t>BENGKULU 4</t>
+  </si>
+  <si>
+    <t>1707</t>
+  </si>
+  <si>
+    <t>LEBONG</t>
+  </si>
+  <si>
+    <t>1702</t>
+  </si>
+  <si>
+    <t>REJANG LEBONG</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>NOMOR</t>
+  </si>
+  <si>
+    <t>PARTAI</t>
+  </si>
+  <si>
+    <t>JENIS SUARA</t>
+  </si>
+  <si>
+    <t>SUARA TOTAL</t>
+  </si>
+  <si>
+    <t>SUARA PARTAI</t>
+  </si>
+  <si>
+    <t>ANDIKA PUTRA</t>
+  </si>
+  <si>
+    <t>CALEG</t>
+  </si>
+  <si>
+    <t>HERLIARDO, S.Ag.</t>
+  </si>
+  <si>
+    <t>SARIPAH AINI, S.Pd.</t>
+  </si>
+  <si>
+    <t>SELAMAT</t>
+  </si>
+  <si>
+    <t>RONALD REAGEN, S.Sos.</t>
+  </si>
+  <si>
+    <t>EMI EKAWATI</t>
+  </si>
+  <si>
+    <t>DIANA AGUSTIANY SITI FATIMAH PAHANG, S.T.P.</t>
+  </si>
+  <si>
+    <t>FARHAN ALFIKRI, S.Pd.</t>
+  </si>
+  <si>
+    <t>ARPANTONI</t>
+  </si>
+  <si>
+    <t>EPRIYA, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>ADNAN, S.Sos.</t>
+  </si>
+  <si>
+    <t>YENI HERIATI</t>
+  </si>
+  <si>
+    <t>YUZAM RINALDO FINSA, S.T.</t>
+  </si>
+  <si>
+    <t>INCE MARYANCE, S.Sos.</t>
+  </si>
+  <si>
+    <t>ARWANSAH</t>
+  </si>
+  <si>
+    <t>CHORINA, S.E.</t>
+  </si>
+  <si>
+    <t>VISCO PUTRA ALEXANDER, S.I.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Drs. SOPIAN RAZIK, S.Sos.</t>
+  </si>
+  <si>
+    <t>ANITA ANDRIANI, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>ROHANUR FAJRI, S.Sos.</t>
+  </si>
+  <si>
+    <t>EDI ANSYAH, S.H.</t>
+  </si>
+  <si>
+    <t>NURHAYATI</t>
+  </si>
+  <si>
+    <t>FATROLAZI, S.E.</t>
+  </si>
+  <si>
+    <t>NABILA NDESTA</t>
+  </si>
+  <si>
+    <t>BOY RINALDI</t>
+  </si>
+  <si>
+    <t>LIENSIANA</t>
+  </si>
+  <si>
+    <t>FAISAL SANTRI,  S.Kom.</t>
+  </si>
+  <si>
+    <t>MAHDI HUSEN</t>
+  </si>
+  <si>
+    <t>SINTARA PUTRI UMARRO, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>LOVI IRAWAN, S.H.</t>
+  </si>
+  <si>
+    <t>WAHONO</t>
+  </si>
+  <si>
+    <t>BETTY HARTIKA</t>
+  </si>
+  <si>
+    <t>Dra. NURHASANAH DWI PUTRI NINGSIH, M.S.</t>
+  </si>
+  <si>
+    <t>ZUMRATUL AINI</t>
+  </si>
+  <si>
+    <t>Dra. MARSENANY</t>
+  </si>
+  <si>
+    <t>ENDANG FILIAN, A.Md.</t>
+  </si>
+  <si>
+    <t>ZULASMI OCTARINA, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>WAHYUDA HENDIKA</t>
+  </si>
+  <si>
+    <t>BIKU BAJENGGO ADENE PERTAMO</t>
+  </si>
+  <si>
+    <t>MARDIANI</t>
+  </si>
+  <si>
+    <t>FERRY SHONEVIL JALALLUDDIN</t>
+  </si>
+  <si>
+    <t>WAHYU RIVALDO, M.Pd.</t>
+  </si>
+  <si>
+    <t>AULIA DESPITA SARI</t>
+  </si>
+  <si>
+    <t>MARTINI</t>
+  </si>
+  <si>
+    <t>AGUNG PRAYOGA</t>
+  </si>
+  <si>
+    <t>Erping Piser</t>
+  </si>
+  <si>
+    <t>Rian Putra Wijaya</t>
+  </si>
+  <si>
+    <t>Nurlaila</t>
+  </si>
+  <si>
+    <t>MUHAMMAD REFKI SENANDY</t>
+  </si>
+  <si>
+    <t>IRNA DEWI SUSANTI</t>
+  </si>
+  <si>
+    <t>AGUS SALIM</t>
+  </si>
+  <si>
+    <t>DEDY AHMAT FIKRI</t>
+  </si>
+  <si>
+    <t>H. HERIZAL APRIANSYAH, S.Sos.</t>
+  </si>
+  <si>
+    <t>YENNI ROSMALADEWI, S.E.</t>
+  </si>
+  <si>
+    <t>H. UNTUNG BASUKI, S.E.</t>
+  </si>
+  <si>
+    <t>AHMAD TANTO</t>
+  </si>
+  <si>
+    <t>ARMAN SURI</t>
+  </si>
+  <si>
+    <t>YUNIMAR, S.E.</t>
+  </si>
+  <si>
+    <t>BAMBANG IRAWAN</t>
+  </si>
+  <si>
+    <t>PUADI AL PAJRI, S.Ag., M.Pd.</t>
+  </si>
+  <si>
+    <t>JUMIYATI, S.Ag.</t>
+  </si>
+  <si>
+    <t>BUDY DARMAWANSYAH</t>
+  </si>
+  <si>
+    <t>HELLEN ELITA</t>
+  </si>
+  <si>
+    <t>UMAR BAKRI</t>
+  </si>
+  <si>
+    <t>MALIAN LAZUARDI</t>
+  </si>
+  <si>
+    <t>WESI JOHAYAT</t>
+  </si>
+  <si>
+    <t>ARSOP DEWANA, S.E.</t>
+  </si>
+  <si>
+    <t>FERY SONNEVILLE. HB</t>
+  </si>
+  <si>
+    <t>MERI  MAHDAYANA, S.I.P.</t>
+  </si>
+  <si>
+    <t>SARDIYANA, S.Pd.</t>
+  </si>
+  <si>
+    <t>DARHASAN</t>
+  </si>
+  <si>
+    <t>YESSI JULIENSHI</t>
+  </si>
+  <si>
+    <t>EDWIN DESTRIANTO, S.E.</t>
+  </si>
+  <si>
+    <t>HERIYANTO, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>MASITA SEPRI YANTI, S.H.</t>
+  </si>
+  <si>
+    <t>Reko suseno, S.H.</t>
+  </si>
+  <si>
+    <t>SUPRISMAN</t>
+  </si>
+  <si>
+    <t>DEWI PURWATI</t>
+  </si>
+  <si>
+    <t>Mirza</t>
+  </si>
+  <si>
+    <t>A. SUPANI, M.Pd.</t>
+  </si>
+  <si>
+    <t>RIRIN ADE UTAMI, S.M.</t>
+  </si>
+  <si>
+    <t>NELI FITRIANA</t>
+  </si>
+  <si>
+    <t>RAHMANDANI, S.Sos.</t>
+  </si>
+  <si>
+    <t>KIAGUS MUHAMMAD TEGUH</t>
+  </si>
+  <si>
+    <t>Nita Mardesi, S.E.</t>
+  </si>
+  <si>
+    <t>Andi Nafarte, S.M.</t>
+  </si>
+  <si>
+    <t>Bayu Segara, S.P.</t>
+  </si>
+  <si>
+    <t>Lenny Kusnita</t>
+  </si>
+  <si>
+    <t>Arpan</t>
+  </si>
+  <si>
+    <t>Drs. A. Mahfi</t>
+  </si>
+  <si>
+    <t>Bonar Siagian, S.P.</t>
+  </si>
+  <si>
+    <t>Feraliza, S.E.</t>
+  </si>
+  <si>
+    <t>Fahrur Rozi, S.E.</t>
+  </si>
+  <si>
+    <t>Suhardhi DS, S.H.</t>
+  </si>
+  <si>
+    <t>ASWAR, A.Md.</t>
+  </si>
+  <si>
+    <t>Dra. Hj. NURUL KHAIRIAH</t>
+  </si>
+  <si>
+    <t>MARSYANDA ULFA</t>
+  </si>
+  <si>
+    <t>M. YUSUF</t>
+  </si>
+  <si>
+    <t>METALIA TRINAININGSIH</t>
+  </si>
+  <si>
+    <t>MUTIARA INDAH</t>
+  </si>
+  <si>
+    <t>Edy Irawan. HR, S.P.</t>
+  </si>
+  <si>
+    <t>ABU BAKAR, S.H.</t>
+  </si>
+  <si>
+    <t>HERI PURWANTO, S.H.</t>
+  </si>
+  <si>
+    <t>AGUNG DEFRI FRANATA</t>
+  </si>
+  <si>
+    <t>ROSALINDA</t>
+  </si>
+  <si>
+    <t>DARULLANI</t>
+  </si>
+  <si>
+    <t>JUMADI IRAWAN</t>
+  </si>
+  <si>
+    <t>SRI WIRAYA DITA</t>
+  </si>
+  <si>
+    <t>SYAFRIL YANTO</t>
+  </si>
+  <si>
+    <t>ISHAK, S.Ag.</t>
+  </si>
+  <si>
+    <t>HENI OKTAVIANI</t>
+  </si>
+  <si>
+    <t>YANUARTO CAHYA PUTRA</t>
+  </si>
+  <si>
+    <t>SYAFRIL HERWANTO</t>
+  </si>
+  <si>
+    <t>YUNI SARTIKA</t>
+  </si>
+  <si>
+    <t>BANGKIT MAHARDIKA</t>
+  </si>
+  <si>
+    <t>FURIZAH</t>
+  </si>
+  <si>
+    <t>FEBY ROBIANSONY</t>
+  </si>
+  <si>
+    <t>MARATUS SOLEHA</t>
+  </si>
+  <si>
+    <t>HAFIZ NURKHLIS</t>
+  </si>
+  <si>
+    <t>NOLA YOSEPA</t>
+  </si>
+  <si>
+    <t>170005</t>
+  </si>
+  <si>
+    <t>BENGKULU 5</t>
+  </si>
+  <si>
+    <t>1708</t>
+  </si>
+  <si>
+    <t>KEPAHIANG</t>
+  </si>
+  <si>
+    <t>ZAINAL, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>M. TAUPIK HIDAYAT, S.I.P.</t>
+  </si>
+  <si>
+    <t>SEFRI PURNAMA SARI, S.I.P.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD HASAN, S.E.</t>
+  </si>
+  <si>
+    <t>JULIAN TANEL, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>ARPANDI</t>
+  </si>
+  <si>
+    <t>LAILI YULIANI</t>
+  </si>
+  <si>
+    <t>SUPARMAN</t>
+  </si>
+  <si>
+    <t>EDWAR SAMSI, S.I.P., M.M.</t>
+  </si>
+  <si>
+    <t>NYIMAS TIKA HERAWATI</t>
+  </si>
+  <si>
+    <t>JOKO SARONO, S.Kep.</t>
+  </si>
+  <si>
+    <t>RIA DESVITA</t>
+  </si>
+  <si>
+    <t>Ir. H. DARMAWANSYAH, M.T.</t>
+  </si>
+  <si>
+    <t>H. CIK ASAN DENN, S.H., M.Si.</t>
+  </si>
+  <si>
+    <t>ELI YANTI, A.Md.</t>
+  </si>
+  <si>
+    <t>ZAINAL HUSNI, S.H., M.M.</t>
+  </si>
+  <si>
+    <t>WINDRA PURNAWAN, S.P.</t>
+  </si>
+  <si>
+    <t>RIZKI HERIAJI SUWELA, S.Pt.</t>
+  </si>
+  <si>
+    <t>RINU FITALOKA, S.Pd.</t>
+  </si>
+  <si>
+    <t>ROLITA, S.Kom.</t>
+  </si>
+  <si>
+    <t>NUSI ANEKA</t>
+  </si>
+  <si>
+    <t>EDRAM PRANATA</t>
+  </si>
+  <si>
+    <t>HETI MARINA</t>
+  </si>
+  <si>
+    <t>Drs. SAPRUDIN</t>
+  </si>
+  <si>
+    <t>JULI AHIRIN, S.Th.I., M.Pd.</t>
+  </si>
+  <si>
+    <t>KARTIKA LESTARI</t>
+  </si>
+  <si>
+    <t>AZHAR, S.H.</t>
+  </si>
+  <si>
+    <t>ALIF AMINUDDIN</t>
+  </si>
+  <si>
+    <t>NENI HENDRAYANI</t>
+  </si>
+  <si>
+    <t>DEDE FRASTIEN, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>WELON KOBRI</t>
+  </si>
+  <si>
+    <t>LENSI PUSPITA SARI</t>
+  </si>
+  <si>
+    <t>WANSYAH</t>
+  </si>
+  <si>
+    <t>HELVI SUPRIANTO</t>
+  </si>
+  <si>
+    <t>YOFI EMEILIA SARI</t>
+  </si>
+  <si>
+    <t>SITI JANAINI</t>
+  </si>
+  <si>
+    <t>ABDUL RIHAN, S.Sos.I.</t>
+  </si>
+  <si>
+    <t>RIO DINERO, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>DESTI SURYANI BUNGSU, S.E.</t>
+  </si>
+  <si>
+    <t>MUSMULYADI</t>
+  </si>
+  <si>
+    <t>Dr. PERYANDI, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>JUMATUL ARIA</t>
+  </si>
+  <si>
+    <t>REY SMJ IRSAN REGARDO</t>
+  </si>
+  <si>
+    <t>M. SA'AT</t>
+  </si>
+  <si>
+    <t>ANUGRAH SHANDI UTAMA</t>
+  </si>
+  <si>
+    <t>ATIKA RAHAYU</t>
+  </si>
+  <si>
+    <t>WINDA MERTI</t>
+  </si>
+  <si>
     <t>PSI</t>
   </si>
   <si>
-    <t>PERINDO</t>
-[...4 lines deleted...]
-  <si>
     <t>UMMAT</t>
   </si>
   <si>
-    <t>TOTAL SUARA</t>
-[...2 lines deleted...]
-    <t>BENGKULU</t>
+    <t>170006</t>
+  </si>
+  <si>
+    <t>BENGKULU 6</t>
+  </si>
+  <si>
+    <t>1701</t>
+  </si>
+  <si>
+    <t>BENGKULU SELATAN</t>
+  </si>
+  <si>
+    <t>1704</t>
+  </si>
+  <si>
+    <t>KAUR</t>
+  </si>
+  <si>
+    <t>JOHARI SALIM, S.Sos.</t>
+  </si>
+  <si>
+    <t>ARAZI, S.T.</t>
+  </si>
+  <si>
+    <t>LELA WATI</t>
+  </si>
+  <si>
+    <t>ITA YUNITA, A.Ma.</t>
+  </si>
+  <si>
+    <t>RAMADAN SYAHRI</t>
+  </si>
+  <si>
+    <t>SANTO GIAN, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>YAWAN SAHADI, S.E.</t>
+  </si>
+  <si>
+    <t>HERWIN SUBERHANI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>Dr. H. BAMBANG SUSINO, S.K.M., M.M.</t>
+  </si>
+  <si>
+    <t>ERNESTI</t>
+  </si>
+  <si>
+    <t>RIKA PUSPITA SARI</t>
+  </si>
+  <si>
+    <t>YUNADI</t>
+  </si>
+  <si>
+    <t>SHELLY PALINA, S.E.</t>
+  </si>
+  <si>
+    <t>AANK JUNAIDI, S.T.</t>
+  </si>
+  <si>
+    <t>BARLI HALIM, S.E.</t>
+  </si>
+  <si>
+    <t>HELMI PAMAN, S.Sos.</t>
+  </si>
+  <si>
+    <t>WIDIA IKASARI</t>
+  </si>
+  <si>
+    <t>DESMIYATI</t>
+  </si>
+  <si>
+    <t>HEFFI SUMIDRIAN, S.Kom.</t>
+  </si>
+  <si>
+    <t>SOHANDI, S.H.</t>
+  </si>
+  <si>
+    <t>SARIKIN</t>
+  </si>
+  <si>
+    <t>SAMSU AMANAH, S.Sos.</t>
+  </si>
+  <si>
+    <t>SUSMANHADI, S.P., M.M.</t>
+  </si>
+  <si>
+    <t>KASMI HARASTI, A.Ma.Pd.</t>
+  </si>
+  <si>
+    <t>BAKTARUDIN, S.P.</t>
+  </si>
+  <si>
+    <t>WANSIDI, S.Pd.Ing.</t>
+  </si>
+  <si>
+    <t>ERI JUNIARTI</t>
+  </si>
+  <si>
+    <t>YOGI PRAMADANI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ALFA MULYA</t>
+  </si>
+  <si>
+    <t>Drs. YURDAN NIL</t>
+  </si>
+  <si>
+    <t>PITI HERLI SUSANTI</t>
+  </si>
+  <si>
+    <t>MAWANSAH, S.H.</t>
+  </si>
+  <si>
+    <t>YOHANES AURI</t>
+  </si>
+  <si>
+    <t>NENGSI SULASTRI</t>
+  </si>
+  <si>
+    <t>BAMBANG KURNADI</t>
+  </si>
+  <si>
+    <t>HERMAN</t>
+  </si>
+  <si>
+    <t>MUDISUAN, S.P.</t>
+  </si>
+  <si>
+    <t>MARDA LENDA</t>
+  </si>
+  <si>
+    <t>Dr. SUKIRDI, M.Pd.</t>
+  </si>
+  <si>
+    <t>SEFTY YUSLINAH, S.Sos., M.A.P.</t>
+  </si>
+  <si>
+    <t>DISULUDIN</t>
+  </si>
+  <si>
+    <t>HERYAN, S.Pd.SD.</t>
+  </si>
+  <si>
+    <t>ADE TAUFIK HIDAYAT, S.E.</t>
+  </si>
+  <si>
+    <t>AINUL MU'AASYAROH AN-NAADZIROH, S.T.P.</t>
+  </si>
+  <si>
+    <t>NUHARMAN, S.H.</t>
+  </si>
+  <si>
+    <t>AHMAD KUDSI</t>
+  </si>
+  <si>
+    <t>RIA OKTARINA, S.Psi.</t>
+  </si>
+  <si>
+    <t>RODIANDA</t>
+  </si>
+  <si>
+    <t>REKA SAPUTRA</t>
+  </si>
+  <si>
+    <t>DISLATUL AINI</t>
+  </si>
+  <si>
+    <t>AGUNG KURNIAWAN</t>
+  </si>
+  <si>
+    <t>SHELLI ELSA GIANNI, S.E.</t>
+  </si>
+  <si>
+    <t>JON SIMAMORA</t>
+  </si>
+  <si>
+    <t>SULIAN RISMAN, S.E.</t>
+  </si>
+  <si>
+    <t>DONI SYAHPUTRA</t>
+  </si>
+  <si>
+    <t>TRIAS MINENGSIH</t>
+  </si>
+  <si>
+    <t>KUMRIN</t>
+  </si>
+  <si>
+    <t>ADI SYAPUTRA</t>
+  </si>
+  <si>
+    <t>PRAKANITA ANGGRAINI</t>
+  </si>
+  <si>
+    <t>HIDAYAT</t>
+  </si>
+  <si>
+    <t>ABDUL HAMID, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>Zamhari</t>
+  </si>
+  <si>
+    <t>Livia Oktarina, S.H.</t>
+  </si>
+  <si>
+    <t>SYAHRUL</t>
+  </si>
+  <si>
+    <t>Rifi Lovika Sari</t>
+  </si>
+  <si>
+    <t>Sahran</t>
+  </si>
+  <si>
+    <t>DARHAN, S.I.P.</t>
+  </si>
+  <si>
+    <t>FAIZAL MARDIANTO, S.H.</t>
+  </si>
+  <si>
+    <t>HERVA LIASITRI</t>
+  </si>
+  <si>
+    <t>AMRAN</t>
+  </si>
+  <si>
+    <t>Denny Setiawan, S.H.</t>
+  </si>
+  <si>
+    <t>OLVI ANDARI</t>
+  </si>
+  <si>
+    <t>ABDIANTO, S.Pd.</t>
+  </si>
+  <si>
+    <t>JUNADI</t>
+  </si>
+  <si>
+    <t>FIXY MARDENSI</t>
+  </si>
+  <si>
+    <t>SISKA RANI</t>
+  </si>
+  <si>
+    <t>HERMAN LUPTI</t>
+  </si>
+  <si>
+    <t>TIARA AGUSTINI, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>ERIKA HARDIYANTI</t>
+  </si>
+  <si>
+    <t>TEDDY MIRZAL</t>
+  </si>
+  <si>
+    <t>LEGI VIANAH, S.E.</t>
+  </si>
+  <si>
+    <t>PIKO MARGARINO</t>
+  </si>
+  <si>
+    <t>Drs. GUNADI YUNIR, M.M.</t>
+  </si>
+  <si>
+    <t>ERYAN EFFENDI, S.E.</t>
+  </si>
+  <si>
+    <t>ENLYE MARIZA, S.A.P.</t>
+  </si>
+  <si>
+    <t>WILI HAYATI</t>
+  </si>
+  <si>
+    <t>YENI GUSPITA SARI</t>
+  </si>
+  <si>
+    <t>ANTONI GUMAY</t>
+  </si>
+  <si>
+    <t>M. FADLI PRAYOGI</t>
+  </si>
+  <si>
+    <t>IRPANADI, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>EXSA MELINDA SARI</t>
+  </si>
+  <si>
+    <t>170007</t>
+  </si>
+  <si>
+    <t>BENGKULU 7</t>
+  </si>
+  <si>
+    <t>1705</t>
+  </si>
+  <si>
+    <t>SELUMA</t>
+  </si>
+  <si>
+    <t>CARLES, S.H.I.</t>
+  </si>
+  <si>
+    <t>SUNIRWAN</t>
+  </si>
+  <si>
+    <t>GIARTI HANDAYANI, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>TIKA PRATIKA SARI, S.Kom.</t>
+  </si>
+  <si>
+    <t>ANTONI</t>
+  </si>
+  <si>
+    <t>JONAIDI, S.P.</t>
+  </si>
+  <si>
+    <t>NUR ALI</t>
+  </si>
+  <si>
+    <t>ALMATUL AINI</t>
+  </si>
+  <si>
+    <t>GIBSON MANALU</t>
+  </si>
+  <si>
+    <t>DESI ZAHARA, S.H.</t>
+  </si>
+  <si>
+    <t>SRIE REZEKI, S.H.</t>
+  </si>
+  <si>
+    <t>IKHSAN, S.T., M.M.</t>
+  </si>
+  <si>
+    <t>YESHI NOVITA SARI</t>
+  </si>
+  <si>
+    <t>NINDA DWI LIYANI, S.E.</t>
+  </si>
+  <si>
+    <t>MARZITA PUTRA, S.Pd.</t>
+  </si>
+  <si>
+    <t>YUDI HARZAN, S.H.</t>
+  </si>
+  <si>
+    <t>MEGA SULASTRI, S.Sos.</t>
+  </si>
+  <si>
+    <t>MUKSIR, S.Pd.</t>
+  </si>
+  <si>
+    <t>Drs. ZARYANA</t>
+  </si>
+  <si>
+    <t>YENI MARLENA, S.I.P.</t>
+  </si>
+  <si>
+    <t>TENNO HEIKA, S.Sos.</t>
+  </si>
+  <si>
+    <t>Drs. SUPARTO, M.Si.</t>
+  </si>
+  <si>
+    <t>PARIDA ELFA</t>
+  </si>
+  <si>
+    <t>GUSTIYANDI, S.E.</t>
+  </si>
+  <si>
+    <t>YUNITA SURIANIE</t>
+  </si>
+  <si>
+    <t>Siswandi</t>
+  </si>
+  <si>
+    <t>SISWADI</t>
+  </si>
+  <si>
+    <t>TAMIRAH</t>
+  </si>
+  <si>
+    <t>AKRALUDIN</t>
+  </si>
+  <si>
+    <t>LENI HESRIANI</t>
+  </si>
+  <si>
+    <t>PATRIADI, S.Hut.</t>
+  </si>
+  <si>
+    <t>H. SUHANDI, S.Sos.</t>
+  </si>
+  <si>
+    <t>MOHAMAD IKHSAN, S.E., M.Sc.</t>
+  </si>
+  <si>
+    <t>SUSI LASTUTI, S.Pd.</t>
+  </si>
+  <si>
+    <t>ADIANSYAH</t>
+  </si>
+  <si>
+    <t>NASYAYA ZAHRA FAHILLAH</t>
+  </si>
+  <si>
+    <t>HAROZI</t>
+  </si>
+  <si>
+    <t>SUKMAWATI</t>
+  </si>
+  <si>
+    <t>NERI SUSIYANTI</t>
+  </si>
+  <si>
+    <t>WINDU HAPSARA</t>
+  </si>
+  <si>
+    <t>BENI ARDIANSYAH, S.I.P.</t>
+  </si>
+  <si>
+    <t>JOKO RIYANTO, S.T.</t>
+  </si>
+  <si>
+    <t>SRI HARTINI, S.E.</t>
+  </si>
+  <si>
+    <t>SYAFIAH ARLITA</t>
+  </si>
+  <si>
+    <t>ARDIANSYAH</t>
+  </si>
+  <si>
+    <t>Billy Dwitrata Sunardi, S.T.</t>
+  </si>
+  <si>
+    <t>ADRIANTO HIMAWAN, S.E.</t>
+  </si>
+  <si>
+    <t>MARDIYANTI</t>
+  </si>
+  <si>
+    <t>RUSLI YAKUP, M.M.</t>
+  </si>
+  <si>
+    <t>YURMANENGSIH</t>
+  </si>
+  <si>
+    <t>YANI SETIANINGSIH, S.Sos.</t>
+  </si>
+  <si>
+    <t>Drs. A. SALIM</t>
+  </si>
+  <si>
+    <t>ISMI INDRIAYA NINGSIH, S.Si.</t>
+  </si>
+  <si>
+    <t>RAHMAD ZARIADI</t>
+  </si>
+  <si>
+    <t>SUPIN AR, S.H.</t>
+  </si>
+  <si>
+    <t>Ir. DWI HALIDA ARIYANI, M.M.</t>
+  </si>
+  <si>
+    <t>YENNI HAYATI, S.Pd.</t>
+  </si>
+  <si>
+    <t>MAHYEN</t>
+  </si>
+  <si>
+    <t>EDDY EKLAN N</t>
+  </si>
+  <si>
+    <t>HERLINA SYAFETRI, S.P.</t>
+  </si>
+  <si>
+    <t>HERWAN EFFENDI</t>
+  </si>
+  <si>
+    <t>ROMANIA, S.H.</t>
+  </si>
+  <si>
+    <t>SUYITNO</t>
+  </si>
+  <si>
+    <t>ENDAH RINI PRIHATIN</t>
+  </si>
+  <si>
+    <t>SUPRATMAN, M.M.</t>
+  </si>
+  <si>
+    <t>GARUDA</t>
+  </si>
+  <si>
+    <t>170001</t>
+  </si>
+  <si>
+    <t>BENGKULU 1</t>
+  </si>
+  <si>
+    <t>1771</t>
+  </si>
+  <si>
+    <t>KOTA BENGKULU</t>
+  </si>
+  <si>
+    <t>SUROTO SM, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>ASMARAHADI, S.K.M., M.Si.</t>
+  </si>
+  <si>
+    <t>RUSMAWATI</t>
+  </si>
+  <si>
+    <t>YOS SUDARSO, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>ZETRI HANDAYANI, S.E.</t>
+  </si>
+  <si>
+    <t>SONIA ANGGRAINI MUNDANTI</t>
+  </si>
+  <si>
+    <t>RIZKAN</t>
+  </si>
+  <si>
+    <t>JAYA MARTA, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>H. SUHARTO, S.E., M.B.A.</t>
+  </si>
+  <si>
+    <t>YULIAN HERONAFDI, S.H.</t>
+  </si>
+  <si>
+    <t>INDAH PURNAMA SARI, S.Sos.</t>
+  </si>
+  <si>
+    <t>GITO ROSIDI, S.H.</t>
+  </si>
+  <si>
+    <t>PANCA DARMAWAN, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>VALENTINA CAROLINE, S.Pd.</t>
+  </si>
+  <si>
+    <t>HELMY. AR</t>
+  </si>
+  <si>
+    <t>MUHAMMAD DARWIN, S.H.</t>
+  </si>
+  <si>
+    <t>MIRZA, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>DODI SUKARDI, S.E.</t>
+  </si>
+  <si>
+    <t>YUNI HARLINDA, S.Mn.</t>
+  </si>
+  <si>
+    <t>METI FIJRIANTI</t>
+  </si>
+  <si>
+    <t>DEHAR WANDI</t>
+  </si>
+  <si>
+    <t>HUTOMO NOPRIAN SORMIN</t>
+  </si>
+  <si>
+    <t>ERNA ELDAWATI</t>
+  </si>
+  <si>
+    <t>SUGIARTO, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>YUDI DARMAWANSYAH, S.Sos.</t>
+  </si>
+  <si>
+    <t>Drs. SUMARDI, M.M.</t>
+  </si>
+  <si>
+    <t>MARDENSI, S.Ag., M.Pd.</t>
+  </si>
+  <si>
+    <t>EMIL REZA SATYAGRAHA</t>
+  </si>
+  <si>
+    <t>WARITA</t>
+  </si>
+  <si>
+    <t>KARNITA YULIANANI</t>
+  </si>
+  <si>
+    <t>UNDANG SUMBAGA, S.Kom.</t>
+  </si>
+  <si>
+    <t>Ir. FRENTINDO, S.T.</t>
+  </si>
+  <si>
+    <t>Hj. BAIDARI CITRA DEWI, S.H.</t>
+  </si>
+  <si>
+    <t>STEVEN NAWAHIR</t>
+  </si>
+  <si>
+    <t>ANNISA DEWIRAS, S.A.P.</t>
+  </si>
+  <si>
+    <t>SANTHY OKTARINA, S.E.</t>
+  </si>
+  <si>
+    <t>ALIAN TAWANDI</t>
+  </si>
+  <si>
+    <t>Dr. FANANI HARYO WIDODO, M.Sc.</t>
+  </si>
+  <si>
+    <t>JULIANTO INDRAWAN</t>
+  </si>
+  <si>
+    <t>JUNIARTI</t>
+  </si>
+  <si>
+    <t>MUSTAFA</t>
+  </si>
+  <si>
+    <t>ABDUR RASIDIN</t>
+  </si>
+  <si>
+    <t>ANISA FHADILA</t>
+  </si>
+  <si>
+    <t>Murda Hepansi</t>
+  </si>
+  <si>
+    <t>Johan Syafri</t>
+  </si>
+  <si>
+    <t>Andry Miko Tiyuza</t>
+  </si>
+  <si>
+    <t>ALLEGHENY SYAFRI</t>
+  </si>
+  <si>
+    <t>THARMIZI</t>
+  </si>
+  <si>
+    <t>HARLIYANAH</t>
+  </si>
+  <si>
+    <t>MUKHLIS</t>
+  </si>
+  <si>
+    <t>RISWANTY DORA JULIAN. R</t>
+  </si>
+  <si>
+    <t>TRECYA HERTI MARYATI</t>
+  </si>
+  <si>
+    <t>FERIS ASWANDI</t>
+  </si>
+  <si>
+    <t>Hj. SRI ASTUTI, S.Pd.SD.</t>
+  </si>
+  <si>
+    <t>H. MURYADI, S.H.</t>
+  </si>
+  <si>
+    <t>Ir. SADIKIN RAMLI</t>
+  </si>
+  <si>
+    <t>Hj. EFIWATI NOER, S.Pd., M.M.</t>
+  </si>
+  <si>
+    <t>Drs. MARLIAN AINDI</t>
+  </si>
+  <si>
+    <t>CARLES OKPRIYANTO, S.E.</t>
+  </si>
+  <si>
+    <t>SANTI TRIYULITA, S.Kom.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ARIF SUDIBYO</t>
+  </si>
+  <si>
+    <t>HERO HETO</t>
+  </si>
+  <si>
+    <t>ERA FITRIANI EKA PUTRI LUBIS</t>
+  </si>
+  <si>
+    <t>TYAS HAJRI WALDY</t>
+  </si>
+  <si>
+    <t>RIBKA RISMA MAMORIZA SINAGA</t>
+  </si>
+  <si>
+    <t>STELLA AGATHA</t>
+  </si>
+  <si>
+    <t>ASIKIN, S.H.</t>
+  </si>
+  <si>
+    <t>USIN ABDISYAH PUTRA SEMBIRING, S.H.</t>
+  </si>
+  <si>
+    <t>TITO SAHRIL BACHIR</t>
+  </si>
+  <si>
+    <t>TRI A MURTI, S.Sos.</t>
+  </si>
+  <si>
+    <t>HERDADI WINANDA</t>
+  </si>
+  <si>
+    <t>Drs. BAKHSIR, M.M.</t>
+  </si>
+  <si>
+    <t>DESI WAHYUNI, S.H.</t>
+  </si>
+  <si>
+    <t>SRI GUSTINI</t>
+  </si>
+  <si>
+    <t>H. SISMAN SIDI</t>
+  </si>
+  <si>
+    <t>PARDAMEAN SIANTURI</t>
+  </si>
+  <si>
+    <t>ROZALI</t>
+  </si>
+  <si>
+    <t>SARNIWATI LUMBANTUNGKUP</t>
+  </si>
+  <si>
+    <t>YETNO</t>
+  </si>
+  <si>
+    <t>DIAN APRIYANTI</t>
+  </si>
+  <si>
+    <t>Teuku Zulkarnain</t>
+  </si>
+  <si>
+    <t>DEMPO XLER</t>
+  </si>
+  <si>
+    <t>IRYANKA ADITYA</t>
+  </si>
+  <si>
+    <t>HARRYS</t>
+  </si>
+  <si>
+    <t>ZULKIFLI ISHAK, S.E.</t>
+  </si>
+  <si>
+    <t>DWI RATNAWATI, S.P.</t>
+  </si>
+  <si>
+    <t>REVI LISTIANA SARI, S.E.</t>
+  </si>
+  <si>
+    <t>HARIALYYANTO NURCAHYO ARDHI, S.E., M.Sc.</t>
+  </si>
+  <si>
+    <t>A. Rahman</t>
+  </si>
+  <si>
+    <t>Serly Okta Vera Kasmita</t>
+  </si>
+  <si>
+    <t>Drs. Bukhari</t>
+  </si>
+  <si>
+    <t>H. Edison Simbolon, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>KADER DALIMUNTHE, S.E.</t>
+  </si>
+  <si>
+    <t>Hj. MAGHDALIANSI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>RISKY K. MAHFUD</t>
+  </si>
+  <si>
+    <t>CHAIDIR MUCHTAR, S.Sos.</t>
+  </si>
+  <si>
+    <t>ELMIYATI</t>
+  </si>
+  <si>
+    <t>ELVIN YANUAR SYAHRI, S.Sos.</t>
+  </si>
+  <si>
+    <t>ACHMAD TARMIZI GUMAY, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>NAGA SAKTI, S.H.</t>
+  </si>
+  <si>
+    <t>JONI IRWAN, S.P.</t>
+  </si>
+  <si>
+    <t>DONA PUTRI RAYO BULAN</t>
+  </si>
+  <si>
+    <t>GRAFINA NURFALAH</t>
+  </si>
+  <si>
+    <t>NORA DEO PANE</t>
+  </si>
+  <si>
+    <t>ADITIA SEPRIANSAH, S.E.</t>
+  </si>
+  <si>
+    <t>SALTA MULYADI</t>
+  </si>
+  <si>
+    <t>SABAM SIHITE</t>
+  </si>
+  <si>
+    <t>SRI HERLINDA, S.E.</t>
+  </si>
+  <si>
+    <t>K.H. MAHIR, Lc.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD SIS, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>FEBRY HERDIATY SAPUTRI</t>
+  </si>
+  <si>
+    <t>BASUKI SLAMET RAHARDJO</t>
+  </si>
+  <si>
+    <t>FERRY WIJAYA KESUMA, S.E.</t>
+  </si>
+  <si>
+    <t>HERI IFZAN</t>
+  </si>
+  <si>
+    <t>KAMAL RUDIN</t>
+  </si>
+  <si>
+    <t>ADE RAHMADANTI, S.E.</t>
+  </si>
+  <si>
+    <t>JILI ADIANTO</t>
+  </si>
+  <si>
+    <t>YUNITA MAYA SARI, A.Md.Keb.</t>
+  </si>
+  <si>
+    <t>ELY SUSLIANA</t>
+  </si>
+  <si>
+    <t>LEKA OKIS SARINA</t>
+  </si>
+  <si>
+    <t>ERMANDES, S.E.</t>
+  </si>
+  <si>
+    <t>ELVIS BAKRI, S.Pd.</t>
+  </si>
+  <si>
+    <t>KASRUL PARDEDE</t>
+  </si>
+  <si>
+    <t>FITRIA YUNITA</t>
   </si>
   <si>
     <t>170002</t>
   </si>
   <si>
     <t>BENGKULU 2</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>BENGKULU TENGAH</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>BENGKULU UTARA</t>
   </si>
   <si>
-    <t/>
-[...19 lines deleted...]
-  <si>
     <t>ROGER, S.E.</t>
   </si>
   <si>
-    <t>CALEG</t>
-[...1 lines deleted...]
-  <si>
     <t>ROSEKA YANTI, S.P., M.Si.</t>
   </si>
   <si>
     <t>SOPIAN HAMID, S.H.</t>
   </si>
   <si>
     <t>BAMBANG SUHILO, S.P.</t>
   </si>
   <si>
     <t>GODANG MANURUNG, S.H.</t>
   </si>
   <si>
     <t>SYARI FATHI ADDARRO JATIRROFI'AH</t>
   </si>
   <si>
     <t>YUDI RIYANTO</t>
   </si>
   <si>
     <t>NOPRI AZWARI, S.H.I.</t>
   </si>
   <si>
     <t>AGUS RIYADI, S.Si., M.Si.</t>
   </si>
   <si>
     <t>YUSMAN ABDUL GAPUR, S.H.</t>
@@ -642,1469 +2061,50 @@
     <t>HALIMAH SAKDIAH</t>
   </si>
   <si>
     <t>ERISTHA MUZA</t>
   </si>
   <si>
     <t>NURLAINI, S.H.</t>
   </si>
   <si>
     <t>YUSNIAR</t>
   </si>
   <si>
     <t>BERNADYN PANJI GUSTI WIRA UTAMA, S.H., M.H.</t>
   </si>
   <si>
     <t>TUBAGUS WAHYUDI</t>
   </si>
   <si>
     <t>TOMI ARDIAN, S.E.</t>
   </si>
   <si>
     <t>ELYA DWI JAYANTI</t>
   </si>
   <si>
     <t>EMELIA KOTENSA</t>
-  </si>
-[...1417 lines deleted...]
-    <t>FITRIA YUNITA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -2437,10950 +2437,6312 @@
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="M1" s="1" t="s">
+      <c r="N1" s="1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="R1" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="R1" s="1" t="s">
+      <c r="S1" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="S1" s="1" t="s">
+      <c r="T1" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="T1" s="1" t="s">
+      <c r="U1" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="V1" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="U1" s="1" t="s">
+      <c r="W1" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="V1" s="1" t="s">
+      <c r="X1" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="Y1" s="1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C2" t="s">
+        <v>377</v>
+      </c>
+      <c r="D2" t="s">
+        <v>378</v>
+      </c>
+      <c r="E2" t="s">
+        <v>379</v>
+      </c>
+      <c r="F2" t="s">
         <v>380</v>
       </c>
-      <c r="D2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G2">
-        <v>3491</v>
+        <v>12277</v>
       </c>
       <c r="H2">
-        <v>6734</v>
+        <v>20346</v>
       </c>
       <c r="I2">
-        <v>14149</v>
+        <v>11382</v>
       </c>
       <c r="J2">
-        <v>17339</v>
+        <v>21366</v>
       </c>
       <c r="K2">
-        <v>18549</v>
+        <v>18999</v>
       </c>
       <c r="L2">
-        <v>2267</v>
+        <v>2036</v>
       </c>
       <c r="M2">
-        <v>4114</v>
+        <v>2194</v>
       </c>
       <c r="N2">
-        <v>29</v>
+        <v>22182</v>
       </c>
       <c r="O2">
-        <v>6356</v>
+        <v>723</v>
       </c>
       <c r="P2">
-        <v>13951</v>
+        <v>15166</v>
       </c>
       <c r="Q2">
-        <v>1830</v>
+        <v>730</v>
       </c>
       <c r="R2">
-        <v>6963</v>
+        <v>41125</v>
       </c>
       <c r="S2">
-        <v>856</v>
+        <v>413</v>
       </c>
       <c r="T2">
-        <v>4594</v>
+        <v>20254</v>
       </c>
       <c r="U2">
-        <v>4120</v>
+        <v>2390</v>
       </c>
       <c r="V2">
-        <v>687</v>
+        <v>10457</v>
       </c>
       <c r="W2">
-        <v>106029</v>
+        <v>6408</v>
+      </c>
+      <c r="X2">
+        <v>586</v>
+      </c>
+      <c r="Y2">
+        <v>209034</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3">
-        <v>2</v>
+      <c r="A3" t="s">
+        <v>29</v>
       </c>
       <c r="B3" t="s">
-        <v>23</v>
-[...11 lines deleted...]
-        <v>385</v>
+        <v>30</v>
       </c>
       <c r="G3">
-        <v>4685</v>
+        <v>12277</v>
       </c>
       <c r="H3">
-        <v>4451</v>
+        <v>20346</v>
       </c>
       <c r="I3">
-        <v>3502</v>
+        <v>11382</v>
       </c>
       <c r="J3">
-        <v>16417</v>
+        <v>21366</v>
       </c>
       <c r="K3">
-        <v>6565</v>
+        <v>18999</v>
       </c>
       <c r="L3">
-        <v>6920</v>
+        <v>2036</v>
       </c>
       <c r="M3">
-        <v>4502</v>
+        <v>2194</v>
       </c>
       <c r="N3">
-        <v>54</v>
+        <v>22182</v>
       </c>
       <c r="O3">
-        <v>1921</v>
+        <v>723</v>
       </c>
       <c r="P3">
-        <v>7778</v>
+        <v>15166</v>
       </c>
       <c r="Q3">
-        <v>7118</v>
+        <v>730</v>
       </c>
       <c r="R3">
-        <v>11100</v>
+        <v>41125</v>
       </c>
       <c r="S3">
-        <v>578</v>
+        <v>413</v>
       </c>
       <c r="T3">
-        <v>1136</v>
+        <v>20254</v>
       </c>
       <c r="U3">
-        <v>863</v>
+        <v>2390</v>
       </c>
       <c r="V3">
-        <v>1720</v>
+        <v>10457</v>
       </c>
       <c r="W3">
-        <v>79310</v>
-[...58 lines deleted...]
-        <v>185339</v>
+        <v>6408</v>
+      </c>
+      <c r="X3">
+        <v>586</v>
+      </c>
+      <c r="Y3">
+        <v>209034</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="C1" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="C1" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" s="1" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>385</v>
-[...43 lines deleted...]
-      <c r="A3" t="s">
         <v>30</v>
-      </c>
-[...4538 lines deleted...]
-        <v>31</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D2">
         <v>12277</v>
       </c>
       <c r="E2">
         <v>12277</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B3" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C3" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D3">
         <v>1229</v>
       </c>
       <c r="E3">
         <v>1229</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>551</v>
+        <v>381</v>
       </c>
       <c r="C4" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D4">
         <v>3435</v>
       </c>
       <c r="E4">
         <v>3435</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>552</v>
+        <v>382</v>
       </c>
       <c r="C5" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D5">
         <v>897</v>
       </c>
       <c r="E5">
         <v>897</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>553</v>
+        <v>383</v>
       </c>
       <c r="C6" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D6">
         <v>264</v>
       </c>
       <c r="E6">
         <v>264</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>554</v>
+        <v>384</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D7">
         <v>249</v>
       </c>
       <c r="E7">
         <v>249</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>555</v>
+        <v>385</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D8">
         <v>87</v>
       </c>
       <c r="E8">
         <v>87</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>556</v>
+        <v>386</v>
       </c>
       <c r="C9" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D9">
         <v>82</v>
       </c>
       <c r="E9">
         <v>82</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>557</v>
+        <v>387</v>
       </c>
       <c r="C10" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D10">
         <v>163</v>
       </c>
       <c r="E10">
         <v>163</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>558</v>
+        <v>388</v>
       </c>
       <c r="C11" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D11">
         <v>5871</v>
       </c>
       <c r="E11">
         <v>5871</v>
       </c>
     </row>
     <row r="12"/>
     <row r="13">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
         <v>7</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D13">
         <v>20346</v>
       </c>
       <c r="E13">
         <v>20346</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B14" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C14" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D14">
         <v>3012</v>
       </c>
       <c r="E14">
         <v>3012</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>559</v>
+        <v>389</v>
       </c>
       <c r="C15" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D15">
         <v>10826</v>
       </c>
       <c r="E15">
         <v>10826</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>560</v>
+        <v>390</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D16">
         <v>1519</v>
       </c>
       <c r="E16">
         <v>1519</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>3</v>
       </c>
       <c r="B17" t="s">
-        <v>561</v>
+        <v>391</v>
       </c>
       <c r="C17" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D17">
         <v>514</v>
       </c>
       <c r="E17">
         <v>514</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>562</v>
+        <v>392</v>
       </c>
       <c r="C18" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D18">
         <v>273</v>
       </c>
       <c r="E18">
         <v>273</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>5</v>
       </c>
       <c r="B19" t="s">
-        <v>563</v>
+        <v>393</v>
       </c>
       <c r="C19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D19">
         <v>775</v>
       </c>
       <c r="E19">
         <v>775</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>6</v>
       </c>
       <c r="B20" t="s">
-        <v>564</v>
+        <v>394</v>
       </c>
       <c r="C20" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D20">
         <v>409</v>
       </c>
       <c r="E20">
         <v>409</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>7</v>
       </c>
       <c r="B21" t="s">
-        <v>565</v>
+        <v>395</v>
       </c>
       <c r="C21" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D21">
         <v>557</v>
       </c>
       <c r="E21">
         <v>557</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>8</v>
       </c>
       <c r="B22" t="s">
-        <v>566</v>
+        <v>396</v>
       </c>
       <c r="C22" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D22">
         <v>2461</v>
       </c>
       <c r="E22">
         <v>2461</v>
       </c>
     </row>
     <row r="23"/>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>8</v>
       </c>
       <c r="C24" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D24">
         <v>11382</v>
       </c>
       <c r="E24">
         <v>11382</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B25" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C25" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D25">
         <v>1501</v>
       </c>
       <c r="E25">
         <v>1501</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1</v>
       </c>
       <c r="B26" t="s">
-        <v>567</v>
+        <v>397</v>
       </c>
       <c r="C26" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D26">
         <v>5922</v>
       </c>
       <c r="E26">
         <v>5922</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>2</v>
       </c>
       <c r="B27" t="s">
-        <v>568</v>
+        <v>398</v>
       </c>
       <c r="C27" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D27">
         <v>2252</v>
       </c>
       <c r="E27">
         <v>2252</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>3</v>
       </c>
       <c r="B28" t="s">
-        <v>569</v>
+        <v>399</v>
       </c>
       <c r="C28" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D28">
         <v>499</v>
       </c>
       <c r="E28">
         <v>499</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>4</v>
       </c>
       <c r="B29" t="s">
-        <v>570</v>
+        <v>400</v>
       </c>
       <c r="C29" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D29">
         <v>409</v>
       </c>
       <c r="E29">
         <v>409</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>5</v>
       </c>
       <c r="B30" t="s">
-        <v>571</v>
+        <v>401</v>
       </c>
       <c r="C30" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D30">
         <v>127</v>
       </c>
       <c r="E30">
         <v>127</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>6</v>
       </c>
       <c r="B31" t="s">
-        <v>572</v>
+        <v>402</v>
       </c>
       <c r="C31" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D31">
         <v>144</v>
       </c>
       <c r="E31">
         <v>144</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>7</v>
       </c>
       <c r="B32" t="s">
-        <v>573</v>
+        <v>403</v>
       </c>
       <c r="C32" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D32">
         <v>342</v>
       </c>
       <c r="E32">
         <v>342</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>8</v>
       </c>
       <c r="B33" t="s">
-        <v>574</v>
+        <v>404</v>
       </c>
       <c r="C33" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D33">
         <v>186</v>
       </c>
       <c r="E33">
         <v>186</v>
       </c>
     </row>
     <row r="34"/>
     <row r="35">
       <c r="A35">
         <v>4</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D35">
         <v>21366</v>
       </c>
       <c r="E35">
         <v>21366</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B36" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C36" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D36">
         <v>1774</v>
       </c>
       <c r="E36">
         <v>1774</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1</v>
       </c>
       <c r="B37" t="s">
-        <v>575</v>
+        <v>405</v>
       </c>
       <c r="C37" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D37">
         <v>4811</v>
       </c>
       <c r="E37">
         <v>4811</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>2</v>
       </c>
       <c r="B38" t="s">
-        <v>576</v>
+        <v>406</v>
       </c>
       <c r="C38" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D38">
         <v>9671</v>
       </c>
       <c r="E38">
         <v>9671</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>3</v>
       </c>
       <c r="B39" t="s">
-        <v>577</v>
+        <v>407</v>
       </c>
       <c r="C39" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D39">
         <v>3012</v>
       </c>
       <c r="E39">
         <v>3012</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>4</v>
       </c>
       <c r="B40" t="s">
-        <v>578</v>
+        <v>408</v>
       </c>
       <c r="C40" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D40">
         <v>1191</v>
       </c>
       <c r="E40">
         <v>1191</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>5</v>
       </c>
       <c r="B41" t="s">
-        <v>579</v>
+        <v>409</v>
       </c>
       <c r="C41" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D41">
         <v>265</v>
       </c>
       <c r="E41">
         <v>265</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>6</v>
       </c>
       <c r="B42" t="s">
-        <v>580</v>
+        <v>410</v>
       </c>
       <c r="C42" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D42">
         <v>167</v>
       </c>
       <c r="E42">
         <v>167</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>7</v>
       </c>
       <c r="B43" t="s">
-        <v>581</v>
+        <v>411</v>
       </c>
       <c r="C43" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D43">
         <v>324</v>
       </c>
       <c r="E43">
         <v>324</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>8</v>
       </c>
       <c r="B44" t="s">
-        <v>582</v>
+        <v>412</v>
       </c>
       <c r="C44" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D44">
         <v>151</v>
       </c>
       <c r="E44">
         <v>151</v>
       </c>
     </row>
     <row r="45"/>
     <row r="46">
       <c r="A46">
         <v>5</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D46">
         <v>18999</v>
       </c>
       <c r="E46">
         <v>18999</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B47" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C47" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D47">
         <v>1247</v>
       </c>
       <c r="E47">
         <v>1247</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1</v>
       </c>
       <c r="B48" t="s">
-        <v>583</v>
+        <v>413</v>
       </c>
       <c r="C48" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D48">
         <v>15245</v>
       </c>
       <c r="E48">
         <v>15245</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2</v>
       </c>
       <c r="B49" t="s">
-        <v>584</v>
+        <v>414</v>
       </c>
       <c r="C49" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D49">
         <v>411</v>
       </c>
       <c r="E49">
         <v>411</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>3</v>
       </c>
       <c r="B50" t="s">
-        <v>585</v>
+        <v>415</v>
       </c>
       <c r="C50" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D50">
         <v>452</v>
       </c>
       <c r="E50">
         <v>452</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>4</v>
       </c>
       <c r="B51" t="s">
-        <v>586</v>
+        <v>416</v>
       </c>
       <c r="C51" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D51">
         <v>325</v>
       </c>
       <c r="E51">
         <v>325</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>5</v>
       </c>
       <c r="B52" t="s">
-        <v>587</v>
+        <v>417</v>
       </c>
       <c r="C52" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D52">
         <v>119</v>
       </c>
       <c r="E52">
         <v>119</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>6</v>
       </c>
       <c r="B53" t="s">
-        <v>588</v>
+        <v>418</v>
       </c>
       <c r="C53" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D53">
         <v>522</v>
       </c>
       <c r="E53">
         <v>522</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>7</v>
       </c>
       <c r="B54" t="s">
-        <v>589</v>
+        <v>419</v>
       </c>
       <c r="C54" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D54">
         <v>116</v>
       </c>
       <c r="E54">
         <v>116</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>8</v>
       </c>
       <c r="B55" t="s">
-        <v>590</v>
+        <v>420</v>
       </c>
       <c r="C55" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D55">
         <v>562</v>
       </c>
       <c r="E55">
         <v>562</v>
       </c>
     </row>
     <row r="56"/>
     <row r="57">
       <c r="A57">
         <v>6</v>
       </c>
       <c r="B57" t="s">
         <v>11</v>
       </c>
       <c r="C57" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D57">
         <v>2036</v>
       </c>
       <c r="E57">
         <v>2036</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B58" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C58" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D58">
         <v>281</v>
       </c>
       <c r="E58">
         <v>281</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1</v>
       </c>
       <c r="B59" t="s">
-        <v>591</v>
+        <v>421</v>
       </c>
       <c r="C59" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D59">
         <v>1187</v>
       </c>
       <c r="E59">
         <v>1187</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2</v>
       </c>
       <c r="B60" t="s">
-        <v>592</v>
+        <v>422</v>
       </c>
       <c r="C60" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D60">
         <v>136</v>
       </c>
       <c r="E60">
         <v>136</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>3</v>
       </c>
       <c r="B61" t="s">
-        <v>593</v>
+        <v>423</v>
       </c>
       <c r="C61" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D61">
         <v>101</v>
       </c>
       <c r="E61">
         <v>101</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>4</v>
       </c>
       <c r="B62" t="s">
-        <v>594</v>
+        <v>424</v>
       </c>
       <c r="C62" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D62">
         <v>36</v>
       </c>
       <c r="E62">
         <v>36</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>5</v>
       </c>
       <c r="B63" t="s">
-        <v>595</v>
+        <v>425</v>
       </c>
       <c r="C63" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D63">
         <v>58</v>
       </c>
       <c r="E63">
         <v>58</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>6</v>
       </c>
       <c r="B64" t="s">
-        <v>596</v>
+        <v>426</v>
       </c>
       <c r="C64" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D64">
         <v>237</v>
       </c>
       <c r="E64">
         <v>237</v>
       </c>
     </row>
     <row r="65"/>
     <row r="66">
       <c r="A66">
         <v>7</v>
       </c>
       <c r="B66" t="s">
         <v>12</v>
       </c>
       <c r="C66" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D66">
         <v>2194</v>
       </c>
       <c r="E66">
         <v>2194</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B67" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C67" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D67">
         <v>356</v>
       </c>
       <c r="E67">
         <v>356</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1</v>
       </c>
       <c r="B68" t="s">
-        <v>597</v>
+        <v>427</v>
       </c>
       <c r="C68" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D68">
         <v>258</v>
       </c>
       <c r="E68">
         <v>258</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>2</v>
       </c>
       <c r="B69" t="s">
-        <v>598</v>
+        <v>428</v>
       </c>
       <c r="C69" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D69">
         <v>733</v>
       </c>
       <c r="E69">
         <v>733</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>3</v>
       </c>
       <c r="B70" t="s">
-        <v>599</v>
+        <v>429</v>
       </c>
       <c r="C70" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D70">
         <v>183</v>
       </c>
       <c r="E70">
         <v>183</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>4</v>
       </c>
       <c r="B71" t="s">
-        <v>600</v>
+        <v>430</v>
       </c>
       <c r="C71" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D71">
         <v>365</v>
       </c>
       <c r="E71">
         <v>365</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>5</v>
       </c>
       <c r="B72" t="s">
-        <v>601</v>
+        <v>431</v>
       </c>
       <c r="C72" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D72">
         <v>102</v>
       </c>
       <c r="E72">
         <v>102</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>6</v>
       </c>
       <c r="B73" t="s">
-        <v>602</v>
+        <v>432</v>
       </c>
       <c r="C73" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D73">
         <v>54</v>
       </c>
       <c r="E73">
         <v>54</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>7</v>
       </c>
       <c r="B74" t="s">
-        <v>603</v>
+        <v>433</v>
       </c>
       <c r="C74" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D74">
         <v>143</v>
       </c>
       <c r="E74">
         <v>143</v>
       </c>
     </row>
     <row r="75"/>
     <row r="76">
       <c r="A76">
         <v>8</v>
       </c>
       <c r="B76" t="s">
         <v>13</v>
       </c>
       <c r="C76" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D76">
         <v>22182</v>
       </c>
       <c r="E76">
         <v>22182</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B77" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C77" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D77">
         <v>3483</v>
       </c>
       <c r="E77">
         <v>3483</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1</v>
       </c>
       <c r="B78" t="s">
-        <v>604</v>
+        <v>434</v>
       </c>
       <c r="C78" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D78">
         <v>7359</v>
       </c>
       <c r="E78">
         <v>7359</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>2</v>
       </c>
       <c r="B79" t="s">
-        <v>605</v>
+        <v>435</v>
       </c>
       <c r="C79" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D79">
         <v>5478</v>
       </c>
       <c r="E79">
         <v>5478</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>3</v>
       </c>
       <c r="B80" t="s">
-        <v>606</v>
+        <v>436</v>
       </c>
       <c r="C80" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D80">
         <v>879</v>
       </c>
       <c r="E80">
         <v>879</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>4</v>
       </c>
       <c r="B81" t="s">
-        <v>607</v>
+        <v>437</v>
       </c>
       <c r="C81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D81">
         <v>1902</v>
       </c>
       <c r="E81">
         <v>1902</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>5</v>
       </c>
       <c r="B82" t="s">
-        <v>608</v>
+        <v>438</v>
       </c>
       <c r="C82" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D82">
         <v>521</v>
       </c>
       <c r="E82">
         <v>521</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>6</v>
       </c>
       <c r="B83" t="s">
-        <v>609</v>
+        <v>439</v>
       </c>
       <c r="C83" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D83">
         <v>263</v>
       </c>
       <c r="E83">
         <v>263</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>7</v>
       </c>
       <c r="B84" t="s">
-        <v>610</v>
+        <v>440</v>
       </c>
       <c r="C84" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D84">
         <v>854</v>
       </c>
       <c r="E84">
         <v>854</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>8</v>
       </c>
       <c r="B85" t="s">
-        <v>611</v>
+        <v>441</v>
       </c>
       <c r="C85" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D85">
         <v>1443</v>
       </c>
       <c r="E85">
         <v>1443</v>
       </c>
     </row>
     <row r="86"/>
     <row r="87">
       <c r="A87">
         <v>9</v>
       </c>
       <c r="B87" t="s">
-        <v>202</v>
+        <v>14</v>
       </c>
       <c r="C87" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D87">
         <v>723</v>
       </c>
       <c r="E87">
         <v>723</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B88" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C88" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D88">
         <v>47</v>
       </c>
       <c r="E88">
         <v>47</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1</v>
       </c>
       <c r="B89" t="s">
-        <v>612</v>
+        <v>442</v>
       </c>
       <c r="C89" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D89">
         <v>454</v>
       </c>
       <c r="E89">
         <v>454</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>2</v>
       </c>
       <c r="B90" t="s">
-        <v>613</v>
+        <v>443</v>
       </c>
       <c r="C90" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D90">
         <v>31</v>
       </c>
       <c r="E90">
         <v>31</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>3</v>
       </c>
       <c r="B91" t="s">
-        <v>614</v>
+        <v>444</v>
       </c>
       <c r="C91" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D91">
         <v>34</v>
       </c>
       <c r="E91">
         <v>34</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>4</v>
       </c>
       <c r="B92" t="s">
-        <v>615</v>
+        <v>445</v>
       </c>
       <c r="C92" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D92">
         <v>66</v>
       </c>
       <c r="E92">
         <v>66</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>5</v>
       </c>
       <c r="B93" t="s">
-        <v>616</v>
+        <v>446</v>
       </c>
       <c r="C93" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D93">
         <v>26</v>
       </c>
       <c r="E93">
         <v>26</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>6</v>
       </c>
       <c r="B94" t="s">
-        <v>617</v>
+        <v>447</v>
       </c>
       <c r="C94" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D94">
         <v>65</v>
       </c>
       <c r="E94">
         <v>65</v>
       </c>
     </row>
     <row r="95"/>
     <row r="96">
       <c r="A96">
         <v>10</v>
       </c>
       <c r="B96" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D96">
         <v>15166</v>
       </c>
       <c r="E96">
         <v>15166</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B97" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C97" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D97">
         <v>456</v>
       </c>
       <c r="E97">
         <v>456</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1</v>
       </c>
       <c r="B98" t="s">
-        <v>618</v>
+        <v>448</v>
       </c>
       <c r="C98" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D98">
         <v>8621</v>
       </c>
       <c r="E98">
         <v>8621</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>2</v>
       </c>
       <c r="B99" t="s">
-        <v>619</v>
+        <v>449</v>
       </c>
       <c r="C99" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D99">
         <v>5065</v>
       </c>
       <c r="E99">
         <v>5065</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>3</v>
       </c>
       <c r="B100" t="s">
-        <v>620</v>
+        <v>450</v>
       </c>
       <c r="C100" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D100">
         <v>385</v>
       </c>
       <c r="E100">
         <v>385</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>4</v>
       </c>
       <c r="B101" t="s">
-        <v>621</v>
+        <v>451</v>
       </c>
       <c r="C101" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D101">
         <v>97</v>
       </c>
       <c r="E101">
         <v>97</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>5</v>
       </c>
       <c r="B102" t="s">
-        <v>622</v>
+        <v>452</v>
       </c>
       <c r="C102" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D102">
         <v>219</v>
       </c>
       <c r="E102">
         <v>219</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>6</v>
       </c>
       <c r="B103" t="s">
-        <v>623</v>
+        <v>453</v>
       </c>
       <c r="C103" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D103">
         <v>194</v>
       </c>
       <c r="E103">
         <v>194</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>7</v>
       </c>
       <c r="B104" t="s">
-        <v>624</v>
+        <v>454</v>
       </c>
       <c r="C104" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D104">
         <v>61</v>
       </c>
       <c r="E104">
         <v>61</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>8</v>
       </c>
       <c r="B105" t="s">
-        <v>625</v>
+        <v>455</v>
       </c>
       <c r="C105" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D105">
         <v>68</v>
       </c>
       <c r="E105">
         <v>68</v>
       </c>
     </row>
     <row r="106"/>
     <row r="107">
       <c r="A107">
         <v>11</v>
       </c>
       <c r="B107" t="s">
-        <v>546</v>
+        <v>376</v>
       </c>
       <c r="C107" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D107">
         <v>730</v>
       </c>
       <c r="E107">
         <v>730</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B108" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C108" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D108">
         <v>124</v>
       </c>
       <c r="E108">
         <v>124</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1</v>
       </c>
       <c r="B109" t="s">
-        <v>626</v>
+        <v>456</v>
       </c>
       <c r="C109" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D109">
         <v>220</v>
       </c>
       <c r="E109">
         <v>220</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>2</v>
       </c>
       <c r="B110" t="s">
-        <v>627</v>
+        <v>457</v>
       </c>
       <c r="C110" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D110">
         <v>182</v>
       </c>
       <c r="E110">
         <v>182</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>3</v>
       </c>
       <c r="B111" t="s">
-        <v>628</v>
+        <v>458</v>
       </c>
       <c r="C111" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D111">
         <v>75</v>
       </c>
       <c r="E111">
         <v>75</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>4</v>
       </c>
       <c r="B112" t="s">
-        <v>629</v>
+        <v>459</v>
       </c>
       <c r="C112" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D112">
         <v>78</v>
       </c>
       <c r="E112">
         <v>78</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>5</v>
       </c>
       <c r="B113" t="s">
-        <v>630</v>
+        <v>460</v>
       </c>
       <c r="C113" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D113">
         <v>51</v>
       </c>
       <c r="E113">
         <v>51</v>
       </c>
     </row>
     <row r="114"/>
     <row r="115">
       <c r="A115">
         <v>12</v>
       </c>
       <c r="B115" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C115" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D115">
         <v>41125</v>
       </c>
       <c r="E115">
         <v>41125</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B116" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C116" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D116">
         <v>2085</v>
       </c>
       <c r="E116">
         <v>2085</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1</v>
       </c>
       <c r="B117" t="s">
-        <v>631</v>
+        <v>461</v>
       </c>
       <c r="C117" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D117">
         <v>8948</v>
       </c>
       <c r="E117">
         <v>8948</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>2</v>
       </c>
       <c r="B118" t="s">
-        <v>632</v>
+        <v>462</v>
       </c>
       <c r="C118" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D118">
         <v>6877</v>
       </c>
       <c r="E118">
         <v>6877</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>3</v>
       </c>
       <c r="B119" t="s">
-        <v>633</v>
+        <v>463</v>
       </c>
       <c r="C119" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D119">
         <v>1616</v>
       </c>
       <c r="E119">
         <v>1616</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>4</v>
       </c>
       <c r="B120" t="s">
-        <v>634</v>
+        <v>464</v>
       </c>
       <c r="C120" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D120">
         <v>461</v>
       </c>
       <c r="E120">
         <v>461</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>5</v>
       </c>
       <c r="B121" t="s">
-        <v>635</v>
+        <v>465</v>
       </c>
       <c r="C121" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D121">
         <v>1820</v>
       </c>
       <c r="E121">
         <v>1820</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>6</v>
       </c>
       <c r="B122" t="s">
-        <v>636</v>
+        <v>466</v>
       </c>
       <c r="C122" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D122">
         <v>13769</v>
       </c>
       <c r="E122">
         <v>13769</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>7</v>
       </c>
       <c r="B123" t="s">
-        <v>637</v>
+        <v>467</v>
       </c>
       <c r="C123" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D123">
         <v>1289</v>
       </c>
       <c r="E123">
         <v>1289</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>8</v>
       </c>
       <c r="B124" t="s">
-        <v>638</v>
+        <v>468</v>
       </c>
       <c r="C124" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D124">
         <v>4260</v>
       </c>
       <c r="E124">
         <v>4260</v>
       </c>
     </row>
     <row r="125"/>
     <row r="126">
       <c r="A126">
         <v>13</v>
       </c>
       <c r="B126" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C126" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D126">
         <v>413</v>
       </c>
       <c r="E126">
         <v>413</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B127" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C127" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D127">
         <v>77</v>
       </c>
       <c r="E127">
         <v>77</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1</v>
       </c>
       <c r="B128" t="s">
-        <v>639</v>
+        <v>469</v>
       </c>
       <c r="C128" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D128">
         <v>131</v>
       </c>
       <c r="E128">
         <v>131</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>2</v>
       </c>
       <c r="B129" t="s">
-        <v>640</v>
+        <v>470</v>
       </c>
       <c r="C129" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D129">
         <v>94</v>
       </c>
       <c r="E129">
         <v>94</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>3</v>
       </c>
       <c r="B130" t="s">
-        <v>641</v>
+        <v>471</v>
       </c>
       <c r="C130" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D130">
         <v>111</v>
       </c>
       <c r="E130">
         <v>111</v>
       </c>
     </row>
     <row r="131"/>
     <row r="132">
       <c r="A132">
         <v>14</v>
       </c>
       <c r="B132" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C132" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D132">
         <v>20254</v>
       </c>
       <c r="E132">
         <v>20254</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B133" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C133" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D133">
         <v>1133</v>
       </c>
       <c r="E133">
         <v>1133</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>1</v>
       </c>
       <c r="B134" t="s">
-        <v>642</v>
+        <v>472</v>
       </c>
       <c r="C134" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D134">
         <v>11064</v>
       </c>
       <c r="E134">
         <v>11064</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>2</v>
       </c>
       <c r="B135" t="s">
-        <v>643</v>
+        <v>473</v>
       </c>
       <c r="C135" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D135">
         <v>1067</v>
       </c>
       <c r="E135">
         <v>1067</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>3</v>
       </c>
       <c r="B136" t="s">
-        <v>644</v>
+        <v>474</v>
       </c>
       <c r="C136" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D136">
         <v>810</v>
       </c>
       <c r="E136">
         <v>810</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>4</v>
       </c>
       <c r="B137" t="s">
-        <v>645</v>
+        <v>475</v>
       </c>
       <c r="C137" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D137">
         <v>275</v>
       </c>
       <c r="E137">
         <v>275</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>5</v>
       </c>
       <c r="B138" t="s">
-        <v>646</v>
+        <v>476</v>
       </c>
       <c r="C138" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D138">
         <v>154</v>
       </c>
       <c r="E138">
         <v>154</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>6</v>
       </c>
       <c r="B139" t="s">
-        <v>647</v>
+        <v>477</v>
       </c>
       <c r="C139" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D139">
         <v>350</v>
       </c>
       <c r="E139">
         <v>350</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>7</v>
       </c>
       <c r="B140" t="s">
-        <v>648</v>
+        <v>478</v>
       </c>
       <c r="C140" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D140">
         <v>785</v>
       </c>
       <c r="E140">
         <v>785</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>8</v>
       </c>
       <c r="B141" t="s">
-        <v>649</v>
+        <v>479</v>
       </c>
       <c r="C141" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D141">
         <v>4616</v>
       </c>
       <c r="E141">
         <v>4616</v>
       </c>
     </row>
     <row r="142"/>
     <row r="143">
       <c r="A143">
         <v>15</v>
       </c>
       <c r="B143" t="s">
-        <v>18</v>
+        <v>208</v>
       </c>
       <c r="C143" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D143">
         <v>2390</v>
       </c>
       <c r="E143">
         <v>2390</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B144" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C144" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D144">
         <v>812</v>
       </c>
       <c r="E144">
         <v>812</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1</v>
       </c>
       <c r="B145" t="s">
-        <v>650</v>
+        <v>480</v>
       </c>
       <c r="C145" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D145">
         <v>659</v>
       </c>
       <c r="E145">
         <v>659</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>2</v>
       </c>
       <c r="B146" t="s">
-        <v>651</v>
+        <v>481</v>
       </c>
       <c r="C146" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D146">
         <v>241</v>
       </c>
       <c r="E146">
         <v>241</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>3</v>
       </c>
       <c r="B147" t="s">
-        <v>652</v>
+        <v>482</v>
       </c>
       <c r="C147" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D147">
         <v>107</v>
       </c>
       <c r="E147">
         <v>107</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>4</v>
       </c>
       <c r="B148" t="s">
-        <v>653</v>
+        <v>483</v>
       </c>
       <c r="C148" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D148">
         <v>60</v>
       </c>
       <c r="E148">
         <v>60</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>5</v>
       </c>
       <c r="B149" t="s">
-        <v>654</v>
+        <v>484</v>
       </c>
       <c r="C149" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D149">
         <v>110</v>
       </c>
       <c r="E149">
         <v>110</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>6</v>
       </c>
       <c r="B150" t="s">
-        <v>655</v>
+        <v>485</v>
       </c>
       <c r="C150" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D150">
         <v>401</v>
       </c>
       <c r="E150">
         <v>401</v>
       </c>
     </row>
     <row r="151"/>
     <row r="152">
       <c r="A152">
         <v>16</v>
       </c>
       <c r="B152" t="s">
         <v>19</v>
       </c>
       <c r="C152" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D152">
         <v>10457</v>
       </c>
       <c r="E152">
         <v>10457</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B153" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C153" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D153">
         <v>347</v>
       </c>
       <c r="E153">
         <v>347</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>1</v>
       </c>
       <c r="B154" t="s">
-        <v>656</v>
+        <v>486</v>
       </c>
       <c r="C154" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D154">
         <v>432</v>
       </c>
       <c r="E154">
         <v>432</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>2</v>
       </c>
       <c r="B155" t="s">
-        <v>657</v>
+        <v>487</v>
       </c>
       <c r="C155" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D155">
         <v>6657</v>
       </c>
       <c r="E155">
         <v>6657</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>3</v>
       </c>
       <c r="B156" t="s">
-        <v>658</v>
+        <v>488</v>
       </c>
       <c r="C156" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D156">
         <v>279</v>
       </c>
       <c r="E156">
         <v>279</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>4</v>
       </c>
       <c r="B157" t="s">
-        <v>659</v>
+        <v>489</v>
       </c>
       <c r="C157" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D157">
         <v>1705</v>
       </c>
       <c r="E157">
         <v>1705</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>5</v>
       </c>
       <c r="B158" t="s">
-        <v>660</v>
+        <v>490</v>
       </c>
       <c r="C158" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D158">
         <v>675</v>
       </c>
       <c r="E158">
         <v>675</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>6</v>
       </c>
       <c r="B159" t="s">
-        <v>661</v>
+        <v>491</v>
       </c>
       <c r="C159" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D159">
         <v>120</v>
       </c>
       <c r="E159">
         <v>120</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>7</v>
       </c>
       <c r="B160" t="s">
-        <v>662</v>
+        <v>492</v>
       </c>
       <c r="C160" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D160">
         <v>83</v>
       </c>
       <c r="E160">
         <v>83</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>8</v>
       </c>
       <c r="B161" t="s">
-        <v>663</v>
+        <v>493</v>
       </c>
       <c r="C161" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D161">
         <v>159</v>
       </c>
       <c r="E161">
         <v>159</v>
       </c>
     </row>
     <row r="162"/>
     <row r="163">
       <c r="A163">
         <v>17</v>
       </c>
       <c r="B163" t="s">
         <v>20</v>
       </c>
       <c r="C163" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D163">
         <v>6408</v>
       </c>
       <c r="E163">
         <v>6408</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B164" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C164" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D164">
         <v>381</v>
       </c>
       <c r="E164">
         <v>381</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>1</v>
       </c>
       <c r="B165" t="s">
-        <v>664</v>
+        <v>494</v>
       </c>
       <c r="C165" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D165">
         <v>4128</v>
       </c>
       <c r="E165">
         <v>4128</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>2</v>
       </c>
       <c r="B166" t="s">
-        <v>665</v>
+        <v>495</v>
       </c>
       <c r="C166" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D166">
         <v>736</v>
       </c>
       <c r="E166">
         <v>736</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>3</v>
       </c>
       <c r="B167" t="s">
-        <v>666</v>
+        <v>496</v>
       </c>
       <c r="C167" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D167">
         <v>284</v>
       </c>
       <c r="E167">
         <v>284</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>4</v>
       </c>
       <c r="B168" t="s">
-        <v>667</v>
+        <v>497</v>
       </c>
       <c r="C168" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D168">
         <v>54</v>
       </c>
       <c r="E168">
         <v>54</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>5</v>
       </c>
       <c r="B169" t="s">
-        <v>668</v>
+        <v>498</v>
       </c>
       <c r="C169" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D169">
         <v>59</v>
       </c>
       <c r="E169">
         <v>59</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>6</v>
       </c>
       <c r="B170" t="s">
-        <v>669</v>
+        <v>499</v>
       </c>
       <c r="C170" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D170">
         <v>126</v>
       </c>
       <c r="E170">
         <v>126</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>7</v>
       </c>
       <c r="B171" t="s">
-        <v>670</v>
+        <v>500</v>
       </c>
       <c r="C171" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D171">
         <v>21</v>
       </c>
       <c r="E171">
         <v>21</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>8</v>
       </c>
       <c r="B172" t="s">
-        <v>671</v>
+        <v>501</v>
       </c>
       <c r="C172" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D172">
         <v>619</v>
       </c>
       <c r="E172">
         <v>619</v>
       </c>
     </row>
     <row r="173"/>
     <row r="174">
       <c r="A174">
         <v>24</v>
       </c>
       <c r="B174" t="s">
-        <v>21</v>
+        <v>209</v>
       </c>
       <c r="C174" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D174">
         <v>586</v>
       </c>
       <c r="E174">
         <v>586</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B175" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C175" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D175">
         <v>165</v>
       </c>
       <c r="E175">
         <v>165</v>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>1</v>
       </c>
       <c r="B176" t="s">
-        <v>672</v>
+        <v>502</v>
       </c>
       <c r="C176" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D176">
         <v>318</v>
       </c>
       <c r="E176">
         <v>318</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>2</v>
       </c>
       <c r="B177" t="s">
-        <v>673</v>
+        <v>503</v>
       </c>
       <c r="C177" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D177">
         <v>29</v>
       </c>
       <c r="E177">
         <v>29</v>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>3</v>
       </c>
       <c r="B178" t="s">
-        <v>674</v>
+        <v>504</v>
       </c>
       <c r="C178" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D178">
         <v>74</v>
       </c>
       <c r="E178">
         <v>74</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...282 lines deleted...]
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C2" t="s">
+        <v>505</v>
+      </c>
+      <c r="D2" t="s">
+        <v>506</v>
+      </c>
+      <c r="E2" t="s">
+        <v>507</v>
+      </c>
+      <c r="F2" t="s">
+        <v>508</v>
+      </c>
+      <c r="G2">
+        <v>3349</v>
+      </c>
+      <c r="H2">
+        <v>7414</v>
+      </c>
+      <c r="I2">
+        <v>10476</v>
+      </c>
+      <c r="J2">
+        <v>17183</v>
+      </c>
+      <c r="K2">
+        <v>7401</v>
+      </c>
+      <c r="L2">
+        <v>289</v>
+      </c>
+      <c r="M2">
+        <v>410</v>
+      </c>
+      <c r="N2">
+        <v>3262</v>
+      </c>
+      <c r="O2">
+        <v>3591</v>
+      </c>
+      <c r="P2">
+        <v>12105</v>
+      </c>
+      <c r="Q2">
+        <v>251</v>
+      </c>
+      <c r="R2">
+        <v>4113</v>
+      </c>
+      <c r="S2">
+        <v>184</v>
+      </c>
+      <c r="T2">
+        <v>1176</v>
+      </c>
+      <c r="U2">
+        <v>875</v>
+      </c>
+      <c r="V2">
+        <v>119</v>
+      </c>
+      <c r="W2">
+        <v>72198</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>22</v>
+      </c>
+      <c r="C3" t="s">
+        <v>505</v>
+      </c>
+      <c r="D3" t="s">
+        <v>506</v>
+      </c>
+      <c r="E3" t="s">
+        <v>509</v>
+      </c>
+      <c r="F3" t="s">
+        <v>510</v>
+      </c>
+      <c r="G3">
+        <v>19192</v>
+      </c>
+      <c r="H3">
+        <v>16012</v>
+      </c>
+      <c r="I3">
+        <v>32484</v>
+      </c>
+      <c r="J3">
+        <v>44112</v>
+      </c>
+      <c r="K3">
+        <v>5819</v>
+      </c>
+      <c r="L3">
+        <v>864</v>
+      </c>
+      <c r="M3">
+        <v>1610</v>
+      </c>
+      <c r="N3">
+        <v>9434</v>
+      </c>
+      <c r="O3">
+        <v>12318</v>
+      </c>
+      <c r="P3">
+        <v>19105</v>
+      </c>
+      <c r="Q3">
+        <v>455</v>
+      </c>
+      <c r="R3">
+        <v>3662</v>
+      </c>
+      <c r="S3">
+        <v>615</v>
+      </c>
+      <c r="T3">
+        <v>10266</v>
+      </c>
+      <c r="U3">
+        <v>720</v>
+      </c>
+      <c r="V3">
+        <v>492</v>
+      </c>
+      <c r="W3">
+        <v>177160</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" t="s">
+        <v>30</v>
+      </c>
+      <c r="G4">
+        <v>22541</v>
+      </c>
+      <c r="H4">
+        <v>23426</v>
+      </c>
+      <c r="I4">
+        <v>42960</v>
+      </c>
+      <c r="J4">
+        <v>61295</v>
+      </c>
+      <c r="K4">
+        <v>13220</v>
+      </c>
+      <c r="L4">
+        <v>1153</v>
+      </c>
+      <c r="M4">
+        <v>2020</v>
+      </c>
+      <c r="N4">
+        <v>12696</v>
+      </c>
+      <c r="O4">
+        <v>15909</v>
+      </c>
+      <c r="P4">
+        <v>31210</v>
+      </c>
+      <c r="Q4">
+        <v>706</v>
+      </c>
+      <c r="R4">
+        <v>7775</v>
+      </c>
+      <c r="S4">
+        <v>799</v>
+      </c>
+      <c r="T4">
+        <v>11442</v>
+      </c>
+      <c r="U4">
+        <v>1595</v>
+      </c>
+      <c r="V4">
+        <v>611</v>
+      </c>
+      <c r="W4">
+        <v>249358</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="C1" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="C1" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" s="1" t="s">
-        <v>27</v>
+        <v>508</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>29</v>
+        <v>510</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D2">
         <v>3349</v>
       </c>
       <c r="E2">
         <v>19192</v>
       </c>
       <c r="F2">
         <v>22541</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B3" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C3" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D3">
         <v>433</v>
       </c>
       <c r="E3">
         <v>1901</v>
       </c>
       <c r="F3">
         <v>2334</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>37</v>
+        <v>511</v>
       </c>
       <c r="C4" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D4">
         <v>1549</v>
       </c>
       <c r="E4">
         <v>13504</v>
       </c>
       <c r="F4">
         <v>15053</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>39</v>
+        <v>512</v>
       </c>
       <c r="C5" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D5">
         <v>226</v>
       </c>
       <c r="E5">
         <v>480</v>
       </c>
       <c r="F5">
         <v>706</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>40</v>
+        <v>513</v>
       </c>
       <c r="C6" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D6">
         <v>312</v>
       </c>
       <c r="E6">
         <v>844</v>
       </c>
       <c r="F6">
         <v>1156</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>41</v>
+        <v>514</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D7">
         <v>64</v>
       </c>
       <c r="E7">
         <v>580</v>
       </c>
       <c r="F7">
         <v>644</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>42</v>
+        <v>515</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D8">
         <v>24</v>
       </c>
       <c r="E8">
         <v>904</v>
       </c>
       <c r="F8">
         <v>928</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>43</v>
+        <v>516</v>
       </c>
       <c r="C9" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D9">
         <v>20</v>
       </c>
       <c r="E9">
         <v>71</v>
       </c>
       <c r="F9">
         <v>91</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>44</v>
+        <v>517</v>
       </c>
       <c r="C10" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D10">
         <v>599</v>
       </c>
       <c r="E10">
         <v>103</v>
       </c>
       <c r="F10">
         <v>702</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>45</v>
+        <v>518</v>
       </c>
       <c r="C11" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D11">
         <v>122</v>
       </c>
       <c r="E11">
         <v>805</v>
       </c>
       <c r="F11">
         <v>927</v>
       </c>
     </row>
     <row r="12"/>
     <row r="13">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
         <v>7</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D13">
         <v>7414</v>
       </c>
       <c r="E13">
         <v>16012</v>
       </c>
       <c r="F13">
         <v>23426</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B14" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C14" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D14">
         <v>1320</v>
       </c>
       <c r="E14">
         <v>3204</v>
       </c>
       <c r="F14">
         <v>4524</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>46</v>
+        <v>519</v>
       </c>
       <c r="C15" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D15">
         <v>1736</v>
       </c>
       <c r="E15">
         <v>6021</v>
       </c>
       <c r="F15">
         <v>7757</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>47</v>
+        <v>520</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D16">
         <v>1520</v>
       </c>
       <c r="E16">
         <v>4214</v>
       </c>
       <c r="F16">
         <v>5734</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>3</v>
       </c>
       <c r="B17" t="s">
-        <v>48</v>
+        <v>521</v>
       </c>
       <c r="C17" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D17">
         <v>395</v>
       </c>
       <c r="E17">
         <v>552</v>
       </c>
       <c r="F17">
         <v>947</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>49</v>
+        <v>522</v>
       </c>
       <c r="C18" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D18">
         <v>470</v>
       </c>
       <c r="E18">
         <v>383</v>
       </c>
       <c r="F18">
         <v>853</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>5</v>
       </c>
       <c r="B19" t="s">
-        <v>50</v>
+        <v>523</v>
       </c>
       <c r="C19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D19">
         <v>295</v>
       </c>
       <c r="E19">
         <v>809</v>
       </c>
       <c r="F19">
         <v>1104</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>6</v>
       </c>
       <c r="B20" t="s">
-        <v>51</v>
+        <v>524</v>
       </c>
       <c r="C20" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D20">
         <v>83</v>
       </c>
       <c r="E20">
         <v>89</v>
       </c>
       <c r="F20">
         <v>172</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>7</v>
       </c>
       <c r="B21" t="s">
-        <v>52</v>
+        <v>525</v>
       </c>
       <c r="C21" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D21">
         <v>1491</v>
       </c>
       <c r="E21">
         <v>657</v>
       </c>
       <c r="F21">
         <v>2148</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>8</v>
       </c>
       <c r="B22" t="s">
-        <v>53</v>
+        <v>526</v>
       </c>
       <c r="C22" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D22">
         <v>104</v>
       </c>
       <c r="E22">
         <v>83</v>
       </c>
       <c r="F22">
         <v>187</v>
       </c>
     </row>
     <row r="23"/>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>8</v>
       </c>
       <c r="C24" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D24">
         <v>10476</v>
       </c>
       <c r="E24">
         <v>32484</v>
       </c>
       <c r="F24">
         <v>42960</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B25" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C25" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D25">
         <v>1018</v>
       </c>
       <c r="E25">
         <v>3835</v>
       </c>
       <c r="F25">
         <v>4853</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1</v>
       </c>
       <c r="B26" t="s">
-        <v>54</v>
+        <v>527</v>
       </c>
       <c r="C26" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D26">
         <v>4951</v>
       </c>
       <c r="E26">
         <v>8996</v>
       </c>
       <c r="F26">
         <v>13947</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>2</v>
       </c>
       <c r="B27" t="s">
-        <v>55</v>
+        <v>528</v>
       </c>
       <c r="C27" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D27">
         <v>2741</v>
       </c>
       <c r="E27">
         <v>15926</v>
       </c>
       <c r="F27">
         <v>18667</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>3</v>
       </c>
       <c r="B28" t="s">
-        <v>56</v>
+        <v>529</v>
       </c>
       <c r="C28" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D28">
         <v>186</v>
       </c>
       <c r="E28">
         <v>1845</v>
       </c>
       <c r="F28">
         <v>2031</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>4</v>
       </c>
       <c r="B29" t="s">
-        <v>57</v>
+        <v>530</v>
       </c>
       <c r="C29" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D29">
         <v>1239</v>
       </c>
       <c r="E29">
         <v>413</v>
       </c>
       <c r="F29">
         <v>1652</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>5</v>
       </c>
       <c r="B30" t="s">
-        <v>58</v>
+        <v>531</v>
       </c>
       <c r="C30" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D30">
         <v>71</v>
       </c>
       <c r="E30">
         <v>711</v>
       </c>
       <c r="F30">
         <v>782</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>6</v>
       </c>
       <c r="B31" t="s">
-        <v>59</v>
+        <v>532</v>
       </c>
       <c r="C31" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D31">
         <v>48</v>
       </c>
       <c r="E31">
         <v>120</v>
       </c>
       <c r="F31">
         <v>168</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>7</v>
       </c>
       <c r="B32" t="s">
-        <v>60</v>
+        <v>533</v>
       </c>
       <c r="C32" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D32">
         <v>63</v>
       </c>
       <c r="E32">
         <v>237</v>
       </c>
       <c r="F32">
         <v>300</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>8</v>
       </c>
       <c r="B33" t="s">
-        <v>61</v>
+        <v>534</v>
       </c>
       <c r="C33" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D33">
         <v>159</v>
       </c>
       <c r="E33">
         <v>401</v>
       </c>
       <c r="F33">
         <v>560</v>
       </c>
     </row>
     <row r="34"/>
     <row r="35">
       <c r="A35">
         <v>4</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D35">
         <v>17183</v>
       </c>
       <c r="E35">
         <v>44112</v>
       </c>
       <c r="F35">
         <v>61295</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B36" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C36" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D36">
         <v>1185</v>
       </c>
       <c r="E36">
         <v>3219</v>
       </c>
       <c r="F36">
         <v>4404</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1</v>
       </c>
       <c r="B37" t="s">
-        <v>62</v>
+        <v>535</v>
       </c>
       <c r="C37" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D37">
         <v>1262</v>
       </c>
       <c r="E37">
         <v>17909</v>
       </c>
       <c r="F37">
         <v>19171</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>2</v>
       </c>
       <c r="B38" t="s">
-        <v>63</v>
+        <v>536</v>
       </c>
       <c r="C38" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D38">
         <v>7558</v>
       </c>
       <c r="E38">
         <v>1014</v>
       </c>
       <c r="F38">
         <v>8572</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>3</v>
       </c>
       <c r="B39" t="s">
-        <v>64</v>
+        <v>537</v>
       </c>
       <c r="C39" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D39">
         <v>879</v>
       </c>
       <c r="E39">
         <v>314</v>
       </c>
       <c r="F39">
         <v>1193</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>4</v>
       </c>
       <c r="B40" t="s">
-        <v>65</v>
+        <v>538</v>
       </c>
       <c r="C40" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D40">
         <v>1946</v>
       </c>
       <c r="E40">
         <v>4451</v>
       </c>
       <c r="F40">
         <v>6397</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>5</v>
       </c>
       <c r="B41" t="s">
-        <v>66</v>
+        <v>539</v>
       </c>
       <c r="C41" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D41">
         <v>170</v>
       </c>
       <c r="E41">
         <v>400</v>
       </c>
       <c r="F41">
         <v>570</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>6</v>
       </c>
       <c r="B42" t="s">
-        <v>67</v>
+        <v>540</v>
       </c>
       <c r="C42" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D42">
         <v>153</v>
       </c>
       <c r="E42">
         <v>8229</v>
       </c>
       <c r="F42">
         <v>8382</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>7</v>
       </c>
       <c r="B43" t="s">
-        <v>68</v>
+        <v>541</v>
       </c>
       <c r="C43" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D43">
         <v>1801</v>
       </c>
       <c r="E43">
         <v>8201</v>
       </c>
       <c r="F43">
         <v>10002</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>8</v>
       </c>
       <c r="B44" t="s">
-        <v>69</v>
+        <v>542</v>
       </c>
       <c r="C44" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D44">
         <v>2229</v>
       </c>
       <c r="E44">
         <v>375</v>
       </c>
       <c r="F44">
         <v>2604</v>
       </c>
     </row>
     <row r="45"/>
     <row r="46">
       <c r="A46">
         <v>5</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D46">
         <v>7401</v>
       </c>
       <c r="E46">
         <v>5819</v>
       </c>
       <c r="F46">
         <v>13220</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B47" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C47" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D47">
         <v>471</v>
       </c>
       <c r="E47">
         <v>826</v>
       </c>
       <c r="F47">
         <v>1297</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1</v>
       </c>
       <c r="B48" t="s">
-        <v>70</v>
+        <v>543</v>
       </c>
       <c r="C48" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D48">
         <v>708</v>
       </c>
       <c r="E48">
         <v>3571</v>
       </c>
       <c r="F48">
         <v>4279</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2</v>
       </c>
       <c r="B49" t="s">
-        <v>71</v>
+        <v>544</v>
       </c>
       <c r="C49" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D49">
         <v>5614</v>
       </c>
       <c r="E49">
         <v>701</v>
       </c>
       <c r="F49">
         <v>6315</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>3</v>
       </c>
       <c r="B50" t="s">
-        <v>72</v>
+        <v>545</v>
       </c>
       <c r="C50" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D50">
         <v>137</v>
       </c>
       <c r="E50">
         <v>91</v>
       </c>
       <c r="F50">
         <v>228</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>4</v>
       </c>
       <c r="B51" t="s">
-        <v>73</v>
+        <v>546</v>
       </c>
       <c r="C51" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D51">
         <v>63</v>
       </c>
       <c r="E51">
         <v>91</v>
       </c>
       <c r="F51">
         <v>154</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>5</v>
       </c>
       <c r="B52" t="s">
-        <v>74</v>
+        <v>547</v>
       </c>
       <c r="C52" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D52">
         <v>304</v>
       </c>
       <c r="E52">
         <v>119</v>
       </c>
       <c r="F52">
         <v>423</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>6</v>
       </c>
       <c r="B53" t="s">
-        <v>75</v>
+        <v>548</v>
       </c>
       <c r="C53" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D53">
         <v>24</v>
       </c>
       <c r="E53">
         <v>219</v>
       </c>
       <c r="F53">
         <v>243</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>7</v>
       </c>
       <c r="B54" t="s">
-        <v>76</v>
+        <v>549</v>
       </c>
       <c r="C54" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D54">
         <v>38</v>
       </c>
       <c r="E54">
         <v>77</v>
       </c>
       <c r="F54">
         <v>115</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>8</v>
       </c>
       <c r="B55" t="s">
-        <v>77</v>
+        <v>550</v>
       </c>
       <c r="C55" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D55">
         <v>42</v>
       </c>
       <c r="E55">
         <v>124</v>
       </c>
       <c r="F55">
         <v>166</v>
       </c>
     </row>
     <row r="56"/>
     <row r="57">
       <c r="A57">
         <v>6</v>
       </c>
       <c r="B57" t="s">
         <v>11</v>
       </c>
       <c r="C57" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D57">
         <v>289</v>
       </c>
       <c r="E57">
         <v>864</v>
       </c>
       <c r="F57">
         <v>1153</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B58" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C58" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D58">
         <v>84</v>
       </c>
       <c r="E58">
         <v>258</v>
       </c>
       <c r="F58">
         <v>342</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1</v>
       </c>
       <c r="B59" t="s">
-        <v>78</v>
+        <v>551</v>
       </c>
       <c r="C59" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D59">
         <v>103</v>
       </c>
       <c r="E59">
         <v>252</v>
       </c>
       <c r="F59">
         <v>355</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2</v>
       </c>
       <c r="B60" t="s">
-        <v>79</v>
+        <v>552</v>
       </c>
       <c r="C60" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D60">
         <v>42</v>
       </c>
       <c r="E60">
         <v>69</v>
       </c>
       <c r="F60">
         <v>111</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>3</v>
       </c>
       <c r="B61" t="s">
-        <v>80</v>
+        <v>553</v>
       </c>
       <c r="C61" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D61">
         <v>20</v>
       </c>
       <c r="E61">
         <v>169</v>
       </c>
       <c r="F61">
         <v>189</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>4</v>
       </c>
       <c r="B62" t="s">
-        <v>81</v>
+        <v>554</v>
       </c>
       <c r="C62" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D62">
         <v>18</v>
       </c>
       <c r="E62">
         <v>100</v>
       </c>
       <c r="F62">
         <v>118</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>5</v>
       </c>
       <c r="B63" t="s">
-        <v>82</v>
+        <v>555</v>
       </c>
       <c r="C63" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D63">
         <v>22</v>
       </c>
       <c r="E63">
         <v>16</v>
       </c>
       <c r="F63">
         <v>38</v>
       </c>
     </row>
     <row r="64"/>
     <row r="65">
       <c r="A65">
         <v>7</v>
       </c>
       <c r="B65" t="s">
         <v>12</v>
       </c>
       <c r="C65" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D65">
         <v>410</v>
       </c>
       <c r="E65">
         <v>1610</v>
       </c>
       <c r="F65">
         <v>2020</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B66" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C66" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D66">
         <v>175</v>
       </c>
       <c r="E66">
         <v>498</v>
       </c>
       <c r="F66">
         <v>673</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>1</v>
       </c>
       <c r="B67" t="s">
-        <v>83</v>
+        <v>556</v>
       </c>
       <c r="C67" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D67">
         <v>116</v>
       </c>
       <c r="E67">
         <v>616</v>
       </c>
       <c r="F67">
         <v>732</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>2</v>
       </c>
       <c r="B68" t="s">
-        <v>84</v>
+        <v>557</v>
       </c>
       <c r="C68" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D68">
         <v>69</v>
       </c>
       <c r="E68">
         <v>372</v>
       </c>
       <c r="F68">
         <v>441</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>3</v>
       </c>
       <c r="B69" t="s">
-        <v>85</v>
+        <v>558</v>
       </c>
       <c r="C69" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D69">
         <v>22</v>
       </c>
       <c r="E69">
         <v>56</v>
       </c>
       <c r="F69">
         <v>78</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>4</v>
       </c>
       <c r="B70" t="s">
-        <v>86</v>
+        <v>559</v>
       </c>
       <c r="C70" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D70">
         <v>28</v>
       </c>
       <c r="E70">
         <v>68</v>
       </c>
       <c r="F70">
         <v>96</v>
       </c>
     </row>
     <row r="71"/>
     <row r="72">
       <c r="A72">
         <v>8</v>
       </c>
       <c r="B72" t="s">
         <v>13</v>
       </c>
       <c r="C72" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D72">
         <v>3262</v>
       </c>
       <c r="E72">
         <v>9434</v>
       </c>
       <c r="F72">
         <v>12696</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B73" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C73" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D73">
         <v>442</v>
       </c>
       <c r="E73">
         <v>1092</v>
       </c>
       <c r="F73">
         <v>1534</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1</v>
       </c>
       <c r="B74" t="s">
-        <v>87</v>
+        <v>560</v>
       </c>
       <c r="C74" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D74">
         <v>1938</v>
       </c>
       <c r="E74">
         <v>4549</v>
       </c>
       <c r="F74">
         <v>6487</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>2</v>
       </c>
       <c r="B75" t="s">
-        <v>88</v>
+        <v>561</v>
       </c>
       <c r="C75" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D75">
         <v>192</v>
       </c>
       <c r="E75">
         <v>364</v>
       </c>
       <c r="F75">
         <v>556</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>3</v>
       </c>
       <c r="B76" t="s">
-        <v>89</v>
+        <v>562</v>
       </c>
       <c r="C76" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D76">
         <v>180</v>
       </c>
       <c r="E76">
         <v>91</v>
       </c>
       <c r="F76">
         <v>271</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>4</v>
       </c>
       <c r="B77" t="s">
-        <v>90</v>
+        <v>563</v>
       </c>
       <c r="C77" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D77">
         <v>285</v>
       </c>
       <c r="E77">
         <v>670</v>
       </c>
       <c r="F77">
         <v>955</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>5</v>
       </c>
       <c r="B78" t="s">
-        <v>91</v>
+        <v>564</v>
       </c>
       <c r="C78" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D78">
         <v>113</v>
       </c>
       <c r="E78">
         <v>2277</v>
       </c>
       <c r="F78">
         <v>2390</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>6</v>
       </c>
       <c r="B79" t="s">
-        <v>92</v>
+        <v>565</v>
       </c>
       <c r="C79" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D79">
         <v>15</v>
       </c>
       <c r="E79">
         <v>102</v>
       </c>
       <c r="F79">
         <v>117</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>7</v>
       </c>
       <c r="B80" t="s">
-        <v>93</v>
+        <v>566</v>
       </c>
       <c r="C80" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D80">
         <v>71</v>
       </c>
       <c r="E80">
         <v>32</v>
       </c>
       <c r="F80">
         <v>103</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>8</v>
       </c>
       <c r="B81" t="s">
-        <v>94</v>
+        <v>567</v>
       </c>
       <c r="C81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D81">
         <v>26</v>
       </c>
       <c r="E81">
         <v>257</v>
       </c>
       <c r="F81">
         <v>283</v>
       </c>
     </row>
     <row r="82"/>
     <row r="83">
       <c r="A83">
         <v>10</v>
       </c>
       <c r="B83" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D83">
         <v>3591</v>
       </c>
       <c r="E83">
         <v>12318</v>
       </c>
       <c r="F83">
         <v>15909</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B84" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C84" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D84">
         <v>252</v>
       </c>
       <c r="E84">
         <v>446</v>
       </c>
       <c r="F84">
         <v>698</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1</v>
       </c>
       <c r="B85" t="s">
-        <v>95</v>
+        <v>568</v>
       </c>
       <c r="C85" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D85">
         <v>494</v>
       </c>
       <c r="E85">
         <v>6936</v>
       </c>
       <c r="F85">
         <v>7430</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>2</v>
       </c>
       <c r="B86" t="s">
-        <v>96</v>
+        <v>569</v>
       </c>
       <c r="C86" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D86">
         <v>113</v>
       </c>
       <c r="E86">
         <v>772</v>
       </c>
       <c r="F86">
         <v>885</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>3</v>
       </c>
       <c r="B87" t="s">
-        <v>97</v>
+        <v>570</v>
       </c>
       <c r="C87" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D87">
         <v>213</v>
       </c>
       <c r="E87">
         <v>80</v>
       </c>
       <c r="F87">
         <v>293</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>4</v>
       </c>
       <c r="B88" t="s">
-        <v>98</v>
+        <v>571</v>
       </c>
       <c r="C88" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D88">
         <v>164</v>
       </c>
       <c r="E88">
         <v>85</v>
       </c>
       <c r="F88">
         <v>249</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>5</v>
       </c>
       <c r="B89" t="s">
-        <v>99</v>
+        <v>572</v>
       </c>
       <c r="C89" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D89">
         <v>1011</v>
       </c>
       <c r="E89">
         <v>71</v>
       </c>
       <c r="F89">
         <v>1082</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>6</v>
       </c>
       <c r="B90" t="s">
-        <v>100</v>
+        <v>573</v>
       </c>
       <c r="C90" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D90">
         <v>67</v>
       </c>
       <c r="E90">
         <v>57</v>
       </c>
       <c r="F90">
         <v>124</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>7</v>
       </c>
       <c r="B91" t="s">
-        <v>101</v>
+        <v>574</v>
       </c>
       <c r="C91" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D91">
         <v>66</v>
       </c>
       <c r="E91">
         <v>607</v>
       </c>
       <c r="F91">
         <v>673</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>8</v>
       </c>
       <c r="B92" t="s">
-        <v>102</v>
+        <v>575</v>
       </c>
       <c r="C92" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D92">
         <v>1211</v>
       </c>
       <c r="E92">
         <v>3264</v>
       </c>
       <c r="F92">
         <v>4475</v>
       </c>
     </row>
     <row r="93"/>
     <row r="94">
       <c r="A94">
         <v>12</v>
       </c>
       <c r="B94" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C94" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D94">
         <v>12105</v>
       </c>
       <c r="E94">
         <v>19105</v>
       </c>
       <c r="F94">
         <v>31210</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B95" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C95" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D95">
         <v>589</v>
       </c>
       <c r="E95">
         <v>1141</v>
       </c>
       <c r="F95">
         <v>1730</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1</v>
       </c>
       <c r="B96" t="s">
-        <v>103</v>
+        <v>576</v>
       </c>
       <c r="C96" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D96">
         <v>1504</v>
       </c>
       <c r="E96">
         <v>4496</v>
       </c>
       <c r="F96">
         <v>6000</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>2</v>
       </c>
       <c r="B97" t="s">
-        <v>104</v>
+        <v>577</v>
       </c>
       <c r="C97" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D97">
         <v>6340</v>
       </c>
       <c r="E97">
         <v>2529</v>
       </c>
       <c r="F97">
         <v>8869</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>3</v>
       </c>
       <c r="B98" t="s">
-        <v>105</v>
+        <v>578</v>
       </c>
       <c r="C98" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D98">
         <v>320</v>
       </c>
       <c r="E98">
         <v>377</v>
       </c>
       <c r="F98">
         <v>697</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>4</v>
       </c>
       <c r="B99" t="s">
-        <v>106</v>
+        <v>579</v>
       </c>
       <c r="C99" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D99">
         <v>2503</v>
       </c>
       <c r="E99">
         <v>9348</v>
       </c>
       <c r="F99">
         <v>11851</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>5</v>
       </c>
       <c r="B100" t="s">
-        <v>107</v>
+        <v>580</v>
       </c>
       <c r="C100" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D100">
         <v>150</v>
       </c>
       <c r="E100">
         <v>953</v>
       </c>
       <c r="F100">
         <v>1103</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>6</v>
       </c>
       <c r="B101" t="s">
-        <v>108</v>
+        <v>581</v>
       </c>
       <c r="C101" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D101">
         <v>37</v>
       </c>
       <c r="E101">
         <v>78</v>
       </c>
       <c r="F101">
         <v>115</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>7</v>
       </c>
       <c r="B102" t="s">
-        <v>109</v>
+        <v>582</v>
       </c>
       <c r="C102" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D102">
         <v>169</v>
       </c>
       <c r="E102">
         <v>131</v>
       </c>
       <c r="F102">
         <v>300</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>8</v>
       </c>
       <c r="B103" t="s">
-        <v>110</v>
+        <v>583</v>
       </c>
       <c r="C103" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D103">
         <v>493</v>
       </c>
       <c r="E103">
         <v>52</v>
       </c>
       <c r="F103">
         <v>545</v>
       </c>
     </row>
     <row r="104"/>
     <row r="105">
       <c r="A105">
         <v>13</v>
       </c>
       <c r="B105" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C105" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D105">
         <v>251</v>
       </c>
       <c r="E105">
         <v>455</v>
       </c>
       <c r="F105">
         <v>706</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B106" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C106" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D106">
         <v>25</v>
       </c>
       <c r="E106">
         <v>93</v>
       </c>
       <c r="F106">
         <v>118</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1</v>
       </c>
       <c r="B107" t="s">
-        <v>111</v>
+        <v>584</v>
       </c>
       <c r="C107" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D107">
         <v>117</v>
       </c>
       <c r="E107">
         <v>233</v>
       </c>
       <c r="F107">
         <v>350</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>2</v>
       </c>
       <c r="B108" t="s">
-        <v>112</v>
+        <v>585</v>
       </c>
       <c r="C108" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D108">
         <v>10</v>
       </c>
       <c r="E108">
         <v>76</v>
       </c>
       <c r="F108">
         <v>86</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>3</v>
       </c>
       <c r="B109" t="s">
-        <v>113</v>
+        <v>586</v>
       </c>
       <c r="C109" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D109">
         <v>8</v>
       </c>
       <c r="E109">
         <v>15</v>
       </c>
       <c r="F109">
         <v>23</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>4</v>
       </c>
       <c r="B110" t="s">
-        <v>114</v>
+        <v>587</v>
       </c>
       <c r="C110" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D110">
         <v>53</v>
       </c>
       <c r="E110">
         <v>23</v>
       </c>
       <c r="F110">
         <v>76</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>5</v>
       </c>
       <c r="B111" t="s">
-        <v>115</v>
+        <v>588</v>
       </c>
       <c r="C111" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D111">
         <v>24</v>
       </c>
       <c r="E111">
         <v>7</v>
       </c>
       <c r="F111">
         <v>31</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>6</v>
       </c>
       <c r="B112" t="s">
-        <v>116</v>
+        <v>589</v>
       </c>
       <c r="C112" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D112">
         <v>5</v>
       </c>
       <c r="E112">
         <v>1</v>
       </c>
       <c r="F112">
         <v>6</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>7</v>
       </c>
       <c r="B113" t="s">
-        <v>117</v>
+        <v>590</v>
       </c>
       <c r="C113" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D113">
         <v>9</v>
       </c>
       <c r="E113">
         <v>7</v>
       </c>
       <c r="F113">
         <v>16</v>
       </c>
     </row>
     <row r="114"/>
     <row r="115">
       <c r="A115">
         <v>14</v>
       </c>
       <c r="B115" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C115" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D115">
         <v>4113</v>
       </c>
       <c r="E115">
         <v>3662</v>
       </c>
       <c r="F115">
         <v>7775</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B116" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C116" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D116">
         <v>231</v>
       </c>
       <c r="E116">
         <v>615</v>
       </c>
       <c r="F116">
         <v>846</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1</v>
       </c>
       <c r="B117" t="s">
-        <v>118</v>
+        <v>591</v>
       </c>
       <c r="C117" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D117">
         <v>303</v>
       </c>
       <c r="E117">
         <v>1134</v>
       </c>
       <c r="F117">
         <v>1437</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>2</v>
       </c>
       <c r="B118" t="s">
-        <v>119</v>
+        <v>592</v>
       </c>
       <c r="C118" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D118">
         <v>234</v>
       </c>
       <c r="E118">
         <v>519</v>
       </c>
       <c r="F118">
         <v>753</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>3</v>
       </c>
       <c r="B119" t="s">
-        <v>120</v>
+        <v>593</v>
       </c>
       <c r="C119" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D119">
         <v>331</v>
       </c>
       <c r="E119">
         <v>159</v>
       </c>
       <c r="F119">
         <v>490</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>4</v>
       </c>
       <c r="B120" t="s">
-        <v>121</v>
+        <v>594</v>
       </c>
       <c r="C120" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D120">
         <v>147</v>
       </c>
       <c r="E120">
         <v>424</v>
       </c>
       <c r="F120">
         <v>571</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>5</v>
       </c>
       <c r="B121" t="s">
-        <v>122</v>
+        <v>595</v>
       </c>
       <c r="C121" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D121">
         <v>2125</v>
       </c>
       <c r="E121">
         <v>471</v>
       </c>
       <c r="F121">
         <v>2596</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>6</v>
       </c>
       <c r="B122" t="s">
-        <v>123</v>
+        <v>596</v>
       </c>
       <c r="C122" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D122">
         <v>22</v>
       </c>
       <c r="E122">
         <v>46</v>
       </c>
       <c r="F122">
         <v>68</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>7</v>
       </c>
       <c r="B123" t="s">
-        <v>124</v>
+        <v>597</v>
       </c>
       <c r="C123" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D123">
         <v>678</v>
       </c>
       <c r="E123">
         <v>147</v>
       </c>
       <c r="F123">
         <v>825</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>8</v>
       </c>
       <c r="B124" t="s">
-        <v>125</v>
+        <v>598</v>
       </c>
       <c r="C124" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D124">
         <v>42</v>
       </c>
       <c r="E124">
         <v>147</v>
       </c>
       <c r="F124">
         <v>189</v>
       </c>
     </row>
     <row r="125"/>
     <row r="126">
       <c r="A126">
         <v>15</v>
       </c>
       <c r="B126" t="s">
-        <v>18</v>
+        <v>208</v>
       </c>
       <c r="C126" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D126">
         <v>184</v>
       </c>
       <c r="E126">
         <v>615</v>
       </c>
       <c r="F126">
         <v>799</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B127" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C127" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D127">
         <v>101</v>
       </c>
       <c r="E127">
         <v>267</v>
       </c>
       <c r="F127">
         <v>368</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1</v>
       </c>
       <c r="B128" t="s">
-        <v>126</v>
+        <v>599</v>
       </c>
       <c r="C128" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D128">
         <v>61</v>
       </c>
       <c r="E128">
         <v>288</v>
       </c>
       <c r="F128">
         <v>349</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>2</v>
       </c>
       <c r="B129" t="s">
-        <v>127</v>
+        <v>600</v>
       </c>
       <c r="C129" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D129">
         <v>22</v>
       </c>
       <c r="E129">
         <v>60</v>
       </c>
       <c r="F129">
         <v>82</v>
       </c>
     </row>
     <row r="130"/>
     <row r="131">
       <c r="A131">
         <v>16</v>
       </c>
       <c r="B131" t="s">
         <v>19</v>
       </c>
       <c r="C131" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D131">
         <v>1176</v>
       </c>
       <c r="E131">
         <v>10266</v>
       </c>
       <c r="F131">
         <v>11442</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B132" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C132" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D132">
         <v>258</v>
       </c>
       <c r="E132">
         <v>568</v>
       </c>
       <c r="F132">
         <v>826</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1</v>
       </c>
       <c r="B133" t="s">
-        <v>128</v>
+        <v>601</v>
       </c>
       <c r="C133" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D133">
         <v>404</v>
       </c>
       <c r="E133">
         <v>8593</v>
       </c>
       <c r="F133">
         <v>8997</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>2</v>
       </c>
       <c r="B134" t="s">
-        <v>129</v>
+        <v>602</v>
       </c>
       <c r="C134" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D134">
         <v>151</v>
       </c>
       <c r="E134">
         <v>174</v>
       </c>
       <c r="F134">
         <v>325</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>3</v>
       </c>
       <c r="B135" t="s">
-        <v>130</v>
+        <v>603</v>
       </c>
       <c r="C135" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D135">
         <v>82</v>
       </c>
       <c r="E135">
         <v>585</v>
       </c>
       <c r="F135">
         <v>667</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>4</v>
       </c>
       <c r="B136" t="s">
-        <v>131</v>
+        <v>604</v>
       </c>
       <c r="C136" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D136">
         <v>20</v>
       </c>
       <c r="E136">
         <v>84</v>
       </c>
       <c r="F136">
         <v>104</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>5</v>
       </c>
       <c r="B137" t="s">
-        <v>132</v>
+        <v>605</v>
       </c>
       <c r="C137" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D137">
         <v>21</v>
       </c>
       <c r="E137">
         <v>23</v>
       </c>
       <c r="F137">
         <v>44</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>6</v>
       </c>
       <c r="B138" t="s">
-        <v>133</v>
+        <v>606</v>
       </c>
       <c r="C138" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D138">
         <v>25</v>
       </c>
       <c r="E138">
         <v>44</v>
       </c>
       <c r="F138">
         <v>69</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>7</v>
       </c>
       <c r="B139" t="s">
-        <v>134</v>
+        <v>607</v>
       </c>
       <c r="C139" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D139">
         <v>215</v>
       </c>
       <c r="E139">
         <v>195</v>
       </c>
       <c r="F139">
         <v>410</v>
       </c>
     </row>
     <row r="140"/>
     <row r="141">
       <c r="A141">
         <v>17</v>
       </c>
       <c r="B141" t="s">
         <v>20</v>
       </c>
       <c r="C141" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D141">
         <v>875</v>
       </c>
       <c r="E141">
         <v>720</v>
       </c>
       <c r="F141">
         <v>1595</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B142" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C142" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D142">
         <v>315</v>
       </c>
       <c r="E142">
         <v>257</v>
       </c>
       <c r="F142">
         <v>572</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1</v>
       </c>
       <c r="B143" t="s">
-        <v>135</v>
+        <v>608</v>
       </c>
       <c r="C143" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D143">
         <v>244</v>
       </c>
       <c r="E143">
         <v>220</v>
       </c>
       <c r="F143">
         <v>464</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>2</v>
       </c>
       <c r="B144" t="s">
-        <v>136</v>
+        <v>609</v>
       </c>
       <c r="C144" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D144">
         <v>99</v>
       </c>
       <c r="E144">
         <v>53</v>
       </c>
       <c r="F144">
         <v>152</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>3</v>
       </c>
       <c r="B145" t="s">
-        <v>137</v>
+        <v>610</v>
       </c>
       <c r="C145" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D145">
         <v>23</v>
       </c>
       <c r="E145">
         <v>33</v>
       </c>
       <c r="F145">
         <v>56</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>4</v>
       </c>
       <c r="B146" t="s">
-        <v>138</v>
+        <v>611</v>
       </c>
       <c r="C146" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D146">
         <v>95</v>
       </c>
       <c r="E146">
         <v>27</v>
       </c>
       <c r="F146">
         <v>122</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>5</v>
       </c>
       <c r="B147" t="s">
-        <v>139</v>
+        <v>612</v>
       </c>
       <c r="C147" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D147">
         <v>44</v>
       </c>
       <c r="E147">
         <v>24</v>
       </c>
       <c r="F147">
         <v>68</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>6</v>
       </c>
       <c r="B148" t="s">
-        <v>140</v>
+        <v>613</v>
       </c>
       <c r="C148" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D148">
         <v>14</v>
       </c>
       <c r="E148">
         <v>8</v>
       </c>
       <c r="F148">
         <v>22</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>7</v>
       </c>
       <c r="B149" t="s">
-        <v>141</v>
+        <v>614</v>
       </c>
       <c r="C149" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D149">
         <v>22</v>
       </c>
       <c r="E149">
         <v>33</v>
       </c>
       <c r="F149">
         <v>55</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>8</v>
       </c>
       <c r="B150" t="s">
-        <v>142</v>
+        <v>615</v>
       </c>
       <c r="C150" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D150">
         <v>19</v>
       </c>
       <c r="E150">
         <v>65</v>
       </c>
       <c r="F150">
         <v>84</v>
       </c>
     </row>
     <row r="151"/>
     <row r="152">
       <c r="A152">
         <v>24</v>
       </c>
       <c r="B152" t="s">
-        <v>21</v>
+        <v>209</v>
       </c>
       <c r="C152" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D152">
         <v>119</v>
       </c>
       <c r="E152">
         <v>492</v>
       </c>
       <c r="F152">
         <v>611</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B153" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C153" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D153">
         <v>36</v>
       </c>
       <c r="E153">
         <v>88</v>
       </c>
       <c r="F153">
         <v>124</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>1</v>
       </c>
       <c r="B154" t="s">
-        <v>143</v>
+        <v>616</v>
       </c>
       <c r="C154" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D154">
         <v>47</v>
       </c>
       <c r="E154">
         <v>292</v>
       </c>
       <c r="F154">
         <v>339</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>2</v>
       </c>
       <c r="B155" t="s">
-        <v>144</v>
+        <v>617</v>
       </c>
       <c r="C155" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D155">
         <v>17</v>
       </c>
       <c r="E155">
         <v>89</v>
       </c>
       <c r="F155">
         <v>106</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>3</v>
       </c>
       <c r="B156" t="s">
-        <v>145</v>
+        <v>618</v>
       </c>
       <c r="C156" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D156">
         <v>19</v>
       </c>
       <c r="E156">
         <v>23</v>
       </c>
       <c r="F156">
         <v>42</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C2" t="s">
-        <v>146</v>
+        <v>619</v>
       </c>
       <c r="D2" t="s">
-        <v>147</v>
+        <v>620</v>
       </c>
       <c r="E2" t="s">
-        <v>148</v>
+        <v>621</v>
       </c>
       <c r="F2" t="s">
-        <v>149</v>
+        <v>622</v>
       </c>
       <c r="G2">
         <v>10557</v>
       </c>
       <c r="H2">
         <v>12061</v>
       </c>
       <c r="I2">
         <v>10475</v>
       </c>
       <c r="J2">
         <v>18516</v>
       </c>
       <c r="K2">
         <v>11306</v>
       </c>
       <c r="L2">
         <v>812</v>
       </c>
       <c r="M2">
         <v>1353</v>
       </c>
       <c r="N2">
         <v>12149</v>
       </c>
       <c r="O2">
         <v>13714</v>
       </c>
       <c r="P2">
         <v>8146</v>
       </c>
       <c r="Q2">
         <v>358</v>
       </c>
       <c r="R2">
         <v>10831</v>
       </c>
       <c r="S2">
         <v>867</v>
       </c>
       <c r="T2">
         <v>3498</v>
       </c>
       <c r="U2">
         <v>114643</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="G3">
         <v>10557</v>
       </c>
       <c r="H3">
         <v>12061</v>
       </c>
       <c r="I3">
         <v>10475</v>
       </c>
       <c r="J3">
         <v>18516</v>
       </c>
       <c r="K3">
         <v>11306</v>
       </c>
       <c r="L3">
         <v>812</v>
       </c>
       <c r="M3">
         <v>1353</v>
       </c>
       <c r="N3">
         <v>12149</v>
       </c>
@@ -13388,4942 +8750,4942 @@
         <v>13714</v>
       </c>
       <c r="P3">
         <v>8146</v>
       </c>
       <c r="Q3">
         <v>358</v>
       </c>
       <c r="R3">
         <v>10831</v>
       </c>
       <c r="S3">
         <v>867</v>
       </c>
       <c r="T3">
         <v>3498</v>
       </c>
       <c r="U3">
         <v>114643</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="C1" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="C1" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" s="1" t="s">
-        <v>149</v>
+        <v>622</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D2">
         <v>10557</v>
       </c>
       <c r="E2">
         <v>10557</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B3" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C3" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D3">
         <v>1221</v>
       </c>
       <c r="E3">
         <v>1221</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>150</v>
+        <v>623</v>
       </c>
       <c r="C4" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D4">
         <v>4221</v>
       </c>
       <c r="E4">
         <v>4221</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>151</v>
+        <v>624</v>
       </c>
       <c r="C5" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D5">
         <v>325</v>
       </c>
       <c r="E5">
         <v>325</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>152</v>
+        <v>625</v>
       </c>
       <c r="C6" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D6">
         <v>237</v>
       </c>
       <c r="E6">
         <v>237</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>153</v>
+        <v>626</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D7">
         <v>4553</v>
       </c>
       <c r="E7">
         <v>4553</v>
       </c>
     </row>
     <row r="8"/>
     <row r="9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9" t="s">
         <v>7</v>
       </c>
       <c r="C9" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D9">
         <v>12061</v>
       </c>
       <c r="E9">
         <v>12061</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B10" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C10" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D10">
         <v>1846</v>
       </c>
       <c r="E10">
         <v>1846</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>154</v>
+        <v>627</v>
       </c>
       <c r="C11" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D11">
         <v>7040</v>
       </c>
       <c r="E11">
         <v>7040</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>2</v>
       </c>
       <c r="B12" t="s">
-        <v>155</v>
+        <v>628</v>
       </c>
       <c r="C12" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D12">
         <v>1245</v>
       </c>
       <c r="E12">
         <v>1245</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>3</v>
       </c>
       <c r="B13" t="s">
-        <v>156</v>
+        <v>629</v>
       </c>
       <c r="C13" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D13">
         <v>417</v>
       </c>
       <c r="E13">
         <v>417</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>4</v>
       </c>
       <c r="B14" t="s">
-        <v>157</v>
+        <v>630</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D14">
         <v>1513</v>
       </c>
       <c r="E14">
         <v>1513</v>
       </c>
     </row>
     <row r="15"/>
     <row r="16">
       <c r="A16">
         <v>3</v>
       </c>
       <c r="B16" t="s">
         <v>8</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D16">
         <v>10475</v>
       </c>
       <c r="E16">
         <v>10475</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B17" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C17" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D17">
         <v>1498</v>
       </c>
       <c r="E17">
         <v>1498</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1</v>
       </c>
       <c r="B18" t="s">
-        <v>158</v>
+        <v>631</v>
       </c>
       <c r="C18" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D18">
         <v>1682</v>
       </c>
       <c r="E18">
         <v>1682</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>2</v>
       </c>
       <c r="B19" t="s">
-        <v>159</v>
+        <v>632</v>
       </c>
       <c r="C19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D19">
         <v>6338</v>
       </c>
       <c r="E19">
         <v>6338</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>3</v>
       </c>
       <c r="B20" t="s">
-        <v>160</v>
+        <v>633</v>
       </c>
       <c r="C20" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D20">
         <v>272</v>
       </c>
       <c r="E20">
         <v>272</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>4</v>
       </c>
       <c r="B21" t="s">
-        <v>161</v>
+        <v>634</v>
       </c>
       <c r="C21" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D21">
         <v>685</v>
       </c>
       <c r="E21">
         <v>685</v>
       </c>
     </row>
     <row r="22"/>
     <row r="23">
       <c r="A23">
         <v>4</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D23">
         <v>18516</v>
       </c>
       <c r="E23">
         <v>18516</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B24" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C24" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D24">
         <v>1985</v>
       </c>
       <c r="E24">
         <v>1985</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1</v>
       </c>
       <c r="B25" t="s">
-        <v>162</v>
+        <v>635</v>
       </c>
       <c r="C25" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D25">
         <v>9407</v>
       </c>
       <c r="E25">
         <v>9407</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>2</v>
       </c>
       <c r="B26" t="s">
-        <v>163</v>
+        <v>636</v>
       </c>
       <c r="C26" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D26">
         <v>5813</v>
       </c>
       <c r="E26">
         <v>5813</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>3</v>
       </c>
       <c r="B27" t="s">
-        <v>164</v>
+        <v>637</v>
       </c>
       <c r="C27" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D27">
         <v>760</v>
       </c>
       <c r="E27">
         <v>760</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>4</v>
       </c>
       <c r="B28" t="s">
-        <v>165</v>
+        <v>638</v>
       </c>
       <c r="C28" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D28">
         <v>551</v>
       </c>
       <c r="E28">
         <v>551</v>
       </c>
     </row>
     <row r="29"/>
     <row r="30">
       <c r="A30">
         <v>5</v>
       </c>
       <c r="B30" t="s">
         <v>10</v>
       </c>
       <c r="C30" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D30">
         <v>11306</v>
       </c>
       <c r="E30">
         <v>11306</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B31" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C31" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D31">
         <v>767</v>
       </c>
       <c r="E31">
         <v>767</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1</v>
       </c>
       <c r="B32" t="s">
-        <v>166</v>
+        <v>639</v>
       </c>
       <c r="C32" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D32">
         <v>3462</v>
       </c>
       <c r="E32">
         <v>3462</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>2</v>
       </c>
       <c r="B33" t="s">
-        <v>167</v>
+        <v>640</v>
       </c>
       <c r="C33" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D33">
         <v>1708</v>
       </c>
       <c r="E33">
         <v>1708</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>3</v>
       </c>
       <c r="B34" t="s">
-        <v>168</v>
+        <v>641</v>
       </c>
       <c r="C34" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D34">
         <v>251</v>
       </c>
       <c r="E34">
         <v>251</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>4</v>
       </c>
       <c r="B35" t="s">
-        <v>169</v>
+        <v>642</v>
       </c>
       <c r="C35" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D35">
         <v>5118</v>
       </c>
       <c r="E35">
         <v>5118</v>
       </c>
     </row>
     <row r="36"/>
     <row r="37">
       <c r="A37">
         <v>6</v>
       </c>
       <c r="B37" t="s">
         <v>11</v>
       </c>
       <c r="C37" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D37">
         <v>812</v>
       </c>
       <c r="E37">
         <v>812</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B38" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C38" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D38">
         <v>183</v>
       </c>
       <c r="E38">
         <v>183</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>1</v>
       </c>
       <c r="B39" t="s">
-        <v>170</v>
+        <v>643</v>
       </c>
       <c r="C39" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D39">
         <v>469</v>
       </c>
       <c r="E39">
         <v>469</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>2</v>
       </c>
       <c r="B40" t="s">
-        <v>171</v>
+        <v>644</v>
       </c>
       <c r="C40" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D40">
         <v>160</v>
       </c>
       <c r="E40">
         <v>160</v>
       </c>
     </row>
     <row r="41"/>
     <row r="42">
       <c r="A42">
         <v>7</v>
       </c>
       <c r="B42" t="s">
         <v>12</v>
       </c>
       <c r="C42" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D42">
         <v>1353</v>
       </c>
       <c r="E42">
         <v>1353</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B43" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C43" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D43">
         <v>312</v>
       </c>
       <c r="E43">
         <v>312</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1</v>
       </c>
       <c r="B44" t="s">
-        <v>172</v>
+        <v>645</v>
       </c>
       <c r="C44" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D44">
         <v>870</v>
       </c>
       <c r="E44">
         <v>870</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>2</v>
       </c>
       <c r="B45" t="s">
-        <v>173</v>
+        <v>646</v>
       </c>
       <c r="C45" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D45">
         <v>123</v>
       </c>
       <c r="E45">
         <v>123</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>3</v>
       </c>
       <c r="B46" t="s">
-        <v>174</v>
+        <v>647</v>
       </c>
       <c r="C46" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D46">
         <v>48</v>
       </c>
       <c r="E46">
         <v>48</v>
       </c>
     </row>
     <row r="47"/>
     <row r="48">
       <c r="A48">
         <v>8</v>
       </c>
       <c r="B48" t="s">
         <v>13</v>
       </c>
       <c r="C48" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D48">
         <v>12149</v>
       </c>
       <c r="E48">
         <v>12149</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B49" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C49" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D49">
         <v>719</v>
       </c>
       <c r="E49">
         <v>719</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>1</v>
       </c>
       <c r="B50" t="s">
-        <v>175</v>
+        <v>648</v>
       </c>
       <c r="C50" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D50">
         <v>5326</v>
       </c>
       <c r="E50">
         <v>5326</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>2</v>
       </c>
       <c r="B51" t="s">
-        <v>176</v>
+        <v>649</v>
       </c>
       <c r="C51" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D51">
         <v>2124</v>
       </c>
       <c r="E51">
         <v>2124</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>3</v>
       </c>
       <c r="B52" t="s">
-        <v>177</v>
+        <v>650</v>
       </c>
       <c r="C52" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D52">
         <v>177</v>
       </c>
       <c r="E52">
         <v>177</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>4</v>
       </c>
       <c r="B53" t="s">
-        <v>178</v>
+        <v>651</v>
       </c>
       <c r="C53" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D53">
         <v>3803</v>
       </c>
       <c r="E53">
         <v>3803</v>
       </c>
     </row>
     <row r="54"/>
     <row r="55">
       <c r="A55">
         <v>10</v>
       </c>
       <c r="B55" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D55">
         <v>13714</v>
       </c>
       <c r="E55">
         <v>13714</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B56" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C56" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D56">
         <v>578</v>
       </c>
       <c r="E56">
         <v>578</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>1</v>
       </c>
       <c r="B57" t="s">
-        <v>179</v>
+        <v>652</v>
       </c>
       <c r="C57" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D57">
         <v>5252</v>
       </c>
       <c r="E57">
         <v>5252</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>2</v>
       </c>
       <c r="B58" t="s">
-        <v>180</v>
+        <v>653</v>
       </c>
       <c r="C58" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D58">
         <v>423</v>
       </c>
       <c r="E58">
         <v>423</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>3</v>
       </c>
       <c r="B59" t="s">
-        <v>181</v>
+        <v>654</v>
       </c>
       <c r="C59" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D59">
         <v>3247</v>
       </c>
       <c r="E59">
         <v>3247</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>4</v>
       </c>
       <c r="B60" t="s">
-        <v>182</v>
+        <v>655</v>
       </c>
       <c r="C60" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D60">
         <v>4214</v>
       </c>
       <c r="E60">
         <v>4214</v>
       </c>
     </row>
     <row r="61"/>
     <row r="62">
       <c r="A62">
         <v>12</v>
       </c>
       <c r="B62" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C62" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D62">
         <v>8146</v>
       </c>
       <c r="E62">
         <v>8146</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B63" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C63" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D63">
         <v>658</v>
       </c>
       <c r="E63">
         <v>658</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>183</v>
+        <v>656</v>
       </c>
       <c r="C64" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D64">
         <v>6279</v>
       </c>
       <c r="E64">
         <v>6279</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2</v>
       </c>
       <c r="B65" t="s">
-        <v>184</v>
+        <v>657</v>
       </c>
       <c r="C65" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D65">
         <v>451</v>
       </c>
       <c r="E65">
         <v>451</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>3</v>
       </c>
       <c r="B66" t="s">
-        <v>185</v>
+        <v>658</v>
       </c>
       <c r="C66" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D66">
         <v>174</v>
       </c>
       <c r="E66">
         <v>174</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>4</v>
       </c>
       <c r="B67" t="s">
-        <v>186</v>
+        <v>659</v>
       </c>
       <c r="C67" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D67">
         <v>584</v>
       </c>
       <c r="E67">
         <v>584</v>
       </c>
     </row>
     <row r="68"/>
     <row r="69">
       <c r="A69">
         <v>13</v>
       </c>
       <c r="B69" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C69" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D69">
         <v>358</v>
       </c>
       <c r="E69">
         <v>358</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B70" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C70" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D70">
         <v>30</v>
       </c>
       <c r="E70">
         <v>30</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1</v>
       </c>
       <c r="B71" t="s">
-        <v>187</v>
+        <v>660</v>
       </c>
       <c r="C71" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D71">
         <v>167</v>
       </c>
       <c r="E71">
         <v>167</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>2</v>
       </c>
       <c r="B72" t="s">
-        <v>188</v>
+        <v>661</v>
       </c>
       <c r="C72" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D72">
         <v>55</v>
       </c>
       <c r="E72">
         <v>55</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>3</v>
       </c>
       <c r="B73" t="s">
-        <v>189</v>
+        <v>662</v>
       </c>
       <c r="C73" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D73">
         <v>71</v>
       </c>
       <c r="E73">
         <v>71</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>4</v>
       </c>
       <c r="B74" t="s">
-        <v>190</v>
+        <v>663</v>
       </c>
       <c r="C74" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D74">
         <v>35</v>
       </c>
       <c r="E74">
         <v>35</v>
       </c>
     </row>
     <row r="75"/>
     <row r="76">
       <c r="A76">
         <v>14</v>
       </c>
       <c r="B76" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C76" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D76">
         <v>10831</v>
       </c>
       <c r="E76">
         <v>10831</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B77" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C77" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D77">
         <v>820</v>
       </c>
       <c r="E77">
         <v>820</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1</v>
       </c>
       <c r="B78" t="s">
-        <v>191</v>
+        <v>664</v>
       </c>
       <c r="C78" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D78">
         <v>9085</v>
       </c>
       <c r="E78">
         <v>9085</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>2</v>
       </c>
       <c r="B79" t="s">
-        <v>192</v>
+        <v>665</v>
       </c>
       <c r="C79" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D79">
         <v>684</v>
       </c>
       <c r="E79">
         <v>684</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>3</v>
       </c>
       <c r="B80" t="s">
-        <v>193</v>
+        <v>666</v>
       </c>
       <c r="C80" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D80">
         <v>153</v>
       </c>
       <c r="E80">
         <v>153</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>4</v>
       </c>
       <c r="B81" t="s">
-        <v>194</v>
+        <v>667</v>
       </c>
       <c r="C81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D81">
         <v>89</v>
       </c>
       <c r="E81">
         <v>89</v>
       </c>
     </row>
     <row r="82"/>
     <row r="83">
       <c r="A83">
         <v>16</v>
       </c>
       <c r="B83" t="s">
         <v>19</v>
       </c>
       <c r="C83" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D83">
         <v>867</v>
       </c>
       <c r="E83">
         <v>867</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B84" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C84" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D84">
         <v>233</v>
       </c>
       <c r="E84">
         <v>233</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1</v>
       </c>
       <c r="B85" t="s">
-        <v>195</v>
+        <v>668</v>
       </c>
       <c r="C85" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D85">
         <v>454</v>
       </c>
       <c r="E85">
         <v>454</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>2</v>
       </c>
       <c r="B86" t="s">
-        <v>196</v>
+        <v>669</v>
       </c>
       <c r="C86" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D86">
         <v>118</v>
       </c>
       <c r="E86">
         <v>118</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>3</v>
       </c>
       <c r="B87" t="s">
-        <v>197</v>
+        <v>670</v>
       </c>
       <c r="C87" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D87">
         <v>62</v>
       </c>
       <c r="E87">
         <v>62</v>
       </c>
     </row>
     <row r="88"/>
     <row r="89">
       <c r="A89">
         <v>17</v>
       </c>
       <c r="B89" t="s">
         <v>20</v>
       </c>
       <c r="C89" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D89">
         <v>3498</v>
       </c>
       <c r="E89">
         <v>3498</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B90" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C90" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D90">
         <v>311</v>
       </c>
       <c r="E90">
         <v>311</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>1</v>
       </c>
       <c r="B91" t="s">
-        <v>198</v>
+        <v>671</v>
       </c>
       <c r="C91" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D91">
         <v>653</v>
       </c>
       <c r="E91">
         <v>653</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>2</v>
       </c>
       <c r="B92" t="s">
-        <v>199</v>
+        <v>672</v>
       </c>
       <c r="C92" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D92">
         <v>2386</v>
       </c>
       <c r="E92">
         <v>2386</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>3</v>
       </c>
       <c r="B93" t="s">
-        <v>200</v>
+        <v>673</v>
       </c>
       <c r="C93" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D93">
         <v>88</v>
       </c>
       <c r="E93">
         <v>88</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>4</v>
       </c>
       <c r="B94" t="s">
-        <v>201</v>
+        <v>674</v>
       </c>
       <c r="C94" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D94">
         <v>60</v>
       </c>
       <c r="E94">
         <v>60</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView tabSelected="true" workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E2" t="s">
+        <v>25</v>
+      </c>
+      <c r="F2" t="s">
+        <v>26</v>
+      </c>
+      <c r="G2">
+        <v>8297</v>
+      </c>
+      <c r="H2">
+        <v>7818</v>
+      </c>
+      <c r="I2">
+        <v>3980</v>
+      </c>
+      <c r="J2">
+        <v>6348</v>
+      </c>
+      <c r="K2">
+        <v>4475</v>
+      </c>
+      <c r="L2">
+        <v>374</v>
+      </c>
+      <c r="M2">
+        <v>745</v>
+      </c>
+      <c r="N2">
+        <v>1455</v>
+      </c>
+      <c r="O2">
+        <v>193</v>
+      </c>
+      <c r="P2">
+        <v>1121</v>
+      </c>
+      <c r="Q2">
+        <v>19109</v>
+      </c>
+      <c r="R2">
+        <v>451</v>
+      </c>
+      <c r="S2">
+        <v>9778</v>
+      </c>
+      <c r="T2">
+        <v>558</v>
+      </c>
+      <c r="U2">
+        <v>358</v>
+      </c>
+      <c r="V2">
+        <v>65060</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>22</v>
+      </c>
+      <c r="C3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D3" t="s">
+        <v>24</v>
+      </c>
+      <c r="E3" t="s">
+        <v>27</v>
+      </c>
+      <c r="F3" t="s">
+        <v>28</v>
+      </c>
+      <c r="G3">
+        <v>19683</v>
+      </c>
+      <c r="H3">
+        <v>16378</v>
+      </c>
+      <c r="I3">
+        <v>11422</v>
+      </c>
+      <c r="J3">
+        <v>31369</v>
+      </c>
+      <c r="K3">
+        <v>8153</v>
+      </c>
+      <c r="L3">
+        <v>580</v>
+      </c>
+      <c r="M3">
+        <v>1178</v>
+      </c>
+      <c r="N3">
+        <v>9618</v>
+      </c>
+      <c r="O3">
+        <v>521</v>
+      </c>
+      <c r="P3">
+        <v>6138</v>
+      </c>
+      <c r="Q3">
+        <v>12218</v>
+      </c>
+      <c r="R3">
+        <v>777</v>
+      </c>
+      <c r="S3">
+        <v>25487</v>
+      </c>
+      <c r="T3">
+        <v>8026</v>
+      </c>
+      <c r="U3">
+        <v>504</v>
+      </c>
+      <c r="V3">
+        <v>152052</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" t="s">
+        <v>30</v>
+      </c>
+      <c r="G4">
+        <v>27980</v>
+      </c>
+      <c r="H4">
+        <v>24196</v>
+      </c>
+      <c r="I4">
+        <v>15402</v>
+      </c>
+      <c r="J4">
+        <v>37717</v>
+      </c>
+      <c r="K4">
+        <v>12628</v>
+      </c>
+      <c r="L4">
+        <v>954</v>
+      </c>
+      <c r="M4">
+        <v>1923</v>
+      </c>
+      <c r="N4">
+        <v>11073</v>
+      </c>
+      <c r="O4">
+        <v>714</v>
+      </c>
+      <c r="P4">
+        <v>7259</v>
+      </c>
+      <c r="Q4">
+        <v>31327</v>
+      </c>
+      <c r="R4">
+        <v>1228</v>
+      </c>
+      <c r="S4">
+        <v>35265</v>
+      </c>
+      <c r="T4">
+        <v>8584</v>
+      </c>
+      <c r="U4">
+        <v>862</v>
+      </c>
+      <c r="V4">
+        <v>217112</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>0</v>
+        <v>31</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>1</v>
+        <v>32</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>2</v>
+        <v>33</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>3</v>
+        <v>26</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>4</v>
+        <v>28</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>5</v>
-[...187 lines deleted...]
-      <c r="A4" t="s">
         <v>30</v>
-      </c>
-[...80 lines deleted...]
-        <v>31</v>
       </c>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D2">
         <v>8297</v>
       </c>
       <c r="E2">
         <v>19683</v>
       </c>
       <c r="F2">
         <v>27980</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B3" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C3" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D3">
         <v>568</v>
       </c>
       <c r="E3">
         <v>2007</v>
       </c>
       <c r="F3">
         <v>2575</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>209</v>
+        <v>36</v>
       </c>
       <c r="C4" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D4">
         <v>494</v>
       </c>
       <c r="E4">
         <v>6993</v>
       </c>
       <c r="F4">
         <v>7487</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>210</v>
+        <v>38</v>
       </c>
       <c r="C5" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D5">
         <v>868</v>
       </c>
       <c r="E5">
         <v>1189</v>
       </c>
       <c r="F5">
         <v>2057</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>211</v>
+        <v>39</v>
       </c>
       <c r="C6" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D6">
         <v>78</v>
       </c>
       <c r="E6">
         <v>947</v>
       </c>
       <c r="F6">
         <v>1025</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>212</v>
+        <v>40</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D7">
         <v>62</v>
       </c>
       <c r="E7">
         <v>114</v>
       </c>
       <c r="F7">
         <v>176</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>213</v>
+        <v>41</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D8">
         <v>5046</v>
       </c>
       <c r="E8">
         <v>440</v>
       </c>
       <c r="F8">
         <v>5486</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>214</v>
+        <v>42</v>
       </c>
       <c r="C9" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D9">
         <v>67</v>
       </c>
       <c r="E9">
         <v>65</v>
       </c>
       <c r="F9">
         <v>132</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>215</v>
+        <v>43</v>
       </c>
       <c r="C10" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D10">
         <v>26</v>
       </c>
       <c r="E10">
         <v>126</v>
       </c>
       <c r="F10">
         <v>152</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>216</v>
+        <v>44</v>
       </c>
       <c r="C11" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D11">
         <v>44</v>
       </c>
       <c r="E11">
         <v>1060</v>
       </c>
       <c r="F11">
         <v>1104</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>217</v>
+        <v>45</v>
       </c>
       <c r="C12" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D12">
         <v>1044</v>
       </c>
       <c r="E12">
         <v>6742</v>
       </c>
       <c r="F12">
         <v>7786</v>
       </c>
     </row>
     <row r="13"/>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
         <v>7</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D14">
         <v>7818</v>
       </c>
       <c r="E14">
         <v>16378</v>
       </c>
       <c r="F14">
         <v>24196</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B15" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C15" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D15">
         <v>964</v>
       </c>
       <c r="E15">
         <v>4176</v>
       </c>
       <c r="F15">
         <v>5140</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>218</v>
+        <v>46</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D16">
         <v>5460</v>
       </c>
       <c r="E16">
         <v>2865</v>
       </c>
       <c r="F16">
         <v>8325</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>219</v>
+        <v>47</v>
       </c>
       <c r="C17" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D17">
         <v>298</v>
       </c>
       <c r="E17">
         <v>1301</v>
       </c>
       <c r="F17">
         <v>1599</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>3</v>
       </c>
       <c r="B18" t="s">
-        <v>220</v>
+        <v>48</v>
       </c>
       <c r="C18" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D18">
         <v>210</v>
       </c>
       <c r="E18">
         <v>815</v>
       </c>
       <c r="F18">
         <v>1025</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>4</v>
       </c>
       <c r="B19" t="s">
-        <v>221</v>
+        <v>49</v>
       </c>
       <c r="C19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D19">
         <v>179</v>
       </c>
       <c r="E19">
         <v>3191</v>
       </c>
       <c r="F19">
         <v>3370</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>5</v>
       </c>
       <c r="B20" t="s">
-        <v>222</v>
+        <v>50</v>
       </c>
       <c r="C20" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D20">
         <v>30</v>
       </c>
       <c r="E20">
         <v>146</v>
       </c>
       <c r="F20">
         <v>176</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>6</v>
       </c>
       <c r="B21" t="s">
-        <v>223</v>
+        <v>51</v>
       </c>
       <c r="C21" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D21">
         <v>54</v>
       </c>
       <c r="E21">
         <v>684</v>
       </c>
       <c r="F21">
         <v>738</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>7</v>
       </c>
       <c r="B22" t="s">
-        <v>224</v>
+        <v>52</v>
       </c>
       <c r="C22" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D22">
         <v>38</v>
       </c>
       <c r="E22">
         <v>228</v>
       </c>
       <c r="F22">
         <v>266</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>8</v>
       </c>
       <c r="B23" t="s">
-        <v>225</v>
+        <v>53</v>
       </c>
       <c r="C23" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D23">
         <v>357</v>
       </c>
       <c r="E23">
         <v>2602</v>
       </c>
       <c r="F23">
         <v>2959</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>9</v>
       </c>
       <c r="B24" t="s">
-        <v>226</v>
+        <v>54</v>
       </c>
       <c r="C24" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D24">
         <v>228</v>
       </c>
       <c r="E24">
         <v>370</v>
       </c>
       <c r="F24">
         <v>598</v>
       </c>
     </row>
     <row r="25"/>
     <row r="26">
       <c r="A26">
         <v>3</v>
       </c>
       <c r="B26" t="s">
         <v>8</v>
       </c>
       <c r="C26" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D26">
         <v>3980</v>
       </c>
       <c r="E26">
         <v>11422</v>
       </c>
       <c r="F26">
         <v>15402</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B27" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C27" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D27">
         <v>538</v>
       </c>
       <c r="E27">
         <v>2590</v>
       </c>
       <c r="F27">
         <v>3128</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1</v>
       </c>
       <c r="B28" t="s">
-        <v>227</v>
+        <v>55</v>
       </c>
       <c r="C28" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D28">
         <v>2490</v>
       </c>
       <c r="E28">
         <v>4888</v>
       </c>
       <c r="F28">
         <v>7378</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>2</v>
       </c>
       <c r="B29" t="s">
-        <v>228</v>
+        <v>56</v>
       </c>
       <c r="C29" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D29">
         <v>325</v>
       </c>
       <c r="E29">
         <v>541</v>
       </c>
       <c r="F29">
         <v>866</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>229</v>
+        <v>57</v>
       </c>
       <c r="C30" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D30">
         <v>139</v>
       </c>
       <c r="E30">
         <v>613</v>
       </c>
       <c r="F30">
         <v>752</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>4</v>
       </c>
       <c r="B31" t="s">
-        <v>230</v>
+        <v>58</v>
       </c>
       <c r="C31" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D31">
         <v>87</v>
       </c>
       <c r="E31">
         <v>558</v>
       </c>
       <c r="F31">
         <v>645</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>5</v>
       </c>
       <c r="B32" t="s">
-        <v>231</v>
+        <v>59</v>
       </c>
       <c r="C32" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D32">
         <v>236</v>
       </c>
       <c r="E32">
         <v>1809</v>
       </c>
       <c r="F32">
         <v>2045</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>6</v>
       </c>
       <c r="B33" t="s">
-        <v>232</v>
+        <v>60</v>
       </c>
       <c r="C33" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D33">
         <v>28</v>
       </c>
       <c r="E33">
         <v>141</v>
       </c>
       <c r="F33">
         <v>169</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>7</v>
       </c>
       <c r="B34" t="s">
-        <v>233</v>
+        <v>61</v>
       </c>
       <c r="C34" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D34">
         <v>37</v>
       </c>
       <c r="E34">
         <v>74</v>
       </c>
       <c r="F34">
         <v>111</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>8</v>
       </c>
       <c r="B35" t="s">
-        <v>234</v>
+        <v>62</v>
       </c>
       <c r="C35" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D35">
         <v>30</v>
       </c>
       <c r="E35">
         <v>102</v>
       </c>
       <c r="F35">
         <v>132</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>9</v>
       </c>
       <c r="B36" t="s">
-        <v>235</v>
+        <v>63</v>
       </c>
       <c r="C36" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D36">
         <v>70</v>
       </c>
       <c r="E36">
         <v>106</v>
       </c>
       <c r="F36">
         <v>176</v>
       </c>
     </row>
     <row r="37"/>
     <row r="38">
       <c r="A38">
         <v>4</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D38">
         <v>6348</v>
       </c>
       <c r="E38">
         <v>31369</v>
       </c>
       <c r="F38">
         <v>37717</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B39" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C39" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D39">
         <v>751</v>
       </c>
       <c r="E39">
         <v>4050</v>
       </c>
       <c r="F39">
         <v>4801</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>236</v>
+        <v>64</v>
       </c>
       <c r="C40" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D40">
         <v>1036</v>
       </c>
       <c r="E40">
         <v>10279</v>
       </c>
       <c r="F40">
         <v>11315</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>237</v>
+        <v>65</v>
       </c>
       <c r="C41" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D41">
         <v>1118</v>
       </c>
       <c r="E41">
         <v>11684</v>
       </c>
       <c r="F41">
         <v>12802</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>238</v>
+        <v>66</v>
       </c>
       <c r="C42" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D42">
         <v>1289</v>
       </c>
       <c r="E42">
         <v>412</v>
       </c>
       <c r="F42">
         <v>1701</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>239</v>
+        <v>67</v>
       </c>
       <c r="C43" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D43">
         <v>358</v>
       </c>
       <c r="E43">
         <v>3455</v>
       </c>
       <c r="F43">
         <v>3813</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>240</v>
+        <v>68</v>
       </c>
       <c r="C44" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D44">
         <v>1282</v>
       </c>
       <c r="E44">
         <v>399</v>
       </c>
       <c r="F44">
         <v>1681</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>241</v>
+        <v>69</v>
       </c>
       <c r="C45" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D45">
         <v>150</v>
       </c>
       <c r="E45">
         <v>455</v>
       </c>
       <c r="F45">
         <v>605</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>7</v>
       </c>
       <c r="B46" t="s">
-        <v>242</v>
+        <v>70</v>
       </c>
       <c r="C46" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D46">
         <v>59</v>
       </c>
       <c r="E46">
         <v>257</v>
       </c>
       <c r="F46">
         <v>316</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>8</v>
       </c>
       <c r="B47" t="s">
-        <v>243</v>
+        <v>71</v>
       </c>
       <c r="C47" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D47">
         <v>31</v>
       </c>
       <c r="E47">
         <v>155</v>
       </c>
       <c r="F47">
         <v>186</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>9</v>
       </c>
       <c r="B48" t="s">
-        <v>244</v>
+        <v>72</v>
       </c>
       <c r="C48" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D48">
         <v>274</v>
       </c>
       <c r="E48">
         <v>223</v>
       </c>
       <c r="F48">
         <v>497</v>
       </c>
     </row>
     <row r="49"/>
     <row r="50">
       <c r="A50">
         <v>5</v>
       </c>
       <c r="B50" t="s">
         <v>10</v>
       </c>
       <c r="C50" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D50">
         <v>4475</v>
       </c>
       <c r="E50">
         <v>8153</v>
       </c>
       <c r="F50">
         <v>12628</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B51" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C51" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D51">
         <v>497</v>
       </c>
       <c r="E51">
         <v>1296</v>
       </c>
       <c r="F51">
         <v>1793</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1</v>
       </c>
       <c r="B52" t="s">
-        <v>245</v>
+        <v>73</v>
       </c>
       <c r="C52" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D52">
         <v>3300</v>
       </c>
       <c r="E52">
         <v>1697</v>
       </c>
       <c r="F52">
         <v>4997</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>2</v>
       </c>
       <c r="B53" t="s">
-        <v>246</v>
+        <v>74</v>
       </c>
       <c r="C53" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D53">
         <v>304</v>
       </c>
       <c r="E53">
         <v>2978</v>
       </c>
       <c r="F53">
         <v>3282</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>3</v>
       </c>
       <c r="B54" t="s">
-        <v>247</v>
+        <v>75</v>
       </c>
       <c r="C54" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D54">
         <v>75</v>
       </c>
       <c r="E54">
         <v>334</v>
       </c>
       <c r="F54">
         <v>409</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>4</v>
       </c>
       <c r="B55" t="s">
-        <v>248</v>
+        <v>76</v>
       </c>
       <c r="C55" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D55">
         <v>113</v>
       </c>
       <c r="E55">
         <v>771</v>
       </c>
       <c r="F55">
         <v>884</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>5</v>
       </c>
       <c r="B56" t="s">
-        <v>249</v>
+        <v>77</v>
       </c>
       <c r="C56" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D56">
         <v>68</v>
       </c>
       <c r="E56">
         <v>348</v>
       </c>
       <c r="F56">
         <v>416</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>6</v>
       </c>
       <c r="B57" t="s">
-        <v>250</v>
+        <v>78</v>
       </c>
       <c r="C57" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D57">
         <v>48</v>
       </c>
       <c r="E57">
         <v>441</v>
       </c>
       <c r="F57">
         <v>489</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>7</v>
       </c>
       <c r="B58" t="s">
-        <v>251</v>
+        <v>79</v>
       </c>
       <c r="C58" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D58">
         <v>30</v>
       </c>
       <c r="E58">
         <v>107</v>
       </c>
       <c r="F58">
         <v>137</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>8</v>
       </c>
       <c r="B59" t="s">
-        <v>252</v>
+        <v>80</v>
       </c>
       <c r="C59" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D59">
         <v>18</v>
       </c>
       <c r="E59">
         <v>79</v>
       </c>
       <c r="F59">
         <v>97</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>9</v>
       </c>
       <c r="B60" t="s">
-        <v>253</v>
+        <v>81</v>
       </c>
       <c r="C60" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D60">
         <v>22</v>
       </c>
       <c r="E60">
         <v>102</v>
       </c>
       <c r="F60">
         <v>124</v>
       </c>
     </row>
     <row r="61"/>
     <row r="62">
       <c r="A62">
         <v>6</v>
       </c>
       <c r="B62" t="s">
         <v>11</v>
       </c>
       <c r="C62" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D62">
         <v>374</v>
       </c>
       <c r="E62">
         <v>580</v>
       </c>
       <c r="F62">
         <v>954</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B63" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C63" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D63">
         <v>111</v>
       </c>
       <c r="E63">
         <v>252</v>
       </c>
       <c r="F63">
         <v>363</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>254</v>
+        <v>82</v>
       </c>
       <c r="C64" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D64">
         <v>131</v>
       </c>
       <c r="E64">
         <v>212</v>
       </c>
       <c r="F64">
         <v>343</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2</v>
       </c>
       <c r="B65" t="s">
-        <v>255</v>
+        <v>83</v>
       </c>
       <c r="C65" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D65">
         <v>118</v>
       </c>
       <c r="E65">
         <v>64</v>
       </c>
       <c r="F65">
         <v>182</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>3</v>
       </c>
       <c r="B66" t="s">
-        <v>256</v>
+        <v>84</v>
       </c>
       <c r="C66" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D66">
         <v>14</v>
       </c>
       <c r="E66">
         <v>52</v>
       </c>
       <c r="F66">
         <v>66</v>
       </c>
     </row>
     <row r="67"/>
     <row r="68">
       <c r="A68">
         <v>7</v>
       </c>
       <c r="B68" t="s">
         <v>12</v>
       </c>
       <c r="C68" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D68">
         <v>745</v>
       </c>
       <c r="E68">
         <v>1178</v>
       </c>
       <c r="F68">
         <v>1923</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B69" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C69" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D69">
         <v>200</v>
       </c>
       <c r="E69">
         <v>457</v>
       </c>
       <c r="F69">
         <v>657</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>1</v>
       </c>
       <c r="B70" t="s">
-        <v>257</v>
+        <v>85</v>
       </c>
       <c r="C70" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D70">
         <v>323</v>
       </c>
       <c r="E70">
         <v>360</v>
       </c>
       <c r="F70">
         <v>683</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>2</v>
       </c>
       <c r="B71" t="s">
-        <v>258</v>
+        <v>86</v>
       </c>
       <c r="C71" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D71">
         <v>81</v>
       </c>
       <c r="E71">
         <v>124</v>
       </c>
       <c r="F71">
         <v>205</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>3</v>
       </c>
       <c r="B72" t="s">
-        <v>259</v>
+        <v>87</v>
       </c>
       <c r="C72" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D72">
         <v>105</v>
       </c>
       <c r="E72">
         <v>84</v>
       </c>
       <c r="F72">
         <v>189</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>4</v>
       </c>
       <c r="B73" t="s">
-        <v>260</v>
+        <v>88</v>
       </c>
       <c r="C73" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D73">
         <v>36</v>
       </c>
       <c r="E73">
         <v>153</v>
       </c>
       <c r="F73">
         <v>189</v>
       </c>
     </row>
     <row r="74"/>
     <row r="75">
       <c r="A75">
         <v>8</v>
       </c>
       <c r="B75" t="s">
         <v>13</v>
       </c>
       <c r="C75" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D75">
         <v>1455</v>
       </c>
       <c r="E75">
         <v>9618</v>
       </c>
       <c r="F75">
         <v>11073</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B76" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C76" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D76">
         <v>257</v>
       </c>
       <c r="E76">
         <v>1733</v>
       </c>
       <c r="F76">
         <v>1990</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1</v>
       </c>
       <c r="B77" t="s">
-        <v>261</v>
+        <v>89</v>
       </c>
       <c r="C77" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D77">
         <v>513</v>
       </c>
       <c r="E77">
         <v>4970</v>
       </c>
       <c r="F77">
         <v>5483</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>2</v>
       </c>
       <c r="B78" t="s">
-        <v>262</v>
+        <v>90</v>
       </c>
       <c r="C78" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D78">
         <v>106</v>
       </c>
       <c r="E78">
         <v>723</v>
       </c>
       <c r="F78">
         <v>829</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>3</v>
       </c>
       <c r="B79" t="s">
-        <v>263</v>
+        <v>91</v>
       </c>
       <c r="C79" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D79">
         <v>16</v>
       </c>
       <c r="E79">
         <v>980</v>
       </c>
       <c r="F79">
         <v>996</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>4</v>
       </c>
       <c r="B80" t="s">
-        <v>264</v>
+        <v>92</v>
       </c>
       <c r="C80" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D80">
         <v>94</v>
       </c>
       <c r="E80">
         <v>166</v>
       </c>
       <c r="F80">
         <v>260</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>5</v>
       </c>
       <c r="B81" t="s">
-        <v>265</v>
+        <v>93</v>
       </c>
       <c r="C81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D81">
         <v>24</v>
       </c>
       <c r="E81">
         <v>159</v>
       </c>
       <c r="F81">
         <v>183</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>6</v>
       </c>
       <c r="B82" t="s">
-        <v>266</v>
+        <v>94</v>
       </c>
       <c r="C82" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D82">
         <v>223</v>
       </c>
       <c r="E82">
         <v>97</v>
       </c>
       <c r="F82">
         <v>320</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>7</v>
       </c>
       <c r="B83" t="s">
-        <v>267</v>
+        <v>95</v>
       </c>
       <c r="C83" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D83">
         <v>38</v>
       </c>
       <c r="E83">
         <v>142</v>
       </c>
       <c r="F83">
         <v>180</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>8</v>
       </c>
       <c r="B84" t="s">
-        <v>268</v>
+        <v>96</v>
       </c>
       <c r="C84" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D84">
         <v>137</v>
       </c>
       <c r="E84">
         <v>454</v>
       </c>
       <c r="F84">
         <v>591</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>9</v>
       </c>
       <c r="B85" t="s">
-        <v>269</v>
+        <v>97</v>
       </c>
       <c r="C85" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D85">
         <v>47</v>
       </c>
       <c r="E85">
         <v>194</v>
       </c>
       <c r="F85">
         <v>241</v>
       </c>
     </row>
     <row r="86"/>
     <row r="87">
       <c r="A87">
         <v>9</v>
       </c>
       <c r="B87" t="s">
-        <v>202</v>
+        <v>14</v>
       </c>
       <c r="C87" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D87">
         <v>193</v>
       </c>
       <c r="E87">
         <v>521</v>
       </c>
       <c r="F87">
         <v>714</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B88" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C88" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D88">
         <v>39</v>
       </c>
       <c r="E88">
         <v>199</v>
       </c>
       <c r="F88">
         <v>238</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1</v>
       </c>
       <c r="B89" t="s">
-        <v>270</v>
+        <v>98</v>
       </c>
       <c r="C89" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D89">
         <v>104</v>
       </c>
       <c r="E89">
         <v>94</v>
       </c>
       <c r="F89">
         <v>198</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>2</v>
       </c>
       <c r="B90" t="s">
-        <v>271</v>
+        <v>99</v>
       </c>
       <c r="C90" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D90">
         <v>26</v>
       </c>
       <c r="E90">
         <v>44</v>
       </c>
       <c r="F90">
         <v>70</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>3</v>
       </c>
       <c r="B91" t="s">
-        <v>272</v>
+        <v>100</v>
       </c>
       <c r="C91" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D91">
         <v>4</v>
       </c>
       <c r="E91">
         <v>50</v>
       </c>
       <c r="F91">
         <v>54</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>4</v>
       </c>
       <c r="B92" t="s">
-        <v>273</v>
+        <v>101</v>
       </c>
       <c r="C92" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D92">
         <v>2</v>
       </c>
       <c r="E92">
         <v>38</v>
       </c>
       <c r="F92">
         <v>40</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>5</v>
       </c>
       <c r="B93" t="s">
-        <v>274</v>
+        <v>102</v>
       </c>
       <c r="C93" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D93">
         <v>18</v>
       </c>
       <c r="E93">
         <v>96</v>
       </c>
       <c r="F93">
         <v>114</v>
       </c>
     </row>
     <row r="94"/>
     <row r="95">
       <c r="A95">
         <v>10</v>
       </c>
       <c r="B95" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D95">
         <v>1121</v>
       </c>
       <c r="E95">
         <v>6138</v>
       </c>
       <c r="F95">
         <v>7259</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B96" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C96" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D96">
         <v>89</v>
       </c>
       <c r="E96">
         <v>341</v>
       </c>
       <c r="F96">
         <v>430</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1</v>
       </c>
       <c r="B97" t="s">
-        <v>275</v>
+        <v>103</v>
       </c>
       <c r="C97" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D97">
         <v>598</v>
       </c>
       <c r="E97">
         <v>4340</v>
       </c>
       <c r="F97">
         <v>4938</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>2</v>
       </c>
       <c r="B98" t="s">
-        <v>276</v>
+        <v>104</v>
       </c>
       <c r="C98" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D98">
         <v>50</v>
       </c>
       <c r="E98">
         <v>351</v>
       </c>
       <c r="F98">
         <v>401</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>3</v>
       </c>
       <c r="B99" t="s">
-        <v>277</v>
+        <v>105</v>
       </c>
       <c r="C99" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D99">
         <v>30</v>
       </c>
       <c r="E99">
         <v>86</v>
       </c>
       <c r="F99">
         <v>116</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>4</v>
       </c>
       <c r="B100" t="s">
-        <v>278</v>
+        <v>106</v>
       </c>
       <c r="C100" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D100">
         <v>15</v>
       </c>
       <c r="E100">
         <v>331</v>
       </c>
       <c r="F100">
         <v>346</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>5</v>
       </c>
       <c r="B101" t="s">
-        <v>279</v>
+        <v>107</v>
       </c>
       <c r="C101" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D101">
         <v>37</v>
       </c>
       <c r="E101">
         <v>340</v>
       </c>
       <c r="F101">
         <v>377</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>6</v>
       </c>
       <c r="B102" t="s">
-        <v>280</v>
+        <v>108</v>
       </c>
       <c r="C102" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D102">
         <v>15</v>
       </c>
       <c r="E102">
         <v>54</v>
       </c>
       <c r="F102">
         <v>69</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>7</v>
       </c>
       <c r="B103" t="s">
-        <v>281</v>
+        <v>109</v>
       </c>
       <c r="C103" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D103">
         <v>18</v>
       </c>
       <c r="E103">
         <v>69</v>
       </c>
       <c r="F103">
         <v>87</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>8</v>
       </c>
       <c r="B104" t="s">
-        <v>282</v>
+        <v>110</v>
       </c>
       <c r="C104" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D104">
         <v>259</v>
       </c>
       <c r="E104">
         <v>114</v>
       </c>
       <c r="F104">
         <v>373</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>9</v>
       </c>
       <c r="B105" t="s">
-        <v>283</v>
+        <v>111</v>
       </c>
       <c r="C105" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D105">
         <v>10</v>
       </c>
       <c r="E105">
         <v>112</v>
       </c>
       <c r="F105">
         <v>122</v>
       </c>
     </row>
     <row r="106"/>
     <row r="107">
       <c r="A107">
         <v>12</v>
       </c>
       <c r="B107" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C107" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D107">
         <v>19109</v>
       </c>
       <c r="E107">
         <v>12218</v>
       </c>
       <c r="F107">
         <v>31327</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B108" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C108" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D108">
         <v>975</v>
       </c>
       <c r="E108">
         <v>1680</v>
       </c>
       <c r="F108">
         <v>2655</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1</v>
       </c>
       <c r="B109" t="s">
-        <v>284</v>
+        <v>112</v>
       </c>
       <c r="C109" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D109">
         <v>948</v>
       </c>
       <c r="E109">
         <v>3876</v>
       </c>
       <c r="F109">
         <v>4824</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>2</v>
       </c>
       <c r="B110" t="s">
-        <v>285</v>
+        <v>113</v>
       </c>
       <c r="C110" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D110">
         <v>15601</v>
       </c>
       <c r="E110">
         <v>3214</v>
       </c>
       <c r="F110">
         <v>18815</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>3</v>
       </c>
       <c r="B111" t="s">
-        <v>286</v>
+        <v>114</v>
       </c>
       <c r="C111" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D111">
         <v>531</v>
       </c>
       <c r="E111">
         <v>794</v>
       </c>
       <c r="F111">
         <v>1325</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>4</v>
       </c>
       <c r="B112" t="s">
-        <v>287</v>
+        <v>115</v>
       </c>
       <c r="C112" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D112">
         <v>492</v>
       </c>
       <c r="E112">
         <v>854</v>
       </c>
       <c r="F112">
         <v>1346</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>5</v>
       </c>
       <c r="B113" t="s">
-        <v>288</v>
+        <v>116</v>
       </c>
       <c r="C113" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D113">
         <v>133</v>
       </c>
       <c r="E113">
         <v>682</v>
       </c>
       <c r="F113">
         <v>815</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>6</v>
       </c>
       <c r="B114" t="s">
-        <v>289</v>
+        <v>117</v>
       </c>
       <c r="C114" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D114">
         <v>132</v>
       </c>
       <c r="E114">
         <v>204</v>
       </c>
       <c r="F114">
         <v>336</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>7</v>
       </c>
       <c r="B115" t="s">
-        <v>290</v>
+        <v>118</v>
       </c>
       <c r="C115" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D115">
         <v>74</v>
       </c>
       <c r="E115">
         <v>230</v>
       </c>
       <c r="F115">
         <v>304</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>8</v>
       </c>
       <c r="B116" t="s">
-        <v>291</v>
+        <v>119</v>
       </c>
       <c r="C116" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D116">
         <v>187</v>
       </c>
       <c r="E116">
         <v>483</v>
       </c>
       <c r="F116">
         <v>670</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>9</v>
       </c>
       <c r="B117" t="s">
-        <v>292</v>
+        <v>120</v>
       </c>
       <c r="C117" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D117">
         <v>36</v>
       </c>
       <c r="E117">
         <v>201</v>
       </c>
       <c r="F117">
         <v>237</v>
       </c>
     </row>
     <row r="118"/>
     <row r="119">
       <c r="A119">
         <v>13</v>
       </c>
       <c r="B119" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C119" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D119">
         <v>451</v>
       </c>
       <c r="E119">
         <v>777</v>
       </c>
       <c r="F119">
         <v>1228</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B120" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C120" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D120">
         <v>51</v>
       </c>
       <c r="E120">
         <v>72</v>
       </c>
       <c r="F120">
         <v>123</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1</v>
       </c>
       <c r="B121" t="s">
-        <v>293</v>
+        <v>121</v>
       </c>
       <c r="C121" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D121">
         <v>110</v>
       </c>
       <c r="E121">
         <v>241</v>
       </c>
       <c r="F121">
         <v>351</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>2</v>
       </c>
       <c r="B122" t="s">
-        <v>294</v>
+        <v>122</v>
       </c>
       <c r="C122" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D122">
         <v>75</v>
       </c>
       <c r="E122">
         <v>54</v>
       </c>
       <c r="F122">
         <v>129</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>3</v>
       </c>
       <c r="B123" t="s">
-        <v>295</v>
+        <v>123</v>
       </c>
       <c r="C123" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D123">
         <v>107</v>
       </c>
       <c r="E123">
         <v>23</v>
       </c>
       <c r="F123">
         <v>130</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>4</v>
       </c>
       <c r="B124" t="s">
-        <v>296</v>
+        <v>124</v>
       </c>
       <c r="C124" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D124">
         <v>40</v>
       </c>
       <c r="E124">
         <v>85</v>
       </c>
       <c r="F124">
         <v>125</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>5</v>
       </c>
       <c r="B125" t="s">
-        <v>297</v>
+        <v>125</v>
       </c>
       <c r="C125" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D125">
         <v>30</v>
       </c>
       <c r="E125">
         <v>208</v>
       </c>
       <c r="F125">
         <v>238</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>6</v>
       </c>
       <c r="B126" t="s">
-        <v>298</v>
+        <v>126</v>
       </c>
       <c r="C126" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D126">
         <v>2</v>
       </c>
       <c r="E126">
         <v>14</v>
       </c>
       <c r="F126">
         <v>16</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>7</v>
       </c>
       <c r="B127" t="s">
-        <v>299</v>
+        <v>127</v>
       </c>
       <c r="C127" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D127">
         <v>11</v>
       </c>
       <c r="E127">
         <v>24</v>
       </c>
       <c r="F127">
         <v>35</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>8</v>
       </c>
       <c r="B128" t="s">
-        <v>300</v>
+        <v>128</v>
       </c>
       <c r="C128" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D128">
         <v>9</v>
       </c>
       <c r="E128">
         <v>23</v>
       </c>
       <c r="F128">
         <v>32</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>9</v>
       </c>
       <c r="B129" t="s">
-        <v>301</v>
+        <v>129</v>
       </c>
       <c r="C129" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D129">
         <v>16</v>
       </c>
       <c r="E129">
         <v>33</v>
       </c>
       <c r="F129">
         <v>49</v>
       </c>
     </row>
     <row r="130"/>
     <row r="131">
       <c r="A131">
         <v>14</v>
       </c>
       <c r="B131" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C131" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D131">
         <v>9778</v>
       </c>
       <c r="E131">
         <v>25487</v>
       </c>
       <c r="F131">
         <v>35265</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B132" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C132" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D132">
         <v>418</v>
       </c>
       <c r="E132">
         <v>1196</v>
       </c>
       <c r="F132">
         <v>1614</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1</v>
       </c>
       <c r="B133" t="s">
-        <v>302</v>
+        <v>130</v>
       </c>
       <c r="C133" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D133">
         <v>783</v>
       </c>
       <c r="E133">
         <v>4053</v>
       </c>
       <c r="F133">
         <v>4836</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>2</v>
       </c>
       <c r="B134" t="s">
-        <v>303</v>
+        <v>131</v>
       </c>
       <c r="C134" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D134">
         <v>4882</v>
       </c>
       <c r="E134">
         <v>3240</v>
       </c>
       <c r="F134">
         <v>8122</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>3</v>
       </c>
       <c r="B135" t="s">
-        <v>304</v>
+        <v>132</v>
       </c>
       <c r="C135" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D135">
         <v>157</v>
       </c>
       <c r="E135">
         <v>4363</v>
       </c>
       <c r="F135">
         <v>4520</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>4</v>
       </c>
       <c r="B136" t="s">
-        <v>305</v>
+        <v>133</v>
       </c>
       <c r="C136" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D136">
         <v>48</v>
       </c>
       <c r="E136">
         <v>187</v>
       </c>
       <c r="F136">
         <v>235</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>5</v>
       </c>
       <c r="B137" t="s">
-        <v>306</v>
+        <v>134</v>
       </c>
       <c r="C137" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D137">
         <v>42</v>
       </c>
       <c r="E137">
         <v>4720</v>
       </c>
       <c r="F137">
         <v>4762</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>6</v>
       </c>
       <c r="B138" t="s">
-        <v>307</v>
+        <v>135</v>
       </c>
       <c r="C138" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D138">
         <v>239</v>
       </c>
       <c r="E138">
         <v>1812</v>
       </c>
       <c r="F138">
         <v>2051</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>7</v>
       </c>
       <c r="B139" t="s">
-        <v>308</v>
+        <v>136</v>
       </c>
       <c r="C139" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D139">
         <v>94</v>
       </c>
       <c r="E139">
         <v>98</v>
       </c>
       <c r="F139">
         <v>192</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>8</v>
       </c>
       <c r="B140" t="s">
-        <v>309</v>
+        <v>137</v>
       </c>
       <c r="C140" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D140">
         <v>2980</v>
       </c>
       <c r="E140">
         <v>2880</v>
       </c>
       <c r="F140">
         <v>5860</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>9</v>
       </c>
       <c r="B141" t="s">
-        <v>310</v>
+        <v>138</v>
       </c>
       <c r="C141" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D141">
         <v>135</v>
       </c>
       <c r="E141">
         <v>2938</v>
       </c>
       <c r="F141">
         <v>3073</v>
       </c>
     </row>
     <row r="142"/>
     <row r="143">
       <c r="A143">
         <v>16</v>
       </c>
       <c r="B143" t="s">
         <v>19</v>
       </c>
       <c r="C143" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D143">
         <v>558</v>
       </c>
       <c r="E143">
         <v>8026</v>
       </c>
       <c r="F143">
         <v>8584</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B144" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C144" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D144">
         <v>113</v>
       </c>
       <c r="E144">
         <v>672</v>
       </c>
       <c r="F144">
         <v>785</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1</v>
       </c>
       <c r="B145" t="s">
-        <v>311</v>
+        <v>139</v>
       </c>
       <c r="C145" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D145">
         <v>252</v>
       </c>
       <c r="E145">
         <v>6535</v>
       </c>
       <c r="F145">
         <v>6787</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>2</v>
       </c>
       <c r="B146" t="s">
-        <v>312</v>
+        <v>140</v>
       </c>
       <c r="C146" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D146">
         <v>48</v>
       </c>
       <c r="E146">
         <v>171</v>
       </c>
       <c r="F146">
         <v>219</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>3</v>
       </c>
       <c r="B147" t="s">
-        <v>313</v>
+        <v>141</v>
       </c>
       <c r="C147" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D147">
         <v>57</v>
       </c>
       <c r="E147">
         <v>140</v>
       </c>
       <c r="F147">
         <v>197</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>4</v>
       </c>
       <c r="B148" t="s">
-        <v>314</v>
+        <v>142</v>
       </c>
       <c r="C148" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D148">
         <v>23</v>
       </c>
       <c r="E148">
         <v>67</v>
       </c>
       <c r="F148">
         <v>90</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>5</v>
       </c>
       <c r="B149" t="s">
-        <v>315</v>
+        <v>143</v>
       </c>
       <c r="C149" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D149">
         <v>17</v>
       </c>
       <c r="E149">
         <v>65</v>
       </c>
       <c r="F149">
         <v>82</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>6</v>
       </c>
       <c r="B150" t="s">
-        <v>316</v>
+        <v>144</v>
       </c>
       <c r="C150" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D150">
         <v>21</v>
       </c>
       <c r="E150">
         <v>67</v>
       </c>
       <c r="F150">
         <v>88</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>7</v>
       </c>
       <c r="B151" t="s">
-        <v>317</v>
+        <v>145</v>
       </c>
       <c r="C151" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D151">
         <v>10</v>
       </c>
       <c r="E151">
         <v>152</v>
       </c>
       <c r="F151">
         <v>162</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>8</v>
       </c>
       <c r="B152" t="s">
-        <v>318</v>
+        <v>146</v>
       </c>
       <c r="C152" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D152">
         <v>12</v>
       </c>
       <c r="E152">
         <v>88</v>
       </c>
       <c r="F152">
         <v>100</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>9</v>
       </c>
       <c r="B153" t="s">
-        <v>319</v>
+        <v>147</v>
       </c>
       <c r="C153" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D153">
         <v>5</v>
       </c>
       <c r="E153">
         <v>69</v>
       </c>
       <c r="F153">
         <v>74</v>
       </c>
     </row>
     <row r="154"/>
     <row r="155">
       <c r="A155">
         <v>17</v>
       </c>
       <c r="B155" t="s">
         <v>20</v>
       </c>
       <c r="C155" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D155">
         <v>358</v>
       </c>
       <c r="E155">
         <v>504</v>
       </c>
       <c r="F155">
         <v>862</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B156" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C156" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D156">
         <v>26</v>
       </c>
       <c r="E156">
         <v>141</v>
       </c>
       <c r="F156">
         <v>167</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>1</v>
       </c>
       <c r="B157" t="s">
-        <v>320</v>
+        <v>148</v>
       </c>
       <c r="C157" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D157">
         <v>62</v>
       </c>
       <c r="E157">
         <v>102</v>
       </c>
       <c r="F157">
         <v>164</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>2</v>
       </c>
       <c r="B158" t="s">
-        <v>321</v>
+        <v>149</v>
       </c>
       <c r="C158" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D158">
         <v>224</v>
       </c>
       <c r="E158">
         <v>40</v>
       </c>
       <c r="F158">
         <v>264</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>3</v>
       </c>
       <c r="B159" t="s">
-        <v>322</v>
+        <v>150</v>
       </c>
       <c r="C159" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D159">
         <v>6</v>
       </c>
       <c r="E159">
         <v>37</v>
       </c>
       <c r="F159">
         <v>43</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>4</v>
       </c>
       <c r="B160" t="s">
-        <v>323</v>
+        <v>151</v>
       </c>
       <c r="C160" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D160">
         <v>8</v>
       </c>
       <c r="E160">
         <v>25</v>
       </c>
       <c r="F160">
         <v>33</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>5</v>
       </c>
       <c r="B161" t="s">
-        <v>324</v>
+        <v>152</v>
       </c>
       <c r="C161" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D161">
         <v>6</v>
       </c>
       <c r="E161">
         <v>18</v>
       </c>
       <c r="F161">
         <v>24</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>6</v>
       </c>
       <c r="B162" t="s">
-        <v>325</v>
+        <v>153</v>
       </c>
       <c r="C162" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D162">
         <v>7</v>
       </c>
       <c r="E162">
         <v>16</v>
       </c>
       <c r="F162">
         <v>23</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>7</v>
       </c>
       <c r="B163" t="s">
-        <v>326</v>
+        <v>154</v>
       </c>
       <c r="C163" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D163">
         <v>2</v>
       </c>
       <c r="E163">
         <v>17</v>
       </c>
       <c r="F163">
         <v>19</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>8</v>
       </c>
       <c r="B164" t="s">
-        <v>327</v>
+        <v>155</v>
       </c>
       <c r="C164" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D164">
         <v>10</v>
       </c>
       <c r="E164">
         <v>79</v>
       </c>
       <c r="F164">
         <v>89</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>9</v>
       </c>
       <c r="B165" t="s">
-        <v>328</v>
+        <v>156</v>
       </c>
       <c r="C165" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D165">
         <v>7</v>
       </c>
       <c r="E165">
         <v>29</v>
       </c>
       <c r="F165">
         <v>36</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>202</v>
+        <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C2" t="s">
-        <v>329</v>
+        <v>157</v>
       </c>
       <c r="D2" t="s">
-        <v>330</v>
+        <v>158</v>
       </c>
       <c r="E2" t="s">
-        <v>331</v>
+        <v>159</v>
       </c>
       <c r="F2" t="s">
-        <v>332</v>
+        <v>160</v>
       </c>
       <c r="G2">
         <v>10764</v>
       </c>
       <c r="H2">
         <v>7743</v>
       </c>
       <c r="I2">
         <v>12524</v>
       </c>
       <c r="J2">
         <v>11911</v>
       </c>
       <c r="K2">
         <v>9972</v>
       </c>
       <c r="L2">
         <v>321</v>
       </c>
       <c r="M2">
         <v>511</v>
       </c>
       <c r="N2">
         <v>2837</v>
       </c>
       <c r="O2">
         <v>82</v>
       </c>
       <c r="P2">
         <v>6145</v>
       </c>
       <c r="Q2">
         <v>4626</v>
       </c>
       <c r="R2">
         <v>9460</v>
       </c>
       <c r="S2">
         <v>9180</v>
       </c>
       <c r="T2">
         <v>360</v>
       </c>
       <c r="U2">
         <v>86436</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="G3">
         <v>10764</v>
       </c>
       <c r="H3">
         <v>7743</v>
       </c>
       <c r="I3">
         <v>12524</v>
       </c>
       <c r="J3">
         <v>11911</v>
       </c>
       <c r="K3">
         <v>9972</v>
       </c>
       <c r="L3">
         <v>321</v>
       </c>
       <c r="M3">
         <v>511</v>
       </c>
       <c r="N3">
         <v>2837</v>
       </c>
@@ -18331,1371 +13693,6009 @@
         <v>82</v>
       </c>
       <c r="P3">
         <v>6145</v>
       </c>
       <c r="Q3">
         <v>4626</v>
       </c>
       <c r="R3">
         <v>9460</v>
       </c>
       <c r="S3">
         <v>9180</v>
       </c>
       <c r="T3">
         <v>360</v>
       </c>
       <c r="U3">
         <v>86436</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="C1" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="C1" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" s="1" t="s">
-        <v>332</v>
+        <v>160</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D2">
         <v>10764</v>
       </c>
       <c r="E2">
         <v>10764</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B3" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C3" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D3">
         <v>1135</v>
       </c>
       <c r="E3">
         <v>1135</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>333</v>
+        <v>161</v>
       </c>
       <c r="C4" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D4">
         <v>6507</v>
       </c>
       <c r="E4">
         <v>6507</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>334</v>
+        <v>162</v>
       </c>
       <c r="C5" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D5">
         <v>899</v>
       </c>
       <c r="E5">
         <v>899</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>335</v>
+        <v>163</v>
       </c>
       <c r="C6" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D6">
         <v>73</v>
       </c>
       <c r="E6">
         <v>73</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>336</v>
+        <v>164</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D7">
         <v>2150</v>
       </c>
       <c r="E7">
         <v>2150</v>
       </c>
     </row>
     <row r="8"/>
     <row r="9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9" t="s">
         <v>7</v>
       </c>
       <c r="C9" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D9">
         <v>7743</v>
       </c>
       <c r="E9">
         <v>7743</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B10" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C10" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D10">
         <v>1321</v>
       </c>
       <c r="E10">
         <v>1321</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>337</v>
+        <v>165</v>
       </c>
       <c r="C11" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D11">
         <v>5537</v>
       </c>
       <c r="E11">
         <v>5537</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>2</v>
       </c>
       <c r="B12" t="s">
-        <v>338</v>
+        <v>166</v>
       </c>
       <c r="C12" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D12">
         <v>496</v>
       </c>
       <c r="E12">
         <v>496</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>3</v>
       </c>
       <c r="B13" t="s">
-        <v>339</v>
+        <v>167</v>
       </c>
       <c r="C13" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D13">
         <v>195</v>
       </c>
       <c r="E13">
         <v>195</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>4</v>
       </c>
       <c r="B14" t="s">
-        <v>340</v>
+        <v>168</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D14">
         <v>194</v>
       </c>
       <c r="E14">
         <v>194</v>
       </c>
     </row>
     <row r="15"/>
     <row r="16">
       <c r="A16">
         <v>3</v>
       </c>
       <c r="B16" t="s">
         <v>8</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D16">
         <v>12524</v>
       </c>
       <c r="E16">
         <v>12524</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B17" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C17" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D17">
         <v>1396</v>
       </c>
       <c r="E17">
         <v>1396</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1</v>
       </c>
       <c r="B18" t="s">
-        <v>341</v>
+        <v>169</v>
       </c>
       <c r="C18" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D18">
         <v>9046</v>
       </c>
       <c r="E18">
         <v>9046</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>2</v>
       </c>
       <c r="B19" t="s">
-        <v>342</v>
+        <v>170</v>
       </c>
       <c r="C19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D19">
         <v>1380</v>
       </c>
       <c r="E19">
         <v>1380</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>3</v>
       </c>
       <c r="B20" t="s">
-        <v>343</v>
+        <v>171</v>
       </c>
       <c r="C20" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D20">
         <v>547</v>
       </c>
       <c r="E20">
         <v>547</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>4</v>
       </c>
       <c r="B21" t="s">
-        <v>344</v>
+        <v>172</v>
       </c>
       <c r="C21" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D21">
         <v>155</v>
       </c>
       <c r="E21">
         <v>155</v>
       </c>
     </row>
     <row r="22"/>
     <row r="23">
       <c r="A23">
         <v>4</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D23">
         <v>11911</v>
       </c>
       <c r="E23">
         <v>11911</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B24" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C24" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D24">
         <v>1704</v>
       </c>
       <c r="E24">
         <v>1704</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1</v>
       </c>
       <c r="B25" t="s">
-        <v>345</v>
+        <v>173</v>
       </c>
       <c r="C25" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D25">
         <v>6280</v>
       </c>
       <c r="E25">
         <v>6280</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>2</v>
       </c>
       <c r="B26" t="s">
-        <v>346</v>
+        <v>174</v>
       </c>
       <c r="C26" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D26">
         <v>591</v>
       </c>
       <c r="E26">
         <v>591</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>3</v>
       </c>
       <c r="B27" t="s">
-        <v>347</v>
+        <v>175</v>
       </c>
       <c r="C27" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D27">
         <v>404</v>
       </c>
       <c r="E27">
         <v>404</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>4</v>
       </c>
       <c r="B28" t="s">
-        <v>348</v>
+        <v>176</v>
       </c>
       <c r="C28" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D28">
         <v>2932</v>
       </c>
       <c r="E28">
         <v>2932</v>
       </c>
     </row>
     <row r="29"/>
     <row r="30">
       <c r="A30">
         <v>5</v>
       </c>
       <c r="B30" t="s">
         <v>10</v>
       </c>
       <c r="C30" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D30">
         <v>9972</v>
       </c>
       <c r="E30">
         <v>9972</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B31" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C31" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D31">
         <v>980</v>
       </c>
       <c r="E31">
         <v>980</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1</v>
       </c>
       <c r="B32" t="s">
-        <v>349</v>
+        <v>177</v>
       </c>
       <c r="C32" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D32">
         <v>7154</v>
       </c>
       <c r="E32">
         <v>7154</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>2</v>
       </c>
       <c r="B33" t="s">
-        <v>350</v>
+        <v>178</v>
       </c>
       <c r="C33" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D33">
         <v>1545</v>
       </c>
       <c r="E33">
         <v>1545</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>3</v>
       </c>
       <c r="B34" t="s">
-        <v>351</v>
+        <v>179</v>
       </c>
       <c r="C34" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D34">
         <v>120</v>
       </c>
       <c r="E34">
         <v>120</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>4</v>
       </c>
       <c r="B35" t="s">
-        <v>352</v>
+        <v>180</v>
       </c>
       <c r="C35" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D35">
         <v>173</v>
       </c>
       <c r="E35">
         <v>173</v>
       </c>
     </row>
     <row r="36"/>
     <row r="37">
       <c r="A37">
         <v>6</v>
       </c>
       <c r="B37" t="s">
         <v>11</v>
       </c>
       <c r="C37" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D37">
         <v>321</v>
       </c>
       <c r="E37">
         <v>321</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B38" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C38" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D38">
         <v>194</v>
       </c>
       <c r="E38">
         <v>194</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>1</v>
       </c>
       <c r="B39" t="s">
-        <v>353</v>
+        <v>181</v>
       </c>
       <c r="C39" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D39">
         <v>127</v>
       </c>
       <c r="E39">
         <v>127</v>
       </c>
     </row>
     <row r="40"/>
     <row r="41">
       <c r="A41">
         <v>7</v>
       </c>
       <c r="B41" t="s">
         <v>12</v>
       </c>
       <c r="C41" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D41">
         <v>511</v>
       </c>
       <c r="E41">
         <v>511</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B42" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C42" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D42">
         <v>193</v>
       </c>
       <c r="E42">
         <v>193</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1</v>
       </c>
       <c r="B43" t="s">
-        <v>354</v>
+        <v>182</v>
       </c>
       <c r="C43" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D43">
         <v>198</v>
       </c>
       <c r="E43">
         <v>198</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2</v>
       </c>
       <c r="B44" t="s">
-        <v>355</v>
+        <v>183</v>
       </c>
       <c r="C44" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D44">
         <v>120</v>
       </c>
       <c r="E44">
         <v>120</v>
       </c>
     </row>
     <row r="45"/>
     <row r="46">
       <c r="A46">
         <v>8</v>
       </c>
       <c r="B46" t="s">
         <v>13</v>
       </c>
       <c r="C46" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D46">
         <v>2837</v>
       </c>
       <c r="E46">
         <v>2837</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B47" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C47" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D47">
         <v>485</v>
       </c>
       <c r="E47">
         <v>485</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1</v>
       </c>
       <c r="B48" t="s">
-        <v>356</v>
+        <v>184</v>
       </c>
       <c r="C48" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D48">
         <v>775</v>
       </c>
       <c r="E48">
         <v>775</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2</v>
       </c>
       <c r="B49" t="s">
-        <v>357</v>
+        <v>185</v>
       </c>
       <c r="C49" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D49">
         <v>554</v>
       </c>
       <c r="E49">
         <v>554</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>3</v>
       </c>
       <c r="B50" t="s">
-        <v>358</v>
+        <v>186</v>
       </c>
       <c r="C50" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D50">
         <v>441</v>
       </c>
       <c r="E50">
         <v>441</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>4</v>
       </c>
       <c r="B51" t="s">
-        <v>359</v>
+        <v>187</v>
       </c>
       <c r="C51" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D51">
         <v>582</v>
       </c>
       <c r="E51">
         <v>582</v>
       </c>
     </row>
     <row r="52"/>
     <row r="53">
       <c r="A53">
         <v>9</v>
       </c>
       <c r="B53" t="s">
-        <v>202</v>
+        <v>14</v>
       </c>
       <c r="C53" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D53">
         <v>82</v>
       </c>
       <c r="E53">
         <v>82</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B54" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C54" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D54">
         <v>40</v>
       </c>
       <c r="E54">
         <v>40</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>1</v>
       </c>
       <c r="B55" t="s">
-        <v>360</v>
+        <v>188</v>
       </c>
       <c r="C55" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D55">
         <v>22</v>
       </c>
       <c r="E55">
         <v>22</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>2</v>
       </c>
       <c r="B56" t="s">
-        <v>361</v>
+        <v>189</v>
       </c>
       <c r="C56" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D56">
         <v>20</v>
       </c>
       <c r="E56">
         <v>20</v>
       </c>
     </row>
     <row r="57"/>
     <row r="58">
       <c r="A58">
         <v>10</v>
       </c>
       <c r="B58" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D58">
         <v>6145</v>
       </c>
       <c r="E58">
         <v>6145</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B59" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C59" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D59">
         <v>204</v>
       </c>
       <c r="E59">
         <v>204</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1</v>
       </c>
       <c r="B60" t="s">
-        <v>362</v>
+        <v>190</v>
       </c>
       <c r="C60" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D60">
         <v>790</v>
       </c>
       <c r="E60">
         <v>790</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>2</v>
       </c>
       <c r="B61" t="s">
-        <v>363</v>
+        <v>191</v>
       </c>
       <c r="C61" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D61">
         <v>246</v>
       </c>
       <c r="E61">
         <v>246</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>3</v>
       </c>
       <c r="B62" t="s">
-        <v>364</v>
+        <v>192</v>
       </c>
       <c r="C62" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D62">
         <v>69</v>
       </c>
       <c r="E62">
         <v>69</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>4</v>
       </c>
       <c r="B63" t="s">
-        <v>365</v>
+        <v>193</v>
       </c>
       <c r="C63" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D63">
         <v>4836</v>
       </c>
       <c r="E63">
         <v>4836</v>
       </c>
     </row>
     <row r="64"/>
     <row r="65">
       <c r="A65">
         <v>12</v>
       </c>
       <c r="B65" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C65" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D65">
         <v>4626</v>
       </c>
       <c r="E65">
         <v>4626</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B66" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C66" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D66">
         <v>404</v>
       </c>
       <c r="E66">
         <v>404</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>1</v>
       </c>
       <c r="B67" t="s">
-        <v>366</v>
+        <v>194</v>
       </c>
       <c r="C67" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D67">
         <v>1074</v>
       </c>
       <c r="E67">
         <v>1074</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>2</v>
       </c>
       <c r="B68" t="s">
-        <v>367</v>
+        <v>195</v>
       </c>
       <c r="C68" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D68">
         <v>973</v>
       </c>
       <c r="E68">
         <v>973</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>3</v>
       </c>
       <c r="B69" t="s">
-        <v>368</v>
+        <v>196</v>
       </c>
       <c r="C69" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D69">
         <v>61</v>
       </c>
       <c r="E69">
         <v>61</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>4</v>
       </c>
       <c r="B70" t="s">
-        <v>369</v>
+        <v>197</v>
       </c>
       <c r="C70" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D70">
         <v>2114</v>
       </c>
       <c r="E70">
         <v>2114</v>
       </c>
     </row>
     <row r="71"/>
     <row r="72">
       <c r="A72">
         <v>14</v>
       </c>
       <c r="B72" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C72" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D72">
         <v>9460</v>
       </c>
       <c r="E72">
         <v>9460</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B73" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C73" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D73">
         <v>738</v>
       </c>
       <c r="E73">
         <v>738</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1</v>
       </c>
       <c r="B74" t="s">
-        <v>370</v>
+        <v>198</v>
       </c>
       <c r="C74" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D74">
         <v>8403</v>
       </c>
       <c r="E74">
         <v>8403</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>2</v>
       </c>
       <c r="B75" t="s">
-        <v>371</v>
+        <v>199</v>
       </c>
       <c r="C75" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D75">
         <v>319</v>
       </c>
       <c r="E75">
         <v>319</v>
       </c>
     </row>
     <row r="76"/>
     <row r="77">
       <c r="A77">
         <v>16</v>
       </c>
       <c r="B77" t="s">
         <v>19</v>
       </c>
       <c r="C77" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D77">
         <v>9180</v>
       </c>
       <c r="E77">
         <v>9180</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B78" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C78" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D78">
         <v>573</v>
       </c>
       <c r="E78">
         <v>573</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1</v>
       </c>
       <c r="B79" t="s">
-        <v>372</v>
+        <v>200</v>
       </c>
       <c r="C79" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D79">
         <v>1033</v>
       </c>
       <c r="E79">
         <v>1033</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>2</v>
       </c>
       <c r="B80" t="s">
-        <v>373</v>
+        <v>201</v>
       </c>
       <c r="C80" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D80">
         <v>1071</v>
       </c>
       <c r="E80">
         <v>1071</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>3</v>
       </c>
       <c r="B81" t="s">
-        <v>374</v>
+        <v>202</v>
       </c>
       <c r="C81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D81">
         <v>153</v>
       </c>
       <c r="E81">
         <v>153</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>4</v>
       </c>
       <c r="B82" t="s">
-        <v>375</v>
+        <v>203</v>
       </c>
       <c r="C82" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D82">
         <v>6350</v>
       </c>
       <c r="E82">
         <v>6350</v>
       </c>
     </row>
     <row r="83"/>
     <row r="84">
       <c r="A84">
         <v>17</v>
       </c>
       <c r="B84" t="s">
         <v>20</v>
       </c>
       <c r="C84" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D84">
         <v>360</v>
       </c>
       <c r="E84">
         <v>360</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B85" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C85" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D85">
         <v>81</v>
       </c>
       <c r="E85">
         <v>81</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1</v>
       </c>
       <c r="B86" t="s">
-        <v>376</v>
+        <v>204</v>
       </c>
       <c r="C86" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D86">
         <v>178</v>
       </c>
       <c r="E86">
         <v>178</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>2</v>
       </c>
       <c r="B87" t="s">
-        <v>377</v>
+        <v>205</v>
       </c>
       <c r="C87" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D87">
         <v>39</v>
       </c>
       <c r="E87">
         <v>39</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>3</v>
       </c>
       <c r="B88" t="s">
-        <v>378</v>
+        <v>206</v>
       </c>
       <c r="C88" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D88">
         <v>38</v>
       </c>
       <c r="E88">
         <v>38</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>4</v>
       </c>
       <c r="B89" t="s">
-        <v>379</v>
+        <v>207</v>
       </c>
       <c r="C89" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D89">
         <v>24</v>
       </c>
       <c r="E89">
         <v>24</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C2" t="s">
+        <v>210</v>
+      </c>
+      <c r="D2" t="s">
+        <v>211</v>
+      </c>
+      <c r="E2" t="s">
+        <v>212</v>
+      </c>
+      <c r="F2" t="s">
+        <v>213</v>
+      </c>
+      <c r="G2">
+        <v>3491</v>
+      </c>
+      <c r="H2">
+        <v>6734</v>
+      </c>
+      <c r="I2">
+        <v>14149</v>
+      </c>
+      <c r="J2">
+        <v>17339</v>
+      </c>
+      <c r="K2">
+        <v>18549</v>
+      </c>
+      <c r="L2">
+        <v>2267</v>
+      </c>
+      <c r="M2">
+        <v>4114</v>
+      </c>
+      <c r="N2">
+        <v>29</v>
+      </c>
+      <c r="O2">
+        <v>6356</v>
+      </c>
+      <c r="P2">
+        <v>13951</v>
+      </c>
+      <c r="Q2">
+        <v>1830</v>
+      </c>
+      <c r="R2">
+        <v>6963</v>
+      </c>
+      <c r="S2">
+        <v>856</v>
+      </c>
+      <c r="T2">
+        <v>4594</v>
+      </c>
+      <c r="U2">
+        <v>4120</v>
+      </c>
+      <c r="V2">
+        <v>687</v>
+      </c>
+      <c r="W2">
+        <v>106029</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>22</v>
+      </c>
+      <c r="C3" t="s">
+        <v>210</v>
+      </c>
+      <c r="D3" t="s">
+        <v>211</v>
+      </c>
+      <c r="E3" t="s">
+        <v>214</v>
+      </c>
+      <c r="F3" t="s">
+        <v>215</v>
+      </c>
+      <c r="G3">
+        <v>4685</v>
+      </c>
+      <c r="H3">
+        <v>4451</v>
+      </c>
+      <c r="I3">
+        <v>3502</v>
+      </c>
+      <c r="J3">
+        <v>16417</v>
+      </c>
+      <c r="K3">
+        <v>6565</v>
+      </c>
+      <c r="L3">
+        <v>6920</v>
+      </c>
+      <c r="M3">
+        <v>4502</v>
+      </c>
+      <c r="N3">
+        <v>54</v>
+      </c>
+      <c r="O3">
+        <v>1921</v>
+      </c>
+      <c r="P3">
+        <v>7778</v>
+      </c>
+      <c r="Q3">
+        <v>7118</v>
+      </c>
+      <c r="R3">
+        <v>11100</v>
+      </c>
+      <c r="S3">
+        <v>578</v>
+      </c>
+      <c r="T3">
+        <v>1136</v>
+      </c>
+      <c r="U3">
+        <v>863</v>
+      </c>
+      <c r="V3">
+        <v>1720</v>
+      </c>
+      <c r="W3">
+        <v>79310</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" t="s">
+        <v>30</v>
+      </c>
+      <c r="G4">
+        <v>8176</v>
+      </c>
+      <c r="H4">
+        <v>11185</v>
+      </c>
+      <c r="I4">
+        <v>17651</v>
+      </c>
+      <c r="J4">
+        <v>33756</v>
+      </c>
+      <c r="K4">
+        <v>25114</v>
+      </c>
+      <c r="L4">
+        <v>9187</v>
+      </c>
+      <c r="M4">
+        <v>8616</v>
+      </c>
+      <c r="N4">
+        <v>83</v>
+      </c>
+      <c r="O4">
+        <v>8277</v>
+      </c>
+      <c r="P4">
+        <v>21729</v>
+      </c>
+      <c r="Q4">
+        <v>8948</v>
+      </c>
+      <c r="R4">
+        <v>18063</v>
+      </c>
+      <c r="S4">
+        <v>1434</v>
+      </c>
+      <c r="T4">
+        <v>5730</v>
+      </c>
+      <c r="U4">
+        <v>4983</v>
+      </c>
+      <c r="V4">
+        <v>2407</v>
+      </c>
+      <c r="W4">
+        <v>185339</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D2">
+        <v>3491</v>
+      </c>
+      <c r="E2">
+        <v>4685</v>
+      </c>
+      <c r="F2">
+        <v>8176</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C3" t="s">
+        <v>35</v>
+      </c>
+      <c r="D3">
+        <v>308</v>
+      </c>
+      <c r="E3">
+        <v>486</v>
+      </c>
+      <c r="F3">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>216</v>
+      </c>
+      <c r="C4" t="s">
+        <v>37</v>
+      </c>
+      <c r="D4">
+        <v>715</v>
+      </c>
+      <c r="E4">
+        <v>3506</v>
+      </c>
+      <c r="F4">
+        <v>4221</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C5" t="s">
+        <v>37</v>
+      </c>
+      <c r="D5">
+        <v>2298</v>
+      </c>
+      <c r="E5">
+        <v>324</v>
+      </c>
+      <c r="F5">
+        <v>2622</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>218</v>
+      </c>
+      <c r="C6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D6">
+        <v>41</v>
+      </c>
+      <c r="E6">
+        <v>55</v>
+      </c>
+      <c r="F6">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>219</v>
+      </c>
+      <c r="C7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D7">
+        <v>32</v>
+      </c>
+      <c r="E7">
+        <v>46</v>
+      </c>
+      <c r="F7">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>220</v>
+      </c>
+      <c r="C8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8">
+        <v>38</v>
+      </c>
+      <c r="E8">
+        <v>157</v>
+      </c>
+      <c r="F8">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>221</v>
+      </c>
+      <c r="C9" t="s">
+        <v>37</v>
+      </c>
+      <c r="D9">
+        <v>44</v>
+      </c>
+      <c r="E9">
+        <v>58</v>
+      </c>
+      <c r="F9">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>222</v>
+      </c>
+      <c r="C10" t="s">
+        <v>37</v>
+      </c>
+      <c r="D10">
+        <v>15</v>
+      </c>
+      <c r="E10">
+        <v>53</v>
+      </c>
+      <c r="F10">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="11"/>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" t="s">
+        <v>34</v>
+      </c>
+      <c r="D12">
+        <v>6734</v>
+      </c>
+      <c r="E12">
+        <v>4451</v>
+      </c>
+      <c r="F12">
+        <v>11185</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>29</v>
+      </c>
+      <c r="B13" t="s">
+        <v>29</v>
+      </c>
+      <c r="C13" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13">
+        <v>703</v>
+      </c>
+      <c r="E13">
+        <v>537</v>
+      </c>
+      <c r="F13">
+        <v>1240</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>1</v>
+      </c>
+      <c r="B14" t="s">
+        <v>223</v>
+      </c>
+      <c r="C14" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14">
+        <v>3746</v>
+      </c>
+      <c r="E14">
+        <v>3340</v>
+      </c>
+      <c r="F14">
+        <v>7086</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>224</v>
+      </c>
+      <c r="C15" t="s">
+        <v>37</v>
+      </c>
+      <c r="D15">
+        <v>1472</v>
+      </c>
+      <c r="E15">
+        <v>255</v>
+      </c>
+      <c r="F15">
+        <v>1727</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>3</v>
+      </c>
+      <c r="B16" t="s">
+        <v>225</v>
+      </c>
+      <c r="C16" t="s">
+        <v>37</v>
+      </c>
+      <c r="D16">
+        <v>78</v>
+      </c>
+      <c r="E16">
+        <v>120</v>
+      </c>
+      <c r="F16">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>4</v>
+      </c>
+      <c r="B17" t="s">
+        <v>226</v>
+      </c>
+      <c r="C17" t="s">
+        <v>37</v>
+      </c>
+      <c r="D17">
+        <v>192</v>
+      </c>
+      <c r="E17">
+        <v>90</v>
+      </c>
+      <c r="F17">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>5</v>
+      </c>
+      <c r="B18" t="s">
+        <v>227</v>
+      </c>
+      <c r="C18" t="s">
+        <v>37</v>
+      </c>
+      <c r="D18">
+        <v>309</v>
+      </c>
+      <c r="E18">
+        <v>53</v>
+      </c>
+      <c r="F18">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>6</v>
+      </c>
+      <c r="B19" t="s">
+        <v>228</v>
+      </c>
+      <c r="C19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D19">
+        <v>46</v>
+      </c>
+      <c r="E19">
+        <v>32</v>
+      </c>
+      <c r="F19">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>7</v>
+      </c>
+      <c r="B20" t="s">
+        <v>229</v>
+      </c>
+      <c r="C20" t="s">
+        <v>37</v>
+      </c>
+      <c r="D20">
+        <v>188</v>
+      </c>
+      <c r="E20">
+        <v>24</v>
+      </c>
+      <c r="F20">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="21"/>
+    <row r="22">
+      <c r="A22">
+        <v>3</v>
+      </c>
+      <c r="B22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" t="s">
+        <v>34</v>
+      </c>
+      <c r="D22">
+        <v>14149</v>
+      </c>
+      <c r="E22">
+        <v>3502</v>
+      </c>
+      <c r="F22">
+        <v>17651</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>29</v>
+      </c>
+      <c r="B23" t="s">
+        <v>29</v>
+      </c>
+      <c r="C23" t="s">
+        <v>35</v>
+      </c>
+      <c r="D23">
+        <v>859</v>
+      </c>
+      <c r="E23">
+        <v>485</v>
+      </c>
+      <c r="F23">
+        <v>1344</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>1</v>
+      </c>
+      <c r="B24" t="s">
+        <v>230</v>
+      </c>
+      <c r="C24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D24">
+        <v>6849</v>
+      </c>
+      <c r="E24">
+        <v>646</v>
+      </c>
+      <c r="F24">
+        <v>7495</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>2</v>
+      </c>
+      <c r="B25" t="s">
+        <v>231</v>
+      </c>
+      <c r="C25" t="s">
+        <v>37</v>
+      </c>
+      <c r="D25">
+        <v>1364</v>
+      </c>
+      <c r="E25">
+        <v>635</v>
+      </c>
+      <c r="F25">
+        <v>1999</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>3</v>
+      </c>
+      <c r="B26" t="s">
+        <v>232</v>
+      </c>
+      <c r="C26" t="s">
+        <v>37</v>
+      </c>
+      <c r="D26">
+        <v>148</v>
+      </c>
+      <c r="E26">
+        <v>138</v>
+      </c>
+      <c r="F26">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>4</v>
+      </c>
+      <c r="B27" t="s">
+        <v>233</v>
+      </c>
+      <c r="C27" t="s">
+        <v>37</v>
+      </c>
+      <c r="D27">
+        <v>167</v>
+      </c>
+      <c r="E27">
+        <v>152</v>
+      </c>
+      <c r="F27">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>5</v>
+      </c>
+      <c r="B28" t="s">
+        <v>234</v>
+      </c>
+      <c r="C28" t="s">
+        <v>37</v>
+      </c>
+      <c r="D28">
+        <v>923</v>
+      </c>
+      <c r="E28">
+        <v>460</v>
+      </c>
+      <c r="F28">
+        <v>1383</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>6</v>
+      </c>
+      <c r="B29" t="s">
+        <v>235</v>
+      </c>
+      <c r="C29" t="s">
+        <v>37</v>
+      </c>
+      <c r="D29">
+        <v>84</v>
+      </c>
+      <c r="E29">
+        <v>26</v>
+      </c>
+      <c r="F29">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>7</v>
+      </c>
+      <c r="B30" t="s">
+        <v>236</v>
+      </c>
+      <c r="C30" t="s">
+        <v>37</v>
+      </c>
+      <c r="D30">
+        <v>3755</v>
+      </c>
+      <c r="E30">
+        <v>960</v>
+      </c>
+      <c r="F30">
+        <v>4715</v>
+      </c>
+    </row>
+    <row r="31"/>
+    <row r="32">
+      <c r="A32">
+        <v>4</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>34</v>
+      </c>
+      <c r="D32">
+        <v>17339</v>
+      </c>
+      <c r="E32">
+        <v>16417</v>
+      </c>
+      <c r="F32">
+        <v>33756</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>29</v>
+      </c>
+      <c r="B33" t="s">
+        <v>29</v>
+      </c>
+      <c r="C33" t="s">
+        <v>35</v>
+      </c>
+      <c r="D33">
+        <v>814</v>
+      </c>
+      <c r="E33">
+        <v>892</v>
+      </c>
+      <c r="F33">
+        <v>1706</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>1</v>
+      </c>
+      <c r="B34" t="s">
+        <v>237</v>
+      </c>
+      <c r="C34" t="s">
+        <v>37</v>
+      </c>
+      <c r="D34">
+        <v>5036</v>
+      </c>
+      <c r="E34">
+        <v>6728</v>
+      </c>
+      <c r="F34">
+        <v>11764</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>2</v>
+      </c>
+      <c r="B35" t="s">
+        <v>238</v>
+      </c>
+      <c r="C35" t="s">
+        <v>37</v>
+      </c>
+      <c r="D35">
+        <v>6250</v>
+      </c>
+      <c r="E35">
+        <v>988</v>
+      </c>
+      <c r="F35">
+        <v>7238</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>3</v>
+      </c>
+      <c r="B36" t="s">
+        <v>239</v>
+      </c>
+      <c r="C36" t="s">
+        <v>37</v>
+      </c>
+      <c r="D36">
+        <v>782</v>
+      </c>
+      <c r="E36">
+        <v>5485</v>
+      </c>
+      <c r="F36">
+        <v>6267</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>4</v>
+      </c>
+      <c r="B37" t="s">
+        <v>240</v>
+      </c>
+      <c r="C37" t="s">
+        <v>37</v>
+      </c>
+      <c r="D37">
+        <v>3020</v>
+      </c>
+      <c r="E37">
+        <v>773</v>
+      </c>
+      <c r="F37">
+        <v>3793</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>5</v>
+      </c>
+      <c r="B38" t="s">
+        <v>241</v>
+      </c>
+      <c r="C38" t="s">
+        <v>37</v>
+      </c>
+      <c r="D38">
+        <v>243</v>
+      </c>
+      <c r="E38">
+        <v>1301</v>
+      </c>
+      <c r="F38">
+        <v>1544</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>6</v>
+      </c>
+      <c r="B39" t="s">
+        <v>242</v>
+      </c>
+      <c r="C39" t="s">
+        <v>37</v>
+      </c>
+      <c r="D39">
+        <v>66</v>
+      </c>
+      <c r="E39">
+        <v>58</v>
+      </c>
+      <c r="F39">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>7</v>
+      </c>
+      <c r="B40" t="s">
+        <v>243</v>
+      </c>
+      <c r="C40" t="s">
+        <v>37</v>
+      </c>
+      <c r="D40">
+        <v>1128</v>
+      </c>
+      <c r="E40">
+        <v>192</v>
+      </c>
+      <c r="F40">
+        <v>1320</v>
+      </c>
+    </row>
+    <row r="41"/>
+    <row r="42">
+      <c r="A42">
+        <v>5</v>
+      </c>
+      <c r="B42" t="s">
+        <v>10</v>
+      </c>
+      <c r="C42" t="s">
+        <v>34</v>
+      </c>
+      <c r="D42">
+        <v>18549</v>
+      </c>
+      <c r="E42">
+        <v>6565</v>
+      </c>
+      <c r="F42">
+        <v>25114</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>29</v>
+      </c>
+      <c r="B43" t="s">
+        <v>29</v>
+      </c>
+      <c r="C43" t="s">
+        <v>35</v>
+      </c>
+      <c r="D43">
+        <v>607</v>
+      </c>
+      <c r="E43">
+        <v>316</v>
+      </c>
+      <c r="F43">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>1</v>
+      </c>
+      <c r="B44" t="s">
+        <v>244</v>
+      </c>
+      <c r="C44" t="s">
+        <v>37</v>
+      </c>
+      <c r="D44">
+        <v>10646</v>
+      </c>
+      <c r="E44">
+        <v>1118</v>
+      </c>
+      <c r="F44">
+        <v>11764</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>2</v>
+      </c>
+      <c r="B45" t="s">
+        <v>245</v>
+      </c>
+      <c r="C45" t="s">
+        <v>37</v>
+      </c>
+      <c r="D45">
+        <v>4550</v>
+      </c>
+      <c r="E45">
+        <v>828</v>
+      </c>
+      <c r="F45">
+        <v>5378</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>3</v>
+      </c>
+      <c r="B46" t="s">
+        <v>246</v>
+      </c>
+      <c r="C46" t="s">
+        <v>37</v>
+      </c>
+      <c r="D46">
+        <v>142</v>
+      </c>
+      <c r="E46">
+        <v>102</v>
+      </c>
+      <c r="F46">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>4</v>
+      </c>
+      <c r="B47" t="s">
+        <v>247</v>
+      </c>
+      <c r="C47" t="s">
+        <v>37</v>
+      </c>
+      <c r="D47">
+        <v>2327</v>
+      </c>
+      <c r="E47">
+        <v>4076</v>
+      </c>
+      <c r="F47">
+        <v>6403</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>5</v>
+      </c>
+      <c r="B48" t="s">
+        <v>248</v>
+      </c>
+      <c r="C48" t="s">
+        <v>37</v>
+      </c>
+      <c r="D48">
+        <v>122</v>
+      </c>
+      <c r="E48">
+        <v>81</v>
+      </c>
+      <c r="F48">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>6</v>
+      </c>
+      <c r="B49" t="s">
+        <v>249</v>
+      </c>
+      <c r="C49" t="s">
+        <v>37</v>
+      </c>
+      <c r="D49">
+        <v>35</v>
+      </c>
+      <c r="E49">
+        <v>25</v>
+      </c>
+      <c r="F49">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>7</v>
+      </c>
+      <c r="B50" t="s">
+        <v>250</v>
+      </c>
+      <c r="C50" t="s">
+        <v>37</v>
+      </c>
+      <c r="D50">
+        <v>120</v>
+      </c>
+      <c r="E50">
+        <v>19</v>
+      </c>
+      <c r="F50">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="51"/>
+    <row r="52">
+      <c r="A52">
+        <v>7</v>
+      </c>
+      <c r="B52" t="s">
+        <v>12</v>
+      </c>
+      <c r="C52" t="s">
+        <v>34</v>
+      </c>
+      <c r="D52">
+        <v>2267</v>
+      </c>
+      <c r="E52">
+        <v>6920</v>
+      </c>
+      <c r="F52">
+        <v>9187</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>29</v>
+      </c>
+      <c r="B53" t="s">
+        <v>29</v>
+      </c>
+      <c r="C53" t="s">
+        <v>35</v>
+      </c>
+      <c r="D53">
+        <v>261</v>
+      </c>
+      <c r="E53">
+        <v>305</v>
+      </c>
+      <c r="F53">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>1</v>
+      </c>
+      <c r="B54" t="s">
+        <v>251</v>
+      </c>
+      <c r="C54" t="s">
+        <v>37</v>
+      </c>
+      <c r="D54">
+        <v>1911</v>
+      </c>
+      <c r="E54">
+        <v>6317</v>
+      </c>
+      <c r="F54">
+        <v>8228</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>2</v>
+      </c>
+      <c r="B55" t="s">
+        <v>252</v>
+      </c>
+      <c r="C55" t="s">
+        <v>37</v>
+      </c>
+      <c r="D55">
+        <v>69</v>
+      </c>
+      <c r="E55">
+        <v>257</v>
+      </c>
+      <c r="F55">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>3</v>
+      </c>
+      <c r="B56" t="s">
+        <v>253</v>
+      </c>
+      <c r="C56" t="s">
+        <v>37</v>
+      </c>
+      <c r="D56">
+        <v>26</v>
+      </c>
+      <c r="E56">
+        <v>41</v>
+      </c>
+      <c r="F56">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="57"/>
+    <row r="58">
+      <c r="A58">
+        <v>8</v>
+      </c>
+      <c r="B58" t="s">
+        <v>13</v>
+      </c>
+      <c r="C58" t="s">
+        <v>34</v>
+      </c>
+      <c r="D58">
+        <v>4114</v>
+      </c>
+      <c r="E58">
+        <v>4502</v>
+      </c>
+      <c r="F58">
+        <v>8616</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="s">
+        <v>29</v>
+      </c>
+      <c r="B59" t="s">
+        <v>29</v>
+      </c>
+      <c r="C59" t="s">
+        <v>35</v>
+      </c>
+      <c r="D59">
+        <v>383</v>
+      </c>
+      <c r="E59">
+        <v>193</v>
+      </c>
+      <c r="F59">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>1</v>
+      </c>
+      <c r="B60" t="s">
+        <v>254</v>
+      </c>
+      <c r="C60" t="s">
+        <v>37</v>
+      </c>
+      <c r="D60">
+        <v>1639</v>
+      </c>
+      <c r="E60">
+        <v>338</v>
+      </c>
+      <c r="F60">
+        <v>1977</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>2</v>
+      </c>
+      <c r="B61" t="s">
+        <v>255</v>
+      </c>
+      <c r="C61" t="s">
+        <v>37</v>
+      </c>
+      <c r="D61">
+        <v>767</v>
+      </c>
+      <c r="E61">
+        <v>3618</v>
+      </c>
+      <c r="F61">
+        <v>4385</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>3</v>
+      </c>
+      <c r="B62" t="s">
+        <v>256</v>
+      </c>
+      <c r="C62" t="s">
+        <v>37</v>
+      </c>
+      <c r="D62">
+        <v>724</v>
+      </c>
+      <c r="E62">
+        <v>76</v>
+      </c>
+      <c r="F62">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>4</v>
+      </c>
+      <c r="B63" t="s">
+        <v>257</v>
+      </c>
+      <c r="C63" t="s">
+        <v>37</v>
+      </c>
+      <c r="D63">
+        <v>151</v>
+      </c>
+      <c r="E63">
+        <v>174</v>
+      </c>
+      <c r="F63">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>5</v>
+      </c>
+      <c r="B64" t="s">
+        <v>258</v>
+      </c>
+      <c r="C64" t="s">
+        <v>37</v>
+      </c>
+      <c r="D64">
+        <v>202</v>
+      </c>
+      <c r="E64">
+        <v>42</v>
+      </c>
+      <c r="F64">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>6</v>
+      </c>
+      <c r="B65" t="s">
+        <v>259</v>
+      </c>
+      <c r="C65" t="s">
+        <v>37</v>
+      </c>
+      <c r="D65">
+        <v>219</v>
+      </c>
+      <c r="E65">
+        <v>27</v>
+      </c>
+      <c r="F65">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>7</v>
+      </c>
+      <c r="B66" t="s">
+        <v>260</v>
+      </c>
+      <c r="C66" t="s">
+        <v>37</v>
+      </c>
+      <c r="D66">
+        <v>29</v>
+      </c>
+      <c r="E66">
+        <v>34</v>
+      </c>
+      <c r="F66">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="67"/>
+    <row r="68">
+      <c r="A68">
+        <v>9</v>
+      </c>
+      <c r="B68" t="s">
+        <v>14</v>
+      </c>
+      <c r="C68" t="s">
+        <v>34</v>
+      </c>
+      <c r="D68">
+        <v>29</v>
+      </c>
+      <c r="E68">
+        <v>54</v>
+      </c>
+      <c r="F68">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="s">
+        <v>29</v>
+      </c>
+      <c r="B69" t="s">
+        <v>29</v>
+      </c>
+      <c r="C69" t="s">
+        <v>35</v>
+      </c>
+      <c r="D69">
+        <v>15</v>
+      </c>
+      <c r="E69">
+        <v>26</v>
+      </c>
+      <c r="F69">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>1</v>
+      </c>
+      <c r="B70" t="s">
+        <v>261</v>
+      </c>
+      <c r="C70" t="s">
+        <v>37</v>
+      </c>
+      <c r="D70">
+        <v>14</v>
+      </c>
+      <c r="E70">
+        <v>28</v>
+      </c>
+      <c r="F70">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="71"/>
+    <row r="72">
+      <c r="A72">
+        <v>10</v>
+      </c>
+      <c r="B72" t="s">
+        <v>15</v>
+      </c>
+      <c r="C72" t="s">
+        <v>34</v>
+      </c>
+      <c r="D72">
+        <v>6356</v>
+      </c>
+      <c r="E72">
+        <v>1921</v>
+      </c>
+      <c r="F72">
+        <v>8277</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="s">
+        <v>29</v>
+      </c>
+      <c r="B73" t="s">
+        <v>29</v>
+      </c>
+      <c r="C73" t="s">
+        <v>35</v>
+      </c>
+      <c r="D73">
+        <v>240</v>
+      </c>
+      <c r="E73">
+        <v>116</v>
+      </c>
+      <c r="F73">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>1</v>
+      </c>
+      <c r="B74" t="s">
+        <v>262</v>
+      </c>
+      <c r="C74" t="s">
+        <v>37</v>
+      </c>
+      <c r="D74">
+        <v>5881</v>
+      </c>
+      <c r="E74">
+        <v>585</v>
+      </c>
+      <c r="F74">
+        <v>6466</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>2</v>
+      </c>
+      <c r="B75" t="s">
+        <v>263</v>
+      </c>
+      <c r="C75" t="s">
+        <v>37</v>
+      </c>
+      <c r="D75">
+        <v>82</v>
+      </c>
+      <c r="E75">
+        <v>54</v>
+      </c>
+      <c r="F75">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>3</v>
+      </c>
+      <c r="B76" t="s">
+        <v>264</v>
+      </c>
+      <c r="C76" t="s">
+        <v>37</v>
+      </c>
+      <c r="D76">
+        <v>76</v>
+      </c>
+      <c r="E76">
+        <v>478</v>
+      </c>
+      <c r="F76">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>4</v>
+      </c>
+      <c r="B77" t="s">
+        <v>265</v>
+      </c>
+      <c r="C77" t="s">
+        <v>37</v>
+      </c>
+      <c r="D77">
+        <v>26</v>
+      </c>
+      <c r="E77">
+        <v>633</v>
+      </c>
+      <c r="F77">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>5</v>
+      </c>
+      <c r="B78" t="s">
+        <v>266</v>
+      </c>
+      <c r="C78" t="s">
+        <v>37</v>
+      </c>
+      <c r="D78">
+        <v>20</v>
+      </c>
+      <c r="E78">
+        <v>26</v>
+      </c>
+      <c r="F78">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>6</v>
+      </c>
+      <c r="B79" t="s">
+        <v>267</v>
+      </c>
+      <c r="C79" t="s">
+        <v>37</v>
+      </c>
+      <c r="D79">
+        <v>19</v>
+      </c>
+      <c r="E79">
+        <v>13</v>
+      </c>
+      <c r="F79">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>7</v>
+      </c>
+      <c r="B80" t="s">
+        <v>268</v>
+      </c>
+      <c r="C80" t="s">
+        <v>37</v>
+      </c>
+      <c r="D80">
+        <v>12</v>
+      </c>
+      <c r="E80">
+        <v>16</v>
+      </c>
+      <c r="F80">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="81"/>
+    <row r="82">
+      <c r="A82">
+        <v>12</v>
+      </c>
+      <c r="B82" t="s">
+        <v>16</v>
+      </c>
+      <c r="C82" t="s">
+        <v>34</v>
+      </c>
+      <c r="D82">
+        <v>13951</v>
+      </c>
+      <c r="E82">
+        <v>7778</v>
+      </c>
+      <c r="F82">
+        <v>21729</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="s">
+        <v>29</v>
+      </c>
+      <c r="B83" t="s">
+        <v>29</v>
+      </c>
+      <c r="C83" t="s">
+        <v>35</v>
+      </c>
+      <c r="D83">
+        <v>483</v>
+      </c>
+      <c r="E83">
+        <v>361</v>
+      </c>
+      <c r="F83">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>1</v>
+      </c>
+      <c r="B84" t="s">
+        <v>269</v>
+      </c>
+      <c r="C84" t="s">
+        <v>37</v>
+      </c>
+      <c r="D84">
+        <v>909</v>
+      </c>
+      <c r="E84">
+        <v>4024</v>
+      </c>
+      <c r="F84">
+        <v>4933</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>2</v>
+      </c>
+      <c r="B85" t="s">
+        <v>270</v>
+      </c>
+      <c r="C85" t="s">
+        <v>37</v>
+      </c>
+      <c r="D85">
+        <v>2634</v>
+      </c>
+      <c r="E85">
+        <v>2890</v>
+      </c>
+      <c r="F85">
+        <v>5524</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>3</v>
+      </c>
+      <c r="B86" t="s">
+        <v>271</v>
+      </c>
+      <c r="C86" t="s">
+        <v>37</v>
+      </c>
+      <c r="D86">
+        <v>281</v>
+      </c>
+      <c r="E86">
+        <v>71</v>
+      </c>
+      <c r="F86">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>4</v>
+      </c>
+      <c r="B87" t="s">
+        <v>272</v>
+      </c>
+      <c r="C87" t="s">
+        <v>37</v>
+      </c>
+      <c r="D87">
+        <v>3770</v>
+      </c>
+      <c r="E87">
+        <v>163</v>
+      </c>
+      <c r="F87">
+        <v>3933</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>5</v>
+      </c>
+      <c r="B88" t="s">
+        <v>273</v>
+      </c>
+      <c r="C88" t="s">
+        <v>37</v>
+      </c>
+      <c r="D88">
+        <v>73</v>
+      </c>
+      <c r="E88">
+        <v>158</v>
+      </c>
+      <c r="F88">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>6</v>
+      </c>
+      <c r="B89" t="s">
+        <v>274</v>
+      </c>
+      <c r="C89" t="s">
+        <v>37</v>
+      </c>
+      <c r="D89">
+        <v>286</v>
+      </c>
+      <c r="E89">
+        <v>36</v>
+      </c>
+      <c r="F89">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>7</v>
+      </c>
+      <c r="B90" t="s">
+        <v>275</v>
+      </c>
+      <c r="C90" t="s">
+        <v>37</v>
+      </c>
+      <c r="D90">
+        <v>5515</v>
+      </c>
+      <c r="E90">
+        <v>75</v>
+      </c>
+      <c r="F90">
+        <v>5590</v>
+      </c>
+    </row>
+    <row r="91"/>
+    <row r="92">
+      <c r="A92">
+        <v>13</v>
+      </c>
+      <c r="B92" t="s">
+        <v>17</v>
+      </c>
+      <c r="C92" t="s">
+        <v>34</v>
+      </c>
+      <c r="D92">
+        <v>1830</v>
+      </c>
+      <c r="E92">
+        <v>7118</v>
+      </c>
+      <c r="F92">
+        <v>8948</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="s">
+        <v>29</v>
+      </c>
+      <c r="B93" t="s">
+        <v>29</v>
+      </c>
+      <c r="C93" t="s">
+        <v>35</v>
+      </c>
+      <c r="D93">
+        <v>60</v>
+      </c>
+      <c r="E93">
+        <v>288</v>
+      </c>
+      <c r="F93">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>1</v>
+      </c>
+      <c r="B94" t="s">
+        <v>276</v>
+      </c>
+      <c r="C94" t="s">
+        <v>37</v>
+      </c>
+      <c r="D94">
+        <v>1413</v>
+      </c>
+      <c r="E94">
+        <v>6406</v>
+      </c>
+      <c r="F94">
+        <v>7819</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>2</v>
+      </c>
+      <c r="B95" t="s">
+        <v>277</v>
+      </c>
+      <c r="C95" t="s">
+        <v>37</v>
+      </c>
+      <c r="D95">
+        <v>209</v>
+      </c>
+      <c r="E95">
+        <v>42</v>
+      </c>
+      <c r="F95">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>3</v>
+      </c>
+      <c r="B96" t="s">
+        <v>278</v>
+      </c>
+      <c r="C96" t="s">
+        <v>37</v>
+      </c>
+      <c r="D96">
+        <v>90</v>
+      </c>
+      <c r="E96">
+        <v>27</v>
+      </c>
+      <c r="F96">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>4</v>
+      </c>
+      <c r="B97" t="s">
+        <v>279</v>
+      </c>
+      <c r="C97" t="s">
+        <v>37</v>
+      </c>
+      <c r="D97">
+        <v>12</v>
+      </c>
+      <c r="E97">
+        <v>201</v>
+      </c>
+      <c r="F97">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>5</v>
+      </c>
+      <c r="B98" t="s">
+        <v>280</v>
+      </c>
+      <c r="C98" t="s">
+        <v>37</v>
+      </c>
+      <c r="D98">
+        <v>33</v>
+      </c>
+      <c r="E98">
+        <v>19</v>
+      </c>
+      <c r="F98">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>6</v>
+      </c>
+      <c r="B99" t="s">
+        <v>281</v>
+      </c>
+      <c r="C99" t="s">
+        <v>37</v>
+      </c>
+      <c r="D99">
+        <v>13</v>
+      </c>
+      <c r="E99">
+        <v>135</v>
+      </c>
+      <c r="F99">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="100"/>
+    <row r="101">
+      <c r="A101">
+        <v>14</v>
+      </c>
+      <c r="B101" t="s">
+        <v>18</v>
+      </c>
+      <c r="C101" t="s">
+        <v>34</v>
+      </c>
+      <c r="D101">
+        <v>6963</v>
+      </c>
+      <c r="E101">
+        <v>11100</v>
+      </c>
+      <c r="F101">
+        <v>18063</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="s">
+        <v>29</v>
+      </c>
+      <c r="B102" t="s">
+        <v>29</v>
+      </c>
+      <c r="C102" t="s">
+        <v>35</v>
+      </c>
+      <c r="D102">
+        <v>268</v>
+      </c>
+      <c r="E102">
+        <v>363</v>
+      </c>
+      <c r="F102">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>1</v>
+      </c>
+      <c r="B103" t="s">
+        <v>282</v>
+      </c>
+      <c r="C103" t="s">
+        <v>37</v>
+      </c>
+      <c r="D103">
+        <v>402</v>
+      </c>
+      <c r="E103">
+        <v>5702</v>
+      </c>
+      <c r="F103">
+        <v>6104</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>2</v>
+      </c>
+      <c r="B104" t="s">
+        <v>283</v>
+      </c>
+      <c r="C104" t="s">
+        <v>37</v>
+      </c>
+      <c r="D104">
+        <v>4913</v>
+      </c>
+      <c r="E104">
+        <v>274</v>
+      </c>
+      <c r="F104">
+        <v>5187</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>3</v>
+      </c>
+      <c r="B105" t="s">
+        <v>284</v>
+      </c>
+      <c r="C105" t="s">
+        <v>37</v>
+      </c>
+      <c r="D105">
+        <v>47</v>
+      </c>
+      <c r="E105">
+        <v>59</v>
+      </c>
+      <c r="F105">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>4</v>
+      </c>
+      <c r="B106" t="s">
+        <v>285</v>
+      </c>
+      <c r="C106" t="s">
+        <v>37</v>
+      </c>
+      <c r="D106">
+        <v>22</v>
+      </c>
+      <c r="E106">
+        <v>37</v>
+      </c>
+      <c r="F106">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>5</v>
+      </c>
+      <c r="B107" t="s">
+        <v>286</v>
+      </c>
+      <c r="C107" t="s">
+        <v>37</v>
+      </c>
+      <c r="D107">
+        <v>278</v>
+      </c>
+      <c r="E107">
+        <v>4348</v>
+      </c>
+      <c r="F107">
+        <v>4626</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>6</v>
+      </c>
+      <c r="B108" t="s">
+        <v>287</v>
+      </c>
+      <c r="C108" t="s">
+        <v>37</v>
+      </c>
+      <c r="D108">
+        <v>60</v>
+      </c>
+      <c r="E108">
+        <v>9</v>
+      </c>
+      <c r="F108">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>7</v>
+      </c>
+      <c r="B109" t="s">
+        <v>288</v>
+      </c>
+      <c r="C109" t="s">
+        <v>37</v>
+      </c>
+      <c r="D109">
+        <v>973</v>
+      </c>
+      <c r="E109">
+        <v>308</v>
+      </c>
+      <c r="F109">
+        <v>1281</v>
+      </c>
+    </row>
+    <row r="110"/>
+    <row r="111">
+      <c r="A111">
+        <v>15</v>
+      </c>
+      <c r="B111" t="s">
+        <v>208</v>
+      </c>
+      <c r="C111" t="s">
+        <v>34</v>
+      </c>
+      <c r="D111">
+        <v>856</v>
+      </c>
+      <c r="E111">
+        <v>578</v>
+      </c>
+      <c r="F111">
+        <v>1434</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="s">
+        <v>29</v>
+      </c>
+      <c r="B112" t="s">
+        <v>29</v>
+      </c>
+      <c r="C112" t="s">
+        <v>35</v>
+      </c>
+      <c r="D112">
+        <v>160</v>
+      </c>
+      <c r="E112">
+        <v>61</v>
+      </c>
+      <c r="F112">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>1</v>
+      </c>
+      <c r="B113" t="s">
+        <v>289</v>
+      </c>
+      <c r="C113" t="s">
+        <v>37</v>
+      </c>
+      <c r="D113">
+        <v>579</v>
+      </c>
+      <c r="E113">
+        <v>499</v>
+      </c>
+      <c r="F113">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>2</v>
+      </c>
+      <c r="B114" t="s">
+        <v>290</v>
+      </c>
+      <c r="C114" t="s">
+        <v>37</v>
+      </c>
+      <c r="D114">
+        <v>74</v>
+      </c>
+      <c r="E114">
+        <v>10</v>
+      </c>
+      <c r="F114">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>3</v>
+      </c>
+      <c r="B115" t="s">
+        <v>291</v>
+      </c>
+      <c r="C115" t="s">
+        <v>37</v>
+      </c>
+      <c r="D115">
+        <v>43</v>
+      </c>
+      <c r="E115">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="116"/>
+    <row r="117">
+      <c r="A117">
+        <v>16</v>
+      </c>
+      <c r="B117" t="s">
+        <v>19</v>
+      </c>
+      <c r="C117" t="s">
+        <v>34</v>
+      </c>
+      <c r="D117">
+        <v>4594</v>
+      </c>
+      <c r="E117">
+        <v>1136</v>
+      </c>
+      <c r="F117">
+        <v>5730</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="s">
+        <v>29</v>
+      </c>
+      <c r="B118" t="s">
+        <v>29</v>
+      </c>
+      <c r="C118" t="s">
+        <v>35</v>
+      </c>
+      <c r="D118">
+        <v>152</v>
+      </c>
+      <c r="E118">
+        <v>52</v>
+      </c>
+      <c r="F118">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>1</v>
+      </c>
+      <c r="B119" t="s">
+        <v>292</v>
+      </c>
+      <c r="C119" t="s">
+        <v>37</v>
+      </c>
+      <c r="D119">
+        <v>1029</v>
+      </c>
+      <c r="E119">
+        <v>313</v>
+      </c>
+      <c r="F119">
+        <v>1342</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>2</v>
+      </c>
+      <c r="B120" t="s">
+        <v>293</v>
+      </c>
+      <c r="C120" t="s">
+        <v>37</v>
+      </c>
+      <c r="D120">
+        <v>3250</v>
+      </c>
+      <c r="E120">
+        <v>732</v>
+      </c>
+      <c r="F120">
+        <v>3982</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>3</v>
+      </c>
+      <c r="B121" t="s">
+        <v>294</v>
+      </c>
+      <c r="C121" t="s">
+        <v>37</v>
+      </c>
+      <c r="D121">
+        <v>52</v>
+      </c>
+      <c r="E121">
+        <v>19</v>
+      </c>
+      <c r="F121">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>4</v>
+      </c>
+      <c r="B122" t="s">
+        <v>295</v>
+      </c>
+      <c r="C122" t="s">
+        <v>37</v>
+      </c>
+      <c r="D122">
+        <v>30</v>
+      </c>
+      <c r="E122">
+        <v>14</v>
+      </c>
+      <c r="F122">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>5</v>
+      </c>
+      <c r="B123" t="s">
+        <v>296</v>
+      </c>
+      <c r="C123" t="s">
+        <v>37</v>
+      </c>
+      <c r="D123">
+        <v>2</v>
+      </c>
+      <c r="E123">
+        <v>2</v>
+      </c>
+      <c r="F123">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>6</v>
+      </c>
+      <c r="B124" t="s">
+        <v>297</v>
+      </c>
+      <c r="C124" t="s">
+        <v>37</v>
+      </c>
+      <c r="D124">
+        <v>79</v>
+      </c>
+      <c r="E124">
+        <v>4</v>
+      </c>
+      <c r="F124">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="125"/>
+    <row r="126">
+      <c r="A126">
+        <v>17</v>
+      </c>
+      <c r="B126" t="s">
+        <v>20</v>
+      </c>
+      <c r="C126" t="s">
+        <v>34</v>
+      </c>
+      <c r="D126">
+        <v>4120</v>
+      </c>
+      <c r="E126">
+        <v>863</v>
+      </c>
+      <c r="F126">
+        <v>4983</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="s">
+        <v>29</v>
+      </c>
+      <c r="B127" t="s">
+        <v>29</v>
+      </c>
+      <c r="C127" t="s">
+        <v>35</v>
+      </c>
+      <c r="D127">
+        <v>173</v>
+      </c>
+      <c r="E127">
+        <v>69</v>
+      </c>
+      <c r="F127">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>1</v>
+      </c>
+      <c r="B128" t="s">
+        <v>298</v>
+      </c>
+      <c r="C128" t="s">
+        <v>37</v>
+      </c>
+      <c r="D128">
+        <v>3723</v>
+      </c>
+      <c r="E128">
+        <v>659</v>
+      </c>
+      <c r="F128">
+        <v>4382</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>2</v>
+      </c>
+      <c r="B129" t="s">
+        <v>299</v>
+      </c>
+      <c r="C129" t="s">
+        <v>37</v>
+      </c>
+      <c r="D129">
+        <v>81</v>
+      </c>
+      <c r="E129">
+        <v>58</v>
+      </c>
+      <c r="F129">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>3</v>
+      </c>
+      <c r="B130" t="s">
+        <v>300</v>
+      </c>
+      <c r="C130" t="s">
+        <v>37</v>
+      </c>
+      <c r="D130">
+        <v>10</v>
+      </c>
+      <c r="E130">
+        <v>17</v>
+      </c>
+      <c r="F130">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>4</v>
+      </c>
+      <c r="B131" t="s">
+        <v>301</v>
+      </c>
+      <c r="C131" t="s">
+        <v>37</v>
+      </c>
+      <c r="D131">
+        <v>24</v>
+      </c>
+      <c r="E131">
+        <v>23</v>
+      </c>
+      <c r="F131">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>5</v>
+      </c>
+      <c r="B132" t="s">
+        <v>302</v>
+      </c>
+      <c r="C132" t="s">
+        <v>37</v>
+      </c>
+      <c r="D132">
+        <v>10</v>
+      </c>
+      <c r="E132">
+        <v>19</v>
+      </c>
+      <c r="F132">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>6</v>
+      </c>
+      <c r="B133" t="s">
+        <v>303</v>
+      </c>
+      <c r="C133" t="s">
+        <v>37</v>
+      </c>
+      <c r="D133">
+        <v>29</v>
+      </c>
+      <c r="E133">
+        <v>4</v>
+      </c>
+      <c r="F133">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>7</v>
+      </c>
+      <c r="B134" t="s">
+        <v>304</v>
+      </c>
+      <c r="C134" t="s">
+        <v>37</v>
+      </c>
+      <c r="D134">
+        <v>70</v>
+      </c>
+      <c r="E134">
+        <v>14</v>
+      </c>
+      <c r="F134">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="135"/>
+    <row r="136">
+      <c r="A136">
+        <v>24</v>
+      </c>
+      <c r="B136" t="s">
+        <v>209</v>
+      </c>
+      <c r="C136" t="s">
+        <v>34</v>
+      </c>
+      <c r="D136">
+        <v>687</v>
+      </c>
+      <c r="E136">
+        <v>1720</v>
+      </c>
+      <c r="F136">
+        <v>2407</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="s">
+        <v>29</v>
+      </c>
+      <c r="B137" t="s">
+        <v>29</v>
+      </c>
+      <c r="C137" t="s">
+        <v>35</v>
+      </c>
+      <c r="D137">
+        <v>42</v>
+      </c>
+      <c r="E137">
+        <v>73</v>
+      </c>
+      <c r="F137">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>1</v>
+      </c>
+      <c r="B138" t="s">
+        <v>305</v>
+      </c>
+      <c r="C138" t="s">
+        <v>37</v>
+      </c>
+      <c r="D138">
+        <v>633</v>
+      </c>
+      <c r="E138">
+        <v>1636</v>
+      </c>
+      <c r="F138">
+        <v>2269</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>2</v>
+      </c>
+      <c r="B139" t="s">
+        <v>306</v>
+      </c>
+      <c r="C139" t="s">
+        <v>37</v>
+      </c>
+      <c r="D139">
+        <v>12</v>
+      </c>
+      <c r="E139">
+        <v>11</v>
+      </c>
+      <c r="F139">
+        <v>23</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C2" t="s">
+        <v>307</v>
+      </c>
+      <c r="D2" t="s">
+        <v>308</v>
+      </c>
+      <c r="E2" t="s">
+        <v>309</v>
+      </c>
+      <c r="F2" t="s">
+        <v>310</v>
+      </c>
+      <c r="G2">
+        <v>2133</v>
+      </c>
+      <c r="H2">
+        <v>17003</v>
+      </c>
+      <c r="I2">
+        <v>15042</v>
+      </c>
+      <c r="J2">
+        <v>17466</v>
+      </c>
+      <c r="K2">
+        <v>8073</v>
+      </c>
+      <c r="L2">
+        <v>231</v>
+      </c>
+      <c r="M2">
+        <v>2049</v>
+      </c>
+      <c r="N2">
+        <v>6593</v>
+      </c>
+      <c r="O2">
+        <v>244</v>
+      </c>
+      <c r="P2">
+        <v>746</v>
+      </c>
+      <c r="Q2">
+        <v>14115</v>
+      </c>
+      <c r="R2">
+        <v>7389</v>
+      </c>
+      <c r="S2">
+        <v>12790</v>
+      </c>
+      <c r="T2">
+        <v>16073</v>
+      </c>
+      <c r="U2">
+        <v>119947</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="G3">
+        <v>2133</v>
+      </c>
+      <c r="H3">
+        <v>17003</v>
+      </c>
+      <c r="I3">
+        <v>15042</v>
+      </c>
+      <c r="J3">
+        <v>17466</v>
+      </c>
+      <c r="K3">
+        <v>8073</v>
+      </c>
+      <c r="L3">
+        <v>231</v>
+      </c>
+      <c r="M3">
+        <v>2049</v>
+      </c>
+      <c r="N3">
+        <v>6593</v>
+      </c>
+      <c r="O3">
+        <v>244</v>
+      </c>
+      <c r="P3">
+        <v>746</v>
+      </c>
+      <c r="Q3">
+        <v>14115</v>
+      </c>
+      <c r="R3">
+        <v>7389</v>
+      </c>
+      <c r="S3">
+        <v>12790</v>
+      </c>
+      <c r="T3">
+        <v>16073</v>
+      </c>
+      <c r="U3">
+        <v>119947</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D2">
+        <v>2133</v>
+      </c>
+      <c r="E2">
+        <v>2133</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C3" t="s">
+        <v>35</v>
+      </c>
+      <c r="D3">
+        <v>872</v>
+      </c>
+      <c r="E3">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>311</v>
+      </c>
+      <c r="C4" t="s">
+        <v>37</v>
+      </c>
+      <c r="D4">
+        <v>716</v>
+      </c>
+      <c r="E4">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>312</v>
+      </c>
+      <c r="C5" t="s">
+        <v>37</v>
+      </c>
+      <c r="D5">
+        <v>259</v>
+      </c>
+      <c r="E5">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>313</v>
+      </c>
+      <c r="C6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D6">
+        <v>98</v>
+      </c>
+      <c r="E6">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>314</v>
+      </c>
+      <c r="C7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D7">
+        <v>86</v>
+      </c>
+      <c r="E7">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>315</v>
+      </c>
+      <c r="C8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8">
+        <v>102</v>
+      </c>
+      <c r="E8">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="9"/>
+    <row r="10">
+      <c r="A10">
+        <v>2</v>
+      </c>
+      <c r="B10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" t="s">
+        <v>34</v>
+      </c>
+      <c r="D10">
+        <v>17003</v>
+      </c>
+      <c r="E10">
+        <v>17003</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11" t="s">
+        <v>29</v>
+      </c>
+      <c r="C11" t="s">
+        <v>35</v>
+      </c>
+      <c r="D11">
+        <v>1808</v>
+      </c>
+      <c r="E11">
+        <v>1808</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>1</v>
+      </c>
+      <c r="B12" t="s">
+        <v>316</v>
+      </c>
+      <c r="C12" t="s">
+        <v>37</v>
+      </c>
+      <c r="D12">
+        <v>12618</v>
+      </c>
+      <c r="E12">
+        <v>12618</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>2</v>
+      </c>
+      <c r="B13" t="s">
+        <v>317</v>
+      </c>
+      <c r="C13" t="s">
+        <v>37</v>
+      </c>
+      <c r="D13">
+        <v>2012</v>
+      </c>
+      <c r="E13">
+        <v>2012</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>3</v>
+      </c>
+      <c r="B14" t="s">
+        <v>318</v>
+      </c>
+      <c r="C14" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14">
+        <v>158</v>
+      </c>
+      <c r="E14">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>4</v>
+      </c>
+      <c r="B15" t="s">
+        <v>319</v>
+      </c>
+      <c r="C15" t="s">
+        <v>37</v>
+      </c>
+      <c r="D15">
+        <v>250</v>
+      </c>
+      <c r="E15">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>5</v>
+      </c>
+      <c r="B16" t="s">
+        <v>320</v>
+      </c>
+      <c r="C16" t="s">
+        <v>37</v>
+      </c>
+      <c r="D16">
+        <v>157</v>
+      </c>
+      <c r="E16">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="17"/>
+    <row r="18">
+      <c r="A18">
+        <v>3</v>
+      </c>
+      <c r="B18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C18" t="s">
+        <v>34</v>
+      </c>
+      <c r="D18">
+        <v>15042</v>
+      </c>
+      <c r="E18">
+        <v>15042</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>29</v>
+      </c>
+      <c r="B19" t="s">
+        <v>29</v>
+      </c>
+      <c r="C19" t="s">
+        <v>35</v>
+      </c>
+      <c r="D19">
+        <v>1576</v>
+      </c>
+      <c r="E19">
+        <v>1576</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>1</v>
+      </c>
+      <c r="B20" t="s">
+        <v>321</v>
+      </c>
+      <c r="C20" t="s">
+        <v>37</v>
+      </c>
+      <c r="D20">
+        <v>12267</v>
+      </c>
+      <c r="E20">
+        <v>12267</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>2</v>
+      </c>
+      <c r="B21" t="s">
+        <v>322</v>
+      </c>
+      <c r="C21" t="s">
+        <v>37</v>
+      </c>
+      <c r="D21">
+        <v>631</v>
+      </c>
+      <c r="E21">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>3</v>
+      </c>
+      <c r="B22" t="s">
+        <v>323</v>
+      </c>
+      <c r="C22" t="s">
+        <v>37</v>
+      </c>
+      <c r="D22">
+        <v>365</v>
+      </c>
+      <c r="E22">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>4</v>
+      </c>
+      <c r="B23" t="s">
+        <v>324</v>
+      </c>
+      <c r="C23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D23">
+        <v>123</v>
+      </c>
+      <c r="E23">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>5</v>
+      </c>
+      <c r="B24" t="s">
+        <v>325</v>
+      </c>
+      <c r="C24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D24">
+        <v>80</v>
+      </c>
+      <c r="E24">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="25"/>
+    <row r="26">
+      <c r="A26">
+        <v>4</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>34</v>
+      </c>
+      <c r="D26">
+        <v>17466</v>
+      </c>
+      <c r="E26">
+        <v>17466</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>29</v>
+      </c>
+      <c r="B27" t="s">
+        <v>29</v>
+      </c>
+      <c r="C27" t="s">
+        <v>35</v>
+      </c>
+      <c r="D27">
+        <v>1468</v>
+      </c>
+      <c r="E27">
+        <v>1468</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>1</v>
+      </c>
+      <c r="B28" t="s">
+        <v>326</v>
+      </c>
+      <c r="C28" t="s">
+        <v>37</v>
+      </c>
+      <c r="D28">
+        <v>2330</v>
+      </c>
+      <c r="E28">
+        <v>2330</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>2</v>
+      </c>
+      <c r="B29" t="s">
+        <v>327</v>
+      </c>
+      <c r="C29" t="s">
+        <v>37</v>
+      </c>
+      <c r="D29">
+        <v>7569</v>
+      </c>
+      <c r="E29">
+        <v>7569</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>3</v>
+      </c>
+      <c r="B30" t="s">
+        <v>328</v>
+      </c>
+      <c r="C30" t="s">
+        <v>37</v>
+      </c>
+      <c r="D30">
+        <v>606</v>
+      </c>
+      <c r="E30">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>4</v>
+      </c>
+      <c r="B31" t="s">
+        <v>329</v>
+      </c>
+      <c r="C31" t="s">
+        <v>37</v>
+      </c>
+      <c r="D31">
+        <v>5177</v>
+      </c>
+      <c r="E31">
+        <v>5177</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>5</v>
+      </c>
+      <c r="B32" t="s">
+        <v>330</v>
+      </c>
+      <c r="C32" t="s">
+        <v>37</v>
+      </c>
+      <c r="D32">
+        <v>316</v>
+      </c>
+      <c r="E32">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="33"/>
+    <row r="34">
+      <c r="A34">
+        <v>5</v>
+      </c>
+      <c r="B34" t="s">
+        <v>10</v>
+      </c>
+      <c r="C34" t="s">
+        <v>34</v>
+      </c>
+      <c r="D34">
+        <v>8073</v>
+      </c>
+      <c r="E34">
+        <v>8073</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="s">
+        <v>29</v>
+      </c>
+      <c r="B35" t="s">
+        <v>29</v>
+      </c>
+      <c r="C35" t="s">
+        <v>35</v>
+      </c>
+      <c r="D35">
+        <v>819</v>
+      </c>
+      <c r="E35">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>1</v>
+      </c>
+      <c r="B36" t="s">
+        <v>331</v>
+      </c>
+      <c r="C36" t="s">
+        <v>37</v>
+      </c>
+      <c r="D36">
+        <v>5592</v>
+      </c>
+      <c r="E36">
+        <v>5592</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>2</v>
+      </c>
+      <c r="B37" t="s">
+        <v>332</v>
+      </c>
+      <c r="C37" t="s">
+        <v>37</v>
+      </c>
+      <c r="D37">
+        <v>520</v>
+      </c>
+      <c r="E37">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>3</v>
+      </c>
+      <c r="B38" t="s">
+        <v>333</v>
+      </c>
+      <c r="C38" t="s">
+        <v>37</v>
+      </c>
+      <c r="D38">
+        <v>120</v>
+      </c>
+      <c r="E38">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>4</v>
+      </c>
+      <c r="B39" t="s">
+        <v>334</v>
+      </c>
+      <c r="C39" t="s">
+        <v>37</v>
+      </c>
+      <c r="D39">
+        <v>663</v>
+      </c>
+      <c r="E39">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>5</v>
+      </c>
+      <c r="B40" t="s">
+        <v>335</v>
+      </c>
+      <c r="C40" t="s">
+        <v>37</v>
+      </c>
+      <c r="D40">
+        <v>359</v>
+      </c>
+      <c r="E40">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="41"/>
+    <row r="42">
+      <c r="A42">
+        <v>6</v>
+      </c>
+      <c r="B42" t="s">
+        <v>11</v>
+      </c>
+      <c r="C42" t="s">
+        <v>34</v>
+      </c>
+      <c r="D42">
+        <v>231</v>
+      </c>
+      <c r="E42">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>29</v>
+      </c>
+      <c r="B43" t="s">
+        <v>29</v>
+      </c>
+      <c r="C43" t="s">
+        <v>35</v>
+      </c>
+      <c r="D43">
+        <v>130</v>
+      </c>
+      <c r="E43">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>1</v>
+      </c>
+      <c r="B44" t="s">
+        <v>336</v>
+      </c>
+      <c r="C44" t="s">
+        <v>37</v>
+      </c>
+      <c r="D44">
+        <v>101</v>
+      </c>
+      <c r="E44">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="45"/>
+    <row r="46">
+      <c r="A46">
+        <v>7</v>
+      </c>
+      <c r="B46" t="s">
+        <v>12</v>
+      </c>
+      <c r="C46" t="s">
+        <v>34</v>
+      </c>
+      <c r="D46">
+        <v>2049</v>
+      </c>
+      <c r="E46">
+        <v>2049</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="s">
+        <v>29</v>
+      </c>
+      <c r="B47" t="s">
+        <v>29</v>
+      </c>
+      <c r="C47" t="s">
+        <v>35</v>
+      </c>
+      <c r="D47">
+        <v>533</v>
+      </c>
+      <c r="E47">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>1</v>
+      </c>
+      <c r="B48" t="s">
+        <v>337</v>
+      </c>
+      <c r="C48" t="s">
+        <v>37</v>
+      </c>
+      <c r="D48">
+        <v>803</v>
+      </c>
+      <c r="E48">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>2</v>
+      </c>
+      <c r="B49" t="s">
+        <v>338</v>
+      </c>
+      <c r="C49" t="s">
+        <v>37</v>
+      </c>
+      <c r="D49">
+        <v>260</v>
+      </c>
+      <c r="E49">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>3</v>
+      </c>
+      <c r="B50" t="s">
+        <v>339</v>
+      </c>
+      <c r="C50" t="s">
+        <v>37</v>
+      </c>
+      <c r="D50">
+        <v>230</v>
+      </c>
+      <c r="E50">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>4</v>
+      </c>
+      <c r="B51" t="s">
+        <v>340</v>
+      </c>
+      <c r="C51" t="s">
+        <v>37</v>
+      </c>
+      <c r="D51">
+        <v>138</v>
+      </c>
+      <c r="E51">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>5</v>
+      </c>
+      <c r="B52" t="s">
+        <v>341</v>
+      </c>
+      <c r="C52" t="s">
+        <v>37</v>
+      </c>
+      <c r="D52">
+        <v>85</v>
+      </c>
+      <c r="E52">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="53"/>
+    <row r="54">
+      <c r="A54">
+        <v>8</v>
+      </c>
+      <c r="B54" t="s">
+        <v>13</v>
+      </c>
+      <c r="C54" t="s">
+        <v>34</v>
+      </c>
+      <c r="D54">
+        <v>6593</v>
+      </c>
+      <c r="E54">
+        <v>6593</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="s">
+        <v>29</v>
+      </c>
+      <c r="B55" t="s">
+        <v>29</v>
+      </c>
+      <c r="C55" t="s">
+        <v>35</v>
+      </c>
+      <c r="D55">
+        <v>599</v>
+      </c>
+      <c r="E55">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>1</v>
+      </c>
+      <c r="B56" t="s">
+        <v>342</v>
+      </c>
+      <c r="C56" t="s">
+        <v>37</v>
+      </c>
+      <c r="D56">
+        <v>1874</v>
+      </c>
+      <c r="E56">
+        <v>1874</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>2</v>
+      </c>
+      <c r="B57" t="s">
+        <v>343</v>
+      </c>
+      <c r="C57" t="s">
+        <v>37</v>
+      </c>
+      <c r="D57">
+        <v>558</v>
+      </c>
+      <c r="E57">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>3</v>
+      </c>
+      <c r="B58" t="s">
+        <v>344</v>
+      </c>
+      <c r="C58" t="s">
+        <v>37</v>
+      </c>
+      <c r="D58">
+        <v>3141</v>
+      </c>
+      <c r="E58">
+        <v>3141</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>4</v>
+      </c>
+      <c r="B59" t="s">
+        <v>345</v>
+      </c>
+      <c r="C59" t="s">
+        <v>37</v>
+      </c>
+      <c r="D59">
+        <v>75</v>
+      </c>
+      <c r="E59">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>5</v>
+      </c>
+      <c r="B60" t="s">
+        <v>346</v>
+      </c>
+      <c r="C60" t="s">
+        <v>37</v>
+      </c>
+      <c r="D60">
+        <v>346</v>
+      </c>
+      <c r="E60">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="61"/>
+    <row r="62">
+      <c r="A62">
+        <v>9</v>
+      </c>
+      <c r="B62" t="s">
+        <v>14</v>
+      </c>
+      <c r="C62" t="s">
+        <v>34</v>
+      </c>
+      <c r="D62">
+        <v>244</v>
+      </c>
+      <c r="E62">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="s">
+        <v>29</v>
+      </c>
+      <c r="B63" t="s">
+        <v>29</v>
+      </c>
+      <c r="C63" t="s">
+        <v>35</v>
+      </c>
+      <c r="D63">
+        <v>43</v>
+      </c>
+      <c r="E63">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>1</v>
+      </c>
+      <c r="B64" t="s">
+        <v>347</v>
+      </c>
+      <c r="C64" t="s">
+        <v>37</v>
+      </c>
+      <c r="D64">
+        <v>91</v>
+      </c>
+      <c r="E64">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>2</v>
+      </c>
+      <c r="B65" t="s">
+        <v>348</v>
+      </c>
+      <c r="C65" t="s">
+        <v>37</v>
+      </c>
+      <c r="D65">
+        <v>20</v>
+      </c>
+      <c r="E65">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>3</v>
+      </c>
+      <c r="B66" t="s">
+        <v>349</v>
+      </c>
+      <c r="C66" t="s">
+        <v>37</v>
+      </c>
+      <c r="D66">
+        <v>84</v>
+      </c>
+      <c r="E66">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>4</v>
+      </c>
+      <c r="B67" t="s">
+        <v>350</v>
+      </c>
+      <c r="C67" t="s">
+        <v>37</v>
+      </c>
+      <c r="D67">
+        <v>6</v>
+      </c>
+      <c r="E67">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="68"/>
+    <row r="69">
+      <c r="A69">
+        <v>10</v>
+      </c>
+      <c r="B69" t="s">
+        <v>15</v>
+      </c>
+      <c r="C69" t="s">
+        <v>34</v>
+      </c>
+      <c r="D69">
+        <v>746</v>
+      </c>
+      <c r="E69">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="s">
+        <v>29</v>
+      </c>
+      <c r="B70" t="s">
+        <v>29</v>
+      </c>
+      <c r="C70" t="s">
+        <v>35</v>
+      </c>
+      <c r="D70">
+        <v>123</v>
+      </c>
+      <c r="E70">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>1</v>
+      </c>
+      <c r="B71" t="s">
+        <v>351</v>
+      </c>
+      <c r="C71" t="s">
+        <v>37</v>
+      </c>
+      <c r="D71">
+        <v>198</v>
+      </c>
+      <c r="E71">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>2</v>
+      </c>
+      <c r="B72" t="s">
+        <v>352</v>
+      </c>
+      <c r="C72" t="s">
+        <v>37</v>
+      </c>
+      <c r="D72">
+        <v>136</v>
+      </c>
+      <c r="E72">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>3</v>
+      </c>
+      <c r="B73" t="s">
+        <v>353</v>
+      </c>
+      <c r="C73" t="s">
+        <v>37</v>
+      </c>
+      <c r="D73">
+        <v>120</v>
+      </c>
+      <c r="E73">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>4</v>
+      </c>
+      <c r="B74" t="s">
+        <v>354</v>
+      </c>
+      <c r="C74" t="s">
+        <v>37</v>
+      </c>
+      <c r="D74">
+        <v>25</v>
+      </c>
+      <c r="E74">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>5</v>
+      </c>
+      <c r="B75" t="s">
+        <v>355</v>
+      </c>
+      <c r="C75" t="s">
+        <v>37</v>
+      </c>
+      <c r="D75">
+        <v>144</v>
+      </c>
+      <c r="E75">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="76"/>
+    <row r="77">
+      <c r="A77">
+        <v>12</v>
+      </c>
+      <c r="B77" t="s">
+        <v>16</v>
+      </c>
+      <c r="C77" t="s">
+        <v>34</v>
+      </c>
+      <c r="D77">
+        <v>14115</v>
+      </c>
+      <c r="E77">
+        <v>14115</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="s">
+        <v>29</v>
+      </c>
+      <c r="B78" t="s">
+        <v>29</v>
+      </c>
+      <c r="C78" t="s">
+        <v>35</v>
+      </c>
+      <c r="D78">
+        <v>933</v>
+      </c>
+      <c r="E78">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>1</v>
+      </c>
+      <c r="B79" t="s">
+        <v>356</v>
+      </c>
+      <c r="C79" t="s">
+        <v>37</v>
+      </c>
+      <c r="D79">
+        <v>10785</v>
+      </c>
+      <c r="E79">
+        <v>10785</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>2</v>
+      </c>
+      <c r="B80" t="s">
+        <v>357</v>
+      </c>
+      <c r="C80" t="s">
+        <v>37</v>
+      </c>
+      <c r="D80">
+        <v>1262</v>
+      </c>
+      <c r="E80">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>3</v>
+      </c>
+      <c r="B81" t="s">
+        <v>358</v>
+      </c>
+      <c r="C81" t="s">
+        <v>37</v>
+      </c>
+      <c r="D81">
+        <v>131</v>
+      </c>
+      <c r="E81">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>4</v>
+      </c>
+      <c r="B82" t="s">
+        <v>359</v>
+      </c>
+      <c r="C82" t="s">
+        <v>37</v>
+      </c>
+      <c r="D82">
+        <v>489</v>
+      </c>
+      <c r="E82">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>5</v>
+      </c>
+      <c r="B83" t="s">
+        <v>360</v>
+      </c>
+      <c r="C83" t="s">
+        <v>37</v>
+      </c>
+      <c r="D83">
+        <v>515</v>
+      </c>
+      <c r="E83">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="84"/>
+    <row r="85">
+      <c r="A85">
+        <v>14</v>
+      </c>
+      <c r="B85" t="s">
+        <v>18</v>
+      </c>
+      <c r="C85" t="s">
+        <v>34</v>
+      </c>
+      <c r="D85">
+        <v>7389</v>
+      </c>
+      <c r="E85">
+        <v>7389</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="s">
+        <v>29</v>
+      </c>
+      <c r="B86" t="s">
+        <v>29</v>
+      </c>
+      <c r="C86" t="s">
+        <v>35</v>
+      </c>
+      <c r="D86">
+        <v>606</v>
+      </c>
+      <c r="E86">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>1</v>
+      </c>
+      <c r="B87" t="s">
+        <v>361</v>
+      </c>
+      <c r="C87" t="s">
+        <v>37</v>
+      </c>
+      <c r="D87">
+        <v>4143</v>
+      </c>
+      <c r="E87">
+        <v>4143</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>2</v>
+      </c>
+      <c r="B88" t="s">
+        <v>362</v>
+      </c>
+      <c r="C88" t="s">
+        <v>37</v>
+      </c>
+      <c r="D88">
+        <v>313</v>
+      </c>
+      <c r="E88">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>3</v>
+      </c>
+      <c r="B89" t="s">
+        <v>363</v>
+      </c>
+      <c r="C89" t="s">
+        <v>37</v>
+      </c>
+      <c r="D89">
+        <v>173</v>
+      </c>
+      <c r="E89">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>4</v>
+      </c>
+      <c r="B90" t="s">
+        <v>364</v>
+      </c>
+      <c r="C90" t="s">
+        <v>37</v>
+      </c>
+      <c r="D90">
+        <v>313</v>
+      </c>
+      <c r="E90">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>5</v>
+      </c>
+      <c r="B91" t="s">
+        <v>365</v>
+      </c>
+      <c r="C91" t="s">
+        <v>37</v>
+      </c>
+      <c r="D91">
+        <v>1841</v>
+      </c>
+      <c r="E91">
+        <v>1841</v>
+      </c>
+    </row>
+    <row r="92"/>
+    <row r="93">
+      <c r="A93">
+        <v>16</v>
+      </c>
+      <c r="B93" t="s">
+        <v>19</v>
+      </c>
+      <c r="C93" t="s">
+        <v>34</v>
+      </c>
+      <c r="D93">
+        <v>12790</v>
+      </c>
+      <c r="E93">
+        <v>12790</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="s">
+        <v>29</v>
+      </c>
+      <c r="B94" t="s">
+        <v>29</v>
+      </c>
+      <c r="C94" t="s">
+        <v>35</v>
+      </c>
+      <c r="D94">
+        <v>626</v>
+      </c>
+      <c r="E94">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>1</v>
+      </c>
+      <c r="B95" t="s">
+        <v>366</v>
+      </c>
+      <c r="C95" t="s">
+        <v>37</v>
+      </c>
+      <c r="D95">
+        <v>10510</v>
+      </c>
+      <c r="E95">
+        <v>10510</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>2</v>
+      </c>
+      <c r="B96" t="s">
+        <v>367</v>
+      </c>
+      <c r="C96" t="s">
+        <v>37</v>
+      </c>
+      <c r="D96">
+        <v>705</v>
+      </c>
+      <c r="E96">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>3</v>
+      </c>
+      <c r="B97" t="s">
+        <v>368</v>
+      </c>
+      <c r="C97" t="s">
+        <v>37</v>
+      </c>
+      <c r="D97">
+        <v>546</v>
+      </c>
+      <c r="E97">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>4</v>
+      </c>
+      <c r="B98" t="s">
+        <v>369</v>
+      </c>
+      <c r="C98" t="s">
+        <v>37</v>
+      </c>
+      <c r="D98">
+        <v>94</v>
+      </c>
+      <c r="E98">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>5</v>
+      </c>
+      <c r="B99" t="s">
+        <v>370</v>
+      </c>
+      <c r="C99" t="s">
+        <v>37</v>
+      </c>
+      <c r="D99">
+        <v>309</v>
+      </c>
+      <c r="E99">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="100"/>
+    <row r="101">
+      <c r="A101">
+        <v>17</v>
+      </c>
+      <c r="B101" t="s">
+        <v>20</v>
+      </c>
+      <c r="C101" t="s">
+        <v>34</v>
+      </c>
+      <c r="D101">
+        <v>16073</v>
+      </c>
+      <c r="E101">
+        <v>16073</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="s">
+        <v>29</v>
+      </c>
+      <c r="B102" t="s">
+        <v>29</v>
+      </c>
+      <c r="C102" t="s">
+        <v>35</v>
+      </c>
+      <c r="D102">
+        <v>865</v>
+      </c>
+      <c r="E102">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>1</v>
+      </c>
+      <c r="B103" t="s">
+        <v>371</v>
+      </c>
+      <c r="C103" t="s">
+        <v>37</v>
+      </c>
+      <c r="D103">
+        <v>7746</v>
+      </c>
+      <c r="E103">
+        <v>7746</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>2</v>
+      </c>
+      <c r="B104" t="s">
+        <v>372</v>
+      </c>
+      <c r="C104" t="s">
+        <v>37</v>
+      </c>
+      <c r="D104">
+        <v>511</v>
+      </c>
+      <c r="E104">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>3</v>
+      </c>
+      <c r="B105" t="s">
+        <v>373</v>
+      </c>
+      <c r="C105" t="s">
+        <v>37</v>
+      </c>
+      <c r="D105">
+        <v>453</v>
+      </c>
+      <c r="E105">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>4</v>
+      </c>
+      <c r="B106" t="s">
+        <v>374</v>
+      </c>
+      <c r="C106" t="s">
+        <v>37</v>
+      </c>
+      <c r="D106">
+        <v>294</v>
+      </c>
+      <c r="E106">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>5</v>
+      </c>
+      <c r="B107" t="s">
+        <v>375</v>
+      </c>
+      <c r="C107" t="s">
+        <v>37</v>
+      </c>
+      <c r="D107">
+        <v>6204</v>
+      </c>
+      <c r="E107">
+        <v>6204</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>